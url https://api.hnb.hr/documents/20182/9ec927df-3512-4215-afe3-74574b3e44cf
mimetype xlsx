--- v0 (2025-10-31)
+++ v1 (2026-10-10)
@@ -1,66 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\hnb.local\hnb\Users01$\esanguli\My Documents\BANKA\KAMATNE STOPE_NOVO-ermina\KS BILTENSKE TABLICE-Statističko izvješće_ermina\BIlten_2015\Bilten_novo_staro 222_122015\novi Bilten\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\hnb.local\hnb\Users01$\esanguli\My Documents\BANKA\KAMATNE STOPE_NOVO-ermina\KS BILTENSKE TABLICE-Statističko izvješće_ermina\BIlten_2015\Bilten 215_042015\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="120" yWindow="60" windowWidth="17490" windowHeight="11010" tabRatio="686"/>
   </bookViews>
   <sheets>
-    <sheet name="ENG" sheetId="20" r:id="rId1"/>
+    <sheet name="HRV" sheetId="19" r:id="rId1"/>
+    <sheet name="ENG" sheetId="20" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="145621"/>
+  <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="388" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="714" uniqueCount="140">
+  <si>
+    <t>Tablica G5b: Kamatne stope kreditnih institucija na kunske depozite i kredite s valutnom klauzulom (stanja)</t>
+  </si>
   <si>
     <t>12.11.</t>
   </si>
   <si>
     <t>01.12.</t>
   </si>
   <si>
     <t>02.12.</t>
   </si>
   <si>
     <t>03.12.</t>
   </si>
   <si>
     <t>04.12.</t>
   </si>
   <si>
     <t>05.12.</t>
   </si>
   <si>
     <t>06.12.</t>
   </si>
   <si>
     <t>07.12.</t>
   </si>
   <si>
@@ -93,51 +98,177 @@
   <si>
     <t>05.13.</t>
   </si>
   <si>
     <t>06.13.</t>
   </si>
   <si>
     <t>07.13.</t>
   </si>
   <si>
     <t>08.13.</t>
   </si>
   <si>
     <t>09.13.</t>
   </si>
   <si>
     <t>10.13.</t>
   </si>
   <si>
     <t>11.13.</t>
   </si>
   <si>
     <t>12.13.</t>
   </si>
   <si>
+    <t>Vagani mjesečni prosjeci kamatnih stopa</t>
+  </si>
+  <si>
+    <t>u postocima na godišnjoj razini</t>
+  </si>
+  <si>
+    <t>u milijunima kuna</t>
+  </si>
+  <si>
     <t>–</t>
+  </si>
+  <si>
+    <t>1. Depoziti</t>
+  </si>
+  <si>
+    <t>1.1.1. Oročeni depoziti</t>
+  </si>
+  <si>
+    <t>1.1.1.1. Kratkoročno</t>
+  </si>
+  <si>
+    <t>1.1.1.1.1. Do 3 mjeseca</t>
+  </si>
+  <si>
+    <t>1.1.1.1.2. Od 3 do 6 mjeseci</t>
+  </si>
+  <si>
+    <t>1.1.1.1.3. Od 6 mjeseci do 1 godine</t>
+  </si>
+  <si>
+    <t>Od toga: uz euro</t>
+  </si>
+  <si>
+    <t>Od toga: uz američki dolar</t>
+  </si>
+  <si>
+    <t>1.1.1.2. Dugoročno</t>
+  </si>
+  <si>
+    <t>1.1.1.2.1. Od 1 do 2 godine</t>
+  </si>
+  <si>
+    <t>1.1.1.2.2. Više od 2 godine</t>
+  </si>
+  <si>
+    <t>1.2.1. Oročeni depoziti</t>
+  </si>
+  <si>
+    <t>1.2.1.1. Kratkoročno</t>
+  </si>
+  <si>
+    <t>1.2.1.1.1. Do 3 mjeseca</t>
+  </si>
+  <si>
+    <t>1.2.1.1.2. Od 3 do 6 mjeseci</t>
+  </si>
+  <si>
+    <t>1.2.1.1.3. Od 6 mjeseci do 1 godine</t>
+  </si>
+  <si>
+    <t>1.2.1.2. Dugoročno</t>
+  </si>
+  <si>
+    <t>1.2.1.2.1. Od 1 do 2 godine</t>
+  </si>
+  <si>
+    <t>1.2.1.2.2. Više od 2 godine</t>
+  </si>
+  <si>
+    <t>1.3. Krediti s osnove repo poslova</t>
+  </si>
+  <si>
+    <t>2. Krediti</t>
+  </si>
+  <si>
+    <t>2.1.1. Stambeni krediti</t>
+  </si>
+  <si>
+    <t>2.1.1.1. Kratkoročno</t>
+  </si>
+  <si>
+    <t>Od toga: uz švicarski franak</t>
+  </si>
+  <si>
+    <t>2.1.1.2. Dugoročno</t>
+  </si>
+  <si>
+    <t>2.1.1.2.1. Od 1 do 5 godina</t>
+  </si>
+  <si>
+    <t>2.1.1.2.2. Više od 5 godina</t>
+  </si>
+  <si>
+    <t>2.1.2. Potrošački i ostali krediti</t>
+  </si>
+  <si>
+    <t>2.1.2.1. Kratkoročno</t>
+  </si>
+  <si>
+    <t>2.1.2.2. Dugoročno</t>
+  </si>
+  <si>
+    <t>2.1.2.2.1. Od 1 do 5 godina</t>
+  </si>
+  <si>
+    <t>2.1.2.2.2. Više od 5 godina</t>
+  </si>
+  <si>
+    <t>Od toga: obrtnici</t>
+  </si>
+  <si>
+    <t>2.2.1. Krediti</t>
+  </si>
+  <si>
+    <t>2.2.1.1. Kratkoročno</t>
+  </si>
+  <si>
+    <t>2.2.1.2. Dugoročno</t>
+  </si>
+  <si>
+    <t>2.2.1.2.1. Od 1 do 5 godina</t>
+  </si>
+  <si>
+    <t>2.2.1.2.2. Više od 5 godina</t>
+  </si>
+  <si>
+    <t>Iznosi stanja</t>
   </si>
   <si>
     <t>in million HRK</t>
   </si>
   <si>
     <t>weighted monthly averages of interest rates</t>
   </si>
   <si>
     <t>in % on annual basis</t>
   </si>
   <si>
     <t>1 Deposits</t>
   </si>
   <si>
     <t>1.1 Households</t>
   </si>
   <si>
     <t>1.1.1 Time deposits</t>
   </si>
   <si>
     <t>1.1.1.1 Short-term</t>
   </si>
   <si>
     <t>1.1.1.1.1 Up to 3 months</t>
   </si>
@@ -264,107 +395,104 @@
   <si>
     <t>06.14.</t>
   </si>
   <si>
     <t>07.14.</t>
   </si>
   <si>
     <t>08.14.</t>
   </si>
   <si>
     <t xml:space="preserve">03.14. </t>
   </si>
   <si>
     <t>04.14.</t>
   </si>
   <si>
     <t xml:space="preserve">05.14. </t>
   </si>
   <si>
     <t>09.14.</t>
   </si>
   <si>
     <t>10.14.</t>
   </si>
   <si>
+    <t>1.1. Kućanstva</t>
+  </si>
+  <si>
+    <t>1.2. Nefinancijska društva</t>
+  </si>
+  <si>
+    <t>2.1. Kućanstva</t>
+  </si>
+  <si>
+    <t>2.2. Nefinancijska društva</t>
+  </si>
+  <si>
     <t>Table G5b: Credit institutions' interest rates on kuna deposits and loans indexed to foreign currency (outstanding amounts)</t>
   </si>
   <si>
+    <t xml:space="preserve">Napomena: Podaci su usklađeni sa statističkim standardom ESA 2010. </t>
+  </si>
+  <si>
     <t>Note: Data are harmonised with the ESA 2010 methodology.</t>
+  </si>
+  <si>
+    <t>* ispravljen podatak</t>
+  </si>
+  <si>
+    <t>* corrected data</t>
   </si>
   <si>
     <t>02.15.</t>
   </si>
   <si>
     <t>11.14.</t>
   </si>
   <si>
     <t>12.14.</t>
   </si>
   <si>
     <t>01.15.</t>
   </si>
   <si>
-    <t>05.15.</t>
-[...4 lines deleted...]
-  <si>
     <t>04.15.</t>
   </si>
   <si>
-    <t>08.15.</t>
-[...17 lines deleted...]
-    <t>12.15.</t>
+    <t>03.15.*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0\ "/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -382,127 +510,112 @@
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="7"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="10">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyProtection="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="4"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="7"/>
     </xf>
@@ -545,83 +658,78 @@
     <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="10"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Međunaslov u tablici" xfId="3"/>
     <cellStyle name="Napomene" xfId="4"/>
     <cellStyle name="Naslov 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Naslov 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="Tanka linija ispod" xfId="5"/>
     <cellStyle name="Ukupno" xfId="6"/>
     <cellStyle name="Ukupno - zadnji redak" xfId="7"/>
     <cellStyle name="Zadnji redak" xfId="8"/>
     <cellStyle name="Zaglavlje" xfId="9"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -869,69 +977,16045 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:AT134"/>
+  <sheetViews>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="2.83203125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="47.1640625" style="2" customWidth="1"/>
+    <col min="3" max="35" width="9.1640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="9.1640625" style="7" bestFit="1" customWidth="1"/>
+    <col min="37" max="37" width="9.1640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="38" max="38" width="9.1640625" style="3" bestFit="1" customWidth="1"/>
+    <col min="39" max="43" width="9.1640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="44" max="16384" width="9.33203125" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:46" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1"/>
+      <c r="S2" s="1"/>
+      <c r="T2" s="1"/>
+      <c r="U2" s="1"/>
+      <c r="V2" s="1"/>
+      <c r="W2" s="1"/>
+      <c r="X2" s="1"/>
+      <c r="Y2" s="1"/>
+      <c r="Z2" s="1"/>
+      <c r="AA2" s="1"/>
+      <c r="AB2" s="1"/>
+      <c r="AC2" s="1"/>
+      <c r="AD2" s="1"/>
+    </row>
+    <row r="3" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="1"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+      <c r="M3" s="1"/>
+      <c r="N3" s="1"/>
+      <c r="O3" s="1"/>
+      <c r="P3" s="1"/>
+      <c r="Q3" s="1"/>
+      <c r="R3" s="1"/>
+      <c r="S3" s="1"/>
+      <c r="T3" s="1"/>
+      <c r="U3" s="1"/>
+      <c r="V3" s="1"/>
+      <c r="W3" s="1"/>
+      <c r="X3" s="1"/>
+      <c r="Y3" s="1"/>
+      <c r="Z3" s="1"/>
+      <c r="AA3" s="1"/>
+      <c r="AB3" s="1"/>
+      <c r="AC3" s="1"/>
+      <c r="AD3" s="1"/>
+    </row>
+    <row r="4" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1"/>
+      <c r="G4" s="1"/>
+      <c r="H4" s="1"/>
+      <c r="I4" s="1"/>
+      <c r="J4" s="1"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="1"/>
+      <c r="O4" s="1"/>
+      <c r="P4" s="1"/>
+      <c r="Q4" s="1"/>
+      <c r="R4" s="1"/>
+      <c r="S4" s="1"/>
+      <c r="T4" s="1"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="1"/>
+      <c r="X4" s="1"/>
+      <c r="Y4" s="1"/>
+      <c r="Z4" s="1"/>
+      <c r="AA4" s="1"/>
+      <c r="AB4" s="1"/>
+      <c r="AC4" s="1"/>
+      <c r="AD4" s="1"/>
+    </row>
+    <row r="5" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="C5" s="4"/>
+      <c r="D5" s="4"/>
+      <c r="E5" s="4"/>
+      <c r="F5" s="4"/>
+      <c r="G5" s="4"/>
+      <c r="H5" s="4"/>
+      <c r="I5" s="4"/>
+      <c r="J5" s="4"/>
+      <c r="K5" s="4"/>
+      <c r="L5" s="4"/>
+      <c r="M5" s="4"/>
+      <c r="N5" s="4"/>
+      <c r="O5" s="4"/>
+      <c r="P5" s="4"/>
+      <c r="Q5" s="4"/>
+      <c r="R5" s="4"/>
+      <c r="S5" s="4"/>
+      <c r="T5" s="4"/>
+      <c r="U5" s="4"/>
+      <c r="V5" s="4"/>
+      <c r="W5" s="4"/>
+      <c r="X5" s="4"/>
+      <c r="Y5" s="4"/>
+      <c r="Z5" s="4"/>
+      <c r="AA5" s="4"/>
+      <c r="AB5" s="4"/>
+      <c r="AC5" s="4"/>
+      <c r="AD5" s="4"/>
+    </row>
+    <row r="6" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="4"/>
+      <c r="I6" s="4"/>
+      <c r="J6" s="4"/>
+      <c r="K6" s="4"/>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4"/>
+      <c r="N6" s="4"/>
+      <c r="O6" s="4"/>
+      <c r="P6" s="4"/>
+      <c r="Q6" s="4"/>
+      <c r="R6" s="4"/>
+      <c r="S6" s="4"/>
+      <c r="T6" s="4"/>
+      <c r="U6" s="4"/>
+      <c r="V6" s="4"/>
+      <c r="W6" s="4"/>
+      <c r="X6" s="4"/>
+      <c r="Y6" s="4"/>
+      <c r="Z6" s="4"/>
+      <c r="AA6" s="4"/>
+      <c r="AB6" s="4"/>
+      <c r="AC6" s="4"/>
+      <c r="AD6" s="4"/>
+    </row>
+    <row r="7" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="20"/>
+      <c r="C7" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="D7" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="E7" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="F7" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="G7" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="H7" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I7" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="J7" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="K7" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="L7" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="M7" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="N7" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="O7" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="P7" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q7" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="R7" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S7" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="T7" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="U7" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="V7" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="W7" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="X7" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="Y7" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="Z7" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="AA7" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="AB7" s="21" t="s">
+        <v>115</v>
+      </c>
+      <c r="AC7" s="21" t="s">
+        <v>116</v>
+      </c>
+      <c r="AD7" s="21" t="s">
+        <v>120</v>
+      </c>
+      <c r="AE7" s="21" t="s">
+        <v>121</v>
+      </c>
+      <c r="AF7" s="21" t="s">
+        <v>122</v>
+      </c>
+      <c r="AG7" s="21" t="s">
+        <v>117</v>
+      </c>
+      <c r="AH7" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="AI7" s="22" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ7" s="23" t="s">
+        <v>123</v>
+      </c>
+      <c r="AK7" s="23" t="s">
+        <v>124</v>
+      </c>
+      <c r="AL7" s="21" t="s">
+        <v>135</v>
+      </c>
+      <c r="AM7" s="22" t="s">
+        <v>136</v>
+      </c>
+      <c r="AN7" s="21" t="s">
+        <v>137</v>
+      </c>
+      <c r="AO7" s="21" t="s">
+        <v>134</v>
+      </c>
+      <c r="AP7" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="AQ7" s="21" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="8" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="C8" s="6">
+        <v>3.13</v>
+      </c>
+      <c r="D8" s="6">
+        <v>3.06</v>
+      </c>
+      <c r="E8" s="6">
+        <v>3.12</v>
+      </c>
+      <c r="F8" s="6">
+        <v>3.13</v>
+      </c>
+      <c r="G8" s="6">
+        <v>3.11</v>
+      </c>
+      <c r="H8" s="6">
+        <v>3.12</v>
+      </c>
+      <c r="I8" s="6">
+        <v>3.1</v>
+      </c>
+      <c r="J8" s="6">
+        <v>3.1</v>
+      </c>
+      <c r="K8" s="6">
+        <v>3.1</v>
+      </c>
+      <c r="L8" s="6">
+        <v>3.09</v>
+      </c>
+      <c r="M8" s="6">
+        <v>3.09</v>
+      </c>
+      <c r="N8" s="6">
+        <v>3.08</v>
+      </c>
+      <c r="O8" s="6">
+        <v>3.09</v>
+      </c>
+      <c r="P8" s="6">
+        <v>3.08</v>
+      </c>
+      <c r="Q8" s="6">
+        <v>3.07</v>
+      </c>
+      <c r="R8" s="6">
+        <v>3.05</v>
+      </c>
+      <c r="S8" s="6">
+        <v>3.05</v>
+      </c>
+      <c r="T8" s="6">
+        <v>3.05</v>
+      </c>
+      <c r="U8" s="6">
+        <v>3</v>
+      </c>
+      <c r="V8" s="6">
+        <v>3</v>
+      </c>
+      <c r="W8" s="6">
+        <v>3</v>
+      </c>
+      <c r="X8" s="6">
+        <v>3.01</v>
+      </c>
+      <c r="Y8" s="6">
+        <v>3.05</v>
+      </c>
+      <c r="Z8" s="6">
+        <v>3.02</v>
+      </c>
+      <c r="AA8" s="6">
+        <v>3.09</v>
+      </c>
+      <c r="AB8" s="6">
+        <v>3.09</v>
+      </c>
+      <c r="AC8" s="6">
+        <v>3.1</v>
+      </c>
+      <c r="AD8" s="6">
+        <v>3.11</v>
+      </c>
+      <c r="AE8" s="6">
+        <v>3.11</v>
+      </c>
+      <c r="AF8" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="AG8" s="7">
+        <v>3.08</v>
+      </c>
+      <c r="AH8" s="7">
+        <v>3.07</v>
+      </c>
+      <c r="AI8" s="7">
+        <v>3.06</v>
+      </c>
+      <c r="AJ8" s="7">
+        <v>3.06</v>
+      </c>
+      <c r="AK8" s="7">
+        <v>3.05</v>
+      </c>
+      <c r="AL8" s="7">
+        <v>3.03</v>
+      </c>
+      <c r="AM8" s="7">
+        <v>3.04</v>
+      </c>
+      <c r="AN8" s="7">
+        <v>3.02</v>
+      </c>
+      <c r="AO8" s="7">
+        <v>3.03</v>
+      </c>
+      <c r="AP8" s="7">
+        <v>3.02</v>
+      </c>
+      <c r="AQ8" s="7">
+        <v>3.01</v>
+      </c>
+      <c r="AR8" s="7"/>
+      <c r="AS8" s="7"/>
+      <c r="AT8" s="7"/>
+    </row>
+    <row r="9" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="C9" s="6">
+        <v>3.12</v>
+      </c>
+      <c r="D9" s="6">
+        <v>3.05</v>
+      </c>
+      <c r="E9" s="6">
+        <v>3.12</v>
+      </c>
+      <c r="F9" s="6">
+        <v>3.11</v>
+      </c>
+      <c r="G9" s="6">
+        <v>3.1</v>
+      </c>
+      <c r="H9" s="6">
+        <v>3.1</v>
+      </c>
+      <c r="I9" s="6">
+        <v>3.1</v>
+      </c>
+      <c r="J9" s="6">
+        <v>3.09</v>
+      </c>
+      <c r="K9" s="6">
+        <v>3.09</v>
+      </c>
+      <c r="L9" s="6">
+        <v>3.08</v>
+      </c>
+      <c r="M9" s="6">
+        <v>3.08</v>
+      </c>
+      <c r="N9" s="6">
+        <v>3.07</v>
+      </c>
+      <c r="O9" s="6">
+        <v>3.06</v>
+      </c>
+      <c r="P9" s="6">
+        <v>3.07</v>
+      </c>
+      <c r="Q9" s="6">
+        <v>3.06</v>
+      </c>
+      <c r="R9" s="6">
+        <v>3.04</v>
+      </c>
+      <c r="S9" s="6">
+        <v>3.05</v>
+      </c>
+      <c r="T9" s="6">
+        <v>3.04</v>
+      </c>
+      <c r="U9" s="6">
+        <v>3.02</v>
+      </c>
+      <c r="V9" s="6">
+        <v>3.01</v>
+      </c>
+      <c r="W9" s="6">
+        <v>3.01</v>
+      </c>
+      <c r="X9" s="6">
+        <v>3.03</v>
+      </c>
+      <c r="Y9" s="6">
+        <v>3.08</v>
+      </c>
+      <c r="Z9" s="6">
+        <v>3.03</v>
+      </c>
+      <c r="AA9" s="6">
+        <v>3.09</v>
+      </c>
+      <c r="AB9" s="6">
+        <v>3.09</v>
+      </c>
+      <c r="AC9" s="6">
+        <v>3.1</v>
+      </c>
+      <c r="AD9" s="6">
+        <v>3.11</v>
+      </c>
+      <c r="AE9" s="6">
+        <v>3.12</v>
+      </c>
+      <c r="AF9" s="7">
+        <v>3.11</v>
+      </c>
+      <c r="AG9" s="7">
+        <v>3.09</v>
+      </c>
+      <c r="AH9" s="7">
+        <v>3.09</v>
+      </c>
+      <c r="AI9" s="7">
+        <v>3.08</v>
+      </c>
+      <c r="AJ9" s="7">
+        <v>3.07</v>
+      </c>
+      <c r="AK9" s="7">
+        <v>3.06</v>
+      </c>
+      <c r="AL9" s="7">
+        <v>3.04</v>
+      </c>
+      <c r="AM9" s="7">
+        <v>3.04</v>
+      </c>
+      <c r="AN9" s="7">
+        <v>3.02</v>
+      </c>
+      <c r="AO9" s="7">
+        <v>3.03</v>
+      </c>
+      <c r="AP9" s="7">
+        <v>3.03</v>
+      </c>
+      <c r="AQ9" s="7">
+        <v>3.03</v>
+      </c>
+      <c r="AR9" s="7"/>
+      <c r="AS9" s="7"/>
+      <c r="AT9" s="7"/>
+    </row>
+    <row r="10" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="C10" s="6">
+        <v>3.12</v>
+      </c>
+      <c r="D10" s="6">
+        <v>3.05</v>
+      </c>
+      <c r="E10" s="6">
+        <v>3.12</v>
+      </c>
+      <c r="F10" s="6">
+        <v>3.11</v>
+      </c>
+      <c r="G10" s="6">
+        <v>3.1</v>
+      </c>
+      <c r="H10" s="6">
+        <v>3.1</v>
+      </c>
+      <c r="I10" s="6">
+        <v>3.1</v>
+      </c>
+      <c r="J10" s="6">
+        <v>3.09</v>
+      </c>
+      <c r="K10" s="6">
+        <v>3.09</v>
+      </c>
+      <c r="L10" s="6">
+        <v>3.08</v>
+      </c>
+      <c r="M10" s="6">
+        <v>3.08</v>
+      </c>
+      <c r="N10" s="6">
+        <v>3.07</v>
+      </c>
+      <c r="O10" s="6">
+        <v>3.06</v>
+      </c>
+      <c r="P10" s="6">
+        <v>3.07</v>
+      </c>
+      <c r="Q10" s="6">
+        <v>3.06</v>
+      </c>
+      <c r="R10" s="6">
+        <v>3.04</v>
+      </c>
+      <c r="S10" s="6">
+        <v>3.05</v>
+      </c>
+      <c r="T10" s="6">
+        <v>3.04</v>
+      </c>
+      <c r="U10" s="6">
+        <v>3.02</v>
+      </c>
+      <c r="V10" s="6">
+        <v>3.01</v>
+      </c>
+      <c r="W10" s="6">
+        <v>3.01</v>
+      </c>
+      <c r="X10" s="6">
+        <v>3.03</v>
+      </c>
+      <c r="Y10" s="6">
+        <v>3.08</v>
+      </c>
+      <c r="Z10" s="6">
+        <v>3.03</v>
+      </c>
+      <c r="AA10" s="6">
+        <v>3.09</v>
+      </c>
+      <c r="AB10" s="6">
+        <v>3.09</v>
+      </c>
+      <c r="AC10" s="6">
+        <v>3.1</v>
+      </c>
+      <c r="AD10" s="6">
+        <v>3.11</v>
+      </c>
+      <c r="AE10" s="6">
+        <v>3.12</v>
+      </c>
+      <c r="AF10" s="7">
+        <v>3.11</v>
+      </c>
+      <c r="AG10" s="7">
+        <v>3.09</v>
+      </c>
+      <c r="AH10" s="7">
+        <v>3.09</v>
+      </c>
+      <c r="AI10" s="7">
+        <v>3.08</v>
+      </c>
+      <c r="AJ10" s="7">
+        <v>3.07</v>
+      </c>
+      <c r="AK10" s="7">
+        <v>3.06</v>
+      </c>
+      <c r="AL10" s="7">
+        <v>3.04</v>
+      </c>
+      <c r="AM10" s="7">
+        <v>3.04</v>
+      </c>
+      <c r="AN10" s="7">
+        <v>3.02</v>
+      </c>
+      <c r="AO10" s="7">
+        <v>3.03</v>
+      </c>
+      <c r="AP10" s="7">
+        <v>3.03</v>
+      </c>
+      <c r="AQ10" s="7">
+        <v>3.03</v>
+      </c>
+      <c r="AR10" s="7"/>
+      <c r="AS10" s="7"/>
+      <c r="AT10" s="7"/>
+    </row>
+    <row r="11" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="C11" s="6">
+        <v>3.32</v>
+      </c>
+      <c r="D11" s="6">
+        <v>3.34</v>
+      </c>
+      <c r="E11" s="6">
+        <v>3.34</v>
+      </c>
+      <c r="F11" s="6">
+        <v>3.32</v>
+      </c>
+      <c r="G11" s="6">
+        <v>3.22</v>
+      </c>
+      <c r="H11" s="6">
+        <v>3.3</v>
+      </c>
+      <c r="I11" s="6">
+        <v>3.31</v>
+      </c>
+      <c r="J11" s="6">
+        <v>3.17</v>
+      </c>
+      <c r="K11" s="6">
+        <v>3.09</v>
+      </c>
+      <c r="L11" s="6">
+        <v>2.93</v>
+      </c>
+      <c r="M11" s="6">
+        <v>3.01</v>
+      </c>
+      <c r="N11" s="6">
+        <v>2.9</v>
+      </c>
+      <c r="O11" s="6">
+        <v>2.78</v>
+      </c>
+      <c r="P11" s="6">
+        <v>2.85</v>
+      </c>
+      <c r="Q11" s="6">
+        <v>2.81</v>
+      </c>
+      <c r="R11" s="6">
+        <v>2.69</v>
+      </c>
+      <c r="S11" s="6">
+        <v>2.7</v>
+      </c>
+      <c r="T11" s="6">
+        <v>2.66</v>
+      </c>
+      <c r="U11" s="6">
+        <v>2.73</v>
+      </c>
+      <c r="V11" s="6">
+        <v>2.66</v>
+      </c>
+      <c r="W11" s="6">
+        <v>2.66</v>
+      </c>
+      <c r="X11" s="6">
+        <v>2.78</v>
+      </c>
+      <c r="Y11" s="6">
+        <v>2.84</v>
+      </c>
+      <c r="Z11" s="6">
+        <v>2.92</v>
+      </c>
+      <c r="AA11" s="6">
+        <v>2.98</v>
+      </c>
+      <c r="AB11" s="6">
+        <v>2.96</v>
+      </c>
+      <c r="AC11" s="6">
+        <v>2.94</v>
+      </c>
+      <c r="AD11" s="6">
+        <v>3</v>
+      </c>
+      <c r="AE11" s="6">
+        <v>3.03</v>
+      </c>
+      <c r="AF11" s="7">
+        <v>2.91</v>
+      </c>
+      <c r="AG11" s="7">
+        <v>3.01</v>
+      </c>
+      <c r="AH11" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="AI11" s="7">
+        <v>2.77</v>
+      </c>
+      <c r="AJ11" s="7">
+        <v>2.58</v>
+      </c>
+      <c r="AK11" s="7">
+        <v>2.36</v>
+      </c>
+      <c r="AL11" s="7">
+        <v>2.17</v>
+      </c>
+      <c r="AM11" s="7">
+        <v>1.98</v>
+      </c>
+      <c r="AN11" s="7">
+        <v>1.8</v>
+      </c>
+      <c r="AO11" s="7">
+        <v>2</v>
+      </c>
+      <c r="AP11" s="7">
+        <v>1.98</v>
+      </c>
+      <c r="AQ11" s="7">
+        <v>1.87</v>
+      </c>
+      <c r="AR11" s="7"/>
+      <c r="AS11" s="7"/>
+      <c r="AT11" s="7"/>
+    </row>
+    <row r="12" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12" s="6">
+        <v>2.25</v>
+      </c>
+      <c r="D12" s="6">
+        <v>2.29</v>
+      </c>
+      <c r="E12" s="6">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="F12" s="6">
+        <v>2.23</v>
+      </c>
+      <c r="G12" s="6">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="H12" s="6">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="I12" s="6">
+        <v>1.97</v>
+      </c>
+      <c r="J12" s="6">
+        <v>1.97</v>
+      </c>
+      <c r="K12" s="6">
+        <v>2.09</v>
+      </c>
+      <c r="L12" s="6">
+        <v>1.96</v>
+      </c>
+      <c r="M12" s="6">
+        <v>1.97</v>
+      </c>
+      <c r="N12" s="6">
+        <v>1.85</v>
+      </c>
+      <c r="O12" s="6">
+        <v>1.77</v>
+      </c>
+      <c r="P12" s="6">
+        <v>1.64</v>
+      </c>
+      <c r="Q12" s="6">
+        <v>1.55</v>
+      </c>
+      <c r="R12" s="6">
+        <v>1.61</v>
+      </c>
+      <c r="S12" s="6">
+        <v>1.63</v>
+      </c>
+      <c r="T12" s="6">
+        <v>1.63</v>
+      </c>
+      <c r="U12" s="6">
+        <v>1.69</v>
+      </c>
+      <c r="V12" s="6">
+        <v>1.51</v>
+      </c>
+      <c r="W12" s="6">
+        <v>1.52</v>
+      </c>
+      <c r="X12" s="6">
+        <v>1.4</v>
+      </c>
+      <c r="Y12" s="6">
+        <v>1.41</v>
+      </c>
+      <c r="Z12" s="6">
+        <v>1.67</v>
+      </c>
+      <c r="AA12" s="6">
+        <v>1.5</v>
+      </c>
+      <c r="AB12" s="6">
+        <v>1.45</v>
+      </c>
+      <c r="AC12" s="6">
+        <v>1.29</v>
+      </c>
+      <c r="AD12" s="6">
+        <v>1.39</v>
+      </c>
+      <c r="AE12" s="6">
+        <v>1.48</v>
+      </c>
+      <c r="AF12" s="7">
+        <v>1.36</v>
+      </c>
+      <c r="AG12" s="7">
+        <v>2.78</v>
+      </c>
+      <c r="AH12" s="7">
+        <v>1.33</v>
+      </c>
+      <c r="AI12" s="7">
+        <v>1.32</v>
+      </c>
+      <c r="AJ12" s="7">
+        <v>1.3</v>
+      </c>
+      <c r="AK12" s="7">
+        <v>1.3</v>
+      </c>
+      <c r="AL12" s="7">
+        <v>1.27</v>
+      </c>
+      <c r="AM12" s="7">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="AN12" s="7">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="AO12" s="7">
+        <v>1.24</v>
+      </c>
+      <c r="AP12" s="7">
+        <v>1.32</v>
+      </c>
+      <c r="AQ12" s="7">
+        <v>1.34</v>
+      </c>
+      <c r="AR12" s="7"/>
+      <c r="AS12" s="7"/>
+      <c r="AT12" s="7"/>
+    </row>
+    <row r="13" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="C13" s="6">
+        <v>2.66</v>
+      </c>
+      <c r="D13" s="6">
+        <v>2.61</v>
+      </c>
+      <c r="E13" s="6">
+        <v>2.64</v>
+      </c>
+      <c r="F13" s="6">
+        <v>2.58</v>
+      </c>
+      <c r="G13" s="6">
+        <v>2.56</v>
+      </c>
+      <c r="H13" s="6">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="I13" s="6">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="J13" s="6">
+        <v>2.33</v>
+      </c>
+      <c r="K13" s="6">
+        <v>2.21</v>
+      </c>
+      <c r="L13" s="6">
+        <v>2.17</v>
+      </c>
+      <c r="M13" s="6">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="N13" s="6">
+        <v>2.12</v>
+      </c>
+      <c r="O13" s="6">
+        <v>2.09</v>
+      </c>
+      <c r="P13" s="6">
+        <v>2.04</v>
+      </c>
+      <c r="Q13" s="6">
+        <v>1.98</v>
+      </c>
+      <c r="R13" s="6">
+        <v>1.79</v>
+      </c>
+      <c r="S13" s="6">
+        <v>1.74</v>
+      </c>
+      <c r="T13" s="6">
+        <v>1.7</v>
+      </c>
+      <c r="U13" s="6">
+        <v>1.7</v>
+      </c>
+      <c r="V13" s="6">
+        <v>1.76</v>
+      </c>
+      <c r="W13" s="6">
+        <v>1.79</v>
+      </c>
+      <c r="X13" s="6">
+        <v>1.92</v>
+      </c>
+      <c r="Y13" s="6">
+        <v>1.9</v>
+      </c>
+      <c r="Z13" s="6">
+        <v>1.87</v>
+      </c>
+      <c r="AA13" s="6">
+        <v>1.85</v>
+      </c>
+      <c r="AB13" s="6">
+        <v>1.83</v>
+      </c>
+      <c r="AC13" s="6">
+        <v>1.63</v>
+      </c>
+      <c r="AD13" s="6">
+        <v>1.8</v>
+      </c>
+      <c r="AE13" s="6">
+        <v>1.74</v>
+      </c>
+      <c r="AF13" s="7">
+        <v>1.69</v>
+      </c>
+      <c r="AG13" s="7">
+        <v>1.79</v>
+      </c>
+      <c r="AH13" s="7">
+        <v>1.77</v>
+      </c>
+      <c r="AI13" s="7">
+        <v>1.81</v>
+      </c>
+      <c r="AJ13" s="7">
+        <v>1.82</v>
+      </c>
+      <c r="AK13" s="7">
+        <v>1.81</v>
+      </c>
+      <c r="AL13" s="7">
+        <v>1.62</v>
+      </c>
+      <c r="AM13" s="7">
+        <v>1.61</v>
+      </c>
+      <c r="AN13" s="7">
+        <v>1.53</v>
+      </c>
+      <c r="AO13" s="7">
+        <v>1.44</v>
+      </c>
+      <c r="AP13" s="7">
+        <v>1.41</v>
+      </c>
+      <c r="AQ13" s="7">
+        <v>1.4</v>
+      </c>
+      <c r="AR13" s="7"/>
+      <c r="AS13" s="7"/>
+      <c r="AT13" s="7"/>
+    </row>
+    <row r="14" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14" s="6">
+        <v>3.78</v>
+      </c>
+      <c r="D14" s="6">
+        <v>3.79</v>
+      </c>
+      <c r="E14" s="6">
+        <v>3.79</v>
+      </c>
+      <c r="F14" s="6">
+        <v>3.79</v>
+      </c>
+      <c r="G14" s="6">
+        <v>3.79</v>
+      </c>
+      <c r="H14" s="6">
+        <v>3.82</v>
+      </c>
+      <c r="I14" s="6">
+        <v>3.83</v>
+      </c>
+      <c r="J14" s="6">
+        <v>3.72</v>
+      </c>
+      <c r="K14" s="6">
+        <v>3.59</v>
+      </c>
+      <c r="L14" s="6">
+        <v>3.48</v>
+      </c>
+      <c r="M14" s="6">
+        <v>3.52</v>
+      </c>
+      <c r="N14" s="6">
+        <v>3.43</v>
+      </c>
+      <c r="O14" s="6">
+        <v>3.32</v>
+      </c>
+      <c r="P14" s="6">
+        <v>3.37</v>
+      </c>
+      <c r="Q14" s="6">
+        <v>3.36</v>
+      </c>
+      <c r="R14" s="6">
+        <v>3.21</v>
+      </c>
+      <c r="S14" s="6">
+        <v>3.18</v>
+      </c>
+      <c r="T14" s="6">
+        <v>3.17</v>
+      </c>
+      <c r="U14" s="6">
+        <v>3.24</v>
+      </c>
+      <c r="V14" s="6">
+        <v>3.14</v>
+      </c>
+      <c r="W14" s="6">
+        <v>3.08</v>
+      </c>
+      <c r="X14" s="6">
+        <v>3.22</v>
+      </c>
+      <c r="Y14" s="6">
+        <v>3.29</v>
+      </c>
+      <c r="Z14" s="6">
+        <v>3.34</v>
+      </c>
+      <c r="AA14" s="6">
+        <v>3.4</v>
+      </c>
+      <c r="AB14" s="6">
+        <v>3.37</v>
+      </c>
+      <c r="AC14" s="6">
+        <v>3.4</v>
+      </c>
+      <c r="AD14" s="6">
+        <v>3.42</v>
+      </c>
+      <c r="AE14" s="6">
+        <v>3.39</v>
+      </c>
+      <c r="AF14" s="7">
+        <v>3.32</v>
+      </c>
+      <c r="AG14" s="7">
+        <v>3.27</v>
+      </c>
+      <c r="AH14" s="7">
+        <v>3.23</v>
+      </c>
+      <c r="AI14" s="7">
+        <v>3.14</v>
+      </c>
+      <c r="AJ14" s="7">
+        <v>2.93</v>
+      </c>
+      <c r="AK14" s="7">
+        <v>2.65</v>
+      </c>
+      <c r="AL14" s="7">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="AM14" s="7">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="AN14" s="7">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="AO14" s="7">
+        <v>2.21</v>
+      </c>
+      <c r="AP14" s="7">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="AQ14" s="7">
+        <v>2.04</v>
+      </c>
+      <c r="AR14" s="7"/>
+      <c r="AS14" s="7"/>
+      <c r="AT14" s="7"/>
+    </row>
+    <row r="15" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="C15" s="6">
+        <v>3.46</v>
+      </c>
+      <c r="D15" s="6">
+        <v>3.47</v>
+      </c>
+      <c r="E15" s="6">
+        <v>3.46</v>
+      </c>
+      <c r="F15" s="6">
+        <v>3.44</v>
+      </c>
+      <c r="G15" s="6">
+        <v>3.33</v>
+      </c>
+      <c r="H15" s="6">
+        <v>3.45</v>
+      </c>
+      <c r="I15" s="6">
+        <v>3.45</v>
+      </c>
+      <c r="J15" s="6">
+        <v>3.32</v>
+      </c>
+      <c r="K15" s="6">
+        <v>3.19</v>
+      </c>
+      <c r="L15" s="6">
+        <v>3.04</v>
+      </c>
+      <c r="M15" s="6">
+        <v>3.09</v>
+      </c>
+      <c r="N15" s="6">
+        <v>3</v>
+      </c>
+      <c r="O15" s="6">
+        <v>2.9</v>
+      </c>
+      <c r="P15" s="6">
+        <v>2.98</v>
+      </c>
+      <c r="Q15" s="6">
+        <v>2.94</v>
+      </c>
+      <c r="R15" s="6">
+        <v>2.79</v>
+      </c>
+      <c r="S15" s="6">
+        <v>2.77</v>
+      </c>
+      <c r="T15" s="6">
+        <v>2.76</v>
+      </c>
+      <c r="U15" s="6">
+        <v>2.8</v>
+      </c>
+      <c r="V15" s="6">
+        <v>2.77</v>
+      </c>
+      <c r="W15" s="6">
+        <v>2.76</v>
+      </c>
+      <c r="X15" s="6">
+        <v>2.88</v>
+      </c>
+      <c r="Y15" s="6">
+        <v>2.97</v>
+      </c>
+      <c r="Z15" s="6">
+        <v>3.02</v>
+      </c>
+      <c r="AA15" s="6">
+        <v>3.11</v>
+      </c>
+      <c r="AB15" s="6">
+        <v>3.1</v>
+      </c>
+      <c r="AC15" s="6">
+        <v>3.09</v>
+      </c>
+      <c r="AD15" s="6">
+        <v>3.15</v>
+      </c>
+      <c r="AE15" s="6">
+        <v>3.13</v>
+      </c>
+      <c r="AF15" s="7">
+        <v>3.06</v>
+      </c>
+      <c r="AG15" s="7">
+        <v>3.09</v>
+      </c>
+      <c r="AH15" s="7">
+        <v>3.01</v>
+      </c>
+      <c r="AI15" s="7">
+        <v>2.92</v>
+      </c>
+      <c r="AJ15" s="7">
+        <v>2.75</v>
+      </c>
+      <c r="AK15" s="7">
+        <v>2.5</v>
+      </c>
+      <c r="AL15" s="7">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AM15" s="7">
+        <v>2.11</v>
+      </c>
+      <c r="AN15" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="AO15" s="7">
+        <v>2.08</v>
+      </c>
+      <c r="AP15" s="7">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="AQ15" s="7">
+        <v>1.94</v>
+      </c>
+      <c r="AR15" s="7"/>
+      <c r="AS15" s="7"/>
+      <c r="AT15" s="7"/>
+    </row>
+    <row r="16" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="C16" s="6">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="D16" s="6">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="E16" s="6">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="F16" s="6">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="G16" s="6">
+        <v>2.02</v>
+      </c>
+      <c r="H16" s="6">
+        <v>1.98</v>
+      </c>
+      <c r="I16" s="6">
+        <v>2</v>
+      </c>
+      <c r="J16" s="6">
+        <v>1.97</v>
+      </c>
+      <c r="K16" s="6">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="L16" s="6">
+        <v>1.99</v>
+      </c>
+      <c r="M16" s="6">
+        <v>2.06</v>
+      </c>
+      <c r="N16" s="6">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="O16" s="6">
+        <v>1.82</v>
+      </c>
+      <c r="P16" s="6">
+        <v>1.99</v>
+      </c>
+      <c r="Q16" s="6">
+        <v>1.99</v>
+      </c>
+      <c r="R16" s="6">
+        <v>1.87</v>
+      </c>
+      <c r="S16" s="6">
+        <v>2</v>
+      </c>
+      <c r="T16" s="6">
+        <v>1.86</v>
+      </c>
+      <c r="U16" s="6">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="V16" s="6">
+        <v>1.82</v>
+      </c>
+      <c r="W16" s="6">
+        <v>1.81</v>
+      </c>
+      <c r="X16" s="6">
+        <v>1.82</v>
+      </c>
+      <c r="Y16" s="6">
+        <v>1.63</v>
+      </c>
+      <c r="Z16" s="6">
+        <v>1.77</v>
+      </c>
+      <c r="AA16" s="6">
+        <v>1.55</v>
+      </c>
+      <c r="AB16" s="6">
+        <v>1.52</v>
+      </c>
+      <c r="AC16" s="6">
+        <v>1.33</v>
+      </c>
+      <c r="AD16" s="6">
+        <v>1.46</v>
+      </c>
+      <c r="AE16" s="6">
+        <v>1.62</v>
+      </c>
+      <c r="AF16" s="7">
+        <v>1.44</v>
+      </c>
+      <c r="AG16" s="7">
+        <v>1.57</v>
+      </c>
+      <c r="AH16" s="7">
+        <v>1.4</v>
+      </c>
+      <c r="AI16" s="7">
+        <v>1.37</v>
+      </c>
+      <c r="AJ16" s="7">
+        <v>1.34</v>
+      </c>
+      <c r="AK16" s="7">
+        <v>1.33</v>
+      </c>
+      <c r="AL16" s="7">
+        <v>1.35</v>
+      </c>
+      <c r="AM16" s="7">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="AN16" s="7">
+        <v>1.27</v>
+      </c>
+      <c r="AO16" s="7">
+        <v>1.25</v>
+      </c>
+      <c r="AP16" s="7">
+        <v>1.22</v>
+      </c>
+      <c r="AQ16" s="7">
+        <v>1.17</v>
+      </c>
+      <c r="AR16" s="7"/>
+      <c r="AS16" s="7"/>
+      <c r="AT16" s="7"/>
+    </row>
+    <row r="17" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="C17" s="6">
+        <v>3.11</v>
+      </c>
+      <c r="D17" s="6">
+        <v>3.03</v>
+      </c>
+      <c r="E17" s="6">
+        <v>3.11</v>
+      </c>
+      <c r="F17" s="6">
+        <v>3.1</v>
+      </c>
+      <c r="G17" s="6">
+        <v>3.09</v>
+      </c>
+      <c r="H17" s="6">
+        <v>3.09</v>
+      </c>
+      <c r="I17" s="6">
+        <v>3.09</v>
+      </c>
+      <c r="J17" s="6">
+        <v>3.09</v>
+      </c>
+      <c r="K17" s="6">
+        <v>3.09</v>
+      </c>
+      <c r="L17" s="6">
+        <v>3.09</v>
+      </c>
+      <c r="M17" s="6">
+        <v>3.08</v>
+      </c>
+      <c r="N17" s="6">
+        <v>3.08</v>
+      </c>
+      <c r="O17" s="6">
+        <v>3.08</v>
+      </c>
+      <c r="P17" s="6">
+        <v>3.07</v>
+      </c>
+      <c r="Q17" s="6">
+        <v>3.07</v>
+      </c>
+      <c r="R17" s="6">
+        <v>3.06</v>
+      </c>
+      <c r="S17" s="6">
+        <v>3.06</v>
+      </c>
+      <c r="T17" s="6">
+        <v>3.06</v>
+      </c>
+      <c r="U17" s="6">
+        <v>3.04</v>
+      </c>
+      <c r="V17" s="6">
+        <v>3.02</v>
+      </c>
+      <c r="W17" s="6">
+        <v>3.03</v>
+      </c>
+      <c r="X17" s="6">
+        <v>3.05</v>
+      </c>
+      <c r="Y17" s="6">
+        <v>3.09</v>
+      </c>
+      <c r="Z17" s="6">
+        <v>3.04</v>
+      </c>
+      <c r="AA17" s="6">
+        <v>3.1</v>
+      </c>
+      <c r="AB17" s="6">
+        <v>3.1</v>
+      </c>
+      <c r="AC17" s="6">
+        <v>3.11</v>
+      </c>
+      <c r="AD17" s="6">
+        <v>3.12</v>
+      </c>
+      <c r="AE17" s="6">
+        <v>3.12</v>
+      </c>
+      <c r="AF17" s="7">
+        <v>3.12</v>
+      </c>
+      <c r="AG17" s="7">
+        <v>3.09</v>
+      </c>
+      <c r="AH17" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="AI17" s="7">
+        <v>3.09</v>
+      </c>
+      <c r="AJ17" s="7">
+        <v>3.09</v>
+      </c>
+      <c r="AK17" s="7">
+        <v>3.08</v>
+      </c>
+      <c r="AL17" s="7">
+        <v>3.07</v>
+      </c>
+      <c r="AM17" s="7">
+        <v>3.07</v>
+      </c>
+      <c r="AN17" s="7">
+        <v>3.07</v>
+      </c>
+      <c r="AO17" s="7">
+        <v>3.07</v>
+      </c>
+      <c r="AP17" s="7">
+        <v>3.06</v>
+      </c>
+      <c r="AQ17" s="7">
+        <v>3.06</v>
+      </c>
+      <c r="AR17" s="7"/>
+      <c r="AS17" s="7"/>
+      <c r="AT17" s="7"/>
+    </row>
+    <row r="18" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="C18" s="6">
+        <v>3.46</v>
+      </c>
+      <c r="D18" s="6">
+        <v>3.47</v>
+      </c>
+      <c r="E18" s="6">
+        <v>3.48</v>
+      </c>
+      <c r="F18" s="6">
+        <v>3.44</v>
+      </c>
+      <c r="G18" s="6">
+        <v>3.36</v>
+      </c>
+      <c r="H18" s="6">
+        <v>3.36</v>
+      </c>
+      <c r="I18" s="6">
+        <v>3.32</v>
+      </c>
+      <c r="J18" s="6">
+        <v>3.21</v>
+      </c>
+      <c r="K18" s="6">
+        <v>3.18</v>
+      </c>
+      <c r="L18" s="6">
+        <v>3.2</v>
+      </c>
+      <c r="M18" s="6">
+        <v>3.21</v>
+      </c>
+      <c r="N18" s="6">
+        <v>3.19</v>
+      </c>
+      <c r="O18" s="6">
+        <v>3.19</v>
+      </c>
+      <c r="P18" s="6">
+        <v>3.15</v>
+      </c>
+      <c r="Q18" s="6">
+        <v>3.15</v>
+      </c>
+      <c r="R18" s="6">
+        <v>3.01</v>
+      </c>
+      <c r="S18" s="6">
+        <v>3.02</v>
+      </c>
+      <c r="T18" s="6">
+        <v>3</v>
+      </c>
+      <c r="U18" s="6">
+        <v>2.99</v>
+      </c>
+      <c r="V18" s="6">
+        <v>2.98</v>
+      </c>
+      <c r="W18" s="6">
+        <v>2.98</v>
+      </c>
+      <c r="X18" s="6">
+        <v>2.98</v>
+      </c>
+      <c r="Y18" s="6">
+        <v>3.01</v>
+      </c>
+      <c r="Z18" s="6">
+        <v>3.02</v>
+      </c>
+      <c r="AA18" s="6">
+        <v>3</v>
+      </c>
+      <c r="AB18" s="6">
+        <v>2.98</v>
+      </c>
+      <c r="AC18" s="6">
+        <v>2.93</v>
+      </c>
+      <c r="AD18" s="6">
+        <v>2.9</v>
+      </c>
+      <c r="AE18" s="6">
+        <v>2.87</v>
+      </c>
+      <c r="AF18" s="7">
+        <v>2.8</v>
+      </c>
+      <c r="AG18" s="7">
+        <v>2.77</v>
+      </c>
+      <c r="AH18" s="7">
+        <v>2.76</v>
+      </c>
+      <c r="AI18" s="7">
+        <v>2.73</v>
+      </c>
+      <c r="AJ18" s="7">
+        <v>2.7</v>
+      </c>
+      <c r="AK18" s="7">
+        <v>2.67</v>
+      </c>
+      <c r="AL18" s="7">
+        <v>2.67</v>
+      </c>
+      <c r="AM18" s="7">
+        <v>2.69</v>
+      </c>
+      <c r="AN18" s="7">
+        <v>2.61</v>
+      </c>
+      <c r="AO18" s="7">
+        <v>2.6</v>
+      </c>
+      <c r="AP18" s="7">
+        <v>2.59</v>
+      </c>
+      <c r="AQ18" s="7">
+        <v>2.58</v>
+      </c>
+      <c r="AR18" s="7"/>
+      <c r="AS18" s="7"/>
+      <c r="AT18" s="7"/>
+    </row>
+    <row r="19" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="C19" s="6">
+        <v>3.09</v>
+      </c>
+      <c r="D19" s="6">
+        <v>3</v>
+      </c>
+      <c r="E19" s="6">
+        <v>3.08</v>
+      </c>
+      <c r="F19" s="6">
+        <v>3.08</v>
+      </c>
+      <c r="G19" s="6">
+        <v>3.08</v>
+      </c>
+      <c r="H19" s="6">
+        <v>3.08</v>
+      </c>
+      <c r="I19" s="6">
+        <v>3.08</v>
+      </c>
+      <c r="J19" s="6">
+        <v>3.08</v>
+      </c>
+      <c r="K19" s="6">
+        <v>3.08</v>
+      </c>
+      <c r="L19" s="6">
+        <v>3.08</v>
+      </c>
+      <c r="M19" s="6">
+        <v>3.08</v>
+      </c>
+      <c r="N19" s="6">
+        <v>3.08</v>
+      </c>
+      <c r="O19" s="6">
+        <v>3.07</v>
+      </c>
+      <c r="P19" s="6">
+        <v>3.07</v>
+      </c>
+      <c r="Q19" s="6">
+        <v>3.07</v>
+      </c>
+      <c r="R19" s="6">
+        <v>3.06</v>
+      </c>
+      <c r="S19" s="6">
+        <v>3.06</v>
+      </c>
+      <c r="T19" s="6">
+        <v>3.06</v>
+      </c>
+      <c r="U19" s="6">
+        <v>3.04</v>
+      </c>
+      <c r="V19" s="6">
+        <v>3.03</v>
+      </c>
+      <c r="W19" s="6">
+        <v>3.03</v>
+      </c>
+      <c r="X19" s="6">
+        <v>3.05</v>
+      </c>
+      <c r="Y19" s="6">
+        <v>3.09</v>
+      </c>
+      <c r="Z19" s="6">
+        <v>3.04</v>
+      </c>
+      <c r="AA19" s="6">
+        <v>3.1</v>
+      </c>
+      <c r="AB19" s="6">
+        <v>3.1</v>
+      </c>
+      <c r="AC19" s="6">
+        <v>3.12</v>
+      </c>
+      <c r="AD19" s="6">
+        <v>3.13</v>
+      </c>
+      <c r="AE19" s="6">
+        <v>3.13</v>
+      </c>
+      <c r="AF19" s="7">
+        <v>3.13</v>
+      </c>
+      <c r="AG19" s="7">
+        <v>3.11</v>
+      </c>
+      <c r="AH19" s="7">
+        <v>3.11</v>
+      </c>
+      <c r="AI19" s="7">
+        <v>3.11</v>
+      </c>
+      <c r="AJ19" s="7">
+        <v>3.11</v>
+      </c>
+      <c r="AK19" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="AL19" s="7">
+        <v>3.09</v>
+      </c>
+      <c r="AM19" s="7">
+        <v>3.09</v>
+      </c>
+      <c r="AN19" s="7">
+        <v>3.08</v>
+      </c>
+      <c r="AO19" s="7">
+        <v>3.09</v>
+      </c>
+      <c r="AP19" s="7">
+        <v>3.08</v>
+      </c>
+      <c r="AQ19" s="7">
+        <v>3.08</v>
+      </c>
+      <c r="AR19" s="7"/>
+      <c r="AS19" s="7"/>
+      <c r="AT19" s="7"/>
+    </row>
+    <row r="20" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="C20" s="6">
+        <v>3.17</v>
+      </c>
+      <c r="D20" s="6">
+        <v>3.08</v>
+      </c>
+      <c r="E20" s="6">
+        <v>3.16</v>
+      </c>
+      <c r="F20" s="6">
+        <v>3.15</v>
+      </c>
+      <c r="G20" s="6">
+        <v>3.15</v>
+      </c>
+      <c r="H20" s="6">
+        <v>3.14</v>
+      </c>
+      <c r="I20" s="6">
+        <v>3.14</v>
+      </c>
+      <c r="J20" s="6">
+        <v>3.14</v>
+      </c>
+      <c r="K20" s="6">
+        <v>3.14</v>
+      </c>
+      <c r="L20" s="6">
+        <v>3.14</v>
+      </c>
+      <c r="M20" s="6">
+        <v>3.13</v>
+      </c>
+      <c r="N20" s="6">
+        <v>3.13</v>
+      </c>
+      <c r="O20" s="6">
+        <v>3.13</v>
+      </c>
+      <c r="P20" s="6">
+        <v>3.12</v>
+      </c>
+      <c r="Q20" s="6">
+        <v>3.12</v>
+      </c>
+      <c r="R20" s="6">
+        <v>3.11</v>
+      </c>
+      <c r="S20" s="6">
+        <v>3.11</v>
+      </c>
+      <c r="T20" s="6">
+        <v>3.11</v>
+      </c>
+      <c r="U20" s="6">
+        <v>3.08</v>
+      </c>
+      <c r="V20" s="6">
+        <v>3.07</v>
+      </c>
+      <c r="W20" s="6">
+        <v>3.07</v>
+      </c>
+      <c r="X20" s="6">
+        <v>3.09</v>
+      </c>
+      <c r="Y20" s="6">
+        <v>3.14</v>
+      </c>
+      <c r="Z20" s="6">
+        <v>3.08</v>
+      </c>
+      <c r="AA20" s="6">
+        <v>3.14</v>
+      </c>
+      <c r="AB20" s="6">
+        <v>3.15</v>
+      </c>
+      <c r="AC20" s="6">
+        <v>3.16</v>
+      </c>
+      <c r="AD20" s="6">
+        <v>3.17</v>
+      </c>
+      <c r="AE20" s="6">
+        <v>3.17</v>
+      </c>
+      <c r="AF20" s="7">
+        <v>3.16</v>
+      </c>
+      <c r="AG20" s="7">
+        <v>3.14</v>
+      </c>
+      <c r="AH20" s="7">
+        <v>3.14</v>
+      </c>
+      <c r="AI20" s="7">
+        <v>3.14</v>
+      </c>
+      <c r="AJ20" s="7">
+        <v>3.14</v>
+      </c>
+      <c r="AK20" s="7">
+        <v>3.13</v>
+      </c>
+      <c r="AL20" s="7">
+        <v>3.12</v>
+      </c>
+      <c r="AM20" s="7">
+        <v>3.12</v>
+      </c>
+      <c r="AN20" s="7">
+        <v>3.12</v>
+      </c>
+      <c r="AO20" s="7">
+        <v>3.12</v>
+      </c>
+      <c r="AP20" s="7">
+        <v>3.11</v>
+      </c>
+      <c r="AQ20" s="7">
+        <v>3.11</v>
+      </c>
+      <c r="AR20" s="7"/>
+      <c r="AS20" s="7"/>
+      <c r="AT20" s="7"/>
+    </row>
+    <row r="21" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="C21" s="6">
+        <v>2.88</v>
+      </c>
+      <c r="D21" s="6">
+        <v>2.86</v>
+      </c>
+      <c r="E21" s="6">
+        <v>2.86</v>
+      </c>
+      <c r="F21" s="6">
+        <v>2.83</v>
+      </c>
+      <c r="G21" s="6">
+        <v>2.82</v>
+      </c>
+      <c r="H21" s="6">
+        <v>2.83</v>
+      </c>
+      <c r="I21" s="6">
+        <v>2.81</v>
+      </c>
+      <c r="J21" s="6">
+        <v>2.77</v>
+      </c>
+      <c r="K21" s="6">
+        <v>2.77</v>
+      </c>
+      <c r="L21" s="6">
+        <v>2.7</v>
+      </c>
+      <c r="M21" s="6">
+        <v>2.77</v>
+      </c>
+      <c r="N21" s="6">
+        <v>2.78</v>
+      </c>
+      <c r="O21" s="6">
+        <v>2.74</v>
+      </c>
+      <c r="P21" s="6">
+        <v>2.73</v>
+      </c>
+      <c r="Q21" s="6">
+        <v>2.76</v>
+      </c>
+      <c r="R21" s="6">
+        <v>2.69</v>
+      </c>
+      <c r="S21" s="6">
+        <v>2.68</v>
+      </c>
+      <c r="T21" s="6">
+        <v>2.68</v>
+      </c>
+      <c r="U21" s="6">
+        <v>2.65</v>
+      </c>
+      <c r="V21" s="6">
+        <v>2.65</v>
+      </c>
+      <c r="W21" s="6">
+        <v>2.63</v>
+      </c>
+      <c r="X21" s="6">
+        <v>2.59</v>
+      </c>
+      <c r="Y21" s="6">
+        <v>2.6</v>
+      </c>
+      <c r="Z21" s="6">
+        <v>2.56</v>
+      </c>
+      <c r="AA21" s="6">
+        <v>2.48</v>
+      </c>
+      <c r="AB21" s="6">
+        <v>2.46</v>
+      </c>
+      <c r="AC21" s="6">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="AD21" s="6">
+        <v>2.42</v>
+      </c>
+      <c r="AE21" s="6">
+        <v>2.33</v>
+      </c>
+      <c r="AF21" s="7">
+        <v>2.29</v>
+      </c>
+      <c r="AG21" s="7">
+        <v>2.27</v>
+      </c>
+      <c r="AH21" s="7">
+        <v>2.23</v>
+      </c>
+      <c r="AI21" s="7">
+        <v>2.21</v>
+      </c>
+      <c r="AJ21" s="7">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="AK21" s="7">
+        <v>2.17</v>
+      </c>
+      <c r="AL21" s="7">
+        <v>2.15</v>
+      </c>
+      <c r="AM21" s="7">
+        <v>2.02</v>
+      </c>
+      <c r="AN21" s="7">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="AO21" s="7">
+        <v>1.98</v>
+      </c>
+      <c r="AP21" s="7">
+        <v>1.96</v>
+      </c>
+      <c r="AQ21" s="7">
+        <v>1.82</v>
+      </c>
+      <c r="AR21" s="7"/>
+      <c r="AS21" s="7"/>
+      <c r="AT21" s="7"/>
+    </row>
+    <row r="22" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="C22" s="6">
+        <v>3.16</v>
+      </c>
+      <c r="D22" s="6">
+        <v>3.19</v>
+      </c>
+      <c r="E22" s="6">
+        <v>3.18</v>
+      </c>
+      <c r="F22" s="6">
+        <v>3.24</v>
+      </c>
+      <c r="G22" s="6">
+        <v>3.21</v>
+      </c>
+      <c r="H22" s="6">
+        <v>3.22</v>
+      </c>
+      <c r="I22" s="6">
+        <v>3.12</v>
+      </c>
+      <c r="J22" s="6">
+        <v>3.17</v>
+      </c>
+      <c r="K22" s="6">
+        <v>3.19</v>
+      </c>
+      <c r="L22" s="6">
+        <v>3.13</v>
+      </c>
+      <c r="M22" s="6">
+        <v>3.17</v>
+      </c>
+      <c r="N22" s="6">
+        <v>3.14</v>
+      </c>
+      <c r="O22" s="6">
+        <v>3.3</v>
+      </c>
+      <c r="P22" s="6">
+        <v>3.24</v>
+      </c>
+      <c r="Q22" s="6">
+        <v>3.16</v>
+      </c>
+      <c r="R22" s="6">
+        <v>3.14</v>
+      </c>
+      <c r="S22" s="6">
+        <v>3.11</v>
+      </c>
+      <c r="T22" s="6">
+        <v>3.07</v>
+      </c>
+      <c r="U22" s="6">
+        <v>2.82</v>
+      </c>
+      <c r="V22" s="6">
+        <v>2.95</v>
+      </c>
+      <c r="W22" s="6">
+        <v>2.93</v>
+      </c>
+      <c r="X22" s="6">
+        <v>2.79</v>
+      </c>
+      <c r="Y22" s="6">
+        <v>2.76</v>
+      </c>
+      <c r="Z22" s="6">
+        <v>2.9</v>
+      </c>
+      <c r="AA22" s="6">
+        <v>3.05</v>
+      </c>
+      <c r="AB22" s="6">
+        <v>3.07</v>
+      </c>
+      <c r="AC22" s="6">
+        <v>3.07</v>
+      </c>
+      <c r="AD22" s="6">
+        <v>3.04</v>
+      </c>
+      <c r="AE22" s="6">
+        <v>3.05</v>
+      </c>
+      <c r="AF22" s="7">
+        <v>3.03</v>
+      </c>
+      <c r="AG22" s="7">
+        <v>2.91</v>
+      </c>
+      <c r="AH22" s="7">
+        <v>2.88</v>
+      </c>
+      <c r="AI22" s="7">
+        <v>2.85</v>
+      </c>
+      <c r="AJ22" s="7">
+        <v>2.89</v>
+      </c>
+      <c r="AK22" s="7">
+        <v>2.97</v>
+      </c>
+      <c r="AL22" s="7">
+        <v>2.9</v>
+      </c>
+      <c r="AM22" s="7">
+        <v>3.04</v>
+      </c>
+      <c r="AN22" s="7">
+        <v>2.97</v>
+      </c>
+      <c r="AO22" s="7">
+        <v>2.93</v>
+      </c>
+      <c r="AP22" s="7">
+        <v>2.92</v>
+      </c>
+      <c r="AQ22" s="7">
+        <v>2.81</v>
+      </c>
+      <c r="AR22" s="7"/>
+      <c r="AS22" s="7"/>
+      <c r="AT22" s="7"/>
+    </row>
+    <row r="23" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="C23" s="6">
+        <v>3.16</v>
+      </c>
+      <c r="D23" s="6">
+        <v>3.19</v>
+      </c>
+      <c r="E23" s="6">
+        <v>3.18</v>
+      </c>
+      <c r="F23" s="6">
+        <v>3.24</v>
+      </c>
+      <c r="G23" s="6">
+        <v>3.21</v>
+      </c>
+      <c r="H23" s="6">
+        <v>3.22</v>
+      </c>
+      <c r="I23" s="6">
+        <v>3.12</v>
+      </c>
+      <c r="J23" s="6">
+        <v>3.17</v>
+      </c>
+      <c r="K23" s="6">
+        <v>3.19</v>
+      </c>
+      <c r="L23" s="6">
+        <v>3.13</v>
+      </c>
+      <c r="M23" s="6">
+        <v>3.17</v>
+      </c>
+      <c r="N23" s="6">
+        <v>3.14</v>
+      </c>
+      <c r="O23" s="6">
+        <v>3.3</v>
+      </c>
+      <c r="P23" s="6">
+        <v>3.24</v>
+      </c>
+      <c r="Q23" s="6">
+        <v>3.16</v>
+      </c>
+      <c r="R23" s="6">
+        <v>3.14</v>
+      </c>
+      <c r="S23" s="6">
+        <v>3.11</v>
+      </c>
+      <c r="T23" s="6">
+        <v>3.07</v>
+      </c>
+      <c r="U23" s="6">
+        <v>2.82</v>
+      </c>
+      <c r="V23" s="6">
+        <v>2.95</v>
+      </c>
+      <c r="W23" s="6">
+        <v>2.93</v>
+      </c>
+      <c r="X23" s="6">
+        <v>2.79</v>
+      </c>
+      <c r="Y23" s="6">
+        <v>2.76</v>
+      </c>
+      <c r="Z23" s="6">
+        <v>2.9</v>
+      </c>
+      <c r="AA23" s="6">
+        <v>3.05</v>
+      </c>
+      <c r="AB23" s="6">
+        <v>3.07</v>
+      </c>
+      <c r="AC23" s="6">
+        <v>3.07</v>
+      </c>
+      <c r="AD23" s="6">
+        <v>3.04</v>
+      </c>
+      <c r="AE23" s="6">
+        <v>3.05</v>
+      </c>
+      <c r="AF23" s="7">
+        <v>3.03</v>
+      </c>
+      <c r="AG23" s="7">
+        <v>2.91</v>
+      </c>
+      <c r="AH23" s="7">
+        <v>2.88</v>
+      </c>
+      <c r="AI23" s="7">
+        <v>2.85</v>
+      </c>
+      <c r="AJ23" s="7">
+        <v>2.89</v>
+      </c>
+      <c r="AK23" s="7">
+        <v>2.97</v>
+      </c>
+      <c r="AL23" s="7">
+        <v>2.9</v>
+      </c>
+      <c r="AM23" s="7">
+        <v>3.04</v>
+      </c>
+      <c r="AN23" s="7">
+        <v>2.97</v>
+      </c>
+      <c r="AO23" s="7">
+        <v>2.93</v>
+      </c>
+      <c r="AP23" s="7">
+        <v>2.92</v>
+      </c>
+      <c r="AQ23" s="7">
+        <v>2.81</v>
+      </c>
+      <c r="AR23" s="7"/>
+      <c r="AS23" s="7"/>
+      <c r="AT23" s="7"/>
+    </row>
+    <row r="24" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="C24" s="6">
+        <v>3.5</v>
+      </c>
+      <c r="D24" s="6">
+        <v>3.69</v>
+      </c>
+      <c r="E24" s="6">
+        <v>3.7</v>
+      </c>
+      <c r="F24" s="6">
+        <v>3.77</v>
+      </c>
+      <c r="G24" s="6">
+        <v>3.76</v>
+      </c>
+      <c r="H24" s="6">
+        <v>3.69</v>
+      </c>
+      <c r="I24" s="6">
+        <v>3.63</v>
+      </c>
+      <c r="J24" s="6">
+        <v>3.64</v>
+      </c>
+      <c r="K24" s="6">
+        <v>3.65</v>
+      </c>
+      <c r="L24" s="6">
+        <v>3.59</v>
+      </c>
+      <c r="M24" s="6">
+        <v>3.68</v>
+      </c>
+      <c r="N24" s="6">
+        <v>3.66</v>
+      </c>
+      <c r="O24" s="6">
+        <v>3.81</v>
+      </c>
+      <c r="P24" s="6">
+        <v>3.75</v>
+      </c>
+      <c r="Q24" s="6">
+        <v>3.64</v>
+      </c>
+      <c r="R24" s="6">
+        <v>3.6</v>
+      </c>
+      <c r="S24" s="6">
+        <v>3.52</v>
+      </c>
+      <c r="T24" s="6">
+        <v>3.46</v>
+      </c>
+      <c r="U24" s="6">
+        <v>2.85</v>
+      </c>
+      <c r="V24" s="6">
+        <v>2.94</v>
+      </c>
+      <c r="W24" s="6">
+        <v>2.85</v>
+      </c>
+      <c r="X24" s="6">
+        <v>2.96</v>
+      </c>
+      <c r="Y24" s="6">
+        <v>2.89</v>
+      </c>
+      <c r="Z24" s="6">
+        <v>2.87</v>
+      </c>
+      <c r="AA24" s="6">
+        <v>3.51</v>
+      </c>
+      <c r="AB24" s="6">
+        <v>3.51</v>
+      </c>
+      <c r="AC24" s="6">
+        <v>3.47</v>
+      </c>
+      <c r="AD24" s="6">
+        <v>3.34</v>
+      </c>
+      <c r="AE24" s="6">
+        <v>3.47</v>
+      </c>
+      <c r="AF24" s="7">
+        <v>3.45</v>
+      </c>
+      <c r="AG24" s="7">
+        <v>3.25</v>
+      </c>
+      <c r="AH24" s="7">
+        <v>3.23</v>
+      </c>
+      <c r="AI24" s="7">
+        <v>3.16</v>
+      </c>
+      <c r="AJ24" s="7">
+        <v>3.33</v>
+      </c>
+      <c r="AK24" s="7">
+        <v>3.34</v>
+      </c>
+      <c r="AL24" s="7">
+        <v>3.06</v>
+      </c>
+      <c r="AM24" s="7">
+        <v>2.69</v>
+      </c>
+      <c r="AN24" s="7">
+        <v>2.85</v>
+      </c>
+      <c r="AO24" s="7">
+        <v>2.75</v>
+      </c>
+      <c r="AP24" s="7">
+        <v>2.75</v>
+      </c>
+      <c r="AQ24" s="7">
+        <v>2.82</v>
+      </c>
+      <c r="AR24" s="7"/>
+      <c r="AS24" s="7"/>
+      <c r="AT24" s="7"/>
+    </row>
+    <row r="25" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="C25" s="6">
+        <v>3.44</v>
+      </c>
+      <c r="D25" s="6">
+        <v>3.86</v>
+      </c>
+      <c r="E25" s="6">
+        <v>3.87</v>
+      </c>
+      <c r="F25" s="6">
+        <v>3.89</v>
+      </c>
+      <c r="G25" s="6">
+        <v>3.89</v>
+      </c>
+      <c r="H25" s="6">
+        <v>3.86</v>
+      </c>
+      <c r="I25" s="6">
+        <v>3.87</v>
+      </c>
+      <c r="J25" s="6">
+        <v>3.98</v>
+      </c>
+      <c r="K25" s="6">
+        <v>3.84</v>
+      </c>
+      <c r="L25" s="6">
+        <v>3.67</v>
+      </c>
+      <c r="M25" s="6">
+        <v>3.45</v>
+      </c>
+      <c r="N25" s="6">
+        <v>3.41</v>
+      </c>
+      <c r="O25" s="6">
+        <v>3.37</v>
+      </c>
+      <c r="P25" s="6">
+        <v>3.08</v>
+      </c>
+      <c r="Q25" s="6">
+        <v>3.1</v>
+      </c>
+      <c r="R25" s="6">
+        <v>3.23</v>
+      </c>
+      <c r="S25" s="6">
+        <v>2.87</v>
+      </c>
+      <c r="T25" s="6">
+        <v>2.78</v>
+      </c>
+      <c r="U25" s="6">
+        <v>1.99</v>
+      </c>
+      <c r="V25" s="6">
+        <v>1.98</v>
+      </c>
+      <c r="W25" s="6">
+        <v>1.94</v>
+      </c>
+      <c r="X25" s="6">
+        <v>2.93</v>
+      </c>
+      <c r="Y25" s="6">
+        <v>2.42</v>
+      </c>
+      <c r="Z25" s="6">
+        <v>2.42</v>
+      </c>
+      <c r="AA25" s="6">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="AB25" s="6">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="AC25" s="6">
+        <v>1.93</v>
+      </c>
+      <c r="AD25" s="6">
+        <v>2.12</v>
+      </c>
+      <c r="AE25" s="6">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="AF25" s="7">
+        <v>2.09</v>
+      </c>
+      <c r="AG25" s="7">
+        <v>2.09</v>
+      </c>
+      <c r="AH25" s="7">
+        <v>1.66</v>
+      </c>
+      <c r="AI25" s="7">
+        <v>0.93</v>
+      </c>
+      <c r="AJ25" s="7">
+        <v>0.98</v>
+      </c>
+      <c r="AK25" s="7">
+        <v>0.95</v>
+      </c>
+      <c r="AL25" s="7">
+        <v>0.1</v>
+      </c>
+      <c r="AM25" s="7">
+        <v>0.1</v>
+      </c>
+      <c r="AN25" s="7">
+        <v>0.7</v>
+      </c>
+      <c r="AO25" s="7">
+        <v>0.73</v>
+      </c>
+      <c r="AP25" s="7">
+        <v>0.73</v>
+      </c>
+      <c r="AQ25" s="7">
+        <v>0.72</v>
+      </c>
+      <c r="AR25" s="7"/>
+      <c r="AS25" s="7"/>
+      <c r="AT25" s="7"/>
+    </row>
+    <row r="26" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="C26" s="6">
+        <v>2.87</v>
+      </c>
+      <c r="D26" s="6">
+        <v>2.85</v>
+      </c>
+      <c r="E26" s="6">
+        <v>2.76</v>
+      </c>
+      <c r="F26" s="6">
+        <v>2.71</v>
+      </c>
+      <c r="G26" s="6">
+        <v>2.7</v>
+      </c>
+      <c r="H26" s="6">
+        <v>2.79</v>
+      </c>
+      <c r="I26" s="6">
+        <v>3.59</v>
+      </c>
+      <c r="J26" s="6">
+        <v>3.88</v>
+      </c>
+      <c r="K26" s="6">
+        <v>4.07</v>
+      </c>
+      <c r="L26" s="6">
+        <v>4.01</v>
+      </c>
+      <c r="M26" s="6">
+        <v>4</v>
+      </c>
+      <c r="N26" s="6">
+        <v>3.84</v>
+      </c>
+      <c r="O26" s="6">
+        <v>4.41</v>
+      </c>
+      <c r="P26" s="6">
+        <v>4.6399999999999997</v>
+      </c>
+      <c r="Q26" s="6">
+        <v>4.3</v>
+      </c>
+      <c r="R26" s="6">
+        <v>4.26</v>
+      </c>
+      <c r="S26" s="6">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="T26" s="6">
+        <v>4.3499999999999996</v>
+      </c>
+      <c r="U26" s="6">
+        <v>2.95</v>
+      </c>
+      <c r="V26" s="6">
+        <v>3.54</v>
+      </c>
+      <c r="W26" s="6">
+        <v>2.87</v>
+      </c>
+      <c r="X26" s="6">
+        <v>2.89</v>
+      </c>
+      <c r="Y26" s="6">
+        <v>2.85</v>
+      </c>
+      <c r="Z26" s="6">
+        <v>2.87</v>
+      </c>
+      <c r="AA26" s="6">
+        <v>3.86</v>
+      </c>
+      <c r="AB26" s="6">
+        <v>2.42</v>
+      </c>
+      <c r="AC26" s="6">
+        <v>2.39</v>
+      </c>
+      <c r="AD26" s="6">
+        <v>2.16</v>
+      </c>
+      <c r="AE26" s="6">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="AF26" s="7">
+        <v>2.23</v>
+      </c>
+      <c r="AG26" s="7">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AH26" s="7">
+        <v>2.14</v>
+      </c>
+      <c r="AI26" s="7">
+        <v>2.64</v>
+      </c>
+      <c r="AJ26" s="7">
+        <v>2.11</v>
+      </c>
+      <c r="AK26" s="7">
+        <v>2.13</v>
+      </c>
+      <c r="AL26" s="7">
+        <v>3.17</v>
+      </c>
+      <c r="AM26" s="7">
+        <v>1.94</v>
+      </c>
+      <c r="AN26" s="7">
+        <v>1.29</v>
+      </c>
+      <c r="AO26" s="7">
+        <v>1.24</v>
+      </c>
+      <c r="AP26" s="7">
+        <v>1.25</v>
+      </c>
+      <c r="AQ26" s="7">
+        <v>1.04</v>
+      </c>
+      <c r="AR26" s="7"/>
+      <c r="AS26" s="7"/>
+      <c r="AT26" s="7"/>
+    </row>
+    <row r="27" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="C27" s="6">
+        <v>3.95</v>
+      </c>
+      <c r="D27" s="6">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="E27" s="6">
+        <v>3.98</v>
+      </c>
+      <c r="F27" s="6">
+        <v>4.1500000000000004</v>
+      </c>
+      <c r="G27" s="6">
+        <v>4.22</v>
+      </c>
+      <c r="H27" s="6">
+        <v>3.9</v>
+      </c>
+      <c r="I27" s="6">
+        <v>3.47</v>
+      </c>
+      <c r="J27" s="6">
+        <v>3.41</v>
+      </c>
+      <c r="K27" s="6">
+        <v>3.41</v>
+      </c>
+      <c r="L27" s="6">
+        <v>3.42</v>
+      </c>
+      <c r="M27" s="6">
+        <v>3.61</v>
+      </c>
+      <c r="N27" s="6">
+        <v>3.61</v>
+      </c>
+      <c r="O27" s="6">
+        <v>3.51</v>
+      </c>
+      <c r="P27" s="6">
+        <v>3.51</v>
+      </c>
+      <c r="Q27" s="6">
+        <v>3.41</v>
+      </c>
+      <c r="R27" s="6">
+        <v>3.4</v>
+      </c>
+      <c r="S27" s="6">
+        <v>3.25</v>
+      </c>
+      <c r="T27" s="6">
+        <v>3.2</v>
+      </c>
+      <c r="U27" s="6">
+        <v>3.11</v>
+      </c>
+      <c r="V27" s="6">
+        <v>3.06</v>
+      </c>
+      <c r="W27" s="6">
+        <v>3.06</v>
+      </c>
+      <c r="X27" s="6">
+        <v>2.98</v>
+      </c>
+      <c r="Y27" s="6">
+        <v>2.96</v>
+      </c>
+      <c r="Z27" s="6">
+        <v>2.93</v>
+      </c>
+      <c r="AA27" s="6">
+        <v>3.62</v>
+      </c>
+      <c r="AB27" s="6">
+        <v>3.86</v>
+      </c>
+      <c r="AC27" s="6">
+        <v>3.86</v>
+      </c>
+      <c r="AD27" s="6">
+        <v>3.84</v>
+      </c>
+      <c r="AE27" s="6">
+        <v>3.83</v>
+      </c>
+      <c r="AF27" s="7">
+        <v>3.79</v>
+      </c>
+      <c r="AG27" s="7">
+        <v>3.51</v>
+      </c>
+      <c r="AH27" s="7">
+        <v>3.5</v>
+      </c>
+      <c r="AI27" s="7">
+        <v>3.57</v>
+      </c>
+      <c r="AJ27" s="7">
+        <v>3.59</v>
+      </c>
+      <c r="AK27" s="7">
+        <v>3.57</v>
+      </c>
+      <c r="AL27" s="7">
+        <v>3.58</v>
+      </c>
+      <c r="AM27" s="7">
+        <v>3.41</v>
+      </c>
+      <c r="AN27" s="7">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="AO27" s="7">
+        <v>4.09</v>
+      </c>
+      <c r="AP27" s="7">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="AQ27" s="7">
+        <v>4.17</v>
+      </c>
+      <c r="AR27" s="7"/>
+      <c r="AS27" s="7"/>
+      <c r="AT27" s="7"/>
+    </row>
+    <row r="28" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="C28" s="6">
+        <v>3.51</v>
+      </c>
+      <c r="D28" s="6">
+        <v>3.69</v>
+      </c>
+      <c r="E28" s="6">
+        <v>3.71</v>
+      </c>
+      <c r="F28" s="6">
+        <v>3.78</v>
+      </c>
+      <c r="G28" s="6">
+        <v>3.77</v>
+      </c>
+      <c r="H28" s="6">
+        <v>3.69</v>
+      </c>
+      <c r="I28" s="6">
+        <v>3.63</v>
+      </c>
+      <c r="J28" s="6">
+        <v>3.64</v>
+      </c>
+      <c r="K28" s="6">
+        <v>3.65</v>
+      </c>
+      <c r="L28" s="6">
+        <v>3.59</v>
+      </c>
+      <c r="M28" s="6">
+        <v>3.68</v>
+      </c>
+      <c r="N28" s="6">
+        <v>3.66</v>
+      </c>
+      <c r="O28" s="6">
+        <v>3.81</v>
+      </c>
+      <c r="P28" s="6">
+        <v>3.76</v>
+      </c>
+      <c r="Q28" s="6">
+        <v>3.65</v>
+      </c>
+      <c r="R28" s="6">
+        <v>3.61</v>
+      </c>
+      <c r="S28" s="6">
+        <v>3.52</v>
+      </c>
+      <c r="T28" s="6">
+        <v>3.46</v>
+      </c>
+      <c r="U28" s="6">
+        <v>2.85</v>
+      </c>
+      <c r="V28" s="6">
+        <v>2.94</v>
+      </c>
+      <c r="W28" s="6">
+        <v>2.86</v>
+      </c>
+      <c r="X28" s="6">
+        <v>2.96</v>
+      </c>
+      <c r="Y28" s="6">
+        <v>2.9</v>
+      </c>
+      <c r="Z28" s="6">
+        <v>2.87</v>
+      </c>
+      <c r="AA28" s="6">
+        <v>3.51</v>
+      </c>
+      <c r="AB28" s="6">
+        <v>3.51</v>
+      </c>
+      <c r="AC28" s="6">
+        <v>3.47</v>
+      </c>
+      <c r="AD28" s="6">
+        <v>3.34</v>
+      </c>
+      <c r="AE28" s="6">
+        <v>3.47</v>
+      </c>
+      <c r="AF28" s="7">
+        <v>3.45</v>
+      </c>
+      <c r="AG28" s="7">
+        <v>3.25</v>
+      </c>
+      <c r="AH28" s="7">
+        <v>3.23</v>
+      </c>
+      <c r="AI28" s="7">
+        <v>3.16</v>
+      </c>
+      <c r="AJ28" s="7">
+        <v>3.33</v>
+      </c>
+      <c r="AK28" s="7">
+        <v>3.34</v>
+      </c>
+      <c r="AL28" s="7">
+        <v>3.06</v>
+      </c>
+      <c r="AM28" s="7">
+        <v>2.69</v>
+      </c>
+      <c r="AN28" s="7">
+        <v>2.85</v>
+      </c>
+      <c r="AO28" s="7">
+        <v>2.75</v>
+      </c>
+      <c r="AP28" s="7">
+        <v>2.75</v>
+      </c>
+      <c r="AQ28" s="7">
+        <v>2.82</v>
+      </c>
+      <c r="AR28" s="7"/>
+      <c r="AS28" s="7"/>
+      <c r="AT28" s="7"/>
+    </row>
+    <row r="29" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="C29" s="6">
+        <v>2.42</v>
+      </c>
+      <c r="D29" s="6">
+        <v>2.76</v>
+      </c>
+      <c r="E29" s="6">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="F29" s="6">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="G29" s="6">
+        <v>2.77</v>
+      </c>
+      <c r="H29" s="6">
+        <v>3.07</v>
+      </c>
+      <c r="I29" s="6">
+        <v>3.07</v>
+      </c>
+      <c r="J29" s="6">
+        <v>2.6</v>
+      </c>
+      <c r="K29" s="6">
+        <v>2.6</v>
+      </c>
+      <c r="L29" s="6">
+        <v>2.61</v>
+      </c>
+      <c r="M29" s="6">
+        <v>2.5</v>
+      </c>
+      <c r="N29" s="6">
+        <v>2.5</v>
+      </c>
+      <c r="O29" s="6">
+        <v>2.52</v>
+      </c>
+      <c r="P29" s="6">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="Q29" s="6">
+        <v>1.8</v>
+      </c>
+      <c r="R29" s="6">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="S29" s="6">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="T29" s="6">
+        <v>3.18</v>
+      </c>
+      <c r="U29" s="6">
+        <v>3.18</v>
+      </c>
+      <c r="V29" s="6">
+        <v>3.18</v>
+      </c>
+      <c r="W29" s="6">
+        <v>1.64</v>
+      </c>
+      <c r="X29" s="6">
+        <v>3.19</v>
+      </c>
+      <c r="Y29" s="6">
+        <v>2.1</v>
+      </c>
+      <c r="Z29" s="6">
+        <v>3.18</v>
+      </c>
+      <c r="AA29" s="6">
+        <v>3.06</v>
+      </c>
+      <c r="AB29" s="6">
+        <v>3.06</v>
+      </c>
+      <c r="AC29" s="6">
+        <v>3.06</v>
+      </c>
+      <c r="AD29" s="6">
+        <v>3.06</v>
+      </c>
+      <c r="AE29" s="6">
+        <v>3.05</v>
+      </c>
+      <c r="AF29" s="7">
+        <v>3.05</v>
+      </c>
+      <c r="AG29" s="7">
+        <v>3.43</v>
+      </c>
+      <c r="AH29" s="7">
+        <v>3.43</v>
+      </c>
+      <c r="AI29" s="7">
+        <v>3.43</v>
+      </c>
+      <c r="AJ29" s="7">
+        <v>3.43</v>
+      </c>
+      <c r="AK29" s="7">
+        <v>3.43</v>
+      </c>
+      <c r="AL29" s="7">
+        <v>3.43</v>
+      </c>
+      <c r="AM29" s="7">
+        <v>2.74</v>
+      </c>
+      <c r="AN29" s="7">
+        <v>2.74</v>
+      </c>
+      <c r="AO29" s="7">
+        <v>2.74</v>
+      </c>
+      <c r="AP29" s="7">
+        <v>2.74</v>
+      </c>
+      <c r="AQ29" s="7">
+        <v>2.74</v>
+      </c>
+      <c r="AR29" s="7"/>
+      <c r="AS29" s="7"/>
+      <c r="AT29" s="7"/>
+    </row>
+    <row r="30" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B30" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C30" s="6">
+        <v>3.05</v>
+      </c>
+      <c r="D30" s="6">
+        <v>3.02</v>
+      </c>
+      <c r="E30" s="6">
+        <v>2.98</v>
+      </c>
+      <c r="F30" s="6">
+        <v>3.04</v>
+      </c>
+      <c r="G30" s="6">
+        <v>3.01</v>
+      </c>
+      <c r="H30" s="6">
+        <v>2.99</v>
+      </c>
+      <c r="I30" s="6">
+        <v>2.82</v>
+      </c>
+      <c r="J30" s="6">
+        <v>2.73</v>
+      </c>
+      <c r="K30" s="6">
+        <v>2.73</v>
+      </c>
+      <c r="L30" s="6">
+        <v>2.7</v>
+      </c>
+      <c r="M30" s="6">
+        <v>2.67</v>
+      </c>
+      <c r="N30" s="6">
+        <v>2.65</v>
+      </c>
+      <c r="O30" s="6">
+        <v>2.79</v>
+      </c>
+      <c r="P30" s="6">
+        <v>2.78</v>
+      </c>
+      <c r="Q30" s="6">
+        <v>2.73</v>
+      </c>
+      <c r="R30" s="6">
+        <v>2.75</v>
+      </c>
+      <c r="S30" s="6">
+        <v>2.78</v>
+      </c>
+      <c r="T30" s="6">
+        <v>2.75</v>
+      </c>
+      <c r="U30" s="6">
+        <v>2.8</v>
+      </c>
+      <c r="V30" s="6">
+        <v>2.97</v>
+      </c>
+      <c r="W30" s="6">
+        <v>2.98</v>
+      </c>
+      <c r="X30" s="6">
+        <v>2.68</v>
+      </c>
+      <c r="Y30" s="6">
+        <v>2.66</v>
+      </c>
+      <c r="Z30" s="6">
+        <v>2.92</v>
+      </c>
+      <c r="AA30" s="6">
+        <v>2.77</v>
+      </c>
+      <c r="AB30" s="6">
+        <v>2.84</v>
+      </c>
+      <c r="AC30" s="6">
+        <v>2.87</v>
+      </c>
+      <c r="AD30" s="6">
+        <v>2.87</v>
+      </c>
+      <c r="AE30" s="6">
+        <v>2.83</v>
+      </c>
+      <c r="AF30" s="7">
+        <v>2.82</v>
+      </c>
+      <c r="AG30" s="7">
+        <v>2.72</v>
+      </c>
+      <c r="AH30" s="7">
+        <v>2.69</v>
+      </c>
+      <c r="AI30" s="7">
+        <v>2.7</v>
+      </c>
+      <c r="AJ30" s="7">
+        <v>2.7</v>
+      </c>
+      <c r="AK30" s="7">
+        <v>2.82</v>
+      </c>
+      <c r="AL30" s="7">
+        <v>2.82</v>
+      </c>
+      <c r="AM30" s="7">
+        <v>3.16</v>
+      </c>
+      <c r="AN30" s="7">
+        <v>3.01</v>
+      </c>
+      <c r="AO30" s="7">
+        <v>3</v>
+      </c>
+      <c r="AP30" s="7">
+        <v>2.99</v>
+      </c>
+      <c r="AQ30" s="7">
+        <v>2.81</v>
+      </c>
+      <c r="AR30" s="7"/>
+      <c r="AS30" s="7"/>
+      <c r="AT30" s="7"/>
+    </row>
+    <row r="31" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="C31" s="6">
+        <v>2.91</v>
+      </c>
+      <c r="D31" s="6">
+        <v>2.9</v>
+      </c>
+      <c r="E31" s="6">
+        <v>2.9</v>
+      </c>
+      <c r="F31" s="6">
+        <v>2.88</v>
+      </c>
+      <c r="G31" s="6">
+        <v>2.88</v>
+      </c>
+      <c r="H31" s="6">
+        <v>2.77</v>
+      </c>
+      <c r="I31" s="6">
+        <v>2.68</v>
+      </c>
+      <c r="J31" s="6">
+        <v>2.19</v>
+      </c>
+      <c r="K31" s="6">
+        <v>2.19</v>
+      </c>
+      <c r="L31" s="6">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="M31" s="6">
+        <v>1.91</v>
+      </c>
+      <c r="N31" s="6">
+        <v>2.14</v>
+      </c>
+      <c r="O31" s="6">
+        <v>2.65</v>
+      </c>
+      <c r="P31" s="6">
+        <v>2.69</v>
+      </c>
+      <c r="Q31" s="6">
+        <v>2.67</v>
+      </c>
+      <c r="R31" s="6">
+        <v>2.64</v>
+      </c>
+      <c r="S31" s="6">
+        <v>3.11</v>
+      </c>
+      <c r="T31" s="6">
+        <v>3.14</v>
+      </c>
+      <c r="U31" s="6">
+        <v>2.65</v>
+      </c>
+      <c r="V31" s="6">
+        <v>2.56</v>
+      </c>
+      <c r="W31" s="6">
+        <v>2.57</v>
+      </c>
+      <c r="X31" s="6">
+        <v>2.59</v>
+      </c>
+      <c r="Y31" s="6">
+        <v>2.54</v>
+      </c>
+      <c r="Z31" s="6">
+        <v>2.56</v>
+      </c>
+      <c r="AA31" s="6">
+        <v>1.92</v>
+      </c>
+      <c r="AB31" s="6">
+        <v>2.04</v>
+      </c>
+      <c r="AC31" s="6">
+        <v>2.21</v>
+      </c>
+      <c r="AD31" s="6">
+        <v>1.94</v>
+      </c>
+      <c r="AE31" s="6">
+        <v>1.5</v>
+      </c>
+      <c r="AF31" s="7">
+        <v>1.49</v>
+      </c>
+      <c r="AG31" s="7">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="AH31" s="7">
+        <v>1.99</v>
+      </c>
+      <c r="AI31" s="7">
+        <v>2.04</v>
+      </c>
+      <c r="AJ31" s="7">
+        <v>1.99</v>
+      </c>
+      <c r="AK31" s="7">
+        <v>1.88</v>
+      </c>
+      <c r="AL31" s="7">
+        <v>1.87</v>
+      </c>
+      <c r="AM31" s="7">
+        <v>1.86</v>
+      </c>
+      <c r="AN31" s="7">
+        <v>1.86</v>
+      </c>
+      <c r="AO31" s="7">
+        <v>2.23</v>
+      </c>
+      <c r="AP31" s="7">
+        <v>2.17</v>
+      </c>
+      <c r="AQ31" s="7">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="AR31" s="7"/>
+      <c r="AS31" s="7"/>
+      <c r="AT31" s="7"/>
+    </row>
+    <row r="32" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="11" t="s">
+        <v>48</v>
+      </c>
+      <c r="C32" s="6">
+        <v>3.15</v>
+      </c>
+      <c r="D32" s="6">
+        <v>3.1</v>
+      </c>
+      <c r="E32" s="6">
+        <v>3.03</v>
+      </c>
+      <c r="F32" s="6">
+        <v>3.14</v>
+      </c>
+      <c r="G32" s="6">
+        <v>3.11</v>
+      </c>
+      <c r="H32" s="6">
+        <v>3.12</v>
+      </c>
+      <c r="I32" s="6">
+        <v>2.91</v>
+      </c>
+      <c r="J32" s="6">
+        <v>2.9</v>
+      </c>
+      <c r="K32" s="6">
+        <v>2.91</v>
+      </c>
+      <c r="L32" s="6">
+        <v>2.9</v>
+      </c>
+      <c r="M32" s="6">
+        <v>2.88</v>
+      </c>
+      <c r="N32" s="6">
+        <v>2.82</v>
+      </c>
+      <c r="O32" s="6">
+        <v>2.83</v>
+      </c>
+      <c r="P32" s="6">
+        <v>2.81</v>
+      </c>
+      <c r="Q32" s="6">
+        <v>2.75</v>
+      </c>
+      <c r="R32" s="6">
+        <v>2.78</v>
+      </c>
+      <c r="S32" s="6">
+        <v>2.69</v>
+      </c>
+      <c r="T32" s="6">
+        <v>2.66</v>
+      </c>
+      <c r="U32" s="6">
+        <v>2.84</v>
+      </c>
+      <c r="V32" s="6">
+        <v>3.07</v>
+      </c>
+      <c r="W32" s="6">
+        <v>3.09</v>
+      </c>
+      <c r="X32" s="6">
+        <v>2.7</v>
+      </c>
+      <c r="Y32" s="6">
+        <v>2.7</v>
+      </c>
+      <c r="Z32" s="6">
+        <v>3.03</v>
+      </c>
+      <c r="AA32" s="6">
+        <v>2.99</v>
+      </c>
+      <c r="AB32" s="6">
+        <v>3</v>
+      </c>
+      <c r="AC32" s="6">
+        <v>3</v>
+      </c>
+      <c r="AD32" s="6">
+        <v>3.09</v>
+      </c>
+      <c r="AE32" s="6">
+        <v>3.08</v>
+      </c>
+      <c r="AF32" s="7">
+        <v>3.07</v>
+      </c>
+      <c r="AG32" s="7">
+        <v>2.84</v>
+      </c>
+      <c r="AH32" s="7">
+        <v>2.82</v>
+      </c>
+      <c r="AI32" s="7">
+        <v>2.82</v>
+      </c>
+      <c r="AJ32" s="7">
+        <v>2.82</v>
+      </c>
+      <c r="AK32" s="7">
+        <v>2.96</v>
+      </c>
+      <c r="AL32" s="7">
+        <v>2.97</v>
+      </c>
+      <c r="AM32" s="7">
+        <v>3.31</v>
+      </c>
+      <c r="AN32" s="7">
+        <v>3.16</v>
+      </c>
+      <c r="AO32" s="7">
+        <v>3.07</v>
+      </c>
+      <c r="AP32" s="7">
+        <v>3.06</v>
+      </c>
+      <c r="AQ32" s="7">
+        <v>2.87</v>
+      </c>
+      <c r="AR32" s="7"/>
+      <c r="AS32" s="7"/>
+      <c r="AT32" s="7"/>
+    </row>
+    <row r="33" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="C33" s="6">
+        <v>3.06</v>
+      </c>
+      <c r="D33" s="6">
+        <v>3.02</v>
+      </c>
+      <c r="E33" s="6">
+        <v>2.98</v>
+      </c>
+      <c r="F33" s="6">
+        <v>3.04</v>
+      </c>
+      <c r="G33" s="6">
+        <v>3.02</v>
+      </c>
+      <c r="H33" s="6">
+        <v>3</v>
+      </c>
+      <c r="I33" s="6">
+        <v>2.83</v>
+      </c>
+      <c r="J33" s="6">
+        <v>2.74</v>
+      </c>
+      <c r="K33" s="6">
+        <v>2.73</v>
+      </c>
+      <c r="L33" s="6">
+        <v>2.71</v>
+      </c>
+      <c r="M33" s="6">
+        <v>2.67</v>
+      </c>
+      <c r="N33" s="6">
+        <v>2.66</v>
+      </c>
+      <c r="O33" s="6">
+        <v>2.79</v>
+      </c>
+      <c r="P33" s="6">
+        <v>2.78</v>
+      </c>
+      <c r="Q33" s="6">
+        <v>2.74</v>
+      </c>
+      <c r="R33" s="6">
+        <v>2.75</v>
+      </c>
+      <c r="S33" s="6">
+        <v>2.78</v>
+      </c>
+      <c r="T33" s="6">
+        <v>2.76</v>
+      </c>
+      <c r="U33" s="6">
+        <v>2.8</v>
+      </c>
+      <c r="V33" s="6">
+        <v>2.97</v>
+      </c>
+      <c r="W33" s="6">
+        <v>2.98</v>
+      </c>
+      <c r="X33" s="6">
+        <v>2.68</v>
+      </c>
+      <c r="Y33" s="6">
+        <v>2.67</v>
+      </c>
+      <c r="Z33" s="6">
+        <v>2.92</v>
+      </c>
+      <c r="AA33" s="6">
+        <v>2.77</v>
+      </c>
+      <c r="AB33" s="6">
+        <v>2.84</v>
+      </c>
+      <c r="AC33" s="6">
+        <v>2.87</v>
+      </c>
+      <c r="AD33" s="6">
+        <v>2.87</v>
+      </c>
+      <c r="AE33" s="6">
+        <v>2.84</v>
+      </c>
+      <c r="AF33" s="7">
+        <v>2.83</v>
+      </c>
+      <c r="AG33" s="7">
+        <v>2.73</v>
+      </c>
+      <c r="AH33" s="7">
+        <v>2.7</v>
+      </c>
+      <c r="AI33" s="7">
+        <v>2.71</v>
+      </c>
+      <c r="AJ33" s="7">
+        <v>2.71</v>
+      </c>
+      <c r="AK33" s="7">
+        <v>2.83</v>
+      </c>
+      <c r="AL33" s="7">
+        <v>2.83</v>
+      </c>
+      <c r="AM33" s="7">
+        <v>3.17</v>
+      </c>
+      <c r="AN33" s="7">
+        <v>3.02</v>
+      </c>
+      <c r="AO33" s="7">
+        <v>3.01</v>
+      </c>
+      <c r="AP33" s="7">
+        <v>3</v>
+      </c>
+      <c r="AQ33" s="7">
+        <v>2.82</v>
+      </c>
+      <c r="AR33" s="7"/>
+      <c r="AS33" s="7"/>
+      <c r="AT33" s="7"/>
+    </row>
+    <row r="34" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="C34" s="6">
+        <v>2.17</v>
+      </c>
+      <c r="D34" s="6">
+        <v>2.19</v>
+      </c>
+      <c r="E34" s="6">
+        <v>2.62</v>
+      </c>
+      <c r="F34" s="6">
+        <v>2.62</v>
+      </c>
+      <c r="G34" s="6">
+        <v>1.59</v>
+      </c>
+      <c r="H34" s="6">
+        <v>1.75</v>
+      </c>
+      <c r="I34" s="6">
+        <v>1.74</v>
+      </c>
+      <c r="J34" s="6">
+        <v>1.74</v>
+      </c>
+      <c r="K34" s="6">
+        <v>1.74</v>
+      </c>
+      <c r="L34" s="6">
+        <v>0.38</v>
+      </c>
+      <c r="M34" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="N34" s="6">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="O34" s="6">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="P34" s="6">
+        <v>0.27</v>
+      </c>
+      <c r="Q34" s="6">
+        <v>0.26</v>
+      </c>
+      <c r="R34" s="6">
+        <v>0.25</v>
+      </c>
+      <c r="S34" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="T34" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="U34" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="V34" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="W34" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="X34" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y34" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z34" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA34" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="AB34" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="AC34" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="AD34" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE34" s="6">
+        <v>1</v>
+      </c>
+      <c r="AF34" s="7">
+        <v>1</v>
+      </c>
+      <c r="AG34" s="7">
+        <v>0.96</v>
+      </c>
+      <c r="AH34" s="7">
+        <v>0.96</v>
+      </c>
+      <c r="AI34" s="7">
+        <v>0.96</v>
+      </c>
+      <c r="AJ34" s="7">
+        <v>0.96</v>
+      </c>
+      <c r="AK34" s="7">
+        <v>0.96</v>
+      </c>
+      <c r="AL34" s="7">
+        <v>0.96</v>
+      </c>
+      <c r="AM34" s="7">
+        <v>0.96</v>
+      </c>
+      <c r="AN34" s="7">
+        <v>0.96</v>
+      </c>
+      <c r="AO34" s="7">
+        <v>0.96</v>
+      </c>
+      <c r="AP34" s="7">
+        <v>0.96</v>
+      </c>
+      <c r="AQ34" s="7">
+        <v>0.96</v>
+      </c>
+      <c r="AR34" s="7"/>
+      <c r="AS34" s="7"/>
+      <c r="AT34" s="7"/>
+    </row>
+    <row r="35" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="C35" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="D35" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="E35" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="F35" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="G35" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="H35" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="I35" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="J35" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="K35" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="L35" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="M35" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="N35" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="O35" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="P35" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q35" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="R35" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="S35" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="T35" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="U35" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="V35" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="W35" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="X35" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y35" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z35" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA35" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="AB35" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="AC35" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="AD35" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE35" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="AF35" s="32" t="s">
+        <v>29</v>
+      </c>
+      <c r="AG35" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="AH35" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="AI35" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="AJ35" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="AK35" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="AL35" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="AM35" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="AN35" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="AO35" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="AP35" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="AQ35" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="AR35" s="7"/>
+      <c r="AS35" s="7"/>
+      <c r="AT35" s="7"/>
+    </row>
+    <row r="36" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C36" s="6">
+        <v>7.02</v>
+      </c>
+      <c r="D36" s="6">
+        <v>7</v>
+      </c>
+      <c r="E36" s="6">
+        <v>6.98</v>
+      </c>
+      <c r="F36" s="6">
+        <v>6.96</v>
+      </c>
+      <c r="G36" s="6">
+        <v>6.87</v>
+      </c>
+      <c r="H36" s="6">
+        <v>6.88</v>
+      </c>
+      <c r="I36" s="6">
+        <v>6.86</v>
+      </c>
+      <c r="J36" s="6">
+        <v>6.84</v>
+      </c>
+      <c r="K36" s="6">
+        <v>6.82</v>
+      </c>
+      <c r="L36" s="6">
+        <v>6.8</v>
+      </c>
+      <c r="M36" s="6">
+        <v>6.78</v>
+      </c>
+      <c r="N36" s="6">
+        <v>6.77</v>
+      </c>
+      <c r="O36" s="6">
+        <v>6.76</v>
+      </c>
+      <c r="P36" s="6">
+        <v>6.74</v>
+      </c>
+      <c r="Q36" s="6">
+        <v>6.73</v>
+      </c>
+      <c r="R36" s="6">
+        <v>6.72</v>
+      </c>
+      <c r="S36" s="6">
+        <v>6.72</v>
+      </c>
+      <c r="T36" s="6">
+        <v>6.72</v>
+      </c>
+      <c r="U36" s="6">
+        <v>6.71</v>
+      </c>
+      <c r="V36" s="6">
+        <v>6.72</v>
+      </c>
+      <c r="W36" s="6">
+        <v>6.71</v>
+      </c>
+      <c r="X36" s="6">
+        <v>6.7</v>
+      </c>
+      <c r="Y36" s="6">
+        <v>6.68</v>
+      </c>
+      <c r="Z36" s="6">
+        <v>6.67</v>
+      </c>
+      <c r="AA36" s="6">
+        <v>6.61</v>
+      </c>
+      <c r="AB36" s="6">
+        <v>6.31</v>
+      </c>
+      <c r="AC36" s="6">
+        <v>6.29</v>
+      </c>
+      <c r="AD36" s="6">
+        <v>6.28</v>
+      </c>
+      <c r="AE36" s="6">
+        <v>6.28</v>
+      </c>
+      <c r="AF36" s="7">
+        <v>6.26</v>
+      </c>
+      <c r="AG36" s="7">
+        <v>6.25</v>
+      </c>
+      <c r="AH36" s="7">
+        <v>6.18</v>
+      </c>
+      <c r="AI36" s="7">
+        <v>6.14</v>
+      </c>
+      <c r="AJ36" s="7">
+        <v>6.13</v>
+      </c>
+      <c r="AK36" s="7">
+        <v>6.11</v>
+      </c>
+      <c r="AL36" s="7">
+        <v>6.1</v>
+      </c>
+      <c r="AM36" s="7">
+        <v>6.09</v>
+      </c>
+      <c r="AN36" s="7">
+        <v>5.95</v>
+      </c>
+      <c r="AO36" s="7">
+        <v>5.93</v>
+      </c>
+      <c r="AP36" s="7">
+        <v>5.91</v>
+      </c>
+      <c r="AQ36" s="7">
+        <v>5.89</v>
+      </c>
+      <c r="AR36" s="7"/>
+      <c r="AS36" s="7"/>
+      <c r="AT36" s="7"/>
+    </row>
+    <row r="37" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="C37" s="6">
+        <v>7.2</v>
+      </c>
+      <c r="D37" s="6">
+        <v>7.18</v>
+      </c>
+      <c r="E37" s="6">
+        <v>7.17</v>
+      </c>
+      <c r="F37" s="6">
+        <v>7.21</v>
+      </c>
+      <c r="G37" s="6">
+        <v>7.16</v>
+      </c>
+      <c r="H37" s="6">
+        <v>7.15</v>
+      </c>
+      <c r="I37" s="6">
+        <v>7.15</v>
+      </c>
+      <c r="J37" s="6">
+        <v>7.14</v>
+      </c>
+      <c r="K37" s="6">
+        <v>7.14</v>
+      </c>
+      <c r="L37" s="6">
+        <v>7.13</v>
+      </c>
+      <c r="M37" s="6">
+        <v>7.12</v>
+      </c>
+      <c r="N37" s="6">
+        <v>7.11</v>
+      </c>
+      <c r="O37" s="6">
+        <v>7.1</v>
+      </c>
+      <c r="P37" s="6">
+        <v>7.1</v>
+      </c>
+      <c r="Q37" s="6">
+        <v>7.09</v>
+      </c>
+      <c r="R37" s="6">
+        <v>7.1</v>
+      </c>
+      <c r="S37" s="6">
+        <v>7.09</v>
+      </c>
+      <c r="T37" s="6">
+        <v>7.08</v>
+      </c>
+      <c r="U37" s="6">
+        <v>7.08</v>
+      </c>
+      <c r="V37" s="6">
+        <v>7.07</v>
+      </c>
+      <c r="W37" s="6">
+        <v>7.06</v>
+      </c>
+      <c r="X37" s="6">
+        <v>7.05</v>
+      </c>
+      <c r="Y37" s="6">
+        <v>7.05</v>
+      </c>
+      <c r="Z37" s="6">
+        <v>7.04</v>
+      </c>
+      <c r="AA37" s="6">
+        <v>6.96</v>
+      </c>
+      <c r="AB37" s="6">
+        <v>6.53</v>
+      </c>
+      <c r="AC37" s="6">
+        <v>6.51</v>
+      </c>
+      <c r="AD37" s="6">
+        <v>6.5</v>
+      </c>
+      <c r="AE37" s="6">
+        <v>6.49</v>
+      </c>
+      <c r="AF37" s="7">
+        <v>6.47</v>
+      </c>
+      <c r="AG37" s="7">
+        <v>6.46</v>
+      </c>
+      <c r="AH37" s="7">
+        <v>6.39</v>
+      </c>
+      <c r="AI37" s="7">
+        <v>6.36</v>
+      </c>
+      <c r="AJ37" s="7">
+        <v>6.35</v>
+      </c>
+      <c r="AK37" s="7">
+        <v>6.33</v>
+      </c>
+      <c r="AL37" s="7">
+        <v>6.33</v>
+      </c>
+      <c r="AM37" s="7">
+        <v>6.3</v>
+      </c>
+      <c r="AN37" s="7">
+        <v>6.13</v>
+      </c>
+      <c r="AO37" s="7">
+        <v>6.11</v>
+      </c>
+      <c r="AP37" s="7">
+        <v>6.09</v>
+      </c>
+      <c r="AQ37" s="7">
+        <v>6.07</v>
+      </c>
+      <c r="AR37" s="7"/>
+      <c r="AS37" s="7"/>
+      <c r="AT37" s="7"/>
+    </row>
+    <row r="38" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="C38" s="6">
+        <v>5.78</v>
+      </c>
+      <c r="D38" s="6">
+        <v>5.76</v>
+      </c>
+      <c r="E38" s="6">
+        <v>5.75</v>
+      </c>
+      <c r="F38" s="6">
+        <v>5.77</v>
+      </c>
+      <c r="G38" s="6">
+        <v>5.74</v>
+      </c>
+      <c r="H38" s="6">
+        <v>5.74</v>
+      </c>
+      <c r="I38" s="6">
+        <v>5.74</v>
+      </c>
+      <c r="J38" s="6">
+        <v>5.74</v>
+      </c>
+      <c r="K38" s="6">
+        <v>5.74</v>
+      </c>
+      <c r="L38" s="6">
+        <v>5.73</v>
+      </c>
+      <c r="M38" s="6">
+        <v>5.73</v>
+      </c>
+      <c r="N38" s="6">
+        <v>5.73</v>
+      </c>
+      <c r="O38" s="6">
+        <v>5.73</v>
+      </c>
+      <c r="P38" s="6">
+        <v>5.73</v>
+      </c>
+      <c r="Q38" s="6">
+        <v>5.73</v>
+      </c>
+      <c r="R38" s="6">
+        <v>5.74</v>
+      </c>
+      <c r="S38" s="6">
+        <v>5.73</v>
+      </c>
+      <c r="T38" s="6">
+        <v>5.73</v>
+      </c>
+      <c r="U38" s="6">
+        <v>5.73</v>
+      </c>
+      <c r="V38" s="6">
+        <v>5.72</v>
+      </c>
+      <c r="W38" s="6">
+        <v>5.72</v>
+      </c>
+      <c r="X38" s="6">
+        <v>5.72</v>
+      </c>
+      <c r="Y38" s="6">
+        <v>5.73</v>
+      </c>
+      <c r="Z38" s="6">
+        <v>5.72</v>
+      </c>
+      <c r="AA38" s="6">
+        <v>5.6</v>
+      </c>
+      <c r="AB38" s="6">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="AC38" s="6">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="AD38" s="6">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="AE38" s="6">
+        <v>4.95</v>
+      </c>
+      <c r="AF38" s="7">
+        <v>4.95</v>
+      </c>
+      <c r="AG38" s="7">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="AH38" s="7">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="AI38" s="7">
+        <v>4.8899999999999997</v>
+      </c>
+      <c r="AJ38" s="7">
+        <v>4.88</v>
+      </c>
+      <c r="AK38" s="7">
+        <v>4.88</v>
+      </c>
+      <c r="AL38" s="7">
+        <v>4.8899999999999997</v>
+      </c>
+      <c r="AM38" s="7">
+        <v>4.88</v>
+      </c>
+      <c r="AN38" s="7">
+        <v>4.74</v>
+      </c>
+      <c r="AO38" s="7">
+        <v>4.74</v>
+      </c>
+      <c r="AP38" s="7">
+        <v>4.72</v>
+      </c>
+      <c r="AQ38" s="7">
+        <v>4.72</v>
+      </c>
+      <c r="AR38" s="7"/>
+      <c r="AS38" s="7"/>
+      <c r="AT38" s="7"/>
+    </row>
+    <row r="39" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="10" t="s">
+        <v>52</v>
+      </c>
+      <c r="C39" s="6">
+        <v>7.04</v>
+      </c>
+      <c r="D39" s="6">
+        <v>7.1</v>
+      </c>
+      <c r="E39" s="6">
+        <v>7.12</v>
+      </c>
+      <c r="F39" s="6">
+        <v>7.15</v>
+      </c>
+      <c r="G39" s="6">
+        <v>6.16</v>
+      </c>
+      <c r="H39" s="6">
+        <v>6.09</v>
+      </c>
+      <c r="I39" s="6">
+        <v>7.08</v>
+      </c>
+      <c r="J39" s="6">
+        <v>6.36</v>
+      </c>
+      <c r="K39" s="6">
+        <v>5.13</v>
+      </c>
+      <c r="L39" s="6">
+        <v>5.24</v>
+      </c>
+      <c r="M39" s="6">
+        <v>5.16</v>
+      </c>
+      <c r="N39" s="6">
+        <v>5.72</v>
+      </c>
+      <c r="O39" s="6">
+        <v>4.8899999999999997</v>
+      </c>
+      <c r="P39" s="6">
+        <v>4.7</v>
+      </c>
+      <c r="Q39" s="6">
+        <v>4.99</v>
+      </c>
+      <c r="R39" s="6">
+        <v>5.0199999999999996</v>
+      </c>
+      <c r="S39" s="6">
+        <v>5.04</v>
+      </c>
+      <c r="T39" s="6">
+        <v>5.95</v>
+      </c>
+      <c r="U39" s="6">
+        <v>5.01</v>
+      </c>
+      <c r="V39" s="6">
+        <v>5</v>
+      </c>
+      <c r="W39" s="6">
+        <v>4.83</v>
+      </c>
+      <c r="X39" s="6">
+        <v>5.01</v>
+      </c>
+      <c r="Y39" s="6">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="Z39" s="6">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="AA39" s="6">
+        <v>5.78</v>
+      </c>
+      <c r="AB39" s="6">
+        <v>3.5</v>
+      </c>
+      <c r="AC39" s="6">
+        <v>3.41</v>
+      </c>
+      <c r="AD39" s="6">
+        <v>3.44</v>
+      </c>
+      <c r="AE39" s="6">
+        <v>3.45</v>
+      </c>
+      <c r="AF39" s="7">
+        <v>4.93</v>
+      </c>
+      <c r="AG39" s="7">
+        <v>5.32</v>
+      </c>
+      <c r="AH39" s="7">
+        <v>5.35</v>
+      </c>
+      <c r="AI39" s="7">
+        <v>5.86</v>
+      </c>
+      <c r="AJ39" s="7">
+        <v>5.86</v>
+      </c>
+      <c r="AK39" s="7">
+        <v>6.19</v>
+      </c>
+      <c r="AL39" s="7">
+        <v>6.4</v>
+      </c>
+      <c r="AM39" s="7">
+        <v>6.53</v>
+      </c>
+      <c r="AN39" s="7">
+        <v>5.38</v>
+      </c>
+      <c r="AO39" s="7">
+        <v>4.8600000000000003</v>
+      </c>
+      <c r="AP39" s="7">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="AQ39" s="7">
+        <v>4.92</v>
+      </c>
+      <c r="AR39" s="7"/>
+      <c r="AS39" s="7"/>
+      <c r="AT39" s="7"/>
+    </row>
+    <row r="40" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="C40" s="6">
+        <v>7.55</v>
+      </c>
+      <c r="D40" s="6">
+        <v>7.59</v>
+      </c>
+      <c r="E40" s="6">
+        <v>7.64</v>
+      </c>
+      <c r="F40" s="6">
+        <v>7.71</v>
+      </c>
+      <c r="G40" s="6">
+        <v>6.16</v>
+      </c>
+      <c r="H40" s="6">
+        <v>5.69</v>
+      </c>
+      <c r="I40" s="6">
+        <v>6.17</v>
+      </c>
+      <c r="J40" s="6">
+        <v>6.36</v>
+      </c>
+      <c r="K40" s="6">
+        <v>5.13</v>
+      </c>
+      <c r="L40" s="6">
+        <v>5.24</v>
+      </c>
+      <c r="M40" s="6">
+        <v>5.16</v>
+      </c>
+      <c r="N40" s="6">
+        <v>5.72</v>
+      </c>
+      <c r="O40" s="6">
+        <v>4.8899999999999997</v>
+      </c>
+      <c r="P40" s="6">
+        <v>4.7</v>
+      </c>
+      <c r="Q40" s="6">
+        <v>4.99</v>
+      </c>
+      <c r="R40" s="6">
+        <v>5.0199999999999996</v>
+      </c>
+      <c r="S40" s="6">
+        <v>5.04</v>
+      </c>
+      <c r="T40" s="6">
+        <v>5.95</v>
+      </c>
+      <c r="U40" s="6">
+        <v>5.01</v>
+      </c>
+      <c r="V40" s="6">
+        <v>5</v>
+      </c>
+      <c r="W40" s="6">
+        <v>4.83</v>
+      </c>
+      <c r="X40" s="6">
+        <v>5.01</v>
+      </c>
+      <c r="Y40" s="6">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="Z40" s="6">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="AA40" s="6">
+        <v>4.76</v>
+      </c>
+      <c r="AB40" s="6">
+        <v>3.67</v>
+      </c>
+      <c r="AC40" s="6">
+        <v>3.66</v>
+      </c>
+      <c r="AD40" s="6">
+        <v>3.67</v>
+      </c>
+      <c r="AE40" s="6">
+        <v>3.7</v>
+      </c>
+      <c r="AF40" s="7">
+        <v>6.02</v>
+      </c>
+      <c r="AG40" s="7">
+        <v>5.7</v>
+      </c>
+      <c r="AH40" s="7">
+        <v>6.21</v>
+      </c>
+      <c r="AI40" s="7">
+        <v>6.28</v>
+      </c>
+      <c r="AJ40" s="7">
+        <v>6.23</v>
+      </c>
+      <c r="AK40" s="7">
+        <v>6.39</v>
+      </c>
+      <c r="AL40" s="7">
+        <v>6.42</v>
+      </c>
+      <c r="AM40" s="7">
+        <v>6.54</v>
+      </c>
+      <c r="AN40" s="7">
+        <v>5.43</v>
+      </c>
+      <c r="AO40" s="7">
+        <v>4.8899999999999997</v>
+      </c>
+      <c r="AP40" s="7">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="AQ40" s="7">
+        <v>5.34</v>
+      </c>
+      <c r="AR40" s="7"/>
+      <c r="AS40" s="7"/>
+      <c r="AT40" s="7"/>
+    </row>
+    <row r="41" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="C41" s="6">
+        <v>5.05</v>
+      </c>
+      <c r="D41" s="6">
+        <v>5.05</v>
+      </c>
+      <c r="E41" s="6">
+        <v>5.05</v>
+      </c>
+      <c r="F41" s="6">
+        <v>5.05</v>
+      </c>
+      <c r="G41" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H41" s="6">
+        <v>12.3</v>
+      </c>
+      <c r="I41" s="6">
+        <v>12.3</v>
+      </c>
+      <c r="J41" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="K41" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="L41" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="M41" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="N41" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O41" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P41" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q41" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="R41" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="S41" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="T41" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="U41" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="V41" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="W41" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="X41" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y41" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z41" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA41" s="6">
+        <v>5.81</v>
+      </c>
+      <c r="AB41" s="6">
+        <v>3.46</v>
+      </c>
+      <c r="AC41" s="6">
+        <v>3.35</v>
+      </c>
+      <c r="AD41" s="6">
+        <v>3.39</v>
+      </c>
+      <c r="AE41" s="6">
+        <v>3.39</v>
+      </c>
+      <c r="AF41" s="7">
+        <v>3.59</v>
+      </c>
+      <c r="AG41" s="7">
+        <v>3.52</v>
+      </c>
+      <c r="AH41" s="7">
+        <v>3.67</v>
+      </c>
+      <c r="AI41" s="7">
+        <v>3.88</v>
+      </c>
+      <c r="AJ41" s="7">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="AK41" s="7">
+        <v>4.47</v>
+      </c>
+      <c r="AL41" s="7">
+        <v>5.98</v>
+      </c>
+      <c r="AM41" s="7">
+        <v>0</v>
+      </c>
+      <c r="AN41" s="7">
+        <v>0</v>
+      </c>
+      <c r="AO41" s="7">
+        <v>0</v>
+      </c>
+      <c r="AP41" s="7">
+        <v>3.24</v>
+      </c>
+      <c r="AQ41" s="7">
+        <v>3.25</v>
+      </c>
+      <c r="AR41" s="7"/>
+      <c r="AS41" s="7"/>
+      <c r="AT41" s="7"/>
+    </row>
+    <row r="42" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="C42" s="6">
+        <v>5.78</v>
+      </c>
+      <c r="D42" s="6">
+        <v>5.76</v>
+      </c>
+      <c r="E42" s="6">
+        <v>5.75</v>
+      </c>
+      <c r="F42" s="6">
+        <v>5.77</v>
+      </c>
+      <c r="G42" s="6">
+        <v>5.74</v>
+      </c>
+      <c r="H42" s="6">
+        <v>5.74</v>
+      </c>
+      <c r="I42" s="6">
+        <v>5.74</v>
+      </c>
+      <c r="J42" s="6">
+        <v>5.74</v>
+      </c>
+      <c r="K42" s="6">
+        <v>5.74</v>
+      </c>
+      <c r="L42" s="6">
+        <v>5.73</v>
+      </c>
+      <c r="M42" s="6">
+        <v>5.73</v>
+      </c>
+      <c r="N42" s="6">
+        <v>5.73</v>
+      </c>
+      <c r="O42" s="6">
+        <v>5.73</v>
+      </c>
+      <c r="P42" s="6">
+        <v>5.73</v>
+      </c>
+      <c r="Q42" s="6">
+        <v>5.73</v>
+      </c>
+      <c r="R42" s="6">
+        <v>5.74</v>
+      </c>
+      <c r="S42" s="6">
+        <v>5.73</v>
+      </c>
+      <c r="T42" s="6">
+        <v>5.73</v>
+      </c>
+      <c r="U42" s="6">
+        <v>5.73</v>
+      </c>
+      <c r="V42" s="6">
+        <v>5.72</v>
+      </c>
+      <c r="W42" s="6">
+        <v>5.72</v>
+      </c>
+      <c r="X42" s="6">
+        <v>5.72</v>
+      </c>
+      <c r="Y42" s="6">
+        <v>5.73</v>
+      </c>
+      <c r="Z42" s="6">
+        <v>5.72</v>
+      </c>
+      <c r="AA42" s="6">
+        <v>5.6</v>
+      </c>
+      <c r="AB42" s="6">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="AC42" s="6">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="AD42" s="6">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="AE42" s="6">
+        <v>4.95</v>
+      </c>
+      <c r="AF42" s="7">
+        <v>4.95</v>
+      </c>
+      <c r="AG42" s="7">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="AH42" s="7">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="AI42" s="7">
+        <v>4.8899999999999997</v>
+      </c>
+      <c r="AJ42" s="7">
+        <v>4.88</v>
+      </c>
+      <c r="AK42" s="7">
+        <v>4.88</v>
+      </c>
+      <c r="AL42" s="7">
+        <v>4.8899999999999997</v>
+      </c>
+      <c r="AM42" s="7">
+        <v>4.88</v>
+      </c>
+      <c r="AN42" s="7">
+        <v>4.74</v>
+      </c>
+      <c r="AO42" s="7">
+        <v>4.74</v>
+      </c>
+      <c r="AP42" s="7">
+        <v>4.72</v>
+      </c>
+      <c r="AQ42" s="7">
+        <v>4.72</v>
+      </c>
+      <c r="AR42" s="7"/>
+      <c r="AS42" s="7"/>
+      <c r="AT42" s="7"/>
+    </row>
+    <row r="43" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="C43" s="6">
+        <v>6.27</v>
+      </c>
+      <c r="D43" s="6">
+        <v>6.13</v>
+      </c>
+      <c r="E43" s="6">
+        <v>6.09</v>
+      </c>
+      <c r="F43" s="6">
+        <v>6.11</v>
+      </c>
+      <c r="G43" s="6">
+        <v>6.02</v>
+      </c>
+      <c r="H43" s="6">
+        <v>6.05</v>
+      </c>
+      <c r="I43" s="6">
+        <v>6.05</v>
+      </c>
+      <c r="J43" s="6">
+        <v>6.03</v>
+      </c>
+      <c r="K43" s="6">
+        <v>6.03</v>
+      </c>
+      <c r="L43" s="6">
+        <v>6.03</v>
+      </c>
+      <c r="M43" s="6">
+        <v>6.05</v>
+      </c>
+      <c r="N43" s="6">
+        <v>6.09</v>
+      </c>
+      <c r="O43" s="6">
+        <v>6.09</v>
+      </c>
+      <c r="P43" s="6">
+        <v>6.1</v>
+      </c>
+      <c r="Q43" s="6">
+        <v>6.02</v>
+      </c>
+      <c r="R43" s="6">
+        <v>6.06</v>
+      </c>
+      <c r="S43" s="6">
+        <v>6.03</v>
+      </c>
+      <c r="T43" s="6">
+        <v>6.07</v>
+      </c>
+      <c r="U43" s="6">
+        <v>6.05</v>
+      </c>
+      <c r="V43" s="6">
+        <v>6.13</v>
+      </c>
+      <c r="W43" s="6">
+        <v>6.48</v>
+      </c>
+      <c r="X43" s="6">
+        <v>6.42</v>
+      </c>
+      <c r="Y43" s="6">
+        <v>6.69</v>
+      </c>
+      <c r="Z43" s="6">
+        <v>6.04</v>
+      </c>
+      <c r="AA43" s="6">
+        <v>5.86</v>
+      </c>
+      <c r="AB43" s="6">
+        <v>5.15</v>
+      </c>
+      <c r="AC43" s="6">
+        <v>5.15</v>
+      </c>
+      <c r="AD43" s="6">
+        <v>5.15</v>
+      </c>
+      <c r="AE43" s="6">
+        <v>5.15</v>
+      </c>
+      <c r="AF43" s="7">
+        <v>5.09</v>
+      </c>
+      <c r="AG43" s="7">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="AH43" s="7">
+        <v>5.07</v>
+      </c>
+      <c r="AI43" s="7">
+        <v>5.0199999999999996</v>
+      </c>
+      <c r="AJ43" s="7">
+        <v>5</v>
+      </c>
+      <c r="AK43" s="7">
+        <v>4.93</v>
+      </c>
+      <c r="AL43" s="7">
+        <v>5.0199999999999996</v>
+      </c>
+      <c r="AM43" s="7">
+        <v>5</v>
+      </c>
+      <c r="AN43" s="7">
+        <v>4.93</v>
+      </c>
+      <c r="AO43" s="7">
+        <v>4.92</v>
+      </c>
+      <c r="AP43" s="7">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="AQ43" s="7">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="AR43" s="7"/>
+      <c r="AS43" s="7"/>
+      <c r="AT43" s="7"/>
+    </row>
+    <row r="44" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C44" s="6">
+        <v>5.77</v>
+      </c>
+      <c r="D44" s="6">
+        <v>5.76</v>
+      </c>
+      <c r="E44" s="6">
+        <v>5.75</v>
+      </c>
+      <c r="F44" s="6">
+        <v>5.77</v>
+      </c>
+      <c r="G44" s="6">
+        <v>5.74</v>
+      </c>
+      <c r="H44" s="6">
+        <v>5.74</v>
+      </c>
+      <c r="I44" s="6">
+        <v>5.74</v>
+      </c>
+      <c r="J44" s="6">
+        <v>5.74</v>
+      </c>
+      <c r="K44" s="6">
+        <v>5.74</v>
+      </c>
+      <c r="L44" s="6">
+        <v>5.73</v>
+      </c>
+      <c r="M44" s="6">
+        <v>5.73</v>
+      </c>
+      <c r="N44" s="6">
+        <v>5.73</v>
+      </c>
+      <c r="O44" s="6">
+        <v>5.73</v>
+      </c>
+      <c r="P44" s="6">
+        <v>5.73</v>
+      </c>
+      <c r="Q44" s="6">
+        <v>5.73</v>
+      </c>
+      <c r="R44" s="6">
+        <v>5.74</v>
+      </c>
+      <c r="S44" s="6">
+        <v>5.73</v>
+      </c>
+      <c r="T44" s="6">
+        <v>5.73</v>
+      </c>
+      <c r="U44" s="6">
+        <v>5.73</v>
+      </c>
+      <c r="V44" s="6">
+        <v>5.72</v>
+      </c>
+      <c r="W44" s="6">
+        <v>5.72</v>
+      </c>
+      <c r="X44" s="6">
+        <v>5.72</v>
+      </c>
+      <c r="Y44" s="6">
+        <v>5.73</v>
+      </c>
+      <c r="Z44" s="6">
+        <v>5.72</v>
+      </c>
+      <c r="AA44" s="6">
+        <v>5.6</v>
+      </c>
+      <c r="AB44" s="6">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="AC44" s="6">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="AD44" s="6">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="AE44" s="6">
+        <v>4.95</v>
+      </c>
+      <c r="AF44" s="7">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="AG44" s="7">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="AH44" s="7">
+        <v>4.8899999999999997</v>
+      </c>
+      <c r="AI44" s="7">
+        <v>4.8899999999999997</v>
+      </c>
+      <c r="AJ44" s="7">
+        <v>4.88</v>
+      </c>
+      <c r="AK44" s="7">
+        <v>4.88</v>
+      </c>
+      <c r="AL44" s="7">
+        <v>4.8899999999999997</v>
+      </c>
+      <c r="AM44" s="7">
+        <v>4.88</v>
+      </c>
+      <c r="AN44" s="7">
+        <v>4.74</v>
+      </c>
+      <c r="AO44" s="7">
+        <v>4.74</v>
+      </c>
+      <c r="AP44" s="7">
+        <v>4.72</v>
+      </c>
+      <c r="AQ44" s="7">
+        <v>4.72</v>
+      </c>
+      <c r="AR44" s="7"/>
+      <c r="AS44" s="7"/>
+      <c r="AT44" s="7"/>
+    </row>
+    <row r="45" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="C45" s="6">
+        <v>6.09</v>
+      </c>
+      <c r="D45" s="6">
+        <v>6.08</v>
+      </c>
+      <c r="E45" s="6">
+        <v>6.06</v>
+      </c>
+      <c r="F45" s="6">
+        <v>6.06</v>
+      </c>
+      <c r="G45" s="6">
+        <v>6.04</v>
+      </c>
+      <c r="H45" s="6">
+        <v>6.03</v>
+      </c>
+      <c r="I45" s="6">
+        <v>6.02</v>
+      </c>
+      <c r="J45" s="6">
+        <v>6.01</v>
+      </c>
+      <c r="K45" s="6">
+        <v>6</v>
+      </c>
+      <c r="L45" s="6">
+        <v>6</v>
+      </c>
+      <c r="M45" s="6">
+        <v>5.99</v>
+      </c>
+      <c r="N45" s="6">
+        <v>5.98</v>
+      </c>
+      <c r="O45" s="6">
+        <v>5.97</v>
+      </c>
+      <c r="P45" s="6">
+        <v>5.97</v>
+      </c>
+      <c r="Q45" s="6">
+        <v>5.97</v>
+      </c>
+      <c r="R45" s="6">
+        <v>5.98</v>
+      </c>
+      <c r="S45" s="6">
+        <v>5.97</v>
+      </c>
+      <c r="T45" s="6">
+        <v>5.95</v>
+      </c>
+      <c r="U45" s="6">
+        <v>5.95</v>
+      </c>
+      <c r="V45" s="6">
+        <v>5.93</v>
+      </c>
+      <c r="W45" s="6">
+        <v>5.93</v>
+      </c>
+      <c r="X45" s="6">
+        <v>5.93</v>
+      </c>
+      <c r="Y45" s="6">
+        <v>5.93</v>
+      </c>
+      <c r="Z45" s="6">
+        <v>5.92</v>
+      </c>
+      <c r="AA45" s="6">
+        <v>5.92</v>
+      </c>
+      <c r="AB45" s="6">
+        <v>5.87</v>
+      </c>
+      <c r="AC45" s="6">
+        <v>5.87</v>
+      </c>
+      <c r="AD45" s="6">
+        <v>5.87</v>
+      </c>
+      <c r="AE45" s="6">
+        <v>5.86</v>
+      </c>
+      <c r="AF45" s="7">
+        <v>5.86</v>
+      </c>
+      <c r="AG45" s="7">
+        <v>5.85</v>
+      </c>
+      <c r="AH45" s="7">
+        <v>5.77</v>
+      </c>
+      <c r="AI45" s="7">
+        <v>5.76</v>
+      </c>
+      <c r="AJ45" s="7">
+        <v>5.75</v>
+      </c>
+      <c r="AK45" s="7">
+        <v>5.75</v>
+      </c>
+      <c r="AL45" s="7">
+        <v>5.75</v>
+      </c>
+      <c r="AM45" s="7">
+        <v>5.73</v>
+      </c>
+      <c r="AN45" s="7">
+        <v>5.63</v>
+      </c>
+      <c r="AO45" s="7">
+        <v>5.6</v>
+      </c>
+      <c r="AP45" s="7">
+        <v>5.59</v>
+      </c>
+      <c r="AQ45" s="7">
+        <v>5.58</v>
+      </c>
+      <c r="AR45" s="7"/>
+      <c r="AS45" s="7"/>
+      <c r="AT45" s="7"/>
+    </row>
+    <row r="46" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="C46" s="6">
+        <v>5.32</v>
+      </c>
+      <c r="D46" s="6">
+        <v>5.31</v>
+      </c>
+      <c r="E46" s="6">
+        <v>5.31</v>
+      </c>
+      <c r="F46" s="6">
+        <v>5.35</v>
+      </c>
+      <c r="G46" s="6">
+        <v>5.31</v>
+      </c>
+      <c r="H46" s="6">
+        <v>5.32</v>
+      </c>
+      <c r="I46" s="6">
+        <v>5.32</v>
+      </c>
+      <c r="J46" s="6">
+        <v>5.33</v>
+      </c>
+      <c r="K46" s="6">
+        <v>5.33</v>
+      </c>
+      <c r="L46" s="6">
+        <v>5.32</v>
+      </c>
+      <c r="M46" s="6">
+        <v>5.32</v>
+      </c>
+      <c r="N46" s="6">
+        <v>5.32</v>
+      </c>
+      <c r="O46" s="6">
+        <v>5.33</v>
+      </c>
+      <c r="P46" s="6">
+        <v>5.33</v>
+      </c>
+      <c r="Q46" s="6">
+        <v>5.33</v>
+      </c>
+      <c r="R46" s="6">
+        <v>5.35</v>
+      </c>
+      <c r="S46" s="6">
+        <v>5.34</v>
+      </c>
+      <c r="T46" s="6">
+        <v>5.35</v>
+      </c>
+      <c r="U46" s="6">
+        <v>5.34</v>
+      </c>
+      <c r="V46" s="6">
+        <v>5.35</v>
+      </c>
+      <c r="W46" s="6">
+        <v>5.36</v>
+      </c>
+      <c r="X46" s="6">
+        <v>5.36</v>
+      </c>
+      <c r="Y46" s="6">
+        <v>5.36</v>
+      </c>
+      <c r="Z46" s="6">
+        <v>5.35</v>
+      </c>
+      <c r="AA46" s="6">
+        <v>5.0199999999999996</v>
+      </c>
+      <c r="AB46" s="6">
+        <v>3.27</v>
+      </c>
+      <c r="AC46" s="6">
+        <v>3.26</v>
+      </c>
+      <c r="AD46" s="6">
+        <v>3.25</v>
+      </c>
+      <c r="AE46" s="6">
+        <v>3.25</v>
+      </c>
+      <c r="AF46" s="7">
+        <v>3.26</v>
+      </c>
+      <c r="AG46" s="7">
+        <v>3.26</v>
+      </c>
+      <c r="AH46" s="7">
+        <v>3.25</v>
+      </c>
+      <c r="AI46" s="7">
+        <v>3.26</v>
+      </c>
+      <c r="AJ46" s="7">
+        <v>3.26</v>
+      </c>
+      <c r="AK46" s="7">
+        <v>3.26</v>
+      </c>
+      <c r="AL46" s="7">
+        <v>3.26</v>
+      </c>
+      <c r="AM46" s="7">
+        <v>3.26</v>
+      </c>
+      <c r="AN46" s="7">
+        <v>3.26</v>
+      </c>
+      <c r="AO46" s="7">
+        <v>3.26</v>
+      </c>
+      <c r="AP46" s="7">
+        <v>3.26</v>
+      </c>
+      <c r="AQ46" s="7">
+        <v>3.24</v>
+      </c>
+      <c r="AR46" s="7"/>
+      <c r="AS46" s="7"/>
+      <c r="AT46" s="7"/>
+    </row>
+    <row r="47" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="C47" s="6">
+        <v>9.32</v>
+      </c>
+      <c r="D47" s="6">
+        <v>9.2899999999999991</v>
+      </c>
+      <c r="E47" s="6">
+        <v>9.27</v>
+      </c>
+      <c r="F47" s="6">
+        <v>9.34</v>
+      </c>
+      <c r="G47" s="6">
+        <v>9.24</v>
+      </c>
+      <c r="H47" s="6">
+        <v>9.24</v>
+      </c>
+      <c r="I47" s="6">
+        <v>9.24</v>
+      </c>
+      <c r="J47" s="6">
+        <v>9.2200000000000006</v>
+      </c>
+      <c r="K47" s="6">
+        <v>9.2100000000000009</v>
+      </c>
+      <c r="L47" s="6">
+        <v>9.2100000000000009</v>
+      </c>
+      <c r="M47" s="6">
+        <v>9.19</v>
+      </c>
+      <c r="N47" s="6">
+        <v>9.18</v>
+      </c>
+      <c r="O47" s="6">
+        <v>9.19</v>
+      </c>
+      <c r="P47" s="6">
+        <v>9.18</v>
+      </c>
+      <c r="Q47" s="6">
+        <v>9.16</v>
+      </c>
+      <c r="R47" s="6">
+        <v>9.18</v>
+      </c>
+      <c r="S47" s="6">
+        <v>9.17</v>
+      </c>
+      <c r="T47" s="6">
+        <v>9.15</v>
+      </c>
+      <c r="U47" s="6">
+        <v>9.16</v>
+      </c>
+      <c r="V47" s="6">
+        <v>9.14</v>
+      </c>
+      <c r="W47" s="6">
+        <v>9.1300000000000008</v>
+      </c>
+      <c r="X47" s="6">
+        <v>9.1199999999999992</v>
+      </c>
+      <c r="Y47" s="6">
+        <v>9.14</v>
+      </c>
+      <c r="Z47" s="6">
+        <v>9.11</v>
+      </c>
+      <c r="AA47" s="6">
+        <v>9.1199999999999992</v>
+      </c>
+      <c r="AB47" s="6">
+        <v>9.06</v>
+      </c>
+      <c r="AC47" s="6">
+        <v>9.0500000000000007</v>
+      </c>
+      <c r="AD47" s="6">
+        <v>9.0299999999999994</v>
+      </c>
+      <c r="AE47" s="6">
+        <v>9.02</v>
+      </c>
+      <c r="AF47" s="7">
+        <v>8.99</v>
+      </c>
+      <c r="AG47" s="7">
+        <v>8.9700000000000006</v>
+      </c>
+      <c r="AH47" s="7">
+        <v>8.9</v>
+      </c>
+      <c r="AI47" s="7">
+        <v>8.86</v>
+      </c>
+      <c r="AJ47" s="7">
+        <v>8.84</v>
+      </c>
+      <c r="AK47" s="7">
+        <v>8.81</v>
+      </c>
+      <c r="AL47" s="7">
+        <v>8.82</v>
+      </c>
+      <c r="AM47" s="7">
+        <v>8.7799999999999994</v>
+      </c>
+      <c r="AN47" s="7">
+        <v>8.69</v>
+      </c>
+      <c r="AO47" s="7">
+        <v>8.64</v>
+      </c>
+      <c r="AP47" s="7">
+        <v>8.61</v>
+      </c>
+      <c r="AQ47" s="7">
+        <v>8.58</v>
+      </c>
+      <c r="AR47" s="7"/>
+      <c r="AS47" s="7"/>
+      <c r="AT47" s="7"/>
+    </row>
+    <row r="48" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C48" s="6">
+        <v>8.5</v>
+      </c>
+      <c r="D48" s="6">
+        <v>8.32</v>
+      </c>
+      <c r="E48" s="6">
+        <v>8.2100000000000009</v>
+      </c>
+      <c r="F48" s="6">
+        <v>8.19</v>
+      </c>
+      <c r="G48" s="6">
+        <v>8.3800000000000008</v>
+      </c>
+      <c r="H48" s="6">
+        <v>8.26</v>
+      </c>
+      <c r="I48" s="6">
+        <v>8.43</v>
+      </c>
+      <c r="J48" s="6">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="K48" s="6">
+        <v>8.26</v>
+      </c>
+      <c r="L48" s="6">
+        <v>8.33</v>
+      </c>
+      <c r="M48" s="6">
+        <v>8.27</v>
+      </c>
+      <c r="N48" s="6">
+        <v>8.2799999999999994</v>
+      </c>
+      <c r="O48" s="6">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="P48" s="6">
+        <v>8.2100000000000009</v>
+      </c>
+      <c r="Q48" s="6">
+        <v>8.26</v>
+      </c>
+      <c r="R48" s="6">
+        <v>7.82</v>
+      </c>
+      <c r="S48" s="6">
+        <v>7.79</v>
+      </c>
+      <c r="T48" s="6">
+        <v>7.81</v>
+      </c>
+      <c r="U48" s="6">
+        <v>7.82</v>
+      </c>
+      <c r="V48" s="6">
+        <v>7.63</v>
+      </c>
+      <c r="W48" s="6">
+        <v>7.51</v>
+      </c>
+      <c r="X48" s="6">
+        <v>7.47</v>
+      </c>
+      <c r="Y48" s="6">
+        <v>7.36</v>
+      </c>
+      <c r="Z48" s="6">
+        <v>7.25</v>
+      </c>
+      <c r="AA48" s="6">
+        <v>7.1</v>
+      </c>
+      <c r="AB48" s="6">
+        <v>7.02</v>
+      </c>
+      <c r="AC48" s="6">
+        <v>7.12</v>
+      </c>
+      <c r="AD48" s="6">
+        <v>6.84</v>
+      </c>
+      <c r="AE48" s="6">
+        <v>6.75</v>
+      </c>
+      <c r="AF48" s="7">
+        <v>6.84</v>
+      </c>
+      <c r="AG48" s="7">
+        <v>7.04</v>
+      </c>
+      <c r="AH48" s="7">
+        <v>6.89</v>
+      </c>
+      <c r="AI48" s="7">
+        <v>6.76</v>
+      </c>
+      <c r="AJ48" s="7">
+        <v>6.65</v>
+      </c>
+      <c r="AK48" s="7">
+        <v>6.89</v>
+      </c>
+      <c r="AL48" s="7">
+        <v>6.99</v>
+      </c>
+      <c r="AM48" s="7">
+        <v>6.91</v>
+      </c>
+      <c r="AN48" s="7">
+        <v>6.9</v>
+      </c>
+      <c r="AO48" s="7">
+        <v>6.79</v>
+      </c>
+      <c r="AP48" s="7">
+        <v>6.7</v>
+      </c>
+      <c r="AQ48" s="7">
+        <v>6.57</v>
+      </c>
+      <c r="AR48" s="7"/>
+      <c r="AS48" s="7"/>
+      <c r="AT48" s="7"/>
+    </row>
+    <row r="49" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="C49" s="6">
+        <v>8.6199999999999992</v>
+      </c>
+      <c r="D49" s="6">
+        <v>8.44</v>
+      </c>
+      <c r="E49" s="6">
+        <v>8.32</v>
+      </c>
+      <c r="F49" s="6">
+        <v>8.2899999999999991</v>
+      </c>
+      <c r="G49" s="6">
+        <v>8.5</v>
+      </c>
+      <c r="H49" s="6">
+        <v>8.3699999999999992</v>
+      </c>
+      <c r="I49" s="6">
+        <v>8.5399999999999991</v>
+      </c>
+      <c r="J49" s="6">
+        <v>8.42</v>
+      </c>
+      <c r="K49" s="6">
+        <v>8.3699999999999992</v>
+      </c>
+      <c r="L49" s="6">
+        <v>8.4499999999999993</v>
+      </c>
+      <c r="M49" s="6">
+        <v>8.39</v>
+      </c>
+      <c r="N49" s="6">
+        <v>8.4499999999999993</v>
+      </c>
+      <c r="O49" s="6">
+        <v>8.36</v>
+      </c>
+      <c r="P49" s="6">
+        <v>8.3699999999999992</v>
+      </c>
+      <c r="Q49" s="6">
+        <v>8.4499999999999993</v>
+      </c>
+      <c r="R49" s="6">
+        <v>7.95</v>
+      </c>
+      <c r="S49" s="6">
+        <v>7.91</v>
+      </c>
+      <c r="T49" s="6">
+        <v>7.94</v>
+      </c>
+      <c r="U49" s="6">
+        <v>7.95</v>
+      </c>
+      <c r="V49" s="6">
+        <v>7.75</v>
+      </c>
+      <c r="W49" s="6">
+        <v>7.63</v>
+      </c>
+      <c r="X49" s="6">
+        <v>7.59</v>
+      </c>
+      <c r="Y49" s="6">
+        <v>7.52</v>
+      </c>
+      <c r="Z49" s="6">
+        <v>7.42</v>
+      </c>
+      <c r="AA49" s="6">
+        <v>7.26</v>
+      </c>
+      <c r="AB49" s="6">
+        <v>7.15</v>
+      </c>
+      <c r="AC49" s="6">
+        <v>7.26</v>
+      </c>
+      <c r="AD49" s="6">
+        <v>6.97</v>
+      </c>
+      <c r="AE49" s="6">
+        <v>6.88</v>
+      </c>
+      <c r="AF49" s="7">
+        <v>6.96</v>
+      </c>
+      <c r="AG49" s="7">
+        <v>7.19</v>
+      </c>
+      <c r="AH49" s="7">
+        <v>7.03</v>
+      </c>
+      <c r="AI49" s="7">
+        <v>6.89</v>
+      </c>
+      <c r="AJ49" s="7">
+        <v>6.77</v>
+      </c>
+      <c r="AK49" s="7">
+        <v>6.93</v>
+      </c>
+      <c r="AL49" s="7">
+        <v>7.05</v>
+      </c>
+      <c r="AM49" s="7">
+        <v>6.94</v>
+      </c>
+      <c r="AN49" s="7">
+        <v>6.95</v>
+      </c>
+      <c r="AO49" s="7">
+        <v>6.84</v>
+      </c>
+      <c r="AP49" s="7">
+        <v>6.74</v>
+      </c>
+      <c r="AQ49" s="7">
+        <v>6.59</v>
+      </c>
+      <c r="AR49" s="7"/>
+      <c r="AS49" s="7"/>
+      <c r="AT49" s="7"/>
+    </row>
+    <row r="50" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="C50" s="6">
+        <v>9.75</v>
+      </c>
+      <c r="D50" s="6">
+        <v>9.75</v>
+      </c>
+      <c r="E50" s="6">
+        <v>9.9499999999999993</v>
+      </c>
+      <c r="F50" s="6">
+        <v>10.56</v>
+      </c>
+      <c r="G50" s="6">
+        <v>7.01</v>
+      </c>
+      <c r="H50" s="6">
+        <v>7.03</v>
+      </c>
+      <c r="I50" s="6">
+        <v>7.01</v>
+      </c>
+      <c r="J50" s="6">
+        <v>7.06</v>
+      </c>
+      <c r="K50" s="6">
+        <v>7.02</v>
+      </c>
+      <c r="L50" s="6">
+        <v>7.03</v>
+      </c>
+      <c r="M50" s="6">
+        <v>7.03</v>
+      </c>
+      <c r="N50" s="6">
+        <v>7.03</v>
+      </c>
+      <c r="O50" s="6">
+        <v>7.04</v>
+      </c>
+      <c r="P50" s="6">
+        <v>6.53</v>
+      </c>
+      <c r="Q50" s="6">
+        <v>6.53</v>
+      </c>
+      <c r="R50" s="6">
+        <v>7.09</v>
+      </c>
+      <c r="S50" s="6">
+        <v>7.06</v>
+      </c>
+      <c r="T50" s="6">
+        <v>7.08</v>
+      </c>
+      <c r="U50" s="6">
+        <v>10.32</v>
+      </c>
+      <c r="V50" s="6">
+        <v>10.26</v>
+      </c>
+      <c r="W50" s="6">
+        <v>10</v>
+      </c>
+      <c r="X50" s="6">
+        <v>4.6100000000000003</v>
+      </c>
+      <c r="Y50" s="6">
+        <v>4.42</v>
+      </c>
+      <c r="Z50" s="6">
+        <v>4.22</v>
+      </c>
+      <c r="AA50" s="6">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="AB50" s="6">
+        <v>4.5</v>
+      </c>
+      <c r="AC50" s="6">
+        <v>4.5</v>
+      </c>
+      <c r="AD50" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE50" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="AF50" s="7">
+        <v>3.5</v>
+      </c>
+      <c r="AG50" s="7">
+        <v>3.5</v>
+      </c>
+      <c r="AH50" s="7">
+        <v>3.5</v>
+      </c>
+      <c r="AI50" s="7">
+        <v>3.5</v>
+      </c>
+      <c r="AJ50" s="7">
+        <v>3.45</v>
+      </c>
+      <c r="AK50" s="7">
+        <v>7.07</v>
+      </c>
+      <c r="AL50" s="7">
+        <v>6.78</v>
+      </c>
+      <c r="AM50" s="7">
+        <v>8.24</v>
+      </c>
+      <c r="AN50" s="7">
+        <v>7.35</v>
+      </c>
+      <c r="AO50" s="7">
+        <v>8.92</v>
+      </c>
+      <c r="AP50" s="7">
+        <v>8.98</v>
+      </c>
+      <c r="AQ50" s="7">
+        <v>8.9</v>
+      </c>
+      <c r="AR50" s="7"/>
+      <c r="AS50" s="7"/>
+      <c r="AT50" s="7"/>
+    </row>
+    <row r="51" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C51" s="6">
+        <v>9.33</v>
+      </c>
+      <c r="D51" s="6">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="E51" s="6">
+        <v>9.2799999999999994</v>
+      </c>
+      <c r="F51" s="6">
+        <v>9.35</v>
+      </c>
+      <c r="G51" s="6">
+        <v>9.25</v>
+      </c>
+      <c r="H51" s="6">
+        <v>9.25</v>
+      </c>
+      <c r="I51" s="6">
+        <v>9.25</v>
+      </c>
+      <c r="J51" s="6">
+        <v>9.24</v>
+      </c>
+      <c r="K51" s="6">
+        <v>9.23</v>
+      </c>
+      <c r="L51" s="6">
+        <v>9.2200000000000006</v>
+      </c>
+      <c r="M51" s="6">
+        <v>9.2100000000000009</v>
+      </c>
+      <c r="N51" s="6">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="O51" s="6">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="P51" s="6">
+        <v>9.19</v>
+      </c>
+      <c r="Q51" s="6">
+        <v>9.17</v>
+      </c>
+      <c r="R51" s="6">
+        <v>9.19</v>
+      </c>
+      <c r="S51" s="6">
+        <v>9.18</v>
+      </c>
+      <c r="T51" s="6">
+        <v>9.16</v>
+      </c>
+      <c r="U51" s="6">
+        <v>9.17</v>
+      </c>
+      <c r="V51" s="6">
+        <v>9.15</v>
+      </c>
+      <c r="W51" s="6">
+        <v>9.15</v>
+      </c>
+      <c r="X51" s="6">
+        <v>9.14</v>
+      </c>
+      <c r="Y51" s="6">
+        <v>9.15</v>
+      </c>
+      <c r="Z51" s="6">
+        <v>9.1300000000000008</v>
+      </c>
+      <c r="AA51" s="6">
+        <v>9.1300000000000008</v>
+      </c>
+      <c r="AB51" s="6">
+        <v>9.08</v>
+      </c>
+      <c r="AC51" s="6">
+        <v>9.07</v>
+      </c>
+      <c r="AD51" s="6">
+        <v>9.0500000000000007</v>
+      </c>
+      <c r="AE51" s="6">
+        <v>9.0399999999999991</v>
+      </c>
+      <c r="AF51" s="7">
+        <v>9.01</v>
+      </c>
+      <c r="AG51" s="7">
+        <v>8.99</v>
+      </c>
+      <c r="AH51" s="7">
+        <v>8.91</v>
+      </c>
+      <c r="AI51" s="7">
+        <v>8.8800000000000008</v>
+      </c>
+      <c r="AJ51" s="7">
+        <v>8.86</v>
+      </c>
+      <c r="AK51" s="7">
+        <v>8.83</v>
+      </c>
+      <c r="AL51" s="7">
+        <v>8.84</v>
+      </c>
+      <c r="AM51" s="7">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="AN51" s="7">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="AO51" s="7">
+        <v>8.66</v>
+      </c>
+      <c r="AP51" s="7">
+        <v>8.6300000000000008</v>
+      </c>
+      <c r="AQ51" s="7">
+        <v>8.59</v>
+      </c>
+      <c r="AR51" s="7"/>
+      <c r="AS51" s="7"/>
+      <c r="AT51" s="7"/>
+    </row>
+    <row r="52" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="C52" s="6">
+        <v>9.49</v>
+      </c>
+      <c r="D52" s="6">
+        <v>9.43</v>
+      </c>
+      <c r="E52" s="6">
+        <v>9.4</v>
+      </c>
+      <c r="F52" s="6">
+        <v>9.42</v>
+      </c>
+      <c r="G52" s="6">
+        <v>9.35</v>
+      </c>
+      <c r="H52" s="6">
+        <v>9.35</v>
+      </c>
+      <c r="I52" s="6">
+        <v>9.34</v>
+      </c>
+      <c r="J52" s="6">
+        <v>9.31</v>
+      </c>
+      <c r="K52" s="6">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="L52" s="6">
+        <v>9.27</v>
+      </c>
+      <c r="M52" s="6">
+        <v>9.25</v>
+      </c>
+      <c r="N52" s="6">
+        <v>9.2100000000000009</v>
+      </c>
+      <c r="O52" s="6">
+        <v>9.18</v>
+      </c>
+      <c r="P52" s="6">
+        <v>9.14</v>
+      </c>
+      <c r="Q52" s="6">
+        <v>9.1</v>
+      </c>
+      <c r="R52" s="6">
+        <v>9.1</v>
+      </c>
+      <c r="S52" s="6">
+        <v>9.06</v>
+      </c>
+      <c r="T52" s="6">
+        <v>9.02</v>
+      </c>
+      <c r="U52" s="6">
+        <v>9.02</v>
+      </c>
+      <c r="V52" s="6">
+        <v>9</v>
+      </c>
+      <c r="W52" s="6">
+        <v>8.99</v>
+      </c>
+      <c r="X52" s="6">
+        <v>8.98</v>
+      </c>
+      <c r="Y52" s="6">
+        <v>9</v>
+      </c>
+      <c r="Z52" s="6">
+        <v>8.94</v>
+      </c>
+      <c r="AA52" s="6">
+        <v>8.94</v>
+      </c>
+      <c r="AB52" s="6">
+        <v>8.8800000000000008</v>
+      </c>
+      <c r="AC52" s="6">
+        <v>8.84</v>
+      </c>
+      <c r="AD52" s="6">
+        <v>8.7899999999999991</v>
+      </c>
+      <c r="AE52" s="6">
+        <v>8.75</v>
+      </c>
+      <c r="AF52" s="7">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="AG52" s="7">
+        <v>8.66</v>
+      </c>
+      <c r="AH52" s="7">
+        <v>8.57</v>
+      </c>
+      <c r="AI52" s="7">
+        <v>8.5</v>
+      </c>
+      <c r="AJ52" s="7">
+        <v>8.44</v>
+      </c>
+      <c r="AK52" s="7">
+        <v>8.3800000000000008</v>
+      </c>
+      <c r="AL52" s="7">
+        <v>8.33</v>
+      </c>
+      <c r="AM52" s="7">
+        <v>8.27</v>
+      </c>
+      <c r="AN52" s="7">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="AO52" s="7">
+        <v>8.1300000000000008</v>
+      </c>
+      <c r="AP52" s="7">
+        <v>8.07</v>
+      </c>
+      <c r="AQ52" s="7">
+        <v>8</v>
+      </c>
+      <c r="AR52" s="7"/>
+      <c r="AS52" s="7"/>
+      <c r="AT52" s="7"/>
+    </row>
+    <row r="53" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="C53" s="6">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="D53" s="6">
+        <v>9.2799999999999994</v>
+      </c>
+      <c r="E53" s="6">
+        <v>9.26</v>
+      </c>
+      <c r="F53" s="6">
+        <v>9.34</v>
+      </c>
+      <c r="G53" s="6">
+        <v>9.24</v>
+      </c>
+      <c r="H53" s="6">
+        <v>9.23</v>
+      </c>
+      <c r="I53" s="6">
+        <v>9.23</v>
+      </c>
+      <c r="J53" s="6">
+        <v>9.2200000000000006</v>
+      </c>
+      <c r="K53" s="6">
+        <v>9.2200000000000006</v>
+      </c>
+      <c r="L53" s="6">
+        <v>9.2100000000000009</v>
+      </c>
+      <c r="M53" s="6">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="N53" s="6">
+        <v>9.19</v>
+      </c>
+      <c r="O53" s="6">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="P53" s="6">
+        <v>9.19</v>
+      </c>
+      <c r="Q53" s="6">
+        <v>9.18</v>
+      </c>
+      <c r="R53" s="6">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="S53" s="6">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="T53" s="6">
+        <v>9.18</v>
+      </c>
+      <c r="U53" s="6">
+        <v>9.19</v>
+      </c>
+      <c r="V53" s="6">
+        <v>9.17</v>
+      </c>
+      <c r="W53" s="6">
+        <v>9.17</v>
+      </c>
+      <c r="X53" s="6">
+        <v>9.16</v>
+      </c>
+      <c r="Y53" s="6">
+        <v>9.17</v>
+      </c>
+      <c r="Z53" s="6">
+        <v>9.15</v>
+      </c>
+      <c r="AA53" s="6">
+        <v>9.16</v>
+      </c>
+      <c r="AB53" s="6">
+        <v>9.1</v>
+      </c>
+      <c r="AC53" s="6">
+        <v>9.1</v>
+      </c>
+      <c r="AD53" s="6">
+        <v>9.08</v>
+      </c>
+      <c r="AE53" s="6">
+        <v>9.07</v>
+      </c>
+      <c r="AF53" s="7">
+        <v>9.0500000000000007</v>
+      </c>
+      <c r="AG53" s="7">
+        <v>9.0299999999999994</v>
+      </c>
+      <c r="AH53" s="7">
+        <v>8.9600000000000009</v>
+      </c>
+      <c r="AI53" s="7">
+        <v>8.92</v>
+      </c>
+      <c r="AJ53" s="7">
+        <v>8.91</v>
+      </c>
+      <c r="AK53" s="7">
+        <v>8.8800000000000008</v>
+      </c>
+      <c r="AL53" s="7">
+        <v>8.9</v>
+      </c>
+      <c r="AM53" s="7">
+        <v>8.86</v>
+      </c>
+      <c r="AN53" s="7">
+        <v>8.76</v>
+      </c>
+      <c r="AO53" s="7">
+        <v>8.7200000000000006</v>
+      </c>
+      <c r="AP53" s="7">
+        <v>8.69</v>
+      </c>
+      <c r="AQ53" s="7">
+        <v>8.66</v>
+      </c>
+      <c r="AR53" s="7"/>
+      <c r="AS53" s="7"/>
+      <c r="AT53" s="7"/>
+    </row>
+    <row r="54" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="C54" s="6">
+        <v>9.5</v>
+      </c>
+      <c r="D54" s="6">
+        <v>9.48</v>
+      </c>
+      <c r="E54" s="6">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="F54" s="6">
+        <v>9.49</v>
+      </c>
+      <c r="G54" s="6">
+        <v>9.41</v>
+      </c>
+      <c r="H54" s="6">
+        <v>9.4</v>
+      </c>
+      <c r="I54" s="6">
+        <v>9.39</v>
+      </c>
+      <c r="J54" s="6">
+        <v>9.3699999999999992</v>
+      </c>
+      <c r="K54" s="6">
+        <v>9.35</v>
+      </c>
+      <c r="L54" s="6">
+        <v>9.34</v>
+      </c>
+      <c r="M54" s="6">
+        <v>9.33</v>
+      </c>
+      <c r="N54" s="6">
+        <v>9.31</v>
+      </c>
+      <c r="O54" s="6">
+        <v>9.31</v>
+      </c>
+      <c r="P54" s="6">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="Q54" s="6">
+        <v>9.2799999999999994</v>
+      </c>
+      <c r="R54" s="6">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="S54" s="6">
+        <v>9.2799999999999994</v>
+      </c>
+      <c r="T54" s="6">
+        <v>9.26</v>
+      </c>
+      <c r="U54" s="6">
+        <v>9.27</v>
+      </c>
+      <c r="V54" s="6">
+        <v>9.24</v>
+      </c>
+      <c r="W54" s="6">
+        <v>9.24</v>
+      </c>
+      <c r="X54" s="6">
+        <v>9.2200000000000006</v>
+      </c>
+      <c r="Y54" s="6">
+        <v>9.24</v>
+      </c>
+      <c r="Z54" s="6">
+        <v>9.2200000000000006</v>
+      </c>
+      <c r="AA54" s="6">
+        <v>9.2200000000000006</v>
+      </c>
+      <c r="AB54" s="6">
+        <v>9.16</v>
+      </c>
+      <c r="AC54" s="6">
+        <v>9.15</v>
+      </c>
+      <c r="AD54" s="6">
+        <v>9.1199999999999992</v>
+      </c>
+      <c r="AE54" s="6">
+        <v>9.11</v>
+      </c>
+      <c r="AF54" s="7">
+        <v>9.08</v>
+      </c>
+      <c r="AG54" s="7">
+        <v>9.06</v>
+      </c>
+      <c r="AH54" s="7">
+        <v>8.98</v>
+      </c>
+      <c r="AI54" s="7">
+        <v>8.9499999999999993</v>
+      </c>
+      <c r="AJ54" s="7">
+        <v>8.93</v>
+      </c>
+      <c r="AK54" s="7">
+        <v>8.9</v>
+      </c>
+      <c r="AL54" s="7">
+        <v>8.8800000000000008</v>
+      </c>
+      <c r="AM54" s="7">
+        <v>8.84</v>
+      </c>
+      <c r="AN54" s="7">
+        <v>8.75</v>
+      </c>
+      <c r="AO54" s="7">
+        <v>8.69</v>
+      </c>
+      <c r="AP54" s="7">
+        <v>8.67</v>
+      </c>
+      <c r="AQ54" s="7">
+        <v>8.6300000000000008</v>
+      </c>
+      <c r="AR54" s="7"/>
+      <c r="AS54" s="7"/>
+      <c r="AT54" s="7"/>
+    </row>
+    <row r="55" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B55" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="C55" s="6">
+        <v>7.54</v>
+      </c>
+      <c r="D55" s="6">
+        <v>7.46</v>
+      </c>
+      <c r="E55" s="6">
+        <v>7.43</v>
+      </c>
+      <c r="F55" s="6">
+        <v>7.48</v>
+      </c>
+      <c r="G55" s="6">
+        <v>7.43</v>
+      </c>
+      <c r="H55" s="6">
+        <v>7.42</v>
+      </c>
+      <c r="I55" s="6">
+        <v>7.42</v>
+      </c>
+      <c r="J55" s="6">
+        <v>7.41</v>
+      </c>
+      <c r="K55" s="6">
+        <v>7.4</v>
+      </c>
+      <c r="L55" s="6">
+        <v>7.38</v>
+      </c>
+      <c r="M55" s="6">
+        <v>7.34</v>
+      </c>
+      <c r="N55" s="6">
+        <v>7.32</v>
+      </c>
+      <c r="O55" s="6">
+        <v>7.3</v>
+      </c>
+      <c r="P55" s="6">
+        <v>7.29</v>
+      </c>
+      <c r="Q55" s="6">
+        <v>7.26</v>
+      </c>
+      <c r="R55" s="6">
+        <v>7.29</v>
+      </c>
+      <c r="S55" s="6">
+        <v>7.27</v>
+      </c>
+      <c r="T55" s="6">
+        <v>7.24</v>
+      </c>
+      <c r="U55" s="6">
+        <v>7.22</v>
+      </c>
+      <c r="V55" s="6">
+        <v>7.21</v>
+      </c>
+      <c r="W55" s="6">
+        <v>7.19</v>
+      </c>
+      <c r="X55" s="6">
+        <v>7.15</v>
+      </c>
+      <c r="Y55" s="6">
+        <v>7.14</v>
+      </c>
+      <c r="Z55" s="6">
+        <v>7.02</v>
+      </c>
+      <c r="AA55" s="6">
+        <v>7.09</v>
+      </c>
+      <c r="AB55" s="6">
+        <v>6.94</v>
+      </c>
+      <c r="AC55" s="6">
+        <v>6.92</v>
+      </c>
+      <c r="AD55" s="6">
+        <v>6.9</v>
+      </c>
+      <c r="AE55" s="6">
+        <v>6.87</v>
+      </c>
+      <c r="AF55" s="7">
+        <v>6.82</v>
+      </c>
+      <c r="AG55" s="7">
+        <v>6.79</v>
+      </c>
+      <c r="AH55" s="7">
+        <v>6.72</v>
+      </c>
+      <c r="AI55" s="7">
+        <v>6.71</v>
+      </c>
+      <c r="AJ55" s="7">
+        <v>6.67</v>
+      </c>
+      <c r="AK55" s="7">
+        <v>6.62</v>
+      </c>
+      <c r="AL55" s="7">
+        <v>7.23</v>
+      </c>
+      <c r="AM55" s="7">
+        <v>7.21</v>
+      </c>
+      <c r="AN55" s="7">
+        <v>7.14</v>
+      </c>
+      <c r="AO55" s="7">
+        <v>7.29</v>
+      </c>
+      <c r="AP55" s="7">
+        <v>7.26</v>
+      </c>
+      <c r="AQ55" s="7">
+        <v>7.13</v>
+      </c>
+      <c r="AR55" s="7"/>
+      <c r="AS55" s="7"/>
+      <c r="AT55" s="7"/>
+    </row>
+    <row r="56" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="C56" s="6">
+        <v>6.81</v>
+      </c>
+      <c r="D56" s="6">
+        <v>6.79</v>
+      </c>
+      <c r="E56" s="6">
+        <v>6.73</v>
+      </c>
+      <c r="F56" s="6">
+        <v>6.71</v>
+      </c>
+      <c r="G56" s="6">
+        <v>6.68</v>
+      </c>
+      <c r="H56" s="6">
+        <v>6.66</v>
+      </c>
+      <c r="I56" s="6">
+        <v>6.69</v>
+      </c>
+      <c r="J56" s="6">
+        <v>6.59</v>
+      </c>
+      <c r="K56" s="6">
+        <v>6.53</v>
+      </c>
+      <c r="L56" s="6">
+        <v>6.48</v>
+      </c>
+      <c r="M56" s="6">
+        <v>6.4</v>
+      </c>
+      <c r="N56" s="6">
+        <v>6.41</v>
+      </c>
+      <c r="O56" s="6">
+        <v>6.41</v>
+      </c>
+      <c r="P56" s="6">
+        <v>6.39</v>
+      </c>
+      <c r="Q56" s="6">
+        <v>6.42</v>
+      </c>
+      <c r="R56" s="6">
+        <v>6.4</v>
+      </c>
+      <c r="S56" s="6">
+        <v>6.43</v>
+      </c>
+      <c r="T56" s="6">
+        <v>6.39</v>
+      </c>
+      <c r="U56" s="6">
+        <v>6.39</v>
+      </c>
+      <c r="V56" s="6">
+        <v>6.38</v>
+      </c>
+      <c r="W56" s="6">
+        <v>6.36</v>
+      </c>
+      <c r="X56" s="6">
+        <v>6.39</v>
+      </c>
+      <c r="Y56" s="6">
+        <v>6.27</v>
+      </c>
+      <c r="Z56" s="6">
+        <v>6.19</v>
+      </c>
+      <c r="AA56" s="6">
+        <v>6.25</v>
+      </c>
+      <c r="AB56" s="6">
+        <v>6.27</v>
+      </c>
+      <c r="AC56" s="6">
+        <v>6.29</v>
+      </c>
+      <c r="AD56" s="6">
+        <v>6.29</v>
+      </c>
+      <c r="AE56" s="6">
+        <v>6.32</v>
+      </c>
+      <c r="AF56" s="7">
+        <v>6.28</v>
+      </c>
+      <c r="AG56" s="7">
+        <v>6.32</v>
+      </c>
+      <c r="AH56" s="7">
+        <v>6.24</v>
+      </c>
+      <c r="AI56" s="7">
+        <v>6.2</v>
+      </c>
+      <c r="AJ56" s="7">
+        <v>6.2</v>
+      </c>
+      <c r="AK56" s="7">
+        <v>6.14</v>
+      </c>
+      <c r="AL56" s="7">
+        <v>6.13</v>
+      </c>
+      <c r="AM56" s="7">
+        <v>6.12</v>
+      </c>
+      <c r="AN56" s="7">
+        <v>6.08</v>
+      </c>
+      <c r="AO56" s="7">
+        <v>6.07</v>
+      </c>
+      <c r="AP56" s="7">
+        <v>6.07</v>
+      </c>
+      <c r="AQ56" s="7">
+        <v>6.03</v>
+      </c>
+      <c r="AR56" s="7"/>
+      <c r="AS56" s="7"/>
+      <c r="AT56" s="7"/>
+    </row>
+    <row r="57" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B57" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="C57" s="6">
+        <v>6.64</v>
+      </c>
+      <c r="D57" s="6">
+        <v>6.63</v>
+      </c>
+      <c r="E57" s="6">
+        <v>6.6</v>
+      </c>
+      <c r="F57" s="6">
+        <v>6.49</v>
+      </c>
+      <c r="G57" s="6">
+        <v>6.29</v>
+      </c>
+      <c r="H57" s="6">
+        <v>6.29</v>
+      </c>
+      <c r="I57" s="6">
+        <v>6.22</v>
+      </c>
+      <c r="J57" s="6">
+        <v>6.15</v>
+      </c>
+      <c r="K57" s="6">
+        <v>6.11</v>
+      </c>
+      <c r="L57" s="6">
+        <v>6.06</v>
+      </c>
+      <c r="M57" s="6">
+        <v>6</v>
+      </c>
+      <c r="N57" s="6">
+        <v>6.02</v>
+      </c>
+      <c r="O57" s="6">
+        <v>5.94</v>
+      </c>
+      <c r="P57" s="6">
+        <v>5.89</v>
+      </c>
+      <c r="Q57" s="6">
+        <v>5.88</v>
+      </c>
+      <c r="R57" s="6">
+        <v>5.83</v>
+      </c>
+      <c r="S57" s="6">
+        <v>5.84</v>
+      </c>
+      <c r="T57" s="6">
+        <v>5.86</v>
+      </c>
+      <c r="U57" s="6">
+        <v>5.82</v>
+      </c>
+      <c r="V57" s="6">
+        <v>5.87</v>
+      </c>
+      <c r="W57" s="6">
+        <v>5.86</v>
+      </c>
+      <c r="X57" s="6">
+        <v>5.84</v>
+      </c>
+      <c r="Y57" s="6">
+        <v>5.77</v>
+      </c>
+      <c r="Z57" s="6">
+        <v>5.75</v>
+      </c>
+      <c r="AA57" s="6">
+        <v>5.74</v>
+      </c>
+      <c r="AB57" s="6">
+        <v>5.77</v>
+      </c>
+      <c r="AC57" s="6">
+        <v>5.73</v>
+      </c>
+      <c r="AD57" s="6">
+        <v>5.72</v>
+      </c>
+      <c r="AE57" s="6">
+        <v>5.73</v>
+      </c>
+      <c r="AF57" s="7">
+        <v>5.7</v>
+      </c>
+      <c r="AG57" s="7">
+        <v>5.7</v>
+      </c>
+      <c r="AH57" s="7">
+        <v>5.63</v>
+      </c>
+      <c r="AI57" s="7">
+        <v>5.57</v>
+      </c>
+      <c r="AJ57" s="7">
+        <v>5.56</v>
+      </c>
+      <c r="AK57" s="7">
+        <v>5.53</v>
+      </c>
+      <c r="AL57" s="7">
+        <v>5.5</v>
+      </c>
+      <c r="AM57" s="7">
+        <v>5.53</v>
+      </c>
+      <c r="AN57" s="7">
+        <v>5.45</v>
+      </c>
+      <c r="AO57" s="7">
+        <v>5.42</v>
+      </c>
+      <c r="AP57" s="7">
+        <v>5.44</v>
+      </c>
+      <c r="AQ57" s="7">
+        <v>5.42</v>
+      </c>
+      <c r="AR57" s="7"/>
+      <c r="AS57" s="7"/>
+      <c r="AT57" s="7"/>
+    </row>
+    <row r="58" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="C58" s="6">
+        <v>6.64</v>
+      </c>
+      <c r="D58" s="6">
+        <v>6.63</v>
+      </c>
+      <c r="E58" s="6">
+        <v>6.6</v>
+      </c>
+      <c r="F58" s="6">
+        <v>6.49</v>
+      </c>
+      <c r="G58" s="6">
+        <v>6.29</v>
+      </c>
+      <c r="H58" s="6">
+        <v>6.29</v>
+      </c>
+      <c r="I58" s="6">
+        <v>6.22</v>
+      </c>
+      <c r="J58" s="6">
+        <v>6.15</v>
+      </c>
+      <c r="K58" s="6">
+        <v>6.11</v>
+      </c>
+      <c r="L58" s="6">
+        <v>6.06</v>
+      </c>
+      <c r="M58" s="6">
+        <v>6</v>
+      </c>
+      <c r="N58" s="6">
+        <v>6.02</v>
+      </c>
+      <c r="O58" s="6">
+        <v>5.94</v>
+      </c>
+      <c r="P58" s="6">
+        <v>5.89</v>
+      </c>
+      <c r="Q58" s="6">
+        <v>5.88</v>
+      </c>
+      <c r="R58" s="6">
+        <v>5.83</v>
+      </c>
+      <c r="S58" s="6">
+        <v>5.84</v>
+      </c>
+      <c r="T58" s="6">
+        <v>5.86</v>
+      </c>
+      <c r="U58" s="6">
+        <v>5.82</v>
+      </c>
+      <c r="V58" s="6">
+        <v>5.87</v>
+      </c>
+      <c r="W58" s="6">
+        <v>5.86</v>
+      </c>
+      <c r="X58" s="6">
+        <v>5.84</v>
+      </c>
+      <c r="Y58" s="6">
+        <v>5.77</v>
+      </c>
+      <c r="Z58" s="6">
+        <v>5.75</v>
+      </c>
+      <c r="AA58" s="6">
+        <v>5.74</v>
+      </c>
+      <c r="AB58" s="6">
+        <v>5.77</v>
+      </c>
+      <c r="AC58" s="6">
+        <v>5.73</v>
+      </c>
+      <c r="AD58" s="6">
+        <v>5.72</v>
+      </c>
+      <c r="AE58" s="6">
+        <v>5.73</v>
+      </c>
+      <c r="AF58" s="7">
+        <v>5.7</v>
+      </c>
+      <c r="AG58" s="7">
+        <v>5.7</v>
+      </c>
+      <c r="AH58" s="7">
+        <v>5.63</v>
+      </c>
+      <c r="AI58" s="7">
+        <v>5.57</v>
+      </c>
+      <c r="AJ58" s="7">
+        <v>5.56</v>
+      </c>
+      <c r="AK58" s="7">
+        <v>5.53</v>
+      </c>
+      <c r="AL58" s="7">
+        <v>5.5</v>
+      </c>
+      <c r="AM58" s="7">
+        <v>5.53</v>
+      </c>
+      <c r="AN58" s="7">
+        <v>5.45</v>
+      </c>
+      <c r="AO58" s="7">
+        <v>5.42</v>
+      </c>
+      <c r="AP58" s="7">
+        <v>5.44</v>
+      </c>
+      <c r="AQ58" s="7">
+        <v>5.42</v>
+      </c>
+      <c r="AR58" s="7"/>
+      <c r="AS58" s="7"/>
+      <c r="AT58" s="7"/>
+    </row>
+    <row r="59" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B59" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="C59" s="6">
+        <v>7.9</v>
+      </c>
+      <c r="D59" s="6">
+        <v>7.94</v>
+      </c>
+      <c r="E59" s="6">
+        <v>7.82</v>
+      </c>
+      <c r="F59" s="6">
+        <v>7.67</v>
+      </c>
+      <c r="G59" s="6">
+        <v>7.33</v>
+      </c>
+      <c r="H59" s="6">
+        <v>7.46</v>
+      </c>
+      <c r="I59" s="6">
+        <v>7.44</v>
+      </c>
+      <c r="J59" s="6">
+        <v>7.5</v>
+      </c>
+      <c r="K59" s="6">
+        <v>7.5</v>
+      </c>
+      <c r="L59" s="6">
+        <v>7.56</v>
+      </c>
+      <c r="M59" s="6">
+        <v>7.54</v>
+      </c>
+      <c r="N59" s="6">
+        <v>7.6</v>
+      </c>
+      <c r="O59" s="6">
+        <v>7.45</v>
+      </c>
+      <c r="P59" s="6">
+        <v>7.38</v>
+      </c>
+      <c r="Q59" s="6">
+        <v>7.53</v>
+      </c>
+      <c r="R59" s="6">
+        <v>7.34</v>
+      </c>
+      <c r="S59" s="6">
+        <v>7.38</v>
+      </c>
+      <c r="T59" s="6">
+        <v>7.38</v>
+      </c>
+      <c r="U59" s="6">
+        <v>7.4</v>
+      </c>
+      <c r="V59" s="6">
+        <v>7.28</v>
+      </c>
+      <c r="W59" s="6">
+        <v>7.26</v>
+      </c>
+      <c r="X59" s="6">
+        <v>7.39</v>
+      </c>
+      <c r="Y59" s="6">
+        <v>7.18</v>
+      </c>
+      <c r="Z59" s="6">
+        <v>7.28</v>
+      </c>
+      <c r="AA59" s="6">
+        <v>7.09</v>
+      </c>
+      <c r="AB59" s="6">
+        <v>7.14</v>
+      </c>
+      <c r="AC59" s="6">
+        <v>7.17</v>
+      </c>
+      <c r="AD59" s="6">
+        <v>7.13</v>
+      </c>
+      <c r="AE59" s="6">
+        <v>7.2</v>
+      </c>
+      <c r="AF59" s="7">
+        <v>7.2</v>
+      </c>
+      <c r="AG59" s="7">
+        <v>7.47</v>
+      </c>
+      <c r="AH59" s="7">
+        <v>7.43</v>
+      </c>
+      <c r="AI59" s="7">
+        <v>7.12</v>
+      </c>
+      <c r="AJ59" s="7">
+        <v>6.94</v>
+      </c>
+      <c r="AK59" s="7">
+        <v>6.88</v>
+      </c>
+      <c r="AL59" s="7">
+        <v>6.82</v>
+      </c>
+      <c r="AM59" s="7">
+        <v>6.83</v>
+      </c>
+      <c r="AN59" s="7">
+        <v>6.69</v>
+      </c>
+      <c r="AO59" s="7">
+        <v>6.79</v>
+      </c>
+      <c r="AP59" s="7">
+        <v>6.73</v>
+      </c>
+      <c r="AQ59" s="7">
+        <v>6.75</v>
+      </c>
+      <c r="AR59" s="7"/>
+      <c r="AS59" s="7"/>
+      <c r="AT59" s="7"/>
+    </row>
+    <row r="60" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B60" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="C60" s="6">
+        <v>7.9</v>
+      </c>
+      <c r="D60" s="6">
+        <v>7.94</v>
+      </c>
+      <c r="E60" s="6">
+        <v>7.83</v>
+      </c>
+      <c r="F60" s="6">
+        <v>7.68</v>
+      </c>
+      <c r="G60" s="6">
+        <v>7.34</v>
+      </c>
+      <c r="H60" s="6">
+        <v>7.46</v>
+      </c>
+      <c r="I60" s="6">
+        <v>7.44</v>
+      </c>
+      <c r="J60" s="6">
+        <v>7.51</v>
+      </c>
+      <c r="K60" s="6">
+        <v>7.5</v>
+      </c>
+      <c r="L60" s="6">
+        <v>7.57</v>
+      </c>
+      <c r="M60" s="6">
+        <v>7.54</v>
+      </c>
+      <c r="N60" s="6">
+        <v>7.59</v>
+      </c>
+      <c r="O60" s="6">
+        <v>7.46</v>
+      </c>
+      <c r="P60" s="6">
+        <v>7.39</v>
+      </c>
+      <c r="Q60" s="6">
+        <v>7.53</v>
+      </c>
+      <c r="R60" s="6">
+        <v>7.34</v>
+      </c>
+      <c r="S60" s="6">
+        <v>7.39</v>
+      </c>
+      <c r="T60" s="6">
+        <v>7.39</v>
+      </c>
+      <c r="U60" s="6">
+        <v>7.4</v>
+      </c>
+      <c r="V60" s="6">
+        <v>7.29</v>
+      </c>
+      <c r="W60" s="6">
+        <v>7.27</v>
+      </c>
+      <c r="X60" s="6">
+        <v>7.41</v>
+      </c>
+      <c r="Y60" s="6">
+        <v>7.19</v>
+      </c>
+      <c r="Z60" s="6">
+        <v>7.3</v>
+      </c>
+      <c r="AA60" s="6">
+        <v>7.1</v>
+      </c>
+      <c r="AB60" s="6">
+        <v>7.15</v>
+      </c>
+      <c r="AC60" s="6">
+        <v>7.19</v>
+      </c>
+      <c r="AD60" s="6">
+        <v>7.14</v>
+      </c>
+      <c r="AE60" s="6">
+        <v>7.21</v>
+      </c>
+      <c r="AF60" s="7">
+        <v>7.2</v>
+      </c>
+      <c r="AG60" s="7">
+        <v>7.49</v>
+      </c>
+      <c r="AH60" s="7">
+        <v>7.43</v>
+      </c>
+      <c r="AI60" s="7">
+        <v>7.15</v>
+      </c>
+      <c r="AJ60" s="7">
+        <v>6.96</v>
+      </c>
+      <c r="AK60" s="7">
+        <v>6.9</v>
+      </c>
+      <c r="AL60" s="7">
+        <v>6.83</v>
+      </c>
+      <c r="AM60" s="7">
+        <v>6.84</v>
+      </c>
+      <c r="AN60" s="7">
+        <v>6.69</v>
+      </c>
+      <c r="AO60" s="7">
+        <v>6.79</v>
+      </c>
+      <c r="AP60" s="7">
+        <v>6.73</v>
+      </c>
+      <c r="AQ60" s="7">
+        <v>6.75</v>
+      </c>
+      <c r="AR60" s="7"/>
+      <c r="AS60" s="7"/>
+      <c r="AT60" s="7"/>
+    </row>
+    <row r="61" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B61" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="C61" s="6">
+        <v>8.31</v>
+      </c>
+      <c r="D61" s="6">
+        <v>7.89</v>
+      </c>
+      <c r="E61" s="6">
+        <v>5.15</v>
+      </c>
+      <c r="F61" s="6">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="G61" s="6">
+        <v>5.41</v>
+      </c>
+      <c r="H61" s="6">
+        <v>5.82</v>
+      </c>
+      <c r="I61" s="6">
+        <v>6.84</v>
+      </c>
+      <c r="J61" s="6">
+        <v>5.64</v>
+      </c>
+      <c r="K61" s="6">
+        <v>5.65</v>
+      </c>
+      <c r="L61" s="6">
+        <v>5.65</v>
+      </c>
+      <c r="M61" s="6">
+        <v>8.5299999999999994</v>
+      </c>
+      <c r="N61" s="6">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="O61" s="6">
+        <v>4.6399999999999997</v>
+      </c>
+      <c r="P61" s="6">
+        <v>5.07</v>
+      </c>
+      <c r="Q61" s="6">
+        <v>4.78</v>
+      </c>
+      <c r="R61" s="6">
+        <v>6.38</v>
+      </c>
+      <c r="S61" s="6">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="T61" s="6">
+        <v>4.6100000000000003</v>
+      </c>
+      <c r="U61" s="6">
+        <v>6.25</v>
+      </c>
+      <c r="V61" s="6">
+        <v>4.3899999999999997</v>
+      </c>
+      <c r="W61" s="6">
+        <v>4.38</v>
+      </c>
+      <c r="X61" s="6">
+        <v>4.58</v>
+      </c>
+      <c r="Y61" s="6">
+        <v>4.3899999999999997</v>
+      </c>
+      <c r="Z61" s="6">
+        <v>4.58</v>
+      </c>
+      <c r="AA61" s="6">
+        <v>4.59</v>
+      </c>
+      <c r="AB61" s="6">
+        <v>4.58</v>
+      </c>
+      <c r="AC61" s="6">
+        <v>4.58</v>
+      </c>
+      <c r="AD61" s="6">
+        <v>4.58</v>
+      </c>
+      <c r="AE61" s="6">
+        <v>4.58</v>
+      </c>
+      <c r="AF61" s="7">
+        <v>6.87</v>
+      </c>
+      <c r="AG61" s="7">
+        <v>4.58</v>
+      </c>
+      <c r="AH61" s="7">
+        <v>8.14</v>
+      </c>
+      <c r="AI61" s="7">
+        <v>4.2699999999999996</v>
+      </c>
+      <c r="AJ61" s="7">
+        <v>4.58</v>
+      </c>
+      <c r="AK61" s="7">
+        <v>5.04</v>
+      </c>
+      <c r="AL61" s="7">
+        <v>5.04</v>
+      </c>
+      <c r="AM61" s="7">
+        <v>4.95</v>
+      </c>
+      <c r="AN61" s="7">
+        <v>4.2</v>
+      </c>
+      <c r="AO61" s="7">
+        <v>4.2</v>
+      </c>
+      <c r="AP61" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="AQ61" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="AR61" s="7"/>
+      <c r="AS61" s="7"/>
+      <c r="AT61" s="7"/>
+    </row>
+    <row r="62" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B62" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C62" s="6">
+        <v>6.38</v>
+      </c>
+      <c r="D62" s="6">
+        <v>6.35</v>
+      </c>
+      <c r="E62" s="6">
+        <v>6.32</v>
+      </c>
+      <c r="F62" s="6">
+        <v>6.23</v>
+      </c>
+      <c r="G62" s="6">
+        <v>6.09</v>
+      </c>
+      <c r="H62" s="6">
+        <v>6.06</v>
+      </c>
+      <c r="I62" s="6">
+        <v>5.99</v>
+      </c>
+      <c r="J62" s="6">
+        <v>5.91</v>
+      </c>
+      <c r="K62" s="6">
+        <v>5.84</v>
+      </c>
+      <c r="L62" s="6">
+        <v>5.8</v>
+      </c>
+      <c r="M62" s="6">
+        <v>5.72</v>
+      </c>
+      <c r="N62" s="6">
+        <v>5.72</v>
+      </c>
+      <c r="O62" s="6">
+        <v>5.7</v>
+      </c>
+      <c r="P62" s="6">
+        <v>5.65</v>
+      </c>
+      <c r="Q62" s="6">
+        <v>5.61</v>
+      </c>
+      <c r="R62" s="6">
+        <v>5.59</v>
+      </c>
+      <c r="S62" s="6">
+        <v>5.61</v>
+      </c>
+      <c r="T62" s="6">
+        <v>5.61</v>
+      </c>
+      <c r="U62" s="6">
+        <v>5.59</v>
+      </c>
+      <c r="V62" s="6">
+        <v>5.67</v>
+      </c>
+      <c r="W62" s="6">
+        <v>5.65</v>
+      </c>
+      <c r="X62" s="6">
+        <v>5.62</v>
+      </c>
+      <c r="Y62" s="6">
+        <v>5.58</v>
+      </c>
+      <c r="Z62" s="6">
+        <v>5.55</v>
+      </c>
+      <c r="AA62" s="6">
+        <v>5.58</v>
+      </c>
+      <c r="AB62" s="6">
+        <v>5.6</v>
+      </c>
+      <c r="AC62" s="6">
+        <v>5.55</v>
+      </c>
+      <c r="AD62" s="6">
+        <v>5.54</v>
+      </c>
+      <c r="AE62" s="6">
+        <v>5.54</v>
+      </c>
+      <c r="AF62" s="7">
+        <v>5.5</v>
+      </c>
+      <c r="AG62" s="7">
+        <v>5.49</v>
+      </c>
+      <c r="AH62" s="7">
+        <v>5.41</v>
+      </c>
+      <c r="AI62" s="7">
+        <v>5.36</v>
+      </c>
+      <c r="AJ62" s="7">
+        <v>5.37</v>
+      </c>
+      <c r="AK62" s="7">
+        <v>5.34</v>
+      </c>
+      <c r="AL62" s="7">
+        <v>5.32</v>
+      </c>
+      <c r="AM62" s="7">
+        <v>5.34</v>
+      </c>
+      <c r="AN62" s="7">
+        <v>5.26</v>
+      </c>
+      <c r="AO62" s="7">
+        <v>5.23</v>
+      </c>
+      <c r="AP62" s="7">
+        <v>5.26</v>
+      </c>
+      <c r="AQ62" s="7">
+        <v>5.24</v>
+      </c>
+      <c r="AR62" s="7"/>
+      <c r="AS62" s="7"/>
+      <c r="AT62" s="7"/>
+    </row>
+    <row r="63" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B63" s="11" t="s">
+        <v>66</v>
+      </c>
+      <c r="C63" s="6">
+        <v>7.68</v>
+      </c>
+      <c r="D63" s="6">
+        <v>7.62</v>
+      </c>
+      <c r="E63" s="6">
+        <v>7.64</v>
+      </c>
+      <c r="F63" s="6">
+        <v>7.55</v>
+      </c>
+      <c r="G63" s="6">
+        <v>7.37</v>
+      </c>
+      <c r="H63" s="6">
+        <v>7.57</v>
+      </c>
+      <c r="I63" s="6">
+        <v>7.42</v>
+      </c>
+      <c r="J63" s="6">
+        <v>7.46</v>
+      </c>
+      <c r="K63" s="6">
+        <v>7.35</v>
+      </c>
+      <c r="L63" s="6">
+        <v>7.2</v>
+      </c>
+      <c r="M63" s="6">
+        <v>7.2</v>
+      </c>
+      <c r="N63" s="6">
+        <v>7.16</v>
+      </c>
+      <c r="O63" s="6">
+        <v>7.08</v>
+      </c>
+      <c r="P63" s="6">
+        <v>6.94</v>
+      </c>
+      <c r="Q63" s="6">
+        <v>6.88</v>
+      </c>
+      <c r="R63" s="6">
+        <v>6.85</v>
+      </c>
+      <c r="S63" s="6">
+        <v>6.8</v>
+      </c>
+      <c r="T63" s="6">
+        <v>6.86</v>
+      </c>
+      <c r="U63" s="6">
+        <v>6.72</v>
+      </c>
+      <c r="V63" s="6">
+        <v>7.08</v>
+      </c>
+      <c r="W63" s="6">
+        <v>7.07</v>
+      </c>
+      <c r="X63" s="6">
+        <v>6.83</v>
+      </c>
+      <c r="Y63" s="6">
+        <v>6.68</v>
+      </c>
+      <c r="Z63" s="6">
+        <v>6.68</v>
+      </c>
+      <c r="AA63" s="6">
+        <v>6.69</v>
+      </c>
+      <c r="AB63" s="6">
+        <v>6.7</v>
+      </c>
+      <c r="AC63" s="6">
+        <v>6.59</v>
+      </c>
+      <c r="AD63" s="6">
+        <v>6.62</v>
+      </c>
+      <c r="AE63" s="6">
+        <v>6.66</v>
+      </c>
+      <c r="AF63" s="7">
+        <v>6.57</v>
+      </c>
+      <c r="AG63" s="7">
+        <v>6.5</v>
+      </c>
+      <c r="AH63" s="7">
+        <v>6.42</v>
+      </c>
+      <c r="AI63" s="7">
+        <v>6.34</v>
+      </c>
+      <c r="AJ63" s="7">
+        <v>6.37</v>
+      </c>
+      <c r="AK63" s="7">
+        <v>6.43</v>
+      </c>
+      <c r="AL63" s="7">
+        <v>6.4</v>
+      </c>
+      <c r="AM63" s="7">
+        <v>6.32</v>
+      </c>
+      <c r="AN63" s="7">
+        <v>6.19</v>
+      </c>
+      <c r="AO63" s="7">
+        <v>6.14</v>
+      </c>
+      <c r="AP63" s="7">
+        <v>6.18</v>
+      </c>
+      <c r="AQ63" s="7">
+        <v>6.14</v>
+      </c>
+      <c r="AR63" s="7"/>
+      <c r="AS63" s="7"/>
+      <c r="AT63" s="7"/>
+    </row>
+    <row r="64" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B64" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="C64" s="6">
+        <v>5.84</v>
+      </c>
+      <c r="D64" s="6">
+        <v>5.81</v>
+      </c>
+      <c r="E64" s="6">
+        <v>5.77</v>
+      </c>
+      <c r="F64" s="6">
+        <v>5.69</v>
+      </c>
+      <c r="G64" s="6">
+        <v>5.57</v>
+      </c>
+      <c r="H64" s="6">
+        <v>5.55</v>
+      </c>
+      <c r="I64" s="6">
+        <v>5.54</v>
+      </c>
+      <c r="J64" s="6">
+        <v>5.45</v>
+      </c>
+      <c r="K64" s="6">
+        <v>5.41</v>
+      </c>
+      <c r="L64" s="6">
+        <v>5.38</v>
+      </c>
+      <c r="M64" s="6">
+        <v>5.28</v>
+      </c>
+      <c r="N64" s="6">
+        <v>5.28</v>
+      </c>
+      <c r="O64" s="6">
+        <v>5.28</v>
+      </c>
+      <c r="P64" s="6">
+        <v>5.25</v>
+      </c>
+      <c r="Q64" s="6">
+        <v>5.23</v>
+      </c>
+      <c r="R64" s="6">
+        <v>5.22</v>
+      </c>
+      <c r="S64" s="6">
+        <v>5.24</v>
+      </c>
+      <c r="T64" s="6">
+        <v>5.24</v>
+      </c>
+      <c r="U64" s="6">
+        <v>5.25</v>
+      </c>
+      <c r="V64" s="6">
+        <v>5.26</v>
+      </c>
+      <c r="W64" s="6">
+        <v>5.25</v>
+      </c>
+      <c r="X64" s="6">
+        <v>5.28</v>
+      </c>
+      <c r="Y64" s="6">
+        <v>5.27</v>
+      </c>
+      <c r="Z64" s="6">
+        <v>5.24</v>
+      </c>
+      <c r="AA64" s="6">
+        <v>5.28</v>
+      </c>
+      <c r="AB64" s="6">
+        <v>5.31</v>
+      </c>
+      <c r="AC64" s="6">
+        <v>5.28</v>
+      </c>
+      <c r="AD64" s="6">
+        <v>5.27</v>
+      </c>
+      <c r="AE64" s="6">
+        <v>5.26</v>
+      </c>
+      <c r="AF64" s="7">
+        <v>5.24</v>
+      </c>
+      <c r="AG64" s="7">
+        <v>5.25</v>
+      </c>
+      <c r="AH64" s="7">
+        <v>5.17</v>
+      </c>
+      <c r="AI64" s="7">
+        <v>5.14</v>
+      </c>
+      <c r="AJ64" s="7">
+        <v>5.15</v>
+      </c>
+      <c r="AK64" s="7">
+        <v>5.09</v>
+      </c>
+      <c r="AL64" s="7">
+        <v>5.07</v>
+      </c>
+      <c r="AM64" s="7">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="AN64" s="7">
+        <v>5.04</v>
+      </c>
+      <c r="AO64" s="7">
+        <v>5.01</v>
+      </c>
+      <c r="AP64" s="7">
+        <v>5.04</v>
+      </c>
+      <c r="AQ64" s="7">
+        <v>5.01</v>
+      </c>
+      <c r="AR64" s="7"/>
+      <c r="AS64" s="7"/>
+      <c r="AT64" s="7"/>
+    </row>
+    <row r="65" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B65" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="C65" s="6">
+        <v>6.44</v>
+      </c>
+      <c r="D65" s="6">
+        <v>6.4</v>
+      </c>
+      <c r="E65" s="6">
+        <v>6.37</v>
+      </c>
+      <c r="F65" s="6">
+        <v>6.27</v>
+      </c>
+      <c r="G65" s="6">
+        <v>6.12</v>
+      </c>
+      <c r="H65" s="6">
+        <v>6.09</v>
+      </c>
+      <c r="I65" s="6">
+        <v>6.03</v>
+      </c>
+      <c r="J65" s="6">
+        <v>5.94</v>
+      </c>
+      <c r="K65" s="6">
+        <v>5.87</v>
+      </c>
+      <c r="L65" s="6">
+        <v>5.82</v>
+      </c>
+      <c r="M65" s="6">
+        <v>5.73</v>
+      </c>
+      <c r="N65" s="6">
+        <v>5.74</v>
+      </c>
+      <c r="O65" s="6">
+        <v>5.73</v>
+      </c>
+      <c r="P65" s="6">
+        <v>5.68</v>
+      </c>
+      <c r="Q65" s="6">
+        <v>5.63</v>
+      </c>
+      <c r="R65" s="6">
+        <v>5.62</v>
+      </c>
+      <c r="S65" s="6">
+        <v>5.63</v>
+      </c>
+      <c r="T65" s="6">
+        <v>5.63</v>
+      </c>
+      <c r="U65" s="6">
+        <v>5.61</v>
+      </c>
+      <c r="V65" s="6">
+        <v>5.69</v>
+      </c>
+      <c r="W65" s="6">
+        <v>5.67</v>
+      </c>
+      <c r="X65" s="6">
+        <v>5.64</v>
+      </c>
+      <c r="Y65" s="6">
+        <v>5.6</v>
+      </c>
+      <c r="Z65" s="6">
+        <v>5.57</v>
+      </c>
+      <c r="AA65" s="6">
+        <v>5.6</v>
+      </c>
+      <c r="AB65" s="6">
+        <v>5.62</v>
+      </c>
+      <c r="AC65" s="6">
+        <v>5.57</v>
+      </c>
+      <c r="AD65" s="6">
+        <v>5.56</v>
+      </c>
+      <c r="AE65" s="6">
+        <v>5.56</v>
+      </c>
+      <c r="AF65" s="7">
+        <v>5.52</v>
+      </c>
+      <c r="AG65" s="7">
+        <v>5.51</v>
+      </c>
+      <c r="AH65" s="7">
+        <v>5.43</v>
+      </c>
+      <c r="AI65" s="7">
+        <v>5.37</v>
+      </c>
+      <c r="AJ65" s="7">
+        <v>5.38</v>
+      </c>
+      <c r="AK65" s="7">
+        <v>5.36</v>
+      </c>
+      <c r="AL65" s="7">
+        <v>5.34</v>
+      </c>
+      <c r="AM65" s="7">
+        <v>5.35</v>
+      </c>
+      <c r="AN65" s="7">
+        <v>5.28</v>
+      </c>
+      <c r="AO65" s="7">
+        <v>5.24</v>
+      </c>
+      <c r="AP65" s="7">
+        <v>5.27</v>
+      </c>
+      <c r="AQ65" s="7">
+        <v>5.25</v>
+      </c>
+      <c r="AR65" s="7"/>
+      <c r="AS65" s="7"/>
+      <c r="AT65" s="7"/>
+    </row>
+    <row r="66" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B66" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="C66" s="25">
+        <v>4.88</v>
+      </c>
+      <c r="D66" s="25">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="E66" s="25">
+        <v>4.97</v>
+      </c>
+      <c r="F66" s="25">
+        <v>5.24</v>
+      </c>
+      <c r="G66" s="25">
+        <v>5.26</v>
+      </c>
+      <c r="H66" s="25">
+        <v>5.12</v>
+      </c>
+      <c r="I66" s="25">
+        <v>5.12</v>
+      </c>
+      <c r="J66" s="25">
+        <v>5.12</v>
+      </c>
+      <c r="K66" s="25">
+        <v>5.08</v>
+      </c>
+      <c r="L66" s="25">
+        <v>5.03</v>
+      </c>
+      <c r="M66" s="25">
+        <v>5.13</v>
+      </c>
+      <c r="N66" s="25">
+        <v>4.93</v>
+      </c>
+      <c r="O66" s="25">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="P66" s="25">
+        <v>4.8</v>
+      </c>
+      <c r="Q66" s="25">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="R66" s="25">
+        <v>4.66</v>
+      </c>
+      <c r="S66" s="25">
+        <v>4.67</v>
+      </c>
+      <c r="T66" s="25">
+        <v>4.67</v>
+      </c>
+      <c r="U66" s="25">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="V66" s="25">
+        <v>4.7</v>
+      </c>
+      <c r="W66" s="25">
+        <v>4.71</v>
+      </c>
+      <c r="X66" s="25">
+        <v>4.76</v>
+      </c>
+      <c r="Y66" s="25">
+        <v>4.74</v>
+      </c>
+      <c r="Z66" s="25">
+        <v>4.6900000000000004</v>
+      </c>
+      <c r="AA66" s="25">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="AB66" s="25">
+        <v>4.54</v>
+      </c>
+      <c r="AC66" s="25">
+        <v>4.54</v>
+      </c>
+      <c r="AD66" s="25">
+        <v>4.53</v>
+      </c>
+      <c r="AE66" s="25">
+        <v>4.57</v>
+      </c>
+      <c r="AF66" s="26">
+        <v>4.55</v>
+      </c>
+      <c r="AG66" s="26">
+        <v>4.53</v>
+      </c>
+      <c r="AH66" s="26">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="AI66" s="26">
+        <v>4.49</v>
+      </c>
+      <c r="AJ66" s="26">
+        <v>4.51</v>
+      </c>
+      <c r="AK66" s="26">
+        <v>4.45</v>
+      </c>
+      <c r="AL66" s="26">
+        <v>4.45</v>
+      </c>
+      <c r="AM66" s="26">
+        <v>4.41</v>
+      </c>
+      <c r="AN66" s="26">
+        <v>4.43</v>
+      </c>
+      <c r="AO66" s="26">
+        <v>4.21</v>
+      </c>
+      <c r="AP66" s="26">
+        <v>4.33</v>
+      </c>
+      <c r="AQ66" s="26">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="AR66" s="7"/>
+      <c r="AS66" s="7"/>
+      <c r="AT66" s="7"/>
+    </row>
+    <row r="69" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B69" s="18" t="s">
+        <v>68</v>
+      </c>
+      <c r="C69" s="1"/>
+      <c r="D69" s="1"/>
+      <c r="E69" s="1"/>
+      <c r="F69" s="1"/>
+      <c r="G69" s="1"/>
+      <c r="H69" s="1"/>
+      <c r="I69" s="1"/>
+      <c r="J69" s="1"/>
+      <c r="K69" s="1"/>
+      <c r="L69" s="1"/>
+      <c r="M69" s="1"/>
+      <c r="N69" s="1"/>
+      <c r="O69" s="1"/>
+      <c r="P69" s="1"/>
+      <c r="Q69" s="1"/>
+      <c r="R69" s="1"/>
+      <c r="S69" s="1"/>
+      <c r="T69" s="1"/>
+      <c r="U69" s="1"/>
+      <c r="V69" s="1"/>
+      <c r="W69" s="1"/>
+      <c r="X69" s="1"/>
+      <c r="Y69" s="1"/>
+      <c r="Z69" s="1"/>
+      <c r="AA69" s="1"/>
+      <c r="AB69" s="1"/>
+      <c r="AC69" s="1"/>
+      <c r="AD69" s="1"/>
+    </row>
+    <row r="70" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B70" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="C70" s="4"/>
+      <c r="D70" s="4"/>
+      <c r="E70" s="4"/>
+      <c r="F70" s="4"/>
+      <c r="G70" s="4"/>
+      <c r="H70" s="4"/>
+      <c r="I70" s="4"/>
+      <c r="J70" s="4"/>
+      <c r="K70" s="4"/>
+      <c r="L70" s="4"/>
+      <c r="M70" s="4"/>
+      <c r="N70" s="4"/>
+      <c r="O70" s="4"/>
+      <c r="P70" s="4"/>
+      <c r="Q70" s="4"/>
+      <c r="R70" s="4"/>
+      <c r="S70" s="4"/>
+      <c r="T70" s="4"/>
+      <c r="U70" s="4"/>
+      <c r="V70" s="4"/>
+      <c r="W70" s="4"/>
+      <c r="X70" s="4"/>
+      <c r="Y70" s="4"/>
+      <c r="Z70" s="4"/>
+      <c r="AA70" s="4"/>
+      <c r="AB70" s="4"/>
+      <c r="AC70" s="4"/>
+      <c r="AD70" s="4"/>
+    </row>
+    <row r="71" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B71" s="20"/>
+      <c r="C71" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="D71" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="E71" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="F71" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="G71" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="H71" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I71" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="J71" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="K71" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="L71" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="M71" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="N71" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="O71" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="P71" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q71" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="R71" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S71" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="T71" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="U71" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="V71" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="W71" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="X71" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="Y71" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="Z71" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="AA71" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="AB71" s="21" t="s">
+        <v>115</v>
+      </c>
+      <c r="AC71" s="21" t="s">
+        <v>116</v>
+      </c>
+      <c r="AD71" s="21" t="s">
+        <v>120</v>
+      </c>
+      <c r="AE71" s="21" t="s">
+        <v>121</v>
+      </c>
+      <c r="AF71" s="21" t="s">
+        <v>122</v>
+      </c>
+      <c r="AG71" s="21" t="s">
+        <v>117</v>
+      </c>
+      <c r="AH71" s="21" t="s">
+        <v>118</v>
+      </c>
+      <c r="AI71" s="22" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ71" s="23" t="s">
+        <v>123</v>
+      </c>
+      <c r="AK71" s="23" t="s">
+        <v>124</v>
+      </c>
+      <c r="AL71" s="21" t="s">
+        <v>135</v>
+      </c>
+      <c r="AM71" s="22" t="s">
+        <v>136</v>
+      </c>
+      <c r="AN71" s="21" t="s">
+        <v>137</v>
+      </c>
+      <c r="AO71" s="21" t="s">
+        <v>134</v>
+      </c>
+      <c r="AP71" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="AQ71" s="21" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="72" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B72" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="C72" s="13">
+        <v>8123.5341617299991</v>
+      </c>
+      <c r="D72" s="13">
+        <v>8066.5587593599994</v>
+      </c>
+      <c r="E72" s="13">
+        <v>8007.7576463699997</v>
+      </c>
+      <c r="F72" s="13">
+        <v>8006.1167310800001</v>
+      </c>
+      <c r="G72" s="13">
+        <v>7992.3072218999996</v>
+      </c>
+      <c r="H72" s="13">
+        <v>8000.4521980500003</v>
+      </c>
+      <c r="I72" s="13">
+        <v>7884.5564288199994</v>
+      </c>
+      <c r="J72" s="13">
+        <v>7865.5696086400003</v>
+      </c>
+      <c r="K72" s="13">
+        <v>7815.3915079500002</v>
+      </c>
+      <c r="L72" s="13">
+        <v>7761.1970638500006</v>
+      </c>
+      <c r="M72" s="13">
+        <v>7771.8287201400008</v>
+      </c>
+      <c r="N72" s="13">
+        <v>7729.9715616399999</v>
+      </c>
+      <c r="O72" s="13">
+        <v>7973.8851821899998</v>
+      </c>
+      <c r="P72" s="13">
+        <v>7962.7602731800007</v>
+      </c>
+      <c r="Q72" s="13">
+        <v>7861.1283645000003</v>
+      </c>
+      <c r="R72" s="13">
+        <v>7698.57912373</v>
+      </c>
+      <c r="S72" s="13">
+        <v>7637.9444681200002</v>
+      </c>
+      <c r="T72" s="13">
+        <v>7584.5239006199999</v>
+      </c>
+      <c r="U72" s="13">
+        <v>7459.6885622399996</v>
+      </c>
+      <c r="V72" s="13">
+        <v>7511.6071268300002</v>
+      </c>
+      <c r="W72" s="13">
+        <v>7573.2084205699994</v>
+      </c>
+      <c r="X72" s="13">
+        <v>7580.5055179199999</v>
+      </c>
+      <c r="Y72" s="13">
+        <v>7492.00241723</v>
+      </c>
+      <c r="Z72" s="13">
+        <v>7406.9593714299999</v>
+      </c>
+      <c r="AA72" s="13">
+        <v>7486.9544216099994</v>
+      </c>
+      <c r="AB72" s="13">
+        <v>7472.7963570600004</v>
+      </c>
+      <c r="AC72" s="13">
+        <v>7492.4762232799994</v>
+      </c>
+      <c r="AD72" s="3">
+        <v>7586.6814072899997</v>
+      </c>
+      <c r="AE72" s="3">
+        <v>7466.6487154099996</v>
+      </c>
+      <c r="AF72" s="3">
+        <v>7433.7186379200002</v>
+      </c>
+      <c r="AG72" s="3">
+        <v>7391.9610316099997</v>
+      </c>
+      <c r="AH72" s="14">
+        <v>7434.3223920200007</v>
+      </c>
+      <c r="AI72" s="14">
+        <v>7420.3243753699999</v>
+      </c>
+      <c r="AJ72" s="14">
+        <v>7368.5658217399996</v>
+      </c>
+      <c r="AK72" s="3">
+        <v>7496.3224640100007</v>
+      </c>
+      <c r="AL72" s="14">
+        <v>7448.8921004799995</v>
+      </c>
+      <c r="AM72" s="14">
+        <v>7786.0608945100003</v>
+      </c>
+      <c r="AN72" s="14">
+        <v>7746.7345996200002</v>
+      </c>
+      <c r="AO72" s="14">
+        <v>7655.1371318299998</v>
+      </c>
+      <c r="AP72" s="14">
+        <v>7543.4178337600006</v>
+      </c>
+      <c r="AQ72" s="35">
+        <v>7423.7485620699999</v>
+      </c>
+      <c r="AR72" s="7"/>
+      <c r="AS72" s="7"/>
+      <c r="AT72" s="7"/>
+    </row>
+    <row r="73" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B73" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="C73" s="13">
+        <v>7153.36520974</v>
+      </c>
+      <c r="D73" s="13">
+        <v>7068.2315937700005</v>
+      </c>
+      <c r="E73" s="13">
+        <v>7026.9933067799993</v>
+      </c>
+      <c r="F73" s="13">
+        <v>7021.1310942299997</v>
+      </c>
+      <c r="G73" s="13">
+        <v>7025.7042087700002</v>
+      </c>
+      <c r="H73" s="13">
+        <v>7021.8212873500006</v>
+      </c>
+      <c r="I73" s="13">
+        <v>6974.4832067200005</v>
+      </c>
+      <c r="J73" s="13">
+        <v>6960.5312888900007</v>
+      </c>
+      <c r="K73" s="13">
+        <v>6902.93958449</v>
+      </c>
+      <c r="L73" s="13">
+        <v>6893.2990929399994</v>
+      </c>
+      <c r="M73" s="13">
+        <v>6905.9570294599998</v>
+      </c>
+      <c r="N73" s="13">
+        <v>6906.7721641300004</v>
+      </c>
+      <c r="O73" s="13">
+        <v>7110.4181914000001</v>
+      </c>
+      <c r="P73" s="13">
+        <v>7183.7087408300004</v>
+      </c>
+      <c r="Q73" s="13">
+        <v>7096.5603245100001</v>
+      </c>
+      <c r="R73" s="13">
+        <v>6951.2314131200001</v>
+      </c>
+      <c r="S73" s="13">
+        <v>6919.9319231600002</v>
+      </c>
+      <c r="T73" s="13">
+        <v>6864.09274731</v>
+      </c>
+      <c r="U73" s="13">
+        <v>6704.4513197299993</v>
+      </c>
+      <c r="V73" s="13">
+        <v>6706.90832615</v>
+      </c>
+      <c r="W73" s="13">
+        <v>6778.7732236599995</v>
+      </c>
+      <c r="X73" s="13">
+        <v>6844.4939877200004</v>
+      </c>
+      <c r="Y73" s="13">
+        <v>6755.5266410200002</v>
+      </c>
+      <c r="Z73" s="13">
+        <v>6711.7040783399998</v>
+      </c>
+      <c r="AA73" s="13">
+        <v>6897.4580913899999</v>
+      </c>
+      <c r="AB73" s="13">
+        <v>6938.1456798400004</v>
+      </c>
+      <c r="AC73" s="13">
+        <v>6965.6442429899998</v>
+      </c>
+      <c r="AD73" s="3">
+        <v>7042.3985008400005</v>
+      </c>
+      <c r="AE73" s="3">
+        <v>6962.3300071000003</v>
+      </c>
+      <c r="AF73" s="3">
+        <v>6926.8848706499994</v>
+      </c>
+      <c r="AG73" s="3">
+        <v>6893.85668446</v>
+      </c>
+      <c r="AH73" s="14">
+        <v>6938.7681560800002</v>
+      </c>
+      <c r="AI73" s="14">
+        <v>6939.1920549899996</v>
+      </c>
+      <c r="AJ73" s="14">
+        <v>6920.4733404899998</v>
+      </c>
+      <c r="AK73" s="3">
+        <v>7040.3463358900008</v>
+      </c>
+      <c r="AL73" s="14">
+        <v>6979.7633220100006</v>
+      </c>
+      <c r="AM73" s="14">
+        <v>7202.8251204500002</v>
+      </c>
+      <c r="AN73" s="14">
+        <v>7198.5922415499999</v>
+      </c>
+      <c r="AO73" s="14">
+        <v>7109.5976578999998</v>
+      </c>
+      <c r="AP73" s="14">
+        <v>7003.6405592499996</v>
+      </c>
+      <c r="AQ73" s="35">
+        <v>6894.24888784</v>
+      </c>
+      <c r="AR73" s="7"/>
+      <c r="AS73" s="7"/>
+      <c r="AT73" s="7"/>
+    </row>
+    <row r="74" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B74" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="C74" s="13">
+        <v>7153.36520974</v>
+      </c>
+      <c r="D74" s="13">
+        <v>7068.2315937700005</v>
+      </c>
+      <c r="E74" s="13">
+        <v>7026.9933067799993</v>
+      </c>
+      <c r="F74" s="13">
+        <v>7021.1310942299997</v>
+      </c>
+      <c r="G74" s="13">
+        <v>7025.7042087700002</v>
+      </c>
+      <c r="H74" s="13">
+        <v>7021.8212873500006</v>
+      </c>
+      <c r="I74" s="13">
+        <v>6974.4832067200005</v>
+      </c>
+      <c r="J74" s="13">
+        <v>6960.5312888900007</v>
+      </c>
+      <c r="K74" s="13">
+        <v>6902.93958449</v>
+      </c>
+      <c r="L74" s="13">
+        <v>6893.2990929399994</v>
+      </c>
+      <c r="M74" s="13">
+        <v>6905.9570294599998</v>
+      </c>
+      <c r="N74" s="13">
+        <v>6906.7721641300004</v>
+      </c>
+      <c r="O74" s="13">
+        <v>7110.4181914000001</v>
+      </c>
+      <c r="P74" s="13">
+        <v>7183.7087408300004</v>
+      </c>
+      <c r="Q74" s="13">
+        <v>7096.5603245100001</v>
+      </c>
+      <c r="R74" s="13">
+        <v>6951.2314131200001</v>
+      </c>
+      <c r="S74" s="13">
+        <v>6919.9319231600002</v>
+      </c>
+      <c r="T74" s="13">
+        <v>6864.09274731</v>
+      </c>
+      <c r="U74" s="13">
+        <v>6704.4513197299993</v>
+      </c>
+      <c r="V74" s="13">
+        <v>6706.90832615</v>
+      </c>
+      <c r="W74" s="13">
+        <v>6778.7732236599995</v>
+      </c>
+      <c r="X74" s="13">
+        <v>6844.4939877200004</v>
+      </c>
+      <c r="Y74" s="13">
+        <v>6755.5266410200002</v>
+      </c>
+      <c r="Z74" s="13">
+        <v>6711.7040783399998</v>
+      </c>
+      <c r="AA74" s="13">
+        <v>6897.4580913899999</v>
+      </c>
+      <c r="AB74" s="13">
+        <v>6938.1456798400004</v>
+      </c>
+      <c r="AC74" s="13">
+        <v>6965.6442429899998</v>
+      </c>
+      <c r="AD74" s="3">
+        <v>7042.3985008400005</v>
+      </c>
+      <c r="AE74" s="3">
+        <v>6962.3300071000003</v>
+      </c>
+      <c r="AF74" s="3">
+        <v>6926.8848706499994</v>
+      </c>
+      <c r="AG74" s="3">
+        <v>6893.85668446</v>
+      </c>
+      <c r="AH74" s="14">
+        <v>6938.7681560800002</v>
+      </c>
+      <c r="AI74" s="14">
+        <v>6939.1920549899996</v>
+      </c>
+      <c r="AJ74" s="14">
+        <v>6920.4733404899998</v>
+      </c>
+      <c r="AK74" s="3">
+        <v>7040.3463358900008</v>
+      </c>
+      <c r="AL74" s="14">
+        <v>6979.7633220100006</v>
+      </c>
+      <c r="AM74" s="14">
+        <v>7202.8251204500002</v>
+      </c>
+      <c r="AN74" s="14">
+        <v>7198.5922415499999</v>
+      </c>
+      <c r="AO74" s="14">
+        <v>7109.5976578999998</v>
+      </c>
+      <c r="AP74" s="14">
+        <v>7003.6405592499996</v>
+      </c>
+      <c r="AQ74" s="35">
+        <v>6894.24888784</v>
+      </c>
+      <c r="AR74" s="7"/>
+      <c r="AS74" s="7"/>
+      <c r="AT74" s="7"/>
+    </row>
+    <row r="75" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B75" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="C75" s="13">
+        <v>360.71543839999998</v>
+      </c>
+      <c r="D75" s="13">
+        <v>358.30015249000002</v>
+      </c>
+      <c r="E75" s="13">
+        <v>366.23699175999997</v>
+      </c>
+      <c r="F75" s="13">
+        <v>348.66612513000001</v>
+      </c>
+      <c r="G75" s="13">
+        <v>376.70569141000004</v>
+      </c>
+      <c r="H75" s="13">
+        <v>364.29568868000001</v>
+      </c>
+      <c r="I75" s="13">
+        <v>354.26699414999996</v>
+      </c>
+      <c r="J75" s="13">
+        <v>350.99103375999999</v>
+      </c>
+      <c r="K75" s="13">
+        <v>322.78987785999999</v>
+      </c>
+      <c r="L75" s="13">
+        <v>319.74591129000004</v>
+      </c>
+      <c r="M75" s="13">
+        <v>305.97789585999999</v>
+      </c>
+      <c r="N75" s="13">
+        <v>309.14775620999995</v>
+      </c>
+      <c r="O75" s="13">
+        <v>320.16799722000002</v>
+      </c>
+      <c r="P75" s="13">
+        <v>294.32004929000004</v>
+      </c>
+      <c r="Q75" s="13">
+        <v>285.81686150000002</v>
+      </c>
+      <c r="R75" s="13">
+        <v>278.78632955</v>
+      </c>
+      <c r="S75" s="13">
+        <v>264.75366608000002</v>
+      </c>
+      <c r="T75" s="13">
+        <v>266.71393273000001</v>
+      </c>
+      <c r="U75" s="13">
+        <v>252.72442609000001</v>
+      </c>
+      <c r="V75" s="13">
+        <v>258.98247693000002</v>
+      </c>
+      <c r="W75" s="13">
+        <v>266.17089183000002</v>
+      </c>
+      <c r="X75" s="13">
+        <v>276.70918470999999</v>
+      </c>
+      <c r="Y75" s="13">
+        <v>287.04998358</v>
+      </c>
+      <c r="Z75" s="13">
+        <v>285.82900041000005</v>
+      </c>
+      <c r="AA75" s="13">
+        <v>300.60082999000002</v>
+      </c>
+      <c r="AB75" s="13">
+        <v>295.70714118000001</v>
+      </c>
+      <c r="AC75" s="13">
+        <v>295.06233586000002</v>
+      </c>
+      <c r="AD75" s="3">
+        <v>294.69289799000001</v>
+      </c>
+      <c r="AE75" s="3">
+        <v>281.93418137999998</v>
+      </c>
+      <c r="AF75" s="3">
+        <v>285.90780230000001</v>
+      </c>
+      <c r="AG75" s="3">
+        <v>304.91513004000001</v>
+      </c>
+      <c r="AH75" s="14">
+        <v>284.15207600000002</v>
+      </c>
+      <c r="AI75" s="14">
+        <v>284.06908182000001</v>
+      </c>
+      <c r="AJ75" s="14">
+        <v>281.73147631000001</v>
+      </c>
+      <c r="AK75" s="3">
+        <v>260.50507089000001</v>
+      </c>
+      <c r="AL75" s="14">
+        <v>238.56615596</v>
+      </c>
+      <c r="AM75" s="14">
+        <v>228.616052</v>
+      </c>
+      <c r="AN75" s="14">
+        <v>247.98266118999999</v>
+      </c>
+      <c r="AO75" s="14">
+        <v>213.38676646000002</v>
+      </c>
+      <c r="AP75" s="14">
+        <v>206.62002287999999</v>
+      </c>
+      <c r="AQ75" s="35">
+        <v>197.22000706999998</v>
+      </c>
+      <c r="AR75" s="7"/>
+      <c r="AS75" s="7"/>
+      <c r="AT75" s="7"/>
+    </row>
+    <row r="76" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B76" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="C76" s="13">
+        <v>51.443431049999994</v>
+      </c>
+      <c r="D76" s="13">
+        <v>46.019834100000004</v>
+      </c>
+      <c r="E76" s="13">
+        <v>47.095574749999997</v>
+      </c>
+      <c r="F76" s="13">
+        <v>43.058277220000001</v>
+      </c>
+      <c r="G76" s="13">
+        <v>67.326427769999995</v>
+      </c>
+      <c r="H76" s="13">
+        <v>53.345974310000003</v>
+      </c>
+      <c r="I76" s="13">
+        <v>48.217455819999998</v>
+      </c>
+      <c r="J76" s="13">
+        <v>50.340171979999994</v>
+      </c>
+      <c r="K76" s="13">
+        <v>39.67772429</v>
+      </c>
+      <c r="L76" s="13">
+        <v>47.999916119999995</v>
+      </c>
+      <c r="M76" s="13">
+        <v>34.389794610000003</v>
+      </c>
+      <c r="N76" s="13">
+        <v>40.285327729999999</v>
+      </c>
+      <c r="O76" s="13">
+        <v>52.95067727</v>
+      </c>
+      <c r="P76" s="13">
+        <v>35.45757132</v>
+      </c>
+      <c r="Q76" s="13">
+        <v>33.412991649999995</v>
+      </c>
+      <c r="R76" s="13">
+        <v>32.507402169999999</v>
+      </c>
+      <c r="S76" s="13">
+        <v>25.52172624</v>
+      </c>
+      <c r="T76" s="13">
+        <v>33.164576369999999</v>
+      </c>
+      <c r="U76" s="13">
+        <v>26.218467480000001</v>
+      </c>
+      <c r="V76" s="13">
+        <v>33.738868420000003</v>
+      </c>
+      <c r="W76" s="13">
+        <v>33.848548109999996</v>
+      </c>
+      <c r="X76" s="13">
+        <v>37.001921229999994</v>
+      </c>
+      <c r="Y76" s="13">
+        <v>37.069163340000003</v>
+      </c>
+      <c r="Z76" s="13">
+        <v>33.203451569999999</v>
+      </c>
+      <c r="AA76" s="13">
+        <v>31.236056859999998</v>
+      </c>
+      <c r="AB76" s="13">
+        <v>29.972063869999999</v>
+      </c>
+      <c r="AC76" s="13">
+        <v>28.84296032</v>
+      </c>
+      <c r="AD76" s="3">
+        <v>30.275274159999999</v>
+      </c>
+      <c r="AE76" s="3">
+        <v>20.943764239999997</v>
+      </c>
+      <c r="AF76" s="3">
+        <v>29.184652449999998</v>
+      </c>
+      <c r="AG76" s="3">
+        <v>48.844975130000002</v>
+      </c>
+      <c r="AH76" s="14">
+        <v>26.525560629999998</v>
+      </c>
+      <c r="AI76" s="14">
+        <v>28.48487751</v>
+      </c>
+      <c r="AJ76" s="14">
+        <v>30.428552929999999</v>
+      </c>
+      <c r="AK76" s="3">
+        <v>29.901628969999997</v>
+      </c>
+      <c r="AL76" s="14">
+        <v>27.963773159999999</v>
+      </c>
+      <c r="AM76" s="14">
+        <v>28.854220260000002</v>
+      </c>
+      <c r="AN76" s="14">
+        <v>44.63127514</v>
+      </c>
+      <c r="AO76" s="14">
+        <v>14.23323665</v>
+      </c>
+      <c r="AP76" s="14">
+        <v>15.124625679999999</v>
+      </c>
+      <c r="AQ76" s="35">
+        <v>14.55436025</v>
+      </c>
+      <c r="AR76" s="7"/>
+      <c r="AS76" s="7"/>
+      <c r="AT76" s="7"/>
+    </row>
+    <row r="77" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B77" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="C77" s="13">
+        <v>79.328519329999992</v>
+      </c>
+      <c r="D77" s="13">
+        <v>80.596798750000005</v>
+      </c>
+      <c r="E77" s="13">
+        <v>82.625813199999996</v>
+      </c>
+      <c r="F77" s="13">
+        <v>79.611125319999999</v>
+      </c>
+      <c r="G77" s="13">
+        <v>77.455257419999995</v>
+      </c>
+      <c r="H77" s="13">
+        <v>75.298967430000005</v>
+      </c>
+      <c r="I77" s="13">
+        <v>73.242066370000003</v>
+      </c>
+      <c r="J77" s="13">
+        <v>75.72984203</v>
+      </c>
+      <c r="K77" s="13">
+        <v>73.708588769999992</v>
+      </c>
+      <c r="L77" s="13">
+        <v>77.348656579999997</v>
+      </c>
+      <c r="M77" s="13">
+        <v>76.032167079999994</v>
+      </c>
+      <c r="N77" s="13">
+        <v>75.533962219999992</v>
+      </c>
+      <c r="O77" s="13">
+        <v>75.120784870000008</v>
+      </c>
+      <c r="P77" s="13">
+        <v>68.648034540000012</v>
+      </c>
+      <c r="Q77" s="13">
+        <v>70.00386408</v>
+      </c>
+      <c r="R77" s="13">
+        <v>65.266068899999993</v>
+      </c>
+      <c r="S77" s="13">
+        <v>60.405102590000006</v>
+      </c>
+      <c r="T77" s="13">
+        <v>57.950836680000002</v>
+      </c>
+      <c r="U77" s="13">
+        <v>56.41482199</v>
+      </c>
+      <c r="V77" s="13">
+        <v>49.194566510000001</v>
+      </c>
+      <c r="W77" s="13">
+        <v>46.851642529999999</v>
+      </c>
+      <c r="X77" s="13">
+        <v>42.765238400000001</v>
+      </c>
+      <c r="Y77" s="13">
+        <v>42.626994719999999</v>
+      </c>
+      <c r="Z77" s="13">
+        <v>43.813864700000003</v>
+      </c>
+      <c r="AA77" s="13">
+        <v>43.653496600000004</v>
+      </c>
+      <c r="AB77" s="13">
+        <v>42.238895880000001</v>
+      </c>
+      <c r="AC77" s="13">
+        <v>41.578912710000004</v>
+      </c>
+      <c r="AD77" s="3">
+        <v>38.393087710000003</v>
+      </c>
+      <c r="AE77" s="3">
+        <v>37.265593490000001</v>
+      </c>
+      <c r="AF77" s="3">
+        <v>36.367400189999998</v>
+      </c>
+      <c r="AG77" s="3">
+        <v>38.279831940000001</v>
+      </c>
+      <c r="AH77" s="14">
+        <v>38.772978350000002</v>
+      </c>
+      <c r="AI77" s="14">
+        <v>39.20371463</v>
+      </c>
+      <c r="AJ77" s="14">
+        <v>43.314932950000006</v>
+      </c>
+      <c r="AK77" s="3">
+        <v>41.406480520000002</v>
+      </c>
+      <c r="AL77" s="14">
+        <v>39.2744851</v>
+      </c>
+      <c r="AM77" s="14">
+        <v>37.803997289999998</v>
+      </c>
+      <c r="AN77" s="14">
+        <v>40.037473200000001</v>
+      </c>
+      <c r="AO77" s="14">
+        <v>39.512364670000004</v>
+      </c>
+      <c r="AP77" s="14">
+        <v>36.160744579999999</v>
+      </c>
+      <c r="AQ77" s="35">
+        <v>34.992379240000005</v>
+      </c>
+      <c r="AR77" s="7"/>
+      <c r="AS77" s="7"/>
+      <c r="AT77" s="7"/>
+    </row>
+    <row r="78" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B78" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="C78" s="13">
+        <v>229.94348802000002</v>
+      </c>
+      <c r="D78" s="13">
+        <v>231.68351963999999</v>
+      </c>
+      <c r="E78" s="13">
+        <v>236.51560381000002</v>
+      </c>
+      <c r="F78" s="13">
+        <v>225.99672258999999</v>
+      </c>
+      <c r="G78" s="13">
+        <v>231.92400622</v>
+      </c>
+      <c r="H78" s="13">
+        <v>235.65074694</v>
+      </c>
+      <c r="I78" s="13">
+        <v>232.80747196000002</v>
+      </c>
+      <c r="J78" s="13">
+        <v>224.92101975</v>
+      </c>
+      <c r="K78" s="13">
+        <v>209.4035648</v>
+      </c>
+      <c r="L78" s="13">
+        <v>194.39733859</v>
+      </c>
+      <c r="M78" s="13">
+        <v>195.55593417</v>
+      </c>
+      <c r="N78" s="13">
+        <v>193.32846626</v>
+      </c>
+      <c r="O78" s="13">
+        <v>192.09653508000002</v>
+      </c>
+      <c r="P78" s="13">
+        <v>190.21444343000002</v>
+      </c>
+      <c r="Q78" s="13">
+        <v>182.40000577000001</v>
+      </c>
+      <c r="R78" s="13">
+        <v>181.01285847999998</v>
+      </c>
+      <c r="S78" s="13">
+        <v>178.82683725000001</v>
+      </c>
+      <c r="T78" s="13">
+        <v>175.59851968000001</v>
+      </c>
+      <c r="U78" s="13">
+        <v>170.09113662000001</v>
+      </c>
+      <c r="V78" s="13">
+        <v>176.04904199999999</v>
+      </c>
+      <c r="W78" s="13">
+        <v>185.47070119</v>
+      </c>
+      <c r="X78" s="13">
+        <v>196.94202508000001</v>
+      </c>
+      <c r="Y78" s="13">
+        <v>207.35382552000002</v>
+      </c>
+      <c r="Z78" s="13">
+        <v>208.81168413999998</v>
+      </c>
+      <c r="AA78" s="13">
+        <v>225.71127652999999</v>
+      </c>
+      <c r="AB78" s="13">
+        <v>223.49618143000001</v>
+      </c>
+      <c r="AC78" s="13">
+        <v>224.64046283000002</v>
+      </c>
+      <c r="AD78" s="3">
+        <v>226.02453611999999</v>
+      </c>
+      <c r="AE78" s="3">
+        <v>223.72482365000002</v>
+      </c>
+      <c r="AF78" s="3">
+        <v>220.35574965999999</v>
+      </c>
+      <c r="AG78" s="3">
+        <v>217.79032297000001</v>
+      </c>
+      <c r="AH78" s="14">
+        <v>218.85353702</v>
+      </c>
+      <c r="AI78" s="14">
+        <v>216.38048968000001</v>
+      </c>
+      <c r="AJ78" s="14">
+        <v>207.98799043</v>
+      </c>
+      <c r="AK78" s="3">
+        <v>189.19696139999999</v>
+      </c>
+      <c r="AL78" s="14">
+        <v>171.32789769999999</v>
+      </c>
+      <c r="AM78" s="14">
+        <v>161.95783444999998</v>
+      </c>
+      <c r="AN78" s="14">
+        <v>163.31391284999998</v>
+      </c>
+      <c r="AO78" s="14">
+        <v>159.64116514</v>
+      </c>
+      <c r="AP78" s="14">
+        <v>155.33465262000001</v>
+      </c>
+      <c r="AQ78" s="35">
+        <v>147.67326758000002</v>
+      </c>
+      <c r="AR78" s="7"/>
+      <c r="AS78" s="7"/>
+      <c r="AT78" s="7"/>
+    </row>
+    <row r="79" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B79" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="C79" s="13">
+        <v>327.16222101</v>
+      </c>
+      <c r="D79" s="13">
+        <v>327.29730795</v>
+      </c>
+      <c r="E79" s="13">
+        <v>337.13817336</v>
+      </c>
+      <c r="F79" s="13">
+        <v>322.01365648000001</v>
+      </c>
+      <c r="G79" s="13">
+        <v>347.19657832999997</v>
+      </c>
+      <c r="H79" s="13">
+        <v>328.32872091000002</v>
+      </c>
+      <c r="I79" s="13">
+        <v>321.51345660000004</v>
+      </c>
+      <c r="J79" s="13">
+        <v>313.70626263999998</v>
+      </c>
+      <c r="K79" s="13">
+        <v>297.61551313999996</v>
+      </c>
+      <c r="L79" s="13">
+        <v>287.57220826999998</v>
+      </c>
+      <c r="M79" s="13">
+        <v>282.84072630999998</v>
+      </c>
+      <c r="N79" s="13">
+        <v>280.06346807</v>
+      </c>
+      <c r="O79" s="13">
+        <v>285.36896247999999</v>
+      </c>
+      <c r="P79" s="13">
+        <v>265.96146127999998</v>
+      </c>
+      <c r="Q79" s="13">
+        <v>256.72581916000001</v>
+      </c>
+      <c r="R79" s="13">
+        <v>250.15568313999998</v>
+      </c>
+      <c r="S79" s="13">
+        <v>243.79304847</v>
+      </c>
+      <c r="T79" s="13">
+        <v>238.56950875999999</v>
+      </c>
+      <c r="U79" s="13">
+        <v>232.00002831</v>
+      </c>
+      <c r="V79" s="13">
+        <v>230.90535606999998</v>
+      </c>
+      <c r="W79" s="13">
+        <v>237.98212777000001</v>
+      </c>
+      <c r="X79" s="13">
+        <v>250.88797596999999</v>
+      </c>
+      <c r="Y79" s="13">
+        <v>260.89243137</v>
+      </c>
+      <c r="Z79" s="13">
+        <v>265.04967923999999</v>
+      </c>
+      <c r="AA79" s="13">
+        <v>274.91160965</v>
+      </c>
+      <c r="AB79" s="13">
+        <v>269.83505130999998</v>
+      </c>
+      <c r="AC79" s="13">
+        <v>270.24493927999998</v>
+      </c>
+      <c r="AD79" s="3">
+        <v>268.48794547000006</v>
+      </c>
+      <c r="AE79" s="3">
+        <v>264.98383159999997</v>
+      </c>
+      <c r="AF79" s="3">
+        <v>261.03261861999999</v>
+      </c>
+      <c r="AG79" s="3">
+        <v>288.90936692000002</v>
+      </c>
+      <c r="AH79" s="14">
+        <v>257.92387898999999</v>
+      </c>
+      <c r="AI79" s="14">
+        <v>257.54983697</v>
+      </c>
+      <c r="AJ79" s="14">
+        <v>249.68616965999999</v>
+      </c>
+      <c r="AK79" s="3">
+        <v>230.36832400999998</v>
+      </c>
+      <c r="AL79" s="14">
+        <v>208.53258528999999</v>
+      </c>
+      <c r="AM79" s="14">
+        <v>199.91411815999999</v>
+      </c>
+      <c r="AN79" s="14">
+        <v>198.29837599999999</v>
+      </c>
+      <c r="AO79" s="14">
+        <v>194.18792508000001</v>
+      </c>
+      <c r="AP79" s="14">
+        <v>189.80042316000001</v>
+      </c>
+      <c r="AQ79" s="35">
+        <v>180.82360847000001</v>
+      </c>
+      <c r="AR79" s="7"/>
+      <c r="AS79" s="7"/>
+      <c r="AT79" s="7"/>
+    </row>
+    <row r="80" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B80" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="C80" s="13">
+        <v>31.636935690000001</v>
+      </c>
+      <c r="D80" s="13">
+        <v>29.042567940000001</v>
+      </c>
+      <c r="E80" s="13">
+        <v>27.13474016</v>
+      </c>
+      <c r="F80" s="13">
+        <v>24.773041239999998</v>
+      </c>
+      <c r="G80" s="13">
+        <v>27.62328862</v>
+      </c>
+      <c r="H80" s="13">
+        <v>34.099648689999995</v>
+      </c>
+      <c r="I80" s="13">
+        <v>30.899413410000001</v>
+      </c>
+      <c r="J80" s="13">
+        <v>35.478361149999998</v>
+      </c>
+      <c r="K80" s="13">
+        <v>23.3761753</v>
+      </c>
+      <c r="L80" s="13">
+        <v>30.4597841</v>
+      </c>
+      <c r="M80" s="13">
+        <v>21.484973449999998</v>
+      </c>
+      <c r="N80" s="13">
+        <v>27.407689079999997</v>
+      </c>
+      <c r="O80" s="13">
+        <v>33.14397323</v>
+      </c>
+      <c r="P80" s="13">
+        <v>20.552187079999999</v>
+      </c>
+      <c r="Q80" s="13">
+        <v>21.138163079999998</v>
+      </c>
+      <c r="R80" s="13">
+        <v>26.983782469999998</v>
+      </c>
+      <c r="S80" s="13">
+        <v>19.442192679999998</v>
+      </c>
+      <c r="T80" s="13">
+        <v>26.697018280000002</v>
+      </c>
+      <c r="U80" s="13">
+        <v>19.28251157</v>
+      </c>
+      <c r="V80" s="13">
+        <v>26.812015300000002</v>
+      </c>
+      <c r="W80" s="13">
+        <v>27.068781340000001</v>
+      </c>
+      <c r="X80" s="13">
+        <v>24.828012430000001</v>
+      </c>
+      <c r="Y80" s="13">
+        <v>25.156712289999998</v>
+      </c>
+      <c r="Z80" s="13">
+        <v>19.787359739999999</v>
+      </c>
+      <c r="AA80" s="13">
+        <v>24.69054891</v>
+      </c>
+      <c r="AB80" s="13">
+        <v>24.921925699999999</v>
+      </c>
+      <c r="AC80" s="13">
+        <v>23.868495020000001</v>
+      </c>
+      <c r="AD80" s="3">
+        <v>25.258100020000001</v>
+      </c>
+      <c r="AE80" s="3">
+        <v>16.010737420000002</v>
+      </c>
+      <c r="AF80" s="3">
+        <v>23.937495719999998</v>
+      </c>
+      <c r="AG80" s="3">
+        <v>15.06570769</v>
+      </c>
+      <c r="AH80" s="14">
+        <v>25.279261089999999</v>
+      </c>
+      <c r="AI80" s="14">
+        <v>25.563067820000001</v>
+      </c>
+      <c r="AJ80" s="14">
+        <v>31.090211549999999</v>
+      </c>
+      <c r="AK80" s="3">
+        <v>29.055540140000002</v>
+      </c>
+      <c r="AL80" s="14">
+        <v>28.947268359999999</v>
+      </c>
+      <c r="AM80" s="14">
+        <v>27.617082320000002</v>
+      </c>
+      <c r="AN80" s="14">
+        <v>19.3097408</v>
+      </c>
+      <c r="AO80" s="14">
+        <v>18.39244553</v>
+      </c>
+      <c r="AP80" s="14">
+        <v>16.136426180000001</v>
+      </c>
+      <c r="AQ80" s="35">
+        <v>15.720387650000001</v>
+      </c>
+      <c r="AR80" s="7"/>
+      <c r="AS80" s="7"/>
+      <c r="AT80" s="7"/>
+    </row>
+    <row r="81" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B81" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="C81" s="13">
+        <v>6792.6497713400004</v>
+      </c>
+      <c r="D81" s="13">
+        <v>6709.9314412799995</v>
+      </c>
+      <c r="E81" s="13">
+        <v>6660.7563150200003</v>
+      </c>
+      <c r="F81" s="13">
+        <v>6672.4649691000004</v>
+      </c>
+      <c r="G81" s="13">
+        <v>6648.9985173599998</v>
+      </c>
+      <c r="H81" s="13">
+        <v>6657.5255986700004</v>
+      </c>
+      <c r="I81" s="13">
+        <v>6620.2162125699997</v>
+      </c>
+      <c r="J81" s="13">
+        <v>6609.5402551300003</v>
+      </c>
+      <c r="K81" s="13">
+        <v>6580.1497066299999</v>
+      </c>
+      <c r="L81" s="13">
+        <v>6573.5531816499997</v>
+      </c>
+      <c r="M81" s="13">
+        <v>6599.9791336000008</v>
+      </c>
+      <c r="N81" s="13">
+        <v>6597.6244079200005</v>
+      </c>
+      <c r="O81" s="13">
+        <v>6790.2501941800001</v>
+      </c>
+      <c r="P81" s="13">
+        <v>6889.3886915399999</v>
+      </c>
+      <c r="Q81" s="13">
+        <v>6810.7434630100006</v>
+      </c>
+      <c r="R81" s="13">
+        <v>6672.44508357</v>
+      </c>
+      <c r="S81" s="13">
+        <v>6655.1782570799996</v>
+      </c>
+      <c r="T81" s="13">
+        <v>6597.3788145799999</v>
+      </c>
+      <c r="U81" s="13">
+        <v>6451.7268936400005</v>
+      </c>
+      <c r="V81" s="13">
+        <v>6447.9258492200006</v>
+      </c>
+      <c r="W81" s="13">
+        <v>6512.6023318300004</v>
+      </c>
+      <c r="X81" s="13">
+        <v>6567.7848030100004</v>
+      </c>
+      <c r="Y81" s="13">
+        <v>6468.4766574399991</v>
+      </c>
+      <c r="Z81" s="13">
+        <v>6425.8750779299999</v>
+      </c>
+      <c r="AA81" s="13">
+        <v>6596.8572613999995</v>
+      </c>
+      <c r="AB81" s="13">
+        <v>6642.4385386599997</v>
+      </c>
+      <c r="AC81" s="13">
+        <v>6670.5819071300002</v>
+      </c>
+      <c r="AD81" s="3">
+        <v>6747.7056028500001</v>
+      </c>
+      <c r="AE81" s="3">
+        <v>6680.3958257200002</v>
+      </c>
+      <c r="AF81" s="3">
+        <v>6640.9770683500001</v>
+      </c>
+      <c r="AG81" s="3">
+        <v>6588.9415544200001</v>
+      </c>
+      <c r="AH81" s="14">
+        <v>6654.6160800799998</v>
+      </c>
+      <c r="AI81" s="14">
+        <v>6655.1229731700005</v>
+      </c>
+      <c r="AJ81" s="14">
+        <v>6638.7418641800004</v>
+      </c>
+      <c r="AK81" s="3">
+        <v>6779.841265</v>
+      </c>
+      <c r="AL81" s="14">
+        <v>6741.1971660500003</v>
+      </c>
+      <c r="AM81" s="14">
+        <v>6974.2090684499999</v>
+      </c>
+      <c r="AN81" s="14">
+        <v>6950.6095803600001</v>
+      </c>
+      <c r="AO81" s="14">
+        <v>6896.2108914399996</v>
+      </c>
+      <c r="AP81" s="14">
+        <v>6797.0205363699997</v>
+      </c>
+      <c r="AQ81" s="35">
+        <v>6697.0288807700008</v>
+      </c>
+      <c r="AR81" s="7"/>
+      <c r="AS81" s="7"/>
+      <c r="AT81" s="7"/>
+    </row>
+    <row r="82" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B82" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="C82" s="13">
+        <v>403.37509181000001</v>
+      </c>
+      <c r="D82" s="13">
+        <v>393.55167245999996</v>
+      </c>
+      <c r="E82" s="13">
+        <v>378.97199415</v>
+      </c>
+      <c r="F82" s="13">
+        <v>339.00454167000004</v>
+      </c>
+      <c r="G82" s="13">
+        <v>311.89243968</v>
+      </c>
+      <c r="H82" s="13">
+        <v>310.44718775000001</v>
+      </c>
+      <c r="I82" s="13">
+        <v>301.75244458999998</v>
+      </c>
+      <c r="J82" s="13">
+        <v>286.10236861000004</v>
+      </c>
+      <c r="K82" s="13">
+        <v>282.90513525</v>
+      </c>
+      <c r="L82" s="13">
+        <v>279.91680308999997</v>
+      </c>
+      <c r="M82" s="13">
+        <v>275.30369727999999</v>
+      </c>
+      <c r="N82" s="13">
+        <v>270.41774038</v>
+      </c>
+      <c r="O82" s="13">
+        <v>271.84396858999997</v>
+      </c>
+      <c r="P82" s="13">
+        <v>265.16437958</v>
+      </c>
+      <c r="Q82" s="13">
+        <v>262.51504555000002</v>
+      </c>
+      <c r="R82" s="13">
+        <v>238.13763299000001</v>
+      </c>
+      <c r="S82" s="13">
+        <v>235.79978566</v>
+      </c>
+      <c r="T82" s="13">
+        <v>227.56258008</v>
+      </c>
+      <c r="U82" s="13">
+        <v>223.71363446000001</v>
+      </c>
+      <c r="V82" s="13">
+        <v>221.85553336000001</v>
+      </c>
+      <c r="W82" s="13">
+        <v>221.83328838999998</v>
+      </c>
+      <c r="X82" s="13">
+        <v>220.43611337000002</v>
+      </c>
+      <c r="Y82" s="13">
+        <v>220.29634019999997</v>
+      </c>
+      <c r="Z82" s="13">
+        <v>221.75624349</v>
+      </c>
+      <c r="AA82" s="13">
+        <v>221.90223715000002</v>
+      </c>
+      <c r="AB82" s="13">
+        <v>222.18813262</v>
+      </c>
+      <c r="AC82" s="13">
+        <v>224.61873847999999</v>
+      </c>
+      <c r="AD82" s="3">
+        <v>257.32856929000002</v>
+      </c>
+      <c r="AE82" s="3">
+        <v>267.44653725000001</v>
+      </c>
+      <c r="AF82" s="3">
+        <v>265.23515472000003</v>
+      </c>
+      <c r="AG82" s="3">
+        <v>266.23915899000002</v>
+      </c>
+      <c r="AH82" s="14">
+        <v>270.73891902999998</v>
+      </c>
+      <c r="AI82" s="14">
+        <v>272.79125442999998</v>
+      </c>
+      <c r="AJ82" s="14">
+        <v>272.48606527999999</v>
+      </c>
+      <c r="AK82" s="3">
+        <v>272.01319822000005</v>
+      </c>
+      <c r="AL82" s="14">
+        <v>274.26653773000004</v>
+      </c>
+      <c r="AM82" s="14">
+        <v>274.62135613999999</v>
+      </c>
+      <c r="AN82" s="14">
+        <v>277.39430256999998</v>
+      </c>
+      <c r="AO82" s="14">
+        <v>279.36771411000001</v>
+      </c>
+      <c r="AP82" s="14">
+        <v>279.18927174999999</v>
+      </c>
+      <c r="AQ82" s="35">
+        <v>277.28611139999998</v>
+      </c>
+      <c r="AR82" s="7"/>
+      <c r="AS82" s="7"/>
+      <c r="AT82" s="7"/>
+    </row>
+    <row r="83" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B83" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="C83" s="13">
+        <v>6389.27467953</v>
+      </c>
+      <c r="D83" s="13">
+        <v>6316.3797688199993</v>
+      </c>
+      <c r="E83" s="13">
+        <v>6281.7843208699996</v>
+      </c>
+      <c r="F83" s="13">
+        <v>6333.46042743</v>
+      </c>
+      <c r="G83" s="13">
+        <v>6337.1060776800005</v>
+      </c>
+      <c r="H83" s="13">
+        <v>6347.0784109200004</v>
+      </c>
+      <c r="I83" s="13">
+        <v>6318.4637679799998</v>
+      </c>
+      <c r="J83" s="13">
+        <v>6323.4378865200006</v>
+      </c>
+      <c r="K83" s="13">
+        <v>6297.2445713799998</v>
+      </c>
+      <c r="L83" s="13">
+        <v>6293.6363785600006</v>
+      </c>
+      <c r="M83" s="13">
+        <v>6324.6754363199998</v>
+      </c>
+      <c r="N83" s="13">
+        <v>6327.2066675400001</v>
+      </c>
+      <c r="O83" s="13">
+        <v>6518.4062255899998</v>
+      </c>
+      <c r="P83" s="13">
+        <v>6624.2243119599998</v>
+      </c>
+      <c r="Q83" s="13">
+        <v>6548.2284174599999</v>
+      </c>
+      <c r="R83" s="13">
+        <v>6434.3074505799996</v>
+      </c>
+      <c r="S83" s="13">
+        <v>6419.3784714200001</v>
+      </c>
+      <c r="T83" s="13">
+        <v>6369.8162345000001</v>
+      </c>
+      <c r="U83" s="13">
+        <v>6228.0132591800002</v>
+      </c>
+      <c r="V83" s="13">
+        <v>6226.0703158599999</v>
+      </c>
+      <c r="W83" s="13">
+        <v>6290.7690434399992</v>
+      </c>
+      <c r="X83" s="13">
+        <v>6347.34868964</v>
+      </c>
+      <c r="Y83" s="13">
+        <v>6248.1803172399996</v>
+      </c>
+      <c r="Z83" s="13">
+        <v>6204.1188344399998</v>
+      </c>
+      <c r="AA83" s="13">
+        <v>6374.95502425</v>
+      </c>
+      <c r="AB83" s="13">
+        <v>6420.2504060399997</v>
+      </c>
+      <c r="AC83" s="13">
+        <v>6445.9631686499997</v>
+      </c>
+      <c r="AD83" s="3">
+        <v>6490.3770335600002</v>
+      </c>
+      <c r="AE83" s="3">
+        <v>6412.9492884700003</v>
+      </c>
+      <c r="AF83" s="3">
+        <v>6375.7419136300005</v>
+      </c>
+      <c r="AG83" s="3">
+        <v>6322.7023954300003</v>
+      </c>
+      <c r="AH83" s="14">
+        <v>6383.8771610499998</v>
+      </c>
+      <c r="AI83" s="14">
+        <v>6382.3317187399998</v>
+      </c>
+      <c r="AJ83" s="14">
+        <v>6366.2557988999997</v>
+      </c>
+      <c r="AK83" s="3">
+        <v>6507.82806678</v>
+      </c>
+      <c r="AL83" s="14">
+        <v>6466.9306283199994</v>
+      </c>
+      <c r="AM83" s="14">
+        <v>6699.5877123100008</v>
+      </c>
+      <c r="AN83" s="14">
+        <v>6673.2152777900001</v>
+      </c>
+      <c r="AO83" s="14">
+        <v>6616.8431773299999</v>
+      </c>
+      <c r="AP83" s="14">
+        <v>6517.8312646200002</v>
+      </c>
+      <c r="AQ83" s="35">
+        <v>6419.7427693700001</v>
+      </c>
+      <c r="AR83" s="7"/>
+      <c r="AS83" s="7"/>
+      <c r="AT83" s="7"/>
+    </row>
+    <row r="84" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B84" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="C84" s="13">
+        <v>6642.3130300699995</v>
+      </c>
+      <c r="D84" s="13">
+        <v>6560.0192578199994</v>
+      </c>
+      <c r="E84" s="13">
+        <v>6513.6925457899997</v>
+      </c>
+      <c r="F84" s="13">
+        <v>6527.3667971099994</v>
+      </c>
+      <c r="G84" s="13">
+        <v>6503.8145796700001</v>
+      </c>
+      <c r="H84" s="13">
+        <v>6507.2969315500004</v>
+      </c>
+      <c r="I84" s="13">
+        <v>6478.65422313</v>
+      </c>
+      <c r="J84" s="13">
+        <v>6469.43740368</v>
+      </c>
+      <c r="K84" s="13">
+        <v>6443.1485045099998</v>
+      </c>
+      <c r="L84" s="13">
+        <v>6432.96546588</v>
+      </c>
+      <c r="M84" s="13">
+        <v>6465.5197207600004</v>
+      </c>
+      <c r="N84" s="13">
+        <v>6465.0862098199996</v>
+      </c>
+      <c r="O84" s="13">
+        <v>6659.5327295200004</v>
+      </c>
+      <c r="P84" s="13">
+        <v>6762.1094623199997</v>
+      </c>
+      <c r="Q84" s="13">
+        <v>6673.69609416</v>
+      </c>
+      <c r="R84" s="13">
+        <v>6542.3144141499997</v>
+      </c>
+      <c r="S84" s="13">
+        <v>6527.3419980799999</v>
+      </c>
+      <c r="T84" s="13">
+        <v>6466.0949087899999</v>
+      </c>
+      <c r="U84" s="13">
+        <v>6319.8938340699997</v>
+      </c>
+      <c r="V84" s="13">
+        <v>6325.8000737100001</v>
+      </c>
+      <c r="W84" s="13">
+        <v>6390.7631296600002</v>
+      </c>
+      <c r="X84" s="13">
+        <v>6445.3547477600005</v>
+      </c>
+      <c r="Y84" s="13">
+        <v>6341.2307235799999</v>
+      </c>
+      <c r="Z84" s="13">
+        <v>6306.5813748299997</v>
+      </c>
+      <c r="AA84" s="13">
+        <v>6477.5480925100001</v>
+      </c>
+      <c r="AB84" s="13">
+        <v>6523.21302638</v>
+      </c>
+      <c r="AC84" s="13">
+        <v>6551.4757033900005</v>
+      </c>
+      <c r="AD84" s="3">
+        <v>6625.5729270200009</v>
+      </c>
+      <c r="AE84" s="3">
+        <v>6564.2066091999995</v>
+      </c>
+      <c r="AF84" s="3">
+        <v>6525.6730095500006</v>
+      </c>
+      <c r="AG84" s="3">
+        <v>6474.2775245299999</v>
+      </c>
+      <c r="AH84" s="14">
+        <v>6539.6972104899996</v>
+      </c>
+      <c r="AI84" s="14">
+        <v>6539.9785045299996</v>
+      </c>
+      <c r="AJ84" s="14">
+        <v>6523.7228539099997</v>
+      </c>
+      <c r="AK84" s="3">
+        <v>6664.5259747200007</v>
+      </c>
+      <c r="AL84" s="14">
+        <v>6625.6519814200001</v>
+      </c>
+      <c r="AM84" s="14">
+        <v>6859.26791013</v>
+      </c>
+      <c r="AN84" s="14">
+        <v>6814.67591464</v>
+      </c>
+      <c r="AO84" s="14">
+        <v>6762.7190134399998</v>
+      </c>
+      <c r="AP84" s="14">
+        <v>6661.2419728699997</v>
+      </c>
+      <c r="AQ84" s="35">
+        <v>6570.6177333300002</v>
+      </c>
+      <c r="AR84" s="7"/>
+      <c r="AS84" s="7"/>
+      <c r="AT84" s="7"/>
+    </row>
+    <row r="85" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B85" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="C85" s="13">
+        <v>29.38849231</v>
+      </c>
+      <c r="D85" s="13">
+        <v>28.281426750000001</v>
+      </c>
+      <c r="E85" s="13">
+        <v>26.022749000000001</v>
+      </c>
+      <c r="F85" s="13">
+        <v>26.112134430000001</v>
+      </c>
+      <c r="G85" s="13">
+        <v>26.122950969999998</v>
+      </c>
+      <c r="H85" s="13">
+        <v>31.753686170000002</v>
+      </c>
+      <c r="I85" s="13">
+        <v>24.920392489999998</v>
+      </c>
+      <c r="J85" s="13">
+        <v>24.88784188</v>
+      </c>
+      <c r="K85" s="13">
+        <v>23.997</v>
+      </c>
+      <c r="L85" s="13">
+        <v>29.395661010000001</v>
+      </c>
+      <c r="M85" s="13">
+        <v>22.78885455</v>
+      </c>
+      <c r="N85" s="13">
+        <v>22.593527000000002</v>
+      </c>
+      <c r="O85" s="13">
+        <v>22.27799366</v>
+      </c>
+      <c r="P85" s="13">
+        <v>21.769260450000001</v>
+      </c>
+      <c r="Q85" s="13">
+        <v>29.585813300000002</v>
+      </c>
+      <c r="R85" s="13">
+        <v>22.661434940000003</v>
+      </c>
+      <c r="S85" s="13">
+        <v>22.021533379999997</v>
+      </c>
+      <c r="T85" s="13">
+        <v>21.91318025</v>
+      </c>
+      <c r="U85" s="13">
+        <v>30.299032260000001</v>
+      </c>
+      <c r="V85" s="13">
+        <v>20.869766350000003</v>
+      </c>
+      <c r="W85" s="13">
+        <v>20.338755930000001</v>
+      </c>
+      <c r="X85" s="13">
+        <v>20.091315190000003</v>
+      </c>
+      <c r="Y85" s="13">
+        <v>26.33123956</v>
+      </c>
+      <c r="Z85" s="13">
+        <v>18.18971706</v>
+      </c>
+      <c r="AA85" s="13">
+        <v>18.041890260000002</v>
+      </c>
+      <c r="AB85" s="13">
+        <v>18.198904840000001</v>
+      </c>
+      <c r="AC85" s="13">
+        <v>18.111814280000001</v>
+      </c>
+      <c r="AD85" s="3">
+        <v>22.02768678</v>
+      </c>
+      <c r="AE85" s="3">
+        <v>17.427736420000002</v>
+      </c>
+      <c r="AF85" s="3">
+        <v>17.673940529999999</v>
+      </c>
+      <c r="AG85" s="3">
+        <v>17.43227061</v>
+      </c>
+      <c r="AH85" s="14">
+        <v>17.779513139999999</v>
+      </c>
+      <c r="AI85" s="14">
+        <v>17.968238190000001</v>
+      </c>
+      <c r="AJ85" s="14">
+        <v>18.69036105</v>
+      </c>
+      <c r="AK85" s="3">
+        <v>18.845219699999998</v>
+      </c>
+      <c r="AL85" s="14">
+        <v>19.019102</v>
+      </c>
+      <c r="AM85" s="14">
+        <v>19.40276424</v>
+      </c>
+      <c r="AN85" s="14">
+        <v>26.993658379999999</v>
+      </c>
+      <c r="AO85" s="14">
+        <v>27.17945671</v>
+      </c>
+      <c r="AP85" s="14">
+        <v>28.690374760000001</v>
+      </c>
+      <c r="AQ85" s="35">
+        <v>21.169063559999998</v>
+      </c>
+      <c r="AR85" s="7"/>
+      <c r="AS85" s="7"/>
+      <c r="AT85" s="7"/>
+    </row>
+    <row r="86" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B86" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="C86" s="13">
+        <v>970.16895198999998</v>
+      </c>
+      <c r="D86" s="13">
+        <v>998.32716559000005</v>
+      </c>
+      <c r="E86" s="13">
+        <v>980.76433959000008</v>
+      </c>
+      <c r="F86" s="13">
+        <v>984.98563684999999</v>
+      </c>
+      <c r="G86" s="13">
+        <v>966.60301313000002</v>
+      </c>
+      <c r="H86" s="13">
+        <v>978.63091070000007</v>
+      </c>
+      <c r="I86" s="13">
+        <v>910.07322210000007</v>
+      </c>
+      <c r="J86" s="13">
+        <v>905.03831975000003</v>
+      </c>
+      <c r="K86" s="13">
+        <v>912.45192345999999</v>
+      </c>
+      <c r="L86" s="13">
+        <v>867.89797090999991</v>
+      </c>
+      <c r="M86" s="13">
+        <v>865.87169067999992</v>
+      </c>
+      <c r="N86" s="13">
+        <v>823.19939751000004</v>
+      </c>
+      <c r="O86" s="13">
+        <v>863.46699078999995</v>
+      </c>
+      <c r="P86" s="13">
+        <v>779.05153235</v>
+      </c>
+      <c r="Q86" s="13">
+        <v>764.56803998999999</v>
+      </c>
+      <c r="R86" s="13">
+        <v>747.34771061000004</v>
+      </c>
+      <c r="S86" s="13">
+        <v>718.01254496000001</v>
+      </c>
+      <c r="T86" s="13">
+        <v>720.4311533099999</v>
+      </c>
+      <c r="U86" s="13">
+        <v>755.23724250999999</v>
+      </c>
+      <c r="V86" s="13">
+        <v>804.69880067999998</v>
+      </c>
+      <c r="W86" s="13">
+        <v>794.43519690999995</v>
+      </c>
+      <c r="X86" s="13">
+        <v>736.01153020000004</v>
+      </c>
+      <c r="Y86" s="13">
+        <v>736.47577621000005</v>
+      </c>
+      <c r="Z86" s="13">
+        <v>695.25529309000001</v>
+      </c>
+      <c r="AA86" s="13">
+        <v>589.49633022</v>
+      </c>
+      <c r="AB86" s="13">
+        <v>534.65067722000003</v>
+      </c>
+      <c r="AC86" s="13">
+        <v>526.83198029000005</v>
+      </c>
+      <c r="AD86" s="3">
+        <v>544.28290645000004</v>
+      </c>
+      <c r="AE86" s="3">
+        <v>504.31870830999998</v>
+      </c>
+      <c r="AF86" s="3">
+        <v>506.83376726999995</v>
+      </c>
+      <c r="AG86" s="3">
+        <v>498.10434714999997</v>
+      </c>
+      <c r="AH86" s="14">
+        <v>495.55423594000001</v>
+      </c>
+      <c r="AI86" s="14">
+        <v>481.13232038000001</v>
+      </c>
+      <c r="AJ86" s="14">
+        <v>448.09248124999999</v>
+      </c>
+      <c r="AK86" s="3">
+        <v>455.97612812</v>
+      </c>
+      <c r="AL86" s="14">
+        <v>469.12877847000004</v>
+      </c>
+      <c r="AM86" s="14">
+        <v>583.23577405999993</v>
+      </c>
+      <c r="AN86" s="14">
+        <v>548.14235807</v>
+      </c>
+      <c r="AO86" s="14">
+        <v>545.53947392999999</v>
+      </c>
+      <c r="AP86" s="14">
+        <v>539.77727450999998</v>
+      </c>
+      <c r="AQ86" s="35">
+        <v>529.49967422999998</v>
+      </c>
+      <c r="AR86" s="7"/>
+      <c r="AS86" s="7"/>
+      <c r="AT86" s="7"/>
+    </row>
+    <row r="87" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B87" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="C87" s="13">
+        <v>970.16895198999998</v>
+      </c>
+      <c r="D87" s="13">
+        <v>998.32716559000005</v>
+      </c>
+      <c r="E87" s="13">
+        <v>980.76433959000008</v>
+      </c>
+      <c r="F87" s="13">
+        <v>984.98563684999999</v>
+      </c>
+      <c r="G87" s="13">
+        <v>966.60301313000002</v>
+      </c>
+      <c r="H87" s="13">
+        <v>978.63091070000007</v>
+      </c>
+      <c r="I87" s="13">
+        <v>910.07322210000007</v>
+      </c>
+      <c r="J87" s="13">
+        <v>905.03831975000003</v>
+      </c>
+      <c r="K87" s="13">
+        <v>912.45192345999999</v>
+      </c>
+      <c r="L87" s="13">
+        <v>867.89797090999991</v>
+      </c>
+      <c r="M87" s="13">
+        <v>865.87169067999992</v>
+      </c>
+      <c r="N87" s="13">
+        <v>823.19939751000004</v>
+      </c>
+      <c r="O87" s="13">
+        <v>863.46699078999995</v>
+      </c>
+      <c r="P87" s="13">
+        <v>779.05153235</v>
+      </c>
+      <c r="Q87" s="13">
+        <v>764.56803998999999</v>
+      </c>
+      <c r="R87" s="13">
+        <v>747.34771061000004</v>
+      </c>
+      <c r="S87" s="13">
+        <v>718.01254496000001</v>
+      </c>
+      <c r="T87" s="13">
+        <v>720.4311533099999</v>
+      </c>
+      <c r="U87" s="13">
+        <v>755.23724250999999</v>
+      </c>
+      <c r="V87" s="13">
+        <v>804.69880067999998</v>
+      </c>
+      <c r="W87" s="13">
+        <v>794.43519690999995</v>
+      </c>
+      <c r="X87" s="13">
+        <v>736.01153020000004</v>
+      </c>
+      <c r="Y87" s="13">
+        <v>736.47577621000005</v>
+      </c>
+      <c r="Z87" s="13">
+        <v>695.25529309000001</v>
+      </c>
+      <c r="AA87" s="13">
+        <v>589.49633022</v>
+      </c>
+      <c r="AB87" s="13">
+        <v>534.65067722000003</v>
+      </c>
+      <c r="AC87" s="13">
+        <v>526.83198029000005</v>
+      </c>
+      <c r="AD87" s="3">
+        <v>544.28290645000004</v>
+      </c>
+      <c r="AE87" s="3">
+        <v>504.31870830999998</v>
+      </c>
+      <c r="AF87" s="3">
+        <v>506.83376726999995</v>
+      </c>
+      <c r="AG87" s="3">
+        <v>498.10434714999997</v>
+      </c>
+      <c r="AH87" s="14">
+        <v>495.55423594000001</v>
+      </c>
+      <c r="AI87" s="14">
+        <v>481.13232038000001</v>
+      </c>
+      <c r="AJ87" s="14">
+        <v>448.09248124999999</v>
+      </c>
+      <c r="AK87" s="3">
+        <v>455.97612812</v>
+      </c>
+      <c r="AL87" s="14">
+        <v>469.12877847000004</v>
+      </c>
+      <c r="AM87" s="14">
+        <v>583.23577405999993</v>
+      </c>
+      <c r="AN87" s="14">
+        <v>548.14235807</v>
+      </c>
+      <c r="AO87" s="14">
+        <v>545.53947392999999</v>
+      </c>
+      <c r="AP87" s="14">
+        <v>539.77727450999998</v>
+      </c>
+      <c r="AQ87" s="35">
+        <v>529.49967422999998</v>
+      </c>
+      <c r="AR87" s="7"/>
+      <c r="AS87" s="7"/>
+      <c r="AT87" s="7"/>
+    </row>
+    <row r="88" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B88" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="C88" s="13">
+        <v>227.86817959000001</v>
+      </c>
+      <c r="D88" s="13">
+        <v>254.54670697</v>
+      </c>
+      <c r="E88" s="13">
+        <v>273.00246076999997</v>
+      </c>
+      <c r="F88" s="13">
+        <v>268.02708355999999</v>
+      </c>
+      <c r="G88" s="13">
+        <v>256.61179358999999</v>
+      </c>
+      <c r="H88" s="13">
+        <v>326.33483672000006</v>
+      </c>
+      <c r="I88" s="13">
+        <v>333.95146574</v>
+      </c>
+      <c r="J88" s="13">
+        <v>443.36643783</v>
+      </c>
+      <c r="K88" s="13">
+        <v>454.55808825000003</v>
+      </c>
+      <c r="L88" s="13">
+        <v>420.96325216000002</v>
+      </c>
+      <c r="M88" s="13">
+        <v>428.81681323000004</v>
+      </c>
+      <c r="N88" s="13">
+        <v>399.99353668999998</v>
+      </c>
+      <c r="O88" s="13">
+        <v>436.35883485000005</v>
+      </c>
+      <c r="P88" s="13">
+        <v>370.8993337</v>
+      </c>
+      <c r="Q88" s="13">
+        <v>359.43719498000002</v>
+      </c>
+      <c r="R88" s="13">
+        <v>344.73925283999995</v>
+      </c>
+      <c r="S88" s="13">
+        <v>320.93881537999999</v>
+      </c>
+      <c r="T88" s="13">
+        <v>324.48115620999999</v>
+      </c>
+      <c r="U88" s="13">
+        <v>315.02961419000002</v>
+      </c>
+      <c r="V88" s="13">
+        <v>345.82524774000001</v>
+      </c>
+      <c r="W88" s="13">
+        <v>335.52347588999999</v>
+      </c>
+      <c r="X88" s="13">
+        <v>300.54163367000001</v>
+      </c>
+      <c r="Y88" s="13">
+        <v>307.90344424</v>
+      </c>
+      <c r="Z88" s="13">
+        <v>307.44920182999999</v>
+      </c>
+      <c r="AA88" s="13">
+        <v>226.37397308999999</v>
+      </c>
+      <c r="AB88" s="13">
+        <v>181.06924025000001</v>
+      </c>
+      <c r="AC88" s="13">
+        <v>177.73060232</v>
+      </c>
+      <c r="AD88" s="3">
+        <v>197.16765691000001</v>
+      </c>
+      <c r="AE88" s="3">
+        <v>170.65019903999999</v>
+      </c>
+      <c r="AF88" s="3">
+        <v>171.76548904000001</v>
+      </c>
+      <c r="AG88" s="3">
+        <v>179.36625316999999</v>
+      </c>
+      <c r="AH88" s="14">
+        <v>171.38179092999999</v>
+      </c>
+      <c r="AI88" s="14">
+        <v>159.11652905000003</v>
+      </c>
+      <c r="AJ88" s="14">
+        <v>132.43781354000001</v>
+      </c>
+      <c r="AK88" s="3">
+        <v>132.19319981999999</v>
+      </c>
+      <c r="AL88" s="14">
+        <v>155.81842007</v>
+      </c>
+      <c r="AM88" s="14">
+        <v>148.36273271000002</v>
+      </c>
+      <c r="AN88" s="14">
+        <v>153.30773527000002</v>
+      </c>
+      <c r="AO88" s="14">
+        <v>150.73554815</v>
+      </c>
+      <c r="AP88" s="14">
+        <v>147.42580172999999</v>
+      </c>
+      <c r="AQ88" s="35">
+        <v>124.80292345999999</v>
+      </c>
+      <c r="AR88" s="7"/>
+      <c r="AS88" s="7"/>
+      <c r="AT88" s="7"/>
+    </row>
+    <row r="89" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B89" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="C89" s="13">
+        <v>60.448625719999995</v>
+      </c>
+      <c r="D89" s="13">
+        <v>85.484404389999995</v>
+      </c>
+      <c r="E89" s="13">
+        <v>91.019282869999998</v>
+      </c>
+      <c r="F89" s="13">
+        <v>99.766242009999999</v>
+      </c>
+      <c r="G89" s="13">
+        <v>94.341690299999996</v>
+      </c>
+      <c r="H89" s="13">
+        <v>101.0751887</v>
+      </c>
+      <c r="I89" s="13">
+        <v>116.26862971</v>
+      </c>
+      <c r="J89" s="13">
+        <v>116.28345481999999</v>
+      </c>
+      <c r="K89" s="13">
+        <v>107.29413744</v>
+      </c>
+      <c r="L89" s="13">
+        <v>73.733191040000008</v>
+      </c>
+      <c r="M89" s="13">
+        <v>56.440558270000004</v>
+      </c>
+      <c r="N89" s="13">
+        <v>36.144718950000005</v>
+      </c>
+      <c r="O89" s="13">
+        <v>27.32039644</v>
+      </c>
+      <c r="P89" s="13">
+        <v>21.20851029</v>
+      </c>
+      <c r="Q89" s="13">
+        <v>22.408827760000001</v>
+      </c>
+      <c r="R89" s="13">
+        <v>20.671861969999998</v>
+      </c>
+      <c r="S89" s="13">
+        <v>20.834415170000003</v>
+      </c>
+      <c r="T89" s="13">
+        <v>21.61518968</v>
+      </c>
+      <c r="U89" s="13">
+        <v>65.512857330000003</v>
+      </c>
+      <c r="V89" s="13">
+        <v>65.941417939999994</v>
+      </c>
+      <c r="W89" s="13">
+        <v>52.408901890000003</v>
+      </c>
+      <c r="X89" s="13">
+        <v>18.21152154</v>
+      </c>
+      <c r="Y89" s="13">
+        <v>26.671344269999999</v>
+      </c>
+      <c r="Z89" s="13">
+        <v>26.445008350000002</v>
+      </c>
+      <c r="AA89" s="13">
+        <v>28.311255239999998</v>
+      </c>
+      <c r="AB89" s="13">
+        <v>26.98470872</v>
+      </c>
+      <c r="AC89" s="13">
+        <v>25.682554</v>
+      </c>
+      <c r="AD89" s="3">
+        <v>43.922302250000001</v>
+      </c>
+      <c r="AE89" s="3">
+        <v>23.50855765</v>
+      </c>
+      <c r="AF89" s="3">
+        <v>23.083447030000002</v>
+      </c>
+      <c r="AG89" s="3">
+        <v>23.04704649</v>
+      </c>
+      <c r="AH89" s="14">
+        <v>13.565622400000001</v>
+      </c>
+      <c r="AI89" s="14">
+        <v>14.31369673</v>
+      </c>
+      <c r="AJ89" s="14">
+        <v>5.9586554899999999</v>
+      </c>
+      <c r="AK89" s="3">
+        <v>5.1409908099999999</v>
+      </c>
+      <c r="AL89" s="14">
+        <v>20.794005089999999</v>
+      </c>
+      <c r="AM89" s="14">
+        <v>20.76343001</v>
+      </c>
+      <c r="AN89" s="14">
+        <v>2.2736546200000003</v>
+      </c>
+      <c r="AO89" s="14">
+        <v>2.1749712999999997</v>
+      </c>
+      <c r="AP89" s="14">
+        <v>2.16363196</v>
+      </c>
+      <c r="AQ89" s="35">
+        <v>2.1511456200000003</v>
+      </c>
+      <c r="AR89" s="7"/>
+      <c r="AS89" s="7"/>
+      <c r="AT89" s="7"/>
+    </row>
+    <row r="90" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B90" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="C90" s="13">
+        <v>66.122335500000005</v>
+      </c>
+      <c r="D90" s="13">
+        <v>60.562158200000006</v>
+      </c>
+      <c r="E90" s="13">
+        <v>54.267837010000001</v>
+      </c>
+      <c r="F90" s="13">
+        <v>52.516806020000004</v>
+      </c>
+      <c r="G90" s="13">
+        <v>56.716975349999998</v>
+      </c>
+      <c r="H90" s="13">
+        <v>59.628348359999997</v>
+      </c>
+      <c r="I90" s="13">
+        <v>41.990521549999997</v>
+      </c>
+      <c r="J90" s="13">
+        <v>72.687761370000004</v>
+      </c>
+      <c r="K90" s="13">
+        <v>92.356099999999998</v>
+      </c>
+      <c r="L90" s="13">
+        <v>89.510526560000002</v>
+      </c>
+      <c r="M90" s="13">
+        <v>99.995862439999996</v>
+      </c>
+      <c r="N90" s="13">
+        <v>111.42232887999999</v>
+      </c>
+      <c r="O90" s="13">
+        <v>149.33479364999999</v>
+      </c>
+      <c r="P90" s="13">
+        <v>88.090504599999988</v>
+      </c>
+      <c r="Q90" s="13">
+        <v>101.02324956999999</v>
+      </c>
+      <c r="R90" s="13">
+        <v>85.153466129999998</v>
+      </c>
+      <c r="S90" s="13">
+        <v>81.085971629999989</v>
+      </c>
+      <c r="T90" s="13">
+        <v>82.574404909999998</v>
+      </c>
+      <c r="U90" s="13">
+        <v>45.886973500000003</v>
+      </c>
+      <c r="V90" s="13">
+        <v>58.73548761</v>
+      </c>
+      <c r="W90" s="13">
+        <v>60.503291729999994</v>
+      </c>
+      <c r="X90" s="13">
+        <v>59.483647689999998</v>
+      </c>
+      <c r="Y90" s="13">
+        <v>58.0691585</v>
+      </c>
+      <c r="Z90" s="13">
+        <v>55.448127060000004</v>
+      </c>
+      <c r="AA90" s="13">
+        <v>30.985228429999999</v>
+      </c>
+      <c r="AB90" s="13">
+        <v>14.005088800000001</v>
+      </c>
+      <c r="AC90" s="13">
+        <v>13.01975504</v>
+      </c>
+      <c r="AD90" s="3">
+        <v>14.294819820000001</v>
+      </c>
+      <c r="AE90" s="3">
+        <v>11.590513720000001</v>
+      </c>
+      <c r="AF90" s="3">
+        <v>12.09754931</v>
+      </c>
+      <c r="AG90" s="3">
+        <v>10.933835550000001</v>
+      </c>
+      <c r="AH90" s="14">
+        <v>15.383207970000001</v>
+      </c>
+      <c r="AI90" s="14">
+        <v>29.06188732</v>
+      </c>
+      <c r="AJ90" s="14">
+        <v>13.294486320000001</v>
+      </c>
+      <c r="AK90" s="3">
+        <v>11.62778838</v>
+      </c>
+      <c r="AL90" s="14">
+        <v>18.808130680000001</v>
+      </c>
+      <c r="AM90" s="14">
+        <v>26.213583539999998</v>
+      </c>
+      <c r="AN90" s="14">
+        <v>65.648296920000007</v>
+      </c>
+      <c r="AO90" s="14">
+        <v>68.290742399999999</v>
+      </c>
+      <c r="AP90" s="14">
+        <v>67.547009169999995</v>
+      </c>
+      <c r="AQ90" s="35">
+        <v>51.53586353</v>
+      </c>
+      <c r="AR90" s="7"/>
+      <c r="AS90" s="7"/>
+      <c r="AT90" s="7"/>
+    </row>
+    <row r="91" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B91" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="C91" s="13">
+        <v>101.29721837000001</v>
+      </c>
+      <c r="D91" s="13">
+        <v>108.50014437999999</v>
+      </c>
+      <c r="E91" s="13">
+        <v>127.71534089000001</v>
+      </c>
+      <c r="F91" s="13">
+        <v>115.74403553</v>
+      </c>
+      <c r="G91" s="13">
+        <v>105.55312794</v>
+      </c>
+      <c r="H91" s="13">
+        <v>165.63129966</v>
+      </c>
+      <c r="I91" s="13">
+        <v>175.69231447999999</v>
+      </c>
+      <c r="J91" s="13">
+        <v>254.39522163999999</v>
+      </c>
+      <c r="K91" s="13">
+        <v>254.90785081000001</v>
+      </c>
+      <c r="L91" s="13">
+        <v>257.71953456</v>
+      </c>
+      <c r="M91" s="13">
+        <v>272.38039251999999</v>
+      </c>
+      <c r="N91" s="13">
+        <v>252.42648886000001</v>
+      </c>
+      <c r="O91" s="13">
+        <v>259.70364475999997</v>
+      </c>
+      <c r="P91" s="13">
+        <v>261.60031880999998</v>
+      </c>
+      <c r="Q91" s="13">
+        <v>236.00511765000002</v>
+      </c>
+      <c r="R91" s="13">
+        <v>238.91392474</v>
+      </c>
+      <c r="S91" s="13">
+        <v>219.01842858000001</v>
+      </c>
+      <c r="T91" s="13">
+        <v>220.29156162000001</v>
+      </c>
+      <c r="U91" s="13">
+        <v>203.62978336</v>
+      </c>
+      <c r="V91" s="13">
+        <v>221.14834218999999</v>
+      </c>
+      <c r="W91" s="13">
+        <v>222.61128227</v>
+      </c>
+      <c r="X91" s="13">
+        <v>222.84646444000001</v>
+      </c>
+      <c r="Y91" s="13">
+        <v>223.16294146999999</v>
+      </c>
+      <c r="Z91" s="13">
+        <v>225.55606641999998</v>
+      </c>
+      <c r="AA91" s="13">
+        <v>167.07748941999998</v>
+      </c>
+      <c r="AB91" s="13">
+        <v>140.07944272999998</v>
+      </c>
+      <c r="AC91" s="13">
+        <v>139.02829328000001</v>
+      </c>
+      <c r="AD91" s="3">
+        <v>138.95053484000002</v>
+      </c>
+      <c r="AE91" s="3">
+        <v>135.55112767</v>
+      </c>
+      <c r="AF91" s="3">
+        <v>136.5844927</v>
+      </c>
+      <c r="AG91" s="3">
+        <v>145.38537112999998</v>
+      </c>
+      <c r="AH91" s="14">
+        <v>142.43296056</v>
+      </c>
+      <c r="AI91" s="14">
+        <v>115.740945</v>
+      </c>
+      <c r="AJ91" s="14">
+        <v>113.18467173000001</v>
+      </c>
+      <c r="AK91" s="3">
+        <v>115.42442063</v>
+      </c>
+      <c r="AL91" s="14">
+        <v>116.2162843</v>
+      </c>
+      <c r="AM91" s="14">
+        <v>101.38571915999999</v>
+      </c>
+      <c r="AN91" s="14">
+        <v>85.38578373</v>
+      </c>
+      <c r="AO91" s="14">
+        <v>80.269834450000005</v>
+      </c>
+      <c r="AP91" s="14">
+        <v>77.71516059999999</v>
+      </c>
+      <c r="AQ91" s="35">
+        <v>71.115914310000008</v>
+      </c>
+      <c r="AR91" s="7"/>
+      <c r="AS91" s="7"/>
+      <c r="AT91" s="7"/>
+    </row>
+    <row r="92" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B92" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="C92" s="13">
+        <v>226.64919834</v>
+      </c>
+      <c r="D92" s="13">
+        <v>253.48145877000002</v>
+      </c>
+      <c r="E92" s="13">
+        <v>270.98778518</v>
+      </c>
+      <c r="F92" s="13">
+        <v>266.11061869000002</v>
+      </c>
+      <c r="G92" s="13">
+        <v>255.66689944000001</v>
+      </c>
+      <c r="H92" s="13">
+        <v>325.53314570999999</v>
+      </c>
+      <c r="I92" s="13">
+        <v>333.16365213</v>
+      </c>
+      <c r="J92" s="13">
+        <v>441.55336586000004</v>
+      </c>
+      <c r="K92" s="13">
+        <v>452.79385350999996</v>
+      </c>
+      <c r="L92" s="13">
+        <v>419.25479243000001</v>
+      </c>
+      <c r="M92" s="13">
+        <v>427.09218064999999</v>
+      </c>
+      <c r="N92" s="13">
+        <v>398.26699649</v>
+      </c>
+      <c r="O92" s="13">
+        <v>434.63815622999999</v>
+      </c>
+      <c r="P92" s="13">
+        <v>369.2126414</v>
+      </c>
+      <c r="Q92" s="13">
+        <v>356.99446351999995</v>
+      </c>
+      <c r="R92" s="13">
+        <v>343.01302195</v>
+      </c>
+      <c r="S92" s="13">
+        <v>319.24369775999998</v>
+      </c>
+      <c r="T92" s="13">
+        <v>323.74384791</v>
+      </c>
+      <c r="U92" s="13">
+        <v>314.31173818000002</v>
+      </c>
+      <c r="V92" s="13">
+        <v>345.11493425999998</v>
+      </c>
+      <c r="W92" s="13">
+        <v>334.06209402999997</v>
+      </c>
+      <c r="X92" s="13">
+        <v>299.83111425999999</v>
+      </c>
+      <c r="Y92" s="13">
+        <v>306.81828702999996</v>
+      </c>
+      <c r="Z92" s="13">
+        <v>306.74262818</v>
+      </c>
+      <c r="AA92" s="13">
+        <v>225.65398139999999</v>
+      </c>
+      <c r="AB92" s="13">
+        <v>180.33978463</v>
+      </c>
+      <c r="AC92" s="13">
+        <v>177.00236949000001</v>
+      </c>
+      <c r="AD92" s="3">
+        <v>196.44381544999999</v>
+      </c>
+      <c r="AE92" s="3">
+        <v>169.93771828000001</v>
+      </c>
+      <c r="AF92" s="3">
+        <v>171.04162067999999</v>
+      </c>
+      <c r="AG92" s="3">
+        <v>178.73369695</v>
+      </c>
+      <c r="AH92" s="14">
+        <v>170.7337962</v>
+      </c>
+      <c r="AI92" s="14">
+        <v>158.45842825999998</v>
+      </c>
+      <c r="AJ92" s="14">
+        <v>131.75283393999999</v>
+      </c>
+      <c r="AK92" s="3">
+        <v>131.49992397</v>
+      </c>
+      <c r="AL92" s="14">
+        <v>155.11655383999999</v>
+      </c>
+      <c r="AM92" s="14">
+        <v>147.62145158999999</v>
+      </c>
+      <c r="AN92" s="14">
+        <v>152.51051085</v>
+      </c>
+      <c r="AO92" s="14">
+        <v>149.9307479</v>
+      </c>
+      <c r="AP92" s="14">
+        <v>146.59651974000002</v>
+      </c>
+      <c r="AQ92" s="35">
+        <v>123.99167362999999</v>
+      </c>
+      <c r="AR92" s="7"/>
+      <c r="AS92" s="7"/>
+      <c r="AT92" s="7"/>
+    </row>
+    <row r="93" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B93" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="C93" s="13">
+        <v>1.2189812499999999</v>
+      </c>
+      <c r="D93" s="13">
+        <v>1.0652481999999999</v>
+      </c>
+      <c r="E93" s="13">
+        <v>2.01467559</v>
+      </c>
+      <c r="F93" s="13">
+        <v>1.9164648700000002</v>
+      </c>
+      <c r="G93" s="13">
+        <v>0.94489414999999999</v>
+      </c>
+      <c r="H93" s="13">
+        <v>0.80169100999999998</v>
+      </c>
+      <c r="I93" s="13">
+        <v>0.78781360999999994</v>
+      </c>
+      <c r="J93" s="13">
+        <v>1.81307197</v>
+      </c>
+      <c r="K93" s="13">
+        <v>1.76423474</v>
+      </c>
+      <c r="L93" s="13">
+        <v>1.70845973</v>
+      </c>
+      <c r="M93" s="13">
+        <v>1.72463258</v>
+      </c>
+      <c r="N93" s="13">
+        <v>1.7265401999999999</v>
+      </c>
+      <c r="O93" s="13">
+        <v>1.7206786200000002</v>
+      </c>
+      <c r="P93" s="13">
+        <v>1.6866923</v>
+      </c>
+      <c r="Q93" s="13">
+        <v>2.4427314600000001</v>
+      </c>
+      <c r="R93" s="13">
+        <v>1.7262308899999999</v>
+      </c>
+      <c r="S93" s="13">
+        <v>1.6951176200000002</v>
+      </c>
+      <c r="T93" s="13">
+        <v>0.73730830000000003</v>
+      </c>
+      <c r="U93" s="13">
+        <v>0.71787601000000001</v>
+      </c>
+      <c r="V93" s="13">
+        <v>0.71031347999999994</v>
+      </c>
+      <c r="W93" s="13">
+        <v>1.4613818600000001</v>
+      </c>
+      <c r="X93" s="13">
+        <v>0.71051941000000007</v>
+      </c>
+      <c r="Y93" s="13">
+        <v>1.08515721</v>
+      </c>
+      <c r="Z93" s="13">
+        <v>0.70657365000000005</v>
+      </c>
+      <c r="AA93" s="13">
+        <v>0.71999168999999996</v>
+      </c>
+      <c r="AB93" s="13">
+        <v>0.72945561999999997</v>
+      </c>
+      <c r="AC93" s="13">
+        <v>0.72823282999999994</v>
+      </c>
+      <c r="AD93" s="3">
+        <v>0.72384145999999994</v>
+      </c>
+      <c r="AE93" s="3">
+        <v>0.71248076000000005</v>
+      </c>
+      <c r="AF93" s="3">
+        <v>0.72386835999999999</v>
+      </c>
+      <c r="AG93" s="3">
+        <v>0.63255622</v>
+      </c>
+      <c r="AH93" s="14">
+        <v>0.64799472999999996</v>
+      </c>
+      <c r="AI93" s="14">
+        <v>0.65810078999999999</v>
+      </c>
+      <c r="AJ93" s="14">
+        <v>0.68497960000000002</v>
+      </c>
+      <c r="AK93" s="3">
+        <v>0.69327585000000003</v>
+      </c>
+      <c r="AL93" s="14">
+        <v>0.70186623000000004</v>
+      </c>
+      <c r="AM93" s="14">
+        <v>0.74128112000000002</v>
+      </c>
+      <c r="AN93" s="14">
+        <v>0.79722442000000004</v>
+      </c>
+      <c r="AO93" s="14">
+        <v>0.80480024999999999</v>
+      </c>
+      <c r="AP93" s="14">
+        <v>0.82928199000000002</v>
+      </c>
+      <c r="AQ93" s="35">
+        <v>0.81124982999999995</v>
+      </c>
+      <c r="AR93" s="7"/>
+      <c r="AS93" s="7"/>
+      <c r="AT93" s="7"/>
+    </row>
+    <row r="94" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B94" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C94" s="13">
+        <v>742.30077240000003</v>
+      </c>
+      <c r="D94" s="13">
+        <v>743.78045861999999</v>
+      </c>
+      <c r="E94" s="13">
+        <v>707.76187882000011</v>
+      </c>
+      <c r="F94" s="13">
+        <v>716.95855328999994</v>
+      </c>
+      <c r="G94" s="13">
+        <v>709.99121953999997</v>
+      </c>
+      <c r="H94" s="13">
+        <v>652.29607398000007</v>
+      </c>
+      <c r="I94" s="13">
+        <v>576.12175636000006</v>
+      </c>
+      <c r="J94" s="13">
+        <v>461.67188192000003</v>
+      </c>
+      <c r="K94" s="13">
+        <v>457.89383520999996</v>
+      </c>
+      <c r="L94" s="13">
+        <v>446.93471875</v>
+      </c>
+      <c r="M94" s="13">
+        <v>437.05487744999999</v>
+      </c>
+      <c r="N94" s="13">
+        <v>423.20586082</v>
+      </c>
+      <c r="O94" s="13">
+        <v>427.10815594000002</v>
+      </c>
+      <c r="P94" s="13">
+        <v>408.15219865</v>
+      </c>
+      <c r="Q94" s="13">
+        <v>405.13084500999997</v>
+      </c>
+      <c r="R94" s="13">
+        <v>402.60845776999997</v>
+      </c>
+      <c r="S94" s="13">
+        <v>397.07372957999996</v>
+      </c>
+      <c r="T94" s="13">
+        <v>395.94999710000002</v>
+      </c>
+      <c r="U94" s="13">
+        <v>440.20762831999997</v>
+      </c>
+      <c r="V94" s="13">
+        <v>458.87355294000002</v>
+      </c>
+      <c r="W94" s="13">
+        <v>458.91172101999996</v>
+      </c>
+      <c r="X94" s="13">
+        <v>435.46989652999997</v>
+      </c>
+      <c r="Y94" s="13">
+        <v>428.57233197000005</v>
+      </c>
+      <c r="Z94" s="13">
+        <v>387.80609126000002</v>
+      </c>
+      <c r="AA94" s="13">
+        <v>363.12235713000001</v>
+      </c>
+      <c r="AB94" s="13">
+        <v>353.58143697000003</v>
+      </c>
+      <c r="AC94" s="13">
+        <v>349.10137797000004</v>
+      </c>
+      <c r="AD94" s="3">
+        <v>347.11524954000004</v>
+      </c>
+      <c r="AE94" s="3">
+        <v>333.66850926999996</v>
+      </c>
+      <c r="AF94" s="3">
+        <v>335.06827823000003</v>
+      </c>
+      <c r="AG94" s="3">
+        <v>318.73809398000003</v>
+      </c>
+      <c r="AH94" s="14">
+        <v>324.17244500999999</v>
+      </c>
+      <c r="AI94" s="14">
+        <v>322.01579132999996</v>
+      </c>
+      <c r="AJ94" s="14">
+        <v>315.65466770999996</v>
+      </c>
+      <c r="AK94" s="3">
+        <v>323.78292830000004</v>
+      </c>
+      <c r="AL94" s="14">
+        <v>313.31035839999998</v>
+      </c>
+      <c r="AM94" s="14">
+        <v>434.87304135000005</v>
+      </c>
+      <c r="AN94" s="14">
+        <v>394.83462280000003</v>
+      </c>
+      <c r="AO94" s="14">
+        <v>394.80392577999999</v>
+      </c>
+      <c r="AP94" s="14">
+        <v>392.35147277999999</v>
+      </c>
+      <c r="AQ94" s="35">
+        <v>404.69675076999999</v>
+      </c>
+      <c r="AR94" s="7"/>
+      <c r="AS94" s="7"/>
+      <c r="AT94" s="7"/>
+    </row>
+    <row r="95" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B95" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="C95" s="13">
+        <v>303.21296378</v>
+      </c>
+      <c r="D95" s="13">
+        <v>304.05206906000001</v>
+      </c>
+      <c r="E95" s="13">
+        <v>292.02100347000004</v>
+      </c>
+      <c r="F95" s="13">
+        <v>292.86362133</v>
+      </c>
+      <c r="G95" s="13">
+        <v>288.56309626000001</v>
+      </c>
+      <c r="H95" s="13">
+        <v>235.66648318</v>
+      </c>
+      <c r="I95" s="13">
+        <v>222.59446184000001</v>
+      </c>
+      <c r="J95" s="13">
+        <v>112.29007390000001</v>
+      </c>
+      <c r="K95" s="13">
+        <v>111.70990767000001</v>
+      </c>
+      <c r="L95" s="13">
+        <v>107.70352957999999</v>
+      </c>
+      <c r="M95" s="13">
+        <v>94.879952709999998</v>
+      </c>
+      <c r="N95" s="13">
+        <v>101.72593081999999</v>
+      </c>
+      <c r="O95" s="13">
+        <v>108.25099075</v>
+      </c>
+      <c r="P95" s="13">
+        <v>95.13597415000001</v>
+      </c>
+      <c r="Q95" s="13">
+        <v>95.74288426999999</v>
+      </c>
+      <c r="R95" s="13">
+        <v>96.948960970000002</v>
+      </c>
+      <c r="S95" s="13">
+        <v>80.47729631</v>
+      </c>
+      <c r="T95" s="13">
+        <v>78.259799430000001</v>
+      </c>
+      <c r="U95" s="13">
+        <v>91.883135629999998</v>
+      </c>
+      <c r="V95" s="13">
+        <v>92.768972410000003</v>
+      </c>
+      <c r="W95" s="13">
+        <v>93.387518370000009</v>
+      </c>
+      <c r="X95" s="13">
+        <v>98.520388670000003</v>
+      </c>
+      <c r="Y95" s="13">
+        <v>97.453753259999999</v>
+      </c>
+      <c r="Z95" s="13">
+        <v>96.914998629999999</v>
+      </c>
+      <c r="AA95" s="13">
+        <v>74.305601199999998</v>
+      </c>
+      <c r="AB95" s="13">
+        <v>58.578098409999996</v>
+      </c>
+      <c r="AC95" s="13">
+        <v>57.345475630000003</v>
+      </c>
+      <c r="AD95" s="3">
+        <v>64.825307629999998</v>
+      </c>
+      <c r="AE95" s="3">
+        <v>51.619663129999999</v>
+      </c>
+      <c r="AF95" s="3">
+        <v>52.511201189999994</v>
+      </c>
+      <c r="AG95" s="3">
+        <v>48.678770270000001</v>
+      </c>
+      <c r="AH95" s="14">
+        <v>52.823997290000001</v>
+      </c>
+      <c r="AI95" s="14">
+        <v>50.823342270000005</v>
+      </c>
+      <c r="AJ95" s="14">
+        <v>44.501883369999994</v>
+      </c>
+      <c r="AK95" s="3">
+        <v>44.301965450000004</v>
+      </c>
+      <c r="AL95" s="14">
+        <v>43.839632510000001</v>
+      </c>
+      <c r="AM95" s="14">
+        <v>44.495465340000003</v>
+      </c>
+      <c r="AN95" s="14">
+        <v>44.050382540000001</v>
+      </c>
+      <c r="AO95" s="14">
+        <v>34.415646639999999</v>
+      </c>
+      <c r="AP95" s="14">
+        <v>34.124216229999995</v>
+      </c>
+      <c r="AQ95" s="35">
+        <v>37.492887179999997</v>
+      </c>
+      <c r="AR95" s="7"/>
+      <c r="AS95" s="7"/>
+      <c r="AT95" s="7"/>
+    </row>
+    <row r="96" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B96" s="11" t="s">
+        <v>48</v>
+      </c>
+      <c r="C96" s="13">
+        <v>439.08780862000003</v>
+      </c>
+      <c r="D96" s="13">
+        <v>439.72838955999998</v>
+      </c>
+      <c r="E96" s="13">
+        <v>415.74087535000001</v>
+      </c>
+      <c r="F96" s="13">
+        <v>424.09493196</v>
+      </c>
+      <c r="G96" s="13">
+        <v>421.42812327999997</v>
+      </c>
+      <c r="H96" s="13">
+        <v>416.62959080000002</v>
+      </c>
+      <c r="I96" s="13">
+        <v>353.52729452</v>
+      </c>
+      <c r="J96" s="13">
+        <v>349.38180801999999</v>
+      </c>
+      <c r="K96" s="13">
+        <v>346.18392754000001</v>
+      </c>
+      <c r="L96" s="13">
+        <v>339.23118916999999</v>
+      </c>
+      <c r="M96" s="13">
+        <v>342.17492473999999</v>
+      </c>
+      <c r="N96" s="13">
+        <v>321.47993000000002</v>
+      </c>
+      <c r="O96" s="13">
+        <v>318.85716518999999</v>
+      </c>
+      <c r="P96" s="13">
+        <v>313.01622450000002</v>
+      </c>
+      <c r="Q96" s="13">
+        <v>309.38796073999998</v>
+      </c>
+      <c r="R96" s="13">
+        <v>305.6594968</v>
+      </c>
+      <c r="S96" s="13">
+        <v>316.59643326999998</v>
+      </c>
+      <c r="T96" s="13">
+        <v>317.69019767000003</v>
+      </c>
+      <c r="U96" s="13">
+        <v>348.32449269</v>
+      </c>
+      <c r="V96" s="13">
+        <v>366.10458052999996</v>
+      </c>
+      <c r="W96" s="13">
+        <v>365.52420264999995</v>
+      </c>
+      <c r="X96" s="13">
+        <v>336.94950786000004</v>
+      </c>
+      <c r="Y96" s="13">
+        <v>331.11857870999995</v>
+      </c>
+      <c r="Z96" s="13">
+        <v>290.89109263</v>
+      </c>
+      <c r="AA96" s="13">
+        <v>288.81675593</v>
+      </c>
+      <c r="AB96" s="13">
+        <v>295.00333855999997</v>
+      </c>
+      <c r="AC96" s="13">
+        <v>291.75590233999998</v>
+      </c>
+      <c r="AD96" s="3">
+        <v>282.28994191000004</v>
+      </c>
+      <c r="AE96" s="3">
+        <v>282.04884613999997</v>
+      </c>
+      <c r="AF96" s="3">
+        <v>282.55707704000002</v>
+      </c>
+      <c r="AG96" s="3">
+        <v>270.05932371</v>
+      </c>
+      <c r="AH96" s="14">
+        <v>271.34844772000002</v>
+      </c>
+      <c r="AI96" s="14">
+        <v>271.19244906</v>
+      </c>
+      <c r="AJ96" s="14">
+        <v>271.15278433999998</v>
+      </c>
+      <c r="AK96" s="3">
+        <v>279.48096285000003</v>
+      </c>
+      <c r="AL96" s="14">
+        <v>269.47072588999998</v>
+      </c>
+      <c r="AM96" s="14">
+        <v>390.37757600999998</v>
+      </c>
+      <c r="AN96" s="14">
+        <v>350.78424025999999</v>
+      </c>
+      <c r="AO96" s="14">
+        <v>360.38827914000001</v>
+      </c>
+      <c r="AP96" s="14">
+        <v>358.22725654999999</v>
+      </c>
+      <c r="AQ96" s="35">
+        <v>367.20386358999997</v>
+      </c>
+      <c r="AR96" s="7"/>
+      <c r="AS96" s="7"/>
+      <c r="AT96" s="7"/>
+    </row>
+    <row r="97" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B97" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="C97" s="13">
+        <v>736.59873464999998</v>
+      </c>
+      <c r="D97" s="13">
+        <v>738.18061989</v>
+      </c>
+      <c r="E97" s="13">
+        <v>703.28051083000003</v>
+      </c>
+      <c r="F97" s="13">
+        <v>712.48971136</v>
+      </c>
+      <c r="G97" s="13">
+        <v>709.03644995000002</v>
+      </c>
+      <c r="H97" s="13">
+        <v>651.35605921000001</v>
+      </c>
+      <c r="I97" s="13">
+        <v>575.19169671999998</v>
+      </c>
+      <c r="J97" s="13">
+        <v>460.73234155</v>
+      </c>
+      <c r="K97" s="13">
+        <v>456.96572884</v>
+      </c>
+      <c r="L97" s="13">
+        <v>446.19627427999995</v>
+      </c>
+      <c r="M97" s="13">
+        <v>436.30771894999998</v>
+      </c>
+      <c r="N97" s="13">
+        <v>422.45492522000001</v>
+      </c>
+      <c r="O97" s="13">
+        <v>426.36146417999998</v>
+      </c>
+      <c r="P97" s="13">
+        <v>407.57257966000003</v>
+      </c>
+      <c r="Q97" s="13">
+        <v>404.53821751999999</v>
+      </c>
+      <c r="R97" s="13">
+        <v>402.01281475000002</v>
+      </c>
+      <c r="S97" s="13">
+        <v>396.58293966000002</v>
+      </c>
+      <c r="T97" s="13">
+        <v>395.47092943000001</v>
+      </c>
+      <c r="U97" s="13">
+        <v>439.72885844999996</v>
+      </c>
+      <c r="V97" s="13">
+        <v>458.39190463</v>
+      </c>
+      <c r="W97" s="13">
+        <v>458.42545637000001</v>
+      </c>
+      <c r="X97" s="13">
+        <v>434.97723888000002</v>
+      </c>
+      <c r="Y97" s="13">
+        <v>428.08297239000001</v>
+      </c>
+      <c r="Z97" s="13">
+        <v>387.31439599999999</v>
+      </c>
+      <c r="AA97" s="13">
+        <v>362.62801338999998</v>
+      </c>
+      <c r="AB97" s="13">
+        <v>353.15312754000001</v>
+      </c>
+      <c r="AC97" s="13">
+        <v>348.67006286999998</v>
+      </c>
+      <c r="AD97" s="3">
+        <v>346.68491799000003</v>
+      </c>
+      <c r="AE97" s="3">
+        <v>332.00732391000003</v>
+      </c>
+      <c r="AF97" s="3">
+        <v>333.38801551999995</v>
+      </c>
+      <c r="AG97" s="3">
+        <v>316.97044329000005</v>
+      </c>
+      <c r="AH97" s="14">
+        <v>322.36802551</v>
+      </c>
+      <c r="AI97" s="14">
+        <v>320.18696325999997</v>
+      </c>
+      <c r="AJ97" s="14">
+        <v>313.77164769999996</v>
+      </c>
+      <c r="AK97" s="3">
+        <v>321.87945654999999</v>
+      </c>
+      <c r="AL97" s="14">
+        <v>311.38698197000002</v>
+      </c>
+      <c r="AM97" s="14">
+        <v>432.91723216000003</v>
+      </c>
+      <c r="AN97" s="14">
+        <v>392.75845369999996</v>
+      </c>
+      <c r="AO97" s="14">
+        <v>392.77096570999998</v>
+      </c>
+      <c r="AP97" s="14">
+        <v>390.26307892</v>
+      </c>
+      <c r="AQ97" s="35">
+        <v>402.64987968999998</v>
+      </c>
+      <c r="AR97" s="7"/>
+      <c r="AS97" s="7"/>
+      <c r="AT97" s="7"/>
+    </row>
+    <row r="98" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B98" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="C98" s="13">
+        <v>4.9910579800000008</v>
+      </c>
+      <c r="D98" s="13">
+        <v>4.9474447699999997</v>
+      </c>
+      <c r="E98" s="13">
+        <v>3.8278394800000002</v>
+      </c>
+      <c r="F98" s="13">
+        <v>3.8211711800000003</v>
+      </c>
+      <c r="G98" s="13">
+        <v>0.30314420000000003</v>
+      </c>
+      <c r="H98" s="13">
+        <v>0.28568336999999999</v>
+      </c>
+      <c r="I98" s="13">
+        <v>0.28028053999999997</v>
+      </c>
+      <c r="J98" s="13">
+        <v>0.28856394000000002</v>
+      </c>
+      <c r="K98" s="13">
+        <v>0.28054309000000005</v>
+      </c>
+      <c r="L98" s="13">
+        <v>9.8256789999999997E-2</v>
+      </c>
+      <c r="M98" s="13">
+        <v>9.9108669999999996E-2</v>
+      </c>
+      <c r="N98" s="13">
+        <v>9.911201E-2</v>
+      </c>
+      <c r="O98" s="13">
+        <v>9.7513589999999997E-2</v>
+      </c>
+      <c r="P98" s="13">
+        <v>9.5516070000000008E-2</v>
+      </c>
+      <c r="Q98" s="13">
+        <v>9.8908929999999992E-2</v>
+      </c>
+      <c r="R98" s="13">
+        <v>0.10108414</v>
+      </c>
+      <c r="S98" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="T98" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="U98" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="V98" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="W98" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="X98" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y98" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z98" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA98" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="AB98" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="AC98" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="AD98" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE98" s="3">
+        <v>1.2341796699999998</v>
+      </c>
+      <c r="AF98" s="3">
+        <v>1.2543232499999999</v>
+      </c>
+      <c r="AG98" s="3">
+        <v>1.3412295900000002</v>
+      </c>
+      <c r="AH98" s="14">
+        <v>1.3742239999999999</v>
+      </c>
+      <c r="AI98" s="14">
+        <v>1.395454</v>
+      </c>
+      <c r="AJ98" s="14">
+        <v>1.4503053400000001</v>
+      </c>
+      <c r="AK98" s="3">
+        <v>1.46800898</v>
+      </c>
+      <c r="AL98" s="14">
+        <v>1.48604676</v>
+      </c>
+      <c r="AM98" s="14">
+        <v>1.51957947</v>
+      </c>
+      <c r="AN98" s="14">
+        <v>1.6347017500000001</v>
+      </c>
+      <c r="AO98" s="14">
+        <v>1.6500619599999999</v>
+      </c>
+      <c r="AP98" s="14">
+        <v>1.7001860800000002</v>
+      </c>
+      <c r="AQ98" s="35">
+        <v>1.6627527499999999</v>
+      </c>
+      <c r="AR98" s="7"/>
+      <c r="AS98" s="7"/>
+      <c r="AT98" s="7"/>
+    </row>
+    <row r="99" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B99" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="C99" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="D99" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="E99" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="F99" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="G99" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="H99" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="I99" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="J99" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="K99" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="L99" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="M99" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="N99" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="O99" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="P99" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q99" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="R99" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="S99" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="T99" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="U99" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="V99" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="W99" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="X99" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y99" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z99" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA99" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="AB99" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="AC99" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="AD99" s="34" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE99" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="AF99" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="AG99" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="AH99" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="AI99" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="AJ99" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="AK99" s="34" t="s">
+        <v>29</v>
+      </c>
+      <c r="AL99" s="34" t="s">
+        <v>29</v>
+      </c>
+      <c r="AM99" s="34" t="s">
+        <v>29</v>
+      </c>
+      <c r="AN99" s="34" t="s">
+        <v>29</v>
+      </c>
+      <c r="AO99" s="34" t="s">
+        <v>29</v>
+      </c>
+      <c r="AP99" s="34" t="s">
+        <v>29</v>
+      </c>
+      <c r="AQ99" s="34" t="s">
+        <v>29</v>
+      </c>
+      <c r="AR99" s="7"/>
+      <c r="AS99" s="7"/>
+      <c r="AT99" s="7"/>
+    </row>
+    <row r="100" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B100" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C100" s="13">
+        <v>138830.56999091001</v>
+      </c>
+      <c r="D100" s="13">
+        <v>140045.78811562</v>
+      </c>
+      <c r="E100" s="13">
+        <v>140894.86378536999</v>
+      </c>
+      <c r="F100" s="13">
+        <v>131169.97219278998</v>
+      </c>
+      <c r="G100" s="13">
+        <v>138375.73229489001</v>
+      </c>
+      <c r="H100" s="13">
+        <v>136915.78791556001</v>
+      </c>
+      <c r="I100" s="13">
+        <v>134996.31788399001</v>
+      </c>
+      <c r="J100" s="13">
+        <v>134267.97980661</v>
+      </c>
+      <c r="K100" s="13">
+        <v>133151.11810597</v>
+      </c>
+      <c r="L100" s="13">
+        <v>131384.52277146</v>
+      </c>
+      <c r="M100" s="13">
+        <v>132191.14770085999</v>
+      </c>
+      <c r="N100" s="13">
+        <v>132744.22348498</v>
+      </c>
+      <c r="O100" s="13">
+        <v>130081.95716412</v>
+      </c>
+      <c r="P100" s="13">
+        <v>129089.24506578999</v>
+      </c>
+      <c r="Q100" s="13">
+        <v>129644.72786017999</v>
+      </c>
+      <c r="R100" s="13">
+        <v>128546.13094057</v>
+      </c>
+      <c r="S100" s="13">
+        <v>127899.85879339</v>
+      </c>
+      <c r="T100" s="13">
+        <v>126204.68422009</v>
+      </c>
+      <c r="U100" s="13">
+        <v>123729.65208983001</v>
+      </c>
+      <c r="V100" s="13">
+        <v>123148.58315255</v>
+      </c>
+      <c r="W100" s="13">
+        <v>123708.45717392</v>
+      </c>
+      <c r="X100" s="13">
+        <v>123992.85137222</v>
+      </c>
+      <c r="Y100" s="13">
+        <v>122163.10662052</v>
+      </c>
+      <c r="Z100" s="13">
+        <v>121739.70286726</v>
+      </c>
+      <c r="AA100" s="13">
+        <v>120380.82536361</v>
+      </c>
+      <c r="AB100" s="13">
+        <v>119730.70060319999</v>
+      </c>
+      <c r="AC100" s="13">
+        <v>119425.33419775999</v>
+      </c>
+      <c r="AD100" s="3">
+        <v>118035.65097105</v>
+      </c>
+      <c r="AE100" s="3">
+        <v>116363.15324791</v>
+      </c>
+      <c r="AF100" s="3">
+        <v>115443.92053085001</v>
+      </c>
+      <c r="AG100" s="3">
+        <v>114016.32981034</v>
+      </c>
+      <c r="AH100" s="14">
+        <v>114004.48464646001</v>
+      </c>
+      <c r="AI100" s="14">
+        <v>113450.87965582001</v>
+      </c>
+      <c r="AJ100" s="14">
+        <v>112500.42187578999</v>
+      </c>
+      <c r="AK100" s="3">
+        <v>112273.85948517999</v>
+      </c>
+      <c r="AL100" s="14">
+        <v>111579.65256280001</v>
+      </c>
+      <c r="AM100" s="14">
+        <v>111075.08788583</v>
+      </c>
+      <c r="AN100" s="14">
+        <v>113471.0500628</v>
+      </c>
+      <c r="AO100" s="14">
+        <v>112439.89952048</v>
+      </c>
+      <c r="AP100" s="14">
+        <v>111485.20611951</v>
+      </c>
+      <c r="AQ100" s="35">
+        <v>110335.67457317999</v>
+      </c>
+      <c r="AR100" s="7"/>
+      <c r="AS100" s="7"/>
+      <c r="AT100" s="7"/>
+    </row>
+    <row r="101" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B101" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="C101" s="13">
+        <v>93060.050033669992</v>
+      </c>
+      <c r="D101" s="13">
+        <v>93308.031348329998</v>
+      </c>
+      <c r="E101" s="13">
+        <v>93402.574339579995</v>
+      </c>
+      <c r="F101" s="13">
+        <v>84942.627937869998</v>
+      </c>
+      <c r="G101" s="13">
+        <v>93130.537957339999</v>
+      </c>
+      <c r="H101" s="13">
+        <v>93494.938700800005</v>
+      </c>
+      <c r="I101" s="13">
+        <v>92840.686288070006</v>
+      </c>
+      <c r="J101" s="13">
+        <v>92734.886973960005</v>
+      </c>
+      <c r="K101" s="13">
+        <v>91942.080194249997</v>
+      </c>
+      <c r="L101" s="13">
+        <v>90996.418911850007</v>
+      </c>
+      <c r="M101" s="13">
+        <v>91698.186148559995</v>
+      </c>
+      <c r="N101" s="13">
+        <v>91708.712800900001</v>
+      </c>
+      <c r="O101" s="13">
+        <v>91097.30650707001</v>
+      </c>
+      <c r="P101" s="13">
+        <v>90230.675660559995</v>
+      </c>
+      <c r="Q101" s="13">
+        <v>90558.655872269999</v>
+      </c>
+      <c r="R101" s="13">
+        <v>90330.908948919998</v>
+      </c>
+      <c r="S101" s="13">
+        <v>89897.512470100002</v>
+      </c>
+      <c r="T101" s="13">
+        <v>88465.192388929994</v>
+      </c>
+      <c r="U101" s="13">
+        <v>87078.755819719998</v>
+      </c>
+      <c r="V101" s="13">
+        <v>87074.815060940004</v>
+      </c>
+      <c r="W101" s="13">
+        <v>87425.853998940001</v>
+      </c>
+      <c r="X101" s="13">
+        <v>87784.28095475999</v>
+      </c>
+      <c r="Y101" s="13">
+        <v>86621.634338649994</v>
+      </c>
+      <c r="Z101" s="13">
+        <v>86487.570169829996</v>
+      </c>
+      <c r="AA101" s="13">
+        <v>85964.080653829995</v>
+      </c>
+      <c r="AB101" s="13">
+        <v>85552.246958179996</v>
+      </c>
+      <c r="AC101" s="13">
+        <v>85452.777122600004</v>
+      </c>
+      <c r="AD101" s="3">
+        <v>84808.407022419997</v>
+      </c>
+      <c r="AE101" s="3">
+        <v>83748.388953509988</v>
+      </c>
+      <c r="AF101" s="3">
+        <v>82938.036712350004</v>
+      </c>
+      <c r="AG101" s="3">
+        <v>82336.549146289995</v>
+      </c>
+      <c r="AH101" s="14">
+        <v>82384.906673039994</v>
+      </c>
+      <c r="AI101" s="14">
+        <v>82035.336233429989</v>
+      </c>
+      <c r="AJ101" s="14">
+        <v>81578.265692860004</v>
+      </c>
+      <c r="AK101" s="3">
+        <v>81542.622018619993</v>
+      </c>
+      <c r="AL101" s="14">
+        <v>81179.445792570012</v>
+      </c>
+      <c r="AM101" s="14">
+        <v>80535.350191979989</v>
+      </c>
+      <c r="AN101" s="14">
+        <v>82931.073632679996</v>
+      </c>
+      <c r="AO101" s="14">
+        <v>82032.161711270004</v>
+      </c>
+      <c r="AP101" s="14">
+        <v>81489.695727630009</v>
+      </c>
+      <c r="AQ101" s="35">
+        <v>80477.966601089996</v>
+      </c>
+      <c r="AR101" s="7"/>
+      <c r="AS101" s="7"/>
+      <c r="AT101" s="7"/>
+    </row>
+    <row r="102" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B102" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="C102" s="13">
+        <v>55577.344487589995</v>
+      </c>
+      <c r="D102" s="13">
+        <v>55791.181142460002</v>
+      </c>
+      <c r="E102" s="13">
+        <v>55886.519754419998</v>
+      </c>
+      <c r="F102" s="13">
+        <v>50651.358019710002</v>
+      </c>
+      <c r="G102" s="13">
+        <v>55570.633497360002</v>
+      </c>
+      <c r="H102" s="13">
+        <v>55712.07061422</v>
+      </c>
+      <c r="I102" s="13">
+        <v>55339.811854809996</v>
+      </c>
+      <c r="J102" s="13">
+        <v>55346.167963989996</v>
+      </c>
+      <c r="K102" s="13">
+        <v>54968.529405220004</v>
+      </c>
+      <c r="L102" s="13">
+        <v>54475.21729624</v>
+      </c>
+      <c r="M102" s="13">
+        <v>54946.536865230002</v>
+      </c>
+      <c r="N102" s="13">
+        <v>55067.302082279995</v>
+      </c>
+      <c r="O102" s="13">
+        <v>54810.817055010004</v>
+      </c>
+      <c r="P102" s="13">
+        <v>54265.411775300003</v>
+      </c>
+      <c r="Q102" s="13">
+        <v>54655.961949260003</v>
+      </c>
+      <c r="R102" s="13">
+        <v>54568.424385350001</v>
+      </c>
+      <c r="S102" s="13">
+        <v>54340.184353429999</v>
+      </c>
+      <c r="T102" s="13">
+        <v>53417.107335029999</v>
+      </c>
+      <c r="U102" s="13">
+        <v>52723.737972199997</v>
+      </c>
+      <c r="V102" s="13">
+        <v>52749.655407860002</v>
+      </c>
+      <c r="W102" s="13">
+        <v>53104.272502199994</v>
+      </c>
+      <c r="X102" s="13">
+        <v>53472.766460129998</v>
+      </c>
+      <c r="Y102" s="13">
+        <v>53026.581884449995</v>
+      </c>
+      <c r="Z102" s="13">
+        <v>52809.07961855</v>
+      </c>
+      <c r="AA102" s="13">
+        <v>52772.21029404</v>
+      </c>
+      <c r="AB102" s="13">
+        <v>52645.477141570002</v>
+      </c>
+      <c r="AC102" s="13">
+        <v>52737.546195039999</v>
+      </c>
+      <c r="AD102" s="3">
+        <v>52509.010739359997</v>
+      </c>
+      <c r="AE102" s="3">
+        <v>51968.843289620003</v>
+      </c>
+      <c r="AF102" s="3">
+        <v>51613.85772973</v>
+      </c>
+      <c r="AG102" s="3">
+        <v>51427.403096249996</v>
+      </c>
+      <c r="AH102" s="14">
+        <v>51574.182691000002</v>
+      </c>
+      <c r="AI102" s="14">
+        <v>51568.977647430002</v>
+      </c>
+      <c r="AJ102" s="14">
+        <v>51393.275694120006</v>
+      </c>
+      <c r="AK102" s="3">
+        <v>51509.532486279997</v>
+      </c>
+      <c r="AL102" s="14">
+        <v>51490.740457940003</v>
+      </c>
+      <c r="AM102" s="14">
+        <v>51197.956361980003</v>
+      </c>
+      <c r="AN102" s="14">
+        <v>53717.97723353</v>
+      </c>
+      <c r="AO102" s="14">
+        <v>53088.638330499998</v>
+      </c>
+      <c r="AP102" s="14">
+        <v>52936.442441539999</v>
+      </c>
+      <c r="AQ102" s="35">
+        <v>52319.899394239997</v>
+      </c>
+      <c r="AR102" s="7"/>
+      <c r="AS102" s="7"/>
+      <c r="AT102" s="7"/>
+    </row>
+    <row r="103" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B103" s="10" t="s">
+        <v>52</v>
+      </c>
+      <c r="C103" s="13">
+        <v>1.38069391</v>
+      </c>
+      <c r="D103" s="13">
+        <v>1.4643266100000001</v>
+      </c>
+      <c r="E103" s="13">
+        <v>1.41377128</v>
+      </c>
+      <c r="F103" s="13">
+        <v>1.3563819799999999</v>
+      </c>
+      <c r="G103" s="13">
+        <v>0.42265204000000001</v>
+      </c>
+      <c r="H103" s="13">
+        <v>1.3713037100000001</v>
+      </c>
+      <c r="I103" s="13">
+        <v>0.56938984999999998</v>
+      </c>
+      <c r="J103" s="13">
+        <v>0.36312096000000005</v>
+      </c>
+      <c r="K103" s="13">
+        <v>0.11022482</v>
+      </c>
+      <c r="L103" s="13">
+        <v>0.10369094000000001</v>
+      </c>
+      <c r="M103" s="13">
+        <v>0.10919824</v>
+      </c>
+      <c r="N103" s="13">
+        <v>0.22479217000000001</v>
+      </c>
+      <c r="O103" s="13">
+        <v>1.64826725</v>
+      </c>
+      <c r="P103" s="13">
+        <v>2.5786766000000001</v>
+      </c>
+      <c r="Q103" s="13">
+        <v>0.67427393999999996</v>
+      </c>
+      <c r="R103" s="13">
+        <v>0.69645433999999995</v>
+      </c>
+      <c r="S103" s="13">
+        <v>0.68993947</v>
+      </c>
+      <c r="T103" s="13">
+        <v>1.28305296</v>
+      </c>
+      <c r="U103" s="13">
+        <v>0.65929219999999999</v>
+      </c>
+      <c r="V103" s="13">
+        <v>0.65492703000000008</v>
+      </c>
+      <c r="W103" s="13">
+        <v>5.2767589999999996E-2</v>
+      </c>
+      <c r="X103" s="13">
+        <v>0.65849360999999995</v>
+      </c>
+      <c r="Y103" s="13">
+        <v>0.64234606000000005</v>
+      </c>
+      <c r="Z103" s="13">
+        <v>0.63874264000000003</v>
+      </c>
+      <c r="AA103" s="13">
+        <v>1.30614534</v>
+      </c>
+      <c r="AB103" s="13">
+        <v>1.3436489899999999</v>
+      </c>
+      <c r="AC103" s="13">
+        <v>1.1301433700000001</v>
+      </c>
+      <c r="AD103" s="3">
+        <v>0.93507831000000008</v>
+      </c>
+      <c r="AE103" s="3">
+        <v>0.73077456000000007</v>
+      </c>
+      <c r="AF103" s="3">
+        <v>1.0549246200000002</v>
+      </c>
+      <c r="AG103" s="3">
+        <v>2.0671138600000001</v>
+      </c>
+      <c r="AH103" s="14">
+        <v>0.81969811999999997</v>
+      </c>
+      <c r="AI103" s="14">
+        <v>1.1365981000000001</v>
+      </c>
+      <c r="AJ103" s="14">
+        <v>0.64584667000000007</v>
+      </c>
+      <c r="AK103" s="3">
+        <v>0.57040577000000003</v>
+      </c>
+      <c r="AL103" s="14">
+        <v>0.52750106000000008</v>
+      </c>
+      <c r="AM103" s="14">
+        <v>0.47998314000000003</v>
+      </c>
+      <c r="AN103" s="14">
+        <v>2.544329E-2</v>
+      </c>
+      <c r="AO103" s="14">
+        <v>2.6697700000000001E-2</v>
+      </c>
+      <c r="AP103" s="14">
+        <v>0.50234140999999999</v>
+      </c>
+      <c r="AQ103" s="35">
+        <v>5.8208900000000001E-2</v>
+      </c>
+      <c r="AR103" s="7"/>
+      <c r="AS103" s="7"/>
+      <c r="AT103" s="7"/>
+    </row>
+    <row r="104" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B104" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="C104" s="13">
+        <v>1.09897767</v>
+      </c>
+      <c r="D104" s="13">
+        <v>1.17890575</v>
+      </c>
+      <c r="E104" s="13">
+        <v>1.1278540500000001</v>
+      </c>
+      <c r="F104" s="13">
+        <v>1.07302751</v>
+      </c>
+      <c r="G104" s="13">
+        <v>0.42265204000000001</v>
+      </c>
+      <c r="H104" s="13">
+        <v>1.28658782</v>
+      </c>
+      <c r="I104" s="13">
+        <v>0.48526334999999998</v>
+      </c>
+      <c r="J104" s="13">
+        <v>0.36312096000000005</v>
+      </c>
+      <c r="K104" s="13">
+        <v>0.11022482</v>
+      </c>
+      <c r="L104" s="13">
+        <v>0.10369094000000001</v>
+      </c>
+      <c r="M104" s="13">
+        <v>0.10919824</v>
+      </c>
+      <c r="N104" s="13">
+        <v>0.22479217000000001</v>
+      </c>
+      <c r="O104" s="13">
+        <v>1.64826725</v>
+      </c>
+      <c r="P104" s="13">
+        <v>2.5786766000000001</v>
+      </c>
+      <c r="Q104" s="13">
+        <v>0.67427393999999996</v>
+      </c>
+      <c r="R104" s="13">
+        <v>0.69645433999999995</v>
+      </c>
+      <c r="S104" s="13">
+        <v>0.68993947</v>
+      </c>
+      <c r="T104" s="13">
+        <v>1.28305296</v>
+      </c>
+      <c r="U104" s="13">
+        <v>0.65929219999999999</v>
+      </c>
+      <c r="V104" s="13">
+        <v>0.65492703000000008</v>
+      </c>
+      <c r="W104" s="13">
+        <v>5.2767589999999996E-2</v>
+      </c>
+      <c r="X104" s="13">
+        <v>0.65849360999999995</v>
+      </c>
+      <c r="Y104" s="13">
+        <v>0.64234606000000005</v>
+      </c>
+      <c r="Z104" s="13">
+        <v>0.63874264000000003</v>
+      </c>
+      <c r="AA104" s="13">
+        <v>3.5624260000000005E-2</v>
+      </c>
+      <c r="AB104" s="13">
+        <v>0.23622330999999999</v>
+      </c>
+      <c r="AC104" s="13">
+        <v>0.20581172</v>
+      </c>
+      <c r="AD104" s="3">
+        <v>0.17183873000000002</v>
+      </c>
+      <c r="AE104" s="3">
+        <v>0.14208695999999998</v>
+      </c>
+      <c r="AF104" s="3">
+        <v>0.57918409999999998</v>
+      </c>
+      <c r="AG104" s="3">
+        <v>1.7083253799999998</v>
+      </c>
+      <c r="AH104" s="14">
+        <v>0.54041075000000005</v>
+      </c>
+      <c r="AI104" s="14">
+        <v>0.93786068</v>
+      </c>
+      <c r="AJ104" s="14">
+        <v>0.53332543999999993</v>
+      </c>
+      <c r="AK104" s="3">
+        <v>0.50886629999999999</v>
+      </c>
+      <c r="AL104" s="14">
+        <v>0.49694863</v>
+      </c>
+      <c r="AM104" s="14">
+        <v>0.47976115000000003</v>
+      </c>
+      <c r="AN104" s="14">
+        <v>2.522348E-2</v>
+      </c>
+      <c r="AO104" s="14">
+        <v>2.651821E-2</v>
+      </c>
+      <c r="AP104" s="14">
+        <v>0.4892415</v>
+      </c>
+      <c r="AQ104" s="35">
+        <v>4.6532089999999998E-2</v>
+      </c>
+      <c r="AR104" s="7"/>
+      <c r="AS104" s="7"/>
+      <c r="AT104" s="7"/>
+    </row>
+    <row r="105" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B105" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="C105" s="13">
+        <v>0.28171624000000001</v>
+      </c>
+      <c r="D105" s="13">
+        <v>0.28542086</v>
+      </c>
+      <c r="E105" s="13">
+        <v>0.28591722999999997</v>
+      </c>
+      <c r="F105" s="13">
+        <v>0.28335446999999997</v>
+      </c>
+      <c r="G105" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="H105" s="13">
+        <v>8.4715890000000002E-2</v>
+      </c>
+      <c r="I105" s="13">
+        <v>8.4126500000000007E-2</v>
+      </c>
+      <c r="J105" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="K105" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="L105" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="M105" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="N105" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="O105" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="P105" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q105" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="R105" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="S105" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="T105" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="U105" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="V105" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="W105" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="X105" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y105" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z105" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA105" s="13">
+        <v>1.27052108</v>
+      </c>
+      <c r="AB105" s="13">
+        <v>1.10742568</v>
+      </c>
+      <c r="AC105" s="13">
+        <v>0.92433165000000006</v>
+      </c>
+      <c r="AD105" s="3">
+        <v>0.76323957999999992</v>
+      </c>
+      <c r="AE105" s="3">
+        <v>0.58868759999999998</v>
+      </c>
+      <c r="AF105" s="3">
+        <v>0.47574052</v>
+      </c>
+      <c r="AG105" s="3">
+        <v>0.35878847999999997</v>
+      </c>
+      <c r="AH105" s="14">
+        <v>0.27928736999999998</v>
+      </c>
+      <c r="AI105" s="14">
+        <v>0.19873742000000003</v>
+      </c>
+      <c r="AJ105" s="14">
+        <v>0.11252123</v>
+      </c>
+      <c r="AK105" s="3">
+        <v>6.1539469999999999E-2</v>
+      </c>
+      <c r="AL105" s="14">
+        <v>3.0552430000000002E-2</v>
+      </c>
+      <c r="AM105" s="14">
+        <v>2.2199000000000001E-4</v>
+      </c>
+      <c r="AN105" s="14">
+        <v>2.1981E-4</v>
+      </c>
+      <c r="AO105" s="14">
+        <v>1.7949E-4</v>
+      </c>
+      <c r="AP105" s="14">
+        <v>1.3099909999999999E-2</v>
+      </c>
+      <c r="AQ105" s="35">
+        <v>1.1676809999999999E-2</v>
+      </c>
+      <c r="AR105" s="7"/>
+      <c r="AS105" s="7"/>
+      <c r="AT105" s="7"/>
+    </row>
+    <row r="106" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B106" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="C106" s="13">
+        <v>55575.963793679999</v>
+      </c>
+      <c r="D106" s="13">
+        <v>55789.716815849999</v>
+      </c>
+      <c r="E106" s="13">
+        <v>55885.105983139998</v>
+      </c>
+      <c r="F106" s="13">
+        <v>50650.001637730005</v>
+      </c>
+      <c r="G106" s="13">
+        <v>55570.210845319998</v>
+      </c>
+      <c r="H106" s="13">
+        <v>55710.699310510005</v>
+      </c>
+      <c r="I106" s="13">
+        <v>55339.24246496</v>
+      </c>
+      <c r="J106" s="13">
+        <v>55345.804843029997</v>
+      </c>
+      <c r="K106" s="13">
+        <v>54968.4191804</v>
+      </c>
+      <c r="L106" s="13">
+        <v>54475.113605300001</v>
+      </c>
+      <c r="M106" s="13">
+        <v>54946.427666989999</v>
+      </c>
+      <c r="N106" s="13">
+        <v>55067.077290109999</v>
+      </c>
+      <c r="O106" s="13">
+        <v>54809.168787760005</v>
+      </c>
+      <c r="P106" s="13">
+        <v>54262.833098699994</v>
+      </c>
+      <c r="Q106" s="13">
+        <v>54655.287675319996</v>
+      </c>
+      <c r="R106" s="13">
+        <v>54567.727931010006</v>
+      </c>
+      <c r="S106" s="13">
+        <v>54339.494413959997</v>
+      </c>
+      <c r="T106" s="13">
+        <v>53415.824282069996</v>
+      </c>
+      <c r="U106" s="13">
+        <v>52723.078679999999</v>
+      </c>
+      <c r="V106" s="13">
+        <v>52749.00048083</v>
+      </c>
+      <c r="W106" s="13">
+        <v>53104.21973461</v>
+      </c>
+      <c r="X106" s="13">
+        <v>53472.107966519994</v>
+      </c>
+      <c r="Y106" s="13">
+        <v>53025.939538389997</v>
+      </c>
+      <c r="Z106" s="13">
+        <v>52808.440875910004</v>
+      </c>
+      <c r="AA106" s="13">
+        <v>52770.904148699999</v>
+      </c>
+      <c r="AB106" s="13">
+        <v>52644.133492580004</v>
+      </c>
+      <c r="AC106" s="13">
+        <v>52736.416051669999</v>
+      </c>
+      <c r="AD106" s="3">
+        <v>52508.075661050003</v>
+      </c>
+      <c r="AE106" s="3">
+        <v>51968.112515059998</v>
+      </c>
+      <c r="AF106" s="3">
+        <v>51612.802805109997</v>
+      </c>
+      <c r="AG106" s="3">
+        <v>51425.335982390003</v>
+      </c>
+      <c r="AH106" s="14">
+        <v>51573.36299288</v>
+      </c>
+      <c r="AI106" s="14">
+        <v>51567.841049330003</v>
+      </c>
+      <c r="AJ106" s="14">
+        <v>51392.62984745</v>
+      </c>
+      <c r="AK106" s="3">
+        <v>51508.962080510006</v>
+      </c>
+      <c r="AL106" s="14">
+        <v>51490.212956879994</v>
+      </c>
+      <c r="AM106" s="14">
+        <v>51197.476378839994</v>
+      </c>
+      <c r="AN106" s="14">
+        <v>53717.951790239997</v>
+      </c>
+      <c r="AO106" s="14">
+        <v>53088.611632800006</v>
+      </c>
+      <c r="AP106" s="14">
+        <v>52935.940100129999</v>
+      </c>
+      <c r="AQ106" s="35">
+        <v>52319.841185339996</v>
+      </c>
+      <c r="AR106" s="7"/>
+      <c r="AS106" s="7"/>
+      <c r="AT106" s="7"/>
+    </row>
+    <row r="107" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B107" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="C107" s="13">
+        <v>146.93421856000001</v>
+      </c>
+      <c r="D107" s="13">
+        <v>147.42132631000001</v>
+      </c>
+      <c r="E107" s="13">
+        <v>151.87524453</v>
+      </c>
+      <c r="F107" s="13">
+        <v>135.53444180000002</v>
+      </c>
+      <c r="G107" s="13">
+        <v>150.67656699</v>
+      </c>
+      <c r="H107" s="13">
+        <v>155.54565506</v>
+      </c>
+      <c r="I107" s="13">
+        <v>152.01017637000001</v>
+      </c>
+      <c r="J107" s="13">
+        <v>152.98202046</v>
+      </c>
+      <c r="K107" s="13">
+        <v>151.25015236000002</v>
+      </c>
+      <c r="L107" s="13">
+        <v>147.32801644</v>
+      </c>
+      <c r="M107" s="13">
+        <v>148.16259703</v>
+      </c>
+      <c r="N107" s="13">
+        <v>145.53527937999999</v>
+      </c>
+      <c r="O107" s="13">
+        <v>146.81937875</v>
+      </c>
+      <c r="P107" s="13">
+        <v>142.70606058999999</v>
+      </c>
+      <c r="Q107" s="13">
+        <v>140.79528921000002</v>
+      </c>
+      <c r="R107" s="13">
+        <v>135.39672628</v>
+      </c>
+      <c r="S107" s="13">
+        <v>133.22311529999999</v>
+      </c>
+      <c r="T107" s="13">
+        <v>132.13832415000002</v>
+      </c>
+      <c r="U107" s="13">
+        <v>130.84846129000002</v>
+      </c>
+      <c r="V107" s="13">
+        <v>138.09666869999998</v>
+      </c>
+      <c r="W107" s="13">
+        <v>138.16247686000003</v>
+      </c>
+      <c r="X107" s="13">
+        <v>136.62696528000001</v>
+      </c>
+      <c r="Y107" s="13">
+        <v>139.32508111000001</v>
+      </c>
+      <c r="Z107" s="13">
+        <v>124.83145227</v>
+      </c>
+      <c r="AA107" s="13">
+        <v>171.32472620999999</v>
+      </c>
+      <c r="AB107" s="13">
+        <v>174.64948315000001</v>
+      </c>
+      <c r="AC107" s="13">
+        <v>172.19282665</v>
+      </c>
+      <c r="AD107" s="3">
+        <v>167.66195347999999</v>
+      </c>
+      <c r="AE107" s="3">
+        <v>161.87899886000002</v>
+      </c>
+      <c r="AF107" s="3">
+        <v>157.24985991999998</v>
+      </c>
+      <c r="AG107" s="3">
+        <v>154.42440128000001</v>
+      </c>
+      <c r="AH107" s="14">
+        <v>154.21579119</v>
+      </c>
+      <c r="AI107" s="14">
+        <v>148.62837808</v>
+      </c>
+      <c r="AJ107" s="14">
+        <v>149.15932849000001</v>
+      </c>
+      <c r="AK107" s="3">
+        <v>153.71681899999999</v>
+      </c>
+      <c r="AL107" s="14">
+        <v>152.30285065000001</v>
+      </c>
+      <c r="AM107" s="14">
+        <v>146.45840330999999</v>
+      </c>
+      <c r="AN107" s="14">
+        <v>152.33539571</v>
+      </c>
+      <c r="AO107" s="14">
+        <v>148.345865</v>
+      </c>
+      <c r="AP107" s="14">
+        <v>146.04968631</v>
+      </c>
+      <c r="AQ107" s="35">
+        <v>142.10959376</v>
+      </c>
+      <c r="AR107" s="7"/>
+      <c r="AS107" s="7"/>
+      <c r="AT107" s="7"/>
+    </row>
+    <row r="108" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B108" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C108" s="13">
+        <v>55429.029575120003</v>
+      </c>
+      <c r="D108" s="13">
+        <v>55642.295489540003</v>
+      </c>
+      <c r="E108" s="13">
+        <v>55733.23073861</v>
+      </c>
+      <c r="F108" s="13">
+        <v>50514.467195930003</v>
+      </c>
+      <c r="G108" s="13">
+        <v>55419.53427833</v>
+      </c>
+      <c r="H108" s="13">
+        <v>55555.153655449998</v>
+      </c>
+      <c r="I108" s="13">
+        <v>55187.232288589999</v>
+      </c>
+      <c r="J108" s="13">
+        <v>55192.82282257</v>
+      </c>
+      <c r="K108" s="13">
+        <v>54817.16902804</v>
+      </c>
+      <c r="L108" s="13">
+        <v>54327.785588860002</v>
+      </c>
+      <c r="M108" s="13">
+        <v>54798.265069959998</v>
+      </c>
+      <c r="N108" s="13">
+        <v>54921.542010730001</v>
+      </c>
+      <c r="O108" s="13">
+        <v>54662.349409009999</v>
+      </c>
+      <c r="P108" s="13">
+        <v>54120.127038110004</v>
+      </c>
+      <c r="Q108" s="13">
+        <v>54514.492386110003</v>
+      </c>
+      <c r="R108" s="13">
+        <v>54432.331204730006</v>
+      </c>
+      <c r="S108" s="13">
+        <v>54206.271298660002</v>
+      </c>
+      <c r="T108" s="13">
+        <v>53283.685957919995</v>
+      </c>
+      <c r="U108" s="13">
+        <v>52592.230218709999</v>
+      </c>
+      <c r="V108" s="13">
+        <v>52610.903812129996</v>
+      </c>
+      <c r="W108" s="13">
+        <v>52966.057257749999</v>
+      </c>
+      <c r="X108" s="13">
+        <v>53335.481001239998</v>
+      </c>
+      <c r="Y108" s="13">
+        <v>52886.614457279997</v>
+      </c>
+      <c r="Z108" s="13">
+        <v>52683.609423640002</v>
+      </c>
+      <c r="AA108" s="13">
+        <v>52599.579422489995</v>
+      </c>
+      <c r="AB108" s="13">
+        <v>52469.484009430002</v>
+      </c>
+      <c r="AC108" s="13">
+        <v>52564.223225019996</v>
+      </c>
+      <c r="AD108" s="3">
+        <v>52340.413707569998</v>
+      </c>
+      <c r="AE108" s="3">
+        <v>51806.233516199994</v>
+      </c>
+      <c r="AF108" s="3">
+        <v>51455.55294519</v>
+      </c>
+      <c r="AG108" s="3">
+        <v>51270.911581109998</v>
+      </c>
+      <c r="AH108" s="14">
+        <v>51419.147201690001</v>
+      </c>
+      <c r="AI108" s="14">
+        <v>51419.212671250003</v>
+      </c>
+      <c r="AJ108" s="14">
+        <v>51243.470518959999</v>
+      </c>
+      <c r="AK108" s="3">
+        <v>51355.245261510005</v>
+      </c>
+      <c r="AL108" s="14">
+        <v>51337.910106230003</v>
+      </c>
+      <c r="AM108" s="14">
+        <v>51051.017975529998</v>
+      </c>
+      <c r="AN108" s="14">
+        <v>53565.61639453</v>
+      </c>
+      <c r="AO108" s="14">
+        <v>52940.265767800003</v>
+      </c>
+      <c r="AP108" s="14">
+        <v>52789.890413820001</v>
+      </c>
+      <c r="AQ108" s="35">
+        <v>52177.731591579999</v>
+      </c>
+      <c r="AR108" s="7"/>
+      <c r="AS108" s="7"/>
+      <c r="AT108" s="7"/>
+    </row>
+    <row r="109" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B109" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="C109" s="13">
+        <v>32718.744008270001</v>
+      </c>
+      <c r="D109" s="13">
+        <v>32802.08041522</v>
+      </c>
+      <c r="E109" s="13">
+        <v>33000.732591890002</v>
+      </c>
+      <c r="F109" s="13">
+        <v>30212.21466324</v>
+      </c>
+      <c r="G109" s="13">
+        <v>33063.363711279999</v>
+      </c>
+      <c r="H109" s="13">
+        <v>33329.323419330001</v>
+      </c>
+      <c r="I109" s="13">
+        <v>33268.462788520003</v>
+      </c>
+      <c r="J109" s="13">
+        <v>33436.009136280001</v>
+      </c>
+      <c r="K109" s="13">
+        <v>33340.516742710002</v>
+      </c>
+      <c r="L109" s="13">
+        <v>33248.328045249997</v>
+      </c>
+      <c r="M109" s="13">
+        <v>33635.844590699999</v>
+      </c>
+      <c r="N109" s="13">
+        <v>33777.735923400003</v>
+      </c>
+      <c r="O109" s="13">
+        <v>33792.55398841</v>
+      </c>
+      <c r="P109" s="13">
+        <v>33926.005001960002</v>
+      </c>
+      <c r="Q109" s="13">
+        <v>34018.796365770002</v>
+      </c>
+      <c r="R109" s="13">
+        <v>34063.941216159998</v>
+      </c>
+      <c r="S109" s="13">
+        <v>34159.34551865</v>
+      </c>
+      <c r="T109" s="13">
+        <v>33933.29813838</v>
+      </c>
+      <c r="U109" s="13">
+        <v>33458.163928709997</v>
+      </c>
+      <c r="V109" s="13">
+        <v>33580.675037630004</v>
+      </c>
+      <c r="W109" s="13">
+        <v>33866.233564529997</v>
+      </c>
+      <c r="X109" s="13">
+        <v>34090.149271610004</v>
+      </c>
+      <c r="Y109" s="13">
+        <v>33978.513866720001</v>
+      </c>
+      <c r="Z109" s="13">
+        <v>33922.776982809999</v>
+      </c>
+      <c r="AA109" s="13">
+        <v>33927.613715890002</v>
+      </c>
+      <c r="AB109" s="13">
+        <v>33876.673107869996</v>
+      </c>
+      <c r="AC109" s="13">
+        <v>33925.795293119998</v>
+      </c>
+      <c r="AD109" s="3">
+        <v>33906.492283890002</v>
+      </c>
+      <c r="AE109" s="3">
+        <v>33645.202938580005</v>
+      </c>
+      <c r="AF109" s="3">
+        <v>33482.185110029997</v>
+      </c>
+      <c r="AG109" s="3">
+        <v>33383.78136583</v>
+      </c>
+      <c r="AH109" s="14">
+        <v>33589.35325783</v>
+      </c>
+      <c r="AI109" s="14">
+        <v>33517.118895309999</v>
+      </c>
+      <c r="AJ109" s="14">
+        <v>33479.317283099997</v>
+      </c>
+      <c r="AK109" s="3">
+        <v>33615.04472374</v>
+      </c>
+      <c r="AL109" s="14">
+        <v>33630.738158909997</v>
+      </c>
+      <c r="AM109" s="14">
+        <v>33550.302338419999</v>
+      </c>
+      <c r="AN109" s="14">
+        <v>33601.620675940001</v>
+      </c>
+      <c r="AO109" s="14">
+        <v>33515.512174399999</v>
+      </c>
+      <c r="AP109" s="14">
+        <v>33277.681313790003</v>
+      </c>
+      <c r="AQ109" s="35">
+        <v>32998.975222169996</v>
+      </c>
+      <c r="AR109" s="7"/>
+      <c r="AS109" s="7"/>
+      <c r="AT109" s="7"/>
+    </row>
+    <row r="110" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B110" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="C110" s="13">
+        <v>22816.2038049</v>
+      </c>
+      <c r="D110" s="13">
+        <v>22947.211854459998</v>
+      </c>
+      <c r="E110" s="13">
+        <v>22845.40199369</v>
+      </c>
+      <c r="F110" s="13">
+        <v>20401.307168479998</v>
+      </c>
+      <c r="G110" s="13">
+        <v>22466.65008612</v>
+      </c>
+      <c r="H110" s="13">
+        <v>22338.007137779998</v>
+      </c>
+      <c r="I110" s="13">
+        <v>22026.495484250001</v>
+      </c>
+      <c r="J110" s="13">
+        <v>21864.20980525</v>
+      </c>
+      <c r="K110" s="13">
+        <v>21583.864271259998</v>
+      </c>
+      <c r="L110" s="13">
+        <v>21184.112573819999</v>
+      </c>
+      <c r="M110" s="13">
+        <v>21267.61471641</v>
+      </c>
+      <c r="N110" s="13">
+        <v>21245.863850549998</v>
+      </c>
+      <c r="O110" s="13">
+        <v>20974.380020619999</v>
+      </c>
+      <c r="P110" s="13">
+        <v>20295.477136220001</v>
+      </c>
+      <c r="Q110" s="13">
+        <v>20593.901783310001</v>
+      </c>
+      <c r="R110" s="13">
+        <v>20461.509768020002</v>
+      </c>
+      <c r="S110" s="13">
+        <v>20139.40286418</v>
+      </c>
+      <c r="T110" s="13">
+        <v>19440.734589250002</v>
+      </c>
+      <c r="U110" s="13">
+        <v>19224.346358029998</v>
+      </c>
+      <c r="V110" s="13">
+        <v>19128.9214221</v>
+      </c>
+      <c r="W110" s="13">
+        <v>19198.382181049998</v>
+      </c>
+      <c r="X110" s="13">
+        <v>19343.057914509998</v>
+      </c>
+      <c r="Y110" s="13">
+        <v>19009.06912023</v>
+      </c>
+      <c r="Z110" s="13">
+        <v>18847.213716310001</v>
+      </c>
+      <c r="AA110" s="13">
+        <v>18805.485440099998</v>
+      </c>
+      <c r="AB110" s="13">
+        <v>18729.5029235</v>
+      </c>
+      <c r="AC110" s="13">
+        <v>18772.349115389999</v>
+      </c>
+      <c r="AD110" s="3">
+        <v>18563.778537009999</v>
+      </c>
+      <c r="AE110" s="3">
+        <v>18285.66276784</v>
+      </c>
+      <c r="AF110" s="3">
+        <v>18092.332583889998</v>
+      </c>
+      <c r="AG110" s="3">
+        <v>18003.602568990002</v>
+      </c>
+      <c r="AH110" s="14">
+        <v>17944.311832799998</v>
+      </c>
+      <c r="AI110" s="14">
+        <v>18010.987682389998</v>
+      </c>
+      <c r="AJ110" s="14">
+        <v>17872.325638770002</v>
+      </c>
+      <c r="AK110" s="3">
+        <v>17853.257612650003</v>
+      </c>
+      <c r="AL110" s="14">
+        <v>17818.067105229999</v>
+      </c>
+      <c r="AM110" s="14">
+        <v>17604.16763109</v>
+      </c>
+      <c r="AN110" s="14">
+        <v>20070.439030630001</v>
+      </c>
+      <c r="AO110" s="14">
+        <v>19527.163827009997</v>
+      </c>
+      <c r="AP110" s="14">
+        <v>19610.577691209997</v>
+      </c>
+      <c r="AQ110" s="35">
+        <v>19273.7367299</v>
+      </c>
+      <c r="AR110" s="7"/>
+      <c r="AS110" s="7"/>
+      <c r="AT110" s="7"/>
+    </row>
+    <row r="111" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B111" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="C111" s="13">
+        <v>37482.705546080004</v>
+      </c>
+      <c r="D111" s="13">
+        <v>37516.850205870003</v>
+      </c>
+      <c r="E111" s="13">
+        <v>37516.054585160004</v>
+      </c>
+      <c r="F111" s="13">
+        <v>34291.269918159996</v>
+      </c>
+      <c r="G111" s="13">
+        <v>37559.904459980004</v>
+      </c>
+      <c r="H111" s="13">
+        <v>37782.868086580005</v>
+      </c>
+      <c r="I111" s="13">
+        <v>37500.874433260004</v>
+      </c>
+      <c r="J111" s="13">
+        <v>37388.719009970002</v>
+      </c>
+      <c r="K111" s="13">
+        <v>36973.55078903</v>
+      </c>
+      <c r="L111" s="13">
+        <v>36521.20161561</v>
+      </c>
+      <c r="M111" s="13">
+        <v>36751.64928333</v>
+      </c>
+      <c r="N111" s="13">
+        <v>36641.410718620005</v>
+      </c>
+      <c r="O111" s="13">
+        <v>36286.489452059999</v>
+      </c>
+      <c r="P111" s="13">
+        <v>35965.263885259999</v>
+      </c>
+      <c r="Q111" s="13">
+        <v>35902.693923010003</v>
+      </c>
+      <c r="R111" s="13">
+        <v>35762.484563569997</v>
+      </c>
+      <c r="S111" s="13">
+        <v>35557.328116669996</v>
+      </c>
+      <c r="T111" s="13">
+        <v>35048.085053900002</v>
+      </c>
+      <c r="U111" s="13">
+        <v>34355.017847520001</v>
+      </c>
+      <c r="V111" s="13">
+        <v>34325.159653080002</v>
+      </c>
+      <c r="W111" s="13">
+        <v>34321.58149674</v>
+      </c>
+      <c r="X111" s="13">
+        <v>34311.514494629999</v>
+      </c>
+      <c r="Y111" s="13">
+        <v>33595.052454199998</v>
+      </c>
+      <c r="Z111" s="13">
+        <v>33678.490551279996</v>
+      </c>
+      <c r="AA111" s="13">
+        <v>33191.870359790002</v>
+      </c>
+      <c r="AB111" s="13">
+        <v>32906.769816610002</v>
+      </c>
+      <c r="AC111" s="13">
+        <v>32715.230927560002</v>
+      </c>
+      <c r="AD111" s="3">
+        <v>32299.396283060003</v>
+      </c>
+      <c r="AE111" s="3">
+        <v>31779.54566389</v>
+      </c>
+      <c r="AF111" s="3">
+        <v>31324.17898262</v>
+      </c>
+      <c r="AG111" s="3">
+        <v>30909.146050040003</v>
+      </c>
+      <c r="AH111" s="14">
+        <v>30810.723982039999</v>
+      </c>
+      <c r="AI111" s="14">
+        <v>30466.358585999998</v>
+      </c>
+      <c r="AJ111" s="14">
+        <v>30184.989998740002</v>
+      </c>
+      <c r="AK111" s="3">
+        <v>30033.08953234</v>
+      </c>
+      <c r="AL111" s="14">
+        <v>29688.705334630002</v>
+      </c>
+      <c r="AM111" s="14">
+        <v>29337.393830000001</v>
+      </c>
+      <c r="AN111" s="14">
+        <v>29213.096399150003</v>
+      </c>
+      <c r="AO111" s="14">
+        <v>28943.523380769999</v>
+      </c>
+      <c r="AP111" s="14">
+        <v>28553.253286089999</v>
+      </c>
+      <c r="AQ111" s="35">
+        <v>28158.067206849999</v>
+      </c>
+      <c r="AR111" s="7"/>
+      <c r="AS111" s="7"/>
+      <c r="AT111" s="7"/>
+    </row>
+    <row r="112" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B112" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C112" s="13">
+        <v>413.70098364</v>
+      </c>
+      <c r="D112" s="13">
+        <v>387.87378688000001</v>
+      </c>
+      <c r="E112" s="13">
+        <v>397.07487232</v>
+      </c>
+      <c r="F112" s="13">
+        <v>377.84109685999999</v>
+      </c>
+      <c r="G112" s="13">
+        <v>461.67254049000002</v>
+      </c>
+      <c r="H112" s="13">
+        <v>475.25099402999996</v>
+      </c>
+      <c r="I112" s="13">
+        <v>474.60169962999998</v>
+      </c>
+      <c r="J112" s="13">
+        <v>474.64867485000002</v>
+      </c>
+      <c r="K112" s="13">
+        <v>444.42889864999995</v>
+      </c>
+      <c r="L112" s="13">
+        <v>409.66048831000001</v>
+      </c>
+      <c r="M112" s="13">
+        <v>423.24234521</v>
+      </c>
+      <c r="N112" s="13">
+        <v>407.51682763999997</v>
+      </c>
+      <c r="O112" s="13">
+        <v>413.20107631999997</v>
+      </c>
+      <c r="P112" s="13">
+        <v>405.56860889999996</v>
+      </c>
+      <c r="Q112" s="13">
+        <v>402.72017625000001</v>
+      </c>
+      <c r="R112" s="13">
+        <v>388.20119462999997</v>
+      </c>
+      <c r="S112" s="13">
+        <v>380.51999762999998</v>
+      </c>
+      <c r="T112" s="13">
+        <v>379.69978844999997</v>
+      </c>
+      <c r="U112" s="13">
+        <v>354.31637301999996</v>
+      </c>
+      <c r="V112" s="13">
+        <v>344.67164919999999</v>
+      </c>
+      <c r="W112" s="13">
+        <v>339.76616874000001</v>
+      </c>
+      <c r="X112" s="13">
+        <v>328.84501818000001</v>
+      </c>
+      <c r="Y112" s="13">
+        <v>298.14372420000001</v>
+      </c>
+      <c r="Z112" s="13">
+        <v>289.43347504000002</v>
+      </c>
+      <c r="AA112" s="13">
+        <v>284.04505281000002</v>
+      </c>
+      <c r="AB112" s="13">
+        <v>301.75240236000002</v>
+      </c>
+      <c r="AC112" s="13">
+        <v>292.70015986000004</v>
+      </c>
+      <c r="AD112" s="3">
+        <v>280.16115936</v>
+      </c>
+      <c r="AE112" s="3">
+        <v>276.03396118000001</v>
+      </c>
+      <c r="AF112" s="3">
+        <v>272.64889706000002</v>
+      </c>
+      <c r="AG112" s="3">
+        <v>261.30714962999997</v>
+      </c>
+      <c r="AH112" s="14">
+        <v>252.12150559</v>
+      </c>
+      <c r="AI112" s="14">
+        <v>274.93874846</v>
+      </c>
+      <c r="AJ112" s="14">
+        <v>283.29443660000004</v>
+      </c>
+      <c r="AK112" s="3">
+        <v>259.55762477000002</v>
+      </c>
+      <c r="AL112" s="14">
+        <v>253.81419015</v>
+      </c>
+      <c r="AM112" s="14">
+        <v>245.60308534999999</v>
+      </c>
+      <c r="AN112" s="14">
+        <v>251.59102645999999</v>
+      </c>
+      <c r="AO112" s="14">
+        <v>252.72192138</v>
+      </c>
+      <c r="AP112" s="14">
+        <v>249.65408672000001</v>
+      </c>
+      <c r="AQ112" s="35">
+        <v>239.63618252000001</v>
+      </c>
+      <c r="AR112" s="7"/>
+      <c r="AS112" s="7"/>
+      <c r="AT112" s="7"/>
+    </row>
+    <row r="113" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B113" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="C113" s="13">
+        <v>396.01361317000004</v>
+      </c>
+      <c r="D113" s="13">
+        <v>369.76520224000001</v>
+      </c>
+      <c r="E113" s="13">
+        <v>379.10582299999999</v>
+      </c>
+      <c r="F113" s="13">
+        <v>361.46448146</v>
+      </c>
+      <c r="G113" s="13">
+        <v>442.22558386999998</v>
+      </c>
+      <c r="H113" s="13">
+        <v>456.00702221</v>
+      </c>
+      <c r="I113" s="13">
+        <v>455.12689442999999</v>
+      </c>
+      <c r="J113" s="13">
+        <v>454.70583479000004</v>
+      </c>
+      <c r="K113" s="13">
+        <v>425.03653004</v>
+      </c>
+      <c r="L113" s="13">
+        <v>391.05557472000004</v>
+      </c>
+      <c r="M113" s="13">
+        <v>404.24251482</v>
+      </c>
+      <c r="N113" s="13">
+        <v>383.133062</v>
+      </c>
+      <c r="O113" s="13">
+        <v>388.73984335</v>
+      </c>
+      <c r="P113" s="13">
+        <v>380.47847050000001</v>
+      </c>
+      <c r="Q113" s="13">
+        <v>374.07746524999999</v>
+      </c>
+      <c r="R113" s="13">
+        <v>364.52252092000003</v>
+      </c>
+      <c r="S113" s="13">
+        <v>357.90382068000002</v>
+      </c>
+      <c r="T113" s="13">
+        <v>356.87770276999998</v>
+      </c>
+      <c r="U113" s="13">
+        <v>334.89645472000001</v>
+      </c>
+      <c r="V113" s="13">
+        <v>325.41442885000004</v>
+      </c>
+      <c r="W113" s="13">
+        <v>320.23704714999997</v>
+      </c>
+      <c r="X113" s="13">
+        <v>309.121645</v>
+      </c>
+      <c r="Y113" s="13">
+        <v>278.70463100000001</v>
+      </c>
+      <c r="Z113" s="13">
+        <v>269.5230583</v>
+      </c>
+      <c r="AA113" s="13">
+        <v>263.98270624000003</v>
+      </c>
+      <c r="AB113" s="13">
+        <v>282.81274030000003</v>
+      </c>
+      <c r="AC113" s="13">
+        <v>273.72824830000002</v>
+      </c>
+      <c r="AD113" s="3">
+        <v>262.28159277999998</v>
+      </c>
+      <c r="AE113" s="3">
+        <v>258.51789940999998</v>
+      </c>
+      <c r="AF113" s="3">
+        <v>254.78576311</v>
+      </c>
+      <c r="AG113" s="3">
+        <v>243.14745715999999</v>
+      </c>
+      <c r="AH113" s="14">
+        <v>233.73361765000001</v>
+      </c>
+      <c r="AI113" s="14">
+        <v>256.44788349999999</v>
+      </c>
+      <c r="AJ113" s="14">
+        <v>260.68945960000002</v>
+      </c>
+      <c r="AK113" s="3">
+        <v>247.62310079</v>
+      </c>
+      <c r="AL113" s="14">
+        <v>241.92868098</v>
+      </c>
+      <c r="AM113" s="14">
+        <v>236.33130880000002</v>
+      </c>
+      <c r="AN113" s="14">
+        <v>240.29474275999999</v>
+      </c>
+      <c r="AO113" s="14">
+        <v>241.60798610000001</v>
+      </c>
+      <c r="AP113" s="14">
+        <v>238.30542659</v>
+      </c>
+      <c r="AQ113" s="35">
+        <v>226.01284437000001</v>
+      </c>
+      <c r="AR113" s="7"/>
+      <c r="AS113" s="7"/>
+      <c r="AT113" s="7"/>
+    </row>
+    <row r="114" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B114" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="C114" s="13">
+        <v>1.22609458</v>
+      </c>
+      <c r="D114" s="13">
+        <v>1.2285536399999999</v>
+      </c>
+      <c r="E114" s="13">
+        <v>1.1934748500000001</v>
+      </c>
+      <c r="F114" s="13">
+        <v>0.94769054000000008</v>
+      </c>
+      <c r="G114" s="13">
+        <v>3.0631223999999997</v>
+      </c>
+      <c r="H114" s="13">
+        <v>3.0955746</v>
+      </c>
+      <c r="I114" s="13">
+        <v>3.0484113599999998</v>
+      </c>
+      <c r="J114" s="13">
+        <v>3.0316277899999999</v>
+      </c>
+      <c r="K114" s="13">
+        <v>2.9823294900000001</v>
+      </c>
+      <c r="L114" s="13">
+        <v>2.9545193599999999</v>
+      </c>
+      <c r="M114" s="13">
+        <v>2.9914298599999998</v>
+      </c>
+      <c r="N114" s="13">
+        <v>2.9308100499999998</v>
+      </c>
+      <c r="O114" s="13">
+        <v>2.9253838299999999</v>
+      </c>
+      <c r="P114" s="13">
+        <v>3.8517700600000002</v>
+      </c>
+      <c r="Q114" s="13">
+        <v>3.92583365</v>
+      </c>
+      <c r="R114" s="13">
+        <v>2.9657907799999998</v>
+      </c>
+      <c r="S114" s="13">
+        <v>2.9610630099999997</v>
+      </c>
+      <c r="T114" s="13">
+        <v>2.9263083399999998</v>
+      </c>
+      <c r="U114" s="13">
+        <v>7.8328100000000012E-2</v>
+      </c>
+      <c r="V114" s="13">
+        <v>4.9278860000000001E-2</v>
+      </c>
+      <c r="W114" s="13">
+        <v>3.4722870000000003E-2</v>
+      </c>
+      <c r="X114" s="13">
+        <v>0.21747217000000002</v>
+      </c>
+      <c r="Y114" s="13">
+        <v>0.20928513000000001</v>
+      </c>
+      <c r="Z114" s="13">
+        <v>0.20336056</v>
+      </c>
+      <c r="AA114" s="13">
+        <v>0.19943133999999998</v>
+      </c>
+      <c r="AB114" s="13">
+        <v>3.2868999999999997E-4</v>
+      </c>
+      <c r="AC114" s="13">
+        <v>1.6549000000000002E-4</v>
+      </c>
+      <c r="AD114" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE114" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="AF114" s="3">
+        <v>0.13982427</v>
+      </c>
+      <c r="AG114" s="3">
+        <v>0.14006115999999999</v>
+      </c>
+      <c r="AH114" s="14">
+        <v>0.14138197</v>
+      </c>
+      <c r="AI114" s="14">
+        <v>0.14250411999999998</v>
+      </c>
+      <c r="AJ114" s="14">
+        <v>0.16131579000000001</v>
+      </c>
+      <c r="AK114" s="3">
+        <v>0.46446603000000003</v>
+      </c>
+      <c r="AL114" s="14">
+        <v>0.48485113000000002</v>
+      </c>
+      <c r="AM114" s="14">
+        <v>0.33538082000000002</v>
+      </c>
+      <c r="AN114" s="14">
+        <v>0.14103526999999999</v>
+      </c>
+      <c r="AO114" s="14">
+        <v>6.855391000000001E-2</v>
+      </c>
+      <c r="AP114" s="14">
+        <v>6.7907479999999992E-2</v>
+      </c>
+      <c r="AQ114" s="35">
+        <v>2.0497390000000001E-2</v>
+      </c>
+      <c r="AR114" s="7"/>
+      <c r="AS114" s="7"/>
+      <c r="AT114" s="7"/>
+    </row>
+    <row r="115" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B115" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C115" s="13">
+        <v>37069.004562440001</v>
+      </c>
+      <c r="D115" s="13">
+        <v>37128.976418989994</v>
+      </c>
+      <c r="E115" s="13">
+        <v>37118.979712839995</v>
+      </c>
+      <c r="F115" s="13">
+        <v>33913.428821299996</v>
+      </c>
+      <c r="G115" s="13">
+        <v>37098.231919489997</v>
+      </c>
+      <c r="H115" s="13">
+        <v>37307.617092550005</v>
+      </c>
+      <c r="I115" s="13">
+        <v>37026.272733629994</v>
+      </c>
+      <c r="J115" s="13">
+        <v>36914.070335120006</v>
+      </c>
+      <c r="K115" s="13">
+        <v>36529.121890379996</v>
+      </c>
+      <c r="L115" s="13">
+        <v>36111.541127300006</v>
+      </c>
+      <c r="M115" s="13">
+        <v>36328.406938120002</v>
+      </c>
+      <c r="N115" s="13">
+        <v>36233.893890980005</v>
+      </c>
+      <c r="O115" s="13">
+        <v>35873.288375739998</v>
+      </c>
+      <c r="P115" s="13">
+        <v>35559.695276359998</v>
+      </c>
+      <c r="Q115" s="13">
+        <v>35499.973746759999</v>
+      </c>
+      <c r="R115" s="13">
+        <v>35374.283368939999</v>
+      </c>
+      <c r="S115" s="13">
+        <v>35176.808119040004</v>
+      </c>
+      <c r="T115" s="13">
+        <v>34668.385265449993</v>
+      </c>
+      <c r="U115" s="13">
+        <v>34000.701474499998</v>
+      </c>
+      <c r="V115" s="13">
+        <v>33980.488003880004</v>
+      </c>
+      <c r="W115" s="13">
+        <v>33981.815327999997</v>
+      </c>
+      <c r="X115" s="13">
+        <v>33982.669476449999</v>
+      </c>
+      <c r="Y115" s="13">
+        <v>33296.908730000003</v>
+      </c>
+      <c r="Z115" s="13">
+        <v>33389.057076240002</v>
+      </c>
+      <c r="AA115" s="13">
+        <v>32907.825306979998</v>
+      </c>
+      <c r="AB115" s="13">
+        <v>32605.01741425</v>
+      </c>
+      <c r="AC115" s="13">
+        <v>32422.530767700002</v>
+      </c>
+      <c r="AD115" s="3">
+        <v>32019.2351237</v>
+      </c>
+      <c r="AE115" s="3">
+        <v>31503.511702709999</v>
+      </c>
+      <c r="AF115" s="3">
+        <v>31051.53008556</v>
+      </c>
+      <c r="AG115" s="3">
+        <v>30647.838900409999</v>
+      </c>
+      <c r="AH115" s="14">
+        <v>30558.60247645</v>
+      </c>
+      <c r="AI115" s="14">
+        <v>30191.419837540001</v>
+      </c>
+      <c r="AJ115" s="14">
+        <v>29901.695562140001</v>
+      </c>
+      <c r="AK115" s="3">
+        <v>29773.531907569999</v>
+      </c>
+      <c r="AL115" s="14">
+        <v>29434.89114448</v>
+      </c>
+      <c r="AM115" s="14">
+        <v>29091.790744650003</v>
+      </c>
+      <c r="AN115" s="14">
+        <v>28961.505372689997</v>
+      </c>
+      <c r="AO115" s="14">
+        <v>28690.801459390001</v>
+      </c>
+      <c r="AP115" s="14">
+        <v>28303.599199369997</v>
+      </c>
+      <c r="AQ115" s="35">
+        <v>27918.431024330002</v>
+      </c>
+      <c r="AR115" s="7"/>
+      <c r="AS115" s="7"/>
+      <c r="AT115" s="7"/>
+    </row>
+    <row r="116" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B116" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="C116" s="13">
+        <v>5010.3200288799999</v>
+      </c>
+      <c r="D116" s="13">
+        <v>4984.2465264100001</v>
+      </c>
+      <c r="E116" s="13">
+        <v>4905.8897166300003</v>
+      </c>
+      <c r="F116" s="13">
+        <v>4298.31393192</v>
+      </c>
+      <c r="G116" s="13">
+        <v>4878.0264761899998</v>
+      </c>
+      <c r="H116" s="13">
+        <v>4883.0862773999997</v>
+      </c>
+      <c r="I116" s="13">
+        <v>4799.6889184300007</v>
+      </c>
+      <c r="J116" s="13">
+        <v>4744.6509828599992</v>
+      </c>
+      <c r="K116" s="13">
+        <v>4642.9362490200001</v>
+      </c>
+      <c r="L116" s="13">
+        <v>4540.2802547000001</v>
+      </c>
+      <c r="M116" s="13">
+        <v>4506.8311636799999</v>
+      </c>
+      <c r="N116" s="13">
+        <v>4417.6553447400001</v>
+      </c>
+      <c r="O116" s="13">
+        <v>4375.8017530200004</v>
+      </c>
+      <c r="P116" s="13">
+        <v>4285.8420956199998</v>
+      </c>
+      <c r="Q116" s="13">
+        <v>4250.6641838100004</v>
+      </c>
+      <c r="R116" s="13">
+        <v>4277.4726295500004</v>
+      </c>
+      <c r="S116" s="13">
+        <v>4242.13229314</v>
+      </c>
+      <c r="T116" s="13">
+        <v>4177.2988577699998</v>
+      </c>
+      <c r="U116" s="13">
+        <v>4096.1579074399997</v>
+      </c>
+      <c r="V116" s="13">
+        <v>4095.4002327199996</v>
+      </c>
+      <c r="W116" s="13">
+        <v>4053.0922661899999</v>
+      </c>
+      <c r="X116" s="13">
+        <v>4026.1022879299999</v>
+      </c>
+      <c r="Y116" s="13">
+        <v>3931.10946689</v>
+      </c>
+      <c r="Z116" s="13">
+        <v>3923.1941683099999</v>
+      </c>
+      <c r="AA116" s="13">
+        <v>3891.7085105400001</v>
+      </c>
+      <c r="AB116" s="13">
+        <v>3829.7962044199999</v>
+      </c>
+      <c r="AC116" s="13">
+        <v>3779.9033211199999</v>
+      </c>
+      <c r="AD116" s="3">
+        <v>3679.8224465100002</v>
+      </c>
+      <c r="AE116" s="3">
+        <v>3589.2073760900003</v>
+      </c>
+      <c r="AF116" s="3">
+        <v>3495.7038118699998</v>
+      </c>
+      <c r="AG116" s="3">
+        <v>3401.0529253600002</v>
+      </c>
+      <c r="AH116" s="14">
+        <v>3366.9317820700003</v>
+      </c>
+      <c r="AI116" s="14">
+        <v>3271.8903991399998</v>
+      </c>
+      <c r="AJ116" s="14">
+        <v>3227.9249246700001</v>
+      </c>
+      <c r="AK116" s="3">
+        <v>3196.6744419199999</v>
+      </c>
+      <c r="AL116" s="14">
+        <v>3172.94764558</v>
+      </c>
+      <c r="AM116" s="14">
+        <v>3113.1195217099998</v>
+      </c>
+      <c r="AN116" s="14">
+        <v>3056.7491479699997</v>
+      </c>
+      <c r="AO116" s="14">
+        <v>2996.2970859099996</v>
+      </c>
+      <c r="AP116" s="14">
+        <v>2940.1758996500002</v>
+      </c>
+      <c r="AQ116" s="35">
+        <v>2884.3781739000001</v>
+      </c>
+      <c r="AR116" s="7"/>
+      <c r="AS116" s="7"/>
+      <c r="AT116" s="7"/>
+    </row>
+    <row r="117" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B117" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="C117" s="13">
+        <v>32058.684533560001</v>
+      </c>
+      <c r="D117" s="13">
+        <v>32144.729892580002</v>
+      </c>
+      <c r="E117" s="13">
+        <v>32213.089996209997</v>
+      </c>
+      <c r="F117" s="13">
+        <v>29615.114889380002</v>
+      </c>
+      <c r="G117" s="13">
+        <v>32220.205443299998</v>
+      </c>
+      <c r="H117" s="13">
+        <v>32424.530815150003</v>
+      </c>
+      <c r="I117" s="13">
+        <v>32226.5838152</v>
+      </c>
+      <c r="J117" s="13">
+        <v>32169.41935226</v>
+      </c>
+      <c r="K117" s="13">
+        <v>31886.18564136</v>
+      </c>
+      <c r="L117" s="13">
+        <v>31571.2608726</v>
+      </c>
+      <c r="M117" s="13">
+        <v>31821.57577444</v>
+      </c>
+      <c r="N117" s="13">
+        <v>31816.238546240002</v>
+      </c>
+      <c r="O117" s="13">
+        <v>31497.48662272</v>
+      </c>
+      <c r="P117" s="13">
+        <v>31273.853180740003</v>
+      </c>
+      <c r="Q117" s="13">
+        <v>31249.309562950002</v>
+      </c>
+      <c r="R117" s="13">
+        <v>31096.810739389999</v>
+      </c>
+      <c r="S117" s="13">
+        <v>30934.675825900002</v>
+      </c>
+      <c r="T117" s="13">
+        <v>30491.086407679999</v>
+      </c>
+      <c r="U117" s="13">
+        <v>29904.543567060002</v>
+      </c>
+      <c r="V117" s="13">
+        <v>29885.087771160001</v>
+      </c>
+      <c r="W117" s="13">
+        <v>29928.72306181</v>
+      </c>
+      <c r="X117" s="13">
+        <v>29956.567188519999</v>
+      </c>
+      <c r="Y117" s="13">
+        <v>29365.799263110002</v>
+      </c>
+      <c r="Z117" s="13">
+        <v>29465.862907930001</v>
+      </c>
+      <c r="AA117" s="13">
+        <v>29016.116796439997</v>
+      </c>
+      <c r="AB117" s="13">
+        <v>28775.221209830001</v>
+      </c>
+      <c r="AC117" s="13">
+        <v>28642.627446580002</v>
+      </c>
+      <c r="AD117" s="3">
+        <v>28339.412677189997</v>
+      </c>
+      <c r="AE117" s="3">
+        <v>27914.30432662</v>
+      </c>
+      <c r="AF117" s="3">
+        <v>27555.82627369</v>
+      </c>
+      <c r="AG117" s="3">
+        <v>27246.785975049999</v>
+      </c>
+      <c r="AH117" s="14">
+        <v>27191.670694380002</v>
+      </c>
+      <c r="AI117" s="14">
+        <v>26919.529438400001</v>
+      </c>
+      <c r="AJ117" s="14">
+        <v>26673.770637470003</v>
+      </c>
+      <c r="AK117" s="3">
+        <v>26576.857465650002</v>
+      </c>
+      <c r="AL117" s="14">
+        <v>26261.9434989</v>
+      </c>
+      <c r="AM117" s="14">
+        <v>25978.67122294</v>
+      </c>
+      <c r="AN117" s="14">
+        <v>25904.75622472</v>
+      </c>
+      <c r="AO117" s="14">
+        <v>25694.504373479998</v>
+      </c>
+      <c r="AP117" s="14">
+        <v>25363.423299720002</v>
+      </c>
+      <c r="AQ117" s="35">
+        <v>25034.052850430002</v>
+      </c>
+      <c r="AR117" s="7"/>
+      <c r="AS117" s="7"/>
+      <c r="AT117" s="7"/>
+    </row>
+    <row r="118" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B118" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="C118" s="13">
+        <v>33866.762161270002</v>
+      </c>
+      <c r="D118" s="13">
+        <v>33930.509886510001</v>
+      </c>
+      <c r="E118" s="13">
+        <v>34024.124004990001</v>
+      </c>
+      <c r="F118" s="13">
+        <v>31593.288861180001</v>
+      </c>
+      <c r="G118" s="13">
+        <v>34264.546199919998</v>
+      </c>
+      <c r="H118" s="13">
+        <v>34586.667298480003</v>
+      </c>
+      <c r="I118" s="13">
+        <v>34425.629755400005</v>
+      </c>
+      <c r="J118" s="13">
+        <v>34415.818492129998</v>
+      </c>
+      <c r="K118" s="13">
+        <v>34149.658675619998</v>
+      </c>
+      <c r="L118" s="13">
+        <v>33860.494867349997</v>
+      </c>
+      <c r="M118" s="13">
+        <v>34148.796584939999</v>
+      </c>
+      <c r="N118" s="13">
+        <v>34129.745100469998</v>
+      </c>
+      <c r="O118" s="13">
+        <v>33872.027605210002</v>
+      </c>
+      <c r="P118" s="13">
+        <v>33665.768058580004</v>
+      </c>
+      <c r="Q118" s="13">
+        <v>33618.711894169996</v>
+      </c>
+      <c r="R118" s="13">
+        <v>33580.963585060003</v>
+      </c>
+      <c r="S118" s="13">
+        <v>33475.666730930003</v>
+      </c>
+      <c r="T118" s="13">
+        <v>33076.866533189997</v>
+      </c>
+      <c r="U118" s="13">
+        <v>32484.778651519999</v>
+      </c>
+      <c r="V118" s="13">
+        <v>32511.501422060002</v>
+      </c>
+      <c r="W118" s="13">
+        <v>32556.815068099997</v>
+      </c>
+      <c r="X118" s="13">
+        <v>32591.620624589999</v>
+      </c>
+      <c r="Y118" s="13">
+        <v>31975.527792339999</v>
+      </c>
+      <c r="Z118" s="13">
+        <v>32020.631512439999</v>
+      </c>
+      <c r="AA118" s="13">
+        <v>31673.64235486</v>
+      </c>
+      <c r="AB118" s="13">
+        <v>31405.789019110001</v>
+      </c>
+      <c r="AC118" s="13">
+        <v>31271.87241982</v>
+      </c>
+      <c r="AD118" s="3">
+        <v>30921.514572599997</v>
+      </c>
+      <c r="AE118" s="3">
+        <v>30454.552729070001</v>
+      </c>
+      <c r="AF118" s="3">
+        <v>30041.974406270001</v>
+      </c>
+      <c r="AG118" s="3">
+        <v>29666.867031560003</v>
+      </c>
+      <c r="AH118" s="14">
+        <v>29606.212142140001</v>
+      </c>
+      <c r="AI118" s="14">
+        <v>29257.40446143</v>
+      </c>
+      <c r="AJ118" s="14">
+        <v>28991.569262830002</v>
+      </c>
+      <c r="AK118" s="3">
+        <v>28881.499911080002</v>
+      </c>
+      <c r="AL118" s="14">
+        <v>28732.522653830001</v>
+      </c>
+      <c r="AM118" s="14">
+        <v>28411.513614220003</v>
+      </c>
+      <c r="AN118" s="14">
+        <v>28216.350071740002</v>
+      </c>
+      <c r="AO118" s="14">
+        <v>28002.445030970001</v>
+      </c>
+      <c r="AP118" s="14">
+        <v>27622.711527259999</v>
+      </c>
+      <c r="AQ118" s="35">
+        <v>27265.005844790001</v>
+      </c>
+      <c r="AR118" s="7"/>
+      <c r="AS118" s="7"/>
+      <c r="AT118" s="7"/>
+    </row>
+    <row r="119" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B119" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="C119" s="13">
+        <v>3128.9363808499998</v>
+      </c>
+      <c r="D119" s="13">
+        <v>3124.2988452600002</v>
+      </c>
+      <c r="E119" s="13">
+        <v>3009.6362407699999</v>
+      </c>
+      <c r="F119" s="13">
+        <v>2244.7581781599997</v>
+      </c>
+      <c r="G119" s="13">
+        <v>2755.5562111999998</v>
+      </c>
+      <c r="H119" s="13">
+        <v>2638.0155875300002</v>
+      </c>
+      <c r="I119" s="13">
+        <v>2516.0643656300003</v>
+      </c>
+      <c r="J119" s="13">
+        <v>2411.7924624499997</v>
+      </c>
+      <c r="K119" s="13">
+        <v>2296.8586331900001</v>
+      </c>
+      <c r="L119" s="13">
+        <v>2170.3703024800002</v>
+      </c>
+      <c r="M119" s="13">
+        <v>2099.22424129</v>
+      </c>
+      <c r="N119" s="13">
+        <v>2023.1173718599998</v>
+      </c>
+      <c r="O119" s="13">
+        <v>1921.3762017399999</v>
+      </c>
+      <c r="P119" s="13">
+        <v>1817.7932717000001</v>
+      </c>
+      <c r="Q119" s="13">
+        <v>1798.7010532899999</v>
+      </c>
+      <c r="R119" s="13">
+        <v>1702.4747229100001</v>
+      </c>
+      <c r="S119" s="13">
+        <v>1608.89641132</v>
+      </c>
+      <c r="T119" s="13">
+        <v>1498.9918099200002</v>
+      </c>
+      <c r="U119" s="13">
+        <v>1441.92279777</v>
+      </c>
+      <c r="V119" s="13">
+        <v>1394.98422428</v>
+      </c>
+      <c r="W119" s="13">
+        <v>1352.0727003099998</v>
+      </c>
+      <c r="X119" s="13">
+        <v>1320.02138646</v>
+      </c>
+      <c r="Y119" s="13">
+        <v>1254.4507452600001</v>
+      </c>
+      <c r="Z119" s="13">
+        <v>1301.6584203900002</v>
+      </c>
+      <c r="AA119" s="13">
+        <v>1166.94270198</v>
+      </c>
+      <c r="AB119" s="13">
+        <v>1129.2312649</v>
+      </c>
+      <c r="AC119" s="13">
+        <v>1081.63043219</v>
+      </c>
+      <c r="AD119" s="3">
+        <v>1027.50014285</v>
+      </c>
+      <c r="AE119" s="3">
+        <v>981.86360765999996</v>
+      </c>
+      <c r="AF119" s="3">
+        <v>939.98550363999993</v>
+      </c>
+      <c r="AG119" s="3">
+        <v>910.81645732000004</v>
+      </c>
+      <c r="AH119" s="14">
+        <v>880.94803921000005</v>
+      </c>
+      <c r="AI119" s="14">
+        <v>861.38876363999998</v>
+      </c>
+      <c r="AJ119" s="14">
+        <v>835.42906830999993</v>
+      </c>
+      <c r="AK119" s="3">
+        <v>817.78260741999998</v>
+      </c>
+      <c r="AL119" s="14">
+        <v>627.84417633999999</v>
+      </c>
+      <c r="AM119" s="14">
+        <v>606.25043732000006</v>
+      </c>
+      <c r="AN119" s="14">
+        <v>668.06758419000005</v>
+      </c>
+      <c r="AO119" s="14">
+        <v>612.94749224999998</v>
+      </c>
+      <c r="AP119" s="14">
+        <v>604.65667514999996</v>
+      </c>
+      <c r="AQ119" s="35">
+        <v>580.52035450000005</v>
+      </c>
+      <c r="AR119" s="7"/>
+      <c r="AS119" s="7"/>
+      <c r="AT119" s="7"/>
+    </row>
+    <row r="120" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B120" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="C120" s="13">
+        <v>3173.0889073600001</v>
+      </c>
+      <c r="D120" s="13">
+        <v>3159.6522394899998</v>
+      </c>
+      <c r="E120" s="13">
+        <v>3161.4441375900001</v>
+      </c>
+      <c r="F120" s="13">
+        <v>2989.7950447899998</v>
+      </c>
+      <c r="G120" s="13">
+        <v>3269.3462909099999</v>
+      </c>
+      <c r="H120" s="13">
+        <v>3240.9440044299999</v>
+      </c>
+      <c r="I120" s="13">
+        <v>3196.7483335500001</v>
+      </c>
+      <c r="J120" s="13">
+        <v>3152.9030446100001</v>
+      </c>
+      <c r="K120" s="13">
+        <v>3111.3904240700003</v>
+      </c>
+      <c r="L120" s="13">
+        <v>3026.42500853</v>
+      </c>
+      <c r="M120" s="13">
+        <v>3032.1033824800002</v>
+      </c>
+      <c r="N120" s="13">
+        <v>2998.2925852399999</v>
+      </c>
+      <c r="O120" s="13">
+        <v>2939.7323623000002</v>
+      </c>
+      <c r="P120" s="13">
+        <v>2945.1407050500002</v>
+      </c>
+      <c r="Q120" s="13">
+        <v>2938.6250938499998</v>
+      </c>
+      <c r="R120" s="13">
+        <v>2927.7011133699998</v>
+      </c>
+      <c r="S120" s="13">
+        <v>2884.2605725999997</v>
+      </c>
+      <c r="T120" s="13">
+        <v>2839.1661726699999</v>
+      </c>
+      <c r="U120" s="13">
+        <v>2763.9940497600001</v>
+      </c>
+      <c r="V120" s="13">
+        <v>2710.7710581900001</v>
+      </c>
+      <c r="W120" s="13">
+        <v>2693.58040342</v>
+      </c>
+      <c r="X120" s="13">
+        <v>2663.95220526</v>
+      </c>
+      <c r="Y120" s="13">
+        <v>2574.4310327600001</v>
+      </c>
+      <c r="Z120" s="13">
+        <v>2513.2196449099997</v>
+      </c>
+      <c r="AA120" s="13">
+        <v>2501.4339705500001</v>
+      </c>
+      <c r="AB120" s="13">
+        <v>2475.7840643899999</v>
+      </c>
+      <c r="AC120" s="13">
+        <v>2496.1971459000001</v>
+      </c>
+      <c r="AD120" s="3">
+        <v>2463.0412536899998</v>
+      </c>
+      <c r="AE120" s="3">
+        <v>2458.59991932</v>
+      </c>
+      <c r="AF120" s="3">
+        <v>2444.8899932700001</v>
+      </c>
+      <c r="AG120" s="3">
+        <v>2413.1314973499998</v>
+      </c>
+      <c r="AH120" s="14">
+        <v>2391.2561191499999</v>
+      </c>
+      <c r="AI120" s="14">
+        <v>2369.8668909399998</v>
+      </c>
+      <c r="AJ120" s="14">
+        <v>2337.8568541</v>
+      </c>
+      <c r="AK120" s="3">
+        <v>2303.4256099899999</v>
+      </c>
+      <c r="AL120" s="14">
+        <v>2293.5714778800002</v>
+      </c>
+      <c r="AM120" s="14">
+        <v>2258.9915971099999</v>
+      </c>
+      <c r="AN120" s="14">
+        <v>2248.0253291199997</v>
+      </c>
+      <c r="AO120" s="14">
+        <v>2234.7568407700001</v>
+      </c>
+      <c r="AP120" s="14">
+        <v>2230.4015595199999</v>
+      </c>
+      <c r="AQ120" s="35">
+        <v>2201.9346303800003</v>
+      </c>
+      <c r="AR120" s="7"/>
+      <c r="AS120" s="7"/>
+      <c r="AT120" s="7"/>
+    </row>
+    <row r="121" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B121" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="C121" s="13">
+        <v>45770.519957239994</v>
+      </c>
+      <c r="D121" s="13">
+        <v>46737.756767290004</v>
+      </c>
+      <c r="E121" s="13">
+        <v>47492.289445790004</v>
+      </c>
+      <c r="F121" s="13">
+        <v>46227.344254919997</v>
+      </c>
+      <c r="G121" s="13">
+        <v>45245.194337550005</v>
+      </c>
+      <c r="H121" s="13">
+        <v>43420.849214760005</v>
+      </c>
+      <c r="I121" s="13">
+        <v>42155.63159592</v>
+      </c>
+      <c r="J121" s="13">
+        <v>41533.09283265</v>
+      </c>
+      <c r="K121" s="13">
+        <v>41209.037911719999</v>
+      </c>
+      <c r="L121" s="13">
+        <v>40388.103859609997</v>
+      </c>
+      <c r="M121" s="13">
+        <v>40492.961552300003</v>
+      </c>
+      <c r="N121" s="13">
+        <v>41035.51068408</v>
+      </c>
+      <c r="O121" s="13">
+        <v>38984.650657050006</v>
+      </c>
+      <c r="P121" s="13">
+        <v>38858.569405230002</v>
+      </c>
+      <c r="Q121" s="13">
+        <v>39086.071987910007</v>
+      </c>
+      <c r="R121" s="13">
+        <v>38215.221991650003</v>
+      </c>
+      <c r="S121" s="13">
+        <v>38002.346323290003</v>
+      </c>
+      <c r="T121" s="13">
+        <v>37739.491831160005</v>
+      </c>
+      <c r="U121" s="13">
+        <v>36650.896270110003</v>
+      </c>
+      <c r="V121" s="13">
+        <v>36073.76809161</v>
+      </c>
+      <c r="W121" s="13">
+        <v>36282.603174980002</v>
+      </c>
+      <c r="X121" s="13">
+        <v>36208.570417459996</v>
+      </c>
+      <c r="Y121" s="13">
+        <v>35541.472281870003</v>
+      </c>
+      <c r="Z121" s="13">
+        <v>35252.132697430003</v>
+      </c>
+      <c r="AA121" s="13">
+        <v>34416.744709779996</v>
+      </c>
+      <c r="AB121" s="13">
+        <v>34178.453645020003</v>
+      </c>
+      <c r="AC121" s="13">
+        <v>33972.557075160003</v>
+      </c>
+      <c r="AD121" s="3">
+        <v>33227.243948629999</v>
+      </c>
+      <c r="AE121" s="3">
+        <v>32614.7642944</v>
+      </c>
+      <c r="AF121" s="3">
+        <v>32505.883818499999</v>
+      </c>
+      <c r="AG121" s="3">
+        <v>31679.780664049998</v>
+      </c>
+      <c r="AH121" s="14">
+        <v>31619.577973419997</v>
+      </c>
+      <c r="AI121" s="14">
+        <v>31415.543422390001</v>
+      </c>
+      <c r="AJ121" s="14">
+        <v>30922.156182930001</v>
+      </c>
+      <c r="AK121" s="3">
+        <v>30731.23746656</v>
+      </c>
+      <c r="AL121" s="14">
+        <v>30400.206770230001</v>
+      </c>
+      <c r="AM121" s="14">
+        <v>30539.737693849998</v>
+      </c>
+      <c r="AN121" s="14">
+        <v>30539.976430119998</v>
+      </c>
+      <c r="AO121" s="14">
+        <v>30407.737809210001</v>
+      </c>
+      <c r="AP121" s="14">
+        <v>29995.510391880001</v>
+      </c>
+      <c r="AQ121" s="35">
+        <v>29857.70797209</v>
+      </c>
+      <c r="AR121" s="7"/>
+      <c r="AS121" s="7"/>
+      <c r="AT121" s="7"/>
+    </row>
+    <row r="122" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B122" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="C122" s="13">
+        <v>45770.519957239994</v>
+      </c>
+      <c r="D122" s="13">
+        <v>46737.756767290004</v>
+      </c>
+      <c r="E122" s="13">
+        <v>47492.289445790004</v>
+      </c>
+      <c r="F122" s="13">
+        <v>46227.344254919997</v>
+      </c>
+      <c r="G122" s="13">
+        <v>45245.194337550005</v>
+      </c>
+      <c r="H122" s="13">
+        <v>43420.849214760005</v>
+      </c>
+      <c r="I122" s="13">
+        <v>42155.63159592</v>
+      </c>
+      <c r="J122" s="13">
+        <v>41533.09283265</v>
+      </c>
+      <c r="K122" s="13">
+        <v>41209.037911719999</v>
+      </c>
+      <c r="L122" s="13">
+        <v>40388.103859609997</v>
+      </c>
+      <c r="M122" s="13">
+        <v>40492.961552300003</v>
+      </c>
+      <c r="N122" s="13">
+        <v>41035.51068408</v>
+      </c>
+      <c r="O122" s="13">
+        <v>38984.650657050006</v>
+      </c>
+      <c r="P122" s="13">
+        <v>38858.569405230002</v>
+      </c>
+      <c r="Q122" s="13">
+        <v>39086.071987910007</v>
+      </c>
+      <c r="R122" s="13">
+        <v>38215.221991650003</v>
+      </c>
+      <c r="S122" s="13">
+        <v>38002.346323290003</v>
+      </c>
+      <c r="T122" s="13">
+        <v>37739.491831160005</v>
+      </c>
+      <c r="U122" s="13">
+        <v>36650.896270110003</v>
+      </c>
+      <c r="V122" s="13">
+        <v>36073.76809161</v>
+      </c>
+      <c r="W122" s="13">
+        <v>36282.603174980002</v>
+      </c>
+      <c r="X122" s="13">
+        <v>36208.570417459996</v>
+      </c>
+      <c r="Y122" s="13">
+        <v>35541.472281870003</v>
+      </c>
+      <c r="Z122" s="13">
+        <v>35252.132697430003</v>
+      </c>
+      <c r="AA122" s="13">
+        <v>34416.744709779996</v>
+      </c>
+      <c r="AB122" s="13">
+        <v>34178.453645020003</v>
+      </c>
+      <c r="AC122" s="13">
+        <v>33972.557075160003</v>
+      </c>
+      <c r="AD122" s="3">
+        <v>33227.243948629999</v>
+      </c>
+      <c r="AE122" s="3">
+        <v>32614.7642944</v>
+      </c>
+      <c r="AF122" s="3">
+        <v>32505.883818499999</v>
+      </c>
+      <c r="AG122" s="3">
+        <v>31679.780664049998</v>
+      </c>
+      <c r="AH122" s="14">
+        <v>31619.577973419997</v>
+      </c>
+      <c r="AI122" s="14">
+        <v>31415.543422390001</v>
+      </c>
+      <c r="AJ122" s="14">
+        <v>30922.156182930001</v>
+      </c>
+      <c r="AK122" s="3">
+        <v>30731.23746656</v>
+      </c>
+      <c r="AL122" s="14">
+        <v>30400.206770230001</v>
+      </c>
+      <c r="AM122" s="14">
+        <v>30539.737693849998</v>
+      </c>
+      <c r="AN122" s="14">
+        <v>30539.976430119998</v>
+      </c>
+      <c r="AO122" s="14">
+        <v>30407.737809210001</v>
+      </c>
+      <c r="AP122" s="14">
+        <v>29995.510391880001</v>
+      </c>
+      <c r="AQ122" s="35">
+        <v>29857.70797209</v>
+      </c>
+      <c r="AR122" s="7"/>
+      <c r="AS122" s="7"/>
+      <c r="AT122" s="7"/>
+    </row>
+    <row r="123" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B123" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="C123" s="13">
+        <v>7726.9333306899998</v>
+      </c>
+      <c r="D123" s="13">
+        <v>8147.6002493300002</v>
+      </c>
+      <c r="E123" s="13">
+        <v>8923.3571775499986</v>
+      </c>
+      <c r="F123" s="13">
+        <v>8252.6941748900008</v>
+      </c>
+      <c r="G123" s="13">
+        <v>7292.3645359299999</v>
+      </c>
+      <c r="H123" s="13">
+        <v>7323.1742135000004</v>
+      </c>
+      <c r="I123" s="13">
+        <v>6709.1393737799999</v>
+      </c>
+      <c r="J123" s="13">
+        <v>6339.2360268299999</v>
+      </c>
+      <c r="K123" s="13">
+        <v>6551.4296784399994</v>
+      </c>
+      <c r="L123" s="13">
+        <v>6035.4507311499992</v>
+      </c>
+      <c r="M123" s="13">
+        <v>6253.2433257900002</v>
+      </c>
+      <c r="N123" s="13">
+        <v>6563.7475634100001</v>
+      </c>
+      <c r="O123" s="13">
+        <v>5332.0146132299997</v>
+      </c>
+      <c r="P123" s="13">
+        <v>5366.1451906899993</v>
+      </c>
+      <c r="Q123" s="13">
+        <v>5481.7681987799997</v>
+      </c>
+      <c r="R123" s="13">
+        <v>5136.6266549100001</v>
+      </c>
+      <c r="S123" s="13">
+        <v>4954.3465947900004</v>
+      </c>
+      <c r="T123" s="13">
+        <v>5350.3995720600005</v>
+      </c>
+      <c r="U123" s="13">
+        <v>4689.2493876199997</v>
+      </c>
+      <c r="V123" s="13">
+        <v>4563.5198590500004</v>
+      </c>
+      <c r="W123" s="13">
+        <v>4588.6565530600001</v>
+      </c>
+      <c r="X123" s="13">
+        <v>4389.6175300699997</v>
+      </c>
+      <c r="Y123" s="13">
+        <v>4192.0451418000002</v>
+      </c>
+      <c r="Z123" s="13">
+        <v>4058.0186052600002</v>
+      </c>
+      <c r="AA123" s="13">
+        <v>3764.1246052699998</v>
+      </c>
+      <c r="AB123" s="13">
+        <v>3801.5691484499998</v>
+      </c>
+      <c r="AC123" s="13">
+        <v>3840.53081634</v>
+      </c>
+      <c r="AD123" s="3">
+        <v>3814.49748585</v>
+      </c>
+      <c r="AE123" s="3">
+        <v>3745.9986785900001</v>
+      </c>
+      <c r="AF123" s="3">
+        <v>3800.22668552</v>
+      </c>
+      <c r="AG123" s="3">
+        <v>3430.77974421</v>
+      </c>
+      <c r="AH123" s="14">
+        <v>3388.2728480300002</v>
+      </c>
+      <c r="AI123" s="14">
+        <v>3757.9114462800003</v>
+      </c>
+      <c r="AJ123" s="14">
+        <v>3788.4411930300002</v>
+      </c>
+      <c r="AK123" s="3">
+        <v>3774.5320483800001</v>
+      </c>
+      <c r="AL123" s="14">
+        <v>3672.9841881299999</v>
+      </c>
+      <c r="AM123" s="14">
+        <v>3937.5429212800004</v>
+      </c>
+      <c r="AN123" s="14">
+        <v>3898.8694649399999</v>
+      </c>
+      <c r="AO123" s="14">
+        <v>3780.79313443</v>
+      </c>
+      <c r="AP123" s="14">
+        <v>3746.5674048800001</v>
+      </c>
+      <c r="AQ123" s="35">
+        <v>3600.2501876599999</v>
+      </c>
+      <c r="AR123" s="7"/>
+      <c r="AS123" s="7"/>
+      <c r="AT123" s="7"/>
+    </row>
+    <row r="124" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B124" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="C124" s="13">
+        <v>7614.9559302600001</v>
+      </c>
+      <c r="D124" s="13">
+        <v>8028.4989655200006</v>
+      </c>
+      <c r="E124" s="13">
+        <v>8823.5610984400009</v>
+      </c>
+      <c r="F124" s="13">
+        <v>8158.0561456200003</v>
+      </c>
+      <c r="G124" s="13">
+        <v>7196.3375773900007</v>
+      </c>
+      <c r="H124" s="13">
+        <v>7228.7607027499998</v>
+      </c>
+      <c r="I124" s="13">
+        <v>6623.7639963399997</v>
+      </c>
+      <c r="J124" s="13">
+        <v>6255.3188170900003</v>
+      </c>
+      <c r="K124" s="13">
+        <v>6469.8202486999999</v>
+      </c>
+      <c r="L124" s="13">
+        <v>5956.0646397500004</v>
+      </c>
+      <c r="M124" s="13">
+        <v>6173.1624382</v>
+      </c>
+      <c r="N124" s="13">
+        <v>6486.4992473800003</v>
+      </c>
+      <c r="O124" s="13">
+        <v>5311.2185762299996</v>
+      </c>
+      <c r="P124" s="13">
+        <v>5342.1276400200004</v>
+      </c>
+      <c r="Q124" s="13">
+        <v>5456.4329166199996</v>
+      </c>
+      <c r="R124" s="13">
+        <v>5096.8839854600001</v>
+      </c>
+      <c r="S124" s="13">
+        <v>4933.6719255299995</v>
+      </c>
+      <c r="T124" s="13">
+        <v>5330.1027405799996</v>
+      </c>
+      <c r="U124" s="13">
+        <v>4655.8395856000006</v>
+      </c>
+      <c r="V124" s="13">
+        <v>4538.5395251700002</v>
+      </c>
+      <c r="W124" s="13">
+        <v>4568.5892647500004</v>
+      </c>
+      <c r="X124" s="13">
+        <v>4366.5986619099995</v>
+      </c>
+      <c r="Y124" s="13">
+        <v>4172.3515459600003</v>
+      </c>
+      <c r="Z124" s="13">
+        <v>4033.0489519099997</v>
+      </c>
+      <c r="AA124" s="13">
+        <v>3744.2664015599998</v>
+      </c>
+      <c r="AB124" s="13">
+        <v>3781.5902498099999</v>
+      </c>
+      <c r="AC124" s="13">
+        <v>3820.6247401000001</v>
+      </c>
+      <c r="AD124" s="3">
+        <v>3794.6092567300002</v>
+      </c>
+      <c r="AE124" s="3">
+        <v>3725.6110450100005</v>
+      </c>
+      <c r="AF124" s="3">
+        <v>3779.7935940799998</v>
+      </c>
+      <c r="AG124" s="3">
+        <v>3409.9345534399999</v>
+      </c>
+      <c r="AH124" s="14">
+        <v>3374.7759174799999</v>
+      </c>
+      <c r="AI124" s="14">
+        <v>3728.4109094099999</v>
+      </c>
+      <c r="AJ124" s="14">
+        <v>3755.1134001799996</v>
+      </c>
+      <c r="AK124" s="3">
+        <v>3748.2349488</v>
+      </c>
+      <c r="AL124" s="14">
+        <v>3646.6652284899997</v>
+      </c>
+      <c r="AM124" s="14">
+        <v>3913.4066143</v>
+      </c>
+      <c r="AN124" s="14">
+        <v>3895.44056043</v>
+      </c>
+      <c r="AO124" s="14">
+        <v>3778.1237799</v>
+      </c>
+      <c r="AP124" s="14">
+        <v>3743.7793354599999</v>
+      </c>
+      <c r="AQ124" s="35">
+        <v>3596.9864248099998</v>
+      </c>
+      <c r="AR124" s="7"/>
+      <c r="AS124" s="7"/>
+      <c r="AT124" s="7"/>
+    </row>
+    <row r="125" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B125" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="C125" s="13">
+        <v>55.16261437</v>
+      </c>
+      <c r="D125" s="13">
+        <v>62.74765103</v>
+      </c>
+      <c r="E125" s="13">
+        <v>45.200977520000002</v>
+      </c>
+      <c r="F125" s="13">
+        <v>39.649722629999999</v>
+      </c>
+      <c r="G125" s="13">
+        <v>39.796711590000001</v>
+      </c>
+      <c r="H125" s="13">
+        <v>34.760977109999999</v>
+      </c>
+      <c r="I125" s="13">
+        <v>29.755655230000002</v>
+      </c>
+      <c r="J125" s="13">
+        <v>29.32466483</v>
+      </c>
+      <c r="K125" s="13">
+        <v>29.07440317</v>
+      </c>
+      <c r="L125" s="13">
+        <v>28.914398670000001</v>
+      </c>
+      <c r="M125" s="13">
+        <v>29.385411780000002</v>
+      </c>
+      <c r="N125" s="13">
+        <v>26.626942890000002</v>
+      </c>
+      <c r="O125" s="13">
+        <v>16.27945403</v>
+      </c>
+      <c r="P125" s="13">
+        <v>19.81300383</v>
+      </c>
+      <c r="Q125" s="13">
+        <v>21.127408760000002</v>
+      </c>
+      <c r="R125" s="13">
+        <v>24.425707859999999</v>
+      </c>
+      <c r="S125" s="13">
+        <v>16.297915740000001</v>
+      </c>
+      <c r="T125" s="13">
+        <v>15.904620400000001</v>
+      </c>
+      <c r="U125" s="13">
+        <v>23.540294979999999</v>
+      </c>
+      <c r="V125" s="13">
+        <v>15.81864238</v>
+      </c>
+      <c r="W125" s="13">
+        <v>15.908468579999999</v>
+      </c>
+      <c r="X125" s="13">
+        <v>18.764262469999998</v>
+      </c>
+      <c r="Y125" s="13">
+        <v>16.018902019999999</v>
+      </c>
+      <c r="Z125" s="13">
+        <v>18.738204170000003</v>
+      </c>
+      <c r="AA125" s="13">
+        <v>18.50600468</v>
+      </c>
+      <c r="AB125" s="13">
+        <v>18.610521200000001</v>
+      </c>
+      <c r="AC125" s="13">
+        <v>18.737176820000002</v>
+      </c>
+      <c r="AD125" s="3">
+        <v>18.806410469999999</v>
+      </c>
+      <c r="AE125" s="3">
+        <v>18.662561589999999</v>
+      </c>
+      <c r="AF125" s="3">
+        <v>18.618387640000002</v>
+      </c>
+      <c r="AG125" s="3">
+        <v>18.634258589999998</v>
+      </c>
+      <c r="AH125" s="14">
+        <v>12.128271869999999</v>
+      </c>
+      <c r="AI125" s="14">
+        <v>28.04301104</v>
+      </c>
+      <c r="AJ125" s="14">
+        <v>32.005490160000001</v>
+      </c>
+      <c r="AK125" s="3">
+        <v>24.227396899999999</v>
+      </c>
+      <c r="AL125" s="14">
+        <v>24.288114920000002</v>
+      </c>
+      <c r="AM125" s="14">
+        <v>22.228975089999999</v>
+      </c>
+      <c r="AN125" s="14">
+        <v>0.1285906</v>
+      </c>
+      <c r="AO125" s="14">
+        <v>0.12603972999999999</v>
+      </c>
+      <c r="AP125" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="AQ125" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="AR125" s="7"/>
+      <c r="AS125" s="7"/>
+      <c r="AT125" s="7"/>
+    </row>
+    <row r="126" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B126" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C126" s="13">
+        <v>38043.586626550001</v>
+      </c>
+      <c r="D126" s="13">
+        <v>38590.15651796</v>
+      </c>
+      <c r="E126" s="13">
+        <v>38568.932268239994</v>
+      </c>
+      <c r="F126" s="13">
+        <v>37974.650080029998</v>
+      </c>
+      <c r="G126" s="13">
+        <v>37952.829801620006</v>
+      </c>
+      <c r="H126" s="13">
+        <v>36097.675001260002</v>
+      </c>
+      <c r="I126" s="13">
+        <v>35446.492222139997</v>
+      </c>
+      <c r="J126" s="13">
+        <v>35193.856805819996</v>
+      </c>
+      <c r="K126" s="13">
+        <v>34657.60823328</v>
+      </c>
+      <c r="L126" s="13">
+        <v>34352.653128459999</v>
+      </c>
+      <c r="M126" s="13">
+        <v>34239.718226509998</v>
+      </c>
+      <c r="N126" s="13">
+        <v>34471.763120669995</v>
+      </c>
+      <c r="O126" s="13">
+        <v>33652.636043819999</v>
+      </c>
+      <c r="P126" s="13">
+        <v>33492.424214539999</v>
+      </c>
+      <c r="Q126" s="13">
+        <v>33604.303789130005</v>
+      </c>
+      <c r="R126" s="13">
+        <v>33078.59533674</v>
+      </c>
+      <c r="S126" s="13">
+        <v>33047.999728499999</v>
+      </c>
+      <c r="T126" s="13">
+        <v>32389.092259099998</v>
+      </c>
+      <c r="U126" s="13">
+        <v>31961.64688249</v>
+      </c>
+      <c r="V126" s="13">
+        <v>31510.248232560003</v>
+      </c>
+      <c r="W126" s="13">
+        <v>31693.946621919997</v>
+      </c>
+      <c r="X126" s="13">
+        <v>31818.952887389998</v>
+      </c>
+      <c r="Y126" s="13">
+        <v>31349.427140069998</v>
+      </c>
+      <c r="Z126" s="13">
+        <v>31194.114092169999</v>
+      </c>
+      <c r="AA126" s="13">
+        <v>30652.620104509999</v>
+      </c>
+      <c r="AB126" s="13">
+        <v>30376.884496570001</v>
+      </c>
+      <c r="AC126" s="13">
+        <v>30132.026258819998</v>
+      </c>
+      <c r="AD126" s="3">
+        <v>29412.74646278</v>
+      </c>
+      <c r="AE126" s="3">
+        <v>28868.76561581</v>
+      </c>
+      <c r="AF126" s="3">
+        <v>28705.657132979999</v>
+      </c>
+      <c r="AG126" s="3">
+        <v>28249.00091984</v>
+      </c>
+      <c r="AH126" s="14">
+        <v>28231.305125390001</v>
+      </c>
+      <c r="AI126" s="14">
+        <v>27657.631976110002</v>
+      </c>
+      <c r="AJ126" s="14">
+        <v>27133.714989900003</v>
+      </c>
+      <c r="AK126" s="3">
+        <v>26956.705418180001</v>
+      </c>
+      <c r="AL126" s="14">
+        <v>26727.222582099999</v>
+      </c>
+      <c r="AM126" s="14">
+        <v>26602.194772570001</v>
+      </c>
+      <c r="AN126" s="14">
+        <v>26641.106965179999</v>
+      </c>
+      <c r="AO126" s="14">
+        <v>26626.944674779999</v>
+      </c>
+      <c r="AP126" s="14">
+        <v>26248.942986999999</v>
+      </c>
+      <c r="AQ126" s="35">
+        <v>26257.45778443</v>
+      </c>
+      <c r="AR126" s="7"/>
+      <c r="AS126" s="7"/>
+      <c r="AT126" s="7"/>
+    </row>
+    <row r="127" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B127" s="11" t="s">
+        <v>66</v>
+      </c>
+      <c r="C127" s="13">
+        <v>11070.811952540002</v>
+      </c>
+      <c r="D127" s="13">
+        <v>11572.297877969999</v>
+      </c>
+      <c r="E127" s="13">
+        <v>11289.648239030001</v>
+      </c>
+      <c r="F127" s="13">
+        <v>11107.78646673</v>
+      </c>
+      <c r="G127" s="13">
+        <v>11041.788484129998</v>
+      </c>
+      <c r="H127" s="13">
+        <v>9023.545768760001</v>
+      </c>
+      <c r="I127" s="13">
+        <v>8477.487802130001</v>
+      </c>
+      <c r="J127" s="13">
+        <v>8111.9433556800004</v>
+      </c>
+      <c r="K127" s="13">
+        <v>7791.2404400300002</v>
+      </c>
+      <c r="L127" s="13">
+        <v>7824.8138358400001</v>
+      </c>
+      <c r="M127" s="13">
+        <v>7754.8585516200001</v>
+      </c>
+      <c r="N127" s="13">
+        <v>7980.3906334599997</v>
+      </c>
+      <c r="O127" s="13">
+        <v>7793.01402538</v>
+      </c>
+      <c r="P127" s="13">
+        <v>8002.0198611899996</v>
+      </c>
+      <c r="Q127" s="13">
+        <v>7796.4537298000005</v>
+      </c>
+      <c r="R127" s="13">
+        <v>7524.3330659499998</v>
+      </c>
+      <c r="S127" s="13">
+        <v>7753.1333711499992</v>
+      </c>
+      <c r="T127" s="13">
+        <v>7423.9299081999998</v>
+      </c>
+      <c r="U127" s="13">
+        <v>7266.5926856400001</v>
+      </c>
+      <c r="V127" s="13">
+        <v>7024.4824778900002</v>
+      </c>
+      <c r="W127" s="13">
+        <v>7071.5752991099998</v>
+      </c>
+      <c r="X127" s="13">
+        <v>7072.8451548999992</v>
+      </c>
+      <c r="Y127" s="13">
+        <v>6960.6157921800004</v>
+      </c>
+      <c r="Z127" s="13">
+        <v>6789.7963775200005</v>
+      </c>
+      <c r="AA127" s="13">
+        <v>6497.6640921199996</v>
+      </c>
+      <c r="AB127" s="13">
+        <v>6417.3714791700004</v>
+      </c>
+      <c r="AC127" s="13">
+        <v>6247.7996435300001</v>
+      </c>
+      <c r="AD127" s="3">
+        <v>5901.1463567199999</v>
+      </c>
+      <c r="AE127" s="3">
+        <v>5766.2900441700003</v>
+      </c>
+      <c r="AF127" s="3">
+        <v>5675.8349545600004</v>
+      </c>
+      <c r="AG127" s="3">
+        <v>5497.4655171000004</v>
+      </c>
+      <c r="AH127" s="14">
+        <v>5467.2100446499999</v>
+      </c>
+      <c r="AI127" s="14">
+        <v>5028.0979247200003</v>
+      </c>
+      <c r="AJ127" s="14">
+        <v>4893.0673157800002</v>
+      </c>
+      <c r="AK127" s="3">
+        <v>4994.3904875100006</v>
+      </c>
+      <c r="AL127" s="14">
+        <v>5018.2935568900002</v>
+      </c>
+      <c r="AM127" s="14">
+        <v>5130.7829891199999</v>
+      </c>
+      <c r="AN127" s="14">
+        <v>5171.10842409</v>
+      </c>
+      <c r="AO127" s="14">
+        <v>5135.4405715699995</v>
+      </c>
+      <c r="AP127" s="14">
+        <v>5084.4302152999999</v>
+      </c>
+      <c r="AQ127" s="35">
+        <v>5284.3368083999994</v>
+      </c>
+      <c r="AR127" s="7"/>
+      <c r="AS127" s="7"/>
+      <c r="AT127" s="7"/>
+    </row>
+    <row r="128" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B128" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="C128" s="13">
+        <v>26972.774674009997</v>
+      </c>
+      <c r="D128" s="13">
+        <v>27017.858639990001</v>
+      </c>
+      <c r="E128" s="13">
+        <v>27279.284029210001</v>
+      </c>
+      <c r="F128" s="13">
+        <v>26866.8636133</v>
+      </c>
+      <c r="G128" s="13">
+        <v>26911.041317490002</v>
+      </c>
+      <c r="H128" s="13">
+        <v>27074.129232499999</v>
+      </c>
+      <c r="I128" s="13">
+        <v>26969.004420009998</v>
+      </c>
+      <c r="J128" s="13">
+        <v>27081.91345014</v>
+      </c>
+      <c r="K128" s="13">
+        <v>26866.36779325</v>
+      </c>
+      <c r="L128" s="13">
+        <v>26527.839292619999</v>
+      </c>
+      <c r="M128" s="13">
+        <v>26484.859674889998</v>
+      </c>
+      <c r="N128" s="13">
+        <v>26491.372487209999</v>
+      </c>
+      <c r="O128" s="13">
+        <v>25859.622018439997</v>
+      </c>
+      <c r="P128" s="13">
+        <v>25490.404353349997</v>
+      </c>
+      <c r="Q128" s="13">
+        <v>25807.850059330001</v>
+      </c>
+      <c r="R128" s="13">
+        <v>25554.262270790001</v>
+      </c>
+      <c r="S128" s="13">
+        <v>25294.866357349998</v>
+      </c>
+      <c r="T128" s="13">
+        <v>24965.162350900002</v>
+      </c>
+      <c r="U128" s="13">
+        <v>24695.05419685</v>
+      </c>
+      <c r="V128" s="13">
+        <v>24485.765754669999</v>
+      </c>
+      <c r="W128" s="13">
+        <v>24622.371322810002</v>
+      </c>
+      <c r="X128" s="13">
+        <v>24746.107732490003</v>
+      </c>
+      <c r="Y128" s="13">
+        <v>24388.811347889998</v>
+      </c>
+      <c r="Z128" s="13">
+        <v>24404.317714650002</v>
+      </c>
+      <c r="AA128" s="13">
+        <v>24154.956012390001</v>
+      </c>
+      <c r="AB128" s="13">
+        <v>23959.513017400001</v>
+      </c>
+      <c r="AC128" s="13">
+        <v>23884.226615290001</v>
+      </c>
+      <c r="AD128" s="3">
+        <v>23511.600106060003</v>
+      </c>
+      <c r="AE128" s="3">
+        <v>23102.47557164</v>
+      </c>
+      <c r="AF128" s="3">
+        <v>23029.82217842</v>
+      </c>
+      <c r="AG128" s="3">
+        <v>22751.535402740003</v>
+      </c>
+      <c r="AH128" s="14">
+        <v>22764.09508074</v>
+      </c>
+      <c r="AI128" s="14">
+        <v>22629.534051390001</v>
+      </c>
+      <c r="AJ128" s="14">
+        <v>22240.647674119999</v>
+      </c>
+      <c r="AK128" s="3">
+        <v>21962.31493067</v>
+      </c>
+      <c r="AL128" s="14">
+        <v>21708.92902521</v>
+      </c>
+      <c r="AM128" s="14">
+        <v>21471.411783449999</v>
+      </c>
+      <c r="AN128" s="14">
+        <v>21469.998541090001</v>
+      </c>
+      <c r="AO128" s="14">
+        <v>21491.504103209998</v>
+      </c>
+      <c r="AP128" s="14">
+        <v>21164.5127717</v>
+      </c>
+      <c r="AQ128" s="35">
+        <v>20973.120976029997</v>
+      </c>
+      <c r="AR128" s="7"/>
+      <c r="AS128" s="7"/>
+      <c r="AT128" s="7"/>
+    </row>
+    <row r="129" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B129" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="C129" s="13">
+        <v>36444.056104870004</v>
+      </c>
+      <c r="D129" s="13">
+        <v>36971.277933589998</v>
+      </c>
+      <c r="E129" s="13">
+        <v>36983.908984319998</v>
+      </c>
+      <c r="F129" s="13">
+        <v>36458.581873180003</v>
+      </c>
+      <c r="G129" s="13">
+        <v>36466.089521809998</v>
+      </c>
+      <c r="H129" s="13">
+        <v>34688.819013849999</v>
+      </c>
+      <c r="I129" s="13">
+        <v>34071.026207679999</v>
+      </c>
+      <c r="J129" s="13">
+        <v>33859.006353330005</v>
+      </c>
+      <c r="K129" s="13">
+        <v>33360.852790370001</v>
+      </c>
+      <c r="L129" s="13">
+        <v>33100.358089050002</v>
+      </c>
+      <c r="M129" s="13">
+        <v>33044.900146159998</v>
+      </c>
+      <c r="N129" s="13">
+        <v>33308.922746950004</v>
+      </c>
+      <c r="O129" s="13">
+        <v>32583.35323732</v>
+      </c>
+      <c r="P129" s="13">
+        <v>32479.86506946</v>
+      </c>
+      <c r="Q129" s="13">
+        <v>32589.894467919999</v>
+      </c>
+      <c r="R129" s="13">
+        <v>32147.477269439998</v>
+      </c>
+      <c r="S129" s="13">
+        <v>32151.809922500001</v>
+      </c>
+      <c r="T129" s="13">
+        <v>31532.45079825</v>
+      </c>
+      <c r="U129" s="13">
+        <v>31127.536034919998</v>
+      </c>
+      <c r="V129" s="13">
+        <v>30714.15621143</v>
+      </c>
+      <c r="W129" s="13">
+        <v>30926.060534479999</v>
+      </c>
+      <c r="X129" s="13">
+        <v>31045.631876539999</v>
+      </c>
+      <c r="Y129" s="13">
+        <v>30602.869147509999</v>
+      </c>
+      <c r="Z129" s="13">
+        <v>30470.345621290002</v>
+      </c>
+      <c r="AA129" s="13">
+        <v>29944.999492389998</v>
+      </c>
+      <c r="AB129" s="13">
+        <v>29644.578347160001</v>
+      </c>
+      <c r="AC129" s="13">
+        <v>29407.599743589999</v>
+      </c>
+      <c r="AD129" s="3">
+        <v>28705.19311996</v>
+      </c>
+      <c r="AE129" s="3">
+        <v>28167.759217630002</v>
+      </c>
+      <c r="AF129" s="3">
+        <v>28015.050913430001</v>
+      </c>
+      <c r="AG129" s="3">
+        <v>27582.77082469</v>
+      </c>
+      <c r="AH129" s="14">
+        <v>27583.39619109</v>
+      </c>
+      <c r="AI129" s="14">
+        <v>27040.50050038</v>
+      </c>
+      <c r="AJ129" s="14">
+        <v>26536.57995716</v>
+      </c>
+      <c r="AK129" s="3">
+        <v>26359.72164028</v>
+      </c>
+      <c r="AL129" s="14">
+        <v>26138.330116820001</v>
+      </c>
+      <c r="AM129" s="14">
+        <v>26032.59371189</v>
+      </c>
+      <c r="AN129" s="14">
+        <v>26090.149642470002</v>
+      </c>
+      <c r="AO129" s="14">
+        <v>26096.077869929999</v>
+      </c>
+      <c r="AP129" s="14">
+        <v>25737.809926860002</v>
+      </c>
+      <c r="AQ129" s="35">
+        <v>25769.253258140001</v>
+      </c>
+      <c r="AR129" s="7"/>
+      <c r="AS129" s="7"/>
+      <c r="AT129" s="7"/>
+    </row>
+    <row r="130" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B130" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="C130" s="28">
+        <v>1489.24801576</v>
+      </c>
+      <c r="D130" s="28">
+        <v>1510.2357433499999</v>
+      </c>
+      <c r="E130" s="28">
+        <v>1478.0446819200001</v>
+      </c>
+      <c r="F130" s="28">
+        <v>1415.0939796099999</v>
+      </c>
+      <c r="G130" s="28">
+        <v>1382.69534628</v>
+      </c>
+      <c r="H130" s="28">
+        <v>1338.69673631</v>
+      </c>
+      <c r="I130" s="28">
+        <v>1309.26434513</v>
+      </c>
+      <c r="J130" s="28">
+        <v>1258.3918112399999</v>
+      </c>
+      <c r="K130" s="28">
+        <v>1222.77992051</v>
+      </c>
+      <c r="L130" s="28">
+        <v>1181.35351767</v>
+      </c>
+      <c r="M130" s="28">
+        <v>1125.7628029</v>
+      </c>
+      <c r="N130" s="28">
+        <v>1097.63332425</v>
+      </c>
+      <c r="O130" s="28">
+        <v>1005.7466565</v>
+      </c>
+      <c r="P130" s="28">
+        <v>951.32516447</v>
+      </c>
+      <c r="Q130" s="28">
+        <v>950.87934142999995</v>
+      </c>
+      <c r="R130" s="28">
+        <v>872.37376404999998</v>
+      </c>
+      <c r="S130" s="28">
+        <v>828.63669191999998</v>
+      </c>
+      <c r="T130" s="28">
+        <v>789.44716011000003</v>
+      </c>
+      <c r="U130" s="28">
+        <v>775.50089919000004</v>
+      </c>
+      <c r="V130" s="28">
+        <v>737.79221225000003</v>
+      </c>
+      <c r="W130" s="28">
+        <v>704.73379163000004</v>
+      </c>
+      <c r="X130" s="28">
+        <v>711.78975949999995</v>
+      </c>
+      <c r="Y130" s="28">
+        <v>692.98598573000004</v>
+      </c>
+      <c r="Z130" s="28">
+        <v>680.38751461000004</v>
+      </c>
+      <c r="AA130" s="28">
+        <v>665.45497497000008</v>
+      </c>
+      <c r="AB130" s="28">
+        <v>692.16201192999995</v>
+      </c>
+      <c r="AC130" s="28">
+        <v>684.86255279</v>
+      </c>
+      <c r="AD130" s="29">
+        <v>668.63635724000005</v>
+      </c>
+      <c r="AE130" s="29">
+        <v>648.01960960999997</v>
+      </c>
+      <c r="AF130" s="29">
+        <v>636.63188976000004</v>
+      </c>
+      <c r="AG130" s="29">
+        <v>617.44463701999996</v>
+      </c>
+      <c r="AH130" s="30">
+        <v>596.98089673000004</v>
+      </c>
+      <c r="AI130" s="30">
+        <v>567.15057703999992</v>
+      </c>
+      <c r="AJ130" s="30">
+        <v>545.68322712999998</v>
+      </c>
+      <c r="AK130" s="29">
+        <v>535.23853797000004</v>
+      </c>
+      <c r="AL130" s="30">
+        <v>530.53206921000003</v>
+      </c>
+      <c r="AM130" s="30">
+        <v>511.19536970999997</v>
+      </c>
+      <c r="AN130" s="30">
+        <v>488.83335088999996</v>
+      </c>
+      <c r="AO130" s="30">
+        <v>468.95570686000002</v>
+      </c>
+      <c r="AP130" s="30">
+        <v>449.57626145</v>
+      </c>
+      <c r="AQ130" s="30">
+        <v>428.87360795000001</v>
+      </c>
+      <c r="AR130" s="7"/>
+      <c r="AS130" s="7"/>
+      <c r="AT130" s="7"/>
+    </row>
+    <row r="133" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B133" s="16" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="134" spans="2:46" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B134" s="2" t="s">
+        <v>132</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="1" type="noConversion"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:CR134"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.83203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="51.33203125" style="2" customWidth="1"/>
     <col min="3" max="37" width="9.1640625" style="2" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="9.1640625" style="3" bestFit="1" customWidth="1"/>
-    <col min="39" max="44" width="9.1640625" style="2" bestFit="1" customWidth="1"/>
-    <col min="45" max="16384" width="9.33203125" style="2"/>
+    <col min="39" max="43" width="9.1640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="44" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:61" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B2" s="17" t="s">
-        <v>82</v>
+        <v>129</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
@@ -982,267 +17066,243 @@
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
       <c r="AB4" s="1"/>
       <c r="AC4" s="1"/>
       <c r="AD4" s="1"/>
     </row>
     <row r="5" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="18" t="s">
-        <v>27</v>
+        <v>70</v>
       </c>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="4"/>
       <c r="W5" s="4"/>
       <c r="X5" s="4"/>
       <c r="Y5" s="4"/>
       <c r="Z5" s="4"/>
       <c r="AA5" s="4"/>
       <c r="AB5" s="4"/>
       <c r="AC5" s="4"/>
       <c r="AD5" s="4"/>
     </row>
     <row r="6" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="19" t="s">
-        <v>28</v>
+        <v>71</v>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
       <c r="N6" s="4"/>
       <c r="O6" s="4"/>
       <c r="P6" s="4"/>
       <c r="Q6" s="4"/>
       <c r="R6" s="4"/>
       <c r="S6" s="4"/>
       <c r="T6" s="4"/>
       <c r="U6" s="4"/>
       <c r="V6" s="4"/>
       <c r="W6" s="4"/>
       <c r="X6" s="4"/>
       <c r="Y6" s="4"/>
       <c r="Z6" s="4"/>
       <c r="AA6" s="4"/>
       <c r="AB6" s="4"/>
       <c r="AC6" s="4"/>
       <c r="AD6" s="4"/>
     </row>
     <row r="7" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="20"/>
       <c r="C7" s="21" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D7" s="21" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E7" s="21" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F7" s="21" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G7" s="21" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H7" s="21" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I7" s="21" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J7" s="21" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="K7" s="21" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="L7" s="21" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="M7" s="21" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="N7" s="21" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="O7" s="21" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="P7" s="21" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="Q7" s="21" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="R7" s="21" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="S7" s="21" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="T7" s="21" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="U7" s="21" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="V7" s="21" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="W7" s="21" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="X7" s="21" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="Y7" s="21" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="Z7" s="21" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="AA7" s="21" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="AB7" s="21" t="s">
-        <v>72</v>
+        <v>115</v>
       </c>
       <c r="AC7" s="21" t="s">
-        <v>73</v>
+        <v>116</v>
       </c>
       <c r="AD7" s="21" t="s">
-        <v>77</v>
+        <v>120</v>
       </c>
       <c r="AE7" s="21" t="s">
-        <v>78</v>
+        <v>121</v>
       </c>
       <c r="AF7" s="21" t="s">
-        <v>79</v>
+        <v>122</v>
       </c>
       <c r="AG7" s="21" t="s">
-        <v>74</v>
+        <v>117</v>
       </c>
       <c r="AH7" s="22" t="s">
-        <v>75</v>
+        <v>118</v>
       </c>
       <c r="AI7" s="22" t="s">
-        <v>76</v>
+        <v>119</v>
       </c>
       <c r="AJ7" s="23" t="s">
-        <v>80</v>
+        <v>123</v>
       </c>
       <c r="AK7" s="23" t="s">
-        <v>81</v>
+        <v>124</v>
       </c>
       <c r="AL7" s="21" t="s">
-        <v>85</v>
+        <v>135</v>
       </c>
       <c r="AM7" s="22" t="s">
-        <v>86</v>
+        <v>136</v>
       </c>
       <c r="AN7" s="21" t="s">
-        <v>87</v>
+        <v>137</v>
       </c>
       <c r="AO7" s="21" t="s">
-        <v>84</v>
+        <v>134</v>
       </c>
       <c r="AP7" s="21" t="s">
-        <v>89</v>
+        <v>139</v>
       </c>
       <c r="AQ7" s="21" t="s">
-        <v>90</v>
-[...23 lines deleted...]
-        <v>97</v>
+        <v>138</v>
       </c>
     </row>
     <row r="8" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="5" t="s">
-        <v>29</v>
+        <v>72</v>
       </c>
       <c r="C8" s="6">
         <v>3.13</v>
       </c>
       <c r="D8" s="6">
         <v>3.06</v>
       </c>
       <c r="E8" s="6">
         <v>3.12</v>
       </c>
       <c r="F8" s="6">
         <v>3.13</v>
       </c>
       <c r="G8" s="6">
         <v>3.11</v>
       </c>
       <c r="H8" s="6">
         <v>3.12</v>
       </c>
       <c r="I8" s="6">
         <v>3.1</v>
       </c>
       <c r="J8" s="6">
         <v>3.1</v>
       </c>
@@ -1323,88 +17383,72 @@
       </c>
       <c r="AJ8" s="7">
         <v>3.06</v>
       </c>
       <c r="AK8" s="7">
         <v>3.05</v>
       </c>
       <c r="AL8" s="7">
         <v>3.03</v>
       </c>
       <c r="AM8" s="7">
         <v>3.04</v>
       </c>
       <c r="AN8" s="7">
         <v>3.02</v>
       </c>
       <c r="AO8" s="7">
         <v>3.03</v>
       </c>
       <c r="AP8" s="7">
         <v>3.02</v>
       </c>
       <c r="AQ8" s="7">
         <v>3.01</v>
       </c>
-      <c r="AR8" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR8" s="7"/>
+      <c r="AS8" s="7"/>
+      <c r="AT8" s="7"/>
+      <c r="AU8" s="7"/>
+      <c r="AV8" s="7"/>
+      <c r="AW8" s="7"/>
+      <c r="AX8" s="7"/>
+      <c r="AY8" s="7"/>
       <c r="AZ8" s="7"/>
       <c r="BA8" s="7"/>
       <c r="BB8" s="7"/>
       <c r="BC8" s="7"/>
       <c r="BD8" s="7"/>
       <c r="BE8" s="7"/>
       <c r="BF8" s="7"/>
       <c r="BG8" s="7"/>
       <c r="BH8" s="7"/>
       <c r="BI8" s="7"/>
     </row>
     <row r="9" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="8" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
       <c r="C9" s="6">
         <v>3.12</v>
       </c>
       <c r="D9" s="6">
         <v>3.05</v>
       </c>
       <c r="E9" s="6">
         <v>3.12</v>
       </c>
       <c r="F9" s="6">
         <v>3.11</v>
       </c>
       <c r="G9" s="6">
         <v>3.1</v>
       </c>
       <c r="H9" s="6">
         <v>3.1</v>
       </c>
       <c r="I9" s="6">
         <v>3.1</v>
       </c>
       <c r="J9" s="6">
         <v>3.09</v>
       </c>
@@ -1485,88 +17529,72 @@
       </c>
       <c r="AJ9" s="7">
         <v>3.07</v>
       </c>
       <c r="AK9" s="7">
         <v>3.06</v>
       </c>
       <c r="AL9" s="7">
         <v>3.04</v>
       </c>
       <c r="AM9" s="7">
         <v>3.04</v>
       </c>
       <c r="AN9" s="7">
         <v>3.02</v>
       </c>
       <c r="AO9" s="7">
         <v>3.03</v>
       </c>
       <c r="AP9" s="7">
         <v>3.03</v>
       </c>
       <c r="AQ9" s="7">
         <v>3.03</v>
       </c>
-      <c r="AR9" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR9" s="7"/>
+      <c r="AS9" s="7"/>
+      <c r="AT9" s="7"/>
+      <c r="AU9" s="7"/>
+      <c r="AV9" s="7"/>
+      <c r="AW9" s="7"/>
+      <c r="AX9" s="7"/>
+      <c r="AY9" s="7"/>
       <c r="AZ9" s="7"/>
       <c r="BA9" s="7"/>
       <c r="BB9" s="7"/>
       <c r="BC9" s="7"/>
       <c r="BD9" s="7"/>
       <c r="BE9" s="7"/>
       <c r="BF9" s="7"/>
       <c r="BG9" s="7"/>
       <c r="BH9" s="7"/>
       <c r="BI9" s="7"/>
     </row>
     <row r="10" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="9" t="s">
-        <v>31</v>
+        <v>74</v>
       </c>
       <c r="C10" s="6">
         <v>3.12</v>
       </c>
       <c r="D10" s="6">
         <v>3.05</v>
       </c>
       <c r="E10" s="6">
         <v>3.12</v>
       </c>
       <c r="F10" s="6">
         <v>3.11</v>
       </c>
       <c r="G10" s="6">
         <v>3.1</v>
       </c>
       <c r="H10" s="6">
         <v>3.1</v>
       </c>
       <c r="I10" s="6">
         <v>3.1</v>
       </c>
       <c r="J10" s="6">
         <v>3.09</v>
       </c>
@@ -1647,88 +17675,72 @@
       </c>
       <c r="AJ10" s="7">
         <v>3.07</v>
       </c>
       <c r="AK10" s="7">
         <v>3.06</v>
       </c>
       <c r="AL10" s="7">
         <v>3.04</v>
       </c>
       <c r="AM10" s="7">
         <v>3.04</v>
       </c>
       <c r="AN10" s="7">
         <v>3.02</v>
       </c>
       <c r="AO10" s="7">
         <v>3.03</v>
       </c>
       <c r="AP10" s="7">
         <v>3.03</v>
       </c>
       <c r="AQ10" s="7">
         <v>3.03</v>
       </c>
-      <c r="AR10" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR10" s="7"/>
+      <c r="AS10" s="7"/>
+      <c r="AT10" s="7"/>
+      <c r="AU10" s="7"/>
+      <c r="AV10" s="7"/>
+      <c r="AW10" s="7"/>
+      <c r="AX10" s="7"/>
+      <c r="AY10" s="7"/>
       <c r="AZ10" s="7"/>
       <c r="BA10" s="7"/>
       <c r="BB10" s="7"/>
       <c r="BC10" s="7"/>
       <c r="BD10" s="7"/>
       <c r="BE10" s="7"/>
       <c r="BF10" s="7"/>
       <c r="BG10" s="7"/>
       <c r="BH10" s="7"/>
       <c r="BI10" s="7"/>
     </row>
     <row r="11" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="10" t="s">
-        <v>32</v>
+        <v>75</v>
       </c>
       <c r="C11" s="6">
         <v>3.32</v>
       </c>
       <c r="D11" s="6">
         <v>3.34</v>
       </c>
       <c r="E11" s="6">
         <v>3.34</v>
       </c>
       <c r="F11" s="6">
         <v>3.32</v>
       </c>
       <c r="G11" s="6">
         <v>3.22</v>
       </c>
       <c r="H11" s="6">
         <v>3.3</v>
       </c>
       <c r="I11" s="6">
         <v>3.31</v>
       </c>
       <c r="J11" s="6">
         <v>3.17</v>
       </c>
@@ -1809,88 +17821,72 @@
       </c>
       <c r="AJ11" s="7">
         <v>2.58</v>
       </c>
       <c r="AK11" s="7">
         <v>2.36</v>
       </c>
       <c r="AL11" s="7">
         <v>2.17</v>
       </c>
       <c r="AM11" s="7">
         <v>1.98</v>
       </c>
       <c r="AN11" s="7">
         <v>1.8</v>
       </c>
       <c r="AO11" s="7">
         <v>2</v>
       </c>
       <c r="AP11" s="7">
         <v>1.98</v>
       </c>
       <c r="AQ11" s="7">
         <v>1.87</v>
       </c>
-      <c r="AR11" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR11" s="7"/>
+      <c r="AS11" s="7"/>
+      <c r="AT11" s="7"/>
+      <c r="AU11" s="7"/>
+      <c r="AV11" s="7"/>
+      <c r="AW11" s="7"/>
+      <c r="AX11" s="7"/>
+      <c r="AY11" s="7"/>
       <c r="AZ11" s="7"/>
       <c r="BA11" s="7"/>
       <c r="BB11" s="7"/>
       <c r="BC11" s="7"/>
       <c r="BD11" s="7"/>
       <c r="BE11" s="7"/>
       <c r="BF11" s="7"/>
       <c r="BG11" s="7"/>
       <c r="BH11" s="7"/>
       <c r="BI11" s="7"/>
     </row>
     <row r="12" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="11" t="s">
-        <v>33</v>
+        <v>76</v>
       </c>
       <c r="C12" s="6">
         <v>2.25</v>
       </c>
       <c r="D12" s="6">
         <v>2.29</v>
       </c>
       <c r="E12" s="6">
         <v>2.2999999999999998</v>
       </c>
       <c r="F12" s="6">
         <v>2.23</v>
       </c>
       <c r="G12" s="6">
         <v>2.0499999999999998</v>
       </c>
       <c r="H12" s="6">
         <v>2.0299999999999998</v>
       </c>
       <c r="I12" s="6">
         <v>1.97</v>
       </c>
       <c r="J12" s="6">
         <v>1.97</v>
       </c>
@@ -1971,88 +17967,72 @@
       </c>
       <c r="AJ12" s="7">
         <v>1.3</v>
       </c>
       <c r="AK12" s="7">
         <v>1.3</v>
       </c>
       <c r="AL12" s="7">
         <v>1.27</v>
       </c>
       <c r="AM12" s="7">
         <v>1.1100000000000001</v>
       </c>
       <c r="AN12" s="7">
         <v>0.55000000000000004</v>
       </c>
       <c r="AO12" s="7">
         <v>1.24</v>
       </c>
       <c r="AP12" s="7">
         <v>1.32</v>
       </c>
       <c r="AQ12" s="7">
         <v>1.34</v>
       </c>
-      <c r="AR12" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR12" s="7"/>
+      <c r="AS12" s="7"/>
+      <c r="AT12" s="7"/>
+      <c r="AU12" s="7"/>
+      <c r="AV12" s="7"/>
+      <c r="AW12" s="7"/>
+      <c r="AX12" s="7"/>
+      <c r="AY12" s="7"/>
       <c r="AZ12" s="7"/>
       <c r="BA12" s="7"/>
       <c r="BB12" s="7"/>
       <c r="BC12" s="7"/>
       <c r="BD12" s="7"/>
       <c r="BE12" s="7"/>
       <c r="BF12" s="7"/>
       <c r="BG12" s="7"/>
       <c r="BH12" s="7"/>
       <c r="BI12" s="7"/>
     </row>
     <row r="13" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="11" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
       <c r="C13" s="6">
         <v>2.66</v>
       </c>
       <c r="D13" s="6">
         <v>2.61</v>
       </c>
       <c r="E13" s="6">
         <v>2.64</v>
       </c>
       <c r="F13" s="6">
         <v>2.58</v>
       </c>
       <c r="G13" s="6">
         <v>2.56</v>
       </c>
       <c r="H13" s="6">
         <v>2.5499999999999998</v>
       </c>
       <c r="I13" s="6">
         <v>2.5299999999999998</v>
       </c>
       <c r="J13" s="6">
         <v>2.33</v>
       </c>
@@ -2133,88 +18113,72 @@
       </c>
       <c r="AJ13" s="7">
         <v>1.82</v>
       </c>
       <c r="AK13" s="7">
         <v>1.81</v>
       </c>
       <c r="AL13" s="7">
         <v>1.62</v>
       </c>
       <c r="AM13" s="7">
         <v>1.61</v>
       </c>
       <c r="AN13" s="7">
         <v>1.53</v>
       </c>
       <c r="AO13" s="7">
         <v>1.44</v>
       </c>
       <c r="AP13" s="7">
         <v>1.41</v>
       </c>
       <c r="AQ13" s="7">
         <v>1.4</v>
       </c>
-      <c r="AR13" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR13" s="7"/>
+      <c r="AS13" s="7"/>
+      <c r="AT13" s="7"/>
+      <c r="AU13" s="7"/>
+      <c r="AV13" s="7"/>
+      <c r="AW13" s="7"/>
+      <c r="AX13" s="7"/>
+      <c r="AY13" s="7"/>
       <c r="AZ13" s="7"/>
       <c r="BA13" s="7"/>
       <c r="BB13" s="7"/>
       <c r="BC13" s="7"/>
       <c r="BD13" s="7"/>
       <c r="BE13" s="7"/>
       <c r="BF13" s="7"/>
       <c r="BG13" s="7"/>
       <c r="BH13" s="7"/>
       <c r="BI13" s="7"/>
     </row>
     <row r="14" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="11" t="s">
-        <v>35</v>
+        <v>78</v>
       </c>
       <c r="C14" s="6">
         <v>3.78</v>
       </c>
       <c r="D14" s="6">
         <v>3.79</v>
       </c>
       <c r="E14" s="6">
         <v>3.79</v>
       </c>
       <c r="F14" s="6">
         <v>3.79</v>
       </c>
       <c r="G14" s="6">
         <v>3.79</v>
       </c>
       <c r="H14" s="6">
         <v>3.82</v>
       </c>
       <c r="I14" s="6">
         <v>3.83</v>
       </c>
       <c r="J14" s="6">
         <v>3.72</v>
       </c>
@@ -2295,88 +18259,72 @@
       </c>
       <c r="AJ14" s="7">
         <v>2.93</v>
       </c>
       <c r="AK14" s="7">
         <v>2.65</v>
       </c>
       <c r="AL14" s="7">
         <v>2.4500000000000002</v>
       </c>
       <c r="AM14" s="7">
         <v>2.2200000000000002</v>
       </c>
       <c r="AN14" s="7">
         <v>2.2200000000000002</v>
       </c>
       <c r="AO14" s="7">
         <v>2.21</v>
       </c>
       <c r="AP14" s="7">
         <v>2.1800000000000002</v>
       </c>
       <c r="AQ14" s="7">
         <v>2.04</v>
       </c>
-      <c r="AR14" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR14" s="7"/>
+      <c r="AS14" s="7"/>
+      <c r="AT14" s="7"/>
+      <c r="AU14" s="7"/>
+      <c r="AV14" s="7"/>
+      <c r="AW14" s="7"/>
+      <c r="AX14" s="7"/>
+      <c r="AY14" s="7"/>
       <c r="AZ14" s="7"/>
       <c r="BA14" s="7"/>
       <c r="BB14" s="7"/>
       <c r="BC14" s="7"/>
       <c r="BD14" s="7"/>
       <c r="BE14" s="7"/>
       <c r="BF14" s="7"/>
       <c r="BG14" s="7"/>
       <c r="BH14" s="7"/>
       <c r="BI14" s="7"/>
     </row>
     <row r="15" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="11" t="s">
-        <v>36</v>
+        <v>79</v>
       </c>
       <c r="C15" s="6">
         <v>3.46</v>
       </c>
       <c r="D15" s="6">
         <v>3.47</v>
       </c>
       <c r="E15" s="6">
         <v>3.46</v>
       </c>
       <c r="F15" s="6">
         <v>3.44</v>
       </c>
       <c r="G15" s="6">
         <v>3.33</v>
       </c>
       <c r="H15" s="6">
         <v>3.45</v>
       </c>
       <c r="I15" s="6">
         <v>3.45</v>
       </c>
       <c r="J15" s="6">
         <v>3.32</v>
       </c>
@@ -2457,88 +18405,72 @@
       </c>
       <c r="AJ15" s="7">
         <v>2.75</v>
       </c>
       <c r="AK15" s="7">
         <v>2.5</v>
       </c>
       <c r="AL15" s="7">
         <v>2.2999999999999998</v>
       </c>
       <c r="AM15" s="7">
         <v>2.11</v>
       </c>
       <c r="AN15" s="7">
         <v>2.1</v>
       </c>
       <c r="AO15" s="7">
         <v>2.08</v>
       </c>
       <c r="AP15" s="7">
         <v>2.0499999999999998</v>
       </c>
       <c r="AQ15" s="7">
         <v>1.94</v>
       </c>
-      <c r="AR15" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR15" s="7"/>
+      <c r="AS15" s="7"/>
+      <c r="AT15" s="7"/>
+      <c r="AU15" s="7"/>
+      <c r="AV15" s="7"/>
+      <c r="AW15" s="7"/>
+      <c r="AX15" s="7"/>
+      <c r="AY15" s="7"/>
       <c r="AZ15" s="7"/>
       <c r="BA15" s="7"/>
       <c r="BB15" s="7"/>
       <c r="BC15" s="7"/>
       <c r="BD15" s="7"/>
       <c r="BE15" s="7"/>
       <c r="BF15" s="7"/>
       <c r="BG15" s="7"/>
       <c r="BH15" s="7"/>
       <c r="BI15" s="7"/>
     </row>
     <row r="16" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="11" t="s">
-        <v>37</v>
+        <v>80</v>
       </c>
       <c r="C16" s="6">
         <v>2.0099999999999998</v>
       </c>
       <c r="D16" s="6">
         <v>2.0299999999999998</v>
       </c>
       <c r="E16" s="6">
         <v>2.0499999999999998</v>
       </c>
       <c r="F16" s="6">
         <v>2.0499999999999998</v>
       </c>
       <c r="G16" s="6">
         <v>2.02</v>
       </c>
       <c r="H16" s="6">
         <v>1.98</v>
       </c>
       <c r="I16" s="6">
         <v>2</v>
       </c>
       <c r="J16" s="6">
         <v>1.97</v>
       </c>
@@ -2619,88 +18551,72 @@
       </c>
       <c r="AJ16" s="7">
         <v>1.34</v>
       </c>
       <c r="AK16" s="7">
         <v>1.33</v>
       </c>
       <c r="AL16" s="7">
         <v>1.35</v>
       </c>
       <c r="AM16" s="7">
         <v>1.1200000000000001</v>
       </c>
       <c r="AN16" s="7">
         <v>1.27</v>
       </c>
       <c r="AO16" s="7">
         <v>1.25</v>
       </c>
       <c r="AP16" s="7">
         <v>1.22</v>
       </c>
       <c r="AQ16" s="7">
         <v>1.17</v>
       </c>
-      <c r="AR16" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR16" s="7"/>
+      <c r="AS16" s="7"/>
+      <c r="AT16" s="7"/>
+      <c r="AU16" s="7"/>
+      <c r="AV16" s="7"/>
+      <c r="AW16" s="7"/>
+      <c r="AX16" s="7"/>
+      <c r="AY16" s="7"/>
       <c r="AZ16" s="7"/>
       <c r="BA16" s="7"/>
       <c r="BB16" s="7"/>
       <c r="BC16" s="7"/>
       <c r="BD16" s="7"/>
       <c r="BE16" s="7"/>
       <c r="BF16" s="7"/>
       <c r="BG16" s="7"/>
       <c r="BH16" s="7"/>
       <c r="BI16" s="7"/>
     </row>
     <row r="17" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="10" t="s">
-        <v>38</v>
+        <v>81</v>
       </c>
       <c r="C17" s="6">
         <v>3.11</v>
       </c>
       <c r="D17" s="6">
         <v>3.03</v>
       </c>
       <c r="E17" s="6">
         <v>3.11</v>
       </c>
       <c r="F17" s="6">
         <v>3.1</v>
       </c>
       <c r="G17" s="6">
         <v>3.09</v>
       </c>
       <c r="H17" s="6">
         <v>3.09</v>
       </c>
       <c r="I17" s="6">
         <v>3.09</v>
       </c>
       <c r="J17" s="6">
         <v>3.09</v>
       </c>
@@ -2781,88 +18697,72 @@
       </c>
       <c r="AJ17" s="7">
         <v>3.09</v>
       </c>
       <c r="AK17" s="7">
         <v>3.08</v>
       </c>
       <c r="AL17" s="7">
         <v>3.07</v>
       </c>
       <c r="AM17" s="7">
         <v>3.07</v>
       </c>
       <c r="AN17" s="7">
         <v>3.07</v>
       </c>
       <c r="AO17" s="7">
         <v>3.07</v>
       </c>
       <c r="AP17" s="7">
         <v>3.06</v>
       </c>
       <c r="AQ17" s="7">
         <v>3.06</v>
       </c>
-      <c r="AR17" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR17" s="7"/>
+      <c r="AS17" s="7"/>
+      <c r="AT17" s="7"/>
+      <c r="AU17" s="7"/>
+      <c r="AV17" s="7"/>
+      <c r="AW17" s="7"/>
+      <c r="AX17" s="7"/>
+      <c r="AY17" s="7"/>
       <c r="AZ17" s="7"/>
       <c r="BA17" s="7"/>
       <c r="BB17" s="7"/>
       <c r="BC17" s="7"/>
       <c r="BD17" s="7"/>
       <c r="BE17" s="7"/>
       <c r="BF17" s="7"/>
       <c r="BG17" s="7"/>
       <c r="BH17" s="7"/>
       <c r="BI17" s="7"/>
     </row>
     <row r="18" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="11" t="s">
-        <v>39</v>
+        <v>82</v>
       </c>
       <c r="C18" s="6">
         <v>3.46</v>
       </c>
       <c r="D18" s="6">
         <v>3.47</v>
       </c>
       <c r="E18" s="6">
         <v>3.48</v>
       </c>
       <c r="F18" s="6">
         <v>3.44</v>
       </c>
       <c r="G18" s="6">
         <v>3.36</v>
       </c>
       <c r="H18" s="6">
         <v>3.36</v>
       </c>
       <c r="I18" s="6">
         <v>3.32</v>
       </c>
       <c r="J18" s="6">
         <v>3.21</v>
       </c>
@@ -2943,88 +18843,72 @@
       </c>
       <c r="AJ18" s="7">
         <v>2.7</v>
       </c>
       <c r="AK18" s="7">
         <v>2.67</v>
       </c>
       <c r="AL18" s="7">
         <v>2.67</v>
       </c>
       <c r="AM18" s="7">
         <v>2.69</v>
       </c>
       <c r="AN18" s="7">
         <v>2.61</v>
       </c>
       <c r="AO18" s="7">
         <v>2.6</v>
       </c>
       <c r="AP18" s="7">
         <v>2.59</v>
       </c>
       <c r="AQ18" s="7">
         <v>2.58</v>
       </c>
-      <c r="AR18" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR18" s="7"/>
+      <c r="AS18" s="7"/>
+      <c r="AT18" s="7"/>
+      <c r="AU18" s="7"/>
+      <c r="AV18" s="7"/>
+      <c r="AW18" s="7"/>
+      <c r="AX18" s="7"/>
+      <c r="AY18" s="7"/>
       <c r="AZ18" s="7"/>
       <c r="BA18" s="7"/>
       <c r="BB18" s="7"/>
       <c r="BC18" s="7"/>
       <c r="BD18" s="7"/>
       <c r="BE18" s="7"/>
       <c r="BF18" s="7"/>
       <c r="BG18" s="7"/>
       <c r="BH18" s="7"/>
       <c r="BI18" s="7"/>
     </row>
     <row r="19" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="11" t="s">
-        <v>40</v>
+        <v>83</v>
       </c>
       <c r="C19" s="6">
         <v>3.09</v>
       </c>
       <c r="D19" s="6">
         <v>3</v>
       </c>
       <c r="E19" s="6">
         <v>3.08</v>
       </c>
       <c r="F19" s="6">
         <v>3.08</v>
       </c>
       <c r="G19" s="6">
         <v>3.08</v>
       </c>
       <c r="H19" s="6">
         <v>3.08</v>
       </c>
       <c r="I19" s="6">
         <v>3.08</v>
       </c>
       <c r="J19" s="6">
         <v>3.08</v>
       </c>
@@ -3105,88 +18989,72 @@
       </c>
       <c r="AJ19" s="7">
         <v>3.11</v>
       </c>
       <c r="AK19" s="7">
         <v>3.1</v>
       </c>
       <c r="AL19" s="7">
         <v>3.09</v>
       </c>
       <c r="AM19" s="7">
         <v>3.09</v>
       </c>
       <c r="AN19" s="7">
         <v>3.08</v>
       </c>
       <c r="AO19" s="7">
         <v>3.09</v>
       </c>
       <c r="AP19" s="7">
         <v>3.08</v>
       </c>
       <c r="AQ19" s="7">
         <v>3.08</v>
       </c>
-      <c r="AR19" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR19" s="7"/>
+      <c r="AS19" s="7"/>
+      <c r="AT19" s="7"/>
+      <c r="AU19" s="7"/>
+      <c r="AV19" s="7"/>
+      <c r="AW19" s="7"/>
+      <c r="AX19" s="7"/>
+      <c r="AY19" s="7"/>
       <c r="AZ19" s="7"/>
       <c r="BA19" s="7"/>
       <c r="BB19" s="7"/>
       <c r="BC19" s="7"/>
       <c r="BD19" s="7"/>
       <c r="BE19" s="7"/>
       <c r="BF19" s="7"/>
       <c r="BG19" s="7"/>
       <c r="BH19" s="7"/>
       <c r="BI19" s="7"/>
     </row>
     <row r="20" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="11" t="s">
-        <v>36</v>
+        <v>79</v>
       </c>
       <c r="C20" s="6">
         <v>3.17</v>
       </c>
       <c r="D20" s="6">
         <v>3.08</v>
       </c>
       <c r="E20" s="6">
         <v>3.16</v>
       </c>
       <c r="F20" s="6">
         <v>3.15</v>
       </c>
       <c r="G20" s="6">
         <v>3.15</v>
       </c>
       <c r="H20" s="6">
         <v>3.14</v>
       </c>
       <c r="I20" s="6">
         <v>3.14</v>
       </c>
       <c r="J20" s="6">
         <v>3.14</v>
       </c>
@@ -3267,88 +19135,72 @@
       </c>
       <c r="AJ20" s="7">
         <v>3.14</v>
       </c>
       <c r="AK20" s="7">
         <v>3.13</v>
       </c>
       <c r="AL20" s="7">
         <v>3.12</v>
       </c>
       <c r="AM20" s="7">
         <v>3.12</v>
       </c>
       <c r="AN20" s="7">
         <v>3.12</v>
       </c>
       <c r="AO20" s="7">
         <v>3.12</v>
       </c>
       <c r="AP20" s="7">
         <v>3.11</v>
       </c>
       <c r="AQ20" s="7">
         <v>3.11</v>
       </c>
-      <c r="AR20" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR20" s="7"/>
+      <c r="AS20" s="7"/>
+      <c r="AT20" s="7"/>
+      <c r="AU20" s="7"/>
+      <c r="AV20" s="7"/>
+      <c r="AW20" s="7"/>
+      <c r="AX20" s="7"/>
+      <c r="AY20" s="7"/>
       <c r="AZ20" s="7"/>
       <c r="BA20" s="7"/>
       <c r="BB20" s="7"/>
       <c r="BC20" s="7"/>
       <c r="BD20" s="7"/>
       <c r="BE20" s="7"/>
       <c r="BF20" s="7"/>
       <c r="BG20" s="7"/>
       <c r="BH20" s="7"/>
       <c r="BI20" s="7"/>
     </row>
     <row r="21" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="11" t="s">
-        <v>37</v>
+        <v>80</v>
       </c>
       <c r="C21" s="6">
         <v>2.88</v>
       </c>
       <c r="D21" s="6">
         <v>2.86</v>
       </c>
       <c r="E21" s="6">
         <v>2.86</v>
       </c>
       <c r="F21" s="6">
         <v>2.83</v>
       </c>
       <c r="G21" s="6">
         <v>2.82</v>
       </c>
       <c r="H21" s="6">
         <v>2.83</v>
       </c>
       <c r="I21" s="6">
         <v>2.81</v>
       </c>
       <c r="J21" s="6">
         <v>2.77</v>
       </c>
@@ -3429,88 +19281,72 @@
       </c>
       <c r="AJ21" s="7">
         <v>2.1800000000000002</v>
       </c>
       <c r="AK21" s="7">
         <v>2.17</v>
       </c>
       <c r="AL21" s="7">
         <v>2.15</v>
       </c>
       <c r="AM21" s="7">
         <v>2.02</v>
       </c>
       <c r="AN21" s="7">
         <v>2.0099999999999998</v>
       </c>
       <c r="AO21" s="7">
         <v>1.98</v>
       </c>
       <c r="AP21" s="7">
         <v>1.96</v>
       </c>
       <c r="AQ21" s="7">
         <v>1.82</v>
       </c>
-      <c r="AR21" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR21" s="7"/>
+      <c r="AS21" s="7"/>
+      <c r="AT21" s="7"/>
+      <c r="AU21" s="7"/>
+      <c r="AV21" s="7"/>
+      <c r="AW21" s="7"/>
+      <c r="AX21" s="7"/>
+      <c r="AY21" s="7"/>
       <c r="AZ21" s="7"/>
       <c r="BA21" s="7"/>
       <c r="BB21" s="7"/>
       <c r="BC21" s="7"/>
       <c r="BD21" s="7"/>
       <c r="BE21" s="7"/>
       <c r="BF21" s="7"/>
       <c r="BG21" s="7"/>
       <c r="BH21" s="7"/>
       <c r="BI21" s="7"/>
     </row>
     <row r="22" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="8" t="s">
-        <v>41</v>
+        <v>84</v>
       </c>
       <c r="C22" s="6">
         <v>3.16</v>
       </c>
       <c r="D22" s="6">
         <v>3.19</v>
       </c>
       <c r="E22" s="6">
         <v>3.18</v>
       </c>
       <c r="F22" s="6">
         <v>3.24</v>
       </c>
       <c r="G22" s="6">
         <v>3.21</v>
       </c>
       <c r="H22" s="6">
         <v>3.22</v>
       </c>
       <c r="I22" s="6">
         <v>3.12</v>
       </c>
       <c r="J22" s="6">
         <v>3.17</v>
       </c>
@@ -3591,88 +19427,72 @@
       </c>
       <c r="AJ22" s="7">
         <v>2.89</v>
       </c>
       <c r="AK22" s="7">
         <v>2.97</v>
       </c>
       <c r="AL22" s="7">
         <v>2.9</v>
       </c>
       <c r="AM22" s="7">
         <v>3.04</v>
       </c>
       <c r="AN22" s="7">
         <v>2.97</v>
       </c>
       <c r="AO22" s="7">
         <v>2.93</v>
       </c>
       <c r="AP22" s="7">
         <v>2.92</v>
       </c>
       <c r="AQ22" s="7">
         <v>2.81</v>
       </c>
-      <c r="AR22" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR22" s="7"/>
+      <c r="AS22" s="7"/>
+      <c r="AT22" s="7"/>
+      <c r="AU22" s="7"/>
+      <c r="AV22" s="7"/>
+      <c r="AW22" s="7"/>
+      <c r="AX22" s="7"/>
+      <c r="AY22" s="7"/>
       <c r="AZ22" s="7"/>
       <c r="BA22" s="7"/>
       <c r="BB22" s="7"/>
       <c r="BC22" s="7"/>
       <c r="BD22" s="7"/>
       <c r="BE22" s="7"/>
       <c r="BF22" s="7"/>
       <c r="BG22" s="7"/>
       <c r="BH22" s="7"/>
       <c r="BI22" s="7"/>
     </row>
     <row r="23" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="9" t="s">
-        <v>42</v>
+        <v>85</v>
       </c>
       <c r="C23" s="6">
         <v>3.16</v>
       </c>
       <c r="D23" s="6">
         <v>3.19</v>
       </c>
       <c r="E23" s="6">
         <v>3.18</v>
       </c>
       <c r="F23" s="6">
         <v>3.24</v>
       </c>
       <c r="G23" s="6">
         <v>3.21</v>
       </c>
       <c r="H23" s="6">
         <v>3.22</v>
       </c>
       <c r="I23" s="6">
         <v>3.12</v>
       </c>
       <c r="J23" s="6">
         <v>3.17</v>
       </c>
@@ -3753,88 +19573,72 @@
       </c>
       <c r="AJ23" s="7">
         <v>2.89</v>
       </c>
       <c r="AK23" s="7">
         <v>2.97</v>
       </c>
       <c r="AL23" s="7">
         <v>2.9</v>
       </c>
       <c r="AM23" s="7">
         <v>3.04</v>
       </c>
       <c r="AN23" s="7">
         <v>2.97</v>
       </c>
       <c r="AO23" s="7">
         <v>2.93</v>
       </c>
       <c r="AP23" s="7">
         <v>2.92</v>
       </c>
       <c r="AQ23" s="7">
         <v>2.81</v>
       </c>
-      <c r="AR23" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR23" s="7"/>
+      <c r="AS23" s="7"/>
+      <c r="AT23" s="7"/>
+      <c r="AU23" s="7"/>
+      <c r="AV23" s="7"/>
+      <c r="AW23" s="7"/>
+      <c r="AX23" s="7"/>
+      <c r="AY23" s="7"/>
       <c r="AZ23" s="7"/>
       <c r="BA23" s="7"/>
       <c r="BB23" s="7"/>
       <c r="BC23" s="7"/>
       <c r="BD23" s="7"/>
       <c r="BE23" s="7"/>
       <c r="BF23" s="7"/>
       <c r="BG23" s="7"/>
       <c r="BH23" s="7"/>
       <c r="BI23" s="7"/>
     </row>
     <row r="24" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="10" t="s">
-        <v>43</v>
+        <v>86</v>
       </c>
       <c r="C24" s="6">
         <v>3.5</v>
       </c>
       <c r="D24" s="6">
         <v>3.69</v>
       </c>
       <c r="E24" s="6">
         <v>3.7</v>
       </c>
       <c r="F24" s="6">
         <v>3.77</v>
       </c>
       <c r="G24" s="6">
         <v>3.76</v>
       </c>
       <c r="H24" s="6">
         <v>3.69</v>
       </c>
       <c r="I24" s="6">
         <v>3.63</v>
       </c>
       <c r="J24" s="6">
         <v>3.64</v>
       </c>
@@ -3915,88 +19719,72 @@
       </c>
       <c r="AJ24" s="7">
         <v>3.33</v>
       </c>
       <c r="AK24" s="7">
         <v>3.34</v>
       </c>
       <c r="AL24" s="7">
         <v>3.06</v>
       </c>
       <c r="AM24" s="7">
         <v>2.69</v>
       </c>
       <c r="AN24" s="7">
         <v>2.85</v>
       </c>
       <c r="AO24" s="7">
         <v>2.75</v>
       </c>
       <c r="AP24" s="7">
         <v>2.75</v>
       </c>
       <c r="AQ24" s="7">
         <v>2.82</v>
       </c>
-      <c r="AR24" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR24" s="7"/>
+      <c r="AS24" s="7"/>
+      <c r="AT24" s="7"/>
+      <c r="AU24" s="7"/>
+      <c r="AV24" s="7"/>
+      <c r="AW24" s="7"/>
+      <c r="AX24" s="7"/>
+      <c r="AY24" s="7"/>
       <c r="AZ24" s="7"/>
       <c r="BA24" s="7"/>
       <c r="BB24" s="7"/>
       <c r="BC24" s="7"/>
       <c r="BD24" s="7"/>
       <c r="BE24" s="7"/>
       <c r="BF24" s="7"/>
       <c r="BG24" s="7"/>
       <c r="BH24" s="7"/>
       <c r="BI24" s="7"/>
     </row>
     <row r="25" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="11" t="s">
-        <v>44</v>
+        <v>87</v>
       </c>
       <c r="C25" s="6">
         <v>3.44</v>
       </c>
       <c r="D25" s="6">
         <v>3.86</v>
       </c>
       <c r="E25" s="6">
         <v>3.87</v>
       </c>
       <c r="F25" s="6">
         <v>3.89</v>
       </c>
       <c r="G25" s="6">
         <v>3.89</v>
       </c>
       <c r="H25" s="6">
         <v>3.86</v>
       </c>
       <c r="I25" s="6">
         <v>3.87</v>
       </c>
       <c r="J25" s="6">
         <v>3.98</v>
       </c>
@@ -4077,88 +19865,72 @@
       </c>
       <c r="AJ25" s="7">
         <v>0.98</v>
       </c>
       <c r="AK25" s="7">
         <v>0.95</v>
       </c>
       <c r="AL25" s="7">
         <v>0.1</v>
       </c>
       <c r="AM25" s="7">
         <v>0.1</v>
       </c>
       <c r="AN25" s="7">
         <v>0.7</v>
       </c>
       <c r="AO25" s="7">
         <v>0.73</v>
       </c>
       <c r="AP25" s="7">
         <v>0.73</v>
       </c>
       <c r="AQ25" s="7">
         <v>0.72</v>
       </c>
-      <c r="AR25" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR25" s="7"/>
+      <c r="AS25" s="7"/>
+      <c r="AT25" s="7"/>
+      <c r="AU25" s="7"/>
+      <c r="AV25" s="7"/>
+      <c r="AW25" s="7"/>
+      <c r="AX25" s="7"/>
+      <c r="AY25" s="7"/>
       <c r="AZ25" s="7"/>
       <c r="BA25" s="7"/>
       <c r="BB25" s="7"/>
       <c r="BC25" s="7"/>
       <c r="BD25" s="7"/>
       <c r="BE25" s="7"/>
       <c r="BF25" s="7"/>
       <c r="BG25" s="7"/>
       <c r="BH25" s="7"/>
       <c r="BI25" s="7"/>
     </row>
     <row r="26" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="11" t="s">
-        <v>45</v>
+        <v>88</v>
       </c>
       <c r="C26" s="6">
         <v>2.87</v>
       </c>
       <c r="D26" s="6">
         <v>2.85</v>
       </c>
       <c r="E26" s="6">
         <v>2.76</v>
       </c>
       <c r="F26" s="6">
         <v>2.71</v>
       </c>
       <c r="G26" s="6">
         <v>2.7</v>
       </c>
       <c r="H26" s="6">
         <v>2.79</v>
       </c>
       <c r="I26" s="6">
         <v>3.59</v>
       </c>
       <c r="J26" s="6">
         <v>3.88</v>
       </c>
@@ -4239,88 +20011,72 @@
       </c>
       <c r="AJ26" s="7">
         <v>2.11</v>
       </c>
       <c r="AK26" s="7">
         <v>2.13</v>
       </c>
       <c r="AL26" s="7">
         <v>3.17</v>
       </c>
       <c r="AM26" s="7">
         <v>1.94</v>
       </c>
       <c r="AN26" s="7">
         <v>1.29</v>
       </c>
       <c r="AO26" s="7">
         <v>1.24</v>
       </c>
       <c r="AP26" s="7">
         <v>1.25</v>
       </c>
       <c r="AQ26" s="7">
         <v>1.04</v>
       </c>
-      <c r="AR26" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR26" s="7"/>
+      <c r="AS26" s="7"/>
+      <c r="AT26" s="7"/>
+      <c r="AU26" s="7"/>
+      <c r="AV26" s="7"/>
+      <c r="AW26" s="7"/>
+      <c r="AX26" s="7"/>
+      <c r="AY26" s="7"/>
       <c r="AZ26" s="7"/>
       <c r="BA26" s="7"/>
       <c r="BB26" s="7"/>
       <c r="BC26" s="7"/>
       <c r="BD26" s="7"/>
       <c r="BE26" s="7"/>
       <c r="BF26" s="7"/>
       <c r="BG26" s="7"/>
       <c r="BH26" s="7"/>
       <c r="BI26" s="7"/>
     </row>
     <row r="27" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="12" t="s">
-        <v>46</v>
+        <v>89</v>
       </c>
       <c r="C27" s="6">
         <v>3.95</v>
       </c>
       <c r="D27" s="6">
         <v>4.0199999999999996</v>
       </c>
       <c r="E27" s="6">
         <v>3.98</v>
       </c>
       <c r="F27" s="6">
         <v>4.1500000000000004</v>
       </c>
       <c r="G27" s="6">
         <v>4.22</v>
       </c>
       <c r="H27" s="6">
         <v>3.9</v>
       </c>
       <c r="I27" s="6">
         <v>3.47</v>
       </c>
       <c r="J27" s="6">
         <v>3.41</v>
       </c>
@@ -4401,88 +20157,72 @@
       </c>
       <c r="AJ27" s="7">
         <v>3.59</v>
       </c>
       <c r="AK27" s="7">
         <v>3.57</v>
       </c>
       <c r="AL27" s="7">
         <v>3.58</v>
       </c>
       <c r="AM27" s="7">
         <v>3.41</v>
       </c>
       <c r="AN27" s="7">
         <v>4.1100000000000003</v>
       </c>
       <c r="AO27" s="7">
         <v>4.09</v>
       </c>
       <c r="AP27" s="7">
         <v>4.1100000000000003</v>
       </c>
       <c r="AQ27" s="7">
         <v>4.17</v>
       </c>
-      <c r="AR27" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR27" s="7"/>
+      <c r="AS27" s="7"/>
+      <c r="AT27" s="7"/>
+      <c r="AU27" s="7"/>
+      <c r="AV27" s="7"/>
+      <c r="AW27" s="7"/>
+      <c r="AX27" s="7"/>
+      <c r="AY27" s="7"/>
       <c r="AZ27" s="7"/>
       <c r="BA27" s="7"/>
       <c r="BB27" s="7"/>
       <c r="BC27" s="7"/>
       <c r="BD27" s="7"/>
       <c r="BE27" s="7"/>
       <c r="BF27" s="7"/>
       <c r="BG27" s="7"/>
       <c r="BH27" s="7"/>
       <c r="BI27" s="7"/>
     </row>
     <row r="28" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="11" t="s">
-        <v>36</v>
+        <v>79</v>
       </c>
       <c r="C28" s="6">
         <v>3.51</v>
       </c>
       <c r="D28" s="6">
         <v>3.69</v>
       </c>
       <c r="E28" s="6">
         <v>3.71</v>
       </c>
       <c r="F28" s="6">
         <v>3.78</v>
       </c>
       <c r="G28" s="6">
         <v>3.77</v>
       </c>
       <c r="H28" s="6">
         <v>3.69</v>
       </c>
       <c r="I28" s="6">
         <v>3.63</v>
       </c>
       <c r="J28" s="6">
         <v>3.64</v>
       </c>
@@ -4563,88 +20303,72 @@
       </c>
       <c r="AJ28" s="7">
         <v>3.33</v>
       </c>
       <c r="AK28" s="7">
         <v>3.34</v>
       </c>
       <c r="AL28" s="7">
         <v>3.06</v>
       </c>
       <c r="AM28" s="7">
         <v>2.69</v>
       </c>
       <c r="AN28" s="7">
         <v>2.85</v>
       </c>
       <c r="AO28" s="7">
         <v>2.75</v>
       </c>
       <c r="AP28" s="7">
         <v>2.75</v>
       </c>
       <c r="AQ28" s="7">
         <v>2.82</v>
       </c>
-      <c r="AR28" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR28" s="7"/>
+      <c r="AS28" s="7"/>
+      <c r="AT28" s="7"/>
+      <c r="AU28" s="7"/>
+      <c r="AV28" s="7"/>
+      <c r="AW28" s="7"/>
+      <c r="AX28" s="7"/>
+      <c r="AY28" s="7"/>
       <c r="AZ28" s="7"/>
       <c r="BA28" s="7"/>
       <c r="BB28" s="7"/>
       <c r="BC28" s="7"/>
       <c r="BD28" s="7"/>
       <c r="BE28" s="7"/>
       <c r="BF28" s="7"/>
       <c r="BG28" s="7"/>
       <c r="BH28" s="7"/>
       <c r="BI28" s="7"/>
     </row>
     <row r="29" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="11" t="s">
-        <v>37</v>
+        <v>80</v>
       </c>
       <c r="C29" s="6">
         <v>2.42</v>
       </c>
       <c r="D29" s="6">
         <v>2.76</v>
       </c>
       <c r="E29" s="6">
         <v>2.4500000000000002</v>
       </c>
       <c r="F29" s="6">
         <v>2.4900000000000002</v>
       </c>
       <c r="G29" s="6">
         <v>2.77</v>
       </c>
       <c r="H29" s="6">
         <v>3.07</v>
       </c>
       <c r="I29" s="6">
         <v>3.07</v>
       </c>
       <c r="J29" s="6">
         <v>2.6</v>
       </c>
@@ -4725,88 +20449,72 @@
       </c>
       <c r="AJ29" s="7">
         <v>3.43</v>
       </c>
       <c r="AK29" s="7">
         <v>3.43</v>
       </c>
       <c r="AL29" s="7">
         <v>3.43</v>
       </c>
       <c r="AM29" s="7">
         <v>2.74</v>
       </c>
       <c r="AN29" s="7">
         <v>2.74</v>
       </c>
       <c r="AO29" s="7">
         <v>2.74</v>
       </c>
       <c r="AP29" s="7">
         <v>2.74</v>
       </c>
       <c r="AQ29" s="7">
         <v>2.74</v>
       </c>
-      <c r="AR29" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR29" s="7"/>
+      <c r="AS29" s="7"/>
+      <c r="AT29" s="7"/>
+      <c r="AU29" s="7"/>
+      <c r="AV29" s="7"/>
+      <c r="AW29" s="7"/>
+      <c r="AX29" s="7"/>
+      <c r="AY29" s="7"/>
       <c r="AZ29" s="7"/>
       <c r="BA29" s="7"/>
       <c r="BB29" s="7"/>
       <c r="BC29" s="7"/>
       <c r="BD29" s="7"/>
       <c r="BE29" s="7"/>
       <c r="BF29" s="7"/>
       <c r="BG29" s="7"/>
       <c r="BH29" s="7"/>
       <c r="BI29" s="7"/>
     </row>
     <row r="30" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="10" t="s">
-        <v>47</v>
+        <v>90</v>
       </c>
       <c r="C30" s="6">
         <v>3.05</v>
       </c>
       <c r="D30" s="6">
         <v>3.02</v>
       </c>
       <c r="E30" s="6">
         <v>2.98</v>
       </c>
       <c r="F30" s="6">
         <v>3.04</v>
       </c>
       <c r="G30" s="6">
         <v>3.01</v>
       </c>
       <c r="H30" s="6">
         <v>2.99</v>
       </c>
       <c r="I30" s="6">
         <v>2.82</v>
       </c>
       <c r="J30" s="6">
         <v>2.73</v>
       </c>
@@ -4887,88 +20595,72 @@
       </c>
       <c r="AJ30" s="7">
         <v>2.7</v>
       </c>
       <c r="AK30" s="7">
         <v>2.82</v>
       </c>
       <c r="AL30" s="7">
         <v>2.82</v>
       </c>
       <c r="AM30" s="7">
         <v>3.16</v>
       </c>
       <c r="AN30" s="7">
         <v>3.01</v>
       </c>
       <c r="AO30" s="7">
         <v>3</v>
       </c>
       <c r="AP30" s="7">
         <v>2.99</v>
       </c>
       <c r="AQ30" s="7">
         <v>2.81</v>
       </c>
-      <c r="AR30" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR30" s="7"/>
+      <c r="AS30" s="7"/>
+      <c r="AT30" s="7"/>
+      <c r="AU30" s="7"/>
+      <c r="AV30" s="7"/>
+      <c r="AW30" s="7"/>
+      <c r="AX30" s="7"/>
+      <c r="AY30" s="7"/>
       <c r="AZ30" s="7"/>
       <c r="BA30" s="7"/>
       <c r="BB30" s="7"/>
       <c r="BC30" s="7"/>
       <c r="BD30" s="7"/>
       <c r="BE30" s="7"/>
       <c r="BF30" s="7"/>
       <c r="BG30" s="7"/>
       <c r="BH30" s="7"/>
       <c r="BI30" s="7"/>
     </row>
     <row r="31" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="11" t="s">
-        <v>48</v>
+        <v>91</v>
       </c>
       <c r="C31" s="6">
         <v>2.91</v>
       </c>
       <c r="D31" s="6">
         <v>2.9</v>
       </c>
       <c r="E31" s="6">
         <v>2.9</v>
       </c>
       <c r="F31" s="6">
         <v>2.88</v>
       </c>
       <c r="G31" s="6">
         <v>2.88</v>
       </c>
       <c r="H31" s="6">
         <v>2.77</v>
       </c>
       <c r="I31" s="6">
         <v>2.68</v>
       </c>
       <c r="J31" s="6">
         <v>2.19</v>
       </c>
@@ -5049,88 +20741,72 @@
       </c>
       <c r="AJ31" s="7">
         <v>1.99</v>
       </c>
       <c r="AK31" s="7">
         <v>1.88</v>
       </c>
       <c r="AL31" s="7">
         <v>1.87</v>
       </c>
       <c r="AM31" s="7">
         <v>1.86</v>
       </c>
       <c r="AN31" s="7">
         <v>1.86</v>
       </c>
       <c r="AO31" s="7">
         <v>2.23</v>
       </c>
       <c r="AP31" s="7">
         <v>2.17</v>
       </c>
       <c r="AQ31" s="7">
         <v>2.1800000000000002</v>
       </c>
-      <c r="AR31" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR31" s="7"/>
+      <c r="AS31" s="7"/>
+      <c r="AT31" s="7"/>
+      <c r="AU31" s="7"/>
+      <c r="AV31" s="7"/>
+      <c r="AW31" s="7"/>
+      <c r="AX31" s="7"/>
+      <c r="AY31" s="7"/>
       <c r="AZ31" s="7"/>
       <c r="BA31" s="7"/>
       <c r="BB31" s="7"/>
       <c r="BC31" s="7"/>
       <c r="BD31" s="7"/>
       <c r="BE31" s="7"/>
       <c r="BF31" s="7"/>
       <c r="BG31" s="7"/>
       <c r="BH31" s="7"/>
       <c r="BI31" s="7"/>
     </row>
     <row r="32" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="11" t="s">
-        <v>49</v>
+        <v>92</v>
       </c>
       <c r="C32" s="6">
         <v>3.15</v>
       </c>
       <c r="D32" s="6">
         <v>3.1</v>
       </c>
       <c r="E32" s="6">
         <v>3.03</v>
       </c>
       <c r="F32" s="6">
         <v>3.14</v>
       </c>
       <c r="G32" s="6">
         <v>3.11</v>
       </c>
       <c r="H32" s="6">
         <v>3.12</v>
       </c>
       <c r="I32" s="6">
         <v>2.91</v>
       </c>
       <c r="J32" s="6">
         <v>2.9</v>
       </c>
@@ -5211,88 +20887,72 @@
       </c>
       <c r="AJ32" s="7">
         <v>2.82</v>
       </c>
       <c r="AK32" s="7">
         <v>2.96</v>
       </c>
       <c r="AL32" s="7">
         <v>2.97</v>
       </c>
       <c r="AM32" s="7">
         <v>3.31</v>
       </c>
       <c r="AN32" s="7">
         <v>3.16</v>
       </c>
       <c r="AO32" s="7">
         <v>3.07</v>
       </c>
       <c r="AP32" s="7">
         <v>3.06</v>
       </c>
       <c r="AQ32" s="7">
         <v>2.87</v>
       </c>
-      <c r="AR32" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR32" s="7"/>
+      <c r="AS32" s="7"/>
+      <c r="AT32" s="7"/>
+      <c r="AU32" s="7"/>
+      <c r="AV32" s="7"/>
+      <c r="AW32" s="7"/>
+      <c r="AX32" s="7"/>
+      <c r="AY32" s="7"/>
       <c r="AZ32" s="7"/>
       <c r="BA32" s="7"/>
       <c r="BB32" s="7"/>
       <c r="BC32" s="7"/>
       <c r="BD32" s="7"/>
       <c r="BE32" s="7"/>
       <c r="BF32" s="7"/>
       <c r="BG32" s="7"/>
       <c r="BH32" s="7"/>
       <c r="BI32" s="7"/>
     </row>
     <row r="33" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="11" t="s">
-        <v>36</v>
+        <v>79</v>
       </c>
       <c r="C33" s="6">
         <v>3.06</v>
       </c>
       <c r="D33" s="6">
         <v>3.02</v>
       </c>
       <c r="E33" s="6">
         <v>2.98</v>
       </c>
       <c r="F33" s="6">
         <v>3.04</v>
       </c>
       <c r="G33" s="6">
         <v>3.02</v>
       </c>
       <c r="H33" s="6">
         <v>3</v>
       </c>
       <c r="I33" s="6">
         <v>2.83</v>
       </c>
       <c r="J33" s="6">
         <v>2.74</v>
       </c>
@@ -5373,412 +21033,364 @@
       </c>
       <c r="AJ33" s="7">
         <v>2.71</v>
       </c>
       <c r="AK33" s="7">
         <v>2.83</v>
       </c>
       <c r="AL33" s="7">
         <v>2.83</v>
       </c>
       <c r="AM33" s="7">
         <v>3.17</v>
       </c>
       <c r="AN33" s="7">
         <v>3.02</v>
       </c>
       <c r="AO33" s="7">
         <v>3.01</v>
       </c>
       <c r="AP33" s="7">
         <v>3</v>
       </c>
       <c r="AQ33" s="7">
         <v>2.82</v>
       </c>
-      <c r="AR33" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR33" s="7"/>
+      <c r="AS33" s="7"/>
+      <c r="AT33" s="7"/>
+      <c r="AU33" s="7"/>
+      <c r="AV33" s="7"/>
+      <c r="AW33" s="7"/>
+      <c r="AX33" s="7"/>
+      <c r="AY33" s="7"/>
       <c r="AZ33" s="7"/>
       <c r="BA33" s="7"/>
       <c r="BB33" s="7"/>
       <c r="BC33" s="7"/>
       <c r="BD33" s="7"/>
       <c r="BE33" s="7"/>
       <c r="BF33" s="7"/>
       <c r="BG33" s="7"/>
       <c r="BH33" s="7"/>
       <c r="BI33" s="7"/>
     </row>
     <row r="34" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="11" t="s">
-        <v>37</v>
+        <v>80</v>
       </c>
       <c r="C34" s="6">
         <v>2.17</v>
       </c>
       <c r="D34" s="6">
         <v>2.19</v>
       </c>
       <c r="E34" s="6">
         <v>2.62</v>
       </c>
       <c r="F34" s="6">
         <v>2.62</v>
       </c>
       <c r="G34" s="6">
         <v>1.59</v>
       </c>
       <c r="H34" s="6">
         <v>1.75</v>
       </c>
       <c r="I34" s="6">
         <v>1.74</v>
       </c>
       <c r="J34" s="6">
         <v>1.74</v>
       </c>
       <c r="K34" s="6">
         <v>1.74</v>
       </c>
       <c r="L34" s="6">
         <v>0.38</v>
       </c>
       <c r="M34" s="6">
         <v>0.32</v>
       </c>
       <c r="N34" s="6">
         <v>0.28000000000000003</v>
       </c>
       <c r="O34" s="6">
         <v>0.28000000000000003</v>
       </c>
       <c r="P34" s="6">
         <v>0.27</v>
       </c>
       <c r="Q34" s="6">
         <v>0.26</v>
       </c>
       <c r="R34" s="6">
         <v>0.25</v>
       </c>
       <c r="S34" s="6" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="T34" s="6" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="U34" s="6" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="V34" s="6" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="W34" s="6" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="X34" s="6" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="Y34" s="6" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="Z34" s="6" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AA34" s="6" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AB34" s="6" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AC34" s="6" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AD34" s="6" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AE34" s="6">
         <v>1</v>
       </c>
       <c r="AF34" s="7">
         <v>1</v>
       </c>
       <c r="AG34" s="7">
         <v>0.96</v>
       </c>
       <c r="AH34" s="7">
         <v>0.96</v>
       </c>
       <c r="AI34" s="7">
         <v>0.96</v>
       </c>
       <c r="AJ34" s="7">
         <v>0.96</v>
       </c>
       <c r="AK34" s="7">
         <v>0.96</v>
       </c>
       <c r="AL34" s="7">
         <v>0.96</v>
       </c>
       <c r="AM34" s="7">
         <v>0.96</v>
       </c>
       <c r="AN34" s="7">
         <v>0.96</v>
       </c>
       <c r="AO34" s="7">
         <v>0.96</v>
       </c>
       <c r="AP34" s="7">
         <v>0.96</v>
       </c>
       <c r="AQ34" s="7">
         <v>0.96</v>
       </c>
-      <c r="AR34" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR34" s="7"/>
+      <c r="AS34" s="7"/>
+      <c r="AT34" s="7"/>
+      <c r="AU34" s="7"/>
+      <c r="AV34" s="7"/>
+      <c r="AW34" s="7"/>
+      <c r="AX34" s="7"/>
+      <c r="AY34" s="7"/>
       <c r="AZ34" s="7"/>
       <c r="BA34" s="7"/>
       <c r="BB34" s="7"/>
       <c r="BC34" s="7"/>
       <c r="BD34" s="7"/>
       <c r="BE34" s="7"/>
       <c r="BF34" s="7"/>
       <c r="BG34" s="7"/>
       <c r="BH34" s="7"/>
       <c r="BI34" s="7"/>
     </row>
     <row r="35" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="31" t="s">
-        <v>50</v>
+        <v>93</v>
       </c>
       <c r="C35" s="25" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D35" s="25" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="E35" s="25" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="F35" s="25" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="G35" s="25" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H35" s="25" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="I35" s="25" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="J35" s="25" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="K35" s="25" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="L35" s="25" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="M35" s="25" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="N35" s="25" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="O35" s="25" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="P35" s="25" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="Q35" s="25" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="R35" s="25" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="S35" s="25" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="T35" s="25" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="U35" s="25" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="V35" s="25" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="W35" s="25" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="X35" s="25" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="Y35" s="25" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="Z35" s="25" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AA35" s="25" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AB35" s="25" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AC35" s="25" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AD35" s="25" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AE35" s="25" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AF35" s="32" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AG35" s="25" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AH35" s="25" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AI35" s="25" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AJ35" s="25" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AK35" s="25" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AL35" s="25" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AM35" s="25" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AN35" s="25" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AO35" s="25" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AP35" s="25" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AQ35" s="25" t="s">
-        <v>25</v>
-[...24 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="AR35" s="7"/>
+      <c r="AS35" s="7"/>
+      <c r="AT35" s="7"/>
+      <c r="AU35" s="7"/>
+      <c r="AV35" s="7"/>
+      <c r="AW35" s="7"/>
+      <c r="AX35" s="7"/>
+      <c r="AY35" s="7"/>
       <c r="AZ35" s="7"/>
       <c r="BA35" s="7"/>
       <c r="BB35" s="7"/>
       <c r="BC35" s="7"/>
       <c r="BD35" s="7"/>
       <c r="BE35" s="7"/>
       <c r="BF35" s="7"/>
       <c r="BG35" s="7"/>
       <c r="BH35" s="7"/>
       <c r="BI35" s="7"/>
     </row>
     <row r="36" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="5" t="s">
-        <v>51</v>
+        <v>94</v>
       </c>
       <c r="C36" s="6">
         <v>7.02</v>
       </c>
       <c r="D36" s="6">
         <v>7</v>
       </c>
       <c r="E36" s="6">
         <v>6.98</v>
       </c>
       <c r="F36" s="6">
         <v>6.96</v>
       </c>
       <c r="G36" s="6">
         <v>6.87</v>
       </c>
       <c r="H36" s="6">
         <v>6.88</v>
       </c>
       <c r="I36" s="6">
         <v>6.86</v>
       </c>
       <c r="J36" s="6">
         <v>6.84</v>
       </c>
@@ -5859,88 +21471,72 @@
       </c>
       <c r="AJ36" s="7">
         <v>6.13</v>
       </c>
       <c r="AK36" s="7">
         <v>6.11</v>
       </c>
       <c r="AL36" s="7">
         <v>6.1</v>
       </c>
       <c r="AM36" s="7">
         <v>6.09</v>
       </c>
       <c r="AN36" s="7">
         <v>5.95</v>
       </c>
       <c r="AO36" s="7">
         <v>5.93</v>
       </c>
       <c r="AP36" s="7">
         <v>5.91</v>
       </c>
       <c r="AQ36" s="7">
         <v>5.89</v>
       </c>
-      <c r="AR36" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR36" s="7"/>
+      <c r="AS36" s="7"/>
+      <c r="AT36" s="7"/>
+      <c r="AU36" s="7"/>
+      <c r="AV36" s="7"/>
+      <c r="AW36" s="7"/>
+      <c r="AX36" s="7"/>
+      <c r="AY36" s="7"/>
       <c r="AZ36" s="7"/>
       <c r="BA36" s="7"/>
       <c r="BB36" s="7"/>
       <c r="BC36" s="7"/>
       <c r="BD36" s="7"/>
       <c r="BE36" s="7"/>
       <c r="BF36" s="7"/>
       <c r="BG36" s="7"/>
       <c r="BH36" s="7"/>
       <c r="BI36" s="7"/>
     </row>
     <row r="37" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="8" t="s">
-        <v>52</v>
+        <v>95</v>
       </c>
       <c r="C37" s="6">
         <v>7.2</v>
       </c>
       <c r="D37" s="6">
         <v>7.18</v>
       </c>
       <c r="E37" s="6">
         <v>7.17</v>
       </c>
       <c r="F37" s="6">
         <v>7.21</v>
       </c>
       <c r="G37" s="6">
         <v>7.16</v>
       </c>
       <c r="H37" s="6">
         <v>7.15</v>
       </c>
       <c r="I37" s="6">
         <v>7.15</v>
       </c>
       <c r="J37" s="6">
         <v>7.14</v>
       </c>
@@ -6021,88 +21617,72 @@
       </c>
       <c r="AJ37" s="7">
         <v>6.35</v>
       </c>
       <c r="AK37" s="7">
         <v>6.33</v>
       </c>
       <c r="AL37" s="7">
         <v>6.33</v>
       </c>
       <c r="AM37" s="7">
         <v>6.3</v>
       </c>
       <c r="AN37" s="7">
         <v>6.13</v>
       </c>
       <c r="AO37" s="7">
         <v>6.11</v>
       </c>
       <c r="AP37" s="7">
         <v>6.09</v>
       </c>
       <c r="AQ37" s="7">
         <v>6.07</v>
       </c>
-      <c r="AR37" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR37" s="7"/>
+      <c r="AS37" s="7"/>
+      <c r="AT37" s="7"/>
+      <c r="AU37" s="7"/>
+      <c r="AV37" s="7"/>
+      <c r="AW37" s="7"/>
+      <c r="AX37" s="7"/>
+      <c r="AY37" s="7"/>
       <c r="AZ37" s="7"/>
       <c r="BA37" s="7"/>
       <c r="BB37" s="7"/>
       <c r="BC37" s="7"/>
       <c r="BD37" s="7"/>
       <c r="BE37" s="7"/>
       <c r="BF37" s="7"/>
       <c r="BG37" s="7"/>
       <c r="BH37" s="7"/>
       <c r="BI37" s="7"/>
     </row>
     <row r="38" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="9" t="s">
-        <v>53</v>
+        <v>96</v>
       </c>
       <c r="C38" s="6">
         <v>5.78</v>
       </c>
       <c r="D38" s="6">
         <v>5.76</v>
       </c>
       <c r="E38" s="6">
         <v>5.75</v>
       </c>
       <c r="F38" s="6">
         <v>5.77</v>
       </c>
       <c r="G38" s="6">
         <v>5.74</v>
       </c>
       <c r="H38" s="6">
         <v>5.74</v>
       </c>
       <c r="I38" s="6">
         <v>5.74</v>
       </c>
       <c r="J38" s="6">
         <v>5.74</v>
       </c>
@@ -6183,88 +21763,72 @@
       </c>
       <c r="AJ38" s="7">
         <v>4.88</v>
       </c>
       <c r="AK38" s="7">
         <v>4.88</v>
       </c>
       <c r="AL38" s="7">
         <v>4.8899999999999997</v>
       </c>
       <c r="AM38" s="7">
         <v>4.88</v>
       </c>
       <c r="AN38" s="7">
         <v>4.74</v>
       </c>
       <c r="AO38" s="7">
         <v>4.74</v>
       </c>
       <c r="AP38" s="7">
         <v>4.72</v>
       </c>
       <c r="AQ38" s="7">
         <v>4.72</v>
       </c>
-      <c r="AR38" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR38" s="7"/>
+      <c r="AS38" s="7"/>
+      <c r="AT38" s="7"/>
+      <c r="AU38" s="7"/>
+      <c r="AV38" s="7"/>
+      <c r="AW38" s="7"/>
+      <c r="AX38" s="7"/>
+      <c r="AY38" s="7"/>
       <c r="AZ38" s="7"/>
       <c r="BA38" s="7"/>
       <c r="BB38" s="7"/>
       <c r="BC38" s="7"/>
       <c r="BD38" s="7"/>
       <c r="BE38" s="7"/>
       <c r="BF38" s="7"/>
       <c r="BG38" s="7"/>
       <c r="BH38" s="7"/>
       <c r="BI38" s="7"/>
     </row>
     <row r="39" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="10" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="C39" s="6">
         <v>7.04</v>
       </c>
       <c r="D39" s="6">
         <v>7.1</v>
       </c>
       <c r="E39" s="6">
         <v>7.12</v>
       </c>
       <c r="F39" s="6">
         <v>7.15</v>
       </c>
       <c r="G39" s="6">
         <v>6.16</v>
       </c>
       <c r="H39" s="6">
         <v>6.09</v>
       </c>
       <c r="I39" s="6">
         <v>7.08</v>
       </c>
       <c r="J39" s="6">
         <v>6.36</v>
       </c>
@@ -6345,88 +21909,72 @@
       </c>
       <c r="AJ39" s="7">
         <v>5.86</v>
       </c>
       <c r="AK39" s="7">
         <v>6.19</v>
       </c>
       <c r="AL39" s="7">
         <v>6.4</v>
       </c>
       <c r="AM39" s="7">
         <v>6.53</v>
       </c>
       <c r="AN39" s="7">
         <v>5.38</v>
       </c>
       <c r="AO39" s="7">
         <v>4.8600000000000003</v>
       </c>
       <c r="AP39" s="7">
         <v>4.5599999999999996</v>
       </c>
       <c r="AQ39" s="7">
         <v>4.92</v>
       </c>
-      <c r="AR39" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR39" s="7"/>
+      <c r="AS39" s="7"/>
+      <c r="AT39" s="7"/>
+      <c r="AU39" s="7"/>
+      <c r="AV39" s="7"/>
+      <c r="AW39" s="7"/>
+      <c r="AX39" s="7"/>
+      <c r="AY39" s="7"/>
       <c r="AZ39" s="7"/>
       <c r="BA39" s="7"/>
       <c r="BB39" s="7"/>
       <c r="BC39" s="7"/>
       <c r="BD39" s="7"/>
       <c r="BE39" s="7"/>
       <c r="BF39" s="7"/>
       <c r="BG39" s="7"/>
       <c r="BH39" s="7"/>
       <c r="BI39" s="7"/>
     </row>
     <row r="40" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="11" t="s">
-        <v>36</v>
+        <v>79</v>
       </c>
       <c r="C40" s="6">
         <v>7.55</v>
       </c>
       <c r="D40" s="6">
         <v>7.59</v>
       </c>
       <c r="E40" s="6">
         <v>7.64</v>
       </c>
       <c r="F40" s="6">
         <v>7.71</v>
       </c>
       <c r="G40" s="6">
         <v>6.16</v>
       </c>
       <c r="H40" s="6">
         <v>5.69</v>
       </c>
       <c r="I40" s="6">
         <v>6.17</v>
       </c>
       <c r="J40" s="6">
         <v>6.36</v>
       </c>
@@ -6507,160 +22055,144 @@
       </c>
       <c r="AJ40" s="7">
         <v>6.23</v>
       </c>
       <c r="AK40" s="7">
         <v>6.39</v>
       </c>
       <c r="AL40" s="7">
         <v>6.42</v>
       </c>
       <c r="AM40" s="7">
         <v>6.54</v>
       </c>
       <c r="AN40" s="7">
         <v>5.43</v>
       </c>
       <c r="AO40" s="7">
         <v>4.8899999999999997</v>
       </c>
       <c r="AP40" s="7">
         <v>4.5999999999999996</v>
       </c>
       <c r="AQ40" s="7">
         <v>5.34</v>
       </c>
-      <c r="AR40" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR40" s="7"/>
+      <c r="AS40" s="7"/>
+      <c r="AT40" s="7"/>
+      <c r="AU40" s="7"/>
+      <c r="AV40" s="7"/>
+      <c r="AW40" s="7"/>
+      <c r="AX40" s="7"/>
+      <c r="AY40" s="7"/>
       <c r="AZ40" s="7"/>
       <c r="BA40" s="7"/>
       <c r="BB40" s="7"/>
       <c r="BC40" s="7"/>
       <c r="BD40" s="7"/>
       <c r="BE40" s="7"/>
       <c r="BF40" s="7"/>
       <c r="BG40" s="7"/>
       <c r="BH40" s="7"/>
       <c r="BI40" s="7"/>
     </row>
     <row r="41" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="11" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="C41" s="6">
         <v>5.05</v>
       </c>
       <c r="D41" s="6">
         <v>5.05</v>
       </c>
       <c r="E41" s="6">
         <v>5.05</v>
       </c>
       <c r="F41" s="6">
         <v>5.05</v>
       </c>
       <c r="G41" s="6" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H41" s="6">
         <v>12.3</v>
       </c>
       <c r="I41" s="6">
         <v>12.3</v>
       </c>
       <c r="J41" s="6" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="K41" s="6" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="L41" s="6" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="M41" s="6" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="N41" s="6" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="O41" s="6" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="P41" s="6" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="Q41" s="6" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="R41" s="6" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="S41" s="6" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="T41" s="6" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="U41" s="6" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="V41" s="6" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="W41" s="6" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="X41" s="6" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="Y41" s="6" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="Z41" s="6" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AA41" s="6">
         <v>5.81</v>
       </c>
       <c r="AB41" s="6">
         <v>3.46</v>
       </c>
       <c r="AC41" s="6">
         <v>3.35</v>
       </c>
       <c r="AD41" s="6">
         <v>3.39</v>
       </c>
       <c r="AE41" s="6">
         <v>3.39</v>
       </c>
       <c r="AF41" s="7">
         <v>3.59</v>
       </c>
       <c r="AG41" s="7">
         <v>3.52</v>
       </c>
       <c r="AH41" s="7">
         <v>3.67</v>
       </c>
@@ -6669,88 +22201,72 @@
       </c>
       <c r="AJ41" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="AK41" s="7">
         <v>4.47</v>
       </c>
       <c r="AL41" s="7">
         <v>5.98</v>
       </c>
       <c r="AM41" s="7">
         <v>0</v>
       </c>
       <c r="AN41" s="7">
         <v>0</v>
       </c>
       <c r="AO41" s="7">
         <v>0</v>
       </c>
       <c r="AP41" s="7">
         <v>3.24</v>
       </c>
       <c r="AQ41" s="7">
         <v>3.25</v>
       </c>
-      <c r="AR41" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR41" s="7"/>
+      <c r="AS41" s="7"/>
+      <c r="AT41" s="7"/>
+      <c r="AU41" s="7"/>
+      <c r="AV41" s="7"/>
+      <c r="AW41" s="7"/>
+      <c r="AX41" s="7"/>
+      <c r="AY41" s="7"/>
       <c r="AZ41" s="7"/>
       <c r="BA41" s="7"/>
       <c r="BB41" s="7"/>
       <c r="BC41" s="7"/>
       <c r="BD41" s="7"/>
       <c r="BE41" s="7"/>
       <c r="BF41" s="7"/>
       <c r="BG41" s="7"/>
       <c r="BH41" s="7"/>
       <c r="BI41" s="7"/>
     </row>
     <row r="42" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="10" t="s">
-        <v>56</v>
+        <v>99</v>
       </c>
       <c r="C42" s="6">
         <v>5.78</v>
       </c>
       <c r="D42" s="6">
         <v>5.76</v>
       </c>
       <c r="E42" s="6">
         <v>5.75</v>
       </c>
       <c r="F42" s="6">
         <v>5.77</v>
       </c>
       <c r="G42" s="6">
         <v>5.74</v>
       </c>
       <c r="H42" s="6">
         <v>5.74</v>
       </c>
       <c r="I42" s="6">
         <v>5.74</v>
       </c>
       <c r="J42" s="6">
         <v>5.74</v>
       </c>
@@ -6831,88 +22347,72 @@
       </c>
       <c r="AJ42" s="7">
         <v>4.88</v>
       </c>
       <c r="AK42" s="7">
         <v>4.88</v>
       </c>
       <c r="AL42" s="7">
         <v>4.8899999999999997</v>
       </c>
       <c r="AM42" s="7">
         <v>4.88</v>
       </c>
       <c r="AN42" s="7">
         <v>4.74</v>
       </c>
       <c r="AO42" s="7">
         <v>4.74</v>
       </c>
       <c r="AP42" s="7">
         <v>4.72</v>
       </c>
       <c r="AQ42" s="7">
         <v>4.72</v>
       </c>
-      <c r="AR42" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR42" s="7"/>
+      <c r="AS42" s="7"/>
+      <c r="AT42" s="7"/>
+      <c r="AU42" s="7"/>
+      <c r="AV42" s="7"/>
+      <c r="AW42" s="7"/>
+      <c r="AX42" s="7"/>
+      <c r="AY42" s="7"/>
       <c r="AZ42" s="7"/>
       <c r="BA42" s="7"/>
       <c r="BB42" s="7"/>
       <c r="BC42" s="7"/>
       <c r="BD42" s="7"/>
       <c r="BE42" s="7"/>
       <c r="BF42" s="7"/>
       <c r="BG42" s="7"/>
       <c r="BH42" s="7"/>
       <c r="BI42" s="7"/>
     </row>
     <row r="43" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="11" t="s">
-        <v>57</v>
+        <v>100</v>
       </c>
       <c r="C43" s="6">
         <v>6.27</v>
       </c>
       <c r="D43" s="6">
         <v>6.13</v>
       </c>
       <c r="E43" s="6">
         <v>6.09</v>
       </c>
       <c r="F43" s="6">
         <v>6.11</v>
       </c>
       <c r="G43" s="6">
         <v>6.02</v>
       </c>
       <c r="H43" s="6">
         <v>6.05</v>
       </c>
       <c r="I43" s="6">
         <v>6.05</v>
       </c>
       <c r="J43" s="6">
         <v>6.03</v>
       </c>
@@ -6993,88 +22493,72 @@
       </c>
       <c r="AJ43" s="7">
         <v>5</v>
       </c>
       <c r="AK43" s="7">
         <v>4.93</v>
       </c>
       <c r="AL43" s="7">
         <v>5.0199999999999996</v>
       </c>
       <c r="AM43" s="7">
         <v>5</v>
       </c>
       <c r="AN43" s="7">
         <v>4.93</v>
       </c>
       <c r="AO43" s="7">
         <v>4.92</v>
       </c>
       <c r="AP43" s="7">
         <v>4.9000000000000004</v>
       </c>
       <c r="AQ43" s="7">
         <v>4.9000000000000004</v>
       </c>
-      <c r="AR43" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR43" s="7"/>
+      <c r="AS43" s="7"/>
+      <c r="AT43" s="7"/>
+      <c r="AU43" s="7"/>
+      <c r="AV43" s="7"/>
+      <c r="AW43" s="7"/>
+      <c r="AX43" s="7"/>
+      <c r="AY43" s="7"/>
       <c r="AZ43" s="7"/>
       <c r="BA43" s="7"/>
       <c r="BB43" s="7"/>
       <c r="BC43" s="7"/>
       <c r="BD43" s="7"/>
       <c r="BE43" s="7"/>
       <c r="BF43" s="7"/>
       <c r="BG43" s="7"/>
       <c r="BH43" s="7"/>
       <c r="BI43" s="7"/>
     </row>
     <row r="44" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="11" t="s">
-        <v>58</v>
+        <v>101</v>
       </c>
       <c r="C44" s="6">
         <v>5.77</v>
       </c>
       <c r="D44" s="6">
         <v>5.76</v>
       </c>
       <c r="E44" s="6">
         <v>5.75</v>
       </c>
       <c r="F44" s="6">
         <v>5.77</v>
       </c>
       <c r="G44" s="6">
         <v>5.74</v>
       </c>
       <c r="H44" s="6">
         <v>5.74</v>
       </c>
       <c r="I44" s="6">
         <v>5.74</v>
       </c>
       <c r="J44" s="6">
         <v>5.74</v>
       </c>
@@ -7155,88 +22639,72 @@
       </c>
       <c r="AJ44" s="7">
         <v>4.88</v>
       </c>
       <c r="AK44" s="7">
         <v>4.88</v>
       </c>
       <c r="AL44" s="7">
         <v>4.8899999999999997</v>
       </c>
       <c r="AM44" s="7">
         <v>4.88</v>
       </c>
       <c r="AN44" s="7">
         <v>4.74</v>
       </c>
       <c r="AO44" s="7">
         <v>4.74</v>
       </c>
       <c r="AP44" s="7">
         <v>4.72</v>
       </c>
       <c r="AQ44" s="7">
         <v>4.72</v>
       </c>
-      <c r="AR44" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR44" s="7"/>
+      <c r="AS44" s="7"/>
+      <c r="AT44" s="7"/>
+      <c r="AU44" s="7"/>
+      <c r="AV44" s="7"/>
+      <c r="AW44" s="7"/>
+      <c r="AX44" s="7"/>
+      <c r="AY44" s="7"/>
       <c r="AZ44" s="7"/>
       <c r="BA44" s="7"/>
       <c r="BB44" s="7"/>
       <c r="BC44" s="7"/>
       <c r="BD44" s="7"/>
       <c r="BE44" s="7"/>
       <c r="BF44" s="7"/>
       <c r="BG44" s="7"/>
       <c r="BH44" s="7"/>
       <c r="BI44" s="7"/>
     </row>
     <row r="45" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="11" t="s">
-        <v>36</v>
+        <v>79</v>
       </c>
       <c r="C45" s="6">
         <v>6.09</v>
       </c>
       <c r="D45" s="6">
         <v>6.08</v>
       </c>
       <c r="E45" s="6">
         <v>6.06</v>
       </c>
       <c r="F45" s="6">
         <v>6.06</v>
       </c>
       <c r="G45" s="6">
         <v>6.04</v>
       </c>
       <c r="H45" s="6">
         <v>6.03</v>
       </c>
       <c r="I45" s="6">
         <v>6.02</v>
       </c>
       <c r="J45" s="6">
         <v>6.01</v>
       </c>
@@ -7317,88 +22785,72 @@
       </c>
       <c r="AJ45" s="7">
         <v>5.75</v>
       </c>
       <c r="AK45" s="7">
         <v>5.75</v>
       </c>
       <c r="AL45" s="7">
         <v>5.75</v>
       </c>
       <c r="AM45" s="7">
         <v>5.73</v>
       </c>
       <c r="AN45" s="7">
         <v>5.63</v>
       </c>
       <c r="AO45" s="7">
         <v>5.6</v>
       </c>
       <c r="AP45" s="7">
         <v>5.59</v>
       </c>
       <c r="AQ45" s="7">
         <v>5.58</v>
       </c>
-      <c r="AR45" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR45" s="7"/>
+      <c r="AS45" s="7"/>
+      <c r="AT45" s="7"/>
+      <c r="AU45" s="7"/>
+      <c r="AV45" s="7"/>
+      <c r="AW45" s="7"/>
+      <c r="AX45" s="7"/>
+      <c r="AY45" s="7"/>
       <c r="AZ45" s="7"/>
       <c r="BA45" s="7"/>
       <c r="BB45" s="7"/>
       <c r="BC45" s="7"/>
       <c r="BD45" s="7"/>
       <c r="BE45" s="7"/>
       <c r="BF45" s="7"/>
       <c r="BG45" s="7"/>
       <c r="BH45" s="7"/>
       <c r="BI45" s="7"/>
     </row>
     <row r="46" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="11" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="C46" s="6">
         <v>5.32</v>
       </c>
       <c r="D46" s="6">
         <v>5.31</v>
       </c>
       <c r="E46" s="6">
         <v>5.31</v>
       </c>
       <c r="F46" s="6">
         <v>5.35</v>
       </c>
       <c r="G46" s="6">
         <v>5.31</v>
       </c>
       <c r="H46" s="6">
         <v>5.32</v>
       </c>
       <c r="I46" s="6">
         <v>5.32</v>
       </c>
       <c r="J46" s="6">
         <v>5.33</v>
       </c>
@@ -7479,88 +22931,72 @@
       </c>
       <c r="AJ46" s="7">
         <v>3.26</v>
       </c>
       <c r="AK46" s="7">
         <v>3.26</v>
       </c>
       <c r="AL46" s="7">
         <v>3.26</v>
       </c>
       <c r="AM46" s="7">
         <v>3.26</v>
       </c>
       <c r="AN46" s="7">
         <v>3.26</v>
       </c>
       <c r="AO46" s="7">
         <v>3.26</v>
       </c>
       <c r="AP46" s="7">
         <v>3.26</v>
       </c>
       <c r="AQ46" s="7">
         <v>3.24</v>
       </c>
-      <c r="AR46" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR46" s="7"/>
+      <c r="AS46" s="7"/>
+      <c r="AT46" s="7"/>
+      <c r="AU46" s="7"/>
+      <c r="AV46" s="7"/>
+      <c r="AW46" s="7"/>
+      <c r="AX46" s="7"/>
+      <c r="AY46" s="7"/>
       <c r="AZ46" s="7"/>
       <c r="BA46" s="7"/>
       <c r="BB46" s="7"/>
       <c r="BC46" s="7"/>
       <c r="BD46" s="7"/>
       <c r="BE46" s="7"/>
       <c r="BF46" s="7"/>
       <c r="BG46" s="7"/>
       <c r="BH46" s="7"/>
       <c r="BI46" s="7"/>
     </row>
     <row r="47" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="9" t="s">
-        <v>59</v>
+        <v>102</v>
       </c>
       <c r="C47" s="6">
         <v>9.32</v>
       </c>
       <c r="D47" s="6">
         <v>9.2899999999999991</v>
       </c>
       <c r="E47" s="6">
         <v>9.27</v>
       </c>
       <c r="F47" s="6">
         <v>9.34</v>
       </c>
       <c r="G47" s="6">
         <v>9.24</v>
       </c>
       <c r="H47" s="6">
         <v>9.24</v>
       </c>
       <c r="I47" s="6">
         <v>9.24</v>
       </c>
       <c r="J47" s="6">
         <v>9.2200000000000006</v>
       </c>
@@ -7641,88 +23077,72 @@
       </c>
       <c r="AJ47" s="7">
         <v>8.84</v>
       </c>
       <c r="AK47" s="7">
         <v>8.81</v>
       </c>
       <c r="AL47" s="7">
         <v>8.82</v>
       </c>
       <c r="AM47" s="7">
         <v>8.7799999999999994</v>
       </c>
       <c r="AN47" s="7">
         <v>8.69</v>
       </c>
       <c r="AO47" s="7">
         <v>8.64</v>
       </c>
       <c r="AP47" s="7">
         <v>8.61</v>
       </c>
       <c r="AQ47" s="7">
         <v>8.58</v>
       </c>
-      <c r="AR47" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR47" s="7"/>
+      <c r="AS47" s="7"/>
+      <c r="AT47" s="7"/>
+      <c r="AU47" s="7"/>
+      <c r="AV47" s="7"/>
+      <c r="AW47" s="7"/>
+      <c r="AX47" s="7"/>
+      <c r="AY47" s="7"/>
       <c r="AZ47" s="7"/>
       <c r="BA47" s="7"/>
       <c r="BB47" s="7"/>
       <c r="BC47" s="7"/>
       <c r="BD47" s="7"/>
       <c r="BE47" s="7"/>
       <c r="BF47" s="7"/>
       <c r="BG47" s="7"/>
       <c r="BH47" s="7"/>
       <c r="BI47" s="7"/>
     </row>
     <row r="48" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="10" t="s">
-        <v>60</v>
+        <v>103</v>
       </c>
       <c r="C48" s="6">
         <v>8.5</v>
       </c>
       <c r="D48" s="6">
         <v>8.32</v>
       </c>
       <c r="E48" s="6">
         <v>8.2100000000000009</v>
       </c>
       <c r="F48" s="6">
         <v>8.19</v>
       </c>
       <c r="G48" s="6">
         <v>8.3800000000000008</v>
       </c>
       <c r="H48" s="6">
         <v>8.26</v>
       </c>
       <c r="I48" s="6">
         <v>8.43</v>
       </c>
       <c r="J48" s="6">
         <v>8.3000000000000007</v>
       </c>
@@ -7803,88 +23223,72 @@
       </c>
       <c r="AJ48" s="7">
         <v>6.65</v>
       </c>
       <c r="AK48" s="7">
         <v>6.89</v>
       </c>
       <c r="AL48" s="7">
         <v>6.99</v>
       </c>
       <c r="AM48" s="7">
         <v>6.91</v>
       </c>
       <c r="AN48" s="7">
         <v>6.9</v>
       </c>
       <c r="AO48" s="7">
         <v>6.79</v>
       </c>
       <c r="AP48" s="7">
         <v>6.7</v>
       </c>
       <c r="AQ48" s="7">
         <v>6.57</v>
       </c>
-      <c r="AR48" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR48" s="7"/>
+      <c r="AS48" s="7"/>
+      <c r="AT48" s="7"/>
+      <c r="AU48" s="7"/>
+      <c r="AV48" s="7"/>
+      <c r="AW48" s="7"/>
+      <c r="AX48" s="7"/>
+      <c r="AY48" s="7"/>
       <c r="AZ48" s="7"/>
       <c r="BA48" s="7"/>
       <c r="BB48" s="7"/>
       <c r="BC48" s="7"/>
       <c r="BD48" s="7"/>
       <c r="BE48" s="7"/>
       <c r="BF48" s="7"/>
       <c r="BG48" s="7"/>
       <c r="BH48" s="7"/>
       <c r="BI48" s="7"/>
     </row>
     <row r="49" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="11" t="s">
-        <v>36</v>
+        <v>79</v>
       </c>
       <c r="C49" s="6">
         <v>8.6199999999999992</v>
       </c>
       <c r="D49" s="6">
         <v>8.44</v>
       </c>
       <c r="E49" s="6">
         <v>8.32</v>
       </c>
       <c r="F49" s="6">
         <v>8.2899999999999991</v>
       </c>
       <c r="G49" s="6">
         <v>8.5</v>
       </c>
       <c r="H49" s="6">
         <v>8.3699999999999992</v>
       </c>
       <c r="I49" s="6">
         <v>8.5399999999999991</v>
       </c>
       <c r="J49" s="6">
         <v>8.42</v>
       </c>
@@ -7965,88 +23369,72 @@
       </c>
       <c r="AJ49" s="7">
         <v>6.77</v>
       </c>
       <c r="AK49" s="7">
         <v>6.93</v>
       </c>
       <c r="AL49" s="7">
         <v>7.05</v>
       </c>
       <c r="AM49" s="7">
         <v>6.94</v>
       </c>
       <c r="AN49" s="7">
         <v>6.95</v>
       </c>
       <c r="AO49" s="7">
         <v>6.84</v>
       </c>
       <c r="AP49" s="7">
         <v>6.74</v>
       </c>
       <c r="AQ49" s="7">
         <v>6.59</v>
       </c>
-      <c r="AR49" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR49" s="7"/>
+      <c r="AS49" s="7"/>
+      <c r="AT49" s="7"/>
+      <c r="AU49" s="7"/>
+      <c r="AV49" s="7"/>
+      <c r="AW49" s="7"/>
+      <c r="AX49" s="7"/>
+      <c r="AY49" s="7"/>
       <c r="AZ49" s="7"/>
       <c r="BA49" s="7"/>
       <c r="BB49" s="7"/>
       <c r="BC49" s="7"/>
       <c r="BD49" s="7"/>
       <c r="BE49" s="7"/>
       <c r="BF49" s="7"/>
       <c r="BG49" s="7"/>
       <c r="BH49" s="7"/>
       <c r="BI49" s="7"/>
     </row>
     <row r="50" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="11" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="C50" s="6">
         <v>9.75</v>
       </c>
       <c r="D50" s="6">
         <v>9.75</v>
       </c>
       <c r="E50" s="6">
         <v>9.9499999999999993</v>
       </c>
       <c r="F50" s="6">
         <v>10.56</v>
       </c>
       <c r="G50" s="6">
         <v>7.01</v>
       </c>
       <c r="H50" s="6">
         <v>7.03</v>
       </c>
       <c r="I50" s="6">
         <v>7.01</v>
       </c>
       <c r="J50" s="6">
         <v>7.06</v>
       </c>
@@ -8086,129 +23474,113 @@
       <c r="V50" s="6">
         <v>10.26</v>
       </c>
       <c r="W50" s="6">
         <v>10</v>
       </c>
       <c r="X50" s="6">
         <v>4.6100000000000003</v>
       </c>
       <c r="Y50" s="6">
         <v>4.42</v>
       </c>
       <c r="Z50" s="6">
         <v>4.22</v>
       </c>
       <c r="AA50" s="6">
         <v>4.0599999999999996</v>
       </c>
       <c r="AB50" s="6">
         <v>4.5</v>
       </c>
       <c r="AC50" s="6">
         <v>4.5</v>
       </c>
       <c r="AD50" s="6" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AE50" s="6" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AF50" s="7">
         <v>3.5</v>
       </c>
       <c r="AG50" s="7">
         <v>3.5</v>
       </c>
       <c r="AH50" s="7">
         <v>3.5</v>
       </c>
       <c r="AI50" s="7">
         <v>3.5</v>
       </c>
       <c r="AJ50" s="7">
         <v>3.45</v>
       </c>
       <c r="AK50" s="7">
         <v>7.07</v>
       </c>
       <c r="AL50" s="7">
         <v>6.78</v>
       </c>
       <c r="AM50" s="7">
         <v>8.24</v>
       </c>
       <c r="AN50" s="7">
         <v>7.35</v>
       </c>
       <c r="AO50" s="7">
         <v>8.92</v>
       </c>
       <c r="AP50" s="7">
         <v>8.98</v>
       </c>
       <c r="AQ50" s="7">
         <v>8.9</v>
       </c>
-      <c r="AR50" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR50" s="7"/>
+      <c r="AS50" s="7"/>
+      <c r="AT50" s="7"/>
+      <c r="AU50" s="7"/>
+      <c r="AV50" s="7"/>
+      <c r="AW50" s="7"/>
+      <c r="AX50" s="7"/>
+      <c r="AY50" s="7"/>
       <c r="AZ50" s="7"/>
       <c r="BA50" s="7"/>
       <c r="BB50" s="7"/>
       <c r="BC50" s="7"/>
       <c r="BD50" s="7"/>
       <c r="BE50" s="7"/>
       <c r="BF50" s="7"/>
       <c r="BG50" s="7"/>
       <c r="BH50" s="7"/>
       <c r="BI50" s="7"/>
     </row>
     <row r="51" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="10" t="s">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="C51" s="6">
         <v>9.33</v>
       </c>
       <c r="D51" s="6">
         <v>9.3000000000000007</v>
       </c>
       <c r="E51" s="6">
         <v>9.2799999999999994</v>
       </c>
       <c r="F51" s="6">
         <v>9.35</v>
       </c>
       <c r="G51" s="6">
         <v>9.25</v>
       </c>
       <c r="H51" s="6">
         <v>9.25</v>
       </c>
       <c r="I51" s="6">
         <v>9.25</v>
       </c>
       <c r="J51" s="6">
         <v>9.24</v>
       </c>
@@ -8289,88 +23661,72 @@
       </c>
       <c r="AJ51" s="7">
         <v>8.86</v>
       </c>
       <c r="AK51" s="7">
         <v>8.83</v>
       </c>
       <c r="AL51" s="7">
         <v>8.84</v>
       </c>
       <c r="AM51" s="7">
         <v>8.8000000000000007</v>
       </c>
       <c r="AN51" s="7">
         <v>8.6999999999999993</v>
       </c>
       <c r="AO51" s="7">
         <v>8.66</v>
       </c>
       <c r="AP51" s="7">
         <v>8.6300000000000008</v>
       </c>
       <c r="AQ51" s="7">
         <v>8.59</v>
       </c>
-      <c r="AR51" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR51" s="7"/>
+      <c r="AS51" s="7"/>
+      <c r="AT51" s="7"/>
+      <c r="AU51" s="7"/>
+      <c r="AV51" s="7"/>
+      <c r="AW51" s="7"/>
+      <c r="AX51" s="7"/>
+      <c r="AY51" s="7"/>
       <c r="AZ51" s="7"/>
       <c r="BA51" s="7"/>
       <c r="BB51" s="7"/>
       <c r="BC51" s="7"/>
       <c r="BD51" s="7"/>
       <c r="BE51" s="7"/>
       <c r="BF51" s="7"/>
       <c r="BG51" s="7"/>
       <c r="BH51" s="7"/>
       <c r="BI51" s="7"/>
     </row>
     <row r="52" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="11" t="s">
-        <v>62</v>
+        <v>105</v>
       </c>
       <c r="C52" s="6">
         <v>9.49</v>
       </c>
       <c r="D52" s="6">
         <v>9.43</v>
       </c>
       <c r="E52" s="6">
         <v>9.4</v>
       </c>
       <c r="F52" s="6">
         <v>9.42</v>
       </c>
       <c r="G52" s="6">
         <v>9.35</v>
       </c>
       <c r="H52" s="6">
         <v>9.35</v>
       </c>
       <c r="I52" s="6">
         <v>9.34</v>
       </c>
       <c r="J52" s="6">
         <v>9.31</v>
       </c>
@@ -8451,88 +23807,72 @@
       </c>
       <c r="AJ52" s="7">
         <v>8.44</v>
       </c>
       <c r="AK52" s="7">
         <v>8.3800000000000008</v>
       </c>
       <c r="AL52" s="7">
         <v>8.33</v>
       </c>
       <c r="AM52" s="7">
         <v>8.27</v>
       </c>
       <c r="AN52" s="7">
         <v>8.1999999999999993</v>
       </c>
       <c r="AO52" s="7">
         <v>8.1300000000000008</v>
       </c>
       <c r="AP52" s="7">
         <v>8.07</v>
       </c>
       <c r="AQ52" s="7">
         <v>8</v>
       </c>
-      <c r="AR52" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR52" s="7"/>
+      <c r="AS52" s="7"/>
+      <c r="AT52" s="7"/>
+      <c r="AU52" s="7"/>
+      <c r="AV52" s="7"/>
+      <c r="AW52" s="7"/>
+      <c r="AX52" s="7"/>
+      <c r="AY52" s="7"/>
       <c r="AZ52" s="7"/>
       <c r="BA52" s="7"/>
       <c r="BB52" s="7"/>
       <c r="BC52" s="7"/>
       <c r="BD52" s="7"/>
       <c r="BE52" s="7"/>
       <c r="BF52" s="7"/>
       <c r="BG52" s="7"/>
       <c r="BH52" s="7"/>
       <c r="BI52" s="7"/>
     </row>
     <row r="53" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="11" t="s">
-        <v>63</v>
+        <v>106</v>
       </c>
       <c r="C53" s="6">
         <v>9.3000000000000007</v>
       </c>
       <c r="D53" s="6">
         <v>9.2799999999999994</v>
       </c>
       <c r="E53" s="6">
         <v>9.26</v>
       </c>
       <c r="F53" s="6">
         <v>9.34</v>
       </c>
       <c r="G53" s="6">
         <v>9.24</v>
       </c>
       <c r="H53" s="6">
         <v>9.23</v>
       </c>
       <c r="I53" s="6">
         <v>9.23</v>
       </c>
       <c r="J53" s="6">
         <v>9.2200000000000006</v>
       </c>
@@ -8613,88 +23953,72 @@
       </c>
       <c r="AJ53" s="7">
         <v>8.91</v>
       </c>
       <c r="AK53" s="7">
         <v>8.8800000000000008</v>
       </c>
       <c r="AL53" s="7">
         <v>8.9</v>
       </c>
       <c r="AM53" s="7">
         <v>8.86</v>
       </c>
       <c r="AN53" s="7">
         <v>8.76</v>
       </c>
       <c r="AO53" s="7">
         <v>8.7200000000000006</v>
       </c>
       <c r="AP53" s="7">
         <v>8.69</v>
       </c>
       <c r="AQ53" s="7">
         <v>8.66</v>
       </c>
-      <c r="AR53" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR53" s="7"/>
+      <c r="AS53" s="7"/>
+      <c r="AT53" s="7"/>
+      <c r="AU53" s="7"/>
+      <c r="AV53" s="7"/>
+      <c r="AW53" s="7"/>
+      <c r="AX53" s="7"/>
+      <c r="AY53" s="7"/>
       <c r="AZ53" s="7"/>
       <c r="BA53" s="7"/>
       <c r="BB53" s="7"/>
       <c r="BC53" s="7"/>
       <c r="BD53" s="7"/>
       <c r="BE53" s="7"/>
       <c r="BF53" s="7"/>
       <c r="BG53" s="7"/>
       <c r="BH53" s="7"/>
       <c r="BI53" s="7"/>
     </row>
     <row r="54" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="11" t="s">
-        <v>36</v>
+        <v>79</v>
       </c>
       <c r="C54" s="6">
         <v>9.5</v>
       </c>
       <c r="D54" s="6">
         <v>9.48</v>
       </c>
       <c r="E54" s="6">
         <v>9.4499999999999993</v>
       </c>
       <c r="F54" s="6">
         <v>9.49</v>
       </c>
       <c r="G54" s="6">
         <v>9.41</v>
       </c>
       <c r="H54" s="6">
         <v>9.4</v>
       </c>
       <c r="I54" s="6">
         <v>9.39</v>
       </c>
       <c r="J54" s="6">
         <v>9.3699999999999992</v>
       </c>
@@ -8775,88 +24099,72 @@
       </c>
       <c r="AJ54" s="7">
         <v>8.93</v>
       </c>
       <c r="AK54" s="7">
         <v>8.9</v>
       </c>
       <c r="AL54" s="7">
         <v>8.8800000000000008</v>
       </c>
       <c r="AM54" s="7">
         <v>8.84</v>
       </c>
       <c r="AN54" s="7">
         <v>8.75</v>
       </c>
       <c r="AO54" s="7">
         <v>8.69</v>
       </c>
       <c r="AP54" s="7">
         <v>8.67</v>
       </c>
       <c r="AQ54" s="7">
         <v>8.6300000000000008</v>
       </c>
-      <c r="AR54" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR54" s="7"/>
+      <c r="AS54" s="7"/>
+      <c r="AT54" s="7"/>
+      <c r="AU54" s="7"/>
+      <c r="AV54" s="7"/>
+      <c r="AW54" s="7"/>
+      <c r="AX54" s="7"/>
+      <c r="AY54" s="7"/>
       <c r="AZ54" s="7"/>
       <c r="BA54" s="7"/>
       <c r="BB54" s="7"/>
       <c r="BC54" s="7"/>
       <c r="BD54" s="7"/>
       <c r="BE54" s="7"/>
       <c r="BF54" s="7"/>
       <c r="BG54" s="7"/>
       <c r="BH54" s="7"/>
       <c r="BI54" s="7"/>
     </row>
     <row r="55" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="11" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="C55" s="6">
         <v>7.54</v>
       </c>
       <c r="D55" s="6">
         <v>7.46</v>
       </c>
       <c r="E55" s="6">
         <v>7.43</v>
       </c>
       <c r="F55" s="6">
         <v>7.48</v>
       </c>
       <c r="G55" s="6">
         <v>7.43</v>
       </c>
       <c r="H55" s="6">
         <v>7.42</v>
       </c>
       <c r="I55" s="6">
         <v>7.42</v>
       </c>
       <c r="J55" s="6">
         <v>7.41</v>
       </c>
@@ -8937,88 +24245,72 @@
       </c>
       <c r="AJ55" s="7">
         <v>6.67</v>
       </c>
       <c r="AK55" s="7">
         <v>6.62</v>
       </c>
       <c r="AL55" s="7">
         <v>7.23</v>
       </c>
       <c r="AM55" s="7">
         <v>7.21</v>
       </c>
       <c r="AN55" s="7">
         <v>7.14</v>
       </c>
       <c r="AO55" s="7">
         <v>7.29</v>
       </c>
       <c r="AP55" s="7">
         <v>7.26</v>
       </c>
       <c r="AQ55" s="7">
         <v>7.13</v>
       </c>
-      <c r="AR55" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR55" s="7"/>
+      <c r="AS55" s="7"/>
+      <c r="AT55" s="7"/>
+      <c r="AU55" s="7"/>
+      <c r="AV55" s="7"/>
+      <c r="AW55" s="7"/>
+      <c r="AX55" s="7"/>
+      <c r="AY55" s="7"/>
       <c r="AZ55" s="7"/>
       <c r="BA55" s="7"/>
       <c r="BB55" s="7"/>
       <c r="BC55" s="7"/>
       <c r="BD55" s="7"/>
       <c r="BE55" s="7"/>
       <c r="BF55" s="7"/>
       <c r="BG55" s="7"/>
       <c r="BH55" s="7"/>
       <c r="BI55" s="7"/>
     </row>
     <row r="56" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="10" t="s">
-        <v>64</v>
+        <v>107</v>
       </c>
       <c r="C56" s="6">
         <v>6.81</v>
       </c>
       <c r="D56" s="6">
         <v>6.79</v>
       </c>
       <c r="E56" s="6">
         <v>6.73</v>
       </c>
       <c r="F56" s="6">
         <v>6.71</v>
       </c>
       <c r="G56" s="6">
         <v>6.68</v>
       </c>
       <c r="H56" s="6">
         <v>6.66</v>
       </c>
       <c r="I56" s="6">
         <v>6.69</v>
       </c>
       <c r="J56" s="6">
         <v>6.59</v>
       </c>
@@ -9099,88 +24391,72 @@
       </c>
       <c r="AJ56" s="7">
         <v>6.2</v>
       </c>
       <c r="AK56" s="7">
         <v>6.14</v>
       </c>
       <c r="AL56" s="7">
         <v>6.13</v>
       </c>
       <c r="AM56" s="7">
         <v>6.12</v>
       </c>
       <c r="AN56" s="7">
         <v>6.08</v>
       </c>
       <c r="AO56" s="7">
         <v>6.07</v>
       </c>
       <c r="AP56" s="7">
         <v>6.07</v>
       </c>
       <c r="AQ56" s="7">
         <v>6.03</v>
       </c>
-      <c r="AR56" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR56" s="7"/>
+      <c r="AS56" s="7"/>
+      <c r="AT56" s="7"/>
+      <c r="AU56" s="7"/>
+      <c r="AV56" s="7"/>
+      <c r="AW56" s="7"/>
+      <c r="AX56" s="7"/>
+      <c r="AY56" s="7"/>
       <c r="AZ56" s="7"/>
       <c r="BA56" s="7"/>
       <c r="BB56" s="7"/>
       <c r="BC56" s="7"/>
       <c r="BD56" s="7"/>
       <c r="BE56" s="7"/>
       <c r="BF56" s="7"/>
       <c r="BG56" s="7"/>
       <c r="BH56" s="7"/>
       <c r="BI56" s="7"/>
     </row>
     <row r="57" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="8" t="s">
-        <v>65</v>
+        <v>108</v>
       </c>
       <c r="C57" s="6">
         <v>6.64</v>
       </c>
       <c r="D57" s="6">
         <v>6.63</v>
       </c>
       <c r="E57" s="6">
         <v>6.6</v>
       </c>
       <c r="F57" s="6">
         <v>6.49</v>
       </c>
       <c r="G57" s="6">
         <v>6.29</v>
       </c>
       <c r="H57" s="6">
         <v>6.29</v>
       </c>
       <c r="I57" s="6">
         <v>6.22</v>
       </c>
       <c r="J57" s="6">
         <v>6.15</v>
       </c>
@@ -9261,88 +24537,72 @@
       </c>
       <c r="AJ57" s="7">
         <v>5.56</v>
       </c>
       <c r="AK57" s="7">
         <v>5.53</v>
       </c>
       <c r="AL57" s="7">
         <v>5.5</v>
       </c>
       <c r="AM57" s="7">
         <v>5.53</v>
       </c>
       <c r="AN57" s="7">
         <v>5.45</v>
       </c>
       <c r="AO57" s="7">
         <v>5.42</v>
       </c>
       <c r="AP57" s="7">
         <v>5.44</v>
       </c>
       <c r="AQ57" s="7">
         <v>5.42</v>
       </c>
-      <c r="AR57" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR57" s="7"/>
+      <c r="AS57" s="7"/>
+      <c r="AT57" s="7"/>
+      <c r="AU57" s="7"/>
+      <c r="AV57" s="7"/>
+      <c r="AW57" s="7"/>
+      <c r="AX57" s="7"/>
+      <c r="AY57" s="7"/>
       <c r="AZ57" s="7"/>
       <c r="BA57" s="7"/>
       <c r="BB57" s="7"/>
       <c r="BC57" s="7"/>
       <c r="BD57" s="7"/>
       <c r="BE57" s="7"/>
       <c r="BF57" s="7"/>
       <c r="BG57" s="7"/>
       <c r="BH57" s="7"/>
       <c r="BI57" s="7"/>
     </row>
     <row r="58" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="9" t="s">
-        <v>66</v>
+        <v>109</v>
       </c>
       <c r="C58" s="6">
         <v>6.64</v>
       </c>
       <c r="D58" s="6">
         <v>6.63</v>
       </c>
       <c r="E58" s="6">
         <v>6.6</v>
       </c>
       <c r="F58" s="6">
         <v>6.49</v>
       </c>
       <c r="G58" s="6">
         <v>6.29</v>
       </c>
       <c r="H58" s="6">
         <v>6.29</v>
       </c>
       <c r="I58" s="6">
         <v>6.22</v>
       </c>
       <c r="J58" s="6">
         <v>6.15</v>
       </c>
@@ -9423,88 +24683,72 @@
       </c>
       <c r="AJ58" s="7">
         <v>5.56</v>
       </c>
       <c r="AK58" s="7">
         <v>5.53</v>
       </c>
       <c r="AL58" s="7">
         <v>5.5</v>
       </c>
       <c r="AM58" s="7">
         <v>5.53</v>
       </c>
       <c r="AN58" s="7">
         <v>5.45</v>
       </c>
       <c r="AO58" s="7">
         <v>5.42</v>
       </c>
       <c r="AP58" s="7">
         <v>5.44</v>
       </c>
       <c r="AQ58" s="7">
         <v>5.42</v>
       </c>
-      <c r="AR58" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR58" s="7"/>
+      <c r="AS58" s="7"/>
+      <c r="AT58" s="7"/>
+      <c r="AU58" s="7"/>
+      <c r="AV58" s="7"/>
+      <c r="AW58" s="7"/>
+      <c r="AX58" s="7"/>
+      <c r="AY58" s="7"/>
       <c r="AZ58" s="7"/>
       <c r="BA58" s="7"/>
       <c r="BB58" s="7"/>
       <c r="BC58" s="7"/>
       <c r="BD58" s="7"/>
       <c r="BE58" s="7"/>
       <c r="BF58" s="7"/>
       <c r="BG58" s="7"/>
       <c r="BH58" s="7"/>
       <c r="BI58" s="7"/>
     </row>
     <row r="59" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="10" t="s">
-        <v>67</v>
+        <v>110</v>
       </c>
       <c r="C59" s="6">
         <v>7.9</v>
       </c>
       <c r="D59" s="6">
         <v>7.94</v>
       </c>
       <c r="E59" s="6">
         <v>7.82</v>
       </c>
       <c r="F59" s="6">
         <v>7.67</v>
       </c>
       <c r="G59" s="6">
         <v>7.33</v>
       </c>
       <c r="H59" s="6">
         <v>7.46</v>
       </c>
       <c r="I59" s="6">
         <v>7.44</v>
       </c>
       <c r="J59" s="6">
         <v>7.5</v>
       </c>
@@ -9585,88 +24829,72 @@
       </c>
       <c r="AJ59" s="7">
         <v>6.94</v>
       </c>
       <c r="AK59" s="7">
         <v>6.88</v>
       </c>
       <c r="AL59" s="7">
         <v>6.82</v>
       </c>
       <c r="AM59" s="7">
         <v>6.83</v>
       </c>
       <c r="AN59" s="7">
         <v>6.69</v>
       </c>
       <c r="AO59" s="7">
         <v>6.79</v>
       </c>
       <c r="AP59" s="7">
         <v>6.73</v>
       </c>
       <c r="AQ59" s="7">
         <v>6.75</v>
       </c>
-      <c r="AR59" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR59" s="7"/>
+      <c r="AS59" s="7"/>
+      <c r="AT59" s="7"/>
+      <c r="AU59" s="7"/>
+      <c r="AV59" s="7"/>
+      <c r="AW59" s="7"/>
+      <c r="AX59" s="7"/>
+      <c r="AY59" s="7"/>
       <c r="AZ59" s="7"/>
       <c r="BA59" s="7"/>
       <c r="BB59" s="7"/>
       <c r="BC59" s="7"/>
       <c r="BD59" s="7"/>
       <c r="BE59" s="7"/>
       <c r="BF59" s="7"/>
       <c r="BG59" s="7"/>
       <c r="BH59" s="7"/>
       <c r="BI59" s="7"/>
     </row>
     <row r="60" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="11" t="s">
-        <v>36</v>
+        <v>79</v>
       </c>
       <c r="C60" s="6">
         <v>7.9</v>
       </c>
       <c r="D60" s="6">
         <v>7.94</v>
       </c>
       <c r="E60" s="6">
         <v>7.83</v>
       </c>
       <c r="F60" s="6">
         <v>7.68</v>
       </c>
       <c r="G60" s="6">
         <v>7.34</v>
       </c>
       <c r="H60" s="6">
         <v>7.46</v>
       </c>
       <c r="I60" s="6">
         <v>7.44</v>
       </c>
       <c r="J60" s="6">
         <v>7.51</v>
       </c>
@@ -9747,88 +24975,72 @@
       </c>
       <c r="AJ60" s="7">
         <v>6.96</v>
       </c>
       <c r="AK60" s="7">
         <v>6.9</v>
       </c>
       <c r="AL60" s="7">
         <v>6.83</v>
       </c>
       <c r="AM60" s="7">
         <v>6.84</v>
       </c>
       <c r="AN60" s="7">
         <v>6.69</v>
       </c>
       <c r="AO60" s="7">
         <v>6.79</v>
       </c>
       <c r="AP60" s="7">
         <v>6.73</v>
       </c>
       <c r="AQ60" s="7">
         <v>6.75</v>
       </c>
-      <c r="AR60" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR60" s="7"/>
+      <c r="AS60" s="7"/>
+      <c r="AT60" s="7"/>
+      <c r="AU60" s="7"/>
+      <c r="AV60" s="7"/>
+      <c r="AW60" s="7"/>
+      <c r="AX60" s="7"/>
+      <c r="AY60" s="7"/>
       <c r="AZ60" s="7"/>
       <c r="BA60" s="7"/>
       <c r="BB60" s="7"/>
       <c r="BC60" s="7"/>
       <c r="BD60" s="7"/>
       <c r="BE60" s="7"/>
       <c r="BF60" s="7"/>
       <c r="BG60" s="7"/>
       <c r="BH60" s="7"/>
       <c r="BI60" s="7"/>
     </row>
     <row r="61" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="11" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="C61" s="6">
         <v>8.31</v>
       </c>
       <c r="D61" s="6">
         <v>7.89</v>
       </c>
       <c r="E61" s="6">
         <v>5.15</v>
       </c>
       <c r="F61" s="6">
         <v>5.0999999999999996</v>
       </c>
       <c r="G61" s="6">
         <v>5.41</v>
       </c>
       <c r="H61" s="6">
         <v>5.82</v>
       </c>
       <c r="I61" s="6">
         <v>6.84</v>
       </c>
       <c r="J61" s="6">
         <v>5.64</v>
       </c>
@@ -9904,93 +25116,77 @@
       <c r="AH61" s="7">
         <v>8.14</v>
       </c>
       <c r="AI61" s="7">
         <v>4.2699999999999996</v>
       </c>
       <c r="AJ61" s="7">
         <v>4.58</v>
       </c>
       <c r="AK61" s="7">
         <v>5.04</v>
       </c>
       <c r="AL61" s="7">
         <v>5.04</v>
       </c>
       <c r="AM61" s="7">
         <v>4.95</v>
       </c>
       <c r="AN61" s="7">
         <v>4.2</v>
       </c>
       <c r="AO61" s="7">
         <v>4.2</v>
       </c>
       <c r="AP61" s="6" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AQ61" s="6" t="s">
-        <v>25</v>
-[...24 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="AR61" s="7"/>
+      <c r="AS61" s="7"/>
+      <c r="AT61" s="7"/>
+      <c r="AU61" s="7"/>
+      <c r="AV61" s="7"/>
+      <c r="AW61" s="7"/>
+      <c r="AX61" s="7"/>
+      <c r="AY61" s="7"/>
       <c r="AZ61" s="7"/>
       <c r="BA61" s="7"/>
       <c r="BB61" s="7"/>
       <c r="BC61" s="7"/>
       <c r="BD61" s="7"/>
       <c r="BE61" s="7"/>
       <c r="BF61" s="7"/>
       <c r="BG61" s="7"/>
       <c r="BH61" s="7"/>
       <c r="BI61" s="7"/>
     </row>
     <row r="62" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B62" s="10" t="s">
-        <v>68</v>
+        <v>111</v>
       </c>
       <c r="C62" s="6">
         <v>6.38</v>
       </c>
       <c r="D62" s="6">
         <v>6.35</v>
       </c>
       <c r="E62" s="6">
         <v>6.32</v>
       </c>
       <c r="F62" s="6">
         <v>6.23</v>
       </c>
       <c r="G62" s="6">
         <v>6.09</v>
       </c>
       <c r="H62" s="6">
         <v>6.06</v>
       </c>
       <c r="I62" s="6">
         <v>5.99</v>
       </c>
       <c r="J62" s="6">
         <v>5.91</v>
       </c>
@@ -10071,88 +25267,72 @@
       </c>
       <c r="AJ62" s="7">
         <v>5.37</v>
       </c>
       <c r="AK62" s="7">
         <v>5.34</v>
       </c>
       <c r="AL62" s="7">
         <v>5.32</v>
       </c>
       <c r="AM62" s="7">
         <v>5.34</v>
       </c>
       <c r="AN62" s="7">
         <v>5.26</v>
       </c>
       <c r="AO62" s="7">
         <v>5.23</v>
       </c>
       <c r="AP62" s="7">
         <v>5.26</v>
       </c>
       <c r="AQ62" s="7">
         <v>5.24</v>
       </c>
-      <c r="AR62" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR62" s="7"/>
+      <c r="AS62" s="7"/>
+      <c r="AT62" s="7"/>
+      <c r="AU62" s="7"/>
+      <c r="AV62" s="7"/>
+      <c r="AW62" s="7"/>
+      <c r="AX62" s="7"/>
+      <c r="AY62" s="7"/>
       <c r="AZ62" s="7"/>
       <c r="BA62" s="7"/>
       <c r="BB62" s="7"/>
       <c r="BC62" s="7"/>
       <c r="BD62" s="7"/>
       <c r="BE62" s="7"/>
       <c r="BF62" s="7"/>
       <c r="BG62" s="7"/>
       <c r="BH62" s="7"/>
       <c r="BI62" s="7"/>
     </row>
     <row r="63" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B63" s="11" t="s">
-        <v>69</v>
+        <v>112</v>
       </c>
       <c r="C63" s="6">
         <v>7.68</v>
       </c>
       <c r="D63" s="6">
         <v>7.62</v>
       </c>
       <c r="E63" s="6">
         <v>7.64</v>
       </c>
       <c r="F63" s="6">
         <v>7.55</v>
       </c>
       <c r="G63" s="6">
         <v>7.37</v>
       </c>
       <c r="H63" s="6">
         <v>7.57</v>
       </c>
       <c r="I63" s="6">
         <v>7.42</v>
       </c>
       <c r="J63" s="6">
         <v>7.46</v>
       </c>
@@ -10233,88 +25413,72 @@
       </c>
       <c r="AJ63" s="7">
         <v>6.37</v>
       </c>
       <c r="AK63" s="7">
         <v>6.43</v>
       </c>
       <c r="AL63" s="7">
         <v>6.4</v>
       </c>
       <c r="AM63" s="7">
         <v>6.32</v>
       </c>
       <c r="AN63" s="7">
         <v>6.19</v>
       </c>
       <c r="AO63" s="7">
         <v>6.14</v>
       </c>
       <c r="AP63" s="7">
         <v>6.18</v>
       </c>
       <c r="AQ63" s="7">
         <v>6.14</v>
       </c>
-      <c r="AR63" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR63" s="7"/>
+      <c r="AS63" s="7"/>
+      <c r="AT63" s="7"/>
+      <c r="AU63" s="7"/>
+      <c r="AV63" s="7"/>
+      <c r="AW63" s="7"/>
+      <c r="AX63" s="7"/>
+      <c r="AY63" s="7"/>
       <c r="AZ63" s="7"/>
       <c r="BA63" s="7"/>
       <c r="BB63" s="7"/>
       <c r="BC63" s="7"/>
       <c r="BD63" s="7"/>
       <c r="BE63" s="7"/>
       <c r="BF63" s="7"/>
       <c r="BG63" s="7"/>
       <c r="BH63" s="7"/>
       <c r="BI63" s="7"/>
     </row>
     <row r="64" spans="2:61" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B64" s="11" t="s">
-        <v>70</v>
+        <v>113</v>
       </c>
       <c r="C64" s="6">
         <v>5.84</v>
       </c>
       <c r="D64" s="6">
         <v>5.81</v>
       </c>
       <c r="E64" s="6">
         <v>5.77</v>
       </c>
       <c r="F64" s="6">
         <v>5.69</v>
       </c>
       <c r="G64" s="6">
         <v>5.57</v>
       </c>
       <c r="H64" s="6">
         <v>5.55</v>
       </c>
       <c r="I64" s="6">
         <v>5.54</v>
       </c>
       <c r="J64" s="6">
         <v>5.45</v>
       </c>
@@ -10395,88 +25559,72 @@
       </c>
       <c r="AJ64" s="7">
         <v>5.15</v>
       </c>
       <c r="AK64" s="7">
         <v>5.09</v>
       </c>
       <c r="AL64" s="7">
         <v>5.07</v>
       </c>
       <c r="AM64" s="7">
         <v>5.0999999999999996</v>
       </c>
       <c r="AN64" s="7">
         <v>5.04</v>
       </c>
       <c r="AO64" s="7">
         <v>5.01</v>
       </c>
       <c r="AP64" s="7">
         <v>5.04</v>
       </c>
       <c r="AQ64" s="7">
         <v>5.01</v>
       </c>
-      <c r="AR64" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR64" s="7"/>
+      <c r="AS64" s="7"/>
+      <c r="AT64" s="7"/>
+      <c r="AU64" s="7"/>
+      <c r="AV64" s="7"/>
+      <c r="AW64" s="7"/>
+      <c r="AX64" s="7"/>
+      <c r="AY64" s="7"/>
       <c r="AZ64" s="7"/>
       <c r="BA64" s="7"/>
       <c r="BB64" s="7"/>
       <c r="BC64" s="7"/>
       <c r="BD64" s="7"/>
       <c r="BE64" s="7"/>
       <c r="BF64" s="7"/>
       <c r="BG64" s="7"/>
       <c r="BH64" s="7"/>
       <c r="BI64" s="7"/>
     </row>
     <row r="65" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B65" s="11" t="s">
-        <v>36</v>
+        <v>79</v>
       </c>
       <c r="C65" s="6">
         <v>6.44</v>
       </c>
       <c r="D65" s="6">
         <v>6.4</v>
       </c>
       <c r="E65" s="6">
         <v>6.37</v>
       </c>
       <c r="F65" s="6">
         <v>6.27</v>
       </c>
       <c r="G65" s="6">
         <v>6.12</v>
       </c>
       <c r="H65" s="6">
         <v>6.09</v>
       </c>
       <c r="I65" s="6">
         <v>6.03</v>
       </c>
       <c r="J65" s="6">
         <v>5.94</v>
       </c>
@@ -10557,88 +25705,72 @@
       </c>
       <c r="AJ65" s="7">
         <v>5.38</v>
       </c>
       <c r="AK65" s="7">
         <v>5.36</v>
       </c>
       <c r="AL65" s="7">
         <v>5.34</v>
       </c>
       <c r="AM65" s="7">
         <v>5.35</v>
       </c>
       <c r="AN65" s="7">
         <v>5.28</v>
       </c>
       <c r="AO65" s="7">
         <v>5.24</v>
       </c>
       <c r="AP65" s="7">
         <v>5.27</v>
       </c>
       <c r="AQ65" s="7">
         <v>5.25</v>
       </c>
-      <c r="AR65" s="7">
-[...22 lines deleted...]
-      </c>
+      <c r="AR65" s="7"/>
+      <c r="AS65" s="7"/>
+      <c r="AT65" s="7"/>
+      <c r="AU65" s="7"/>
+      <c r="AV65" s="7"/>
+      <c r="AW65" s="7"/>
+      <c r="AX65" s="7"/>
+      <c r="AY65" s="7"/>
       <c r="AZ65" s="7"/>
       <c r="BA65" s="7"/>
       <c r="BB65" s="7"/>
       <c r="BC65" s="7"/>
       <c r="BD65" s="7"/>
       <c r="BE65" s="7"/>
       <c r="BF65" s="7"/>
       <c r="BG65" s="7"/>
       <c r="BH65" s="7"/>
       <c r="BI65" s="7"/>
     </row>
     <row r="66" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B66" s="24" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="C66" s="25">
         <v>4.88</v>
       </c>
       <c r="D66" s="25">
         <v>4.9800000000000004</v>
       </c>
       <c r="E66" s="25">
         <v>4.97</v>
       </c>
       <c r="F66" s="25">
         <v>5.24</v>
       </c>
       <c r="G66" s="25">
         <v>5.26</v>
       </c>
       <c r="H66" s="25">
         <v>5.12</v>
       </c>
       <c r="I66" s="25">
         <v>5.12</v>
       </c>
       <c r="J66" s="25">
         <v>5.12</v>
       </c>
@@ -10719,304 +25851,264 @@
       </c>
       <c r="AJ66" s="26">
         <v>4.51</v>
       </c>
       <c r="AK66" s="26">
         <v>4.45</v>
       </c>
       <c r="AL66" s="26">
         <v>4.45</v>
       </c>
       <c r="AM66" s="26">
         <v>4.41</v>
       </c>
       <c r="AN66" s="26">
         <v>4.43</v>
       </c>
       <c r="AO66" s="26">
         <v>4.21</v>
       </c>
       <c r="AP66" s="26">
         <v>4.33</v>
       </c>
       <c r="AQ66" s="26">
         <v>4.0199999999999996</v>
       </c>
-      <c r="AR66" s="26">
-[...22 lines deleted...]
-      </c>
+      <c r="AR66" s="7"/>
+      <c r="AS66" s="7"/>
+      <c r="AT66" s="7"/>
+      <c r="AU66" s="7"/>
+      <c r="AV66" s="7"/>
+      <c r="AW66" s="7"/>
+      <c r="AX66" s="7"/>
+      <c r="AY66" s="7"/>
       <c r="AZ66" s="7"/>
       <c r="BA66" s="7"/>
       <c r="BB66" s="7"/>
       <c r="BC66" s="7"/>
       <c r="BD66" s="7"/>
       <c r="BE66" s="7"/>
       <c r="BF66" s="7"/>
       <c r="BG66" s="7"/>
       <c r="BH66" s="7"/>
       <c r="BI66" s="7"/>
     </row>
     <row r="69" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B69" s="18" t="s">
-        <v>71</v>
+        <v>114</v>
       </c>
       <c r="C69" s="1"/>
       <c r="D69" s="1"/>
       <c r="E69" s="1"/>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
       <c r="I69" s="1"/>
       <c r="J69" s="1"/>
       <c r="K69" s="1"/>
       <c r="L69" s="1"/>
       <c r="M69" s="1"/>
       <c r="N69" s="1"/>
       <c r="O69" s="1"/>
       <c r="P69" s="1"/>
       <c r="Q69" s="1"/>
       <c r="R69" s="1"/>
       <c r="S69" s="1"/>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
       <c r="W69" s="1"/>
       <c r="X69" s="1"/>
       <c r="Y69" s="1"/>
       <c r="Z69" s="1"/>
       <c r="AA69" s="1"/>
       <c r="AB69" s="1"/>
       <c r="AC69" s="1"/>
       <c r="AD69" s="1"/>
     </row>
     <row r="70" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B70" s="19" t="s">
-        <v>26</v>
+        <v>69</v>
       </c>
       <c r="C70" s="4"/>
       <c r="D70" s="4"/>
       <c r="E70" s="4"/>
       <c r="F70" s="4"/>
       <c r="G70" s="4"/>
       <c r="H70" s="4"/>
       <c r="I70" s="4"/>
       <c r="J70" s="4"/>
       <c r="K70" s="4"/>
       <c r="L70" s="4"/>
       <c r="M70" s="4"/>
       <c r="N70" s="4"/>
       <c r="O70" s="4"/>
       <c r="P70" s="4"/>
       <c r="Q70" s="4"/>
       <c r="R70" s="4"/>
       <c r="S70" s="4"/>
       <c r="T70" s="4"/>
       <c r="U70" s="4"/>
       <c r="V70" s="4"/>
       <c r="W70" s="4"/>
       <c r="X70" s="4"/>
       <c r="Y70" s="4"/>
       <c r="Z70" s="4"/>
       <c r="AA70" s="4"/>
       <c r="AB70" s="4"/>
       <c r="AC70" s="4"/>
       <c r="AD70" s="4"/>
     </row>
     <row r="71" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B71" s="20"/>
       <c r="C71" s="21" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D71" s="21" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E71" s="21" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F71" s="21" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G71" s="21" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H71" s="21" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I71" s="21" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J71" s="21" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="K71" s="21" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="L71" s="21" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="M71" s="21" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="N71" s="21" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="O71" s="21" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="P71" s="21" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="Q71" s="21" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="R71" s="21" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="S71" s="21" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="T71" s="21" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="U71" s="21" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="V71" s="21" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="W71" s="21" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="X71" s="21" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="Y71" s="21" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="Z71" s="21" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="AA71" s="21" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="AB71" s="21" t="s">
-        <v>72</v>
+        <v>115</v>
       </c>
       <c r="AC71" s="21" t="s">
-        <v>73</v>
+        <v>116</v>
       </c>
       <c r="AD71" s="21" t="s">
-        <v>77</v>
+        <v>120</v>
       </c>
       <c r="AE71" s="21" t="s">
-        <v>78</v>
+        <v>121</v>
       </c>
       <c r="AF71" s="21" t="s">
-        <v>79</v>
+        <v>122</v>
       </c>
       <c r="AG71" s="21" t="s">
-        <v>74</v>
+        <v>117</v>
       </c>
       <c r="AH71" s="22" t="s">
-        <v>75</v>
+        <v>118</v>
       </c>
       <c r="AI71" s="22" t="s">
-        <v>76</v>
+        <v>119</v>
       </c>
       <c r="AJ71" s="23" t="s">
-        <v>80</v>
+        <v>123</v>
       </c>
       <c r="AK71" s="23" t="s">
-        <v>81</v>
+        <v>124</v>
       </c>
       <c r="AL71" s="21" t="s">
-        <v>85</v>
+        <v>135</v>
       </c>
       <c r="AM71" s="22" t="s">
-        <v>86</v>
+        <v>136</v>
       </c>
       <c r="AN71" s="21" t="s">
-        <v>87</v>
+        <v>137</v>
       </c>
       <c r="AO71" s="21" t="s">
-        <v>84</v>
+        <v>134</v>
       </c>
       <c r="AP71" s="21" t="s">
-        <v>89</v>
+        <v>139</v>
       </c>
       <c r="AQ71" s="21" t="s">
-        <v>90</v>
-[...23 lines deleted...]
-        <v>97</v>
+        <v>138</v>
       </c>
     </row>
     <row r="72" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B72" s="5" t="s">
-        <v>29</v>
+        <v>72</v>
       </c>
       <c r="C72" s="13">
         <v>8123.5341617299991</v>
       </c>
       <c r="D72" s="13">
         <v>8066.5587593599994</v>
       </c>
       <c r="E72" s="13">
         <v>8007.7576463699997</v>
       </c>
       <c r="F72" s="13">
         <v>8006.1167310800001</v>
       </c>
       <c r="G72" s="13">
         <v>7992.3072218999996</v>
       </c>
       <c r="H72" s="13">
         <v>8000.4521980500003</v>
       </c>
       <c r="I72" s="13">
         <v>7884.5564288199994</v>
       </c>
       <c r="J72" s="13">
         <v>7865.5696086400003</v>
       </c>
@@ -11094,126 +26186,110 @@
       </c>
       <c r="AI72" s="14">
         <v>7420.3243753699999</v>
       </c>
       <c r="AJ72" s="14">
         <v>7368.5658217399996</v>
       </c>
       <c r="AK72" s="3">
         <v>7496.3224640100007</v>
       </c>
       <c r="AL72" s="14">
         <v>7448.8921004799995</v>
       </c>
       <c r="AM72" s="14">
         <v>7786.0608945100003</v>
       </c>
       <c r="AN72" s="14">
         <v>7746.7345996200002</v>
       </c>
       <c r="AO72" s="14">
         <v>7655.1371318299998</v>
       </c>
       <c r="AP72" s="14">
         <v>7543.4178337600006</v>
       </c>
-      <c r="AQ72" s="14">
+      <c r="AQ72" s="35">
         <v>7423.7485620699999</v>
       </c>
-      <c r="AR72" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR72" s="3"/>
+      <c r="AS72" s="3"/>
+      <c r="AT72" s="3"/>
+      <c r="AU72" s="3"/>
+      <c r="AV72" s="3"/>
+      <c r="AW72" s="3"/>
+      <c r="AX72" s="3"/>
+      <c r="AY72" s="3"/>
       <c r="AZ72" s="3"/>
       <c r="BA72" s="3"/>
       <c r="BB72" s="3"/>
       <c r="BC72" s="3"/>
       <c r="BD72" s="3"/>
       <c r="BE72" s="3"/>
       <c r="BF72" s="3"/>
       <c r="BG72" s="3"/>
       <c r="BH72" s="3"/>
       <c r="BI72" s="3"/>
       <c r="BJ72" s="3"/>
       <c r="BK72" s="3"/>
       <c r="BL72" s="3"/>
       <c r="BM72" s="3"/>
       <c r="BN72" s="3"/>
       <c r="BO72" s="3"/>
       <c r="BP72" s="3"/>
       <c r="BQ72" s="3"/>
       <c r="BR72" s="3"/>
       <c r="BS72" s="3"/>
       <c r="BT72" s="3"/>
       <c r="BU72" s="3"/>
       <c r="BV72" s="3"/>
       <c r="BW72" s="3"/>
       <c r="BX72" s="3"/>
       <c r="BY72" s="3"/>
       <c r="BZ72" s="3"/>
       <c r="CA72" s="3"/>
       <c r="CB72" s="3"/>
       <c r="CC72" s="3"/>
       <c r="CD72" s="3"/>
       <c r="CE72" s="3"/>
       <c r="CF72" s="3"/>
       <c r="CG72" s="3"/>
       <c r="CH72" s="3"/>
       <c r="CI72" s="3"/>
       <c r="CJ72" s="3"/>
       <c r="CK72" s="3"/>
       <c r="CL72" s="3"/>
       <c r="CM72" s="3"/>
       <c r="CN72" s="3"/>
       <c r="CO72" s="3"/>
       <c r="CP72" s="3"/>
       <c r="CQ72" s="3"/>
       <c r="CR72" s="3"/>
     </row>
     <row r="73" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B73" s="8" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
       <c r="C73" s="13">
         <v>7153.36520974</v>
       </c>
       <c r="D73" s="13">
         <v>7068.2315937700005</v>
       </c>
       <c r="E73" s="13">
         <v>7026.9933067799993</v>
       </c>
       <c r="F73" s="13">
         <v>7021.1310942299997</v>
       </c>
       <c r="G73" s="13">
         <v>7025.7042087700002</v>
       </c>
       <c r="H73" s="13">
         <v>7021.8212873500006</v>
       </c>
       <c r="I73" s="13">
         <v>6974.4832067200005</v>
       </c>
       <c r="J73" s="13">
         <v>6960.5312888900007</v>
       </c>
@@ -11291,126 +26367,110 @@
       </c>
       <c r="AI73" s="14">
         <v>6939.1920549899996</v>
       </c>
       <c r="AJ73" s="14">
         <v>6920.4733404899998</v>
       </c>
       <c r="AK73" s="3">
         <v>7040.3463358900008</v>
       </c>
       <c r="AL73" s="14">
         <v>6979.7633220100006</v>
       </c>
       <c r="AM73" s="14">
         <v>7202.8251204500002</v>
       </c>
       <c r="AN73" s="14">
         <v>7198.5922415499999</v>
       </c>
       <c r="AO73" s="14">
         <v>7109.5976578999998</v>
       </c>
       <c r="AP73" s="14">
         <v>7003.6405592499996</v>
       </c>
-      <c r="AQ73" s="14">
+      <c r="AQ73" s="35">
         <v>6894.24888784</v>
       </c>
-      <c r="AR73" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR73" s="3"/>
+      <c r="AS73" s="3"/>
+      <c r="AT73" s="3"/>
+      <c r="AU73" s="3"/>
+      <c r="AV73" s="3"/>
+      <c r="AW73" s="3"/>
+      <c r="AX73" s="3"/>
+      <c r="AY73" s="3"/>
       <c r="AZ73" s="3"/>
       <c r="BA73" s="3"/>
       <c r="BB73" s="3"/>
       <c r="BC73" s="3"/>
       <c r="BD73" s="3"/>
       <c r="BE73" s="3"/>
       <c r="BF73" s="3"/>
       <c r="BG73" s="3"/>
       <c r="BH73" s="3"/>
       <c r="BI73" s="3"/>
       <c r="BJ73" s="3"/>
       <c r="BK73" s="3"/>
       <c r="BL73" s="3"/>
       <c r="BM73" s="3"/>
       <c r="BN73" s="3"/>
       <c r="BO73" s="3"/>
       <c r="BP73" s="3"/>
       <c r="BQ73" s="3"/>
       <c r="BR73" s="3"/>
       <c r="BS73" s="3"/>
       <c r="BT73" s="3"/>
       <c r="BU73" s="3"/>
       <c r="BV73" s="3"/>
       <c r="BW73" s="3"/>
       <c r="BX73" s="3"/>
       <c r="BY73" s="3"/>
       <c r="BZ73" s="3"/>
       <c r="CA73" s="3"/>
       <c r="CB73" s="3"/>
       <c r="CC73" s="3"/>
       <c r="CD73" s="3"/>
       <c r="CE73" s="3"/>
       <c r="CF73" s="3"/>
       <c r="CG73" s="3"/>
       <c r="CH73" s="3"/>
       <c r="CI73" s="3"/>
       <c r="CJ73" s="3"/>
       <c r="CK73" s="3"/>
       <c r="CL73" s="3"/>
       <c r="CM73" s="3"/>
       <c r="CN73" s="3"/>
       <c r="CO73" s="3"/>
       <c r="CP73" s="3"/>
       <c r="CQ73" s="3"/>
       <c r="CR73" s="3"/>
     </row>
     <row r="74" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B74" s="9" t="s">
-        <v>31</v>
+        <v>74</v>
       </c>
       <c r="C74" s="13">
         <v>7153.36520974</v>
       </c>
       <c r="D74" s="13">
         <v>7068.2315937700005</v>
       </c>
       <c r="E74" s="13">
         <v>7026.9933067799993</v>
       </c>
       <c r="F74" s="13">
         <v>7021.1310942299997</v>
       </c>
       <c r="G74" s="13">
         <v>7025.7042087700002</v>
       </c>
       <c r="H74" s="13">
         <v>7021.8212873500006</v>
       </c>
       <c r="I74" s="13">
         <v>6974.4832067200005</v>
       </c>
       <c r="J74" s="13">
         <v>6960.5312888900007</v>
       </c>
@@ -11488,126 +26548,110 @@
       </c>
       <c r="AI74" s="14">
         <v>6939.1920549899996</v>
       </c>
       <c r="AJ74" s="14">
         <v>6920.4733404899998</v>
       </c>
       <c r="AK74" s="3">
         <v>7040.3463358900008</v>
       </c>
       <c r="AL74" s="14">
         <v>6979.7633220100006</v>
       </c>
       <c r="AM74" s="14">
         <v>7202.8251204500002</v>
       </c>
       <c r="AN74" s="14">
         <v>7198.5922415499999</v>
       </c>
       <c r="AO74" s="14">
         <v>7109.5976578999998</v>
       </c>
       <c r="AP74" s="14">
         <v>7003.6405592499996</v>
       </c>
-      <c r="AQ74" s="14">
+      <c r="AQ74" s="35">
         <v>6894.24888784</v>
       </c>
-      <c r="AR74" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR74" s="3"/>
+      <c r="AS74" s="3"/>
+      <c r="AT74" s="3"/>
+      <c r="AU74" s="3"/>
+      <c r="AV74" s="3"/>
+      <c r="AW74" s="3"/>
+      <c r="AX74" s="3"/>
+      <c r="AY74" s="3"/>
       <c r="AZ74" s="3"/>
       <c r="BA74" s="3"/>
       <c r="BB74" s="3"/>
       <c r="BC74" s="3"/>
       <c r="BD74" s="3"/>
       <c r="BE74" s="3"/>
       <c r="BF74" s="3"/>
       <c r="BG74" s="3"/>
       <c r="BH74" s="3"/>
       <c r="BI74" s="3"/>
       <c r="BJ74" s="3"/>
       <c r="BK74" s="3"/>
       <c r="BL74" s="3"/>
       <c r="BM74" s="3"/>
       <c r="BN74" s="3"/>
       <c r="BO74" s="3"/>
       <c r="BP74" s="3"/>
       <c r="BQ74" s="3"/>
       <c r="BR74" s="3"/>
       <c r="BS74" s="3"/>
       <c r="BT74" s="3"/>
       <c r="BU74" s="3"/>
       <c r="BV74" s="3"/>
       <c r="BW74" s="3"/>
       <c r="BX74" s="3"/>
       <c r="BY74" s="3"/>
       <c r="BZ74" s="3"/>
       <c r="CA74" s="3"/>
       <c r="CB74" s="3"/>
       <c r="CC74" s="3"/>
       <c r="CD74" s="3"/>
       <c r="CE74" s="3"/>
       <c r="CF74" s="3"/>
       <c r="CG74" s="3"/>
       <c r="CH74" s="3"/>
       <c r="CI74" s="3"/>
       <c r="CJ74" s="3"/>
       <c r="CK74" s="3"/>
       <c r="CL74" s="3"/>
       <c r="CM74" s="3"/>
       <c r="CN74" s="3"/>
       <c r="CO74" s="3"/>
       <c r="CP74" s="3"/>
       <c r="CQ74" s="3"/>
       <c r="CR74" s="3"/>
     </row>
     <row r="75" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B75" s="10" t="s">
-        <v>32</v>
+        <v>75</v>
       </c>
       <c r="C75" s="13">
         <v>360.71543839999998</v>
       </c>
       <c r="D75" s="13">
         <v>358.30015249000002</v>
       </c>
       <c r="E75" s="13">
         <v>366.23699175999997</v>
       </c>
       <c r="F75" s="13">
         <v>348.66612513000001</v>
       </c>
       <c r="G75" s="13">
         <v>376.70569141000004</v>
       </c>
       <c r="H75" s="13">
         <v>364.29568868000001</v>
       </c>
       <c r="I75" s="13">
         <v>354.26699414999996</v>
       </c>
       <c r="J75" s="13">
         <v>350.99103375999999</v>
       </c>
@@ -11685,126 +26729,110 @@
       </c>
       <c r="AI75" s="14">
         <v>284.06908182000001</v>
       </c>
       <c r="AJ75" s="14">
         <v>281.73147631000001</v>
       </c>
       <c r="AK75" s="3">
         <v>260.50507089000001</v>
       </c>
       <c r="AL75" s="14">
         <v>238.56615596</v>
       </c>
       <c r="AM75" s="14">
         <v>228.616052</v>
       </c>
       <c r="AN75" s="14">
         <v>247.98266118999999</v>
       </c>
       <c r="AO75" s="14">
         <v>213.38676646000002</v>
       </c>
       <c r="AP75" s="14">
         <v>206.62002287999999</v>
       </c>
-      <c r="AQ75" s="14">
+      <c r="AQ75" s="35">
         <v>197.22000706999998</v>
       </c>
-      <c r="AR75" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR75" s="3"/>
+      <c r="AS75" s="3"/>
+      <c r="AT75" s="3"/>
+      <c r="AU75" s="3"/>
+      <c r="AV75" s="3"/>
+      <c r="AW75" s="3"/>
+      <c r="AX75" s="3"/>
+      <c r="AY75" s="3"/>
       <c r="AZ75" s="3"/>
       <c r="BA75" s="3"/>
       <c r="BB75" s="3"/>
       <c r="BC75" s="3"/>
       <c r="BD75" s="3"/>
       <c r="BE75" s="3"/>
       <c r="BF75" s="3"/>
       <c r="BG75" s="3"/>
       <c r="BH75" s="3"/>
       <c r="BI75" s="3"/>
       <c r="BJ75" s="3"/>
       <c r="BK75" s="3"/>
       <c r="BL75" s="3"/>
       <c r="BM75" s="3"/>
       <c r="BN75" s="3"/>
       <c r="BO75" s="3"/>
       <c r="BP75" s="3"/>
       <c r="BQ75" s="3"/>
       <c r="BR75" s="3"/>
       <c r="BS75" s="3"/>
       <c r="BT75" s="3"/>
       <c r="BU75" s="3"/>
       <c r="BV75" s="3"/>
       <c r="BW75" s="3"/>
       <c r="BX75" s="3"/>
       <c r="BY75" s="3"/>
       <c r="BZ75" s="3"/>
       <c r="CA75" s="3"/>
       <c r="CB75" s="3"/>
       <c r="CC75" s="3"/>
       <c r="CD75" s="3"/>
       <c r="CE75" s="3"/>
       <c r="CF75" s="3"/>
       <c r="CG75" s="3"/>
       <c r="CH75" s="3"/>
       <c r="CI75" s="3"/>
       <c r="CJ75" s="3"/>
       <c r="CK75" s="3"/>
       <c r="CL75" s="3"/>
       <c r="CM75" s="3"/>
       <c r="CN75" s="3"/>
       <c r="CO75" s="3"/>
       <c r="CP75" s="3"/>
       <c r="CQ75" s="3"/>
       <c r="CR75" s="3"/>
     </row>
     <row r="76" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B76" s="11" t="s">
-        <v>33</v>
+        <v>76</v>
       </c>
       <c r="C76" s="13">
         <v>51.443431049999994</v>
       </c>
       <c r="D76" s="13">
         <v>46.019834100000004</v>
       </c>
       <c r="E76" s="13">
         <v>47.095574749999997</v>
       </c>
       <c r="F76" s="13">
         <v>43.058277220000001</v>
       </c>
       <c r="G76" s="13">
         <v>67.326427769999995</v>
       </c>
       <c r="H76" s="13">
         <v>53.345974310000003</v>
       </c>
       <c r="I76" s="13">
         <v>48.217455819999998</v>
       </c>
       <c r="J76" s="13">
         <v>50.340171979999994</v>
       </c>
@@ -11882,126 +26910,110 @@
       </c>
       <c r="AI76" s="14">
         <v>28.48487751</v>
       </c>
       <c r="AJ76" s="14">
         <v>30.428552929999999</v>
       </c>
       <c r="AK76" s="3">
         <v>29.901628969999997</v>
       </c>
       <c r="AL76" s="14">
         <v>27.963773159999999</v>
       </c>
       <c r="AM76" s="14">
         <v>28.854220260000002</v>
       </c>
       <c r="AN76" s="14">
         <v>44.63127514</v>
       </c>
       <c r="AO76" s="14">
         <v>14.23323665</v>
       </c>
       <c r="AP76" s="14">
         <v>15.124625679999999</v>
       </c>
-      <c r="AQ76" s="14">
+      <c r="AQ76" s="35">
         <v>14.55436025</v>
       </c>
-      <c r="AR76" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR76" s="3"/>
+      <c r="AS76" s="3"/>
+      <c r="AT76" s="3"/>
+      <c r="AU76" s="3"/>
+      <c r="AV76" s="3"/>
+      <c r="AW76" s="3"/>
+      <c r="AX76" s="3"/>
+      <c r="AY76" s="3"/>
       <c r="AZ76" s="3"/>
       <c r="BA76" s="3"/>
       <c r="BB76" s="3"/>
       <c r="BC76" s="3"/>
       <c r="BD76" s="3"/>
       <c r="BE76" s="3"/>
       <c r="BF76" s="3"/>
       <c r="BG76" s="3"/>
       <c r="BH76" s="3"/>
       <c r="BI76" s="3"/>
       <c r="BJ76" s="3"/>
       <c r="BK76" s="3"/>
       <c r="BL76" s="3"/>
       <c r="BM76" s="3"/>
       <c r="BN76" s="3"/>
       <c r="BO76" s="3"/>
       <c r="BP76" s="3"/>
       <c r="BQ76" s="3"/>
       <c r="BR76" s="3"/>
       <c r="BS76" s="3"/>
       <c r="BT76" s="3"/>
       <c r="BU76" s="3"/>
       <c r="BV76" s="3"/>
       <c r="BW76" s="3"/>
       <c r="BX76" s="3"/>
       <c r="BY76" s="3"/>
       <c r="BZ76" s="3"/>
       <c r="CA76" s="3"/>
       <c r="CB76" s="3"/>
       <c r="CC76" s="3"/>
       <c r="CD76" s="3"/>
       <c r="CE76" s="3"/>
       <c r="CF76" s="3"/>
       <c r="CG76" s="3"/>
       <c r="CH76" s="3"/>
       <c r="CI76" s="3"/>
       <c r="CJ76" s="3"/>
       <c r="CK76" s="3"/>
       <c r="CL76" s="3"/>
       <c r="CM76" s="3"/>
       <c r="CN76" s="3"/>
       <c r="CO76" s="3"/>
       <c r="CP76" s="3"/>
       <c r="CQ76" s="3"/>
       <c r="CR76" s="3"/>
     </row>
     <row r="77" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B77" s="11" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
       <c r="C77" s="13">
         <v>79.328519329999992</v>
       </c>
       <c r="D77" s="13">
         <v>80.596798750000005</v>
       </c>
       <c r="E77" s="13">
         <v>82.625813199999996</v>
       </c>
       <c r="F77" s="13">
         <v>79.611125319999999</v>
       </c>
       <c r="G77" s="13">
         <v>77.455257419999995</v>
       </c>
       <c r="H77" s="13">
         <v>75.298967430000005</v>
       </c>
       <c r="I77" s="13">
         <v>73.242066370000003</v>
       </c>
       <c r="J77" s="13">
         <v>75.72984203</v>
       </c>
@@ -12079,126 +27091,110 @@
       </c>
       <c r="AI77" s="14">
         <v>39.20371463</v>
       </c>
       <c r="AJ77" s="14">
         <v>43.314932950000006</v>
       </c>
       <c r="AK77" s="3">
         <v>41.406480520000002</v>
       </c>
       <c r="AL77" s="14">
         <v>39.2744851</v>
       </c>
       <c r="AM77" s="14">
         <v>37.803997289999998</v>
       </c>
       <c r="AN77" s="14">
         <v>40.037473200000001</v>
       </c>
       <c r="AO77" s="14">
         <v>39.512364670000004</v>
       </c>
       <c r="AP77" s="14">
         <v>36.160744579999999</v>
       </c>
-      <c r="AQ77" s="14">
+      <c r="AQ77" s="35">
         <v>34.992379240000005</v>
       </c>
-      <c r="AR77" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR77" s="3"/>
+      <c r="AS77" s="3"/>
+      <c r="AT77" s="3"/>
+      <c r="AU77" s="3"/>
+      <c r="AV77" s="3"/>
+      <c r="AW77" s="3"/>
+      <c r="AX77" s="3"/>
+      <c r="AY77" s="3"/>
       <c r="AZ77" s="3"/>
       <c r="BA77" s="3"/>
       <c r="BB77" s="3"/>
       <c r="BC77" s="3"/>
       <c r="BD77" s="3"/>
       <c r="BE77" s="3"/>
       <c r="BF77" s="3"/>
       <c r="BG77" s="3"/>
       <c r="BH77" s="3"/>
       <c r="BI77" s="3"/>
       <c r="BJ77" s="3"/>
       <c r="BK77" s="3"/>
       <c r="BL77" s="3"/>
       <c r="BM77" s="3"/>
       <c r="BN77" s="3"/>
       <c r="BO77" s="3"/>
       <c r="BP77" s="3"/>
       <c r="BQ77" s="3"/>
       <c r="BR77" s="3"/>
       <c r="BS77" s="3"/>
       <c r="BT77" s="3"/>
       <c r="BU77" s="3"/>
       <c r="BV77" s="3"/>
       <c r="BW77" s="3"/>
       <c r="BX77" s="3"/>
       <c r="BY77" s="3"/>
       <c r="BZ77" s="3"/>
       <c r="CA77" s="3"/>
       <c r="CB77" s="3"/>
       <c r="CC77" s="3"/>
       <c r="CD77" s="3"/>
       <c r="CE77" s="3"/>
       <c r="CF77" s="3"/>
       <c r="CG77" s="3"/>
       <c r="CH77" s="3"/>
       <c r="CI77" s="3"/>
       <c r="CJ77" s="3"/>
       <c r="CK77" s="3"/>
       <c r="CL77" s="3"/>
       <c r="CM77" s="3"/>
       <c r="CN77" s="3"/>
       <c r="CO77" s="3"/>
       <c r="CP77" s="3"/>
       <c r="CQ77" s="3"/>
       <c r="CR77" s="3"/>
     </row>
     <row r="78" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B78" s="11" t="s">
-        <v>35</v>
+        <v>78</v>
       </c>
       <c r="C78" s="13">
         <v>229.94348802000002</v>
       </c>
       <c r="D78" s="13">
         <v>231.68351963999999</v>
       </c>
       <c r="E78" s="13">
         <v>236.51560381000002</v>
       </c>
       <c r="F78" s="13">
         <v>225.99672258999999</v>
       </c>
       <c r="G78" s="13">
         <v>231.92400622</v>
       </c>
       <c r="H78" s="13">
         <v>235.65074694</v>
       </c>
       <c r="I78" s="13">
         <v>232.80747196000002</v>
       </c>
       <c r="J78" s="13">
         <v>224.92101975</v>
       </c>
@@ -12276,126 +27272,110 @@
       </c>
       <c r="AI78" s="14">
         <v>216.38048968000001</v>
       </c>
       <c r="AJ78" s="14">
         <v>207.98799043</v>
       </c>
       <c r="AK78" s="3">
         <v>189.19696139999999</v>
       </c>
       <c r="AL78" s="14">
         <v>171.32789769999999</v>
       </c>
       <c r="AM78" s="14">
         <v>161.95783444999998</v>
       </c>
       <c r="AN78" s="14">
         <v>163.31391284999998</v>
       </c>
       <c r="AO78" s="14">
         <v>159.64116514</v>
       </c>
       <c r="AP78" s="14">
         <v>155.33465262000001</v>
       </c>
-      <c r="AQ78" s="14">
+      <c r="AQ78" s="35">
         <v>147.67326758000002</v>
       </c>
-      <c r="AR78" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR78" s="3"/>
+      <c r="AS78" s="3"/>
+      <c r="AT78" s="3"/>
+      <c r="AU78" s="3"/>
+      <c r="AV78" s="3"/>
+      <c r="AW78" s="3"/>
+      <c r="AX78" s="3"/>
+      <c r="AY78" s="3"/>
       <c r="AZ78" s="3"/>
       <c r="BA78" s="3"/>
       <c r="BB78" s="3"/>
       <c r="BC78" s="3"/>
       <c r="BD78" s="3"/>
       <c r="BE78" s="3"/>
       <c r="BF78" s="3"/>
       <c r="BG78" s="3"/>
       <c r="BH78" s="3"/>
       <c r="BI78" s="3"/>
       <c r="BJ78" s="3"/>
       <c r="BK78" s="3"/>
       <c r="BL78" s="3"/>
       <c r="BM78" s="3"/>
       <c r="BN78" s="3"/>
       <c r="BO78" s="3"/>
       <c r="BP78" s="3"/>
       <c r="BQ78" s="3"/>
       <c r="BR78" s="3"/>
       <c r="BS78" s="3"/>
       <c r="BT78" s="3"/>
       <c r="BU78" s="3"/>
       <c r="BV78" s="3"/>
       <c r="BW78" s="3"/>
       <c r="BX78" s="3"/>
       <c r="BY78" s="3"/>
       <c r="BZ78" s="3"/>
       <c r="CA78" s="3"/>
       <c r="CB78" s="3"/>
       <c r="CC78" s="3"/>
       <c r="CD78" s="3"/>
       <c r="CE78" s="3"/>
       <c r="CF78" s="3"/>
       <c r="CG78" s="3"/>
       <c r="CH78" s="3"/>
       <c r="CI78" s="3"/>
       <c r="CJ78" s="3"/>
       <c r="CK78" s="3"/>
       <c r="CL78" s="3"/>
       <c r="CM78" s="3"/>
       <c r="CN78" s="3"/>
       <c r="CO78" s="3"/>
       <c r="CP78" s="3"/>
       <c r="CQ78" s="3"/>
       <c r="CR78" s="3"/>
     </row>
     <row r="79" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B79" s="11" t="s">
-        <v>36</v>
+        <v>79</v>
       </c>
       <c r="C79" s="13">
         <v>327.16222101</v>
       </c>
       <c r="D79" s="13">
         <v>327.29730795</v>
       </c>
       <c r="E79" s="13">
         <v>337.13817336</v>
       </c>
       <c r="F79" s="13">
         <v>322.01365648000001</v>
       </c>
       <c r="G79" s="13">
         <v>347.19657832999997</v>
       </c>
       <c r="H79" s="13">
         <v>328.32872091000002</v>
       </c>
       <c r="I79" s="13">
         <v>321.51345660000004</v>
       </c>
       <c r="J79" s="13">
         <v>313.70626263999998</v>
       </c>
@@ -12473,126 +27453,110 @@
       </c>
       <c r="AI79" s="14">
         <v>257.54983697</v>
       </c>
       <c r="AJ79" s="14">
         <v>249.68616965999999</v>
       </c>
       <c r="AK79" s="3">
         <v>230.36832400999998</v>
       </c>
       <c r="AL79" s="14">
         <v>208.53258528999999</v>
       </c>
       <c r="AM79" s="14">
         <v>199.91411815999999</v>
       </c>
       <c r="AN79" s="14">
         <v>198.29837599999999</v>
       </c>
       <c r="AO79" s="14">
         <v>194.18792508000001</v>
       </c>
       <c r="AP79" s="14">
         <v>189.80042316000001</v>
       </c>
-      <c r="AQ79" s="14">
+      <c r="AQ79" s="35">
         <v>180.82360847000001</v>
       </c>
-      <c r="AR79" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR79" s="3"/>
+      <c r="AS79" s="3"/>
+      <c r="AT79" s="3"/>
+      <c r="AU79" s="3"/>
+      <c r="AV79" s="3"/>
+      <c r="AW79" s="3"/>
+      <c r="AX79" s="3"/>
+      <c r="AY79" s="3"/>
       <c r="AZ79" s="3"/>
       <c r="BA79" s="3"/>
       <c r="BB79" s="3"/>
       <c r="BC79" s="3"/>
       <c r="BD79" s="3"/>
       <c r="BE79" s="3"/>
       <c r="BF79" s="3"/>
       <c r="BG79" s="3"/>
       <c r="BH79" s="3"/>
       <c r="BI79" s="3"/>
       <c r="BJ79" s="3"/>
       <c r="BK79" s="3"/>
       <c r="BL79" s="3"/>
       <c r="BM79" s="3"/>
       <c r="BN79" s="3"/>
       <c r="BO79" s="3"/>
       <c r="BP79" s="3"/>
       <c r="BQ79" s="3"/>
       <c r="BR79" s="3"/>
       <c r="BS79" s="3"/>
       <c r="BT79" s="3"/>
       <c r="BU79" s="3"/>
       <c r="BV79" s="3"/>
       <c r="BW79" s="3"/>
       <c r="BX79" s="3"/>
       <c r="BY79" s="3"/>
       <c r="BZ79" s="3"/>
       <c r="CA79" s="3"/>
       <c r="CB79" s="3"/>
       <c r="CC79" s="3"/>
       <c r="CD79" s="3"/>
       <c r="CE79" s="3"/>
       <c r="CF79" s="3"/>
       <c r="CG79" s="3"/>
       <c r="CH79" s="3"/>
       <c r="CI79" s="3"/>
       <c r="CJ79" s="3"/>
       <c r="CK79" s="3"/>
       <c r="CL79" s="3"/>
       <c r="CM79" s="3"/>
       <c r="CN79" s="3"/>
       <c r="CO79" s="3"/>
       <c r="CP79" s="3"/>
       <c r="CQ79" s="3"/>
       <c r="CR79" s="3"/>
     </row>
     <row r="80" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B80" s="11" t="s">
-        <v>37</v>
+        <v>80</v>
       </c>
       <c r="C80" s="13">
         <v>31.636935690000001</v>
       </c>
       <c r="D80" s="13">
         <v>29.042567940000001</v>
       </c>
       <c r="E80" s="13">
         <v>27.13474016</v>
       </c>
       <c r="F80" s="13">
         <v>24.773041239999998</v>
       </c>
       <c r="G80" s="13">
         <v>27.62328862</v>
       </c>
       <c r="H80" s="13">
         <v>34.099648689999995</v>
       </c>
       <c r="I80" s="13">
         <v>30.899413410000001</v>
       </c>
       <c r="J80" s="13">
         <v>35.478361149999998</v>
       </c>
@@ -12670,126 +27634,110 @@
       </c>
       <c r="AI80" s="14">
         <v>25.563067820000001</v>
       </c>
       <c r="AJ80" s="14">
         <v>31.090211549999999</v>
       </c>
       <c r="AK80" s="3">
         <v>29.055540140000002</v>
       </c>
       <c r="AL80" s="14">
         <v>28.947268359999999</v>
       </c>
       <c r="AM80" s="14">
         <v>27.617082320000002</v>
       </c>
       <c r="AN80" s="14">
         <v>19.3097408</v>
       </c>
       <c r="AO80" s="14">
         <v>18.39244553</v>
       </c>
       <c r="AP80" s="14">
         <v>16.136426180000001</v>
       </c>
-      <c r="AQ80" s="14">
+      <c r="AQ80" s="35">
         <v>15.720387650000001</v>
       </c>
-      <c r="AR80" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR80" s="3"/>
+      <c r="AS80" s="3"/>
+      <c r="AT80" s="3"/>
+      <c r="AU80" s="3"/>
+      <c r="AV80" s="3"/>
+      <c r="AW80" s="3"/>
+      <c r="AX80" s="3"/>
+      <c r="AY80" s="3"/>
       <c r="AZ80" s="3"/>
       <c r="BA80" s="3"/>
       <c r="BB80" s="3"/>
       <c r="BC80" s="3"/>
       <c r="BD80" s="3"/>
       <c r="BE80" s="3"/>
       <c r="BF80" s="3"/>
       <c r="BG80" s="3"/>
       <c r="BH80" s="3"/>
       <c r="BI80" s="3"/>
       <c r="BJ80" s="3"/>
       <c r="BK80" s="3"/>
       <c r="BL80" s="3"/>
       <c r="BM80" s="3"/>
       <c r="BN80" s="3"/>
       <c r="BO80" s="3"/>
       <c r="BP80" s="3"/>
       <c r="BQ80" s="3"/>
       <c r="BR80" s="3"/>
       <c r="BS80" s="3"/>
       <c r="BT80" s="3"/>
       <c r="BU80" s="3"/>
       <c r="BV80" s="3"/>
       <c r="BW80" s="3"/>
       <c r="BX80" s="3"/>
       <c r="BY80" s="3"/>
       <c r="BZ80" s="3"/>
       <c r="CA80" s="3"/>
       <c r="CB80" s="3"/>
       <c r="CC80" s="3"/>
       <c r="CD80" s="3"/>
       <c r="CE80" s="3"/>
       <c r="CF80" s="3"/>
       <c r="CG80" s="3"/>
       <c r="CH80" s="3"/>
       <c r="CI80" s="3"/>
       <c r="CJ80" s="3"/>
       <c r="CK80" s="3"/>
       <c r="CL80" s="3"/>
       <c r="CM80" s="3"/>
       <c r="CN80" s="3"/>
       <c r="CO80" s="3"/>
       <c r="CP80" s="3"/>
       <c r="CQ80" s="3"/>
       <c r="CR80" s="3"/>
     </row>
     <row r="81" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B81" s="10" t="s">
-        <v>38</v>
+        <v>81</v>
       </c>
       <c r="C81" s="13">
         <v>6792.6497713400004</v>
       </c>
       <c r="D81" s="13">
         <v>6709.9314412799995</v>
       </c>
       <c r="E81" s="13">
         <v>6660.7563150200003</v>
       </c>
       <c r="F81" s="13">
         <v>6672.4649691000004</v>
       </c>
       <c r="G81" s="13">
         <v>6648.9985173599998</v>
       </c>
       <c r="H81" s="13">
         <v>6657.5255986700004</v>
       </c>
       <c r="I81" s="13">
         <v>6620.2162125699997</v>
       </c>
       <c r="J81" s="13">
         <v>6609.5402551300003</v>
       </c>
@@ -12867,126 +27815,110 @@
       </c>
       <c r="AI81" s="14">
         <v>6655.1229731700005</v>
       </c>
       <c r="AJ81" s="14">
         <v>6638.7418641800004</v>
       </c>
       <c r="AK81" s="3">
         <v>6779.841265</v>
       </c>
       <c r="AL81" s="14">
         <v>6741.1971660500003</v>
       </c>
       <c r="AM81" s="14">
         <v>6974.2090684499999</v>
       </c>
       <c r="AN81" s="14">
         <v>6950.6095803600001</v>
       </c>
       <c r="AO81" s="14">
         <v>6896.2108914399996</v>
       </c>
       <c r="AP81" s="14">
         <v>6797.0205363699997</v>
       </c>
-      <c r="AQ81" s="14">
+      <c r="AQ81" s="35">
         <v>6697.0288807700008</v>
       </c>
-      <c r="AR81" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR81" s="3"/>
+      <c r="AS81" s="3"/>
+      <c r="AT81" s="3"/>
+      <c r="AU81" s="3"/>
+      <c r="AV81" s="3"/>
+      <c r="AW81" s="3"/>
+      <c r="AX81" s="3"/>
+      <c r="AY81" s="3"/>
       <c r="AZ81" s="3"/>
       <c r="BA81" s="3"/>
       <c r="BB81" s="3"/>
       <c r="BC81" s="3"/>
       <c r="BD81" s="3"/>
       <c r="BE81" s="3"/>
       <c r="BF81" s="3"/>
       <c r="BG81" s="3"/>
       <c r="BH81" s="3"/>
       <c r="BI81" s="3"/>
       <c r="BJ81" s="3"/>
       <c r="BK81" s="3"/>
       <c r="BL81" s="3"/>
       <c r="BM81" s="3"/>
       <c r="BN81" s="3"/>
       <c r="BO81" s="3"/>
       <c r="BP81" s="3"/>
       <c r="BQ81" s="3"/>
       <c r="BR81" s="3"/>
       <c r="BS81" s="3"/>
       <c r="BT81" s="3"/>
       <c r="BU81" s="3"/>
       <c r="BV81" s="3"/>
       <c r="BW81" s="3"/>
       <c r="BX81" s="3"/>
       <c r="BY81" s="3"/>
       <c r="BZ81" s="3"/>
       <c r="CA81" s="3"/>
       <c r="CB81" s="3"/>
       <c r="CC81" s="3"/>
       <c r="CD81" s="3"/>
       <c r="CE81" s="3"/>
       <c r="CF81" s="3"/>
       <c r="CG81" s="3"/>
       <c r="CH81" s="3"/>
       <c r="CI81" s="3"/>
       <c r="CJ81" s="3"/>
       <c r="CK81" s="3"/>
       <c r="CL81" s="3"/>
       <c r="CM81" s="3"/>
       <c r="CN81" s="3"/>
       <c r="CO81" s="3"/>
       <c r="CP81" s="3"/>
       <c r="CQ81" s="3"/>
       <c r="CR81" s="3"/>
     </row>
     <row r="82" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B82" s="11" t="s">
-        <v>39</v>
+        <v>82</v>
       </c>
       <c r="C82" s="13">
         <v>403.37509181000001</v>
       </c>
       <c r="D82" s="13">
         <v>393.55167245999996</v>
       </c>
       <c r="E82" s="13">
         <v>378.97199415</v>
       </c>
       <c r="F82" s="13">
         <v>339.00454167000004</v>
       </c>
       <c r="G82" s="13">
         <v>311.89243968</v>
       </c>
       <c r="H82" s="13">
         <v>310.44718775000001</v>
       </c>
       <c r="I82" s="13">
         <v>301.75244458999998</v>
       </c>
       <c r="J82" s="13">
         <v>286.10236861000004</v>
       </c>
@@ -13064,126 +27996,110 @@
       </c>
       <c r="AI82" s="14">
         <v>272.79125442999998</v>
       </c>
       <c r="AJ82" s="14">
         <v>272.48606527999999</v>
       </c>
       <c r="AK82" s="3">
         <v>272.01319822000005</v>
       </c>
       <c r="AL82" s="14">
         <v>274.26653773000004</v>
       </c>
       <c r="AM82" s="14">
         <v>274.62135613999999</v>
       </c>
       <c r="AN82" s="14">
         <v>277.39430256999998</v>
       </c>
       <c r="AO82" s="14">
         <v>279.36771411000001</v>
       </c>
       <c r="AP82" s="14">
         <v>279.18927174999999</v>
       </c>
-      <c r="AQ82" s="14">
+      <c r="AQ82" s="35">
         <v>277.28611139999998</v>
       </c>
-      <c r="AR82" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR82" s="3"/>
+      <c r="AS82" s="3"/>
+      <c r="AT82" s="3"/>
+      <c r="AU82" s="3"/>
+      <c r="AV82" s="3"/>
+      <c r="AW82" s="3"/>
+      <c r="AX82" s="3"/>
+      <c r="AY82" s="3"/>
       <c r="AZ82" s="3"/>
       <c r="BA82" s="3"/>
       <c r="BB82" s="3"/>
       <c r="BC82" s="3"/>
       <c r="BD82" s="3"/>
       <c r="BE82" s="3"/>
       <c r="BF82" s="3"/>
       <c r="BG82" s="3"/>
       <c r="BH82" s="3"/>
       <c r="BI82" s="3"/>
       <c r="BJ82" s="3"/>
       <c r="BK82" s="3"/>
       <c r="BL82" s="3"/>
       <c r="BM82" s="3"/>
       <c r="BN82" s="3"/>
       <c r="BO82" s="3"/>
       <c r="BP82" s="3"/>
       <c r="BQ82" s="3"/>
       <c r="BR82" s="3"/>
       <c r="BS82" s="3"/>
       <c r="BT82" s="3"/>
       <c r="BU82" s="3"/>
       <c r="BV82" s="3"/>
       <c r="BW82" s="3"/>
       <c r="BX82" s="3"/>
       <c r="BY82" s="3"/>
       <c r="BZ82" s="3"/>
       <c r="CA82" s="3"/>
       <c r="CB82" s="3"/>
       <c r="CC82" s="3"/>
       <c r="CD82" s="3"/>
       <c r="CE82" s="3"/>
       <c r="CF82" s="3"/>
       <c r="CG82" s="3"/>
       <c r="CH82" s="3"/>
       <c r="CI82" s="3"/>
       <c r="CJ82" s="3"/>
       <c r="CK82" s="3"/>
       <c r="CL82" s="3"/>
       <c r="CM82" s="3"/>
       <c r="CN82" s="3"/>
       <c r="CO82" s="3"/>
       <c r="CP82" s="3"/>
       <c r="CQ82" s="3"/>
       <c r="CR82" s="3"/>
     </row>
     <row r="83" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B83" s="11" t="s">
-        <v>40</v>
+        <v>83</v>
       </c>
       <c r="C83" s="13">
         <v>6389.27467953</v>
       </c>
       <c r="D83" s="13">
         <v>6316.3797688199993</v>
       </c>
       <c r="E83" s="13">
         <v>6281.7843208699996</v>
       </c>
       <c r="F83" s="13">
         <v>6333.46042743</v>
       </c>
       <c r="G83" s="13">
         <v>6337.1060776800005</v>
       </c>
       <c r="H83" s="13">
         <v>6347.0784109200004</v>
       </c>
       <c r="I83" s="13">
         <v>6318.4637679799998</v>
       </c>
       <c r="J83" s="13">
         <v>6323.4378865200006</v>
       </c>
@@ -13261,126 +28177,110 @@
       </c>
       <c r="AI83" s="14">
         <v>6382.3317187399998</v>
       </c>
       <c r="AJ83" s="14">
         <v>6366.2557988999997</v>
       </c>
       <c r="AK83" s="3">
         <v>6507.82806678</v>
       </c>
       <c r="AL83" s="14">
         <v>6466.9306283199994</v>
       </c>
       <c r="AM83" s="14">
         <v>6699.5877123100008</v>
       </c>
       <c r="AN83" s="14">
         <v>6673.2152777900001</v>
       </c>
       <c r="AO83" s="14">
         <v>6616.8431773299999</v>
       </c>
       <c r="AP83" s="14">
         <v>6517.8312646200002</v>
       </c>
-      <c r="AQ83" s="14">
+      <c r="AQ83" s="35">
         <v>6419.7427693700001</v>
       </c>
-      <c r="AR83" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR83" s="3"/>
+      <c r="AS83" s="3"/>
+      <c r="AT83" s="3"/>
+      <c r="AU83" s="3"/>
+      <c r="AV83" s="3"/>
+      <c r="AW83" s="3"/>
+      <c r="AX83" s="3"/>
+      <c r="AY83" s="3"/>
       <c r="AZ83" s="3"/>
       <c r="BA83" s="3"/>
       <c r="BB83" s="3"/>
       <c r="BC83" s="3"/>
       <c r="BD83" s="3"/>
       <c r="BE83" s="3"/>
       <c r="BF83" s="3"/>
       <c r="BG83" s="3"/>
       <c r="BH83" s="3"/>
       <c r="BI83" s="3"/>
       <c r="BJ83" s="3"/>
       <c r="BK83" s="3"/>
       <c r="BL83" s="3"/>
       <c r="BM83" s="3"/>
       <c r="BN83" s="3"/>
       <c r="BO83" s="3"/>
       <c r="BP83" s="3"/>
       <c r="BQ83" s="3"/>
       <c r="BR83" s="3"/>
       <c r="BS83" s="3"/>
       <c r="BT83" s="3"/>
       <c r="BU83" s="3"/>
       <c r="BV83" s="3"/>
       <c r="BW83" s="3"/>
       <c r="BX83" s="3"/>
       <c r="BY83" s="3"/>
       <c r="BZ83" s="3"/>
       <c r="CA83" s="3"/>
       <c r="CB83" s="3"/>
       <c r="CC83" s="3"/>
       <c r="CD83" s="3"/>
       <c r="CE83" s="3"/>
       <c r="CF83" s="3"/>
       <c r="CG83" s="3"/>
       <c r="CH83" s="3"/>
       <c r="CI83" s="3"/>
       <c r="CJ83" s="3"/>
       <c r="CK83" s="3"/>
       <c r="CL83" s="3"/>
       <c r="CM83" s="3"/>
       <c r="CN83" s="3"/>
       <c r="CO83" s="3"/>
       <c r="CP83" s="3"/>
       <c r="CQ83" s="3"/>
       <c r="CR83" s="3"/>
     </row>
     <row r="84" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B84" s="11" t="s">
-        <v>36</v>
+        <v>79</v>
       </c>
       <c r="C84" s="13">
         <v>6642.3130300699995</v>
       </c>
       <c r="D84" s="13">
         <v>6560.0192578199994</v>
       </c>
       <c r="E84" s="13">
         <v>6513.6925457899997</v>
       </c>
       <c r="F84" s="13">
         <v>6527.3667971099994</v>
       </c>
       <c r="G84" s="13">
         <v>6503.8145796700001</v>
       </c>
       <c r="H84" s="13">
         <v>6507.2969315500004</v>
       </c>
       <c r="I84" s="13">
         <v>6478.65422313</v>
       </c>
       <c r="J84" s="13">
         <v>6469.43740368</v>
       </c>
@@ -13458,126 +28358,110 @@
       </c>
       <c r="AI84" s="14">
         <v>6539.9785045299996</v>
       </c>
       <c r="AJ84" s="14">
         <v>6523.7228539099997</v>
       </c>
       <c r="AK84" s="3">
         <v>6664.5259747200007</v>
       </c>
       <c r="AL84" s="14">
         <v>6625.6519814200001</v>
       </c>
       <c r="AM84" s="14">
         <v>6859.26791013</v>
       </c>
       <c r="AN84" s="14">
         <v>6814.67591464</v>
       </c>
       <c r="AO84" s="14">
         <v>6762.7190134399998</v>
       </c>
       <c r="AP84" s="14">
         <v>6661.2419728699997</v>
       </c>
-      <c r="AQ84" s="14">
+      <c r="AQ84" s="35">
         <v>6570.6177333300002</v>
       </c>
-      <c r="AR84" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR84" s="3"/>
+      <c r="AS84" s="3"/>
+      <c r="AT84" s="3"/>
+      <c r="AU84" s="3"/>
+      <c r="AV84" s="3"/>
+      <c r="AW84" s="3"/>
+      <c r="AX84" s="3"/>
+      <c r="AY84" s="3"/>
       <c r="AZ84" s="3"/>
       <c r="BA84" s="3"/>
       <c r="BB84" s="3"/>
       <c r="BC84" s="3"/>
       <c r="BD84" s="3"/>
       <c r="BE84" s="3"/>
       <c r="BF84" s="3"/>
       <c r="BG84" s="3"/>
       <c r="BH84" s="3"/>
       <c r="BI84" s="3"/>
       <c r="BJ84" s="3"/>
       <c r="BK84" s="3"/>
       <c r="BL84" s="3"/>
       <c r="BM84" s="3"/>
       <c r="BN84" s="3"/>
       <c r="BO84" s="3"/>
       <c r="BP84" s="3"/>
       <c r="BQ84" s="3"/>
       <c r="BR84" s="3"/>
       <c r="BS84" s="3"/>
       <c r="BT84" s="3"/>
       <c r="BU84" s="3"/>
       <c r="BV84" s="3"/>
       <c r="BW84" s="3"/>
       <c r="BX84" s="3"/>
       <c r="BY84" s="3"/>
       <c r="BZ84" s="3"/>
       <c r="CA84" s="3"/>
       <c r="CB84" s="3"/>
       <c r="CC84" s="3"/>
       <c r="CD84" s="3"/>
       <c r="CE84" s="3"/>
       <c r="CF84" s="3"/>
       <c r="CG84" s="3"/>
       <c r="CH84" s="3"/>
       <c r="CI84" s="3"/>
       <c r="CJ84" s="3"/>
       <c r="CK84" s="3"/>
       <c r="CL84" s="3"/>
       <c r="CM84" s="3"/>
       <c r="CN84" s="3"/>
       <c r="CO84" s="3"/>
       <c r="CP84" s="3"/>
       <c r="CQ84" s="3"/>
       <c r="CR84" s="3"/>
     </row>
     <row r="85" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B85" s="11" t="s">
-        <v>37</v>
+        <v>80</v>
       </c>
       <c r="C85" s="13">
         <v>29.38849231</v>
       </c>
       <c r="D85" s="13">
         <v>28.281426750000001</v>
       </c>
       <c r="E85" s="13">
         <v>26.022749000000001</v>
       </c>
       <c r="F85" s="13">
         <v>26.112134430000001</v>
       </c>
       <c r="G85" s="13">
         <v>26.122950969999998</v>
       </c>
       <c r="H85" s="13">
         <v>31.753686170000002</v>
       </c>
       <c r="I85" s="13">
         <v>24.920392489999998</v>
       </c>
       <c r="J85" s="13">
         <v>24.88784188</v>
       </c>
@@ -13655,126 +28539,110 @@
       </c>
       <c r="AI85" s="14">
         <v>17.968238190000001</v>
       </c>
       <c r="AJ85" s="14">
         <v>18.69036105</v>
       </c>
       <c r="AK85" s="3">
         <v>18.845219699999998</v>
       </c>
       <c r="AL85" s="14">
         <v>19.019102</v>
       </c>
       <c r="AM85" s="14">
         <v>19.40276424</v>
       </c>
       <c r="AN85" s="14">
         <v>26.993658379999999</v>
       </c>
       <c r="AO85" s="14">
         <v>27.17945671</v>
       </c>
       <c r="AP85" s="14">
         <v>28.690374760000001</v>
       </c>
-      <c r="AQ85" s="14">
+      <c r="AQ85" s="35">
         <v>21.169063559999998</v>
       </c>
-      <c r="AR85" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR85" s="3"/>
+      <c r="AS85" s="3"/>
+      <c r="AT85" s="3"/>
+      <c r="AU85" s="3"/>
+      <c r="AV85" s="3"/>
+      <c r="AW85" s="3"/>
+      <c r="AX85" s="3"/>
+      <c r="AY85" s="3"/>
       <c r="AZ85" s="3"/>
       <c r="BA85" s="3"/>
       <c r="BB85" s="3"/>
       <c r="BC85" s="3"/>
       <c r="BD85" s="3"/>
       <c r="BE85" s="3"/>
       <c r="BF85" s="3"/>
       <c r="BG85" s="3"/>
       <c r="BH85" s="3"/>
       <c r="BI85" s="3"/>
       <c r="BJ85" s="3"/>
       <c r="BK85" s="3"/>
       <c r="BL85" s="3"/>
       <c r="BM85" s="3"/>
       <c r="BN85" s="3"/>
       <c r="BO85" s="3"/>
       <c r="BP85" s="3"/>
       <c r="BQ85" s="3"/>
       <c r="BR85" s="3"/>
       <c r="BS85" s="3"/>
       <c r="BT85" s="3"/>
       <c r="BU85" s="3"/>
       <c r="BV85" s="3"/>
       <c r="BW85" s="3"/>
       <c r="BX85" s="3"/>
       <c r="BY85" s="3"/>
       <c r="BZ85" s="3"/>
       <c r="CA85" s="3"/>
       <c r="CB85" s="3"/>
       <c r="CC85" s="3"/>
       <c r="CD85" s="3"/>
       <c r="CE85" s="3"/>
       <c r="CF85" s="3"/>
       <c r="CG85" s="3"/>
       <c r="CH85" s="3"/>
       <c r="CI85" s="3"/>
       <c r="CJ85" s="3"/>
       <c r="CK85" s="3"/>
       <c r="CL85" s="3"/>
       <c r="CM85" s="3"/>
       <c r="CN85" s="3"/>
       <c r="CO85" s="3"/>
       <c r="CP85" s="3"/>
       <c r="CQ85" s="3"/>
       <c r="CR85" s="3"/>
     </row>
     <row r="86" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B86" s="8" t="s">
-        <v>41</v>
+        <v>84</v>
       </c>
       <c r="C86" s="13">
         <v>970.16895198999998</v>
       </c>
       <c r="D86" s="13">
         <v>998.32716559000005</v>
       </c>
       <c r="E86" s="13">
         <v>980.76433959000008</v>
       </c>
       <c r="F86" s="13">
         <v>984.98563684999999</v>
       </c>
       <c r="G86" s="13">
         <v>966.60301313000002</v>
       </c>
       <c r="H86" s="13">
         <v>978.63091070000007</v>
       </c>
       <c r="I86" s="13">
         <v>910.07322210000007</v>
       </c>
       <c r="J86" s="13">
         <v>905.03831975000003</v>
       </c>
@@ -13852,126 +28720,110 @@
       </c>
       <c r="AI86" s="14">
         <v>481.13232038000001</v>
       </c>
       <c r="AJ86" s="14">
         <v>448.09248124999999</v>
       </c>
       <c r="AK86" s="3">
         <v>455.97612812</v>
       </c>
       <c r="AL86" s="14">
         <v>469.12877847000004</v>
       </c>
       <c r="AM86" s="14">
         <v>583.23577405999993</v>
       </c>
       <c r="AN86" s="14">
         <v>548.14235807</v>
       </c>
       <c r="AO86" s="14">
         <v>545.53947392999999</v>
       </c>
       <c r="AP86" s="14">
         <v>539.77727450999998</v>
       </c>
-      <c r="AQ86" s="14">
+      <c r="AQ86" s="35">
         <v>529.49967422999998</v>
       </c>
-      <c r="AR86" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR86" s="3"/>
+      <c r="AS86" s="3"/>
+      <c r="AT86" s="3"/>
+      <c r="AU86" s="3"/>
+      <c r="AV86" s="3"/>
+      <c r="AW86" s="3"/>
+      <c r="AX86" s="3"/>
+      <c r="AY86" s="3"/>
       <c r="AZ86" s="3"/>
       <c r="BA86" s="3"/>
       <c r="BB86" s="3"/>
       <c r="BC86" s="3"/>
       <c r="BD86" s="3"/>
       <c r="BE86" s="3"/>
       <c r="BF86" s="3"/>
       <c r="BG86" s="3"/>
       <c r="BH86" s="3"/>
       <c r="BI86" s="3"/>
       <c r="BJ86" s="3"/>
       <c r="BK86" s="3"/>
       <c r="BL86" s="3"/>
       <c r="BM86" s="3"/>
       <c r="BN86" s="3"/>
       <c r="BO86" s="3"/>
       <c r="BP86" s="3"/>
       <c r="BQ86" s="3"/>
       <c r="BR86" s="3"/>
       <c r="BS86" s="3"/>
       <c r="BT86" s="3"/>
       <c r="BU86" s="3"/>
       <c r="BV86" s="3"/>
       <c r="BW86" s="3"/>
       <c r="BX86" s="3"/>
       <c r="BY86" s="3"/>
       <c r="BZ86" s="3"/>
       <c r="CA86" s="3"/>
       <c r="CB86" s="3"/>
       <c r="CC86" s="3"/>
       <c r="CD86" s="3"/>
       <c r="CE86" s="3"/>
       <c r="CF86" s="3"/>
       <c r="CG86" s="3"/>
       <c r="CH86" s="3"/>
       <c r="CI86" s="3"/>
       <c r="CJ86" s="3"/>
       <c r="CK86" s="3"/>
       <c r="CL86" s="3"/>
       <c r="CM86" s="3"/>
       <c r="CN86" s="3"/>
       <c r="CO86" s="3"/>
       <c r="CP86" s="3"/>
       <c r="CQ86" s="3"/>
       <c r="CR86" s="3"/>
     </row>
     <row r="87" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B87" s="9" t="s">
-        <v>42</v>
+        <v>85</v>
       </c>
       <c r="C87" s="13">
         <v>970.16895198999998</v>
       </c>
       <c r="D87" s="13">
         <v>998.32716559000005</v>
       </c>
       <c r="E87" s="13">
         <v>980.76433959000008</v>
       </c>
       <c r="F87" s="13">
         <v>984.98563684999999</v>
       </c>
       <c r="G87" s="13">
         <v>966.60301313000002</v>
       </c>
       <c r="H87" s="13">
         <v>978.63091070000007</v>
       </c>
       <c r="I87" s="13">
         <v>910.07322210000007</v>
       </c>
       <c r="J87" s="13">
         <v>905.03831975000003</v>
       </c>
@@ -14049,126 +28901,110 @@
       </c>
       <c r="AI87" s="14">
         <v>481.13232038000001</v>
       </c>
       <c r="AJ87" s="14">
         <v>448.09248124999999</v>
       </c>
       <c r="AK87" s="3">
         <v>455.97612812</v>
       </c>
       <c r="AL87" s="14">
         <v>469.12877847000004</v>
       </c>
       <c r="AM87" s="14">
         <v>583.23577405999993</v>
       </c>
       <c r="AN87" s="14">
         <v>548.14235807</v>
       </c>
       <c r="AO87" s="14">
         <v>545.53947392999999</v>
       </c>
       <c r="AP87" s="14">
         <v>539.77727450999998</v>
       </c>
-      <c r="AQ87" s="14">
+      <c r="AQ87" s="35">
         <v>529.49967422999998</v>
       </c>
-      <c r="AR87" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR87" s="3"/>
+      <c r="AS87" s="3"/>
+      <c r="AT87" s="3"/>
+      <c r="AU87" s="3"/>
+      <c r="AV87" s="3"/>
+      <c r="AW87" s="3"/>
+      <c r="AX87" s="3"/>
+      <c r="AY87" s="3"/>
       <c r="AZ87" s="3"/>
       <c r="BA87" s="3"/>
       <c r="BB87" s="3"/>
       <c r="BC87" s="3"/>
       <c r="BD87" s="3"/>
       <c r="BE87" s="3"/>
       <c r="BF87" s="3"/>
       <c r="BG87" s="3"/>
       <c r="BH87" s="3"/>
       <c r="BI87" s="3"/>
       <c r="BJ87" s="3"/>
       <c r="BK87" s="3"/>
       <c r="BL87" s="3"/>
       <c r="BM87" s="3"/>
       <c r="BN87" s="3"/>
       <c r="BO87" s="3"/>
       <c r="BP87" s="3"/>
       <c r="BQ87" s="3"/>
       <c r="BR87" s="3"/>
       <c r="BS87" s="3"/>
       <c r="BT87" s="3"/>
       <c r="BU87" s="3"/>
       <c r="BV87" s="3"/>
       <c r="BW87" s="3"/>
       <c r="BX87" s="3"/>
       <c r="BY87" s="3"/>
       <c r="BZ87" s="3"/>
       <c r="CA87" s="3"/>
       <c r="CB87" s="3"/>
       <c r="CC87" s="3"/>
       <c r="CD87" s="3"/>
       <c r="CE87" s="3"/>
       <c r="CF87" s="3"/>
       <c r="CG87" s="3"/>
       <c r="CH87" s="3"/>
       <c r="CI87" s="3"/>
       <c r="CJ87" s="3"/>
       <c r="CK87" s="3"/>
       <c r="CL87" s="3"/>
       <c r="CM87" s="3"/>
       <c r="CN87" s="3"/>
       <c r="CO87" s="3"/>
       <c r="CP87" s="3"/>
       <c r="CQ87" s="3"/>
       <c r="CR87" s="3"/>
     </row>
     <row r="88" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B88" s="10" t="s">
-        <v>43</v>
+        <v>86</v>
       </c>
       <c r="C88" s="13">
         <v>227.86817959000001</v>
       </c>
       <c r="D88" s="13">
         <v>254.54670697</v>
       </c>
       <c r="E88" s="13">
         <v>273.00246076999997</v>
       </c>
       <c r="F88" s="13">
         <v>268.02708355999999</v>
       </c>
       <c r="G88" s="13">
         <v>256.61179358999999</v>
       </c>
       <c r="H88" s="13">
         <v>326.33483672000006</v>
       </c>
       <c r="I88" s="13">
         <v>333.95146574</v>
       </c>
       <c r="J88" s="13">
         <v>443.36643783</v>
       </c>
@@ -14246,126 +29082,110 @@
       </c>
       <c r="AI88" s="14">
         <v>159.11652905000003</v>
       </c>
       <c r="AJ88" s="14">
         <v>132.43781354000001</v>
       </c>
       <c r="AK88" s="3">
         <v>132.19319981999999</v>
       </c>
       <c r="AL88" s="14">
         <v>155.81842007</v>
       </c>
       <c r="AM88" s="14">
         <v>148.36273271000002</v>
       </c>
       <c r="AN88" s="14">
         <v>153.30773527000002</v>
       </c>
       <c r="AO88" s="14">
         <v>150.73554815</v>
       </c>
       <c r="AP88" s="14">
         <v>147.42580172999999</v>
       </c>
-      <c r="AQ88" s="14">
+      <c r="AQ88" s="35">
         <v>124.80292345999999</v>
       </c>
-      <c r="AR88" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR88" s="3"/>
+      <c r="AS88" s="3"/>
+      <c r="AT88" s="3"/>
+      <c r="AU88" s="3"/>
+      <c r="AV88" s="3"/>
+      <c r="AW88" s="3"/>
+      <c r="AX88" s="3"/>
+      <c r="AY88" s="3"/>
       <c r="AZ88" s="3"/>
       <c r="BA88" s="3"/>
       <c r="BB88" s="3"/>
       <c r="BC88" s="3"/>
       <c r="BD88" s="3"/>
       <c r="BE88" s="3"/>
       <c r="BF88" s="3"/>
       <c r="BG88" s="3"/>
       <c r="BH88" s="3"/>
       <c r="BI88" s="3"/>
       <c r="BJ88" s="3"/>
       <c r="BK88" s="3"/>
       <c r="BL88" s="3"/>
       <c r="BM88" s="3"/>
       <c r="BN88" s="3"/>
       <c r="BO88" s="3"/>
       <c r="BP88" s="3"/>
       <c r="BQ88" s="3"/>
       <c r="BR88" s="3"/>
       <c r="BS88" s="3"/>
       <c r="BT88" s="3"/>
       <c r="BU88" s="3"/>
       <c r="BV88" s="3"/>
       <c r="BW88" s="3"/>
       <c r="BX88" s="3"/>
       <c r="BY88" s="3"/>
       <c r="BZ88" s="3"/>
       <c r="CA88" s="3"/>
       <c r="CB88" s="3"/>
       <c r="CC88" s="3"/>
       <c r="CD88" s="3"/>
       <c r="CE88" s="3"/>
       <c r="CF88" s="3"/>
       <c r="CG88" s="3"/>
       <c r="CH88" s="3"/>
       <c r="CI88" s="3"/>
       <c r="CJ88" s="3"/>
       <c r="CK88" s="3"/>
       <c r="CL88" s="3"/>
       <c r="CM88" s="3"/>
       <c r="CN88" s="3"/>
       <c r="CO88" s="3"/>
       <c r="CP88" s="3"/>
       <c r="CQ88" s="3"/>
       <c r="CR88" s="3"/>
     </row>
     <row r="89" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B89" s="11" t="s">
-        <v>44</v>
+        <v>87</v>
       </c>
       <c r="C89" s="13">
         <v>60.448625719999995</v>
       </c>
       <c r="D89" s="13">
         <v>85.484404389999995</v>
       </c>
       <c r="E89" s="13">
         <v>91.019282869999998</v>
       </c>
       <c r="F89" s="13">
         <v>99.766242009999999</v>
       </c>
       <c r="G89" s="13">
         <v>94.341690299999996</v>
       </c>
       <c r="H89" s="13">
         <v>101.0751887</v>
       </c>
       <c r="I89" s="13">
         <v>116.26862971</v>
       </c>
       <c r="J89" s="13">
         <v>116.28345481999999</v>
       </c>
@@ -14443,126 +29263,110 @@
       </c>
       <c r="AI89" s="14">
         <v>14.31369673</v>
       </c>
       <c r="AJ89" s="14">
         <v>5.9586554899999999</v>
       </c>
       <c r="AK89" s="3">
         <v>5.1409908099999999</v>
       </c>
       <c r="AL89" s="14">
         <v>20.794005089999999</v>
       </c>
       <c r="AM89" s="14">
         <v>20.76343001</v>
       </c>
       <c r="AN89" s="14">
         <v>2.2736546200000003</v>
       </c>
       <c r="AO89" s="14">
         <v>2.1749712999999997</v>
       </c>
       <c r="AP89" s="14">
         <v>2.16363196</v>
       </c>
-      <c r="AQ89" s="14">
+      <c r="AQ89" s="35">
         <v>2.1511456200000003</v>
       </c>
-      <c r="AR89" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR89" s="3"/>
+      <c r="AS89" s="3"/>
+      <c r="AT89" s="3"/>
+      <c r="AU89" s="3"/>
+      <c r="AV89" s="3"/>
+      <c r="AW89" s="3"/>
+      <c r="AX89" s="3"/>
+      <c r="AY89" s="3"/>
       <c r="AZ89" s="3"/>
       <c r="BA89" s="3"/>
       <c r="BB89" s="3"/>
       <c r="BC89" s="3"/>
       <c r="BD89" s="3"/>
       <c r="BE89" s="3"/>
       <c r="BF89" s="3"/>
       <c r="BG89" s="3"/>
       <c r="BH89" s="3"/>
       <c r="BI89" s="3"/>
       <c r="BJ89" s="3"/>
       <c r="BK89" s="3"/>
       <c r="BL89" s="3"/>
       <c r="BM89" s="3"/>
       <c r="BN89" s="3"/>
       <c r="BO89" s="3"/>
       <c r="BP89" s="3"/>
       <c r="BQ89" s="3"/>
       <c r="BR89" s="3"/>
       <c r="BS89" s="3"/>
       <c r="BT89" s="3"/>
       <c r="BU89" s="3"/>
       <c r="BV89" s="3"/>
       <c r="BW89" s="3"/>
       <c r="BX89" s="3"/>
       <c r="BY89" s="3"/>
       <c r="BZ89" s="3"/>
       <c r="CA89" s="3"/>
       <c r="CB89" s="3"/>
       <c r="CC89" s="3"/>
       <c r="CD89" s="3"/>
       <c r="CE89" s="3"/>
       <c r="CF89" s="3"/>
       <c r="CG89" s="3"/>
       <c r="CH89" s="3"/>
       <c r="CI89" s="3"/>
       <c r="CJ89" s="3"/>
       <c r="CK89" s="3"/>
       <c r="CL89" s="3"/>
       <c r="CM89" s="3"/>
       <c r="CN89" s="3"/>
       <c r="CO89" s="3"/>
       <c r="CP89" s="3"/>
       <c r="CQ89" s="3"/>
       <c r="CR89" s="3"/>
     </row>
     <row r="90" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B90" s="11" t="s">
-        <v>45</v>
+        <v>88</v>
       </c>
       <c r="C90" s="13">
         <v>66.122335500000005</v>
       </c>
       <c r="D90" s="13">
         <v>60.562158200000006</v>
       </c>
       <c r="E90" s="13">
         <v>54.267837010000001</v>
       </c>
       <c r="F90" s="13">
         <v>52.516806020000004</v>
       </c>
       <c r="G90" s="13">
         <v>56.716975349999998</v>
       </c>
       <c r="H90" s="13">
         <v>59.628348359999997</v>
       </c>
       <c r="I90" s="13">
         <v>41.990521549999997</v>
       </c>
       <c r="J90" s="13">
         <v>72.687761370000004</v>
       </c>
@@ -14640,126 +29444,110 @@
       </c>
       <c r="AI90" s="14">
         <v>29.06188732</v>
       </c>
       <c r="AJ90" s="14">
         <v>13.294486320000001</v>
       </c>
       <c r="AK90" s="3">
         <v>11.62778838</v>
       </c>
       <c r="AL90" s="14">
         <v>18.808130680000001</v>
       </c>
       <c r="AM90" s="14">
         <v>26.213583539999998</v>
       </c>
       <c r="AN90" s="14">
         <v>65.648296920000007</v>
       </c>
       <c r="AO90" s="14">
         <v>68.290742399999999</v>
       </c>
       <c r="AP90" s="14">
         <v>67.547009169999995</v>
       </c>
-      <c r="AQ90" s="14">
+      <c r="AQ90" s="35">
         <v>51.53586353</v>
       </c>
-      <c r="AR90" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR90" s="3"/>
+      <c r="AS90" s="3"/>
+      <c r="AT90" s="3"/>
+      <c r="AU90" s="3"/>
+      <c r="AV90" s="3"/>
+      <c r="AW90" s="3"/>
+      <c r="AX90" s="3"/>
+      <c r="AY90" s="3"/>
       <c r="AZ90" s="3"/>
       <c r="BA90" s="3"/>
       <c r="BB90" s="3"/>
       <c r="BC90" s="3"/>
       <c r="BD90" s="3"/>
       <c r="BE90" s="3"/>
       <c r="BF90" s="3"/>
       <c r="BG90" s="3"/>
       <c r="BH90" s="3"/>
       <c r="BI90" s="3"/>
       <c r="BJ90" s="3"/>
       <c r="BK90" s="3"/>
       <c r="BL90" s="3"/>
       <c r="BM90" s="3"/>
       <c r="BN90" s="3"/>
       <c r="BO90" s="3"/>
       <c r="BP90" s="3"/>
       <c r="BQ90" s="3"/>
       <c r="BR90" s="3"/>
       <c r="BS90" s="3"/>
       <c r="BT90" s="3"/>
       <c r="BU90" s="3"/>
       <c r="BV90" s="3"/>
       <c r="BW90" s="3"/>
       <c r="BX90" s="3"/>
       <c r="BY90" s="3"/>
       <c r="BZ90" s="3"/>
       <c r="CA90" s="3"/>
       <c r="CB90" s="3"/>
       <c r="CC90" s="3"/>
       <c r="CD90" s="3"/>
       <c r="CE90" s="3"/>
       <c r="CF90" s="3"/>
       <c r="CG90" s="3"/>
       <c r="CH90" s="3"/>
       <c r="CI90" s="3"/>
       <c r="CJ90" s="3"/>
       <c r="CK90" s="3"/>
       <c r="CL90" s="3"/>
       <c r="CM90" s="3"/>
       <c r="CN90" s="3"/>
       <c r="CO90" s="3"/>
       <c r="CP90" s="3"/>
       <c r="CQ90" s="3"/>
       <c r="CR90" s="3"/>
     </row>
     <row r="91" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B91" s="11" t="s">
-        <v>46</v>
+        <v>89</v>
       </c>
       <c r="C91" s="13">
         <v>101.29721837000001</v>
       </c>
       <c r="D91" s="13">
         <v>108.50014437999999</v>
       </c>
       <c r="E91" s="13">
         <v>127.71534089000001</v>
       </c>
       <c r="F91" s="13">
         <v>115.74403553</v>
       </c>
       <c r="G91" s="13">
         <v>105.55312794</v>
       </c>
       <c r="H91" s="13">
         <v>165.63129966</v>
       </c>
       <c r="I91" s="13">
         <v>175.69231447999999</v>
       </c>
       <c r="J91" s="13">
         <v>254.39522163999999</v>
       </c>
@@ -14837,126 +29625,110 @@
       </c>
       <c r="AI91" s="14">
         <v>115.740945</v>
       </c>
       <c r="AJ91" s="14">
         <v>113.18467173000001</v>
       </c>
       <c r="AK91" s="3">
         <v>115.42442063</v>
       </c>
       <c r="AL91" s="14">
         <v>116.2162843</v>
       </c>
       <c r="AM91" s="14">
         <v>101.38571915999999</v>
       </c>
       <c r="AN91" s="14">
         <v>85.38578373</v>
       </c>
       <c r="AO91" s="14">
         <v>80.269834450000005</v>
       </c>
       <c r="AP91" s="14">
         <v>77.71516059999999</v>
       </c>
-      <c r="AQ91" s="14">
+      <c r="AQ91" s="35">
         <v>71.115914310000008</v>
       </c>
-      <c r="AR91" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR91" s="3"/>
+      <c r="AS91" s="3"/>
+      <c r="AT91" s="3"/>
+      <c r="AU91" s="3"/>
+      <c r="AV91" s="3"/>
+      <c r="AW91" s="3"/>
+      <c r="AX91" s="3"/>
+      <c r="AY91" s="3"/>
       <c r="AZ91" s="3"/>
       <c r="BA91" s="3"/>
       <c r="BB91" s="3"/>
       <c r="BC91" s="3"/>
       <c r="BD91" s="3"/>
       <c r="BE91" s="3"/>
       <c r="BF91" s="3"/>
       <c r="BG91" s="3"/>
       <c r="BH91" s="3"/>
       <c r="BI91" s="3"/>
       <c r="BJ91" s="3"/>
       <c r="BK91" s="3"/>
       <c r="BL91" s="3"/>
       <c r="BM91" s="3"/>
       <c r="BN91" s="3"/>
       <c r="BO91" s="3"/>
       <c r="BP91" s="3"/>
       <c r="BQ91" s="3"/>
       <c r="BR91" s="3"/>
       <c r="BS91" s="3"/>
       <c r="BT91" s="3"/>
       <c r="BU91" s="3"/>
       <c r="BV91" s="3"/>
       <c r="BW91" s="3"/>
       <c r="BX91" s="3"/>
       <c r="BY91" s="3"/>
       <c r="BZ91" s="3"/>
       <c r="CA91" s="3"/>
       <c r="CB91" s="3"/>
       <c r="CC91" s="3"/>
       <c r="CD91" s="3"/>
       <c r="CE91" s="3"/>
       <c r="CF91" s="3"/>
       <c r="CG91" s="3"/>
       <c r="CH91" s="3"/>
       <c r="CI91" s="3"/>
       <c r="CJ91" s="3"/>
       <c r="CK91" s="3"/>
       <c r="CL91" s="3"/>
       <c r="CM91" s="3"/>
       <c r="CN91" s="3"/>
       <c r="CO91" s="3"/>
       <c r="CP91" s="3"/>
       <c r="CQ91" s="3"/>
       <c r="CR91" s="3"/>
     </row>
     <row r="92" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B92" s="11" t="s">
-        <v>36</v>
+        <v>79</v>
       </c>
       <c r="C92" s="13">
         <v>226.64919834</v>
       </c>
       <c r="D92" s="13">
         <v>253.48145877000002</v>
       </c>
       <c r="E92" s="13">
         <v>270.98778518</v>
       </c>
       <c r="F92" s="13">
         <v>266.11061869000002</v>
       </c>
       <c r="G92" s="13">
         <v>255.66689944000001</v>
       </c>
       <c r="H92" s="13">
         <v>325.53314570999999</v>
       </c>
       <c r="I92" s="13">
         <v>333.16365213</v>
       </c>
       <c r="J92" s="13">
         <v>441.55336586000004</v>
       </c>
@@ -15034,126 +29806,110 @@
       </c>
       <c r="AI92" s="14">
         <v>158.45842825999998</v>
       </c>
       <c r="AJ92" s="14">
         <v>131.75283393999999</v>
       </c>
       <c r="AK92" s="3">
         <v>131.49992397</v>
       </c>
       <c r="AL92" s="14">
         <v>155.11655383999999</v>
       </c>
       <c r="AM92" s="14">
         <v>147.62145158999999</v>
       </c>
       <c r="AN92" s="14">
         <v>152.51051085</v>
       </c>
       <c r="AO92" s="14">
         <v>149.9307479</v>
       </c>
       <c r="AP92" s="14">
         <v>146.59651974000002</v>
       </c>
-      <c r="AQ92" s="14">
+      <c r="AQ92" s="35">
         <v>123.99167362999999</v>
       </c>
-      <c r="AR92" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR92" s="3"/>
+      <c r="AS92" s="3"/>
+      <c r="AT92" s="3"/>
+      <c r="AU92" s="3"/>
+      <c r="AV92" s="3"/>
+      <c r="AW92" s="3"/>
+      <c r="AX92" s="3"/>
+      <c r="AY92" s="3"/>
       <c r="AZ92" s="3"/>
       <c r="BA92" s="3"/>
       <c r="BB92" s="3"/>
       <c r="BC92" s="3"/>
       <c r="BD92" s="3"/>
       <c r="BE92" s="3"/>
       <c r="BF92" s="3"/>
       <c r="BG92" s="3"/>
       <c r="BH92" s="3"/>
       <c r="BI92" s="3"/>
       <c r="BJ92" s="3"/>
       <c r="BK92" s="3"/>
       <c r="BL92" s="3"/>
       <c r="BM92" s="3"/>
       <c r="BN92" s="3"/>
       <c r="BO92" s="3"/>
       <c r="BP92" s="3"/>
       <c r="BQ92" s="3"/>
       <c r="BR92" s="3"/>
       <c r="BS92" s="3"/>
       <c r="BT92" s="3"/>
       <c r="BU92" s="3"/>
       <c r="BV92" s="3"/>
       <c r="BW92" s="3"/>
       <c r="BX92" s="3"/>
       <c r="BY92" s="3"/>
       <c r="BZ92" s="3"/>
       <c r="CA92" s="3"/>
       <c r="CB92" s="3"/>
       <c r="CC92" s="3"/>
       <c r="CD92" s="3"/>
       <c r="CE92" s="3"/>
       <c r="CF92" s="3"/>
       <c r="CG92" s="3"/>
       <c r="CH92" s="3"/>
       <c r="CI92" s="3"/>
       <c r="CJ92" s="3"/>
       <c r="CK92" s="3"/>
       <c r="CL92" s="3"/>
       <c r="CM92" s="3"/>
       <c r="CN92" s="3"/>
       <c r="CO92" s="3"/>
       <c r="CP92" s="3"/>
       <c r="CQ92" s="3"/>
       <c r="CR92" s="3"/>
     </row>
     <row r="93" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B93" s="11" t="s">
-        <v>37</v>
+        <v>80</v>
       </c>
       <c r="C93" s="13">
         <v>1.2189812499999999</v>
       </c>
       <c r="D93" s="13">
         <v>1.0652481999999999</v>
       </c>
       <c r="E93" s="13">
         <v>2.01467559</v>
       </c>
       <c r="F93" s="13">
         <v>1.9164648700000002</v>
       </c>
       <c r="G93" s="13">
         <v>0.94489414999999999</v>
       </c>
       <c r="H93" s="13">
         <v>0.80169100999999998</v>
       </c>
       <c r="I93" s="13">
         <v>0.78781360999999994</v>
       </c>
       <c r="J93" s="13">
         <v>1.81307197</v>
       </c>
@@ -15231,126 +29987,110 @@
       </c>
       <c r="AI93" s="14">
         <v>0.65810078999999999</v>
       </c>
       <c r="AJ93" s="14">
         <v>0.68497960000000002</v>
       </c>
       <c r="AK93" s="3">
         <v>0.69327585000000003</v>
       </c>
       <c r="AL93" s="14">
         <v>0.70186623000000004</v>
       </c>
       <c r="AM93" s="14">
         <v>0.74128112000000002</v>
       </c>
       <c r="AN93" s="14">
         <v>0.79722442000000004</v>
       </c>
       <c r="AO93" s="14">
         <v>0.80480024999999999</v>
       </c>
       <c r="AP93" s="14">
         <v>0.82928199000000002</v>
       </c>
-      <c r="AQ93" s="14">
+      <c r="AQ93" s="35">
         <v>0.81124982999999995</v>
       </c>
-      <c r="AR93" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR93" s="3"/>
+      <c r="AS93" s="3"/>
+      <c r="AT93" s="3"/>
+      <c r="AU93" s="3"/>
+      <c r="AV93" s="3"/>
+      <c r="AW93" s="3"/>
+      <c r="AX93" s="3"/>
+      <c r="AY93" s="3"/>
       <c r="AZ93" s="3"/>
       <c r="BA93" s="3"/>
       <c r="BB93" s="3"/>
       <c r="BC93" s="3"/>
       <c r="BD93" s="3"/>
       <c r="BE93" s="3"/>
       <c r="BF93" s="3"/>
       <c r="BG93" s="3"/>
       <c r="BH93" s="3"/>
       <c r="BI93" s="3"/>
       <c r="BJ93" s="3"/>
       <c r="BK93" s="3"/>
       <c r="BL93" s="3"/>
       <c r="BM93" s="3"/>
       <c r="BN93" s="3"/>
       <c r="BO93" s="3"/>
       <c r="BP93" s="3"/>
       <c r="BQ93" s="3"/>
       <c r="BR93" s="3"/>
       <c r="BS93" s="3"/>
       <c r="BT93" s="3"/>
       <c r="BU93" s="3"/>
       <c r="BV93" s="3"/>
       <c r="BW93" s="3"/>
       <c r="BX93" s="3"/>
       <c r="BY93" s="3"/>
       <c r="BZ93" s="3"/>
       <c r="CA93" s="3"/>
       <c r="CB93" s="3"/>
       <c r="CC93" s="3"/>
       <c r="CD93" s="3"/>
       <c r="CE93" s="3"/>
       <c r="CF93" s="3"/>
       <c r="CG93" s="3"/>
       <c r="CH93" s="3"/>
       <c r="CI93" s="3"/>
       <c r="CJ93" s="3"/>
       <c r="CK93" s="3"/>
       <c r="CL93" s="3"/>
       <c r="CM93" s="3"/>
       <c r="CN93" s="3"/>
       <c r="CO93" s="3"/>
       <c r="CP93" s="3"/>
       <c r="CQ93" s="3"/>
       <c r="CR93" s="3"/>
     </row>
     <row r="94" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B94" s="10" t="s">
-        <v>47</v>
+        <v>90</v>
       </c>
       <c r="C94" s="13">
         <v>742.30077240000003</v>
       </c>
       <c r="D94" s="13">
         <v>743.78045861999999</v>
       </c>
       <c r="E94" s="13">
         <v>707.76187882000011</v>
       </c>
       <c r="F94" s="13">
         <v>716.95855328999994</v>
       </c>
       <c r="G94" s="13">
         <v>709.99121953999997</v>
       </c>
       <c r="H94" s="13">
         <v>652.29607398000007</v>
       </c>
       <c r="I94" s="13">
         <v>576.12175636000006</v>
       </c>
       <c r="J94" s="13">
         <v>461.67188192000003</v>
       </c>
@@ -15428,126 +30168,110 @@
       </c>
       <c r="AI94" s="14">
         <v>322.01579132999996</v>
       </c>
       <c r="AJ94" s="14">
         <v>315.65466770999996</v>
       </c>
       <c r="AK94" s="3">
         <v>323.78292830000004</v>
       </c>
       <c r="AL94" s="14">
         <v>313.31035839999998</v>
       </c>
       <c r="AM94" s="14">
         <v>434.87304135000005</v>
       </c>
       <c r="AN94" s="14">
         <v>394.83462280000003</v>
       </c>
       <c r="AO94" s="14">
         <v>394.80392577999999</v>
       </c>
       <c r="AP94" s="14">
         <v>392.35147277999999</v>
       </c>
-      <c r="AQ94" s="14">
+      <c r="AQ94" s="35">
         <v>404.69675076999999</v>
       </c>
-      <c r="AR94" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR94" s="3"/>
+      <c r="AS94" s="3"/>
+      <c r="AT94" s="3"/>
+      <c r="AU94" s="3"/>
+      <c r="AV94" s="3"/>
+      <c r="AW94" s="3"/>
+      <c r="AX94" s="3"/>
+      <c r="AY94" s="3"/>
       <c r="AZ94" s="3"/>
       <c r="BA94" s="3"/>
       <c r="BB94" s="3"/>
       <c r="BC94" s="3"/>
       <c r="BD94" s="3"/>
       <c r="BE94" s="3"/>
       <c r="BF94" s="3"/>
       <c r="BG94" s="3"/>
       <c r="BH94" s="3"/>
       <c r="BI94" s="3"/>
       <c r="BJ94" s="3"/>
       <c r="BK94" s="3"/>
       <c r="BL94" s="3"/>
       <c r="BM94" s="3"/>
       <c r="BN94" s="3"/>
       <c r="BO94" s="3"/>
       <c r="BP94" s="3"/>
       <c r="BQ94" s="3"/>
       <c r="BR94" s="3"/>
       <c r="BS94" s="3"/>
       <c r="BT94" s="3"/>
       <c r="BU94" s="3"/>
       <c r="BV94" s="3"/>
       <c r="BW94" s="3"/>
       <c r="BX94" s="3"/>
       <c r="BY94" s="3"/>
       <c r="BZ94" s="3"/>
       <c r="CA94" s="3"/>
       <c r="CB94" s="3"/>
       <c r="CC94" s="3"/>
       <c r="CD94" s="3"/>
       <c r="CE94" s="3"/>
       <c r="CF94" s="3"/>
       <c r="CG94" s="3"/>
       <c r="CH94" s="3"/>
       <c r="CI94" s="3"/>
       <c r="CJ94" s="3"/>
       <c r="CK94" s="3"/>
       <c r="CL94" s="3"/>
       <c r="CM94" s="3"/>
       <c r="CN94" s="3"/>
       <c r="CO94" s="3"/>
       <c r="CP94" s="3"/>
       <c r="CQ94" s="3"/>
       <c r="CR94" s="3"/>
     </row>
     <row r="95" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B95" s="11" t="s">
-        <v>48</v>
+        <v>91</v>
       </c>
       <c r="C95" s="13">
         <v>303.21296378</v>
       </c>
       <c r="D95" s="13">
         <v>304.05206906000001</v>
       </c>
       <c r="E95" s="13">
         <v>292.02100347000004</v>
       </c>
       <c r="F95" s="13">
         <v>292.86362133</v>
       </c>
       <c r="G95" s="13">
         <v>288.56309626000001</v>
       </c>
       <c r="H95" s="13">
         <v>235.66648318</v>
       </c>
       <c r="I95" s="13">
         <v>222.59446184000001</v>
       </c>
       <c r="J95" s="13">
         <v>112.29007390000001</v>
       </c>
@@ -15625,126 +30349,110 @@
       </c>
       <c r="AI95" s="14">
         <v>50.823342270000005</v>
       </c>
       <c r="AJ95" s="14">
         <v>44.501883369999994</v>
       </c>
       <c r="AK95" s="3">
         <v>44.301965450000004</v>
       </c>
       <c r="AL95" s="14">
         <v>43.839632510000001</v>
       </c>
       <c r="AM95" s="14">
         <v>44.495465340000003</v>
       </c>
       <c r="AN95" s="14">
         <v>44.050382540000001</v>
       </c>
       <c r="AO95" s="14">
         <v>34.415646639999999</v>
       </c>
       <c r="AP95" s="14">
         <v>34.124216229999995</v>
       </c>
-      <c r="AQ95" s="14">
+      <c r="AQ95" s="35">
         <v>37.492887179999997</v>
       </c>
-      <c r="AR95" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR95" s="3"/>
+      <c r="AS95" s="3"/>
+      <c r="AT95" s="3"/>
+      <c r="AU95" s="3"/>
+      <c r="AV95" s="3"/>
+      <c r="AW95" s="3"/>
+      <c r="AX95" s="3"/>
+      <c r="AY95" s="3"/>
       <c r="AZ95" s="3"/>
       <c r="BA95" s="3"/>
       <c r="BB95" s="3"/>
       <c r="BC95" s="3"/>
       <c r="BD95" s="3"/>
       <c r="BE95" s="3"/>
       <c r="BF95" s="3"/>
       <c r="BG95" s="3"/>
       <c r="BH95" s="3"/>
       <c r="BI95" s="3"/>
       <c r="BJ95" s="3"/>
       <c r="BK95" s="3"/>
       <c r="BL95" s="3"/>
       <c r="BM95" s="3"/>
       <c r="BN95" s="3"/>
       <c r="BO95" s="3"/>
       <c r="BP95" s="3"/>
       <c r="BQ95" s="3"/>
       <c r="BR95" s="3"/>
       <c r="BS95" s="3"/>
       <c r="BT95" s="3"/>
       <c r="BU95" s="3"/>
       <c r="BV95" s="3"/>
       <c r="BW95" s="3"/>
       <c r="BX95" s="3"/>
       <c r="BY95" s="3"/>
       <c r="BZ95" s="3"/>
       <c r="CA95" s="3"/>
       <c r="CB95" s="3"/>
       <c r="CC95" s="3"/>
       <c r="CD95" s="3"/>
       <c r="CE95" s="3"/>
       <c r="CF95" s="3"/>
       <c r="CG95" s="3"/>
       <c r="CH95" s="3"/>
       <c r="CI95" s="3"/>
       <c r="CJ95" s="3"/>
       <c r="CK95" s="3"/>
       <c r="CL95" s="3"/>
       <c r="CM95" s="3"/>
       <c r="CN95" s="3"/>
       <c r="CO95" s="3"/>
       <c r="CP95" s="3"/>
       <c r="CQ95" s="3"/>
       <c r="CR95" s="3"/>
     </row>
     <row r="96" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B96" s="11" t="s">
-        <v>49</v>
+        <v>92</v>
       </c>
       <c r="C96" s="13">
         <v>439.08780862000003</v>
       </c>
       <c r="D96" s="13">
         <v>439.72838955999998</v>
       </c>
       <c r="E96" s="13">
         <v>415.74087535000001</v>
       </c>
       <c r="F96" s="13">
         <v>424.09493196</v>
       </c>
       <c r="G96" s="13">
         <v>421.42812327999997</v>
       </c>
       <c r="H96" s="13">
         <v>416.62959080000002</v>
       </c>
       <c r="I96" s="13">
         <v>353.52729452</v>
       </c>
       <c r="J96" s="13">
         <v>349.38180801999999</v>
       </c>
@@ -15822,126 +30530,110 @@
       </c>
       <c r="AI96" s="14">
         <v>271.19244906</v>
       </c>
       <c r="AJ96" s="14">
         <v>271.15278433999998</v>
       </c>
       <c r="AK96" s="3">
         <v>279.48096285000003</v>
       </c>
       <c r="AL96" s="14">
         <v>269.47072588999998</v>
       </c>
       <c r="AM96" s="14">
         <v>390.37757600999998</v>
       </c>
       <c r="AN96" s="14">
         <v>350.78424025999999</v>
       </c>
       <c r="AO96" s="14">
         <v>360.38827914000001</v>
       </c>
       <c r="AP96" s="14">
         <v>358.22725654999999</v>
       </c>
-      <c r="AQ96" s="14">
+      <c r="AQ96" s="35">
         <v>367.20386358999997</v>
       </c>
-      <c r="AR96" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR96" s="3"/>
+      <c r="AS96" s="3"/>
+      <c r="AT96" s="3"/>
+      <c r="AU96" s="3"/>
+      <c r="AV96" s="3"/>
+      <c r="AW96" s="3"/>
+      <c r="AX96" s="3"/>
+      <c r="AY96" s="3"/>
       <c r="AZ96" s="3"/>
       <c r="BA96" s="3"/>
       <c r="BB96" s="3"/>
       <c r="BC96" s="3"/>
       <c r="BD96" s="3"/>
       <c r="BE96" s="3"/>
       <c r="BF96" s="3"/>
       <c r="BG96" s="3"/>
       <c r="BH96" s="3"/>
       <c r="BI96" s="3"/>
       <c r="BJ96" s="3"/>
       <c r="BK96" s="3"/>
       <c r="BL96" s="3"/>
       <c r="BM96" s="3"/>
       <c r="BN96" s="3"/>
       <c r="BO96" s="3"/>
       <c r="BP96" s="3"/>
       <c r="BQ96" s="3"/>
       <c r="BR96" s="3"/>
       <c r="BS96" s="3"/>
       <c r="BT96" s="3"/>
       <c r="BU96" s="3"/>
       <c r="BV96" s="3"/>
       <c r="BW96" s="3"/>
       <c r="BX96" s="3"/>
       <c r="BY96" s="3"/>
       <c r="BZ96" s="3"/>
       <c r="CA96" s="3"/>
       <c r="CB96" s="3"/>
       <c r="CC96" s="3"/>
       <c r="CD96" s="3"/>
       <c r="CE96" s="3"/>
       <c r="CF96" s="3"/>
       <c r="CG96" s="3"/>
       <c r="CH96" s="3"/>
       <c r="CI96" s="3"/>
       <c r="CJ96" s="3"/>
       <c r="CK96" s="3"/>
       <c r="CL96" s="3"/>
       <c r="CM96" s="3"/>
       <c r="CN96" s="3"/>
       <c r="CO96" s="3"/>
       <c r="CP96" s="3"/>
       <c r="CQ96" s="3"/>
       <c r="CR96" s="3"/>
     </row>
     <row r="97" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B97" s="11" t="s">
-        <v>36</v>
+        <v>79</v>
       </c>
       <c r="C97" s="13">
         <v>736.59873464999998</v>
       </c>
       <c r="D97" s="13">
         <v>738.18061989</v>
       </c>
       <c r="E97" s="13">
         <v>703.28051083000003</v>
       </c>
       <c r="F97" s="13">
         <v>712.48971136</v>
       </c>
       <c r="G97" s="13">
         <v>709.03644995000002</v>
       </c>
       <c r="H97" s="13">
         <v>651.35605921000001</v>
       </c>
       <c r="I97" s="13">
         <v>575.19169671999998</v>
       </c>
       <c r="J97" s="13">
         <v>460.73234155</v>
       </c>
@@ -16019,520 +30711,472 @@
       </c>
       <c r="AI97" s="14">
         <v>320.18696325999997</v>
       </c>
       <c r="AJ97" s="14">
         <v>313.77164769999996</v>
       </c>
       <c r="AK97" s="3">
         <v>321.87945654999999</v>
       </c>
       <c r="AL97" s="14">
         <v>311.38698197000002</v>
       </c>
       <c r="AM97" s="14">
         <v>432.91723216000003</v>
       </c>
       <c r="AN97" s="14">
         <v>392.75845369999996</v>
       </c>
       <c r="AO97" s="14">
         <v>392.77096570999998</v>
       </c>
       <c r="AP97" s="14">
         <v>390.26307892</v>
       </c>
-      <c r="AQ97" s="14">
+      <c r="AQ97" s="35">
         <v>402.64987968999998</v>
       </c>
-      <c r="AR97" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR97" s="3"/>
+      <c r="AS97" s="3"/>
+      <c r="AT97" s="3"/>
+      <c r="AU97" s="3"/>
+      <c r="AV97" s="3"/>
+      <c r="AW97" s="3"/>
+      <c r="AX97" s="3"/>
+      <c r="AY97" s="3"/>
       <c r="AZ97" s="3"/>
       <c r="BA97" s="3"/>
       <c r="BB97" s="3"/>
       <c r="BC97" s="3"/>
       <c r="BD97" s="3"/>
       <c r="BE97" s="3"/>
       <c r="BF97" s="3"/>
       <c r="BG97" s="3"/>
       <c r="BH97" s="3"/>
       <c r="BI97" s="3"/>
       <c r="BJ97" s="3"/>
       <c r="BK97" s="3"/>
       <c r="BL97" s="3"/>
       <c r="BM97" s="3"/>
       <c r="BN97" s="3"/>
       <c r="BO97" s="3"/>
       <c r="BP97" s="3"/>
       <c r="BQ97" s="3"/>
       <c r="BR97" s="3"/>
       <c r="BS97" s="3"/>
       <c r="BT97" s="3"/>
       <c r="BU97" s="3"/>
       <c r="BV97" s="3"/>
       <c r="BW97" s="3"/>
       <c r="BX97" s="3"/>
       <c r="BY97" s="3"/>
       <c r="BZ97" s="3"/>
       <c r="CA97" s="3"/>
       <c r="CB97" s="3"/>
       <c r="CC97" s="3"/>
       <c r="CD97" s="3"/>
       <c r="CE97" s="3"/>
       <c r="CF97" s="3"/>
       <c r="CG97" s="3"/>
       <c r="CH97" s="3"/>
       <c r="CI97" s="3"/>
       <c r="CJ97" s="3"/>
       <c r="CK97" s="3"/>
       <c r="CL97" s="3"/>
       <c r="CM97" s="3"/>
       <c r="CN97" s="3"/>
       <c r="CO97" s="3"/>
       <c r="CP97" s="3"/>
       <c r="CQ97" s="3"/>
       <c r="CR97" s="3"/>
     </row>
     <row r="98" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B98" s="11" t="s">
-        <v>37</v>
+        <v>80</v>
       </c>
       <c r="C98" s="13">
         <v>4.9910579800000008</v>
       </c>
       <c r="D98" s="13">
         <v>4.9474447699999997</v>
       </c>
       <c r="E98" s="13">
         <v>3.8278394800000002</v>
       </c>
       <c r="F98" s="13">
         <v>3.8211711800000003</v>
       </c>
       <c r="G98" s="13">
         <v>0.30314420000000003</v>
       </c>
       <c r="H98" s="13">
         <v>0.28568336999999999</v>
       </c>
       <c r="I98" s="13">
         <v>0.28028053999999997</v>
       </c>
       <c r="J98" s="13">
         <v>0.28856394000000002</v>
       </c>
       <c r="K98" s="13">
         <v>0.28054309000000005</v>
       </c>
       <c r="L98" s="13">
         <v>9.8256789999999997E-2</v>
       </c>
       <c r="M98" s="13">
         <v>9.9108669999999996E-2</v>
       </c>
       <c r="N98" s="13">
         <v>9.911201E-2</v>
       </c>
       <c r="O98" s="13">
         <v>9.7513589999999997E-2</v>
       </c>
       <c r="P98" s="13">
         <v>9.5516070000000008E-2</v>
       </c>
       <c r="Q98" s="13">
         <v>9.8908929999999992E-2</v>
       </c>
       <c r="R98" s="13">
         <v>0.10108414</v>
       </c>
       <c r="S98" s="13" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="T98" s="13" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="U98" s="13" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="V98" s="13" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="W98" s="13" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="X98" s="13" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="Y98" s="13" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="Z98" s="13" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AA98" s="13" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AB98" s="13" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AC98" s="13" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AD98" s="15" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AE98" s="3">
         <v>1.2341796699999998</v>
       </c>
       <c r="AF98" s="3">
         <v>1.2543232499999999</v>
       </c>
       <c r="AG98" s="3">
         <v>1.3412295900000002</v>
       </c>
       <c r="AH98" s="14">
         <v>1.3742239999999999</v>
       </c>
       <c r="AI98" s="14">
         <v>1.395454</v>
       </c>
       <c r="AJ98" s="14">
         <v>1.4503053400000001</v>
       </c>
       <c r="AK98" s="3">
         <v>1.46800898</v>
       </c>
       <c r="AL98" s="14">
         <v>1.48604676</v>
       </c>
       <c r="AM98" s="14">
         <v>1.51957947</v>
       </c>
       <c r="AN98" s="14">
         <v>1.6347017500000001</v>
       </c>
       <c r="AO98" s="14">
         <v>1.6500619599999999</v>
       </c>
       <c r="AP98" s="14">
         <v>1.7001860800000002</v>
       </c>
-      <c r="AQ98" s="14">
+      <c r="AQ98" s="35">
         <v>1.6627527499999999</v>
       </c>
-      <c r="AR98" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR98" s="3"/>
+      <c r="AS98" s="3"/>
+      <c r="AT98" s="3"/>
+      <c r="AU98" s="3"/>
+      <c r="AV98" s="3"/>
+      <c r="AW98" s="3"/>
+      <c r="AX98" s="3"/>
+      <c r="AY98" s="3"/>
       <c r="AZ98" s="3"/>
       <c r="BA98" s="3"/>
       <c r="BB98" s="3"/>
       <c r="BC98" s="3"/>
       <c r="BD98" s="3"/>
       <c r="BE98" s="3"/>
       <c r="BF98" s="3"/>
       <c r="BG98" s="3"/>
       <c r="BH98" s="3"/>
       <c r="BI98" s="3"/>
       <c r="BJ98" s="3"/>
       <c r="BK98" s="3"/>
       <c r="BL98" s="3"/>
       <c r="BM98" s="3"/>
       <c r="BN98" s="3"/>
       <c r="BO98" s="3"/>
       <c r="BP98" s="3"/>
       <c r="BQ98" s="3"/>
       <c r="BR98" s="3"/>
       <c r="BS98" s="3"/>
       <c r="BT98" s="3"/>
       <c r="BU98" s="3"/>
       <c r="BV98" s="3"/>
       <c r="BW98" s="3"/>
       <c r="BX98" s="3"/>
       <c r="BY98" s="3"/>
       <c r="BZ98" s="3"/>
       <c r="CA98" s="3"/>
       <c r="CB98" s="3"/>
       <c r="CC98" s="3"/>
       <c r="CD98" s="3"/>
       <c r="CE98" s="3"/>
       <c r="CF98" s="3"/>
       <c r="CG98" s="3"/>
       <c r="CH98" s="3"/>
       <c r="CI98" s="3"/>
       <c r="CJ98" s="3"/>
       <c r="CK98" s="3"/>
       <c r="CL98" s="3"/>
       <c r="CM98" s="3"/>
       <c r="CN98" s="3"/>
       <c r="CO98" s="3"/>
       <c r="CP98" s="3"/>
       <c r="CQ98" s="3"/>
       <c r="CR98" s="3"/>
     </row>
     <row r="99" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B99" s="31" t="s">
-        <v>50</v>
+        <v>93</v>
       </c>
       <c r="C99" s="33" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D99" s="33" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="E99" s="33" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="F99" s="33" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="G99" s="33" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H99" s="33" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="I99" s="33" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="J99" s="33" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="K99" s="33" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="L99" s="33" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="M99" s="33" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="N99" s="33" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="O99" s="33" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="P99" s="33" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="Q99" s="33" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="R99" s="33" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="S99" s="33" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="T99" s="33" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="U99" s="33" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="V99" s="33" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="W99" s="33" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="X99" s="33" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="Y99" s="33" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="Z99" s="33" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AA99" s="33" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AB99" s="33" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AC99" s="33" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AD99" s="34" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AE99" s="33" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AF99" s="33" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AG99" s="33" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AH99" s="33" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AI99" s="33" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AJ99" s="33" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AK99" s="34" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AL99" s="34" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AM99" s="34" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AN99" s="34" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AO99" s="34" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AP99" s="34" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AQ99" s="34" t="s">
-        <v>25</v>
-[...24 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="AR99" s="3"/>
+      <c r="AS99" s="3"/>
+      <c r="AT99" s="3"/>
+      <c r="AU99" s="3"/>
+      <c r="AV99" s="3"/>
+      <c r="AW99" s="3"/>
+      <c r="AX99" s="3"/>
+      <c r="AY99" s="3"/>
       <c r="AZ99" s="3"/>
       <c r="BA99" s="3"/>
       <c r="BB99" s="3"/>
       <c r="BC99" s="3"/>
       <c r="BD99" s="3"/>
       <c r="BE99" s="3"/>
       <c r="BF99" s="3"/>
       <c r="BG99" s="3"/>
       <c r="BH99" s="3"/>
       <c r="BI99" s="3"/>
       <c r="BJ99" s="3"/>
       <c r="BK99" s="3"/>
       <c r="BL99" s="3"/>
       <c r="BM99" s="3"/>
       <c r="BN99" s="3"/>
       <c r="BO99" s="3"/>
       <c r="BP99" s="3"/>
       <c r="BQ99" s="3"/>
       <c r="BR99" s="3"/>
       <c r="BS99" s="3"/>
       <c r="BT99" s="3"/>
       <c r="BU99" s="3"/>
       <c r="BV99" s="3"/>
       <c r="BW99" s="3"/>
       <c r="BX99" s="3"/>
       <c r="BY99" s="3"/>
       <c r="BZ99" s="3"/>
       <c r="CA99" s="3"/>
       <c r="CB99" s="3"/>
       <c r="CC99" s="3"/>
       <c r="CD99" s="3"/>
       <c r="CE99" s="3"/>
       <c r="CF99" s="3"/>
       <c r="CG99" s="3"/>
       <c r="CH99" s="3"/>
       <c r="CI99" s="3"/>
       <c r="CJ99" s="3"/>
       <c r="CK99" s="3"/>
       <c r="CL99" s="3"/>
       <c r="CM99" s="3"/>
       <c r="CN99" s="3"/>
       <c r="CO99" s="3"/>
       <c r="CP99" s="3"/>
       <c r="CQ99" s="3"/>
       <c r="CR99" s="3"/>
     </row>
     <row r="100" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B100" s="5" t="s">
-        <v>51</v>
+        <v>94</v>
       </c>
       <c r="C100" s="13">
         <v>138830.56999091001</v>
       </c>
       <c r="D100" s="13">
         <v>140045.78811562</v>
       </c>
       <c r="E100" s="13">
         <v>140894.86378536999</v>
       </c>
       <c r="F100" s="13">
         <v>131169.97219278998</v>
       </c>
       <c r="G100" s="13">
         <v>138375.73229489001</v>
       </c>
       <c r="H100" s="13">
         <v>136915.78791556001</v>
       </c>
       <c r="I100" s="13">
         <v>134996.31788399001</v>
       </c>
       <c r="J100" s="13">
         <v>134267.97980661</v>
       </c>
@@ -16610,126 +31254,110 @@
       </c>
       <c r="AI100" s="14">
         <v>113450.87965582001</v>
       </c>
       <c r="AJ100" s="14">
         <v>112500.42187578999</v>
       </c>
       <c r="AK100" s="3">
         <v>112273.85948517999</v>
       </c>
       <c r="AL100" s="14">
         <v>111579.65256280001</v>
       </c>
       <c r="AM100" s="14">
         <v>111075.08788583</v>
       </c>
       <c r="AN100" s="14">
         <v>113471.0500628</v>
       </c>
       <c r="AO100" s="14">
         <v>112439.89952048</v>
       </c>
       <c r="AP100" s="14">
         <v>111485.20611951</v>
       </c>
-      <c r="AQ100" s="14">
+      <c r="AQ100" s="35">
         <v>110335.67457317999</v>
       </c>
-      <c r="AR100" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR100" s="3"/>
+      <c r="AS100" s="3"/>
+      <c r="AT100" s="3"/>
+      <c r="AU100" s="3"/>
+      <c r="AV100" s="3"/>
+      <c r="AW100" s="3"/>
+      <c r="AX100" s="3"/>
+      <c r="AY100" s="3"/>
       <c r="AZ100" s="3"/>
       <c r="BA100" s="3"/>
       <c r="BB100" s="3"/>
       <c r="BC100" s="3"/>
       <c r="BD100" s="3"/>
       <c r="BE100" s="3"/>
       <c r="BF100" s="3"/>
       <c r="BG100" s="3"/>
       <c r="BH100" s="3"/>
       <c r="BI100" s="3"/>
       <c r="BJ100" s="3"/>
       <c r="BK100" s="3"/>
       <c r="BL100" s="3"/>
       <c r="BM100" s="3"/>
       <c r="BN100" s="3"/>
       <c r="BO100" s="3"/>
       <c r="BP100" s="3"/>
       <c r="BQ100" s="3"/>
       <c r="BR100" s="3"/>
       <c r="BS100" s="3"/>
       <c r="BT100" s="3"/>
       <c r="BU100" s="3"/>
       <c r="BV100" s="3"/>
       <c r="BW100" s="3"/>
       <c r="BX100" s="3"/>
       <c r="BY100" s="3"/>
       <c r="BZ100" s="3"/>
       <c r="CA100" s="3"/>
       <c r="CB100" s="3"/>
       <c r="CC100" s="3"/>
       <c r="CD100" s="3"/>
       <c r="CE100" s="3"/>
       <c r="CF100" s="3"/>
       <c r="CG100" s="3"/>
       <c r="CH100" s="3"/>
       <c r="CI100" s="3"/>
       <c r="CJ100" s="3"/>
       <c r="CK100" s="3"/>
       <c r="CL100" s="3"/>
       <c r="CM100" s="3"/>
       <c r="CN100" s="3"/>
       <c r="CO100" s="3"/>
       <c r="CP100" s="3"/>
       <c r="CQ100" s="3"/>
       <c r="CR100" s="3"/>
     </row>
     <row r="101" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B101" s="8" t="s">
-        <v>52</v>
+        <v>95</v>
       </c>
       <c r="C101" s="13">
         <v>93060.050033669992</v>
       </c>
       <c r="D101" s="13">
         <v>93308.031348329998</v>
       </c>
       <c r="E101" s="13">
         <v>93402.574339579995</v>
       </c>
       <c r="F101" s="13">
         <v>84942.627937869998</v>
       </c>
       <c r="G101" s="13">
         <v>93130.537957339999</v>
       </c>
       <c r="H101" s="13">
         <v>93494.938700800005</v>
       </c>
       <c r="I101" s="13">
         <v>92840.686288070006</v>
       </c>
       <c r="J101" s="13">
         <v>92734.886973960005</v>
       </c>
@@ -16807,126 +31435,110 @@
       </c>
       <c r="AI101" s="14">
         <v>82035.336233429989</v>
       </c>
       <c r="AJ101" s="14">
         <v>81578.265692860004</v>
       </c>
       <c r="AK101" s="3">
         <v>81542.622018619993</v>
       </c>
       <c r="AL101" s="14">
         <v>81179.445792570012</v>
       </c>
       <c r="AM101" s="14">
         <v>80535.350191979989</v>
       </c>
       <c r="AN101" s="14">
         <v>82931.073632679996</v>
       </c>
       <c r="AO101" s="14">
         <v>82032.161711270004</v>
       </c>
       <c r="AP101" s="14">
         <v>81489.695727630009</v>
       </c>
-      <c r="AQ101" s="14">
+      <c r="AQ101" s="35">
         <v>80477.966601089996</v>
       </c>
-      <c r="AR101" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR101" s="3"/>
+      <c r="AS101" s="3"/>
+      <c r="AT101" s="3"/>
+      <c r="AU101" s="3"/>
+      <c r="AV101" s="3"/>
+      <c r="AW101" s="3"/>
+      <c r="AX101" s="3"/>
+      <c r="AY101" s="3"/>
       <c r="AZ101" s="3"/>
       <c r="BA101" s="3"/>
       <c r="BB101" s="3"/>
       <c r="BC101" s="3"/>
       <c r="BD101" s="3"/>
       <c r="BE101" s="3"/>
       <c r="BF101" s="3"/>
       <c r="BG101" s="3"/>
       <c r="BH101" s="3"/>
       <c r="BI101" s="3"/>
       <c r="BJ101" s="3"/>
       <c r="BK101" s="3"/>
       <c r="BL101" s="3"/>
       <c r="BM101" s="3"/>
       <c r="BN101" s="3"/>
       <c r="BO101" s="3"/>
       <c r="BP101" s="3"/>
       <c r="BQ101" s="3"/>
       <c r="BR101" s="3"/>
       <c r="BS101" s="3"/>
       <c r="BT101" s="3"/>
       <c r="BU101" s="3"/>
       <c r="BV101" s="3"/>
       <c r="BW101" s="3"/>
       <c r="BX101" s="3"/>
       <c r="BY101" s="3"/>
       <c r="BZ101" s="3"/>
       <c r="CA101" s="3"/>
       <c r="CB101" s="3"/>
       <c r="CC101" s="3"/>
       <c r="CD101" s="3"/>
       <c r="CE101" s="3"/>
       <c r="CF101" s="3"/>
       <c r="CG101" s="3"/>
       <c r="CH101" s="3"/>
       <c r="CI101" s="3"/>
       <c r="CJ101" s="3"/>
       <c r="CK101" s="3"/>
       <c r="CL101" s="3"/>
       <c r="CM101" s="3"/>
       <c r="CN101" s="3"/>
       <c r="CO101" s="3"/>
       <c r="CP101" s="3"/>
       <c r="CQ101" s="3"/>
       <c r="CR101" s="3"/>
     </row>
     <row r="102" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B102" s="9" t="s">
-        <v>53</v>
+        <v>96</v>
       </c>
       <c r="C102" s="13">
         <v>55577.344487589995</v>
       </c>
       <c r="D102" s="13">
         <v>55791.181142460002</v>
       </c>
       <c r="E102" s="13">
         <v>55886.519754419998</v>
       </c>
       <c r="F102" s="13">
         <v>50651.358019710002</v>
       </c>
       <c r="G102" s="13">
         <v>55570.633497360002</v>
       </c>
       <c r="H102" s="13">
         <v>55712.07061422</v>
       </c>
       <c r="I102" s="13">
         <v>55339.811854809996</v>
       </c>
       <c r="J102" s="13">
         <v>55346.167963989996</v>
       </c>
@@ -17004,126 +31616,110 @@
       </c>
       <c r="AI102" s="14">
         <v>51568.977647430002</v>
       </c>
       <c r="AJ102" s="14">
         <v>51393.275694120006</v>
       </c>
       <c r="AK102" s="3">
         <v>51509.532486279997</v>
       </c>
       <c r="AL102" s="14">
         <v>51490.740457940003</v>
       </c>
       <c r="AM102" s="14">
         <v>51197.956361980003</v>
       </c>
       <c r="AN102" s="14">
         <v>53717.97723353</v>
       </c>
       <c r="AO102" s="14">
         <v>53088.638330499998</v>
       </c>
       <c r="AP102" s="14">
         <v>52936.442441539999</v>
       </c>
-      <c r="AQ102" s="14">
+      <c r="AQ102" s="35">
         <v>52319.899394239997</v>
       </c>
-      <c r="AR102" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR102" s="3"/>
+      <c r="AS102" s="3"/>
+      <c r="AT102" s="3"/>
+      <c r="AU102" s="3"/>
+      <c r="AV102" s="3"/>
+      <c r="AW102" s="3"/>
+      <c r="AX102" s="3"/>
+      <c r="AY102" s="3"/>
       <c r="AZ102" s="3"/>
       <c r="BA102" s="3"/>
       <c r="BB102" s="3"/>
       <c r="BC102" s="3"/>
       <c r="BD102" s="3"/>
       <c r="BE102" s="3"/>
       <c r="BF102" s="3"/>
       <c r="BG102" s="3"/>
       <c r="BH102" s="3"/>
       <c r="BI102" s="3"/>
       <c r="BJ102" s="3"/>
       <c r="BK102" s="3"/>
       <c r="BL102" s="3"/>
       <c r="BM102" s="3"/>
       <c r="BN102" s="3"/>
       <c r="BO102" s="3"/>
       <c r="BP102" s="3"/>
       <c r="BQ102" s="3"/>
       <c r="BR102" s="3"/>
       <c r="BS102" s="3"/>
       <c r="BT102" s="3"/>
       <c r="BU102" s="3"/>
       <c r="BV102" s="3"/>
       <c r="BW102" s="3"/>
       <c r="BX102" s="3"/>
       <c r="BY102" s="3"/>
       <c r="BZ102" s="3"/>
       <c r="CA102" s="3"/>
       <c r="CB102" s="3"/>
       <c r="CC102" s="3"/>
       <c r="CD102" s="3"/>
       <c r="CE102" s="3"/>
       <c r="CF102" s="3"/>
       <c r="CG102" s="3"/>
       <c r="CH102" s="3"/>
       <c r="CI102" s="3"/>
       <c r="CJ102" s="3"/>
       <c r="CK102" s="3"/>
       <c r="CL102" s="3"/>
       <c r="CM102" s="3"/>
       <c r="CN102" s="3"/>
       <c r="CO102" s="3"/>
       <c r="CP102" s="3"/>
       <c r="CQ102" s="3"/>
       <c r="CR102" s="3"/>
     </row>
     <row r="103" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B103" s="10" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="C103" s="13">
         <v>1.38069391</v>
       </c>
       <c r="D103" s="13">
         <v>1.4643266100000001</v>
       </c>
       <c r="E103" s="13">
         <v>1.41377128</v>
       </c>
       <c r="F103" s="13">
         <v>1.3563819799999999</v>
       </c>
       <c r="G103" s="13">
         <v>0.42265204000000001</v>
       </c>
       <c r="H103" s="13">
         <v>1.3713037100000001</v>
       </c>
       <c r="I103" s="13">
         <v>0.56938984999999998</v>
       </c>
       <c r="J103" s="13">
         <v>0.36312096000000005</v>
       </c>
@@ -17201,126 +31797,110 @@
       </c>
       <c r="AI103" s="14">
         <v>1.1365981000000001</v>
       </c>
       <c r="AJ103" s="14">
         <v>0.64584667000000007</v>
       </c>
       <c r="AK103" s="3">
         <v>0.57040577000000003</v>
       </c>
       <c r="AL103" s="14">
         <v>0.52750106000000008</v>
       </c>
       <c r="AM103" s="14">
         <v>0.47998314000000003</v>
       </c>
       <c r="AN103" s="14">
         <v>2.544329E-2</v>
       </c>
       <c r="AO103" s="14">
         <v>2.6697700000000001E-2</v>
       </c>
       <c r="AP103" s="14">
         <v>0.50234140999999999</v>
       </c>
-      <c r="AQ103" s="14">
+      <c r="AQ103" s="35">
         <v>5.8208900000000001E-2</v>
       </c>
-      <c r="AR103" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR103" s="3"/>
+      <c r="AS103" s="3"/>
+      <c r="AT103" s="3"/>
+      <c r="AU103" s="3"/>
+      <c r="AV103" s="3"/>
+      <c r="AW103" s="3"/>
+      <c r="AX103" s="3"/>
+      <c r="AY103" s="3"/>
       <c r="AZ103" s="3"/>
       <c r="BA103" s="3"/>
       <c r="BB103" s="3"/>
       <c r="BC103" s="3"/>
       <c r="BD103" s="3"/>
       <c r="BE103" s="3"/>
       <c r="BF103" s="3"/>
       <c r="BG103" s="3"/>
       <c r="BH103" s="3"/>
       <c r="BI103" s="3"/>
       <c r="BJ103" s="3"/>
       <c r="BK103" s="3"/>
       <c r="BL103" s="3"/>
       <c r="BM103" s="3"/>
       <c r="BN103" s="3"/>
       <c r="BO103" s="3"/>
       <c r="BP103" s="3"/>
       <c r="BQ103" s="3"/>
       <c r="BR103" s="3"/>
       <c r="BS103" s="3"/>
       <c r="BT103" s="3"/>
       <c r="BU103" s="3"/>
       <c r="BV103" s="3"/>
       <c r="BW103" s="3"/>
       <c r="BX103" s="3"/>
       <c r="BY103" s="3"/>
       <c r="BZ103" s="3"/>
       <c r="CA103" s="3"/>
       <c r="CB103" s="3"/>
       <c r="CC103" s="3"/>
       <c r="CD103" s="3"/>
       <c r="CE103" s="3"/>
       <c r="CF103" s="3"/>
       <c r="CG103" s="3"/>
       <c r="CH103" s="3"/>
       <c r="CI103" s="3"/>
       <c r="CJ103" s="3"/>
       <c r="CK103" s="3"/>
       <c r="CL103" s="3"/>
       <c r="CM103" s="3"/>
       <c r="CN103" s="3"/>
       <c r="CO103" s="3"/>
       <c r="CP103" s="3"/>
       <c r="CQ103" s="3"/>
       <c r="CR103" s="3"/>
     </row>
     <row r="104" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B104" s="11" t="s">
-        <v>36</v>
+        <v>79</v>
       </c>
       <c r="C104" s="13">
         <v>1.09897767</v>
       </c>
       <c r="D104" s="13">
         <v>1.17890575</v>
       </c>
       <c r="E104" s="13">
         <v>1.1278540500000001</v>
       </c>
       <c r="F104" s="13">
         <v>1.07302751</v>
       </c>
       <c r="G104" s="13">
         <v>0.42265204000000001</v>
       </c>
       <c r="H104" s="13">
         <v>1.28658782</v>
       </c>
       <c r="I104" s="13">
         <v>0.48526334999999998</v>
       </c>
       <c r="J104" s="13">
         <v>0.36312096000000005</v>
       </c>
@@ -17398,323 +31978,291 @@
       </c>
       <c r="AI104" s="14">
         <v>0.93786068</v>
       </c>
       <c r="AJ104" s="14">
         <v>0.53332543999999993</v>
       </c>
       <c r="AK104" s="3">
         <v>0.50886629999999999</v>
       </c>
       <c r="AL104" s="14">
         <v>0.49694863</v>
       </c>
       <c r="AM104" s="14">
         <v>0.47976115000000003</v>
       </c>
       <c r="AN104" s="14">
         <v>2.522348E-2</v>
       </c>
       <c r="AO104" s="14">
         <v>2.651821E-2</v>
       </c>
       <c r="AP104" s="14">
         <v>0.4892415</v>
       </c>
-      <c r="AQ104" s="14">
+      <c r="AQ104" s="35">
         <v>4.6532089999999998E-2</v>
       </c>
-      <c r="AR104" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR104" s="3"/>
+      <c r="AS104" s="3"/>
+      <c r="AT104" s="3"/>
+      <c r="AU104" s="3"/>
+      <c r="AV104" s="3"/>
+      <c r="AW104" s="3"/>
+      <c r="AX104" s="3"/>
+      <c r="AY104" s="3"/>
       <c r="AZ104" s="3"/>
       <c r="BA104" s="3"/>
       <c r="BB104" s="3"/>
       <c r="BC104" s="3"/>
       <c r="BD104" s="3"/>
       <c r="BE104" s="3"/>
       <c r="BF104" s="3"/>
       <c r="BG104" s="3"/>
       <c r="BH104" s="3"/>
       <c r="BI104" s="3"/>
       <c r="BJ104" s="3"/>
       <c r="BK104" s="3"/>
       <c r="BL104" s="3"/>
       <c r="BM104" s="3"/>
       <c r="BN104" s="3"/>
       <c r="BO104" s="3"/>
       <c r="BP104" s="3"/>
       <c r="BQ104" s="3"/>
       <c r="BR104" s="3"/>
       <c r="BS104" s="3"/>
       <c r="BT104" s="3"/>
       <c r="BU104" s="3"/>
       <c r="BV104" s="3"/>
       <c r="BW104" s="3"/>
       <c r="BX104" s="3"/>
       <c r="BY104" s="3"/>
       <c r="BZ104" s="3"/>
       <c r="CA104" s="3"/>
       <c r="CB104" s="3"/>
       <c r="CC104" s="3"/>
       <c r="CD104" s="3"/>
       <c r="CE104" s="3"/>
       <c r="CF104" s="3"/>
       <c r="CG104" s="3"/>
       <c r="CH104" s="3"/>
       <c r="CI104" s="3"/>
       <c r="CJ104" s="3"/>
       <c r="CK104" s="3"/>
       <c r="CL104" s="3"/>
       <c r="CM104" s="3"/>
       <c r="CN104" s="3"/>
       <c r="CO104" s="3"/>
       <c r="CP104" s="3"/>
       <c r="CQ104" s="3"/>
       <c r="CR104" s="3"/>
     </row>
     <row r="105" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B105" s="11" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="C105" s="13">
         <v>0.28171624000000001</v>
       </c>
       <c r="D105" s="13">
         <v>0.28542086</v>
       </c>
       <c r="E105" s="13">
         <v>0.28591722999999997</v>
       </c>
       <c r="F105" s="13">
         <v>0.28335446999999997</v>
       </c>
       <c r="G105" s="13" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H105" s="13">
         <v>8.4715890000000002E-2</v>
       </c>
       <c r="I105" s="13">
         <v>8.4126500000000007E-2</v>
       </c>
       <c r="J105" s="13" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="K105" s="13" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="L105" s="13" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="M105" s="13" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="N105" s="13" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="O105" s="13" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="P105" s="13" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="Q105" s="13" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="R105" s="13" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="S105" s="13" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="T105" s="13" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="U105" s="13" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="V105" s="13" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="W105" s="13" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="X105" s="13" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="Y105" s="13" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="Z105" s="13" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AA105" s="13">
         <v>1.27052108</v>
       </c>
       <c r="AB105" s="13">
         <v>1.10742568</v>
       </c>
       <c r="AC105" s="13">
         <v>0.92433165000000006</v>
       </c>
       <c r="AD105" s="3">
         <v>0.76323957999999992</v>
       </c>
       <c r="AE105" s="3">
         <v>0.58868759999999998</v>
       </c>
       <c r="AF105" s="3">
         <v>0.47574052</v>
       </c>
       <c r="AG105" s="3">
         <v>0.35878847999999997</v>
       </c>
       <c r="AH105" s="14">
         <v>0.27928736999999998</v>
       </c>
       <c r="AI105" s="14">
         <v>0.19873742000000003</v>
       </c>
       <c r="AJ105" s="14">
         <v>0.11252123</v>
       </c>
       <c r="AK105" s="3">
         <v>6.1539469999999999E-2</v>
       </c>
       <c r="AL105" s="14">
         <v>3.0552430000000002E-2</v>
       </c>
       <c r="AM105" s="14">
         <v>2.2199000000000001E-4</v>
       </c>
       <c r="AN105" s="14">
         <v>2.1981E-4</v>
       </c>
       <c r="AO105" s="14">
         <v>1.7949E-4</v>
       </c>
       <c r="AP105" s="14">
         <v>1.3099909999999999E-2</v>
       </c>
-      <c r="AQ105" s="14">
+      <c r="AQ105" s="35">
         <v>1.1676809999999999E-2</v>
       </c>
-      <c r="AR105" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR105" s="3"/>
+      <c r="AS105" s="3"/>
+      <c r="AT105" s="3"/>
+      <c r="AU105" s="3"/>
+      <c r="AV105" s="3"/>
+      <c r="AW105" s="3"/>
+      <c r="AX105" s="3"/>
+      <c r="AY105" s="3"/>
       <c r="AZ105" s="3"/>
       <c r="BA105" s="3"/>
       <c r="BB105" s="3"/>
       <c r="BC105" s="3"/>
       <c r="BD105" s="3"/>
       <c r="BE105" s="3"/>
       <c r="BF105" s="3"/>
       <c r="BG105" s="3"/>
       <c r="BH105" s="3"/>
       <c r="BI105" s="3"/>
       <c r="BJ105" s="3"/>
       <c r="BK105" s="3"/>
       <c r="BL105" s="3"/>
       <c r="BM105" s="3"/>
       <c r="BN105" s="3"/>
       <c r="BO105" s="3"/>
       <c r="BP105" s="3"/>
       <c r="BQ105" s="3"/>
       <c r="BR105" s="3"/>
       <c r="BS105" s="3"/>
       <c r="BT105" s="3"/>
       <c r="BU105" s="3"/>
       <c r="BV105" s="3"/>
       <c r="BW105" s="3"/>
       <c r="BX105" s="3"/>
       <c r="BY105" s="3"/>
       <c r="BZ105" s="3"/>
       <c r="CA105" s="3"/>
       <c r="CB105" s="3"/>
       <c r="CC105" s="3"/>
       <c r="CD105" s="3"/>
       <c r="CE105" s="3"/>
       <c r="CF105" s="3"/>
       <c r="CG105" s="3"/>
       <c r="CH105" s="3"/>
       <c r="CI105" s="3"/>
       <c r="CJ105" s="3"/>
       <c r="CK105" s="3"/>
       <c r="CL105" s="3"/>
       <c r="CM105" s="3"/>
       <c r="CN105" s="3"/>
       <c r="CO105" s="3"/>
       <c r="CP105" s="3"/>
       <c r="CQ105" s="3"/>
       <c r="CR105" s="3"/>
     </row>
     <row r="106" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B106" s="10" t="s">
-        <v>56</v>
+        <v>99</v>
       </c>
       <c r="C106" s="13">
         <v>55575.963793679999</v>
       </c>
       <c r="D106" s="13">
         <v>55789.716815849999</v>
       </c>
       <c r="E106" s="13">
         <v>55885.105983139998</v>
       </c>
       <c r="F106" s="13">
         <v>50650.001637730005</v>
       </c>
       <c r="G106" s="13">
         <v>55570.210845319998</v>
       </c>
       <c r="H106" s="13">
         <v>55710.699310510005</v>
       </c>
       <c r="I106" s="13">
         <v>55339.24246496</v>
       </c>
       <c r="J106" s="13">
         <v>55345.804843029997</v>
       </c>
@@ -17792,126 +32340,110 @@
       </c>
       <c r="AI106" s="14">
         <v>51567.841049330003</v>
       </c>
       <c r="AJ106" s="14">
         <v>51392.62984745</v>
       </c>
       <c r="AK106" s="3">
         <v>51508.962080510006</v>
       </c>
       <c r="AL106" s="14">
         <v>51490.212956879994</v>
       </c>
       <c r="AM106" s="14">
         <v>51197.476378839994</v>
       </c>
       <c r="AN106" s="14">
         <v>53717.951790239997</v>
       </c>
       <c r="AO106" s="14">
         <v>53088.611632800006</v>
       </c>
       <c r="AP106" s="14">
         <v>52935.940100129999</v>
       </c>
-      <c r="AQ106" s="14">
+      <c r="AQ106" s="35">
         <v>52319.841185339996</v>
       </c>
-      <c r="AR106" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR106" s="3"/>
+      <c r="AS106" s="3"/>
+      <c r="AT106" s="3"/>
+      <c r="AU106" s="3"/>
+      <c r="AV106" s="3"/>
+      <c r="AW106" s="3"/>
+      <c r="AX106" s="3"/>
+      <c r="AY106" s="3"/>
       <c r="AZ106" s="3"/>
       <c r="BA106" s="3"/>
       <c r="BB106" s="3"/>
       <c r="BC106" s="3"/>
       <c r="BD106" s="3"/>
       <c r="BE106" s="3"/>
       <c r="BF106" s="3"/>
       <c r="BG106" s="3"/>
       <c r="BH106" s="3"/>
       <c r="BI106" s="3"/>
       <c r="BJ106" s="3"/>
       <c r="BK106" s="3"/>
       <c r="BL106" s="3"/>
       <c r="BM106" s="3"/>
       <c r="BN106" s="3"/>
       <c r="BO106" s="3"/>
       <c r="BP106" s="3"/>
       <c r="BQ106" s="3"/>
       <c r="BR106" s="3"/>
       <c r="BS106" s="3"/>
       <c r="BT106" s="3"/>
       <c r="BU106" s="3"/>
       <c r="BV106" s="3"/>
       <c r="BW106" s="3"/>
       <c r="BX106" s="3"/>
       <c r="BY106" s="3"/>
       <c r="BZ106" s="3"/>
       <c r="CA106" s="3"/>
       <c r="CB106" s="3"/>
       <c r="CC106" s="3"/>
       <c r="CD106" s="3"/>
       <c r="CE106" s="3"/>
       <c r="CF106" s="3"/>
       <c r="CG106" s="3"/>
       <c r="CH106" s="3"/>
       <c r="CI106" s="3"/>
       <c r="CJ106" s="3"/>
       <c r="CK106" s="3"/>
       <c r="CL106" s="3"/>
       <c r="CM106" s="3"/>
       <c r="CN106" s="3"/>
       <c r="CO106" s="3"/>
       <c r="CP106" s="3"/>
       <c r="CQ106" s="3"/>
       <c r="CR106" s="3"/>
     </row>
     <row r="107" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B107" s="11" t="s">
-        <v>57</v>
+        <v>100</v>
       </c>
       <c r="C107" s="13">
         <v>146.93421856000001</v>
       </c>
       <c r="D107" s="13">
         <v>147.42132631000001</v>
       </c>
       <c r="E107" s="13">
         <v>151.87524453</v>
       </c>
       <c r="F107" s="13">
         <v>135.53444180000002</v>
       </c>
       <c r="G107" s="13">
         <v>150.67656699</v>
       </c>
       <c r="H107" s="13">
         <v>155.54565506</v>
       </c>
       <c r="I107" s="13">
         <v>152.01017637000001</v>
       </c>
       <c r="J107" s="13">
         <v>152.98202046</v>
       </c>
@@ -17989,126 +32521,110 @@
       </c>
       <c r="AI107" s="14">
         <v>148.62837808</v>
       </c>
       <c r="AJ107" s="14">
         <v>149.15932849000001</v>
       </c>
       <c r="AK107" s="3">
         <v>153.71681899999999</v>
       </c>
       <c r="AL107" s="14">
         <v>152.30285065000001</v>
       </c>
       <c r="AM107" s="14">
         <v>146.45840330999999</v>
       </c>
       <c r="AN107" s="14">
         <v>152.33539571</v>
       </c>
       <c r="AO107" s="14">
         <v>148.345865</v>
       </c>
       <c r="AP107" s="14">
         <v>146.04968631</v>
       </c>
-      <c r="AQ107" s="14">
+      <c r="AQ107" s="35">
         <v>142.10959376</v>
       </c>
-      <c r="AR107" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR107" s="3"/>
+      <c r="AS107" s="3"/>
+      <c r="AT107" s="3"/>
+      <c r="AU107" s="3"/>
+      <c r="AV107" s="3"/>
+      <c r="AW107" s="3"/>
+      <c r="AX107" s="3"/>
+      <c r="AY107" s="3"/>
       <c r="AZ107" s="3"/>
       <c r="BA107" s="3"/>
       <c r="BB107" s="3"/>
       <c r="BC107" s="3"/>
       <c r="BD107" s="3"/>
       <c r="BE107" s="3"/>
       <c r="BF107" s="3"/>
       <c r="BG107" s="3"/>
       <c r="BH107" s="3"/>
       <c r="BI107" s="3"/>
       <c r="BJ107" s="3"/>
       <c r="BK107" s="3"/>
       <c r="BL107" s="3"/>
       <c r="BM107" s="3"/>
       <c r="BN107" s="3"/>
       <c r="BO107" s="3"/>
       <c r="BP107" s="3"/>
       <c r="BQ107" s="3"/>
       <c r="BR107" s="3"/>
       <c r="BS107" s="3"/>
       <c r="BT107" s="3"/>
       <c r="BU107" s="3"/>
       <c r="BV107" s="3"/>
       <c r="BW107" s="3"/>
       <c r="BX107" s="3"/>
       <c r="BY107" s="3"/>
       <c r="BZ107" s="3"/>
       <c r="CA107" s="3"/>
       <c r="CB107" s="3"/>
       <c r="CC107" s="3"/>
       <c r="CD107" s="3"/>
       <c r="CE107" s="3"/>
       <c r="CF107" s="3"/>
       <c r="CG107" s="3"/>
       <c r="CH107" s="3"/>
       <c r="CI107" s="3"/>
       <c r="CJ107" s="3"/>
       <c r="CK107" s="3"/>
       <c r="CL107" s="3"/>
       <c r="CM107" s="3"/>
       <c r="CN107" s="3"/>
       <c r="CO107" s="3"/>
       <c r="CP107" s="3"/>
       <c r="CQ107" s="3"/>
       <c r="CR107" s="3"/>
     </row>
     <row r="108" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B108" s="11" t="s">
-        <v>58</v>
+        <v>101</v>
       </c>
       <c r="C108" s="13">
         <v>55429.029575120003</v>
       </c>
       <c r="D108" s="13">
         <v>55642.295489540003</v>
       </c>
       <c r="E108" s="13">
         <v>55733.23073861</v>
       </c>
       <c r="F108" s="13">
         <v>50514.467195930003</v>
       </c>
       <c r="G108" s="13">
         <v>55419.53427833</v>
       </c>
       <c r="H108" s="13">
         <v>55555.153655449998</v>
       </c>
       <c r="I108" s="13">
         <v>55187.232288589999</v>
       </c>
       <c r="J108" s="13">
         <v>55192.82282257</v>
       </c>
@@ -18186,126 +32702,110 @@
       </c>
       <c r="AI108" s="14">
         <v>51419.212671250003</v>
       </c>
       <c r="AJ108" s="14">
         <v>51243.470518959999</v>
       </c>
       <c r="AK108" s="3">
         <v>51355.245261510005</v>
       </c>
       <c r="AL108" s="14">
         <v>51337.910106230003</v>
       </c>
       <c r="AM108" s="14">
         <v>51051.017975529998</v>
       </c>
       <c r="AN108" s="14">
         <v>53565.61639453</v>
       </c>
       <c r="AO108" s="14">
         <v>52940.265767800003</v>
       </c>
       <c r="AP108" s="14">
         <v>52789.890413820001</v>
       </c>
-      <c r="AQ108" s="14">
+      <c r="AQ108" s="35">
         <v>52177.731591579999</v>
       </c>
-      <c r="AR108" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR108" s="3"/>
+      <c r="AS108" s="3"/>
+      <c r="AT108" s="3"/>
+      <c r="AU108" s="3"/>
+      <c r="AV108" s="3"/>
+      <c r="AW108" s="3"/>
+      <c r="AX108" s="3"/>
+      <c r="AY108" s="3"/>
       <c r="AZ108" s="3"/>
       <c r="BA108" s="3"/>
       <c r="BB108" s="3"/>
       <c r="BC108" s="3"/>
       <c r="BD108" s="3"/>
       <c r="BE108" s="3"/>
       <c r="BF108" s="3"/>
       <c r="BG108" s="3"/>
       <c r="BH108" s="3"/>
       <c r="BI108" s="3"/>
       <c r="BJ108" s="3"/>
       <c r="BK108" s="3"/>
       <c r="BL108" s="3"/>
       <c r="BM108" s="3"/>
       <c r="BN108" s="3"/>
       <c r="BO108" s="3"/>
       <c r="BP108" s="3"/>
       <c r="BQ108" s="3"/>
       <c r="BR108" s="3"/>
       <c r="BS108" s="3"/>
       <c r="BT108" s="3"/>
       <c r="BU108" s="3"/>
       <c r="BV108" s="3"/>
       <c r="BW108" s="3"/>
       <c r="BX108" s="3"/>
       <c r="BY108" s="3"/>
       <c r="BZ108" s="3"/>
       <c r="CA108" s="3"/>
       <c r="CB108" s="3"/>
       <c r="CC108" s="3"/>
       <c r="CD108" s="3"/>
       <c r="CE108" s="3"/>
       <c r="CF108" s="3"/>
       <c r="CG108" s="3"/>
       <c r="CH108" s="3"/>
       <c r="CI108" s="3"/>
       <c r="CJ108" s="3"/>
       <c r="CK108" s="3"/>
       <c r="CL108" s="3"/>
       <c r="CM108" s="3"/>
       <c r="CN108" s="3"/>
       <c r="CO108" s="3"/>
       <c r="CP108" s="3"/>
       <c r="CQ108" s="3"/>
       <c r="CR108" s="3"/>
     </row>
     <row r="109" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B109" s="11" t="s">
-        <v>36</v>
+        <v>79</v>
       </c>
       <c r="C109" s="13">
         <v>32718.744008270001</v>
       </c>
       <c r="D109" s="13">
         <v>32802.08041522</v>
       </c>
       <c r="E109" s="13">
         <v>33000.732591890002</v>
       </c>
       <c r="F109" s="13">
         <v>30212.21466324</v>
       </c>
       <c r="G109" s="13">
         <v>33063.363711279999</v>
       </c>
       <c r="H109" s="13">
         <v>33329.323419330001</v>
       </c>
       <c r="I109" s="13">
         <v>33268.462788520003</v>
       </c>
       <c r="J109" s="13">
         <v>33436.009136280001</v>
       </c>
@@ -18383,126 +32883,110 @@
       </c>
       <c r="AI109" s="14">
         <v>33517.118895309999</v>
       </c>
       <c r="AJ109" s="14">
         <v>33479.317283099997</v>
       </c>
       <c r="AK109" s="3">
         <v>33615.04472374</v>
       </c>
       <c r="AL109" s="14">
         <v>33630.738158909997</v>
       </c>
       <c r="AM109" s="14">
         <v>33550.302338419999</v>
       </c>
       <c r="AN109" s="14">
         <v>33601.620675940001</v>
       </c>
       <c r="AO109" s="14">
         <v>33515.512174399999</v>
       </c>
       <c r="AP109" s="14">
         <v>33277.681313790003</v>
       </c>
-      <c r="AQ109" s="14">
+      <c r="AQ109" s="35">
         <v>32998.975222169996</v>
       </c>
-      <c r="AR109" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR109" s="3"/>
+      <c r="AS109" s="3"/>
+      <c r="AT109" s="3"/>
+      <c r="AU109" s="3"/>
+      <c r="AV109" s="3"/>
+      <c r="AW109" s="3"/>
+      <c r="AX109" s="3"/>
+      <c r="AY109" s="3"/>
       <c r="AZ109" s="3"/>
       <c r="BA109" s="3"/>
       <c r="BB109" s="3"/>
       <c r="BC109" s="3"/>
       <c r="BD109" s="3"/>
       <c r="BE109" s="3"/>
       <c r="BF109" s="3"/>
       <c r="BG109" s="3"/>
       <c r="BH109" s="3"/>
       <c r="BI109" s="3"/>
       <c r="BJ109" s="3"/>
       <c r="BK109" s="3"/>
       <c r="BL109" s="3"/>
       <c r="BM109" s="3"/>
       <c r="BN109" s="3"/>
       <c r="BO109" s="3"/>
       <c r="BP109" s="3"/>
       <c r="BQ109" s="3"/>
       <c r="BR109" s="3"/>
       <c r="BS109" s="3"/>
       <c r="BT109" s="3"/>
       <c r="BU109" s="3"/>
       <c r="BV109" s="3"/>
       <c r="BW109" s="3"/>
       <c r="BX109" s="3"/>
       <c r="BY109" s="3"/>
       <c r="BZ109" s="3"/>
       <c r="CA109" s="3"/>
       <c r="CB109" s="3"/>
       <c r="CC109" s="3"/>
       <c r="CD109" s="3"/>
       <c r="CE109" s="3"/>
       <c r="CF109" s="3"/>
       <c r="CG109" s="3"/>
       <c r="CH109" s="3"/>
       <c r="CI109" s="3"/>
       <c r="CJ109" s="3"/>
       <c r="CK109" s="3"/>
       <c r="CL109" s="3"/>
       <c r="CM109" s="3"/>
       <c r="CN109" s="3"/>
       <c r="CO109" s="3"/>
       <c r="CP109" s="3"/>
       <c r="CQ109" s="3"/>
       <c r="CR109" s="3"/>
     </row>
     <row r="110" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B110" s="11" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="C110" s="13">
         <v>22816.2038049</v>
       </c>
       <c r="D110" s="13">
         <v>22947.211854459998</v>
       </c>
       <c r="E110" s="13">
         <v>22845.40199369</v>
       </c>
       <c r="F110" s="13">
         <v>20401.307168479998</v>
       </c>
       <c r="G110" s="13">
         <v>22466.65008612</v>
       </c>
       <c r="H110" s="13">
         <v>22338.007137779998</v>
       </c>
       <c r="I110" s="13">
         <v>22026.495484250001</v>
       </c>
       <c r="J110" s="13">
         <v>21864.20980525</v>
       </c>
@@ -18580,126 +33064,110 @@
       </c>
       <c r="AI110" s="14">
         <v>18010.987682389998</v>
       </c>
       <c r="AJ110" s="14">
         <v>17872.325638770002</v>
       </c>
       <c r="AK110" s="3">
         <v>17853.257612650003</v>
       </c>
       <c r="AL110" s="14">
         <v>17818.067105229999</v>
       </c>
       <c r="AM110" s="14">
         <v>17604.16763109</v>
       </c>
       <c r="AN110" s="14">
         <v>20070.439030630001</v>
       </c>
       <c r="AO110" s="14">
         <v>19527.163827009997</v>
       </c>
       <c r="AP110" s="14">
         <v>19610.577691209997</v>
       </c>
-      <c r="AQ110" s="14">
+      <c r="AQ110" s="35">
         <v>19273.7367299</v>
       </c>
-      <c r="AR110" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR110" s="3"/>
+      <c r="AS110" s="3"/>
+      <c r="AT110" s="3"/>
+      <c r="AU110" s="3"/>
+      <c r="AV110" s="3"/>
+      <c r="AW110" s="3"/>
+      <c r="AX110" s="3"/>
+      <c r="AY110" s="3"/>
       <c r="AZ110" s="3"/>
       <c r="BA110" s="3"/>
       <c r="BB110" s="3"/>
       <c r="BC110" s="3"/>
       <c r="BD110" s="3"/>
       <c r="BE110" s="3"/>
       <c r="BF110" s="3"/>
       <c r="BG110" s="3"/>
       <c r="BH110" s="3"/>
       <c r="BI110" s="3"/>
       <c r="BJ110" s="3"/>
       <c r="BK110" s="3"/>
       <c r="BL110" s="3"/>
       <c r="BM110" s="3"/>
       <c r="BN110" s="3"/>
       <c r="BO110" s="3"/>
       <c r="BP110" s="3"/>
       <c r="BQ110" s="3"/>
       <c r="BR110" s="3"/>
       <c r="BS110" s="3"/>
       <c r="BT110" s="3"/>
       <c r="BU110" s="3"/>
       <c r="BV110" s="3"/>
       <c r="BW110" s="3"/>
       <c r="BX110" s="3"/>
       <c r="BY110" s="3"/>
       <c r="BZ110" s="3"/>
       <c r="CA110" s="3"/>
       <c r="CB110" s="3"/>
       <c r="CC110" s="3"/>
       <c r="CD110" s="3"/>
       <c r="CE110" s="3"/>
       <c r="CF110" s="3"/>
       <c r="CG110" s="3"/>
       <c r="CH110" s="3"/>
       <c r="CI110" s="3"/>
       <c r="CJ110" s="3"/>
       <c r="CK110" s="3"/>
       <c r="CL110" s="3"/>
       <c r="CM110" s="3"/>
       <c r="CN110" s="3"/>
       <c r="CO110" s="3"/>
       <c r="CP110" s="3"/>
       <c r="CQ110" s="3"/>
       <c r="CR110" s="3"/>
     </row>
     <row r="111" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B111" s="9" t="s">
-        <v>59</v>
+        <v>102</v>
       </c>
       <c r="C111" s="13">
         <v>37482.705546080004</v>
       </c>
       <c r="D111" s="13">
         <v>37516.850205870003</v>
       </c>
       <c r="E111" s="13">
         <v>37516.054585160004</v>
       </c>
       <c r="F111" s="13">
         <v>34291.269918159996</v>
       </c>
       <c r="G111" s="13">
         <v>37559.904459980004</v>
       </c>
       <c r="H111" s="13">
         <v>37782.868086580005</v>
       </c>
       <c r="I111" s="13">
         <v>37500.874433260004</v>
       </c>
       <c r="J111" s="13">
         <v>37388.719009970002</v>
       </c>
@@ -18777,126 +33245,110 @@
       </c>
       <c r="AI111" s="14">
         <v>30466.358585999998</v>
       </c>
       <c r="AJ111" s="14">
         <v>30184.989998740002</v>
       </c>
       <c r="AK111" s="3">
         <v>30033.08953234</v>
       </c>
       <c r="AL111" s="14">
         <v>29688.705334630002</v>
       </c>
       <c r="AM111" s="14">
         <v>29337.393830000001</v>
       </c>
       <c r="AN111" s="14">
         <v>29213.096399150003</v>
       </c>
       <c r="AO111" s="14">
         <v>28943.523380769999</v>
       </c>
       <c r="AP111" s="14">
         <v>28553.253286089999</v>
       </c>
-      <c r="AQ111" s="14">
+      <c r="AQ111" s="35">
         <v>28158.067206849999</v>
       </c>
-      <c r="AR111" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR111" s="3"/>
+      <c r="AS111" s="3"/>
+      <c r="AT111" s="3"/>
+      <c r="AU111" s="3"/>
+      <c r="AV111" s="3"/>
+      <c r="AW111" s="3"/>
+      <c r="AX111" s="3"/>
+      <c r="AY111" s="3"/>
       <c r="AZ111" s="3"/>
       <c r="BA111" s="3"/>
       <c r="BB111" s="3"/>
       <c r="BC111" s="3"/>
       <c r="BD111" s="3"/>
       <c r="BE111" s="3"/>
       <c r="BF111" s="3"/>
       <c r="BG111" s="3"/>
       <c r="BH111" s="3"/>
       <c r="BI111" s="3"/>
       <c r="BJ111" s="3"/>
       <c r="BK111" s="3"/>
       <c r="BL111" s="3"/>
       <c r="BM111" s="3"/>
       <c r="BN111" s="3"/>
       <c r="BO111" s="3"/>
       <c r="BP111" s="3"/>
       <c r="BQ111" s="3"/>
       <c r="BR111" s="3"/>
       <c r="BS111" s="3"/>
       <c r="BT111" s="3"/>
       <c r="BU111" s="3"/>
       <c r="BV111" s="3"/>
       <c r="BW111" s="3"/>
       <c r="BX111" s="3"/>
       <c r="BY111" s="3"/>
       <c r="BZ111" s="3"/>
       <c r="CA111" s="3"/>
       <c r="CB111" s="3"/>
       <c r="CC111" s="3"/>
       <c r="CD111" s="3"/>
       <c r="CE111" s="3"/>
       <c r="CF111" s="3"/>
       <c r="CG111" s="3"/>
       <c r="CH111" s="3"/>
       <c r="CI111" s="3"/>
       <c r="CJ111" s="3"/>
       <c r="CK111" s="3"/>
       <c r="CL111" s="3"/>
       <c r="CM111" s="3"/>
       <c r="CN111" s="3"/>
       <c r="CO111" s="3"/>
       <c r="CP111" s="3"/>
       <c r="CQ111" s="3"/>
       <c r="CR111" s="3"/>
     </row>
     <row r="112" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B112" s="10" t="s">
-        <v>60</v>
+        <v>103</v>
       </c>
       <c r="C112" s="13">
         <v>413.70098364</v>
       </c>
       <c r="D112" s="13">
         <v>387.87378688000001</v>
       </c>
       <c r="E112" s="13">
         <v>397.07487232</v>
       </c>
       <c r="F112" s="13">
         <v>377.84109685999999</v>
       </c>
       <c r="G112" s="13">
         <v>461.67254049000002</v>
       </c>
       <c r="H112" s="13">
         <v>475.25099402999996</v>
       </c>
       <c r="I112" s="13">
         <v>474.60169962999998</v>
       </c>
       <c r="J112" s="13">
         <v>474.64867485000002</v>
       </c>
@@ -18974,126 +33426,110 @@
       </c>
       <c r="AI112" s="14">
         <v>274.93874846</v>
       </c>
       <c r="AJ112" s="14">
         <v>283.29443660000004</v>
       </c>
       <c r="AK112" s="3">
         <v>259.55762477000002</v>
       </c>
       <c r="AL112" s="14">
         <v>253.81419015</v>
       </c>
       <c r="AM112" s="14">
         <v>245.60308534999999</v>
       </c>
       <c r="AN112" s="14">
         <v>251.59102645999999</v>
       </c>
       <c r="AO112" s="14">
         <v>252.72192138</v>
       </c>
       <c r="AP112" s="14">
         <v>249.65408672000001</v>
       </c>
-      <c r="AQ112" s="14">
+      <c r="AQ112" s="35">
         <v>239.63618252000001</v>
       </c>
-      <c r="AR112" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR112" s="3"/>
+      <c r="AS112" s="3"/>
+      <c r="AT112" s="3"/>
+      <c r="AU112" s="3"/>
+      <c r="AV112" s="3"/>
+      <c r="AW112" s="3"/>
+      <c r="AX112" s="3"/>
+      <c r="AY112" s="3"/>
       <c r="AZ112" s="3"/>
       <c r="BA112" s="3"/>
       <c r="BB112" s="3"/>
       <c r="BC112" s="3"/>
       <c r="BD112" s="3"/>
       <c r="BE112" s="3"/>
       <c r="BF112" s="3"/>
       <c r="BG112" s="3"/>
       <c r="BH112" s="3"/>
       <c r="BI112" s="3"/>
       <c r="BJ112" s="3"/>
       <c r="BK112" s="3"/>
       <c r="BL112" s="3"/>
       <c r="BM112" s="3"/>
       <c r="BN112" s="3"/>
       <c r="BO112" s="3"/>
       <c r="BP112" s="3"/>
       <c r="BQ112" s="3"/>
       <c r="BR112" s="3"/>
       <c r="BS112" s="3"/>
       <c r="BT112" s="3"/>
       <c r="BU112" s="3"/>
       <c r="BV112" s="3"/>
       <c r="BW112" s="3"/>
       <c r="BX112" s="3"/>
       <c r="BY112" s="3"/>
       <c r="BZ112" s="3"/>
       <c r="CA112" s="3"/>
       <c r="CB112" s="3"/>
       <c r="CC112" s="3"/>
       <c r="CD112" s="3"/>
       <c r="CE112" s="3"/>
       <c r="CF112" s="3"/>
       <c r="CG112" s="3"/>
       <c r="CH112" s="3"/>
       <c r="CI112" s="3"/>
       <c r="CJ112" s="3"/>
       <c r="CK112" s="3"/>
       <c r="CL112" s="3"/>
       <c r="CM112" s="3"/>
       <c r="CN112" s="3"/>
       <c r="CO112" s="3"/>
       <c r="CP112" s="3"/>
       <c r="CQ112" s="3"/>
       <c r="CR112" s="3"/>
     </row>
     <row r="113" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B113" s="11" t="s">
-        <v>36</v>
+        <v>79</v>
       </c>
       <c r="C113" s="13">
         <v>396.01361317000004</v>
       </c>
       <c r="D113" s="13">
         <v>369.76520224000001</v>
       </c>
       <c r="E113" s="13">
         <v>379.10582299999999</v>
       </c>
       <c r="F113" s="13">
         <v>361.46448146</v>
       </c>
       <c r="G113" s="13">
         <v>442.22558386999998</v>
       </c>
       <c r="H113" s="13">
         <v>456.00702221</v>
       </c>
       <c r="I113" s="13">
         <v>455.12689442999999</v>
       </c>
       <c r="J113" s="13">
         <v>454.70583479000004</v>
       </c>
@@ -19171,126 +33607,110 @@
       </c>
       <c r="AI113" s="14">
         <v>256.44788349999999</v>
       </c>
       <c r="AJ113" s="14">
         <v>260.68945960000002</v>
       </c>
       <c r="AK113" s="3">
         <v>247.62310079</v>
       </c>
       <c r="AL113" s="14">
         <v>241.92868098</v>
       </c>
       <c r="AM113" s="14">
         <v>236.33130880000002</v>
       </c>
       <c r="AN113" s="14">
         <v>240.29474275999999</v>
       </c>
       <c r="AO113" s="14">
         <v>241.60798610000001</v>
       </c>
       <c r="AP113" s="14">
         <v>238.30542659</v>
       </c>
-      <c r="AQ113" s="14">
+      <c r="AQ113" s="35">
         <v>226.01284437000001</v>
       </c>
-      <c r="AR113" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR113" s="3"/>
+      <c r="AS113" s="3"/>
+      <c r="AT113" s="3"/>
+      <c r="AU113" s="3"/>
+      <c r="AV113" s="3"/>
+      <c r="AW113" s="3"/>
+      <c r="AX113" s="3"/>
+      <c r="AY113" s="3"/>
       <c r="AZ113" s="3"/>
       <c r="BA113" s="3"/>
       <c r="BB113" s="3"/>
       <c r="BC113" s="3"/>
       <c r="BD113" s="3"/>
       <c r="BE113" s="3"/>
       <c r="BF113" s="3"/>
       <c r="BG113" s="3"/>
       <c r="BH113" s="3"/>
       <c r="BI113" s="3"/>
       <c r="BJ113" s="3"/>
       <c r="BK113" s="3"/>
       <c r="BL113" s="3"/>
       <c r="BM113" s="3"/>
       <c r="BN113" s="3"/>
       <c r="BO113" s="3"/>
       <c r="BP113" s="3"/>
       <c r="BQ113" s="3"/>
       <c r="BR113" s="3"/>
       <c r="BS113" s="3"/>
       <c r="BT113" s="3"/>
       <c r="BU113" s="3"/>
       <c r="BV113" s="3"/>
       <c r="BW113" s="3"/>
       <c r="BX113" s="3"/>
       <c r="BY113" s="3"/>
       <c r="BZ113" s="3"/>
       <c r="CA113" s="3"/>
       <c r="CB113" s="3"/>
       <c r="CC113" s="3"/>
       <c r="CD113" s="3"/>
       <c r="CE113" s="3"/>
       <c r="CF113" s="3"/>
       <c r="CG113" s="3"/>
       <c r="CH113" s="3"/>
       <c r="CI113" s="3"/>
       <c r="CJ113" s="3"/>
       <c r="CK113" s="3"/>
       <c r="CL113" s="3"/>
       <c r="CM113" s="3"/>
       <c r="CN113" s="3"/>
       <c r="CO113" s="3"/>
       <c r="CP113" s="3"/>
       <c r="CQ113" s="3"/>
       <c r="CR113" s="3"/>
     </row>
     <row r="114" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B114" s="11" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="C114" s="13">
         <v>1.22609458</v>
       </c>
       <c r="D114" s="13">
         <v>1.2285536399999999</v>
       </c>
       <c r="E114" s="13">
         <v>1.1934748500000001</v>
       </c>
       <c r="F114" s="13">
         <v>0.94769054000000008</v>
       </c>
       <c r="G114" s="13">
         <v>3.0631223999999997</v>
       </c>
       <c r="H114" s="13">
         <v>3.0955746</v>
       </c>
       <c r="I114" s="13">
         <v>3.0484113599999998</v>
       </c>
       <c r="J114" s="13">
         <v>3.0316277899999999</v>
       </c>
@@ -19330,164 +33750,148 @@
       <c r="V114" s="13">
         <v>4.9278860000000001E-2</v>
       </c>
       <c r="W114" s="13">
         <v>3.4722870000000003E-2</v>
       </c>
       <c r="X114" s="13">
         <v>0.21747217000000002</v>
       </c>
       <c r="Y114" s="13">
         <v>0.20928513000000001</v>
       </c>
       <c r="Z114" s="13">
         <v>0.20336056</v>
       </c>
       <c r="AA114" s="13">
         <v>0.19943133999999998</v>
       </c>
       <c r="AB114" s="13">
         <v>3.2868999999999997E-4</v>
       </c>
       <c r="AC114" s="13">
         <v>1.6549000000000002E-4</v>
       </c>
       <c r="AD114" s="13" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AE114" s="13" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AF114" s="3">
         <v>0.13982427</v>
       </c>
       <c r="AG114" s="3">
         <v>0.14006115999999999</v>
       </c>
       <c r="AH114" s="14">
         <v>0.14138197</v>
       </c>
       <c r="AI114" s="14">
         <v>0.14250411999999998</v>
       </c>
       <c r="AJ114" s="14">
         <v>0.16131579000000001</v>
       </c>
       <c r="AK114" s="3">
         <v>0.46446603000000003</v>
       </c>
       <c r="AL114" s="14">
         <v>0.48485113000000002</v>
       </c>
       <c r="AM114" s="14">
         <v>0.33538082000000002</v>
       </c>
       <c r="AN114" s="14">
         <v>0.14103526999999999</v>
       </c>
       <c r="AO114" s="14">
         <v>6.855391000000001E-2</v>
       </c>
       <c r="AP114" s="14">
         <v>6.7907479999999992E-2</v>
       </c>
-      <c r="AQ114" s="14">
+      <c r="AQ114" s="35">
         <v>2.0497390000000001E-2</v>
       </c>
-      <c r="AR114" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR114" s="3"/>
+      <c r="AS114" s="3"/>
+      <c r="AT114" s="3"/>
+      <c r="AU114" s="3"/>
+      <c r="AV114" s="3"/>
+      <c r="AW114" s="3"/>
+      <c r="AX114" s="3"/>
+      <c r="AY114" s="3"/>
       <c r="AZ114" s="3"/>
       <c r="BA114" s="3"/>
       <c r="BB114" s="3"/>
       <c r="BC114" s="3"/>
       <c r="BD114" s="3"/>
       <c r="BE114" s="3"/>
       <c r="BF114" s="3"/>
       <c r="BG114" s="3"/>
       <c r="BH114" s="3"/>
       <c r="BI114" s="3"/>
       <c r="BJ114" s="3"/>
       <c r="BK114" s="3"/>
       <c r="BL114" s="3"/>
       <c r="BM114" s="3"/>
       <c r="BN114" s="3"/>
       <c r="BO114" s="3"/>
       <c r="BP114" s="3"/>
       <c r="BQ114" s="3"/>
       <c r="BR114" s="3"/>
       <c r="BS114" s="3"/>
       <c r="BT114" s="3"/>
       <c r="BU114" s="3"/>
       <c r="BV114" s="3"/>
       <c r="BW114" s="3"/>
       <c r="BX114" s="3"/>
       <c r="BY114" s="3"/>
       <c r="BZ114" s="3"/>
       <c r="CA114" s="3"/>
       <c r="CB114" s="3"/>
       <c r="CC114" s="3"/>
       <c r="CD114" s="3"/>
       <c r="CE114" s="3"/>
       <c r="CF114" s="3"/>
       <c r="CG114" s="3"/>
       <c r="CH114" s="3"/>
       <c r="CI114" s="3"/>
       <c r="CJ114" s="3"/>
       <c r="CK114" s="3"/>
       <c r="CL114" s="3"/>
       <c r="CM114" s="3"/>
       <c r="CN114" s="3"/>
       <c r="CO114" s="3"/>
       <c r="CP114" s="3"/>
       <c r="CQ114" s="3"/>
       <c r="CR114" s="3"/>
     </row>
     <row r="115" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B115" s="10" t="s">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="C115" s="13">
         <v>37069.004562440001</v>
       </c>
       <c r="D115" s="13">
         <v>37128.976418989994</v>
       </c>
       <c r="E115" s="13">
         <v>37118.979712839995</v>
       </c>
       <c r="F115" s="13">
         <v>33913.428821299996</v>
       </c>
       <c r="G115" s="13">
         <v>37098.231919489997</v>
       </c>
       <c r="H115" s="13">
         <v>37307.617092550005</v>
       </c>
       <c r="I115" s="13">
         <v>37026.272733629994</v>
       </c>
       <c r="J115" s="13">
         <v>36914.070335120006</v>
       </c>
@@ -19565,126 +33969,110 @@
       </c>
       <c r="AI115" s="14">
         <v>30191.419837540001</v>
       </c>
       <c r="AJ115" s="14">
         <v>29901.695562140001</v>
       </c>
       <c r="AK115" s="3">
         <v>29773.531907569999</v>
       </c>
       <c r="AL115" s="14">
         <v>29434.89114448</v>
       </c>
       <c r="AM115" s="14">
         <v>29091.790744650003</v>
       </c>
       <c r="AN115" s="14">
         <v>28961.505372689997</v>
       </c>
       <c r="AO115" s="14">
         <v>28690.801459390001</v>
       </c>
       <c r="AP115" s="14">
         <v>28303.599199369997</v>
       </c>
-      <c r="AQ115" s="14">
+      <c r="AQ115" s="35">
         <v>27918.431024330002</v>
       </c>
-      <c r="AR115" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR115" s="3"/>
+      <c r="AS115" s="3"/>
+      <c r="AT115" s="3"/>
+      <c r="AU115" s="3"/>
+      <c r="AV115" s="3"/>
+      <c r="AW115" s="3"/>
+      <c r="AX115" s="3"/>
+      <c r="AY115" s="3"/>
       <c r="AZ115" s="3"/>
       <c r="BA115" s="3"/>
       <c r="BB115" s="3"/>
       <c r="BC115" s="3"/>
       <c r="BD115" s="3"/>
       <c r="BE115" s="3"/>
       <c r="BF115" s="3"/>
       <c r="BG115" s="3"/>
       <c r="BH115" s="3"/>
       <c r="BI115" s="3"/>
       <c r="BJ115" s="3"/>
       <c r="BK115" s="3"/>
       <c r="BL115" s="3"/>
       <c r="BM115" s="3"/>
       <c r="BN115" s="3"/>
       <c r="BO115" s="3"/>
       <c r="BP115" s="3"/>
       <c r="BQ115" s="3"/>
       <c r="BR115" s="3"/>
       <c r="BS115" s="3"/>
       <c r="BT115" s="3"/>
       <c r="BU115" s="3"/>
       <c r="BV115" s="3"/>
       <c r="BW115" s="3"/>
       <c r="BX115" s="3"/>
       <c r="BY115" s="3"/>
       <c r="BZ115" s="3"/>
       <c r="CA115" s="3"/>
       <c r="CB115" s="3"/>
       <c r="CC115" s="3"/>
       <c r="CD115" s="3"/>
       <c r="CE115" s="3"/>
       <c r="CF115" s="3"/>
       <c r="CG115" s="3"/>
       <c r="CH115" s="3"/>
       <c r="CI115" s="3"/>
       <c r="CJ115" s="3"/>
       <c r="CK115" s="3"/>
       <c r="CL115" s="3"/>
       <c r="CM115" s="3"/>
       <c r="CN115" s="3"/>
       <c r="CO115" s="3"/>
       <c r="CP115" s="3"/>
       <c r="CQ115" s="3"/>
       <c r="CR115" s="3"/>
     </row>
     <row r="116" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B116" s="11" t="s">
-        <v>62</v>
+        <v>105</v>
       </c>
       <c r="C116" s="13">
         <v>5010.3200288799999</v>
       </c>
       <c r="D116" s="13">
         <v>4984.2465264100001</v>
       </c>
       <c r="E116" s="13">
         <v>4905.8897166300003</v>
       </c>
       <c r="F116" s="13">
         <v>4298.31393192</v>
       </c>
       <c r="G116" s="13">
         <v>4878.0264761899998</v>
       </c>
       <c r="H116" s="13">
         <v>4883.0862773999997</v>
       </c>
       <c r="I116" s="13">
         <v>4799.6889184300007</v>
       </c>
       <c r="J116" s="13">
         <v>4744.6509828599992</v>
       </c>
@@ -19762,126 +34150,110 @@
       </c>
       <c r="AI116" s="14">
         <v>3271.8903991399998</v>
       </c>
       <c r="AJ116" s="14">
         <v>3227.9249246700001</v>
       </c>
       <c r="AK116" s="3">
         <v>3196.6744419199999</v>
       </c>
       <c r="AL116" s="14">
         <v>3172.94764558</v>
       </c>
       <c r="AM116" s="14">
         <v>3113.1195217099998</v>
       </c>
       <c r="AN116" s="14">
         <v>3056.7491479699997</v>
       </c>
       <c r="AO116" s="14">
         <v>2996.2970859099996</v>
       </c>
       <c r="AP116" s="14">
         <v>2940.1758996500002</v>
       </c>
-      <c r="AQ116" s="14">
+      <c r="AQ116" s="35">
         <v>2884.3781739000001</v>
       </c>
-      <c r="AR116" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR116" s="3"/>
+      <c r="AS116" s="3"/>
+      <c r="AT116" s="3"/>
+      <c r="AU116" s="3"/>
+      <c r="AV116" s="3"/>
+      <c r="AW116" s="3"/>
+      <c r="AX116" s="3"/>
+      <c r="AY116" s="3"/>
       <c r="AZ116" s="3"/>
       <c r="BA116" s="3"/>
       <c r="BB116" s="3"/>
       <c r="BC116" s="3"/>
       <c r="BD116" s="3"/>
       <c r="BE116" s="3"/>
       <c r="BF116" s="3"/>
       <c r="BG116" s="3"/>
       <c r="BH116" s="3"/>
       <c r="BI116" s="3"/>
       <c r="BJ116" s="3"/>
       <c r="BK116" s="3"/>
       <c r="BL116" s="3"/>
       <c r="BM116" s="3"/>
       <c r="BN116" s="3"/>
       <c r="BO116" s="3"/>
       <c r="BP116" s="3"/>
       <c r="BQ116" s="3"/>
       <c r="BR116" s="3"/>
       <c r="BS116" s="3"/>
       <c r="BT116" s="3"/>
       <c r="BU116" s="3"/>
       <c r="BV116" s="3"/>
       <c r="BW116" s="3"/>
       <c r="BX116" s="3"/>
       <c r="BY116" s="3"/>
       <c r="BZ116" s="3"/>
       <c r="CA116" s="3"/>
       <c r="CB116" s="3"/>
       <c r="CC116" s="3"/>
       <c r="CD116" s="3"/>
       <c r="CE116" s="3"/>
       <c r="CF116" s="3"/>
       <c r="CG116" s="3"/>
       <c r="CH116" s="3"/>
       <c r="CI116" s="3"/>
       <c r="CJ116" s="3"/>
       <c r="CK116" s="3"/>
       <c r="CL116" s="3"/>
       <c r="CM116" s="3"/>
       <c r="CN116" s="3"/>
       <c r="CO116" s="3"/>
       <c r="CP116" s="3"/>
       <c r="CQ116" s="3"/>
       <c r="CR116" s="3"/>
     </row>
     <row r="117" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B117" s="11" t="s">
-        <v>63</v>
+        <v>106</v>
       </c>
       <c r="C117" s="13">
         <v>32058.684533560001</v>
       </c>
       <c r="D117" s="13">
         <v>32144.729892580002</v>
       </c>
       <c r="E117" s="13">
         <v>32213.089996209997</v>
       </c>
       <c r="F117" s="13">
         <v>29615.114889380002</v>
       </c>
       <c r="G117" s="13">
         <v>32220.205443299998</v>
       </c>
       <c r="H117" s="13">
         <v>32424.530815150003</v>
       </c>
       <c r="I117" s="13">
         <v>32226.5838152</v>
       </c>
       <c r="J117" s="13">
         <v>32169.41935226</v>
       </c>
@@ -19959,126 +34331,110 @@
       </c>
       <c r="AI117" s="14">
         <v>26919.529438400001</v>
       </c>
       <c r="AJ117" s="14">
         <v>26673.770637470003</v>
       </c>
       <c r="AK117" s="3">
         <v>26576.857465650002</v>
       </c>
       <c r="AL117" s="14">
         <v>26261.9434989</v>
       </c>
       <c r="AM117" s="14">
         <v>25978.67122294</v>
       </c>
       <c r="AN117" s="14">
         <v>25904.75622472</v>
       </c>
       <c r="AO117" s="14">
         <v>25694.504373479998</v>
       </c>
       <c r="AP117" s="14">
         <v>25363.423299720002</v>
       </c>
-      <c r="AQ117" s="14">
+      <c r="AQ117" s="35">
         <v>25034.052850430002</v>
       </c>
-      <c r="AR117" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR117" s="3"/>
+      <c r="AS117" s="3"/>
+      <c r="AT117" s="3"/>
+      <c r="AU117" s="3"/>
+      <c r="AV117" s="3"/>
+      <c r="AW117" s="3"/>
+      <c r="AX117" s="3"/>
+      <c r="AY117" s="3"/>
       <c r="AZ117" s="3"/>
       <c r="BA117" s="3"/>
       <c r="BB117" s="3"/>
       <c r="BC117" s="3"/>
       <c r="BD117" s="3"/>
       <c r="BE117" s="3"/>
       <c r="BF117" s="3"/>
       <c r="BG117" s="3"/>
       <c r="BH117" s="3"/>
       <c r="BI117" s="3"/>
       <c r="BJ117" s="3"/>
       <c r="BK117" s="3"/>
       <c r="BL117" s="3"/>
       <c r="BM117" s="3"/>
       <c r="BN117" s="3"/>
       <c r="BO117" s="3"/>
       <c r="BP117" s="3"/>
       <c r="BQ117" s="3"/>
       <c r="BR117" s="3"/>
       <c r="BS117" s="3"/>
       <c r="BT117" s="3"/>
       <c r="BU117" s="3"/>
       <c r="BV117" s="3"/>
       <c r="BW117" s="3"/>
       <c r="BX117" s="3"/>
       <c r="BY117" s="3"/>
       <c r="BZ117" s="3"/>
       <c r="CA117" s="3"/>
       <c r="CB117" s="3"/>
       <c r="CC117" s="3"/>
       <c r="CD117" s="3"/>
       <c r="CE117" s="3"/>
       <c r="CF117" s="3"/>
       <c r="CG117" s="3"/>
       <c r="CH117" s="3"/>
       <c r="CI117" s="3"/>
       <c r="CJ117" s="3"/>
       <c r="CK117" s="3"/>
       <c r="CL117" s="3"/>
       <c r="CM117" s="3"/>
       <c r="CN117" s="3"/>
       <c r="CO117" s="3"/>
       <c r="CP117" s="3"/>
       <c r="CQ117" s="3"/>
       <c r="CR117" s="3"/>
     </row>
     <row r="118" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B118" s="11" t="s">
-        <v>36</v>
+        <v>79</v>
       </c>
       <c r="C118" s="13">
         <v>33866.762161270002</v>
       </c>
       <c r="D118" s="13">
         <v>33930.509886510001</v>
       </c>
       <c r="E118" s="13">
         <v>34024.124004990001</v>
       </c>
       <c r="F118" s="13">
         <v>31593.288861180001</v>
       </c>
       <c r="G118" s="13">
         <v>34264.546199919998</v>
       </c>
       <c r="H118" s="13">
         <v>34586.667298480003</v>
       </c>
       <c r="I118" s="13">
         <v>34425.629755400005</v>
       </c>
       <c r="J118" s="13">
         <v>34415.818492129998</v>
       </c>
@@ -20156,126 +34512,110 @@
       </c>
       <c r="AI118" s="14">
         <v>29257.40446143</v>
       </c>
       <c r="AJ118" s="14">
         <v>28991.569262830002</v>
       </c>
       <c r="AK118" s="3">
         <v>28881.499911080002</v>
       </c>
       <c r="AL118" s="14">
         <v>28732.522653830001</v>
       </c>
       <c r="AM118" s="14">
         <v>28411.513614220003</v>
       </c>
       <c r="AN118" s="14">
         <v>28216.350071740002</v>
       </c>
       <c r="AO118" s="14">
         <v>28002.445030970001</v>
       </c>
       <c r="AP118" s="14">
         <v>27622.711527259999</v>
       </c>
-      <c r="AQ118" s="14">
+      <c r="AQ118" s="35">
         <v>27265.005844790001</v>
       </c>
-      <c r="AR118" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR118" s="3"/>
+      <c r="AS118" s="3"/>
+      <c r="AT118" s="3"/>
+      <c r="AU118" s="3"/>
+      <c r="AV118" s="3"/>
+      <c r="AW118" s="3"/>
+      <c r="AX118" s="3"/>
+      <c r="AY118" s="3"/>
       <c r="AZ118" s="3"/>
       <c r="BA118" s="3"/>
       <c r="BB118" s="3"/>
       <c r="BC118" s="3"/>
       <c r="BD118" s="3"/>
       <c r="BE118" s="3"/>
       <c r="BF118" s="3"/>
       <c r="BG118" s="3"/>
       <c r="BH118" s="3"/>
       <c r="BI118" s="3"/>
       <c r="BJ118" s="3"/>
       <c r="BK118" s="3"/>
       <c r="BL118" s="3"/>
       <c r="BM118" s="3"/>
       <c r="BN118" s="3"/>
       <c r="BO118" s="3"/>
       <c r="BP118" s="3"/>
       <c r="BQ118" s="3"/>
       <c r="BR118" s="3"/>
       <c r="BS118" s="3"/>
       <c r="BT118" s="3"/>
       <c r="BU118" s="3"/>
       <c r="BV118" s="3"/>
       <c r="BW118" s="3"/>
       <c r="BX118" s="3"/>
       <c r="BY118" s="3"/>
       <c r="BZ118" s="3"/>
       <c r="CA118" s="3"/>
       <c r="CB118" s="3"/>
       <c r="CC118" s="3"/>
       <c r="CD118" s="3"/>
       <c r="CE118" s="3"/>
       <c r="CF118" s="3"/>
       <c r="CG118" s="3"/>
       <c r="CH118" s="3"/>
       <c r="CI118" s="3"/>
       <c r="CJ118" s="3"/>
       <c r="CK118" s="3"/>
       <c r="CL118" s="3"/>
       <c r="CM118" s="3"/>
       <c r="CN118" s="3"/>
       <c r="CO118" s="3"/>
       <c r="CP118" s="3"/>
       <c r="CQ118" s="3"/>
       <c r="CR118" s="3"/>
     </row>
     <row r="119" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B119" s="11" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="C119" s="13">
         <v>3128.9363808499998</v>
       </c>
       <c r="D119" s="13">
         <v>3124.2988452600002</v>
       </c>
       <c r="E119" s="13">
         <v>3009.6362407699999</v>
       </c>
       <c r="F119" s="13">
         <v>2244.7581781599997</v>
       </c>
       <c r="G119" s="13">
         <v>2755.5562111999998</v>
       </c>
       <c r="H119" s="13">
         <v>2638.0155875300002</v>
       </c>
       <c r="I119" s="13">
         <v>2516.0643656300003</v>
       </c>
       <c r="J119" s="13">
         <v>2411.7924624499997</v>
       </c>
@@ -20353,126 +34693,110 @@
       </c>
       <c r="AI119" s="14">
         <v>861.38876363999998</v>
       </c>
       <c r="AJ119" s="14">
         <v>835.42906830999993</v>
       </c>
       <c r="AK119" s="3">
         <v>817.78260741999998</v>
       </c>
       <c r="AL119" s="14">
         <v>627.84417633999999</v>
       </c>
       <c r="AM119" s="14">
         <v>606.25043732000006</v>
       </c>
       <c r="AN119" s="14">
         <v>668.06758419000005</v>
       </c>
       <c r="AO119" s="14">
         <v>612.94749224999998</v>
       </c>
       <c r="AP119" s="14">
         <v>604.65667514999996</v>
       </c>
-      <c r="AQ119" s="14">
+      <c r="AQ119" s="35">
         <v>580.52035450000005</v>
       </c>
-      <c r="AR119" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR119" s="3"/>
+      <c r="AS119" s="3"/>
+      <c r="AT119" s="3"/>
+      <c r="AU119" s="3"/>
+      <c r="AV119" s="3"/>
+      <c r="AW119" s="3"/>
+      <c r="AX119" s="3"/>
+      <c r="AY119" s="3"/>
       <c r="AZ119" s="3"/>
       <c r="BA119" s="3"/>
       <c r="BB119" s="3"/>
       <c r="BC119" s="3"/>
       <c r="BD119" s="3"/>
       <c r="BE119" s="3"/>
       <c r="BF119" s="3"/>
       <c r="BG119" s="3"/>
       <c r="BH119" s="3"/>
       <c r="BI119" s="3"/>
       <c r="BJ119" s="3"/>
       <c r="BK119" s="3"/>
       <c r="BL119" s="3"/>
       <c r="BM119" s="3"/>
       <c r="BN119" s="3"/>
       <c r="BO119" s="3"/>
       <c r="BP119" s="3"/>
       <c r="BQ119" s="3"/>
       <c r="BR119" s="3"/>
       <c r="BS119" s="3"/>
       <c r="BT119" s="3"/>
       <c r="BU119" s="3"/>
       <c r="BV119" s="3"/>
       <c r="BW119" s="3"/>
       <c r="BX119" s="3"/>
       <c r="BY119" s="3"/>
       <c r="BZ119" s="3"/>
       <c r="CA119" s="3"/>
       <c r="CB119" s="3"/>
       <c r="CC119" s="3"/>
       <c r="CD119" s="3"/>
       <c r="CE119" s="3"/>
       <c r="CF119" s="3"/>
       <c r="CG119" s="3"/>
       <c r="CH119" s="3"/>
       <c r="CI119" s="3"/>
       <c r="CJ119" s="3"/>
       <c r="CK119" s="3"/>
       <c r="CL119" s="3"/>
       <c r="CM119" s="3"/>
       <c r="CN119" s="3"/>
       <c r="CO119" s="3"/>
       <c r="CP119" s="3"/>
       <c r="CQ119" s="3"/>
       <c r="CR119" s="3"/>
     </row>
     <row r="120" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B120" s="10" t="s">
-        <v>64</v>
+        <v>107</v>
       </c>
       <c r="C120" s="13">
         <v>3173.0889073600001</v>
       </c>
       <c r="D120" s="13">
         <v>3159.6522394899998</v>
       </c>
       <c r="E120" s="13">
         <v>3161.4441375900001</v>
       </c>
       <c r="F120" s="13">
         <v>2989.7950447899998</v>
       </c>
       <c r="G120" s="13">
         <v>3269.3462909099999</v>
       </c>
       <c r="H120" s="13">
         <v>3240.9440044299999</v>
       </c>
       <c r="I120" s="13">
         <v>3196.7483335500001</v>
       </c>
       <c r="J120" s="13">
         <v>3152.9030446100001</v>
       </c>
@@ -20550,126 +34874,110 @@
       </c>
       <c r="AI120" s="14">
         <v>2369.8668909399998</v>
       </c>
       <c r="AJ120" s="14">
         <v>2337.8568541</v>
       </c>
       <c r="AK120" s="3">
         <v>2303.4256099899999</v>
       </c>
       <c r="AL120" s="14">
         <v>2293.5714778800002</v>
       </c>
       <c r="AM120" s="14">
         <v>2258.9915971099999</v>
       </c>
       <c r="AN120" s="14">
         <v>2248.0253291199997</v>
       </c>
       <c r="AO120" s="14">
         <v>2234.7568407700001</v>
       </c>
       <c r="AP120" s="14">
         <v>2230.4015595199999</v>
       </c>
-      <c r="AQ120" s="14">
+      <c r="AQ120" s="35">
         <v>2201.9346303800003</v>
       </c>
-      <c r="AR120" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR120" s="3"/>
+      <c r="AS120" s="3"/>
+      <c r="AT120" s="3"/>
+      <c r="AU120" s="3"/>
+      <c r="AV120" s="3"/>
+      <c r="AW120" s="3"/>
+      <c r="AX120" s="3"/>
+      <c r="AY120" s="3"/>
       <c r="AZ120" s="3"/>
       <c r="BA120" s="3"/>
       <c r="BB120" s="3"/>
       <c r="BC120" s="3"/>
       <c r="BD120" s="3"/>
       <c r="BE120" s="3"/>
       <c r="BF120" s="3"/>
       <c r="BG120" s="3"/>
       <c r="BH120" s="3"/>
       <c r="BI120" s="3"/>
       <c r="BJ120" s="3"/>
       <c r="BK120" s="3"/>
       <c r="BL120" s="3"/>
       <c r="BM120" s="3"/>
       <c r="BN120" s="3"/>
       <c r="BO120" s="3"/>
       <c r="BP120" s="3"/>
       <c r="BQ120" s="3"/>
       <c r="BR120" s="3"/>
       <c r="BS120" s="3"/>
       <c r="BT120" s="3"/>
       <c r="BU120" s="3"/>
       <c r="BV120" s="3"/>
       <c r="BW120" s="3"/>
       <c r="BX120" s="3"/>
       <c r="BY120" s="3"/>
       <c r="BZ120" s="3"/>
       <c r="CA120" s="3"/>
       <c r="CB120" s="3"/>
       <c r="CC120" s="3"/>
       <c r="CD120" s="3"/>
       <c r="CE120" s="3"/>
       <c r="CF120" s="3"/>
       <c r="CG120" s="3"/>
       <c r="CH120" s="3"/>
       <c r="CI120" s="3"/>
       <c r="CJ120" s="3"/>
       <c r="CK120" s="3"/>
       <c r="CL120" s="3"/>
       <c r="CM120" s="3"/>
       <c r="CN120" s="3"/>
       <c r="CO120" s="3"/>
       <c r="CP120" s="3"/>
       <c r="CQ120" s="3"/>
       <c r="CR120" s="3"/>
     </row>
     <row r="121" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B121" s="8" t="s">
-        <v>65</v>
+        <v>108</v>
       </c>
       <c r="C121" s="13">
         <v>45770.519957239994</v>
       </c>
       <c r="D121" s="13">
         <v>46737.756767290004</v>
       </c>
       <c r="E121" s="13">
         <v>47492.289445790004</v>
       </c>
       <c r="F121" s="13">
         <v>46227.344254919997</v>
       </c>
       <c r="G121" s="13">
         <v>45245.194337550005</v>
       </c>
       <c r="H121" s="13">
         <v>43420.849214760005</v>
       </c>
       <c r="I121" s="13">
         <v>42155.63159592</v>
       </c>
       <c r="J121" s="13">
         <v>41533.09283265</v>
       </c>
@@ -20747,126 +35055,110 @@
       </c>
       <c r="AI121" s="14">
         <v>31415.543422390001</v>
       </c>
       <c r="AJ121" s="14">
         <v>30922.156182930001</v>
       </c>
       <c r="AK121" s="3">
         <v>30731.23746656</v>
       </c>
       <c r="AL121" s="14">
         <v>30400.206770230001</v>
       </c>
       <c r="AM121" s="14">
         <v>30539.737693849998</v>
       </c>
       <c r="AN121" s="14">
         <v>30539.976430119998</v>
       </c>
       <c r="AO121" s="14">
         <v>30407.737809210001</v>
       </c>
       <c r="AP121" s="14">
         <v>29995.510391880001</v>
       </c>
-      <c r="AQ121" s="14">
+      <c r="AQ121" s="35">
         <v>29857.70797209</v>
       </c>
-      <c r="AR121" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR121" s="3"/>
+      <c r="AS121" s="3"/>
+      <c r="AT121" s="3"/>
+      <c r="AU121" s="3"/>
+      <c r="AV121" s="3"/>
+      <c r="AW121" s="3"/>
+      <c r="AX121" s="3"/>
+      <c r="AY121" s="3"/>
       <c r="AZ121" s="3"/>
       <c r="BA121" s="3"/>
       <c r="BB121" s="3"/>
       <c r="BC121" s="3"/>
       <c r="BD121" s="3"/>
       <c r="BE121" s="3"/>
       <c r="BF121" s="3"/>
       <c r="BG121" s="3"/>
       <c r="BH121" s="3"/>
       <c r="BI121" s="3"/>
       <c r="BJ121" s="3"/>
       <c r="BK121" s="3"/>
       <c r="BL121" s="3"/>
       <c r="BM121" s="3"/>
       <c r="BN121" s="3"/>
       <c r="BO121" s="3"/>
       <c r="BP121" s="3"/>
       <c r="BQ121" s="3"/>
       <c r="BR121" s="3"/>
       <c r="BS121" s="3"/>
       <c r="BT121" s="3"/>
       <c r="BU121" s="3"/>
       <c r="BV121" s="3"/>
       <c r="BW121" s="3"/>
       <c r="BX121" s="3"/>
       <c r="BY121" s="3"/>
       <c r="BZ121" s="3"/>
       <c r="CA121" s="3"/>
       <c r="CB121" s="3"/>
       <c r="CC121" s="3"/>
       <c r="CD121" s="3"/>
       <c r="CE121" s="3"/>
       <c r="CF121" s="3"/>
       <c r="CG121" s="3"/>
       <c r="CH121" s="3"/>
       <c r="CI121" s="3"/>
       <c r="CJ121" s="3"/>
       <c r="CK121" s="3"/>
       <c r="CL121" s="3"/>
       <c r="CM121" s="3"/>
       <c r="CN121" s="3"/>
       <c r="CO121" s="3"/>
       <c r="CP121" s="3"/>
       <c r="CQ121" s="3"/>
       <c r="CR121" s="3"/>
     </row>
     <row r="122" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B122" s="9" t="s">
-        <v>66</v>
+        <v>109</v>
       </c>
       <c r="C122" s="13">
         <v>45770.519957239994</v>
       </c>
       <c r="D122" s="13">
         <v>46737.756767290004</v>
       </c>
       <c r="E122" s="13">
         <v>47492.289445790004</v>
       </c>
       <c r="F122" s="13">
         <v>46227.344254919997</v>
       </c>
       <c r="G122" s="13">
         <v>45245.194337550005</v>
       </c>
       <c r="H122" s="13">
         <v>43420.849214760005</v>
       </c>
       <c r="I122" s="13">
         <v>42155.63159592</v>
       </c>
       <c r="J122" s="13">
         <v>41533.09283265</v>
       </c>
@@ -20944,126 +35236,110 @@
       </c>
       <c r="AI122" s="14">
         <v>31415.543422390001</v>
       </c>
       <c r="AJ122" s="14">
         <v>30922.156182930001</v>
       </c>
       <c r="AK122" s="3">
         <v>30731.23746656</v>
       </c>
       <c r="AL122" s="14">
         <v>30400.206770230001</v>
       </c>
       <c r="AM122" s="14">
         <v>30539.737693849998</v>
       </c>
       <c r="AN122" s="14">
         <v>30539.976430119998</v>
       </c>
       <c r="AO122" s="14">
         <v>30407.737809210001</v>
       </c>
       <c r="AP122" s="14">
         <v>29995.510391880001</v>
       </c>
-      <c r="AQ122" s="14">
+      <c r="AQ122" s="35">
         <v>29857.70797209</v>
       </c>
-      <c r="AR122" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR122" s="3"/>
+      <c r="AS122" s="3"/>
+      <c r="AT122" s="3"/>
+      <c r="AU122" s="3"/>
+      <c r="AV122" s="3"/>
+      <c r="AW122" s="3"/>
+      <c r="AX122" s="3"/>
+      <c r="AY122" s="3"/>
       <c r="AZ122" s="3"/>
       <c r="BA122" s="3"/>
       <c r="BB122" s="3"/>
       <c r="BC122" s="3"/>
       <c r="BD122" s="3"/>
       <c r="BE122" s="3"/>
       <c r="BF122" s="3"/>
       <c r="BG122" s="3"/>
       <c r="BH122" s="3"/>
       <c r="BI122" s="3"/>
       <c r="BJ122" s="3"/>
       <c r="BK122" s="3"/>
       <c r="BL122" s="3"/>
       <c r="BM122" s="3"/>
       <c r="BN122" s="3"/>
       <c r="BO122" s="3"/>
       <c r="BP122" s="3"/>
       <c r="BQ122" s="3"/>
       <c r="BR122" s="3"/>
       <c r="BS122" s="3"/>
       <c r="BT122" s="3"/>
       <c r="BU122" s="3"/>
       <c r="BV122" s="3"/>
       <c r="BW122" s="3"/>
       <c r="BX122" s="3"/>
       <c r="BY122" s="3"/>
       <c r="BZ122" s="3"/>
       <c r="CA122" s="3"/>
       <c r="CB122" s="3"/>
       <c r="CC122" s="3"/>
       <c r="CD122" s="3"/>
       <c r="CE122" s="3"/>
       <c r="CF122" s="3"/>
       <c r="CG122" s="3"/>
       <c r="CH122" s="3"/>
       <c r="CI122" s="3"/>
       <c r="CJ122" s="3"/>
       <c r="CK122" s="3"/>
       <c r="CL122" s="3"/>
       <c r="CM122" s="3"/>
       <c r="CN122" s="3"/>
       <c r="CO122" s="3"/>
       <c r="CP122" s="3"/>
       <c r="CQ122" s="3"/>
       <c r="CR122" s="3"/>
     </row>
     <row r="123" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B123" s="10" t="s">
-        <v>67</v>
+        <v>110</v>
       </c>
       <c r="C123" s="13">
         <v>7726.9333306899998</v>
       </c>
       <c r="D123" s="13">
         <v>8147.6002493300002</v>
       </c>
       <c r="E123" s="13">
         <v>8923.3571775499986</v>
       </c>
       <c r="F123" s="13">
         <v>8252.6941748900008</v>
       </c>
       <c r="G123" s="13">
         <v>7292.3645359299999</v>
       </c>
       <c r="H123" s="13">
         <v>7323.1742135000004</v>
       </c>
       <c r="I123" s="13">
         <v>6709.1393737799999</v>
       </c>
       <c r="J123" s="13">
         <v>6339.2360268299999</v>
       </c>
@@ -21141,126 +35417,110 @@
       </c>
       <c r="AI123" s="14">
         <v>3757.9114462800003</v>
       </c>
       <c r="AJ123" s="14">
         <v>3788.4411930300002</v>
       </c>
       <c r="AK123" s="3">
         <v>3774.5320483800001</v>
       </c>
       <c r="AL123" s="14">
         <v>3672.9841881299999</v>
       </c>
       <c r="AM123" s="14">
         <v>3937.5429212800004</v>
       </c>
       <c r="AN123" s="14">
         <v>3898.8694649399999</v>
       </c>
       <c r="AO123" s="14">
         <v>3780.79313443</v>
       </c>
       <c r="AP123" s="14">
         <v>3746.5674048800001</v>
       </c>
-      <c r="AQ123" s="14">
+      <c r="AQ123" s="35">
         <v>3600.2501876599999</v>
       </c>
-      <c r="AR123" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR123" s="3"/>
+      <c r="AS123" s="3"/>
+      <c r="AT123" s="3"/>
+      <c r="AU123" s="3"/>
+      <c r="AV123" s="3"/>
+      <c r="AW123" s="3"/>
+      <c r="AX123" s="3"/>
+      <c r="AY123" s="3"/>
       <c r="AZ123" s="3"/>
       <c r="BA123" s="3"/>
       <c r="BB123" s="3"/>
       <c r="BC123" s="3"/>
       <c r="BD123" s="3"/>
       <c r="BE123" s="3"/>
       <c r="BF123" s="3"/>
       <c r="BG123" s="3"/>
       <c r="BH123" s="3"/>
       <c r="BI123" s="3"/>
       <c r="BJ123" s="3"/>
       <c r="BK123" s="3"/>
       <c r="BL123" s="3"/>
       <c r="BM123" s="3"/>
       <c r="BN123" s="3"/>
       <c r="BO123" s="3"/>
       <c r="BP123" s="3"/>
       <c r="BQ123" s="3"/>
       <c r="BR123" s="3"/>
       <c r="BS123" s="3"/>
       <c r="BT123" s="3"/>
       <c r="BU123" s="3"/>
       <c r="BV123" s="3"/>
       <c r="BW123" s="3"/>
       <c r="BX123" s="3"/>
       <c r="BY123" s="3"/>
       <c r="BZ123" s="3"/>
       <c r="CA123" s="3"/>
       <c r="CB123" s="3"/>
       <c r="CC123" s="3"/>
       <c r="CD123" s="3"/>
       <c r="CE123" s="3"/>
       <c r="CF123" s="3"/>
       <c r="CG123" s="3"/>
       <c r="CH123" s="3"/>
       <c r="CI123" s="3"/>
       <c r="CJ123" s="3"/>
       <c r="CK123" s="3"/>
       <c r="CL123" s="3"/>
       <c r="CM123" s="3"/>
       <c r="CN123" s="3"/>
       <c r="CO123" s="3"/>
       <c r="CP123" s="3"/>
       <c r="CQ123" s="3"/>
       <c r="CR123" s="3"/>
     </row>
     <row r="124" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B124" s="11" t="s">
-        <v>36</v>
+        <v>79</v>
       </c>
       <c r="C124" s="13">
         <v>7614.9559302600001</v>
       </c>
       <c r="D124" s="13">
         <v>8028.4989655200006</v>
       </c>
       <c r="E124" s="13">
         <v>8823.5610984400009</v>
       </c>
       <c r="F124" s="13">
         <v>8158.0561456200003</v>
       </c>
       <c r="G124" s="13">
         <v>7196.3375773900007</v>
       </c>
       <c r="H124" s="13">
         <v>7228.7607027499998</v>
       </c>
       <c r="I124" s="13">
         <v>6623.7639963399997</v>
       </c>
       <c r="J124" s="13">
         <v>6255.3188170900003</v>
       </c>
@@ -21338,126 +35598,110 @@
       </c>
       <c r="AI124" s="14">
         <v>3728.4109094099999</v>
       </c>
       <c r="AJ124" s="14">
         <v>3755.1134001799996</v>
       </c>
       <c r="AK124" s="3">
         <v>3748.2349488</v>
       </c>
       <c r="AL124" s="14">
         <v>3646.6652284899997</v>
       </c>
       <c r="AM124" s="14">
         <v>3913.4066143</v>
       </c>
       <c r="AN124" s="14">
         <v>3895.44056043</v>
       </c>
       <c r="AO124" s="14">
         <v>3778.1237799</v>
       </c>
       <c r="AP124" s="14">
         <v>3743.7793354599999</v>
       </c>
-      <c r="AQ124" s="14">
+      <c r="AQ124" s="35">
         <v>3596.9864248099998</v>
       </c>
-      <c r="AR124" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR124" s="3"/>
+      <c r="AS124" s="3"/>
+      <c r="AT124" s="3"/>
+      <c r="AU124" s="3"/>
+      <c r="AV124" s="3"/>
+      <c r="AW124" s="3"/>
+      <c r="AX124" s="3"/>
+      <c r="AY124" s="3"/>
       <c r="AZ124" s="3"/>
       <c r="BA124" s="3"/>
       <c r="BB124" s="3"/>
       <c r="BC124" s="3"/>
       <c r="BD124" s="3"/>
       <c r="BE124" s="3"/>
       <c r="BF124" s="3"/>
       <c r="BG124" s="3"/>
       <c r="BH124" s="3"/>
       <c r="BI124" s="3"/>
       <c r="BJ124" s="3"/>
       <c r="BK124" s="3"/>
       <c r="BL124" s="3"/>
       <c r="BM124" s="3"/>
       <c r="BN124" s="3"/>
       <c r="BO124" s="3"/>
       <c r="BP124" s="3"/>
       <c r="BQ124" s="3"/>
       <c r="BR124" s="3"/>
       <c r="BS124" s="3"/>
       <c r="BT124" s="3"/>
       <c r="BU124" s="3"/>
       <c r="BV124" s="3"/>
       <c r="BW124" s="3"/>
       <c r="BX124" s="3"/>
       <c r="BY124" s="3"/>
       <c r="BZ124" s="3"/>
       <c r="CA124" s="3"/>
       <c r="CB124" s="3"/>
       <c r="CC124" s="3"/>
       <c r="CD124" s="3"/>
       <c r="CE124" s="3"/>
       <c r="CF124" s="3"/>
       <c r="CG124" s="3"/>
       <c r="CH124" s="3"/>
       <c r="CI124" s="3"/>
       <c r="CJ124" s="3"/>
       <c r="CK124" s="3"/>
       <c r="CL124" s="3"/>
       <c r="CM124" s="3"/>
       <c r="CN124" s="3"/>
       <c r="CO124" s="3"/>
       <c r="CP124" s="3"/>
       <c r="CQ124" s="3"/>
       <c r="CR124" s="3"/>
     </row>
     <row r="125" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B125" s="11" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="C125" s="13">
         <v>55.16261437</v>
       </c>
       <c r="D125" s="13">
         <v>62.74765103</v>
       </c>
       <c r="E125" s="13">
         <v>45.200977520000002</v>
       </c>
       <c r="F125" s="13">
         <v>39.649722629999999</v>
       </c>
       <c r="G125" s="13">
         <v>39.796711590000001</v>
       </c>
       <c r="H125" s="13">
         <v>34.760977109999999</v>
       </c>
       <c r="I125" s="13">
         <v>29.755655230000002</v>
       </c>
       <c r="J125" s="13">
         <v>29.32466483</v>
       </c>
@@ -21533,128 +35777,112 @@
       <c r="AH125" s="14">
         <v>12.128271869999999</v>
       </c>
       <c r="AI125" s="14">
         <v>28.04301104</v>
       </c>
       <c r="AJ125" s="14">
         <v>32.005490160000001</v>
       </c>
       <c r="AK125" s="3">
         <v>24.227396899999999</v>
       </c>
       <c r="AL125" s="14">
         <v>24.288114920000002</v>
       </c>
       <c r="AM125" s="14">
         <v>22.228975089999999</v>
       </c>
       <c r="AN125" s="14">
         <v>0.1285906</v>
       </c>
       <c r="AO125" s="14">
         <v>0.12603972999999999</v>
       </c>
       <c r="AP125" s="15" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AQ125" s="15" t="s">
-        <v>25</v>
-[...24 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="AR125" s="3"/>
+      <c r="AS125" s="3"/>
+      <c r="AT125" s="3"/>
+      <c r="AU125" s="3"/>
+      <c r="AV125" s="3"/>
+      <c r="AW125" s="3"/>
+      <c r="AX125" s="3"/>
+      <c r="AY125" s="3"/>
       <c r="AZ125" s="3"/>
       <c r="BA125" s="3"/>
       <c r="BB125" s="3"/>
       <c r="BC125" s="3"/>
       <c r="BD125" s="3"/>
       <c r="BE125" s="3"/>
       <c r="BF125" s="3"/>
       <c r="BG125" s="3"/>
       <c r="BH125" s="3"/>
       <c r="BI125" s="3"/>
       <c r="BJ125" s="3"/>
       <c r="BK125" s="3"/>
       <c r="BL125" s="3"/>
       <c r="BM125" s="3"/>
       <c r="BN125" s="3"/>
       <c r="BO125" s="3"/>
       <c r="BP125" s="3"/>
       <c r="BQ125" s="3"/>
       <c r="BR125" s="3"/>
       <c r="BS125" s="3"/>
       <c r="BT125" s="3"/>
       <c r="BU125" s="3"/>
       <c r="BV125" s="3"/>
       <c r="BW125" s="3"/>
       <c r="BX125" s="3"/>
       <c r="BY125" s="3"/>
       <c r="BZ125" s="3"/>
       <c r="CA125" s="3"/>
       <c r="CB125" s="3"/>
       <c r="CC125" s="3"/>
       <c r="CD125" s="3"/>
       <c r="CE125" s="3"/>
       <c r="CF125" s="3"/>
       <c r="CG125" s="3"/>
       <c r="CH125" s="3"/>
       <c r="CI125" s="3"/>
       <c r="CJ125" s="3"/>
       <c r="CK125" s="3"/>
       <c r="CL125" s="3"/>
       <c r="CM125" s="3"/>
       <c r="CN125" s="3"/>
       <c r="CO125" s="3"/>
       <c r="CP125" s="3"/>
       <c r="CQ125" s="3"/>
       <c r="CR125" s="3"/>
     </row>
     <row r="126" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B126" s="10" t="s">
-        <v>68</v>
+        <v>111</v>
       </c>
       <c r="C126" s="13">
         <v>38043.586626550001</v>
       </c>
       <c r="D126" s="13">
         <v>38590.15651796</v>
       </c>
       <c r="E126" s="13">
         <v>38568.932268239994</v>
       </c>
       <c r="F126" s="13">
         <v>37974.650080029998</v>
       </c>
       <c r="G126" s="13">
         <v>37952.829801620006</v>
       </c>
       <c r="H126" s="13">
         <v>36097.675001260002</v>
       </c>
       <c r="I126" s="13">
         <v>35446.492222139997</v>
       </c>
       <c r="J126" s="13">
         <v>35193.856805819996</v>
       </c>
@@ -21732,126 +35960,110 @@
       </c>
       <c r="AI126" s="14">
         <v>27657.631976110002</v>
       </c>
       <c r="AJ126" s="14">
         <v>27133.714989900003</v>
       </c>
       <c r="AK126" s="3">
         <v>26956.705418180001</v>
       </c>
       <c r="AL126" s="14">
         <v>26727.222582099999</v>
       </c>
       <c r="AM126" s="14">
         <v>26602.194772570001</v>
       </c>
       <c r="AN126" s="14">
         <v>26641.106965179999</v>
       </c>
       <c r="AO126" s="14">
         <v>26626.944674779999</v>
       </c>
       <c r="AP126" s="14">
         <v>26248.942986999999</v>
       </c>
-      <c r="AQ126" s="14">
+      <c r="AQ126" s="35">
         <v>26257.45778443</v>
       </c>
-      <c r="AR126" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR126" s="3"/>
+      <c r="AS126" s="3"/>
+      <c r="AT126" s="3"/>
+      <c r="AU126" s="3"/>
+      <c r="AV126" s="3"/>
+      <c r="AW126" s="3"/>
+      <c r="AX126" s="3"/>
+      <c r="AY126" s="3"/>
       <c r="AZ126" s="3"/>
       <c r="BA126" s="3"/>
       <c r="BB126" s="3"/>
       <c r="BC126" s="3"/>
       <c r="BD126" s="3"/>
       <c r="BE126" s="3"/>
       <c r="BF126" s="3"/>
       <c r="BG126" s="3"/>
       <c r="BH126" s="3"/>
       <c r="BI126" s="3"/>
       <c r="BJ126" s="3"/>
       <c r="BK126" s="3"/>
       <c r="BL126" s="3"/>
       <c r="BM126" s="3"/>
       <c r="BN126" s="3"/>
       <c r="BO126" s="3"/>
       <c r="BP126" s="3"/>
       <c r="BQ126" s="3"/>
       <c r="BR126" s="3"/>
       <c r="BS126" s="3"/>
       <c r="BT126" s="3"/>
       <c r="BU126" s="3"/>
       <c r="BV126" s="3"/>
       <c r="BW126" s="3"/>
       <c r="BX126" s="3"/>
       <c r="BY126" s="3"/>
       <c r="BZ126" s="3"/>
       <c r="CA126" s="3"/>
       <c r="CB126" s="3"/>
       <c r="CC126" s="3"/>
       <c r="CD126" s="3"/>
       <c r="CE126" s="3"/>
       <c r="CF126" s="3"/>
       <c r="CG126" s="3"/>
       <c r="CH126" s="3"/>
       <c r="CI126" s="3"/>
       <c r="CJ126" s="3"/>
       <c r="CK126" s="3"/>
       <c r="CL126" s="3"/>
       <c r="CM126" s="3"/>
       <c r="CN126" s="3"/>
       <c r="CO126" s="3"/>
       <c r="CP126" s="3"/>
       <c r="CQ126" s="3"/>
       <c r="CR126" s="3"/>
     </row>
     <row r="127" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B127" s="11" t="s">
-        <v>69</v>
+        <v>112</v>
       </c>
       <c r="C127" s="13">
         <v>11070.811952540002</v>
       </c>
       <c r="D127" s="13">
         <v>11572.297877969999</v>
       </c>
       <c r="E127" s="13">
         <v>11289.648239030001</v>
       </c>
       <c r="F127" s="13">
         <v>11107.78646673</v>
       </c>
       <c r="G127" s="13">
         <v>11041.788484129998</v>
       </c>
       <c r="H127" s="13">
         <v>9023.545768760001</v>
       </c>
       <c r="I127" s="13">
         <v>8477.487802130001</v>
       </c>
       <c r="J127" s="13">
         <v>8111.9433556800004</v>
       </c>
@@ -21929,126 +36141,110 @@
       </c>
       <c r="AI127" s="14">
         <v>5028.0979247200003</v>
       </c>
       <c r="AJ127" s="14">
         <v>4893.0673157800002</v>
       </c>
       <c r="AK127" s="3">
         <v>4994.3904875100006</v>
       </c>
       <c r="AL127" s="14">
         <v>5018.2935568900002</v>
       </c>
       <c r="AM127" s="14">
         <v>5130.7829891199999</v>
       </c>
       <c r="AN127" s="14">
         <v>5171.10842409</v>
       </c>
       <c r="AO127" s="14">
         <v>5135.4405715699995</v>
       </c>
       <c r="AP127" s="14">
         <v>5084.4302152999999</v>
       </c>
-      <c r="AQ127" s="14">
+      <c r="AQ127" s="35">
         <v>5284.3368083999994</v>
       </c>
-      <c r="AR127" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR127" s="3"/>
+      <c r="AS127" s="3"/>
+      <c r="AT127" s="3"/>
+      <c r="AU127" s="3"/>
+      <c r="AV127" s="3"/>
+      <c r="AW127" s="3"/>
+      <c r="AX127" s="3"/>
+      <c r="AY127" s="3"/>
       <c r="AZ127" s="3"/>
       <c r="BA127" s="3"/>
       <c r="BB127" s="3"/>
       <c r="BC127" s="3"/>
       <c r="BD127" s="3"/>
       <c r="BE127" s="3"/>
       <c r="BF127" s="3"/>
       <c r="BG127" s="3"/>
       <c r="BH127" s="3"/>
       <c r="BI127" s="3"/>
       <c r="BJ127" s="3"/>
       <c r="BK127" s="3"/>
       <c r="BL127" s="3"/>
       <c r="BM127" s="3"/>
       <c r="BN127" s="3"/>
       <c r="BO127" s="3"/>
       <c r="BP127" s="3"/>
       <c r="BQ127" s="3"/>
       <c r="BR127" s="3"/>
       <c r="BS127" s="3"/>
       <c r="BT127" s="3"/>
       <c r="BU127" s="3"/>
       <c r="BV127" s="3"/>
       <c r="BW127" s="3"/>
       <c r="BX127" s="3"/>
       <c r="BY127" s="3"/>
       <c r="BZ127" s="3"/>
       <c r="CA127" s="3"/>
       <c r="CB127" s="3"/>
       <c r="CC127" s="3"/>
       <c r="CD127" s="3"/>
       <c r="CE127" s="3"/>
       <c r="CF127" s="3"/>
       <c r="CG127" s="3"/>
       <c r="CH127" s="3"/>
       <c r="CI127" s="3"/>
       <c r="CJ127" s="3"/>
       <c r="CK127" s="3"/>
       <c r="CL127" s="3"/>
       <c r="CM127" s="3"/>
       <c r="CN127" s="3"/>
       <c r="CO127" s="3"/>
       <c r="CP127" s="3"/>
       <c r="CQ127" s="3"/>
       <c r="CR127" s="3"/>
     </row>
     <row r="128" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B128" s="11" t="s">
-        <v>70</v>
+        <v>113</v>
       </c>
       <c r="C128" s="13">
         <v>26972.774674009997</v>
       </c>
       <c r="D128" s="13">
         <v>27017.858639990001</v>
       </c>
       <c r="E128" s="13">
         <v>27279.284029210001</v>
       </c>
       <c r="F128" s="13">
         <v>26866.8636133</v>
       </c>
       <c r="G128" s="13">
         <v>26911.041317490002</v>
       </c>
       <c r="H128" s="13">
         <v>27074.129232499999</v>
       </c>
       <c r="I128" s="13">
         <v>26969.004420009998</v>
       </c>
       <c r="J128" s="13">
         <v>27081.91345014</v>
       </c>
@@ -22126,126 +36322,110 @@
       </c>
       <c r="AI128" s="14">
         <v>22629.534051390001</v>
       </c>
       <c r="AJ128" s="14">
         <v>22240.647674119999</v>
       </c>
       <c r="AK128" s="3">
         <v>21962.31493067</v>
       </c>
       <c r="AL128" s="14">
         <v>21708.92902521</v>
       </c>
       <c r="AM128" s="14">
         <v>21471.411783449999</v>
       </c>
       <c r="AN128" s="14">
         <v>21469.998541090001</v>
       </c>
       <c r="AO128" s="14">
         <v>21491.504103209998</v>
       </c>
       <c r="AP128" s="14">
         <v>21164.5127717</v>
       </c>
-      <c r="AQ128" s="14">
+      <c r="AQ128" s="35">
         <v>20973.120976029997</v>
       </c>
-      <c r="AR128" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR128" s="3"/>
+      <c r="AS128" s="3"/>
+      <c r="AT128" s="3"/>
+      <c r="AU128" s="3"/>
+      <c r="AV128" s="3"/>
+      <c r="AW128" s="3"/>
+      <c r="AX128" s="3"/>
+      <c r="AY128" s="3"/>
       <c r="AZ128" s="3"/>
       <c r="BA128" s="3"/>
       <c r="BB128" s="3"/>
       <c r="BC128" s="3"/>
       <c r="BD128" s="3"/>
       <c r="BE128" s="3"/>
       <c r="BF128" s="3"/>
       <c r="BG128" s="3"/>
       <c r="BH128" s="3"/>
       <c r="BI128" s="3"/>
       <c r="BJ128" s="3"/>
       <c r="BK128" s="3"/>
       <c r="BL128" s="3"/>
       <c r="BM128" s="3"/>
       <c r="BN128" s="3"/>
       <c r="BO128" s="3"/>
       <c r="BP128" s="3"/>
       <c r="BQ128" s="3"/>
       <c r="BR128" s="3"/>
       <c r="BS128" s="3"/>
       <c r="BT128" s="3"/>
       <c r="BU128" s="3"/>
       <c r="BV128" s="3"/>
       <c r="BW128" s="3"/>
       <c r="BX128" s="3"/>
       <c r="BY128" s="3"/>
       <c r="BZ128" s="3"/>
       <c r="CA128" s="3"/>
       <c r="CB128" s="3"/>
       <c r="CC128" s="3"/>
       <c r="CD128" s="3"/>
       <c r="CE128" s="3"/>
       <c r="CF128" s="3"/>
       <c r="CG128" s="3"/>
       <c r="CH128" s="3"/>
       <c r="CI128" s="3"/>
       <c r="CJ128" s="3"/>
       <c r="CK128" s="3"/>
       <c r="CL128" s="3"/>
       <c r="CM128" s="3"/>
       <c r="CN128" s="3"/>
       <c r="CO128" s="3"/>
       <c r="CP128" s="3"/>
       <c r="CQ128" s="3"/>
       <c r="CR128" s="3"/>
     </row>
     <row r="129" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B129" s="11" t="s">
-        <v>36</v>
+        <v>79</v>
       </c>
       <c r="C129" s="13">
         <v>36444.056104870004</v>
       </c>
       <c r="D129" s="13">
         <v>36971.277933589998</v>
       </c>
       <c r="E129" s="13">
         <v>36983.908984319998</v>
       </c>
       <c r="F129" s="13">
         <v>36458.581873180003</v>
       </c>
       <c r="G129" s="13">
         <v>36466.089521809998</v>
       </c>
       <c r="H129" s="13">
         <v>34688.819013849999</v>
       </c>
       <c r="I129" s="13">
         <v>34071.026207679999</v>
       </c>
       <c r="J129" s="13">
         <v>33859.006353330005</v>
       </c>
@@ -22323,126 +36503,110 @@
       </c>
       <c r="AI129" s="14">
         <v>27040.50050038</v>
       </c>
       <c r="AJ129" s="14">
         <v>26536.57995716</v>
       </c>
       <c r="AK129" s="3">
         <v>26359.72164028</v>
       </c>
       <c r="AL129" s="14">
         <v>26138.330116820001</v>
       </c>
       <c r="AM129" s="14">
         <v>26032.59371189</v>
       </c>
       <c r="AN129" s="14">
         <v>26090.149642470002</v>
       </c>
       <c r="AO129" s="14">
         <v>26096.077869929999</v>
       </c>
       <c r="AP129" s="14">
         <v>25737.809926860002</v>
       </c>
-      <c r="AQ129" s="14">
+      <c r="AQ129" s="35">
         <v>25769.253258140001</v>
       </c>
-      <c r="AR129" s="14">
-[...22 lines deleted...]
-      </c>
+      <c r="AR129" s="3"/>
+      <c r="AS129" s="3"/>
+      <c r="AT129" s="3"/>
+      <c r="AU129" s="3"/>
+      <c r="AV129" s="3"/>
+      <c r="AW129" s="3"/>
+      <c r="AX129" s="3"/>
+      <c r="AY129" s="3"/>
       <c r="AZ129" s="3"/>
       <c r="BA129" s="3"/>
       <c r="BB129" s="3"/>
       <c r="BC129" s="3"/>
       <c r="BD129" s="3"/>
       <c r="BE129" s="3"/>
       <c r="BF129" s="3"/>
       <c r="BG129" s="3"/>
       <c r="BH129" s="3"/>
       <c r="BI129" s="3"/>
       <c r="BJ129" s="3"/>
       <c r="BK129" s="3"/>
       <c r="BL129" s="3"/>
       <c r="BM129" s="3"/>
       <c r="BN129" s="3"/>
       <c r="BO129" s="3"/>
       <c r="BP129" s="3"/>
       <c r="BQ129" s="3"/>
       <c r="BR129" s="3"/>
       <c r="BS129" s="3"/>
       <c r="BT129" s="3"/>
       <c r="BU129" s="3"/>
       <c r="BV129" s="3"/>
       <c r="BW129" s="3"/>
       <c r="BX129" s="3"/>
       <c r="BY129" s="3"/>
       <c r="BZ129" s="3"/>
       <c r="CA129" s="3"/>
       <c r="CB129" s="3"/>
       <c r="CC129" s="3"/>
       <c r="CD129" s="3"/>
       <c r="CE129" s="3"/>
       <c r="CF129" s="3"/>
       <c r="CG129" s="3"/>
       <c r="CH129" s="3"/>
       <c r="CI129" s="3"/>
       <c r="CJ129" s="3"/>
       <c r="CK129" s="3"/>
       <c r="CL129" s="3"/>
       <c r="CM129" s="3"/>
       <c r="CN129" s="3"/>
       <c r="CO129" s="3"/>
       <c r="CP129" s="3"/>
       <c r="CQ129" s="3"/>
       <c r="CR129" s="3"/>
     </row>
     <row r="130" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B130" s="27" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="C130" s="28">
         <v>1489.24801576</v>
       </c>
       <c r="D130" s="28">
         <v>1510.2357433499999</v>
       </c>
       <c r="E130" s="28">
         <v>1478.0446819200001</v>
       </c>
       <c r="F130" s="28">
         <v>1415.0939796099999</v>
       </c>
       <c r="G130" s="28">
         <v>1382.69534628</v>
       </c>
       <c r="H130" s="28">
         <v>1338.69673631</v>
       </c>
       <c r="I130" s="28">
         <v>1309.26434513</v>
       </c>
       <c r="J130" s="28">
         <v>1258.3918112399999</v>
       </c>
@@ -22523,145 +36687,132 @@
       </c>
       <c r="AJ130" s="30">
         <v>545.68322712999998</v>
       </c>
       <c r="AK130" s="29">
         <v>535.23853797000004</v>
       </c>
       <c r="AL130" s="30">
         <v>530.53206921000003</v>
       </c>
       <c r="AM130" s="30">
         <v>511.19536970999997</v>
       </c>
       <c r="AN130" s="30">
         <v>488.83335088999996</v>
       </c>
       <c r="AO130" s="30">
         <v>468.95570686000002</v>
       </c>
       <c r="AP130" s="30">
         <v>449.57626145</v>
       </c>
       <c r="AQ130" s="30">
         <v>428.87360795000001</v>
       </c>
-      <c r="AR130" s="30">
-[...22 lines deleted...]
-      </c>
+      <c r="AR130" s="3"/>
+      <c r="AS130" s="3"/>
+      <c r="AT130" s="3"/>
+      <c r="AU130" s="3"/>
+      <c r="AV130" s="3"/>
+      <c r="AW130" s="3"/>
+      <c r="AX130" s="3"/>
+      <c r="AY130" s="3"/>
       <c r="AZ130" s="3"/>
       <c r="BA130" s="3"/>
       <c r="BB130" s="3"/>
       <c r="BC130" s="3"/>
       <c r="BD130" s="3"/>
       <c r="BE130" s="3"/>
       <c r="BF130" s="3"/>
       <c r="BG130" s="3"/>
       <c r="BH130" s="3"/>
       <c r="BI130" s="3"/>
       <c r="BJ130" s="3"/>
       <c r="BK130" s="3"/>
       <c r="BL130" s="3"/>
       <c r="BM130" s="3"/>
       <c r="BN130" s="3"/>
       <c r="BO130" s="3"/>
       <c r="BP130" s="3"/>
       <c r="BQ130" s="3"/>
       <c r="BR130" s="3"/>
       <c r="BS130" s="3"/>
       <c r="BT130" s="3"/>
       <c r="BU130" s="3"/>
       <c r="BV130" s="3"/>
       <c r="BW130" s="3"/>
       <c r="BX130" s="3"/>
       <c r="BY130" s="3"/>
       <c r="BZ130" s="3"/>
       <c r="CA130" s="3"/>
       <c r="CB130" s="3"/>
       <c r="CC130" s="3"/>
       <c r="CD130" s="3"/>
       <c r="CE130" s="3"/>
       <c r="CF130" s="3"/>
       <c r="CG130" s="3"/>
       <c r="CH130" s="3"/>
       <c r="CI130" s="3"/>
       <c r="CJ130" s="3"/>
       <c r="CK130" s="3"/>
       <c r="CL130" s="3"/>
       <c r="CM130" s="3"/>
       <c r="CN130" s="3"/>
       <c r="CO130" s="3"/>
       <c r="CP130" s="3"/>
       <c r="CQ130" s="3"/>
       <c r="CR130" s="3"/>
     </row>
     <row r="133" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B133" s="16" t="s">
-        <v>83</v>
+        <v>131</v>
       </c>
     </row>
     <row r="134" spans="2:96" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B134" s="36"/>
+      <c r="B134" s="2" t="s">
+        <v>133</v>
+      </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>HRV</vt:lpstr>
       <vt:lpstr>ENG</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>abratek</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>