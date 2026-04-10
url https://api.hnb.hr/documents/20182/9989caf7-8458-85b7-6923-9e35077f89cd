--- v4 (2026-03-19)
+++ v5 (2026-04-10)
@@ -4,80 +4,80 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\261\MOST\Agregirana bilanca DMFI i Biltenske tablice\Biltenske tablice ENG serija od 12.2010\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CB4FE8E0-1352-44CA-BB97-252E934B58DC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9CF16BDD-FA11-42FF-903E-15103661830A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{4D7BFA31-A85D-4A05-9548-C30550A751A0}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{4D7BFA31-A85D-4A05-9548-C30550A751A0}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="24">
   <si>
     <t>end of period, million EUR</t>
   </si>
   <si>
     <t>ASSETS</t>
   </si>
   <si>
     <t>LIABILITIES</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 1</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">	</t>
@@ -947,78 +947,81 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{323D8746-6688-4E47-9A30-B01FE5A50357}">
-  <dimension ref="B2:GB26"/>
+  <dimension ref="B2:GC26"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.28515625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.33203125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="2.7109375" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="8.28515625" style="1"/>
+    <col min="1" max="1" width="2.6640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="64.6640625" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="8.33203125" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:184" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B2" s="2" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="3" spans="2:184" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="7" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="2:184" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="5" spans="2:184" s="3" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:185" ht="9.9" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="5" spans="2:185" s="3" customFormat="1" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="GA5" s="3" t="s">
         <v>22</v>
       </c>
+      <c r="GB5" s="3" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="6" spans="2:184" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:185" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="4"/>
       <c r="C6" s="6">
         <v>40543</v>
       </c>
       <c r="D6" s="6">
         <v>40574</v>
       </c>
       <c r="E6" s="6">
         <v>40602</v>
       </c>
       <c r="F6" s="6">
         <v>40633</v>
       </c>
       <c r="G6" s="6">
         <v>40663</v>
       </c>
       <c r="H6" s="6">
         <v>40694</v>
       </c>
       <c r="I6" s="6">
         <v>40724</v>
       </c>
       <c r="J6" s="6">
         <v>40755</v>
       </c>
@@ -1522,52 +1525,55 @@
       </c>
       <c r="FU6" s="6">
         <v>45838</v>
       </c>
       <c r="FV6" s="6">
         <v>45869</v>
       </c>
       <c r="FW6" s="6">
         <v>45900</v>
       </c>
       <c r="FX6" s="6">
         <v>45930</v>
       </c>
       <c r="FY6" s="6">
         <v>45961</v>
       </c>
       <c r="FZ6" s="6">
         <v>45991</v>
       </c>
       <c r="GA6" s="6">
         <v>46022</v>
       </c>
       <c r="GB6" s="6">
         <v>46053</v>
       </c>
+      <c r="GC6" s="6">
+        <v>46081</v>
+      </c>
     </row>
-    <row r="7" spans="2:184" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:185" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B7" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7" s="9"/>
       <c r="J7" s="9"/>
       <c r="K7" s="9"/>
       <c r="L7" s="9"/>
       <c r="M7" s="9"/>
       <c r="N7" s="9"/>
       <c r="O7" s="9"/>
       <c r="P7" s="9"/>
       <c r="Q7" s="9"/>
       <c r="R7" s="9"/>
       <c r="S7" s="9"/>
       <c r="T7" s="9"/>
       <c r="U7" s="9"/>
       <c r="V7" s="9"/>
       <c r="W7" s="9"/>
       <c r="X7" s="9"/>
@@ -1709,52 +1715,53 @@
       <c r="FD7" s="9"/>
       <c r="FE7" s="9"/>
       <c r="FF7" s="9"/>
       <c r="FG7" s="9"/>
       <c r="FH7" s="9"/>
       <c r="FI7" s="9"/>
       <c r="FJ7" s="9"/>
       <c r="FK7" s="9"/>
       <c r="FL7" s="9"/>
       <c r="FM7" s="9"/>
       <c r="FN7" s="9"/>
       <c r="FO7" s="9"/>
       <c r="FP7" s="9"/>
       <c r="FQ7" s="9"/>
       <c r="FR7" s="9"/>
       <c r="FS7" s="9"/>
       <c r="FT7" s="9"/>
       <c r="FU7" s="9"/>
       <c r="FV7" s="9"/>
       <c r="FW7" s="9"/>
       <c r="FX7" s="9"/>
       <c r="FY7" s="9"/>
       <c r="FZ7" s="9"/>
       <c r="GA7" s="9"/>
       <c r="GB7" s="9"/>
+      <c r="GC7" s="9"/>
     </row>
-    <row r="8" spans="2:184" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:185" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B8" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="9">
         <v>16809.776440329999</v>
       </c>
       <c r="D8" s="9">
         <v>16302.61021671</v>
       </c>
       <c r="E8" s="9">
         <v>16245.46109871</v>
       </c>
       <c r="F8" s="9">
         <v>16333.125827990001</v>
       </c>
       <c r="G8" s="9">
         <v>16071.94012042</v>
       </c>
       <c r="H8" s="9">
         <v>16356.889235750001</v>
       </c>
       <c r="I8" s="9">
         <v>16375.306832769998</v>
       </c>
       <c r="J8" s="9">
@@ -2255,57 +2262,60 @@
       <c r="FS8" s="9">
         <v>43894.637667679999</v>
       </c>
       <c r="FT8" s="9">
         <v>45182.788890650001</v>
       </c>
       <c r="FU8" s="9">
         <v>46074.655339500001</v>
       </c>
       <c r="FV8" s="9">
         <v>47034.865862169994</v>
       </c>
       <c r="FW8" s="9">
         <v>47874.062733400002</v>
       </c>
       <c r="FX8" s="9">
         <v>47985.508462170001</v>
       </c>
       <c r="FY8" s="9">
         <v>48808.776209520001</v>
       </c>
       <c r="FZ8" s="9">
         <v>48927.961673210004</v>
       </c>
       <c r="GA8" s="9">
-        <v>48084.672520419997</v>
+        <v>48084.785051349994</v>
       </c>
       <c r="GB8" s="9">
-        <v>48874.19967658</v>
+        <v>48884.111353169996</v>
+      </c>
+      <c r="GC8" s="9">
+        <v>48790.973610050001</v>
       </c>
     </row>
-    <row r="9" spans="2:184" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:185" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B9" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="9">
         <v>40270.437523090004</v>
       </c>
       <c r="D9" s="9">
         <v>40218.159418129995</v>
       </c>
       <c r="E9" s="9">
         <v>40415.576658049999</v>
       </c>
       <c r="F9" s="9">
         <v>41174.404225139995</v>
       </c>
       <c r="G9" s="9">
         <v>41280.676404819998</v>
       </c>
       <c r="H9" s="9">
         <v>41884.420499319996</v>
       </c>
       <c r="I9" s="9">
         <v>41677.049835619997</v>
       </c>
       <c r="J9" s="9">
@@ -2806,57 +2816,60 @@
       <c r="FS9" s="9">
         <v>60550.948700929999</v>
       </c>
       <c r="FT9" s="9">
         <v>61016.606048189991</v>
       </c>
       <c r="FU9" s="9">
         <v>61883.08291949</v>
       </c>
       <c r="FV9" s="9">
         <v>62871.387341430003</v>
       </c>
       <c r="FW9" s="9">
         <v>62830.23712613</v>
       </c>
       <c r="FX9" s="9">
         <v>63192.100936460003</v>
       </c>
       <c r="FY9" s="9">
         <v>63952.1879052</v>
       </c>
       <c r="FZ9" s="9">
         <v>64673.182945050008</v>
       </c>
       <c r="GA9" s="9">
-        <v>64684.968508389997</v>
+        <v>64684.737346059999</v>
       </c>
       <c r="GB9" s="9">
-        <v>64920.853860380004</v>
+        <v>64910.926994690002</v>
+      </c>
+      <c r="GC9" s="9">
+        <v>65582.555131450004</v>
       </c>
     </row>
-    <row r="10" spans="2:184" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:185" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B10" s="11" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="9">
         <v>7580.2744613700006</v>
       </c>
       <c r="D10" s="9">
         <v>7693.8310885000001</v>
       </c>
       <c r="E10" s="9">
         <v>7735.8898144200002</v>
       </c>
       <c r="F10" s="9">
         <v>8512.0818213899984</v>
       </c>
       <c r="G10" s="9">
         <v>8406.9160123700003</v>
       </c>
       <c r="H10" s="9">
         <v>8443.4029304699998</v>
       </c>
       <c r="I10" s="9">
         <v>8345.2401831999996</v>
       </c>
       <c r="J10" s="9">
@@ -3362,52 +3375,55 @@
       </c>
       <c r="FU10" s="9">
         <v>16721.724417630001</v>
       </c>
       <c r="FV10" s="9">
         <v>17261.65899856</v>
       </c>
       <c r="FW10" s="9">
         <v>17269.963924719999</v>
       </c>
       <c r="FX10" s="9">
         <v>17255.473238450002</v>
       </c>
       <c r="FY10" s="9">
         <v>17289.984348869999</v>
       </c>
       <c r="FZ10" s="9">
         <v>17449.58399417</v>
       </c>
       <c r="GA10" s="9">
         <v>17403.669835920002</v>
       </c>
       <c r="GB10" s="9">
         <v>17429.712776749999</v>
       </c>
+      <c r="GC10" s="9">
+        <v>17752.817973630001</v>
+      </c>
     </row>
-    <row r="11" spans="2:184" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:185" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B11" s="11" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="9">
         <v>448.13242981999997</v>
       </c>
       <c r="D11" s="9">
         <v>461.53937538000002</v>
       </c>
       <c r="E11" s="9">
         <v>460.63954264</v>
       </c>
       <c r="F11" s="9">
         <v>460.75095776000006</v>
       </c>
       <c r="G11" s="9">
         <v>443.86900897999999</v>
       </c>
       <c r="H11" s="9">
         <v>444.71325618000003</v>
       </c>
       <c r="I11" s="9">
         <v>439.61265458999998</v>
       </c>
       <c r="J11" s="9">
@@ -3908,57 +3924,60 @@
       <c r="FS11" s="9">
         <v>816.84760213000004</v>
       </c>
       <c r="FT11" s="9">
         <v>843.58467800999995</v>
       </c>
       <c r="FU11" s="9">
         <v>855.51089877999993</v>
       </c>
       <c r="FV11" s="9">
         <v>856.78986966000002</v>
       </c>
       <c r="FW11" s="9">
         <v>857.51268044999995</v>
       </c>
       <c r="FX11" s="9">
         <v>853.64495090999992</v>
       </c>
       <c r="FY11" s="9">
         <v>875.0676034999999</v>
       </c>
       <c r="FZ11" s="9">
         <v>887.71709697999995</v>
       </c>
       <c r="GA11" s="9">
-        <v>942.64116289999993</v>
+        <v>942.63560981000001</v>
       </c>
       <c r="GB11" s="9">
         <v>952.15604878999989</v>
       </c>
+      <c r="GC11" s="9">
+        <v>948.47264811000002</v>
+      </c>
     </row>
-    <row r="12" spans="2:184" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:185" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B12" s="11" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="9">
         <v>32242.030631900005</v>
       </c>
       <c r="D12" s="9">
         <v>32062.788954249998</v>
       </c>
       <c r="E12" s="9">
         <v>32219.047300989998</v>
       </c>
       <c r="F12" s="9">
         <v>32201.571445990001</v>
       </c>
       <c r="G12" s="9">
         <v>32429.89138347</v>
       </c>
       <c r="H12" s="9">
         <v>32996.304312669999</v>
       </c>
       <c r="I12" s="9">
         <v>32892.196997829997</v>
       </c>
       <c r="J12" s="9">
@@ -4459,57 +4478,60 @@
       <c r="FS12" s="9">
         <v>43107.069353259998</v>
       </c>
       <c r="FT12" s="9">
         <v>43647.427335709996</v>
       </c>
       <c r="FU12" s="9">
         <v>44305.847603079994</v>
       </c>
       <c r="FV12" s="9">
         <v>44752.938473210001</v>
       </c>
       <c r="FW12" s="9">
         <v>44702.760520960001</v>
       </c>
       <c r="FX12" s="9">
         <v>45082.982747100003</v>
       </c>
       <c r="FY12" s="9">
         <v>45787.135952830002</v>
       </c>
       <c r="FZ12" s="9">
         <v>46335.881853900006</v>
       </c>
       <c r="GA12" s="9">
-        <v>46338.657509569995</v>
+        <v>46338.431900329997</v>
       </c>
       <c r="GB12" s="9">
-        <v>46538.985034840007</v>
+        <v>46529.058169150005</v>
+      </c>
+      <c r="GC12" s="9">
+        <v>46881.264509710003</v>
       </c>
     </row>
-    <row r="13" spans="2:184" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:185" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B13" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="9">
         <v>2456.9904602500001</v>
       </c>
       <c r="D13" s="9">
         <v>2454.33495511</v>
       </c>
       <c r="E13" s="9">
         <v>2417.56245786</v>
       </c>
       <c r="F13" s="9">
         <v>2380.13696437</v>
       </c>
       <c r="G13" s="9">
         <v>2475.6736655600002</v>
       </c>
       <c r="H13" s="9">
         <v>2486.1023345499998</v>
       </c>
       <c r="I13" s="9">
         <v>2584.3945888200001</v>
       </c>
       <c r="J13" s="9">
@@ -5010,57 +5032,60 @@
       <c r="FS13" s="9">
         <v>4242.2334089099995</v>
       </c>
       <c r="FT13" s="9">
         <v>4328.3145404200004</v>
       </c>
       <c r="FU13" s="9">
         <v>4609.2556257099995</v>
       </c>
       <c r="FV13" s="9">
         <v>4460.8295685200001</v>
       </c>
       <c r="FW13" s="9">
         <v>4605.91043739</v>
       </c>
       <c r="FX13" s="9">
         <v>4410.9114669600003</v>
       </c>
       <c r="FY13" s="9">
         <v>4485.4255793000002</v>
       </c>
       <c r="FZ13" s="9">
         <v>4558.9142709300004</v>
       </c>
       <c r="GA13" s="9">
-        <v>5212.3606785300008</v>
+        <v>5313.5006316100007</v>
       </c>
       <c r="GB13" s="9">
-        <v>4810.11855113</v>
+        <v>4862.3075273800005</v>
+      </c>
+      <c r="GC13" s="9">
+        <v>5030.0768526000002</v>
       </c>
     </row>
-    <row r="14" spans="2:184" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:185" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B14" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="13">
         <v>59537.204423670002</v>
       </c>
       <c r="D14" s="13">
         <v>58975.104589949988</v>
       </c>
       <c r="E14" s="13">
         <v>59078.600214620004</v>
       </c>
       <c r="F14" s="13">
         <v>59887.667017499996</v>
       </c>
       <c r="G14" s="13">
         <v>59828.290190799999</v>
       </c>
       <c r="H14" s="13">
         <v>60727.412069619997</v>
       </c>
       <c r="I14" s="13">
         <v>60636.751257210002</v>
       </c>
       <c r="J14" s="13">
@@ -5561,57 +5586,60 @@
       <c r="FS14" s="13">
         <v>108687.81977752001</v>
       </c>
       <c r="FT14" s="13">
         <v>110527.70947926</v>
       </c>
       <c r="FU14" s="13">
         <v>112566.99388469999</v>
       </c>
       <c r="FV14" s="13">
         <v>114367.08277212</v>
       </c>
       <c r="FW14" s="13">
         <v>115310.21029692001</v>
       </c>
       <c r="FX14" s="13">
         <v>115588.52086559001</v>
       </c>
       <c r="FY14" s="13">
         <v>117246.38969402001</v>
       </c>
       <c r="FZ14" s="13">
         <v>118160.05888919001</v>
       </c>
       <c r="GA14" s="13">
-        <v>117982.00170734001</v>
+        <v>118083.02302902</v>
       </c>
       <c r="GB14" s="13">
-        <v>118605.17208809001</v>
+        <v>118657.34587524</v>
+      </c>
+      <c r="GC14" s="13">
+        <v>119403.60559410001</v>
       </c>
     </row>
-    <row r="15" spans="2:184" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:185" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B15" s="8" t="s">
         <v>2</v>
       </c>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="9"/>
       <c r="I15" s="9"/>
       <c r="J15" s="9"/>
       <c r="K15" s="9"/>
       <c r="L15" s="9"/>
       <c r="M15" s="9"/>
       <c r="N15" s="9"/>
       <c r="O15" s="9"/>
       <c r="P15" s="9"/>
       <c r="Q15" s="9"/>
       <c r="R15" s="9"/>
       <c r="S15" s="9"/>
       <c r="T15" s="9"/>
       <c r="U15" s="9"/>
       <c r="V15" s="9"/>
       <c r="W15" s="9"/>
       <c r="X15" s="9"/>
@@ -5753,52 +5781,53 @@
       <c r="FD15" s="9"/>
       <c r="FE15" s="9"/>
       <c r="FF15" s="9"/>
       <c r="FG15" s="9"/>
       <c r="FH15" s="9"/>
       <c r="FI15" s="9"/>
       <c r="FJ15" s="9"/>
       <c r="FK15" s="9"/>
       <c r="FL15" s="9"/>
       <c r="FM15" s="9"/>
       <c r="FN15" s="9"/>
       <c r="FO15" s="9"/>
       <c r="FP15" s="9"/>
       <c r="FQ15" s="9"/>
       <c r="FR15" s="9"/>
       <c r="FS15" s="9"/>
       <c r="FT15" s="9"/>
       <c r="FU15" s="9"/>
       <c r="FV15" s="9"/>
       <c r="FW15" s="9"/>
       <c r="FX15" s="9"/>
       <c r="FY15" s="9"/>
       <c r="FZ15" s="9"/>
       <c r="GA15" s="9"/>
       <c r="GB15" s="9"/>
+      <c r="GC15" s="9"/>
     </row>
-    <row r="16" spans="2:184" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:185" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B16" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="9">
         <v>2563.0714446799998</v>
       </c>
       <c r="D16" s="9">
         <v>2481.19849974</v>
       </c>
       <c r="E16" s="9">
         <v>2488.9715188099999</v>
       </c>
       <c r="F16" s="9">
         <v>2468.9240487900001</v>
       </c>
       <c r="G16" s="9">
         <v>2588.4626710100001</v>
       </c>
       <c r="H16" s="9">
         <v>2612.62891683</v>
       </c>
       <c r="I16" s="9">
         <v>2839.0520474099999</v>
       </c>
       <c r="J16" s="9">
@@ -6304,52 +6333,55 @@
       </c>
       <c r="FU16" s="9">
         <v>11485.003947880001</v>
       </c>
       <c r="FV16" s="9">
         <v>11539.758177240001</v>
       </c>
       <c r="FW16" s="9">
         <v>11542.619160210001</v>
       </c>
       <c r="FX16" s="9">
         <v>11524.833501569999</v>
       </c>
       <c r="FY16" s="9">
         <v>11539.323421290001</v>
       </c>
       <c r="FZ16" s="9">
         <v>11563.795632720001</v>
       </c>
       <c r="GA16" s="9">
         <v>11740.117797319999</v>
       </c>
       <c r="GB16" s="9">
         <v>11499.795655370001</v>
       </c>
+      <c r="GC16" s="9">
+        <v>11493.11933705</v>
+      </c>
     </row>
-    <row r="17" spans="2:184" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:185" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B17" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="9">
         <v>11252.239484690001</v>
       </c>
       <c r="D17" s="9">
         <v>11149.12525293</v>
       </c>
       <c r="E17" s="9">
         <v>11366.694012639999</v>
       </c>
       <c r="F17" s="9">
         <v>11740.704923949999</v>
       </c>
       <c r="G17" s="9">
         <v>11894.062422540001</v>
       </c>
       <c r="H17" s="9">
         <v>12557.90460414</v>
       </c>
       <c r="I17" s="9">
         <v>12448.775304270001</v>
       </c>
       <c r="J17" s="9">
@@ -6850,57 +6882,60 @@
       <c r="FS17" s="9">
         <v>11215.32053049</v>
       </c>
       <c r="FT17" s="9">
         <v>12702.688744409999</v>
       </c>
       <c r="FU17" s="9">
         <v>13796.91526561</v>
       </c>
       <c r="FV17" s="9">
         <v>13588.466558749999</v>
       </c>
       <c r="FW17" s="9">
         <v>12494.529628079999</v>
       </c>
       <c r="FX17" s="9">
         <v>11385.96683442</v>
       </c>
       <c r="FY17" s="9">
         <v>13002.70882383</v>
       </c>
       <c r="FZ17" s="9">
         <v>14471.475367129999</v>
       </c>
       <c r="GA17" s="9">
-        <v>14068.50960028</v>
+        <v>14068.477679380001</v>
       </c>
       <c r="GB17" s="9">
-        <v>15441.0370052</v>
+        <v>15441.04663714</v>
+      </c>
+      <c r="GC17" s="9">
+        <v>14524.192243400001</v>
       </c>
     </row>
-    <row r="18" spans="2:184" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="2:185" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B18" s="10" t="s">
         <v>19</v>
       </c>
       <c r="C18" s="9">
         <v>32795.949290259996</v>
       </c>
       <c r="D18" s="9">
         <v>32431.840195090008</v>
       </c>
       <c r="E18" s="9">
         <v>32211.119978349998</v>
       </c>
       <c r="F18" s="9">
         <v>32738.285089749996</v>
       </c>
       <c r="G18" s="9">
         <v>32239.567314459997</v>
       </c>
       <c r="H18" s="9">
         <v>32155.915579460001</v>
       </c>
       <c r="I18" s="9">
         <v>31931.532025709999</v>
       </c>
       <c r="J18" s="9">
@@ -7401,57 +7436,60 @@
       <c r="FS18" s="9">
         <v>68454.695315959994</v>
       </c>
       <c r="FT18" s="9">
         <v>68315.829440749993</v>
       </c>
       <c r="FU18" s="9">
         <v>69238.409152390013</v>
       </c>
       <c r="FV18" s="9">
         <v>71127.929229989997</v>
       </c>
       <c r="FW18" s="9">
         <v>72860.503412899998</v>
       </c>
       <c r="FX18" s="9">
         <v>74026.264094759987</v>
       </c>
       <c r="FY18" s="9">
         <v>73653.430335770012</v>
       </c>
       <c r="FZ18" s="9">
         <v>73670.540530800004</v>
       </c>
       <c r="GA18" s="9">
-        <v>73199.330396959995</v>
+        <v>73199.282019310005</v>
       </c>
       <c r="GB18" s="9">
-        <v>72573.00886916001</v>
+        <v>72572.999221270002</v>
+      </c>
+      <c r="GC18" s="9">
+        <v>73897.251393390005</v>
       </c>
     </row>
-    <row r="19" spans="2:184" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:185" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B19" s="11" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="9">
         <v>3808.7491942899997</v>
       </c>
       <c r="D19" s="9">
         <v>3582.9428083299999</v>
       </c>
       <c r="E19" s="9">
         <v>3343.84940611</v>
       </c>
       <c r="F19" s="9">
         <v>4199.2927415100003</v>
       </c>
       <c r="G19" s="9">
         <v>3931.7334224300002</v>
       </c>
       <c r="H19" s="9">
         <v>3741.17608028</v>
       </c>
       <c r="I19" s="9">
         <v>3455.1897861699995</v>
       </c>
       <c r="J19" s="9">
@@ -7957,52 +7995,55 @@
       </c>
       <c r="FU19" s="9">
         <v>6888.9722454099992</v>
       </c>
       <c r="FV19" s="9">
         <v>7354.7990538100003</v>
       </c>
       <c r="FW19" s="9">
         <v>7754.1347866099995</v>
       </c>
       <c r="FX19" s="9">
         <v>8940.4011926799994</v>
       </c>
       <c r="FY19" s="9">
         <v>8155.3077186300015</v>
       </c>
       <c r="FZ19" s="9">
         <v>8067.4878702999995</v>
       </c>
       <c r="GA19" s="9">
         <v>7534.1126044600005</v>
       </c>
       <c r="GB19" s="9">
         <v>7819.0158728899996</v>
       </c>
+      <c r="GC19" s="9">
+        <v>9327.134158249999</v>
+      </c>
     </row>
-    <row r="20" spans="2:184" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:185" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B20" s="11" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="9">
         <v>28987.200095969994</v>
       </c>
       <c r="D20" s="9">
         <v>28848.897386760007</v>
       </c>
       <c r="E20" s="9">
         <v>28867.270572239999</v>
       </c>
       <c r="F20" s="9">
         <v>28538.992348239997</v>
       </c>
       <c r="G20" s="9">
         <v>28307.833892029998</v>
       </c>
       <c r="H20" s="9">
         <v>28414.739499179999</v>
       </c>
       <c r="I20" s="9">
         <v>28476.342239540001</v>
       </c>
       <c r="J20" s="9">
@@ -8503,57 +8544,60 @@
       <c r="FS20" s="9">
         <v>60920.733836799998</v>
       </c>
       <c r="FT20" s="9">
         <v>61485.091160839991</v>
       </c>
       <c r="FU20" s="9">
         <v>62349.436906980009</v>
       </c>
       <c r="FV20" s="9">
         <v>63773.130176179999</v>
       </c>
       <c r="FW20" s="9">
         <v>65106.368626290001</v>
       </c>
       <c r="FX20" s="9">
         <v>65085.862902079993</v>
       </c>
       <c r="FY20" s="9">
         <v>65498.122617140005</v>
       </c>
       <c r="FZ20" s="9">
         <v>65603.052660500005</v>
       </c>
       <c r="GA20" s="9">
-        <v>65665.2177925</v>
+        <v>65665.16941485001</v>
       </c>
       <c r="GB20" s="9">
-        <v>64753.992996270004</v>
+        <v>64753.983348380003</v>
+      </c>
+      <c r="GC20" s="9">
+        <v>64570.117235140002</v>
       </c>
     </row>
-    <row r="21" spans="2:184" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:185" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B21" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C21" s="9">
         <v>31.718004359999998</v>
       </c>
       <c r="D21" s="9">
         <v>31.717092829999999</v>
       </c>
       <c r="E21" s="9">
         <v>26.536254100000001</v>
       </c>
       <c r="F21" s="9">
         <v>26.536289970000002</v>
       </c>
       <c r="G21" s="9">
         <v>26.544561680000001</v>
       </c>
       <c r="H21" s="9">
         <v>26.544561680000001</v>
       </c>
       <c r="I21" s="9">
         <v>26.544561680000001</v>
       </c>
       <c r="J21" s="9">
@@ -9059,52 +9103,55 @@
       </c>
       <c r="FU21" s="9">
         <v>1172.5276639399999</v>
       </c>
       <c r="FV21" s="9">
         <v>1172.3248499400001</v>
       </c>
       <c r="FW21" s="9">
         <v>1172.1244357199998</v>
       </c>
       <c r="FX21" s="9">
         <v>1453.3699520600001</v>
       </c>
       <c r="FY21" s="9">
         <v>1453.2709248599999</v>
       </c>
       <c r="FZ21" s="9">
         <v>1452.86521268</v>
       </c>
       <c r="GA21" s="9">
         <v>1452.8856123</v>
       </c>
       <c r="GB21" s="9">
         <v>1453.1674165700001</v>
       </c>
+      <c r="GC21" s="9">
+        <v>1443.63440934</v>
+      </c>
     </row>
-    <row r="22" spans="2:184" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="2:185" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B22" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="J22" s="9" t="s">
@@ -9610,52 +9657,55 @@
       </c>
       <c r="FU22" s="9">
         <v>1105.2932417300001</v>
       </c>
       <c r="FV22" s="9">
         <v>1126.0767103799999</v>
       </c>
       <c r="FW22" s="9">
         <v>1157.29851487</v>
       </c>
       <c r="FX22" s="9">
         <v>1189.7267070300002</v>
       </c>
       <c r="FY22" s="9">
         <v>1218.0314537699999</v>
       </c>
       <c r="FZ22" s="9">
         <v>1294.0281871099999</v>
       </c>
       <c r="GA22" s="9">
         <v>1311.7823913</v>
       </c>
       <c r="GB22" s="9">
         <v>1322.0937087699999</v>
       </c>
+      <c r="GC22" s="9">
+        <v>1336.38804908</v>
+      </c>
     </row>
-    <row r="23" spans="2:184" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="2:185" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B23" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C23" s="9">
         <v>12894.22621479</v>
       </c>
       <c r="D23" s="9">
         <v>12881.223544690003</v>
       </c>
       <c r="E23" s="9">
         <v>12985.278468480001</v>
       </c>
       <c r="F23" s="9">
         <v>12913.216672269999</v>
       </c>
       <c r="G23" s="9">
         <v>13079.653237220002</v>
       </c>
       <c r="H23" s="9">
         <v>13374.42234915</v>
       </c>
       <c r="I23" s="9">
         <v>13390.851264119998</v>
       </c>
       <c r="J23" s="9">
@@ -10156,57 +10206,60 @@
       <c r="FS23" s="9">
         <v>15780.114954420003</v>
       </c>
       <c r="FT23" s="9">
         <v>15895.99050889</v>
       </c>
       <c r="FU23" s="9">
         <v>15768.844620179998</v>
       </c>
       <c r="FV23" s="9">
         <v>15812.5272534</v>
       </c>
       <c r="FW23" s="9">
         <v>16083.135153040002</v>
       </c>
       <c r="FX23" s="9">
         <v>16008.359782569998</v>
       </c>
       <c r="FY23" s="9">
         <v>16379.624734100002</v>
       </c>
       <c r="FZ23" s="9">
         <v>15707.35395821</v>
       </c>
       <c r="GA23" s="9">
-        <v>16209.375909749999</v>
+        <v>16310.47752993</v>
       </c>
       <c r="GB23" s="9">
-        <v>16316.069433029998</v>
+        <v>16368.243236130003</v>
+      </c>
+      <c r="GC23" s="9">
+        <v>16709.020161619999</v>
       </c>
     </row>
-    <row r="24" spans="2:184" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="2:185" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B24" s="14" t="s">
         <v>12</v>
       </c>
       <c r="C24" s="15">
         <v>59537.204438779998</v>
       </c>
       <c r="D24" s="15">
         <v>58975.104585280009</v>
       </c>
       <c r="E24" s="15">
         <v>59078.600232379998</v>
       </c>
       <c r="F24" s="15">
         <v>59887.667024729992</v>
       </c>
       <c r="G24" s="15">
         <v>59828.290206909995</v>
       </c>
       <c r="H24" s="15">
         <v>60727.41601126</v>
       </c>
       <c r="I24" s="15">
         <v>60636.755203189998</v>
       </c>
       <c r="J24" s="15">
@@ -10707,57 +10760,60 @@
       <c r="FS24" s="15">
         <v>108687.81978424999</v>
       </c>
       <c r="FT24" s="15">
         <v>110527.70948721</v>
       </c>
       <c r="FU24" s="15">
         <v>112566.99389173</v>
       </c>
       <c r="FV24" s="15">
         <v>114367.08277969999</v>
       </c>
       <c r="FW24" s="15">
         <v>115310.21030481999</v>
       </c>
       <c r="FX24" s="15">
         <v>115588.52087240999</v>
       </c>
       <c r="FY24" s="15">
         <v>117246.38969362002</v>
       </c>
       <c r="FZ24" s="15">
         <v>118160.05888865002</v>
       </c>
       <c r="GA24" s="15">
-        <v>117982.00170791001</v>
+        <v>118083.02302954001</v>
       </c>
       <c r="GB24" s="15">
-        <v>118605.17208810001</v>
+        <v>118657.34587525</v>
+      </c>
+      <c r="GC24" s="15">
+        <v>119403.60559388</v>
       </c>
     </row>
-    <row r="26" spans="2:184" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="1" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>