--- v5 (2026-04-10)
+++ v6 (2026-05-16)
@@ -4,80 +4,80 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\261\MOST\Agregirana bilanca DMFI i Biltenske tablice\Biltenske tablice ENG serija od 12.2010\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9CF16BDD-FA11-42FF-903E-15103661830A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4F7EBF95-CAB3-419D-ADD1-33C8A50A29BA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{4D7BFA31-A85D-4A05-9548-C30550A751A0}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="24">
   <si>
     <t>end of period, million EUR</t>
   </si>
   <si>
     <t>ASSETS</t>
   </si>
   <si>
     <t>LIABILITIES</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 1</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">	</t>
@@ -576,108 +576,51 @@
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Naslov 1 2" xfId="3" xr:uid="{1E42E466-111C-4C45-8138-948FFDDFB4F1}"/>
     <cellStyle name="Naslov 2 2" xfId="1" xr:uid="{62134A76-FA95-46E2-8C2A-13154C08AB13}"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0"/>
     <cellStyle name="Zaglavlje" xfId="2" xr:uid="{19F78E6E-A279-41E0-8E98-322548F5725B}"/>
   </cellStyles>
-  <dxfs count="8">
-[...56 lines deleted...]
-  </dxfs>
+  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -947,81 +890,78 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{323D8746-6688-4E47-9A30-B01FE5A50357}">
-  <dimension ref="B2:GC26"/>
+  <dimension ref="B2:GD26"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.33203125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.6640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="64.6640625" style="1" customWidth="1"/>
     <col min="3" max="16384" width="8.33203125" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B2" s="2" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="3" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="7" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="2:185" ht="9.9" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="GA5" s="3" t="s">
+    <row r="4" spans="2:186" ht="9.9" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="5" spans="2:186" s="3" customFormat="1" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="GC5" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="GB5" s="3" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="6" spans="2:185" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:186" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="4"/>
       <c r="C6" s="6">
         <v>40543</v>
       </c>
       <c r="D6" s="6">
         <v>40574</v>
       </c>
       <c r="E6" s="6">
         <v>40602</v>
       </c>
       <c r="F6" s="6">
         <v>40633</v>
       </c>
       <c r="G6" s="6">
         <v>40663</v>
       </c>
       <c r="H6" s="6">
         <v>40694</v>
       </c>
       <c r="I6" s="6">
         <v>40724</v>
       </c>
       <c r="J6" s="6">
         <v>40755</v>
       </c>
@@ -1528,52 +1468,55 @@
       </c>
       <c r="FV6" s="6">
         <v>45869</v>
       </c>
       <c r="FW6" s="6">
         <v>45900</v>
       </c>
       <c r="FX6" s="6">
         <v>45930</v>
       </c>
       <c r="FY6" s="6">
         <v>45961</v>
       </c>
       <c r="FZ6" s="6">
         <v>45991</v>
       </c>
       <c r="GA6" s="6">
         <v>46022</v>
       </c>
       <c r="GB6" s="6">
         <v>46053</v>
       </c>
       <c r="GC6" s="6">
         <v>46081</v>
       </c>
+      <c r="GD6" s="6">
+        <v>46112</v>
+      </c>
     </row>
-    <row r="7" spans="2:185" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="2:186" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B7" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7" s="9"/>
       <c r="J7" s="9"/>
       <c r="K7" s="9"/>
       <c r="L7" s="9"/>
       <c r="M7" s="9"/>
       <c r="N7" s="9"/>
       <c r="O7" s="9"/>
       <c r="P7" s="9"/>
       <c r="Q7" s="9"/>
       <c r="R7" s="9"/>
       <c r="S7" s="9"/>
       <c r="T7" s="9"/>
       <c r="U7" s="9"/>
       <c r="V7" s="9"/>
       <c r="W7" s="9"/>
       <c r="X7" s="9"/>
@@ -1716,52 +1659,53 @@
       <c r="FE7" s="9"/>
       <c r="FF7" s="9"/>
       <c r="FG7" s="9"/>
       <c r="FH7" s="9"/>
       <c r="FI7" s="9"/>
       <c r="FJ7" s="9"/>
       <c r="FK7" s="9"/>
       <c r="FL7" s="9"/>
       <c r="FM7" s="9"/>
       <c r="FN7" s="9"/>
       <c r="FO7" s="9"/>
       <c r="FP7" s="9"/>
       <c r="FQ7" s="9"/>
       <c r="FR7" s="9"/>
       <c r="FS7" s="9"/>
       <c r="FT7" s="9"/>
       <c r="FU7" s="9"/>
       <c r="FV7" s="9"/>
       <c r="FW7" s="9"/>
       <c r="FX7" s="9"/>
       <c r="FY7" s="9"/>
       <c r="FZ7" s="9"/>
       <c r="GA7" s="9"/>
       <c r="GB7" s="9"/>
       <c r="GC7" s="9"/>
+      <c r="GD7" s="9"/>
     </row>
-    <row r="8" spans="2:185" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="2:186" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B8" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="9">
         <v>16809.776440329999</v>
       </c>
       <c r="D8" s="9">
         <v>16302.61021671</v>
       </c>
       <c r="E8" s="9">
         <v>16245.46109871</v>
       </c>
       <c r="F8" s="9">
         <v>16333.125827990001</v>
       </c>
       <c r="G8" s="9">
         <v>16071.94012042</v>
       </c>
       <c r="H8" s="9">
         <v>16356.889235750001</v>
       </c>
       <c r="I8" s="9">
         <v>16375.306832769998</v>
       </c>
       <c r="J8" s="9">
@@ -2270,52 +2214,55 @@
       </c>
       <c r="FV8" s="9">
         <v>47034.865862169994</v>
       </c>
       <c r="FW8" s="9">
         <v>47874.062733400002</v>
       </c>
       <c r="FX8" s="9">
         <v>47985.508462170001</v>
       </c>
       <c r="FY8" s="9">
         <v>48808.776209520001</v>
       </c>
       <c r="FZ8" s="9">
         <v>48927.961673210004</v>
       </c>
       <c r="GA8" s="9">
         <v>48084.785051349994</v>
       </c>
       <c r="GB8" s="9">
         <v>48884.111353169996</v>
       </c>
       <c r="GC8" s="9">
         <v>48790.973610050001</v>
       </c>
+      <c r="GD8" s="9">
+        <v>48788.566745949996</v>
+      </c>
     </row>
-    <row r="9" spans="2:185" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="2:186" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B9" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="9">
         <v>40270.437523090004</v>
       </c>
       <c r="D9" s="9">
         <v>40218.159418129995</v>
       </c>
       <c r="E9" s="9">
         <v>40415.576658049999</v>
       </c>
       <c r="F9" s="9">
         <v>41174.404225139995</v>
       </c>
       <c r="G9" s="9">
         <v>41280.676404819998</v>
       </c>
       <c r="H9" s="9">
         <v>41884.420499319996</v>
       </c>
       <c r="I9" s="9">
         <v>41677.049835619997</v>
       </c>
       <c r="J9" s="9">
@@ -2822,54 +2769,57 @@
       <c r="FU9" s="9">
         <v>61883.08291949</v>
       </c>
       <c r="FV9" s="9">
         <v>62871.387341430003</v>
       </c>
       <c r="FW9" s="9">
         <v>62830.23712613</v>
       </c>
       <c r="FX9" s="9">
         <v>63192.100936460003</v>
       </c>
       <c r="FY9" s="9">
         <v>63952.1879052</v>
       </c>
       <c r="FZ9" s="9">
         <v>64673.182945050008</v>
       </c>
       <c r="GA9" s="9">
         <v>64684.737346059999</v>
       </c>
       <c r="GB9" s="9">
         <v>64910.926994690002</v>
       </c>
       <c r="GC9" s="9">
-        <v>65582.555131450004</v>
+        <v>65582.559387879999</v>
+      </c>
+      <c r="GD9" s="9">
+        <v>66243.113524199987</v>
       </c>
     </row>
-    <row r="10" spans="2:185" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="2:186" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B10" s="11" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="9">
         <v>7580.2744613700006</v>
       </c>
       <c r="D10" s="9">
         <v>7693.8310885000001</v>
       </c>
       <c r="E10" s="9">
         <v>7735.8898144200002</v>
       </c>
       <c r="F10" s="9">
         <v>8512.0818213899984</v>
       </c>
       <c r="G10" s="9">
         <v>8406.9160123700003</v>
       </c>
       <c r="H10" s="9">
         <v>8443.4029304699998</v>
       </c>
       <c r="I10" s="9">
         <v>8345.2401831999996</v>
       </c>
       <c r="J10" s="9">
@@ -3378,52 +3328,55 @@
       </c>
       <c r="FV10" s="9">
         <v>17261.65899856</v>
       </c>
       <c r="FW10" s="9">
         <v>17269.963924719999</v>
       </c>
       <c r="FX10" s="9">
         <v>17255.473238450002</v>
       </c>
       <c r="FY10" s="9">
         <v>17289.984348869999</v>
       </c>
       <c r="FZ10" s="9">
         <v>17449.58399417</v>
       </c>
       <c r="GA10" s="9">
         <v>17403.669835920002</v>
       </c>
       <c r="GB10" s="9">
         <v>17429.712776749999</v>
       </c>
       <c r="GC10" s="9">
         <v>17752.817973630001</v>
       </c>
+      <c r="GD10" s="9">
+        <v>17876.51676477</v>
+      </c>
     </row>
-    <row r="11" spans="2:185" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="2:186" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B11" s="11" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="9">
         <v>448.13242981999997</v>
       </c>
       <c r="D11" s="9">
         <v>461.53937538000002</v>
       </c>
       <c r="E11" s="9">
         <v>460.63954264</v>
       </c>
       <c r="F11" s="9">
         <v>460.75095776000006</v>
       </c>
       <c r="G11" s="9">
         <v>443.86900897999999</v>
       </c>
       <c r="H11" s="9">
         <v>444.71325618000003</v>
       </c>
       <c r="I11" s="9">
         <v>439.61265458999998</v>
       </c>
       <c r="J11" s="9">
@@ -3932,52 +3885,55 @@
       </c>
       <c r="FV11" s="9">
         <v>856.78986966000002</v>
       </c>
       <c r="FW11" s="9">
         <v>857.51268044999995</v>
       </c>
       <c r="FX11" s="9">
         <v>853.64495090999992</v>
       </c>
       <c r="FY11" s="9">
         <v>875.0676034999999</v>
       </c>
       <c r="FZ11" s="9">
         <v>887.71709697999995</v>
       </c>
       <c r="GA11" s="9">
         <v>942.63560981000001</v>
       </c>
       <c r="GB11" s="9">
         <v>952.15604878999989</v>
       </c>
       <c r="GC11" s="9">
         <v>948.47264811000002</v>
       </c>
+      <c r="GD11" s="9">
+        <v>947.71907647</v>
+      </c>
     </row>
-    <row r="12" spans="2:185" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="2:186" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B12" s="11" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="9">
         <v>32242.030631900005</v>
       </c>
       <c r="D12" s="9">
         <v>32062.788954249998</v>
       </c>
       <c r="E12" s="9">
         <v>32219.047300989998</v>
       </c>
       <c r="F12" s="9">
         <v>32201.571445990001</v>
       </c>
       <c r="G12" s="9">
         <v>32429.89138347</v>
       </c>
       <c r="H12" s="9">
         <v>32996.304312669999</v>
       </c>
       <c r="I12" s="9">
         <v>32892.196997829997</v>
       </c>
       <c r="J12" s="9">
@@ -4484,54 +4440,57 @@
       <c r="FU12" s="9">
         <v>44305.847603079994</v>
       </c>
       <c r="FV12" s="9">
         <v>44752.938473210001</v>
       </c>
       <c r="FW12" s="9">
         <v>44702.760520960001</v>
       </c>
       <c r="FX12" s="9">
         <v>45082.982747100003</v>
       </c>
       <c r="FY12" s="9">
         <v>45787.135952830002</v>
       </c>
       <c r="FZ12" s="9">
         <v>46335.881853900006</v>
       </c>
       <c r="GA12" s="9">
         <v>46338.431900329997</v>
       </c>
       <c r="GB12" s="9">
         <v>46529.058169150005</v>
       </c>
       <c r="GC12" s="9">
-        <v>46881.264509710003</v>
+        <v>46881.268766140005</v>
+      </c>
+      <c r="GD12" s="9">
+        <v>47418.877682959996</v>
       </c>
     </row>
-    <row r="13" spans="2:185" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="2:186" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B13" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="9">
         <v>2456.9904602500001</v>
       </c>
       <c r="D13" s="9">
         <v>2454.33495511</v>
       </c>
       <c r="E13" s="9">
         <v>2417.56245786</v>
       </c>
       <c r="F13" s="9">
         <v>2380.13696437</v>
       </c>
       <c r="G13" s="9">
         <v>2475.6736655600002</v>
       </c>
       <c r="H13" s="9">
         <v>2486.1023345499998</v>
       </c>
       <c r="I13" s="9">
         <v>2584.3945888200001</v>
       </c>
       <c r="J13" s="9">
@@ -5038,54 +4997,57 @@
       <c r="FU13" s="9">
         <v>4609.2556257099995</v>
       </c>
       <c r="FV13" s="9">
         <v>4460.8295685200001</v>
       </c>
       <c r="FW13" s="9">
         <v>4605.91043739</v>
       </c>
       <c r="FX13" s="9">
         <v>4410.9114669600003</v>
       </c>
       <c r="FY13" s="9">
         <v>4485.4255793000002</v>
       </c>
       <c r="FZ13" s="9">
         <v>4558.9142709300004</v>
       </c>
       <c r="GA13" s="9">
         <v>5313.5006316100007</v>
       </c>
       <c r="GB13" s="9">
         <v>4862.3075273800005</v>
       </c>
       <c r="GC13" s="9">
-        <v>5030.0768526000002</v>
+        <v>5029.9625706200004</v>
+      </c>
+      <c r="GD13" s="9">
+        <v>5158.0874794900001</v>
       </c>
     </row>
-    <row r="14" spans="2:185" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="2:186" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B14" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="13">
         <v>59537.204423670002</v>
       </c>
       <c r="D14" s="13">
         <v>58975.104589949988</v>
       </c>
       <c r="E14" s="13">
         <v>59078.600214620004</v>
       </c>
       <c r="F14" s="13">
         <v>59887.667017499996</v>
       </c>
       <c r="G14" s="13">
         <v>59828.290190799999</v>
       </c>
       <c r="H14" s="13">
         <v>60727.412069619997</v>
       </c>
       <c r="I14" s="13">
         <v>60636.751257210002</v>
       </c>
       <c r="J14" s="13">
@@ -5592,54 +5554,57 @@
       <c r="FU14" s="13">
         <v>112566.99388469999</v>
       </c>
       <c r="FV14" s="13">
         <v>114367.08277212</v>
       </c>
       <c r="FW14" s="13">
         <v>115310.21029692001</v>
       </c>
       <c r="FX14" s="13">
         <v>115588.52086559001</v>
       </c>
       <c r="FY14" s="13">
         <v>117246.38969402001</v>
       </c>
       <c r="FZ14" s="13">
         <v>118160.05888919001</v>
       </c>
       <c r="GA14" s="13">
         <v>118083.02302902</v>
       </c>
       <c r="GB14" s="13">
         <v>118657.34587524</v>
       </c>
       <c r="GC14" s="13">
-        <v>119403.60559410001</v>
+        <v>119403.49556855</v>
+      </c>
+      <c r="GD14" s="13">
+        <v>120189.76774963998</v>
       </c>
     </row>
-    <row r="15" spans="2:185" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="2:186" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B15" s="8" t="s">
         <v>2</v>
       </c>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="9"/>
       <c r="I15" s="9"/>
       <c r="J15" s="9"/>
       <c r="K15" s="9"/>
       <c r="L15" s="9"/>
       <c r="M15" s="9"/>
       <c r="N15" s="9"/>
       <c r="O15" s="9"/>
       <c r="P15" s="9"/>
       <c r="Q15" s="9"/>
       <c r="R15" s="9"/>
       <c r="S15" s="9"/>
       <c r="T15" s="9"/>
       <c r="U15" s="9"/>
       <c r="V15" s="9"/>
       <c r="W15" s="9"/>
       <c r="X15" s="9"/>
@@ -5782,52 +5747,53 @@
       <c r="FE15" s="9"/>
       <c r="FF15" s="9"/>
       <c r="FG15" s="9"/>
       <c r="FH15" s="9"/>
       <c r="FI15" s="9"/>
       <c r="FJ15" s="9"/>
       <c r="FK15" s="9"/>
       <c r="FL15" s="9"/>
       <c r="FM15" s="9"/>
       <c r="FN15" s="9"/>
       <c r="FO15" s="9"/>
       <c r="FP15" s="9"/>
       <c r="FQ15" s="9"/>
       <c r="FR15" s="9"/>
       <c r="FS15" s="9"/>
       <c r="FT15" s="9"/>
       <c r="FU15" s="9"/>
       <c r="FV15" s="9"/>
       <c r="FW15" s="9"/>
       <c r="FX15" s="9"/>
       <c r="FY15" s="9"/>
       <c r="FZ15" s="9"/>
       <c r="GA15" s="9"/>
       <c r="GB15" s="9"/>
       <c r="GC15" s="9"/>
+      <c r="GD15" s="9"/>
     </row>
-    <row r="16" spans="2:185" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="2:186" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B16" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="9">
         <v>2563.0714446799998</v>
       </c>
       <c r="D16" s="9">
         <v>2481.19849974</v>
       </c>
       <c r="E16" s="9">
         <v>2488.9715188099999</v>
       </c>
       <c r="F16" s="9">
         <v>2468.9240487900001</v>
       </c>
       <c r="G16" s="9">
         <v>2588.4626710100001</v>
       </c>
       <c r="H16" s="9">
         <v>2612.62891683</v>
       </c>
       <c r="I16" s="9">
         <v>2839.0520474099999</v>
       </c>
       <c r="J16" s="9">
@@ -6336,52 +6302,55 @@
       </c>
       <c r="FV16" s="9">
         <v>11539.758177240001</v>
       </c>
       <c r="FW16" s="9">
         <v>11542.619160210001</v>
       </c>
       <c r="FX16" s="9">
         <v>11524.833501569999</v>
       </c>
       <c r="FY16" s="9">
         <v>11539.323421290001</v>
       </c>
       <c r="FZ16" s="9">
         <v>11563.795632720001</v>
       </c>
       <c r="GA16" s="9">
         <v>11740.117797319999</v>
       </c>
       <c r="GB16" s="9">
         <v>11499.795655370001</v>
       </c>
       <c r="GC16" s="9">
         <v>11493.11933705</v>
       </c>
+      <c r="GD16" s="9">
+        <v>11559.263416440001</v>
+      </c>
     </row>
-    <row r="17" spans="2:185" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="2:186" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B17" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="9">
         <v>11252.239484690001</v>
       </c>
       <c r="D17" s="9">
         <v>11149.12525293</v>
       </c>
       <c r="E17" s="9">
         <v>11366.694012639999</v>
       </c>
       <c r="F17" s="9">
         <v>11740.704923949999</v>
       </c>
       <c r="G17" s="9">
         <v>11894.062422540001</v>
       </c>
       <c r="H17" s="9">
         <v>12557.90460414</v>
       </c>
       <c r="I17" s="9">
         <v>12448.775304270001</v>
       </c>
       <c r="J17" s="9">
@@ -6890,52 +6859,55 @@
       </c>
       <c r="FV17" s="9">
         <v>13588.466558749999</v>
       </c>
       <c r="FW17" s="9">
         <v>12494.529628079999</v>
       </c>
       <c r="FX17" s="9">
         <v>11385.96683442</v>
       </c>
       <c r="FY17" s="9">
         <v>13002.70882383</v>
       </c>
       <c r="FZ17" s="9">
         <v>14471.475367129999</v>
       </c>
       <c r="GA17" s="9">
         <v>14068.477679380001</v>
       </c>
       <c r="GB17" s="9">
         <v>15441.04663714</v>
       </c>
       <c r="GC17" s="9">
         <v>14524.192243400001</v>
       </c>
+      <c r="GD17" s="9">
+        <v>15546.081600789999</v>
+      </c>
     </row>
-    <row r="18" spans="2:185" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="2:186" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B18" s="10" t="s">
         <v>19</v>
       </c>
       <c r="C18" s="9">
         <v>32795.949290259996</v>
       </c>
       <c r="D18" s="9">
         <v>32431.840195090008</v>
       </c>
       <c r="E18" s="9">
         <v>32211.119978349998</v>
       </c>
       <c r="F18" s="9">
         <v>32738.285089749996</v>
       </c>
       <c r="G18" s="9">
         <v>32239.567314459997</v>
       </c>
       <c r="H18" s="9">
         <v>32155.915579460001</v>
       </c>
       <c r="I18" s="9">
         <v>31931.532025709999</v>
       </c>
       <c r="J18" s="9">
@@ -7442,54 +7414,57 @@
       <c r="FU18" s="9">
         <v>69238.409152390013</v>
       </c>
       <c r="FV18" s="9">
         <v>71127.929229989997</v>
       </c>
       <c r="FW18" s="9">
         <v>72860.503412899998</v>
       </c>
       <c r="FX18" s="9">
         <v>74026.264094759987</v>
       </c>
       <c r="FY18" s="9">
         <v>73653.430335770012</v>
       </c>
       <c r="FZ18" s="9">
         <v>73670.540530800004</v>
       </c>
       <c r="GA18" s="9">
         <v>73199.282019310005</v>
       </c>
       <c r="GB18" s="9">
         <v>72572.999221270002</v>
       </c>
       <c r="GC18" s="9">
-        <v>73897.251393390005</v>
+        <v>73897.251557730007</v>
+      </c>
+      <c r="GD18" s="9">
+        <v>73572.283320839997</v>
       </c>
     </row>
-    <row r="19" spans="2:185" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="2:186" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B19" s="11" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="9">
         <v>3808.7491942899997</v>
       </c>
       <c r="D19" s="9">
         <v>3582.9428083299999</v>
       </c>
       <c r="E19" s="9">
         <v>3343.84940611</v>
       </c>
       <c r="F19" s="9">
         <v>4199.2927415100003</v>
       </c>
       <c r="G19" s="9">
         <v>3931.7334224300002</v>
       </c>
       <c r="H19" s="9">
         <v>3741.17608028</v>
       </c>
       <c r="I19" s="9">
         <v>3455.1897861699995</v>
       </c>
       <c r="J19" s="9">
@@ -7996,54 +7971,57 @@
       <c r="FU19" s="9">
         <v>6888.9722454099992</v>
       </c>
       <c r="FV19" s="9">
         <v>7354.7990538100003</v>
       </c>
       <c r="FW19" s="9">
         <v>7754.1347866099995</v>
       </c>
       <c r="FX19" s="9">
         <v>8940.4011926799994</v>
       </c>
       <c r="FY19" s="9">
         <v>8155.3077186300015</v>
       </c>
       <c r="FZ19" s="9">
         <v>8067.4878702999995</v>
       </c>
       <c r="GA19" s="9">
         <v>7534.1126044600005</v>
       </c>
       <c r="GB19" s="9">
         <v>7819.0158728899996</v>
       </c>
       <c r="GC19" s="9">
-        <v>9327.134158249999</v>
+        <v>9327.13432259</v>
+      </c>
+      <c r="GD19" s="9">
+        <v>9363.9644210200004</v>
       </c>
     </row>
-    <row r="20" spans="2:185" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="2:186" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B20" s="11" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="9">
         <v>28987.200095969994</v>
       </c>
       <c r="D20" s="9">
         <v>28848.897386760007</v>
       </c>
       <c r="E20" s="9">
         <v>28867.270572239999</v>
       </c>
       <c r="F20" s="9">
         <v>28538.992348239997</v>
       </c>
       <c r="G20" s="9">
         <v>28307.833892029998</v>
       </c>
       <c r="H20" s="9">
         <v>28414.739499179999</v>
       </c>
       <c r="I20" s="9">
         <v>28476.342239540001</v>
       </c>
       <c r="J20" s="9">
@@ -8552,52 +8530,55 @@
       </c>
       <c r="FV20" s="9">
         <v>63773.130176179999</v>
       </c>
       <c r="FW20" s="9">
         <v>65106.368626290001</v>
       </c>
       <c r="FX20" s="9">
         <v>65085.862902079993</v>
       </c>
       <c r="FY20" s="9">
         <v>65498.122617140005</v>
       </c>
       <c r="FZ20" s="9">
         <v>65603.052660500005</v>
       </c>
       <c r="GA20" s="9">
         <v>65665.16941485001</v>
       </c>
       <c r="GB20" s="9">
         <v>64753.983348380003</v>
       </c>
       <c r="GC20" s="9">
         <v>64570.117235140002</v>
       </c>
+      <c r="GD20" s="9">
+        <v>64208.318899819998</v>
+      </c>
     </row>
-    <row r="21" spans="2:185" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="2:186" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B21" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C21" s="9">
         <v>31.718004359999998</v>
       </c>
       <c r="D21" s="9">
         <v>31.717092829999999</v>
       </c>
       <c r="E21" s="9">
         <v>26.536254100000001</v>
       </c>
       <c r="F21" s="9">
         <v>26.536289970000002</v>
       </c>
       <c r="G21" s="9">
         <v>26.544561680000001</v>
       </c>
       <c r="H21" s="9">
         <v>26.544561680000001</v>
       </c>
       <c r="I21" s="9">
         <v>26.544561680000001</v>
       </c>
       <c r="J21" s="9">
@@ -9106,52 +9087,55 @@
       </c>
       <c r="FV21" s="9">
         <v>1172.3248499400001</v>
       </c>
       <c r="FW21" s="9">
         <v>1172.1244357199998</v>
       </c>
       <c r="FX21" s="9">
         <v>1453.3699520600001</v>
       </c>
       <c r="FY21" s="9">
         <v>1453.2709248599999</v>
       </c>
       <c r="FZ21" s="9">
         <v>1452.86521268</v>
       </c>
       <c r="GA21" s="9">
         <v>1452.8856123</v>
       </c>
       <c r="GB21" s="9">
         <v>1453.1674165700001</v>
       </c>
       <c r="GC21" s="9">
         <v>1443.63440934</v>
       </c>
+      <c r="GD21" s="9">
+        <v>1443.2944962299998</v>
+      </c>
     </row>
-    <row r="22" spans="2:185" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="2:186" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B22" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="J22" s="9" t="s">
@@ -9660,52 +9644,55 @@
       </c>
       <c r="FV22" s="9">
         <v>1126.0767103799999</v>
       </c>
       <c r="FW22" s="9">
         <v>1157.29851487</v>
       </c>
       <c r="FX22" s="9">
         <v>1189.7267070300002</v>
       </c>
       <c r="FY22" s="9">
         <v>1218.0314537699999</v>
       </c>
       <c r="FZ22" s="9">
         <v>1294.0281871099999</v>
       </c>
       <c r="GA22" s="9">
         <v>1311.7823913</v>
       </c>
       <c r="GB22" s="9">
         <v>1322.0937087699999</v>
       </c>
       <c r="GC22" s="9">
         <v>1336.38804908</v>
       </c>
+      <c r="GD22" s="9">
+        <v>1400.6485424799998</v>
+      </c>
     </row>
-    <row r="23" spans="2:185" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="2:186" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B23" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C23" s="9">
         <v>12894.22621479</v>
       </c>
       <c r="D23" s="9">
         <v>12881.223544690003</v>
       </c>
       <c r="E23" s="9">
         <v>12985.278468480001</v>
       </c>
       <c r="F23" s="9">
         <v>12913.216672269999</v>
       </c>
       <c r="G23" s="9">
         <v>13079.653237220002</v>
       </c>
       <c r="H23" s="9">
         <v>13374.42234915</v>
       </c>
       <c r="I23" s="9">
         <v>13390.851264119998</v>
       </c>
       <c r="J23" s="9">
@@ -10212,54 +10199,57 @@
       <c r="FU23" s="9">
         <v>15768.844620179998</v>
       </c>
       <c r="FV23" s="9">
         <v>15812.5272534</v>
       </c>
       <c r="FW23" s="9">
         <v>16083.135153040002</v>
       </c>
       <c r="FX23" s="9">
         <v>16008.359782569998</v>
       </c>
       <c r="FY23" s="9">
         <v>16379.624734100002</v>
       </c>
       <c r="FZ23" s="9">
         <v>15707.35395821</v>
       </c>
       <c r="GA23" s="9">
         <v>16310.47752993</v>
       </c>
       <c r="GB23" s="9">
         <v>16368.243236130003</v>
       </c>
       <c r="GC23" s="9">
-        <v>16709.020161619999</v>
+        <v>16708.909971729998</v>
+      </c>
+      <c r="GD23" s="9">
+        <v>16668.196372940001</v>
       </c>
     </row>
-    <row r="24" spans="2:185" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="2:186" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B24" s="14" t="s">
         <v>12</v>
       </c>
       <c r="C24" s="15">
         <v>59537.204438779998</v>
       </c>
       <c r="D24" s="15">
         <v>58975.104585280009</v>
       </c>
       <c r="E24" s="15">
         <v>59078.600232379998</v>
       </c>
       <c r="F24" s="15">
         <v>59887.667024729992</v>
       </c>
       <c r="G24" s="15">
         <v>59828.290206909995</v>
       </c>
       <c r="H24" s="15">
         <v>60727.41601126</v>
       </c>
       <c r="I24" s="15">
         <v>60636.755203189998</v>
       </c>
       <c r="J24" s="15">
@@ -10766,54 +10756,57 @@
       <c r="FU24" s="15">
         <v>112566.99389173</v>
       </c>
       <c r="FV24" s="15">
         <v>114367.08277969999</v>
       </c>
       <c r="FW24" s="15">
         <v>115310.21030481999</v>
       </c>
       <c r="FX24" s="15">
         <v>115588.52087240999</v>
       </c>
       <c r="FY24" s="15">
         <v>117246.38969362002</v>
       </c>
       <c r="FZ24" s="15">
         <v>118160.05888865002</v>
       </c>
       <c r="GA24" s="15">
         <v>118083.02302954001</v>
       </c>
       <c r="GB24" s="15">
         <v>118657.34587525</v>
       </c>
       <c r="GC24" s="15">
-        <v>119403.60559388</v>
+        <v>119403.49556832999</v>
+      </c>
+      <c r="GD24" s="15">
+        <v>120189.76774972001</v>
       </c>
     </row>
-    <row r="26" spans="2:185" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="1" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>