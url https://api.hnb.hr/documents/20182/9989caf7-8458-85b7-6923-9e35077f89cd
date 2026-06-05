--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -4,80 +4,80 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\261\MOST\Agregirana bilanca DMFI i Biltenske tablice\Biltenske tablice ENG serija od 12.2010\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4F7EBF95-CAB3-419D-ADD1-33C8A50A29BA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{30B768B3-A2D9-48EE-8B1B-149FDB0BC776}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{4D7BFA31-A85D-4A05-9548-C30550A751A0}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{4D7BFA31-A85D-4A05-9548-C30550A751A0}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="22">
   <si>
     <t>end of period, million EUR</t>
   </si>
   <si>
     <t>ASSETS</t>
   </si>
   <si>
     <t>LIABILITIES</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 1</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">	</t>
@@ -408,56 +408,50 @@
   <si>
     <r>
       <t xml:space="preserve"> 4</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">	</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>Debt securities issued</t>
     </r>
   </si>
-  <si>
-[...4 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0\ "/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="mm\.yy\."/>
     <numFmt numFmtId="167" formatCode="mm/yy"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -576,51 +570,80 @@
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Naslov 1 2" xfId="3" xr:uid="{1E42E466-111C-4C45-8138-948FFDDFB4F1}"/>
     <cellStyle name="Naslov 2 2" xfId="1" xr:uid="{62134A76-FA95-46E2-8C2A-13154C08AB13}"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0"/>
     <cellStyle name="Zaglavlje" xfId="2" xr:uid="{19F78E6E-A279-41E0-8E98-322548F5725B}"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="4">
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FF00B050"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FF00B050"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FF00B050"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FF00B050"/>
+        </patternFill>
+      </fill>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -890,78 +913,74 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{323D8746-6688-4E47-9A30-B01FE5A50357}">
-  <dimension ref="B2:GD26"/>
+  <dimension ref="B2:GE24"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.33203125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.28515625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="2.6640625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="8.33203125" style="1"/>
+    <col min="1" max="1" width="2.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="64.7109375" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="8.28515625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="2" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="3" spans="2:186" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="7" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="2:186" ht="9.9" customHeight="1" x14ac:dyDescent="0.2"/>
-[...5 lines deleted...]
-    <row r="6" spans="2:186" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:187" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="5" spans="2:187" s="3" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="6" spans="2:187" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="4"/>
       <c r="C6" s="6">
         <v>40543</v>
       </c>
       <c r="D6" s="6">
         <v>40574</v>
       </c>
       <c r="E6" s="6">
         <v>40602</v>
       </c>
       <c r="F6" s="6">
         <v>40633</v>
       </c>
       <c r="G6" s="6">
         <v>40663</v>
       </c>
       <c r="H6" s="6">
         <v>40694</v>
       </c>
       <c r="I6" s="6">
         <v>40724</v>
       </c>
       <c r="J6" s="6">
         <v>40755</v>
       </c>
@@ -1471,52 +1490,55 @@
       </c>
       <c r="FW6" s="6">
         <v>45900</v>
       </c>
       <c r="FX6" s="6">
         <v>45930</v>
       </c>
       <c r="FY6" s="6">
         <v>45961</v>
       </c>
       <c r="FZ6" s="6">
         <v>45991</v>
       </c>
       <c r="GA6" s="6">
         <v>46022</v>
       </c>
       <c r="GB6" s="6">
         <v>46053</v>
       </c>
       <c r="GC6" s="6">
         <v>46081</v>
       </c>
       <c r="GD6" s="6">
         <v>46112</v>
       </c>
+      <c r="GE6" s="6">
+        <v>46142</v>
+      </c>
     </row>
-    <row r="7" spans="2:186" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="2:187" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7" s="9"/>
       <c r="J7" s="9"/>
       <c r="K7" s="9"/>
       <c r="L7" s="9"/>
       <c r="M7" s="9"/>
       <c r="N7" s="9"/>
       <c r="O7" s="9"/>
       <c r="P7" s="9"/>
       <c r="Q7" s="9"/>
       <c r="R7" s="9"/>
       <c r="S7" s="9"/>
       <c r="T7" s="9"/>
       <c r="U7" s="9"/>
       <c r="V7" s="9"/>
       <c r="W7" s="9"/>
       <c r="X7" s="9"/>
@@ -1660,52 +1682,53 @@
       <c r="FF7" s="9"/>
       <c r="FG7" s="9"/>
       <c r="FH7" s="9"/>
       <c r="FI7" s="9"/>
       <c r="FJ7" s="9"/>
       <c r="FK7" s="9"/>
       <c r="FL7" s="9"/>
       <c r="FM7" s="9"/>
       <c r="FN7" s="9"/>
       <c r="FO7" s="9"/>
       <c r="FP7" s="9"/>
       <c r="FQ7" s="9"/>
       <c r="FR7" s="9"/>
       <c r="FS7" s="9"/>
       <c r="FT7" s="9"/>
       <c r="FU7" s="9"/>
       <c r="FV7" s="9"/>
       <c r="FW7" s="9"/>
       <c r="FX7" s="9"/>
       <c r="FY7" s="9"/>
       <c r="FZ7" s="9"/>
       <c r="GA7" s="9"/>
       <c r="GB7" s="9"/>
       <c r="GC7" s="9"/>
       <c r="GD7" s="9"/>
+      <c r="GE7" s="9"/>
     </row>
-    <row r="8" spans="2:186" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="2:187" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="9">
         <v>16809.776440329999</v>
       </c>
       <c r="D8" s="9">
         <v>16302.61021671</v>
       </c>
       <c r="E8" s="9">
         <v>16245.46109871</v>
       </c>
       <c r="F8" s="9">
         <v>16333.125827990001</v>
       </c>
       <c r="G8" s="9">
         <v>16071.94012042</v>
       </c>
       <c r="H8" s="9">
         <v>16356.889235750001</v>
       </c>
       <c r="I8" s="9">
         <v>16375.306832769998</v>
       </c>
       <c r="J8" s="9">
@@ -2217,52 +2240,55 @@
       </c>
       <c r="FW8" s="9">
         <v>47874.062733400002</v>
       </c>
       <c r="FX8" s="9">
         <v>47985.508462170001</v>
       </c>
       <c r="FY8" s="9">
         <v>48808.776209520001</v>
       </c>
       <c r="FZ8" s="9">
         <v>48927.961673210004</v>
       </c>
       <c r="GA8" s="9">
         <v>48084.785051349994</v>
       </c>
       <c r="GB8" s="9">
         <v>48884.111353169996</v>
       </c>
       <c r="GC8" s="9">
         <v>48790.973610050001</v>
       </c>
       <c r="GD8" s="9">
         <v>48788.566745949996</v>
       </c>
+      <c r="GE8" s="9">
+        <v>49629.350132400003</v>
+      </c>
     </row>
-    <row r="9" spans="2:186" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="2:187" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="9">
         <v>40270.437523090004</v>
       </c>
       <c r="D9" s="9">
         <v>40218.159418129995</v>
       </c>
       <c r="E9" s="9">
         <v>40415.576658049999</v>
       </c>
       <c r="F9" s="9">
         <v>41174.404225139995</v>
       </c>
       <c r="G9" s="9">
         <v>41280.676404819998</v>
       </c>
       <c r="H9" s="9">
         <v>41884.420499319996</v>
       </c>
       <c r="I9" s="9">
         <v>41677.049835619997</v>
       </c>
       <c r="J9" s="9">
@@ -2774,52 +2800,55 @@
       </c>
       <c r="FW9" s="9">
         <v>62830.23712613</v>
       </c>
       <c r="FX9" s="9">
         <v>63192.100936460003</v>
       </c>
       <c r="FY9" s="9">
         <v>63952.1879052</v>
       </c>
       <c r="FZ9" s="9">
         <v>64673.182945050008</v>
       </c>
       <c r="GA9" s="9">
         <v>64684.737346059999</v>
       </c>
       <c r="GB9" s="9">
         <v>64910.926994690002</v>
       </c>
       <c r="GC9" s="9">
         <v>65582.559387879999</v>
       </c>
       <c r="GD9" s="9">
         <v>66243.113524199987</v>
       </c>
+      <c r="GE9" s="9">
+        <v>66999.819106180003</v>
+      </c>
     </row>
-    <row r="10" spans="2:186" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="2:187" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="11" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="9">
         <v>7580.2744613700006</v>
       </c>
       <c r="D10" s="9">
         <v>7693.8310885000001</v>
       </c>
       <c r="E10" s="9">
         <v>7735.8898144200002</v>
       </c>
       <c r="F10" s="9">
         <v>8512.0818213899984</v>
       </c>
       <c r="G10" s="9">
         <v>8406.9160123700003</v>
       </c>
       <c r="H10" s="9">
         <v>8443.4029304699998</v>
       </c>
       <c r="I10" s="9">
         <v>8345.2401831999996</v>
       </c>
       <c r="J10" s="9">
@@ -3331,52 +3360,55 @@
       </c>
       <c r="FW10" s="9">
         <v>17269.963924719999</v>
       </c>
       <c r="FX10" s="9">
         <v>17255.473238450002</v>
       </c>
       <c r="FY10" s="9">
         <v>17289.984348869999</v>
       </c>
       <c r="FZ10" s="9">
         <v>17449.58399417</v>
       </c>
       <c r="GA10" s="9">
         <v>17403.669835920002</v>
       </c>
       <c r="GB10" s="9">
         <v>17429.712776749999</v>
       </c>
       <c r="GC10" s="9">
         <v>17752.817973630001</v>
       </c>
       <c r="GD10" s="9">
         <v>17876.51676477</v>
       </c>
+      <c r="GE10" s="9">
+        <v>17957.32802719</v>
+      </c>
     </row>
-    <row r="11" spans="2:186" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="2:187" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="11" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="9">
         <v>448.13242981999997</v>
       </c>
       <c r="D11" s="9">
         <v>461.53937538000002</v>
       </c>
       <c r="E11" s="9">
         <v>460.63954264</v>
       </c>
       <c r="F11" s="9">
         <v>460.75095776000006</v>
       </c>
       <c r="G11" s="9">
         <v>443.86900897999999</v>
       </c>
       <c r="H11" s="9">
         <v>444.71325618000003</v>
       </c>
       <c r="I11" s="9">
         <v>439.61265458999998</v>
       </c>
       <c r="J11" s="9">
@@ -3888,52 +3920,55 @@
       </c>
       <c r="FW11" s="9">
         <v>857.51268044999995</v>
       </c>
       <c r="FX11" s="9">
         <v>853.64495090999992</v>
       </c>
       <c r="FY11" s="9">
         <v>875.0676034999999</v>
       </c>
       <c r="FZ11" s="9">
         <v>887.71709697999995</v>
       </c>
       <c r="GA11" s="9">
         <v>942.63560981000001</v>
       </c>
       <c r="GB11" s="9">
         <v>952.15604878999989</v>
       </c>
       <c r="GC11" s="9">
         <v>948.47264811000002</v>
       </c>
       <c r="GD11" s="9">
         <v>947.71907647</v>
       </c>
+      <c r="GE11" s="9">
+        <v>941.66600070000004</v>
+      </c>
     </row>
-    <row r="12" spans="2:186" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="2:187" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="11" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="9">
         <v>32242.030631900005</v>
       </c>
       <c r="D12" s="9">
         <v>32062.788954249998</v>
       </c>
       <c r="E12" s="9">
         <v>32219.047300989998</v>
       </c>
       <c r="F12" s="9">
         <v>32201.571445990001</v>
       </c>
       <c r="G12" s="9">
         <v>32429.89138347</v>
       </c>
       <c r="H12" s="9">
         <v>32996.304312669999</v>
       </c>
       <c r="I12" s="9">
         <v>32892.196997829997</v>
       </c>
       <c r="J12" s="9">
@@ -4445,52 +4480,55 @@
       </c>
       <c r="FW12" s="9">
         <v>44702.760520960001</v>
       </c>
       <c r="FX12" s="9">
         <v>45082.982747100003</v>
       </c>
       <c r="FY12" s="9">
         <v>45787.135952830002</v>
       </c>
       <c r="FZ12" s="9">
         <v>46335.881853900006</v>
       </c>
       <c r="GA12" s="9">
         <v>46338.431900329997</v>
       </c>
       <c r="GB12" s="9">
         <v>46529.058169150005</v>
       </c>
       <c r="GC12" s="9">
         <v>46881.268766140005</v>
       </c>
       <c r="GD12" s="9">
         <v>47418.877682959996</v>
       </c>
+      <c r="GE12" s="9">
+        <v>48100.82507829</v>
+      </c>
     </row>
-    <row r="13" spans="2:186" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="2:187" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="9">
         <v>2456.9904602500001</v>
       </c>
       <c r="D13" s="9">
         <v>2454.33495511</v>
       </c>
       <c r="E13" s="9">
         <v>2417.56245786</v>
       </c>
       <c r="F13" s="9">
         <v>2380.13696437</v>
       </c>
       <c r="G13" s="9">
         <v>2475.6736655600002</v>
       </c>
       <c r="H13" s="9">
         <v>2486.1023345499998</v>
       </c>
       <c r="I13" s="9">
         <v>2584.3945888200001</v>
       </c>
       <c r="J13" s="9">
@@ -5002,52 +5040,55 @@
       </c>
       <c r="FW13" s="9">
         <v>4605.91043739</v>
       </c>
       <c r="FX13" s="9">
         <v>4410.9114669600003</v>
       </c>
       <c r="FY13" s="9">
         <v>4485.4255793000002</v>
       </c>
       <c r="FZ13" s="9">
         <v>4558.9142709300004</v>
       </c>
       <c r="GA13" s="9">
         <v>5313.5006316100007</v>
       </c>
       <c r="GB13" s="9">
         <v>4862.3075273800005</v>
       </c>
       <c r="GC13" s="9">
         <v>5029.9625706200004</v>
       </c>
       <c r="GD13" s="9">
         <v>5158.0874794900001</v>
       </c>
+      <c r="GE13" s="9">
+        <v>5146.9598838599995</v>
+      </c>
     </row>
-    <row r="14" spans="2:186" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="2:187" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="13">
         <v>59537.204423670002</v>
       </c>
       <c r="D14" s="13">
         <v>58975.104589949988</v>
       </c>
       <c r="E14" s="13">
         <v>59078.600214620004</v>
       </c>
       <c r="F14" s="13">
         <v>59887.667017499996</v>
       </c>
       <c r="G14" s="13">
         <v>59828.290190799999</v>
       </c>
       <c r="H14" s="13">
         <v>60727.412069619997</v>
       </c>
       <c r="I14" s="13">
         <v>60636.751257210002</v>
       </c>
       <c r="J14" s="13">
@@ -5559,52 +5600,55 @@
       </c>
       <c r="FW14" s="13">
         <v>115310.21029692001</v>
       </c>
       <c r="FX14" s="13">
         <v>115588.52086559001</v>
       </c>
       <c r="FY14" s="13">
         <v>117246.38969402001</v>
       </c>
       <c r="FZ14" s="13">
         <v>118160.05888919001</v>
       </c>
       <c r="GA14" s="13">
         <v>118083.02302902</v>
       </c>
       <c r="GB14" s="13">
         <v>118657.34587524</v>
       </c>
       <c r="GC14" s="13">
         <v>119403.49556855</v>
       </c>
       <c r="GD14" s="13">
         <v>120189.76774963998</v>
       </c>
+      <c r="GE14" s="13">
+        <v>121776.12912244</v>
+      </c>
     </row>
-    <row r="15" spans="2:186" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="2:187" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="8" t="s">
         <v>2</v>
       </c>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="9"/>
       <c r="I15" s="9"/>
       <c r="J15" s="9"/>
       <c r="K15" s="9"/>
       <c r="L15" s="9"/>
       <c r="M15" s="9"/>
       <c r="N15" s="9"/>
       <c r="O15" s="9"/>
       <c r="P15" s="9"/>
       <c r="Q15" s="9"/>
       <c r="R15" s="9"/>
       <c r="S15" s="9"/>
       <c r="T15" s="9"/>
       <c r="U15" s="9"/>
       <c r="V15" s="9"/>
       <c r="W15" s="9"/>
       <c r="X15" s="9"/>
@@ -5748,52 +5792,53 @@
       <c r="FF15" s="9"/>
       <c r="FG15" s="9"/>
       <c r="FH15" s="9"/>
       <c r="FI15" s="9"/>
       <c r="FJ15" s="9"/>
       <c r="FK15" s="9"/>
       <c r="FL15" s="9"/>
       <c r="FM15" s="9"/>
       <c r="FN15" s="9"/>
       <c r="FO15" s="9"/>
       <c r="FP15" s="9"/>
       <c r="FQ15" s="9"/>
       <c r="FR15" s="9"/>
       <c r="FS15" s="9"/>
       <c r="FT15" s="9"/>
       <c r="FU15" s="9"/>
       <c r="FV15" s="9"/>
       <c r="FW15" s="9"/>
       <c r="FX15" s="9"/>
       <c r="FY15" s="9"/>
       <c r="FZ15" s="9"/>
       <c r="GA15" s="9"/>
       <c r="GB15" s="9"/>
       <c r="GC15" s="9"/>
       <c r="GD15" s="9"/>
+      <c r="GE15" s="9"/>
     </row>
-    <row r="16" spans="2:186" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="2:187" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="9">
         <v>2563.0714446799998</v>
       </c>
       <c r="D16" s="9">
         <v>2481.19849974</v>
       </c>
       <c r="E16" s="9">
         <v>2488.9715188099999</v>
       </c>
       <c r="F16" s="9">
         <v>2468.9240487900001</v>
       </c>
       <c r="G16" s="9">
         <v>2588.4626710100001</v>
       </c>
       <c r="H16" s="9">
         <v>2612.62891683</v>
       </c>
       <c r="I16" s="9">
         <v>2839.0520474099999</v>
       </c>
       <c r="J16" s="9">
@@ -6305,52 +6350,55 @@
       </c>
       <c r="FW16" s="9">
         <v>11542.619160210001</v>
       </c>
       <c r="FX16" s="9">
         <v>11524.833501569999</v>
       </c>
       <c r="FY16" s="9">
         <v>11539.323421290001</v>
       </c>
       <c r="FZ16" s="9">
         <v>11563.795632720001</v>
       </c>
       <c r="GA16" s="9">
         <v>11740.117797319999</v>
       </c>
       <c r="GB16" s="9">
         <v>11499.795655370001</v>
       </c>
       <c r="GC16" s="9">
         <v>11493.11933705</v>
       </c>
       <c r="GD16" s="9">
         <v>11559.263416440001</v>
       </c>
+      <c r="GE16" s="9">
+        <v>11603.048885050001</v>
+      </c>
     </row>
-    <row r="17" spans="2:186" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="2:187" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="9">
         <v>11252.239484690001</v>
       </c>
       <c r="D17" s="9">
         <v>11149.12525293</v>
       </c>
       <c r="E17" s="9">
         <v>11366.694012639999</v>
       </c>
       <c r="F17" s="9">
         <v>11740.704923949999</v>
       </c>
       <c r="G17" s="9">
         <v>11894.062422540001</v>
       </c>
       <c r="H17" s="9">
         <v>12557.90460414</v>
       </c>
       <c r="I17" s="9">
         <v>12448.775304270001</v>
       </c>
       <c r="J17" s="9">
@@ -6862,52 +6910,55 @@
       </c>
       <c r="FW17" s="9">
         <v>12494.529628079999</v>
       </c>
       <c r="FX17" s="9">
         <v>11385.96683442</v>
       </c>
       <c r="FY17" s="9">
         <v>13002.70882383</v>
       </c>
       <c r="FZ17" s="9">
         <v>14471.475367129999</v>
       </c>
       <c r="GA17" s="9">
         <v>14068.477679380001</v>
       </c>
       <c r="GB17" s="9">
         <v>15441.04663714</v>
       </c>
       <c r="GC17" s="9">
         <v>14524.192243400001</v>
       </c>
       <c r="GD17" s="9">
         <v>15546.081600789999</v>
       </c>
+      <c r="GE17" s="9">
+        <v>17777.868516120001</v>
+      </c>
     </row>
-    <row r="18" spans="2:186" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="2:187" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="10" t="s">
         <v>19</v>
       </c>
       <c r="C18" s="9">
         <v>32795.949290259996</v>
       </c>
       <c r="D18" s="9">
         <v>32431.840195090008</v>
       </c>
       <c r="E18" s="9">
         <v>32211.119978349998</v>
       </c>
       <c r="F18" s="9">
         <v>32738.285089749996</v>
       </c>
       <c r="G18" s="9">
         <v>32239.567314459997</v>
       </c>
       <c r="H18" s="9">
         <v>32155.915579460001</v>
       </c>
       <c r="I18" s="9">
         <v>31931.532025709999</v>
       </c>
       <c r="J18" s="9">
@@ -7419,52 +7470,55 @@
       </c>
       <c r="FW18" s="9">
         <v>72860.503412899998</v>
       </c>
       <c r="FX18" s="9">
         <v>74026.264094759987</v>
       </c>
       <c r="FY18" s="9">
         <v>73653.430335770012</v>
       </c>
       <c r="FZ18" s="9">
         <v>73670.540530800004</v>
       </c>
       <c r="GA18" s="9">
         <v>73199.282019310005</v>
       </c>
       <c r="GB18" s="9">
         <v>72572.999221270002</v>
       </c>
       <c r="GC18" s="9">
         <v>73897.251557730007</v>
       </c>
       <c r="GD18" s="9">
         <v>73572.283320839997</v>
       </c>
+      <c r="GE18" s="9">
+        <v>73214.239077650011</v>
+      </c>
     </row>
-    <row r="19" spans="2:186" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="2:187" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="11" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="9">
         <v>3808.7491942899997</v>
       </c>
       <c r="D19" s="9">
         <v>3582.9428083299999</v>
       </c>
       <c r="E19" s="9">
         <v>3343.84940611</v>
       </c>
       <c r="F19" s="9">
         <v>4199.2927415100003</v>
       </c>
       <c r="G19" s="9">
         <v>3931.7334224300002</v>
       </c>
       <c r="H19" s="9">
         <v>3741.17608028</v>
       </c>
       <c r="I19" s="9">
         <v>3455.1897861699995</v>
       </c>
       <c r="J19" s="9">
@@ -7976,52 +8030,55 @@
       </c>
       <c r="FW19" s="9">
         <v>7754.1347866099995</v>
       </c>
       <c r="FX19" s="9">
         <v>8940.4011926799994</v>
       </c>
       <c r="FY19" s="9">
         <v>8155.3077186300015</v>
       </c>
       <c r="FZ19" s="9">
         <v>8067.4878702999995</v>
       </c>
       <c r="GA19" s="9">
         <v>7534.1126044600005</v>
       </c>
       <c r="GB19" s="9">
         <v>7819.0158728899996</v>
       </c>
       <c r="GC19" s="9">
         <v>9327.13432259</v>
       </c>
       <c r="GD19" s="9">
         <v>9363.9644210200004</v>
       </c>
+      <c r="GE19" s="9">
+        <v>9058.6446653000021</v>
+      </c>
     </row>
-    <row r="20" spans="2:186" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="2:187" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="11" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="9">
         <v>28987.200095969994</v>
       </c>
       <c r="D20" s="9">
         <v>28848.897386760007</v>
       </c>
       <c r="E20" s="9">
         <v>28867.270572239999</v>
       </c>
       <c r="F20" s="9">
         <v>28538.992348239997</v>
       </c>
       <c r="G20" s="9">
         <v>28307.833892029998</v>
       </c>
       <c r="H20" s="9">
         <v>28414.739499179999</v>
       </c>
       <c r="I20" s="9">
         <v>28476.342239540001</v>
       </c>
       <c r="J20" s="9">
@@ -8533,52 +8590,55 @@
       </c>
       <c r="FW20" s="9">
         <v>65106.368626290001</v>
       </c>
       <c r="FX20" s="9">
         <v>65085.862902079993</v>
       </c>
       <c r="FY20" s="9">
         <v>65498.122617140005</v>
       </c>
       <c r="FZ20" s="9">
         <v>65603.052660500005</v>
       </c>
       <c r="GA20" s="9">
         <v>65665.16941485001</v>
       </c>
       <c r="GB20" s="9">
         <v>64753.983348380003</v>
       </c>
       <c r="GC20" s="9">
         <v>64570.117235140002</v>
       </c>
       <c r="GD20" s="9">
         <v>64208.318899819998</v>
       </c>
+      <c r="GE20" s="9">
+        <v>64155.594412350001</v>
+      </c>
     </row>
-    <row r="21" spans="2:186" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="2:187" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C21" s="9">
         <v>31.718004359999998</v>
       </c>
       <c r="D21" s="9">
         <v>31.717092829999999</v>
       </c>
       <c r="E21" s="9">
         <v>26.536254100000001</v>
       </c>
       <c r="F21" s="9">
         <v>26.536289970000002</v>
       </c>
       <c r="G21" s="9">
         <v>26.544561680000001</v>
       </c>
       <c r="H21" s="9">
         <v>26.544561680000001</v>
       </c>
       <c r="I21" s="9">
         <v>26.544561680000001</v>
       </c>
       <c r="J21" s="9">
@@ -9090,52 +9150,55 @@
       </c>
       <c r="FW21" s="9">
         <v>1172.1244357199998</v>
       </c>
       <c r="FX21" s="9">
         <v>1453.3699520600001</v>
       </c>
       <c r="FY21" s="9">
         <v>1453.2709248599999</v>
       </c>
       <c r="FZ21" s="9">
         <v>1452.86521268</v>
       </c>
       <c r="GA21" s="9">
         <v>1452.8856123</v>
       </c>
       <c r="GB21" s="9">
         <v>1453.1674165700001</v>
       </c>
       <c r="GC21" s="9">
         <v>1443.63440934</v>
       </c>
       <c r="GD21" s="9">
         <v>1443.2944962299998</v>
       </c>
+      <c r="GE21" s="9">
+        <v>1442.7259279099999</v>
+      </c>
     </row>
-    <row r="22" spans="2:186" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="2:187" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="J22" s="9" t="s">
@@ -9647,52 +9710,55 @@
       </c>
       <c r="FW22" s="9">
         <v>1157.29851487</v>
       </c>
       <c r="FX22" s="9">
         <v>1189.7267070300002</v>
       </c>
       <c r="FY22" s="9">
         <v>1218.0314537699999</v>
       </c>
       <c r="FZ22" s="9">
         <v>1294.0281871099999</v>
       </c>
       <c r="GA22" s="9">
         <v>1311.7823913</v>
       </c>
       <c r="GB22" s="9">
         <v>1322.0937087699999</v>
       </c>
       <c r="GC22" s="9">
         <v>1336.38804908</v>
       </c>
       <c r="GD22" s="9">
         <v>1400.6485424799998</v>
       </c>
+      <c r="GE22" s="9">
+        <v>1459.7183259200001</v>
+      </c>
     </row>
-    <row r="23" spans="2:186" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="2:187" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C23" s="9">
         <v>12894.22621479</v>
       </c>
       <c r="D23" s="9">
         <v>12881.223544690003</v>
       </c>
       <c r="E23" s="9">
         <v>12985.278468480001</v>
       </c>
       <c r="F23" s="9">
         <v>12913.216672269999</v>
       </c>
       <c r="G23" s="9">
         <v>13079.653237220002</v>
       </c>
       <c r="H23" s="9">
         <v>13374.42234915</v>
       </c>
       <c r="I23" s="9">
         <v>13390.851264119998</v>
       </c>
       <c r="J23" s="9">
@@ -10204,52 +10270,55 @@
       </c>
       <c r="FW23" s="9">
         <v>16083.135153040002</v>
       </c>
       <c r="FX23" s="9">
         <v>16008.359782569998</v>
       </c>
       <c r="FY23" s="9">
         <v>16379.624734100002</v>
       </c>
       <c r="FZ23" s="9">
         <v>15707.35395821</v>
       </c>
       <c r="GA23" s="9">
         <v>16310.47752993</v>
       </c>
       <c r="GB23" s="9">
         <v>16368.243236130003</v>
       </c>
       <c r="GC23" s="9">
         <v>16708.909971729998</v>
       </c>
       <c r="GD23" s="9">
         <v>16668.196372940001</v>
       </c>
+      <c r="GE23" s="9">
+        <v>16278.528389930003</v>
+      </c>
     </row>
-    <row r="24" spans="2:186" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="2:187" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="14" t="s">
         <v>12</v>
       </c>
       <c r="C24" s="15">
         <v>59537.204438779998</v>
       </c>
       <c r="D24" s="15">
         <v>58975.104585280009</v>
       </c>
       <c r="E24" s="15">
         <v>59078.600232379998</v>
       </c>
       <c r="F24" s="15">
         <v>59887.667024729992</v>
       </c>
       <c r="G24" s="15">
         <v>59828.290206909995</v>
       </c>
       <c r="H24" s="15">
         <v>60727.41601126</v>
       </c>
       <c r="I24" s="15">
         <v>60636.755203189998</v>
       </c>
       <c r="J24" s="15">
@@ -10761,54 +10830,52 @@
       </c>
       <c r="FW24" s="15">
         <v>115310.21030481999</v>
       </c>
       <c r="FX24" s="15">
         <v>115588.52087240999</v>
       </c>
       <c r="FY24" s="15">
         <v>117246.38969362002</v>
       </c>
       <c r="FZ24" s="15">
         <v>118160.05888865002</v>
       </c>
       <c r="GA24" s="15">
         <v>118083.02302954001</v>
       </c>
       <c r="GB24" s="15">
         <v>118657.34587525</v>
       </c>
       <c r="GC24" s="15">
         <v>119403.49556832999</v>
       </c>
       <c r="GD24" s="15">
         <v>120189.76774972001</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>23</v>
+      <c r="GE24" s="15">
+        <v>121776.12912258001</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">