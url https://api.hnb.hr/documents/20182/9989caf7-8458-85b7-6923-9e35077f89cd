--- v7 (2026-06-05)
+++ v8 (2026-07-26)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\261\MOST\Agregirana bilanca DMFI i Biltenske tablice\Biltenske tablice ENG serija od 12.2010\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{30B768B3-A2D9-48EE-8B1B-149FDB0BC776}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A0E8057E-128F-4C5E-9A6B-2335814A3776}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{4D7BFA31-A85D-4A05-9548-C30550A751A0}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
@@ -913,74 +913,74 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{323D8746-6688-4E47-9A30-B01FE5A50357}">
-  <dimension ref="B2:GE24"/>
+  <dimension ref="B2:GF24"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.28515625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="64.7109375" style="1" customWidth="1"/>
     <col min="3" max="16384" width="8.28515625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="2" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="3" spans="2:187" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="7" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="2:187" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="6" spans="2:187" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:188" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="5" spans="2:188" s="3" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="6" spans="2:188" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="4"/>
       <c r="C6" s="6">
         <v>40543</v>
       </c>
       <c r="D6" s="6">
         <v>40574</v>
       </c>
       <c r="E6" s="6">
         <v>40602</v>
       </c>
       <c r="F6" s="6">
         <v>40633</v>
       </c>
       <c r="G6" s="6">
         <v>40663</v>
       </c>
       <c r="H6" s="6">
         <v>40694</v>
       </c>
       <c r="I6" s="6">
         <v>40724</v>
       </c>
       <c r="J6" s="6">
         <v>40755</v>
       </c>
@@ -1493,52 +1493,55 @@
       </c>
       <c r="FX6" s="6">
         <v>45930</v>
       </c>
       <c r="FY6" s="6">
         <v>45961</v>
       </c>
       <c r="FZ6" s="6">
         <v>45991</v>
       </c>
       <c r="GA6" s="6">
         <v>46022</v>
       </c>
       <c r="GB6" s="6">
         <v>46053</v>
       </c>
       <c r="GC6" s="6">
         <v>46081</v>
       </c>
       <c r="GD6" s="6">
         <v>46112</v>
       </c>
       <c r="GE6" s="6">
         <v>46142</v>
       </c>
+      <c r="GF6" s="6">
+        <v>46173</v>
+      </c>
     </row>
-    <row r="7" spans="2:187" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:188" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7" s="9"/>
       <c r="J7" s="9"/>
       <c r="K7" s="9"/>
       <c r="L7" s="9"/>
       <c r="M7" s="9"/>
       <c r="N7" s="9"/>
       <c r="O7" s="9"/>
       <c r="P7" s="9"/>
       <c r="Q7" s="9"/>
       <c r="R7" s="9"/>
       <c r="S7" s="9"/>
       <c r="T7" s="9"/>
       <c r="U7" s="9"/>
       <c r="V7" s="9"/>
       <c r="W7" s="9"/>
       <c r="X7" s="9"/>
@@ -1683,52 +1686,53 @@
       <c r="FG7" s="9"/>
       <c r="FH7" s="9"/>
       <c r="FI7" s="9"/>
       <c r="FJ7" s="9"/>
       <c r="FK7" s="9"/>
       <c r="FL7" s="9"/>
       <c r="FM7" s="9"/>
       <c r="FN7" s="9"/>
       <c r="FO7" s="9"/>
       <c r="FP7" s="9"/>
       <c r="FQ7" s="9"/>
       <c r="FR7" s="9"/>
       <c r="FS7" s="9"/>
       <c r="FT7" s="9"/>
       <c r="FU7" s="9"/>
       <c r="FV7" s="9"/>
       <c r="FW7" s="9"/>
       <c r="FX7" s="9"/>
       <c r="FY7" s="9"/>
       <c r="FZ7" s="9"/>
       <c r="GA7" s="9"/>
       <c r="GB7" s="9"/>
       <c r="GC7" s="9"/>
       <c r="GD7" s="9"/>
       <c r="GE7" s="9"/>
+      <c r="GF7" s="9"/>
     </row>
-    <row r="8" spans="2:187" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:188" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="9">
         <v>16809.776440329999</v>
       </c>
       <c r="D8" s="9">
         <v>16302.61021671</v>
       </c>
       <c r="E8" s="9">
         <v>16245.46109871</v>
       </c>
       <c r="F8" s="9">
         <v>16333.125827990001</v>
       </c>
       <c r="G8" s="9">
         <v>16071.94012042</v>
       </c>
       <c r="H8" s="9">
         <v>16356.889235750001</v>
       </c>
       <c r="I8" s="9">
         <v>16375.306832769998</v>
       </c>
       <c r="J8" s="9">
@@ -2243,52 +2247,55 @@
       </c>
       <c r="FX8" s="9">
         <v>47985.508462170001</v>
       </c>
       <c r="FY8" s="9">
         <v>48808.776209520001</v>
       </c>
       <c r="FZ8" s="9">
         <v>48927.961673210004</v>
       </c>
       <c r="GA8" s="9">
         <v>48084.785051349994</v>
       </c>
       <c r="GB8" s="9">
         <v>48884.111353169996</v>
       </c>
       <c r="GC8" s="9">
         <v>48790.973610050001</v>
       </c>
       <c r="GD8" s="9">
         <v>48788.566745949996</v>
       </c>
       <c r="GE8" s="9">
         <v>49629.350132400003</v>
       </c>
+      <c r="GF8" s="9">
+        <v>51000.799828749994</v>
+      </c>
     </row>
-    <row r="9" spans="2:187" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:188" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="9">
         <v>40270.437523090004</v>
       </c>
       <c r="D9" s="9">
         <v>40218.159418129995</v>
       </c>
       <c r="E9" s="9">
         <v>40415.576658049999</v>
       </c>
       <c r="F9" s="9">
         <v>41174.404225139995</v>
       </c>
       <c r="G9" s="9">
         <v>41280.676404819998</v>
       </c>
       <c r="H9" s="9">
         <v>41884.420499319996</v>
       </c>
       <c r="I9" s="9">
         <v>41677.049835619997</v>
       </c>
       <c r="J9" s="9">
@@ -2803,52 +2810,55 @@
       </c>
       <c r="FX9" s="9">
         <v>63192.100936460003</v>
       </c>
       <c r="FY9" s="9">
         <v>63952.1879052</v>
       </c>
       <c r="FZ9" s="9">
         <v>64673.182945050008</v>
       </c>
       <c r="GA9" s="9">
         <v>64684.737346059999</v>
       </c>
       <c r="GB9" s="9">
         <v>64910.926994690002</v>
       </c>
       <c r="GC9" s="9">
         <v>65582.559387879999</v>
       </c>
       <c r="GD9" s="9">
         <v>66243.113524199987</v>
       </c>
       <c r="GE9" s="9">
         <v>66999.819106180003</v>
       </c>
+      <c r="GF9" s="9">
+        <v>67808.211298509996</v>
+      </c>
     </row>
-    <row r="10" spans="2:187" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:188" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="11" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="9">
         <v>7580.2744613700006</v>
       </c>
       <c r="D10" s="9">
         <v>7693.8310885000001</v>
       </c>
       <c r="E10" s="9">
         <v>7735.8898144200002</v>
       </c>
       <c r="F10" s="9">
         <v>8512.0818213899984</v>
       </c>
       <c r="G10" s="9">
         <v>8406.9160123700003</v>
       </c>
       <c r="H10" s="9">
         <v>8443.4029304699998</v>
       </c>
       <c r="I10" s="9">
         <v>8345.2401831999996</v>
       </c>
       <c r="J10" s="9">
@@ -3363,52 +3373,55 @@
       </c>
       <c r="FX10" s="9">
         <v>17255.473238450002</v>
       </c>
       <c r="FY10" s="9">
         <v>17289.984348869999</v>
       </c>
       <c r="FZ10" s="9">
         <v>17449.58399417</v>
       </c>
       <c r="GA10" s="9">
         <v>17403.669835920002</v>
       </c>
       <c r="GB10" s="9">
         <v>17429.712776749999</v>
       </c>
       <c r="GC10" s="9">
         <v>17752.817973630001</v>
       </c>
       <c r="GD10" s="9">
         <v>17876.51676477</v>
       </c>
       <c r="GE10" s="9">
         <v>17957.32802719</v>
       </c>
+      <c r="GF10" s="9">
+        <v>17966.584670019998</v>
+      </c>
     </row>
-    <row r="11" spans="2:187" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:188" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="11" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="9">
         <v>448.13242981999997</v>
       </c>
       <c r="D11" s="9">
         <v>461.53937538000002</v>
       </c>
       <c r="E11" s="9">
         <v>460.63954264</v>
       </c>
       <c r="F11" s="9">
         <v>460.75095776000006</v>
       </c>
       <c r="G11" s="9">
         <v>443.86900897999999</v>
       </c>
       <c r="H11" s="9">
         <v>444.71325618000003</v>
       </c>
       <c r="I11" s="9">
         <v>439.61265458999998</v>
       </c>
       <c r="J11" s="9">
@@ -3923,52 +3936,55 @@
       </c>
       <c r="FX11" s="9">
         <v>853.64495090999992</v>
       </c>
       <c r="FY11" s="9">
         <v>875.0676034999999</v>
       </c>
       <c r="FZ11" s="9">
         <v>887.71709697999995</v>
       </c>
       <c r="GA11" s="9">
         <v>942.63560981000001</v>
       </c>
       <c r="GB11" s="9">
         <v>952.15604878999989</v>
       </c>
       <c r="GC11" s="9">
         <v>948.47264811000002</v>
       </c>
       <c r="GD11" s="9">
         <v>947.71907647</v>
       </c>
       <c r="GE11" s="9">
         <v>941.66600070000004</v>
       </c>
+      <c r="GF11" s="9">
+        <v>965.75555969999994</v>
+      </c>
     </row>
-    <row r="12" spans="2:187" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:188" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="11" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="9">
         <v>32242.030631900005</v>
       </c>
       <c r="D12" s="9">
         <v>32062.788954249998</v>
       </c>
       <c r="E12" s="9">
         <v>32219.047300989998</v>
       </c>
       <c r="F12" s="9">
         <v>32201.571445990001</v>
       </c>
       <c r="G12" s="9">
         <v>32429.89138347</v>
       </c>
       <c r="H12" s="9">
         <v>32996.304312669999</v>
       </c>
       <c r="I12" s="9">
         <v>32892.196997829997</v>
       </c>
       <c r="J12" s="9">
@@ -4483,52 +4499,55 @@
       </c>
       <c r="FX12" s="9">
         <v>45082.982747100003</v>
       </c>
       <c r="FY12" s="9">
         <v>45787.135952830002</v>
       </c>
       <c r="FZ12" s="9">
         <v>46335.881853900006</v>
       </c>
       <c r="GA12" s="9">
         <v>46338.431900329997</v>
       </c>
       <c r="GB12" s="9">
         <v>46529.058169150005</v>
       </c>
       <c r="GC12" s="9">
         <v>46881.268766140005</v>
       </c>
       <c r="GD12" s="9">
         <v>47418.877682959996</v>
       </c>
       <c r="GE12" s="9">
         <v>48100.82507829</v>
       </c>
+      <c r="GF12" s="9">
+        <v>48875.871068790002</v>
+      </c>
     </row>
-    <row r="13" spans="2:187" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:188" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="9">
         <v>2456.9904602500001</v>
       </c>
       <c r="D13" s="9">
         <v>2454.33495511</v>
       </c>
       <c r="E13" s="9">
         <v>2417.56245786</v>
       </c>
       <c r="F13" s="9">
         <v>2380.13696437</v>
       </c>
       <c r="G13" s="9">
         <v>2475.6736655600002</v>
       </c>
       <c r="H13" s="9">
         <v>2486.1023345499998</v>
       </c>
       <c r="I13" s="9">
         <v>2584.3945888200001</v>
       </c>
       <c r="J13" s="9">
@@ -5043,52 +5062,55 @@
       </c>
       <c r="FX13" s="9">
         <v>4410.9114669600003</v>
       </c>
       <c r="FY13" s="9">
         <v>4485.4255793000002</v>
       </c>
       <c r="FZ13" s="9">
         <v>4558.9142709300004</v>
       </c>
       <c r="GA13" s="9">
         <v>5313.5006316100007</v>
       </c>
       <c r="GB13" s="9">
         <v>4862.3075273800005</v>
       </c>
       <c r="GC13" s="9">
         <v>5029.9625706200004</v>
       </c>
       <c r="GD13" s="9">
         <v>5158.0874794900001</v>
       </c>
       <c r="GE13" s="9">
         <v>5146.9598838599995</v>
       </c>
+      <c r="GF13" s="9">
+        <v>5292.1221118399999</v>
+      </c>
     </row>
-    <row r="14" spans="2:187" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:188" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="13">
         <v>59537.204423670002</v>
       </c>
       <c r="D14" s="13">
         <v>58975.104589949988</v>
       </c>
       <c r="E14" s="13">
         <v>59078.600214620004</v>
       </c>
       <c r="F14" s="13">
         <v>59887.667017499996</v>
       </c>
       <c r="G14" s="13">
         <v>59828.290190799999</v>
       </c>
       <c r="H14" s="13">
         <v>60727.412069619997</v>
       </c>
       <c r="I14" s="13">
         <v>60636.751257210002</v>
       </c>
       <c r="J14" s="13">
@@ -5603,52 +5625,55 @@
       </c>
       <c r="FX14" s="13">
         <v>115588.52086559001</v>
       </c>
       <c r="FY14" s="13">
         <v>117246.38969402001</v>
       </c>
       <c r="FZ14" s="13">
         <v>118160.05888919001</v>
       </c>
       <c r="GA14" s="13">
         <v>118083.02302902</v>
       </c>
       <c r="GB14" s="13">
         <v>118657.34587524</v>
       </c>
       <c r="GC14" s="13">
         <v>119403.49556855</v>
       </c>
       <c r="GD14" s="13">
         <v>120189.76774963998</v>
       </c>
       <c r="GE14" s="13">
         <v>121776.12912244</v>
       </c>
+      <c r="GF14" s="13">
+        <v>124101.13323909999</v>
+      </c>
     </row>
-    <row r="15" spans="2:187" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:188" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="8" t="s">
         <v>2</v>
       </c>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="9"/>
       <c r="I15" s="9"/>
       <c r="J15" s="9"/>
       <c r="K15" s="9"/>
       <c r="L15" s="9"/>
       <c r="M15" s="9"/>
       <c r="N15" s="9"/>
       <c r="O15" s="9"/>
       <c r="P15" s="9"/>
       <c r="Q15" s="9"/>
       <c r="R15" s="9"/>
       <c r="S15" s="9"/>
       <c r="T15" s="9"/>
       <c r="U15" s="9"/>
       <c r="V15" s="9"/>
       <c r="W15" s="9"/>
       <c r="X15" s="9"/>
@@ -5793,52 +5818,53 @@
       <c r="FG15" s="9"/>
       <c r="FH15" s="9"/>
       <c r="FI15" s="9"/>
       <c r="FJ15" s="9"/>
       <c r="FK15" s="9"/>
       <c r="FL15" s="9"/>
       <c r="FM15" s="9"/>
       <c r="FN15" s="9"/>
       <c r="FO15" s="9"/>
       <c r="FP15" s="9"/>
       <c r="FQ15" s="9"/>
       <c r="FR15" s="9"/>
       <c r="FS15" s="9"/>
       <c r="FT15" s="9"/>
       <c r="FU15" s="9"/>
       <c r="FV15" s="9"/>
       <c r="FW15" s="9"/>
       <c r="FX15" s="9"/>
       <c r="FY15" s="9"/>
       <c r="FZ15" s="9"/>
       <c r="GA15" s="9"/>
       <c r="GB15" s="9"/>
       <c r="GC15" s="9"/>
       <c r="GD15" s="9"/>
       <c r="GE15" s="9"/>
+      <c r="GF15" s="9"/>
     </row>
-    <row r="16" spans="2:187" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:188" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="9">
         <v>2563.0714446799998</v>
       </c>
       <c r="D16" s="9">
         <v>2481.19849974</v>
       </c>
       <c r="E16" s="9">
         <v>2488.9715188099999</v>
       </c>
       <c r="F16" s="9">
         <v>2468.9240487900001</v>
       </c>
       <c r="G16" s="9">
         <v>2588.4626710100001</v>
       </c>
       <c r="H16" s="9">
         <v>2612.62891683</v>
       </c>
       <c r="I16" s="9">
         <v>2839.0520474099999</v>
       </c>
       <c r="J16" s="9">
@@ -6353,52 +6379,55 @@
       </c>
       <c r="FX16" s="9">
         <v>11524.833501569999</v>
       </c>
       <c r="FY16" s="9">
         <v>11539.323421290001</v>
       </c>
       <c r="FZ16" s="9">
         <v>11563.795632720001</v>
       </c>
       <c r="GA16" s="9">
         <v>11740.117797319999</v>
       </c>
       <c r="GB16" s="9">
         <v>11499.795655370001</v>
       </c>
       <c r="GC16" s="9">
         <v>11493.11933705</v>
       </c>
       <c r="GD16" s="9">
         <v>11559.263416440001</v>
       </c>
       <c r="GE16" s="9">
         <v>11603.048885050001</v>
       </c>
+      <c r="GF16" s="9">
+        <v>11643.99876869</v>
+      </c>
     </row>
-    <row r="17" spans="2:187" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:188" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="9">
         <v>11252.239484690001</v>
       </c>
       <c r="D17" s="9">
         <v>11149.12525293</v>
       </c>
       <c r="E17" s="9">
         <v>11366.694012639999</v>
       </c>
       <c r="F17" s="9">
         <v>11740.704923949999</v>
       </c>
       <c r="G17" s="9">
         <v>11894.062422540001</v>
       </c>
       <c r="H17" s="9">
         <v>12557.90460414</v>
       </c>
       <c r="I17" s="9">
         <v>12448.775304270001</v>
       </c>
       <c r="J17" s="9">
@@ -6913,52 +6942,55 @@
       </c>
       <c r="FX17" s="9">
         <v>11385.96683442</v>
       </c>
       <c r="FY17" s="9">
         <v>13002.70882383</v>
       </c>
       <c r="FZ17" s="9">
         <v>14471.475367129999</v>
       </c>
       <c r="GA17" s="9">
         <v>14068.477679380001</v>
       </c>
       <c r="GB17" s="9">
         <v>15441.04663714</v>
       </c>
       <c r="GC17" s="9">
         <v>14524.192243400001</v>
       </c>
       <c r="GD17" s="9">
         <v>15546.081600789999</v>
       </c>
       <c r="GE17" s="9">
         <v>17777.868516120001</v>
       </c>
+      <c r="GF17" s="9">
+        <v>19838.18120544</v>
+      </c>
     </row>
-    <row r="18" spans="2:187" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="2:188" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="10" t="s">
         <v>19</v>
       </c>
       <c r="C18" s="9">
         <v>32795.949290259996</v>
       </c>
       <c r="D18" s="9">
         <v>32431.840195090008</v>
       </c>
       <c r="E18" s="9">
         <v>32211.119978349998</v>
       </c>
       <c r="F18" s="9">
         <v>32738.285089749996</v>
       </c>
       <c r="G18" s="9">
         <v>32239.567314459997</v>
       </c>
       <c r="H18" s="9">
         <v>32155.915579460001</v>
       </c>
       <c r="I18" s="9">
         <v>31931.532025709999</v>
       </c>
       <c r="J18" s="9">
@@ -7473,52 +7505,55 @@
       </c>
       <c r="FX18" s="9">
         <v>74026.264094759987</v>
       </c>
       <c r="FY18" s="9">
         <v>73653.430335770012</v>
       </c>
       <c r="FZ18" s="9">
         <v>73670.540530800004</v>
       </c>
       <c r="GA18" s="9">
         <v>73199.282019310005</v>
       </c>
       <c r="GB18" s="9">
         <v>72572.999221270002</v>
       </c>
       <c r="GC18" s="9">
         <v>73897.251557730007</v>
       </c>
       <c r="GD18" s="9">
         <v>73572.283320839997</v>
       </c>
       <c r="GE18" s="9">
         <v>73214.239077650011</v>
       </c>
+      <c r="GF18" s="9">
+        <v>73395.224491100002</v>
+      </c>
     </row>
-    <row r="19" spans="2:187" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:188" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="11" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="9">
         <v>3808.7491942899997</v>
       </c>
       <c r="D19" s="9">
         <v>3582.9428083299999</v>
       </c>
       <c r="E19" s="9">
         <v>3343.84940611</v>
       </c>
       <c r="F19" s="9">
         <v>4199.2927415100003</v>
       </c>
       <c r="G19" s="9">
         <v>3931.7334224300002</v>
       </c>
       <c r="H19" s="9">
         <v>3741.17608028</v>
       </c>
       <c r="I19" s="9">
         <v>3455.1897861699995</v>
       </c>
       <c r="J19" s="9">
@@ -8033,52 +8068,55 @@
       </c>
       <c r="FX19" s="9">
         <v>8940.4011926799994</v>
       </c>
       <c r="FY19" s="9">
         <v>8155.3077186300015</v>
       </c>
       <c r="FZ19" s="9">
         <v>8067.4878702999995</v>
       </c>
       <c r="GA19" s="9">
         <v>7534.1126044600005</v>
       </c>
       <c r="GB19" s="9">
         <v>7819.0158728899996</v>
       </c>
       <c r="GC19" s="9">
         <v>9327.13432259</v>
       </c>
       <c r="GD19" s="9">
         <v>9363.9644210200004</v>
       </c>
       <c r="GE19" s="9">
         <v>9058.6446653000021</v>
       </c>
+      <c r="GF19" s="9">
+        <v>8506.940838540002</v>
+      </c>
     </row>
-    <row r="20" spans="2:187" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:188" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="11" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="9">
         <v>28987.200095969994</v>
       </c>
       <c r="D20" s="9">
         <v>28848.897386760007</v>
       </c>
       <c r="E20" s="9">
         <v>28867.270572239999</v>
       </c>
       <c r="F20" s="9">
         <v>28538.992348239997</v>
       </c>
       <c r="G20" s="9">
         <v>28307.833892029998</v>
       </c>
       <c r="H20" s="9">
         <v>28414.739499179999</v>
       </c>
       <c r="I20" s="9">
         <v>28476.342239540001</v>
       </c>
       <c r="J20" s="9">
@@ -8593,52 +8631,55 @@
       </c>
       <c r="FX20" s="9">
         <v>65085.862902079993</v>
       </c>
       <c r="FY20" s="9">
         <v>65498.122617140005</v>
       </c>
       <c r="FZ20" s="9">
         <v>65603.052660500005</v>
       </c>
       <c r="GA20" s="9">
         <v>65665.16941485001</v>
       </c>
       <c r="GB20" s="9">
         <v>64753.983348380003</v>
       </c>
       <c r="GC20" s="9">
         <v>64570.117235140002</v>
       </c>
       <c r="GD20" s="9">
         <v>64208.318899819998</v>
       </c>
       <c r="GE20" s="9">
         <v>64155.594412350001</v>
       </c>
+      <c r="GF20" s="9">
+        <v>64888.283652559992</v>
+      </c>
     </row>
-    <row r="21" spans="2:187" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:188" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C21" s="9">
         <v>31.718004359999998</v>
       </c>
       <c r="D21" s="9">
         <v>31.717092829999999</v>
       </c>
       <c r="E21" s="9">
         <v>26.536254100000001</v>
       </c>
       <c r="F21" s="9">
         <v>26.536289970000002</v>
       </c>
       <c r="G21" s="9">
         <v>26.544561680000001</v>
       </c>
       <c r="H21" s="9">
         <v>26.544561680000001</v>
       </c>
       <c r="I21" s="9">
         <v>26.544561680000001</v>
       </c>
       <c r="J21" s="9">
@@ -9153,52 +9194,55 @@
       </c>
       <c r="FX21" s="9">
         <v>1453.3699520600001</v>
       </c>
       <c r="FY21" s="9">
         <v>1453.2709248599999</v>
       </c>
       <c r="FZ21" s="9">
         <v>1452.86521268</v>
       </c>
       <c r="GA21" s="9">
         <v>1452.8856123</v>
       </c>
       <c r="GB21" s="9">
         <v>1453.1674165700001</v>
       </c>
       <c r="GC21" s="9">
         <v>1443.63440934</v>
       </c>
       <c r="GD21" s="9">
         <v>1443.2944962299998</v>
       </c>
       <c r="GE21" s="9">
         <v>1442.7259279099999</v>
       </c>
+      <c r="GF21" s="9">
+        <v>1441.4509156399999</v>
+      </c>
     </row>
-    <row r="22" spans="2:187" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="2:188" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="J22" s="9" t="s">
@@ -9713,52 +9757,55 @@
       </c>
       <c r="FX22" s="9">
         <v>1189.7267070300002</v>
       </c>
       <c r="FY22" s="9">
         <v>1218.0314537699999</v>
       </c>
       <c r="FZ22" s="9">
         <v>1294.0281871099999</v>
       </c>
       <c r="GA22" s="9">
         <v>1311.7823913</v>
       </c>
       <c r="GB22" s="9">
         <v>1322.0937087699999</v>
       </c>
       <c r="GC22" s="9">
         <v>1336.38804908</v>
       </c>
       <c r="GD22" s="9">
         <v>1400.6485424799998</v>
       </c>
       <c r="GE22" s="9">
         <v>1459.7183259200001</v>
       </c>
+      <c r="GF22" s="9">
+        <v>1477.33495049</v>
+      </c>
     </row>
-    <row r="23" spans="2:187" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="2:188" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C23" s="9">
         <v>12894.22621479</v>
       </c>
       <c r="D23" s="9">
         <v>12881.223544690003</v>
       </c>
       <c r="E23" s="9">
         <v>12985.278468480001</v>
       </c>
       <c r="F23" s="9">
         <v>12913.216672269999</v>
       </c>
       <c r="G23" s="9">
         <v>13079.653237220002</v>
       </c>
       <c r="H23" s="9">
         <v>13374.42234915</v>
       </c>
       <c r="I23" s="9">
         <v>13390.851264119998</v>
       </c>
       <c r="J23" s="9">
@@ -10273,52 +10320,55 @@
       </c>
       <c r="FX23" s="9">
         <v>16008.359782569998</v>
       </c>
       <c r="FY23" s="9">
         <v>16379.624734100002</v>
       </c>
       <c r="FZ23" s="9">
         <v>15707.35395821</v>
       </c>
       <c r="GA23" s="9">
         <v>16310.47752993</v>
       </c>
       <c r="GB23" s="9">
         <v>16368.243236130003</v>
       </c>
       <c r="GC23" s="9">
         <v>16708.909971729998</v>
       </c>
       <c r="GD23" s="9">
         <v>16668.196372940001</v>
       </c>
       <c r="GE23" s="9">
         <v>16278.528389930003</v>
       </c>
+      <c r="GF23" s="9">
+        <v>16304.942906560002</v>
+      </c>
     </row>
-    <row r="24" spans="2:187" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="2:188" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="14" t="s">
         <v>12</v>
       </c>
       <c r="C24" s="15">
         <v>59537.204438779998</v>
       </c>
       <c r="D24" s="15">
         <v>58975.104585280009</v>
       </c>
       <c r="E24" s="15">
         <v>59078.600232379998</v>
       </c>
       <c r="F24" s="15">
         <v>59887.667024729992</v>
       </c>
       <c r="G24" s="15">
         <v>59828.290206909995</v>
       </c>
       <c r="H24" s="15">
         <v>60727.41601126</v>
       </c>
       <c r="I24" s="15">
         <v>60636.755203189998</v>
       </c>
       <c r="J24" s="15">
@@ -10832,50 +10882,53 @@
         <v>115310.21030481999</v>
       </c>
       <c r="FX24" s="15">
         <v>115588.52087240999</v>
       </c>
       <c r="FY24" s="15">
         <v>117246.38969362002</v>
       </c>
       <c r="FZ24" s="15">
         <v>118160.05888865002</v>
       </c>
       <c r="GA24" s="15">
         <v>118083.02302954001</v>
       </c>
       <c r="GB24" s="15">
         <v>118657.34587525</v>
       </c>
       <c r="GC24" s="15">
         <v>119403.49556832999</v>
       </c>
       <c r="GD24" s="15">
         <v>120189.76774972001</v>
       </c>
       <c r="GE24" s="15">
         <v>121776.12912258001</v>
+      </c>
+      <c r="GF24" s="15">
+        <v>124101.13323792</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">