--- v8 (2026-07-26)
+++ v9 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\261\MOST\Agregirana bilanca DMFI i Biltenske tablice\Biltenske tablice ENG serija od 12.2010\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A0E8057E-128F-4C5E-9A6B-2335814A3776}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6ACB1F78-E78F-4FF0-AF78-A97E07D611C7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{4D7BFA31-A85D-4A05-9548-C30550A751A0}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
@@ -913,74 +913,74 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{323D8746-6688-4E47-9A30-B01FE5A50357}">
-  <dimension ref="B2:GF24"/>
+  <dimension ref="B2:GG24"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.28515625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="64.7109375" style="1" customWidth="1"/>
     <col min="3" max="16384" width="8.28515625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="2" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="3" spans="2:188" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:189" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="7" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="2:188" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="6" spans="2:188" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:189" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="5" spans="2:189" s="3" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="6" spans="2:189" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="4"/>
       <c r="C6" s="6">
         <v>40543</v>
       </c>
       <c r="D6" s="6">
         <v>40574</v>
       </c>
       <c r="E6" s="6">
         <v>40602</v>
       </c>
       <c r="F6" s="6">
         <v>40633</v>
       </c>
       <c r="G6" s="6">
         <v>40663</v>
       </c>
       <c r="H6" s="6">
         <v>40694</v>
       </c>
       <c r="I6" s="6">
         <v>40724</v>
       </c>
       <c r="J6" s="6">
         <v>40755</v>
       </c>
@@ -1496,52 +1496,55 @@
       </c>
       <c r="FY6" s="6">
         <v>45961</v>
       </c>
       <c r="FZ6" s="6">
         <v>45991</v>
       </c>
       <c r="GA6" s="6">
         <v>46022</v>
       </c>
       <c r="GB6" s="6">
         <v>46053</v>
       </c>
       <c r="GC6" s="6">
         <v>46081</v>
       </c>
       <c r="GD6" s="6">
         <v>46112</v>
       </c>
       <c r="GE6" s="6">
         <v>46142</v>
       </c>
       <c r="GF6" s="6">
         <v>46173</v>
       </c>
+      <c r="GG6" s="6">
+        <v>46203</v>
+      </c>
     </row>
-    <row r="7" spans="2:188" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:189" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7" s="9"/>
       <c r="J7" s="9"/>
       <c r="K7" s="9"/>
       <c r="L7" s="9"/>
       <c r="M7" s="9"/>
       <c r="N7" s="9"/>
       <c r="O7" s="9"/>
       <c r="P7" s="9"/>
       <c r="Q7" s="9"/>
       <c r="R7" s="9"/>
       <c r="S7" s="9"/>
       <c r="T7" s="9"/>
       <c r="U7" s="9"/>
       <c r="V7" s="9"/>
       <c r="W7" s="9"/>
       <c r="X7" s="9"/>
@@ -1687,52 +1690,53 @@
       <c r="FH7" s="9"/>
       <c r="FI7" s="9"/>
       <c r="FJ7" s="9"/>
       <c r="FK7" s="9"/>
       <c r="FL7" s="9"/>
       <c r="FM7" s="9"/>
       <c r="FN7" s="9"/>
       <c r="FO7" s="9"/>
       <c r="FP7" s="9"/>
       <c r="FQ7" s="9"/>
       <c r="FR7" s="9"/>
       <c r="FS7" s="9"/>
       <c r="FT7" s="9"/>
       <c r="FU7" s="9"/>
       <c r="FV7" s="9"/>
       <c r="FW7" s="9"/>
       <c r="FX7" s="9"/>
       <c r="FY7" s="9"/>
       <c r="FZ7" s="9"/>
       <c r="GA7" s="9"/>
       <c r="GB7" s="9"/>
       <c r="GC7" s="9"/>
       <c r="GD7" s="9"/>
       <c r="GE7" s="9"/>
       <c r="GF7" s="9"/>
+      <c r="GG7" s="9"/>
     </row>
-    <row r="8" spans="2:188" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:189" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="9">
         <v>16809.776440329999</v>
       </c>
       <c r="D8" s="9">
         <v>16302.61021671</v>
       </c>
       <c r="E8" s="9">
         <v>16245.46109871</v>
       </c>
       <c r="F8" s="9">
         <v>16333.125827990001</v>
       </c>
       <c r="G8" s="9">
         <v>16071.94012042</v>
       </c>
       <c r="H8" s="9">
         <v>16356.889235750001</v>
       </c>
       <c r="I8" s="9">
         <v>16375.306832769998</v>
       </c>
       <c r="J8" s="9">
@@ -2250,52 +2254,55 @@
       </c>
       <c r="FY8" s="9">
         <v>48808.776209520001</v>
       </c>
       <c r="FZ8" s="9">
         <v>48927.961673210004</v>
       </c>
       <c r="GA8" s="9">
         <v>48084.785051349994</v>
       </c>
       <c r="GB8" s="9">
         <v>48884.111353169996</v>
       </c>
       <c r="GC8" s="9">
         <v>48790.973610050001</v>
       </c>
       <c r="GD8" s="9">
         <v>48788.566745949996</v>
       </c>
       <c r="GE8" s="9">
         <v>49629.350132400003</v>
       </c>
       <c r="GF8" s="9">
         <v>51000.799828749994</v>
       </c>
+      <c r="GG8" s="9">
+        <v>51256.366076819999</v>
+      </c>
     </row>
-    <row r="9" spans="2:188" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:189" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="9">
         <v>40270.437523090004</v>
       </c>
       <c r="D9" s="9">
         <v>40218.159418129995</v>
       </c>
       <c r="E9" s="9">
         <v>40415.576658049999</v>
       </c>
       <c r="F9" s="9">
         <v>41174.404225139995</v>
       </c>
       <c r="G9" s="9">
         <v>41280.676404819998</v>
       </c>
       <c r="H9" s="9">
         <v>41884.420499319996</v>
       </c>
       <c r="I9" s="9">
         <v>41677.049835619997</v>
       </c>
       <c r="J9" s="9">
@@ -2813,52 +2820,55 @@
       </c>
       <c r="FY9" s="9">
         <v>63952.1879052</v>
       </c>
       <c r="FZ9" s="9">
         <v>64673.182945050008</v>
       </c>
       <c r="GA9" s="9">
         <v>64684.737346059999</v>
       </c>
       <c r="GB9" s="9">
         <v>64910.926994690002</v>
       </c>
       <c r="GC9" s="9">
         <v>65582.559387879999</v>
       </c>
       <c r="GD9" s="9">
         <v>66243.113524199987</v>
       </c>
       <c r="GE9" s="9">
         <v>66999.819106180003</v>
       </c>
       <c r="GF9" s="9">
         <v>67808.211298509996</v>
       </c>
+      <c r="GG9" s="9">
+        <v>67793.152997519996</v>
+      </c>
     </row>
-    <row r="10" spans="2:188" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:189" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="11" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="9">
         <v>7580.2744613700006</v>
       </c>
       <c r="D10" s="9">
         <v>7693.8310885000001</v>
       </c>
       <c r="E10" s="9">
         <v>7735.8898144200002</v>
       </c>
       <c r="F10" s="9">
         <v>8512.0818213899984</v>
       </c>
       <c r="G10" s="9">
         <v>8406.9160123700003</v>
       </c>
       <c r="H10" s="9">
         <v>8443.4029304699998</v>
       </c>
       <c r="I10" s="9">
         <v>8345.2401831999996</v>
       </c>
       <c r="J10" s="9">
@@ -3376,52 +3386,55 @@
       </c>
       <c r="FY10" s="9">
         <v>17289.984348869999</v>
       </c>
       <c r="FZ10" s="9">
         <v>17449.58399417</v>
       </c>
       <c r="GA10" s="9">
         <v>17403.669835920002</v>
       </c>
       <c r="GB10" s="9">
         <v>17429.712776749999</v>
       </c>
       <c r="GC10" s="9">
         <v>17752.817973630001</v>
       </c>
       <c r="GD10" s="9">
         <v>17876.51676477</v>
       </c>
       <c r="GE10" s="9">
         <v>17957.32802719</v>
       </c>
       <c r="GF10" s="9">
         <v>17966.584670019998</v>
       </c>
+      <c r="GG10" s="9">
+        <v>17626.484126899999</v>
+      </c>
     </row>
-    <row r="11" spans="2:188" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:189" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="11" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="9">
         <v>448.13242981999997</v>
       </c>
       <c r="D11" s="9">
         <v>461.53937538000002</v>
       </c>
       <c r="E11" s="9">
         <v>460.63954264</v>
       </c>
       <c r="F11" s="9">
         <v>460.75095776000006</v>
       </c>
       <c r="G11" s="9">
         <v>443.86900897999999</v>
       </c>
       <c r="H11" s="9">
         <v>444.71325618000003</v>
       </c>
       <c r="I11" s="9">
         <v>439.61265458999998</v>
       </c>
       <c r="J11" s="9">
@@ -3939,52 +3952,55 @@
       </c>
       <c r="FY11" s="9">
         <v>875.0676034999999</v>
       </c>
       <c r="FZ11" s="9">
         <v>887.71709697999995</v>
       </c>
       <c r="GA11" s="9">
         <v>942.63560981000001</v>
       </c>
       <c r="GB11" s="9">
         <v>952.15604878999989</v>
       </c>
       <c r="GC11" s="9">
         <v>948.47264811000002</v>
       </c>
       <c r="GD11" s="9">
         <v>947.71907647</v>
       </c>
       <c r="GE11" s="9">
         <v>941.66600070000004</v>
       </c>
       <c r="GF11" s="9">
         <v>965.75555969999994</v>
       </c>
+      <c r="GG11" s="9">
+        <v>994.72654400999988</v>
+      </c>
     </row>
-    <row r="12" spans="2:188" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:189" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="11" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="9">
         <v>32242.030631900005</v>
       </c>
       <c r="D12" s="9">
         <v>32062.788954249998</v>
       </c>
       <c r="E12" s="9">
         <v>32219.047300989998</v>
       </c>
       <c r="F12" s="9">
         <v>32201.571445990001</v>
       </c>
       <c r="G12" s="9">
         <v>32429.89138347</v>
       </c>
       <c r="H12" s="9">
         <v>32996.304312669999</v>
       </c>
       <c r="I12" s="9">
         <v>32892.196997829997</v>
       </c>
       <c r="J12" s="9">
@@ -4502,52 +4518,55 @@
       </c>
       <c r="FY12" s="9">
         <v>45787.135952830002</v>
       </c>
       <c r="FZ12" s="9">
         <v>46335.881853900006</v>
       </c>
       <c r="GA12" s="9">
         <v>46338.431900329997</v>
       </c>
       <c r="GB12" s="9">
         <v>46529.058169150005</v>
       </c>
       <c r="GC12" s="9">
         <v>46881.268766140005</v>
       </c>
       <c r="GD12" s="9">
         <v>47418.877682959996</v>
       </c>
       <c r="GE12" s="9">
         <v>48100.82507829</v>
       </c>
       <c r="GF12" s="9">
         <v>48875.871068790002</v>
       </c>
+      <c r="GG12" s="9">
+        <v>49171.942326609991</v>
+      </c>
     </row>
-    <row r="13" spans="2:188" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:189" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="9">
         <v>2456.9904602500001</v>
       </c>
       <c r="D13" s="9">
         <v>2454.33495511</v>
       </c>
       <c r="E13" s="9">
         <v>2417.56245786</v>
       </c>
       <c r="F13" s="9">
         <v>2380.13696437</v>
       </c>
       <c r="G13" s="9">
         <v>2475.6736655600002</v>
       </c>
       <c r="H13" s="9">
         <v>2486.1023345499998</v>
       </c>
       <c r="I13" s="9">
         <v>2584.3945888200001</v>
       </c>
       <c r="J13" s="9">
@@ -5065,52 +5084,55 @@
       </c>
       <c r="FY13" s="9">
         <v>4485.4255793000002</v>
       </c>
       <c r="FZ13" s="9">
         <v>4558.9142709300004</v>
       </c>
       <c r="GA13" s="9">
         <v>5313.5006316100007</v>
       </c>
       <c r="GB13" s="9">
         <v>4862.3075273800005</v>
       </c>
       <c r="GC13" s="9">
         <v>5029.9625706200004</v>
       </c>
       <c r="GD13" s="9">
         <v>5158.0874794900001</v>
       </c>
       <c r="GE13" s="9">
         <v>5146.9598838599995</v>
       </c>
       <c r="GF13" s="9">
         <v>5292.1221118399999</v>
       </c>
+      <c r="GG13" s="9">
+        <v>5528.7442774699994</v>
+      </c>
     </row>
-    <row r="14" spans="2:188" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:189" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="13">
         <v>59537.204423670002</v>
       </c>
       <c r="D14" s="13">
         <v>58975.104589949988</v>
       </c>
       <c r="E14" s="13">
         <v>59078.600214620004</v>
       </c>
       <c r="F14" s="13">
         <v>59887.667017499996</v>
       </c>
       <c r="G14" s="13">
         <v>59828.290190799999</v>
       </c>
       <c r="H14" s="13">
         <v>60727.412069619997</v>
       </c>
       <c r="I14" s="13">
         <v>60636.751257210002</v>
       </c>
       <c r="J14" s="13">
@@ -5628,52 +5650,55 @@
       </c>
       <c r="FY14" s="13">
         <v>117246.38969402001</v>
       </c>
       <c r="FZ14" s="13">
         <v>118160.05888919001</v>
       </c>
       <c r="GA14" s="13">
         <v>118083.02302902</v>
       </c>
       <c r="GB14" s="13">
         <v>118657.34587524</v>
       </c>
       <c r="GC14" s="13">
         <v>119403.49556855</v>
       </c>
       <c r="GD14" s="13">
         <v>120189.76774963998</v>
       </c>
       <c r="GE14" s="13">
         <v>121776.12912244</v>
       </c>
       <c r="GF14" s="13">
         <v>124101.13323909999</v>
       </c>
+      <c r="GG14" s="13">
+        <v>124578.26335181</v>
+      </c>
     </row>
-    <row r="15" spans="2:188" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:189" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="8" t="s">
         <v>2</v>
       </c>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="9"/>
       <c r="I15" s="9"/>
       <c r="J15" s="9"/>
       <c r="K15" s="9"/>
       <c r="L15" s="9"/>
       <c r="M15" s="9"/>
       <c r="N15" s="9"/>
       <c r="O15" s="9"/>
       <c r="P15" s="9"/>
       <c r="Q15" s="9"/>
       <c r="R15" s="9"/>
       <c r="S15" s="9"/>
       <c r="T15" s="9"/>
       <c r="U15" s="9"/>
       <c r="V15" s="9"/>
       <c r="W15" s="9"/>
       <c r="X15" s="9"/>
@@ -5819,52 +5844,53 @@
       <c r="FH15" s="9"/>
       <c r="FI15" s="9"/>
       <c r="FJ15" s="9"/>
       <c r="FK15" s="9"/>
       <c r="FL15" s="9"/>
       <c r="FM15" s="9"/>
       <c r="FN15" s="9"/>
       <c r="FO15" s="9"/>
       <c r="FP15" s="9"/>
       <c r="FQ15" s="9"/>
       <c r="FR15" s="9"/>
       <c r="FS15" s="9"/>
       <c r="FT15" s="9"/>
       <c r="FU15" s="9"/>
       <c r="FV15" s="9"/>
       <c r="FW15" s="9"/>
       <c r="FX15" s="9"/>
       <c r="FY15" s="9"/>
       <c r="FZ15" s="9"/>
       <c r="GA15" s="9"/>
       <c r="GB15" s="9"/>
       <c r="GC15" s="9"/>
       <c r="GD15" s="9"/>
       <c r="GE15" s="9"/>
       <c r="GF15" s="9"/>
+      <c r="GG15" s="9"/>
     </row>
-    <row r="16" spans="2:188" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:189" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="9">
         <v>2563.0714446799998</v>
       </c>
       <c r="D16" s="9">
         <v>2481.19849974</v>
       </c>
       <c r="E16" s="9">
         <v>2488.9715188099999</v>
       </c>
       <c r="F16" s="9">
         <v>2468.9240487900001</v>
       </c>
       <c r="G16" s="9">
         <v>2588.4626710100001</v>
       </c>
       <c r="H16" s="9">
         <v>2612.62891683</v>
       </c>
       <c r="I16" s="9">
         <v>2839.0520474099999</v>
       </c>
       <c r="J16" s="9">
@@ -6382,52 +6408,55 @@
       </c>
       <c r="FY16" s="9">
         <v>11539.323421290001</v>
       </c>
       <c r="FZ16" s="9">
         <v>11563.795632720001</v>
       </c>
       <c r="GA16" s="9">
         <v>11740.117797319999</v>
       </c>
       <c r="GB16" s="9">
         <v>11499.795655370001</v>
       </c>
       <c r="GC16" s="9">
         <v>11493.11933705</v>
       </c>
       <c r="GD16" s="9">
         <v>11559.263416440001</v>
       </c>
       <c r="GE16" s="9">
         <v>11603.048885050001</v>
       </c>
       <c r="GF16" s="9">
         <v>11643.99876869</v>
       </c>
+      <c r="GG16" s="9">
+        <v>11684.63054009</v>
+      </c>
     </row>
-    <row r="17" spans="2:188" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:189" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="9">
         <v>11252.239484690001</v>
       </c>
       <c r="D17" s="9">
         <v>11149.12525293</v>
       </c>
       <c r="E17" s="9">
         <v>11366.694012639999</v>
       </c>
       <c r="F17" s="9">
         <v>11740.704923949999</v>
       </c>
       <c r="G17" s="9">
         <v>11894.062422540001</v>
       </c>
       <c r="H17" s="9">
         <v>12557.90460414</v>
       </c>
       <c r="I17" s="9">
         <v>12448.775304270001</v>
       </c>
       <c r="J17" s="9">
@@ -6945,52 +6974,55 @@
       </c>
       <c r="FY17" s="9">
         <v>13002.70882383</v>
       </c>
       <c r="FZ17" s="9">
         <v>14471.475367129999</v>
       </c>
       <c r="GA17" s="9">
         <v>14068.477679380001</v>
       </c>
       <c r="GB17" s="9">
         <v>15441.04663714</v>
       </c>
       <c r="GC17" s="9">
         <v>14524.192243400001</v>
       </c>
       <c r="GD17" s="9">
         <v>15546.081600789999</v>
       </c>
       <c r="GE17" s="9">
         <v>17777.868516120001</v>
       </c>
       <c r="GF17" s="9">
         <v>19838.18120544</v>
       </c>
+      <c r="GG17" s="9">
+        <v>20054.755698319997</v>
+      </c>
     </row>
-    <row r="18" spans="2:188" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="2:189" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="10" t="s">
         <v>19</v>
       </c>
       <c r="C18" s="9">
         <v>32795.949290259996</v>
       </c>
       <c r="D18" s="9">
         <v>32431.840195090008</v>
       </c>
       <c r="E18" s="9">
         <v>32211.119978349998</v>
       </c>
       <c r="F18" s="9">
         <v>32738.285089749996</v>
       </c>
       <c r="G18" s="9">
         <v>32239.567314459997</v>
       </c>
       <c r="H18" s="9">
         <v>32155.915579460001</v>
       </c>
       <c r="I18" s="9">
         <v>31931.532025709999</v>
       </c>
       <c r="J18" s="9">
@@ -7508,52 +7540,55 @@
       </c>
       <c r="FY18" s="9">
         <v>73653.430335770012</v>
       </c>
       <c r="FZ18" s="9">
         <v>73670.540530800004</v>
       </c>
       <c r="GA18" s="9">
         <v>73199.282019310005</v>
       </c>
       <c r="GB18" s="9">
         <v>72572.999221270002</v>
       </c>
       <c r="GC18" s="9">
         <v>73897.251557730007</v>
       </c>
       <c r="GD18" s="9">
         <v>73572.283320839997</v>
       </c>
       <c r="GE18" s="9">
         <v>73214.239077650011</v>
       </c>
       <c r="GF18" s="9">
         <v>73395.224491100002</v>
       </c>
+      <c r="GG18" s="9">
+        <v>73390.049430159997</v>
+      </c>
     </row>
-    <row r="19" spans="2:188" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:189" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="11" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="9">
         <v>3808.7491942899997</v>
       </c>
       <c r="D19" s="9">
         <v>3582.9428083299999</v>
       </c>
       <c r="E19" s="9">
         <v>3343.84940611</v>
       </c>
       <c r="F19" s="9">
         <v>4199.2927415100003</v>
       </c>
       <c r="G19" s="9">
         <v>3931.7334224300002</v>
       </c>
       <c r="H19" s="9">
         <v>3741.17608028</v>
       </c>
       <c r="I19" s="9">
         <v>3455.1897861699995</v>
       </c>
       <c r="J19" s="9">
@@ -8071,52 +8106,55 @@
       </c>
       <c r="FY19" s="9">
         <v>8155.3077186300015</v>
       </c>
       <c r="FZ19" s="9">
         <v>8067.4878702999995</v>
       </c>
       <c r="GA19" s="9">
         <v>7534.1126044600005</v>
       </c>
       <c r="GB19" s="9">
         <v>7819.0158728899996</v>
       </c>
       <c r="GC19" s="9">
         <v>9327.13432259</v>
       </c>
       <c r="GD19" s="9">
         <v>9363.9644210200004</v>
       </c>
       <c r="GE19" s="9">
         <v>9058.6446653000021</v>
       </c>
       <c r="GF19" s="9">
         <v>8506.940838540002</v>
       </c>
+      <c r="GG19" s="9">
+        <v>7628.5715440900003</v>
+      </c>
     </row>
-    <row r="20" spans="2:188" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:189" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="11" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="9">
         <v>28987.200095969994</v>
       </c>
       <c r="D20" s="9">
         <v>28848.897386760007</v>
       </c>
       <c r="E20" s="9">
         <v>28867.270572239999</v>
       </c>
       <c r="F20" s="9">
         <v>28538.992348239997</v>
       </c>
       <c r="G20" s="9">
         <v>28307.833892029998</v>
       </c>
       <c r="H20" s="9">
         <v>28414.739499179999</v>
       </c>
       <c r="I20" s="9">
         <v>28476.342239540001</v>
       </c>
       <c r="J20" s="9">
@@ -8634,52 +8672,55 @@
       </c>
       <c r="FY20" s="9">
         <v>65498.122617140005</v>
       </c>
       <c r="FZ20" s="9">
         <v>65603.052660500005</v>
       </c>
       <c r="GA20" s="9">
         <v>65665.16941485001</v>
       </c>
       <c r="GB20" s="9">
         <v>64753.983348380003</v>
       </c>
       <c r="GC20" s="9">
         <v>64570.117235140002</v>
       </c>
       <c r="GD20" s="9">
         <v>64208.318899819998</v>
       </c>
       <c r="GE20" s="9">
         <v>64155.594412350001</v>
       </c>
       <c r="GF20" s="9">
         <v>64888.283652559992</v>
       </c>
+      <c r="GG20" s="9">
+        <v>65761.477886070003</v>
+      </c>
     </row>
-    <row r="21" spans="2:188" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:189" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C21" s="9">
         <v>31.718004359999998</v>
       </c>
       <c r="D21" s="9">
         <v>31.717092829999999</v>
       </c>
       <c r="E21" s="9">
         <v>26.536254100000001</v>
       </c>
       <c r="F21" s="9">
         <v>26.536289970000002</v>
       </c>
       <c r="G21" s="9">
         <v>26.544561680000001</v>
       </c>
       <c r="H21" s="9">
         <v>26.544561680000001</v>
       </c>
       <c r="I21" s="9">
         <v>26.544561680000001</v>
       </c>
       <c r="J21" s="9">
@@ -9197,52 +9238,55 @@
       </c>
       <c r="FY21" s="9">
         <v>1453.2709248599999</v>
       </c>
       <c r="FZ21" s="9">
         <v>1452.86521268</v>
       </c>
       <c r="GA21" s="9">
         <v>1452.8856123</v>
       </c>
       <c r="GB21" s="9">
         <v>1453.1674165700001</v>
       </c>
       <c r="GC21" s="9">
         <v>1443.63440934</v>
       </c>
       <c r="GD21" s="9">
         <v>1443.2944962299998</v>
       </c>
       <c r="GE21" s="9">
         <v>1442.7259279099999</v>
       </c>
       <c r="GF21" s="9">
         <v>1441.4509156399999</v>
       </c>
+      <c r="GG21" s="9">
+        <v>1436.33394305</v>
+      </c>
     </row>
-    <row r="22" spans="2:188" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="2:189" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="J22" s="9" t="s">
@@ -9760,52 +9804,55 @@
       </c>
       <c r="FY22" s="9">
         <v>1218.0314537699999</v>
       </c>
       <c r="FZ22" s="9">
         <v>1294.0281871099999</v>
       </c>
       <c r="GA22" s="9">
         <v>1311.7823913</v>
       </c>
       <c r="GB22" s="9">
         <v>1322.0937087699999</v>
       </c>
       <c r="GC22" s="9">
         <v>1336.38804908</v>
       </c>
       <c r="GD22" s="9">
         <v>1400.6485424799998</v>
       </c>
       <c r="GE22" s="9">
         <v>1459.7183259200001</v>
       </c>
       <c r="GF22" s="9">
         <v>1477.33495049</v>
       </c>
+      <c r="GG22" s="9">
+        <v>1516.6750309500001</v>
+      </c>
     </row>
-    <row r="23" spans="2:188" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="2:189" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C23" s="9">
         <v>12894.22621479</v>
       </c>
       <c r="D23" s="9">
         <v>12881.223544690003</v>
       </c>
       <c r="E23" s="9">
         <v>12985.278468480001</v>
       </c>
       <c r="F23" s="9">
         <v>12913.216672269999</v>
       </c>
       <c r="G23" s="9">
         <v>13079.653237220002</v>
       </c>
       <c r="H23" s="9">
         <v>13374.42234915</v>
       </c>
       <c r="I23" s="9">
         <v>13390.851264119998</v>
       </c>
       <c r="J23" s="9">
@@ -10323,52 +10370,55 @@
       </c>
       <c r="FY23" s="9">
         <v>16379.624734100002</v>
       </c>
       <c r="FZ23" s="9">
         <v>15707.35395821</v>
       </c>
       <c r="GA23" s="9">
         <v>16310.47752993</v>
       </c>
       <c r="GB23" s="9">
         <v>16368.243236130003</v>
       </c>
       <c r="GC23" s="9">
         <v>16708.909971729998</v>
       </c>
       <c r="GD23" s="9">
         <v>16668.196372940001</v>
       </c>
       <c r="GE23" s="9">
         <v>16278.528389930003</v>
       </c>
       <c r="GF23" s="9">
         <v>16304.942906560002</v>
       </c>
+      <c r="GG23" s="9">
+        <v>16495.818708320003</v>
+      </c>
     </row>
-    <row r="24" spans="2:188" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="2:189" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="14" t="s">
         <v>12</v>
       </c>
       <c r="C24" s="15">
         <v>59537.204438779998</v>
       </c>
       <c r="D24" s="15">
         <v>58975.104585280009</v>
       </c>
       <c r="E24" s="15">
         <v>59078.600232379998</v>
       </c>
       <c r="F24" s="15">
         <v>59887.667024729992</v>
       </c>
       <c r="G24" s="15">
         <v>59828.290206909995</v>
       </c>
       <c r="H24" s="15">
         <v>60727.41601126</v>
       </c>
       <c r="I24" s="15">
         <v>60636.755203189998</v>
       </c>
       <c r="J24" s="15">
@@ -10885,50 +10935,53 @@
         <v>115588.52087240999</v>
       </c>
       <c r="FY24" s="15">
         <v>117246.38969362002</v>
       </c>
       <c r="FZ24" s="15">
         <v>118160.05888865002</v>
       </c>
       <c r="GA24" s="15">
         <v>118083.02302954001</v>
       </c>
       <c r="GB24" s="15">
         <v>118657.34587525</v>
       </c>
       <c r="GC24" s="15">
         <v>119403.49556832999</v>
       </c>
       <c r="GD24" s="15">
         <v>120189.76774972001</v>
       </c>
       <c r="GE24" s="15">
         <v>121776.12912258001</v>
       </c>
       <c r="GF24" s="15">
         <v>124101.13323792</v>
+      </c>
+      <c r="GG24" s="15">
+        <v>124578.26335089</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">