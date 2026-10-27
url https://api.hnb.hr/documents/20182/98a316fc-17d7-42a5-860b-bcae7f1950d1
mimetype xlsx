--- v3 (2026-07-26)
+++ v4 (2026-10-27)
@@ -2,56 +2,56 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Izvještaji_ostalo\TABLICE WEB\FDI\2026\2026Q1\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Izvještaji_ostalo\TABLICE WEB\FDI\2026\2026Q2\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DC7C4059-3933-4943-8697-A8FFCA2C69DB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5A39E82F-0731-4DC1-9A77-2EEDA9DA0192}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ENG" sheetId="6" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_FiltarBaze" localSheetId="0" hidden="1">ENG!$B$5:$AK$60</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -344,51 +344,51 @@
     <t>NIGER</t>
   </si>
   <si>
     <t>ANTIGUA AND BARBUDA</t>
   </si>
   <si>
     <t>BAHRAIN</t>
   </si>
   <si>
     <t>EQUATORIAL GUINEA</t>
   </si>
   <si>
     <t>CAYMAN ISLANDS</t>
   </si>
   <si>
     <t>SPAIN</t>
   </si>
   <si>
     <t>GREECE</t>
   </si>
   <si>
     <t>CANADA</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Q1 2026 </t>
+      <t xml:space="preserve">Q1, Q2 2026 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
@@ -991,51 +991,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:AM66"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.83203125" style="1" customWidth="1"/>
     <col min="2" max="2" width="34.33203125" style="1" customWidth="1"/>
     <col min="3" max="28" width="7.83203125" style="1" customWidth="1"/>
     <col min="29" max="29" width="8.5" style="1" customWidth="1"/>
     <col min="30" max="35" width="8.6640625" style="1" customWidth="1"/>
-    <col min="36" max="36" width="10.83203125" style="1" customWidth="1"/>
+    <col min="36" max="36" width="14.33203125" style="1" customWidth="1"/>
     <col min="37" max="37" width="7.83203125" style="2" customWidth="1"/>
     <col min="38" max="16384" width="9.33203125" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:39" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B2" s="7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="2:39" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="8" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="2:39" s="2" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="9">
         <v>1993</v>
       </c>
       <c r="D5" s="9">
         <v>1994</v>
       </c>
       <c r="E5" s="9">
@@ -1220,54 +1220,54 @@
       <c r="AB6" s="11">
         <v>9.8955300000000008</v>
       </c>
       <c r="AC6" s="11">
         <v>-96.57535</v>
       </c>
       <c r="AD6" s="11">
         <v>-53.030709999999999</v>
       </c>
       <c r="AE6" s="11">
         <v>69.931479999999993</v>
       </c>
       <c r="AF6" s="11">
         <v>-28.907970000000002</v>
       </c>
       <c r="AG6" s="11">
         <v>-4.0728499999999999</v>
       </c>
       <c r="AH6" s="11">
         <v>342.70193</v>
       </c>
       <c r="AI6" s="11">
         <v>-274.23604999999998</v>
       </c>
       <c r="AJ6" s="11">
-        <v>-13.85839</v>
+        <v>21.217020000000002</v>
       </c>
       <c r="AK6" s="12">
-        <v>2091.6454600000002</v>
+        <v>2126.7208700000001</v>
       </c>
       <c r="AL6" s="5"/>
       <c r="AM6" s="5"/>
     </row>
     <row r="7" spans="2:39" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="22" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="11">
         <v>0.74263999999999997</v>
       </c>
       <c r="D7" s="11">
         <v>0.66273000000000004</v>
       </c>
       <c r="E7" s="11">
         <v>5.64E-3</v>
       </c>
       <c r="F7" s="11">
         <v>4.3151099999999998</v>
       </c>
       <c r="G7" s="11">
         <v>59.873899999999999</v>
       </c>
       <c r="H7" s="11">
         <v>33.09581</v>
@@ -1329,57 +1329,57 @@
       <c r="AA7" s="11">
         <v>31.696439999999999</v>
       </c>
       <c r="AB7" s="11">
         <v>84.676000000000002</v>
       </c>
       <c r="AC7" s="11">
         <v>54.009629999999994</v>
       </c>
       <c r="AD7" s="11">
         <v>87.973389999999995</v>
       </c>
       <c r="AE7" s="11">
         <v>-91.828330000000008</v>
       </c>
       <c r="AF7" s="11">
         <v>-1.54697</v>
       </c>
       <c r="AG7" s="11">
         <v>116.43155</v>
       </c>
       <c r="AH7" s="11">
         <v>179.53739000000002</v>
       </c>
       <c r="AI7" s="11">
-        <v>149.55384000000001</v>
+        <v>140.86284000000001</v>
       </c>
       <c r="AJ7" s="11">
-        <v>28.63477</v>
+        <v>85.883399999999995</v>
       </c>
       <c r="AK7" s="12">
-        <v>1683.8584099999998</v>
+        <v>1732.4160400000001</v>
       </c>
       <c r="AL7" s="5"/>
       <c r="AM7" s="5"/>
     </row>
     <row r="8" spans="2:39" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="22" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="11">
         <v>1.3909200000000002</v>
       </c>
       <c r="D8" s="11">
         <v>3.88422</v>
       </c>
       <c r="E8" s="11">
         <v>2.5907199999999997</v>
       </c>
       <c r="F8" s="11">
         <v>2.1758000000000002</v>
       </c>
       <c r="G8" s="11">
         <v>13.393870000000001</v>
       </c>
       <c r="H8" s="11">
         <v>7.55497</v>
@@ -1435,63 +1435,63 @@
       <c r="Y8" s="11">
         <v>143.10839999999999</v>
       </c>
       <c r="Z8" s="11">
         <v>-58.246319999999997</v>
       </c>
       <c r="AA8" s="11">
         <v>80.514789999999991</v>
       </c>
       <c r="AB8" s="11">
         <v>106.58438000000001</v>
       </c>
       <c r="AC8" s="11">
         <v>-7.7872200000000005</v>
       </c>
       <c r="AD8" s="11">
         <v>99.584000000000003</v>
       </c>
       <c r="AE8" s="11">
         <v>572.78581999999994</v>
       </c>
       <c r="AF8" s="11">
         <v>-79.496740000000003</v>
       </c>
       <c r="AG8" s="11">
-        <v>11.1104</v>
+        <v>11.07217</v>
       </c>
       <c r="AH8" s="11">
         <v>121.42213000000001</v>
       </c>
       <c r="AI8" s="11">
-        <v>53.394400000000005</v>
+        <v>38.137879999999996</v>
       </c>
       <c r="AJ8" s="11">
-        <v>-19.560939999999999</v>
+        <v>-113.93305000000001</v>
       </c>
       <c r="AK8" s="12">
-        <v>1680.03343</v>
+        <v>1570.3665700000001</v>
       </c>
       <c r="AL8" s="5"/>
       <c r="AM8" s="5"/>
     </row>
     <row r="9" spans="2:39" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="11">
         <v>0.21422999999999998</v>
       </c>
       <c r="D9" s="11">
         <v>0</v>
       </c>
       <c r="E9" s="11">
         <v>0</v>
       </c>
       <c r="F9" s="11">
         <v>0</v>
       </c>
       <c r="G9" s="11">
         <v>0.82198000000000004</v>
       </c>
       <c r="H9" s="11">
         <v>14.50614</v>
@@ -1556,166 +1556,166 @@
       <c r="AB9" s="11">
         <v>-14.589040000000001</v>
       </c>
       <c r="AC9" s="11">
         <v>-47.898980000000002</v>
       </c>
       <c r="AD9" s="11">
         <v>17.470359999999999</v>
       </c>
       <c r="AE9" s="11">
         <v>65.590059999999994</v>
       </c>
       <c r="AF9" s="11">
         <v>3.1796100000000003</v>
       </c>
       <c r="AG9" s="11">
         <v>128.29462000000001</v>
       </c>
       <c r="AH9" s="11">
         <v>1016.3169399999999</v>
       </c>
       <c r="AI9" s="11">
         <v>56.386540000000004</v>
       </c>
       <c r="AJ9" s="11">
-        <v>-136.19513000000001</v>
+        <v>-56.997630000000001</v>
       </c>
       <c r="AK9" s="12">
-        <v>1215.66669</v>
+        <v>1294.86419</v>
       </c>
       <c r="AL9" s="5"/>
       <c r="AM9" s="5"/>
     </row>
     <row r="10" spans="2:39" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="22" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C10" s="11">
-        <v>0</v>
+        <v>3.4700000000000002E-2</v>
       </c>
       <c r="D10" s="11">
         <v>0</v>
       </c>
       <c r="E10" s="11">
         <v>0</v>
       </c>
       <c r="F10" s="11">
         <v>0</v>
       </c>
       <c r="G10" s="11">
-        <v>0</v>
+        <v>90.109889999999993</v>
       </c>
       <c r="H10" s="11">
-        <v>1.3509999999999999E-2</v>
+        <v>40.007089999999998</v>
       </c>
       <c r="I10" s="11">
-        <v>9.1482800000000015</v>
+        <v>18.70844</v>
       </c>
       <c r="J10" s="11">
-        <v>7.1511700000000005</v>
+        <v>14.542909999999999</v>
       </c>
       <c r="K10" s="11">
-        <v>1.58304</v>
+        <v>8.9831900000000005</v>
       </c>
       <c r="L10" s="11">
-        <v>7.4180000000000001</v>
+        <v>-1.95076</v>
       </c>
       <c r="M10" s="11">
-        <v>66.764650000000003</v>
+        <v>1.35121</v>
       </c>
       <c r="N10" s="11">
-        <v>50.390970000000003</v>
+        <v>-8.9984099999999998</v>
       </c>
       <c r="O10" s="11">
-        <v>44.632860000000001</v>
+        <v>3.5187300000000001</v>
       </c>
       <c r="P10" s="11">
-        <v>131.45041000000001</v>
+        <v>-44.476010000000002</v>
       </c>
       <c r="Q10" s="11">
-        <v>72.06871000000001</v>
+        <v>6.84903</v>
       </c>
       <c r="R10" s="11">
-        <v>102.88012999999999</v>
+        <v>1.9773099999999999</v>
       </c>
       <c r="S10" s="11">
-        <v>-33.821270000000005</v>
+        <v>-0.64852999999999994</v>
       </c>
       <c r="T10" s="11">
-        <v>6.3401199999999998</v>
+        <v>43.351289999999999</v>
       </c>
       <c r="U10" s="11">
-        <v>53.586769999999994</v>
+        <v>1.01955</v>
       </c>
       <c r="V10" s="11">
-        <v>175.03370000000001</v>
+        <v>-6.0213299999999998</v>
       </c>
       <c r="W10" s="11">
-        <v>-6.9207799999999997</v>
+        <v>-34.352830000000004</v>
       </c>
       <c r="X10" s="11">
-        <v>34.803419999999996</v>
+        <v>9.9519400000000005</v>
       </c>
       <c r="Y10" s="11">
-        <v>52.259339999999995</v>
+        <v>2.6208299999999998</v>
       </c>
       <c r="Z10" s="11">
-        <v>-13.68863</v>
+        <v>22.068519999999999</v>
       </c>
       <c r="AA10" s="11">
-        <v>36.315860000000001</v>
+        <v>22.175519999999999</v>
       </c>
       <c r="AB10" s="11">
-        <v>45.013400000000004</v>
+        <v>15.432690000000001</v>
       </c>
       <c r="AC10" s="11">
-        <v>33.722679999999997</v>
+        <v>11.55015</v>
       </c>
       <c r="AD10" s="11">
-        <v>35.929580000000001</v>
+        <v>-27.86262</v>
       </c>
       <c r="AE10" s="11">
-        <v>-171.09829999999999</v>
+        <v>7.7935499999999998</v>
       </c>
       <c r="AF10" s="11">
-        <v>38.107109999999999</v>
+        <v>10.959209999999999</v>
       </c>
       <c r="AG10" s="11">
-        <v>151.86048000000002</v>
+        <v>14.448729999999999</v>
       </c>
       <c r="AH10" s="11">
-        <v>39.006219999999999</v>
+        <v>801.18356000000006</v>
       </c>
       <c r="AI10" s="11">
-        <v>-57.503860000000003</v>
+        <v>-176.80089999999998</v>
       </c>
       <c r="AJ10" s="11">
-        <v>-0.40212999999999999</v>
+        <v>71.910240000000002</v>
       </c>
       <c r="AK10" s="12">
-        <v>912.0454400000001</v>
+        <v>919.43689000000006</v>
       </c>
       <c r="AL10" s="5"/>
       <c r="AM10" s="5"/>
     </row>
     <row r="11" spans="2:39" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="22" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="11">
         <v>0</v>
       </c>
       <c r="D11" s="11">
         <v>0</v>
       </c>
       <c r="E11" s="11">
         <v>1.14E-3</v>
       </c>
       <c r="F11" s="11">
         <v>0</v>
       </c>
       <c r="G11" s="11">
         <v>0</v>
       </c>
       <c r="H11" s="11">
         <v>0</v>
@@ -1790,156 +1790,156 @@
         <v>1295.2101699999998</v>
       </c>
       <c r="AF11" s="11">
         <v>-130.87200000000001</v>
       </c>
       <c r="AG11" s="11">
         <v>-189.62</v>
       </c>
       <c r="AH11" s="11">
         <v>-111.976</v>
       </c>
       <c r="AI11" s="11">
         <v>0</v>
       </c>
       <c r="AJ11" s="11">
         <v>0</v>
       </c>
       <c r="AK11" s="12">
         <v>862.65827999999988</v>
       </c>
       <c r="AL11" s="5"/>
       <c r="AM11" s="5"/>
     </row>
     <row r="12" spans="2:39" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="22" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C12" s="11">
-        <v>3.4700000000000002E-2</v>
+        <v>0</v>
       </c>
       <c r="D12" s="11">
         <v>0</v>
       </c>
       <c r="E12" s="11">
         <v>0</v>
       </c>
       <c r="F12" s="11">
         <v>0</v>
       </c>
       <c r="G12" s="11">
-        <v>90.109889999999993</v>
+        <v>0</v>
       </c>
       <c r="H12" s="11">
-        <v>40.007089999999998</v>
+        <v>1.3509999999999999E-2</v>
       </c>
       <c r="I12" s="11">
-        <v>18.70844</v>
+        <v>9.3462900000000015</v>
       </c>
       <c r="J12" s="11">
-        <v>14.542909999999999</v>
+        <v>7.1872799999999994</v>
       </c>
       <c r="K12" s="11">
-        <v>8.9831900000000005</v>
+        <v>1.9023599999999998</v>
       </c>
       <c r="L12" s="11">
-        <v>-1.95076</v>
+        <v>7.9856199999999999</v>
       </c>
       <c r="M12" s="11">
-        <v>1.35121</v>
+        <v>78.705070000000006</v>
       </c>
       <c r="N12" s="11">
-        <v>-8.9984099999999998</v>
+        <v>50.031480000000002</v>
       </c>
       <c r="O12" s="11">
-        <v>3.5187300000000001</v>
+        <v>59.739100000000001</v>
       </c>
       <c r="P12" s="11">
-        <v>-44.476010000000002</v>
+        <v>149.93270999999999</v>
       </c>
       <c r="Q12" s="11">
-        <v>6.84903</v>
+        <v>59.827850000000005</v>
       </c>
       <c r="R12" s="11">
-        <v>1.9773099999999999</v>
+        <v>100.54202999999998</v>
       </c>
       <c r="S12" s="11">
-        <v>-0.64852999999999994</v>
+        <v>-33.822250000000004</v>
       </c>
       <c r="T12" s="11">
-        <v>43.351289999999999</v>
+        <v>6.3401199999999998</v>
       </c>
       <c r="U12" s="11">
-        <v>1.01955</v>
+        <v>53.586769999999994</v>
       </c>
       <c r="V12" s="11">
-        <v>-6.0213299999999998</v>
+        <v>175.03370000000001</v>
       </c>
       <c r="W12" s="11">
-        <v>-34.352830000000004</v>
+        <v>-6.9207799999999997</v>
       </c>
       <c r="X12" s="11">
-        <v>9.9519400000000005</v>
+        <v>34.803419999999996</v>
       </c>
       <c r="Y12" s="11">
-        <v>2.6208299999999998</v>
+        <v>52.259339999999995</v>
       </c>
       <c r="Z12" s="11">
-        <v>22.068519999999999</v>
+        <v>-13.68863</v>
       </c>
       <c r="AA12" s="11">
-        <v>22.175519999999999</v>
+        <v>36.315860000000001</v>
       </c>
       <c r="AB12" s="11">
-        <v>15.432690000000001</v>
+        <v>45.013400000000004</v>
       </c>
       <c r="AC12" s="11">
-        <v>11.55015</v>
+        <v>33.722679999999997</v>
       </c>
       <c r="AD12" s="11">
-        <v>-27.86262</v>
+        <v>35.929580000000001</v>
       </c>
       <c r="AE12" s="11">
-        <v>7.7935499999999998</v>
+        <v>-171.09829999999999</v>
       </c>
       <c r="AF12" s="11">
-        <v>10.959209999999999</v>
+        <v>38.107109999999999</v>
       </c>
       <c r="AG12" s="11">
-        <v>14.448729999999999</v>
+        <v>151.86048000000002</v>
       </c>
       <c r="AH12" s="11">
-        <v>801.15562</v>
+        <v>39.006219999999999</v>
       </c>
       <c r="AI12" s="11">
-        <v>-233.23089999999999</v>
+        <v>-60.468489999999996</v>
       </c>
       <c r="AJ12" s="11">
-        <v>53.49606</v>
+        <v>-123.25255</v>
       </c>
       <c r="AK12" s="12">
-        <v>844.56477000000007</v>
+        <v>817.94097999999997</v>
       </c>
       <c r="AL12" s="5"/>
       <c r="AM12" s="5"/>
     </row>
     <row r="13" spans="2:39" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="22" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="11">
         <v>0</v>
       </c>
       <c r="D13" s="11">
         <v>0</v>
       </c>
       <c r="E13" s="11">
         <v>0</v>
       </c>
       <c r="F13" s="11">
         <v>0</v>
       </c>
       <c r="G13" s="11">
         <v>0.36316000000000004</v>
       </c>
       <c r="H13" s="11">
         <v>1.6443299999999998</v>
@@ -2001,57 +2001,57 @@
       <c r="AA13" s="11">
         <v>153.84519</v>
       </c>
       <c r="AB13" s="11">
         <v>22.775449999999999</v>
       </c>
       <c r="AC13" s="11">
         <v>21.357990000000001</v>
       </c>
       <c r="AD13" s="11">
         <v>-10.037610000000001</v>
       </c>
       <c r="AE13" s="11">
         <v>10.04673</v>
       </c>
       <c r="AF13" s="11">
         <v>13.78242</v>
       </c>
       <c r="AG13" s="11">
         <v>39.032350000000001</v>
       </c>
       <c r="AH13" s="11">
         <v>34.314589999999995</v>
       </c>
       <c r="AI13" s="11">
-        <v>23.463660000000001</v>
+        <v>22.478660000000001</v>
       </c>
       <c r="AJ13" s="11">
-        <v>-6.0291899999999998</v>
+        <v>-12.84784</v>
       </c>
       <c r="AK13" s="12">
-        <v>381.29852</v>
+        <v>373.49486999999999</v>
       </c>
       <c r="AL13" s="5"/>
       <c r="AM13" s="5"/>
     </row>
     <row r="14" spans="2:39" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="22" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="11">
         <v>8.5769999999999999E-2</v>
       </c>
       <c r="D14" s="11">
         <v>1.417E-2</v>
       </c>
       <c r="E14" s="11">
         <v>0</v>
       </c>
       <c r="F14" s="11">
         <v>6.5340000000000009E-2</v>
       </c>
       <c r="G14" s="11">
         <v>15.40719</v>
       </c>
       <c r="H14" s="11">
         <v>21.209779999999999</v>
@@ -2110,60 +2110,60 @@
       <c r="Z14" s="11">
         <v>12.086309999999999</v>
       </c>
       <c r="AA14" s="11">
         <v>-2.7264200000000001</v>
       </c>
       <c r="AB14" s="11">
         <v>-3.79827</v>
       </c>
       <c r="AC14" s="11">
         <v>16.9712</v>
       </c>
       <c r="AD14" s="11">
         <v>6.5520200000000006</v>
       </c>
       <c r="AE14" s="11">
         <v>-12.66173</v>
       </c>
       <c r="AF14" s="11">
         <v>1.56098</v>
       </c>
       <c r="AG14" s="11">
         <v>631.37386000000004</v>
       </c>
       <c r="AH14" s="11">
-        <v>-124.26716999999999</v>
+        <v>-128.12179</v>
       </c>
       <c r="AI14" s="11">
-        <v>-162.7165</v>
+        <v>-181.45992999999999</v>
       </c>
       <c r="AJ14" s="11">
-        <v>-66.73639</v>
+        <v>-70.713759999999994</v>
       </c>
       <c r="AK14" s="12">
-        <v>353.50734</v>
+        <v>326.93191999999999</v>
       </c>
       <c r="AL14" s="5"/>
       <c r="AM14" s="5"/>
     </row>
     <row r="15" spans="2:39" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="22" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="11">
         <v>0</v>
       </c>
       <c r="D15" s="11">
         <v>0</v>
       </c>
       <c r="E15" s="11">
         <v>0</v>
       </c>
       <c r="F15" s="11">
         <v>0</v>
       </c>
       <c r="G15" s="11">
         <v>9.2410899999999998</v>
       </c>
       <c r="H15" s="11">
         <v>8.7961399999999994</v>
@@ -2189,93 +2189,93 @@
       <c r="O15" s="11">
         <v>-2.03227</v>
       </c>
       <c r="P15" s="11">
         <v>1.6893</v>
       </c>
       <c r="Q15" s="11">
         <v>19.6615</v>
       </c>
       <c r="R15" s="11">
         <v>-18.055250000000001</v>
       </c>
       <c r="S15" s="11">
         <v>0.94635999999999998</v>
       </c>
       <c r="T15" s="11">
         <v>39.847490000000001</v>
       </c>
       <c r="U15" s="11">
         <v>-0.78661000000000003</v>
       </c>
       <c r="V15" s="11">
         <v>-13.87016</v>
       </c>
       <c r="W15" s="11">
-        <v>20.32368</v>
+        <v>20.211680000000001</v>
       </c>
       <c r="X15" s="11">
-        <v>-1.74481</v>
+        <v>-1.8180499999999999</v>
       </c>
       <c r="Y15" s="11">
         <v>-30.862310000000001</v>
       </c>
       <c r="Z15" s="11">
         <v>-0.13256000000000001</v>
       </c>
       <c r="AA15" s="11">
-        <v>6.8995299999999995</v>
+        <v>7.08453</v>
       </c>
       <c r="AB15" s="11">
         <v>21.523880000000002</v>
       </c>
       <c r="AC15" s="11">
-        <v>11.835760000000001</v>
+        <v>11.611139999999999</v>
       </c>
       <c r="AD15" s="11">
         <v>17.459479999999999</v>
       </c>
       <c r="AE15" s="11">
         <v>50.966730000000005</v>
       </c>
       <c r="AF15" s="11">
-        <v>-30.85661</v>
+        <v>-31.30838</v>
       </c>
       <c r="AG15" s="11">
         <v>108.94066000000001</v>
       </c>
       <c r="AH15" s="11">
         <v>68.507739999999998</v>
       </c>
       <c r="AI15" s="11">
         <v>15.977959999999999</v>
       </c>
       <c r="AJ15" s="11">
-        <v>-47.416440000000001</v>
+        <v>-61.184150000000002</v>
       </c>
       <c r="AK15" s="12">
-        <v>257.06668000000002</v>
+        <v>242.62234000000001</v>
       </c>
       <c r="AL15" s="5"/>
       <c r="AM15" s="5"/>
     </row>
     <row r="16" spans="2:39" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="22" t="s">
         <v>4</v>
       </c>
       <c r="C16" s="11">
         <v>-4.5358900000000002</v>
       </c>
       <c r="D16" s="11">
         <v>-0.76084000000000007</v>
       </c>
       <c r="E16" s="11">
         <v>-0.47244999999999998</v>
       </c>
       <c r="F16" s="11">
         <v>-0.46067000000000002</v>
       </c>
       <c r="G16" s="11">
         <v>-0.85383000000000009</v>
       </c>
       <c r="H16" s="11">
         <v>-3.9010199999999999</v>
@@ -2337,57 +2337,57 @@
       <c r="AA16" s="11">
         <v>1.2024000000000001</v>
       </c>
       <c r="AB16" s="11">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="AC16" s="11">
         <v>4.5220000000000002</v>
       </c>
       <c r="AD16" s="11">
         <v>0.12866999999999998</v>
       </c>
       <c r="AE16" s="11">
         <v>2.6493099999999998</v>
       </c>
       <c r="AF16" s="11">
         <v>2.4279999999999999E-2</v>
       </c>
       <c r="AG16" s="11">
         <v>1.81427</v>
       </c>
       <c r="AH16" s="11">
         <v>52.927150000000005</v>
       </c>
       <c r="AI16" s="11">
-        <v>36.129220000000004</v>
+        <v>52.956220000000002</v>
       </c>
       <c r="AJ16" s="11">
-        <v>34.910119999999999</v>
+        <v>53.403510000000004</v>
       </c>
       <c r="AK16" s="12">
-        <v>201.54367999999999</v>
+        <v>236.86407</v>
       </c>
       <c r="AL16" s="5"/>
       <c r="AM16" s="5"/>
     </row>
     <row r="17" spans="2:39" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="22" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="11">
         <v>0</v>
       </c>
       <c r="D17" s="11">
         <v>0</v>
       </c>
       <c r="E17" s="11">
         <v>0.69838</v>
       </c>
       <c r="F17" s="11">
         <v>0.15797</v>
       </c>
       <c r="G17" s="11">
         <v>-0.81759000000000004</v>
       </c>
       <c r="H17" s="11">
         <v>-0.45982000000000001</v>
@@ -2449,281 +2449,281 @@
       <c r="AA17" s="11">
         <v>-3.0054499999999997</v>
       </c>
       <c r="AB17" s="11">
         <v>0.24127999999999999</v>
       </c>
       <c r="AC17" s="11">
         <v>6.1781999999999995</v>
       </c>
       <c r="AD17" s="11">
         <v>-5.5972100000000005</v>
       </c>
       <c r="AE17" s="11">
         <v>10.60852</v>
       </c>
       <c r="AF17" s="11">
         <v>0.84196000000000004</v>
       </c>
       <c r="AG17" s="11">
         <v>2.3794599999999999</v>
       </c>
       <c r="AH17" s="11">
         <v>7.4354199999999997</v>
       </c>
       <c r="AI17" s="11">
-        <v>41.802039999999998</v>
+        <v>41.803040000000003</v>
       </c>
       <c r="AJ17" s="11">
-        <v>16.558430000000001</v>
+        <v>31.984569999999998</v>
       </c>
       <c r="AK17" s="12">
-        <v>180.42418000000001</v>
+        <v>195.85132000000002</v>
       </c>
       <c r="AL17" s="5"/>
       <c r="AM17" s="5"/>
     </row>
     <row r="18" spans="2:39" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="22" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="C18" s="11">
-        <v>0</v>
+        <v>0.92325000000000002</v>
       </c>
       <c r="D18" s="11">
-        <v>0</v>
+        <v>1.6E-2</v>
       </c>
       <c r="E18" s="11">
-        <v>0</v>
+        <v>3.5800000000000003E-3</v>
       </c>
       <c r="F18" s="11">
-        <v>7.9086099999999995</v>
+        <v>0.56469000000000003</v>
       </c>
       <c r="G18" s="11">
-        <v>0</v>
+        <v>3.8469799999999998</v>
       </c>
       <c r="H18" s="11">
-        <v>0</v>
+        <v>2.5227199999999996</v>
       </c>
       <c r="I18" s="11">
-        <v>0</v>
+        <v>-0.86358000000000001</v>
       </c>
       <c r="J18" s="11">
-        <v>0</v>
+        <v>0.17236000000000001</v>
       </c>
       <c r="K18" s="11">
-        <v>0</v>
+        <v>0.21226</v>
       </c>
       <c r="L18" s="11">
-        <v>11.229520000000001</v>
+        <v>-3.5769899999999999</v>
       </c>
       <c r="M18" s="11">
-        <v>2.0930000000000001E-2</v>
+        <v>4.17089</v>
       </c>
       <c r="N18" s="11">
-        <v>7.8280000000000002E-2</v>
+        <v>-0.27095999999999998</v>
       </c>
       <c r="O18" s="11">
-        <v>14.805459999999998</v>
+        <v>6.1447799999999999</v>
       </c>
       <c r="P18" s="11">
-        <v>-0.82640999999999998</v>
+        <v>-5.6284999999999998</v>
       </c>
       <c r="Q18" s="11">
-        <v>10.718399999999999</v>
+        <v>-2.82735</v>
       </c>
       <c r="R18" s="11">
-        <v>2.08589</v>
+        <v>-0.1103</v>
       </c>
       <c r="S18" s="11">
-        <v>23.696099999999998</v>
+        <v>-10.57925</v>
       </c>
       <c r="T18" s="11">
-        <v>10.40926</v>
+        <v>175.87889000000001</v>
       </c>
       <c r="U18" s="11">
-        <v>9.5361200000000004</v>
+        <v>5.0564399999999994</v>
       </c>
       <c r="V18" s="11">
-        <v>-7.5620600000000007</v>
+        <v>-163.14914000000002</v>
       </c>
       <c r="W18" s="11">
-        <v>-11.357620000000001</v>
+        <v>2.89906</v>
       </c>
       <c r="X18" s="11">
-        <v>-115.10939</v>
+        <v>4.3945100000000004</v>
       </c>
       <c r="Y18" s="11">
-        <v>-90.691299999999998</v>
+        <v>-2.3226199999999997</v>
       </c>
       <c r="Z18" s="11">
-        <v>-7.8898400000000004</v>
+        <v>2.5392199999999998</v>
       </c>
       <c r="AA18" s="11">
-        <v>34.78687</v>
+        <v>4.8283999999999994</v>
       </c>
       <c r="AB18" s="11">
-        <v>13.19459</v>
+        <v>-4.5934300000000006</v>
       </c>
       <c r="AC18" s="11">
-        <v>75.019139999999993</v>
+        <v>61.765339999999995</v>
       </c>
       <c r="AD18" s="11">
-        <v>-48.22063</v>
+        <v>29.649180000000001</v>
       </c>
       <c r="AE18" s="11">
-        <v>107.0442</v>
+        <v>-85.245860000000008</v>
       </c>
       <c r="AF18" s="11">
-        <v>-89.34984</v>
+        <v>15.364120000000002</v>
       </c>
       <c r="AG18" s="11">
-        <v>96.475889999999993</v>
+        <v>146.93126999999998</v>
       </c>
       <c r="AH18" s="11">
-        <v>63.43094</v>
+        <v>-19.903490000000001</v>
       </c>
       <c r="AI18" s="11">
-        <v>45.465000000000003</v>
+        <v>10.804739999999999</v>
       </c>
       <c r="AJ18" s="11">
-        <v>21.763999999999999</v>
+        <v>13.02671</v>
       </c>
       <c r="AK18" s="12">
-        <v>176.66210999999998</v>
+        <v>192.64392000000001</v>
       </c>
       <c r="AL18" s="5"/>
       <c r="AM18" s="5"/>
     </row>
     <row r="19" spans="2:39" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B19" s="22" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="C19" s="11">
-        <v>0.92325000000000002</v>
+        <v>0</v>
       </c>
       <c r="D19" s="11">
-        <v>1.6E-2</v>
+        <v>0</v>
       </c>
       <c r="E19" s="11">
-        <v>3.5800000000000003E-3</v>
+        <v>0</v>
       </c>
       <c r="F19" s="11">
-        <v>0.56469000000000003</v>
+        <v>7.9086099999999995</v>
       </c>
       <c r="G19" s="11">
-        <v>3.8469799999999998</v>
+        <v>0</v>
       </c>
       <c r="H19" s="11">
-        <v>2.5227199999999996</v>
+        <v>0</v>
       </c>
       <c r="I19" s="11">
-        <v>-0.86358000000000001</v>
+        <v>0</v>
       </c>
       <c r="J19" s="11">
-        <v>0.17236000000000001</v>
+        <v>0</v>
       </c>
       <c r="K19" s="11">
-        <v>0.21226</v>
+        <v>0</v>
       </c>
       <c r="L19" s="11">
-        <v>-3.5769899999999999</v>
+        <v>11.229520000000001</v>
       </c>
       <c r="M19" s="11">
-        <v>4.17089</v>
+        <v>2.0930000000000001E-2</v>
       </c>
       <c r="N19" s="11">
-        <v>-0.27095999999999998</v>
+        <v>7.8280000000000002E-2</v>
       </c>
       <c r="O19" s="11">
-        <v>6.1447799999999999</v>
+        <v>14.805459999999998</v>
       </c>
       <c r="P19" s="11">
-        <v>-5.6284999999999998</v>
+        <v>-0.82640999999999998</v>
       </c>
       <c r="Q19" s="11">
-        <v>-2.82735</v>
+        <v>10.718399999999999</v>
       </c>
       <c r="R19" s="11">
-        <v>-0.1103</v>
+        <v>2.08589</v>
       </c>
       <c r="S19" s="11">
-        <v>-10.57925</v>
+        <v>23.696099999999998</v>
       </c>
       <c r="T19" s="11">
-        <v>175.87889000000001</v>
+        <v>10.40926</v>
       </c>
       <c r="U19" s="11">
-        <v>5.0564399999999994</v>
+        <v>9.5361200000000004</v>
       </c>
       <c r="V19" s="11">
-        <v>-163.14914000000002</v>
+        <v>-7.5620600000000007</v>
       </c>
       <c r="W19" s="11">
-        <v>2.89906</v>
+        <v>-11.357620000000001</v>
       </c>
       <c r="X19" s="11">
-        <v>4.3945100000000004</v>
+        <v>-115.10939</v>
       </c>
       <c r="Y19" s="11">
-        <v>-2.3226199999999997</v>
+        <v>-90.691299999999998</v>
       </c>
       <c r="Z19" s="11">
-        <v>2.5392199999999998</v>
+        <v>-7.8898400000000004</v>
       </c>
       <c r="AA19" s="11">
-        <v>4.8283999999999994</v>
+        <v>34.78687</v>
       </c>
       <c r="AB19" s="11">
-        <v>-4.5934300000000006</v>
+        <v>13.19459</v>
       </c>
       <c r="AC19" s="11">
-        <v>61.765339999999995</v>
+        <v>75.019139999999993</v>
       </c>
       <c r="AD19" s="11">
-        <v>29.649180000000001</v>
+        <v>-48.22063</v>
       </c>
       <c r="AE19" s="11">
-        <v>-85.245860000000008</v>
+        <v>107.0442</v>
       </c>
       <c r="AF19" s="11">
-        <v>15.364120000000002</v>
+        <v>-89.34984</v>
       </c>
       <c r="AG19" s="11">
-        <v>146.93126999999998</v>
+        <v>96.475889999999993</v>
       </c>
       <c r="AH19" s="11">
-        <v>-20.02299</v>
+        <v>63.43094</v>
       </c>
       <c r="AI19" s="11">
-        <v>12.22574</v>
+        <v>28.638000000000002</v>
       </c>
       <c r="AJ19" s="11">
-        <v>-20.127860000000002</v>
+        <v>52.536000000000001</v>
       </c>
       <c r="AK19" s="12">
-        <v>160.79085000000001</v>
+        <v>190.60710999999998</v>
       </c>
       <c r="AL19" s="5"/>
       <c r="AM19" s="5"/>
     </row>
     <row r="20" spans="2:39" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B20" s="22" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="11">
         <v>0</v>
       </c>
       <c r="D20" s="11">
         <v>1.102E-2</v>
       </c>
       <c r="E20" s="11">
         <v>1.278E-2</v>
       </c>
       <c r="F20" s="11">
         <v>0</v>
       </c>
       <c r="G20" s="11">
         <v>1.8933</v>
       </c>
       <c r="H20" s="11">
         <v>2.6687600000000002</v>
@@ -2785,57 +2785,57 @@
       <c r="AA20" s="11">
         <v>13.10877</v>
       </c>
       <c r="AB20" s="11">
         <v>5.35215</v>
       </c>
       <c r="AC20" s="11">
         <v>4.3128500000000001</v>
       </c>
       <c r="AD20" s="11">
         <v>0.88539000000000001</v>
       </c>
       <c r="AE20" s="11">
         <v>6.6833299999999998</v>
       </c>
       <c r="AF20" s="11">
         <v>1.3141800000000001</v>
       </c>
       <c r="AG20" s="11">
         <v>11.279579999999999</v>
       </c>
       <c r="AH20" s="11">
         <v>9.8170400000000004</v>
       </c>
       <c r="AI20" s="11">
-        <v>7.8583999999999996</v>
+        <v>7.9223999999999997</v>
       </c>
       <c r="AJ20" s="11">
-        <v>2.3221700000000003</v>
+        <v>2.0998099999999997</v>
       </c>
       <c r="AK20" s="12">
-        <v>146.94257999999999</v>
+        <v>146.78422</v>
       </c>
       <c r="AL20" s="5"/>
       <c r="AM20" s="5"/>
     </row>
     <row r="21" spans="2:39" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="22" t="s">
         <v>22</v>
       </c>
       <c r="C21" s="11">
         <v>0</v>
       </c>
       <c r="D21" s="11">
         <v>0</v>
       </c>
       <c r="E21" s="11">
         <v>0</v>
       </c>
       <c r="F21" s="11">
         <v>1.4000000000000001E-4</v>
       </c>
       <c r="G21" s="11">
         <v>5.8709999999999998E-2</v>
       </c>
       <c r="H21" s="11">
         <v>4.9100000000000003E-3</v>
@@ -2885,629 +2885,629 @@
       <c r="W21" s="11">
         <v>-0.624</v>
       </c>
       <c r="X21" s="11">
         <v>-0.27392</v>
       </c>
       <c r="Y21" s="11">
         <v>-1.7497400000000001</v>
       </c>
       <c r="Z21" s="11">
         <v>0.74560000000000004</v>
       </c>
       <c r="AA21" s="11">
         <v>2.4809000000000001</v>
       </c>
       <c r="AB21" s="11">
         <v>-1.4557800000000001</v>
       </c>
       <c r="AC21" s="11">
         <v>0.60232000000000008</v>
       </c>
       <c r="AD21" s="11">
         <v>1.0555699999999999</v>
       </c>
       <c r="AE21" s="11">
-        <v>108.36985</v>
+        <v>108.38596000000001</v>
       </c>
       <c r="AF21" s="11">
-        <v>-5.8837900000000003</v>
+        <v>-5.8516899999999996</v>
       </c>
       <c r="AG21" s="11">
-        <v>35.777279999999998</v>
+        <v>35.961359999999999</v>
       </c>
       <c r="AH21" s="11">
-        <v>-2.1309899999999997</v>
+        <v>-1.9425599999999998</v>
       </c>
       <c r="AI21" s="11">
         <v>-4.1015699999999997</v>
       </c>
       <c r="AJ21" s="11">
-        <v>1.59395</v>
+        <v>-8.2241299999999988</v>
       </c>
       <c r="AK21" s="12">
-        <v>139.18093999999999</v>
+        <v>129.78358</v>
       </c>
       <c r="AL21" s="5"/>
       <c r="AM21" s="5"/>
     </row>
     <row r="22" spans="2:39" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="22" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="C22" s="11">
         <v>0</v>
       </c>
       <c r="D22" s="11">
         <v>0</v>
       </c>
       <c r="E22" s="11">
         <v>0</v>
       </c>
       <c r="F22" s="11">
         <v>0</v>
       </c>
       <c r="G22" s="11">
-        <v>-1.06E-2</v>
+        <v>0</v>
       </c>
       <c r="H22" s="11">
-        <v>-2.7E-4</v>
+        <v>0</v>
       </c>
       <c r="I22" s="11">
         <v>0</v>
       </c>
       <c r="J22" s="11">
         <v>0</v>
       </c>
       <c r="K22" s="11">
-        <v>0</v>
+        <v>0.15156999999999998</v>
       </c>
       <c r="L22" s="11">
-        <v>0</v>
+        <v>0.91459999999999997</v>
       </c>
       <c r="M22" s="11">
-        <v>1.6000000000000001E-3</v>
+        <v>0.53349999999999997</v>
       </c>
       <c r="N22" s="11">
-        <v>0.31089999999999995</v>
+        <v>4.2040000000000001E-2</v>
       </c>
       <c r="O22" s="11">
-        <v>1.0862799999999999</v>
+        <v>-8.5129999999999997E-2</v>
       </c>
       <c r="P22" s="11">
-        <v>0.22766999999999998</v>
+        <v>0.18074000000000001</v>
       </c>
       <c r="Q22" s="11">
-        <v>1.67588</v>
+        <v>0.23786000000000002</v>
       </c>
       <c r="R22" s="11">
-        <v>5.3240000000000003E-2</v>
+        <v>2.0121600000000002</v>
       </c>
       <c r="S22" s="11">
-        <v>0.33416000000000001</v>
+        <v>-1.3037300000000001</v>
       </c>
       <c r="T22" s="11">
-        <v>5.1189999999999999E-2</v>
+        <v>-0.94438999999999995</v>
       </c>
       <c r="U22" s="11">
-        <v>0.26062000000000002</v>
+        <v>-1.22428</v>
       </c>
       <c r="V22" s="11">
-        <v>45.249600000000001</v>
+        <v>1.6798599999999999</v>
       </c>
       <c r="W22" s="11">
-        <v>-40.437269999999998</v>
+        <v>3.5363899999999999</v>
       </c>
       <c r="X22" s="11">
-        <v>1.9784999999999999</v>
+        <v>-0.43169000000000002</v>
       </c>
       <c r="Y22" s="11">
-        <v>1.32128</v>
+        <v>-0.29408999999999996</v>
       </c>
       <c r="Z22" s="11">
-        <v>-1.6638199999999999</v>
+        <v>-0.37083999999999995</v>
       </c>
       <c r="AA22" s="11">
-        <v>-2.1480600000000001</v>
+        <v>6.6782200000000005</v>
       </c>
       <c r="AB22" s="11">
-        <v>1.7366400000000002</v>
+        <v>20.838270000000001</v>
       </c>
       <c r="AC22" s="11">
-        <v>20.661450000000002</v>
+        <v>33.150800000000004</v>
       </c>
       <c r="AD22" s="11">
-        <v>1.5244800000000001</v>
+        <v>0.70791999999999999</v>
       </c>
       <c r="AE22" s="11">
-        <v>2.5471900000000001</v>
+        <v>2.9651999999999998</v>
       </c>
       <c r="AF22" s="11">
-        <v>-10.09305</v>
+        <v>16.274380000000001</v>
       </c>
       <c r="AG22" s="11">
-        <v>12.3811</v>
+        <v>33.186889999999998</v>
       </c>
       <c r="AH22" s="11">
-        <v>6.7915000000000001</v>
+        <v>5.4157000000000002</v>
       </c>
       <c r="AI22" s="11">
-        <v>61.904629999999997</v>
+        <v>-11.234200000000001</v>
       </c>
       <c r="AJ22" s="11">
-        <v>9.3998600000000003</v>
+        <v>-2.9655999999999998</v>
       </c>
       <c r="AK22" s="12">
-        <v>115.1447</v>
+        <v>109.65214999999999</v>
       </c>
       <c r="AL22" s="5"/>
       <c r="AM22" s="5"/>
     </row>
     <row r="23" spans="2:39" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="22" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="C23" s="11">
         <v>0</v>
       </c>
       <c r="D23" s="11">
         <v>0</v>
       </c>
       <c r="E23" s="11">
         <v>0</v>
       </c>
       <c r="F23" s="11">
         <v>0</v>
       </c>
       <c r="G23" s="11">
-        <v>0</v>
+        <v>-1.06E-2</v>
       </c>
       <c r="H23" s="11">
-        <v>0</v>
+        <v>-2.7E-4</v>
       </c>
       <c r="I23" s="11">
         <v>0</v>
       </c>
       <c r="J23" s="11">
         <v>0</v>
       </c>
       <c r="K23" s="11">
-        <v>0.15156999999999998</v>
+        <v>0</v>
       </c>
       <c r="L23" s="11">
-        <v>0.91459999999999997</v>
+        <v>0</v>
       </c>
       <c r="M23" s="11">
-        <v>0.53349999999999997</v>
+        <v>1.6000000000000001E-3</v>
       </c>
       <c r="N23" s="11">
-        <v>4.2040000000000001E-2</v>
+        <v>0.31089999999999995</v>
       </c>
       <c r="O23" s="11">
-        <v>-8.5129999999999997E-2</v>
+        <v>1.0862799999999999</v>
       </c>
       <c r="P23" s="11">
-        <v>0.18074000000000001</v>
+        <v>0.22766999999999998</v>
       </c>
       <c r="Q23" s="11">
-        <v>0.23786000000000002</v>
+        <v>1.67588</v>
       </c>
       <c r="R23" s="11">
-        <v>2.0121600000000002</v>
+        <v>5.3240000000000003E-2</v>
       </c>
       <c r="S23" s="11">
-        <v>-1.3037300000000001</v>
+        <v>0.33416000000000001</v>
       </c>
       <c r="T23" s="11">
-        <v>-0.94438999999999995</v>
+        <v>5.1189999999999999E-2</v>
       </c>
       <c r="U23" s="11">
-        <v>-1.22428</v>
+        <v>0.26062000000000002</v>
       </c>
       <c r="V23" s="11">
-        <v>1.6798599999999999</v>
+        <v>45.249600000000001</v>
       </c>
       <c r="W23" s="11">
-        <v>3.5363899999999999</v>
+        <v>-40.437269999999998</v>
       </c>
       <c r="X23" s="11">
-        <v>-0.43169000000000002</v>
+        <v>1.9784999999999999</v>
       </c>
       <c r="Y23" s="11">
-        <v>-0.29408999999999996</v>
+        <v>1.32128</v>
       </c>
       <c r="Z23" s="11">
-        <v>-0.37083999999999995</v>
+        <v>-1.6638199999999999</v>
       </c>
       <c r="AA23" s="11">
-        <v>6.6782200000000005</v>
+        <v>-2.1480600000000001</v>
       </c>
       <c r="AB23" s="11">
-        <v>20.838270000000001</v>
+        <v>1.7366400000000002</v>
       </c>
       <c r="AC23" s="11">
-        <v>33.150800000000004</v>
+        <v>20.661450000000002</v>
       </c>
       <c r="AD23" s="11">
-        <v>0.70791999999999999</v>
+        <v>1.5244800000000001</v>
       </c>
       <c r="AE23" s="11">
-        <v>2.9651999999999998</v>
+        <v>2.5471900000000001</v>
       </c>
       <c r="AF23" s="11">
-        <v>16.274339999999999</v>
+        <v>-10.09305</v>
       </c>
       <c r="AG23" s="11">
-        <v>33.186889999999998</v>
+        <v>12.3811</v>
       </c>
       <c r="AH23" s="11">
-        <v>5.4157000000000002</v>
+        <v>6.7915000000000001</v>
       </c>
       <c r="AI23" s="11">
-        <v>-11.189219999999999</v>
+        <v>61.614629999999998</v>
       </c>
       <c r="AJ23" s="11">
-        <v>0.61599999999999999</v>
+        <v>2.5094400000000001</v>
       </c>
       <c r="AK23" s="12">
-        <v>113.27869</v>
+        <v>107.96428</v>
       </c>
       <c r="AL23" s="5"/>
       <c r="AM23" s="5"/>
     </row>
     <row r="24" spans="2:39" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="22" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="C24" s="11">
         <v>0</v>
       </c>
       <c r="D24" s="11">
         <v>0</v>
       </c>
       <c r="E24" s="11">
         <v>0</v>
       </c>
       <c r="F24" s="11">
         <v>0</v>
       </c>
       <c r="G24" s="11">
-        <v>0</v>
+        <v>6.862E-2</v>
       </c>
       <c r="H24" s="11">
         <v>0</v>
       </c>
       <c r="I24" s="11">
         <v>0</v>
       </c>
       <c r="J24" s="11">
-        <v>3.8000000000000002E-4</v>
+        <v>0</v>
       </c>
       <c r="K24" s="11">
         <v>0</v>
       </c>
       <c r="L24" s="11">
         <v>0</v>
       </c>
       <c r="M24" s="11">
-        <v>-3.8000000000000002E-4</v>
+        <v>0</v>
       </c>
       <c r="N24" s="11">
         <v>0</v>
       </c>
       <c r="O24" s="11">
         <v>0</v>
       </c>
       <c r="P24" s="11">
-        <v>0</v>
+        <v>-0.92816999999999994</v>
       </c>
       <c r="Q24" s="11">
-        <v>0.34972000000000003</v>
+        <v>3.2240000000000005E-2</v>
       </c>
       <c r="R24" s="11">
-        <v>1.5369300000000001</v>
+        <v>1.367E-2</v>
       </c>
       <c r="S24" s="11">
-        <v>4.5380799999999999</v>
+        <v>-0.25108000000000003</v>
       </c>
       <c r="T24" s="11">
-        <v>-8.6282000000000014</v>
+        <v>0</v>
       </c>
       <c r="U24" s="11">
-        <v>-0.41002</v>
+        <v>0</v>
       </c>
       <c r="V24" s="11">
-        <v>0.13353999999999999</v>
+        <v>1.0398399999999999</v>
       </c>
       <c r="W24" s="11">
-        <v>-0.20786000000000002</v>
+        <v>-0.40361000000000002</v>
       </c>
       <c r="X24" s="11">
-        <v>0.58399999999999996</v>
+        <v>-0.52427999999999997</v>
       </c>
       <c r="Y24" s="11">
-        <v>2.5517300000000001</v>
+        <v>0</v>
       </c>
       <c r="Z24" s="11">
-        <v>-0.18663999999999997</v>
+        <v>9.955E-2</v>
       </c>
       <c r="AA24" s="11">
-        <v>-6.2E-2</v>
+        <v>4.5999999999999999E-3</v>
       </c>
       <c r="AB24" s="11">
-        <v>0.20599999999999999</v>
+        <v>5.8176600000000001</v>
       </c>
       <c r="AC24" s="11">
-        <v>3.5181499999999999</v>
+        <v>-1.5829500000000001</v>
       </c>
       <c r="AD24" s="11">
-        <v>34.893689999999999</v>
+        <v>-0.36577999999999999</v>
       </c>
       <c r="AE24" s="11">
-        <v>2.4159999999999999</v>
+        <v>-6.2152299999999991</v>
       </c>
       <c r="AF24" s="11">
-        <v>3.3380000000000001</v>
+        <v>-31.21791</v>
       </c>
       <c r="AG24" s="11">
-        <v>3.7120000000000002</v>
+        <v>40.709160000000004</v>
       </c>
       <c r="AH24" s="11">
-        <v>1.7544500000000001</v>
+        <v>-33.740749999999998</v>
       </c>
       <c r="AI24" s="11">
-        <v>7.6804399999999999</v>
+        <v>1.3280999999999998</v>
       </c>
       <c r="AJ24" s="11">
-        <v>0.94699999999999995</v>
+        <v>113.84219</v>
       </c>
       <c r="AK24" s="12">
-        <v>58.665010000000002</v>
+        <v>87.725870000000015</v>
       </c>
       <c r="AL24" s="5"/>
       <c r="AM24" s="5"/>
     </row>
     <row r="25" spans="2:39" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="22" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="C25" s="11">
         <v>0</v>
       </c>
       <c r="D25" s="11">
         <v>0</v>
       </c>
       <c r="E25" s="11">
         <v>0</v>
       </c>
       <c r="F25" s="11">
         <v>0</v>
       </c>
       <c r="G25" s="11">
-        <v>3.2049000000000003</v>
+        <v>0</v>
       </c>
       <c r="H25" s="11">
-        <v>1.99674</v>
+        <v>0</v>
       </c>
       <c r="I25" s="11">
         <v>0</v>
       </c>
       <c r="J25" s="11">
-        <v>0</v>
+        <v>3.8000000000000002E-4</v>
       </c>
       <c r="K25" s="11">
-        <v>0.11409999999999999</v>
+        <v>0</v>
       </c>
       <c r="L25" s="11">
-        <v>3.8579599999999998</v>
+        <v>0</v>
       </c>
       <c r="M25" s="11">
-        <v>0.33539999999999998</v>
+        <v>-3.8000000000000002E-4</v>
       </c>
       <c r="N25" s="11">
-        <v>-0.49945999999999996</v>
+        <v>0</v>
       </c>
       <c r="O25" s="11">
-        <v>0.51625999999999994</v>
+        <v>0</v>
       </c>
       <c r="P25" s="11">
-        <v>0.46949999999999997</v>
+        <v>0</v>
       </c>
       <c r="Q25" s="11">
-        <v>2.0320399999999998</v>
+        <v>0.34972000000000003</v>
       </c>
       <c r="R25" s="11">
-        <v>3.7901400000000001</v>
+        <v>1.5369300000000001</v>
       </c>
       <c r="S25" s="11">
-        <v>4.9176899999999995</v>
+        <v>4.5380799999999999</v>
       </c>
       <c r="T25" s="11">
-        <v>0.92952000000000001</v>
+        <v>-8.6282000000000014</v>
       </c>
       <c r="U25" s="11">
-        <v>-1.2731700000000001</v>
+        <v>-0.41002</v>
       </c>
       <c r="V25" s="11">
-        <v>6.4314399999999994</v>
+        <v>0.13353999999999999</v>
       </c>
       <c r="W25" s="11">
-        <v>-7.2836300000000005</v>
+        <v>-0.20786000000000002</v>
       </c>
       <c r="X25" s="11">
-        <v>-1.4224400000000001</v>
+        <v>0.58399999999999996</v>
       </c>
       <c r="Y25" s="11">
-        <v>-0.62315999999999994</v>
+        <v>2.5517300000000001</v>
       </c>
       <c r="Z25" s="11">
-        <v>-0.57319000000000009</v>
+        <v>-0.18663999999999997</v>
       </c>
       <c r="AA25" s="11">
-        <v>1.601E-2</v>
+        <v>-6.2E-2</v>
       </c>
       <c r="AB25" s="11">
-        <v>5.04739</v>
+        <v>0.20599999999999999</v>
       </c>
       <c r="AC25" s="11">
-        <v>-7.9329999999999998E-2</v>
+        <v>3.5181499999999999</v>
       </c>
       <c r="AD25" s="11">
-        <v>51.949959999999997</v>
+        <v>34.893689999999999</v>
       </c>
       <c r="AE25" s="11">
-        <v>-0.25953999999999999</v>
+        <v>2.4159999999999999</v>
       </c>
       <c r="AF25" s="11">
-        <v>12.291889999999999</v>
+        <v>3.3380000000000001</v>
       </c>
       <c r="AG25" s="11">
-        <v>-39.966290000000001</v>
+        <v>3.7120000000000002</v>
       </c>
       <c r="AH25" s="11">
-        <v>4.2708900000000005</v>
+        <v>1.7544500000000001</v>
       </c>
       <c r="AI25" s="11">
-        <v>9.1672900000000013</v>
+        <v>6.8194399999999993</v>
       </c>
       <c r="AJ25" s="11">
-        <v>-3.1602600000000001</v>
+        <v>3.456</v>
       </c>
       <c r="AK25" s="12">
-        <v>56.198650000000001</v>
+        <v>60.313010000000006</v>
       </c>
       <c r="AL25" s="5"/>
       <c r="AM25" s="5"/>
     </row>
     <row r="26" spans="2:39" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="22" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="C26" s="11">
-        <v>1.5990000000000001E-2</v>
+        <v>0</v>
       </c>
       <c r="D26" s="11">
         <v>0</v>
       </c>
       <c r="E26" s="11">
-        <v>0.25650000000000001</v>
+        <v>0</v>
       </c>
       <c r="F26" s="11">
-        <v>0.15491999999999997</v>
+        <v>0</v>
       </c>
       <c r="G26" s="11">
-        <v>3.1946300000000001</v>
+        <v>3.2049000000000003</v>
       </c>
       <c r="H26" s="11">
-        <v>1.1086800000000001</v>
+        <v>1.99674</v>
       </c>
       <c r="I26" s="11">
-        <v>8.2339999999999997E-2</v>
+        <v>0</v>
       </c>
       <c r="J26" s="11">
-        <v>1.3644700000000001</v>
+        <v>0</v>
       </c>
       <c r="K26" s="11">
-        <v>1.4172899999999999</v>
+        <v>0.11409999999999999</v>
       </c>
       <c r="L26" s="11">
-        <v>-1.0012999999999999</v>
+        <v>3.8579599999999998</v>
       </c>
       <c r="M26" s="11">
-        <v>-0.36454999999999999</v>
+        <v>0.33539999999999998</v>
       </c>
       <c r="N26" s="11">
-        <v>13.884589999999999</v>
+        <v>-0.49945999999999996</v>
       </c>
       <c r="O26" s="11">
-        <v>1.1985599999999998</v>
+        <v>0.51625999999999994</v>
       </c>
       <c r="P26" s="11">
-        <v>11.432790000000001</v>
+        <v>0.46949999999999997</v>
       </c>
       <c r="Q26" s="11">
-        <v>323.27118000000002</v>
+        <v>2.0320399999999998</v>
       </c>
       <c r="R26" s="11">
-        <v>-242.85310000000001</v>
+        <v>3.7901400000000001</v>
       </c>
       <c r="S26" s="11">
-        <v>-44.010739999999998</v>
+        <v>4.9176899999999995</v>
       </c>
       <c r="T26" s="11">
-        <v>125.24214000000001</v>
+        <v>0.92952000000000001</v>
       </c>
       <c r="U26" s="11">
-        <v>17.3659</v>
+        <v>-1.2731700000000001</v>
       </c>
       <c r="V26" s="11">
-        <v>-3.23698</v>
+        <v>6.4314399999999994</v>
       </c>
       <c r="W26" s="11">
-        <v>6.5901399999999999</v>
+        <v>-7.2836300000000005</v>
       </c>
       <c r="X26" s="11">
-        <v>7.1608400000000003</v>
+        <v>-1.4224400000000001</v>
       </c>
       <c r="Y26" s="11">
-        <v>-179.13459</v>
+        <v>-0.62315999999999994</v>
       </c>
       <c r="Z26" s="11">
-        <v>1.31629</v>
+        <v>-0.57319000000000009</v>
       </c>
       <c r="AA26" s="11">
-        <v>-2.401E-2</v>
+        <v>1.601E-2</v>
       </c>
       <c r="AB26" s="11">
-        <v>4.8303799999999999</v>
+        <v>5.04739</v>
       </c>
       <c r="AC26" s="11">
-        <v>2.3765500000000004</v>
+        <v>-7.9329999999999998E-2</v>
       </c>
       <c r="AD26" s="11">
-        <v>-1.5233399999999999</v>
+        <v>51.949959999999997</v>
       </c>
       <c r="AE26" s="11">
-        <v>-6.2639300000000002</v>
+        <v>-0.25953999999999999</v>
       </c>
       <c r="AF26" s="11">
-        <v>0.84538999999999997</v>
+        <v>12.291889999999999</v>
       </c>
       <c r="AG26" s="11">
-        <v>0.98245000000000005</v>
+        <v>-39.966290000000001</v>
       </c>
       <c r="AH26" s="11">
-        <v>-3.81189</v>
+        <v>4.2708900000000005</v>
       </c>
       <c r="AI26" s="11">
-        <v>6.11313</v>
+        <v>9.1672900000000013</v>
       </c>
       <c r="AJ26" s="11">
-        <v>4.1982900000000001</v>
+        <v>-2.10371</v>
       </c>
       <c r="AK26" s="12">
-        <v>52.179009999999991</v>
+        <v>57.255199999999995</v>
       </c>
       <c r="AL26" s="5"/>
       <c r="AM26" s="5"/>
     </row>
     <row r="27" spans="2:39" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="22" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="11">
         <v>0</v>
       </c>
       <c r="D27" s="11">
         <v>0</v>
       </c>
       <c r="E27" s="11">
         <v>0</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
       <c r="G27" s="11">
         <v>9.2450000000000004E-2</v>
       </c>
       <c r="H27" s="11">
         <v>1.0133300000000001</v>
@@ -3572,390 +3572,390 @@
       <c r="AB27" s="11">
         <v>4.6597799999999996</v>
       </c>
       <c r="AC27" s="11">
         <v>-12.8536</v>
       </c>
       <c r="AD27" s="11">
         <v>2.6709200000000002</v>
       </c>
       <c r="AE27" s="11">
         <v>-3.2777500000000002</v>
       </c>
       <c r="AF27" s="11">
         <v>-4.7136100000000001</v>
       </c>
       <c r="AG27" s="11">
         <v>19.666880000000003</v>
       </c>
       <c r="AH27" s="11">
         <v>2.9398200000000001</v>
       </c>
       <c r="AI27" s="11">
         <v>-2.5890300000000002</v>
       </c>
       <c r="AJ27" s="11">
-        <v>-0.56185000000000007</v>
+        <v>1.3107500000000001</v>
       </c>
       <c r="AK27" s="12">
-        <v>49.249809999999997</v>
+        <v>51.122410000000002</v>
       </c>
       <c r="AL27" s="5"/>
       <c r="AM27" s="5"/>
     </row>
     <row r="28" spans="2:39" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="22" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="C28" s="11">
-        <v>0</v>
+        <v>1.5990000000000001E-2</v>
       </c>
       <c r="D28" s="11">
         <v>0</v>
       </c>
       <c r="E28" s="11">
-        <v>0</v>
+        <v>0.25650000000000001</v>
       </c>
       <c r="F28" s="11">
-        <v>0</v>
+        <v>0.15491999999999997</v>
       </c>
       <c r="G28" s="11">
-        <v>0.18581999999999999</v>
+        <v>3.1946300000000001</v>
       </c>
       <c r="H28" s="11">
-        <v>2.2599999999999999E-3</v>
+        <v>1.1086800000000001</v>
       </c>
       <c r="I28" s="11">
-        <v>3.2200000000000002E-3</v>
+        <v>8.2339999999999997E-2</v>
       </c>
       <c r="J28" s="11">
-        <v>4.657E-2</v>
+        <v>1.3644700000000001</v>
       </c>
       <c r="K28" s="11">
-        <v>2.0000000000000001E-4</v>
+        <v>1.4172899999999999</v>
       </c>
       <c r="L28" s="11">
-        <v>9.364510000000001</v>
+        <v>-1.0012999999999999</v>
       </c>
       <c r="M28" s="11">
-        <v>2.11233</v>
+        <v>-0.36454999999999999</v>
       </c>
       <c r="N28" s="11">
-        <v>4.40367</v>
+        <v>13.884589999999999</v>
       </c>
       <c r="O28" s="11">
-        <v>0.63446000000000002</v>
+        <v>1.1985599999999998</v>
       </c>
       <c r="P28" s="11">
-        <v>-0.13427</v>
+        <v>11.432790000000001</v>
       </c>
       <c r="Q28" s="11">
-        <v>0.59604999999999997</v>
+        <v>323.27118000000002</v>
       </c>
       <c r="R28" s="11">
-        <v>-0.32512000000000002</v>
+        <v>-242.85310000000001</v>
       </c>
       <c r="S28" s="11">
-        <v>0.48557</v>
+        <v>-44.010739999999998</v>
       </c>
       <c r="T28" s="11">
-        <v>0.27460000000000001</v>
+        <v>125.24214000000001</v>
       </c>
       <c r="U28" s="11">
-        <v>2.8829999999999998E-2</v>
+        <v>17.3659</v>
       </c>
       <c r="V28" s="11">
-        <v>-1.28773</v>
+        <v>-3.23698</v>
       </c>
       <c r="W28" s="11">
-        <v>-1.24996</v>
+        <v>6.5901399999999999</v>
       </c>
       <c r="X28" s="11">
-        <v>-3.9631699999999999</v>
+        <v>7.1608400000000003</v>
       </c>
       <c r="Y28" s="11">
-        <v>-0.91504999999999992</v>
+        <v>-179.13459</v>
       </c>
       <c r="Z28" s="11">
-        <v>2.60188</v>
+        <v>1.31629</v>
       </c>
       <c r="AA28" s="11">
-        <v>1.8482100000000001</v>
+        <v>-2.401E-2</v>
       </c>
       <c r="AB28" s="11">
-        <v>4.5986000000000002</v>
+        <v>4.8303799999999999</v>
       </c>
       <c r="AC28" s="11">
-        <v>1.45309</v>
+        <v>2.3765500000000004</v>
       </c>
       <c r="AD28" s="11">
-        <v>1.1382300000000001</v>
+        <v>-1.5233399999999999</v>
       </c>
       <c r="AE28" s="11">
-        <v>4.5968299999999997</v>
+        <v>-6.2639300000000002</v>
       </c>
       <c r="AF28" s="11">
-        <v>1.6959999999999999E-2</v>
+        <v>0.84538999999999997</v>
       </c>
       <c r="AG28" s="11">
-        <v>1.3188199999999999</v>
+        <v>0.98245000000000005</v>
       </c>
       <c r="AH28" s="11">
-        <v>6.3005000000000004</v>
+        <v>-3.81189</v>
       </c>
       <c r="AI28" s="11">
-        <v>5.7956199999999995</v>
+        <v>6.1181299999999998</v>
       </c>
       <c r="AJ28" s="11">
-        <v>7.5137299999999998</v>
+        <v>1.42343</v>
       </c>
       <c r="AK28" s="12">
-        <v>47.445260000000005</v>
+        <v>49.40914999999999</v>
       </c>
       <c r="AL28" s="5"/>
       <c r="AM28" s="5"/>
     </row>
     <row r="29" spans="2:39" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="22" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="C29" s="11">
-        <v>2.48E-3</v>
+        <v>0</v>
       </c>
       <c r="D29" s="11">
         <v>0</v>
       </c>
       <c r="E29" s="11">
         <v>0</v>
       </c>
       <c r="F29" s="11">
         <v>0</v>
       </c>
       <c r="G29" s="11">
-        <v>2.8459999999999999E-2</v>
+        <v>0.18581999999999999</v>
       </c>
       <c r="H29" s="11">
-        <v>1.94699</v>
+        <v>2.2599999999999999E-3</v>
       </c>
       <c r="I29" s="11">
-        <v>1.95285</v>
+        <v>3.2200000000000002E-3</v>
       </c>
       <c r="J29" s="11">
-        <v>-0.99908000000000008</v>
+        <v>4.657E-2</v>
       </c>
       <c r="K29" s="11">
-        <v>0.1008</v>
+        <v>2.0000000000000001E-4</v>
       </c>
       <c r="L29" s="11">
-        <v>2.3050000000000001E-2</v>
+        <v>9.364510000000001</v>
       </c>
       <c r="M29" s="11">
-        <v>-0.71387999999999996</v>
+        <v>2.11233</v>
       </c>
       <c r="N29" s="11">
-        <v>-0.24471000000000001</v>
+        <v>4.40367</v>
       </c>
       <c r="O29" s="11">
-        <v>-1.4826400000000002</v>
+        <v>0.63446000000000002</v>
       </c>
       <c r="P29" s="11">
-        <v>0.2462</v>
+        <v>-0.13427</v>
       </c>
       <c r="Q29" s="11">
-        <v>-4.0400000000000002E-3</v>
+        <v>0.59604999999999997</v>
       </c>
       <c r="R29" s="11">
-        <v>7.0328100000000004</v>
+        <v>-0.32512000000000002</v>
       </c>
       <c r="S29" s="11">
-        <v>1.22522</v>
+        <v>0.48557</v>
       </c>
       <c r="T29" s="11">
-        <v>0.42835000000000001</v>
+        <v>0.27460000000000001</v>
       </c>
       <c r="U29" s="11">
-        <v>9.5390000000000003E-2</v>
+        <v>2.8829999999999998E-2</v>
       </c>
       <c r="V29" s="11">
-        <v>0.65917999999999999</v>
+        <v>-1.28773</v>
       </c>
       <c r="W29" s="11">
-        <v>14.027469999999999</v>
+        <v>-1.24996</v>
       </c>
       <c r="X29" s="11">
-        <v>0.88971</v>
+        <v>-3.9631699999999999</v>
       </c>
       <c r="Y29" s="11">
-        <v>9.4439999999999996E-2</v>
+        <v>-0.91504999999999992</v>
       </c>
       <c r="Z29" s="11">
-        <v>-0.42693999999999999</v>
+        <v>2.60188</v>
       </c>
       <c r="AA29" s="11">
-        <v>0.80125000000000002</v>
+        <v>1.8482100000000001</v>
       </c>
       <c r="AB29" s="11">
-        <v>-0.61011000000000004</v>
+        <v>4.5986000000000002</v>
       </c>
       <c r="AC29" s="11">
-        <v>-0.32429000000000002</v>
+        <v>1.45309</v>
       </c>
       <c r="AD29" s="11">
-        <v>0.93885000000000007</v>
+        <v>1.1382300000000001</v>
       </c>
       <c r="AE29" s="11">
-        <v>0.70962000000000003</v>
+        <v>4.5968299999999997</v>
       </c>
       <c r="AF29" s="11">
-        <v>2.2909099999999998</v>
+        <v>1.6959999999999999E-2</v>
       </c>
       <c r="AG29" s="11">
-        <v>4.3955500000000001</v>
+        <v>1.3188199999999999</v>
       </c>
       <c r="AH29" s="11">
-        <v>4.9779499999999999</v>
+        <v>6.4597499999999997</v>
       </c>
       <c r="AI29" s="11">
-        <v>6.2257799999999994</v>
+        <v>5.7956199999999995</v>
       </c>
       <c r="AJ29" s="11">
-        <v>1.2012499999999999</v>
+        <v>5.6783400000000004</v>
       </c>
       <c r="AK29" s="12">
-        <v>45.488870000000006</v>
+        <v>45.769120000000001</v>
       </c>
       <c r="AL29" s="5"/>
       <c r="AM29" s="5"/>
     </row>
     <row r="30" spans="2:39" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="22" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="C30" s="11">
-        <v>0</v>
+        <v>2.48E-3</v>
       </c>
       <c r="D30" s="11">
         <v>0</v>
       </c>
       <c r="E30" s="11">
         <v>0</v>
       </c>
       <c r="F30" s="11">
-        <v>3.12975</v>
+        <v>0</v>
       </c>
       <c r="G30" s="11">
-        <v>0.87487000000000004</v>
+        <v>2.8459999999999999E-2</v>
       </c>
       <c r="H30" s="11">
-        <v>0</v>
+        <v>1.94699</v>
       </c>
       <c r="I30" s="11">
-        <v>0</v>
+        <v>1.95285</v>
       </c>
       <c r="J30" s="11">
-        <v>0</v>
+        <v>-0.99908000000000008</v>
       </c>
       <c r="K30" s="11">
-        <v>5.3612099999999998</v>
+        <v>0.1008</v>
       </c>
       <c r="L30" s="11">
-        <v>0</v>
+        <v>2.3050000000000001E-2</v>
       </c>
       <c r="M30" s="11">
-        <v>0.49673</v>
+        <v>-0.71387999999999996</v>
       </c>
       <c r="N30" s="11">
-        <v>0.18444999999999998</v>
+        <v>-0.24471000000000001</v>
       </c>
       <c r="O30" s="11">
-        <v>12.122819999999999</v>
+        <v>-1.4826400000000002</v>
       </c>
       <c r="P30" s="11">
-        <v>7.7566499999999996</v>
+        <v>0.2462</v>
       </c>
       <c r="Q30" s="11">
-        <v>1.37351</v>
+        <v>-4.0400000000000002E-3</v>
       </c>
       <c r="R30" s="11">
-        <v>-0.94142999999999999</v>
+        <v>7.0328100000000004</v>
       </c>
       <c r="S30" s="11">
-        <v>0.36660999999999999</v>
+        <v>1.22522</v>
       </c>
       <c r="T30" s="11">
-        <v>-0.66036000000000006</v>
+        <v>0.42835000000000001</v>
       </c>
       <c r="U30" s="11">
-        <v>0.46376999999999996</v>
+        <v>9.5390000000000003E-2</v>
       </c>
       <c r="V30" s="11">
-        <v>-0.26371</v>
+        <v>0.65917999999999999</v>
       </c>
       <c r="W30" s="11">
-        <v>-1.34809</v>
+        <v>14.027469999999999</v>
       </c>
       <c r="X30" s="11">
-        <v>-0.54400000000000004</v>
+        <v>0.88971</v>
       </c>
       <c r="Y30" s="11">
-        <v>0.2525</v>
+        <v>9.4439999999999996E-2</v>
       </c>
       <c r="Z30" s="11">
-        <v>-3.7281500000000003</v>
+        <v>-0.42693999999999999</v>
       </c>
       <c r="AA30" s="11">
-        <v>-0.317</v>
+        <v>0.80125000000000002</v>
       </c>
       <c r="AB30" s="11">
-        <v>-0.39873999999999998</v>
+        <v>-0.61011000000000004</v>
       </c>
       <c r="AC30" s="11">
-        <v>-0.248</v>
+        <v>-0.32429000000000002</v>
       </c>
       <c r="AD30" s="11">
-        <v>0.01</v>
+        <v>0.93885000000000007</v>
       </c>
       <c r="AE30" s="11">
-        <v>-0.13800000000000001</v>
+        <v>0.70962000000000003</v>
       </c>
       <c r="AF30" s="11">
-        <v>-7.0999999999999994E-2</v>
+        <v>2.2909099999999998</v>
       </c>
       <c r="AG30" s="11">
-        <v>-0.01</v>
+        <v>4.3955500000000001</v>
       </c>
       <c r="AH30" s="11">
-        <v>1.2999999999999999E-2</v>
+        <v>4.9779499999999999</v>
       </c>
       <c r="AI30" s="11">
-        <v>5.8306400000000007</v>
+        <v>6.2257799999999994</v>
       </c>
       <c r="AJ30" s="11">
-        <v>-1.504E-2</v>
+        <v>0.64675000000000005</v>
       </c>
       <c r="AK30" s="12">
-        <v>29.552990000000001</v>
+        <v>44.934370000000001</v>
       </c>
       <c r="AL30" s="5"/>
       <c r="AM30" s="5"/>
     </row>
     <row r="31" spans="2:39" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="22" t="s">
         <v>30</v>
       </c>
       <c r="C31" s="11">
         <v>0</v>
       </c>
       <c r="D31" s="11">
         <v>0</v>
       </c>
       <c r="E31" s="11">
         <v>0</v>
       </c>
       <c r="F31" s="11">
         <v>0</v>
       </c>
       <c r="G31" s="11">
         <v>0</v>
       </c>
       <c r="H31" s="11">
         <v>0</v>
@@ -4020,278 +4020,278 @@
       <c r="AB31" s="11">
         <v>3.6949999999999998</v>
       </c>
       <c r="AC31" s="11">
         <v>4.72</v>
       </c>
       <c r="AD31" s="11">
         <v>3.8</v>
       </c>
       <c r="AE31" s="11">
         <v>3.1789999999999998</v>
       </c>
       <c r="AF31" s="11">
         <v>5.8019999999999996</v>
       </c>
       <c r="AG31" s="11">
         <v>-0.91700000000000004</v>
       </c>
       <c r="AH31" s="11">
         <v>-2.1539999999999999</v>
       </c>
       <c r="AI31" s="11">
         <v>-2.2589999999999999</v>
       </c>
       <c r="AJ31" s="11">
-        <v>0</v>
+        <v>2.2739400000000001</v>
       </c>
       <c r="AK31" s="12">
-        <v>28.544040000000003</v>
+        <v>30.817979999999999</v>
       </c>
       <c r="AL31" s="5"/>
       <c r="AM31" s="5"/>
     </row>
     <row r="32" spans="2:39" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="22" t="s">
-        <v>59</v>
+        <v>36</v>
       </c>
       <c r="C32" s="11">
         <v>0</v>
       </c>
       <c r="D32" s="11">
         <v>0</v>
       </c>
       <c r="E32" s="11">
         <v>0</v>
       </c>
       <c r="F32" s="11">
-        <v>0</v>
+        <v>3.12975</v>
       </c>
       <c r="G32" s="11">
-        <v>0</v>
+        <v>0.87487000000000004</v>
       </c>
       <c r="H32" s="11">
         <v>0</v>
       </c>
       <c r="I32" s="11">
         <v>0</v>
       </c>
       <c r="J32" s="11">
         <v>0</v>
       </c>
       <c r="K32" s="11">
-        <v>0</v>
+        <v>5.3612099999999998</v>
       </c>
       <c r="L32" s="11">
         <v>0</v>
       </c>
       <c r="M32" s="11">
-        <v>0</v>
+        <v>0.49673</v>
       </c>
       <c r="N32" s="11">
-        <v>0</v>
+        <v>0.18444999999999998</v>
       </c>
       <c r="O32" s="11">
-        <v>0</v>
+        <v>12.122819999999999</v>
       </c>
       <c r="P32" s="11">
-        <v>0</v>
+        <v>7.7566499999999996</v>
       </c>
       <c r="Q32" s="11">
-        <v>1.273E-2</v>
+        <v>1.37351</v>
       </c>
       <c r="R32" s="11">
-        <v>0.45262000000000002</v>
+        <v>-0.94142999999999999</v>
       </c>
       <c r="S32" s="11">
-        <v>-0.70489000000000002</v>
+        <v>0.36660999999999999</v>
       </c>
       <c r="T32" s="11">
-        <v>-0.26550999999999997</v>
+        <v>-0.66036000000000006</v>
       </c>
       <c r="U32" s="11">
-        <v>0</v>
+        <v>0.46376999999999996</v>
       </c>
       <c r="V32" s="11">
-        <v>0</v>
+        <v>-0.26371</v>
       </c>
       <c r="W32" s="11">
-        <v>3.7137199999999999</v>
+        <v>-1.34809</v>
       </c>
       <c r="X32" s="11">
-        <v>1.503E-2</v>
+        <v>-0.54400000000000004</v>
       </c>
       <c r="Y32" s="11">
-        <v>-3.0235300000000001</v>
+        <v>0.2525</v>
       </c>
       <c r="Z32" s="11">
-        <v>-0.70522000000000007</v>
+        <v>-3.7281500000000003</v>
       </c>
       <c r="AA32" s="11">
-        <v>0</v>
+        <v>-0.317</v>
       </c>
       <c r="AB32" s="11">
-        <v>-0.71970000000000001</v>
+        <v>-0.39873999999999998</v>
       </c>
       <c r="AC32" s="11">
-        <v>0</v>
+        <v>-0.248</v>
       </c>
       <c r="AD32" s="11">
-        <v>2.7865900000000003</v>
+        <v>-1.934E-2</v>
       </c>
       <c r="AE32" s="11">
-        <v>0.17815</v>
+        <v>-0.13800000000000001</v>
       </c>
       <c r="AF32" s="11">
-        <v>-1.27078</v>
+        <v>-7.0999999999999994E-2</v>
       </c>
       <c r="AG32" s="11">
-        <v>19.739789999999999</v>
+        <v>-0.01</v>
       </c>
       <c r="AH32" s="11">
-        <v>0.60087999999999997</v>
+        <v>1.2999999999999999E-2</v>
       </c>
       <c r="AI32" s="11">
-        <v>0.45306999999999997</v>
+        <v>5.8306400000000007</v>
       </c>
       <c r="AJ32" s="11">
-        <v>6.9839599999999997</v>
+        <v>5.2670000000000002E-2</v>
       </c>
       <c r="AK32" s="12">
-        <v>28.24691</v>
+        <v>29.591360000000002</v>
       </c>
       <c r="AL32" s="5"/>
       <c r="AM32" s="5"/>
     </row>
     <row r="33" spans="2:39" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="22" t="s">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="C33" s="11">
-        <v>0.16159999999999999</v>
+        <v>0</v>
       </c>
       <c r="D33" s="11">
-        <v>0.72663999999999995</v>
+        <v>0</v>
       </c>
       <c r="E33" s="11">
-        <v>2.63544</v>
+        <v>0</v>
       </c>
       <c r="F33" s="11">
-        <v>0.35145999999999999</v>
+        <v>0</v>
       </c>
       <c r="G33" s="11">
-        <v>13.08431</v>
+        <v>0</v>
       </c>
       <c r="H33" s="11">
-        <v>-8.3304200000000002</v>
+        <v>0</v>
       </c>
       <c r="I33" s="11">
-        <v>1.01614</v>
+        <v>0</v>
       </c>
       <c r="J33" s="11">
-        <v>-7.1094799999999996</v>
+        <v>0</v>
       </c>
       <c r="K33" s="11">
-        <v>39.256989999999995</v>
+        <v>0</v>
       </c>
       <c r="L33" s="11">
-        <v>13.659660000000001</v>
+        <v>0</v>
       </c>
       <c r="M33" s="11">
-        <v>-18.387930000000001</v>
+        <v>0</v>
       </c>
       <c r="N33" s="11">
-        <v>2.1743800000000002</v>
+        <v>0</v>
       </c>
       <c r="O33" s="11">
-        <v>-19.858880000000003</v>
+        <v>0</v>
       </c>
       <c r="P33" s="11">
-        <v>7.4972500000000002</v>
+        <v>0</v>
       </c>
       <c r="Q33" s="11">
-        <v>51.256239999999998</v>
+        <v>1.273E-2</v>
       </c>
       <c r="R33" s="11">
-        <v>27.624110000000002</v>
+        <v>0.45262000000000002</v>
       </c>
       <c r="S33" s="11">
-        <v>-1.9264100000000002</v>
+        <v>-0.70489000000000002</v>
       </c>
       <c r="T33" s="11">
-        <v>23.792729999999999</v>
+        <v>-0.26550999999999997</v>
       </c>
       <c r="U33" s="11">
-        <v>5.7069899999999993</v>
+        <v>0</v>
       </c>
       <c r="V33" s="11">
-        <v>-31.297400000000003</v>
+        <v>0</v>
       </c>
       <c r="W33" s="11">
-        <v>0.97798000000000007</v>
+        <v>3.7137199999999999</v>
       </c>
       <c r="X33" s="11">
-        <v>48.19041</v>
+        <v>1.503E-2</v>
       </c>
       <c r="Y33" s="11">
-        <v>-67.856350000000006</v>
+        <v>-3.0235300000000001</v>
       </c>
       <c r="Z33" s="11">
-        <v>-16.290759999999999</v>
+        <v>-0.70522000000000007</v>
       </c>
       <c r="AA33" s="11">
-        <v>17.397389999999998</v>
+        <v>0</v>
       </c>
       <c r="AB33" s="11">
-        <v>-40.654000000000003</v>
+        <v>-0.71970000000000001</v>
       </c>
       <c r="AC33" s="11">
-        <v>-25.46454</v>
+        <v>0</v>
       </c>
       <c r="AD33" s="11">
-        <v>28.291900000000002</v>
+        <v>2.7865900000000003</v>
       </c>
       <c r="AE33" s="11">
-        <v>9.1624999999999996</v>
+        <v>0.17815</v>
       </c>
       <c r="AF33" s="11">
-        <v>-12.513309999999999</v>
+        <v>-1.27078</v>
       </c>
       <c r="AG33" s="11">
-        <v>-14.38425</v>
+        <v>19.739789999999999</v>
       </c>
       <c r="AH33" s="11">
-        <v>7.7968299999999999</v>
+        <v>0.60087999999999997</v>
       </c>
       <c r="AI33" s="11">
-        <v>-8.0796299999999999</v>
+        <v>0.57407000000000008</v>
       </c>
       <c r="AJ33" s="11">
-        <v>-0.98035000000000005</v>
+        <v>6.9010100000000003</v>
       </c>
       <c r="AK33" s="12">
-        <v>27.62723999999999</v>
+        <v>28.284959999999998</v>
       </c>
       <c r="AL33" s="5"/>
       <c r="AM33" s="5"/>
     </row>
     <row r="34" spans="2:39" s="3" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="22" t="s">
         <v>33</v>
       </c>
       <c r="C34" s="11">
         <v>4.2318500000000006</v>
       </c>
       <c r="D34" s="11">
         <v>2.1772399999999998</v>
       </c>
       <c r="E34" s="11">
         <v>0.26944999999999997</v>
       </c>
       <c r="F34" s="11">
         <v>1.6455499999999998</v>
       </c>
       <c r="G34" s="11">
         <v>-0.27382000000000001</v>
       </c>
       <c r="H34" s="11">
         <v>1.1495799999999998</v>
@@ -4478,940 +4478,940 @@
         <v>0</v>
       </c>
       <c r="AF35" s="11">
         <v>0</v>
       </c>
       <c r="AG35" s="11">
         <v>0</v>
       </c>
       <c r="AH35" s="11">
         <v>0</v>
       </c>
       <c r="AI35" s="11">
         <v>0</v>
       </c>
       <c r="AJ35" s="11">
         <v>0</v>
       </c>
       <c r="AK35" s="12">
         <v>27.000360000000001</v>
       </c>
       <c r="AL35" s="5"/>
       <c r="AM35" s="5"/>
     </row>
     <row r="36" spans="2:39" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="22" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="C36" s="11">
-        <v>0</v>
+        <v>0.16159999999999999</v>
       </c>
       <c r="D36" s="11">
-        <v>0</v>
+        <v>0.72663999999999995</v>
       </c>
       <c r="E36" s="11">
-        <v>0</v>
+        <v>2.63544</v>
       </c>
       <c r="F36" s="11">
-        <v>0</v>
+        <v>0.35145999999999999</v>
       </c>
       <c r="G36" s="11">
-        <v>0</v>
+        <v>13.08431</v>
       </c>
       <c r="H36" s="11">
-        <v>0</v>
+        <v>-8.3304200000000002</v>
       </c>
       <c r="I36" s="11">
-        <v>0</v>
+        <v>1.01614</v>
       </c>
       <c r="J36" s="11">
-        <v>0</v>
+        <v>-7.1094799999999996</v>
       </c>
       <c r="K36" s="11">
-        <v>0</v>
+        <v>39.256989999999995</v>
       </c>
       <c r="L36" s="11">
-        <v>0</v>
+        <v>13.659660000000001</v>
       </c>
       <c r="M36" s="11">
-        <v>0</v>
+        <v>-18.387930000000001</v>
       </c>
       <c r="N36" s="11">
-        <v>0</v>
+        <v>2.1743800000000002</v>
       </c>
       <c r="O36" s="11">
-        <v>0</v>
+        <v>-19.858880000000003</v>
       </c>
       <c r="P36" s="11">
-        <v>0</v>
+        <v>7.4972500000000002</v>
       </c>
       <c r="Q36" s="11">
-        <v>-3.79E-3</v>
+        <v>51.256239999999998</v>
       </c>
       <c r="R36" s="11">
-        <v>-2.3989999999999997E-2</v>
+        <v>27.624110000000002</v>
       </c>
       <c r="S36" s="11">
-        <v>4.9800000000000001E-3</v>
+        <v>-1.9264100000000002</v>
       </c>
       <c r="T36" s="11">
-        <v>0.46973999999999999</v>
+        <v>23.792729999999999</v>
       </c>
       <c r="U36" s="11">
-        <v>-0.50361999999999996</v>
+        <v>5.7069899999999993</v>
       </c>
       <c r="V36" s="11">
-        <v>0.74739999999999995</v>
+        <v>-31.297400000000003</v>
       </c>
       <c r="W36" s="11">
-        <v>-0.27416000000000001</v>
+        <v>0.97798000000000007</v>
       </c>
       <c r="X36" s="11">
-        <v>0</v>
+        <v>48.19041</v>
       </c>
       <c r="Y36" s="11">
-        <v>-0.16006000000000001</v>
+        <v>-67.856350000000006</v>
       </c>
       <c r="Z36" s="11">
-        <v>3.3222399999999999</v>
+        <v>-16.290759999999999</v>
       </c>
       <c r="AA36" s="11">
-        <v>9.8757599999999996</v>
+        <v>17.397389999999998</v>
       </c>
       <c r="AB36" s="11">
-        <v>2.5320300000000002</v>
+        <v>-40.654000000000003</v>
       </c>
       <c r="AC36" s="11">
-        <v>-15.03894</v>
+        <v>-25.46454</v>
       </c>
       <c r="AD36" s="11">
-        <v>8.0564099999999996</v>
+        <v>28.291900000000002</v>
       </c>
       <c r="AE36" s="11">
-        <v>1.4174200000000001</v>
+        <v>9.1624999999999996</v>
       </c>
       <c r="AF36" s="11">
-        <v>14.747729999999999</v>
+        <v>-12.513309999999999</v>
       </c>
       <c r="AG36" s="11">
-        <v>-7.8109599999999997</v>
+        <v>-14.38425</v>
       </c>
       <c r="AH36" s="11">
-        <v>9.1892999999999994</v>
+        <v>6.4968300000000001</v>
       </c>
       <c r="AI36" s="11">
-        <v>5.4430899999999998</v>
+        <v>-8.1186299999999996</v>
       </c>
       <c r="AJ36" s="11">
-        <v>-9.5286100000000005</v>
+        <v>-1.7011500000000002</v>
       </c>
       <c r="AK36" s="12">
-        <v>22.461970000000001</v>
+        <v>25.567439999999991</v>
       </c>
       <c r="AL36" s="5"/>
       <c r="AM36" s="5"/>
     </row>
     <row r="37" spans="2:39" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="22" t="s">
-        <v>61</v>
+        <v>40</v>
       </c>
       <c r="C37" s="11">
         <v>0</v>
       </c>
       <c r="D37" s="11">
         <v>0</v>
       </c>
       <c r="E37" s="11">
         <v>0</v>
       </c>
       <c r="F37" s="11">
         <v>0</v>
       </c>
       <c r="G37" s="11">
         <v>0</v>
       </c>
       <c r="H37" s="11">
         <v>0</v>
       </c>
       <c r="I37" s="11">
         <v>0</v>
       </c>
       <c r="J37" s="11">
         <v>0</v>
       </c>
       <c r="K37" s="11">
         <v>0</v>
       </c>
       <c r="L37" s="11">
         <v>0</v>
       </c>
       <c r="M37" s="11">
         <v>0</v>
       </c>
       <c r="N37" s="11">
         <v>0</v>
       </c>
       <c r="O37" s="11">
         <v>0</v>
       </c>
       <c r="P37" s="11">
         <v>0</v>
       </c>
       <c r="Q37" s="11">
-        <v>-1.1742699999999999</v>
+        <v>-3.79E-3</v>
       </c>
       <c r="R37" s="11">
-        <v>-0.35904000000000003</v>
+        <v>-2.3989999999999997E-2</v>
       </c>
       <c r="S37" s="11">
-        <v>-0.39650999999999997</v>
+        <v>4.9800000000000001E-3</v>
       </c>
       <c r="T37" s="11">
-        <v>1.7900000000000001E-3</v>
+        <v>0.46973999999999999</v>
       </c>
       <c r="U37" s="11">
-        <v>0</v>
+        <v>-0.50361999999999996</v>
       </c>
       <c r="V37" s="11">
-        <v>0</v>
+        <v>0.74739999999999995</v>
       </c>
       <c r="W37" s="11">
-        <v>0</v>
+        <v>-0.27416000000000001</v>
       </c>
       <c r="X37" s="11">
         <v>0</v>
       </c>
       <c r="Y37" s="11">
-        <v>0</v>
+        <v>-0.16006000000000001</v>
       </c>
       <c r="Z37" s="11">
-        <v>0</v>
+        <v>3.3222399999999999</v>
       </c>
       <c r="AA37" s="11">
-        <v>0</v>
+        <v>9.8757599999999996</v>
       </c>
       <c r="AB37" s="11">
-        <v>0</v>
+        <v>2.5320300000000002</v>
       </c>
       <c r="AC37" s="11">
-        <v>8.8999999999999999E-3</v>
+        <v>-15.03894</v>
       </c>
       <c r="AD37" s="11">
-        <v>0</v>
+        <v>8.0564099999999996</v>
       </c>
       <c r="AE37" s="11">
-        <v>0</v>
+        <v>1.4174200000000001</v>
       </c>
       <c r="AF37" s="11">
-        <v>0</v>
+        <v>14.747729999999999</v>
       </c>
       <c r="AG37" s="11">
-        <v>-2.9999999999999997E-4</v>
+        <v>-7.8109599999999997</v>
       </c>
       <c r="AH37" s="11">
-        <v>0</v>
+        <v>9.1892999999999994</v>
       </c>
       <c r="AI37" s="11">
-        <v>21.49071</v>
+        <v>5.4430899999999998</v>
       </c>
       <c r="AJ37" s="11">
-        <v>0</v>
+        <v>-11.604559999999999</v>
       </c>
       <c r="AK37" s="12">
-        <v>19.571279999999998</v>
+        <v>20.386020000000002</v>
       </c>
       <c r="AL37" s="5"/>
       <c r="AM37" s="5"/>
     </row>
     <row r="38" spans="2:39" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="22" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="C38" s="11">
-        <v>1.10734</v>
+        <v>0</v>
       </c>
       <c r="D38" s="11">
-        <v>0.95247999999999999</v>
+        <v>0</v>
       </c>
       <c r="E38" s="11">
-        <v>0.56747000000000003</v>
+        <v>0</v>
       </c>
       <c r="F38" s="11">
-        <v>0.16644999999999999</v>
+        <v>0</v>
       </c>
       <c r="G38" s="11">
-        <v>-1.30694</v>
+        <v>0</v>
       </c>
       <c r="H38" s="11">
-        <v>11.64223</v>
+        <v>0</v>
       </c>
       <c r="I38" s="11">
-        <v>3.0950000000000002</v>
+        <v>0</v>
       </c>
       <c r="J38" s="11">
-        <v>-1.0714699999999999</v>
+        <v>0</v>
       </c>
       <c r="K38" s="11">
-        <v>3.2795900000000002</v>
+        <v>0</v>
       </c>
       <c r="L38" s="11">
         <v>0</v>
       </c>
       <c r="M38" s="11">
         <v>0</v>
       </c>
       <c r="N38" s="11">
         <v>0</v>
       </c>
       <c r="O38" s="11">
         <v>0</v>
       </c>
       <c r="P38" s="11">
         <v>0</v>
       </c>
       <c r="Q38" s="11">
-        <v>0</v>
+        <v>-1.1742699999999999</v>
       </c>
       <c r="R38" s="11">
-        <v>0</v>
+        <v>-0.35904000000000003</v>
       </c>
       <c r="S38" s="11">
-        <v>0</v>
+        <v>-0.39650999999999997</v>
       </c>
       <c r="T38" s="11">
-        <v>0</v>
+        <v>1.7900000000000001E-3</v>
       </c>
       <c r="U38" s="11">
         <v>0</v>
       </c>
       <c r="V38" s="11">
         <v>0</v>
       </c>
       <c r="W38" s="11">
         <v>0</v>
       </c>
       <c r="X38" s="11">
         <v>0</v>
       </c>
       <c r="Y38" s="11">
         <v>0</v>
       </c>
       <c r="Z38" s="11">
         <v>0</v>
       </c>
       <c r="AA38" s="11">
         <v>0</v>
       </c>
       <c r="AB38" s="11">
         <v>0</v>
       </c>
       <c r="AC38" s="11">
-        <v>0</v>
+        <v>8.8999999999999999E-3</v>
       </c>
       <c r="AD38" s="11">
         <v>0</v>
       </c>
       <c r="AE38" s="11">
         <v>0</v>
       </c>
       <c r="AF38" s="11">
         <v>0</v>
       </c>
       <c r="AG38" s="11">
-        <v>0</v>
+        <v>-2.9999999999999997E-4</v>
       </c>
       <c r="AH38" s="11">
         <v>0</v>
       </c>
       <c r="AI38" s="11">
-        <v>0</v>
+        <v>21.49071</v>
       </c>
       <c r="AJ38" s="11">
         <v>0</v>
       </c>
       <c r="AK38" s="12">
-        <v>18.43215</v>
+        <v>19.571279999999998</v>
       </c>
       <c r="AL38" s="5"/>
       <c r="AM38" s="5"/>
     </row>
     <row r="39" spans="2:39" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="22" t="s">
-        <v>39</v>
+        <v>55</v>
       </c>
       <c r="C39" s="11">
-        <v>0</v>
+        <v>1.10734</v>
       </c>
       <c r="D39" s="11">
-        <v>0</v>
+        <v>0.95247999999999999</v>
       </c>
       <c r="E39" s="11">
-        <v>0</v>
+        <v>0.56747000000000003</v>
       </c>
       <c r="F39" s="11">
-        <v>0</v>
+        <v>0.16644999999999999</v>
       </c>
       <c r="G39" s="11">
-        <v>0</v>
+        <v>-1.30694</v>
       </c>
       <c r="H39" s="11">
-        <v>0</v>
+        <v>11.64223</v>
       </c>
       <c r="I39" s="11">
-        <v>0</v>
+        <v>3.0950000000000002</v>
       </c>
       <c r="J39" s="11">
-        <v>0</v>
+        <v>-1.0714699999999999</v>
       </c>
       <c r="K39" s="11">
-        <v>0</v>
+        <v>3.2795900000000002</v>
       </c>
       <c r="L39" s="11">
         <v>0</v>
       </c>
       <c r="M39" s="11">
         <v>0</v>
       </c>
       <c r="N39" s="11">
         <v>0</v>
       </c>
       <c r="O39" s="11">
         <v>0</v>
       </c>
       <c r="P39" s="11">
         <v>0</v>
       </c>
       <c r="Q39" s="11">
         <v>0</v>
       </c>
       <c r="R39" s="11">
-        <v>0.30332999999999999</v>
+        <v>0</v>
       </c>
       <c r="S39" s="11">
-        <v>3.5409999999999997E-2</v>
+        <v>0</v>
       </c>
       <c r="T39" s="11">
         <v>0</v>
       </c>
       <c r="U39" s="11">
         <v>0</v>
       </c>
       <c r="V39" s="11">
         <v>0</v>
       </c>
       <c r="W39" s="11">
         <v>0</v>
       </c>
       <c r="X39" s="11">
         <v>0</v>
       </c>
       <c r="Y39" s="11">
         <v>0</v>
       </c>
       <c r="Z39" s="11">
         <v>0</v>
       </c>
       <c r="AA39" s="11">
-        <v>0.12487999999999999</v>
+        <v>0</v>
       </c>
       <c r="AB39" s="11">
-        <v>17.67163</v>
+        <v>0</v>
       </c>
       <c r="AC39" s="11">
-        <v>0.41</v>
+        <v>0</v>
       </c>
       <c r="AD39" s="11">
-        <v>7.6170000000000002E-2</v>
+        <v>0</v>
       </c>
       <c r="AE39" s="11">
-        <v>0.19549</v>
+        <v>0</v>
       </c>
       <c r="AF39" s="11">
-        <v>-0.12759999999999999</v>
+        <v>0</v>
       </c>
       <c r="AG39" s="11">
-        <v>-0.40100000000000002</v>
+        <v>0</v>
       </c>
       <c r="AH39" s="11">
-        <v>-9.4E-2</v>
+        <v>0</v>
       </c>
       <c r="AI39" s="11">
-        <v>8.5999999999999993E-2</v>
+        <v>0</v>
       </c>
       <c r="AJ39" s="11">
         <v>0</v>
       </c>
       <c r="AK39" s="12">
-        <v>18.28031</v>
+        <v>18.43215</v>
       </c>
       <c r="AL39" s="5"/>
       <c r="AM39" s="5"/>
     </row>
     <row r="40" spans="2:39" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="22" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="C40" s="11">
         <v>0</v>
       </c>
       <c r="D40" s="11">
         <v>0</v>
       </c>
       <c r="E40" s="11">
         <v>0</v>
       </c>
       <c r="F40" s="11">
         <v>0</v>
       </c>
       <c r="G40" s="11">
         <v>0</v>
       </c>
       <c r="H40" s="11">
         <v>0</v>
       </c>
       <c r="I40" s="11">
         <v>0</v>
       </c>
       <c r="J40" s="11">
         <v>0</v>
       </c>
       <c r="K40" s="11">
         <v>0</v>
       </c>
       <c r="L40" s="11">
         <v>0</v>
       </c>
       <c r="M40" s="11">
         <v>0</v>
       </c>
       <c r="N40" s="11">
         <v>0</v>
       </c>
       <c r="O40" s="11">
         <v>0</v>
       </c>
       <c r="P40" s="11">
         <v>0</v>
       </c>
       <c r="Q40" s="11">
-        <v>9.9879999999999997E-2</v>
+        <v>0</v>
       </c>
       <c r="R40" s="11">
-        <v>0</v>
+        <v>0.30332999999999999</v>
       </c>
       <c r="S40" s="11">
-        <v>-1.66E-3</v>
+        <v>3.5409999999999997E-2</v>
       </c>
       <c r="T40" s="11">
-        <v>-6.0049999999999999E-2</v>
+        <v>0</v>
       </c>
       <c r="U40" s="11">
         <v>0</v>
       </c>
       <c r="V40" s="11">
-        <v>5.6530000000000004E-2</v>
+        <v>0</v>
       </c>
       <c r="W40" s="11">
-        <v>3.6080000000000001E-2</v>
+        <v>0</v>
       </c>
       <c r="X40" s="11">
-        <v>4.999E-2</v>
+        <v>0</v>
       </c>
       <c r="Y40" s="11">
-        <v>3.0299999999999997E-3</v>
+        <v>0</v>
       </c>
       <c r="Z40" s="11">
-        <v>0.10304000000000001</v>
+        <v>0</v>
       </c>
       <c r="AA40" s="11">
-        <v>6.3030000000000003E-2</v>
+        <v>0.12487999999999999</v>
       </c>
       <c r="AB40" s="11">
-        <v>-0.14480000000000001</v>
+        <v>17.67163</v>
       </c>
       <c r="AC40" s="11">
-        <v>0</v>
+        <v>0.41</v>
       </c>
       <c r="AD40" s="11">
-        <v>0</v>
+        <v>7.6170000000000002E-2</v>
       </c>
       <c r="AE40" s="11">
-        <v>2.495E-2</v>
+        <v>0.19549</v>
       </c>
       <c r="AF40" s="11">
-        <v>7.2673199999999998</v>
+        <v>-0.12759999999999999</v>
       </c>
       <c r="AG40" s="11">
-        <v>2.4153500000000001</v>
+        <v>-0.40100000000000002</v>
       </c>
       <c r="AH40" s="11">
-        <v>1.4350000000000001</v>
+        <v>-9.4E-2</v>
       </c>
       <c r="AI40" s="11">
-        <v>1.84789</v>
+        <v>8.5999999999999993E-2</v>
       </c>
       <c r="AJ40" s="11">
-        <v>0.43780000000000002</v>
+        <v>0</v>
       </c>
       <c r="AK40" s="12">
-        <v>13.633379999999999</v>
+        <v>18.28031</v>
       </c>
       <c r="AL40" s="5"/>
       <c r="AM40" s="5"/>
     </row>
     <row r="41" spans="2:39" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="22" t="s">
-        <v>43</v>
+        <v>60</v>
       </c>
       <c r="C41" s="11">
         <v>0</v>
       </c>
       <c r="D41" s="11">
         <v>0</v>
       </c>
       <c r="E41" s="11">
-        <v>1.2800000000000001E-3</v>
+        <v>0</v>
       </c>
       <c r="F41" s="11">
         <v>0</v>
       </c>
       <c r="G41" s="11">
-        <v>-0.10589</v>
+        <v>0</v>
       </c>
       <c r="H41" s="11">
         <v>0</v>
       </c>
       <c r="I41" s="11">
         <v>0</v>
       </c>
       <c r="J41" s="11">
         <v>0</v>
       </c>
       <c r="K41" s="11">
         <v>0</v>
       </c>
       <c r="L41" s="11">
         <v>0</v>
       </c>
       <c r="M41" s="11">
         <v>0</v>
       </c>
       <c r="N41" s="11">
-        <v>0.70413999999999999</v>
+        <v>0</v>
       </c>
       <c r="O41" s="11">
-        <v>-0.51876999999999995</v>
+        <v>0</v>
       </c>
       <c r="P41" s="11">
-        <v>5.9720000000000002E-2</v>
+        <v>0</v>
       </c>
       <c r="Q41" s="11">
-        <v>0.87964999999999993</v>
+        <v>9.9879999999999997E-2</v>
       </c>
       <c r="R41" s="11">
-        <v>-0.26252999999999999</v>
+        <v>0</v>
       </c>
       <c r="S41" s="11">
-        <v>-9.9030000000000007E-2</v>
+        <v>-1.66E-3</v>
       </c>
       <c r="T41" s="11">
-        <v>0.94859000000000004</v>
+        <v>-6.0049999999999999E-2</v>
       </c>
       <c r="U41" s="11">
-        <v>0.48832999999999999</v>
+        <v>0</v>
       </c>
       <c r="V41" s="11">
-        <v>0</v>
+        <v>5.6530000000000004E-2</v>
       </c>
       <c r="W41" s="11">
-        <v>0.2301</v>
+        <v>3.6080000000000001E-2</v>
       </c>
       <c r="X41" s="11">
-        <v>3.78E-2</v>
+        <v>4.999E-2</v>
       </c>
       <c r="Y41" s="11">
-        <v>-7.3010000000000005E-2</v>
+        <v>3.0299999999999997E-3</v>
       </c>
       <c r="Z41" s="11">
-        <v>-0.45393</v>
+        <v>0.10304000000000001</v>
       </c>
       <c r="AA41" s="11">
-        <v>-0.11115</v>
+        <v>6.3030000000000003E-2</v>
       </c>
       <c r="AB41" s="11">
-        <v>10.164350000000001</v>
+        <v>-0.14480000000000001</v>
       </c>
       <c r="AC41" s="11">
-        <v>0.57838999999999996</v>
+        <v>0</v>
       </c>
       <c r="AD41" s="11">
-        <v>-0.40061000000000002</v>
+        <v>0</v>
       </c>
       <c r="AE41" s="11">
-        <v>-0.80234000000000005</v>
+        <v>2.495E-2</v>
       </c>
       <c r="AF41" s="11">
-        <v>0.45868999999999999</v>
+        <v>7.2673199999999998</v>
       </c>
       <c r="AG41" s="11">
-        <v>1.5338000000000001</v>
+        <v>2.4153500000000001</v>
       </c>
       <c r="AH41" s="11">
-        <v>-0.20125000000000001</v>
+        <v>1.4350000000000001</v>
       </c>
       <c r="AI41" s="11">
-        <v>2.2412899999999998</v>
+        <v>1.84798</v>
       </c>
       <c r="AJ41" s="11">
-        <v>-2.2610999999999999</v>
+        <v>1.12662</v>
       </c>
       <c r="AK41" s="12">
-        <v>13.036520000000001</v>
+        <v>14.322290000000001</v>
       </c>
       <c r="AL41" s="5"/>
       <c r="AM41" s="5"/>
     </row>
     <row r="42" spans="2:39" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="22" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C42" s="11">
         <v>0</v>
       </c>
       <c r="D42" s="11">
         <v>0</v>
       </c>
       <c r="E42" s="11">
-        <v>0.05</v>
+        <v>1.2800000000000001E-3</v>
       </c>
       <c r="F42" s="11">
-        <v>9.6840000000000009E-2</v>
+        <v>0</v>
       </c>
       <c r="G42" s="11">
-        <v>0</v>
+        <v>-0.10589</v>
       </c>
       <c r="H42" s="11">
         <v>0</v>
       </c>
       <c r="I42" s="11">
         <v>0</v>
       </c>
       <c r="J42" s="11">
         <v>0</v>
       </c>
       <c r="K42" s="11">
         <v>0</v>
       </c>
       <c r="L42" s="11">
         <v>0</v>
       </c>
       <c r="M42" s="11">
         <v>0</v>
       </c>
       <c r="N42" s="11">
-        <v>3.4503699999999999</v>
+        <v>0.70413999999999999</v>
       </c>
       <c r="O42" s="11">
-        <v>4.3440000000000003</v>
+        <v>-0.51876999999999995</v>
       </c>
       <c r="P42" s="11">
-        <v>1.5439999999999999E-2</v>
+        <v>5.9720000000000002E-2</v>
       </c>
       <c r="Q42" s="11">
-        <v>-1.64E-3</v>
+        <v>0.87964999999999993</v>
       </c>
       <c r="R42" s="11">
-        <v>-7.8310000000000005E-2</v>
+        <v>-0.26252999999999999</v>
       </c>
       <c r="S42" s="11">
-        <v>-7.392E-2</v>
+        <v>-9.9030000000000007E-2</v>
       </c>
       <c r="T42" s="11">
-        <v>-4.5300000000000002E-3</v>
+        <v>0.94859000000000004</v>
       </c>
       <c r="U42" s="11">
-        <v>-1.47E-3</v>
+        <v>0.48832999999999999</v>
       </c>
       <c r="V42" s="11">
-        <v>13.381969999999999</v>
+        <v>0</v>
       </c>
       <c r="W42" s="11">
-        <v>-4.9851299999999998</v>
+        <v>0.2301</v>
       </c>
       <c r="X42" s="11">
-        <v>-5.3413199999999996</v>
+        <v>3.78E-2</v>
       </c>
       <c r="Y42" s="11">
-        <v>-1.72357</v>
+        <v>-7.3010000000000005E-2</v>
       </c>
       <c r="Z42" s="11">
-        <v>4.4774899999999995</v>
+        <v>-0.45393</v>
       </c>
       <c r="AA42" s="11">
-        <v>-1.0279</v>
+        <v>-0.11115</v>
       </c>
       <c r="AB42" s="11">
-        <v>4.0077400000000001</v>
+        <v>10.164350000000001</v>
       </c>
       <c r="AC42" s="11">
-        <v>1.7178800000000001</v>
+        <v>0.57838999999999996</v>
       </c>
       <c r="AD42" s="11">
-        <v>-6.5546499999999996</v>
+        <v>-0.40061000000000002</v>
       </c>
       <c r="AE42" s="11">
-        <v>-0.97920000000000007</v>
+        <v>-0.80234000000000005</v>
       </c>
       <c r="AF42" s="11">
-        <v>-3.3399999999999999E-2</v>
+        <v>0.34287000000000001</v>
       </c>
       <c r="AG42" s="11">
-        <v>1.0349300000000001</v>
+        <v>1.35372</v>
       </c>
       <c r="AH42" s="11">
-        <v>0.15834000000000001</v>
+        <v>-0.20125000000000001</v>
       </c>
       <c r="AI42" s="11">
-        <v>0.29387999999999997</v>
+        <v>2.2412899999999998</v>
       </c>
       <c r="AJ42" s="11">
-        <v>6.6659999999999997E-2</v>
+        <v>-3.3185899999999999</v>
       </c>
       <c r="AK42" s="12">
-        <v>12.2905</v>
+        <v>11.683129999999998</v>
       </c>
       <c r="AL42" s="5"/>
       <c r="AM42" s="5"/>
     </row>
     <row r="43" spans="2:39" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="22" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C43" s="11">
         <v>0</v>
       </c>
       <c r="D43" s="11">
         <v>0</v>
       </c>
       <c r="E43" s="11">
-        <v>0</v>
+        <v>0.05</v>
       </c>
       <c r="F43" s="11">
-        <v>0</v>
+        <v>9.6840000000000009E-2</v>
       </c>
       <c r="G43" s="11">
         <v>0</v>
       </c>
       <c r="H43" s="11">
         <v>0</v>
       </c>
       <c r="I43" s="11">
         <v>0</v>
       </c>
       <c r="J43" s="11">
         <v>0</v>
       </c>
       <c r="K43" s="11">
         <v>0</v>
       </c>
       <c r="L43" s="11">
         <v>0</v>
       </c>
       <c r="M43" s="11">
         <v>0</v>
       </c>
       <c r="N43" s="11">
-        <v>0</v>
+        <v>3.4503699999999999</v>
       </c>
       <c r="O43" s="11">
-        <v>0</v>
+        <v>4.3440000000000003</v>
       </c>
       <c r="P43" s="11">
-        <v>0</v>
+        <v>1.5439999999999999E-2</v>
       </c>
       <c r="Q43" s="11">
-        <v>-2.4300000000000002E-2</v>
+        <v>-1.64E-3</v>
       </c>
       <c r="R43" s="11">
-        <v>0.1454</v>
+        <v>-7.8310000000000005E-2</v>
       </c>
       <c r="S43" s="11">
-        <v>-3.3679200000000002</v>
+        <v>-7.392E-2</v>
       </c>
       <c r="T43" s="11">
-        <v>-1.26403</v>
+        <v>-4.5300000000000002E-3</v>
       </c>
       <c r="U43" s="11">
-        <v>-0.6167999999999999</v>
+        <v>-1.47E-3</v>
       </c>
       <c r="V43" s="11">
-        <v>1.69346</v>
+        <v>13.381969999999999</v>
       </c>
       <c r="W43" s="11">
-        <v>9.3100699999999996</v>
+        <v>-4.9851299999999998</v>
       </c>
       <c r="X43" s="11">
-        <v>-0.81398999999999999</v>
+        <v>-5.3413199999999996</v>
       </c>
       <c r="Y43" s="11">
-        <v>2.6495799999999998</v>
+        <v>-1.72357</v>
       </c>
       <c r="Z43" s="11">
-        <v>-3.9717399999999996</v>
+        <v>4.4774899999999995</v>
       </c>
       <c r="AA43" s="11">
-        <v>-5.9587200000000005</v>
+        <v>-1.0279</v>
       </c>
       <c r="AB43" s="11">
-        <v>3.43763</v>
+        <v>2.6544599999999998</v>
       </c>
       <c r="AC43" s="11">
-        <v>5.5148900000000003</v>
+        <v>1.5450599999999999</v>
       </c>
       <c r="AD43" s="11">
-        <v>-9.0931299999999986</v>
+        <v>-6.37418</v>
       </c>
       <c r="AE43" s="11">
-        <v>12.20152</v>
+        <v>-1.7229400000000001</v>
       </c>
       <c r="AF43" s="11">
-        <v>-6.5218599999999993</v>
+        <v>-0.43376999999999999</v>
       </c>
       <c r="AG43" s="11">
-        <v>-3.863</v>
+        <v>0.69741999999999993</v>
       </c>
       <c r="AH43" s="11">
-        <v>0.439</v>
+        <v>-0.58192999999999995</v>
       </c>
       <c r="AI43" s="11">
-        <v>-1.782</v>
+        <v>0.29387999999999997</v>
       </c>
       <c r="AJ43" s="11">
-        <v>11.605</v>
+        <v>0.12526000000000001</v>
       </c>
       <c r="AK43" s="12">
-        <v>9.7190600000000007</v>
+        <v>8.7815799999999982</v>
       </c>
       <c r="AL43" s="5"/>
       <c r="AM43" s="5"/>
     </row>
     <row r="44" spans="2:39" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="22" t="s">
         <v>46</v>
       </c>
       <c r="C44" s="11">
         <v>0</v>
       </c>
       <c r="D44" s="11">
         <v>0</v>
       </c>
       <c r="E44" s="11">
         <v>0</v>
       </c>
       <c r="F44" s="11">
         <v>0</v>
       </c>
       <c r="G44" s="11">
         <v>0</v>
       </c>
       <c r="H44" s="11">
         <v>0</v>
@@ -5473,57 +5473,57 @@
       <c r="AA44" s="11">
         <v>-2.2317499999999999</v>
       </c>
       <c r="AB44" s="11">
         <v>-7.4978400000000001</v>
       </c>
       <c r="AC44" s="11">
         <v>-0.57919000000000009</v>
       </c>
       <c r="AD44" s="11">
         <v>-8.7919999999999998E-2</v>
       </c>
       <c r="AE44" s="11">
         <v>0.50212000000000001</v>
       </c>
       <c r="AF44" s="11">
         <v>1.67821</v>
       </c>
       <c r="AG44" s="11">
         <v>9.02956</v>
       </c>
       <c r="AH44" s="11">
         <v>10.54609</v>
       </c>
       <c r="AI44" s="11">
-        <v>-5.7972299999999999</v>
+        <v>-5.7732299999999999</v>
       </c>
       <c r="AJ44" s="11">
-        <v>-1.083</v>
+        <v>-2.871</v>
       </c>
       <c r="AK44" s="12">
-        <v>4.7206399999999995</v>
+        <v>2.9566399999999988</v>
       </c>
       <c r="AL44" s="5"/>
       <c r="AM44" s="5"/>
     </row>
     <row r="45" spans="2:39" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="22" t="s">
         <v>56</v>
       </c>
       <c r="C45" s="11">
         <v>0</v>
       </c>
       <c r="D45" s="11">
         <v>0</v>
       </c>
       <c r="E45" s="11">
         <v>0</v>
       </c>
       <c r="F45" s="11">
         <v>0</v>
       </c>
       <c r="G45" s="11">
         <v>0</v>
       </c>
       <c r="H45" s="11">
         <v>0</v>
@@ -5710,380 +5710,380 @@
         <v>4.42774</v>
       </c>
       <c r="AF46" s="11">
         <v>-11.129340000000001</v>
       </c>
       <c r="AG46" s="11">
         <v>0</v>
       </c>
       <c r="AH46" s="11">
         <v>0</v>
       </c>
       <c r="AI46" s="11">
         <v>0</v>
       </c>
       <c r="AJ46" s="11">
         <v>0</v>
       </c>
       <c r="AK46" s="12">
         <v>-1.11293</v>
       </c>
       <c r="AL46" s="5"/>
       <c r="AM46" s="5"/>
     </row>
     <row r="47" spans="2:39" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="22" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="C47" s="11">
         <v>0</v>
       </c>
       <c r="D47" s="11">
         <v>0</v>
       </c>
       <c r="E47" s="11">
         <v>0</v>
       </c>
       <c r="F47" s="11">
         <v>0</v>
       </c>
       <c r="G47" s="11">
         <v>0</v>
       </c>
       <c r="H47" s="11">
         <v>0</v>
       </c>
       <c r="I47" s="11">
         <v>0</v>
       </c>
       <c r="J47" s="11">
         <v>0</v>
       </c>
       <c r="K47" s="11">
         <v>0</v>
       </c>
       <c r="L47" s="11">
         <v>0</v>
       </c>
       <c r="M47" s="11">
         <v>0</v>
       </c>
       <c r="N47" s="11">
         <v>0</v>
       </c>
       <c r="O47" s="11">
         <v>0</v>
       </c>
       <c r="P47" s="11">
-        <v>0.35705999999999999</v>
+        <v>0</v>
       </c>
       <c r="Q47" s="11">
-        <v>-15.8017</v>
+        <v>-2.4300000000000002E-2</v>
       </c>
       <c r="R47" s="11">
-        <v>1.6379999999999999E-2</v>
+        <v>0.1454</v>
       </c>
       <c r="S47" s="11">
-        <v>0</v>
+        <v>-3.3679200000000002</v>
       </c>
       <c r="T47" s="11">
-        <v>0</v>
+        <v>-1.26403</v>
       </c>
       <c r="U47" s="11">
-        <v>0</v>
+        <v>-0.6167999999999999</v>
       </c>
       <c r="V47" s="11">
-        <v>0</v>
+        <v>1.69346</v>
       </c>
       <c r="W47" s="11">
-        <v>0</v>
+        <v>9.3100699999999996</v>
       </c>
       <c r="X47" s="11">
-        <v>0</v>
+        <v>-0.81398999999999999</v>
       </c>
       <c r="Y47" s="11">
-        <v>0</v>
+        <v>2.6495799999999998</v>
       </c>
       <c r="Z47" s="11">
-        <v>0</v>
+        <v>-3.9717399999999996</v>
       </c>
       <c r="AA47" s="11">
-        <v>0</v>
+        <v>-5.9587200000000005</v>
       </c>
       <c r="AB47" s="11">
-        <v>0</v>
+        <v>3.43763</v>
       </c>
       <c r="AC47" s="11">
-        <v>0</v>
+        <v>5.5148900000000003</v>
       </c>
       <c r="AD47" s="11">
-        <v>0</v>
+        <v>-9.0931299999999986</v>
       </c>
       <c r="AE47" s="11">
-        <v>0</v>
+        <v>12.20152</v>
       </c>
       <c r="AF47" s="11">
-        <v>0</v>
+        <v>-6.5218599999999993</v>
       </c>
       <c r="AG47" s="11">
-        <v>0</v>
+        <v>-3.863</v>
       </c>
       <c r="AH47" s="11">
-        <v>0</v>
+        <v>0.439</v>
       </c>
       <c r="AI47" s="11">
-        <v>0</v>
+        <v>-1.782</v>
       </c>
       <c r="AJ47" s="11">
-        <v>0</v>
+        <v>-1.5780000000000001</v>
       </c>
       <c r="AK47" s="12">
-        <v>-15.42826</v>
+        <v>-3.4639399999999978</v>
       </c>
       <c r="AL47" s="5"/>
       <c r="AM47" s="5"/>
     </row>
     <row r="48" spans="2:39" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="22" t="s">
-        <v>5</v>
+        <v>57</v>
       </c>
       <c r="C48" s="11">
         <v>0</v>
       </c>
       <c r="D48" s="11">
         <v>0</v>
       </c>
       <c r="E48" s="11">
         <v>0</v>
       </c>
       <c r="F48" s="11">
         <v>0</v>
       </c>
       <c r="G48" s="11">
         <v>0</v>
       </c>
       <c r="H48" s="11">
         <v>0</v>
       </c>
       <c r="I48" s="11">
         <v>0</v>
       </c>
       <c r="J48" s="11">
         <v>0</v>
       </c>
       <c r="K48" s="11">
         <v>0</v>
       </c>
       <c r="L48" s="11">
         <v>0</v>
       </c>
       <c r="M48" s="11">
         <v>0</v>
       </c>
       <c r="N48" s="11">
         <v>0</v>
       </c>
       <c r="O48" s="11">
         <v>0</v>
       </c>
       <c r="P48" s="11">
-        <v>0</v>
+        <v>0.35705999999999999</v>
       </c>
       <c r="Q48" s="11">
-        <v>0</v>
+        <v>-15.8017</v>
       </c>
       <c r="R48" s="11">
-        <v>0</v>
+        <v>1.6379999999999999E-2</v>
       </c>
       <c r="S48" s="11">
         <v>0</v>
       </c>
       <c r="T48" s="11">
         <v>0</v>
       </c>
       <c r="U48" s="11">
         <v>0</v>
       </c>
       <c r="V48" s="11">
         <v>0</v>
       </c>
       <c r="W48" s="11">
         <v>0</v>
       </c>
       <c r="X48" s="11">
-        <v>-6.5174099999999999</v>
+        <v>0</v>
       </c>
       <c r="Y48" s="11">
-        <v>-8.3064799999999988</v>
+        <v>0</v>
       </c>
       <c r="Z48" s="11">
-        <v>-10.15484</v>
+        <v>0</v>
       </c>
       <c r="AA48" s="11">
-        <v>-4.5645699999999998</v>
+        <v>0</v>
       </c>
       <c r="AB48" s="11">
-        <v>5.0836000000000006</v>
+        <v>0</v>
       </c>
       <c r="AC48" s="11">
-        <v>-9.4176599999999997</v>
+        <v>0</v>
       </c>
       <c r="AD48" s="11">
-        <v>17.998619999999999</v>
+        <v>0</v>
       </c>
       <c r="AE48" s="11">
-        <v>8.6712800000000012</v>
+        <v>0</v>
       </c>
       <c r="AF48" s="11">
-        <v>-8.8203600000000009</v>
+        <v>0</v>
       </c>
       <c r="AG48" s="11">
-        <v>-0.4415</v>
+        <v>0</v>
       </c>
       <c r="AH48" s="11">
-        <v>0.10056</v>
+        <v>0</v>
       </c>
       <c r="AI48" s="11">
-        <v>6.0249999999999998E-2</v>
+        <v>0</v>
       </c>
       <c r="AJ48" s="11">
         <v>0</v>
       </c>
       <c r="AK48" s="12">
-        <v>-16.308510000000002</v>
+        <v>-15.42826</v>
       </c>
       <c r="AL48" s="5"/>
       <c r="AM48" s="5"/>
     </row>
     <row r="49" spans="2:39" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="22" t="s">
-        <v>42</v>
+        <v>5</v>
       </c>
       <c r="C49" s="11">
         <v>0</v>
       </c>
       <c r="D49" s="11">
         <v>0</v>
       </c>
       <c r="E49" s="11">
         <v>0</v>
       </c>
       <c r="F49" s="11">
         <v>0</v>
       </c>
       <c r="G49" s="11">
-        <v>6.862E-2</v>
+        <v>0</v>
       </c>
       <c r="H49" s="11">
         <v>0</v>
       </c>
       <c r="I49" s="11">
         <v>0</v>
       </c>
       <c r="J49" s="11">
         <v>0</v>
       </c>
       <c r="K49" s="11">
         <v>0</v>
       </c>
       <c r="L49" s="11">
         <v>0</v>
       </c>
       <c r="M49" s="11">
         <v>0</v>
       </c>
       <c r="N49" s="11">
         <v>0</v>
       </c>
       <c r="O49" s="11">
         <v>0</v>
       </c>
       <c r="P49" s="11">
-        <v>-0.92816999999999994</v>
+        <v>0</v>
       </c>
       <c r="Q49" s="11">
-        <v>3.2240000000000005E-2</v>
+        <v>0</v>
       </c>
       <c r="R49" s="11">
-        <v>1.367E-2</v>
+        <v>0</v>
       </c>
       <c r="S49" s="11">
-        <v>-0.25108000000000003</v>
+        <v>0</v>
       </c>
       <c r="T49" s="11">
         <v>0</v>
       </c>
       <c r="U49" s="11">
         <v>0</v>
       </c>
       <c r="V49" s="11">
-        <v>1.0398399999999999</v>
+        <v>0</v>
       </c>
       <c r="W49" s="11">
-        <v>-0.40361000000000002</v>
+        <v>0</v>
       </c>
       <c r="X49" s="11">
-        <v>-0.52427999999999997</v>
+        <v>-6.5174099999999999</v>
       </c>
       <c r="Y49" s="11">
-        <v>0</v>
+        <v>-8.3064799999999988</v>
       </c>
       <c r="Z49" s="11">
-        <v>9.955E-2</v>
+        <v>-10.15484</v>
       </c>
       <c r="AA49" s="11">
-        <v>4.5999999999999999E-3</v>
+        <v>-4.5645699999999998</v>
       </c>
       <c r="AB49" s="11">
-        <v>5.8176600000000001</v>
+        <v>5.0836000000000006</v>
       </c>
       <c r="AC49" s="11">
-        <v>-1.5829500000000001</v>
+        <v>-9.4176599999999997</v>
       </c>
       <c r="AD49" s="11">
-        <v>-0.36577999999999999</v>
+        <v>17.998619999999999</v>
       </c>
       <c r="AE49" s="11">
-        <v>-6.2152299999999991</v>
+        <v>8.6712800000000012</v>
       </c>
       <c r="AF49" s="11">
-        <v>-31.21791</v>
+        <v>-8.8203600000000009</v>
       </c>
       <c r="AG49" s="11">
-        <v>40.709160000000004</v>
+        <v>-0.4415</v>
       </c>
       <c r="AH49" s="11">
-        <v>-33.740749999999998</v>
+        <v>0.10056</v>
       </c>
       <c r="AI49" s="11">
-        <v>1.3280999999999998</v>
+        <v>6.0249999999999998E-2</v>
       </c>
       <c r="AJ49" s="11">
-        <v>9.3047099999999983</v>
+        <v>0</v>
       </c>
       <c r="AK49" s="12">
-        <v>-16.811610000000002</v>
+        <v>-16.308510000000002</v>
       </c>
       <c r="AL49" s="5"/>
       <c r="AM49" s="5"/>
     </row>
     <row r="50" spans="2:39" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="22" t="s">
         <v>47</v>
       </c>
       <c r="C50" s="11">
         <v>0</v>
       </c>
       <c r="D50" s="11">
         <v>0</v>
       </c>
       <c r="E50" s="11">
         <v>0</v>
       </c>
       <c r="F50" s="11">
         <v>0</v>
       </c>
       <c r="G50" s="11">
         <v>0</v>
       </c>
       <c r="H50" s="11">
         <v>0</v>
@@ -6369,57 +6369,57 @@
       <c r="AA52" s="11">
         <v>-8.0467100000000009</v>
       </c>
       <c r="AB52" s="11">
         <v>3.2630500000000002</v>
       </c>
       <c r="AC52" s="11">
         <v>-3.7303099999999998</v>
       </c>
       <c r="AD52" s="11">
         <v>-14.71569</v>
       </c>
       <c r="AE52" s="11">
         <v>1.8913800000000001</v>
       </c>
       <c r="AF52" s="11">
         <v>-0.56065999999999994</v>
       </c>
       <c r="AG52" s="11">
         <v>1.0413599999999998</v>
       </c>
       <c r="AH52" s="11">
         <v>11.60134</v>
       </c>
       <c r="AI52" s="11">
-        <v>-0.32800000000000001</v>
+        <v>-0.32700000000000001</v>
       </c>
       <c r="AJ52" s="11">
-        <v>-0.23599999999999999</v>
+        <v>0.39222000000000001</v>
       </c>
       <c r="AK52" s="12">
-        <v>-23.841330000000003</v>
+        <v>-23.212109999999999</v>
       </c>
       <c r="AL52" s="5"/>
       <c r="AM52" s="5"/>
     </row>
     <row r="53" spans="2:39" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="22" t="s">
         <v>51</v>
       </c>
       <c r="C53" s="11">
         <v>0</v>
       </c>
       <c r="D53" s="11">
         <v>0</v>
       </c>
       <c r="E53" s="11">
         <v>0</v>
       </c>
       <c r="F53" s="11">
         <v>0</v>
       </c>
       <c r="G53" s="11">
         <v>0</v>
       </c>
       <c r="H53" s="11">
         <v>0</v>
@@ -6596,54 +6596,54 @@
       <c r="AB54" s="11">
         <v>-6.3540000000000001</v>
       </c>
       <c r="AC54" s="11">
         <v>15.161530000000001</v>
       </c>
       <c r="AD54" s="11">
         <v>-22.189119999999999</v>
       </c>
       <c r="AE54" s="11">
         <v>-17.158750000000001</v>
       </c>
       <c r="AF54" s="11">
         <v>-12.72865</v>
       </c>
       <c r="AG54" s="11">
         <v>6.0689700000000002</v>
       </c>
       <c r="AH54" s="11">
         <v>-27.722150000000003</v>
       </c>
       <c r="AI54" s="11">
         <v>-18.299610000000001</v>
       </c>
       <c r="AJ54" s="11">
-        <v>-5.8313199999999998</v>
+        <v>-88.690679999999986</v>
       </c>
       <c r="AK54" s="12">
-        <v>-127.86019999999999</v>
+        <v>-210.71956</v>
       </c>
       <c r="AL54" s="5"/>
       <c r="AM54" s="5"/>
     </row>
     <row r="55" spans="2:39" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="22" t="s">
         <v>53</v>
       </c>
       <c r="C55" s="11">
         <v>0</v>
       </c>
       <c r="D55" s="11">
         <v>0</v>
       </c>
       <c r="E55" s="11">
         <v>0</v>
       </c>
       <c r="F55" s="11">
         <v>0</v>
       </c>
       <c r="G55" s="11">
         <v>0</v>
       </c>
       <c r="H55" s="11">
         <v>0</v>
@@ -6708,54 +6708,54 @@
       <c r="AB55" s="11">
         <v>-0.36266999999999999</v>
       </c>
       <c r="AC55" s="11">
         <v>-0.35846</v>
       </c>
       <c r="AD55" s="11">
         <v>1.7297799999999999</v>
       </c>
       <c r="AE55" s="11">
         <v>-1.3445400000000001</v>
       </c>
       <c r="AF55" s="11">
         <v>-37.860190000000003</v>
       </c>
       <c r="AG55" s="11">
         <v>0.69967000000000001</v>
       </c>
       <c r="AH55" s="11">
         <v>-1.22428</v>
       </c>
       <c r="AI55" s="11">
         <v>2.5460500000000001</v>
       </c>
       <c r="AJ55" s="11">
-        <v>-0.39443</v>
+        <v>-0.57557000000000003</v>
       </c>
       <c r="AK55" s="12">
-        <v>-320.50400999999999</v>
+        <v>-320.68515000000002</v>
       </c>
       <c r="AL55" s="5"/>
       <c r="AM55" s="5"/>
     </row>
     <row r="56" spans="2:39" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="22" t="s">
         <v>41</v>
       </c>
       <c r="C56" s="11">
         <v>0</v>
       </c>
       <c r="D56" s="11">
         <v>8.0299999999999989E-3</v>
       </c>
       <c r="E56" s="11">
         <v>1.4000000000000001E-4</v>
       </c>
       <c r="F56" s="11">
         <v>0</v>
       </c>
       <c r="G56" s="11">
         <v>4.3026899999999992</v>
       </c>
       <c r="H56" s="11">
         <v>0.47977999999999998</v>
@@ -6820,390 +6820,390 @@
       <c r="AB56" s="11">
         <v>3.0091199999999998</v>
       </c>
       <c r="AC56" s="11">
         <v>-12.60694</v>
       </c>
       <c r="AD56" s="11">
         <v>-36.058059999999998</v>
       </c>
       <c r="AE56" s="11">
         <v>-1447.5916399999999</v>
       </c>
       <c r="AF56" s="11">
         <v>-9.0906099999999999</v>
       </c>
       <c r="AG56" s="11">
         <v>24.678060000000002</v>
       </c>
       <c r="AH56" s="11">
         <v>-12.87655</v>
       </c>
       <c r="AI56" s="11">
         <v>8.7312700000000003</v>
       </c>
       <c r="AJ56" s="11">
-        <v>1.3560399999999999</v>
+        <v>-1.4828800000000002</v>
       </c>
       <c r="AK56" s="25">
-        <v>-1491.2567099999999</v>
+        <v>-1494.0956299999998</v>
       </c>
       <c r="AL56" s="5"/>
       <c r="AM56" s="5"/>
     </row>
     <row r="57" spans="2:39" s="3" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="23" t="s">
         <v>11</v>
       </c>
       <c r="C57" s="24">
         <v>3.4541999999984085E-3</v>
       </c>
       <c r="D57" s="24">
-        <v>-4.9999999998107114E-6</v>
+        <v>-4.9999999980343546E-6</v>
       </c>
       <c r="E57" s="24">
         <v>1.4072000000000529E-3</v>
       </c>
       <c r="F57" s="24">
         <v>5.5433699999998254E-2</v>
       </c>
       <c r="G57" s="24">
         <v>7.7519199999983357E-2</v>
       </c>
       <c r="H57" s="24">
         <v>0.18515320000003044</v>
       </c>
       <c r="I57" s="24">
-        <v>4.0956499999992957E-2</v>
+        <v>-0.15705350000001062</v>
       </c>
       <c r="J57" s="24">
-        <v>0.39988139999998396</v>
+        <v>0.36377139999999031</v>
       </c>
       <c r="K57" s="24">
-        <v>0.38288229999994883</v>
+        <v>6.3562299999972538E-2</v>
       </c>
       <c r="L57" s="24">
-        <v>6.6086337000003823</v>
+        <v>6.0410137000003488</v>
       </c>
       <c r="M57" s="24">
-        <v>1.1475065999999856</v>
+        <v>-10.792913399999975</v>
       </c>
       <c r="N57" s="24">
-        <v>1.4451538000000141</v>
+        <v>1.804643800000008</v>
       </c>
       <c r="O57" s="24">
-        <v>2.4487402999999972</v>
+        <v>-12.65749969999996</v>
       </c>
       <c r="P57" s="24">
-        <v>3.0601687999999854</v>
+        <v>-15.422131199999995</v>
       </c>
       <c r="Q57" s="24">
-        <v>-4.0916173000001095</v>
+        <v>8.1492426999999736</v>
       </c>
       <c r="R57" s="24">
-        <v>14.369161500000018</v>
+        <v>16.707261499999845</v>
       </c>
       <c r="S57" s="24">
-        <v>8.2360280999999986</v>
+        <v>8.2370081000000255</v>
       </c>
       <c r="T57" s="24">
         <v>2.5086467000000425</v>
       </c>
       <c r="U57" s="24">
         <v>10.614705099999988</v>
       </c>
       <c r="V57" s="24">
         <v>7.572600900000019</v>
       </c>
       <c r="W57" s="24">
-        <v>-1.8823769000000219</v>
+        <v>-1.8823765000000243</v>
       </c>
       <c r="X57" s="24">
-        <v>-3.6395400999997491</v>
+        <v>-3.6395432999995592</v>
       </c>
       <c r="Y57" s="24">
-        <v>2.8356000000001416</v>
+        <v>2.8356000000000847</v>
       </c>
       <c r="Z57" s="24">
         <v>1.3057134000001724</v>
       </c>
       <c r="AA57" s="24">
-        <v>-7.1739248000000089</v>
+        <v>-7.1739243999999189</v>
       </c>
       <c r="AB57" s="24">
-        <v>-9.0879211000001874</v>
+        <v>-9.0879159000000982</v>
       </c>
       <c r="AC57" s="24">
-        <v>5.8558969000000332</v>
+        <v>5.8559005000000468</v>
       </c>
       <c r="AD57" s="24">
-        <v>4.1764764999998079</v>
+        <v>4.1764708999999698</v>
       </c>
       <c r="AE57" s="24">
-        <v>5.949527199999352</v>
+        <v>5.9501139999997577</v>
       </c>
       <c r="AF57" s="24">
-        <v>-5.1345194000000447</v>
+        <v>-5.151515800000027</v>
       </c>
       <c r="AG57" s="24">
-        <v>14.422187800000302</v>
+        <v>14.690276600000516</v>
       </c>
       <c r="AH57" s="24">
-        <v>20.180320400001619</v>
+        <v>20.180310400000508</v>
       </c>
       <c r="AI57" s="24">
-        <v>1.7194872999999404</v>
+        <v>2.7568312999999591</v>
       </c>
       <c r="AJ57" s="24">
-        <v>-4.4334398000000448</v>
+        <v>-1.5223445999999825</v>
       </c>
       <c r="AK57" s="12">
-        <v>80.15989830000035</v>
+        <v>52.649417499993433</v>
       </c>
       <c r="AL57" s="5"/>
       <c r="AM57" s="6"/>
     </row>
     <row r="58" spans="2:39" s="3" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C58" s="11">
         <v>1.6576099999999983E-2</v>
       </c>
       <c r="D58" s="11">
         <v>-4.7765000000001834E-3</v>
       </c>
       <c r="E58" s="11">
         <v>-8.4030000000003824E-3</v>
       </c>
       <c r="F58" s="11">
         <v>5.7440000000141822E-4</v>
       </c>
       <c r="G58" s="11">
         <v>0</v>
       </c>
       <c r="H58" s="11">
         <v>0</v>
       </c>
       <c r="I58" s="11">
         <v>0</v>
       </c>
       <c r="J58" s="11">
-        <v>3.9018190000000033</v>
+        <v>3.9018190000000104</v>
       </c>
       <c r="K58" s="11">
         <v>27.620873889114577</v>
       </c>
       <c r="L58" s="11">
-        <v>18.24829552263467</v>
+        <v>18.248295522634898</v>
       </c>
       <c r="M58" s="11">
         <v>16.067339620891616</v>
       </c>
       <c r="N58" s="11">
         <v>50.841860815087628</v>
       </c>
       <c r="O58" s="11">
-        <v>30.475036839811732</v>
+        <v>30.475036839811761</v>
       </c>
       <c r="P58" s="11">
-        <v>51.581595610354015</v>
+        <v>51.581595610353986</v>
       </c>
       <c r="Q58" s="11">
-        <v>50.183395872891602</v>
+        <v>50.183395872891658</v>
       </c>
       <c r="R58" s="11">
-        <v>74.193785748952081</v>
+        <v>74.193785748951854</v>
       </c>
       <c r="S58" s="11">
-        <v>-51.135860838803531</v>
+        <v>-51.135860838803644</v>
       </c>
       <c r="T58" s="11">
-        <v>48.86498852498115</v>
+        <v>48.864988524981605</v>
       </c>
       <c r="U58" s="11">
-        <v>22.728097795135248</v>
+        <v>22.728097795135305</v>
       </c>
       <c r="V58" s="11">
-        <v>-1.5812938934216347</v>
+        <v>-1.5812938934216063</v>
       </c>
       <c r="W58" s="11">
-        <v>11.837562489130223</v>
+        <v>11.949562089130191</v>
       </c>
       <c r="X58" s="11">
-        <v>26.887647481813126</v>
+        <v>26.960890681813105</v>
       </c>
       <c r="Y58" s="11">
-        <v>40.943757285042139</v>
+        <v>40.943757285041116</v>
       </c>
       <c r="Z58" s="11">
         <v>23.348031321517855</v>
       </c>
       <c r="AA58" s="11">
-        <v>54.059129457495501</v>
+        <v>53.874129057495807</v>
       </c>
       <c r="AB58" s="11">
-        <v>5.2849506153863413</v>
+        <v>6.6382254153862359</v>
       </c>
       <c r="AC58" s="11">
-        <v>-87.617880059555148</v>
+        <v>-87.220443659555102</v>
       </c>
       <c r="AD58" s="11">
-        <v>93.951861222831255</v>
+        <v>93.77139682283125</v>
       </c>
       <c r="AE58" s="11">
-        <v>310.93714104974288</v>
+        <v>311.66477424974232</v>
       </c>
       <c r="AF58" s="11">
         <v>-13.356459864537186</v>
       </c>
       <c r="AG58" s="11">
-        <v>-46.811382019135308</v>
+        <v>-46.811382019135763</v>
       </c>
       <c r="AH58" s="11">
-        <v>92.185138034393688</v>
+        <v>92.185138034395052</v>
       </c>
       <c r="AI58" s="11">
-        <v>-172.82042677852633</v>
+        <v>-172.8204267785261</v>
       </c>
       <c r="AJ58" s="11">
-        <v>399.52915027268983</v>
+        <v>338.15497922992597</v>
       </c>
       <c r="AK58" s="12">
-        <v>1080.3521260159184</v>
+        <v>1021.276077373155</v>
       </c>
       <c r="AL58" s="5"/>
       <c r="AM58" s="6"/>
     </row>
     <row r="59" spans="2:39" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="15" t="s">
         <v>2</v>
       </c>
       <c r="C59" s="16">
         <v>15.1804203</v>
       </c>
       <c r="D59" s="16">
         <v>5.6880685</v>
       </c>
       <c r="E59" s="16">
         <v>5.3924741999999997</v>
       </c>
       <c r="F59" s="16">
         <v>20.708338100000002</v>
       </c>
       <c r="G59" s="16">
         <v>220.68569919999999</v>
       </c>
       <c r="H59" s="16">
         <v>134.6786932</v>
       </c>
       <c r="I59" s="16">
         <v>60.280176499999996</v>
       </c>
       <c r="J59" s="16">
-        <v>55.009090399999998</v>
+        <v>55.009090400000005</v>
       </c>
       <c r="K59" s="16">
         <v>163.48118618911457</v>
       </c>
       <c r="L59" s="16">
-        <v>627.62593922263477</v>
+        <v>627.625939222635</v>
       </c>
       <c r="M59" s="16">
         <v>132.19498622089162</v>
       </c>
       <c r="N59" s="16">
         <v>345.10590461508764</v>
       </c>
       <c r="O59" s="16">
-        <v>210.67648713981171</v>
+        <v>210.67648713981174</v>
       </c>
       <c r="P59" s="16">
-        <v>252.85742441035401</v>
+        <v>252.85742441035399</v>
       </c>
       <c r="Q59" s="16">
-        <v>302.09496857289162</v>
+        <v>302.09496857289167</v>
       </c>
       <c r="R59" s="16">
-        <v>1051.9682572489521</v>
+        <v>1051.9682572489519</v>
       </c>
       <c r="S59" s="16">
-        <v>906.91644726119648</v>
+        <v>906.91644726119637</v>
       </c>
       <c r="T59" s="16">
-        <v>343.62004522498114</v>
+        <v>343.6200452249816</v>
       </c>
       <c r="U59" s="16">
-        <v>-37.684847104864758</v>
+        <v>-37.684847104864701</v>
       </c>
       <c r="V59" s="16">
-        <v>-46.171462993421642</v>
+        <v>-46.171462993421613</v>
       </c>
       <c r="W59" s="16">
-        <v>-12.405134410869778</v>
+        <v>-12.405134410869806</v>
       </c>
       <c r="X59" s="16">
         <v>1652.7269173818131</v>
       </c>
       <c r="Y59" s="16">
-        <v>-95.547792714957836</v>
+        <v>-95.54779271495886</v>
       </c>
       <c r="Z59" s="16">
         <v>-615.9216752784821</v>
       </c>
       <c r="AA59" s="16">
-        <v>474.56724465749551</v>
+        <v>474.56724465749585</v>
       </c>
       <c r="AB59" s="16">
-        <v>263.18808951538631</v>
+        <v>263.18808951538625</v>
       </c>
       <c r="AC59" s="16">
-        <v>73.872596840444857</v>
+        <v>73.872596840444913</v>
       </c>
       <c r="AD59" s="16">
-        <v>318.65403772283122</v>
+        <v>318.62469772283129</v>
       </c>
       <c r="AE59" s="16">
-        <v>826.26906824974287</v>
+        <v>826.26965824974241</v>
       </c>
       <c r="AF59" s="16">
-        <v>-383.87880926453721</v>
+        <v>-384.83162566453717</v>
       </c>
       <c r="AG59" s="16">
-        <v>1379.1385457808647</v>
+        <v>1379.0348945808644</v>
       </c>
       <c r="AH59" s="16">
-        <v>2582.9253384343938</v>
+        <v>2577.525558434395</v>
       </c>
       <c r="AI59" s="16">
-        <v>-363.71760947852636</v>
+        <v>-355.33073547852609</v>
       </c>
       <c r="AJ59" s="16">
-        <v>273.62708047268984</v>
+        <v>244.38766462992604</v>
       </c>
       <c r="AK59" s="12">
-        <v>11143.806194315919</v>
+        <v>11116.468654873155</v>
       </c>
       <c r="AL59" s="5"/>
       <c r="AM59" s="17"/>
     </row>
     <row r="60" spans="2:39" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C60" s="19"/>
       <c r="D60" s="19"/>
       <c r="E60" s="19"/>
       <c r="F60" s="19"/>
       <c r="G60" s="19"/>
       <c r="H60" s="19"/>
       <c r="I60" s="19"/>
       <c r="J60" s="19"/>
       <c r="K60" s="19"/>
       <c r="L60" s="19"/>
       <c r="M60" s="19"/>
       <c r="N60" s="19"/>
       <c r="O60" s="19"/>
       <c r="P60" s="19"/>
       <c r="Q60" s="19"/>
       <c r="R60" s="19">
         <v>825.7</v>