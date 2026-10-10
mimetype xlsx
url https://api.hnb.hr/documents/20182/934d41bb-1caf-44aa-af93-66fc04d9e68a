--- v0 (2025-10-31)
+++ v1 (2026-10-10)
@@ -1,66 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\hnb.local\hnb\Users01$\esanguli\My Documents\BANKA\KAMATNE STOPE_NOVO-ermina\KS BILTENSKE TABLICE-Statističko izvješće_ermina\BIlten_2015\Bilten_novo_staro 222_122015\novi Bilten\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\BILTEN\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="120" yWindow="60" windowWidth="17490" windowHeight="11010" tabRatio="686"/>
   </bookViews>
   <sheets>
-    <sheet name="ENG" sheetId="19" r:id="rId1"/>
+    <sheet name="HRV" sheetId="20" r:id="rId1"/>
+    <sheet name="ENG" sheetId="19" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="145621"/>
+  <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="230" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="410" uniqueCount="135">
+  <si>
+    <t>Tablica G5a: Kamatne stope kreditnih institucija na kunske depozite i kredite bez valutne klauzule (stanja)</t>
+  </si>
   <si>
     <t>12.11.</t>
   </si>
   <si>
     <t>01.12.</t>
   </si>
   <si>
     <t>02.12.</t>
   </si>
   <si>
     <t>03.12.</t>
   </si>
   <si>
     <t>04.12.</t>
   </si>
   <si>
     <t>05.12.</t>
   </si>
   <si>
     <t>06.12.</t>
   </si>
   <si>
     <t>07.12.</t>
   </si>
   <si>
@@ -91,50 +96,167 @@
     <t>04.13.</t>
   </si>
   <si>
     <t>05.13.</t>
   </si>
   <si>
     <t>06.13.</t>
   </si>
   <si>
     <t>07.13.</t>
   </si>
   <si>
     <t>08.13.</t>
   </si>
   <si>
     <t>09.13.</t>
   </si>
   <si>
     <t>10.13.</t>
   </si>
   <si>
     <t>11.13.</t>
   </si>
   <si>
     <t>12.13.</t>
+  </si>
+  <si>
+    <t>u milijunima kuna</t>
+  </si>
+  <si>
+    <t>Vagani mjesečni prosjeci kamatnih stopa</t>
+  </si>
+  <si>
+    <t>u postocima na godišnjoj razini</t>
+  </si>
+  <si>
+    <t>1. Depoziti</t>
+  </si>
+  <si>
+    <t>1.1.1. Oročeni depoziti</t>
+  </si>
+  <si>
+    <t>1.1.1.1. Kratkoročno</t>
+  </si>
+  <si>
+    <t>1.1.1.1.1. Do 3 mjeseca</t>
+  </si>
+  <si>
+    <t>1.1.1.1.2. Od 3 do 6 mjeseci</t>
+  </si>
+  <si>
+    <t>1.1.1.1.3. Od 6 mjeseci do 1 godine</t>
+  </si>
+  <si>
+    <t>1.1.1.2. Dugoročno</t>
+  </si>
+  <si>
+    <t>1.1.1.2.1. Od 1 do 2 godine</t>
+  </si>
+  <si>
+    <t>1.1.1.2.2. Više od 2 godine</t>
+  </si>
+  <si>
+    <t>1.2.1. Oročeni depoziti</t>
+  </si>
+  <si>
+    <t>1.2.1.1. Kratkoročno</t>
+  </si>
+  <si>
+    <t>1.2.1.1.1. Do 3 mjeseca</t>
+  </si>
+  <si>
+    <t>1.2.1.1.2. Od 3 do 6 mjeseci</t>
+  </si>
+  <si>
+    <t>1.2.1.1.3. Od 6 mjeseci do 1 godine</t>
+  </si>
+  <si>
+    <t>1.2.1.2. Dugoročno</t>
+  </si>
+  <si>
+    <t>1.2.1.2.1. Od 1 do 2 godine</t>
+  </si>
+  <si>
+    <t>1.2.1.2.2. Više od 2 godine</t>
+  </si>
+  <si>
+    <t>1.3. Krediti s osnove repo poslova</t>
+  </si>
+  <si>
+    <t>2. Krediti</t>
+  </si>
+  <si>
+    <t>2.1.1. Stambeni krediti</t>
+  </si>
+  <si>
+    <t>2.1.1.1. Kratkoročno</t>
+  </si>
+  <si>
+    <t>2.1.1.2. Dugoročno</t>
+  </si>
+  <si>
+    <t>2.1.1.2.1. Od 1 do 5 godina</t>
+  </si>
+  <si>
+    <t>2.1.1.2.2. Više od 5 godina</t>
+  </si>
+  <si>
+    <t>2.1.2. Potrošački i ostali krediti</t>
+  </si>
+  <si>
+    <t>2.1.2.1. Kratkoročno</t>
+  </si>
+  <si>
+    <t>2.1.2.2. Dugoročno</t>
+  </si>
+  <si>
+    <t>2.1.2.2.1. Od 1 do 5 godina</t>
+  </si>
+  <si>
+    <t>2.1.2.2.2. Više od 5 godina</t>
+  </si>
+  <si>
+    <t>Od toga: obrtnici</t>
+  </si>
+  <si>
+    <t>2.2.1. Krediti</t>
+  </si>
+  <si>
+    <t>2.2.1.1. Kratkoročno</t>
+  </si>
+  <si>
+    <t>2.2.1.2. Dugoročno</t>
+  </si>
+  <si>
+    <t>2.2.1.2.1. Od 1 do 5 godina</t>
+  </si>
+  <si>
+    <t>2.2.1.2.2. Više od 5 godina</t>
+  </si>
+  <si>
+    <t>Iznosi stanja</t>
   </si>
   <si>
     <t>–</t>
   </si>
   <si>
     <t>weighted monthly averages of interest rates</t>
   </si>
   <si>
     <t>in % on annual basis</t>
   </si>
   <si>
     <t>in million HRK</t>
   </si>
   <si>
     <t>1 Deposits</t>
   </si>
   <si>
     <t>1.1 Households</t>
   </si>
   <si>
     <t>1.1.1 Time deposits</t>
   </si>
   <si>
     <t>1.1.1.1 Short-term</t>
   </si>
@@ -240,122 +362,122 @@
   <si>
     <t>2.1.2.2.1 Over 1 and up to 5  years</t>
   </si>
   <si>
     <t>2.2.1.2.1 Over 1 and up to 5 years</t>
   </si>
   <si>
     <t>outstanding amounts</t>
   </si>
   <si>
     <t>01.14.</t>
   </si>
   <si>
     <t>02.14.</t>
   </si>
   <si>
     <t>06.14.</t>
   </si>
   <si>
     <t>07.14.</t>
   </si>
   <si>
     <t>08.14.</t>
   </si>
   <si>
+    <t xml:space="preserve">03.14. </t>
+  </si>
+  <si>
     <t>03.14.</t>
   </si>
   <si>
     <t xml:space="preserve">04.14. </t>
   </si>
   <si>
     <t>05.14.</t>
   </si>
   <si>
     <t>09.14.</t>
   </si>
   <si>
     <t>10.14.</t>
   </si>
   <si>
     <t>11.14.</t>
   </si>
   <si>
+    <t>1.1. Kućanstva</t>
+  </si>
+  <si>
+    <t>1.2. Nefinancijska društva</t>
+  </si>
+  <si>
+    <t>2.1. Kućanstva</t>
+  </si>
+  <si>
+    <t>2.2. Nefinancijska društva</t>
+  </si>
+  <si>
     <t>Table G5a: Credit institutions' interest rates on kuna deposits and loans not indexed to foreign currency (outstanding amounts)</t>
   </si>
   <si>
+    <t xml:space="preserve">Napomena: Podaci su usklađeni sa statističkim standardom ESA 2010. </t>
+  </si>
+  <si>
     <t>Note: Data are harmonised with the ESA 2010 methodology.</t>
+  </si>
+  <si>
+    <t>* ispravljen podatak</t>
+  </si>
+  <si>
+    <t>* corrected data</t>
   </si>
   <si>
     <t>12.14.</t>
   </si>
   <si>
     <t>02.15.</t>
   </si>
   <si>
     <t>01.15.</t>
   </si>
   <si>
-    <t>05.15.</t>
-[...4 lines deleted...]
-  <si>
     <t>04.15.</t>
   </si>
   <si>
-    <t>08.15.</t>
-[...17 lines deleted...]
-    <t>12.15.</t>
+    <t>03.15.*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0\ "/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -371,56 +493,50 @@
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="7"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
-      <charset val="238"/>
-[...4 lines deleted...]
-      <family val="1"/>
       <charset val="238"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
@@ -440,51 +556,51 @@
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="10">
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" applyNumberFormat="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyProtection="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
@@ -509,93 +625,88 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="9" applyNumberFormat="1" applyFill="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="9" applyNumberFormat="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="9" quotePrefix="1" applyNumberFormat="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="9"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="9"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Međunaslov u tablici" xfId="3"/>
     <cellStyle name="Napomene" xfId="4"/>
     <cellStyle name="Naslov 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Naslov 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="Tanka linija ispod" xfId="5"/>
     <cellStyle name="Ukupno" xfId="6"/>
     <cellStyle name="Ukupno - zadnji redak" xfId="7"/>
     <cellStyle name="Zadnji redak" xfId="8"/>
     <cellStyle name="Zaglavlje" xfId="9"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -843,376 +954,358 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:AY94"/>
+  <dimension ref="B2:BZ94"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.83203125" style="2" customWidth="1"/>
-    <col min="2" max="2" width="48" style="2" customWidth="1"/>
+    <col min="2" max="2" width="45.6640625" style="2" customWidth="1"/>
     <col min="3" max="31" width="8.6640625" style="2" customWidth="1"/>
-    <col min="32" max="16384" width="9.33203125" style="2"/>
+    <col min="32" max="37" width="9.33203125" style="2"/>
+    <col min="38" max="38" width="9.33203125" style="6"/>
+    <col min="39" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:51" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:73" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B2" s="19" t="s">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
       <c r="AB2" s="1"/>
       <c r="AC2" s="1"/>
       <c r="AD2" s="1"/>
     </row>
-    <row r="3" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:73" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
       <c r="AB3" s="1"/>
       <c r="AC3" s="1"/>
       <c r="AD3" s="1"/>
     </row>
-    <row r="4" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:73" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
       <c r="AB4" s="1"/>
       <c r="AC4" s="1"/>
       <c r="AD4" s="1"/>
     </row>
-    <row r="5" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:73" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
       <c r="Q5" s="3"/>
       <c r="R5" s="3"/>
       <c r="S5" s="3"/>
       <c r="T5" s="3"/>
       <c r="U5" s="3"/>
       <c r="V5" s="3"/>
       <c r="W5" s="3"/>
       <c r="X5" s="3"/>
       <c r="Y5" s="3"/>
       <c r="Z5" s="3"/>
       <c r="AA5" s="3"/>
       <c r="AB5" s="3"/>
       <c r="AC5" s="3"/>
       <c r="AD5" s="3"/>
     </row>
-    <row r="6" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:73" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
       <c r="Q6" s="3"/>
       <c r="R6" s="3"/>
       <c r="S6" s="3"/>
       <c r="T6" s="3"/>
       <c r="U6" s="3"/>
       <c r="V6" s="3"/>
       <c r="W6" s="3"/>
       <c r="X6" s="3"/>
       <c r="Y6" s="3"/>
       <c r="Z6" s="3"/>
       <c r="AA6" s="3"/>
       <c r="AB6" s="3"/>
       <c r="AC6" s="3"/>
       <c r="AD6" s="3"/>
     </row>
-    <row r="7" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:73" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="20"/>
       <c r="C7" s="23" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D7" s="23" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E7" s="23" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F7" s="23" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G7" s="23" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H7" s="23" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I7" s="23" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J7" s="23" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="K7" s="23" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="L7" s="23" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="M7" s="23" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="N7" s="23" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="O7" s="23" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="P7" s="23" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="Q7" s="23" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="R7" s="23" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="S7" s="23" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="T7" s="23" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="U7" s="23" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="V7" s="23" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="W7" s="23" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="X7" s="23" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="Y7" s="23" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="Z7" s="23" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="AA7" s="23" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="AB7" s="23" t="s">
-        <v>69</v>
+        <v>109</v>
       </c>
       <c r="AC7" s="23" t="s">
-        <v>70</v>
+        <v>110</v>
       </c>
       <c r="AD7" s="23" t="s">
-        <v>74</v>
+        <v>115</v>
       </c>
       <c r="AE7" s="24" t="s">
-        <v>75</v>
+        <v>116</v>
       </c>
       <c r="AF7" s="24" t="s">
-        <v>76</v>
+        <v>117</v>
       </c>
       <c r="AG7" s="24" t="s">
-        <v>71</v>
+        <v>111</v>
       </c>
       <c r="AH7" s="24" t="s">
-        <v>72</v>
+        <v>112</v>
       </c>
       <c r="AI7" s="24" t="s">
-        <v>73</v>
+        <v>113</v>
       </c>
       <c r="AJ7" s="24" t="s">
-        <v>77</v>
+        <v>118</v>
       </c>
       <c r="AK7" s="24" t="s">
-        <v>78</v>
+        <v>119</v>
       </c>
       <c r="AL7" s="23" t="s">
-        <v>79</v>
+        <v>120</v>
       </c>
       <c r="AM7" s="20" t="s">
-        <v>82</v>
+        <v>130</v>
       </c>
       <c r="AN7" s="23" t="s">
-        <v>84</v>
+        <v>132</v>
       </c>
       <c r="AO7" s="23" t="s">
-        <v>83</v>
+        <v>131</v>
       </c>
       <c r="AP7" s="23" t="s">
-        <v>86</v>
+        <v>134</v>
       </c>
       <c r="AQ7" s="23" t="s">
-        <v>87</v>
-[...23 lines deleted...]
-        <v>94</v>
+        <v>133</v>
       </c>
     </row>
-    <row r="8" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:73" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="4" t="s">
         <v>29</v>
       </c>
       <c r="C8" s="5">
         <v>3.82</v>
       </c>
       <c r="D8" s="5">
         <v>4.03</v>
       </c>
       <c r="E8" s="5">
         <v>3.98</v>
       </c>
       <c r="F8" s="5">
         <v>3.86</v>
       </c>
       <c r="G8" s="5">
         <v>3.72</v>
       </c>
       <c r="H8" s="5">
         <v>3.74</v>
       </c>
       <c r="I8" s="5">
         <v>3.78</v>
       </c>
       <c r="J8" s="5">
@@ -1283,90 +1376,96 @@
       </c>
       <c r="AF8" s="6">
         <v>3.02</v>
       </c>
       <c r="AG8" s="6">
         <v>3.01</v>
       </c>
       <c r="AH8" s="6">
         <v>2.92</v>
       </c>
       <c r="AI8" s="6">
         <v>2.9</v>
       </c>
       <c r="AJ8" s="6">
         <v>2.86</v>
       </c>
       <c r="AK8" s="6">
         <v>2.78</v>
       </c>
       <c r="AL8" s="7">
         <v>2.71</v>
       </c>
       <c r="AM8" s="8">
         <v>2.7</v>
       </c>
-      <c r="AN8" s="6">
+      <c r="AN8" s="9">
         <v>2.67</v>
       </c>
       <c r="AO8" s="6">
         <v>2.63</v>
       </c>
-      <c r="AP8" s="6">
+      <c r="AP8" s="9">
         <v>2.59</v>
       </c>
-      <c r="AQ8" s="6">
+      <c r="AQ8" s="9">
         <v>2.59</v>
       </c>
-      <c r="AR8" s="6">
-[...22 lines deleted...]
-      </c>
+      <c r="AR8" s="9"/>
+      <c r="AS8" s="9"/>
+      <c r="AT8" s="9"/>
+      <c r="AU8" s="9"/>
+      <c r="AV8" s="9"/>
+      <c r="AW8" s="9"/>
+      <c r="AX8" s="9"/>
+      <c r="AY8" s="9"/>
+      <c r="AZ8" s="9"/>
+      <c r="BA8" s="9"/>
+      <c r="BB8" s="9"/>
+      <c r="BC8" s="9"/>
+      <c r="BD8" s="9"/>
+      <c r="BE8" s="9"/>
+      <c r="BF8" s="9"/>
+      <c r="BG8" s="9"/>
+      <c r="BH8" s="9"/>
+      <c r="BI8" s="9"/>
+      <c r="BJ8" s="9"/>
+      <c r="BK8" s="9"/>
+      <c r="BL8" s="9"/>
+      <c r="BM8" s="9"/>
+      <c r="BN8" s="9"/>
+      <c r="BO8" s="9"/>
+      <c r="BP8" s="9"/>
+      <c r="BQ8" s="9"/>
+      <c r="BR8" s="9"/>
+      <c r="BS8" s="9"/>
+      <c r="BT8" s="9"/>
+      <c r="BU8" s="9"/>
     </row>
-    <row r="9" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:73" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="10" t="s">
-        <v>30</v>
+        <v>121</v>
       </c>
       <c r="C9" s="5">
         <v>4.03</v>
       </c>
       <c r="D9" s="5">
         <v>4.03</v>
       </c>
       <c r="E9" s="5">
         <v>4.05</v>
       </c>
       <c r="F9" s="5">
         <v>4.08</v>
       </c>
       <c r="G9" s="5">
         <v>4.04</v>
       </c>
       <c r="H9" s="5">
         <v>4.03</v>
       </c>
       <c r="I9" s="5">
         <v>4.05</v>
       </c>
       <c r="J9" s="5">
         <v>4.07</v>
       </c>
@@ -1435,90 +1534,96 @@
       </c>
       <c r="AF9" s="6">
         <v>3.19</v>
       </c>
       <c r="AG9" s="6">
         <v>3.18</v>
       </c>
       <c r="AH9" s="6">
         <v>3.12</v>
       </c>
       <c r="AI9" s="6">
         <v>3.1</v>
       </c>
       <c r="AJ9" s="6">
         <v>3.05</v>
       </c>
       <c r="AK9" s="6">
         <v>3.02</v>
       </c>
       <c r="AL9" s="7">
         <v>2.98</v>
       </c>
       <c r="AM9" s="8">
         <v>2.95</v>
       </c>
-      <c r="AN9" s="6">
+      <c r="AN9" s="9">
         <v>2.9</v>
       </c>
       <c r="AO9" s="6">
         <v>2.86</v>
       </c>
-      <c r="AP9" s="6">
+      <c r="AP9" s="9">
         <v>2.86</v>
       </c>
-      <c r="AQ9" s="6">
+      <c r="AQ9" s="9">
         <v>2.83</v>
       </c>
-      <c r="AR9" s="6">
-[...22 lines deleted...]
-      </c>
+      <c r="AR9" s="9"/>
+      <c r="AS9" s="9"/>
+      <c r="AT9" s="9"/>
+      <c r="AU9" s="9"/>
+      <c r="AV9" s="9"/>
+      <c r="AW9" s="9"/>
+      <c r="AX9" s="9"/>
+      <c r="AY9" s="9"/>
+      <c r="AZ9" s="9"/>
+      <c r="BA9" s="9"/>
+      <c r="BB9" s="9"/>
+      <c r="BC9" s="9"/>
+      <c r="BD9" s="9"/>
+      <c r="BE9" s="9"/>
+      <c r="BF9" s="9"/>
+      <c r="BG9" s="9"/>
+      <c r="BH9" s="9"/>
+      <c r="BI9" s="9"/>
+      <c r="BJ9" s="9"/>
+      <c r="BK9" s="9"/>
+      <c r="BL9" s="9"/>
+      <c r="BM9" s="9"/>
+      <c r="BN9" s="9"/>
+      <c r="BO9" s="9"/>
+      <c r="BP9" s="9"/>
+      <c r="BQ9" s="9"/>
+      <c r="BR9" s="9"/>
+      <c r="BS9" s="9"/>
+      <c r="BT9" s="9"/>
+      <c r="BU9" s="9"/>
     </row>
-    <row r="10" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:73" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="11" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C10" s="5">
         <v>4.03</v>
       </c>
       <c r="D10" s="5">
         <v>4.03</v>
       </c>
       <c r="E10" s="5">
         <v>4.05</v>
       </c>
       <c r="F10" s="5">
         <v>4.08</v>
       </c>
       <c r="G10" s="5">
         <v>4.04</v>
       </c>
       <c r="H10" s="5">
         <v>4.03</v>
       </c>
       <c r="I10" s="5">
         <v>4.05</v>
       </c>
       <c r="J10" s="5">
         <v>4.07</v>
       </c>
@@ -1587,90 +1692,96 @@
       </c>
       <c r="AF10" s="6">
         <v>3.19</v>
       </c>
       <c r="AG10" s="6">
         <v>3.18</v>
       </c>
       <c r="AH10" s="6">
         <v>3.12</v>
       </c>
       <c r="AI10" s="6">
         <v>3.1</v>
       </c>
       <c r="AJ10" s="6">
         <v>3.05</v>
       </c>
       <c r="AK10" s="6">
         <v>3.02</v>
       </c>
       <c r="AL10" s="7">
         <v>2.98</v>
       </c>
       <c r="AM10" s="8">
         <v>2.95</v>
       </c>
-      <c r="AN10" s="6">
+      <c r="AN10" s="9">
         <v>2.9</v>
       </c>
       <c r="AO10" s="6">
         <v>2.86</v>
       </c>
-      <c r="AP10" s="6">
+      <c r="AP10" s="9">
         <v>2.86</v>
       </c>
-      <c r="AQ10" s="6">
+      <c r="AQ10" s="9">
         <v>2.83</v>
       </c>
-      <c r="AR10" s="6">
-[...22 lines deleted...]
-      </c>
+      <c r="AR10" s="9"/>
+      <c r="AS10" s="9"/>
+      <c r="AT10" s="9"/>
+      <c r="AU10" s="9"/>
+      <c r="AV10" s="9"/>
+      <c r="AW10" s="9"/>
+      <c r="AX10" s="9"/>
+      <c r="AY10" s="9"/>
+      <c r="AZ10" s="9"/>
+      <c r="BA10" s="9"/>
+      <c r="BB10" s="9"/>
+      <c r="BC10" s="9"/>
+      <c r="BD10" s="9"/>
+      <c r="BE10" s="9"/>
+      <c r="BF10" s="9"/>
+      <c r="BG10" s="9"/>
+      <c r="BH10" s="9"/>
+      <c r="BI10" s="9"/>
+      <c r="BJ10" s="9"/>
+      <c r="BK10" s="9"/>
+      <c r="BL10" s="9"/>
+      <c r="BM10" s="9"/>
+      <c r="BN10" s="9"/>
+      <c r="BO10" s="9"/>
+      <c r="BP10" s="9"/>
+      <c r="BQ10" s="9"/>
+      <c r="BR10" s="9"/>
+      <c r="BS10" s="9"/>
+      <c r="BT10" s="9"/>
+      <c r="BU10" s="9"/>
     </row>
-    <row r="11" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:73" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="12" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C11" s="5">
         <v>3.9</v>
       </c>
       <c r="D11" s="5">
         <v>3.91</v>
       </c>
       <c r="E11" s="5">
         <v>3.93</v>
       </c>
       <c r="F11" s="5">
         <v>3.95</v>
       </c>
       <c r="G11" s="5">
         <v>3.92</v>
       </c>
       <c r="H11" s="5">
         <v>3.9</v>
       </c>
       <c r="I11" s="5">
         <v>3.92</v>
       </c>
       <c r="J11" s="5">
         <v>3.93</v>
       </c>
@@ -1739,90 +1850,96 @@
       </c>
       <c r="AF11" s="6">
         <v>2.97</v>
       </c>
       <c r="AG11" s="6">
         <v>2.96</v>
       </c>
       <c r="AH11" s="6">
         <v>2.89</v>
       </c>
       <c r="AI11" s="6">
         <v>2.87</v>
       </c>
       <c r="AJ11" s="6">
         <v>2.81</v>
       </c>
       <c r="AK11" s="6">
         <v>2.77</v>
       </c>
       <c r="AL11" s="7">
         <v>2.74</v>
       </c>
       <c r="AM11" s="8">
         <v>2.7</v>
       </c>
-      <c r="AN11" s="6">
+      <c r="AN11" s="9">
         <v>2.65</v>
       </c>
       <c r="AO11" s="6">
         <v>2.61</v>
       </c>
-      <c r="AP11" s="6">
+      <c r="AP11" s="9">
         <v>2.61</v>
       </c>
-      <c r="AQ11" s="6">
+      <c r="AQ11" s="9">
         <v>2.58</v>
       </c>
-      <c r="AR11" s="6">
-[...22 lines deleted...]
-      </c>
+      <c r="AR11" s="9"/>
+      <c r="AS11" s="9"/>
+      <c r="AT11" s="9"/>
+      <c r="AU11" s="9"/>
+      <c r="AV11" s="9"/>
+      <c r="AW11" s="9"/>
+      <c r="AX11" s="9"/>
+      <c r="AY11" s="9"/>
+      <c r="AZ11" s="9"/>
+      <c r="BA11" s="9"/>
+      <c r="BB11" s="9"/>
+      <c r="BC11" s="9"/>
+      <c r="BD11" s="9"/>
+      <c r="BE11" s="9"/>
+      <c r="BF11" s="9"/>
+      <c r="BG11" s="9"/>
+      <c r="BH11" s="9"/>
+      <c r="BI11" s="9"/>
+      <c r="BJ11" s="9"/>
+      <c r="BK11" s="9"/>
+      <c r="BL11" s="9"/>
+      <c r="BM11" s="9"/>
+      <c r="BN11" s="9"/>
+      <c r="BO11" s="9"/>
+      <c r="BP11" s="9"/>
+      <c r="BQ11" s="9"/>
+      <c r="BR11" s="9"/>
+      <c r="BS11" s="9"/>
+      <c r="BT11" s="9"/>
+      <c r="BU11" s="9"/>
     </row>
-    <row r="12" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:73" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="13" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C12" s="5">
         <v>3.25</v>
       </c>
       <c r="D12" s="5">
         <v>3.23</v>
       </c>
       <c r="E12" s="5">
         <v>3.44</v>
       </c>
       <c r="F12" s="5">
         <v>3.47</v>
       </c>
       <c r="G12" s="5">
         <v>3.34</v>
       </c>
       <c r="H12" s="5">
         <v>3.18</v>
       </c>
       <c r="I12" s="5">
         <v>3.21</v>
       </c>
       <c r="J12" s="5">
         <v>3.15</v>
       </c>
@@ -1891,90 +2008,96 @@
       </c>
       <c r="AF12" s="6">
         <v>2.17</v>
       </c>
       <c r="AG12" s="6">
         <v>2.2400000000000002</v>
       </c>
       <c r="AH12" s="6">
         <v>2.09</v>
       </c>
       <c r="AI12" s="6">
         <v>2.13</v>
       </c>
       <c r="AJ12" s="6">
         <v>2.06</v>
       </c>
       <c r="AK12" s="6">
         <v>2.0299999999999998</v>
       </c>
       <c r="AL12" s="7">
         <v>1.99</v>
       </c>
       <c r="AM12" s="8">
         <v>1.95</v>
       </c>
-      <c r="AN12" s="6">
+      <c r="AN12" s="9">
         <v>1.91</v>
       </c>
       <c r="AO12" s="6">
         <v>1.93</v>
       </c>
-      <c r="AP12" s="6">
+      <c r="AP12" s="9">
         <v>1.92</v>
       </c>
-      <c r="AQ12" s="6">
+      <c r="AQ12" s="9">
         <v>1.89</v>
       </c>
-      <c r="AR12" s="6">
-[...22 lines deleted...]
-      </c>
+      <c r="AR12" s="9"/>
+      <c r="AS12" s="9"/>
+      <c r="AT12" s="9"/>
+      <c r="AU12" s="9"/>
+      <c r="AV12" s="9"/>
+      <c r="AW12" s="9"/>
+      <c r="AX12" s="9"/>
+      <c r="AY12" s="9"/>
+      <c r="AZ12" s="9"/>
+      <c r="BA12" s="9"/>
+      <c r="BB12" s="9"/>
+      <c r="BC12" s="9"/>
+      <c r="BD12" s="9"/>
+      <c r="BE12" s="9"/>
+      <c r="BF12" s="9"/>
+      <c r="BG12" s="9"/>
+      <c r="BH12" s="9"/>
+      <c r="BI12" s="9"/>
+      <c r="BJ12" s="9"/>
+      <c r="BK12" s="9"/>
+      <c r="BL12" s="9"/>
+      <c r="BM12" s="9"/>
+      <c r="BN12" s="9"/>
+      <c r="BO12" s="9"/>
+      <c r="BP12" s="9"/>
+      <c r="BQ12" s="9"/>
+      <c r="BR12" s="9"/>
+      <c r="BS12" s="9"/>
+      <c r="BT12" s="9"/>
+      <c r="BU12" s="9"/>
     </row>
-    <row r="13" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:73" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C13" s="5">
         <v>3.81</v>
       </c>
       <c r="D13" s="5">
         <v>3.86</v>
       </c>
       <c r="E13" s="5">
         <v>3.8</v>
       </c>
       <c r="F13" s="5">
         <v>3.83</v>
       </c>
       <c r="G13" s="5">
         <v>3.8</v>
       </c>
       <c r="H13" s="5">
         <v>3.81</v>
       </c>
       <c r="I13" s="5">
         <v>3.8</v>
       </c>
       <c r="J13" s="5">
         <v>3.81</v>
       </c>
@@ -2043,90 +2166,96 @@
       </c>
       <c r="AF13" s="6">
         <v>2.72</v>
       </c>
       <c r="AG13" s="6">
         <v>2.7</v>
       </c>
       <c r="AH13" s="6">
         <v>2.66</v>
       </c>
       <c r="AI13" s="6">
         <v>2.62</v>
       </c>
       <c r="AJ13" s="6">
         <v>2.58</v>
       </c>
       <c r="AK13" s="6">
         <v>2.5499999999999998</v>
       </c>
       <c r="AL13" s="7">
         <v>2.5099999999999998</v>
       </c>
       <c r="AM13" s="8">
         <v>2.4700000000000002</v>
       </c>
-      <c r="AN13" s="6">
+      <c r="AN13" s="9">
         <v>2.44</v>
       </c>
       <c r="AO13" s="6">
         <v>2.4300000000000002</v>
       </c>
-      <c r="AP13" s="6">
+      <c r="AP13" s="9">
         <v>2.41</v>
       </c>
-      <c r="AQ13" s="6">
+      <c r="AQ13" s="9">
         <v>2.37</v>
       </c>
-      <c r="AR13" s="6">
-[...22 lines deleted...]
-      </c>
+      <c r="AR13" s="9"/>
+      <c r="AS13" s="9"/>
+      <c r="AT13" s="9"/>
+      <c r="AU13" s="9"/>
+      <c r="AV13" s="9"/>
+      <c r="AW13" s="9"/>
+      <c r="AX13" s="9"/>
+      <c r="AY13" s="9"/>
+      <c r="AZ13" s="9"/>
+      <c r="BA13" s="9"/>
+      <c r="BB13" s="9"/>
+      <c r="BC13" s="9"/>
+      <c r="BD13" s="9"/>
+      <c r="BE13" s="9"/>
+      <c r="BF13" s="9"/>
+      <c r="BG13" s="9"/>
+      <c r="BH13" s="9"/>
+      <c r="BI13" s="9"/>
+      <c r="BJ13" s="9"/>
+      <c r="BK13" s="9"/>
+      <c r="BL13" s="9"/>
+      <c r="BM13" s="9"/>
+      <c r="BN13" s="9"/>
+      <c r="BO13" s="9"/>
+      <c r="BP13" s="9"/>
+      <c r="BQ13" s="9"/>
+      <c r="BR13" s="9"/>
+      <c r="BS13" s="9"/>
+      <c r="BT13" s="9"/>
+      <c r="BU13" s="9"/>
     </row>
-    <row r="14" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:73" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="13" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C14" s="5">
         <v>4.1500000000000004</v>
       </c>
       <c r="D14" s="5">
         <v>4.1399999999999997</v>
       </c>
       <c r="E14" s="5">
         <v>4.16</v>
       </c>
       <c r="F14" s="5">
         <v>4.17</v>
       </c>
       <c r="G14" s="5">
         <v>4.17</v>
       </c>
       <c r="H14" s="5">
         <v>4.18</v>
       </c>
       <c r="I14" s="5">
         <v>4.1900000000000004</v>
       </c>
       <c r="J14" s="5">
         <v>4.21</v>
       </c>
@@ -2195,90 +2324,96 @@
       </c>
       <c r="AF14" s="6">
         <v>3.25</v>
       </c>
       <c r="AG14" s="6">
         <v>3.21</v>
       </c>
       <c r="AH14" s="6">
         <v>3.16</v>
       </c>
       <c r="AI14" s="6">
         <v>3.13</v>
       </c>
       <c r="AJ14" s="6">
         <v>3.06</v>
       </c>
       <c r="AK14" s="6">
         <v>3.03</v>
       </c>
       <c r="AL14" s="7">
         <v>2.99</v>
       </c>
       <c r="AM14" s="8">
         <v>2.94</v>
       </c>
-      <c r="AN14" s="6">
+      <c r="AN14" s="9">
         <v>2.89</v>
       </c>
       <c r="AO14" s="6">
         <v>2.83</v>
       </c>
-      <c r="AP14" s="6">
+      <c r="AP14" s="9">
         <v>2.82</v>
       </c>
-      <c r="AQ14" s="6">
+      <c r="AQ14" s="9">
         <v>2.79</v>
       </c>
-      <c r="AR14" s="6">
-[...22 lines deleted...]
-      </c>
+      <c r="AR14" s="9"/>
+      <c r="AS14" s="9"/>
+      <c r="AT14" s="9"/>
+      <c r="AU14" s="9"/>
+      <c r="AV14" s="9"/>
+      <c r="AW14" s="9"/>
+      <c r="AX14" s="9"/>
+      <c r="AY14" s="9"/>
+      <c r="AZ14" s="9"/>
+      <c r="BA14" s="9"/>
+      <c r="BB14" s="9"/>
+      <c r="BC14" s="9"/>
+      <c r="BD14" s="9"/>
+      <c r="BE14" s="9"/>
+      <c r="BF14" s="9"/>
+      <c r="BG14" s="9"/>
+      <c r="BH14" s="9"/>
+      <c r="BI14" s="9"/>
+      <c r="BJ14" s="9"/>
+      <c r="BK14" s="9"/>
+      <c r="BL14" s="9"/>
+      <c r="BM14" s="9"/>
+      <c r="BN14" s="9"/>
+      <c r="BO14" s="9"/>
+      <c r="BP14" s="9"/>
+      <c r="BQ14" s="9"/>
+      <c r="BR14" s="9"/>
+      <c r="BS14" s="9"/>
+      <c r="BT14" s="9"/>
+      <c r="BU14" s="9"/>
     </row>
-    <row r="15" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:73" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="12" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C15" s="5">
         <v>4.3499999999999996</v>
       </c>
       <c r="D15" s="5">
         <v>4.32</v>
       </c>
       <c r="E15" s="5">
         <v>4.3600000000000003</v>
       </c>
       <c r="F15" s="5">
         <v>4.38</v>
       </c>
       <c r="G15" s="5">
         <v>4.3600000000000003</v>
       </c>
       <c r="H15" s="5">
         <v>4.3600000000000003</v>
       </c>
       <c r="I15" s="5">
         <v>4.37</v>
       </c>
       <c r="J15" s="5">
         <v>4.3899999999999997</v>
       </c>
@@ -2347,90 +2482,96 @@
       </c>
       <c r="AF15" s="6">
         <v>3.57</v>
       </c>
       <c r="AG15" s="6">
         <v>3.54</v>
       </c>
       <c r="AH15" s="6">
         <v>3.5</v>
       </c>
       <c r="AI15" s="6">
         <v>3.48</v>
       </c>
       <c r="AJ15" s="6">
         <v>3.43</v>
       </c>
       <c r="AK15" s="6">
         <v>3.41</v>
       </c>
       <c r="AL15" s="7">
         <v>3.37</v>
       </c>
       <c r="AM15" s="8">
         <v>3.33</v>
       </c>
-      <c r="AN15" s="6">
+      <c r="AN15" s="9">
         <v>3.28</v>
       </c>
       <c r="AO15" s="6">
         <v>3.24</v>
       </c>
-      <c r="AP15" s="6">
+      <c r="AP15" s="9">
         <v>3.24</v>
       </c>
-      <c r="AQ15" s="6">
+      <c r="AQ15" s="9">
         <v>3.21</v>
       </c>
-      <c r="AR15" s="6">
-[...22 lines deleted...]
-      </c>
+      <c r="AR15" s="9"/>
+      <c r="AS15" s="9"/>
+      <c r="AT15" s="9"/>
+      <c r="AU15" s="9"/>
+      <c r="AV15" s="9"/>
+      <c r="AW15" s="9"/>
+      <c r="AX15" s="9"/>
+      <c r="AY15" s="9"/>
+      <c r="AZ15" s="9"/>
+      <c r="BA15" s="9"/>
+      <c r="BB15" s="9"/>
+      <c r="BC15" s="9"/>
+      <c r="BD15" s="9"/>
+      <c r="BE15" s="9"/>
+      <c r="BF15" s="9"/>
+      <c r="BG15" s="9"/>
+      <c r="BH15" s="9"/>
+      <c r="BI15" s="9"/>
+      <c r="BJ15" s="9"/>
+      <c r="BK15" s="9"/>
+      <c r="BL15" s="9"/>
+      <c r="BM15" s="9"/>
+      <c r="BN15" s="9"/>
+      <c r="BO15" s="9"/>
+      <c r="BP15" s="9"/>
+      <c r="BQ15" s="9"/>
+      <c r="BR15" s="9"/>
+      <c r="BS15" s="9"/>
+      <c r="BT15" s="9"/>
+      <c r="BU15" s="9"/>
     </row>
-    <row r="16" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="2:73" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="13" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C16" s="5">
         <v>4.5199999999999996</v>
       </c>
       <c r="D16" s="5">
         <v>4.47</v>
       </c>
       <c r="E16" s="5">
         <v>4.49</v>
       </c>
       <c r="F16" s="5">
         <v>4.51</v>
       </c>
       <c r="G16" s="5">
         <v>4.4800000000000004</v>
       </c>
       <c r="H16" s="5">
         <v>4.4800000000000004</v>
       </c>
       <c r="I16" s="5">
         <v>4.4800000000000004</v>
       </c>
       <c r="J16" s="5">
         <v>4.51</v>
       </c>
@@ -2499,90 +2640,96 @@
       </c>
       <c r="AF16" s="6">
         <v>3.6</v>
       </c>
       <c r="AG16" s="6">
         <v>3.56</v>
       </c>
       <c r="AH16" s="6">
         <v>3.53</v>
       </c>
       <c r="AI16" s="6">
         <v>3.5</v>
       </c>
       <c r="AJ16" s="6">
         <v>3.46</v>
       </c>
       <c r="AK16" s="6">
         <v>3.43</v>
       </c>
       <c r="AL16" s="7">
         <v>3.39</v>
       </c>
       <c r="AM16" s="8">
         <v>3.34</v>
       </c>
-      <c r="AN16" s="6">
+      <c r="AN16" s="9">
         <v>3.28</v>
       </c>
       <c r="AO16" s="6">
         <v>3.24</v>
       </c>
-      <c r="AP16" s="6">
+      <c r="AP16" s="9">
         <v>3.23</v>
       </c>
-      <c r="AQ16" s="6">
+      <c r="AQ16" s="9">
         <v>3.2</v>
       </c>
-      <c r="AR16" s="6">
-[...22 lines deleted...]
-      </c>
+      <c r="AR16" s="9"/>
+      <c r="AS16" s="9"/>
+      <c r="AT16" s="9"/>
+      <c r="AU16" s="9"/>
+      <c r="AV16" s="9"/>
+      <c r="AW16" s="9"/>
+      <c r="AX16" s="9"/>
+      <c r="AY16" s="9"/>
+      <c r="AZ16" s="9"/>
+      <c r="BA16" s="9"/>
+      <c r="BB16" s="9"/>
+      <c r="BC16" s="9"/>
+      <c r="BD16" s="9"/>
+      <c r="BE16" s="9"/>
+      <c r="BF16" s="9"/>
+      <c r="BG16" s="9"/>
+      <c r="BH16" s="9"/>
+      <c r="BI16" s="9"/>
+      <c r="BJ16" s="9"/>
+      <c r="BK16" s="9"/>
+      <c r="BL16" s="9"/>
+      <c r="BM16" s="9"/>
+      <c r="BN16" s="9"/>
+      <c r="BO16" s="9"/>
+      <c r="BP16" s="9"/>
+      <c r="BQ16" s="9"/>
+      <c r="BR16" s="9"/>
+      <c r="BS16" s="9"/>
+      <c r="BT16" s="9"/>
+      <c r="BU16" s="9"/>
     </row>
-    <row r="17" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:73" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="13" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C17" s="5">
         <v>4.17</v>
       </c>
       <c r="D17" s="5">
         <v>4.18</v>
       </c>
       <c r="E17" s="5">
         <v>4.22</v>
       </c>
       <c r="F17" s="5">
         <v>4.25</v>
       </c>
       <c r="G17" s="5">
         <v>4.25</v>
       </c>
       <c r="H17" s="5">
         <v>4.25</v>
       </c>
       <c r="I17" s="5">
         <v>4.2699999999999996</v>
       </c>
       <c r="J17" s="5">
         <v>4.28</v>
       </c>
@@ -2651,90 +2798,96 @@
       </c>
       <c r="AF17" s="6">
         <v>3.52</v>
       </c>
       <c r="AG17" s="6">
         <v>3.5</v>
       </c>
       <c r="AH17" s="6">
         <v>3.46</v>
       </c>
       <c r="AI17" s="6">
         <v>3.44</v>
       </c>
       <c r="AJ17" s="6">
         <v>3.4</v>
       </c>
       <c r="AK17" s="6">
         <v>3.39</v>
       </c>
       <c r="AL17" s="7">
         <v>3.34</v>
       </c>
       <c r="AM17" s="8">
         <v>3.31</v>
       </c>
-      <c r="AN17" s="6">
+      <c r="AN17" s="9">
         <v>3.29</v>
       </c>
       <c r="AO17" s="6">
         <v>3.24</v>
       </c>
-      <c r="AP17" s="6">
+      <c r="AP17" s="9">
         <v>3.25</v>
       </c>
-      <c r="AQ17" s="6">
+      <c r="AQ17" s="9">
         <v>3.23</v>
       </c>
-      <c r="AR17" s="6">
-[...22 lines deleted...]
-      </c>
+      <c r="AR17" s="9"/>
+      <c r="AS17" s="9"/>
+      <c r="AT17" s="9"/>
+      <c r="AU17" s="9"/>
+      <c r="AV17" s="9"/>
+      <c r="AW17" s="9"/>
+      <c r="AX17" s="9"/>
+      <c r="AY17" s="9"/>
+      <c r="AZ17" s="9"/>
+      <c r="BA17" s="9"/>
+      <c r="BB17" s="9"/>
+      <c r="BC17" s="9"/>
+      <c r="BD17" s="9"/>
+      <c r="BE17" s="9"/>
+      <c r="BF17" s="9"/>
+      <c r="BG17" s="9"/>
+      <c r="BH17" s="9"/>
+      <c r="BI17" s="9"/>
+      <c r="BJ17" s="9"/>
+      <c r="BK17" s="9"/>
+      <c r="BL17" s="9"/>
+      <c r="BM17" s="9"/>
+      <c r="BN17" s="9"/>
+      <c r="BO17" s="9"/>
+      <c r="BP17" s="9"/>
+      <c r="BQ17" s="9"/>
+      <c r="BR17" s="9"/>
+      <c r="BS17" s="9"/>
+      <c r="BT17" s="9"/>
+      <c r="BU17" s="9"/>
     </row>
-    <row r="18" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:73" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="10" t="s">
-        <v>39</v>
+        <v>122</v>
       </c>
       <c r="C18" s="5">
         <v>3.43</v>
       </c>
       <c r="D18" s="5">
         <v>4.05</v>
       </c>
       <c r="E18" s="5">
         <v>3.85</v>
       </c>
       <c r="F18" s="5">
         <v>3.46</v>
       </c>
       <c r="G18" s="5">
         <v>3.15</v>
       </c>
       <c r="H18" s="5">
         <v>3.19</v>
       </c>
       <c r="I18" s="5">
         <v>3.21</v>
       </c>
       <c r="J18" s="5">
         <v>3.36</v>
       </c>
@@ -2803,90 +2956,96 @@
       </c>
       <c r="AF18" s="6">
         <v>2.4</v>
       </c>
       <c r="AG18" s="6">
         <v>2.41</v>
       </c>
       <c r="AH18" s="6">
         <v>2.31</v>
       </c>
       <c r="AI18" s="6">
         <v>2.33</v>
       </c>
       <c r="AJ18" s="6">
         <v>2.2999999999999998</v>
       </c>
       <c r="AK18" s="6">
         <v>2.17</v>
       </c>
       <c r="AL18" s="7">
         <v>2.09</v>
       </c>
       <c r="AM18" s="8">
         <v>2.08</v>
       </c>
-      <c r="AN18" s="6">
+      <c r="AN18" s="9">
         <v>2.11</v>
       </c>
       <c r="AO18" s="6">
         <v>2.0499999999999998</v>
       </c>
-      <c r="AP18" s="6">
+      <c r="AP18" s="9">
         <v>1.92</v>
       </c>
-      <c r="AQ18" s="6">
+      <c r="AQ18" s="9">
         <v>1.94</v>
       </c>
-      <c r="AR18" s="6">
-[...22 lines deleted...]
-      </c>
+      <c r="AR18" s="9"/>
+      <c r="AS18" s="9"/>
+      <c r="AT18" s="9"/>
+      <c r="AU18" s="9"/>
+      <c r="AV18" s="9"/>
+      <c r="AW18" s="9"/>
+      <c r="AX18" s="9"/>
+      <c r="AY18" s="9"/>
+      <c r="AZ18" s="9"/>
+      <c r="BA18" s="9"/>
+      <c r="BB18" s="9"/>
+      <c r="BC18" s="9"/>
+      <c r="BD18" s="9"/>
+      <c r="BE18" s="9"/>
+      <c r="BF18" s="9"/>
+      <c r="BG18" s="9"/>
+      <c r="BH18" s="9"/>
+      <c r="BI18" s="9"/>
+      <c r="BJ18" s="9"/>
+      <c r="BK18" s="9"/>
+      <c r="BL18" s="9"/>
+      <c r="BM18" s="9"/>
+      <c r="BN18" s="9"/>
+      <c r="BO18" s="9"/>
+      <c r="BP18" s="9"/>
+      <c r="BQ18" s="9"/>
+      <c r="BR18" s="9"/>
+      <c r="BS18" s="9"/>
+      <c r="BT18" s="9"/>
+      <c r="BU18" s="9"/>
     </row>
-    <row r="19" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:73" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="11" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C19" s="5">
         <v>3.43</v>
       </c>
       <c r="D19" s="5">
         <v>4.05</v>
       </c>
       <c r="E19" s="5">
         <v>3.85</v>
       </c>
       <c r="F19" s="5">
         <v>3.46</v>
       </c>
       <c r="G19" s="5">
         <v>3.15</v>
       </c>
       <c r="H19" s="5">
         <v>3.19</v>
       </c>
       <c r="I19" s="5">
         <v>3.21</v>
       </c>
       <c r="J19" s="5">
         <v>3.36</v>
       </c>
@@ -2955,90 +3114,96 @@
       </c>
       <c r="AF19" s="6">
         <v>2.4</v>
       </c>
       <c r="AG19" s="6">
         <v>2.41</v>
       </c>
       <c r="AH19" s="6">
         <v>2.31</v>
       </c>
       <c r="AI19" s="6">
         <v>2.33</v>
       </c>
       <c r="AJ19" s="6">
         <v>2.2999999999999998</v>
       </c>
       <c r="AK19" s="6">
         <v>2.17</v>
       </c>
       <c r="AL19" s="7">
         <v>2.09</v>
       </c>
       <c r="AM19" s="8">
         <v>2.08</v>
       </c>
-      <c r="AN19" s="6">
+      <c r="AN19" s="9">
         <v>2.11</v>
       </c>
       <c r="AO19" s="6">
         <v>2.0499999999999998</v>
       </c>
-      <c r="AP19" s="6">
+      <c r="AP19" s="9">
         <v>1.92</v>
       </c>
-      <c r="AQ19" s="6">
+      <c r="AQ19" s="9">
         <v>1.94</v>
       </c>
-      <c r="AR19" s="6">
-[...22 lines deleted...]
-      </c>
+      <c r="AR19" s="9"/>
+      <c r="AS19" s="9"/>
+      <c r="AT19" s="9"/>
+      <c r="AU19" s="9"/>
+      <c r="AV19" s="9"/>
+      <c r="AW19" s="9"/>
+      <c r="AX19" s="9"/>
+      <c r="AY19" s="9"/>
+      <c r="AZ19" s="9"/>
+      <c r="BA19" s="9"/>
+      <c r="BB19" s="9"/>
+      <c r="BC19" s="9"/>
+      <c r="BD19" s="9"/>
+      <c r="BE19" s="9"/>
+      <c r="BF19" s="9"/>
+      <c r="BG19" s="9"/>
+      <c r="BH19" s="9"/>
+      <c r="BI19" s="9"/>
+      <c r="BJ19" s="9"/>
+      <c r="BK19" s="9"/>
+      <c r="BL19" s="9"/>
+      <c r="BM19" s="9"/>
+      <c r="BN19" s="9"/>
+      <c r="BO19" s="9"/>
+      <c r="BP19" s="9"/>
+      <c r="BQ19" s="9"/>
+      <c r="BR19" s="9"/>
+      <c r="BS19" s="9"/>
+      <c r="BT19" s="9"/>
+      <c r="BU19" s="9"/>
     </row>
-    <row r="20" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:73" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="12" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C20" s="5">
         <v>3.68</v>
       </c>
       <c r="D20" s="5">
         <v>3.67</v>
       </c>
       <c r="E20" s="5">
         <v>3.95</v>
       </c>
       <c r="F20" s="5">
         <v>4.01</v>
       </c>
       <c r="G20" s="5">
         <v>3.99</v>
       </c>
       <c r="H20" s="5">
         <v>4.2</v>
       </c>
       <c r="I20" s="5">
         <v>4.0599999999999996</v>
       </c>
       <c r="J20" s="5">
         <v>3.81</v>
       </c>
@@ -3107,90 +3272,96 @@
       </c>
       <c r="AF20" s="6">
         <v>2.31</v>
       </c>
       <c r="AG20" s="6">
         <v>2.33</v>
       </c>
       <c r="AH20" s="6">
         <v>2.1800000000000002</v>
       </c>
       <c r="AI20" s="6">
         <v>2.1800000000000002</v>
       </c>
       <c r="AJ20" s="6">
         <v>2.14</v>
       </c>
       <c r="AK20" s="6">
         <v>1.99</v>
       </c>
       <c r="AL20" s="7">
         <v>1.95</v>
       </c>
       <c r="AM20" s="8">
         <v>1.97</v>
       </c>
-      <c r="AN20" s="6">
+      <c r="AN20" s="9">
         <v>1.93</v>
       </c>
       <c r="AO20" s="6">
         <v>1.91</v>
       </c>
-      <c r="AP20" s="6">
+      <c r="AP20" s="9">
         <v>1.76</v>
       </c>
-      <c r="AQ20" s="6">
+      <c r="AQ20" s="9">
         <v>1.72</v>
       </c>
-      <c r="AR20" s="6">
-[...22 lines deleted...]
-      </c>
+      <c r="AR20" s="9"/>
+      <c r="AS20" s="9"/>
+      <c r="AT20" s="9"/>
+      <c r="AU20" s="9"/>
+      <c r="AV20" s="9"/>
+      <c r="AW20" s="9"/>
+      <c r="AX20" s="9"/>
+      <c r="AY20" s="9"/>
+      <c r="AZ20" s="9"/>
+      <c r="BA20" s="9"/>
+      <c r="BB20" s="9"/>
+      <c r="BC20" s="9"/>
+      <c r="BD20" s="9"/>
+      <c r="BE20" s="9"/>
+      <c r="BF20" s="9"/>
+      <c r="BG20" s="9"/>
+      <c r="BH20" s="9"/>
+      <c r="BI20" s="9"/>
+      <c r="BJ20" s="9"/>
+      <c r="BK20" s="9"/>
+      <c r="BL20" s="9"/>
+      <c r="BM20" s="9"/>
+      <c r="BN20" s="9"/>
+      <c r="BO20" s="9"/>
+      <c r="BP20" s="9"/>
+      <c r="BQ20" s="9"/>
+      <c r="BR20" s="9"/>
+      <c r="BS20" s="9"/>
+      <c r="BT20" s="9"/>
+      <c r="BU20" s="9"/>
     </row>
-    <row r="21" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:73" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="13" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C21" s="5">
         <v>3.33</v>
       </c>
       <c r="D21" s="5">
         <v>3.35</v>
       </c>
       <c r="E21" s="5">
         <v>3.79</v>
       </c>
       <c r="F21" s="5">
         <v>3.63</v>
       </c>
       <c r="G21" s="5">
         <v>3.34</v>
       </c>
       <c r="H21" s="5">
         <v>3.43</v>
       </c>
       <c r="I21" s="5">
         <v>3.19</v>
       </c>
       <c r="J21" s="5">
         <v>3.02</v>
       </c>
@@ -3259,90 +3430,96 @@
       </c>
       <c r="AF21" s="6">
         <v>1.78</v>
       </c>
       <c r="AG21" s="6">
         <v>1.78</v>
       </c>
       <c r="AH21" s="6">
         <v>1.63</v>
       </c>
       <c r="AI21" s="6">
         <v>1.68</v>
       </c>
       <c r="AJ21" s="6">
         <v>1.68</v>
       </c>
       <c r="AK21" s="6">
         <v>1.32</v>
       </c>
       <c r="AL21" s="7">
         <v>1.39</v>
       </c>
       <c r="AM21" s="8">
         <v>1.34</v>
       </c>
-      <c r="AN21" s="6">
+      <c r="AN21" s="9">
         <v>1.32</v>
       </c>
       <c r="AO21" s="6">
         <v>1.44</v>
       </c>
-      <c r="AP21" s="6">
+      <c r="AP21" s="9">
         <v>1.19</v>
       </c>
-      <c r="AQ21" s="6">
+      <c r="AQ21" s="9">
         <v>1.22</v>
       </c>
-      <c r="AR21" s="6">
-[...22 lines deleted...]
-      </c>
+      <c r="AR21" s="9"/>
+      <c r="AS21" s="9"/>
+      <c r="AT21" s="9"/>
+      <c r="AU21" s="9"/>
+      <c r="AV21" s="9"/>
+      <c r="AW21" s="9"/>
+      <c r="AX21" s="9"/>
+      <c r="AY21" s="9"/>
+      <c r="AZ21" s="9"/>
+      <c r="BA21" s="9"/>
+      <c r="BB21" s="9"/>
+      <c r="BC21" s="9"/>
+      <c r="BD21" s="9"/>
+      <c r="BE21" s="9"/>
+      <c r="BF21" s="9"/>
+      <c r="BG21" s="9"/>
+      <c r="BH21" s="9"/>
+      <c r="BI21" s="9"/>
+      <c r="BJ21" s="9"/>
+      <c r="BK21" s="9"/>
+      <c r="BL21" s="9"/>
+      <c r="BM21" s="9"/>
+      <c r="BN21" s="9"/>
+      <c r="BO21" s="9"/>
+      <c r="BP21" s="9"/>
+      <c r="BQ21" s="9"/>
+      <c r="BR21" s="9"/>
+      <c r="BS21" s="9"/>
+      <c r="BT21" s="9"/>
+      <c r="BU21" s="9"/>
     </row>
-    <row r="22" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:73" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="13" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C22" s="5">
         <v>4.17</v>
       </c>
       <c r="D22" s="5">
         <v>3.72</v>
       </c>
       <c r="E22" s="5">
         <v>3.8</v>
       </c>
       <c r="F22" s="5">
         <v>4.03</v>
       </c>
       <c r="G22" s="5">
         <v>4.34</v>
       </c>
       <c r="H22" s="5">
         <v>4.6399999999999997</v>
       </c>
       <c r="I22" s="5">
         <v>4.49</v>
       </c>
       <c r="J22" s="5">
         <v>4.09</v>
       </c>
@@ -3411,90 +3588,96 @@
       </c>
       <c r="AF22" s="6">
         <v>2.2999999999999998</v>
       </c>
       <c r="AG22" s="6">
         <v>2.3199999999999998</v>
       </c>
       <c r="AH22" s="6">
         <v>2.2400000000000002</v>
       </c>
       <c r="AI22" s="6">
         <v>2.1800000000000002</v>
       </c>
       <c r="AJ22" s="6">
         <v>2.14</v>
       </c>
       <c r="AK22" s="6">
         <v>2.14</v>
       </c>
       <c r="AL22" s="7">
         <v>2.08</v>
       </c>
       <c r="AM22" s="8">
         <v>2.0099999999999998</v>
       </c>
-      <c r="AN22" s="6">
+      <c r="AN22" s="9">
         <v>1.92</v>
       </c>
       <c r="AO22" s="6">
         <v>1.83</v>
       </c>
-      <c r="AP22" s="6">
+      <c r="AP22" s="9">
         <v>1.82</v>
       </c>
-      <c r="AQ22" s="6">
+      <c r="AQ22" s="9">
         <v>1.77</v>
       </c>
-      <c r="AR22" s="6">
-[...22 lines deleted...]
-      </c>
+      <c r="AR22" s="9"/>
+      <c r="AS22" s="9"/>
+      <c r="AT22" s="9"/>
+      <c r="AU22" s="9"/>
+      <c r="AV22" s="9"/>
+      <c r="AW22" s="9"/>
+      <c r="AX22" s="9"/>
+      <c r="AY22" s="9"/>
+      <c r="AZ22" s="9"/>
+      <c r="BA22" s="9"/>
+      <c r="BB22" s="9"/>
+      <c r="BC22" s="9"/>
+      <c r="BD22" s="9"/>
+      <c r="BE22" s="9"/>
+      <c r="BF22" s="9"/>
+      <c r="BG22" s="9"/>
+      <c r="BH22" s="9"/>
+      <c r="BI22" s="9"/>
+      <c r="BJ22" s="9"/>
+      <c r="BK22" s="9"/>
+      <c r="BL22" s="9"/>
+      <c r="BM22" s="9"/>
+      <c r="BN22" s="9"/>
+      <c r="BO22" s="9"/>
+      <c r="BP22" s="9"/>
+      <c r="BQ22" s="9"/>
+      <c r="BR22" s="9"/>
+      <c r="BS22" s="9"/>
+      <c r="BT22" s="9"/>
+      <c r="BU22" s="9"/>
     </row>
-    <row r="23" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:73" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="13" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C23" s="5">
         <v>4.03</v>
       </c>
       <c r="D23" s="5">
         <v>4.17</v>
       </c>
       <c r="E23" s="5">
         <v>4.59</v>
       </c>
       <c r="F23" s="5">
         <v>4.82</v>
       </c>
       <c r="G23" s="5">
         <v>4.93</v>
       </c>
       <c r="H23" s="5">
         <v>4.95</v>
       </c>
       <c r="I23" s="5">
         <v>4.88</v>
       </c>
       <c r="J23" s="5">
         <v>4.87</v>
       </c>
@@ -3563,90 +3746,96 @@
       </c>
       <c r="AF23" s="6">
         <v>2.71</v>
       </c>
       <c r="AG23" s="6">
         <v>2.69</v>
       </c>
       <c r="AH23" s="6">
         <v>2.61</v>
       </c>
       <c r="AI23" s="6">
         <v>2.57</v>
       </c>
       <c r="AJ23" s="6">
         <v>2.5</v>
       </c>
       <c r="AK23" s="6">
         <v>2.48</v>
       </c>
       <c r="AL23" s="7">
         <v>2.39</v>
       </c>
       <c r="AM23" s="8">
         <v>2.38</v>
       </c>
-      <c r="AN23" s="6">
+      <c r="AN23" s="9">
         <v>2.33</v>
       </c>
       <c r="AO23" s="6">
         <v>2.29</v>
       </c>
-      <c r="AP23" s="6">
+      <c r="AP23" s="9">
         <v>2.2400000000000002</v>
       </c>
-      <c r="AQ23" s="6">
+      <c r="AQ23" s="9">
         <v>2.19</v>
       </c>
-      <c r="AR23" s="6">
-[...22 lines deleted...]
-      </c>
+      <c r="AR23" s="9"/>
+      <c r="AS23" s="9"/>
+      <c r="AT23" s="9"/>
+      <c r="AU23" s="9"/>
+      <c r="AV23" s="9"/>
+      <c r="AW23" s="9"/>
+      <c r="AX23" s="9"/>
+      <c r="AY23" s="9"/>
+      <c r="AZ23" s="9"/>
+      <c r="BA23" s="9"/>
+      <c r="BB23" s="9"/>
+      <c r="BC23" s="9"/>
+      <c r="BD23" s="9"/>
+      <c r="BE23" s="9"/>
+      <c r="BF23" s="9"/>
+      <c r="BG23" s="9"/>
+      <c r="BH23" s="9"/>
+      <c r="BI23" s="9"/>
+      <c r="BJ23" s="9"/>
+      <c r="BK23" s="9"/>
+      <c r="BL23" s="9"/>
+      <c r="BM23" s="9"/>
+      <c r="BN23" s="9"/>
+      <c r="BO23" s="9"/>
+      <c r="BP23" s="9"/>
+      <c r="BQ23" s="9"/>
+      <c r="BR23" s="9"/>
+      <c r="BS23" s="9"/>
+      <c r="BT23" s="9"/>
+      <c r="BU23" s="9"/>
     </row>
-    <row r="24" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:73" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="12" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C24" s="5">
         <v>3.02</v>
       </c>
       <c r="D24" s="5">
         <v>4.66</v>
       </c>
       <c r="E24" s="5">
         <v>3.65</v>
       </c>
       <c r="F24" s="5">
         <v>2.44</v>
       </c>
       <c r="G24" s="5">
         <v>1.88</v>
       </c>
       <c r="H24" s="5">
         <v>1.91</v>
       </c>
       <c r="I24" s="5">
         <v>2.02</v>
       </c>
       <c r="J24" s="5">
         <v>2.78</v>
       </c>
@@ -3715,90 +3904,96 @@
       </c>
       <c r="AF24" s="6">
         <v>2.62</v>
       </c>
       <c r="AG24" s="6">
         <v>2.58</v>
       </c>
       <c r="AH24" s="6">
         <v>2.65</v>
       </c>
       <c r="AI24" s="6">
         <v>2.72</v>
       </c>
       <c r="AJ24" s="6">
         <v>2.7</v>
       </c>
       <c r="AK24" s="6">
         <v>2.6</v>
       </c>
       <c r="AL24" s="7">
         <v>2.41</v>
       </c>
       <c r="AM24" s="8">
         <v>2.2799999999999998</v>
       </c>
-      <c r="AN24" s="6">
+      <c r="AN24" s="9">
         <v>2.4500000000000002</v>
       </c>
       <c r="AO24" s="6">
         <v>2.29</v>
       </c>
-      <c r="AP24" s="6">
+      <c r="AP24" s="9">
         <v>2.2400000000000002</v>
       </c>
-      <c r="AQ24" s="6">
+      <c r="AQ24" s="9">
         <v>2.4700000000000002</v>
       </c>
-      <c r="AR24" s="6">
-[...22 lines deleted...]
-      </c>
+      <c r="AR24" s="9"/>
+      <c r="AS24" s="9"/>
+      <c r="AT24" s="9"/>
+      <c r="AU24" s="9"/>
+      <c r="AV24" s="9"/>
+      <c r="AW24" s="9"/>
+      <c r="AX24" s="9"/>
+      <c r="AY24" s="9"/>
+      <c r="AZ24" s="9"/>
+      <c r="BA24" s="9"/>
+      <c r="BB24" s="9"/>
+      <c r="BC24" s="9"/>
+      <c r="BD24" s="9"/>
+      <c r="BE24" s="9"/>
+      <c r="BF24" s="9"/>
+      <c r="BG24" s="9"/>
+      <c r="BH24" s="9"/>
+      <c r="BI24" s="9"/>
+      <c r="BJ24" s="9"/>
+      <c r="BK24" s="9"/>
+      <c r="BL24" s="9"/>
+      <c r="BM24" s="9"/>
+      <c r="BN24" s="9"/>
+      <c r="BO24" s="9"/>
+      <c r="BP24" s="9"/>
+      <c r="BQ24" s="9"/>
+      <c r="BR24" s="9"/>
+      <c r="BS24" s="9"/>
+      <c r="BT24" s="9"/>
+      <c r="BU24" s="9"/>
     </row>
-    <row r="25" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:73" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="13" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="C25" s="5">
         <v>3.07</v>
       </c>
       <c r="D25" s="5">
         <v>4.91</v>
       </c>
       <c r="E25" s="5">
         <v>3.71</v>
       </c>
       <c r="F25" s="5">
         <v>2.3199999999999998</v>
       </c>
       <c r="G25" s="5">
         <v>1.68</v>
       </c>
       <c r="H25" s="5">
         <v>1.58</v>
       </c>
       <c r="I25" s="5">
         <v>1.68</v>
       </c>
       <c r="J25" s="5">
         <v>2.75</v>
       </c>
@@ -3867,90 +4062,96 @@
       </c>
       <c r="AF25" s="6">
         <v>2.8</v>
       </c>
       <c r="AG25" s="6">
         <v>2.82</v>
       </c>
       <c r="AH25" s="6">
         <v>2.83</v>
       </c>
       <c r="AI25" s="6">
         <v>2.82</v>
       </c>
       <c r="AJ25" s="6">
         <v>2.8</v>
       </c>
       <c r="AK25" s="6">
         <v>2.75</v>
       </c>
       <c r="AL25" s="7">
         <v>2.68</v>
       </c>
       <c r="AM25" s="8">
         <v>2.82</v>
       </c>
-      <c r="AN25" s="6">
+      <c r="AN25" s="9">
         <v>2.85</v>
       </c>
       <c r="AO25" s="6">
         <v>2.81</v>
       </c>
-      <c r="AP25" s="6">
+      <c r="AP25" s="9">
         <v>2.75</v>
       </c>
-      <c r="AQ25" s="6">
+      <c r="AQ25" s="9">
         <v>2.7</v>
       </c>
-      <c r="AR25" s="6">
-[...22 lines deleted...]
-      </c>
+      <c r="AR25" s="9"/>
+      <c r="AS25" s="9"/>
+      <c r="AT25" s="9"/>
+      <c r="AU25" s="9"/>
+      <c r="AV25" s="9"/>
+      <c r="AW25" s="9"/>
+      <c r="AX25" s="9"/>
+      <c r="AY25" s="9"/>
+      <c r="AZ25" s="9"/>
+      <c r="BA25" s="9"/>
+      <c r="BB25" s="9"/>
+      <c r="BC25" s="9"/>
+      <c r="BD25" s="9"/>
+      <c r="BE25" s="9"/>
+      <c r="BF25" s="9"/>
+      <c r="BG25" s="9"/>
+      <c r="BH25" s="9"/>
+      <c r="BI25" s="9"/>
+      <c r="BJ25" s="9"/>
+      <c r="BK25" s="9"/>
+      <c r="BL25" s="9"/>
+      <c r="BM25" s="9"/>
+      <c r="BN25" s="9"/>
+      <c r="BO25" s="9"/>
+      <c r="BP25" s="9"/>
+      <c r="BQ25" s="9"/>
+      <c r="BR25" s="9"/>
+      <c r="BS25" s="9"/>
+      <c r="BT25" s="9"/>
+      <c r="BU25" s="9"/>
     </row>
-    <row r="26" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:73" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="13" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C26" s="5">
         <v>2.78</v>
       </c>
       <c r="D26" s="5">
         <v>3.19</v>
       </c>
       <c r="E26" s="5">
         <v>3.28</v>
       </c>
       <c r="F26" s="5">
         <v>3.1</v>
       </c>
       <c r="G26" s="5">
         <v>2.88</v>
       </c>
       <c r="H26" s="5">
         <v>3.39</v>
       </c>
       <c r="I26" s="5">
         <v>3.29</v>
       </c>
       <c r="J26" s="5">
         <v>2.92</v>
       </c>
@@ -4019,147 +4220,153 @@
       </c>
       <c r="AF26" s="6">
         <v>2.35</v>
       </c>
       <c r="AG26" s="6">
         <v>2.25</v>
       </c>
       <c r="AH26" s="6">
         <v>2.39</v>
       </c>
       <c r="AI26" s="6">
         <v>2.5499999999999998</v>
       </c>
       <c r="AJ26" s="6">
         <v>2.54</v>
       </c>
       <c r="AK26" s="6">
         <v>2.41</v>
       </c>
       <c r="AL26" s="7">
         <v>2.09</v>
       </c>
       <c r="AM26" s="8">
         <v>1.8</v>
       </c>
-      <c r="AN26" s="6">
+      <c r="AN26" s="9">
         <v>2.02</v>
       </c>
       <c r="AO26" s="6">
         <v>1.79</v>
       </c>
-      <c r="AP26" s="6">
+      <c r="AP26" s="9">
         <v>1.78</v>
       </c>
-      <c r="AQ26" s="6">
+      <c r="AQ26" s="9">
         <v>1.88</v>
       </c>
-      <c r="AR26" s="6">
-[...22 lines deleted...]
-      </c>
+      <c r="AR26" s="9"/>
+      <c r="AS26" s="9"/>
+      <c r="AT26" s="9"/>
+      <c r="AU26" s="9"/>
+      <c r="AV26" s="9"/>
+      <c r="AW26" s="9"/>
+      <c r="AX26" s="9"/>
+      <c r="AY26" s="9"/>
+      <c r="AZ26" s="9"/>
+      <c r="BA26" s="9"/>
+      <c r="BB26" s="9"/>
+      <c r="BC26" s="9"/>
+      <c r="BD26" s="9"/>
+      <c r="BE26" s="9"/>
+      <c r="BF26" s="9"/>
+      <c r="BG26" s="9"/>
+      <c r="BH26" s="9"/>
+      <c r="BI26" s="9"/>
+      <c r="BJ26" s="9"/>
+      <c r="BK26" s="9"/>
+      <c r="BL26" s="9"/>
+      <c r="BM26" s="9"/>
+      <c r="BN26" s="9"/>
+      <c r="BO26" s="9"/>
+      <c r="BP26" s="9"/>
+      <c r="BQ26" s="9"/>
+      <c r="BR26" s="9"/>
+      <c r="BS26" s="9"/>
+      <c r="BT26" s="9"/>
+      <c r="BU26" s="9"/>
     </row>
-    <row r="27" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:73" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="10" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="G27" s="5">
         <v>0.2</v>
       </c>
       <c r="H27" s="5">
         <v>0.2</v>
       </c>
       <c r="I27" s="5">
         <v>0.2</v>
       </c>
       <c r="J27" s="5">
         <v>0.2</v>
       </c>
       <c r="K27" s="5">
         <v>0.35</v>
       </c>
       <c r="L27" s="5">
         <v>0.43</v>
       </c>
       <c r="M27" s="5">
         <v>0.43</v>
       </c>
       <c r="N27" s="5">
         <v>0.55000000000000004</v>
       </c>
       <c r="O27" s="5">
         <v>0.52</v>
       </c>
       <c r="P27" s="5">
         <v>0.52</v>
       </c>
       <c r="Q27" s="5">
         <v>0.26</v>
       </c>
       <c r="R27" s="5" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="S27" s="5" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="T27" s="5" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="U27" s="5" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="V27" s="5">
         <v>1.3</v>
       </c>
       <c r="W27" s="5">
         <v>1.23</v>
       </c>
       <c r="X27" s="5">
         <v>1</v>
       </c>
       <c r="Y27" s="5">
         <v>0.68</v>
       </c>
       <c r="Z27" s="5">
         <v>0.64</v>
       </c>
       <c r="AA27" s="5">
         <v>0.61</v>
       </c>
       <c r="AB27" s="5">
         <v>0.3</v>
       </c>
       <c r="AC27" s="5">
         <v>0.25</v>
       </c>
@@ -4171,90 +4378,96 @@
       </c>
       <c r="AF27" s="6">
         <v>2.5</v>
       </c>
       <c r="AG27" s="6">
         <v>2.5</v>
       </c>
       <c r="AH27" s="6">
         <v>0.55000000000000004</v>
       </c>
       <c r="AI27" s="6">
         <v>0.51</v>
       </c>
       <c r="AJ27" s="6">
         <v>0.51</v>
       </c>
       <c r="AK27" s="6">
         <v>0.62</v>
       </c>
       <c r="AL27" s="7">
         <v>0.46</v>
       </c>
       <c r="AM27" s="8">
         <v>0.54</v>
       </c>
-      <c r="AN27" s="6">
+      <c r="AN27" s="9">
         <v>0.55000000000000004</v>
       </c>
       <c r="AO27" s="6">
         <v>0.51</v>
       </c>
-      <c r="AP27" s="6">
+      <c r="AP27" s="9">
         <v>0.42</v>
       </c>
-      <c r="AQ27" s="6">
+      <c r="AQ27" s="9">
         <v>0.24</v>
       </c>
-      <c r="AR27" s="6">
-[...22 lines deleted...]
-      </c>
+      <c r="AR27" s="9"/>
+      <c r="AS27" s="9"/>
+      <c r="AT27" s="9"/>
+      <c r="AU27" s="9"/>
+      <c r="AV27" s="9"/>
+      <c r="AW27" s="9"/>
+      <c r="AX27" s="9"/>
+      <c r="AY27" s="9"/>
+      <c r="AZ27" s="9"/>
+      <c r="BA27" s="9"/>
+      <c r="BB27" s="9"/>
+      <c r="BC27" s="9"/>
+      <c r="BD27" s="9"/>
+      <c r="BE27" s="9"/>
+      <c r="BF27" s="9"/>
+      <c r="BG27" s="9"/>
+      <c r="BH27" s="9"/>
+      <c r="BI27" s="9"/>
+      <c r="BJ27" s="9"/>
+      <c r="BK27" s="9"/>
+      <c r="BL27" s="9"/>
+      <c r="BM27" s="9"/>
+      <c r="BN27" s="9"/>
+      <c r="BO27" s="9"/>
+      <c r="BP27" s="9"/>
+      <c r="BQ27" s="9"/>
+      <c r="BR27" s="9"/>
+      <c r="BS27" s="9"/>
+      <c r="BT27" s="9"/>
+      <c r="BU27" s="9"/>
     </row>
-    <row r="28" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:73" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="4" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C28" s="5">
         <v>8.6</v>
       </c>
       <c r="D28" s="5">
         <v>8.86</v>
       </c>
       <c r="E28" s="5">
         <v>8.85</v>
       </c>
       <c r="F28" s="5">
         <v>8.57</v>
       </c>
       <c r="G28" s="5">
         <v>8.6300000000000008</v>
       </c>
       <c r="H28" s="5">
         <v>8.65</v>
       </c>
       <c r="I28" s="5">
         <v>8.5399999999999991</v>
       </c>
       <c r="J28" s="5">
         <v>8.33</v>
       </c>
@@ -4323,90 +4536,96 @@
       </c>
       <c r="AF28" s="6">
         <v>7.63</v>
       </c>
       <c r="AG28" s="6">
         <v>7.63</v>
       </c>
       <c r="AH28" s="6">
         <v>7.56</v>
       </c>
       <c r="AI28" s="6">
         <v>7.53</v>
       </c>
       <c r="AJ28" s="6">
         <v>7.53</v>
       </c>
       <c r="AK28" s="6">
         <v>7.56</v>
       </c>
       <c r="AL28" s="7">
         <v>7.48</v>
       </c>
       <c r="AM28" s="8">
         <v>7.49</v>
       </c>
-      <c r="AN28" s="6">
+      <c r="AN28" s="9">
         <v>7.44</v>
       </c>
       <c r="AO28" s="6">
         <v>7.41</v>
       </c>
-      <c r="AP28" s="6">
+      <c r="AP28" s="9">
         <v>7.41</v>
       </c>
-      <c r="AQ28" s="6">
+      <c r="AQ28" s="9">
         <v>7.46</v>
       </c>
-      <c r="AR28" s="6">
-[...22 lines deleted...]
-      </c>
+      <c r="AR28" s="9"/>
+      <c r="AS28" s="9"/>
+      <c r="AT28" s="9"/>
+      <c r="AU28" s="9"/>
+      <c r="AV28" s="9"/>
+      <c r="AW28" s="9"/>
+      <c r="AX28" s="9"/>
+      <c r="AY28" s="9"/>
+      <c r="AZ28" s="9"/>
+      <c r="BA28" s="9"/>
+      <c r="BB28" s="9"/>
+      <c r="BC28" s="9"/>
+      <c r="BD28" s="9"/>
+      <c r="BE28" s="9"/>
+      <c r="BF28" s="9"/>
+      <c r="BG28" s="9"/>
+      <c r="BH28" s="9"/>
+      <c r="BI28" s="9"/>
+      <c r="BJ28" s="9"/>
+      <c r="BK28" s="9"/>
+      <c r="BL28" s="9"/>
+      <c r="BM28" s="9"/>
+      <c r="BN28" s="9"/>
+      <c r="BO28" s="9"/>
+      <c r="BP28" s="9"/>
+      <c r="BQ28" s="9"/>
+      <c r="BR28" s="9"/>
+      <c r="BS28" s="9"/>
+      <c r="BT28" s="9"/>
+      <c r="BU28" s="9"/>
     </row>
-    <row r="29" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="2:73" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="10" t="s">
-        <v>50</v>
+        <v>123</v>
       </c>
       <c r="C29" s="5">
         <v>9.5299999999999994</v>
       </c>
       <c r="D29" s="5">
         <v>9.59</v>
       </c>
       <c r="E29" s="5">
         <v>9.5399999999999991</v>
       </c>
       <c r="F29" s="5">
         <v>9.3800000000000008</v>
       </c>
       <c r="G29" s="5">
         <v>9.5500000000000007</v>
       </c>
       <c r="H29" s="5">
         <v>9.5299999999999994</v>
       </c>
       <c r="I29" s="5">
         <v>9.52</v>
       </c>
       <c r="J29" s="5">
         <v>9.5</v>
       </c>
@@ -4475,90 +4694,96 @@
       </c>
       <c r="AF29" s="6">
         <v>8.9</v>
       </c>
       <c r="AG29" s="6">
         <v>8.8800000000000008</v>
       </c>
       <c r="AH29" s="6">
         <v>8.81</v>
       </c>
       <c r="AI29" s="6">
         <v>8.7899999999999991</v>
       </c>
       <c r="AJ29" s="6">
         <v>8.77</v>
       </c>
       <c r="AK29" s="6">
         <v>8.76</v>
       </c>
       <c r="AL29" s="7">
         <v>8.76</v>
       </c>
       <c r="AM29" s="8">
         <v>8.7200000000000006</v>
       </c>
-      <c r="AN29" s="6">
+      <c r="AN29" s="9">
         <v>8.6999999999999993</v>
       </c>
       <c r="AO29" s="6">
         <v>8.6999999999999993</v>
       </c>
-      <c r="AP29" s="6">
+      <c r="AP29" s="9">
         <v>8.67</v>
       </c>
-      <c r="AQ29" s="6">
+      <c r="AQ29" s="9">
         <v>8.67</v>
       </c>
-      <c r="AR29" s="6">
-[...22 lines deleted...]
-      </c>
+      <c r="AR29" s="9"/>
+      <c r="AS29" s="9"/>
+      <c r="AT29" s="9"/>
+      <c r="AU29" s="9"/>
+      <c r="AV29" s="9"/>
+      <c r="AW29" s="9"/>
+      <c r="AX29" s="9"/>
+      <c r="AY29" s="9"/>
+      <c r="AZ29" s="9"/>
+      <c r="BA29" s="9"/>
+      <c r="BB29" s="9"/>
+      <c r="BC29" s="9"/>
+      <c r="BD29" s="9"/>
+      <c r="BE29" s="9"/>
+      <c r="BF29" s="9"/>
+      <c r="BG29" s="9"/>
+      <c r="BH29" s="9"/>
+      <c r="BI29" s="9"/>
+      <c r="BJ29" s="9"/>
+      <c r="BK29" s="9"/>
+      <c r="BL29" s="9"/>
+      <c r="BM29" s="9"/>
+      <c r="BN29" s="9"/>
+      <c r="BO29" s="9"/>
+      <c r="BP29" s="9"/>
+      <c r="BQ29" s="9"/>
+      <c r="BR29" s="9"/>
+      <c r="BS29" s="9"/>
+      <c r="BT29" s="9"/>
+      <c r="BU29" s="9"/>
     </row>
-    <row r="30" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:73" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="11" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="C30" s="5">
         <v>6.49</v>
       </c>
       <c r="D30" s="5">
         <v>6.48</v>
       </c>
       <c r="E30" s="5">
         <v>6.45</v>
       </c>
       <c r="F30" s="5">
         <v>6.42</v>
       </c>
       <c r="G30" s="5">
         <v>6.44</v>
       </c>
       <c r="H30" s="5">
         <v>6.44</v>
       </c>
       <c r="I30" s="5">
         <v>6.44</v>
       </c>
       <c r="J30" s="5">
         <v>6.44</v>
       </c>
@@ -4627,102 +4852,108 @@
       </c>
       <c r="AF30" s="6">
         <v>6.29</v>
       </c>
       <c r="AG30" s="6">
         <v>6.27</v>
       </c>
       <c r="AH30" s="6">
         <v>6.11</v>
       </c>
       <c r="AI30" s="6">
         <v>5.99</v>
       </c>
       <c r="AJ30" s="6">
         <v>5.99</v>
       </c>
       <c r="AK30" s="6">
         <v>5.98</v>
       </c>
       <c r="AL30" s="7">
         <v>5.96</v>
       </c>
       <c r="AM30" s="8">
         <v>5.95</v>
       </c>
-      <c r="AN30" s="6">
+      <c r="AN30" s="9">
         <v>5.85</v>
       </c>
       <c r="AO30" s="6">
         <v>5.8</v>
       </c>
-      <c r="AP30" s="6">
+      <c r="AP30" s="9">
         <v>5.79</v>
       </c>
-      <c r="AQ30" s="6">
+      <c r="AQ30" s="9">
         <v>5.77</v>
       </c>
-      <c r="AR30" s="6">
-[...22 lines deleted...]
-      </c>
+      <c r="AR30" s="9"/>
+      <c r="AS30" s="9"/>
+      <c r="AT30" s="9"/>
+      <c r="AU30" s="9"/>
+      <c r="AV30" s="9"/>
+      <c r="AW30" s="9"/>
+      <c r="AX30" s="9"/>
+      <c r="AY30" s="9"/>
+      <c r="AZ30" s="9"/>
+      <c r="BA30" s="9"/>
+      <c r="BB30" s="9"/>
+      <c r="BC30" s="9"/>
+      <c r="BD30" s="9"/>
+      <c r="BE30" s="9"/>
+      <c r="BF30" s="9"/>
+      <c r="BG30" s="9"/>
+      <c r="BH30" s="9"/>
+      <c r="BI30" s="9"/>
+      <c r="BJ30" s="9"/>
+      <c r="BK30" s="9"/>
+      <c r="BL30" s="9"/>
+      <c r="BM30" s="9"/>
+      <c r="BN30" s="9"/>
+      <c r="BO30" s="9"/>
+      <c r="BP30" s="9"/>
+      <c r="BQ30" s="9"/>
+      <c r="BR30" s="9"/>
+      <c r="BS30" s="9"/>
+      <c r="BT30" s="9"/>
+      <c r="BU30" s="9"/>
     </row>
-    <row r="31" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="2:73" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="12" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="D31" s="5">
         <v>12</v>
       </c>
       <c r="E31" s="5">
         <v>12</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="G31" s="5">
         <v>10.88</v>
       </c>
       <c r="H31" s="5">
         <v>5.73</v>
       </c>
       <c r="I31" s="5">
         <v>4</v>
       </c>
       <c r="J31" s="5">
         <v>4.72</v>
       </c>
       <c r="K31" s="5">
         <v>5.38</v>
       </c>
       <c r="L31" s="5">
         <v>5.37</v>
       </c>
       <c r="M31" s="5">
         <v>5.38</v>
       </c>
       <c r="N31" s="5">
         <v>12</v>
       </c>
@@ -4735,134 +4966,140 @@
       <c r="Q31" s="5">
         <v>5.39</v>
       </c>
       <c r="R31" s="5">
         <v>5.4</v>
       </c>
       <c r="S31" s="5">
         <v>5.41</v>
       </c>
       <c r="T31" s="5">
         <v>5.4</v>
       </c>
       <c r="U31" s="5">
         <v>5.43</v>
       </c>
       <c r="V31" s="5">
         <v>12</v>
       </c>
       <c r="W31" s="5">
         <v>5.44</v>
       </c>
       <c r="X31" s="5">
         <v>5.45</v>
       </c>
       <c r="Y31" s="5" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="Z31" s="5" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="AA31" s="5" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="AB31" s="5">
         <v>9.41</v>
       </c>
       <c r="AC31" s="5">
         <v>9.44</v>
       </c>
       <c r="AD31" s="5">
         <v>9.91</v>
       </c>
       <c r="AE31" s="5">
         <v>9.3800000000000008</v>
       </c>
       <c r="AF31" s="6">
         <v>9.3800000000000008</v>
       </c>
       <c r="AG31" s="6">
         <v>10.09</v>
       </c>
       <c r="AH31" s="6">
         <v>10.08</v>
       </c>
       <c r="AI31" s="6">
         <v>10.76</v>
       </c>
       <c r="AJ31" s="6">
         <v>12.16</v>
       </c>
       <c r="AK31" s="6">
         <v>12.86</v>
       </c>
       <c r="AL31" s="5" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="AM31" s="8" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="AN31" s="8" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="AO31" s="8" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="AP31" s="8" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="AQ31" s="8" t="s">
-        <v>25</v>
-[...24 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="AR31" s="8"/>
+      <c r="AS31" s="9"/>
+      <c r="AT31" s="9"/>
+      <c r="AU31" s="9"/>
+      <c r="AV31" s="9"/>
+      <c r="AW31" s="9"/>
+      <c r="AX31" s="9"/>
+      <c r="AY31" s="9"/>
+      <c r="AZ31" s="9"/>
+      <c r="BA31" s="9"/>
+      <c r="BB31" s="9"/>
+      <c r="BC31" s="9"/>
+      <c r="BD31" s="9"/>
+      <c r="BE31" s="9"/>
+      <c r="BF31" s="9"/>
+      <c r="BG31" s="9"/>
+      <c r="BH31" s="9"/>
+      <c r="BI31" s="9"/>
+      <c r="BJ31" s="9"/>
+      <c r="BK31" s="9"/>
+      <c r="BL31" s="9"/>
+      <c r="BM31" s="9"/>
+      <c r="BN31" s="9"/>
+      <c r="BO31" s="9"/>
+      <c r="BP31" s="9"/>
+      <c r="BQ31" s="9"/>
+      <c r="BR31" s="9"/>
+      <c r="BS31" s="9"/>
+      <c r="BT31" s="9"/>
+      <c r="BU31" s="9"/>
     </row>
-    <row r="32" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="2:73" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="12" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="C32" s="5">
         <v>6.49</v>
       </c>
       <c r="D32" s="5">
         <v>6.48</v>
       </c>
       <c r="E32" s="5">
         <v>6.45</v>
       </c>
       <c r="F32" s="5">
         <v>6.42</v>
       </c>
       <c r="G32" s="5">
         <v>6.44</v>
       </c>
       <c r="H32" s="5">
         <v>6.44</v>
       </c>
       <c r="I32" s="5">
         <v>6.44</v>
       </c>
       <c r="J32" s="5">
         <v>6.44</v>
       </c>
@@ -4931,90 +5168,96 @@
       </c>
       <c r="AF32" s="6">
         <v>6.29</v>
       </c>
       <c r="AG32" s="6">
         <v>6.27</v>
       </c>
       <c r="AH32" s="6">
         <v>6.11</v>
       </c>
       <c r="AI32" s="6">
         <v>5.99</v>
       </c>
       <c r="AJ32" s="6">
         <v>5.99</v>
       </c>
       <c r="AK32" s="6">
         <v>5.98</v>
       </c>
       <c r="AL32" s="7">
         <v>5.96</v>
       </c>
       <c r="AM32" s="8">
         <v>5.95</v>
       </c>
-      <c r="AN32" s="6">
+      <c r="AN32" s="9">
         <v>5.85</v>
       </c>
       <c r="AO32" s="6">
         <v>5.8</v>
       </c>
-      <c r="AP32" s="6">
+      <c r="AP32" s="9">
         <v>5.79</v>
       </c>
-      <c r="AQ32" s="6">
+      <c r="AQ32" s="9">
         <v>5.77</v>
       </c>
-      <c r="AR32" s="6">
-[...22 lines deleted...]
-      </c>
+      <c r="AR32" s="9"/>
+      <c r="AS32" s="9"/>
+      <c r="AT32" s="9"/>
+      <c r="AU32" s="9"/>
+      <c r="AV32" s="9"/>
+      <c r="AW32" s="9"/>
+      <c r="AX32" s="9"/>
+      <c r="AY32" s="9"/>
+      <c r="AZ32" s="9"/>
+      <c r="BA32" s="9"/>
+      <c r="BB32" s="9"/>
+      <c r="BC32" s="9"/>
+      <c r="BD32" s="9"/>
+      <c r="BE32" s="9"/>
+      <c r="BF32" s="9"/>
+      <c r="BG32" s="9"/>
+      <c r="BH32" s="9"/>
+      <c r="BI32" s="9"/>
+      <c r="BJ32" s="9"/>
+      <c r="BK32" s="9"/>
+      <c r="BL32" s="9"/>
+      <c r="BM32" s="9"/>
+      <c r="BN32" s="9"/>
+      <c r="BO32" s="9"/>
+      <c r="BP32" s="9"/>
+      <c r="BQ32" s="9"/>
+      <c r="BR32" s="9"/>
+      <c r="BS32" s="9"/>
+      <c r="BT32" s="9"/>
+      <c r="BU32" s="9"/>
     </row>
-    <row r="33" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="2:73" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="13" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="C33" s="5">
         <v>6.41</v>
       </c>
       <c r="D33" s="5">
         <v>6.46</v>
       </c>
       <c r="E33" s="5">
         <v>6.22</v>
       </c>
       <c r="F33" s="5">
         <v>5.95</v>
       </c>
       <c r="G33" s="5">
         <v>6.16</v>
       </c>
       <c r="H33" s="5">
         <v>6.16</v>
       </c>
       <c r="I33" s="5">
         <v>6.24</v>
       </c>
       <c r="J33" s="5">
         <v>6.27</v>
       </c>
@@ -5083,90 +5326,96 @@
       </c>
       <c r="AF33" s="6">
         <v>5.94</v>
       </c>
       <c r="AG33" s="6">
         <v>5.89</v>
       </c>
       <c r="AH33" s="6">
         <v>5.75</v>
       </c>
       <c r="AI33" s="6">
         <v>5.7</v>
       </c>
       <c r="AJ33" s="6">
         <v>5.7</v>
       </c>
       <c r="AK33" s="6">
         <v>5.68</v>
       </c>
       <c r="AL33" s="7">
         <v>5.64</v>
       </c>
       <c r="AM33" s="8">
         <v>5.63</v>
       </c>
-      <c r="AN33" s="6">
+      <c r="AN33" s="9">
         <v>5.46</v>
       </c>
       <c r="AO33" s="6">
         <v>5.46</v>
       </c>
-      <c r="AP33" s="6">
+      <c r="AP33" s="9">
         <v>5.44</v>
       </c>
-      <c r="AQ33" s="6">
+      <c r="AQ33" s="9">
         <v>5.39</v>
       </c>
-      <c r="AR33" s="6">
-[...22 lines deleted...]
-      </c>
+      <c r="AR33" s="9"/>
+      <c r="AS33" s="9"/>
+      <c r="AT33" s="9"/>
+      <c r="AU33" s="9"/>
+      <c r="AV33" s="9"/>
+      <c r="AW33" s="9"/>
+      <c r="AX33" s="9"/>
+      <c r="AY33" s="9"/>
+      <c r="AZ33" s="9"/>
+      <c r="BA33" s="9"/>
+      <c r="BB33" s="9"/>
+      <c r="BC33" s="9"/>
+      <c r="BD33" s="9"/>
+      <c r="BE33" s="9"/>
+      <c r="BF33" s="9"/>
+      <c r="BG33" s="9"/>
+      <c r="BH33" s="9"/>
+      <c r="BI33" s="9"/>
+      <c r="BJ33" s="9"/>
+      <c r="BK33" s="9"/>
+      <c r="BL33" s="9"/>
+      <c r="BM33" s="9"/>
+      <c r="BN33" s="9"/>
+      <c r="BO33" s="9"/>
+      <c r="BP33" s="9"/>
+      <c r="BQ33" s="9"/>
+      <c r="BR33" s="9"/>
+      <c r="BS33" s="9"/>
+      <c r="BT33" s="9"/>
+      <c r="BU33" s="9"/>
     </row>
-    <row r="34" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="2:73" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="13" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="C34" s="5">
         <v>6.49</v>
       </c>
       <c r="D34" s="5">
         <v>6.48</v>
       </c>
       <c r="E34" s="5">
         <v>6.45</v>
       </c>
       <c r="F34" s="5">
         <v>6.42</v>
       </c>
       <c r="G34" s="5">
         <v>6.44</v>
       </c>
       <c r="H34" s="5">
         <v>6.44</v>
       </c>
       <c r="I34" s="5">
         <v>6.44</v>
       </c>
       <c r="J34" s="5">
         <v>6.44</v>
       </c>
@@ -5235,90 +5484,96 @@
       </c>
       <c r="AF34" s="6">
         <v>6.29</v>
       </c>
       <c r="AG34" s="6">
         <v>6.27</v>
       </c>
       <c r="AH34" s="6">
         <v>6.11</v>
       </c>
       <c r="AI34" s="6">
         <v>5.99</v>
       </c>
       <c r="AJ34" s="6">
         <v>5.99</v>
       </c>
       <c r="AK34" s="6">
         <v>5.98</v>
       </c>
       <c r="AL34" s="7">
         <v>5.96</v>
       </c>
       <c r="AM34" s="8">
         <v>5.95</v>
       </c>
-      <c r="AN34" s="6">
+      <c r="AN34" s="9">
         <v>5.85</v>
       </c>
       <c r="AO34" s="6">
         <v>5.8</v>
       </c>
-      <c r="AP34" s="6">
+      <c r="AP34" s="9">
         <v>5.79</v>
       </c>
-      <c r="AQ34" s="6">
+      <c r="AQ34" s="9">
         <v>5.77</v>
       </c>
-      <c r="AR34" s="6">
-[...22 lines deleted...]
-      </c>
+      <c r="AR34" s="9"/>
+      <c r="AS34" s="9"/>
+      <c r="AT34" s="9"/>
+      <c r="AU34" s="9"/>
+      <c r="AV34" s="9"/>
+      <c r="AW34" s="9"/>
+      <c r="AX34" s="9"/>
+      <c r="AY34" s="9"/>
+      <c r="AZ34" s="9"/>
+      <c r="BA34" s="9"/>
+      <c r="BB34" s="9"/>
+      <c r="BC34" s="9"/>
+      <c r="BD34" s="9"/>
+      <c r="BE34" s="9"/>
+      <c r="BF34" s="9"/>
+      <c r="BG34" s="9"/>
+      <c r="BH34" s="9"/>
+      <c r="BI34" s="9"/>
+      <c r="BJ34" s="9"/>
+      <c r="BK34" s="9"/>
+      <c r="BL34" s="9"/>
+      <c r="BM34" s="9"/>
+      <c r="BN34" s="9"/>
+      <c r="BO34" s="9"/>
+      <c r="BP34" s="9"/>
+      <c r="BQ34" s="9"/>
+      <c r="BR34" s="9"/>
+      <c r="BS34" s="9"/>
+      <c r="BT34" s="9"/>
+      <c r="BU34" s="9"/>
     </row>
-    <row r="35" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="2:73" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="12" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="C35" s="5">
         <v>10.1</v>
       </c>
       <c r="D35" s="5">
         <v>10.210000000000001</v>
       </c>
       <c r="E35" s="5">
         <v>10.17</v>
       </c>
       <c r="F35" s="5">
         <v>10.050000000000001</v>
       </c>
       <c r="G35" s="5">
         <v>10.130000000000001</v>
       </c>
       <c r="H35" s="5">
         <v>10.11</v>
       </c>
       <c r="I35" s="5">
         <v>10.1</v>
       </c>
       <c r="J35" s="5">
         <v>10.07</v>
       </c>
@@ -5387,90 +5642,96 @@
       </c>
       <c r="AF35" s="6">
         <v>9.2899999999999991</v>
       </c>
       <c r="AG35" s="6">
         <v>9.2799999999999994</v>
       </c>
       <c r="AH35" s="6">
         <v>9.2100000000000009</v>
       </c>
       <c r="AI35" s="6">
         <v>9.2100000000000009</v>
       </c>
       <c r="AJ35" s="6">
         <v>9.19</v>
       </c>
       <c r="AK35" s="6">
         <v>9.17</v>
       </c>
       <c r="AL35" s="7">
         <v>9.17</v>
       </c>
       <c r="AM35" s="8">
         <v>9.1300000000000008</v>
       </c>
-      <c r="AN35" s="6">
+      <c r="AN35" s="9">
         <v>9.1199999999999992</v>
       </c>
       <c r="AO35" s="6">
         <v>9.1300000000000008</v>
       </c>
-      <c r="AP35" s="6">
+      <c r="AP35" s="9">
         <v>9.09</v>
       </c>
-      <c r="AQ35" s="6">
+      <c r="AQ35" s="9">
         <v>9.09</v>
       </c>
-      <c r="AR35" s="6">
-[...22 lines deleted...]
-      </c>
+      <c r="AR35" s="9"/>
+      <c r="AS35" s="9"/>
+      <c r="AT35" s="9"/>
+      <c r="AU35" s="9"/>
+      <c r="AV35" s="9"/>
+      <c r="AW35" s="9"/>
+      <c r="AX35" s="9"/>
+      <c r="AY35" s="9"/>
+      <c r="AZ35" s="9"/>
+      <c r="BA35" s="9"/>
+      <c r="BB35" s="9"/>
+      <c r="BC35" s="9"/>
+      <c r="BD35" s="9"/>
+      <c r="BE35" s="9"/>
+      <c r="BF35" s="9"/>
+      <c r="BG35" s="9"/>
+      <c r="BH35" s="9"/>
+      <c r="BI35" s="9"/>
+      <c r="BJ35" s="9"/>
+      <c r="BK35" s="9"/>
+      <c r="BL35" s="9"/>
+      <c r="BM35" s="9"/>
+      <c r="BN35" s="9"/>
+      <c r="BO35" s="9"/>
+      <c r="BP35" s="9"/>
+      <c r="BQ35" s="9"/>
+      <c r="BR35" s="9"/>
+      <c r="BS35" s="9"/>
+      <c r="BT35" s="9"/>
+      <c r="BU35" s="9"/>
     </row>
-    <row r="36" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="2:73" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="13" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="C36" s="5">
         <v>10.47</v>
       </c>
       <c r="D36" s="5">
         <v>10.65</v>
       </c>
       <c r="E36" s="5">
         <v>10.59</v>
       </c>
       <c r="F36" s="5">
         <v>10.31</v>
       </c>
       <c r="G36" s="5">
         <v>10.54</v>
       </c>
       <c r="H36" s="5">
         <v>10.5</v>
       </c>
       <c r="I36" s="5">
         <v>10.5</v>
       </c>
       <c r="J36" s="5">
         <v>10.52</v>
       </c>
@@ -5539,90 +5800,96 @@
       </c>
       <c r="AF36" s="6">
         <v>9.4499999999999993</v>
       </c>
       <c r="AG36" s="6">
         <v>9.4499999999999993</v>
       </c>
       <c r="AH36" s="6">
         <v>9.44</v>
       </c>
       <c r="AI36" s="6">
         <v>9.4700000000000006</v>
       </c>
       <c r="AJ36" s="6">
         <v>9.43</v>
       </c>
       <c r="AK36" s="6">
         <v>9.43</v>
       </c>
       <c r="AL36" s="7">
         <v>9.4499999999999993</v>
       </c>
       <c r="AM36" s="8">
         <v>9.3800000000000008</v>
       </c>
-      <c r="AN36" s="6">
+      <c r="AN36" s="9">
         <v>9.4600000000000009</v>
       </c>
       <c r="AO36" s="6">
         <v>9.51</v>
       </c>
-      <c r="AP36" s="6">
+      <c r="AP36" s="9">
         <v>9.44</v>
       </c>
-      <c r="AQ36" s="6">
+      <c r="AQ36" s="9">
         <v>9.4600000000000009</v>
       </c>
-      <c r="AR36" s="6">
-[...22 lines deleted...]
-      </c>
+      <c r="AR36" s="9"/>
+      <c r="AS36" s="9"/>
+      <c r="AT36" s="9"/>
+      <c r="AU36" s="9"/>
+      <c r="AV36" s="9"/>
+      <c r="AW36" s="9"/>
+      <c r="AX36" s="9"/>
+      <c r="AY36" s="9"/>
+      <c r="AZ36" s="9"/>
+      <c r="BA36" s="9"/>
+      <c r="BB36" s="9"/>
+      <c r="BC36" s="9"/>
+      <c r="BD36" s="9"/>
+      <c r="BE36" s="9"/>
+      <c r="BF36" s="9"/>
+      <c r="BG36" s="9"/>
+      <c r="BH36" s="9"/>
+      <c r="BI36" s="9"/>
+      <c r="BJ36" s="9"/>
+      <c r="BK36" s="9"/>
+      <c r="BL36" s="9"/>
+      <c r="BM36" s="9"/>
+      <c r="BN36" s="9"/>
+      <c r="BO36" s="9"/>
+      <c r="BP36" s="9"/>
+      <c r="BQ36" s="9"/>
+      <c r="BR36" s="9"/>
+      <c r="BS36" s="9"/>
+      <c r="BT36" s="9"/>
+      <c r="BU36" s="9"/>
     </row>
-    <row r="37" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="2:73" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="13" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="C37" s="5">
         <v>9.82</v>
       </c>
       <c r="D37" s="5">
         <v>9.83</v>
       </c>
       <c r="E37" s="5">
         <v>9.81</v>
       </c>
       <c r="F37" s="5">
         <v>9.7899999999999991</v>
       </c>
       <c r="G37" s="5">
         <v>9.7799999999999994</v>
       </c>
       <c r="H37" s="5">
         <v>9.77</v>
       </c>
       <c r="I37" s="5">
         <v>9.75</v>
       </c>
       <c r="J37" s="5">
         <v>9.69</v>
       </c>
@@ -5691,90 +5958,96 @@
       </c>
       <c r="AF37" s="6">
         <v>9.19</v>
       </c>
       <c r="AG37" s="6">
         <v>9.17</v>
       </c>
       <c r="AH37" s="6">
         <v>9.07</v>
       </c>
       <c r="AI37" s="6">
         <v>9.0500000000000007</v>
       </c>
       <c r="AJ37" s="6">
         <v>9.0399999999999991</v>
       </c>
       <c r="AK37" s="6">
         <v>9.02</v>
       </c>
       <c r="AL37" s="7">
         <v>9</v>
       </c>
       <c r="AM37" s="8">
         <v>8.9700000000000006</v>
       </c>
-      <c r="AN37" s="6">
+      <c r="AN37" s="9">
         <v>8.92</v>
       </c>
       <c r="AO37" s="6">
         <v>8.9</v>
       </c>
-      <c r="AP37" s="6">
+      <c r="AP37" s="9">
         <v>8.89</v>
       </c>
-      <c r="AQ37" s="6">
+      <c r="AQ37" s="9">
         <v>8.8800000000000008</v>
       </c>
-      <c r="AR37" s="6">
-[...22 lines deleted...]
-      </c>
+      <c r="AR37" s="9"/>
+      <c r="AS37" s="9"/>
+      <c r="AT37" s="9"/>
+      <c r="AU37" s="9"/>
+      <c r="AV37" s="9"/>
+      <c r="AW37" s="9"/>
+      <c r="AX37" s="9"/>
+      <c r="AY37" s="9"/>
+      <c r="AZ37" s="9"/>
+      <c r="BA37" s="9"/>
+      <c r="BB37" s="9"/>
+      <c r="BC37" s="9"/>
+      <c r="BD37" s="9"/>
+      <c r="BE37" s="9"/>
+      <c r="BF37" s="9"/>
+      <c r="BG37" s="9"/>
+      <c r="BH37" s="9"/>
+      <c r="BI37" s="9"/>
+      <c r="BJ37" s="9"/>
+      <c r="BK37" s="9"/>
+      <c r="BL37" s="9"/>
+      <c r="BM37" s="9"/>
+      <c r="BN37" s="9"/>
+      <c r="BO37" s="9"/>
+      <c r="BP37" s="9"/>
+      <c r="BQ37" s="9"/>
+      <c r="BR37" s="9"/>
+      <c r="BS37" s="9"/>
+      <c r="BT37" s="9"/>
+      <c r="BU37" s="9"/>
     </row>
-    <row r="38" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="2:73" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="14" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="C38" s="5">
         <v>10.07</v>
       </c>
       <c r="D38" s="5">
         <v>10.11</v>
       </c>
       <c r="E38" s="5">
         <v>10.09</v>
       </c>
       <c r="F38" s="5">
         <v>10.119999999999999</v>
       </c>
       <c r="G38" s="5">
         <v>9.94</v>
       </c>
       <c r="H38" s="5">
         <v>9.91</v>
       </c>
       <c r="I38" s="5">
         <v>9.8800000000000008</v>
       </c>
       <c r="J38" s="5">
         <v>9.81</v>
       </c>
@@ -5843,90 +6116,96 @@
       </c>
       <c r="AF38" s="6">
         <v>9.25</v>
       </c>
       <c r="AG38" s="6">
         <v>9.2200000000000006</v>
       </c>
       <c r="AH38" s="6">
         <v>9.15</v>
       </c>
       <c r="AI38" s="6">
         <v>9.1199999999999992</v>
       </c>
       <c r="AJ38" s="6">
         <v>9.1199999999999992</v>
       </c>
       <c r="AK38" s="6">
         <v>9.09</v>
       </c>
       <c r="AL38" s="7">
         <v>9.06</v>
       </c>
       <c r="AM38" s="8">
         <v>9.0399999999999991</v>
       </c>
-      <c r="AN38" s="6">
+      <c r="AN38" s="9">
         <v>9</v>
       </c>
       <c r="AO38" s="6">
         <v>8.99</v>
       </c>
-      <c r="AP38" s="6">
+      <c r="AP38" s="9">
         <v>8.9700000000000006</v>
       </c>
-      <c r="AQ38" s="6">
+      <c r="AQ38" s="9">
         <v>8.85</v>
       </c>
-      <c r="AR38" s="6">
-[...22 lines deleted...]
-      </c>
+      <c r="AR38" s="9"/>
+      <c r="AS38" s="9"/>
+      <c r="AT38" s="9"/>
+      <c r="AU38" s="9"/>
+      <c r="AV38" s="9"/>
+      <c r="AW38" s="9"/>
+      <c r="AX38" s="9"/>
+      <c r="AY38" s="9"/>
+      <c r="AZ38" s="9"/>
+      <c r="BA38" s="9"/>
+      <c r="BB38" s="9"/>
+      <c r="BC38" s="9"/>
+      <c r="BD38" s="9"/>
+      <c r="BE38" s="9"/>
+      <c r="BF38" s="9"/>
+      <c r="BG38" s="9"/>
+      <c r="BH38" s="9"/>
+      <c r="BI38" s="9"/>
+      <c r="BJ38" s="9"/>
+      <c r="BK38" s="9"/>
+      <c r="BL38" s="9"/>
+      <c r="BM38" s="9"/>
+      <c r="BN38" s="9"/>
+      <c r="BO38" s="9"/>
+      <c r="BP38" s="9"/>
+      <c r="BQ38" s="9"/>
+      <c r="BR38" s="9"/>
+      <c r="BS38" s="9"/>
+      <c r="BT38" s="9"/>
+      <c r="BU38" s="9"/>
     </row>
-    <row r="39" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="2:73" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="14" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C39" s="5">
         <v>9.75</v>
       </c>
       <c r="D39" s="5">
         <v>9.74</v>
       </c>
       <c r="E39" s="5">
         <v>9.7200000000000006</v>
       </c>
       <c r="F39" s="5">
         <v>9.67</v>
       </c>
       <c r="G39" s="5">
         <v>9.73</v>
       </c>
       <c r="H39" s="5">
         <v>9.73</v>
       </c>
       <c r="I39" s="5">
         <v>9.7100000000000009</v>
       </c>
       <c r="J39" s="5">
         <v>9.65</v>
       </c>
@@ -5995,90 +6274,96 @@
       </c>
       <c r="AF39" s="6">
         <v>9.16</v>
       </c>
       <c r="AG39" s="6">
         <v>9.15</v>
       </c>
       <c r="AH39" s="6">
         <v>9.0500000000000007</v>
       </c>
       <c r="AI39" s="6">
         <v>9.02</v>
       </c>
       <c r="AJ39" s="6">
         <v>9.02</v>
       </c>
       <c r="AK39" s="6">
         <v>8.99</v>
       </c>
       <c r="AL39" s="7">
         <v>8.98</v>
       </c>
       <c r="AM39" s="8">
         <v>8.9499999999999993</v>
       </c>
-      <c r="AN39" s="6">
+      <c r="AN39" s="9">
         <v>8.89</v>
       </c>
       <c r="AO39" s="6">
         <v>8.8800000000000008</v>
       </c>
-      <c r="AP39" s="6">
+      <c r="AP39" s="9">
         <v>8.8699999999999992</v>
       </c>
-      <c r="AQ39" s="6">
+      <c r="AQ39" s="9">
         <v>8.89</v>
       </c>
-      <c r="AR39" s="6">
-[...22 lines deleted...]
-      </c>
+      <c r="AR39" s="9"/>
+      <c r="AS39" s="9"/>
+      <c r="AT39" s="9"/>
+      <c r="AU39" s="9"/>
+      <c r="AV39" s="9"/>
+      <c r="AW39" s="9"/>
+      <c r="AX39" s="9"/>
+      <c r="AY39" s="9"/>
+      <c r="AZ39" s="9"/>
+      <c r="BA39" s="9"/>
+      <c r="BB39" s="9"/>
+      <c r="BC39" s="9"/>
+      <c r="BD39" s="9"/>
+      <c r="BE39" s="9"/>
+      <c r="BF39" s="9"/>
+      <c r="BG39" s="9"/>
+      <c r="BH39" s="9"/>
+      <c r="BI39" s="9"/>
+      <c r="BJ39" s="9"/>
+      <c r="BK39" s="9"/>
+      <c r="BL39" s="9"/>
+      <c r="BM39" s="9"/>
+      <c r="BN39" s="9"/>
+      <c r="BO39" s="9"/>
+      <c r="BP39" s="9"/>
+      <c r="BQ39" s="9"/>
+      <c r="BR39" s="9"/>
+      <c r="BS39" s="9"/>
+      <c r="BT39" s="9"/>
+      <c r="BU39" s="9"/>
     </row>
-    <row r="40" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="2:73" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="13" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C40" s="5">
         <v>9.1300000000000008</v>
       </c>
       <c r="D40" s="5">
         <v>9.68</v>
       </c>
       <c r="E40" s="5">
         <v>9.6999999999999993</v>
       </c>
       <c r="F40" s="5">
         <v>9.5500000000000007</v>
       </c>
       <c r="G40" s="5">
         <v>9.5</v>
       </c>
       <c r="H40" s="5">
         <v>9.34</v>
       </c>
       <c r="I40" s="5">
         <v>9.19</v>
       </c>
       <c r="J40" s="5">
         <v>8.69</v>
       </c>
@@ -6147,90 +6432,96 @@
       </c>
       <c r="AF40" s="6">
         <v>7.77</v>
       </c>
       <c r="AG40" s="6">
         <v>7.66</v>
       </c>
       <c r="AH40" s="6">
         <v>7.62</v>
       </c>
       <c r="AI40" s="6">
         <v>7.53</v>
       </c>
       <c r="AJ40" s="6">
         <v>7.53</v>
       </c>
       <c r="AK40" s="6">
         <v>7.48</v>
       </c>
       <c r="AL40" s="7">
         <v>7.46</v>
       </c>
       <c r="AM40" s="8">
         <v>7.38</v>
       </c>
-      <c r="AN40" s="6">
+      <c r="AN40" s="9">
         <v>7.37</v>
       </c>
       <c r="AO40" s="6">
         <v>7.35</v>
       </c>
-      <c r="AP40" s="6">
+      <c r="AP40" s="9">
         <v>7.32</v>
       </c>
-      <c r="AQ40" s="6">
+      <c r="AQ40" s="9">
         <v>7.26</v>
       </c>
-      <c r="AR40" s="6">
-[...22 lines deleted...]
-      </c>
+      <c r="AR40" s="9"/>
+      <c r="AS40" s="9"/>
+      <c r="AT40" s="9"/>
+      <c r="AU40" s="9"/>
+      <c r="AV40" s="9"/>
+      <c r="AW40" s="9"/>
+      <c r="AX40" s="9"/>
+      <c r="AY40" s="9"/>
+      <c r="AZ40" s="9"/>
+      <c r="BA40" s="9"/>
+      <c r="BB40" s="9"/>
+      <c r="BC40" s="9"/>
+      <c r="BD40" s="9"/>
+      <c r="BE40" s="9"/>
+      <c r="BF40" s="9"/>
+      <c r="BG40" s="9"/>
+      <c r="BH40" s="9"/>
+      <c r="BI40" s="9"/>
+      <c r="BJ40" s="9"/>
+      <c r="BK40" s="9"/>
+      <c r="BL40" s="9"/>
+      <c r="BM40" s="9"/>
+      <c r="BN40" s="9"/>
+      <c r="BO40" s="9"/>
+      <c r="BP40" s="9"/>
+      <c r="BQ40" s="9"/>
+      <c r="BR40" s="9"/>
+      <c r="BS40" s="9"/>
+      <c r="BT40" s="9"/>
+      <c r="BU40" s="9"/>
     </row>
-    <row r="41" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="2:73" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="10" t="s">
-        <v>61</v>
+        <v>124</v>
       </c>
       <c r="C41" s="5">
         <v>7.42</v>
       </c>
       <c r="D41" s="5">
         <v>8.0299999999999994</v>
       </c>
       <c r="E41" s="5">
         <v>8.1</v>
       </c>
       <c r="F41" s="5">
         <v>7.78</v>
       </c>
       <c r="G41" s="5">
         <v>7.48</v>
       </c>
       <c r="H41" s="5">
         <v>7.5</v>
       </c>
       <c r="I41" s="5">
         <v>7.29</v>
       </c>
       <c r="J41" s="5">
         <v>6.88</v>
       </c>
@@ -6299,90 +6590,96 @@
       </c>
       <c r="AF41" s="6">
         <v>5.73</v>
       </c>
       <c r="AG41" s="6">
         <v>5.7</v>
       </c>
       <c r="AH41" s="6">
         <v>5.7</v>
       </c>
       <c r="AI41" s="6">
         <v>5.65</v>
       </c>
       <c r="AJ41" s="6">
         <v>5.57</v>
       </c>
       <c r="AK41" s="6">
         <v>5.67</v>
       </c>
       <c r="AL41" s="7">
         <v>5.48</v>
       </c>
       <c r="AM41" s="8">
         <v>5.49</v>
       </c>
-      <c r="AN41" s="6">
+      <c r="AN41" s="9">
         <v>5.45</v>
       </c>
       <c r="AO41" s="6">
         <v>5.4</v>
       </c>
-      <c r="AP41" s="6">
+      <c r="AP41" s="9">
         <v>5.38</v>
       </c>
-      <c r="AQ41" s="6">
+      <c r="AQ41" s="9">
         <v>5.49</v>
       </c>
-      <c r="AR41" s="6">
-[...22 lines deleted...]
-      </c>
+      <c r="AR41" s="9"/>
+      <c r="AS41" s="9"/>
+      <c r="AT41" s="9"/>
+      <c r="AU41" s="9"/>
+      <c r="AV41" s="9"/>
+      <c r="AW41" s="9"/>
+      <c r="AX41" s="9"/>
+      <c r="AY41" s="9"/>
+      <c r="AZ41" s="9"/>
+      <c r="BA41" s="9"/>
+      <c r="BB41" s="9"/>
+      <c r="BC41" s="9"/>
+      <c r="BD41" s="9"/>
+      <c r="BE41" s="9"/>
+      <c r="BF41" s="9"/>
+      <c r="BG41" s="9"/>
+      <c r="BH41" s="9"/>
+      <c r="BI41" s="9"/>
+      <c r="BJ41" s="9"/>
+      <c r="BK41" s="9"/>
+      <c r="BL41" s="9"/>
+      <c r="BM41" s="9"/>
+      <c r="BN41" s="9"/>
+      <c r="BO41" s="9"/>
+      <c r="BP41" s="9"/>
+      <c r="BQ41" s="9"/>
+      <c r="BR41" s="9"/>
+      <c r="BS41" s="9"/>
+      <c r="BT41" s="9"/>
+      <c r="BU41" s="9"/>
     </row>
-    <row r="42" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="2:73" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="11" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="C42" s="5">
         <v>7.42</v>
       </c>
       <c r="D42" s="5">
         <v>8.0299999999999994</v>
       </c>
       <c r="E42" s="5">
         <v>8.1</v>
       </c>
       <c r="F42" s="5">
         <v>7.78</v>
       </c>
       <c r="G42" s="5">
         <v>7.48</v>
       </c>
       <c r="H42" s="5">
         <v>7.5</v>
       </c>
       <c r="I42" s="5">
         <v>7.29</v>
       </c>
       <c r="J42" s="5">
         <v>6.88</v>
       </c>
@@ -6451,90 +6748,96 @@
       </c>
       <c r="AF42" s="6">
         <v>5.73</v>
       </c>
       <c r="AG42" s="6">
         <v>5.7</v>
       </c>
       <c r="AH42" s="6">
         <v>5.7</v>
       </c>
       <c r="AI42" s="6">
         <v>5.65</v>
       </c>
       <c r="AJ42" s="6">
         <v>5.57</v>
       </c>
       <c r="AK42" s="6">
         <v>5.67</v>
       </c>
       <c r="AL42" s="7">
         <v>5.48</v>
       </c>
       <c r="AM42" s="8">
         <v>5.49</v>
       </c>
-      <c r="AN42" s="6">
+      <c r="AN42" s="9">
         <v>5.45</v>
       </c>
       <c r="AO42" s="6">
         <v>5.4</v>
       </c>
-      <c r="AP42" s="6">
+      <c r="AP42" s="9">
         <v>5.38</v>
       </c>
-      <c r="AQ42" s="6">
+      <c r="AQ42" s="9">
         <v>5.49</v>
       </c>
-      <c r="AR42" s="6">
-[...22 lines deleted...]
-      </c>
+      <c r="AR42" s="9"/>
+      <c r="AS42" s="9"/>
+      <c r="AT42" s="9"/>
+      <c r="AU42" s="9"/>
+      <c r="AV42" s="9"/>
+      <c r="AW42" s="9"/>
+      <c r="AX42" s="9"/>
+      <c r="AY42" s="9"/>
+      <c r="AZ42" s="9"/>
+      <c r="BA42" s="9"/>
+      <c r="BB42" s="9"/>
+      <c r="BC42" s="9"/>
+      <c r="BD42" s="9"/>
+      <c r="BE42" s="9"/>
+      <c r="BF42" s="9"/>
+      <c r="BG42" s="9"/>
+      <c r="BH42" s="9"/>
+      <c r="BI42" s="9"/>
+      <c r="BJ42" s="9"/>
+      <c r="BK42" s="9"/>
+      <c r="BL42" s="9"/>
+      <c r="BM42" s="9"/>
+      <c r="BN42" s="9"/>
+      <c r="BO42" s="9"/>
+      <c r="BP42" s="9"/>
+      <c r="BQ42" s="9"/>
+      <c r="BR42" s="9"/>
+      <c r="BS42" s="9"/>
+      <c r="BT42" s="9"/>
+      <c r="BU42" s="9"/>
     </row>
-    <row r="43" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="2:73" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="12" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="C43" s="5">
         <v>7.67</v>
       </c>
       <c r="D43" s="5">
         <v>8.2100000000000009</v>
       </c>
       <c r="E43" s="5">
         <v>8.42</v>
       </c>
       <c r="F43" s="5">
         <v>8.1300000000000008</v>
       </c>
       <c r="G43" s="5">
         <v>7.68</v>
       </c>
       <c r="H43" s="5">
         <v>7.88</v>
       </c>
       <c r="I43" s="5">
         <v>7.73</v>
       </c>
       <c r="J43" s="5">
         <v>7.33</v>
       </c>
@@ -6603,90 +6906,96 @@
       </c>
       <c r="AF43" s="6">
         <v>6.48</v>
       </c>
       <c r="AG43" s="6">
         <v>6.47</v>
       </c>
       <c r="AH43" s="6">
         <v>6.48</v>
       </c>
       <c r="AI43" s="6">
         <v>6.43</v>
       </c>
       <c r="AJ43" s="6">
         <v>6.26</v>
       </c>
       <c r="AK43" s="6">
         <v>6.44</v>
       </c>
       <c r="AL43" s="7">
         <v>6.16</v>
       </c>
       <c r="AM43" s="8">
         <v>6.03</v>
       </c>
-      <c r="AN43" s="6">
+      <c r="AN43" s="9">
         <v>6.07</v>
       </c>
       <c r="AO43" s="6">
         <v>5.91</v>
       </c>
-      <c r="AP43" s="6">
+      <c r="AP43" s="9">
         <v>5.85</v>
       </c>
-      <c r="AQ43" s="6">
+      <c r="AQ43" s="9">
         <v>6.03</v>
       </c>
-      <c r="AR43" s="6">
-[...22 lines deleted...]
-      </c>
+      <c r="AR43" s="9"/>
+      <c r="AS43" s="9"/>
+      <c r="AT43" s="9"/>
+      <c r="AU43" s="9"/>
+      <c r="AV43" s="9"/>
+      <c r="AW43" s="9"/>
+      <c r="AX43" s="9"/>
+      <c r="AY43" s="9"/>
+      <c r="AZ43" s="9"/>
+      <c r="BA43" s="9"/>
+      <c r="BB43" s="9"/>
+      <c r="BC43" s="9"/>
+      <c r="BD43" s="9"/>
+      <c r="BE43" s="9"/>
+      <c r="BF43" s="9"/>
+      <c r="BG43" s="9"/>
+      <c r="BH43" s="9"/>
+      <c r="BI43" s="9"/>
+      <c r="BJ43" s="9"/>
+      <c r="BK43" s="9"/>
+      <c r="BL43" s="9"/>
+      <c r="BM43" s="9"/>
+      <c r="BN43" s="9"/>
+      <c r="BO43" s="9"/>
+      <c r="BP43" s="9"/>
+      <c r="BQ43" s="9"/>
+      <c r="BR43" s="9"/>
+      <c r="BS43" s="9"/>
+      <c r="BT43" s="9"/>
+      <c r="BU43" s="9"/>
     </row>
-    <row r="44" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="2:73" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="12" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="C44" s="5">
         <v>7.19</v>
       </c>
       <c r="D44" s="5">
         <v>7.87</v>
       </c>
       <c r="E44" s="5">
         <v>7.81</v>
       </c>
       <c r="F44" s="5">
         <v>7.45</v>
       </c>
       <c r="G44" s="5">
         <v>7.28</v>
       </c>
       <c r="H44" s="5">
         <v>7.13</v>
       </c>
       <c r="I44" s="5">
         <v>6.85</v>
       </c>
       <c r="J44" s="5">
         <v>6.42</v>
       </c>
@@ -6755,90 +7064,96 @@
       </c>
       <c r="AF44" s="6">
         <v>5.05</v>
       </c>
       <c r="AG44" s="6">
         <v>5.04</v>
       </c>
       <c r="AH44" s="6">
         <v>5.03</v>
       </c>
       <c r="AI44" s="6">
         <v>4.99</v>
       </c>
       <c r="AJ44" s="6">
         <v>5.0199999999999996</v>
       </c>
       <c r="AK44" s="6">
         <v>5.0599999999999996</v>
       </c>
       <c r="AL44" s="7">
         <v>4.95</v>
       </c>
       <c r="AM44" s="8">
         <v>5.0599999999999996</v>
       </c>
-      <c r="AN44" s="6">
+      <c r="AN44" s="9">
         <v>4.92</v>
       </c>
       <c r="AO44" s="6">
         <v>4.96</v>
       </c>
-      <c r="AP44" s="6">
+      <c r="AP44" s="9">
         <v>4.96</v>
       </c>
-      <c r="AQ44" s="6">
+      <c r="AQ44" s="9">
         <v>5.03</v>
       </c>
-      <c r="AR44" s="6">
-[...22 lines deleted...]
-      </c>
+      <c r="AR44" s="9"/>
+      <c r="AS44" s="9"/>
+      <c r="AT44" s="9"/>
+      <c r="AU44" s="9"/>
+      <c r="AV44" s="9"/>
+      <c r="AW44" s="9"/>
+      <c r="AX44" s="9"/>
+      <c r="AY44" s="9"/>
+      <c r="AZ44" s="9"/>
+      <c r="BA44" s="9"/>
+      <c r="BB44" s="9"/>
+      <c r="BC44" s="9"/>
+      <c r="BD44" s="9"/>
+      <c r="BE44" s="9"/>
+      <c r="BF44" s="9"/>
+      <c r="BG44" s="9"/>
+      <c r="BH44" s="9"/>
+      <c r="BI44" s="9"/>
+      <c r="BJ44" s="9"/>
+      <c r="BK44" s="9"/>
+      <c r="BL44" s="9"/>
+      <c r="BM44" s="9"/>
+      <c r="BN44" s="9"/>
+      <c r="BO44" s="9"/>
+      <c r="BP44" s="9"/>
+      <c r="BQ44" s="9"/>
+      <c r="BR44" s="9"/>
+      <c r="BS44" s="9"/>
+      <c r="BT44" s="9"/>
+      <c r="BU44" s="9"/>
     </row>
-    <row r="45" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="2:73" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="13" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="C45" s="5">
         <v>7.61</v>
       </c>
       <c r="D45" s="5">
         <v>8.06</v>
       </c>
       <c r="E45" s="5">
         <v>7.98</v>
       </c>
       <c r="F45" s="5">
         <v>7.6</v>
       </c>
       <c r="G45" s="5">
         <v>7.52</v>
       </c>
       <c r="H45" s="5">
         <v>7.33</v>
       </c>
       <c r="I45" s="5">
         <v>7.01</v>
       </c>
       <c r="J45" s="5">
         <v>6.77</v>
       </c>
@@ -6907,90 +7222,96 @@
       </c>
       <c r="AF45" s="6">
         <v>5.76</v>
       </c>
       <c r="AG45" s="6">
         <v>5.7</v>
       </c>
       <c r="AH45" s="6">
         <v>5.68</v>
       </c>
       <c r="AI45" s="6">
         <v>5.59</v>
       </c>
       <c r="AJ45" s="6">
         <v>5.64</v>
       </c>
       <c r="AK45" s="6">
         <v>5.79</v>
       </c>
       <c r="AL45" s="7">
         <v>5.6</v>
       </c>
       <c r="AM45" s="8">
         <v>5.8</v>
       </c>
-      <c r="AN45" s="6">
+      <c r="AN45" s="9">
         <v>5.6</v>
       </c>
       <c r="AO45" s="6">
         <v>5.65</v>
       </c>
-      <c r="AP45" s="6">
+      <c r="AP45" s="9">
         <v>5.67</v>
       </c>
-      <c r="AQ45" s="6">
+      <c r="AQ45" s="9">
         <v>5.81</v>
       </c>
-      <c r="AR45" s="6">
-[...22 lines deleted...]
-      </c>
+      <c r="AR45" s="9"/>
+      <c r="AS45" s="9"/>
+      <c r="AT45" s="9"/>
+      <c r="AU45" s="9"/>
+      <c r="AV45" s="9"/>
+      <c r="AW45" s="9"/>
+      <c r="AX45" s="9"/>
+      <c r="AY45" s="9"/>
+      <c r="AZ45" s="9"/>
+      <c r="BA45" s="9"/>
+      <c r="BB45" s="9"/>
+      <c r="BC45" s="9"/>
+      <c r="BD45" s="9"/>
+      <c r="BE45" s="9"/>
+      <c r="BF45" s="9"/>
+      <c r="BG45" s="9"/>
+      <c r="BH45" s="9"/>
+      <c r="BI45" s="9"/>
+      <c r="BJ45" s="9"/>
+      <c r="BK45" s="9"/>
+      <c r="BL45" s="9"/>
+      <c r="BM45" s="9"/>
+      <c r="BN45" s="9"/>
+      <c r="BO45" s="9"/>
+      <c r="BP45" s="9"/>
+      <c r="BQ45" s="9"/>
+      <c r="BR45" s="9"/>
+      <c r="BS45" s="9"/>
+      <c r="BT45" s="9"/>
+      <c r="BU45" s="9"/>
     </row>
-    <row r="46" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="2:73" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="25" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C46" s="26">
         <v>6.62</v>
       </c>
       <c r="D46" s="26">
         <v>7.61</v>
       </c>
       <c r="E46" s="26">
         <v>7.58</v>
       </c>
       <c r="F46" s="26">
         <v>7.24</v>
       </c>
       <c r="G46" s="26">
         <v>6.97</v>
       </c>
       <c r="H46" s="26">
         <v>6.83</v>
       </c>
       <c r="I46" s="26">
         <v>6.63</v>
       </c>
       <c r="J46" s="26">
         <v>5.95</v>
       </c>
@@ -7059,320 +7380,295 @@
       </c>
       <c r="AF46" s="27">
         <v>4.51</v>
       </c>
       <c r="AG46" s="27">
         <v>4.55</v>
       </c>
       <c r="AH46" s="27">
         <v>4.54</v>
       </c>
       <c r="AI46" s="27">
         <v>4.57</v>
       </c>
       <c r="AJ46" s="27">
         <v>4.58</v>
       </c>
       <c r="AK46" s="27">
         <v>4.55</v>
       </c>
       <c r="AL46" s="28">
         <v>4.5</v>
       </c>
       <c r="AM46" s="29">
         <v>4.55</v>
       </c>
-      <c r="AN46" s="27">
+      <c r="AN46" s="30">
         <v>4.49</v>
       </c>
       <c r="AO46" s="27">
         <v>4.5</v>
       </c>
-      <c r="AP46" s="27">
+      <c r="AP46" s="30">
         <v>4.49</v>
       </c>
-      <c r="AQ46" s="27">
+      <c r="AQ46" s="30">
         <v>4.5</v>
       </c>
-      <c r="AR46" s="27">
-[...22 lines deleted...]
-      </c>
+      <c r="AR46" s="9"/>
+      <c r="AS46" s="9"/>
+      <c r="AT46" s="9"/>
+      <c r="AU46" s="9"/>
+      <c r="AV46" s="9"/>
+      <c r="AW46" s="9"/>
+      <c r="AX46" s="9"/>
+      <c r="AY46" s="9"/>
+      <c r="AZ46" s="9"/>
+      <c r="BA46" s="9"/>
+      <c r="BB46" s="9"/>
+      <c r="BC46" s="9"/>
+      <c r="BD46" s="9"/>
+      <c r="BE46" s="9"/>
+      <c r="BF46" s="9"/>
+      <c r="BG46" s="9"/>
+      <c r="BH46" s="9"/>
+      <c r="BI46" s="9"/>
+      <c r="BJ46" s="9"/>
+      <c r="BK46" s="9"/>
+      <c r="BL46" s="9"/>
+      <c r="BM46" s="9"/>
+      <c r="BN46" s="9"/>
+      <c r="BO46" s="9"/>
+      <c r="BP46" s="9"/>
+      <c r="BQ46" s="9"/>
+      <c r="BR46" s="9"/>
+      <c r="BS46" s="9"/>
+      <c r="BT46" s="9"/>
+      <c r="BU46" s="9"/>
     </row>
-    <row r="47" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="2:73" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AS47" s="9"/>
-      <c r="AW47" s="9"/>
-      <c r="AX47" s="9"/>
     </row>
-    <row r="48" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="2:73" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AS48" s="9"/>
-      <c r="AW48" s="9"/>
-      <c r="AX48" s="9"/>
     </row>
-    <row r="49" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="2:78" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="21" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="C49" s="1"/>
       <c r="D49" s="1"/>
       <c r="E49" s="1"/>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
       <c r="I49" s="1"/>
       <c r="J49" s="1"/>
       <c r="K49" s="1"/>
       <c r="L49" s="1"/>
       <c r="M49" s="1"/>
       <c r="N49" s="1"/>
       <c r="O49" s="1"/>
       <c r="P49" s="1"/>
       <c r="Q49" s="1"/>
       <c r="R49" s="1"/>
       <c r="S49" s="1"/>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
       <c r="X49" s="1"/>
       <c r="Y49" s="1"/>
       <c r="Z49" s="1"/>
       <c r="AA49" s="1"/>
       <c r="AB49" s="1"/>
       <c r="AC49" s="1"/>
       <c r="AD49" s="1"/>
       <c r="AS49" s="9"/>
-      <c r="AW49" s="9"/>
-      <c r="AX49" s="9"/>
     </row>
-    <row r="50" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="2:78" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="22" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3"/>
       <c r="E50" s="3"/>
       <c r="F50" s="3"/>
       <c r="G50" s="3"/>
       <c r="H50" s="3"/>
       <c r="I50" s="3"/>
       <c r="J50" s="3"/>
       <c r="K50" s="3"/>
       <c r="L50" s="3"/>
       <c r="M50" s="3"/>
       <c r="N50" s="3"/>
       <c r="O50" s="3"/>
       <c r="P50" s="3"/>
       <c r="Q50" s="3"/>
       <c r="R50" s="3"/>
       <c r="S50" s="3"/>
       <c r="T50" s="3"/>
       <c r="U50" s="3"/>
       <c r="V50" s="3"/>
       <c r="W50" s="3"/>
       <c r="X50" s="3"/>
       <c r="Y50" s="3"/>
       <c r="Z50" s="3"/>
       <c r="AA50" s="3"/>
       <c r="AB50" s="3"/>
       <c r="AC50" s="3"/>
       <c r="AD50" s="3"/>
       <c r="AS50" s="9"/>
-      <c r="AW50" s="9"/>
-      <c r="AX50" s="9"/>
     </row>
-    <row r="51" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="2:78" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="20"/>
       <c r="C51" s="23" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D51" s="23" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E51" s="23" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F51" s="23" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G51" s="23" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H51" s="23" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I51" s="23" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J51" s="23" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="K51" s="23" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="L51" s="23" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="M51" s="23" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="N51" s="23" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="O51" s="23" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="P51" s="23" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="Q51" s="23" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="R51" s="23" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="S51" s="23" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="T51" s="23" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="U51" s="23" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="V51" s="23" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="W51" s="23" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="X51" s="23" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="Y51" s="23" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="Z51" s="23" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="AA51" s="23" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="AB51" s="23" t="s">
-        <v>69</v>
+        <v>109</v>
       </c>
       <c r="AC51" s="23" t="s">
-        <v>70</v>
+        <v>110</v>
       </c>
       <c r="AD51" s="23" t="s">
-        <v>74</v>
+        <v>114</v>
       </c>
       <c r="AE51" s="24" t="s">
-        <v>75</v>
+        <v>116</v>
       </c>
       <c r="AF51" s="24" t="s">
-        <v>76</v>
+        <v>117</v>
       </c>
       <c r="AG51" s="24" t="s">
-        <v>71</v>
+        <v>111</v>
       </c>
       <c r="AH51" s="24" t="s">
-        <v>72</v>
+        <v>112</v>
       </c>
       <c r="AI51" s="24" t="s">
-        <v>73</v>
+        <v>113</v>
       </c>
       <c r="AJ51" s="24" t="s">
-        <v>77</v>
+        <v>118</v>
       </c>
       <c r="AK51" s="24" t="s">
-        <v>78</v>
+        <v>119</v>
       </c>
       <c r="AL51" s="23" t="s">
-        <v>79</v>
+        <v>120</v>
       </c>
       <c r="AM51" s="20" t="s">
-        <v>82</v>
+        <v>130</v>
       </c>
       <c r="AN51" s="23" t="s">
-        <v>84</v>
+        <v>132</v>
       </c>
       <c r="AO51" s="23" t="s">
-        <v>83</v>
+        <v>131</v>
       </c>
       <c r="AP51" s="23" t="s">
-        <v>86</v>
+        <v>134</v>
       </c>
       <c r="AQ51" s="23" t="s">
-        <v>87</v>
-[...24 lines deleted...]
-      </c>
+        <v>133</v>
+      </c>
+      <c r="AS51" s="9"/>
     </row>
-    <row r="52" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="2:78" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="4" t="s">
         <v>29</v>
       </c>
       <c r="C52" s="15">
         <v>27470.753581189998</v>
       </c>
       <c r="D52" s="15">
         <v>27842.892306490001</v>
       </c>
       <c r="E52" s="15">
         <v>28385.832338259999</v>
       </c>
       <c r="F52" s="15">
         <v>27777.39532865</v>
       </c>
       <c r="G52" s="15">
         <v>28716.947364759999</v>
       </c>
       <c r="H52" s="15">
         <v>27736.904616870001</v>
       </c>
       <c r="I52" s="15">
         <v>26869.655473819999</v>
       </c>
       <c r="J52" s="15">
@@ -7449,84 +7745,95 @@
       </c>
       <c r="AH52" s="17">
         <v>29631.902649659998</v>
       </c>
       <c r="AI52" s="17">
         <v>29637.317995330002</v>
       </c>
       <c r="AJ52" s="17">
         <v>29415.233313689998</v>
       </c>
       <c r="AK52" s="16">
         <v>29815.750469270002</v>
       </c>
       <c r="AL52" s="17">
         <v>30102.171893169998</v>
       </c>
       <c r="AM52" s="16">
         <v>29285.98199719</v>
       </c>
       <c r="AN52" s="17">
         <v>29176.97073166</v>
       </c>
       <c r="AO52" s="17">
         <v>29231.70487723</v>
       </c>
-      <c r="AP52" s="34">
+      <c r="AP52" s="35">
         <v>29516.56816861</v>
       </c>
-      <c r="AQ52" s="34">
+      <c r="AQ52" s="35">
         <v>28841.20846043</v>
       </c>
-      <c r="AR52" s="34">
-[...22 lines deleted...]
-      </c>
+      <c r="AR52" s="35"/>
+      <c r="AS52" s="9"/>
+      <c r="AT52" s="16"/>
+      <c r="AU52" s="16"/>
+      <c r="AV52" s="16"/>
+      <c r="AW52" s="16"/>
+      <c r="AX52" s="16"/>
+      <c r="AY52" s="16"/>
+      <c r="AZ52" s="16"/>
+      <c r="BA52" s="16"/>
+      <c r="BB52" s="16"/>
+      <c r="BC52" s="16"/>
+      <c r="BD52" s="16"/>
+      <c r="BE52" s="16"/>
+      <c r="BF52" s="16"/>
+      <c r="BG52" s="16"/>
+      <c r="BH52" s="16"/>
+      <c r="BI52" s="16"/>
+      <c r="BJ52" s="16"/>
+      <c r="BK52" s="16"/>
+      <c r="BL52" s="16"/>
+      <c r="BM52" s="16"/>
+      <c r="BN52" s="16"/>
+      <c r="BO52" s="16"/>
+      <c r="BP52" s="16"/>
+      <c r="BQ52" s="16"/>
+      <c r="BR52" s="16"/>
+      <c r="BS52" s="16"/>
+      <c r="BT52" s="16"/>
+      <c r="BU52" s="16"/>
+      <c r="BV52" s="16"/>
+      <c r="BW52" s="16"/>
+      <c r="BX52" s="16"/>
+      <c r="BY52" s="16"/>
+      <c r="BZ52" s="16"/>
     </row>
-    <row r="53" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="2:78" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="10" t="s">
-        <v>30</v>
+        <v>121</v>
       </c>
       <c r="C53" s="15">
         <v>17805.552822740003</v>
       </c>
       <c r="D53" s="15">
         <v>18363.22218882</v>
       </c>
       <c r="E53" s="15">
         <v>18504.386594200001</v>
       </c>
       <c r="F53" s="15">
         <v>17854.6009667</v>
       </c>
       <c r="G53" s="15">
         <v>19065.650058709998</v>
       </c>
       <c r="H53" s="15">
         <v>19154.47939411</v>
       </c>
       <c r="I53" s="15">
         <v>18938.405738770001</v>
       </c>
       <c r="J53" s="15">
         <v>19076.476086819999</v>
       </c>
@@ -7601,84 +7908,95 @@
       </c>
       <c r="AH53" s="17">
         <v>22735.89199969</v>
       </c>
       <c r="AI53" s="17">
         <v>22770.384426119999</v>
       </c>
       <c r="AJ53" s="17">
         <v>22593.902070640001</v>
       </c>
       <c r="AK53" s="16">
         <v>22628.178779409998</v>
       </c>
       <c r="AL53" s="17">
         <v>22544.60457711</v>
       </c>
       <c r="AM53" s="16">
         <v>22391.58174261</v>
       </c>
       <c r="AN53" s="17">
         <v>22344.687794540001</v>
       </c>
       <c r="AO53" s="17">
         <v>22309.80304268</v>
       </c>
-      <c r="AP53" s="34">
+      <c r="AP53" s="35">
         <v>22238.05844275</v>
       </c>
-      <c r="AQ53" s="34">
+      <c r="AQ53" s="35">
         <v>22162.031065029998</v>
       </c>
-      <c r="AR53" s="34">
-[...22 lines deleted...]
-      </c>
+      <c r="AR53" s="35"/>
+      <c r="AS53" s="9"/>
+      <c r="AT53" s="16"/>
+      <c r="AU53" s="16"/>
+      <c r="AV53" s="16"/>
+      <c r="AW53" s="16"/>
+      <c r="AX53" s="16"/>
+      <c r="AY53" s="16"/>
+      <c r="AZ53" s="16"/>
+      <c r="BA53" s="16"/>
+      <c r="BB53" s="16"/>
+      <c r="BC53" s="16"/>
+      <c r="BD53" s="16"/>
+      <c r="BE53" s="16"/>
+      <c r="BF53" s="16"/>
+      <c r="BG53" s="16"/>
+      <c r="BH53" s="16"/>
+      <c r="BI53" s="16"/>
+      <c r="BJ53" s="16"/>
+      <c r="BK53" s="16"/>
+      <c r="BL53" s="16"/>
+      <c r="BM53" s="16"/>
+      <c r="BN53" s="16"/>
+      <c r="BO53" s="16"/>
+      <c r="BP53" s="16"/>
+      <c r="BQ53" s="16"/>
+      <c r="BR53" s="16"/>
+      <c r="BS53" s="16"/>
+      <c r="BT53" s="16"/>
+      <c r="BU53" s="16"/>
+      <c r="BV53" s="16"/>
+      <c r="BW53" s="16"/>
+      <c r="BX53" s="16"/>
+      <c r="BY53" s="16"/>
+      <c r="BZ53" s="16"/>
     </row>
-    <row r="54" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="2:78" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="11" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C54" s="15">
         <v>17805.552822740003</v>
       </c>
       <c r="D54" s="15">
         <v>18363.22218882</v>
       </c>
       <c r="E54" s="15">
         <v>18504.386594200001</v>
       </c>
       <c r="F54" s="15">
         <v>17854.6009667</v>
       </c>
       <c r="G54" s="15">
         <v>19065.650058709998</v>
       </c>
       <c r="H54" s="15">
         <v>19154.47939411</v>
       </c>
       <c r="I54" s="15">
         <v>18938.405738770001</v>
       </c>
       <c r="J54" s="15">
         <v>19076.476086819999</v>
       </c>
@@ -7753,84 +8071,95 @@
       </c>
       <c r="AH54" s="17">
         <v>22735.89199969</v>
       </c>
       <c r="AI54" s="17">
         <v>22770.384426119999</v>
       </c>
       <c r="AJ54" s="17">
         <v>22593.902070640001</v>
       </c>
       <c r="AK54" s="16">
         <v>22628.178779409998</v>
       </c>
       <c r="AL54" s="17">
         <v>22544.60457711</v>
       </c>
       <c r="AM54" s="16">
         <v>22391.58174261</v>
       </c>
       <c r="AN54" s="17">
         <v>22344.687794540001</v>
       </c>
       <c r="AO54" s="17">
         <v>22309.80304268</v>
       </c>
-      <c r="AP54" s="34">
+      <c r="AP54" s="35">
         <v>22238.05844275</v>
       </c>
-      <c r="AQ54" s="34">
+      <c r="AQ54" s="35">
         <v>22162.031065029998</v>
       </c>
-      <c r="AR54" s="34">
-[...22 lines deleted...]
-      </c>
+      <c r="AR54" s="35"/>
+      <c r="AS54" s="9"/>
+      <c r="AT54" s="16"/>
+      <c r="AU54" s="16"/>
+      <c r="AV54" s="16"/>
+      <c r="AW54" s="16"/>
+      <c r="AX54" s="16"/>
+      <c r="AY54" s="16"/>
+      <c r="AZ54" s="16"/>
+      <c r="BA54" s="16"/>
+      <c r="BB54" s="16"/>
+      <c r="BC54" s="16"/>
+      <c r="BD54" s="16"/>
+      <c r="BE54" s="16"/>
+      <c r="BF54" s="16"/>
+      <c r="BG54" s="16"/>
+      <c r="BH54" s="16"/>
+      <c r="BI54" s="16"/>
+      <c r="BJ54" s="16"/>
+      <c r="BK54" s="16"/>
+      <c r="BL54" s="16"/>
+      <c r="BM54" s="16"/>
+      <c r="BN54" s="16"/>
+      <c r="BO54" s="16"/>
+      <c r="BP54" s="16"/>
+      <c r="BQ54" s="16"/>
+      <c r="BR54" s="16"/>
+      <c r="BS54" s="16"/>
+      <c r="BT54" s="16"/>
+      <c r="BU54" s="16"/>
+      <c r="BV54" s="16"/>
+      <c r="BW54" s="16"/>
+      <c r="BX54" s="16"/>
+      <c r="BY54" s="16"/>
+      <c r="BZ54" s="16"/>
     </row>
-    <row r="55" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="2:78" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="12" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C55" s="15">
         <v>12567.43644231</v>
       </c>
       <c r="D55" s="15">
         <v>13047.647022430001</v>
       </c>
       <c r="E55" s="15">
         <v>13326.849460969999</v>
       </c>
       <c r="F55" s="15">
         <v>12683.195233959999</v>
       </c>
       <c r="G55" s="15">
         <v>13703.626558239999</v>
       </c>
       <c r="H55" s="15">
         <v>13739.84914335</v>
       </c>
       <c r="I55" s="15">
         <v>13471.824850930001</v>
       </c>
       <c r="J55" s="15">
         <v>13500.638975510001</v>
       </c>
@@ -7905,84 +8234,95 @@
       </c>
       <c r="AH55" s="17">
         <v>14201.68683465</v>
       </c>
       <c r="AI55" s="17">
         <v>14113.182432149999</v>
       </c>
       <c r="AJ55" s="17">
         <v>13949.840697149999</v>
       </c>
       <c r="AK55" s="16">
         <v>13874.793249910001</v>
       </c>
       <c r="AL55" s="17">
         <v>13742.58111178</v>
       </c>
       <c r="AM55" s="16">
         <v>13559.69518128</v>
       </c>
       <c r="AN55" s="17">
         <v>13484.371155270001</v>
       </c>
       <c r="AO55" s="17">
         <v>13405.21394722</v>
       </c>
-      <c r="AP55" s="34">
+      <c r="AP55" s="35">
         <v>13308.9389154</v>
       </c>
-      <c r="AQ55" s="34">
+      <c r="AQ55" s="35">
         <v>13209.15883993</v>
       </c>
-      <c r="AR55" s="34">
-[...22 lines deleted...]
-      </c>
+      <c r="AR55" s="35"/>
+      <c r="AS55" s="9"/>
+      <c r="AT55" s="16"/>
+      <c r="AU55" s="16"/>
+      <c r="AV55" s="16"/>
+      <c r="AW55" s="16"/>
+      <c r="AX55" s="16"/>
+      <c r="AY55" s="16"/>
+      <c r="AZ55" s="16"/>
+      <c r="BA55" s="16"/>
+      <c r="BB55" s="16"/>
+      <c r="BC55" s="16"/>
+      <c r="BD55" s="16"/>
+      <c r="BE55" s="16"/>
+      <c r="BF55" s="16"/>
+      <c r="BG55" s="16"/>
+      <c r="BH55" s="16"/>
+      <c r="BI55" s="16"/>
+      <c r="BJ55" s="16"/>
+      <c r="BK55" s="16"/>
+      <c r="BL55" s="16"/>
+      <c r="BM55" s="16"/>
+      <c r="BN55" s="16"/>
+      <c r="BO55" s="16"/>
+      <c r="BP55" s="16"/>
+      <c r="BQ55" s="16"/>
+      <c r="BR55" s="16"/>
+      <c r="BS55" s="16"/>
+      <c r="BT55" s="16"/>
+      <c r="BU55" s="16"/>
+      <c r="BV55" s="16"/>
+      <c r="BW55" s="16"/>
+      <c r="BX55" s="16"/>
+      <c r="BY55" s="16"/>
+      <c r="BZ55" s="16"/>
     </row>
-    <row r="56" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="2:78" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="13" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C56" s="15">
         <v>2327.81960566</v>
       </c>
       <c r="D56" s="15">
         <v>2298.63340737</v>
       </c>
       <c r="E56" s="15">
         <v>2557.00032607</v>
       </c>
       <c r="F56" s="15">
         <v>2345.2250295500003</v>
       </c>
       <c r="G56" s="15">
         <v>2618.9838180000002</v>
       </c>
       <c r="H56" s="15">
         <v>2564.2604011200001</v>
       </c>
       <c r="I56" s="15">
         <v>2378.0608960999998</v>
       </c>
       <c r="J56" s="15">
         <v>2299.5309521300001</v>
       </c>
@@ -8057,84 +8397,95 @@
       </c>
       <c r="AH56" s="17">
         <v>2092.4505602099998</v>
       </c>
       <c r="AI56" s="17">
         <v>2124.0898617600001</v>
       </c>
       <c r="AJ56" s="17">
         <v>2081.0173793399999</v>
       </c>
       <c r="AK56" s="16">
         <v>2054.05793447</v>
       </c>
       <c r="AL56" s="17">
         <v>2017.5680655899998</v>
       </c>
       <c r="AM56" s="16">
         <v>1901.46768322</v>
       </c>
       <c r="AN56" s="17">
         <v>1874.2840731199999</v>
       </c>
       <c r="AO56" s="17">
         <v>1896.0750306</v>
       </c>
-      <c r="AP56" s="34">
+      <c r="AP56" s="35">
         <v>1819.6759090399999</v>
       </c>
-      <c r="AQ56" s="34">
+      <c r="AQ56" s="35">
         <v>1814.31853114</v>
       </c>
-      <c r="AR56" s="34">
-[...22 lines deleted...]
-      </c>
+      <c r="AR56" s="35"/>
+      <c r="AS56" s="9"/>
+      <c r="AT56" s="16"/>
+      <c r="AU56" s="16"/>
+      <c r="AV56" s="16"/>
+      <c r="AW56" s="16"/>
+      <c r="AX56" s="16"/>
+      <c r="AY56" s="16"/>
+      <c r="AZ56" s="16"/>
+      <c r="BA56" s="16"/>
+      <c r="BB56" s="16"/>
+      <c r="BC56" s="16"/>
+      <c r="BD56" s="16"/>
+      <c r="BE56" s="16"/>
+      <c r="BF56" s="16"/>
+      <c r="BG56" s="16"/>
+      <c r="BH56" s="16"/>
+      <c r="BI56" s="16"/>
+      <c r="BJ56" s="16"/>
+      <c r="BK56" s="16"/>
+      <c r="BL56" s="16"/>
+      <c r="BM56" s="16"/>
+      <c r="BN56" s="16"/>
+      <c r="BO56" s="16"/>
+      <c r="BP56" s="16"/>
+      <c r="BQ56" s="16"/>
+      <c r="BR56" s="16"/>
+      <c r="BS56" s="16"/>
+      <c r="BT56" s="16"/>
+      <c r="BU56" s="16"/>
+      <c r="BV56" s="16"/>
+      <c r="BW56" s="16"/>
+      <c r="BX56" s="16"/>
+      <c r="BY56" s="16"/>
+      <c r="BZ56" s="16"/>
     </row>
-    <row r="57" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="2:78" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C57" s="15">
         <v>3213.1626384699998</v>
       </c>
       <c r="D57" s="15">
         <v>3493.7511503200003</v>
       </c>
       <c r="E57" s="15">
         <v>3449.6486249600002</v>
       </c>
       <c r="F57" s="15">
         <v>3204.2507509099996</v>
       </c>
       <c r="G57" s="15">
         <v>3520.71882005</v>
       </c>
       <c r="H57" s="15">
         <v>3537.2733713400003</v>
       </c>
       <c r="I57" s="15">
         <v>3436.54952469</v>
       </c>
       <c r="J57" s="15">
         <v>3392.4088365600001</v>
       </c>
@@ -8209,84 +8560,95 @@
       </c>
       <c r="AH57" s="17">
         <v>3147.79923452</v>
       </c>
       <c r="AI57" s="17">
         <v>3130.3295187899998</v>
       </c>
       <c r="AJ57" s="17">
         <v>3101.68615034</v>
       </c>
       <c r="AK57" s="16">
         <v>3092.37407837</v>
       </c>
       <c r="AL57" s="17">
         <v>3039.1589786199997</v>
       </c>
       <c r="AM57" s="16">
         <v>3034.3578276599997</v>
       </c>
       <c r="AN57" s="17">
         <v>3032.9017966900001</v>
       </c>
       <c r="AO57" s="17">
         <v>2986.27470361</v>
       </c>
-      <c r="AP57" s="34">
+      <c r="AP57" s="35">
         <v>2950.7206236399998</v>
       </c>
-      <c r="AQ57" s="34">
+      <c r="AQ57" s="35">
         <v>2879.1115914499997</v>
       </c>
-      <c r="AR57" s="34">
-[...22 lines deleted...]
-      </c>
+      <c r="AR57" s="35"/>
+      <c r="AS57" s="9"/>
+      <c r="AT57" s="16"/>
+      <c r="AU57" s="16"/>
+      <c r="AV57" s="16"/>
+      <c r="AW57" s="16"/>
+      <c r="AX57" s="16"/>
+      <c r="AY57" s="16"/>
+      <c r="AZ57" s="16"/>
+      <c r="BA57" s="16"/>
+      <c r="BB57" s="16"/>
+      <c r="BC57" s="16"/>
+      <c r="BD57" s="16"/>
+      <c r="BE57" s="16"/>
+      <c r="BF57" s="16"/>
+      <c r="BG57" s="16"/>
+      <c r="BH57" s="16"/>
+      <c r="BI57" s="16"/>
+      <c r="BJ57" s="16"/>
+      <c r="BK57" s="16"/>
+      <c r="BL57" s="16"/>
+      <c r="BM57" s="16"/>
+      <c r="BN57" s="16"/>
+      <c r="BO57" s="16"/>
+      <c r="BP57" s="16"/>
+      <c r="BQ57" s="16"/>
+      <c r="BR57" s="16"/>
+      <c r="BS57" s="16"/>
+      <c r="BT57" s="16"/>
+      <c r="BU57" s="16"/>
+      <c r="BV57" s="16"/>
+      <c r="BW57" s="16"/>
+      <c r="BX57" s="16"/>
+      <c r="BY57" s="16"/>
+      <c r="BZ57" s="16"/>
     </row>
-    <row r="58" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="2:78" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="13" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C58" s="15">
         <v>7026.4541981800003</v>
       </c>
       <c r="D58" s="15">
         <v>7255.2624647399998</v>
       </c>
       <c r="E58" s="15">
         <v>7320.2005099399994</v>
       </c>
       <c r="F58" s="15">
         <v>7133.7194534999999</v>
       </c>
       <c r="G58" s="15">
         <v>7563.92392019</v>
       </c>
       <c r="H58" s="15">
         <v>7638.3153708899999</v>
       </c>
       <c r="I58" s="15">
         <v>7657.2144301400003</v>
       </c>
       <c r="J58" s="15">
         <v>7808.6991868199993</v>
       </c>
@@ -8361,84 +8723,95 @@
       </c>
       <c r="AH58" s="17">
         <v>8961.4370399199997</v>
       </c>
       <c r="AI58" s="17">
         <v>8858.7630516000008</v>
       </c>
       <c r="AJ58" s="17">
         <v>8767.1371674699985</v>
       </c>
       <c r="AK58" s="16">
         <v>8728.3612370699993</v>
       </c>
       <c r="AL58" s="17">
         <v>8685.8540675700006</v>
       </c>
       <c r="AM58" s="16">
         <v>8623.8696703999994</v>
       </c>
       <c r="AN58" s="17">
         <v>8577.1852854600002</v>
       </c>
       <c r="AO58" s="17">
         <v>8522.8642130099997</v>
       </c>
-      <c r="AP58" s="34">
+      <c r="AP58" s="35">
         <v>8538.5423827200011</v>
       </c>
-      <c r="AQ58" s="34">
+      <c r="AQ58" s="35">
         <v>8515.72871734</v>
       </c>
-      <c r="AR58" s="34">
-[...22 lines deleted...]
-      </c>
+      <c r="AR58" s="35"/>
+      <c r="AS58" s="9"/>
+      <c r="AT58" s="16"/>
+      <c r="AU58" s="16"/>
+      <c r="AV58" s="16"/>
+      <c r="AW58" s="16"/>
+      <c r="AX58" s="16"/>
+      <c r="AY58" s="16"/>
+      <c r="AZ58" s="16"/>
+      <c r="BA58" s="16"/>
+      <c r="BB58" s="16"/>
+      <c r="BC58" s="16"/>
+      <c r="BD58" s="16"/>
+      <c r="BE58" s="16"/>
+      <c r="BF58" s="16"/>
+      <c r="BG58" s="16"/>
+      <c r="BH58" s="16"/>
+      <c r="BI58" s="16"/>
+      <c r="BJ58" s="16"/>
+      <c r="BK58" s="16"/>
+      <c r="BL58" s="16"/>
+      <c r="BM58" s="16"/>
+      <c r="BN58" s="16"/>
+      <c r="BO58" s="16"/>
+      <c r="BP58" s="16"/>
+      <c r="BQ58" s="16"/>
+      <c r="BR58" s="16"/>
+      <c r="BS58" s="16"/>
+      <c r="BT58" s="16"/>
+      <c r="BU58" s="16"/>
+      <c r="BV58" s="16"/>
+      <c r="BW58" s="16"/>
+      <c r="BX58" s="16"/>
+      <c r="BY58" s="16"/>
+      <c r="BZ58" s="16"/>
     </row>
-    <row r="59" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="2:78" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="12" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C59" s="15">
         <v>5238.1163804300004</v>
       </c>
       <c r="D59" s="15">
         <v>5315.57516639</v>
       </c>
       <c r="E59" s="15">
         <v>5177.5371332299992</v>
       </c>
       <c r="F59" s="15">
         <v>5171.4057327399996</v>
       </c>
       <c r="G59" s="15">
         <v>5362.0235004699998</v>
       </c>
       <c r="H59" s="15">
         <v>5414.6302507600003</v>
       </c>
       <c r="I59" s="15">
         <v>5466.5808878400003</v>
       </c>
       <c r="J59" s="15">
         <v>5575.8371113100002</v>
       </c>
@@ -8513,84 +8886,95 @@
       </c>
       <c r="AH59" s="17">
         <v>8534.2051650400008</v>
       </c>
       <c r="AI59" s="17">
         <v>8657.2019939699985</v>
       </c>
       <c r="AJ59" s="17">
         <v>8644.0613734899998</v>
       </c>
       <c r="AK59" s="16">
         <v>8753.3855294999994</v>
       </c>
       <c r="AL59" s="17">
         <v>8802.0234653299995</v>
       </c>
       <c r="AM59" s="16">
         <v>8831.8865613300004</v>
       </c>
       <c r="AN59" s="17">
         <v>8860.3166392700005</v>
       </c>
       <c r="AO59" s="17">
         <v>8904.58909546</v>
       </c>
-      <c r="AP59" s="34">
+      <c r="AP59" s="35">
         <v>8929.1195273499998</v>
       </c>
-      <c r="AQ59" s="34">
+      <c r="AQ59" s="35">
         <v>8952.8722250999999</v>
       </c>
-      <c r="AR59" s="34">
-[...22 lines deleted...]
-      </c>
+      <c r="AR59" s="35"/>
+      <c r="AS59" s="9"/>
+      <c r="AT59" s="16"/>
+      <c r="AU59" s="16"/>
+      <c r="AV59" s="16"/>
+      <c r="AW59" s="16"/>
+      <c r="AX59" s="16"/>
+      <c r="AY59" s="16"/>
+      <c r="AZ59" s="16"/>
+      <c r="BA59" s="16"/>
+      <c r="BB59" s="16"/>
+      <c r="BC59" s="16"/>
+      <c r="BD59" s="16"/>
+      <c r="BE59" s="16"/>
+      <c r="BF59" s="16"/>
+      <c r="BG59" s="16"/>
+      <c r="BH59" s="16"/>
+      <c r="BI59" s="16"/>
+      <c r="BJ59" s="16"/>
+      <c r="BK59" s="16"/>
+      <c r="BL59" s="16"/>
+      <c r="BM59" s="16"/>
+      <c r="BN59" s="16"/>
+      <c r="BO59" s="16"/>
+      <c r="BP59" s="16"/>
+      <c r="BQ59" s="16"/>
+      <c r="BR59" s="16"/>
+      <c r="BS59" s="16"/>
+      <c r="BT59" s="16"/>
+      <c r="BU59" s="16"/>
+      <c r="BV59" s="16"/>
+      <c r="BW59" s="16"/>
+      <c r="BX59" s="16"/>
+      <c r="BY59" s="16"/>
+      <c r="BZ59" s="16"/>
     </row>
-    <row r="60" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="2:78" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="13" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C60" s="15">
         <v>2667.8244465399998</v>
       </c>
       <c r="D60" s="15">
         <v>2704.52095981</v>
       </c>
       <c r="E60" s="15">
         <v>2614.2295256500001</v>
       </c>
       <c r="F60" s="15">
         <v>2586.9785981799996</v>
       </c>
       <c r="G60" s="15">
         <v>2702.6964603699998</v>
       </c>
       <c r="H60" s="15">
         <v>2729.18289258</v>
       </c>
       <c r="I60" s="15">
         <v>2715.8837872899999</v>
       </c>
       <c r="J60" s="15">
         <v>2783.4685273699997</v>
       </c>
@@ -8665,84 +9049,95 @@
       </c>
       <c r="AH60" s="17">
         <v>5035.29966375</v>
       </c>
       <c r="AI60" s="17">
         <v>5097.4851566300003</v>
       </c>
       <c r="AJ60" s="17">
         <v>4987.1108153699997</v>
       </c>
       <c r="AK60" s="16">
         <v>5055.8528147200004</v>
       </c>
       <c r="AL60" s="17">
         <v>5051.9417557700008</v>
       </c>
       <c r="AM60" s="16">
         <v>5071.3209954399999</v>
       </c>
       <c r="AN60" s="17">
         <v>5070.5997719999996</v>
       </c>
       <c r="AO60" s="17">
         <v>5070.3474682100004</v>
       </c>
-      <c r="AP60" s="34">
+      <c r="AP60" s="35">
         <v>5067.4397687299997</v>
       </c>
-      <c r="AQ60" s="34">
+      <c r="AQ60" s="35">
         <v>5040.8608523299999</v>
       </c>
-      <c r="AR60" s="34">
-[...22 lines deleted...]
-      </c>
+      <c r="AR60" s="35"/>
+      <c r="AS60" s="9"/>
+      <c r="AT60" s="16"/>
+      <c r="AU60" s="16"/>
+      <c r="AV60" s="16"/>
+      <c r="AW60" s="16"/>
+      <c r="AX60" s="16"/>
+      <c r="AY60" s="16"/>
+      <c r="AZ60" s="16"/>
+      <c r="BA60" s="16"/>
+      <c r="BB60" s="16"/>
+      <c r="BC60" s="16"/>
+      <c r="BD60" s="16"/>
+      <c r="BE60" s="16"/>
+      <c r="BF60" s="16"/>
+      <c r="BG60" s="16"/>
+      <c r="BH60" s="16"/>
+      <c r="BI60" s="16"/>
+      <c r="BJ60" s="16"/>
+      <c r="BK60" s="16"/>
+      <c r="BL60" s="16"/>
+      <c r="BM60" s="16"/>
+      <c r="BN60" s="16"/>
+      <c r="BO60" s="16"/>
+      <c r="BP60" s="16"/>
+      <c r="BQ60" s="16"/>
+      <c r="BR60" s="16"/>
+      <c r="BS60" s="16"/>
+      <c r="BT60" s="16"/>
+      <c r="BU60" s="16"/>
+      <c r="BV60" s="16"/>
+      <c r="BW60" s="16"/>
+      <c r="BX60" s="16"/>
+      <c r="BY60" s="16"/>
+      <c r="BZ60" s="16"/>
     </row>
-    <row r="61" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="2:78" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="13" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C61" s="15">
         <v>2570.2919338899997</v>
       </c>
       <c r="D61" s="15">
         <v>2611.05420658</v>
       </c>
       <c r="E61" s="15">
         <v>2563.30760758</v>
       </c>
       <c r="F61" s="15">
         <v>2584.42713456</v>
       </c>
       <c r="G61" s="15">
         <v>2659.3270401</v>
       </c>
       <c r="H61" s="15">
         <v>2685.4473581799998</v>
       </c>
       <c r="I61" s="15">
         <v>2750.6971005500004</v>
       </c>
       <c r="J61" s="15">
         <v>2792.36858394</v>
       </c>
@@ -8817,84 +9212,95 @@
       </c>
       <c r="AH61" s="17">
         <v>3498.9055012899998</v>
       </c>
       <c r="AI61" s="17">
         <v>3559.71683734</v>
       </c>
       <c r="AJ61" s="17">
         <v>3656.9505581200001</v>
       </c>
       <c r="AK61" s="16">
         <v>3697.5327147800003</v>
       </c>
       <c r="AL61" s="17">
         <v>3750.08170956</v>
       </c>
       <c r="AM61" s="16">
         <v>3760.56556589</v>
       </c>
       <c r="AN61" s="17">
         <v>3789.71686727</v>
       </c>
       <c r="AO61" s="17">
         <v>3834.24162725</v>
       </c>
-      <c r="AP61" s="34">
+      <c r="AP61" s="35">
         <v>3861.67975862</v>
       </c>
-      <c r="AQ61" s="34">
+      <c r="AQ61" s="35">
         <v>3912.01137277</v>
       </c>
-      <c r="AR61" s="34">
-[...22 lines deleted...]
-      </c>
+      <c r="AR61" s="35"/>
+      <c r="AS61" s="9"/>
+      <c r="AT61" s="16"/>
+      <c r="AU61" s="16"/>
+      <c r="AV61" s="16"/>
+      <c r="AW61" s="16"/>
+      <c r="AX61" s="16"/>
+      <c r="AY61" s="16"/>
+      <c r="AZ61" s="16"/>
+      <c r="BA61" s="16"/>
+      <c r="BB61" s="16"/>
+      <c r="BC61" s="16"/>
+      <c r="BD61" s="16"/>
+      <c r="BE61" s="16"/>
+      <c r="BF61" s="16"/>
+      <c r="BG61" s="16"/>
+      <c r="BH61" s="16"/>
+      <c r="BI61" s="16"/>
+      <c r="BJ61" s="16"/>
+      <c r="BK61" s="16"/>
+      <c r="BL61" s="16"/>
+      <c r="BM61" s="16"/>
+      <c r="BN61" s="16"/>
+      <c r="BO61" s="16"/>
+      <c r="BP61" s="16"/>
+      <c r="BQ61" s="16"/>
+      <c r="BR61" s="16"/>
+      <c r="BS61" s="16"/>
+      <c r="BT61" s="16"/>
+      <c r="BU61" s="16"/>
+      <c r="BV61" s="16"/>
+      <c r="BW61" s="16"/>
+      <c r="BX61" s="16"/>
+      <c r="BY61" s="16"/>
+      <c r="BZ61" s="16"/>
     </row>
-    <row r="62" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="2:78" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B62" s="10" t="s">
-        <v>39</v>
+        <v>122</v>
       </c>
       <c r="C62" s="15">
         <v>9665.2007584500006</v>
       </c>
       <c r="D62" s="15">
         <v>9479.6701176700008</v>
       </c>
       <c r="E62" s="15">
         <v>9881.4457440599999</v>
       </c>
       <c r="F62" s="15">
         <v>9922.7943619500002</v>
       </c>
       <c r="G62" s="15">
         <v>9416.297306049999</v>
       </c>
       <c r="H62" s="15">
         <v>8347.4252227600009</v>
       </c>
       <c r="I62" s="15">
         <v>7696.2497350499998</v>
       </c>
       <c r="J62" s="15">
         <v>8844.4187157800006</v>
       </c>
@@ -8969,84 +9375,95 @@
       </c>
       <c r="AH62" s="17">
         <v>6669.2106499700003</v>
       </c>
       <c r="AI62" s="17">
         <v>6559.6335692100001</v>
       </c>
       <c r="AJ62" s="17">
         <v>6514.0312430499998</v>
       </c>
       <c r="AK62" s="16">
         <v>6545.7616898599999</v>
       </c>
       <c r="AL62" s="17">
         <v>6677.8373160600004</v>
       </c>
       <c r="AM62" s="16">
         <v>6171.3702545799997</v>
       </c>
       <c r="AN62" s="17">
         <v>6032.6729371199999</v>
       </c>
       <c r="AO62" s="17">
         <v>6119.6918345499998</v>
       </c>
-      <c r="AP62" s="34">
+      <c r="AP62" s="35">
         <v>6450.4497258599995</v>
       </c>
-      <c r="AQ62" s="34">
+      <c r="AQ62" s="35">
         <v>6083.3773953999998</v>
       </c>
-      <c r="AR62" s="34">
-[...22 lines deleted...]
-      </c>
+      <c r="AR62" s="35"/>
+      <c r="AS62" s="9"/>
+      <c r="AT62" s="16"/>
+      <c r="AU62" s="16"/>
+      <c r="AV62" s="16"/>
+      <c r="AW62" s="16"/>
+      <c r="AX62" s="16"/>
+      <c r="AY62" s="16"/>
+      <c r="AZ62" s="16"/>
+      <c r="BA62" s="16"/>
+      <c r="BB62" s="16"/>
+      <c r="BC62" s="16"/>
+      <c r="BD62" s="16"/>
+      <c r="BE62" s="16"/>
+      <c r="BF62" s="16"/>
+      <c r="BG62" s="16"/>
+      <c r="BH62" s="16"/>
+      <c r="BI62" s="16"/>
+      <c r="BJ62" s="16"/>
+      <c r="BK62" s="16"/>
+      <c r="BL62" s="16"/>
+      <c r="BM62" s="16"/>
+      <c r="BN62" s="16"/>
+      <c r="BO62" s="16"/>
+      <c r="BP62" s="16"/>
+      <c r="BQ62" s="16"/>
+      <c r="BR62" s="16"/>
+      <c r="BS62" s="16"/>
+      <c r="BT62" s="16"/>
+      <c r="BU62" s="16"/>
+      <c r="BV62" s="16"/>
+      <c r="BW62" s="16"/>
+      <c r="BX62" s="16"/>
+      <c r="BY62" s="16"/>
+      <c r="BZ62" s="16"/>
     </row>
-    <row r="63" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="2:78" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B63" s="11" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C63" s="15">
         <v>9665.2007584500006</v>
       </c>
       <c r="D63" s="15">
         <v>9479.6701176700008</v>
       </c>
       <c r="E63" s="15">
         <v>9881.4457440599999</v>
       </c>
       <c r="F63" s="15">
         <v>9922.7943619500002</v>
       </c>
       <c r="G63" s="15">
         <v>9416.297306049999</v>
       </c>
       <c r="H63" s="15">
         <v>8347.4252227600009</v>
       </c>
       <c r="I63" s="15">
         <v>7696.2497350499998</v>
       </c>
       <c r="J63" s="15">
         <v>8844.4187157800006</v>
       </c>
@@ -9121,84 +9538,95 @@
       </c>
       <c r="AH63" s="17">
         <v>6669.2106499700003</v>
       </c>
       <c r="AI63" s="17">
         <v>6559.6335692100001</v>
       </c>
       <c r="AJ63" s="17">
         <v>6514.0312430499998</v>
       </c>
       <c r="AK63" s="16">
         <v>6545.7616898599999</v>
       </c>
       <c r="AL63" s="17">
         <v>6677.8373160600004</v>
       </c>
       <c r="AM63" s="16">
         <v>6171.3702545799997</v>
       </c>
       <c r="AN63" s="17">
         <v>6032.6729371199999</v>
       </c>
       <c r="AO63" s="17">
         <v>6119.6918345499998</v>
       </c>
-      <c r="AP63" s="34">
+      <c r="AP63" s="35">
         <v>6450.4497258599995</v>
       </c>
-      <c r="AQ63" s="34">
+      <c r="AQ63" s="35">
         <v>6083.3773953999998</v>
       </c>
-      <c r="AR63" s="34">
-[...22 lines deleted...]
-      </c>
+      <c r="AR63" s="35"/>
+      <c r="AS63" s="9"/>
+      <c r="AT63" s="16"/>
+      <c r="AU63" s="16"/>
+      <c r="AV63" s="16"/>
+      <c r="AW63" s="16"/>
+      <c r="AX63" s="16"/>
+      <c r="AY63" s="16"/>
+      <c r="AZ63" s="16"/>
+      <c r="BA63" s="16"/>
+      <c r="BB63" s="16"/>
+      <c r="BC63" s="16"/>
+      <c r="BD63" s="16"/>
+      <c r="BE63" s="16"/>
+      <c r="BF63" s="16"/>
+      <c r="BG63" s="16"/>
+      <c r="BH63" s="16"/>
+      <c r="BI63" s="16"/>
+      <c r="BJ63" s="16"/>
+      <c r="BK63" s="16"/>
+      <c r="BL63" s="16"/>
+      <c r="BM63" s="16"/>
+      <c r="BN63" s="16"/>
+      <c r="BO63" s="16"/>
+      <c r="BP63" s="16"/>
+      <c r="BQ63" s="16"/>
+      <c r="BR63" s="16"/>
+      <c r="BS63" s="16"/>
+      <c r="BT63" s="16"/>
+      <c r="BU63" s="16"/>
+      <c r="BV63" s="16"/>
+      <c r="BW63" s="16"/>
+      <c r="BX63" s="16"/>
+      <c r="BY63" s="16"/>
+      <c r="BZ63" s="16"/>
     </row>
-    <row r="64" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="2:78" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B64" s="12" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C64" s="15">
         <v>5950.4675083299999</v>
       </c>
       <c r="D64" s="15">
         <v>5828.4405415800002</v>
       </c>
       <c r="E64" s="15">
         <v>6367.1226483199998</v>
       </c>
       <c r="F64" s="15">
         <v>6466.3235639599998</v>
       </c>
       <c r="G64" s="15">
         <v>5674.1225628299999</v>
       </c>
       <c r="H64" s="15">
         <v>4639.0792852299992</v>
       </c>
       <c r="I64" s="15">
         <v>4493.9670317200007</v>
       </c>
       <c r="J64" s="15">
         <v>4976.6355519799999</v>
       </c>
@@ -9273,84 +9701,95 @@
       </c>
       <c r="AH64" s="17">
         <v>4739.2025052099998</v>
       </c>
       <c r="AI64" s="17">
         <v>4682.42962154</v>
       </c>
       <c r="AJ64" s="17">
         <v>4641.9473308000006</v>
       </c>
       <c r="AK64" s="16">
         <v>4701.47166492</v>
       </c>
       <c r="AL64" s="17">
         <v>4728.8825749500002</v>
       </c>
       <c r="AM64" s="16">
         <v>3987.42701085</v>
       </c>
       <c r="AN64" s="17">
         <v>4001.5501418700001</v>
       </c>
       <c r="AO64" s="17">
         <v>3974.0882825600002</v>
       </c>
-      <c r="AP64" s="34">
+      <c r="AP64" s="35">
         <v>4309.1780133599996</v>
       </c>
-      <c r="AQ64" s="34">
+      <c r="AQ64" s="35">
         <v>4268.3579957399998</v>
       </c>
-      <c r="AR64" s="34">
-[...22 lines deleted...]
-      </c>
+      <c r="AR64" s="35"/>
+      <c r="AS64" s="9"/>
+      <c r="AT64" s="16"/>
+      <c r="AU64" s="16"/>
+      <c r="AV64" s="16"/>
+      <c r="AW64" s="16"/>
+      <c r="AX64" s="16"/>
+      <c r="AY64" s="16"/>
+      <c r="AZ64" s="16"/>
+      <c r="BA64" s="16"/>
+      <c r="BB64" s="16"/>
+      <c r="BC64" s="16"/>
+      <c r="BD64" s="16"/>
+      <c r="BE64" s="16"/>
+      <c r="BF64" s="16"/>
+      <c r="BG64" s="16"/>
+      <c r="BH64" s="16"/>
+      <c r="BI64" s="16"/>
+      <c r="BJ64" s="16"/>
+      <c r="BK64" s="16"/>
+      <c r="BL64" s="16"/>
+      <c r="BM64" s="16"/>
+      <c r="BN64" s="16"/>
+      <c r="BO64" s="16"/>
+      <c r="BP64" s="16"/>
+      <c r="BQ64" s="16"/>
+      <c r="BR64" s="16"/>
+      <c r="BS64" s="16"/>
+      <c r="BT64" s="16"/>
+      <c r="BU64" s="16"/>
+      <c r="BV64" s="16"/>
+      <c r="BW64" s="16"/>
+      <c r="BX64" s="16"/>
+      <c r="BY64" s="16"/>
+      <c r="BZ64" s="16"/>
     </row>
-    <row r="65" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="2:78" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B65" s="13" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C65" s="15">
         <v>3205.7391270600001</v>
       </c>
       <c r="D65" s="15">
         <v>2541.5082386199997</v>
       </c>
       <c r="E65" s="15">
         <v>3207.7719583499997</v>
       </c>
       <c r="F65" s="15">
         <v>3177.6004440199999</v>
       </c>
       <c r="G65" s="15">
         <v>2777.3311769400002</v>
       </c>
       <c r="H65" s="15">
         <v>2042.9518415799998</v>
       </c>
       <c r="I65" s="15">
         <v>1924.5733405999999</v>
       </c>
       <c r="J65" s="15">
         <v>2379.1307304800002</v>
       </c>
@@ -9425,84 +9864,95 @@
       </c>
       <c r="AH65" s="17">
         <v>1706.3073260899998</v>
       </c>
       <c r="AI65" s="17">
         <v>1600.6646815899999</v>
       </c>
       <c r="AJ65" s="17">
         <v>1592.2648824</v>
       </c>
       <c r="AK65" s="16">
         <v>1673.93469811</v>
       </c>
       <c r="AL65" s="17">
         <v>1744.9459504900001</v>
       </c>
       <c r="AM65" s="16">
         <v>1221.6638192600001</v>
       </c>
       <c r="AN65" s="17">
         <v>1060.9092309</v>
       </c>
       <c r="AO65" s="17">
         <v>1080.23065632</v>
       </c>
-      <c r="AP65" s="34">
+      <c r="AP65" s="35">
         <v>1473.3536360799999</v>
       </c>
-      <c r="AQ65" s="34">
+      <c r="AQ65" s="35">
         <v>1557.3018402499999</v>
       </c>
-      <c r="AR65" s="34">
-[...22 lines deleted...]
-      </c>
+      <c r="AR65" s="35"/>
+      <c r="AS65" s="9"/>
+      <c r="AT65" s="16"/>
+      <c r="AU65" s="16"/>
+      <c r="AV65" s="16"/>
+      <c r="AW65" s="16"/>
+      <c r="AX65" s="16"/>
+      <c r="AY65" s="16"/>
+      <c r="AZ65" s="16"/>
+      <c r="BA65" s="16"/>
+      <c r="BB65" s="16"/>
+      <c r="BC65" s="16"/>
+      <c r="BD65" s="16"/>
+      <c r="BE65" s="16"/>
+      <c r="BF65" s="16"/>
+      <c r="BG65" s="16"/>
+      <c r="BH65" s="16"/>
+      <c r="BI65" s="16"/>
+      <c r="BJ65" s="16"/>
+      <c r="BK65" s="16"/>
+      <c r="BL65" s="16"/>
+      <c r="BM65" s="16"/>
+      <c r="BN65" s="16"/>
+      <c r="BO65" s="16"/>
+      <c r="BP65" s="16"/>
+      <c r="BQ65" s="16"/>
+      <c r="BR65" s="16"/>
+      <c r="BS65" s="16"/>
+      <c r="BT65" s="16"/>
+      <c r="BU65" s="16"/>
+      <c r="BV65" s="16"/>
+      <c r="BW65" s="16"/>
+      <c r="BX65" s="16"/>
+      <c r="BY65" s="16"/>
+      <c r="BZ65" s="16"/>
     </row>
-    <row r="66" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="2:78" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B66" s="13" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C66" s="15">
         <v>1328.8555674000002</v>
       </c>
       <c r="D66" s="15">
         <v>1922.6989908</v>
       </c>
       <c r="E66" s="15">
         <v>1894.5657557300001</v>
       </c>
       <c r="F66" s="15">
         <v>1884.32992476</v>
       </c>
       <c r="G66" s="15">
         <v>1555.2481626199999</v>
       </c>
       <c r="H66" s="15">
         <v>1178.98741539</v>
       </c>
       <c r="I66" s="15">
         <v>1061.8977925199999</v>
       </c>
       <c r="J66" s="15">
         <v>1108.3701081700001</v>
       </c>
@@ -9577,84 +10027,95 @@
       </c>
       <c r="AH66" s="17">
         <v>1042.9758459299999</v>
       </c>
       <c r="AI66" s="17">
         <v>1108.93000792</v>
       </c>
       <c r="AJ66" s="17">
         <v>1041.6298570700001</v>
       </c>
       <c r="AK66" s="16">
         <v>1007.83050178</v>
       </c>
       <c r="AL66" s="17">
         <v>1088.5186579200001</v>
       </c>
       <c r="AM66" s="16">
         <v>971.84151278000002</v>
       </c>
       <c r="AN66" s="17">
         <v>1295.7339482300001</v>
       </c>
       <c r="AO66" s="17">
         <v>1263.3704318499999</v>
       </c>
-      <c r="AP66" s="34">
+      <c r="AP66" s="35">
         <v>1279.0771402099999</v>
       </c>
-      <c r="AQ66" s="34">
+      <c r="AQ66" s="35">
         <v>1140.8838104599999</v>
       </c>
-      <c r="AR66" s="34">
-[...22 lines deleted...]
-      </c>
+      <c r="AR66" s="35"/>
+      <c r="AS66" s="9"/>
+      <c r="AT66" s="16"/>
+      <c r="AU66" s="16"/>
+      <c r="AV66" s="16"/>
+      <c r="AW66" s="16"/>
+      <c r="AX66" s="16"/>
+      <c r="AY66" s="16"/>
+      <c r="AZ66" s="16"/>
+      <c r="BA66" s="16"/>
+      <c r="BB66" s="16"/>
+      <c r="BC66" s="16"/>
+      <c r="BD66" s="16"/>
+      <c r="BE66" s="16"/>
+      <c r="BF66" s="16"/>
+      <c r="BG66" s="16"/>
+      <c r="BH66" s="16"/>
+      <c r="BI66" s="16"/>
+      <c r="BJ66" s="16"/>
+      <c r="BK66" s="16"/>
+      <c r="BL66" s="16"/>
+      <c r="BM66" s="16"/>
+      <c r="BN66" s="16"/>
+      <c r="BO66" s="16"/>
+      <c r="BP66" s="16"/>
+      <c r="BQ66" s="16"/>
+      <c r="BR66" s="16"/>
+      <c r="BS66" s="16"/>
+      <c r="BT66" s="16"/>
+      <c r="BU66" s="16"/>
+      <c r="BV66" s="16"/>
+      <c r="BW66" s="16"/>
+      <c r="BX66" s="16"/>
+      <c r="BY66" s="16"/>
+      <c r="BZ66" s="16"/>
     </row>
-    <row r="67" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="2:78" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B67" s="13" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C67" s="15">
         <v>1415.8728138699998</v>
       </c>
       <c r="D67" s="15">
         <v>1364.2333121600002</v>
       </c>
       <c r="E67" s="15">
         <v>1264.78493424</v>
       </c>
       <c r="F67" s="15">
         <v>1404.39319518</v>
       </c>
       <c r="G67" s="15">
         <v>1341.54322327</v>
       </c>
       <c r="H67" s="15">
         <v>1417.14002826</v>
       </c>
       <c r="I67" s="15">
         <v>1507.4958985999999</v>
       </c>
       <c r="J67" s="15">
         <v>1489.1347133299998</v>
       </c>
@@ -9729,84 +10190,95 @@
       </c>
       <c r="AH67" s="17">
         <v>1989.9193331900001</v>
       </c>
       <c r="AI67" s="17">
         <v>1972.8349320299999</v>
       </c>
       <c r="AJ67" s="17">
         <v>2008.0525913299998</v>
       </c>
       <c r="AK67" s="16">
         <v>2019.7064650299999</v>
       </c>
       <c r="AL67" s="17">
         <v>1895.41796654</v>
       </c>
       <c r="AM67" s="16">
         <v>1793.92167881</v>
       </c>
       <c r="AN67" s="17">
         <v>1644.9069627399999</v>
       </c>
       <c r="AO67" s="17">
         <v>1630.48719439</v>
       </c>
-      <c r="AP67" s="34">
+      <c r="AP67" s="35">
         <v>1556.74723707</v>
       </c>
-      <c r="AQ67" s="34">
+      <c r="AQ67" s="35">
         <v>1570.1723450299999</v>
       </c>
-      <c r="AR67" s="34">
-[...22 lines deleted...]
-      </c>
+      <c r="AR67" s="35"/>
+      <c r="AS67" s="9"/>
+      <c r="AT67" s="16"/>
+      <c r="AU67" s="16"/>
+      <c r="AV67" s="16"/>
+      <c r="AW67" s="16"/>
+      <c r="AX67" s="16"/>
+      <c r="AY67" s="16"/>
+      <c r="AZ67" s="16"/>
+      <c r="BA67" s="16"/>
+      <c r="BB67" s="16"/>
+      <c r="BC67" s="16"/>
+      <c r="BD67" s="16"/>
+      <c r="BE67" s="16"/>
+      <c r="BF67" s="16"/>
+      <c r="BG67" s="16"/>
+      <c r="BH67" s="16"/>
+      <c r="BI67" s="16"/>
+      <c r="BJ67" s="16"/>
+      <c r="BK67" s="16"/>
+      <c r="BL67" s="16"/>
+      <c r="BM67" s="16"/>
+      <c r="BN67" s="16"/>
+      <c r="BO67" s="16"/>
+      <c r="BP67" s="16"/>
+      <c r="BQ67" s="16"/>
+      <c r="BR67" s="16"/>
+      <c r="BS67" s="16"/>
+      <c r="BT67" s="16"/>
+      <c r="BU67" s="16"/>
+      <c r="BV67" s="16"/>
+      <c r="BW67" s="16"/>
+      <c r="BX67" s="16"/>
+      <c r="BY67" s="16"/>
+      <c r="BZ67" s="16"/>
     </row>
-    <row r="68" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="2:78" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B68" s="12" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C68" s="15">
         <v>3714.7332501199999</v>
       </c>
       <c r="D68" s="15">
         <v>3651.2295760900001</v>
       </c>
       <c r="E68" s="15">
         <v>3514.3230957399996</v>
       </c>
       <c r="F68" s="15">
         <v>3456.4707979899999</v>
       </c>
       <c r="G68" s="15">
         <v>3742.17474322</v>
       </c>
       <c r="H68" s="15">
         <v>3708.3459375300004</v>
       </c>
       <c r="I68" s="15">
         <v>3202.28270333</v>
       </c>
       <c r="J68" s="15">
         <v>3867.7831638000002</v>
       </c>
@@ -9881,84 +10353,95 @@
       </c>
       <c r="AH68" s="17">
         <v>1930.0081447600001</v>
       </c>
       <c r="AI68" s="17">
         <v>1877.2039476700002</v>
       </c>
       <c r="AJ68" s="17">
         <v>1872.0839122499999</v>
       </c>
       <c r="AK68" s="16">
         <v>1844.29002494</v>
       </c>
       <c r="AL68" s="17">
         <v>1948.95474111</v>
       </c>
       <c r="AM68" s="16">
         <v>2183.9432437300002</v>
       </c>
       <c r="AN68" s="17">
         <v>2031.1227952500001</v>
       </c>
       <c r="AO68" s="17">
         <v>2145.6035519900001</v>
       </c>
-      <c r="AP68" s="34">
+      <c r="AP68" s="35">
         <v>2141.2717124999999</v>
       </c>
-      <c r="AQ68" s="34">
+      <c r="AQ68" s="35">
         <v>1815.0193996600001</v>
       </c>
-      <c r="AR68" s="34">
-[...22 lines deleted...]
-      </c>
+      <c r="AR68" s="35"/>
+      <c r="AS68" s="9"/>
+      <c r="AT68" s="16"/>
+      <c r="AU68" s="16"/>
+      <c r="AV68" s="16"/>
+      <c r="AW68" s="16"/>
+      <c r="AX68" s="16"/>
+      <c r="AY68" s="16"/>
+      <c r="AZ68" s="16"/>
+      <c r="BA68" s="16"/>
+      <c r="BB68" s="16"/>
+      <c r="BC68" s="16"/>
+      <c r="BD68" s="16"/>
+      <c r="BE68" s="16"/>
+      <c r="BF68" s="16"/>
+      <c r="BG68" s="16"/>
+      <c r="BH68" s="16"/>
+      <c r="BI68" s="16"/>
+      <c r="BJ68" s="16"/>
+      <c r="BK68" s="16"/>
+      <c r="BL68" s="16"/>
+      <c r="BM68" s="16"/>
+      <c r="BN68" s="16"/>
+      <c r="BO68" s="16"/>
+      <c r="BP68" s="16"/>
+      <c r="BQ68" s="16"/>
+      <c r="BR68" s="16"/>
+      <c r="BS68" s="16"/>
+      <c r="BT68" s="16"/>
+      <c r="BU68" s="16"/>
+      <c r="BV68" s="16"/>
+      <c r="BW68" s="16"/>
+      <c r="BX68" s="16"/>
+      <c r="BY68" s="16"/>
+      <c r="BZ68" s="16"/>
     </row>
-    <row r="69" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="2:78" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B69" s="13" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="C69" s="15">
         <v>3119.4737329899999</v>
       </c>
       <c r="D69" s="15">
         <v>3111.0352002499999</v>
       </c>
       <c r="E69" s="15">
         <v>3000.4549098899997</v>
       </c>
       <c r="F69" s="15">
         <v>2938.9610501399998</v>
       </c>
       <c r="G69" s="15">
         <v>3128.6254995500003</v>
       </c>
       <c r="H69" s="15">
         <v>3033.8491038000002</v>
       </c>
       <c r="I69" s="15">
         <v>2526.9169820100001</v>
       </c>
       <c r="J69" s="15">
         <v>3093.7985704400003</v>
       </c>
@@ -10033,84 +10516,95 @@
       </c>
       <c r="AH69" s="17">
         <v>1138.7911363399999</v>
       </c>
       <c r="AI69" s="17">
         <v>1165.2795422199999</v>
       </c>
       <c r="AJ69" s="17">
         <v>1155.74677557</v>
       </c>
       <c r="AK69" s="16">
         <v>1065.37369377</v>
       </c>
       <c r="AL69" s="17">
         <v>1071.1731229700001</v>
       </c>
       <c r="AM69" s="16">
         <v>1027.85053898</v>
       </c>
       <c r="AN69" s="17">
         <v>1051.25674912</v>
       </c>
       <c r="AO69" s="17">
         <v>1049.54454128</v>
       </c>
-      <c r="AP69" s="34">
+      <c r="AP69" s="35">
         <v>1012.15475912</v>
       </c>
-      <c r="AQ69" s="34">
+      <c r="AQ69" s="35">
         <v>1292.9258661099998</v>
       </c>
-      <c r="AR69" s="34">
-[...22 lines deleted...]
-      </c>
+      <c r="AR69" s="35"/>
+      <c r="AS69" s="9"/>
+      <c r="AT69" s="16"/>
+      <c r="AU69" s="16"/>
+      <c r="AV69" s="16"/>
+      <c r="AW69" s="16"/>
+      <c r="AX69" s="16"/>
+      <c r="AY69" s="16"/>
+      <c r="AZ69" s="16"/>
+      <c r="BA69" s="16"/>
+      <c r="BB69" s="16"/>
+      <c r="BC69" s="16"/>
+      <c r="BD69" s="16"/>
+      <c r="BE69" s="16"/>
+      <c r="BF69" s="16"/>
+      <c r="BG69" s="16"/>
+      <c r="BH69" s="16"/>
+      <c r="BI69" s="16"/>
+      <c r="BJ69" s="16"/>
+      <c r="BK69" s="16"/>
+      <c r="BL69" s="16"/>
+      <c r="BM69" s="16"/>
+      <c r="BN69" s="16"/>
+      <c r="BO69" s="16"/>
+      <c r="BP69" s="16"/>
+      <c r="BQ69" s="16"/>
+      <c r="BR69" s="16"/>
+      <c r="BS69" s="16"/>
+      <c r="BT69" s="16"/>
+      <c r="BU69" s="16"/>
+      <c r="BV69" s="16"/>
+      <c r="BW69" s="16"/>
+      <c r="BX69" s="16"/>
+      <c r="BY69" s="16"/>
+      <c r="BZ69" s="16"/>
     </row>
-    <row r="70" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="2:78" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B70" s="13" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C70" s="15">
         <v>595.25951712999995</v>
       </c>
       <c r="D70" s="15">
         <v>540.19437584000002</v>
       </c>
       <c r="E70" s="15">
         <v>513.86818585000003</v>
       </c>
       <c r="F70" s="15">
         <v>517.50974785000005</v>
       </c>
       <c r="G70" s="15">
         <v>613.54924367000001</v>
       </c>
       <c r="H70" s="15">
         <v>674.49683373000005</v>
       </c>
       <c r="I70" s="15">
         <v>675.36572132000003</v>
       </c>
       <c r="J70" s="15">
         <v>773.98459335999996</v>
       </c>
@@ -10185,141 +10679,152 @@
       </c>
       <c r="AH70" s="17">
         <v>791.21700841999996</v>
       </c>
       <c r="AI70" s="17">
         <v>711.92440544999999</v>
       </c>
       <c r="AJ70" s="17">
         <v>716.33713667999996</v>
       </c>
       <c r="AK70" s="16">
         <v>778.91633116999992</v>
       </c>
       <c r="AL70" s="17">
         <v>877.78161813999998</v>
       </c>
       <c r="AM70" s="16">
         <v>1156.0927047499999</v>
       </c>
       <c r="AN70" s="17">
         <v>979.86604612999997</v>
       </c>
       <c r="AO70" s="17">
         <v>1096.0590107099999</v>
       </c>
-      <c r="AP70" s="34">
+      <c r="AP70" s="35">
         <v>1129.11695338</v>
       </c>
-      <c r="AQ70" s="34">
+      <c r="AQ70" s="35">
         <v>522.09353354999996</v>
       </c>
-      <c r="AR70" s="34">
-[...22 lines deleted...]
-      </c>
+      <c r="AR70" s="35"/>
+      <c r="AS70" s="9"/>
+      <c r="AT70" s="16"/>
+      <c r="AU70" s="16"/>
+      <c r="AV70" s="16"/>
+      <c r="AW70" s="16"/>
+      <c r="AX70" s="16"/>
+      <c r="AY70" s="16"/>
+      <c r="AZ70" s="16"/>
+      <c r="BA70" s="16"/>
+      <c r="BB70" s="16"/>
+      <c r="BC70" s="16"/>
+      <c r="BD70" s="16"/>
+      <c r="BE70" s="16"/>
+      <c r="BF70" s="16"/>
+      <c r="BG70" s="16"/>
+      <c r="BH70" s="16"/>
+      <c r="BI70" s="16"/>
+      <c r="BJ70" s="16"/>
+      <c r="BK70" s="16"/>
+      <c r="BL70" s="16"/>
+      <c r="BM70" s="16"/>
+      <c r="BN70" s="16"/>
+      <c r="BO70" s="16"/>
+      <c r="BP70" s="16"/>
+      <c r="BQ70" s="16"/>
+      <c r="BR70" s="16"/>
+      <c r="BS70" s="16"/>
+      <c r="BT70" s="16"/>
+      <c r="BU70" s="16"/>
+      <c r="BV70" s="16"/>
+      <c r="BW70" s="16"/>
+      <c r="BX70" s="16"/>
+      <c r="BY70" s="16"/>
+      <c r="BZ70" s="16"/>
     </row>
-    <row r="71" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="2:78" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B71" s="10" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C71" s="15" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="D71" s="15" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="E71" s="15" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="F71" s="15" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="G71" s="15">
         <v>235</v>
       </c>
       <c r="H71" s="15">
         <v>235</v>
       </c>
       <c r="I71" s="15">
         <v>235</v>
       </c>
       <c r="J71" s="15">
         <v>235</v>
       </c>
       <c r="K71" s="15">
         <v>480.5</v>
       </c>
       <c r="L71" s="15">
         <v>559.5</v>
       </c>
       <c r="M71" s="15">
         <v>559.5</v>
       </c>
       <c r="N71" s="15">
         <v>564.5</v>
       </c>
       <c r="O71" s="15">
         <v>638.5</v>
       </c>
       <c r="P71" s="15">
         <v>553</v>
       </c>
       <c r="Q71" s="15">
         <v>553</v>
       </c>
       <c r="R71" s="15" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="S71" s="15" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="T71" s="15" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="U71" s="15" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="V71" s="15">
         <v>146</v>
       </c>
       <c r="W71" s="15">
         <v>219</v>
       </c>
       <c r="X71" s="15">
         <v>367</v>
       </c>
       <c r="Y71" s="15">
         <v>685.5</v>
       </c>
       <c r="Z71" s="15">
         <v>538.5</v>
       </c>
       <c r="AA71" s="15">
         <v>317</v>
       </c>
       <c r="AB71" s="15">
         <v>149</v>
       </c>
       <c r="AC71" s="15">
         <v>81.5</v>
       </c>
@@ -10337,84 +10842,95 @@
       </c>
       <c r="AH71" s="17">
         <v>226.8</v>
       </c>
       <c r="AI71" s="17">
         <v>307.3</v>
       </c>
       <c r="AJ71" s="17">
         <v>307.3</v>
       </c>
       <c r="AK71" s="16">
         <v>641.80999999999995</v>
       </c>
       <c r="AL71" s="17">
         <v>879.73</v>
       </c>
       <c r="AM71" s="16">
         <v>723.03</v>
       </c>
       <c r="AN71" s="17">
         <v>799.61</v>
       </c>
       <c r="AO71" s="17">
         <v>802.21</v>
       </c>
-      <c r="AP71" s="34">
+      <c r="AP71" s="35">
         <v>828.06</v>
       </c>
-      <c r="AQ71" s="34">
+      <c r="AQ71" s="35">
         <v>595.79999999999995</v>
       </c>
-      <c r="AR71" s="34">
-[...22 lines deleted...]
-      </c>
+      <c r="AR71" s="35"/>
+      <c r="AS71" s="9"/>
+      <c r="AT71" s="16"/>
+      <c r="AU71" s="16"/>
+      <c r="AV71" s="16"/>
+      <c r="AW71" s="16"/>
+      <c r="AX71" s="16"/>
+      <c r="AY71" s="16"/>
+      <c r="AZ71" s="16"/>
+      <c r="BA71" s="16"/>
+      <c r="BB71" s="16"/>
+      <c r="BC71" s="16"/>
+      <c r="BD71" s="16"/>
+      <c r="BE71" s="16"/>
+      <c r="BF71" s="16"/>
+      <c r="BG71" s="16"/>
+      <c r="BH71" s="16"/>
+      <c r="BI71" s="16"/>
+      <c r="BJ71" s="16"/>
+      <c r="BK71" s="16"/>
+      <c r="BL71" s="16"/>
+      <c r="BM71" s="16"/>
+      <c r="BN71" s="16"/>
+      <c r="BO71" s="16"/>
+      <c r="BP71" s="16"/>
+      <c r="BQ71" s="16"/>
+      <c r="BR71" s="16"/>
+      <c r="BS71" s="16"/>
+      <c r="BT71" s="16"/>
+      <c r="BU71" s="16"/>
+      <c r="BV71" s="16"/>
+      <c r="BW71" s="16"/>
+      <c r="BX71" s="16"/>
+      <c r="BY71" s="16"/>
+      <c r="BZ71" s="16"/>
     </row>
-    <row r="72" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="2:78" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B72" s="4" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C72" s="15">
         <v>49266.667912570003</v>
       </c>
       <c r="D72" s="15">
         <v>48476.490491330005</v>
       </c>
       <c r="E72" s="15">
         <v>48424.655244009999</v>
       </c>
       <c r="F72" s="15">
         <v>44110.941081470002</v>
       </c>
       <c r="G72" s="15">
         <v>49748.669457150005</v>
       </c>
       <c r="H72" s="15">
         <v>48207.445579070001</v>
       </c>
       <c r="I72" s="15">
         <v>48595.662315460002</v>
       </c>
       <c r="J72" s="15">
         <v>48519.308690230006</v>
       </c>
@@ -10489,84 +11005,95 @@
       </c>
       <c r="AH72" s="17">
         <v>50704.344831750001</v>
       </c>
       <c r="AI72" s="17">
         <v>50797.12741981</v>
       </c>
       <c r="AJ72" s="17">
         <v>50468.993581620001</v>
       </c>
       <c r="AK72" s="16">
         <v>51087.402450239999</v>
       </c>
       <c r="AL72" s="17">
         <v>51561.848864370004</v>
       </c>
       <c r="AM72" s="16">
         <v>51169.595499760006</v>
       </c>
       <c r="AN72" s="17">
         <v>51587.903521959997</v>
       </c>
       <c r="AO72" s="17">
         <v>51957.166698059998</v>
       </c>
-      <c r="AP72" s="34">
+      <c r="AP72" s="35">
         <v>52404.557938800004</v>
       </c>
-      <c r="AQ72" s="34">
+      <c r="AQ72" s="35">
         <v>52816.573000370001</v>
       </c>
-      <c r="AR72" s="34">
-[...22 lines deleted...]
-      </c>
+      <c r="AR72" s="35"/>
+      <c r="AS72" s="9"/>
+      <c r="AT72" s="16"/>
+      <c r="AU72" s="16"/>
+      <c r="AV72" s="16"/>
+      <c r="AW72" s="16"/>
+      <c r="AX72" s="16"/>
+      <c r="AY72" s="16"/>
+      <c r="AZ72" s="16"/>
+      <c r="BA72" s="16"/>
+      <c r="BB72" s="16"/>
+      <c r="BC72" s="16"/>
+      <c r="BD72" s="16"/>
+      <c r="BE72" s="16"/>
+      <c r="BF72" s="16"/>
+      <c r="BG72" s="16"/>
+      <c r="BH72" s="16"/>
+      <c r="BI72" s="16"/>
+      <c r="BJ72" s="16"/>
+      <c r="BK72" s="16"/>
+      <c r="BL72" s="16"/>
+      <c r="BM72" s="16"/>
+      <c r="BN72" s="16"/>
+      <c r="BO72" s="16"/>
+      <c r="BP72" s="16"/>
+      <c r="BQ72" s="16"/>
+      <c r="BR72" s="16"/>
+      <c r="BS72" s="16"/>
+      <c r="BT72" s="16"/>
+      <c r="BU72" s="16"/>
+      <c r="BV72" s="16"/>
+      <c r="BW72" s="16"/>
+      <c r="BX72" s="16"/>
+      <c r="BY72" s="16"/>
+      <c r="BZ72" s="16"/>
     </row>
-    <row r="73" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="2:78" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B73" s="10" t="s">
-        <v>50</v>
+        <v>123</v>
       </c>
       <c r="C73" s="15">
         <v>27401.083978259998</v>
       </c>
       <c r="D73" s="15">
         <v>25848.473573849999</v>
       </c>
       <c r="E73" s="15">
         <v>25349.200294900002</v>
       </c>
       <c r="F73" s="15">
         <v>21623.012683540001</v>
       </c>
       <c r="G73" s="15">
         <v>27601.07861099</v>
       </c>
       <c r="H73" s="15">
         <v>27327.45402012</v>
       </c>
       <c r="I73" s="15">
         <v>27155.981468139998</v>
       </c>
       <c r="J73" s="15">
         <v>26893.878549869998</v>
       </c>
@@ -10641,84 +11168,95 @@
       </c>
       <c r="AH73" s="17">
         <v>30417.17165294</v>
       </c>
       <c r="AI73" s="17">
         <v>30497.24246107</v>
       </c>
       <c r="AJ73" s="17">
         <v>30823.33017682</v>
       </c>
       <c r="AK73" s="16">
         <v>31227.32143774</v>
       </c>
       <c r="AL73" s="17">
         <v>31437.231879430001</v>
       </c>
       <c r="AM73" s="16">
         <v>31632.621299570001</v>
       </c>
       <c r="AN73" s="17">
         <v>31655.3762197</v>
       </c>
       <c r="AO73" s="17">
         <v>31692.410225150001</v>
       </c>
-      <c r="AP73" s="34">
+      <c r="AP73" s="35">
         <v>32273.229116810002</v>
       </c>
-      <c r="AQ73" s="34">
+      <c r="AQ73" s="35">
         <v>32784.208759150002</v>
       </c>
-      <c r="AR73" s="34">
-[...22 lines deleted...]
-      </c>
+      <c r="AR73" s="35"/>
+      <c r="AS73" s="9"/>
+      <c r="AT73" s="16"/>
+      <c r="AU73" s="16"/>
+      <c r="AV73" s="16"/>
+      <c r="AW73" s="16"/>
+      <c r="AX73" s="16"/>
+      <c r="AY73" s="16"/>
+      <c r="AZ73" s="16"/>
+      <c r="BA73" s="16"/>
+      <c r="BB73" s="16"/>
+      <c r="BC73" s="16"/>
+      <c r="BD73" s="16"/>
+      <c r="BE73" s="16"/>
+      <c r="BF73" s="16"/>
+      <c r="BG73" s="16"/>
+      <c r="BH73" s="16"/>
+      <c r="BI73" s="16"/>
+      <c r="BJ73" s="16"/>
+      <c r="BK73" s="16"/>
+      <c r="BL73" s="16"/>
+      <c r="BM73" s="16"/>
+      <c r="BN73" s="16"/>
+      <c r="BO73" s="16"/>
+      <c r="BP73" s="16"/>
+      <c r="BQ73" s="16"/>
+      <c r="BR73" s="16"/>
+      <c r="BS73" s="16"/>
+      <c r="BT73" s="16"/>
+      <c r="BU73" s="16"/>
+      <c r="BV73" s="16"/>
+      <c r="BW73" s="16"/>
+      <c r="BX73" s="16"/>
+      <c r="BY73" s="16"/>
+      <c r="BZ73" s="16"/>
     </row>
-    <row r="74" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="2:78" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B74" s="11" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="C74" s="15">
         <v>4287.58191764</v>
       </c>
       <c r="D74" s="15">
         <v>4294.7598933600002</v>
       </c>
       <c r="E74" s="15">
         <v>4305.9238602799996</v>
       </c>
       <c r="F74" s="15">
         <v>3982.06086013</v>
       </c>
       <c r="G74" s="15">
         <v>4306.3708669799998</v>
       </c>
       <c r="H74" s="15">
         <v>4293.0064319800003</v>
       </c>
       <c r="I74" s="15">
         <v>4273.6411977199996</v>
       </c>
       <c r="J74" s="15">
         <v>4251.51134439</v>
       </c>
@@ -10793,96 +11331,107 @@
       </c>
       <c r="AH74" s="17">
         <v>3990.3361700400001</v>
       </c>
       <c r="AI74" s="17">
         <v>4009.8134363700001</v>
       </c>
       <c r="AJ74" s="17">
         <v>4010.9369238600002</v>
       </c>
       <c r="AK74" s="16">
         <v>4011.4099672100001</v>
       </c>
       <c r="AL74" s="17">
         <v>4023.31659597</v>
       </c>
       <c r="AM74" s="16">
         <v>4032.7207225700004</v>
       </c>
       <c r="AN74" s="17">
         <v>4035.7935731600001</v>
       </c>
       <c r="AO74" s="17">
         <v>4057.42458197</v>
       </c>
-      <c r="AP74" s="34">
+      <c r="AP74" s="35">
         <v>4080.6288828299998</v>
       </c>
-      <c r="AQ74" s="34">
+      <c r="AQ74" s="35">
         <v>4133.4113893800004</v>
       </c>
-      <c r="AR74" s="34">
-[...22 lines deleted...]
-      </c>
+      <c r="AR74" s="35"/>
+      <c r="AS74" s="9"/>
+      <c r="AT74" s="16"/>
+      <c r="AU74" s="16"/>
+      <c r="AV74" s="16"/>
+      <c r="AW74" s="16"/>
+      <c r="AX74" s="16"/>
+      <c r="AY74" s="16"/>
+      <c r="AZ74" s="16"/>
+      <c r="BA74" s="16"/>
+      <c r="BB74" s="16"/>
+      <c r="BC74" s="16"/>
+      <c r="BD74" s="16"/>
+      <c r="BE74" s="16"/>
+      <c r="BF74" s="16"/>
+      <c r="BG74" s="16"/>
+      <c r="BH74" s="16"/>
+      <c r="BI74" s="16"/>
+      <c r="BJ74" s="16"/>
+      <c r="BK74" s="16"/>
+      <c r="BL74" s="16"/>
+      <c r="BM74" s="16"/>
+      <c r="BN74" s="16"/>
+      <c r="BO74" s="16"/>
+      <c r="BP74" s="16"/>
+      <c r="BQ74" s="16"/>
+      <c r="BR74" s="16"/>
+      <c r="BS74" s="16"/>
+      <c r="BT74" s="16"/>
+      <c r="BU74" s="16"/>
+      <c r="BV74" s="16"/>
+      <c r="BW74" s="16"/>
+      <c r="BX74" s="16"/>
+      <c r="BY74" s="16"/>
+      <c r="BZ74" s="16"/>
     </row>
-    <row r="75" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="2:78" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B75" s="12" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="C75" s="15" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="D75" s="15">
         <v>8.2938E-4</v>
       </c>
       <c r="E75" s="15">
         <v>9.9110999999999991E-4</v>
       </c>
       <c r="F75" s="15" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="G75" s="15">
         <v>1.1913099999999999E-3</v>
       </c>
       <c r="H75" s="15">
         <v>1.64966E-2</v>
       </c>
       <c r="I75" s="15">
         <v>2.8616290000000003E-2</v>
       </c>
       <c r="J75" s="15">
         <v>0.90251937000000004</v>
       </c>
       <c r="K75" s="15">
         <v>3.0440532599999996</v>
       </c>
       <c r="L75" s="15">
         <v>0.25514013000000002</v>
       </c>
       <c r="M75" s="15">
         <v>0.42532913</v>
       </c>
       <c r="N75" s="15">
         <v>0.48888388999999999</v>
       </c>
@@ -10895,134 +11444,145 @@
       <c r="Q75" s="15">
         <v>0.82149781000000011</v>
       </c>
       <c r="R75" s="15">
         <v>0.90632268000000005</v>
       </c>
       <c r="S75" s="15">
         <v>1.1029337800000001</v>
       </c>
       <c r="T75" s="15">
         <v>1.24061526</v>
       </c>
       <c r="U75" s="15">
         <v>1.27929479</v>
       </c>
       <c r="V75" s="15">
         <v>1.5190905299999999</v>
       </c>
       <c r="W75" s="15">
         <v>1.5785033700000002</v>
       </c>
       <c r="X75" s="15">
         <v>1.031351E-2</v>
       </c>
       <c r="Y75" s="15" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="Z75" s="15" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="AA75" s="15" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="AB75" s="15">
         <v>0.23069989000000002</v>
       </c>
       <c r="AC75" s="15">
         <v>0.21425023999999998</v>
       </c>
       <c r="AD75" s="16">
         <v>0.21265460999999999</v>
       </c>
       <c r="AE75" s="16">
         <v>0.17268767999999998</v>
       </c>
       <c r="AF75" s="16">
         <v>0.1540736</v>
       </c>
       <c r="AG75" s="16">
         <v>0.15604359000000001</v>
       </c>
       <c r="AH75" s="17">
         <v>0.15477894</v>
       </c>
       <c r="AI75" s="17">
         <v>0.15465332000000001</v>
       </c>
       <c r="AJ75" s="17">
         <v>0.15484235999999998</v>
       </c>
       <c r="AK75" s="16">
         <v>0.15687673000000002</v>
       </c>
       <c r="AL75" s="5" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="AM75" s="15" t="s">
-        <v>25</v>
-[...36 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="AN75" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="AO75" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="AP75" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="AQ75" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="AR75" s="5"/>
+      <c r="AS75" s="9"/>
+      <c r="AT75" s="16"/>
+      <c r="AU75" s="16"/>
+      <c r="AV75" s="16"/>
+      <c r="AW75" s="16"/>
+      <c r="AX75" s="16"/>
+      <c r="AY75" s="16"/>
+      <c r="AZ75" s="16"/>
+      <c r="BA75" s="16"/>
+      <c r="BB75" s="16"/>
+      <c r="BC75" s="16"/>
+      <c r="BD75" s="16"/>
+      <c r="BE75" s="16"/>
+      <c r="BF75" s="16"/>
+      <c r="BG75" s="16"/>
+      <c r="BH75" s="16"/>
+      <c r="BI75" s="16"/>
+      <c r="BJ75" s="16"/>
+      <c r="BK75" s="16"/>
+      <c r="BL75" s="16"/>
+      <c r="BM75" s="16"/>
+      <c r="BN75" s="16"/>
+      <c r="BO75" s="16"/>
+      <c r="BP75" s="16"/>
+      <c r="BQ75" s="16"/>
+      <c r="BR75" s="16"/>
+      <c r="BS75" s="16"/>
+      <c r="BT75" s="16"/>
+      <c r="BU75" s="16"/>
+      <c r="BV75" s="16"/>
+      <c r="BW75" s="16"/>
+      <c r="BX75" s="16"/>
+      <c r="BY75" s="16"/>
+      <c r="BZ75" s="16"/>
     </row>
-    <row r="76" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="2:78" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B76" s="12" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="C76" s="15">
         <v>4287.58191764</v>
       </c>
       <c r="D76" s="15">
         <v>4294.7590639800001</v>
       </c>
       <c r="E76" s="15">
         <v>4305.92286917</v>
       </c>
       <c r="F76" s="15">
         <v>3982.06086013</v>
       </c>
       <c r="G76" s="15">
         <v>4306.3696756700001</v>
       </c>
       <c r="H76" s="15">
         <v>4292.9899353800001</v>
       </c>
       <c r="I76" s="15">
         <v>4273.6125814299994</v>
       </c>
       <c r="J76" s="15">
         <v>4250.60882502</v>
       </c>
@@ -11097,84 +11657,95 @@
       </c>
       <c r="AH76" s="17">
         <v>3990.1813910999999</v>
       </c>
       <c r="AI76" s="17">
         <v>4009.6587830500002</v>
       </c>
       <c r="AJ76" s="17">
         <v>4010.7820815</v>
       </c>
       <c r="AK76" s="16">
         <v>4011.2530904800001</v>
       </c>
       <c r="AL76" s="17">
         <v>4023.31659597</v>
       </c>
       <c r="AM76" s="16">
         <v>4032.7207225700004</v>
       </c>
       <c r="AN76" s="17">
         <v>4035.7935731600001</v>
       </c>
       <c r="AO76" s="17">
         <v>4057.42458197</v>
       </c>
-      <c r="AP76" s="34">
+      <c r="AP76" s="35">
         <v>4080.6288828299998</v>
       </c>
-      <c r="AQ76" s="34">
+      <c r="AQ76" s="35">
         <v>4133.4113893800004</v>
       </c>
-      <c r="AR76" s="34">
-[...22 lines deleted...]
-      </c>
+      <c r="AR76" s="35"/>
+      <c r="AS76" s="9"/>
+      <c r="AT76" s="16"/>
+      <c r="AU76" s="16"/>
+      <c r="AV76" s="16"/>
+      <c r="AW76" s="16"/>
+      <c r="AX76" s="16"/>
+      <c r="AY76" s="16"/>
+      <c r="AZ76" s="16"/>
+      <c r="BA76" s="16"/>
+      <c r="BB76" s="16"/>
+      <c r="BC76" s="16"/>
+      <c r="BD76" s="16"/>
+      <c r="BE76" s="16"/>
+      <c r="BF76" s="16"/>
+      <c r="BG76" s="16"/>
+      <c r="BH76" s="16"/>
+      <c r="BI76" s="16"/>
+      <c r="BJ76" s="16"/>
+      <c r="BK76" s="16"/>
+      <c r="BL76" s="16"/>
+      <c r="BM76" s="16"/>
+      <c r="BN76" s="16"/>
+      <c r="BO76" s="16"/>
+      <c r="BP76" s="16"/>
+      <c r="BQ76" s="16"/>
+      <c r="BR76" s="16"/>
+      <c r="BS76" s="16"/>
+      <c r="BT76" s="16"/>
+      <c r="BU76" s="16"/>
+      <c r="BV76" s="16"/>
+      <c r="BW76" s="16"/>
+      <c r="BX76" s="16"/>
+      <c r="BY76" s="16"/>
+      <c r="BZ76" s="16"/>
     </row>
-    <row r="77" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="2:78" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B77" s="13" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="C77" s="15">
         <v>7.55548558</v>
       </c>
       <c r="D77" s="15">
         <v>8.5977359100000008</v>
       </c>
       <c r="E77" s="15">
         <v>7.9989691600000006</v>
       </c>
       <c r="F77" s="15">
         <v>7.1769833399999996</v>
       </c>
       <c r="G77" s="15">
         <v>8.6850831999999993</v>
       </c>
       <c r="H77" s="15">
         <v>8.3984241500000003</v>
       </c>
       <c r="I77" s="15">
         <v>8.6994904399999999</v>
       </c>
       <c r="J77" s="15">
         <v>8.5771540399999999</v>
       </c>
@@ -11249,84 +11820,95 @@
       </c>
       <c r="AH77" s="17">
         <v>11.06267474</v>
       </c>
       <c r="AI77" s="17">
         <v>11.440362800000001</v>
       </c>
       <c r="AJ77" s="17">
         <v>11.758656949999999</v>
       </c>
       <c r="AK77" s="16">
         <v>12.597424380000001</v>
       </c>
       <c r="AL77" s="17">
         <v>12.570919630000001</v>
       </c>
       <c r="AM77" s="16">
         <v>13.11404477</v>
       </c>
       <c r="AN77" s="17">
         <v>13.326986099999999</v>
       </c>
       <c r="AO77" s="17">
         <v>13.21397685</v>
       </c>
-      <c r="AP77" s="34">
+      <c r="AP77" s="35">
         <v>13.54884571</v>
       </c>
-      <c r="AQ77" s="34">
+      <c r="AQ77" s="35">
         <v>14.183631369999999</v>
       </c>
-      <c r="AR77" s="34">
-[...22 lines deleted...]
-      </c>
+      <c r="AR77" s="35"/>
+      <c r="AS77" s="9"/>
+      <c r="AT77" s="16"/>
+      <c r="AU77" s="16"/>
+      <c r="AV77" s="16"/>
+      <c r="AW77" s="16"/>
+      <c r="AX77" s="16"/>
+      <c r="AY77" s="16"/>
+      <c r="AZ77" s="16"/>
+      <c r="BA77" s="16"/>
+      <c r="BB77" s="16"/>
+      <c r="BC77" s="16"/>
+      <c r="BD77" s="16"/>
+      <c r="BE77" s="16"/>
+      <c r="BF77" s="16"/>
+      <c r="BG77" s="16"/>
+      <c r="BH77" s="16"/>
+      <c r="BI77" s="16"/>
+      <c r="BJ77" s="16"/>
+      <c r="BK77" s="16"/>
+      <c r="BL77" s="16"/>
+      <c r="BM77" s="16"/>
+      <c r="BN77" s="16"/>
+      <c r="BO77" s="16"/>
+      <c r="BP77" s="16"/>
+      <c r="BQ77" s="16"/>
+      <c r="BR77" s="16"/>
+      <c r="BS77" s="16"/>
+      <c r="BT77" s="16"/>
+      <c r="BU77" s="16"/>
+      <c r="BV77" s="16"/>
+      <c r="BW77" s="16"/>
+      <c r="BX77" s="16"/>
+      <c r="BY77" s="16"/>
+      <c r="BZ77" s="16"/>
     </row>
-    <row r="78" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="2:78" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B78" s="13" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="C78" s="15">
         <v>4280.0264320599999</v>
       </c>
       <c r="D78" s="15">
         <v>4286.1613280700003</v>
       </c>
       <c r="E78" s="15">
         <v>4297.9239000100006</v>
       </c>
       <c r="F78" s="15">
         <v>3974.8838767900002</v>
       </c>
       <c r="G78" s="15">
         <v>4297.6845924700001</v>
       </c>
       <c r="H78" s="15">
         <v>4284.5915112299999</v>
       </c>
       <c r="I78" s="15">
         <v>4264.9130909899995</v>
       </c>
       <c r="J78" s="15">
         <v>4242.0316709799999</v>
       </c>
@@ -11401,84 +11983,95 @@
       </c>
       <c r="AH78" s="17">
         <v>3979.1187163600002</v>
       </c>
       <c r="AI78" s="17">
         <v>3998.2184202499998</v>
       </c>
       <c r="AJ78" s="17">
         <v>3999.0234245500001</v>
       </c>
       <c r="AK78" s="16">
         <v>3998.6556661</v>
       </c>
       <c r="AL78" s="17">
         <v>4010.74567634</v>
       </c>
       <c r="AM78" s="16">
         <v>4019.6066778000004</v>
       </c>
       <c r="AN78" s="17">
         <v>4022.4665870600002</v>
       </c>
       <c r="AO78" s="17">
         <v>4044.2106051199999</v>
       </c>
-      <c r="AP78" s="34">
+      <c r="AP78" s="35">
         <v>4067.0800371199998</v>
       </c>
-      <c r="AQ78" s="34">
+      <c r="AQ78" s="35">
         <v>4119.2277580099999</v>
       </c>
-      <c r="AR78" s="34">
-[...22 lines deleted...]
-      </c>
+      <c r="AR78" s="35"/>
+      <c r="AS78" s="9"/>
+      <c r="AT78" s="16"/>
+      <c r="AU78" s="16"/>
+      <c r="AV78" s="16"/>
+      <c r="AW78" s="16"/>
+      <c r="AX78" s="16"/>
+      <c r="AY78" s="16"/>
+      <c r="AZ78" s="16"/>
+      <c r="BA78" s="16"/>
+      <c r="BB78" s="16"/>
+      <c r="BC78" s="16"/>
+      <c r="BD78" s="16"/>
+      <c r="BE78" s="16"/>
+      <c r="BF78" s="16"/>
+      <c r="BG78" s="16"/>
+      <c r="BH78" s="16"/>
+      <c r="BI78" s="16"/>
+      <c r="BJ78" s="16"/>
+      <c r="BK78" s="16"/>
+      <c r="BL78" s="16"/>
+      <c r="BM78" s="16"/>
+      <c r="BN78" s="16"/>
+      <c r="BO78" s="16"/>
+      <c r="BP78" s="16"/>
+      <c r="BQ78" s="16"/>
+      <c r="BR78" s="16"/>
+      <c r="BS78" s="16"/>
+      <c r="BT78" s="16"/>
+      <c r="BU78" s="16"/>
+      <c r="BV78" s="16"/>
+      <c r="BW78" s="16"/>
+      <c r="BX78" s="16"/>
+      <c r="BY78" s="16"/>
+      <c r="BZ78" s="16"/>
     </row>
-    <row r="79" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="2:78" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B79" s="12" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="C79" s="15">
         <v>23113.502060619998</v>
       </c>
       <c r="D79" s="15">
         <v>21553.71368049</v>
       </c>
       <c r="E79" s="15">
         <v>21043.276434619998</v>
       </c>
       <c r="F79" s="15">
         <v>17640.95182341</v>
       </c>
       <c r="G79" s="15">
         <v>23294.707744009997</v>
       </c>
       <c r="H79" s="15">
         <v>23034.447588139999</v>
       </c>
       <c r="I79" s="15">
         <v>22882.340270419998</v>
       </c>
       <c r="J79" s="15">
         <v>22642.367205480001</v>
       </c>
@@ -11553,84 +12146,95 @@
       </c>
       <c r="AH79" s="17">
         <v>26426.835482900002</v>
       </c>
       <c r="AI79" s="17">
         <v>26487.429024699999</v>
       </c>
       <c r="AJ79" s="17">
         <v>26812.393252959999</v>
       </c>
       <c r="AK79" s="16">
         <v>27215.911470529998</v>
       </c>
       <c r="AL79" s="17">
         <v>27413.915283459999</v>
       </c>
       <c r="AM79" s="16">
         <v>27599.900577</v>
       </c>
       <c r="AN79" s="17">
         <v>27619.582646540002</v>
       </c>
       <c r="AO79" s="17">
         <v>27634.98564318</v>
       </c>
-      <c r="AP79" s="34">
+      <c r="AP79" s="35">
         <v>28192.60023398</v>
       </c>
-      <c r="AQ79" s="34">
+      <c r="AQ79" s="35">
         <v>28650.79736977</v>
       </c>
-      <c r="AR79" s="34">
-[...22 lines deleted...]
-      </c>
+      <c r="AR79" s="35"/>
+      <c r="AS79" s="9"/>
+      <c r="AT79" s="16"/>
+      <c r="AU79" s="16"/>
+      <c r="AV79" s="16"/>
+      <c r="AW79" s="16"/>
+      <c r="AX79" s="16"/>
+      <c r="AY79" s="16"/>
+      <c r="AZ79" s="16"/>
+      <c r="BA79" s="16"/>
+      <c r="BB79" s="16"/>
+      <c r="BC79" s="16"/>
+      <c r="BD79" s="16"/>
+      <c r="BE79" s="16"/>
+      <c r="BF79" s="16"/>
+      <c r="BG79" s="16"/>
+      <c r="BH79" s="16"/>
+      <c r="BI79" s="16"/>
+      <c r="BJ79" s="16"/>
+      <c r="BK79" s="16"/>
+      <c r="BL79" s="16"/>
+      <c r="BM79" s="16"/>
+      <c r="BN79" s="16"/>
+      <c r="BO79" s="16"/>
+      <c r="BP79" s="16"/>
+      <c r="BQ79" s="16"/>
+      <c r="BR79" s="16"/>
+      <c r="BS79" s="16"/>
+      <c r="BT79" s="16"/>
+      <c r="BU79" s="16"/>
+      <c r="BV79" s="16"/>
+      <c r="BW79" s="16"/>
+      <c r="BX79" s="16"/>
+      <c r="BY79" s="16"/>
+      <c r="BZ79" s="16"/>
     </row>
-    <row r="80" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="80" spans="2:78" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B80" s="13" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="C80" s="15">
         <v>9937.739200760001</v>
       </c>
       <c r="D80" s="15">
         <v>10122.23899523</v>
       </c>
       <c r="E80" s="15">
         <v>9754.8261631599999</v>
       </c>
       <c r="F80" s="15">
         <v>9059.4658634799998</v>
       </c>
       <c r="G80" s="15">
         <v>10683.01698034</v>
       </c>
       <c r="H80" s="15">
         <v>10669.083573950002</v>
       </c>
       <c r="I80" s="15">
         <v>10649.5428639</v>
       </c>
       <c r="J80" s="15">
         <v>10504.704089780002</v>
       </c>
@@ -11705,84 +12309,95 @@
       </c>
       <c r="AH80" s="17">
         <v>10159.55689457</v>
       </c>
       <c r="AI80" s="17">
         <v>10106.874059379999</v>
       </c>
       <c r="AJ80" s="17">
         <v>10226.5546273</v>
       </c>
       <c r="AK80" s="16">
         <v>10338.92086289</v>
       </c>
       <c r="AL80" s="17">
         <v>10300.723315110001</v>
       </c>
       <c r="AM80" s="16">
         <v>10341.245795549999</v>
       </c>
       <c r="AN80" s="17">
         <v>10279.47791517</v>
       </c>
       <c r="AO80" s="17">
         <v>10128.982526600001</v>
       </c>
-      <c r="AP80" s="34">
+      <c r="AP80" s="35">
         <v>10294.3424536</v>
       </c>
-      <c r="AQ80" s="34">
+      <c r="AQ80" s="35">
         <v>10317.657160889999</v>
       </c>
-      <c r="AR80" s="34">
-[...22 lines deleted...]
-      </c>
+      <c r="AR80" s="35"/>
+      <c r="AS80" s="9"/>
+      <c r="AT80" s="16"/>
+      <c r="AU80" s="16"/>
+      <c r="AV80" s="16"/>
+      <c r="AW80" s="16"/>
+      <c r="AX80" s="16"/>
+      <c r="AY80" s="16"/>
+      <c r="AZ80" s="16"/>
+      <c r="BA80" s="16"/>
+      <c r="BB80" s="16"/>
+      <c r="BC80" s="16"/>
+      <c r="BD80" s="16"/>
+      <c r="BE80" s="16"/>
+      <c r="BF80" s="16"/>
+      <c r="BG80" s="16"/>
+      <c r="BH80" s="16"/>
+      <c r="BI80" s="16"/>
+      <c r="BJ80" s="16"/>
+      <c r="BK80" s="16"/>
+      <c r="BL80" s="16"/>
+      <c r="BM80" s="16"/>
+      <c r="BN80" s="16"/>
+      <c r="BO80" s="16"/>
+      <c r="BP80" s="16"/>
+      <c r="BQ80" s="16"/>
+      <c r="BR80" s="16"/>
+      <c r="BS80" s="16"/>
+      <c r="BT80" s="16"/>
+      <c r="BU80" s="16"/>
+      <c r="BV80" s="16"/>
+      <c r="BW80" s="16"/>
+      <c r="BX80" s="16"/>
+      <c r="BY80" s="16"/>
+      <c r="BZ80" s="16"/>
     </row>
-    <row r="81" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="81" spans="2:78" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B81" s="13" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="C81" s="15">
         <v>13175.76285986</v>
       </c>
       <c r="D81" s="15">
         <v>11431.47468526</v>
       </c>
       <c r="E81" s="15">
         <v>11288.450271459998</v>
       </c>
       <c r="F81" s="15">
         <v>8581.4859599299998</v>
       </c>
       <c r="G81" s="15">
         <v>12611.69076367</v>
       </c>
       <c r="H81" s="15">
         <v>12365.364014190001</v>
       </c>
       <c r="I81" s="15">
         <v>12232.79740652</v>
       </c>
       <c r="J81" s="15">
         <v>12137.663115700001</v>
       </c>
@@ -11857,84 +12472,95 @@
       </c>
       <c r="AH81" s="17">
         <v>16267.27858833</v>
       </c>
       <c r="AI81" s="17">
         <v>16380.55496532</v>
       </c>
       <c r="AJ81" s="17">
         <v>16585.838625659999</v>
       </c>
       <c r="AK81" s="16">
         <v>16876.99060764</v>
       </c>
       <c r="AL81" s="17">
         <v>17113.191968350002</v>
       </c>
       <c r="AM81" s="16">
         <v>17258.654781450001</v>
       </c>
       <c r="AN81" s="17">
         <v>17340.10473137</v>
       </c>
       <c r="AO81" s="17">
         <v>17506.003116580003</v>
       </c>
-      <c r="AP81" s="34">
+      <c r="AP81" s="35">
         <v>17898.257780380001</v>
       </c>
-      <c r="AQ81" s="34">
+      <c r="AQ81" s="35">
         <v>18333.140208880002</v>
       </c>
-      <c r="AR81" s="34">
-[...22 lines deleted...]
-      </c>
+      <c r="AR81" s="35"/>
+      <c r="AS81" s="9"/>
+      <c r="AT81" s="16"/>
+      <c r="AU81" s="16"/>
+      <c r="AV81" s="16"/>
+      <c r="AW81" s="16"/>
+      <c r="AX81" s="16"/>
+      <c r="AY81" s="16"/>
+      <c r="AZ81" s="16"/>
+      <c r="BA81" s="16"/>
+      <c r="BB81" s="16"/>
+      <c r="BC81" s="16"/>
+      <c r="BD81" s="16"/>
+      <c r="BE81" s="16"/>
+      <c r="BF81" s="16"/>
+      <c r="BG81" s="16"/>
+      <c r="BH81" s="16"/>
+      <c r="BI81" s="16"/>
+      <c r="BJ81" s="16"/>
+      <c r="BK81" s="16"/>
+      <c r="BL81" s="16"/>
+      <c r="BM81" s="16"/>
+      <c r="BN81" s="16"/>
+      <c r="BO81" s="16"/>
+      <c r="BP81" s="16"/>
+      <c r="BQ81" s="16"/>
+      <c r="BR81" s="16"/>
+      <c r="BS81" s="16"/>
+      <c r="BT81" s="16"/>
+      <c r="BU81" s="16"/>
+      <c r="BV81" s="16"/>
+      <c r="BW81" s="16"/>
+      <c r="BX81" s="16"/>
+      <c r="BY81" s="16"/>
+      <c r="BZ81" s="16"/>
     </row>
-    <row r="82" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="82" spans="2:78" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B82" s="14" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="C82" s="15">
         <v>2980.8706157699999</v>
       </c>
       <c r="D82" s="15">
         <v>2692.2565551100001</v>
       </c>
       <c r="E82" s="15">
         <v>2648.03368624</v>
       </c>
       <c r="F82" s="15">
         <v>2189.3800534499997</v>
       </c>
       <c r="G82" s="15">
         <v>2899.6031711999999</v>
       </c>
       <c r="H82" s="15">
         <v>2859.6109910199998</v>
       </c>
       <c r="I82" s="15">
         <v>2832.8522907800002</v>
       </c>
       <c r="J82" s="15">
         <v>2815.8391231700002</v>
       </c>
@@ -12009,84 +12635,95 @@
       </c>
       <c r="AH82" s="17">
         <v>4130.0009794099997</v>
       </c>
       <c r="AI82" s="17">
         <v>4157.7245288100003</v>
       </c>
       <c r="AJ82" s="17">
         <v>4200.2933527199993</v>
       </c>
       <c r="AK82" s="16">
         <v>4275.5196273600004</v>
       </c>
       <c r="AL82" s="17">
         <v>4358.7075101099999</v>
       </c>
       <c r="AM82" s="16">
         <v>4404.3727918999994</v>
       </c>
       <c r="AN82" s="17">
         <v>4421.6020191600001</v>
       </c>
       <c r="AO82" s="17">
         <v>4405.6616580800001</v>
       </c>
-      <c r="AP82" s="34">
+      <c r="AP82" s="35">
         <v>4514.7842748399999</v>
       </c>
-      <c r="AQ82" s="34">
+      <c r="AQ82" s="35">
         <v>4504.3397216700005</v>
       </c>
-      <c r="AR82" s="34">
-[...22 lines deleted...]
-      </c>
+      <c r="AR82" s="35"/>
+      <c r="AS82" s="9"/>
+      <c r="AT82" s="16"/>
+      <c r="AU82" s="16"/>
+      <c r="AV82" s="16"/>
+      <c r="AW82" s="16"/>
+      <c r="AX82" s="16"/>
+      <c r="AY82" s="16"/>
+      <c r="AZ82" s="16"/>
+      <c r="BA82" s="16"/>
+      <c r="BB82" s="16"/>
+      <c r="BC82" s="16"/>
+      <c r="BD82" s="16"/>
+      <c r="BE82" s="16"/>
+      <c r="BF82" s="16"/>
+      <c r="BG82" s="16"/>
+      <c r="BH82" s="16"/>
+      <c r="BI82" s="16"/>
+      <c r="BJ82" s="16"/>
+      <c r="BK82" s="16"/>
+      <c r="BL82" s="16"/>
+      <c r="BM82" s="16"/>
+      <c r="BN82" s="16"/>
+      <c r="BO82" s="16"/>
+      <c r="BP82" s="16"/>
+      <c r="BQ82" s="16"/>
+      <c r="BR82" s="16"/>
+      <c r="BS82" s="16"/>
+      <c r="BT82" s="16"/>
+      <c r="BU82" s="16"/>
+      <c r="BV82" s="16"/>
+      <c r="BW82" s="16"/>
+      <c r="BX82" s="16"/>
+      <c r="BY82" s="16"/>
+      <c r="BZ82" s="16"/>
     </row>
-    <row r="83" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="83" spans="2:78" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B83" s="14" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C83" s="15">
         <v>10194.892244090001</v>
       </c>
       <c r="D83" s="15">
         <v>8739.2181301500004</v>
       </c>
       <c r="E83" s="15">
         <v>8640.4165852199985</v>
       </c>
       <c r="F83" s="15">
         <v>6392.1059064799992</v>
       </c>
       <c r="G83" s="15">
         <v>9712.0875924699994</v>
       </c>
       <c r="H83" s="15">
         <v>9505.7530231700002</v>
       </c>
       <c r="I83" s="15">
         <v>9399.9451157399999</v>
       </c>
       <c r="J83" s="15">
         <v>9321.8239925300004</v>
       </c>
@@ -12161,84 +12798,95 @@
       </c>
       <c r="AH83" s="17">
         <v>12137.27760892</v>
       </c>
       <c r="AI83" s="17">
         <v>12222.830436509999</v>
       </c>
       <c r="AJ83" s="17">
         <v>12385.54527294</v>
       </c>
       <c r="AK83" s="16">
         <v>12601.470980280001</v>
       </c>
       <c r="AL83" s="17">
         <v>12754.48445824</v>
       </c>
       <c r="AM83" s="16">
         <v>12854.28198955</v>
       </c>
       <c r="AN83" s="17">
         <v>12918.502712209998</v>
       </c>
       <c r="AO83" s="17">
         <v>13100.341458499999</v>
       </c>
-      <c r="AP83" s="34">
+      <c r="AP83" s="35">
         <v>13383.473505540001</v>
       </c>
-      <c r="AQ83" s="34">
+      <c r="AQ83" s="35">
         <v>13828.800487209999</v>
       </c>
-      <c r="AR83" s="34">
-[...22 lines deleted...]
-      </c>
+      <c r="AR83" s="35"/>
+      <c r="AS83" s="9"/>
+      <c r="AT83" s="16"/>
+      <c r="AU83" s="16"/>
+      <c r="AV83" s="16"/>
+      <c r="AW83" s="16"/>
+      <c r="AX83" s="16"/>
+      <c r="AY83" s="16"/>
+      <c r="AZ83" s="16"/>
+      <c r="BA83" s="16"/>
+      <c r="BB83" s="16"/>
+      <c r="BC83" s="16"/>
+      <c r="BD83" s="16"/>
+      <c r="BE83" s="16"/>
+      <c r="BF83" s="16"/>
+      <c r="BG83" s="16"/>
+      <c r="BH83" s="16"/>
+      <c r="BI83" s="16"/>
+      <c r="BJ83" s="16"/>
+      <c r="BK83" s="16"/>
+      <c r="BL83" s="16"/>
+      <c r="BM83" s="16"/>
+      <c r="BN83" s="16"/>
+      <c r="BO83" s="16"/>
+      <c r="BP83" s="16"/>
+      <c r="BQ83" s="16"/>
+      <c r="BR83" s="16"/>
+      <c r="BS83" s="16"/>
+      <c r="BT83" s="16"/>
+      <c r="BU83" s="16"/>
+      <c r="BV83" s="16"/>
+      <c r="BW83" s="16"/>
+      <c r="BX83" s="16"/>
+      <c r="BY83" s="16"/>
+      <c r="BZ83" s="16"/>
     </row>
-    <row r="84" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="84" spans="2:78" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B84" s="13" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C84" s="15">
         <v>772.71548421</v>
       </c>
       <c r="D84" s="15">
         <v>769.55056558000001</v>
       </c>
       <c r="E84" s="15">
         <v>786.78682915000002</v>
       </c>
       <c r="F84" s="15">
         <v>738.90780165000001</v>
       </c>
       <c r="G84" s="15">
         <v>976.32575926999993</v>
       </c>
       <c r="H84" s="15">
         <v>998.89593119000006</v>
       </c>
       <c r="I84" s="15">
         <v>1012.4017409099999</v>
       </c>
       <c r="J84" s="15">
         <v>982.01754862999996</v>
       </c>
@@ -12313,84 +12961,95 @@
       </c>
       <c r="AH84" s="17">
         <v>997.87705197000002</v>
       </c>
       <c r="AI84" s="17">
         <v>995.82524907000004</v>
       </c>
       <c r="AJ84" s="17">
         <v>964.70197565000001</v>
       </c>
       <c r="AK84" s="16">
         <v>977.32444335000002</v>
       </c>
       <c r="AL84" s="17">
         <v>1009.57855909</v>
       </c>
       <c r="AM84" s="16">
         <v>1009.90616371</v>
       </c>
       <c r="AN84" s="17">
         <v>1028.4371782799999</v>
       </c>
       <c r="AO84" s="17">
         <v>1046.4546349099999</v>
       </c>
-      <c r="AP84" s="34">
+      <c r="AP84" s="35">
         <v>1091.56916858</v>
       </c>
-      <c r="AQ84" s="34">
+      <c r="AQ84" s="35">
         <v>1138.0330488900001</v>
       </c>
-      <c r="AR84" s="34">
-[...22 lines deleted...]
-      </c>
+      <c r="AR84" s="35"/>
+      <c r="AS84" s="9"/>
+      <c r="AT84" s="16"/>
+      <c r="AU84" s="16"/>
+      <c r="AV84" s="16"/>
+      <c r="AW84" s="16"/>
+      <c r="AX84" s="16"/>
+      <c r="AY84" s="16"/>
+      <c r="AZ84" s="16"/>
+      <c r="BA84" s="16"/>
+      <c r="BB84" s="16"/>
+      <c r="BC84" s="16"/>
+      <c r="BD84" s="16"/>
+      <c r="BE84" s="16"/>
+      <c r="BF84" s="16"/>
+      <c r="BG84" s="16"/>
+      <c r="BH84" s="16"/>
+      <c r="BI84" s="16"/>
+      <c r="BJ84" s="16"/>
+      <c r="BK84" s="16"/>
+      <c r="BL84" s="16"/>
+      <c r="BM84" s="16"/>
+      <c r="BN84" s="16"/>
+      <c r="BO84" s="16"/>
+      <c r="BP84" s="16"/>
+      <c r="BQ84" s="16"/>
+      <c r="BR84" s="16"/>
+      <c r="BS84" s="16"/>
+      <c r="BT84" s="16"/>
+      <c r="BU84" s="16"/>
+      <c r="BV84" s="16"/>
+      <c r="BW84" s="16"/>
+      <c r="BX84" s="16"/>
+      <c r="BY84" s="16"/>
+      <c r="BZ84" s="16"/>
     </row>
-    <row r="85" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="85" spans="2:78" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B85" s="10" t="s">
-        <v>61</v>
+        <v>124</v>
       </c>
       <c r="C85" s="15">
         <v>21865.583934310001</v>
       </c>
       <c r="D85" s="15">
         <v>22628.016917479999</v>
       </c>
       <c r="E85" s="15">
         <v>23075.454949110001</v>
       </c>
       <c r="F85" s="15">
         <v>22487.928397930002</v>
       </c>
       <c r="G85" s="15">
         <v>22147.590846160001</v>
       </c>
       <c r="H85" s="15">
         <v>20879.991558950001</v>
       </c>
       <c r="I85" s="15">
         <v>21439.68084732</v>
       </c>
       <c r="J85" s="15">
         <v>21625.43014036</v>
       </c>
@@ -12465,84 +13124,95 @@
       </c>
       <c r="AH85" s="17">
         <v>20287.173178810001</v>
       </c>
       <c r="AI85" s="17">
         <v>20299.88495874</v>
       </c>
       <c r="AJ85" s="17">
         <v>19645.663404799998</v>
       </c>
       <c r="AK85" s="16">
         <v>19860.081012499999</v>
       </c>
       <c r="AL85" s="17">
         <v>20124.616984939999</v>
       </c>
       <c r="AM85" s="16">
         <v>19536.974200189998</v>
       </c>
       <c r="AN85" s="17">
         <v>19932.527302259998</v>
       </c>
       <c r="AO85" s="17">
         <v>20264.756472910001</v>
       </c>
-      <c r="AP85" s="34">
+      <c r="AP85" s="35">
         <v>20131.328821990002</v>
       </c>
-      <c r="AQ85" s="34">
+      <c r="AQ85" s="35">
         <v>20032.364241220002</v>
       </c>
-      <c r="AR85" s="34">
-[...22 lines deleted...]
-      </c>
+      <c r="AR85" s="35"/>
+      <c r="AS85" s="9"/>
+      <c r="AT85" s="16"/>
+      <c r="AU85" s="16"/>
+      <c r="AV85" s="16"/>
+      <c r="AW85" s="16"/>
+      <c r="AX85" s="16"/>
+      <c r="AY85" s="16"/>
+      <c r="AZ85" s="16"/>
+      <c r="BA85" s="16"/>
+      <c r="BB85" s="16"/>
+      <c r="BC85" s="16"/>
+      <c r="BD85" s="16"/>
+      <c r="BE85" s="16"/>
+      <c r="BF85" s="16"/>
+      <c r="BG85" s="16"/>
+      <c r="BH85" s="16"/>
+      <c r="BI85" s="16"/>
+      <c r="BJ85" s="16"/>
+      <c r="BK85" s="16"/>
+      <c r="BL85" s="16"/>
+      <c r="BM85" s="16"/>
+      <c r="BN85" s="16"/>
+      <c r="BO85" s="16"/>
+      <c r="BP85" s="16"/>
+      <c r="BQ85" s="16"/>
+      <c r="BR85" s="16"/>
+      <c r="BS85" s="16"/>
+      <c r="BT85" s="16"/>
+      <c r="BU85" s="16"/>
+      <c r="BV85" s="16"/>
+      <c r="BW85" s="16"/>
+      <c r="BX85" s="16"/>
+      <c r="BY85" s="16"/>
+      <c r="BZ85" s="16"/>
     </row>
-    <row r="86" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="86" spans="2:78" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B86" s="11" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="C86" s="15">
         <v>21865.583934310001</v>
       </c>
       <c r="D86" s="15">
         <v>22628.016917479999</v>
       </c>
       <c r="E86" s="15">
         <v>23075.454949110001</v>
       </c>
       <c r="F86" s="15">
         <v>22487.928397930002</v>
       </c>
       <c r="G86" s="15">
         <v>22147.590846160001</v>
       </c>
       <c r="H86" s="15">
         <v>20879.991558950001</v>
       </c>
       <c r="I86" s="15">
         <v>21439.68084732</v>
       </c>
       <c r="J86" s="15">
         <v>21625.43014036</v>
       </c>
@@ -12617,84 +13287,95 @@
       </c>
       <c r="AH86" s="17">
         <v>20287.173178810001</v>
       </c>
       <c r="AI86" s="17">
         <v>20299.88495874</v>
       </c>
       <c r="AJ86" s="17">
         <v>19645.663404799998</v>
       </c>
       <c r="AK86" s="16">
         <v>19860.081012499999</v>
       </c>
       <c r="AL86" s="17">
         <v>20124.616984939999</v>
       </c>
       <c r="AM86" s="16">
         <v>19536.974200189998</v>
       </c>
       <c r="AN86" s="17">
         <v>19932.527302259998</v>
       </c>
       <c r="AO86" s="17">
         <v>20264.756472910001</v>
       </c>
-      <c r="AP86" s="34">
+      <c r="AP86" s="35">
         <v>20131.328821990002</v>
       </c>
-      <c r="AQ86" s="34">
+      <c r="AQ86" s="35">
         <v>20032.364241220002</v>
       </c>
-      <c r="AR86" s="34">
-[...22 lines deleted...]
-      </c>
+      <c r="AR86" s="35"/>
+      <c r="AS86" s="9"/>
+      <c r="AT86" s="16"/>
+      <c r="AU86" s="16"/>
+      <c r="AV86" s="16"/>
+      <c r="AW86" s="16"/>
+      <c r="AX86" s="16"/>
+      <c r="AY86" s="16"/>
+      <c r="AZ86" s="16"/>
+      <c r="BA86" s="16"/>
+      <c r="BB86" s="16"/>
+      <c r="BC86" s="16"/>
+      <c r="BD86" s="16"/>
+      <c r="BE86" s="16"/>
+      <c r="BF86" s="16"/>
+      <c r="BG86" s="16"/>
+      <c r="BH86" s="16"/>
+      <c r="BI86" s="16"/>
+      <c r="BJ86" s="16"/>
+      <c r="BK86" s="16"/>
+      <c r="BL86" s="16"/>
+      <c r="BM86" s="16"/>
+      <c r="BN86" s="16"/>
+      <c r="BO86" s="16"/>
+      <c r="BP86" s="16"/>
+      <c r="BQ86" s="16"/>
+      <c r="BR86" s="16"/>
+      <c r="BS86" s="16"/>
+      <c r="BT86" s="16"/>
+      <c r="BU86" s="16"/>
+      <c r="BV86" s="16"/>
+      <c r="BW86" s="16"/>
+      <c r="BX86" s="16"/>
+      <c r="BY86" s="16"/>
+      <c r="BZ86" s="16"/>
     </row>
-    <row r="87" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="87" spans="2:78" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B87" s="12" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="C87" s="15">
         <v>10401.910335379998</v>
       </c>
       <c r="D87" s="15">
         <v>10779.518107950002</v>
       </c>
       <c r="E87" s="15">
         <v>11076.185104239999</v>
       </c>
       <c r="F87" s="15">
         <v>10890.182907479999</v>
       </c>
       <c r="G87" s="15">
         <v>10722.50077266</v>
       </c>
       <c r="H87" s="15">
         <v>10250.856844600001</v>
       </c>
       <c r="I87" s="15">
         <v>10587.41755676</v>
       </c>
       <c r="J87" s="15">
         <v>10908.95547361</v>
       </c>
@@ -12769,84 +13450,95 @@
       </c>
       <c r="AH87" s="17">
         <v>9371.5086023399999</v>
       </c>
       <c r="AI87" s="17">
         <v>9247.6950902000008</v>
       </c>
       <c r="AJ87" s="17">
         <v>8747.5182964300002</v>
       </c>
       <c r="AK87" s="16">
         <v>8692.9955572500003</v>
       </c>
       <c r="AL87" s="17">
         <v>8856.3071859400006</v>
       </c>
       <c r="AM87" s="16">
         <v>8653.6282178500005</v>
       </c>
       <c r="AN87" s="17">
         <v>9153.5203310100005</v>
       </c>
       <c r="AO87" s="17">
         <v>9389.8468021399985</v>
       </c>
-      <c r="AP87" s="34">
+      <c r="AP87" s="35">
         <v>9434.9056743600013</v>
       </c>
-      <c r="AQ87" s="34">
+      <c r="AQ87" s="35">
         <v>9182.2913204199995</v>
       </c>
-      <c r="AR87" s="34">
-[...22 lines deleted...]
-      </c>
+      <c r="AR87" s="35"/>
+      <c r="AS87" s="9"/>
+      <c r="AT87" s="16"/>
+      <c r="AU87" s="16"/>
+      <c r="AV87" s="16"/>
+      <c r="AW87" s="16"/>
+      <c r="AX87" s="16"/>
+      <c r="AY87" s="16"/>
+      <c r="AZ87" s="16"/>
+      <c r="BA87" s="16"/>
+      <c r="BB87" s="16"/>
+      <c r="BC87" s="16"/>
+      <c r="BD87" s="16"/>
+      <c r="BE87" s="16"/>
+      <c r="BF87" s="16"/>
+      <c r="BG87" s="16"/>
+      <c r="BH87" s="16"/>
+      <c r="BI87" s="16"/>
+      <c r="BJ87" s="16"/>
+      <c r="BK87" s="16"/>
+      <c r="BL87" s="16"/>
+      <c r="BM87" s="16"/>
+      <c r="BN87" s="16"/>
+      <c r="BO87" s="16"/>
+      <c r="BP87" s="16"/>
+      <c r="BQ87" s="16"/>
+      <c r="BR87" s="16"/>
+      <c r="BS87" s="16"/>
+      <c r="BT87" s="16"/>
+      <c r="BU87" s="16"/>
+      <c r="BV87" s="16"/>
+      <c r="BW87" s="16"/>
+      <c r="BX87" s="16"/>
+      <c r="BY87" s="16"/>
+      <c r="BZ87" s="16"/>
     </row>
-    <row r="88" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="88" spans="2:78" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B88" s="12" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="C88" s="15">
         <v>11463.67359893</v>
       </c>
       <c r="D88" s="15">
         <v>11848.498809530001</v>
       </c>
       <c r="E88" s="15">
         <v>11999.269844870001</v>
       </c>
       <c r="F88" s="15">
         <v>11597.745490450001</v>
       </c>
       <c r="G88" s="15">
         <v>11425.0900735</v>
       </c>
       <c r="H88" s="15">
         <v>10629.134714350001</v>
       </c>
       <c r="I88" s="15">
         <v>10852.26329056</v>
       </c>
       <c r="J88" s="15">
         <v>10716.47466675</v>
       </c>
@@ -12921,84 +13613,95 @@
       </c>
       <c r="AH88" s="17">
         <v>10915.664576469999</v>
       </c>
       <c r="AI88" s="17">
         <v>11052.189868540001</v>
       </c>
       <c r="AJ88" s="17">
         <v>10898.145108370001</v>
       </c>
       <c r="AK88" s="16">
         <v>11167.08545525</v>
       </c>
       <c r="AL88" s="17">
         <v>11268.309799000001</v>
       </c>
       <c r="AM88" s="16">
         <v>10883.345982340001</v>
       </c>
       <c r="AN88" s="17">
         <v>10779.006971250001</v>
       </c>
       <c r="AO88" s="17">
         <v>10874.909670770001</v>
       </c>
-      <c r="AP88" s="34">
+      <c r="AP88" s="35">
         <v>10696.423147629999</v>
       </c>
-      <c r="AQ88" s="34">
+      <c r="AQ88" s="35">
         <v>10850.072920799999</v>
       </c>
-      <c r="AR88" s="34">
-[...22 lines deleted...]
-      </c>
+      <c r="AR88" s="35"/>
+      <c r="AS88" s="9"/>
+      <c r="AT88" s="16"/>
+      <c r="AU88" s="16"/>
+      <c r="AV88" s="16"/>
+      <c r="AW88" s="16"/>
+      <c r="AX88" s="16"/>
+      <c r="AY88" s="16"/>
+      <c r="AZ88" s="16"/>
+      <c r="BA88" s="16"/>
+      <c r="BB88" s="16"/>
+      <c r="BC88" s="16"/>
+      <c r="BD88" s="16"/>
+      <c r="BE88" s="16"/>
+      <c r="BF88" s="16"/>
+      <c r="BG88" s="16"/>
+      <c r="BH88" s="16"/>
+      <c r="BI88" s="16"/>
+      <c r="BJ88" s="16"/>
+      <c r="BK88" s="16"/>
+      <c r="BL88" s="16"/>
+      <c r="BM88" s="16"/>
+      <c r="BN88" s="16"/>
+      <c r="BO88" s="16"/>
+      <c r="BP88" s="16"/>
+      <c r="BQ88" s="16"/>
+      <c r="BR88" s="16"/>
+      <c r="BS88" s="16"/>
+      <c r="BT88" s="16"/>
+      <c r="BU88" s="16"/>
+      <c r="BV88" s="16"/>
+      <c r="BW88" s="16"/>
+      <c r="BX88" s="16"/>
+      <c r="BY88" s="16"/>
+      <c r="BZ88" s="16"/>
     </row>
-    <row r="89" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="89" spans="2:78" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B89" s="13" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="C89" s="15">
         <v>6568.2202457100002</v>
       </c>
       <c r="D89" s="15">
         <v>6833.6915062899998</v>
       </c>
       <c r="E89" s="15">
         <v>6948.5488220400002</v>
       </c>
       <c r="F89" s="15">
         <v>6611.4647191599997</v>
       </c>
       <c r="G89" s="15">
         <v>6468.2154871899993</v>
       </c>
       <c r="H89" s="15">
         <v>6397.5501338599997</v>
       </c>
       <c r="I89" s="15">
         <v>6411.4493654899998</v>
       </c>
       <c r="J89" s="15">
         <v>6164.1198451</v>
       </c>
@@ -13073,258 +13776,10777 @@
       </c>
       <c r="AH89" s="17">
         <v>4749.0855230400002</v>
       </c>
       <c r="AI89" s="17">
         <v>4616.2714010899999</v>
       </c>
       <c r="AJ89" s="17">
         <v>4506.8483972499998</v>
       </c>
       <c r="AK89" s="16">
         <v>4609.75035329</v>
       </c>
       <c r="AL89" s="17">
         <v>4596.9245454600004</v>
       </c>
       <c r="AM89" s="16">
         <v>4437.1018726800003</v>
       </c>
       <c r="AN89" s="17">
         <v>4195.2824823999999</v>
       </c>
       <c r="AO89" s="17">
         <v>4309.1066374799993</v>
       </c>
-      <c r="AP89" s="34">
+      <c r="AP89" s="35">
         <v>4244.7806536899998</v>
       </c>
-      <c r="AQ89" s="34">
+      <c r="AQ89" s="35">
         <v>4401.2186936899998</v>
       </c>
-      <c r="AR89" s="34">
-[...22 lines deleted...]
-      </c>
+      <c r="AR89" s="35"/>
+      <c r="AS89" s="9"/>
+      <c r="AT89" s="16"/>
+      <c r="AU89" s="16"/>
+      <c r="AV89" s="16"/>
+      <c r="AW89" s="16"/>
+      <c r="AX89" s="16"/>
+      <c r="AY89" s="16"/>
+      <c r="AZ89" s="16"/>
+      <c r="BA89" s="16"/>
+      <c r="BB89" s="16"/>
+      <c r="BC89" s="16"/>
+      <c r="BD89" s="16"/>
+      <c r="BE89" s="16"/>
+      <c r="BF89" s="16"/>
+      <c r="BG89" s="16"/>
+      <c r="BH89" s="16"/>
+      <c r="BI89" s="16"/>
+      <c r="BJ89" s="16"/>
+      <c r="BK89" s="16"/>
+      <c r="BL89" s="16"/>
+      <c r="BM89" s="16"/>
+      <c r="BN89" s="16"/>
+      <c r="BO89" s="16"/>
+      <c r="BP89" s="16"/>
+      <c r="BQ89" s="16"/>
+      <c r="BR89" s="16"/>
+      <c r="BS89" s="16"/>
+      <c r="BT89" s="16"/>
+      <c r="BU89" s="16"/>
+      <c r="BV89" s="16"/>
+      <c r="BW89" s="16"/>
+      <c r="BX89" s="16"/>
+      <c r="BY89" s="16"/>
+      <c r="BZ89" s="16"/>
     </row>
-    <row r="90" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B90" s="30" t="s">
+    <row r="90" spans="2:78" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B90" s="31" t="s">
+        <v>63</v>
+      </c>
+      <c r="C90" s="32">
+        <v>4895.4533532200003</v>
+      </c>
+      <c r="D90" s="32">
+        <v>5014.8073032399998</v>
+      </c>
+      <c r="E90" s="32">
+        <v>5050.72102283</v>
+      </c>
+      <c r="F90" s="32">
+        <v>4986.2807712900003</v>
+      </c>
+      <c r="G90" s="32">
+        <v>4956.8745863100003</v>
+      </c>
+      <c r="H90" s="32">
+        <v>4231.58458049</v>
+      </c>
+      <c r="I90" s="32">
+        <v>4440.8139250699996</v>
+      </c>
+      <c r="J90" s="32">
+        <v>4552.3548216499994</v>
+      </c>
+      <c r="K90" s="32">
+        <v>4699.6464927700008</v>
+      </c>
+      <c r="L90" s="32">
+        <v>4870.7545020400003</v>
+      </c>
+      <c r="M90" s="32">
+        <v>4984.4630737899997</v>
+      </c>
+      <c r="N90" s="32">
+        <v>5105.7378976099999</v>
+      </c>
+      <c r="O90" s="32">
+        <v>5293.2078615299997</v>
+      </c>
+      <c r="P90" s="32">
+        <v>5423.1286741000004</v>
+      </c>
+      <c r="Q90" s="32">
+        <v>5603.6533055</v>
+      </c>
+      <c r="R90" s="32">
+        <v>5759.3864385699999</v>
+      </c>
+      <c r="S90" s="32">
+        <v>5791.6369172700006</v>
+      </c>
+      <c r="T90" s="32">
+        <v>5879.4116267299996</v>
+      </c>
+      <c r="U90" s="32">
+        <v>5957.8902531899994</v>
+      </c>
+      <c r="V90" s="32">
+        <v>5897.7935799999996</v>
+      </c>
+      <c r="W90" s="32">
+        <v>5885.3015970600009</v>
+      </c>
+      <c r="X90" s="32">
+        <v>5814.6355432500004</v>
+      </c>
+      <c r="Y90" s="32">
+        <v>5772.2280717399999</v>
+      </c>
+      <c r="Z90" s="32">
+        <v>5729.8409894200004</v>
+      </c>
+      <c r="AA90" s="32">
+        <v>5790.9529500400004</v>
+      </c>
+      <c r="AB90" s="32">
+        <v>5806.13497173</v>
+      </c>
+      <c r="AC90" s="32">
+        <v>5916.6666457499996</v>
+      </c>
+      <c r="AD90" s="33">
+        <v>5926.26078358</v>
+      </c>
+      <c r="AE90" s="33">
+        <v>5920.2264315800003</v>
+      </c>
+      <c r="AF90" s="33">
+        <v>5983.5793257899995</v>
+      </c>
+      <c r="AG90" s="33">
+        <v>6081.1731378100003</v>
+      </c>
+      <c r="AH90" s="34">
+        <v>6166.5790534300004</v>
+      </c>
+      <c r="AI90" s="34">
+        <v>6435.9184674500002</v>
+      </c>
+      <c r="AJ90" s="34">
+        <v>6391.2967111199996</v>
+      </c>
+      <c r="AK90" s="33">
+        <v>6557.3351019600004</v>
+      </c>
+      <c r="AL90" s="34">
+        <v>6671.3852535400001</v>
+      </c>
+      <c r="AM90" s="33">
+        <v>6446.2441096599996</v>
+      </c>
+      <c r="AN90" s="34">
+        <v>6583.7244888499999</v>
+      </c>
+      <c r="AO90" s="34">
+        <v>6565.8030332899998</v>
+      </c>
+      <c r="AP90" s="34">
+        <v>6451.6424939399994</v>
+      </c>
+      <c r="AQ90" s="34">
+        <v>6448.8542271099996</v>
+      </c>
+      <c r="AR90" s="35"/>
+      <c r="AS90" s="9"/>
+      <c r="AT90" s="16"/>
+      <c r="AU90" s="16"/>
+      <c r="AV90" s="16"/>
+      <c r="AW90" s="16"/>
+      <c r="AX90" s="16"/>
+      <c r="AY90" s="16"/>
+      <c r="AZ90" s="16"/>
+      <c r="BA90" s="16"/>
+      <c r="BB90" s="16"/>
+      <c r="BC90" s="16"/>
+      <c r="BD90" s="16"/>
+      <c r="BE90" s="16"/>
+      <c r="BF90" s="16"/>
+      <c r="BG90" s="16"/>
+      <c r="BH90" s="16"/>
+      <c r="BI90" s="16"/>
+      <c r="BJ90" s="16"/>
+      <c r="BK90" s="16"/>
+      <c r="BL90" s="16"/>
+      <c r="BM90" s="16"/>
+      <c r="BN90" s="16"/>
+      <c r="BO90" s="16"/>
+      <c r="BP90" s="16"/>
+      <c r="BQ90" s="16"/>
+      <c r="BR90" s="16"/>
+      <c r="BS90" s="16"/>
+      <c r="BT90" s="16"/>
+      <c r="BU90" s="16"/>
+      <c r="BV90" s="16"/>
+      <c r="BW90" s="16"/>
+      <c r="BX90" s="16"/>
+      <c r="BY90" s="16"/>
+      <c r="BZ90" s="16"/>
+    </row>
+    <row r="93" spans="2:78" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B93" s="18" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="94" spans="2:78" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B94" s="2" t="s">
+        <v>128</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="1" type="noConversion"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:AQ94"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="2.83203125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="48" style="2" customWidth="1"/>
+    <col min="3" max="31" width="8.6640625" style="2" customWidth="1"/>
+    <col min="32" max="16384" width="9.33203125" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:43" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="19" t="s">
+        <v>125</v>
+      </c>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1"/>
+      <c r="S2" s="1"/>
+      <c r="T2" s="1"/>
+      <c r="U2" s="1"/>
+      <c r="V2" s="1"/>
+      <c r="W2" s="1"/>
+      <c r="X2" s="1"/>
+      <c r="Y2" s="1"/>
+      <c r="Z2" s="1"/>
+      <c r="AA2" s="1"/>
+      <c r="AB2" s="1"/>
+      <c r="AC2" s="1"/>
+      <c r="AD2" s="1"/>
+    </row>
+    <row r="3" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="1"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+      <c r="M3" s="1"/>
+      <c r="N3" s="1"/>
+      <c r="O3" s="1"/>
+      <c r="P3" s="1"/>
+      <c r="Q3" s="1"/>
+      <c r="R3" s="1"/>
+      <c r="S3" s="1"/>
+      <c r="T3" s="1"/>
+      <c r="U3" s="1"/>
+      <c r="V3" s="1"/>
+      <c r="W3" s="1"/>
+      <c r="X3" s="1"/>
+      <c r="Y3" s="1"/>
+      <c r="Z3" s="1"/>
+      <c r="AA3" s="1"/>
+      <c r="AB3" s="1"/>
+      <c r="AC3" s="1"/>
+      <c r="AD3" s="1"/>
+    </row>
+    <row r="4" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1"/>
+      <c r="G4" s="1"/>
+      <c r="H4" s="1"/>
+      <c r="I4" s="1"/>
+      <c r="J4" s="1"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="1"/>
+      <c r="O4" s="1"/>
+      <c r="P4" s="1"/>
+      <c r="Q4" s="1"/>
+      <c r="R4" s="1"/>
+      <c r="S4" s="1"/>
+      <c r="T4" s="1"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="1"/>
+      <c r="X4" s="1"/>
+      <c r="Y4" s="1"/>
+      <c r="Z4" s="1"/>
+      <c r="AA4" s="1"/>
+      <c r="AB4" s="1"/>
+      <c r="AC4" s="1"/>
+      <c r="AD4" s="1"/>
+    </row>
+    <row r="5" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3"/>
+      <c r="E5" s="3"/>
+      <c r="F5" s="3"/>
+      <c r="G5" s="3"/>
+      <c r="H5" s="3"/>
+      <c r="I5" s="3"/>
+      <c r="J5" s="3"/>
+      <c r="K5" s="3"/>
+      <c r="L5" s="3"/>
+      <c r="M5" s="3"/>
+      <c r="N5" s="3"/>
+      <c r="O5" s="3"/>
+      <c r="P5" s="3"/>
+      <c r="Q5" s="3"/>
+      <c r="R5" s="3"/>
+      <c r="S5" s="3"/>
+      <c r="T5" s="3"/>
+      <c r="U5" s="3"/>
+      <c r="V5" s="3"/>
+      <c r="W5" s="3"/>
+      <c r="X5" s="3"/>
+      <c r="Y5" s="3"/>
+      <c r="Z5" s="3"/>
+      <c r="AA5" s="3"/>
+      <c r="AB5" s="3"/>
+      <c r="AC5" s="3"/>
+      <c r="AD5" s="3"/>
+    </row>
+    <row r="6" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="22" t="s">
+        <v>67</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
+      <c r="H6" s="3"/>
+      <c r="I6" s="3"/>
+      <c r="J6" s="3"/>
+      <c r="K6" s="3"/>
+      <c r="L6" s="3"/>
+      <c r="M6" s="3"/>
+      <c r="N6" s="3"/>
+      <c r="O6" s="3"/>
+      <c r="P6" s="3"/>
+      <c r="Q6" s="3"/>
+      <c r="R6" s="3"/>
+      <c r="S6" s="3"/>
+      <c r="T6" s="3"/>
+      <c r="U6" s="3"/>
+      <c r="V6" s="3"/>
+      <c r="W6" s="3"/>
+      <c r="X6" s="3"/>
+      <c r="Y6" s="3"/>
+      <c r="Z6" s="3"/>
+      <c r="AA6" s="3"/>
+      <c r="AB6" s="3"/>
+      <c r="AC6" s="3"/>
+      <c r="AD6" s="3"/>
+    </row>
+    <row r="7" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="20"/>
+      <c r="C7" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="D7" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="E7" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="F7" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="G7" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="H7" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="I7" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="J7" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="K7" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="L7" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="M7" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="N7" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="O7" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="P7" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q7" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="R7" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="S7" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="T7" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="U7" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="V7" s="23" t="s">
+        <v>20</v>
+      </c>
+      <c r="W7" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="X7" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="Y7" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="Z7" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="AA7" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="AB7" s="23" t="s">
+        <v>109</v>
+      </c>
+      <c r="AC7" s="23" t="s">
+        <v>110</v>
+      </c>
+      <c r="AD7" s="23" t="s">
+        <v>115</v>
+      </c>
+      <c r="AE7" s="24" t="s">
+        <v>116</v>
+      </c>
+      <c r="AF7" s="24" t="s">
+        <v>117</v>
+      </c>
+      <c r="AG7" s="24" t="s">
+        <v>111</v>
+      </c>
+      <c r="AH7" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI7" s="24" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ7" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="AK7" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="AL7" s="23" t="s">
+        <v>120</v>
+      </c>
+      <c r="AM7" s="20" t="s">
+        <v>130</v>
+      </c>
+      <c r="AN7" s="23" t="s">
+        <v>132</v>
+      </c>
+      <c r="AO7" s="23" t="s">
+        <v>131</v>
+      </c>
+      <c r="AP7" s="23" t="s">
+        <v>134</v>
+      </c>
+      <c r="AQ7" s="23" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="8" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="C8" s="5">
+        <v>3.82</v>
+      </c>
+      <c r="D8" s="5">
+        <v>4.03</v>
+      </c>
+      <c r="E8" s="5">
+        <v>3.98</v>
+      </c>
+      <c r="F8" s="5">
+        <v>3.86</v>
+      </c>
+      <c r="G8" s="5">
+        <v>3.72</v>
+      </c>
+      <c r="H8" s="5">
+        <v>3.74</v>
+      </c>
+      <c r="I8" s="5">
+        <v>3.78</v>
+      </c>
+      <c r="J8" s="5">
+        <v>3.81</v>
+      </c>
+      <c r="K8" s="5">
+        <v>3.77</v>
+      </c>
+      <c r="L8" s="5">
+        <v>3.77</v>
+      </c>
+      <c r="M8" s="5">
+        <v>3.63</v>
+      </c>
+      <c r="N8" s="5">
+        <v>3.92</v>
+      </c>
+      <c r="O8" s="5">
+        <v>3.79</v>
+      </c>
+      <c r="P8" s="5">
+        <v>3.77</v>
+      </c>
+      <c r="Q8" s="5">
+        <v>3.67</v>
+      </c>
+      <c r="R8" s="5">
+        <v>3.66</v>
+      </c>
+      <c r="S8" s="5">
+        <v>3.62</v>
+      </c>
+      <c r="T8" s="5">
+        <v>3.53</v>
+      </c>
+      <c r="U8" s="5">
+        <v>3.52</v>
+      </c>
+      <c r="V8" s="5">
+        <v>3.42</v>
+      </c>
+      <c r="W8" s="5">
+        <v>3.37</v>
+      </c>
+      <c r="X8" s="5">
+        <v>3.35</v>
+      </c>
+      <c r="Y8" s="5">
+        <v>3.28</v>
+      </c>
+      <c r="Z8" s="5">
+        <v>3.27</v>
+      </c>
+      <c r="AA8" s="5">
+        <v>3.21</v>
+      </c>
+      <c r="AB8" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="AC8" s="5">
+        <v>3.14</v>
+      </c>
+      <c r="AD8" s="5">
+        <v>3.09</v>
+      </c>
+      <c r="AE8" s="5">
+        <v>3.04</v>
+      </c>
+      <c r="AF8" s="6">
+        <v>3.02</v>
+      </c>
+      <c r="AG8" s="6">
+        <v>3.01</v>
+      </c>
+      <c r="AH8" s="6">
+        <v>2.92</v>
+      </c>
+      <c r="AI8" s="6">
+        <v>2.9</v>
+      </c>
+      <c r="AJ8" s="6">
+        <v>2.86</v>
+      </c>
+      <c r="AK8" s="6">
+        <v>2.78</v>
+      </c>
+      <c r="AL8" s="7">
+        <v>2.71</v>
+      </c>
+      <c r="AM8" s="8">
+        <v>2.7</v>
+      </c>
+      <c r="AN8" s="9">
+        <v>2.67</v>
+      </c>
+      <c r="AO8" s="6">
+        <v>2.63</v>
+      </c>
+      <c r="AP8" s="9">
+        <v>2.59</v>
+      </c>
+      <c r="AQ8" s="9">
+        <v>2.59</v>
+      </c>
+    </row>
+    <row r="9" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="C9" s="5">
+        <v>4.03</v>
+      </c>
+      <c r="D9" s="5">
+        <v>4.03</v>
+      </c>
+      <c r="E9" s="5">
+        <v>4.05</v>
+      </c>
+      <c r="F9" s="5">
+        <v>4.08</v>
+      </c>
+      <c r="G9" s="5">
+        <v>4.04</v>
+      </c>
+      <c r="H9" s="5">
+        <v>4.03</v>
+      </c>
+      <c r="I9" s="5">
+        <v>4.05</v>
+      </c>
+      <c r="J9" s="5">
+        <v>4.07</v>
+      </c>
+      <c r="K9" s="5">
+        <v>3.96</v>
+      </c>
+      <c r="L9" s="5">
+        <v>4.09</v>
+      </c>
+      <c r="M9" s="5">
+        <v>4.09</v>
+      </c>
+      <c r="N9" s="5">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="O9" s="5">
+        <v>4.04</v>
+      </c>
+      <c r="P9" s="5">
+        <v>4</v>
+      </c>
+      <c r="Q9" s="5">
+        <v>3.92</v>
+      </c>
+      <c r="R9" s="5">
+        <v>3.85</v>
+      </c>
+      <c r="S9" s="5">
+        <v>3.81</v>
+      </c>
+      <c r="T9" s="5">
+        <v>3.76</v>
+      </c>
+      <c r="U9" s="5">
+        <v>3.73</v>
+      </c>
+      <c r="V9" s="5">
+        <v>3.66</v>
+      </c>
+      <c r="W9" s="5">
+        <v>3.61</v>
+      </c>
+      <c r="X9" s="5">
+        <v>3.57</v>
+      </c>
+      <c r="Y9" s="5">
+        <v>3.53</v>
+      </c>
+      <c r="Z9" s="5">
+        <v>3.49</v>
+      </c>
+      <c r="AA9" s="5">
+        <v>3.44</v>
+      </c>
+      <c r="AB9" s="5">
+        <v>3.38</v>
+      </c>
+      <c r="AC9" s="5">
+        <v>3.32</v>
+      </c>
+      <c r="AD9" s="5">
+        <v>3.26</v>
+      </c>
+      <c r="AE9" s="5">
+        <v>3.22</v>
+      </c>
+      <c r="AF9" s="6">
+        <v>3.19</v>
+      </c>
+      <c r="AG9" s="6">
+        <v>3.18</v>
+      </c>
+      <c r="AH9" s="6">
+        <v>3.12</v>
+      </c>
+      <c r="AI9" s="6">
+        <v>3.1</v>
+      </c>
+      <c r="AJ9" s="6">
+        <v>3.05</v>
+      </c>
+      <c r="AK9" s="6">
+        <v>3.02</v>
+      </c>
+      <c r="AL9" s="7">
+        <v>2.98</v>
+      </c>
+      <c r="AM9" s="8">
+        <v>2.95</v>
+      </c>
+      <c r="AN9" s="9">
+        <v>2.9</v>
+      </c>
+      <c r="AO9" s="6">
+        <v>2.86</v>
+      </c>
+      <c r="AP9" s="9">
+        <v>2.86</v>
+      </c>
+      <c r="AQ9" s="9">
+        <v>2.83</v>
+      </c>
+    </row>
+    <row r="10" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="C10" s="5">
+        <v>4.03</v>
+      </c>
+      <c r="D10" s="5">
+        <v>4.03</v>
+      </c>
+      <c r="E10" s="5">
+        <v>4.05</v>
+      </c>
+      <c r="F10" s="5">
+        <v>4.08</v>
+      </c>
+      <c r="G10" s="5">
+        <v>4.04</v>
+      </c>
+      <c r="H10" s="5">
+        <v>4.03</v>
+      </c>
+      <c r="I10" s="5">
+        <v>4.05</v>
+      </c>
+      <c r="J10" s="5">
+        <v>4.07</v>
+      </c>
+      <c r="K10" s="5">
+        <v>3.96</v>
+      </c>
+      <c r="L10" s="5">
+        <v>4.09</v>
+      </c>
+      <c r="M10" s="5">
+        <v>4.09</v>
+      </c>
+      <c r="N10" s="5">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="O10" s="5">
+        <v>4.04</v>
+      </c>
+      <c r="P10" s="5">
+        <v>4</v>
+      </c>
+      <c r="Q10" s="5">
+        <v>3.92</v>
+      </c>
+      <c r="R10" s="5">
+        <v>3.85</v>
+      </c>
+      <c r="S10" s="5">
+        <v>3.81</v>
+      </c>
+      <c r="T10" s="5">
+        <v>3.76</v>
+      </c>
+      <c r="U10" s="5">
+        <v>3.73</v>
+      </c>
+      <c r="V10" s="5">
+        <v>3.66</v>
+      </c>
+      <c r="W10" s="5">
+        <v>3.61</v>
+      </c>
+      <c r="X10" s="5">
+        <v>3.57</v>
+      </c>
+      <c r="Y10" s="5">
+        <v>3.53</v>
+      </c>
+      <c r="Z10" s="5">
+        <v>3.49</v>
+      </c>
+      <c r="AA10" s="5">
+        <v>3.44</v>
+      </c>
+      <c r="AB10" s="5">
+        <v>3.38</v>
+      </c>
+      <c r="AC10" s="5">
+        <v>3.32</v>
+      </c>
+      <c r="AD10" s="5">
+        <v>3.26</v>
+      </c>
+      <c r="AE10" s="5">
+        <v>3.22</v>
+      </c>
+      <c r="AF10" s="6">
+        <v>3.19</v>
+      </c>
+      <c r="AG10" s="6">
+        <v>3.18</v>
+      </c>
+      <c r="AH10" s="6">
+        <v>3.12</v>
+      </c>
+      <c r="AI10" s="6">
+        <v>3.1</v>
+      </c>
+      <c r="AJ10" s="6">
+        <v>3.05</v>
+      </c>
+      <c r="AK10" s="6">
+        <v>3.02</v>
+      </c>
+      <c r="AL10" s="7">
+        <v>2.98</v>
+      </c>
+      <c r="AM10" s="8">
+        <v>2.95</v>
+      </c>
+      <c r="AN10" s="9">
+        <v>2.9</v>
+      </c>
+      <c r="AO10" s="6">
+        <v>2.86</v>
+      </c>
+      <c r="AP10" s="9">
+        <v>2.86</v>
+      </c>
+      <c r="AQ10" s="9">
+        <v>2.83</v>
+      </c>
+    </row>
+    <row r="11" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="C11" s="5">
+        <v>3.9</v>
+      </c>
+      <c r="D11" s="5">
+        <v>3.91</v>
+      </c>
+      <c r="E11" s="5">
+        <v>3.93</v>
+      </c>
+      <c r="F11" s="5">
+        <v>3.95</v>
+      </c>
+      <c r="G11" s="5">
+        <v>3.92</v>
+      </c>
+      <c r="H11" s="5">
+        <v>3.9</v>
+      </c>
+      <c r="I11" s="5">
+        <v>3.92</v>
+      </c>
+      <c r="J11" s="5">
+        <v>3.93</v>
+      </c>
+      <c r="K11" s="5">
+        <v>3.77</v>
+      </c>
+      <c r="L11" s="5">
+        <v>3.96</v>
+      </c>
+      <c r="M11" s="5">
+        <v>3.95</v>
+      </c>
+      <c r="N11" s="5">
+        <v>3.91</v>
+      </c>
+      <c r="O11" s="5">
+        <v>3.87</v>
+      </c>
+      <c r="P11" s="5">
+        <v>3.83</v>
+      </c>
+      <c r="Q11" s="5">
+        <v>3.76</v>
+      </c>
+      <c r="R11" s="5">
+        <v>3.66</v>
+      </c>
+      <c r="S11" s="5">
+        <v>3.63</v>
+      </c>
+      <c r="T11" s="5">
+        <v>3.57</v>
+      </c>
+      <c r="U11" s="5">
+        <v>3.55</v>
+      </c>
+      <c r="V11" s="5">
+        <v>3.47</v>
+      </c>
+      <c r="W11" s="5">
+        <v>3.42</v>
+      </c>
+      <c r="X11" s="5">
+        <v>3.37</v>
+      </c>
+      <c r="Y11" s="5">
+        <v>3.32</v>
+      </c>
+      <c r="Z11" s="5">
+        <v>3.28</v>
+      </c>
+      <c r="AA11" s="5">
+        <v>3.24</v>
+      </c>
+      <c r="AB11" s="5">
+        <v>3.18</v>
+      </c>
+      <c r="AC11" s="5">
+        <v>3.11</v>
+      </c>
+      <c r="AD11" s="5">
+        <v>3.05</v>
+      </c>
+      <c r="AE11" s="5">
+        <v>3.01</v>
+      </c>
+      <c r="AF11" s="6">
+        <v>2.97</v>
+      </c>
+      <c r="AG11" s="6">
+        <v>2.96</v>
+      </c>
+      <c r="AH11" s="6">
+        <v>2.89</v>
+      </c>
+      <c r="AI11" s="6">
+        <v>2.87</v>
+      </c>
+      <c r="AJ11" s="6">
+        <v>2.81</v>
+      </c>
+      <c r="AK11" s="6">
+        <v>2.77</v>
+      </c>
+      <c r="AL11" s="7">
+        <v>2.74</v>
+      </c>
+      <c r="AM11" s="8">
+        <v>2.7</v>
+      </c>
+      <c r="AN11" s="9">
+        <v>2.65</v>
+      </c>
+      <c r="AO11" s="6">
+        <v>2.61</v>
+      </c>
+      <c r="AP11" s="9">
+        <v>2.61</v>
+      </c>
+      <c r="AQ11" s="9">
+        <v>2.58</v>
+      </c>
+    </row>
+    <row r="12" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="C12" s="5">
+        <v>3.25</v>
+      </c>
+      <c r="D12" s="5">
+        <v>3.23</v>
+      </c>
+      <c r="E12" s="5">
+        <v>3.44</v>
+      </c>
+      <c r="F12" s="5">
+        <v>3.47</v>
+      </c>
+      <c r="G12" s="5">
+        <v>3.34</v>
+      </c>
+      <c r="H12" s="5">
+        <v>3.18</v>
+      </c>
+      <c r="I12" s="5">
+        <v>3.21</v>
+      </c>
+      <c r="J12" s="5">
+        <v>3.15</v>
+      </c>
+      <c r="K12" s="5">
+        <v>3.13</v>
+      </c>
+      <c r="L12" s="5">
+        <v>3.17</v>
+      </c>
+      <c r="M12" s="5">
+        <v>3.06</v>
+      </c>
+      <c r="N12" s="5">
+        <v>3.01</v>
+      </c>
+      <c r="O12" s="5">
+        <v>2.88</v>
+      </c>
+      <c r="P12" s="5">
+        <v>2.89</v>
+      </c>
+      <c r="Q12" s="5">
+        <v>2.78</v>
+      </c>
+      <c r="R12" s="5">
+        <v>2.72</v>
+      </c>
+      <c r="S12" s="5">
+        <v>2.72</v>
+      </c>
+      <c r="T12" s="5">
+        <v>2.65</v>
+      </c>
+      <c r="U12" s="5">
+        <v>2.66</v>
+      </c>
+      <c r="V12" s="5">
+        <v>2.57</v>
+      </c>
+      <c r="W12" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="X12" s="5">
+        <v>2.48</v>
+      </c>
+      <c r="Y12" s="5">
+        <v>2.46</v>
+      </c>
+      <c r="Z12" s="5">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="AA12" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="AB12" s="5">
+        <v>2.33</v>
+      </c>
+      <c r="AC12" s="5">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="AD12" s="5">
+        <v>2.19</v>
+      </c>
+      <c r="AE12" s="5">
+        <v>2.16</v>
+      </c>
+      <c r="AF12" s="6">
+        <v>2.17</v>
+      </c>
+      <c r="AG12" s="6">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="AH12" s="6">
+        <v>2.09</v>
+      </c>
+      <c r="AI12" s="6">
+        <v>2.13</v>
+      </c>
+      <c r="AJ12" s="6">
+        <v>2.06</v>
+      </c>
+      <c r="AK12" s="6">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="AL12" s="7">
+        <v>1.99</v>
+      </c>
+      <c r="AM12" s="8">
+        <v>1.95</v>
+      </c>
+      <c r="AN12" s="9">
+        <v>1.91</v>
+      </c>
+      <c r="AO12" s="6">
+        <v>1.93</v>
+      </c>
+      <c r="AP12" s="9">
+        <v>1.92</v>
+      </c>
+      <c r="AQ12" s="9">
+        <v>1.89</v>
+      </c>
+    </row>
+    <row r="13" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="C13" s="5">
+        <v>3.81</v>
+      </c>
+      <c r="D13" s="5">
+        <v>3.86</v>
+      </c>
+      <c r="E13" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="F13" s="5">
+        <v>3.83</v>
+      </c>
+      <c r="G13" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="H13" s="5">
+        <v>3.81</v>
+      </c>
+      <c r="I13" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="J13" s="5">
+        <v>3.81</v>
+      </c>
+      <c r="K13" s="5">
+        <v>3.82</v>
+      </c>
+      <c r="L13" s="5">
+        <v>3.83</v>
+      </c>
+      <c r="M13" s="5">
+        <v>3.81</v>
+      </c>
+      <c r="N13" s="5">
+        <v>3.78</v>
+      </c>
+      <c r="O13" s="5">
+        <v>3.76</v>
+      </c>
+      <c r="P13" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="Q13" s="5">
+        <v>3.57</v>
+      </c>
+      <c r="R13" s="5">
+        <v>3.47</v>
+      </c>
+      <c r="S13" s="5">
+        <v>3.38</v>
+      </c>
+      <c r="T13" s="5">
+        <v>3.29</v>
+      </c>
+      <c r="U13" s="5">
+        <v>3.23</v>
+      </c>
+      <c r="V13" s="5">
+        <v>3.17</v>
+      </c>
+      <c r="W13" s="5">
+        <v>3.11</v>
+      </c>
+      <c r="X13" s="5">
+        <v>3.02</v>
+      </c>
+      <c r="Y13" s="5">
+        <v>2.99</v>
+      </c>
+      <c r="Z13" s="5">
+        <v>2.96</v>
+      </c>
+      <c r="AA13" s="5">
+        <v>2.95</v>
+      </c>
+      <c r="AB13" s="5">
+        <v>2.91</v>
+      </c>
+      <c r="AC13" s="5">
+        <v>2.89</v>
+      </c>
+      <c r="AD13" s="5">
+        <v>2.82</v>
+      </c>
+      <c r="AE13" s="5">
+        <v>2.79</v>
+      </c>
+      <c r="AF13" s="6">
+        <v>2.72</v>
+      </c>
+      <c r="AG13" s="6">
+        <v>2.7</v>
+      </c>
+      <c r="AH13" s="6">
+        <v>2.66</v>
+      </c>
+      <c r="AI13" s="6">
+        <v>2.62</v>
+      </c>
+      <c r="AJ13" s="6">
+        <v>2.58</v>
+      </c>
+      <c r="AK13" s="6">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="AL13" s="7">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="AM13" s="8">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="AN13" s="9">
+        <v>2.44</v>
+      </c>
+      <c r="AO13" s="6">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="AP13" s="9">
+        <v>2.41</v>
+      </c>
+      <c r="AQ13" s="9">
+        <v>2.37</v>
+      </c>
+    </row>
+    <row r="14" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="C14" s="5">
+        <v>4.1500000000000004</v>
+      </c>
+      <c r="D14" s="5">
+        <v>4.1399999999999997</v>
+      </c>
+      <c r="E14" s="5">
+        <v>4.16</v>
+      </c>
+      <c r="F14" s="5">
+        <v>4.17</v>
+      </c>
+      <c r="G14" s="5">
+        <v>4.17</v>
+      </c>
+      <c r="H14" s="5">
+        <v>4.18</v>
+      </c>
+      <c r="I14" s="5">
+        <v>4.1900000000000004</v>
+      </c>
+      <c r="J14" s="5">
+        <v>4.21</v>
+      </c>
+      <c r="K14" s="5">
+        <v>3.94</v>
+      </c>
+      <c r="L14" s="5">
+        <v>4.2300000000000004</v>
+      </c>
+      <c r="M14" s="5">
+        <v>4.24</v>
+      </c>
+      <c r="N14" s="5">
+        <v>4.1900000000000004</v>
+      </c>
+      <c r="O14" s="5">
+        <v>4.18</v>
+      </c>
+      <c r="P14" s="5">
+        <v>4.1399999999999997</v>
+      </c>
+      <c r="Q14" s="5">
+        <v>4.09</v>
+      </c>
+      <c r="R14" s="5">
+        <v>4</v>
+      </c>
+      <c r="S14" s="5">
+        <v>3.98</v>
+      </c>
+      <c r="T14" s="5">
+        <v>3.93</v>
+      </c>
+      <c r="U14" s="5">
+        <v>3.91</v>
+      </c>
+      <c r="V14" s="5">
+        <v>3.83</v>
+      </c>
+      <c r="W14" s="5">
+        <v>3.76</v>
+      </c>
+      <c r="X14" s="5">
+        <v>3.72</v>
+      </c>
+      <c r="Y14" s="5">
+        <v>3.65</v>
+      </c>
+      <c r="Z14" s="5">
+        <v>3.59</v>
+      </c>
+      <c r="AA14" s="5">
+        <v>3.54</v>
+      </c>
+      <c r="AB14" s="5">
+        <v>3.47</v>
+      </c>
+      <c r="AC14" s="5">
+        <v>3.41</v>
+      </c>
+      <c r="AD14" s="5">
+        <v>3.34</v>
+      </c>
+      <c r="AE14" s="5">
+        <v>3.29</v>
+      </c>
+      <c r="AF14" s="6">
+        <v>3.25</v>
+      </c>
+      <c r="AG14" s="6">
+        <v>3.21</v>
+      </c>
+      <c r="AH14" s="6">
+        <v>3.16</v>
+      </c>
+      <c r="AI14" s="6">
+        <v>3.13</v>
+      </c>
+      <c r="AJ14" s="6">
+        <v>3.06</v>
+      </c>
+      <c r="AK14" s="6">
+        <v>3.03</v>
+      </c>
+      <c r="AL14" s="7">
+        <v>2.99</v>
+      </c>
+      <c r="AM14" s="8">
+        <v>2.94</v>
+      </c>
+      <c r="AN14" s="9">
+        <v>2.89</v>
+      </c>
+      <c r="AO14" s="6">
+        <v>2.83</v>
+      </c>
+      <c r="AP14" s="9">
+        <v>2.82</v>
+      </c>
+      <c r="AQ14" s="9">
+        <v>2.79</v>
+      </c>
+    </row>
+    <row r="15" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="C15" s="5">
+        <v>4.3499999999999996</v>
+      </c>
+      <c r="D15" s="5">
+        <v>4.32</v>
+      </c>
+      <c r="E15" s="5">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="F15" s="5">
+        <v>4.38</v>
+      </c>
+      <c r="G15" s="5">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="H15" s="5">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="I15" s="5">
+        <v>4.37</v>
+      </c>
+      <c r="J15" s="5">
+        <v>4.3899999999999997</v>
+      </c>
+      <c r="K15" s="5">
+        <v>4.41</v>
+      </c>
+      <c r="L15" s="5">
+        <v>4.41</v>
+      </c>
+      <c r="M15" s="5">
+        <v>4.42</v>
+      </c>
+      <c r="N15" s="5">
+        <v>4.41</v>
+      </c>
+      <c r="O15" s="5">
+        <v>4.41</v>
+      </c>
+      <c r="P15" s="5">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="Q15" s="5">
+        <v>4.29</v>
+      </c>
+      <c r="R15" s="5">
+        <v>4.26</v>
+      </c>
+      <c r="S15" s="5">
+        <v>4.21</v>
+      </c>
+      <c r="T15" s="5">
+        <v>4.17</v>
+      </c>
+      <c r="U15" s="5">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="V15" s="5">
+        <v>4.04</v>
+      </c>
+      <c r="W15" s="5">
+        <v>3.98</v>
+      </c>
+      <c r="X15" s="5">
+        <v>3.95</v>
+      </c>
+      <c r="Y15" s="5">
+        <v>3.93</v>
+      </c>
+      <c r="Z15" s="5">
+        <v>3.88</v>
+      </c>
+      <c r="AA15" s="5">
+        <v>3.81</v>
+      </c>
+      <c r="AB15" s="5">
+        <v>3.76</v>
+      </c>
+      <c r="AC15" s="5">
+        <v>3.71</v>
+      </c>
+      <c r="AD15" s="5">
+        <v>3.64</v>
+      </c>
+      <c r="AE15" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="AF15" s="6">
+        <v>3.57</v>
+      </c>
+      <c r="AG15" s="6">
+        <v>3.54</v>
+      </c>
+      <c r="AH15" s="6">
+        <v>3.5</v>
+      </c>
+      <c r="AI15" s="6">
+        <v>3.48</v>
+      </c>
+      <c r="AJ15" s="6">
+        <v>3.43</v>
+      </c>
+      <c r="AK15" s="6">
+        <v>3.41</v>
+      </c>
+      <c r="AL15" s="7">
+        <v>3.37</v>
+      </c>
+      <c r="AM15" s="8">
+        <v>3.33</v>
+      </c>
+      <c r="AN15" s="9">
+        <v>3.28</v>
+      </c>
+      <c r="AO15" s="6">
+        <v>3.24</v>
+      </c>
+      <c r="AP15" s="9">
+        <v>3.24</v>
+      </c>
+      <c r="AQ15" s="9">
+        <v>3.21</v>
+      </c>
+    </row>
+    <row r="16" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="C16" s="5">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="D16" s="5">
+        <v>4.47</v>
+      </c>
+      <c r="E16" s="5">
+        <v>4.49</v>
+      </c>
+      <c r="F16" s="5">
+        <v>4.51</v>
+      </c>
+      <c r="G16" s="5">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="H16" s="5">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="I16" s="5">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="J16" s="5">
+        <v>4.51</v>
+      </c>
+      <c r="K16" s="5">
+        <v>4.54</v>
+      </c>
+      <c r="L16" s="5">
+        <v>4.55</v>
+      </c>
+      <c r="M16" s="5">
+        <v>4.55</v>
+      </c>
+      <c r="N16" s="5">
+        <v>4.53</v>
+      </c>
+      <c r="O16" s="5">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="P16" s="5">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="Q16" s="5">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="R16" s="5">
+        <v>4.4400000000000004</v>
+      </c>
+      <c r="S16" s="5">
+        <v>4.41</v>
+      </c>
+      <c r="T16" s="5">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="U16" s="5">
+        <v>4.3099999999999996</v>
+      </c>
+      <c r="V16" s="5">
+        <v>4.24</v>
+      </c>
+      <c r="W16" s="5">
+        <v>4.16</v>
+      </c>
+      <c r="X16" s="5">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="Y16" s="5">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="Z16" s="5">
+        <v>4</v>
+      </c>
+      <c r="AA16" s="5">
+        <v>3.93</v>
+      </c>
+      <c r="AB16" s="5">
+        <v>3.86</v>
+      </c>
+      <c r="AC16" s="5">
+        <v>3.79</v>
+      </c>
+      <c r="AD16" s="5">
+        <v>3.7</v>
+      </c>
+      <c r="AE16" s="5">
+        <v>3.65</v>
+      </c>
+      <c r="AF16" s="6">
+        <v>3.6</v>
+      </c>
+      <c r="AG16" s="6">
+        <v>3.56</v>
+      </c>
+      <c r="AH16" s="6">
+        <v>3.53</v>
+      </c>
+      <c r="AI16" s="6">
+        <v>3.5</v>
+      </c>
+      <c r="AJ16" s="6">
+        <v>3.46</v>
+      </c>
+      <c r="AK16" s="6">
+        <v>3.43</v>
+      </c>
+      <c r="AL16" s="7">
+        <v>3.39</v>
+      </c>
+      <c r="AM16" s="8">
+        <v>3.34</v>
+      </c>
+      <c r="AN16" s="9">
+        <v>3.28</v>
+      </c>
+      <c r="AO16" s="6">
+        <v>3.24</v>
+      </c>
+      <c r="AP16" s="9">
+        <v>3.23</v>
+      </c>
+      <c r="AQ16" s="9">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="17" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="C17" s="5">
+        <v>4.17</v>
+      </c>
+      <c r="D17" s="5">
+        <v>4.18</v>
+      </c>
+      <c r="E17" s="5">
+        <v>4.22</v>
+      </c>
+      <c r="F17" s="5">
+        <v>4.25</v>
+      </c>
+      <c r="G17" s="5">
+        <v>4.25</v>
+      </c>
+      <c r="H17" s="5">
+        <v>4.25</v>
+      </c>
+      <c r="I17" s="5">
+        <v>4.2699999999999996</v>
+      </c>
+      <c r="J17" s="5">
+        <v>4.28</v>
+      </c>
+      <c r="K17" s="5">
+        <v>4.28</v>
+      </c>
+      <c r="L17" s="5">
+        <v>4.2699999999999996</v>
+      </c>
+      <c r="M17" s="5">
+        <v>4.28</v>
+      </c>
+      <c r="N17" s="5">
+        <v>4.28</v>
+      </c>
+      <c r="O17" s="5">
+        <v>4.26</v>
+      </c>
+      <c r="P17" s="5">
+        <v>4.18</v>
+      </c>
+      <c r="Q17" s="5">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="R17" s="5">
+        <v>4.04</v>
+      </c>
+      <c r="S17" s="5">
+        <v>3.96</v>
+      </c>
+      <c r="T17" s="5">
+        <v>3.91</v>
+      </c>
+      <c r="U17" s="5">
+        <v>3.85</v>
+      </c>
+      <c r="V17" s="5">
+        <v>3.78</v>
+      </c>
+      <c r="W17" s="5">
+        <v>3.75</v>
+      </c>
+      <c r="X17" s="5">
+        <v>3.76</v>
+      </c>
+      <c r="Y17" s="5">
+        <v>3.75</v>
+      </c>
+      <c r="Z17" s="5">
+        <v>3.71</v>
+      </c>
+      <c r="AA17" s="5">
+        <v>3.65</v>
+      </c>
+      <c r="AB17" s="5">
+        <v>3.61</v>
+      </c>
+      <c r="AC17" s="5">
+        <v>3.59</v>
+      </c>
+      <c r="AD17" s="5">
+        <v>3.57</v>
+      </c>
+      <c r="AE17" s="5">
+        <v>3.54</v>
+      </c>
+      <c r="AF17" s="6">
+        <v>3.52</v>
+      </c>
+      <c r="AG17" s="6">
+        <v>3.5</v>
+      </c>
+      <c r="AH17" s="6">
+        <v>3.46</v>
+      </c>
+      <c r="AI17" s="6">
+        <v>3.44</v>
+      </c>
+      <c r="AJ17" s="6">
+        <v>3.4</v>
+      </c>
+      <c r="AK17" s="6">
+        <v>3.39</v>
+      </c>
+      <c r="AL17" s="7">
+        <v>3.34</v>
+      </c>
+      <c r="AM17" s="8">
+        <v>3.31</v>
+      </c>
+      <c r="AN17" s="9">
+        <v>3.29</v>
+      </c>
+      <c r="AO17" s="6">
+        <v>3.24</v>
+      </c>
+      <c r="AP17" s="9">
+        <v>3.25</v>
+      </c>
+      <c r="AQ17" s="9">
+        <v>3.23</v>
+      </c>
+    </row>
+    <row r="18" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C18" s="5">
+        <v>3.43</v>
+      </c>
+      <c r="D18" s="5">
+        <v>4.05</v>
+      </c>
+      <c r="E18" s="5">
+        <v>3.85</v>
+      </c>
+      <c r="F18" s="5">
+        <v>3.46</v>
+      </c>
+      <c r="G18" s="5">
+        <v>3.15</v>
+      </c>
+      <c r="H18" s="5">
+        <v>3.19</v>
+      </c>
+      <c r="I18" s="5">
+        <v>3.21</v>
+      </c>
+      <c r="J18" s="5">
+        <v>3.36</v>
+      </c>
+      <c r="K18" s="5">
+        <v>3.56</v>
+      </c>
+      <c r="L18" s="5">
+        <v>3.26</v>
+      </c>
+      <c r="M18" s="5">
+        <v>2.84</v>
+      </c>
+      <c r="N18" s="5">
+        <v>3.78</v>
+      </c>
+      <c r="O18" s="5">
+        <v>3.33</v>
+      </c>
+      <c r="P18" s="5">
+        <v>3.34</v>
+      </c>
+      <c r="Q18" s="5">
+        <v>3.17</v>
+      </c>
+      <c r="R18" s="5">
+        <v>3.03</v>
+      </c>
+      <c r="S18" s="5">
+        <v>2.96</v>
+      </c>
+      <c r="T18" s="5">
+        <v>2.76</v>
+      </c>
+      <c r="U18" s="5">
+        <v>2.78</v>
+      </c>
+      <c r="V18" s="5">
+        <v>2.67</v>
+      </c>
+      <c r="W18" s="5">
+        <v>2.67</v>
+      </c>
+      <c r="X18" s="5">
+        <v>2.71</v>
+      </c>
+      <c r="Y18" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="Z18" s="5">
+        <v>2.69</v>
+      </c>
+      <c r="AA18" s="5">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="AB18" s="5">
+        <v>2.59</v>
+      </c>
+      <c r="AC18" s="5">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="AD18" s="5">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="AE18" s="5">
+        <v>2.41</v>
+      </c>
+      <c r="AF18" s="6">
+        <v>2.4</v>
+      </c>
+      <c r="AG18" s="6">
+        <v>2.41</v>
+      </c>
+      <c r="AH18" s="6">
+        <v>2.31</v>
+      </c>
+      <c r="AI18" s="6">
+        <v>2.33</v>
+      </c>
+      <c r="AJ18" s="6">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AK18" s="6">
+        <v>2.17</v>
+      </c>
+      <c r="AL18" s="7">
+        <v>2.09</v>
+      </c>
+      <c r="AM18" s="8">
+        <v>2.08</v>
+      </c>
+      <c r="AN18" s="9">
+        <v>2.11</v>
+      </c>
+      <c r="AO18" s="6">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="AP18" s="9">
+        <v>1.92</v>
+      </c>
+      <c r="AQ18" s="9">
+        <v>1.94</v>
+      </c>
+    </row>
+    <row r="19" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C19" s="5">
+        <v>3.43</v>
+      </c>
+      <c r="D19" s="5">
+        <v>4.05</v>
+      </c>
+      <c r="E19" s="5">
+        <v>3.85</v>
+      </c>
+      <c r="F19" s="5">
+        <v>3.46</v>
+      </c>
+      <c r="G19" s="5">
+        <v>3.15</v>
+      </c>
+      <c r="H19" s="5">
+        <v>3.19</v>
+      </c>
+      <c r="I19" s="5">
+        <v>3.21</v>
+      </c>
+      <c r="J19" s="5">
+        <v>3.36</v>
+      </c>
+      <c r="K19" s="5">
+        <v>3.56</v>
+      </c>
+      <c r="L19" s="5">
+        <v>3.26</v>
+      </c>
+      <c r="M19" s="5">
+        <v>2.84</v>
+      </c>
+      <c r="N19" s="5">
+        <v>3.78</v>
+      </c>
+      <c r="O19" s="5">
+        <v>3.33</v>
+      </c>
+      <c r="P19" s="5">
+        <v>3.34</v>
+      </c>
+      <c r="Q19" s="5">
+        <v>3.17</v>
+      </c>
+      <c r="R19" s="5">
+        <v>3.03</v>
+      </c>
+      <c r="S19" s="5">
+        <v>2.96</v>
+      </c>
+      <c r="T19" s="5">
+        <v>2.76</v>
+      </c>
+      <c r="U19" s="5">
+        <v>2.78</v>
+      </c>
+      <c r="V19" s="5">
+        <v>2.67</v>
+      </c>
+      <c r="W19" s="5">
+        <v>2.67</v>
+      </c>
+      <c r="X19" s="5">
+        <v>2.71</v>
+      </c>
+      <c r="Y19" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="Z19" s="5">
+        <v>2.69</v>
+      </c>
+      <c r="AA19" s="5">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="AB19" s="5">
+        <v>2.59</v>
+      </c>
+      <c r="AC19" s="5">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="AD19" s="5">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="AE19" s="5">
+        <v>2.41</v>
+      </c>
+      <c r="AF19" s="6">
+        <v>2.4</v>
+      </c>
+      <c r="AG19" s="6">
+        <v>2.41</v>
+      </c>
+      <c r="AH19" s="6">
+        <v>2.31</v>
+      </c>
+      <c r="AI19" s="6">
+        <v>2.33</v>
+      </c>
+      <c r="AJ19" s="6">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AK19" s="6">
+        <v>2.17</v>
+      </c>
+      <c r="AL19" s="7">
+        <v>2.09</v>
+      </c>
+      <c r="AM19" s="8">
+        <v>2.08</v>
+      </c>
+      <c r="AN19" s="9">
+        <v>2.11</v>
+      </c>
+      <c r="AO19" s="6">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="AP19" s="9">
+        <v>1.92</v>
+      </c>
+      <c r="AQ19" s="9">
+        <v>1.94</v>
+      </c>
+    </row>
+    <row r="20" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="C20" s="5">
+        <v>3.68</v>
+      </c>
+      <c r="D20" s="5">
+        <v>3.67</v>
+      </c>
+      <c r="E20" s="5">
+        <v>3.95</v>
+      </c>
+      <c r="F20" s="5">
+        <v>4.01</v>
+      </c>
+      <c r="G20" s="5">
+        <v>3.99</v>
+      </c>
+      <c r="H20" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="I20" s="5">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="J20" s="5">
+        <v>3.81</v>
+      </c>
+      <c r="K20" s="5">
+        <v>3.71</v>
+      </c>
+      <c r="L20" s="5">
+        <v>3.83</v>
+      </c>
+      <c r="M20" s="5">
+        <v>3.73</v>
+      </c>
+      <c r="N20" s="5">
+        <v>3.76</v>
+      </c>
+      <c r="O20" s="5">
+        <v>3.34</v>
+      </c>
+      <c r="P20" s="5">
+        <v>3.32</v>
+      </c>
+      <c r="Q20" s="5">
+        <v>3.15</v>
+      </c>
+      <c r="R20" s="5">
+        <v>3.03</v>
+      </c>
+      <c r="S20" s="5">
+        <v>2.92</v>
+      </c>
+      <c r="T20" s="5">
+        <v>2.83</v>
+      </c>
+      <c r="U20" s="5">
+        <v>2.73</v>
+      </c>
+      <c r="V20" s="5">
+        <v>2.61</v>
+      </c>
+      <c r="W20" s="5">
+        <v>2.59</v>
+      </c>
+      <c r="X20" s="5">
+        <v>2.59</v>
+      </c>
+      <c r="Y20" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="Z20" s="5">
+        <v>2.56</v>
+      </c>
+      <c r="AA20" s="5">
+        <v>2.37</v>
+      </c>
+      <c r="AB20" s="5">
+        <v>2.46</v>
+      </c>
+      <c r="AC20" s="5">
+        <v>2.36</v>
+      </c>
+      <c r="AD20" s="5">
+        <v>2.37</v>
+      </c>
+      <c r="AE20" s="5">
+        <v>2.29</v>
+      </c>
+      <c r="AF20" s="6">
+        <v>2.31</v>
+      </c>
+      <c r="AG20" s="6">
+        <v>2.33</v>
+      </c>
+      <c r="AH20" s="6">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="AI20" s="6">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="AJ20" s="6">
+        <v>2.14</v>
+      </c>
+      <c r="AK20" s="6">
+        <v>1.99</v>
+      </c>
+      <c r="AL20" s="7">
+        <v>1.95</v>
+      </c>
+      <c r="AM20" s="8">
+        <v>1.97</v>
+      </c>
+      <c r="AN20" s="9">
+        <v>1.93</v>
+      </c>
+      <c r="AO20" s="6">
+        <v>1.91</v>
+      </c>
+      <c r="AP20" s="9">
+        <v>1.76</v>
+      </c>
+      <c r="AQ20" s="9">
+        <v>1.72</v>
+      </c>
+    </row>
+    <row r="21" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="C21" s="5">
+        <v>3.33</v>
+      </c>
+      <c r="D21" s="5">
+        <v>3.35</v>
+      </c>
+      <c r="E21" s="5">
+        <v>3.79</v>
+      </c>
+      <c r="F21" s="5">
+        <v>3.63</v>
+      </c>
+      <c r="G21" s="5">
+        <v>3.34</v>
+      </c>
+      <c r="H21" s="5">
+        <v>3.43</v>
+      </c>
+      <c r="I21" s="5">
+        <v>3.19</v>
+      </c>
+      <c r="J21" s="5">
+        <v>3.02</v>
+      </c>
+      <c r="K21" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="L21" s="5">
+        <v>3.12</v>
+      </c>
+      <c r="M21" s="5">
+        <v>2.87</v>
+      </c>
+      <c r="N21" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="O21" s="5">
+        <v>2.39</v>
+      </c>
+      <c r="P21" s="5">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="Q21" s="5">
+        <v>2.12</v>
+      </c>
+      <c r="R21" s="5">
+        <v>2.04</v>
+      </c>
+      <c r="S21" s="5">
+        <v>1.9</v>
+      </c>
+      <c r="T21" s="5">
+        <v>1.77</v>
+      </c>
+      <c r="U21" s="5">
+        <v>1.79</v>
+      </c>
+      <c r="V21" s="5">
+        <v>1.65</v>
+      </c>
+      <c r="W21" s="5">
+        <v>1.6</v>
+      </c>
+      <c r="X21" s="5">
+        <v>1.63</v>
+      </c>
+      <c r="Y21" s="5">
+        <v>1.72</v>
+      </c>
+      <c r="Z21" s="5">
+        <v>1.56</v>
+      </c>
+      <c r="AA21" s="5">
+        <v>1.53</v>
+      </c>
+      <c r="AB21" s="5">
+        <v>1.72</v>
+      </c>
+      <c r="AC21" s="5">
+        <v>1.66</v>
+      </c>
+      <c r="AD21" s="5">
+        <v>1.79</v>
+      </c>
+      <c r="AE21" s="5">
+        <v>1.67</v>
+      </c>
+      <c r="AF21" s="6">
+        <v>1.78</v>
+      </c>
+      <c r="AG21" s="6">
+        <v>1.78</v>
+      </c>
+      <c r="AH21" s="6">
+        <v>1.63</v>
+      </c>
+      <c r="AI21" s="6">
+        <v>1.68</v>
+      </c>
+      <c r="AJ21" s="6">
+        <v>1.68</v>
+      </c>
+      <c r="AK21" s="6">
+        <v>1.32</v>
+      </c>
+      <c r="AL21" s="7">
+        <v>1.39</v>
+      </c>
+      <c r="AM21" s="8">
+        <v>1.34</v>
+      </c>
+      <c r="AN21" s="9">
+        <v>1.32</v>
+      </c>
+      <c r="AO21" s="6">
+        <v>1.44</v>
+      </c>
+      <c r="AP21" s="9">
+        <v>1.19</v>
+      </c>
+      <c r="AQ21" s="9">
+        <v>1.22</v>
+      </c>
+    </row>
+    <row r="22" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="C22" s="5">
+        <v>4.17</v>
+      </c>
+      <c r="D22" s="5">
+        <v>3.72</v>
+      </c>
+      <c r="E22" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="F22" s="5">
+        <v>4.03</v>
+      </c>
+      <c r="G22" s="5">
+        <v>4.34</v>
+      </c>
+      <c r="H22" s="5">
+        <v>4.6399999999999997</v>
+      </c>
+      <c r="I22" s="5">
+        <v>4.49</v>
+      </c>
+      <c r="J22" s="5">
+        <v>4.09</v>
+      </c>
+      <c r="K22" s="5">
+        <v>4.07</v>
+      </c>
+      <c r="L22" s="5">
+        <v>4.01</v>
+      </c>
+      <c r="M22" s="5">
+        <v>3.97</v>
+      </c>
+      <c r="N22" s="5">
+        <v>3.94</v>
+      </c>
+      <c r="O22" s="5">
+        <v>3.78</v>
+      </c>
+      <c r="P22" s="5">
+        <v>3.64</v>
+      </c>
+      <c r="Q22" s="5">
+        <v>3.49</v>
+      </c>
+      <c r="R22" s="5">
+        <v>3.18</v>
+      </c>
+      <c r="S22" s="5">
+        <v>3.04</v>
+      </c>
+      <c r="T22" s="5">
+        <v>2.89</v>
+      </c>
+      <c r="U22" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="V22" s="5">
+        <v>2.69</v>
+      </c>
+      <c r="W22" s="5">
+        <v>2.65</v>
+      </c>
+      <c r="X22" s="5">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="Y22" s="5">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="Z22" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="AA22" s="5">
+        <v>2.44</v>
+      </c>
+      <c r="AB22" s="5">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="AC22" s="5">
+        <v>2.36</v>
+      </c>
+      <c r="AD22" s="5">
+        <v>2.29</v>
+      </c>
+      <c r="AE22" s="5">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AF22" s="6">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AG22" s="6">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="AH22" s="6">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="AI22" s="6">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="AJ22" s="6">
+        <v>2.14</v>
+      </c>
+      <c r="AK22" s="6">
+        <v>2.14</v>
+      </c>
+      <c r="AL22" s="7">
+        <v>2.08</v>
+      </c>
+      <c r="AM22" s="8">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="AN22" s="9">
+        <v>1.92</v>
+      </c>
+      <c r="AO22" s="6">
+        <v>1.83</v>
+      </c>
+      <c r="AP22" s="9">
+        <v>1.82</v>
+      </c>
+      <c r="AQ22" s="9">
+        <v>1.77</v>
+      </c>
+    </row>
+    <row r="23" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="C23" s="5">
+        <v>4.03</v>
+      </c>
+      <c r="D23" s="5">
+        <v>4.17</v>
+      </c>
+      <c r="E23" s="5">
+        <v>4.59</v>
+      </c>
+      <c r="F23" s="5">
+        <v>4.82</v>
+      </c>
+      <c r="G23" s="5">
+        <v>4.93</v>
+      </c>
+      <c r="H23" s="5">
+        <v>4.95</v>
+      </c>
+      <c r="I23" s="5">
+        <v>4.88</v>
+      </c>
+      <c r="J23" s="5">
+        <v>4.87</v>
+      </c>
+      <c r="K23" s="5">
+        <v>4.8</v>
+      </c>
+      <c r="L23" s="5">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="M23" s="5">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="N23" s="5">
+        <v>4.55</v>
+      </c>
+      <c r="O23" s="5">
+        <v>4.29</v>
+      </c>
+      <c r="P23" s="5">
+        <v>4.2300000000000004</v>
+      </c>
+      <c r="Q23" s="5">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="R23" s="5">
+        <v>3.94</v>
+      </c>
+      <c r="S23" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="T23" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="U23" s="5">
+        <v>3.56</v>
+      </c>
+      <c r="V23" s="5">
+        <v>3.52</v>
+      </c>
+      <c r="W23" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="X23" s="5">
+        <v>3.49</v>
+      </c>
+      <c r="Y23" s="5">
+        <v>3.39</v>
+      </c>
+      <c r="Z23" s="5">
+        <v>3.37</v>
+      </c>
+      <c r="AA23" s="5">
+        <v>3.19</v>
+      </c>
+      <c r="AB23" s="5">
+        <v>3.13</v>
+      </c>
+      <c r="AC23" s="5">
+        <v>2.94</v>
+      </c>
+      <c r="AD23" s="5">
+        <v>2.84</v>
+      </c>
+      <c r="AE23" s="5">
+        <v>2.77</v>
+      </c>
+      <c r="AF23" s="6">
+        <v>2.71</v>
+      </c>
+      <c r="AG23" s="6">
+        <v>2.69</v>
+      </c>
+      <c r="AH23" s="6">
+        <v>2.61</v>
+      </c>
+      <c r="AI23" s="6">
+        <v>2.57</v>
+      </c>
+      <c r="AJ23" s="6">
+        <v>2.5</v>
+      </c>
+      <c r="AK23" s="6">
+        <v>2.48</v>
+      </c>
+      <c r="AL23" s="7">
+        <v>2.39</v>
+      </c>
+      <c r="AM23" s="8">
+        <v>2.38</v>
+      </c>
+      <c r="AN23" s="9">
+        <v>2.33</v>
+      </c>
+      <c r="AO23" s="6">
+        <v>2.29</v>
+      </c>
+      <c r="AP23" s="9">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="AQ23" s="9">
+        <v>2.19</v>
+      </c>
+    </row>
+    <row r="24" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="C24" s="5">
+        <v>3.02</v>
+      </c>
+      <c r="D24" s="5">
+        <v>4.66</v>
+      </c>
+      <c r="E24" s="5">
+        <v>3.65</v>
+      </c>
+      <c r="F24" s="5">
+        <v>2.44</v>
+      </c>
+      <c r="G24" s="5">
+        <v>1.88</v>
+      </c>
+      <c r="H24" s="5">
+        <v>1.91</v>
+      </c>
+      <c r="I24" s="5">
+        <v>2.02</v>
+      </c>
+      <c r="J24" s="5">
+        <v>2.78</v>
+      </c>
+      <c r="K24" s="5">
+        <v>3.33</v>
+      </c>
+      <c r="L24" s="5">
+        <v>2.39</v>
+      </c>
+      <c r="M24" s="5">
+        <v>1.79</v>
+      </c>
+      <c r="N24" s="5">
+        <v>3.84</v>
+      </c>
+      <c r="O24" s="5">
+        <v>3.29</v>
+      </c>
+      <c r="P24" s="5">
+        <v>3.41</v>
+      </c>
+      <c r="Q24" s="5">
+        <v>3.25</v>
+      </c>
+      <c r="R24" s="5">
+        <v>3.01</v>
+      </c>
+      <c r="S24" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="T24" s="5">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="U24" s="5">
+        <v>2.95</v>
+      </c>
+      <c r="V24" s="5">
+        <v>2.91</v>
+      </c>
+      <c r="W24" s="5">
+        <v>3.01</v>
+      </c>
+      <c r="X24" s="5">
+        <v>3.22</v>
+      </c>
+      <c r="Y24" s="5">
+        <v>3.08</v>
+      </c>
+      <c r="Z24" s="5">
+        <v>3.11</v>
+      </c>
+      <c r="AA24" s="5">
+        <v>2.99</v>
+      </c>
+      <c r="AB24" s="5">
+        <v>2.98</v>
+      </c>
+      <c r="AC24" s="5">
+        <v>2.98</v>
+      </c>
+      <c r="AD24" s="5">
+        <v>2.94</v>
+      </c>
+      <c r="AE24" s="5">
+        <v>2.73</v>
+      </c>
+      <c r="AF24" s="6">
+        <v>2.62</v>
+      </c>
+      <c r="AG24" s="6">
+        <v>2.58</v>
+      </c>
+      <c r="AH24" s="6">
+        <v>2.65</v>
+      </c>
+      <c r="AI24" s="6">
+        <v>2.72</v>
+      </c>
+      <c r="AJ24" s="6">
+        <v>2.7</v>
+      </c>
+      <c r="AK24" s="6">
+        <v>2.6</v>
+      </c>
+      <c r="AL24" s="7">
+        <v>2.41</v>
+      </c>
+      <c r="AM24" s="8">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="AN24" s="9">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="AO24" s="6">
+        <v>2.29</v>
+      </c>
+      <c r="AP24" s="9">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="AQ24" s="9">
+        <v>2.4700000000000002</v>
+      </c>
+    </row>
+    <row r="25" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="C25" s="5">
+        <v>3.07</v>
+      </c>
+      <c r="D25" s="5">
+        <v>4.91</v>
+      </c>
+      <c r="E25" s="5">
+        <v>3.71</v>
+      </c>
+      <c r="F25" s="5">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="G25" s="5">
+        <v>1.68</v>
+      </c>
+      <c r="H25" s="5">
+        <v>1.58</v>
+      </c>
+      <c r="I25" s="5">
+        <v>1.68</v>
+      </c>
+      <c r="J25" s="5">
+        <v>2.75</v>
+      </c>
+      <c r="K25" s="5">
+        <v>3.33</v>
+      </c>
+      <c r="L25" s="5">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="M25" s="5">
+        <v>1.56</v>
+      </c>
+      <c r="N25" s="5">
+        <v>4.4400000000000004</v>
+      </c>
+      <c r="O25" s="5">
+        <v>4.03</v>
+      </c>
+      <c r="P25" s="5">
+        <v>4.08</v>
+      </c>
+      <c r="Q25" s="5">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="R25" s="5">
+        <v>4.0199999999999996</v>
+      </c>
+      <c r="S25" s="5">
+        <v>3.88</v>
+      </c>
+      <c r="T25" s="5">
+        <v>3.83</v>
+      </c>
+      <c r="U25" s="5">
+        <v>3.76</v>
+      </c>
+      <c r="V25" s="5">
+        <v>3.72</v>
+      </c>
+      <c r="W25" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="X25" s="5">
+        <v>3.57</v>
+      </c>
+      <c r="Y25" s="5">
+        <v>3.44</v>
+      </c>
+      <c r="Z25" s="5">
+        <v>3.29</v>
+      </c>
+      <c r="AA25" s="5">
+        <v>3.22</v>
+      </c>
+      <c r="AB25" s="5">
+        <v>3.18</v>
+      </c>
+      <c r="AC25" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="AD25" s="5">
+        <v>3.09</v>
+      </c>
+      <c r="AE25" s="5">
+        <v>2.82</v>
+      </c>
+      <c r="AF25" s="6">
+        <v>2.8</v>
+      </c>
+      <c r="AG25" s="6">
+        <v>2.82</v>
+      </c>
+      <c r="AH25" s="6">
+        <v>2.83</v>
+      </c>
+      <c r="AI25" s="6">
+        <v>2.82</v>
+      </c>
+      <c r="AJ25" s="6">
+        <v>2.8</v>
+      </c>
+      <c r="AK25" s="6">
+        <v>2.75</v>
+      </c>
+      <c r="AL25" s="7">
+        <v>2.68</v>
+      </c>
+      <c r="AM25" s="8">
+        <v>2.82</v>
+      </c>
+      <c r="AN25" s="9">
+        <v>2.85</v>
+      </c>
+      <c r="AO25" s="6">
+        <v>2.81</v>
+      </c>
+      <c r="AP25" s="9">
+        <v>2.75</v>
+      </c>
+      <c r="AQ25" s="9">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="26" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="C26" s="5">
+        <v>2.78</v>
+      </c>
+      <c r="D26" s="5">
+        <v>3.19</v>
+      </c>
+      <c r="E26" s="5">
+        <v>3.28</v>
+      </c>
+      <c r="F26" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="G26" s="5">
+        <v>2.88</v>
+      </c>
+      <c r="H26" s="5">
+        <v>3.39</v>
+      </c>
+      <c r="I26" s="5">
+        <v>3.29</v>
+      </c>
+      <c r="J26" s="5">
+        <v>2.92</v>
+      </c>
+      <c r="K26" s="5">
+        <v>3.34</v>
+      </c>
+      <c r="L26" s="5">
+        <v>3.23</v>
+      </c>
+      <c r="M26" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="N26" s="5">
+        <v>3.28</v>
+      </c>
+      <c r="O26" s="5">
+        <v>2.85</v>
+      </c>
+      <c r="P26" s="5">
+        <v>2.98</v>
+      </c>
+      <c r="Q26" s="5">
+        <v>2.77</v>
+      </c>
+      <c r="R26" s="5">
+        <v>2.38</v>
+      </c>
+      <c r="S26" s="5">
+        <v>2.52</v>
+      </c>
+      <c r="T26" s="5">
+        <v>1.86</v>
+      </c>
+      <c r="U26" s="5">
+        <v>2.35</v>
+      </c>
+      <c r="V26" s="5">
+        <v>2.36</v>
+      </c>
+      <c r="W26" s="5">
+        <v>2.56</v>
+      </c>
+      <c r="X26" s="5">
+        <v>2.91</v>
+      </c>
+      <c r="Y26" s="5">
+        <v>2.72</v>
+      </c>
+      <c r="Z26" s="5">
+        <v>2.89</v>
+      </c>
+      <c r="AA26" s="5">
+        <v>2.69</v>
+      </c>
+      <c r="AB26" s="5">
+        <v>2.73</v>
+      </c>
+      <c r="AC26" s="5">
+        <v>2.82</v>
+      </c>
+      <c r="AD26" s="5">
+        <v>2.75</v>
+      </c>
+      <c r="AE26" s="5">
+        <v>2.61</v>
+      </c>
+      <c r="AF26" s="6">
+        <v>2.35</v>
+      </c>
+      <c r="AG26" s="6">
+        <v>2.25</v>
+      </c>
+      <c r="AH26" s="6">
+        <v>2.39</v>
+      </c>
+      <c r="AI26" s="6">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="AJ26" s="6">
+        <v>2.54</v>
+      </c>
+      <c r="AK26" s="6">
+        <v>2.41</v>
+      </c>
+      <c r="AL26" s="7">
+        <v>2.09</v>
+      </c>
+      <c r="AM26" s="8">
+        <v>1.8</v>
+      </c>
+      <c r="AN26" s="9">
+        <v>2.02</v>
+      </c>
+      <c r="AO26" s="6">
+        <v>1.79</v>
+      </c>
+      <c r="AP26" s="9">
+        <v>1.78</v>
+      </c>
+      <c r="AQ26" s="9">
+        <v>1.88</v>
+      </c>
+    </row>
+    <row r="27" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="C27" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="C90" s="31">
+      <c r="D27" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="G27" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="H27" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="I27" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="J27" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="K27" s="5">
+        <v>0.35</v>
+      </c>
+      <c r="L27" s="5">
+        <v>0.43</v>
+      </c>
+      <c r="M27" s="5">
+        <v>0.43</v>
+      </c>
+      <c r="N27" s="5">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="O27" s="5">
+        <v>0.52</v>
+      </c>
+      <c r="P27" s="5">
+        <v>0.52</v>
+      </c>
+      <c r="Q27" s="5">
+        <v>0.26</v>
+      </c>
+      <c r="R27" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="S27" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="T27" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="U27" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="V27" s="5">
+        <v>1.3</v>
+      </c>
+      <c r="W27" s="5">
+        <v>1.23</v>
+      </c>
+      <c r="X27" s="5">
+        <v>1</v>
+      </c>
+      <c r="Y27" s="5">
+        <v>0.68</v>
+      </c>
+      <c r="Z27" s="5">
+        <v>0.64</v>
+      </c>
+      <c r="AA27" s="5">
+        <v>0.61</v>
+      </c>
+      <c r="AB27" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="AC27" s="5">
+        <v>0.25</v>
+      </c>
+      <c r="AD27" s="5">
+        <v>0.25</v>
+      </c>
+      <c r="AE27" s="5">
+        <v>0.38</v>
+      </c>
+      <c r="AF27" s="6">
+        <v>2.5</v>
+      </c>
+      <c r="AG27" s="6">
+        <v>2.5</v>
+      </c>
+      <c r="AH27" s="6">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="AI27" s="6">
+        <v>0.51</v>
+      </c>
+      <c r="AJ27" s="6">
+        <v>0.51</v>
+      </c>
+      <c r="AK27" s="6">
+        <v>0.62</v>
+      </c>
+      <c r="AL27" s="7">
+        <v>0.46</v>
+      </c>
+      <c r="AM27" s="8">
+        <v>0.54</v>
+      </c>
+      <c r="AN27" s="9">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="AO27" s="6">
+        <v>0.51</v>
+      </c>
+      <c r="AP27" s="9">
+        <v>0.42</v>
+      </c>
+      <c r="AQ27" s="9">
+        <v>0.24</v>
+      </c>
+    </row>
+    <row r="28" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="C28" s="5">
+        <v>8.6</v>
+      </c>
+      <c r="D28" s="5">
+        <v>8.86</v>
+      </c>
+      <c r="E28" s="5">
+        <v>8.85</v>
+      </c>
+      <c r="F28" s="5">
+        <v>8.57</v>
+      </c>
+      <c r="G28" s="5">
+        <v>8.6300000000000008</v>
+      </c>
+      <c r="H28" s="5">
+        <v>8.65</v>
+      </c>
+      <c r="I28" s="5">
+        <v>8.5399999999999991</v>
+      </c>
+      <c r="J28" s="5">
+        <v>8.33</v>
+      </c>
+      <c r="K28" s="5">
+        <v>8.34</v>
+      </c>
+      <c r="L28" s="5">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="M28" s="5">
+        <v>8.27</v>
+      </c>
+      <c r="N28" s="5">
+        <v>8.26</v>
+      </c>
+      <c r="O28" s="5">
+        <v>8.17</v>
+      </c>
+      <c r="P28" s="5">
+        <v>8.07</v>
+      </c>
+      <c r="Q28" s="5">
+        <v>8.07</v>
+      </c>
+      <c r="R28" s="5">
+        <v>7.98</v>
+      </c>
+      <c r="S28" s="5">
+        <v>8</v>
+      </c>
+      <c r="T28" s="5">
+        <v>7.97</v>
+      </c>
+      <c r="U28" s="5">
+        <v>7.96</v>
+      </c>
+      <c r="V28" s="5">
+        <v>7.93</v>
+      </c>
+      <c r="W28" s="5">
+        <v>7.92</v>
+      </c>
+      <c r="X28" s="5">
+        <v>7.92</v>
+      </c>
+      <c r="Y28" s="5">
+        <v>7.88</v>
+      </c>
+      <c r="Z28" s="5">
+        <v>7.87</v>
+      </c>
+      <c r="AA28" s="5">
+        <v>7.78</v>
+      </c>
+      <c r="AB28" s="5">
+        <v>7.56</v>
+      </c>
+      <c r="AC28" s="5">
+        <v>7.58</v>
+      </c>
+      <c r="AD28" s="5">
+        <v>7.59</v>
+      </c>
+      <c r="AE28" s="5">
+        <v>7.59</v>
+      </c>
+      <c r="AF28" s="6">
+        <v>7.63</v>
+      </c>
+      <c r="AG28" s="6">
+        <v>7.63</v>
+      </c>
+      <c r="AH28" s="6">
+        <v>7.56</v>
+      </c>
+      <c r="AI28" s="6">
+        <v>7.53</v>
+      </c>
+      <c r="AJ28" s="6">
+        <v>7.53</v>
+      </c>
+      <c r="AK28" s="6">
+        <v>7.56</v>
+      </c>
+      <c r="AL28" s="7">
+        <v>7.48</v>
+      </c>
+      <c r="AM28" s="8">
+        <v>7.49</v>
+      </c>
+      <c r="AN28" s="9">
+        <v>7.44</v>
+      </c>
+      <c r="AO28" s="6">
+        <v>7.41</v>
+      </c>
+      <c r="AP28" s="9">
+        <v>7.41</v>
+      </c>
+      <c r="AQ28" s="9">
+        <v>7.46</v>
+      </c>
+    </row>
+    <row r="29" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="C29" s="5">
+        <v>9.5299999999999994</v>
+      </c>
+      <c r="D29" s="5">
+        <v>9.59</v>
+      </c>
+      <c r="E29" s="5">
+        <v>9.5399999999999991</v>
+      </c>
+      <c r="F29" s="5">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="G29" s="5">
+        <v>9.5500000000000007</v>
+      </c>
+      <c r="H29" s="5">
+        <v>9.5299999999999994</v>
+      </c>
+      <c r="I29" s="5">
+        <v>9.52</v>
+      </c>
+      <c r="J29" s="5">
+        <v>9.5</v>
+      </c>
+      <c r="K29" s="5">
+        <v>9.48</v>
+      </c>
+      <c r="L29" s="5">
+        <v>9.49</v>
+      </c>
+      <c r="M29" s="5">
+        <v>9.4600000000000009</v>
+      </c>
+      <c r="N29" s="5">
+        <v>9.4700000000000006</v>
+      </c>
+      <c r="O29" s="5">
+        <v>9.44</v>
+      </c>
+      <c r="P29" s="5">
+        <v>9.44</v>
+      </c>
+      <c r="Q29" s="5">
+        <v>9.44</v>
+      </c>
+      <c r="R29" s="5">
+        <v>9.36</v>
+      </c>
+      <c r="S29" s="5">
+        <v>9.35</v>
+      </c>
+      <c r="T29" s="5">
+        <v>9.33</v>
+      </c>
+      <c r="U29" s="5">
+        <v>9.32</v>
+      </c>
+      <c r="V29" s="5">
+        <v>9.31</v>
+      </c>
+      <c r="W29" s="5">
+        <v>9.31</v>
+      </c>
+      <c r="X29" s="5">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="Y29" s="5">
+        <v>9.2799999999999994</v>
+      </c>
+      <c r="Z29" s="5">
+        <v>9.27</v>
+      </c>
+      <c r="AA29" s="5">
+        <v>9.23</v>
+      </c>
+      <c r="AB29" s="5">
+        <v>8.98</v>
+      </c>
+      <c r="AC29" s="5">
+        <v>8.9600000000000009</v>
+      </c>
+      <c r="AD29" s="5">
+        <v>8.94</v>
+      </c>
+      <c r="AE29" s="5">
+        <v>8.92</v>
+      </c>
+      <c r="AF29" s="6">
+        <v>8.9</v>
+      </c>
+      <c r="AG29" s="6">
+        <v>8.8800000000000008</v>
+      </c>
+      <c r="AH29" s="6">
+        <v>8.81</v>
+      </c>
+      <c r="AI29" s="6">
+        <v>8.7899999999999991</v>
+      </c>
+      <c r="AJ29" s="6">
+        <v>8.77</v>
+      </c>
+      <c r="AK29" s="6">
+        <v>8.76</v>
+      </c>
+      <c r="AL29" s="7">
+        <v>8.76</v>
+      </c>
+      <c r="AM29" s="8">
+        <v>8.7200000000000006</v>
+      </c>
+      <c r="AN29" s="9">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="AO29" s="6">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="AP29" s="9">
+        <v>8.67</v>
+      </c>
+      <c r="AQ29" s="9">
+        <v>8.67</v>
+      </c>
+    </row>
+    <row r="30" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B30" s="11" t="s">
+        <v>91</v>
+      </c>
+      <c r="C30" s="5">
+        <v>6.49</v>
+      </c>
+      <c r="D30" s="5">
+        <v>6.48</v>
+      </c>
+      <c r="E30" s="5">
+        <v>6.45</v>
+      </c>
+      <c r="F30" s="5">
+        <v>6.42</v>
+      </c>
+      <c r="G30" s="5">
+        <v>6.44</v>
+      </c>
+      <c r="H30" s="5">
+        <v>6.44</v>
+      </c>
+      <c r="I30" s="5">
+        <v>6.44</v>
+      </c>
+      <c r="J30" s="5">
+        <v>6.44</v>
+      </c>
+      <c r="K30" s="5">
+        <v>6.44</v>
+      </c>
+      <c r="L30" s="5">
+        <v>6.44</v>
+      </c>
+      <c r="M30" s="5">
+        <v>6.44</v>
+      </c>
+      <c r="N30" s="5">
+        <v>6.44</v>
+      </c>
+      <c r="O30" s="5">
+        <v>6.45</v>
+      </c>
+      <c r="P30" s="5">
+        <v>6.46</v>
+      </c>
+      <c r="Q30" s="5">
+        <v>6.46</v>
+      </c>
+      <c r="R30" s="5">
+        <v>6.47</v>
+      </c>
+      <c r="S30" s="5">
+        <v>6.46</v>
+      </c>
+      <c r="T30" s="5">
+        <v>6.46</v>
+      </c>
+      <c r="U30" s="5">
+        <v>6.45</v>
+      </c>
+      <c r="V30" s="5">
+        <v>6.47</v>
+      </c>
+      <c r="W30" s="5">
+        <v>6.46</v>
+      </c>
+      <c r="X30" s="5">
+        <v>6.46</v>
+      </c>
+      <c r="Y30" s="5">
+        <v>6.45</v>
+      </c>
+      <c r="Z30" s="5">
+        <v>6.45</v>
+      </c>
+      <c r="AA30" s="5">
+        <v>6.46</v>
+      </c>
+      <c r="AB30" s="5">
+        <v>6.35</v>
+      </c>
+      <c r="AC30" s="5">
+        <v>6.35</v>
+      </c>
+      <c r="AD30" s="5">
+        <v>6.34</v>
+      </c>
+      <c r="AE30" s="5">
+        <v>6.31</v>
+      </c>
+      <c r="AF30" s="6">
+        <v>6.29</v>
+      </c>
+      <c r="AG30" s="6">
+        <v>6.27</v>
+      </c>
+      <c r="AH30" s="6">
+        <v>6.11</v>
+      </c>
+      <c r="AI30" s="6">
+        <v>5.99</v>
+      </c>
+      <c r="AJ30" s="6">
+        <v>5.99</v>
+      </c>
+      <c r="AK30" s="6">
+        <v>5.98</v>
+      </c>
+      <c r="AL30" s="7">
+        <v>5.96</v>
+      </c>
+      <c r="AM30" s="8">
+        <v>5.95</v>
+      </c>
+      <c r="AN30" s="9">
+        <v>5.85</v>
+      </c>
+      <c r="AO30" s="6">
+        <v>5.8</v>
+      </c>
+      <c r="AP30" s="9">
+        <v>5.79</v>
+      </c>
+      <c r="AQ30" s="9">
+        <v>5.77</v>
+      </c>
+    </row>
+    <row r="31" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="D31" s="5">
+        <v>12</v>
+      </c>
+      <c r="E31" s="5">
+        <v>12</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="G31" s="5">
+        <v>10.88</v>
+      </c>
+      <c r="H31" s="5">
+        <v>5.73</v>
+      </c>
+      <c r="I31" s="5">
+        <v>4</v>
+      </c>
+      <c r="J31" s="5">
+        <v>4.72</v>
+      </c>
+      <c r="K31" s="5">
+        <v>5.38</v>
+      </c>
+      <c r="L31" s="5">
+        <v>5.37</v>
+      </c>
+      <c r="M31" s="5">
+        <v>5.38</v>
+      </c>
+      <c r="N31" s="5">
+        <v>12</v>
+      </c>
+      <c r="O31" s="5">
+        <v>5.37</v>
+      </c>
+      <c r="P31" s="5">
+        <v>5.37</v>
+      </c>
+      <c r="Q31" s="5">
+        <v>5.39</v>
+      </c>
+      <c r="R31" s="5">
+        <v>5.4</v>
+      </c>
+      <c r="S31" s="5">
+        <v>5.41</v>
+      </c>
+      <c r="T31" s="5">
+        <v>5.4</v>
+      </c>
+      <c r="U31" s="5">
+        <v>5.43</v>
+      </c>
+      <c r="V31" s="5">
+        <v>12</v>
+      </c>
+      <c r="W31" s="5">
+        <v>5.44</v>
+      </c>
+      <c r="X31" s="5">
+        <v>5.45</v>
+      </c>
+      <c r="Y31" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="Z31" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="AA31" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="AB31" s="5">
+        <v>9.41</v>
+      </c>
+      <c r="AC31" s="5">
+        <v>9.44</v>
+      </c>
+      <c r="AD31" s="5">
+        <v>9.91</v>
+      </c>
+      <c r="AE31" s="5">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="AF31" s="6">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="AG31" s="6">
+        <v>10.09</v>
+      </c>
+      <c r="AH31" s="6">
+        <v>10.08</v>
+      </c>
+      <c r="AI31" s="6">
+        <v>10.76</v>
+      </c>
+      <c r="AJ31" s="6">
+        <v>12.16</v>
+      </c>
+      <c r="AK31" s="6">
+        <v>12.86</v>
+      </c>
+      <c r="AL31" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="AM31" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="AN31" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="AO31" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="AP31" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="AQ31" s="8" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="32" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="12" t="s">
+        <v>93</v>
+      </c>
+      <c r="C32" s="5">
+        <v>6.49</v>
+      </c>
+      <c r="D32" s="5">
+        <v>6.48</v>
+      </c>
+      <c r="E32" s="5">
+        <v>6.45</v>
+      </c>
+      <c r="F32" s="5">
+        <v>6.42</v>
+      </c>
+      <c r="G32" s="5">
+        <v>6.44</v>
+      </c>
+      <c r="H32" s="5">
+        <v>6.44</v>
+      </c>
+      <c r="I32" s="5">
+        <v>6.44</v>
+      </c>
+      <c r="J32" s="5">
+        <v>6.44</v>
+      </c>
+      <c r="K32" s="5">
+        <v>6.44</v>
+      </c>
+      <c r="L32" s="5">
+        <v>6.44</v>
+      </c>
+      <c r="M32" s="5">
+        <v>6.44</v>
+      </c>
+      <c r="N32" s="5">
+        <v>6.44</v>
+      </c>
+      <c r="O32" s="5">
+        <v>6.45</v>
+      </c>
+      <c r="P32" s="5">
+        <v>6.46</v>
+      </c>
+      <c r="Q32" s="5">
+        <v>6.46</v>
+      </c>
+      <c r="R32" s="5">
+        <v>6.47</v>
+      </c>
+      <c r="S32" s="5">
+        <v>6.46</v>
+      </c>
+      <c r="T32" s="5">
+        <v>6.46</v>
+      </c>
+      <c r="U32" s="5">
+        <v>6.45</v>
+      </c>
+      <c r="V32" s="5">
+        <v>6.46</v>
+      </c>
+      <c r="W32" s="5">
+        <v>6.46</v>
+      </c>
+      <c r="X32" s="5">
+        <v>6.46</v>
+      </c>
+      <c r="Y32" s="5">
+        <v>6.45</v>
+      </c>
+      <c r="Z32" s="5">
+        <v>6.45</v>
+      </c>
+      <c r="AA32" s="5">
+        <v>6.46</v>
+      </c>
+      <c r="AB32" s="5">
+        <v>6.35</v>
+      </c>
+      <c r="AC32" s="5">
+        <v>6.35</v>
+      </c>
+      <c r="AD32" s="5">
+        <v>6.34</v>
+      </c>
+      <c r="AE32" s="5">
+        <v>6.31</v>
+      </c>
+      <c r="AF32" s="6">
+        <v>6.29</v>
+      </c>
+      <c r="AG32" s="6">
+        <v>6.27</v>
+      </c>
+      <c r="AH32" s="6">
+        <v>6.11</v>
+      </c>
+      <c r="AI32" s="6">
+        <v>5.99</v>
+      </c>
+      <c r="AJ32" s="6">
+        <v>5.99</v>
+      </c>
+      <c r="AK32" s="6">
+        <v>5.98</v>
+      </c>
+      <c r="AL32" s="7">
+        <v>5.96</v>
+      </c>
+      <c r="AM32" s="8">
+        <v>5.95</v>
+      </c>
+      <c r="AN32" s="9">
+        <v>5.85</v>
+      </c>
+      <c r="AO32" s="6">
+        <v>5.8</v>
+      </c>
+      <c r="AP32" s="9">
+        <v>5.79</v>
+      </c>
+      <c r="AQ32" s="9">
+        <v>5.77</v>
+      </c>
+    </row>
+    <row r="33" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="C33" s="5">
+        <v>6.41</v>
+      </c>
+      <c r="D33" s="5">
+        <v>6.46</v>
+      </c>
+      <c r="E33" s="5">
+        <v>6.22</v>
+      </c>
+      <c r="F33" s="5">
+        <v>5.95</v>
+      </c>
+      <c r="G33" s="5">
+        <v>6.16</v>
+      </c>
+      <c r="H33" s="5">
+        <v>6.16</v>
+      </c>
+      <c r="I33" s="5">
+        <v>6.24</v>
+      </c>
+      <c r="J33" s="5">
+        <v>6.27</v>
+      </c>
+      <c r="K33" s="5">
+        <v>6.49</v>
+      </c>
+      <c r="L33" s="5">
+        <v>6.28</v>
+      </c>
+      <c r="M33" s="5">
+        <v>6.39</v>
+      </c>
+      <c r="N33" s="5">
+        <v>6.47</v>
+      </c>
+      <c r="O33" s="5">
+        <v>6.45</v>
+      </c>
+      <c r="P33" s="5">
+        <v>6.49</v>
+      </c>
+      <c r="Q33" s="5">
+        <v>6.59</v>
+      </c>
+      <c r="R33" s="5">
+        <v>7.15</v>
+      </c>
+      <c r="S33" s="5">
+        <v>7.1</v>
+      </c>
+      <c r="T33" s="5">
+        <v>7.14</v>
+      </c>
+      <c r="U33" s="5">
+        <v>6.98</v>
+      </c>
+      <c r="V33" s="5">
+        <v>7.02</v>
+      </c>
+      <c r="W33" s="5">
+        <v>7.02</v>
+      </c>
+      <c r="X33" s="5">
+        <v>7.06</v>
+      </c>
+      <c r="Y33" s="5">
+        <v>6.95</v>
+      </c>
+      <c r="Z33" s="5">
+        <v>6.25</v>
+      </c>
+      <c r="AA33" s="5">
+        <v>6.2</v>
+      </c>
+      <c r="AB33" s="5">
+        <v>6.09</v>
+      </c>
+      <c r="AC33" s="5">
+        <v>6.07</v>
+      </c>
+      <c r="AD33" s="5">
+        <v>6.04</v>
+      </c>
+      <c r="AE33" s="5">
+        <v>5.97</v>
+      </c>
+      <c r="AF33" s="6">
+        <v>5.94</v>
+      </c>
+      <c r="AG33" s="6">
+        <v>5.89</v>
+      </c>
+      <c r="AH33" s="6">
+        <v>5.75</v>
+      </c>
+      <c r="AI33" s="6">
+        <v>5.7</v>
+      </c>
+      <c r="AJ33" s="6">
+        <v>5.7</v>
+      </c>
+      <c r="AK33" s="6">
+        <v>5.68</v>
+      </c>
+      <c r="AL33" s="7">
+        <v>5.64</v>
+      </c>
+      <c r="AM33" s="8">
+        <v>5.63</v>
+      </c>
+      <c r="AN33" s="9">
+        <v>5.46</v>
+      </c>
+      <c r="AO33" s="6">
+        <v>5.46</v>
+      </c>
+      <c r="AP33" s="9">
+        <v>5.44</v>
+      </c>
+      <c r="AQ33" s="9">
+        <v>5.39</v>
+      </c>
+    </row>
+    <row r="34" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="C34" s="5">
+        <v>6.49</v>
+      </c>
+      <c r="D34" s="5">
+        <v>6.48</v>
+      </c>
+      <c r="E34" s="5">
+        <v>6.45</v>
+      </c>
+      <c r="F34" s="5">
+        <v>6.42</v>
+      </c>
+      <c r="G34" s="5">
+        <v>6.44</v>
+      </c>
+      <c r="H34" s="5">
+        <v>6.44</v>
+      </c>
+      <c r="I34" s="5">
+        <v>6.44</v>
+      </c>
+      <c r="J34" s="5">
+        <v>6.44</v>
+      </c>
+      <c r="K34" s="5">
+        <v>6.44</v>
+      </c>
+      <c r="L34" s="5">
+        <v>6.45</v>
+      </c>
+      <c r="M34" s="5">
+        <v>6.44</v>
+      </c>
+      <c r="N34" s="5">
+        <v>6.44</v>
+      </c>
+      <c r="O34" s="5">
+        <v>6.45</v>
+      </c>
+      <c r="P34" s="5">
+        <v>6.46</v>
+      </c>
+      <c r="Q34" s="5">
+        <v>6.46</v>
+      </c>
+      <c r="R34" s="5">
+        <v>6.46</v>
+      </c>
+      <c r="S34" s="5">
+        <v>6.46</v>
+      </c>
+      <c r="T34" s="5">
+        <v>6.45</v>
+      </c>
+      <c r="U34" s="5">
+        <v>6.45</v>
+      </c>
+      <c r="V34" s="5">
+        <v>6.46</v>
+      </c>
+      <c r="W34" s="5">
+        <v>6.46</v>
+      </c>
+      <c r="X34" s="5">
+        <v>6.45</v>
+      </c>
+      <c r="Y34" s="5">
+        <v>6.45</v>
+      </c>
+      <c r="Z34" s="5">
+        <v>6.45</v>
+      </c>
+      <c r="AA34" s="5">
+        <v>6.46</v>
+      </c>
+      <c r="AB34" s="5">
+        <v>6.35</v>
+      </c>
+      <c r="AC34" s="5">
+        <v>6.35</v>
+      </c>
+      <c r="AD34" s="5">
+        <v>6.34</v>
+      </c>
+      <c r="AE34" s="5">
+        <v>6.31</v>
+      </c>
+      <c r="AF34" s="6">
+        <v>6.29</v>
+      </c>
+      <c r="AG34" s="6">
+        <v>6.27</v>
+      </c>
+      <c r="AH34" s="6">
+        <v>6.11</v>
+      </c>
+      <c r="AI34" s="6">
+        <v>5.99</v>
+      </c>
+      <c r="AJ34" s="6">
+        <v>5.99</v>
+      </c>
+      <c r="AK34" s="6">
+        <v>5.98</v>
+      </c>
+      <c r="AL34" s="7">
+        <v>5.96</v>
+      </c>
+      <c r="AM34" s="8">
+        <v>5.95</v>
+      </c>
+      <c r="AN34" s="9">
+        <v>5.85</v>
+      </c>
+      <c r="AO34" s="6">
+        <v>5.8</v>
+      </c>
+      <c r="AP34" s="9">
+        <v>5.79</v>
+      </c>
+      <c r="AQ34" s="9">
+        <v>5.77</v>
+      </c>
+    </row>
+    <row r="35" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="12" t="s">
+        <v>96</v>
+      </c>
+      <c r="C35" s="5">
+        <v>10.1</v>
+      </c>
+      <c r="D35" s="5">
+        <v>10.210000000000001</v>
+      </c>
+      <c r="E35" s="5">
+        <v>10.17</v>
+      </c>
+      <c r="F35" s="5">
+        <v>10.050000000000001</v>
+      </c>
+      <c r="G35" s="5">
+        <v>10.130000000000001</v>
+      </c>
+      <c r="H35" s="5">
+        <v>10.11</v>
+      </c>
+      <c r="I35" s="5">
+        <v>10.1</v>
+      </c>
+      <c r="J35" s="5">
+        <v>10.07</v>
+      </c>
+      <c r="K35" s="5">
+        <v>10.050000000000001</v>
+      </c>
+      <c r="L35" s="5">
+        <v>10.06</v>
+      </c>
+      <c r="M35" s="5">
+        <v>10.02</v>
+      </c>
+      <c r="N35" s="5">
+        <v>10.02</v>
+      </c>
+      <c r="O35" s="5">
+        <v>9.98</v>
+      </c>
+      <c r="P35" s="5">
+        <v>9.9700000000000006</v>
+      </c>
+      <c r="Q35" s="5">
+        <v>9.9700000000000006</v>
+      </c>
+      <c r="R35" s="5">
+        <v>9.8800000000000008</v>
+      </c>
+      <c r="S35" s="5">
+        <v>9.85</v>
+      </c>
+      <c r="T35" s="5">
+        <v>9.83</v>
+      </c>
+      <c r="U35" s="5">
+        <v>9.81</v>
+      </c>
+      <c r="V35" s="5">
+        <v>9.7899999999999991</v>
+      </c>
+      <c r="W35" s="5">
+        <v>9.7899999999999991</v>
+      </c>
+      <c r="X35" s="5">
+        <v>9.77</v>
+      </c>
+      <c r="Y35" s="5">
+        <v>9.75</v>
+      </c>
+      <c r="Z35" s="5">
+        <v>9.74</v>
+      </c>
+      <c r="AA35" s="5">
+        <v>9.68</v>
+      </c>
+      <c r="AB35" s="5">
+        <v>9.41</v>
+      </c>
+      <c r="AC35" s="5">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="AD35" s="5">
+        <v>9.35</v>
+      </c>
+      <c r="AE35" s="5">
+        <v>9.33</v>
+      </c>
+      <c r="AF35" s="6">
+        <v>9.2899999999999991</v>
+      </c>
+      <c r="AG35" s="6">
+        <v>9.2799999999999994</v>
+      </c>
+      <c r="AH35" s="6">
+        <v>9.2100000000000009</v>
+      </c>
+      <c r="AI35" s="6">
+        <v>9.2100000000000009</v>
+      </c>
+      <c r="AJ35" s="6">
+        <v>9.19</v>
+      </c>
+      <c r="AK35" s="6">
+        <v>9.17</v>
+      </c>
+      <c r="AL35" s="7">
+        <v>9.17</v>
+      </c>
+      <c r="AM35" s="8">
+        <v>9.1300000000000008</v>
+      </c>
+      <c r="AN35" s="9">
+        <v>9.1199999999999992</v>
+      </c>
+      <c r="AO35" s="6">
+        <v>9.1300000000000008</v>
+      </c>
+      <c r="AP35" s="9">
+        <v>9.09</v>
+      </c>
+      <c r="AQ35" s="9">
+        <v>9.09</v>
+      </c>
+    </row>
+    <row r="36" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="C36" s="5">
+        <v>10.47</v>
+      </c>
+      <c r="D36" s="5">
+        <v>10.65</v>
+      </c>
+      <c r="E36" s="5">
+        <v>10.59</v>
+      </c>
+      <c r="F36" s="5">
+        <v>10.31</v>
+      </c>
+      <c r="G36" s="5">
+        <v>10.54</v>
+      </c>
+      <c r="H36" s="5">
+        <v>10.5</v>
+      </c>
+      <c r="I36" s="5">
+        <v>10.5</v>
+      </c>
+      <c r="J36" s="5">
+        <v>10.52</v>
+      </c>
+      <c r="K36" s="5">
+        <v>10.49</v>
+      </c>
+      <c r="L36" s="5">
+        <v>10.53</v>
+      </c>
+      <c r="M36" s="5">
+        <v>10.48</v>
+      </c>
+      <c r="N36" s="5">
+        <v>10.52</v>
+      </c>
+      <c r="O36" s="5">
+        <v>10.46</v>
+      </c>
+      <c r="P36" s="5">
+        <v>10.52</v>
+      </c>
+      <c r="Q36" s="5">
+        <v>10.56</v>
+      </c>
+      <c r="R36" s="5">
+        <v>10.28</v>
+      </c>
+      <c r="S36" s="5">
+        <v>10.27</v>
+      </c>
+      <c r="T36" s="5">
+        <v>10.25</v>
+      </c>
+      <c r="U36" s="5">
+        <v>10.26</v>
+      </c>
+      <c r="V36" s="5">
+        <v>10.24</v>
+      </c>
+      <c r="W36" s="5">
+        <v>10.26</v>
+      </c>
+      <c r="X36" s="5">
+        <v>10.25</v>
+      </c>
+      <c r="Y36" s="5">
+        <v>10.210000000000001</v>
+      </c>
+      <c r="Z36" s="5">
+        <v>10.210000000000001</v>
+      </c>
+      <c r="AA36" s="5">
+        <v>10.1</v>
+      </c>
+      <c r="AB36" s="5">
+        <v>9.5500000000000007</v>
+      </c>
+      <c r="AC36" s="5">
+        <v>9.5399999999999991</v>
+      </c>
+      <c r="AD36" s="5">
+        <v>9.52</v>
+      </c>
+      <c r="AE36" s="5">
+        <v>9.51</v>
+      </c>
+      <c r="AF36" s="6">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="AG36" s="6">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="AH36" s="6">
+        <v>9.44</v>
+      </c>
+      <c r="AI36" s="6">
+        <v>9.4700000000000006</v>
+      </c>
+      <c r="AJ36" s="6">
+        <v>9.43</v>
+      </c>
+      <c r="AK36" s="6">
+        <v>9.43</v>
+      </c>
+      <c r="AL36" s="7">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="AM36" s="8">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="AN36" s="9">
+        <v>9.4600000000000009</v>
+      </c>
+      <c r="AO36" s="6">
+        <v>9.51</v>
+      </c>
+      <c r="AP36" s="9">
+        <v>9.44</v>
+      </c>
+      <c r="AQ36" s="9">
+        <v>9.4600000000000009</v>
+      </c>
+    </row>
+    <row r="37" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="C37" s="5">
+        <v>9.82</v>
+      </c>
+      <c r="D37" s="5">
+        <v>9.83</v>
+      </c>
+      <c r="E37" s="5">
+        <v>9.81</v>
+      </c>
+      <c r="F37" s="5">
+        <v>9.7899999999999991</v>
+      </c>
+      <c r="G37" s="5">
+        <v>9.7799999999999994</v>
+      </c>
+      <c r="H37" s="5">
+        <v>9.77</v>
+      </c>
+      <c r="I37" s="5">
+        <v>9.75</v>
+      </c>
+      <c r="J37" s="5">
+        <v>9.69</v>
+      </c>
+      <c r="K37" s="5">
+        <v>9.66</v>
+      </c>
+      <c r="L37" s="5">
+        <v>9.65</v>
+      </c>
+      <c r="M37" s="5">
+        <v>9.61</v>
+      </c>
+      <c r="N37" s="5">
+        <v>9.59</v>
+      </c>
+      <c r="O37" s="5">
+        <v>9.58</v>
+      </c>
+      <c r="P37" s="5">
+        <v>9.52</v>
+      </c>
+      <c r="Q37" s="5">
+        <v>9.5</v>
+      </c>
+      <c r="R37" s="5">
+        <v>9.56</v>
+      </c>
+      <c r="S37" s="5">
+        <v>9.5299999999999994</v>
+      </c>
+      <c r="T37" s="5">
+        <v>9.5</v>
+      </c>
+      <c r="U37" s="5">
+        <v>9.48</v>
+      </c>
+      <c r="V37" s="5">
+        <v>9.4600000000000009</v>
+      </c>
+      <c r="W37" s="5">
+        <v>9.44</v>
+      </c>
+      <c r="X37" s="5">
+        <v>9.43</v>
+      </c>
+      <c r="Y37" s="5">
+        <v>9.41</v>
+      </c>
+      <c r="Z37" s="5">
+        <v>9.4</v>
+      </c>
+      <c r="AA37" s="5">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="AB37" s="5">
+        <v>9.31</v>
+      </c>
+      <c r="AC37" s="5">
+        <v>9.2799999999999994</v>
+      </c>
+      <c r="AD37" s="5">
+        <v>9.24</v>
+      </c>
+      <c r="AE37" s="5">
+        <v>9.2100000000000009</v>
+      </c>
+      <c r="AF37" s="6">
+        <v>9.19</v>
+      </c>
+      <c r="AG37" s="6">
+        <v>9.17</v>
+      </c>
+      <c r="AH37" s="6">
+        <v>9.07</v>
+      </c>
+      <c r="AI37" s="6">
+        <v>9.0500000000000007</v>
+      </c>
+      <c r="AJ37" s="6">
+        <v>9.0399999999999991</v>
+      </c>
+      <c r="AK37" s="6">
+        <v>9.02</v>
+      </c>
+      <c r="AL37" s="7">
+        <v>9</v>
+      </c>
+      <c r="AM37" s="8">
+        <v>8.9700000000000006</v>
+      </c>
+      <c r="AN37" s="9">
+        <v>8.92</v>
+      </c>
+      <c r="AO37" s="6">
+        <v>8.9</v>
+      </c>
+      <c r="AP37" s="9">
+        <v>8.89</v>
+      </c>
+      <c r="AQ37" s="9">
+        <v>8.8800000000000008</v>
+      </c>
+    </row>
+    <row r="38" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="14" t="s">
+        <v>106</v>
+      </c>
+      <c r="C38" s="5">
+        <v>10.07</v>
+      </c>
+      <c r="D38" s="5">
+        <v>10.11</v>
+      </c>
+      <c r="E38" s="5">
+        <v>10.09</v>
+      </c>
+      <c r="F38" s="5">
+        <v>10.119999999999999</v>
+      </c>
+      <c r="G38" s="5">
+        <v>9.94</v>
+      </c>
+      <c r="H38" s="5">
+        <v>9.91</v>
+      </c>
+      <c r="I38" s="5">
+        <v>9.8800000000000008</v>
+      </c>
+      <c r="J38" s="5">
+        <v>9.81</v>
+      </c>
+      <c r="K38" s="5">
+        <v>9.7799999999999994</v>
+      </c>
+      <c r="L38" s="5">
+        <v>9.74</v>
+      </c>
+      <c r="M38" s="5">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="N38" s="5">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="O38" s="5">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="P38" s="5">
+        <v>9.59</v>
+      </c>
+      <c r="Q38" s="5">
+        <v>9.5500000000000007</v>
+      </c>
+      <c r="R38" s="5">
+        <v>9.5500000000000007</v>
+      </c>
+      <c r="S38" s="5">
+        <v>9.5</v>
+      </c>
+      <c r="T38" s="5">
+        <v>9.4700000000000006</v>
+      </c>
+      <c r="U38" s="5">
+        <v>9.4600000000000009</v>
+      </c>
+      <c r="V38" s="5">
+        <v>9.44</v>
+      </c>
+      <c r="W38" s="5">
+        <v>9.42</v>
+      </c>
+      <c r="X38" s="5">
+        <v>9.41</v>
+      </c>
+      <c r="Y38" s="5">
+        <v>9.41</v>
+      </c>
+      <c r="Z38" s="5">
+        <v>9.39</v>
+      </c>
+      <c r="AA38" s="5">
+        <v>9.35</v>
+      </c>
+      <c r="AB38" s="5">
+        <v>9.27</v>
+      </c>
+      <c r="AC38" s="5">
+        <v>9.2200000000000006</v>
+      </c>
+      <c r="AD38" s="5">
+        <v>9.34</v>
+      </c>
+      <c r="AE38" s="5">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="AF38" s="6">
+        <v>9.25</v>
+      </c>
+      <c r="AG38" s="6">
+        <v>9.2200000000000006</v>
+      </c>
+      <c r="AH38" s="6">
+        <v>9.15</v>
+      </c>
+      <c r="AI38" s="6">
+        <v>9.1199999999999992</v>
+      </c>
+      <c r="AJ38" s="6">
+        <v>9.1199999999999992</v>
+      </c>
+      <c r="AK38" s="6">
+        <v>9.09</v>
+      </c>
+      <c r="AL38" s="7">
+        <v>9.06</v>
+      </c>
+      <c r="AM38" s="8">
+        <v>9.0399999999999991</v>
+      </c>
+      <c r="AN38" s="9">
+        <v>9</v>
+      </c>
+      <c r="AO38" s="6">
+        <v>8.99</v>
+      </c>
+      <c r="AP38" s="9">
+        <v>8.9700000000000006</v>
+      </c>
+      <c r="AQ38" s="9">
+        <v>8.85</v>
+      </c>
+    </row>
+    <row r="39" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="14" t="s">
+        <v>99</v>
+      </c>
+      <c r="C39" s="5">
+        <v>9.75</v>
+      </c>
+      <c r="D39" s="5">
+        <v>9.74</v>
+      </c>
+      <c r="E39" s="5">
+        <v>9.7200000000000006</v>
+      </c>
+      <c r="F39" s="5">
+        <v>9.67</v>
+      </c>
+      <c r="G39" s="5">
+        <v>9.73</v>
+      </c>
+      <c r="H39" s="5">
+        <v>9.73</v>
+      </c>
+      <c r="I39" s="5">
+        <v>9.7100000000000009</v>
+      </c>
+      <c r="J39" s="5">
+        <v>9.65</v>
+      </c>
+      <c r="K39" s="5">
+        <v>9.6300000000000008</v>
+      </c>
+      <c r="L39" s="5">
+        <v>9.6300000000000008</v>
+      </c>
+      <c r="M39" s="5">
+        <v>9.59</v>
+      </c>
+      <c r="N39" s="5">
+        <v>9.56</v>
+      </c>
+      <c r="O39" s="5">
+        <v>9.5500000000000007</v>
+      </c>
+      <c r="P39" s="5">
+        <v>9.5</v>
+      </c>
+      <c r="Q39" s="5">
+        <v>9.48</v>
+      </c>
+      <c r="R39" s="5">
+        <v>9.56</v>
+      </c>
+      <c r="S39" s="5">
+        <v>9.5399999999999991</v>
+      </c>
+      <c r="T39" s="5">
+        <v>9.52</v>
+      </c>
+      <c r="U39" s="5">
+        <v>9.48</v>
+      </c>
+      <c r="V39" s="5">
+        <v>9.4700000000000006</v>
+      </c>
+      <c r="W39" s="5">
+        <v>9.4499999999999993</v>
+      </c>
+      <c r="X39" s="5">
+        <v>9.43</v>
+      </c>
+      <c r="Y39" s="5">
+        <v>9.41</v>
+      </c>
+      <c r="Z39" s="5">
+        <v>9.4</v>
+      </c>
+      <c r="AA39" s="5">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="AB39" s="5">
+        <v>9.32</v>
+      </c>
+      <c r="AC39" s="5">
+        <v>9.2899999999999991</v>
+      </c>
+      <c r="AD39" s="5">
+        <v>9.2100000000000009</v>
+      </c>
+      <c r="AE39" s="5">
+        <v>9.17</v>
+      </c>
+      <c r="AF39" s="6">
+        <v>9.16</v>
+      </c>
+      <c r="AG39" s="6">
+        <v>9.15</v>
+      </c>
+      <c r="AH39" s="6">
+        <v>9.0500000000000007</v>
+      </c>
+      <c r="AI39" s="6">
+        <v>9.02</v>
+      </c>
+      <c r="AJ39" s="6">
+        <v>9.02</v>
+      </c>
+      <c r="AK39" s="6">
+        <v>8.99</v>
+      </c>
+      <c r="AL39" s="7">
+        <v>8.98</v>
+      </c>
+      <c r="AM39" s="8">
+        <v>8.9499999999999993</v>
+      </c>
+      <c r="AN39" s="9">
+        <v>8.89</v>
+      </c>
+      <c r="AO39" s="6">
+        <v>8.8800000000000008</v>
+      </c>
+      <c r="AP39" s="9">
+        <v>8.8699999999999992</v>
+      </c>
+      <c r="AQ39" s="9">
+        <v>8.89</v>
+      </c>
+    </row>
+    <row r="40" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="C40" s="5">
+        <v>9.1300000000000008</v>
+      </c>
+      <c r="D40" s="5">
+        <v>9.68</v>
+      </c>
+      <c r="E40" s="5">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="F40" s="5">
+        <v>9.5500000000000007</v>
+      </c>
+      <c r="G40" s="5">
+        <v>9.5</v>
+      </c>
+      <c r="H40" s="5">
+        <v>9.34</v>
+      </c>
+      <c r="I40" s="5">
+        <v>9.19</v>
+      </c>
+      <c r="J40" s="5">
+        <v>8.69</v>
+      </c>
+      <c r="K40" s="5">
+        <v>8.65</v>
+      </c>
+      <c r="L40" s="5">
+        <v>8.67</v>
+      </c>
+      <c r="M40" s="5">
+        <v>8.5</v>
+      </c>
+      <c r="N40" s="5">
+        <v>8.4600000000000009</v>
+      </c>
+      <c r="O40" s="5">
+        <v>8.35</v>
+      </c>
+      <c r="P40" s="5">
+        <v>8.2100000000000009</v>
+      </c>
+      <c r="Q40" s="5">
+        <v>8.15</v>
+      </c>
+      <c r="R40" s="5">
+        <v>8.1199999999999992</v>
+      </c>
+      <c r="S40" s="5">
+        <v>8.07</v>
+      </c>
+      <c r="T40" s="5">
+        <v>7.97</v>
+      </c>
+      <c r="U40" s="5">
+        <v>8.06</v>
+      </c>
+      <c r="V40" s="5">
+        <v>7.99</v>
+      </c>
+      <c r="W40" s="5">
+        <v>7.88</v>
+      </c>
+      <c r="X40" s="5">
+        <v>7.86</v>
+      </c>
+      <c r="Y40" s="5">
+        <v>7.77</v>
+      </c>
+      <c r="Z40" s="5">
+        <v>7.77</v>
+      </c>
+      <c r="AA40" s="5">
+        <v>7.77</v>
+      </c>
+      <c r="AB40" s="5">
+        <v>7.75</v>
+      </c>
+      <c r="AC40" s="5">
+        <v>7.76</v>
+      </c>
+      <c r="AD40" s="5">
+        <v>7.78</v>
+      </c>
+      <c r="AE40" s="5">
+        <v>7.79</v>
+      </c>
+      <c r="AF40" s="6">
+        <v>7.77</v>
+      </c>
+      <c r="AG40" s="6">
+        <v>7.66</v>
+      </c>
+      <c r="AH40" s="6">
+        <v>7.62</v>
+      </c>
+      <c r="AI40" s="6">
+        <v>7.53</v>
+      </c>
+      <c r="AJ40" s="6">
+        <v>7.53</v>
+      </c>
+      <c r="AK40" s="6">
+        <v>7.48</v>
+      </c>
+      <c r="AL40" s="7">
+        <v>7.46</v>
+      </c>
+      <c r="AM40" s="8">
+        <v>7.38</v>
+      </c>
+      <c r="AN40" s="9">
+        <v>7.37</v>
+      </c>
+      <c r="AO40" s="6">
+        <v>7.35</v>
+      </c>
+      <c r="AP40" s="9">
+        <v>7.32</v>
+      </c>
+      <c r="AQ40" s="9">
+        <v>7.26</v>
+      </c>
+    </row>
+    <row r="41" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="10" t="s">
+        <v>101</v>
+      </c>
+      <c r="C41" s="5">
+        <v>7.42</v>
+      </c>
+      <c r="D41" s="5">
+        <v>8.0299999999999994</v>
+      </c>
+      <c r="E41" s="5">
+        <v>8.1</v>
+      </c>
+      <c r="F41" s="5">
+        <v>7.78</v>
+      </c>
+      <c r="G41" s="5">
+        <v>7.48</v>
+      </c>
+      <c r="H41" s="5">
+        <v>7.5</v>
+      </c>
+      <c r="I41" s="5">
+        <v>7.29</v>
+      </c>
+      <c r="J41" s="5">
+        <v>6.88</v>
+      </c>
+      <c r="K41" s="5">
+        <v>6.92</v>
+      </c>
+      <c r="L41" s="5">
+        <v>6.81</v>
+      </c>
+      <c r="M41" s="5">
+        <v>6.75</v>
+      </c>
+      <c r="N41" s="5">
+        <v>6.7</v>
+      </c>
+      <c r="O41" s="5">
+        <v>6.48</v>
+      </c>
+      <c r="P41" s="5">
+        <v>6.26</v>
+      </c>
+      <c r="Q41" s="5">
+        <v>6.27</v>
+      </c>
+      <c r="R41" s="5">
+        <v>6.15</v>
+      </c>
+      <c r="S41" s="5">
+        <v>6.19</v>
+      </c>
+      <c r="T41" s="5">
+        <v>6.11</v>
+      </c>
+      <c r="U41" s="5">
+        <v>6.06</v>
+      </c>
+      <c r="V41" s="5">
+        <v>5.98</v>
+      </c>
+      <c r="W41" s="5">
+        <v>5.95</v>
+      </c>
+      <c r="X41" s="5">
+        <v>5.92</v>
+      </c>
+      <c r="Y41" s="5">
+        <v>5.82</v>
+      </c>
+      <c r="Z41" s="5">
+        <v>5.82</v>
+      </c>
+      <c r="AA41" s="5">
+        <v>5.69</v>
+      </c>
+      <c r="AB41" s="5">
+        <v>5.57</v>
+      </c>
+      <c r="AC41" s="5">
+        <v>5.62</v>
+      </c>
+      <c r="AD41" s="5">
+        <v>5.63</v>
+      </c>
+      <c r="AE41" s="5">
+        <v>5.66</v>
+      </c>
+      <c r="AF41" s="6">
+        <v>5.73</v>
+      </c>
+      <c r="AG41" s="6">
+        <v>5.7</v>
+      </c>
+      <c r="AH41" s="6">
+        <v>5.7</v>
+      </c>
+      <c r="AI41" s="6">
+        <v>5.65</v>
+      </c>
+      <c r="AJ41" s="6">
+        <v>5.57</v>
+      </c>
+      <c r="AK41" s="6">
+        <v>5.67</v>
+      </c>
+      <c r="AL41" s="7">
+        <v>5.48</v>
+      </c>
+      <c r="AM41" s="8">
+        <v>5.49</v>
+      </c>
+      <c r="AN41" s="9">
+        <v>5.45</v>
+      </c>
+      <c r="AO41" s="6">
+        <v>5.4</v>
+      </c>
+      <c r="AP41" s="9">
+        <v>5.38</v>
+      </c>
+      <c r="AQ41" s="9">
+        <v>5.49</v>
+      </c>
+    </row>
+    <row r="42" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="11" t="s">
+        <v>102</v>
+      </c>
+      <c r="C42" s="5">
+        <v>7.42</v>
+      </c>
+      <c r="D42" s="5">
+        <v>8.0299999999999994</v>
+      </c>
+      <c r="E42" s="5">
+        <v>8.1</v>
+      </c>
+      <c r="F42" s="5">
+        <v>7.78</v>
+      </c>
+      <c r="G42" s="5">
+        <v>7.48</v>
+      </c>
+      <c r="H42" s="5">
+        <v>7.5</v>
+      </c>
+      <c r="I42" s="5">
+        <v>7.29</v>
+      </c>
+      <c r="J42" s="5">
+        <v>6.88</v>
+      </c>
+      <c r="K42" s="5">
+        <v>6.92</v>
+      </c>
+      <c r="L42" s="5">
+        <v>6.81</v>
+      </c>
+      <c r="M42" s="5">
+        <v>6.75</v>
+      </c>
+      <c r="N42" s="5">
+        <v>6.7</v>
+      </c>
+      <c r="O42" s="5">
+        <v>6.48</v>
+      </c>
+      <c r="P42" s="5">
+        <v>6.26</v>
+      </c>
+      <c r="Q42" s="5">
+        <v>6.27</v>
+      </c>
+      <c r="R42" s="5">
+        <v>6.15</v>
+      </c>
+      <c r="S42" s="5">
+        <v>6.19</v>
+      </c>
+      <c r="T42" s="5">
+        <v>6.11</v>
+      </c>
+      <c r="U42" s="5">
+        <v>6.06</v>
+      </c>
+      <c r="V42" s="5">
+        <v>5.98</v>
+      </c>
+      <c r="W42" s="5">
+        <v>5.95</v>
+      </c>
+      <c r="X42" s="5">
+        <v>5.92</v>
+      </c>
+      <c r="Y42" s="5">
+        <v>5.82</v>
+      </c>
+      <c r="Z42" s="5">
+        <v>5.82</v>
+      </c>
+      <c r="AA42" s="5">
+        <v>5.69</v>
+      </c>
+      <c r="AB42" s="5">
+        <v>5.57</v>
+      </c>
+      <c r="AC42" s="5">
+        <v>5.62</v>
+      </c>
+      <c r="AD42" s="5">
+        <v>5.63</v>
+      </c>
+      <c r="AE42" s="5">
+        <v>5.66</v>
+      </c>
+      <c r="AF42" s="6">
+        <v>5.73</v>
+      </c>
+      <c r="AG42" s="6">
+        <v>5.7</v>
+      </c>
+      <c r="AH42" s="6">
+        <v>5.7</v>
+      </c>
+      <c r="AI42" s="6">
+        <v>5.65</v>
+      </c>
+      <c r="AJ42" s="6">
+        <v>5.57</v>
+      </c>
+      <c r="AK42" s="6">
+        <v>5.67</v>
+      </c>
+      <c r="AL42" s="7">
+        <v>5.48</v>
+      </c>
+      <c r="AM42" s="8">
+        <v>5.49</v>
+      </c>
+      <c r="AN42" s="9">
+        <v>5.45</v>
+      </c>
+      <c r="AO42" s="6">
+        <v>5.4</v>
+      </c>
+      <c r="AP42" s="9">
+        <v>5.38</v>
+      </c>
+      <c r="AQ42" s="9">
+        <v>5.49</v>
+      </c>
+    </row>
+    <row r="43" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="C43" s="5">
+        <v>7.67</v>
+      </c>
+      <c r="D43" s="5">
+        <v>8.2100000000000009</v>
+      </c>
+      <c r="E43" s="5">
+        <v>8.42</v>
+      </c>
+      <c r="F43" s="5">
+        <v>8.1300000000000008</v>
+      </c>
+      <c r="G43" s="5">
+        <v>7.68</v>
+      </c>
+      <c r="H43" s="5">
+        <v>7.88</v>
+      </c>
+      <c r="I43" s="5">
+        <v>7.73</v>
+      </c>
+      <c r="J43" s="5">
+        <v>7.33</v>
+      </c>
+      <c r="K43" s="5">
+        <v>7.46</v>
+      </c>
+      <c r="L43" s="5">
+        <v>7.33</v>
+      </c>
+      <c r="M43" s="5">
+        <v>7.31</v>
+      </c>
+      <c r="N43" s="5">
+        <v>7.37</v>
+      </c>
+      <c r="O43" s="5">
+        <v>7.08</v>
+      </c>
+      <c r="P43" s="5">
+        <v>6.88</v>
+      </c>
+      <c r="Q43" s="5">
+        <v>6.97</v>
+      </c>
+      <c r="R43" s="5">
+        <v>6.83</v>
+      </c>
+      <c r="S43" s="5">
+        <v>6.9</v>
+      </c>
+      <c r="T43" s="5">
+        <v>6.93</v>
+      </c>
+      <c r="U43" s="5">
+        <v>6.84</v>
+      </c>
+      <c r="V43" s="5">
+        <v>6.66</v>
+      </c>
+      <c r="W43" s="5">
+        <v>6.57</v>
+      </c>
+      <c r="X43" s="5">
+        <v>6.57</v>
+      </c>
+      <c r="Y43" s="5">
+        <v>6.5</v>
+      </c>
+      <c r="Z43" s="5">
+        <v>6.5</v>
+      </c>
+      <c r="AA43" s="5">
+        <v>6.21</v>
+      </c>
+      <c r="AB43" s="5">
+        <v>6.04</v>
+      </c>
+      <c r="AC43" s="5">
+        <v>6.15</v>
+      </c>
+      <c r="AD43" s="5">
+        <v>6.18</v>
+      </c>
+      <c r="AE43" s="5">
+        <v>6.23</v>
+      </c>
+      <c r="AF43" s="6">
+        <v>6.48</v>
+      </c>
+      <c r="AG43" s="6">
+        <v>6.47</v>
+      </c>
+      <c r="AH43" s="6">
+        <v>6.48</v>
+      </c>
+      <c r="AI43" s="6">
+        <v>6.43</v>
+      </c>
+      <c r="AJ43" s="6">
+        <v>6.26</v>
+      </c>
+      <c r="AK43" s="6">
+        <v>6.44</v>
+      </c>
+      <c r="AL43" s="7">
+        <v>6.16</v>
+      </c>
+      <c r="AM43" s="8">
+        <v>6.03</v>
+      </c>
+      <c r="AN43" s="9">
+        <v>6.07</v>
+      </c>
+      <c r="AO43" s="6">
+        <v>5.91</v>
+      </c>
+      <c r="AP43" s="9">
+        <v>5.85</v>
+      </c>
+      <c r="AQ43" s="9">
+        <v>6.03</v>
+      </c>
+    </row>
+    <row r="44" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="12" t="s">
+        <v>104</v>
+      </c>
+      <c r="C44" s="5">
+        <v>7.19</v>
+      </c>
+      <c r="D44" s="5">
+        <v>7.87</v>
+      </c>
+      <c r="E44" s="5">
+        <v>7.81</v>
+      </c>
+      <c r="F44" s="5">
+        <v>7.45</v>
+      </c>
+      <c r="G44" s="5">
+        <v>7.28</v>
+      </c>
+      <c r="H44" s="5">
+        <v>7.13</v>
+      </c>
+      <c r="I44" s="5">
+        <v>6.85</v>
+      </c>
+      <c r="J44" s="5">
+        <v>6.42</v>
+      </c>
+      <c r="K44" s="5">
+        <v>6.38</v>
+      </c>
+      <c r="L44" s="5">
+        <v>6.31</v>
+      </c>
+      <c r="M44" s="5">
+        <v>6.17</v>
+      </c>
+      <c r="N44" s="5">
+        <v>6.04</v>
+      </c>
+      <c r="O44" s="5">
+        <v>5.9</v>
+      </c>
+      <c r="P44" s="5">
+        <v>5.65</v>
+      </c>
+      <c r="Q44" s="5">
+        <v>5.58</v>
+      </c>
+      <c r="R44" s="5">
+        <v>5.5</v>
+      </c>
+      <c r="S44" s="5">
+        <v>5.49</v>
+      </c>
+      <c r="T44" s="5">
+        <v>5.33</v>
+      </c>
+      <c r="U44" s="5">
+        <v>5.31</v>
+      </c>
+      <c r="V44" s="5">
+        <v>5.34</v>
+      </c>
+      <c r="W44" s="5">
+        <v>5.36</v>
+      </c>
+      <c r="X44" s="5">
+        <v>5.28</v>
+      </c>
+      <c r="Y44" s="5">
+        <v>5.16</v>
+      </c>
+      <c r="Z44" s="5">
+        <v>5.16</v>
+      </c>
+      <c r="AA44" s="5">
+        <v>5.18</v>
+      </c>
+      <c r="AB44" s="5">
+        <v>5.09</v>
+      </c>
+      <c r="AC44" s="5">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="AD44" s="5">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="AE44" s="5">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="AF44" s="6">
+        <v>5.05</v>
+      </c>
+      <c r="AG44" s="6">
+        <v>5.04</v>
+      </c>
+      <c r="AH44" s="6">
+        <v>5.03</v>
+      </c>
+      <c r="AI44" s="6">
+        <v>4.99</v>
+      </c>
+      <c r="AJ44" s="6">
+        <v>5.0199999999999996</v>
+      </c>
+      <c r="AK44" s="6">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="AL44" s="7">
+        <v>4.95</v>
+      </c>
+      <c r="AM44" s="8">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="AN44" s="9">
+        <v>4.92</v>
+      </c>
+      <c r="AO44" s="6">
+        <v>4.96</v>
+      </c>
+      <c r="AP44" s="9">
+        <v>4.96</v>
+      </c>
+      <c r="AQ44" s="9">
+        <v>5.03</v>
+      </c>
+    </row>
+    <row r="45" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="C45" s="5">
+        <v>7.61</v>
+      </c>
+      <c r="D45" s="5">
+        <v>8.06</v>
+      </c>
+      <c r="E45" s="5">
+        <v>7.98</v>
+      </c>
+      <c r="F45" s="5">
+        <v>7.6</v>
+      </c>
+      <c r="G45" s="5">
+        <v>7.52</v>
+      </c>
+      <c r="H45" s="5">
+        <v>7.33</v>
+      </c>
+      <c r="I45" s="5">
+        <v>7.01</v>
+      </c>
+      <c r="J45" s="5">
+        <v>6.77</v>
+      </c>
+      <c r="K45" s="5">
+        <v>6.74</v>
+      </c>
+      <c r="L45" s="5">
+        <v>6.75</v>
+      </c>
+      <c r="M45" s="5">
+        <v>6.69</v>
+      </c>
+      <c r="N45" s="5">
+        <v>6.56</v>
+      </c>
+      <c r="O45" s="5">
+        <v>6.42</v>
+      </c>
+      <c r="P45" s="5">
+        <v>6.24</v>
+      </c>
+      <c r="Q45" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="R45" s="5">
+        <v>6.11</v>
+      </c>
+      <c r="S45" s="5">
+        <v>6.25</v>
+      </c>
+      <c r="T45" s="5">
+        <v>6.09</v>
+      </c>
+      <c r="U45" s="5">
+        <v>6.09</v>
+      </c>
+      <c r="V45" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="W45" s="5">
+        <v>6.17</v>
+      </c>
+      <c r="X45" s="5">
+        <v>6.07</v>
+      </c>
+      <c r="Y45" s="5">
+        <v>5.94</v>
+      </c>
+      <c r="Z45" s="5">
+        <v>5.87</v>
+      </c>
+      <c r="AA45" s="5">
+        <v>5.9</v>
+      </c>
+      <c r="AB45" s="5">
+        <v>5.76</v>
+      </c>
+      <c r="AC45" s="5">
+        <v>5.86</v>
+      </c>
+      <c r="AD45" s="5">
+        <v>5.85</v>
+      </c>
+      <c r="AE45" s="5">
+        <v>5.89</v>
+      </c>
+      <c r="AF45" s="6">
+        <v>5.76</v>
+      </c>
+      <c r="AG45" s="6">
+        <v>5.7</v>
+      </c>
+      <c r="AH45" s="6">
+        <v>5.68</v>
+      </c>
+      <c r="AI45" s="6">
+        <v>5.59</v>
+      </c>
+      <c r="AJ45" s="6">
+        <v>5.64</v>
+      </c>
+      <c r="AK45" s="6">
+        <v>5.79</v>
+      </c>
+      <c r="AL45" s="7">
+        <v>5.6</v>
+      </c>
+      <c r="AM45" s="8">
+        <v>5.8</v>
+      </c>
+      <c r="AN45" s="9">
+        <v>5.6</v>
+      </c>
+      <c r="AO45" s="6">
+        <v>5.65</v>
+      </c>
+      <c r="AP45" s="9">
+        <v>5.67</v>
+      </c>
+      <c r="AQ45" s="9">
+        <v>5.81</v>
+      </c>
+    </row>
+    <row r="46" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="25" t="s">
+        <v>105</v>
+      </c>
+      <c r="C46" s="26">
+        <v>6.62</v>
+      </c>
+      <c r="D46" s="26">
+        <v>7.61</v>
+      </c>
+      <c r="E46" s="26">
+        <v>7.58</v>
+      </c>
+      <c r="F46" s="26">
+        <v>7.24</v>
+      </c>
+      <c r="G46" s="26">
+        <v>6.97</v>
+      </c>
+      <c r="H46" s="26">
+        <v>6.83</v>
+      </c>
+      <c r="I46" s="26">
+        <v>6.63</v>
+      </c>
+      <c r="J46" s="26">
+        <v>5.95</v>
+      </c>
+      <c r="K46" s="26">
+        <v>5.91</v>
+      </c>
+      <c r="L46" s="26">
+        <v>5.77</v>
+      </c>
+      <c r="M46" s="26">
+        <v>5.6</v>
+      </c>
+      <c r="N46" s="26">
+        <v>5.48</v>
+      </c>
+      <c r="O46" s="26">
+        <v>5.41</v>
+      </c>
+      <c r="P46" s="26">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="Q46" s="26">
+        <v>5.13</v>
+      </c>
+      <c r="R46" s="26">
+        <v>4.99</v>
+      </c>
+      <c r="S46" s="26">
+        <v>4.8899999999999997</v>
+      </c>
+      <c r="T46" s="26">
+        <v>4.7300000000000004</v>
+      </c>
+      <c r="U46" s="26">
+        <v>4.7699999999999996</v>
+      </c>
+      <c r="V46" s="26">
+        <v>4.78</v>
+      </c>
+      <c r="W46" s="26">
+        <v>4.8</v>
+      </c>
+      <c r="X46" s="26">
+        <v>4.74</v>
+      </c>
+      <c r="Y46" s="26">
+        <v>4.6399999999999997</v>
+      </c>
+      <c r="Z46" s="26">
+        <v>4.66</v>
+      </c>
+      <c r="AA46" s="26">
+        <v>4.67</v>
+      </c>
+      <c r="AB46" s="26">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="AC46" s="26">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="AD46" s="26">
+        <v>4.55</v>
+      </c>
+      <c r="AE46" s="26">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="AF46" s="27">
+        <v>4.51</v>
+      </c>
+      <c r="AG46" s="27">
+        <v>4.55</v>
+      </c>
+      <c r="AH46" s="27">
+        <v>4.54</v>
+      </c>
+      <c r="AI46" s="27">
+        <v>4.57</v>
+      </c>
+      <c r="AJ46" s="27">
+        <v>4.58</v>
+      </c>
+      <c r="AK46" s="27">
+        <v>4.55</v>
+      </c>
+      <c r="AL46" s="28">
+        <v>4.5</v>
+      </c>
+      <c r="AM46" s="29">
+        <v>4.55</v>
+      </c>
+      <c r="AN46" s="30">
+        <v>4.49</v>
+      </c>
+      <c r="AO46" s="27">
+        <v>4.5</v>
+      </c>
+      <c r="AP46" s="30">
+        <v>4.49</v>
+      </c>
+      <c r="AQ46" s="30">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="49" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="21" t="s">
+        <v>108</v>
+      </c>
+      <c r="C49" s="1"/>
+      <c r="D49" s="1"/>
+      <c r="E49" s="1"/>
+      <c r="F49" s="1"/>
+      <c r="G49" s="1"/>
+      <c r="H49" s="1"/>
+      <c r="I49" s="1"/>
+      <c r="J49" s="1"/>
+      <c r="K49" s="1"/>
+      <c r="L49" s="1"/>
+      <c r="M49" s="1"/>
+      <c r="N49" s="1"/>
+      <c r="O49" s="1"/>
+      <c r="P49" s="1"/>
+      <c r="Q49" s="1"/>
+      <c r="R49" s="1"/>
+      <c r="S49" s="1"/>
+      <c r="T49" s="1"/>
+      <c r="U49" s="1"/>
+      <c r="V49" s="1"/>
+      <c r="W49" s="1"/>
+      <c r="X49" s="1"/>
+      <c r="Y49" s="1"/>
+      <c r="Z49" s="1"/>
+      <c r="AA49" s="1"/>
+      <c r="AB49" s="1"/>
+      <c r="AC49" s="1"/>
+      <c r="AD49" s="1"/>
+    </row>
+    <row r="50" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="C50" s="3"/>
+      <c r="D50" s="3"/>
+      <c r="E50" s="3"/>
+      <c r="F50" s="3"/>
+      <c r="G50" s="3"/>
+      <c r="H50" s="3"/>
+      <c r="I50" s="3"/>
+      <c r="J50" s="3"/>
+      <c r="K50" s="3"/>
+      <c r="L50" s="3"/>
+      <c r="M50" s="3"/>
+      <c r="N50" s="3"/>
+      <c r="O50" s="3"/>
+      <c r="P50" s="3"/>
+      <c r="Q50" s="3"/>
+      <c r="R50" s="3"/>
+      <c r="S50" s="3"/>
+      <c r="T50" s="3"/>
+      <c r="U50" s="3"/>
+      <c r="V50" s="3"/>
+      <c r="W50" s="3"/>
+      <c r="X50" s="3"/>
+      <c r="Y50" s="3"/>
+      <c r="Z50" s="3"/>
+      <c r="AA50" s="3"/>
+      <c r="AB50" s="3"/>
+      <c r="AC50" s="3"/>
+      <c r="AD50" s="3"/>
+    </row>
+    <row r="51" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="20"/>
+      <c r="C51" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="D51" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="E51" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="F51" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="G51" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="H51" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="I51" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="J51" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="K51" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="L51" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="M51" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="N51" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="O51" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="P51" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q51" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="R51" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="S51" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="T51" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="U51" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="V51" s="23" t="s">
+        <v>20</v>
+      </c>
+      <c r="W51" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="X51" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="Y51" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="Z51" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="AA51" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="AB51" s="23" t="s">
+        <v>109</v>
+      </c>
+      <c r="AC51" s="23" t="s">
+        <v>110</v>
+      </c>
+      <c r="AD51" s="23" t="s">
+        <v>115</v>
+      </c>
+      <c r="AE51" s="24" t="s">
+        <v>116</v>
+      </c>
+      <c r="AF51" s="24" t="s">
+        <v>117</v>
+      </c>
+      <c r="AG51" s="24" t="s">
+        <v>111</v>
+      </c>
+      <c r="AH51" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI51" s="24" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ51" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="AK51" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="AL51" s="23" t="s">
+        <v>120</v>
+      </c>
+      <c r="AM51" s="20" t="s">
+        <v>130</v>
+      </c>
+      <c r="AN51" s="23" t="s">
+        <v>132</v>
+      </c>
+      <c r="AO51" s="23" t="s">
+        <v>131</v>
+      </c>
+      <c r="AP51" s="23" t="s">
+        <v>134</v>
+      </c>
+      <c r="AQ51" s="23" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="52" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="C52" s="15">
+        <v>27470.753581189998</v>
+      </c>
+      <c r="D52" s="15">
+        <v>27842.892306490001</v>
+      </c>
+      <c r="E52" s="15">
+        <v>28385.832338259999</v>
+      </c>
+      <c r="F52" s="15">
+        <v>27777.39532865</v>
+      </c>
+      <c r="G52" s="15">
+        <v>28716.947364759999</v>
+      </c>
+      <c r="H52" s="15">
+        <v>27736.904616870001</v>
+      </c>
+      <c r="I52" s="15">
+        <v>26869.655473819999</v>
+      </c>
+      <c r="J52" s="15">
+        <v>28155.8948026</v>
+      </c>
+      <c r="K52" s="15">
+        <v>29160.243228490002</v>
+      </c>
+      <c r="L52" s="15">
+        <v>28433.387035599997</v>
+      </c>
+      <c r="M52" s="15">
+        <v>29271.288668680001</v>
+      </c>
+      <c r="N52" s="15">
+        <v>26149.676333709998</v>
+      </c>
+      <c r="O52" s="15">
+        <v>27018.596697669997</v>
+      </c>
+      <c r="P52" s="15">
+        <v>27343.719553990002</v>
+      </c>
+      <c r="Q52" s="15">
+        <v>27625.44572548</v>
+      </c>
+      <c r="R52" s="15">
+        <v>27034.508106789999</v>
+      </c>
+      <c r="S52" s="15">
+        <v>26860.48755143</v>
+      </c>
+      <c r="T52" s="15">
+        <v>27224.423971209999</v>
+      </c>
+      <c r="U52" s="15">
+        <v>26847.622431029999</v>
+      </c>
+      <c r="V52" s="15">
+        <v>27604.417539540002</v>
+      </c>
+      <c r="W52" s="15">
+        <v>27551.467322299999</v>
+      </c>
+      <c r="X52" s="15">
+        <v>27927.208639820001</v>
+      </c>
+      <c r="Y52" s="15">
+        <v>28175.088143669996</v>
+      </c>
+      <c r="Z52" s="15">
+        <v>27802.07311967</v>
+      </c>
+      <c r="AA52" s="15">
+        <v>28161.54509186</v>
+      </c>
+      <c r="AB52" s="15">
+        <v>28473.20369735</v>
+      </c>
+      <c r="AC52" s="15">
+        <v>28611.746987169998</v>
+      </c>
+      <c r="AD52" s="16">
+        <v>28957.688907669999</v>
+      </c>
+      <c r="AE52" s="16">
+        <v>29132.370048019999</v>
+      </c>
+      <c r="AF52" s="16">
+        <v>28967.455967080001</v>
+      </c>
+      <c r="AG52" s="16">
+        <v>28632.890361279999</v>
+      </c>
+      <c r="AH52" s="17">
+        <v>29631.902649659998</v>
+      </c>
+      <c r="AI52" s="17">
+        <v>29637.317995330002</v>
+      </c>
+      <c r="AJ52" s="17">
+        <v>29415.233313689998</v>
+      </c>
+      <c r="AK52" s="16">
+        <v>29815.750469270002</v>
+      </c>
+      <c r="AL52" s="17">
+        <v>30102.171893169998</v>
+      </c>
+      <c r="AM52" s="16">
+        <v>29285.98199719</v>
+      </c>
+      <c r="AN52" s="17">
+        <v>29176.97073166</v>
+      </c>
+      <c r="AO52" s="17">
+        <v>29231.70487723</v>
+      </c>
+      <c r="AP52" s="35">
+        <v>29516.56816861</v>
+      </c>
+      <c r="AQ52" s="35">
+        <v>28841.20846043</v>
+      </c>
+    </row>
+    <row r="53" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="C53" s="15">
+        <v>17805.552822740003</v>
+      </c>
+      <c r="D53" s="15">
+        <v>18363.22218882</v>
+      </c>
+      <c r="E53" s="15">
+        <v>18504.386594200001</v>
+      </c>
+      <c r="F53" s="15">
+        <v>17854.6009667</v>
+      </c>
+      <c r="G53" s="15">
+        <v>19065.650058709998</v>
+      </c>
+      <c r="H53" s="15">
+        <v>19154.47939411</v>
+      </c>
+      <c r="I53" s="15">
+        <v>18938.405738770001</v>
+      </c>
+      <c r="J53" s="15">
+        <v>19076.476086819999</v>
+      </c>
+      <c r="K53" s="15">
+        <v>19281.280765250001</v>
+      </c>
+      <c r="L53" s="15">
+        <v>19436.107942049999</v>
+      </c>
+      <c r="M53" s="15">
+        <v>19744.07088191</v>
+      </c>
+      <c r="N53" s="15">
+        <v>19869.399248990001</v>
+      </c>
+      <c r="O53" s="15">
+        <v>19995.101916069998</v>
+      </c>
+      <c r="P53" s="15">
+        <v>20418.904970080002</v>
+      </c>
+      <c r="Q53" s="15">
+        <v>20658.357888900002</v>
+      </c>
+      <c r="R53" s="15">
+        <v>20820.422320959999</v>
+      </c>
+      <c r="S53" s="15">
+        <v>20880.323463240002</v>
+      </c>
+      <c r="T53" s="15">
+        <v>21008.48577838</v>
+      </c>
+      <c r="U53" s="15">
+        <v>20839.323454789999</v>
+      </c>
+      <c r="V53" s="15">
+        <v>20976.26987914</v>
+      </c>
+      <c r="W53" s="15">
+        <v>21006.059374550001</v>
+      </c>
+      <c r="X53" s="15">
+        <v>21414.675948619999</v>
+      </c>
+      <c r="Y53" s="15">
+        <v>21497.640119599997</v>
+      </c>
+      <c r="Z53" s="15">
+        <v>21626.113324529997</v>
+      </c>
+      <c r="AA53" s="15">
+        <v>21971.73488711</v>
+      </c>
+      <c r="AB53" s="15">
+        <v>22454.4403298</v>
+      </c>
+      <c r="AC53" s="15">
+        <v>22585.247157959999</v>
+      </c>
+      <c r="AD53" s="16">
+        <v>22677.093333140001</v>
+      </c>
+      <c r="AE53" s="16">
+        <v>22674.858451930002</v>
+      </c>
+      <c r="AF53" s="16">
+        <v>22666.523276439999</v>
+      </c>
+      <c r="AG53" s="16">
+        <v>22467.33617395</v>
+      </c>
+      <c r="AH53" s="17">
+        <v>22735.89199969</v>
+      </c>
+      <c r="AI53" s="17">
+        <v>22770.384426119999</v>
+      </c>
+      <c r="AJ53" s="17">
+        <v>22593.902070640001</v>
+      </c>
+      <c r="AK53" s="16">
+        <v>22628.178779409998</v>
+      </c>
+      <c r="AL53" s="17">
+        <v>22544.60457711</v>
+      </c>
+      <c r="AM53" s="16">
+        <v>22391.58174261</v>
+      </c>
+      <c r="AN53" s="17">
+        <v>22344.687794540001</v>
+      </c>
+      <c r="AO53" s="17">
+        <v>22309.80304268</v>
+      </c>
+      <c r="AP53" s="35">
+        <v>22238.05844275</v>
+      </c>
+      <c r="AQ53" s="35">
+        <v>22162.031065029998</v>
+      </c>
+    </row>
+    <row r="54" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="C54" s="15">
+        <v>17805.552822740003</v>
+      </c>
+      <c r="D54" s="15">
+        <v>18363.22218882</v>
+      </c>
+      <c r="E54" s="15">
+        <v>18504.386594200001</v>
+      </c>
+      <c r="F54" s="15">
+        <v>17854.6009667</v>
+      </c>
+      <c r="G54" s="15">
+        <v>19065.650058709998</v>
+      </c>
+      <c r="H54" s="15">
+        <v>19154.47939411</v>
+      </c>
+      <c r="I54" s="15">
+        <v>18938.405738770001</v>
+      </c>
+      <c r="J54" s="15">
+        <v>19076.476086819999</v>
+      </c>
+      <c r="K54" s="15">
+        <v>19281.280765250001</v>
+      </c>
+      <c r="L54" s="15">
+        <v>19436.107942049999</v>
+      </c>
+      <c r="M54" s="15">
+        <v>19744.07088191</v>
+      </c>
+      <c r="N54" s="15">
+        <v>19869.399248990001</v>
+      </c>
+      <c r="O54" s="15">
+        <v>19995.101916069998</v>
+      </c>
+      <c r="P54" s="15">
+        <v>20418.904970080002</v>
+      </c>
+      <c r="Q54" s="15">
+        <v>20658.357888900002</v>
+      </c>
+      <c r="R54" s="15">
+        <v>20820.422320959999</v>
+      </c>
+      <c r="S54" s="15">
+        <v>20880.323463240002</v>
+      </c>
+      <c r="T54" s="15">
+        <v>21008.48577838</v>
+      </c>
+      <c r="U54" s="15">
+        <v>20839.323454789999</v>
+      </c>
+      <c r="V54" s="15">
+        <v>20976.26987914</v>
+      </c>
+      <c r="W54" s="15">
+        <v>21006.059374550001</v>
+      </c>
+      <c r="X54" s="15">
+        <v>21414.675948619999</v>
+      </c>
+      <c r="Y54" s="15">
+        <v>21497.640119599997</v>
+      </c>
+      <c r="Z54" s="15">
+        <v>21626.113324529997</v>
+      </c>
+      <c r="AA54" s="15">
+        <v>21971.73488711</v>
+      </c>
+      <c r="AB54" s="15">
+        <v>22454.4403298</v>
+      </c>
+      <c r="AC54" s="15">
+        <v>22585.247157959999</v>
+      </c>
+      <c r="AD54" s="16">
+        <v>22677.093333140001</v>
+      </c>
+      <c r="AE54" s="16">
+        <v>22674.858451930002</v>
+      </c>
+      <c r="AF54" s="16">
+        <v>22666.523276439999</v>
+      </c>
+      <c r="AG54" s="16">
+        <v>22467.33617395</v>
+      </c>
+      <c r="AH54" s="17">
+        <v>22735.89199969</v>
+      </c>
+      <c r="AI54" s="17">
+        <v>22770.384426119999</v>
+      </c>
+      <c r="AJ54" s="17">
+        <v>22593.902070640001</v>
+      </c>
+      <c r="AK54" s="16">
+        <v>22628.178779409998</v>
+      </c>
+      <c r="AL54" s="17">
+        <v>22544.60457711</v>
+      </c>
+      <c r="AM54" s="16">
+        <v>22391.58174261</v>
+      </c>
+      <c r="AN54" s="17">
+        <v>22344.687794540001</v>
+      </c>
+      <c r="AO54" s="17">
+        <v>22309.80304268</v>
+      </c>
+      <c r="AP54" s="35">
+        <v>22238.05844275</v>
+      </c>
+      <c r="AQ54" s="35">
+        <v>22162.031065029998</v>
+      </c>
+    </row>
+    <row r="55" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B55" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="C55" s="15">
+        <v>12567.43644231</v>
+      </c>
+      <c r="D55" s="15">
+        <v>13047.647022430001</v>
+      </c>
+      <c r="E55" s="15">
+        <v>13326.849460969999</v>
+      </c>
+      <c r="F55" s="15">
+        <v>12683.195233959999</v>
+      </c>
+      <c r="G55" s="15">
+        <v>13703.626558239999</v>
+      </c>
+      <c r="H55" s="15">
+        <v>13739.84914335</v>
+      </c>
+      <c r="I55" s="15">
+        <v>13471.824850930001</v>
+      </c>
+      <c r="J55" s="15">
+        <v>13500.638975510001</v>
+      </c>
+      <c r="K55" s="15">
+        <v>13591.71539877</v>
+      </c>
+      <c r="L55" s="15">
+        <v>13620.545029540001</v>
+      </c>
+      <c r="M55" s="15">
+        <v>13891.242805639999</v>
+      </c>
+      <c r="N55" s="15">
+        <v>13929.401822809999</v>
+      </c>
+      <c r="O55" s="15">
+        <v>13877.40658676</v>
+      </c>
+      <c r="P55" s="15">
+        <v>14118.07474989</v>
+      </c>
+      <c r="Q55" s="15">
+        <v>14364.639883690001</v>
+      </c>
+      <c r="R55" s="15">
+        <v>14396.854110570001</v>
+      </c>
+      <c r="S55" s="15">
+        <v>14299.81152236</v>
+      </c>
+      <c r="T55" s="15">
+        <v>14302.937862979999</v>
+      </c>
+      <c r="U55" s="15">
+        <v>14038.494474319999</v>
+      </c>
+      <c r="V55" s="15">
+        <v>14018.575632489999</v>
+      </c>
+      <c r="W55" s="15">
+        <v>13954.57708777</v>
+      </c>
+      <c r="X55" s="15">
+        <v>14197.305614270001</v>
+      </c>
+      <c r="Y55" s="15">
+        <v>14148.14203784</v>
+      </c>
+      <c r="Z55" s="15">
+        <v>14159.994863200001</v>
+      </c>
+      <c r="AA55" s="15">
+        <v>14402.419027030001</v>
+      </c>
+      <c r="AB55" s="15">
+        <v>14566.625790940001</v>
+      </c>
+      <c r="AC55" s="15">
+        <v>14661.210978790001</v>
+      </c>
+      <c r="AD55" s="16">
+        <v>14617.891867910001</v>
+      </c>
+      <c r="AE55" s="16">
+        <v>14516.490261610001</v>
+      </c>
+      <c r="AF55" s="16">
+        <v>14408.78976725</v>
+      </c>
+      <c r="AG55" s="16">
+        <v>14139.84797071</v>
+      </c>
+      <c r="AH55" s="17">
+        <v>14201.68683465</v>
+      </c>
+      <c r="AI55" s="17">
+        <v>14113.182432149999</v>
+      </c>
+      <c r="AJ55" s="17">
+        <v>13949.840697149999</v>
+      </c>
+      <c r="AK55" s="16">
+        <v>13874.793249910001</v>
+      </c>
+      <c r="AL55" s="17">
+        <v>13742.58111178</v>
+      </c>
+      <c r="AM55" s="16">
+        <v>13559.69518128</v>
+      </c>
+      <c r="AN55" s="17">
+        <v>13484.371155270001</v>
+      </c>
+      <c r="AO55" s="17">
+        <v>13405.21394722</v>
+      </c>
+      <c r="AP55" s="35">
+        <v>13308.9389154</v>
+      </c>
+      <c r="AQ55" s="35">
+        <v>13209.15883993</v>
+      </c>
+    </row>
+    <row r="56" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="C56" s="15">
+        <v>2327.81960566</v>
+      </c>
+      <c r="D56" s="15">
+        <v>2298.63340737</v>
+      </c>
+      <c r="E56" s="15">
+        <v>2557.00032607</v>
+      </c>
+      <c r="F56" s="15">
+        <v>2345.2250295500003</v>
+      </c>
+      <c r="G56" s="15">
+        <v>2618.9838180000002</v>
+      </c>
+      <c r="H56" s="15">
+        <v>2564.2604011200001</v>
+      </c>
+      <c r="I56" s="15">
+        <v>2378.0608960999998</v>
+      </c>
+      <c r="J56" s="15">
+        <v>2299.5309521300001</v>
+      </c>
+      <c r="K56" s="15">
+        <v>2265.6904366100002</v>
+      </c>
+      <c r="L56" s="15">
+        <v>2183.9627686500003</v>
+      </c>
+      <c r="M56" s="15">
+        <v>2188.5882110399998</v>
+      </c>
+      <c r="N56" s="15">
+        <v>2145.13254977</v>
+      </c>
+      <c r="O56" s="15">
+        <v>2194.7547773200004</v>
+      </c>
+      <c r="P56" s="15">
+        <v>2227.1017731699999</v>
+      </c>
+      <c r="Q56" s="15">
+        <v>2254.8217854899999</v>
+      </c>
+      <c r="R56" s="15">
+        <v>2331.4000388200002</v>
+      </c>
+      <c r="S56" s="15">
+        <v>2321.5277661700002</v>
+      </c>
+      <c r="T56" s="15">
+        <v>2392.0312502800002</v>
+      </c>
+      <c r="U56" s="15">
+        <v>2206.80634194</v>
+      </c>
+      <c r="V56" s="15">
+        <v>2286.76988661</v>
+      </c>
+      <c r="W56" s="15">
+        <v>2196.2737483999999</v>
+      </c>
+      <c r="X56" s="15">
+        <v>2165.39848639</v>
+      </c>
+      <c r="Y56" s="15">
+        <v>2104.7567721999999</v>
+      </c>
+      <c r="Z56" s="15">
+        <v>2004.7992730199999</v>
+      </c>
+      <c r="AA56" s="15">
+        <v>2053.5926235500001</v>
+      </c>
+      <c r="AB56" s="15">
+        <v>2085.2242216700001</v>
+      </c>
+      <c r="AC56" s="15">
+        <v>2235.3215731099999</v>
+      </c>
+      <c r="AD56" s="16">
+        <v>2266.3550441399998</v>
+      </c>
+      <c r="AE56" s="16">
+        <v>2221.8231522199999</v>
+      </c>
+      <c r="AF56" s="16">
+        <v>2102.9042859300002</v>
+      </c>
+      <c r="AG56" s="16">
+        <v>1948.6284790499999</v>
+      </c>
+      <c r="AH56" s="17">
+        <v>2092.4505602099998</v>
+      </c>
+      <c r="AI56" s="17">
+        <v>2124.0898617600001</v>
+      </c>
+      <c r="AJ56" s="17">
+        <v>2081.0173793399999</v>
+      </c>
+      <c r="AK56" s="16">
+        <v>2054.05793447</v>
+      </c>
+      <c r="AL56" s="17">
+        <v>2017.5680655899998</v>
+      </c>
+      <c r="AM56" s="16">
+        <v>1901.46768322</v>
+      </c>
+      <c r="AN56" s="17">
+        <v>1874.2840731199999</v>
+      </c>
+      <c r="AO56" s="17">
+        <v>1896.0750306</v>
+      </c>
+      <c r="AP56" s="35">
+        <v>1819.6759090399999</v>
+      </c>
+      <c r="AQ56" s="35">
+        <v>1814.31853114</v>
+      </c>
+    </row>
+    <row r="57" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B57" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="C57" s="15">
+        <v>3213.1626384699998</v>
+      </c>
+      <c r="D57" s="15">
+        <v>3493.7511503200003</v>
+      </c>
+      <c r="E57" s="15">
+        <v>3449.6486249600002</v>
+      </c>
+      <c r="F57" s="15">
+        <v>3204.2507509099996</v>
+      </c>
+      <c r="G57" s="15">
+        <v>3520.71882005</v>
+      </c>
+      <c r="H57" s="15">
+        <v>3537.2733713400003</v>
+      </c>
+      <c r="I57" s="15">
+        <v>3436.54952469</v>
+      </c>
+      <c r="J57" s="15">
+        <v>3392.4088365600001</v>
+      </c>
+      <c r="K57" s="15">
+        <v>3373.12575818</v>
+      </c>
+      <c r="L57" s="15">
+        <v>3345.1241114600002</v>
+      </c>
+      <c r="M57" s="15">
+        <v>3426.9798941199997</v>
+      </c>
+      <c r="N57" s="15">
+        <v>3455.9550075700004</v>
+      </c>
+      <c r="O57" s="15">
+        <v>3434.3635032399998</v>
+      </c>
+      <c r="P57" s="15">
+        <v>3501.2509650300003</v>
+      </c>
+      <c r="Q57" s="15">
+        <v>3550.87658242</v>
+      </c>
+      <c r="R57" s="15">
+        <v>3557.7506801700001</v>
+      </c>
+      <c r="S57" s="15">
+        <v>3435.1263446399998</v>
+      </c>
+      <c r="T57" s="15">
+        <v>3370.28325352</v>
+      </c>
+      <c r="U57" s="15">
+        <v>3293.8844574200002</v>
+      </c>
+      <c r="V57" s="15">
+        <v>3203.2504978500001</v>
+      </c>
+      <c r="W57" s="15">
+        <v>3153.9260905000001</v>
+      </c>
+      <c r="X57" s="15">
+        <v>3245.9028133500001</v>
+      </c>
+      <c r="Y57" s="15">
+        <v>3245.4067766100002</v>
+      </c>
+      <c r="Z57" s="15">
+        <v>3287.2620608699999</v>
+      </c>
+      <c r="AA57" s="15">
+        <v>3352.2645053000001</v>
+      </c>
+      <c r="AB57" s="15">
+        <v>3431.5413176100001</v>
+      </c>
+      <c r="AC57" s="15">
+        <v>3358.0616195799998</v>
+      </c>
+      <c r="AD57" s="16">
+        <v>3280.0133096100003</v>
+      </c>
+      <c r="AE57" s="16">
+        <v>3244.324548</v>
+      </c>
+      <c r="AF57" s="16">
+        <v>3255.1970733400003</v>
+      </c>
+      <c r="AG57" s="16">
+        <v>3201.87801782</v>
+      </c>
+      <c r="AH57" s="17">
+        <v>3147.79923452</v>
+      </c>
+      <c r="AI57" s="17">
+        <v>3130.3295187899998</v>
+      </c>
+      <c r="AJ57" s="17">
+        <v>3101.68615034</v>
+      </c>
+      <c r="AK57" s="16">
+        <v>3092.37407837</v>
+      </c>
+      <c r="AL57" s="17">
+        <v>3039.1589786199997</v>
+      </c>
+      <c r="AM57" s="16">
+        <v>3034.3578276599997</v>
+      </c>
+      <c r="AN57" s="17">
+        <v>3032.9017966900001</v>
+      </c>
+      <c r="AO57" s="17">
+        <v>2986.27470361</v>
+      </c>
+      <c r="AP57" s="35">
+        <v>2950.7206236399998</v>
+      </c>
+      <c r="AQ57" s="35">
+        <v>2879.1115914499997</v>
+      </c>
+    </row>
+    <row r="58" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="C58" s="15">
+        <v>7026.4541981800003</v>
+      </c>
+      <c r="D58" s="15">
+        <v>7255.2624647399998</v>
+      </c>
+      <c r="E58" s="15">
+        <v>7320.2005099399994</v>
+      </c>
+      <c r="F58" s="15">
+        <v>7133.7194534999999</v>
+      </c>
+      <c r="G58" s="15">
+        <v>7563.92392019</v>
+      </c>
+      <c r="H58" s="15">
+        <v>7638.3153708899999</v>
+      </c>
+      <c r="I58" s="15">
+        <v>7657.2144301400003</v>
+      </c>
+      <c r="J58" s="15">
+        <v>7808.6991868199993</v>
+      </c>
+      <c r="K58" s="15">
+        <v>7952.8992039799996</v>
+      </c>
+      <c r="L58" s="15">
+        <v>8091.45814943</v>
+      </c>
+      <c r="M58" s="15">
+        <v>8275.67470048</v>
+      </c>
+      <c r="N58" s="15">
+        <v>8328.3142654700005</v>
+      </c>
+      <c r="O58" s="15">
+        <v>8248.2883062000001</v>
+      </c>
+      <c r="P58" s="15">
+        <v>8389.7220116899989</v>
+      </c>
+      <c r="Q58" s="15">
+        <v>8558.9415157799995</v>
+      </c>
+      <c r="R58" s="15">
+        <v>8507.7033915800002</v>
+      </c>
+      <c r="S58" s="15">
+        <v>8543.1574115500007</v>
+      </c>
+      <c r="T58" s="15">
+        <v>8540.623359180001</v>
+      </c>
+      <c r="U58" s="15">
+        <v>8537.8036749599996</v>
+      </c>
+      <c r="V58" s="15">
+        <v>8528.5552480299993</v>
+      </c>
+      <c r="W58" s="15">
+        <v>8604.3772488700015</v>
+      </c>
+      <c r="X58" s="15">
+        <v>8786.0043145300006</v>
+      </c>
+      <c r="Y58" s="15">
+        <v>8797.9784890300016</v>
+      </c>
+      <c r="Z58" s="15">
+        <v>8867.9335293099994</v>
+      </c>
+      <c r="AA58" s="15">
+        <v>8996.5618981799998</v>
+      </c>
+      <c r="AB58" s="15">
+        <v>9049.8602516600004</v>
+      </c>
+      <c r="AC58" s="15">
+        <v>9067.8277861000006</v>
+      </c>
+      <c r="AD58" s="16">
+        <v>9071.5235141600006</v>
+      </c>
+      <c r="AE58" s="16">
+        <v>9050.3425613899999</v>
+      </c>
+      <c r="AF58" s="16">
+        <v>9050.6884079800002</v>
+      </c>
+      <c r="AG58" s="16">
+        <v>8989.3414738400006</v>
+      </c>
+      <c r="AH58" s="17">
+        <v>8961.4370399199997</v>
+      </c>
+      <c r="AI58" s="17">
+        <v>8858.7630516000008</v>
+      </c>
+      <c r="AJ58" s="17">
+        <v>8767.1371674699985</v>
+      </c>
+      <c r="AK58" s="16">
+        <v>8728.3612370699993</v>
+      </c>
+      <c r="AL58" s="17">
+        <v>8685.8540675700006</v>
+      </c>
+      <c r="AM58" s="16">
+        <v>8623.8696703999994</v>
+      </c>
+      <c r="AN58" s="17">
+        <v>8577.1852854600002</v>
+      </c>
+      <c r="AO58" s="17">
+        <v>8522.8642130099997</v>
+      </c>
+      <c r="AP58" s="35">
+        <v>8538.5423827200011</v>
+      </c>
+      <c r="AQ58" s="35">
+        <v>8515.72871734</v>
+      </c>
+    </row>
+    <row r="59" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B59" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="C59" s="15">
+        <v>5238.1163804300004</v>
+      </c>
+      <c r="D59" s="15">
+        <v>5315.57516639</v>
+      </c>
+      <c r="E59" s="15">
+        <v>5177.5371332299992</v>
+      </c>
+      <c r="F59" s="15">
+        <v>5171.4057327399996</v>
+      </c>
+      <c r="G59" s="15">
+        <v>5362.0235004699998</v>
+      </c>
+      <c r="H59" s="15">
+        <v>5414.6302507600003</v>
+      </c>
+      <c r="I59" s="15">
+        <v>5466.5808878400003</v>
+      </c>
+      <c r="J59" s="15">
+        <v>5575.8371113100002</v>
+      </c>
+      <c r="K59" s="15">
+        <v>5689.5653664799993</v>
+      </c>
+      <c r="L59" s="15">
+        <v>5815.5629125100004</v>
+      </c>
+      <c r="M59" s="15">
+        <v>5852.8280762700006</v>
+      </c>
+      <c r="N59" s="15">
+        <v>5939.9974261800007</v>
+      </c>
+      <c r="O59" s="15">
+        <v>6117.6953293100005</v>
+      </c>
+      <c r="P59" s="15">
+        <v>6300.8302201899996</v>
+      </c>
+      <c r="Q59" s="15">
+        <v>6293.7180052100002</v>
+      </c>
+      <c r="R59" s="15">
+        <v>6423.5682103900008</v>
+      </c>
+      <c r="S59" s="15">
+        <v>6580.5119408800001</v>
+      </c>
+      <c r="T59" s="15">
+        <v>6705.5479153999995</v>
+      </c>
+      <c r="U59" s="15">
+        <v>6800.8289804700007</v>
+      </c>
+      <c r="V59" s="15">
+        <v>6957.6942466499995</v>
+      </c>
+      <c r="W59" s="15">
+        <v>7051.4822867799994</v>
+      </c>
+      <c r="X59" s="15">
+        <v>7217.3703343500001</v>
+      </c>
+      <c r="Y59" s="15">
+        <v>7349.4980817599999</v>
+      </c>
+      <c r="Z59" s="15">
+        <v>7466.1184613300002</v>
+      </c>
+      <c r="AA59" s="15">
+        <v>7569.3158600799998</v>
+      </c>
+      <c r="AB59" s="15">
+        <v>7887.8145388599996</v>
+      </c>
+      <c r="AC59" s="15">
+        <v>7924.0361791699997</v>
+      </c>
+      <c r="AD59" s="16">
+        <v>8059.2014652299995</v>
+      </c>
+      <c r="AE59" s="16">
+        <v>8158.3681903199995</v>
+      </c>
+      <c r="AF59" s="16">
+        <v>8257.7335091900004</v>
+      </c>
+      <c r="AG59" s="16">
+        <v>8327.4882032400001</v>
+      </c>
+      <c r="AH59" s="17">
+        <v>8534.2051650400008</v>
+      </c>
+      <c r="AI59" s="17">
+        <v>8657.2019939699985</v>
+      </c>
+      <c r="AJ59" s="17">
+        <v>8644.0613734899998</v>
+      </c>
+      <c r="AK59" s="16">
+        <v>8753.3855294999994</v>
+      </c>
+      <c r="AL59" s="17">
+        <v>8802.0234653299995</v>
+      </c>
+      <c r="AM59" s="16">
+        <v>8831.8865613300004</v>
+      </c>
+      <c r="AN59" s="17">
+        <v>8860.3166392700005</v>
+      </c>
+      <c r="AO59" s="17">
+        <v>8904.58909546</v>
+      </c>
+      <c r="AP59" s="35">
+        <v>8929.1195273499998</v>
+      </c>
+      <c r="AQ59" s="35">
+        <v>8952.8722250999999</v>
+      </c>
+    </row>
+    <row r="60" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B60" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="C60" s="15">
+        <v>2667.8244465399998</v>
+      </c>
+      <c r="D60" s="15">
+        <v>2704.52095981</v>
+      </c>
+      <c r="E60" s="15">
+        <v>2614.2295256500001</v>
+      </c>
+      <c r="F60" s="15">
+        <v>2586.9785981799996</v>
+      </c>
+      <c r="G60" s="15">
+        <v>2702.6964603699998</v>
+      </c>
+      <c r="H60" s="15">
+        <v>2729.18289258</v>
+      </c>
+      <c r="I60" s="15">
+        <v>2715.8837872899999</v>
+      </c>
+      <c r="J60" s="15">
+        <v>2783.4685273699997</v>
+      </c>
+      <c r="K60" s="15">
+        <v>2887.92319056</v>
+      </c>
+      <c r="L60" s="15">
+        <v>3006.4496279</v>
+      </c>
+      <c r="M60" s="15">
+        <v>3032.79400661</v>
+      </c>
+      <c r="N60" s="15">
+        <v>3068.8386452899999</v>
+      </c>
+      <c r="O60" s="15">
+        <v>3151.2699915200001</v>
+      </c>
+      <c r="P60" s="15">
+        <v>3289.6623590700001</v>
+      </c>
+      <c r="Q60" s="15">
+        <v>3372.39404195</v>
+      </c>
+      <c r="R60" s="15">
+        <v>3593.8318062399999</v>
+      </c>
+      <c r="S60" s="15">
+        <v>3692.02983593</v>
+      </c>
+      <c r="T60" s="15">
+        <v>3791.5700638000003</v>
+      </c>
+      <c r="U60" s="15">
+        <v>3882.9615694399999</v>
+      </c>
+      <c r="V60" s="15">
+        <v>4030.6872722199996</v>
+      </c>
+      <c r="W60" s="15">
+        <v>4104.7301400100005</v>
+      </c>
+      <c r="X60" s="15">
+        <v>4205.7410050999997</v>
+      </c>
+      <c r="Y60" s="15">
+        <v>4316.1902047200001</v>
+      </c>
+      <c r="Z60" s="15">
+        <v>4378.7857484300002</v>
+      </c>
+      <c r="AA60" s="15">
+        <v>4429.2817283300001</v>
+      </c>
+      <c r="AB60" s="15">
+        <v>4619.7440435100007</v>
+      </c>
+      <c r="AC60" s="15">
+        <v>4614.2035099899995</v>
+      </c>
+      <c r="AD60" s="16">
+        <v>4679.1585169700002</v>
+      </c>
+      <c r="AE60" s="16">
+        <v>4736.53267676</v>
+      </c>
+      <c r="AF60" s="16">
+        <v>4789.2607678800005</v>
+      </c>
+      <c r="AG60" s="16">
+        <v>4840.6046716400006</v>
+      </c>
+      <c r="AH60" s="17">
+        <v>5035.29966375</v>
+      </c>
+      <c r="AI60" s="17">
+        <v>5097.4851566300003</v>
+      </c>
+      <c r="AJ60" s="17">
+        <v>4987.1108153699997</v>
+      </c>
+      <c r="AK60" s="16">
+        <v>5055.8528147200004</v>
+      </c>
+      <c r="AL60" s="17">
+        <v>5051.9417557700008</v>
+      </c>
+      <c r="AM60" s="16">
+        <v>5071.3209954399999</v>
+      </c>
+      <c r="AN60" s="17">
+        <v>5070.5997719999996</v>
+      </c>
+      <c r="AO60" s="17">
+        <v>5070.3474682100004</v>
+      </c>
+      <c r="AP60" s="35">
+        <v>5067.4397687299997</v>
+      </c>
+      <c r="AQ60" s="35">
+        <v>5040.8608523299999</v>
+      </c>
+    </row>
+    <row r="61" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B61" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="C61" s="15">
+        <v>2570.2919338899997</v>
+      </c>
+      <c r="D61" s="15">
+        <v>2611.05420658</v>
+      </c>
+      <c r="E61" s="15">
+        <v>2563.30760758</v>
+      </c>
+      <c r="F61" s="15">
+        <v>2584.42713456</v>
+      </c>
+      <c r="G61" s="15">
+        <v>2659.3270401</v>
+      </c>
+      <c r="H61" s="15">
+        <v>2685.4473581799998</v>
+      </c>
+      <c r="I61" s="15">
+        <v>2750.6971005500004</v>
+      </c>
+      <c r="J61" s="15">
+        <v>2792.36858394</v>
+      </c>
+      <c r="K61" s="15">
+        <v>2801.6421759200002</v>
+      </c>
+      <c r="L61" s="15">
+        <v>2809.1132846099999</v>
+      </c>
+      <c r="M61" s="15">
+        <v>2820.0340696599997</v>
+      </c>
+      <c r="N61" s="15">
+        <v>2871.1587808899999</v>
+      </c>
+      <c r="O61" s="15">
+        <v>2966.42533779</v>
+      </c>
+      <c r="P61" s="15">
+        <v>3011.16786112</v>
+      </c>
+      <c r="Q61" s="15">
+        <v>2921.3239632600003</v>
+      </c>
+      <c r="R61" s="15">
+        <v>2829.73640415</v>
+      </c>
+      <c r="S61" s="15">
+        <v>2888.4821049499997</v>
+      </c>
+      <c r="T61" s="15">
+        <v>2913.9778516000001</v>
+      </c>
+      <c r="U61" s="15">
+        <v>2917.8674110300003</v>
+      </c>
+      <c r="V61" s="15">
+        <v>2927.0069744299999</v>
+      </c>
+      <c r="W61" s="15">
+        <v>2946.7521467699999</v>
+      </c>
+      <c r="X61" s="15">
+        <v>3011.62932925</v>
+      </c>
+      <c r="Y61" s="15">
+        <v>3033.3078770399998</v>
+      </c>
+      <c r="Z61" s="15">
+        <v>3087.3327128999999</v>
+      </c>
+      <c r="AA61" s="15">
+        <v>3140.0341317500001</v>
+      </c>
+      <c r="AB61" s="15">
+        <v>3268.0704953499999</v>
+      </c>
+      <c r="AC61" s="15">
+        <v>3309.8326691799998</v>
+      </c>
+      <c r="AD61" s="16">
+        <v>3380.0429482600002</v>
+      </c>
+      <c r="AE61" s="16">
+        <v>3421.83551356</v>
+      </c>
+      <c r="AF61" s="16">
+        <v>3468.4727413099999</v>
+      </c>
+      <c r="AG61" s="16">
+        <v>3486.8835316</v>
+      </c>
+      <c r="AH61" s="17">
+        <v>3498.9055012899998</v>
+      </c>
+      <c r="AI61" s="17">
+        <v>3559.71683734</v>
+      </c>
+      <c r="AJ61" s="17">
+        <v>3656.9505581200001</v>
+      </c>
+      <c r="AK61" s="16">
+        <v>3697.5327147800003</v>
+      </c>
+      <c r="AL61" s="17">
+        <v>3750.08170956</v>
+      </c>
+      <c r="AM61" s="16">
+        <v>3760.56556589</v>
+      </c>
+      <c r="AN61" s="17">
+        <v>3789.71686727</v>
+      </c>
+      <c r="AO61" s="17">
+        <v>3834.24162725</v>
+      </c>
+      <c r="AP61" s="35">
+        <v>3861.67975862</v>
+      </c>
+      <c r="AQ61" s="35">
+        <v>3912.01137277</v>
+      </c>
+    </row>
+    <row r="62" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B62" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C62" s="15">
+        <v>9665.2007584500006</v>
+      </c>
+      <c r="D62" s="15">
+        <v>9479.6701176700008</v>
+      </c>
+      <c r="E62" s="15">
+        <v>9881.4457440599999</v>
+      </c>
+      <c r="F62" s="15">
+        <v>9922.7943619500002</v>
+      </c>
+      <c r="G62" s="15">
+        <v>9416.297306049999</v>
+      </c>
+      <c r="H62" s="15">
+        <v>8347.4252227600009</v>
+      </c>
+      <c r="I62" s="15">
+        <v>7696.2497350499998</v>
+      </c>
+      <c r="J62" s="15">
+        <v>8844.4187157800006</v>
+      </c>
+      <c r="K62" s="15">
+        <v>9398.4624632399991</v>
+      </c>
+      <c r="L62" s="15">
+        <v>8437.7790935499997</v>
+      </c>
+      <c r="M62" s="15">
+        <v>8967.7177867700011</v>
+      </c>
+      <c r="N62" s="15">
+        <v>5715.7770847199999</v>
+      </c>
+      <c r="O62" s="15">
+        <v>6384.9947816000004</v>
+      </c>
+      <c r="P62" s="15">
+        <v>6371.8145839099998</v>
+      </c>
+      <c r="Q62" s="15">
+        <v>6414.0878365799999</v>
+      </c>
+      <c r="R62" s="15">
+        <v>6214.0857858299996</v>
+      </c>
+      <c r="S62" s="15">
+        <v>5980.1640881899993</v>
+      </c>
+      <c r="T62" s="15">
+        <v>6215.9381928299999</v>
+      </c>
+      <c r="U62" s="15">
+        <v>6008.2989762399993</v>
+      </c>
+      <c r="V62" s="15">
+        <v>6482.1476603999999</v>
+      </c>
+      <c r="W62" s="15">
+        <v>6326.4079477499999</v>
+      </c>
+      <c r="X62" s="15">
+        <v>6145.5326912</v>
+      </c>
+      <c r="Y62" s="15">
+        <v>5991.9480240699995</v>
+      </c>
+      <c r="Z62" s="15">
+        <v>5637.4597951400001</v>
+      </c>
+      <c r="AA62" s="15">
+        <v>5872.8102047499997</v>
+      </c>
+      <c r="AB62" s="15">
+        <v>5869.7633675500001</v>
+      </c>
+      <c r="AC62" s="15">
+        <v>5944.9998292099999</v>
+      </c>
+      <c r="AD62" s="16">
+        <v>6199.0955745299998</v>
+      </c>
+      <c r="AE62" s="16">
+        <v>6371.0115960900002</v>
+      </c>
+      <c r="AF62" s="16">
+        <v>6295.9326906400001</v>
+      </c>
+      <c r="AG62" s="16">
+        <v>6160.5541873299999</v>
+      </c>
+      <c r="AH62" s="17">
+        <v>6669.2106499700003</v>
+      </c>
+      <c r="AI62" s="17">
+        <v>6559.6335692100001</v>
+      </c>
+      <c r="AJ62" s="17">
+        <v>6514.0312430499998</v>
+      </c>
+      <c r="AK62" s="16">
+        <v>6545.7616898599999</v>
+      </c>
+      <c r="AL62" s="17">
+        <v>6677.8373160600004</v>
+      </c>
+      <c r="AM62" s="16">
+        <v>6171.3702545799997</v>
+      </c>
+      <c r="AN62" s="17">
+        <v>6032.6729371199999</v>
+      </c>
+      <c r="AO62" s="17">
+        <v>6119.6918345499998</v>
+      </c>
+      <c r="AP62" s="35">
+        <v>6450.4497258599995</v>
+      </c>
+      <c r="AQ62" s="35">
+        <v>6083.3773953999998</v>
+      </c>
+    </row>
+    <row r="63" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B63" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C63" s="15">
+        <v>9665.2007584500006</v>
+      </c>
+      <c r="D63" s="15">
+        <v>9479.6701176700008</v>
+      </c>
+      <c r="E63" s="15">
+        <v>9881.4457440599999</v>
+      </c>
+      <c r="F63" s="15">
+        <v>9922.7943619500002</v>
+      </c>
+      <c r="G63" s="15">
+        <v>9416.297306049999</v>
+      </c>
+      <c r="H63" s="15">
+        <v>8347.4252227600009</v>
+      </c>
+      <c r="I63" s="15">
+        <v>7696.2497350499998</v>
+      </c>
+      <c r="J63" s="15">
+        <v>8844.4187157800006</v>
+      </c>
+      <c r="K63" s="15">
+        <v>9398.4624632399991</v>
+      </c>
+      <c r="L63" s="15">
+        <v>8437.7790935499997</v>
+      </c>
+      <c r="M63" s="15">
+        <v>8967.7177867700011</v>
+      </c>
+      <c r="N63" s="15">
+        <v>5715.7770847199999</v>
+      </c>
+      <c r="O63" s="15">
+        <v>6384.9947816000004</v>
+      </c>
+      <c r="P63" s="15">
+        <v>6371.8145839099998</v>
+      </c>
+      <c r="Q63" s="15">
+        <v>6414.0878365799999</v>
+      </c>
+      <c r="R63" s="15">
+        <v>6214.0857858299996</v>
+      </c>
+      <c r="S63" s="15">
+        <v>5980.1640881899993</v>
+      </c>
+      <c r="T63" s="15">
+        <v>6215.9381928299999</v>
+      </c>
+      <c r="U63" s="15">
+        <v>6008.2989762399993</v>
+      </c>
+      <c r="V63" s="15">
+        <v>6482.1476603999999</v>
+      </c>
+      <c r="W63" s="15">
+        <v>6326.4079477499999</v>
+      </c>
+      <c r="X63" s="15">
+        <v>6145.5326912</v>
+      </c>
+      <c r="Y63" s="15">
+        <v>5991.9480240699995</v>
+      </c>
+      <c r="Z63" s="15">
+        <v>5637.4597951400001</v>
+      </c>
+      <c r="AA63" s="15">
+        <v>5872.8102047499997</v>
+      </c>
+      <c r="AB63" s="15">
+        <v>5869.7633675500001</v>
+      </c>
+      <c r="AC63" s="15">
+        <v>5944.9998292099999</v>
+      </c>
+      <c r="AD63" s="16">
+        <v>6199.0955745299998</v>
+      </c>
+      <c r="AE63" s="16">
+        <v>6371.0115960900002</v>
+      </c>
+      <c r="AF63" s="16">
+        <v>6295.9326906400001</v>
+      </c>
+      <c r="AG63" s="16">
+        <v>6160.5541873299999</v>
+      </c>
+      <c r="AH63" s="17">
+        <v>6669.2106499700003</v>
+      </c>
+      <c r="AI63" s="17">
+        <v>6559.6335692100001</v>
+      </c>
+      <c r="AJ63" s="17">
+        <v>6514.0312430499998</v>
+      </c>
+      <c r="AK63" s="16">
+        <v>6545.7616898599999</v>
+      </c>
+      <c r="AL63" s="17">
+        <v>6677.8373160600004</v>
+      </c>
+      <c r="AM63" s="16">
+        <v>6171.3702545799997</v>
+      </c>
+      <c r="AN63" s="17">
+        <v>6032.6729371199999</v>
+      </c>
+      <c r="AO63" s="17">
+        <v>6119.6918345499998</v>
+      </c>
+      <c r="AP63" s="35">
+        <v>6450.4497258599995</v>
+      </c>
+      <c r="AQ63" s="35">
+        <v>6083.3773953999998</v>
+      </c>
+    </row>
+    <row r="64" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B64" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="C64" s="15">
+        <v>5950.4675083299999</v>
+      </c>
+      <c r="D64" s="15">
+        <v>5828.4405415800002</v>
+      </c>
+      <c r="E64" s="15">
+        <v>6367.1226483199998</v>
+      </c>
+      <c r="F64" s="15">
+        <v>6466.3235639599998</v>
+      </c>
+      <c r="G64" s="15">
+        <v>5674.1225628299999</v>
+      </c>
+      <c r="H64" s="15">
+        <v>4639.0792852299992</v>
+      </c>
+      <c r="I64" s="15">
+        <v>4493.9670317200007</v>
+      </c>
+      <c r="J64" s="15">
+        <v>4976.6355519799999</v>
+      </c>
+      <c r="K64" s="15">
+        <v>5643.6888512799997</v>
+      </c>
+      <c r="L64" s="15">
+        <v>5053.3399243999993</v>
+      </c>
+      <c r="M64" s="15">
+        <v>4851.9916794700002</v>
+      </c>
+      <c r="N64" s="15">
+        <v>4547.7989788599998</v>
+      </c>
+      <c r="O64" s="15">
+        <v>5224.0016771299997</v>
+      </c>
+      <c r="P64" s="15">
+        <v>5257.0063476599998</v>
+      </c>
+      <c r="Q64" s="15">
+        <v>5264.4284848699999</v>
+      </c>
+      <c r="R64" s="15">
+        <v>5014.7158983400004</v>
+      </c>
+      <c r="S64" s="15">
+        <v>4797.7231887500002</v>
+      </c>
+      <c r="T64" s="15">
+        <v>4747.1433773599992</v>
+      </c>
+      <c r="U64" s="15">
+        <v>4777.6947576400007</v>
+      </c>
+      <c r="V64" s="15">
+        <v>5173.5658250299994</v>
+      </c>
+      <c r="W64" s="15">
+        <v>5116.78367067</v>
+      </c>
+      <c r="X64" s="15">
+        <v>4979.2848040200006</v>
+      </c>
+      <c r="Y64" s="15">
+        <v>4686.0099104499996</v>
+      </c>
+      <c r="Z64" s="15">
+        <v>4299.50085597</v>
+      </c>
+      <c r="AA64" s="15">
+        <v>4355.4501463000006</v>
+      </c>
+      <c r="AB64" s="15">
+        <v>4399.4693603300002</v>
+      </c>
+      <c r="AC64" s="15">
+        <v>4501.88824776</v>
+      </c>
+      <c r="AD64" s="16">
+        <v>4690.0336688699999</v>
+      </c>
+      <c r="AE64" s="16">
+        <v>4612.9761468900006</v>
+      </c>
+      <c r="AF64" s="16">
+        <v>4393.8559620299993</v>
+      </c>
+      <c r="AG64" s="16">
+        <v>4215.6697563999996</v>
+      </c>
+      <c r="AH64" s="17">
+        <v>4739.2025052099998</v>
+      </c>
+      <c r="AI64" s="17">
+        <v>4682.42962154</v>
+      </c>
+      <c r="AJ64" s="17">
+        <v>4641.9473308000006</v>
+      </c>
+      <c r="AK64" s="16">
+        <v>4701.47166492</v>
+      </c>
+      <c r="AL64" s="17">
+        <v>4728.8825749500002</v>
+      </c>
+      <c r="AM64" s="16">
+        <v>3987.42701085</v>
+      </c>
+      <c r="AN64" s="17">
+        <v>4001.5501418700001</v>
+      </c>
+      <c r="AO64" s="17">
+        <v>3974.0882825600002</v>
+      </c>
+      <c r="AP64" s="35">
+        <v>4309.1780133599996</v>
+      </c>
+      <c r="AQ64" s="35">
+        <v>4268.3579957399998</v>
+      </c>
+    </row>
+    <row r="65" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B65" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="C65" s="15">
+        <v>3205.7391270600001</v>
+      </c>
+      <c r="D65" s="15">
+        <v>2541.5082386199997</v>
+      </c>
+      <c r="E65" s="15">
+        <v>3207.7719583499997</v>
+      </c>
+      <c r="F65" s="15">
+        <v>3177.6004440199999</v>
+      </c>
+      <c r="G65" s="15">
+        <v>2777.3311769400002</v>
+      </c>
+      <c r="H65" s="15">
+        <v>2042.9518415799998</v>
+      </c>
+      <c r="I65" s="15">
+        <v>1924.5733405999999</v>
+      </c>
+      <c r="J65" s="15">
+        <v>2379.1307304800002</v>
+      </c>
+      <c r="K65" s="15">
+        <v>2749.8681597700001</v>
+      </c>
+      <c r="L65" s="15">
+        <v>2155.0431994800001</v>
+      </c>
+      <c r="M65" s="15">
+        <v>1973.3819878499999</v>
+      </c>
+      <c r="N65" s="15">
+        <v>1637.86133004</v>
+      </c>
+      <c r="O65" s="15">
+        <v>2265.51464132</v>
+      </c>
+      <c r="P65" s="15">
+        <v>2086.3861901999999</v>
+      </c>
+      <c r="Q65" s="15">
+        <v>2103.89174624</v>
+      </c>
+      <c r="R65" s="15">
+        <v>1805.21048271</v>
+      </c>
+      <c r="S65" s="15">
+        <v>1647.7253761099998</v>
+      </c>
+      <c r="T65" s="15">
+        <v>1508.36637569</v>
+      </c>
+      <c r="U65" s="15">
+        <v>1679.2956273299999</v>
+      </c>
+      <c r="V65" s="15">
+        <v>1950.01570214</v>
+      </c>
+      <c r="W65" s="15">
+        <v>1865.1215470299999</v>
+      </c>
+      <c r="X65" s="15">
+        <v>1718.39836547</v>
+      </c>
+      <c r="Y65" s="15">
+        <v>1517.96229608</v>
+      </c>
+      <c r="Z65" s="15">
+        <v>1410.59159482</v>
+      </c>
+      <c r="AA65" s="15">
+        <v>1730.5977338499999</v>
+      </c>
+      <c r="AB65" s="15">
+        <v>1510.2705460100001</v>
+      </c>
+      <c r="AC65" s="15">
+        <v>1484.0075266099998</v>
+      </c>
+      <c r="AD65" s="16">
+        <v>1483.3222266600001</v>
+      </c>
+      <c r="AE65" s="16">
+        <v>1495.1924108000001</v>
+      </c>
+      <c r="AF65" s="16">
+        <v>1415.0769468699998</v>
+      </c>
+      <c r="AG65" s="16">
+        <v>1269.6989939500002</v>
+      </c>
+      <c r="AH65" s="17">
+        <v>1706.3073260899998</v>
+      </c>
+      <c r="AI65" s="17">
+        <v>1600.6646815899999</v>
+      </c>
+      <c r="AJ65" s="17">
+        <v>1592.2648824</v>
+      </c>
+      <c r="AK65" s="16">
+        <v>1673.93469811</v>
+      </c>
+      <c r="AL65" s="17">
+        <v>1744.9459504900001</v>
+      </c>
+      <c r="AM65" s="16">
+        <v>1221.6638192600001</v>
+      </c>
+      <c r="AN65" s="17">
+        <v>1060.9092309</v>
+      </c>
+      <c r="AO65" s="17">
+        <v>1080.23065632</v>
+      </c>
+      <c r="AP65" s="35">
+        <v>1473.3536360799999</v>
+      </c>
+      <c r="AQ65" s="35">
+        <v>1557.3018402499999</v>
+      </c>
+    </row>
+    <row r="66" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B66" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="C66" s="15">
+        <v>1328.8555674000002</v>
+      </c>
+      <c r="D66" s="15">
+        <v>1922.6989908</v>
+      </c>
+      <c r="E66" s="15">
+        <v>1894.5657557300001</v>
+      </c>
+      <c r="F66" s="15">
+        <v>1884.32992476</v>
+      </c>
+      <c r="G66" s="15">
+        <v>1555.2481626199999</v>
+      </c>
+      <c r="H66" s="15">
+        <v>1178.98741539</v>
+      </c>
+      <c r="I66" s="15">
+        <v>1061.8977925199999</v>
+      </c>
+      <c r="J66" s="15">
+        <v>1108.3701081700001</v>
+      </c>
+      <c r="K66" s="15">
+        <v>1248.88044455</v>
+      </c>
+      <c r="L66" s="15">
+        <v>1253.2059084800001</v>
+      </c>
+      <c r="M66" s="15">
+        <v>1269.6037614899999</v>
+      </c>
+      <c r="N66" s="15">
+        <v>1206.9680800399999</v>
+      </c>
+      <c r="O66" s="15">
+        <v>1275.63458988</v>
+      </c>
+      <c r="P66" s="15">
+        <v>1375.3965360899999</v>
+      </c>
+      <c r="Q66" s="15">
+        <v>1409.7194997300001</v>
+      </c>
+      <c r="R66" s="15">
+        <v>1495.35229043</v>
+      </c>
+      <c r="S66" s="15">
+        <v>1389.3248212799999</v>
+      </c>
+      <c r="T66" s="15">
+        <v>1272.0627297799999</v>
+      </c>
+      <c r="U66" s="15">
+        <v>1147.22334297</v>
+      </c>
+      <c r="V66" s="15">
+        <v>1269.6435708399999</v>
+      </c>
+      <c r="W66" s="15">
+        <v>1308.12418374</v>
+      </c>
+      <c r="X66" s="15">
+        <v>1377.91583898</v>
+      </c>
+      <c r="Y66" s="15">
+        <v>1270.2533846700001</v>
+      </c>
+      <c r="Z66" s="15">
+        <v>1049.5939224700001</v>
+      </c>
+      <c r="AA66" s="15">
+        <v>957.4061235800001</v>
+      </c>
+      <c r="AB66" s="15">
+        <v>1159.6254388099999</v>
+      </c>
+      <c r="AC66" s="15">
+        <v>1228.3662331800001</v>
+      </c>
+      <c r="AD66" s="16">
+        <v>1221.2536620899998</v>
+      </c>
+      <c r="AE66" s="16">
+        <v>1177.0636239300002</v>
+      </c>
+      <c r="AF66" s="16">
+        <v>1089.3695427299999</v>
+      </c>
+      <c r="AG66" s="16">
+        <v>1025.44934994</v>
+      </c>
+      <c r="AH66" s="17">
+        <v>1042.9758459299999</v>
+      </c>
+      <c r="AI66" s="17">
+        <v>1108.93000792</v>
+      </c>
+      <c r="AJ66" s="17">
+        <v>1041.6298570700001</v>
+      </c>
+      <c r="AK66" s="16">
+        <v>1007.83050178</v>
+      </c>
+      <c r="AL66" s="17">
+        <v>1088.5186579200001</v>
+      </c>
+      <c r="AM66" s="16">
+        <v>971.84151278000002</v>
+      </c>
+      <c r="AN66" s="17">
+        <v>1295.7339482300001</v>
+      </c>
+      <c r="AO66" s="17">
+        <v>1263.3704318499999</v>
+      </c>
+      <c r="AP66" s="35">
+        <v>1279.0771402099999</v>
+      </c>
+      <c r="AQ66" s="35">
+        <v>1140.8838104599999</v>
+      </c>
+    </row>
+    <row r="67" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B67" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="C67" s="15">
+        <v>1415.8728138699998</v>
+      </c>
+      <c r="D67" s="15">
+        <v>1364.2333121600002</v>
+      </c>
+      <c r="E67" s="15">
+        <v>1264.78493424</v>
+      </c>
+      <c r="F67" s="15">
+        <v>1404.39319518</v>
+      </c>
+      <c r="G67" s="15">
+        <v>1341.54322327</v>
+      </c>
+      <c r="H67" s="15">
+        <v>1417.14002826</v>
+      </c>
+      <c r="I67" s="15">
+        <v>1507.4958985999999</v>
+      </c>
+      <c r="J67" s="15">
+        <v>1489.1347133299998</v>
+      </c>
+      <c r="K67" s="15">
+        <v>1644.94024696</v>
+      </c>
+      <c r="L67" s="15">
+        <v>1645.09081644</v>
+      </c>
+      <c r="M67" s="15">
+        <v>1609.00593013</v>
+      </c>
+      <c r="N67" s="15">
+        <v>1702.9695687799999</v>
+      </c>
+      <c r="O67" s="15">
+        <v>1682.8524459300002</v>
+      </c>
+      <c r="P67" s="15">
+        <v>1795.2236213699998</v>
+      </c>
+      <c r="Q67" s="15">
+        <v>1750.8172389000001</v>
+      </c>
+      <c r="R67" s="15">
+        <v>1714.1531252</v>
+      </c>
+      <c r="S67" s="15">
+        <v>1760.67299136</v>
+      </c>
+      <c r="T67" s="15">
+        <v>1966.7142718900002</v>
+      </c>
+      <c r="U67" s="15">
+        <v>1951.1757873399999</v>
+      </c>
+      <c r="V67" s="15">
+        <v>1953.9065520499998</v>
+      </c>
+      <c r="W67" s="15">
+        <v>1943.5379399000001</v>
+      </c>
+      <c r="X67" s="15">
+        <v>1882.9705995699999</v>
+      </c>
+      <c r="Y67" s="15">
+        <v>1897.7942297</v>
+      </c>
+      <c r="Z67" s="15">
+        <v>1839.31533868</v>
+      </c>
+      <c r="AA67" s="15">
+        <v>1667.44628887</v>
+      </c>
+      <c r="AB67" s="15">
+        <v>1729.57337551</v>
+      </c>
+      <c r="AC67" s="15">
+        <v>1789.5144879700001</v>
+      </c>
+      <c r="AD67" s="16">
+        <v>1985.4577801199998</v>
+      </c>
+      <c r="AE67" s="16">
+        <v>1940.7201121600001</v>
+      </c>
+      <c r="AF67" s="16">
+        <v>1889.4094724300001</v>
+      </c>
+      <c r="AG67" s="16">
+        <v>1920.5214125099999</v>
+      </c>
+      <c r="AH67" s="17">
+        <v>1989.9193331900001</v>
+      </c>
+      <c r="AI67" s="17">
+        <v>1972.8349320299999</v>
+      </c>
+      <c r="AJ67" s="17">
+        <v>2008.0525913299998</v>
+      </c>
+      <c r="AK67" s="16">
+        <v>2019.7064650299999</v>
+      </c>
+      <c r="AL67" s="17">
+        <v>1895.41796654</v>
+      </c>
+      <c r="AM67" s="16">
+        <v>1793.92167881</v>
+      </c>
+      <c r="AN67" s="17">
+        <v>1644.9069627399999</v>
+      </c>
+      <c r="AO67" s="17">
+        <v>1630.48719439</v>
+      </c>
+      <c r="AP67" s="35">
+        <v>1556.74723707</v>
+      </c>
+      <c r="AQ67" s="35">
+        <v>1570.1723450299999</v>
+      </c>
+    </row>
+    <row r="68" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B68" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="C68" s="15">
+        <v>3714.7332501199999</v>
+      </c>
+      <c r="D68" s="15">
+        <v>3651.2295760900001</v>
+      </c>
+      <c r="E68" s="15">
+        <v>3514.3230957399996</v>
+      </c>
+      <c r="F68" s="15">
+        <v>3456.4707979899999</v>
+      </c>
+      <c r="G68" s="15">
+        <v>3742.17474322</v>
+      </c>
+      <c r="H68" s="15">
+        <v>3708.3459375300004</v>
+      </c>
+      <c r="I68" s="15">
+        <v>3202.28270333</v>
+      </c>
+      <c r="J68" s="15">
+        <v>3867.7831638000002</v>
+      </c>
+      <c r="K68" s="15">
+        <v>3754.7736119599999</v>
+      </c>
+      <c r="L68" s="15">
+        <v>3384.43916915</v>
+      </c>
+      <c r="M68" s="15">
+        <v>4115.7261073</v>
+      </c>
+      <c r="N68" s="15">
+        <v>1167.9781058599999</v>
+      </c>
+      <c r="O68" s="15">
+        <v>1160.9931044699999</v>
+      </c>
+      <c r="P68" s="15">
+        <v>1114.8082362499999</v>
+      </c>
+      <c r="Q68" s="15">
+        <v>1149.65935171</v>
+      </c>
+      <c r="R68" s="15">
+        <v>1199.3698874900001</v>
+      </c>
+      <c r="S68" s="15">
+        <v>1182.4408994400001</v>
+      </c>
+      <c r="T68" s="15">
+        <v>1468.79481547</v>
+      </c>
+      <c r="U68" s="15">
+        <v>1230.6042186</v>
+      </c>
+      <c r="V68" s="15">
+        <v>1308.5818353699999</v>
+      </c>
+      <c r="W68" s="15">
+        <v>1209.62427708</v>
+      </c>
+      <c r="X68" s="15">
+        <v>1166.2478871800001</v>
+      </c>
+      <c r="Y68" s="15">
+        <v>1305.93811362</v>
+      </c>
+      <c r="Z68" s="15">
+        <v>1337.9589391700001</v>
+      </c>
+      <c r="AA68" s="15">
+        <v>1517.36005845</v>
+      </c>
+      <c r="AB68" s="15">
+        <v>1470.2940072200001</v>
+      </c>
+      <c r="AC68" s="15">
+        <v>1443.1115814500001</v>
+      </c>
+      <c r="AD68" s="16">
+        <v>1509.0619056600001</v>
+      </c>
+      <c r="AE68" s="16">
+        <v>1758.0354492000001</v>
+      </c>
+      <c r="AF68" s="16">
+        <v>1902.0767286099999</v>
+      </c>
+      <c r="AG68" s="16">
+        <v>1944.88443093</v>
+      </c>
+      <c r="AH68" s="17">
+        <v>1930.0081447600001</v>
+      </c>
+      <c r="AI68" s="17">
+        <v>1877.2039476700002</v>
+      </c>
+      <c r="AJ68" s="17">
+        <v>1872.0839122499999</v>
+      </c>
+      <c r="AK68" s="16">
+        <v>1844.29002494</v>
+      </c>
+      <c r="AL68" s="17">
+        <v>1948.95474111</v>
+      </c>
+      <c r="AM68" s="16">
+        <v>2183.9432437300002</v>
+      </c>
+      <c r="AN68" s="17">
+        <v>2031.1227952500001</v>
+      </c>
+      <c r="AO68" s="17">
+        <v>2145.6035519900001</v>
+      </c>
+      <c r="AP68" s="35">
+        <v>2141.2717124999999</v>
+      </c>
+      <c r="AQ68" s="35">
+        <v>1815.0193996600001</v>
+      </c>
+    </row>
+    <row r="69" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B69" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="C69" s="15">
+        <v>3119.4737329899999</v>
+      </c>
+      <c r="D69" s="15">
+        <v>3111.0352002499999</v>
+      </c>
+      <c r="E69" s="15">
+        <v>3000.4549098899997</v>
+      </c>
+      <c r="F69" s="15">
+        <v>2938.9610501399998</v>
+      </c>
+      <c r="G69" s="15">
+        <v>3128.6254995500003</v>
+      </c>
+      <c r="H69" s="15">
+        <v>3033.8491038000002</v>
+      </c>
+      <c r="I69" s="15">
+        <v>2526.9169820100001</v>
+      </c>
+      <c r="J69" s="15">
+        <v>3093.7985704400003</v>
+      </c>
+      <c r="K69" s="15">
+        <v>3096.0392299099999</v>
+      </c>
+      <c r="L69" s="15">
+        <v>2743.9764189099997</v>
+      </c>
+      <c r="M69" s="15">
+        <v>3419.4918055900002</v>
+      </c>
+      <c r="N69" s="15">
+        <v>567.75500720000002</v>
+      </c>
+      <c r="O69" s="15">
+        <v>435.05909392000001</v>
+      </c>
+      <c r="P69" s="15">
+        <v>437.63781892000003</v>
+      </c>
+      <c r="Q69" s="15">
+        <v>441.58751665</v>
+      </c>
+      <c r="R69" s="15">
+        <v>461.61856126999999</v>
+      </c>
+      <c r="S69" s="15">
+        <v>504.28373742000002</v>
+      </c>
+      <c r="T69" s="15">
+        <v>509.72680667000003</v>
+      </c>
+      <c r="U69" s="15">
+        <v>526.01404092000007</v>
+      </c>
+      <c r="V69" s="15">
+        <v>532.81308581999997</v>
+      </c>
+      <c r="W69" s="15">
+        <v>516.41518054000005</v>
+      </c>
+      <c r="X69" s="15">
+        <v>545.38416973000005</v>
+      </c>
+      <c r="Y69" s="15">
+        <v>651.25533296000003</v>
+      </c>
+      <c r="Z69" s="15">
+        <v>726.0302504199999</v>
+      </c>
+      <c r="AA69" s="15">
+        <v>851.60834937000004</v>
+      </c>
+      <c r="AB69" s="15">
+        <v>811.74967713000001</v>
+      </c>
+      <c r="AC69" s="15">
+        <v>798.38952224000002</v>
+      </c>
+      <c r="AD69" s="16">
+        <v>844.26193229</v>
+      </c>
+      <c r="AE69" s="16">
+        <v>1056.6412669900001</v>
+      </c>
+      <c r="AF69" s="16">
+        <v>1131.8575238599999</v>
+      </c>
+      <c r="AG69" s="16">
+        <v>1143.6721186300001</v>
+      </c>
+      <c r="AH69" s="17">
+        <v>1138.7911363399999</v>
+      </c>
+      <c r="AI69" s="17">
+        <v>1165.2795422199999</v>
+      </c>
+      <c r="AJ69" s="17">
+        <v>1155.74677557</v>
+      </c>
+      <c r="AK69" s="16">
+        <v>1065.37369377</v>
+      </c>
+      <c r="AL69" s="17">
+        <v>1071.1731229700001</v>
+      </c>
+      <c r="AM69" s="16">
+        <v>1027.85053898</v>
+      </c>
+      <c r="AN69" s="17">
+        <v>1051.25674912</v>
+      </c>
+      <c r="AO69" s="17">
+        <v>1049.54454128</v>
+      </c>
+      <c r="AP69" s="35">
+        <v>1012.15475912</v>
+      </c>
+      <c r="AQ69" s="35">
+        <v>1292.9258661099998</v>
+      </c>
+    </row>
+    <row r="70" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B70" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="C70" s="15">
+        <v>595.25951712999995</v>
+      </c>
+      <c r="D70" s="15">
+        <v>540.19437584000002</v>
+      </c>
+      <c r="E70" s="15">
+        <v>513.86818585000003</v>
+      </c>
+      <c r="F70" s="15">
+        <v>517.50974785000005</v>
+      </c>
+      <c r="G70" s="15">
+        <v>613.54924367000001</v>
+      </c>
+      <c r="H70" s="15">
+        <v>674.49683373000005</v>
+      </c>
+      <c r="I70" s="15">
+        <v>675.36572132000003</v>
+      </c>
+      <c r="J70" s="15">
+        <v>773.98459335999996</v>
+      </c>
+      <c r="K70" s="15">
+        <v>658.73438204999991</v>
+      </c>
+      <c r="L70" s="15">
+        <v>640.46275023999999</v>
+      </c>
+      <c r="M70" s="15">
+        <v>696.23430171000007</v>
+      </c>
+      <c r="N70" s="15">
+        <v>600.22309866000001</v>
+      </c>
+      <c r="O70" s="15">
+        <v>725.93401054999993</v>
+      </c>
+      <c r="P70" s="15">
+        <v>677.17041733000008</v>
+      </c>
+      <c r="Q70" s="15">
+        <v>708.0718350599999</v>
+      </c>
+      <c r="R70" s="15">
+        <v>737.75132622000001</v>
+      </c>
+      <c r="S70" s="15">
+        <v>678.15716201999999</v>
+      </c>
+      <c r="T70" s="15">
+        <v>959.06800879999992</v>
+      </c>
+      <c r="U70" s="15">
+        <v>704.5901776799999</v>
+      </c>
+      <c r="V70" s="15">
+        <v>775.76874954999994</v>
+      </c>
+      <c r="W70" s="15">
+        <v>693.20909654000002</v>
+      </c>
+      <c r="X70" s="15">
+        <v>620.86371745000008</v>
+      </c>
+      <c r="Y70" s="15">
+        <v>654.68278065999993</v>
+      </c>
+      <c r="Z70" s="15">
+        <v>611.92868874999999</v>
+      </c>
+      <c r="AA70" s="15">
+        <v>665.75170908000007</v>
+      </c>
+      <c r="AB70" s="15">
+        <v>658.54433009000002</v>
+      </c>
+      <c r="AC70" s="15">
+        <v>644.72205921</v>
+      </c>
+      <c r="AD70" s="16">
+        <v>664.79997336999998</v>
+      </c>
+      <c r="AE70" s="16">
+        <v>701.39418221000005</v>
+      </c>
+      <c r="AF70" s="16">
+        <v>770.21920475000002</v>
+      </c>
+      <c r="AG70" s="16">
+        <v>801.21231230000001</v>
+      </c>
+      <c r="AH70" s="17">
+        <v>791.21700841999996</v>
+      </c>
+      <c r="AI70" s="17">
+        <v>711.92440544999999</v>
+      </c>
+      <c r="AJ70" s="17">
+        <v>716.33713667999996</v>
+      </c>
+      <c r="AK70" s="16">
+        <v>778.91633116999992</v>
+      </c>
+      <c r="AL70" s="17">
+        <v>877.78161813999998</v>
+      </c>
+      <c r="AM70" s="16">
+        <v>1156.0927047499999</v>
+      </c>
+      <c r="AN70" s="17">
+        <v>979.86604612999997</v>
+      </c>
+      <c r="AO70" s="17">
+        <v>1096.0590107099999</v>
+      </c>
+      <c r="AP70" s="35">
+        <v>1129.11695338</v>
+      </c>
+      <c r="AQ70" s="35">
+        <v>522.09353354999996</v>
+      </c>
+    </row>
+    <row r="71" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B71" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="C71" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="D71" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="E71" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="F71" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="G71" s="15">
+        <v>235</v>
+      </c>
+      <c r="H71" s="15">
+        <v>235</v>
+      </c>
+      <c r="I71" s="15">
+        <v>235</v>
+      </c>
+      <c r="J71" s="15">
+        <v>235</v>
+      </c>
+      <c r="K71" s="15">
+        <v>480.5</v>
+      </c>
+      <c r="L71" s="15">
+        <v>559.5</v>
+      </c>
+      <c r="M71" s="15">
+        <v>559.5</v>
+      </c>
+      <c r="N71" s="15">
+        <v>564.5</v>
+      </c>
+      <c r="O71" s="15">
+        <v>638.5</v>
+      </c>
+      <c r="P71" s="15">
+        <v>553</v>
+      </c>
+      <c r="Q71" s="15">
+        <v>553</v>
+      </c>
+      <c r="R71" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="S71" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="T71" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="U71" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="V71" s="15">
+        <v>146</v>
+      </c>
+      <c r="W71" s="15">
+        <v>219</v>
+      </c>
+      <c r="X71" s="15">
+        <v>367</v>
+      </c>
+      <c r="Y71" s="15">
+        <v>685.5</v>
+      </c>
+      <c r="Z71" s="15">
+        <v>538.5</v>
+      </c>
+      <c r="AA71" s="15">
+        <v>317</v>
+      </c>
+      <c r="AB71" s="15">
+        <v>149</v>
+      </c>
+      <c r="AC71" s="15">
+        <v>81.5</v>
+      </c>
+      <c r="AD71" s="16">
+        <v>81.5</v>
+      </c>
+      <c r="AE71" s="16">
+        <v>86.5</v>
+      </c>
+      <c r="AF71" s="16">
+        <v>5</v>
+      </c>
+      <c r="AG71" s="16">
+        <v>5</v>
+      </c>
+      <c r="AH71" s="17">
+        <v>226.8</v>
+      </c>
+      <c r="AI71" s="17">
+        <v>307.3</v>
+      </c>
+      <c r="AJ71" s="17">
+        <v>307.3</v>
+      </c>
+      <c r="AK71" s="16">
+        <v>641.80999999999995</v>
+      </c>
+      <c r="AL71" s="17">
+        <v>879.73</v>
+      </c>
+      <c r="AM71" s="16">
+        <v>723.03</v>
+      </c>
+      <c r="AN71" s="17">
+        <v>799.61</v>
+      </c>
+      <c r="AO71" s="17">
+        <v>802.21</v>
+      </c>
+      <c r="AP71" s="35">
+        <v>828.06</v>
+      </c>
+      <c r="AQ71" s="35">
+        <v>595.79999999999995</v>
+      </c>
+    </row>
+    <row r="72" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B72" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="C72" s="15">
+        <v>49266.667912570003</v>
+      </c>
+      <c r="D72" s="15">
+        <v>48476.490491330005</v>
+      </c>
+      <c r="E72" s="15">
+        <v>48424.655244009999</v>
+      </c>
+      <c r="F72" s="15">
+        <v>44110.941081470002</v>
+      </c>
+      <c r="G72" s="15">
+        <v>49748.669457150005</v>
+      </c>
+      <c r="H72" s="15">
+        <v>48207.445579070001</v>
+      </c>
+      <c r="I72" s="15">
+        <v>48595.662315460002</v>
+      </c>
+      <c r="J72" s="15">
+        <v>48519.308690230006</v>
+      </c>
+      <c r="K72" s="15">
+        <v>48310.669327809999</v>
+      </c>
+      <c r="L72" s="15">
+        <v>48184.678132330002</v>
+      </c>
+      <c r="M72" s="15">
+        <v>48619.945626059998</v>
+      </c>
+      <c r="N72" s="15">
+        <v>48124.082581859999</v>
+      </c>
+      <c r="O72" s="15">
+        <v>47357.620101940003</v>
+      </c>
+      <c r="P72" s="15">
+        <v>47536.206191600002</v>
+      </c>
+      <c r="Q72" s="15">
+        <v>47716.71220075</v>
+      </c>
+      <c r="R72" s="15">
+        <v>47903.598259860002</v>
+      </c>
+      <c r="S72" s="15">
+        <v>48526.285053809996</v>
+      </c>
+      <c r="T72" s="15">
+        <v>48430.827432209997</v>
+      </c>
+      <c r="U72" s="15">
+        <v>47687.58528965</v>
+      </c>
+      <c r="V72" s="15">
+        <v>47514.490409179998</v>
+      </c>
+      <c r="W72" s="15">
+        <v>47352.013872849995</v>
+      </c>
+      <c r="X72" s="15">
+        <v>47256.833067289997</v>
+      </c>
+      <c r="Y72" s="15">
+        <v>47106.514410039999</v>
+      </c>
+      <c r="Z72" s="15">
+        <v>47393.98259462</v>
+      </c>
+      <c r="AA72" s="15">
+        <v>47638.13361497</v>
+      </c>
+      <c r="AB72" s="15">
+        <v>48267.765410040003</v>
+      </c>
+      <c r="AC72" s="15">
+        <v>48273.77290425</v>
+      </c>
+      <c r="AD72" s="16">
+        <v>49050.553811699996</v>
+      </c>
+      <c r="AE72" s="16">
+        <v>50098.092728240001</v>
+      </c>
+      <c r="AF72" s="16">
+        <v>50141.865791529999</v>
+      </c>
+      <c r="AG72" s="16">
+        <v>50096.755114449996</v>
+      </c>
+      <c r="AH72" s="17">
+        <v>50704.344831750001</v>
+      </c>
+      <c r="AI72" s="17">
+        <v>50797.12741981</v>
+      </c>
+      <c r="AJ72" s="17">
+        <v>50468.993581620001</v>
+      </c>
+      <c r="AK72" s="16">
+        <v>51087.402450239999</v>
+      </c>
+      <c r="AL72" s="17">
+        <v>51561.848864370004</v>
+      </c>
+      <c r="AM72" s="16">
+        <v>51169.595499760006</v>
+      </c>
+      <c r="AN72" s="17">
+        <v>51587.903521959997</v>
+      </c>
+      <c r="AO72" s="17">
+        <v>51957.166698059998</v>
+      </c>
+      <c r="AP72" s="35">
+        <v>52404.557938800004</v>
+      </c>
+      <c r="AQ72" s="35">
+        <v>52816.573000370001</v>
+      </c>
+    </row>
+    <row r="73" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B73" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="C73" s="15">
+        <v>27401.083978259998</v>
+      </c>
+      <c r="D73" s="15">
+        <v>25848.473573849999</v>
+      </c>
+      <c r="E73" s="15">
+        <v>25349.200294900002</v>
+      </c>
+      <c r="F73" s="15">
+        <v>21623.012683540001</v>
+      </c>
+      <c r="G73" s="15">
+        <v>27601.07861099</v>
+      </c>
+      <c r="H73" s="15">
+        <v>27327.45402012</v>
+      </c>
+      <c r="I73" s="15">
+        <v>27155.981468139998</v>
+      </c>
+      <c r="J73" s="15">
+        <v>26893.878549869998</v>
+      </c>
+      <c r="K73" s="15">
+        <v>26867.636582340001</v>
+      </c>
+      <c r="L73" s="15">
+        <v>26830.879680590002</v>
+      </c>
+      <c r="M73" s="15">
+        <v>27176.151908870001</v>
+      </c>
+      <c r="N73" s="15">
+        <v>27210.557647759997</v>
+      </c>
+      <c r="O73" s="15">
+        <v>27115.872595119999</v>
+      </c>
+      <c r="P73" s="15">
+        <v>27131.090616470003</v>
+      </c>
+      <c r="Q73" s="15">
+        <v>27087.539393049999</v>
+      </c>
+      <c r="R73" s="15">
+        <v>27331.392681519999</v>
+      </c>
+      <c r="S73" s="15">
+        <v>27722.703027380001</v>
+      </c>
+      <c r="T73" s="15">
+        <v>27868.733298179999</v>
+      </c>
+      <c r="U73" s="15">
+        <v>27817.58594773</v>
+      </c>
+      <c r="V73" s="15">
+        <v>27832.14246268</v>
+      </c>
+      <c r="W73" s="15">
+        <v>27828.342196330002</v>
+      </c>
+      <c r="X73" s="15">
+        <v>27942.509035389998</v>
+      </c>
+      <c r="Y73" s="15">
+        <v>28010.69782532</v>
+      </c>
+      <c r="Z73" s="15">
+        <v>28082.285866639999</v>
+      </c>
+      <c r="AA73" s="15">
+        <v>28131.455376710001</v>
+      </c>
+      <c r="AB73" s="15">
+        <v>28192.109388069999</v>
+      </c>
+      <c r="AC73" s="15">
+        <v>28355.45630794</v>
+      </c>
+      <c r="AD73" s="16">
+        <v>29032.216731080003</v>
+      </c>
+      <c r="AE73" s="16">
+        <v>29585.680840090001</v>
+      </c>
+      <c r="AF73" s="16">
+        <v>30091.762891669998</v>
+      </c>
+      <c r="AG73" s="16">
+        <v>30289.519433869998</v>
+      </c>
+      <c r="AH73" s="17">
+        <v>30417.17165294</v>
+      </c>
+      <c r="AI73" s="17">
+        <v>30497.24246107</v>
+      </c>
+      <c r="AJ73" s="17">
+        <v>30823.33017682</v>
+      </c>
+      <c r="AK73" s="16">
+        <v>31227.32143774</v>
+      </c>
+      <c r="AL73" s="17">
+        <v>31437.231879430001</v>
+      </c>
+      <c r="AM73" s="16">
+        <v>31632.621299570001</v>
+      </c>
+      <c r="AN73" s="17">
+        <v>31655.3762197</v>
+      </c>
+      <c r="AO73" s="17">
+        <v>31692.410225150001</v>
+      </c>
+      <c r="AP73" s="35">
+        <v>32273.229116810002</v>
+      </c>
+      <c r="AQ73" s="35">
+        <v>32784.208759150002</v>
+      </c>
+    </row>
+    <row r="74" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B74" s="11" t="s">
+        <v>91</v>
+      </c>
+      <c r="C74" s="15">
+        <v>4287.58191764</v>
+      </c>
+      <c r="D74" s="15">
+        <v>4294.7598933600002</v>
+      </c>
+      <c r="E74" s="15">
+        <v>4305.9238602799996</v>
+      </c>
+      <c r="F74" s="15">
+        <v>3982.06086013</v>
+      </c>
+      <c r="G74" s="15">
+        <v>4306.3708669799998</v>
+      </c>
+      <c r="H74" s="15">
+        <v>4293.0064319800003</v>
+      </c>
+      <c r="I74" s="15">
+        <v>4273.6411977199996</v>
+      </c>
+      <c r="J74" s="15">
+        <v>4251.51134439</v>
+      </c>
+      <c r="K74" s="15">
+        <v>4238.4364360500003</v>
+      </c>
+      <c r="L74" s="15">
+        <v>4214.36768837</v>
+      </c>
+      <c r="M74" s="15">
+        <v>4201.9144811400001</v>
+      </c>
+      <c r="N74" s="15">
+        <v>4188.0276578900002</v>
+      </c>
+      <c r="O74" s="15">
+        <v>4167.5284933299999</v>
+      </c>
+      <c r="P74" s="15">
+        <v>4138.2101117399998</v>
+      </c>
+      <c r="Q74" s="15">
+        <v>4128.6551890800001</v>
+      </c>
+      <c r="R74" s="15">
+        <v>4106.4716282099998</v>
+      </c>
+      <c r="S74" s="15">
+        <v>4094.1284237</v>
+      </c>
+      <c r="T74" s="15">
+        <v>4073.2697034000003</v>
+      </c>
+      <c r="U74" s="15">
+        <v>4049.2955567600002</v>
+      </c>
+      <c r="V74" s="15">
+        <v>4019.8841357900001</v>
+      </c>
+      <c r="W74" s="15">
+        <v>4014.5323650800001</v>
+      </c>
+      <c r="X74" s="15">
+        <v>4002.5148394799999</v>
+      </c>
+      <c r="Y74" s="15">
+        <v>3968.97254441</v>
+      </c>
+      <c r="Z74" s="15">
+        <v>3957.08269492</v>
+      </c>
+      <c r="AA74" s="15">
+        <v>3935.2870760800001</v>
+      </c>
+      <c r="AB74" s="15">
+        <v>3938.9248275899999</v>
+      </c>
+      <c r="AC74" s="15">
+        <v>3953.2566245500002</v>
+      </c>
+      <c r="AD74" s="16">
+        <v>3956.82563527</v>
+      </c>
+      <c r="AE74" s="16">
+        <v>3963.0253841199997</v>
+      </c>
+      <c r="AF74" s="16">
+        <v>3972.3812877600003</v>
+      </c>
+      <c r="AG74" s="16">
+        <v>3977.68463036</v>
+      </c>
+      <c r="AH74" s="17">
+        <v>3990.3361700400001</v>
+      </c>
+      <c r="AI74" s="17">
+        <v>4009.8134363700001</v>
+      </c>
+      <c r="AJ74" s="17">
+        <v>4010.9369238600002</v>
+      </c>
+      <c r="AK74" s="16">
+        <v>4011.4099672100001</v>
+      </c>
+      <c r="AL74" s="17">
+        <v>4023.31659597</v>
+      </c>
+      <c r="AM74" s="16">
+        <v>4032.7207225700004</v>
+      </c>
+      <c r="AN74" s="17">
+        <v>4035.7935731600001</v>
+      </c>
+      <c r="AO74" s="17">
+        <v>4057.42458197</v>
+      </c>
+      <c r="AP74" s="35">
+        <v>4080.6288828299998</v>
+      </c>
+      <c r="AQ74" s="35">
+        <v>4133.4113893800004</v>
+      </c>
+    </row>
+    <row r="75" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B75" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="C75" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="D75" s="15">
+        <v>8.2938E-4</v>
+      </c>
+      <c r="E75" s="15">
+        <v>9.9110999999999991E-4</v>
+      </c>
+      <c r="F75" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="G75" s="15">
+        <v>1.1913099999999999E-3</v>
+      </c>
+      <c r="H75" s="15">
+        <v>1.64966E-2</v>
+      </c>
+      <c r="I75" s="15">
+        <v>2.8616290000000003E-2</v>
+      </c>
+      <c r="J75" s="15">
+        <v>0.90251937000000004</v>
+      </c>
+      <c r="K75" s="15">
+        <v>3.0440532599999996</v>
+      </c>
+      <c r="L75" s="15">
+        <v>0.25514013000000002</v>
+      </c>
+      <c r="M75" s="15">
+        <v>0.42532913</v>
+      </c>
+      <c r="N75" s="15">
+        <v>0.48888388999999999</v>
+      </c>
+      <c r="O75" s="15">
+        <v>0.61529908</v>
+      </c>
+      <c r="P75" s="15">
+        <v>0.72773570999999992</v>
+      </c>
+      <c r="Q75" s="15">
+        <v>0.82149781000000011</v>
+      </c>
+      <c r="R75" s="15">
+        <v>0.90632268000000005</v>
+      </c>
+      <c r="S75" s="15">
+        <v>1.1029337800000001</v>
+      </c>
+      <c r="T75" s="15">
+        <v>1.24061526</v>
+      </c>
+      <c r="U75" s="15">
+        <v>1.27929479</v>
+      </c>
+      <c r="V75" s="15">
+        <v>1.5190905299999999</v>
+      </c>
+      <c r="W75" s="15">
+        <v>1.5785033700000002</v>
+      </c>
+      <c r="X75" s="15">
+        <v>1.031351E-2</v>
+      </c>
+      <c r="Y75" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="Z75" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="AA75" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="AB75" s="15">
+        <v>0.23069989000000002</v>
+      </c>
+      <c r="AC75" s="15">
+        <v>0.21425023999999998</v>
+      </c>
+      <c r="AD75" s="16">
+        <v>0.21265460999999999</v>
+      </c>
+      <c r="AE75" s="16">
+        <v>0.17268767999999998</v>
+      </c>
+      <c r="AF75" s="16">
+        <v>0.1540736</v>
+      </c>
+      <c r="AG75" s="16">
+        <v>0.15604359000000001</v>
+      </c>
+      <c r="AH75" s="17">
+        <v>0.15477894</v>
+      </c>
+      <c r="AI75" s="17">
+        <v>0.15465332000000001</v>
+      </c>
+      <c r="AJ75" s="17">
+        <v>0.15484235999999998</v>
+      </c>
+      <c r="AK75" s="16">
+        <v>0.15687673000000002</v>
+      </c>
+      <c r="AL75" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="AM75" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="AN75" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="AO75" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="AP75" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="AQ75" s="5" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="76" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B76" s="12" t="s">
+        <v>93</v>
+      </c>
+      <c r="C76" s="15">
+        <v>4287.58191764</v>
+      </c>
+      <c r="D76" s="15">
+        <v>4294.7590639800001</v>
+      </c>
+      <c r="E76" s="15">
+        <v>4305.92286917</v>
+      </c>
+      <c r="F76" s="15">
+        <v>3982.06086013</v>
+      </c>
+      <c r="G76" s="15">
+        <v>4306.3696756700001</v>
+      </c>
+      <c r="H76" s="15">
+        <v>4292.9899353800001</v>
+      </c>
+      <c r="I76" s="15">
+        <v>4273.6125814299994</v>
+      </c>
+      <c r="J76" s="15">
+        <v>4250.60882502</v>
+      </c>
+      <c r="K76" s="15">
+        <v>4235.3923827899998</v>
+      </c>
+      <c r="L76" s="15">
+        <v>4214.1125482399993</v>
+      </c>
+      <c r="M76" s="15">
+        <v>4201.48915201</v>
+      </c>
+      <c r="N76" s="15">
+        <v>4187.5387739999996</v>
+      </c>
+      <c r="O76" s="15">
+        <v>4166.9131942499998</v>
+      </c>
+      <c r="P76" s="15">
+        <v>4137.4823760300005</v>
+      </c>
+      <c r="Q76" s="15">
+        <v>4127.8336912699997</v>
+      </c>
+      <c r="R76" s="15">
+        <v>4105.5653055299999</v>
+      </c>
+      <c r="S76" s="15">
+        <v>4093.0254899199999</v>
+      </c>
+      <c r="T76" s="15">
+        <v>4072.0290881399997</v>
+      </c>
+      <c r="U76" s="15">
+        <v>4048.01626197</v>
+      </c>
+      <c r="V76" s="15">
+        <v>4018.3650452600004</v>
+      </c>
+      <c r="W76" s="15">
+        <v>4012.9538617100002</v>
+      </c>
+      <c r="X76" s="15">
+        <v>4002.5045259699996</v>
+      </c>
+      <c r="Y76" s="15">
+        <v>3968.97254441</v>
+      </c>
+      <c r="Z76" s="15">
+        <v>3957.08269492</v>
+      </c>
+      <c r="AA76" s="15">
+        <v>3935.2870760800001</v>
+      </c>
+      <c r="AB76" s="15">
+        <v>3938.6941276999996</v>
+      </c>
+      <c r="AC76" s="15">
+        <v>3953.04237431</v>
+      </c>
+      <c r="AD76" s="16">
+        <v>3956.6129806599997</v>
+      </c>
+      <c r="AE76" s="16">
+        <v>3962.8526964400003</v>
+      </c>
+      <c r="AF76" s="16">
+        <v>3972.2272141599997</v>
+      </c>
+      <c r="AG76" s="16">
+        <v>3977.5285867699999</v>
+      </c>
+      <c r="AH76" s="17">
+        <v>3990.1813910999999</v>
+      </c>
+      <c r="AI76" s="17">
+        <v>4009.6587830500002</v>
+      </c>
+      <c r="AJ76" s="17">
+        <v>4010.7820815</v>
+      </c>
+      <c r="AK76" s="16">
+        <v>4011.2530904800001</v>
+      </c>
+      <c r="AL76" s="17">
+        <v>4023.31659597</v>
+      </c>
+      <c r="AM76" s="16">
+        <v>4032.7207225700004</v>
+      </c>
+      <c r="AN76" s="17">
+        <v>4035.7935731600001</v>
+      </c>
+      <c r="AO76" s="17">
+        <v>4057.42458197</v>
+      </c>
+      <c r="AP76" s="35">
+        <v>4080.6288828299998</v>
+      </c>
+      <c r="AQ76" s="35">
+        <v>4133.4113893800004</v>
+      </c>
+    </row>
+    <row r="77" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B77" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="C77" s="15">
+        <v>7.55548558</v>
+      </c>
+      <c r="D77" s="15">
+        <v>8.5977359100000008</v>
+      </c>
+      <c r="E77" s="15">
+        <v>7.9989691600000006</v>
+      </c>
+      <c r="F77" s="15">
+        <v>7.1769833399999996</v>
+      </c>
+      <c r="G77" s="15">
+        <v>8.6850831999999993</v>
+      </c>
+      <c r="H77" s="15">
+        <v>8.3984241500000003</v>
+      </c>
+      <c r="I77" s="15">
+        <v>8.6994904399999999</v>
+      </c>
+      <c r="J77" s="15">
+        <v>8.5771540399999999</v>
+      </c>
+      <c r="K77" s="15">
+        <v>8.0585359000000008</v>
+      </c>
+      <c r="L77" s="15">
+        <v>7.9070724999999999</v>
+      </c>
+      <c r="M77" s="15">
+        <v>8.2410079800000009</v>
+      </c>
+      <c r="N77" s="15">
+        <v>8.92489037</v>
+      </c>
+      <c r="O77" s="15">
+        <v>8.6967156199999991</v>
+      </c>
+      <c r="P77" s="15">
+        <v>8.6829025800000004</v>
+      </c>
+      <c r="Q77" s="15">
+        <v>8.9173379300000004</v>
+      </c>
+      <c r="R77" s="15">
+        <v>9.6056659600000014</v>
+      </c>
+      <c r="S77" s="15">
+        <v>10.04814801</v>
+      </c>
+      <c r="T77" s="15">
+        <v>10.14981326</v>
+      </c>
+      <c r="U77" s="15">
+        <v>10.05977176</v>
+      </c>
+      <c r="V77" s="15">
+        <v>10.26134165</v>
+      </c>
+      <c r="W77" s="15">
+        <v>10.33263152</v>
+      </c>
+      <c r="X77" s="15">
+        <v>10.5345411</v>
+      </c>
+      <c r="Y77" s="15">
+        <v>10.317188199999999</v>
+      </c>
+      <c r="Z77" s="15">
+        <v>9.0539961400000006</v>
+      </c>
+      <c r="AA77" s="15">
+        <v>9.3481725200000003</v>
+      </c>
+      <c r="AB77" s="15">
+        <v>10.01736782</v>
+      </c>
+      <c r="AC77" s="15">
+        <v>10.244157380000001</v>
+      </c>
+      <c r="AD77" s="16">
+        <v>10.448181369999999</v>
+      </c>
+      <c r="AE77" s="16">
+        <v>10.85832914</v>
+      </c>
+      <c r="AF77" s="16">
+        <v>10.64044591</v>
+      </c>
+      <c r="AG77" s="16">
+        <v>10.88529349</v>
+      </c>
+      <c r="AH77" s="17">
+        <v>11.06267474</v>
+      </c>
+      <c r="AI77" s="17">
+        <v>11.440362800000001</v>
+      </c>
+      <c r="AJ77" s="17">
+        <v>11.758656949999999</v>
+      </c>
+      <c r="AK77" s="16">
+        <v>12.597424380000001</v>
+      </c>
+      <c r="AL77" s="17">
+        <v>12.570919630000001</v>
+      </c>
+      <c r="AM77" s="16">
+        <v>13.11404477</v>
+      </c>
+      <c r="AN77" s="17">
+        <v>13.326986099999999</v>
+      </c>
+      <c r="AO77" s="17">
+        <v>13.21397685</v>
+      </c>
+      <c r="AP77" s="35">
+        <v>13.54884571</v>
+      </c>
+      <c r="AQ77" s="35">
+        <v>14.183631369999999</v>
+      </c>
+    </row>
+    <row r="78" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B78" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="C78" s="15">
+        <v>4280.0264320599999</v>
+      </c>
+      <c r="D78" s="15">
+        <v>4286.1613280700003</v>
+      </c>
+      <c r="E78" s="15">
+        <v>4297.9239000100006</v>
+      </c>
+      <c r="F78" s="15">
+        <v>3974.8838767900002</v>
+      </c>
+      <c r="G78" s="15">
+        <v>4297.6845924700001</v>
+      </c>
+      <c r="H78" s="15">
+        <v>4284.5915112299999</v>
+      </c>
+      <c r="I78" s="15">
+        <v>4264.9130909899995</v>
+      </c>
+      <c r="J78" s="15">
+        <v>4242.0316709799999</v>
+      </c>
+      <c r="K78" s="15">
+        <v>4227.3338468900001</v>
+      </c>
+      <c r="L78" s="15">
+        <v>4206.2054757400001</v>
+      </c>
+      <c r="M78" s="15">
+        <v>4193.2481440299998</v>
+      </c>
+      <c r="N78" s="15">
+        <v>4178.6138836299997</v>
+      </c>
+      <c r="O78" s="15">
+        <v>4158.21647863</v>
+      </c>
+      <c r="P78" s="15">
+        <v>4128.7994734499998</v>
+      </c>
+      <c r="Q78" s="15">
+        <v>4118.9163533400006</v>
+      </c>
+      <c r="R78" s="15">
+        <v>4095.95963957</v>
+      </c>
+      <c r="S78" s="15">
+        <v>4082.9773419099997</v>
+      </c>
+      <c r="T78" s="15">
+        <v>4061.8792748800001</v>
+      </c>
+      <c r="U78" s="15">
+        <v>4037.9564902100001</v>
+      </c>
+      <c r="V78" s="15">
+        <v>4008.1037036100001</v>
+      </c>
+      <c r="W78" s="15">
+        <v>4002.62123019</v>
+      </c>
+      <c r="X78" s="15">
+        <v>3991.9699848699997</v>
+      </c>
+      <c r="Y78" s="15">
+        <v>3958.6553562100003</v>
+      </c>
+      <c r="Z78" s="15">
+        <v>3948.02869878</v>
+      </c>
+      <c r="AA78" s="15">
+        <v>3925.9389035599997</v>
+      </c>
+      <c r="AB78" s="15">
+        <v>3928.6767598800002</v>
+      </c>
+      <c r="AC78" s="15">
+        <v>3942.7982169299999</v>
+      </c>
+      <c r="AD78" s="16">
+        <v>3946.1647992899998</v>
+      </c>
+      <c r="AE78" s="16">
+        <v>3951.9943673000002</v>
+      </c>
+      <c r="AF78" s="16">
+        <v>3961.5867682500002</v>
+      </c>
+      <c r="AG78" s="16">
+        <v>3966.6432932800003</v>
+      </c>
+      <c r="AH78" s="17">
+        <v>3979.1187163600002</v>
+      </c>
+      <c r="AI78" s="17">
+        <v>3998.2184202499998</v>
+      </c>
+      <c r="AJ78" s="17">
+        <v>3999.0234245500001</v>
+      </c>
+      <c r="AK78" s="16">
+        <v>3998.6556661</v>
+      </c>
+      <c r="AL78" s="17">
+        <v>4010.74567634</v>
+      </c>
+      <c r="AM78" s="16">
+        <v>4019.6066778000004</v>
+      </c>
+      <c r="AN78" s="17">
+        <v>4022.4665870600002</v>
+      </c>
+      <c r="AO78" s="17">
+        <v>4044.2106051199999</v>
+      </c>
+      <c r="AP78" s="35">
+        <v>4067.0800371199998</v>
+      </c>
+      <c r="AQ78" s="35">
+        <v>4119.2277580099999</v>
+      </c>
+    </row>
+    <row r="79" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B79" s="12" t="s">
+        <v>96</v>
+      </c>
+      <c r="C79" s="15">
+        <v>23113.502060619998</v>
+      </c>
+      <c r="D79" s="15">
+        <v>21553.71368049</v>
+      </c>
+      <c r="E79" s="15">
+        <v>21043.276434619998</v>
+      </c>
+      <c r="F79" s="15">
+        <v>17640.95182341</v>
+      </c>
+      <c r="G79" s="15">
+        <v>23294.707744009997</v>
+      </c>
+      <c r="H79" s="15">
+        <v>23034.447588139999</v>
+      </c>
+      <c r="I79" s="15">
+        <v>22882.340270419998</v>
+      </c>
+      <c r="J79" s="15">
+        <v>22642.367205480001</v>
+      </c>
+      <c r="K79" s="15">
+        <v>22629.200146290001</v>
+      </c>
+      <c r="L79" s="15">
+        <v>22616.511992220003</v>
+      </c>
+      <c r="M79" s="15">
+        <v>22974.23742773</v>
+      </c>
+      <c r="N79" s="15">
+        <v>23022.52998987</v>
+      </c>
+      <c r="O79" s="15">
+        <v>22948.34410179</v>
+      </c>
+      <c r="P79" s="15">
+        <v>22992.880504730001</v>
+      </c>
+      <c r="Q79" s="15">
+        <v>22958.884203970003</v>
+      </c>
+      <c r="R79" s="15">
+        <v>23224.921053310001</v>
+      </c>
+      <c r="S79" s="15">
+        <v>23628.574603680001</v>
+      </c>
+      <c r="T79" s="15">
+        <v>23795.463594779998</v>
+      </c>
+      <c r="U79" s="15">
+        <v>23768.29039097</v>
+      </c>
+      <c r="V79" s="15">
+        <v>23812.258326889998</v>
+      </c>
+      <c r="W79" s="15">
+        <v>23813.809831250001</v>
+      </c>
+      <c r="X79" s="15">
+        <v>23939.99419591</v>
+      </c>
+      <c r="Y79" s="15">
+        <v>24041.725280909999</v>
+      </c>
+      <c r="Z79" s="15">
+        <v>24125.203171720001</v>
+      </c>
+      <c r="AA79" s="15">
+        <v>24196.168300630001</v>
+      </c>
+      <c r="AB79" s="15">
+        <v>24253.18456048</v>
+      </c>
+      <c r="AC79" s="15">
+        <v>24402.199683390001</v>
+      </c>
+      <c r="AD79" s="16">
+        <v>25075.391095810002</v>
+      </c>
+      <c r="AE79" s="16">
+        <v>25622.655455970002</v>
+      </c>
+      <c r="AF79" s="16">
+        <v>26119.381603909998</v>
+      </c>
+      <c r="AG79" s="16">
+        <v>26311.834803509999</v>
+      </c>
+      <c r="AH79" s="17">
+        <v>26426.835482900002</v>
+      </c>
+      <c r="AI79" s="17">
+        <v>26487.429024699999</v>
+      </c>
+      <c r="AJ79" s="17">
+        <v>26812.393252959999</v>
+      </c>
+      <c r="AK79" s="16">
+        <v>27215.911470529998</v>
+      </c>
+      <c r="AL79" s="17">
+        <v>27413.915283459999</v>
+      </c>
+      <c r="AM79" s="16">
+        <v>27599.900577</v>
+      </c>
+      <c r="AN79" s="17">
+        <v>27619.582646540002</v>
+      </c>
+      <c r="AO79" s="17">
+        <v>27634.98564318</v>
+      </c>
+      <c r="AP79" s="35">
+        <v>28192.60023398</v>
+      </c>
+      <c r="AQ79" s="35">
+        <v>28650.79736977</v>
+      </c>
+    </row>
+    <row r="80" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B80" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="C80" s="15">
+        <v>9937.739200760001</v>
+      </c>
+      <c r="D80" s="15">
+        <v>10122.23899523</v>
+      </c>
+      <c r="E80" s="15">
+        <v>9754.8261631599999</v>
+      </c>
+      <c r="F80" s="15">
+        <v>9059.4658634799998</v>
+      </c>
+      <c r="G80" s="15">
+        <v>10683.01698034</v>
+      </c>
+      <c r="H80" s="15">
+        <v>10669.083573950002</v>
+      </c>
+      <c r="I80" s="15">
+        <v>10649.5428639</v>
+      </c>
+      <c r="J80" s="15">
+        <v>10504.704089780002</v>
+      </c>
+      <c r="K80" s="15">
+        <v>10531.3398478</v>
+      </c>
+      <c r="L80" s="15">
+        <v>10474.475614559999</v>
+      </c>
+      <c r="M80" s="15">
+        <v>10693.221928409999</v>
+      </c>
+      <c r="N80" s="15">
+        <v>10584.266520290001</v>
+      </c>
+      <c r="O80" s="15">
+        <v>10422.35222368</v>
+      </c>
+      <c r="P80" s="15">
+        <v>10426.67432251</v>
+      </c>
+      <c r="Q80" s="15">
+        <v>10226.17898717</v>
+      </c>
+      <c r="R80" s="15">
+        <v>10183.28177908</v>
+      </c>
+      <c r="S80" s="15">
+        <v>10331.850471540001</v>
+      </c>
+      <c r="T80" s="15">
+        <v>10297.981890139999</v>
+      </c>
+      <c r="U80" s="15">
+        <v>10117.09343803</v>
+      </c>
+      <c r="V80" s="15">
+        <v>10043.36750314</v>
+      </c>
+      <c r="W80" s="15">
+        <v>10023.39252327</v>
+      </c>
+      <c r="X80" s="15">
+        <v>10030.690728940001</v>
+      </c>
+      <c r="Y80" s="15">
+        <v>10117.15345811</v>
+      </c>
+      <c r="Z80" s="15">
+        <v>10048.414210680001</v>
+      </c>
+      <c r="AA80" s="15">
+        <v>10025.509592</v>
+      </c>
+      <c r="AB80" s="15">
+        <v>10004.78896537</v>
+      </c>
+      <c r="AC80" s="15">
+        <v>9885.6206848799993</v>
+      </c>
+      <c r="AD80" s="16">
+        <v>10115.00321658</v>
+      </c>
+      <c r="AE80" s="16">
+        <v>10245.555417399999</v>
+      </c>
+      <c r="AF80" s="16">
+        <v>10359.47822802</v>
+      </c>
+      <c r="AG80" s="16">
+        <v>10283.66222366</v>
+      </c>
+      <c r="AH80" s="17">
+        <v>10159.55689457</v>
+      </c>
+      <c r="AI80" s="17">
+        <v>10106.874059379999</v>
+      </c>
+      <c r="AJ80" s="17">
+        <v>10226.5546273</v>
+      </c>
+      <c r="AK80" s="16">
+        <v>10338.92086289</v>
+      </c>
+      <c r="AL80" s="17">
+        <v>10300.723315110001</v>
+      </c>
+      <c r="AM80" s="16">
+        <v>10341.245795549999</v>
+      </c>
+      <c r="AN80" s="17">
+        <v>10279.47791517</v>
+      </c>
+      <c r="AO80" s="17">
+        <v>10128.982526600001</v>
+      </c>
+      <c r="AP80" s="35">
+        <v>10294.3424536</v>
+      </c>
+      <c r="AQ80" s="35">
+        <v>10317.657160889999</v>
+      </c>
+    </row>
+    <row r="81" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B81" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="C81" s="15">
+        <v>13175.76285986</v>
+      </c>
+      <c r="D81" s="15">
+        <v>11431.47468526</v>
+      </c>
+      <c r="E81" s="15">
+        <v>11288.450271459998</v>
+      </c>
+      <c r="F81" s="15">
+        <v>8581.4859599299998</v>
+      </c>
+      <c r="G81" s="15">
+        <v>12611.69076367</v>
+      </c>
+      <c r="H81" s="15">
+        <v>12365.364014190001</v>
+      </c>
+      <c r="I81" s="15">
+        <v>12232.79740652</v>
+      </c>
+      <c r="J81" s="15">
+        <v>12137.663115700001</v>
+      </c>
+      <c r="K81" s="15">
+        <v>12097.860298489999</v>
+      </c>
+      <c r="L81" s="15">
+        <v>12142.036377660001</v>
+      </c>
+      <c r="M81" s="15">
+        <v>12281.015499319999</v>
+      </c>
+      <c r="N81" s="15">
+        <v>12438.263469580001</v>
+      </c>
+      <c r="O81" s="15">
+        <v>12525.99187811</v>
+      </c>
+      <c r="P81" s="15">
+        <v>12566.206182219999</v>
+      </c>
+      <c r="Q81" s="15">
+        <v>12732.705216799999</v>
+      </c>
+      <c r="R81" s="15">
+        <v>13041.63927423</v>
+      </c>
+      <c r="S81" s="15">
+        <v>13296.72413214</v>
+      </c>
+      <c r="T81" s="15">
+        <v>13497.481704639998</v>
+      </c>
+      <c r="U81" s="15">
+        <v>13651.196952940001</v>
+      </c>
+      <c r="V81" s="15">
+        <v>13768.89082375</v>
+      </c>
+      <c r="W81" s="15">
+        <v>13790.41730798</v>
+      </c>
+      <c r="X81" s="15">
+        <v>13909.303466969999</v>
+      </c>
+      <c r="Y81" s="15">
+        <v>13924.571822799999</v>
+      </c>
+      <c r="Z81" s="15">
+        <v>14076.788961040002</v>
+      </c>
+      <c r="AA81" s="15">
+        <v>14170.658708629999</v>
+      </c>
+      <c r="AB81" s="15">
+        <v>14248.39559511</v>
+      </c>
+      <c r="AC81" s="15">
+        <v>14516.57899851</v>
+      </c>
+      <c r="AD81" s="16">
+        <v>14960.38787923</v>
+      </c>
+      <c r="AE81" s="16">
+        <v>15377.100038569999</v>
+      </c>
+      <c r="AF81" s="16">
+        <v>15759.903375889999</v>
+      </c>
+      <c r="AG81" s="16">
+        <v>16028.172579850001</v>
+      </c>
+      <c r="AH81" s="17">
+        <v>16267.27858833</v>
+      </c>
+      <c r="AI81" s="17">
+        <v>16380.55496532</v>
+      </c>
+      <c r="AJ81" s="17">
+        <v>16585.838625659999</v>
+      </c>
+      <c r="AK81" s="16">
+        <v>16876.99060764</v>
+      </c>
+      <c r="AL81" s="17">
+        <v>17113.191968350002</v>
+      </c>
+      <c r="AM81" s="16">
+        <v>17258.654781450001</v>
+      </c>
+      <c r="AN81" s="17">
+        <v>17340.10473137</v>
+      </c>
+      <c r="AO81" s="17">
+        <v>17506.003116580003</v>
+      </c>
+      <c r="AP81" s="35">
+        <v>17898.257780380001</v>
+      </c>
+      <c r="AQ81" s="35">
+        <v>18333.140208880002</v>
+      </c>
+    </row>
+    <row r="82" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B82" s="14" t="s">
+        <v>106</v>
+      </c>
+      <c r="C82" s="15">
+        <v>2980.8706157699999</v>
+      </c>
+      <c r="D82" s="15">
+        <v>2692.2565551100001</v>
+      </c>
+      <c r="E82" s="15">
+        <v>2648.03368624</v>
+      </c>
+      <c r="F82" s="15">
+        <v>2189.3800534499997</v>
+      </c>
+      <c r="G82" s="15">
+        <v>2899.6031711999999</v>
+      </c>
+      <c r="H82" s="15">
+        <v>2859.6109910199998</v>
+      </c>
+      <c r="I82" s="15">
+        <v>2832.8522907800002</v>
+      </c>
+      <c r="J82" s="15">
+        <v>2815.8391231700002</v>
+      </c>
+      <c r="K82" s="15">
+        <v>2803.54348493</v>
+      </c>
+      <c r="L82" s="15">
+        <v>2820.06199466</v>
+      </c>
+      <c r="M82" s="15">
+        <v>2847.9836731</v>
+      </c>
+      <c r="N82" s="15">
+        <v>2895.7100919899999</v>
+      </c>
+      <c r="O82" s="15">
+        <v>2919.7712581000001</v>
+      </c>
+      <c r="P82" s="15">
+        <v>2919.3155049100001</v>
+      </c>
+      <c r="Q82" s="15">
+        <v>2964.82624321</v>
+      </c>
+      <c r="R82" s="15">
+        <v>3071.4716957199998</v>
+      </c>
+      <c r="S82" s="15">
+        <v>3137.9363137399996</v>
+      </c>
+      <c r="T82" s="15">
+        <v>3249.3570083099999</v>
+      </c>
+      <c r="U82" s="15">
+        <v>3302.5756947300001</v>
+      </c>
+      <c r="V82" s="15">
+        <v>3327.2887622399999</v>
+      </c>
+      <c r="W82" s="15">
+        <v>3307.1348855400001</v>
+      </c>
+      <c r="X82" s="15">
+        <v>3322.1913678400001</v>
+      </c>
+      <c r="Y82" s="15">
+        <v>3311.4188410199999</v>
+      </c>
+      <c r="Z82" s="15">
+        <v>3320.4400029799999</v>
+      </c>
+      <c r="AA82" s="15">
+        <v>3349.7359027900002</v>
+      </c>
+      <c r="AB82" s="15">
+        <v>3345.7409811399998</v>
+      </c>
+      <c r="AC82" s="15">
+        <v>3379.0374115300001</v>
+      </c>
+      <c r="AD82" s="16">
+        <v>3725.2411379599998</v>
+      </c>
+      <c r="AE82" s="16">
+        <v>3858.29965339</v>
+      </c>
+      <c r="AF82" s="16">
+        <v>3984.4229807399997</v>
+      </c>
+      <c r="AG82" s="16">
+        <v>4056.8768168299998</v>
+      </c>
+      <c r="AH82" s="17">
+        <v>4130.0009794099997</v>
+      </c>
+      <c r="AI82" s="17">
+        <v>4157.7245288100003</v>
+      </c>
+      <c r="AJ82" s="17">
+        <v>4200.2933527199993</v>
+      </c>
+      <c r="AK82" s="16">
+        <v>4275.5196273600004</v>
+      </c>
+      <c r="AL82" s="17">
+        <v>4358.7075101099999</v>
+      </c>
+      <c r="AM82" s="16">
+        <v>4404.3727918999994</v>
+      </c>
+      <c r="AN82" s="17">
+        <v>4421.6020191600001</v>
+      </c>
+      <c r="AO82" s="17">
+        <v>4405.6616580800001</v>
+      </c>
+      <c r="AP82" s="35">
+        <v>4514.7842748399999</v>
+      </c>
+      <c r="AQ82" s="35">
+        <v>4504.3397216700005</v>
+      </c>
+    </row>
+    <row r="83" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B83" s="14" t="s">
+        <v>99</v>
+      </c>
+      <c r="C83" s="15">
+        <v>10194.892244090001</v>
+      </c>
+      <c r="D83" s="15">
+        <v>8739.2181301500004</v>
+      </c>
+      <c r="E83" s="15">
+        <v>8640.4165852199985</v>
+      </c>
+      <c r="F83" s="15">
+        <v>6392.1059064799992</v>
+      </c>
+      <c r="G83" s="15">
+        <v>9712.0875924699994</v>
+      </c>
+      <c r="H83" s="15">
+        <v>9505.7530231700002</v>
+      </c>
+      <c r="I83" s="15">
+        <v>9399.9451157399999</v>
+      </c>
+      <c r="J83" s="15">
+        <v>9321.8239925300004</v>
+      </c>
+      <c r="K83" s="15">
+        <v>9294.316813559999</v>
+      </c>
+      <c r="L83" s="15">
+        <v>9321.9743830000007</v>
+      </c>
+      <c r="M83" s="15">
+        <v>9433.0318262199999</v>
+      </c>
+      <c r="N83" s="15">
+        <v>9542.5533775900003</v>
+      </c>
+      <c r="O83" s="15">
+        <v>9606.2206200100009</v>
+      </c>
+      <c r="P83" s="15">
+        <v>9646.8906773099989</v>
+      </c>
+      <c r="Q83" s="15">
+        <v>9767.8789735900009</v>
+      </c>
+      <c r="R83" s="15">
+        <v>9970.1675785099997</v>
+      </c>
+      <c r="S83" s="15">
+        <v>10158.7878184</v>
+      </c>
+      <c r="T83" s="15">
+        <v>10248.12469633</v>
+      </c>
+      <c r="U83" s="15">
+        <v>10348.62125821</v>
+      </c>
+      <c r="V83" s="15">
+        <v>10441.602061510001</v>
+      </c>
+      <c r="W83" s="15">
+        <v>10483.282422440001</v>
+      </c>
+      <c r="X83" s="15">
+        <v>10587.112099129999</v>
+      </c>
+      <c r="Y83" s="15">
+        <v>10613.15298178</v>
+      </c>
+      <c r="Z83" s="15">
+        <v>10756.34895806</v>
+      </c>
+      <c r="AA83" s="15">
+        <v>10820.92280584</v>
+      </c>
+      <c r="AB83" s="15">
+        <v>10902.654613969999</v>
+      </c>
+      <c r="AC83" s="15">
+        <v>11137.54158698</v>
+      </c>
+      <c r="AD83" s="16">
+        <v>11235.14674127</v>
+      </c>
+      <c r="AE83" s="16">
+        <v>11518.80038518</v>
+      </c>
+      <c r="AF83" s="16">
+        <v>11775.48039515</v>
+      </c>
+      <c r="AG83" s="16">
+        <v>11971.29576302</v>
+      </c>
+      <c r="AH83" s="17">
+        <v>12137.27760892</v>
+      </c>
+      <c r="AI83" s="17">
+        <v>12222.830436509999</v>
+      </c>
+      <c r="AJ83" s="17">
+        <v>12385.54527294</v>
+      </c>
+      <c r="AK83" s="16">
+        <v>12601.470980280001</v>
+      </c>
+      <c r="AL83" s="17">
+        <v>12754.48445824</v>
+      </c>
+      <c r="AM83" s="16">
+        <v>12854.28198955</v>
+      </c>
+      <c r="AN83" s="17">
+        <v>12918.502712209998</v>
+      </c>
+      <c r="AO83" s="17">
+        <v>13100.341458499999</v>
+      </c>
+      <c r="AP83" s="35">
+        <v>13383.473505540001</v>
+      </c>
+      <c r="AQ83" s="35">
+        <v>13828.800487209999</v>
+      </c>
+    </row>
+    <row r="84" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B84" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="C84" s="15">
+        <v>772.71548421</v>
+      </c>
+      <c r="D84" s="15">
+        <v>769.55056558000001</v>
+      </c>
+      <c r="E84" s="15">
+        <v>786.78682915000002</v>
+      </c>
+      <c r="F84" s="15">
+        <v>738.90780165000001</v>
+      </c>
+      <c r="G84" s="15">
+        <v>976.32575926999993</v>
+      </c>
+      <c r="H84" s="15">
+        <v>998.89593119000006</v>
+      </c>
+      <c r="I84" s="15">
+        <v>1012.4017409099999</v>
+      </c>
+      <c r="J84" s="15">
+        <v>982.01754862999996</v>
+      </c>
+      <c r="K84" s="15">
+        <v>983.68223752999995</v>
+      </c>
+      <c r="L84" s="15">
+        <v>985.00638789999994</v>
+      </c>
+      <c r="M84" s="15">
+        <v>981.41309951999995</v>
+      </c>
+      <c r="N84" s="15">
+        <v>989.01256752999996</v>
+      </c>
+      <c r="O84" s="15">
+        <v>943.10936235999998</v>
+      </c>
+      <c r="P84" s="15">
+        <v>944.05463296000005</v>
+      </c>
+      <c r="Q84" s="15">
+        <v>971.06621092</v>
+      </c>
+      <c r="R84" s="15">
+        <v>1018.11778798</v>
+      </c>
+      <c r="S84" s="15">
+        <v>1036.38687441</v>
+      </c>
+      <c r="T84" s="15">
+        <v>1042.81753998</v>
+      </c>
+      <c r="U84" s="15">
+        <v>1021.54757731</v>
+      </c>
+      <c r="V84" s="15">
+        <v>975.89798947000008</v>
+      </c>
+      <c r="W84" s="15">
+        <v>949.85409061999997</v>
+      </c>
+      <c r="X84" s="15">
+        <v>931.73155609000003</v>
+      </c>
+      <c r="Y84" s="15">
+        <v>912.97759907</v>
+      </c>
+      <c r="Z84" s="15">
+        <v>924.17740373000004</v>
+      </c>
+      <c r="AA84" s="15">
+        <v>932.45342879999998</v>
+      </c>
+      <c r="AB84" s="15">
+        <v>933.10888612999997</v>
+      </c>
+      <c r="AC84" s="15">
+        <v>964.21437977999994</v>
+      </c>
+      <c r="AD84" s="16">
+        <v>1000.8027024199999</v>
+      </c>
+      <c r="AE84" s="16">
+        <v>1037.8468051299999</v>
+      </c>
+      <c r="AF84" s="16">
+        <v>1054.2724072000001</v>
+      </c>
+      <c r="AG84" s="16">
+        <v>1037.3789895099999</v>
+      </c>
+      <c r="AH84" s="17">
+        <v>997.87705197000002</v>
+      </c>
+      <c r="AI84" s="17">
+        <v>995.82524907000004</v>
+      </c>
+      <c r="AJ84" s="17">
+        <v>964.70197565000001</v>
+      </c>
+      <c r="AK84" s="16">
+        <v>977.32444335000002</v>
+      </c>
+      <c r="AL84" s="17">
+        <v>1009.57855909</v>
+      </c>
+      <c r="AM84" s="16">
+        <v>1009.90616371</v>
+      </c>
+      <c r="AN84" s="17">
+        <v>1028.4371782799999</v>
+      </c>
+      <c r="AO84" s="17">
+        <v>1046.4546349099999</v>
+      </c>
+      <c r="AP84" s="35">
+        <v>1091.56916858</v>
+      </c>
+      <c r="AQ84" s="35">
+        <v>1138.0330488900001</v>
+      </c>
+    </row>
+    <row r="85" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B85" s="10" t="s">
+        <v>101</v>
+      </c>
+      <c r="C85" s="15">
+        <v>21865.583934310001</v>
+      </c>
+      <c r="D85" s="15">
+        <v>22628.016917479999</v>
+      </c>
+      <c r="E85" s="15">
+        <v>23075.454949110001</v>
+      </c>
+      <c r="F85" s="15">
+        <v>22487.928397930002</v>
+      </c>
+      <c r="G85" s="15">
+        <v>22147.590846160001</v>
+      </c>
+      <c r="H85" s="15">
+        <v>20879.991558950001</v>
+      </c>
+      <c r="I85" s="15">
+        <v>21439.68084732</v>
+      </c>
+      <c r="J85" s="15">
+        <v>21625.43014036</v>
+      </c>
+      <c r="K85" s="15">
+        <v>21443.032745470002</v>
+      </c>
+      <c r="L85" s="15">
+        <v>21353.79845174</v>
+      </c>
+      <c r="M85" s="15">
+        <v>21443.793717189998</v>
+      </c>
+      <c r="N85" s="15">
+        <v>20913.524934099998</v>
+      </c>
+      <c r="O85" s="15">
+        <v>20241.74750682</v>
+      </c>
+      <c r="P85" s="15">
+        <v>20405.115575129999</v>
+      </c>
+      <c r="Q85" s="15">
+        <v>20629.172807700001</v>
+      </c>
+      <c r="R85" s="15">
+        <v>20572.205578339999</v>
+      </c>
+      <c r="S85" s="15">
+        <v>20803.582026430002</v>
+      </c>
+      <c r="T85" s="15">
+        <v>20562.094134029998</v>
+      </c>
+      <c r="U85" s="15">
+        <v>19869.999341919996</v>
+      </c>
+      <c r="V85" s="15">
+        <v>19682.347946499998</v>
+      </c>
+      <c r="W85" s="15">
+        <v>19523.67167652</v>
+      </c>
+      <c r="X85" s="15">
+        <v>19314.324031900003</v>
+      </c>
+      <c r="Y85" s="15">
+        <v>19095.81658472</v>
+      </c>
+      <c r="Z85" s="15">
+        <v>19311.696727980001</v>
+      </c>
+      <c r="AA85" s="15">
+        <v>19506.678238259999</v>
+      </c>
+      <c r="AB85" s="15">
+        <v>20075.65602197</v>
+      </c>
+      <c r="AC85" s="15">
+        <v>19918.31659631</v>
+      </c>
+      <c r="AD85" s="16">
+        <v>20018.33708062</v>
+      </c>
+      <c r="AE85" s="16">
+        <v>20512.41188815</v>
+      </c>
+      <c r="AF85" s="16">
+        <v>20050.102899860001</v>
+      </c>
+      <c r="AG85" s="16">
+        <v>19807.235680580001</v>
+      </c>
+      <c r="AH85" s="17">
+        <v>20287.173178810001</v>
+      </c>
+      <c r="AI85" s="17">
+        <v>20299.88495874</v>
+      </c>
+      <c r="AJ85" s="17">
+        <v>19645.663404799998</v>
+      </c>
+      <c r="AK85" s="16">
+        <v>19860.081012499999</v>
+      </c>
+      <c r="AL85" s="17">
+        <v>20124.616984939999</v>
+      </c>
+      <c r="AM85" s="16">
+        <v>19536.974200189998</v>
+      </c>
+      <c r="AN85" s="17">
+        <v>19932.527302259998</v>
+      </c>
+      <c r="AO85" s="17">
+        <v>20264.756472910001</v>
+      </c>
+      <c r="AP85" s="35">
+        <v>20131.328821990002</v>
+      </c>
+      <c r="AQ85" s="35">
+        <v>20032.364241220002</v>
+      </c>
+    </row>
+    <row r="86" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B86" s="11" t="s">
+        <v>102</v>
+      </c>
+      <c r="C86" s="15">
+        <v>21865.583934310001</v>
+      </c>
+      <c r="D86" s="15">
+        <v>22628.016917479999</v>
+      </c>
+      <c r="E86" s="15">
+        <v>23075.454949110001</v>
+      </c>
+      <c r="F86" s="15">
+        <v>22487.928397930002</v>
+      </c>
+      <c r="G86" s="15">
+        <v>22147.590846160001</v>
+      </c>
+      <c r="H86" s="15">
+        <v>20879.991558950001</v>
+      </c>
+      <c r="I86" s="15">
+        <v>21439.68084732</v>
+      </c>
+      <c r="J86" s="15">
+        <v>21625.43014036</v>
+      </c>
+      <c r="K86" s="15">
+        <v>21443.032745470002</v>
+      </c>
+      <c r="L86" s="15">
+        <v>21353.79845174</v>
+      </c>
+      <c r="M86" s="15">
+        <v>21443.793717189998</v>
+      </c>
+      <c r="N86" s="15">
+        <v>20913.524934099998</v>
+      </c>
+      <c r="O86" s="15">
+        <v>20241.74750682</v>
+      </c>
+      <c r="P86" s="15">
+        <v>20405.115575129999</v>
+      </c>
+      <c r="Q86" s="15">
+        <v>20629.172807700001</v>
+      </c>
+      <c r="R86" s="15">
+        <v>20572.205578339999</v>
+      </c>
+      <c r="S86" s="15">
+        <v>20803.582026430002</v>
+      </c>
+      <c r="T86" s="15">
+        <v>20562.094134029998</v>
+      </c>
+      <c r="U86" s="15">
+        <v>19869.999341919996</v>
+      </c>
+      <c r="V86" s="15">
+        <v>19682.347946499998</v>
+      </c>
+      <c r="W86" s="15">
+        <v>19523.67167652</v>
+      </c>
+      <c r="X86" s="15">
+        <v>19314.324031900003</v>
+      </c>
+      <c r="Y86" s="15">
+        <v>19095.81658472</v>
+      </c>
+      <c r="Z86" s="15">
+        <v>19311.696727980001</v>
+      </c>
+      <c r="AA86" s="15">
+        <v>19506.678238259999</v>
+      </c>
+      <c r="AB86" s="15">
+        <v>20075.65602197</v>
+      </c>
+      <c r="AC86" s="15">
+        <v>19918.31659631</v>
+      </c>
+      <c r="AD86" s="16">
+        <v>20018.33708062</v>
+      </c>
+      <c r="AE86" s="16">
+        <v>20512.41188815</v>
+      </c>
+      <c r="AF86" s="16">
+        <v>20050.102899860001</v>
+      </c>
+      <c r="AG86" s="16">
+        <v>19807.235680580001</v>
+      </c>
+      <c r="AH86" s="17">
+        <v>20287.173178810001</v>
+      </c>
+      <c r="AI86" s="17">
+        <v>20299.88495874</v>
+      </c>
+      <c r="AJ86" s="17">
+        <v>19645.663404799998</v>
+      </c>
+      <c r="AK86" s="16">
+        <v>19860.081012499999</v>
+      </c>
+      <c r="AL86" s="17">
+        <v>20124.616984939999</v>
+      </c>
+      <c r="AM86" s="16">
+        <v>19536.974200189998</v>
+      </c>
+      <c r="AN86" s="17">
+        <v>19932.527302259998</v>
+      </c>
+      <c r="AO86" s="17">
+        <v>20264.756472910001</v>
+      </c>
+      <c r="AP86" s="35">
+        <v>20131.328821990002</v>
+      </c>
+      <c r="AQ86" s="35">
+        <v>20032.364241220002</v>
+      </c>
+    </row>
+    <row r="87" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B87" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="C87" s="15">
+        <v>10401.910335379998</v>
+      </c>
+      <c r="D87" s="15">
+        <v>10779.518107950002</v>
+      </c>
+      <c r="E87" s="15">
+        <v>11076.185104239999</v>
+      </c>
+      <c r="F87" s="15">
+        <v>10890.182907479999</v>
+      </c>
+      <c r="G87" s="15">
+        <v>10722.50077266</v>
+      </c>
+      <c r="H87" s="15">
+        <v>10250.856844600001</v>
+      </c>
+      <c r="I87" s="15">
+        <v>10587.41755676</v>
+      </c>
+      <c r="J87" s="15">
+        <v>10908.95547361</v>
+      </c>
+      <c r="K87" s="15">
+        <v>10659.00318032</v>
+      </c>
+      <c r="L87" s="15">
+        <v>10517.04415584</v>
+      </c>
+      <c r="M87" s="15">
+        <v>10911.49056041</v>
+      </c>
+      <c r="N87" s="15">
+        <v>10320.55893429</v>
+      </c>
+      <c r="O87" s="15">
+        <v>9955.5114381599997</v>
+      </c>
+      <c r="P87" s="15">
+        <v>10039.59036668</v>
+      </c>
+      <c r="Q87" s="15">
+        <v>10160.910625069999</v>
+      </c>
+      <c r="R87" s="15">
+        <v>10031.067267840001</v>
+      </c>
+      <c r="S87" s="15">
+        <v>10391.1426121</v>
+      </c>
+      <c r="T87" s="15">
+        <v>10071.388922419999</v>
+      </c>
+      <c r="U87" s="15">
+        <v>9728.0332857199992</v>
+      </c>
+      <c r="V87" s="15">
+        <v>9534.1332382700002</v>
+      </c>
+      <c r="W87" s="15">
+        <v>9502.732504829999</v>
+      </c>
+      <c r="X87" s="15">
+        <v>9559.2564125999997</v>
+      </c>
+      <c r="Y87" s="15">
+        <v>9474.0108569399999</v>
+      </c>
+      <c r="Z87" s="15">
+        <v>9550.8668856499989</v>
+      </c>
+      <c r="AA87" s="15">
+        <v>9663.361571989999</v>
+      </c>
+      <c r="AB87" s="15">
+        <v>10090.750517160001</v>
+      </c>
+      <c r="AC87" s="15">
+        <v>9789.7553297800005</v>
+      </c>
+      <c r="AD87" s="16">
+        <v>9838.6057040699998</v>
+      </c>
+      <c r="AE87" s="16">
+        <v>10199.39375014</v>
+      </c>
+      <c r="AF87" s="16">
+        <v>9516.1641328200003</v>
+      </c>
+      <c r="AG87" s="16">
+        <v>9190.8338425499987</v>
+      </c>
+      <c r="AH87" s="17">
+        <v>9371.5086023399999</v>
+      </c>
+      <c r="AI87" s="17">
+        <v>9247.6950902000008</v>
+      </c>
+      <c r="AJ87" s="17">
+        <v>8747.5182964300002</v>
+      </c>
+      <c r="AK87" s="16">
+        <v>8692.9955572500003</v>
+      </c>
+      <c r="AL87" s="17">
+        <v>8856.3071859400006</v>
+      </c>
+      <c r="AM87" s="16">
+        <v>8653.6282178500005</v>
+      </c>
+      <c r="AN87" s="17">
+        <v>9153.5203310100005</v>
+      </c>
+      <c r="AO87" s="17">
+        <v>9389.8468021399985</v>
+      </c>
+      <c r="AP87" s="35">
+        <v>9434.9056743600013</v>
+      </c>
+      <c r="AQ87" s="35">
+        <v>9182.2913204199995</v>
+      </c>
+    </row>
+    <row r="88" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B88" s="12" t="s">
+        <v>104</v>
+      </c>
+      <c r="C88" s="15">
+        <v>11463.67359893</v>
+      </c>
+      <c r="D88" s="15">
+        <v>11848.498809530001</v>
+      </c>
+      <c r="E88" s="15">
+        <v>11999.269844870001</v>
+      </c>
+      <c r="F88" s="15">
+        <v>11597.745490450001</v>
+      </c>
+      <c r="G88" s="15">
+        <v>11425.0900735</v>
+      </c>
+      <c r="H88" s="15">
+        <v>10629.134714350001</v>
+      </c>
+      <c r="I88" s="15">
+        <v>10852.26329056</v>
+      </c>
+      <c r="J88" s="15">
+        <v>10716.47466675</v>
+      </c>
+      <c r="K88" s="15">
+        <v>10784.02956515</v>
+      </c>
+      <c r="L88" s="15">
+        <v>10836.7542959</v>
+      </c>
+      <c r="M88" s="15">
+        <v>10532.303156780001</v>
+      </c>
+      <c r="N88" s="15">
+        <v>10592.96599981</v>
+      </c>
+      <c r="O88" s="15">
+        <v>10286.23606866</v>
+      </c>
+      <c r="P88" s="15">
+        <v>10365.525208450001</v>
+      </c>
+      <c r="Q88" s="15">
+        <v>10468.262182629998</v>
+      </c>
+      <c r="R88" s="15">
+        <v>10541.1383105</v>
+      </c>
+      <c r="S88" s="15">
+        <v>10412.43941433</v>
+      </c>
+      <c r="T88" s="15">
+        <v>10490.70521161</v>
+      </c>
+      <c r="U88" s="15">
+        <v>10141.966056200001</v>
+      </c>
+      <c r="V88" s="15">
+        <v>10148.21470823</v>
+      </c>
+      <c r="W88" s="15">
+        <v>10020.939171690001</v>
+      </c>
+      <c r="X88" s="15">
+        <v>9755.0676192999999</v>
+      </c>
+      <c r="Y88" s="15">
+        <v>9621.8057277799999</v>
+      </c>
+      <c r="Z88" s="15">
+        <v>9760.8298423300002</v>
+      </c>
+      <c r="AA88" s="15">
+        <v>9843.3166662700005</v>
+      </c>
+      <c r="AB88" s="15">
+        <v>9984.9055048099999</v>
+      </c>
+      <c r="AC88" s="15">
+        <v>10128.561266530001</v>
+      </c>
+      <c r="AD88" s="16">
+        <v>10179.731376549998</v>
+      </c>
+      <c r="AE88" s="16">
+        <v>10313.01813801</v>
+      </c>
+      <c r="AF88" s="16">
+        <v>10533.938767040001</v>
+      </c>
+      <c r="AG88" s="16">
+        <v>10616.40183803</v>
+      </c>
+      <c r="AH88" s="17">
+        <v>10915.664576469999</v>
+      </c>
+      <c r="AI88" s="17">
+        <v>11052.189868540001</v>
+      </c>
+      <c r="AJ88" s="17">
+        <v>10898.145108370001</v>
+      </c>
+      <c r="AK88" s="16">
+        <v>11167.08545525</v>
+      </c>
+      <c r="AL88" s="17">
+        <v>11268.309799000001</v>
+      </c>
+      <c r="AM88" s="16">
+        <v>10883.345982340001</v>
+      </c>
+      <c r="AN88" s="17">
+        <v>10779.006971250001</v>
+      </c>
+      <c r="AO88" s="17">
+        <v>10874.909670770001</v>
+      </c>
+      <c r="AP88" s="35">
+        <v>10696.423147629999</v>
+      </c>
+      <c r="AQ88" s="35">
+        <v>10850.072920799999</v>
+      </c>
+    </row>
+    <row r="89" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B89" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="C89" s="15">
+        <v>6568.2202457100002</v>
+      </c>
+      <c r="D89" s="15">
+        <v>6833.6915062899998</v>
+      </c>
+      <c r="E89" s="15">
+        <v>6948.5488220400002</v>
+      </c>
+      <c r="F89" s="15">
+        <v>6611.4647191599997</v>
+      </c>
+      <c r="G89" s="15">
+        <v>6468.2154871899993</v>
+      </c>
+      <c r="H89" s="15">
+        <v>6397.5501338599997</v>
+      </c>
+      <c r="I89" s="15">
+        <v>6411.4493654899998</v>
+      </c>
+      <c r="J89" s="15">
+        <v>6164.1198451</v>
+      </c>
+      <c r="K89" s="15">
+        <v>6084.3830723800002</v>
+      </c>
+      <c r="L89" s="15">
+        <v>5965.99979386</v>
+      </c>
+      <c r="M89" s="15">
+        <v>5547.8400829900002</v>
+      </c>
+      <c r="N89" s="15">
+        <v>5487.2281021999997</v>
+      </c>
+      <c r="O89" s="15">
+        <v>4993.0282071299998</v>
+      </c>
+      <c r="P89" s="15">
+        <v>4942.3965343500004</v>
+      </c>
+      <c r="Q89" s="15">
+        <v>4864.6088771300001</v>
+      </c>
+      <c r="R89" s="15">
+        <v>4781.7518719300006</v>
+      </c>
+      <c r="S89" s="15">
+        <v>4620.8024970600009</v>
+      </c>
+      <c r="T89" s="15">
+        <v>4611.2935848799998</v>
+      </c>
+      <c r="U89" s="15">
+        <v>4184.0758030100005</v>
+      </c>
+      <c r="V89" s="15">
+        <v>4250.4211282300002</v>
+      </c>
+      <c r="W89" s="15">
+        <v>4135.63757463</v>
+      </c>
+      <c r="X89" s="15">
+        <v>3940.43207605</v>
+      </c>
+      <c r="Y89" s="15">
+        <v>3849.57765604</v>
+      </c>
+      <c r="Z89" s="15">
+        <v>4030.9888529099999</v>
+      </c>
+      <c r="AA89" s="15">
+        <v>4052.3637162300001</v>
+      </c>
+      <c r="AB89" s="15">
+        <v>4178.77053308</v>
+      </c>
+      <c r="AC89" s="15">
+        <v>4211.89462078</v>
+      </c>
+      <c r="AD89" s="16">
+        <v>4253.4705929699994</v>
+      </c>
+      <c r="AE89" s="16">
+        <v>4392.79170643</v>
+      </c>
+      <c r="AF89" s="16">
+        <v>4550.3594412499997</v>
+      </c>
+      <c r="AG89" s="16">
+        <v>4535.2287002200001</v>
+      </c>
+      <c r="AH89" s="17">
+        <v>4749.0855230400002</v>
+      </c>
+      <c r="AI89" s="17">
+        <v>4616.2714010899999</v>
+      </c>
+      <c r="AJ89" s="17">
+        <v>4506.8483972499998</v>
+      </c>
+      <c r="AK89" s="16">
+        <v>4609.75035329</v>
+      </c>
+      <c r="AL89" s="17">
+        <v>4596.9245454600004</v>
+      </c>
+      <c r="AM89" s="16">
+        <v>4437.1018726800003</v>
+      </c>
+      <c r="AN89" s="17">
+        <v>4195.2824823999999</v>
+      </c>
+      <c r="AO89" s="17">
+        <v>4309.1066374799993</v>
+      </c>
+      <c r="AP89" s="35">
+        <v>4244.7806536899998</v>
+      </c>
+      <c r="AQ89" s="35">
+        <v>4401.2186936899998</v>
+      </c>
+    </row>
+    <row r="90" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B90" s="31" t="s">
+        <v>105</v>
+      </c>
+      <c r="C90" s="32">
         <v>4895.4533532200003</v>
       </c>
-      <c r="D90" s="31">
+      <c r="D90" s="32">
         <v>5014.8073032399998</v>
       </c>
-      <c r="E90" s="31">
+      <c r="E90" s="32">
         <v>5050.72102283</v>
       </c>
-      <c r="F90" s="31">
+      <c r="F90" s="32">
         <v>4986.2807712900003</v>
       </c>
-      <c r="G90" s="31">
+      <c r="G90" s="32">
         <v>4956.8745863100003</v>
       </c>
-      <c r="H90" s="31">
+      <c r="H90" s="32">
         <v>4231.58458049</v>
       </c>
-      <c r="I90" s="31">
+      <c r="I90" s="32">
         <v>4440.8139250699996</v>
       </c>
-      <c r="J90" s="31">
+      <c r="J90" s="32">
         <v>4552.3548216499994</v>
       </c>
-      <c r="K90" s="31">
+      <c r="K90" s="32">
         <v>4699.6464927700008</v>
       </c>
-      <c r="L90" s="31">
+      <c r="L90" s="32">
         <v>4870.7545020400003</v>
       </c>
-      <c r="M90" s="31">
+      <c r="M90" s="32">
         <v>4984.4630737899997</v>
       </c>
-      <c r="N90" s="31">
+      <c r="N90" s="32">
         <v>5105.7378976099999</v>
       </c>
-      <c r="O90" s="31">
+      <c r="O90" s="32">
         <v>5293.2078615299997</v>
       </c>
-      <c r="P90" s="31">
+      <c r="P90" s="32">
         <v>5423.1286741000004</v>
       </c>
-      <c r="Q90" s="31">
+      <c r="Q90" s="32">
         <v>5603.6533055</v>
       </c>
-      <c r="R90" s="31">
+      <c r="R90" s="32">
         <v>5759.3864385699999</v>
       </c>
-      <c r="S90" s="31">
+      <c r="S90" s="32">
         <v>5791.6369172700006</v>
       </c>
-      <c r="T90" s="31">
+      <c r="T90" s="32">
         <v>5879.4116267299996</v>
       </c>
-      <c r="U90" s="31">
+      <c r="U90" s="32">
         <v>5957.8902531899994</v>
       </c>
-      <c r="V90" s="31">
+      <c r="V90" s="32">
         <v>5897.7935799999996</v>
       </c>
-      <c r="W90" s="31">
+      <c r="W90" s="32">
         <v>5885.3015970600009</v>
       </c>
-      <c r="X90" s="31">
+      <c r="X90" s="32">
         <v>5814.6355432500004</v>
       </c>
-      <c r="Y90" s="31">
+      <c r="Y90" s="32">
         <v>5772.2280717399999</v>
       </c>
-      <c r="Z90" s="31">
+      <c r="Z90" s="32">
         <v>5729.8409894200004</v>
       </c>
-      <c r="AA90" s="31">
+      <c r="AA90" s="32">
         <v>5790.9529500400004</v>
       </c>
-      <c r="AB90" s="31">
+      <c r="AB90" s="32">
         <v>5806.13497173</v>
       </c>
-      <c r="AC90" s="31">
+      <c r="AC90" s="32">
         <v>5916.6666457499996</v>
       </c>
-      <c r="AD90" s="32">
+      <c r="AD90" s="33">
         <v>5926.26078358</v>
       </c>
-      <c r="AE90" s="32">
+      <c r="AE90" s="33">
         <v>5920.2264315800003</v>
       </c>
-      <c r="AF90" s="32">
+      <c r="AF90" s="33">
         <v>5983.5793257899995</v>
       </c>
-      <c r="AG90" s="32">
+      <c r="AG90" s="33">
         <v>6081.1731378100003</v>
       </c>
-      <c r="AH90" s="33">
+      <c r="AH90" s="34">
         <v>6166.5790534300004</v>
       </c>
-      <c r="AI90" s="33">
+      <c r="AI90" s="34">
         <v>6435.9184674500002</v>
       </c>
-      <c r="AJ90" s="33">
+      <c r="AJ90" s="34">
         <v>6391.2967111199996</v>
       </c>
-      <c r="AK90" s="32">
+      <c r="AK90" s="33">
         <v>6557.3351019600004</v>
       </c>
-      <c r="AL90" s="33">
+      <c r="AL90" s="34">
         <v>6671.3852535400001</v>
       </c>
-      <c r="AM90" s="32">
+      <c r="AM90" s="33">
         <v>6446.2441096599996</v>
       </c>
-      <c r="AN90" s="33">
+      <c r="AN90" s="34">
         <v>6583.7244888499999</v>
       </c>
-      <c r="AO90" s="33">
+      <c r="AO90" s="34">
         <v>6565.8030332899998</v>
       </c>
-      <c r="AP90" s="33">
+      <c r="AP90" s="34">
         <v>6451.6424939399994</v>
       </c>
-      <c r="AQ90" s="33">
+      <c r="AQ90" s="34">
         <v>6448.8542271099996</v>
       </c>
-      <c r="AR90" s="33">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="93" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="93" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B93" s="18" t="s">
-        <v>81</v>
+        <v>127</v>
       </c>
     </row>
-    <row r="94" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B94" s="35"/>
+    <row r="94" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B94" s="2" t="s">
+        <v>129</v>
+      </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>HRV</vt:lpstr>
       <vt:lpstr>ENG</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>abratek</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>