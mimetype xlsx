--- v5 (2026-09-02)
+++ v6 (2026-09-25)
@@ -5,80 +5,80 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Statistika i istraživanje\BILTEN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D133B788-0D3A-4B50-9229-5053123CE398}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{949AC22E-C385-4755-A188-01CBDE8308D4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ENG" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="987" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="988" uniqueCount="43">
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Monthly rate of change  (in %)</t>
   </si>
   <si>
     <t>Annual rate of change (in %)</t>
   </si>
   <si>
     <t>Harmonised index of consumer prices (HICP)</t>
   </si>
   <si>
     <t xml:space="preserve">Total </t>
   </si>
   <si>
     <t>Goods</t>
   </si>
   <si>
     <t>Services</t>
   </si>
   <si>
@@ -553,85 +553,85 @@
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Normalno" xfId="0" builtinId="0"/>
     <cellStyle name="Normalno 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Tanka linija ispod" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Zadnji redak" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Zaglavlje" xfId="1" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -881,173 +881,173 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B2:X352"/>
+  <dimension ref="B2:X353"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.6640625" style="3" customWidth="1"/>
     <col min="2" max="2" width="8.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="12" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.5" style="1" customWidth="1"/>
     <col min="5" max="6" width="10.1640625" style="1" customWidth="1"/>
     <col min="7" max="9" width="10.1640625" style="64" customWidth="1"/>
     <col min="10" max="10" width="10.5" style="3" customWidth="1"/>
     <col min="11" max="12" width="10.1640625" style="3" customWidth="1"/>
     <col min="13" max="15" width="10.1640625" style="66" customWidth="1"/>
     <col min="16" max="16" width="10.5" style="4" customWidth="1"/>
     <col min="17" max="18" width="10.1640625" style="3" customWidth="1"/>
     <col min="19" max="21" width="10.1640625" style="66" customWidth="1"/>
     <col min="22" max="23" width="9.1640625" style="66"/>
     <col min="24" max="16384" width="9.1640625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="47" t="s">
         <v>38</v>
       </c>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="55"/>
       <c r="H2" s="55"/>
       <c r="I2" s="55"/>
       <c r="M2" s="65"/>
-      <c r="T2" s="85"/>
-      <c r="U2" s="85"/>
+      <c r="T2" s="88"/>
+      <c r="U2" s="88"/>
     </row>
     <row r="3" spans="2:21" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="5"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="55"/>
       <c r="H3" s="55"/>
       <c r="I3" s="55"/>
     </row>
     <row r="4" spans="2:21" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="5"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="55"/>
       <c r="H4" s="55"/>
       <c r="I4" s="55"/>
     </row>
     <row r="5" spans="2:21" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="86" t="s">
+      <c r="B5" s="89" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="86" t="s">
+      <c r="C5" s="89" t="s">
         <v>1</v>
       </c>
-      <c r="D5" s="89" t="s">
+      <c r="D5" s="92" t="s">
         <v>41</v>
       </c>
-      <c r="E5" s="89"/>
-[...4 lines deleted...]
-      <c r="J5" s="90" t="s">
+      <c r="E5" s="92"/>
+      <c r="F5" s="92"/>
+      <c r="G5" s="92"/>
+      <c r="H5" s="92"/>
+      <c r="I5" s="92"/>
+      <c r="J5" s="93" t="s">
         <v>2</v>
       </c>
-      <c r="K5" s="90"/>
-[...4 lines deleted...]
-      <c r="P5" s="89" t="s">
+      <c r="K5" s="93"/>
+      <c r="L5" s="93"/>
+      <c r="M5" s="93"/>
+      <c r="N5" s="93"/>
+      <c r="O5" s="93"/>
+      <c r="P5" s="92" t="s">
         <v>3</v>
       </c>
-      <c r="Q5" s="89"/>
-[...3 lines deleted...]
-      <c r="U5" s="89"/>
+      <c r="Q5" s="92"/>
+      <c r="R5" s="92"/>
+      <c r="S5" s="92"/>
+      <c r="T5" s="92"/>
+      <c r="U5" s="92"/>
     </row>
     <row r="6" spans="2:21" ht="42.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="87"/>
-[...1 lines deleted...]
-      <c r="D6" s="83" t="s">
+      <c r="B6" s="90"/>
+      <c r="C6" s="90"/>
+      <c r="D6" s="86" t="s">
         <v>4</v>
       </c>
-      <c r="E6" s="83"/>
-[...1 lines deleted...]
-      <c r="G6" s="84" t="s">
+      <c r="E6" s="86"/>
+      <c r="F6" s="86"/>
+      <c r="G6" s="87" t="s">
         <v>39</v>
       </c>
-      <c r="H6" s="84"/>
-[...1 lines deleted...]
-      <c r="J6" s="91" t="s">
+      <c r="H6" s="87"/>
+      <c r="I6" s="87"/>
+      <c r="J6" s="94" t="s">
         <v>4</v>
       </c>
-      <c r="K6" s="91"/>
-[...1 lines deleted...]
-      <c r="M6" s="91" t="s">
+      <c r="K6" s="94"/>
+      <c r="L6" s="94"/>
+      <c r="M6" s="94" t="s">
         <v>39</v>
       </c>
-      <c r="N6" s="91"/>
-[...1 lines deleted...]
-      <c r="P6" s="83" t="s">
+      <c r="N6" s="94"/>
+      <c r="O6" s="94"/>
+      <c r="P6" s="86" t="s">
         <v>4</v>
       </c>
-      <c r="Q6" s="83"/>
-[...1 lines deleted...]
-      <c r="S6" s="84" t="s">
+      <c r="Q6" s="86"/>
+      <c r="R6" s="86"/>
+      <c r="S6" s="87" t="s">
         <v>39</v>
       </c>
-      <c r="T6" s="84"/>
-      <c r="U6" s="84"/>
+      <c r="T6" s="87"/>
+      <c r="U6" s="87"/>
     </row>
     <row r="7" spans="2:21" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B7" s="88"/>
-      <c r="C7" s="88"/>
+      <c r="B7" s="91"/>
+      <c r="C7" s="91"/>
       <c r="D7" s="11" t="s">
         <v>5</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>6</v>
       </c>
       <c r="F7" s="12" t="s">
         <v>7</v>
       </c>
       <c r="G7" s="56" t="s">
         <v>5</v>
       </c>
       <c r="H7" s="56" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="12" t="s">
         <v>7</v>
       </c>
       <c r="J7" s="25" t="s">
         <v>5</v>
       </c>
       <c r="K7" s="25" t="s">
         <v>6</v>
       </c>
       <c r="L7" s="54" t="s">
@@ -21651,199 +21651,261 @@
         <v>4.9000000000000004</v>
       </c>
       <c r="Q348" s="77">
         <v>3.8</v>
       </c>
       <c r="R348" s="77">
         <v>7</v>
       </c>
       <c r="S348" s="77">
         <v>5</v>
       </c>
       <c r="T348" s="77">
         <v>4.0999999999999996</v>
       </c>
       <c r="U348" s="77">
         <v>7</v>
       </c>
       <c r="V348" s="79"/>
       <c r="W348" s="71"/>
     </row>
     <row r="349" spans="2:24" s="49" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B349" s="50"/>
       <c r="C349" s="50" t="s">
         <v>14</v>
       </c>
-      <c r="D349" s="92">
+      <c r="D349" s="83">
         <v>104.41</v>
       </c>
-      <c r="E349" s="92">
+      <c r="E349" s="83">
         <v>102.72</v>
       </c>
-      <c r="F349" s="92">
+      <c r="F349" s="83">
         <v>107.89</v>
       </c>
-      <c r="G349" s="92">
+      <c r="G349" s="83">
         <v>104.43</v>
       </c>
-      <c r="H349" s="92">
+      <c r="H349" s="83">
         <v>102.75</v>
       </c>
-      <c r="I349" s="92">
+      <c r="I349" s="83">
         <v>107.89</v>
       </c>
-      <c r="J349" s="93">
+      <c r="J349" s="84">
         <v>0.1</v>
       </c>
-      <c r="K349" s="93">
+      <c r="K349" s="84">
         <v>-0.9</v>
       </c>
-      <c r="L349" s="93">
+      <c r="L349" s="84">
         <v>2.2000000000000002</v>
       </c>
-      <c r="M349" s="93">
+      <c r="M349" s="84">
         <v>0</v>
       </c>
-      <c r="N349" s="93">
+      <c r="N349" s="84">
         <v>-1.1000000000000001</v>
       </c>
-      <c r="O349" s="93">
+      <c r="O349" s="84">
         <v>2.2000000000000002</v>
       </c>
-      <c r="P349" s="92">
+      <c r="P349" s="83">
         <v>4.2</v>
       </c>
-      <c r="Q349" s="92">
+      <c r="Q349" s="83">
         <v>2.9</v>
       </c>
-      <c r="R349" s="92">
+      <c r="R349" s="83">
         <v>6.8</v>
       </c>
-      <c r="S349" s="92">
+      <c r="S349" s="83">
         <v>4.2</v>
       </c>
-      <c r="T349" s="92">
+      <c r="T349" s="83">
         <v>2.9</v>
       </c>
-      <c r="U349" s="92">
+      <c r="U349" s="83">
         <v>6.8</v>
       </c>
-      <c r="V349" s="94"/>
+      <c r="V349" s="85"/>
       <c r="W349" s="71"/>
     </row>
-    <row r="350" spans="2:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C350" s="74" t="s">
+    <row r="350" spans="2:24" s="49" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B350" s="50"/>
+      <c r="C350" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="D350" s="80">
+      <c r="D350" s="83">
         <v>105.04</v>
       </c>
-      <c r="E350" s="80">
+      <c r="E350" s="83">
         <v>101.99</v>
       </c>
-      <c r="F350" s="81">
+      <c r="F350" s="83">
         <v>111.3</v>
       </c>
-      <c r="G350" s="81">
+      <c r="G350" s="83">
         <v>105.19</v>
       </c>
-      <c r="H350" s="81">
+      <c r="H350" s="83">
         <v>102.22</v>
       </c>
-      <c r="I350" s="81">
+      <c r="I350" s="83">
         <v>111.3</v>
       </c>
-      <c r="J350" s="82">
+      <c r="J350" s="84">
         <v>0.6</v>
       </c>
-      <c r="K350" s="82">
+      <c r="K350" s="84">
         <v>-0.7</v>
       </c>
-      <c r="L350" s="82">
+      <c r="L350" s="84">
         <v>3.2</v>
       </c>
-      <c r="M350" s="82">
+      <c r="M350" s="84">
         <v>0.7</v>
       </c>
-      <c r="N350" s="82">
+      <c r="N350" s="84">
         <v>-0.5</v>
       </c>
-      <c r="O350" s="82">
+      <c r="O350" s="84">
         <v>3.2</v>
       </c>
-      <c r="P350" s="81">
+      <c r="P350" s="83">
         <v>3.6</v>
       </c>
-      <c r="Q350" s="81">
+      <c r="Q350" s="83">
         <v>2</v>
       </c>
-      <c r="R350" s="81">
+      <c r="R350" s="83">
         <v>6.8</v>
       </c>
-      <c r="S350" s="81">
+      <c r="S350" s="83">
         <v>3.8</v>
       </c>
-      <c r="T350" s="81">
+      <c r="T350" s="83">
         <v>2.2999999999999998</v>
       </c>
-      <c r="U350" s="81">
+      <c r="U350" s="83">
         <v>6.8</v>
       </c>
-      <c r="V350" s="79"/>
+      <c r="V350" s="85"/>
       <c r="W350" s="71"/>
-      <c r="X350" s="49"/>
     </row>
     <row r="351" spans="2:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B351" s="7"/>
-[...18 lines deleted...]
-      <c r="U351" s="62"/>
+      <c r="B351" s="74"/>
+      <c r="C351" s="74" t="s">
+        <v>16</v>
+      </c>
+      <c r="D351" s="80">
+        <v>105.38</v>
+      </c>
+      <c r="E351" s="80">
+        <v>102.39</v>
+      </c>
+      <c r="F351" s="81">
+        <v>111.53</v>
+      </c>
+      <c r="G351" s="81">
+        <v>105.53</v>
+      </c>
+      <c r="H351" s="81">
+        <v>102.61</v>
+      </c>
+      <c r="I351" s="81">
+        <v>111.53</v>
+      </c>
+      <c r="J351" s="82">
+        <v>0.3</v>
+      </c>
+      <c r="K351" s="82">
+        <v>0.4</v>
+      </c>
+      <c r="L351" s="82">
+        <v>0.2</v>
+      </c>
+      <c r="M351" s="82">
+        <v>0.3</v>
+      </c>
+      <c r="N351" s="82">
+        <v>0.4</v>
+      </c>
+      <c r="O351" s="82">
+        <v>0.2</v>
+      </c>
+      <c r="P351" s="81">
+        <v>3.7</v>
+      </c>
+      <c r="Q351" s="81">
+        <v>2.8</v>
+      </c>
+      <c r="R351" s="81">
+        <v>5.6</v>
+      </c>
+      <c r="S351" s="81">
+        <v>3.9</v>
+      </c>
+      <c r="T351" s="81">
+        <v>3.1</v>
+      </c>
+      <c r="U351" s="81">
+        <v>5.6</v>
+      </c>
+      <c r="V351" s="79"/>
+      <c r="W351" s="71"/>
+      <c r="X351" s="49"/>
     </row>
     <row r="352" spans="2:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B352" s="48" t="s">
+      <c r="B352" s="7"/>
+      <c r="C352" s="8"/>
+      <c r="D352" s="9"/>
+      <c r="E352" s="9"/>
+      <c r="F352" s="9"/>
+      <c r="G352" s="62"/>
+      <c r="H352" s="62"/>
+      <c r="I352" s="62"/>
+      <c r="J352" s="9"/>
+      <c r="K352" s="9"/>
+      <c r="L352" s="9"/>
+      <c r="M352" s="62"/>
+      <c r="N352" s="62"/>
+      <c r="O352" s="62"/>
+      <c r="P352" s="10"/>
+      <c r="Q352" s="9"/>
+      <c r="R352" s="9"/>
+      <c r="S352" s="62"/>
+      <c r="T352" s="62"/>
+      <c r="U352" s="62"/>
+    </row>
+    <row r="353" spans="2:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B353" s="48" t="s">
         <v>40</v>
       </c>
-      <c r="E352" s="6"/>
-[...1 lines deleted...]
-      <c r="G352" s="63"/>
+      <c r="E353" s="6"/>
+      <c r="F353" s="6"/>
+      <c r="G353" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="P6:R6"/>
     <mergeCell ref="S6:U6"/>
     <mergeCell ref="T2:U2"/>
     <mergeCell ref="B5:B7"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="D5:I5"/>
     <mergeCell ref="J5:O5"/>
     <mergeCell ref="P5:U5"/>
     <mergeCell ref="D6:F6"/>
     <mergeCell ref="G6:I6"/>
     <mergeCell ref="J6:L6"/>
     <mergeCell ref="M6:O6"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="B8:B284 B296" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 