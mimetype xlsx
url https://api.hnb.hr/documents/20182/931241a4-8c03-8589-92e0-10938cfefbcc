--- v6 (2026-09-25)
+++ v7 (2026-11-04)
@@ -5,80 +5,80 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Statistika i istraživanje\BILTEN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{949AC22E-C385-4755-A188-01CBDE8308D4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{736BDCEB-A2EB-42DE-B9E1-A6033DDE0505}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ENG" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="988" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="989" uniqueCount="43">
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Monthly rate of change  (in %)</t>
   </si>
   <si>
     <t>Annual rate of change (in %)</t>
   </si>
   <si>
     <t>Harmonised index of consumer prices (HICP)</t>
   </si>
   <si>
     <t xml:space="preserve">Total </t>
   </si>
   <si>
     <t>Goods</t>
   </si>
   <si>
     <t>Services</t>
   </si>
   <si>
@@ -881,51 +881,51 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B2:X353"/>
+  <dimension ref="B2:X354"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.6640625" style="3" customWidth="1"/>
     <col min="2" max="2" width="8.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="12" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.5" style="1" customWidth="1"/>
     <col min="5" max="6" width="10.1640625" style="1" customWidth="1"/>
     <col min="7" max="9" width="10.1640625" style="64" customWidth="1"/>
     <col min="10" max="10" width="10.5" style="3" customWidth="1"/>
     <col min="11" max="12" width="10.1640625" style="3" customWidth="1"/>
     <col min="13" max="15" width="10.1640625" style="66" customWidth="1"/>
     <col min="16" max="16" width="10.5" style="4" customWidth="1"/>
     <col min="17" max="18" width="10.1640625" style="3" customWidth="1"/>
     <col min="19" max="21" width="10.1640625" style="66" customWidth="1"/>
     <col min="22" max="23" width="9.1640625" style="66"/>
     <col min="24" max="16384" width="9.1640625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="47" t="s">
         <v>38</v>
       </c>
@@ -21770,142 +21770,204 @@
       </c>
       <c r="O350" s="84">
         <v>3.2</v>
       </c>
       <c r="P350" s="83">
         <v>3.6</v>
       </c>
       <c r="Q350" s="83">
         <v>2</v>
       </c>
       <c r="R350" s="83">
         <v>6.8</v>
       </c>
       <c r="S350" s="83">
         <v>3.8</v>
       </c>
       <c r="T350" s="83">
         <v>2.2999999999999998</v>
       </c>
       <c r="U350" s="83">
         <v>6.8</v>
       </c>
       <c r="V350" s="85"/>
       <c r="W350" s="71"/>
     </row>
-    <row r="351" spans="2:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C351" s="74" t="s">
+    <row r="351" spans="2:24" s="49" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B351" s="50"/>
+      <c r="C351" s="50" t="s">
         <v>16</v>
       </c>
-      <c r="D351" s="80">
+      <c r="D351" s="83">
         <v>105.38</v>
       </c>
-      <c r="E351" s="80">
+      <c r="E351" s="83">
         <v>102.39</v>
       </c>
-      <c r="F351" s="81">
+      <c r="F351" s="83">
         <v>111.53</v>
       </c>
-      <c r="G351" s="81">
+      <c r="G351" s="83">
         <v>105.53</v>
       </c>
-      <c r="H351" s="81">
+      <c r="H351" s="83">
         <v>102.61</v>
       </c>
-      <c r="I351" s="81">
+      <c r="I351" s="83">
         <v>111.53</v>
       </c>
-      <c r="J351" s="82">
+      <c r="J351" s="84">
         <v>0.3</v>
       </c>
-      <c r="K351" s="82">
+      <c r="K351" s="84">
         <v>0.4</v>
       </c>
-      <c r="L351" s="82">
+      <c r="L351" s="84">
         <v>0.2</v>
       </c>
-      <c r="M351" s="82">
+      <c r="M351" s="84">
         <v>0.3</v>
       </c>
-      <c r="N351" s="82">
+      <c r="N351" s="84">
         <v>0.4</v>
       </c>
-      <c r="O351" s="82">
+      <c r="O351" s="84">
         <v>0.2</v>
       </c>
-      <c r="P351" s="81">
+      <c r="P351" s="83">
         <v>3.7</v>
       </c>
-      <c r="Q351" s="81">
+      <c r="Q351" s="83">
         <v>2.8</v>
       </c>
-      <c r="R351" s="81">
+      <c r="R351" s="83">
         <v>5.6</v>
       </c>
-      <c r="S351" s="81">
+      <c r="S351" s="83">
         <v>3.9</v>
       </c>
-      <c r="T351" s="81">
+      <c r="T351" s="83">
         <v>3.1</v>
       </c>
-      <c r="U351" s="81">
+      <c r="U351" s="83">
         <v>5.6</v>
       </c>
-      <c r="V351" s="79"/>
+      <c r="V351" s="85"/>
       <c r="W351" s="71"/>
-      <c r="X351" s="49"/>
     </row>
     <row r="352" spans="2:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B352" s="7"/>
-[...21 lines deleted...]
-      <c r="B353" s="48" t="s">
+      <c r="B352" s="74"/>
+      <c r="C352" s="74" t="s">
+        <v>17</v>
+      </c>
+      <c r="D352" s="80">
+        <v>105.42</v>
+      </c>
+      <c r="E352" s="80">
+        <v>103.73</v>
+      </c>
+      <c r="F352" s="81">
+        <v>108.89</v>
+      </c>
+      <c r="G352" s="81">
+        <v>105.72</v>
+      </c>
+      <c r="H352" s="81">
+        <v>104.17</v>
+      </c>
+      <c r="I352" s="81">
+        <v>108.89</v>
+      </c>
+      <c r="J352" s="82">
+        <v>0</v>
+      </c>
+      <c r="K352" s="82">
+        <v>1.3</v>
+      </c>
+      <c r="L352" s="82">
+        <v>-2.4</v>
+      </c>
+      <c r="M352" s="82">
+        <v>0.2</v>
+      </c>
+      <c r="N352" s="82">
+        <v>1.5</v>
+      </c>
+      <c r="O352" s="82">
+        <v>-2.4</v>
+      </c>
+      <c r="P352" s="81">
+        <v>4.3</v>
+      </c>
+      <c r="Q352" s="81">
+        <v>3.2</v>
+      </c>
+      <c r="R352" s="81">
+        <v>6.7</v>
+      </c>
+      <c r="S352" s="81">
+        <v>4.7</v>
+      </c>
+      <c r="T352" s="81">
+        <v>3.7</v>
+      </c>
+      <c r="U352" s="81">
+        <v>6.7</v>
+      </c>
+      <c r="V352" s="79"/>
+      <c r="W352" s="71"/>
+      <c r="X352" s="49"/>
+    </row>
+    <row r="353" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B353" s="7"/>
+      <c r="C353" s="8"/>
+      <c r="D353" s="9"/>
+      <c r="E353" s="9"/>
+      <c r="F353" s="9"/>
+      <c r="G353" s="62"/>
+      <c r="H353" s="62"/>
+      <c r="I353" s="62"/>
+      <c r="J353" s="9"/>
+      <c r="K353" s="9"/>
+      <c r="L353" s="9"/>
+      <c r="M353" s="62"/>
+      <c r="N353" s="62"/>
+      <c r="O353" s="62"/>
+      <c r="P353" s="10"/>
+      <c r="Q353" s="9"/>
+      <c r="R353" s="9"/>
+      <c r="S353" s="62"/>
+      <c r="T353" s="62"/>
+      <c r="U353" s="62"/>
+    </row>
+    <row r="354" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B354" s="48" t="s">
         <v>40</v>
       </c>
-      <c r="E353" s="6"/>
-[...1 lines deleted...]
-      <c r="G353" s="63"/>
+      <c r="E354" s="6"/>
+      <c r="F354" s="6"/>
+      <c r="G354" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="P6:R6"/>
     <mergeCell ref="S6:U6"/>
     <mergeCell ref="T2:U2"/>
     <mergeCell ref="B5:B7"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="D5:I5"/>
     <mergeCell ref="J5:O5"/>
     <mergeCell ref="P5:U5"/>
     <mergeCell ref="D6:F6"/>
     <mergeCell ref="G6:I6"/>
     <mergeCell ref="J6:L6"/>
     <mergeCell ref="M6:O6"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="B8:B284 B296" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 