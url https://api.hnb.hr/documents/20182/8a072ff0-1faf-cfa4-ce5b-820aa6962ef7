--- v1 (2026-02-01)
+++ v2 (2026-04-07)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2025Q3_web\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2025Q4_web\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12450"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="204" uniqueCount="187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="208" uniqueCount="189">
   <si>
     <t>Ostala ulaganja, neto</t>
   </si>
   <si>
     <t>2000.</t>
   </si>
   <si>
     <t>2001.</t>
   </si>
   <si>
     <t>2002.</t>
   </si>
   <si>
     <t>2003.</t>
   </si>
   <si>
     <t>2004.</t>
   </si>
   <si>
     <t>2005.</t>
   </si>
   <si>
     <t>2006.</t>
   </si>
   <si>
@@ -1569,50 +1569,56 @@
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>Revidirani podaci.</t>
     </r>
   </si>
   <si>
     <t>2. tr. 25.</t>
   </si>
   <si>
     <t>3. tr. 25.</t>
   </si>
+  <si>
+    <t>2025.</t>
+  </si>
+  <si>
+    <t>4. tr. 25.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="yyyy\."/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman CE"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -2200,102 +2206,104 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:DZ189"/>
+  <dimension ref="B2:EB189"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.6640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.6640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="55.6640625" style="1" customWidth="1"/>
-    <col min="3" max="27" width="10.6640625" style="1"/>
-[...1 lines deleted...]
-    <col min="29" max="16384" width="10.6640625" style="1"/>
+    <col min="3" max="28" width="10.6640625" style="1"/>
+    <col min="29" max="29" width="15.6640625" style="1" customWidth="1"/>
+    <col min="30" max="16384" width="10.6640625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="14" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="3" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="15" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="4" spans="2:130" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="5" spans="2:130" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:132" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="5" spans="2:132" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="8"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
       <c r="Z5" s="5"/>
       <c r="AA5" s="5"/>
-      <c r="AB5" s="5"/>
+      <c r="AB5" s="6" t="s">
+        <v>107</v>
+      </c>
       <c r="AC5" s="5"/>
       <c r="AD5" s="5"/>
       <c r="AE5" s="5"/>
       <c r="AF5" s="5"/>
       <c r="AG5" s="5"/>
       <c r="AH5" s="5"/>
       <c r="AI5" s="5"/>
       <c r="AJ5" s="5"/>
       <c r="AK5" s="5"/>
       <c r="AL5" s="5"/>
       <c r="AM5" s="5"/>
       <c r="AN5" s="5"/>
       <c r="AO5" s="5"/>
       <c r="AP5" s="5"/>
       <c r="AQ5" s="5"/>
       <c r="AR5" s="5"/>
       <c r="AS5" s="5"/>
       <c r="AT5" s="5"/>
       <c r="AU5" s="5"/>
       <c r="AV5" s="5"/>
       <c r="AW5" s="5"/>
       <c r="AX5" s="5"/>
       <c r="AY5" s="5"/>
       <c r="AZ5" s="5"/>
       <c r="BA5" s="5"/>
@@ -2351,61 +2359,65 @@
       <c r="CY5" s="5"/>
       <c r="CZ5" s="5"/>
       <c r="DA5" s="5"/>
       <c r="DB5" s="5"/>
       <c r="DC5" s="5"/>
       <c r="DD5" s="5"/>
       <c r="DE5" s="5"/>
       <c r="DF5" s="5"/>
       <c r="DG5" s="5"/>
       <c r="DH5" s="5"/>
       <c r="DI5" s="5"/>
       <c r="DJ5" s="5"/>
       <c r="DK5" s="5"/>
       <c r="DL5" s="5"/>
       <c r="DM5" s="5"/>
       <c r="DN5" s="5"/>
       <c r="DO5" s="5"/>
       <c r="DP5" s="5"/>
       <c r="DQ5" s="5"/>
       <c r="DR5" s="5"/>
       <c r="DS5" s="5"/>
       <c r="DT5" s="5"/>
       <c r="DU5" s="5"/>
       <c r="DV5" s="5"/>
       <c r="DW5" s="5"/>
-      <c r="DX5" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="DX5" s="5"/>
       <c r="DY5" s="5" t="s">
         <v>183</v>
       </c>
-      <c r="DZ5" s="6" t="s">
+      <c r="DZ5" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="EA5" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="EB5" s="6" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="6" spans="2:130" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:132" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="4"/>
       <c r="C6" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="9" t="s">
         <v>6</v>
       </c>
       <c r="I6" s="9" t="s">
         <v>7</v>
       </c>
       <c r="J6" s="9" t="s">
         <v>8</v>
       </c>
@@ -2438,361 +2450,367 @@
       </c>
       <c r="T6" s="9" t="s">
         <v>18</v>
       </c>
       <c r="U6" s="9" t="s">
         <v>19</v>
       </c>
       <c r="V6" s="9" t="s">
         <v>20</v>
       </c>
       <c r="W6" s="9" t="s">
         <v>21</v>
       </c>
       <c r="X6" s="9" t="s">
         <v>110</v>
       </c>
       <c r="Y6" s="9" t="s">
         <v>115</v>
       </c>
       <c r="Z6" s="9" t="s">
         <v>174</v>
       </c>
       <c r="AA6" s="9" t="s">
         <v>180</v>
       </c>
-      <c r="AB6" s="4" t="s">
+      <c r="AB6" s="9" t="s">
+        <v>187</v>
+      </c>
+      <c r="AC6" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="AC6" s="4" t="s">
+      <c r="AD6" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="AD6" s="4" t="s">
+      <c r="AE6" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="AE6" s="4" t="s">
+      <c r="AF6" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="AF6" s="4" t="s">
+      <c r="AG6" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="AG6" s="4" t="s">
+      <c r="AH6" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="AH6" s="4" t="s">
+      <c r="AI6" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="AI6" s="4" t="s">
+      <c r="AJ6" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="AJ6" s="4" t="s">
+      <c r="AK6" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="AK6" s="4" t="s">
+      <c r="AL6" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="AL6" s="4" t="s">
+      <c r="AM6" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="AM6" s="4" t="s">
+      <c r="AN6" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="AN6" s="4" t="s">
+      <c r="AO6" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="AO6" s="4" t="s">
+      <c r="AP6" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="AP6" s="4" t="s">
+      <c r="AQ6" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="AQ6" s="4" t="s">
+      <c r="AR6" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="AR6" s="4" t="s">
+      <c r="AS6" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="AS6" s="4" t="s">
+      <c r="AT6" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="AT6" s="4" t="s">
+      <c r="AU6" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="AU6" s="4" t="s">
+      <c r="AV6" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="AV6" s="4" t="s">
+      <c r="AW6" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="AW6" s="4" t="s">
+      <c r="AX6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="AX6" s="4" t="s">
+      <c r="AY6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="AY6" s="4" t="s">
+      <c r="AZ6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="AZ6" s="4" t="s">
+      <c r="BA6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="BA6" s="4" t="s">
+      <c r="BB6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="BB6" s="4" t="s">
+      <c r="BC6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="BC6" s="4" t="s">
+      <c r="BD6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="BD6" s="4" t="s">
+      <c r="BE6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="BE6" s="4" t="s">
+      <c r="BF6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="BF6" s="4" t="s">
+      <c r="BG6" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="BG6" s="4" t="s">
+      <c r="BH6" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="BH6" s="4" t="s">
+      <c r="BI6" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="BI6" s="4" t="s">
+      <c r="BJ6" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="BJ6" s="4" t="s">
+      <c r="BK6" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="BK6" s="4" t="s">
+      <c r="BL6" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="BL6" s="4" t="s">
+      <c r="BM6" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="BM6" s="4" t="s">
+      <c r="BN6" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="BN6" s="4" t="s">
+      <c r="BO6" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="BO6" s="4" t="s">
+      <c r="BP6" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="BP6" s="4" t="s">
+      <c r="BQ6" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="BQ6" s="4" t="s">
+      <c r="BR6" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="BR6" s="4" t="s">
+      <c r="BS6" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="BS6" s="4" t="s">
+      <c r="BT6" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="BT6" s="4" t="s">
+      <c r="BU6" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="BU6" s="4" t="s">
+      <c r="BV6" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="BV6" s="4" t="s">
+      <c r="BW6" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="BW6" s="4" t="s">
+      <c r="BX6" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="BX6" s="4" t="s">
+      <c r="BY6" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="BY6" s="4" t="s">
+      <c r="BZ6" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="BZ6" s="4" t="s">
+      <c r="CA6" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="CA6" s="4" t="s">
+      <c r="CB6" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="CB6" s="4" t="s">
+      <c r="CC6" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="CC6" s="4" t="s">
+      <c r="CD6" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="CD6" s="4" t="s">
+      <c r="CE6" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="CE6" s="4" t="s">
+      <c r="CF6" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="CF6" s="4" t="s">
+      <c r="CG6" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="CG6" s="4" t="s">
+      <c r="CH6" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="CH6" s="4" t="s">
+      <c r="CI6" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="CI6" s="4" t="s">
+      <c r="CJ6" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="CJ6" s="4" t="s">
+      <c r="CK6" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="CK6" s="4" t="s">
+      <c r="CL6" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="CL6" s="4" t="s">
+      <c r="CM6" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="CM6" s="4" t="s">
+      <c r="CN6" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="CN6" s="4" t="s">
+      <c r="CO6" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="CO6" s="4" t="s">
+      <c r="CP6" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="CP6" s="4" t="s">
+      <c r="CQ6" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="CQ6" s="4" t="s">
+      <c r="CR6" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="CR6" s="4" t="s">
+      <c r="CS6" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="CS6" s="4" t="s">
+      <c r="CT6" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="CT6" s="4" t="s">
+      <c r="CU6" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="CU6" s="4" t="s">
+      <c r="CV6" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="CV6" s="4" t="s">
+      <c r="CW6" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="CW6" s="4" t="s">
+      <c r="CX6" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="CX6" s="4" t="s">
+      <c r="CY6" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="CY6" s="4" t="s">
+      <c r="CZ6" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="CZ6" s="4" t="s">
+      <c r="DA6" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="DA6" s="4" t="s">
+      <c r="DB6" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="DB6" s="4" t="s">
+      <c r="DC6" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="DC6" s="4" t="s">
+      <c r="DD6" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="DD6" s="4" t="s">
+      <c r="DE6" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="DE6" s="4" t="s">
+      <c r="DF6" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="DF6" s="4" t="s">
+      <c r="DG6" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="DG6" s="4" t="s">
+      <c r="DH6" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="DH6" s="4" t="s">
+      <c r="DI6" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="DI6" s="4" t="s">
+      <c r="DJ6" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="DJ6" s="4" t="s">
+      <c r="DK6" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="DK6" s="4" t="s">
+      <c r="DL6" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="DL6" s="4" t="s">
+      <c r="DM6" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="DM6" s="4" t="s">
+      <c r="DN6" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="DN6" s="4" t="s">
+      <c r="DO6" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="DO6" s="4" t="s">
+      <c r="DP6" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="DP6" s="4" t="s">
+      <c r="DQ6" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="DQ6" s="4" t="s">
+      <c r="DR6" s="4" t="s">
         <v>171</v>
       </c>
-      <c r="DR6" s="4" t="s">
+      <c r="DS6" s="4" t="s">
         <v>173</v>
       </c>
-      <c r="DS6" s="4" t="s">
+      <c r="DT6" s="4" t="s">
         <v>175</v>
       </c>
-      <c r="DT6" s="4" t="s">
+      <c r="DU6" s="4" t="s">
         <v>176</v>
       </c>
-      <c r="DU6" s="4" t="s">
+      <c r="DV6" s="4" t="s">
         <v>178</v>
       </c>
-      <c r="DV6" s="4" t="s">
+      <c r="DW6" s="4" t="s">
         <v>179</v>
       </c>
-      <c r="DW6" s="4" t="s">
+      <c r="DX6" s="4" t="s">
         <v>181</v>
       </c>
-      <c r="DX6" s="4" t="s">
+      <c r="DY6" s="4" t="s">
         <v>182</v>
       </c>
-      <c r="DY6" s="4" t="s">
+      <c r="DZ6" s="4" t="s">
         <v>185</v>
       </c>
-      <c r="DZ6" s="4" t="s">
+      <c r="EA6" s="4" t="s">
         <v>186</v>
       </c>
+      <c r="EB6" s="4" t="s">
+        <v>188</v>
+      </c>
     </row>
-    <row r="7" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="16">
         <v>-179.16747033571977</v>
       </c>
       <c r="D7" s="16">
         <v>-856.63788667753988</v>
       </c>
       <c r="E7" s="16">
         <v>-2657.4533969285662</v>
       </c>
       <c r="F7" s="16">
         <v>-1893.3931119758295</v>
       </c>
       <c r="G7" s="16">
         <v>-1608.3305628039443</v>
       </c>
       <c r="H7" s="16">
         <v>-3993.3617422608527</v>
       </c>
       <c r="I7" s="16">
         <v>-3439.6622475928698</v>
       </c>
       <c r="J7" s="16">
@@ -2828,360 +2846,366 @@
       <c r="T7" s="16">
         <v>770.2079205209958</v>
       </c>
       <c r="U7" s="16">
         <v>-39.738199683210041</v>
       </c>
       <c r="V7" s="16">
         <v>3669.4832090465961</v>
       </c>
       <c r="W7" s="16">
         <v>1027.8110196530358</v>
       </c>
       <c r="X7" s="16">
         <v>-1133.3409399356192</v>
       </c>
       <c r="Y7" s="16">
         <v>-1722.6316826508823</v>
       </c>
       <c r="Z7" s="16">
         <v>8673.2242382712866</v>
       </c>
       <c r="AA7" s="16">
         <v>-123.35389529645181</v>
       </c>
       <c r="AB7" s="16">
+        <v>-4466.1504656588513</v>
+      </c>
+      <c r="AC7" s="16">
         <v>417.53407501675372</v>
       </c>
-      <c r="AC7" s="16">
+      <c r="AD7" s="16">
         <v>-286.81223254094556</v>
       </c>
-      <c r="AD7" s="16">
+      <c r="AE7" s="16">
         <v>313.02943790961308</v>
       </c>
-      <c r="AE7" s="16">
+      <c r="AF7" s="16">
         <v>-622.91875072114101</v>
       </c>
-      <c r="AF7" s="16">
+      <c r="AG7" s="16">
         <v>-113.08965510339428</v>
       </c>
-      <c r="AG7" s="16">
+      <c r="AH7" s="16">
         <v>-660.084744981722</v>
       </c>
-      <c r="AH7" s="16">
+      <c r="AI7" s="16">
         <v>450.78505149393374</v>
       </c>
-      <c r="AI7" s="16">
+      <c r="AJ7" s="16">
         <v>-534.24853808635726</v>
       </c>
-      <c r="AJ7" s="16">
+      <c r="AK7" s="16">
         <v>-1134.1207683712337</v>
       </c>
-      <c r="AK7" s="16">
+      <c r="AL7" s="16">
         <v>-179.91069569863026</v>
       </c>
-      <c r="AL7" s="16">
+      <c r="AM7" s="16">
         <v>-404.76819111215553</v>
       </c>
-      <c r="AM7" s="16">
+      <c r="AN7" s="16">
         <v>-938.65374174654676</v>
       </c>
-      <c r="AN7" s="16">
+      <c r="AO7" s="16">
         <v>-494.74675941905753</v>
       </c>
-      <c r="AO7" s="16">
+      <c r="AP7" s="16">
         <v>-675.46887901352602</v>
       </c>
-      <c r="AP7" s="16">
+      <c r="AQ7" s="16">
         <v>-305.0383593259387</v>
       </c>
-      <c r="AQ7" s="16">
+      <c r="AR7" s="16">
         <v>-418.13911421730722</v>
       </c>
-      <c r="AR7" s="16">
+      <c r="AS7" s="16">
         <v>-582.49312650592674</v>
       </c>
-      <c r="AS7" s="16">
+      <c r="AT7" s="16">
         <v>-477.53177847331403</v>
       </c>
-      <c r="AT7" s="16">
+      <c r="AU7" s="16">
         <v>443.77651863116222</v>
       </c>
-      <c r="AU7" s="16">
+      <c r="AV7" s="16">
         <v>-992.08217645586581</v>
       </c>
-      <c r="AV7" s="16">
+      <c r="AW7" s="16">
         <v>-1878.8180864787082</v>
       </c>
-      <c r="AW7" s="16">
+      <c r="AX7" s="16">
         <v>-933.26830580023159</v>
       </c>
-      <c r="AX7" s="16">
+      <c r="AY7" s="16">
         <v>272.97669155753823</v>
       </c>
-      <c r="AY7" s="16">
+      <c r="AZ7" s="16">
         <v>-1454.2520415394511</v>
       </c>
-      <c r="AZ7" s="16">
+      <c r="BA7" s="16">
         <v>-2569.2627924886101</v>
       </c>
-      <c r="BA7" s="16">
+      <c r="BB7" s="16">
         <v>-1236.0655326725348</v>
       </c>
-      <c r="BB7" s="16">
+      <c r="BC7" s="16">
         <v>1116.1985409630272</v>
       </c>
-      <c r="BC7" s="16">
+      <c r="BD7" s="16">
         <v>-750.53246339475231</v>
       </c>
-      <c r="BD7" s="16">
+      <c r="BE7" s="16">
         <v>-1208.816097796265</v>
       </c>
-      <c r="BE7" s="16">
+      <c r="BF7" s="16">
         <v>-93.752336743445937</v>
       </c>
-      <c r="BF7" s="16">
+      <c r="BG7" s="16">
         <v>967.77900911694871</v>
       </c>
-      <c r="BG7" s="16">
+      <c r="BH7" s="16">
         <v>-1281.9541131631836</v>
       </c>
-      <c r="BH7" s="16">
+      <c r="BI7" s="16">
         <v>-2066.7762879611269</v>
       </c>
-      <c r="BI7" s="16">
+      <c r="BJ7" s="16">
         <v>-894.78450734394607</v>
       </c>
-      <c r="BJ7" s="16">
+      <c r="BK7" s="16">
         <v>354.4380539497273</v>
       </c>
-      <c r="BK7" s="16">
+      <c r="BL7" s="16">
         <v>-1339.3696045523322</v>
       </c>
-      <c r="BL7" s="16">
+      <c r="BM7" s="16">
         <v>-1736.8282587253539</v>
       </c>
-      <c r="BM7" s="16">
+      <c r="BN7" s="16">
         <v>121.91821174257348</v>
       </c>
-      <c r="BN7" s="16">
+      <c r="BO7" s="16">
         <v>-58.168394424454846</v>
       </c>
-      <c r="BO7" s="16">
+      <c r="BP7" s="16">
         <v>-836.78059892765941</v>
       </c>
-      <c r="BP7" s="16">
+      <c r="BQ7" s="16">
         <v>-380.18553487300613</v>
       </c>
-      <c r="BQ7" s="16">
+      <c r="BR7" s="16">
         <v>292.4504965532206</v>
       </c>
-      <c r="BR7" s="16">
+      <c r="BS7" s="16">
         <v>1110.6281788922879</v>
       </c>
-      <c r="BS7" s="16">
+      <c r="BT7" s="16">
         <v>-730.03249795451495</v>
       </c>
-      <c r="BT7" s="16">
+      <c r="BU7" s="16">
         <v>-1790.8458479275073</v>
       </c>
-      <c r="BU7" s="16">
+      <c r="BV7" s="16">
         <v>-598.68970039818294</v>
       </c>
-      <c r="BV7" s="16">
+      <c r="BW7" s="16">
         <v>2555.4383278693322</v>
       </c>
-      <c r="BW7" s="16">
+      <c r="BX7" s="16">
         <v>-290.38488942744129</v>
       </c>
-      <c r="BX7" s="16">
+      <c r="BY7" s="16">
         <v>-860.22257262028984</v>
       </c>
-      <c r="BY7" s="16">
+      <c r="BZ7" s="16">
         <v>1064.252953425422</v>
       </c>
-      <c r="BZ7" s="16">
+      <c r="CA7" s="16">
         <v>1872.1727328211632</v>
       </c>
-      <c r="CA7" s="16">
+      <c r="CB7" s="16">
         <v>665.13801397399629</v>
       </c>
-      <c r="CB7" s="16">
+      <c r="CC7" s="16">
         <v>-860.75440302713537</v>
       </c>
-      <c r="CC7" s="16">
+      <c r="CD7" s="16">
         <v>-468.89895199123424</v>
       </c>
-      <c r="CD7" s="16">
+      <c r="CE7" s="16">
         <v>1739.9855587669056</v>
       </c>
-      <c r="CE7" s="16">
+      <c r="CF7" s="16">
         <v>28.762690145516785</v>
       </c>
-      <c r="CF7" s="16">
+      <c r="CG7" s="16">
         <v>-115.63254291226406</v>
       </c>
-      <c r="CG7" s="16">
+      <c r="CH7" s="16">
         <v>-209.57929068102558</v>
       </c>
-      <c r="CH7" s="16">
+      <c r="CI7" s="16">
         <v>2223.5498718735134</v>
       </c>
-      <c r="CI7" s="16">
+      <c r="CJ7" s="16">
         <v>-782.97769090595557</v>
       </c>
-      <c r="CJ7" s="16">
+      <c r="CK7" s="16">
         <v>-1155.9736020777978</v>
       </c>
-      <c r="CK7" s="16">
+      <c r="CL7" s="16">
         <v>69.452700663635056</v>
       </c>
-      <c r="CL7" s="16">
+      <c r="CM7" s="16">
         <v>2877.1364409257703</v>
       </c>
-      <c r="CM7" s="16">
+      <c r="CN7" s="16">
         <v>-267.31401789257961</v>
       </c>
-      <c r="CN7" s="16">
+      <c r="CO7" s="16">
         <v>-601.57890080980826</v>
       </c>
-      <c r="CO7" s="16">
+      <c r="CP7" s="16">
         <v>1089.0613343817197</v>
       </c>
-      <c r="CP7" s="16">
+      <c r="CQ7" s="16">
         <v>2999.5982981158722</v>
       </c>
-      <c r="CQ7" s="16">
+      <c r="CR7" s="16">
         <v>-1008.56733502987</v>
       </c>
-      <c r="CR7" s="16">
+      <c r="CS7" s="16">
         <v>-2487.8353932803193</v>
       </c>
-      <c r="CS7" s="16">
+      <c r="CT7" s="16">
         <v>620.39538593007455</v>
       </c>
-      <c r="CT7" s="16">
+      <c r="CU7" s="16">
         <v>2582.1517751274382</v>
       </c>
-      <c r="CU7" s="16">
+      <c r="CV7" s="16">
         <v>55.496152743802327</v>
       </c>
-      <c r="CV7" s="16">
+      <c r="CW7" s="16">
         <v>-2039.9999617183103</v>
       </c>
-      <c r="CW7" s="16">
+      <c r="CX7" s="16">
         <v>790.94884832983098</v>
       </c>
-      <c r="CX7" s="16">
+      <c r="CY7" s="16">
         <v>2571.5389316507903</v>
       </c>
-      <c r="CY7" s="16">
+      <c r="CZ7" s="16">
         <v>-1362.2260179455211</v>
       </c>
-      <c r="CZ7" s="16">
+      <c r="DA7" s="16">
         <v>-2569.7146902325044</v>
       </c>
-      <c r="DA7" s="16">
+      <c r="DB7" s="16">
         <v>1056.2154265393567</v>
       </c>
-      <c r="DB7" s="16">
+      <c r="DC7" s="16">
         <v>5217.6669205868075</v>
       </c>
-      <c r="DC7" s="16">
+      <c r="DD7" s="16">
         <v>-34.684447847064007</v>
       </c>
-      <c r="DD7" s="16">
+      <c r="DE7" s="16">
         <v>1400.3263637993384</v>
       </c>
-      <c r="DE7" s="16">
+      <c r="DF7" s="16">
         <v>387.37034588678478</v>
       </c>
-      <c r="DF7" s="16">
+      <c r="DG7" s="16">
         <v>346.30599649886608</v>
       </c>
-      <c r="DG7" s="16">
+      <c r="DH7" s="16">
         <v>-1106.1916865319533</v>
       </c>
-      <c r="DH7" s="16">
+      <c r="DI7" s="16">
         <v>-2081.3213824845125</v>
       </c>
-      <c r="DI7" s="16">
+      <c r="DJ7" s="16">
         <v>-679.80861965797544</v>
       </c>
-      <c r="DJ7" s="16">
+      <c r="DK7" s="16">
         <v>2368.0515914827165</v>
       </c>
-      <c r="DK7" s="16">
+      <c r="DL7" s="16">
         <v>-740.26252927584801</v>
       </c>
-      <c r="DL7" s="16">
+      <c r="DM7" s="16">
         <v>-761.75241407890178</v>
       </c>
-      <c r="DM7" s="16">
+      <c r="DN7" s="16">
         <v>-1787.5584648775389</v>
       </c>
-      <c r="DN7" s="16">
+      <c r="DO7" s="16">
         <v>3498.8684528056128</v>
       </c>
-      <c r="DO7" s="16">
+      <c r="DP7" s="16">
         <v>-2672.1892565000544</v>
       </c>
-      <c r="DP7" s="16">
+      <c r="DQ7" s="16">
         <v>3229.4521780610512</v>
       </c>
-      <c r="DQ7" s="16">
+      <c r="DR7" s="16">
         <v>141.228232135285</v>
       </c>
-      <c r="DR7" s="16">
+      <c r="DS7" s="16">
         <v>5872.2143423372891</v>
       </c>
-      <c r="DS7" s="16">
+      <c r="DT7" s="16">
         <v>-569.67051426234048</v>
       </c>
-      <c r="DT7" s="16">
+      <c r="DU7" s="16">
         <v>-2256.101713970847</v>
       </c>
-      <c r="DU7" s="16">
+      <c r="DV7" s="16">
         <v>-958.50687089677513</v>
       </c>
-      <c r="DV7" s="16">
+      <c r="DW7" s="16">
         <v>5075.6541113013209</v>
       </c>
-      <c r="DW7" s="16">
+      <c r="DX7" s="16">
         <v>-1984.3994217301506</v>
       </c>
-      <c r="DX7" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY7" s="16">
-        <v>-1069.9780469285042</v>
+        <v>-4638.4474300023348</v>
       </c>
       <c r="DZ7" s="16">
-        <v>5173.1155900698122</v>
+        <v>-1015.9823638001326</v>
+      </c>
+      <c r="EA7" s="16">
+        <v>4810.6974584383024</v>
+      </c>
+      <c r="EB7" s="16">
+        <v>-3622.4181302946863</v>
       </c>
     </row>
-    <row r="8" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="11" t="s">
         <v>120</v>
       </c>
       <c r="C8" s="16">
         <v>934.46435882272374</v>
       </c>
       <c r="D8" s="16">
         <v>-260.99633217524382</v>
       </c>
       <c r="E8" s="16">
         <v>-461.89287426501937</v>
       </c>
       <c r="F8" s="16">
         <v>2139.702932455376</v>
       </c>
       <c r="G8" s="16">
         <v>528.19057212548489</v>
       </c>
       <c r="H8" s="16">
         <v>-1015.0503730986239</v>
       </c>
       <c r="I8" s="16">
         <v>742.32260293239983</v>
       </c>
       <c r="J8" s="16">
@@ -3217,360 +3241,366 @@
       <c r="T8" s="16">
         <v>637.85879055014493</v>
       </c>
       <c r="U8" s="16">
         <v>-212.89151627781018</v>
       </c>
       <c r="V8" s="16">
         <v>-426.71847364183645</v>
       </c>
       <c r="W8" s="16">
         <v>1307.4370406846961</v>
       </c>
       <c r="X8" s="16">
         <v>2585.5617663655262</v>
       </c>
       <c r="Y8" s="16">
         <v>1917.9870183976082</v>
       </c>
       <c r="Z8" s="16">
         <v>20337.008240621679</v>
       </c>
       <c r="AA8" s="16">
         <v>-6156.175725449848</v>
       </c>
       <c r="AB8" s="16">
+        <v>-368.58957435586399</v>
+      </c>
+      <c r="AC8" s="16">
         <v>305.57663929900548</v>
       </c>
-      <c r="AC8" s="16">
+      <c r="AD8" s="16">
         <v>-46.294981685305814</v>
       </c>
-      <c r="AD8" s="16">
+      <c r="AE8" s="16">
         <v>561.89416762233782</v>
       </c>
-      <c r="AE8" s="16">
+      <c r="AF8" s="16">
         <v>113.28853358668616</v>
       </c>
-      <c r="AF8" s="16">
+      <c r="AG8" s="16">
         <v>-33.605240067762502</v>
       </c>
-      <c r="AG8" s="16">
+      <c r="AH8" s="16">
         <v>-302.9180077541356</v>
       </c>
-      <c r="AH8" s="16">
+      <c r="AI8" s="16">
         <v>688.63545303842716</v>
       </c>
-      <c r="AI8" s="16">
+      <c r="AJ8" s="16">
         <v>-613.10853739177287</v>
       </c>
-      <c r="AJ8" s="16">
+      <c r="AK8" s="16">
         <v>-627.91750351008704</v>
       </c>
-      <c r="AK8" s="16">
+      <c r="AL8" s="16">
         <v>82.574768888105964</v>
       </c>
-      <c r="AL8" s="16">
+      <c r="AM8" s="16">
         <v>229.61108325122967</v>
       </c>
-      <c r="AM8" s="16">
+      <c r="AN8" s="16">
         <v>-146.16122289426798</v>
       </c>
-      <c r="AN8" s="16">
+      <c r="AO8" s="16">
         <v>257.90399640359908</v>
       </c>
-      <c r="AO8" s="16">
+      <c r="AP8" s="16">
         <v>150.00357957506333</v>
       </c>
-      <c r="AP8" s="16">
+      <c r="AQ8" s="16">
         <v>790.35097505297563</v>
       </c>
-      <c r="AQ8" s="16">
+      <c r="AR8" s="16">
         <v>941.44438142373815</v>
       </c>
-      <c r="AR8" s="16">
+      <c r="AS8" s="16">
         <v>-220.3461256269533</v>
       </c>
-      <c r="AS8" s="16">
+      <c r="AT8" s="16">
         <v>128.43916329626688</v>
       </c>
-      <c r="AT8" s="16">
+      <c r="AU8" s="16">
         <v>329.7304109520976</v>
       </c>
-      <c r="AU8" s="16">
+      <c r="AV8" s="16">
         <v>290.36712350407367</v>
       </c>
-      <c r="AV8" s="16">
+      <c r="AW8" s="16">
         <v>-1028.1110115559395</v>
       </c>
-      <c r="AW8" s="16">
+      <c r="AX8" s="16">
         <v>-199.41725823234583</v>
       </c>
-      <c r="AX8" s="16">
+      <c r="AY8" s="16">
         <v>192.6107070452299</v>
       </c>
-      <c r="AY8" s="16">
+      <c r="AZ8" s="16">
         <v>19.867189644431491</v>
       </c>
-      <c r="AZ8" s="16">
+      <c r="BA8" s="16">
         <v>-1034.9821896457777</v>
       </c>
-      <c r="BA8" s="16">
+      <c r="BB8" s="16">
         <v>-122.1382469663626</v>
       </c>
-      <c r="BB8" s="16">
+      <c r="BC8" s="16">
         <v>813.6604181187829</v>
       </c>
-      <c r="BC8" s="16">
+      <c r="BD8" s="16">
         <v>1085.7826214257573</v>
       </c>
-      <c r="BD8" s="16">
+      <c r="BE8" s="16">
         <v>-397.24330291886719</v>
       </c>
-      <c r="BE8" s="16">
+      <c r="BF8" s="16">
         <v>316.85042484422934</v>
       </c>
-      <c r="BF8" s="16">
+      <c r="BG8" s="16">
         <v>1067.5153848900668</v>
       </c>
-      <c r="BG8" s="16">
+      <c r="BH8" s="16">
         <v>637.43784969134128</v>
       </c>
-      <c r="BH8" s="16">
+      <c r="BI8" s="16">
         <v>-451.22651641389064</v>
       </c>
-      <c r="BI8" s="16">
+      <c r="BJ8" s="16">
         <v>-270.25426964915744</v>
       </c>
-      <c r="BJ8" s="16">
+      <c r="BK8" s="16">
         <v>885.08163934147649</v>
       </c>
-      <c r="BK8" s="16">
+      <c r="BL8" s="16">
         <v>1453.8958229512907</v>
       </c>
-      <c r="BL8" s="16">
+      <c r="BM8" s="16">
         <v>-1540.2988160297723</v>
       </c>
-      <c r="BM8" s="16">
+      <c r="BN8" s="16">
         <v>725.58433004788276</v>
       </c>
-      <c r="BN8" s="16">
+      <c r="BO8" s="16">
         <v>613.09365161410597</v>
       </c>
-      <c r="BO8" s="16">
+      <c r="BP8" s="16">
         <v>-672.66192011526527</v>
       </c>
-      <c r="BP8" s="16">
+      <c r="BQ8" s="16">
         <v>-493.38154919345152</v>
       </c>
-      <c r="BQ8" s="16">
+      <c r="BR8" s="16">
         <v>297.3041289184153</v>
       </c>
-      <c r="BR8" s="16">
+      <c r="BS8" s="16">
         <v>364.86599410562087</v>
       </c>
-      <c r="BS8" s="16">
+      <c r="BT8" s="16">
         <v>-392.17512177592687</v>
       </c>
-      <c r="BT8" s="16">
+      <c r="BU8" s="16">
         <v>-487.86870316523698</v>
       </c>
-      <c r="BU8" s="16">
+      <c r="BV8" s="16">
         <v>-92.436706722960267</v>
       </c>
-      <c r="BV8" s="16">
+      <c r="BW8" s="16">
         <v>1198.836294908265</v>
       </c>
-      <c r="BW8" s="16">
+      <c r="BX8" s="16">
         <v>-334.42192374112273</v>
       </c>
-      <c r="BX8" s="16">
+      <c r="BY8" s="16">
         <v>-751.79055024992397</v>
       </c>
-      <c r="BY8" s="16">
+      <c r="BZ8" s="16">
         <v>385.04137318810547</v>
       </c>
-      <c r="BZ8" s="16">
+      <c r="CA8" s="16">
         <v>738.16983208794284</v>
       </c>
-      <c r="CA8" s="16">
+      <c r="CB8" s="16">
         <v>-1270.7033347240845</v>
       </c>
-      <c r="CB8" s="16">
+      <c r="CC8" s="16">
         <v>-577.3795932078898</v>
       </c>
-      <c r="CC8" s="16">
+      <c r="CD8" s="16">
         <v>262.82168175091834</v>
       </c>
-      <c r="CD8" s="16">
+      <c r="CE8" s="16">
         <v>542.90256944110206</v>
       </c>
-      <c r="CE8" s="16">
+      <c r="CF8" s="16">
         <v>-471.47348386711008</v>
       </c>
-      <c r="CF8" s="16">
+      <c r="CG8" s="16">
         <v>919.45972724581327</v>
       </c>
-      <c r="CG8" s="16">
+      <c r="CH8" s="16">
         <v>-369.64377610103298</v>
       </c>
-      <c r="CH8" s="16">
+      <c r="CI8" s="16">
         <v>1576.4157246179659</v>
       </c>
-      <c r="CI8" s="16">
+      <c r="CJ8" s="16">
         <v>-995.76839596917171</v>
       </c>
-      <c r="CJ8" s="16">
+      <c r="CK8" s="16">
         <v>-60.810988150173813</v>
       </c>
-      <c r="CK8" s="16">
+      <c r="CL8" s="16">
         <v>145.16899240241611</v>
       </c>
-      <c r="CL8" s="16">
+      <c r="CM8" s="16">
         <v>1073.2284058774721</v>
       </c>
-      <c r="CM8" s="16">
+      <c r="CN8" s="16">
         <v>-953.37945180489191</v>
       </c>
-      <c r="CN8" s="16">
+      <c r="CO8" s="16">
         <v>-575.82657656971537</v>
       </c>
-      <c r="CO8" s="16">
+      <c r="CP8" s="16">
         <v>787.60404862419375</v>
       </c>
-      <c r="CP8" s="16">
+      <c r="CQ8" s="16">
         <v>1951.9430411678782</v>
       </c>
-      <c r="CQ8" s="16">
+      <c r="CR8" s="16">
         <v>-1705.5265565329998</v>
       </c>
-      <c r="CR8" s="16">
+      <c r="CS8" s="16">
         <v>-490.29204891624045</v>
       </c>
-      <c r="CS8" s="16">
+      <c r="CT8" s="16">
         <v>-460.83178739251957</v>
       </c>
-      <c r="CT8" s="16">
+      <c r="CU8" s="16">
         <v>1816.7867199142388</v>
       </c>
-      <c r="CU8" s="16">
+      <c r="CV8" s="16">
         <v>-227.80409305533391</v>
       </c>
-      <c r="CV8" s="16">
+      <c r="CW8" s="16">
         <v>-1037.3753648135662</v>
       </c>
-      <c r="CW8" s="16">
+      <c r="CX8" s="16">
         <v>259.63790622846057</v>
       </c>
-      <c r="CX8" s="16">
+      <c r="CY8" s="16">
         <v>1683.6287701036499</v>
       </c>
-      <c r="CY8" s="16">
+      <c r="CZ8" s="16">
         <v>-1118.7828277963545</v>
       </c>
-      <c r="CZ8" s="16">
+      <c r="DA8" s="16">
         <v>-1123.0891861136697</v>
       </c>
-      <c r="DA8" s="16">
+      <c r="DB8" s="16">
         <v>374.55991374170213</v>
       </c>
-      <c r="DB8" s="16">
+      <c r="DC8" s="16">
         <v>1186.2794258959568</v>
       </c>
-      <c r="DC8" s="16">
+      <c r="DD8" s="16">
         <v>-864.46862716582564</v>
       </c>
-      <c r="DD8" s="16">
+      <c r="DE8" s="16">
         <v>1055.4472317431935</v>
       </c>
-      <c r="DE8" s="16">
+      <c r="DF8" s="16">
         <v>463.8877197281717</v>
       </c>
-      <c r="DF8" s="16">
+      <c r="DG8" s="16">
         <v>748.08685226214675</v>
       </c>
-      <c r="DG8" s="16">
+      <c r="DH8" s="16">
         <v>-959.98476304881615</v>
       </c>
-      <c r="DH8" s="16">
+      <c r="DI8" s="16">
         <v>305.00499085863044</v>
       </c>
-      <c r="DI8" s="16">
+      <c r="DJ8" s="16">
         <v>236.9388400800047</v>
       </c>
-      <c r="DJ8" s="16">
+      <c r="DK8" s="16">
         <v>2507.9231986938512</v>
       </c>
-      <c r="DK8" s="16">
+      <c r="DL8" s="16">
         <v>-464.3052632669602</v>
       </c>
-      <c r="DL8" s="16">
+      <c r="DM8" s="16">
         <v>262.82241249725769</v>
       </c>
-      <c r="DM8" s="16">
+      <c r="DN8" s="16">
         <v>1449.4762098455953</v>
       </c>
-      <c r="DN8" s="16">
+      <c r="DO8" s="16">
         <v>1644.0904788264261</v>
       </c>
-      <c r="DO8" s="16">
+      <c r="DP8" s="16">
         <v>-1438.4020827716708</v>
       </c>
-      <c r="DP8" s="16">
+      <c r="DQ8" s="16">
         <v>9844.0871573593686</v>
       </c>
-      <c r="DQ8" s="16">
+      <c r="DR8" s="16">
         <v>-778.76611468364251</v>
       </c>
-      <c r="DR8" s="16">
+      <c r="DS8" s="16">
         <v>9317.98082346296</v>
       </c>
-      <c r="DS8" s="16">
+      <c r="DT8" s="16">
         <v>1953.7063744829893</v>
       </c>
-      <c r="DT8" s="16">
+      <c r="DU8" s="16">
         <v>-1662.9388981704894</v>
       </c>
-      <c r="DU8" s="16">
+      <c r="DV8" s="16">
         <v>28.175872372565038</v>
       </c>
-      <c r="DV8" s="16">
+      <c r="DW8" s="16">
         <v>4819.3254285307821</v>
       </c>
-      <c r="DW8" s="16">
+      <c r="DX8" s="16">
         <v>-9340.7381281827056</v>
       </c>
-      <c r="DX8" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY8" s="16">
-        <v>1887.5919260057312</v>
+        <v>-3604.3129625489764</v>
       </c>
       <c r="DZ8" s="16">
-        <v>2377.7105321320746</v>
+        <v>2442.2634082647087</v>
+      </c>
+      <c r="EA8" s="16">
+        <v>1860.6425173920154</v>
+      </c>
+      <c r="EB8" s="16">
+        <v>-1067.1825374636117</v>
       </c>
     </row>
-    <row r="9" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="11" t="s">
         <v>121</v>
       </c>
       <c r="C9" s="16">
         <v>0.1716898</v>
       </c>
       <c r="D9" s="16">
         <v>3.8512326999999997</v>
       </c>
       <c r="E9" s="16">
         <v>29.836321700000003</v>
       </c>
       <c r="F9" s="16">
         <v>1.7513207999999998</v>
       </c>
       <c r="G9" s="16">
         <v>-2.1890874</v>
       </c>
       <c r="H9" s="16">
         <v>66.622728099999989</v>
       </c>
       <c r="I9" s="16">
         <v>0.36799999999999999</v>
       </c>
       <c r="J9" s="16">
@@ -3606,360 +3636,366 @@
       <c r="T9" s="16">
         <v>53.193129999999996</v>
       </c>
       <c r="U9" s="16">
         <v>26.740130000000001</v>
       </c>
       <c r="V9" s="16">
         <v>14.76951</v>
       </c>
       <c r="W9" s="16">
         <v>11.624260000000001</v>
       </c>
       <c r="X9" s="16">
         <v>29.190079999999998</v>
       </c>
       <c r="Y9" s="16">
         <v>6.4946200000000003</v>
       </c>
       <c r="Z9" s="16">
         <v>510.78762999999998</v>
       </c>
       <c r="AA9" s="16">
         <v>83.102090000000004</v>
       </c>
       <c r="AB9" s="16">
+        <v>116.95926000000001</v>
+      </c>
+      <c r="AC9" s="16">
         <v>1.35864E-2</v>
       </c>
-      <c r="AC9" s="16">
+      <c r="AD9" s="16">
         <v>7.0280399999999993E-2</v>
       </c>
-      <c r="AD9" s="16">
+      <c r="AE9" s="16">
         <v>9.7663400000000011E-2</v>
       </c>
-      <c r="AE9" s="16">
+      <c r="AF9" s="16">
         <v>-9.8403999999999991E-3</v>
       </c>
-      <c r="AF9" s="16">
+      <c r="AG9" s="16">
         <v>3.3824900000000005E-2</v>
       </c>
-      <c r="AG9" s="16">
+      <c r="AH9" s="16">
         <v>3.8135133999999997</v>
       </c>
-      <c r="AH9" s="16">
+      <c r="AI9" s="16">
         <v>1.2224899999999997E-2</v>
       </c>
-      <c r="AI9" s="16">
+      <c r="AJ9" s="16">
         <v>-8.3304999999999994E-3</v>
       </c>
-      <c r="AJ9" s="16">
+      <c r="AK9" s="16">
         <v>42.127777000000002</v>
       </c>
-      <c r="AK9" s="16">
+      <c r="AL9" s="16">
         <v>-10.791859199999999</v>
       </c>
-      <c r="AL9" s="16">
+      <c r="AM9" s="16">
         <v>-0.25195400000000001</v>
       </c>
-      <c r="AM9" s="16">
+      <c r="AN9" s="16">
         <v>-1.2476421</v>
       </c>
-      <c r="AN9" s="16">
+      <c r="AO9" s="16">
         <v>-0.159084</v>
       </c>
-      <c r="AO9" s="16">
+      <c r="AP9" s="16">
         <v>-6.8669599999999886E-2</v>
       </c>
-      <c r="AP9" s="16">
+      <c r="AQ9" s="16">
         <v>-0.5536432</v>
       </c>
-      <c r="AQ9" s="16">
+      <c r="AR9" s="16">
         <v>2.5327175999999998</v>
       </c>
-      <c r="AR9" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="AS9" s="16">
+        <v>0</v>
+      </c>
+      <c r="AT9" s="16">
         <v>0.73479630000000007</v>
       </c>
-      <c r="AT9" s="16">
+      <c r="AU9" s="16">
         <v>1.3569999999999999E-4</v>
       </c>
-      <c r="AU9" s="16">
+      <c r="AV9" s="16">
         <v>-2.9240194000000002</v>
       </c>
-      <c r="AV9" s="16">
+      <c r="AW9" s="16">
         <v>-0.3052626</v>
       </c>
-      <c r="AW9" s="16">
+      <c r="AX9" s="16">
         <v>43.172430299999995</v>
       </c>
-      <c r="AX9" s="16">
+      <c r="AY9" s="16">
         <v>22.698967500000002</v>
       </c>
-      <c r="AY9" s="16">
+      <c r="AZ9" s="16">
         <v>1.0565929000000001</v>
       </c>
-      <c r="AZ9" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="BA9" s="16">
+        <v>0</v>
+      </c>
+      <c r="BB9" s="16">
         <v>0.36799999999999999</v>
       </c>
-      <c r="BB9" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="BC9" s="16">
         <v>0</v>
       </c>
       <c r="BD9" s="16">
         <v>0</v>
       </c>
       <c r="BE9" s="16">
+        <v>0</v>
+      </c>
+      <c r="BF9" s="16">
         <v>1.367</v>
       </c>
-      <c r="BF9" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="BG9" s="16">
+        <v>0</v>
+      </c>
+      <c r="BH9" s="16">
         <v>3.6079999999999997</v>
       </c>
-      <c r="BH9" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="BI9" s="16">
+        <v>0</v>
+      </c>
+      <c r="BJ9" s="16">
         <v>0.97899999999999998</v>
       </c>
-      <c r="BJ9" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="BK9" s="16">
+        <v>0</v>
+      </c>
+      <c r="BL9" s="16">
         <v>0.746</v>
       </c>
-      <c r="BL9" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="BM9" s="16">
+        <v>0</v>
+      </c>
+      <c r="BN9" s="16">
         <v>0.1224523</v>
       </c>
-      <c r="BN9" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="BO9" s="16">
         <v>0</v>
       </c>
       <c r="BP9" s="16">
+        <v>0</v>
+      </c>
+      <c r="BQ9" s="16">
         <v>1.2963958999999998</v>
       </c>
-      <c r="BQ9" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="BR9" s="16">
+        <v>0</v>
+      </c>
+      <c r="BS9" s="16">
         <v>0.91061239999999999</v>
       </c>
-      <c r="BS9" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="BT9" s="16">
+        <v>0</v>
+      </c>
+      <c r="BU9" s="16">
         <v>6.0389999999999999E-2</v>
       </c>
-      <c r="BU9" s="16">
+      <c r="BV9" s="16">
         <v>9.9862000000000006E-3</v>
       </c>
-      <c r="BV9" s="16">
+      <c r="BW9" s="16">
         <v>1.92792E-2</v>
       </c>
-      <c r="BW9" s="16">
+      <c r="BX9" s="16">
         <v>0.67702790000000002</v>
       </c>
-      <c r="BX9" s="16">
+      <c r="BY9" s="16">
         <v>0.17573730000000001</v>
       </c>
-      <c r="BY9" s="16">
+      <c r="BZ9" s="16">
         <v>1.1667500000000001E-2</v>
       </c>
-      <c r="BZ9" s="16">
+      <c r="CA9" s="16">
         <v>3.1827500000000002E-2</v>
       </c>
-      <c r="CA9" s="16">
+      <c r="CB9" s="16">
         <v>0.75788929999999999</v>
       </c>
-      <c r="CB9" s="16">
+      <c r="CC9" s="16">
         <v>0.1892047</v>
       </c>
-      <c r="CC9" s="16">
+      <c r="CD9" s="16">
         <v>7.1509000000000003E-2</v>
       </c>
-      <c r="CD9" s="16">
+      <c r="CE9" s="16">
         <v>1.9253971999999999</v>
       </c>
-      <c r="CE9" s="16">
+      <c r="CF9" s="16">
         <v>26.5285978</v>
       </c>
-      <c r="CF9" s="16">
+      <c r="CG9" s="16">
         <v>0.152</v>
       </c>
-      <c r="CG9" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="CH9" s="16">
         <v>0</v>
       </c>
       <c r="CI9" s="16">
+        <v>0</v>
+      </c>
+      <c r="CJ9" s="16">
         <v>26.77</v>
       </c>
-      <c r="CJ9" s="16">
+      <c r="CK9" s="16">
         <v>0.159</v>
       </c>
-      <c r="CK9" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="CL9" s="16">
         <v>0</v>
       </c>
       <c r="CM9" s="16">
+        <v>0</v>
+      </c>
+      <c r="CN9" s="16">
         <v>26.763999999999999</v>
       </c>
-      <c r="CN9" s="16">
+      <c r="CO9" s="16">
         <v>1.2949999999999999</v>
       </c>
-      <c r="CO9" s="16">
+      <c r="CP9" s="16">
         <v>25.965</v>
       </c>
-      <c r="CP9" s="16">
+      <c r="CQ9" s="16">
         <v>2.8000000000000001E-2</v>
       </c>
-      <c r="CQ9" s="16">
+      <c r="CR9" s="16">
         <v>26.084999999999997</v>
       </c>
-      <c r="CR9" s="16">
+      <c r="CS9" s="16">
         <v>2.1999999999999999E-2</v>
       </c>
-      <c r="CS9" s="16">
+      <c r="CT9" s="16">
         <v>26.026150000000001</v>
       </c>
-      <c r="CT9" s="16">
+      <c r="CU9" s="16">
         <v>0.90639999999999998</v>
       </c>
-      <c r="CU9" s="16">
+      <c r="CV9" s="16">
         <v>26.238579999999999</v>
       </c>
-      <c r="CV9" s="16">
+      <c r="CW9" s="16">
         <v>0.17199999999999999</v>
       </c>
-      <c r="CW9" s="16">
+      <c r="CX9" s="16">
         <v>25.984200000000001</v>
       </c>
-      <c r="CX9" s="16">
+      <c r="CY9" s="16">
         <v>0.24</v>
       </c>
-      <c r="CY9" s="16">
+      <c r="CZ9" s="16">
         <v>0.34393000000000001</v>
       </c>
-      <c r="CZ9" s="16">
+      <c r="DA9" s="16">
         <v>1.2635200000000002</v>
       </c>
-      <c r="DA9" s="16">
+      <c r="DB9" s="16">
         <v>18.48903</v>
       </c>
-      <c r="DB9" s="16">
+      <c r="DC9" s="16">
         <v>-1.8749399999999998</v>
       </c>
-      <c r="DC9" s="16">
+      <c r="DD9" s="16">
         <v>-3.1081000000000003</v>
       </c>
-      <c r="DD9" s="16">
+      <c r="DE9" s="16">
         <v>-0.66639999999999999</v>
       </c>
-      <c r="DE9" s="16">
+      <c r="DF9" s="16">
         <v>0.16503999999999999</v>
       </c>
-      <c r="DF9" s="16">
+      <c r="DG9" s="16">
         <v>0.52542999999999995</v>
       </c>
-      <c r="DG9" s="16">
+      <c r="DH9" s="16">
         <v>11.600190000000001</v>
       </c>
-      <c r="DH9" s="16">
+      <c r="DI9" s="16">
         <v>4.4859299999999998</v>
       </c>
-      <c r="DI9" s="16">
+      <c r="DJ9" s="16">
         <v>22.54815</v>
       </c>
-      <c r="DJ9" s="16">
+      <c r="DK9" s="16">
         <v>-7.0820000000000008E-2</v>
       </c>
-      <c r="DK9" s="16">
+      <c r="DL9" s="16">
         <v>2.2268199999999996</v>
       </c>
-      <c r="DL9" s="16">
+      <c r="DM9" s="16">
         <v>-0.42299999999999999</v>
       </c>
-      <c r="DM9" s="16">
+      <c r="DN9" s="16">
         <v>5.1999999999999998E-2</v>
       </c>
-      <c r="DN9" s="16">
+      <c r="DO9" s="16">
         <v>7.0000000000000001E-3</v>
       </c>
-      <c r="DO9" s="16">
+      <c r="DP9" s="16">
         <v>6.8586200000000002</v>
       </c>
-      <c r="DP9" s="16">
+      <c r="DQ9" s="16">
         <v>502.35055</v>
       </c>
-      <c r="DQ9" s="16">
+      <c r="DR9" s="16">
         <v>0.99187000000000003</v>
       </c>
-      <c r="DR9" s="16">
+      <c r="DS9" s="16">
         <v>2.5626199999999999</v>
       </c>
-      <c r="DS9" s="16">
+      <c r="DT9" s="16">
         <v>4.8825900000000004</v>
       </c>
-      <c r="DT9" s="16">
+      <c r="DU9" s="16">
         <v>82.514560000000003</v>
       </c>
-      <c r="DU9" s="16">
+      <c r="DV9" s="16">
         <v>0.19625999999999999</v>
       </c>
-      <c r="DV9" s="16">
+      <c r="DW9" s="16">
         <v>-2.3839999999999995</v>
       </c>
-      <c r="DW9" s="16">
+      <c r="DX9" s="16">
         <v>2.7752699999999999</v>
       </c>
-      <c r="DX9" s="16">
+      <c r="DY9" s="16">
         <v>99.893060000000006</v>
       </c>
-      <c r="DY9" s="16">
+      <c r="DZ9" s="16">
         <v>11.611000000000001</v>
       </c>
-      <c r="DZ9" s="16">
-        <v>6.5009999999999994</v>
+      <c r="EA9" s="16">
+        <v>3.5149999999999997</v>
+      </c>
+      <c r="EB9" s="16">
+        <v>1.9401999999999999</v>
       </c>
     </row>
-    <row r="10" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="11" t="s">
         <v>122</v>
       </c>
       <c r="C10" s="16">
         <v>1006.0734175844469</v>
       </c>
       <c r="D10" s="16">
         <v>-315.38014940368669</v>
       </c>
       <c r="E10" s="16">
         <v>-619.08011876373121</v>
       </c>
       <c r="F10" s="16">
         <v>1992.4169283343447</v>
       </c>
       <c r="G10" s="16">
         <v>426.8167134447271</v>
       </c>
       <c r="H10" s="16">
         <v>-1278.0604295442406</v>
       </c>
       <c r="I10" s="16">
         <v>457.93887395810088</v>
       </c>
       <c r="J10" s="16">
@@ -3995,360 +4031,366 @@
       <c r="T10" s="16">
         <v>371.42780203550114</v>
       </c>
       <c r="U10" s="16">
         <v>-718.1632345320877</v>
       </c>
       <c r="V10" s="16">
         <v>-176.95563677298514</v>
       </c>
       <c r="W10" s="16">
         <v>594.42163093521731</v>
       </c>
       <c r="X10" s="16">
         <v>358.37018109492067</v>
       </c>
       <c r="Y10" s="16">
         <v>696.29842206939531</v>
       </c>
       <c r="Z10" s="16">
         <v>20477.311208487426</v>
       </c>
       <c r="AA10" s="16">
         <v>-7650.064166356613</v>
       </c>
       <c r="AB10" s="16">
+        <v>-1525.1342678917038</v>
+      </c>
+      <c r="AC10" s="16">
         <v>387.60275730904038</v>
       </c>
-      <c r="AC10" s="16">
+      <c r="AD10" s="16">
         <v>-13.255271780537065</v>
       </c>
-      <c r="AD10" s="16">
+      <c r="AE10" s="16">
         <v>587.43709539480028</v>
       </c>
-      <c r="AE10" s="16">
+      <c r="AF10" s="16">
         <v>44.288836661143399</v>
       </c>
-      <c r="AF10" s="16">
+      <c r="AG10" s="16">
         <v>-59.024104334604303</v>
       </c>
-      <c r="AG10" s="16">
+      <c r="AH10" s="16">
         <v>-319.53517745684496</v>
       </c>
-      <c r="AH10" s="16">
+      <c r="AI10" s="16">
         <v>654.63987730749318</v>
       </c>
-      <c r="AI10" s="16">
+      <c r="AJ10" s="16">
         <v>-591.46074491973059</v>
       </c>
-      <c r="AJ10" s="16">
+      <c r="AK10" s="16">
         <v>-695.29426263920618</v>
       </c>
-      <c r="AK10" s="16">
+      <c r="AL10" s="16">
         <v>113.7020555655634</v>
       </c>
-      <c r="AL10" s="16">
+      <c r="AM10" s="16">
         <v>164.91328777621689</v>
       </c>
-      <c r="AM10" s="16">
+      <c r="AN10" s="16">
         <v>-202.4011994663052</v>
       </c>
-      <c r="AN10" s="16">
+      <c r="AO10" s="16">
         <v>243.81574590964479</v>
       </c>
-      <c r="AO10" s="16">
+      <c r="AP10" s="16">
         <v>169.65113773471782</v>
       </c>
-      <c r="AP10" s="16">
+      <c r="AQ10" s="16">
         <v>748.36835263874627</v>
       </c>
-      <c r="AQ10" s="16">
+      <c r="AR10" s="16">
         <v>830.5816920512359</v>
       </c>
-      <c r="AR10" s="16">
+      <c r="AS10" s="16">
         <v>-248.69040079588166</v>
       </c>
-      <c r="AS10" s="16">
+      <c r="AT10" s="16">
         <v>118.7392567077614</v>
       </c>
-      <c r="AT10" s="16">
+      <c r="AU10" s="16">
         <v>297.09831411748911</v>
       </c>
-      <c r="AU10" s="16">
+      <c r="AV10" s="16">
         <v>259.66954341535825</v>
       </c>
-      <c r="AV10" s="16">
+      <c r="AW10" s="16">
         <v>-1033.9401936946201</v>
       </c>
-      <c r="AW10" s="16">
+      <c r="AX10" s="16">
         <v>-279.670446872914</v>
       </c>
-      <c r="AX10" s="16">
+      <c r="AY10" s="16">
         <v>117.27184290018073</v>
       </c>
-      <c r="AY10" s="16">
+      <c r="AZ10" s="16">
         <v>-81.721631876887116</v>
       </c>
-      <c r="AZ10" s="16">
+      <c r="BA10" s="16">
         <v>-1119.5772277718604</v>
       </c>
-      <c r="BA10" s="16">
+      <c r="BB10" s="16">
         <v>-208.71649399086769</v>
       </c>
-      <c r="BB10" s="16">
+      <c r="BC10" s="16">
         <v>754.67601668632597</v>
       </c>
-      <c r="BC10" s="16">
+      <c r="BD10" s="16">
         <v>1031.5565790345031</v>
       </c>
-      <c r="BD10" s="16">
+      <c r="BE10" s="16">
         <v>-434.69701567781078</v>
       </c>
-      <c r="BE10" s="16">
+      <c r="BF10" s="16">
         <v>278.17251188813208</v>
       </c>
-      <c r="BF10" s="16">
+      <c r="BG10" s="16">
         <v>952.64630494462153</v>
       </c>
-      <c r="BG10" s="16">
+      <c r="BH10" s="16">
         <v>608.24727859441828</v>
       </c>
-      <c r="BH10" s="16">
+      <c r="BI10" s="16">
         <v>-497.87928518216779</v>
       </c>
-      <c r="BI10" s="16">
+      <c r="BJ10" s="16">
         <v>-329.02056443383833</v>
       </c>
-      <c r="BJ10" s="16">
+      <c r="BK10" s="16">
         <v>827.91419956035611</v>
       </c>
-      <c r="BK10" s="16">
+      <c r="BL10" s="16">
         <v>1416.8265301583206</v>
       </c>
-      <c r="BL10" s="16">
+      <c r="BM10" s="16">
         <v>-1766.5341088634632</v>
       </c>
-      <c r="BM10" s="16">
+      <c r="BN10" s="16">
         <v>844.43117909776549</v>
       </c>
-      <c r="BN10" s="16">
+      <c r="BO10" s="16">
         <v>693.78777411385749</v>
       </c>
-      <c r="BO10" s="16">
+      <c r="BP10" s="16">
         <v>-266.20049026921396</v>
       </c>
-      <c r="BP10" s="16">
+      <c r="BQ10" s="16">
         <v>-563.03489580827568</v>
       </c>
-      <c r="BQ10" s="16">
+      <c r="BR10" s="16">
         <v>229.06855137053395</v>
       </c>
-      <c r="BR10" s="16">
+      <c r="BS10" s="16">
         <v>298.44889577065322</v>
       </c>
-      <c r="BS10" s="16">
+      <c r="BT10" s="16">
         <v>-496.73228130050836</v>
       </c>
-      <c r="BT10" s="16">
+      <c r="BU10" s="16">
         <v>-896.97849450687647</v>
       </c>
-      <c r="BU10" s="16">
+      <c r="BV10" s="16">
         <v>-133.50615929394473</v>
       </c>
-      <c r="BV10" s="16">
+      <c r="BW10" s="16">
         <v>1060.1780676978424</v>
       </c>
-      <c r="BW10" s="16">
+      <c r="BX10" s="16">
         <v>-354.52520074852634</v>
       </c>
-      <c r="BX10" s="16">
+      <c r="BY10" s="16">
         <v>-725.97953249559953</v>
       </c>
-      <c r="BY10" s="16">
+      <c r="BZ10" s="16">
         <v>82.881294293870809</v>
       </c>
-      <c r="BZ10" s="16">
+      <c r="CA10" s="16">
         <v>1010.941872168372</v>
       </c>
-      <c r="CA10" s="16">
+      <c r="CB10" s="16">
         <v>-704.40217793069928</v>
       </c>
-      <c r="CB10" s="16">
+      <c r="CC10" s="16">
         <v>-499.73048596791574</v>
       </c>
-      <c r="CC10" s="16">
+      <c r="CD10" s="16">
         <v>193.60337551133267</v>
       </c>
-      <c r="CD10" s="16">
+      <c r="CE10" s="16">
         <v>473.84280188372531</v>
       </c>
-      <c r="CE10" s="16">
+      <c r="CF10" s="16">
         <v>-504.37723574170099</v>
       </c>
-      <c r="CF10" s="16">
+      <c r="CG10" s="16">
         <v>722.58695157288253</v>
       </c>
-      <c r="CG10" s="16">
+      <c r="CH10" s="16">
         <v>-511.01850431890091</v>
       </c>
-      <c r="CH10" s="16">
+      <c r="CI10" s="16">
         <v>1749.1471426818359</v>
       </c>
-      <c r="CI10" s="16">
+      <c r="CJ10" s="16">
         <v>-999.3850971404238</v>
       </c>
-      <c r="CJ10" s="16">
+      <c r="CK10" s="16">
         <v>-876.72956643456882</v>
       </c>
-      <c r="CK10" s="16">
+      <c r="CL10" s="16">
         <v>760.04338147462363</v>
       </c>
-      <c r="CL10" s="16">
+      <c r="CM10" s="16">
         <v>986.7290655019724</v>
       </c>
-      <c r="CM10" s="16">
+      <c r="CN10" s="16">
         <v>-1329.9226695981381</v>
       </c>
-      <c r="CN10" s="16">
+      <c r="CO10" s="16">
         <v>-402.42944958538078</v>
       </c>
-      <c r="CO10" s="16">
+      <c r="CP10" s="16">
         <v>698.5828306180963</v>
       </c>
-      <c r="CP10" s="16">
+      <c r="CQ10" s="16">
         <v>1342.0610794651291</v>
       </c>
-      <c r="CQ10" s="16">
+      <c r="CR10" s="16">
         <v>-1931.5152970878053</v>
       </c>
-      <c r="CR10" s="16">
+      <c r="CS10" s="16">
         <v>-775.83787799365018</v>
       </c>
-      <c r="CS10" s="16">
+      <c r="CT10" s="16">
         <v>99.650589392028991</v>
       </c>
-      <c r="CT10" s="16">
+      <c r="CU10" s="16">
         <v>1309.4302743457242</v>
       </c>
-      <c r="CU10" s="16">
+      <c r="CV10" s="16">
         <v>-261.81518370860192</v>
       </c>
-      <c r="CV10" s="16">
+      <c r="CW10" s="16">
         <v>-796.41408689105879</v>
       </c>
-      <c r="CW10" s="16">
+      <c r="CX10" s="16">
         <v>79.884753786031951</v>
       </c>
-      <c r="CX10" s="16">
+      <c r="CY10" s="16">
         <v>1152.5418524923443</v>
       </c>
-      <c r="CY10" s="16">
+      <c r="CZ10" s="16">
         <v>-1154.1757539194052</v>
       </c>
-      <c r="CZ10" s="16">
+      <c r="DA10" s="16">
         <v>-581.3761725841656</v>
       </c>
-      <c r="DA10" s="16">
+      <c r="DB10" s="16">
         <v>82.289703068356701</v>
       </c>
-      <c r="DB10" s="16">
+      <c r="DC10" s="16">
         <v>740.85797432484708</v>
       </c>
-      <c r="DC10" s="16">
+      <c r="DD10" s="16">
         <v>-418.72714158202331</v>
       </c>
-      <c r="DD10" s="16">
+      <c r="DE10" s="16">
         <v>681.53819575287935</v>
       </c>
-      <c r="DE10" s="16">
+      <c r="DF10" s="16">
         <v>-238.58759305212712</v>
       </c>
-      <c r="DF10" s="16">
+      <c r="DG10" s="16">
         <v>472.09564554547518</v>
       </c>
-      <c r="DG10" s="16">
+      <c r="DH10" s="16">
         <v>-320.62461731101007</v>
       </c>
-      <c r="DH10" s="16">
+      <c r="DI10" s="16">
         <v>-587.53609178023794</v>
       </c>
-      <c r="DI10" s="16">
+      <c r="DJ10" s="16">
         <v>339.51357813794431</v>
       </c>
-      <c r="DJ10" s="16">
+      <c r="DK10" s="16">
         <v>1068.8145524645734</v>
       </c>
-      <c r="DK10" s="16">
+      <c r="DL10" s="16">
         <v>-462.421857727359</v>
       </c>
-      <c r="DL10" s="16">
+      <c r="DM10" s="16">
         <v>-356.6102888675868</v>
       </c>
-      <c r="DM10" s="16">
+      <c r="DN10" s="16">
         <v>464.92300491975658</v>
       </c>
-      <c r="DN10" s="16">
+      <c r="DO10" s="16">
         <v>922.97457687394763</v>
       </c>
-      <c r="DO10" s="16">
+      <c r="DP10" s="16">
         <v>-334.9888708567222</v>
       </c>
-      <c r="DP10" s="16">
+      <c r="DQ10" s="16">
         <v>10234.968183931556</v>
       </c>
-      <c r="DQ10" s="16">
+      <c r="DR10" s="16">
         <v>-1214.735321764317</v>
       </c>
-      <c r="DR10" s="16">
+      <c r="DS10" s="16">
         <v>8168.1454781780476</v>
       </c>
-      <c r="DS10" s="16">
+      <c r="DT10" s="16">
         <v>3288.9328681421407</v>
       </c>
-      <c r="DT10" s="16">
+      <c r="DU10" s="16">
         <v>-2329.8336061772388</v>
       </c>
-      <c r="DU10" s="16">
+      <c r="DV10" s="16">
         <v>-192.63454423595104</v>
       </c>
-      <c r="DV10" s="16">
+      <c r="DW10" s="16">
         <v>4286.4737428679173</v>
       </c>
-      <c r="DW10" s="16">
+      <c r="DX10" s="16">
         <v>-9414.0697588113399</v>
       </c>
-      <c r="DX10" s="16">
+      <c r="DY10" s="16">
         <v>-4373.6336128718467</v>
       </c>
-      <c r="DY10" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DZ10" s="16">
-        <v>2292.3768579844022</v>
+        <v>475.05800278195102</v>
+      </c>
+      <c r="EA10" s="16">
+        <v>2195.5545817529519</v>
+      </c>
+      <c r="EB10" s="16">
+        <v>177.88676044524001</v>
       </c>
     </row>
-    <row r="11" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="11" t="s">
         <v>123</v>
       </c>
       <c r="C11" s="16">
         <v>0</v>
       </c>
       <c r="D11" s="16">
         <v>0</v>
       </c>
       <c r="E11" s="16">
         <v>0</v>
       </c>
       <c r="F11" s="16">
         <v>0</v>
       </c>
       <c r="G11" s="16">
         <v>0</v>
       </c>
       <c r="H11" s="16">
         <v>0</v>
       </c>
       <c r="I11" s="16">
         <v>0</v>
       </c>
       <c r="J11" s="16">
@@ -4384,51 +4426,51 @@
       <c r="T11" s="16">
         <v>575.43685579369594</v>
       </c>
       <c r="U11" s="16">
         <v>-780.95442909997371</v>
       </c>
       <c r="V11" s="16">
         <v>322.4244153306181</v>
       </c>
       <c r="W11" s="16">
         <v>159.47855050938165</v>
       </c>
       <c r="X11" s="16">
         <v>888.63397664112063</v>
       </c>
       <c r="Y11" s="16">
         <v>701.50239841904113</v>
       </c>
       <c r="Z11" s="16">
         <v>20774.377687919994</v>
       </c>
       <c r="AA11" s="16">
         <v>-7709.4841917421345</v>
       </c>
       <c r="AB11" s="16">
-        <v>0</v>
+        <v>-1247.5818674733709</v>
       </c>
       <c r="AC11" s="16">
         <v>0</v>
       </c>
       <c r="AD11" s="16">
         <v>0</v>
       </c>
       <c r="AE11" s="16">
         <v>0</v>
       </c>
       <c r="AF11" s="16">
         <v>0</v>
       </c>
       <c r="AG11" s="16">
         <v>0</v>
       </c>
       <c r="AH11" s="16">
         <v>0</v>
       </c>
       <c r="AI11" s="16">
         <v>0</v>
       </c>
       <c r="AJ11" s="16">
         <v>0</v>
       </c>
@@ -4576,168 +4618,174 @@
       <c r="CF11" s="16">
         <v>0</v>
       </c>
       <c r="CG11" s="16">
         <v>0</v>
       </c>
       <c r="CH11" s="16">
         <v>0</v>
       </c>
       <c r="CI11" s="16">
         <v>0</v>
       </c>
       <c r="CJ11" s="16">
         <v>0</v>
       </c>
       <c r="CK11" s="16">
         <v>0</v>
       </c>
       <c r="CL11" s="16">
         <v>0</v>
       </c>
       <c r="CM11" s="16">
         <v>0</v>
       </c>
       <c r="CN11" s="16">
+        <v>0</v>
+      </c>
+      <c r="CO11" s="16">
         <v>92.942094645017278</v>
       </c>
-      <c r="CO11" s="16">
+      <c r="CP11" s="16">
         <v>165.15478618869201</v>
       </c>
-      <c r="CP11" s="16">
+      <c r="CQ11" s="16">
         <v>407.232135907263</v>
       </c>
-      <c r="CQ11" s="16">
+      <c r="CR11" s="16">
         <v>-181.92502612528733</v>
       </c>
-      <c r="CR11" s="16">
+      <c r="CS11" s="16">
         <v>-247.30877932341537</v>
       </c>
-      <c r="CS11" s="16">
+      <c r="CT11" s="16">
         <v>-26.083801494669387</v>
       </c>
-      <c r="CT11" s="16">
+      <c r="CU11" s="16">
         <v>189.71609716448074</v>
       </c>
-      <c r="CU11" s="16">
+      <c r="CV11" s="16">
         <v>659.11333944729995</v>
       </c>
-      <c r="CV11" s="16">
+      <c r="CW11" s="16">
         <v>-805.81854720894296</v>
       </c>
-      <c r="CW11" s="16">
+      <c r="CX11" s="16">
         <v>-29.90813822047653</v>
       </c>
-      <c r="CX11" s="16">
+      <c r="CY11" s="16">
         <v>144.91005863966907</v>
       </c>
-      <c r="CY11" s="16">
+      <c r="CZ11" s="16">
         <v>-90.137802310223265</v>
       </c>
-      <c r="CZ11" s="16">
+      <c r="DA11" s="16">
         <v>-101.341716650032</v>
       </c>
-      <c r="DA11" s="16">
+      <c r="DB11" s="16">
         <v>27.342566980227559</v>
       </c>
-      <c r="DB11" s="16">
+      <c r="DC11" s="16">
         <v>88.843897549858099</v>
       </c>
-      <c r="DC11" s="16">
+      <c r="DD11" s="16">
         <v>307.57966745056444</v>
       </c>
-      <c r="DD11" s="16">
+      <c r="DE11" s="16">
         <v>-166.8794155901291</v>
       </c>
-      <c r="DE11" s="16">
+      <c r="DF11" s="16">
         <v>-174.37757544000436</v>
       </c>
-      <c r="DF11" s="16">
+      <c r="DG11" s="16">
         <v>114.1395858307514</v>
       </c>
-      <c r="DG11" s="16">
+      <c r="DH11" s="16">
         <v>386.59595570876371</v>
       </c>
-      <c r="DH11" s="16">
+      <c r="DI11" s="16">
         <v>-528.20273131901752</v>
       </c>
-      <c r="DI11" s="16">
+      <c r="DJ11" s="16">
         <v>583.01141857020093</v>
       </c>
-      <c r="DJ11" s="16">
+      <c r="DK11" s="16">
         <v>33.199855429847048</v>
       </c>
-      <c r="DK11" s="16">
+      <c r="DL11" s="16">
         <v>800.62543396009016</v>
       </c>
-      <c r="DL11" s="16">
+      <c r="DM11" s="16">
         <v>-275.52177257089625</v>
       </c>
-      <c r="DM11" s="16">
+      <c r="DN11" s="16">
         <v>478.22810099079129</v>
       </c>
-      <c r="DN11" s="16">
+      <c r="DO11" s="16">
         <v>-543.62592528105233</v>
       </c>
-      <c r="DO11" s="16">
+      <c r="DP11" s="16">
         <v>1042.4219952801984</v>
       </c>
-      <c r="DP11" s="16">
+      <c r="DQ11" s="16">
         <v>8046.3803851499961</v>
       </c>
-      <c r="DQ11" s="16">
+      <c r="DR11" s="16">
         <v>-476.72040982999874</v>
       </c>
-      <c r="DR11" s="16">
+      <c r="DS11" s="16">
         <v>8725.0118798399981</v>
       </c>
-      <c r="DS11" s="16">
+      <c r="DT11" s="16">
         <v>4479.7058327599971</v>
       </c>
-      <c r="DT11" s="16">
+      <c r="DU11" s="16">
         <v>-3436.2099604393329</v>
       </c>
-      <c r="DU11" s="16">
+      <c r="DV11" s="16">
         <v>-83.837562827548027</v>
       </c>
-      <c r="DV11" s="16">
+      <c r="DW11" s="16">
         <v>4978.3699997749245</v>
       </c>
-      <c r="DW11" s="16">
+      <c r="DX11" s="16">
         <v>-9167.8066682501776</v>
       </c>
-      <c r="DX11" s="16">
+      <c r="DY11" s="16">
         <v>-4202.3610109275423</v>
       </c>
-      <c r="DY11" s="16">
+      <c r="DZ11" s="16">
         <v>378.47354656215248</v>
       </c>
-      <c r="DZ11" s="16">
+      <c r="EA11" s="16">
         <v>2137.2686806438942</v>
       </c>
+      <c r="EB11" s="16">
+        <v>439.03691624812461</v>
+      </c>
     </row>
-    <row r="12" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="11" t="s">
         <v>124</v>
       </c>
       <c r="C12" s="16">
         <v>0</v>
       </c>
       <c r="D12" s="16">
         <v>0</v>
       </c>
       <c r="E12" s="16">
         <v>0</v>
       </c>
       <c r="F12" s="16">
         <v>0</v>
       </c>
       <c r="G12" s="16">
         <v>0</v>
       </c>
       <c r="H12" s="16">
         <v>0</v>
       </c>
       <c r="I12" s="16">
         <v>0</v>
       </c>
       <c r="J12" s="16">
@@ -4773,51 +4821,51 @@
       <c r="T12" s="16">
         <v>-31.408120886486383</v>
       </c>
       <c r="U12" s="16">
         <v>-9.3160504247804639</v>
       </c>
       <c r="V12" s="16">
         <v>134.57466256367999</v>
       </c>
       <c r="W12" s="16">
         <v>-134.96996110401147</v>
       </c>
       <c r="X12" s="16">
         <v>9.37735058345522</v>
       </c>
       <c r="Y12" s="16">
         <v>1.6187308218157579</v>
       </c>
       <c r="Z12" s="16">
         <v>19.392944677182072</v>
       </c>
       <c r="AA12" s="16">
         <v>-11.010799129839981</v>
       </c>
       <c r="AB12" s="16">
-        <v>0</v>
+        <v>-17.165828505397215</v>
       </c>
       <c r="AC12" s="16">
         <v>0</v>
       </c>
       <c r="AD12" s="16">
         <v>0</v>
       </c>
       <c r="AE12" s="16">
         <v>0</v>
       </c>
       <c r="AF12" s="16">
         <v>0</v>
       </c>
       <c r="AG12" s="16">
         <v>0</v>
       </c>
       <c r="AH12" s="16">
         <v>0</v>
       </c>
       <c r="AI12" s="16">
         <v>0</v>
       </c>
       <c r="AJ12" s="16">
         <v>0</v>
       </c>
@@ -4905,228 +4953,234 @@
       <c r="BL12" s="16">
         <v>0</v>
       </c>
       <c r="BM12" s="16">
         <v>0</v>
       </c>
       <c r="BN12" s="16">
         <v>0</v>
       </c>
       <c r="BO12" s="16">
         <v>0</v>
       </c>
       <c r="BP12" s="16">
         <v>0</v>
       </c>
       <c r="BQ12" s="16">
         <v>0</v>
       </c>
       <c r="BR12" s="16">
         <v>0</v>
       </c>
       <c r="BS12" s="16">
         <v>0</v>
       </c>
       <c r="BT12" s="16">
+        <v>0</v>
+      </c>
+      <c r="BU12" s="16">
         <v>-1.7048729911316234</v>
       </c>
-      <c r="BU12" s="16">
+      <c r="BV12" s="16">
         <v>1.3597976697734644</v>
       </c>
-      <c r="BV12" s="16">
+      <c r="BW12" s="16">
         <v>-6.628866731829353</v>
       </c>
-      <c r="BW12" s="16">
+      <c r="BX12" s="16">
         <v>-1.9894304770236579</v>
       </c>
-      <c r="BX12" s="16">
+      <c r="BY12" s="16">
         <v>6.2533311767048447</v>
       </c>
-      <c r="BY12" s="16">
+      <c r="BZ12" s="16">
         <v>63.295196370329109</v>
       </c>
-      <c r="BZ12" s="16">
+      <c r="CA12" s="16">
         <v>-70.05231739862478</v>
       </c>
-      <c r="CA12" s="16">
+      <c r="CB12" s="16">
         <v>-3.419747537319239</v>
       </c>
-      <c r="CB12" s="16">
+      <c r="CC12" s="16">
         <v>-1.1245421876460222</v>
       </c>
-      <c r="CC12" s="16">
+      <c r="CD12" s="16">
         <v>1.3275246683543374</v>
       </c>
-      <c r="CD12" s="16">
+      <c r="CE12" s="16">
         <v>101.122473034102</v>
       </c>
-      <c r="CE12" s="16">
+      <c r="CF12" s="16">
         <v>-78.294164267116358</v>
       </c>
-      <c r="CF12" s="16">
+      <c r="CG12" s="16">
         <v>42.616900603449544</v>
       </c>
-      <c r="CG12" s="16">
+      <c r="CH12" s="16">
         <v>-49.052375351735698</v>
       </c>
-      <c r="CH12" s="16">
+      <c r="CI12" s="16">
         <v>90.018584648028622</v>
       </c>
-      <c r="CI12" s="16">
+      <c r="CJ12" s="16">
         <v>38.577045412648999</v>
       </c>
-      <c r="CJ12" s="16">
+      <c r="CK12" s="16">
         <v>-8.1232102916805857</v>
       </c>
-      <c r="CK12" s="16">
+      <c r="CL12" s="16">
         <v>-21.494643084447318</v>
       </c>
-      <c r="CL12" s="16">
+      <c r="CM12" s="16">
         <v>-25.675846302420819</v>
       </c>
-      <c r="CM12" s="16">
+      <c r="CN12" s="16">
         <v>-13.854974865915393</v>
       </c>
-      <c r="CN12" s="16">
+      <c r="CO12" s="16">
         <v>19.889789719065956</v>
       </c>
-      <c r="CO12" s="16">
+      <c r="CP12" s="16">
         <v>-47.918915141877299</v>
       </c>
-      <c r="CP12" s="16">
+      <c r="CQ12" s="16">
         <v>40.629303283301986</v>
       </c>
-      <c r="CQ12" s="16">
+      <c r="CR12" s="16">
         <v>-58.828656461624639</v>
       </c>
-      <c r="CR12" s="16">
+      <c r="CS12" s="16">
         <v>185.44963139511611</v>
       </c>
-      <c r="CS12" s="16">
+      <c r="CT12" s="16">
         <v>-203.60959164853506</v>
       </c>
-      <c r="CT12" s="16">
+      <c r="CU12" s="16">
         <v>23.695164398450292</v>
       </c>
-      <c r="CU12" s="16">
+      <c r="CV12" s="16">
         <v>-36.94332503151773</v>
       </c>
-      <c r="CV12" s="16">
+      <c r="CW12" s="16">
         <v>-7.8078932591620438</v>
       </c>
-      <c r="CW12" s="16">
+      <c r="CX12" s="16">
         <v>6.5972450329953496</v>
       </c>
-      <c r="CX12" s="16">
+      <c r="CY12" s="16">
         <v>59.353152259052813</v>
       </c>
-      <c r="CY12" s="16">
+      <c r="CZ12" s="16">
         <v>-67.45855445766658</v>
       </c>
-      <c r="CZ12" s="16">
+      <c r="DA12" s="16">
         <v>3.8737525946601683</v>
       </c>
-      <c r="DA12" s="16">
+      <c r="DB12" s="16">
         <v>-2.1429674659578977</v>
       </c>
-      <c r="DB12" s="16">
+      <c r="DC12" s="16">
         <v>157.02041762200335</v>
       </c>
-      <c r="DC12" s="16">
+      <c r="DD12" s="16">
         <v>-24.176540187025644</v>
       </c>
-      <c r="DD12" s="16">
+      <c r="DE12" s="16">
         <v>-44.095298597494882</v>
       </c>
-      <c r="DE12" s="16">
+      <c r="DF12" s="16">
         <v>2.9005524519373211</v>
       </c>
-      <c r="DF12" s="16">
+      <c r="DG12" s="16">
         <v>-54.74453059680777</v>
       </c>
-      <c r="DG12" s="16">
+      <c r="DH12" s="16">
         <v>-39.030684361646131</v>
       </c>
-      <c r="DH12" s="16">
+      <c r="DI12" s="16">
         <v>92.190150875802075</v>
       </c>
-      <c r="DI12" s="16">
+      <c r="DJ12" s="16">
         <v>-83.961435553199649</v>
       </c>
-      <c r="DJ12" s="16">
+      <c r="DK12" s="16">
         <v>-1.5490403401028257</v>
       </c>
-      <c r="DK12" s="16">
+      <c r="DL12" s="16">
         <v>2.6976756009556198</v>
       </c>
-      <c r="DL12" s="16">
+      <c r="DM12" s="16">
         <v>40.868975528402892</v>
       </c>
-      <c r="DM12" s="16">
+      <c r="DN12" s="16">
         <v>-43.63583066991098</v>
       </c>
-      <c r="DN12" s="16">
+      <c r="DO12" s="16">
         <v>-5.6253347460979439</v>
       </c>
-      <c r="DO12" s="16">
+      <c r="DP12" s="16">
         <v>10.010920709421791</v>
       </c>
-      <c r="DP12" s="16">
+      <c r="DQ12" s="16">
         <v>1273.4042113710605</v>
       </c>
-      <c r="DQ12" s="16">
+      <c r="DR12" s="16">
         <v>-1215.4075453560822</v>
       </c>
-      <c r="DR12" s="16">
+      <c r="DS12" s="16">
         <v>22.326571041514814</v>
       </c>
-      <c r="DS12" s="16">
+      <c r="DT12" s="16">
         <v>-60.930292379310984</v>
       </c>
-      <c r="DT12" s="16">
+      <c r="DU12" s="16">
         <v>29.737326143728431</v>
       </c>
-      <c r="DU12" s="16">
+      <c r="DV12" s="16">
         <v>-31.884852795712554</v>
       </c>
-      <c r="DV12" s="16">
+      <c r="DW12" s="16">
         <v>35.319529486498801</v>
       </c>
-      <c r="DW12" s="16">
+      <c r="DX12" s="16">
         <v>-44.18280196435466</v>
       </c>
-      <c r="DX12" s="16">
+      <c r="DY12" s="16">
         <v>27.476852596582795</v>
       </c>
-      <c r="DY12" s="16">
+      <c r="DZ12" s="16">
         <v>-1.687476758581467</v>
       </c>
-      <c r="DZ12" s="16">
+      <c r="EA12" s="16">
         <v>-14.50906278291883</v>
       </c>
+      <c r="EB12" s="16">
+        <v>-28.44614156047971</v>
+      </c>
     </row>
-    <row r="13" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="11" t="s">
         <v>125</v>
       </c>
       <c r="C13" s="16">
         <v>964.17095354826643</v>
       </c>
       <c r="D13" s="16">
         <v>1790.9149964105659</v>
       </c>
       <c r="E13" s="16">
         <v>-1516.4942725140709</v>
       </c>
       <c r="F13" s="16">
         <v>1964.5051438219343</v>
       </c>
       <c r="G13" s="16">
         <v>446.66431417266358</v>
       </c>
       <c r="H13" s="16">
         <v>-1313.6703003505172</v>
       </c>
       <c r="I13" s="16">
         <v>387.71938545237185</v>
       </c>
       <c r="J13" s="16">
@@ -5162,360 +5216,366 @@
       <c r="T13" s="16">
         <v>-135.81549656786103</v>
       </c>
       <c r="U13" s="16">
         <v>92.696185403625691</v>
       </c>
       <c r="V13" s="16">
         <v>-625.20094918956931</v>
       </c>
       <c r="W13" s="16">
         <v>388.30484476229606</v>
       </c>
       <c r="X13" s="16">
         <v>-500.64869399460167</v>
       </c>
       <c r="Y13" s="16">
         <v>-254.64224049738618</v>
       </c>
       <c r="Z13" s="16">
         <v>-164.63393235559829</v>
       </c>
       <c r="AA13" s="16">
         <v>127.28971178698981</v>
       </c>
       <c r="AB13" s="16">
+        <v>-317.19070004417699</v>
+      </c>
+      <c r="AC13" s="16">
         <v>350.16950183340907</v>
       </c>
-      <c r="AC13" s="16">
+      <c r="AD13" s="16">
         <v>-75.440991653278459</v>
       </c>
-      <c r="AD13" s="16">
+      <c r="AE13" s="16">
         <v>637.10161650296425</v>
       </c>
-      <c r="AE13" s="16">
+      <c r="AF13" s="16">
         <v>52.340826865171536</v>
       </c>
-      <c r="AF13" s="16">
+      <c r="AG13" s="16">
         <v>-34.137445388761776</v>
       </c>
-      <c r="AG13" s="16">
+      <c r="AH13" s="16">
         <v>-337.83232406190501</v>
       </c>
-      <c r="AH13" s="16">
+      <c r="AI13" s="16">
         <v>701.86195286490795</v>
       </c>
-      <c r="AI13" s="16">
+      <c r="AJ13" s="16">
         <v>1461.0228129963248</v>
       </c>
-      <c r="AJ13" s="16">
+      <c r="AK13" s="16">
         <v>-1108.6223881018054</v>
       </c>
-      <c r="AK13" s="16">
+      <c r="AL13" s="16">
         <v>-345.71817212812493</v>
       </c>
-      <c r="AL13" s="16">
+      <c r="AM13" s="16">
         <v>122.23540214546725</v>
       </c>
-      <c r="AM13" s="16">
+      <c r="AN13" s="16">
         <v>-184.3891144296079</v>
       </c>
-      <c r="AN13" s="16">
+      <c r="AO13" s="16">
         <v>178.53573335739281</v>
       </c>
-      <c r="AO13" s="16">
+      <c r="AP13" s="16">
         <v>204.92553322969829</v>
       </c>
-      <c r="AP13" s="16">
+      <c r="AQ13" s="16">
         <v>817.76833346548347</v>
       </c>
-      <c r="AQ13" s="16">
+      <c r="AR13" s="16">
         <v>763.27554376935961</v>
       </c>
-      <c r="AR13" s="16">
+      <c r="AS13" s="16">
         <v>-211.90221517002578</v>
       </c>
-      <c r="AS13" s="16">
+      <c r="AT13" s="16">
         <v>171.00015018821227</v>
       </c>
-      <c r="AT13" s="16">
+      <c r="AU13" s="16">
         <v>262.71032354594644</v>
       </c>
-      <c r="AU13" s="16">
+      <c r="AV13" s="16">
         <v>224.85605560853062</v>
       </c>
-      <c r="AV13" s="16">
+      <c r="AW13" s="16">
         <v>-1020.2248214663133</v>
       </c>
-      <c r="AW13" s="16">
+      <c r="AX13" s="16">
         <v>-339.17068605230969</v>
       </c>
-      <c r="AX13" s="16">
+      <c r="AY13" s="16">
         <v>113.99554731294293</v>
       </c>
-      <c r="AY13" s="16">
+      <c r="AZ13" s="16">
         <v>-68.270340144837235</v>
       </c>
-      <c r="AZ13" s="16">
+      <c r="BA13" s="16">
         <v>-1135.3853015132765</v>
       </c>
-      <c r="BA13" s="16">
+      <c r="BB13" s="16">
         <v>-212.6989634089787</v>
       </c>
-      <c r="BB13" s="16">
+      <c r="BC13" s="16">
         <v>753.89137712216916</v>
       </c>
-      <c r="BC13" s="16">
+      <c r="BD13" s="16">
         <v>981.91227325245791</v>
       </c>
-      <c r="BD13" s="16">
+      <c r="BE13" s="16">
         <v>-463.70688273961241</v>
       </c>
-      <c r="BE13" s="16">
+      <c r="BF13" s="16">
         <v>258.12830496225934</v>
       </c>
-      <c r="BF13" s="16">
+      <c r="BG13" s="16">
         <v>887.09259519087163</v>
       </c>
-      <c r="BG13" s="16">
+      <c r="BH13" s="16">
         <v>533.66168232279847</v>
       </c>
-      <c r="BH13" s="16">
+      <c r="BI13" s="16">
         <v>-543.99206730152491</v>
       </c>
-      <c r="BI13" s="16">
+      <c r="BJ13" s="16">
         <v>-432.09287409677006</v>
       </c>
-      <c r="BJ13" s="16">
+      <c r="BK13" s="16">
         <v>819.26686865985698</v>
       </c>
-      <c r="BK13" s="16">
+      <c r="BL13" s="16">
         <v>305.32651322834693</v>
       </c>
-      <c r="BL13" s="16">
+      <c r="BM13" s="16">
         <v>-1706.8353801918956</v>
       </c>
-      <c r="BM13" s="16">
+      <c r="BN13" s="16">
         <v>827.25701994387259</v>
       </c>
-      <c r="BN13" s="16">
+      <c r="BO13" s="16">
         <v>670.974130272651</v>
       </c>
-      <c r="BO13" s="16">
+      <c r="BP13" s="16">
         <v>-212.13743691172314</v>
       </c>
-      <c r="BP13" s="16">
+      <c r="BQ13" s="16">
         <v>-490.14635025910314</v>
       </c>
-      <c r="BQ13" s="16">
+      <c r="BR13" s="16">
         <v>214.14410822742693</v>
       </c>
-      <c r="BR13" s="16">
+      <c r="BS13" s="16">
         <v>326.7369639159698</v>
       </c>
-      <c r="BS13" s="16">
+      <c r="BT13" s="16">
         <v>-494.52530161156091</v>
       </c>
-      <c r="BT13" s="16">
+      <c r="BU13" s="16">
         <v>-930.65749225597619</v>
       </c>
-      <c r="BU13" s="16">
+      <c r="BV13" s="16">
         <v>-82.574878302384647</v>
       </c>
-      <c r="BV13" s="16">
+      <c r="BW13" s="16">
         <v>849.90945117342085</v>
       </c>
-      <c r="BW13" s="16">
+      <c r="BX13" s="16">
         <v>-356.57262095568444</v>
       </c>
-      <c r="BX13" s="16">
+      <c r="BY13" s="16">
         <v>-698.62376554645004</v>
       </c>
-      <c r="BY13" s="16">
+      <c r="BZ13" s="16">
         <v>70.836561556328789</v>
       </c>
-      <c r="BZ13" s="16">
+      <c r="CA13" s="16">
         <v>907.04577492213309</v>
       </c>
-      <c r="CA13" s="16">
+      <c r="CB13" s="16">
         <v>-696.70431602110784</v>
       </c>
-      <c r="CB13" s="16">
+      <c r="CC13" s="16">
         <v>-477.49478606333372</v>
       </c>
-      <c r="CC13" s="16">
+      <c r="CD13" s="16">
         <v>331.50216093299923</v>
       </c>
-      <c r="CD13" s="16">
+      <c r="CE13" s="16">
         <v>557.70893308884206</v>
       </c>
-      <c r="CE13" s="16">
+      <c r="CF13" s="16">
         <v>-539.29668179530586</v>
       </c>
-      <c r="CF13" s="16">
+      <c r="CG13" s="16">
         <v>210.66540310858036</v>
       </c>
-      <c r="CG13" s="16">
+      <c r="CH13" s="16">
         <v>-24.751914049299849</v>
       </c>
-      <c r="CH13" s="16">
+      <c r="CI13" s="16">
         <v>1490.0911775335385</v>
       </c>
-      <c r="CI13" s="16">
+      <c r="CJ13" s="16">
         <v>-1133.5977394708755</v>
       </c>
-      <c r="CJ13" s="16">
+      <c r="CK13" s="16">
         <v>-723.42869341179107</v>
       </c>
-      <c r="CK13" s="16">
+      <c r="CL13" s="16">
         <v>512.18508305921853</v>
       </c>
-      <c r="CL13" s="16">
+      <c r="CM13" s="16">
         <v>1392.0678382620322</v>
       </c>
-      <c r="CM13" s="16">
+      <c r="CN13" s="16">
         <v>-1153.9847183716072</v>
       </c>
-      <c r="CN13" s="16">
+      <c r="CO13" s="16">
         <v>-424.01517788291704</v>
       </c>
-      <c r="CO13" s="16">
+      <c r="CP13" s="16">
         <v>509.39465155103983</v>
       </c>
-      <c r="CP13" s="16">
+      <c r="CQ13" s="16">
         <v>792.96612179429951</v>
       </c>
-      <c r="CQ13" s="16">
+      <c r="CR13" s="16">
         <v>-1644.4364838402485</v>
       </c>
-      <c r="CR13" s="16">
+      <c r="CS13" s="16">
         <v>-426.00503279550816</v>
       </c>
-      <c r="CS13" s="16">
+      <c r="CT13" s="16">
         <v>100.49398419163953</v>
       </c>
-      <c r="CT13" s="16">
+      <c r="CU13" s="16">
         <v>949.92845242818316</v>
       </c>
-      <c r="CU13" s="16">
+      <c r="CV13" s="16">
         <v>-760.23290039217557</v>
       </c>
-      <c r="CV13" s="16">
+      <c r="CW13" s="16">
         <v>46.843049096661019</v>
       </c>
-      <c r="CW13" s="16">
+      <c r="CX13" s="16">
         <v>91.904913211788582</v>
       </c>
-      <c r="CX13" s="16">
+      <c r="CY13" s="16">
         <v>973.5183830111647</v>
       </c>
-      <c r="CY13" s="16">
+      <c r="CZ13" s="16">
         <v>-1019.5701599159885</v>
       </c>
-      <c r="CZ13" s="16">
+      <c r="DA13" s="16">
         <v>-471.91548040527846</v>
       </c>
-      <c r="DA13" s="16">
+      <c r="DB13" s="16">
         <v>33.55642555593861</v>
       </c>
-      <c r="DB13" s="16">
+      <c r="DC13" s="16">
         <v>650.73905737886435</v>
       </c>
-      <c r="DC13" s="16">
+      <c r="DD13" s="16">
         <v>-837.58095171909383</v>
       </c>
-      <c r="DD13" s="16">
+      <c r="DE13" s="16">
         <v>801.19001234528037</v>
       </c>
-      <c r="DE13" s="16">
+      <c r="DF13" s="16">
         <v>-55.985833937793011</v>
       </c>
-      <c r="DF13" s="16">
+      <c r="DG13" s="16">
         <v>351.20382961174926</v>
       </c>
-      <c r="DG13" s="16">
+      <c r="DH13" s="16">
         <v>-708.10316325694055</v>
       </c>
-      <c r="DH13" s="16">
+      <c r="DI13" s="16">
         <v>-88.691561261252261</v>
       </c>
-      <c r="DI13" s="16">
+      <c r="DJ13" s="16">
         <v>-130.10828646107188</v>
       </c>
-      <c r="DJ13" s="16">
+      <c r="DK13" s="16">
         <v>893.65389111121726</v>
       </c>
-      <c r="DK13" s="16">
+      <c r="DL13" s="16">
         <v>-1175.5027373834948</v>
       </c>
-      <c r="DL13" s="16">
+      <c r="DM13" s="16">
         <v>-348.68300924132893</v>
       </c>
-      <c r="DM13" s="16">
+      <c r="DN13" s="16">
         <v>114.16139844413404</v>
       </c>
-      <c r="DN13" s="16">
+      <c r="DO13" s="16">
         <v>1358.9865294509229</v>
       </c>
-      <c r="DO13" s="16">
+      <c r="DP13" s="16">
         <v>-1379.1071591511143</v>
       </c>
-      <c r="DP13" s="16">
+      <c r="DQ13" s="16">
         <v>929.85382407800898</v>
       </c>
-      <c r="DQ13" s="16">
+      <c r="DR13" s="16">
         <v>606.65567870798327</v>
       </c>
-      <c r="DR13" s="16">
+      <c r="DS13" s="16">
         <v>-630.66974354484864</v>
       </c>
-      <c r="DS13" s="16">
+      <c r="DT13" s="16">
         <v>-1070.4736915967419</v>
       </c>
-      <c r="DT13" s="16">
+      <c r="DU13" s="16">
         <v>1121.286088208431</v>
       </c>
-      <c r="DU13" s="16">
+      <c r="DV13" s="16">
         <v>-62.267967222904751</v>
       </c>
-      <c r="DV13" s="16">
+      <c r="DW13" s="16">
         <v>-730.54486989467011</v>
       </c>
-      <c r="DW13" s="16">
+      <c r="DX13" s="16">
         <v>-201.18353930386644</v>
       </c>
-      <c r="DX13" s="16">
+      <c r="DY13" s="16">
         <v>-151.30719114096689</v>
       </c>
-      <c r="DY13" s="16">
+      <c r="DZ13" s="16">
         <v>-42.686319968844707</v>
       </c>
-      <c r="DZ13" s="16">
+      <c r="EA13" s="16">
         <v>79.453433329621149</v>
       </c>
+      <c r="EB13" s="16">
+        <v>-202.65062226398652</v>
+      </c>
     </row>
-    <row r="14" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="11" t="s">
         <v>126</v>
       </c>
       <c r="C14" s="16">
         <v>41.902464036180625</v>
       </c>
       <c r="D14" s="16">
         <v>-2106.2951458142525</v>
       </c>
       <c r="E14" s="16">
         <v>897.41415375034001</v>
       </c>
       <c r="F14" s="16">
         <v>27.911784512410556</v>
       </c>
       <c r="G14" s="16">
         <v>-19.847600727936488</v>
       </c>
       <c r="H14" s="16">
         <v>35.609870806276717</v>
       </c>
       <c r="I14" s="16">
         <v>70.219488505729146</v>
       </c>
       <c r="J14" s="16">
@@ -5551,360 +5611,366 @@
       <c r="T14" s="16">
         <v>-36.785436303847419</v>
       </c>
       <c r="U14" s="16">
         <v>-20.588940410959498</v>
       </c>
       <c r="V14" s="16">
         <v>-8.753765477713813</v>
       </c>
       <c r="W14" s="16">
         <v>181.60819676755099</v>
       </c>
       <c r="X14" s="16">
         <v>-38.992452135053512</v>
       </c>
       <c r="Y14" s="16">
         <v>247.81953332592448</v>
       </c>
       <c r="Z14" s="16">
         <v>-151.82549175414701</v>
       </c>
       <c r="AA14" s="16">
         <v>-56.858887271628404</v>
       </c>
       <c r="AB14" s="16">
+        <v>56.804128131242528</v>
+      </c>
+      <c r="AC14" s="16">
         <v>37.433255475631299</v>
       </c>
-      <c r="AC14" s="16">
+      <c r="AD14" s="16">
         <v>62.185719872741394</v>
       </c>
-      <c r="AD14" s="16">
+      <c r="AE14" s="16">
         <v>-49.664521108163925</v>
       </c>
-      <c r="AE14" s="16">
+      <c r="AF14" s="16">
         <v>-8.0519902040281366</v>
       </c>
-      <c r="AF14" s="16">
+      <c r="AG14" s="16">
         <v>-24.88665894584253</v>
       </c>
-      <c r="AG14" s="16">
+      <c r="AH14" s="16">
         <v>18.297146605060032</v>
       </c>
-      <c r="AH14" s="16">
+      <c r="AI14" s="16">
         <v>-47.222075557414826</v>
       </c>
-      <c r="AI14" s="16">
+      <c r="AJ14" s="16">
         <v>-2052.4835579160554</v>
       </c>
-      <c r="AJ14" s="16">
+      <c r="AK14" s="16">
         <v>413.3281254625993</v>
       </c>
-      <c r="AK14" s="16">
+      <c r="AL14" s="16">
         <v>459.42022769368833</v>
       </c>
-      <c r="AL14" s="16">
+      <c r="AM14" s="16">
         <v>42.677885630749635</v>
       </c>
-      <c r="AM14" s="16">
+      <c r="AN14" s="16">
         <v>-18.012085036697311</v>
       </c>
-      <c r="AN14" s="16">
+      <c r="AO14" s="16">
         <v>65.280012552251975</v>
       </c>
-      <c r="AO14" s="16">
+      <c r="AP14" s="16">
         <v>-35.274395494980475</v>
       </c>
-      <c r="AP14" s="16">
+      <c r="AQ14" s="16">
         <v>-69.39998082673722</v>
       </c>
-      <c r="AQ14" s="16">
+      <c r="AR14" s="16">
         <v>67.306148281876276</v>
       </c>
-      <c r="AR14" s="16">
+      <c r="AS14" s="16">
         <v>-36.788185625855881</v>
       </c>
-      <c r="AS14" s="16">
+      <c r="AT14" s="16">
         <v>-52.260893480450882</v>
       </c>
-      <c r="AT14" s="16">
+      <c r="AU14" s="16">
         <v>34.387990571542666</v>
       </c>
-      <c r="AU14" s="16">
+      <c r="AV14" s="16">
         <v>34.813487806827609</v>
       </c>
-      <c r="AV14" s="16">
+      <c r="AW14" s="16">
         <v>-13.715372228306896</v>
       </c>
-      <c r="AW14" s="16">
+      <c r="AX14" s="16">
         <v>59.500239179395706</v>
       </c>
-      <c r="AX14" s="16">
+      <c r="AY14" s="16">
         <v>3.2762955872377924</v>
       </c>
-      <c r="AY14" s="16">
+      <c r="AZ14" s="16">
         <v>-13.451291732049878</v>
       </c>
-      <c r="AZ14" s="16">
+      <c r="BA14" s="16">
         <v>15.808073741416056</v>
       </c>
-      <c r="BA14" s="16">
+      <c r="BB14" s="16">
         <v>3.9824694181110196</v>
       </c>
-      <c r="BB14" s="16">
+      <c r="BC14" s="16">
         <v>0.78463956415675895</v>
       </c>
-      <c r="BC14" s="16">
+      <c r="BD14" s="16">
         <v>49.644305782045308</v>
       </c>
-      <c r="BD14" s="16">
+      <c r="BE14" s="16">
         <v>29.009867061801657</v>
       </c>
-      <c r="BE14" s="16">
+      <c r="BF14" s="16">
         <v>20.044206925872729</v>
       </c>
-      <c r="BF14" s="16">
+      <c r="BG14" s="16">
         <v>65.553709753749942</v>
       </c>
-      <c r="BG14" s="16">
+      <c r="BH14" s="16">
         <v>74.58559627161975</v>
       </c>
-      <c r="BH14" s="16">
+      <c r="BI14" s="16">
         <v>46.112782119357092</v>
       </c>
-      <c r="BI14" s="16">
+      <c r="BJ14" s="16">
         <v>103.07230966293176</v>
       </c>
-      <c r="BJ14" s="16">
+      <c r="BK14" s="16">
         <v>8.647330900499071</v>
       </c>
-      <c r="BK14" s="16">
+      <c r="BL14" s="16">
         <v>1111.5000169299735</v>
       </c>
-      <c r="BL14" s="16">
+      <c r="BM14" s="16">
         <v>-59.698728671567636</v>
       </c>
-      <c r="BM14" s="16">
+      <c r="BN14" s="16">
         <v>17.174159153892905</v>
       </c>
-      <c r="BN14" s="16">
+      <c r="BO14" s="16">
         <v>22.813643841206485</v>
       </c>
-      <c r="BO14" s="16">
+      <c r="BP14" s="16">
         <v>-54.063053357490809</v>
       </c>
-      <c r="BP14" s="16">
+      <c r="BQ14" s="16">
         <v>-72.888545549172562</v>
       </c>
-      <c r="BQ14" s="16">
+      <c r="BR14" s="16">
         <v>14.924443143107036</v>
       </c>
-      <c r="BR14" s="16">
+      <c r="BS14" s="16">
         <v>-28.288068145316593</v>
       </c>
-      <c r="BS14" s="16">
+      <c r="BT14" s="16">
         <v>-2.2069796889474418</v>
       </c>
-      <c r="BT14" s="16">
+      <c r="BU14" s="16">
         <v>35.383870740231337</v>
       </c>
-      <c r="BU14" s="16">
+      <c r="BV14" s="16">
         <v>-52.291078661333572</v>
       </c>
-      <c r="BV14" s="16">
+      <c r="BW14" s="16">
         <v>216.89748325625084</v>
       </c>
-      <c r="BW14" s="16">
+      <c r="BX14" s="16">
         <v>4.0368506841817258</v>
       </c>
-      <c r="BX14" s="16">
+      <c r="BY14" s="16">
         <v>-33.609098125854274</v>
       </c>
-      <c r="BY14" s="16">
+      <c r="BZ14" s="16">
         <v>-51.250463632787081</v>
       </c>
-      <c r="BZ14" s="16">
+      <c r="CA14" s="16">
         <v>173.94841464486365</v>
       </c>
-      <c r="CA14" s="16">
+      <c r="CB14" s="16">
         <v>-4.2781143722721815</v>
       </c>
-      <c r="CB14" s="16">
+      <c r="CC14" s="16">
         <v>-21.111157716936045</v>
       </c>
-      <c r="CC14" s="16">
+      <c r="CD14" s="16">
         <v>-139.22631009002089</v>
       </c>
-      <c r="CD14" s="16">
+      <c r="CE14" s="16">
         <v>-184.98860423921869</v>
       </c>
-      <c r="CE14" s="16">
+      <c r="CF14" s="16">
         <v>113.21361032072122</v>
       </c>
-      <c r="CF14" s="16">
+      <c r="CG14" s="16">
         <v>469.30464786085258</v>
       </c>
-      <c r="CG14" s="16">
+      <c r="CH14" s="16">
         <v>-437.21421491786538</v>
       </c>
-      <c r="CH14" s="16">
+      <c r="CI14" s="16">
         <v>169.03738050026885</v>
       </c>
-      <c r="CI14" s="16">
+      <c r="CJ14" s="16">
         <v>95.6355969178028</v>
       </c>
-      <c r="CJ14" s="16">
+      <c r="CK14" s="16">
         <v>-145.17766273109714</v>
       </c>
-      <c r="CK14" s="16">
+      <c r="CL14" s="16">
         <v>269.35294149985242</v>
       </c>
-      <c r="CL14" s="16">
+      <c r="CM14" s="16">
         <v>-379.662926457639</v>
       </c>
-      <c r="CM14" s="16">
+      <c r="CN14" s="16">
         <v>-162.08297636061539</v>
       </c>
-      <c r="CN14" s="16">
+      <c r="CO14" s="16">
         <v>-91.246156066547002</v>
       </c>
-      <c r="CO14" s="16">
+      <c r="CP14" s="16">
         <v>71.952308020241674</v>
       </c>
-      <c r="CP14" s="16">
+      <c r="CQ14" s="16">
         <v>101.23351848026454</v>
       </c>
-      <c r="CQ14" s="16">
+      <c r="CR14" s="16">
         <v>-46.325130660644945</v>
       </c>
-      <c r="CR14" s="16">
+      <c r="CS14" s="16">
         <v>-287.97369726984277</v>
       </c>
-      <c r="CS14" s="16">
+      <c r="CT14" s="16">
         <v>228.84999834359391</v>
       </c>
-      <c r="CT14" s="16">
+      <c r="CU14" s="16">
         <v>146.09056035461003</v>
       </c>
-      <c r="CU14" s="16">
+      <c r="CV14" s="16">
         <v>-123.75229773220859</v>
       </c>
-      <c r="CV14" s="16">
+      <c r="CW14" s="16">
         <v>-29.630695519614861</v>
       </c>
-      <c r="CW14" s="16">
+      <c r="CX14" s="16">
         <v>11.290733761724548</v>
       </c>
-      <c r="CX14" s="16">
+      <c r="CY14" s="16">
         <v>-25.239741417542334</v>
       </c>
-      <c r="CY14" s="16">
+      <c r="CZ14" s="16">
         <v>22.99076276447315</v>
       </c>
-      <c r="CZ14" s="16">
+      <c r="DA14" s="16">
         <v>-11.992728123515304</v>
       </c>
-      <c r="DA14" s="16">
+      <c r="DB14" s="16">
         <v>23.533677998148434</v>
       </c>
-      <c r="DB14" s="16">
+      <c r="DC14" s="16">
         <v>-155.74539822587872</v>
       </c>
-      <c r="DC14" s="16">
+      <c r="DD14" s="16">
         <v>135.45068287353178</v>
       </c>
-      <c r="DD14" s="16">
+      <c r="DE14" s="16">
         <v>91.322897595222898</v>
       </c>
-      <c r="DE14" s="16">
+      <c r="DF14" s="16">
         <v>-11.124736126267072</v>
       </c>
-      <c r="DF14" s="16">
+      <c r="DG14" s="16">
         <v>61.49676069978225</v>
       </c>
-      <c r="DG14" s="16">
+      <c r="DH14" s="16">
         <v>39.913274598812912</v>
       </c>
-      <c r="DH14" s="16">
+      <c r="DI14" s="16">
         <v>-62.831950075770251</v>
       </c>
-      <c r="DI14" s="16">
+      <c r="DJ14" s="16">
         <v>-29.4281184179851</v>
       </c>
-      <c r="DJ14" s="16">
+      <c r="DK14" s="16">
         <v>143.50984626361188</v>
       </c>
-      <c r="DK14" s="16">
+      <c r="DL14" s="16">
         <v>-90.242229904910033</v>
       </c>
-      <c r="DL14" s="16">
+      <c r="DM14" s="16">
         <v>226.7255174162355</v>
       </c>
-      <c r="DM14" s="16">
+      <c r="DN14" s="16">
         <v>-83.830663845257789</v>
       </c>
-      <c r="DN14" s="16">
+      <c r="DO14" s="16">
         <v>113.23930745017486</v>
       </c>
-      <c r="DO14" s="16">
+      <c r="DP14" s="16">
         <v>-8.3146276952280935</v>
       </c>
-      <c r="DP14" s="16">
+      <c r="DQ14" s="16">
         <v>-14.670236667508208</v>
       </c>
-      <c r="DQ14" s="16">
+      <c r="DR14" s="16">
         <v>-129.26304528621927</v>
       </c>
-      <c r="DR14" s="16">
+      <c r="DS14" s="16">
         <v>51.47677084138374</v>
       </c>
-      <c r="DS14" s="16">
+      <c r="DT14" s="16">
         <v>-59.368980641803269</v>
       </c>
-      <c r="DT14" s="16">
+      <c r="DU14" s="16">
         <v>-44.647060090065196</v>
       </c>
-      <c r="DU14" s="16">
+      <c r="DV14" s="16">
         <v>-14.644161389785694</v>
       </c>
-      <c r="DV14" s="16">
+      <c r="DW14" s="16">
         <v>3.3290835011635718</v>
       </c>
-      <c r="DW14" s="16">
+      <c r="DX14" s="16">
         <v>-0.89674929294109162</v>
       </c>
-      <c r="DX14" s="16">
+      <c r="DY14" s="16">
         <v>-47.442263399919739</v>
       </c>
-      <c r="DY14" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DZ14" s="16">
-        <v>90.163806793806017</v>
+        <v>140.95825294722474</v>
+      </c>
+      <c r="EA14" s="16">
+        <v>-6.6584694376440829</v>
+      </c>
+      <c r="EB14" s="16">
+        <v>-30.053391978418382</v>
       </c>
     </row>
-    <row r="15" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="11" t="s">
         <v>169</v>
       </c>
       <c r="C15" s="16">
         <v>36.42925143827668</v>
       </c>
       <c r="D15" s="16">
         <v>-41.620765135094778</v>
       </c>
       <c r="E15" s="16">
         <v>55.464525520836062</v>
       </c>
       <c r="F15" s="16">
         <v>85.15169413602581</v>
       </c>
       <c r="G15" s="16">
         <v>-43.778216736200541</v>
       </c>
       <c r="H15" s="16">
         <v>116.76552937258533</v>
       </c>
       <c r="I15" s="16">
         <v>92.419508032482796</v>
       </c>
       <c r="J15" s="16">
@@ -5940,360 +6006,366 @@
       <c r="T15" s="16">
         <v>-164.00111572651667</v>
       </c>
       <c r="U15" s="16">
         <v>282.32651322191418</v>
       </c>
       <c r="V15" s="16">
         <v>-212.6416390835069</v>
       </c>
       <c r="W15" s="16">
         <v>17.332525480264735</v>
       </c>
       <c r="X15" s="16">
         <v>839.86389672474888</v>
       </c>
       <c r="Y15" s="16">
         <v>494.94481086917017</v>
       </c>
       <c r="Z15" s="16">
         <v>693.34180195144427</v>
       </c>
       <c r="AA15" s="16">
         <v>1429.3760050147596</v>
       </c>
       <c r="AB15" s="16">
+        <v>36.406864026382209</v>
+      </c>
+      <c r="AC15" s="16">
         <v>-61.959704410034874</v>
       </c>
-      <c r="AC15" s="16">
+      <c r="AD15" s="16">
         <v>7.0000096952312472</v>
       </c>
-      <c r="AD15" s="16">
+      <c r="AE15" s="16">
         <v>4.279408827537555</v>
       </c>
-      <c r="AE15" s="16">
+      <c r="AF15" s="16">
         <v>87.109537325542746</v>
       </c>
-      <c r="AF15" s="16">
+      <c r="AG15" s="16">
         <v>6.2367019509573378</v>
       </c>
-      <c r="AG15" s="16">
+      <c r="AH15" s="16">
         <v>-5.0146811131750813</v>
       </c>
-      <c r="AH15" s="16">
+      <c r="AI15" s="16">
         <v>6.3750134150496702</v>
       </c>
-      <c r="AI15" s="16">
+      <c r="AJ15" s="16">
         <v>-49.217799387926704</v>
       </c>
-      <c r="AJ15" s="16">
+      <c r="AK15" s="16">
         <v>6.4173828096499967</v>
       </c>
-      <c r="AK15" s="16">
+      <c r="AL15" s="16">
         <v>-38.447026796926629</v>
       </c>
-      <c r="AL15" s="16">
+      <c r="AM15" s="16">
         <v>42.608150155543598</v>
       </c>
-      <c r="AM15" s="16">
+      <c r="AN15" s="16">
         <v>44.886019352569093</v>
       </c>
-      <c r="AN15" s="16">
+      <c r="AO15" s="16">
         <v>-12.735912802296143</v>
       </c>
-      <c r="AO15" s="16">
+      <c r="AP15" s="16">
         <v>-31.33213585590692</v>
       </c>
-      <c r="AP15" s="16">
+      <c r="AQ15" s="16">
         <v>37.193018317978982</v>
       </c>
-      <c r="AQ15" s="16">
+      <c r="AR15" s="16">
         <v>92.026724476249896</v>
       </c>
-      <c r="AR15" s="16">
+      <c r="AS15" s="16">
         <v>-27.446015535311236</v>
       </c>
-      <c r="AS15" s="16">
+      <c r="AT15" s="16">
         <v>-16.265180415734129</v>
       </c>
-      <c r="AT15" s="16">
+      <c r="AU15" s="16">
         <v>3.2416704303690071</v>
       </c>
-      <c r="AU15" s="16">
+      <c r="AV15" s="16">
         <v>-3.3086912155241763</v>
       </c>
-      <c r="AV15" s="16">
+      <c r="AW15" s="16">
         <v>-2.966005004576592</v>
       </c>
-      <c r="AW15" s="16">
+      <c r="AX15" s="16">
         <v>18.62030859731086</v>
       </c>
-      <c r="AX15" s="16">
+      <c r="AY15" s="16">
         <v>27.849446901790898</v>
       </c>
-      <c r="AY15" s="16">
+      <c r="AZ15" s="16">
         <v>73.26177887806017</v>
       </c>
-      <c r="AZ15" s="16">
+      <c r="BA15" s="16">
         <v>32.510982890629904</v>
       </c>
-      <c r="BA15" s="16">
+      <c r="BB15" s="16">
         <v>37.836191789051298</v>
       </c>
-      <c r="BB15" s="16">
+      <c r="BC15" s="16">
         <v>14.160346197002276</v>
       </c>
-      <c r="BC15" s="16">
+      <c r="BD15" s="16">
         <v>7.9119871557993111</v>
       </c>
-      <c r="BD15" s="16">
+      <c r="BE15" s="16">
         <v>6.3528112138431059</v>
       </c>
-      <c r="BE15" s="16">
+      <c r="BF15" s="16">
         <v>1.9200114109956816</v>
       </c>
-      <c r="BF15" s="16">
+      <c r="BG15" s="16">
         <v>75.438178400343674</v>
       </c>
-      <c r="BG15" s="16">
+      <c r="BH15" s="16">
         <v>-36.128330448177678</v>
       </c>
-      <c r="BH15" s="16">
+      <c r="BI15" s="16">
         <v>26.343200968707009</v>
       </c>
-      <c r="BI15" s="16">
+      <c r="BJ15" s="16">
         <v>36.967726985110957</v>
       </c>
-      <c r="BJ15" s="16">
+      <c r="BK15" s="16">
         <v>45.157296304151636</v>
       </c>
-      <c r="BK15" s="16">
+      <c r="BL15" s="16">
         <v>20.093724993401178</v>
       </c>
-      <c r="BL15" s="16">
+      <c r="BM15" s="16">
         <v>-17.729817455180783</v>
       </c>
-      <c r="BM15" s="16">
+      <c r="BN15" s="16">
         <v>-39.754304973446388</v>
       </c>
-      <c r="BN15" s="16">
+      <c r="BO15" s="16">
         <v>-2.0713483373149675</v>
       </c>
-      <c r="BO15" s="16">
+      <c r="BP15" s="16">
         <v>15.205068826683249</v>
       </c>
-      <c r="BP15" s="16">
+      <c r="BQ15" s="16">
         <v>18.509591907136929</v>
       </c>
-      <c r="BQ15" s="16">
+      <c r="BR15" s="16">
         <v>16.839794530196123</v>
       </c>
-      <c r="BR15" s="16">
+      <c r="BS15" s="16">
         <v>15.1667013672823</v>
       </c>
-      <c r="BS15" s="16">
+      <c r="BT15" s="16">
         <v>50.598067616894419</v>
       </c>
-      <c r="BT15" s="16">
+      <c r="BU15" s="16">
         <v>-11.650092991823641</v>
       </c>
-      <c r="BU15" s="16">
+      <c r="BV15" s="16">
         <v>61.755726696640259</v>
       </c>
-      <c r="BV15" s="16">
+      <c r="BW15" s="16">
         <v>-15.236164714280068</v>
       </c>
-      <c r="BW15" s="16">
+      <c r="BX15" s="16">
         <v>-97.880240074986901</v>
       </c>
-      <c r="BX15" s="16">
+      <c r="BY15" s="16">
         <v>41.322242394973657</v>
       </c>
-      <c r="BY15" s="16">
+      <c r="BZ15" s="16">
         <v>21.252581151886883</v>
       </c>
-      <c r="BZ15" s="16">
+      <c r="CA15" s="16">
         <v>71.140145547895287</v>
       </c>
-      <c r="CA15" s="16">
+      <c r="CB15" s="16">
         <v>-34.668445696041132</v>
       </c>
-      <c r="CB15" s="16">
+      <c r="CC15" s="16">
         <v>-95.727059566518562</v>
       </c>
-      <c r="CC15" s="16">
+      <c r="CD15" s="16">
         <v>83.791048623622061</v>
       </c>
-      <c r="CD15" s="16">
+      <c r="CE15" s="16">
         <v>49.123666441885959</v>
       </c>
-      <c r="CE15" s="16">
+      <c r="CF15" s="16">
         <v>1.1399615297281693</v>
       </c>
-      <c r="CF15" s="16">
+      <c r="CG15" s="16">
         <v>-30.04619006409542</v>
       </c>
-      <c r="CG15" s="16">
+      <c r="CH15" s="16">
         <v>9.3532842649749259</v>
       </c>
-      <c r="CH15" s="16">
+      <c r="CI15" s="16">
         <v>179.4747939372613</v>
       </c>
-      <c r="CI15" s="16">
+      <c r="CJ15" s="16">
         <v>-115.69431898377825</v>
       </c>
-      <c r="CJ15" s="16">
+      <c r="CK15" s="16">
         <v>-16.861123008355911</v>
       </c>
-      <c r="CK15" s="16">
+      <c r="CL15" s="16">
         <v>45.327471791676459</v>
       </c>
-      <c r="CL15" s="16">
+      <c r="CM15" s="16">
         <v>39.104488412227688</v>
       </c>
-      <c r="CM15" s="16">
+      <c r="CN15" s="16">
         <v>163.96031605007997</v>
       </c>
-      <c r="CN15" s="16">
+      <c r="CO15" s="16">
         <v>-135.5866960817296</v>
       </c>
-      <c r="CO15" s="16">
+      <c r="CP15" s="16">
         <v>-72.024025263338544</v>
       </c>
-      <c r="CP15" s="16">
+      <c r="CQ15" s="16">
         <v>601.77489633117034</v>
       </c>
-      <c r="CQ15" s="16">
+      <c r="CR15" s="16">
         <v>41.738920983576129</v>
       </c>
-      <c r="CR15" s="16">
+      <c r="CS15" s="16">
         <v>-325.35972349595528</v>
       </c>
-      <c r="CS15" s="16">
+      <c r="CT15" s="16">
         <v>11.896293584100073</v>
       </c>
-      <c r="CT15" s="16">
+      <c r="CU15" s="16">
         <v>537.5733675130441</v>
       </c>
-      <c r="CU15" s="16">
+      <c r="CV15" s="16">
         <v>-388.11105332770558</v>
       </c>
-      <c r="CV15" s="16">
+      <c r="CW15" s="16">
         <v>-90.702549239221568</v>
       </c>
-      <c r="CW15" s="16">
+      <c r="CX15" s="16">
         <v>64.846818458184416</v>
       </c>
-      <c r="CX15" s="16">
+      <c r="CY15" s="16">
         <v>462.4852562593727</v>
       </c>
-      <c r="CY15" s="16">
+      <c r="CZ15" s="16">
         <v>-154.30301225642134</v>
       </c>
-      <c r="CZ15" s="16">
+      <c r="DA15" s="16">
         <v>-198.97499556279965</v>
       </c>
-      <c r="DA15" s="16">
+      <c r="DB15" s="16">
         <v>22.28064050910773</v>
       </c>
-      <c r="DB15" s="16">
+      <c r="DC15" s="16">
         <v>444.69472153516455</v>
       </c>
-      <c r="DC15" s="16">
+      <c r="DD15" s="16">
         <v>-480.64200556497951</v>
       </c>
-      <c r="DD15" s="16">
+      <c r="DE15" s="16">
         <v>352.47559862244532</v>
       </c>
-      <c r="DE15" s="16">
+      <c r="DF15" s="16">
         <v>642.01544943379167</v>
       </c>
-      <c r="DF15" s="16">
+      <c r="DG15" s="16">
         <v>9.1659741574245803</v>
       </c>
-      <c r="DG15" s="16">
+      <c r="DH15" s="16">
         <v>-986.32449673339681</v>
       </c>
-      <c r="DH15" s="16">
+      <c r="DI15" s="16">
         <v>259.11242962920778</v>
       </c>
-      <c r="DI15" s="16">
+      <c r="DJ15" s="16">
         <v>-366.14174461235956</v>
       </c>
-      <c r="DJ15" s="16">
+      <c r="DK15" s="16">
         <v>1437.4027793943258</v>
       </c>
-      <c r="DK15" s="16">
+      <c r="DL15" s="16">
         <v>-490.5095676864251</v>
       </c>
-      <c r="DL15" s="16">
+      <c r="DM15" s="16">
         <v>-147.32708589689923</v>
       </c>
-      <c r="DM15" s="16">
+      <c r="DN15" s="16">
         <v>886.8887991893921</v>
       </c>
-      <c r="DN15" s="16">
+      <c r="DO15" s="16">
         <v>1088.1314907448198</v>
       </c>
-      <c r="DO15" s="16">
+      <c r="DP15" s="16">
         <v>-1332.7483931681425</v>
       </c>
-      <c r="DP15" s="16">
+      <c r="DQ15" s="16">
         <v>3.6366590396489187</v>
       </c>
-      <c r="DQ15" s="16">
+      <c r="DR15" s="16">
         <v>56.299933505861752</v>
       </c>
-      <c r="DR15" s="16">
+      <c r="DS15" s="16">
         <v>1801.4381048972871</v>
       </c>
-      <c r="DS15" s="16">
+      <c r="DT15" s="16">
         <v>-1168.0328954913534</v>
       </c>
-      <c r="DT15" s="16">
+      <c r="DU15" s="16">
         <v>605.77611517087314</v>
       </c>
-      <c r="DU15" s="16">
+      <c r="DV15" s="16">
         <v>451.59646029080835</v>
       </c>
-      <c r="DV15" s="16">
+      <c r="DW15" s="16">
         <v>220.14327167275795</v>
       </c>
-      <c r="DW15" s="16">
+      <c r="DX15" s="16">
         <v>151.86015788032014</v>
       </c>
-      <c r="DX15" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY15" s="16">
-        <v>1227.141674222954</v>
+        <v>186.86867966360811</v>
       </c>
       <c r="DZ15" s="16">
-        <v>-311.59315004496165</v>
+        <v>1229.387772097466</v>
+      </c>
+      <c r="EA15" s="16">
+        <v>-312.1702305135712</v>
+      </c>
+      <c r="EB15" s="16">
+        <v>-1067.6793572211209</v>
       </c>
     </row>
-    <row r="16" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="11" t="s">
         <v>127</v>
       </c>
       <c r="C16" s="16">
         <v>0</v>
       </c>
       <c r="D16" s="16">
         <v>0</v>
       </c>
       <c r="E16" s="16">
         <v>0</v>
       </c>
       <c r="F16" s="16">
         <v>0</v>
       </c>
       <c r="G16" s="16">
         <v>0</v>
       </c>
       <c r="H16" s="16">
         <v>0</v>
       </c>
       <c r="I16" s="16">
         <v>0</v>
       </c>
       <c r="J16" s="16">
@@ -6329,51 +6401,51 @@
       <c r="T16" s="16">
         <v>0</v>
       </c>
       <c r="U16" s="16">
         <v>0</v>
       </c>
       <c r="V16" s="16">
         <v>0</v>
       </c>
       <c r="W16" s="16">
         <v>0</v>
       </c>
       <c r="X16" s="16">
         <v>0</v>
       </c>
       <c r="Y16" s="16">
         <v>0</v>
       </c>
       <c r="Z16" s="16">
         <v>-840.26816405999989</v>
       </c>
       <c r="AA16" s="16">
         <v>22.134369649999996</v>
       </c>
       <c r="AB16" s="16">
-        <v>0</v>
+        <v>107.76006599999997</v>
       </c>
       <c r="AC16" s="16">
         <v>0</v>
       </c>
       <c r="AD16" s="16">
         <v>0</v>
       </c>
       <c r="AE16" s="16">
         <v>0</v>
       </c>
       <c r="AF16" s="16">
         <v>0</v>
       </c>
       <c r="AG16" s="16">
         <v>0</v>
       </c>
       <c r="AH16" s="16">
         <v>0</v>
       </c>
       <c r="AI16" s="16">
         <v>0</v>
       </c>
       <c r="AJ16" s="16">
         <v>0</v>
       </c>
@@ -6605,84 +6677,90 @@
       <c r="DH16" s="16">
         <v>0</v>
       </c>
       <c r="DI16" s="16">
         <v>0</v>
       </c>
       <c r="DJ16" s="16">
         <v>0</v>
       </c>
       <c r="DK16" s="16">
         <v>0</v>
       </c>
       <c r="DL16" s="16">
         <v>0</v>
       </c>
       <c r="DM16" s="16">
         <v>0</v>
       </c>
       <c r="DN16" s="16">
         <v>0</v>
       </c>
       <c r="DO16" s="16">
         <v>0</v>
       </c>
       <c r="DP16" s="16">
+        <v>0</v>
+      </c>
+      <c r="DQ16" s="16">
         <v>-50.785231680000024</v>
       </c>
-      <c r="DQ16" s="16">
+      <c r="DR16" s="16">
         <v>-292.12658973999999</v>
       </c>
-      <c r="DR16" s="16">
+      <c r="DS16" s="16">
         <v>-406.46405985999996</v>
       </c>
-      <c r="DS16" s="16">
+      <c r="DT16" s="16">
         <v>-90.892282779999988</v>
       </c>
-      <c r="DT16" s="16">
+      <c r="DU16" s="16">
         <v>-2.0839117099999953</v>
       </c>
-      <c r="DU16" s="16">
+      <c r="DV16" s="16">
         <v>104.88066691</v>
       </c>
-      <c r="DV16" s="16">
+      <c r="DW16" s="16">
         <v>-0.54450936000000683</v>
       </c>
-      <c r="DW16" s="16">
+      <c r="DX16" s="16">
         <v>-80.117876190000004</v>
       </c>
-      <c r="DX16" s="16">
+      <c r="DY16" s="16">
         <v>85.069069769999999</v>
       </c>
-      <c r="DY16" s="16">
+      <c r="DZ16" s="16">
         <v>-8.8199781300000026</v>
       </c>
-      <c r="DZ16" s="16">
+      <c r="EA16" s="16">
         <v>10.91331958999999</v>
       </c>
+      <c r="EB16" s="16">
+        <v>20.597654769999998</v>
+      </c>
     </row>
-    <row r="17" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="11" t="s">
         <v>128</v>
       </c>
       <c r="C17" s="16">
         <v>0</v>
       </c>
       <c r="D17" s="16">
         <v>0</v>
       </c>
       <c r="E17" s="16">
         <v>0</v>
       </c>
       <c r="F17" s="16">
         <v>0</v>
       </c>
       <c r="G17" s="16">
         <v>0</v>
       </c>
       <c r="H17" s="16">
         <v>0</v>
       </c>
       <c r="I17" s="16">
         <v>0</v>
       </c>
       <c r="J17" s="16">
@@ -7026,52 +7104,58 @@
       </c>
       <c r="DS17" s="16">
         <v>0</v>
       </c>
       <c r="DT17" s="16">
         <v>0</v>
       </c>
       <c r="DU17" s="16">
         <v>0</v>
       </c>
       <c r="DV17" s="16">
         <v>0</v>
       </c>
       <c r="DW17" s="16">
         <v>0</v>
       </c>
       <c r="DX17" s="16">
         <v>0</v>
       </c>
       <c r="DY17" s="16">
         <v>0</v>
       </c>
       <c r="DZ17" s="16">
         <v>0</v>
       </c>
+      <c r="EA17" s="16">
+        <v>0</v>
+      </c>
+      <c r="EB17" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="11" t="s">
         <v>129</v>
       </c>
       <c r="C18" s="16">
         <v>0</v>
       </c>
       <c r="D18" s="16">
         <v>0</v>
       </c>
       <c r="E18" s="16">
         <v>0</v>
       </c>
       <c r="F18" s="16">
         <v>0</v>
       </c>
       <c r="G18" s="16">
         <v>0</v>
       </c>
       <c r="H18" s="16">
         <v>0</v>
       </c>
       <c r="I18" s="16">
         <v>0</v>
       </c>
       <c r="J18" s="16">
@@ -7107,51 +7191,51 @@
       <c r="T18" s="16">
         <v>0</v>
       </c>
       <c r="U18" s="16">
         <v>0</v>
       </c>
       <c r="V18" s="16">
         <v>0</v>
       </c>
       <c r="W18" s="16">
         <v>0</v>
       </c>
       <c r="X18" s="16">
         <v>0</v>
       </c>
       <c r="Y18" s="16">
         <v>0</v>
       </c>
       <c r="Z18" s="16">
         <v>-840.26816405999989</v>
       </c>
       <c r="AA18" s="16">
         <v>22.134369649999996</v>
       </c>
       <c r="AB18" s="16">
-        <v>0</v>
+        <v>107.76006599999997</v>
       </c>
       <c r="AC18" s="16">
         <v>0</v>
       </c>
       <c r="AD18" s="16">
         <v>0</v>
       </c>
       <c r="AE18" s="16">
         <v>0</v>
       </c>
       <c r="AF18" s="16">
         <v>0</v>
       </c>
       <c r="AG18" s="16">
         <v>0</v>
       </c>
       <c r="AH18" s="16">
         <v>0</v>
       </c>
       <c r="AI18" s="16">
         <v>0</v>
       </c>
       <c r="AJ18" s="16">
         <v>0</v>
       </c>
@@ -7383,84 +7467,90 @@
       <c r="DH18" s="16">
         <v>0</v>
       </c>
       <c r="DI18" s="16">
         <v>0</v>
       </c>
       <c r="DJ18" s="16">
         <v>0</v>
       </c>
       <c r="DK18" s="16">
         <v>0</v>
       </c>
       <c r="DL18" s="16">
         <v>0</v>
       </c>
       <c r="DM18" s="16">
         <v>0</v>
       </c>
       <c r="DN18" s="16">
         <v>0</v>
       </c>
       <c r="DO18" s="16">
         <v>0</v>
       </c>
       <c r="DP18" s="16">
+        <v>0</v>
+      </c>
+      <c r="DQ18" s="16">
         <v>-50.785231680000024</v>
       </c>
-      <c r="DQ18" s="16">
+      <c r="DR18" s="16">
         <v>-292.12658973999999</v>
       </c>
-      <c r="DR18" s="16">
+      <c r="DS18" s="16">
         <v>-406.46405985999996</v>
       </c>
-      <c r="DS18" s="16">
+      <c r="DT18" s="16">
         <v>-90.892282779999988</v>
       </c>
-      <c r="DT18" s="16">
+      <c r="DU18" s="16">
         <v>-2.0839117099999953</v>
       </c>
-      <c r="DU18" s="16">
+      <c r="DV18" s="16">
         <v>104.88066691</v>
       </c>
-      <c r="DV18" s="16">
+      <c r="DW18" s="16">
         <v>-0.54450936000000683</v>
       </c>
-      <c r="DW18" s="16">
+      <c r="DX18" s="16">
         <v>-80.117876190000004</v>
       </c>
-      <c r="DX18" s="16">
+      <c r="DY18" s="16">
         <v>85.069069769999999</v>
       </c>
-      <c r="DY18" s="16">
+      <c r="DZ18" s="16">
         <v>-8.8199781300000026</v>
       </c>
-      <c r="DZ18" s="16">
+      <c r="EA18" s="16">
         <v>10.91331958999999</v>
       </c>
+      <c r="EB18" s="16">
+        <v>20.597654769999998</v>
+      </c>
     </row>
-    <row r="19" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="11" t="s">
         <v>130</v>
       </c>
       <c r="C19" s="16">
         <v>0</v>
       </c>
       <c r="D19" s="16">
         <v>0</v>
       </c>
       <c r="E19" s="16">
         <v>0</v>
       </c>
       <c r="F19" s="16">
         <v>0</v>
       </c>
       <c r="G19" s="16">
         <v>0</v>
       </c>
       <c r="H19" s="16">
         <v>0</v>
       </c>
       <c r="I19" s="16">
         <v>0</v>
       </c>
       <c r="J19" s="16">
@@ -7496,51 +7586,51 @@
       <c r="T19" s="16">
         <v>15.773900080000001</v>
       </c>
       <c r="U19" s="16">
         <v>62.770812049999989</v>
       </c>
       <c r="V19" s="16">
         <v>0.28034113317610831</v>
       </c>
       <c r="W19" s="16">
         <v>28.27382367780265</v>
       </c>
       <c r="X19" s="16">
         <v>235.65666136990461</v>
       </c>
       <c r="Y19" s="16">
         <v>253.42830175962723</v>
       </c>
       <c r="Z19" s="16">
         <v>-57.183336740000016</v>
       </c>
       <c r="AA19" s="16">
         <v>-270.68081430043406</v>
       </c>
       <c r="AB19" s="16">
-        <v>0</v>
+        <v>-173.13315308937547</v>
       </c>
       <c r="AC19" s="16">
         <v>0</v>
       </c>
       <c r="AD19" s="16">
         <v>0</v>
       </c>
       <c r="AE19" s="16">
         <v>0</v>
       </c>
       <c r="AF19" s="16">
         <v>0</v>
       </c>
       <c r="AG19" s="16">
         <v>0</v>
       </c>
       <c r="AH19" s="16">
         <v>0</v>
       </c>
       <c r="AI19" s="16">
         <v>0</v>
       </c>
       <c r="AJ19" s="16">
         <v>0</v>
       </c>
@@ -7652,204 +7742,210 @@
       <c r="BT19" s="16">
         <v>0</v>
       </c>
       <c r="BU19" s="16">
         <v>0</v>
       </c>
       <c r="BV19" s="16">
         <v>0</v>
       </c>
       <c r="BW19" s="16">
         <v>0</v>
       </c>
       <c r="BX19" s="16">
         <v>0</v>
       </c>
       <c r="BY19" s="16">
         <v>0</v>
       </c>
       <c r="BZ19" s="16">
         <v>0</v>
       </c>
       <c r="CA19" s="16">
         <v>0</v>
       </c>
       <c r="CB19" s="16">
+        <v>0</v>
+      </c>
+      <c r="CC19" s="16">
         <v>1.8827409999999982E-2</v>
       </c>
-      <c r="CC19" s="16">
+      <c r="CD19" s="16">
         <v>0.13273598999999986</v>
       </c>
-      <c r="CD19" s="16">
+      <c r="CE19" s="16">
         <v>-1.69094922</v>
       </c>
-      <c r="CE19" s="16">
+      <c r="CF19" s="16">
         <v>-1.6236362699999998</v>
       </c>
-      <c r="CF19" s="16">
+      <c r="CG19" s="16">
         <v>-9.7737480000000002E-2</v>
       </c>
-      <c r="CG19" s="16">
+      <c r="CH19" s="16">
         <v>-1.62099562</v>
       </c>
-      <c r="CH19" s="16">
+      <c r="CI19" s="16">
         <v>-9.6408039999999889E-2</v>
       </c>
-      <c r="CI19" s="16">
+      <c r="CJ19" s="16">
         <v>-1.62683987</v>
       </c>
-      <c r="CJ19" s="16">
+      <c r="CK19" s="16">
         <v>-0.53058986000000008</v>
       </c>
-      <c r="CK19" s="16">
+      <c r="CL19" s="16">
         <v>-1.4569950800000002</v>
       </c>
-      <c r="CL19" s="16">
+      <c r="CM19" s="16">
         <v>13.96004003</v>
       </c>
-      <c r="CM19" s="16">
+      <c r="CN19" s="16">
         <v>3.7587789799999971</v>
       </c>
-      <c r="CN19" s="16">
+      <c r="CO19" s="16">
         <v>3.2621992500000005</v>
       </c>
-      <c r="CO19" s="16">
+      <c r="CP19" s="16">
         <v>-0.72688410000000014</v>
       </c>
-      <c r="CP19" s="16">
+      <c r="CQ19" s="16">
         <v>-0.35550375000000023</v>
       </c>
-      <c r="CQ19" s="16">
+      <c r="CR19" s="16">
         <v>-1.9703278499999999</v>
       </c>
-      <c r="CR19" s="16">
+      <c r="CS19" s="16">
         <v>-0.90775084999999989</v>
       </c>
-      <c r="CS19" s="16">
+      <c r="CT19" s="16">
         <v>-0.49004472999999993</v>
       </c>
-      <c r="CT19" s="16">
+      <c r="CU19" s="16">
         <v>17.560257790000001</v>
       </c>
-      <c r="CU19" s="16">
+      <c r="CV19" s="16">
         <v>-0.38856213000000017</v>
       </c>
-      <c r="CV19" s="16">
+      <c r="CW19" s="16">
         <v>8.5912697599999994</v>
       </c>
-      <c r="CW19" s="16">
+      <c r="CX19" s="16">
         <v>13.320935130000002</v>
       </c>
-      <c r="CX19" s="16">
+      <c r="CY19" s="16">
         <v>42.766507609999991</v>
       </c>
-      <c r="CY19" s="16">
+      <c r="CZ19" s="16">
         <v>-1.9079004499999996</v>
       </c>
-      <c r="CZ19" s="16">
+      <c r="DA19" s="16">
         <v>-0.47423957904908498</v>
       </c>
-      <c r="DA19" s="16">
+      <c r="DB19" s="16">
         <v>-1.4860054044171178</v>
       </c>
-      <c r="DB19" s="16">
+      <c r="DC19" s="16">
         <v>-16.348112220337946</v>
       </c>
-      <c r="DC19" s="16">
+      <c r="DD19" s="16">
         <v>18.588698336980258</v>
       </c>
-      <c r="DD19" s="16">
+      <c r="DE19" s="16">
         <v>19.133894245671303</v>
       </c>
-      <c r="DE19" s="16">
+      <c r="DF19" s="16">
         <v>4.7209929935702375</v>
       </c>
-      <c r="DF19" s="16">
+      <c r="DG19" s="16">
         <v>-1.2724819704236101</v>
       </c>
-      <c r="DG19" s="16">
+      <c r="DH19" s="16">
         <v>5.6914184089847168</v>
       </c>
-      <c r="DH19" s="16">
+      <c r="DI19" s="16">
         <v>3.3748861739163609</v>
       </c>
-      <c r="DI19" s="16">
+      <c r="DJ19" s="16">
         <v>-86.597104564987376</v>
       </c>
-      <c r="DJ19" s="16">
+      <c r="DK19" s="16">
         <v>-1.0731247290244297</v>
       </c>
-      <c r="DK19" s="16">
+      <c r="DL19" s="16">
         <v>319.95200449000004</v>
       </c>
-      <c r="DL19" s="16">
+      <c r="DM19" s="16">
         <v>-34.879344150372802</v>
       </c>
-      <c r="DM19" s="16">
+      <c r="DN19" s="16">
         <v>135.94121385000003</v>
       </c>
-      <c r="DN19" s="16">
+      <c r="DO19" s="16">
         <v>7.8296624199999769</v>
       </c>
-      <c r="DO19" s="16">
+      <c r="DP19" s="16">
         <v>144.53676964000002</v>
       </c>
-      <c r="DP19" s="16">
+      <c r="DQ19" s="16">
         <v>-16.268852039999999</v>
       </c>
-      <c r="DQ19" s="16">
+      <c r="DR19" s="16">
         <v>161.55695647999997</v>
       </c>
-      <c r="DR19" s="16">
+      <c r="DS19" s="16">
         <v>2.596717909999998</v>
       </c>
-      <c r="DS19" s="16">
+      <c r="DT19" s="16">
         <v>-205.06815908999999</v>
       </c>
-      <c r="DT19" s="16">
+      <c r="DU19" s="16">
         <v>-74.60026873983395</v>
       </c>
-      <c r="DU19" s="16">
+      <c r="DV19" s="16">
         <v>-26.869318921442698</v>
       </c>
-      <c r="DV19" s="16">
+      <c r="DW19" s="16">
         <v>-21.3572974973576</v>
       </c>
-      <c r="DW19" s="16">
+      <c r="DX19" s="16">
         <v>-147.85392914179982</v>
       </c>
-      <c r="DX19" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY19" s="16">
-        <v>-85.384205669480281</v>
+        <v>-82.678286587144356</v>
       </c>
       <c r="DZ19" s="16">
-        <v>13.511768974430005</v>
+        <v>-85.519143129480284</v>
+      </c>
+      <c r="EA19" s="16">
+        <v>13.501432183751355</v>
+      </c>
+      <c r="EB19" s="16">
+        <v>-18.437155556502184</v>
       </c>
     </row>
-    <row r="20" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="11" t="s">
         <v>128</v>
       </c>
       <c r="C20" s="16">
         <v>0</v>
       </c>
       <c r="D20" s="16">
         <v>0</v>
       </c>
       <c r="E20" s="16">
         <v>0</v>
       </c>
       <c r="F20" s="16">
         <v>0</v>
       </c>
       <c r="G20" s="16">
         <v>0</v>
       </c>
       <c r="H20" s="16">
         <v>0</v>
       </c>
       <c r="I20" s="16">
         <v>0</v>
       </c>
       <c r="J20" s="16">
@@ -7885,51 +7981,51 @@
       <c r="T20" s="16">
         <v>15.773900080000001</v>
       </c>
       <c r="U20" s="16">
         <v>62.770812049999989</v>
       </c>
       <c r="V20" s="16">
         <v>0.28034113317610831</v>
       </c>
       <c r="W20" s="16">
         <v>14.077515870546847</v>
       </c>
       <c r="X20" s="16">
         <v>235.65666136990461</v>
       </c>
       <c r="Y20" s="16">
         <v>253.42830175962723</v>
       </c>
       <c r="Z20" s="16">
         <v>-57.183336740000016</v>
       </c>
       <c r="AA20" s="16">
         <v>-270.68081430043406</v>
       </c>
       <c r="AB20" s="16">
-        <v>0</v>
+        <v>-173.13315308937547</v>
       </c>
       <c r="AC20" s="16">
         <v>0</v>
       </c>
       <c r="AD20" s="16">
         <v>0</v>
       </c>
       <c r="AE20" s="16">
         <v>0</v>
       </c>
       <c r="AF20" s="16">
         <v>0</v>
       </c>
       <c r="AG20" s="16">
         <v>0</v>
       </c>
       <c r="AH20" s="16">
         <v>0</v>
       </c>
       <c r="AI20" s="16">
         <v>0</v>
       </c>
       <c r="AJ20" s="16">
         <v>0</v>
       </c>
@@ -8041,204 +8137,210 @@
       <c r="BT20" s="16">
         <v>0</v>
       </c>
       <c r="BU20" s="16">
         <v>0</v>
       </c>
       <c r="BV20" s="16">
         <v>0</v>
       </c>
       <c r="BW20" s="16">
         <v>0</v>
       </c>
       <c r="BX20" s="16">
         <v>0</v>
       </c>
       <c r="BY20" s="16">
         <v>0</v>
       </c>
       <c r="BZ20" s="16">
         <v>0</v>
       </c>
       <c r="CA20" s="16">
         <v>0</v>
       </c>
       <c r="CB20" s="16">
+        <v>0</v>
+      </c>
+      <c r="CC20" s="16">
         <v>1.8827409999999982E-2</v>
       </c>
-      <c r="CC20" s="16">
+      <c r="CD20" s="16">
         <v>0.13273598999999986</v>
       </c>
-      <c r="CD20" s="16">
+      <c r="CE20" s="16">
         <v>-1.69094922</v>
       </c>
-      <c r="CE20" s="16">
+      <c r="CF20" s="16">
         <v>-1.6236362699999998</v>
       </c>
-      <c r="CF20" s="16">
+      <c r="CG20" s="16">
         <v>-9.7737480000000002E-2</v>
       </c>
-      <c r="CG20" s="16">
+      <c r="CH20" s="16">
         <v>-1.62099562</v>
       </c>
-      <c r="CH20" s="16">
+      <c r="CI20" s="16">
         <v>-9.6408039999999889E-2</v>
       </c>
-      <c r="CI20" s="16">
+      <c r="CJ20" s="16">
         <v>-1.62683987</v>
       </c>
-      <c r="CJ20" s="16">
+      <c r="CK20" s="16">
         <v>-0.53058986000000008</v>
       </c>
-      <c r="CK20" s="16">
+      <c r="CL20" s="16">
         <v>-1.4569950800000002</v>
       </c>
-      <c r="CL20" s="16">
+      <c r="CM20" s="16">
         <v>13.96004003</v>
       </c>
-      <c r="CM20" s="16">
+      <c r="CN20" s="16">
         <v>3.7587789799999971</v>
       </c>
-      <c r="CN20" s="16">
+      <c r="CO20" s="16">
         <v>3.2621992500000005</v>
       </c>
-      <c r="CO20" s="16">
+      <c r="CP20" s="16">
         <v>-0.72688410000000014</v>
       </c>
-      <c r="CP20" s="16">
+      <c r="CQ20" s="16">
         <v>-0.35550375000000023</v>
       </c>
-      <c r="CQ20" s="16">
+      <c r="CR20" s="16">
         <v>-1.9703278499999999</v>
       </c>
-      <c r="CR20" s="16">
+      <c r="CS20" s="16">
         <v>-0.90775084999999989</v>
       </c>
-      <c r="CS20" s="16">
+      <c r="CT20" s="16">
         <v>-0.49004472999999993</v>
       </c>
-      <c r="CT20" s="16">
+      <c r="CU20" s="16">
         <v>17.560257790000001</v>
       </c>
-      <c r="CU20" s="16">
+      <c r="CV20" s="16">
         <v>-0.38856213000000017</v>
       </c>
-      <c r="CV20" s="16">
+      <c r="CW20" s="16">
         <v>8.5912697599999994</v>
       </c>
-      <c r="CW20" s="16">
+      <c r="CX20" s="16">
         <v>13.320935130000002</v>
       </c>
-      <c r="CX20" s="16">
+      <c r="CY20" s="16">
         <v>42.766507609999991</v>
       </c>
-      <c r="CY20" s="16">
+      <c r="CZ20" s="16">
         <v>-1.9079004499999996</v>
       </c>
-      <c r="CZ20" s="16">
+      <c r="DA20" s="16">
         <v>-0.47423957904908498</v>
       </c>
-      <c r="DA20" s="16">
+      <c r="DB20" s="16">
         <v>-1.4860054044171178</v>
       </c>
-      <c r="DB20" s="16">
+      <c r="DC20" s="16">
         <v>-16.348112220337946</v>
       </c>
-      <c r="DC20" s="16">
+      <c r="DD20" s="16">
         <v>18.588698336980258</v>
       </c>
-      <c r="DD20" s="16">
+      <c r="DE20" s="16">
         <v>4.4547363791892103</v>
       </c>
-      <c r="DE20" s="16">
+      <c r="DF20" s="16">
         <v>5.0376471147352104</v>
       </c>
-      <c r="DF20" s="16">
+      <c r="DG20" s="16">
         <v>-1.1062860323622923</v>
       </c>
-      <c r="DG20" s="16">
+      <c r="DH20" s="16">
         <v>5.6914184089847168</v>
       </c>
-      <c r="DH20" s="16">
+      <c r="DI20" s="16">
         <v>3.3748861739163609</v>
       </c>
-      <c r="DI20" s="16">
+      <c r="DJ20" s="16">
         <v>-86.597104564987376</v>
       </c>
-      <c r="DJ20" s="16">
+      <c r="DK20" s="16">
         <v>-1.0731247290244297</v>
       </c>
-      <c r="DK20" s="16">
+      <c r="DL20" s="16">
         <v>319.95200449000004</v>
       </c>
-      <c r="DL20" s="16">
+      <c r="DM20" s="16">
         <v>-34.879344150372802</v>
       </c>
-      <c r="DM20" s="16">
+      <c r="DN20" s="16">
         <v>135.94121385000003</v>
       </c>
-      <c r="DN20" s="16">
+      <c r="DO20" s="16">
         <v>7.8296624199999769</v>
       </c>
-      <c r="DO20" s="16">
+      <c r="DP20" s="16">
         <v>144.53676964000002</v>
       </c>
-      <c r="DP20" s="16">
+      <c r="DQ20" s="16">
         <v>-16.268852039999999</v>
       </c>
-      <c r="DQ20" s="16">
+      <c r="DR20" s="16">
         <v>161.55695647999997</v>
       </c>
-      <c r="DR20" s="16">
+      <c r="DS20" s="16">
         <v>2.596717909999998</v>
       </c>
-      <c r="DS20" s="16">
+      <c r="DT20" s="16">
         <v>-205.06815908999999</v>
       </c>
-      <c r="DT20" s="16">
+      <c r="DU20" s="16">
         <v>-74.60026873983395</v>
       </c>
-      <c r="DU20" s="16">
+      <c r="DV20" s="16">
         <v>-26.869318921442698</v>
       </c>
-      <c r="DV20" s="16">
+      <c r="DW20" s="16">
         <v>-21.3572974973576</v>
       </c>
-      <c r="DW20" s="16">
+      <c r="DX20" s="16">
         <v>-147.85392914179982</v>
       </c>
-      <c r="DX20" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY20" s="16">
-        <v>-85.384205669480281</v>
+        <v>-82.678286587144356</v>
       </c>
       <c r="DZ20" s="16">
-        <v>13.511768974430005</v>
+        <v>-85.519143129480284</v>
+      </c>
+      <c r="EA20" s="16">
+        <v>13.501432183751355</v>
+      </c>
+      <c r="EB20" s="16">
+        <v>-18.437155556502184</v>
       </c>
     </row>
-    <row r="21" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="11" t="s">
         <v>129</v>
       </c>
       <c r="C21" s="16">
         <v>0</v>
       </c>
       <c r="D21" s="16">
         <v>0</v>
       </c>
       <c r="E21" s="16">
         <v>0</v>
       </c>
       <c r="F21" s="16">
         <v>0</v>
       </c>
       <c r="G21" s="16">
         <v>0</v>
       </c>
       <c r="H21" s="16">
         <v>0</v>
       </c>
       <c r="I21" s="16">
         <v>0</v>
       </c>
       <c r="J21" s="16">
@@ -8514,61 +8616,61 @@
       <c r="CV21" s="16">
         <v>0</v>
       </c>
       <c r="CW21" s="16">
         <v>0</v>
       </c>
       <c r="CX21" s="16">
         <v>0</v>
       </c>
       <c r="CY21" s="16">
         <v>0</v>
       </c>
       <c r="CZ21" s="16">
         <v>0</v>
       </c>
       <c r="DA21" s="16">
         <v>0</v>
       </c>
       <c r="DB21" s="16">
         <v>0</v>
       </c>
       <c r="DC21" s="16">
         <v>0</v>
       </c>
       <c r="DD21" s="16">
+        <v>0</v>
+      </c>
+      <c r="DE21" s="16">
         <v>14.679157866482093</v>
       </c>
-      <c r="DE21" s="16">
+      <c r="DF21" s="16">
         <v>-0.31665412116497327</v>
       </c>
-      <c r="DF21" s="16">
+      <c r="DG21" s="16">
         <v>-0.16619593806131774</v>
       </c>
-      <c r="DG21" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DH21" s="16">
         <v>0</v>
       </c>
       <c r="DI21" s="16">
         <v>0</v>
       </c>
       <c r="DJ21" s="16">
         <v>0</v>
       </c>
       <c r="DK21" s="16">
         <v>0</v>
       </c>
       <c r="DL21" s="16">
         <v>0</v>
       </c>
       <c r="DM21" s="16">
         <v>0</v>
       </c>
       <c r="DN21" s="16">
         <v>0</v>
       </c>
       <c r="DO21" s="16">
         <v>0</v>
       </c>
       <c r="DP21" s="16">
@@ -8582,52 +8684,58 @@
       </c>
       <c r="DS21" s="16">
         <v>0</v>
       </c>
       <c r="DT21" s="16">
         <v>0</v>
       </c>
       <c r="DU21" s="16">
         <v>0</v>
       </c>
       <c r="DV21" s="16">
         <v>0</v>
       </c>
       <c r="DW21" s="16">
         <v>0</v>
       </c>
       <c r="DX21" s="16">
         <v>0</v>
       </c>
       <c r="DY21" s="16">
         <v>0</v>
       </c>
       <c r="DZ21" s="16">
         <v>0</v>
       </c>
+      <c r="EA21" s="16">
+        <v>0</v>
+      </c>
+      <c r="EB21" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="22" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="11" t="s">
         <v>131</v>
       </c>
       <c r="C22" s="16">
         <v>-24.68</v>
       </c>
       <c r="D22" s="16">
         <v>6.879999999999999</v>
       </c>
       <c r="E22" s="16">
         <v>22.57</v>
       </c>
       <c r="F22" s="16">
         <v>-4.3300000000000036</v>
       </c>
       <c r="G22" s="16">
         <v>-3.730000000000004</v>
       </c>
       <c r="H22" s="16">
         <v>28.479999999999997</v>
       </c>
       <c r="I22" s="16">
         <v>75.379508032482789</v>
       </c>
       <c r="J22" s="16">
@@ -8663,360 +8771,366 @@
       <c r="T22" s="16">
         <v>-265.34988809651668</v>
       </c>
       <c r="U22" s="16">
         <v>210.60786223191417</v>
       </c>
       <c r="V22" s="16">
         <v>-332.76658302069563</v>
       </c>
       <c r="W22" s="16">
         <v>118.55713877059327</v>
       </c>
       <c r="X22" s="16">
         <v>318.70314621600892</v>
       </c>
       <c r="Y22" s="16">
         <v>216.31215910438459</v>
       </c>
       <c r="Z22" s="16">
         <v>1582.6632745530273</v>
       </c>
       <c r="AA22" s="16">
         <v>1626.4109649415386</v>
       </c>
       <c r="AB22" s="16">
+        <v>105.41458262664241</v>
+      </c>
+      <c r="AC22" s="16">
         <v>-18.170000000000002</v>
       </c>
-      <c r="AC22" s="16">
+      <c r="AD22" s="16">
         <v>3.84</v>
       </c>
-      <c r="AD22" s="16">
+      <c r="AE22" s="16">
         <v>1.2599999999999998</v>
       </c>
-      <c r="AE22" s="16">
+      <c r="AF22" s="16">
         <v>-11.61</v>
       </c>
-      <c r="AF22" s="16">
+      <c r="AG22" s="16">
         <v>3.899999999999999</v>
       </c>
-      <c r="AG22" s="16">
+      <c r="AH22" s="16">
         <v>-7.64</v>
       </c>
-      <c r="AH22" s="16">
+      <c r="AI22" s="16">
         <v>8.32</v>
       </c>
-      <c r="AI22" s="16">
+      <c r="AJ22" s="16">
         <v>2.2999999999999994</v>
       </c>
-      <c r="AJ22" s="16">
+      <c r="AK22" s="16">
         <v>4.59</v>
       </c>
-      <c r="AK22" s="16">
+      <c r="AL22" s="16">
         <v>15.01</v>
       </c>
-      <c r="AL22" s="16">
+      <c r="AM22" s="16">
         <v>16.05</v>
       </c>
-      <c r="AM22" s="16">
+      <c r="AN22" s="16">
         <v>-13.080000000000004</v>
       </c>
-      <c r="AN22" s="16">
+      <c r="AO22" s="16">
         <v>-1.1100000000000014</v>
       </c>
-      <c r="AO22" s="16">
+      <c r="AP22" s="16">
         <v>-10.730000000000002</v>
       </c>
-      <c r="AP22" s="16">
+      <c r="AQ22" s="16">
         <v>2.31</v>
       </c>
-      <c r="AQ22" s="16">
+      <c r="AR22" s="16">
         <v>5.1999999999999993</v>
       </c>
-      <c r="AR22" s="16">
+      <c r="AS22" s="16">
         <v>0.40999999999999925</v>
       </c>
-      <c r="AS22" s="16">
+      <c r="AT22" s="16">
         <v>-11.19</v>
       </c>
-      <c r="AT22" s="16">
+      <c r="AU22" s="16">
         <v>8.85</v>
       </c>
-      <c r="AU22" s="16">
+      <c r="AV22" s="16">
         <v>-1.8000000000000025</v>
       </c>
-      <c r="AV22" s="16">
+      <c r="AW22" s="16">
         <v>-0.79000000000000048</v>
       </c>
-      <c r="AW22" s="16">
+      <c r="AX22" s="16">
         <v>7.26</v>
       </c>
-      <c r="AX22" s="16">
+      <c r="AY22" s="16">
         <v>13.129999999999999</v>
       </c>
-      <c r="AY22" s="16">
+      <c r="AZ22" s="16">
         <v>8.8800000000000008</v>
       </c>
-      <c r="AZ22" s="16">
+      <c r="BA22" s="16">
         <v>23.200982890629902</v>
       </c>
-      <c r="BA22" s="16">
+      <c r="BB22" s="16">
         <v>29.206191789051296</v>
       </c>
-      <c r="BB22" s="16">
+      <c r="BC22" s="16">
         <v>14.290346197002279</v>
       </c>
-      <c r="BC22" s="16">
+      <c r="BD22" s="16">
         <v>8.6819871557993089</v>
       </c>
-      <c r="BD22" s="16">
+      <c r="BE22" s="16">
         <v>1.3128112138431067</v>
       </c>
-      <c r="BE22" s="16">
+      <c r="BF22" s="16">
         <v>-1.7999885890043181</v>
       </c>
-      <c r="BF22" s="16">
+      <c r="BG22" s="16">
         <v>29.228178400343676</v>
       </c>
-      <c r="BG22" s="16">
+      <c r="BH22" s="16">
         <v>-0.89833044817767327</v>
       </c>
-      <c r="BH22" s="16">
+      <c r="BI22" s="16">
         <v>5.9432009687070089</v>
       </c>
-      <c r="BI22" s="16">
+      <c r="BJ22" s="16">
         <v>7.6677269851109591</v>
       </c>
-      <c r="BJ22" s="16">
+      <c r="BK22" s="16">
         <v>31.43729630415163</v>
       </c>
-      <c r="BK22" s="16">
+      <c r="BL22" s="16">
         <v>27.453724993401188</v>
       </c>
-      <c r="BL22" s="16">
+      <c r="BM22" s="16">
         <v>3.8468490008192147</v>
       </c>
-      <c r="BM22" s="16">
+      <c r="BN22" s="16">
         <v>-30.819860634446378</v>
       </c>
-      <c r="BN22" s="16">
+      <c r="BO22" s="16">
         <v>8.8097626736850181</v>
       </c>
-      <c r="BO22" s="16">
+      <c r="BP22" s="16">
         <v>-0.70937544631672744</v>
       </c>
-      <c r="BP22" s="16">
+      <c r="BQ22" s="16">
         <v>11.209149907136933</v>
       </c>
-      <c r="BQ22" s="16">
+      <c r="BR22" s="16">
         <v>4.950907250196126</v>
       </c>
-      <c r="BR22" s="16">
+      <c r="BS22" s="16">
         <v>7.959467237282297</v>
       </c>
-      <c r="BS22" s="16">
+      <c r="BT22" s="16">
         <v>57.312634756894425</v>
       </c>
-      <c r="BT22" s="16">
+      <c r="BU22" s="16">
         <v>7.8211968381763626</v>
       </c>
-      <c r="BU22" s="16">
+      <c r="BV22" s="16">
         <v>72.117773106640257</v>
       </c>
-      <c r="BV22" s="16">
+      <c r="BW22" s="16">
         <v>-11.693427504280066</v>
       </c>
-      <c r="BW22" s="16">
+      <c r="BX22" s="16">
         <v>-90.341653544986897</v>
       </c>
-      <c r="BX22" s="16">
+      <c r="BY22" s="16">
         <v>35.644888404973656</v>
       </c>
-      <c r="BY22" s="16">
+      <c r="BZ22" s="16">
         <v>21.018811681886884</v>
       </c>
-      <c r="BZ22" s="16">
+      <c r="CA22" s="16">
         <v>69.61939520789528</v>
       </c>
-      <c r="CA22" s="16">
+      <c r="CB22" s="16">
         <v>-50.342419726041129</v>
       </c>
-      <c r="CB22" s="16">
+      <c r="CC22" s="16">
         <v>-95.949984346518562</v>
       </c>
-      <c r="CC22" s="16">
+      <c r="CD22" s="16">
         <v>71.641187183622066</v>
       </c>
-      <c r="CD22" s="16">
+      <c r="CE22" s="16">
         <v>46.929895701885968</v>
       </c>
-      <c r="CE22" s="16">
+      <c r="CF22" s="16">
         <v>-3.0938235002718262</v>
       </c>
-      <c r="CF22" s="16">
+      <c r="CG22" s="16">
         <v>-21.300221464095422</v>
       </c>
-      <c r="CG22" s="16">
+      <c r="CH22" s="16">
         <v>7.3566887349749308</v>
       </c>
-      <c r="CH22" s="16">
+      <c r="CI22" s="16">
         <v>180.64737910726129</v>
       </c>
-      <c r="CI22" s="16">
+      <c r="CJ22" s="16">
         <v>-110.45619465377825</v>
       </c>
-      <c r="CJ22" s="16">
+      <c r="CK22" s="16">
         <v>-15.178203208355908</v>
       </c>
-      <c r="CK22" s="16">
+      <c r="CL22" s="16">
         <v>40.862092071676457</v>
       </c>
-      <c r="CL22" s="16">
+      <c r="CM22" s="16">
         <v>21.436606902227687</v>
       </c>
-      <c r="CM22" s="16">
+      <c r="CN22" s="16">
         <v>170.97814936007998</v>
       </c>
-      <c r="CN22" s="16">
+      <c r="CO22" s="16">
         <v>-143.07280212172961</v>
       </c>
-      <c r="CO22" s="16">
+      <c r="CP22" s="16">
         <v>-75.219936243338537</v>
       </c>
-      <c r="CP22" s="16">
+      <c r="CQ22" s="16">
         <v>605.4480351311704</v>
       </c>
-      <c r="CQ22" s="16">
+      <c r="CR22" s="16">
         <v>42.800803213576124</v>
       </c>
-      <c r="CR22" s="16">
+      <c r="CS22" s="16">
         <v>-383.66236966595528</v>
       </c>
-      <c r="CS22" s="16">
+      <c r="CT22" s="16">
         <v>26.772500004100074</v>
       </c>
-      <c r="CT22" s="16">
+      <c r="CU22" s="16">
         <v>522.9085332730441</v>
       </c>
-      <c r="CU22" s="16">
+      <c r="CV22" s="16">
         <v>-431.36855170770559</v>
       </c>
-      <c r="CV22" s="16">
+      <c r="CW22" s="16">
         <v>-108.76514613922157</v>
       </c>
-      <c r="CW22" s="16">
+      <c r="CX22" s="16">
         <v>53.869213078184416</v>
       </c>
-      <c r="CX22" s="16">
+      <c r="CY22" s="16">
         <v>417.11230950937266</v>
       </c>
-      <c r="CY22" s="16">
+      <c r="CZ22" s="16">
         <v>-151.60851421642133</v>
       </c>
-      <c r="CZ22" s="16">
+      <c r="DA22" s="16">
         <v>-208.48004282489572</v>
       </c>
-      <c r="DA22" s="16">
+      <c r="DB22" s="16">
         <v>-19.469936122016399</v>
       </c>
-      <c r="DB22" s="16">
+      <c r="DC22" s="16">
         <v>461.97332609310729</v>
       </c>
-      <c r="DC22" s="16">
+      <c r="DD22" s="16">
         <v>-566.78993016689083</v>
       </c>
-      <c r="DD22" s="16">
+      <c r="DE22" s="16">
         <v>328.85920381552751</v>
       </c>
-      <c r="DE22" s="16">
+      <c r="DF22" s="16">
         <v>634.34291074099451</v>
       </c>
-      <c r="DF22" s="16">
+      <c r="DG22" s="16">
         <v>-12.406718010398087</v>
       </c>
-      <c r="DG22" s="16">
+      <c r="DH22" s="16">
         <v>-832.23825777553066</v>
       </c>
-      <c r="DH22" s="16">
+      <c r="DI22" s="16">
         <v>258.57185203220945</v>
       </c>
-      <c r="DI22" s="16">
+      <c r="DJ22" s="16">
         <v>-280.6348968753498</v>
       </c>
-      <c r="DJ22" s="16">
+      <c r="DK22" s="16">
         <v>1417.4358489165052</v>
       </c>
-      <c r="DK22" s="16">
+      <c r="DL22" s="16">
         <v>-1076.669657857356</v>
       </c>
-      <c r="DL22" s="16">
+      <c r="DM22" s="16">
         <v>-113.8831920931155</v>
       </c>
-      <c r="DM22" s="16">
+      <c r="DN22" s="16">
         <v>749.29216784595042</v>
       </c>
-      <c r="DN22" s="16">
+      <c r="DO22" s="16">
         <v>1055.9933411539525</v>
       </c>
-      <c r="DO22" s="16">
+      <c r="DP22" s="16">
         <v>-1475.0901578024029</v>
       </c>
-      <c r="DP22" s="16">
+      <c r="DQ22" s="16">
         <v>46.123343329185516</v>
       </c>
-      <c r="DQ22" s="16">
+      <c r="DR22" s="16">
         <v>165.5429780332623</v>
       </c>
-      <c r="DR22" s="16">
+      <c r="DS22" s="16">
         <v>1683.4473242060212</v>
       </c>
-      <c r="DS22" s="16">
+      <c r="DT22" s="16">
         <v>-312.4503710154417</v>
       </c>
-      <c r="DT22" s="16">
+      <c r="DU22" s="16">
         <v>676.87910346932631</v>
       </c>
-      <c r="DU22" s="16">
+      <c r="DV22" s="16">
         <v>339.60730672650232</v>
       </c>
-      <c r="DV22" s="16">
+      <c r="DW22" s="16">
         <v>255.30522552520887</v>
       </c>
-      <c r="DW22" s="16">
+      <c r="DX22" s="16">
         <v>354.61932922050119</v>
       </c>
-      <c r="DX22" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY22" s="16">
-        <v>1300.5004297914006</v>
+        <v>196.23213635685784</v>
       </c>
       <c r="DZ22" s="16">
-        <v>-339.35516639678889</v>
+        <v>1302.7771142714007</v>
+      </c>
+      <c r="EA22" s="16">
+        <v>-340.04833370678887</v>
+      </c>
+      <c r="EB22" s="16">
+        <v>-1053.5463342948271</v>
       </c>
     </row>
-    <row r="23" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="11" t="s">
         <v>128</v>
       </c>
       <c r="C23" s="16">
         <v>-15.060000000000002</v>
       </c>
       <c r="D23" s="16">
         <v>10.5</v>
       </c>
       <c r="E23" s="16">
         <v>20.93</v>
       </c>
       <c r="F23" s="16">
         <v>-5.1200000000000045</v>
       </c>
       <c r="G23" s="16">
         <v>0.13999999999999879</v>
       </c>
       <c r="H23" s="16">
         <v>20.509999999999998</v>
       </c>
       <c r="I23" s="16">
         <v>56.039508032482779</v>
       </c>
       <c r="J23" s="16">
@@ -9052,360 +9166,366 @@
       <c r="T23" s="16">
         <v>41.148406702520944</v>
       </c>
       <c r="U23" s="16">
         <v>-50.941904113890345</v>
       </c>
       <c r="V23" s="16">
         <v>-0.53539772069302671</v>
       </c>
       <c r="W23" s="16">
         <v>55.280703612074092</v>
       </c>
       <c r="X23" s="16">
         <v>42.607432351615941</v>
       </c>
       <c r="Y23" s="16">
         <v>59.776030138696768</v>
       </c>
       <c r="Z23" s="16">
         <v>29.646051941006768</v>
       </c>
       <c r="AA23" s="16">
         <v>356.44466612408502</v>
       </c>
       <c r="AB23" s="16">
+        <v>898.20414568831075</v>
+      </c>
+      <c r="AC23" s="16">
         <v>-8.14</v>
       </c>
-      <c r="AC23" s="16">
+      <c r="AD23" s="16">
         <v>3.79</v>
       </c>
-      <c r="AD23" s="16">
+      <c r="AE23" s="16">
         <v>0.65999999999999992</v>
       </c>
-      <c r="AE23" s="16">
+      <c r="AF23" s="16">
         <v>-11.370000000000001</v>
       </c>
-      <c r="AF23" s="16">
+      <c r="AG23" s="16">
         <v>3.7899999999999991</v>
       </c>
-      <c r="AG23" s="16">
+      <c r="AH23" s="16">
         <v>-7.0399999999999991</v>
       </c>
-      <c r="AH23" s="16">
+      <c r="AI23" s="16">
         <v>13.98</v>
       </c>
-      <c r="AI23" s="16">
+      <c r="AJ23" s="16">
         <v>-0.23000000000000004</v>
       </c>
-      <c r="AJ23" s="16">
+      <c r="AK23" s="16">
         <v>2.4700000000000006</v>
       </c>
-      <c r="AK23" s="16">
+      <c r="AL23" s="16">
         <v>12.34</v>
       </c>
-      <c r="AL23" s="16">
+      <c r="AM23" s="16">
         <v>3.1999999999999997</v>
       </c>
-      <c r="AM23" s="16">
+      <c r="AN23" s="16">
         <v>2.9199999999999995</v>
       </c>
-      <c r="AN23" s="16">
+      <c r="AO23" s="16">
         <v>-0.51000000000000134</v>
       </c>
-      <c r="AO23" s="16">
+      <c r="AP23" s="16">
         <v>-8.0100000000000016</v>
       </c>
-      <c r="AP23" s="16">
+      <c r="AQ23" s="16">
         <v>0.45000000000000018</v>
       </c>
-      <c r="AQ23" s="16">
+      <c r="AR23" s="16">
         <v>2.9499999999999997</v>
       </c>
-      <c r="AR23" s="16">
+      <c r="AS23" s="16">
         <v>2.2599999999999998</v>
       </c>
-      <c r="AS23" s="16">
+      <c r="AT23" s="16">
         <v>-8.5</v>
       </c>
-      <c r="AT23" s="16">
+      <c r="AU23" s="16">
         <v>-0.41999999999999993</v>
       </c>
-      <c r="AU23" s="16">
+      <c r="AV23" s="16">
         <v>6.7999999999999989</v>
       </c>
-      <c r="AV23" s="16">
+      <c r="AW23" s="16">
         <v>-0.78000000000000047</v>
       </c>
-      <c r="AW23" s="16">
+      <c r="AX23" s="16">
         <v>6.17</v>
       </c>
-      <c r="AX23" s="16">
+      <c r="AY23" s="16">
         <v>6.2299999999999995</v>
       </c>
-      <c r="AY23" s="16">
+      <c r="AZ23" s="16">
         <v>8.89</v>
       </c>
-      <c r="AZ23" s="16">
+      <c r="BA23" s="16">
         <v>10.920982890629899</v>
       </c>
-      <c r="BA23" s="16">
+      <c r="BB23" s="16">
         <v>29.346191789051293</v>
       </c>
-      <c r="BB23" s="16">
+      <c r="BC23" s="16">
         <v>9.6203461970022772</v>
       </c>
-      <c r="BC23" s="16">
+      <c r="BD23" s="16">
         <v>6.1519871557993104</v>
       </c>
-      <c r="BD23" s="16">
+      <c r="BE23" s="16">
         <v>13.732811213843107</v>
       </c>
-      <c r="BE23" s="16">
+      <c r="BF23" s="16">
         <v>9.7500114109956826</v>
       </c>
-      <c r="BF23" s="16">
+      <c r="BG23" s="16">
         <v>-6.7918215996563189</v>
       </c>
-      <c r="BG23" s="16">
+      <c r="BH23" s="16">
         <v>5.0116695518223215</v>
       </c>
-      <c r="BH23" s="16">
+      <c r="BI23" s="16">
         <v>7.5532009687070003</v>
       </c>
-      <c r="BI23" s="16">
+      <c r="BJ23" s="16">
         <v>3.9477269851109522</v>
       </c>
-      <c r="BJ23" s="16">
+      <c r="BK23" s="16">
         <v>23.217296304151624</v>
       </c>
-      <c r="BK23" s="16">
+      <c r="BL23" s="16">
         <v>4.6637249934011713</v>
       </c>
-      <c r="BL23" s="16">
+      <c r="BM23" s="16">
         <v>9.2168490008192183</v>
       </c>
-      <c r="BM23" s="16">
+      <c r="BN23" s="16">
         <v>-8.5998606344463813</v>
       </c>
-      <c r="BN23" s="16">
+      <c r="BO23" s="16">
         <v>37.939762673685024</v>
       </c>
-      <c r="BO23" s="16">
+      <c r="BP23" s="16">
         <v>0.14062455368327642</v>
       </c>
-      <c r="BP23" s="16">
+      <c r="BQ23" s="16">
         <v>-2.1005347526403959</v>
       </c>
-      <c r="BQ23" s="16">
+      <c r="BR23" s="16">
         <v>13.010591909973453</v>
       </c>
-      <c r="BR23" s="16">
+      <c r="BS23" s="16">
         <v>0.80946723728229886</v>
       </c>
-      <c r="BS23" s="16">
+      <c r="BT23" s="16">
         <v>57.922634756894425</v>
       </c>
-      <c r="BT23" s="16">
+      <c r="BU23" s="16">
         <v>25.858961200654964</v>
       </c>
-      <c r="BU23" s="16">
+      <c r="BV23" s="16">
         <v>57.034089343073724</v>
       </c>
-      <c r="BV23" s="16">
+      <c r="BW23" s="16">
         <v>-29.595977980121017</v>
       </c>
-      <c r="BW23" s="16">
+      <c r="BX23" s="16">
         <v>-46.367295313262574</v>
       </c>
-      <c r="BX23" s="16">
+      <c r="BY23" s="16">
         <v>8.9207959657521378</v>
       </c>
-      <c r="BY23" s="16">
+      <c r="BZ23" s="16">
         <v>12.803061890010937</v>
       </c>
-      <c r="BZ23" s="16">
+      <c r="CA23" s="16">
         <v>29.390838835912135</v>
       </c>
-      <c r="CA23" s="16">
+      <c r="CB23" s="16">
         <v>-76.102697933272225</v>
       </c>
-      <c r="CB23" s="16">
+      <c r="CC23" s="16">
         <v>-1.2158097883016512</v>
       </c>
-      <c r="CC23" s="16">
+      <c r="CD23" s="16">
         <v>46.143431693845272</v>
       </c>
-      <c r="CD23" s="16">
+      <c r="CE23" s="16">
         <v>28.617210233287135</v>
       </c>
-      <c r="CE23" s="16">
+      <c r="CF23" s="16">
         <v>-9.4650948868680018</v>
       </c>
-      <c r="CF23" s="16">
+      <c r="CG23" s="16">
         <v>-1.1576291857258552</v>
       </c>
-      <c r="CG23" s="16">
+      <c r="CH23" s="16">
         <v>-10.76067031600962</v>
       </c>
-      <c r="CH23" s="16">
+      <c r="CI23" s="16">
         <v>-19.905170866045523</v>
       </c>
-      <c r="CI23" s="16">
+      <c r="CJ23" s="16">
         <v>6.9756607697182558</v>
       </c>
-      <c r="CJ23" s="16">
+      <c r="CK23" s="16">
         <v>-2.5804471460860205</v>
       </c>
-      <c r="CK23" s="16">
+      <c r="CL23" s="16">
         <v>18.783092776999879</v>
       </c>
-      <c r="CL23" s="16">
+      <c r="CM23" s="16">
         <v>12.25742664332614</v>
       </c>
-      <c r="CM23" s="16">
+      <c r="CN23" s="16">
         <v>5.5280318930509349</v>
       </c>
-      <c r="CN23" s="16">
+      <c r="CO23" s="16">
         <v>-24.514572771770961</v>
       </c>
-      <c r="CO23" s="16">
+      <c r="CP23" s="16">
         <v>4.3720254316184368</v>
       </c>
-      <c r="CP23" s="16">
+      <c r="CQ23" s="16">
         <v>-17.423868898121011</v>
       </c>
-      <c r="CQ23" s="16">
+      <c r="CR23" s="16">
         <v>0.90749828842190716</v>
       </c>
-      <c r="CR23" s="16">
+      <c r="CS23" s="16">
         <v>9.6540865128980577</v>
       </c>
-      <c r="CS23" s="16">
+      <c r="CT23" s="16">
         <v>-14.701099954871443</v>
       </c>
-      <c r="CT23" s="16">
+      <c r="CU23" s="16">
         <v>-13.358517684737397</v>
       </c>
-      <c r="CU23" s="16">
+      <c r="CV23" s="16">
         <v>59.553937829231728</v>
       </c>
-      <c r="CV23" s="16">
+      <c r="CW23" s="16">
         <v>-22.325775640661316</v>
       </c>
-      <c r="CW23" s="16">
+      <c r="CX23" s="16">
         <v>-9.7134127735826894</v>
       </c>
-      <c r="CX23" s="16">
+      <c r="CY23" s="16">
         <v>-16.445341037159785</v>
       </c>
-      <c r="CY23" s="16">
+      <c r="CZ23" s="16">
         <v>-2.4573746624865498</v>
       </c>
-      <c r="CZ23" s="16">
+      <c r="DA23" s="16">
         <v>-2.3005837870907579</v>
       </c>
-      <c r="DA23" s="16">
+      <c r="DB23" s="16">
         <v>41.378321416022303</v>
       </c>
-      <c r="DB23" s="16">
+      <c r="DC23" s="16">
         <v>-25.996764364057668</v>
       </c>
-      <c r="DC23" s="16">
+      <c r="DD23" s="16">
         <v>-13.616370985566903</v>
       </c>
-      <c r="DD23" s="16">
+      <c r="DE23" s="16">
         <v>14.297172732161423</v>
       </c>
-      <c r="DE23" s="16">
+      <c r="DF23" s="16">
         <v>-1.025540340983027</v>
       </c>
-      <c r="DF23" s="16">
+      <c r="DG23" s="16">
         <v>-43.831388585813798</v>
       </c>
-      <c r="DG23" s="16">
+      <c r="DH23" s="16">
         <v>85.840459806709489</v>
       </c>
-      <c r="DH23" s="16">
+      <c r="DI23" s="16">
         <v>-13.775080275754828</v>
       </c>
-      <c r="DI23" s="16">
+      <c r="DJ23" s="16">
         <v>-19.315034915468168</v>
       </c>
-      <c r="DJ23" s="16">
+      <c r="DK23" s="16">
         <v>1.2912257524118014</v>
       </c>
-      <c r="DK23" s="16">
+      <c r="DL23" s="16">
         <v>74.406321790427128</v>
       </c>
-      <c r="DL23" s="16">
+      <c r="DM23" s="16">
         <v>-5.5595106794329503</v>
       </c>
-      <c r="DM23" s="16">
+      <c r="DN23" s="16">
         <v>-41.691284494028132</v>
       </c>
-      <c r="DN23" s="16">
+      <c r="DO23" s="16">
         <v>106.80742081808471</v>
       </c>
-      <c r="DO23" s="16">
+      <c r="DP23" s="16">
         <v>0.21940449407314588</v>
       </c>
-      <c r="DP23" s="16">
+      <c r="DQ23" s="16">
         <v>39.181322542975309</v>
       </c>
-      <c r="DQ23" s="16">
+      <c r="DR23" s="16">
         <v>-13.378814716787588</v>
       </c>
-      <c r="DR23" s="16">
+      <c r="DS23" s="16">
         <v>-6.3786469835048676</v>
       </c>
-      <c r="DS23" s="16">
+      <c r="DT23" s="16">
         <v>10.222191098323915</v>
       </c>
-      <c r="DT23" s="16">
+      <c r="DU23" s="16">
         <v>133.45899564531106</v>
       </c>
-      <c r="DU23" s="16">
+      <c r="DV23" s="16">
         <v>20.690438174437958</v>
       </c>
-      <c r="DV23" s="16">
+      <c r="DW23" s="16">
         <v>-3.5553916825828598</v>
       </c>
-      <c r="DW23" s="16">
+      <c r="DX23" s="16">
         <v>205.85062398691886</v>
       </c>
-      <c r="DX23" s="16">
+      <c r="DY23" s="16">
         <v>36.798181823672614</v>
       </c>
-      <c r="DY23" s="16">
+      <c r="DZ23" s="16">
         <v>569.22761501161017</v>
       </c>
-      <c r="DZ23" s="16">
+      <c r="EA23" s="16">
         <v>-16.731616289767693</v>
       </c>
+      <c r="EB23" s="16">
+        <v>308.90996514279567</v>
+      </c>
     </row>
-    <row r="24" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="11" t="s">
         <v>129</v>
       </c>
       <c r="C24" s="16">
         <v>-9.6199999999999974</v>
       </c>
       <c r="D24" s="16">
         <v>-3.62</v>
       </c>
       <c r="E24" s="16">
         <v>1.639999999999997</v>
       </c>
       <c r="F24" s="16">
         <v>0.78999999999999915</v>
       </c>
       <c r="G24" s="16">
         <v>-3.8700000000000019</v>
       </c>
       <c r="H24" s="16">
         <v>7.9700000000000006</v>
       </c>
       <c r="I24" s="16">
         <v>19.340000000000003</v>
       </c>
       <c r="J24" s="16">
@@ -9441,360 +9561,366 @@
       <c r="T24" s="16">
         <v>-306.49829479903758</v>
       </c>
       <c r="U24" s="16">
         <v>261.54976634580453</v>
       </c>
       <c r="V24" s="16">
         <v>-332.23118530000255</v>
       </c>
       <c r="W24" s="16">
         <v>63.276435158519121</v>
       </c>
       <c r="X24" s="16">
         <v>276.09571386439279</v>
       </c>
       <c r="Y24" s="16">
         <v>156.53612896568757</v>
       </c>
       <c r="Z24" s="16">
         <v>1553.0172226120208</v>
       </c>
       <c r="AA24" s="16">
         <v>1269.9662988174537</v>
       </c>
       <c r="AB24" s="16">
+        <v>-792.78956306166833</v>
+      </c>
+      <c r="AC24" s="16">
         <v>-10.029999999999999</v>
       </c>
-      <c r="AC24" s="16">
+      <c r="AD24" s="16">
         <v>0.05</v>
       </c>
-      <c r="AD24" s="16">
+      <c r="AE24" s="16">
         <v>0.59999999999999987</v>
       </c>
-      <c r="AE24" s="16">
+      <c r="AF24" s="16">
         <v>-0.23999999999999932</v>
       </c>
-      <c r="AF24" s="16">
+      <c r="AG24" s="16">
         <v>0.11000000000000004</v>
       </c>
-      <c r="AG24" s="16">
+      <c r="AH24" s="16">
         <v>-0.60000000000000031</v>
       </c>
-      <c r="AH24" s="16">
+      <c r="AI24" s="16">
         <v>-5.6599999999999993</v>
       </c>
-      <c r="AI24" s="16">
+      <c r="AJ24" s="16">
         <v>2.5299999999999994</v>
       </c>
-      <c r="AJ24" s="16">
+      <c r="AK24" s="16">
         <v>2.1199999999999997</v>
       </c>
-      <c r="AK24" s="16">
+      <c r="AL24" s="16">
         <v>2.67</v>
       </c>
-      <c r="AL24" s="16">
+      <c r="AM24" s="16">
         <v>12.85</v>
       </c>
-      <c r="AM24" s="16">
+      <c r="AN24" s="16">
         <v>-16.000000000000004</v>
       </c>
-      <c r="AN24" s="16">
+      <c r="AO24" s="16">
         <v>-0.60000000000000009</v>
       </c>
-      <c r="AO24" s="16">
+      <c r="AP24" s="16">
         <v>-2.72</v>
       </c>
-      <c r="AP24" s="16">
+      <c r="AQ24" s="16">
         <v>1.8599999999999999</v>
       </c>
-      <c r="AQ24" s="16">
+      <c r="AR24" s="16">
         <v>2.2499999999999996</v>
       </c>
-      <c r="AR24" s="16">
+      <c r="AS24" s="16">
         <v>-1.8500000000000005</v>
       </c>
-      <c r="AS24" s="16">
+      <c r="AT24" s="16">
         <v>-2.6899999999999995</v>
       </c>
-      <c r="AT24" s="16">
+      <c r="AU24" s="16">
         <v>9.27</v>
       </c>
-      <c r="AU24" s="16">
+      <c r="AV24" s="16">
         <v>-8.6000000000000014</v>
       </c>
-      <c r="AV24" s="16">
+      <c r="AW24" s="16">
         <v>-0.01</v>
       </c>
-      <c r="AW24" s="16">
+      <c r="AX24" s="16">
         <v>1.0900000000000001</v>
       </c>
-      <c r="AX24" s="16">
+      <c r="AY24" s="16">
         <v>6.9</v>
       </c>
-      <c r="AY24" s="16">
+      <c r="AZ24" s="16">
         <v>-9.999999999999995E-3</v>
       </c>
-      <c r="AZ24" s="16">
+      <c r="BA24" s="16">
         <v>12.280000000000003</v>
       </c>
-      <c r="BA24" s="16">
+      <c r="BB24" s="16">
         <v>-0.13999999999999696</v>
       </c>
-      <c r="BB24" s="16">
+      <c r="BC24" s="16">
         <v>4.6700000000000008</v>
       </c>
-      <c r="BC24" s="16">
+      <c r="BD24" s="16">
         <v>2.5299999999999976</v>
       </c>
-      <c r="BD24" s="16">
+      <c r="BE24" s="16">
         <v>-12.42</v>
       </c>
-      <c r="BE24" s="16">
+      <c r="BF24" s="16">
         <v>-11.55</v>
       </c>
-      <c r="BF24" s="16">
+      <c r="BG24" s="16">
         <v>36.019999999999996</v>
       </c>
-      <c r="BG24" s="16">
+      <c r="BH24" s="16">
         <v>-5.9099999999999948</v>
       </c>
-      <c r="BH24" s="16">
+      <c r="BI24" s="16">
         <v>-1.609999999999991</v>
       </c>
-      <c r="BI24" s="16">
+      <c r="BJ24" s="16">
         <v>3.7200000000000069</v>
       </c>
-      <c r="BJ24" s="16">
+      <c r="BK24" s="16">
         <v>8.220000000000006</v>
       </c>
-      <c r="BK24" s="16">
+      <c r="BL24" s="16">
         <v>22.790000000000017</v>
       </c>
-      <c r="BL24" s="16">
+      <c r="BM24" s="16">
         <v>-5.3700000000000037</v>
       </c>
-      <c r="BM24" s="16">
+      <c r="BN24" s="16">
         <v>-22.22</v>
       </c>
-      <c r="BN24" s="16">
+      <c r="BO24" s="16">
         <v>-29.130000000000006</v>
       </c>
-      <c r="BO24" s="16">
+      <c r="BP24" s="16">
         <v>-0.85000000000000386</v>
       </c>
-      <c r="BP24" s="16">
+      <c r="BQ24" s="16">
         <v>13.309684659777329</v>
       </c>
-      <c r="BQ24" s="16">
+      <c r="BR24" s="16">
         <v>-8.0596846597773268</v>
       </c>
-      <c r="BR24" s="16">
+      <c r="BS24" s="16">
         <v>7.1499999999999986</v>
       </c>
-      <c r="BS24" s="16">
+      <c r="BT24" s="16">
         <v>-0.60999999999999854</v>
       </c>
-      <c r="BT24" s="16">
+      <c r="BU24" s="16">
         <v>-18.037764362478601</v>
       </c>
-      <c r="BU24" s="16">
+      <c r="BV24" s="16">
         <v>15.083683763566533</v>
       </c>
-      <c r="BV24" s="16">
+      <c r="BW24" s="16">
         <v>17.90255047584095</v>
       </c>
-      <c r="BW24" s="16">
+      <c r="BX24" s="16">
         <v>-43.974358231724324</v>
       </c>
-      <c r="BX24" s="16">
+      <c r="BY24" s="16">
         <v>26.724092439221522</v>
       </c>
-      <c r="BY24" s="16">
+      <c r="BZ24" s="16">
         <v>8.2157497918759468</v>
       </c>
-      <c r="BZ24" s="16">
+      <c r="CA24" s="16">
         <v>40.228556371983146</v>
       </c>
-      <c r="CA24" s="16">
+      <c r="CB24" s="16">
         <v>25.760278207231096</v>
       </c>
-      <c r="CB24" s="16">
+      <c r="CC24" s="16">
         <v>-94.734174558216907</v>
       </c>
-      <c r="CC24" s="16">
+      <c r="CD24" s="16">
         <v>25.497755489776786</v>
       </c>
-      <c r="CD24" s="16">
+      <c r="CE24" s="16">
         <v>18.312685468598836</v>
       </c>
-      <c r="CE24" s="16">
+      <c r="CF24" s="16">
         <v>6.3712713865961756</v>
       </c>
-      <c r="CF24" s="16">
+      <c r="CG24" s="16">
         <v>-20.142592278369566</v>
       </c>
-      <c r="CG24" s="16">
+      <c r="CH24" s="16">
         <v>18.11735905098455</v>
       </c>
-      <c r="CH24" s="16">
+      <c r="CI24" s="16">
         <v>200.55254997330681</v>
       </c>
-      <c r="CI24" s="16">
+      <c r="CJ24" s="16">
         <v>-117.43185542349651</v>
       </c>
-      <c r="CJ24" s="16">
+      <c r="CK24" s="16">
         <v>-12.597756062269887</v>
       </c>
-      <c r="CK24" s="16">
+      <c r="CL24" s="16">
         <v>22.078999294676574</v>
       </c>
-      <c r="CL24" s="16">
+      <c r="CM24" s="16">
         <v>9.1791802589015461</v>
       </c>
-      <c r="CM24" s="16">
+      <c r="CN24" s="16">
         <v>165.45011746702906</v>
       </c>
-      <c r="CN24" s="16">
+      <c r="CO24" s="16">
         <v>-118.55822934995865</v>
       </c>
-      <c r="CO24" s="16">
+      <c r="CP24" s="16">
         <v>-79.591961674956977</v>
       </c>
-      <c r="CP24" s="16">
+      <c r="CQ24" s="16">
         <v>622.87190402929139</v>
       </c>
-      <c r="CQ24" s="16">
+      <c r="CR24" s="16">
         <v>41.893304925154219</v>
       </c>
-      <c r="CR24" s="16">
+      <c r="CS24" s="16">
         <v>-393.31645617885334</v>
       </c>
-      <c r="CS24" s="16">
+      <c r="CT24" s="16">
         <v>41.473599958971519</v>
       </c>
-      <c r="CT24" s="16">
+      <c r="CU24" s="16">
         <v>536.26705095778152</v>
       </c>
-      <c r="CU24" s="16">
+      <c r="CV24" s="16">
         <v>-490.92248953693729</v>
       </c>
-      <c r="CV24" s="16">
+      <c r="CW24" s="16">
         <v>-86.439370498560251</v>
       </c>
-      <c r="CW24" s="16">
+      <c r="CX24" s="16">
         <v>63.582625851767105</v>
       </c>
-      <c r="CX24" s="16">
+      <c r="CY24" s="16">
         <v>433.55765054653244</v>
       </c>
-      <c r="CY24" s="16">
+      <c r="CZ24" s="16">
         <v>-149.15113955393477</v>
       </c>
-      <c r="CZ24" s="16">
+      <c r="DA24" s="16">
         <v>-206.17945903780497</v>
       </c>
-      <c r="DA24" s="16">
+      <c r="DB24" s="16">
         <v>-60.848257538038702</v>
       </c>
-      <c r="DB24" s="16">
+      <c r="DC24" s="16">
         <v>487.97009045716499</v>
       </c>
-      <c r="DC24" s="16">
+      <c r="DD24" s="16">
         <v>-553.17355918132387</v>
       </c>
-      <c r="DD24" s="16">
+      <c r="DE24" s="16">
         <v>314.56203108336609</v>
       </c>
-      <c r="DE24" s="16">
+      <c r="DF24" s="16">
         <v>635.36845108197758</v>
       </c>
-      <c r="DF24" s="16">
+      <c r="DG24" s="16">
         <v>31.424670575415711</v>
       </c>
-      <c r="DG24" s="16">
+      <c r="DH24" s="16">
         <v>-918.07871758224019</v>
       </c>
-      <c r="DH24" s="16">
+      <c r="DI24" s="16">
         <v>272.34693230796427</v>
       </c>
-      <c r="DI24" s="16">
+      <c r="DJ24" s="16">
         <v>-261.31986195988162</v>
       </c>
-      <c r="DJ24" s="16">
+      <c r="DK24" s="16">
         <v>1416.1446231640934</v>
       </c>
-      <c r="DK24" s="16">
+      <c r="DL24" s="16">
         <v>-1151.0759796477832</v>
       </c>
-      <c r="DL24" s="16">
+      <c r="DM24" s="16">
         <v>-108.32368141368255</v>
       </c>
-      <c r="DM24" s="16">
+      <c r="DN24" s="16">
         <v>790.9834523399785</v>
       </c>
-      <c r="DN24" s="16">
+      <c r="DO24" s="16">
         <v>949.18592033586776</v>
       </c>
-      <c r="DO24" s="16">
+      <c r="DP24" s="16">
         <v>-1475.3095622964761</v>
       </c>
-      <c r="DP24" s="16">
+      <c r="DQ24" s="16">
         <v>6.9420207862102075</v>
       </c>
-      <c r="DQ24" s="16">
+      <c r="DR24" s="16">
         <v>178.92179275004989</v>
       </c>
-      <c r="DR24" s="16">
+      <c r="DS24" s="16">
         <v>1689.8259711895262</v>
       </c>
-      <c r="DS24" s="16">
+      <c r="DT24" s="16">
         <v>-322.67256211376559</v>
       </c>
-      <c r="DT24" s="16">
+      <c r="DU24" s="16">
         <v>543.4201078240153</v>
       </c>
-      <c r="DU24" s="16">
+      <c r="DV24" s="16">
         <v>318.91686855206439</v>
       </c>
-      <c r="DV24" s="16">
+      <c r="DW24" s="16">
         <v>258.86061720779173</v>
       </c>
-      <c r="DW24" s="16">
+      <c r="DX24" s="16">
         <v>148.7687052335823</v>
       </c>
-      <c r="DX24" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY24" s="16">
-        <v>731.27281477979056</v>
+        <v>159.43395453318522</v>
       </c>
       <c r="DZ24" s="16">
-        <v>-322.62355010702117</v>
+        <v>733.54949925979054</v>
+      </c>
+      <c r="EA24" s="16">
+        <v>-323.31671741702115</v>
+      </c>
+      <c r="EB24" s="16">
+        <v>-1362.4562994376229</v>
       </c>
     </row>
-    <row r="25" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="11" t="s">
         <v>132</v>
       </c>
       <c r="C25" s="16">
         <v>61.109251438276672</v>
       </c>
       <c r="D25" s="16">
         <v>-48.500765135094774</v>
       </c>
       <c r="E25" s="16">
         <v>32.894525520836069</v>
       </c>
       <c r="F25" s="16">
         <v>89.481694136025823</v>
       </c>
       <c r="G25" s="16">
         <v>-40.048216736200537</v>
       </c>
       <c r="H25" s="16">
         <v>88.285529372585344</v>
       </c>
       <c r="I25" s="16">
         <v>17.040000000000003</v>
       </c>
       <c r="J25" s="16">
@@ -9830,360 +9956,366 @@
       <c r="T25" s="16">
         <v>85.574872290000002</v>
       </c>
       <c r="U25" s="16">
         <v>8.9478389399999934</v>
       </c>
       <c r="V25" s="16">
         <v>119.84460280401258</v>
       </c>
       <c r="W25" s="16">
         <v>-129.49843696813124</v>
       </c>
       <c r="X25" s="16">
         <v>285.50408913883547</v>
       </c>
       <c r="Y25" s="16">
         <v>25.204350005158336</v>
       </c>
       <c r="Z25" s="16">
         <v>8.1300281984171079</v>
       </c>
       <c r="AA25" s="16">
         <v>51.511484723655045</v>
       </c>
       <c r="AB25" s="16">
+        <v>-3.6346315108848852</v>
+      </c>
+      <c r="AC25" s="16">
         <v>-43.789704410034872</v>
       </c>
-      <c r="AC25" s="16">
+      <c r="AD25" s="16">
         <v>3.1600096952312473</v>
       </c>
-      <c r="AD25" s="16">
+      <c r="AE25" s="16">
         <v>3.0194088275375557</v>
       </c>
-      <c r="AE25" s="16">
+      <c r="AF25" s="16">
         <v>98.719537325542746</v>
       </c>
-      <c r="AF25" s="16">
+      <c r="AG25" s="16">
         <v>2.3367019509573392</v>
       </c>
-      <c r="AG25" s="16">
+      <c r="AH25" s="16">
         <v>2.6253188868249184</v>
       </c>
-      <c r="AH25" s="16">
+      <c r="AI25" s="16">
         <v>-1.9449865849503301</v>
       </c>
-      <c r="AI25" s="16">
+      <c r="AJ25" s="16">
         <v>-51.517799387926701</v>
       </c>
-      <c r="AJ25" s="16">
+      <c r="AK25" s="16">
         <v>1.8273828096499969</v>
       </c>
-      <c r="AK25" s="16">
+      <c r="AL25" s="16">
         <v>-53.457026796926627</v>
       </c>
-      <c r="AL25" s="16">
+      <c r="AM25" s="16">
         <v>26.558150155543601</v>
       </c>
-      <c r="AM25" s="16">
+      <c r="AN25" s="16">
         <v>57.966019352569099</v>
       </c>
-      <c r="AN25" s="16">
+      <c r="AO25" s="16">
         <v>-11.625912802296142</v>
       </c>
-      <c r="AO25" s="16">
+      <c r="AP25" s="16">
         <v>-20.602135855906916</v>
       </c>
-      <c r="AP25" s="16">
+      <c r="AQ25" s="16">
         <v>34.88301831797898</v>
       </c>
-      <c r="AQ25" s="16">
+      <c r="AR25" s="16">
         <v>86.826724476249893</v>
       </c>
-      <c r="AR25" s="16">
+      <c r="AS25" s="16">
         <v>-27.856015535311236</v>
       </c>
-      <c r="AS25" s="16">
+      <c r="AT25" s="16">
         <v>-5.0751804157341285</v>
       </c>
-      <c r="AT25" s="16">
+      <c r="AU25" s="16">
         <v>-5.6083295696309925</v>
       </c>
-      <c r="AU25" s="16">
+      <c r="AV25" s="16">
         <v>-1.5086912155241738</v>
       </c>
-      <c r="AV25" s="16">
+      <c r="AW25" s="16">
         <v>-2.1760050045765915</v>
       </c>
-      <c r="AW25" s="16">
+      <c r="AX25" s="16">
         <v>11.360308597310862</v>
       </c>
-      <c r="AX25" s="16">
+      <c r="AY25" s="16">
         <v>14.719446901790899</v>
       </c>
-      <c r="AY25" s="16">
+      <c r="AZ25" s="16">
         <v>64.381778878060175</v>
       </c>
-      <c r="AZ25" s="16">
+      <c r="BA25" s="16">
         <v>9.31</v>
       </c>
-      <c r="BA25" s="16">
+      <c r="BB25" s="16">
         <v>8.6300000000000008</v>
       </c>
-      <c r="BB25" s="16">
+      <c r="BC25" s="16">
         <v>-0.13000000000000222</v>
       </c>
-      <c r="BC25" s="16">
+      <c r="BD25" s="16">
         <v>-0.76999999999999735</v>
       </c>
-      <c r="BD25" s="16">
+      <c r="BE25" s="16">
         <v>5.0399999999999991</v>
       </c>
-      <c r="BE25" s="16">
+      <c r="BF25" s="16">
         <v>3.7199999999999998</v>
       </c>
-      <c r="BF25" s="16">
+      <c r="BG25" s="16">
         <v>46.21</v>
       </c>
-      <c r="BG25" s="16">
+      <c r="BH25" s="16">
         <v>-35.230000000000004</v>
       </c>
-      <c r="BH25" s="16">
+      <c r="BI25" s="16">
         <v>20.400000000000002</v>
       </c>
-      <c r="BI25" s="16">
+      <c r="BJ25" s="16">
         <v>29.3</v>
       </c>
-      <c r="BJ25" s="16">
+      <c r="BK25" s="16">
         <v>13.720000000000006</v>
       </c>
-      <c r="BK25" s="16">
+      <c r="BL25" s="16">
         <v>-7.360000000000011</v>
       </c>
-      <c r="BL25" s="16">
+      <c r="BM25" s="16">
         <v>-21.576666455999998</v>
       </c>
-      <c r="BM25" s="16">
+      <c r="BN25" s="16">
         <v>-8.9344443390000094</v>
       </c>
-      <c r="BN25" s="16">
+      <c r="BO25" s="16">
         <v>-10.881111010999986</v>
       </c>
-      <c r="BO25" s="16">
+      <c r="BP25" s="16">
         <v>15.914444272999976</v>
       </c>
-      <c r="BP25" s="16">
+      <c r="BQ25" s="16">
         <v>7.3004419999999977</v>
       </c>
-      <c r="BQ25" s="16">
+      <c r="BR25" s="16">
         <v>11.888887279999999</v>
       </c>
-      <c r="BR25" s="16">
+      <c r="BS25" s="16">
         <v>7.2072341300000033</v>
       </c>
-      <c r="BS25" s="16">
+      <c r="BT25" s="16">
         <v>-6.7145671400000069</v>
       </c>
-      <c r="BT25" s="16">
+      <c r="BU25" s="16">
         <v>-19.471289830000003</v>
       </c>
-      <c r="BU25" s="16">
+      <c r="BV25" s="16">
         <v>-10.362046409999998</v>
       </c>
-      <c r="BV25" s="16">
+      <c r="BW25" s="16">
         <v>-3.542737210000003</v>
       </c>
-      <c r="BW25" s="16">
+      <c r="BX25" s="16">
         <v>-7.538586529999999</v>
       </c>
-      <c r="BX25" s="16">
+      <c r="BY25" s="16">
         <v>5.6773539900000012</v>
       </c>
-      <c r="BY25" s="16">
+      <c r="BZ25" s="16">
         <v>0.23376946999999948</v>
       </c>
-      <c r="BZ25" s="16">
+      <c r="CA25" s="16">
         <v>1.5207503400000002</v>
       </c>
-      <c r="CA25" s="16">
+      <c r="CB25" s="16">
         <v>15.673974029999998</v>
       </c>
-      <c r="CB25" s="16">
+      <c r="CC25" s="16">
         <v>0.2040973699999995</v>
       </c>
-      <c r="CC25" s="16">
+      <c r="CD25" s="16">
         <v>12.017125450000002</v>
       </c>
-      <c r="CD25" s="16">
+      <c r="CE25" s="16">
         <v>3.8847199599999911</v>
       </c>
-      <c r="CE25" s="16">
+      <c r="CF25" s="16">
         <v>5.8574212999999951</v>
       </c>
-      <c r="CF25" s="16">
+      <c r="CG25" s="16">
         <v>-8.6482311200000002</v>
       </c>
-      <c r="CG25" s="16">
+      <c r="CH25" s="16">
         <v>3.617591149999996</v>
       </c>
-      <c r="CH25" s="16">
+      <c r="CI25" s="16">
         <v>-1.0761771300000036</v>
       </c>
-      <c r="CI25" s="16">
+      <c r="CJ25" s="16">
         <v>-3.6112844599999994</v>
       </c>
-      <c r="CJ25" s="16">
+      <c r="CK25" s="16">
         <v>-1.1523299399999996</v>
       </c>
-      <c r="CK25" s="16">
+      <c r="CL25" s="16">
         <v>5.9223748000000009</v>
       </c>
-      <c r="CL25" s="16">
+      <c r="CM25" s="16">
         <v>3.7078414800000004</v>
       </c>
-      <c r="CM25" s="16">
+      <c r="CN25" s="16">
         <v>-10.776612289999999</v>
       </c>
-      <c r="CN25" s="16">
+      <c r="CO25" s="16">
         <v>4.2239067899999991</v>
       </c>
-      <c r="CO25" s="16">
+      <c r="CP25" s="16">
         <v>3.9227950799999989</v>
       </c>
-      <c r="CP25" s="16">
+      <c r="CQ25" s="16">
         <v>-3.3176350500000082</v>
       </c>
-      <c r="CQ25" s="16">
+      <c r="CR25" s="16">
         <v>0.90844561999999929</v>
       </c>
-      <c r="CR25" s="16">
+      <c r="CS25" s="16">
         <v>59.210397020000002</v>
       </c>
-      <c r="CS25" s="16">
+      <c r="CT25" s="16">
         <v>-14.38616169</v>
       </c>
-      <c r="CT25" s="16">
+      <c r="CU25" s="16">
         <v>-2.8954235500000101</v>
       </c>
-      <c r="CU25" s="16">
+      <c r="CV25" s="16">
         <v>43.646060510000012</v>
       </c>
-      <c r="CV25" s="16">
+      <c r="CW25" s="16">
         <v>9.4713271400000014</v>
       </c>
-      <c r="CW25" s="16">
+      <c r="CX25" s="16">
         <v>-2.3433297500000014</v>
       </c>
-      <c r="CX25" s="16">
+      <c r="CY25" s="16">
         <v>2.6064391399999973</v>
       </c>
-      <c r="CY25" s="16">
+      <c r="CZ25" s="16">
         <v>-0.78659759000000229</v>
       </c>
-      <c r="CZ25" s="16">
+      <c r="DA25" s="16">
         <v>9.9792868411451465</v>
       </c>
-      <c r="DA25" s="16">
+      <c r="DB25" s="16">
         <v>43.236582035541247</v>
       </c>
-      <c r="DB25" s="16">
+      <c r="DC25" s="16">
         <v>-0.9304923376047789</v>
       </c>
-      <c r="DC25" s="16">
+      <c r="DD25" s="16">
         <v>67.55922626493097</v>
       </c>
-      <c r="DD25" s="16">
+      <c r="DE25" s="16">
         <v>4.482500561246499</v>
       </c>
-      <c r="DE25" s="16">
+      <c r="DF25" s="16">
         <v>2.9515456992269336</v>
       </c>
-      <c r="DF25" s="16">
+      <c r="DG25" s="16">
         <v>22.845174138246279</v>
       </c>
-      <c r="DG25" s="16">
+      <c r="DH25" s="16">
         <v>-159.77765736685095</v>
       </c>
-      <c r="DH25" s="16">
+      <c r="DI25" s="16">
         <v>-2.8343085769180596</v>
       </c>
-      <c r="DI25" s="16">
+      <c r="DJ25" s="16">
         <v>1.090256827977593</v>
       </c>
-      <c r="DJ25" s="16">
+      <c r="DK25" s="16">
         <v>21.040055206845057</v>
       </c>
-      <c r="DK25" s="16">
+      <c r="DL25" s="16">
         <v>266.20808568093088</v>
       </c>
-      <c r="DL25" s="16">
+      <c r="DM25" s="16">
         <v>1.435450346589052</v>
       </c>
-      <c r="DM25" s="16">
+      <c r="DN25" s="16">
         <v>1.6554174934416532</v>
       </c>
-      <c r="DN25" s="16">
+      <c r="DO25" s="16">
         <v>24.308487170867267</v>
       </c>
-      <c r="DO25" s="16">
+      <c r="DP25" s="16">
         <v>-2.1950050057396355</v>
       </c>
-      <c r="DP25" s="16">
+      <c r="DQ25" s="16">
         <v>24.567399430463425</v>
       </c>
-      <c r="DQ25" s="16">
+      <c r="DR25" s="16">
         <v>21.326588732599468</v>
       </c>
-      <c r="DR25" s="16">
+      <c r="DS25" s="16">
         <v>521.85812264126594</v>
       </c>
-      <c r="DS25" s="16">
+      <c r="DT25" s="16">
         <v>-559.62208260591171</v>
       </c>
-      <c r="DT25" s="16">
+      <c r="DU25" s="16">
         <v>5.5811921513808622</v>
       </c>
-      <c r="DU25" s="16">
+      <c r="DV25" s="16">
         <v>33.977805575748711</v>
       </c>
-      <c r="DV25" s="16">
+      <c r="DW25" s="16">
         <v>-13.260146995093331</v>
       </c>
-      <c r="DW25" s="16">
+      <c r="DX25" s="16">
         <v>25.212633991618798</v>
       </c>
-      <c r="DX25" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY25" s="16">
-        <v>20.845428231033623</v>
+        <v>-11.754239876105373</v>
       </c>
       <c r="DZ25" s="16">
-        <v>3.336927787397248</v>
+        <v>20.949779085545664</v>
+      </c>
+      <c r="EA25" s="16">
+        <v>3.4633514194663362</v>
+      </c>
+      <c r="EB25" s="16">
+        <v>-16.293522139791513</v>
       </c>
     </row>
-    <row r="26" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="11" t="s">
         <v>128</v>
       </c>
       <c r="C26" s="16">
         <v>61.129251438276675</v>
       </c>
       <c r="D26" s="16">
         <v>-48.500765135094774</v>
       </c>
       <c r="E26" s="16">
         <v>32.794525520836068</v>
       </c>
       <c r="F26" s="16">
         <v>89.571694136025812</v>
       </c>
       <c r="G26" s="16">
         <v>-41.358216736200532</v>
       </c>
       <c r="H26" s="16">
         <v>89.235529372585347</v>
       </c>
       <c r="I26" s="16">
         <v>17.270000000000003</v>
       </c>
       <c r="J26" s="16">
@@ -10219,360 +10351,366 @@
       <c r="T26" s="16">
         <v>54.837868600000007</v>
       </c>
       <c r="U26" s="16">
         <v>5.635098939999998</v>
       </c>
       <c r="V26" s="16">
         <v>106.04606895132542</v>
       </c>
       <c r="W26" s="16">
         <v>-129.30986669528033</v>
       </c>
       <c r="X26" s="16">
         <v>268.48611942923401</v>
       </c>
       <c r="Y26" s="16">
         <v>4.5884095578126711</v>
       </c>
       <c r="Z26" s="16">
         <v>-20.889391640418737</v>
       </c>
       <c r="AA26" s="16">
         <v>-8.6929822238115619</v>
       </c>
       <c r="AB26" s="16">
+        <v>-27.994618752670458</v>
+      </c>
+      <c r="AC26" s="16">
         <v>-43.789704410034872</v>
       </c>
-      <c r="AC26" s="16">
+      <c r="AD26" s="16">
         <v>3.1600096952312473</v>
       </c>
-      <c r="AD26" s="16">
+      <c r="AE26" s="16">
         <v>3.0394088275375557</v>
       </c>
-      <c r="AE26" s="16">
+      <c r="AF26" s="16">
         <v>98.719537325542746</v>
       </c>
-      <c r="AF26" s="16">
+      <c r="AG26" s="16">
         <v>2.3367019509573392</v>
       </c>
-      <c r="AG26" s="16">
+      <c r="AH26" s="16">
         <v>2.6253188868249184</v>
       </c>
-      <c r="AH26" s="16">
+      <c r="AI26" s="16">
         <v>-1.9449865849503301</v>
       </c>
-      <c r="AI26" s="16">
+      <c r="AJ26" s="16">
         <v>-51.517799387926701</v>
       </c>
-      <c r="AJ26" s="16">
+      <c r="AK26" s="16">
         <v>1.8273828096499969</v>
       </c>
-      <c r="AK26" s="16">
+      <c r="AL26" s="16">
         <v>-53.457026796926627</v>
       </c>
-      <c r="AL26" s="16">
+      <c r="AM26" s="16">
         <v>26.458150155543599</v>
       </c>
-      <c r="AM26" s="16">
+      <c r="AN26" s="16">
         <v>57.966019352569099</v>
       </c>
-      <c r="AN26" s="16">
+      <c r="AO26" s="16">
         <v>-11.625912802296142</v>
       </c>
-      <c r="AO26" s="16">
+      <c r="AP26" s="16">
         <v>-20.512135855906916</v>
       </c>
-      <c r="AP26" s="16">
+      <c r="AQ26" s="16">
         <v>34.88301831797898</v>
       </c>
-      <c r="AQ26" s="16">
+      <c r="AR26" s="16">
         <v>86.826724476249893</v>
       </c>
-      <c r="AR26" s="16">
+      <c r="AS26" s="16">
         <v>-27.856015535311236</v>
       </c>
-      <c r="AS26" s="16">
+      <c r="AT26" s="16">
         <v>-5.1551804157341286</v>
       </c>
-      <c r="AT26" s="16">
+      <c r="AU26" s="16">
         <v>-5.6083295696309925</v>
       </c>
-      <c r="AU26" s="16">
+      <c r="AV26" s="16">
         <v>-2.7386912155241738</v>
       </c>
-      <c r="AV26" s="16">
+      <c r="AW26" s="16">
         <v>-1.8760050045765917</v>
       </c>
-      <c r="AW26" s="16">
+      <c r="AX26" s="16">
         <v>11.660308597310863</v>
       </c>
-      <c r="AX26" s="16">
+      <c r="AY26" s="16">
         <v>14.669446901790899</v>
       </c>
-      <c r="AY26" s="16">
+      <c r="AZ26" s="16">
         <v>64.78177887806018</v>
       </c>
-      <c r="AZ26" s="16">
+      <c r="BA26" s="16">
         <v>9.33</v>
       </c>
-      <c r="BA26" s="16">
+      <c r="BB26" s="16">
         <v>8.8400000000000016</v>
       </c>
-      <c r="BB26" s="16">
+      <c r="BC26" s="16">
         <v>-0.13000000000000222</v>
       </c>
-      <c r="BC26" s="16">
+      <c r="BD26" s="16">
         <v>-0.76999999999999735</v>
       </c>
-      <c r="BD26" s="16">
+      <c r="BE26" s="16">
         <v>4.3099999999999996</v>
       </c>
-      <c r="BE26" s="16">
+      <c r="BF26" s="16">
         <v>3.2699999999999996</v>
       </c>
-      <c r="BF26" s="16">
+      <c r="BG26" s="16">
         <v>40.99</v>
       </c>
-      <c r="BG26" s="16">
+      <c r="BH26" s="16">
         <v>-32.110000000000007</v>
       </c>
-      <c r="BH26" s="16">
+      <c r="BI26" s="16">
         <v>20.12</v>
       </c>
-      <c r="BI26" s="16">
+      <c r="BJ26" s="16">
         <v>26.54</v>
       </c>
-      <c r="BJ26" s="16">
+      <c r="BK26" s="16">
         <v>12.330000000000005</v>
       </c>
-      <c r="BK26" s="16">
+      <c r="BL26" s="16">
         <v>-6.1100000000000101</v>
       </c>
-      <c r="BL26" s="16">
+      <c r="BM26" s="16">
         <v>-21.576666455999998</v>
       </c>
-      <c r="BM26" s="16">
+      <c r="BN26" s="16">
         <v>-11.26777764900001</v>
       </c>
-      <c r="BN26" s="16">
+      <c r="BO26" s="16">
         <v>-9.3477776929999852</v>
       </c>
-      <c r="BO26" s="16">
+      <c r="BP26" s="16">
         <v>16.258888713999976</v>
       </c>
-      <c r="BP26" s="16">
+      <c r="BQ26" s="16">
         <v>5.0782197999999976</v>
       </c>
-      <c r="BQ26" s="16">
+      <c r="BR26" s="16">
         <v>2.3720618999999994</v>
       </c>
-      <c r="BR26" s="16">
+      <c r="BS26" s="16">
         <v>-9.7015194199999968</v>
       </c>
-      <c r="BS26" s="16">
+      <c r="BT26" s="16">
         <v>-11.070372000000006</v>
       </c>
-      <c r="BT26" s="16">
+      <c r="BU26" s="16">
         <v>-4.3973687800000008</v>
       </c>
-      <c r="BU26" s="16">
+      <c r="BV26" s="16">
         <v>-10.52892889</v>
       </c>
-      <c r="BV26" s="16">
+      <c r="BW26" s="16">
         <v>-0.28573286000000059</v>
       </c>
-      <c r="BW26" s="16">
+      <c r="BX26" s="16">
         <v>0.77411279999999871</v>
       </c>
-      <c r="BX26" s="16">
+      <c r="BY26" s="16">
         <v>-0.24407222999999928</v>
       </c>
-      <c r="BY26" s="16">
+      <c r="BZ26" s="16">
         <v>2.1021121000000003</v>
       </c>
-      <c r="BZ26" s="16">
+      <c r="CA26" s="16">
         <v>-2.4219324100000001</v>
       </c>
-      <c r="CA26" s="16">
+      <c r="CB26" s="16">
         <v>1.9541855100000007</v>
       </c>
-      <c r="CB26" s="16">
+      <c r="CC26" s="16">
         <v>5.0993763999999997</v>
       </c>
-      <c r="CC26" s="16">
+      <c r="CD26" s="16">
         <v>8.3938854000000003</v>
       </c>
-      <c r="CD26" s="16">
+      <c r="CE26" s="16">
         <v>4.9860844799999988</v>
       </c>
-      <c r="CE26" s="16">
+      <c r="CF26" s="16">
         <v>-2.883823749999999</v>
       </c>
-      <c r="CF26" s="16">
+      <c r="CG26" s="16">
         <v>-9.6520690000000076E-2</v>
       </c>
-      <c r="CG26" s="16">
+      <c r="CH26" s="16">
         <v>0.58538740000000067</v>
       </c>
-      <c r="CH26" s="16">
+      <c r="CI26" s="16">
         <v>-1.5391035200000003</v>
       </c>
-      <c r="CI26" s="16">
+      <c r="CJ26" s="16">
         <v>-2.3585969300000009</v>
       </c>
-      <c r="CJ26" s="16">
+      <c r="CK26" s="16">
         <v>1.5794650400000001</v>
       </c>
-      <c r="CK26" s="16">
+      <c r="CL26" s="16">
         <v>-0.23986457999999994</v>
       </c>
-      <c r="CL26" s="16">
+      <c r="CM26" s="16">
         <v>5.6599027299999998</v>
       </c>
-      <c r="CM26" s="16">
+      <c r="CN26" s="16">
         <v>-7.3147595800000005</v>
       </c>
-      <c r="CN26" s="16">
+      <c r="CO26" s="16">
         <v>3.2251811499999992</v>
       </c>
-      <c r="CO26" s="16">
+      <c r="CP26" s="16">
         <v>2.3300920499999993</v>
       </c>
-      <c r="CP26" s="16">
+      <c r="CQ26" s="16">
         <v>-3.6727029700000005</v>
       </c>
-      <c r="CQ26" s="16">
+      <c r="CR26" s="16">
         <v>3.3899405200000006</v>
       </c>
-      <c r="CR26" s="16">
+      <c r="CS26" s="16">
         <v>56.889234950000002</v>
       </c>
-      <c r="CS26" s="16">
+      <c r="CT26" s="16">
         <v>-21.999497739999995</v>
       </c>
-      <c r="CT26" s="16">
+      <c r="CU26" s="16">
         <v>-3.1524266400000034</v>
       </c>
-      <c r="CU26" s="16">
+      <c r="CV26" s="16">
         <v>23.100558030000002</v>
       </c>
-      <c r="CV26" s="16">
+      <c r="CW26" s="16">
         <v>9.7344265400000012</v>
       </c>
-      <c r="CW26" s="16">
+      <c r="CX26" s="16">
         <v>-3.5404312900000008</v>
       </c>
-      <c r="CX26" s="16">
+      <c r="CY26" s="16">
         <v>0.54650056000000036</v>
       </c>
-      <c r="CY26" s="16">
+      <c r="CZ26" s="16">
         <v>-1.1053968700000023</v>
       </c>
-      <c r="CZ26" s="16">
+      <c r="DA26" s="16">
         <v>-3.3461473008936933</v>
       </c>
-      <c r="DA26" s="16">
+      <c r="DB26" s="16">
         <v>44.170651745750142</v>
       </c>
-      <c r="DB26" s="16">
+      <c r="DC26" s="16">
         <v>-0.85990199842510329</v>
       </c>
-      <c r="DC26" s="16">
+      <c r="DD26" s="16">
         <v>66.081466504894067</v>
       </c>
-      <c r="DD26" s="16">
+      <c r="DE26" s="16">
         <v>-7.4082713932338811</v>
       </c>
-      <c r="DE26" s="16">
+      <c r="DF26" s="16">
         <v>5.1988327570358601</v>
       </c>
-      <c r="DF26" s="16">
+      <c r="DG26" s="16">
         <v>35.850217255967138</v>
       </c>
-      <c r="DG26" s="16">
+      <c r="DH26" s="16">
         <v>-162.95064531504946</v>
       </c>
-      <c r="DH26" s="16">
+      <c r="DI26" s="16">
         <v>-3.4266888301341512</v>
       </c>
-      <c r="DI26" s="16">
+      <c r="DJ26" s="16">
         <v>0.80045880799264491</v>
       </c>
-      <c r="DJ26" s="16">
+      <c r="DK26" s="16">
         <v>-1.5903571901549898</v>
       </c>
-      <c r="DK26" s="16">
+      <c r="DL26" s="16">
         <v>272.70270664153048</v>
       </c>
-      <c r="DL26" s="16">
+      <c r="DM26" s="16">
         <v>8.3938124884510223</v>
       </c>
-      <c r="DM26" s="16">
+      <c r="DN26" s="16">
         <v>-0.53493497272626611</v>
       </c>
-      <c r="DN26" s="16">
+      <c r="DO26" s="16">
         <v>5.7663536665505877</v>
       </c>
-      <c r="DO26" s="16">
+      <c r="DP26" s="16">
         <v>-9.0368216244626716</v>
       </c>
-      <c r="DP26" s="16">
+      <c r="DQ26" s="16">
         <v>-7.5455237496704806</v>
       </c>
-      <c r="DQ26" s="16">
+      <c r="DR26" s="16">
         <v>15.119186742017801</v>
       </c>
-      <c r="DR26" s="16">
+      <c r="DS26" s="16">
         <v>-0.65570355852945239</v>
       </c>
-      <c r="DS26" s="16">
+      <c r="DT26" s="16">
         <v>-27.807351074236607</v>
       </c>
-      <c r="DT26" s="16">
+      <c r="DU26" s="16">
         <v>4.2698723451500395</v>
       </c>
-      <c r="DU26" s="16">
+      <c r="DV26" s="16">
         <v>13.213158494469321</v>
       </c>
-      <c r="DV26" s="16">
+      <c r="DW26" s="16">
         <v>-20.643289350143341</v>
       </c>
-      <c r="DW26" s="16">
+      <c r="DX26" s="16">
         <v>-5.5327237132875799</v>
       </c>
-      <c r="DX26" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY26" s="16">
-        <v>2.7769225886044695</v>
+        <v>-25.443715366198806</v>
       </c>
       <c r="DZ26" s="16">
+        <v>2.7783114774794693</v>
+      </c>
+      <c r="EA26" s="16">
         <v>-0.64541713799264899</v>
       </c>
+      <c r="EB26" s="16">
+        <v>-4.6837977259584749</v>
+      </c>
     </row>
-    <row r="27" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="11" t="s">
         <v>129</v>
       </c>
       <c r="C27" s="16">
         <v>-0.02</v>
       </c>
       <c r="D27" s="16">
         <v>0</v>
       </c>
       <c r="E27" s="16">
         <v>0.1</v>
       </c>
       <c r="F27" s="16">
         <v>-0.09</v>
       </c>
       <c r="G27" s="16">
         <v>1.31</v>
       </c>
       <c r="H27" s="16">
         <v>-0.95000000000000007</v>
       </c>
       <c r="I27" s="16">
         <v>-0.23</v>
       </c>
       <c r="J27" s="16">
@@ -10608,360 +10746,366 @@
       <c r="T27" s="16">
         <v>30.737003689999998</v>
       </c>
       <c r="U27" s="16">
         <v>3.3127399999999967</v>
       </c>
       <c r="V27" s="16">
         <v>13.798533852687164</v>
       </c>
       <c r="W27" s="16">
         <v>-0.18857027285089201</v>
       </c>
       <c r="X27" s="16">
         <v>17.017969709601498</v>
       </c>
       <c r="Y27" s="16">
         <v>20.615940447345665</v>
       </c>
       <c r="Z27" s="16">
         <v>29.019419838835915</v>
       </c>
       <c r="AA27" s="16">
         <v>60.204466947466599</v>
       </c>
       <c r="AB27" s="16">
-        <v>0</v>
+        <v>24.359987241785575</v>
       </c>
       <c r="AC27" s="16">
         <v>0</v>
       </c>
       <c r="AD27" s="16">
+        <v>0</v>
+      </c>
+      <c r="AE27" s="16">
         <v>-0.02</v>
       </c>
-      <c r="AE27" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="AF27" s="16">
         <v>0</v>
       </c>
       <c r="AG27" s="16">
         <v>0</v>
       </c>
       <c r="AH27" s="16">
         <v>0</v>
       </c>
       <c r="AI27" s="16">
         <v>0</v>
       </c>
       <c r="AJ27" s="16">
         <v>0</v>
       </c>
       <c r="AK27" s="16">
         <v>0</v>
       </c>
       <c r="AL27" s="16">
+        <v>0</v>
+      </c>
+      <c r="AM27" s="16">
         <v>0.1</v>
       </c>
-      <c r="AM27" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="AN27" s="16">
         <v>0</v>
       </c>
       <c r="AO27" s="16">
+        <v>0</v>
+      </c>
+      <c r="AP27" s="16">
         <v>-0.09</v>
       </c>
-      <c r="AP27" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="AQ27" s="16">
         <v>0</v>
       </c>
       <c r="AR27" s="16">
         <v>0</v>
       </c>
       <c r="AS27" s="16">
+        <v>0</v>
+      </c>
+      <c r="AT27" s="16">
         <v>0.08</v>
       </c>
-      <c r="AT27" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="AU27" s="16">
+        <v>0</v>
+      </c>
+      <c r="AV27" s="16">
         <v>1.23</v>
-      </c>
-[...1 lines deleted...]
-        <v>-0.30000000000000004</v>
       </c>
       <c r="AW27" s="16">
         <v>-0.30000000000000004</v>
       </c>
       <c r="AX27" s="16">
+        <v>-0.30000000000000004</v>
+      </c>
+      <c r="AY27" s="16">
         <v>4.9999999999999989E-2</v>
       </c>
-      <c r="AY27" s="16">
+      <c r="AZ27" s="16">
         <v>-0.4</v>
       </c>
-      <c r="AZ27" s="16">
+      <c r="BA27" s="16">
         <v>-0.02</v>
       </c>
-      <c r="BA27" s="16">
+      <c r="BB27" s="16">
         <v>-0.21000000000000002</v>
       </c>
-      <c r="BB27" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="BC27" s="16">
         <v>0</v>
       </c>
       <c r="BD27" s="16">
+        <v>0</v>
+      </c>
+      <c r="BE27" s="16">
         <v>0.73</v>
       </c>
-      <c r="BE27" s="16">
+      <c r="BF27" s="16">
         <v>0.44999999999999996</v>
       </c>
-      <c r="BF27" s="16">
+      <c r="BG27" s="16">
         <v>5.2200000000000006</v>
       </c>
-      <c r="BG27" s="16">
+      <c r="BH27" s="16">
         <v>-3.12</v>
       </c>
-      <c r="BH27" s="16">
+      <c r="BI27" s="16">
         <v>0.28000000000000003</v>
       </c>
-      <c r="BI27" s="16">
+      <c r="BJ27" s="16">
         <v>2.7600000000000007</v>
       </c>
-      <c r="BJ27" s="16">
+      <c r="BK27" s="16">
         <v>1.3900000000000008</v>
       </c>
-      <c r="BK27" s="16">
+      <c r="BL27" s="16">
         <v>-1.2500000000000007</v>
       </c>
-      <c r="BL27" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="BM27" s="16">
+        <v>0</v>
+      </c>
+      <c r="BN27" s="16">
         <v>2.33333331</v>
       </c>
-      <c r="BN27" s="16">
+      <c r="BO27" s="16">
         <v>-1.5333333180000002</v>
       </c>
-      <c r="BO27" s="16">
+      <c r="BP27" s="16">
         <v>-0.34444444100000005</v>
       </c>
-      <c r="BP27" s="16">
+      <c r="BQ27" s="16">
         <v>2.2222222</v>
       </c>
-      <c r="BQ27" s="16">
+      <c r="BR27" s="16">
         <v>9.5168253799999984</v>
       </c>
-      <c r="BR27" s="16">
+      <c r="BS27" s="16">
         <v>16.90875355</v>
       </c>
-      <c r="BS27" s="16">
+      <c r="BT27" s="16">
         <v>4.3558048599999992</v>
       </c>
-      <c r="BT27" s="16">
+      <c r="BU27" s="16">
         <v>-15.073921050000003</v>
       </c>
-      <c r="BU27" s="16">
+      <c r="BV27" s="16">
         <v>0.16688248000000136</v>
       </c>
-      <c r="BV27" s="16">
+      <c r="BW27" s="16">
         <v>-3.2570043500000025</v>
       </c>
-      <c r="BW27" s="16">
+      <c r="BX27" s="16">
         <v>-8.3126993299999974</v>
       </c>
-      <c r="BX27" s="16">
+      <c r="BY27" s="16">
         <v>5.9214262200000007</v>
       </c>
-      <c r="BY27" s="16">
+      <c r="BZ27" s="16">
         <v>-1.8683426300000008</v>
       </c>
-      <c r="BZ27" s="16">
+      <c r="CA27" s="16">
         <v>3.9426827500000003</v>
       </c>
-      <c r="CA27" s="16">
+      <c r="CB27" s="16">
         <v>13.719788519999998</v>
       </c>
-      <c r="CB27" s="16">
+      <c r="CC27" s="16">
         <v>-4.8952790300000002</v>
       </c>
-      <c r="CC27" s="16">
+      <c r="CD27" s="16">
         <v>3.6232400500000006</v>
       </c>
-      <c r="CD27" s="16">
+      <c r="CE27" s="16">
         <v>-1.101364520000008</v>
       </c>
-      <c r="CE27" s="16">
+      <c r="CF27" s="16">
         <v>8.7412450499999945</v>
       </c>
-      <c r="CF27" s="16">
+      <c r="CG27" s="16">
         <v>-8.55171043</v>
       </c>
-      <c r="CG27" s="16">
+      <c r="CH27" s="16">
         <v>3.0322037499999954</v>
       </c>
-      <c r="CH27" s="16">
+      <c r="CI27" s="16">
         <v>0.46292638999999663</v>
       </c>
-      <c r="CI27" s="16">
+      <c r="CJ27" s="16">
         <v>-1.2526875299999987</v>
       </c>
-      <c r="CJ27" s="16">
+      <c r="CK27" s="16">
         <v>-2.7317949799999997</v>
       </c>
-      <c r="CK27" s="16">
+      <c r="CL27" s="16">
         <v>6.1622393800000008</v>
       </c>
-      <c r="CL27" s="16">
+      <c r="CM27" s="16">
         <v>-1.9520612499999994</v>
       </c>
-      <c r="CM27" s="16">
+      <c r="CN27" s="16">
         <v>-3.4618527099999992</v>
       </c>
-      <c r="CN27" s="16">
+      <c r="CO27" s="16">
         <v>0.99872564000000019</v>
       </c>
-      <c r="CO27" s="16">
+      <c r="CP27" s="16">
         <v>1.5927030299999996</v>
       </c>
-      <c r="CP27" s="16">
+      <c r="CQ27" s="16">
         <v>0.35506791999999227</v>
       </c>
-      <c r="CQ27" s="16">
+      <c r="CR27" s="16">
         <v>-2.4814949000000013</v>
       </c>
-      <c r="CR27" s="16">
+      <c r="CS27" s="16">
         <v>2.3211620700000002</v>
       </c>
-      <c r="CS27" s="16">
+      <c r="CT27" s="16">
         <v>7.6133360499999956</v>
       </c>
-      <c r="CT27" s="16">
+      <c r="CU27" s="16">
         <v>0.25700308999999333</v>
       </c>
-      <c r="CU27" s="16">
+      <c r="CV27" s="16">
         <v>20.54550248000001</v>
       </c>
-      <c r="CV27" s="16">
+      <c r="CW27" s="16">
         <v>-0.26309940000000021</v>
       </c>
-      <c r="CW27" s="16">
+      <c r="CX27" s="16">
         <v>1.1971015399999996</v>
       </c>
-      <c r="CX27" s="16">
+      <c r="CY27" s="16">
         <v>2.0599385799999972</v>
       </c>
-      <c r="CY27" s="16">
+      <c r="CZ27" s="16">
         <v>0.31879928000000002</v>
       </c>
-      <c r="CZ27" s="16">
+      <c r="DA27" s="16">
         <v>13.325434142038841</v>
       </c>
-      <c r="DA27" s="16">
+      <c r="DB27" s="16">
         <v>-0.93406971020889795</v>
       </c>
-      <c r="DB27" s="16">
+      <c r="DC27" s="16">
         <v>-7.059033917967561E-2</v>
       </c>
-      <c r="DC27" s="16">
+      <c r="DD27" s="16">
         <v>1.4777597600368981</v>
       </c>
-      <c r="DD27" s="16">
+      <c r="DE27" s="16">
         <v>11.89077195448038</v>
       </c>
-      <c r="DE27" s="16">
+      <c r="DF27" s="16">
         <v>-2.2472870578089266</v>
       </c>
-      <c r="DF27" s="16">
+      <c r="DG27" s="16">
         <v>-13.005043117720859</v>
       </c>
-      <c r="DG27" s="16">
+      <c r="DH27" s="16">
         <v>3.1729879481985148</v>
       </c>
-      <c r="DH27" s="16">
+      <c r="DI27" s="16">
         <v>0.59238025321609156</v>
       </c>
-      <c r="DI27" s="16">
+      <c r="DJ27" s="16">
         <v>0.28979801998494809</v>
       </c>
-      <c r="DJ27" s="16">
+      <c r="DK27" s="16">
         <v>22.630412397000047</v>
       </c>
-      <c r="DK27" s="16">
+      <c r="DL27" s="16">
         <v>-6.4946209605995868</v>
       </c>
-      <c r="DL27" s="16">
+      <c r="DM27" s="16">
         <v>-6.9583621418619703</v>
       </c>
-      <c r="DM27" s="16">
+      <c r="DN27" s="16">
         <v>2.1903524661679192</v>
       </c>
-      <c r="DN27" s="16">
+      <c r="DO27" s="16">
         <v>18.542133504316681</v>
       </c>
-      <c r="DO27" s="16">
+      <c r="DP27" s="16">
         <v>6.841816618723036</v>
       </c>
-      <c r="DP27" s="16">
+      <c r="DQ27" s="16">
         <v>32.112923180133905</v>
       </c>
-      <c r="DQ27" s="16">
+      <c r="DR27" s="16">
         <v>6.2074019905816673</v>
       </c>
-      <c r="DR27" s="16">
+      <c r="DS27" s="16">
         <v>522.5138261997954</v>
       </c>
-      <c r="DS27" s="16">
+      <c r="DT27" s="16">
         <v>-531.81473153167508</v>
       </c>
-      <c r="DT27" s="16">
+      <c r="DU27" s="16">
         <v>1.3113198062308227</v>
       </c>
-      <c r="DU27" s="16">
+      <c r="DV27" s="16">
         <v>20.764647081279392</v>
       </c>
-      <c r="DV27" s="16">
+      <c r="DW27" s="16">
         <v>7.3831423550500102</v>
       </c>
-      <c r="DW27" s="16">
+      <c r="DX27" s="16">
         <v>30.745357704906379</v>
       </c>
-      <c r="DX27" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY27" s="16">
-        <v>18.068505642429152</v>
+        <v>13.689475490093432</v>
       </c>
       <c r="DZ27" s="16">
-        <v>3.982344925389897</v>
+        <v>18.171467608066195</v>
+      </c>
+      <c r="EA27" s="16">
+        <v>4.1087685574589852</v>
+      </c>
+      <c r="EB27" s="16">
+        <v>-11.609724413833037</v>
       </c>
     </row>
-    <row r="28" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="11" t="s">
         <v>133</v>
       </c>
       <c r="C28" s="16">
         <v>-108.21</v>
       </c>
       <c r="D28" s="16">
         <v>92.153349663537639</v>
       </c>
       <c r="E28" s="16">
         <v>71.886397277875716</v>
       </c>
       <c r="F28" s="16">
         <v>60.382989185005599</v>
       </c>
       <c r="G28" s="16">
         <v>147.34116281695833</v>
       </c>
       <c r="H28" s="16">
         <v>79.621798973031346</v>
       </c>
       <c r="I28" s="16">
         <v>191.59622094181611</v>
       </c>
       <c r="J28" s="16">
@@ -10997,360 +11141,366 @@
       <c r="T28" s="16">
         <v>214.03893660382738</v>
       </c>
       <c r="U28" s="16">
         <v>-109.32380871141376</v>
       </c>
       <c r="V28" s="16">
         <v>-103.13981949081594</v>
       </c>
       <c r="W28" s="16">
         <v>11.910791148588416</v>
       </c>
       <c r="X28" s="16">
         <v>438.46721043800687</v>
       </c>
       <c r="Y28" s="16">
         <v>241.37723401213992</v>
       </c>
       <c r="Z28" s="16">
         <v>-305.90192617506756</v>
       </c>
       <c r="AA28" s="16">
         <v>207.8998747134504</v>
       </c>
       <c r="AB28" s="16">
+        <v>624.21713097058364</v>
+      </c>
+      <c r="AC28" s="16">
         <v>-20.079999999999998</v>
       </c>
-      <c r="AC28" s="16">
+      <c r="AD28" s="16">
         <v>-40.11</v>
       </c>
-      <c r="AD28" s="16">
+      <c r="AE28" s="16">
         <v>-29.919999999999998</v>
       </c>
-      <c r="AE28" s="16">
+      <c r="AF28" s="16">
         <v>-18.099999999999998</v>
       </c>
-      <c r="AF28" s="16">
+      <c r="AG28" s="16">
         <v>19.148337415884466</v>
       </c>
-      <c r="AG28" s="16">
+      <c r="AH28" s="16">
         <v>17.818337415884457</v>
       </c>
-      <c r="AH28" s="16">
+      <c r="AI28" s="16">
         <v>27.60833741588435</v>
       </c>
-      <c r="AI28" s="16">
+      <c r="AJ28" s="16">
         <v>27.578337415884363</v>
       </c>
-      <c r="AJ28" s="16">
+      <c r="AK28" s="16">
         <v>18.831599319469198</v>
       </c>
-      <c r="AK28" s="16">
+      <c r="AL28" s="16">
         <v>18.111599319469192</v>
       </c>
-      <c r="AL28" s="16">
+      <c r="AM28" s="16">
         <v>22.341599319469196</v>
       </c>
-      <c r="AM28" s="16">
+      <c r="AN28" s="16">
         <v>12.601599319468132</v>
       </c>
-      <c r="AN28" s="16">
+      <c r="AO28" s="16">
         <v>26.983247296250418</v>
       </c>
-      <c r="AO28" s="16">
+      <c r="AP28" s="16">
         <v>11.753247296252409</v>
       </c>
-      <c r="AP28" s="16">
+      <c r="AQ28" s="16">
         <v>5.3432472962503628</v>
       </c>
-      <c r="AQ28" s="16">
+      <c r="AR28" s="16">
         <v>16.303247296252408</v>
       </c>
-      <c r="AR28" s="16">
+      <c r="AS28" s="16">
         <v>55.790290704239602</v>
       </c>
-      <c r="AS28" s="16">
+      <c r="AT28" s="16">
         <v>25.230290704239604</v>
       </c>
-      <c r="AT28" s="16">
+      <c r="AU28" s="16">
         <v>29.390290704239511</v>
       </c>
-      <c r="AU28" s="16">
+      <c r="AV28" s="16">
         <v>36.930290704239603</v>
       </c>
-      <c r="AV28" s="16">
+      <c r="AW28" s="16">
         <v>9.100449743257311</v>
       </c>
-      <c r="AW28" s="16">
+      <c r="AX28" s="16">
         <v>18.46044974325731</v>
       </c>
-      <c r="AX28" s="16">
+      <c r="AY28" s="16">
         <v>24.790449743258279</v>
       </c>
-      <c r="AY28" s="16">
+      <c r="AZ28" s="16">
         <v>27.270449743258443</v>
       </c>
-      <c r="AZ28" s="16">
+      <c r="BA28" s="16">
         <v>52.084055235452809</v>
       </c>
-      <c r="BA28" s="16">
+      <c r="BB28" s="16">
         <v>48.374055235453788</v>
       </c>
-      <c r="BB28" s="16">
+      <c r="BC28" s="16">
         <v>44.824055235454701</v>
       </c>
-      <c r="BC28" s="16">
+      <c r="BD28" s="16">
         <v>46.314055235454802</v>
       </c>
-      <c r="BD28" s="16">
+      <c r="BE28" s="16">
         <v>31.100901545100498</v>
       </c>
-      <c r="BE28" s="16">
+      <c r="BF28" s="16">
         <v>35.390901545101578</v>
       </c>
-      <c r="BF28" s="16">
+      <c r="BG28" s="16">
         <v>39.430901545101584</v>
       </c>
-      <c r="BG28" s="16">
+      <c r="BH28" s="16">
         <v>61.710901545100647</v>
       </c>
-      <c r="BH28" s="16">
+      <c r="BI28" s="16">
         <v>20.30956779957015</v>
       </c>
-      <c r="BI28" s="16">
+      <c r="BJ28" s="16">
         <v>20.819567799569935</v>
       </c>
-      <c r="BJ28" s="16">
+      <c r="BK28" s="16">
         <v>12.029567799568104</v>
       </c>
-      <c r="BK28" s="16">
+      <c r="BL28" s="16">
         <v>16.229567799569011</v>
       </c>
-      <c r="BL28" s="16">
+      <c r="BM28" s="16">
         <v>243.96511028887161</v>
       </c>
-      <c r="BM28" s="16">
+      <c r="BN28" s="16">
         <v>-79.214996376436304</v>
       </c>
-      <c r="BN28" s="16">
+      <c r="BO28" s="16">
         <v>-78.622774162436514</v>
       </c>
-      <c r="BO28" s="16">
+      <c r="BP28" s="16">
         <v>-421.66649867273458</v>
       </c>
-      <c r="BP28" s="16">
+      <c r="BQ28" s="16">
         <v>49.847358807687201</v>
       </c>
-      <c r="BQ28" s="16">
+      <c r="BR28" s="16">
         <v>51.395783017685218</v>
       </c>
-      <c r="BR28" s="16">
+      <c r="BS28" s="16">
         <v>50.339784567685385</v>
       </c>
-      <c r="BS28" s="16">
+      <c r="BT28" s="16">
         <v>53.95909190768711</v>
       </c>
-      <c r="BT28" s="16">
+      <c r="BU28" s="16">
         <v>413.85558676382362</v>
       </c>
-      <c r="BU28" s="16">
+      <c r="BV28" s="16">
         <v>-18.946023612881245</v>
       </c>
-      <c r="BV28" s="16">
+      <c r="BW28" s="16">
         <v>154.78240694041568</v>
       </c>
-      <c r="BW28" s="16">
+      <c r="BX28" s="16">
         <v>121.11942560370981</v>
       </c>
-      <c r="BX28" s="16">
+      <c r="BY28" s="16">
         <v>-65.895076169820001</v>
       </c>
-      <c r="BY28" s="16">
+      <c r="BZ28" s="16">
         <v>262.61002280697494</v>
       </c>
-      <c r="BZ28" s="16">
+      <c r="CA28" s="16">
         <v>-340.7298812262311</v>
       </c>
-      <c r="CA28" s="16">
+      <c r="CB28" s="16">
         <v>-536.72901027943601</v>
       </c>
-      <c r="CB28" s="16">
+      <c r="CC28" s="16">
         <v>2.9385808692500994</v>
       </c>
-      <c r="CC28" s="16">
+      <c r="CD28" s="16">
         <v>2.9837604292489344</v>
       </c>
-      <c r="CD28" s="16">
+      <c r="CE28" s="16">
         <v>3.1557627092511087</v>
       </c>
-      <c r="CE28" s="16">
+      <c r="CF28" s="16">
         <v>3.3440720192489488</v>
       </c>
-      <c r="CF28" s="16">
+      <c r="CG28" s="16">
         <v>126.04368604120673</v>
       </c>
-      <c r="CG28" s="16">
+      <c r="CH28" s="16">
         <v>227.75573029060163</v>
       </c>
-      <c r="CH28" s="16">
+      <c r="CI28" s="16">
         <v>-378.58033207959932</v>
       </c>
-      <c r="CI28" s="16">
+      <c r="CJ28" s="16">
         <v>124.51505603979358</v>
       </c>
-      <c r="CJ28" s="16">
+      <c r="CK28" s="16">
         <v>661.61163771134159</v>
       </c>
-      <c r="CK28" s="16">
+      <c r="CL28" s="16">
         <v>-566.60013327029355</v>
       </c>
-      <c r="CL28" s="16">
+      <c r="CM28" s="16">
         <v>47.821113384845241</v>
       </c>
-      <c r="CM28" s="16">
+      <c r="CN28" s="16">
         <v>44.754243684842386</v>
       </c>
-      <c r="CN28" s="16">
+      <c r="CO28" s="16">
         <v>41.400107520102374</v>
       </c>
-      <c r="CO28" s="16">
+      <c r="CP28" s="16">
         <v>43.663658610103383</v>
       </c>
-      <c r="CP28" s="16">
+      <c r="CQ28" s="16">
         <v>30.898445030102472</v>
       </c>
-      <c r="CQ28" s="16">
+      <c r="CR28" s="16">
         <v>37.86800780010234</v>
       </c>
-      <c r="CR28" s="16">
+      <c r="CS28" s="16">
         <v>655.54730481699619</v>
       </c>
-      <c r="CS28" s="16">
+      <c r="CT28" s="16">
         <v>-542.09765703190885</v>
       </c>
-      <c r="CT28" s="16">
+      <c r="CU28" s="16">
         <v>-50.024957451543699</v>
       </c>
-      <c r="CU28" s="16">
+      <c r="CV28" s="16">
         <v>150.61424627028376</v>
       </c>
-      <c r="CV28" s="16">
+      <c r="CW28" s="16">
         <v>-77.208354622374046</v>
       </c>
-      <c r="CW28" s="16">
+      <c r="CX28" s="16">
         <v>-9.5471683963460627</v>
       </c>
-      <c r="CX28" s="16">
+      <c r="CY28" s="16">
         <v>-11.33407703634737</v>
       </c>
-      <c r="CY28" s="16">
+      <c r="CZ28" s="16">
         <v>-11.234208656346278</v>
       </c>
-      <c r="CZ28" s="16">
+      <c r="DA28" s="16">
         <v>-31.608415226993333</v>
       </c>
-      <c r="DA28" s="16">
+      <c r="DB28" s="16">
         <v>11.560854951412519</v>
       </c>
-      <c r="DB28" s="16">
+      <c r="DC28" s="16">
         <v>-61.923059933080573</v>
       </c>
-      <c r="DC28" s="16">
+      <c r="DD28" s="16">
         <v>-21.169199282154548</v>
       </c>
-      <c r="DD28" s="16">
+      <c r="DE28" s="16">
         <v>14.344432483939942</v>
       </c>
-      <c r="DE28" s="16">
+      <c r="DF28" s="16">
         <v>-130.69873910659155</v>
       </c>
-      <c r="DF28" s="16">
+      <c r="DG28" s="16">
         <v>179.83264262676144</v>
       </c>
-      <c r="DG28" s="16">
+      <c r="DH28" s="16">
         <v>-51.567544855521419</v>
       </c>
-      <c r="DH28" s="16">
+      <c r="DI28" s="16">
         <v>227.91244059873586</v>
       </c>
-      <c r="DI28" s="16">
+      <c r="DJ28" s="16">
         <v>74.12136842493328</v>
       </c>
-      <c r="DJ28" s="16">
+      <c r="DK28" s="16">
         <v>61.076632530278602</v>
       </c>
-      <c r="DK28" s="16">
+      <c r="DL28" s="16">
         <v>75.356768884059107</v>
       </c>
-      <c r="DL28" s="16">
+      <c r="DM28" s="16">
         <v>493.40360308023338</v>
       </c>
-      <c r="DM28" s="16">
+      <c r="DN28" s="16">
         <v>68.417813972559017</v>
       </c>
-      <c r="DN28" s="16">
+      <c r="DO28" s="16">
         <v>-226.36149286887667</v>
       </c>
-      <c r="DO28" s="16">
+      <c r="DP28" s="16">
         <v>-94.082690171775809</v>
       </c>
-      <c r="DP28" s="16">
+      <c r="DQ28" s="16">
         <v>-542.94938619690583</v>
       </c>
-      <c r="DQ28" s="16">
+      <c r="DR28" s="16">
         <v>186.06950879713187</v>
       </c>
-      <c r="DR28" s="16">
+      <c r="DS28" s="16">
         <v>47.269210961569378</v>
       </c>
-      <c r="DS28" s="16">
+      <c r="DT28" s="16">
         <v>3.7087402631369706</v>
       </c>
-      <c r="DT28" s="16">
+      <c r="DU28" s="16">
         <v>17.571715170564026</v>
       </c>
-      <c r="DU28" s="16">
+      <c r="DV28" s="16">
         <v>159.78825626979776</v>
       </c>
-      <c r="DV28" s="16">
+      <c r="DW28" s="16">
         <v>477.18157744933524</v>
       </c>
-      <c r="DW28" s="16">
+      <c r="DX28" s="16">
         <v>-446.64167417624657</v>
       </c>
-      <c r="DX28" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY28" s="16">
-        <v>-167.2217106637375</v>
+        <v>661.52804325641659</v>
       </c>
       <c r="DZ28" s="16">
-        <v>388.53348699343604</v>
+        <v>432.77828933626239</v>
+      </c>
+      <c r="EA28" s="16">
+        <v>-11.466513006563765</v>
+      </c>
+      <c r="EB28" s="16">
+        <v>-458.62268861553162</v>
       </c>
     </row>
-    <row r="29" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="11" t="s">
         <v>134</v>
       </c>
       <c r="C29" s="16">
         <v>0</v>
       </c>
       <c r="D29" s="16">
         <v>0</v>
       </c>
       <c r="E29" s="16">
         <v>0</v>
       </c>
       <c r="F29" s="16">
         <v>0</v>
       </c>
       <c r="G29" s="16">
         <v>0</v>
       </c>
       <c r="H29" s="16">
         <v>0</v>
       </c>
       <c r="I29" s="16">
         <v>0</v>
       </c>
       <c r="J29" s="16">
@@ -11386,51 +11536,51 @@
       <c r="T29" s="16">
         <v>0</v>
       </c>
       <c r="U29" s="16">
         <v>0</v>
       </c>
       <c r="V29" s="16">
         <v>2.0661732736080691</v>
       </c>
       <c r="W29" s="16">
         <v>-0.64293543964430289</v>
       </c>
       <c r="X29" s="16">
         <v>0.6684228455770127</v>
       </c>
       <c r="Y29" s="16">
         <v>-1.5102315057402618</v>
       </c>
       <c r="Z29" s="16">
         <v>4.588459999999997E-2</v>
       </c>
       <c r="AA29" s="16">
         <v>-2.0080000000000015E-2</v>
       </c>
       <c r="AB29" s="16">
-        <v>0</v>
+        <v>1.7863802999999998</v>
       </c>
       <c r="AC29" s="16">
         <v>0</v>
       </c>
       <c r="AD29" s="16">
         <v>0</v>
       </c>
       <c r="AE29" s="16">
         <v>0</v>
       </c>
       <c r="AF29" s="16">
         <v>0</v>
       </c>
       <c r="AG29" s="16">
         <v>0</v>
       </c>
       <c r="AH29" s="16">
         <v>0</v>
       </c>
       <c r="AI29" s="16">
         <v>0</v>
       </c>
       <c r="AJ29" s="16">
         <v>0</v>
       </c>
@@ -11614,132 +11764,138 @@
       <c r="CR29" s="16">
         <v>0</v>
       </c>
       <c r="CS29" s="16">
         <v>0</v>
       </c>
       <c r="CT29" s="16">
         <v>0</v>
       </c>
       <c r="CU29" s="16">
         <v>0</v>
       </c>
       <c r="CV29" s="16">
         <v>0</v>
       </c>
       <c r="CW29" s="16">
         <v>0</v>
       </c>
       <c r="CX29" s="16">
         <v>0</v>
       </c>
       <c r="CY29" s="16">
         <v>0</v>
       </c>
       <c r="CZ29" s="16">
+        <v>0</v>
+      </c>
+      <c r="DA29" s="16">
         <v>2.0625479846041541</v>
       </c>
-      <c r="DA29" s="16">
+      <c r="DB29" s="16">
         <v>7.8728244740858599E-2</v>
       </c>
-      <c r="DB29" s="16">
+      <c r="DC29" s="16">
         <v>-3.4448413298825642E-2</v>
       </c>
-      <c r="DC29" s="16">
+      <c r="DD29" s="16">
         <v>-4.0654542438117947E-2</v>
       </c>
-      <c r="DD29" s="16">
+      <c r="DE29" s="16">
         <v>5.8397772911274737E-2</v>
       </c>
-      <c r="DE29" s="16">
+      <c r="DF29" s="16">
         <v>-7.4308090782401026E-2</v>
       </c>
-      <c r="DF29" s="16">
+      <c r="DG29" s="16">
         <v>-0.33657309708673433</v>
       </c>
-      <c r="DG29" s="16">
+      <c r="DH29" s="16">
         <v>-0.29045202468644227</v>
       </c>
-      <c r="DH29" s="16">
+      <c r="DI29" s="16">
         <v>0.30194372552923215</v>
       </c>
-      <c r="DI29" s="16">
+      <c r="DJ29" s="16">
         <v>0.47310915521932467</v>
       </c>
-      <c r="DJ29" s="16">
+      <c r="DK29" s="16">
         <v>9.6963302143473373E-2</v>
       </c>
-      <c r="DK29" s="16">
+      <c r="DL29" s="16">
         <v>-0.2035933373150175</v>
       </c>
-      <c r="DL29" s="16">
+      <c r="DM29" s="16">
         <v>-3.7593719556705922E-2</v>
       </c>
-      <c r="DM29" s="16">
+      <c r="DN29" s="16">
         <v>-1.268506735682527</v>
       </c>
-      <c r="DN29" s="16">
+      <c r="DO29" s="16">
         <v>0.14459103059260725</v>
       </c>
-      <c r="DO29" s="16">
+      <c r="DP29" s="16">
         <v>-0.348722081093636</v>
       </c>
-      <c r="DP29" s="16">
+      <c r="DQ29" s="16">
         <v>-4.2504400000000005E-2</v>
       </c>
-      <c r="DQ29" s="16">
+      <c r="DR29" s="16">
         <v>-5.0744000000000004E-2</v>
       </c>
-      <c r="DR29" s="16">
+      <c r="DS29" s="16">
         <v>0.28189599999999998</v>
       </c>
-      <c r="DS29" s="16">
+      <c r="DT29" s="16">
         <v>-0.142763</v>
       </c>
-      <c r="DT29" s="16">
+      <c r="DU29" s="16">
         <v>-2.1169E-2</v>
       </c>
-      <c r="DU29" s="16">
+      <c r="DV29" s="16">
         <v>0.109509</v>
       </c>
-      <c r="DV29" s="16">
+      <c r="DW29" s="16">
         <v>-7.4876999999999999E-2</v>
       </c>
-      <c r="DW29" s="16">
+      <c r="DX29" s="16">
         <v>-3.3543000000000017E-2</v>
       </c>
-      <c r="DX29" s="16">
+      <c r="DY29" s="16">
         <v>-2.227728E-2</v>
       </c>
-      <c r="DY29" s="16">
+      <c r="DZ29" s="16">
         <v>1.02192982</v>
       </c>
-      <c r="DZ29" s="16">
+      <c r="EA29" s="16">
         <v>0.25731280999999995</v>
       </c>
+      <c r="EB29" s="16">
+        <v>0.52941494999999983</v>
+      </c>
     </row>
-    <row r="30" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="11" t="s">
         <v>128</v>
       </c>
       <c r="C30" s="16">
         <v>0</v>
       </c>
       <c r="D30" s="16">
         <v>0</v>
       </c>
       <c r="E30" s="16">
         <v>0</v>
       </c>
       <c r="F30" s="16">
         <v>0</v>
       </c>
       <c r="G30" s="16">
         <v>0</v>
       </c>
       <c r="H30" s="16">
         <v>0</v>
       </c>
       <c r="I30" s="16">
         <v>0</v>
       </c>
       <c r="J30" s="16">
@@ -12083,52 +12239,58 @@
       </c>
       <c r="DS30" s="16">
         <v>0</v>
       </c>
       <c r="DT30" s="16">
         <v>0</v>
       </c>
       <c r="DU30" s="16">
         <v>0</v>
       </c>
       <c r="DV30" s="16">
         <v>0</v>
       </c>
       <c r="DW30" s="16">
         <v>0</v>
       </c>
       <c r="DX30" s="16">
         <v>0</v>
       </c>
       <c r="DY30" s="16">
         <v>0</v>
       </c>
       <c r="DZ30" s="16">
         <v>0</v>
       </c>
+      <c r="EA30" s="16">
+        <v>0</v>
+      </c>
+      <c r="EB30" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="31" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="11" t="s">
         <v>129</v>
       </c>
       <c r="C31" s="16">
         <v>0</v>
       </c>
       <c r="D31" s="16">
         <v>0</v>
       </c>
       <c r="E31" s="16">
         <v>0</v>
       </c>
       <c r="F31" s="16">
         <v>0</v>
       </c>
       <c r="G31" s="16">
         <v>0</v>
       </c>
       <c r="H31" s="16">
         <v>0</v>
       </c>
       <c r="I31" s="16">
         <v>0</v>
       </c>
       <c r="J31" s="16">
@@ -12164,51 +12326,51 @@
       <c r="T31" s="16">
         <v>0</v>
       </c>
       <c r="U31" s="16">
         <v>0</v>
       </c>
       <c r="V31" s="16">
         <v>2.0661732736080691</v>
       </c>
       <c r="W31" s="16">
         <v>-0.64293543964430289</v>
       </c>
       <c r="X31" s="16">
         <v>0.6684228455770127</v>
       </c>
       <c r="Y31" s="16">
         <v>-1.5102315057402618</v>
       </c>
       <c r="Z31" s="16">
         <v>4.588459999999997E-2</v>
       </c>
       <c r="AA31" s="16">
         <v>-2.0080000000000015E-2</v>
       </c>
       <c r="AB31" s="16">
-        <v>0</v>
+        <v>1.7863802999999998</v>
       </c>
       <c r="AC31" s="16">
         <v>0</v>
       </c>
       <c r="AD31" s="16">
         <v>0</v>
       </c>
       <c r="AE31" s="16">
         <v>0</v>
       </c>
       <c r="AF31" s="16">
         <v>0</v>
       </c>
       <c r="AG31" s="16">
         <v>0</v>
       </c>
       <c r="AH31" s="16">
         <v>0</v>
       </c>
       <c r="AI31" s="16">
         <v>0</v>
       </c>
       <c r="AJ31" s="16">
         <v>0</v>
       </c>
@@ -12392,132 +12554,138 @@
       <c r="CR31" s="16">
         <v>0</v>
       </c>
       <c r="CS31" s="16">
         <v>0</v>
       </c>
       <c r="CT31" s="16">
         <v>0</v>
       </c>
       <c r="CU31" s="16">
         <v>0</v>
       </c>
       <c r="CV31" s="16">
         <v>0</v>
       </c>
       <c r="CW31" s="16">
         <v>0</v>
       </c>
       <c r="CX31" s="16">
         <v>0</v>
       </c>
       <c r="CY31" s="16">
         <v>0</v>
       </c>
       <c r="CZ31" s="16">
+        <v>0</v>
+      </c>
+      <c r="DA31" s="16">
         <v>2.0625479846041541</v>
       </c>
-      <c r="DA31" s="16">
+      <c r="DB31" s="16">
         <v>7.8728244740858599E-2</v>
       </c>
-      <c r="DB31" s="16">
+      <c r="DC31" s="16">
         <v>-3.4448413298825642E-2</v>
       </c>
-      <c r="DC31" s="16">
+      <c r="DD31" s="16">
         <v>-4.0654542438117947E-2</v>
       </c>
-      <c r="DD31" s="16">
+      <c r="DE31" s="16">
         <v>5.8397772911274737E-2</v>
       </c>
-      <c r="DE31" s="16">
+      <c r="DF31" s="16">
         <v>-7.4308090782401026E-2</v>
       </c>
-      <c r="DF31" s="16">
+      <c r="DG31" s="16">
         <v>-0.33657309708673433</v>
       </c>
-      <c r="DG31" s="16">
+      <c r="DH31" s="16">
         <v>-0.29045202468644227</v>
       </c>
-      <c r="DH31" s="16">
+      <c r="DI31" s="16">
         <v>0.30194372552923215</v>
       </c>
-      <c r="DI31" s="16">
+      <c r="DJ31" s="16">
         <v>0.47310915521932467</v>
       </c>
-      <c r="DJ31" s="16">
+      <c r="DK31" s="16">
         <v>9.6963302143473373E-2</v>
       </c>
-      <c r="DK31" s="16">
+      <c r="DL31" s="16">
         <v>-0.2035933373150175</v>
       </c>
-      <c r="DL31" s="16">
+      <c r="DM31" s="16">
         <v>-3.7593719556705922E-2</v>
       </c>
-      <c r="DM31" s="16">
+      <c r="DN31" s="16">
         <v>-1.268506735682527</v>
       </c>
-      <c r="DN31" s="16">
+      <c r="DO31" s="16">
         <v>0.14459103059260725</v>
       </c>
-      <c r="DO31" s="16">
+      <c r="DP31" s="16">
         <v>-0.348722081093636</v>
       </c>
-      <c r="DP31" s="16">
+      <c r="DQ31" s="16">
         <v>-4.2504400000000005E-2</v>
       </c>
-      <c r="DQ31" s="16">
+      <c r="DR31" s="16">
         <v>-5.0744000000000004E-2</v>
       </c>
-      <c r="DR31" s="16">
+      <c r="DS31" s="16">
         <v>0.28189599999999998</v>
       </c>
-      <c r="DS31" s="16">
+      <c r="DT31" s="16">
         <v>-0.142763</v>
       </c>
-      <c r="DT31" s="16">
+      <c r="DU31" s="16">
         <v>-2.1169E-2</v>
       </c>
-      <c r="DU31" s="16">
+      <c r="DV31" s="16">
         <v>0.109509</v>
       </c>
-      <c r="DV31" s="16">
+      <c r="DW31" s="16">
         <v>-7.4876999999999999E-2</v>
       </c>
-      <c r="DW31" s="16">
+      <c r="DX31" s="16">
         <v>-3.3543000000000017E-2</v>
       </c>
-      <c r="DX31" s="16">
+      <c r="DY31" s="16">
         <v>-2.227728E-2</v>
       </c>
-      <c r="DY31" s="16">
+      <c r="DZ31" s="16">
         <v>1.02192982</v>
       </c>
-      <c r="DZ31" s="16">
+      <c r="EA31" s="16">
         <v>0.25731280999999995</v>
       </c>
+      <c r="EB31" s="16">
+        <v>0.52941494999999983</v>
+      </c>
     </row>
-    <row r="32" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="11" t="s">
         <v>135</v>
       </c>
       <c r="C32" s="16">
         <v>-108.21</v>
       </c>
       <c r="D32" s="16">
         <v>92.153349663537639</v>
       </c>
       <c r="E32" s="16">
         <v>71.886397277875716</v>
       </c>
       <c r="F32" s="16">
         <v>60.382989185005599</v>
       </c>
       <c r="G32" s="16">
         <v>147.34116281695833</v>
       </c>
       <c r="H32" s="16">
         <v>79.621798973031346</v>
       </c>
       <c r="I32" s="16">
         <v>191.59622094181611</v>
       </c>
       <c r="J32" s="16">
@@ -12553,360 +12721,366 @@
       <c r="T32" s="16">
         <v>214.03893660382738</v>
       </c>
       <c r="U32" s="16">
         <v>-109.32380871141376</v>
       </c>
       <c r="V32" s="16">
         <v>-105.20599276442401</v>
       </c>
       <c r="W32" s="16">
         <v>12.55372658823272</v>
       </c>
       <c r="X32" s="16">
         <v>437.79878759242985</v>
       </c>
       <c r="Y32" s="16">
         <v>242.88746551788014</v>
       </c>
       <c r="Z32" s="16">
         <v>-305.94781077506758</v>
       </c>
       <c r="AA32" s="16">
         <v>207.91995471345041</v>
       </c>
       <c r="AB32" s="16">
+        <v>622.43075067058362</v>
+      </c>
+      <c r="AC32" s="16">
         <v>-20.079999999999998</v>
       </c>
-      <c r="AC32" s="16">
+      <c r="AD32" s="16">
         <v>-40.11</v>
       </c>
-      <c r="AD32" s="16">
+      <c r="AE32" s="16">
         <v>-29.919999999999998</v>
       </c>
-      <c r="AE32" s="16">
+      <c r="AF32" s="16">
         <v>-18.099999999999998</v>
       </c>
-      <c r="AF32" s="16">
+      <c r="AG32" s="16">
         <v>19.148337415884466</v>
       </c>
-      <c r="AG32" s="16">
+      <c r="AH32" s="16">
         <v>17.818337415884457</v>
       </c>
-      <c r="AH32" s="16">
+      <c r="AI32" s="16">
         <v>27.60833741588435</v>
       </c>
-      <c r="AI32" s="16">
+      <c r="AJ32" s="16">
         <v>27.578337415884363</v>
       </c>
-      <c r="AJ32" s="16">
+      <c r="AK32" s="16">
         <v>18.831599319469198</v>
       </c>
-      <c r="AK32" s="16">
+      <c r="AL32" s="16">
         <v>18.111599319469192</v>
       </c>
-      <c r="AL32" s="16">
+      <c r="AM32" s="16">
         <v>22.341599319469196</v>
       </c>
-      <c r="AM32" s="16">
+      <c r="AN32" s="16">
         <v>12.601599319468132</v>
       </c>
-      <c r="AN32" s="16">
+      <c r="AO32" s="16">
         <v>26.983247296250418</v>
       </c>
-      <c r="AO32" s="16">
+      <c r="AP32" s="16">
         <v>11.753247296252409</v>
       </c>
-      <c r="AP32" s="16">
+      <c r="AQ32" s="16">
         <v>5.3432472962503628</v>
       </c>
-      <c r="AQ32" s="16">
+      <c r="AR32" s="16">
         <v>16.303247296252408</v>
       </c>
-      <c r="AR32" s="16">
+      <c r="AS32" s="16">
         <v>55.790290704239602</v>
       </c>
-      <c r="AS32" s="16">
+      <c r="AT32" s="16">
         <v>25.230290704239604</v>
       </c>
-      <c r="AT32" s="16">
+      <c r="AU32" s="16">
         <v>29.390290704239511</v>
       </c>
-      <c r="AU32" s="16">
+      <c r="AV32" s="16">
         <v>36.930290704239603</v>
       </c>
-      <c r="AV32" s="16">
+      <c r="AW32" s="16">
         <v>9.100449743257311</v>
       </c>
-      <c r="AW32" s="16">
+      <c r="AX32" s="16">
         <v>18.46044974325731</v>
       </c>
-      <c r="AX32" s="16">
+      <c r="AY32" s="16">
         <v>24.790449743258279</v>
       </c>
-      <c r="AY32" s="16">
+      <c r="AZ32" s="16">
         <v>27.270449743258443</v>
       </c>
-      <c r="AZ32" s="16">
+      <c r="BA32" s="16">
         <v>52.084055235452809</v>
       </c>
-      <c r="BA32" s="16">
+      <c r="BB32" s="16">
         <v>48.374055235453788</v>
       </c>
-      <c r="BB32" s="16">
+      <c r="BC32" s="16">
         <v>44.824055235454701</v>
       </c>
-      <c r="BC32" s="16">
+      <c r="BD32" s="16">
         <v>46.314055235454802</v>
       </c>
-      <c r="BD32" s="16">
+      <c r="BE32" s="16">
         <v>31.100901545100498</v>
       </c>
-      <c r="BE32" s="16">
+      <c r="BF32" s="16">
         <v>35.390901545101578</v>
       </c>
-      <c r="BF32" s="16">
+      <c r="BG32" s="16">
         <v>39.430901545101584</v>
       </c>
-      <c r="BG32" s="16">
+      <c r="BH32" s="16">
         <v>61.710901545100647</v>
       </c>
-      <c r="BH32" s="16">
+      <c r="BI32" s="16">
         <v>20.30956779957015</v>
       </c>
-      <c r="BI32" s="16">
+      <c r="BJ32" s="16">
         <v>20.819567799569935</v>
       </c>
-      <c r="BJ32" s="16">
+      <c r="BK32" s="16">
         <v>12.029567799568104</v>
       </c>
-      <c r="BK32" s="16">
+      <c r="BL32" s="16">
         <v>16.229567799569011</v>
       </c>
-      <c r="BL32" s="16">
+      <c r="BM32" s="16">
         <v>243.96511028887161</v>
       </c>
-      <c r="BM32" s="16">
+      <c r="BN32" s="16">
         <v>-79.214996376436304</v>
       </c>
-      <c r="BN32" s="16">
+      <c r="BO32" s="16">
         <v>-78.622774162436514</v>
       </c>
-      <c r="BO32" s="16">
+      <c r="BP32" s="16">
         <v>-421.66649867273458</v>
       </c>
-      <c r="BP32" s="16">
+      <c r="BQ32" s="16">
         <v>49.847358807687201</v>
       </c>
-      <c r="BQ32" s="16">
+      <c r="BR32" s="16">
         <v>51.395783017685218</v>
       </c>
-      <c r="BR32" s="16">
+      <c r="BS32" s="16">
         <v>50.339784567685385</v>
       </c>
-      <c r="BS32" s="16">
+      <c r="BT32" s="16">
         <v>53.95909190768711</v>
       </c>
-      <c r="BT32" s="16">
+      <c r="BU32" s="16">
         <v>413.85558676382362</v>
       </c>
-      <c r="BU32" s="16">
+      <c r="BV32" s="16">
         <v>-18.946023612881245</v>
       </c>
-      <c r="BV32" s="16">
+      <c r="BW32" s="16">
         <v>154.78240694041568</v>
       </c>
-      <c r="BW32" s="16">
+      <c r="BX32" s="16">
         <v>121.11942560370981</v>
       </c>
-      <c r="BX32" s="16">
+      <c r="BY32" s="16">
         <v>-65.895076169820001</v>
       </c>
-      <c r="BY32" s="16">
+      <c r="BZ32" s="16">
         <v>262.61002280697494</v>
       </c>
-      <c r="BZ32" s="16">
+      <c r="CA32" s="16">
         <v>-340.7298812262311</v>
       </c>
-      <c r="CA32" s="16">
+      <c r="CB32" s="16">
         <v>-536.72901027943601</v>
       </c>
-      <c r="CB32" s="16">
+      <c r="CC32" s="16">
         <v>2.9385808692500994</v>
       </c>
-      <c r="CC32" s="16">
+      <c r="CD32" s="16">
         <v>2.9837604292489344</v>
       </c>
-      <c r="CD32" s="16">
+      <c r="CE32" s="16">
         <v>3.1557627092511087</v>
       </c>
-      <c r="CE32" s="16">
+      <c r="CF32" s="16">
         <v>3.3440720192489488</v>
       </c>
-      <c r="CF32" s="16">
+      <c r="CG32" s="16">
         <v>126.04368604120673</v>
       </c>
-      <c r="CG32" s="16">
+      <c r="CH32" s="16">
         <v>227.75573029060163</v>
       </c>
-      <c r="CH32" s="16">
+      <c r="CI32" s="16">
         <v>-378.58033207959932</v>
       </c>
-      <c r="CI32" s="16">
+      <c r="CJ32" s="16">
         <v>124.51505603979358</v>
       </c>
-      <c r="CJ32" s="16">
+      <c r="CK32" s="16">
         <v>661.61163771134159</v>
       </c>
-      <c r="CK32" s="16">
+      <c r="CL32" s="16">
         <v>-566.60013327029355</v>
       </c>
-      <c r="CL32" s="16">
+      <c r="CM32" s="16">
         <v>47.821113384845241</v>
       </c>
-      <c r="CM32" s="16">
+      <c r="CN32" s="16">
         <v>44.754243684842386</v>
       </c>
-      <c r="CN32" s="16">
+      <c r="CO32" s="16">
         <v>41.400107520102374</v>
       </c>
-      <c r="CO32" s="16">
+      <c r="CP32" s="16">
         <v>43.663658610103383</v>
       </c>
-      <c r="CP32" s="16">
+      <c r="CQ32" s="16">
         <v>30.898445030102472</v>
       </c>
-      <c r="CQ32" s="16">
+      <c r="CR32" s="16">
         <v>37.86800780010234</v>
       </c>
-      <c r="CR32" s="16">
+      <c r="CS32" s="16">
         <v>655.54730481699619</v>
       </c>
-      <c r="CS32" s="16">
+      <c r="CT32" s="16">
         <v>-542.09765703190885</v>
       </c>
-      <c r="CT32" s="16">
+      <c r="CU32" s="16">
         <v>-50.024957451543699</v>
       </c>
-      <c r="CU32" s="16">
+      <c r="CV32" s="16">
         <v>150.61424627028376</v>
       </c>
-      <c r="CV32" s="16">
+      <c r="CW32" s="16">
         <v>-77.208354622374046</v>
       </c>
-      <c r="CW32" s="16">
+      <c r="CX32" s="16">
         <v>-9.5471683963460627</v>
       </c>
-      <c r="CX32" s="16">
+      <c r="CY32" s="16">
         <v>-11.33407703634737</v>
       </c>
-      <c r="CY32" s="16">
+      <c r="CZ32" s="16">
         <v>-11.234208656346278</v>
       </c>
-      <c r="CZ32" s="16">
+      <c r="DA32" s="16">
         <v>-33.670963211597488</v>
       </c>
-      <c r="DA32" s="16">
+      <c r="DB32" s="16">
         <v>11.482126706671661</v>
       </c>
-      <c r="DB32" s="16">
+      <c r="DC32" s="16">
         <v>-61.888611519781747</v>
       </c>
-      <c r="DC32" s="16">
+      <c r="DD32" s="16">
         <v>-21.128544739716428</v>
       </c>
-      <c r="DD32" s="16">
+      <c r="DE32" s="16">
         <v>14.286034711028668</v>
       </c>
-      <c r="DE32" s="16">
+      <c r="DF32" s="16">
         <v>-130.62443101580914</v>
       </c>
-      <c r="DF32" s="16">
+      <c r="DG32" s="16">
         <v>180.16921572384817</v>
       </c>
-      <c r="DG32" s="16">
+      <c r="DH32" s="16">
         <v>-51.277092830834974</v>
       </c>
-      <c r="DH32" s="16">
+      <c r="DI32" s="16">
         <v>227.61049687320661</v>
       </c>
-      <c r="DI32" s="16">
+      <c r="DJ32" s="16">
         <v>73.648259269713961</v>
       </c>
-      <c r="DJ32" s="16">
+      <c r="DK32" s="16">
         <v>60.97966922813513</v>
       </c>
-      <c r="DK32" s="16">
+      <c r="DL32" s="16">
         <v>75.56036222137412</v>
       </c>
-      <c r="DL32" s="16">
+      <c r="DM32" s="16">
         <v>493.44119679979008</v>
       </c>
-      <c r="DM32" s="16">
+      <c r="DN32" s="16">
         <v>69.686320708241539</v>
       </c>
-      <c r="DN32" s="16">
+      <c r="DO32" s="16">
         <v>-226.50608389946927</v>
       </c>
-      <c r="DO32" s="16">
+      <c r="DP32" s="16">
         <v>-93.733968090682168</v>
       </c>
-      <c r="DP32" s="16">
+      <c r="DQ32" s="16">
         <v>-542.90688179690585</v>
       </c>
-      <c r="DQ32" s="16">
+      <c r="DR32" s="16">
         <v>186.12025279713188</v>
       </c>
-      <c r="DR32" s="16">
+      <c r="DS32" s="16">
         <v>46.987314961569375</v>
       </c>
-      <c r="DS32" s="16">
+      <c r="DT32" s="16">
         <v>3.8515032631369706</v>
       </c>
-      <c r="DT32" s="16">
+      <c r="DU32" s="16">
         <v>17.592884170564027</v>
       </c>
-      <c r="DU32" s="16">
+      <c r="DV32" s="16">
         <v>159.67874726979775</v>
       </c>
-      <c r="DV32" s="16">
+      <c r="DW32" s="16">
         <v>477.25645444933525</v>
       </c>
-      <c r="DW32" s="16">
+      <c r="DX32" s="16">
         <v>-446.60813117624656</v>
       </c>
-      <c r="DX32" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY32" s="16">
-        <v>-168.24364048373749</v>
+        <v>661.55032053641662</v>
       </c>
       <c r="DZ32" s="16">
-        <v>388.27617418343607</v>
+        <v>431.75635951626236</v>
+      </c>
+      <c r="EA32" s="16">
+        <v>-11.723825816563766</v>
+      </c>
+      <c r="EB32" s="16">
+        <v>-459.1521035655316</v>
       </c>
     </row>
-    <row r="33" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="11" t="s">
         <v>128</v>
       </c>
       <c r="C33" s="16">
         <v>-10.209999999999996</v>
       </c>
       <c r="D33" s="16">
         <v>0.44000000000000306</v>
       </c>
       <c r="E33" s="16">
         <v>6.64</v>
       </c>
       <c r="F33" s="16">
         <v>25.61</v>
       </c>
       <c r="G33" s="16">
         <v>-18.060000000000006</v>
       </c>
       <c r="H33" s="16">
         <v>-10.419999999999998</v>
       </c>
       <c r="I33" s="16">
         <v>4.8999999999999968</v>
       </c>
       <c r="J33" s="16">
@@ -12941,361 +13115,367 @@
       </c>
       <c r="T33" s="17">
         <v>5.1658827300000016</v>
       </c>
       <c r="U33" s="17">
         <v>-3.1655296500000007</v>
       </c>
       <c r="V33" s="17">
         <v>-5.9516024897622266</v>
       </c>
       <c r="W33" s="17">
         <v>-0.26208158107946167</v>
       </c>
       <c r="X33" s="17">
         <v>-3.9665739149127277</v>
       </c>
       <c r="Y33" s="17">
         <v>-1.9166238795419863</v>
       </c>
       <c r="Z33" s="17">
         <v>-0.28567371936548591</v>
       </c>
       <c r="AA33" s="17">
         <v>-2.3450365765496342</v>
       </c>
-      <c r="AB33" s="16">
+      <c r="AB33" s="17">
+        <v>-5.8380799416192009E-2</v>
+      </c>
+      <c r="AC33" s="16">
         <v>-2.0799999999999992</v>
       </c>
-      <c r="AC33" s="16">
+      <c r="AD33" s="16">
         <v>-0.11000000000000054</v>
       </c>
-      <c r="AD33" s="16">
+      <c r="AE33" s="16">
         <v>-4.919999999999999</v>
       </c>
-      <c r="AE33" s="17">
+      <c r="AF33" s="17">
         <v>-3.099999999999997</v>
       </c>
-      <c r="AF33" s="16">
+      <c r="AG33" s="16">
         <v>-3.7799999999999967</v>
       </c>
-      <c r="AG33" s="16">
+      <c r="AH33" s="16">
         <v>-5.1100000000000003</v>
       </c>
-      <c r="AH33" s="16">
+      <c r="AI33" s="16">
         <v>4.68</v>
       </c>
-      <c r="AI33" s="17">
+      <c r="AJ33" s="17">
         <v>4.6500000000000004</v>
       </c>
-      <c r="AJ33" s="16">
+      <c r="AK33" s="16">
         <v>2.5199999999999978</v>
       </c>
-      <c r="AK33" s="16">
+      <c r="AL33" s="16">
         <v>1.799999999999998</v>
       </c>
-      <c r="AL33" s="16">
+      <c r="AM33" s="16">
         <v>6.0300000000000011</v>
       </c>
-      <c r="AM33" s="17">
+      <c r="AN33" s="17">
         <v>-3.7099999999999982</v>
       </c>
-      <c r="AN33" s="16">
+      <c r="AO33" s="16">
         <v>18.29</v>
       </c>
-      <c r="AO33" s="16">
+      <c r="AP33" s="16">
         <v>3.0600000000000005</v>
       </c>
-      <c r="AP33" s="16">
+      <c r="AQ33" s="16">
         <v>-3.35</v>
       </c>
-      <c r="AQ33" s="17">
+      <c r="AR33" s="17">
         <v>7.61</v>
       </c>
-      <c r="AR33" s="16">
+      <c r="AS33" s="16">
         <v>14.439999999999998</v>
       </c>
-      <c r="AS33" s="16">
+      <c r="AT33" s="16">
         <v>-16.12</v>
       </c>
-      <c r="AT33" s="16">
+      <c r="AU33" s="16">
         <v>-11.96</v>
       </c>
-      <c r="AU33" s="17">
+      <c r="AV33" s="17">
         <v>-4.4200000000000008</v>
       </c>
-      <c r="AV33" s="16">
+      <c r="AW33" s="16">
         <v>-13.41</v>
       </c>
-      <c r="AW33" s="16">
+      <c r="AX33" s="16">
         <v>-4.05</v>
       </c>
-      <c r="AX33" s="16">
+      <c r="AY33" s="16">
         <v>2.2800000000000007</v>
       </c>
-      <c r="AY33" s="17">
+      <c r="AZ33" s="17">
         <v>4.7600000000000007</v>
       </c>
-      <c r="AZ33" s="16">
+      <c r="BA33" s="16">
         <v>5.41</v>
       </c>
-      <c r="BA33" s="16">
+      <c r="BB33" s="16">
         <v>1.6999999999999995</v>
       </c>
-      <c r="BB33" s="16">
+      <c r="BC33" s="16">
         <v>-1.8500000000000021</v>
       </c>
-      <c r="BC33" s="17">
+      <c r="BD33" s="17">
         <v>-0.36000000000000026</v>
       </c>
-      <c r="BD33" s="16">
+      <c r="BE33" s="16">
         <v>5.0600000000000005</v>
       </c>
-      <c r="BE33" s="16">
+      <c r="BF33" s="16">
         <v>9.3500000000000014</v>
       </c>
-      <c r="BF33" s="16">
+      <c r="BG33" s="16">
         <v>13.389999999999999</v>
       </c>
-      <c r="BG33" s="17">
+      <c r="BH33" s="17">
         <v>35.67</v>
       </c>
-      <c r="BH33" s="16">
+      <c r="BI33" s="16">
         <v>-3.6999999999999993</v>
       </c>
-      <c r="BI33" s="16">
+      <c r="BJ33" s="16">
         <v>-3.1900000000000013</v>
       </c>
-      <c r="BJ33" s="16">
+      <c r="BK33" s="16">
         <v>-11.979999999999999</v>
       </c>
-      <c r="BK33" s="17">
+      <c r="BL33" s="17">
         <v>-7.7799999999999994</v>
       </c>
-      <c r="BL33" s="16">
+      <c r="BM33" s="16">
         <v>-16.217777665</v>
       </c>
-      <c r="BM33" s="16">
+      <c r="BN33" s="16">
         <v>-11.644444348999997</v>
       </c>
-      <c r="BN33" s="16">
+      <c r="BO33" s="16">
         <v>-11.052222135000001</v>
       </c>
-      <c r="BO33" s="17">
+      <c r="BP33" s="17">
         <v>-19.081110993000003</v>
       </c>
-      <c r="BP33" s="16">
+      <c r="BQ33" s="16">
         <v>-7.2749271200000001</v>
       </c>
-      <c r="BQ33" s="16">
+      <c r="BR33" s="16">
         <v>-5.7265029099999971</v>
       </c>
-      <c r="BR33" s="16">
+      <c r="BS33" s="16">
         <v>-6.7825013600000004</v>
       </c>
-      <c r="BS33" s="17">
+      <c r="BT33" s="17">
         <v>-3.1631940200000015</v>
       </c>
-      <c r="BT33" s="16">
+      <c r="BU33" s="16">
         <v>2.1557645200000004</v>
       </c>
-      <c r="BU33" s="16">
+      <c r="BV33" s="16">
         <v>-1.8511343600000005</v>
       </c>
-      <c r="BV33" s="16">
+      <c r="BW33" s="16">
         <v>0.67200768999999916</v>
       </c>
-      <c r="BW33" s="17">
+      <c r="BX33" s="17">
         <v>-4.1962621500000008</v>
       </c>
-      <c r="BX33" s="16">
+      <c r="BY33" s="16">
         <v>-1.3978570899999998</v>
       </c>
-      <c r="BY33" s="16">
+      <c r="BZ33" s="16">
         <v>-0.89612269</v>
       </c>
-      <c r="BZ33" s="16">
+      <c r="CA33" s="16">
         <v>-0.23939129999999992</v>
       </c>
-      <c r="CA33" s="17">
+      <c r="CB33" s="17">
         <v>1.7581150699999992</v>
       </c>
-      <c r="CB33" s="16">
+      <c r="CC33" s="16">
         <v>-0.85176109</v>
       </c>
-      <c r="CC33" s="16">
+      <c r="CD33" s="16">
         <v>-0.8065815300000001</v>
       </c>
-      <c r="CD33" s="16">
+      <c r="CE33" s="16">
         <v>-0.63457924999999982</v>
       </c>
-      <c r="CE33" s="17">
+      <c r="CF33" s="17">
         <v>-0.44626993999999981</v>
       </c>
-      <c r="CF33" s="16">
+      <c r="CG33" s="16">
         <v>0.77505238999999992</v>
       </c>
-      <c r="CG33" s="16">
+      <c r="CH33" s="16">
         <v>-0.23101366999999989</v>
       </c>
-      <c r="CH33" s="16">
+      <c r="CI33" s="16">
         <v>-2.4731128099999999</v>
       </c>
-      <c r="CI33" s="17">
+      <c r="CJ33" s="17">
         <v>-1.0958350000000001</v>
       </c>
-      <c r="CJ33" s="17">
+      <c r="CK33" s="17">
         <v>6.1567992800000004</v>
       </c>
-      <c r="CK33" s="17">
+      <c r="CL33" s="17">
         <v>-0.66721506999999991</v>
       </c>
-      <c r="CL33" s="17">
+      <c r="CM33" s="17">
         <v>3.0798043899999996</v>
       </c>
-      <c r="CM33" s="17">
+      <c r="CN33" s="17">
         <v>1.2934690000000637E-2</v>
       </c>
-      <c r="CN33" s="17">
+      <c r="CO33" s="17">
         <v>4.2851475200000007</v>
       </c>
-      <c r="CO33" s="17">
+      <c r="CP33" s="17">
         <v>6.5486986099999989</v>
       </c>
-      <c r="CP33" s="17">
+      <c r="CQ33" s="17">
         <v>-6.2165149699999986</v>
       </c>
-      <c r="CQ33" s="17">
+      <c r="CR33" s="17">
         <v>0.75304779999999927</v>
       </c>
-      <c r="CR33" s="17">
+      <c r="CS33" s="17">
         <v>5.23037011</v>
       </c>
-      <c r="CS33" s="17">
+      <c r="CT33" s="17">
         <v>0.40941169000000066</v>
       </c>
-      <c r="CT33" s="17">
+      <c r="CU33" s="17">
         <v>-1.24322092</v>
       </c>
-      <c r="CU33" s="17">
+      <c r="CV33" s="17">
         <v>0.76932185000000042</v>
       </c>
-      <c r="CV33" s="17">
+      <c r="CW33" s="17">
         <v>-1.3253625099999999</v>
       </c>
-      <c r="CW33" s="17">
+      <c r="CX33" s="17">
         <v>0.54459391999999973</v>
       </c>
-      <c r="CX33" s="17">
+      <c r="CY33" s="17">
         <v>-1.24231472</v>
       </c>
-      <c r="CY33" s="17">
+      <c r="CZ33" s="17">
         <v>-1.1424463400000007</v>
       </c>
-      <c r="CZ33" s="17">
+      <c r="DA33" s="17">
         <v>0.22292681308725082</v>
       </c>
-      <c r="DA33" s="17">
+      <c r="DB33" s="17">
         <v>0.54663887350815443</v>
       </c>
-      <c r="DB33" s="17">
+      <c r="DC33" s="17">
         <v>-0.87102983643332021</v>
       </c>
-      <c r="DC33" s="17">
+      <c r="DD33" s="17">
         <v>-5.8501383399243112</v>
       </c>
-      <c r="DD33" s="17">
+      <c r="DE33" s="17">
         <v>-0.44808597538709638</v>
       </c>
-      <c r="DE33" s="17">
+      <c r="DF33" s="17">
         <v>-1.1863499667876476</v>
       </c>
-      <c r="DF33" s="17">
+      <c r="DG33" s="17">
         <v>-9.2594479638455046E-2</v>
       </c>
-      <c r="DG33" s="16">
+      <c r="DH33" s="16">
         <v>1.4649488407337372</v>
       </c>
-      <c r="DH33" s="16">
+      <c r="DI33" s="16">
         <v>0.8172909333085735</v>
       </c>
-      <c r="DI33" s="16">
+      <c r="DJ33" s="16">
         <v>-0.84549920065696293</v>
       </c>
-      <c r="DJ33" s="16">
+      <c r="DK33" s="16">
         <v>-0.75059499139682195</v>
       </c>
-      <c r="DK33" s="16">
+      <c r="DL33" s="16">
         <v>-3.1877706561675163</v>
       </c>
-      <c r="DL33" s="16">
+      <c r="DM33" s="16">
         <v>2.2994376171723756</v>
       </c>
-      <c r="DM33" s="16">
+      <c r="DN33" s="16">
         <v>-0.62892149371078543</v>
       </c>
-      <c r="DN33" s="16">
+      <c r="DO33" s="16">
         <v>-1.8085094009004929</v>
       </c>
-      <c r="DO33" s="16">
+      <c r="DP33" s="16">
         <v>-1.7786306021030835</v>
       </c>
-      <c r="DP33" s="16">
+      <c r="DQ33" s="16">
         <v>-0.14437622077845996</v>
       </c>
-      <c r="DQ33" s="16">
+      <c r="DR33" s="16">
         <v>1.2401269875987297</v>
       </c>
-      <c r="DR33" s="16">
+      <c r="DS33" s="16">
         <v>-1.3117978424375774</v>
       </c>
-      <c r="DS33" s="16">
+      <c r="DT33" s="16">
         <v>-6.9626643748178285E-2</v>
       </c>
-      <c r="DT33" s="16">
+      <c r="DU33" s="16">
         <v>-0.611962949435926</v>
       </c>
-      <c r="DU33" s="16">
+      <c r="DV33" s="16">
         <v>2.0226599797733974E-2</v>
       </c>
-      <c r="DV33" s="16">
+      <c r="DW33" s="16">
         <v>-0.60017886066487813</v>
       </c>
-      <c r="DW33" s="16">
+      <c r="DX33" s="16">
         <v>-1.1531213662465638</v>
       </c>
-      <c r="DX33" s="16">
+      <c r="DY33" s="16">
         <v>0.136104276416735</v>
       </c>
-      <c r="DY33" s="16">
+      <c r="DZ33" s="16">
         <v>-0.18180445373751106</v>
       </c>
-      <c r="DZ33" s="16">
+      <c r="EA33" s="16">
         <v>-1.0277566563890977E-2</v>
       </c>
+      <c r="EB33" s="16">
+        <v>-2.403055531524978E-3</v>
+      </c>
     </row>
-    <row r="34" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="11" t="s">
         <v>129</v>
       </c>
       <c r="C34" s="16">
         <v>-98</v>
       </c>
       <c r="D34" s="16">
         <v>91.713349663537628</v>
       </c>
       <c r="E34" s="16">
         <v>65.24639727787573</v>
       </c>
       <c r="F34" s="16">
         <v>34.772989185005599</v>
       </c>
       <c r="G34" s="16">
         <v>165.40116281695833</v>
       </c>
       <c r="H34" s="16">
         <v>90.041798973031348</v>
       </c>
       <c r="I34" s="16">
         <v>186.69622094181611</v>
       </c>
       <c r="J34" s="16">
@@ -13330,361 +13510,367 @@
       </c>
       <c r="T34" s="17">
         <v>208.87305387382747</v>
       </c>
       <c r="U34" s="17">
         <v>-106.15827906141375</v>
       </c>
       <c r="V34" s="17">
         <v>-99.254390274661773</v>
       </c>
       <c r="W34" s="17">
         <v>12.815808169312177</v>
       </c>
       <c r="X34" s="17">
         <v>441.76536150734256</v>
       </c>
       <c r="Y34" s="17">
         <v>244.80408939742219</v>
       </c>
       <c r="Z34" s="17">
         <v>-305.66213705570215</v>
       </c>
       <c r="AA34" s="17">
         <v>210.26499129000013</v>
       </c>
-      <c r="AB34" s="16">
+      <c r="AB34" s="17">
+        <v>622.48913146999985</v>
+      </c>
+      <c r="AC34" s="16">
         <v>-18</v>
       </c>
-      <c r="AC34" s="16">
+      <c r="AD34" s="16">
         <v>-40</v>
       </c>
-      <c r="AD34" s="16">
+      <c r="AE34" s="16">
         <v>-25</v>
       </c>
-      <c r="AE34" s="17">
+      <c r="AF34" s="17">
         <v>-15</v>
       </c>
-      <c r="AF34" s="16">
+      <c r="AG34" s="16">
         <v>22.928337415884464</v>
       </c>
-      <c r="AG34" s="16">
+      <c r="AH34" s="16">
         <v>22.928337415884457</v>
       </c>
-      <c r="AH34" s="16">
+      <c r="AI34" s="16">
         <v>22.92833741588435</v>
       </c>
-      <c r="AI34" s="17">
+      <c r="AJ34" s="17">
         <v>22.928337415884364</v>
       </c>
-      <c r="AJ34" s="16">
+      <c r="AK34" s="16">
         <v>16.311599319469202</v>
-      </c>
-[...1 lines deleted...]
-        <v>16.311599319469195</v>
       </c>
       <c r="AL34" s="16">
         <v>16.311599319469195</v>
       </c>
-      <c r="AM34" s="17">
+      <c r="AM34" s="16">
+        <v>16.311599319469195</v>
+      </c>
+      <c r="AN34" s="17">
         <v>16.311599319468129</v>
       </c>
-      <c r="AN34" s="16">
+      <c r="AO34" s="16">
         <v>8.6932472962504193</v>
       </c>
-      <c r="AO34" s="16">
+      <c r="AP34" s="16">
         <v>8.6932472962524088</v>
       </c>
-      <c r="AP34" s="16">
+      <c r="AQ34" s="16">
         <v>8.6932472962503624</v>
       </c>
-      <c r="AQ34" s="17">
+      <c r="AR34" s="17">
         <v>8.6932472962524088</v>
-      </c>
-[...1 lines deleted...]
-        <v>41.350290704239605</v>
       </c>
       <c r="AS34" s="16">
         <v>41.350290704239605</v>
       </c>
       <c r="AT34" s="16">
+        <v>41.350290704239605</v>
+      </c>
+      <c r="AU34" s="16">
         <v>41.350290704239512</v>
       </c>
-      <c r="AU34" s="17">
+      <c r="AV34" s="17">
         <v>41.350290704239605</v>
-      </c>
-[...1 lines deleted...]
-        <v>22.510449743257311</v>
       </c>
       <c r="AW34" s="16">
         <v>22.510449743257311</v>
       </c>
       <c r="AX34" s="16">
+        <v>22.510449743257311</v>
+      </c>
+      <c r="AY34" s="16">
         <v>22.510449743258278</v>
       </c>
-      <c r="AY34" s="17">
+      <c r="AZ34" s="17">
         <v>22.510449743258441</v>
       </c>
-      <c r="AZ34" s="16">
+      <c r="BA34" s="16">
         <v>46.674055235452805</v>
       </c>
-      <c r="BA34" s="16">
+      <c r="BB34" s="16">
         <v>46.674055235453785</v>
       </c>
-      <c r="BB34" s="16">
+      <c r="BC34" s="16">
         <v>46.674055235454702</v>
       </c>
-      <c r="BC34" s="17">
+      <c r="BD34" s="17">
         <v>46.674055235454802</v>
       </c>
-      <c r="BD34" s="16">
+      <c r="BE34" s="16">
         <v>26.040901545100496</v>
       </c>
-      <c r="BE34" s="16">
+      <c r="BF34" s="16">
         <v>26.040901545101576</v>
       </c>
-      <c r="BF34" s="16">
+      <c r="BG34" s="16">
         <v>26.040901545101583</v>
       </c>
-      <c r="BG34" s="17">
+      <c r="BH34" s="17">
         <v>26.040901545100645</v>
       </c>
-      <c r="BH34" s="16">
+      <c r="BI34" s="16">
         <v>24.009567799570149</v>
       </c>
-      <c r="BI34" s="16">
+      <c r="BJ34" s="16">
         <v>24.009567799569936</v>
       </c>
-      <c r="BJ34" s="16">
+      <c r="BK34" s="16">
         <v>24.009567799568103</v>
       </c>
-      <c r="BK34" s="17">
+      <c r="BL34" s="17">
         <v>24.009567799569012</v>
       </c>
-      <c r="BL34" s="16">
+      <c r="BM34" s="16">
         <v>260.18288795387161</v>
       </c>
-      <c r="BM34" s="16">
+      <c r="BN34" s="16">
         <v>-67.570552027436307</v>
       </c>
-      <c r="BN34" s="16">
+      <c r="BO34" s="16">
         <v>-67.57055202743652</v>
       </c>
-      <c r="BO34" s="17">
+      <c r="BP34" s="17">
         <v>-402.58538767973459</v>
       </c>
-      <c r="BP34" s="16">
+      <c r="BQ34" s="16">
         <v>57.122285927687201</v>
       </c>
-      <c r="BQ34" s="16">
+      <c r="BR34" s="16">
         <v>57.122285927685212</v>
       </c>
-      <c r="BR34" s="16">
+      <c r="BS34" s="16">
         <v>57.122285927685382</v>
       </c>
-      <c r="BS34" s="17">
+      <c r="BT34" s="17">
         <v>57.122285927687109</v>
       </c>
-      <c r="BT34" s="16">
+      <c r="BU34" s="16">
         <v>411.69982224382363</v>
       </c>
-      <c r="BU34" s="16">
+      <c r="BV34" s="16">
         <v>-17.094889252881245</v>
       </c>
-      <c r="BV34" s="16">
+      <c r="BW34" s="16">
         <v>154.1103992504157</v>
       </c>
-      <c r="BW34" s="17">
+      <c r="BX34" s="17">
         <v>125.31568775370981</v>
       </c>
-      <c r="BX34" s="16">
+      <c r="BY34" s="16">
         <v>-64.497219079819999</v>
       </c>
-      <c r="BY34" s="16">
+      <c r="BZ34" s="16">
         <v>263.50614549697497</v>
       </c>
-      <c r="BZ34" s="16">
+      <c r="CA34" s="16">
         <v>-340.49048992623108</v>
       </c>
-      <c r="CA34" s="17">
+      <c r="CB34" s="17">
         <v>-538.48712534943604</v>
       </c>
-      <c r="CB34" s="16">
+      <c r="CC34" s="16">
         <v>3.7903419592500995</v>
       </c>
-      <c r="CC34" s="16">
+      <c r="CD34" s="16">
         <v>3.7903419592489342</v>
       </c>
-      <c r="CD34" s="16">
+      <c r="CE34" s="16">
         <v>3.7903419592511085</v>
       </c>
-      <c r="CE34" s="17">
+      <c r="CF34" s="17">
         <v>3.7903419592489485</v>
       </c>
-      <c r="CF34" s="16">
+      <c r="CG34" s="16">
         <v>125.26863365120673</v>
       </c>
-      <c r="CG34" s="16">
+      <c r="CH34" s="16">
         <v>227.98674396060164</v>
       </c>
-      <c r="CH34" s="16">
+      <c r="CI34" s="16">
         <v>-376.10721926959934</v>
       </c>
-      <c r="CI34" s="17">
+      <c r="CJ34" s="17">
         <v>125.61089103979357</v>
       </c>
-      <c r="CJ34" s="17">
+      <c r="CK34" s="17">
         <v>655.45483843134161</v>
       </c>
-      <c r="CK34" s="17">
+      <c r="CL34" s="17">
         <v>-565.93291820029356</v>
       </c>
-      <c r="CL34" s="17">
+      <c r="CM34" s="17">
         <v>44.741308994845241</v>
       </c>
-      <c r="CM34" s="17">
+      <c r="CN34" s="17">
         <v>44.741308994842385</v>
       </c>
-      <c r="CN34" s="17">
+      <c r="CO34" s="17">
         <v>37.114960000102371</v>
       </c>
-      <c r="CO34" s="17">
+      <c r="CP34" s="17">
         <v>37.11496000010338</v>
       </c>
-      <c r="CP34" s="17">
+      <c r="CQ34" s="17">
         <v>37.114960000102471</v>
       </c>
-      <c r="CQ34" s="17">
+      <c r="CR34" s="17">
         <v>37.114960000102343</v>
       </c>
-      <c r="CR34" s="17">
+      <c r="CS34" s="17">
         <v>650.31693470699622</v>
       </c>
-      <c r="CS34" s="17">
+      <c r="CT34" s="17">
         <v>-542.50706872190881</v>
       </c>
-      <c r="CT34" s="17">
+      <c r="CU34" s="17">
         <v>-48.7817365315437</v>
       </c>
-      <c r="CU34" s="17">
+      <c r="CV34" s="17">
         <v>149.84492442028375</v>
       </c>
-      <c r="CV34" s="17">
+      <c r="CW34" s="17">
         <v>-75.882992112374041</v>
       </c>
-      <c r="CW34" s="17">
+      <c r="CX34" s="17">
         <v>-10.091762316346063</v>
       </c>
-      <c r="CX34" s="17">
+      <c r="CY34" s="17">
         <v>-10.091762316347371</v>
       </c>
-      <c r="CY34" s="17">
+      <c r="CZ34" s="17">
         <v>-10.091762316346276</v>
       </c>
-      <c r="CZ34" s="17">
+      <c r="DA34" s="17">
         <v>-33.893890024684737</v>
       </c>
-      <c r="DA34" s="17">
+      <c r="DB34" s="17">
         <v>10.935487833163506</v>
       </c>
-      <c r="DB34" s="17">
+      <c r="DC34" s="17">
         <v>-61.017581683348425</v>
       </c>
-      <c r="DC34" s="17">
+      <c r="DD34" s="17">
         <v>-15.278406399792118</v>
       </c>
-      <c r="DD34" s="17">
+      <c r="DE34" s="17">
         <v>14.734120686415764</v>
       </c>
-      <c r="DE34" s="17">
+      <c r="DF34" s="17">
         <v>-129.43808104902149</v>
       </c>
-      <c r="DF34" s="17">
+      <c r="DG34" s="17">
         <v>180.26181020348662</v>
       </c>
-      <c r="DG34" s="16">
+      <c r="DH34" s="16">
         <v>-52.742041671568714</v>
       </c>
-      <c r="DH34" s="16">
+      <c r="DI34" s="16">
         <v>226.79320593989803</v>
       </c>
-      <c r="DI34" s="16">
+      <c r="DJ34" s="16">
         <v>74.493758470370921</v>
       </c>
-      <c r="DJ34" s="16">
+      <c r="DK34" s="16">
         <v>61.730264219531954</v>
       </c>
-      <c r="DK34" s="16">
+      <c r="DL34" s="16">
         <v>78.748132877541636</v>
       </c>
-      <c r="DL34" s="16">
+      <c r="DM34" s="16">
         <v>491.1417591826177</v>
       </c>
-      <c r="DM34" s="16">
+      <c r="DN34" s="16">
         <v>70.31524220195233</v>
       </c>
-      <c r="DN34" s="16">
+      <c r="DO34" s="16">
         <v>-224.69757449856877</v>
       </c>
-      <c r="DO34" s="16">
+      <c r="DP34" s="16">
         <v>-91.95533748857909</v>
       </c>
-      <c r="DP34" s="16">
+      <c r="DQ34" s="16">
         <v>-542.76250557612741</v>
       </c>
-      <c r="DQ34" s="16">
+      <c r="DR34" s="16">
         <v>184.88012580953315</v>
       </c>
-      <c r="DR34" s="16">
+      <c r="DS34" s="16">
         <v>48.299112804006953</v>
       </c>
-      <c r="DS34" s="16">
+      <c r="DT34" s="16">
         <v>3.9211299068851488</v>
       </c>
-      <c r="DT34" s="16">
+      <c r="DU34" s="16">
         <v>18.204847119999954</v>
       </c>
-      <c r="DU34" s="16">
+      <c r="DV34" s="16">
         <v>159.65852067000003</v>
       </c>
-      <c r="DV34" s="16">
+      <c r="DW34" s="16">
         <v>477.85663331000012</v>
       </c>
-      <c r="DW34" s="16">
+      <c r="DX34" s="16">
         <v>-445.45500980999998</v>
       </c>
-      <c r="DX34" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY34" s="16">
-        <v>-168.06183602999999</v>
+        <v>661.41421625999988</v>
       </c>
       <c r="DZ34" s="16">
-        <v>388.28645174999997</v>
+        <v>431.93816396999989</v>
+      </c>
+      <c r="EA34" s="16">
+        <v>-11.713548249999874</v>
+      </c>
+      <c r="EB34" s="16">
+        <v>-459.14970051000006</v>
       </c>
     </row>
-    <row r="35" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="11" t="s">
         <v>136</v>
       </c>
       <c r="C35" s="16">
         <v>0</v>
       </c>
       <c r="D35" s="16">
         <v>0</v>
       </c>
       <c r="E35" s="16">
         <v>0</v>
       </c>
       <c r="F35" s="16">
         <v>0</v>
       </c>
       <c r="G35" s="16">
         <v>0</v>
       </c>
       <c r="H35" s="16">
         <v>0</v>
       </c>
       <c r="I35" s="16">
         <v>0</v>
       </c>
       <c r="J35" s="16">
@@ -13719,361 +13905,367 @@
       </c>
       <c r="T35" s="17">
         <v>163.200037637333</v>
       </c>
       <c r="U35" s="17">
         <v>305.52888374377716</v>
       </c>
       <c r="V35" s="17">
         <v>51.249111705471392</v>
       </c>
       <c r="W35" s="17">
         <v>672.14783312062514</v>
       </c>
       <c r="X35" s="17">
         <v>919.67039810784968</v>
       </c>
       <c r="Y35" s="17">
         <v>478.87193144690326</v>
       </c>
       <c r="Z35" s="17">
         <v>-1038.5304736421306</v>
       </c>
       <c r="AA35" s="17">
         <v>-226.48952882144545</v>
       </c>
-      <c r="AB35" s="16">
-        <v>0</v>
+      <c r="AB35" s="17">
+        <v>378.96143853887446</v>
       </c>
       <c r="AC35" s="16">
         <v>0</v>
       </c>
       <c r="AD35" s="16">
         <v>0</v>
       </c>
-      <c r="AE35" s="17">
-[...2 lines deleted...]
-      <c r="AF35" s="16">
+      <c r="AE35" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF35" s="17">
         <v>0</v>
       </c>
       <c r="AG35" s="16">
         <v>0</v>
       </c>
       <c r="AH35" s="16">
         <v>0</v>
       </c>
-      <c r="AI35" s="17">
-[...2 lines deleted...]
-      <c r="AJ35" s="16">
+      <c r="AI35" s="16">
+        <v>0</v>
+      </c>
+      <c r="AJ35" s="17">
         <v>0</v>
       </c>
       <c r="AK35" s="16">
         <v>0</v>
       </c>
       <c r="AL35" s="16">
         <v>0</v>
       </c>
-      <c r="AM35" s="17">
-[...2 lines deleted...]
-      <c r="AN35" s="16">
+      <c r="AM35" s="16">
+        <v>0</v>
+      </c>
+      <c r="AN35" s="17">
         <v>0</v>
       </c>
       <c r="AO35" s="16">
         <v>0</v>
       </c>
       <c r="AP35" s="16">
         <v>0</v>
       </c>
-      <c r="AQ35" s="17">
-[...2 lines deleted...]
-      <c r="AR35" s="16">
+      <c r="AQ35" s="16">
+        <v>0</v>
+      </c>
+      <c r="AR35" s="17">
         <v>0</v>
       </c>
       <c r="AS35" s="16">
         <v>0</v>
       </c>
       <c r="AT35" s="16">
         <v>0</v>
       </c>
-      <c r="AU35" s="17">
-[...2 lines deleted...]
-      <c r="AV35" s="16">
+      <c r="AU35" s="16">
+        <v>0</v>
+      </c>
+      <c r="AV35" s="17">
         <v>0</v>
       </c>
       <c r="AW35" s="16">
         <v>0</v>
       </c>
       <c r="AX35" s="16">
         <v>0</v>
       </c>
-      <c r="AY35" s="17">
-[...2 lines deleted...]
-      <c r="AZ35" s="16">
+      <c r="AY35" s="16">
+        <v>0</v>
+      </c>
+      <c r="AZ35" s="17">
         <v>0</v>
       </c>
       <c r="BA35" s="16">
         <v>0</v>
       </c>
       <c r="BB35" s="16">
         <v>0</v>
       </c>
-      <c r="BC35" s="17">
-[...2 lines deleted...]
-      <c r="BD35" s="16">
+      <c r="BC35" s="16">
+        <v>0</v>
+      </c>
+      <c r="BD35" s="17">
         <v>0</v>
       </c>
       <c r="BE35" s="16">
         <v>0</v>
       </c>
       <c r="BF35" s="16">
         <v>0</v>
       </c>
-      <c r="BG35" s="17">
-[...2 lines deleted...]
-      <c r="BH35" s="16">
+      <c r="BG35" s="16">
+        <v>0</v>
+      </c>
+      <c r="BH35" s="17">
         <v>0</v>
       </c>
       <c r="BI35" s="16">
         <v>0</v>
       </c>
       <c r="BJ35" s="16">
+        <v>0</v>
+      </c>
+      <c r="BK35" s="16">
         <v>-1.9424322599321142E-2</v>
       </c>
-      <c r="BK35" s="17">
-[...2 lines deleted...]
-      <c r="BL35" s="16">
+      <c r="BL35" s="17">
         <v>0</v>
       </c>
       <c r="BM35" s="16">
         <v>0</v>
       </c>
       <c r="BN35" s="16">
         <v>0</v>
       </c>
-      <c r="BO35" s="17">
-[...2 lines deleted...]
-      <c r="BP35" s="16">
+      <c r="BO35" s="16">
+        <v>0</v>
+      </c>
+      <c r="BP35" s="17">
         <v>0</v>
       </c>
       <c r="BQ35" s="16">
         <v>0</v>
       </c>
       <c r="BR35" s="16">
         <v>0</v>
       </c>
-      <c r="BS35" s="17">
-[...2 lines deleted...]
-      <c r="BT35" s="16">
+      <c r="BS35" s="16">
+        <v>0</v>
+      </c>
+      <c r="BT35" s="17">
+        <v>0</v>
+      </c>
+      <c r="BU35" s="16">
         <v>6.8439075696395513</v>
       </c>
-      <c r="BU35" s="16">
+      <c r="BV35" s="16">
         <v>-1.7502367127745553</v>
       </c>
-      <c r="BV35" s="16">
+      <c r="BW35" s="16">
         <v>-0.90729421571295732</v>
       </c>
-      <c r="BW35" s="17">
+      <c r="BX35" s="17">
         <v>-3.8129364213193044</v>
       </c>
-      <c r="BX35" s="16">
+      <c r="BY35" s="16">
         <v>-1.4139212794781875</v>
       </c>
-      <c r="BY35" s="16">
+      <c r="BZ35" s="16">
         <v>18.285807435372796</v>
       </c>
-      <c r="BZ35" s="16">
+      <c r="CA35" s="16">
         <v>-3.2141319020934662</v>
       </c>
-      <c r="CA35" s="17">
+      <c r="CB35" s="17">
         <v>4.338409882091959</v>
       </c>
-      <c r="CB35" s="16">
+      <c r="CC35" s="16">
         <v>14.950166757294369</v>
       </c>
-      <c r="CC35" s="16">
+      <c r="CD35" s="16">
         <v>-17.62801181328534</v>
       </c>
-      <c r="CD35" s="16">
+      <c r="CE35" s="16">
         <v>14.854941206239634</v>
       </c>
-      <c r="CE35" s="17">
+      <c r="CF35" s="17">
         <v>1.8911205256137897</v>
       </c>
-      <c r="CF35" s="16">
+      <c r="CG35" s="16">
         <v>100.72327969581944</v>
       </c>
-      <c r="CG35" s="16">
+      <c r="CH35" s="16">
         <v>-95.734286337708639</v>
       </c>
-      <c r="CH35" s="16">
+      <c r="CI35" s="16">
         <v>26.374120078467904</v>
       </c>
-      <c r="CI35" s="17">
+      <c r="CJ35" s="17">
         <v>-31.974035884763197</v>
       </c>
-      <c r="CJ35" s="17">
+      <c r="CK35" s="17">
         <v>171.00906358140932</v>
       </c>
-      <c r="CK35" s="17">
+      <c r="CL35" s="17">
         <v>-93.601727593590397</v>
       </c>
-      <c r="CL35" s="17">
+      <c r="CM35" s="17">
         <v>-0.4262614215731535</v>
       </c>
-      <c r="CM35" s="17">
+      <c r="CN35" s="17">
         <v>141.06465805832383</v>
       </c>
-      <c r="CN35" s="17">
+      <c r="CO35" s="17">
         <v>-80.505538422707374</v>
       </c>
-      <c r="CO35" s="17">
+      <c r="CP35" s="17">
         <v>91.416584659332699</v>
       </c>
-      <c r="CP35" s="17">
+      <c r="CQ35" s="17">
         <v>-22.81937965852385</v>
       </c>
-      <c r="CQ35" s="17">
+      <c r="CR35" s="17">
         <v>120.29681177112694</v>
       </c>
-      <c r="CR35" s="17">
+      <c r="CS35" s="17">
         <v>-44.663752243631237</v>
       </c>
-      <c r="CS35" s="17">
+      <c r="CT35" s="17">
         <v>-56.307163336739762</v>
       </c>
-      <c r="CT35" s="17">
+      <c r="CU35" s="17">
         <v>18.901635507014142</v>
       </c>
-      <c r="CU35" s="17">
+      <c r="CV35" s="17">
         <v>245.26931771068985</v>
       </c>
-      <c r="CV35" s="17">
+      <c r="CW35" s="17">
         <v>-73.222374060911676</v>
       </c>
-      <c r="CW35" s="17">
+      <c r="CX35" s="17">
         <v>98.469302380590264</v>
       </c>
-      <c r="CX35" s="17">
+      <c r="CY35" s="17">
         <v>79.695738388280148</v>
       </c>
-      <c r="CY35" s="17">
+      <c r="CZ35" s="17">
         <v>200.58621703581844</v>
       </c>
-      <c r="CZ35" s="17">
+      <c r="DA35" s="17">
         <v>-312.39312273971109</v>
       </c>
-      <c r="DA35" s="17">
+      <c r="DB35" s="17">
         <v>239.93968521282517</v>
       </c>
-      <c r="DB35" s="17">
+      <c r="DC35" s="17">
         <v>64.524729969025685</v>
       </c>
-      <c r="DC35" s="17">
+      <c r="DD35" s="17">
         <v>59.177819263331628</v>
       </c>
-      <c r="DD35" s="17">
+      <c r="DE35" s="17">
         <v>7.7554048839287759</v>
       </c>
-      <c r="DE35" s="17">
+      <c r="DF35" s="17">
         <v>190.99356245309872</v>
       </c>
-      <c r="DF35" s="17">
+      <c r="DG35" s="17">
         <v>86.467159932485572</v>
       </c>
-      <c r="DG35" s="16">
+      <c r="DH35" s="16">
         <v>386.9317058511121</v>
       </c>
-      <c r="DH35" s="16">
+      <c r="DI35" s="16">
         <v>401.03028241092477</v>
       </c>
-      <c r="DI35" s="16">
+      <c r="DJ35" s="16">
         <v>166.89748812948665</v>
       </c>
-      <c r="DJ35" s="16">
+      <c r="DK35" s="16">
         <v>-59.299945695326585</v>
       </c>
-      <c r="DK35" s="16">
+      <c r="DL35" s="16">
         <v>411.04257326276479</v>
       </c>
-      <c r="DL35" s="16">
+      <c r="DM35" s="16">
         <v>273.77918418151035</v>
       </c>
-      <c r="DM35" s="16">
+      <c r="DN35" s="16">
         <v>29.194591763887843</v>
       </c>
-      <c r="DN35" s="16">
+      <c r="DO35" s="16">
         <v>-140.66109592346464</v>
       </c>
-      <c r="DO35" s="16">
+      <c r="DP35" s="16">
         <v>316.55925142496972</v>
       </c>
-      <c r="DP35" s="16">
+      <c r="DQ35" s="16">
         <v>-353.91884941493146</v>
       </c>
-      <c r="DQ35" s="16">
+      <c r="DR35" s="16">
         <v>192.6078947776808</v>
       </c>
-      <c r="DR35" s="16">
+      <c r="DS35" s="16">
         <v>-701.434590573945</v>
       </c>
-      <c r="DS35" s="16">
+      <c r="DT35" s="16">
         <v>-175.78492843093491</v>
       </c>
-      <c r="DT35" s="16">
+      <c r="DU35" s="16">
         <v>-38.967682334687979</v>
       </c>
-      <c r="DU35" s="16">
+      <c r="DV35" s="16">
         <v>-390.77055995209008</v>
       </c>
-      <c r="DV35" s="16">
+      <c r="DW35" s="16">
         <v>-162.08916345922782</v>
       </c>
-      <c r="DW35" s="16">
+      <c r="DX35" s="16">
         <v>365.33787692456042</v>
       </c>
-      <c r="DX35" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY35" s="16">
-        <v>340.88768177902949</v>
+        <v>-178.96913259715416</v>
       </c>
       <c r="DZ35" s="16">
-        <v>1.8923371991983693</v>
+        <v>293.42834404902948</v>
+      </c>
+      <c r="EA35" s="16">
+        <v>-14.790320840801609</v>
+      </c>
+      <c r="EB35" s="16">
+        <v>279.29254792780074</v>
       </c>
     </row>
-    <row r="36" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="11" t="s">
         <v>137</v>
       </c>
       <c r="C36" s="18">
         <v>0</v>
       </c>
       <c r="D36" s="18">
         <v>0</v>
       </c>
       <c r="E36" s="18">
         <v>0</v>
       </c>
       <c r="F36" s="18">
         <v>0</v>
       </c>
       <c r="G36" s="18">
         <v>0</v>
       </c>
       <c r="H36" s="18">
         <v>0</v>
       </c>
       <c r="I36" s="18">
         <v>0</v>
       </c>
       <c r="J36" s="18">
@@ -14109,51 +14301,51 @@
       <c r="T36" s="18">
         <v>160.66276690696282</v>
       </c>
       <c r="U36" s="18">
         <v>359.36806087912953</v>
       </c>
       <c r="V36" s="18">
         <v>38.128956811178114</v>
       </c>
       <c r="W36" s="18">
         <v>600.72735808512516</v>
       </c>
       <c r="X36" s="18">
         <v>958.3095430331266</v>
       </c>
       <c r="Y36" s="18">
         <v>421.47197871097546</v>
       </c>
       <c r="Z36" s="18">
         <v>-1079.7567070200002</v>
       </c>
       <c r="AA36" s="18">
         <v>-310.63149460000011</v>
       </c>
       <c r="AB36" s="18">
-        <v>0</v>
+        <v>277.04132559000004</v>
       </c>
       <c r="AC36" s="18">
         <v>0</v>
       </c>
       <c r="AD36" s="18">
         <v>0</v>
       </c>
       <c r="AE36" s="18">
         <v>0</v>
       </c>
       <c r="AF36" s="18">
         <v>0</v>
       </c>
       <c r="AG36" s="18">
         <v>0</v>
       </c>
       <c r="AH36" s="18">
         <v>0</v>
       </c>
       <c r="AI36" s="18">
         <v>0</v>
       </c>
       <c r="AJ36" s="18">
         <v>0</v>
       </c>
@@ -14211,55 +14403,55 @@
       <c r="BB36" s="18">
         <v>0</v>
       </c>
       <c r="BC36" s="18">
         <v>0</v>
       </c>
       <c r="BD36" s="18">
         <v>0</v>
       </c>
       <c r="BE36" s="18">
         <v>0</v>
       </c>
       <c r="BF36" s="18">
         <v>0</v>
       </c>
       <c r="BG36" s="18">
         <v>0</v>
       </c>
       <c r="BH36" s="18">
         <v>0</v>
       </c>
       <c r="BI36" s="18">
         <v>0</v>
       </c>
       <c r="BJ36" s="18">
+        <v>0</v>
+      </c>
+      <c r="BK36" s="18">
         <v>-1.9424322599321142E-2</v>
       </c>
-      <c r="BK36" s="18">
-[...1 lines deleted...]
-      </c>
       <c r="BL36" s="18">
         <v>0</v>
       </c>
       <c r="BM36" s="18">
         <v>0</v>
       </c>
       <c r="BN36" s="18">
         <v>0</v>
       </c>
       <c r="BO36" s="18">
         <v>0</v>
       </c>
       <c r="BP36" s="18">
         <v>0</v>
       </c>
       <c r="BQ36" s="18">
         <v>0</v>
       </c>
       <c r="BR36" s="18">
         <v>0</v>
       </c>
       <c r="BS36" s="18">
         <v>0</v>
       </c>
       <c r="BT36" s="18">
@@ -14271,198 +14463,204 @@
       <c r="BV36" s="18">
         <v>0</v>
       </c>
       <c r="BW36" s="18">
         <v>0</v>
       </c>
       <c r="BX36" s="18">
         <v>0</v>
       </c>
       <c r="BY36" s="18">
         <v>0</v>
       </c>
       <c r="BZ36" s="18">
         <v>0</v>
       </c>
       <c r="CA36" s="18">
         <v>0</v>
       </c>
       <c r="CB36" s="18">
         <v>0</v>
       </c>
       <c r="CC36" s="18">
         <v>0</v>
       </c>
       <c r="CD36" s="18">
+        <v>0</v>
+      </c>
+      <c r="CE36" s="18">
         <v>4.5765224217625802</v>
       </c>
-      <c r="CE36" s="18">
+      <c r="CF36" s="18">
         <v>11.826429746212245</v>
       </c>
-      <c r="CF36" s="18">
+      <c r="CG36" s="18">
         <v>98.052511826144709</v>
       </c>
-      <c r="CG36" s="18">
+      <c r="CH36" s="18">
         <v>-113.68158228688799</v>
       </c>
-      <c r="CH36" s="18">
+      <c r="CI36" s="18">
         <v>0.28331434936670874</v>
       </c>
-      <c r="CI36" s="18">
+      <c r="CJ36" s="18">
         <v>-1.2071751253297531</v>
       </c>
-      <c r="CJ36" s="18">
+      <c r="CK36" s="18">
         <v>167.38664789725362</v>
       </c>
-      <c r="CK36" s="18">
+      <c r="CL36" s="18">
         <v>-108.09626792309666</v>
       </c>
-      <c r="CL36" s="18">
+      <c r="CM36" s="18">
         <v>9.6469885833552667</v>
       </c>
-      <c r="CM36" s="18">
+      <c r="CN36" s="18">
         <v>148.08568249880909</v>
       </c>
-      <c r="CN36" s="18">
+      <c r="CO36" s="18">
         <v>-82.127825852635397</v>
       </c>
-      <c r="CO36" s="18">
+      <c r="CP36" s="18">
         <v>72.844442341736993</v>
       </c>
-      <c r="CP36" s="18">
+      <c r="CQ36" s="18">
         <v>-30.362826833682263</v>
       </c>
-      <c r="CQ36" s="18">
+      <c r="CR36" s="18">
         <v>136.14558926110004</v>
       </c>
-      <c r="CR36" s="18">
+      <c r="CS36" s="18">
         <v>-27.995184918582019</v>
       </c>
-      <c r="CS36" s="18">
+      <c r="CT36" s="18">
         <v>-22.63505181130072</v>
       </c>
-      <c r="CT36" s="18">
+      <c r="CU36" s="18">
         <v>13.475785230028052</v>
       </c>
-      <c r="CU36" s="18">
+      <c r="CV36" s="18">
         <v>197.81721840681752</v>
       </c>
-      <c r="CV36" s="18">
+      <c r="CW36" s="18">
         <v>-50.364555529105004</v>
       </c>
-      <c r="CW36" s="18">
+      <c r="CX36" s="18">
         <v>124.46539445208212</v>
       </c>
-      <c r="CX36" s="18">
+      <c r="CY36" s="18">
         <v>60.738470804141087</v>
       </c>
-      <c r="CY36" s="18">
+      <c r="CZ36" s="18">
         <v>224.52875115201132</v>
       </c>
-      <c r="CZ36" s="18">
+      <c r="DA36" s="18">
         <v>-305.39660362070458</v>
       </c>
-      <c r="DA36" s="18">
+      <c r="DB36" s="18">
         <v>232.16274580195022</v>
       </c>
-      <c r="DB36" s="18">
+      <c r="DC36" s="18">
         <v>57.572747756554733</v>
       </c>
-      <c r="DC36" s="18">
+      <c r="DD36" s="18">
         <v>53.790066873377739</v>
       </c>
-      <c r="DD36" s="18">
+      <c r="DE36" s="18">
         <v>-17.978089980450434</v>
       </c>
-      <c r="DE36" s="18">
+      <c r="DF36" s="18">
         <v>187.28507855905963</v>
       </c>
-      <c r="DF36" s="18">
+      <c r="DG36" s="18">
         <v>87.884876115298908</v>
       </c>
-      <c r="DG36" s="16">
+      <c r="DH36" s="16">
         <v>343.53549339121707</v>
       </c>
-      <c r="DH36" s="16">
+      <c r="DI36" s="16">
         <v>414.33434648955665</v>
       </c>
-      <c r="DI36" s="16">
+      <c r="DJ36" s="16">
         <v>173.18372083063343</v>
       </c>
-      <c r="DJ36" s="16">
+      <c r="DK36" s="16">
         <v>-47.770535547735562</v>
       </c>
-      <c r="DK36" s="16">
+      <c r="DL36" s="16">
         <v>418.56201126067208</v>
       </c>
-      <c r="DL36" s="16">
+      <c r="DM36" s="16">
         <v>251.67174589218911</v>
       </c>
-      <c r="DM36" s="16">
+      <c r="DN36" s="16">
         <v>16.098269360745519</v>
       </c>
-      <c r="DN36" s="16">
+      <c r="DO36" s="16">
         <v>-168.25389985065627</v>
       </c>
-      <c r="DO36" s="16">
+      <c r="DP36" s="16">
         <v>321.95586330869708</v>
       </c>
-      <c r="DP36" s="16">
+      <c r="DQ36" s="16">
         <v>-342.74710723999999</v>
       </c>
-      <c r="DQ36" s="16">
+      <c r="DR36" s="16">
         <v>160.25035241999998</v>
       </c>
-      <c r="DR36" s="16">
+      <c r="DS36" s="16">
         <v>-713.23887561000015</v>
       </c>
-      <c r="DS36" s="16">
+      <c r="DT36" s="16">
         <v>-184.02107659000012</v>
       </c>
-      <c r="DT36" s="16">
+      <c r="DU36" s="16">
         <v>-32.534751600000007</v>
       </c>
-      <c r="DU36" s="16">
+      <c r="DV36" s="16">
         <v>-421.76728953000003</v>
       </c>
-      <c r="DV36" s="16">
+      <c r="DW36" s="16">
         <v>-221.72164252000005</v>
       </c>
-      <c r="DW36" s="16">
+      <c r="DX36" s="16">
         <v>365.39218904999996</v>
       </c>
-      <c r="DX36" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY36" s="16">
-        <v>279.64968761</v>
+        <v>-138.27567672999999</v>
       </c>
       <c r="DZ36" s="16">
-        <v>-10.612034130000012</v>
+        <v>232.19034988000001</v>
+      </c>
+      <c r="EA36" s="16">
+        <v>-27.29469216999999</v>
+      </c>
+      <c r="EB36" s="16">
+        <v>210.42134461000001</v>
       </c>
     </row>
-    <row r="37" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="12" t="s">
         <v>138</v>
       </c>
       <c r="C37" s="19">
         <v>0</v>
       </c>
       <c r="D37" s="19">
         <v>0</v>
       </c>
       <c r="E37" s="19">
         <v>0</v>
       </c>
       <c r="F37" s="19">
         <v>0</v>
       </c>
       <c r="G37" s="19">
         <v>0</v>
       </c>
       <c r="H37" s="19">
         <v>0</v>
       </c>
       <c r="I37" s="19">
         <v>0</v>
       </c>
       <c r="J37" s="19">
@@ -14497,361 +14695,367 @@
       </c>
       <c r="T37" s="20">
         <v>2.5372707303701461</v>
       </c>
       <c r="U37" s="20">
         <v>-53.839177135352344</v>
       </c>
       <c r="V37" s="20">
         <v>13.120154894293254</v>
       </c>
       <c r="W37" s="20">
         <v>71.420475035500004</v>
       </c>
       <c r="X37" s="20">
         <v>-38.639144925276987</v>
       </c>
       <c r="Y37" s="20">
         <v>57.399952735927798</v>
       </c>
       <c r="Z37" s="20">
         <v>41.226233377869733</v>
       </c>
       <c r="AA37" s="20">
         <v>84.141965778554663</v>
       </c>
-      <c r="AB37" s="19">
-        <v>0</v>
+      <c r="AB37" s="20">
+        <v>101.9201129488744</v>
       </c>
       <c r="AC37" s="19">
         <v>0</v>
       </c>
       <c r="AD37" s="19">
         <v>0</v>
       </c>
-      <c r="AE37" s="20">
-[...2 lines deleted...]
-      <c r="AF37" s="19">
+      <c r="AE37" s="19">
+        <v>0</v>
+      </c>
+      <c r="AF37" s="20">
         <v>0</v>
       </c>
       <c r="AG37" s="19">
         <v>0</v>
       </c>
       <c r="AH37" s="19">
         <v>0</v>
       </c>
-      <c r="AI37" s="20">
-[...2 lines deleted...]
-      <c r="AJ37" s="19">
+      <c r="AI37" s="19">
+        <v>0</v>
+      </c>
+      <c r="AJ37" s="20">
         <v>0</v>
       </c>
       <c r="AK37" s="19">
         <v>0</v>
       </c>
       <c r="AL37" s="19">
         <v>0</v>
       </c>
-      <c r="AM37" s="20">
-[...2 lines deleted...]
-      <c r="AN37" s="19">
+      <c r="AM37" s="19">
+        <v>0</v>
+      </c>
+      <c r="AN37" s="20">
         <v>0</v>
       </c>
       <c r="AO37" s="19">
         <v>0</v>
       </c>
       <c r="AP37" s="19">
         <v>0</v>
       </c>
-      <c r="AQ37" s="20">
-[...2 lines deleted...]
-      <c r="AR37" s="19">
+      <c r="AQ37" s="19">
+        <v>0</v>
+      </c>
+      <c r="AR37" s="20">
         <v>0</v>
       </c>
       <c r="AS37" s="19">
         <v>0</v>
       </c>
       <c r="AT37" s="19">
         <v>0</v>
       </c>
-      <c r="AU37" s="20">
-[...2 lines deleted...]
-      <c r="AV37" s="19">
+      <c r="AU37" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV37" s="20">
         <v>0</v>
       </c>
       <c r="AW37" s="19">
         <v>0</v>
       </c>
       <c r="AX37" s="19">
         <v>0</v>
       </c>
-      <c r="AY37" s="20">
-[...2 lines deleted...]
-      <c r="AZ37" s="19">
+      <c r="AY37" s="19">
+        <v>0</v>
+      </c>
+      <c r="AZ37" s="20">
         <v>0</v>
       </c>
       <c r="BA37" s="19">
         <v>0</v>
       </c>
       <c r="BB37" s="19">
         <v>0</v>
       </c>
-      <c r="BC37" s="20">
-[...2 lines deleted...]
-      <c r="BD37" s="19">
+      <c r="BC37" s="19">
+        <v>0</v>
+      </c>
+      <c r="BD37" s="20">
         <v>0</v>
       </c>
       <c r="BE37" s="19">
         <v>0</v>
       </c>
       <c r="BF37" s="19">
         <v>0</v>
       </c>
-      <c r="BG37" s="20">
-[...2 lines deleted...]
-      <c r="BH37" s="19">
+      <c r="BG37" s="19">
+        <v>0</v>
+      </c>
+      <c r="BH37" s="20">
         <v>0</v>
       </c>
       <c r="BI37" s="19">
         <v>0</v>
       </c>
       <c r="BJ37" s="19">
         <v>0</v>
       </c>
-      <c r="BK37" s="20">
-[...2 lines deleted...]
-      <c r="BL37" s="19">
+      <c r="BK37" s="19">
+        <v>0</v>
+      </c>
+      <c r="BL37" s="20">
         <v>0</v>
       </c>
       <c r="BM37" s="19">
         <v>0</v>
       </c>
       <c r="BN37" s="19">
         <v>0</v>
       </c>
-      <c r="BO37" s="20">
-[...2 lines deleted...]
-      <c r="BP37" s="19">
+      <c r="BO37" s="19">
+        <v>0</v>
+      </c>
+      <c r="BP37" s="20">
         <v>0</v>
       </c>
       <c r="BQ37" s="19">
         <v>0</v>
       </c>
       <c r="BR37" s="19">
         <v>0</v>
       </c>
-      <c r="BS37" s="20">
-[...2 lines deleted...]
-      <c r="BT37" s="19">
+      <c r="BS37" s="19">
+        <v>0</v>
+      </c>
+      <c r="BT37" s="20">
+        <v>0</v>
+      </c>
+      <c r="BU37" s="19">
         <v>6.8439075696395513</v>
       </c>
-      <c r="BU37" s="19">
+      <c r="BV37" s="19">
         <v>-1.7502367127745553</v>
       </c>
-      <c r="BV37" s="19">
+      <c r="BW37" s="19">
         <v>-0.90729421571295732</v>
       </c>
-      <c r="BW37" s="20">
+      <c r="BX37" s="20">
         <v>-3.8129364213193044</v>
       </c>
-      <c r="BX37" s="19">
+      <c r="BY37" s="19">
         <v>-1.4139212794781875</v>
       </c>
-      <c r="BY37" s="19">
+      <c r="BZ37" s="19">
         <v>18.285807435372796</v>
       </c>
-      <c r="BZ37" s="19">
+      <c r="CA37" s="19">
         <v>-3.2141319020934662</v>
       </c>
-      <c r="CA37" s="20">
+      <c r="CB37" s="20">
         <v>4.338409882091959</v>
       </c>
-      <c r="CB37" s="19">
+      <c r="CC37" s="19">
         <v>14.950166757294369</v>
       </c>
-      <c r="CC37" s="19">
+      <c r="CD37" s="19">
         <v>-17.62801181328534</v>
       </c>
-      <c r="CD37" s="19">
+      <c r="CE37" s="19">
         <v>10.278418784477054</v>
       </c>
-      <c r="CE37" s="20">
+      <c r="CF37" s="20">
         <v>-9.9353092205984552</v>
       </c>
-      <c r="CF37" s="19">
+      <c r="CG37" s="19">
         <v>2.6707678696747301</v>
       </c>
-      <c r="CG37" s="19">
+      <c r="CH37" s="19">
         <v>17.947295949179345</v>
       </c>
-      <c r="CH37" s="19">
+      <c r="CI37" s="19">
         <v>26.090805729101195</v>
       </c>
-      <c r="CI37" s="20">
+      <c r="CJ37" s="20">
         <v>-30.766860759433442</v>
       </c>
-      <c r="CJ37" s="20">
+      <c r="CK37" s="20">
         <v>3.6224156841556914</v>
       </c>
-      <c r="CK37" s="20">
+      <c r="CL37" s="20">
         <v>14.494540329506258</v>
       </c>
-      <c r="CL37" s="20">
+      <c r="CM37" s="20">
         <v>-10.07325000492842</v>
       </c>
-      <c r="CM37" s="20">
+      <c r="CN37" s="20">
         <v>-7.0210244404852649</v>
       </c>
-      <c r="CN37" s="20">
+      <c r="CO37" s="20">
         <v>1.6222874299280265</v>
       </c>
-      <c r="CO37" s="20">
+      <c r="CP37" s="20">
         <v>18.572142317595706</v>
       </c>
-      <c r="CP37" s="20">
+      <c r="CQ37" s="20">
         <v>7.5434471751584118</v>
       </c>
-      <c r="CQ37" s="20">
+      <c r="CR37" s="20">
         <v>-15.848777489973099</v>
       </c>
-      <c r="CR37" s="20">
+      <c r="CS37" s="20">
         <v>-16.668567325049221</v>
       </c>
-      <c r="CS37" s="20">
+      <c r="CT37" s="20">
         <v>-33.672111525439043</v>
       </c>
-      <c r="CT37" s="20">
+      <c r="CU37" s="20">
         <v>5.4258502769860906</v>
       </c>
-      <c r="CU37" s="20">
+      <c r="CV37" s="20">
         <v>47.452099303872316</v>
       </c>
-      <c r="CV37" s="20">
+      <c r="CW37" s="20">
         <v>-22.857818531806668</v>
       </c>
-      <c r="CW37" s="20">
+      <c r="CX37" s="20">
         <v>-25.996092071491859</v>
       </c>
-      <c r="CX37" s="20">
+      <c r="CY37" s="20">
         <v>18.957267584139064</v>
       </c>
-      <c r="CY37" s="20">
+      <c r="CZ37" s="20">
         <v>-23.942534116192874</v>
       </c>
-      <c r="CZ37" s="20">
+      <c r="DA37" s="20">
         <v>-6.9965191190065212</v>
       </c>
-      <c r="DA37" s="20">
+      <c r="DB37" s="20">
         <v>7.7769394108749328</v>
       </c>
-      <c r="DB37" s="20">
+      <c r="DC37" s="20">
         <v>6.9519822124709556</v>
       </c>
-      <c r="DC37" s="20">
+      <c r="DD37" s="20">
         <v>5.3877523899538868</v>
       </c>
-      <c r="DD37" s="20">
+      <c r="DE37" s="20">
         <v>25.73349486437921</v>
       </c>
-      <c r="DE37" s="20">
+      <c r="DF37" s="20">
         <v>3.7084838940390856</v>
       </c>
-      <c r="DF37" s="20">
+      <c r="DG37" s="20">
         <v>-1.4177161828133356</v>
       </c>
-      <c r="DG37" s="20">
+      <c r="DH37" s="20">
         <v>43.39621245989504</v>
       </c>
-      <c r="DH37" s="20">
+      <c r="DI37" s="20">
         <v>-13.3040640786319</v>
       </c>
-      <c r="DI37" s="20">
+      <c r="DJ37" s="20">
         <v>-6.2862327011467807</v>
       </c>
-      <c r="DJ37" s="20">
+      <c r="DK37" s="20">
         <v>-11.529410147591019</v>
       </c>
-      <c r="DK37" s="20">
+      <c r="DL37" s="20">
         <v>-7.5194379979072909</v>
       </c>
-      <c r="DL37" s="20">
+      <c r="DM37" s="20">
         <v>22.107438289321237</v>
       </c>
-      <c r="DM37" s="20">
+      <c r="DN37" s="20">
         <v>13.096322403142326</v>
       </c>
-      <c r="DN37" s="20">
+      <c r="DO37" s="20">
         <v>27.592803927191618</v>
       </c>
-      <c r="DO37" s="20">
+      <c r="DP37" s="20">
         <v>-5.3966118837273847</v>
       </c>
-      <c r="DP37" s="20">
+      <c r="DQ37" s="20">
         <v>-11.171742174931451</v>
       </c>
-      <c r="DQ37" s="20">
+      <c r="DR37" s="20">
         <v>32.357542357680821</v>
       </c>
-      <c r="DR37" s="20">
+      <c r="DS37" s="20">
         <v>11.804285036055155</v>
       </c>
-      <c r="DS37" s="20">
+      <c r="DT37" s="20">
         <v>8.2361481590652126</v>
       </c>
-      <c r="DT37" s="20">
+      <c r="DU37" s="20">
         <v>-6.4329307346879752</v>
       </c>
-      <c r="DU37" s="20">
+      <c r="DV37" s="20">
         <v>30.996729577909921</v>
       </c>
-      <c r="DV37" s="20">
+      <c r="DW37" s="20">
         <v>59.632479060772219</v>
       </c>
-      <c r="DW37" s="20">
+      <c r="DX37" s="20">
         <v>-5.4312125439512471E-2</v>
       </c>
-      <c r="DX37" s="20">
+      <c r="DY37" s="20">
         <v>-40.693455867154185</v>
       </c>
-      <c r="DY37" s="20">
+      <c r="DZ37" s="20">
         <v>61.23799416902947</v>
       </c>
-      <c r="DZ37" s="20">
+      <c r="EA37" s="20">
         <v>12.504371329198381</v>
       </c>
+      <c r="EB37" s="20">
+        <v>68.871203317800735</v>
+      </c>
     </row>
-    <row r="38" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="11" t="s">
         <v>139</v>
       </c>
       <c r="C38" s="16">
         <v>1113.6318291584435</v>
       </c>
       <c r="D38" s="16">
         <v>595.641554502296</v>
       </c>
       <c r="E38" s="16">
         <v>2195.5605226635466</v>
       </c>
       <c r="F38" s="16">
         <v>4033.0960444312059</v>
       </c>
       <c r="G38" s="16">
         <v>2136.5211349294295</v>
       </c>
       <c r="H38" s="16">
         <v>2978.3113691622284</v>
       </c>
       <c r="I38" s="16">
         <v>4181.9848505252703</v>
       </c>
       <c r="J38" s="16">
@@ -14886,361 +15090,367 @@
       </c>
       <c r="T38" s="17">
         <v>-132.34912997085104</v>
       </c>
       <c r="U38" s="17">
         <v>-173.15331659459989</v>
       </c>
       <c r="V38" s="17">
         <v>-4096.2016826884328</v>
       </c>
       <c r="W38" s="17">
         <v>279.62602103165989</v>
       </c>
       <c r="X38" s="17">
         <v>3718.9027063011454</v>
       </c>
       <c r="Y38" s="17">
         <v>3640.61870104849</v>
       </c>
       <c r="Z38" s="17">
         <v>11663.78400235039</v>
       </c>
       <c r="AA38" s="17">
         <v>-6032.8218301533961</v>
       </c>
-      <c r="AB38" s="16">
+      <c r="AB38" s="17">
+        <v>4097.5608913029873</v>
+      </c>
+      <c r="AC38" s="16">
         <v>-111.95743571774825</v>
       </c>
-      <c r="AC38" s="16">
+      <c r="AD38" s="16">
         <v>240.51725085563976</v>
       </c>
-      <c r="AD38" s="16">
+      <c r="AE38" s="16">
         <v>248.86472971272477</v>
       </c>
-      <c r="AE38" s="17">
+      <c r="AF38" s="17">
         <v>736.20728430782719</v>
       </c>
-      <c r="AF38" s="16">
+      <c r="AG38" s="16">
         <v>79.48441503563177</v>
       </c>
-      <c r="AG38" s="16">
+      <c r="AH38" s="16">
         <v>357.16673722758645</v>
       </c>
-      <c r="AH38" s="16">
+      <c r="AI38" s="16">
         <v>237.85040154449342</v>
       </c>
-      <c r="AI38" s="17">
+      <c r="AJ38" s="17">
         <v>-78.85999930541567</v>
       </c>
-      <c r="AJ38" s="16">
+      <c r="AK38" s="16">
         <v>506.20326486114658</v>
       </c>
-      <c r="AK38" s="16">
+      <c r="AL38" s="16">
         <v>262.48546458673621</v>
       </c>
-      <c r="AL38" s="16">
+      <c r="AM38" s="16">
         <v>634.37927436338521</v>
       </c>
-      <c r="AM38" s="17">
+      <c r="AN38" s="17">
         <v>792.49251885227875</v>
       </c>
-      <c r="AN38" s="16">
+      <c r="AO38" s="16">
         <v>752.65075582265661</v>
       </c>
-      <c r="AO38" s="16">
+      <c r="AP38" s="16">
         <v>825.47245858858935</v>
       </c>
-      <c r="AP38" s="16">
+      <c r="AQ38" s="16">
         <v>1095.3893343789143</v>
       </c>
-      <c r="AQ38" s="17">
+      <c r="AR38" s="17">
         <v>1359.5834956410454</v>
       </c>
-      <c r="AR38" s="16">
+      <c r="AS38" s="16">
         <v>362.14700087897342</v>
       </c>
-      <c r="AS38" s="16">
+      <c r="AT38" s="16">
         <v>605.97094176958092</v>
       </c>
-      <c r="AT38" s="16">
+      <c r="AU38" s="16">
         <v>-114.04610767906462</v>
       </c>
-      <c r="AU38" s="17">
+      <c r="AV38" s="17">
         <v>1282.4492999599395</v>
       </c>
-      <c r="AV38" s="16">
+      <c r="AW38" s="16">
         <v>850.70707492276858</v>
       </c>
-      <c r="AW38" s="16">
+      <c r="AX38" s="16">
         <v>733.85104756788576</v>
       </c>
-      <c r="AX38" s="16">
+      <c r="AY38" s="16">
         <v>-80.36598451230833</v>
       </c>
-      <c r="AY38" s="17">
+      <c r="AZ38" s="17">
         <v>1474.1192311838824</v>
       </c>
-      <c r="AZ38" s="16">
+      <c r="BA38" s="16">
         <v>1534.2806028428324</v>
       </c>
-      <c r="BA38" s="16">
+      <c r="BB38" s="16">
         <v>1113.9272857061721</v>
       </c>
-      <c r="BB38" s="16">
+      <c r="BC38" s="16">
         <v>-302.53812284424424</v>
       </c>
-      <c r="BC38" s="17">
+      <c r="BD38" s="17">
         <v>1836.3150848205096</v>
       </c>
-      <c r="BD38" s="16">
+      <c r="BE38" s="16">
         <v>811.57279487739777</v>
       </c>
-      <c r="BE38" s="16">
+      <c r="BF38" s="16">
         <v>410.60276158767527</v>
       </c>
-      <c r="BF38" s="16">
+      <c r="BG38" s="16">
         <v>99.736375773118041</v>
       </c>
-      <c r="BG38" s="17">
+      <c r="BH38" s="17">
         <v>1919.3919628545248</v>
       </c>
-      <c r="BH38" s="16">
+      <c r="BI38" s="16">
         <v>1615.5497715472363</v>
       </c>
-      <c r="BI38" s="16">
+      <c r="BJ38" s="16">
         <v>624.53023769478864</v>
       </c>
-      <c r="BJ38" s="16">
+      <c r="BK38" s="16">
         <v>530.64358539174918</v>
       </c>
-      <c r="BK38" s="17">
+      <c r="BL38" s="17">
         <v>2793.265427503623</v>
       </c>
-      <c r="BL38" s="16">
+      <c r="BM38" s="16">
         <v>196.52944269558148</v>
       </c>
-      <c r="BM38" s="16">
+      <c r="BN38" s="16">
         <v>603.66611830530928</v>
       </c>
-      <c r="BN38" s="16">
+      <c r="BO38" s="16">
         <v>671.26204603856081</v>
       </c>
-      <c r="BO38" s="17">
+      <c r="BP38" s="17">
         <v>164.11867881239414</v>
       </c>
-      <c r="BP38" s="16">
+      <c r="BQ38" s="16">
         <v>-113.19601432044539</v>
       </c>
-      <c r="BQ38" s="16">
+      <c r="BR38" s="16">
         <v>4.8536323651946969</v>
       </c>
-      <c r="BR38" s="16">
+      <c r="BS38" s="16">
         <v>-745.76218478666715</v>
       </c>
-      <c r="BS38" s="17">
+      <c r="BT38" s="17">
         <v>337.85737617858808</v>
       </c>
-      <c r="BT38" s="16">
+      <c r="BU38" s="16">
         <v>1302.9771447622704</v>
       </c>
-      <c r="BU38" s="16">
+      <c r="BV38" s="16">
         <v>506.25299367522268</v>
       </c>
-      <c r="BV38" s="16">
+      <c r="BW38" s="16">
         <v>-1356.6020329610674</v>
       </c>
-      <c r="BW38" s="17">
+      <c r="BX38" s="17">
         <v>-44.037034313681445</v>
       </c>
-      <c r="BX38" s="16">
+      <c r="BY38" s="16">
         <v>108.43202237036581</v>
       </c>
-      <c r="BY38" s="16">
+      <c r="BZ38" s="16">
         <v>-679.21158023731653</v>
       </c>
-      <c r="BZ38" s="16">
+      <c r="CA38" s="16">
         <v>-1134.0029007332205</v>
       </c>
-      <c r="CA38" s="17">
+      <c r="CB38" s="17">
         <v>-1935.8413486980808</v>
       </c>
-      <c r="CB38" s="16">
+      <c r="CC38" s="16">
         <v>283.37480981924557</v>
       </c>
-      <c r="CC38" s="16">
+      <c r="CD38" s="16">
         <v>731.72063374215259</v>
       </c>
-      <c r="CD38" s="16">
+      <c r="CE38" s="16">
         <v>-1197.0829893258035</v>
       </c>
-      <c r="CE38" s="17">
+      <c r="CF38" s="17">
         <v>-500.23617401262686</v>
       </c>
-      <c r="CF38" s="16">
+      <c r="CG38" s="16">
         <v>1035.0922701580773</v>
       </c>
-      <c r="CG38" s="16">
+      <c r="CH38" s="16">
         <v>-160.0644854200074</v>
       </c>
-      <c r="CH38" s="16">
+      <c r="CI38" s="16">
         <v>-647.13414725554776</v>
       </c>
-      <c r="CI38" s="17">
+      <c r="CJ38" s="17">
         <v>-212.79070506321611</v>
       </c>
-      <c r="CJ38" s="17">
+      <c r="CK38" s="17">
         <v>1095.1626139276239</v>
       </c>
-      <c r="CK38" s="17">
+      <c r="CL38" s="17">
         <v>75.716291738781052</v>
       </c>
-      <c r="CL38" s="17">
+      <c r="CM38" s="17">
         <v>-1803.908035048298</v>
       </c>
-      <c r="CM38" s="17">
+      <c r="CN38" s="17">
         <v>-686.0654339123123</v>
       </c>
-      <c r="CN38" s="17">
+      <c r="CO38" s="17">
         <v>25.752324240092936</v>
       </c>
-      <c r="CO38" s="17">
+      <c r="CP38" s="17">
         <v>-301.45728575752599</v>
       </c>
-      <c r="CP38" s="17">
+      <c r="CQ38" s="17">
         <v>-1047.6552569479938</v>
       </c>
-      <c r="CQ38" s="17">
+      <c r="CR38" s="17">
         <v>-696.95922150312981</v>
       </c>
-      <c r="CR38" s="17">
+      <c r="CS38" s="17">
         <v>1997.5433443640786</v>
       </c>
-      <c r="CS38" s="17">
+      <c r="CT38" s="17">
         <v>-1081.2271733225941</v>
       </c>
-      <c r="CT38" s="17">
+      <c r="CU38" s="17">
         <v>-765.3650552131993</v>
       </c>
-      <c r="CU38" s="17">
+      <c r="CV38" s="17">
         <v>-283.30024579913623</v>
       </c>
-      <c r="CV38" s="17">
+      <c r="CW38" s="17">
         <v>1002.6245969047442</v>
       </c>
-      <c r="CW38" s="17">
+      <c r="CX38" s="17">
         <v>-531.31094210137042</v>
       </c>
-      <c r="CX38" s="17">
+      <c r="CY38" s="17">
         <v>-887.91016154714032</v>
       </c>
-      <c r="CY38" s="17">
+      <c r="CZ38" s="17">
         <v>243.44319014916667</v>
       </c>
-      <c r="CZ38" s="17">
+      <c r="DA38" s="17">
         <v>1446.6255041188347</v>
       </c>
-      <c r="DA38" s="17">
+      <c r="DB38" s="17">
         <v>-681.65551279765464</v>
       </c>
-      <c r="DB38" s="17">
+      <c r="DC38" s="17">
         <v>-4031.3874946908509</v>
       </c>
-      <c r="DC38" s="17">
+      <c r="DD38" s="17">
         <v>-829.78417931876163</v>
       </c>
-      <c r="DD38" s="17">
+      <c r="DE38" s="17">
         <v>-344.8791320561449</v>
       </c>
-      <c r="DE38" s="17">
+      <c r="DF38" s="17">
         <v>76.517373841386942</v>
       </c>
-      <c r="DF38" s="17">
+      <c r="DG38" s="17">
         <v>401.78085576328067</v>
       </c>
-      <c r="DG38" s="17">
+      <c r="DH38" s="17">
         <v>146.20692348313716</v>
       </c>
-      <c r="DH38" s="17">
+      <c r="DI38" s="17">
         <v>2386.3263733431427</v>
       </c>
-      <c r="DI38" s="17">
+      <c r="DJ38" s="17">
         <v>916.74745973798008</v>
       </c>
-      <c r="DJ38" s="17">
+      <c r="DK38" s="17">
         <v>139.8716072111348</v>
       </c>
-      <c r="DK38" s="17">
+      <c r="DL38" s="17">
         <v>275.95726600888787</v>
       </c>
-      <c r="DL38" s="17">
+      <c r="DM38" s="17">
         <v>1024.5748265761595</v>
       </c>
-      <c r="DM38" s="17">
+      <c r="DN38" s="17">
         <v>3237.0346747231342</v>
       </c>
-      <c r="DN38" s="17">
+      <c r="DO38" s="17">
         <v>-1854.7779739791868</v>
       </c>
-      <c r="DO38" s="17">
+      <c r="DP38" s="17">
         <v>1233.7871737283833</v>
       </c>
-      <c r="DP38" s="17">
+      <c r="DQ38" s="17">
         <v>6614.6349792983174</v>
       </c>
-      <c r="DQ38" s="17">
+      <c r="DR38" s="17">
         <v>-919.99434681892751</v>
       </c>
-      <c r="DR38" s="17">
+      <c r="DS38" s="17">
         <v>3445.7664811256709</v>
       </c>
-      <c r="DS38" s="17">
+      <c r="DT38" s="17">
         <v>2523.3768887453298</v>
       </c>
-      <c r="DT38" s="17">
+      <c r="DU38" s="17">
         <v>593.16281580035763</v>
       </c>
-      <c r="DU38" s="17">
+      <c r="DV38" s="17">
         <v>986.68274326934022</v>
       </c>
-      <c r="DV38" s="17">
+      <c r="DW38" s="17">
         <v>-256.32868277053853</v>
       </c>
-      <c r="DW38" s="17">
+      <c r="DX38" s="17">
         <v>-7356.338706452555</v>
       </c>
-      <c r="DX38" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="DY38" s="17">
-        <v>2957.5699729342355</v>
+        <v>1034.1344674533584</v>
       </c>
       <c r="DZ38" s="17">
-        <v>-2795.4050579377372</v>
+        <v>3458.2457720648413</v>
+      </c>
+      <c r="EA38" s="17">
+        <v>-2950.0549410462868</v>
+      </c>
+      <c r="EB38" s="17">
+        <v>2555.2355928310749</v>
       </c>
     </row>
-    <row r="39" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="11" t="s">
         <v>140</v>
       </c>
       <c r="C39" s="16">
         <v>6.9111499999999992E-2</v>
       </c>
       <c r="D39" s="16">
         <v>0.14592729999999998</v>
       </c>
       <c r="E39" s="16">
         <v>9.5722079000000004</v>
       </c>
       <c r="F39" s="16">
         <v>1.2002000000000002E-3</v>
       </c>
       <c r="G39" s="16">
         <v>1.5580536</v>
       </c>
       <c r="H39" s="16">
         <v>0.40215769999999984</v>
       </c>
       <c r="I39" s="16">
         <v>0.92453150000000006</v>
       </c>
       <c r="J39" s="16">
@@ -15275,361 +15485,367 @@
       </c>
       <c r="T39" s="17">
         <v>4.1898482000000001</v>
       </c>
       <c r="U39" s="17">
         <v>18.095885800000001</v>
       </c>
       <c r="V39" s="17">
         <v>20.462204600000003</v>
       </c>
       <c r="W39" s="17">
         <v>4.1732443999999997</v>
       </c>
       <c r="X39" s="17">
         <v>38.514227000000005</v>
       </c>
       <c r="Y39" s="17">
         <v>218.38149279999999</v>
       </c>
       <c r="Z39" s="17">
         <v>-7.5929317999999997</v>
       </c>
       <c r="AA39" s="17">
         <v>28.132760000000001</v>
       </c>
-      <c r="AB39" s="16">
-        <v>0</v>
+      <c r="AB39" s="17">
+        <v>2.1039760000000003</v>
       </c>
       <c r="AC39" s="16">
+        <v>0</v>
+      </c>
+      <c r="AD39" s="16">
         <v>4.3622399999999999E-2</v>
       </c>
-      <c r="AD39" s="16">
+      <c r="AE39" s="16">
         <v>2.5489099999999997E-2</v>
       </c>
-      <c r="AE39" s="17">
-[...2 lines deleted...]
-      <c r="AF39" s="16">
+      <c r="AF39" s="17">
+        <v>0</v>
+      </c>
+      <c r="AG39" s="16">
         <v>7.8889999999999993E-4</v>
       </c>
-      <c r="AG39" s="16">
+      <c r="AH39" s="16">
         <v>7.2221999999999998E-3</v>
       </c>
-      <c r="AH39" s="16">
+      <c r="AI39" s="16">
         <v>0.11639949999999999</v>
       </c>
-      <c r="AI39" s="17">
+      <c r="AJ39" s="17">
         <v>2.15167E-2</v>
       </c>
-      <c r="AJ39" s="16">
+      <c r="AK39" s="16">
         <v>0.53532590000000002</v>
       </c>
-      <c r="AK39" s="16">
+      <c r="AL39" s="16">
         <v>9.0358048000000011</v>
       </c>
-      <c r="AL39" s="16">
-[...2 lines deleted...]
-      <c r="AM39" s="17">
+      <c r="AM39" s="16">
+        <v>0</v>
+      </c>
+      <c r="AN39" s="17">
         <v>1.0771999999999999E-3</v>
       </c>
-      <c r="AN39" s="16">
+      <c r="AO39" s="16">
         <v>1.3330000000000001E-4</v>
       </c>
-      <c r="AO39" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="AP39" s="16">
+        <v>0</v>
+      </c>
+      <c r="AQ39" s="16">
         <v>1.0669000000000002E-3</v>
       </c>
-      <c r="AQ39" s="17">
-[...2 lines deleted...]
-      <c r="AR39" s="16">
+      <c r="AR39" s="17">
         <v>0</v>
       </c>
       <c r="AS39" s="16">
+        <v>0</v>
+      </c>
+      <c r="AT39" s="16">
         <v>0.8506682000000001</v>
       </c>
-      <c r="AT39" s="16">
+      <c r="AU39" s="16">
         <v>0.1644603</v>
       </c>
-      <c r="AU39" s="17">
+      <c r="AV39" s="17">
         <v>0.54292509999999983</v>
       </c>
-      <c r="AV39" s="16">
+      <c r="AW39" s="16">
         <v>-0.23317150000000009</v>
       </c>
-      <c r="AW39" s="16">
+      <c r="AX39" s="16">
         <v>0.38211939999999994</v>
       </c>
-      <c r="AX39" s="16">
+      <c r="AY39" s="16">
         <v>0.27109869999999997</v>
       </c>
-      <c r="AY39" s="17">
+      <c r="AZ39" s="17">
         <v>-1.7888899999999996E-2</v>
       </c>
-      <c r="AZ39" s="16">
+      <c r="BA39" s="16">
         <v>-0.18432410000000007</v>
       </c>
-      <c r="BA39" s="16">
+      <c r="BB39" s="16">
         <v>0.21471730000000003</v>
       </c>
-      <c r="BB39" s="16">
+      <c r="BC39" s="16">
         <v>0.21467660000000002</v>
       </c>
-      <c r="BC39" s="17">
+      <c r="BD39" s="17">
         <v>0.67946170000000006</v>
       </c>
-      <c r="BD39" s="16">
+      <c r="BE39" s="16">
         <v>0.26948569999999994</v>
       </c>
-      <c r="BE39" s="16">
+      <c r="BF39" s="16">
         <v>0.15701290000000001</v>
       </c>
-      <c r="BF39" s="16">
+      <c r="BG39" s="16">
         <v>-0.65066639999999998</v>
       </c>
-      <c r="BG39" s="17">
+      <c r="BH39" s="17">
         <v>0.60467899999999986</v>
       </c>
-      <c r="BH39" s="16">
+      <c r="BI39" s="16">
         <v>1.0874494000000003</v>
       </c>
-      <c r="BI39" s="16">
+      <c r="BJ39" s="16">
         <v>4.8574584999999999</v>
       </c>
-      <c r="BJ39" s="16">
+      <c r="BK39" s="16">
         <v>-1.6483399999999995E-2</v>
       </c>
-      <c r="BK39" s="17">
+      <c r="BL39" s="17">
         <v>0.13524230000000001</v>
       </c>
-      <c r="BL39" s="16">
+      <c r="BM39" s="16">
         <v>0.19479389999999999</v>
       </c>
-      <c r="BM39" s="16">
+      <c r="BN39" s="16">
         <v>-0.4366816</v>
       </c>
-      <c r="BN39" s="16">
+      <c r="BO39" s="16">
         <v>7.3262400000000005E-2</v>
       </c>
-      <c r="BO39" s="17">
+      <c r="BP39" s="17">
         <v>0.89903410000000017</v>
       </c>
-      <c r="BP39" s="16">
+      <c r="BQ39" s="16">
         <v>0.36512859999999997</v>
       </c>
-      <c r="BQ39" s="16">
+      <c r="BR39" s="16">
         <v>3.4493500000000003E-2</v>
       </c>
-      <c r="BR39" s="16">
+      <c r="BS39" s="16">
         <v>0.2324667</v>
       </c>
-      <c r="BS39" s="17">
+      <c r="BT39" s="17">
         <v>-0.45935110000000007</v>
       </c>
-      <c r="BT39" s="16">
+      <c r="BU39" s="16">
         <v>29.815513199999998</v>
       </c>
-      <c r="BU39" s="16">
+      <c r="BV39" s="16">
         <v>1.0102967999999999</v>
       </c>
-      <c r="BV39" s="16">
+      <c r="BW39" s="16">
         <v>-0.14587169999999999</v>
       </c>
-      <c r="BW39" s="17">
+      <c r="BX39" s="17">
         <v>2.9110199999999996E-2</v>
       </c>
-      <c r="BX39" s="16">
+      <c r="BY39" s="16">
         <v>0.23393229999999998</v>
       </c>
-      <c r="BY39" s="16">
+      <c r="BZ39" s="16">
         <v>0.61338110000000001</v>
       </c>
-      <c r="BZ39" s="16">
+      <c r="CA39" s="16">
         <v>1.7512616999999997</v>
       </c>
-      <c r="CA39" s="17">
+      <c r="CB39" s="17">
         <v>-0.57566040000000018</v>
       </c>
-      <c r="CB39" s="16">
+      <c r="CC39" s="16">
         <v>4.37402E-2</v>
       </c>
-      <c r="CC39" s="16">
+      <c r="CD39" s="16">
         <v>0.54356209999999994</v>
       </c>
-      <c r="CD39" s="16">
+      <c r="CE39" s="16">
         <v>3.0420633999999995</v>
       </c>
-      <c r="CE39" s="17">
+      <c r="CF39" s="17">
         <v>0.5312796999999998</v>
       </c>
-      <c r="CF39" s="16">
+      <c r="CG39" s="16">
         <v>-0.76770939999999988</v>
       </c>
-      <c r="CG39" s="16">
+      <c r="CH39" s="16">
         <v>2.2602883</v>
       </c>
-      <c r="CH39" s="16">
+      <c r="CI39" s="16">
         <v>4.6826724999999989</v>
       </c>
-      <c r="CI39" s="17">
+      <c r="CJ39" s="17">
         <v>0.31676480000000018</v>
       </c>
-      <c r="CJ39" s="17">
+      <c r="CK39" s="17">
         <v>0.41473959999999988</v>
       </c>
-      <c r="CK39" s="17">
+      <c r="CL39" s="17">
         <v>-2.2909725999999999</v>
       </c>
-      <c r="CL39" s="17">
+      <c r="CM39" s="17">
         <v>0.72007829999999984</v>
       </c>
-      <c r="CM39" s="17">
+      <c r="CN39" s="17">
         <v>6.5828999999999999E-2</v>
       </c>
-      <c r="CN39" s="17">
+      <c r="CO39" s="17">
         <v>6.9521508000000001</v>
       </c>
-      <c r="CO39" s="17">
+      <c r="CP39" s="17">
         <v>-2.2665300999999998</v>
       </c>
-      <c r="CP39" s="17">
+      <c r="CQ39" s="17">
         <v>4.0603361000000007</v>
       </c>
-      <c r="CQ39" s="17">
+      <c r="CR39" s="17">
         <v>-3.8468955999999999</v>
       </c>
-      <c r="CR39" s="17">
+      <c r="CS39" s="17">
         <v>1.1347183999999999</v>
       </c>
-      <c r="CS39" s="17">
+      <c r="CT39" s="17">
         <v>7.2175599999999993E-2</v>
       </c>
-      <c r="CT39" s="17">
+      <c r="CU39" s="17">
         <v>0.32066650000000008</v>
       </c>
-      <c r="CU39" s="17">
+      <c r="CV39" s="17">
         <v>2.6622877000000003</v>
       </c>
-      <c r="CV39" s="17">
+      <c r="CW39" s="17">
         <v>-4.7939999999999997E-2</v>
       </c>
-      <c r="CW39" s="17">
+      <c r="CX39" s="17">
         <v>2.7947666000000004</v>
       </c>
-      <c r="CX39" s="17">
+      <c r="CY39" s="17">
         <v>15.196699500000001</v>
       </c>
-      <c r="CY39" s="17">
+      <c r="CZ39" s="17">
         <v>0.15235969999999999</v>
       </c>
-      <c r="CZ39" s="17">
+      <c r="DA39" s="17">
         <v>0.25388310000000003</v>
       </c>
-      <c r="DA39" s="17">
+      <c r="DB39" s="17">
         <v>3.1535416999999999</v>
       </c>
-      <c r="DB39" s="17">
+      <c r="DC39" s="17">
         <v>16.940916600000001</v>
       </c>
-      <c r="DC39" s="17">
+      <c r="DD39" s="17">
         <v>0.11386320000000005</v>
       </c>
-      <c r="DD39" s="17">
+      <c r="DE39" s="17">
         <v>1.3485504000000001</v>
       </c>
-      <c r="DE39" s="17">
+      <c r="DF39" s="17">
         <v>1.1691267000000001</v>
       </c>
-      <c r="DF39" s="17">
+      <c r="DG39" s="17">
         <v>0.10753209999999999</v>
       </c>
-      <c r="DG39" s="16">
+      <c r="DH39" s="16">
         <v>1.5480351999999999</v>
       </c>
-      <c r="DH39" s="16">
+      <c r="DI39" s="16">
         <v>1.382158</v>
       </c>
-      <c r="DI39" s="16">
+      <c r="DJ39" s="16">
         <v>-11.455985499999999</v>
       </c>
-      <c r="DJ39" s="16">
+      <c r="DK39" s="16">
         <v>-0.47035379999999999</v>
       </c>
-      <c r="DK39" s="16">
+      <c r="DL39" s="16">
         <v>49.058408300000004</v>
       </c>
-      <c r="DL39" s="16">
+      <c r="DM39" s="16">
         <v>17.731603200000002</v>
       </c>
-      <c r="DM39" s="16">
+      <c r="DN39" s="16">
         <v>161.67073379999999</v>
       </c>
-      <c r="DN39" s="16">
+      <c r="DO39" s="16">
         <v>5.3516902000000011</v>
       </c>
-      <c r="DO39" s="16">
+      <c r="DP39" s="16">
         <v>33.627465600000008</v>
       </c>
-      <c r="DP39" s="16">
+      <c r="DQ39" s="16">
         <v>-3.6817456999999991</v>
       </c>
-      <c r="DQ39" s="16">
+      <c r="DR39" s="16">
         <v>-3.1930185</v>
       </c>
-      <c r="DR39" s="16">
+      <c r="DS39" s="16">
         <v>-0.36219479999999998</v>
       </c>
-      <c r="DS39" s="16">
+      <c r="DT39" s="16">
         <v>-0.35597280000000003</v>
       </c>
-      <c r="DT39" s="16">
+      <c r="DU39" s="16">
         <v>29.692469000000003</v>
       </c>
-      <c r="DU39" s="16">
+      <c r="DV39" s="16">
         <v>-1.4529190000000001</v>
       </c>
-      <c r="DV39" s="16">
+      <c r="DW39" s="16">
         <v>4.15E-3</v>
       </c>
-      <c r="DW39" s="16">
+      <c r="DX39" s="16">
         <v>-0.11094000000000001</v>
       </c>
-      <c r="DX39" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY39" s="16">
-        <v>0.15058999999999997</v>
+        <v>-1.0469440000000001</v>
       </c>
       <c r="DZ39" s="16">
+        <v>0.15058999999999995</v>
+      </c>
+      <c r="EA39" s="16">
         <v>-0.17946999999999999</v>
       </c>
+      <c r="EB39" s="16">
+        <v>3.1798000000000006</v>
+      </c>
     </row>
-    <row r="40" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="11" t="s">
         <v>141</v>
       </c>
       <c r="C40" s="16">
         <v>-67.894196507578641</v>
       </c>
       <c r="D40" s="16">
         <v>471.79969901052266</v>
       </c>
       <c r="E40" s="16">
         <v>1224.075939442585</v>
       </c>
       <c r="F40" s="16">
         <v>873.52455885115842</v>
       </c>
       <c r="G40" s="16">
         <v>408.97555105065055</v>
       </c>
       <c r="H40" s="16">
         <v>277.05598607272162</v>
       </c>
       <c r="I40" s="16">
         <v>785.3725578626993</v>
       </c>
       <c r="J40" s="16">
@@ -15664,361 +15880,367 @@
       </c>
       <c r="T40" s="17">
         <v>-656.33041231094876</v>
       </c>
       <c r="U40" s="17">
         <v>211.37207620312745</v>
       </c>
       <c r="V40" s="17">
         <v>-247.77177773968586</v>
       </c>
       <c r="W40" s="17">
         <v>185.70671057994343</v>
       </c>
       <c r="X40" s="17">
         <v>-597.48536091321898</v>
       </c>
       <c r="Y40" s="17">
         <v>293.40514779873371</v>
       </c>
       <c r="Z40" s="17">
         <v>4724.4633045177843</v>
       </c>
       <c r="AA40" s="17">
         <v>-1397.9819461815564</v>
       </c>
-      <c r="AB40" s="16">
+      <c r="AB40" s="17">
+        <v>4179.2020102355264</v>
+      </c>
+      <c r="AC40" s="16">
         <v>-33.613345933553731</v>
       </c>
-      <c r="AC40" s="16">
+      <c r="AD40" s="16">
         <v>46.751177247109389</v>
       </c>
-      <c r="AD40" s="16">
+      <c r="AE40" s="16">
         <v>38.136976017191159</v>
       </c>
-      <c r="AE40" s="17">
+      <c r="AF40" s="17">
         <v>-119.16900383832547</v>
       </c>
-      <c r="AF40" s="16">
+      <c r="AG40" s="16">
         <v>101.23134125705953</v>
       </c>
-      <c r="AG40" s="16">
+      <c r="AH40" s="16">
         <v>72.680495849222183</v>
       </c>
-      <c r="AH40" s="16">
+      <c r="AI40" s="16">
         <v>162.66253721711394</v>
       </c>
-      <c r="AI40" s="17">
+      <c r="AJ40" s="17">
         <v>135.225324687127</v>
       </c>
-      <c r="AJ40" s="16">
+      <c r="AK40" s="16">
         <v>184.7981086890363</v>
       </c>
-      <c r="AK40" s="16">
+      <c r="AL40" s="16">
         <v>318.12515822892118</v>
       </c>
-      <c r="AL40" s="16">
+      <c r="AM40" s="16">
         <v>213.84120618740764</v>
       </c>
-      <c r="AM40" s="17">
+      <c r="AN40" s="17">
         <v>507.31146633721983</v>
       </c>
-      <c r="AN40" s="16">
+      <c r="AO40" s="16">
         <v>91.978667007820619</v>
       </c>
-      <c r="AO40" s="16">
+      <c r="AP40" s="16">
         <v>410.62432524065468</v>
       </c>
-      <c r="AP40" s="16">
+      <c r="AQ40" s="16">
         <v>-27.459953991614771</v>
       </c>
-      <c r="AQ40" s="17">
+      <c r="AR40" s="17">
         <v>398.38152059429785</v>
       </c>
-      <c r="AR40" s="16">
+      <c r="AS40" s="16">
         <v>33.822636374527512</v>
       </c>
-      <c r="AS40" s="16">
+      <c r="AT40" s="16">
         <v>-49.652537624014421</v>
       </c>
-      <c r="AT40" s="16">
+      <c r="AU40" s="16">
         <v>-211.2907627444601</v>
       </c>
-      <c r="AU40" s="17">
+      <c r="AV40" s="17">
         <v>636.09621504459756</v>
       </c>
-      <c r="AV40" s="16">
+      <c r="AW40" s="16">
         <v>141.65217373815781</v>
       </c>
-      <c r="AW40" s="16">
+      <c r="AX40" s="16">
         <v>-118.95036856393786</v>
       </c>
-      <c r="AX40" s="16">
+      <c r="AY40" s="16">
         <v>-282.01222419618523</v>
       </c>
-      <c r="AY40" s="17">
+      <c r="AZ40" s="17">
         <v>536.36640509468691</v>
       </c>
-      <c r="AZ40" s="16">
+      <c r="BA40" s="16">
         <v>441.5016415584991</v>
       </c>
-      <c r="BA40" s="16">
+      <c r="BB40" s="16">
         <v>246.47000188860989</v>
       </c>
-      <c r="BB40" s="16">
+      <c r="BC40" s="16">
         <v>-539.53286998930844</v>
       </c>
-      <c r="BC40" s="17">
+      <c r="BD40" s="17">
         <v>636.93378440489869</v>
       </c>
-      <c r="BD40" s="16">
+      <c r="BE40" s="16">
         <v>643.13330333694887</v>
       </c>
-      <c r="BE40" s="16">
+      <c r="BF40" s="16">
         <v>58.280725921978224</v>
       </c>
-      <c r="BF40" s="16">
+      <c r="BG40" s="16">
         <v>-948.18184935564466</v>
       </c>
-      <c r="BG40" s="17">
+      <c r="BH40" s="17">
         <v>46.166786285073023</v>
       </c>
-      <c r="BH40" s="16">
+      <c r="BI40" s="16">
         <v>547.4356930508709</v>
       </c>
-      <c r="BI40" s="16">
+      <c r="BJ40" s="16">
         <v>-617.39468187622106</v>
       </c>
-      <c r="BJ40" s="16">
+      <c r="BK40" s="16">
         <v>-260.93082999900957</v>
       </c>
-      <c r="BK40" s="17">
+      <c r="BL40" s="17">
         <v>1373.8729119264085</v>
       </c>
-      <c r="BL40" s="16">
+      <c r="BM40" s="16">
         <v>353.5649072992145</v>
       </c>
-      <c r="BM40" s="16">
+      <c r="BN40" s="16">
         <v>503.51063289023267</v>
       </c>
-      <c r="BN40" s="16">
+      <c r="BO40" s="16">
         <v>192.99360803112694</v>
       </c>
-      <c r="BO40" s="17">
+      <c r="BP40" s="17">
         <v>260.13631844865745</v>
       </c>
-      <c r="BP40" s="16">
+      <c r="BQ40" s="16">
         <v>-316.55056443952799</v>
       </c>
-      <c r="BQ40" s="16">
+      <c r="BR40" s="16">
         <v>232.17246657451278</v>
       </c>
-      <c r="BR40" s="16">
+      <c r="BS40" s="16">
         <v>-423.37238009114134</v>
       </c>
-      <c r="BS40" s="17">
+      <c r="BT40" s="17">
         <v>498.45939725588664</v>
       </c>
-      <c r="BT40" s="16">
+      <c r="BU40" s="16">
         <v>504.93611949017969</v>
       </c>
-      <c r="BU40" s="16">
+      <c r="BV40" s="16">
         <v>416.31277272169666</v>
       </c>
-      <c r="BV40" s="16">
+      <c r="BW40" s="16">
         <v>-373.77459558237535</v>
       </c>
-      <c r="BW40" s="17">
+      <c r="BX40" s="17">
         <v>367.76137948706639</v>
       </c>
-      <c r="BX40" s="16">
+      <c r="BY40" s="16">
         <v>166.33932560754332</v>
       </c>
-      <c r="BY40" s="16">
+      <c r="BZ40" s="16">
         <v>-270.93350612381619</v>
       </c>
-      <c r="BZ40" s="16">
+      <c r="CA40" s="16">
         <v>-638.83537368132897</v>
       </c>
-      <c r="CA40" s="17">
+      <c r="CB40" s="17">
         <v>-1230.4056238149994</v>
       </c>
-      <c r="CB40" s="16">
+      <c r="CC40" s="16">
         <v>-6.1143118857461589</v>
       </c>
-      <c r="CC40" s="16">
+      <c r="CD40" s="16">
         <v>493.55508848249025</v>
       </c>
-      <c r="CD40" s="16">
+      <c r="CE40" s="16">
         <v>-433.22041166222914</v>
       </c>
-      <c r="CE40" s="17">
+      <c r="CF40" s="17">
         <v>-71.244832112313702</v>
       </c>
-      <c r="CF40" s="16">
+      <c r="CG40" s="16">
         <v>317.41069469510256</v>
       </c>
-      <c r="CG40" s="16">
+      <c r="CH40" s="16">
         <v>-452.51968833903425</v>
       </c>
-      <c r="CH40" s="16">
+      <c r="CI40" s="16">
         <v>-555.8834074920328</v>
       </c>
-      <c r="CI40" s="17">
+      <c r="CJ40" s="17">
         <v>230.3409496203987</v>
       </c>
-      <c r="CJ40" s="17">
+      <c r="CK40" s="17">
         <v>162.45948692586316</v>
       </c>
-      <c r="CK40" s="17">
+      <c r="CL40" s="17">
         <v>-98.485713852855653</v>
       </c>
-      <c r="CL40" s="17">
+      <c r="CM40" s="17">
         <v>-460.27449704261892</v>
       </c>
-      <c r="CM40" s="17">
+      <c r="CN40" s="17">
         <v>-469.28781714613518</v>
       </c>
-      <c r="CN40" s="17">
+      <c r="CO40" s="17">
         <v>-368.01021285666468</v>
       </c>
-      <c r="CO40" s="17">
+      <c r="CP40" s="17">
         <v>-53.8308906878976</v>
       </c>
-      <c r="CP40" s="17">
+      <c r="CQ40" s="17">
         <v>-379.21944217972884</v>
       </c>
-      <c r="CQ40" s="17">
+      <c r="CR40" s="17">
         <v>-153.47165103723603</v>
       </c>
-      <c r="CR40" s="17">
+      <c r="CS40" s="17">
         <v>46.246052779207446</v>
       </c>
-      <c r="CS40" s="17">
+      <c r="CT40" s="17">
         <v>-192.10716268687196</v>
       </c>
-      <c r="CT40" s="17">
+      <c r="CU40" s="17">
         <v>-606.72932055164654</v>
       </c>
-      <c r="CU40" s="17">
+      <c r="CV40" s="17">
         <v>96.260018148362235</v>
       </c>
-      <c r="CV40" s="17">
+      <c r="CW40" s="17">
         <v>199.78270285739893</v>
       </c>
-      <c r="CW40" s="17">
+      <c r="CX40" s="17">
         <v>106.46816130198042</v>
       </c>
-      <c r="CX40" s="17">
+      <c r="CY40" s="17">
         <v>-839.54829929598463</v>
       </c>
-      <c r="CY40" s="17">
+      <c r="CZ40" s="17">
         <v>744.66951133973271</v>
       </c>
-      <c r="CZ40" s="17">
+      <c r="DA40" s="17">
         <v>11.409651040723414</v>
       </c>
-      <c r="DA40" s="17">
+      <c r="DB40" s="17">
         <v>-35.717022355664767</v>
       </c>
-      <c r="DB40" s="17">
+      <c r="DC40" s="17">
         <v>-423.1280920182636</v>
       </c>
-      <c r="DC40" s="17">
+      <c r="DD40" s="17">
         <v>199.66368559351909</v>
       </c>
-      <c r="DD40" s="17">
+      <c r="DE40" s="17">
         <v>31.174480720972177</v>
       </c>
-      <c r="DE40" s="17">
+      <c r="DF40" s="17">
         <v>-198.5824703751714</v>
       </c>
-      <c r="DF40" s="17">
+      <c r="DG40" s="17">
         <v>-239.09783697701369</v>
       </c>
-      <c r="DG40" s="16">
+      <c r="DH40" s="16">
         <v>592.21253721115636</v>
       </c>
-      <c r="DH40" s="16">
+      <c r="DI40" s="16">
         <v>-174.53259105951091</v>
       </c>
-      <c r="DI40" s="16">
+      <c r="DJ40" s="16">
         <v>-165.9410905595083</v>
       </c>
-      <c r="DJ40" s="16">
+      <c r="DK40" s="16">
         <v>-281.84380463184726</v>
       </c>
-      <c r="DK40" s="16">
+      <c r="DL40" s="16">
         <v>24.832125337647589</v>
       </c>
-      <c r="DL40" s="16">
+      <c r="DM40" s="16">
         <v>299.0461776106286</v>
       </c>
-      <c r="DM40" s="16">
+      <c r="DN40" s="16">
         <v>213.36802861880687</v>
       </c>
-      <c r="DN40" s="16">
+      <c r="DO40" s="16">
         <v>-67.388804691898969</v>
       </c>
-      <c r="DO40" s="16">
+      <c r="DP40" s="16">
         <v>-151.62025373880277</v>
       </c>
-      <c r="DP40" s="16">
+      <c r="DQ40" s="16">
         <v>6448.5940266552807</v>
       </c>
-      <c r="DQ40" s="16">
+      <c r="DR40" s="16">
         <v>-1121.2040340306478</v>
       </c>
-      <c r="DR40" s="16">
+      <c r="DS40" s="16">
         <v>237.49356384053686</v>
       </c>
-      <c r="DS40" s="16">
+      <c r="DT40" s="16">
         <v>-840.42025194738585</v>
       </c>
-      <c r="DT40" s="16">
+      <c r="DU40" s="16">
         <v>-847.59046955180554</v>
       </c>
-      <c r="DU40" s="16">
+      <c r="DV40" s="16">
         <v>-148.72693130374162</v>
       </c>
-      <c r="DV40" s="16">
+      <c r="DW40" s="16">
         <v>-218.31008673319275</v>
       </c>
-      <c r="DW40" s="16">
+      <c r="DX40" s="16">
         <v>-183.35445859281654</v>
       </c>
-      <c r="DX40" s="16">
+      <c r="DY40" s="16">
         <v>1521.9977000456161</v>
       </c>
-      <c r="DY40" s="16">
+      <c r="DZ40" s="16">
         <v>2821.7910162945491</v>
       </c>
-      <c r="DZ40" s="16">
+      <c r="EA40" s="16">
         <v>-2675.8678723000899</v>
       </c>
+      <c r="EB40" s="16">
+        <v>2511.2811661954515</v>
+      </c>
     </row>
-    <row r="41" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="11" t="s">
         <v>142</v>
       </c>
       <c r="C41" s="16">
         <v>0.22518746408962201</v>
       </c>
       <c r="D41" s="16">
         <v>0.18739512252852564</v>
       </c>
       <c r="E41" s="16">
         <v>0.14726618023175361</v>
       </c>
       <c r="F41" s="16">
         <v>7.973224476366382E-2</v>
       </c>
       <c r="G41" s="16">
         <v>3.0587740177513298E-2</v>
       </c>
       <c r="H41" s="16">
         <v>8.479248084171187E-2</v>
       </c>
       <c r="I41" s="16">
         <v>5.2589149546410918E-2</v>
       </c>
       <c r="J41" s="16">
@@ -16053,361 +16275,367 @@
       </c>
       <c r="T41" s="17">
         <v>-3.2573633740936989</v>
       </c>
       <c r="U41" s="17">
         <v>-32.473759064506382</v>
       </c>
       <c r="V41" s="17">
         <v>11.512895997727071</v>
       </c>
       <c r="W41" s="17">
         <v>-17.15756743479016</v>
       </c>
       <c r="X41" s="17">
         <v>23.930446511214104</v>
       </c>
       <c r="Y41" s="17">
         <v>57.696657631334702</v>
       </c>
       <c r="Z41" s="17">
         <v>5090.3599888562048</v>
       </c>
       <c r="AA41" s="17">
         <v>-1339.763644782015</v>
       </c>
-      <c r="AB41" s="16">
+      <c r="AB41" s="17">
+        <v>3779.0857803778335</v>
+      </c>
+      <c r="AC41" s="16">
         <v>0.22518746126271713</v>
       </c>
-      <c r="AC41" s="16">
+      <c r="AD41" s="16">
         <v>1.7155219467213101E-9</v>
       </c>
-      <c r="AD41" s="16">
+      <c r="AE41" s="16">
         <v>-1.2384600567294513E-9</v>
       </c>
-      <c r="AE41" s="17">
+      <c r="AF41" s="17">
         <v>2.3498429868595849E-9</v>
       </c>
-      <c r="AF41" s="16">
+      <c r="AG41" s="16">
         <v>0.18345395200417441</v>
       </c>
-      <c r="AG41" s="16">
+      <c r="AH41" s="16">
         <v>3.9411694325629798E-3</v>
       </c>
-      <c r="AH41" s="16">
+      <c r="AI41" s="16">
         <v>1.1527459264915052E-9</v>
       </c>
-      <c r="AI41" s="17">
+      <c r="AJ41" s="17">
         <v>-6.095768334546392E-11</v>
       </c>
-      <c r="AJ41" s="16">
+      <c r="AK41" s="16">
         <v>0.14726561547374278</v>
       </c>
-      <c r="AK41" s="16">
+      <c r="AL41" s="16">
         <v>5.6323056651930159E-7</v>
       </c>
-      <c r="AL41" s="16">
+      <c r="AM41" s="16">
         <v>8.607201062993397E-11</v>
       </c>
-      <c r="AM41" s="17">
+      <c r="AN41" s="17">
         <v>1.4413722992934197E-9</v>
       </c>
-      <c r="AN41" s="16">
+      <c r="AO41" s="16">
         <v>7.9732246817757604E-2</v>
       </c>
-      <c r="AO41" s="16">
+      <c r="AP41" s="16">
         <v>-1.673120822442975E-9</v>
       </c>
-      <c r="AP41" s="16">
+      <c r="AQ41" s="16">
         <v>9.3324931116356424E-12</v>
       </c>
-      <c r="AQ41" s="17">
+      <c r="AR41" s="17">
         <v>-3.9030545462281907E-10</v>
       </c>
-      <c r="AR41" s="16">
+      <c r="AS41" s="16">
         <v>3.0587740177513298E-2</v>
       </c>
-      <c r="AS41" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="AT41" s="16">
         <v>0</v>
       </c>
-      <c r="AU41" s="17">
-[...2 lines deleted...]
-      <c r="AV41" s="16">
+      <c r="AU41" s="16">
+        <v>0</v>
+      </c>
+      <c r="AV41" s="17">
+        <v>0</v>
+      </c>
+      <c r="AW41" s="16">
         <v>-0.40801809821021129</v>
       </c>
-      <c r="AW41" s="16">
+      <c r="AX41" s="16">
         <v>0.42058817689323114</v>
       </c>
-      <c r="AX41" s="16">
+      <c r="AY41" s="16">
         <v>-0.5428699055466768</v>
       </c>
-      <c r="AY41" s="17">
+      <c r="AZ41" s="17">
         <v>0.61509230770536882</v>
       </c>
-      <c r="AZ41" s="16">
+      <c r="BA41" s="16">
         <v>-0.61366780530903253</v>
       </c>
-      <c r="BA41" s="16">
+      <c r="BB41" s="16">
         <v>0.50907266622627589</v>
       </c>
-      <c r="BB41" s="16">
+      <c r="BC41" s="16">
         <v>-0.46532773397356259</v>
       </c>
-      <c r="BC41" s="17">
+      <c r="BD41" s="17">
         <v>0.6225120226027302</v>
       </c>
-      <c r="BD41" s="16">
+      <c r="BE41" s="16">
         <v>-0.42541205988947728</v>
       </c>
-      <c r="BE41" s="16">
+      <c r="BF41" s="16">
         <v>0.19866918974533809</v>
       </c>
-      <c r="BF41" s="16">
+      <c r="BG41" s="16">
         <v>-0.30706971718853349</v>
       </c>
-      <c r="BG41" s="17">
+      <c r="BH41" s="17">
         <v>0.42588742354055964</v>
       </c>
-      <c r="BH41" s="16">
+      <c r="BI41" s="16">
         <v>-0.55598716618330268</v>
       </c>
-      <c r="BI41" s="16">
+      <c r="BJ41" s="16">
         <v>0.28663252510059889</v>
       </c>
-      <c r="BJ41" s="16">
+      <c r="BK41" s="16">
         <v>-0.30735343224926559</v>
       </c>
-      <c r="BK41" s="17">
+      <c r="BL41" s="17">
         <v>0.46770197734851182</v>
       </c>
-      <c r="BL41" s="16">
+      <c r="BM41" s="16">
         <v>-0.33205855847164989</v>
       </c>
-      <c r="BM41" s="16">
+      <c r="BN41" s="16">
         <v>-0.81945565636677842</v>
       </c>
-      <c r="BN41" s="16">
-[...5 lines deleted...]
-      <c r="BP41" s="16">
+      <c r="BO41" s="16">
+        <v>0</v>
+      </c>
+      <c r="BP41" s="17">
+        <v>0</v>
+      </c>
+      <c r="BQ41" s="16">
         <v>-2.3556092269501109E-3</v>
       </c>
-      <c r="BQ41" s="16">
+      <c r="BR41" s="16">
         <v>-5.1324677631757291E-5</v>
       </c>
-      <c r="BR41" s="16">
+      <c r="BS41" s="16">
         <v>-2.7484313681171237E-2</v>
       </c>
-      <c r="BS41" s="17">
-[...2 lines deleted...]
-      <c r="BT41" s="16">
+      <c r="BT41" s="17">
+        <v>0</v>
+      </c>
+      <c r="BU41" s="16">
         <v>0.54455993044332041</v>
       </c>
-      <c r="BU41" s="16">
+      <c r="BV41" s="16">
         <v>-1.5571786115929152</v>
       </c>
-      <c r="BV41" s="16">
-[...5 lines deleted...]
-      <c r="BX41" s="16">
+      <c r="BW41" s="16">
+        <v>0</v>
+      </c>
+      <c r="BX41" s="17">
+        <v>0</v>
+      </c>
+      <c r="BY41" s="16">
         <v>-4.6589173947124453E-2</v>
       </c>
-      <c r="BY41" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="BZ41" s="16">
         <v>0</v>
       </c>
-      <c r="CA41" s="17">
-[...2 lines deleted...]
-      <c r="CB41" s="16">
+      <c r="CA41" s="16">
+        <v>0</v>
+      </c>
+      <c r="CB41" s="17">
+        <v>0</v>
+      </c>
+      <c r="CC41" s="16">
         <v>-1.4759624437745984E-3</v>
       </c>
-      <c r="CC41" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="CD41" s="16">
+        <v>0</v>
+      </c>
+      <c r="CE41" s="16">
         <v>74.438821490925463</v>
       </c>
-      <c r="CE41" s="17">
+      <c r="CF41" s="17">
         <v>10.058987411606537</v>
       </c>
-      <c r="CF41" s="16">
+      <c r="CG41" s="16">
         <v>18.363117625034263</v>
       </c>
-      <c r="CG41" s="16">
+      <c r="CH41" s="16">
         <v>-78.287162032515212</v>
       </c>
-      <c r="CH41" s="16">
+      <c r="CI41" s="16">
         <v>16.391186913678666</v>
       </c>
-      <c r="CI41" s="17">
+      <c r="CJ41" s="17">
         <v>42.863658247798469</v>
       </c>
-      <c r="CJ41" s="17">
+      <c r="CK41" s="17">
         <v>55.440386259180706</v>
       </c>
-      <c r="CK41" s="17">
+      <c r="CL41" s="17">
         <v>-89.652263317648277</v>
       </c>
-      <c r="CL41" s="17">
+      <c r="CM41" s="17">
         <v>-4.8706446672007173</v>
       </c>
-      <c r="CM41" s="17">
+      <c r="CN41" s="17">
         <v>4.2503470202560676</v>
       </c>
-      <c r="CN41" s="17">
+      <c r="CO41" s="17">
         <v>-1.0933975995601195</v>
       </c>
-      <c r="CO41" s="17">
+      <c r="CP41" s="17">
         <v>-12.992086570470539</v>
       </c>
-      <c r="CP41" s="17">
+      <c r="CQ41" s="17">
         <v>35.956995477798785</v>
       </c>
-      <c r="CQ41" s="17">
+      <c r="CR41" s="17">
         <v>7.2489471416698983</v>
       </c>
-      <c r="CR41" s="17">
+      <c r="CS41" s="17">
         <v>-40.279826735853248</v>
       </c>
-      <c r="CS41" s="17">
+      <c r="CT41" s="17">
         <v>43.909365443108818</v>
       </c>
-      <c r="CT41" s="17">
+      <c r="CU41" s="17">
         <v>2.1349101383935993</v>
       </c>
-      <c r="CU41" s="17">
+      <c r="CV41" s="17">
         <v>-9.0218122197428681</v>
       </c>
-      <c r="CV41" s="17">
+      <c r="CW41" s="17">
         <v>-25.391910646720813</v>
       </c>
-      <c r="CW41" s="17">
+      <c r="CX41" s="17">
         <v>-2.0830876185192717</v>
       </c>
-      <c r="CX41" s="17">
+      <c r="CY41" s="17">
         <v>30.29165112034223</v>
       </c>
-      <c r="CY41" s="17">
+      <c r="CZ41" s="17">
         <v>-35.29041191960853</v>
       </c>
-      <c r="CZ41" s="17">
+      <c r="DA41" s="17">
         <v>15.436272189960848</v>
       </c>
-      <c r="DA41" s="17">
+      <c r="DB41" s="17">
         <v>17.508497205372546</v>
       </c>
-      <c r="DB41" s="17">
+      <c r="DC41" s="17">
         <v>38.093672121060941</v>
       </c>
-      <c r="DC41" s="17">
+      <c r="DD41" s="17">
         <v>-59.525545518667258</v>
       </c>
-      <c r="DD41" s="17">
+      <c r="DE41" s="17">
         <v>-34.596224194326915</v>
       </c>
-      <c r="DE41" s="17">
+      <c r="DF41" s="17">
         <v>21.963329520694671</v>
       </c>
-      <c r="DF41" s="17">
+      <c r="DG41" s="17">
         <v>6.5402732444834193</v>
       </c>
-      <c r="DG41" s="16">
+      <c r="DH41" s="16">
         <v>-11.064946005641335</v>
       </c>
-      <c r="DH41" s="16">
+      <c r="DI41" s="16">
         <v>-12.164526325827376</v>
       </c>
-      <c r="DI41" s="16">
+      <c r="DJ41" s="16">
         <v>9.5840361972309083</v>
       </c>
-      <c r="DJ41" s="16">
+      <c r="DK41" s="16">
         <v>7.7366691132369976</v>
       </c>
-      <c r="DK41" s="16">
+      <c r="DL41" s="16">
         <v>18.774267526573574</v>
       </c>
-      <c r="DL41" s="16">
+      <c r="DM41" s="16">
         <v>-9.3323399293239273</v>
       </c>
-      <c r="DM41" s="16">
+      <c r="DN41" s="16">
         <v>92.58557363521561</v>
       </c>
-      <c r="DN41" s="16">
+      <c r="DO41" s="16">
         <v>79.905618851299863</v>
       </c>
-      <c r="DO41" s="16">
+      <c r="DP41" s="16">
         <v>-105.46219492585685</v>
       </c>
-      <c r="DP41" s="16">
+      <c r="DQ41" s="16">
         <v>6888.7630116532464</v>
       </c>
-      <c r="DQ41" s="16">
+      <c r="DR41" s="16">
         <v>-1152.4306215282922</v>
       </c>
-      <c r="DR41" s="16">
+      <c r="DS41" s="16">
         <v>-274.63310673355562</v>
       </c>
-      <c r="DS41" s="16">
+      <c r="DT41" s="16">
         <v>-371.3392945351938</v>
       </c>
-      <c r="DT41" s="16">
+      <c r="DU41" s="16">
         <v>-775.53287181697704</v>
       </c>
-      <c r="DU41" s="16">
+      <c r="DV41" s="16">
         <v>-269.09312949963038</v>
       </c>
-      <c r="DV41" s="16">
+      <c r="DW41" s="16">
         <v>-294.76482035934413</v>
       </c>
-      <c r="DW41" s="16">
+      <c r="DX41" s="16">
         <v>-0.37282310606345903</v>
       </c>
-      <c r="DX41" s="16">
+      <c r="DY41" s="16">
         <v>1486.1148254343573</v>
       </c>
-      <c r="DY41" s="16">
+      <c r="DZ41" s="16">
         <v>2766.9670208727011</v>
       </c>
-      <c r="DZ41" s="16">
+      <c r="EA41" s="16">
         <v>-2837.5804476097542</v>
       </c>
+      <c r="EB41" s="16">
+        <v>2363.5843816805295</v>
+      </c>
     </row>
-    <row r="42" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="11" t="s">
         <v>143</v>
       </c>
       <c r="C42" s="16">
         <v>0</v>
       </c>
       <c r="D42" s="16">
         <v>0</v>
       </c>
       <c r="E42" s="16">
         <v>0</v>
       </c>
       <c r="F42" s="16">
         <v>0</v>
       </c>
       <c r="G42" s="16">
         <v>0</v>
       </c>
       <c r="H42" s="16">
         <v>0</v>
       </c>
       <c r="I42" s="16">
         <v>0</v>
       </c>
       <c r="J42" s="16">
@@ -16442,228 +16670,228 @@
       </c>
       <c r="T42" s="17">
         <v>0</v>
       </c>
       <c r="U42" s="17">
         <v>0</v>
       </c>
       <c r="V42" s="17">
         <v>0</v>
       </c>
       <c r="W42" s="17">
         <v>0</v>
       </c>
       <c r="X42" s="17">
         <v>0</v>
       </c>
       <c r="Y42" s="17">
         <v>0</v>
       </c>
       <c r="Z42" s="17">
         <v>0</v>
       </c>
       <c r="AA42" s="17">
         <v>0</v>
       </c>
-      <c r="AB42" s="16">
+      <c r="AB42" s="17">
         <v>0</v>
       </c>
       <c r="AC42" s="16">
         <v>0</v>
       </c>
       <c r="AD42" s="16">
         <v>0</v>
       </c>
-      <c r="AE42" s="17">
-[...2 lines deleted...]
-      <c r="AF42" s="16">
+      <c r="AE42" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF42" s="17">
         <v>0</v>
       </c>
       <c r="AG42" s="16">
         <v>0</v>
       </c>
       <c r="AH42" s="16">
         <v>0</v>
       </c>
-      <c r="AI42" s="17">
-[...2 lines deleted...]
-      <c r="AJ42" s="16">
+      <c r="AI42" s="16">
+        <v>0</v>
+      </c>
+      <c r="AJ42" s="17">
         <v>0</v>
       </c>
       <c r="AK42" s="16">
         <v>0</v>
       </c>
       <c r="AL42" s="16">
         <v>0</v>
       </c>
-      <c r="AM42" s="17">
-[...2 lines deleted...]
-      <c r="AN42" s="16">
+      <c r="AM42" s="16">
+        <v>0</v>
+      </c>
+      <c r="AN42" s="17">
         <v>0</v>
       </c>
       <c r="AO42" s="16">
         <v>0</v>
       </c>
       <c r="AP42" s="16">
         <v>0</v>
       </c>
-      <c r="AQ42" s="17">
-[...2 lines deleted...]
-      <c r="AR42" s="16">
+      <c r="AQ42" s="16">
+        <v>0</v>
+      </c>
+      <c r="AR42" s="17">
         <v>0</v>
       </c>
       <c r="AS42" s="16">
         <v>0</v>
       </c>
       <c r="AT42" s="16">
         <v>0</v>
       </c>
-      <c r="AU42" s="17">
-[...2 lines deleted...]
-      <c r="AV42" s="16">
+      <c r="AU42" s="16">
+        <v>0</v>
+      </c>
+      <c r="AV42" s="17">
         <v>0</v>
       </c>
       <c r="AW42" s="16">
         <v>0</v>
       </c>
       <c r="AX42" s="16">
         <v>0</v>
       </c>
-      <c r="AY42" s="17">
-[...2 lines deleted...]
-      <c r="AZ42" s="16">
+      <c r="AY42" s="16">
+        <v>0</v>
+      </c>
+      <c r="AZ42" s="17">
         <v>0</v>
       </c>
       <c r="BA42" s="16">
+        <v>0</v>
+      </c>
+      <c r="BB42" s="16">
         <v>1.7526990225547021E-4</v>
       </c>
-      <c r="BB42" s="16">
+      <c r="BC42" s="16">
         <v>-1.7526990225547021E-4</v>
       </c>
-      <c r="BC42" s="17">
-[...2 lines deleted...]
-      <c r="BD42" s="16">
+      <c r="BD42" s="17">
         <v>0</v>
       </c>
       <c r="BE42" s="16">
         <v>0</v>
       </c>
       <c r="BF42" s="16">
         <v>0</v>
       </c>
-      <c r="BG42" s="17">
-[...2 lines deleted...]
-      <c r="BH42" s="16">
+      <c r="BG42" s="16">
+        <v>0</v>
+      </c>
+      <c r="BH42" s="17">
         <v>0</v>
       </c>
       <c r="BI42" s="16">
         <v>0</v>
       </c>
       <c r="BJ42" s="16">
         <v>0</v>
       </c>
-      <c r="BK42" s="17">
-[...2 lines deleted...]
-      <c r="BL42" s="16">
+      <c r="BK42" s="16">
+        <v>0</v>
+      </c>
+      <c r="BL42" s="17">
         <v>0</v>
       </c>
       <c r="BM42" s="16">
         <v>0</v>
       </c>
       <c r="BN42" s="16">
         <v>0</v>
       </c>
-      <c r="BO42" s="17">
-[...2 lines deleted...]
-      <c r="BP42" s="16">
+      <c r="BO42" s="16">
+        <v>0</v>
+      </c>
+      <c r="BP42" s="17">
         <v>0</v>
       </c>
       <c r="BQ42" s="16">
         <v>0</v>
       </c>
       <c r="BR42" s="16">
         <v>0</v>
       </c>
-      <c r="BS42" s="17">
-[...2 lines deleted...]
-      <c r="BT42" s="16">
+      <c r="BS42" s="16">
+        <v>0</v>
+      </c>
+      <c r="BT42" s="17">
         <v>0</v>
       </c>
       <c r="BU42" s="16">
         <v>0</v>
       </c>
       <c r="BV42" s="16">
         <v>0</v>
       </c>
-      <c r="BW42" s="17">
-[...2 lines deleted...]
-      <c r="BX42" s="16">
+      <c r="BW42" s="16">
+        <v>0</v>
+      </c>
+      <c r="BX42" s="17">
         <v>0</v>
       </c>
       <c r="BY42" s="16">
         <v>0</v>
       </c>
       <c r="BZ42" s="16">
         <v>0</v>
       </c>
-      <c r="CA42" s="17">
-[...2 lines deleted...]
-      <c r="CB42" s="16">
+      <c r="CA42" s="16">
+        <v>0</v>
+      </c>
+      <c r="CB42" s="17">
         <v>0</v>
       </c>
       <c r="CC42" s="16">
         <v>0</v>
       </c>
       <c r="CD42" s="16">
         <v>0</v>
       </c>
-      <c r="CE42" s="17">
-[...2 lines deleted...]
-      <c r="CF42" s="16">
+      <c r="CE42" s="16">
+        <v>0</v>
+      </c>
+      <c r="CF42" s="17">
         <v>0</v>
       </c>
       <c r="CG42" s="16">
         <v>0</v>
       </c>
       <c r="CH42" s="16">
         <v>0</v>
       </c>
-      <c r="CI42" s="17">
+      <c r="CI42" s="16">
         <v>0</v>
       </c>
       <c r="CJ42" s="17">
         <v>0</v>
       </c>
       <c r="CK42" s="17">
         <v>0</v>
       </c>
       <c r="CL42" s="17">
         <v>0</v>
       </c>
       <c r="CM42" s="17">
         <v>0</v>
       </c>
       <c r="CN42" s="17">
         <v>0</v>
       </c>
       <c r="CO42" s="17">
         <v>0</v>
       </c>
       <c r="CP42" s="17">
         <v>0</v>
       </c>
       <c r="CQ42" s="17">
         <v>0</v>
@@ -16691,51 +16919,51 @@
       </c>
       <c r="CY42" s="17">
         <v>0</v>
       </c>
       <c r="CZ42" s="17">
         <v>0</v>
       </c>
       <c r="DA42" s="17">
         <v>0</v>
       </c>
       <c r="DB42" s="17">
         <v>0</v>
       </c>
       <c r="DC42" s="17">
         <v>0</v>
       </c>
       <c r="DD42" s="17">
         <v>0</v>
       </c>
       <c r="DE42" s="17">
         <v>0</v>
       </c>
       <c r="DF42" s="17">
         <v>0</v>
       </c>
-      <c r="DG42" s="16">
+      <c r="DG42" s="17">
         <v>0</v>
       </c>
       <c r="DH42" s="16">
         <v>0</v>
       </c>
       <c r="DI42" s="16">
         <v>0</v>
       </c>
       <c r="DJ42" s="16">
         <v>0</v>
       </c>
       <c r="DK42" s="16">
         <v>0</v>
       </c>
       <c r="DL42" s="16">
         <v>0</v>
       </c>
       <c r="DM42" s="16">
         <v>0</v>
       </c>
       <c r="DN42" s="16">
         <v>0</v>
       </c>
       <c r="DO42" s="16">
         <v>0</v>
@@ -16751,52 +16979,58 @@
       </c>
       <c r="DS42" s="16">
         <v>0</v>
       </c>
       <c r="DT42" s="16">
         <v>0</v>
       </c>
       <c r="DU42" s="16">
         <v>0</v>
       </c>
       <c r="DV42" s="16">
         <v>0</v>
       </c>
       <c r="DW42" s="16">
         <v>0</v>
       </c>
       <c r="DX42" s="16">
         <v>0</v>
       </c>
       <c r="DY42" s="16">
         <v>0</v>
       </c>
       <c r="DZ42" s="16">
         <v>0</v>
       </c>
+      <c r="EA42" s="16">
+        <v>0</v>
+      </c>
+      <c r="EB42" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="43" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="11" t="s">
         <v>144</v>
       </c>
       <c r="C43" s="16">
         <v>-68.11938397166827</v>
       </c>
       <c r="D43" s="16">
         <v>471.61230388799413</v>
       </c>
       <c r="E43" s="16">
         <v>1223.9286732623532</v>
       </c>
       <c r="F43" s="16">
         <v>873.44482660639471</v>
       </c>
       <c r="G43" s="16">
         <v>408.94496331047304</v>
       </c>
       <c r="H43" s="16">
         <v>276.97102990249891</v>
       </c>
       <c r="I43" s="16">
         <v>785.31979344322417</v>
       </c>
       <c r="J43" s="16">
@@ -16831,361 +17065,367 @@
       </c>
       <c r="T43" s="17">
         <v>-653.073048936855</v>
       </c>
       <c r="U43" s="17">
         <v>243.8458352676339</v>
       </c>
       <c r="V43" s="17">
         <v>-259.28467373741296</v>
       </c>
       <c r="W43" s="17">
         <v>202.8642780147336</v>
       </c>
       <c r="X43" s="17">
         <v>-621.41580742443307</v>
       </c>
       <c r="Y43" s="17">
         <v>235.70849016739905</v>
       </c>
       <c r="Z43" s="17">
         <v>-365.89668433842121</v>
       </c>
       <c r="AA43" s="17">
         <v>-58.218301399541431</v>
       </c>
-      <c r="AB43" s="16">
+      <c r="AB43" s="17">
+        <v>400.11622985769327</v>
+      </c>
+      <c r="AC43" s="16">
         <v>-33.838533394816452</v>
       </c>
-      <c r="AC43" s="16">
+      <c r="AD43" s="16">
         <v>46.751177245393869</v>
       </c>
-      <c r="AD43" s="16">
+      <c r="AE43" s="16">
         <v>38.136976018429621</v>
       </c>
-      <c r="AE43" s="17">
+      <c r="AF43" s="17">
         <v>-119.1690038406753</v>
       </c>
-      <c r="AF43" s="16">
+      <c r="AG43" s="16">
         <v>101.04788730505535</v>
       </c>
-      <c r="AG43" s="16">
+      <c r="AH43" s="16">
         <v>72.676554679789618</v>
       </c>
-      <c r="AH43" s="16">
+      <c r="AI43" s="16">
         <v>162.66253721596118</v>
       </c>
-      <c r="AI43" s="17">
+      <c r="AJ43" s="17">
         <v>135.22532468718796</v>
       </c>
-      <c r="AJ43" s="16">
+      <c r="AK43" s="16">
         <v>184.65084307356256</v>
       </c>
-      <c r="AK43" s="16">
+      <c r="AL43" s="16">
         <v>318.12515766569061</v>
       </c>
-      <c r="AL43" s="16">
+      <c r="AM43" s="16">
         <v>213.84120618732157</v>
       </c>
-      <c r="AM43" s="17">
+      <c r="AN43" s="17">
         <v>507.31146633577845</v>
       </c>
-      <c r="AN43" s="16">
+      <c r="AO43" s="16">
         <v>91.898934761002863</v>
       </c>
-      <c r="AO43" s="16">
+      <c r="AP43" s="16">
         <v>410.62432524232781</v>
       </c>
-      <c r="AP43" s="16">
+      <c r="AQ43" s="16">
         <v>-27.459953991624104</v>
       </c>
-      <c r="AQ43" s="17">
+      <c r="AR43" s="17">
         <v>398.38152059468814</v>
       </c>
-      <c r="AR43" s="16">
+      <c r="AS43" s="16">
         <v>33.792048634349996</v>
       </c>
-      <c r="AS43" s="16">
+      <c r="AT43" s="16">
         <v>-49.652537624014421</v>
       </c>
-      <c r="AT43" s="16">
+      <c r="AU43" s="16">
         <v>-211.2907627444601</v>
       </c>
-      <c r="AU43" s="17">
+      <c r="AV43" s="17">
         <v>636.09621504459756</v>
       </c>
-      <c r="AV43" s="16">
+      <c r="AW43" s="16">
         <v>142.06019183636803</v>
       </c>
-      <c r="AW43" s="16">
+      <c r="AX43" s="16">
         <v>-119.37095674083109</v>
       </c>
-      <c r="AX43" s="16">
+      <c r="AY43" s="16">
         <v>-281.46951798001959</v>
       </c>
-      <c r="AY43" s="17">
+      <c r="AZ43" s="17">
         <v>535.75131278698154</v>
       </c>
-      <c r="AZ43" s="16">
+      <c r="BA43" s="16">
         <v>442.11530936380814</v>
       </c>
-      <c r="BA43" s="16">
+      <c r="BB43" s="16">
         <v>245.96075395248135</v>
       </c>
-      <c r="BB43" s="16">
+      <c r="BC43" s="16">
         <v>-539.06754225536133</v>
       </c>
-      <c r="BC43" s="17">
+      <c r="BD43" s="17">
         <v>636.31127238229601</v>
       </c>
-      <c r="BD43" s="16">
+      <c r="BE43" s="16">
         <v>643.55871539683835</v>
       </c>
-      <c r="BE43" s="16">
+      <c r="BF43" s="16">
         <v>58.082056732232886</v>
       </c>
-      <c r="BF43" s="16">
+      <c r="BG43" s="16">
         <v>-947.87477963845618</v>
       </c>
-      <c r="BG43" s="17">
+      <c r="BH43" s="17">
         <v>45.740898861532465</v>
       </c>
-      <c r="BH43" s="16">
+      <c r="BI43" s="16">
         <v>547.99168021705418</v>
       </c>
-      <c r="BI43" s="16">
+      <c r="BJ43" s="16">
         <v>-617.68131440132163</v>
       </c>
-      <c r="BJ43" s="16">
+      <c r="BK43" s="16">
         <v>-260.6234765667603</v>
       </c>
-      <c r="BK43" s="17">
+      <c r="BL43" s="17">
         <v>1373.40520994906</v>
       </c>
-      <c r="BL43" s="16">
+      <c r="BM43" s="16">
         <v>353.89696585768615</v>
       </c>
-      <c r="BM43" s="16">
+      <c r="BN43" s="16">
         <v>504.33008854659943</v>
       </c>
-      <c r="BN43" s="16">
+      <c r="BO43" s="16">
         <v>192.99360803112694</v>
       </c>
-      <c r="BO43" s="17">
+      <c r="BP43" s="17">
         <v>260.13631844865745</v>
       </c>
-      <c r="BP43" s="16">
+      <c r="BQ43" s="16">
         <v>-316.54820883030106</v>
       </c>
-      <c r="BQ43" s="16">
+      <c r="BR43" s="16">
         <v>232.17251789919041</v>
       </c>
-      <c r="BR43" s="16">
+      <c r="BS43" s="16">
         <v>-423.34489577746018</v>
       </c>
-      <c r="BS43" s="17">
+      <c r="BT43" s="17">
         <v>498.45939725588664</v>
       </c>
-      <c r="BT43" s="16">
+      <c r="BU43" s="16">
         <v>504.39155955973638</v>
       </c>
-      <c r="BU43" s="16">
+      <c r="BV43" s="16">
         <v>417.86995133328958</v>
       </c>
-      <c r="BV43" s="16">
+      <c r="BW43" s="16">
         <v>-373.77459558237535</v>
       </c>
-      <c r="BW43" s="17">
+      <c r="BX43" s="17">
         <v>367.76137948706639</v>
       </c>
-      <c r="BX43" s="16">
+      <c r="BY43" s="16">
         <v>166.38591478149044</v>
       </c>
-      <c r="BY43" s="16">
+      <c r="BZ43" s="16">
         <v>-270.93350612381619</v>
       </c>
-      <c r="BZ43" s="16">
+      <c r="CA43" s="16">
         <v>-638.83537368132897</v>
       </c>
-      <c r="CA43" s="17">
+      <c r="CB43" s="17">
         <v>-1230.4056238149994</v>
       </c>
-      <c r="CB43" s="16">
+      <c r="CC43" s="16">
         <v>-6.1128359233023843</v>
       </c>
-      <c r="CC43" s="16">
+      <c r="CD43" s="16">
         <v>493.55508848249025</v>
       </c>
-      <c r="CD43" s="16">
+      <c r="CE43" s="16">
         <v>-507.65923315315462</v>
       </c>
-      <c r="CE43" s="17">
+      <c r="CF43" s="17">
         <v>-81.303819523920239</v>
       </c>
-      <c r="CF43" s="16">
+      <c r="CG43" s="16">
         <v>299.04757707006831</v>
       </c>
-      <c r="CG43" s="16">
+      <c r="CH43" s="16">
         <v>-374.23252630651905</v>
       </c>
-      <c r="CH43" s="16">
+      <c r="CI43" s="16">
         <v>-572.27459440571147</v>
       </c>
-      <c r="CI43" s="17">
+      <c r="CJ43" s="17">
         <v>187.47729137260023</v>
       </c>
-      <c r="CJ43" s="17">
+      <c r="CK43" s="17">
         <v>107.01910066668245</v>
       </c>
-      <c r="CK43" s="17">
+      <c r="CL43" s="17">
         <v>-8.8334505352073798</v>
       </c>
-      <c r="CL43" s="17">
+      <c r="CM43" s="17">
         <v>-455.40385237541818</v>
       </c>
-      <c r="CM43" s="17">
+      <c r="CN43" s="17">
         <v>-473.53816416639125</v>
       </c>
-      <c r="CN43" s="17">
+      <c r="CO43" s="17">
         <v>-366.91681525710459</v>
       </c>
-      <c r="CO43" s="17">
+      <c r="CP43" s="17">
         <v>-40.83880411742706</v>
       </c>
-      <c r="CP43" s="17">
+      <c r="CQ43" s="17">
         <v>-415.17643765752763</v>
       </c>
-      <c r="CQ43" s="17">
+      <c r="CR43" s="17">
         <v>-160.72059817890593</v>
       </c>
-      <c r="CR43" s="17">
+      <c r="CS43" s="17">
         <v>86.525879515060694</v>
       </c>
-      <c r="CS43" s="17">
+      <c r="CT43" s="17">
         <v>-236.01652812998077</v>
       </c>
-      <c r="CT43" s="17">
+      <c r="CU43" s="17">
         <v>-608.86423069004013</v>
       </c>
-      <c r="CU43" s="17">
+      <c r="CV43" s="17">
         <v>105.2818303681051</v>
       </c>
-      <c r="CV43" s="17">
+      <c r="CW43" s="17">
         <v>225.17461350411975</v>
       </c>
-      <c r="CW43" s="17">
+      <c r="CX43" s="17">
         <v>108.55124892049969</v>
       </c>
-      <c r="CX43" s="17">
+      <c r="CY43" s="17">
         <v>-869.83995041632681</v>
       </c>
-      <c r="CY43" s="17">
+      <c r="CZ43" s="17">
         <v>779.95992325934128</v>
       </c>
-      <c r="CZ43" s="17">
+      <c r="DA43" s="17">
         <v>-4.0266211492374335</v>
       </c>
-      <c r="DA43" s="17">
+      <c r="DB43" s="17">
         <v>-53.225519561037309</v>
       </c>
-      <c r="DB43" s="17">
+      <c r="DC43" s="17">
         <v>-461.22176413932453</v>
       </c>
-      <c r="DC43" s="17">
+      <c r="DD43" s="17">
         <v>259.18923111218635</v>
       </c>
-      <c r="DD43" s="17">
+      <c r="DE43" s="17">
         <v>65.770704915299092</v>
       </c>
-      <c r="DE43" s="17">
+      <c r="DF43" s="17">
         <v>-220.54579989586608</v>
       </c>
-      <c r="DF43" s="17">
+      <c r="DG43" s="17">
         <v>-245.6381102214971</v>
       </c>
-      <c r="DG43" s="16">
+      <c r="DH43" s="16">
         <v>603.27748321679769</v>
       </c>
-      <c r="DH43" s="16">
+      <c r="DI43" s="16">
         <v>-162.36806473368352</v>
       </c>
-      <c r="DI43" s="16">
+      <c r="DJ43" s="16">
         <v>-175.52512675673921</v>
       </c>
-      <c r="DJ43" s="16">
+      <c r="DK43" s="16">
         <v>-289.58047374508425</v>
       </c>
-      <c r="DK43" s="16">
+      <c r="DL43" s="16">
         <v>6.0578578110740162</v>
       </c>
-      <c r="DL43" s="16">
+      <c r="DM43" s="16">
         <v>308.37851753995255</v>
       </c>
-      <c r="DM43" s="16">
+      <c r="DN43" s="16">
         <v>120.78245498359125</v>
       </c>
-      <c r="DN43" s="16">
+      <c r="DO43" s="16">
         <v>-147.29442354319883</v>
       </c>
-      <c r="DO43" s="16">
+      <c r="DP43" s="16">
         <v>-46.158058812945939</v>
       </c>
-      <c r="DP43" s="16">
+      <c r="DQ43" s="16">
         <v>-440.16898499796616</v>
       </c>
-      <c r="DQ43" s="16">
+      <c r="DR43" s="16">
         <v>31.226587497644484</v>
       </c>
-      <c r="DR43" s="16">
+      <c r="DS43" s="16">
         <v>512.12667057409249</v>
       </c>
-      <c r="DS43" s="16">
+      <c r="DT43" s="16">
         <v>-469.08095741219199</v>
       </c>
-      <c r="DT43" s="16">
+      <c r="DU43" s="16">
         <v>-72.057597734828491</v>
       </c>
-      <c r="DU43" s="16">
+      <c r="DV43" s="16">
         <v>120.36619819588876</v>
       </c>
-      <c r="DV43" s="16">
+      <c r="DW43" s="16">
         <v>76.454733626151381</v>
       </c>
-      <c r="DW43" s="16">
+      <c r="DX43" s="16">
         <v>-182.98163548675308</v>
       </c>
-      <c r="DX43" s="16">
+      <c r="DY43" s="16">
         <v>35.882874611258856</v>
       </c>
-      <c r="DY43" s="16">
+      <c r="DZ43" s="16">
         <v>54.823995421848032</v>
       </c>
-      <c r="DZ43" s="16">
+      <c r="EA43" s="16">
         <v>161.71257530966426</v>
       </c>
+      <c r="EB43" s="16">
+        <v>147.69678451492211</v>
+      </c>
     </row>
-    <row r="44" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="11" t="s">
         <v>145</v>
       </c>
       <c r="C44" s="16">
         <v>0</v>
       </c>
       <c r="D44" s="16">
         <v>0</v>
       </c>
       <c r="E44" s="16">
         <v>0</v>
       </c>
       <c r="F44" s="16">
         <v>0</v>
       </c>
       <c r="G44" s="16">
         <v>0</v>
       </c>
       <c r="H44" s="16">
         <v>1.6368938103513802E-4</v>
       </c>
       <c r="I44" s="16">
         <v>1.7526992875151263E-4</v>
       </c>
       <c r="J44" s="16">
@@ -17220,228 +17460,228 @@
       </c>
       <c r="T44" s="17">
         <v>0</v>
       </c>
       <c r="U44" s="17">
         <v>0</v>
       </c>
       <c r="V44" s="17">
         <v>0</v>
       </c>
       <c r="W44" s="17">
         <v>0</v>
       </c>
       <c r="X44" s="17">
         <v>0</v>
       </c>
       <c r="Y44" s="17">
         <v>0</v>
       </c>
       <c r="Z44" s="17">
         <v>0</v>
       </c>
       <c r="AA44" s="17">
         <v>0</v>
       </c>
-      <c r="AB44" s="16">
+      <c r="AB44" s="17">
         <v>0</v>
       </c>
       <c r="AC44" s="16">
         <v>0</v>
       </c>
       <c r="AD44" s="16">
         <v>0</v>
       </c>
-      <c r="AE44" s="17">
-[...2 lines deleted...]
-      <c r="AF44" s="16">
+      <c r="AE44" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF44" s="17">
         <v>0</v>
       </c>
       <c r="AG44" s="16">
         <v>0</v>
       </c>
       <c r="AH44" s="16">
         <v>0</v>
       </c>
-      <c r="AI44" s="17">
-[...2 lines deleted...]
-      <c r="AJ44" s="16">
+      <c r="AI44" s="16">
+        <v>0</v>
+      </c>
+      <c r="AJ44" s="17">
         <v>0</v>
       </c>
       <c r="AK44" s="16">
         <v>0</v>
       </c>
       <c r="AL44" s="16">
         <v>0</v>
       </c>
-      <c r="AM44" s="17">
-[...2 lines deleted...]
-      <c r="AN44" s="16">
+      <c r="AM44" s="16">
+        <v>0</v>
+      </c>
+      <c r="AN44" s="17">
         <v>0</v>
       </c>
       <c r="AO44" s="16">
         <v>0</v>
       </c>
       <c r="AP44" s="16">
         <v>0</v>
       </c>
-      <c r="AQ44" s="17">
-[...2 lines deleted...]
-      <c r="AR44" s="16">
+      <c r="AQ44" s="16">
+        <v>0</v>
+      </c>
+      <c r="AR44" s="17">
         <v>0</v>
       </c>
       <c r="AS44" s="16">
         <v>0</v>
       </c>
       <c r="AT44" s="16">
         <v>0</v>
       </c>
-      <c r="AU44" s="17">
-[...2 lines deleted...]
-      <c r="AV44" s="16">
+      <c r="AU44" s="16">
+        <v>0</v>
+      </c>
+      <c r="AV44" s="17">
         <v>0</v>
       </c>
       <c r="AW44" s="16">
         <v>0</v>
       </c>
       <c r="AX44" s="16">
+        <v>0</v>
+      </c>
+      <c r="AY44" s="16">
         <v>1.6368938103513802E-4</v>
       </c>
-      <c r="AY44" s="17">
-[...2 lines deleted...]
-      <c r="AZ44" s="16">
+      <c r="AZ44" s="17">
         <v>0</v>
       </c>
       <c r="BA44" s="16">
         <v>0</v>
       </c>
       <c r="BB44" s="16">
+        <v>0</v>
+      </c>
+      <c r="BC44" s="16">
         <v>1.7526992875151263E-4</v>
       </c>
-      <c r="BC44" s="17">
-[...2 lines deleted...]
-      <c r="BD44" s="16">
+      <c r="BD44" s="17">
         <v>0</v>
       </c>
       <c r="BE44" s="16">
         <v>0</v>
       </c>
       <c r="BF44" s="16">
         <v>0</v>
       </c>
-      <c r="BG44" s="17">
-[...2 lines deleted...]
-      <c r="BH44" s="16">
+      <c r="BG44" s="16">
+        <v>0</v>
+      </c>
+      <c r="BH44" s="17">
         <v>0</v>
       </c>
       <c r="BI44" s="16">
         <v>0</v>
       </c>
       <c r="BJ44" s="16">
         <v>0</v>
       </c>
-      <c r="BK44" s="17">
-[...2 lines deleted...]
-      <c r="BL44" s="16">
+      <c r="BK44" s="16">
+        <v>0</v>
+      </c>
+      <c r="BL44" s="17">
         <v>0</v>
       </c>
       <c r="BM44" s="16">
         <v>0</v>
       </c>
       <c r="BN44" s="16">
         <v>0</v>
       </c>
-      <c r="BO44" s="17">
-[...2 lines deleted...]
-      <c r="BP44" s="16">
+      <c r="BO44" s="16">
+        <v>0</v>
+      </c>
+      <c r="BP44" s="17">
         <v>0</v>
       </c>
       <c r="BQ44" s="16">
         <v>0</v>
       </c>
       <c r="BR44" s="16">
         <v>0</v>
       </c>
-      <c r="BS44" s="17">
-[...2 lines deleted...]
-      <c r="BT44" s="16">
+      <c r="BS44" s="16">
+        <v>0</v>
+      </c>
+      <c r="BT44" s="17">
         <v>0</v>
       </c>
       <c r="BU44" s="16">
         <v>0</v>
       </c>
       <c r="BV44" s="16">
         <v>0</v>
       </c>
-      <c r="BW44" s="17">
-[...2 lines deleted...]
-      <c r="BX44" s="16">
+      <c r="BW44" s="16">
+        <v>0</v>
+      </c>
+      <c r="BX44" s="17">
         <v>0</v>
       </c>
       <c r="BY44" s="16">
         <v>0</v>
       </c>
       <c r="BZ44" s="16">
         <v>0</v>
       </c>
-      <c r="CA44" s="17">
-[...2 lines deleted...]
-      <c r="CB44" s="16">
+      <c r="CA44" s="16">
+        <v>0</v>
+      </c>
+      <c r="CB44" s="17">
         <v>0</v>
       </c>
       <c r="CC44" s="16">
         <v>0</v>
       </c>
       <c r="CD44" s="16">
         <v>0</v>
       </c>
-      <c r="CE44" s="17">
-[...2 lines deleted...]
-      <c r="CF44" s="16">
+      <c r="CE44" s="16">
+        <v>0</v>
+      </c>
+      <c r="CF44" s="17">
         <v>0</v>
       </c>
       <c r="CG44" s="16">
         <v>0</v>
       </c>
       <c r="CH44" s="16">
         <v>0</v>
       </c>
-      <c r="CI44" s="17">
+      <c r="CI44" s="16">
         <v>0</v>
       </c>
       <c r="CJ44" s="17">
         <v>0</v>
       </c>
       <c r="CK44" s="17">
         <v>0</v>
       </c>
       <c r="CL44" s="17">
         <v>0</v>
       </c>
       <c r="CM44" s="17">
         <v>0</v>
       </c>
       <c r="CN44" s="17">
         <v>0</v>
       </c>
       <c r="CO44" s="17">
         <v>0</v>
       </c>
       <c r="CP44" s="17">
         <v>0</v>
       </c>
       <c r="CQ44" s="17">
         <v>0</v>
@@ -17469,51 +17709,51 @@
       </c>
       <c r="CY44" s="17">
         <v>0</v>
       </c>
       <c r="CZ44" s="17">
         <v>0</v>
       </c>
       <c r="DA44" s="17">
         <v>0</v>
       </c>
       <c r="DB44" s="17">
         <v>0</v>
       </c>
       <c r="DC44" s="17">
         <v>0</v>
       </c>
       <c r="DD44" s="17">
         <v>0</v>
       </c>
       <c r="DE44" s="17">
         <v>0</v>
       </c>
       <c r="DF44" s="17">
         <v>0</v>
       </c>
-      <c r="DG44" s="16">
+      <c r="DG44" s="17">
         <v>0</v>
       </c>
       <c r="DH44" s="16">
         <v>0</v>
       </c>
       <c r="DI44" s="16">
         <v>0</v>
       </c>
       <c r="DJ44" s="16">
         <v>0</v>
       </c>
       <c r="DK44" s="16">
         <v>0</v>
       </c>
       <c r="DL44" s="16">
         <v>0</v>
       </c>
       <c r="DM44" s="16">
         <v>0</v>
       </c>
       <c r="DN44" s="16">
         <v>0</v>
       </c>
       <c r="DO44" s="16">
         <v>0</v>
@@ -17529,52 +17769,58 @@
       </c>
       <c r="DS44" s="16">
         <v>0</v>
       </c>
       <c r="DT44" s="16">
         <v>0</v>
       </c>
       <c r="DU44" s="16">
         <v>0</v>
       </c>
       <c r="DV44" s="16">
         <v>0</v>
       </c>
       <c r="DW44" s="16">
         <v>0</v>
       </c>
       <c r="DX44" s="16">
         <v>0</v>
       </c>
       <c r="DY44" s="16">
         <v>0</v>
       </c>
       <c r="DZ44" s="16">
         <v>0</v>
       </c>
+      <c r="EA44" s="16">
+        <v>0</v>
+      </c>
+      <c r="EB44" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="45" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="11" t="s">
         <v>170</v>
       </c>
       <c r="C45" s="16">
         <v>868.29691416602213</v>
       </c>
       <c r="D45" s="16">
         <v>-63.722055790548154</v>
       </c>
       <c r="E45" s="16">
         <v>705.67450362390275</v>
       </c>
       <c r="F45" s="16">
         <v>3029.8347899360147</v>
       </c>
       <c r="G45" s="16">
         <v>1610.5533128869361</v>
       </c>
       <c r="H45" s="16">
         <v>2509.8227648736324</v>
       </c>
       <c r="I45" s="16">
         <v>3063.2870467403723</v>
       </c>
       <c r="J45" s="16">
@@ -17609,361 +17855,367 @@
       </c>
       <c r="T45" s="17">
         <v>493.7688770901126</v>
       </c>
       <c r="U45" s="17">
         <v>-374.61274057425123</v>
       </c>
       <c r="V45" s="17">
         <v>-4003.1933194580442</v>
       </c>
       <c r="W45" s="17">
         <v>-793.93866538766315</v>
       </c>
       <c r="X45" s="17">
         <v>1957.4783256016103</v>
       </c>
       <c r="Y45" s="17">
         <v>1549.6540850421206</v>
       </c>
       <c r="Z45" s="17">
         <v>6774.9132241334682</v>
       </c>
       <c r="AA45" s="17">
         <v>-5695.5570975874734</v>
       </c>
-      <c r="AB45" s="16">
+      <c r="AB45" s="17">
+        <v>-387.82126892879808</v>
+      </c>
+      <c r="AC45" s="16">
         <v>-149.08408978419453</v>
       </c>
-      <c r="AC45" s="16">
+      <c r="AD45" s="16">
         <v>132.51245120853036</v>
       </c>
-      <c r="AD45" s="16">
+      <c r="AE45" s="16">
         <v>148.4722645955336</v>
       </c>
-      <c r="AE45" s="17">
+      <c r="AF45" s="17">
         <v>736.39628814615264</v>
       </c>
-      <c r="AF45" s="16">
+      <c r="AG45" s="16">
         <v>-68.731435790673217</v>
       </c>
-      <c r="AG45" s="16">
+      <c r="AH45" s="16">
         <v>222.41240445556113</v>
       </c>
-      <c r="AH45" s="16">
+      <c r="AI45" s="16">
         <v>38.564559386699401</v>
       </c>
-      <c r="AI45" s="17">
+      <c r="AJ45" s="17">
         <v>-255.96758384213547</v>
       </c>
-      <c r="AJ45" s="16">
+      <c r="AK45" s="16">
         <v>253.56305400890247</v>
       </c>
-      <c r="AK45" s="16">
+      <c r="AL45" s="16">
         <v>-133.63588164366467</v>
       </c>
-      <c r="AL45" s="16">
+      <c r="AM45" s="16">
         <v>356.64336753388585</v>
       </c>
-      <c r="AM45" s="17">
+      <c r="AN45" s="17">
         <v>229.10396372477908</v>
       </c>
-      <c r="AN45" s="16">
+      <c r="AO45" s="16">
         <v>624.58479951256334</v>
       </c>
-      <c r="AO45" s="16">
+      <c r="AP45" s="16">
         <v>382.66043328962439</v>
       </c>
-      <c r="AP45" s="16">
+      <c r="AQ45" s="16">
         <v>1091.5517535778372</v>
       </c>
-      <c r="AQ45" s="17">
+      <c r="AR45" s="17">
         <v>931.03780355598974</v>
       </c>
-      <c r="AR45" s="16">
+      <c r="AS45" s="16">
         <v>306.54371866372799</v>
       </c>
-      <c r="AS45" s="16">
+      <c r="AT45" s="16">
         <v>626.13129525752947</v>
       </c>
-      <c r="AT45" s="16">
+      <c r="AU45" s="16">
         <v>59.90378426113773</v>
       </c>
-      <c r="AU45" s="17">
+      <c r="AV45" s="17">
         <v>617.97451470454098</v>
       </c>
-      <c r="AV45" s="16">
+      <c r="AW45" s="16">
         <v>658.54150828210743</v>
       </c>
-      <c r="AW45" s="16">
+      <c r="AX45" s="16">
         <v>807.21773217007876</v>
       </c>
-      <c r="AX45" s="16">
+      <c r="AY45" s="16">
         <v>156.24991186311124</v>
       </c>
-      <c r="AY45" s="17">
+      <c r="AZ45" s="17">
         <v>887.81361255833497</v>
       </c>
-      <c r="AZ45" s="16">
+      <c r="BA45" s="16">
         <v>1008.22916466629</v>
       </c>
-      <c r="BA45" s="16">
+      <c r="BB45" s="16">
         <v>780.43094007524178</v>
       </c>
-      <c r="BB45" s="16">
+      <c r="BC45" s="16">
         <v>168.15990783672498</v>
       </c>
-      <c r="BC45" s="17">
+      <c r="BD45" s="17">
         <v>1106.4670341621154</v>
       </c>
-      <c r="BD45" s="16">
+      <c r="BE45" s="16">
         <v>105.85791753548131</v>
       </c>
-      <c r="BE45" s="16">
+      <c r="BF45" s="16">
         <v>213.2188258620879</v>
       </c>
-      <c r="BF45" s="16">
+      <c r="BG45" s="16">
         <v>971.98333222592396</v>
       </c>
-      <c r="BG45" s="17">
+      <c r="BH45" s="17">
         <v>1756.1076297107413</v>
       </c>
-      <c r="BH45" s="16">
+      <c r="BI45" s="16">
         <v>1006.1345991297302</v>
       </c>
-      <c r="BI45" s="16">
+      <c r="BJ45" s="16">
         <v>1132.089325594603</v>
       </c>
-      <c r="BJ45" s="16">
+      <c r="BK45" s="16">
         <v>714.42683202986223</v>
       </c>
-      <c r="BK45" s="17">
+      <c r="BL45" s="17">
         <v>1282.2621527444144</v>
       </c>
-      <c r="BL45" s="16">
+      <c r="BM45" s="16">
         <v>44.538018324744598</v>
       </c>
-      <c r="BM45" s="16">
+      <c r="BN45" s="16">
         <v>281.97820003892781</v>
       </c>
-      <c r="BN45" s="16">
+      <c r="BO45" s="16">
         <v>311.87814121745276</v>
       </c>
-      <c r="BO45" s="17">
+      <c r="BP45" s="17">
         <v>95.966143202227471</v>
       </c>
-      <c r="BP45" s="16">
+      <c r="BQ45" s="16">
         <v>209.83436730514273</v>
       </c>
-      <c r="BQ45" s="16">
+      <c r="BR45" s="16">
         <v>-219.78871429138167</v>
       </c>
-      <c r="BR45" s="16">
+      <c r="BS45" s="16">
         <v>-359.0229075225775</v>
       </c>
-      <c r="BS45" s="17">
+      <c r="BT45" s="17">
         <v>-123.45023442786248</v>
       </c>
-      <c r="BT45" s="16">
+      <c r="BU45" s="16">
         <v>729.09318711779849</v>
       </c>
-      <c r="BU45" s="16">
+      <c r="BV45" s="16">
         <v>87.747557725298009</v>
       </c>
-      <c r="BV45" s="16">
+      <c r="BW45" s="16">
         <v>-959.73140534612799</v>
       </c>
-      <c r="BW45" s="17">
+      <c r="BX45" s="17">
         <v>-507.4241023351089</v>
       </c>
-      <c r="BX45" s="16">
+      <c r="BY45" s="16">
         <v>-64.186846054592337</v>
       </c>
-      <c r="BY45" s="16">
+      <c r="BZ45" s="16">
         <v>-354.55490171975487</v>
       </c>
-      <c r="BZ45" s="16">
+      <c r="CA45" s="16">
         <v>-406.96283257614448</v>
       </c>
-      <c r="CA45" s="17">
+      <c r="CB45" s="17">
         <v>-661.73232825070772</v>
       </c>
-      <c r="CB45" s="16">
+      <c r="CC45" s="16">
         <v>-11.510943009419321</v>
       </c>
-      <c r="CC45" s="16">
+      <c r="CD45" s="16">
         <v>-194.69103205100993</v>
       </c>
-      <c r="CD45" s="16">
+      <c r="CE45" s="16">
         <v>-209.3954618627144</v>
       </c>
-      <c r="CE45" s="17">
+      <c r="CF45" s="17">
         <v>-402.82833554164154</v>
       </c>
-      <c r="CF45" s="16">
+      <c r="CG45" s="16">
         <v>326.97441394192674</v>
       </c>
-      <c r="CG45" s="16">
+      <c r="CH45" s="16">
         <v>-205.87385625290887</v>
       </c>
-      <c r="CH45" s="16">
+      <c r="CI45" s="16">
         <v>410.15329529033056</v>
       </c>
-      <c r="CI45" s="17">
+      <c r="CJ45" s="17">
         <v>-422.27928655366736</v>
       </c>
-      <c r="CJ45" s="17">
+      <c r="CK45" s="17">
         <v>479.68579841779894</v>
       </c>
-      <c r="CK45" s="17">
+      <c r="CL45" s="17">
         <v>-229.79683084178808</v>
       </c>
-      <c r="CL45" s="17">
+      <c r="CM45" s="17">
         <v>-815.58751020501541</v>
       </c>
-      <c r="CM45" s="17">
+      <c r="CN45" s="17">
         <v>-175.80865520297675</v>
       </c>
-      <c r="CN45" s="17">
+      <c r="CO45" s="17">
         <v>-316.02858071629527</v>
       </c>
-      <c r="CO45" s="17">
+      <c r="CP45" s="17">
         <v>-670.13634256222156</v>
       </c>
-      <c r="CP45" s="17">
+      <c r="CQ45" s="17">
         <v>65.469145387177804</v>
       </c>
-      <c r="CQ45" s="17">
+      <c r="CR45" s="17">
         <v>-551.36214271357267</v>
       </c>
-      <c r="CR45" s="17">
+      <c r="CS45" s="17">
         <v>1622.9624853914479</v>
       </c>
-      <c r="CS45" s="17">
+      <c r="CT45" s="17">
         <v>-1333.2268193585001</v>
       </c>
-      <c r="CT45" s="17">
+      <c r="CU45" s="17">
         <v>682.36662905055744</v>
       </c>
-      <c r="CU45" s="17">
+      <c r="CV45" s="17">
         <v>-478.33341799339269</v>
       </c>
-      <c r="CV45" s="17">
+      <c r="CW45" s="17">
         <v>326.92625874134279</v>
       </c>
-      <c r="CW45" s="17">
+      <c r="CX45" s="17">
         <v>-1182.1526704722376</v>
       </c>
-      <c r="CX45" s="17">
+      <c r="CY45" s="17">
         <v>801.9081806035756</v>
       </c>
-      <c r="CY45" s="17">
+      <c r="CZ45" s="17">
         <v>-321.29450944693201</v>
       </c>
-      <c r="CZ45" s="17">
+      <c r="DA45" s="17">
         <v>619.45038574112527</v>
       </c>
-      <c r="DA45" s="17">
+      <c r="DB45" s="17">
         <v>-1299.723534638184</v>
       </c>
-      <c r="DB45" s="17">
+      <c r="DC45" s="17">
         <v>-2252.2020961579801</v>
       </c>
-      <c r="DC45" s="17">
+      <c r="DD45" s="17">
         <v>-1070.7180744030056</v>
       </c>
-      <c r="DD45" s="17">
+      <c r="DE45" s="17">
         <v>-672.99542955651953</v>
       </c>
-      <c r="DE45" s="17">
+      <c r="DF45" s="17">
         <v>-37.451767107151852</v>
       </c>
-      <c r="DF45" s="17">
+      <c r="DG45" s="17">
         <v>1128.2592084945675</v>
       </c>
-      <c r="DG45" s="16">
+      <c r="DH45" s="16">
         <v>-1211.7506772185593</v>
       </c>
-      <c r="DH45" s="16">
+      <c r="DI45" s="16">
         <v>2242.7620423434437</v>
       </c>
-      <c r="DI45" s="16">
+      <c r="DJ45" s="16">
         <v>291.28747372976278</v>
       </c>
-      <c r="DJ45" s="16">
+      <c r="DK45" s="16">
         <v>-594.9956528975946</v>
       </c>
-      <c r="DK45" s="16">
+      <c r="DL45" s="16">
         <v>18.424462425998229</v>
       </c>
-      <c r="DL45" s="16">
+      <c r="DM45" s="16">
         <v>-364.42300812979443</v>
       </c>
-      <c r="DM45" s="16">
+      <c r="DN45" s="16">
         <v>1100.1959805897134</v>
       </c>
-      <c r="DN45" s="16">
+      <c r="DO45" s="16">
         <v>-369.31300052370591</v>
       </c>
-      <c r="DO45" s="16">
+      <c r="DP45" s="16">
         <v>1183.1941131059075</v>
       </c>
-      <c r="DP45" s="16">
+      <c r="DQ45" s="16">
         <v>-592.49449085023855</v>
       </c>
-      <c r="DQ45" s="16">
+      <c r="DR45" s="16">
         <v>-178.4195325577405</v>
       </c>
-      <c r="DR45" s="16">
+      <c r="DS45" s="16">
         <v>4381.2438369846859</v>
       </c>
-      <c r="DS45" s="16">
+      <c r="DT45" s="16">
         <v>3164.5834105567619</v>
       </c>
-      <c r="DT45" s="16">
+      <c r="DU45" s="16">
         <v>575.74810323539316</v>
       </c>
-      <c r="DU45" s="16">
+      <c r="DV45" s="16">
         <v>236.40732307016594</v>
       </c>
-      <c r="DV45" s="16">
+      <c r="DW45" s="16">
         <v>304.53443916569557</v>
       </c>
-      <c r="DW45" s="16">
+      <c r="DX45" s="16">
         <v>-6812.2469630587284</v>
       </c>
-      <c r="DX45" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY45" s="16">
-        <v>18.342295410028697</v>
+        <v>-1337.0846049341678</v>
       </c>
       <c r="DZ45" s="16">
-        <v>491.10749601142589</v>
+        <v>18.704438730634052</v>
+      </c>
+      <c r="EA45" s="16">
+        <v>533.20099292287591</v>
+      </c>
+      <c r="EB45" s="16">
+        <v>397.3579043518597</v>
       </c>
     </row>
-    <row r="46" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="11" t="s">
         <v>146</v>
       </c>
       <c r="C46" s="16">
         <v>-17.453062039044546</v>
       </c>
       <c r="D46" s="16">
         <v>-5.0235737239244926</v>
       </c>
       <c r="E46" s="16">
         <v>-174.23119146451273</v>
       </c>
       <c r="F46" s="16">
         <v>357.79088358234662</v>
       </c>
       <c r="G46" s="16">
         <v>-367.70000173169967</v>
       </c>
       <c r="H46" s="16">
         <v>0</v>
       </c>
       <c r="I46" s="16">
         <v>-2.2737367544323206E-13</v>
       </c>
       <c r="J46" s="16">
@@ -17998,361 +18250,367 @@
       </c>
       <c r="T46" s="17">
         <v>705.87366611140624</v>
       </c>
       <c r="U46" s="17">
         <v>-372.78319718982658</v>
       </c>
       <c r="V46" s="17">
         <v>-453.54594027363589</v>
       </c>
       <c r="W46" s="17">
         <v>-297.32545841649062</v>
       </c>
       <c r="X46" s="17">
         <v>1785.400161439934</v>
       </c>
       <c r="Y46" s="17">
         <v>583.7400466559202</v>
       </c>
       <c r="Z46" s="17">
         <v>7503.2085879334809</v>
       </c>
       <c r="AA46" s="17">
         <v>-7367.3315745201689</v>
       </c>
-      <c r="AB46" s="16">
+      <c r="AB46" s="17">
+        <v>-2243.8767957924497</v>
+      </c>
+      <c r="AC46" s="16">
         <v>-11.505126964666506</v>
       </c>
-      <c r="AC46" s="16">
+      <c r="AD46" s="16">
         <v>-28.400212263107186</v>
       </c>
-      <c r="AD46" s="16">
+      <c r="AE46" s="16">
         <v>37.724757125300926</v>
       </c>
-      <c r="AE46" s="17">
+      <c r="AF46" s="17">
         <v>-15.272479936571777</v>
       </c>
-      <c r="AF46" s="16">
+      <c r="AG46" s="16">
         <v>-44.998918411498906</v>
       </c>
-      <c r="AG46" s="16">
+      <c r="AH46" s="16">
         <v>3.2344088264421131</v>
       </c>
-      <c r="AH46" s="16">
+      <c r="AI46" s="16">
         <v>22.937666798150907</v>
       </c>
-      <c r="AI46" s="17">
+      <c r="AJ46" s="17">
         <v>13.803269062981393</v>
       </c>
-      <c r="AJ46" s="16">
+      <c r="AK46" s="16">
         <v>49.822153574092461</v>
       </c>
-      <c r="AK46" s="16">
+      <c r="AL46" s="16">
         <v>-76.178649278342974</v>
       </c>
-      <c r="AL46" s="16">
+      <c r="AM46" s="16">
         <v>51.827502189695061</v>
       </c>
-      <c r="AM46" s="17">
+      <c r="AN46" s="17">
         <v>-199.70219794995728</v>
       </c>
-      <c r="AN46" s="16">
+      <c r="AO46" s="16">
         <v>121.65740755619815</v>
       </c>
-      <c r="AO46" s="16">
+      <c r="AP46" s="16">
         <v>-22.238972929839555</v>
       </c>
-      <c r="AP46" s="16">
+      <c r="AQ46" s="16">
         <v>229.32950687420148</v>
       </c>
-      <c r="AQ46" s="17">
+      <c r="AR46" s="17">
         <v>29.042942081786574</v>
       </c>
-      <c r="AR46" s="16">
+      <c r="AS46" s="16">
         <v>-238.84655561336922</v>
       </c>
-      <c r="AS46" s="16">
+      <c r="AT46" s="16">
         <v>-128.85344611833048</v>
       </c>
-      <c r="AT46" s="16">
-[...5 lines deleted...]
-      <c r="AV46" s="16">
+      <c r="AU46" s="16">
+        <v>0</v>
+      </c>
+      <c r="AV46" s="17">
         <v>0</v>
       </c>
       <c r="AW46" s="16">
         <v>0</v>
       </c>
       <c r="AX46" s="16">
         <v>0</v>
       </c>
-      <c r="AY46" s="17">
-[...2 lines deleted...]
-      <c r="AZ46" s="16">
+      <c r="AY46" s="16">
+        <v>0</v>
+      </c>
+      <c r="AZ46" s="17">
         <v>0</v>
       </c>
       <c r="BA46" s="16">
+        <v>0</v>
+      </c>
+      <c r="BB46" s="16">
         <v>0.89999999999986358</v>
       </c>
-      <c r="BB46" s="16">
+      <c r="BC46" s="16">
         <v>-0.90000000000009095</v>
       </c>
-      <c r="BC46" s="17">
-[...2 lines deleted...]
-      <c r="BD46" s="16">
+      <c r="BD46" s="17">
         <v>0</v>
       </c>
       <c r="BE46" s="16">
         <v>0</v>
       </c>
       <c r="BF46" s="16">
         <v>0</v>
       </c>
-      <c r="BG46" s="17">
-[...2 lines deleted...]
-      <c r="BH46" s="16">
+      <c r="BG46" s="16">
+        <v>0</v>
+      </c>
+      <c r="BH46" s="17">
         <v>0</v>
       </c>
       <c r="BI46" s="16">
         <v>0</v>
       </c>
       <c r="BJ46" s="16">
         <v>0</v>
       </c>
-      <c r="BK46" s="17">
-[...2 lines deleted...]
-      <c r="BL46" s="16">
+      <c r="BK46" s="16">
+        <v>0</v>
+      </c>
+      <c r="BL46" s="17">
         <v>0</v>
       </c>
       <c r="BM46" s="16">
         <v>0</v>
       </c>
       <c r="BN46" s="16">
         <v>0</v>
       </c>
-      <c r="BO46" s="17">
+      <c r="BO46" s="16">
+        <v>0</v>
+      </c>
+      <c r="BP46" s="17">
         <v>3.0000000261765081E-9</v>
       </c>
-      <c r="BP46" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="BQ46" s="16">
         <v>0</v>
       </c>
       <c r="BR46" s="16">
         <v>0</v>
       </c>
-      <c r="BS46" s="17">
-[...2 lines deleted...]
-      <c r="BT46" s="16">
+      <c r="BS46" s="16">
+        <v>0</v>
+      </c>
+      <c r="BT46" s="17">
         <v>0</v>
       </c>
       <c r="BU46" s="16">
         <v>0</v>
       </c>
       <c r="BV46" s="16">
         <v>0</v>
       </c>
-      <c r="BW46" s="17">
-[...2 lines deleted...]
-      <c r="BX46" s="16">
+      <c r="BW46" s="16">
+        <v>0</v>
+      </c>
+      <c r="BX46" s="17">
         <v>0</v>
       </c>
       <c r="BY46" s="16">
         <v>0</v>
       </c>
       <c r="BZ46" s="16">
         <v>0</v>
       </c>
-      <c r="CA46" s="17">
-[...2 lines deleted...]
-      <c r="CB46" s="16">
+      <c r="CA46" s="16">
+        <v>0</v>
+      </c>
+      <c r="CB46" s="17">
         <v>0</v>
       </c>
       <c r="CC46" s="16">
         <v>0</v>
       </c>
       <c r="CD46" s="16">
         <v>0</v>
       </c>
-      <c r="CE46" s="17">
-[...2 lines deleted...]
-      <c r="CF46" s="16">
+      <c r="CE46" s="16">
+        <v>0</v>
+      </c>
+      <c r="CF46" s="17">
         <v>0</v>
       </c>
       <c r="CG46" s="16">
         <v>0</v>
       </c>
       <c r="CH46" s="16">
         <v>0</v>
       </c>
-      <c r="CI46" s="17">
+      <c r="CI46" s="16">
         <v>0</v>
       </c>
       <c r="CJ46" s="17">
+        <v>0</v>
+      </c>
+      <c r="CK46" s="17">
         <v>641.93400904092482</v>
       </c>
-      <c r="CK46" s="17">
+      <c r="CL46" s="17">
         <v>183.0152306952736</v>
       </c>
-      <c r="CL46" s="17">
+      <c r="CM46" s="17">
         <v>-263.96410294001424</v>
       </c>
-      <c r="CM46" s="17">
+      <c r="CN46" s="17">
         <v>654.3231197290595</v>
       </c>
-      <c r="CN46" s="17">
+      <c r="CO46" s="17">
         <v>215.89415993488979</v>
       </c>
-      <c r="CO46" s="17">
+      <c r="CP46" s="17">
         <v>-401.47923549808559</v>
       </c>
-      <c r="CP46" s="17">
+      <c r="CQ46" s="17">
         <v>158.52871441381933</v>
       </c>
-      <c r="CQ46" s="17">
+      <c r="CR46" s="17">
         <v>-276.41017325351038</v>
       </c>
-      <c r="CR46" s="17">
+      <c r="CS46" s="17">
         <v>1383.0987771366704</v>
       </c>
-      <c r="CS46" s="17">
+      <c r="CT46" s="17">
         <v>-1191.6290010325483</v>
       </c>
-      <c r="CT46" s="17">
+      <c r="CU46" s="17">
         <v>588.80962554979135</v>
       </c>
-      <c r="CU46" s="17">
+      <c r="CV46" s="17">
         <v>-74.405735542507117</v>
       </c>
-      <c r="CV46" s="17">
+      <c r="CW46" s="17">
         <v>346.42398316859732</v>
       </c>
-      <c r="CW46" s="17">
+      <c r="CX46" s="17">
         <v>-1094.8001645125296</v>
       </c>
-      <c r="CX46" s="17">
+      <c r="CY46" s="17">
         <v>762.78415924324281</v>
       </c>
-      <c r="CY46" s="17">
+      <c r="CZ46" s="17">
         <v>-387.19117508913706</v>
       </c>
-      <c r="CZ46" s="17">
+      <c r="DA46" s="17">
         <v>657.40674704993353</v>
       </c>
-      <c r="DA46" s="17">
+      <c r="DB46" s="17">
         <v>170.46473380105172</v>
       </c>
-      <c r="DB46" s="17">
+      <c r="DC46" s="17">
         <v>-543.05638845678232</v>
       </c>
-      <c r="DC46" s="17">
+      <c r="DD46" s="17">
         <v>-738.3610326678388</v>
       </c>
-      <c r="DD46" s="17">
+      <c r="DE46" s="17">
         <v>-560.31565030731667</v>
       </c>
-      <c r="DE46" s="17">
+      <c r="DF46" s="17">
         <v>-139.00264736007819</v>
       </c>
-      <c r="DF46" s="17">
+      <c r="DG46" s="17">
         <v>1419.907038078951</v>
       </c>
-      <c r="DG46" s="16">
+      <c r="DH46" s="16">
         <v>-1017.9141988280468</v>
       </c>
-      <c r="DH46" s="16">
+      <c r="DI46" s="16">
         <v>801.79740852786608</v>
       </c>
-      <c r="DI46" s="16">
+      <c r="DJ46" s="16">
         <v>347.98090401932996</v>
       </c>
-      <c r="DJ46" s="16">
+      <c r="DK46" s="16">
         <v>394.40605394817521</v>
       </c>
-      <c r="DK46" s="16">
+      <c r="DL46" s="16">
         <v>241.21579494456273</v>
       </c>
-      <c r="DL46" s="16">
+      <c r="DM46" s="16">
         <v>-475.80377813752091</v>
       </c>
-      <c r="DM46" s="16">
+      <c r="DN46" s="16">
         <v>756.35199393838627</v>
       </c>
-      <c r="DN46" s="16">
+      <c r="DO46" s="16">
         <v>103.53833349399456</v>
       </c>
-      <c r="DO46" s="16">
+      <c r="DP46" s="16">
         <v>199.65349736106023</v>
       </c>
-      <c r="DP46" s="16">
+      <c r="DQ46" s="16">
         <v>116.2818399637772</v>
       </c>
-      <c r="DQ46" s="16">
+      <c r="DR46" s="16">
         <v>-433.22632091694561</v>
       </c>
-      <c r="DR46" s="16">
+      <c r="DS46" s="16">
         <v>4343.4806462685256</v>
       </c>
-      <c r="DS46" s="16">
+      <c r="DT46" s="16">
         <v>3476.6724226181236</v>
       </c>
-      <c r="DT46" s="16">
+      <c r="DU46" s="16">
         <v>-74.907995130103416</v>
       </c>
-      <c r="DU46" s="16">
+      <c r="DV46" s="16">
         <v>-391.68848391445238</v>
       </c>
-      <c r="DV46" s="16">
+      <c r="DW46" s="16">
         <v>137.84673970830673</v>
       </c>
-      <c r="DW46" s="16">
+      <c r="DX46" s="16">
         <v>-7038.5818351839198</v>
       </c>
-      <c r="DX46" s="16">
+      <c r="DY46" s="16">
         <v>-1442.7692859712051</v>
       </c>
-      <c r="DY46" s="16">
+      <c r="DZ46" s="16">
         <v>-819.45360044101665</v>
       </c>
-      <c r="DZ46" s="16">
+      <c r="EA46" s="16">
         <v>227.1863799710265</v>
       </c>
+      <c r="EB46" s="16">
+        <v>-208.84028935125474</v>
+      </c>
     </row>
-    <row r="47" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="11" t="s">
         <v>147</v>
       </c>
       <c r="C47" s="16">
         <v>-33.67</v>
       </c>
       <c r="D47" s="16">
         <v>-36.58</v>
       </c>
       <c r="E47" s="16">
         <v>-129.96</v>
       </c>
       <c r="F47" s="16">
         <v>-0.36</v>
       </c>
       <c r="G47" s="16">
         <v>0</v>
       </c>
       <c r="H47" s="16">
         <v>0</v>
       </c>
       <c r="I47" s="16">
         <v>0</v>
       </c>
       <c r="J47" s="16">
@@ -18387,228 +18645,228 @@
       </c>
       <c r="T47" s="17">
         <v>0</v>
       </c>
       <c r="U47" s="17">
         <v>0</v>
       </c>
       <c r="V47" s="17">
         <v>0</v>
       </c>
       <c r="W47" s="17">
         <v>0</v>
       </c>
       <c r="X47" s="17">
         <v>0</v>
       </c>
       <c r="Y47" s="17">
         <v>0</v>
       </c>
       <c r="Z47" s="17">
         <v>0</v>
       </c>
       <c r="AA47" s="17">
         <v>0</v>
       </c>
-      <c r="AB47" s="16">
+      <c r="AB47" s="17">
+        <v>0</v>
+      </c>
+      <c r="AC47" s="16">
         <v>-0.37000000000000011</v>
       </c>
-      <c r="AC47" s="16">
+      <c r="AD47" s="16">
         <v>-15.720000000000002</v>
       </c>
-      <c r="AD47" s="16">
+      <c r="AE47" s="16">
         <v>-0.46999999999999975</v>
       </c>
-      <c r="AE47" s="17">
+      <c r="AF47" s="17">
         <v>-17.109999999999996</v>
       </c>
-      <c r="AF47" s="16">
+      <c r="AG47" s="16">
         <v>-0.77</v>
       </c>
-      <c r="AG47" s="16">
+      <c r="AH47" s="16">
         <v>-16.169999999999998</v>
       </c>
-      <c r="AH47" s="16">
+      <c r="AI47" s="16">
         <v>-4.01</v>
       </c>
-      <c r="AI47" s="17">
+      <c r="AJ47" s="17">
         <v>-15.630000000000003</v>
       </c>
-      <c r="AJ47" s="16">
+      <c r="AK47" s="16">
         <v>-3.4399999999999995</v>
       </c>
-      <c r="AK47" s="16">
+      <c r="AL47" s="16">
         <v>-15.459999999999999</v>
       </c>
-      <c r="AL47" s="16">
+      <c r="AM47" s="16">
         <v>-3.2600000000000007</v>
       </c>
-      <c r="AM47" s="17">
+      <c r="AN47" s="17">
         <v>-107.80000000000001</v>
       </c>
-      <c r="AN47" s="16">
+      <c r="AO47" s="16">
         <v>-0.36</v>
       </c>
-      <c r="AO47" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="AP47" s="16">
         <v>0</v>
       </c>
-      <c r="AQ47" s="17">
-[...2 lines deleted...]
-      <c r="AR47" s="16">
+      <c r="AQ47" s="16">
+        <v>0</v>
+      </c>
+      <c r="AR47" s="17">
         <v>0</v>
       </c>
       <c r="AS47" s="16">
         <v>0</v>
       </c>
       <c r="AT47" s="16">
         <v>0</v>
       </c>
-      <c r="AU47" s="17">
-[...2 lines deleted...]
-      <c r="AV47" s="16">
+      <c r="AU47" s="16">
+        <v>0</v>
+      </c>
+      <c r="AV47" s="17">
         <v>0</v>
       </c>
       <c r="AW47" s="16">
         <v>0</v>
       </c>
       <c r="AX47" s="16">
         <v>0</v>
       </c>
-      <c r="AY47" s="17">
-[...2 lines deleted...]
-      <c r="AZ47" s="16">
+      <c r="AY47" s="16">
+        <v>0</v>
+      </c>
+      <c r="AZ47" s="17">
         <v>0</v>
       </c>
       <c r="BA47" s="16">
         <v>0</v>
       </c>
       <c r="BB47" s="16">
         <v>0</v>
       </c>
-      <c r="BC47" s="17">
-[...2 lines deleted...]
-      <c r="BD47" s="16">
+      <c r="BC47" s="16">
+        <v>0</v>
+      </c>
+      <c r="BD47" s="17">
         <v>0</v>
       </c>
       <c r="BE47" s="16">
         <v>0</v>
       </c>
       <c r="BF47" s="16">
         <v>0</v>
       </c>
-      <c r="BG47" s="17">
-[...2 lines deleted...]
-      <c r="BH47" s="16">
+      <c r="BG47" s="16">
+        <v>0</v>
+      </c>
+      <c r="BH47" s="17">
         <v>0</v>
       </c>
       <c r="BI47" s="16">
         <v>0</v>
       </c>
       <c r="BJ47" s="16">
         <v>0</v>
       </c>
-      <c r="BK47" s="17">
-[...2 lines deleted...]
-      <c r="BL47" s="16">
+      <c r="BK47" s="16">
+        <v>0</v>
+      </c>
+      <c r="BL47" s="17">
         <v>0</v>
       </c>
       <c r="BM47" s="16">
         <v>0</v>
       </c>
       <c r="BN47" s="16">
         <v>0</v>
       </c>
-      <c r="BO47" s="17">
-[...2 lines deleted...]
-      <c r="BP47" s="16">
+      <c r="BO47" s="16">
+        <v>0</v>
+      </c>
+      <c r="BP47" s="17">
         <v>0</v>
       </c>
       <c r="BQ47" s="16">
         <v>0</v>
       </c>
       <c r="BR47" s="16">
         <v>0</v>
       </c>
-      <c r="BS47" s="17">
-[...2 lines deleted...]
-      <c r="BT47" s="16">
+      <c r="BS47" s="16">
+        <v>0</v>
+      </c>
+      <c r="BT47" s="17">
         <v>0</v>
       </c>
       <c r="BU47" s="16">
         <v>0</v>
       </c>
       <c r="BV47" s="16">
         <v>0</v>
       </c>
-      <c r="BW47" s="17">
-[...2 lines deleted...]
-      <c r="BX47" s="16">
+      <c r="BW47" s="16">
+        <v>0</v>
+      </c>
+      <c r="BX47" s="17">
         <v>0</v>
       </c>
       <c r="BY47" s="16">
         <v>0</v>
       </c>
       <c r="BZ47" s="16">
         <v>0</v>
       </c>
-      <c r="CA47" s="17">
-[...2 lines deleted...]
-      <c r="CB47" s="16">
+      <c r="CA47" s="16">
+        <v>0</v>
+      </c>
+      <c r="CB47" s="17">
         <v>0</v>
       </c>
       <c r="CC47" s="16">
         <v>0</v>
       </c>
       <c r="CD47" s="16">
         <v>0</v>
       </c>
-      <c r="CE47" s="17">
-[...2 lines deleted...]
-      <c r="CF47" s="16">
+      <c r="CE47" s="16">
+        <v>0</v>
+      </c>
+      <c r="CF47" s="17">
         <v>0</v>
       </c>
       <c r="CG47" s="16">
         <v>0</v>
       </c>
       <c r="CH47" s="16">
         <v>0</v>
       </c>
-      <c r="CI47" s="17">
+      <c r="CI47" s="16">
         <v>0</v>
       </c>
       <c r="CJ47" s="17">
         <v>0</v>
       </c>
       <c r="CK47" s="17">
         <v>0</v>
       </c>
       <c r="CL47" s="17">
         <v>0</v>
       </c>
       <c r="CM47" s="17">
         <v>0</v>
       </c>
       <c r="CN47" s="17">
         <v>0</v>
       </c>
       <c r="CO47" s="17">
         <v>0</v>
       </c>
       <c r="CP47" s="17">
         <v>0</v>
       </c>
       <c r="CQ47" s="17">
         <v>0</v>
@@ -18636,51 +18894,51 @@
       </c>
       <c r="CY47" s="17">
         <v>0</v>
       </c>
       <c r="CZ47" s="17">
         <v>0</v>
       </c>
       <c r="DA47" s="17">
         <v>0</v>
       </c>
       <c r="DB47" s="17">
         <v>0</v>
       </c>
       <c r="DC47" s="17">
         <v>0</v>
       </c>
       <c r="DD47" s="17">
         <v>0</v>
       </c>
       <c r="DE47" s="17">
         <v>0</v>
       </c>
       <c r="DF47" s="17">
         <v>0</v>
       </c>
-      <c r="DG47" s="16">
+      <c r="DG47" s="17">
         <v>0</v>
       </c>
       <c r="DH47" s="16">
         <v>0</v>
       </c>
       <c r="DI47" s="16">
         <v>0</v>
       </c>
       <c r="DJ47" s="16">
         <v>0</v>
       </c>
       <c r="DK47" s="16">
         <v>0</v>
       </c>
       <c r="DL47" s="16">
         <v>0</v>
       </c>
       <c r="DM47" s="16">
         <v>0</v>
       </c>
       <c r="DN47" s="16">
         <v>0</v>
       </c>
       <c r="DO47" s="16">
         <v>0</v>
@@ -18696,52 +18954,58 @@
       </c>
       <c r="DS47" s="16">
         <v>0</v>
       </c>
       <c r="DT47" s="16">
         <v>0</v>
       </c>
       <c r="DU47" s="16">
         <v>0</v>
       </c>
       <c r="DV47" s="16">
         <v>0</v>
       </c>
       <c r="DW47" s="16">
         <v>0</v>
       </c>
       <c r="DX47" s="16">
         <v>0</v>
       </c>
       <c r="DY47" s="16">
         <v>0</v>
       </c>
       <c r="DZ47" s="16">
         <v>0</v>
       </c>
+      <c r="EA47" s="16">
+        <v>0</v>
+      </c>
+      <c r="EB47" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="48" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="11" t="s">
         <v>148</v>
       </c>
       <c r="C48" s="16">
         <v>9.98</v>
       </c>
       <c r="D48" s="16">
         <v>6.86</v>
       </c>
       <c r="E48" s="16">
         <v>3.13</v>
       </c>
       <c r="F48" s="16">
         <v>0</v>
       </c>
       <c r="G48" s="16">
         <v>0</v>
       </c>
       <c r="H48" s="16">
         <v>0</v>
       </c>
       <c r="I48" s="16">
         <v>0</v>
       </c>
       <c r="J48" s="16">
@@ -18776,228 +19040,228 @@
       </c>
       <c r="T48" s="17">
         <v>0</v>
       </c>
       <c r="U48" s="17">
         <v>0</v>
       </c>
       <c r="V48" s="17">
         <v>0</v>
       </c>
       <c r="W48" s="17">
         <v>0</v>
       </c>
       <c r="X48" s="17">
         <v>0</v>
       </c>
       <c r="Y48" s="17">
         <v>0</v>
       </c>
       <c r="Z48" s="17">
         <v>0</v>
       </c>
       <c r="AA48" s="17">
         <v>0</v>
       </c>
-      <c r="AB48" s="16">
+      <c r="AB48" s="17">
+        <v>0</v>
+      </c>
+      <c r="AC48" s="16">
         <v>2.2799999999999998</v>
       </c>
-      <c r="AC48" s="16">
+      <c r="AD48" s="16">
         <v>2.48</v>
       </c>
-      <c r="AD48" s="16">
+      <c r="AE48" s="16">
         <v>2.63</v>
       </c>
-      <c r="AE48" s="17">
+      <c r="AF48" s="17">
         <v>2.5900000000000007</v>
       </c>
-      <c r="AF48" s="16">
+      <c r="AG48" s="16">
         <v>2.19</v>
       </c>
-      <c r="AG48" s="16">
+      <c r="AH48" s="16">
         <v>1.9200000000000004</v>
       </c>
-      <c r="AH48" s="16">
+      <c r="AI48" s="16">
         <v>1.5899999999999999</v>
       </c>
-      <c r="AI48" s="17">
+      <c r="AJ48" s="17">
         <v>1.1600000000000001</v>
       </c>
-      <c r="AJ48" s="16">
+      <c r="AK48" s="16">
         <v>0.95</v>
       </c>
-      <c r="AK48" s="16">
+      <c r="AL48" s="16">
         <v>0.92000000000000015</v>
       </c>
-      <c r="AL48" s="16">
+      <c r="AM48" s="16">
         <v>0.83000000000000007</v>
       </c>
-      <c r="AM48" s="17">
+      <c r="AN48" s="17">
         <v>0.42999999999999972</v>
       </c>
-      <c r="AN48" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="AO48" s="16">
         <v>0</v>
       </c>
       <c r="AP48" s="16">
         <v>0</v>
       </c>
-      <c r="AQ48" s="17">
-[...2 lines deleted...]
-      <c r="AR48" s="16">
+      <c r="AQ48" s="16">
+        <v>0</v>
+      </c>
+      <c r="AR48" s="17">
         <v>0</v>
       </c>
       <c r="AS48" s="16">
         <v>0</v>
       </c>
       <c r="AT48" s="16">
         <v>0</v>
       </c>
-      <c r="AU48" s="17">
-[...2 lines deleted...]
-      <c r="AV48" s="16">
+      <c r="AU48" s="16">
+        <v>0</v>
+      </c>
+      <c r="AV48" s="17">
         <v>0</v>
       </c>
       <c r="AW48" s="16">
         <v>0</v>
       </c>
       <c r="AX48" s="16">
         <v>0</v>
       </c>
-      <c r="AY48" s="17">
-[...2 lines deleted...]
-      <c r="AZ48" s="16">
+      <c r="AY48" s="16">
+        <v>0</v>
+      </c>
+      <c r="AZ48" s="17">
         <v>0</v>
       </c>
       <c r="BA48" s="16">
         <v>0</v>
       </c>
       <c r="BB48" s="16">
         <v>0</v>
       </c>
-      <c r="BC48" s="17">
-[...2 lines deleted...]
-      <c r="BD48" s="16">
+      <c r="BC48" s="16">
+        <v>0</v>
+      </c>
+      <c r="BD48" s="17">
         <v>0</v>
       </c>
       <c r="BE48" s="16">
         <v>0</v>
       </c>
       <c r="BF48" s="16">
         <v>0</v>
       </c>
-      <c r="BG48" s="17">
-[...2 lines deleted...]
-      <c r="BH48" s="16">
+      <c r="BG48" s="16">
+        <v>0</v>
+      </c>
+      <c r="BH48" s="17">
         <v>0</v>
       </c>
       <c r="BI48" s="16">
         <v>0</v>
       </c>
       <c r="BJ48" s="16">
         <v>0</v>
       </c>
-      <c r="BK48" s="17">
-[...2 lines deleted...]
-      <c r="BL48" s="16">
+      <c r="BK48" s="16">
+        <v>0</v>
+      </c>
+      <c r="BL48" s="17">
         <v>0</v>
       </c>
       <c r="BM48" s="16">
         <v>0</v>
       </c>
       <c r="BN48" s="16">
         <v>0</v>
       </c>
-      <c r="BO48" s="17">
-[...2 lines deleted...]
-      <c r="BP48" s="16">
+      <c r="BO48" s="16">
+        <v>0</v>
+      </c>
+      <c r="BP48" s="17">
         <v>0</v>
       </c>
       <c r="BQ48" s="16">
         <v>0</v>
       </c>
       <c r="BR48" s="16">
         <v>0</v>
       </c>
-      <c r="BS48" s="17">
-[...2 lines deleted...]
-      <c r="BT48" s="16">
+      <c r="BS48" s="16">
+        <v>0</v>
+      </c>
+      <c r="BT48" s="17">
         <v>0</v>
       </c>
       <c r="BU48" s="16">
         <v>0</v>
       </c>
       <c r="BV48" s="16">
         <v>0</v>
       </c>
-      <c r="BW48" s="17">
-[...2 lines deleted...]
-      <c r="BX48" s="16">
+      <c r="BW48" s="16">
+        <v>0</v>
+      </c>
+      <c r="BX48" s="17">
         <v>0</v>
       </c>
       <c r="BY48" s="16">
         <v>0</v>
       </c>
       <c r="BZ48" s="16">
         <v>0</v>
       </c>
-      <c r="CA48" s="17">
-[...2 lines deleted...]
-      <c r="CB48" s="16">
+      <c r="CA48" s="16">
+        <v>0</v>
+      </c>
+      <c r="CB48" s="17">
         <v>0</v>
       </c>
       <c r="CC48" s="16">
         <v>0</v>
       </c>
       <c r="CD48" s="16">
         <v>0</v>
       </c>
-      <c r="CE48" s="17">
-[...2 lines deleted...]
-      <c r="CF48" s="16">
+      <c r="CE48" s="16">
+        <v>0</v>
+      </c>
+      <c r="CF48" s="17">
         <v>0</v>
       </c>
       <c r="CG48" s="16">
         <v>0</v>
       </c>
       <c r="CH48" s="16">
         <v>0</v>
       </c>
-      <c r="CI48" s="17">
+      <c r="CI48" s="16">
         <v>0</v>
       </c>
       <c r="CJ48" s="17">
         <v>0</v>
       </c>
       <c r="CK48" s="17">
         <v>0</v>
       </c>
       <c r="CL48" s="17">
         <v>0</v>
       </c>
       <c r="CM48" s="17">
         <v>0</v>
       </c>
       <c r="CN48" s="17">
         <v>0</v>
       </c>
       <c r="CO48" s="17">
         <v>0</v>
       </c>
       <c r="CP48" s="17">
         <v>0</v>
       </c>
       <c r="CQ48" s="17">
         <v>0</v>
@@ -19025,51 +19289,51 @@
       </c>
       <c r="CY48" s="17">
         <v>0</v>
       </c>
       <c r="CZ48" s="17">
         <v>0</v>
       </c>
       <c r="DA48" s="17">
         <v>0</v>
       </c>
       <c r="DB48" s="17">
         <v>0</v>
       </c>
       <c r="DC48" s="17">
         <v>0</v>
       </c>
       <c r="DD48" s="17">
         <v>0</v>
       </c>
       <c r="DE48" s="17">
         <v>0</v>
       </c>
       <c r="DF48" s="17">
         <v>0</v>
       </c>
-      <c r="DG48" s="16">
+      <c r="DG48" s="17">
         <v>0</v>
       </c>
       <c r="DH48" s="16">
         <v>0</v>
       </c>
       <c r="DI48" s="16">
         <v>0</v>
       </c>
       <c r="DJ48" s="16">
         <v>0</v>
       </c>
       <c r="DK48" s="16">
         <v>0</v>
       </c>
       <c r="DL48" s="16">
         <v>0</v>
       </c>
       <c r="DM48" s="16">
         <v>0</v>
       </c>
       <c r="DN48" s="16">
         <v>0</v>
       </c>
       <c r="DO48" s="16">
         <v>0</v>
@@ -19085,52 +19349,58 @@
       </c>
       <c r="DS48" s="16">
         <v>0</v>
       </c>
       <c r="DT48" s="16">
         <v>0</v>
       </c>
       <c r="DU48" s="16">
         <v>0</v>
       </c>
       <c r="DV48" s="16">
         <v>0</v>
       </c>
       <c r="DW48" s="16">
         <v>0</v>
       </c>
       <c r="DX48" s="16">
         <v>0</v>
       </c>
       <c r="DY48" s="16">
         <v>0</v>
       </c>
       <c r="DZ48" s="16">
         <v>0</v>
       </c>
+      <c r="EA48" s="16">
+        <v>0</v>
+      </c>
+      <c r="EB48" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="49" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="11" t="s">
         <v>149</v>
       </c>
       <c r="C49" s="16">
         <v>43.65</v>
       </c>
       <c r="D49" s="16">
         <v>43.44</v>
       </c>
       <c r="E49" s="16">
         <v>133.09</v>
       </c>
       <c r="F49" s="16">
         <v>0.36</v>
       </c>
       <c r="G49" s="16">
         <v>0</v>
       </c>
       <c r="H49" s="16">
         <v>0</v>
       </c>
       <c r="I49" s="16">
         <v>0</v>
       </c>
       <c r="J49" s="16">
@@ -19165,228 +19435,228 @@
       </c>
       <c r="T49" s="17">
         <v>0</v>
       </c>
       <c r="U49" s="17">
         <v>0</v>
       </c>
       <c r="V49" s="17">
         <v>0</v>
       </c>
       <c r="W49" s="17">
         <v>0</v>
       </c>
       <c r="X49" s="17">
         <v>0</v>
       </c>
       <c r="Y49" s="17">
         <v>0</v>
       </c>
       <c r="Z49" s="17">
         <v>0</v>
       </c>
       <c r="AA49" s="17">
         <v>0</v>
       </c>
-      <c r="AB49" s="16">
+      <c r="AB49" s="17">
+        <v>0</v>
+      </c>
+      <c r="AC49" s="16">
         <v>2.65</v>
       </c>
-      <c r="AC49" s="16">
+      <c r="AD49" s="16">
         <v>18.200000000000003</v>
       </c>
-      <c r="AD49" s="16">
+      <c r="AE49" s="16">
         <v>3.0999999999999996</v>
       </c>
-      <c r="AE49" s="17">
+      <c r="AF49" s="17">
         <v>19.699999999999996</v>
       </c>
-      <c r="AF49" s="16">
+      <c r="AG49" s="16">
         <v>2.96</v>
       </c>
-      <c r="AG49" s="16">
+      <c r="AH49" s="16">
         <v>18.09</v>
       </c>
-      <c r="AH49" s="16">
+      <c r="AI49" s="16">
         <v>5.6</v>
       </c>
-      <c r="AI49" s="17">
+      <c r="AJ49" s="17">
         <v>16.790000000000003</v>
       </c>
-      <c r="AJ49" s="16">
+      <c r="AK49" s="16">
         <v>4.3899999999999997</v>
       </c>
-      <c r="AK49" s="16">
+      <c r="AL49" s="16">
         <v>16.38</v>
       </c>
-      <c r="AL49" s="16">
+      <c r="AM49" s="16">
         <v>4.0900000000000007</v>
       </c>
-      <c r="AM49" s="17">
+      <c r="AN49" s="17">
         <v>108.23</v>
       </c>
-      <c r="AN49" s="16">
+      <c r="AO49" s="16">
         <v>0.36</v>
       </c>
-      <c r="AO49" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="AP49" s="16">
         <v>0</v>
       </c>
-      <c r="AQ49" s="17">
-[...2 lines deleted...]
-      <c r="AR49" s="16">
+      <c r="AQ49" s="16">
+        <v>0</v>
+      </c>
+      <c r="AR49" s="17">
         <v>0</v>
       </c>
       <c r="AS49" s="16">
         <v>0</v>
       </c>
       <c r="AT49" s="16">
         <v>0</v>
       </c>
-      <c r="AU49" s="17">
-[...2 lines deleted...]
-      <c r="AV49" s="16">
+      <c r="AU49" s="16">
+        <v>0</v>
+      </c>
+      <c r="AV49" s="17">
         <v>0</v>
       </c>
       <c r="AW49" s="16">
         <v>0</v>
       </c>
       <c r="AX49" s="16">
         <v>0</v>
       </c>
-      <c r="AY49" s="17">
-[...2 lines deleted...]
-      <c r="AZ49" s="16">
+      <c r="AY49" s="16">
+        <v>0</v>
+      </c>
+      <c r="AZ49" s="17">
         <v>0</v>
       </c>
       <c r="BA49" s="16">
         <v>0</v>
       </c>
       <c r="BB49" s="16">
         <v>0</v>
       </c>
-      <c r="BC49" s="17">
-[...2 lines deleted...]
-      <c r="BD49" s="16">
+      <c r="BC49" s="16">
+        <v>0</v>
+      </c>
+      <c r="BD49" s="17">
         <v>0</v>
       </c>
       <c r="BE49" s="16">
         <v>0</v>
       </c>
       <c r="BF49" s="16">
         <v>0</v>
       </c>
-      <c r="BG49" s="17">
-[...2 lines deleted...]
-      <c r="BH49" s="16">
+      <c r="BG49" s="16">
+        <v>0</v>
+      </c>
+      <c r="BH49" s="17">
         <v>0</v>
       </c>
       <c r="BI49" s="16">
         <v>0</v>
       </c>
       <c r="BJ49" s="16">
         <v>0</v>
       </c>
-      <c r="BK49" s="17">
-[...2 lines deleted...]
-      <c r="BL49" s="16">
+      <c r="BK49" s="16">
+        <v>0</v>
+      </c>
+      <c r="BL49" s="17">
         <v>0</v>
       </c>
       <c r="BM49" s="16">
         <v>0</v>
       </c>
       <c r="BN49" s="16">
         <v>0</v>
       </c>
-      <c r="BO49" s="17">
-[...2 lines deleted...]
-      <c r="BP49" s="16">
+      <c r="BO49" s="16">
+        <v>0</v>
+      </c>
+      <c r="BP49" s="17">
         <v>0</v>
       </c>
       <c r="BQ49" s="16">
         <v>0</v>
       </c>
       <c r="BR49" s="16">
         <v>0</v>
       </c>
-      <c r="BS49" s="17">
-[...2 lines deleted...]
-      <c r="BT49" s="16">
+      <c r="BS49" s="16">
+        <v>0</v>
+      </c>
+      <c r="BT49" s="17">
         <v>0</v>
       </c>
       <c r="BU49" s="16">
         <v>0</v>
       </c>
       <c r="BV49" s="16">
         <v>0</v>
       </c>
-      <c r="BW49" s="17">
-[...2 lines deleted...]
-      <c r="BX49" s="16">
+      <c r="BW49" s="16">
+        <v>0</v>
+      </c>
+      <c r="BX49" s="17">
         <v>0</v>
       </c>
       <c r="BY49" s="16">
         <v>0</v>
       </c>
       <c r="BZ49" s="16">
         <v>0</v>
       </c>
-      <c r="CA49" s="17">
-[...2 lines deleted...]
-      <c r="CB49" s="16">
+      <c r="CA49" s="16">
+        <v>0</v>
+      </c>
+      <c r="CB49" s="17">
         <v>0</v>
       </c>
       <c r="CC49" s="16">
         <v>0</v>
       </c>
       <c r="CD49" s="16">
         <v>0</v>
       </c>
-      <c r="CE49" s="17">
-[...2 lines deleted...]
-      <c r="CF49" s="16">
+      <c r="CE49" s="16">
+        <v>0</v>
+      </c>
+      <c r="CF49" s="17">
         <v>0</v>
       </c>
       <c r="CG49" s="16">
         <v>0</v>
       </c>
       <c r="CH49" s="16">
         <v>0</v>
       </c>
-      <c r="CI49" s="17">
+      <c r="CI49" s="16">
         <v>0</v>
       </c>
       <c r="CJ49" s="17">
         <v>0</v>
       </c>
       <c r="CK49" s="17">
         <v>0</v>
       </c>
       <c r="CL49" s="17">
         <v>0</v>
       </c>
       <c r="CM49" s="17">
         <v>0</v>
       </c>
       <c r="CN49" s="17">
         <v>0</v>
       </c>
       <c r="CO49" s="17">
         <v>0</v>
       </c>
       <c r="CP49" s="17">
         <v>0</v>
       </c>
       <c r="CQ49" s="17">
         <v>0</v>
@@ -19414,51 +19684,51 @@
       </c>
       <c r="CY49" s="17">
         <v>0</v>
       </c>
       <c r="CZ49" s="17">
         <v>0</v>
       </c>
       <c r="DA49" s="17">
         <v>0</v>
       </c>
       <c r="DB49" s="17">
         <v>0</v>
       </c>
       <c r="DC49" s="17">
         <v>0</v>
       </c>
       <c r="DD49" s="17">
         <v>0</v>
       </c>
       <c r="DE49" s="17">
         <v>0</v>
       </c>
       <c r="DF49" s="17">
         <v>0</v>
       </c>
-      <c r="DG49" s="16">
+      <c r="DG49" s="17">
         <v>0</v>
       </c>
       <c r="DH49" s="16">
         <v>0</v>
       </c>
       <c r="DI49" s="16">
         <v>0</v>
       </c>
       <c r="DJ49" s="16">
         <v>0</v>
       </c>
       <c r="DK49" s="16">
         <v>0</v>
       </c>
       <c r="DL49" s="16">
         <v>0</v>
       </c>
       <c r="DM49" s="16">
         <v>0</v>
       </c>
       <c r="DN49" s="16">
         <v>0</v>
       </c>
       <c r="DO49" s="16">
         <v>0</v>
@@ -19474,52 +19744,58 @@
       </c>
       <c r="DS49" s="16">
         <v>0</v>
       </c>
       <c r="DT49" s="16">
         <v>0</v>
       </c>
       <c r="DU49" s="16">
         <v>0</v>
       </c>
       <c r="DV49" s="16">
         <v>0</v>
       </c>
       <c r="DW49" s="16">
         <v>0</v>
       </c>
       <c r="DX49" s="16">
         <v>0</v>
       </c>
       <c r="DY49" s="16">
         <v>0</v>
       </c>
       <c r="DZ49" s="16">
         <v>0</v>
       </c>
+      <c r="EA49" s="16">
+        <v>0</v>
+      </c>
+      <c r="EB49" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="50" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="11" t="s">
         <v>150</v>
       </c>
       <c r="C50" s="16">
         <v>16.216937960955452</v>
       </c>
       <c r="D50" s="16">
         <v>31.556426276075513</v>
       </c>
       <c r="E50" s="16">
         <v>-44.271191464512746</v>
       </c>
       <c r="F50" s="16">
         <v>358.15088358234664</v>
       </c>
       <c r="G50" s="16">
         <v>-367.70000173169967</v>
       </c>
       <c r="H50" s="16">
         <v>0</v>
       </c>
       <c r="I50" s="16">
         <v>-2.2737367544323206E-13</v>
       </c>
       <c r="J50" s="16">
@@ -19554,361 +19830,367 @@
       </c>
       <c r="T50" s="17">
         <v>705.87366611140624</v>
       </c>
       <c r="U50" s="17">
         <v>-372.78319718982658</v>
       </c>
       <c r="V50" s="17">
         <v>-453.54594027363589</v>
       </c>
       <c r="W50" s="17">
         <v>-297.32545841649062</v>
       </c>
       <c r="X50" s="17">
         <v>1785.400161439934</v>
       </c>
       <c r="Y50" s="17">
         <v>583.7400466559202</v>
       </c>
       <c r="Z50" s="17">
         <v>7503.2085879334809</v>
       </c>
       <c r="AA50" s="17">
         <v>-7367.3315745201689</v>
       </c>
-      <c r="AB50" s="16">
+      <c r="AB50" s="17">
+        <v>-2243.8767957924497</v>
+      </c>
+      <c r="AC50" s="16">
         <v>-11.135126964666505</v>
       </c>
-      <c r="AC50" s="16">
+      <c r="AD50" s="16">
         <v>-12.680212263107185</v>
       </c>
-      <c r="AD50" s="16">
+      <c r="AE50" s="16">
         <v>38.194757125300924</v>
       </c>
-      <c r="AE50" s="17">
+      <c r="AF50" s="17">
         <v>1.8375200634282183</v>
       </c>
-      <c r="AF50" s="16">
+      <c r="AG50" s="16">
         <v>-44.228918411498903</v>
       </c>
-      <c r="AG50" s="16">
+      <c r="AH50" s="16">
         <v>19.404408826442111</v>
       </c>
-      <c r="AH50" s="16">
+      <c r="AI50" s="16">
         <v>26.947666798150909</v>
       </c>
-      <c r="AI50" s="17">
+      <c r="AJ50" s="17">
         <v>29.433269062981395</v>
       </c>
-      <c r="AJ50" s="16">
+      <c r="AK50" s="16">
         <v>53.262153574092459</v>
       </c>
-      <c r="AK50" s="16">
+      <c r="AL50" s="16">
         <v>-60.71864927834298</v>
       </c>
-      <c r="AL50" s="16">
+      <c r="AM50" s="16">
         <v>55.087502189695059</v>
       </c>
-      <c r="AM50" s="17">
+      <c r="AN50" s="17">
         <v>-91.902197949957284</v>
       </c>
-      <c r="AN50" s="16">
+      <c r="AO50" s="16">
         <v>122.01740755619815</v>
       </c>
-      <c r="AO50" s="16">
+      <c r="AP50" s="16">
         <v>-22.238972929839555</v>
       </c>
-      <c r="AP50" s="16">
+      <c r="AQ50" s="16">
         <v>229.32950687420148</v>
       </c>
-      <c r="AQ50" s="17">
+      <c r="AR50" s="17">
         <v>29.042942081786574</v>
       </c>
-      <c r="AR50" s="16">
+      <c r="AS50" s="16">
         <v>-238.84655561336922</v>
       </c>
-      <c r="AS50" s="16">
+      <c r="AT50" s="16">
         <v>-128.85344611833048</v>
       </c>
-      <c r="AT50" s="16">
-[...5 lines deleted...]
-      <c r="AV50" s="16">
+      <c r="AU50" s="16">
+        <v>0</v>
+      </c>
+      <c r="AV50" s="17">
         <v>0</v>
       </c>
       <c r="AW50" s="16">
         <v>0</v>
       </c>
       <c r="AX50" s="16">
         <v>0</v>
       </c>
-      <c r="AY50" s="17">
-[...2 lines deleted...]
-      <c r="AZ50" s="16">
+      <c r="AY50" s="16">
+        <v>0</v>
+      </c>
+      <c r="AZ50" s="17">
         <v>0</v>
       </c>
       <c r="BA50" s="16">
+        <v>0</v>
+      </c>
+      <c r="BB50" s="16">
         <v>0.89999999999986358</v>
       </c>
-      <c r="BB50" s="16">
+      <c r="BC50" s="16">
         <v>-0.90000000000009095</v>
       </c>
-      <c r="BC50" s="17">
-[...2 lines deleted...]
-      <c r="BD50" s="16">
+      <c r="BD50" s="17">
         <v>0</v>
       </c>
       <c r="BE50" s="16">
         <v>0</v>
       </c>
       <c r="BF50" s="16">
         <v>0</v>
       </c>
-      <c r="BG50" s="17">
-[...2 lines deleted...]
-      <c r="BH50" s="16">
+      <c r="BG50" s="16">
+        <v>0</v>
+      </c>
+      <c r="BH50" s="17">
         <v>0</v>
       </c>
       <c r="BI50" s="16">
         <v>0</v>
       </c>
       <c r="BJ50" s="16">
         <v>0</v>
       </c>
-      <c r="BK50" s="17">
-[...2 lines deleted...]
-      <c r="BL50" s="16">
+      <c r="BK50" s="16">
+        <v>0</v>
+      </c>
+      <c r="BL50" s="17">
         <v>0</v>
       </c>
       <c r="BM50" s="16">
         <v>0</v>
       </c>
       <c r="BN50" s="16">
         <v>0</v>
       </c>
-      <c r="BO50" s="17">
+      <c r="BO50" s="16">
+        <v>0</v>
+      </c>
+      <c r="BP50" s="17">
         <v>3.0000000261765081E-9</v>
       </c>
-      <c r="BP50" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="BQ50" s="16">
         <v>0</v>
       </c>
       <c r="BR50" s="16">
         <v>0</v>
       </c>
-      <c r="BS50" s="17">
-[...2 lines deleted...]
-      <c r="BT50" s="16">
+      <c r="BS50" s="16">
+        <v>0</v>
+      </c>
+      <c r="BT50" s="17">
         <v>0</v>
       </c>
       <c r="BU50" s="16">
         <v>0</v>
       </c>
       <c r="BV50" s="16">
         <v>0</v>
       </c>
-      <c r="BW50" s="17">
-[...2 lines deleted...]
-      <c r="BX50" s="16">
+      <c r="BW50" s="16">
+        <v>0</v>
+      </c>
+      <c r="BX50" s="17">
         <v>0</v>
       </c>
       <c r="BY50" s="16">
         <v>0</v>
       </c>
       <c r="BZ50" s="16">
         <v>0</v>
       </c>
-      <c r="CA50" s="17">
-[...2 lines deleted...]
-      <c r="CB50" s="16">
+      <c r="CA50" s="16">
+        <v>0</v>
+      </c>
+      <c r="CB50" s="17">
         <v>0</v>
       </c>
       <c r="CC50" s="16">
         <v>0</v>
       </c>
       <c r="CD50" s="16">
         <v>0</v>
       </c>
-      <c r="CE50" s="17">
-[...2 lines deleted...]
-      <c r="CF50" s="16">
+      <c r="CE50" s="16">
+        <v>0</v>
+      </c>
+      <c r="CF50" s="17">
         <v>0</v>
       </c>
       <c r="CG50" s="16">
         <v>0</v>
       </c>
       <c r="CH50" s="16">
         <v>0</v>
       </c>
-      <c r="CI50" s="17">
+      <c r="CI50" s="16">
         <v>0</v>
       </c>
       <c r="CJ50" s="17">
+        <v>0</v>
+      </c>
+      <c r="CK50" s="17">
         <v>641.93400904092482</v>
       </c>
-      <c r="CK50" s="17">
+      <c r="CL50" s="17">
         <v>183.0152306952736</v>
       </c>
-      <c r="CL50" s="17">
+      <c r="CM50" s="17">
         <v>-263.96410294001424</v>
       </c>
-      <c r="CM50" s="17">
+      <c r="CN50" s="17">
         <v>654.3231197290595</v>
       </c>
-      <c r="CN50" s="17">
+      <c r="CO50" s="17">
         <v>215.89415993488979</v>
       </c>
-      <c r="CO50" s="17">
+      <c r="CP50" s="17">
         <v>-401.47923549808559</v>
       </c>
-      <c r="CP50" s="17">
+      <c r="CQ50" s="17">
         <v>158.52871441381933</v>
       </c>
-      <c r="CQ50" s="17">
+      <c r="CR50" s="17">
         <v>-276.41017325351038</v>
       </c>
-      <c r="CR50" s="17">
+      <c r="CS50" s="17">
         <v>1383.0987771366704</v>
       </c>
-      <c r="CS50" s="17">
+      <c r="CT50" s="17">
         <v>-1191.6290010325483</v>
       </c>
-      <c r="CT50" s="17">
+      <c r="CU50" s="17">
         <v>588.80962554979135</v>
       </c>
-      <c r="CU50" s="17">
+      <c r="CV50" s="17">
         <v>-74.405735542507117</v>
       </c>
-      <c r="CV50" s="17">
+      <c r="CW50" s="17">
         <v>346.42398316859732</v>
       </c>
-      <c r="CW50" s="17">
+      <c r="CX50" s="17">
         <v>-1094.8001645125296</v>
       </c>
-      <c r="CX50" s="17">
+      <c r="CY50" s="17">
         <v>762.78415924324281</v>
       </c>
-      <c r="CY50" s="17">
+      <c r="CZ50" s="17">
         <v>-387.19117508913706</v>
       </c>
-      <c r="CZ50" s="17">
+      <c r="DA50" s="17">
         <v>657.40674704993353</v>
       </c>
-      <c r="DA50" s="17">
+      <c r="DB50" s="17">
         <v>170.46473380105172</v>
       </c>
-      <c r="DB50" s="17">
+      <c r="DC50" s="17">
         <v>-543.05638845678232</v>
       </c>
-      <c r="DC50" s="17">
+      <c r="DD50" s="17">
         <v>-738.3610326678388</v>
       </c>
-      <c r="DD50" s="17">
+      <c r="DE50" s="17">
         <v>-560.31565030731667</v>
       </c>
-      <c r="DE50" s="17">
+      <c r="DF50" s="17">
         <v>-139.00264736007819</v>
       </c>
-      <c r="DF50" s="17">
+      <c r="DG50" s="17">
         <v>1419.907038078951</v>
       </c>
-      <c r="DG50" s="16">
+      <c r="DH50" s="16">
         <v>-1017.9141988280468</v>
       </c>
-      <c r="DH50" s="16">
+      <c r="DI50" s="16">
         <v>801.79740852786608</v>
       </c>
-      <c r="DI50" s="16">
+      <c r="DJ50" s="16">
         <v>347.98090401932996</v>
       </c>
-      <c r="DJ50" s="16">
+      <c r="DK50" s="16">
         <v>394.40605394817521</v>
       </c>
-      <c r="DK50" s="16">
+      <c r="DL50" s="16">
         <v>241.21579494456273</v>
       </c>
-      <c r="DL50" s="16">
+      <c r="DM50" s="16">
         <v>-475.80377813752091</v>
       </c>
-      <c r="DM50" s="16">
+      <c r="DN50" s="16">
         <v>756.35199393838627</v>
       </c>
-      <c r="DN50" s="16">
+      <c r="DO50" s="16">
         <v>103.53833349399456</v>
       </c>
-      <c r="DO50" s="16">
+      <c r="DP50" s="16">
         <v>199.65349736106023</v>
       </c>
-      <c r="DP50" s="16">
+      <c r="DQ50" s="16">
         <v>116.2818399637772</v>
       </c>
-      <c r="DQ50" s="16">
+      <c r="DR50" s="16">
         <v>-433.22632091694561</v>
       </c>
-      <c r="DR50" s="16">
+      <c r="DS50" s="16">
         <v>4343.4806462685256</v>
       </c>
-      <c r="DS50" s="16">
+      <c r="DT50" s="16">
         <v>3476.6724226181236</v>
       </c>
-      <c r="DT50" s="16">
+      <c r="DU50" s="16">
         <v>-74.907995130103416</v>
       </c>
-      <c r="DU50" s="16">
+      <c r="DV50" s="16">
         <v>-391.68848391445238</v>
       </c>
-      <c r="DV50" s="16">
+      <c r="DW50" s="16">
         <v>137.84673970830673</v>
       </c>
-      <c r="DW50" s="16">
+      <c r="DX50" s="16">
         <v>-7038.5818351839198</v>
       </c>
-      <c r="DX50" s="16">
+      <c r="DY50" s="16">
         <v>-1442.7692859712051</v>
       </c>
-      <c r="DY50" s="16">
+      <c r="DZ50" s="16">
         <v>-819.45360044101665</v>
       </c>
-      <c r="DZ50" s="16">
+      <c r="EA50" s="16">
         <v>227.1863799710265</v>
       </c>
+      <c r="EB50" s="16">
+        <v>-208.84028935125474</v>
+      </c>
     </row>
-    <row r="51" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="11" t="s">
         <v>151</v>
       </c>
       <c r="C51" s="16">
         <v>410.26933476847648</v>
       </c>
       <c r="D51" s="16">
         <v>-279.69545796195587</v>
       </c>
       <c r="E51" s="16">
         <v>394.04130993662625</v>
       </c>
       <c r="F51" s="16">
         <v>547.00711083741737</v>
       </c>
       <c r="G51" s="16">
         <v>296.36645775220057</v>
       </c>
       <c r="H51" s="16">
         <v>244.49858411644615</v>
       </c>
       <c r="I51" s="16">
         <v>160.59977519145278</v>
       </c>
       <c r="J51" s="16">
@@ -19943,361 +20225,367 @@
       </c>
       <c r="T51" s="17">
         <v>-118.13538953021572</v>
       </c>
       <c r="U51" s="17">
         <v>-296.25236812519609</v>
       </c>
       <c r="V51" s="17">
         <v>-855.57400209144748</v>
       </c>
       <c r="W51" s="17">
         <v>204.05901384163178</v>
       </c>
       <c r="X51" s="17">
         <v>587.5152576923756</v>
       </c>
       <c r="Y51" s="17">
         <v>531.72246204539283</v>
       </c>
       <c r="Z51" s="17">
         <v>-106.66662269961307</v>
       </c>
       <c r="AA51" s="17">
         <v>784.50582744156736</v>
       </c>
-      <c r="AB51" s="16">
+      <c r="AB51" s="17">
+        <v>191.93807016561883</v>
+      </c>
+      <c r="AC51" s="16">
         <v>-25.043798749999993</v>
       </c>
-      <c r="AC51" s="16">
+      <c r="AD51" s="16">
         <v>-47.124125992766437</v>
       </c>
-      <c r="AD51" s="16">
+      <c r="AE51" s="16">
         <v>64.675233497127138</v>
       </c>
-      <c r="AE51" s="17">
+      <c r="AF51" s="17">
         <v>417.7620260141158</v>
       </c>
-      <c r="AF51" s="16">
+      <c r="AG51" s="16">
         <v>-8.8621256307488974</v>
       </c>
-      <c r="AG51" s="16">
+      <c r="AH51" s="16">
         <v>47.38544344160524</v>
       </c>
-      <c r="AH51" s="16">
+      <c r="AI51" s="16">
         <v>-16.822099776248976</v>
       </c>
-      <c r="AI51" s="17">
+      <c r="AJ51" s="17">
         <v>-301.3966759965632</v>
       </c>
-      <c r="AJ51" s="16">
+      <c r="AK51" s="16">
         <v>128.42299978641185</v>
       </c>
-      <c r="AK51" s="16">
+      <c r="AL51" s="16">
         <v>-12.10135009333203</v>
       </c>
-      <c r="AL51" s="16">
+      <c r="AM51" s="16">
         <v>132.05314264791957</v>
       </c>
-      <c r="AM51" s="17">
+      <c r="AN51" s="17">
         <v>145.66651759562689</v>
       </c>
-      <c r="AN51" s="16">
+      <c r="AO51" s="16">
         <v>-8.9679750475430637</v>
       </c>
-      <c r="AO51" s="16">
+      <c r="AP51" s="16">
         <v>53.137029296855957</v>
       </c>
-      <c r="AP51" s="16">
+      <c r="AQ51" s="16">
         <v>134.92783066406668</v>
       </c>
-      <c r="AQ51" s="17">
+      <c r="AR51" s="17">
         <v>367.91022592403783</v>
       </c>
-      <c r="AR51" s="16">
+      <c r="AS51" s="16">
         <v>10.211330261686584</v>
       </c>
-      <c r="AS51" s="16">
+      <c r="AT51" s="16">
         <v>84.119632927959486</v>
       </c>
-      <c r="AT51" s="16">
+      <c r="AU51" s="16">
         <v>222.71549024009505</v>
       </c>
-      <c r="AU51" s="17">
+      <c r="AV51" s="17">
         <v>-20.679995677540546</v>
       </c>
-      <c r="AV51" s="16">
+      <c r="AW51" s="16">
         <v>65.061043897825812</v>
       </c>
-      <c r="AW51" s="16">
+      <c r="AX51" s="16">
         <v>61.419652096944162</v>
       </c>
-      <c r="AX51" s="16">
+      <c r="AY51" s="16">
         <v>64.971258480738783</v>
       </c>
-      <c r="AY51" s="17">
+      <c r="AZ51" s="17">
         <v>53.046629640937397</v>
       </c>
-      <c r="AZ51" s="16">
+      <c r="BA51" s="16">
         <v>167.76296290396212</v>
       </c>
-      <c r="BA51" s="16">
+      <c r="BB51" s="16">
         <v>-45.613730078944272</v>
       </c>
-      <c r="BB51" s="16">
+      <c r="BC51" s="16">
         <v>19.194281039994166</v>
       </c>
-      <c r="BC51" s="17">
+      <c r="BD51" s="17">
         <v>19.25626132644075</v>
       </c>
-      <c r="BD51" s="16">
+      <c r="BE51" s="16">
         <v>-23.015416308055578</v>
       </c>
-      <c r="BE51" s="16">
+      <c r="BF51" s="16">
         <v>15.690927957296424</v>
       </c>
-      <c r="BF51" s="16">
+      <c r="BG51" s="16">
         <v>89.945926758877675</v>
       </c>
-      <c r="BG51" s="17">
+      <c r="BH51" s="17">
         <v>416.40730212287855</v>
       </c>
-      <c r="BH51" s="16">
+      <c r="BI51" s="16">
         <v>58.238916160114087</v>
       </c>
-      <c r="BI51" s="16">
+      <c r="BJ51" s="16">
         <v>140.14866912555266</v>
       </c>
-      <c r="BJ51" s="16">
+      <c r="BK51" s="16">
         <v>167.29009880627098</v>
       </c>
-      <c r="BK51" s="17">
+      <c r="BL51" s="17">
         <v>29.4420451884803</v>
       </c>
-      <c r="BL51" s="16">
+      <c r="BM51" s="16">
         <v>88.482742304741521</v>
       </c>
-      <c r="BM51" s="16">
+      <c r="BN51" s="16">
         <v>206.37284138818893</v>
       </c>
-      <c r="BN51" s="16">
+      <c r="BO51" s="16">
         <v>248.87684439853905</v>
       </c>
-      <c r="BO51" s="17">
+      <c r="BP51" s="17">
         <v>-110.2421476604372</v>
       </c>
-      <c r="BP51" s="16">
+      <c r="BQ51" s="16">
         <v>108.78184432009658</v>
       </c>
-      <c r="BQ51" s="16">
+      <c r="BR51" s="16">
         <v>-53.694479840283947</v>
       </c>
-      <c r="BR51" s="16">
+      <c r="BS51" s="16">
         <v>188.1841393205755</v>
       </c>
-      <c r="BS51" s="17">
+      <c r="BT51" s="17">
         <v>-9.7399399903459027</v>
       </c>
-      <c r="BT51" s="16">
+      <c r="BU51" s="16">
         <v>248.43275089950771</v>
       </c>
-      <c r="BU51" s="16">
+      <c r="BV51" s="16">
         <v>285.5624924505122</v>
       </c>
-      <c r="BV51" s="16">
+      <c r="BW51" s="16">
         <v>-143.91103752976937</v>
       </c>
-      <c r="BW51" s="17">
+      <c r="BX51" s="17">
         <v>-163.93301483063649</v>
       </c>
-      <c r="BX51" s="16">
+      <c r="BY51" s="16">
         <v>60.08551065026397</v>
       </c>
-      <c r="BY51" s="16">
+      <c r="BZ51" s="16">
         <v>33.238318559805286</v>
       </c>
-      <c r="BZ51" s="16">
+      <c r="CA51" s="16">
         <v>87.808482049689289</v>
       </c>
-      <c r="CA51" s="17">
+      <c r="CB51" s="17">
         <v>-11.775653915011519</v>
       </c>
-      <c r="CB51" s="16">
+      <c r="CC51" s="16">
         <v>184.79880521082802</v>
       </c>
-      <c r="CC51" s="16">
+      <c r="CD51" s="16">
         <v>-33.196042719625908</v>
       </c>
-      <c r="CD51" s="16">
+      <c r="CE51" s="16">
         <v>51.743082226726408</v>
       </c>
-      <c r="CE51" s="17">
+      <c r="CF51" s="17">
         <v>120.75508982438632</v>
       </c>
-      <c r="CF51" s="16">
+      <c r="CG51" s="16">
         <v>-73.241547529883675</v>
       </c>
-      <c r="CG51" s="16">
+      <c r="CH51" s="16">
         <v>-317.05780855122373</v>
       </c>
-      <c r="CH51" s="16">
+      <c r="CI51" s="16">
         <v>758.12980109918306</v>
       </c>
-      <c r="CI51" s="17">
+      <c r="CJ51" s="17">
         <v>-172.99648563521632</v>
       </c>
-      <c r="CJ51" s="17">
+      <c r="CK51" s="17">
         <v>66.174094848629537</v>
       </c>
-      <c r="CK51" s="17">
+      <c r="CL51" s="17">
         <v>-258.77266997575629</v>
       </c>
-      <c r="CL51" s="17">
+      <c r="CM51" s="17">
         <v>-154.28737119847455</v>
       </c>
-      <c r="CM51" s="17">
+      <c r="CN51" s="17">
         <v>-50.462194353937861</v>
       </c>
-      <c r="CN51" s="17">
+      <c r="CO51" s="17">
         <v>-139.03482480222286</v>
       </c>
-      <c r="CO51" s="17">
+      <c r="CP51" s="17">
         <v>-18.497693760275013</v>
       </c>
-      <c r="CP51" s="17">
+      <c r="CQ51" s="17">
         <v>195.54208724572283</v>
       </c>
-      <c r="CQ51" s="17">
+      <c r="CR51" s="17">
         <v>17.180212027723996</v>
       </c>
-      <c r="CR51" s="17">
+      <c r="CS51" s="17">
         <v>195.49300823727555</v>
       </c>
-      <c r="CS51" s="17">
+      <c r="CT51" s="17">
         <v>-106.83472441193788</v>
       </c>
-      <c r="CT51" s="17">
+      <c r="CU51" s="17">
         <v>87.043012822361391</v>
       </c>
-      <c r="CU51" s="17">
+      <c r="CV51" s="17">
         <v>-293.83668617791477</v>
       </c>
-      <c r="CV51" s="17">
+      <c r="CW51" s="17">
         <v>-90.773740318559078</v>
       </c>
-      <c r="CW51" s="17">
+      <c r="CX51" s="17">
         <v>-189.80502605098084</v>
       </c>
-      <c r="CX51" s="17">
+      <c r="CY51" s="17">
         <v>-75.150867604229319</v>
       </c>
-      <c r="CY51" s="17">
+      <c r="CZ51" s="17">
         <v>59.477265848573211</v>
       </c>
-      <c r="CZ51" s="17">
+      <c r="DA51" s="17">
         <v>-119.62640020332265</v>
       </c>
-      <c r="DA51" s="17">
+      <c r="DB51" s="17">
         <v>-239.67671734631665</v>
       </c>
-      <c r="DB51" s="17">
+      <c r="DC51" s="17">
         <v>-353.02578730343885</v>
       </c>
-      <c r="DC51" s="17">
+      <c r="DD51" s="17">
         <v>-143.24509723836928</v>
       </c>
-      <c r="DD51" s="17">
+      <c r="DE51" s="17">
         <v>-68.327714621667369</v>
       </c>
-      <c r="DE51" s="17">
+      <c r="DF51" s="17">
         <v>313.0432463540393</v>
       </c>
-      <c r="DF51" s="17">
+      <c r="DG51" s="17">
         <v>-78.696682839784913</v>
       </c>
-      <c r="DG51" s="16">
+      <c r="DH51" s="16">
         <v>38.040164949044765</v>
       </c>
-      <c r="DH51" s="16">
+      <c r="DI51" s="16">
         <v>828.43556875135585</v>
       </c>
-      <c r="DI51" s="16">
+      <c r="DJ51" s="16">
         <v>-320.17365776225591</v>
       </c>
-      <c r="DJ51" s="16">
+      <c r="DK51" s="16">
         <v>160.06301822389753</v>
       </c>
-      <c r="DK51" s="16">
+      <c r="DL51" s="16">
         <v>-80.809671520621805</v>
       </c>
-      <c r="DL51" s="16">
+      <c r="DM51" s="16">
         <v>-112.05600200198529</v>
       </c>
-      <c r="DM51" s="16">
+      <c r="DN51" s="16">
         <v>7.7641592169604294</v>
       </c>
-      <c r="DN51" s="16">
+      <c r="DO51" s="16">
         <v>-48.09322038426123</v>
       </c>
-      <c r="DO51" s="16">
+      <c r="DP51" s="16">
         <v>684.10752521467896</v>
       </c>
-      <c r="DP51" s="16">
+      <c r="DQ51" s="16">
         <v>33.694772266843842</v>
       </c>
-      <c r="DQ51" s="16">
+      <c r="DR51" s="16">
         <v>-61.598770685602275</v>
       </c>
-      <c r="DR51" s="16">
+      <c r="DS51" s="16">
         <v>7.901918643183464</v>
       </c>
-      <c r="DS51" s="16">
+      <c r="DT51" s="16">
         <v>-86.664542924038102</v>
       </c>
-      <c r="DT51" s="16">
+      <c r="DU51" s="16">
         <v>533.2475051294274</v>
       </c>
-      <c r="DU51" s="16">
+      <c r="DV51" s="16">
         <v>-33.405258493343474</v>
       </c>
-      <c r="DV51" s="16">
+      <c r="DW51" s="16">
         <v>367.51163919026311</v>
       </c>
-      <c r="DW51" s="16">
+      <c r="DX51" s="16">
         <v>-82.848058384779733</v>
       </c>
-      <c r="DX51" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY51" s="16">
-        <v>-281.81601600407623</v>
+        <v>71.753815758521554</v>
       </c>
       <c r="DZ51" s="16">
-        <v>363.53302714501649</v>
+        <v>-282.06001084407626</v>
+      </c>
+      <c r="EA51" s="16">
+        <v>362.63449902501645</v>
+      </c>
+      <c r="EB51" s="16">
+        <v>39.609766226157063</v>
       </c>
     </row>
-    <row r="52" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="11" t="s">
         <v>152</v>
       </c>
       <c r="C52" s="16">
         <v>72.09933476847651</v>
       </c>
       <c r="D52" s="16">
         <v>119.86454203804415</v>
       </c>
       <c r="E52" s="16">
         <v>394.04130993662625</v>
       </c>
       <c r="F52" s="16">
         <v>547.00711083741737</v>
       </c>
       <c r="G52" s="16">
         <v>296.36645775220057</v>
       </c>
       <c r="H52" s="16">
         <v>244.49858411644615</v>
       </c>
       <c r="I52" s="16">
         <v>160.59977519145278</v>
       </c>
       <c r="J52" s="16">
@@ -20332,361 +20620,367 @@
       </c>
       <c r="T52" s="17">
         <v>-183.13538953021572</v>
       </c>
       <c r="U52" s="17">
         <v>-251.25236812519603</v>
       </c>
       <c r="V52" s="17">
         <v>-835.57400209144748</v>
       </c>
       <c r="W52" s="17">
         <v>121.05901384163178</v>
       </c>
       <c r="X52" s="17">
         <v>615.01525769237571</v>
       </c>
       <c r="Y52" s="17">
         <v>516.98408395539286</v>
       </c>
       <c r="Z52" s="17">
         <v>-93.002591929613075</v>
       </c>
       <c r="AA52" s="17">
         <v>840.92768299156728</v>
       </c>
-      <c r="AB52" s="16">
+      <c r="AB52" s="17">
+        <v>182.58258183561881</v>
+      </c>
+      <c r="AC52" s="16">
         <v>51.246201249999999</v>
       </c>
-      <c r="AC52" s="16">
+      <c r="AD52" s="16">
         <v>-45.954125992766436</v>
       </c>
-      <c r="AD52" s="16">
+      <c r="AE52" s="16">
         <v>65.225233497127149</v>
       </c>
-      <c r="AE52" s="17">
+      <c r="AF52" s="17">
         <v>1.5820260141157974</v>
       </c>
-      <c r="AF52" s="16">
+      <c r="AG52" s="16">
         <v>-8.5121256307488977</v>
       </c>
-      <c r="AG52" s="16">
+      <c r="AH52" s="16">
         <v>47.895443441605238</v>
       </c>
-      <c r="AH52" s="16">
+      <c r="AI52" s="16">
         <v>-15.772099776248979</v>
       </c>
-      <c r="AI52" s="17">
+      <c r="AJ52" s="17">
         <v>96.253324003436788</v>
       </c>
-      <c r="AJ52" s="16">
+      <c r="AK52" s="16">
         <v>128.42299978641185</v>
       </c>
-      <c r="AK52" s="16">
+      <c r="AL52" s="16">
         <v>-12.10135009333203</v>
       </c>
-      <c r="AL52" s="16">
+      <c r="AM52" s="16">
         <v>132.05314264791957</v>
       </c>
-      <c r="AM52" s="17">
+      <c r="AN52" s="17">
         <v>145.66651759562689</v>
       </c>
-      <c r="AN52" s="16">
+      <c r="AO52" s="16">
         <v>-8.9679750475430637</v>
       </c>
-      <c r="AO52" s="16">
+      <c r="AP52" s="16">
         <v>53.137029296855957</v>
       </c>
-      <c r="AP52" s="16">
+      <c r="AQ52" s="16">
         <v>134.92783066406668</v>
       </c>
-      <c r="AQ52" s="17">
+      <c r="AR52" s="17">
         <v>367.91022592403783</v>
       </c>
-      <c r="AR52" s="16">
+      <c r="AS52" s="16">
         <v>10.211330261686584</v>
       </c>
-      <c r="AS52" s="16">
+      <c r="AT52" s="16">
         <v>84.119632927959486</v>
       </c>
-      <c r="AT52" s="16">
+      <c r="AU52" s="16">
         <v>222.71549024009505</v>
       </c>
-      <c r="AU52" s="17">
+      <c r="AV52" s="17">
         <v>-20.679995677540546</v>
       </c>
-      <c r="AV52" s="16">
+      <c r="AW52" s="16">
         <v>65.061043897825812</v>
       </c>
-      <c r="AW52" s="16">
+      <c r="AX52" s="16">
         <v>61.419652096944162</v>
       </c>
-      <c r="AX52" s="16">
+      <c r="AY52" s="16">
         <v>64.971258480738783</v>
       </c>
-      <c r="AY52" s="17">
+      <c r="AZ52" s="17">
         <v>53.046629640937397</v>
       </c>
-      <c r="AZ52" s="16">
+      <c r="BA52" s="16">
         <v>167.76296290396212</v>
       </c>
-      <c r="BA52" s="16">
+      <c r="BB52" s="16">
         <v>-45.613730078944272</v>
       </c>
-      <c r="BB52" s="16">
+      <c r="BC52" s="16">
         <v>19.194281039994166</v>
       </c>
-      <c r="BC52" s="17">
+      <c r="BD52" s="17">
         <v>19.25626132644075</v>
       </c>
-      <c r="BD52" s="16">
+      <c r="BE52" s="16">
         <v>-23.015416308055578</v>
       </c>
-      <c r="BE52" s="16">
+      <c r="BF52" s="16">
         <v>15.690927957296424</v>
       </c>
-      <c r="BF52" s="16">
+      <c r="BG52" s="16">
         <v>89.945926758877675</v>
       </c>
-      <c r="BG52" s="17">
+      <c r="BH52" s="17">
         <v>416.40730212287855</v>
       </c>
-      <c r="BH52" s="16">
+      <c r="BI52" s="16">
         <v>58.238916160114087</v>
       </c>
-      <c r="BI52" s="16">
+      <c r="BJ52" s="16">
         <v>140.14866912555266</v>
       </c>
-      <c r="BJ52" s="16">
+      <c r="BK52" s="16">
         <v>167.29009880627098</v>
       </c>
-      <c r="BK52" s="17">
+      <c r="BL52" s="17">
         <v>-31.267954811519701</v>
       </c>
-      <c r="BL52" s="16">
+      <c r="BM52" s="16">
         <v>66.954989444741528</v>
       </c>
-      <c r="BM52" s="16">
+      <c r="BN52" s="16">
         <v>189.11284138818894</v>
       </c>
-      <c r="BN52" s="16">
+      <c r="BO52" s="16">
         <v>255.07976666853904</v>
       </c>
-      <c r="BO52" s="17">
+      <c r="BP52" s="17">
         <v>-104.9872663004372</v>
       </c>
-      <c r="BP52" s="16">
+      <c r="BQ52" s="16">
         <v>288.78184430009657</v>
       </c>
-      <c r="BQ52" s="16">
+      <c r="BR52" s="16">
         <v>-53.694479840283947</v>
       </c>
-      <c r="BR52" s="16">
+      <c r="BS52" s="16">
         <v>188.1841393205755</v>
       </c>
-      <c r="BS52" s="17">
+      <c r="BT52" s="17">
         <v>-9.7399399903459027</v>
       </c>
-      <c r="BT52" s="16">
+      <c r="BU52" s="16">
         <v>73.43275089950771</v>
       </c>
-      <c r="BU52" s="16">
+      <c r="BV52" s="16">
         <v>285.56249244051219</v>
       </c>
-      <c r="BV52" s="16">
+      <c r="BW52" s="16">
         <v>31.088962470230626</v>
       </c>
-      <c r="BW52" s="17">
+      <c r="BX52" s="17">
         <v>-163.93301483063649</v>
       </c>
-      <c r="BX52" s="16">
+      <c r="BY52" s="16">
         <v>60.08551065026397</v>
       </c>
-      <c r="BY52" s="16">
+      <c r="BZ52" s="16">
         <v>33.474893029805287</v>
       </c>
-      <c r="BZ52" s="16">
+      <c r="CA52" s="16">
         <v>92.308863369689291</v>
       </c>
-      <c r="CA52" s="17">
+      <c r="CB52" s="17">
         <v>-11.934402505011519</v>
       </c>
-      <c r="CB52" s="16">
+      <c r="CC52" s="16">
         <v>184.79785251082802</v>
       </c>
-      <c r="CC52" s="16">
+      <c r="CD52" s="16">
         <v>-53.44961879962591</v>
       </c>
-      <c r="CD52" s="16">
+      <c r="CE52" s="16">
         <v>72.905208336726403</v>
       </c>
-      <c r="CE52" s="17">
+      <c r="CF52" s="17">
         <v>-79.244910175613683</v>
       </c>
-      <c r="CF52" s="16">
+      <c r="CG52" s="16">
         <v>126.75845246011632</v>
       </c>
-      <c r="CG52" s="16">
+      <c r="CH52" s="16">
         <v>-317.05780855122373</v>
       </c>
-      <c r="CH52" s="16">
+      <c r="CI52" s="16">
         <v>758.12980109918306</v>
       </c>
-      <c r="CI52" s="17">
+      <c r="CJ52" s="17">
         <v>-173.15853851521632</v>
       </c>
-      <c r="CJ52" s="17">
+      <c r="CK52" s="17">
         <v>66.350137838629536</v>
       </c>
-      <c r="CK52" s="17">
+      <c r="CL52" s="17">
         <v>-258.77266997575629</v>
       </c>
-      <c r="CL52" s="17">
+      <c r="CM52" s="17">
         <v>-154.28737119847455</v>
       </c>
-      <c r="CM52" s="17">
+      <c r="CN52" s="17">
         <v>-50.462194353937861</v>
       </c>
-      <c r="CN52" s="17">
+      <c r="CO52" s="17">
         <v>-139.03482480222286</v>
       </c>
-      <c r="CO52" s="17">
+      <c r="CP52" s="17">
         <v>-18.497693760275013</v>
       </c>
-      <c r="CP52" s="17">
+      <c r="CQ52" s="17">
         <v>195.54208724572283</v>
       </c>
-      <c r="CQ52" s="17">
+      <c r="CR52" s="17">
         <v>17.180212027723996</v>
       </c>
-      <c r="CR52" s="17">
+      <c r="CS52" s="17">
         <v>195.49300823727555</v>
       </c>
-      <c r="CS52" s="17">
+      <c r="CT52" s="17">
         <v>-122.83472441193788</v>
       </c>
-      <c r="CT52" s="17">
+      <c r="CU52" s="17">
         <v>17.043012822361391</v>
       </c>
-      <c r="CU52" s="17">
+      <c r="CV52" s="17">
         <v>-272.83668617791477</v>
       </c>
-      <c r="CV52" s="17">
+      <c r="CW52" s="17">
         <v>-61.773740318559078</v>
       </c>
-      <c r="CW52" s="17">
+      <c r="CX52" s="17">
         <v>-153.80502605098084</v>
       </c>
-      <c r="CX52" s="17">
+      <c r="CY52" s="17">
         <v>-75.150867604229319</v>
       </c>
-      <c r="CY52" s="17">
+      <c r="CZ52" s="17">
         <v>39.477265848573211</v>
       </c>
-      <c r="CZ52" s="17">
+      <c r="DA52" s="17">
         <v>-104.62640020332265</v>
       </c>
-      <c r="DA52" s="17">
+      <c r="DB52" s="17">
         <v>-284.17671734631665</v>
       </c>
-      <c r="DB52" s="17">
+      <c r="DC52" s="17">
         <v>-303.52578730343885</v>
       </c>
-      <c r="DC52" s="17">
+      <c r="DD52" s="17">
         <v>-143.24509723836928</v>
       </c>
-      <c r="DD52" s="17">
+      <c r="DE52" s="17">
         <v>-68.327714621667369</v>
       </c>
-      <c r="DE52" s="17">
+      <c r="DF52" s="17">
         <v>313.0432463540393</v>
       </c>
-      <c r="DF52" s="17">
+      <c r="DG52" s="17">
         <v>-78.696682839784913</v>
       </c>
-      <c r="DG52" s="16">
+      <c r="DH52" s="16">
         <v>-44.959835050955235</v>
       </c>
-      <c r="DH52" s="16">
+      <c r="DI52" s="16">
         <v>715.43556875135585</v>
       </c>
-      <c r="DI52" s="16">
+      <c r="DJ52" s="16">
         <v>-203.17365776225591</v>
       </c>
-      <c r="DJ52" s="16">
+      <c r="DK52" s="16">
         <v>146.06301822389753</v>
       </c>
-      <c r="DK52" s="16">
+      <c r="DL52" s="16">
         <v>-43.309671520621805</v>
       </c>
-      <c r="DL52" s="16">
+      <c r="DM52" s="16">
         <v>-72.056002001985291</v>
       </c>
-      <c r="DM52" s="16">
+      <c r="DN52" s="16">
         <v>-29.820345443039571</v>
       </c>
-      <c r="DN52" s="16">
+      <c r="DO52" s="16">
         <v>-61.10667838426123</v>
       </c>
-      <c r="DO52" s="16">
+      <c r="DP52" s="16">
         <v>679.967109784679</v>
       </c>
-      <c r="DP52" s="16">
+      <c r="DQ52" s="16">
         <v>53.62268914684384</v>
       </c>
-      <c r="DQ52" s="16">
+      <c r="DR52" s="16">
         <v>-46.779650375602273</v>
       </c>
-      <c r="DR52" s="16">
+      <c r="DS52" s="16">
         <v>-25.673259446816544</v>
       </c>
-      <c r="DS52" s="16">
+      <c r="DT52" s="16">
         <v>-74.172371254038097</v>
       </c>
-      <c r="DT52" s="16">
+      <c r="DU52" s="16">
         <v>553.80829609942737</v>
       </c>
-      <c r="DU52" s="16">
+      <c r="DV52" s="16">
         <v>-60.391702243343474</v>
       </c>
-      <c r="DV52" s="16">
+      <c r="DW52" s="16">
         <v>361.43999752026309</v>
       </c>
-      <c r="DW52" s="16">
+      <c r="DX52" s="16">
         <v>-13.928908384779731</v>
       </c>
-      <c r="DX52" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY52" s="16">
-        <v>-281.81601600407623</v>
+        <v>71.906307428521558</v>
       </c>
       <c r="DZ52" s="16">
-        <v>363.53302714501649</v>
+        <v>-282.06001084407626</v>
+      </c>
+      <c r="EA52" s="16">
+        <v>362.63449902501645</v>
+      </c>
+      <c r="EB52" s="16">
+        <v>30.10178622615706</v>
       </c>
     </row>
-    <row r="53" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="11" t="s">
         <v>148</v>
       </c>
       <c r="C53" s="16">
         <v>427.12363413625462</v>
       </c>
       <c r="D53" s="16">
         <v>475.55761454113747</v>
       </c>
       <c r="E53" s="16">
         <v>720.24250115878419</v>
       </c>
       <c r="F53" s="16">
         <v>863.06358715271722</v>
       </c>
       <c r="G53" s="16">
         <v>829.41606892113612</v>
       </c>
       <c r="H53" s="16">
         <v>619.10983008882738</v>
       </c>
       <c r="I53" s="16">
         <v>700.51575097402463</v>
       </c>
       <c r="J53" s="16">
@@ -20721,361 +21015,367 @@
       </c>
       <c r="T53" s="17">
         <v>921.94188388210875</v>
       </c>
       <c r="U53" s="17">
         <v>555.87138477537906</v>
       </c>
       <c r="V53" s="17">
         <v>523.72242156545497</v>
       </c>
       <c r="W53" s="17">
         <v>1450.3325849281946</v>
       </c>
       <c r="X53" s="17">
         <v>1315.206469332333</v>
       </c>
       <c r="Y53" s="17">
         <v>1149.8056535829298</v>
       </c>
       <c r="Z53" s="17">
         <v>807.57341434975842</v>
       </c>
       <c r="AA53" s="17">
         <v>1552.5925116855667</v>
       </c>
-      <c r="AB53" s="16">
+      <c r="AB53" s="17">
+        <v>1455.0117997174309</v>
+      </c>
+      <c r="AC53" s="16">
         <v>92.716352660000013</v>
       </c>
-      <c r="AC53" s="16">
+      <c r="AD53" s="16">
         <v>103.66040730723351</v>
       </c>
-      <c r="AD53" s="16">
+      <c r="AE53" s="16">
         <v>106.29800156112611</v>
       </c>
-      <c r="AE53" s="17">
+      <c r="AF53" s="17">
         <v>124.448872607895</v>
       </c>
-      <c r="AF53" s="16">
+      <c r="AG53" s="16">
         <v>81.916704890028242</v>
       </c>
-      <c r="AG53" s="16">
+      <c r="AH53" s="16">
         <v>90.075975164836578</v>
       </c>
-      <c r="AH53" s="16">
+      <c r="AI53" s="16">
         <v>110.24220277796562</v>
       </c>
-      <c r="AI53" s="17">
+      <c r="AJ53" s="17">
         <v>193.32273170830703</v>
       </c>
-      <c r="AJ53" s="16">
+      <c r="AK53" s="16">
         <v>194.795937904992</v>
       </c>
-      <c r="AK53" s="16">
+      <c r="AL53" s="16">
         <v>95.87971731715345</v>
       </c>
-      <c r="AL53" s="16">
+      <c r="AM53" s="16">
         <v>208.16334229776214</v>
       </c>
-      <c r="AM53" s="17">
+      <c r="AN53" s="17">
         <v>221.4035036388766</v>
       </c>
-      <c r="AN53" s="16">
+      <c r="AO53" s="16">
         <v>78.833484944109372</v>
       </c>
-      <c r="AO53" s="16">
+      <c r="AP53" s="16">
         <v>132.004709633354</v>
       </c>
-      <c r="AP53" s="16">
+      <c r="AQ53" s="16">
         <v>216.31434869917214</v>
       </c>
-      <c r="AQ53" s="17">
+      <c r="AR53" s="17">
         <v>435.91104387608169</v>
       </c>
-      <c r="AR53" s="16">
+      <c r="AS53" s="16">
         <v>161.0818673955547</v>
       </c>
-      <c r="AS53" s="16">
+      <c r="AT53" s="16">
         <v>211.02384583223079</v>
       </c>
-      <c r="AT53" s="16">
+      <c r="AU53" s="16">
         <v>303.75742048468061</v>
       </c>
-      <c r="AU53" s="17">
+      <c r="AV53" s="17">
         <v>153.55293520866994</v>
       </c>
-      <c r="AV53" s="16">
+      <c r="AW53" s="16">
         <v>137.44402862172848</v>
       </c>
-      <c r="AW53" s="16">
+      <c r="AX53" s="16">
         <v>161.06370092522047</v>
       </c>
-      <c r="AX53" s="16">
+      <c r="AY53" s="16">
         <v>161.60272712095724</v>
       </c>
-      <c r="AY53" s="17">
+      <c r="AZ53" s="17">
         <v>158.99937342092119</v>
       </c>
-      <c r="AZ53" s="16">
+      <c r="BA53" s="16">
         <v>270.70273941375808</v>
       </c>
-      <c r="BA53" s="16">
+      <c r="BB53" s="16">
         <v>101.18514276293614</v>
       </c>
-      <c r="BB53" s="16">
+      <c r="BC53" s="16">
         <v>149.43765566198198</v>
       </c>
-      <c r="BC53" s="17">
+      <c r="BD53" s="17">
         <v>179.19021313534844</v>
       </c>
-      <c r="BD53" s="16">
+      <c r="BE53" s="16">
         <v>91.906066511100207</v>
       </c>
-      <c r="BE53" s="16">
+      <c r="BF53" s="16">
         <v>200.59163758702502</v>
       </c>
-      <c r="BF53" s="16">
+      <c r="BG53" s="16">
         <v>210.74356853844216</v>
       </c>
-      <c r="BG53" s="17">
+      <c r="BH53" s="17">
         <v>683.39447525229161</v>
       </c>
-      <c r="BH53" s="16">
+      <c r="BI53" s="16">
         <v>154.07416349892307</v>
       </c>
-      <c r="BI53" s="16">
+      <c r="BJ53" s="16">
         <v>544.33454195064189</v>
       </c>
-      <c r="BJ53" s="16">
+      <c r="BK53" s="16">
         <v>286.39397960590645</v>
       </c>
-      <c r="BK53" s="17">
+      <c r="BL53" s="17">
         <v>306.38030055144924</v>
       </c>
-      <c r="BL53" s="16">
+      <c r="BM53" s="16">
         <v>174.13067666876074</v>
       </c>
-      <c r="BM53" s="16">
+      <c r="BN53" s="16">
         <v>460.1891451110962</v>
       </c>
-      <c r="BN53" s="16">
+      <c r="BO53" s="16">
         <v>354.13968079572567</v>
       </c>
-      <c r="BO53" s="17">
+      <c r="BP53" s="17">
         <v>161.94420254095402</v>
       </c>
-      <c r="BP53" s="16">
+      <c r="BQ53" s="16">
         <v>354.92581655009656</v>
       </c>
-      <c r="BQ53" s="16">
+      <c r="BR53" s="16">
         <v>178.23595325971604</v>
       </c>
-      <c r="BR53" s="16">
+      <c r="BS53" s="16">
         <v>260.31060764057548</v>
       </c>
-      <c r="BS53" s="17">
+      <c r="BT53" s="17">
         <v>171.7399048496541</v>
       </c>
-      <c r="BT53" s="16">
+      <c r="BU53" s="16">
         <v>142.1758802695077</v>
       </c>
-      <c r="BU53" s="16">
+      <c r="BV53" s="16">
         <v>467.87336978051218</v>
       </c>
-      <c r="BV53" s="16">
+      <c r="BW53" s="16">
         <v>125.91605163023063</v>
       </c>
-      <c r="BW53" s="17">
+      <c r="BX53" s="17">
         <v>200.86142031936353</v>
       </c>
-      <c r="BX53" s="16">
+      <c r="BY53" s="16">
         <v>140.27223948026398</v>
       </c>
-      <c r="BY53" s="16">
+      <c r="BZ53" s="16">
         <v>253.92385350980527</v>
       </c>
-      <c r="BZ53" s="16">
+      <c r="CA53" s="16">
         <v>203.63518801968925</v>
       </c>
-      <c r="CA53" s="17">
+      <c r="CB53" s="17">
         <v>218.57394372498845</v>
       </c>
-      <c r="CB53" s="16">
+      <c r="CC53" s="16">
         <v>314.42575652082797</v>
       </c>
-      <c r="CC53" s="16">
+      <c r="CD53" s="16">
         <v>243.46803765037419</v>
       </c>
-      <c r="CD53" s="16">
+      <c r="CE53" s="16">
         <v>198.37776216672637</v>
       </c>
-      <c r="CE53" s="17">
+      <c r="CF53" s="17">
         <v>206.03480301438631</v>
       </c>
-      <c r="CF53" s="16">
+      <c r="CG53" s="16">
         <v>227.64589018011631</v>
       </c>
-      <c r="CG53" s="16">
+      <c r="CH53" s="16">
         <v>92.336783148776249</v>
       </c>
-      <c r="CH53" s="16">
+      <c r="CI53" s="16">
         <v>877.72181591918309</v>
       </c>
-      <c r="CI53" s="17">
+      <c r="CJ53" s="17">
         <v>269.64181031478381</v>
       </c>
-      <c r="CJ53" s="17">
+      <c r="CK53" s="17">
         <v>170.68362360412954</v>
       </c>
-      <c r="CK53" s="17">
+      <c r="CL53" s="17">
         <v>81.744726044243762</v>
       </c>
-      <c r="CL53" s="17">
+      <c r="CM53" s="17">
         <v>110.87821236802539</v>
       </c>
-      <c r="CM53" s="17">
+      <c r="CN53" s="17">
         <v>251.01972484606208</v>
       </c>
-      <c r="CN53" s="17">
+      <c r="CO53" s="17">
         <v>170.66511585910214</v>
       </c>
-      <c r="CO53" s="17">
+      <c r="CP53" s="17">
         <v>296.69213720972493</v>
       </c>
-      <c r="CP53" s="17">
+      <c r="CQ53" s="17">
         <v>311.22730362194795</v>
       </c>
-      <c r="CQ53" s="17">
+      <c r="CR53" s="17">
         <v>323.77427805772402</v>
       </c>
-      <c r="CR53" s="17">
+      <c r="CS53" s="17">
         <v>330.18318382302556</v>
       </c>
-      <c r="CS53" s="17">
+      <c r="CT53" s="17">
         <v>173.26147105356205</v>
       </c>
-      <c r="CT53" s="17">
+      <c r="CU53" s="17">
         <v>272.94560134773639</v>
       </c>
-      <c r="CU53" s="17">
+      <c r="CV53" s="17">
         <v>145.55162765778468</v>
       </c>
-      <c r="CV53" s="17">
+      <c r="CW53" s="17">
         <v>44.170088690690918</v>
       </c>
-      <c r="CW53" s="17">
+      <c r="CX53" s="17">
         <v>122.44149042931915</v>
       </c>
-      <c r="CX53" s="17">
+      <c r="CY53" s="17">
         <v>50.225986771895734</v>
       </c>
-      <c r="CY53" s="17">
+      <c r="CZ53" s="17">
         <v>339.0338188834732</v>
       </c>
-      <c r="CZ53" s="17">
+      <c r="DA53" s="17">
         <v>42.074041942919621</v>
       </c>
-      <c r="DA53" s="17">
+      <c r="DB53" s="17">
         <v>79.518847418082061</v>
       </c>
-      <c r="DB53" s="17">
+      <c r="DC53" s="17">
         <v>279.33091696454107</v>
       </c>
-      <c r="DC53" s="17">
+      <c r="DD53" s="17">
         <v>122.79861523991219</v>
       </c>
-      <c r="DD53" s="17">
+      <c r="DE53" s="17">
         <v>68.108637053737269</v>
       </c>
-      <c r="DE53" s="17">
+      <c r="DF53" s="17">
         <v>508.33863545128577</v>
       </c>
-      <c r="DF53" s="17">
+      <c r="DG53" s="17">
         <v>50.716672505425365</v>
       </c>
-      <c r="DG53" s="16">
+      <c r="DH53" s="16">
         <v>823.16863991774619</v>
       </c>
-      <c r="DH53" s="16">
+      <c r="DI53" s="16">
         <v>842.82938095125996</v>
       </c>
-      <c r="DI53" s="16">
+      <c r="DJ53" s="16">
         <v>41.942528360961134</v>
       </c>
-      <c r="DJ53" s="16">
+      <c r="DK53" s="16">
         <v>277.64415307715768</v>
       </c>
-      <c r="DK53" s="16">
+      <c r="DL53" s="16">
         <v>152.79040694295423</v>
       </c>
-      <c r="DL53" s="16">
+      <c r="DM53" s="16">
         <v>52.358903017231086</v>
       </c>
-      <c r="DM53" s="16">
+      <c r="DN53" s="16">
         <v>162.59638534786916</v>
       </c>
-      <c r="DN53" s="16">
+      <c r="DO53" s="16">
         <v>65.538512947313521</v>
       </c>
-      <c r="DO53" s="16">
+      <c r="DP53" s="16">
         <v>869.31185227051606</v>
       </c>
-      <c r="DP53" s="16">
+      <c r="DQ53" s="16">
         <v>183.11057259943385</v>
       </c>
-      <c r="DQ53" s="16">
+      <c r="DR53" s="16">
         <v>370.01335675455255</v>
       </c>
-      <c r="DR53" s="16">
+      <c r="DS53" s="16">
         <v>88.19425911750335</v>
       </c>
-      <c r="DS53" s="16">
+      <c r="DT53" s="16">
         <v>166.25522587826862</v>
       </c>
-      <c r="DT53" s="16">
+      <c r="DU53" s="16">
         <v>678.93962054838732</v>
       </c>
-      <c r="DU53" s="16">
+      <c r="DV53" s="16">
         <v>153.45489310431512</v>
       </c>
-      <c r="DV53" s="16">
+      <c r="DW53" s="16">
         <v>492.0699356579031</v>
       </c>
-      <c r="DW53" s="16">
+      <c r="DX53" s="16">
         <v>228.12806237496105</v>
       </c>
-      <c r="DX53" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY53" s="16">
-        <v>105.74995128444286</v>
+        <v>224.62514343860155</v>
       </c>
       <c r="DZ53" s="16">
-        <v>501.20893586333648</v>
+        <v>105.50595644444286</v>
+      </c>
+      <c r="EA53" s="16">
+        <v>500.3566077433365</v>
+      </c>
+      <c r="EB53" s="16">
+        <v>624.52409209105008</v>
       </c>
     </row>
-    <row r="54" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="11" t="s">
         <v>149</v>
       </c>
       <c r="C54" s="16">
         <v>355.02429936777816</v>
       </c>
       <c r="D54" s="16">
         <v>355.69307250309333</v>
       </c>
       <c r="E54" s="16">
         <v>326.20119122215789</v>
       </c>
       <c r="F54" s="16">
         <v>316.05647631529985</v>
       </c>
       <c r="G54" s="16">
         <v>533.04961116893548</v>
       </c>
       <c r="H54" s="16">
         <v>374.61124597238125</v>
       </c>
       <c r="I54" s="16">
         <v>539.91597578257188</v>
       </c>
       <c r="J54" s="16">
@@ -21110,361 +21410,367 @@
       </c>
       <c r="T54" s="17">
         <v>1105.0772734123243</v>
       </c>
       <c r="U54" s="17">
         <v>807.12375290057503</v>
       </c>
       <c r="V54" s="17">
         <v>1359.2964236569023</v>
       </c>
       <c r="W54" s="17">
         <v>1329.2735710865627</v>
       </c>
       <c r="X54" s="17">
         <v>700.19121163995737</v>
       </c>
       <c r="Y54" s="17">
         <v>632.82156962753697</v>
       </c>
       <c r="Z54" s="17">
         <v>900.57600627937143</v>
       </c>
       <c r="AA54" s="17">
         <v>711.66482869399943</v>
       </c>
-      <c r="AB54" s="16">
+      <c r="AB54" s="17">
+        <v>1272.4292178818123</v>
+      </c>
+      <c r="AC54" s="16">
         <v>41.470151410000014</v>
       </c>
-      <c r="AC54" s="16">
+      <c r="AD54" s="16">
         <v>149.61453329999995</v>
       </c>
-      <c r="AD54" s="16">
+      <c r="AE54" s="16">
         <v>41.072768063998964</v>
       </c>
-      <c r="AE54" s="17">
+      <c r="AF54" s="17">
         <v>122.8668465937792</v>
       </c>
-      <c r="AF54" s="16">
+      <c r="AG54" s="16">
         <v>90.42883052077714</v>
       </c>
-      <c r="AG54" s="16">
+      <c r="AH54" s="16">
         <v>42.18053172323134</v>
       </c>
-      <c r="AH54" s="16">
+      <c r="AI54" s="16">
         <v>126.01430255421459</v>
       </c>
-      <c r="AI54" s="17">
+      <c r="AJ54" s="17">
         <v>97.069407704870244</v>
       </c>
-      <c r="AJ54" s="16">
+      <c r="AK54" s="16">
         <v>66.372938118580151</v>
       </c>
-      <c r="AK54" s="16">
+      <c r="AL54" s="16">
         <v>107.98106741048548</v>
       </c>
-      <c r="AL54" s="16">
+      <c r="AM54" s="16">
         <v>76.110199649842556</v>
       </c>
-      <c r="AM54" s="17">
+      <c r="AN54" s="17">
         <v>75.736986043249715</v>
       </c>
-      <c r="AN54" s="16">
+      <c r="AO54" s="16">
         <v>87.801459991652436</v>
       </c>
-      <c r="AO54" s="16">
+      <c r="AP54" s="16">
         <v>78.86768033649804</v>
       </c>
-      <c r="AP54" s="16">
+      <c r="AQ54" s="16">
         <v>81.386518035105468</v>
       </c>
-      <c r="AQ54" s="17">
+      <c r="AR54" s="17">
         <v>68.00081795204386</v>
       </c>
-      <c r="AR54" s="16">
+      <c r="AS54" s="16">
         <v>150.87053713386811</v>
       </c>
-      <c r="AS54" s="16">
+      <c r="AT54" s="16">
         <v>126.9042129042713</v>
       </c>
-      <c r="AT54" s="16">
+      <c r="AU54" s="16">
         <v>81.041930244585544</v>
       </c>
-      <c r="AU54" s="17">
+      <c r="AV54" s="17">
         <v>174.23293088621048</v>
       </c>
-      <c r="AV54" s="16">
+      <c r="AW54" s="16">
         <v>72.382984723902666</v>
       </c>
-      <c r="AW54" s="16">
+      <c r="AX54" s="16">
         <v>99.644048828276311</v>
       </c>
-      <c r="AX54" s="16">
+      <c r="AY54" s="16">
         <v>96.631468640218458</v>
       </c>
-      <c r="AY54" s="17">
+      <c r="AZ54" s="17">
         <v>105.95274377998379</v>
       </c>
-      <c r="AZ54" s="16">
+      <c r="BA54" s="16">
         <v>102.93977650979596</v>
       </c>
-      <c r="BA54" s="16">
+      <c r="BB54" s="16">
         <v>146.79887284188041</v>
       </c>
-      <c r="BB54" s="16">
+      <c r="BC54" s="16">
         <v>130.24337462198781</v>
       </c>
-      <c r="BC54" s="17">
+      <c r="BD54" s="17">
         <v>159.93395180890769</v>
       </c>
-      <c r="BD54" s="16">
+      <c r="BE54" s="16">
         <v>114.92148281915578</v>
       </c>
-      <c r="BE54" s="16">
+      <c r="BF54" s="16">
         <v>184.9007096297286</v>
       </c>
-      <c r="BF54" s="16">
+      <c r="BG54" s="16">
         <v>120.79764177956449</v>
       </c>
-      <c r="BG54" s="17">
+      <c r="BH54" s="17">
         <v>266.98717312941307</v>
       </c>
-      <c r="BH54" s="16">
+      <c r="BI54" s="16">
         <v>95.835247338808983</v>
       </c>
-      <c r="BI54" s="16">
+      <c r="BJ54" s="16">
         <v>404.18587282508923</v>
       </c>
-      <c r="BJ54" s="16">
+      <c r="BK54" s="16">
         <v>119.10388079963549</v>
       </c>
-      <c r="BK54" s="17">
+      <c r="BL54" s="17">
         <v>337.64825536296894</v>
       </c>
-      <c r="BL54" s="16">
+      <c r="BM54" s="16">
         <v>107.17568722401921</v>
       </c>
-      <c r="BM54" s="16">
+      <c r="BN54" s="16">
         <v>271.07630372290726</v>
       </c>
-      <c r="BN54" s="16">
+      <c r="BO54" s="16">
         <v>99.059914127186644</v>
       </c>
-      <c r="BO54" s="17">
+      <c r="BP54" s="17">
         <v>266.93146884139122</v>
       </c>
-      <c r="BP54" s="16">
+      <c r="BQ54" s="16">
         <v>66.143972250000004</v>
       </c>
-      <c r="BQ54" s="16">
+      <c r="BR54" s="16">
         <v>231.93043309999999</v>
       </c>
-      <c r="BR54" s="16">
+      <c r="BS54" s="16">
         <v>72.126468319999987</v>
       </c>
-      <c r="BS54" s="17">
+      <c r="BT54" s="17">
         <v>181.47984484</v>
       </c>
-      <c r="BT54" s="16">
+      <c r="BU54" s="16">
         <v>68.743129369999991</v>
       </c>
-      <c r="BU54" s="16">
+      <c r="BV54" s="16">
         <v>182.31087733999999</v>
       </c>
-      <c r="BV54" s="16">
+      <c r="BW54" s="16">
         <v>94.82708916</v>
       </c>
-      <c r="BW54" s="17">
+      <c r="BX54" s="17">
         <v>364.79443515000003</v>
       </c>
-      <c r="BX54" s="16">
+      <c r="BY54" s="16">
         <v>80.186728830000007</v>
       </c>
-      <c r="BY54" s="16">
+      <c r="BZ54" s="16">
         <v>220.44896047999998</v>
       </c>
-      <c r="BZ54" s="16">
+      <c r="CA54" s="16">
         <v>111.32632464999996</v>
       </c>
-      <c r="CA54" s="17">
+      <c r="CB54" s="17">
         <v>230.50834622999997</v>
       </c>
-      <c r="CB54" s="16">
+      <c r="CC54" s="16">
         <v>129.62790400999995</v>
       </c>
-      <c r="CC54" s="16">
+      <c r="CD54" s="16">
         <v>296.91765645000009</v>
       </c>
-      <c r="CD54" s="16">
+      <c r="CE54" s="16">
         <v>125.47255382999997</v>
       </c>
-      <c r="CE54" s="17">
+      <c r="CF54" s="17">
         <v>285.27971319</v>
       </c>
-      <c r="CF54" s="16">
+      <c r="CG54" s="16">
         <v>100.88743771999999</v>
       </c>
-      <c r="CG54" s="16">
+      <c r="CH54" s="16">
         <v>409.39459169999998</v>
       </c>
-      <c r="CH54" s="16">
+      <c r="CI54" s="16">
         <v>119.59201481999999</v>
       </c>
-      <c r="CI54" s="17">
+      <c r="CJ54" s="17">
         <v>442.80034883000013</v>
       </c>
-      <c r="CJ54" s="17">
+      <c r="CK54" s="17">
         <v>104.3334857655</v>
       </c>
-      <c r="CK54" s="17">
+      <c r="CL54" s="17">
         <v>340.51739602000004</v>
       </c>
-      <c r="CL54" s="17">
+      <c r="CM54" s="17">
         <v>265.16558356649995</v>
       </c>
-      <c r="CM54" s="17">
+      <c r="CN54" s="17">
         <v>301.48191919999994</v>
       </c>
-      <c r="CN54" s="17">
+      <c r="CO54" s="17">
         <v>309.699940661325</v>
       </c>
-      <c r="CO54" s="17">
+      <c r="CP54" s="17">
         <v>315.18983096999995</v>
       </c>
-      <c r="CP54" s="17">
+      <c r="CQ54" s="17">
         <v>115.68521637622511</v>
       </c>
-      <c r="CQ54" s="17">
+      <c r="CR54" s="17">
         <v>306.59406603000002</v>
       </c>
-      <c r="CR54" s="17">
+      <c r="CS54" s="17">
         <v>134.69017558575001</v>
       </c>
-      <c r="CS54" s="17">
+      <c r="CT54" s="17">
         <v>296.09619546549993</v>
       </c>
-      <c r="CT54" s="17">
+      <c r="CU54" s="17">
         <v>255.90258852537499</v>
       </c>
-      <c r="CU54" s="17">
+      <c r="CV54" s="17">
         <v>418.38831383569948</v>
       </c>
-      <c r="CV54" s="17">
+      <c r="CW54" s="17">
         <v>105.94382900925</v>
       </c>
-      <c r="CW54" s="17">
+      <c r="CX54" s="17">
         <v>276.24651648029999</v>
       </c>
-      <c r="CX54" s="17">
+      <c r="CY54" s="17">
         <v>125.37685437612505</v>
       </c>
-      <c r="CY54" s="17">
+      <c r="CZ54" s="17">
         <v>299.55655303489999</v>
       </c>
-      <c r="CZ54" s="17">
+      <c r="DA54" s="17">
         <v>146.70044214624227</v>
       </c>
-      <c r="DA54" s="17">
+      <c r="DB54" s="17">
         <v>363.69556476439874</v>
       </c>
-      <c r="DB54" s="17">
+      <c r="DC54" s="17">
         <v>582.85670426797992</v>
       </c>
-      <c r="DC54" s="17">
+      <c r="DD54" s="17">
         <v>266.04371247828146</v>
       </c>
-      <c r="DD54" s="17">
+      <c r="DE54" s="17">
         <v>136.43635167540464</v>
       </c>
-      <c r="DE54" s="17">
+      <c r="DF54" s="17">
         <v>195.29538909724647</v>
       </c>
-      <c r="DF54" s="17">
+      <c r="DG54" s="17">
         <v>129.41335534521028</v>
       </c>
-      <c r="DG54" s="16">
+      <c r="DH54" s="16">
         <v>868.12847496870143</v>
       </c>
-      <c r="DH54" s="16">
+      <c r="DI54" s="16">
         <v>127.39381219990415</v>
       </c>
-      <c r="DI54" s="16">
+      <c r="DJ54" s="16">
         <v>245.11618612321706</v>
       </c>
-      <c r="DJ54" s="16">
+      <c r="DK54" s="16">
         <v>131.58113485326015</v>
       </c>
-      <c r="DK54" s="16">
+      <c r="DL54" s="16">
         <v>196.10007846357604</v>
       </c>
-      <c r="DL54" s="16">
+      <c r="DM54" s="16">
         <v>124.41490501921638</v>
       </c>
-      <c r="DM54" s="16">
+      <c r="DN54" s="16">
         <v>192.41673079090873</v>
       </c>
-      <c r="DN54" s="16">
+      <c r="DO54" s="16">
         <v>126.64519133157475</v>
       </c>
-      <c r="DO54" s="16">
+      <c r="DP54" s="16">
         <v>189.34474248583703</v>
       </c>
-      <c r="DP54" s="16">
+      <c r="DQ54" s="16">
         <v>129.48788345259001</v>
       </c>
-      <c r="DQ54" s="16">
+      <c r="DR54" s="16">
         <v>416.79300713015482</v>
       </c>
-      <c r="DR54" s="16">
+      <c r="DS54" s="16">
         <v>113.86751856431989</v>
       </c>
-      <c r="DS54" s="16">
+      <c r="DT54" s="16">
         <v>240.42759713230672</v>
       </c>
-      <c r="DT54" s="16">
+      <c r="DU54" s="16">
         <v>125.13132444896</v>
       </c>
-      <c r="DU54" s="16">
+      <c r="DV54" s="16">
         <v>213.84659534765859</v>
       </c>
-      <c r="DV54" s="16">
+      <c r="DW54" s="16">
         <v>130.62993813763998</v>
       </c>
-      <c r="DW54" s="16">
+      <c r="DX54" s="16">
         <v>242.05697075974078</v>
       </c>
-      <c r="DX54" s="16">
+      <c r="DY54" s="16">
         <v>152.71883601008</v>
       </c>
-      <c r="DY54" s="16">
+      <c r="DZ54" s="16">
         <v>387.56596728851912</v>
       </c>
-      <c r="DZ54" s="16">
-        <v>137.67590871832002</v>
+      <c r="EA54" s="16">
+        <v>137.72210871832002</v>
+      </c>
+      <c r="EB54" s="16">
+        <v>594.42230586489302</v>
       </c>
     </row>
-    <row r="55" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="11" t="s">
         <v>153</v>
       </c>
       <c r="C55" s="16">
         <v>338.17</v>
       </c>
       <c r="D55" s="16">
         <v>-399.55999999999995</v>
       </c>
       <c r="E55" s="16">
         <v>0</v>
       </c>
       <c r="F55" s="16">
         <v>0</v>
       </c>
       <c r="G55" s="16">
         <v>0</v>
       </c>
       <c r="H55" s="16">
         <v>0</v>
       </c>
       <c r="I55" s="16">
         <v>0</v>
       </c>
       <c r="J55" s="16">
@@ -21499,361 +21805,367 @@
       </c>
       <c r="T55" s="17">
         <v>65</v>
       </c>
       <c r="U55" s="17">
         <v>-45</v>
       </c>
       <c r="V55" s="17">
         <v>-20</v>
       </c>
       <c r="W55" s="17">
         <v>83</v>
       </c>
       <c r="X55" s="17">
         <v>-27.5</v>
       </c>
       <c r="Y55" s="17">
         <v>14.738378090000001</v>
       </c>
       <c r="Z55" s="17">
         <v>-13.664030769999991</v>
       </c>
       <c r="AA55" s="17">
         <v>-56.421855550000004</v>
       </c>
-      <c r="AB55" s="16">
+      <c r="AB55" s="17">
+        <v>9.35548833</v>
+      </c>
+      <c r="AC55" s="16">
         <v>-76.289999999999992</v>
       </c>
-      <c r="AC55" s="16">
+      <c r="AD55" s="16">
         <v>-1.1700000000000017</v>
       </c>
-      <c r="AD55" s="16">
+      <c r="AE55" s="16">
         <v>-0.55000000000001137</v>
       </c>
-      <c r="AE55" s="17">
+      <c r="AF55" s="17">
         <v>416.18</v>
       </c>
-      <c r="AF55" s="16">
+      <c r="AG55" s="16">
         <v>-0.34999999999999964</v>
       </c>
-      <c r="AG55" s="16">
+      <c r="AH55" s="16">
         <v>-0.50999999999999801</v>
       </c>
-      <c r="AH55" s="16">
+      <c r="AI55" s="16">
         <v>-1.0499999999999989</v>
       </c>
-      <c r="AI55" s="17">
+      <c r="AJ55" s="17">
         <v>-397.65</v>
       </c>
-      <c r="AJ55" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="AK55" s="16">
         <v>0</v>
       </c>
       <c r="AL55" s="16">
         <v>0</v>
       </c>
-      <c r="AM55" s="17">
-[...2 lines deleted...]
-      <c r="AN55" s="16">
+      <c r="AM55" s="16">
+        <v>0</v>
+      </c>
+      <c r="AN55" s="17">
         <v>0</v>
       </c>
       <c r="AO55" s="16">
         <v>0</v>
       </c>
       <c r="AP55" s="16">
         <v>0</v>
       </c>
-      <c r="AQ55" s="17">
-[...2 lines deleted...]
-      <c r="AR55" s="16">
+      <c r="AQ55" s="16">
+        <v>0</v>
+      </c>
+      <c r="AR55" s="17">
         <v>0</v>
       </c>
       <c r="AS55" s="16">
         <v>0</v>
       </c>
       <c r="AT55" s="16">
         <v>0</v>
       </c>
-      <c r="AU55" s="17">
-[...2 lines deleted...]
-      <c r="AV55" s="16">
+      <c r="AU55" s="16">
+        <v>0</v>
+      </c>
+      <c r="AV55" s="17">
         <v>0</v>
       </c>
       <c r="AW55" s="16">
         <v>0</v>
       </c>
       <c r="AX55" s="16">
         <v>0</v>
       </c>
-      <c r="AY55" s="17">
-[...2 lines deleted...]
-      <c r="AZ55" s="16">
+      <c r="AY55" s="16">
+        <v>0</v>
+      </c>
+      <c r="AZ55" s="17">
         <v>0</v>
       </c>
       <c r="BA55" s="16">
         <v>0</v>
       </c>
       <c r="BB55" s="16">
         <v>0</v>
       </c>
-      <c r="BC55" s="17">
-[...2 lines deleted...]
-      <c r="BD55" s="16">
+      <c r="BC55" s="16">
+        <v>0</v>
+      </c>
+      <c r="BD55" s="17">
         <v>0</v>
       </c>
       <c r="BE55" s="16">
         <v>0</v>
       </c>
       <c r="BF55" s="16">
         <v>0</v>
       </c>
-      <c r="BG55" s="17">
-[...2 lines deleted...]
-      <c r="BH55" s="16">
+      <c r="BG55" s="16">
+        <v>0</v>
+      </c>
+      <c r="BH55" s="17">
         <v>0</v>
       </c>
       <c r="BI55" s="16">
         <v>0</v>
       </c>
       <c r="BJ55" s="16">
         <v>0</v>
       </c>
-      <c r="BK55" s="17">
+      <c r="BK55" s="16">
+        <v>0</v>
+      </c>
+      <c r="BL55" s="17">
         <v>60.71</v>
       </c>
-      <c r="BL55" s="16">
+      <c r="BM55" s="16">
         <v>21.52775286</v>
       </c>
-      <c r="BM55" s="16">
+      <c r="BN55" s="16">
         <v>17.260000000000005</v>
       </c>
-      <c r="BN55" s="16">
+      <c r="BO55" s="16">
         <v>-6.2029222699999984</v>
       </c>
-      <c r="BO55" s="17">
+      <c r="BP55" s="17">
         <v>-5.2548813599999979</v>
       </c>
-      <c r="BP55" s="16">
+      <c r="BQ55" s="16">
         <v>-179.99999997999998</v>
       </c>
-      <c r="BQ55" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="BR55" s="16">
         <v>0</v>
       </c>
-      <c r="BS55" s="17">
-[...2 lines deleted...]
-      <c r="BT55" s="16">
+      <c r="BS55" s="16">
+        <v>0</v>
+      </c>
+      <c r="BT55" s="17">
+        <v>0</v>
+      </c>
+      <c r="BU55" s="16">
         <v>175</v>
       </c>
-      <c r="BU55" s="16">
+      <c r="BV55" s="16">
         <v>9.9999999392252903E-9</v>
       </c>
-      <c r="BV55" s="16">
+      <c r="BW55" s="16">
         <v>-175</v>
       </c>
-      <c r="BW55" s="17">
-[...2 lines deleted...]
-      <c r="BX55" s="16">
+      <c r="BX55" s="17">
         <v>0</v>
       </c>
       <c r="BY55" s="16">
+        <v>0</v>
+      </c>
+      <c r="BZ55" s="16">
         <v>-0.23657447000000004</v>
       </c>
-      <c r="BZ55" s="16">
+      <c r="CA55" s="16">
         <v>-4.5003813200000007</v>
       </c>
-      <c r="CA55" s="17">
+      <c r="CB55" s="17">
         <v>0.15874858999999958</v>
       </c>
-      <c r="CB55" s="16">
+      <c r="CC55" s="16">
         <v>9.5270000000000001E-4</v>
       </c>
-      <c r="CC55" s="16">
+      <c r="CD55" s="16">
         <v>20.253576079999998</v>
       </c>
-      <c r="CD55" s="16">
+      <c r="CE55" s="16">
         <v>-21.162126109999996</v>
       </c>
-      <c r="CE55" s="17">
+      <c r="CF55" s="17">
         <v>200</v>
       </c>
-      <c r="CF55" s="16">
+      <c r="CG55" s="16">
         <v>-199.99999998999999</v>
       </c>
-      <c r="CG55" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="CH55" s="16">
         <v>0</v>
       </c>
-      <c r="CI55" s="17">
+      <c r="CI55" s="16">
+        <v>0</v>
+      </c>
+      <c r="CJ55" s="17">
         <v>0.16205288000000001</v>
       </c>
-      <c r="CJ55" s="17">
+      <c r="CK55" s="17">
         <v>-0.17604298999999998</v>
       </c>
-      <c r="CK55" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="CL55" s="17">
         <v>0</v>
       </c>
       <c r="CM55" s="17">
         <v>0</v>
       </c>
       <c r="CN55" s="17">
         <v>0</v>
       </c>
       <c r="CO55" s="17">
         <v>0</v>
       </c>
       <c r="CP55" s="17">
         <v>0</v>
       </c>
       <c r="CQ55" s="17">
         <v>0</v>
       </c>
       <c r="CR55" s="17">
         <v>0</v>
       </c>
       <c r="CS55" s="17">
+        <v>0</v>
+      </c>
+      <c r="CT55" s="17">
         <v>16</v>
       </c>
-      <c r="CT55" s="17">
+      <c r="CU55" s="17">
         <v>70</v>
       </c>
-      <c r="CU55" s="17">
+      <c r="CV55" s="17">
         <v>-21</v>
       </c>
-      <c r="CV55" s="17">
+      <c r="CW55" s="17">
         <v>-29</v>
       </c>
-      <c r="CW55" s="17">
+      <c r="CX55" s="17">
         <v>-36</v>
       </c>
-      <c r="CX55" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="CY55" s="17">
+        <v>0</v>
+      </c>
+      <c r="CZ55" s="17">
         <v>20</v>
       </c>
-      <c r="CZ55" s="17">
+      <c r="DA55" s="17">
         <v>-15</v>
       </c>
-      <c r="DA55" s="17">
+      <c r="DB55" s="17">
         <v>44.5</v>
       </c>
-      <c r="DB55" s="17">
+      <c r="DC55" s="17">
         <v>-49.5</v>
       </c>
-      <c r="DC55" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="DD55" s="17">
         <v>0</v>
       </c>
       <c r="DE55" s="17">
         <v>0</v>
       </c>
       <c r="DF55" s="17">
         <v>0</v>
       </c>
-      <c r="DG55" s="16">
+      <c r="DG55" s="17">
+        <v>0</v>
+      </c>
+      <c r="DH55" s="16">
         <v>83</v>
       </c>
-      <c r="DH55" s="16">
+      <c r="DI55" s="16">
         <v>113</v>
       </c>
-      <c r="DI55" s="16">
+      <c r="DJ55" s="16">
         <v>-117</v>
       </c>
-      <c r="DJ55" s="16">
+      <c r="DK55" s="16">
         <v>14</v>
       </c>
-      <c r="DK55" s="16">
+      <c r="DL55" s="16">
         <v>-37.5</v>
       </c>
-      <c r="DL55" s="16">
+      <c r="DM55" s="16">
         <v>-40</v>
       </c>
-      <c r="DM55" s="16">
+      <c r="DN55" s="16">
         <v>37.58450466</v>
       </c>
-      <c r="DN55" s="16">
+      <c r="DO55" s="16">
         <v>13.013458</v>
       </c>
-      <c r="DO55" s="16">
+      <c r="DP55" s="16">
         <v>4.14041543</v>
       </c>
-      <c r="DP55" s="16">
+      <c r="DQ55" s="16">
         <v>-19.927916880000001</v>
       </c>
-      <c r="DQ55" s="16">
+      <c r="DR55" s="16">
         <v>-14.819120309999999</v>
       </c>
-      <c r="DR55" s="16">
+      <c r="DS55" s="16">
         <v>33.575178090000009</v>
       </c>
-      <c r="DS55" s="16">
+      <c r="DT55" s="16">
         <v>-12.492171669999999</v>
       </c>
-      <c r="DT55" s="16">
+      <c r="DU55" s="16">
         <v>-20.560790970000003</v>
       </c>
-      <c r="DU55" s="16">
+      <c r="DV55" s="16">
         <v>26.986443749999999</v>
       </c>
-      <c r="DV55" s="16">
+      <c r="DW55" s="16">
         <v>6.07164167</v>
       </c>
-      <c r="DW55" s="16">
+      <c r="DX55" s="16">
         <v>-68.919150000000002</v>
       </c>
-      <c r="DX55" s="16">
+      <c r="DY55" s="16">
         <v>-0.15249167</v>
       </c>
-      <c r="DY55" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DZ55" s="16">
         <v>0</v>
       </c>
+      <c r="EA55" s="16">
+        <v>0</v>
+      </c>
+      <c r="EB55" s="16">
+        <v>9.5079799999999999</v>
+      </c>
     </row>
-    <row r="56" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="11" t="s">
         <v>154</v>
       </c>
       <c r="C56" s="16">
         <v>141.56115331220548</v>
       </c>
       <c r="D56" s="16">
         <v>177.32451793337634</v>
       </c>
       <c r="E56" s="16">
         <v>88.200395088415348</v>
       </c>
       <c r="F56" s="16">
         <v>1022.9481063536675</v>
       </c>
       <c r="G56" s="16">
         <v>662.44979890229479</v>
       </c>
       <c r="H56" s="16">
         <v>819.43743695995113</v>
       </c>
       <c r="I56" s="16">
         <v>538.22757786521595</v>
       </c>
       <c r="J56" s="16">
@@ -21888,361 +22200,367 @@
       </c>
       <c r="T56" s="17">
         <v>-104.51121851137596</v>
       </c>
       <c r="U56" s="17">
         <v>33.417192694559134</v>
       </c>
       <c r="V56" s="17">
         <v>43.739158655023317</v>
       </c>
       <c r="W56" s="17">
         <v>4.7539374236783907</v>
       </c>
       <c r="X56" s="17">
         <v>-63.040038677714094</v>
       </c>
       <c r="Y56" s="17">
         <v>599.09478509874634</v>
       </c>
       <c r="Z56" s="17">
         <v>-451.72002779405193</v>
       </c>
       <c r="AA56" s="17">
         <v>419.97370180789898</v>
       </c>
-      <c r="AB56" s="16">
+      <c r="AB56" s="17">
+        <v>1404.7793123582701</v>
+      </c>
+      <c r="AC56" s="16">
         <v>-63.909993809528025</v>
       </c>
-      <c r="AC56" s="16">
+      <c r="AD56" s="16">
         <v>-8.7484784312235799</v>
       </c>
-      <c r="AD56" s="16">
+      <c r="AE56" s="16">
         <v>28.77510747023253</v>
       </c>
-      <c r="AE56" s="17">
+      <c r="AF56" s="17">
         <v>185.44451808272456</v>
       </c>
-      <c r="AF56" s="16">
+      <c r="AG56" s="16">
         <v>-22.89766737917418</v>
       </c>
-      <c r="AG56" s="16">
+      <c r="AH56" s="16">
         <v>161.35204562911881</v>
       </c>
-      <c r="AH56" s="16">
+      <c r="AI56" s="16">
         <v>4.8681925885484771</v>
       </c>
-      <c r="AI56" s="17">
+      <c r="AJ56" s="17">
         <v>34.001947094883249</v>
       </c>
-      <c r="AJ56" s="16">
+      <c r="AK56" s="16">
         <v>-21.42014956518992</v>
       </c>
-      <c r="AK56" s="16">
+      <c r="AL56" s="16">
         <v>-6.2914323653215858</v>
       </c>
-      <c r="AL56" s="16">
+      <c r="AM56" s="16">
         <v>-89.581184655808954</v>
       </c>
-      <c r="AM56" s="17">
+      <c r="AN56" s="17">
         <v>205.4931616747358</v>
       </c>
-      <c r="AN56" s="16">
+      <c r="AO56" s="16">
         <v>258.46149195636514</v>
       </c>
-      <c r="AO56" s="16">
+      <c r="AP56" s="16">
         <v>117.90820621946281</v>
       </c>
-      <c r="AP56" s="16">
+      <c r="AQ56" s="16">
         <v>331.83794670363818</v>
       </c>
-      <c r="AQ56" s="17">
+      <c r="AR56" s="17">
         <v>314.74046147420142</v>
       </c>
-      <c r="AR56" s="16">
+      <c r="AS56" s="16">
         <v>453.37727419560093</v>
       </c>
-      <c r="AS56" s="16">
+      <c r="AT56" s="16">
         <v>362.87155590164809</v>
       </c>
-      <c r="AT56" s="16">
+      <c r="AU56" s="16">
         <v>-452.80249164104657</v>
       </c>
-      <c r="AU56" s="17">
+      <c r="AV56" s="17">
         <v>299.00346044609233</v>
       </c>
-      <c r="AV56" s="16">
+      <c r="AW56" s="16">
         <v>326.72569196381244</v>
       </c>
-      <c r="AW56" s="16">
+      <c r="AX56" s="16">
         <v>304.3108016665123</v>
       </c>
-      <c r="AX56" s="16">
+      <c r="AY56" s="16">
         <v>-197.35687444750783</v>
       </c>
-      <c r="AY56" s="17">
+      <c r="AZ56" s="17">
         <v>385.75781777713433</v>
       </c>
-      <c r="AZ56" s="16">
+      <c r="BA56" s="16">
         <v>486.9636384909831</v>
       </c>
-      <c r="BA56" s="16">
+      <c r="BB56" s="16">
         <v>204.11609826053035</v>
       </c>
-      <c r="BB56" s="16">
+      <c r="BC56" s="16">
         <v>-803.19176208728493</v>
       </c>
-      <c r="BC56" s="17">
+      <c r="BD56" s="17">
         <v>650.33960320098743</v>
       </c>
-      <c r="BD56" s="16">
+      <c r="BE56" s="16">
         <v>-513.42073396709839</v>
       </c>
-      <c r="BE56" s="16">
+      <c r="BF56" s="16">
         <v>-555.96925317085356</v>
       </c>
-      <c r="BF56" s="16">
+      <c r="BG56" s="16">
         <v>-526.26799629993843</v>
       </c>
-      <c r="BG56" s="17">
+      <c r="BH56" s="17">
         <v>425.16035466363081</v>
       </c>
-      <c r="BH56" s="16">
+      <c r="BI56" s="16">
         <v>25.957091531837698</v>
       </c>
-      <c r="BI56" s="16">
+      <c r="BJ56" s="16">
         <v>-55.286382525555098</v>
       </c>
-      <c r="BJ56" s="16">
+      <c r="BK56" s="16">
         <v>-584.18144717100847</v>
       </c>
-      <c r="BK56" s="17">
+      <c r="BL56" s="17">
         <v>713.97789765521838</v>
       </c>
-      <c r="BL56" s="16">
+      <c r="BM56" s="16">
         <v>-289.76669749787231</v>
       </c>
-      <c r="BM56" s="16">
+      <c r="BN56" s="16">
         <v>-113.87554229468019</v>
       </c>
-      <c r="BN56" s="16">
+      <c r="BO56" s="16">
         <v>78.776635563627664</v>
       </c>
-      <c r="BO56" s="17">
+      <c r="BP56" s="17">
         <v>204.70856213442863</v>
       </c>
-      <c r="BP56" s="16">
+      <c r="BQ56" s="16">
         <v>222.89833939504601</v>
       </c>
-      <c r="BQ56" s="16">
+      <c r="BR56" s="16">
         <v>64.992588928902052</v>
       </c>
-      <c r="BR56" s="16">
+      <c r="BS56" s="16">
         <v>-543.53159715315257</v>
       </c>
-      <c r="BS56" s="17">
+      <c r="BT56" s="17">
         <v>94.686468382483355</v>
       </c>
-      <c r="BT56" s="16">
+      <c r="BU56" s="16">
         <v>119.20213191829106</v>
       </c>
-      <c r="BU56" s="16">
+      <c r="BV56" s="16">
         <v>159.35432893478577</v>
       </c>
-      <c r="BV56" s="16">
+      <c r="BW56" s="16">
         <v>-396.05544344635871</v>
       </c>
-      <c r="BW56" s="17">
+      <c r="BX56" s="17">
         <v>82.81681918552745</v>
       </c>
-      <c r="BX56" s="16">
+      <c r="BY56" s="16">
         <v>-58.975123314856347</v>
       </c>
-      <c r="BY56" s="16">
+      <c r="BZ56" s="16">
         <v>-228.46028094956031</v>
       </c>
-      <c r="BZ56" s="16">
+      <c r="CA56" s="16">
         <v>-0.12245140583389613</v>
       </c>
-      <c r="CA56" s="17">
+      <c r="CB56" s="17">
         <v>-4.0497758556967085</v>
       </c>
-      <c r="CB56" s="16">
+      <c r="CC56" s="16">
         <v>-182.53666222411897</v>
       </c>
-      <c r="CC56" s="16">
+      <c r="CD56" s="16">
         <v>40.877528817849054</v>
       </c>
-      <c r="CD56" s="16">
+      <c r="CE56" s="16">
         <v>-230.05770656207832</v>
       </c>
-      <c r="CE56" s="17">
+      <c r="CF56" s="17">
         <v>-149.10781507195679</v>
       </c>
-      <c r="CF56" s="16">
+      <c r="CG56" s="16">
         <v>-98.581374988131131</v>
       </c>
-      <c r="CG56" s="16">
+      <c r="CH56" s="16">
         <v>-116.3176597622969</v>
       </c>
-      <c r="CH56" s="16">
+      <c r="CI56" s="16">
         <v>-208.04379343426075</v>
       </c>
-      <c r="CI56" s="17">
+      <c r="CJ56" s="17">
         <v>-162.26367581006005</v>
       </c>
-      <c r="CJ56" s="17">
+      <c r="CK56" s="17">
         <v>-314.50045770319053</v>
       </c>
-      <c r="CK56" s="17">
+      <c r="CL56" s="17">
         <v>-72.044291445933808</v>
       </c>
-      <c r="CL56" s="17">
+      <c r="CM56" s="17">
         <v>-179.98695951513938</v>
       </c>
-      <c r="CM56" s="17">
+      <c r="CN56" s="17">
         <v>-832.69405960229187</v>
       </c>
-      <c r="CN56" s="17">
+      <c r="CO56" s="17">
         <v>-12.082003881161171</v>
       </c>
-      <c r="CO56" s="17">
+      <c r="CP56" s="17">
         <v>-308.08201784399824</v>
       </c>
-      <c r="CP56" s="17">
+      <c r="CQ56" s="17">
         <v>-103.47345763761544</v>
       </c>
-      <c r="CQ56" s="17">
+      <c r="CR56" s="17">
         <v>-203.26149852892516</v>
       </c>
-      <c r="CR56" s="17">
+      <c r="CS56" s="17">
         <v>-55.430592585901643</v>
       </c>
-      <c r="CS56" s="17">
+      <c r="CT56" s="17">
         <v>16.198188314628098</v>
       </c>
-      <c r="CT56" s="17">
+      <c r="CU56" s="17">
         <v>-55.530871989213509</v>
       </c>
-      <c r="CU56" s="17">
+      <c r="CV56" s="17">
         <v>-9.7479422508888955</v>
       </c>
-      <c r="CV56" s="17">
+      <c r="CW56" s="17">
         <v>38.963496382400336</v>
       </c>
-      <c r="CW56" s="17">
+      <c r="CX56" s="17">
         <v>-8.2387873393674056</v>
       </c>
-      <c r="CX56" s="17">
+      <c r="CY56" s="17">
         <v>-81.211403820615686</v>
       </c>
-      <c r="CY56" s="17">
+      <c r="CZ56" s="17">
         <v>83.903887472141889</v>
       </c>
-      <c r="CZ56" s="17">
+      <c r="DA56" s="17">
         <v>253.62977595012634</v>
       </c>
-      <c r="DA56" s="17">
+      <c r="DB56" s="17">
         <v>-56.155658009771017</v>
       </c>
-      <c r="DB56" s="17">
+      <c r="DC56" s="17">
         <v>-234.00748458865894</v>
       </c>
-      <c r="DC56" s="17">
+      <c r="DD56" s="17">
         <v>80.272525303326944</v>
       </c>
-      <c r="DD56" s="17">
+      <c r="DE56" s="17">
         <v>1.5874623746230796</v>
       </c>
-      <c r="DE56" s="17">
+      <c r="DF56" s="17">
         <v>171.4915563634251</v>
       </c>
-      <c r="DF56" s="17">
+      <c r="DG56" s="17">
         <v>-181.98662061873935</v>
       </c>
-      <c r="DG56" s="16">
+      <c r="DH56" s="16">
         <v>13.661539304369565</v>
       </c>
-      <c r="DH56" s="16">
+      <c r="DI56" s="16">
         <v>552.72350883209242</v>
       </c>
-      <c r="DI56" s="16">
+      <c r="DJ56" s="16">
         <v>-111.89124777683219</v>
       </c>
-      <c r="DJ56" s="16">
+      <c r="DK56" s="16">
         <v>-623.04372107044412</v>
       </c>
-      <c r="DK56" s="16">
+      <c r="DL56" s="16">
         <v>119.17142133746979</v>
       </c>
-      <c r="DL56" s="16">
+      <c r="DM56" s="16">
         <v>286.80295291920999</v>
       </c>
-      <c r="DM56" s="16">
+      <c r="DN56" s="16">
         <v>18.957953067133744</v>
       </c>
-      <c r="DN56" s="16">
+      <c r="DO56" s="16">
         <v>-268.48212432075866</v>
       </c>
-      <c r="DO56" s="16">
+      <c r="DP56" s="16">
         <v>561.8160034331612</v>
       </c>
-      <c r="DP56" s="16">
+      <c r="DQ56" s="16">
         <v>-509.75397784758866</v>
       </c>
-      <c r="DQ56" s="16">
+      <c r="DR56" s="16">
         <v>91.660951904388298</v>
       </c>
-      <c r="DR56" s="16">
+      <c r="DS56" s="16">
         <v>97.552241746795943</v>
       </c>
-      <c r="DS56" s="16">
+      <c r="DT56" s="16">
         <v>-131.17924359764757</v>
       </c>
-      <c r="DT56" s="16">
+      <c r="DU56" s="16">
         <v>66.890383816314539</v>
       </c>
-      <c r="DU56" s="16">
+      <c r="DV56" s="16">
         <v>103.70960681794818</v>
       </c>
-      <c r="DV56" s="16">
+      <c r="DW56" s="16">
         <v>-8.5538449937275871</v>
       </c>
-      <c r="DW56" s="16">
+      <c r="DX56" s="16">
         <v>257.92755616736383</v>
       </c>
-      <c r="DX56" s="16">
+      <c r="DY56" s="16">
         <v>92.009061478268421</v>
       </c>
-      <c r="DY56" s="16">
+      <c r="DZ56" s="16">
         <v>935.42587873887726</v>
       </c>
-      <c r="DZ56" s="16">
+      <c r="EA56" s="16">
         <v>49.4873015829004</v>
       </c>
+      <c r="EB56" s="16">
+        <v>327.85707055822411</v>
+      </c>
     </row>
-    <row r="57" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="11" t="s">
         <v>155</v>
       </c>
       <c r="C57" s="16">
         <v>147.24115331220548</v>
       </c>
       <c r="D57" s="16">
         <v>182.73451793337637</v>
       </c>
       <c r="E57" s="16">
         <v>90.490395088415326</v>
       </c>
       <c r="F57" s="16">
         <v>936.75810635366759</v>
       </c>
       <c r="G57" s="16">
         <v>747.34595066927659</v>
       </c>
       <c r="H57" s="16">
         <v>267.08450691395996</v>
       </c>
       <c r="I57" s="16">
         <v>408.36922738504688</v>
       </c>
       <c r="J57" s="16">
@@ -22277,361 +22595,367 @@
       </c>
       <c r="T57" s="17">
         <v>-176.6815389637253</v>
       </c>
       <c r="U57" s="17">
         <v>40.796679910638247</v>
       </c>
       <c r="V57" s="17">
         <v>4.9792468632589681</v>
       </c>
       <c r="W57" s="17">
         <v>9.9188995822858779</v>
       </c>
       <c r="X57" s="17">
         <v>26.146240532861896</v>
       </c>
       <c r="Y57" s="17">
         <v>47.299212018263134</v>
       </c>
       <c r="Z57" s="17">
         <v>92.570482180000027</v>
       </c>
       <c r="AA57" s="17">
         <v>402.00807162000001</v>
       </c>
-      <c r="AB57" s="16">
+      <c r="AB57" s="17">
+        <v>737.31237342000009</v>
+      </c>
+      <c r="AC57" s="16">
         <v>-55.999993809528029</v>
       </c>
-      <c r="AC57" s="16">
+      <c r="AD57" s="16">
         <v>-5.9784784312235786</v>
       </c>
-      <c r="AD57" s="16">
+      <c r="AE57" s="16">
         <v>30.945107470232529</v>
       </c>
-      <c r="AE57" s="17">
+      <c r="AF57" s="17">
         <v>178.27451808272457</v>
       </c>
-      <c r="AF57" s="16">
+      <c r="AG57" s="16">
         <v>-18.677667379174181</v>
       </c>
-      <c r="AG57" s="16">
+      <c r="AH57" s="16">
         <v>161.68204562911882</v>
       </c>
-      <c r="AH57" s="16">
+      <c r="AI57" s="16">
         <v>2.998192588548477</v>
       </c>
-      <c r="AI57" s="17">
+      <c r="AJ57" s="17">
         <v>36.731947094883253</v>
       </c>
-      <c r="AJ57" s="16">
+      <c r="AK57" s="16">
         <v>-21.040149565189921</v>
       </c>
-      <c r="AK57" s="16">
+      <c r="AL57" s="16">
         <v>-4.741432365321586</v>
       </c>
-      <c r="AL57" s="16">
+      <c r="AM57" s="16">
         <v>-89.201184655808959</v>
       </c>
-      <c r="AM57" s="17">
+      <c r="AN57" s="17">
         <v>205.47316167473579</v>
       </c>
-      <c r="AN57" s="16">
+      <c r="AO57" s="16">
         <v>227.85149195636512</v>
       </c>
-      <c r="AO57" s="16">
+      <c r="AP57" s="16">
         <v>99.438206219462813</v>
       </c>
-      <c r="AP57" s="16">
+      <c r="AQ57" s="16">
         <v>323.74794670363821</v>
       </c>
-      <c r="AQ57" s="17">
+      <c r="AR57" s="17">
         <v>285.72046147420144</v>
       </c>
-      <c r="AR57" s="16">
+      <c r="AS57" s="16">
         <v>238.13340101158184</v>
       </c>
-      <c r="AS57" s="16">
+      <c r="AT57" s="16">
         <v>291.11725426142186</v>
       </c>
-      <c r="AT57" s="16">
+      <c r="AU57" s="16">
         <v>-6.574890504674741</v>
       </c>
-      <c r="AU57" s="17">
+      <c r="AV57" s="17">
         <v>224.67018590094756</v>
       </c>
-      <c r="AV57" s="16">
+      <c r="AW57" s="16">
         <v>1.8056897346069718</v>
       </c>
-      <c r="AW57" s="16">
+      <c r="AX57" s="16">
         <v>122.60519381670139</v>
       </c>
-      <c r="AX57" s="16">
+      <c r="AY57" s="16">
         <v>-124.98361906178326</v>
       </c>
-      <c r="AY57" s="17">
+      <c r="AZ57" s="17">
         <v>267.65724242443486</v>
       </c>
-      <c r="AZ57" s="16">
+      <c r="BA57" s="16">
         <v>440.20338100247221</v>
       </c>
-      <c r="BA57" s="16">
+      <c r="BB57" s="16">
         <v>170.94230302568405</v>
       </c>
-      <c r="BB57" s="16">
+      <c r="BC57" s="16">
         <v>-303.14496009123093</v>
       </c>
-      <c r="BC57" s="17">
+      <c r="BD57" s="17">
         <v>100.3685034481216</v>
       </c>
-      <c r="BD57" s="16">
+      <c r="BE57" s="16">
         <v>-381.41744451864122</v>
       </c>
-      <c r="BE57" s="16">
+      <c r="BF57" s="16">
         <v>-392.05560996070869</v>
       </c>
-      <c r="BF57" s="16">
+      <c r="BG57" s="16">
         <v>-120.15151152540449</v>
       </c>
-      <c r="BG57" s="17">
+      <c r="BH57" s="17">
         <v>150.70581552728777</v>
       </c>
-      <c r="BH57" s="16">
+      <c r="BI57" s="16">
         <v>-62.69771162569824</v>
       </c>
-      <c r="BI57" s="16">
+      <c r="BJ57" s="16">
         <v>-168.89525542026229</v>
       </c>
-      <c r="BJ57" s="16">
+      <c r="BK57" s="16">
         <v>-200.82874283304304</v>
       </c>
-      <c r="BK57" s="17">
+      <c r="BL57" s="17">
         <v>137.82902645076163</v>
       </c>
-      <c r="BL57" s="16">
+      <c r="BM57" s="16">
         <v>68.058860449974844</v>
       </c>
-      <c r="BM57" s="16">
+      <c r="BN57" s="16">
         <v>-121.66981675047435</v>
       </c>
-      <c r="BN57" s="16">
+      <c r="BO57" s="16">
         <v>-25.404901821198621</v>
       </c>
-      <c r="BO57" s="17">
+      <c r="BP57" s="17">
         <v>280.4044874831701</v>
       </c>
-      <c r="BP57" s="16">
+      <c r="BQ57" s="16">
         <v>-57.290026061480518</v>
       </c>
-      <c r="BQ57" s="16">
+      <c r="BR57" s="16">
         <v>101.80850860350364</v>
       </c>
-      <c r="BR57" s="16">
+      <c r="BS57" s="16">
         <v>-337.77417946351102</v>
       </c>
-      <c r="BS57" s="17">
+      <c r="BT57" s="17">
         <v>0.30851112799388147</v>
       </c>
-      <c r="BT57" s="16">
+      <c r="BU57" s="16">
         <v>302.66868930153237</v>
       </c>
-      <c r="BU57" s="16">
+      <c r="BV57" s="16">
         <v>20.954109126133744</v>
       </c>
-      <c r="BV57" s="16">
+      <c r="BW57" s="16">
         <v>19.923464993155307</v>
       </c>
-      <c r="BW57" s="17">
+      <c r="BX57" s="17">
         <v>42.182583548078355</v>
       </c>
-      <c r="BX57" s="16">
+      <c r="BY57" s="16">
         <v>-52.178474159613131</v>
       </c>
-      <c r="BY57" s="16">
+      <c r="BZ57" s="16">
         <v>-152.44836602082512</v>
       </c>
-      <c r="BZ57" s="16">
+      <c r="CA57" s="16">
         <v>-10.863762508134613</v>
       </c>
-      <c r="CA57" s="17">
+      <c r="CB57" s="17">
         <v>-67.144458431239059</v>
       </c>
-      <c r="CB57" s="16">
+      <c r="CC57" s="16">
         <v>-163.74910998298429</v>
       </c>
-      <c r="CC57" s="16">
+      <c r="CD57" s="16">
         <v>-103.9776238127393</v>
       </c>
-      <c r="CD57" s="16">
+      <c r="CE57" s="16">
         <v>-141.26846301051324</v>
       </c>
-      <c r="CE57" s="17">
+      <c r="CF57" s="17">
         <v>-157.73884531092466</v>
       </c>
-      <c r="CF57" s="16">
+      <c r="CG57" s="16">
         <v>-15.364464146961126</v>
       </c>
-      <c r="CG57" s="16">
+      <c r="CH57" s="16">
         <v>-84.961403813538823</v>
       </c>
-      <c r="CH57" s="16">
+      <c r="CI57" s="16">
         <v>-106.0575547135178</v>
       </c>
-      <c r="CI57" s="17">
+      <c r="CJ57" s="17">
         <v>-230.51257151514483</v>
       </c>
-      <c r="CJ57" s="17">
+      <c r="CK57" s="17">
         <v>-291.48610993267539</v>
       </c>
-      <c r="CK57" s="17">
+      <c r="CL57" s="17">
         <v>-6.0730000713026158</v>
       </c>
-      <c r="CL57" s="17">
+      <c r="CM57" s="17">
         <v>71.07101330838023</v>
       </c>
-      <c r="CM57" s="17">
+      <c r="CN57" s="17">
         <v>-814.95082147542519</v>
       </c>
-      <c r="CN57" s="17">
+      <c r="CO57" s="17">
         <v>-78.249712831223036</v>
       </c>
-      <c r="CO57" s="17">
+      <c r="CP57" s="17">
         <v>-318.02875161106033</v>
       </c>
-      <c r="CP57" s="17">
+      <c r="CQ57" s="17">
         <v>-24.274822615671987</v>
       </c>
-      <c r="CQ57" s="17">
+      <c r="CR57" s="17">
         <v>-165.66967672220727</v>
       </c>
-      <c r="CR57" s="17">
+      <c r="CS57" s="17">
         <v>-74.662534796356624</v>
       </c>
-      <c r="CS57" s="17">
+      <c r="CT57" s="17">
         <v>-75.363678714577787</v>
       </c>
-      <c r="CT57" s="17">
+      <c r="CU57" s="17">
         <v>-15.194851124122302</v>
       </c>
-      <c r="CU57" s="17">
+      <c r="CV57" s="17">
         <v>-11.460474328668582</v>
       </c>
-      <c r="CV57" s="17">
+      <c r="CW57" s="17">
         <v>-16.168762917598798</v>
       </c>
-      <c r="CW57" s="17">
+      <c r="CX57" s="17">
         <v>46.412743752670231</v>
       </c>
-      <c r="CX57" s="17">
+      <c r="CY57" s="17">
         <v>-15.883313410969331</v>
       </c>
-      <c r="CY57" s="17">
+      <c r="CZ57" s="17">
         <v>26.436012486536146</v>
       </c>
-      <c r="CZ57" s="17">
+      <c r="DA57" s="17">
         <v>-30.225654556260878</v>
       </c>
-      <c r="DA57" s="17">
+      <c r="DB57" s="17">
         <v>15.175305180569225</v>
       </c>
-      <c r="DB57" s="17">
+      <c r="DC57" s="17">
         <v>3.7714505574793087</v>
       </c>
-      <c r="DC57" s="17">
+      <c r="DD57" s="17">
         <v>16.258145681471312</v>
       </c>
-      <c r="DD57" s="17">
+      <c r="DE57" s="17">
         <v>39.510700880725167</v>
       </c>
-      <c r="DE57" s="17">
+      <c r="DF57" s="17">
         <v>8.9836398427893513</v>
       </c>
-      <c r="DF57" s="17">
+      <c r="DG57" s="17">
         <v>-11.777932256541526</v>
       </c>
-      <c r="DG57" s="16">
+      <c r="DH57" s="16">
         <v>-26.797508884687115</v>
       </c>
-      <c r="DH57" s="16">
+      <c r="DI57" s="16">
         <v>-33.537861534119983</v>
       </c>
-      <c r="DI57" s="16">
+      <c r="DJ57" s="16">
         <v>7.5596715409478108</v>
       </c>
-      <c r="DJ57" s="16">
+      <c r="DK57" s="16">
         <v>-80.262025388677586</v>
       </c>
-      <c r="DK57" s="16">
+      <c r="DL57" s="16">
         <v>132.38645591471166</v>
       </c>
-      <c r="DL57" s="16">
+      <c r="DM57" s="16">
         <v>44.450746087342949</v>
       </c>
-      <c r="DM57" s="16">
+      <c r="DN57" s="16">
         <v>-19.235625693643073</v>
       </c>
-      <c r="DN57" s="16">
+      <c r="DO57" s="16">
         <v>-11.363626824233407</v>
       </c>
-      <c r="DO57" s="16">
+      <c r="DP57" s="16">
         <v>33.447718448796664</v>
       </c>
-      <c r="DP57" s="16">
+      <c r="DQ57" s="16">
         <v>50.835653859999979</v>
       </c>
-      <c r="DQ57" s="16">
+      <c r="DR57" s="16">
         <v>15.475234210000018</v>
       </c>
-      <c r="DR57" s="16">
+      <c r="DS57" s="16">
         <v>7.692497419999988</v>
       </c>
-      <c r="DS57" s="16">
+      <c r="DT57" s="16">
         <v>18.567096690000028</v>
       </c>
-      <c r="DT57" s="16">
+      <c r="DU57" s="16">
         <v>-4.4622908100000114</v>
       </c>
-      <c r="DU57" s="16">
+      <c r="DV57" s="16">
         <v>119.97592389999998</v>
       </c>
-      <c r="DV57" s="16">
+      <c r="DW57" s="16">
         <v>40.828076059999965</v>
       </c>
-      <c r="DW57" s="16">
+      <c r="DX57" s="16">
         <v>245.66636247000005</v>
       </c>
-      <c r="DX57" s="16">
+      <c r="DY57" s="16">
         <v>40.247572130000023</v>
       </c>
-      <c r="DY57" s="16">
+      <c r="DZ57" s="16">
         <v>421.47064497999997</v>
       </c>
-      <c r="DZ57" s="16">
+      <c r="EA57" s="16">
         <v>95.270026980000011</v>
       </c>
+      <c r="EB57" s="16">
+        <v>180.32412933000003</v>
+      </c>
     </row>
-    <row r="58" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="11" t="s">
         <v>148</v>
       </c>
       <c r="C58" s="16">
         <v>820.82115331220552</v>
       </c>
       <c r="D58" s="16">
         <v>1008.9745179333763</v>
       </c>
       <c r="E58" s="16">
         <v>746.43039508841548</v>
       </c>
       <c r="F58" s="16">
         <v>1725.0781063536676</v>
       </c>
       <c r="G58" s="16">
         <v>1257.5459506692766</v>
       </c>
       <c r="H58" s="16">
         <v>1219.4945069139599</v>
       </c>
       <c r="I58" s="16">
         <v>2820.1092273850468</v>
       </c>
       <c r="J58" s="16">
@@ -22666,361 +22990,367 @@
       </c>
       <c r="T58" s="17">
         <v>148.85339634105782</v>
       </c>
       <c r="U58" s="17">
         <v>137.00016373333224</v>
       </c>
       <c r="V58" s="17">
         <v>123.6825594839767</v>
       </c>
       <c r="W58" s="17">
         <v>124.77396252358486</v>
       </c>
       <c r="X58" s="17">
         <v>332.46520149899419</v>
       </c>
       <c r="Y58" s="17">
         <v>406.2827812498121</v>
       </c>
       <c r="Z58" s="17">
         <v>273.67486159999999</v>
       </c>
       <c r="AA58" s="17">
         <v>514.15420799999993</v>
       </c>
-      <c r="AB58" s="16">
+      <c r="AB58" s="17">
+        <v>850.45910230000004</v>
+      </c>
+      <c r="AC58" s="16">
         <v>59.790006190471992</v>
       </c>
-      <c r="AC58" s="16">
+      <c r="AD58" s="16">
         <v>128.86152156877645</v>
       </c>
-      <c r="AD58" s="16">
+      <c r="AE58" s="16">
         <v>306.92510747023255</v>
       </c>
-      <c r="AE58" s="17">
+      <c r="AF58" s="17">
         <v>325.2445180827246</v>
       </c>
-      <c r="AF58" s="16">
+      <c r="AG58" s="16">
         <v>120.85233262082582</v>
       </c>
-      <c r="AG58" s="16">
+      <c r="AH58" s="16">
         <v>254.10204562911883</v>
       </c>
-      <c r="AH58" s="16">
+      <c r="AI58" s="16">
         <v>470.29819258854849</v>
       </c>
-      <c r="AI58" s="17">
+      <c r="AJ58" s="17">
         <v>163.72194709488321</v>
       </c>
-      <c r="AJ58" s="16">
+      <c r="AK58" s="16">
         <v>102.2998504348101</v>
       </c>
-      <c r="AK58" s="16">
+      <c r="AL58" s="16">
         <v>96.968567634678422</v>
       </c>
-      <c r="AL58" s="16">
+      <c r="AM58" s="16">
         <v>267.15881534419105</v>
       </c>
-      <c r="AM58" s="17">
+      <c r="AN58" s="17">
         <v>280.00316167473585</v>
       </c>
-      <c r="AN58" s="16">
+      <c r="AO58" s="16">
         <v>441.29149195636512</v>
       </c>
-      <c r="AO58" s="16">
+      <c r="AP58" s="16">
         <v>375.80820621946287</v>
       </c>
-      <c r="AP58" s="16">
+      <c r="AQ58" s="16">
         <v>544.71794670363818</v>
       </c>
-      <c r="AQ58" s="17">
+      <c r="AR58" s="17">
         <v>363.26046147420146</v>
       </c>
-      <c r="AR58" s="16">
+      <c r="AS58" s="16">
         <v>441.43340101158185</v>
       </c>
-      <c r="AS58" s="16">
+      <c r="AT58" s="16">
         <v>433.02725426142189</v>
       </c>
-      <c r="AT58" s="16">
+      <c r="AU58" s="16">
         <v>72.455109495325232</v>
       </c>
-      <c r="AU58" s="17">
+      <c r="AV58" s="17">
         <v>310.63018590094765</v>
       </c>
-      <c r="AV58" s="16">
+      <c r="AW58" s="16">
         <v>266.41568973460693</v>
       </c>
-      <c r="AW58" s="16">
+      <c r="AX58" s="16">
         <v>450.77519381670152</v>
       </c>
-      <c r="AX58" s="16">
+      <c r="AY58" s="16">
         <v>111.83638093821651</v>
       </c>
-      <c r="AY58" s="17">
+      <c r="AZ58" s="17">
         <v>390.46724242443509</v>
       </c>
-      <c r="AZ58" s="16">
+      <c r="BA58" s="16">
         <v>565.75338100247222</v>
       </c>
-      <c r="BA58" s="16">
+      <c r="BB58" s="16">
         <v>1176.2223030256837</v>
       </c>
-      <c r="BB58" s="16">
+      <c r="BC58" s="16">
         <v>67.455039908769209</v>
       </c>
-      <c r="BC58" s="17">
+      <c r="BD58" s="17">
         <v>1010.6785034481218</v>
       </c>
-      <c r="BD58" s="16">
+      <c r="BE58" s="16">
         <v>533.50255548135874</v>
       </c>
-      <c r="BE58" s="16">
+      <c r="BF58" s="16">
         <v>42.354390039291381</v>
       </c>
-      <c r="BF58" s="16">
+      <c r="BG58" s="16">
         <v>169.4884884745955</v>
       </c>
-      <c r="BG58" s="17">
+      <c r="BH58" s="17">
         <v>357.46581552728804</v>
       </c>
-      <c r="BH58" s="16">
+      <c r="BI58" s="16">
         <v>41.092288374301752</v>
       </c>
-      <c r="BI58" s="16">
+      <c r="BJ58" s="16">
         <v>55.754744579737711</v>
       </c>
-      <c r="BJ58" s="16">
+      <c r="BK58" s="16">
         <v>141.10125716695691</v>
       </c>
-      <c r="BK58" s="17">
+      <c r="BL58" s="17">
         <v>351.23902645076157</v>
       </c>
-      <c r="BL58" s="16">
+      <c r="BM58" s="16">
         <v>187.39361554903314</v>
       </c>
-      <c r="BM58" s="16">
+      <c r="BN58" s="16">
         <v>509.62800583069958</v>
       </c>
-      <c r="BN58" s="16">
+      <c r="BO58" s="16">
         <v>187.43670451994183</v>
       </c>
-      <c r="BO58" s="17">
+      <c r="BP58" s="17">
         <v>377.48209021981779</v>
       </c>
-      <c r="BP58" s="16">
+      <c r="BQ58" s="16">
         <v>75.876625062710303</v>
       </c>
-      <c r="BQ58" s="16">
+      <c r="BR58" s="16">
         <v>266.12515972769478</v>
       </c>
-      <c r="BR58" s="16">
+      <c r="BS58" s="16">
         <v>122.4288577807084</v>
       </c>
-      <c r="BS58" s="17">
+      <c r="BT58" s="17">
         <v>415.38001488788382</v>
       </c>
-      <c r="BT58" s="16">
+      <c r="BU58" s="16">
         <v>360.03117620463945</v>
       </c>
-      <c r="BU58" s="16">
+      <c r="BV58" s="16">
         <v>311.35502848766038</v>
       </c>
-      <c r="BV58" s="16">
+      <c r="BW58" s="16">
         <v>105.41574359400001</v>
       </c>
-      <c r="BW58" s="17">
+      <c r="BX58" s="17">
         <v>331.16405260501426</v>
       </c>
-      <c r="BX58" s="16">
+      <c r="BY58" s="16">
         <v>313.12894993268037</v>
       </c>
-      <c r="BY58" s="16">
+      <c r="BZ58" s="16">
         <v>40.438729314096918</v>
       </c>
-      <c r="BZ58" s="16">
+      <c r="CA58" s="16">
         <v>185.77103743556412</v>
       </c>
-      <c r="CA58" s="17">
+      <c r="CB58" s="17">
         <v>189.76417700434803</v>
       </c>
-      <c r="CB58" s="16">
+      <c r="CC58" s="16">
         <v>80.970987349229148</v>
       </c>
-      <c r="CC58" s="16">
+      <c r="CD58" s="16">
         <v>95.925464936628799</v>
       </c>
-      <c r="CD58" s="16">
+      <c r="CE58" s="16">
         <v>35.480202432802002</v>
       </c>
-      <c r="CE58" s="17">
+      <c r="CF58" s="17">
         <v>188.44282943847742</v>
       </c>
-      <c r="CF58" s="16">
+      <c r="CG58" s="16">
         <v>213.52479914411555</v>
       </c>
-      <c r="CG58" s="16">
+      <c r="CH58" s="16">
         <v>61.077902125340472</v>
       </c>
-      <c r="CH58" s="16">
+      <c r="CI58" s="16">
         <v>121.89463443043938</v>
       </c>
-      <c r="CI58" s="17">
+      <c r="CJ58" s="17">
         <v>311.6906384704688</v>
       </c>
-      <c r="CJ58" s="17">
+      <c r="CK58" s="17">
         <v>340.32686561913295</v>
       </c>
-      <c r="CK58" s="17">
+      <c r="CL58" s="17">
         <v>67.028358596402015</v>
       </c>
-      <c r="CL58" s="17">
+      <c r="CM58" s="17">
         <v>128.99091213299209</v>
       </c>
-      <c r="CM58" s="17">
+      <c r="CN58" s="17">
         <v>111.32049528869659</v>
       </c>
-      <c r="CN58" s="17">
+      <c r="CO58" s="17">
         <v>33.532823913138685</v>
       </c>
-      <c r="CO58" s="17">
+      <c r="CP58" s="17">
         <v>16.756553617330578</v>
       </c>
-      <c r="CP58" s="17">
+      <c r="CQ58" s="17">
         <v>59.459193714048389</v>
       </c>
-      <c r="CQ58" s="17">
+      <c r="CR58" s="17">
         <v>158.03657087983083</v>
       </c>
-      <c r="CR58" s="17">
+      <c r="CS58" s="17">
         <v>29.542580476798992</v>
       </c>
-      <c r="CS58" s="17">
+      <c r="CT58" s="17">
         <v>53.163103277084701</v>
       </c>
-      <c r="CT58" s="17">
+      <c r="CU58" s="17">
         <v>5.6737035370386266</v>
       </c>
-      <c r="CU58" s="17">
+      <c r="CV58" s="17">
         <v>60.474009050135507</v>
       </c>
-      <c r="CV58" s="17">
+      <c r="CW58" s="17">
         <v>20.812082720562501</v>
       </c>
-      <c r="CW58" s="17">
+      <c r="CX58" s="17">
         <v>64.877409874705535</v>
       </c>
-      <c r="CX58" s="17">
+      <c r="CY58" s="17">
         <v>13.452566932602954</v>
       </c>
-      <c r="CY58" s="17">
+      <c r="CZ58" s="17">
         <v>37.858104205461267</v>
       </c>
-      <c r="CZ58" s="17">
+      <c r="DA58" s="17">
         <v>20.224113138825722</v>
       </c>
-      <c r="DA58" s="17">
+      <c r="DB58" s="17">
         <v>39.820631650464712</v>
       </c>
-      <c r="DB58" s="17">
+      <c r="DC58" s="17">
         <v>15.846051130004723</v>
       </c>
-      <c r="DC58" s="17">
+      <c r="DD58" s="17">
         <v>47.791763564681546</v>
       </c>
-      <c r="DD58" s="17">
+      <c r="DE58" s="17">
         <v>53.653100588670334</v>
       </c>
-      <c r="DE58" s="17">
+      <c r="DF58" s="17">
         <v>26.409104689466993</v>
       </c>
-      <c r="DF58" s="17">
+      <c r="DG58" s="17">
         <v>17.951593378030644</v>
       </c>
-      <c r="DG58" s="16">
+      <c r="DH58" s="16">
         <v>26.760163867416882</v>
       </c>
-      <c r="DH58" s="16">
+      <c r="DI58" s="16">
         <v>23.519518915305525</v>
       </c>
-      <c r="DI58" s="16">
+      <c r="DJ58" s="16">
         <v>23.695137257940999</v>
       </c>
-      <c r="DJ58" s="16">
+      <c r="DK58" s="16">
         <v>19.369361775691161</v>
       </c>
-      <c r="DK58" s="16">
+      <c r="DL58" s="16">
         <v>265.88118355005651</v>
       </c>
-      <c r="DL58" s="16">
+      <c r="DM58" s="16">
         <v>57.477699944948945</v>
       </c>
-      <c r="DM58" s="16">
+      <c r="DN58" s="16">
         <v>191.17119319088363</v>
       </c>
-      <c r="DN58" s="16">
+      <c r="DO58" s="16">
         <v>72.509177437241831</v>
       </c>
-      <c r="DO58" s="16">
+      <c r="DP58" s="16">
         <v>85.12471067673772</v>
       </c>
-      <c r="DP58" s="16">
+      <c r="DQ58" s="16">
         <v>69.434798089999973</v>
       </c>
-      <c r="DQ58" s="16">
+      <c r="DR58" s="16">
         <v>41.137072809999992</v>
       </c>
-      <c r="DR58" s="16">
+      <c r="DS58" s="16">
         <v>33.413089969999973</v>
       </c>
-      <c r="DS58" s="16">
+      <c r="DT58" s="16">
         <v>129.68990073000001</v>
       </c>
-      <c r="DT58" s="16">
+      <c r="DU58" s="16">
         <v>15.313061349999968</v>
       </c>
-      <c r="DU58" s="16">
+      <c r="DV58" s="16">
         <v>147.84235534000001</v>
       </c>
-      <c r="DV58" s="16">
+      <c r="DW58" s="16">
         <v>67.021827059999964</v>
       </c>
-      <c r="DW58" s="16">
+      <c r="DX58" s="16">
         <v>283.97696425000004</v>
       </c>
-      <c r="DX58" s="16">
+      <c r="DY58" s="16">
         <v>62.215881180000025</v>
       </c>
-      <c r="DY58" s="16">
+      <c r="DZ58" s="16">
         <v>447.50853160999992</v>
       </c>
-      <c r="DZ58" s="16">
+      <c r="EA58" s="16">
         <v>115.16320203000001</v>
       </c>
+      <c r="EB58" s="16">
+        <v>225.57148748000003</v>
+      </c>
     </row>
-    <row r="59" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="11" t="s">
         <v>149</v>
       </c>
       <c r="C59" s="16">
         <v>673.58000000000015</v>
       </c>
       <c r="D59" s="16">
         <v>826.24</v>
       </c>
       <c r="E59" s="16">
         <v>655.94000000000017</v>
       </c>
       <c r="F59" s="16">
         <v>788.31999999999994</v>
       </c>
       <c r="G59" s="16">
         <v>510.2000000000001</v>
       </c>
       <c r="H59" s="16">
         <v>952.41000000000008</v>
       </c>
       <c r="I59" s="16">
         <v>2411.7399999999998</v>
       </c>
       <c r="J59" s="16">
@@ -23055,361 +23385,367 @@
       </c>
       <c r="T59" s="17">
         <v>325.53493530478312</v>
       </c>
       <c r="U59" s="17">
         <v>96.203483822694011</v>
       </c>
       <c r="V59" s="17">
         <v>118.70331262071772</v>
       </c>
       <c r="W59" s="17">
         <v>114.85506294129897</v>
       </c>
       <c r="X59" s="17">
         <v>306.31896096613229</v>
       </c>
       <c r="Y59" s="17">
         <v>358.98356923154898</v>
       </c>
       <c r="Z59" s="17">
         <v>181.10437941999993</v>
       </c>
       <c r="AA59" s="17">
         <v>112.14613638</v>
       </c>
-      <c r="AB59" s="16">
+      <c r="AB59" s="17">
+        <v>113.14672887999996</v>
+      </c>
+      <c r="AC59" s="16">
         <v>115.79000000000002</v>
       </c>
-      <c r="AC59" s="16">
+      <c r="AD59" s="16">
         <v>134.84000000000003</v>
       </c>
-      <c r="AD59" s="16">
+      <c r="AE59" s="16">
         <v>275.98</v>
       </c>
-      <c r="AE59" s="17">
+      <c r="AF59" s="17">
         <v>146.97000000000003</v>
       </c>
-      <c r="AF59" s="16">
+      <c r="AG59" s="16">
         <v>139.53</v>
       </c>
-      <c r="AG59" s="16">
+      <c r="AH59" s="16">
         <v>92.42000000000003</v>
       </c>
-      <c r="AH59" s="16">
+      <c r="AI59" s="16">
         <v>467.3</v>
       </c>
-      <c r="AI59" s="17">
+      <c r="AJ59" s="17">
         <v>126.98999999999995</v>
       </c>
-      <c r="AJ59" s="16">
+      <c r="AK59" s="16">
         <v>123.34000000000002</v>
       </c>
-      <c r="AK59" s="16">
+      <c r="AL59" s="16">
         <v>101.71000000000001</v>
       </c>
-      <c r="AL59" s="16">
+      <c r="AM59" s="16">
         <v>356.36</v>
       </c>
-      <c r="AM59" s="17">
+      <c r="AN59" s="17">
         <v>74.530000000000058</v>
       </c>
-      <c r="AN59" s="16">
+      <c r="AO59" s="16">
         <v>213.44</v>
       </c>
-      <c r="AO59" s="16">
+      <c r="AP59" s="16">
         <v>276.37000000000006</v>
       </c>
-      <c r="AP59" s="16">
+      <c r="AQ59" s="16">
         <v>220.96999999999997</v>
       </c>
-      <c r="AQ59" s="17">
+      <c r="AR59" s="17">
         <v>77.540000000000006</v>
       </c>
-      <c r="AR59" s="16">
+      <c r="AS59" s="16">
         <v>203.3</v>
       </c>
-      <c r="AS59" s="16">
+      <c r="AT59" s="16">
         <v>141.91</v>
       </c>
-      <c r="AT59" s="16">
+      <c r="AU59" s="16">
         <v>79.029999999999973</v>
       </c>
-      <c r="AU59" s="17">
+      <c r="AV59" s="17">
         <v>85.960000000000107</v>
       </c>
-      <c r="AV59" s="16">
+      <c r="AW59" s="16">
         <v>264.60999999999996</v>
       </c>
-      <c r="AW59" s="16">
+      <c r="AX59" s="16">
         <v>328.17000000000013</v>
       </c>
-      <c r="AX59" s="16">
+      <c r="AY59" s="16">
         <v>236.81999999999977</v>
       </c>
-      <c r="AY59" s="17">
+      <c r="AZ59" s="17">
         <v>122.81000000000022</v>
       </c>
-      <c r="AZ59" s="16">
+      <c r="BA59" s="16">
         <v>125.55000000000001</v>
       </c>
-      <c r="BA59" s="16">
+      <c r="BB59" s="16">
         <v>1005.2799999999996</v>
       </c>
-      <c r="BB59" s="16">
+      <c r="BC59" s="16">
         <v>370.60000000000014</v>
       </c>
-      <c r="BC59" s="17">
+      <c r="BD59" s="17">
         <v>910.31000000000017</v>
       </c>
-      <c r="BD59" s="16">
+      <c r="BE59" s="16">
         <v>914.92</v>
       </c>
-      <c r="BE59" s="16">
+      <c r="BF59" s="16">
         <v>434.41000000000008</v>
       </c>
-      <c r="BF59" s="16">
+      <c r="BG59" s="16">
         <v>289.64</v>
       </c>
-      <c r="BG59" s="17">
+      <c r="BH59" s="17">
         <v>206.76000000000028</v>
       </c>
-      <c r="BH59" s="16">
+      <c r="BI59" s="16">
         <v>103.78999999999999</v>
       </c>
-      <c r="BI59" s="16">
+      <c r="BJ59" s="16">
         <v>224.65</v>
       </c>
-      <c r="BJ59" s="16">
+      <c r="BK59" s="16">
         <v>341.92999999999995</v>
       </c>
-      <c r="BK59" s="17">
+      <c r="BL59" s="17">
         <v>213.40999999999994</v>
       </c>
-      <c r="BL59" s="16">
+      <c r="BM59" s="16">
         <v>119.3347550990583</v>
       </c>
-      <c r="BM59" s="16">
+      <c r="BN59" s="16">
         <v>631.29782258117393</v>
       </c>
-      <c r="BN59" s="16">
+      <c r="BO59" s="16">
         <v>212.84160634114045</v>
       </c>
-      <c r="BO59" s="17">
+      <c r="BP59" s="17">
         <v>97.077602736647691</v>
       </c>
-      <c r="BP59" s="16">
+      <c r="BQ59" s="16">
         <v>133.16665112419082</v>
       </c>
-      <c r="BQ59" s="16">
+      <c r="BR59" s="16">
         <v>164.31665112419114</v>
       </c>
-      <c r="BR59" s="16">
+      <c r="BS59" s="16">
         <v>460.20303724421944</v>
       </c>
-      <c r="BS59" s="17">
+      <c r="BT59" s="17">
         <v>415.07150375988994</v>
       </c>
-      <c r="BT59" s="16">
+      <c r="BU59" s="16">
         <v>57.362486903107111</v>
       </c>
-      <c r="BU59" s="16">
+      <c r="BV59" s="16">
         <v>290.40091936152663</v>
       </c>
-      <c r="BV59" s="16">
+      <c r="BW59" s="16">
         <v>85.492278600844699</v>
       </c>
-      <c r="BW59" s="17">
+      <c r="BX59" s="17">
         <v>288.98146905693591</v>
       </c>
-      <c r="BX59" s="16">
+      <c r="BY59" s="16">
         <v>365.3074240922935</v>
       </c>
-      <c r="BY59" s="16">
+      <c r="BZ59" s="16">
         <v>192.88709533492204</v>
       </c>
-      <c r="BZ59" s="16">
+      <c r="CA59" s="16">
         <v>196.63479994369874</v>
       </c>
-      <c r="CA59" s="17">
+      <c r="CB59" s="17">
         <v>256.90863543558709</v>
       </c>
-      <c r="CB59" s="16">
+      <c r="CC59" s="16">
         <v>244.72009733221344</v>
       </c>
-      <c r="CC59" s="16">
+      <c r="CD59" s="16">
         <v>199.9030887493681</v>
       </c>
-      <c r="CD59" s="16">
+      <c r="CE59" s="16">
         <v>176.74866544331525</v>
       </c>
-      <c r="CE59" s="17">
+      <c r="CF59" s="17">
         <v>346.18167474940208</v>
       </c>
-      <c r="CF59" s="16">
+      <c r="CG59" s="16">
         <v>228.88926329107667</v>
       </c>
-      <c r="CG59" s="16">
+      <c r="CH59" s="16">
         <v>146.03930593887929</v>
       </c>
-      <c r="CH59" s="16">
+      <c r="CI59" s="16">
         <v>227.95218914395718</v>
       </c>
-      <c r="CI59" s="17">
+      <c r="CJ59" s="17">
         <v>542.20320998561363</v>
       </c>
-      <c r="CJ59" s="17">
+      <c r="CK59" s="17">
         <v>631.81297555180834</v>
       </c>
-      <c r="CK59" s="17">
+      <c r="CL59" s="17">
         <v>73.101358667704631</v>
       </c>
-      <c r="CL59" s="17">
+      <c r="CM59" s="17">
         <v>57.91989882461187</v>
       </c>
-      <c r="CM59" s="17">
+      <c r="CN59" s="17">
         <v>926.27131676412182</v>
       </c>
-      <c r="CN59" s="17">
+      <c r="CO59" s="17">
         <v>111.78253674436172</v>
       </c>
-      <c r="CO59" s="17">
+      <c r="CP59" s="17">
         <v>334.78530522839088</v>
       </c>
-      <c r="CP59" s="17">
+      <c r="CQ59" s="17">
         <v>83.734016329720376</v>
       </c>
-      <c r="CQ59" s="17">
+      <c r="CR59" s="17">
         <v>323.7062476020381</v>
       </c>
-      <c r="CR59" s="17">
+      <c r="CS59" s="17">
         <v>104.20511527315561</v>
       </c>
-      <c r="CS59" s="17">
+      <c r="CT59" s="17">
         <v>128.52678199166249</v>
       </c>
-      <c r="CT59" s="17">
+      <c r="CU59" s="17">
         <v>20.868554661160928</v>
       </c>
-      <c r="CU59" s="17">
+      <c r="CV59" s="17">
         <v>71.934483378804089</v>
       </c>
-      <c r="CV59" s="17">
+      <c r="CW59" s="17">
         <v>36.980845638161298</v>
       </c>
-      <c r="CW59" s="17">
+      <c r="CX59" s="17">
         <v>18.464666122035304</v>
       </c>
-      <c r="CX59" s="17">
+      <c r="CY59" s="17">
         <v>29.335880343572285</v>
       </c>
-      <c r="CY59" s="17">
+      <c r="CZ59" s="17">
         <v>11.42209171892512</v>
       </c>
-      <c r="CZ59" s="17">
+      <c r="DA59" s="17">
         <v>50.449767695086599</v>
       </c>
-      <c r="DA59" s="17">
+      <c r="DB59" s="17">
         <v>24.645326469895487</v>
       </c>
-      <c r="DB59" s="17">
+      <c r="DC59" s="17">
         <v>12.074600572525414</v>
       </c>
-      <c r="DC59" s="17">
+      <c r="DD59" s="17">
         <v>31.533617883210233</v>
       </c>
-      <c r="DD59" s="17">
+      <c r="DE59" s="17">
         <v>14.142399707945163</v>
       </c>
-      <c r="DE59" s="17">
+      <c r="DF59" s="17">
         <v>17.425464846677642</v>
       </c>
-      <c r="DF59" s="17">
+      <c r="DG59" s="17">
         <v>29.72952563457217</v>
       </c>
-      <c r="DG59" s="16">
+      <c r="DH59" s="16">
         <v>53.557672752103997</v>
       </c>
-      <c r="DH59" s="16">
+      <c r="DI59" s="16">
         <v>57.057380449425509</v>
       </c>
-      <c r="DI59" s="16">
+      <c r="DJ59" s="16">
         <v>16.135465716993188</v>
       </c>
-      <c r="DJ59" s="16">
+      <c r="DK59" s="16">
         <v>99.631387164368746</v>
       </c>
-      <c r="DK59" s="16">
+      <c r="DL59" s="16">
         <v>133.49472763534484</v>
       </c>
-      <c r="DL59" s="16">
+      <c r="DM59" s="16">
         <v>13.026953857605999</v>
       </c>
-      <c r="DM59" s="16">
+      <c r="DN59" s="16">
         <v>210.4068188845267</v>
       </c>
-      <c r="DN59" s="16">
+      <c r="DO59" s="16">
         <v>83.872804261475238</v>
       </c>
-      <c r="DO59" s="16">
+      <c r="DP59" s="16">
         <v>51.676992227941057</v>
       </c>
-      <c r="DP59" s="16">
+      <c r="DQ59" s="16">
         <v>18.59914422999999</v>
       </c>
-      <c r="DQ59" s="16">
+      <c r="DR59" s="16">
         <v>25.661838599999975</v>
       </c>
-      <c r="DR59" s="16">
+      <c r="DS59" s="16">
         <v>25.720592549999985</v>
       </c>
-      <c r="DS59" s="16">
+      <c r="DT59" s="16">
         <v>111.12280403999998</v>
       </c>
-      <c r="DT59" s="16">
+      <c r="DU59" s="16">
         <v>19.775352159999979</v>
       </c>
-      <c r="DU59" s="16">
+      <c r="DV59" s="16">
         <v>27.866431440000031</v>
       </c>
-      <c r="DV59" s="16">
+      <c r="DW59" s="16">
         <v>26.193750999999999</v>
       </c>
-      <c r="DW59" s="16">
+      <c r="DX59" s="16">
         <v>38.310601779999978</v>
       </c>
-      <c r="DX59" s="16">
+      <c r="DY59" s="16">
         <v>21.968309050000006</v>
       </c>
-      <c r="DY59" s="16">
+      <c r="DZ59" s="16">
         <v>26.037886629999964</v>
       </c>
-      <c r="DZ59" s="16">
+      <c r="EA59" s="16">
         <v>19.893175049999996</v>
       </c>
+      <c r="EB59" s="16">
+        <v>45.24735814999999</v>
+      </c>
     </row>
-    <row r="60" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="11" t="s">
         <v>156</v>
       </c>
       <c r="C60" s="16">
         <v>-5.6800000000000024</v>
       </c>
       <c r="D60" s="16">
         <v>-5.4100000000000046</v>
       </c>
       <c r="E60" s="16">
         <v>-2.29</v>
       </c>
       <c r="F60" s="16">
         <v>86.189999999999984</v>
       </c>
       <c r="G60" s="16">
         <v>-84.896151766981731</v>
       </c>
       <c r="H60" s="16">
         <v>552.35293004599134</v>
       </c>
       <c r="I60" s="16">
         <v>129.85835048016901</v>
       </c>
       <c r="J60" s="16">
@@ -23444,361 +23780,367 @@
       </c>
       <c r="T60" s="17">
         <v>72.170320452349358</v>
       </c>
       <c r="U60" s="17">
         <v>-7.3794872160791201</v>
       </c>
       <c r="V60" s="17">
         <v>38.759911791764367</v>
       </c>
       <c r="W60" s="17">
         <v>-5.164962158607473</v>
       </c>
       <c r="X60" s="17">
         <v>-89.186279210576018</v>
       </c>
       <c r="Y60" s="17">
         <v>551.79557308048311</v>
       </c>
       <c r="Z60" s="17">
         <v>-544.29050997405204</v>
       </c>
       <c r="AA60" s="17">
         <v>17.965630187898959</v>
       </c>
-      <c r="AB60" s="16">
+      <c r="AB60" s="17">
+        <v>667.46693893827</v>
+      </c>
+      <c r="AC60" s="16">
         <v>-7.9099999999999993</v>
       </c>
-      <c r="AC60" s="16">
+      <c r="AD60" s="16">
         <v>-2.7700000000000009</v>
       </c>
-      <c r="AD60" s="16">
+      <c r="AE60" s="16">
         <v>-2.1699999999999986</v>
       </c>
-      <c r="AE60" s="17">
+      <c r="AF60" s="17">
         <v>7.1699999999999955</v>
       </c>
-      <c r="AF60" s="16">
+      <c r="AG60" s="16">
         <v>-4.22</v>
       </c>
-      <c r="AG60" s="16">
+      <c r="AH60" s="16">
         <v>-0.33000000000000496</v>
       </c>
-      <c r="AH60" s="16">
+      <c r="AI60" s="16">
         <v>1.8700000000000003</v>
       </c>
-      <c r="AI60" s="17">
+      <c r="AJ60" s="17">
         <v>-2.7300000000000004</v>
       </c>
-      <c r="AJ60" s="16">
+      <c r="AK60" s="16">
         <v>-0.38</v>
       </c>
-      <c r="AK60" s="16">
+      <c r="AL60" s="16">
         <v>-1.55</v>
       </c>
-      <c r="AL60" s="16">
+      <c r="AM60" s="16">
         <v>-0.38000000000000056</v>
       </c>
-      <c r="AM60" s="17">
+      <c r="AN60" s="17">
         <v>2.0000000000000462E-2</v>
       </c>
-      <c r="AN60" s="16">
+      <c r="AO60" s="16">
         <v>30.61</v>
       </c>
-      <c r="AO60" s="16">
+      <c r="AP60" s="16">
         <v>18.470000000000006</v>
       </c>
-      <c r="AP60" s="16">
+      <c r="AQ60" s="16">
         <v>8.0899999999999981</v>
       </c>
-      <c r="AQ60" s="17">
+      <c r="AR60" s="17">
         <v>29.019999999999978</v>
       </c>
-      <c r="AR60" s="16">
+      <c r="AS60" s="16">
         <v>215.24387318401909</v>
       </c>
-      <c r="AS60" s="16">
+      <c r="AT60" s="16">
         <v>71.754301640226259</v>
       </c>
-      <c r="AT60" s="16">
+      <c r="AU60" s="16">
         <v>-446.22760113637185</v>
       </c>
-      <c r="AU60" s="17">
+      <c r="AV60" s="17">
         <v>74.333274545144789</v>
       </c>
-      <c r="AV60" s="16">
+      <c r="AW60" s="16">
         <v>324.92000222920547</v>
       </c>
-      <c r="AW60" s="16">
+      <c r="AX60" s="16">
         <v>181.70560784981092</v>
       </c>
-      <c r="AX60" s="16">
+      <c r="AY60" s="16">
         <v>-72.37325538572459</v>
       </c>
-      <c r="AY60" s="17">
+      <c r="AZ60" s="17">
         <v>118.10057535269948</v>
       </c>
-      <c r="AZ60" s="16">
+      <c r="BA60" s="16">
         <v>46.760257488510881</v>
       </c>
-      <c r="BA60" s="16">
+      <c r="BB60" s="16">
         <v>33.17379523484631</v>
       </c>
-      <c r="BB60" s="16">
+      <c r="BC60" s="16">
         <v>-500.046801996054</v>
       </c>
-      <c r="BC60" s="17">
+      <c r="BD60" s="17">
         <v>549.97109975286583</v>
       </c>
-      <c r="BD60" s="16">
+      <c r="BE60" s="16">
         <v>-132.00328944845714</v>
       </c>
-      <c r="BE60" s="16">
+      <c r="BF60" s="16">
         <v>-163.91364321014493</v>
       </c>
-      <c r="BF60" s="16">
+      <c r="BG60" s="16">
         <v>-406.11648477453394</v>
       </c>
-      <c r="BG60" s="17">
+      <c r="BH60" s="17">
         <v>274.45453913634304</v>
       </c>
-      <c r="BH60" s="16">
+      <c r="BI60" s="16">
         <v>88.654803157535937</v>
       </c>
-      <c r="BI60" s="16">
+      <c r="BJ60" s="16">
         <v>113.60887289470719</v>
       </c>
-      <c r="BJ60" s="16">
+      <c r="BK60" s="16">
         <v>-383.35270433796541</v>
       </c>
-      <c r="BK60" s="17">
+      <c r="BL60" s="17">
         <v>576.14887120445678</v>
       </c>
-      <c r="BL60" s="16">
+      <c r="BM60" s="16">
         <v>-357.82555794784713</v>
       </c>
-      <c r="BM60" s="16">
+      <c r="BN60" s="16">
         <v>7.7942744557941603</v>
       </c>
-      <c r="BN60" s="16">
+      <c r="BO60" s="16">
         <v>104.18153738482629</v>
       </c>
-      <c r="BO60" s="17">
+      <c r="BP60" s="17">
         <v>-75.695925348741454</v>
       </c>
-      <c r="BP60" s="16">
+      <c r="BQ60" s="16">
         <v>280.18836545652653</v>
       </c>
-      <c r="BQ60" s="16">
+      <c r="BR60" s="16">
         <v>-36.815919674601595</v>
       </c>
-      <c r="BR60" s="16">
+      <c r="BS60" s="16">
         <v>-205.75741768964153</v>
       </c>
-      <c r="BS60" s="17">
+      <c r="BT60" s="17">
         <v>94.377957254489473</v>
       </c>
-      <c r="BT60" s="16">
+      <c r="BU60" s="16">
         <v>-183.46655738324131</v>
       </c>
-      <c r="BU60" s="16">
+      <c r="BV60" s="16">
         <v>138.40021980865203</v>
       </c>
-      <c r="BV60" s="16">
+      <c r="BW60" s="16">
         <v>-415.97890843951399</v>
       </c>
-      <c r="BW60" s="17">
+      <c r="BX60" s="17">
         <v>40.634235637449095</v>
       </c>
-      <c r="BX60" s="16">
+      <c r="BY60" s="16">
         <v>-6.796649155243216</v>
       </c>
-      <c r="BY60" s="16">
+      <c r="BZ60" s="16">
         <v>-76.011914928735195</v>
       </c>
-      <c r="BZ60" s="16">
+      <c r="CA60" s="16">
         <v>10.741311102300717</v>
       </c>
-      <c r="CA60" s="17">
+      <c r="CB60" s="17">
         <v>63.09468257554235</v>
       </c>
-      <c r="CB60" s="16">
+      <c r="CC60" s="16">
         <v>-18.787552241134673</v>
       </c>
-      <c r="CC60" s="16">
+      <c r="CD60" s="16">
         <v>144.85515263058835</v>
       </c>
-      <c r="CD60" s="16">
+      <c r="CE60" s="16">
         <v>-88.789243551565079</v>
       </c>
-      <c r="CE60" s="17">
+      <c r="CF60" s="17">
         <v>8.6310302389678544</v>
       </c>
-      <c r="CF60" s="16">
+      <c r="CG60" s="16">
         <v>-83.216910841170005</v>
       </c>
-      <c r="CG60" s="16">
+      <c r="CH60" s="16">
         <v>-31.356255948758083</v>
       </c>
-      <c r="CH60" s="16">
+      <c r="CI60" s="16">
         <v>-101.98623872074293</v>
       </c>
-      <c r="CI60" s="17">
+      <c r="CJ60" s="17">
         <v>68.248895705084777</v>
       </c>
-      <c r="CJ60" s="17">
+      <c r="CK60" s="17">
         <v>-23.014347770515119</v>
       </c>
-      <c r="CK60" s="17">
+      <c r="CL60" s="17">
         <v>-65.971291374631193</v>
       </c>
-      <c r="CL60" s="17">
+      <c r="CM60" s="17">
         <v>-251.05797282351961</v>
       </c>
-      <c r="CM60" s="17">
+      <c r="CN60" s="17">
         <v>-17.743238126866657</v>
       </c>
-      <c r="CN60" s="17">
+      <c r="CO60" s="17">
         <v>66.167708950061865</v>
       </c>
-      <c r="CO60" s="17">
+      <c r="CP60" s="17">
         <v>9.9467337670620797</v>
       </c>
-      <c r="CP60" s="17">
+      <c r="CQ60" s="17">
         <v>-79.19863502194346</v>
       </c>
-      <c r="CQ60" s="17">
+      <c r="CR60" s="17">
         <v>-37.591821806717881</v>
       </c>
-      <c r="CR60" s="17">
+      <c r="CS60" s="17">
         <v>19.231942210454982</v>
       </c>
-      <c r="CS60" s="17">
+      <c r="CT60" s="17">
         <v>91.561867029205885</v>
       </c>
-      <c r="CT60" s="17">
+      <c r="CU60" s="17">
         <v>-40.336020865091207</v>
       </c>
-      <c r="CU60" s="17">
+      <c r="CV60" s="17">
         <v>1.7125320777796862</v>
       </c>
-      <c r="CV60" s="17">
+      <c r="CW60" s="17">
         <v>55.132259299999134</v>
       </c>
-      <c r="CW60" s="17">
+      <c r="CX60" s="17">
         <v>-54.651531092037636</v>
       </c>
-      <c r="CX60" s="17">
+      <c r="CY60" s="17">
         <v>-65.32809040964635</v>
       </c>
-      <c r="CY60" s="17">
+      <c r="CZ60" s="17">
         <v>57.467874985605739</v>
       </c>
-      <c r="CZ60" s="17">
+      <c r="DA60" s="17">
         <v>283.85543050638722</v>
       </c>
-      <c r="DA60" s="17">
+      <c r="DB60" s="17">
         <v>-71.330963190340242</v>
       </c>
-      <c r="DB60" s="17">
+      <c r="DC60" s="17">
         <v>-237.77893514613825</v>
       </c>
-      <c r="DC60" s="17">
+      <c r="DD60" s="17">
         <v>64.014379621855639</v>
       </c>
-      <c r="DD60" s="17">
+      <c r="DE60" s="17">
         <v>-37.923238506102088</v>
       </c>
-      <c r="DE60" s="17">
+      <c r="DF60" s="17">
         <v>162.50791652063575</v>
       </c>
-      <c r="DF60" s="17">
+      <c r="DG60" s="17">
         <v>-170.20868836219782</v>
       </c>
-      <c r="DG60" s="16">
+      <c r="DH60" s="16">
         <v>40.459048189056681</v>
       </c>
-      <c r="DH60" s="16">
+      <c r="DI60" s="16">
         <v>586.26137036621242</v>
       </c>
-      <c r="DI60" s="16">
+      <c r="DJ60" s="16">
         <v>-119.45091931777999</v>
       </c>
-      <c r="DJ60" s="16">
+      <c r="DK60" s="16">
         <v>-542.78169568176656</v>
       </c>
-      <c r="DK60" s="16">
+      <c r="DL60" s="16">
         <v>-13.215034577241862</v>
       </c>
-      <c r="DL60" s="16">
+      <c r="DM60" s="16">
         <v>242.35220683186702</v>
       </c>
-      <c r="DM60" s="16">
+      <c r="DN60" s="16">
         <v>38.193578760776816</v>
       </c>
-      <c r="DN60" s="16">
+      <c r="DO60" s="16">
         <v>-257.11849749652526</v>
       </c>
-      <c r="DO60" s="16">
+      <c r="DP60" s="16">
         <v>528.36828498436455</v>
       </c>
-      <c r="DP60" s="16">
+      <c r="DQ60" s="16">
         <v>-560.58963170758864</v>
       </c>
-      <c r="DQ60" s="16">
+      <c r="DR60" s="16">
         <v>76.185717694388288</v>
       </c>
-      <c r="DR60" s="16">
+      <c r="DS60" s="16">
         <v>89.859744326795948</v>
       </c>
-      <c r="DS60" s="16">
+      <c r="DT60" s="16">
         <v>-149.7463402876476</v>
       </c>
-      <c r="DT60" s="16">
+      <c r="DU60" s="16">
         <v>71.352674626314553</v>
       </c>
-      <c r="DU60" s="16">
+      <c r="DV60" s="16">
         <v>-16.266317082051792</v>
       </c>
-      <c r="DV60" s="16">
+      <c r="DW60" s="16">
         <v>-49.381921053727552</v>
       </c>
-      <c r="DW60" s="16">
+      <c r="DX60" s="16">
         <v>12.261193697363751</v>
       </c>
-      <c r="DX60" s="16">
+      <c r="DY60" s="16">
         <v>51.761489348268405</v>
       </c>
-      <c r="DY60" s="16">
+      <c r="DZ60" s="16">
         <v>513.95523375887728</v>
       </c>
-      <c r="DZ60" s="16">
+      <c r="EA60" s="16">
         <v>-45.782725397099611</v>
       </c>
+      <c r="EB60" s="16">
+        <v>147.53294122822405</v>
+      </c>
     </row>
-    <row r="61" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="11" t="s">
         <v>157</v>
       </c>
       <c r="C61" s="16">
         <v>333.91948812438466</v>
       </c>
       <c r="D61" s="16">
         <v>43.67245796195585</v>
       </c>
       <c r="E61" s="16">
         <v>397.66399006337389</v>
       </c>
       <c r="F61" s="16">
         <v>1102.0886891625828</v>
       </c>
       <c r="G61" s="16">
         <v>1019.4370579641404</v>
       </c>
       <c r="H61" s="16">
         <v>1445.8867437972351</v>
       </c>
       <c r="I61" s="16">
         <v>2364.4596936837033</v>
       </c>
       <c r="J61" s="16">
@@ -23833,361 +24175,367 @@
       </c>
       <c r="T61" s="17">
         <v>10.541819020298149</v>
       </c>
       <c r="U61" s="17">
         <v>261.00563204621233</v>
       </c>
       <c r="V61" s="17">
         <v>-2737.8125357479848</v>
       </c>
       <c r="W61" s="17">
         <v>-705.42615823648259</v>
       </c>
       <c r="X61" s="17">
         <v>-352.39705485298498</v>
       </c>
       <c r="Y61" s="17">
         <v>-164.90320875793861</v>
       </c>
       <c r="Z61" s="17">
         <v>-169.90871330634596</v>
       </c>
       <c r="AA61" s="17">
         <v>467.29494768322849</v>
       </c>
-      <c r="AB61" s="16">
+      <c r="AB61" s="17">
+        <v>259.33814433976278</v>
+      </c>
+      <c r="AC61" s="16">
         <v>-48.625170260000004</v>
       </c>
-      <c r="AC61" s="16">
+      <c r="AD61" s="16">
         <v>216.78526789562758</v>
       </c>
-      <c r="AD61" s="16">
+      <c r="AE61" s="16">
         <v>17.297166502873011</v>
       </c>
-      <c r="AE61" s="17">
+      <c r="AF61" s="17">
         <v>148.46222398588404</v>
       </c>
-      <c r="AF61" s="16">
+      <c r="AG61" s="16">
         <v>8.0272756307487789</v>
       </c>
-      <c r="AG61" s="16">
+      <c r="AH61" s="16">
         <v>10.440506558394947</v>
       </c>
-      <c r="AH61" s="16">
+      <c r="AI61" s="16">
         <v>27.580799776248988</v>
       </c>
-      <c r="AI61" s="17">
+      <c r="AJ61" s="17">
         <v>-2.376124003436864</v>
       </c>
-      <c r="AJ61" s="16">
+      <c r="AK61" s="16">
         <v>96.738050213588082</v>
       </c>
-      <c r="AK61" s="16">
+      <c r="AL61" s="16">
         <v>-39.064449906668074</v>
       </c>
-      <c r="AL61" s="16">
+      <c r="AM61" s="16">
         <v>262.34390735208018</v>
       </c>
-      <c r="AM61" s="17">
+      <c r="AN61" s="17">
         <v>77.646482404373671</v>
       </c>
-      <c r="AN61" s="16">
+      <c r="AO61" s="16">
         <v>253.43387504754313</v>
       </c>
-      <c r="AO61" s="16">
+      <c r="AP61" s="16">
         <v>233.8541707031452</v>
       </c>
-      <c r="AP61" s="16">
+      <c r="AQ61" s="16">
         <v>395.45646933593076</v>
       </c>
-      <c r="AQ61" s="17">
+      <c r="AR61" s="17">
         <v>219.34417407596388</v>
       </c>
-      <c r="AR61" s="16">
+      <c r="AS61" s="16">
         <v>81.801669819809661</v>
       </c>
-      <c r="AS61" s="16">
+      <c r="AT61" s="16">
         <v>307.99355254625232</v>
       </c>
-      <c r="AT61" s="16">
+      <c r="AU61" s="16">
         <v>289.99078566208925</v>
       </c>
-      <c r="AU61" s="17">
+      <c r="AV61" s="17">
         <v>339.65104993598919</v>
       </c>
-      <c r="AV61" s="16">
+      <c r="AW61" s="16">
         <v>266.75477242046918</v>
       </c>
-      <c r="AW61" s="16">
+      <c r="AX61" s="16">
         <v>441.48727840662235</v>
       </c>
-      <c r="AX61" s="16">
+      <c r="AY61" s="16">
         <v>288.63552782988029</v>
       </c>
-      <c r="AY61" s="17">
+      <c r="AZ61" s="17">
         <v>449.00916514026324</v>
       </c>
-      <c r="AZ61" s="16">
+      <c r="BA61" s="16">
         <v>353.50256327134474</v>
       </c>
-      <c r="BA61" s="16">
+      <c r="BB61" s="16">
         <v>621.02857189365579</v>
       </c>
-      <c r="BB61" s="16">
+      <c r="BC61" s="16">
         <v>953.05738888401584</v>
       </c>
-      <c r="BC61" s="17">
+      <c r="BD61" s="17">
         <v>436.87116963468713</v>
       </c>
-      <c r="BD61" s="16">
+      <c r="BE61" s="16">
         <v>642.29406781063528</v>
       </c>
-      <c r="BE61" s="16">
+      <c r="BF61" s="16">
         <v>753.49715107564498</v>
       </c>
-      <c r="BF61" s="16">
+      <c r="BG61" s="16">
         <v>1408.3054017669847</v>
       </c>
-      <c r="BG61" s="17">
+      <c r="BH61" s="17">
         <v>914.53997292423196</v>
       </c>
-      <c r="BH61" s="16">
+      <c r="BI61" s="16">
         <v>921.93859143777843</v>
       </c>
-      <c r="BI61" s="16">
+      <c r="BJ61" s="16">
         <v>1047.2270389946054</v>
       </c>
-      <c r="BJ61" s="16">
+      <c r="BK61" s="16">
         <v>1131.3181803945997</v>
       </c>
-      <c r="BK61" s="17">
+      <c r="BL61" s="17">
         <v>538.84220990071583</v>
       </c>
-      <c r="BL61" s="16">
+      <c r="BM61" s="16">
         <v>245.82197351787539</v>
       </c>
-      <c r="BM61" s="16">
+      <c r="BN61" s="16">
         <v>189.48090094541908</v>
       </c>
-      <c r="BN61" s="16">
+      <c r="BO61" s="16">
         <v>-15.775338744713949</v>
       </c>
-      <c r="BO61" s="17">
+      <c r="BP61" s="17">
         <v>1.4997287252360394</v>
       </c>
-      <c r="BP61" s="16">
+      <c r="BQ61" s="16">
         <v>-121.84581640999983</v>
       </c>
-      <c r="BQ61" s="16">
+      <c r="BR61" s="16">
         <v>-231.08682337999977</v>
       </c>
-      <c r="BR61" s="16">
+      <c r="BS61" s="16">
         <v>-3.6754496900004057</v>
       </c>
-      <c r="BS61" s="17">
+      <c r="BT61" s="17">
         <v>-208.39676281999994</v>
       </c>
-      <c r="BT61" s="16">
+      <c r="BU61" s="16">
         <v>361.45830429999972</v>
       </c>
-      <c r="BU61" s="16">
+      <c r="BV61" s="16">
         <v>-357.16926365999996</v>
       </c>
-      <c r="BV61" s="16">
+      <c r="BW61" s="16">
         <v>-419.76492436999996</v>
       </c>
-      <c r="BW61" s="17">
+      <c r="BX61" s="17">
         <v>-426.30790668999987</v>
       </c>
-      <c r="BX61" s="16">
+      <c r="BY61" s="16">
         <v>-65.29723338999996</v>
       </c>
-      <c r="BY61" s="16">
+      <c r="BZ61" s="16">
         <v>-159.33293932999982</v>
       </c>
-      <c r="BZ61" s="16">
+      <c r="CA61" s="16">
         <v>-494.6488632199999</v>
       </c>
-      <c r="CA61" s="17">
+      <c r="CB61" s="17">
         <v>-645.90689847999954</v>
       </c>
-      <c r="CB61" s="16">
+      <c r="CC61" s="16">
         <v>-13.773085996128373</v>
       </c>
-      <c r="CC61" s="16">
+      <c r="CD61" s="16">
         <v>-202.37251814923309</v>
       </c>
-      <c r="CD61" s="16">
+      <c r="CE61" s="16">
         <v>-31.080837527362483</v>
       </c>
-      <c r="CE61" s="17">
+      <c r="CF61" s="17">
         <v>-374.47561029407109</v>
       </c>
-      <c r="CF61" s="16">
+      <c r="CG61" s="16">
         <v>498.79733645994156</v>
       </c>
-      <c r="CG61" s="16">
+      <c r="CH61" s="16">
         <v>227.50161206061176</v>
       </c>
-      <c r="CH61" s="16">
+      <c r="CI61" s="16">
         <v>-139.9327123745918</v>
       </c>
-      <c r="CI61" s="17">
+      <c r="CJ61" s="17">
         <v>-87.01912510839098</v>
       </c>
-      <c r="CJ61" s="17">
+      <c r="CK61" s="17">
         <v>86.07815223143507</v>
       </c>
-      <c r="CK61" s="17">
+      <c r="CL61" s="17">
         <v>-81.995100115371571</v>
       </c>
-      <c r="CL61" s="17">
+      <c r="CM61" s="17">
         <v>-217.34907655138727</v>
       </c>
-      <c r="CM61" s="17">
+      <c r="CN61" s="17">
         <v>53.024479024193518</v>
       </c>
-      <c r="CN61" s="17">
+      <c r="CO61" s="17">
         <v>-380.80591196780102</v>
       </c>
-      <c r="CO61" s="17">
+      <c r="CP61" s="17">
         <v>57.922604540137293</v>
       </c>
-      <c r="CP61" s="17">
+      <c r="CQ61" s="17">
         <v>-185.12819863474891</v>
       </c>
-      <c r="CQ61" s="17">
+      <c r="CR61" s="17">
         <v>-88.870682958861209</v>
       </c>
-      <c r="CR61" s="17">
+      <c r="CS61" s="17">
         <v>99.801292603403795</v>
       </c>
-      <c r="CS61" s="17">
+      <c r="CT61" s="17">
         <v>-50.961282228641949</v>
       </c>
-      <c r="CT61" s="17">
+      <c r="CU61" s="17">
         <v>62.044862667618212</v>
       </c>
-      <c r="CU61" s="17">
+      <c r="CV61" s="17">
         <v>-100.34305402208192</v>
       </c>
-      <c r="CV61" s="17">
+      <c r="CW61" s="17">
         <v>32.312519508904252</v>
       </c>
-      <c r="CW61" s="17">
+      <c r="CX61" s="17">
         <v>110.69130743064035</v>
       </c>
-      <c r="CX61" s="17">
+      <c r="CY61" s="17">
         <v>195.4862927851778</v>
       </c>
-      <c r="CY61" s="17">
+      <c r="CZ61" s="17">
         <v>-77.48448767851005</v>
       </c>
-      <c r="CZ61" s="17">
+      <c r="DA61" s="17">
         <v>-171.95973705561201</v>
       </c>
-      <c r="DA61" s="17">
+      <c r="DB61" s="17">
         <v>-1174.355893083148</v>
       </c>
-      <c r="DB61" s="17">
+      <c r="DC61" s="17">
         <v>-1122.1124358090999</v>
       </c>
-      <c r="DC61" s="17">
+      <c r="DD61" s="17">
         <v>-269.38446980012463</v>
       </c>
-      <c r="DD61" s="17">
+      <c r="DE61" s="17">
         <v>-45.939527002158542</v>
       </c>
-      <c r="DE61" s="17">
+      <c r="DF61" s="17">
         <v>-382.98392246453807</v>
       </c>
-      <c r="DF61" s="17">
+      <c r="DG61" s="17">
         <v>-30.964526125859294</v>
       </c>
-      <c r="DG61" s="16">
+      <c r="DH61" s="16">
         <v>-245.53818264392672</v>
       </c>
-      <c r="DH61" s="16">
+      <c r="DI61" s="16">
         <v>59.80555623212976</v>
       </c>
-      <c r="DI61" s="16">
+      <c r="DJ61" s="16">
         <v>375.37147524952093</v>
       </c>
-      <c r="DJ61" s="16">
+      <c r="DK61" s="16">
         <v>-526.42100399922322</v>
       </c>
-      <c r="DK61" s="16">
+      <c r="DL61" s="16">
         <v>-261.15308233541248</v>
       </c>
-      <c r="DL61" s="16">
+      <c r="DM61" s="16">
         <v>-63.366180909498155</v>
       </c>
-      <c r="DM61" s="16">
+      <c r="DN61" s="16">
         <v>317.12187436723286</v>
       </c>
-      <c r="DN61" s="16">
+      <c r="DO61" s="16">
         <v>-156.27598931268057</v>
       </c>
-      <c r="DO61" s="16">
+      <c r="DP61" s="16">
         <v>-262.38291290299276</v>
       </c>
-      <c r="DP61" s="16">
+      <c r="DQ61" s="16">
         <v>-232.71712523327096</v>
       </c>
-      <c r="DQ61" s="16">
+      <c r="DR61" s="16">
         <v>224.74460714041911</v>
       </c>
-      <c r="DR61" s="16">
+      <c r="DS61" s="16">
         <v>-67.690969673818245</v>
       </c>
-      <c r="DS61" s="16">
+      <c r="DT61" s="16">
         <v>-94.245225539675857</v>
       </c>
-      <c r="DT61" s="16">
+      <c r="DU61" s="16">
         <v>50.518209419754584</v>
       </c>
-      <c r="DU61" s="16">
+      <c r="DV61" s="16">
         <v>557.79145866001363</v>
       </c>
-      <c r="DV61" s="16">
+      <c r="DW61" s="16">
         <v>-192.27009473914671</v>
       </c>
-      <c r="DW61" s="16">
+      <c r="DX61" s="16">
         <v>51.255374342606949</v>
       </c>
-      <c r="DX61" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY61" s="16">
-        <v>184.18603311624432</v>
+        <v>-58.078196199752696</v>
       </c>
       <c r="DZ61" s="16">
-        <v>-149.09921268751742</v>
+        <v>184.79217127684959</v>
+      </c>
+      <c r="EA61" s="16">
+        <v>-106.10718765606737</v>
+      </c>
+      <c r="EB61" s="16">
+        <v>238.73135691873327</v>
       </c>
     </row>
-    <row r="62" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B62" s="11" t="s">
         <v>158</v>
       </c>
       <c r="C62" s="16">
         <v>444.87948812438464</v>
       </c>
       <c r="D62" s="16">
         <v>27.259807961955858</v>
       </c>
       <c r="E62" s="16">
         <v>416.9039900633739</v>
       </c>
       <c r="F62" s="16">
         <v>1054.1786891625829</v>
       </c>
       <c r="G62" s="16">
         <v>973.07740796414043</v>
       </c>
       <c r="H62" s="16">
         <v>1385.6719937972348</v>
       </c>
       <c r="I62" s="16">
         <v>2270.5881936837036</v>
       </c>
       <c r="J62" s="16">
@@ -24222,361 +24570,367 @@
       </c>
       <c r="T62" s="17">
         <v>-153.59002972970188</v>
       </c>
       <c r="U62" s="17">
         <v>196.95840765621233</v>
       </c>
       <c r="V62" s="17">
         <v>-2549.1896935085724</v>
       </c>
       <c r="W62" s="17">
         <v>-871.71855466680415</v>
       </c>
       <c r="X62" s="17">
         <v>-483.4613728828482</v>
       </c>
       <c r="Y62" s="17">
         <v>-375.58370607531992</v>
       </c>
       <c r="Z62" s="17">
         <v>-63.603670164416314</v>
       </c>
       <c r="AA62" s="17">
         <v>510.52604359246618</v>
       </c>
-      <c r="AB62" s="16">
+      <c r="AB62" s="17">
+        <v>151.12213353992894</v>
+      </c>
+      <c r="AC62" s="16">
         <v>-11.695170259999998</v>
       </c>
-      <c r="AC62" s="16">
+      <c r="AD62" s="16">
         <v>237.86526789562757</v>
       </c>
-      <c r="AD62" s="16">
+      <c r="AE62" s="16">
         <v>49.617166502873005</v>
       </c>
-      <c r="AE62" s="17">
+      <c r="AF62" s="17">
         <v>169.09222398588406</v>
       </c>
-      <c r="AF62" s="16">
+      <c r="AG62" s="16">
         <v>26.27357563074878</v>
       </c>
-      <c r="AG62" s="16">
+      <c r="AH62" s="16">
         <v>2.9662565583949458</v>
       </c>
-      <c r="AH62" s="16">
+      <c r="AI62" s="16">
         <v>36.482899776248985</v>
       </c>
-      <c r="AI62" s="17">
+      <c r="AJ62" s="17">
         <v>-38.462924003436854</v>
       </c>
-      <c r="AJ62" s="16">
+      <c r="AK62" s="16">
         <v>78.738050213588082</v>
       </c>
-      <c r="AK62" s="16">
+      <c r="AL62" s="16">
         <v>-39.004449906668071</v>
       </c>
-      <c r="AL62" s="16">
+      <c r="AM62" s="16">
         <v>265.02390735208019</v>
       </c>
-      <c r="AM62" s="17">
+      <c r="AN62" s="17">
         <v>112.14648240437367</v>
       </c>
-      <c r="AN62" s="16">
+      <c r="AO62" s="16">
         <v>230.70387504754314</v>
       </c>
-      <c r="AO62" s="16">
+      <c r="AP62" s="16">
         <v>208.53417070314521</v>
       </c>
-      <c r="AP62" s="16">
+      <c r="AQ62" s="16">
         <v>396.84646933593075</v>
       </c>
-      <c r="AQ62" s="17">
+      <c r="AR62" s="17">
         <v>218.09417407596391</v>
       </c>
-      <c r="AR62" s="16">
+      <c r="AS62" s="16">
         <v>48.994569819809669</v>
       </c>
-      <c r="AS62" s="16">
+      <c r="AT62" s="16">
         <v>289.99460254625234</v>
       </c>
-      <c r="AT62" s="16">
+      <c r="AU62" s="16">
         <v>275.31008566208925</v>
       </c>
-      <c r="AU62" s="17">
+      <c r="AV62" s="17">
         <v>358.77814993598918</v>
       </c>
-      <c r="AV62" s="16">
+      <c r="AW62" s="16">
         <v>252.08477242046916</v>
       </c>
-      <c r="AW62" s="16">
+      <c r="AX62" s="16">
         <v>379.99972840662235</v>
       </c>
-      <c r="AX62" s="16">
+      <c r="AY62" s="16">
         <v>189.81017782988022</v>
       </c>
-      <c r="AY62" s="17">
+      <c r="AZ62" s="17">
         <v>563.77731514026323</v>
       </c>
-      <c r="AZ62" s="16">
+      <c r="BA62" s="16">
         <v>325.94671327134472</v>
       </c>
-      <c r="BA62" s="16">
+      <c r="BB62" s="16">
         <v>521.10302189365586</v>
       </c>
-      <c r="BB62" s="16">
+      <c r="BC62" s="16">
         <v>829.74598888401579</v>
       </c>
-      <c r="BC62" s="17">
+      <c r="BD62" s="17">
         <v>593.79246963468711</v>
       </c>
-      <c r="BD62" s="16">
+      <c r="BE62" s="16">
         <v>431.28256781063521</v>
       </c>
-      <c r="BE62" s="16">
+      <c r="BF62" s="16">
         <v>685.32275107564499</v>
       </c>
-      <c r="BF62" s="16">
+      <c r="BG62" s="16">
         <v>1156.2170017669846</v>
       </c>
-      <c r="BG62" s="17">
+      <c r="BH62" s="17">
         <v>772.73972292423196</v>
       </c>
-      <c r="BH62" s="16">
+      <c r="BI62" s="16">
         <v>779.48707804573087</v>
       </c>
-      <c r="BI62" s="16">
+      <c r="BJ62" s="16">
         <v>883.30930979892685</v>
       </c>
-      <c r="BJ62" s="16">
+      <c r="BK62" s="16">
         <v>1012.4623115750796</v>
       </c>
-      <c r="BK62" s="17">
+      <c r="BL62" s="17">
         <v>587.60689923416408</v>
       </c>
-      <c r="BL62" s="16">
+      <c r="BM62" s="16">
         <v>317.06144371987546</v>
       </c>
-      <c r="BM62" s="16">
+      <c r="BN62" s="16">
         <v>21.141973802418988</v>
       </c>
-      <c r="BN62" s="16">
+      <c r="BO62" s="16">
         <v>-95.890977391713932</v>
       </c>
-      <c r="BO62" s="17">
+      <c r="BP62" s="17">
         <v>9.7431086812359808</v>
       </c>
-      <c r="BP62" s="16">
+      <c r="BQ62" s="16">
         <v>-325.69691335999983</v>
       </c>
-      <c r="BQ62" s="16">
+      <c r="BR62" s="16">
         <v>-324.67006291999985</v>
       </c>
-      <c r="BR62" s="16">
+      <c r="BS62" s="16">
         <v>-60.336113740000428</v>
       </c>
-      <c r="BS62" s="17">
+      <c r="BT62" s="17">
         <v>-403.74696375999997</v>
       </c>
-      <c r="BT62" s="16">
+      <c r="BU62" s="16">
         <v>-136.29921949000016</v>
       </c>
-      <c r="BU62" s="16">
+      <c r="BV62" s="16">
         <v>-287.83984091000002</v>
       </c>
-      <c r="BV62" s="16">
+      <c r="BW62" s="16">
         <v>-352.19654229999992</v>
       </c>
-      <c r="BW62" s="17">
+      <c r="BX62" s="17">
         <v>-487.32777745999999</v>
       </c>
-      <c r="BX62" s="16">
+      <c r="BY62" s="16">
         <v>-152.71232971999996</v>
       </c>
-      <c r="BY62" s="16">
+      <c r="BZ62" s="16">
         <v>-431.84336943999983</v>
       </c>
-      <c r="BZ62" s="16">
+      <c r="CA62" s="16">
         <v>-534.52227287000005</v>
       </c>
-      <c r="CA62" s="17">
+      <c r="CB62" s="17">
         <v>-775.06928727999957</v>
       </c>
-      <c r="CB62" s="16">
+      <c r="CC62" s="16">
         <v>-105.44925562612832</v>
       </c>
-      <c r="CC62" s="16">
+      <c r="CD62" s="16">
         <v>-207.67947087923312</v>
       </c>
-      <c r="CD62" s="16">
+      <c r="CE62" s="16">
         <v>25.047477362637437</v>
       </c>
-      <c r="CE62" s="17">
+      <c r="CF62" s="17">
         <v>-367.81912736407105</v>
       </c>
-      <c r="CF62" s="16">
+      <c r="CG62" s="16">
         <v>347.51475794994155</v>
       </c>
-      <c r="CG62" s="16">
+      <c r="CH62" s="16">
         <v>61.358746510611809</v>
       </c>
-      <c r="CH62" s="16">
+      <c r="CI62" s="16">
         <v>-293.15816225459184</v>
       </c>
-      <c r="CI62" s="17">
+      <c r="CJ62" s="17">
         <v>36.918305271608915</v>
       </c>
-      <c r="CJ62" s="17">
+      <c r="CK62" s="17">
         <v>101.3488335914351</v>
       </c>
-      <c r="CK62" s="17">
+      <c r="CL62" s="17">
         <v>-124.40343454537162</v>
       </c>
-      <c r="CL62" s="17">
+      <c r="CM62" s="17">
         <v>-287.18195298138733</v>
       </c>
-      <c r="CM62" s="17">
+      <c r="CN62" s="17">
         <v>45.22698353419355</v>
       </c>
-      <c r="CN62" s="17">
+      <c r="CO62" s="17">
         <v>-356.21282196780101</v>
       </c>
-      <c r="CO62" s="17">
+      <c r="CP62" s="17">
         <v>13.769615600137286</v>
       </c>
-      <c r="CP62" s="17">
+      <c r="CQ62" s="17">
         <v>-154.32484416474892</v>
       </c>
-      <c r="CQ62" s="17">
+      <c r="CR62" s="17">
         <v>-206.00558737886126</v>
       </c>
-      <c r="CR62" s="17">
+      <c r="CS62" s="17">
         <v>-1.3097521165962007</v>
       </c>
-      <c r="CS62" s="17">
+      <c r="CT62" s="17">
         <v>-90.632782498641973</v>
       </c>
-      <c r="CT62" s="17">
+      <c r="CU62" s="17">
         <v>41.949357337618153</v>
       </c>
-      <c r="CU62" s="17">
+      <c r="CV62" s="17">
         <v>-103.59685245208186</v>
       </c>
-      <c r="CV62" s="17">
+      <c r="CW62" s="17">
         <v>-4.4519159110957389</v>
       </c>
-      <c r="CW62" s="17">
+      <c r="CX62" s="17">
         <v>171.38572883064035</v>
       </c>
-      <c r="CX62" s="17">
+      <c r="CY62" s="17">
         <v>149.29956375517781</v>
       </c>
-      <c r="CY62" s="17">
+      <c r="CZ62" s="17">
         <v>-119.27496901851009</v>
       </c>
-      <c r="CZ62" s="17">
+      <c r="DA62" s="17">
         <v>-159.64140158155988</v>
       </c>
-      <c r="DA62" s="17">
+      <c r="DB62" s="17">
         <v>-1123.6009554671812</v>
       </c>
-      <c r="DB62" s="17">
+      <c r="DC62" s="17">
         <v>-1143.5914595810846</v>
       </c>
-      <c r="DC62" s="17">
+      <c r="DD62" s="17">
         <v>-122.35587687874681</v>
       </c>
-      <c r="DD62" s="17">
+      <c r="DE62" s="17">
         <v>-62.223338180365658</v>
       </c>
-      <c r="DE62" s="17">
+      <c r="DF62" s="17">
         <v>-382.70124140693235</v>
       </c>
-      <c r="DF62" s="17">
+      <c r="DG62" s="17">
         <v>-192.36218976947464</v>
       </c>
-      <c r="DG62" s="16">
+      <c r="DH62" s="16">
         <v>-234.4317853100315</v>
       </c>
-      <c r="DH62" s="16">
+      <c r="DI62" s="16">
         <v>-11.00945337649523</v>
       </c>
-      <c r="DI62" s="16">
+      <c r="DJ62" s="16">
         <v>-115.49645685305347</v>
       </c>
-      <c r="DJ62" s="16">
+      <c r="DK62" s="16">
         <v>-121.9189030488767</v>
       </c>
-      <c r="DK62" s="16">
+      <c r="DL62" s="16">
         <v>-235.03655960442279</v>
       </c>
-      <c r="DL62" s="16">
+      <c r="DM62" s="16">
         <v>-256.8620880024547</v>
       </c>
-      <c r="DM62" s="16">
+      <c r="DN62" s="16">
         <v>292.74083999755203</v>
       </c>
-      <c r="DN62" s="16">
+      <c r="DO62" s="16">
         <v>-202.82588253042695</v>
       </c>
-      <c r="DO62" s="16">
+      <c r="DP62" s="16">
         <v>-208.6365755399903</v>
       </c>
-      <c r="DP62" s="16">
+      <c r="DQ62" s="16">
         <v>-155.54498683212216</v>
       </c>
-      <c r="DQ62" s="16">
+      <c r="DR62" s="16">
         <v>106.36898739993796</v>
       </c>
-      <c r="DR62" s="16">
+      <c r="DS62" s="16">
         <v>-83.536848449630099</v>
       </c>
-      <c r="DS62" s="16">
+      <c r="DT62" s="16">
         <v>69.109177717397984</v>
       </c>
-      <c r="DT62" s="16">
+      <c r="DU62" s="16">
         <v>142.49358615257268</v>
       </c>
-      <c r="DU62" s="16">
+      <c r="DV62" s="16">
         <v>482.9183757421892</v>
       </c>
-      <c r="DV62" s="16">
+      <c r="DW62" s="16">
         <v>-109.15829882179094</v>
       </c>
-      <c r="DW62" s="16">
+      <c r="DX62" s="16">
         <v>-5.7276194805046998</v>
       </c>
-      <c r="DX62" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY62" s="16">
-        <v>166.25764984173634</v>
+        <v>-153.63103281113422</v>
       </c>
       <c r="DZ62" s="16">
-        <v>-123.06676313576133</v>
+        <v>166.86378800234161</v>
+      </c>
+      <c r="EA62" s="16">
+        <v>-119.77835935394415</v>
+      </c>
+      <c r="EB62" s="16">
+        <v>257.6677377026657</v>
       </c>
     </row>
-    <row r="63" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B63" s="11" t="s">
         <v>148</v>
       </c>
       <c r="C63" s="16">
         <v>1184.4634387566066</v>
       </c>
       <c r="D63" s="16">
         <v>1167.3194354588627</v>
       </c>
       <c r="E63" s="16">
         <v>1482.6586988412159</v>
       </c>
       <c r="F63" s="16">
         <v>2159.1058128472832</v>
       </c>
       <c r="G63" s="16">
         <v>2498.826046795205</v>
       </c>
       <c r="H63" s="16">
         <v>2943.6811702872906</v>
       </c>
       <c r="I63" s="16">
         <v>4374.8334659264856</v>
       </c>
       <c r="J63" s="16">
@@ -24611,361 +24965,367 @@
       </c>
       <c r="T63" s="17">
         <v>3451.8338400779735</v>
       </c>
       <c r="U63" s="17">
         <v>4488.7096862756362</v>
       </c>
       <c r="V63" s="17">
         <v>3656.3685944727754</v>
       </c>
       <c r="W63" s="17">
         <v>2688.0257124518234</v>
       </c>
       <c r="X63" s="17">
         <v>2287.8346682660049</v>
       </c>
       <c r="Y63" s="17">
         <v>2289.2442533273606</v>
       </c>
       <c r="Z63" s="17">
         <v>2299.8548813848847</v>
       </c>
       <c r="AA63" s="17">
         <v>2888.3767752267513</v>
       </c>
-      <c r="AB63" s="16">
+      <c r="AB63" s="17">
+        <v>2984.5000036488418</v>
+      </c>
+      <c r="AC63" s="16">
         <v>190.92402833</v>
       </c>
-      <c r="AC63" s="16">
+      <c r="AD63" s="16">
         <v>394.76683459562759</v>
       </c>
-      <c r="AD63" s="16">
+      <c r="AE63" s="16">
         <v>194.95829843887395</v>
       </c>
-      <c r="AE63" s="17">
+      <c r="AF63" s="17">
         <v>403.81427739210494</v>
       </c>
-      <c r="AF63" s="16">
+      <c r="AG63" s="16">
         <v>200.35424510997174</v>
       </c>
-      <c r="AG63" s="16">
+      <c r="AH63" s="16">
         <v>280.11137483516347</v>
       </c>
-      <c r="AH63" s="16">
+      <c r="AI63" s="16">
         <v>395.84169722203433</v>
       </c>
-      <c r="AI63" s="17">
+      <c r="AJ63" s="17">
         <v>291.01211829169301</v>
       </c>
-      <c r="AJ63" s="16">
+      <c r="AK63" s="16">
         <v>277.07641209500792</v>
       </c>
-      <c r="AK63" s="16">
+      <c r="AL63" s="16">
         <v>304.4710826828466</v>
       </c>
-      <c r="AL63" s="16">
+      <c r="AM63" s="16">
         <v>445.81455770223783</v>
       </c>
-      <c r="AM63" s="17">
+      <c r="AN63" s="17">
         <v>455.29664636112363</v>
       </c>
-      <c r="AN63" s="16">
+      <c r="AO63" s="16">
         <v>485.12771505589069</v>
       </c>
-      <c r="AO63" s="16">
+      <c r="AP63" s="16">
         <v>435.86969036664715</v>
       </c>
-      <c r="AP63" s="16">
+      <c r="AQ63" s="16">
         <v>687.12515130082534</v>
       </c>
-      <c r="AQ63" s="17">
+      <c r="AR63" s="17">
         <v>550.98325612392</v>
       </c>
-      <c r="AR63" s="16">
+      <c r="AS63" s="16">
         <v>492.35693268594167</v>
       </c>
-      <c r="AS63" s="16">
+      <c r="AT63" s="16">
         <v>658.52283964198102</v>
       </c>
-      <c r="AT63" s="16">
+      <c r="AU63" s="16">
         <v>675.48740541750374</v>
       </c>
-      <c r="AU63" s="17">
+      <c r="AV63" s="17">
         <v>672.45886904977874</v>
       </c>
-      <c r="AV63" s="16">
+      <c r="AW63" s="16">
         <v>604.4870508142136</v>
       </c>
-      <c r="AW63" s="16">
+      <c r="AX63" s="16">
         <v>681.23687957834579</v>
       </c>
-      <c r="AX63" s="16">
+      <c r="AY63" s="16">
         <v>581.67145918966173</v>
       </c>
-      <c r="AY63" s="17">
+      <c r="AZ63" s="17">
         <v>1076.2857807050696</v>
       </c>
-      <c r="AZ63" s="16">
+      <c r="BA63" s="16">
         <v>664.55089061465628</v>
       </c>
-      <c r="BA63" s="16">
+      <c r="BB63" s="16">
         <v>948.78357921834265</v>
       </c>
-      <c r="BB63" s="16">
+      <c r="BC63" s="16">
         <v>1154.1459642620275</v>
       </c>
-      <c r="BC63" s="17">
+      <c r="BD63" s="17">
         <v>1607.353031831459</v>
       </c>
-      <c r="BD63" s="16">
+      <c r="BE63" s="16">
         <v>1010.9091423206352</v>
       </c>
-      <c r="BE63" s="16">
+      <c r="BF63" s="16">
         <v>1416.3483230892566</v>
       </c>
-      <c r="BF63" s="16">
+      <c r="BG63" s="16">
         <v>1826.4715996195612</v>
       </c>
-      <c r="BG63" s="17">
+      <c r="BH63" s="17">
         <v>1613.5556799442318</v>
       </c>
-      <c r="BH63" s="16">
+      <c r="BI63" s="16">
         <v>1442.4859635169798</v>
       </c>
-      <c r="BI63" s="16">
+      <c r="BJ63" s="16">
         <v>1779.3675863795502</v>
       </c>
-      <c r="BJ63" s="16">
+      <c r="BK63" s="16">
         <v>2037.9200002331759</v>
       </c>
-      <c r="BK63" s="17">
+      <c r="BL63" s="17">
         <v>1381.8245393661603</v>
       </c>
-      <c r="BL63" s="16">
+      <c r="BM63" s="16">
         <v>1062.7579911413682</v>
       </c>
-      <c r="BM63" s="16">
+      <c r="BN63" s="16">
         <v>1201.0928252752922</v>
       </c>
-      <c r="BN63" s="16">
+      <c r="BO63" s="16">
         <v>940.76175133582251</v>
       </c>
-      <c r="BO63" s="17">
+      <c r="BP63" s="17">
         <v>1106.2765178627153</v>
       </c>
-      <c r="BP63" s="16">
+      <c r="BQ63" s="16">
         <v>803.57400639000002</v>
       </c>
-      <c r="BQ63" s="16">
+      <c r="BR63" s="16">
         <v>952.1566640100001</v>
       </c>
-      <c r="BR63" s="16">
+      <c r="BS63" s="16">
         <v>932.03682166999988</v>
       </c>
-      <c r="BS63" s="17">
+      <c r="BT63" s="17">
         <v>1238.7481058099997</v>
       </c>
-      <c r="BT63" s="16">
+      <c r="BU63" s="16">
         <v>695.73149183999999</v>
       </c>
-      <c r="BU63" s="16">
+      <c r="BV63" s="16">
         <v>698.55269305000002</v>
       </c>
-      <c r="BV63" s="16">
+      <c r="BW63" s="16">
         <v>548.93183737000004</v>
       </c>
-      <c r="BW63" s="17">
+      <c r="BX63" s="17">
         <v>638.72340620999978</v>
       </c>
-      <c r="BX63" s="16">
+      <c r="BY63" s="16">
         <v>806.02511738999999</v>
       </c>
-      <c r="BY63" s="16">
+      <c r="BZ63" s="16">
         <v>712.27862065000022</v>
       </c>
-      <c r="BZ63" s="16">
+      <c r="CA63" s="16">
         <v>800.53615699000011</v>
       </c>
-      <c r="CA63" s="17">
+      <c r="CB63" s="17">
         <v>766.30540690000021</v>
       </c>
-      <c r="CB63" s="16">
+      <c r="CC63" s="16">
         <v>771.60929327387169</v>
       </c>
-      <c r="CC63" s="16">
+      <c r="CD63" s="16">
         <v>1367.2851305207669</v>
       </c>
-      <c r="CD63" s="16">
+      <c r="CE63" s="16">
         <v>1015.7926782126376</v>
       </c>
-      <c r="CE63" s="17">
+      <c r="CF63" s="17">
         <v>953.27395318592937</v>
       </c>
-      <c r="CF63" s="16">
+      <c r="CG63" s="16">
         <v>1358.9123688799416</v>
       </c>
-      <c r="CG63" s="16">
+      <c r="CH63" s="16">
         <v>1404.2450209606118</v>
       </c>
-      <c r="CH63" s="16">
+      <c r="CI63" s="16">
         <v>926.7612261954082</v>
       </c>
-      <c r="CI63" s="17">
+      <c r="CJ63" s="17">
         <v>738.42924074160851</v>
       </c>
-      <c r="CJ63" s="17">
+      <c r="CK63" s="17">
         <v>1027.4001624459352</v>
       </c>
-      <c r="CK63" s="17">
+      <c r="CL63" s="17">
         <v>811.46585863462826</v>
       </c>
-      <c r="CL63" s="17">
+      <c r="CM63" s="17">
         <v>822.50563752211258</v>
       </c>
-      <c r="CM63" s="17">
+      <c r="CN63" s="17">
         <v>957.95733790419365</v>
       </c>
-      <c r="CN63" s="17">
+      <c r="CO63" s="17">
         <v>809.73042437087395</v>
       </c>
-      <c r="CO63" s="17">
+      <c r="CP63" s="17">
         <v>1121.6352852701373</v>
       </c>
-      <c r="CP63" s="17">
+      <c r="CQ63" s="17">
         <v>668.23735400902626</v>
       </c>
-      <c r="CQ63" s="17">
+      <c r="CR63" s="17">
         <v>1211.9938927411381</v>
       </c>
-      <c r="CR63" s="17">
+      <c r="CS63" s="17">
         <v>579.87778552765383</v>
       </c>
-      <c r="CS63" s="17">
+      <c r="CT63" s="17">
         <v>1119.9822498758579</v>
       </c>
-      <c r="CT63" s="17">
+      <c r="CU63" s="17">
         <v>850.98018622224311</v>
       </c>
-      <c r="CU63" s="17">
+      <c r="CV63" s="17">
         <v>900.99361845221881</v>
       </c>
-      <c r="CV63" s="17">
+      <c r="CW63" s="17">
         <v>833.76330090965439</v>
       </c>
-      <c r="CW63" s="17">
+      <c r="CX63" s="17">
         <v>1214.6666869103403</v>
       </c>
-      <c r="CX63" s="17">
+      <c r="CY63" s="17">
         <v>1372.8573035190525</v>
       </c>
-      <c r="CY63" s="17">
+      <c r="CZ63" s="17">
         <v>1067.4223949365894</v>
       </c>
-      <c r="CZ63" s="17">
+      <c r="DA63" s="17">
         <v>734.6001406770996</v>
       </c>
-      <c r="DA63" s="17">
+      <c r="DB63" s="17">
         <v>1062.2212729078362</v>
       </c>
-      <c r="DB63" s="17">
+      <c r="DC63" s="17">
         <v>1067.1616342183784</v>
       </c>
-      <c r="DC63" s="17">
+      <c r="DD63" s="17">
         <v>792.38554666946118</v>
       </c>
-      <c r="DD63" s="17">
+      <c r="DE63" s="17">
         <v>922.86498137339618</v>
       </c>
-      <c r="DE63" s="17">
+      <c r="DF63" s="17">
         <v>575.56421780565245</v>
       </c>
-      <c r="DF63" s="17">
+      <c r="DG63" s="17">
         <v>673.14713521515341</v>
       </c>
-      <c r="DG63" s="16">
+      <c r="DH63" s="16">
         <v>516.44937805762129</v>
       </c>
-      <c r="DH63" s="16">
+      <c r="DI63" s="16">
         <v>576.88558007469385</v>
       </c>
-      <c r="DI63" s="16">
+      <c r="DJ63" s="16">
         <v>767.2710657384373</v>
       </c>
-      <c r="DJ63" s="16">
+      <c r="DK63" s="16">
         <v>495.39568918887119</v>
       </c>
-      <c r="DK63" s="16">
+      <c r="DL63" s="16">
         <v>448.28233326400255</v>
       </c>
-      <c r="DL63" s="16">
+      <c r="DM63" s="16">
         <v>612.03279102930981</v>
       </c>
-      <c r="DM63" s="16">
+      <c r="DN63" s="16">
         <v>841.80826098838816</v>
       </c>
-      <c r="DN63" s="16">
+      <c r="DO63" s="16">
         <v>460.52029307797079</v>
       </c>
-      <c r="DO63" s="16">
+      <c r="DP63" s="16">
         <v>374.882908231692</v>
       </c>
-      <c r="DP63" s="16">
+      <c r="DQ63" s="16">
         <v>436.55571501258464</v>
       </c>
-      <c r="DQ63" s="16">
+      <c r="DR63" s="16">
         <v>780.94388469904823</v>
       </c>
-      <c r="DR63" s="16">
+      <c r="DS63" s="16">
         <v>473.73705561558228</v>
       </c>
-      <c r="DS63" s="16">
+      <c r="DT63" s="16">
         <v>608.61822605766929</v>
       </c>
-      <c r="DT63" s="16">
+      <c r="DU63" s="16">
         <v>616.11266343909085</v>
       </c>
-      <c r="DU63" s="16">
+      <c r="DV63" s="16">
         <v>958.0151557643569</v>
       </c>
-      <c r="DV63" s="16">
+      <c r="DW63" s="16">
         <v>610.16773655230406</v>
       </c>
-      <c r="DW63" s="16">
+      <c r="DX63" s="16">
         <v>704.08121947099937</v>
       </c>
-      <c r="DX63" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY63" s="16">
-        <v>766.13769172647301</v>
+        <v>677.04735229193398</v>
       </c>
       <c r="DZ63" s="16">
-        <v>483.24733441378226</v>
+        <v>766.90720325211123</v>
+      </c>
+      <c r="EA63" s="16">
+        <v>490.45795444839126</v>
+      </c>
+      <c r="EB63" s="16">
+        <v>1050.0874936564055</v>
       </c>
     </row>
-    <row r="64" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B64" s="11" t="s">
         <v>149</v>
       </c>
       <c r="C64" s="16">
         <v>739.58395063222179</v>
       </c>
       <c r="D64" s="16">
         <v>1140.0596274969068</v>
       </c>
       <c r="E64" s="16">
         <v>1065.7547087778421</v>
       </c>
       <c r="F64" s="16">
         <v>1104.9271236847003</v>
       </c>
       <c r="G64" s="16">
         <v>1525.7486388310649</v>
       </c>
       <c r="H64" s="16">
         <v>1558.0091764900558</v>
       </c>
       <c r="I64" s="16">
         <v>2104.245272242782</v>
       </c>
       <c r="J64" s="16">
@@ -25000,361 +25360,367 @@
       </c>
       <c r="T64" s="17">
         <v>3605.4238698076756</v>
       </c>
       <c r="U64" s="17">
         <v>4291.7512786194247</v>
       </c>
       <c r="V64" s="17">
         <v>6205.5582879813483</v>
       </c>
       <c r="W64" s="17">
         <v>3559.7442671186277</v>
       </c>
       <c r="X64" s="17">
         <v>2771.296041148853</v>
       </c>
       <c r="Y64" s="17">
         <v>2664.8279594026803</v>
       </c>
       <c r="Z64" s="17">
         <v>2363.4585515493009</v>
       </c>
       <c r="AA64" s="17">
         <v>2377.8507316342848</v>
       </c>
-      <c r="AB64" s="16">
+      <c r="AB64" s="17">
+        <v>2833.3778701089132</v>
+      </c>
+      <c r="AC64" s="16">
         <v>202.61919859</v>
       </c>
-      <c r="AC64" s="16">
+      <c r="AD64" s="16">
         <v>156.90156670000002</v>
       </c>
-      <c r="AD64" s="16">
+      <c r="AE64" s="16">
         <v>145.34113193600095</v>
       </c>
-      <c r="AE64" s="17">
+      <c r="AF64" s="17">
         <v>234.72205340622088</v>
       </c>
-      <c r="AF64" s="16">
+      <c r="AG64" s="16">
         <v>174.08066947922296</v>
       </c>
-      <c r="AG64" s="16">
+      <c r="AH64" s="16">
         <v>277.14511827676853</v>
       </c>
-      <c r="AH64" s="16">
+      <c r="AI64" s="16">
         <v>359.35879744578534</v>
       </c>
-      <c r="AI64" s="17">
+      <c r="AJ64" s="17">
         <v>329.47504229512987</v>
       </c>
-      <c r="AJ64" s="16">
+      <c r="AK64" s="16">
         <v>198.33836188141984</v>
       </c>
-      <c r="AK64" s="16">
+      <c r="AL64" s="16">
         <v>343.47553258951467</v>
       </c>
-      <c r="AL64" s="16">
+      <c r="AM64" s="16">
         <v>180.79065035015765</v>
       </c>
-      <c r="AM64" s="17">
+      <c r="AN64" s="17">
         <v>343.15016395674996</v>
       </c>
-      <c r="AN64" s="16">
+      <c r="AO64" s="16">
         <v>254.42384000834755</v>
       </c>
-      <c r="AO64" s="16">
+      <c r="AP64" s="16">
         <v>227.33551966350194</v>
       </c>
-      <c r="AP64" s="16">
+      <c r="AQ64" s="16">
         <v>290.27868196489459</v>
       </c>
-      <c r="AQ64" s="17">
+      <c r="AR64" s="17">
         <v>332.88908204795609</v>
       </c>
-      <c r="AR64" s="16">
+      <c r="AS64" s="16">
         <v>443.362362866132</v>
       </c>
-      <c r="AS64" s="16">
+      <c r="AT64" s="16">
         <v>368.52823709572868</v>
       </c>
-      <c r="AT64" s="16">
+      <c r="AU64" s="16">
         <v>400.17731975541449</v>
       </c>
-      <c r="AU64" s="17">
+      <c r="AV64" s="17">
         <v>313.68071911378956</v>
       </c>
-      <c r="AV64" s="16">
+      <c r="AW64" s="16">
         <v>352.40227839374444</v>
       </c>
-      <c r="AW64" s="16">
+      <c r="AX64" s="16">
         <v>301.23715117172344</v>
       </c>
-      <c r="AX64" s="16">
+      <c r="AY64" s="16">
         <v>391.86128135978151</v>
       </c>
-      <c r="AY64" s="17">
+      <c r="AZ64" s="17">
         <v>512.50846556480633</v>
       </c>
-      <c r="AZ64" s="16">
+      <c r="BA64" s="16">
         <v>338.60417734331156</v>
       </c>
-      <c r="BA64" s="16">
+      <c r="BB64" s="16">
         <v>427.68055732468679</v>
       </c>
-      <c r="BB64" s="16">
+      <c r="BC64" s="16">
         <v>324.39997537801179</v>
       </c>
-      <c r="BC64" s="17">
+      <c r="BD64" s="17">
         <v>1013.5605621967719</v>
       </c>
-      <c r="BD64" s="16">
+      <c r="BE64" s="16">
         <v>579.62657450999995</v>
       </c>
-      <c r="BE64" s="16">
+      <c r="BF64" s="16">
         <v>731.02557201361162</v>
       </c>
-      <c r="BF64" s="16">
+      <c r="BG64" s="16">
         <v>670.25459785257658</v>
       </c>
-      <c r="BG64" s="17">
+      <c r="BH64" s="17">
         <v>840.81595701999981</v>
       </c>
-      <c r="BH64" s="16">
+      <c r="BI64" s="16">
         <v>662.99888547124897</v>
       </c>
-      <c r="BI64" s="16">
+      <c r="BJ64" s="16">
         <v>896.05827658062333</v>
       </c>
-      <c r="BJ64" s="16">
+      <c r="BK64" s="16">
         <v>1025.4576886580962</v>
       </c>
-      <c r="BK64" s="17">
+      <c r="BL64" s="17">
         <v>794.21764013199618</v>
       </c>
-      <c r="BL64" s="16">
+      <c r="BM64" s="16">
         <v>745.69654742149271</v>
       </c>
-      <c r="BM64" s="16">
+      <c r="BN64" s="16">
         <v>1179.9508514728732</v>
       </c>
-      <c r="BN64" s="16">
+      <c r="BO64" s="16">
         <v>1036.6527287275364</v>
       </c>
-      <c r="BO64" s="17">
+      <c r="BP64" s="17">
         <v>1096.5334091814793</v>
       </c>
-      <c r="BP64" s="16">
+      <c r="BQ64" s="16">
         <v>1129.2709197499998</v>
       </c>
-      <c r="BQ64" s="16">
+      <c r="BR64" s="16">
         <v>1276.8267269299999</v>
       </c>
-      <c r="BR64" s="16">
+      <c r="BS64" s="16">
         <v>992.37293541000031</v>
       </c>
-      <c r="BS64" s="17">
+      <c r="BT64" s="17">
         <v>1642.4950695699997</v>
       </c>
-      <c r="BT64" s="16">
+      <c r="BU64" s="16">
         <v>832.03071133000014</v>
       </c>
-      <c r="BU64" s="16">
+      <c r="BV64" s="16">
         <v>986.39253396000004</v>
       </c>
-      <c r="BV64" s="16">
+      <c r="BW64" s="16">
         <v>901.12837966999996</v>
       </c>
-      <c r="BW64" s="17">
+      <c r="BX64" s="17">
         <v>1126.0511836699998</v>
       </c>
-      <c r="BX64" s="16">
+      <c r="BY64" s="16">
         <v>958.73744710999995</v>
       </c>
-      <c r="BY64" s="16">
+      <c r="BZ64" s="16">
         <v>1144.1219900900001</v>
       </c>
-      <c r="BZ64" s="16">
+      <c r="CA64" s="16">
         <v>1335.0584298600002</v>
       </c>
-      <c r="CA64" s="17">
+      <c r="CB64" s="17">
         <v>1541.3746941799998</v>
       </c>
-      <c r="CB64" s="16">
+      <c r="CC64" s="16">
         <v>877.05854890000001</v>
       </c>
-      <c r="CC64" s="16">
+      <c r="CD64" s="16">
         <v>1574.9646014</v>
       </c>
-      <c r="CD64" s="16">
+      <c r="CE64" s="16">
         <v>990.74520085000017</v>
       </c>
-      <c r="CE64" s="17">
+      <c r="CF64" s="17">
         <v>1321.0930805500004</v>
       </c>
-      <c r="CF64" s="16">
+      <c r="CG64" s="16">
         <v>1011.39761093</v>
       </c>
-      <c r="CG64" s="16">
+      <c r="CH64" s="16">
         <v>1342.88627445</v>
       </c>
-      <c r="CH64" s="16">
+      <c r="CI64" s="16">
         <v>1219.91938845</v>
       </c>
-      <c r="CI64" s="17">
+      <c r="CJ64" s="17">
         <v>701.51093546999959</v>
       </c>
-      <c r="CJ64" s="17">
+      <c r="CK64" s="17">
         <v>926.05132885450007</v>
       </c>
-      <c r="CK64" s="17">
+      <c r="CL64" s="17">
         <v>935.86929317999989</v>
       </c>
-      <c r="CL64" s="17">
+      <c r="CM64" s="17">
         <v>1109.6875905034999</v>
       </c>
-      <c r="CM64" s="17">
+      <c r="CN64" s="17">
         <v>912.7303543700001</v>
       </c>
-      <c r="CN64" s="17">
+      <c r="CO64" s="17">
         <v>1165.943246338675</v>
       </c>
-      <c r="CO64" s="17">
+      <c r="CP64" s="17">
         <v>1107.86566967</v>
       </c>
-      <c r="CP64" s="17">
+      <c r="CQ64" s="17">
         <v>822.56219817377519</v>
       </c>
-      <c r="CQ64" s="17">
+      <c r="CR64" s="17">
         <v>1417.9994801199994</v>
       </c>
-      <c r="CR64" s="17">
+      <c r="CS64" s="17">
         <v>581.18753764425003</v>
       </c>
-      <c r="CS64" s="17">
+      <c r="CT64" s="17">
         <v>1210.6150323744998</v>
       </c>
-      <c r="CT64" s="17">
+      <c r="CU64" s="17">
         <v>809.03082888462495</v>
       </c>
-      <c r="CU64" s="17">
+      <c r="CV64" s="17">
         <v>1004.5904709043007</v>
       </c>
-      <c r="CV64" s="17">
+      <c r="CW64" s="17">
         <v>838.21521682075013</v>
       </c>
-      <c r="CW64" s="17">
+      <c r="CX64" s="17">
         <v>1043.2809580797</v>
       </c>
-      <c r="CX64" s="17">
+      <c r="CY64" s="17">
         <v>1223.5577397638747</v>
       </c>
-      <c r="CY64" s="17">
+      <c r="CZ64" s="17">
         <v>1186.6973639550995</v>
       </c>
-      <c r="CZ64" s="17">
+      <c r="DA64" s="17">
         <v>894.24154225865948</v>
       </c>
-      <c r="DA64" s="17">
+      <c r="DB64" s="17">
         <v>2185.8222283750174</v>
       </c>
-      <c r="DB64" s="17">
+      <c r="DC64" s="17">
         <v>2210.7530937994629</v>
       </c>
-      <c r="DC64" s="17">
+      <c r="DD64" s="17">
         <v>914.74142354820799</v>
       </c>
-      <c r="DD64" s="17">
+      <c r="DE64" s="17">
         <v>985.08831955376183</v>
       </c>
-      <c r="DE64" s="17">
+      <c r="DF64" s="17">
         <v>958.2654592125848</v>
       </c>
-      <c r="DF64" s="17">
+      <c r="DG64" s="17">
         <v>865.50932498462805</v>
       </c>
-      <c r="DG64" s="16">
+      <c r="DH64" s="16">
         <v>750.88116336765279</v>
       </c>
-      <c r="DH64" s="16">
+      <c r="DI64" s="16">
         <v>587.89503345118908</v>
       </c>
-      <c r="DI64" s="16">
+      <c r="DJ64" s="16">
         <v>882.76752259149077</v>
       </c>
-      <c r="DJ64" s="16">
+      <c r="DK64" s="16">
         <v>617.31459223774789</v>
       </c>
-      <c r="DK64" s="16">
+      <c r="DL64" s="16">
         <v>683.31889286842534</v>
       </c>
-      <c r="DL64" s="16">
+      <c r="DM64" s="16">
         <v>868.8948790317645</v>
       </c>
-      <c r="DM64" s="16">
+      <c r="DN64" s="16">
         <v>549.06742099083613</v>
       </c>
-      <c r="DN64" s="16">
+      <c r="DO64" s="16">
         <v>663.34617560839774</v>
       </c>
-      <c r="DO64" s="16">
+      <c r="DP64" s="16">
         <v>583.5194837716823</v>
       </c>
-      <c r="DP64" s="16">
+      <c r="DQ64" s="16">
         <v>592.1007018447068</v>
       </c>
-      <c r="DQ64" s="16">
+      <c r="DR64" s="16">
         <v>674.57489729911026</v>
       </c>
-      <c r="DR64" s="16">
+      <c r="DS64" s="16">
         <v>557.27390406521238</v>
       </c>
-      <c r="DS64" s="16">
+      <c r="DT64" s="16">
         <v>539.50904834027131</v>
       </c>
-      <c r="DT64" s="16">
+      <c r="DU64" s="16">
         <v>473.61907728651818</v>
       </c>
-      <c r="DU64" s="16">
+      <c r="DV64" s="16">
         <v>475.09678002216771</v>
       </c>
-      <c r="DV64" s="16">
+      <c r="DW64" s="16">
         <v>719.326035374095</v>
       </c>
-      <c r="DW64" s="16">
+      <c r="DX64" s="16">
         <v>709.80883895150407</v>
       </c>
-      <c r="DX64" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY64" s="16">
-        <v>599.88004188473667</v>
+        <v>830.67838510306819</v>
       </c>
       <c r="DZ64" s="16">
-        <v>606.31409754954359</v>
+        <v>600.04341524976962</v>
+      </c>
+      <c r="EA64" s="16">
+        <v>610.23631380233542</v>
+      </c>
+      <c r="EB64" s="16">
+        <v>792.41975595373981</v>
       </c>
     </row>
-    <row r="65" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B65" s="11" t="s">
         <v>159</v>
       </c>
       <c r="C65" s="16">
         <v>-110.96000000000001</v>
       </c>
       <c r="D65" s="16">
         <v>16.412649999999992</v>
       </c>
       <c r="E65" s="16">
         <v>-19.239999999999995</v>
       </c>
       <c r="F65" s="16">
         <v>47.91</v>
       </c>
       <c r="G65" s="16">
         <v>46.359650000000002</v>
       </c>
       <c r="H65" s="16">
         <v>60.214750000000038</v>
       </c>
       <c r="I65" s="16">
         <v>93.871499999999969</v>
       </c>
       <c r="J65" s="16">
@@ -25390,360 +25756,366 @@
       <c r="T65" s="17">
         <v>164.13184875000002</v>
       </c>
       <c r="U65" s="17">
         <v>64.047224389999997</v>
       </c>
       <c r="V65" s="17">
         <v>-188.62284223941208</v>
       </c>
       <c r="W65" s="17">
         <v>166.2923964303215</v>
       </c>
       <c r="X65" s="17">
         <v>131.06431802986322</v>
       </c>
       <c r="Y65" s="17">
         <v>210.68049731738128</v>
       </c>
       <c r="Z65" s="17">
         <v>-106.30504314192964</v>
       </c>
       <c r="AA65" s="17">
         <v>-43.231095909237773</v>
       </c>
       <c r="AB65" s="17">
+        <v>108.21601079983384</v>
+      </c>
+      <c r="AC65" s="17">
         <v>-36.930000000000007</v>
       </c>
-      <c r="AC65" s="17">
+      <c r="AD65" s="17">
         <v>-21.079999999999991</v>
       </c>
-      <c r="AD65" s="17">
+      <c r="AE65" s="17">
         <v>-32.319999999999993</v>
       </c>
-      <c r="AE65" s="17">
+      <c r="AF65" s="17">
         <v>-20.630000000000024</v>
       </c>
-      <c r="AF65" s="17">
+      <c r="AG65" s="17">
         <v>-18.246300000000002</v>
       </c>
-      <c r="AG65" s="17">
+      <c r="AH65" s="17">
         <v>7.4742500000000005</v>
       </c>
-      <c r="AH65" s="17">
+      <c r="AI65" s="17">
         <v>-8.9020999999999972</v>
       </c>
-      <c r="AI65" s="17">
+      <c r="AJ65" s="17">
         <v>36.08679999999999</v>
       </c>
-      <c r="AJ65" s="17">
+      <c r="AK65" s="17">
         <v>18.000000000000004</v>
       </c>
-      <c r="AK65" s="17">
+      <c r="AL65" s="17">
         <v>-6.000000000000294E-2</v>
       </c>
-      <c r="AL65" s="17">
+      <c r="AM65" s="17">
         <v>-2.6800000000000037</v>
       </c>
-      <c r="AM65" s="17">
+      <c r="AN65" s="17">
         <v>-34.499999999999993</v>
       </c>
-      <c r="AN65" s="16">
+      <c r="AO65" s="16">
         <v>22.73</v>
       </c>
-      <c r="AO65" s="16">
+      <c r="AP65" s="16">
         <v>25.320000000000004</v>
       </c>
-      <c r="AP65" s="16">
+      <c r="AQ65" s="16">
         <v>-1.3899999999999941</v>
       </c>
-      <c r="AQ65" s="17">
+      <c r="AR65" s="17">
         <v>1.249999999999984</v>
       </c>
-      <c r="AR65" s="16">
+      <c r="AS65" s="16">
         <v>32.807099999999998</v>
       </c>
-      <c r="AS65" s="16">
+      <c r="AT65" s="16">
         <v>17.998949999999986</v>
       </c>
-      <c r="AT65" s="16">
+      <c r="AU65" s="16">
         <v>14.680700000000014</v>
       </c>
-      <c r="AU65" s="17">
+      <c r="AV65" s="17">
         <v>-19.127099999999995</v>
       </c>
-      <c r="AV65" s="16">
+      <c r="AW65" s="16">
         <v>14.669999999999993</v>
       </c>
-      <c r="AW65" s="16">
+      <c r="AX65" s="16">
         <v>61.487549999999978</v>
       </c>
-      <c r="AX65" s="16">
+      <c r="AY65" s="16">
         <v>98.825350000000043</v>
       </c>
-      <c r="AY65" s="17">
+      <c r="AZ65" s="17">
         <v>-114.76814999999999</v>
       </c>
-      <c r="AZ65" s="16">
+      <c r="BA65" s="16">
         <v>27.555850000000007</v>
       </c>
-      <c r="BA65" s="16">
+      <c r="BB65" s="16">
         <v>99.925549999999959</v>
       </c>
-      <c r="BB65" s="16">
+      <c r="BC65" s="16">
         <v>123.31139999999999</v>
       </c>
-      <c r="BC65" s="17">
+      <c r="BD65" s="17">
         <v>-156.92129999999997</v>
       </c>
-      <c r="BD65" s="16">
+      <c r="BE65" s="16">
         <v>211.01150000000004</v>
       </c>
-      <c r="BE65" s="16">
+      <c r="BF65" s="16">
         <v>68.174399999999963</v>
       </c>
-      <c r="BF65" s="16">
+      <c r="BG65" s="16">
         <v>252.08840000000001</v>
       </c>
-      <c r="BG65" s="17">
+      <c r="BH65" s="17">
         <v>141.80024999999995</v>
       </c>
-      <c r="BH65" s="16">
+      <c r="BI65" s="16">
         <v>142.45151339204753</v>
       </c>
-      <c r="BI65" s="16">
+      <c r="BJ65" s="16">
         <v>163.91772919567859</v>
       </c>
-      <c r="BJ65" s="16">
+      <c r="BK65" s="16">
         <v>118.85586881952008</v>
       </c>
-      <c r="BK65" s="17">
+      <c r="BL65" s="17">
         <v>-48.764689333448239</v>
       </c>
-      <c r="BL65" s="16">
+      <c r="BM65" s="16">
         <v>-71.239470202000064</v>
       </c>
-      <c r="BM65" s="16">
+      <c r="BN65" s="16">
         <v>168.33892714300009</v>
       </c>
-      <c r="BN65" s="16">
+      <c r="BO65" s="16">
         <v>80.115638646999983</v>
       </c>
-      <c r="BO65" s="17">
+      <c r="BP65" s="17">
         <v>-8.2433799559999414</v>
       </c>
-      <c r="BP65" s="16">
+      <c r="BQ65" s="16">
         <v>203.85109695</v>
       </c>
-      <c r="BQ65" s="16">
+      <c r="BR65" s="16">
         <v>93.583239540000079</v>
       </c>
-      <c r="BR65" s="16">
+      <c r="BS65" s="16">
         <v>56.660664050000022</v>
       </c>
-      <c r="BS65" s="17">
+      <c r="BT65" s="17">
         <v>195.35020094000004</v>
       </c>
-      <c r="BT65" s="16">
+      <c r="BU65" s="16">
         <v>497.75752378999988</v>
       </c>
-      <c r="BU65" s="16">
+      <c r="BV65" s="16">
         <v>-69.329422749999921</v>
       </c>
-      <c r="BV65" s="16">
+      <c r="BW65" s="16">
         <v>-67.568382070000041</v>
       </c>
-      <c r="BW65" s="17">
+      <c r="BX65" s="17">
         <v>61.019870770000111</v>
       </c>
-      <c r="BX65" s="16">
+      <c r="BY65" s="16">
         <v>87.415096329999997</v>
       </c>
-      <c r="BY65" s="16">
+      <c r="BZ65" s="16">
         <v>272.51043011000002</v>
       </c>
-      <c r="BZ65" s="16">
+      <c r="CA65" s="16">
         <v>39.87340965000017</v>
       </c>
-      <c r="CA65" s="17">
+      <c r="CB65" s="17">
         <v>129.1623888</v>
       </c>
-      <c r="CB65" s="16">
+      <c r="CC65" s="16">
         <v>91.676169629999947</v>
       </c>
-      <c r="CC65" s="16">
+      <c r="CD65" s="16">
         <v>5.3069527300000345</v>
       </c>
-      <c r="CD65" s="16">
+      <c r="CE65" s="16">
         <v>-56.12831488999992</v>
       </c>
-      <c r="CE65" s="17">
+      <c r="CF65" s="17">
         <v>-6.6564829300000223</v>
       </c>
-      <c r="CF65" s="16">
+      <c r="CG65" s="16">
         <v>151.28257850999998</v>
       </c>
-      <c r="CG65" s="16">
+      <c r="CH65" s="16">
         <v>166.14286554999995</v>
       </c>
-      <c r="CH65" s="16">
+      <c r="CI65" s="16">
         <v>153.22544988000004</v>
       </c>
-      <c r="CI65" s="17">
+      <c r="CJ65" s="17">
         <v>-123.9374303799999</v>
       </c>
-      <c r="CJ65" s="17">
+      <c r="CK65" s="17">
         <v>-15.270681360000021</v>
       </c>
-      <c r="CK65" s="17">
+      <c r="CL65" s="17">
         <v>42.408334430000053</v>
       </c>
-      <c r="CL65" s="17">
+      <c r="CM65" s="17">
         <v>69.832876430000056</v>
       </c>
-      <c r="CM65" s="17">
+      <c r="CN65" s="17">
         <v>7.7974954899999664</v>
       </c>
-      <c r="CN65" s="17">
+      <c r="CO65" s="17">
         <v>-24.593090000000007</v>
       </c>
-      <c r="CO65" s="17">
+      <c r="CP65" s="17">
         <v>44.152988940000007</v>
       </c>
-      <c r="CP65" s="17">
+      <c r="CQ65" s="17">
         <v>-30.803354469999995</v>
       </c>
-      <c r="CQ65" s="17">
+      <c r="CR65" s="17">
         <v>117.13490442000005</v>
       </c>
-      <c r="CR65" s="17">
+      <c r="CS65" s="17">
         <v>101.11104472</v>
       </c>
-      <c r="CS65" s="17">
+      <c r="CT65" s="17">
         <v>39.671500270000024</v>
       </c>
-      <c r="CT65" s="17">
+      <c r="CU65" s="17">
         <v>20.095505330000059</v>
       </c>
-      <c r="CU65" s="17">
+      <c r="CV65" s="17">
         <v>3.2537984299999465</v>
       </c>
-      <c r="CV65" s="17">
+      <c r="CW65" s="17">
         <v>36.764435419999991</v>
       </c>
-      <c r="CW65" s="17">
+      <c r="CX65" s="17">
         <v>-60.694421399999996</v>
       </c>
-      <c r="CX65" s="17">
+      <c r="CY65" s="17">
         <v>46.186729029999967</v>
       </c>
-      <c r="CY65" s="17">
+      <c r="CZ65" s="17">
         <v>41.790481340000042</v>
       </c>
-      <c r="CZ65" s="17">
+      <c r="DA65" s="17">
         <v>-12.318335474052144</v>
       </c>
-      <c r="DA65" s="17">
+      <c r="DB65" s="17">
         <v>-50.754937615966739</v>
       </c>
-      <c r="DB65" s="17">
+      <c r="DC65" s="17">
         <v>21.479023771984664</v>
       </c>
-      <c r="DC65" s="17">
+      <c r="DD65" s="17">
         <v>-147.02859292137785</v>
       </c>
-      <c r="DD65" s="17">
+      <c r="DE65" s="17">
         <v>16.283811178207113</v>
       </c>
-      <c r="DE65" s="17">
+      <c r="DF65" s="17">
         <v>-0.28268105760574258</v>
       </c>
-      <c r="DF65" s="17">
+      <c r="DG65" s="17">
         <v>161.39766364361535</v>
       </c>
-      <c r="DG65" s="16">
+      <c r="DH65" s="16">
         <v>-11.106397333895218</v>
       </c>
-      <c r="DH65" s="16">
+      <c r="DI65" s="16">
         <v>70.81500960862499</v>
       </c>
-      <c r="DI65" s="16">
+      <c r="DJ65" s="16">
         <v>490.8679321025744</v>
       </c>
-      <c r="DJ65" s="16">
+      <c r="DK65" s="16">
         <v>-404.50210095034652</v>
       </c>
-      <c r="DK65" s="16">
+      <c r="DL65" s="16">
         <v>-26.116522730989701</v>
       </c>
-      <c r="DL65" s="16">
+      <c r="DM65" s="16">
         <v>193.49590709295654</v>
       </c>
-      <c r="DM65" s="16">
+      <c r="DN65" s="16">
         <v>24.381034369680826</v>
       </c>
-      <c r="DN65" s="16">
+      <c r="DO65" s="16">
         <v>46.549893217746401</v>
       </c>
-      <c r="DO65" s="16">
+      <c r="DP65" s="16">
         <v>-53.746337363002475</v>
       </c>
-      <c r="DP65" s="16">
+      <c r="DQ65" s="16">
         <v>-77.1721384011488</v>
       </c>
-      <c r="DQ65" s="16">
+      <c r="DR65" s="16">
         <v>118.37561974048114</v>
       </c>
-      <c r="DR65" s="16">
+      <c r="DS65" s="16">
         <v>15.845878775811855</v>
       </c>
-      <c r="DS65" s="16">
+      <c r="DT65" s="16">
         <v>-163.35440325707384</v>
       </c>
-      <c r="DT65" s="16">
+      <c r="DU65" s="16">
         <v>-91.975376732818091</v>
       </c>
-      <c r="DU65" s="16">
+      <c r="DV65" s="16">
         <v>74.873082917824448</v>
       </c>
-      <c r="DV65" s="16">
+      <c r="DW65" s="16">
         <v>-83.111795917355778</v>
       </c>
-      <c r="DW65" s="16">
+      <c r="DX65" s="16">
         <v>56.982993823111649</v>
       </c>
-      <c r="DX65" s="16">
+      <c r="DY65" s="16">
         <v>95.552836611381522</v>
       </c>
-      <c r="DY65" s="16">
+      <c r="DZ65" s="16">
         <v>17.928383274507969</v>
       </c>
-      <c r="DZ65" s="16">
-        <v>-26.032449551756081</v>
+      <c r="EA65" s="16">
+        <v>13.671171697876787</v>
+      </c>
+      <c r="EB65" s="16">
+        <v>-18.936380783932442</v>
       </c>
     </row>
-    <row r="66" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B66" s="11" t="s">
         <v>160</v>
       </c>
       <c r="C66" s="16">
         <v>313.15999999999997</v>
       </c>
       <c r="D66" s="16">
         <v>187.54117357683316</v>
       </c>
       <c r="E66" s="16">
         <v>257.14386806436812</v>
       </c>
       <c r="F66" s="16">
         <v>130.46478765322794</v>
       </c>
       <c r="G66" s="16">
         <v>112.41926463568217</v>
       </c>
       <c r="H66" s="16">
         <v>188.2579607192007</v>
       </c>
       <c r="I66" s="16">
         <v>296.28300862801871</v>
       </c>
       <c r="J66" s="16">
@@ -25779,360 +26151,366 @@
       <c r="T66" s="17">
         <v>113.06367841163491</v>
       </c>
       <c r="U66" s="17">
         <v>74.284774741464389</v>
       </c>
       <c r="V66" s="17">
         <v>2.6741435494852155</v>
       </c>
       <c r="W66" s="17">
         <v>-58.957327600910823</v>
       </c>
       <c r="X66" s="17">
         <v>238.71663404657534</v>
       </c>
       <c r="Y66" s="17">
         <v>399.07936395443397</v>
       </c>
       <c r="Z66" s="17">
         <v>495.28520237885425</v>
       </c>
       <c r="AA66" s="17">
         <v>713.67616084001975</v>
       </c>
       <c r="AB66" s="17">
+        <v>412.28299415198194</v>
+      </c>
+      <c r="AC66" s="17">
         <v>70.740000000000009</v>
       </c>
-      <c r="AC66" s="17">
+      <c r="AD66" s="17">
         <v>61.210000000000015</v>
       </c>
-      <c r="AD66" s="17">
+      <c r="AE66" s="17">
         <v>62.23</v>
       </c>
-      <c r="AE66" s="17">
+      <c r="AF66" s="17">
         <v>118.97999999999999</v>
       </c>
-      <c r="AF66" s="17">
+      <c r="AG66" s="17">
         <v>46.990875745292094</v>
       </c>
-      <c r="AG66" s="17">
+      <c r="AH66" s="17">
         <v>62.17343261051402</v>
       </c>
-      <c r="AH66" s="17">
+      <c r="AI66" s="17">
         <v>36.513432610514002</v>
       </c>
-      <c r="AI66" s="17">
+      <c r="AJ66" s="17">
         <v>41.863432610513016</v>
       </c>
-      <c r="AJ66" s="17">
+      <c r="AK66" s="17">
         <v>67.32823244677212</v>
       </c>
-      <c r="AK66" s="17">
+      <c r="AL66" s="17">
         <v>69.238232446771789</v>
       </c>
-      <c r="AL66" s="17">
+      <c r="AM66" s="17">
         <v>64.098232446770993</v>
       </c>
-      <c r="AM66" s="17">
+      <c r="AN66" s="17">
         <v>56.479170724053184</v>
       </c>
-      <c r="AN66" s="16">
+      <c r="AO66" s="16">
         <v>36.258696913307467</v>
       </c>
-      <c r="AO66" s="16">
+      <c r="AP66" s="16">
         <v>32.34869691330757</v>
       </c>
-      <c r="AP66" s="16">
+      <c r="AQ66" s="16">
         <v>31.398696913306448</v>
       </c>
-      <c r="AQ66" s="17">
+      <c r="AR66" s="17">
         <v>30.458696913306447</v>
       </c>
-      <c r="AR66" s="16">
+      <c r="AS66" s="16">
         <v>21.042316158921494</v>
       </c>
-      <c r="AS66" s="16">
+      <c r="AT66" s="16">
         <v>27.842316158920585</v>
       </c>
-      <c r="AT66" s="16">
+      <c r="AU66" s="16">
         <v>36.462316158919485</v>
       </c>
-      <c r="AU66" s="17">
+      <c r="AV66" s="17">
         <v>27.072316158920614</v>
       </c>
-      <c r="AV66" s="16">
+      <c r="AW66" s="16">
         <v>50.066990179800364</v>
       </c>
-      <c r="AW66" s="16">
+      <c r="AX66" s="16">
         <v>44.476990179800026</v>
       </c>
-      <c r="AX66" s="16">
+      <c r="AY66" s="16">
         <v>44.396990179800234</v>
       </c>
-      <c r="AY66" s="17">
+      <c r="AZ66" s="17">
         <v>49.316990179800065</v>
       </c>
-      <c r="AZ66" s="16">
+      <c r="BA66" s="16">
         <v>78.968164657005445</v>
       </c>
-      <c r="BA66" s="16">
+      <c r="BB66" s="16">
         <v>80.30816465700309</v>
       </c>
-      <c r="BB66" s="16">
+      <c r="BC66" s="16">
         <v>70.60816465700502</v>
       </c>
-      <c r="BC66" s="17">
+      <c r="BD66" s="17">
         <v>66.398514657005123</v>
       </c>
-      <c r="BD66" s="16">
+      <c r="BE66" s="16">
         <v>64.632650769164627</v>
       </c>
-      <c r="BE66" s="16">
+      <c r="BF66" s="16">
         <v>140.5026507691685</v>
       </c>
-      <c r="BF66" s="16">
+      <c r="BG66" s="16">
         <v>85.552650769168636</v>
       </c>
-      <c r="BG66" s="17">
+      <c r="BH66" s="17">
         <v>104.30265076916855</v>
       </c>
-      <c r="BH66" s="16">
+      <c r="BI66" s="16">
         <v>80.319517076100368</v>
       </c>
-      <c r="BI66" s="16">
+      <c r="BJ66" s="16">
         <v>109.87828605683956</v>
       </c>
-      <c r="BJ66" s="16">
+      <c r="BK66" s="16">
         <v>66.889447470169941</v>
       </c>
-      <c r="BK66" s="17">
+      <c r="BL66" s="17">
         <v>59.504088722946229</v>
       </c>
-      <c r="BL66" s="16">
+      <c r="BM66" s="16">
         <v>-175.22888541290229</v>
       </c>
-      <c r="BM66" s="16">
+      <c r="BN66" s="16">
         <v>-207.12555194889308</v>
       </c>
-      <c r="BN66" s="16">
+      <c r="BO66" s="16">
         <v>-165.28666314189272</v>
       </c>
-      <c r="BO66" s="17">
+      <c r="BP66" s="17">
         <v>-203.55221851289693</v>
       </c>
-      <c r="BP66" s="16">
+      <c r="BQ66" s="16">
         <v>-2.0293198068643084</v>
       </c>
-      <c r="BQ66" s="16">
+      <c r="BR66" s="16">
         <v>-12.094215336861261</v>
       </c>
-      <c r="BR66" s="16">
+      <c r="BS66" s="16">
         <v>45.271662813135656</v>
       </c>
-      <c r="BS66" s="17">
+      <c r="BT66" s="17">
         <v>-55.791739816863533</v>
       </c>
-      <c r="BT66" s="16">
+      <c r="BU66" s="16">
         <v>43.52195597020399</v>
       </c>
-      <c r="BU66" s="16">
+      <c r="BV66" s="16">
         <v>-1.7877156397966871</v>
       </c>
-      <c r="BV66" s="16">
+      <c r="BW66" s="16">
         <v>-14.619594999796796</v>
       </c>
-      <c r="BW66" s="17">
+      <c r="BX66" s="17">
         <v>-13.134871099796797</v>
       </c>
-      <c r="BX66" s="16">
+      <c r="BY66" s="16">
         <v>-20.344593039499252</v>
       </c>
-      <c r="BY66" s="16">
+      <c r="BZ66" s="16">
         <v>-11.065436859499268</v>
       </c>
-      <c r="BZ66" s="16">
+      <c r="CA66" s="16">
         <v>-14.341468679499368</v>
       </c>
-      <c r="CA66" s="17">
+      <c r="CB66" s="17">
         <v>-23.892770629499246</v>
       </c>
-      <c r="CB66" s="16">
+      <c r="CC66" s="16">
         <v>300.68048296316783</v>
       </c>
-      <c r="CC66" s="16">
+      <c r="CD66" s="16">
         <v>315.48450415536246</v>
       </c>
-      <c r="CD66" s="16">
+      <c r="CE66" s="16">
         <v>-522.39883450365585</v>
       </c>
-      <c r="CE66" s="17">
+      <c r="CF66" s="17">
         <v>-0.92316748061139808</v>
       </c>
-      <c r="CF66" s="16">
+      <c r="CG66" s="16">
         <v>310.12832763879021</v>
       </c>
-      <c r="CG66" s="16">
+      <c r="CH66" s="16">
         <v>339.50021017717017</v>
       </c>
-      <c r="CH66" s="16">
+      <c r="CI66" s="16">
         <v>-574.54824055296297</v>
       </c>
-      <c r="CI66" s="17">
+      <c r="CJ66" s="17">
         <v>-19.887877612387491</v>
       </c>
-      <c r="CJ66" s="17">
+      <c r="CK66" s="17">
         <v>412.06348849987683</v>
       </c>
-      <c r="CK66" s="17">
+      <c r="CL66" s="17">
         <v>442.02685841972891</v>
       </c>
-      <c r="CL66" s="17">
+      <c r="CM66" s="17">
         <v>-566.88244968043466</v>
       </c>
-      <c r="CM66" s="17">
+      <c r="CN66" s="17">
         <v>35.133692119269107</v>
       </c>
-      <c r="CN66" s="17">
+      <c r="CO66" s="17">
         <v>453.9421947734682</v>
       </c>
-      <c r="CO66" s="17">
+      <c r="CP66" s="17">
         <v>605.52258390959878</v>
       </c>
-      <c r="CP66" s="17">
+      <c r="CQ66" s="17">
         <v>-666.62716082471559</v>
       </c>
-      <c r="CQ66" s="17">
+      <c r="CR66" s="17">
         <v>48.074973461047975</v>
       </c>
-      <c r="CR66" s="17">
+      <c r="CS66" s="17">
         <v>432.33733063547669</v>
       </c>
-      <c r="CS66" s="17">
+      <c r="CT66" s="17">
         <v>497.6971937427179</v>
       </c>
-      <c r="CT66" s="17">
+      <c r="CU66" s="17">
         <v>-800.23141399920394</v>
       </c>
-      <c r="CU66" s="17">
+      <c r="CV66" s="17">
         <v>-16.739431967355799</v>
       </c>
-      <c r="CV66" s="17">
+      <c r="CW66" s="17">
         <v>469.07477824578945</v>
       </c>
-      <c r="CW66" s="17">
+      <c r="CX66" s="17">
         <v>577.64411843505786</v>
       </c>
-      <c r="CX66" s="17">
+      <c r="CY66" s="17">
         <v>-827.78454352474898</v>
       </c>
-      <c r="CY66" s="17">
+      <c r="CZ66" s="17">
         <v>-144.64957841463399</v>
       </c>
-      <c r="CZ66" s="17">
+      <c r="DA66" s="17">
         <v>735.9852009210307</v>
       </c>
-      <c r="DA66" s="17">
+      <c r="DB66" s="17">
         <v>679.66475104382005</v>
       </c>
-      <c r="DB66" s="17">
+      <c r="DC66" s="17">
         <v>-1434.0222412879386</v>
       </c>
-      <c r="DC66" s="17">
+      <c r="DD66" s="17">
         <v>21.046432872573114</v>
       </c>
-      <c r="DD66" s="17">
+      <c r="DE66" s="17">
         <v>239.35306920106609</v>
       </c>
-      <c r="DE66" s="17">
+      <c r="DF66" s="17">
         <v>256.1415546844475</v>
       </c>
-      <c r="DF66" s="17">
+      <c r="DG66" s="17">
         <v>-554.47913134512214</v>
       </c>
-      <c r="DG66" s="16">
+      <c r="DH66" s="16">
         <v>2.7179858697725282E-2</v>
       </c>
-      <c r="DH66" s="16">
+      <c r="DI66" s="16">
         <v>300.27407899284759</v>
       </c>
-      <c r="DI66" s="16">
+      <c r="DJ66" s="16">
         <v>739.39945187999774</v>
       </c>
-      <c r="DJ66" s="16">
+      <c r="DK66" s="16">
         <v>-743.20461102466368</v>
       </c>
-      <c r="DK66" s="16">
+      <c r="DL66" s="16">
         <v>-57.752285801606277</v>
       </c>
-      <c r="DL66" s="16">
+      <c r="DM66" s="16">
         <v>1091.5733840322396</v>
       </c>
-      <c r="DM66" s="16">
+      <c r="DN66" s="16">
         <v>1019.2391478698993</v>
       </c>
-      <c r="DN66" s="16">
+      <c r="DO66" s="16">
         <v>-1391.5694115544707</v>
       </c>
-      <c r="DO66" s="16">
+      <c r="DP66" s="16">
         <v>-320.16375639323411</v>
       </c>
-      <c r="DP66" s="16">
+      <c r="DQ66" s="16">
         <v>877.4342168272367</v>
       </c>
-      <c r="DQ66" s="16">
+      <c r="DR66" s="16">
         <v>768.79043175109018</v>
       </c>
-      <c r="DR66" s="16">
+      <c r="DS66" s="16">
         <v>-1002.7778366594946</v>
       </c>
-      <c r="DS66" s="16">
+      <c r="DT66" s="16">
         <v>-148.16160953997806</v>
       </c>
-      <c r="DT66" s="16">
+      <c r="DU66" s="16">
         <v>792.59266822019879</v>
       </c>
-      <c r="DU66" s="16">
+      <c r="DV66" s="16">
         <v>828.71094421520297</v>
       </c>
-      <c r="DV66" s="16">
+      <c r="DW66" s="16">
         <v>-818.65559781247509</v>
       </c>
-      <c r="DW66" s="16">
+      <c r="DX66" s="16">
         <v>-88.971853782906777</v>
       </c>
-      <c r="DX66" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY66" s="16">
-        <v>469.25721437485919</v>
+        <v>1029.3861965888532</v>
       </c>
       <c r="DZ66" s="16">
-        <v>-862.57967577431259</v>
+        <v>969.57087018485925</v>
+      </c>
+      <c r="EA66" s="16">
+        <v>-1059.3230557943123</v>
+      </c>
+      <c r="EB66" s="16">
+        <v>-527.35101682741833</v>
       </c>
     </row>
-    <row r="67" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B67" s="11" t="s">
         <v>161</v>
       </c>
       <c r="C67" s="16">
         <v>-0.26</v>
       </c>
       <c r="D67" s="16">
         <v>1.21</v>
       </c>
       <c r="E67" s="16">
         <v>-0.15000000000000005</v>
       </c>
       <c r="F67" s="16">
         <v>-0.67</v>
       </c>
       <c r="G67" s="16">
         <v>-0.51</v>
       </c>
       <c r="H67" s="16">
         <v>0.63</v>
       </c>
       <c r="I67" s="16">
         <v>-0.66000000000000014</v>
       </c>
       <c r="J67" s="16">
@@ -26168,227 +26546,227 @@
       <c r="T67" s="17">
         <v>0</v>
       </c>
       <c r="U67" s="17">
         <v>0</v>
       </c>
       <c r="V67" s="17">
         <v>0</v>
       </c>
       <c r="W67" s="17">
         <v>0</v>
       </c>
       <c r="X67" s="17">
         <v>0</v>
       </c>
       <c r="Y67" s="17">
         <v>0</v>
       </c>
       <c r="Z67" s="17">
         <v>0</v>
       </c>
       <c r="AA67" s="17">
         <v>20.357349299999999</v>
       </c>
       <c r="AB67" s="17">
+        <v>-20.357349299999999</v>
+      </c>
+      <c r="AC67" s="17">
         <v>-0.06</v>
       </c>
-      <c r="AC67" s="17">
+      <c r="AD67" s="17">
         <v>-0.12</v>
       </c>
-      <c r="AD67" s="17">
+      <c r="AE67" s="17">
         <v>-0.03</v>
       </c>
-      <c r="AE67" s="17">
+      <c r="AF67" s="17">
         <v>-5.0000000000000017E-2</v>
       </c>
-      <c r="AF67" s="17">
+      <c r="AG67" s="17">
         <v>-0.01</v>
       </c>
-      <c r="AG67" s="17">
+      <c r="AH67" s="17">
         <v>1.25</v>
       </c>
-      <c r="AH67" s="17">
+      <c r="AI67" s="17">
         <v>-1.9999999999999997E-2</v>
       </c>
-      <c r="AI67" s="17">
+      <c r="AJ67" s="17">
         <v>-1.0000000000000002E-2</v>
       </c>
-      <c r="AJ67" s="17">
+      <c r="AK67" s="17">
         <v>0.22</v>
       </c>
-      <c r="AK67" s="17">
+      <c r="AL67" s="17">
         <v>-0.05</v>
       </c>
-      <c r="AL67" s="17">
+      <c r="AM67" s="17">
         <v>-0.27</v>
       </c>
-      <c r="AM67" s="17">
+      <c r="AN67" s="17">
         <v>-5.000000000000001E-2</v>
       </c>
-      <c r="AN67" s="16">
+      <c r="AO67" s="16">
         <v>-0.26</v>
       </c>
-      <c r="AO67" s="16">
+      <c r="AP67" s="16">
         <v>-0.05</v>
       </c>
-      <c r="AP67" s="16">
+      <c r="AQ67" s="16">
         <v>-0.32</v>
       </c>
-      <c r="AQ67" s="17">
+      <c r="AR67" s="17">
         <v>-4.0000000000000008E-2</v>
       </c>
-      <c r="AR67" s="16">
+      <c r="AS67" s="16">
         <v>-0.21</v>
       </c>
-      <c r="AS67" s="16">
+      <c r="AT67" s="16">
         <v>-0.04</v>
       </c>
-      <c r="AT67" s="16">
+      <c r="AU67" s="16">
         <v>-0.21</v>
       </c>
-      <c r="AU67" s="17">
+      <c r="AV67" s="17">
         <v>-4.9999999999999989E-2</v>
       </c>
-      <c r="AV67" s="16">
+      <c r="AW67" s="16">
         <v>0.99</v>
       </c>
-      <c r="AW67" s="16">
+      <c r="AX67" s="16">
         <v>-0.06</v>
       </c>
-      <c r="AX67" s="16">
+      <c r="AY67" s="16">
         <v>-0.18</v>
       </c>
-      <c r="AY67" s="17">
+      <c r="AZ67" s="17">
         <v>-0.12</v>
       </c>
-      <c r="AZ67" s="16">
+      <c r="BA67" s="16">
         <v>-0.18</v>
       </c>
-      <c r="BA67" s="16">
+      <c r="BB67" s="16">
         <v>-0.13</v>
       </c>
-      <c r="BB67" s="16">
+      <c r="BC67" s="16">
         <v>-0.18</v>
       </c>
-      <c r="BC67" s="17">
+      <c r="BD67" s="17">
         <v>-0.1700000000000001</v>
       </c>
-      <c r="BD67" s="16">
+      <c r="BE67" s="16">
         <v>-0.18</v>
       </c>
-      <c r="BE67" s="16">
+      <c r="BF67" s="16">
         <v>-0.11</v>
       </c>
-      <c r="BF67" s="16">
-[...2 lines deleted...]
-      <c r="BG67" s="17">
+      <c r="BG67" s="16">
+        <v>0</v>
+      </c>
+      <c r="BH67" s="17">
         <v>-0.05</v>
       </c>
-      <c r="BH67" s="16">
+      <c r="BI67" s="16">
         <v>-0.27</v>
       </c>
-      <c r="BI67" s="16">
+      <c r="BJ67" s="16">
         <v>-0.16999999999999998</v>
       </c>
-      <c r="BJ67" s="16">
+      <c r="BK67" s="16">
         <v>-4.9999999999999989E-2</v>
       </c>
-      <c r="BK67" s="17">
+      <c r="BL67" s="17">
         <v>-0.05</v>
       </c>
-      <c r="BL67" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="BM67" s="16">
         <v>0</v>
       </c>
       <c r="BN67" s="16">
         <v>0</v>
       </c>
-      <c r="BO67" s="17">
+      <c r="BO67" s="16">
+        <v>0</v>
+      </c>
+      <c r="BP67" s="17">
         <v>-0.05</v>
       </c>
-      <c r="BP67" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="BQ67" s="16">
         <v>0</v>
       </c>
       <c r="BR67" s="16">
         <v>0</v>
       </c>
-      <c r="BS67" s="17">
-[...2 lines deleted...]
-      <c r="BT67" s="16">
+      <c r="BS67" s="16">
+        <v>0</v>
+      </c>
+      <c r="BT67" s="17">
         <v>0</v>
       </c>
       <c r="BU67" s="16">
         <v>0</v>
       </c>
       <c r="BV67" s="16">
         <v>0</v>
       </c>
-      <c r="BW67" s="17">
-[...2 lines deleted...]
-      <c r="BX67" s="16">
+      <c r="BW67" s="16">
+        <v>0</v>
+      </c>
+      <c r="BX67" s="17">
         <v>0</v>
       </c>
       <c r="BY67" s="16">
         <v>0</v>
       </c>
       <c r="BZ67" s="16">
         <v>0</v>
       </c>
-      <c r="CA67" s="17">
-[...2 lines deleted...]
-      <c r="CB67" s="16">
+      <c r="CA67" s="16">
+        <v>0</v>
+      </c>
+      <c r="CB67" s="17">
         <v>0</v>
       </c>
       <c r="CC67" s="16">
         <v>0</v>
       </c>
       <c r="CD67" s="16">
         <v>0</v>
       </c>
-      <c r="CE67" s="17">
-[...2 lines deleted...]
-      <c r="CF67" s="16">
+      <c r="CE67" s="16">
+        <v>0</v>
+      </c>
+      <c r="CF67" s="17">
         <v>0</v>
       </c>
       <c r="CG67" s="16">
         <v>0</v>
       </c>
       <c r="CH67" s="16">
         <v>0</v>
       </c>
-      <c r="CI67" s="17">
+      <c r="CI67" s="16">
         <v>0</v>
       </c>
       <c r="CJ67" s="17">
         <v>0</v>
       </c>
       <c r="CK67" s="17">
         <v>0</v>
       </c>
       <c r="CL67" s="17">
         <v>0</v>
       </c>
       <c r="CM67" s="17">
         <v>0</v>
       </c>
       <c r="CN67" s="17">
         <v>0</v>
       </c>
       <c r="CO67" s="17">
         <v>0</v>
       </c>
       <c r="CP67" s="17">
         <v>0</v>
       </c>
       <c r="CQ67" s="17">
         <v>0</v>
@@ -26416,112 +26794,118 @@
       </c>
       <c r="CY67" s="17">
         <v>0</v>
       </c>
       <c r="CZ67" s="17">
         <v>0</v>
       </c>
       <c r="DA67" s="17">
         <v>0</v>
       </c>
       <c r="DB67" s="17">
         <v>0</v>
       </c>
       <c r="DC67" s="17">
         <v>0</v>
       </c>
       <c r="DD67" s="17">
         <v>0</v>
       </c>
       <c r="DE67" s="17">
         <v>0</v>
       </c>
       <c r="DF67" s="17">
         <v>0</v>
       </c>
-      <c r="DG67" s="16">
+      <c r="DG67" s="17">
         <v>0</v>
       </c>
       <c r="DH67" s="16">
         <v>0</v>
       </c>
       <c r="DI67" s="16">
         <v>0</v>
       </c>
       <c r="DJ67" s="16">
         <v>0</v>
       </c>
       <c r="DK67" s="16">
         <v>0</v>
       </c>
       <c r="DL67" s="16">
         <v>0</v>
       </c>
       <c r="DM67" s="16">
         <v>0</v>
       </c>
       <c r="DN67" s="16">
         <v>0</v>
       </c>
       <c r="DO67" s="16">
         <v>0</v>
       </c>
       <c r="DP67" s="16">
         <v>0</v>
       </c>
       <c r="DQ67" s="16">
         <v>0</v>
       </c>
       <c r="DR67" s="16">
         <v>0</v>
       </c>
       <c r="DS67" s="16">
         <v>0</v>
       </c>
       <c r="DT67" s="16">
         <v>0</v>
       </c>
       <c r="DU67" s="16">
         <v>0</v>
       </c>
       <c r="DV67" s="16">
         <v>0</v>
       </c>
       <c r="DW67" s="16">
+        <v>0</v>
+      </c>
+      <c r="DX67" s="16">
         <v>20.357349299999999</v>
       </c>
-      <c r="DX67" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY67" s="16">
-        <v>0</v>
+        <v>-20.357349299999999</v>
       </c>
       <c r="DZ67" s="16">
         <v>0</v>
       </c>
+      <c r="EA67" s="16">
+        <v>0</v>
+      </c>
+      <c r="EB67" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="68" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B68" s="11" t="s">
         <v>162</v>
       </c>
       <c r="C68" s="16">
         <v>-0.26</v>
       </c>
       <c r="D68" s="16">
         <v>1.21</v>
       </c>
       <c r="E68" s="16">
         <v>-0.15000000000000005</v>
       </c>
       <c r="F68" s="16">
         <v>-0.67</v>
       </c>
       <c r="G68" s="16">
         <v>-0.51</v>
       </c>
       <c r="H68" s="16">
         <v>0.63</v>
       </c>
       <c r="I68" s="16">
         <v>-0.66000000000000014</v>
       </c>
       <c r="J68" s="16">
@@ -26556,228 +26940,228 @@
       </c>
       <c r="T68" s="17">
         <v>0</v>
       </c>
       <c r="U68" s="17">
         <v>0</v>
       </c>
       <c r="V68" s="17">
         <v>0</v>
       </c>
       <c r="W68" s="17">
         <v>0</v>
       </c>
       <c r="X68" s="17">
         <v>0</v>
       </c>
       <c r="Y68" s="17">
         <v>0</v>
       </c>
       <c r="Z68" s="17">
         <v>0</v>
       </c>
       <c r="AA68" s="17">
         <v>0</v>
       </c>
-      <c r="AB68" s="16">
+      <c r="AB68" s="17">
+        <v>0</v>
+      </c>
+      <c r="AC68" s="16">
         <v>-0.06</v>
       </c>
-      <c r="AC68" s="16">
+      <c r="AD68" s="16">
         <v>-0.12</v>
       </c>
-      <c r="AD68" s="16">
+      <c r="AE68" s="16">
         <v>-0.03</v>
       </c>
-      <c r="AE68" s="17">
+      <c r="AF68" s="17">
         <v>-5.0000000000000017E-2</v>
       </c>
-      <c r="AF68" s="16">
+      <c r="AG68" s="16">
         <v>-0.01</v>
       </c>
-      <c r="AG68" s="16">
+      <c r="AH68" s="16">
         <v>1.25</v>
       </c>
-      <c r="AH68" s="16">
+      <c r="AI68" s="16">
         <v>-1.9999999999999997E-2</v>
       </c>
-      <c r="AI68" s="17">
+      <c r="AJ68" s="17">
         <v>-1.0000000000000002E-2</v>
       </c>
-      <c r="AJ68" s="16">
+      <c r="AK68" s="16">
         <v>0.22</v>
       </c>
-      <c r="AK68" s="16">
+      <c r="AL68" s="16">
         <v>-0.05</v>
       </c>
-      <c r="AL68" s="16">
+      <c r="AM68" s="16">
         <v>-0.27</v>
       </c>
-      <c r="AM68" s="17">
+      <c r="AN68" s="17">
         <v>-5.000000000000001E-2</v>
       </c>
-      <c r="AN68" s="16">
+      <c r="AO68" s="16">
         <v>-0.26</v>
       </c>
-      <c r="AO68" s="16">
+      <c r="AP68" s="16">
         <v>-0.05</v>
       </c>
-      <c r="AP68" s="16">
+      <c r="AQ68" s="16">
         <v>-0.32</v>
       </c>
-      <c r="AQ68" s="17">
+      <c r="AR68" s="17">
         <v>-4.0000000000000008E-2</v>
       </c>
-      <c r="AR68" s="16">
+      <c r="AS68" s="16">
         <v>-0.21</v>
       </c>
-      <c r="AS68" s="16">
+      <c r="AT68" s="16">
         <v>-0.04</v>
       </c>
-      <c r="AT68" s="16">
+      <c r="AU68" s="16">
         <v>-0.21</v>
       </c>
-      <c r="AU68" s="17">
+      <c r="AV68" s="17">
         <v>-4.9999999999999989E-2</v>
       </c>
-      <c r="AV68" s="16">
+      <c r="AW68" s="16">
         <v>0.99</v>
       </c>
-      <c r="AW68" s="16">
+      <c r="AX68" s="16">
         <v>-0.06</v>
       </c>
-      <c r="AX68" s="16">
+      <c r="AY68" s="16">
         <v>-0.18</v>
       </c>
-      <c r="AY68" s="17">
+      <c r="AZ68" s="17">
         <v>-0.12</v>
       </c>
-      <c r="AZ68" s="16">
+      <c r="BA68" s="16">
         <v>-0.18</v>
       </c>
-      <c r="BA68" s="16">
+      <c r="BB68" s="16">
         <v>-0.13</v>
       </c>
-      <c r="BB68" s="16">
+      <c r="BC68" s="16">
         <v>-0.18</v>
       </c>
-      <c r="BC68" s="17">
+      <c r="BD68" s="17">
         <v>-0.1700000000000001</v>
       </c>
-      <c r="BD68" s="16">
+      <c r="BE68" s="16">
         <v>-0.18</v>
       </c>
-      <c r="BE68" s="16">
+      <c r="BF68" s="16">
         <v>-0.11</v>
       </c>
-      <c r="BF68" s="16">
-[...2 lines deleted...]
-      <c r="BG68" s="17">
+      <c r="BG68" s="16">
+        <v>0</v>
+      </c>
+      <c r="BH68" s="17">
         <v>-0.05</v>
       </c>
-      <c r="BH68" s="16">
+      <c r="BI68" s="16">
         <v>-0.27</v>
       </c>
-      <c r="BI68" s="16">
+      <c r="BJ68" s="16">
         <v>-0.16999999999999998</v>
       </c>
-      <c r="BJ68" s="16">
+      <c r="BK68" s="16">
         <v>-4.9999999999999989E-2</v>
       </c>
-      <c r="BK68" s="17">
+      <c r="BL68" s="17">
         <v>-0.05</v>
       </c>
-      <c r="BL68" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="BM68" s="16">
         <v>0</v>
       </c>
       <c r="BN68" s="16">
         <v>0</v>
       </c>
-      <c r="BO68" s="17">
+      <c r="BO68" s="16">
+        <v>0</v>
+      </c>
+      <c r="BP68" s="17">
         <v>-0.05</v>
       </c>
-      <c r="BP68" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="BQ68" s="16">
         <v>0</v>
       </c>
       <c r="BR68" s="16">
         <v>0</v>
       </c>
-      <c r="BS68" s="17">
-[...2 lines deleted...]
-      <c r="BT68" s="16">
+      <c r="BS68" s="16">
+        <v>0</v>
+      </c>
+      <c r="BT68" s="17">
         <v>0</v>
       </c>
       <c r="BU68" s="16">
         <v>0</v>
       </c>
       <c r="BV68" s="16">
         <v>0</v>
       </c>
-      <c r="BW68" s="17">
-[...2 lines deleted...]
-      <c r="BX68" s="16">
+      <c r="BW68" s="16">
+        <v>0</v>
+      </c>
+      <c r="BX68" s="17">
         <v>0</v>
       </c>
       <c r="BY68" s="16">
         <v>0</v>
       </c>
       <c r="BZ68" s="16">
         <v>0</v>
       </c>
-      <c r="CA68" s="17">
-[...2 lines deleted...]
-      <c r="CB68" s="16">
+      <c r="CA68" s="16">
+        <v>0</v>
+      </c>
+      <c r="CB68" s="17">
         <v>0</v>
       </c>
       <c r="CC68" s="16">
         <v>0</v>
       </c>
       <c r="CD68" s="16">
         <v>0</v>
       </c>
-      <c r="CE68" s="17">
-[...2 lines deleted...]
-      <c r="CF68" s="16">
+      <c r="CE68" s="16">
+        <v>0</v>
+      </c>
+      <c r="CF68" s="17">
         <v>0</v>
       </c>
       <c r="CG68" s="16">
         <v>0</v>
       </c>
       <c r="CH68" s="16">
         <v>0</v>
       </c>
-      <c r="CI68" s="17">
+      <c r="CI68" s="16">
         <v>0</v>
       </c>
       <c r="CJ68" s="17">
         <v>0</v>
       </c>
       <c r="CK68" s="17">
         <v>0</v>
       </c>
       <c r="CL68" s="17">
         <v>0</v>
       </c>
       <c r="CM68" s="17">
         <v>0</v>
       </c>
       <c r="CN68" s="17">
         <v>0</v>
       </c>
       <c r="CO68" s="17">
         <v>0</v>
       </c>
       <c r="CP68" s="17">
         <v>0</v>
       </c>
       <c r="CQ68" s="17">
         <v>0</v>
@@ -26805,51 +27189,51 @@
       </c>
       <c r="CY68" s="17">
         <v>0</v>
       </c>
       <c r="CZ68" s="17">
         <v>0</v>
       </c>
       <c r="DA68" s="17">
         <v>0</v>
       </c>
       <c r="DB68" s="17">
         <v>0</v>
       </c>
       <c r="DC68" s="17">
         <v>0</v>
       </c>
       <c r="DD68" s="17">
         <v>0</v>
       </c>
       <c r="DE68" s="17">
         <v>0</v>
       </c>
       <c r="DF68" s="17">
         <v>0</v>
       </c>
-      <c r="DG68" s="16">
+      <c r="DG68" s="17">
         <v>0</v>
       </c>
       <c r="DH68" s="16">
         <v>0</v>
       </c>
       <c r="DI68" s="16">
         <v>0</v>
       </c>
       <c r="DJ68" s="16">
         <v>0</v>
       </c>
       <c r="DK68" s="16">
         <v>0</v>
       </c>
       <c r="DL68" s="16">
         <v>0</v>
       </c>
       <c r="DM68" s="16">
         <v>0</v>
       </c>
       <c r="DN68" s="16">
         <v>0</v>
       </c>
       <c r="DO68" s="16">
         <v>0</v>
@@ -26865,52 +27249,58 @@
       </c>
       <c r="DS68" s="16">
         <v>0</v>
       </c>
       <c r="DT68" s="16">
         <v>0</v>
       </c>
       <c r="DU68" s="16">
         <v>0</v>
       </c>
       <c r="DV68" s="16">
         <v>0</v>
       </c>
       <c r="DW68" s="16">
         <v>0</v>
       </c>
       <c r="DX68" s="16">
         <v>0</v>
       </c>
       <c r="DY68" s="16">
         <v>0</v>
       </c>
       <c r="DZ68" s="16">
         <v>0</v>
       </c>
+      <c r="EA68" s="16">
+        <v>0</v>
+      </c>
+      <c r="EB68" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="69" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B69" s="11" t="s">
         <v>163</v>
       </c>
       <c r="C69" s="16">
         <v>0</v>
       </c>
       <c r="D69" s="16">
         <v>0</v>
       </c>
       <c r="E69" s="16">
         <v>0</v>
       </c>
       <c r="F69" s="16">
         <v>0</v>
       </c>
       <c r="G69" s="16">
         <v>0</v>
       </c>
       <c r="H69" s="16">
         <v>0</v>
       </c>
       <c r="I69" s="16">
         <v>0</v>
       </c>
       <c r="J69" s="16">
@@ -26945,228 +27335,228 @@
       </c>
       <c r="T69" s="17">
         <v>0</v>
       </c>
       <c r="U69" s="17">
         <v>0</v>
       </c>
       <c r="V69" s="17">
         <v>0</v>
       </c>
       <c r="W69" s="17">
         <v>0</v>
       </c>
       <c r="X69" s="17">
         <v>0</v>
       </c>
       <c r="Y69" s="17">
         <v>0</v>
       </c>
       <c r="Z69" s="17">
         <v>0</v>
       </c>
       <c r="AA69" s="17">
         <v>20.357349299999999</v>
       </c>
-      <c r="AB69" s="16">
-        <v>0</v>
+      <c r="AB69" s="17">
+        <v>-20.357349299999999</v>
       </c>
       <c r="AC69" s="16">
         <v>0</v>
       </c>
       <c r="AD69" s="16">
         <v>0</v>
       </c>
-      <c r="AE69" s="17">
-[...2 lines deleted...]
-      <c r="AF69" s="16">
+      <c r="AE69" s="16">
+        <v>0</v>
+      </c>
+      <c r="AF69" s="17">
         <v>0</v>
       </c>
       <c r="AG69" s="16">
         <v>0</v>
       </c>
       <c r="AH69" s="16">
         <v>0</v>
       </c>
-      <c r="AI69" s="17">
-[...2 lines deleted...]
-      <c r="AJ69" s="16">
+      <c r="AI69" s="16">
+        <v>0</v>
+      </c>
+      <c r="AJ69" s="17">
         <v>0</v>
       </c>
       <c r="AK69" s="16">
         <v>0</v>
       </c>
       <c r="AL69" s="16">
         <v>0</v>
       </c>
-      <c r="AM69" s="17">
-[...2 lines deleted...]
-      <c r="AN69" s="16">
+      <c r="AM69" s="16">
+        <v>0</v>
+      </c>
+      <c r="AN69" s="17">
         <v>0</v>
       </c>
       <c r="AO69" s="16">
         <v>0</v>
       </c>
       <c r="AP69" s="16">
         <v>0</v>
       </c>
-      <c r="AQ69" s="17">
-[...2 lines deleted...]
-      <c r="AR69" s="16">
+      <c r="AQ69" s="16">
+        <v>0</v>
+      </c>
+      <c r="AR69" s="17">
         <v>0</v>
       </c>
       <c r="AS69" s="16">
         <v>0</v>
       </c>
       <c r="AT69" s="16">
         <v>0</v>
       </c>
-      <c r="AU69" s="17">
-[...2 lines deleted...]
-      <c r="AV69" s="16">
+      <c r="AU69" s="16">
+        <v>0</v>
+      </c>
+      <c r="AV69" s="17">
         <v>0</v>
       </c>
       <c r="AW69" s="16">
         <v>0</v>
       </c>
       <c r="AX69" s="16">
         <v>0</v>
       </c>
-      <c r="AY69" s="17">
-[...2 lines deleted...]
-      <c r="AZ69" s="16">
+      <c r="AY69" s="16">
+        <v>0</v>
+      </c>
+      <c r="AZ69" s="17">
         <v>0</v>
       </c>
       <c r="BA69" s="16">
         <v>0</v>
       </c>
       <c r="BB69" s="16">
         <v>0</v>
       </c>
-      <c r="BC69" s="17">
-[...2 lines deleted...]
-      <c r="BD69" s="16">
+      <c r="BC69" s="16">
+        <v>0</v>
+      </c>
+      <c r="BD69" s="17">
         <v>0</v>
       </c>
       <c r="BE69" s="16">
         <v>0</v>
       </c>
       <c r="BF69" s="16">
         <v>0</v>
       </c>
-      <c r="BG69" s="17">
-[...2 lines deleted...]
-      <c r="BH69" s="16">
+      <c r="BG69" s="16">
+        <v>0</v>
+      </c>
+      <c r="BH69" s="17">
         <v>0</v>
       </c>
       <c r="BI69" s="16">
         <v>0</v>
       </c>
       <c r="BJ69" s="16">
         <v>0</v>
       </c>
-      <c r="BK69" s="17">
-[...2 lines deleted...]
-      <c r="BL69" s="16">
+      <c r="BK69" s="16">
+        <v>0</v>
+      </c>
+      <c r="BL69" s="17">
         <v>0</v>
       </c>
       <c r="BM69" s="16">
         <v>0</v>
       </c>
       <c r="BN69" s="16">
         <v>0</v>
       </c>
-      <c r="BO69" s="17">
-[...2 lines deleted...]
-      <c r="BP69" s="16">
+      <c r="BO69" s="16">
+        <v>0</v>
+      </c>
+      <c r="BP69" s="17">
         <v>0</v>
       </c>
       <c r="BQ69" s="16">
         <v>0</v>
       </c>
       <c r="BR69" s="16">
         <v>0</v>
       </c>
-      <c r="BS69" s="17">
-[...2 lines deleted...]
-      <c r="BT69" s="16">
+      <c r="BS69" s="16">
+        <v>0</v>
+      </c>
+      <c r="BT69" s="17">
         <v>0</v>
       </c>
       <c r="BU69" s="16">
         <v>0</v>
       </c>
       <c r="BV69" s="16">
         <v>0</v>
       </c>
-      <c r="BW69" s="17">
-[...2 lines deleted...]
-      <c r="BX69" s="16">
+      <c r="BW69" s="16">
+        <v>0</v>
+      </c>
+      <c r="BX69" s="17">
         <v>0</v>
       </c>
       <c r="BY69" s="16">
         <v>0</v>
       </c>
       <c r="BZ69" s="16">
         <v>0</v>
       </c>
-      <c r="CA69" s="17">
-[...2 lines deleted...]
-      <c r="CB69" s="16">
+      <c r="CA69" s="16">
+        <v>0</v>
+      </c>
+      <c r="CB69" s="17">
         <v>0</v>
       </c>
       <c r="CC69" s="16">
         <v>0</v>
       </c>
       <c r="CD69" s="16">
         <v>0</v>
       </c>
-      <c r="CE69" s="17">
-[...2 lines deleted...]
-      <c r="CF69" s="16">
+      <c r="CE69" s="16">
+        <v>0</v>
+      </c>
+      <c r="CF69" s="17">
         <v>0</v>
       </c>
       <c r="CG69" s="16">
         <v>0</v>
       </c>
       <c r="CH69" s="16">
         <v>0</v>
       </c>
-      <c r="CI69" s="17">
+      <c r="CI69" s="16">
         <v>0</v>
       </c>
       <c r="CJ69" s="17">
         <v>0</v>
       </c>
       <c r="CK69" s="17">
         <v>0</v>
       </c>
       <c r="CL69" s="17">
         <v>0</v>
       </c>
       <c r="CM69" s="17">
         <v>0</v>
       </c>
       <c r="CN69" s="17">
         <v>0</v>
       </c>
       <c r="CO69" s="17">
         <v>0</v>
       </c>
       <c r="CP69" s="17">
         <v>0</v>
       </c>
       <c r="CQ69" s="17">
         <v>0</v>
@@ -27194,112 +27584,118 @@
       </c>
       <c r="CY69" s="17">
         <v>0</v>
       </c>
       <c r="CZ69" s="17">
         <v>0</v>
       </c>
       <c r="DA69" s="17">
         <v>0</v>
       </c>
       <c r="DB69" s="17">
         <v>0</v>
       </c>
       <c r="DC69" s="17">
         <v>0</v>
       </c>
       <c r="DD69" s="17">
         <v>0</v>
       </c>
       <c r="DE69" s="17">
         <v>0</v>
       </c>
       <c r="DF69" s="17">
         <v>0</v>
       </c>
-      <c r="DG69" s="16">
+      <c r="DG69" s="17">
         <v>0</v>
       </c>
       <c r="DH69" s="16">
         <v>0</v>
       </c>
       <c r="DI69" s="16">
         <v>0</v>
       </c>
       <c r="DJ69" s="16">
         <v>0</v>
       </c>
       <c r="DK69" s="16">
         <v>0</v>
       </c>
       <c r="DL69" s="16">
         <v>0</v>
       </c>
       <c r="DM69" s="16">
         <v>0</v>
       </c>
       <c r="DN69" s="16">
         <v>0</v>
       </c>
       <c r="DO69" s="16">
         <v>0</v>
       </c>
       <c r="DP69" s="16">
         <v>0</v>
       </c>
       <c r="DQ69" s="16">
         <v>0</v>
       </c>
       <c r="DR69" s="16">
         <v>0</v>
       </c>
       <c r="DS69" s="16">
         <v>0</v>
       </c>
       <c r="DT69" s="16">
         <v>0</v>
       </c>
       <c r="DU69" s="16">
         <v>0</v>
       </c>
       <c r="DV69" s="16">
         <v>0</v>
       </c>
       <c r="DW69" s="16">
+        <v>0</v>
+      </c>
+      <c r="DX69" s="16">
         <v>20.357349299999999</v>
       </c>
-      <c r="DX69" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY69" s="16">
-        <v>0</v>
+        <v>-20.357349299999999</v>
       </c>
       <c r="DZ69" s="16">
         <v>0</v>
       </c>
+      <c r="EA69" s="16">
+        <v>0</v>
+      </c>
+      <c r="EB69" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="70" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B70" s="11" t="s">
         <v>164</v>
       </c>
       <c r="C70" s="16">
         <v>313.42</v>
       </c>
       <c r="D70" s="16">
         <v>186.33117357683315</v>
       </c>
       <c r="E70" s="16">
         <v>257.2938680643681</v>
       </c>
       <c r="F70" s="16">
         <v>131.13478765322793</v>
       </c>
       <c r="G70" s="16">
         <v>112.92926463568217</v>
       </c>
       <c r="H70" s="16">
         <v>187.62796071920067</v>
       </c>
       <c r="I70" s="16">
         <v>296.94300862801867</v>
       </c>
       <c r="J70" s="16">
@@ -27334,361 +27730,367 @@
       </c>
       <c r="T70" s="17">
         <v>113.06367841163491</v>
       </c>
       <c r="U70" s="17">
         <v>74.284774741464389</v>
       </c>
       <c r="V70" s="17">
         <v>2.6741435494852155</v>
       </c>
       <c r="W70" s="17">
         <v>-58.957327600910823</v>
       </c>
       <c r="X70" s="17">
         <v>238.71663404657534</v>
       </c>
       <c r="Y70" s="17">
         <v>399.07936395443397</v>
       </c>
       <c r="Z70" s="17">
         <v>495.28520237885425</v>
       </c>
       <c r="AA70" s="17">
         <v>693.31881154001974</v>
       </c>
-      <c r="AB70" s="16">
+      <c r="AB70" s="17">
+        <v>432.64034345198183</v>
+      </c>
+      <c r="AC70" s="16">
         <v>70.800000000000011</v>
       </c>
-      <c r="AC70" s="16">
+      <c r="AD70" s="16">
         <v>61.330000000000013</v>
       </c>
-      <c r="AD70" s="16">
+      <c r="AE70" s="16">
         <v>62.26</v>
       </c>
-      <c r="AE70" s="17">
+      <c r="AF70" s="17">
         <v>119.02999999999999</v>
       </c>
-      <c r="AF70" s="16">
+      <c r="AG70" s="16">
         <v>47.000875745292092</v>
       </c>
-      <c r="AG70" s="16">
+      <c r="AH70" s="16">
         <v>60.92343261051402</v>
       </c>
-      <c r="AH70" s="16">
+      <c r="AI70" s="16">
         <v>36.533432610514005</v>
       </c>
-      <c r="AI70" s="17">
+      <c r="AJ70" s="17">
         <v>41.873432610513014</v>
       </c>
-      <c r="AJ70" s="16">
+      <c r="AK70" s="16">
         <v>67.108232446772121</v>
       </c>
-      <c r="AK70" s="16">
+      <c r="AL70" s="16">
         <v>69.288232446771786</v>
       </c>
-      <c r="AL70" s="16">
+      <c r="AM70" s="16">
         <v>64.368232446770989</v>
       </c>
-      <c r="AM70" s="17">
+      <c r="AN70" s="17">
         <v>56.529170724053181</v>
       </c>
-      <c r="AN70" s="16">
+      <c r="AO70" s="16">
         <v>36.518696913307465</v>
       </c>
-      <c r="AO70" s="16">
+      <c r="AP70" s="16">
         <v>32.398696913307568</v>
       </c>
-      <c r="AP70" s="16">
+      <c r="AQ70" s="16">
         <v>31.718696913306449</v>
       </c>
-      <c r="AQ70" s="17">
+      <c r="AR70" s="17">
         <v>30.498696913306446</v>
       </c>
-      <c r="AR70" s="16">
+      <c r="AS70" s="16">
         <v>21.252316158921495</v>
       </c>
-      <c r="AS70" s="16">
+      <c r="AT70" s="16">
         <v>27.882316158920585</v>
       </c>
-      <c r="AT70" s="16">
+      <c r="AU70" s="16">
         <v>36.672316158919486</v>
       </c>
-      <c r="AU70" s="17">
+      <c r="AV70" s="17">
         <v>27.122316158920615</v>
       </c>
-      <c r="AV70" s="16">
+      <c r="AW70" s="16">
         <v>49.076990179800362</v>
       </c>
-      <c r="AW70" s="16">
+      <c r="AX70" s="16">
         <v>44.536990179800028</v>
       </c>
-      <c r="AX70" s="16">
+      <c r="AY70" s="16">
         <v>44.576990179800234</v>
       </c>
-      <c r="AY70" s="17">
+      <c r="AZ70" s="17">
         <v>49.436990179800063</v>
       </c>
-      <c r="AZ70" s="16">
+      <c r="BA70" s="16">
         <v>79.148164657005452</v>
       </c>
-      <c r="BA70" s="16">
+      <c r="BB70" s="16">
         <v>80.438164657003085</v>
       </c>
-      <c r="BB70" s="16">
+      <c r="BC70" s="16">
         <v>70.788164657005026</v>
       </c>
-      <c r="BC70" s="17">
+      <c r="BD70" s="17">
         <v>66.568514657005124</v>
       </c>
-      <c r="BD70" s="16">
+      <c r="BE70" s="16">
         <v>64.812650769164634</v>
       </c>
-      <c r="BE70" s="16">
+      <c r="BF70" s="16">
         <v>140.61265076916851</v>
       </c>
-      <c r="BF70" s="16">
+      <c r="BG70" s="16">
         <v>85.552650769168636</v>
       </c>
-      <c r="BG70" s="17">
+      <c r="BH70" s="17">
         <v>104.35265076916855</v>
       </c>
-      <c r="BH70" s="16">
+      <c r="BI70" s="16">
         <v>80.589517076100364</v>
       </c>
-      <c r="BI70" s="16">
+      <c r="BJ70" s="16">
         <v>110.04828605683956</v>
       </c>
-      <c r="BJ70" s="16">
+      <c r="BK70" s="16">
         <v>66.939447470169938</v>
       </c>
-      <c r="BK70" s="17">
+      <c r="BL70" s="17">
         <v>59.554088722946226</v>
       </c>
-      <c r="BL70" s="16">
+      <c r="BM70" s="16">
         <v>-175.22888541290229</v>
       </c>
-      <c r="BM70" s="16">
+      <c r="BN70" s="16">
         <v>-207.12555194889308</v>
       </c>
-      <c r="BN70" s="16">
+      <c r="BO70" s="16">
         <v>-165.28666314189272</v>
       </c>
-      <c r="BO70" s="17">
+      <c r="BP70" s="17">
         <v>-203.50221851289692</v>
       </c>
-      <c r="BP70" s="16">
+      <c r="BQ70" s="16">
         <v>-2.0293198068643084</v>
       </c>
-      <c r="BQ70" s="16">
+      <c r="BR70" s="16">
         <v>-12.094215336861261</v>
       </c>
-      <c r="BR70" s="16">
+      <c r="BS70" s="16">
         <v>45.271662813135656</v>
       </c>
-      <c r="BS70" s="17">
+      <c r="BT70" s="17">
         <v>-55.791739816863533</v>
       </c>
-      <c r="BT70" s="16">
+      <c r="BU70" s="16">
         <v>43.52195597020399</v>
       </c>
-      <c r="BU70" s="16">
+      <c r="BV70" s="16">
         <v>-1.7877156397966871</v>
       </c>
-      <c r="BV70" s="16">
+      <c r="BW70" s="16">
         <v>-14.619594999796796</v>
       </c>
-      <c r="BW70" s="17">
+      <c r="BX70" s="17">
         <v>-13.134871099796797</v>
       </c>
-      <c r="BX70" s="16">
+      <c r="BY70" s="16">
         <v>-20.344593039499252</v>
       </c>
-      <c r="BY70" s="16">
+      <c r="BZ70" s="16">
         <v>-11.065436859499268</v>
       </c>
-      <c r="BZ70" s="16">
+      <c r="CA70" s="16">
         <v>-14.341468679499368</v>
       </c>
-      <c r="CA70" s="17">
+      <c r="CB70" s="17">
         <v>-23.892770629499246</v>
       </c>
-      <c r="CB70" s="16">
+      <c r="CC70" s="16">
         <v>300.68048296316783</v>
       </c>
-      <c r="CC70" s="16">
+      <c r="CD70" s="16">
         <v>315.48450415536246</v>
       </c>
-      <c r="CD70" s="16">
+      <c r="CE70" s="16">
         <v>-522.39883450365585</v>
       </c>
-      <c r="CE70" s="17">
+      <c r="CF70" s="17">
         <v>-0.92316748061139808</v>
       </c>
-      <c r="CF70" s="16">
+      <c r="CG70" s="16">
         <v>310.12832763879021</v>
       </c>
-      <c r="CG70" s="16">
+      <c r="CH70" s="16">
         <v>339.50021017717017</v>
       </c>
-      <c r="CH70" s="16">
+      <c r="CI70" s="16">
         <v>-574.54824055296297</v>
       </c>
-      <c r="CI70" s="17">
+      <c r="CJ70" s="17">
         <v>-19.887877612387491</v>
       </c>
-      <c r="CJ70" s="17">
+      <c r="CK70" s="17">
         <v>412.06348849987683</v>
       </c>
-      <c r="CK70" s="17">
+      <c r="CL70" s="17">
         <v>442.02685841972891</v>
       </c>
-      <c r="CL70" s="17">
+      <c r="CM70" s="17">
         <v>-566.88244968043466</v>
       </c>
-      <c r="CM70" s="16">
+      <c r="CN70" s="16">
         <v>35.133692119269107</v>
       </c>
-      <c r="CN70" s="16">
+      <c r="CO70" s="16">
         <v>453.9421947734682</v>
       </c>
-      <c r="CO70" s="16">
+      <c r="CP70" s="16">
         <v>605.52258390959878</v>
       </c>
-      <c r="CP70" s="16">
+      <c r="CQ70" s="16">
         <v>-666.62716082471559</v>
       </c>
-      <c r="CQ70" s="16">
+      <c r="CR70" s="16">
         <v>48.074973461047975</v>
       </c>
-      <c r="CR70" s="16">
+      <c r="CS70" s="16">
         <v>432.33733063547669</v>
       </c>
-      <c r="CS70" s="16">
+      <c r="CT70" s="16">
         <v>497.6971937427179</v>
       </c>
-      <c r="CT70" s="16">
+      <c r="CU70" s="16">
         <v>-800.23141399920394</v>
       </c>
-      <c r="CU70" s="16">
+      <c r="CV70" s="16">
         <v>-16.739431967355799</v>
       </c>
-      <c r="CV70" s="16">
+      <c r="CW70" s="16">
         <v>469.07477824578945</v>
       </c>
-      <c r="CW70" s="16">
+      <c r="CX70" s="16">
         <v>577.64411843505786</v>
       </c>
-      <c r="CX70" s="16">
+      <c r="CY70" s="16">
         <v>-827.78454352474898</v>
       </c>
-      <c r="CY70" s="16">
+      <c r="CZ70" s="16">
         <v>-144.64957841463399</v>
       </c>
-      <c r="CZ70" s="16">
+      <c r="DA70" s="16">
         <v>735.9852009210307</v>
       </c>
-      <c r="DA70" s="16">
+      <c r="DB70" s="16">
         <v>679.66475104382005</v>
       </c>
-      <c r="DB70" s="16">
+      <c r="DC70" s="16">
         <v>-1434.0222412879386</v>
       </c>
-      <c r="DC70" s="16">
+      <c r="DD70" s="16">
         <v>21.046432872573114</v>
       </c>
-      <c r="DD70" s="16">
+      <c r="DE70" s="16">
         <v>239.35306920106609</v>
       </c>
-      <c r="DE70" s="16">
+      <c r="DF70" s="16">
         <v>256.1415546844475</v>
       </c>
-      <c r="DF70" s="16">
+      <c r="DG70" s="16">
         <v>-554.47913134512214</v>
       </c>
-      <c r="DG70" s="16">
+      <c r="DH70" s="16">
         <v>2.7179858697725282E-2</v>
       </c>
-      <c r="DH70" s="16">
+      <c r="DI70" s="16">
         <v>300.27407899284759</v>
       </c>
-      <c r="DI70" s="16">
+      <c r="DJ70" s="16">
         <v>739.39945187999774</v>
       </c>
-      <c r="DJ70" s="16">
+      <c r="DK70" s="16">
         <v>-743.20461102466368</v>
       </c>
-      <c r="DK70" s="16">
+      <c r="DL70" s="16">
         <v>-57.752285801606277</v>
       </c>
-      <c r="DL70" s="16">
+      <c r="DM70" s="16">
         <v>1091.5733840322396</v>
       </c>
-      <c r="DM70" s="16">
+      <c r="DN70" s="16">
         <v>1019.2391478698993</v>
       </c>
-      <c r="DN70" s="16">
+      <c r="DO70" s="16">
         <v>-1391.5694115544707</v>
       </c>
-      <c r="DO70" s="16">
+      <c r="DP70" s="16">
         <v>-320.16375639323411</v>
       </c>
-      <c r="DP70" s="16">
+      <c r="DQ70" s="16">
         <v>877.4342168272367</v>
       </c>
-      <c r="DQ70" s="16">
+      <c r="DR70" s="16">
         <v>768.79043175109018</v>
       </c>
-      <c r="DR70" s="16">
+      <c r="DS70" s="16">
         <v>-1002.7778366594946</v>
       </c>
-      <c r="DS70" s="16">
+      <c r="DT70" s="16">
         <v>-148.16160953997806</v>
       </c>
-      <c r="DT70" s="16">
+      <c r="DU70" s="16">
         <v>792.59266822019879</v>
       </c>
-      <c r="DU70" s="16">
+      <c r="DV70" s="16">
         <v>828.71094421520297</v>
       </c>
-      <c r="DV70" s="16">
+      <c r="DW70" s="16">
         <v>-818.65559781247509</v>
       </c>
-      <c r="DW70" s="16">
+      <c r="DX70" s="16">
         <v>-109.32920308290677</v>
       </c>
-      <c r="DX70" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY70" s="16">
-        <v>469.25721437485919</v>
+        <v>1049.7435458888531</v>
       </c>
       <c r="DZ70" s="16">
-        <v>-862.57967577431259</v>
+        <v>969.57087018485925</v>
+      </c>
+      <c r="EA70" s="16">
+        <v>-1059.3230557943123</v>
+      </c>
+      <c r="EB70" s="16">
+        <v>-527.35101682741833</v>
       </c>
     </row>
-    <row r="71" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B71" s="11" t="s">
         <v>165</v>
       </c>
       <c r="C71" s="16">
         <v>-14.889999999999999</v>
       </c>
       <c r="D71" s="16">
         <v>-22.329999999999991</v>
       </c>
       <c r="E71" s="16">
         <v>-0.69000000000003414</v>
       </c>
       <c r="F71" s="16">
         <v>-47.540000000000035</v>
       </c>
       <c r="G71" s="16">
         <v>-16.639999999999876</v>
       </c>
       <c r="H71" s="16">
         <v>22.640000000000011</v>
       </c>
       <c r="I71" s="16">
         <v>-3.7696500000000146</v>
       </c>
       <c r="J71" s="16">
@@ -27723,361 +28125,367 @@
       </c>
       <c r="T71" s="17">
         <v>10.016674289999997</v>
       </c>
       <c r="U71" s="17">
         <v>-312.4112169</v>
       </c>
       <c r="V71" s="17">
         <v>0.37120153441960962</v>
       </c>
       <c r="W71" s="17">
         <v>-1.3439657144504289</v>
       </c>
       <c r="X71" s="17">
         <v>2.5100366304551889</v>
       </c>
       <c r="Y71" s="17">
         <v>-3.193026152823244</v>
       </c>
       <c r="Z71" s="17">
         <v>2.4087457536903201</v>
       </c>
       <c r="AA71" s="17">
         <v>3.7745646300199205</v>
       </c>
-      <c r="AB71" s="16">
+      <c r="AB71" s="17">
+        <v>2.4685286419813801</v>
+      </c>
+      <c r="AC71" s="16">
         <v>-8.35</v>
       </c>
-      <c r="AC71" s="16">
+      <c r="AD71" s="16">
         <v>-6.739999999999994</v>
       </c>
-      <c r="AD71" s="16">
+      <c r="AE71" s="16">
         <v>12.339999999999991</v>
       </c>
-      <c r="AE71" s="17">
+      <c r="AF71" s="17">
         <v>-12.139999999999997</v>
       </c>
-      <c r="AF71" s="16">
+      <c r="AG71" s="16">
         <v>-7.0299999999999985</v>
       </c>
-      <c r="AG71" s="16">
+      <c r="AH71" s="16">
         <v>8.1099999999999905</v>
       </c>
-      <c r="AH71" s="16">
+      <c r="AI71" s="16">
         <v>-16.269999999999975</v>
       </c>
-      <c r="AI71" s="17">
+      <c r="AJ71" s="17">
         <v>-7.1400000000000059</v>
       </c>
-      <c r="AJ71" s="16">
+      <c r="AK71" s="16">
         <v>2.8999999999999906</v>
       </c>
-      <c r="AK71" s="16">
+      <c r="AL71" s="16">
         <v>4.4799999999999969</v>
       </c>
-      <c r="AL71" s="16">
+      <c r="AM71" s="16">
         <v>-0.20000000000002593</v>
       </c>
-      <c r="AM71" s="17">
+      <c r="AN71" s="17">
         <v>-7.8699999999999957</v>
       </c>
-      <c r="AN71" s="16">
+      <c r="AO71" s="16">
         <v>-8.1500000000000021</v>
       </c>
-      <c r="AO71" s="16">
+      <c r="AP71" s="16">
         <v>-12.270000000000008</v>
       </c>
-      <c r="AP71" s="16">
+      <c r="AQ71" s="16">
         <v>-12.950000000000006</v>
       </c>
-      <c r="AQ71" s="17">
+      <c r="AR71" s="17">
         <v>-14.170000000000014</v>
       </c>
-      <c r="AR71" s="16">
+      <c r="AS71" s="16">
         <v>-11.140000000000015</v>
       </c>
-      <c r="AS71" s="16">
+      <c r="AT71" s="16">
         <v>-4.5099999999999012</v>
       </c>
-      <c r="AT71" s="16">
+      <c r="AU71" s="16">
         <v>4.2800000000000198</v>
       </c>
-      <c r="AU71" s="17">
+      <c r="AV71" s="17">
         <v>-5.2699999999999774</v>
       </c>
-      <c r="AV71" s="16">
+      <c r="AW71" s="16">
         <v>7.8300000000000018</v>
       </c>
-      <c r="AW71" s="16">
+      <c r="AX71" s="16">
         <v>3.2899999999999983</v>
       </c>
-      <c r="AX71" s="16">
+      <c r="AY71" s="16">
         <v>3.3299999999999774</v>
       </c>
-      <c r="AY71" s="17">
+      <c r="AZ71" s="17">
         <v>8.1900000000000333</v>
       </c>
-      <c r="AZ71" s="16">
+      <c r="BA71" s="16">
         <v>3.9699999999999975</v>
       </c>
-      <c r="BA71" s="16">
+      <c r="BB71" s="16">
         <v>5.259999999999998</v>
       </c>
-      <c r="BB71" s="16">
+      <c r="BC71" s="16">
         <v>-4.389999999999997</v>
       </c>
-      <c r="BC71" s="17">
+      <c r="BD71" s="17">
         <v>-8.6096500000000127</v>
       </c>
-      <c r="BD71" s="16">
+      <c r="BE71" s="16">
         <v>7.1399999999999988</v>
       </c>
-      <c r="BE71" s="16">
+      <c r="BF71" s="16">
         <v>82.940000000000012</v>
       </c>
-      <c r="BF71" s="16">
+      <c r="BG71" s="16">
         <v>27.880000000000006</v>
       </c>
-      <c r="BG71" s="17">
+      <c r="BH71" s="17">
         <v>46.680000000000028</v>
       </c>
-      <c r="BH71" s="16">
+      <c r="BI71" s="16">
         <v>9.9837893717688821</v>
       </c>
-      <c r="BI71" s="16">
+      <c r="BJ71" s="16">
         <v>39.442558352507874</v>
       </c>
-      <c r="BJ71" s="16">
+      <c r="BK71" s="16">
         <v>-3.6662802341621052</v>
       </c>
-      <c r="BK71" s="17">
+      <c r="BL71" s="17">
         <v>-11.051638981375241</v>
       </c>
-      <c r="BL71" s="16">
+      <c r="BM71" s="16">
         <v>-1.8877778180000053</v>
       </c>
-      <c r="BM71" s="16">
+      <c r="BN71" s="16">
         <v>-33.784444354000016</v>
       </c>
-      <c r="BN71" s="16">
+      <c r="BO71" s="16">
         <v>8.0544444530000074</v>
       </c>
-      <c r="BO71" s="17">
+      <c r="BP71" s="17">
         <v>-30.161110917999999</v>
       </c>
-      <c r="BP71" s="16">
+      <c r="BQ71" s="16">
         <v>0.27870271999999774</v>
       </c>
-      <c r="BQ71" s="16">
+      <c r="BR71" s="16">
         <v>-9.78619281000001</v>
       </c>
-      <c r="BR71" s="16">
+      <c r="BS71" s="16">
         <v>47.579685339999983</v>
       </c>
-      <c r="BS71" s="17">
+      <c r="BT71" s="17">
         <v>-53.48371729000003</v>
       </c>
-      <c r="BT71" s="16">
+      <c r="BU71" s="16">
         <v>3.1291801399999981</v>
       </c>
-      <c r="BU71" s="16">
+      <c r="BV71" s="16">
         <v>-42.18049147</v>
       </c>
-      <c r="BV71" s="16">
+      <c r="BW71" s="16">
         <v>-55.012370830000002</v>
       </c>
-      <c r="BW71" s="17">
+      <c r="BX71" s="17">
         <v>-53.52764693000001</v>
       </c>
-      <c r="BX71" s="16">
+      <c r="BY71" s="16">
         <v>-13.527104019999998</v>
       </c>
-      <c r="BY71" s="16">
+      <c r="BZ71" s="16">
         <v>-4.2479478400000046</v>
       </c>
-      <c r="BZ71" s="16">
+      <c r="CA71" s="16">
         <v>-7.5239796599999984</v>
       </c>
-      <c r="CA71" s="17">
+      <c r="CB71" s="17">
         <v>-17.07528160999999</v>
       </c>
-      <c r="CB71" s="16">
+      <c r="CC71" s="16">
         <v>14.206043669999985</v>
       </c>
-      <c r="CC71" s="16">
+      <c r="CD71" s="16">
         <v>-24.263096479999987</v>
       </c>
-      <c r="CD71" s="16">
+      <c r="CE71" s="16">
         <v>22.036749459999999</v>
       </c>
-      <c r="CE71" s="17">
+      <c r="CF71" s="17">
         <v>7.1581890300000017</v>
       </c>
-      <c r="CF71" s="16">
+      <c r="CG71" s="16">
         <v>9.5523569699999982</v>
       </c>
-      <c r="CG71" s="16">
+      <c r="CH71" s="16">
         <v>5.7586339300000011</v>
       </c>
-      <c r="CH71" s="16">
+      <c r="CI71" s="16">
         <v>-3.8540253300000016</v>
       </c>
-      <c r="CI71" s="17">
+      <c r="CJ71" s="17">
         <v>2.0599559599999981</v>
       </c>
-      <c r="CJ71" s="17">
+      <c r="CK71" s="17">
         <v>34.556736440000002</v>
       </c>
-      <c r="CK71" s="17">
+      <c r="CL71" s="17">
         <v>-5.4351813699999996</v>
       </c>
-      <c r="CL71" s="17">
+      <c r="CM71" s="17">
         <v>25.583009169999997</v>
       </c>
-      <c r="CM71" s="16">
+      <c r="CN71" s="16">
         <v>-0.85383247999999246</v>
       </c>
-      <c r="CN71" s="16">
+      <c r="CO71" s="16">
         <v>36.123568469999995</v>
       </c>
-      <c r="CO71" s="16">
+      <c r="CP71" s="16">
         <v>92.015038719999993</v>
       </c>
-      <c r="CP71" s="16">
+      <c r="CQ71" s="16">
         <v>14.582476459999995</v>
       </c>
-      <c r="CQ71" s="16">
+      <c r="CR71" s="16">
         <v>11.350044240000006</v>
       </c>
-      <c r="CR71" s="16">
+      <c r="CS71" s="16">
         <v>4.7848189200000002</v>
       </c>
-      <c r="CS71" s="16">
+      <c r="CT71" s="16">
         <v>2.3179384399999998</v>
       </c>
-      <c r="CT71" s="16">
+      <c r="CU71" s="16">
         <v>10.54058723</v>
       </c>
-      <c r="CU71" s="16">
+      <c r="CV71" s="16">
         <v>-7.6266703000000016</v>
       </c>
-      <c r="CV71" s="16">
+      <c r="CW71" s="16">
         <v>-48.39961675</v>
       </c>
-      <c r="CW71" s="16">
+      <c r="CX71" s="16">
         <v>-0.901139350000001</v>
       </c>
-      <c r="CX71" s="16">
+      <c r="CY71" s="16">
         <v>-61.665927570000001</v>
       </c>
-      <c r="CY71" s="16">
+      <c r="CZ71" s="16">
         <v>-201.44453322999996</v>
       </c>
-      <c r="CZ71" s="16">
+      <c r="DA71" s="16">
         <v>0.94678570573755383</v>
       </c>
-      <c r="DA71" s="16">
+      <c r="DB71" s="16">
         <v>0.10299569522213943</v>
       </c>
-      <c r="DB71" s="16">
+      <c r="DC71" s="16">
         <v>-0.32643623568458141</v>
       </c>
-      <c r="DC71" s="16">
+      <c r="DD71" s="16">
         <v>-0.35214363085550232</v>
       </c>
-      <c r="DD71" s="16">
+      <c r="DE71" s="16">
         <v>1.0756666613532471</v>
       </c>
-      <c r="DE71" s="16">
+      <c r="DF71" s="16">
         <v>-1.7614300046079219</v>
       </c>
-      <c r="DF71" s="16">
+      <c r="DG71" s="16">
         <v>-0.72126201500960219</v>
       </c>
-      <c r="DG71" s="16">
+      <c r="DH71" s="16">
         <v>6.3059643813848057E-2</v>
       </c>
-      <c r="DH71" s="16">
+      <c r="DI71" s="16">
         <v>7.9532143538011884</v>
       </c>
-      <c r="DI71" s="16">
+      <c r="DJ71" s="16">
         <v>-0.25395555301600048</v>
       </c>
-      <c r="DJ71" s="16">
+      <c r="DK71" s="16">
         <v>-5.8024999419749994</v>
       </c>
-      <c r="DK71" s="16">
+      <c r="DL71" s="16">
         <v>0.61327777164500041</v>
       </c>
-      <c r="DL71" s="16">
+      <c r="DM71" s="16">
         <v>-2.9299428221207435</v>
       </c>
-      <c r="DM71" s="16">
+      <c r="DN71" s="16">
         <v>-0.32086110790250011</v>
       </c>
-      <c r="DN71" s="16">
+      <c r="DO71" s="16">
         <v>-0.22999999770000024</v>
       </c>
-      <c r="DO71" s="16">
+      <c r="DP71" s="16">
         <v>0.28777777490000001</v>
       </c>
-      <c r="DP71" s="16">
+      <c r="DQ71" s="16">
         <v>0.82413332509199999</v>
       </c>
-      <c r="DQ71" s="16">
+      <c r="DR71" s="16">
         <v>-0.33499310776117996</v>
       </c>
-      <c r="DR71" s="16">
+      <c r="DS71" s="16">
         <v>0.54944443894999995</v>
       </c>
-      <c r="DS71" s="16">
+      <c r="DT71" s="16">
         <v>1.3701610974095</v>
       </c>
-      <c r="DT71" s="16">
+      <c r="DU71" s="16">
         <v>-0.46554554980119994</v>
       </c>
-      <c r="DU71" s="16">
+      <c r="DV71" s="16">
         <v>-1.1869666547970001</v>
       </c>
-      <c r="DV71" s="16">
+      <c r="DW71" s="16">
         <v>1.8030675375248801</v>
       </c>
-      <c r="DW71" s="16">
+      <c r="DX71" s="16">
         <v>3.6240092970932403</v>
       </c>
-      <c r="DX71" s="16">
+      <c r="DY71" s="16">
         <v>-0.88529999114700009</v>
       </c>
-      <c r="DY71" s="16">
+      <c r="DZ71" s="16">
         <v>0.18074466485921969</v>
       </c>
-      <c r="DZ71" s="16">
+      <c r="EA71" s="16">
         <v>0.20901627568761549</v>
       </c>
+      <c r="EB71" s="16">
+        <v>2.964067692581545</v>
+      </c>
     </row>
-    <row r="72" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B72" s="11" t="s">
         <v>166</v>
       </c>
       <c r="C72" s="16">
         <v>328.31000000000006</v>
       </c>
       <c r="D72" s="16">
         <v>208.66117357683311</v>
       </c>
       <c r="E72" s="16">
         <v>257.9838680643681</v>
       </c>
       <c r="F72" s="16">
         <v>178.67478765322795</v>
       </c>
       <c r="G72" s="16">
         <v>129.56926463568203</v>
       </c>
       <c r="H72" s="16">
         <v>164.98796071920069</v>
       </c>
       <c r="I72" s="16">
         <v>300.71265862801874</v>
       </c>
       <c r="J72" s="16">
@@ -28113,360 +28521,366 @@
       <c r="T72" s="17">
         <v>103.04700412163483</v>
       </c>
       <c r="U72" s="17">
         <v>386.69599164146433</v>
       </c>
       <c r="V72" s="17">
         <v>2.3029420150654119</v>
       </c>
       <c r="W72" s="17">
         <v>-57.613361886460353</v>
       </c>
       <c r="X72" s="17">
         <v>236.20659741612019</v>
       </c>
       <c r="Y72" s="17">
         <v>402.27239010725714</v>
       </c>
       <c r="Z72" s="17">
         <v>492.87645662516377</v>
       </c>
       <c r="AA72" s="17">
         <v>689.54424690999997</v>
       </c>
       <c r="AB72" s="17">
+        <v>430.17181481</v>
+      </c>
+      <c r="AC72" s="17">
         <v>79.150000000000006</v>
       </c>
-      <c r="AC72" s="17">
+      <c r="AD72" s="17">
         <v>68.070000000000007</v>
       </c>
-      <c r="AD72" s="17">
+      <c r="AE72" s="17">
         <v>49.920000000000009</v>
       </c>
-      <c r="AE72" s="17">
+      <c r="AF72" s="17">
         <v>131.16999999999999</v>
       </c>
-      <c r="AF72" s="17">
+      <c r="AG72" s="17">
         <v>54.030875745292093</v>
       </c>
-      <c r="AG72" s="17">
+      <c r="AH72" s="17">
         <v>52.813432610514027</v>
       </c>
-      <c r="AH72" s="17">
+      <c r="AI72" s="17">
         <v>52.80343261051398</v>
       </c>
-      <c r="AI72" s="17">
+      <c r="AJ72" s="17">
         <v>49.013432610513021</v>
       </c>
-      <c r="AJ72" s="17">
+      <c r="AK72" s="17">
         <v>64.208232446772129</v>
       </c>
-      <c r="AK72" s="17">
+      <c r="AL72" s="17">
         <v>64.808232446771797</v>
       </c>
-      <c r="AL72" s="17">
+      <c r="AM72" s="17">
         <v>64.56823244677102</v>
       </c>
-      <c r="AM72" s="17">
+      <c r="AN72" s="17">
         <v>64.399170724053178</v>
       </c>
-      <c r="AN72" s="16">
+      <c r="AO72" s="16">
         <v>44.668696913307464</v>
       </c>
-      <c r="AO72" s="16">
+      <c r="AP72" s="16">
         <v>44.668696913307578</v>
       </c>
-      <c r="AP72" s="16">
+      <c r="AQ72" s="16">
         <v>44.668696913306455</v>
       </c>
-      <c r="AQ72" s="17">
+      <c r="AR72" s="17">
         <v>44.668696913306462</v>
       </c>
-      <c r="AR72" s="16">
+      <c r="AS72" s="16">
         <v>32.39231615892151</v>
       </c>
-      <c r="AS72" s="16">
+      <c r="AT72" s="16">
         <v>32.392316158920487</v>
       </c>
-      <c r="AT72" s="16">
+      <c r="AU72" s="16">
         <v>32.392316158919463</v>
       </c>
-      <c r="AU72" s="17">
+      <c r="AV72" s="17">
         <v>32.392316158920593</v>
       </c>
-      <c r="AV72" s="16">
+      <c r="AW72" s="16">
         <v>41.246990179800356</v>
       </c>
-      <c r="AW72" s="16">
+      <c r="AX72" s="16">
         <v>41.246990179800029</v>
       </c>
-      <c r="AX72" s="16">
+      <c r="AY72" s="16">
         <v>41.246990179800257</v>
       </c>
-      <c r="AY72" s="17">
+      <c r="AZ72" s="17">
         <v>41.246990179800029</v>
       </c>
-      <c r="AZ72" s="16">
+      <c r="BA72" s="16">
         <v>75.178164657005453</v>
       </c>
-      <c r="BA72" s="16">
+      <c r="BB72" s="16">
         <v>75.178164657003094</v>
       </c>
-      <c r="BB72" s="16">
+      <c r="BC72" s="16">
         <v>75.178164657005027</v>
       </c>
-      <c r="BC72" s="17">
+      <c r="BD72" s="17">
         <v>75.178164657005141</v>
       </c>
-      <c r="BD72" s="16">
+      <c r="BE72" s="16">
         <v>57.67265076916464</v>
       </c>
-      <c r="BE72" s="16">
+      <c r="BF72" s="16">
         <v>57.672650769168506</v>
       </c>
-      <c r="BF72" s="16">
+      <c r="BG72" s="16">
         <v>57.672650769168634</v>
       </c>
-      <c r="BG72" s="17">
+      <c r="BH72" s="17">
         <v>57.672650769168527</v>
       </c>
-      <c r="BH72" s="16">
+      <c r="BI72" s="16">
         <v>70.605727704331485</v>
       </c>
-      <c r="BI72" s="16">
+      <c r="BJ72" s="16">
         <v>70.605727704331684</v>
       </c>
-      <c r="BJ72" s="16">
+      <c r="BK72" s="16">
         <v>70.60572770433204</v>
       </c>
-      <c r="BK72" s="17">
+      <c r="BL72" s="17">
         <v>70.605727704321467</v>
       </c>
-      <c r="BL72" s="16">
+      <c r="BM72" s="16">
         <v>-173.34110759490227</v>
       </c>
-      <c r="BM72" s="16">
+      <c r="BN72" s="16">
         <v>-173.34110759489306</v>
       </c>
-      <c r="BN72" s="16">
+      <c r="BO72" s="16">
         <v>-173.34110759489272</v>
       </c>
-      <c r="BO72" s="17">
+      <c r="BP72" s="17">
         <v>-173.34110759489693</v>
       </c>
-      <c r="BP72" s="16">
+      <c r="BQ72" s="16">
         <v>-2.3080225268643062</v>
       </c>
-      <c r="BQ72" s="16">
+      <c r="BR72" s="16">
         <v>-2.3080225268612509</v>
       </c>
-      <c r="BR72" s="16">
+      <c r="BS72" s="16">
         <v>-2.3080225268643275</v>
       </c>
-      <c r="BS72" s="17">
+      <c r="BT72" s="17">
         <v>-2.3080225268635033</v>
       </c>
-      <c r="BT72" s="16">
+      <c r="BU72" s="16">
         <v>40.392775830203995</v>
       </c>
-      <c r="BU72" s="16">
+      <c r="BV72" s="16">
         <v>40.392775830203313</v>
       </c>
-      <c r="BV72" s="16">
+      <c r="BW72" s="16">
         <v>40.392775830203206</v>
       </c>
-      <c r="BW72" s="17">
+      <c r="BX72" s="17">
         <v>40.392775830203213</v>
       </c>
-      <c r="BX72" s="16">
+      <c r="BY72" s="16">
         <v>-6.8174890194992557</v>
       </c>
-      <c r="BY72" s="16">
+      <c r="BZ72" s="16">
         <v>-6.8174890194992628</v>
       </c>
-      <c r="BZ72" s="16">
+      <c r="CA72" s="16">
         <v>-6.8174890194993694</v>
       </c>
-      <c r="CA72" s="17">
+      <c r="CB72" s="17">
         <v>-6.8174890194992557</v>
       </c>
-      <c r="CB72" s="16">
+      <c r="CC72" s="16">
         <v>286.47443929316785</v>
       </c>
-      <c r="CC72" s="16">
+      <c r="CD72" s="16">
         <v>339.74760063536246</v>
       </c>
-      <c r="CD72" s="16">
+      <c r="CE72" s="16">
         <v>-544.43558396365586</v>
       </c>
-      <c r="CE72" s="17">
+      <c r="CF72" s="17">
         <v>-8.0813565106113998</v>
       </c>
-      <c r="CF72" s="16">
+      <c r="CG72" s="16">
         <v>300.57597066879021</v>
       </c>
-      <c r="CG72" s="16">
+      <c r="CH72" s="16">
         <v>333.7415762471702</v>
       </c>
-      <c r="CH72" s="16">
+      <c r="CI72" s="16">
         <v>-570.69421522296295</v>
       </c>
-      <c r="CI72" s="17">
+      <c r="CJ72" s="17">
         <v>-21.947833572387488</v>
       </c>
-      <c r="CJ72" s="17">
+      <c r="CK72" s="17">
         <v>377.50675205987682</v>
       </c>
-      <c r="CK72" s="17">
+      <c r="CL72" s="17">
         <v>447.46203978972892</v>
       </c>
-      <c r="CL72" s="17">
+      <c r="CM72" s="17">
         <v>-592.46545885043463</v>
       </c>
-      <c r="CM72" s="16">
+      <c r="CN72" s="16">
         <v>35.987524599269101</v>
       </c>
-      <c r="CN72" s="16">
+      <c r="CO72" s="16">
         <v>417.81862630346819</v>
       </c>
-      <c r="CO72" s="16">
+      <c r="CP72" s="16">
         <v>513.50754518959877</v>
       </c>
-      <c r="CP72" s="16">
+      <c r="CQ72" s="16">
         <v>-681.20963728471554</v>
       </c>
-      <c r="CQ72" s="16">
+      <c r="CR72" s="16">
         <v>36.724929221047972</v>
       </c>
-      <c r="CR72" s="16">
+      <c r="CS72" s="16">
         <v>427.55251171547667</v>
       </c>
-      <c r="CS72" s="16">
+      <c r="CT72" s="16">
         <v>495.37925530271792</v>
       </c>
-      <c r="CT72" s="16">
+      <c r="CU72" s="16">
         <v>-810.77200122920397</v>
       </c>
-      <c r="CU72" s="16">
+      <c r="CV72" s="16">
         <v>-9.1127616673557981</v>
       </c>
-      <c r="CV72" s="16">
+      <c r="CW72" s="16">
         <v>517.47439499578945</v>
       </c>
-      <c r="CW72" s="16">
+      <c r="CX72" s="16">
         <v>578.54525778505786</v>
       </c>
-      <c r="CX72" s="16">
+      <c r="CY72" s="16">
         <v>-766.11861595474898</v>
       </c>
-      <c r="CY72" s="16">
+      <c r="CZ72" s="16">
         <v>56.794954815365983</v>
       </c>
-      <c r="CZ72" s="16">
+      <c r="DA72" s="16">
         <v>735.03841521529318</v>
       </c>
-      <c r="DA72" s="16">
+      <c r="DB72" s="16">
         <v>679.5617553485979</v>
       </c>
-      <c r="DB72" s="16">
+      <c r="DC72" s="16">
         <v>-1433.6958050522542</v>
       </c>
-      <c r="DC72" s="16">
+      <c r="DD72" s="16">
         <v>21.398576503428615</v>
       </c>
-      <c r="DD72" s="16">
+      <c r="DE72" s="16">
         <v>238.27740253971285</v>
       </c>
-      <c r="DE72" s="16">
+      <c r="DF72" s="16">
         <v>257.90298468905542</v>
       </c>
-      <c r="DF72" s="16">
+      <c r="DG72" s="16">
         <v>-553.7578693301125</v>
       </c>
-      <c r="DG72" s="16">
+      <c r="DH72" s="16">
         <v>-3.5879785116122775E-2</v>
       </c>
-      <c r="DH72" s="16">
+      <c r="DI72" s="16">
         <v>292.32086463904642</v>
       </c>
-      <c r="DI72" s="16">
+      <c r="DJ72" s="16">
         <v>739.65340743301374</v>
       </c>
-      <c r="DJ72" s="16">
+      <c r="DK72" s="16">
         <v>-737.40211108268863</v>
       </c>
-      <c r="DK72" s="16">
+      <c r="DL72" s="16">
         <v>-58.365563573251279</v>
       </c>
-      <c r="DL72" s="16">
+      <c r="DM72" s="16">
         <v>1094.5033268543602</v>
       </c>
-      <c r="DM72" s="16">
+      <c r="DN72" s="16">
         <v>1019.5600089778018</v>
       </c>
-      <c r="DN72" s="16">
+      <c r="DO72" s="16">
         <v>-1391.3394115567708</v>
       </c>
-      <c r="DO72" s="16">
+      <c r="DP72" s="16">
         <v>-320.45153416813412</v>
       </c>
-      <c r="DP72" s="16">
+      <c r="DQ72" s="16">
         <v>876.61008350214468</v>
       </c>
-      <c r="DQ72" s="16">
+      <c r="DR72" s="16">
         <v>769.12542485885137</v>
       </c>
-      <c r="DR72" s="16">
+      <c r="DS72" s="16">
         <v>-1003.3272810984446</v>
       </c>
-      <c r="DS72" s="16">
+      <c r="DT72" s="16">
         <v>-149.53177063738755</v>
       </c>
-      <c r="DT72" s="16">
+      <c r="DU72" s="16">
         <v>793.05821376999995</v>
       </c>
-      <c r="DU72" s="16">
+      <c r="DV72" s="16">
         <v>829.89791086999992</v>
       </c>
-      <c r="DV72" s="16">
+      <c r="DW72" s="16">
         <v>-820.45866534999993</v>
       </c>
-      <c r="DW72" s="16">
+      <c r="DX72" s="16">
         <v>-112.95321238000001</v>
       </c>
-      <c r="DX72" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY72" s="16">
-        <v>469.07646970999997</v>
+        <v>1050.62884588</v>
       </c>
       <c r="DZ72" s="16">
-        <v>-862.78869205000024</v>
+        <v>969.39012551999997</v>
+      </c>
+      <c r="EA72" s="16">
+        <v>-1059.5320720699999</v>
+      </c>
+      <c r="EB72" s="16">
+        <v>-530.31508451999991</v>
       </c>
     </row>
-    <row r="73" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B73" s="11" t="s">
         <v>167</v>
       </c>
       <c r="C73" s="21">
         <v>0</v>
       </c>
       <c r="D73" s="21">
         <v>-0.12318959451166125</v>
       </c>
       <c r="E73" s="21">
         <v>-0.90599636730912958</v>
       </c>
       <c r="F73" s="21">
         <v>-0.72929220919525517</v>
       </c>
       <c r="G73" s="21">
         <v>3.0149527561602145</v>
       </c>
       <c r="H73" s="21">
         <v>2.7724997966735301</v>
       </c>
       <c r="I73" s="21">
         <v>36.117705794179429</v>
       </c>
       <c r="J73" s="21">
@@ -28502,360 +28916,366 @@
       <c r="T73" s="21">
         <v>-87.041121361920787</v>
       </c>
       <c r="U73" s="21">
         <v>-102.29331276417679</v>
       </c>
       <c r="V73" s="21">
         <v>131.62706636008369</v>
       </c>
       <c r="W73" s="21">
         <v>942.64205904043627</v>
       </c>
       <c r="X73" s="21">
         <v>1251.2476814597085</v>
       </c>
       <c r="Y73" s="21">
         <v>1180.0986114530701</v>
       </c>
       <c r="Z73" s="21">
         <v>-323.28479687441404</v>
       </c>
       <c r="AA73" s="21">
         <v>264.94440610554</v>
       </c>
       <c r="AB73" s="21">
-        <v>0</v>
+        <v>-108.2068201575614</v>
       </c>
       <c r="AC73" s="21">
         <v>0</v>
       </c>
       <c r="AD73" s="21">
         <v>0</v>
       </c>
       <c r="AE73" s="21">
         <v>0</v>
       </c>
       <c r="AF73" s="21">
+        <v>0</v>
+      </c>
+      <c r="AG73" s="21">
         <v>-7.1550760466464382E-3</v>
       </c>
-      <c r="AG73" s="21">
+      <c r="AH73" s="21">
         <v>-0.10681788771087035</v>
       </c>
-      <c r="AH73" s="21">
+      <c r="AI73" s="21">
         <v>-6.527169833938219E-3</v>
       </c>
-      <c r="AI73" s="21">
+      <c r="AJ73" s="21">
         <v>-2.689460920206244E-3</v>
       </c>
-      <c r="AJ73" s="21">
+      <c r="AK73" s="21">
         <v>-2.145618356435151E-2</v>
       </c>
-      <c r="AK73" s="21">
+      <c r="AL73" s="21">
         <v>-0.27784924529208632</v>
       </c>
-      <c r="AL73" s="21">
+      <c r="AM73" s="21">
         <v>-0.20353180467933848</v>
       </c>
-      <c r="AM73" s="21">
+      <c r="AN73" s="21">
         <v>-0.40315913377335322</v>
       </c>
-      <c r="AN73" s="21">
+      <c r="AO73" s="21">
         <v>-0.17154091103478827</v>
       </c>
-      <c r="AO73" s="21">
+      <c r="AP73" s="21">
         <v>-0.16099685499724836</v>
       </c>
-      <c r="AP73" s="21">
+      <c r="AQ73" s="21">
         <v>-0.10222902061457179</v>
       </c>
-      <c r="AQ73" s="21">
+      <c r="AR73" s="21">
         <v>-0.29452542254864678</v>
       </c>
-      <c r="AR73" s="21">
+      <c r="AS73" s="21">
         <v>0.73832968179638803</v>
       </c>
-      <c r="AS73" s="21">
+      <c r="AT73" s="21">
         <v>0.79919977714515178</v>
       </c>
-      <c r="AT73" s="21">
+      <c r="AU73" s="21">
         <v>0.71409434533825822</v>
       </c>
-      <c r="AU73" s="21">
+      <c r="AV73" s="21">
         <v>0.76332895188041661</v>
       </c>
-      <c r="AV73" s="21">
+      <c r="AW73" s="21">
         <v>0.67957422270293089</v>
       </c>
-      <c r="AW73" s="21">
+      <c r="AX73" s="21">
         <v>0.72457438194482437</v>
       </c>
-      <c r="AX73" s="21">
+      <c r="AY73" s="21">
         <v>0.72823894096541297</v>
       </c>
-      <c r="AY73" s="21">
+      <c r="AZ73" s="21">
         <v>0.64011225106036207</v>
       </c>
-      <c r="AZ73" s="21">
+      <c r="BA73" s="21">
         <v>5.76595606103775</v>
       </c>
-      <c r="BA73" s="21">
+      <c r="BB73" s="21">
         <v>6.5034617853172145</v>
       </c>
-      <c r="BB73" s="21">
+      <c r="BC73" s="21">
         <v>-1.9880019486658638</v>
       </c>
-      <c r="BC73" s="21">
+      <c r="BD73" s="21">
         <v>25.836289896490328</v>
       </c>
-      <c r="BD73" s="21">
+      <c r="BE73" s="21">
         <v>-2.3205624641970255</v>
       </c>
-      <c r="BE73" s="21">
+      <c r="BF73" s="21">
         <v>-1.5564538655593312</v>
       </c>
-      <c r="BF73" s="21">
+      <c r="BG73" s="21">
         <v>-8.967091466329796</v>
       </c>
-      <c r="BG73" s="21">
+      <c r="BH73" s="21">
         <v>12.210217089541784</v>
       </c>
-      <c r="BH73" s="21">
+      <c r="BI73" s="21">
         <v>-19.427487109465222</v>
       </c>
-      <c r="BI73" s="21">
+      <c r="BJ73" s="21">
         <v>-4.9001505804328787</v>
       </c>
-      <c r="BJ73" s="21">
+      <c r="BK73" s="21">
         <v>10.274619290726552</v>
       </c>
-      <c r="BK73" s="21">
+      <c r="BL73" s="21">
         <v>77.491031809853567</v>
       </c>
-      <c r="BL73" s="21">
+      <c r="BM73" s="21">
         <v>-26.539391415475333</v>
       </c>
-      <c r="BM73" s="21">
+      <c r="BN73" s="21">
         <v>25.739518925041931</v>
       </c>
-      <c r="BN73" s="21">
+      <c r="BO73" s="21">
         <v>-9.0452664706157648E-3</v>
       </c>
-      <c r="BO73" s="21">
+      <c r="BP73" s="21">
         <v>10.66940157440615</v>
       </c>
-      <c r="BP73" s="21">
+      <c r="BQ73" s="21">
         <v>-4.8156259791958291</v>
       </c>
-      <c r="BQ73" s="21">
+      <c r="BR73" s="21">
         <v>4.529601918924838</v>
       </c>
-      <c r="BR73" s="21">
+      <c r="BS73" s="21">
         <v>-8.8710266860839209</v>
       </c>
-      <c r="BS73" s="21">
+      <c r="BT73" s="21">
         <v>19.099304267427417</v>
       </c>
-      <c r="BT73" s="21">
+      <c r="BU73" s="21">
         <v>-4.3896310159118714</v>
       </c>
-      <c r="BU73" s="21">
+      <c r="BV73" s="21">
         <v>2.9700820680246718</v>
       </c>
-      <c r="BV73" s="21">
+      <c r="BW73" s="21">
         <v>-8.3305653327673443</v>
       </c>
-      <c r="BW73" s="21">
+      <c r="BX73" s="21">
         <v>108.73144943415791</v>
       </c>
-      <c r="BX73" s="21">
+      <c r="BY73" s="21">
         <v>26.390203556914095</v>
       </c>
-      <c r="BY73" s="21">
+      <c r="BZ73" s="21">
         <v>-43.271116634246098</v>
       </c>
-      <c r="BZ73" s="21">
+      <c r="CA73" s="21">
         <v>-75.614487496247719</v>
       </c>
-      <c r="CA73" s="21">
+      <c r="CB73" s="21">
         <v>-19.234965602874418</v>
       </c>
-      <c r="CB73" s="21">
+      <c r="CC73" s="21">
         <v>0.27584155156769863</v>
       </c>
-      <c r="CC73" s="21">
+      <c r="CD73" s="21">
         <v>116.82851105470397</v>
       </c>
-      <c r="CD73" s="21">
+      <c r="CE73" s="21">
         <v>-35.110344697175506</v>
       </c>
-      <c r="CE73" s="21">
+      <c r="CF73" s="21">
         <v>-25.771118578155932</v>
       </c>
-      <c r="CF73" s="21">
+      <c r="CG73" s="21">
         <v>81.346543282257784</v>
       </c>
-      <c r="CG73" s="21">
+      <c r="CH73" s="21">
         <v>156.56856069476552</v>
       </c>
-      <c r="CH73" s="21">
+      <c r="CI73" s="21">
         <v>68.461532999117424</v>
       </c>
-      <c r="CI73" s="21">
+      <c r="CJ73" s="21">
         <v>-1.28125535171734</v>
       </c>
-      <c r="CJ73" s="21">
+      <c r="CK73" s="21">
         <v>40.539100484084862</v>
       </c>
-      <c r="CK73" s="21">
+      <c r="CL73" s="21">
         <v>-35.737049386304143</v>
       </c>
-      <c r="CL73" s="21">
+      <c r="CM73" s="21">
         <v>38.116343571879248</v>
       </c>
-      <c r="CM73" s="21">
+      <c r="CN73" s="21">
         <v>-76.16848268259848</v>
       </c>
-      <c r="CN73" s="21">
+      <c r="CO73" s="21">
         <v>248.89677224058886</v>
       </c>
-      <c r="CO73" s="21">
+      <c r="CP73" s="21">
         <v>-180.7461063179515</v>
       </c>
-      <c r="CP73" s="21">
+      <c r="CQ73" s="21">
         <v>-71.338135430777655</v>
       </c>
-      <c r="CQ73" s="21">
+      <c r="CR73" s="21">
         <v>-36.353505612671711</v>
       </c>
-      <c r="CR73" s="21">
+      <c r="CS73" s="21">
         <v>-105.13724284200126</v>
       </c>
-      <c r="CS73" s="21">
+      <c r="CT73" s="21">
         <v>-53.66256061922661</v>
       </c>
-      <c r="CT73" s="21">
+      <c r="CU73" s="21">
         <v>-41.091616213866182</v>
       </c>
-      <c r="CU73" s="21">
+      <c r="CV73" s="21">
         <v>112.85029831317327</v>
       </c>
-      <c r="CV73" s="21">
+      <c r="CW73" s="21">
         <v>6.8887970606603099</v>
       </c>
-      <c r="CW73" s="21">
+      <c r="CX73" s="21">
         <v>-36.065317965540984</v>
       </c>
-      <c r="CX73" s="21">
+      <c r="CY73" s="21">
         <v>-37.682198830217033</v>
       </c>
-      <c r="CY73" s="21">
+      <c r="CZ73" s="21">
         <v>-35.434593029079075</v>
       </c>
-      <c r="CZ73" s="21">
+      <c r="DA73" s="21">
         <v>79.526383316449312</v>
       </c>
-      <c r="DA73" s="21">
+      <c r="DB73" s="21">
         <v>-29.033248548262442</v>
       </c>
-      <c r="DB73" s="21">
+      <c r="DC73" s="21">
         <v>61.024018173417829</v>
       </c>
-      <c r="DC73" s="21">
+      <c r="DD73" s="21">
         <v>20.109913418478982</v>
       </c>
-      <c r="DD73" s="21">
+      <c r="DE73" s="21">
         <v>56.240197177572014</v>
       </c>
-      <c r="DE73" s="21">
+      <c r="DF73" s="21">
         <v>55.240929939657796</v>
       </c>
-      <c r="DF73" s="21">
+      <c r="DG73" s="21">
         <v>66.991083490123913</v>
       </c>
-      <c r="DG73" s="16">
+      <c r="DH73" s="16">
         <v>764.16984843308251</v>
       </c>
-      <c r="DH73" s="16">
+      <c r="DI73" s="16">
         <v>16.440685065782553</v>
       </c>
-      <c r="DI73" s="16">
+      <c r="DJ73" s="16">
         <v>63.457610187672934</v>
       </c>
-      <c r="DJ73" s="16">
+      <c r="DK73" s="16">
         <v>929.95483045954541</v>
       </c>
-      <c r="DK73" s="16">
+      <c r="DL73" s="16">
         <v>241.3945557467076</v>
       </c>
-      <c r="DL73" s="16">
+      <c r="DM73" s="16">
         <v>-19.353330136839798</v>
       </c>
-      <c r="DM73" s="16">
+      <c r="DN73" s="16">
         <v>742.56078384437183</v>
       </c>
-      <c r="DN73" s="16">
+      <c r="DO73" s="16">
         <v>-31.858447407882462</v>
       </c>
-      <c r="DO73" s="16">
+      <c r="DP73" s="16">
         <v>488.74960515342048</v>
       </c>
-      <c r="DP73" s="16">
+      <c r="DQ73" s="16">
         <v>-115.21702762824418</v>
       </c>
-      <c r="DQ73" s="16">
+      <c r="DR73" s="16">
         <v>-385.96819348013287</v>
       </c>
-      <c r="DR73" s="16">
+      <c r="DS73" s="16">
         <v>-169.83088824662764</v>
       </c>
-      <c r="DS73" s="16">
+      <c r="DT73" s="16">
         <v>347.73131248059065</v>
       </c>
-      <c r="DT73" s="16">
+      <c r="DU73" s="16">
         <v>42.720044897352217</v>
       </c>
-      <c r="DU73" s="16">
+      <c r="DV73" s="16">
         <v>71.744326285700168</v>
       </c>
-      <c r="DV73" s="16">
+      <c r="DW73" s="16">
         <v>422.13452594298673</v>
       </c>
-      <c r="DW73" s="16">
+      <c r="DX73" s="16">
         <v>-271.65449102049911</v>
       </c>
-      <c r="DX73" s="16">
+      <c r="DY73" s="16">
         <v>-179.11788024366822</v>
       </c>
-      <c r="DY73" s="16">
+      <c r="DZ73" s="16">
         <v>-351.97114314557462</v>
       </c>
-      <c r="DZ73" s="16">
+      <c r="EA73" s="16">
         <v>252.11446411899362</v>
       </c>
+      <c r="EB73" s="16">
+        <v>170.76773911268779</v>
+      </c>
     </row>
-    <row r="74" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B74" s="13" t="s">
         <v>168</v>
       </c>
       <c r="C74" s="22">
         <v>0</v>
       </c>
       <c r="D74" s="22">
         <v>0</v>
       </c>
       <c r="E74" s="22">
         <v>0</v>
       </c>
       <c r="F74" s="22">
         <v>0</v>
       </c>
       <c r="G74" s="22">
         <v>0</v>
       </c>
       <c r="H74" s="22">
         <v>0</v>
       </c>
       <c r="I74" s="22">
         <v>0</v>
       </c>
       <c r="J74" s="22">
@@ -28891,51 +29311,51 @@
       <c r="T74" s="22">
         <v>2.7145782890655808E-10</v>
       </c>
       <c r="U74" s="22">
         <v>-7.6380144589631793E-10</v>
       </c>
       <c r="V74" s="22">
         <v>-2.7080301678202562E-10</v>
       </c>
       <c r="W74" s="22">
         <v>-1.4566176393571799E-10</v>
       </c>
       <c r="X74" s="22">
         <v>830.43119910647079</v>
       </c>
       <c r="Y74" s="22">
         <v>1.3174501782107312E-10</v>
       </c>
       <c r="Z74" s="22">
         <v>-5.3011316816218471E-9</v>
       </c>
       <c r="AA74" s="22">
         <v>53.963886670075162</v>
       </c>
       <c r="AB74" s="22">
-        <v>0</v>
+        <v>1.8387807413378829E-9</v>
       </c>
       <c r="AC74" s="22">
         <v>0</v>
       </c>
       <c r="AD74" s="22">
         <v>0</v>
       </c>
       <c r="AE74" s="22">
         <v>0</v>
       </c>
       <c r="AF74" s="22">
         <v>0</v>
       </c>
       <c r="AG74" s="22">
         <v>0</v>
       </c>
       <c r="AH74" s="22">
         <v>0</v>
       </c>
       <c r="AI74" s="22">
         <v>0</v>
       </c>
       <c r="AJ74" s="22">
         <v>0</v>
       </c>
@@ -29005,370 +29425,378 @@
       <c r="BF74" s="22">
         <v>0</v>
       </c>
       <c r="BG74" s="22">
         <v>0</v>
       </c>
       <c r="BH74" s="22">
         <v>0</v>
       </c>
       <c r="BI74" s="22">
         <v>0</v>
       </c>
       <c r="BJ74" s="22">
         <v>0</v>
       </c>
       <c r="BK74" s="22">
         <v>0</v>
       </c>
       <c r="BL74" s="22">
         <v>0</v>
       </c>
       <c r="BM74" s="22">
         <v>0</v>
       </c>
       <c r="BN74" s="22">
+        <v>0</v>
+      </c>
+      <c r="BO74" s="22">
         <v>331.61274279834441</v>
       </c>
-      <c r="BO74" s="22">
-[...1 lines deleted...]
-      </c>
       <c r="BP74" s="22">
         <v>0</v>
       </c>
       <c r="BQ74" s="22">
         <v>0</v>
       </c>
       <c r="BR74" s="22">
         <v>0</v>
       </c>
       <c r="BS74" s="22">
         <v>0</v>
       </c>
       <c r="BT74" s="22">
         <v>0</v>
       </c>
       <c r="BU74" s="22">
         <v>0</v>
       </c>
       <c r="BV74" s="22">
         <v>0</v>
       </c>
       <c r="BW74" s="22">
         <v>0</v>
       </c>
       <c r="BX74" s="22">
         <v>0</v>
       </c>
       <c r="BY74" s="22">
         <v>0</v>
       </c>
       <c r="BZ74" s="22">
         <v>0</v>
       </c>
       <c r="CA74" s="22">
         <v>0</v>
       </c>
       <c r="CB74" s="22">
+        <v>0</v>
+      </c>
+      <c r="CC74" s="22">
         <v>-3.2454246315626665E-10</v>
       </c>
-      <c r="CC74" s="22">
+      <c r="CD74" s="22">
         <v>6.0582961957670917E-10</v>
       </c>
-      <c r="CD74" s="22">
+      <c r="CE74" s="22">
         <v>-2.8398935705724377E-11</v>
       </c>
-      <c r="CE74" s="22">
+      <c r="CF74" s="22">
         <v>9.571507045997065E-11</v>
       </c>
-      <c r="CF74" s="22">
-[...1 lines deleted...]
-      </c>
       <c r="CG74" s="22">
         <v>0</v>
       </c>
       <c r="CH74" s="22">
         <v>0</v>
       </c>
       <c r="CI74" s="22">
+        <v>0</v>
+      </c>
+      <c r="CJ74" s="22">
         <v>3.415736119447435E-8</v>
       </c>
-      <c r="CJ74" s="22">
-[...1 lines deleted...]
-      </c>
       <c r="CK74" s="22">
         <v>0</v>
       </c>
       <c r="CL74" s="22">
+        <v>0</v>
+      </c>
+      <c r="CM74" s="22">
         <v>7.8917693957645885E-9</v>
       </c>
-      <c r="CM74" s="22">
+      <c r="CN74" s="22">
         <v>1.2902507560974626E-10</v>
       </c>
-      <c r="CN74" s="22">
+      <c r="CO74" s="22">
         <v>-1.0042052898963023E-9</v>
       </c>
-      <c r="CO74" s="22">
+      <c r="CP74" s="22">
         <v>9.4584435294961404E-10</v>
       </c>
-      <c r="CP74" s="22">
+      <c r="CQ74" s="22">
         <v>5.0458034976819384E-11</v>
       </c>
-      <c r="CQ74" s="22">
+      <c r="CR74" s="22">
         <v>-6.9730723328962596E-10</v>
       </c>
-      <c r="CR74" s="22">
+      <c r="CS74" s="22">
         <v>-5.1758706306277581E-11</v>
       </c>
-      <c r="CS74" s="22">
+      <c r="CT74" s="22">
         <v>-7.1336767544299045E-10</v>
       </c>
-      <c r="CT74" s="22">
+      <c r="CU74" s="22">
         <v>9.5985923638015296E-10</v>
       </c>
-      <c r="CU74" s="22">
+      <c r="CV74" s="22">
         <v>7.6724974275673148E-11</v>
       </c>
-      <c r="CV74" s="22">
+      <c r="CW74" s="22">
         <v>-4.4736546573274279E-10</v>
       </c>
-      <c r="CW74" s="22">
+      <c r="CX74" s="22">
         <v>-6.3017728048986253E-10</v>
       </c>
-      <c r="CX74" s="22">
+      <c r="CY74" s="22">
         <v>2.3471542316819032E-10</v>
       </c>
-      <c r="CY74" s="22">
+      <c r="CZ74" s="22">
         <v>7.9025877158097068E-11</v>
       </c>
-      <c r="CZ74" s="22">
+      <c r="DA74" s="22">
         <v>-4.9401363398907279E-10</v>
       </c>
-      <c r="DA74" s="22">
+      <c r="DB74" s="22">
         <v>6.3656665738029627E-10</v>
       </c>
-      <c r="DB74" s="22">
+      <c r="DC74" s="22">
         <v>-8.6215274930708405E-11</v>
       </c>
-      <c r="DC74" s="22">
+      <c r="DD74" s="22">
         <v>-3.2714076524254069E-10</v>
       </c>
-      <c r="DD74" s="22">
+      <c r="DE74" s="22">
         <v>7.6438977664173619E-10</v>
       </c>
-      <c r="DE74" s="22">
+      <c r="DF74" s="22">
         <v>-3.9510094374361872E-10</v>
       </c>
-      <c r="DF74" s="22">
+      <c r="DG74" s="22">
         <v>7.251798418154992E-10</v>
       </c>
-      <c r="DG74" s="22">
+      <c r="DH74" s="22">
         <v>-1.2401304386493347E-9</v>
       </c>
-      <c r="DH74" s="22">
+      <c r="DI74" s="22">
         <v>5.8017105095886735E-10</v>
       </c>
-      <c r="DI74" s="22">
+      <c r="DJ74" s="22">
         <v>5.5073724586359903E-11</v>
       </c>
-      <c r="DJ74" s="22">
+      <c r="DK74" s="22">
         <v>830.43119910569476</v>
       </c>
-      <c r="DK74" s="22">
+      <c r="DL74" s="22">
         <v>1.4073977657107324E-10</v>
       </c>
-      <c r="DL74" s="22">
+      <c r="DM74" s="22">
         <v>-7.4642568270975473E-11</v>
       </c>
-      <c r="DM74" s="22">
+      <c r="DN74" s="22">
         <v>3.427989220206143E-10</v>
       </c>
-      <c r="DN74" s="22">
+      <c r="DO74" s="22">
         <v>-1.2285777051176116E-9</v>
       </c>
-      <c r="DO74" s="22">
+      <c r="DP74" s="22">
         <v>1.0921663691890459E-9</v>
       </c>
-      <c r="DP74" s="22">
+      <c r="DQ74" s="22">
         <v>-5.717014305226901E-9</v>
       </c>
-      <c r="DQ74" s="22">
+      <c r="DR74" s="22">
         <v>-1.4965494090789106E-9</v>
       </c>
-      <c r="DR74" s="22">
+      <c r="DS74" s="22">
         <v>6.5707685392874424E-9</v>
       </c>
-      <c r="DS74" s="22">
+      <c r="DT74" s="22">
         <v>-4.6583365066034779E-9</v>
       </c>
-      <c r="DT74" s="22">
+      <c r="DU74" s="22">
         <v>-7.810032613569735E-10</v>
       </c>
-      <c r="DU74" s="22">
+      <c r="DV74" s="22">
         <v>2.0126829381931625E-9</v>
       </c>
-      <c r="DV74" s="22">
+      <c r="DW74" s="22">
         <v>53.963886666447095</v>
       </c>
-      <c r="DW74" s="22">
+      <c r="DX74" s="22">
         <v>2.3963835360518715E-9</v>
       </c>
-      <c r="DX74" s="22">
+      <c r="DY74" s="22">
         <v>-3.2749706041603157E-9</v>
       </c>
-      <c r="DY74" s="22">
+      <c r="DZ74" s="22">
         <v>3.733031548460093E-10</v>
       </c>
-      <c r="DZ74" s="22">
+      <c r="EA74" s="22">
         <v>6.2460424145147876E-9</v>
       </c>
+      <c r="EB74" s="22">
+        <v>-1.5055942238625982E-9</v>
+      </c>
     </row>
-    <row r="75" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B75" s="2"/>
     </row>
-    <row r="76" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B76" s="25" t="s">
         <v>184</v>
       </c>
     </row>
-    <row r="77" spans="2:130" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="2:132" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B77" s="24" t="s">
         <v>177</v>
       </c>
       <c r="C77" s="23"/>
       <c r="D77" s="23"/>
       <c r="E77" s="23"/>
       <c r="F77" s="23"/>
       <c r="G77" s="23"/>
       <c r="L77" s="1"/>
       <c r="M77" s="1"/>
       <c r="N77" s="1"/>
       <c r="O77" s="1"/>
       <c r="P77" s="1"/>
       <c r="Q77" s="1"/>
       <c r="R77" s="1"/>
       <c r="S77" s="1"/>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1"/>
       <c r="W77" s="1"/>
       <c r="X77" s="1"/>
       <c r="Y77" s="1"/>
       <c r="Z77" s="1"/>
       <c r="AA77" s="1"/>
       <c r="AB77" s="1"/>
       <c r="AC77" s="1"/>
       <c r="AD77" s="1"/>
       <c r="AE77" s="1"/>
       <c r="AF77" s="1"/>
       <c r="AG77" s="1"/>
       <c r="AH77" s="1"/>
       <c r="AI77" s="1"/>
       <c r="AJ77" s="1"/>
       <c r="AK77" s="1"/>
       <c r="AL77" s="1"/>
       <c r="AM77" s="1"/>
       <c r="AN77" s="1"/>
       <c r="AO77" s="1"/>
       <c r="AP77" s="1"/>
       <c r="AQ77" s="1"/>
       <c r="AR77" s="1"/>
       <c r="AS77" s="1"/>
       <c r="AT77" s="1"/>
       <c r="AU77" s="1"/>
       <c r="AV77" s="1"/>
       <c r="AW77" s="1"/>
       <c r="AX77" s="1"/>
       <c r="AY77" s="1"/>
+      <c r="AZ77" s="1"/>
     </row>
-    <row r="78" spans="2:130" customFormat="1" ht="80.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="2:132" customFormat="1" ht="80.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B78" s="26" t="s">
         <v>172</v>
       </c>
       <c r="C78" s="26"/>
       <c r="D78" s="26"/>
       <c r="E78" s="26"/>
       <c r="F78" s="26"/>
       <c r="G78" s="26"/>
       <c r="H78" s="26"/>
       <c r="I78" s="26"/>
       <c r="J78" s="26"/>
       <c r="K78" s="26"/>
     </row>
-    <row r="79" spans="2:130" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="2:132" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B79" s="1"/>
       <c r="C79" s="1"/>
       <c r="D79" s="1"/>
       <c r="E79" s="1"/>
       <c r="F79" s="1"/>
       <c r="G79" s="1"/>
       <c r="H79" s="1"/>
       <c r="I79" s="1"/>
       <c r="J79" s="1"/>
       <c r="K79" s="1"/>
       <c r="L79" s="1"/>
       <c r="M79" s="1"/>
       <c r="N79" s="1"/>
       <c r="O79" s="1"/>
       <c r="P79" s="1"/>
       <c r="Q79" s="1"/>
       <c r="R79" s="1"/>
       <c r="S79" s="1"/>
       <c r="T79" s="1"/>
       <c r="U79" s="1"/>
       <c r="V79" s="1"/>
       <c r="W79" s="1"/>
       <c r="X79" s="1"/>
       <c r="Y79" s="1"/>
       <c r="Z79" s="1"/>
       <c r="AA79" s="1"/>
       <c r="AB79" s="1"/>
       <c r="AC79" s="1"/>
       <c r="AD79" s="1"/>
       <c r="AE79" s="1"/>
       <c r="AF79" s="1"/>
       <c r="AG79" s="1"/>
       <c r="AH79" s="1"/>
       <c r="AI79" s="1"/>
       <c r="AJ79" s="1"/>
       <c r="AK79" s="1"/>
       <c r="AL79" s="1"/>
       <c r="AM79" s="1"/>
       <c r="AN79" s="1"/>
       <c r="AO79" s="1"/>
       <c r="AP79" s="1"/>
       <c r="AQ79" s="1"/>
       <c r="AR79" s="1"/>
       <c r="AS79" s="1"/>
       <c r="AT79" s="1"/>
       <c r="AU79" s="1"/>
       <c r="AV79" s="1"/>
       <c r="AW79" s="1"/>
       <c r="AX79" s="1"/>
       <c r="AY79" s="1"/>
+      <c r="AZ79" s="1"/>
     </row>
-    <row r="141" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="141" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C141" s="3"/>
       <c r="D141" s="3"/>
       <c r="E141" s="3"/>
       <c r="F141" s="3"/>
       <c r="G141" s="3"/>
       <c r="H141" s="3"/>
       <c r="I141" s="3"/>
       <c r="J141" s="3"/>
       <c r="K141" s="3"/>
       <c r="L141" s="3"/>
       <c r="M141" s="3"/>
       <c r="N141" s="3"/>
       <c r="O141" s="3"/>
       <c r="P141" s="3"/>
       <c r="Q141" s="3"/>
       <c r="R141" s="3"/>
       <c r="S141" s="3"/>
       <c r="T141" s="3"/>
       <c r="U141" s="3"/>
       <c r="V141" s="3"/>
       <c r="W141" s="3"/>
       <c r="X141" s="3"/>
       <c r="Y141" s="3"/>
       <c r="Z141" s="3"/>
       <c r="AA141" s="3"/>
@@ -29431,52 +29859,53 @@
       <c r="CF141" s="3"/>
       <c r="CG141" s="3"/>
       <c r="CH141" s="3"/>
       <c r="CI141" s="3"/>
       <c r="CJ141" s="3"/>
       <c r="CK141" s="3"/>
       <c r="CL141" s="3"/>
       <c r="CM141" s="3"/>
       <c r="CN141" s="3"/>
       <c r="CO141" s="3"/>
       <c r="CP141" s="3"/>
       <c r="CQ141" s="3"/>
       <c r="CR141" s="3"/>
       <c r="CS141" s="3"/>
       <c r="CT141" s="3"/>
       <c r="CU141" s="3"/>
       <c r="CV141" s="3"/>
       <c r="CW141" s="3"/>
       <c r="CX141" s="3"/>
       <c r="CY141" s="3"/>
       <c r="CZ141" s="3"/>
       <c r="DA141" s="3"/>
       <c r="DB141" s="3"/>
       <c r="DC141" s="3"/>
       <c r="DD141" s="3"/>
+      <c r="DE141" s="3"/>
     </row>
-    <row r="142" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="142" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C142" s="3"/>
       <c r="D142" s="3"/>
       <c r="E142" s="3"/>
       <c r="F142" s="3"/>
       <c r="G142" s="3"/>
       <c r="H142" s="3"/>
       <c r="I142" s="3"/>
       <c r="J142" s="3"/>
       <c r="K142" s="3"/>
       <c r="L142" s="3"/>
       <c r="M142" s="3"/>
       <c r="N142" s="3"/>
       <c r="O142" s="3"/>
       <c r="P142" s="3"/>
       <c r="Q142" s="3"/>
       <c r="R142" s="3"/>
       <c r="S142" s="3"/>
       <c r="T142" s="3"/>
       <c r="U142" s="3"/>
       <c r="V142" s="3"/>
       <c r="W142" s="3"/>
       <c r="X142" s="3"/>
       <c r="Y142" s="3"/>
       <c r="Z142" s="3"/>
       <c r="AA142" s="3"/>
@@ -29539,52 +29968,53 @@
       <c r="CF142" s="3"/>
       <c r="CG142" s="3"/>
       <c r="CH142" s="3"/>
       <c r="CI142" s="3"/>
       <c r="CJ142" s="3"/>
       <c r="CK142" s="3"/>
       <c r="CL142" s="3"/>
       <c r="CM142" s="3"/>
       <c r="CN142" s="3"/>
       <c r="CO142" s="3"/>
       <c r="CP142" s="3"/>
       <c r="CQ142" s="3"/>
       <c r="CR142" s="3"/>
       <c r="CS142" s="3"/>
       <c r="CT142" s="3"/>
       <c r="CU142" s="3"/>
       <c r="CV142" s="3"/>
       <c r="CW142" s="3"/>
       <c r="CX142" s="3"/>
       <c r="CY142" s="3"/>
       <c r="CZ142" s="3"/>
       <c r="DA142" s="3"/>
       <c r="DB142" s="3"/>
       <c r="DC142" s="3"/>
       <c r="DD142" s="3"/>
+      <c r="DE142" s="3"/>
     </row>
-    <row r="143" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="143" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C143" s="3"/>
       <c r="D143" s="3"/>
       <c r="E143" s="3"/>
       <c r="F143" s="3"/>
       <c r="G143" s="3"/>
       <c r="H143" s="3"/>
       <c r="I143" s="3"/>
       <c r="J143" s="3"/>
       <c r="K143" s="3"/>
       <c r="L143" s="3"/>
       <c r="M143" s="3"/>
       <c r="N143" s="3"/>
       <c r="O143" s="3"/>
       <c r="P143" s="3"/>
       <c r="Q143" s="3"/>
       <c r="R143" s="3"/>
       <c r="S143" s="3"/>
       <c r="T143" s="3"/>
       <c r="U143" s="3"/>
       <c r="V143" s="3"/>
       <c r="W143" s="3"/>
       <c r="X143" s="3"/>
       <c r="Y143" s="3"/>
       <c r="Z143" s="3"/>
       <c r="AA143" s="3"/>
@@ -29647,52 +30077,53 @@
       <c r="CF143" s="3"/>
       <c r="CG143" s="3"/>
       <c r="CH143" s="3"/>
       <c r="CI143" s="3"/>
       <c r="CJ143" s="3"/>
       <c r="CK143" s="3"/>
       <c r="CL143" s="3"/>
       <c r="CM143" s="3"/>
       <c r="CN143" s="3"/>
       <c r="CO143" s="3"/>
       <c r="CP143" s="3"/>
       <c r="CQ143" s="3"/>
       <c r="CR143" s="3"/>
       <c r="CS143" s="3"/>
       <c r="CT143" s="3"/>
       <c r="CU143" s="3"/>
       <c r="CV143" s="3"/>
       <c r="CW143" s="3"/>
       <c r="CX143" s="3"/>
       <c r="CY143" s="3"/>
       <c r="CZ143" s="3"/>
       <c r="DA143" s="3"/>
       <c r="DB143" s="3"/>
       <c r="DC143" s="3"/>
       <c r="DD143" s="3"/>
+      <c r="DE143" s="3"/>
     </row>
-    <row r="144" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="144" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C144" s="3"/>
       <c r="D144" s="3"/>
       <c r="E144" s="3"/>
       <c r="F144" s="3"/>
       <c r="G144" s="3"/>
       <c r="H144" s="3"/>
       <c r="I144" s="3"/>
       <c r="J144" s="3"/>
       <c r="K144" s="3"/>
       <c r="L144" s="3"/>
       <c r="M144" s="3"/>
       <c r="N144" s="3"/>
       <c r="O144" s="3"/>
       <c r="P144" s="3"/>
       <c r="Q144" s="3"/>
       <c r="R144" s="3"/>
       <c r="S144" s="3"/>
       <c r="T144" s="3"/>
       <c r="U144" s="3"/>
       <c r="V144" s="3"/>
       <c r="W144" s="3"/>
       <c r="X144" s="3"/>
       <c r="Y144" s="3"/>
       <c r="Z144" s="3"/>
       <c r="AA144" s="3"/>
@@ -29755,52 +30186,53 @@
       <c r="CF144" s="3"/>
       <c r="CG144" s="3"/>
       <c r="CH144" s="3"/>
       <c r="CI144" s="3"/>
       <c r="CJ144" s="3"/>
       <c r="CK144" s="3"/>
       <c r="CL144" s="3"/>
       <c r="CM144" s="3"/>
       <c r="CN144" s="3"/>
       <c r="CO144" s="3"/>
       <c r="CP144" s="3"/>
       <c r="CQ144" s="3"/>
       <c r="CR144" s="3"/>
       <c r="CS144" s="3"/>
       <c r="CT144" s="3"/>
       <c r="CU144" s="3"/>
       <c r="CV144" s="3"/>
       <c r="CW144" s="3"/>
       <c r="CX144" s="3"/>
       <c r="CY144" s="3"/>
       <c r="CZ144" s="3"/>
       <c r="DA144" s="3"/>
       <c r="DB144" s="3"/>
       <c r="DC144" s="3"/>
       <c r="DD144" s="3"/>
+      <c r="DE144" s="3"/>
     </row>
-    <row r="145" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="145" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C145" s="3"/>
       <c r="D145" s="3"/>
       <c r="E145" s="3"/>
       <c r="F145" s="3"/>
       <c r="G145" s="3"/>
       <c r="H145" s="3"/>
       <c r="I145" s="3"/>
       <c r="J145" s="3"/>
       <c r="K145" s="3"/>
       <c r="L145" s="3"/>
       <c r="M145" s="3"/>
       <c r="N145" s="3"/>
       <c r="O145" s="3"/>
       <c r="P145" s="3"/>
       <c r="Q145" s="3"/>
       <c r="R145" s="3"/>
       <c r="S145" s="3"/>
       <c r="T145" s="3"/>
       <c r="U145" s="3"/>
       <c r="V145" s="3"/>
       <c r="W145" s="3"/>
       <c r="X145" s="3"/>
       <c r="Y145" s="3"/>
       <c r="Z145" s="3"/>
       <c r="AA145" s="3"/>
@@ -29863,52 +30295,53 @@
       <c r="CF145" s="3"/>
       <c r="CG145" s="3"/>
       <c r="CH145" s="3"/>
       <c r="CI145" s="3"/>
       <c r="CJ145" s="3"/>
       <c r="CK145" s="3"/>
       <c r="CL145" s="3"/>
       <c r="CM145" s="3"/>
       <c r="CN145" s="3"/>
       <c r="CO145" s="3"/>
       <c r="CP145" s="3"/>
       <c r="CQ145" s="3"/>
       <c r="CR145" s="3"/>
       <c r="CS145" s="3"/>
       <c r="CT145" s="3"/>
       <c r="CU145" s="3"/>
       <c r="CV145" s="3"/>
       <c r="CW145" s="3"/>
       <c r="CX145" s="3"/>
       <c r="CY145" s="3"/>
       <c r="CZ145" s="3"/>
       <c r="DA145" s="3"/>
       <c r="DB145" s="3"/>
       <c r="DC145" s="3"/>
       <c r="DD145" s="3"/>
+      <c r="DE145" s="3"/>
     </row>
-    <row r="146" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="146" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C146" s="3"/>
       <c r="D146" s="3"/>
       <c r="E146" s="3"/>
       <c r="F146" s="3"/>
       <c r="G146" s="3"/>
       <c r="H146" s="3"/>
       <c r="I146" s="3"/>
       <c r="J146" s="3"/>
       <c r="K146" s="3"/>
       <c r="L146" s="3"/>
       <c r="M146" s="3"/>
       <c r="N146" s="3"/>
       <c r="O146" s="3"/>
       <c r="P146" s="3"/>
       <c r="Q146" s="3"/>
       <c r="R146" s="3"/>
       <c r="S146" s="3"/>
       <c r="T146" s="3"/>
       <c r="U146" s="3"/>
       <c r="V146" s="3"/>
       <c r="W146" s="3"/>
       <c r="X146" s="3"/>
       <c r="Y146" s="3"/>
       <c r="Z146" s="3"/>
       <c r="AA146" s="3"/>
@@ -29971,52 +30404,53 @@
       <c r="CF146" s="3"/>
       <c r="CG146" s="3"/>
       <c r="CH146" s="3"/>
       <c r="CI146" s="3"/>
       <c r="CJ146" s="3"/>
       <c r="CK146" s="3"/>
       <c r="CL146" s="3"/>
       <c r="CM146" s="3"/>
       <c r="CN146" s="3"/>
       <c r="CO146" s="3"/>
       <c r="CP146" s="3"/>
       <c r="CQ146" s="3"/>
       <c r="CR146" s="3"/>
       <c r="CS146" s="3"/>
       <c r="CT146" s="3"/>
       <c r="CU146" s="3"/>
       <c r="CV146" s="3"/>
       <c r="CW146" s="3"/>
       <c r="CX146" s="3"/>
       <c r="CY146" s="3"/>
       <c r="CZ146" s="3"/>
       <c r="DA146" s="3"/>
       <c r="DB146" s="3"/>
       <c r="DC146" s="3"/>
       <c r="DD146" s="3"/>
+      <c r="DE146" s="3"/>
     </row>
-    <row r="147" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="147" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C147" s="3"/>
       <c r="D147" s="3"/>
       <c r="E147" s="3"/>
       <c r="F147" s="3"/>
       <c r="G147" s="3"/>
       <c r="H147" s="3"/>
       <c r="I147" s="3"/>
       <c r="J147" s="3"/>
       <c r="K147" s="3"/>
       <c r="L147" s="3"/>
       <c r="M147" s="3"/>
       <c r="N147" s="3"/>
       <c r="O147" s="3"/>
       <c r="P147" s="3"/>
       <c r="Q147" s="3"/>
       <c r="R147" s="3"/>
       <c r="S147" s="3"/>
       <c r="T147" s="3"/>
       <c r="U147" s="3"/>
       <c r="V147" s="3"/>
       <c r="W147" s="3"/>
       <c r="X147" s="3"/>
       <c r="Y147" s="3"/>
       <c r="Z147" s="3"/>
       <c r="AA147" s="3"/>
@@ -30079,52 +30513,53 @@
       <c r="CF147" s="3"/>
       <c r="CG147" s="3"/>
       <c r="CH147" s="3"/>
       <c r="CI147" s="3"/>
       <c r="CJ147" s="3"/>
       <c r="CK147" s="3"/>
       <c r="CL147" s="3"/>
       <c r="CM147" s="3"/>
       <c r="CN147" s="3"/>
       <c r="CO147" s="3"/>
       <c r="CP147" s="3"/>
       <c r="CQ147" s="3"/>
       <c r="CR147" s="3"/>
       <c r="CS147" s="3"/>
       <c r="CT147" s="3"/>
       <c r="CU147" s="3"/>
       <c r="CV147" s="3"/>
       <c r="CW147" s="3"/>
       <c r="CX147" s="3"/>
       <c r="CY147" s="3"/>
       <c r="CZ147" s="3"/>
       <c r="DA147" s="3"/>
       <c r="DB147" s="3"/>
       <c r="DC147" s="3"/>
       <c r="DD147" s="3"/>
+      <c r="DE147" s="3"/>
     </row>
-    <row r="148" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="148" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C148" s="3"/>
       <c r="D148" s="3"/>
       <c r="E148" s="3"/>
       <c r="F148" s="3"/>
       <c r="G148" s="3"/>
       <c r="H148" s="3"/>
       <c r="I148" s="3"/>
       <c r="J148" s="3"/>
       <c r="K148" s="3"/>
       <c r="L148" s="3"/>
       <c r="M148" s="3"/>
       <c r="N148" s="3"/>
       <c r="O148" s="3"/>
       <c r="P148" s="3"/>
       <c r="Q148" s="3"/>
       <c r="R148" s="3"/>
       <c r="S148" s="3"/>
       <c r="T148" s="3"/>
       <c r="U148" s="3"/>
       <c r="V148" s="3"/>
       <c r="W148" s="3"/>
       <c r="X148" s="3"/>
       <c r="Y148" s="3"/>
       <c r="Z148" s="3"/>
       <c r="AA148" s="3"/>
@@ -30187,52 +30622,53 @@
       <c r="CF148" s="3"/>
       <c r="CG148" s="3"/>
       <c r="CH148" s="3"/>
       <c r="CI148" s="3"/>
       <c r="CJ148" s="3"/>
       <c r="CK148" s="3"/>
       <c r="CL148" s="3"/>
       <c r="CM148" s="3"/>
       <c r="CN148" s="3"/>
       <c r="CO148" s="3"/>
       <c r="CP148" s="3"/>
       <c r="CQ148" s="3"/>
       <c r="CR148" s="3"/>
       <c r="CS148" s="3"/>
       <c r="CT148" s="3"/>
       <c r="CU148" s="3"/>
       <c r="CV148" s="3"/>
       <c r="CW148" s="3"/>
       <c r="CX148" s="3"/>
       <c r="CY148" s="3"/>
       <c r="CZ148" s="3"/>
       <c r="DA148" s="3"/>
       <c r="DB148" s="3"/>
       <c r="DC148" s="3"/>
       <c r="DD148" s="3"/>
+      <c r="DE148" s="3"/>
     </row>
-    <row r="149" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="149" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C149" s="3"/>
       <c r="D149" s="3"/>
       <c r="E149" s="3"/>
       <c r="F149" s="3"/>
       <c r="G149" s="3"/>
       <c r="H149" s="3"/>
       <c r="I149" s="3"/>
       <c r="J149" s="3"/>
       <c r="K149" s="3"/>
       <c r="L149" s="3"/>
       <c r="M149" s="3"/>
       <c r="N149" s="3"/>
       <c r="O149" s="3"/>
       <c r="P149" s="3"/>
       <c r="Q149" s="3"/>
       <c r="R149" s="3"/>
       <c r="S149" s="3"/>
       <c r="T149" s="3"/>
       <c r="U149" s="3"/>
       <c r="V149" s="3"/>
       <c r="W149" s="3"/>
       <c r="X149" s="3"/>
       <c r="Y149" s="3"/>
       <c r="Z149" s="3"/>
       <c r="AA149" s="3"/>
@@ -30295,52 +30731,53 @@
       <c r="CF149" s="3"/>
       <c r="CG149" s="3"/>
       <c r="CH149" s="3"/>
       <c r="CI149" s="3"/>
       <c r="CJ149" s="3"/>
       <c r="CK149" s="3"/>
       <c r="CL149" s="3"/>
       <c r="CM149" s="3"/>
       <c r="CN149" s="3"/>
       <c r="CO149" s="3"/>
       <c r="CP149" s="3"/>
       <c r="CQ149" s="3"/>
       <c r="CR149" s="3"/>
       <c r="CS149" s="3"/>
       <c r="CT149" s="3"/>
       <c r="CU149" s="3"/>
       <c r="CV149" s="3"/>
       <c r="CW149" s="3"/>
       <c r="CX149" s="3"/>
       <c r="CY149" s="3"/>
       <c r="CZ149" s="3"/>
       <c r="DA149" s="3"/>
       <c r="DB149" s="3"/>
       <c r="DC149" s="3"/>
       <c r="DD149" s="3"/>
+      <c r="DE149" s="3"/>
     </row>
-    <row r="150" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="150" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C150" s="3"/>
       <c r="D150" s="3"/>
       <c r="E150" s="3"/>
       <c r="F150" s="3"/>
       <c r="G150" s="3"/>
       <c r="H150" s="3"/>
       <c r="I150" s="3"/>
       <c r="J150" s="3"/>
       <c r="K150" s="3"/>
       <c r="L150" s="3"/>
       <c r="M150" s="3"/>
       <c r="N150" s="3"/>
       <c r="O150" s="3"/>
       <c r="P150" s="3"/>
       <c r="Q150" s="3"/>
       <c r="R150" s="3"/>
       <c r="S150" s="3"/>
       <c r="T150" s="3"/>
       <c r="U150" s="3"/>
       <c r="V150" s="3"/>
       <c r="W150" s="3"/>
       <c r="X150" s="3"/>
       <c r="Y150" s="3"/>
       <c r="Z150" s="3"/>
       <c r="AA150" s="3"/>
@@ -30403,52 +30840,53 @@
       <c r="CF150" s="3"/>
       <c r="CG150" s="3"/>
       <c r="CH150" s="3"/>
       <c r="CI150" s="3"/>
       <c r="CJ150" s="3"/>
       <c r="CK150" s="3"/>
       <c r="CL150" s="3"/>
       <c r="CM150" s="3"/>
       <c r="CN150" s="3"/>
       <c r="CO150" s="3"/>
       <c r="CP150" s="3"/>
       <c r="CQ150" s="3"/>
       <c r="CR150" s="3"/>
       <c r="CS150" s="3"/>
       <c r="CT150" s="3"/>
       <c r="CU150" s="3"/>
       <c r="CV150" s="3"/>
       <c r="CW150" s="3"/>
       <c r="CX150" s="3"/>
       <c r="CY150" s="3"/>
       <c r="CZ150" s="3"/>
       <c r="DA150" s="3"/>
       <c r="DB150" s="3"/>
       <c r="DC150" s="3"/>
       <c r="DD150" s="3"/>
+      <c r="DE150" s="3"/>
     </row>
-    <row r="151" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="151" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C151" s="3"/>
       <c r="D151" s="3"/>
       <c r="E151" s="3"/>
       <c r="F151" s="3"/>
       <c r="G151" s="3"/>
       <c r="H151" s="3"/>
       <c r="I151" s="3"/>
       <c r="J151" s="3"/>
       <c r="K151" s="3"/>
       <c r="L151" s="3"/>
       <c r="M151" s="3"/>
       <c r="N151" s="3"/>
       <c r="O151" s="3"/>
       <c r="P151" s="3"/>
       <c r="Q151" s="3"/>
       <c r="R151" s="3"/>
       <c r="S151" s="3"/>
       <c r="T151" s="3"/>
       <c r="U151" s="3"/>
       <c r="V151" s="3"/>
       <c r="W151" s="3"/>
       <c r="X151" s="3"/>
       <c r="Y151" s="3"/>
       <c r="Z151" s="3"/>
       <c r="AA151" s="3"/>
@@ -30511,52 +30949,53 @@
       <c r="CF151" s="3"/>
       <c r="CG151" s="3"/>
       <c r="CH151" s="3"/>
       <c r="CI151" s="3"/>
       <c r="CJ151" s="3"/>
       <c r="CK151" s="3"/>
       <c r="CL151" s="3"/>
       <c r="CM151" s="3"/>
       <c r="CN151" s="3"/>
       <c r="CO151" s="3"/>
       <c r="CP151" s="3"/>
       <c r="CQ151" s="3"/>
       <c r="CR151" s="3"/>
       <c r="CS151" s="3"/>
       <c r="CT151" s="3"/>
       <c r="CU151" s="3"/>
       <c r="CV151" s="3"/>
       <c r="CW151" s="3"/>
       <c r="CX151" s="3"/>
       <c r="CY151" s="3"/>
       <c r="CZ151" s="3"/>
       <c r="DA151" s="3"/>
       <c r="DB151" s="3"/>
       <c r="DC151" s="3"/>
       <c r="DD151" s="3"/>
+      <c r="DE151" s="3"/>
     </row>
-    <row r="152" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="152" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C152" s="3"/>
       <c r="D152" s="3"/>
       <c r="E152" s="3"/>
       <c r="F152" s="3"/>
       <c r="G152" s="3"/>
       <c r="H152" s="3"/>
       <c r="I152" s="3"/>
       <c r="J152" s="3"/>
       <c r="K152" s="3"/>
       <c r="L152" s="3"/>
       <c r="M152" s="3"/>
       <c r="N152" s="3"/>
       <c r="O152" s="3"/>
       <c r="P152" s="3"/>
       <c r="Q152" s="3"/>
       <c r="R152" s="3"/>
       <c r="S152" s="3"/>
       <c r="T152" s="3"/>
       <c r="U152" s="3"/>
       <c r="V152" s="3"/>
       <c r="W152" s="3"/>
       <c r="X152" s="3"/>
       <c r="Y152" s="3"/>
       <c r="Z152" s="3"/>
       <c r="AA152" s="3"/>
@@ -30619,52 +31058,53 @@
       <c r="CF152" s="3"/>
       <c r="CG152" s="3"/>
       <c r="CH152" s="3"/>
       <c r="CI152" s="3"/>
       <c r="CJ152" s="3"/>
       <c r="CK152" s="3"/>
       <c r="CL152" s="3"/>
       <c r="CM152" s="3"/>
       <c r="CN152" s="3"/>
       <c r="CO152" s="3"/>
       <c r="CP152" s="3"/>
       <c r="CQ152" s="3"/>
       <c r="CR152" s="3"/>
       <c r="CS152" s="3"/>
       <c r="CT152" s="3"/>
       <c r="CU152" s="3"/>
       <c r="CV152" s="3"/>
       <c r="CW152" s="3"/>
       <c r="CX152" s="3"/>
       <c r="CY152" s="3"/>
       <c r="CZ152" s="3"/>
       <c r="DA152" s="3"/>
       <c r="DB152" s="3"/>
       <c r="DC152" s="3"/>
       <c r="DD152" s="3"/>
+      <c r="DE152" s="3"/>
     </row>
-    <row r="153" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="153" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C153" s="3"/>
       <c r="D153" s="3"/>
       <c r="E153" s="3"/>
       <c r="F153" s="3"/>
       <c r="G153" s="3"/>
       <c r="H153" s="3"/>
       <c r="I153" s="3"/>
       <c r="J153" s="3"/>
       <c r="K153" s="3"/>
       <c r="L153" s="3"/>
       <c r="M153" s="3"/>
       <c r="N153" s="3"/>
       <c r="O153" s="3"/>
       <c r="P153" s="3"/>
       <c r="Q153" s="3"/>
       <c r="R153" s="3"/>
       <c r="S153" s="3"/>
       <c r="T153" s="3"/>
       <c r="U153" s="3"/>
       <c r="V153" s="3"/>
       <c r="W153" s="3"/>
       <c r="X153" s="3"/>
       <c r="Y153" s="3"/>
       <c r="Z153" s="3"/>
       <c r="AA153" s="3"/>
@@ -30727,52 +31167,53 @@
       <c r="CF153" s="3"/>
       <c r="CG153" s="3"/>
       <c r="CH153" s="3"/>
       <c r="CI153" s="3"/>
       <c r="CJ153" s="3"/>
       <c r="CK153" s="3"/>
       <c r="CL153" s="3"/>
       <c r="CM153" s="3"/>
       <c r="CN153" s="3"/>
       <c r="CO153" s="3"/>
       <c r="CP153" s="3"/>
       <c r="CQ153" s="3"/>
       <c r="CR153" s="3"/>
       <c r="CS153" s="3"/>
       <c r="CT153" s="3"/>
       <c r="CU153" s="3"/>
       <c r="CV153" s="3"/>
       <c r="CW153" s="3"/>
       <c r="CX153" s="3"/>
       <c r="CY153" s="3"/>
       <c r="CZ153" s="3"/>
       <c r="DA153" s="3"/>
       <c r="DB153" s="3"/>
       <c r="DC153" s="3"/>
       <c r="DD153" s="3"/>
+      <c r="DE153" s="3"/>
     </row>
-    <row r="154" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="154" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C154" s="3"/>
       <c r="D154" s="3"/>
       <c r="E154" s="3"/>
       <c r="F154" s="3"/>
       <c r="G154" s="3"/>
       <c r="H154" s="3"/>
       <c r="I154" s="3"/>
       <c r="J154" s="3"/>
       <c r="K154" s="3"/>
       <c r="L154" s="3"/>
       <c r="M154" s="3"/>
       <c r="N154" s="3"/>
       <c r="O154" s="3"/>
       <c r="P154" s="3"/>
       <c r="Q154" s="3"/>
       <c r="R154" s="3"/>
       <c r="S154" s="3"/>
       <c r="T154" s="3"/>
       <c r="U154" s="3"/>
       <c r="V154" s="3"/>
       <c r="W154" s="3"/>
       <c r="X154" s="3"/>
       <c r="Y154" s="3"/>
       <c r="Z154" s="3"/>
       <c r="AA154" s="3"/>
@@ -30835,52 +31276,53 @@
       <c r="CF154" s="3"/>
       <c r="CG154" s="3"/>
       <c r="CH154" s="3"/>
       <c r="CI154" s="3"/>
       <c r="CJ154" s="3"/>
       <c r="CK154" s="3"/>
       <c r="CL154" s="3"/>
       <c r="CM154" s="3"/>
       <c r="CN154" s="3"/>
       <c r="CO154" s="3"/>
       <c r="CP154" s="3"/>
       <c r="CQ154" s="3"/>
       <c r="CR154" s="3"/>
       <c r="CS154" s="3"/>
       <c r="CT154" s="3"/>
       <c r="CU154" s="3"/>
       <c r="CV154" s="3"/>
       <c r="CW154" s="3"/>
       <c r="CX154" s="3"/>
       <c r="CY154" s="3"/>
       <c r="CZ154" s="3"/>
       <c r="DA154" s="3"/>
       <c r="DB154" s="3"/>
       <c r="DC154" s="3"/>
       <c r="DD154" s="3"/>
+      <c r="DE154" s="3"/>
     </row>
-    <row r="155" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="155" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C155" s="3"/>
       <c r="D155" s="3"/>
       <c r="E155" s="3"/>
       <c r="F155" s="3"/>
       <c r="G155" s="3"/>
       <c r="H155" s="3"/>
       <c r="I155" s="3"/>
       <c r="J155" s="3"/>
       <c r="K155" s="3"/>
       <c r="L155" s="3"/>
       <c r="M155" s="3"/>
       <c r="N155" s="3"/>
       <c r="O155" s="3"/>
       <c r="P155" s="3"/>
       <c r="Q155" s="3"/>
       <c r="R155" s="3"/>
       <c r="S155" s="3"/>
       <c r="T155" s="3"/>
       <c r="U155" s="3"/>
       <c r="V155" s="3"/>
       <c r="W155" s="3"/>
       <c r="X155" s="3"/>
       <c r="Y155" s="3"/>
       <c r="Z155" s="3"/>
       <c r="AA155" s="3"/>
@@ -30943,52 +31385,53 @@
       <c r="CF155" s="3"/>
       <c r="CG155" s="3"/>
       <c r="CH155" s="3"/>
       <c r="CI155" s="3"/>
       <c r="CJ155" s="3"/>
       <c r="CK155" s="3"/>
       <c r="CL155" s="3"/>
       <c r="CM155" s="3"/>
       <c r="CN155" s="3"/>
       <c r="CO155" s="3"/>
       <c r="CP155" s="3"/>
       <c r="CQ155" s="3"/>
       <c r="CR155" s="3"/>
       <c r="CS155" s="3"/>
       <c r="CT155" s="3"/>
       <c r="CU155" s="3"/>
       <c r="CV155" s="3"/>
       <c r="CW155" s="3"/>
       <c r="CX155" s="3"/>
       <c r="CY155" s="3"/>
       <c r="CZ155" s="3"/>
       <c r="DA155" s="3"/>
       <c r="DB155" s="3"/>
       <c r="DC155" s="3"/>
       <c r="DD155" s="3"/>
+      <c r="DE155" s="3"/>
     </row>
-    <row r="156" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="156" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C156" s="3"/>
       <c r="D156" s="3"/>
       <c r="E156" s="3"/>
       <c r="F156" s="3"/>
       <c r="G156" s="3"/>
       <c r="H156" s="3"/>
       <c r="I156" s="3"/>
       <c r="J156" s="3"/>
       <c r="K156" s="3"/>
       <c r="L156" s="3"/>
       <c r="M156" s="3"/>
       <c r="N156" s="3"/>
       <c r="O156" s="3"/>
       <c r="P156" s="3"/>
       <c r="Q156" s="3"/>
       <c r="R156" s="3"/>
       <c r="S156" s="3"/>
       <c r="T156" s="3"/>
       <c r="U156" s="3"/>
       <c r="V156" s="3"/>
       <c r="W156" s="3"/>
       <c r="X156" s="3"/>
       <c r="Y156" s="3"/>
       <c r="Z156" s="3"/>
       <c r="AA156" s="3"/>
@@ -31051,52 +31494,53 @@
       <c r="CF156" s="3"/>
       <c r="CG156" s="3"/>
       <c r="CH156" s="3"/>
       <c r="CI156" s="3"/>
       <c r="CJ156" s="3"/>
       <c r="CK156" s="3"/>
       <c r="CL156" s="3"/>
       <c r="CM156" s="3"/>
       <c r="CN156" s="3"/>
       <c r="CO156" s="3"/>
       <c r="CP156" s="3"/>
       <c r="CQ156" s="3"/>
       <c r="CR156" s="3"/>
       <c r="CS156" s="3"/>
       <c r="CT156" s="3"/>
       <c r="CU156" s="3"/>
       <c r="CV156" s="3"/>
       <c r="CW156" s="3"/>
       <c r="CX156" s="3"/>
       <c r="CY156" s="3"/>
       <c r="CZ156" s="3"/>
       <c r="DA156" s="3"/>
       <c r="DB156" s="3"/>
       <c r="DC156" s="3"/>
       <c r="DD156" s="3"/>
+      <c r="DE156" s="3"/>
     </row>
-    <row r="157" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="157" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C157" s="3"/>
       <c r="D157" s="3"/>
       <c r="E157" s="3"/>
       <c r="F157" s="3"/>
       <c r="G157" s="3"/>
       <c r="H157" s="3"/>
       <c r="I157" s="3"/>
       <c r="J157" s="3"/>
       <c r="K157" s="3"/>
       <c r="L157" s="3"/>
       <c r="M157" s="3"/>
       <c r="N157" s="3"/>
       <c r="O157" s="3"/>
       <c r="P157" s="3"/>
       <c r="Q157" s="3"/>
       <c r="R157" s="3"/>
       <c r="S157" s="3"/>
       <c r="T157" s="3"/>
       <c r="U157" s="3"/>
       <c r="V157" s="3"/>
       <c r="W157" s="3"/>
       <c r="X157" s="3"/>
       <c r="Y157" s="3"/>
       <c r="Z157" s="3"/>
       <c r="AA157" s="3"/>
@@ -31159,52 +31603,53 @@
       <c r="CF157" s="3"/>
       <c r="CG157" s="3"/>
       <c r="CH157" s="3"/>
       <c r="CI157" s="3"/>
       <c r="CJ157" s="3"/>
       <c r="CK157" s="3"/>
       <c r="CL157" s="3"/>
       <c r="CM157" s="3"/>
       <c r="CN157" s="3"/>
       <c r="CO157" s="3"/>
       <c r="CP157" s="3"/>
       <c r="CQ157" s="3"/>
       <c r="CR157" s="3"/>
       <c r="CS157" s="3"/>
       <c r="CT157" s="3"/>
       <c r="CU157" s="3"/>
       <c r="CV157" s="3"/>
       <c r="CW157" s="3"/>
       <c r="CX157" s="3"/>
       <c r="CY157" s="3"/>
       <c r="CZ157" s="3"/>
       <c r="DA157" s="3"/>
       <c r="DB157" s="3"/>
       <c r="DC157" s="3"/>
       <c r="DD157" s="3"/>
+      <c r="DE157" s="3"/>
     </row>
-    <row r="158" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="158" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C158" s="3"/>
       <c r="D158" s="3"/>
       <c r="E158" s="3"/>
       <c r="F158" s="3"/>
       <c r="G158" s="3"/>
       <c r="H158" s="3"/>
       <c r="I158" s="3"/>
       <c r="J158" s="3"/>
       <c r="K158" s="3"/>
       <c r="L158" s="3"/>
       <c r="M158" s="3"/>
       <c r="N158" s="3"/>
       <c r="O158" s="3"/>
       <c r="P158" s="3"/>
       <c r="Q158" s="3"/>
       <c r="R158" s="3"/>
       <c r="S158" s="3"/>
       <c r="T158" s="3"/>
       <c r="U158" s="3"/>
       <c r="V158" s="3"/>
       <c r="W158" s="3"/>
       <c r="X158" s="3"/>
       <c r="Y158" s="3"/>
       <c r="Z158" s="3"/>
       <c r="AA158" s="3"/>
@@ -31267,52 +31712,53 @@
       <c r="CF158" s="3"/>
       <c r="CG158" s="3"/>
       <c r="CH158" s="3"/>
       <c r="CI158" s="3"/>
       <c r="CJ158" s="3"/>
       <c r="CK158" s="3"/>
       <c r="CL158" s="3"/>
       <c r="CM158" s="3"/>
       <c r="CN158" s="3"/>
       <c r="CO158" s="3"/>
       <c r="CP158" s="3"/>
       <c r="CQ158" s="3"/>
       <c r="CR158" s="3"/>
       <c r="CS158" s="3"/>
       <c r="CT158" s="3"/>
       <c r="CU158" s="3"/>
       <c r="CV158" s="3"/>
       <c r="CW158" s="3"/>
       <c r="CX158" s="3"/>
       <c r="CY158" s="3"/>
       <c r="CZ158" s="3"/>
       <c r="DA158" s="3"/>
       <c r="DB158" s="3"/>
       <c r="DC158" s="3"/>
       <c r="DD158" s="3"/>
+      <c r="DE158" s="3"/>
     </row>
-    <row r="159" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="159" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C159" s="3"/>
       <c r="D159" s="3"/>
       <c r="E159" s="3"/>
       <c r="F159" s="3"/>
       <c r="G159" s="3"/>
       <c r="H159" s="3"/>
       <c r="I159" s="3"/>
       <c r="J159" s="3"/>
       <c r="K159" s="3"/>
       <c r="L159" s="3"/>
       <c r="M159" s="3"/>
       <c r="N159" s="3"/>
       <c r="O159" s="3"/>
       <c r="P159" s="3"/>
       <c r="Q159" s="3"/>
       <c r="R159" s="3"/>
       <c r="S159" s="3"/>
       <c r="T159" s="3"/>
       <c r="U159" s="3"/>
       <c r="V159" s="3"/>
       <c r="W159" s="3"/>
       <c r="X159" s="3"/>
       <c r="Y159" s="3"/>
       <c r="Z159" s="3"/>
       <c r="AA159" s="3"/>
@@ -31375,52 +31821,53 @@
       <c r="CF159" s="3"/>
       <c r="CG159" s="3"/>
       <c r="CH159" s="3"/>
       <c r="CI159" s="3"/>
       <c r="CJ159" s="3"/>
       <c r="CK159" s="3"/>
       <c r="CL159" s="3"/>
       <c r="CM159" s="3"/>
       <c r="CN159" s="3"/>
       <c r="CO159" s="3"/>
       <c r="CP159" s="3"/>
       <c r="CQ159" s="3"/>
       <c r="CR159" s="3"/>
       <c r="CS159" s="3"/>
       <c r="CT159" s="3"/>
       <c r="CU159" s="3"/>
       <c r="CV159" s="3"/>
       <c r="CW159" s="3"/>
       <c r="CX159" s="3"/>
       <c r="CY159" s="3"/>
       <c r="CZ159" s="3"/>
       <c r="DA159" s="3"/>
       <c r="DB159" s="3"/>
       <c r="DC159" s="3"/>
       <c r="DD159" s="3"/>
+      <c r="DE159" s="3"/>
     </row>
-    <row r="160" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="160" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C160" s="3"/>
       <c r="D160" s="3"/>
       <c r="E160" s="3"/>
       <c r="F160" s="3"/>
       <c r="G160" s="3"/>
       <c r="H160" s="3"/>
       <c r="I160" s="3"/>
       <c r="J160" s="3"/>
       <c r="K160" s="3"/>
       <c r="L160" s="3"/>
       <c r="M160" s="3"/>
       <c r="N160" s="3"/>
       <c r="O160" s="3"/>
       <c r="P160" s="3"/>
       <c r="Q160" s="3"/>
       <c r="R160" s="3"/>
       <c r="S160" s="3"/>
       <c r="T160" s="3"/>
       <c r="U160" s="3"/>
       <c r="V160" s="3"/>
       <c r="W160" s="3"/>
       <c r="X160" s="3"/>
       <c r="Y160" s="3"/>
       <c r="Z160" s="3"/>
       <c r="AA160" s="3"/>
@@ -31483,52 +31930,53 @@
       <c r="CF160" s="3"/>
       <c r="CG160" s="3"/>
       <c r="CH160" s="3"/>
       <c r="CI160" s="3"/>
       <c r="CJ160" s="3"/>
       <c r="CK160" s="3"/>
       <c r="CL160" s="3"/>
       <c r="CM160" s="3"/>
       <c r="CN160" s="3"/>
       <c r="CO160" s="3"/>
       <c r="CP160" s="3"/>
       <c r="CQ160" s="3"/>
       <c r="CR160" s="3"/>
       <c r="CS160" s="3"/>
       <c r="CT160" s="3"/>
       <c r="CU160" s="3"/>
       <c r="CV160" s="3"/>
       <c r="CW160" s="3"/>
       <c r="CX160" s="3"/>
       <c r="CY160" s="3"/>
       <c r="CZ160" s="3"/>
       <c r="DA160" s="3"/>
       <c r="DB160" s="3"/>
       <c r="DC160" s="3"/>
       <c r="DD160" s="3"/>
+      <c r="DE160" s="3"/>
     </row>
-    <row r="161" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="161" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C161" s="3"/>
       <c r="D161" s="3"/>
       <c r="E161" s="3"/>
       <c r="F161" s="3"/>
       <c r="G161" s="3"/>
       <c r="H161" s="3"/>
       <c r="I161" s="3"/>
       <c r="J161" s="3"/>
       <c r="K161" s="3"/>
       <c r="L161" s="3"/>
       <c r="M161" s="3"/>
       <c r="N161" s="3"/>
       <c r="O161" s="3"/>
       <c r="P161" s="3"/>
       <c r="Q161" s="3"/>
       <c r="R161" s="3"/>
       <c r="S161" s="3"/>
       <c r="T161" s="3"/>
       <c r="U161" s="3"/>
       <c r="V161" s="3"/>
       <c r="W161" s="3"/>
       <c r="X161" s="3"/>
       <c r="Y161" s="3"/>
       <c r="Z161" s="3"/>
       <c r="AA161" s="3"/>
@@ -31591,52 +32039,53 @@
       <c r="CF161" s="3"/>
       <c r="CG161" s="3"/>
       <c r="CH161" s="3"/>
       <c r="CI161" s="3"/>
       <c r="CJ161" s="3"/>
       <c r="CK161" s="3"/>
       <c r="CL161" s="3"/>
       <c r="CM161" s="3"/>
       <c r="CN161" s="3"/>
       <c r="CO161" s="3"/>
       <c r="CP161" s="3"/>
       <c r="CQ161" s="3"/>
       <c r="CR161" s="3"/>
       <c r="CS161" s="3"/>
       <c r="CT161" s="3"/>
       <c r="CU161" s="3"/>
       <c r="CV161" s="3"/>
       <c r="CW161" s="3"/>
       <c r="CX161" s="3"/>
       <c r="CY161" s="3"/>
       <c r="CZ161" s="3"/>
       <c r="DA161" s="3"/>
       <c r="DB161" s="3"/>
       <c r="DC161" s="3"/>
       <c r="DD161" s="3"/>
+      <c r="DE161" s="3"/>
     </row>
-    <row r="162" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="162" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C162" s="3"/>
       <c r="D162" s="3"/>
       <c r="E162" s="3"/>
       <c r="F162" s="3"/>
       <c r="G162" s="3"/>
       <c r="H162" s="3"/>
       <c r="I162" s="3"/>
       <c r="J162" s="3"/>
       <c r="K162" s="3"/>
       <c r="L162" s="3"/>
       <c r="M162" s="3"/>
       <c r="N162" s="3"/>
       <c r="O162" s="3"/>
       <c r="P162" s="3"/>
       <c r="Q162" s="3"/>
       <c r="R162" s="3"/>
       <c r="S162" s="3"/>
       <c r="T162" s="3"/>
       <c r="U162" s="3"/>
       <c r="V162" s="3"/>
       <c r="W162" s="3"/>
       <c r="X162" s="3"/>
       <c r="Y162" s="3"/>
       <c r="Z162" s="3"/>
       <c r="AA162" s="3"/>
@@ -31699,52 +32148,53 @@
       <c r="CF162" s="3"/>
       <c r="CG162" s="3"/>
       <c r="CH162" s="3"/>
       <c r="CI162" s="3"/>
       <c r="CJ162" s="3"/>
       <c r="CK162" s="3"/>
       <c r="CL162" s="3"/>
       <c r="CM162" s="3"/>
       <c r="CN162" s="3"/>
       <c r="CO162" s="3"/>
       <c r="CP162" s="3"/>
       <c r="CQ162" s="3"/>
       <c r="CR162" s="3"/>
       <c r="CS162" s="3"/>
       <c r="CT162" s="3"/>
       <c r="CU162" s="3"/>
       <c r="CV162" s="3"/>
       <c r="CW162" s="3"/>
       <c r="CX162" s="3"/>
       <c r="CY162" s="3"/>
       <c r="CZ162" s="3"/>
       <c r="DA162" s="3"/>
       <c r="DB162" s="3"/>
       <c r="DC162" s="3"/>
       <c r="DD162" s="3"/>
+      <c r="DE162" s="3"/>
     </row>
-    <row r="163" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="163" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C163" s="3"/>
       <c r="D163" s="3"/>
       <c r="E163" s="3"/>
       <c r="F163" s="3"/>
       <c r="G163" s="3"/>
       <c r="H163" s="3"/>
       <c r="I163" s="3"/>
       <c r="J163" s="3"/>
       <c r="K163" s="3"/>
       <c r="L163" s="3"/>
       <c r="M163" s="3"/>
       <c r="N163" s="3"/>
       <c r="O163" s="3"/>
       <c r="P163" s="3"/>
       <c r="Q163" s="3"/>
       <c r="R163" s="3"/>
       <c r="S163" s="3"/>
       <c r="T163" s="3"/>
       <c r="U163" s="3"/>
       <c r="V163" s="3"/>
       <c r="W163" s="3"/>
       <c r="X163" s="3"/>
       <c r="Y163" s="3"/>
       <c r="Z163" s="3"/>
       <c r="AA163" s="3"/>
@@ -31807,52 +32257,53 @@
       <c r="CF163" s="3"/>
       <c r="CG163" s="3"/>
       <c r="CH163" s="3"/>
       <c r="CI163" s="3"/>
       <c r="CJ163" s="3"/>
       <c r="CK163" s="3"/>
       <c r="CL163" s="3"/>
       <c r="CM163" s="3"/>
       <c r="CN163" s="3"/>
       <c r="CO163" s="3"/>
       <c r="CP163" s="3"/>
       <c r="CQ163" s="3"/>
       <c r="CR163" s="3"/>
       <c r="CS163" s="3"/>
       <c r="CT163" s="3"/>
       <c r="CU163" s="3"/>
       <c r="CV163" s="3"/>
       <c r="CW163" s="3"/>
       <c r="CX163" s="3"/>
       <c r="CY163" s="3"/>
       <c r="CZ163" s="3"/>
       <c r="DA163" s="3"/>
       <c r="DB163" s="3"/>
       <c r="DC163" s="3"/>
       <c r="DD163" s="3"/>
+      <c r="DE163" s="3"/>
     </row>
-    <row r="164" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="164" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C164" s="3"/>
       <c r="D164" s="3"/>
       <c r="E164" s="3"/>
       <c r="F164" s="3"/>
       <c r="G164" s="3"/>
       <c r="H164" s="3"/>
       <c r="I164" s="3"/>
       <c r="J164" s="3"/>
       <c r="K164" s="3"/>
       <c r="L164" s="3"/>
       <c r="M164" s="3"/>
       <c r="N164" s="3"/>
       <c r="O164" s="3"/>
       <c r="P164" s="3"/>
       <c r="Q164" s="3"/>
       <c r="R164" s="3"/>
       <c r="S164" s="3"/>
       <c r="T164" s="3"/>
       <c r="U164" s="3"/>
       <c r="V164" s="3"/>
       <c r="W164" s="3"/>
       <c r="X164" s="3"/>
       <c r="Y164" s="3"/>
       <c r="Z164" s="3"/>
       <c r="AA164" s="3"/>
@@ -31915,52 +32366,53 @@
       <c r="CF164" s="3"/>
       <c r="CG164" s="3"/>
       <c r="CH164" s="3"/>
       <c r="CI164" s="3"/>
       <c r="CJ164" s="3"/>
       <c r="CK164" s="3"/>
       <c r="CL164" s="3"/>
       <c r="CM164" s="3"/>
       <c r="CN164" s="3"/>
       <c r="CO164" s="3"/>
       <c r="CP164" s="3"/>
       <c r="CQ164" s="3"/>
       <c r="CR164" s="3"/>
       <c r="CS164" s="3"/>
       <c r="CT164" s="3"/>
       <c r="CU164" s="3"/>
       <c r="CV164" s="3"/>
       <c r="CW164" s="3"/>
       <c r="CX164" s="3"/>
       <c r="CY164" s="3"/>
       <c r="CZ164" s="3"/>
       <c r="DA164" s="3"/>
       <c r="DB164" s="3"/>
       <c r="DC164" s="3"/>
       <c r="DD164" s="3"/>
+      <c r="DE164" s="3"/>
     </row>
-    <row r="165" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="165" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C165" s="3"/>
       <c r="D165" s="3"/>
       <c r="E165" s="3"/>
       <c r="F165" s="3"/>
       <c r="G165" s="3"/>
       <c r="H165" s="3"/>
       <c r="I165" s="3"/>
       <c r="J165" s="3"/>
       <c r="K165" s="3"/>
       <c r="L165" s="3"/>
       <c r="M165" s="3"/>
       <c r="N165" s="3"/>
       <c r="O165" s="3"/>
       <c r="P165" s="3"/>
       <c r="Q165" s="3"/>
       <c r="R165" s="3"/>
       <c r="S165" s="3"/>
       <c r="T165" s="3"/>
       <c r="U165" s="3"/>
       <c r="V165" s="3"/>
       <c r="W165" s="3"/>
       <c r="X165" s="3"/>
       <c r="Y165" s="3"/>
       <c r="Z165" s="3"/>
       <c r="AA165" s="3"/>
@@ -32023,52 +32475,53 @@
       <c r="CF165" s="3"/>
       <c r="CG165" s="3"/>
       <c r="CH165" s="3"/>
       <c r="CI165" s="3"/>
       <c r="CJ165" s="3"/>
       <c r="CK165" s="3"/>
       <c r="CL165" s="3"/>
       <c r="CM165" s="3"/>
       <c r="CN165" s="3"/>
       <c r="CO165" s="3"/>
       <c r="CP165" s="3"/>
       <c r="CQ165" s="3"/>
       <c r="CR165" s="3"/>
       <c r="CS165" s="3"/>
       <c r="CT165" s="3"/>
       <c r="CU165" s="3"/>
       <c r="CV165" s="3"/>
       <c r="CW165" s="3"/>
       <c r="CX165" s="3"/>
       <c r="CY165" s="3"/>
       <c r="CZ165" s="3"/>
       <c r="DA165" s="3"/>
       <c r="DB165" s="3"/>
       <c r="DC165" s="3"/>
       <c r="DD165" s="3"/>
+      <c r="DE165" s="3"/>
     </row>
-    <row r="166" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="166" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C166" s="3"/>
       <c r="D166" s="3"/>
       <c r="E166" s="3"/>
       <c r="F166" s="3"/>
       <c r="G166" s="3"/>
       <c r="H166" s="3"/>
       <c r="I166" s="3"/>
       <c r="J166" s="3"/>
       <c r="K166" s="3"/>
       <c r="L166" s="3"/>
       <c r="M166" s="3"/>
       <c r="N166" s="3"/>
       <c r="O166" s="3"/>
       <c r="P166" s="3"/>
       <c r="Q166" s="3"/>
       <c r="R166" s="3"/>
       <c r="S166" s="3"/>
       <c r="T166" s="3"/>
       <c r="U166" s="3"/>
       <c r="V166" s="3"/>
       <c r="W166" s="3"/>
       <c r="X166" s="3"/>
       <c r="Y166" s="3"/>
       <c r="Z166" s="3"/>
       <c r="AA166" s="3"/>
@@ -32131,52 +32584,53 @@
       <c r="CF166" s="3"/>
       <c r="CG166" s="3"/>
       <c r="CH166" s="3"/>
       <c r="CI166" s="3"/>
       <c r="CJ166" s="3"/>
       <c r="CK166" s="3"/>
       <c r="CL166" s="3"/>
       <c r="CM166" s="3"/>
       <c r="CN166" s="3"/>
       <c r="CO166" s="3"/>
       <c r="CP166" s="3"/>
       <c r="CQ166" s="3"/>
       <c r="CR166" s="3"/>
       <c r="CS166" s="3"/>
       <c r="CT166" s="3"/>
       <c r="CU166" s="3"/>
       <c r="CV166" s="3"/>
       <c r="CW166" s="3"/>
       <c r="CX166" s="3"/>
       <c r="CY166" s="3"/>
       <c r="CZ166" s="3"/>
       <c r="DA166" s="3"/>
       <c r="DB166" s="3"/>
       <c r="DC166" s="3"/>
       <c r="DD166" s="3"/>
+      <c r="DE166" s="3"/>
     </row>
-    <row r="167" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="167" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C167" s="3"/>
       <c r="D167" s="3"/>
       <c r="E167" s="3"/>
       <c r="F167" s="3"/>
       <c r="G167" s="3"/>
       <c r="H167" s="3"/>
       <c r="I167" s="3"/>
       <c r="J167" s="3"/>
       <c r="K167" s="3"/>
       <c r="L167" s="3"/>
       <c r="M167" s="3"/>
       <c r="N167" s="3"/>
       <c r="O167" s="3"/>
       <c r="P167" s="3"/>
       <c r="Q167" s="3"/>
       <c r="R167" s="3"/>
       <c r="S167" s="3"/>
       <c r="T167" s="3"/>
       <c r="U167" s="3"/>
       <c r="V167" s="3"/>
       <c r="W167" s="3"/>
       <c r="X167" s="3"/>
       <c r="Y167" s="3"/>
       <c r="Z167" s="3"/>
       <c r="AA167" s="3"/>
@@ -32239,52 +32693,53 @@
       <c r="CF167" s="3"/>
       <c r="CG167" s="3"/>
       <c r="CH167" s="3"/>
       <c r="CI167" s="3"/>
       <c r="CJ167" s="3"/>
       <c r="CK167" s="3"/>
       <c r="CL167" s="3"/>
       <c r="CM167" s="3"/>
       <c r="CN167" s="3"/>
       <c r="CO167" s="3"/>
       <c r="CP167" s="3"/>
       <c r="CQ167" s="3"/>
       <c r="CR167" s="3"/>
       <c r="CS167" s="3"/>
       <c r="CT167" s="3"/>
       <c r="CU167" s="3"/>
       <c r="CV167" s="3"/>
       <c r="CW167" s="3"/>
       <c r="CX167" s="3"/>
       <c r="CY167" s="3"/>
       <c r="CZ167" s="3"/>
       <c r="DA167" s="3"/>
       <c r="DB167" s="3"/>
       <c r="DC167" s="3"/>
       <c r="DD167" s="3"/>
+      <c r="DE167" s="3"/>
     </row>
-    <row r="168" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="168" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C168" s="3"/>
       <c r="D168" s="3"/>
       <c r="E168" s="3"/>
       <c r="F168" s="3"/>
       <c r="G168" s="3"/>
       <c r="H168" s="3"/>
       <c r="I168" s="3"/>
       <c r="J168" s="3"/>
       <c r="K168" s="3"/>
       <c r="L168" s="3"/>
       <c r="M168" s="3"/>
       <c r="N168" s="3"/>
       <c r="O168" s="3"/>
       <c r="P168" s="3"/>
       <c r="Q168" s="3"/>
       <c r="R168" s="3"/>
       <c r="S168" s="3"/>
       <c r="T168" s="3"/>
       <c r="U168" s="3"/>
       <c r="V168" s="3"/>
       <c r="W168" s="3"/>
       <c r="X168" s="3"/>
       <c r="Y168" s="3"/>
       <c r="Z168" s="3"/>
       <c r="AA168" s="3"/>
@@ -32347,52 +32802,53 @@
       <c r="CF168" s="3"/>
       <c r="CG168" s="3"/>
       <c r="CH168" s="3"/>
       <c r="CI168" s="3"/>
       <c r="CJ168" s="3"/>
       <c r="CK168" s="3"/>
       <c r="CL168" s="3"/>
       <c r="CM168" s="3"/>
       <c r="CN168" s="3"/>
       <c r="CO168" s="3"/>
       <c r="CP168" s="3"/>
       <c r="CQ168" s="3"/>
       <c r="CR168" s="3"/>
       <c r="CS168" s="3"/>
       <c r="CT168" s="3"/>
       <c r="CU168" s="3"/>
       <c r="CV168" s="3"/>
       <c r="CW168" s="3"/>
       <c r="CX168" s="3"/>
       <c r="CY168" s="3"/>
       <c r="CZ168" s="3"/>
       <c r="DA168" s="3"/>
       <c r="DB168" s="3"/>
       <c r="DC168" s="3"/>
       <c r="DD168" s="3"/>
+      <c r="DE168" s="3"/>
     </row>
-    <row r="169" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="169" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C169" s="3"/>
       <c r="D169" s="3"/>
       <c r="E169" s="3"/>
       <c r="F169" s="3"/>
       <c r="G169" s="3"/>
       <c r="H169" s="3"/>
       <c r="I169" s="3"/>
       <c r="J169" s="3"/>
       <c r="K169" s="3"/>
       <c r="L169" s="3"/>
       <c r="M169" s="3"/>
       <c r="N169" s="3"/>
       <c r="O169" s="3"/>
       <c r="P169" s="3"/>
       <c r="Q169" s="3"/>
       <c r="R169" s="3"/>
       <c r="S169" s="3"/>
       <c r="T169" s="3"/>
       <c r="U169" s="3"/>
       <c r="V169" s="3"/>
       <c r="W169" s="3"/>
       <c r="X169" s="3"/>
       <c r="Y169" s="3"/>
       <c r="Z169" s="3"/>
       <c r="AA169" s="3"/>
@@ -32455,52 +32911,53 @@
       <c r="CF169" s="3"/>
       <c r="CG169" s="3"/>
       <c r="CH169" s="3"/>
       <c r="CI169" s="3"/>
       <c r="CJ169" s="3"/>
       <c r="CK169" s="3"/>
       <c r="CL169" s="3"/>
       <c r="CM169" s="3"/>
       <c r="CN169" s="3"/>
       <c r="CO169" s="3"/>
       <c r="CP169" s="3"/>
       <c r="CQ169" s="3"/>
       <c r="CR169" s="3"/>
       <c r="CS169" s="3"/>
       <c r="CT169" s="3"/>
       <c r="CU169" s="3"/>
       <c r="CV169" s="3"/>
       <c r="CW169" s="3"/>
       <c r="CX169" s="3"/>
       <c r="CY169" s="3"/>
       <c r="CZ169" s="3"/>
       <c r="DA169" s="3"/>
       <c r="DB169" s="3"/>
       <c r="DC169" s="3"/>
       <c r="DD169" s="3"/>
+      <c r="DE169" s="3"/>
     </row>
-    <row r="170" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="170" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C170" s="3"/>
       <c r="D170" s="3"/>
       <c r="E170" s="3"/>
       <c r="F170" s="3"/>
       <c r="G170" s="3"/>
       <c r="H170" s="3"/>
       <c r="I170" s="3"/>
       <c r="J170" s="3"/>
       <c r="K170" s="3"/>
       <c r="L170" s="3"/>
       <c r="M170" s="3"/>
       <c r="N170" s="3"/>
       <c r="O170" s="3"/>
       <c r="P170" s="3"/>
       <c r="Q170" s="3"/>
       <c r="R170" s="3"/>
       <c r="S170" s="3"/>
       <c r="T170" s="3"/>
       <c r="U170" s="3"/>
       <c r="V170" s="3"/>
       <c r="W170" s="3"/>
       <c r="X170" s="3"/>
       <c r="Y170" s="3"/>
       <c r="Z170" s="3"/>
       <c r="AA170" s="3"/>
@@ -32563,52 +33020,53 @@
       <c r="CF170" s="3"/>
       <c r="CG170" s="3"/>
       <c r="CH170" s="3"/>
       <c r="CI170" s="3"/>
       <c r="CJ170" s="3"/>
       <c r="CK170" s="3"/>
       <c r="CL170" s="3"/>
       <c r="CM170" s="3"/>
       <c r="CN170" s="3"/>
       <c r="CO170" s="3"/>
       <c r="CP170" s="3"/>
       <c r="CQ170" s="3"/>
       <c r="CR170" s="3"/>
       <c r="CS170" s="3"/>
       <c r="CT170" s="3"/>
       <c r="CU170" s="3"/>
       <c r="CV170" s="3"/>
       <c r="CW170" s="3"/>
       <c r="CX170" s="3"/>
       <c r="CY170" s="3"/>
       <c r="CZ170" s="3"/>
       <c r="DA170" s="3"/>
       <c r="DB170" s="3"/>
       <c r="DC170" s="3"/>
       <c r="DD170" s="3"/>
+      <c r="DE170" s="3"/>
     </row>
-    <row r="171" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="171" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C171" s="3"/>
       <c r="D171" s="3"/>
       <c r="E171" s="3"/>
       <c r="F171" s="3"/>
       <c r="G171" s="3"/>
       <c r="H171" s="3"/>
       <c r="I171" s="3"/>
       <c r="J171" s="3"/>
       <c r="K171" s="3"/>
       <c r="L171" s="3"/>
       <c r="M171" s="3"/>
       <c r="N171" s="3"/>
       <c r="O171" s="3"/>
       <c r="P171" s="3"/>
       <c r="Q171" s="3"/>
       <c r="R171" s="3"/>
       <c r="S171" s="3"/>
       <c r="T171" s="3"/>
       <c r="U171" s="3"/>
       <c r="V171" s="3"/>
       <c r="W171" s="3"/>
       <c r="X171" s="3"/>
       <c r="Y171" s="3"/>
       <c r="Z171" s="3"/>
       <c r="AA171" s="3"/>
@@ -32671,52 +33129,53 @@
       <c r="CF171" s="3"/>
       <c r="CG171" s="3"/>
       <c r="CH171" s="3"/>
       <c r="CI171" s="3"/>
       <c r="CJ171" s="3"/>
       <c r="CK171" s="3"/>
       <c r="CL171" s="3"/>
       <c r="CM171" s="3"/>
       <c r="CN171" s="3"/>
       <c r="CO171" s="3"/>
       <c r="CP171" s="3"/>
       <c r="CQ171" s="3"/>
       <c r="CR171" s="3"/>
       <c r="CS171" s="3"/>
       <c r="CT171" s="3"/>
       <c r="CU171" s="3"/>
       <c r="CV171" s="3"/>
       <c r="CW171" s="3"/>
       <c r="CX171" s="3"/>
       <c r="CY171" s="3"/>
       <c r="CZ171" s="3"/>
       <c r="DA171" s="3"/>
       <c r="DB171" s="3"/>
       <c r="DC171" s="3"/>
       <c r="DD171" s="3"/>
+      <c r="DE171" s="3"/>
     </row>
-    <row r="172" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="172" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C172" s="3"/>
       <c r="D172" s="3"/>
       <c r="E172" s="3"/>
       <c r="F172" s="3"/>
       <c r="G172" s="3"/>
       <c r="H172" s="3"/>
       <c r="I172" s="3"/>
       <c r="J172" s="3"/>
       <c r="K172" s="3"/>
       <c r="L172" s="3"/>
       <c r="M172" s="3"/>
       <c r="N172" s="3"/>
       <c r="O172" s="3"/>
       <c r="P172" s="3"/>
       <c r="Q172" s="3"/>
       <c r="R172" s="3"/>
       <c r="S172" s="3"/>
       <c r="T172" s="3"/>
       <c r="U172" s="3"/>
       <c r="V172" s="3"/>
       <c r="W172" s="3"/>
       <c r="X172" s="3"/>
       <c r="Y172" s="3"/>
       <c r="Z172" s="3"/>
       <c r="AA172" s="3"/>
@@ -32779,52 +33238,53 @@
       <c r="CF172" s="3"/>
       <c r="CG172" s="3"/>
       <c r="CH172" s="3"/>
       <c r="CI172" s="3"/>
       <c r="CJ172" s="3"/>
       <c r="CK172" s="3"/>
       <c r="CL172" s="3"/>
       <c r="CM172" s="3"/>
       <c r="CN172" s="3"/>
       <c r="CO172" s="3"/>
       <c r="CP172" s="3"/>
       <c r="CQ172" s="3"/>
       <c r="CR172" s="3"/>
       <c r="CS172" s="3"/>
       <c r="CT172" s="3"/>
       <c r="CU172" s="3"/>
       <c r="CV172" s="3"/>
       <c r="CW172" s="3"/>
       <c r="CX172" s="3"/>
       <c r="CY172" s="3"/>
       <c r="CZ172" s="3"/>
       <c r="DA172" s="3"/>
       <c r="DB172" s="3"/>
       <c r="DC172" s="3"/>
       <c r="DD172" s="3"/>
+      <c r="DE172" s="3"/>
     </row>
-    <row r="173" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="173" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C173" s="3"/>
       <c r="D173" s="3"/>
       <c r="E173" s="3"/>
       <c r="F173" s="3"/>
       <c r="G173" s="3"/>
       <c r="H173" s="3"/>
       <c r="I173" s="3"/>
       <c r="J173" s="3"/>
       <c r="K173" s="3"/>
       <c r="L173" s="3"/>
       <c r="M173" s="3"/>
       <c r="N173" s="3"/>
       <c r="O173" s="3"/>
       <c r="P173" s="3"/>
       <c r="Q173" s="3"/>
       <c r="R173" s="3"/>
       <c r="S173" s="3"/>
       <c r="T173" s="3"/>
       <c r="U173" s="3"/>
       <c r="V173" s="3"/>
       <c r="W173" s="3"/>
       <c r="X173" s="3"/>
       <c r="Y173" s="3"/>
       <c r="Z173" s="3"/>
       <c r="AA173" s="3"/>
@@ -32887,52 +33347,53 @@
       <c r="CF173" s="3"/>
       <c r="CG173" s="3"/>
       <c r="CH173" s="3"/>
       <c r="CI173" s="3"/>
       <c r="CJ173" s="3"/>
       <c r="CK173" s="3"/>
       <c r="CL173" s="3"/>
       <c r="CM173" s="3"/>
       <c r="CN173" s="3"/>
       <c r="CO173" s="3"/>
       <c r="CP173" s="3"/>
       <c r="CQ173" s="3"/>
       <c r="CR173" s="3"/>
       <c r="CS173" s="3"/>
       <c r="CT173" s="3"/>
       <c r="CU173" s="3"/>
       <c r="CV173" s="3"/>
       <c r="CW173" s="3"/>
       <c r="CX173" s="3"/>
       <c r="CY173" s="3"/>
       <c r="CZ173" s="3"/>
       <c r="DA173" s="3"/>
       <c r="DB173" s="3"/>
       <c r="DC173" s="3"/>
       <c r="DD173" s="3"/>
+      <c r="DE173" s="3"/>
     </row>
-    <row r="174" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="174" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C174" s="3"/>
       <c r="D174" s="3"/>
       <c r="E174" s="3"/>
       <c r="F174" s="3"/>
       <c r="G174" s="3"/>
       <c r="H174" s="3"/>
       <c r="I174" s="3"/>
       <c r="J174" s="3"/>
       <c r="K174" s="3"/>
       <c r="L174" s="3"/>
       <c r="M174" s="3"/>
       <c r="N174" s="3"/>
       <c r="O174" s="3"/>
       <c r="P174" s="3"/>
       <c r="Q174" s="3"/>
       <c r="R174" s="3"/>
       <c r="S174" s="3"/>
       <c r="T174" s="3"/>
       <c r="U174" s="3"/>
       <c r="V174" s="3"/>
       <c r="W174" s="3"/>
       <c r="X174" s="3"/>
       <c r="Y174" s="3"/>
       <c r="Z174" s="3"/>
       <c r="AA174" s="3"/>
@@ -32995,52 +33456,53 @@
       <c r="CF174" s="3"/>
       <c r="CG174" s="3"/>
       <c r="CH174" s="3"/>
       <c r="CI174" s="3"/>
       <c r="CJ174" s="3"/>
       <c r="CK174" s="3"/>
       <c r="CL174" s="3"/>
       <c r="CM174" s="3"/>
       <c r="CN174" s="3"/>
       <c r="CO174" s="3"/>
       <c r="CP174" s="3"/>
       <c r="CQ174" s="3"/>
       <c r="CR174" s="3"/>
       <c r="CS174" s="3"/>
       <c r="CT174" s="3"/>
       <c r="CU174" s="3"/>
       <c r="CV174" s="3"/>
       <c r="CW174" s="3"/>
       <c r="CX174" s="3"/>
       <c r="CY174" s="3"/>
       <c r="CZ174" s="3"/>
       <c r="DA174" s="3"/>
       <c r="DB174" s="3"/>
       <c r="DC174" s="3"/>
       <c r="DD174" s="3"/>
+      <c r="DE174" s="3"/>
     </row>
-    <row r="175" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="175" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C175" s="3"/>
       <c r="D175" s="3"/>
       <c r="E175" s="3"/>
       <c r="F175" s="3"/>
       <c r="G175" s="3"/>
       <c r="H175" s="3"/>
       <c r="I175" s="3"/>
       <c r="J175" s="3"/>
       <c r="K175" s="3"/>
       <c r="L175" s="3"/>
       <c r="M175" s="3"/>
       <c r="N175" s="3"/>
       <c r="O175" s="3"/>
       <c r="P175" s="3"/>
       <c r="Q175" s="3"/>
       <c r="R175" s="3"/>
       <c r="S175" s="3"/>
       <c r="T175" s="3"/>
       <c r="U175" s="3"/>
       <c r="V175" s="3"/>
       <c r="W175" s="3"/>
       <c r="X175" s="3"/>
       <c r="Y175" s="3"/>
       <c r="Z175" s="3"/>
       <c r="AA175" s="3"/>
@@ -33103,52 +33565,53 @@
       <c r="CF175" s="3"/>
       <c r="CG175" s="3"/>
       <c r="CH175" s="3"/>
       <c r="CI175" s="3"/>
       <c r="CJ175" s="3"/>
       <c r="CK175" s="3"/>
       <c r="CL175" s="3"/>
       <c r="CM175" s="3"/>
       <c r="CN175" s="3"/>
       <c r="CO175" s="3"/>
       <c r="CP175" s="3"/>
       <c r="CQ175" s="3"/>
       <c r="CR175" s="3"/>
       <c r="CS175" s="3"/>
       <c r="CT175" s="3"/>
       <c r="CU175" s="3"/>
       <c r="CV175" s="3"/>
       <c r="CW175" s="3"/>
       <c r="CX175" s="3"/>
       <c r="CY175" s="3"/>
       <c r="CZ175" s="3"/>
       <c r="DA175" s="3"/>
       <c r="DB175" s="3"/>
       <c r="DC175" s="3"/>
       <c r="DD175" s="3"/>
+      <c r="DE175" s="3"/>
     </row>
-    <row r="176" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="176" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C176" s="3"/>
       <c r="D176" s="3"/>
       <c r="E176" s="3"/>
       <c r="F176" s="3"/>
       <c r="G176" s="3"/>
       <c r="H176" s="3"/>
       <c r="I176" s="3"/>
       <c r="J176" s="3"/>
       <c r="K176" s="3"/>
       <c r="L176" s="3"/>
       <c r="M176" s="3"/>
       <c r="N176" s="3"/>
       <c r="O176" s="3"/>
       <c r="P176" s="3"/>
       <c r="Q176" s="3"/>
       <c r="R176" s="3"/>
       <c r="S176" s="3"/>
       <c r="T176" s="3"/>
       <c r="U176" s="3"/>
       <c r="V176" s="3"/>
       <c r="W176" s="3"/>
       <c r="X176" s="3"/>
       <c r="Y176" s="3"/>
       <c r="Z176" s="3"/>
       <c r="AA176" s="3"/>
@@ -33211,52 +33674,53 @@
       <c r="CF176" s="3"/>
       <c r="CG176" s="3"/>
       <c r="CH176" s="3"/>
       <c r="CI176" s="3"/>
       <c r="CJ176" s="3"/>
       <c r="CK176" s="3"/>
       <c r="CL176" s="3"/>
       <c r="CM176" s="3"/>
       <c r="CN176" s="3"/>
       <c r="CO176" s="3"/>
       <c r="CP176" s="3"/>
       <c r="CQ176" s="3"/>
       <c r="CR176" s="3"/>
       <c r="CS176" s="3"/>
       <c r="CT176" s="3"/>
       <c r="CU176" s="3"/>
       <c r="CV176" s="3"/>
       <c r="CW176" s="3"/>
       <c r="CX176" s="3"/>
       <c r="CY176" s="3"/>
       <c r="CZ176" s="3"/>
       <c r="DA176" s="3"/>
       <c r="DB176" s="3"/>
       <c r="DC176" s="3"/>
       <c r="DD176" s="3"/>
+      <c r="DE176" s="3"/>
     </row>
-    <row r="177" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="177" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C177" s="3"/>
       <c r="D177" s="3"/>
       <c r="E177" s="3"/>
       <c r="F177" s="3"/>
       <c r="G177" s="3"/>
       <c r="H177" s="3"/>
       <c r="I177" s="3"/>
       <c r="J177" s="3"/>
       <c r="K177" s="3"/>
       <c r="L177" s="3"/>
       <c r="M177" s="3"/>
       <c r="N177" s="3"/>
       <c r="O177" s="3"/>
       <c r="P177" s="3"/>
       <c r="Q177" s="3"/>
       <c r="R177" s="3"/>
       <c r="S177" s="3"/>
       <c r="T177" s="3"/>
       <c r="U177" s="3"/>
       <c r="V177" s="3"/>
       <c r="W177" s="3"/>
       <c r="X177" s="3"/>
       <c r="Y177" s="3"/>
       <c r="Z177" s="3"/>
       <c r="AA177" s="3"/>
@@ -33319,52 +33783,53 @@
       <c r="CF177" s="3"/>
       <c r="CG177" s="3"/>
       <c r="CH177" s="3"/>
       <c r="CI177" s="3"/>
       <c r="CJ177" s="3"/>
       <c r="CK177" s="3"/>
       <c r="CL177" s="3"/>
       <c r="CM177" s="3"/>
       <c r="CN177" s="3"/>
       <c r="CO177" s="3"/>
       <c r="CP177" s="3"/>
       <c r="CQ177" s="3"/>
       <c r="CR177" s="3"/>
       <c r="CS177" s="3"/>
       <c r="CT177" s="3"/>
       <c r="CU177" s="3"/>
       <c r="CV177" s="3"/>
       <c r="CW177" s="3"/>
       <c r="CX177" s="3"/>
       <c r="CY177" s="3"/>
       <c r="CZ177" s="3"/>
       <c r="DA177" s="3"/>
       <c r="DB177" s="3"/>
       <c r="DC177" s="3"/>
       <c r="DD177" s="3"/>
+      <c r="DE177" s="3"/>
     </row>
-    <row r="178" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="178" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C178" s="3"/>
       <c r="D178" s="3"/>
       <c r="E178" s="3"/>
       <c r="F178" s="3"/>
       <c r="G178" s="3"/>
       <c r="H178" s="3"/>
       <c r="I178" s="3"/>
       <c r="J178" s="3"/>
       <c r="K178" s="3"/>
       <c r="L178" s="3"/>
       <c r="M178" s="3"/>
       <c r="N178" s="3"/>
       <c r="O178" s="3"/>
       <c r="P178" s="3"/>
       <c r="Q178" s="3"/>
       <c r="R178" s="3"/>
       <c r="S178" s="3"/>
       <c r="T178" s="3"/>
       <c r="U178" s="3"/>
       <c r="V178" s="3"/>
       <c r="W178" s="3"/>
       <c r="X178" s="3"/>
       <c r="Y178" s="3"/>
       <c r="Z178" s="3"/>
       <c r="AA178" s="3"/>
@@ -33427,52 +33892,53 @@
       <c r="CF178" s="3"/>
       <c r="CG178" s="3"/>
       <c r="CH178" s="3"/>
       <c r="CI178" s="3"/>
       <c r="CJ178" s="3"/>
       <c r="CK178" s="3"/>
       <c r="CL178" s="3"/>
       <c r="CM178" s="3"/>
       <c r="CN178" s="3"/>
       <c r="CO178" s="3"/>
       <c r="CP178" s="3"/>
       <c r="CQ178" s="3"/>
       <c r="CR178" s="3"/>
       <c r="CS178" s="3"/>
       <c r="CT178" s="3"/>
       <c r="CU178" s="3"/>
       <c r="CV178" s="3"/>
       <c r="CW178" s="3"/>
       <c r="CX178" s="3"/>
       <c r="CY178" s="3"/>
       <c r="CZ178" s="3"/>
       <c r="DA178" s="3"/>
       <c r="DB178" s="3"/>
       <c r="DC178" s="3"/>
       <c r="DD178" s="3"/>
+      <c r="DE178" s="3"/>
     </row>
-    <row r="179" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="179" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C179" s="3"/>
       <c r="D179" s="3"/>
       <c r="E179" s="3"/>
       <c r="F179" s="3"/>
       <c r="G179" s="3"/>
       <c r="H179" s="3"/>
       <c r="I179" s="3"/>
       <c r="J179" s="3"/>
       <c r="K179" s="3"/>
       <c r="L179" s="3"/>
       <c r="M179" s="3"/>
       <c r="N179" s="3"/>
       <c r="O179" s="3"/>
       <c r="P179" s="3"/>
       <c r="Q179" s="3"/>
       <c r="R179" s="3"/>
       <c r="S179" s="3"/>
       <c r="T179" s="3"/>
       <c r="U179" s="3"/>
       <c r="V179" s="3"/>
       <c r="W179" s="3"/>
       <c r="X179" s="3"/>
       <c r="Y179" s="3"/>
       <c r="Z179" s="3"/>
       <c r="AA179" s="3"/>
@@ -33535,52 +34001,53 @@
       <c r="CF179" s="3"/>
       <c r="CG179" s="3"/>
       <c r="CH179" s="3"/>
       <c r="CI179" s="3"/>
       <c r="CJ179" s="3"/>
       <c r="CK179" s="3"/>
       <c r="CL179" s="3"/>
       <c r="CM179" s="3"/>
       <c r="CN179" s="3"/>
       <c r="CO179" s="3"/>
       <c r="CP179" s="3"/>
       <c r="CQ179" s="3"/>
       <c r="CR179" s="3"/>
       <c r="CS179" s="3"/>
       <c r="CT179" s="3"/>
       <c r="CU179" s="3"/>
       <c r="CV179" s="3"/>
       <c r="CW179" s="3"/>
       <c r="CX179" s="3"/>
       <c r="CY179" s="3"/>
       <c r="CZ179" s="3"/>
       <c r="DA179" s="3"/>
       <c r="DB179" s="3"/>
       <c r="DC179" s="3"/>
       <c r="DD179" s="3"/>
+      <c r="DE179" s="3"/>
     </row>
-    <row r="180" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="180" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C180" s="3"/>
       <c r="D180" s="3"/>
       <c r="E180" s="3"/>
       <c r="F180" s="3"/>
       <c r="G180" s="3"/>
       <c r="H180" s="3"/>
       <c r="I180" s="3"/>
       <c r="J180" s="3"/>
       <c r="K180" s="3"/>
       <c r="L180" s="3"/>
       <c r="M180" s="3"/>
       <c r="N180" s="3"/>
       <c r="O180" s="3"/>
       <c r="P180" s="3"/>
       <c r="Q180" s="3"/>
       <c r="R180" s="3"/>
       <c r="S180" s="3"/>
       <c r="T180" s="3"/>
       <c r="U180" s="3"/>
       <c r="V180" s="3"/>
       <c r="W180" s="3"/>
       <c r="X180" s="3"/>
       <c r="Y180" s="3"/>
       <c r="Z180" s="3"/>
       <c r="AA180" s="3"/>
@@ -33643,52 +34110,53 @@
       <c r="CF180" s="3"/>
       <c r="CG180" s="3"/>
       <c r="CH180" s="3"/>
       <c r="CI180" s="3"/>
       <c r="CJ180" s="3"/>
       <c r="CK180" s="3"/>
       <c r="CL180" s="3"/>
       <c r="CM180" s="3"/>
       <c r="CN180" s="3"/>
       <c r="CO180" s="3"/>
       <c r="CP180" s="3"/>
       <c r="CQ180" s="3"/>
       <c r="CR180" s="3"/>
       <c r="CS180" s="3"/>
       <c r="CT180" s="3"/>
       <c r="CU180" s="3"/>
       <c r="CV180" s="3"/>
       <c r="CW180" s="3"/>
       <c r="CX180" s="3"/>
       <c r="CY180" s="3"/>
       <c r="CZ180" s="3"/>
       <c r="DA180" s="3"/>
       <c r="DB180" s="3"/>
       <c r="DC180" s="3"/>
       <c r="DD180" s="3"/>
+      <c r="DE180" s="3"/>
     </row>
-    <row r="181" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="181" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C181" s="3"/>
       <c r="D181" s="3"/>
       <c r="E181" s="3"/>
       <c r="F181" s="3"/>
       <c r="G181" s="3"/>
       <c r="H181" s="3"/>
       <c r="I181" s="3"/>
       <c r="J181" s="3"/>
       <c r="K181" s="3"/>
       <c r="L181" s="3"/>
       <c r="M181" s="3"/>
       <c r="N181" s="3"/>
       <c r="O181" s="3"/>
       <c r="P181" s="3"/>
       <c r="Q181" s="3"/>
       <c r="R181" s="3"/>
       <c r="S181" s="3"/>
       <c r="T181" s="3"/>
       <c r="U181" s="3"/>
       <c r="V181" s="3"/>
       <c r="W181" s="3"/>
       <c r="X181" s="3"/>
       <c r="Y181" s="3"/>
       <c r="Z181" s="3"/>
       <c r="AA181" s="3"/>
@@ -33751,52 +34219,53 @@
       <c r="CF181" s="3"/>
       <c r="CG181" s="3"/>
       <c r="CH181" s="3"/>
       <c r="CI181" s="3"/>
       <c r="CJ181" s="3"/>
       <c r="CK181" s="3"/>
       <c r="CL181" s="3"/>
       <c r="CM181" s="3"/>
       <c r="CN181" s="3"/>
       <c r="CO181" s="3"/>
       <c r="CP181" s="3"/>
       <c r="CQ181" s="3"/>
       <c r="CR181" s="3"/>
       <c r="CS181" s="3"/>
       <c r="CT181" s="3"/>
       <c r="CU181" s="3"/>
       <c r="CV181" s="3"/>
       <c r="CW181" s="3"/>
       <c r="CX181" s="3"/>
       <c r="CY181" s="3"/>
       <c r="CZ181" s="3"/>
       <c r="DA181" s="3"/>
       <c r="DB181" s="3"/>
       <c r="DC181" s="3"/>
       <c r="DD181" s="3"/>
+      <c r="DE181" s="3"/>
     </row>
-    <row r="182" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="182" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C182" s="3"/>
       <c r="D182" s="3"/>
       <c r="E182" s="3"/>
       <c r="F182" s="3"/>
       <c r="G182" s="3"/>
       <c r="H182" s="3"/>
       <c r="I182" s="3"/>
       <c r="J182" s="3"/>
       <c r="K182" s="3"/>
       <c r="L182" s="3"/>
       <c r="M182" s="3"/>
       <c r="N182" s="3"/>
       <c r="O182" s="3"/>
       <c r="P182" s="3"/>
       <c r="Q182" s="3"/>
       <c r="R182" s="3"/>
       <c r="S182" s="3"/>
       <c r="T182" s="3"/>
       <c r="U182" s="3"/>
       <c r="V182" s="3"/>
       <c r="W182" s="3"/>
       <c r="X182" s="3"/>
       <c r="Y182" s="3"/>
       <c r="Z182" s="3"/>
       <c r="AA182" s="3"/>
@@ -33859,52 +34328,53 @@
       <c r="CF182" s="3"/>
       <c r="CG182" s="3"/>
       <c r="CH182" s="3"/>
       <c r="CI182" s="3"/>
       <c r="CJ182" s="3"/>
       <c r="CK182" s="3"/>
       <c r="CL182" s="3"/>
       <c r="CM182" s="3"/>
       <c r="CN182" s="3"/>
       <c r="CO182" s="3"/>
       <c r="CP182" s="3"/>
       <c r="CQ182" s="3"/>
       <c r="CR182" s="3"/>
       <c r="CS182" s="3"/>
       <c r="CT182" s="3"/>
       <c r="CU182" s="3"/>
       <c r="CV182" s="3"/>
       <c r="CW182" s="3"/>
       <c r="CX182" s="3"/>
       <c r="CY182" s="3"/>
       <c r="CZ182" s="3"/>
       <c r="DA182" s="3"/>
       <c r="DB182" s="3"/>
       <c r="DC182" s="3"/>
       <c r="DD182" s="3"/>
+      <c r="DE182" s="3"/>
     </row>
-    <row r="183" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="183" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C183" s="3"/>
       <c r="D183" s="3"/>
       <c r="E183" s="3"/>
       <c r="F183" s="3"/>
       <c r="G183" s="3"/>
       <c r="H183" s="3"/>
       <c r="I183" s="3"/>
       <c r="J183" s="3"/>
       <c r="K183" s="3"/>
       <c r="L183" s="3"/>
       <c r="M183" s="3"/>
       <c r="N183" s="3"/>
       <c r="O183" s="3"/>
       <c r="P183" s="3"/>
       <c r="Q183" s="3"/>
       <c r="R183" s="3"/>
       <c r="S183" s="3"/>
       <c r="T183" s="3"/>
       <c r="U183" s="3"/>
       <c r="V183" s="3"/>
       <c r="W183" s="3"/>
       <c r="X183" s="3"/>
       <c r="Y183" s="3"/>
       <c r="Z183" s="3"/>
       <c r="AA183" s="3"/>
@@ -33967,52 +34437,53 @@
       <c r="CF183" s="3"/>
       <c r="CG183" s="3"/>
       <c r="CH183" s="3"/>
       <c r="CI183" s="3"/>
       <c r="CJ183" s="3"/>
       <c r="CK183" s="3"/>
       <c r="CL183" s="3"/>
       <c r="CM183" s="3"/>
       <c r="CN183" s="3"/>
       <c r="CO183" s="3"/>
       <c r="CP183" s="3"/>
       <c r="CQ183" s="3"/>
       <c r="CR183" s="3"/>
       <c r="CS183" s="3"/>
       <c r="CT183" s="3"/>
       <c r="CU183" s="3"/>
       <c r="CV183" s="3"/>
       <c r="CW183" s="3"/>
       <c r="CX183" s="3"/>
       <c r="CY183" s="3"/>
       <c r="CZ183" s="3"/>
       <c r="DA183" s="3"/>
       <c r="DB183" s="3"/>
       <c r="DC183" s="3"/>
       <c r="DD183" s="3"/>
+      <c r="DE183" s="3"/>
     </row>
-    <row r="184" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="184" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C184" s="3"/>
       <c r="D184" s="3"/>
       <c r="E184" s="3"/>
       <c r="F184" s="3"/>
       <c r="G184" s="3"/>
       <c r="H184" s="3"/>
       <c r="I184" s="3"/>
       <c r="J184" s="3"/>
       <c r="K184" s="3"/>
       <c r="L184" s="3"/>
       <c r="M184" s="3"/>
       <c r="N184" s="3"/>
       <c r="O184" s="3"/>
       <c r="P184" s="3"/>
       <c r="Q184" s="3"/>
       <c r="R184" s="3"/>
       <c r="S184" s="3"/>
       <c r="T184" s="3"/>
       <c r="U184" s="3"/>
       <c r="V184" s="3"/>
       <c r="W184" s="3"/>
       <c r="X184" s="3"/>
       <c r="Y184" s="3"/>
       <c r="Z184" s="3"/>
       <c r="AA184" s="3"/>
@@ -34075,52 +34546,53 @@
       <c r="CF184" s="3"/>
       <c r="CG184" s="3"/>
       <c r="CH184" s="3"/>
       <c r="CI184" s="3"/>
       <c r="CJ184" s="3"/>
       <c r="CK184" s="3"/>
       <c r="CL184" s="3"/>
       <c r="CM184" s="3"/>
       <c r="CN184" s="3"/>
       <c r="CO184" s="3"/>
       <c r="CP184" s="3"/>
       <c r="CQ184" s="3"/>
       <c r="CR184" s="3"/>
       <c r="CS184" s="3"/>
       <c r="CT184" s="3"/>
       <c r="CU184" s="3"/>
       <c r="CV184" s="3"/>
       <c r="CW184" s="3"/>
       <c r="CX184" s="3"/>
       <c r="CY184" s="3"/>
       <c r="CZ184" s="3"/>
       <c r="DA184" s="3"/>
       <c r="DB184" s="3"/>
       <c r="DC184" s="3"/>
       <c r="DD184" s="3"/>
+      <c r="DE184" s="3"/>
     </row>
-    <row r="185" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="185" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C185" s="3"/>
       <c r="D185" s="3"/>
       <c r="E185" s="3"/>
       <c r="F185" s="3"/>
       <c r="G185" s="3"/>
       <c r="H185" s="3"/>
       <c r="I185" s="3"/>
       <c r="J185" s="3"/>
       <c r="K185" s="3"/>
       <c r="L185" s="3"/>
       <c r="M185" s="3"/>
       <c r="N185" s="3"/>
       <c r="O185" s="3"/>
       <c r="P185" s="3"/>
       <c r="Q185" s="3"/>
       <c r="R185" s="3"/>
       <c r="S185" s="3"/>
       <c r="T185" s="3"/>
       <c r="U185" s="3"/>
       <c r="V185" s="3"/>
       <c r="W185" s="3"/>
       <c r="X185" s="3"/>
       <c r="Y185" s="3"/>
       <c r="Z185" s="3"/>
       <c r="AA185" s="3"/>
@@ -34183,52 +34655,53 @@
       <c r="CF185" s="3"/>
       <c r="CG185" s="3"/>
       <c r="CH185" s="3"/>
       <c r="CI185" s="3"/>
       <c r="CJ185" s="3"/>
       <c r="CK185" s="3"/>
       <c r="CL185" s="3"/>
       <c r="CM185" s="3"/>
       <c r="CN185" s="3"/>
       <c r="CO185" s="3"/>
       <c r="CP185" s="3"/>
       <c r="CQ185" s="3"/>
       <c r="CR185" s="3"/>
       <c r="CS185" s="3"/>
       <c r="CT185" s="3"/>
       <c r="CU185" s="3"/>
       <c r="CV185" s="3"/>
       <c r="CW185" s="3"/>
       <c r="CX185" s="3"/>
       <c r="CY185" s="3"/>
       <c r="CZ185" s="3"/>
       <c r="DA185" s="3"/>
       <c r="DB185" s="3"/>
       <c r="DC185" s="3"/>
       <c r="DD185" s="3"/>
+      <c r="DE185" s="3"/>
     </row>
-    <row r="186" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="186" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C186" s="3"/>
       <c r="D186" s="3"/>
       <c r="E186" s="3"/>
       <c r="F186" s="3"/>
       <c r="G186" s="3"/>
       <c r="H186" s="3"/>
       <c r="I186" s="3"/>
       <c r="J186" s="3"/>
       <c r="K186" s="3"/>
       <c r="L186" s="3"/>
       <c r="M186" s="3"/>
       <c r="N186" s="3"/>
       <c r="O186" s="3"/>
       <c r="P186" s="3"/>
       <c r="Q186" s="3"/>
       <c r="R186" s="3"/>
       <c r="S186" s="3"/>
       <c r="T186" s="3"/>
       <c r="U186" s="3"/>
       <c r="V186" s="3"/>
       <c r="W186" s="3"/>
       <c r="X186" s="3"/>
       <c r="Y186" s="3"/>
       <c r="Z186" s="3"/>
       <c r="AA186" s="3"/>
@@ -34291,52 +34764,53 @@
       <c r="CF186" s="3"/>
       <c r="CG186" s="3"/>
       <c r="CH186" s="3"/>
       <c r="CI186" s="3"/>
       <c r="CJ186" s="3"/>
       <c r="CK186" s="3"/>
       <c r="CL186" s="3"/>
       <c r="CM186" s="3"/>
       <c r="CN186" s="3"/>
       <c r="CO186" s="3"/>
       <c r="CP186" s="3"/>
       <c r="CQ186" s="3"/>
       <c r="CR186" s="3"/>
       <c r="CS186" s="3"/>
       <c r="CT186" s="3"/>
       <c r="CU186" s="3"/>
       <c r="CV186" s="3"/>
       <c r="CW186" s="3"/>
       <c r="CX186" s="3"/>
       <c r="CY186" s="3"/>
       <c r="CZ186" s="3"/>
       <c r="DA186" s="3"/>
       <c r="DB186" s="3"/>
       <c r="DC186" s="3"/>
       <c r="DD186" s="3"/>
+      <c r="DE186" s="3"/>
     </row>
-    <row r="187" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="187" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C187" s="3"/>
       <c r="D187" s="3"/>
       <c r="E187" s="3"/>
       <c r="F187" s="3"/>
       <c r="G187" s="3"/>
       <c r="H187" s="3"/>
       <c r="I187" s="3"/>
       <c r="J187" s="3"/>
       <c r="K187" s="3"/>
       <c r="L187" s="3"/>
       <c r="M187" s="3"/>
       <c r="N187" s="3"/>
       <c r="O187" s="3"/>
       <c r="P187" s="3"/>
       <c r="Q187" s="3"/>
       <c r="R187" s="3"/>
       <c r="S187" s="3"/>
       <c r="T187" s="3"/>
       <c r="U187" s="3"/>
       <c r="V187" s="3"/>
       <c r="W187" s="3"/>
       <c r="X187" s="3"/>
       <c r="Y187" s="3"/>
       <c r="Z187" s="3"/>
       <c r="AA187" s="3"/>
@@ -34399,52 +34873,53 @@
       <c r="CF187" s="3"/>
       <c r="CG187" s="3"/>
       <c r="CH187" s="3"/>
       <c r="CI187" s="3"/>
       <c r="CJ187" s="3"/>
       <c r="CK187" s="3"/>
       <c r="CL187" s="3"/>
       <c r="CM187" s="3"/>
       <c r="CN187" s="3"/>
       <c r="CO187" s="3"/>
       <c r="CP187" s="3"/>
       <c r="CQ187" s="3"/>
       <c r="CR187" s="3"/>
       <c r="CS187" s="3"/>
       <c r="CT187" s="3"/>
       <c r="CU187" s="3"/>
       <c r="CV187" s="3"/>
       <c r="CW187" s="3"/>
       <c r="CX187" s="3"/>
       <c r="CY187" s="3"/>
       <c r="CZ187" s="3"/>
       <c r="DA187" s="3"/>
       <c r="DB187" s="3"/>
       <c r="DC187" s="3"/>
       <c r="DD187" s="3"/>
+      <c r="DE187" s="3"/>
     </row>
-    <row r="188" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="188" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C188" s="3"/>
       <c r="D188" s="3"/>
       <c r="E188" s="3"/>
       <c r="F188" s="3"/>
       <c r="G188" s="3"/>
       <c r="H188" s="3"/>
       <c r="I188" s="3"/>
       <c r="J188" s="3"/>
       <c r="K188" s="3"/>
       <c r="L188" s="3"/>
       <c r="M188" s="3"/>
       <c r="N188" s="3"/>
       <c r="O188" s="3"/>
       <c r="P188" s="3"/>
       <c r="Q188" s="3"/>
       <c r="R188" s="3"/>
       <c r="S188" s="3"/>
       <c r="T188" s="3"/>
       <c r="U188" s="3"/>
       <c r="V188" s="3"/>
       <c r="W188" s="3"/>
       <c r="X188" s="3"/>
       <c r="Y188" s="3"/>
       <c r="Z188" s="3"/>
       <c r="AA188" s="3"/>
@@ -34507,52 +34982,53 @@
       <c r="CF188" s="3"/>
       <c r="CG188" s="3"/>
       <c r="CH188" s="3"/>
       <c r="CI188" s="3"/>
       <c r="CJ188" s="3"/>
       <c r="CK188" s="3"/>
       <c r="CL188" s="3"/>
       <c r="CM188" s="3"/>
       <c r="CN188" s="3"/>
       <c r="CO188" s="3"/>
       <c r="CP188" s="3"/>
       <c r="CQ188" s="3"/>
       <c r="CR188" s="3"/>
       <c r="CS188" s="3"/>
       <c r="CT188" s="3"/>
       <c r="CU188" s="3"/>
       <c r="CV188" s="3"/>
       <c r="CW188" s="3"/>
       <c r="CX188" s="3"/>
       <c r="CY188" s="3"/>
       <c r="CZ188" s="3"/>
       <c r="DA188" s="3"/>
       <c r="DB188" s="3"/>
       <c r="DC188" s="3"/>
       <c r="DD188" s="3"/>
+      <c r="DE188" s="3"/>
     </row>
-    <row r="189" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="189" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C189" s="3"/>
       <c r="D189" s="3"/>
       <c r="E189" s="3"/>
       <c r="F189" s="3"/>
       <c r="G189" s="3"/>
       <c r="H189" s="3"/>
       <c r="I189" s="3"/>
       <c r="J189" s="3"/>
       <c r="K189" s="3"/>
       <c r="L189" s="3"/>
       <c r="M189" s="3"/>
       <c r="N189" s="3"/>
       <c r="O189" s="3"/>
       <c r="P189" s="3"/>
       <c r="Q189" s="3"/>
       <c r="R189" s="3"/>
       <c r="S189" s="3"/>
       <c r="T189" s="3"/>
       <c r="U189" s="3"/>
       <c r="V189" s="3"/>
       <c r="W189" s="3"/>
       <c r="X189" s="3"/>
       <c r="Y189" s="3"/>
       <c r="Z189" s="3"/>
       <c r="AA189" s="3"/>
@@ -34615,50 +35091,51 @@
       <c r="CF189" s="3"/>
       <c r="CG189" s="3"/>
       <c r="CH189" s="3"/>
       <c r="CI189" s="3"/>
       <c r="CJ189" s="3"/>
       <c r="CK189" s="3"/>
       <c r="CL189" s="3"/>
       <c r="CM189" s="3"/>
       <c r="CN189" s="3"/>
       <c r="CO189" s="3"/>
       <c r="CP189" s="3"/>
       <c r="CQ189" s="3"/>
       <c r="CR189" s="3"/>
       <c r="CS189" s="3"/>
       <c r="CT189" s="3"/>
       <c r="CU189" s="3"/>
       <c r="CV189" s="3"/>
       <c r="CW189" s="3"/>
       <c r="CX189" s="3"/>
       <c r="CY189" s="3"/>
       <c r="CZ189" s="3"/>
       <c r="DA189" s="3"/>
       <c r="DB189" s="3"/>
       <c r="DC189" s="3"/>
       <c r="DD189" s="3"/>
+      <c r="DE189" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B78:K78"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>