--- v2 (2026-04-07)
+++ v3 (2026-07-27)
@@ -1,66 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2025Q4_web\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2026Q1_web\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{532B0A54-2FBB-4732-8AEB-748E9BA3FE0A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12450"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
+  <extLst>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="208" uniqueCount="189">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="204" uniqueCount="188">
   <si>
     <t>Ostala ulaganja, neto</t>
   </si>
   <si>
     <t>2000.</t>
   </si>
   <si>
     <t>2001.</t>
   </si>
   <si>
     <t>2002.</t>
   </si>
   <si>
     <t>2003.</t>
   </si>
   <si>
     <t>2004.</t>
   </si>
   <si>
     <t>2005.</t>
   </si>
   <si>
     <t>2006.</t>
   </si>
   <si>
@@ -1537,98 +1543,74 @@
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>.</t>
     </r>
   </si>
   <si>
     <t>2. tr. 24.</t>
   </si>
   <si>
     <t>3. tr. 24.</t>
   </si>
   <si>
     <t>2024.</t>
   </si>
   <si>
     <t>4. tr. 24.</t>
   </si>
   <si>
     <t>1. tr. 25.</t>
   </si>
   <si>
-    <t>*</t>
-[...25 lines deleted...]
-  <si>
     <t>2. tr. 25.</t>
   </si>
   <si>
     <t>3. tr. 25.</t>
   </si>
   <si>
     <t>2025.</t>
   </si>
   <si>
     <t>4. tr. 25.</t>
   </si>
+  <si>
+    <t>1. tr. 26.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="yyyy\."/>
   </numFmts>
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman CE"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
@@ -1674,56 +1656,50 @@
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -1743,51 +1719,51 @@
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="12">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyProtection="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="10" applyNumberFormat="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="10" applyNumberFormat="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
@@ -1811,68 +1787,67 @@
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="9" quotePrefix="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="12">
-    <cellStyle name="Međunaslov u tablici" xfId="4"/>
-    <cellStyle name="Napomene" xfId="5"/>
+    <cellStyle name="Međunaslov u tablici" xfId="4" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="Napomene" xfId="5" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Naslov 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Naslov 2" xfId="3" builtinId="17" customBuiltin="1"/>
-    <cellStyle name="Normal_H4" xfId="1"/>
+    <cellStyle name="Normal_H4" xfId="1" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0" customBuiltin="1"/>
-    <cellStyle name="Normalno 3" xfId="11"/>
-[...4 lines deleted...]
-    <cellStyle name="Zaglavlje" xfId="10"/>
+    <cellStyle name="Normalno 3" xfId="11" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Tanka linija ispod" xfId="6" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="Ukupno" xfId="7" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="Ukupno - zadnji redak" xfId="8" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="Zadnji redak" xfId="9" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="Zaglavlje" xfId="10" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -1991,85 +1966,119 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -2205,105 +2214,103 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:EB189"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="B2:EC188"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.6640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.6640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="55.6640625" style="1" customWidth="1"/>
     <col min="3" max="28" width="10.6640625" style="1"/>
     <col min="29" max="29" width="15.6640625" style="1" customWidth="1"/>
     <col min="30" max="16384" width="10.6640625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="14" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="3" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="15" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="4" spans="2:132" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="5" spans="2:132" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:133" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="5" spans="2:133" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="8"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
       <c r="Z5" s="5"/>
       <c r="AA5" s="5"/>
-      <c r="AB5" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AB5" s="6"/>
       <c r="AC5" s="5"/>
       <c r="AD5" s="5"/>
       <c r="AE5" s="5"/>
       <c r="AF5" s="5"/>
       <c r="AG5" s="5"/>
       <c r="AH5" s="5"/>
       <c r="AI5" s="5"/>
       <c r="AJ5" s="5"/>
       <c r="AK5" s="5"/>
       <c r="AL5" s="5"/>
       <c r="AM5" s="5"/>
       <c r="AN5" s="5"/>
       <c r="AO5" s="5"/>
       <c r="AP5" s="5"/>
       <c r="AQ5" s="5"/>
       <c r="AR5" s="5"/>
       <c r="AS5" s="5"/>
       <c r="AT5" s="5"/>
       <c r="AU5" s="5"/>
       <c r="AV5" s="5"/>
       <c r="AW5" s="5"/>
       <c r="AX5" s="5"/>
       <c r="AY5" s="5"/>
       <c r="AZ5" s="5"/>
       <c r="BA5" s="5"/>
@@ -2360,64 +2367,59 @@
       <c r="CZ5" s="5"/>
       <c r="DA5" s="5"/>
       <c r="DB5" s="5"/>
       <c r="DC5" s="5"/>
       <c r="DD5" s="5"/>
       <c r="DE5" s="5"/>
       <c r="DF5" s="5"/>
       <c r="DG5" s="5"/>
       <c r="DH5" s="5"/>
       <c r="DI5" s="5"/>
       <c r="DJ5" s="5"/>
       <c r="DK5" s="5"/>
       <c r="DL5" s="5"/>
       <c r="DM5" s="5"/>
       <c r="DN5" s="5"/>
       <c r="DO5" s="5"/>
       <c r="DP5" s="5"/>
       <c r="DQ5" s="5"/>
       <c r="DR5" s="5"/>
       <c r="DS5" s="5"/>
       <c r="DT5" s="5"/>
       <c r="DU5" s="5"/>
       <c r="DV5" s="5"/>
       <c r="DW5" s="5"/>
       <c r="DX5" s="5"/>
-      <c r="DY5" s="5" t="s">
-[...8 lines deleted...]
-      <c r="EB5" s="6" t="s">
+      <c r="DY5" s="5"/>
+      <c r="DZ5" s="5"/>
+      <c r="EA5" s="5"/>
+      <c r="EB5" s="6"/>
+      <c r="EC5" s="6" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="6" spans="2:132" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:133" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="4"/>
       <c r="C6" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="9" t="s">
         <v>3</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="9" t="s">
         <v>6</v>
       </c>
       <c r="I6" s="9" t="s">
         <v>7</v>
       </c>
       <c r="J6" s="9" t="s">
         <v>8</v>
       </c>
@@ -2451,51 +2453,51 @@
       <c r="T6" s="9" t="s">
         <v>18</v>
       </c>
       <c r="U6" s="9" t="s">
         <v>19</v>
       </c>
       <c r="V6" s="9" t="s">
         <v>20</v>
       </c>
       <c r="W6" s="9" t="s">
         <v>21</v>
       </c>
       <c r="X6" s="9" t="s">
         <v>110</v>
       </c>
       <c r="Y6" s="9" t="s">
         <v>115</v>
       </c>
       <c r="Z6" s="9" t="s">
         <v>174</v>
       </c>
       <c r="AA6" s="9" t="s">
         <v>180</v>
       </c>
       <c r="AB6" s="9" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="AC6" s="4" t="s">
         <v>22</v>
       </c>
       <c r="AD6" s="4" t="s">
         <v>23</v>
       </c>
       <c r="AE6" s="4" t="s">
         <v>24</v>
       </c>
       <c r="AF6" s="4" t="s">
         <v>25</v>
       </c>
       <c r="AG6" s="4" t="s">
         <v>26</v>
       </c>
       <c r="AH6" s="4" t="s">
         <v>27</v>
       </c>
       <c r="AI6" s="4" t="s">
         <v>28</v>
       </c>
       <c r="AJ6" s="4" t="s">
         <v>29</v>
       </c>
@@ -2757,60 +2759,63 @@
       <c r="DR6" s="4" t="s">
         <v>171</v>
       </c>
       <c r="DS6" s="4" t="s">
         <v>173</v>
       </c>
       <c r="DT6" s="4" t="s">
         <v>175</v>
       </c>
       <c r="DU6" s="4" t="s">
         <v>176</v>
       </c>
       <c r="DV6" s="4" t="s">
         <v>178</v>
       </c>
       <c r="DW6" s="4" t="s">
         <v>179</v>
       </c>
       <c r="DX6" s="4" t="s">
         <v>181</v>
       </c>
       <c r="DY6" s="4" t="s">
         <v>182</v>
       </c>
       <c r="DZ6" s="4" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="EA6" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="EB6" s="4" t="s">
         <v>186</v>
       </c>
-      <c r="EB6" s="4" t="s">
-        <v>188</v>
+      <c r="EC6" s="4" t="s">
+        <v>187</v>
       </c>
     </row>
-    <row r="7" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="16">
         <v>-179.16747033571977</v>
       </c>
       <c r="D7" s="16">
         <v>-856.63788667753988</v>
       </c>
       <c r="E7" s="16">
         <v>-2657.4533969285662</v>
       </c>
       <c r="F7" s="16">
         <v>-1893.3931119758295</v>
       </c>
       <c r="G7" s="16">
         <v>-1608.3305628039443</v>
       </c>
       <c r="H7" s="16">
         <v>-3993.3617422608527</v>
       </c>
       <c r="I7" s="16">
         <v>-3439.6622475928698</v>
       </c>
       <c r="J7" s="16">
@@ -3160,52 +3165,55 @@
       </c>
       <c r="DU7" s="16">
         <v>-2256.101713970847</v>
       </c>
       <c r="DV7" s="16">
         <v>-958.50687089677513</v>
       </c>
       <c r="DW7" s="16">
         <v>5075.6541113013209</v>
       </c>
       <c r="DX7" s="16">
         <v>-1984.3994217301506</v>
       </c>
       <c r="DY7" s="16">
         <v>-4638.4474300023348</v>
       </c>
       <c r="DZ7" s="16">
         <v>-1015.9823638001326</v>
       </c>
       <c r="EA7" s="16">
         <v>4810.6974584383024</v>
       </c>
       <c r="EB7" s="16">
         <v>-3622.4181302946863</v>
       </c>
+      <c r="EC7" s="16">
+        <v>-2420.5759110636018</v>
+      </c>
     </row>
-    <row r="8" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="11" t="s">
         <v>120</v>
       </c>
       <c r="C8" s="16">
         <v>934.46435882272374</v>
       </c>
       <c r="D8" s="16">
         <v>-260.99633217524382</v>
       </c>
       <c r="E8" s="16">
         <v>-461.89287426501937</v>
       </c>
       <c r="F8" s="16">
         <v>2139.702932455376</v>
       </c>
       <c r="G8" s="16">
         <v>528.19057212548489</v>
       </c>
       <c r="H8" s="16">
         <v>-1015.0503730986239</v>
       </c>
       <c r="I8" s="16">
         <v>742.32260293239983</v>
       </c>
       <c r="J8" s="16">
@@ -3555,52 +3563,55 @@
       </c>
       <c r="DU8" s="16">
         <v>-1662.9388981704894</v>
       </c>
       <c r="DV8" s="16">
         <v>28.175872372565038</v>
       </c>
       <c r="DW8" s="16">
         <v>4819.3254285307821</v>
       </c>
       <c r="DX8" s="16">
         <v>-9340.7381281827056</v>
       </c>
       <c r="DY8" s="16">
         <v>-3604.3129625489764</v>
       </c>
       <c r="DZ8" s="16">
         <v>2442.2634082647087</v>
       </c>
       <c r="EA8" s="16">
         <v>1860.6425173920154</v>
       </c>
       <c r="EB8" s="16">
         <v>-1067.1825374636117</v>
       </c>
+      <c r="EC8" s="16">
+        <v>497.09618741587474</v>
+      </c>
     </row>
-    <row r="9" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="11" t="s">
         <v>121</v>
       </c>
       <c r="C9" s="16">
         <v>0.1716898</v>
       </c>
       <c r="D9" s="16">
         <v>3.8512326999999997</v>
       </c>
       <c r="E9" s="16">
         <v>29.836321700000003</v>
       </c>
       <c r="F9" s="16">
         <v>1.7513207999999998</v>
       </c>
       <c r="G9" s="16">
         <v>-2.1890874</v>
       </c>
       <c r="H9" s="16">
         <v>66.622728099999989</v>
       </c>
       <c r="I9" s="16">
         <v>0.36799999999999999</v>
       </c>
       <c r="J9" s="16">
@@ -3950,52 +3961,55 @@
       </c>
       <c r="DU9" s="16">
         <v>82.514560000000003</v>
       </c>
       <c r="DV9" s="16">
         <v>0.19625999999999999</v>
       </c>
       <c r="DW9" s="16">
         <v>-2.3839999999999995</v>
       </c>
       <c r="DX9" s="16">
         <v>2.7752699999999999</v>
       </c>
       <c r="DY9" s="16">
         <v>99.893060000000006</v>
       </c>
       <c r="DZ9" s="16">
         <v>11.611000000000001</v>
       </c>
       <c r="EA9" s="16">
         <v>3.5149999999999997</v>
       </c>
       <c r="EB9" s="16">
         <v>1.9401999999999999</v>
       </c>
+      <c r="EC9" s="16">
+        <v>88.146370000000005</v>
+      </c>
     </row>
-    <row r="10" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="11" t="s">
         <v>122</v>
       </c>
       <c r="C10" s="16">
         <v>1006.0734175844469</v>
       </c>
       <c r="D10" s="16">
         <v>-315.38014940368669</v>
       </c>
       <c r="E10" s="16">
         <v>-619.08011876373121</v>
       </c>
       <c r="F10" s="16">
         <v>1992.4169283343447</v>
       </c>
       <c r="G10" s="16">
         <v>426.8167134447271</v>
       </c>
       <c r="H10" s="16">
         <v>-1278.0604295442406</v>
       </c>
       <c r="I10" s="16">
         <v>457.93887395810088</v>
       </c>
       <c r="J10" s="16">
@@ -4345,52 +4359,55 @@
       </c>
       <c r="DU10" s="16">
         <v>-2329.8336061772388</v>
       </c>
       <c r="DV10" s="16">
         <v>-192.63454423595104</v>
       </c>
       <c r="DW10" s="16">
         <v>4286.4737428679173</v>
       </c>
       <c r="DX10" s="16">
         <v>-9414.0697588113399</v>
       </c>
       <c r="DY10" s="16">
         <v>-4373.6336128718467</v>
       </c>
       <c r="DZ10" s="16">
         <v>475.05800278195102</v>
       </c>
       <c r="EA10" s="16">
         <v>2195.5545817529519</v>
       </c>
       <c r="EB10" s="16">
         <v>177.88676044524001</v>
       </c>
+      <c r="EC10" s="16">
+        <v>974.97295938707646</v>
+      </c>
     </row>
-    <row r="11" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="11" t="s">
         <v>123</v>
       </c>
       <c r="C11" s="16">
         <v>0</v>
       </c>
       <c r="D11" s="16">
         <v>0</v>
       </c>
       <c r="E11" s="16">
         <v>0</v>
       </c>
       <c r="F11" s="16">
         <v>0</v>
       </c>
       <c r="G11" s="16">
         <v>0</v>
       </c>
       <c r="H11" s="16">
         <v>0</v>
       </c>
       <c r="I11" s="16">
         <v>0</v>
       </c>
       <c r="J11" s="16">
@@ -4740,52 +4757,55 @@
       </c>
       <c r="DU11" s="16">
         <v>-3436.2099604393329</v>
       </c>
       <c r="DV11" s="16">
         <v>-83.837562827548027</v>
       </c>
       <c r="DW11" s="16">
         <v>4978.3699997749245</v>
       </c>
       <c r="DX11" s="16">
         <v>-9167.8066682501776</v>
       </c>
       <c r="DY11" s="16">
         <v>-4202.3610109275423</v>
       </c>
       <c r="DZ11" s="16">
         <v>378.47354656215248</v>
       </c>
       <c r="EA11" s="16">
         <v>2137.2686806438942</v>
       </c>
       <c r="EB11" s="16">
         <v>439.03691624812461</v>
       </c>
+      <c r="EC11" s="16">
+        <v>812.59977946769322</v>
+      </c>
     </row>
-    <row r="12" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="11" t="s">
         <v>124</v>
       </c>
       <c r="C12" s="16">
         <v>0</v>
       </c>
       <c r="D12" s="16">
         <v>0</v>
       </c>
       <c r="E12" s="16">
         <v>0</v>
       </c>
       <c r="F12" s="16">
         <v>0</v>
       </c>
       <c r="G12" s="16">
         <v>0</v>
       </c>
       <c r="H12" s="16">
         <v>0</v>
       </c>
       <c r="I12" s="16">
         <v>0</v>
       </c>
       <c r="J12" s="16">
@@ -5135,52 +5155,55 @@
       </c>
       <c r="DU12" s="16">
         <v>29.737326143728431</v>
       </c>
       <c r="DV12" s="16">
         <v>-31.884852795712554</v>
       </c>
       <c r="DW12" s="16">
         <v>35.319529486498801</v>
       </c>
       <c r="DX12" s="16">
         <v>-44.18280196435466</v>
       </c>
       <c r="DY12" s="16">
         <v>27.476852596582795</v>
       </c>
       <c r="DZ12" s="16">
         <v>-1.687476758581467</v>
       </c>
       <c r="EA12" s="16">
         <v>-14.50906278291883</v>
       </c>
       <c r="EB12" s="16">
         <v>-28.44614156047971</v>
       </c>
+      <c r="EC12" s="16">
+        <v>30.454451463560492</v>
+      </c>
     </row>
-    <row r="13" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="11" t="s">
         <v>125</v>
       </c>
       <c r="C13" s="16">
         <v>964.17095354826643</v>
       </c>
       <c r="D13" s="16">
         <v>1790.9149964105659</v>
       </c>
       <c r="E13" s="16">
         <v>-1516.4942725140709</v>
       </c>
       <c r="F13" s="16">
         <v>1964.5051438219343</v>
       </c>
       <c r="G13" s="16">
         <v>446.66431417266358</v>
       </c>
       <c r="H13" s="16">
         <v>-1313.6703003505172</v>
       </c>
       <c r="I13" s="16">
         <v>387.71938545237185</v>
       </c>
       <c r="J13" s="16">
@@ -5530,52 +5553,55 @@
       </c>
       <c r="DU13" s="16">
         <v>1121.286088208431</v>
       </c>
       <c r="DV13" s="16">
         <v>-62.267967222904751</v>
       </c>
       <c r="DW13" s="16">
         <v>-730.54486989467011</v>
       </c>
       <c r="DX13" s="16">
         <v>-201.18353930386644</v>
       </c>
       <c r="DY13" s="16">
         <v>-151.30719114096689</v>
       </c>
       <c r="DZ13" s="16">
         <v>-42.686319968844707</v>
       </c>
       <c r="EA13" s="16">
         <v>79.453433329621149</v>
       </c>
       <c r="EB13" s="16">
         <v>-202.65062226398652</v>
       </c>
+      <c r="EC13" s="16">
+        <v>203.72385423960228</v>
+      </c>
     </row>
-    <row r="14" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="11" t="s">
         <v>126</v>
       </c>
       <c r="C14" s="16">
         <v>41.902464036180625</v>
       </c>
       <c r="D14" s="16">
         <v>-2106.2951458142525</v>
       </c>
       <c r="E14" s="16">
         <v>897.41415375034001</v>
       </c>
       <c r="F14" s="16">
         <v>27.911784512410556</v>
       </c>
       <c r="G14" s="16">
         <v>-19.847600727936488</v>
       </c>
       <c r="H14" s="16">
         <v>35.609870806276717</v>
       </c>
       <c r="I14" s="16">
         <v>70.219488505729146</v>
       </c>
       <c r="J14" s="16">
@@ -5925,52 +5951,55 @@
       </c>
       <c r="DU14" s="16">
         <v>-44.647060090065196</v>
       </c>
       <c r="DV14" s="16">
         <v>-14.644161389785694</v>
       </c>
       <c r="DW14" s="16">
         <v>3.3290835011635718</v>
       </c>
       <c r="DX14" s="16">
         <v>-0.89674929294109162</v>
       </c>
       <c r="DY14" s="16">
         <v>-47.442263399919739</v>
       </c>
       <c r="DZ14" s="16">
         <v>140.95825294722474</v>
       </c>
       <c r="EA14" s="16">
         <v>-6.6584694376440829</v>
       </c>
       <c r="EB14" s="16">
         <v>-30.053391978418382</v>
       </c>
+      <c r="EC14" s="16">
+        <v>-71.805125783779516</v>
+      </c>
     </row>
-    <row r="15" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="11" t="s">
         <v>169</v>
       </c>
       <c r="C15" s="16">
         <v>36.42925143827668</v>
       </c>
       <c r="D15" s="16">
         <v>-41.620765135094778</v>
       </c>
       <c r="E15" s="16">
         <v>55.464525520836062</v>
       </c>
       <c r="F15" s="16">
         <v>85.15169413602581</v>
       </c>
       <c r="G15" s="16">
         <v>-43.778216736200541</v>
       </c>
       <c r="H15" s="16">
         <v>116.76552937258533</v>
       </c>
       <c r="I15" s="16">
         <v>92.419508032482796</v>
       </c>
       <c r="J15" s="16">
@@ -6320,52 +6349,55 @@
       </c>
       <c r="DU15" s="16">
         <v>605.77611517087314</v>
       </c>
       <c r="DV15" s="16">
         <v>451.59646029080835</v>
       </c>
       <c r="DW15" s="16">
         <v>220.14327167275795</v>
       </c>
       <c r="DX15" s="16">
         <v>151.86015788032014</v>
       </c>
       <c r="DY15" s="16">
         <v>186.86867966360811</v>
       </c>
       <c r="DZ15" s="16">
         <v>1229.387772097466</v>
       </c>
       <c r="EA15" s="16">
         <v>-312.1702305135712</v>
       </c>
       <c r="EB15" s="16">
         <v>-1067.6793572211209</v>
       </c>
+      <c r="EC15" s="16">
+        <v>-339.5169894937481</v>
+      </c>
     </row>
-    <row r="16" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="11" t="s">
         <v>127</v>
       </c>
       <c r="C16" s="16">
         <v>0</v>
       </c>
       <c r="D16" s="16">
         <v>0</v>
       </c>
       <c r="E16" s="16">
         <v>0</v>
       </c>
       <c r="F16" s="16">
         <v>0</v>
       </c>
       <c r="G16" s="16">
         <v>0</v>
       </c>
       <c r="H16" s="16">
         <v>0</v>
       </c>
       <c r="I16" s="16">
         <v>0</v>
       </c>
       <c r="J16" s="16">
@@ -6715,52 +6747,55 @@
       </c>
       <c r="DU16" s="16">
         <v>-2.0839117099999953</v>
       </c>
       <c r="DV16" s="16">
         <v>104.88066691</v>
       </c>
       <c r="DW16" s="16">
         <v>-0.54450936000000683</v>
       </c>
       <c r="DX16" s="16">
         <v>-80.117876190000004</v>
       </c>
       <c r="DY16" s="16">
         <v>85.069069769999999</v>
       </c>
       <c r="DZ16" s="16">
         <v>-8.8199781300000026</v>
       </c>
       <c r="EA16" s="16">
         <v>10.91331958999999</v>
       </c>
       <c r="EB16" s="16">
         <v>20.597654769999998</v>
       </c>
+      <c r="EC16" s="16">
+        <v>-51.720703920000005</v>
+      </c>
     </row>
-    <row r="17" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="11" t="s">
         <v>128</v>
       </c>
       <c r="C17" s="16">
         <v>0</v>
       </c>
       <c r="D17" s="16">
         <v>0</v>
       </c>
       <c r="E17" s="16">
         <v>0</v>
       </c>
       <c r="F17" s="16">
         <v>0</v>
       </c>
       <c r="G17" s="16">
         <v>0</v>
       </c>
       <c r="H17" s="16">
         <v>0</v>
       </c>
       <c r="I17" s="16">
         <v>0</v>
       </c>
       <c r="J17" s="16">
@@ -7110,52 +7145,55 @@
       </c>
       <c r="DU17" s="16">
         <v>0</v>
       </c>
       <c r="DV17" s="16">
         <v>0</v>
       </c>
       <c r="DW17" s="16">
         <v>0</v>
       </c>
       <c r="DX17" s="16">
         <v>0</v>
       </c>
       <c r="DY17" s="16">
         <v>0</v>
       </c>
       <c r="DZ17" s="16">
         <v>0</v>
       </c>
       <c r="EA17" s="16">
         <v>0</v>
       </c>
       <c r="EB17" s="16">
         <v>0</v>
       </c>
+      <c r="EC17" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="11" t="s">
         <v>129</v>
       </c>
       <c r="C18" s="16">
         <v>0</v>
       </c>
       <c r="D18" s="16">
         <v>0</v>
       </c>
       <c r="E18" s="16">
         <v>0</v>
       </c>
       <c r="F18" s="16">
         <v>0</v>
       </c>
       <c r="G18" s="16">
         <v>0</v>
       </c>
       <c r="H18" s="16">
         <v>0</v>
       </c>
       <c r="I18" s="16">
         <v>0</v>
       </c>
       <c r="J18" s="16">
@@ -7505,52 +7543,55 @@
       </c>
       <c r="DU18" s="16">
         <v>-2.0839117099999953</v>
       </c>
       <c r="DV18" s="16">
         <v>104.88066691</v>
       </c>
       <c r="DW18" s="16">
         <v>-0.54450936000000683</v>
       </c>
       <c r="DX18" s="16">
         <v>-80.117876190000004</v>
       </c>
       <c r="DY18" s="16">
         <v>85.069069769999999</v>
       </c>
       <c r="DZ18" s="16">
         <v>-8.8199781300000026</v>
       </c>
       <c r="EA18" s="16">
         <v>10.91331958999999</v>
       </c>
       <c r="EB18" s="16">
         <v>20.597654769999998</v>
       </c>
+      <c r="EC18" s="16">
+        <v>-51.720703920000005</v>
+      </c>
     </row>
-    <row r="19" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="11" t="s">
         <v>130</v>
       </c>
       <c r="C19" s="16">
         <v>0</v>
       </c>
       <c r="D19" s="16">
         <v>0</v>
       </c>
       <c r="E19" s="16">
         <v>0</v>
       </c>
       <c r="F19" s="16">
         <v>0</v>
       </c>
       <c r="G19" s="16">
         <v>0</v>
       </c>
       <c r="H19" s="16">
         <v>0</v>
       </c>
       <c r="I19" s="16">
         <v>0</v>
       </c>
       <c r="J19" s="16">
@@ -7900,52 +7941,55 @@
       </c>
       <c r="DU19" s="16">
         <v>-74.60026873983395</v>
       </c>
       <c r="DV19" s="16">
         <v>-26.869318921442698</v>
       </c>
       <c r="DW19" s="16">
         <v>-21.3572974973576</v>
       </c>
       <c r="DX19" s="16">
         <v>-147.85392914179982</v>
       </c>
       <c r="DY19" s="16">
         <v>-82.678286587144356</v>
       </c>
       <c r="DZ19" s="16">
         <v>-85.519143129480284</v>
       </c>
       <c r="EA19" s="16">
         <v>13.501432183751355</v>
       </c>
       <c r="EB19" s="16">
         <v>-18.437155556502184</v>
       </c>
+      <c r="EC19" s="16">
+        <v>4.2845556816218</v>
+      </c>
     </row>
-    <row r="20" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="11" t="s">
         <v>128</v>
       </c>
       <c r="C20" s="16">
         <v>0</v>
       </c>
       <c r="D20" s="16">
         <v>0</v>
       </c>
       <c r="E20" s="16">
         <v>0</v>
       </c>
       <c r="F20" s="16">
         <v>0</v>
       </c>
       <c r="G20" s="16">
         <v>0</v>
       </c>
       <c r="H20" s="16">
         <v>0</v>
       </c>
       <c r="I20" s="16">
         <v>0</v>
       </c>
       <c r="J20" s="16">
@@ -8295,52 +8339,55 @@
       </c>
       <c r="DU20" s="16">
         <v>-74.60026873983395</v>
       </c>
       <c r="DV20" s="16">
         <v>-26.869318921442698</v>
       </c>
       <c r="DW20" s="16">
         <v>-21.3572974973576</v>
       </c>
       <c r="DX20" s="16">
         <v>-147.85392914179982</v>
       </c>
       <c r="DY20" s="16">
         <v>-82.678286587144356</v>
       </c>
       <c r="DZ20" s="16">
         <v>-85.519143129480284</v>
       </c>
       <c r="EA20" s="16">
         <v>13.501432183751355</v>
       </c>
       <c r="EB20" s="16">
         <v>-18.437155556502184</v>
       </c>
+      <c r="EC20" s="16">
+        <v>4.2845556816218</v>
+      </c>
     </row>
-    <row r="21" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="11" t="s">
         <v>129</v>
       </c>
       <c r="C21" s="16">
         <v>0</v>
       </c>
       <c r="D21" s="16">
         <v>0</v>
       </c>
       <c r="E21" s="16">
         <v>0</v>
       </c>
       <c r="F21" s="16">
         <v>0</v>
       </c>
       <c r="G21" s="16">
         <v>0</v>
       </c>
       <c r="H21" s="16">
         <v>0</v>
       </c>
       <c r="I21" s="16">
         <v>0</v>
       </c>
       <c r="J21" s="16">
@@ -8690,52 +8737,55 @@
       </c>
       <c r="DU21" s="16">
         <v>0</v>
       </c>
       <c r="DV21" s="16">
         <v>0</v>
       </c>
       <c r="DW21" s="16">
         <v>0</v>
       </c>
       <c r="DX21" s="16">
         <v>0</v>
       </c>
       <c r="DY21" s="16">
         <v>0</v>
       </c>
       <c r="DZ21" s="16">
         <v>0</v>
       </c>
       <c r="EA21" s="16">
         <v>0</v>
       </c>
       <c r="EB21" s="16">
         <v>0</v>
       </c>
+      <c r="EC21" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="22" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="11" t="s">
         <v>131</v>
       </c>
       <c r="C22" s="16">
         <v>-24.68</v>
       </c>
       <c r="D22" s="16">
         <v>6.879999999999999</v>
       </c>
       <c r="E22" s="16">
         <v>22.57</v>
       </c>
       <c r="F22" s="16">
         <v>-4.3300000000000036</v>
       </c>
       <c r="G22" s="16">
         <v>-3.730000000000004</v>
       </c>
       <c r="H22" s="16">
         <v>28.479999999999997</v>
       </c>
       <c r="I22" s="16">
         <v>75.379508032482789</v>
       </c>
       <c r="J22" s="16">
@@ -9085,52 +9135,55 @@
       </c>
       <c r="DU22" s="16">
         <v>676.87910346932631</v>
       </c>
       <c r="DV22" s="16">
         <v>339.60730672650232</v>
       </c>
       <c r="DW22" s="16">
         <v>255.30522552520887</v>
       </c>
       <c r="DX22" s="16">
         <v>354.61932922050119</v>
       </c>
       <c r="DY22" s="16">
         <v>196.23213635685784</v>
       </c>
       <c r="DZ22" s="16">
         <v>1302.7771142714007</v>
       </c>
       <c r="EA22" s="16">
         <v>-340.04833370678887</v>
       </c>
       <c r="EB22" s="16">
         <v>-1053.5463342948271</v>
       </c>
+      <c r="EC22" s="16">
+        <v>-291.13207001582794</v>
+      </c>
     </row>
-    <row r="23" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="11" t="s">
         <v>128</v>
       </c>
       <c r="C23" s="16">
         <v>-15.060000000000002</v>
       </c>
       <c r="D23" s="16">
         <v>10.5</v>
       </c>
       <c r="E23" s="16">
         <v>20.93</v>
       </c>
       <c r="F23" s="16">
         <v>-5.1200000000000045</v>
       </c>
       <c r="G23" s="16">
         <v>0.13999999999999879</v>
       </c>
       <c r="H23" s="16">
         <v>20.509999999999998</v>
       </c>
       <c r="I23" s="16">
         <v>56.039508032482779</v>
       </c>
       <c r="J23" s="16">
@@ -9480,52 +9533,55 @@
       </c>
       <c r="DU23" s="16">
         <v>133.45899564531106</v>
       </c>
       <c r="DV23" s="16">
         <v>20.690438174437958</v>
       </c>
       <c r="DW23" s="16">
         <v>-3.5553916825828598</v>
       </c>
       <c r="DX23" s="16">
         <v>205.85062398691886</v>
       </c>
       <c r="DY23" s="16">
         <v>36.798181823672614</v>
       </c>
       <c r="DZ23" s="16">
         <v>569.22761501161017</v>
       </c>
       <c r="EA23" s="16">
         <v>-16.731616289767693</v>
       </c>
       <c r="EB23" s="16">
         <v>308.90996514279567</v>
       </c>
+      <c r="EC23" s="16">
+        <v>492.06414080204559</v>
+      </c>
     </row>
-    <row r="24" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="11" t="s">
         <v>129</v>
       </c>
       <c r="C24" s="16">
         <v>-9.6199999999999974</v>
       </c>
       <c r="D24" s="16">
         <v>-3.62</v>
       </c>
       <c r="E24" s="16">
         <v>1.639999999999997</v>
       </c>
       <c r="F24" s="16">
         <v>0.78999999999999915</v>
       </c>
       <c r="G24" s="16">
         <v>-3.8700000000000019</v>
       </c>
       <c r="H24" s="16">
         <v>7.9700000000000006</v>
       </c>
       <c r="I24" s="16">
         <v>19.340000000000003</v>
       </c>
       <c r="J24" s="16">
@@ -9875,52 +9931,55 @@
       </c>
       <c r="DU24" s="16">
         <v>543.4201078240153</v>
       </c>
       <c r="DV24" s="16">
         <v>318.91686855206439</v>
       </c>
       <c r="DW24" s="16">
         <v>258.86061720779173</v>
       </c>
       <c r="DX24" s="16">
         <v>148.7687052335823</v>
       </c>
       <c r="DY24" s="16">
         <v>159.43395453318522</v>
       </c>
       <c r="DZ24" s="16">
         <v>733.54949925979054</v>
       </c>
       <c r="EA24" s="16">
         <v>-323.31671741702115</v>
       </c>
       <c r="EB24" s="16">
         <v>-1362.4562994376229</v>
       </c>
+      <c r="EC24" s="16">
+        <v>-783.19621081787352</v>
+      </c>
     </row>
-    <row r="25" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="11" t="s">
         <v>132</v>
       </c>
       <c r="C25" s="16">
         <v>61.109251438276672</v>
       </c>
       <c r="D25" s="16">
         <v>-48.500765135094774</v>
       </c>
       <c r="E25" s="16">
         <v>32.894525520836069</v>
       </c>
       <c r="F25" s="16">
         <v>89.481694136025823</v>
       </c>
       <c r="G25" s="16">
         <v>-40.048216736200537</v>
       </c>
       <c r="H25" s="16">
         <v>88.285529372585344</v>
       </c>
       <c r="I25" s="16">
         <v>17.040000000000003</v>
       </c>
       <c r="J25" s="16">
@@ -10270,52 +10329,55 @@
       </c>
       <c r="DU25" s="16">
         <v>5.5811921513808622</v>
       </c>
       <c r="DV25" s="16">
         <v>33.977805575748711</v>
       </c>
       <c r="DW25" s="16">
         <v>-13.260146995093331</v>
       </c>
       <c r="DX25" s="16">
         <v>25.212633991618798</v>
       </c>
       <c r="DY25" s="16">
         <v>-11.754239876105373</v>
       </c>
       <c r="DZ25" s="16">
         <v>20.949779085545664</v>
       </c>
       <c r="EA25" s="16">
         <v>3.4633514194663362</v>
       </c>
       <c r="EB25" s="16">
         <v>-16.293522139791513</v>
       </c>
+      <c r="EC25" s="16">
+        <v>-0.94877123954195608</v>
+      </c>
     </row>
-    <row r="26" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="11" t="s">
         <v>128</v>
       </c>
       <c r="C26" s="16">
         <v>61.129251438276675</v>
       </c>
       <c r="D26" s="16">
         <v>-48.500765135094774</v>
       </c>
       <c r="E26" s="16">
         <v>32.794525520836068</v>
       </c>
       <c r="F26" s="16">
         <v>89.571694136025812</v>
       </c>
       <c r="G26" s="16">
         <v>-41.358216736200532</v>
       </c>
       <c r="H26" s="16">
         <v>89.235529372585347</v>
       </c>
       <c r="I26" s="16">
         <v>17.270000000000003</v>
       </c>
       <c r="J26" s="16">
@@ -10665,52 +10727,55 @@
       </c>
       <c r="DU26" s="16">
         <v>4.2698723451500395</v>
       </c>
       <c r="DV26" s="16">
         <v>13.213158494469321</v>
       </c>
       <c r="DW26" s="16">
         <v>-20.643289350143341</v>
       </c>
       <c r="DX26" s="16">
         <v>-5.5327237132875799</v>
       </c>
       <c r="DY26" s="16">
         <v>-25.443715366198806</v>
       </c>
       <c r="DZ26" s="16">
         <v>2.7783114774794693</v>
       </c>
       <c r="EA26" s="16">
         <v>-0.64541713799264899</v>
       </c>
       <c r="EB26" s="16">
         <v>-4.6837977259584749</v>
       </c>
+      <c r="EC26" s="16">
+        <v>1.8068112634058686</v>
+      </c>
     </row>
-    <row r="27" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="11" t="s">
         <v>129</v>
       </c>
       <c r="C27" s="16">
         <v>-0.02</v>
       </c>
       <c r="D27" s="16">
         <v>0</v>
       </c>
       <c r="E27" s="16">
         <v>0.1</v>
       </c>
       <c r="F27" s="16">
         <v>-0.09</v>
       </c>
       <c r="G27" s="16">
         <v>1.31</v>
       </c>
       <c r="H27" s="16">
         <v>-0.95000000000000007</v>
       </c>
       <c r="I27" s="16">
         <v>-0.23</v>
       </c>
       <c r="J27" s="16">
@@ -11060,52 +11125,55 @@
       </c>
       <c r="DU27" s="16">
         <v>1.3113198062308227</v>
       </c>
       <c r="DV27" s="16">
         <v>20.764647081279392</v>
       </c>
       <c r="DW27" s="16">
         <v>7.3831423550500102</v>
       </c>
       <c r="DX27" s="16">
         <v>30.745357704906379</v>
       </c>
       <c r="DY27" s="16">
         <v>13.689475490093432</v>
       </c>
       <c r="DZ27" s="16">
         <v>18.171467608066195</v>
       </c>
       <c r="EA27" s="16">
         <v>4.1087685574589852</v>
       </c>
       <c r="EB27" s="16">
         <v>-11.609724413833037</v>
       </c>
+      <c r="EC27" s="16">
+        <v>-2.7555825029478247</v>
+      </c>
     </row>
-    <row r="28" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="11" t="s">
         <v>133</v>
       </c>
       <c r="C28" s="16">
         <v>-108.21</v>
       </c>
       <c r="D28" s="16">
         <v>92.153349663537639</v>
       </c>
       <c r="E28" s="16">
         <v>71.886397277875716</v>
       </c>
       <c r="F28" s="16">
         <v>60.382989185005599</v>
       </c>
       <c r="G28" s="16">
         <v>147.34116281695833</v>
       </c>
       <c r="H28" s="16">
         <v>79.621798973031346</v>
       </c>
       <c r="I28" s="16">
         <v>191.59622094181611</v>
       </c>
       <c r="J28" s="16">
@@ -11455,52 +11523,55 @@
       </c>
       <c r="DU28" s="16">
         <v>17.571715170564026</v>
       </c>
       <c r="DV28" s="16">
         <v>159.78825626979776</v>
       </c>
       <c r="DW28" s="16">
         <v>477.18157744933524</v>
       </c>
       <c r="DX28" s="16">
         <v>-446.64167417624657</v>
       </c>
       <c r="DY28" s="16">
         <v>661.52804325641659</v>
       </c>
       <c r="DZ28" s="16">
         <v>432.77828933626239</v>
       </c>
       <c r="EA28" s="16">
         <v>-11.466513006563765</v>
       </c>
       <c r="EB28" s="16">
         <v>-458.62268861553162</v>
       </c>
+      <c r="EC28" s="16">
+        <v>344.01627857795063</v>
+      </c>
     </row>
-    <row r="29" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="11" t="s">
         <v>134</v>
       </c>
       <c r="C29" s="16">
         <v>0</v>
       </c>
       <c r="D29" s="16">
         <v>0</v>
       </c>
       <c r="E29" s="16">
         <v>0</v>
       </c>
       <c r="F29" s="16">
         <v>0</v>
       </c>
       <c r="G29" s="16">
         <v>0</v>
       </c>
       <c r="H29" s="16">
         <v>0</v>
       </c>
       <c r="I29" s="16">
         <v>0</v>
       </c>
       <c r="J29" s="16">
@@ -11850,52 +11921,55 @@
       </c>
       <c r="DU29" s="16">
         <v>-2.1169E-2</v>
       </c>
       <c r="DV29" s="16">
         <v>0.109509</v>
       </c>
       <c r="DW29" s="16">
         <v>-7.4876999999999999E-2</v>
       </c>
       <c r="DX29" s="16">
         <v>-3.3543000000000017E-2</v>
       </c>
       <c r="DY29" s="16">
         <v>-2.227728E-2</v>
       </c>
       <c r="DZ29" s="16">
         <v>1.02192982</v>
       </c>
       <c r="EA29" s="16">
         <v>0.25731280999999995</v>
       </c>
       <c r="EB29" s="16">
         <v>0.52941494999999983</v>
       </c>
+      <c r="EC29" s="16">
+        <v>1.47133906</v>
+      </c>
     </row>
-    <row r="30" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="11" t="s">
         <v>128</v>
       </c>
       <c r="C30" s="16">
         <v>0</v>
       </c>
       <c r="D30" s="16">
         <v>0</v>
       </c>
       <c r="E30" s="16">
         <v>0</v>
       </c>
       <c r="F30" s="16">
         <v>0</v>
       </c>
       <c r="G30" s="16">
         <v>0</v>
       </c>
       <c r="H30" s="16">
         <v>0</v>
       </c>
       <c r="I30" s="16">
         <v>0</v>
       </c>
       <c r="J30" s="16">
@@ -12245,52 +12319,55 @@
       </c>
       <c r="DU30" s="16">
         <v>0</v>
       </c>
       <c r="DV30" s="16">
         <v>0</v>
       </c>
       <c r="DW30" s="16">
         <v>0</v>
       </c>
       <c r="DX30" s="16">
         <v>0</v>
       </c>
       <c r="DY30" s="16">
         <v>0</v>
       </c>
       <c r="DZ30" s="16">
         <v>0</v>
       </c>
       <c r="EA30" s="16">
         <v>0</v>
       </c>
       <c r="EB30" s="16">
         <v>0</v>
       </c>
+      <c r="EC30" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="31" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="11" t="s">
         <v>129</v>
       </c>
       <c r="C31" s="16">
         <v>0</v>
       </c>
       <c r="D31" s="16">
         <v>0</v>
       </c>
       <c r="E31" s="16">
         <v>0</v>
       </c>
       <c r="F31" s="16">
         <v>0</v>
       </c>
       <c r="G31" s="16">
         <v>0</v>
       </c>
       <c r="H31" s="16">
         <v>0</v>
       </c>
       <c r="I31" s="16">
         <v>0</v>
       </c>
       <c r="J31" s="16">
@@ -12640,52 +12717,55 @@
       </c>
       <c r="DU31" s="16">
         <v>-2.1169E-2</v>
       </c>
       <c r="DV31" s="16">
         <v>0.109509</v>
       </c>
       <c r="DW31" s="16">
         <v>-7.4876999999999999E-2</v>
       </c>
       <c r="DX31" s="16">
         <v>-3.3543000000000017E-2</v>
       </c>
       <c r="DY31" s="16">
         <v>-2.227728E-2</v>
       </c>
       <c r="DZ31" s="16">
         <v>1.02192982</v>
       </c>
       <c r="EA31" s="16">
         <v>0.25731280999999995</v>
       </c>
       <c r="EB31" s="16">
         <v>0.52941494999999983</v>
       </c>
+      <c r="EC31" s="16">
+        <v>1.47133906</v>
+      </c>
     </row>
-    <row r="32" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="11" t="s">
         <v>135</v>
       </c>
       <c r="C32" s="16">
         <v>-108.21</v>
       </c>
       <c r="D32" s="16">
         <v>92.153349663537639</v>
       </c>
       <c r="E32" s="16">
         <v>71.886397277875716</v>
       </c>
       <c r="F32" s="16">
         <v>60.382989185005599</v>
       </c>
       <c r="G32" s="16">
         <v>147.34116281695833</v>
       </c>
       <c r="H32" s="16">
         <v>79.621798973031346</v>
       </c>
       <c r="I32" s="16">
         <v>191.59622094181611</v>
       </c>
       <c r="J32" s="16">
@@ -13035,52 +13115,55 @@
       </c>
       <c r="DU32" s="16">
         <v>17.592884170564027</v>
       </c>
       <c r="DV32" s="16">
         <v>159.67874726979775</v>
       </c>
       <c r="DW32" s="16">
         <v>477.25645444933525</v>
       </c>
       <c r="DX32" s="16">
         <v>-446.60813117624656</v>
       </c>
       <c r="DY32" s="16">
         <v>661.55032053641662</v>
       </c>
       <c r="DZ32" s="16">
         <v>431.75635951626236</v>
       </c>
       <c r="EA32" s="16">
         <v>-11.723825816563766</v>
       </c>
       <c r="EB32" s="16">
         <v>-459.1521035655316</v>
       </c>
+      <c r="EC32" s="16">
+        <v>342.54493951795064</v>
+      </c>
     </row>
-    <row r="33" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="11" t="s">
         <v>128</v>
       </c>
       <c r="C33" s="16">
         <v>-10.209999999999996</v>
       </c>
       <c r="D33" s="16">
         <v>0.44000000000000306</v>
       </c>
       <c r="E33" s="16">
         <v>6.64</v>
       </c>
       <c r="F33" s="16">
         <v>25.61</v>
       </c>
       <c r="G33" s="16">
         <v>-18.060000000000006</v>
       </c>
       <c r="H33" s="16">
         <v>-10.419999999999998</v>
       </c>
       <c r="I33" s="16">
         <v>4.8999999999999968</v>
       </c>
       <c r="J33" s="16">
@@ -13430,52 +13513,55 @@
       </c>
       <c r="DU33" s="16">
         <v>-0.611962949435926</v>
       </c>
       <c r="DV33" s="16">
         <v>2.0226599797733974E-2</v>
       </c>
       <c r="DW33" s="16">
         <v>-0.60017886066487813</v>
       </c>
       <c r="DX33" s="16">
         <v>-1.1531213662465638</v>
       </c>
       <c r="DY33" s="16">
         <v>0.136104276416735</v>
       </c>
       <c r="DZ33" s="16">
         <v>-0.18180445373751106</v>
       </c>
       <c r="EA33" s="16">
         <v>-1.0277566563890977E-2</v>
       </c>
       <c r="EB33" s="16">
         <v>-2.403055531524978E-3</v>
       </c>
+      <c r="EC33" s="16">
+        <v>-1.7284622049376003E-2</v>
+      </c>
     </row>
-    <row r="34" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="11" t="s">
         <v>129</v>
       </c>
       <c r="C34" s="16">
         <v>-98</v>
       </c>
       <c r="D34" s="16">
         <v>91.713349663537628</v>
       </c>
       <c r="E34" s="16">
         <v>65.24639727787573</v>
       </c>
       <c r="F34" s="16">
         <v>34.772989185005599</v>
       </c>
       <c r="G34" s="16">
         <v>165.40116281695833</v>
       </c>
       <c r="H34" s="16">
         <v>90.041798973031348</v>
       </c>
       <c r="I34" s="16">
         <v>186.69622094181611</v>
       </c>
       <c r="J34" s="16">
@@ -13825,52 +13911,55 @@
       </c>
       <c r="DU34" s="16">
         <v>18.204847119999954</v>
       </c>
       <c r="DV34" s="16">
         <v>159.65852067000003</v>
       </c>
       <c r="DW34" s="16">
         <v>477.85663331000012</v>
       </c>
       <c r="DX34" s="16">
         <v>-445.45500980999998</v>
       </c>
       <c r="DY34" s="16">
         <v>661.41421625999988</v>
       </c>
       <c r="DZ34" s="16">
         <v>431.93816396999989</v>
       </c>
       <c r="EA34" s="16">
         <v>-11.713548249999874</v>
       </c>
       <c r="EB34" s="16">
         <v>-459.14970051000006</v>
       </c>
+      <c r="EC34" s="16">
+        <v>342.56222414000001</v>
+      </c>
     </row>
-    <row r="35" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="11" t="s">
         <v>136</v>
       </c>
       <c r="C35" s="16">
         <v>0</v>
       </c>
       <c r="D35" s="16">
         <v>0</v>
       </c>
       <c r="E35" s="16">
         <v>0</v>
       </c>
       <c r="F35" s="16">
         <v>0</v>
       </c>
       <c r="G35" s="16">
         <v>0</v>
       </c>
       <c r="H35" s="16">
         <v>0</v>
       </c>
       <c r="I35" s="16">
         <v>0</v>
       </c>
       <c r="J35" s="16">
@@ -14220,52 +14309,55 @@
       </c>
       <c r="DU35" s="16">
         <v>-38.967682334687979</v>
       </c>
       <c r="DV35" s="16">
         <v>-390.77055995209008</v>
       </c>
       <c r="DW35" s="16">
         <v>-162.08916345922782</v>
       </c>
       <c r="DX35" s="16">
         <v>365.33787692456042</v>
       </c>
       <c r="DY35" s="16">
         <v>-178.96913259715416</v>
       </c>
       <c r="DZ35" s="16">
         <v>293.42834404902948</v>
       </c>
       <c r="EA35" s="16">
         <v>-14.790320840801609</v>
       </c>
       <c r="EB35" s="16">
         <v>279.29254792780074</v>
       </c>
+      <c r="EC35" s="16">
+        <v>-570.52243105540424</v>
+      </c>
     </row>
-    <row r="36" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="11" t="s">
         <v>137</v>
       </c>
       <c r="C36" s="18">
         <v>0</v>
       </c>
       <c r="D36" s="18">
         <v>0</v>
       </c>
       <c r="E36" s="18">
         <v>0</v>
       </c>
       <c r="F36" s="18">
         <v>0</v>
       </c>
       <c r="G36" s="18">
         <v>0</v>
       </c>
       <c r="H36" s="18">
         <v>0</v>
       </c>
       <c r="I36" s="18">
         <v>0</v>
       </c>
       <c r="J36" s="18">
@@ -14615,52 +14707,55 @@
       </c>
       <c r="DU36" s="16">
         <v>-32.534751600000007</v>
       </c>
       <c r="DV36" s="16">
         <v>-421.76728953000003</v>
       </c>
       <c r="DW36" s="16">
         <v>-221.72164252000005</v>
       </c>
       <c r="DX36" s="16">
         <v>365.39218904999996</v>
       </c>
       <c r="DY36" s="16">
         <v>-138.27567672999999</v>
       </c>
       <c r="DZ36" s="16">
         <v>232.19034988000001</v>
       </c>
       <c r="EA36" s="16">
         <v>-27.29469216999999</v>
       </c>
       <c r="EB36" s="16">
         <v>210.42134461000001</v>
       </c>
+      <c r="EC36" s="16">
+        <v>-573.04950571999996</v>
+      </c>
     </row>
-    <row r="37" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="12" t="s">
         <v>138</v>
       </c>
       <c r="C37" s="19">
         <v>0</v>
       </c>
       <c r="D37" s="19">
         <v>0</v>
       </c>
       <c r="E37" s="19">
         <v>0</v>
       </c>
       <c r="F37" s="19">
         <v>0</v>
       </c>
       <c r="G37" s="19">
         <v>0</v>
       </c>
       <c r="H37" s="19">
         <v>0</v>
       </c>
       <c r="I37" s="19">
         <v>0</v>
       </c>
       <c r="J37" s="19">
@@ -15010,52 +15105,55 @@
       </c>
       <c r="DU37" s="20">
         <v>-6.4329307346879752</v>
       </c>
       <c r="DV37" s="20">
         <v>30.996729577909921</v>
       </c>
       <c r="DW37" s="20">
         <v>59.632479060772219</v>
       </c>
       <c r="DX37" s="20">
         <v>-5.4312125439512471E-2</v>
       </c>
       <c r="DY37" s="20">
         <v>-40.693455867154185</v>
       </c>
       <c r="DZ37" s="20">
         <v>61.23799416902947</v>
       </c>
       <c r="EA37" s="20">
         <v>12.504371329198381</v>
       </c>
       <c r="EB37" s="20">
         <v>68.871203317800735</v>
       </c>
+      <c r="EC37" s="20">
+        <v>2.5270746645957232</v>
+      </c>
     </row>
-    <row r="38" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="11" t="s">
         <v>139</v>
       </c>
       <c r="C38" s="16">
         <v>1113.6318291584435</v>
       </c>
       <c r="D38" s="16">
         <v>595.641554502296</v>
       </c>
       <c r="E38" s="16">
         <v>2195.5605226635466</v>
       </c>
       <c r="F38" s="16">
         <v>4033.0960444312059</v>
       </c>
       <c r="G38" s="16">
         <v>2136.5211349294295</v>
       </c>
       <c r="H38" s="16">
         <v>2978.3113691622284</v>
       </c>
       <c r="I38" s="16">
         <v>4181.9848505252703</v>
       </c>
       <c r="J38" s="16">
@@ -15405,52 +15503,55 @@
       </c>
       <c r="DU38" s="17">
         <v>593.16281580035763</v>
       </c>
       <c r="DV38" s="17">
         <v>986.68274326934022</v>
       </c>
       <c r="DW38" s="17">
         <v>-256.32868277053853</v>
       </c>
       <c r="DX38" s="17">
         <v>-7356.338706452555</v>
       </c>
       <c r="DY38" s="17">
         <v>1034.1344674533584</v>
       </c>
       <c r="DZ38" s="17">
         <v>3458.2457720648413</v>
       </c>
       <c r="EA38" s="17">
         <v>-2950.0549410462868</v>
       </c>
       <c r="EB38" s="17">
         <v>2555.2355928310749</v>
       </c>
+      <c r="EC38" s="17">
+        <v>2917.6720984794765</v>
+      </c>
     </row>
-    <row r="39" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="11" t="s">
         <v>140</v>
       </c>
       <c r="C39" s="16">
         <v>6.9111499999999992E-2</v>
       </c>
       <c r="D39" s="16">
         <v>0.14592729999999998</v>
       </c>
       <c r="E39" s="16">
         <v>9.5722079000000004</v>
       </c>
       <c r="F39" s="16">
         <v>1.2002000000000002E-3</v>
       </c>
       <c r="G39" s="16">
         <v>1.5580536</v>
       </c>
       <c r="H39" s="16">
         <v>0.40215769999999984</v>
       </c>
       <c r="I39" s="16">
         <v>0.92453150000000006</v>
       </c>
       <c r="J39" s="16">
@@ -15800,52 +15901,55 @@
       </c>
       <c r="DU39" s="16">
         <v>29.692469000000003</v>
       </c>
       <c r="DV39" s="16">
         <v>-1.4529190000000001</v>
       </c>
       <c r="DW39" s="16">
         <v>4.15E-3</v>
       </c>
       <c r="DX39" s="16">
         <v>-0.11094000000000001</v>
       </c>
       <c r="DY39" s="16">
         <v>-1.0469440000000001</v>
       </c>
       <c r="DZ39" s="16">
         <v>0.15058999999999995</v>
       </c>
       <c r="EA39" s="16">
         <v>-0.17946999999999999</v>
       </c>
       <c r="EB39" s="16">
         <v>3.1798000000000006</v>
       </c>
+      <c r="EC39" s="16">
+        <v>-0.38712999999999997</v>
+      </c>
     </row>
-    <row r="40" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="11" t="s">
         <v>141</v>
       </c>
       <c r="C40" s="16">
         <v>-67.894196507578641</v>
       </c>
       <c r="D40" s="16">
         <v>471.79969901052266</v>
       </c>
       <c r="E40" s="16">
         <v>1224.075939442585</v>
       </c>
       <c r="F40" s="16">
         <v>873.52455885115842</v>
       </c>
       <c r="G40" s="16">
         <v>408.97555105065055</v>
       </c>
       <c r="H40" s="16">
         <v>277.05598607272162</v>
       </c>
       <c r="I40" s="16">
         <v>785.3725578626993</v>
       </c>
       <c r="J40" s="16">
@@ -16195,52 +16299,55 @@
       </c>
       <c r="DU40" s="16">
         <v>-847.59046955180554</v>
       </c>
       <c r="DV40" s="16">
         <v>-148.72693130374162</v>
       </c>
       <c r="DW40" s="16">
         <v>-218.31008673319275</v>
       </c>
       <c r="DX40" s="16">
         <v>-183.35445859281654</v>
       </c>
       <c r="DY40" s="16">
         <v>1521.9977000456161</v>
       </c>
       <c r="DZ40" s="16">
         <v>2821.7910162945491</v>
       </c>
       <c r="EA40" s="16">
         <v>-2675.8678723000899</v>
       </c>
       <c r="EB40" s="16">
         <v>2511.2811661954515</v>
       </c>
+      <c r="EC40" s="16">
+        <v>1783.9460340328505</v>
+      </c>
     </row>
-    <row r="41" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="11" t="s">
         <v>142</v>
       </c>
       <c r="C41" s="16">
         <v>0.22518746408962201</v>
       </c>
       <c r="D41" s="16">
         <v>0.18739512252852564</v>
       </c>
       <c r="E41" s="16">
         <v>0.14726618023175361</v>
       </c>
       <c r="F41" s="16">
         <v>7.973224476366382E-2</v>
       </c>
       <c r="G41" s="16">
         <v>3.0587740177513298E-2</v>
       </c>
       <c r="H41" s="16">
         <v>8.479248084171187E-2</v>
       </c>
       <c r="I41" s="16">
         <v>5.2589149546410918E-2</v>
       </c>
       <c r="J41" s="16">
@@ -16590,52 +16697,55 @@
       </c>
       <c r="DU41" s="16">
         <v>-775.53287181697704</v>
       </c>
       <c r="DV41" s="16">
         <v>-269.09312949963038</v>
       </c>
       <c r="DW41" s="16">
         <v>-294.76482035934413</v>
       </c>
       <c r="DX41" s="16">
         <v>-0.37282310606345903</v>
       </c>
       <c r="DY41" s="16">
         <v>1486.1148254343573</v>
       </c>
       <c r="DZ41" s="16">
         <v>2766.9670208727011</v>
       </c>
       <c r="EA41" s="16">
         <v>-2837.5804476097542</v>
       </c>
       <c r="EB41" s="16">
         <v>2363.5843816805295</v>
       </c>
+      <c r="EC41" s="16">
+        <v>1818.3513780971944</v>
+      </c>
     </row>
-    <row r="42" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="11" t="s">
         <v>143</v>
       </c>
       <c r="C42" s="16">
         <v>0</v>
       </c>
       <c r="D42" s="16">
         <v>0</v>
       </c>
       <c r="E42" s="16">
         <v>0</v>
       </c>
       <c r="F42" s="16">
         <v>0</v>
       </c>
       <c r="G42" s="16">
         <v>0</v>
       </c>
       <c r="H42" s="16">
         <v>0</v>
       </c>
       <c r="I42" s="16">
         <v>0</v>
       </c>
       <c r="J42" s="16">
@@ -16985,52 +17095,55 @@
       </c>
       <c r="DU42" s="16">
         <v>0</v>
       </c>
       <c r="DV42" s="16">
         <v>0</v>
       </c>
       <c r="DW42" s="16">
         <v>0</v>
       </c>
       <c r="DX42" s="16">
         <v>0</v>
       </c>
       <c r="DY42" s="16">
         <v>0</v>
       </c>
       <c r="DZ42" s="16">
         <v>0</v>
       </c>
       <c r="EA42" s="16">
         <v>0</v>
       </c>
       <c r="EB42" s="16">
         <v>0</v>
       </c>
+      <c r="EC42" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="43" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="11" t="s">
         <v>144</v>
       </c>
       <c r="C43" s="16">
         <v>-68.11938397166827</v>
       </c>
       <c r="D43" s="16">
         <v>471.61230388799413</v>
       </c>
       <c r="E43" s="16">
         <v>1223.9286732623532</v>
       </c>
       <c r="F43" s="16">
         <v>873.44482660639471</v>
       </c>
       <c r="G43" s="16">
         <v>408.94496331047304</v>
       </c>
       <c r="H43" s="16">
         <v>276.97102990249891</v>
       </c>
       <c r="I43" s="16">
         <v>785.31979344322417</v>
       </c>
       <c r="J43" s="16">
@@ -17380,52 +17493,55 @@
       </c>
       <c r="DU43" s="16">
         <v>-72.057597734828491</v>
       </c>
       <c r="DV43" s="16">
         <v>120.36619819588876</v>
       </c>
       <c r="DW43" s="16">
         <v>76.454733626151381</v>
       </c>
       <c r="DX43" s="16">
         <v>-182.98163548675308</v>
       </c>
       <c r="DY43" s="16">
         <v>35.882874611258856</v>
       </c>
       <c r="DZ43" s="16">
         <v>54.823995421848032</v>
       </c>
       <c r="EA43" s="16">
         <v>161.71257530966426</v>
       </c>
       <c r="EB43" s="16">
         <v>147.69678451492211</v>
       </c>
+      <c r="EC43" s="16">
+        <v>-34.405344064343851</v>
+      </c>
     </row>
-    <row r="44" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="11" t="s">
         <v>145</v>
       </c>
       <c r="C44" s="16">
         <v>0</v>
       </c>
       <c r="D44" s="16">
         <v>0</v>
       </c>
       <c r="E44" s="16">
         <v>0</v>
       </c>
       <c r="F44" s="16">
         <v>0</v>
       </c>
       <c r="G44" s="16">
         <v>0</v>
       </c>
       <c r="H44" s="16">
         <v>1.6368938103513802E-4</v>
       </c>
       <c r="I44" s="16">
         <v>1.7526992875151263E-4</v>
       </c>
       <c r="J44" s="16">
@@ -17775,52 +17891,55 @@
       </c>
       <c r="DU44" s="16">
         <v>0</v>
       </c>
       <c r="DV44" s="16">
         <v>0</v>
       </c>
       <c r="DW44" s="16">
         <v>0</v>
       </c>
       <c r="DX44" s="16">
         <v>0</v>
       </c>
       <c r="DY44" s="16">
         <v>0</v>
       </c>
       <c r="DZ44" s="16">
         <v>0</v>
       </c>
       <c r="EA44" s="16">
         <v>0</v>
       </c>
       <c r="EB44" s="16">
         <v>0</v>
       </c>
+      <c r="EC44" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="45" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="11" t="s">
         <v>170</v>
       </c>
       <c r="C45" s="16">
         <v>868.29691416602213</v>
       </c>
       <c r="D45" s="16">
         <v>-63.722055790548154</v>
       </c>
       <c r="E45" s="16">
         <v>705.67450362390275</v>
       </c>
       <c r="F45" s="16">
         <v>3029.8347899360147</v>
       </c>
       <c r="G45" s="16">
         <v>1610.5533128869361</v>
       </c>
       <c r="H45" s="16">
         <v>2509.8227648736324</v>
       </c>
       <c r="I45" s="16">
         <v>3063.2870467403723</v>
       </c>
       <c r="J45" s="16">
@@ -18170,52 +18289,55 @@
       </c>
       <c r="DU45" s="16">
         <v>575.74810323539316</v>
       </c>
       <c r="DV45" s="16">
         <v>236.40732307016594</v>
       </c>
       <c r="DW45" s="16">
         <v>304.53443916569557</v>
       </c>
       <c r="DX45" s="16">
         <v>-6812.2469630587284</v>
       </c>
       <c r="DY45" s="16">
         <v>-1337.0846049341678</v>
       </c>
       <c r="DZ45" s="16">
         <v>18.704438730634052</v>
       </c>
       <c r="EA45" s="16">
         <v>533.20099292287591</v>
       </c>
       <c r="EB45" s="16">
         <v>397.3579043518597</v>
       </c>
+      <c r="EC45" s="16">
+        <v>400.53111260906178</v>
+      </c>
     </row>
-    <row r="46" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="11" t="s">
         <v>146</v>
       </c>
       <c r="C46" s="16">
         <v>-17.453062039044546</v>
       </c>
       <c r="D46" s="16">
         <v>-5.0235737239244926</v>
       </c>
       <c r="E46" s="16">
         <v>-174.23119146451273</v>
       </c>
       <c r="F46" s="16">
         <v>357.79088358234662</v>
       </c>
       <c r="G46" s="16">
         <v>-367.70000173169967</v>
       </c>
       <c r="H46" s="16">
         <v>0</v>
       </c>
       <c r="I46" s="16">
         <v>-2.2737367544323206E-13</v>
       </c>
       <c r="J46" s="16">
@@ -18565,52 +18687,55 @@
       </c>
       <c r="DU46" s="16">
         <v>-74.907995130103416</v>
       </c>
       <c r="DV46" s="16">
         <v>-391.68848391445238</v>
       </c>
       <c r="DW46" s="16">
         <v>137.84673970830673</v>
       </c>
       <c r="DX46" s="16">
         <v>-7038.5818351839198</v>
       </c>
       <c r="DY46" s="16">
         <v>-1442.7692859712051</v>
       </c>
       <c r="DZ46" s="16">
         <v>-819.45360044101665</v>
       </c>
       <c r="EA46" s="16">
         <v>227.1863799710265</v>
       </c>
       <c r="EB46" s="16">
         <v>-208.84028935125474</v>
       </c>
+      <c r="EC46" s="16">
+        <v>169.81331953554792</v>
+      </c>
     </row>
-    <row r="47" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="11" t="s">
         <v>147</v>
       </c>
       <c r="C47" s="16">
         <v>-33.67</v>
       </c>
       <c r="D47" s="16">
         <v>-36.58</v>
       </c>
       <c r="E47" s="16">
         <v>-129.96</v>
       </c>
       <c r="F47" s="16">
         <v>-0.36</v>
       </c>
       <c r="G47" s="16">
         <v>0</v>
       </c>
       <c r="H47" s="16">
         <v>0</v>
       </c>
       <c r="I47" s="16">
         <v>0</v>
       </c>
       <c r="J47" s="16">
@@ -18960,52 +19085,55 @@
       </c>
       <c r="DU47" s="16">
         <v>0</v>
       </c>
       <c r="DV47" s="16">
         <v>0</v>
       </c>
       <c r="DW47" s="16">
         <v>0</v>
       </c>
       <c r="DX47" s="16">
         <v>0</v>
       </c>
       <c r="DY47" s="16">
         <v>0</v>
       </c>
       <c r="DZ47" s="16">
         <v>0</v>
       </c>
       <c r="EA47" s="16">
         <v>0</v>
       </c>
       <c r="EB47" s="16">
         <v>0</v>
       </c>
+      <c r="EC47" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="48" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="11" t="s">
         <v>148</v>
       </c>
       <c r="C48" s="16">
         <v>9.98</v>
       </c>
       <c r="D48" s="16">
         <v>6.86</v>
       </c>
       <c r="E48" s="16">
         <v>3.13</v>
       </c>
       <c r="F48" s="16">
         <v>0</v>
       </c>
       <c r="G48" s="16">
         <v>0</v>
       </c>
       <c r="H48" s="16">
         <v>0</v>
       </c>
       <c r="I48" s="16">
         <v>0</v>
       </c>
       <c r="J48" s="16">
@@ -19355,52 +19483,55 @@
       </c>
       <c r="DU48" s="16">
         <v>0</v>
       </c>
       <c r="DV48" s="16">
         <v>0</v>
       </c>
       <c r="DW48" s="16">
         <v>0</v>
       </c>
       <c r="DX48" s="16">
         <v>0</v>
       </c>
       <c r="DY48" s="16">
         <v>0</v>
       </c>
       <c r="DZ48" s="16">
         <v>0</v>
       </c>
       <c r="EA48" s="16">
         <v>0</v>
       </c>
       <c r="EB48" s="16">
         <v>0</v>
       </c>
+      <c r="EC48" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="49" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="11" t="s">
         <v>149</v>
       </c>
       <c r="C49" s="16">
         <v>43.65</v>
       </c>
       <c r="D49" s="16">
         <v>43.44</v>
       </c>
       <c r="E49" s="16">
         <v>133.09</v>
       </c>
       <c r="F49" s="16">
         <v>0.36</v>
       </c>
       <c r="G49" s="16">
         <v>0</v>
       </c>
       <c r="H49" s="16">
         <v>0</v>
       </c>
       <c r="I49" s="16">
         <v>0</v>
       </c>
       <c r="J49" s="16">
@@ -19750,52 +19881,55 @@
       </c>
       <c r="DU49" s="16">
         <v>0</v>
       </c>
       <c r="DV49" s="16">
         <v>0</v>
       </c>
       <c r="DW49" s="16">
         <v>0</v>
       </c>
       <c r="DX49" s="16">
         <v>0</v>
       </c>
       <c r="DY49" s="16">
         <v>0</v>
       </c>
       <c r="DZ49" s="16">
         <v>0</v>
       </c>
       <c r="EA49" s="16">
         <v>0</v>
       </c>
       <c r="EB49" s="16">
         <v>0</v>
       </c>
+      <c r="EC49" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="50" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="11" t="s">
         <v>150</v>
       </c>
       <c r="C50" s="16">
         <v>16.216937960955452</v>
       </c>
       <c r="D50" s="16">
         <v>31.556426276075513</v>
       </c>
       <c r="E50" s="16">
         <v>-44.271191464512746</v>
       </c>
       <c r="F50" s="16">
         <v>358.15088358234664</v>
       </c>
       <c r="G50" s="16">
         <v>-367.70000173169967</v>
       </c>
       <c r="H50" s="16">
         <v>0</v>
       </c>
       <c r="I50" s="16">
         <v>-2.2737367544323206E-13</v>
       </c>
       <c r="J50" s="16">
@@ -20145,52 +20279,55 @@
       </c>
       <c r="DU50" s="16">
         <v>-74.907995130103416</v>
       </c>
       <c r="DV50" s="16">
         <v>-391.68848391445238</v>
       </c>
       <c r="DW50" s="16">
         <v>137.84673970830673</v>
       </c>
       <c r="DX50" s="16">
         <v>-7038.5818351839198</v>
       </c>
       <c r="DY50" s="16">
         <v>-1442.7692859712051</v>
       </c>
       <c r="DZ50" s="16">
         <v>-819.45360044101665</v>
       </c>
       <c r="EA50" s="16">
         <v>227.1863799710265</v>
       </c>
       <c r="EB50" s="16">
         <v>-208.84028935125474</v>
       </c>
+      <c r="EC50" s="16">
+        <v>169.81331953554792</v>
+      </c>
     </row>
-    <row r="51" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="11" t="s">
         <v>151</v>
       </c>
       <c r="C51" s="16">
         <v>410.26933476847648</v>
       </c>
       <c r="D51" s="16">
         <v>-279.69545796195587</v>
       </c>
       <c r="E51" s="16">
         <v>394.04130993662625</v>
       </c>
       <c r="F51" s="16">
         <v>547.00711083741737</v>
       </c>
       <c r="G51" s="16">
         <v>296.36645775220057</v>
       </c>
       <c r="H51" s="16">
         <v>244.49858411644615</v>
       </c>
       <c r="I51" s="16">
         <v>160.59977519145278</v>
       </c>
       <c r="J51" s="16">
@@ -20540,52 +20677,55 @@
       </c>
       <c r="DU51" s="16">
         <v>533.2475051294274</v>
       </c>
       <c r="DV51" s="16">
         <v>-33.405258493343474</v>
       </c>
       <c r="DW51" s="16">
         <v>367.51163919026311</v>
       </c>
       <c r="DX51" s="16">
         <v>-82.848058384779733</v>
       </c>
       <c r="DY51" s="16">
         <v>71.753815758521554</v>
       </c>
       <c r="DZ51" s="16">
         <v>-282.06001084407626</v>
       </c>
       <c r="EA51" s="16">
         <v>362.63449902501645</v>
       </c>
       <c r="EB51" s="16">
         <v>39.609766226157063</v>
       </c>
+      <c r="EC51" s="16">
+        <v>858.46654539686699</v>
+      </c>
     </row>
-    <row r="52" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="11" t="s">
         <v>152</v>
       </c>
       <c r="C52" s="16">
         <v>72.09933476847651</v>
       </c>
       <c r="D52" s="16">
         <v>119.86454203804415</v>
       </c>
       <c r="E52" s="16">
         <v>394.04130993662625</v>
       </c>
       <c r="F52" s="16">
         <v>547.00711083741737</v>
       </c>
       <c r="G52" s="16">
         <v>296.36645775220057</v>
       </c>
       <c r="H52" s="16">
         <v>244.49858411644615</v>
       </c>
       <c r="I52" s="16">
         <v>160.59977519145278</v>
       </c>
       <c r="J52" s="16">
@@ -20935,52 +21075,55 @@
       </c>
       <c r="DU52" s="16">
         <v>553.80829609942737</v>
       </c>
       <c r="DV52" s="16">
         <v>-60.391702243343474</v>
       </c>
       <c r="DW52" s="16">
         <v>361.43999752026309</v>
       </c>
       <c r="DX52" s="16">
         <v>-13.928908384779731</v>
       </c>
       <c r="DY52" s="16">
         <v>71.906307428521558</v>
       </c>
       <c r="DZ52" s="16">
         <v>-282.06001084407626</v>
       </c>
       <c r="EA52" s="16">
         <v>362.63449902501645</v>
       </c>
       <c r="EB52" s="16">
         <v>30.10178622615706</v>
       </c>
+      <c r="EC52" s="16">
+        <v>867.97452539686697</v>
+      </c>
     </row>
-    <row r="53" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="11" t="s">
         <v>148</v>
       </c>
       <c r="C53" s="16">
         <v>427.12363413625462</v>
       </c>
       <c r="D53" s="16">
         <v>475.55761454113747</v>
       </c>
       <c r="E53" s="16">
         <v>720.24250115878419</v>
       </c>
       <c r="F53" s="16">
         <v>863.06358715271722</v>
       </c>
       <c r="G53" s="16">
         <v>829.41606892113612</v>
       </c>
       <c r="H53" s="16">
         <v>619.10983008882738</v>
       </c>
       <c r="I53" s="16">
         <v>700.51575097402463</v>
       </c>
       <c r="J53" s="16">
@@ -21330,52 +21473,55 @@
       </c>
       <c r="DU53" s="16">
         <v>678.93962054838732</v>
       </c>
       <c r="DV53" s="16">
         <v>153.45489310431512</v>
       </c>
       <c r="DW53" s="16">
         <v>492.0699356579031</v>
       </c>
       <c r="DX53" s="16">
         <v>228.12806237496105</v>
       </c>
       <c r="DY53" s="16">
         <v>224.62514343860155</v>
       </c>
       <c r="DZ53" s="16">
         <v>105.50595644444286</v>
       </c>
       <c r="EA53" s="16">
         <v>500.3566077433365</v>
       </c>
       <c r="EB53" s="16">
         <v>624.52409209105008</v>
       </c>
+      <c r="EC53" s="16">
+        <v>998.39581650638695</v>
+      </c>
     </row>
-    <row r="54" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="11" t="s">
         <v>149</v>
       </c>
       <c r="C54" s="16">
         <v>355.02429936777816</v>
       </c>
       <c r="D54" s="16">
         <v>355.69307250309333</v>
       </c>
       <c r="E54" s="16">
         <v>326.20119122215789</v>
       </c>
       <c r="F54" s="16">
         <v>316.05647631529985</v>
       </c>
       <c r="G54" s="16">
         <v>533.04961116893548</v>
       </c>
       <c r="H54" s="16">
         <v>374.61124597238125</v>
       </c>
       <c r="I54" s="16">
         <v>539.91597578257188</v>
       </c>
       <c r="J54" s="16">
@@ -21725,52 +21871,55 @@
       </c>
       <c r="DU54" s="16">
         <v>125.13132444896</v>
       </c>
       <c r="DV54" s="16">
         <v>213.84659534765859</v>
       </c>
       <c r="DW54" s="16">
         <v>130.62993813763998</v>
       </c>
       <c r="DX54" s="16">
         <v>242.05697075974078</v>
       </c>
       <c r="DY54" s="16">
         <v>152.71883601008</v>
       </c>
       <c r="DZ54" s="16">
         <v>387.56596728851912</v>
       </c>
       <c r="EA54" s="16">
         <v>137.72210871832002</v>
       </c>
       <c r="EB54" s="16">
         <v>594.42230586489302</v>
       </c>
+      <c r="EC54" s="16">
+        <v>130.42129110951998</v>
+      </c>
     </row>
-    <row r="55" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="11" t="s">
         <v>153</v>
       </c>
       <c r="C55" s="16">
         <v>338.17</v>
       </c>
       <c r="D55" s="16">
         <v>-399.55999999999995</v>
       </c>
       <c r="E55" s="16">
         <v>0</v>
       </c>
       <c r="F55" s="16">
         <v>0</v>
       </c>
       <c r="G55" s="16">
         <v>0</v>
       </c>
       <c r="H55" s="16">
         <v>0</v>
       </c>
       <c r="I55" s="16">
         <v>0</v>
       </c>
       <c r="J55" s="16">
@@ -22120,52 +22269,55 @@
       </c>
       <c r="DU55" s="16">
         <v>-20.560790970000003</v>
       </c>
       <c r="DV55" s="16">
         <v>26.986443749999999</v>
       </c>
       <c r="DW55" s="16">
         <v>6.07164167</v>
       </c>
       <c r="DX55" s="16">
         <v>-68.919150000000002</v>
       </c>
       <c r="DY55" s="16">
         <v>-0.15249167</v>
       </c>
       <c r="DZ55" s="16">
         <v>0</v>
       </c>
       <c r="EA55" s="16">
         <v>0</v>
       </c>
       <c r="EB55" s="16">
         <v>9.5079799999999999</v>
       </c>
+      <c r="EC55" s="16">
+        <v>-9.5079799999999999</v>
+      </c>
     </row>
-    <row r="56" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="11" t="s">
         <v>154</v>
       </c>
       <c r="C56" s="16">
         <v>141.56115331220548</v>
       </c>
       <c r="D56" s="16">
         <v>177.32451793337634</v>
       </c>
       <c r="E56" s="16">
         <v>88.200395088415348</v>
       </c>
       <c r="F56" s="16">
         <v>1022.9481063536675</v>
       </c>
       <c r="G56" s="16">
         <v>662.44979890229479</v>
       </c>
       <c r="H56" s="16">
         <v>819.43743695995113</v>
       </c>
       <c r="I56" s="16">
         <v>538.22757786521595</v>
       </c>
       <c r="J56" s="16">
@@ -22515,52 +22667,55 @@
       </c>
       <c r="DU56" s="16">
         <v>66.890383816314539</v>
       </c>
       <c r="DV56" s="16">
         <v>103.70960681794818</v>
       </c>
       <c r="DW56" s="16">
         <v>-8.5538449937275871</v>
       </c>
       <c r="DX56" s="16">
         <v>257.92755616736383</v>
       </c>
       <c r="DY56" s="16">
         <v>92.009061478268421</v>
       </c>
       <c r="DZ56" s="16">
         <v>935.42587873887726</v>
       </c>
       <c r="EA56" s="16">
         <v>49.4873015829004</v>
       </c>
       <c r="EB56" s="16">
         <v>327.85707055822411</v>
       </c>
+      <c r="EC56" s="16">
+        <v>-669.68419908568239</v>
+      </c>
     </row>
-    <row r="57" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="11" t="s">
         <v>155</v>
       </c>
       <c r="C57" s="16">
         <v>147.24115331220548</v>
       </c>
       <c r="D57" s="16">
         <v>182.73451793337637</v>
       </c>
       <c r="E57" s="16">
         <v>90.490395088415326</v>
       </c>
       <c r="F57" s="16">
         <v>936.75810635366759</v>
       </c>
       <c r="G57" s="16">
         <v>747.34595066927659</v>
       </c>
       <c r="H57" s="16">
         <v>267.08450691395996</v>
       </c>
       <c r="I57" s="16">
         <v>408.36922738504688</v>
       </c>
       <c r="J57" s="16">
@@ -22910,52 +23065,55 @@
       </c>
       <c r="DU57" s="16">
         <v>-4.4622908100000114</v>
       </c>
       <c r="DV57" s="16">
         <v>119.97592389999998</v>
       </c>
       <c r="DW57" s="16">
         <v>40.828076059999965</v>
       </c>
       <c r="DX57" s="16">
         <v>245.66636247000005</v>
       </c>
       <c r="DY57" s="16">
         <v>40.247572130000023</v>
       </c>
       <c r="DZ57" s="16">
         <v>421.47064497999997</v>
       </c>
       <c r="EA57" s="16">
         <v>95.270026980000011</v>
       </c>
       <c r="EB57" s="16">
         <v>180.32412933000003</v>
       </c>
+      <c r="EC57" s="16">
+        <v>-8.4120205700000099</v>
+      </c>
     </row>
-    <row r="58" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="11" t="s">
         <v>148</v>
       </c>
       <c r="C58" s="16">
         <v>820.82115331220552</v>
       </c>
       <c r="D58" s="16">
         <v>1008.9745179333763</v>
       </c>
       <c r="E58" s="16">
         <v>746.43039508841548</v>
       </c>
       <c r="F58" s="16">
         <v>1725.0781063536676</v>
       </c>
       <c r="G58" s="16">
         <v>1257.5459506692766</v>
       </c>
       <c r="H58" s="16">
         <v>1219.4945069139599</v>
       </c>
       <c r="I58" s="16">
         <v>2820.1092273850468</v>
       </c>
       <c r="J58" s="16">
@@ -23305,52 +23463,55 @@
       </c>
       <c r="DU58" s="16">
         <v>15.313061349999968</v>
       </c>
       <c r="DV58" s="16">
         <v>147.84235534000001</v>
       </c>
       <c r="DW58" s="16">
         <v>67.021827059999964</v>
       </c>
       <c r="DX58" s="16">
         <v>283.97696425000004</v>
       </c>
       <c r="DY58" s="16">
         <v>62.215881180000025</v>
       </c>
       <c r="DZ58" s="16">
         <v>447.50853160999992</v>
       </c>
       <c r="EA58" s="16">
         <v>115.16320203000001</v>
       </c>
       <c r="EB58" s="16">
         <v>225.57148748000003</v>
       </c>
+      <c r="EC58" s="16">
+        <v>121.52110850999998</v>
+      </c>
     </row>
-    <row r="59" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="11" t="s">
         <v>149</v>
       </c>
       <c r="C59" s="16">
         <v>673.58000000000015</v>
       </c>
       <c r="D59" s="16">
         <v>826.24</v>
       </c>
       <c r="E59" s="16">
         <v>655.94000000000017</v>
       </c>
       <c r="F59" s="16">
         <v>788.31999999999994</v>
       </c>
       <c r="G59" s="16">
         <v>510.2000000000001</v>
       </c>
       <c r="H59" s="16">
         <v>952.41000000000008</v>
       </c>
       <c r="I59" s="16">
         <v>2411.7399999999998</v>
       </c>
       <c r="J59" s="16">
@@ -23700,52 +23861,55 @@
       </c>
       <c r="DU59" s="16">
         <v>19.775352159999979</v>
       </c>
       <c r="DV59" s="16">
         <v>27.866431440000031</v>
       </c>
       <c r="DW59" s="16">
         <v>26.193750999999999</v>
       </c>
       <c r="DX59" s="16">
         <v>38.310601779999978</v>
       </c>
       <c r="DY59" s="16">
         <v>21.968309050000006</v>
       </c>
       <c r="DZ59" s="16">
         <v>26.037886629999964</v>
       </c>
       <c r="EA59" s="16">
         <v>19.893175049999996</v>
       </c>
       <c r="EB59" s="16">
         <v>45.24735814999999</v>
       </c>
+      <c r="EC59" s="16">
+        <v>129.93312907999999</v>
+      </c>
     </row>
-    <row r="60" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="11" t="s">
         <v>156</v>
       </c>
       <c r="C60" s="16">
         <v>-5.6800000000000024</v>
       </c>
       <c r="D60" s="16">
         <v>-5.4100000000000046</v>
       </c>
       <c r="E60" s="16">
         <v>-2.29</v>
       </c>
       <c r="F60" s="16">
         <v>86.189999999999984</v>
       </c>
       <c r="G60" s="16">
         <v>-84.896151766981731</v>
       </c>
       <c r="H60" s="16">
         <v>552.35293004599134</v>
       </c>
       <c r="I60" s="16">
         <v>129.85835048016901</v>
       </c>
       <c r="J60" s="16">
@@ -24095,52 +24259,55 @@
       </c>
       <c r="DU60" s="16">
         <v>71.352674626314553</v>
       </c>
       <c r="DV60" s="16">
         <v>-16.266317082051792</v>
       </c>
       <c r="DW60" s="16">
         <v>-49.381921053727552</v>
       </c>
       <c r="DX60" s="16">
         <v>12.261193697363751</v>
       </c>
       <c r="DY60" s="16">
         <v>51.761489348268405</v>
       </c>
       <c r="DZ60" s="16">
         <v>513.95523375887728</v>
       </c>
       <c r="EA60" s="16">
         <v>-45.782725397099611</v>
       </c>
       <c r="EB60" s="16">
         <v>147.53294122822405</v>
       </c>
+      <c r="EC60" s="16">
+        <v>-661.27217851568241</v>
+      </c>
     </row>
-    <row r="61" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="11" t="s">
         <v>157</v>
       </c>
       <c r="C61" s="16">
         <v>333.91948812438466</v>
       </c>
       <c r="D61" s="16">
         <v>43.67245796195585</v>
       </c>
       <c r="E61" s="16">
         <v>397.66399006337389</v>
       </c>
       <c r="F61" s="16">
         <v>1102.0886891625828</v>
       </c>
       <c r="G61" s="16">
         <v>1019.4370579641404</v>
       </c>
       <c r="H61" s="16">
         <v>1445.8867437972351</v>
       </c>
       <c r="I61" s="16">
         <v>2364.4596936837033</v>
       </c>
       <c r="J61" s="16">
@@ -24490,52 +24657,55 @@
       </c>
       <c r="DU61" s="16">
         <v>50.518209419754584</v>
       </c>
       <c r="DV61" s="16">
         <v>557.79145866001363</v>
       </c>
       <c r="DW61" s="16">
         <v>-192.27009473914671</v>
       </c>
       <c r="DX61" s="16">
         <v>51.255374342606949</v>
       </c>
       <c r="DY61" s="16">
         <v>-58.078196199752696</v>
       </c>
       <c r="DZ61" s="16">
         <v>184.79217127684959</v>
       </c>
       <c r="EA61" s="16">
         <v>-106.10718765606737</v>
       </c>
       <c r="EB61" s="16">
         <v>238.73135691873327</v>
       </c>
+      <c r="EC61" s="16">
+        <v>41.935446762329207</v>
+      </c>
     </row>
-    <row r="62" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B62" s="11" t="s">
         <v>158</v>
       </c>
       <c r="C62" s="16">
         <v>444.87948812438464</v>
       </c>
       <c r="D62" s="16">
         <v>27.259807961955858</v>
       </c>
       <c r="E62" s="16">
         <v>416.9039900633739</v>
       </c>
       <c r="F62" s="16">
         <v>1054.1786891625829</v>
       </c>
       <c r="G62" s="16">
         <v>973.07740796414043</v>
       </c>
       <c r="H62" s="16">
         <v>1385.6719937972348</v>
       </c>
       <c r="I62" s="16">
         <v>2270.5881936837036</v>
       </c>
       <c r="J62" s="16">
@@ -24885,52 +25055,55 @@
       </c>
       <c r="DU62" s="16">
         <v>142.49358615257268</v>
       </c>
       <c r="DV62" s="16">
         <v>482.9183757421892</v>
       </c>
       <c r="DW62" s="16">
         <v>-109.15829882179094</v>
       </c>
       <c r="DX62" s="16">
         <v>-5.7276194805046998</v>
       </c>
       <c r="DY62" s="16">
         <v>-153.63103281113422</v>
       </c>
       <c r="DZ62" s="16">
         <v>166.86378800234161</v>
       </c>
       <c r="EA62" s="16">
         <v>-119.77835935394415</v>
       </c>
       <c r="EB62" s="16">
         <v>257.6677377026657</v>
       </c>
+      <c r="EC62" s="16">
+        <v>-73.018734946624249</v>
+      </c>
     </row>
-    <row r="63" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B63" s="11" t="s">
         <v>148</v>
       </c>
       <c r="C63" s="16">
         <v>1184.4634387566066</v>
       </c>
       <c r="D63" s="16">
         <v>1167.3194354588627</v>
       </c>
       <c r="E63" s="16">
         <v>1482.6586988412159</v>
       </c>
       <c r="F63" s="16">
         <v>2159.1058128472832</v>
       </c>
       <c r="G63" s="16">
         <v>2498.826046795205</v>
       </c>
       <c r="H63" s="16">
         <v>2943.6811702872906</v>
       </c>
       <c r="I63" s="16">
         <v>4374.8334659264856</v>
       </c>
       <c r="J63" s="16">
@@ -25280,52 +25453,55 @@
       </c>
       <c r="DU63" s="16">
         <v>616.11266343909085</v>
       </c>
       <c r="DV63" s="16">
         <v>958.0151557643569</v>
       </c>
       <c r="DW63" s="16">
         <v>610.16773655230406</v>
       </c>
       <c r="DX63" s="16">
         <v>704.08121947099937</v>
       </c>
       <c r="DY63" s="16">
         <v>677.04735229193398</v>
       </c>
       <c r="DZ63" s="16">
         <v>766.90720325211123</v>
       </c>
       <c r="EA63" s="16">
         <v>490.45795444839126</v>
       </c>
       <c r="EB63" s="16">
         <v>1050.0874936564055</v>
       </c>
+      <c r="EC63" s="16">
+        <v>622.03642410155544</v>
+      </c>
     </row>
-    <row r="64" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B64" s="11" t="s">
         <v>149</v>
       </c>
       <c r="C64" s="16">
         <v>739.58395063222179</v>
       </c>
       <c r="D64" s="16">
         <v>1140.0596274969068</v>
       </c>
       <c r="E64" s="16">
         <v>1065.7547087778421</v>
       </c>
       <c r="F64" s="16">
         <v>1104.9271236847003</v>
       </c>
       <c r="G64" s="16">
         <v>1525.7486388310649</v>
       </c>
       <c r="H64" s="16">
         <v>1558.0091764900558</v>
       </c>
       <c r="I64" s="16">
         <v>2104.245272242782</v>
       </c>
       <c r="J64" s="16">
@@ -25675,52 +25851,55 @@
       </c>
       <c r="DU64" s="16">
         <v>473.61907728651818</v>
       </c>
       <c r="DV64" s="16">
         <v>475.09678002216771</v>
       </c>
       <c r="DW64" s="16">
         <v>719.326035374095</v>
       </c>
       <c r="DX64" s="16">
         <v>709.80883895150407</v>
       </c>
       <c r="DY64" s="16">
         <v>830.67838510306819</v>
       </c>
       <c r="DZ64" s="16">
         <v>600.04341524976962</v>
       </c>
       <c r="EA64" s="16">
         <v>610.23631380233542</v>
       </c>
       <c r="EB64" s="16">
         <v>792.41975595373981</v>
       </c>
+      <c r="EC64" s="16">
+        <v>695.05515904817969</v>
+      </c>
     </row>
-    <row r="65" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B65" s="11" t="s">
         <v>159</v>
       </c>
       <c r="C65" s="16">
         <v>-110.96000000000001</v>
       </c>
       <c r="D65" s="16">
         <v>16.412649999999992</v>
       </c>
       <c r="E65" s="16">
         <v>-19.239999999999995</v>
       </c>
       <c r="F65" s="16">
         <v>47.91</v>
       </c>
       <c r="G65" s="16">
         <v>46.359650000000002</v>
       </c>
       <c r="H65" s="16">
         <v>60.214750000000038</v>
       </c>
       <c r="I65" s="16">
         <v>93.871499999999969</v>
       </c>
       <c r="J65" s="16">
@@ -26070,52 +26249,55 @@
       </c>
       <c r="DU65" s="16">
         <v>-91.975376732818091</v>
       </c>
       <c r="DV65" s="16">
         <v>74.873082917824448</v>
       </c>
       <c r="DW65" s="16">
         <v>-83.111795917355778</v>
       </c>
       <c r="DX65" s="16">
         <v>56.982993823111649</v>
       </c>
       <c r="DY65" s="16">
         <v>95.552836611381522</v>
       </c>
       <c r="DZ65" s="16">
         <v>17.928383274507969</v>
       </c>
       <c r="EA65" s="16">
         <v>13.671171697876787</v>
       </c>
       <c r="EB65" s="16">
         <v>-18.936380783932442</v>
       </c>
+      <c r="EC65" s="16">
+        <v>114.95418170895346</v>
+      </c>
     </row>
-    <row r="66" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B66" s="11" t="s">
         <v>160</v>
       </c>
       <c r="C66" s="16">
         <v>313.15999999999997</v>
       </c>
       <c r="D66" s="16">
         <v>187.54117357683316</v>
       </c>
       <c r="E66" s="16">
         <v>257.14386806436812</v>
       </c>
       <c r="F66" s="16">
         <v>130.46478765322794</v>
       </c>
       <c r="G66" s="16">
         <v>112.41926463568217</v>
       </c>
       <c r="H66" s="16">
         <v>188.2579607192007</v>
       </c>
       <c r="I66" s="16">
         <v>296.28300862801871</v>
       </c>
       <c r="J66" s="16">
@@ -26465,52 +26647,55 @@
       </c>
       <c r="DU66" s="16">
         <v>792.59266822019879</v>
       </c>
       <c r="DV66" s="16">
         <v>828.71094421520297</v>
       </c>
       <c r="DW66" s="16">
         <v>-818.65559781247509</v>
       </c>
       <c r="DX66" s="16">
         <v>-88.971853782906777</v>
       </c>
       <c r="DY66" s="16">
         <v>1029.3861965888532</v>
       </c>
       <c r="DZ66" s="16">
         <v>969.57087018485925</v>
       </c>
       <c r="EA66" s="16">
         <v>-1059.3230557943123</v>
       </c>
       <c r="EB66" s="16">
         <v>-527.35101682741833</v>
       </c>
+      <c r="EC66" s="16">
+        <v>752.79087946421464</v>
+      </c>
     </row>
-    <row r="67" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B67" s="11" t="s">
         <v>161</v>
       </c>
       <c r="C67" s="16">
         <v>-0.26</v>
       </c>
       <c r="D67" s="16">
         <v>1.21</v>
       </c>
       <c r="E67" s="16">
         <v>-0.15000000000000005</v>
       </c>
       <c r="F67" s="16">
         <v>-0.67</v>
       </c>
       <c r="G67" s="16">
         <v>-0.51</v>
       </c>
       <c r="H67" s="16">
         <v>0.63</v>
       </c>
       <c r="I67" s="16">
         <v>-0.66000000000000014</v>
       </c>
       <c r="J67" s="16">
@@ -26860,52 +27045,55 @@
       </c>
       <c r="DU67" s="16">
         <v>0</v>
       </c>
       <c r="DV67" s="16">
         <v>0</v>
       </c>
       <c r="DW67" s="16">
         <v>0</v>
       </c>
       <c r="DX67" s="16">
         <v>20.357349299999999</v>
       </c>
       <c r="DY67" s="16">
         <v>-20.357349299999999</v>
       </c>
       <c r="DZ67" s="16">
         <v>0</v>
       </c>
       <c r="EA67" s="16">
         <v>0</v>
       </c>
       <c r="EB67" s="16">
         <v>0</v>
       </c>
+      <c r="EC67" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="68" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B68" s="11" t="s">
         <v>162</v>
       </c>
       <c r="C68" s="16">
         <v>-0.26</v>
       </c>
       <c r="D68" s="16">
         <v>1.21</v>
       </c>
       <c r="E68" s="16">
         <v>-0.15000000000000005</v>
       </c>
       <c r="F68" s="16">
         <v>-0.67</v>
       </c>
       <c r="G68" s="16">
         <v>-0.51</v>
       </c>
       <c r="H68" s="16">
         <v>0.63</v>
       </c>
       <c r="I68" s="16">
         <v>-0.66000000000000014</v>
       </c>
       <c r="J68" s="16">
@@ -27255,52 +27443,55 @@
       </c>
       <c r="DU68" s="16">
         <v>0</v>
       </c>
       <c r="DV68" s="16">
         <v>0</v>
       </c>
       <c r="DW68" s="16">
         <v>0</v>
       </c>
       <c r="DX68" s="16">
         <v>0</v>
       </c>
       <c r="DY68" s="16">
         <v>0</v>
       </c>
       <c r="DZ68" s="16">
         <v>0</v>
       </c>
       <c r="EA68" s="16">
         <v>0</v>
       </c>
       <c r="EB68" s="16">
         <v>0</v>
       </c>
+      <c r="EC68" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="69" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B69" s="11" t="s">
         <v>163</v>
       </c>
       <c r="C69" s="16">
         <v>0</v>
       </c>
       <c r="D69" s="16">
         <v>0</v>
       </c>
       <c r="E69" s="16">
         <v>0</v>
       </c>
       <c r="F69" s="16">
         <v>0</v>
       </c>
       <c r="G69" s="16">
         <v>0</v>
       </c>
       <c r="H69" s="16">
         <v>0</v>
       </c>
       <c r="I69" s="16">
         <v>0</v>
       </c>
       <c r="J69" s="16">
@@ -27650,52 +27841,55 @@
       </c>
       <c r="DU69" s="16">
         <v>0</v>
       </c>
       <c r="DV69" s="16">
         <v>0</v>
       </c>
       <c r="DW69" s="16">
         <v>0</v>
       </c>
       <c r="DX69" s="16">
         <v>20.357349299999999</v>
       </c>
       <c r="DY69" s="16">
         <v>-20.357349299999999</v>
       </c>
       <c r="DZ69" s="16">
         <v>0</v>
       </c>
       <c r="EA69" s="16">
         <v>0</v>
       </c>
       <c r="EB69" s="16">
         <v>0</v>
       </c>
+      <c r="EC69" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="70" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B70" s="11" t="s">
         <v>164</v>
       </c>
       <c r="C70" s="16">
         <v>313.42</v>
       </c>
       <c r="D70" s="16">
         <v>186.33117357683315</v>
       </c>
       <c r="E70" s="16">
         <v>257.2938680643681</v>
       </c>
       <c r="F70" s="16">
         <v>131.13478765322793</v>
       </c>
       <c r="G70" s="16">
         <v>112.92926463568217</v>
       </c>
       <c r="H70" s="16">
         <v>187.62796071920067</v>
       </c>
       <c r="I70" s="16">
         <v>296.94300862801867</v>
       </c>
       <c r="J70" s="16">
@@ -28045,52 +28239,55 @@
       </c>
       <c r="DU70" s="16">
         <v>792.59266822019879</v>
       </c>
       <c r="DV70" s="16">
         <v>828.71094421520297</v>
       </c>
       <c r="DW70" s="16">
         <v>-818.65559781247509</v>
       </c>
       <c r="DX70" s="16">
         <v>-109.32920308290677</v>
       </c>
       <c r="DY70" s="16">
         <v>1049.7435458888531</v>
       </c>
       <c r="DZ70" s="16">
         <v>969.57087018485925</v>
       </c>
       <c r="EA70" s="16">
         <v>-1059.3230557943123</v>
       </c>
       <c r="EB70" s="16">
         <v>-527.35101682741833</v>
       </c>
+      <c r="EC70" s="16">
+        <v>752.79087946421464</v>
+      </c>
     </row>
-    <row r="71" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B71" s="11" t="s">
         <v>165</v>
       </c>
       <c r="C71" s="16">
         <v>-14.889999999999999</v>
       </c>
       <c r="D71" s="16">
         <v>-22.329999999999991</v>
       </c>
       <c r="E71" s="16">
         <v>-0.69000000000003414</v>
       </c>
       <c r="F71" s="16">
         <v>-47.540000000000035</v>
       </c>
       <c r="G71" s="16">
         <v>-16.639999999999876</v>
       </c>
       <c r="H71" s="16">
         <v>22.640000000000011</v>
       </c>
       <c r="I71" s="16">
         <v>-3.7696500000000146</v>
       </c>
       <c r="J71" s="16">
@@ -28440,52 +28637,55 @@
       </c>
       <c r="DU71" s="16">
         <v>-0.46554554980119994</v>
       </c>
       <c r="DV71" s="16">
         <v>-1.1869666547970001</v>
       </c>
       <c r="DW71" s="16">
         <v>1.8030675375248801</v>
       </c>
       <c r="DX71" s="16">
         <v>3.6240092970932403</v>
       </c>
       <c r="DY71" s="16">
         <v>-0.88529999114700009</v>
       </c>
       <c r="DZ71" s="16">
         <v>0.18074466485921969</v>
       </c>
       <c r="EA71" s="16">
         <v>0.20901627568761549</v>
       </c>
       <c r="EB71" s="16">
         <v>2.964067692581545</v>
       </c>
+      <c r="EC71" s="16">
+        <v>6.4674167242147194</v>
+      </c>
     </row>
-    <row r="72" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B72" s="11" t="s">
         <v>166</v>
       </c>
       <c r="C72" s="16">
         <v>328.31000000000006</v>
       </c>
       <c r="D72" s="16">
         <v>208.66117357683311</v>
       </c>
       <c r="E72" s="16">
         <v>257.9838680643681</v>
       </c>
       <c r="F72" s="16">
         <v>178.67478765322795</v>
       </c>
       <c r="G72" s="16">
         <v>129.56926463568203</v>
       </c>
       <c r="H72" s="16">
         <v>164.98796071920069</v>
       </c>
       <c r="I72" s="16">
         <v>300.71265862801874</v>
       </c>
       <c r="J72" s="16">
@@ -28835,52 +29035,55 @@
       </c>
       <c r="DU72" s="16">
         <v>793.05821376999995</v>
       </c>
       <c r="DV72" s="16">
         <v>829.89791086999992</v>
       </c>
       <c r="DW72" s="16">
         <v>-820.45866534999993</v>
       </c>
       <c r="DX72" s="16">
         <v>-112.95321238000001</v>
       </c>
       <c r="DY72" s="16">
         <v>1050.62884588</v>
       </c>
       <c r="DZ72" s="16">
         <v>969.39012551999997</v>
       </c>
       <c r="EA72" s="16">
         <v>-1059.5320720699999</v>
       </c>
       <c r="EB72" s="16">
         <v>-530.31508451999991</v>
       </c>
+      <c r="EC72" s="16">
+        <v>746.32346273999997</v>
+      </c>
     </row>
-    <row r="73" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B73" s="11" t="s">
         <v>167</v>
       </c>
       <c r="C73" s="21">
         <v>0</v>
       </c>
       <c r="D73" s="21">
         <v>-0.12318959451166125</v>
       </c>
       <c r="E73" s="21">
         <v>-0.90599636730912958</v>
       </c>
       <c r="F73" s="21">
         <v>-0.72929220919525517</v>
       </c>
       <c r="G73" s="21">
         <v>3.0149527561602145</v>
       </c>
       <c r="H73" s="21">
         <v>2.7724997966735301</v>
       </c>
       <c r="I73" s="21">
         <v>36.117705794179429</v>
       </c>
       <c r="J73" s="21">
@@ -29230,52 +29433,55 @@
       </c>
       <c r="DU73" s="16">
         <v>42.720044897352217</v>
       </c>
       <c r="DV73" s="16">
         <v>71.744326285700168</v>
       </c>
       <c r="DW73" s="16">
         <v>422.13452594298673</v>
       </c>
       <c r="DX73" s="16">
         <v>-271.65449102049911</v>
       </c>
       <c r="DY73" s="16">
         <v>-179.11788024366822</v>
       </c>
       <c r="DZ73" s="16">
         <v>-351.97114314557462</v>
       </c>
       <c r="EA73" s="16">
         <v>252.11446411899362</v>
       </c>
       <c r="EB73" s="16">
         <v>170.76773911268779</v>
       </c>
+      <c r="EC73" s="16">
+        <v>-19.208797624606362</v>
+      </c>
     </row>
-    <row r="74" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B74" s="13" t="s">
         <v>168</v>
       </c>
       <c r="C74" s="22">
         <v>0</v>
       </c>
       <c r="D74" s="22">
         <v>0</v>
       </c>
       <c r="E74" s="22">
         <v>0</v>
       </c>
       <c r="F74" s="22">
         <v>0</v>
       </c>
       <c r="G74" s="22">
         <v>0</v>
       </c>
       <c r="H74" s="22">
         <v>0</v>
       </c>
       <c r="I74" s="22">
         <v>0</v>
       </c>
       <c r="J74" s="22">
@@ -29625,176 +29831,283 @@
       </c>
       <c r="DU74" s="22">
         <v>-7.810032613569735E-10</v>
       </c>
       <c r="DV74" s="22">
         <v>2.0126829381931625E-9</v>
       </c>
       <c r="DW74" s="22">
         <v>53.963886666447095</v>
       </c>
       <c r="DX74" s="22">
         <v>2.3963835360518715E-9</v>
       </c>
       <c r="DY74" s="22">
         <v>-3.2749706041603157E-9</v>
       </c>
       <c r="DZ74" s="22">
         <v>3.733031548460093E-10</v>
       </c>
       <c r="EA74" s="22">
         <v>6.2460424145147876E-9</v>
       </c>
       <c r="EB74" s="22">
         <v>-1.5055942238625982E-9</v>
       </c>
+      <c r="EC74" s="22">
+        <v>-2.0438706426027303E-9</v>
+      </c>
     </row>
-    <row r="75" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B75" s="2"/>
     </row>
-    <row r="76" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      </c>
+    <row r="76" spans="2:133" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B76" s="24" t="s">
+        <v>177</v>
+      </c>
+      <c r="C76" s="23"/>
+      <c r="D76" s="23"/>
+      <c r="E76" s="23"/>
+      <c r="F76" s="23"/>
+      <c r="G76" s="23"/>
+      <c r="L76" s="1"/>
+      <c r="M76" s="1"/>
+      <c r="N76" s="1"/>
+      <c r="O76" s="1"/>
+      <c r="P76" s="1"/>
+      <c r="Q76" s="1"/>
+      <c r="R76" s="1"/>
+      <c r="S76" s="1"/>
+      <c r="T76" s="1"/>
+      <c r="U76" s="1"/>
+      <c r="V76" s="1"/>
+      <c r="W76" s="1"/>
+      <c r="X76" s="1"/>
+      <c r="Y76" s="1"/>
+      <c r="Z76" s="1"/>
+      <c r="AA76" s="1"/>
+      <c r="AB76" s="1"/>
+      <c r="AC76" s="1"/>
+      <c r="AD76" s="1"/>
+      <c r="AE76" s="1"/>
+      <c r="AF76" s="1"/>
+      <c r="AG76" s="1"/>
+      <c r="AH76" s="1"/>
+      <c r="AI76" s="1"/>
+      <c r="AJ76" s="1"/>
+      <c r="AK76" s="1"/>
+      <c r="AL76" s="1"/>
+      <c r="AM76" s="1"/>
+      <c r="AN76" s="1"/>
+      <c r="AO76" s="1"/>
+      <c r="AP76" s="1"/>
+      <c r="AQ76" s="1"/>
+      <c r="AR76" s="1"/>
+      <c r="AS76" s="1"/>
+      <c r="AT76" s="1"/>
+      <c r="AU76" s="1"/>
+      <c r="AV76" s="1"/>
+      <c r="AW76" s="1"/>
+      <c r="AX76" s="1"/>
+      <c r="AY76" s="1"/>
+      <c r="AZ76" s="1"/>
     </row>
-    <row r="77" spans="2:132" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...48 lines deleted...]
-      <c r="AZ77" s="1"/>
+    <row r="77" spans="2:133" customFormat="1" ht="80.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B77" s="25" t="s">
+        <v>172</v>
+      </c>
+      <c r="C77" s="25"/>
+      <c r="D77" s="25"/>
+      <c r="E77" s="25"/>
+      <c r="F77" s="25"/>
+      <c r="G77" s="25"/>
+      <c r="H77" s="25"/>
+      <c r="I77" s="25"/>
+      <c r="J77" s="25"/>
+      <c r="K77" s="25"/>
     </row>
-    <row r="78" spans="2:132" customFormat="1" ht="80.25" customHeight="1" x14ac:dyDescent="0.2">
-[...11 lines deleted...]
-      <c r="K78" s="26"/>
+    <row r="78" spans="2:133" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B78" s="1"/>
+      <c r="C78" s="1"/>
+      <c r="D78" s="1"/>
+      <c r="E78" s="1"/>
+      <c r="F78" s="1"/>
+      <c r="G78" s="1"/>
+      <c r="H78" s="1"/>
+      <c r="I78" s="1"/>
+      <c r="J78" s="1"/>
+      <c r="K78" s="1"/>
+      <c r="L78" s="1"/>
+      <c r="M78" s="1"/>
+      <c r="N78" s="1"/>
+      <c r="O78" s="1"/>
+      <c r="P78" s="1"/>
+      <c r="Q78" s="1"/>
+      <c r="R78" s="1"/>
+      <c r="S78" s="1"/>
+      <c r="T78" s="1"/>
+      <c r="U78" s="1"/>
+      <c r="V78" s="1"/>
+      <c r="W78" s="1"/>
+      <c r="X78" s="1"/>
+      <c r="Y78" s="1"/>
+      <c r="Z78" s="1"/>
+      <c r="AA78" s="1"/>
+      <c r="AB78" s="1"/>
+      <c r="AC78" s="1"/>
+      <c r="AD78" s="1"/>
+      <c r="AE78" s="1"/>
+      <c r="AF78" s="1"/>
+      <c r="AG78" s="1"/>
+      <c r="AH78" s="1"/>
+      <c r="AI78" s="1"/>
+      <c r="AJ78" s="1"/>
+      <c r="AK78" s="1"/>
+      <c r="AL78" s="1"/>
+      <c r="AM78" s="1"/>
+      <c r="AN78" s="1"/>
+      <c r="AO78" s="1"/>
+      <c r="AP78" s="1"/>
+      <c r="AQ78" s="1"/>
+      <c r="AR78" s="1"/>
+      <c r="AS78" s="1"/>
+      <c r="AT78" s="1"/>
+      <c r="AU78" s="1"/>
+      <c r="AV78" s="1"/>
+      <c r="AW78" s="1"/>
+      <c r="AX78" s="1"/>
+      <c r="AY78" s="1"/>
+      <c r="AZ78" s="1"/>
     </row>
-    <row r="79" spans="2:132" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-[...50 lines deleted...]
-      <c r="AZ79" s="1"/>
+    <row r="140" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C140" s="3"/>
+      <c r="D140" s="3"/>
+      <c r="E140" s="3"/>
+      <c r="F140" s="3"/>
+      <c r="G140" s="3"/>
+      <c r="H140" s="3"/>
+      <c r="I140" s="3"/>
+      <c r="J140" s="3"/>
+      <c r="K140" s="3"/>
+      <c r="L140" s="3"/>
+      <c r="M140" s="3"/>
+      <c r="N140" s="3"/>
+      <c r="O140" s="3"/>
+      <c r="P140" s="3"/>
+      <c r="Q140" s="3"/>
+      <c r="R140" s="3"/>
+      <c r="S140" s="3"/>
+      <c r="T140" s="3"/>
+      <c r="U140" s="3"/>
+      <c r="V140" s="3"/>
+      <c r="W140" s="3"/>
+      <c r="X140" s="3"/>
+      <c r="Y140" s="3"/>
+      <c r="Z140" s="3"/>
+      <c r="AA140" s="3"/>
+      <c r="AB140" s="3"/>
+      <c r="AC140" s="3"/>
+      <c r="AD140" s="3"/>
+      <c r="AE140" s="3"/>
+      <c r="AF140" s="3"/>
+      <c r="AG140" s="3"/>
+      <c r="AH140" s="3"/>
+      <c r="AI140" s="3"/>
+      <c r="AJ140" s="3"/>
+      <c r="AK140" s="3"/>
+      <c r="AL140" s="3"/>
+      <c r="AM140" s="3"/>
+      <c r="AN140" s="3"/>
+      <c r="AO140" s="3"/>
+      <c r="AP140" s="3"/>
+      <c r="AQ140" s="3"/>
+      <c r="AR140" s="3"/>
+      <c r="AS140" s="3"/>
+      <c r="AT140" s="3"/>
+      <c r="AU140" s="3"/>
+      <c r="AV140" s="3"/>
+      <c r="AW140" s="3"/>
+      <c r="AX140" s="3"/>
+      <c r="AY140" s="3"/>
+      <c r="AZ140" s="3"/>
+      <c r="BA140" s="3"/>
+      <c r="BB140" s="3"/>
+      <c r="BC140" s="3"/>
+      <c r="BD140" s="3"/>
+      <c r="BE140" s="3"/>
+      <c r="BF140" s="3"/>
+      <c r="BG140" s="3"/>
+      <c r="BH140" s="3"/>
+      <c r="BI140" s="3"/>
+      <c r="BJ140" s="3"/>
+      <c r="BK140" s="3"/>
+      <c r="BL140" s="3"/>
+      <c r="BM140" s="3"/>
+      <c r="BN140" s="3"/>
+      <c r="BO140" s="3"/>
+      <c r="BP140" s="3"/>
+      <c r="BQ140" s="3"/>
+      <c r="BR140" s="3"/>
+      <c r="BS140" s="3"/>
+      <c r="BT140" s="3"/>
+      <c r="BU140" s="3"/>
+      <c r="BV140" s="3"/>
+      <c r="BW140" s="3"/>
+      <c r="BX140" s="3"/>
+      <c r="BY140" s="3"/>
+      <c r="BZ140" s="3"/>
+      <c r="CA140" s="3"/>
+      <c r="CB140" s="3"/>
+      <c r="CC140" s="3"/>
+      <c r="CD140" s="3"/>
+      <c r="CE140" s="3"/>
+      <c r="CF140" s="3"/>
+      <c r="CG140" s="3"/>
+      <c r="CH140" s="3"/>
+      <c r="CI140" s="3"/>
+      <c r="CJ140" s="3"/>
+      <c r="CK140" s="3"/>
+      <c r="CL140" s="3"/>
+      <c r="CM140" s="3"/>
+      <c r="CN140" s="3"/>
+      <c r="CO140" s="3"/>
+      <c r="CP140" s="3"/>
+      <c r="CQ140" s="3"/>
+      <c r="CR140" s="3"/>
+      <c r="CS140" s="3"/>
+      <c r="CT140" s="3"/>
+      <c r="CU140" s="3"/>
+      <c r="CV140" s="3"/>
+      <c r="CW140" s="3"/>
+      <c r="CX140" s="3"/>
+      <c r="CY140" s="3"/>
+      <c r="CZ140" s="3"/>
+      <c r="DA140" s="3"/>
+      <c r="DB140" s="3"/>
+      <c r="DC140" s="3"/>
+      <c r="DD140" s="3"/>
+      <c r="DE140" s="3"/>
     </row>
     <row r="141" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C141" s="3"/>
       <c r="D141" s="3"/>
       <c r="E141" s="3"/>
       <c r="F141" s="3"/>
       <c r="G141" s="3"/>
       <c r="H141" s="3"/>
       <c r="I141" s="3"/>
       <c r="J141" s="3"/>
       <c r="K141" s="3"/>
       <c r="L141" s="3"/>
       <c r="M141" s="3"/>
       <c r="N141" s="3"/>
       <c r="O141" s="3"/>
       <c r="P141" s="3"/>
       <c r="Q141" s="3"/>
       <c r="R141" s="3"/>
       <c r="S141" s="3"/>
       <c r="T141" s="3"/>
       <c r="U141" s="3"/>
       <c r="V141" s="3"/>
       <c r="W141" s="3"/>
       <c r="X141" s="3"/>
       <c r="Y141" s="3"/>
@@ -34984,162 +35297,53 @@
       <c r="CH188" s="3"/>
       <c r="CI188" s="3"/>
       <c r="CJ188" s="3"/>
       <c r="CK188" s="3"/>
       <c r="CL188" s="3"/>
       <c r="CM188" s="3"/>
       <c r="CN188" s="3"/>
       <c r="CO188" s="3"/>
       <c r="CP188" s="3"/>
       <c r="CQ188" s="3"/>
       <c r="CR188" s="3"/>
       <c r="CS188" s="3"/>
       <c r="CT188" s="3"/>
       <c r="CU188" s="3"/>
       <c r="CV188" s="3"/>
       <c r="CW188" s="3"/>
       <c r="CX188" s="3"/>
       <c r="CY188" s="3"/>
       <c r="CZ188" s="3"/>
       <c r="DA188" s="3"/>
       <c r="DB188" s="3"/>
       <c r="DC188" s="3"/>
       <c r="DD188" s="3"/>
       <c r="DE188" s="3"/>
     </row>
-    <row r="189" spans="3:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...107 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="B78:K78"/>
+    <mergeCell ref="B77:K77"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">