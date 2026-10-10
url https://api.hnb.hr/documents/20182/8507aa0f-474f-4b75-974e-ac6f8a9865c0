--- v0 (2025-10-31)
+++ v1 (2026-10-10)
@@ -1,131 +1,207 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-15" yWindow="-15" windowWidth="12480" windowHeight="15450"/>
   </bookViews>
   <sheets>
     <sheet name="HRV_EUR" sheetId="2" r:id="rId1"/>
     <sheet name="ENG_EUR" sheetId="3" r:id="rId2"/>
     <sheet name="HRV_USD" sheetId="5" r:id="rId3"/>
     <sheet name="ENG_USD" sheetId="6" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="364" uniqueCount="184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="331" uniqueCount="168">
   <si>
     <t>u milijunima USD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   1. Sredstva</t>
   </si>
   <si>
     <t xml:space="preserve">      1.1. Ulaganja u dionice i vlasničke udjele</t>
   </si>
   <si>
     <t xml:space="preserve">         1.1.2. Ostali sektori</t>
   </si>
   <si>
     <t xml:space="preserve">      1.2. Ulaganja u dužničke vrijednosne papire</t>
   </si>
   <si>
     <t xml:space="preserve">   2. Obveze</t>
   </si>
   <si>
     <t xml:space="preserve">      2.1. Ulaganja u dionice i vlasničke udjele</t>
   </si>
   <si>
     <t xml:space="preserve">         2.1.2. Ostali sektori</t>
   </si>
   <si>
     <t xml:space="preserve">      2.2. Ulaganja u dužničke vrijednosne papire</t>
   </si>
   <si>
+    <t xml:space="preserve">         2.2.1. Obveznice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         2.2.2. Instrumenti tržišta novca</t>
+  </si>
+  <si>
+    <t>Million US dollars</t>
+  </si>
+  <si>
     <t xml:space="preserve">   1. Assets</t>
   </si>
   <si>
     <t xml:space="preserve">         1.1.2. Other sectors</t>
   </si>
   <si>
     <t xml:space="preserve">      1.2. Debt securities</t>
   </si>
   <si>
     <t xml:space="preserve">   2. Liabilities</t>
   </si>
   <si>
     <t xml:space="preserve">         2.1.2. Other sectors</t>
   </si>
   <si>
     <t xml:space="preserve">      2.2. Debt securities</t>
   </si>
   <si>
+    <t xml:space="preserve">         2.2.1. Bonds</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         2.2.2. Money market instruments</t>
+  </si>
+  <si>
     <t>Portfeljna ulaganja, neto</t>
   </si>
   <si>
+    <t xml:space="preserve">            2.2.1.1. Država</t>
+  </si>
+  <si>
     <t>Portfolio investment (net)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      1.1. Equity securities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      2.1. Equity securities</t>
   </si>
   <si>
     <t xml:space="preserve">            2.2.1.1. General government</t>
   </si>
   <si>
     <t xml:space="preserve">            2.2.1.3. Other sectors</t>
   </si>
   <si>
     <t xml:space="preserve">            2.2.1.3. Ostali sektori</t>
   </si>
   <si>
     <t>u milijunima EUR</t>
+  </si>
+  <si>
+    <t>Million EUR</t>
+  </si>
+  <si>
+    <t>1998.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">1) </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>As from Bulletin No. 146 the CBRD is reclassified from the subsector central government funds to the subsector non-banking financial institutions. The reclassification covers the entire statistical series (from December 1998 onwards). Moreover, as from the same number of the Bulletin, the CM is reclassified from the subsector central government funds to the subsector public enterprises. The reclassification covers the statistical series from January 2008 onwards.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Tablica H18: STANJE MEĐUNARODNIH ULAGANJA – PORTFELJNA ULAGANJA</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Table H18: INTERNATIONAL INVESTMENT POSITION – PORTFOLIO INVESTMENT</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t>1)</t>
+    </r>
   </si>
   <si>
     <t>1999.</t>
   </si>
   <si>
     <t>2000.</t>
   </si>
   <si>
     <t>2001.</t>
   </si>
   <si>
     <t>2002.</t>
   </si>
   <si>
     <t>2003.</t>
   </si>
   <si>
     <t>2004.</t>
   </si>
   <si>
     <t>1.tr.01.</t>
   </si>
   <si>
     <t>2.tr.01.</t>
   </si>
@@ -157,50 +233,64 @@
     <t>3.tr.03.</t>
   </si>
   <si>
     <t>4.tr.03.</t>
   </si>
   <si>
     <t>1.tr.04.</t>
   </si>
   <si>
     <t>2.tr.04.</t>
   </si>
   <si>
     <t>3.tr.04.</t>
   </si>
   <si>
     <t>4.tr.04.</t>
   </si>
   <si>
     <t>1.tr.05.</t>
   </si>
   <si>
     <t>2.tr.05.</t>
   </si>
   <si>
     <t>3.tr.05.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">1) </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Počevši od Biltena HNB-a broj 146 HBOR je reklasificiran iz podsektora republički fondovi u podsektor nebankarske financijske institucije. Reklasifikacija se odnosi na cijelu statističku seriju (od prosinca 1998.). Nadalje, od istog broja Biltena HNB-a HAC je reklasificiran iz podsektora republički fondovi u podsektor državna trgovačka društva. Reklasifikacija se odnosi na dio statističke serije od siječnja 2008.</t>
+    </r>
   </si>
   <si>
     <t>Q1.01</t>
   </si>
   <si>
     <t>Q2.01</t>
   </si>
   <si>
     <t>Q3.01</t>
   </si>
   <si>
     <t>Q4.01</t>
   </si>
   <si>
     <t>Q1.02</t>
   </si>
   <si>
     <t>Q2.02</t>
   </si>
   <si>
     <t>Q3.02</t>
   </si>
   <si>
     <t>Q4.02</t>
   </si>
@@ -306,57 +396,86 @@
   <si>
     <t>1.tr.08.</t>
   </si>
   <si>
     <t>2.tr.08.</t>
   </si>
   <si>
     <t>3.tr.08.</t>
   </si>
   <si>
     <t>4.tr.08.</t>
   </si>
   <si>
     <t>Q1.08</t>
   </si>
   <si>
     <t>Q2.08</t>
   </si>
   <si>
     <t>Q3.08</t>
   </si>
   <si>
     <t>Q4.08</t>
   </si>
   <si>
+    <t xml:space="preserve">            2.2.2.1. Država</t>
+  </si>
+  <si>
     <t xml:space="preserve">            2.2.2.2. Ostali sektori</t>
   </si>
   <si>
     <t xml:space="preserve">            2.2.2.2. Other sectors</t>
   </si>
   <si>
     <t xml:space="preserve">            2.2.2.1. General government</t>
+  </si>
+  <si>
+    <r>
+      <t>2)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Preliminarni podaci</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Preliminary data.</t>
+    </r>
   </si>
   <si>
     <t>2009.</t>
   </si>
   <si>
     <t>1.tr.09.</t>
   </si>
   <si>
     <t>2.tr.09.</t>
   </si>
   <si>
     <t>3.tr.09.</t>
   </si>
   <si>
     <t>4.tr.09.</t>
   </si>
   <si>
     <t>Q1.09</t>
   </si>
   <si>
     <t>Q2.09</t>
   </si>
   <si>
     <t>Q3.09</t>
   </si>
@@ -411,763 +530,436 @@
   <si>
     <t>Q2.11</t>
   </si>
   <si>
     <t>Q3.11</t>
   </si>
   <si>
     <t>Q4.11</t>
   </si>
   <si>
     <t>2012.</t>
   </si>
   <si>
     <t>1.tr.12.</t>
   </si>
   <si>
     <t>2.tr.12.</t>
   </si>
   <si>
     <t>3.tr.12.</t>
   </si>
   <si>
     <t>4.tr.12.</t>
   </si>
   <si>
+    <t>1.tr.13.**</t>
+  </si>
+  <si>
     <t>Q1.12</t>
   </si>
   <si>
     <t>Q2.12</t>
   </si>
   <si>
     <t>Q3.12</t>
   </si>
   <si>
     <t>Q4.12</t>
   </si>
   <si>
-    <t xml:space="preserve">   1. Imovina</t>
+    <t>Q1.13**</t>
   </si>
   <si>
-    <t xml:space="preserve">         1.1.1. Druge monetarne financijske institucije</t>
+    <t xml:space="preserve">         1.1.1. Kreditne institucije</t>
   </si>
   <si>
-    <t xml:space="preserve">         2.1.1. Druge monetarne financijske institucije</t>
+    <t xml:space="preserve">         2.1.1. Kreditne institucije</t>
   </si>
   <si>
-    <t xml:space="preserve">         2.2.1. Dugoročna</t>
+    <t xml:space="preserve">            2.2.1.2. Kreditne institucije</t>
   </si>
   <si>
-    <t xml:space="preserve">            2.2.1.1. Opća država</t>
+    <t xml:space="preserve">         1.1.1. Credit institutions</t>
   </si>
   <si>
-    <t xml:space="preserve">            2.2.1.2. Druge monetarne financijske institucije</t>
+    <t xml:space="preserve">         2.1.1. Credit institutions</t>
   </si>
   <si>
-    <t xml:space="preserve">         2.2.2. Kratkoročna</t>
+    <t xml:space="preserve">            2.2.1.2. Credit institutions</t>
   </si>
   <si>
-    <t xml:space="preserve">            2.2.2.1. Opća država</t>
+    <t>2.tr.13.**</t>
   </si>
   <si>
-    <t xml:space="preserve">      1.1. Equity and investment fund shares</t>
+    <t>Q2.13**</t>
   </si>
   <si>
-    <t xml:space="preserve">         1.1.1. Other monetary financial institutions</t>
+    <t>2013.*</t>
   </si>
   <si>
-    <t xml:space="preserve">      2.1. Equity and investment fund shares</t>
+    <t>3.tr.13.**</t>
   </si>
   <si>
-    <t xml:space="preserve">         2.1.1. Other monetary financial institutions</t>
+    <t>4.tr.13.*</t>
   </si>
   <si>
-    <t xml:space="preserve">            2.2.1.2. Other monetary financial institutions</t>
+    <t>2013*</t>
   </si>
   <si>
-    <t>in million EUR</t>
+    <t>Q3.13**</t>
   </si>
   <si>
-    <t xml:space="preserve">         2.2.1. Long-term</t>
-[...324 lines deleted...]
-    </r>
+    <t>Q4.13*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="11">
     <font>
-      <sz val="8"/>
-      <color theme="1"/>
+      <sz val="10"/>
       <name val="Arial"/>
-      <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
-      <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
-      <sz val="8"/>
-[...2 lines deleted...]
-      <family val="2"/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
-      <b/>
-[...23 lines deleted...]
-      <family val="2"/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
-      <sz val="8"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
-      <sz val="8"/>
-[...10 lines deleted...]
-      <family val="2"/>
+      <sz val="11"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="238"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top/>
-      <bottom style="thin">
-[...12 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="10">
-[...11 lines deleted...]
-    </xf>
+  <cellStyleXfs count="3">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
-[...5 lines deleted...]
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+  <cellXfs count="40">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...11 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="9" quotePrefix="1" applyNumberFormat="1" applyFont="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="10">
-[...9 lines deleted...]
-    <cellStyle name="Zaglavlje" xfId="9"/>
+  <cellStyles count="3">
+    <cellStyle name="Normal_HRV" xfId="1"/>
+    <cellStyle name="Normal_HRV_R-H1" xfId="2"/>
+    <cellStyle name="Obično" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1311,18934 +1103,16655 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:BY30"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:BQ29"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="2.83203125" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.33203125" style="2"/>
+    <col min="1" max="1" width="34.5703125" style="2" customWidth="1"/>
+    <col min="2" max="14" width="9.140625" style="2"/>
+    <col min="15" max="16" width="9.140625" style="20"/>
+    <col min="17" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:77" ht="18.75" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="1" spans="1:69" ht="16.5">
+      <c r="A1" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
     </row>
-    <row r="3" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      </c>
+    <row r="2" spans="1:69">
+      <c r="A2" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
     </row>
-    <row r="4" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="3"/>
+    <row r="3" spans="1:69">
+      <c r="A3" s="3"/>
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
     </row>
-    <row r="5" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="3"/>
+    <row r="4" spans="1:69">
+      <c r="A4" s="3"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
     </row>
-    <row r="6" spans="2:77" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C6" s="11" t="s">
+    <row r="5" spans="1:69" customFormat="1">
+      <c r="A5" s="9"/>
+      <c r="B5" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="C5" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="E5" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="F5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="G5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="H5" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="K5" s="23" t="s">
+        <v>84</v>
+      </c>
+      <c r="L5" s="23" t="s">
+        <v>101</v>
+      </c>
+      <c r="M5" s="23" t="s">
+        <v>116</v>
+      </c>
+      <c r="N5" s="23" t="s">
+        <v>125</v>
+      </c>
+      <c r="O5" s="23" t="s">
+        <v>134</v>
+      </c>
+      <c r="P5" s="23" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q5" s="30" t="s">
+        <v>162</v>
+      </c>
+      <c r="R5" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="S5" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="T5" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="U5" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="V5" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="W5" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="X5" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="Y5" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="Z5" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA5" s="11" t="s">
+        <v>50</v>
+      </c>
+      <c r="AB5" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="AC5" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="AD5" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="AE5" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="AF5" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="AG5" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="AH5" s="11" t="s">
+        <v>57</v>
+      </c>
+      <c r="AI5" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="AJ5" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="AK5" s="14" t="s">
+        <v>81</v>
+      </c>
+      <c r="AL5" s="11" t="s">
+        <v>85</v>
+      </c>
+      <c r="AM5" s="11" t="s">
+        <v>86</v>
+      </c>
+      <c r="AN5" s="11" t="s">
+        <v>87</v>
+      </c>
+      <c r="AO5" s="14" t="s">
+        <v>88</v>
+      </c>
+      <c r="AP5" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="AQ5" s="11" t="s">
+        <v>90</v>
+      </c>
+      <c r="AR5" s="11" t="s">
+        <v>91</v>
+      </c>
+      <c r="AS5" s="14" t="s">
+        <v>92</v>
+      </c>
+      <c r="AT5" s="11" t="s">
+        <v>102</v>
+      </c>
+      <c r="AU5" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="AV5" s="11" t="s">
+        <v>104</v>
+      </c>
+      <c r="AW5" s="14" t="s">
+        <v>105</v>
+      </c>
+      <c r="AX5" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="AY5" s="11" t="s">
+        <v>118</v>
+      </c>
+      <c r="AZ5" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="BA5" s="14" t="s">
+        <v>120</v>
+      </c>
+      <c r="BB5" s="11" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC5" s="11" t="s">
+        <v>127</v>
+      </c>
+      <c r="BD5" s="11" t="s">
+        <v>128</v>
+      </c>
+      <c r="BE5" s="14" t="s">
+        <v>129</v>
+      </c>
+      <c r="BF5" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="BG5" s="11" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH5" s="11" t="s">
+        <v>137</v>
+      </c>
+      <c r="BI5" s="14" t="s">
+        <v>138</v>
+      </c>
+      <c r="BJ5" s="11" t="s">
+        <v>144</v>
+      </c>
+      <c r="BK5" s="11" t="s">
+        <v>145</v>
+      </c>
+      <c r="BL5" s="11" t="s">
+        <v>146</v>
+      </c>
+      <c r="BM5" s="14" t="s">
+        <v>147</v>
+      </c>
+      <c r="BN5" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="BO5" s="11" t="s">
+        <v>160</v>
+      </c>
+      <c r="BP5" s="11" t="s">
+        <v>163</v>
+      </c>
+      <c r="BQ5" s="14" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="6" spans="1:69">
+      <c r="A6" s="3"/>
+      <c r="B6" s="1"/>
+      <c r="C6" s="1"/>
+      <c r="Q6" s="31"/>
+      <c r="U6" s="31"/>
+      <c r="Y6" s="31"/>
+      <c r="AC6" s="31"/>
+      <c r="AG6" s="31"/>
+      <c r="AK6" s="31"/>
+      <c r="AO6" s="31"/>
+      <c r="AS6" s="31"/>
+      <c r="AW6" s="31"/>
+      <c r="BA6" s="31"/>
+      <c r="BE6" s="31"/>
+      <c r="BI6" s="31"/>
+      <c r="BM6" s="31"/>
+      <c r="BQ6" s="31"/>
+    </row>
+    <row r="7" spans="1:69">
+      <c r="A7" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="D6" s="11" t="s">
+      <c r="B7" s="4">
+        <v>-2039.2856592299634</v>
+      </c>
+      <c r="C7" s="4">
+        <v>-2685.5711809171376</v>
+      </c>
+      <c r="D7" s="4">
+        <v>-3550.00934975256</v>
+      </c>
+      <c r="E7" s="4">
+        <v>-4259.6230456701678</v>
+      </c>
+      <c r="F7" s="4">
+        <v>-3486.3828094513178</v>
+      </c>
+      <c r="G7" s="4">
+        <v>-4183.2073225378062</v>
+      </c>
+      <c r="H7" s="4">
+        <v>-4475.5347914306822</v>
+      </c>
+      <c r="I7" s="4">
+        <v>-3511.8782626351335</v>
+      </c>
+      <c r="J7" s="4">
+        <v>-3371.7656205717358</v>
+      </c>
+      <c r="K7" s="4">
+        <v>-3458.0185640097643</v>
+      </c>
+      <c r="L7" s="4">
+        <v>-2813.7853879358063</v>
+      </c>
+      <c r="M7" s="4">
+        <v>-3280.7117386687582</v>
+      </c>
+      <c r="N7" s="4">
+        <v>-3459.2099618885322</v>
+      </c>
+      <c r="O7" s="19">
+        <v>-4220.1415668073123</v>
+      </c>
+      <c r="P7" s="19">
+        <v>-5781.3750036439487</v>
+      </c>
+      <c r="Q7" s="32">
+        <v>-7324.0212679370643</v>
+      </c>
+      <c r="R7" s="4">
+        <v>-4080.6679795648383</v>
+      </c>
+      <c r="S7" s="4">
+        <v>-4261.5297503286174</v>
+      </c>
+      <c r="T7" s="4">
+        <v>-4286.3982096515492</v>
+      </c>
+      <c r="U7" s="32">
+        <v>-4259.6230456701678</v>
+      </c>
+      <c r="V7" s="4">
+        <v>-3945.5594570235444</v>
+      </c>
+      <c r="W7" s="4">
+        <v>-4052.5961879187093</v>
+      </c>
+      <c r="X7" s="4">
+        <v>-3887.6399879099126</v>
+      </c>
+      <c r="Y7" s="32">
+        <v>-3486.3828094513178</v>
+      </c>
+      <c r="Z7" s="4">
+        <v>-4036.6484718045967</v>
+      </c>
+      <c r="AA7" s="4">
+        <v>-4244.3139868443286</v>
+      </c>
+      <c r="AB7" s="4">
+        <v>-4103.4536378820731</v>
+      </c>
+      <c r="AC7" s="32">
+        <v>-4183.2073225378062</v>
+      </c>
+      <c r="AD7" s="4">
+        <v>-4006.2665449534297</v>
+      </c>
+      <c r="AE7" s="4">
+        <v>-4439.8376564201235</v>
+      </c>
+      <c r="AF7" s="4">
+        <v>-4749.7011998535481</v>
+      </c>
+      <c r="AG7" s="32">
+        <v>-4475.5347914306822</v>
+      </c>
+      <c r="AH7" s="4">
+        <v>-3975.1142732041335</v>
+      </c>
+      <c r="AI7" s="4">
+        <v>-3817.3360778496699</v>
+      </c>
+      <c r="AJ7" s="4">
+        <v>-3478.0384267111253</v>
+      </c>
+      <c r="AK7" s="32">
+        <v>-3511.8782626351335</v>
+      </c>
+      <c r="AL7" s="4">
+        <v>-3010.2116557784675</v>
+      </c>
+      <c r="AM7" s="4">
+        <v>-3232.5214316380166</v>
+      </c>
+      <c r="AN7" s="4">
+        <v>-3420.3625926361956</v>
+      </c>
+      <c r="AO7" s="32">
+        <v>-3371.7656205717358</v>
+      </c>
+      <c r="AP7" s="4">
+        <v>-3562.81845516576</v>
+      </c>
+      <c r="AQ7" s="4">
+        <v>-3092.8578549764293</v>
+      </c>
+      <c r="AR7" s="4">
+        <v>-3372.18638765582</v>
+      </c>
+      <c r="AS7" s="32">
+        <v>-3458.0185640097643</v>
+      </c>
+      <c r="AT7" s="4">
+        <v>-3789.6548592091476</v>
+      </c>
+      <c r="AU7" s="4">
+        <v>-3705.6553648126155</v>
+      </c>
+      <c r="AV7" s="4">
+        <v>-3794.866121063852</v>
+      </c>
+      <c r="AW7" s="32">
+        <v>-2813.7853879358063</v>
+      </c>
+      <c r="AX7" s="4">
+        <v>-2474.9910730053398</v>
+      </c>
+      <c r="AY7" s="4">
+        <v>-2888.2863661927404</v>
+      </c>
+      <c r="AZ7" s="4">
+        <v>-2491.7915042677428</v>
+      </c>
+      <c r="BA7" s="32">
+        <v>-3280.7117386687582</v>
+      </c>
+      <c r="BB7" s="4">
+        <v>-2472.3439849384449</v>
+      </c>
+      <c r="BC7" s="4">
+        <v>-2814.754695674178</v>
+      </c>
+      <c r="BD7" s="4">
+        <v>-3698.2796971164053</v>
+      </c>
+      <c r="BE7" s="32">
+        <v>-3459.2099618885322</v>
+      </c>
+      <c r="BF7" s="4">
+        <v>-3618.149161162396</v>
+      </c>
+      <c r="BG7" s="4">
+        <v>-2992.3775284150724</v>
+      </c>
+      <c r="BH7" s="4">
+        <v>-3940.1547723314789</v>
+      </c>
+      <c r="BI7" s="32">
+        <v>-4220.1415668073123</v>
+      </c>
+      <c r="BJ7" s="4">
+        <v>-4436.0044115598885</v>
+      </c>
+      <c r="BK7" s="4">
+        <v>-5570.6986477718574</v>
+      </c>
+      <c r="BL7" s="4">
+        <v>-5177.583594108306</v>
+      </c>
+      <c r="BM7" s="32">
+        <v>-5781.3750036439487</v>
+      </c>
+      <c r="BN7" s="4">
+        <v>-5847.3145078040416</v>
+      </c>
+      <c r="BO7" s="4">
+        <v>-6939.8869583002515</v>
+      </c>
+      <c r="BP7" s="4">
+        <v>-6080.2278513398742</v>
+      </c>
+      <c r="BQ7" s="32">
+        <v>-7324.0212679370643</v>
+      </c>
+    </row>
+    <row r="8" spans="1:69">
+      <c r="A8" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B8" s="4">
+        <v>25.366079927611928</v>
+      </c>
+      <c r="C8" s="4">
+        <v>78.525869142361501</v>
+      </c>
+      <c r="D8" s="4">
+        <v>93.333102822318011</v>
+      </c>
+      <c r="E8" s="4">
+        <v>251.15695432983313</v>
+      </c>
+      <c r="F8" s="4">
+        <v>874.43626421537874</v>
+      </c>
+      <c r="G8" s="4">
+        <v>735.09292334458269</v>
+      </c>
+      <c r="H8" s="4">
+        <v>1505.9669004434215</v>
+      </c>
+      <c r="I8" s="4">
+        <v>2236.5955101350278</v>
+      </c>
+      <c r="J8" s="4">
+        <v>2462.8357228201749</v>
+      </c>
+      <c r="K8" s="4">
+        <v>3181.444526298148</v>
+      </c>
+      <c r="L8" s="4">
+        <v>2629.9135793038822</v>
+      </c>
+      <c r="M8" s="4">
+        <v>3198.3657448169492</v>
+      </c>
+      <c r="N8" s="4">
+        <v>3659.0832787757327</v>
+      </c>
+      <c r="O8" s="19">
+        <v>2988.1170814592615</v>
+      </c>
+      <c r="P8" s="19">
+        <v>3353.2249013048931</v>
+      </c>
+      <c r="Q8" s="32">
+        <v>3427.0810289462361</v>
+      </c>
+      <c r="R8" s="4">
+        <v>141.20202043516156</v>
+      </c>
+      <c r="S8" s="4">
+        <v>190.60024967138341</v>
+      </c>
+      <c r="T8" s="4">
+        <v>155.20179034845148</v>
+      </c>
+      <c r="U8" s="32">
+        <v>251.15695432983313</v>
+      </c>
+      <c r="V8" s="4">
+        <v>394.06433220511622</v>
+      </c>
+      <c r="W8" s="4">
+        <v>424.46114732672555</v>
+      </c>
+      <c r="X8" s="4">
+        <v>499.61950264958341</v>
+      </c>
+      <c r="Y8" s="32">
+        <v>874.43626421537874</v>
+      </c>
+      <c r="Z8" s="4">
+        <v>773.14173357367702</v>
+      </c>
+      <c r="AA8" s="4">
+        <v>726.56433538904253</v>
+      </c>
+      <c r="AB8" s="4">
+        <v>858.53397855341871</v>
+      </c>
+      <c r="AC8" s="32">
+        <v>735.09292334458269</v>
+      </c>
+      <c r="AD8" s="4">
+        <v>1153.429480075426</v>
+      </c>
+      <c r="AE8" s="4">
+        <v>1346.4574633274826</v>
+      </c>
+      <c r="AF8" s="4">
+        <v>1308.2268810170597</v>
+      </c>
+      <c r="AG8" s="32">
+        <v>1505.9669004434215</v>
+      </c>
+      <c r="AH8" s="4">
+        <v>1525.5789787460835</v>
+      </c>
+      <c r="AI8" s="4">
+        <v>1744.3955548639303</v>
+      </c>
+      <c r="AJ8" s="4">
+        <v>2029.8616801275825</v>
+      </c>
+      <c r="AK8" s="32">
+        <v>2236.5955101350278</v>
+      </c>
+      <c r="AL8" s="4">
+        <v>2286.2223082816126</v>
+      </c>
+      <c r="AM8" s="4">
+        <v>2298.1934515214475</v>
+      </c>
+      <c r="AN8" s="4">
+        <v>2263.9788477637931</v>
+      </c>
+      <c r="AO8" s="32">
+        <v>2462.8357228201749</v>
+      </c>
+      <c r="AP8" s="4">
+        <v>2776.1675745508232</v>
+      </c>
+      <c r="AQ8" s="4">
+        <v>3822.0900222401565</v>
+      </c>
+      <c r="AR8" s="4">
+        <v>3388.3196612100155</v>
+      </c>
+      <c r="AS8" s="32">
+        <v>3181.444526298148</v>
+      </c>
+      <c r="AT8" s="4">
+        <v>2586.761796686671</v>
+      </c>
+      <c r="AU8" s="4">
+        <v>2514.3009363743076</v>
+      </c>
+      <c r="AV8" s="4">
+        <v>2226.6859354480885</v>
+      </c>
+      <c r="AW8" s="32">
+        <v>2629.9135793038822</v>
+      </c>
+      <c r="AX8" s="4">
+        <v>2239.6674117402044</v>
+      </c>
+      <c r="AY8" s="4">
+        <v>2301.536246291892</v>
+      </c>
+      <c r="AZ8" s="4">
+        <v>2641.1573238041778</v>
+      </c>
+      <c r="BA8" s="32">
+        <v>3198.3657448169492</v>
+      </c>
+      <c r="BB8" s="4">
+        <v>3332.941071574809</v>
+      </c>
+      <c r="BC8" s="4">
+        <v>3241.4186168958022</v>
+      </c>
+      <c r="BD8" s="4">
+        <v>3372.7330875285625</v>
+      </c>
+      <c r="BE8" s="32">
+        <v>3659.0832787757327</v>
+      </c>
+      <c r="BF8" s="4">
+        <v>3648.6894920610885</v>
+      </c>
+      <c r="BG8" s="4">
+        <v>3757.7547656976822</v>
+      </c>
+      <c r="BH8" s="4">
+        <v>3191.5149463057141</v>
+      </c>
+      <c r="BI8" s="32">
+        <v>2988.1170814592615</v>
+      </c>
+      <c r="BJ8" s="4">
+        <v>2814.0298438057011</v>
+      </c>
+      <c r="BK8" s="4">
+        <v>2946.1367419522876</v>
+      </c>
+      <c r="BL8" s="4">
+        <v>3215.4552705636211</v>
+      </c>
+      <c r="BM8" s="32">
+        <v>3353.2249013048931</v>
+      </c>
+      <c r="BN8" s="4">
+        <v>3352.7386174704534</v>
+      </c>
+      <c r="BO8" s="4">
+        <v>3117.3910564789066</v>
+      </c>
+      <c r="BP8" s="4">
+        <v>3639.0643759251102</v>
+      </c>
+      <c r="BQ8" s="32">
+        <v>3427.0810289462361</v>
+      </c>
+    </row>
+    <row r="9" spans="1:69">
+      <c r="A9" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="4">
+        <v>25.366079927611928</v>
+      </c>
+      <c r="C9" s="4">
+        <v>25.863735837745633</v>
+      </c>
+      <c r="D9" s="4">
+        <v>15.322044875714782</v>
+      </c>
+      <c r="E9" s="4">
+        <v>23.64</v>
+      </c>
+      <c r="F9" s="4">
+        <v>77.067657877438819</v>
+      </c>
+      <c r="G9" s="4">
+        <v>138.95283589225397</v>
+      </c>
+      <c r="H9" s="4">
+        <v>176.84306269890865</v>
+      </c>
+      <c r="I9" s="4">
+        <v>453.8699132463218</v>
+      </c>
+      <c r="J9" s="4">
+        <v>533.92822719807577</v>
+      </c>
+      <c r="K9" s="4">
+        <v>1676.0821938718702</v>
+      </c>
+      <c r="L9" s="4">
+        <v>640.59302956299962</v>
+      </c>
+      <c r="M9" s="4">
+        <v>784.05152700872577</v>
+      </c>
+      <c r="N9" s="4">
+        <v>1351.8791310603012</v>
+      </c>
+      <c r="O9" s="19">
+        <v>1307.218491529024</v>
+      </c>
+      <c r="P9" s="19">
+        <v>1489.159388302415</v>
+      </c>
+      <c r="Q9" s="32">
+        <v>1673.4120553096591</v>
+      </c>
+      <c r="R9" s="4">
+        <v>10.39</v>
+      </c>
+      <c r="S9" s="4">
+        <v>6.98</v>
+      </c>
+      <c r="T9" s="4">
+        <v>23.1</v>
+      </c>
+      <c r="U9" s="32">
+        <v>23.64</v>
+      </c>
+      <c r="V9" s="4">
+        <v>58.848085338333419</v>
+      </c>
+      <c r="W9" s="4">
+        <v>71.545546925562803</v>
+      </c>
+      <c r="X9" s="4">
+        <v>58.466977832257669</v>
+      </c>
+      <c r="Y9" s="32">
+        <v>77.067657877438819</v>
+      </c>
+      <c r="Z9" s="4">
+        <v>85.800804610521823</v>
+      </c>
+      <c r="AA9" s="4">
+        <v>92.472323356298247</v>
+      </c>
+      <c r="AB9" s="4">
+        <v>116.72027773045035</v>
+      </c>
+      <c r="AC9" s="32">
+        <v>138.95283589225397</v>
+      </c>
+      <c r="AD9" s="4">
+        <v>147.04235777722488</v>
+      </c>
+      <c r="AE9" s="4">
+        <v>166.50138544042079</v>
+      </c>
+      <c r="AF9" s="4">
+        <v>176.98593059736297</v>
+      </c>
+      <c r="AG9" s="32">
+        <v>176.84306269890865</v>
+      </c>
+      <c r="AH9" s="4">
+        <v>199.44630311448</v>
+      </c>
+      <c r="AI9" s="4">
+        <v>279.11485272627624</v>
+      </c>
+      <c r="AJ9" s="4">
+        <v>353.06381209824951</v>
+      </c>
+      <c r="AK9" s="32">
+        <v>453.8699132463218</v>
+      </c>
+      <c r="AL9" s="4">
+        <v>496.46757624397958</v>
+      </c>
+      <c r="AM9" s="4">
+        <v>452.51428559436783</v>
+      </c>
+      <c r="AN9" s="4">
+        <v>546.82746952264631</v>
+      </c>
+      <c r="AO9" s="32">
+        <v>533.92822719807577</v>
+      </c>
+      <c r="AP9" s="4">
+        <v>989.34203466469114</v>
+      </c>
+      <c r="AQ9" s="4">
+        <v>1968.1629528570616</v>
+      </c>
+      <c r="AR9" s="4">
+        <v>1833.8641077994646</v>
+      </c>
+      <c r="AS9" s="32">
+        <v>1676.0821938718702</v>
+      </c>
+      <c r="AT9" s="4">
+        <v>1177.701181442693</v>
+      </c>
+      <c r="AU9" s="4">
+        <v>1192.2670381151927</v>
+      </c>
+      <c r="AV9" s="4">
+        <v>922.53226661278245</v>
+      </c>
+      <c r="AW9" s="32">
+        <v>640.59302956299962</v>
+      </c>
+      <c r="AX9" s="4">
+        <v>481.52897833673757</v>
+      </c>
+      <c r="AY9" s="4">
+        <v>607.42845112578107</v>
+      </c>
+      <c r="AZ9" s="4">
+        <v>720.84482631262347</v>
+      </c>
+      <c r="BA9" s="32">
+        <v>784.05152700872577</v>
+      </c>
+      <c r="BB9" s="4">
+        <v>1054.6098584181407</v>
+      </c>
+      <c r="BC9" s="4">
+        <v>1128.0395161907597</v>
+      </c>
+      <c r="BD9" s="4">
+        <v>1163.7924256222921</v>
+      </c>
+      <c r="BE9" s="32">
+        <v>1351.8791310603012</v>
+      </c>
+      <c r="BF9" s="4">
+        <v>1597.4959831470612</v>
+      </c>
+      <c r="BG9" s="4">
+        <v>1590.3329225793489</v>
+      </c>
+      <c r="BH9" s="4">
+        <v>1343.4980549298923</v>
+      </c>
+      <c r="BI9" s="32">
+        <v>1307.218491529024</v>
+      </c>
+      <c r="BJ9" s="4">
+        <v>1315.8201556138156</v>
+      </c>
+      <c r="BK9" s="4">
+        <v>1302.4954571230717</v>
+      </c>
+      <c r="BL9" s="4">
+        <v>1413.2616780921119</v>
+      </c>
+      <c r="BM9" s="32">
+        <v>1489.159388302415</v>
+      </c>
+      <c r="BN9" s="4">
+        <v>1614.9936860809696</v>
+      </c>
+      <c r="BO9" s="4">
+        <v>1518.5363107527974</v>
+      </c>
+      <c r="BP9" s="4">
+        <v>1568.3418353937195</v>
+      </c>
+      <c r="BQ9" s="32">
+        <v>1673.4120553096591</v>
+      </c>
+    </row>
+    <row r="10" spans="1:69">
+      <c r="A10" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B10" s="4">
+        <v>1.9265537884812887</v>
+      </c>
+      <c r="C10" s="4">
+        <v>0.68772896901267033</v>
+      </c>
+      <c r="D10" s="4">
+        <v>7.6808952177119973</v>
+      </c>
+      <c r="E10" s="4">
+        <v>7.39</v>
+      </c>
+      <c r="F10" s="4">
+        <v>7.4399999999999995</v>
+      </c>
+      <c r="G10" s="4">
+        <v>4.7300000000000004</v>
+      </c>
+      <c r="H10" s="4">
+        <v>5.0499999999999989</v>
+      </c>
+      <c r="I10" s="4">
+        <v>5.919999999999999</v>
+      </c>
+      <c r="J10" s="4">
+        <v>6.6900000000000013</v>
+      </c>
+      <c r="K10" s="4">
+        <v>8.27</v>
+      </c>
+      <c r="L10" s="4">
+        <v>9.7349621301330824</v>
+      </c>
+      <c r="M10" s="4">
+        <v>11.836807976349947</v>
+      </c>
+      <c r="N10" s="4">
+        <v>9.2340466770379006</v>
+      </c>
+      <c r="O10" s="19">
+        <v>13.748108631391077</v>
+      </c>
+      <c r="P10" s="19">
+        <v>10.60295009398825</v>
+      </c>
+      <c r="Q10" s="32">
+        <v>19.195622584074151</v>
+      </c>
+      <c r="R10" s="4">
+        <v>7.65</v>
+      </c>
+      <c r="S10" s="4">
+        <v>5.0200000000000005</v>
+      </c>
+      <c r="T10" s="4">
+        <v>7.32</v>
+      </c>
+      <c r="U10" s="32">
+        <v>7.39</v>
+      </c>
+      <c r="V10" s="4">
+        <v>7.37</v>
+      </c>
+      <c r="W10" s="4">
+        <v>8.61</v>
+      </c>
+      <c r="X10" s="4">
+        <v>8.5899999999999981</v>
+      </c>
+      <c r="Y10" s="32">
+        <v>7.4399999999999995</v>
+      </c>
+      <c r="Z10" s="4">
+        <v>7.56</v>
+      </c>
+      <c r="AA10" s="4">
+        <v>7.1199999999999992</v>
+      </c>
+      <c r="AB10" s="4">
+        <v>5.6399999999999988</v>
+      </c>
+      <c r="AC10" s="32">
+        <v>4.7300000000000004</v>
+      </c>
+      <c r="AD10" s="4">
+        <v>6.8400000000000007</v>
+      </c>
+      <c r="AE10" s="4">
+        <v>6.8000000000000007</v>
+      </c>
+      <c r="AF10" s="4">
+        <v>6.620000000000001</v>
+      </c>
+      <c r="AG10" s="32">
+        <v>5.0499999999999989</v>
+      </c>
+      <c r="AH10" s="4">
+        <v>6.74</v>
+      </c>
+      <c r="AI10" s="4">
+        <v>4.5300000000000011</v>
+      </c>
+      <c r="AJ10" s="4">
+        <v>4.4799999999999995</v>
+      </c>
+      <c r="AK10" s="32">
+        <v>5.919999999999999</v>
+      </c>
+      <c r="AL10" s="4">
+        <v>3.99</v>
+      </c>
+      <c r="AM10" s="4">
+        <v>8.57</v>
+      </c>
+      <c r="AN10" s="4">
+        <v>5.95</v>
+      </c>
+      <c r="AO10" s="32">
+        <v>6.6900000000000013</v>
+      </c>
+      <c r="AP10" s="4">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="AQ10" s="4">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="AR10" s="4">
+        <v>8.2899999999999991</v>
+      </c>
+      <c r="AS10" s="32">
+        <v>8.27</v>
+      </c>
+      <c r="AT10" s="4">
+        <v>6.617376718630025</v>
+      </c>
+      <c r="AU10" s="4">
+        <v>15.176234263615015</v>
+      </c>
+      <c r="AV10" s="4">
+        <v>10.677372740509258</v>
+      </c>
+      <c r="AW10" s="32">
+        <v>9.7349621301330824</v>
+      </c>
+      <c r="AX10" s="4">
+        <v>11.116565907883727</v>
+      </c>
+      <c r="AY10" s="4">
+        <v>8.2965866181388304</v>
+      </c>
+      <c r="AZ10" s="4">
+        <v>10.002139032737352</v>
+      </c>
+      <c r="BA10" s="32">
+        <v>11.836807976349947</v>
+      </c>
+      <c r="BB10" s="4">
+        <v>8.2117766037490476</v>
+      </c>
+      <c r="BC10" s="4">
+        <v>12.971118301289156</v>
+      </c>
+      <c r="BD10" s="4">
+        <v>10.636239820873985</v>
+      </c>
+      <c r="BE10" s="32">
+        <v>9.2340466770379006</v>
+      </c>
+      <c r="BF10" s="4">
+        <v>12.890629837675561</v>
+      </c>
+      <c r="BG10" s="4">
+        <v>13.417349751975342</v>
+      </c>
+      <c r="BH10" s="4">
+        <v>13.943634743246252</v>
+      </c>
+      <c r="BI10" s="32">
+        <v>13.748108631391077</v>
+      </c>
+      <c r="BJ10" s="4">
+        <v>14.97499335612742</v>
+      </c>
+      <c r="BK10" s="4">
+        <v>9.5005435613373983</v>
+      </c>
+      <c r="BL10" s="4">
+        <v>10.186793241004457</v>
+      </c>
+      <c r="BM10" s="32">
+        <v>10.60295009398825</v>
+      </c>
+      <c r="BN10" s="4">
+        <v>11.841474551542451</v>
+      </c>
+      <c r="BO10" s="4">
+        <v>18.586748202740342</v>
+      </c>
+      <c r="BP10" s="4">
+        <v>17.859704887005911</v>
+      </c>
+      <c r="BQ10" s="32">
+        <v>19.195622584074151</v>
+      </c>
+    </row>
+    <row r="11" spans="1:69">
+      <c r="A11" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B11" s="4">
+        <v>23.439526139130638</v>
+      </c>
+      <c r="C11" s="4">
+        <v>25.176006868732962</v>
+      </c>
+      <c r="D11" s="4">
+        <v>7.6411496580027851</v>
+      </c>
+      <c r="E11" s="4">
+        <v>16.25</v>
+      </c>
+      <c r="F11" s="4">
+        <v>69.627657877438821</v>
+      </c>
+      <c r="G11" s="4">
+        <v>134.22283589225398</v>
+      </c>
+      <c r="H11" s="4">
+        <v>171.79306269890864</v>
+      </c>
+      <c r="I11" s="4">
+        <v>447.94991324632178</v>
+      </c>
+      <c r="J11" s="4">
+        <v>527.23822719807572</v>
+      </c>
+      <c r="K11" s="4">
+        <v>1667.8121938718702</v>
+      </c>
+      <c r="L11" s="4">
+        <v>630.85806743286651</v>
+      </c>
+      <c r="M11" s="4">
+        <v>772.2147190323758</v>
+      </c>
+      <c r="N11" s="4">
+        <v>1342.6450843832633</v>
+      </c>
+      <c r="O11" s="19">
+        <v>1293.470382897633</v>
+      </c>
+      <c r="P11" s="19">
+        <v>1478.5564382084267</v>
+      </c>
+      <c r="Q11" s="32">
+        <v>1654.216432725585</v>
+      </c>
+      <c r="R11" s="4">
+        <v>2.7399999999999998</v>
+      </c>
+      <c r="S11" s="4">
+        <v>1.96</v>
+      </c>
+      <c r="T11" s="4">
+        <v>15.78</v>
+      </c>
+      <c r="U11" s="32">
+        <v>16.25</v>
+      </c>
+      <c r="V11" s="4">
+        <v>51.478085338333422</v>
+      </c>
+      <c r="W11" s="4">
+        <v>62.935546925562811</v>
+      </c>
+      <c r="X11" s="4">
+        <v>49.876977832257673</v>
+      </c>
+      <c r="Y11" s="32">
+        <v>69.627657877438821</v>
+      </c>
+      <c r="Z11" s="4">
+        <v>78.24080461052182</v>
+      </c>
+      <c r="AA11" s="4">
+        <v>85.352323356298243</v>
+      </c>
+      <c r="AB11" s="4">
+        <v>111.08027773045035</v>
+      </c>
+      <c r="AC11" s="32">
+        <v>134.22283589225398</v>
+      </c>
+      <c r="AD11" s="4">
+        <v>140.20235777722488</v>
+      </c>
+      <c r="AE11" s="4">
+        <v>159.70138544042078</v>
+      </c>
+      <c r="AF11" s="4">
+        <v>170.36593059736296</v>
+      </c>
+      <c r="AG11" s="32">
+        <v>171.79306269890864</v>
+      </c>
+      <c r="AH11" s="4">
+        <v>192.70630311447999</v>
+      </c>
+      <c r="AI11" s="4">
+        <v>274.58485272627621</v>
+      </c>
+      <c r="AJ11" s="4">
+        <v>348.5838120982495</v>
+      </c>
+      <c r="AK11" s="32">
+        <v>447.94991324632178</v>
+      </c>
+      <c r="AL11" s="4">
+        <v>492.47757624397957</v>
+      </c>
+      <c r="AM11" s="4">
+        <v>443.94428559436784</v>
+      </c>
+      <c r="AN11" s="4">
+        <v>540.87746952264627</v>
+      </c>
+      <c r="AO11" s="32">
+        <v>527.23822719807572</v>
+      </c>
+      <c r="AP11" s="4">
+        <v>981.04203466469119</v>
+      </c>
+      <c r="AQ11" s="4">
+        <v>1959.6129528570616</v>
+      </c>
+      <c r="AR11" s="4">
+        <v>1825.5741077994646</v>
+      </c>
+      <c r="AS11" s="32">
+        <v>1667.8121938718702</v>
+      </c>
+      <c r="AT11" s="4">
+        <v>1171.0838047240629</v>
+      </c>
+      <c r="AU11" s="4">
+        <v>1177.0908038515777</v>
+      </c>
+      <c r="AV11" s="4">
+        <v>911.85489387227324</v>
+      </c>
+      <c r="AW11" s="32">
+        <v>630.85806743286651</v>
+      </c>
+      <c r="AX11" s="4">
+        <v>470.41241242885383</v>
+      </c>
+      <c r="AY11" s="4">
+        <v>599.13186450764226</v>
+      </c>
+      <c r="AZ11" s="4">
+        <v>710.84268727988615</v>
+      </c>
+      <c r="BA11" s="32">
+        <v>772.2147190323758</v>
+      </c>
+      <c r="BB11" s="4">
+        <v>1046.3980818143916</v>
+      </c>
+      <c r="BC11" s="4">
+        <v>1115.0683978894706</v>
+      </c>
+      <c r="BD11" s="4">
+        <v>1153.1561858014181</v>
+      </c>
+      <c r="BE11" s="32">
+        <v>1342.6450843832633</v>
+      </c>
+      <c r="BF11" s="4">
+        <v>1584.6053533093857</v>
+      </c>
+      <c r="BG11" s="4">
+        <v>1576.9155728273736</v>
+      </c>
+      <c r="BH11" s="4">
+        <v>1329.554420186646</v>
+      </c>
+      <c r="BI11" s="32">
+        <v>1293.470382897633</v>
+      </c>
+      <c r="BJ11" s="4">
+        <v>1300.8451622576881</v>
+      </c>
+      <c r="BK11" s="4">
+        <v>1292.9949135617342</v>
+      </c>
+      <c r="BL11" s="4">
+        <v>1403.0748848511075</v>
+      </c>
+      <c r="BM11" s="32">
+        <v>1478.5564382084267</v>
+      </c>
+      <c r="BN11" s="4">
+        <v>1603.1522115294272</v>
+      </c>
+      <c r="BO11" s="4">
+        <v>1499.949562550057</v>
+      </c>
+      <c r="BP11" s="4">
+        <v>1550.4821305067137</v>
+      </c>
+      <c r="BQ11" s="32">
+        <v>1654.216432725585</v>
+      </c>
+    </row>
+    <row r="12" spans="1:69">
+      <c r="A12" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B12" s="4">
+        <v>0</v>
+      </c>
+      <c r="C12" s="4">
+        <v>52.662133304615864</v>
+      </c>
+      <c r="D12" s="4">
+        <v>78.011057946603231</v>
+      </c>
+      <c r="E12" s="4">
+        <v>227.51695432983311</v>
+      </c>
+      <c r="F12" s="4">
+        <v>797.36860633793992</v>
+      </c>
+      <c r="G12" s="4">
+        <v>596.14008745232877</v>
+      </c>
+      <c r="H12" s="4">
+        <v>1329.1238377445129</v>
+      </c>
+      <c r="I12" s="4">
+        <v>1782.7255968887059</v>
+      </c>
+      <c r="J12" s="4">
+        <v>1928.9074956220988</v>
+      </c>
+      <c r="K12" s="4">
+        <v>1505.3623324262776</v>
+      </c>
+      <c r="L12" s="4">
+        <v>1989.3205497408824</v>
+      </c>
+      <c r="M12" s="4">
+        <v>2414.3142178082235</v>
+      </c>
+      <c r="N12" s="4">
+        <v>2307.2041477154312</v>
+      </c>
+      <c r="O12" s="19">
+        <v>1680.8985899302374</v>
+      </c>
+      <c r="P12" s="19">
+        <v>1864.0655130024784</v>
+      </c>
+      <c r="Q12" s="32">
+        <v>1753.6689736365772</v>
+      </c>
+      <c r="R12" s="4">
+        <v>130.81202043516154</v>
+      </c>
+      <c r="S12" s="4">
+        <v>183.62024967138342</v>
+      </c>
+      <c r="T12" s="4">
+        <v>132.10179034845149</v>
+      </c>
+      <c r="U12" s="32">
+        <v>227.51695432983311</v>
+      </c>
+      <c r="V12" s="4">
+        <v>335.2162468667828</v>
+      </c>
+      <c r="W12" s="4">
+        <v>352.91560040116275</v>
+      </c>
+      <c r="X12" s="4">
+        <v>441.15252481732574</v>
+      </c>
+      <c r="Y12" s="32">
+        <v>797.36860633793992</v>
+      </c>
+      <c r="Z12" s="4">
+        <v>687.34092896315519</v>
+      </c>
+      <c r="AA12" s="4">
+        <v>634.09201203274426</v>
+      </c>
+      <c r="AB12" s="4">
+        <v>741.81370082296837</v>
+      </c>
+      <c r="AC12" s="32">
+        <v>596.14008745232877</v>
+      </c>
+      <c r="AD12" s="4">
+        <v>1006.387122298201</v>
+      </c>
+      <c r="AE12" s="4">
+        <v>1179.9560778870618</v>
+      </c>
+      <c r="AF12" s="4">
+        <v>1131.2409504196967</v>
+      </c>
+      <c r="AG12" s="32">
+        <v>1329.1238377445129</v>
+      </c>
+      <c r="AH12" s="4">
+        <v>1326.1326756316034</v>
+      </c>
+      <c r="AI12" s="4">
+        <v>1465.2807021376541</v>
+      </c>
+      <c r="AJ12" s="4">
+        <v>1676.7978680293331</v>
+      </c>
+      <c r="AK12" s="32">
+        <v>1782.7255968887059</v>
+      </c>
+      <c r="AL12" s="4">
+        <v>1789.7547320376329</v>
+      </c>
+      <c r="AM12" s="4">
+        <v>1845.6791659270796</v>
+      </c>
+      <c r="AN12" s="4">
+        <v>1717.1513782411466</v>
+      </c>
+      <c r="AO12" s="32">
+        <v>1928.9074956220988</v>
+      </c>
+      <c r="AP12" s="4">
+        <v>1786.8255398861322</v>
+      </c>
+      <c r="AQ12" s="4">
+        <v>1853.9270693830949</v>
+      </c>
+      <c r="AR12" s="4">
+        <v>1554.4555534105511</v>
+      </c>
+      <c r="AS12" s="32">
+        <v>1505.3623324262776</v>
+      </c>
+      <c r="AT12" s="4">
+        <v>1409.0606152439782</v>
+      </c>
+      <c r="AU12" s="4">
+        <v>1322.0338982591149</v>
+      </c>
+      <c r="AV12" s="4">
+        <v>1304.1536688353062</v>
+      </c>
+      <c r="AW12" s="32">
+        <v>1989.3205497408824</v>
+      </c>
+      <c r="AX12" s="4">
+        <v>1758.1384334034667</v>
+      </c>
+      <c r="AY12" s="4">
+        <v>1694.1077951661109</v>
+      </c>
+      <c r="AZ12" s="4">
+        <v>1920.3124974915543</v>
+      </c>
+      <c r="BA12" s="32">
+        <v>2414.3142178082235</v>
+      </c>
+      <c r="BB12" s="4">
+        <v>2278.3312131566681</v>
+      </c>
+      <c r="BC12" s="4">
+        <v>2113.3791007050422</v>
+      </c>
+      <c r="BD12" s="4">
+        <v>2208.9406619062706</v>
+      </c>
+      <c r="BE12" s="32">
+        <v>2307.2041477154312</v>
+      </c>
+      <c r="BF12" s="4">
+        <v>2051.193508914027</v>
+      </c>
+      <c r="BG12" s="4">
+        <v>2167.4218431183331</v>
+      </c>
+      <c r="BH12" s="4">
+        <v>1848.0168913758216</v>
+      </c>
+      <c r="BI12" s="32">
+        <v>1680.8985899302374</v>
+      </c>
+      <c r="BJ12" s="4">
+        <v>1498.2096881918856</v>
+      </c>
+      <c r="BK12" s="4">
+        <v>1643.6412848292161</v>
+      </c>
+      <c r="BL12" s="4">
+        <v>1802.1935924715092</v>
+      </c>
+      <c r="BM12" s="32">
+        <v>1864.0655130024784</v>
+      </c>
+      <c r="BN12" s="4">
+        <v>1737.744931389484</v>
+      </c>
+      <c r="BO12" s="4">
+        <v>1598.8547457261091</v>
+      </c>
+      <c r="BP12" s="4">
+        <v>2070.7225405313907</v>
+      </c>
+      <c r="BQ12" s="32">
+        <v>1753.6689736365772</v>
+      </c>
+    </row>
+    <row r="13" spans="1:69">
+      <c r="A13" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B13" s="4">
+        <v>2064.6517391575753</v>
+      </c>
+      <c r="C13" s="4">
+        <v>2764.097050059499</v>
+      </c>
+      <c r="D13" s="4">
+        <v>3643.3424525748778</v>
+      </c>
+      <c r="E13" s="4">
+        <v>4510.7800000000007</v>
+      </c>
+      <c r="F13" s="4">
+        <v>4360.8190736666966</v>
+      </c>
+      <c r="G13" s="4">
+        <v>4918.3002458823894</v>
+      </c>
+      <c r="H13" s="4">
+        <v>5981.5016918741039</v>
+      </c>
+      <c r="I13" s="4">
+        <v>5748.4737727701613</v>
+      </c>
+      <c r="J13" s="4">
+        <v>5834.6013433919106</v>
+      </c>
+      <c r="K13" s="4">
+        <v>6639.4630903079124</v>
+      </c>
+      <c r="L13" s="4">
+        <v>5443.6989672396885</v>
+      </c>
+      <c r="M13" s="4">
+        <v>6479.0774834857075</v>
+      </c>
+      <c r="N13" s="4">
+        <v>7118.2932406642649</v>
+      </c>
+      <c r="O13" s="19">
+        <v>7208.2586482665738</v>
+      </c>
+      <c r="P13" s="19">
+        <v>9134.5999049488419</v>
+      </c>
+      <c r="Q13" s="32">
+        <v>10751.1022968833</v>
+      </c>
+      <c r="R13" s="4">
+        <v>4221.87</v>
+      </c>
+      <c r="S13" s="4">
+        <v>4452.130000000001</v>
+      </c>
+      <c r="T13" s="4">
+        <v>4441.6000000000004</v>
+      </c>
+      <c r="U13" s="32">
+        <v>4510.7800000000007</v>
+      </c>
+      <c r="V13" s="4">
+        <v>4339.6237892286608</v>
+      </c>
+      <c r="W13" s="4">
+        <v>4477.0573352454348</v>
+      </c>
+      <c r="X13" s="4">
+        <v>4387.259490559496</v>
+      </c>
+      <c r="Y13" s="32">
+        <v>4360.8190736666966</v>
+      </c>
+      <c r="Z13" s="4">
+        <v>4809.7902053782736</v>
+      </c>
+      <c r="AA13" s="4">
+        <v>4970.8783222333714</v>
+      </c>
+      <c r="AB13" s="4">
+        <v>4961.9876164354919</v>
+      </c>
+      <c r="AC13" s="32">
+        <v>4918.3002458823894</v>
+      </c>
+      <c r="AD13" s="4">
+        <v>5159.6960250288557</v>
+      </c>
+      <c r="AE13" s="4">
+        <v>5786.2951197476059</v>
+      </c>
+      <c r="AF13" s="4">
+        <v>6057.928080870608</v>
+      </c>
+      <c r="AG13" s="32">
+        <v>5981.5016918741039</v>
+      </c>
+      <c r="AH13" s="4">
+        <v>5500.693251950217</v>
+      </c>
+      <c r="AI13" s="4">
+        <v>5561.7316327136004</v>
+      </c>
+      <c r="AJ13" s="4">
+        <v>5507.9001068387079</v>
+      </c>
+      <c r="AK13" s="32">
+        <v>5748.4737727701613</v>
+      </c>
+      <c r="AL13" s="4">
+        <v>5296.4339640600801</v>
+      </c>
+      <c r="AM13" s="4">
+        <v>5530.7148831594641</v>
+      </c>
+      <c r="AN13" s="4">
+        <v>5684.3414403999886</v>
+      </c>
+      <c r="AO13" s="32">
+        <v>5834.6013433919106</v>
+      </c>
+      <c r="AP13" s="4">
+        <v>6338.9860297165833</v>
+      </c>
+      <c r="AQ13" s="4">
+        <v>6914.9478772165858</v>
+      </c>
+      <c r="AR13" s="4">
+        <v>6760.5060488658355</v>
+      </c>
+      <c r="AS13" s="32">
+        <v>6639.4630903079124</v>
+      </c>
+      <c r="AT13" s="4">
+        <v>6376.4166558958186</v>
+      </c>
+      <c r="AU13" s="4">
+        <v>6219.9563011869232</v>
+      </c>
+      <c r="AV13" s="4">
+        <v>6021.5520565119405</v>
+      </c>
+      <c r="AW13" s="32">
+        <v>5443.6989672396885</v>
+      </c>
+      <c r="AX13" s="4">
+        <v>4714.6584847455442</v>
+      </c>
+      <c r="AY13" s="4">
+        <v>5189.8226124846324</v>
+      </c>
+      <c r="AZ13" s="4">
+        <v>5132.9488280719206</v>
+      </c>
+      <c r="BA13" s="32">
+        <v>6479.0774834857075</v>
+      </c>
+      <c r="BB13" s="4">
+        <v>5805.2850565132539</v>
+      </c>
+      <c r="BC13" s="4">
+        <v>6056.1733125699802</v>
+      </c>
+      <c r="BD13" s="4">
+        <v>7071.0127846449677</v>
+      </c>
+      <c r="BE13" s="32">
+        <v>7118.2932406642649</v>
+      </c>
+      <c r="BF13" s="4">
+        <v>7266.8386532234845</v>
+      </c>
+      <c r="BG13" s="4">
+        <v>6750.1322941127546</v>
+      </c>
+      <c r="BH13" s="4">
+        <v>7131.669718637193</v>
+      </c>
+      <c r="BI13" s="32">
+        <v>7208.2586482665738</v>
+      </c>
+      <c r="BJ13" s="4">
+        <v>7250.0342553655892</v>
+      </c>
+      <c r="BK13" s="4">
+        <v>8516.835389724145</v>
+      </c>
+      <c r="BL13" s="4">
+        <v>8393.0388646719275</v>
+      </c>
+      <c r="BM13" s="32">
+        <v>9134.5999049488419</v>
+      </c>
+      <c r="BN13" s="4">
+        <v>9200.053125274495</v>
+      </c>
+      <c r="BO13" s="4">
+        <v>10057.278014779158</v>
+      </c>
+      <c r="BP13" s="4">
+        <v>9719.2922272649848</v>
+      </c>
+      <c r="BQ13" s="32">
+        <v>10751.1022968833</v>
+      </c>
+    </row>
+    <row r="14" spans="1:69">
+      <c r="A14" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B14" s="4">
+        <v>74.596132717575131</v>
+      </c>
+      <c r="C14" s="4">
+        <v>127.73705005949896</v>
+      </c>
+      <c r="D14" s="4">
+        <v>116.82245257487767</v>
+      </c>
+      <c r="E14" s="4">
+        <v>144.09999999999997</v>
+      </c>
+      <c r="F14" s="4">
+        <v>238.72207302266557</v>
+      </c>
+      <c r="G14" s="4">
+        <v>233.39211799695801</v>
+      </c>
+      <c r="H14" s="4">
+        <v>488.08203812580871</v>
+      </c>
+      <c r="I14" s="4">
+        <v>647.50746804000096</v>
+      </c>
+      <c r="J14" s="4">
+        <v>1012.7539922473286</v>
+      </c>
+      <c r="K14" s="4">
+        <v>1522.3211300917351</v>
+      </c>
+      <c r="L14" s="4">
+        <v>613.78153427743473</v>
+      </c>
+      <c r="M14" s="4">
+        <v>657.58618545703439</v>
+      </c>
+      <c r="N14" s="4">
+        <v>738.03531769896631</v>
+      </c>
+      <c r="O14" s="19">
+        <v>595.66500591057741</v>
+      </c>
+      <c r="P14" s="19">
+        <v>461.69317441350478</v>
+      </c>
+      <c r="Q14" s="32">
+        <v>479.22048619810676</v>
+      </c>
+      <c r="R14" s="4">
+        <v>94.210000000000008</v>
+      </c>
+      <c r="S14" s="4">
+        <v>129.81</v>
+      </c>
+      <c r="T14" s="4">
+        <v>133.37</v>
+      </c>
+      <c r="U14" s="32">
+        <v>144.09999999999997</v>
+      </c>
+      <c r="V14" s="4">
+        <v>255.90737891141345</v>
+      </c>
+      <c r="W14" s="4">
+        <v>206.99673317194672</v>
+      </c>
+      <c r="X14" s="4">
+        <v>219.51264783160249</v>
+      </c>
+      <c r="Y14" s="32">
+        <v>238.72207302266557</v>
+      </c>
+      <c r="Z14" s="4">
+        <v>210.81018544475151</v>
+      </c>
+      <c r="AA14" s="4">
+        <v>215.97544729388443</v>
+      </c>
+      <c r="AB14" s="4">
+        <v>207.41998697725774</v>
+      </c>
+      <c r="AC14" s="32">
+        <v>233.39211799695801</v>
+      </c>
+      <c r="AD14" s="4">
+        <v>246.64569367069436</v>
+      </c>
+      <c r="AE14" s="4">
+        <v>295.02450749820349</v>
+      </c>
+      <c r="AF14" s="4">
+        <v>383.48004854368935</v>
+      </c>
+      <c r="AG14" s="32">
+        <v>488.08203812580871</v>
+      </c>
+      <c r="AH14" s="4">
+        <v>587.99682713058576</v>
+      </c>
+      <c r="AI14" s="4">
+        <v>569.07993943371616</v>
+      </c>
+      <c r="AJ14" s="4">
+        <v>629.3401236130635</v>
+      </c>
+      <c r="AK14" s="32">
+        <v>647.50746804000096</v>
+      </c>
+      <c r="AL14" s="4">
+        <v>724.0583580799705</v>
+      </c>
+      <c r="AM14" s="4">
+        <v>749.15237102518824</v>
+      </c>
+      <c r="AN14" s="4">
+        <v>1135.6668770134888</v>
+      </c>
+      <c r="AO14" s="32">
+        <v>1012.7539922473286</v>
+      </c>
+      <c r="AP14" s="4">
+        <v>1103.030804542818</v>
+      </c>
+      <c r="AQ14" s="4">
+        <v>1315.5034074527143</v>
+      </c>
+      <c r="AR14" s="4">
+        <v>1381.2494337383616</v>
+      </c>
+      <c r="AS14" s="32">
+        <v>1522.3211300917351</v>
+      </c>
+      <c r="AT14" s="4">
+        <v>1159.753155985708</v>
+      </c>
+      <c r="AU14" s="4">
+        <v>1073.0847741926048</v>
+      </c>
+      <c r="AV14" s="4">
+        <v>1000.5903149706778</v>
+      </c>
+      <c r="AW14" s="32">
+        <v>613.78153427743473</v>
+      </c>
+      <c r="AX14" s="4">
+        <v>564.91248686613528</v>
+      </c>
+      <c r="AY14" s="4">
+        <v>591.24176150827577</v>
+      </c>
+      <c r="AZ14" s="4">
+        <v>658.91728807557172</v>
+      </c>
+      <c r="BA14" s="32">
+        <v>657.58618545703439</v>
+      </c>
+      <c r="BB14" s="4">
+        <v>697.88698063623519</v>
+      </c>
+      <c r="BC14" s="4">
+        <v>617.50881277903591</v>
+      </c>
+      <c r="BD14" s="4">
+        <v>664.5171278641867</v>
+      </c>
+      <c r="BE14" s="32">
+        <v>738.03531769896631</v>
+      </c>
+      <c r="BF14" s="4">
+        <v>836.41847314952133</v>
+      </c>
+      <c r="BG14" s="4">
+        <v>740.92406821882139</v>
+      </c>
+      <c r="BH14" s="4">
+        <v>669.73907809480625</v>
+      </c>
+      <c r="BI14" s="32">
+        <v>595.66500591057741</v>
+      </c>
+      <c r="BJ14" s="4">
+        <v>591.76567027896726</v>
+      </c>
+      <c r="BK14" s="4">
+        <v>574.33790242064504</v>
+      </c>
+      <c r="BL14" s="4">
+        <v>574.51978646298153</v>
+      </c>
+      <c r="BM14" s="32">
+        <v>461.69317441350478</v>
+      </c>
+      <c r="BN14" s="4">
+        <v>513.57809802612883</v>
+      </c>
+      <c r="BO14" s="4">
+        <v>483.41405275585151</v>
+      </c>
+      <c r="BP14" s="4">
+        <v>473.45152792216368</v>
+      </c>
+      <c r="BQ14" s="32">
+        <v>479.22048619810676</v>
+      </c>
+    </row>
+    <row r="15" spans="1:69">
+      <c r="A15" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B15" s="4">
+        <v>31.193029401772428</v>
+      </c>
+      <c r="C15" s="4">
+        <v>61.203131145255675</v>
+      </c>
+      <c r="D15" s="4">
+        <v>39.196587000608716</v>
+      </c>
+      <c r="E15" s="4">
+        <v>40.74</v>
+      </c>
+      <c r="F15" s="4">
+        <v>44.449999999999996</v>
+      </c>
+      <c r="G15" s="4">
+        <v>46.33</v>
+      </c>
+      <c r="H15" s="4">
+        <v>64.669999999999987</v>
+      </c>
+      <c r="I15" s="4">
+        <v>59.772267625825926</v>
+      </c>
+      <c r="J15" s="4">
+        <v>143.23492102673885</v>
+      </c>
+      <c r="K15" s="4">
+        <v>164.7062982532326</v>
+      </c>
+      <c r="L15" s="4">
+        <v>66.507155293418947</v>
+      </c>
+      <c r="M15" s="4">
+        <v>62.366670791474455</v>
+      </c>
+      <c r="N15" s="4">
+        <v>56.825091907799596</v>
+      </c>
+      <c r="O15" s="19">
+        <v>44.637730724182703</v>
+      </c>
+      <c r="P15" s="19">
+        <v>34.27284559500977</v>
+      </c>
+      <c r="Q15" s="32">
+        <v>26.515247155437876</v>
+      </c>
+      <c r="R15" s="4">
+        <v>41.099999999999994</v>
+      </c>
+      <c r="S15" s="4">
+        <v>47.77</v>
+      </c>
+      <c r="T15" s="4">
+        <v>45.839999999999996</v>
+      </c>
+      <c r="U15" s="32">
+        <v>40.74</v>
+      </c>
+      <c r="V15" s="4">
+        <v>53</v>
+      </c>
+      <c r="W15" s="4">
+        <v>49.690000000000005</v>
+      </c>
+      <c r="X15" s="4">
+        <v>67.25</v>
+      </c>
+      <c r="Y15" s="32">
+        <v>44.449999999999996</v>
+      </c>
+      <c r="Z15" s="4">
+        <v>34.82</v>
+      </c>
+      <c r="AA15" s="4">
+        <v>42.14</v>
+      </c>
+      <c r="AB15" s="4">
+        <v>37.44</v>
+      </c>
+      <c r="AC15" s="32">
+        <v>46.33</v>
+      </c>
+      <c r="AD15" s="4">
+        <v>46.7</v>
+      </c>
+      <c r="AE15" s="4">
+        <v>45.42</v>
+      </c>
+      <c r="AF15" s="4">
+        <v>55.960000000000008</v>
+      </c>
+      <c r="AG15" s="32">
+        <v>64.669999999999987</v>
+      </c>
+      <c r="AH15" s="4">
+        <v>75.409999999999982</v>
+      </c>
+      <c r="AI15" s="4">
+        <v>75.500000000000014</v>
+      </c>
+      <c r="AJ15" s="4">
+        <v>85.87</v>
+      </c>
+      <c r="AK15" s="32">
+        <v>59.772267625825926</v>
+      </c>
+      <c r="AL15" s="4">
+        <v>92.105379913905196</v>
+      </c>
+      <c r="AM15" s="4">
+        <v>98.622891734976761</v>
+      </c>
+      <c r="AN15" s="4">
+        <v>129.34032850220214</v>
+      </c>
+      <c r="AO15" s="32">
+        <v>143.23492102673885</v>
+      </c>
+      <c r="AP15" s="4">
+        <v>175.69480743426385</v>
+      </c>
+      <c r="AQ15" s="4">
+        <v>184.88134381994348</v>
+      </c>
+      <c r="AR15" s="4">
+        <v>186.21109630338464</v>
+      </c>
+      <c r="AS15" s="32">
+        <v>164.7062982532326</v>
+      </c>
+      <c r="AT15" s="4">
+        <v>145.02909784980733</v>
+      </c>
+      <c r="AU15" s="4">
+        <v>114.9476833179139</v>
+      </c>
+      <c r="AV15" s="4">
+        <v>92.369139238472542</v>
+      </c>
+      <c r="AW15" s="32">
+        <v>66.507155293418947</v>
+      </c>
+      <c r="AX15" s="4">
+        <v>60.646086690949979</v>
+      </c>
+      <c r="AY15" s="4">
+        <v>59.714911360134721</v>
+      </c>
+      <c r="AZ15" s="4">
+        <v>70.638590939968367</v>
+      </c>
+      <c r="BA15" s="32">
+        <v>62.366670791474455</v>
+      </c>
+      <c r="BB15" s="4">
+        <v>64.216200081164459</v>
+      </c>
+      <c r="BC15" s="4">
+        <v>64.04599723498653</v>
+      </c>
+      <c r="BD15" s="4">
+        <v>65.134039718662791</v>
+      </c>
+      <c r="BE15" s="32">
+        <v>56.825091907799596</v>
+      </c>
+      <c r="BF15" s="4">
+        <v>57.775806196748746</v>
+      </c>
+      <c r="BG15" s="4">
+        <v>61.359400387526577</v>
+      </c>
+      <c r="BH15" s="4">
+        <v>55.701433256411519</v>
+      </c>
+      <c r="BI15" s="32">
+        <v>44.637730724182703</v>
+      </c>
+      <c r="BJ15" s="4">
+        <v>46.508611683065091</v>
+      </c>
+      <c r="BK15" s="4">
+        <v>39.272522909149011</v>
+      </c>
+      <c r="BL15" s="4">
+        <v>34.721704368175764</v>
+      </c>
+      <c r="BM15" s="32">
+        <v>34.27284559500977</v>
+      </c>
+      <c r="BN15" s="4">
+        <v>37.852530557643625</v>
+      </c>
+      <c r="BO15" s="4">
+        <v>37.313411175218867</v>
+      </c>
+      <c r="BP15" s="4">
+        <v>29.083668400294133</v>
+      </c>
+      <c r="BQ15" s="32">
+        <v>26.515247155437876</v>
+      </c>
+    </row>
+    <row r="16" spans="1:69">
+      <c r="A16" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B16" s="4">
+        <v>43.403103315802696</v>
+      </c>
+      <c r="C16" s="4">
+        <v>66.533918914243273</v>
+      </c>
+      <c r="D16" s="4">
+        <v>77.625865574268957</v>
+      </c>
+      <c r="E16" s="4">
+        <v>103.35999999999997</v>
+      </c>
+      <c r="F16" s="4">
+        <v>194.27207302266558</v>
+      </c>
+      <c r="G16" s="4">
+        <v>187.06211799695799</v>
+      </c>
+      <c r="H16" s="4">
+        <v>423.41203812580869</v>
+      </c>
+      <c r="I16" s="4">
+        <v>587.73520041417498</v>
+      </c>
+      <c r="J16" s="4">
+        <v>869.51907122058969</v>
+      </c>
+      <c r="K16" s="4">
+        <v>1357.6148318385024</v>
+      </c>
+      <c r="L16" s="4">
+        <v>547.27437898401581</v>
+      </c>
+      <c r="M16" s="4">
+        <v>595.21951466555993</v>
+      </c>
+      <c r="N16" s="4">
+        <v>681.21022579116675</v>
+      </c>
+      <c r="O16" s="19">
+        <v>551.02727518639472</v>
+      </c>
+      <c r="P16" s="19">
+        <v>427.42032881849502</v>
+      </c>
+      <c r="Q16" s="32">
+        <v>452.70523904266889</v>
+      </c>
+      <c r="R16" s="4">
+        <v>53.110000000000007</v>
+      </c>
+      <c r="S16" s="4">
+        <v>82.039999999999992</v>
+      </c>
+      <c r="T16" s="4">
+        <v>87.53</v>
+      </c>
+      <c r="U16" s="32">
+        <v>103.35999999999997</v>
+      </c>
+      <c r="V16" s="4">
+        <v>202.90737891141345</v>
+      </c>
+      <c r="W16" s="4">
+        <v>157.30673317194672</v>
+      </c>
+      <c r="X16" s="4">
+        <v>152.26264783160249</v>
+      </c>
+      <c r="Y16" s="32">
+        <v>194.27207302266558</v>
+      </c>
+      <c r="Z16" s="4">
+        <v>175.99018544475152</v>
+      </c>
+      <c r="AA16" s="4">
+        <v>173.83544729388441</v>
+      </c>
+      <c r="AB16" s="4">
+        <v>169.97998697725774</v>
+      </c>
+      <c r="AC16" s="32">
+        <v>187.06211799695799</v>
+      </c>
+      <c r="AD16" s="4">
+        <v>199.94569367069437</v>
+      </c>
+      <c r="AE16" s="4">
+        <v>249.6045074982035</v>
+      </c>
+      <c r="AF16" s="4">
+        <v>327.52004854368937</v>
+      </c>
+      <c r="AG16" s="32">
+        <v>423.41203812580869</v>
+      </c>
+      <c r="AH16" s="4">
+        <v>512.58682713058579</v>
+      </c>
+      <c r="AI16" s="4">
+        <v>493.57993943371611</v>
+      </c>
+      <c r="AJ16" s="4">
+        <v>543.47012361306349</v>
+      </c>
+      <c r="AK16" s="32">
+        <v>587.73520041417498</v>
+      </c>
+      <c r="AL16" s="4">
+        <v>631.95297816606535</v>
+      </c>
+      <c r="AM16" s="4">
+        <v>650.5294792902115</v>
+      </c>
+      <c r="AN16" s="4">
+        <v>1006.3265485112868</v>
+      </c>
+      <c r="AO16" s="32">
+        <v>869.51907122058969</v>
+      </c>
+      <c r="AP16" s="4">
+        <v>927.33599710855424</v>
+      </c>
+      <c r="AQ16" s="4">
+        <v>1130.622063632771</v>
+      </c>
+      <c r="AR16" s="4">
+        <v>1195.0383374349769</v>
+      </c>
+      <c r="AS16" s="32">
+        <v>1357.6148318385024</v>
+      </c>
+      <c r="AT16" s="4">
+        <v>1014.7240581359006</v>
+      </c>
+      <c r="AU16" s="4">
+        <v>958.1370908746909</v>
+      </c>
+      <c r="AV16" s="4">
+        <v>908.22117573220532</v>
+      </c>
+      <c r="AW16" s="32">
+        <v>547.27437898401581</v>
+      </c>
+      <c r="AX16" s="4">
+        <v>504.26640017518531</v>
+      </c>
+      <c r="AY16" s="4">
+        <v>531.52685014814108</v>
+      </c>
+      <c r="AZ16" s="4">
+        <v>588.27869713560335</v>
+      </c>
+      <c r="BA16" s="32">
+        <v>595.21951466555993</v>
+      </c>
+      <c r="BB16" s="4">
+        <v>633.67078055507079</v>
+      </c>
+      <c r="BC16" s="4">
+        <v>553.46281554404936</v>
+      </c>
+      <c r="BD16" s="4">
+        <v>599.38308814552397</v>
+      </c>
+      <c r="BE16" s="32">
+        <v>681.21022579116675</v>
+      </c>
+      <c r="BF16" s="4">
+        <v>778.64266695277263</v>
+      </c>
+      <c r="BG16" s="4">
+        <v>679.56466783129486</v>
+      </c>
+      <c r="BH16" s="4">
+        <v>614.03764483839473</v>
+      </c>
+      <c r="BI16" s="32">
+        <v>551.02727518639472</v>
+      </c>
+      <c r="BJ16" s="4">
+        <v>545.25705859590221</v>
+      </c>
+      <c r="BK16" s="4">
+        <v>535.06537951149608</v>
+      </c>
+      <c r="BL16" s="4">
+        <v>539.79808209480575</v>
+      </c>
+      <c r="BM16" s="32">
+        <v>427.42032881849502</v>
+      </c>
+      <c r="BN16" s="4">
+        <v>475.72556746848517</v>
+      </c>
+      <c r="BO16" s="4">
+        <v>446.10064158063267</v>
+      </c>
+      <c r="BP16" s="4">
+        <v>444.36785952186955</v>
+      </c>
+      <c r="BQ16" s="32">
+        <v>452.70523904266889</v>
+      </c>
+    </row>
+    <row r="17" spans="1:69">
+      <c r="A17" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B17" s="4">
+        <v>1990.0556064400002</v>
+      </c>
+      <c r="C17" s="4">
+        <v>2636.36</v>
+      </c>
+      <c r="D17" s="4">
+        <v>3526.52</v>
+      </c>
+      <c r="E17" s="4">
+        <v>4366.68</v>
+      </c>
+      <c r="F17" s="4">
+        <v>4122.0970006440311</v>
+      </c>
+      <c r="G17" s="4">
+        <v>4684.908127885431</v>
+      </c>
+      <c r="H17" s="4">
+        <v>5493.4196537482949</v>
+      </c>
+      <c r="I17" s="4">
+        <v>5100.9663047301601</v>
+      </c>
+      <c r="J17" s="4">
+        <v>4821.8473511445818</v>
+      </c>
+      <c r="K17" s="4">
+        <v>5117.1419602161777</v>
+      </c>
+      <c r="L17" s="4">
+        <v>4829.9174329622538</v>
+      </c>
+      <c r="M17" s="4">
+        <v>5821.4912980286736</v>
+      </c>
+      <c r="N17" s="4">
+        <v>6380.2579229652983</v>
+      </c>
+      <c r="O17" s="19">
+        <v>6612.5936423559961</v>
+      </c>
+      <c r="P17" s="19">
+        <v>8672.9067305353365</v>
+      </c>
+      <c r="Q17" s="32">
+        <v>10271.881810685194</v>
+      </c>
+      <c r="R17" s="4">
+        <v>4127.66</v>
+      </c>
+      <c r="S17" s="4">
+        <v>4322.3200000000006</v>
+      </c>
+      <c r="T17" s="4">
+        <v>4308.2300000000005</v>
+      </c>
+      <c r="U17" s="32">
+        <v>4366.68</v>
+      </c>
+      <c r="V17" s="4">
+        <v>4083.7164103172472</v>
+      </c>
+      <c r="W17" s="4">
+        <v>4270.0606020734886</v>
+      </c>
+      <c r="X17" s="4">
+        <v>4167.7468427278936</v>
+      </c>
+      <c r="Y17" s="32">
+        <v>4122.0970006440311</v>
+      </c>
+      <c r="Z17" s="4">
+        <v>4598.9800199335223</v>
+      </c>
+      <c r="AA17" s="4">
+        <v>4754.9028749394865</v>
+      </c>
+      <c r="AB17" s="4">
+        <v>4754.5676294582345</v>
+      </c>
+      <c r="AC17" s="32">
+        <v>4684.908127885431</v>
+      </c>
+      <c r="AD17" s="4">
+        <v>4913.0503313581612</v>
+      </c>
+      <c r="AE17" s="4">
+        <v>5491.2706122494028</v>
+      </c>
+      <c r="AF17" s="4">
+        <v>5674.448032326919</v>
+      </c>
+      <c r="AG17" s="32">
+        <v>5493.4196537482949</v>
+      </c>
+      <c r="AH17" s="4">
+        <v>4912.6964248196309</v>
+      </c>
+      <c r="AI17" s="4">
+        <v>4992.6516932798841</v>
+      </c>
+      <c r="AJ17" s="4">
+        <v>4878.5599832256448</v>
+      </c>
+      <c r="AK17" s="32">
+        <v>5100.9663047301601</v>
+      </c>
+      <c r="AL17" s="4">
+        <v>4572.3756059801099</v>
+      </c>
+      <c r="AM17" s="4">
+        <v>4781.5625121342755</v>
+      </c>
+      <c r="AN17" s="4">
+        <v>4548.6745633865003</v>
+      </c>
+      <c r="AO17" s="32">
+        <v>4821.8473511445818</v>
+      </c>
+      <c r="AP17" s="4">
+        <v>5235.955225173765</v>
+      </c>
+      <c r="AQ17" s="4">
+        <v>5599.444469763871</v>
+      </c>
+      <c r="AR17" s="4">
+        <v>5379.2566151274741</v>
+      </c>
+      <c r="AS17" s="32">
+        <v>5117.1419602161777</v>
+      </c>
+      <c r="AT17" s="4">
+        <v>5216.6634999101107</v>
+      </c>
+      <c r="AU17" s="4">
+        <v>5146.8715269943186</v>
+      </c>
+      <c r="AV17" s="4">
+        <v>5020.9617415412631</v>
+      </c>
+      <c r="AW17" s="32">
+        <v>4829.9174329622538</v>
+      </c>
+      <c r="AX17" s="4">
+        <v>4149.7459978794086</v>
+      </c>
+      <c r="AY17" s="4">
+        <v>4598.5808509763565</v>
+      </c>
+      <c r="AZ17" s="4">
+        <v>4474.0315399963492</v>
+      </c>
+      <c r="BA17" s="32">
+        <v>5821.4912980286736</v>
+      </c>
+      <c r="BB17" s="4">
+        <v>5107.3980758770185</v>
+      </c>
+      <c r="BC17" s="4">
+        <v>5438.6644997909443</v>
+      </c>
+      <c r="BD17" s="4">
+        <v>6406.4956567807812</v>
+      </c>
+      <c r="BE17" s="32">
+        <v>6380.2579229652983</v>
+      </c>
+      <c r="BF17" s="4">
+        <v>6430.4201800739629</v>
+      </c>
+      <c r="BG17" s="4">
+        <v>6009.2082258939336</v>
+      </c>
+      <c r="BH17" s="4">
+        <v>6461.9306405423868</v>
+      </c>
+      <c r="BI17" s="32">
+        <v>6612.5936423559961</v>
+      </c>
+      <c r="BJ17" s="4">
+        <v>6658.2685850866219</v>
+      </c>
+      <c r="BK17" s="4">
+        <v>7942.4974873035007</v>
+      </c>
+      <c r="BL17" s="4">
+        <v>7818.5190782089458</v>
+      </c>
+      <c r="BM17" s="32">
+        <v>8672.9067305353365</v>
+      </c>
+      <c r="BN17" s="4">
+        <v>8686.4750272483652</v>
+      </c>
+      <c r="BO17" s="4">
+        <v>9573.8639620233062</v>
+      </c>
+      <c r="BP17" s="4">
+        <v>9245.8406993428216</v>
+      </c>
+      <c r="BQ17" s="32">
+        <v>10271.881810685194</v>
+      </c>
+    </row>
+    <row r="18" spans="1:69">
+      <c r="A18" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B18" s="4">
+        <v>1982.6168328100002</v>
+      </c>
+      <c r="C18" s="4">
+        <v>2618.73</v>
+      </c>
+      <c r="D18" s="4">
+        <v>3516.27</v>
+      </c>
+      <c r="E18" s="4">
+        <v>4334.33</v>
+      </c>
+      <c r="F18" s="4">
+        <v>4122.0970006440311</v>
+      </c>
+      <c r="G18" s="4">
+        <v>4651.2581278854313</v>
+      </c>
+      <c r="H18" s="4">
+        <v>5493.4196537482949</v>
+      </c>
+      <c r="I18" s="4">
+        <v>5091.9244493974184</v>
+      </c>
+      <c r="J18" s="4">
+        <v>4697.9830113998169</v>
+      </c>
+      <c r="K18" s="4">
+        <v>5073.4579186047749</v>
+      </c>
+      <c r="L18" s="4">
+        <v>4805.2951666466706</v>
+      </c>
+      <c r="M18" s="4">
+        <v>5651.1783252937603</v>
+      </c>
+      <c r="N18" s="4">
+        <v>5911.9256541519089</v>
+      </c>
+      <c r="O18" s="19">
+        <v>6454.5313714119256</v>
+      </c>
+      <c r="P18" s="19">
+        <v>8555.5717475116562</v>
+      </c>
+      <c r="Q18" s="32">
+        <v>10202.30990563755</v>
+      </c>
+      <c r="R18" s="4">
+        <v>4111.6899999999996</v>
+      </c>
+      <c r="S18" s="4">
+        <v>4279.6900000000005</v>
+      </c>
+      <c r="T18" s="4">
+        <v>4267.47</v>
+      </c>
+      <c r="U18" s="32">
+        <v>4334.33</v>
+      </c>
+      <c r="V18" s="4">
+        <v>4077.9864103172472</v>
+      </c>
+      <c r="W18" s="4">
+        <v>4265.080602073489</v>
+      </c>
+      <c r="X18" s="4">
+        <v>4162.7168427278939</v>
+      </c>
+      <c r="Y18" s="32">
+        <v>4122.0970006440311</v>
+      </c>
+      <c r="Z18" s="4">
+        <v>4598.9800199335223</v>
+      </c>
+      <c r="AA18" s="4">
+        <v>4744.9928749394867</v>
+      </c>
+      <c r="AB18" s="4">
+        <v>4727.9776294582343</v>
+      </c>
+      <c r="AC18" s="32">
+        <v>4651.2581278854313</v>
+      </c>
+      <c r="AD18" s="4">
+        <v>4876.1903313581615</v>
+      </c>
+      <c r="AE18" s="4">
+        <v>5484.320612249403</v>
+      </c>
+      <c r="AF18" s="4">
+        <v>5674.448032326919</v>
+      </c>
+      <c r="AG18" s="32">
+        <v>5493.4196537482949</v>
+      </c>
+      <c r="AH18" s="4">
+        <v>4912.6964248196309</v>
+      </c>
+      <c r="AI18" s="4">
+        <v>4992.6516932798841</v>
+      </c>
+      <c r="AJ18" s="4">
+        <v>4878.5599832256448</v>
+      </c>
+      <c r="AK18" s="32">
+        <v>5091.9244493974184</v>
+      </c>
+      <c r="AL18" s="4">
+        <v>4537.5361955041235</v>
+      </c>
+      <c r="AM18" s="4">
+        <v>4679.5969281001744</v>
+      </c>
+      <c r="AN18" s="4">
+        <v>4463.0222666181744</v>
+      </c>
+      <c r="AO18" s="32">
+        <v>4697.9830113998169</v>
+      </c>
+      <c r="AP18" s="4">
+        <v>4846.3434341856855</v>
+      </c>
+      <c r="AQ18" s="4">
+        <v>5311.4678039832243</v>
+      </c>
+      <c r="AR18" s="4">
+        <v>5226.6683739231239</v>
+      </c>
+      <c r="AS18" s="32">
+        <v>5073.4579186047749</v>
+      </c>
+      <c r="AT18" s="4">
+        <v>5076.4319283845698</v>
+      </c>
+      <c r="AU18" s="4">
+        <v>4901.223004208985</v>
+      </c>
+      <c r="AV18" s="4">
+        <v>4897.2680765560963</v>
+      </c>
+      <c r="AW18" s="32">
+        <v>4805.2951666466706</v>
+      </c>
+      <c r="AX18" s="4">
+        <v>4131.9380159364082</v>
+      </c>
+      <c r="AY18" s="4">
+        <v>4586.6978480787766</v>
+      </c>
+      <c r="AZ18" s="4">
+        <v>4450.4846593474294</v>
+      </c>
+      <c r="BA18" s="32">
+        <v>5651.1783252937603</v>
+      </c>
+      <c r="BB18" s="4">
+        <v>4850.2345234042077</v>
+      </c>
+      <c r="BC18" s="4">
+        <v>4943.8467851922478</v>
+      </c>
+      <c r="BD18" s="4">
+        <v>5832.0760721490806</v>
+      </c>
+      <c r="BE18" s="32">
+        <v>5911.9256541519089</v>
+      </c>
+      <c r="BF18" s="4">
+        <v>5882.4821699869735</v>
+      </c>
+      <c r="BG18" s="4">
+        <v>5687.7720168388414</v>
+      </c>
+      <c r="BH18" s="4">
+        <v>6290.2787984758743</v>
+      </c>
+      <c r="BI18" s="32">
+        <v>6454.5313714119256</v>
+      </c>
+      <c r="BJ18" s="4">
+        <v>6383.4656600961462</v>
+      </c>
+      <c r="BK18" s="4">
+        <v>7676.4392803058108</v>
+      </c>
+      <c r="BL18" s="4">
+        <v>7632.7106862559949</v>
+      </c>
+      <c r="BM18" s="32">
+        <v>8555.5717475116562</v>
+      </c>
+      <c r="BN18" s="4">
+        <v>8517.495836664637</v>
+      </c>
+      <c r="BO18" s="4">
+        <v>9432.3302578920229</v>
+      </c>
+      <c r="BP18" s="4">
+        <v>9145.9050618158508</v>
+      </c>
+      <c r="BQ18" s="32">
+        <v>10202.30990563755</v>
+      </c>
+    </row>
+    <row r="19" spans="1:69">
+      <c r="A19" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="E6" s="11" t="s">
-[...44 lines deleted...]
-      <c r="T6" s="11" t="s">
+      <c r="B19" s="4">
+        <v>1930.0068328100003</v>
+      </c>
+      <c r="C19" s="4">
+        <v>2534.96</v>
+      </c>
+      <c r="D19" s="4">
+        <v>3432.45</v>
+      </c>
+      <c r="E19" s="4">
+        <v>4204.08</v>
+      </c>
+      <c r="F19" s="4">
+        <v>3858.7990386182014</v>
+      </c>
+      <c r="G19" s="4">
+        <v>4199.6075392521234</v>
+      </c>
+      <c r="H19" s="4">
+        <v>4291.2014644516239</v>
+      </c>
+      <c r="I19" s="4">
+        <v>3871.4353983919473</v>
+      </c>
+      <c r="J19" s="4">
+        <v>3402.2906121374731</v>
+      </c>
+      <c r="K19" s="4">
+        <v>3406.2053979142852</v>
+      </c>
+      <c r="L19" s="4">
+        <v>3162.0592270473508</v>
+      </c>
+      <c r="M19" s="4">
+        <v>3976.4064630812732</v>
+      </c>
+      <c r="N19" s="4">
+        <v>4321.4203237581587</v>
+      </c>
+      <c r="O19" s="19">
+        <v>5069.8368850074494</v>
+      </c>
+      <c r="P19" s="19">
+        <v>6247.05289905272</v>
+      </c>
+      <c r="Q19" s="32">
+        <v>7908.0216184377741</v>
+      </c>
+      <c r="R19" s="4">
+        <v>3983.1299999999997</v>
+      </c>
+      <c r="S19" s="4">
+        <v>4150.68</v>
+      </c>
+      <c r="T19" s="4">
+        <v>4140.47</v>
+      </c>
+      <c r="U19" s="32">
+        <v>4204.08</v>
+      </c>
+      <c r="V19" s="4">
+        <v>3957.6095899423381</v>
+      </c>
+      <c r="W19" s="4">
+        <v>4065.0657692985183</v>
+      </c>
+      <c r="X19" s="4">
+        <v>3957.8221665387046</v>
+      </c>
+      <c r="Y19" s="32">
+        <v>3858.7990386182014</v>
+      </c>
+      <c r="Z19" s="4">
+        <v>4139.0056317181052</v>
+      </c>
+      <c r="AA19" s="4">
+        <v>4289.3156580695613</v>
+      </c>
+      <c r="AB19" s="4">
+        <v>4262.7045104901435</v>
+      </c>
+      <c r="AC19" s="32">
+        <v>4199.6075392521234</v>
+      </c>
+      <c r="AD19" s="4">
+        <v>4146.8048527951878</v>
+      </c>
+      <c r="AE19" s="4">
+        <v>4657.732531391739</v>
+      </c>
+      <c r="AF19" s="4">
+        <v>4463.0598955089636</v>
+      </c>
+      <c r="AG19" s="32">
+        <v>4291.2014644516239</v>
+      </c>
+      <c r="AH19" s="4">
+        <v>3683.9459405025668</v>
+      </c>
+      <c r="AI19" s="4">
+        <v>3775.5374833756987</v>
+      </c>
+      <c r="AJ19" s="4">
+        <v>3667.8709286742069</v>
+      </c>
+      <c r="AK19" s="32">
+        <v>3871.4353983919473</v>
+      </c>
+      <c r="AL19" s="4">
+        <v>3328.0560502178587</v>
+      </c>
+      <c r="AM19" s="4">
+        <v>3443.4639425680966</v>
+      </c>
+      <c r="AN19" s="4">
+        <v>3281.0805084452504</v>
+      </c>
+      <c r="AO19" s="32">
+        <v>3402.2906121374731</v>
+      </c>
+      <c r="AP19" s="4">
+        <v>3548.1598194660082</v>
+      </c>
+      <c r="AQ19" s="4">
+        <v>3735.2065320298866</v>
+      </c>
+      <c r="AR19" s="4">
+        <v>3372.4284569615425</v>
+      </c>
+      <c r="AS19" s="32">
+        <v>3406.2053979142852</v>
+      </c>
+      <c r="AT19" s="4">
+        <v>3392.6851692271421</v>
+      </c>
+      <c r="AU19" s="4">
+        <v>3227.8491008124533</v>
+      </c>
+      <c r="AV19" s="4">
+        <v>3247.2138305627991</v>
+      </c>
+      <c r="AW19" s="32">
+        <v>3162.0592270473508</v>
+      </c>
+      <c r="AX19" s="4">
+        <v>2432.204098592445</v>
+      </c>
+      <c r="AY19" s="4">
+        <v>2889.9879559457322</v>
+      </c>
+      <c r="AZ19" s="4">
+        <v>2942.1826060449966</v>
+      </c>
+      <c r="BA19" s="32">
+        <v>3976.4064630812732</v>
+      </c>
+      <c r="BB19" s="4">
+        <v>3251.3769828451091</v>
+      </c>
+      <c r="BC19" s="4">
+        <v>3357.9211143843777</v>
+      </c>
+      <c r="BD19" s="4">
+        <v>4241.4410251031995</v>
+      </c>
+      <c r="BE19" s="32">
+        <v>4321.4203237581587</v>
+      </c>
+      <c r="BF19" s="4">
+        <v>4452.0165747194824</v>
+      </c>
+      <c r="BG19" s="4">
+        <v>4280.3991771326646</v>
+      </c>
+      <c r="BH19" s="4">
+        <v>4900.4051939781302</v>
+      </c>
+      <c r="BI19" s="32">
+        <v>5069.8368850074494</v>
+      </c>
+      <c r="BJ19" s="4">
+        <v>4963.1198035816824</v>
+      </c>
+      <c r="BK19" s="4">
+        <v>6009.7747852538141</v>
+      </c>
+      <c r="BL19" s="4">
+        <v>6216.1279489591861</v>
+      </c>
+      <c r="BM19" s="32">
+        <v>6247.05289905272</v>
+      </c>
+      <c r="BN19" s="4">
+        <v>6180.4754559758085</v>
+      </c>
+      <c r="BO19" s="4">
+        <v>7079.1446693742655</v>
+      </c>
+      <c r="BP19" s="4">
+        <v>6808.7373029341734</v>
+      </c>
+      <c r="BQ19" s="32">
+        <v>7908.0216184377741</v>
+      </c>
+    </row>
+    <row r="20" spans="1:69">
+      <c r="A20" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B20" s="4">
+        <v>0</v>
+      </c>
+      <c r="C20" s="4">
+        <v>0</v>
+      </c>
+      <c r="D20" s="4">
+        <v>0</v>
+      </c>
+      <c r="E20" s="4">
+        <v>0</v>
+      </c>
+      <c r="F20" s="4">
+        <v>0</v>
+      </c>
+      <c r="G20" s="4">
+        <v>0</v>
+      </c>
+      <c r="H20" s="4">
+        <v>453.21783337349103</v>
+      </c>
+      <c r="I20" s="4">
+        <v>456.57201850008084</v>
+      </c>
+      <c r="J20" s="4">
+        <v>457.89394441813687</v>
+      </c>
+      <c r="K20" s="4">
+        <v>458.96</v>
+      </c>
+      <c r="L20" s="4">
+        <v>456.84619349509012</v>
+      </c>
+      <c r="M20" s="4">
+        <v>8.9688824658804567</v>
+      </c>
+      <c r="N20" s="4">
+        <v>8.8724423720338059</v>
+      </c>
+      <c r="O20" s="19">
+        <v>1.8919731767949199</v>
+      </c>
+      <c r="P20" s="19">
+        <v>8.9444546401994049</v>
+      </c>
+      <c r="Q20" s="32">
+        <v>3.8201347575423461</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>0</v>
+      </c>
+      <c r="T20" s="4">
+        <v>0</v>
+      </c>
+      <c r="U20" s="32">
+        <v>0</v>
+      </c>
+      <c r="V20" s="4">
+        <v>0</v>
+      </c>
+      <c r="W20" s="4">
+        <v>0</v>
+      </c>
+      <c r="X20" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="4">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="4">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC20" s="32">
+        <v>0</v>
+      </c>
+      <c r="AD20" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE20" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF20" s="4">
+        <v>447.14712636699164</v>
+      </c>
+      <c r="AG20" s="32">
+        <v>453.21783337349103</v>
+      </c>
+      <c r="AH20" s="4">
+        <v>460.47755658823127</v>
+      </c>
+      <c r="AI20" s="4">
+        <v>467.29161966967257</v>
+      </c>
+      <c r="AJ20" s="4">
+        <v>453.03682273165447</v>
+      </c>
+      <c r="AK20" s="32">
+        <v>456.57201850008084</v>
+      </c>
+      <c r="AL20" s="4">
+        <v>462.48941506236747</v>
+      </c>
+      <c r="AM20" s="4">
+        <v>465.96975265638162</v>
+      </c>
+      <c r="AN20" s="4">
+        <v>452.07082401166343</v>
+      </c>
+      <c r="AO20" s="32">
+        <v>457.89394441813687</v>
+      </c>
+      <c r="AP20" s="4">
+        <v>463.21826669390236</v>
+      </c>
+      <c r="AQ20" s="4">
+        <v>468.5</v>
+      </c>
+      <c r="AR20" s="4">
+        <v>454.17000000000007</v>
+      </c>
+      <c r="AS20" s="32">
+        <v>458.96</v>
+      </c>
+      <c r="AT20" s="4">
+        <v>463.77999999999992</v>
+      </c>
+      <c r="AU20" s="4">
+        <v>468.55000000000007</v>
+      </c>
+      <c r="AV20" s="4">
+        <v>454.22000000000008</v>
+      </c>
+      <c r="AW20" s="32">
+        <v>456.84619349509012</v>
+      </c>
+      <c r="AX20" s="4">
+        <v>451.41021517455931</v>
+      </c>
+      <c r="AY20" s="4">
+        <v>454.50587475014447</v>
+      </c>
+      <c r="AZ20" s="4">
+        <v>8.8976393516713888</v>
+      </c>
+      <c r="BA20" s="32">
+        <v>8.9688824658804567</v>
+      </c>
+      <c r="BB20" s="4">
+        <v>8.9311111294782695</v>
+      </c>
+      <c r="BC20" s="4">
+        <v>9.1062376159995431</v>
+      </c>
+      <c r="BD20" s="4">
+        <v>8.8920769962687558</v>
+      </c>
+      <c r="BE20" s="32">
+        <v>8.8724423720338059</v>
+      </c>
+      <c r="BF20" s="4">
+        <v>3.0340763343806765E-3</v>
+      </c>
+      <c r="BG20" s="4">
+        <v>3.0377222724440886E-3</v>
+      </c>
+      <c r="BH20" s="4">
+        <v>2.6845345349313527</v>
+      </c>
+      <c r="BI20" s="32">
+        <v>1.8919731767949199</v>
+      </c>
+      <c r="BJ20" s="4">
+        <v>1.0202888655888966</v>
+      </c>
+      <c r="BK20" s="4">
+        <v>1.0281166322685451</v>
+      </c>
+      <c r="BL20" s="4">
+        <v>0.72839544652306099</v>
+      </c>
+      <c r="BM20" s="32">
+        <v>8.9444546401994049</v>
+      </c>
+      <c r="BN20" s="4">
+        <v>2.4860990490365609</v>
+      </c>
+      <c r="BO20" s="4">
+        <v>6.6112346248790033</v>
+      </c>
+      <c r="BP20" s="4">
+        <v>4.3454582660948899</v>
+      </c>
+      <c r="BQ20" s="32">
+        <v>3.8201347575423461</v>
+      </c>
+    </row>
+    <row r="21" spans="1:69">
+      <c r="A21" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="U6" s="11" t="s">
-[...110 lines deleted...]
-      <c r="BF6" s="11" t="s">
+      <c r="B21" s="4">
+        <v>52.61</v>
+      </c>
+      <c r="C21" s="4">
+        <v>83.769999999999982</v>
+      </c>
+      <c r="D21" s="4">
+        <v>83.82</v>
+      </c>
+      <c r="E21" s="4">
+        <v>130.25</v>
+      </c>
+      <c r="F21" s="4">
+        <v>263.29796202582963</v>
+      </c>
+      <c r="G21" s="4">
+        <v>451.65058863330768</v>
+      </c>
+      <c r="H21" s="4">
+        <v>749.00035592318</v>
+      </c>
+      <c r="I21" s="4">
+        <v>763.91703250539047</v>
+      </c>
+      <c r="J21" s="4">
+        <v>837.79845484420684</v>
+      </c>
+      <c r="K21" s="4">
+        <v>1208.2925206904895</v>
+      </c>
+      <c r="L21" s="4">
+        <v>1186.3897461042293</v>
+      </c>
+      <c r="M21" s="4">
+        <v>1665.8029797466061</v>
+      </c>
+      <c r="N21" s="4">
+        <v>1581.6328880217163</v>
+      </c>
+      <c r="O21" s="19">
+        <v>1382.8025132276816</v>
+      </c>
+      <c r="P21" s="19">
+        <v>2299.574393818737</v>
+      </c>
+      <c r="Q21" s="32">
+        <v>2290.4681524422349</v>
+      </c>
+      <c r="R21" s="4">
+        <v>128.56</v>
+      </c>
+      <c r="S21" s="4">
+        <v>129.01</v>
+      </c>
+      <c r="T21" s="4">
+        <v>126.99999999999999</v>
+      </c>
+      <c r="U21" s="32">
+        <v>130.25</v>
+      </c>
+      <c r="V21" s="4">
+        <v>120.37682037490906</v>
+      </c>
+      <c r="W21" s="4">
+        <v>200.01483277497033</v>
+      </c>
+      <c r="X21" s="4">
+        <v>204.89467618918925</v>
+      </c>
+      <c r="Y21" s="32">
+        <v>263.29796202582963</v>
+      </c>
+      <c r="Z21" s="4">
+        <v>459.97438821541732</v>
+      </c>
+      <c r="AA21" s="4">
+        <v>455.67721686992496</v>
+      </c>
+      <c r="AB21" s="4">
+        <v>465.27311896809107</v>
+      </c>
+      <c r="AC21" s="32">
+        <v>451.65058863330768</v>
+      </c>
+      <c r="AD21" s="4">
+        <v>729.38547856297384</v>
+      </c>
+      <c r="AE21" s="4">
+        <v>826.5880808576635</v>
+      </c>
+      <c r="AF21" s="4">
+        <v>764.24101045096347</v>
+      </c>
+      <c r="AG21" s="32">
+        <v>749.00035592318</v>
+      </c>
+      <c r="AH21" s="4">
+        <v>768.27292772883288</v>
+      </c>
+      <c r="AI21" s="4">
+        <v>749.82259023451331</v>
+      </c>
+      <c r="AJ21" s="4">
+        <v>757.65223181978263</v>
+      </c>
+      <c r="AK21" s="32">
+        <v>763.91703250539047</v>
+      </c>
+      <c r="AL21" s="4">
+        <v>746.99073022389746</v>
+      </c>
+      <c r="AM21" s="4">
+        <v>770.16323287569628</v>
+      </c>
+      <c r="AN21" s="4">
+        <v>729.87093416126027</v>
+      </c>
+      <c r="AO21" s="32">
+        <v>837.79845484420684</v>
+      </c>
+      <c r="AP21" s="4">
+        <v>834.96534802577492</v>
+      </c>
+      <c r="AQ21" s="4">
+        <v>1107.7612719533381</v>
+      </c>
+      <c r="AR21" s="4">
+        <v>1400.0699169615812</v>
+      </c>
+      <c r="AS21" s="32">
+        <v>1208.2925206904895</v>
+      </c>
+      <c r="AT21" s="4">
+        <v>1219.966759157428</v>
+      </c>
+      <c r="AU21" s="4">
+        <v>1204.8239033965319</v>
+      </c>
+      <c r="AV21" s="4">
+        <v>1195.8342459932965</v>
+      </c>
+      <c r="AW21" s="32">
+        <v>1186.3897461042293</v>
+      </c>
+      <c r="AX21" s="4">
+        <v>1248.323702169404</v>
+      </c>
+      <c r="AY21" s="4">
+        <v>1242.2040173828998</v>
+      </c>
+      <c r="AZ21" s="4">
+        <v>1499.4044139507614</v>
+      </c>
+      <c r="BA21" s="32">
+        <v>1665.8029797466061</v>
+      </c>
+      <c r="BB21" s="4">
+        <v>1589.9264294296204</v>
+      </c>
+      <c r="BC21" s="4">
+        <v>1576.8194331918708</v>
+      </c>
+      <c r="BD21" s="4">
+        <v>1581.742970049612</v>
+      </c>
+      <c r="BE21" s="32">
+        <v>1581.6328880217163</v>
+      </c>
+      <c r="BF21" s="4">
+        <v>1430.4625611911565</v>
+      </c>
+      <c r="BG21" s="4">
+        <v>1407.3698019839037</v>
+      </c>
+      <c r="BH21" s="4">
+        <v>1387.1890699628125</v>
+      </c>
+      <c r="BI21" s="32">
+        <v>1382.8025132276816</v>
+      </c>
+      <c r="BJ21" s="4">
+        <v>1419.3255676488754</v>
+      </c>
+      <c r="BK21" s="4">
+        <v>1665.6363784197279</v>
+      </c>
+      <c r="BL21" s="4">
+        <v>1415.8543418502861</v>
+      </c>
+      <c r="BM21" s="32">
+        <v>2299.574393818737</v>
+      </c>
+      <c r="BN21" s="4">
+        <v>2334.5342816397911</v>
+      </c>
+      <c r="BO21" s="4">
+        <v>2346.5743538928773</v>
+      </c>
+      <c r="BP21" s="4">
+        <v>2332.8223006155813</v>
+      </c>
+      <c r="BQ21" s="32">
+        <v>2290.4681524422349</v>
+      </c>
+    </row>
+    <row r="22" spans="1:69">
+      <c r="A22" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B22" s="4">
+        <v>7.4387736300000009</v>
+      </c>
+      <c r="C22" s="4">
+        <v>17.63</v>
+      </c>
+      <c r="D22" s="4">
+        <v>10.25</v>
+      </c>
+      <c r="E22" s="4">
+        <v>32.35</v>
+      </c>
+      <c r="F22" s="4">
+        <v>0</v>
+      </c>
+      <c r="G22" s="4">
+        <v>33.65</v>
+      </c>
+      <c r="H22" s="4">
+        <v>0</v>
+      </c>
+      <c r="I22" s="4">
+        <v>9.0418553327420828</v>
+      </c>
+      <c r="J22" s="4">
+        <v>123.86433974476525</v>
+      </c>
+      <c r="K22" s="4">
+        <v>43.684041611402975</v>
+      </c>
+      <c r="L22" s="4">
+        <v>24.622266315583282</v>
+      </c>
+      <c r="M22" s="4">
+        <v>170.3129727349131</v>
+      </c>
+      <c r="N22" s="4">
+        <v>468.33226881338896</v>
+      </c>
+      <c r="O22" s="19">
+        <v>158.06227094407058</v>
+      </c>
+      <c r="P22" s="19">
+        <v>117.33498302368076</v>
+      </c>
+      <c r="Q22" s="32">
+        <v>69.57190504764327</v>
+      </c>
+      <c r="R22" s="4">
+        <v>15.969999999999999</v>
+      </c>
+      <c r="S22" s="4">
+        <v>42.63</v>
+      </c>
+      <c r="T22" s="4">
+        <v>40.759999999999991</v>
+      </c>
+      <c r="U22" s="32">
+        <v>32.35</v>
+      </c>
+      <c r="V22" s="4">
+        <v>5.7299999999999995</v>
+      </c>
+      <c r="W22" s="4">
+        <v>4.9799999999999995</v>
+      </c>
+      <c r="X22" s="4">
+        <v>5.03</v>
+      </c>
+      <c r="Y22" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z22" s="4">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="4">
+        <v>9.9099999999999984</v>
+      </c>
+      <c r="AB22" s="4">
+        <v>26.589999999999996</v>
+      </c>
+      <c r="AC22" s="32">
+        <v>33.65</v>
+      </c>
+      <c r="AD22" s="4">
+        <v>36.860000000000007</v>
+      </c>
+      <c r="AE22" s="4">
+        <v>6.95</v>
+      </c>
+      <c r="AF22" s="4">
+        <v>0</v>
+      </c>
+      <c r="AG22" s="32">
+        <v>0</v>
+      </c>
+      <c r="AH22" s="4">
+        <v>0</v>
+      </c>
+      <c r="AI22" s="4">
+        <v>0</v>
+      </c>
+      <c r="AJ22" s="4">
+        <v>0</v>
+      </c>
+      <c r="AK22" s="32">
+        <v>9.0418553327420828</v>
+      </c>
+      <c r="AL22" s="4">
+        <v>34.839410475986554</v>
+      </c>
+      <c r="AM22" s="4">
+        <v>101.96558403410103</v>
+      </c>
+      <c r="AN22" s="4">
+        <v>85.652296768326167</v>
+      </c>
+      <c r="AO22" s="32">
+        <v>123.86433974476525</v>
+      </c>
+      <c r="AP22" s="4">
+        <v>389.61179098807924</v>
+      </c>
+      <c r="AQ22" s="4">
+        <v>287.97666578064656</v>
+      </c>
+      <c r="AR22" s="4">
+        <v>152.58824120435</v>
+      </c>
+      <c r="AS22" s="32">
+        <v>43.684041611402975</v>
+      </c>
+      <c r="AT22" s="4">
+        <v>140.23157152554111</v>
+      </c>
+      <c r="AU22" s="4">
+        <v>245.64852278533397</v>
+      </c>
+      <c r="AV22" s="4">
+        <v>123.69366498516678</v>
+      </c>
+      <c r="AW22" s="32">
+        <v>24.622266315583282</v>
+      </c>
+      <c r="AX22" s="4">
+        <v>17.807981943000371</v>
+      </c>
+      <c r="AY22" s="4">
+        <v>11.883002897579571</v>
+      </c>
+      <c r="AZ22" s="4">
+        <v>23.546880648919483</v>
+      </c>
+      <c r="BA22" s="32">
+        <v>170.3129727349131</v>
+      </c>
+      <c r="BB22" s="4">
+        <v>257.16355247281047</v>
+      </c>
+      <c r="BC22" s="4">
+        <v>494.81771459869611</v>
+      </c>
+      <c r="BD22" s="4">
+        <v>574.41958463170079</v>
+      </c>
+      <c r="BE22" s="32">
+        <v>468.33226881338896</v>
+      </c>
+      <c r="BF22" s="4">
+        <v>547.93801008698983</v>
+      </c>
+      <c r="BG22" s="4">
+        <v>321.43620905509204</v>
+      </c>
+      <c r="BH22" s="4">
+        <v>171.65184206651244</v>
+      </c>
+      <c r="BI22" s="32">
+        <v>158.06227094407058</v>
+      </c>
+      <c r="BJ22" s="4">
+        <v>274.80292499047596</v>
+      </c>
+      <c r="BK22" s="4">
+        <v>266.05820699769021</v>
+      </c>
+      <c r="BL22" s="4">
+        <v>185.80839195295115</v>
+      </c>
+      <c r="BM22" s="32">
+        <v>117.33498302368076</v>
+      </c>
+      <c r="BN22" s="4">
+        <v>168.97919058372815</v>
+      </c>
+      <c r="BO22" s="4">
+        <v>141.533704131283</v>
+      </c>
+      <c r="BP22" s="4">
+        <v>99.935637526971149</v>
+      </c>
+      <c r="BQ22" s="32">
+        <v>69.57190504764327</v>
+      </c>
+    </row>
+    <row r="23" spans="1:69">
+      <c r="A23" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="BG6" s="11" t="s">
-[...54 lines deleted...]
-        <v>181</v>
+      <c r="B23" s="4">
+        <v>0</v>
+      </c>
+      <c r="C23" s="4">
+        <v>0</v>
+      </c>
+      <c r="D23" s="4">
+        <v>0</v>
+      </c>
+      <c r="E23" s="4">
+        <v>0</v>
+      </c>
+      <c r="F23" s="4">
+        <v>0</v>
+      </c>
+      <c r="G23" s="4">
+        <v>0</v>
+      </c>
+      <c r="H23" s="4">
+        <v>0</v>
+      </c>
+      <c r="I23" s="4">
+        <v>9.0418553327420828</v>
+      </c>
+      <c r="J23" s="4">
+        <v>123.86433974476525</v>
+      </c>
+      <c r="K23" s="4">
+        <v>43.684041611402975</v>
+      </c>
+      <c r="L23" s="4">
+        <v>24.622266315583282</v>
+      </c>
+      <c r="M23" s="4">
+        <v>170.30466773391328</v>
+      </c>
+      <c r="N23" s="4">
+        <v>468.31686332999675</v>
+      </c>
+      <c r="O23" s="19">
+        <v>157.91428451037896</v>
+      </c>
+      <c r="P23" s="19">
+        <v>117.19805208198528</v>
+      </c>
+      <c r="Q23" s="32">
+        <v>69.566667829826201</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>0</v>
+      </c>
+      <c r="T23" s="4">
+        <v>0</v>
+      </c>
+      <c r="U23" s="32">
+        <v>0</v>
+      </c>
+      <c r="V23" s="4">
+        <v>0</v>
+      </c>
+      <c r="W23" s="4">
+        <v>0</v>
+      </c>
+      <c r="X23" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="4">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="4">
+        <v>0</v>
+      </c>
+      <c r="AB23" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC23" s="32">
+        <v>0</v>
+      </c>
+      <c r="AD23" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE23" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF23" s="4">
+        <v>0</v>
+      </c>
+      <c r="AG23" s="32">
+        <v>0</v>
+      </c>
+      <c r="AH23" s="4">
+        <v>0</v>
+      </c>
+      <c r="AI23" s="4">
+        <v>0</v>
+      </c>
+      <c r="AJ23" s="4">
+        <v>0</v>
+      </c>
+      <c r="AK23" s="32">
+        <v>9.0418553327420828</v>
+      </c>
+      <c r="AL23" s="4">
+        <v>34.839410475986554</v>
+      </c>
+      <c r="AM23" s="4">
+        <v>101.96558403410103</v>
+      </c>
+      <c r="AN23" s="4">
+        <v>85.652296768326167</v>
+      </c>
+      <c r="AO23" s="32">
+        <v>123.86433974476525</v>
+      </c>
+      <c r="AP23" s="4">
+        <v>389.61179098807924</v>
+      </c>
+      <c r="AQ23" s="4">
+        <v>287.97666578064656</v>
+      </c>
+      <c r="AR23" s="4">
+        <v>152.58824120435</v>
+      </c>
+      <c r="AS23" s="32">
+        <v>43.684041611402975</v>
+      </c>
+      <c r="AT23" s="4">
+        <v>139.33157152554111</v>
+      </c>
+      <c r="AU23" s="4">
+        <v>245.64852278533397</v>
+      </c>
+      <c r="AV23" s="4">
+        <v>123.69366498516678</v>
+      </c>
+      <c r="AW23" s="32">
+        <v>24.622266315583282</v>
+      </c>
+      <c r="AX23" s="4">
+        <v>17.796079698620439</v>
+      </c>
+      <c r="AY23" s="4">
+        <v>11.88248754075531</v>
+      </c>
+      <c r="AZ23" s="4">
+        <v>23.546880648919483</v>
+      </c>
+      <c r="BA23" s="32">
+        <v>170.30466773391328</v>
+      </c>
+      <c r="BB23" s="4">
+        <v>257.14241594706306</v>
+      </c>
+      <c r="BC23" s="4">
+        <v>494.79123345437813</v>
+      </c>
+      <c r="BD23" s="4">
+        <v>574.3932454339531</v>
+      </c>
+      <c r="BE23" s="32">
+        <v>468.31686332999675</v>
+      </c>
+      <c r="BF23" s="4">
+        <v>547.91650610618683</v>
+      </c>
+      <c r="BG23" s="4">
+        <v>321.43620905509204</v>
+      </c>
+      <c r="BH23" s="4">
+        <v>171.65184206651244</v>
+      </c>
+      <c r="BI23" s="32">
+        <v>157.91428451037896</v>
+      </c>
+      <c r="BJ23" s="4">
+        <v>274.77974636734746</v>
+      </c>
+      <c r="BK23" s="4">
+        <v>266.03024465364683</v>
+      </c>
+      <c r="BL23" s="4">
+        <v>185.77098571118131</v>
+      </c>
+      <c r="BM23" s="32">
+        <v>117.19805208198528</v>
+      </c>
+      <c r="BN23" s="4">
+        <v>168.84244227315892</v>
+      </c>
+      <c r="BO23" s="4">
+        <v>141.38816991862595</v>
+      </c>
+      <c r="BP23" s="4">
+        <v>99.893501275072239</v>
+      </c>
+      <c r="BQ23" s="32">
+        <v>69.566667829826201</v>
       </c>
     </row>
-    <row r="7" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...226 lines deleted...]
-        <v>-8193.0956578555088</v>
+    <row r="24" spans="1:69">
+      <c r="A24" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B24" s="4">
+        <v>7.4387736300000009</v>
+      </c>
+      <c r="C24" s="4">
+        <v>17.63</v>
+      </c>
+      <c r="D24" s="4">
+        <v>10.25</v>
+      </c>
+      <c r="E24" s="4">
+        <v>32.35</v>
+      </c>
+      <c r="F24" s="4">
+        <v>0</v>
+      </c>
+      <c r="G24" s="4">
+        <v>33.65</v>
+      </c>
+      <c r="H24" s="4">
+        <v>0</v>
+      </c>
+      <c r="I24" s="4">
+        <v>0</v>
+      </c>
+      <c r="J24" s="4">
+        <v>0</v>
+      </c>
+      <c r="K24" s="4">
+        <v>0</v>
+      </c>
+      <c r="L24" s="4">
+        <v>0</v>
+      </c>
+      <c r="M24" s="4">
+        <v>8.3050009998358928E-3</v>
+      </c>
+      <c r="N24" s="4">
+        <v>1.5405483392196771E-2</v>
+      </c>
+      <c r="O24" s="19">
+        <v>0.14798643369161352</v>
+      </c>
+      <c r="P24" s="19">
+        <v>0.13693094169547806</v>
+      </c>
+      <c r="Q24" s="32">
+        <v>5.2372178170673848E-3</v>
+      </c>
+      <c r="R24" s="4">
+        <v>15.969999999999999</v>
+      </c>
+      <c r="S24" s="4">
+        <v>42.63</v>
+      </c>
+      <c r="T24" s="4">
+        <v>40.759999999999991</v>
+      </c>
+      <c r="U24" s="32">
+        <v>32.35</v>
+      </c>
+      <c r="V24" s="4">
+        <v>5.7299999999999995</v>
+      </c>
+      <c r="W24" s="4">
+        <v>4.9799999999999995</v>
+      </c>
+      <c r="X24" s="4">
+        <v>5.03</v>
+      </c>
+      <c r="Y24" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="4">
+        <v>9.9099999999999984</v>
+      </c>
+      <c r="AB24" s="4">
+        <v>26.589999999999996</v>
+      </c>
+      <c r="AC24" s="32">
+        <v>33.65</v>
+      </c>
+      <c r="AD24" s="4">
+        <v>36.860000000000007</v>
+      </c>
+      <c r="AE24" s="4">
+        <v>6.95</v>
+      </c>
+      <c r="AF24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AG24" s="32">
+        <v>0</v>
+      </c>
+      <c r="AH24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AI24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AJ24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AK24" s="32">
+        <v>0</v>
+      </c>
+      <c r="AL24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AM24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AN24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AO24" s="32">
+        <v>0</v>
+      </c>
+      <c r="AP24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS24" s="32">
+        <v>0</v>
+      </c>
+      <c r="AT24" s="4">
+        <v>0.89999999999999991</v>
+      </c>
+      <c r="AU24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW24" s="32">
+        <v>0</v>
+      </c>
+      <c r="AX24" s="4">
+        <v>1.1902244379931528E-2</v>
+      </c>
+      <c r="AY24" s="4">
+        <v>5.1535682426099162E-4</v>
+      </c>
+      <c r="AZ24" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA24" s="32">
+        <v>8.3050009998358928E-3</v>
+      </c>
+      <c r="BB24" s="4">
+        <v>2.1136525747403274E-2</v>
+      </c>
+      <c r="BC24" s="4">
+        <v>2.6481144317994622E-2</v>
+      </c>
+      <c r="BD24" s="4">
+        <v>2.6339197747678754E-2</v>
+      </c>
+      <c r="BE24" s="32">
+        <v>1.5405483392196771E-2</v>
+      </c>
+      <c r="BF24" s="4">
+        <v>2.1503980802965592E-2</v>
+      </c>
+      <c r="BG24" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH24" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI24" s="32">
+        <v>0.14798643369161352</v>
+      </c>
+      <c r="BJ24" s="4">
+        <v>2.3178623128509351E-2</v>
+      </c>
+      <c r="BK24" s="4">
+        <v>2.7962344043354945E-2</v>
+      </c>
+      <c r="BL24" s="4">
+        <v>3.7406241769853632E-2</v>
+      </c>
+      <c r="BM24" s="32">
+        <v>0.13693094169547806</v>
+      </c>
+      <c r="BN24" s="4">
+        <v>0.13674831056923492</v>
+      </c>
+      <c r="BO24" s="4">
+        <v>0.14553421265704963</v>
+      </c>
+      <c r="BP24" s="4">
+        <v>4.2136251898912618E-2</v>
+      </c>
+      <c r="BQ24" s="32">
+        <v>5.2372178170673848E-3</v>
       </c>
     </row>
-    <row r="8" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...227 lines deleted...]
-      </c>
+    <row r="25" spans="1:69">
+      <c r="A25" s="5"/>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
     </row>
-    <row r="9" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...227 lines deleted...]
-      </c>
+    <row r="26" spans="1:69" ht="13.5">
+      <c r="A26" s="12"/>
+      <c r="B26" s="4"/>
+      <c r="C26" s="4"/>
     </row>
-    <row r="10" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...227 lines deleted...]
-      </c>
+    <row r="27" spans="1:69" ht="43.5" customHeight="1">
+      <c r="A27" s="37" t="s">
+        <v>60</v>
+      </c>
+      <c r="B27" s="38"/>
+      <c r="C27" s="38"/>
+      <c r="D27" s="38"/>
+      <c r="E27" s="38"/>
+      <c r="F27" s="38"/>
+      <c r="G27" s="38"/>
+      <c r="H27" s="38"/>
+      <c r="I27" s="38"/>
+      <c r="J27" s="38"/>
+      <c r="K27" s="38"/>
+      <c r="L27" s="28"/>
+      <c r="M27" s="28"/>
     </row>
-    <row r="11" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...227 lines deleted...]
-      </c>
+    <row r="28" spans="1:69" ht="13.5">
+      <c r="A28" s="29" t="s">
+        <v>114</v>
+      </c>
+      <c r="B28" s="12"/>
+      <c r="C28" s="12"/>
+      <c r="D28" s="12"/>
+      <c r="E28" s="12"/>
+      <c r="F28" s="1"/>
+      <c r="G28" s="1"/>
+      <c r="H28" s="1"/>
+      <c r="I28" s="1"/>
+      <c r="J28" s="17"/>
+      <c r="K28" s="17"/>
+      <c r="L28" s="17"/>
+      <c r="M28" s="17"/>
     </row>
-    <row r="12" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...3037 lines deleted...]
-      </c>
+    <row r="29" spans="1:69">
+      <c r="F29" s="1"/>
+      <c r="G29" s="1"/>
+      <c r="H29" s="1"/>
+      <c r="I29" s="1"/>
+      <c r="J29" s="17"/>
+      <c r="K29" s="17"/>
+      <c r="L29" s="17"/>
+      <c r="M29" s="17"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...1 lines deleted...]
-    <mergeCell ref="B28:M28"/>
+  <mergeCells count="1">
+    <mergeCell ref="A27:K27"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:FB30"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:BQ27"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="2.83203125" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.33203125" style="2"/>
+    <col min="1" max="1" width="34.7109375" style="2" customWidth="1"/>
+    <col min="2" max="14" width="9.140625" style="2"/>
+    <col min="15" max="16" width="9.140625" style="20"/>
+    <col min="17" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:77" ht="18.75" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="1" spans="1:69" ht="16.5">
+      <c r="A1" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
     </row>
-    <row r="3" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      </c>
+    <row r="2" spans="1:69">
+      <c r="A2" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
     </row>
-    <row r="4" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="3"/>
+    <row r="3" spans="1:69">
+      <c r="A3" s="3"/>
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
     </row>
-    <row r="5" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="3"/>
+    <row r="4" spans="1:69" ht="14.25" customHeight="1">
+      <c r="A4" s="3"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
     </row>
-    <row r="6" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C6" s="11">
+    <row r="5" spans="1:69">
+      <c r="A5" s="9"/>
+      <c r="B5" s="11">
+        <v>1998</v>
+      </c>
+      <c r="C5" s="11">
         <v>1999</v>
       </c>
-      <c r="D6" s="11">
+      <c r="D5" s="11">
         <v>2000</v>
       </c>
-      <c r="E6" s="11">
+      <c r="E5" s="11">
         <v>2001</v>
       </c>
-      <c r="F6" s="11">
+      <c r="F5" s="11">
         <v>2002</v>
       </c>
-      <c r="G6" s="11">
+      <c r="G5" s="11">
         <v>2003</v>
       </c>
-      <c r="H6" s="11">
+      <c r="H5" s="13">
         <v>2004</v>
       </c>
-      <c r="I6" s="11">
+      <c r="I5" s="13">
         <v>2005</v>
       </c>
-      <c r="J6" s="11">
+      <c r="J5" s="23">
         <v>2006</v>
       </c>
-      <c r="K6" s="11">
+      <c r="K5" s="23">
         <v>2007</v>
       </c>
-      <c r="L6" s="11">
+      <c r="L5" s="23">
         <v>2008</v>
       </c>
-      <c r="M6" s="11">
+      <c r="M5" s="23">
         <v>2009</v>
       </c>
-      <c r="N6" s="11">
+      <c r="N5" s="23">
         <v>2010</v>
       </c>
-      <c r="O6" s="11">
+      <c r="O5" s="23">
         <v>2011</v>
       </c>
-      <c r="P6" s="11">
+      <c r="P5" s="23">
         <v>2012</v>
       </c>
-      <c r="Q6" s="11">
-[...29 lines deleted...]
-      <c r="AA6" s="12" t="s">
+      <c r="Q5" s="30" t="s">
+        <v>165</v>
+      </c>
+      <c r="R5" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="S5" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="T5" s="26" t="s">
+        <v>63</v>
+      </c>
+      <c r="U5" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="V5" s="26" t="s">
+        <v>65</v>
+      </c>
+      <c r="W5" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="X5" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y5" s="27" t="s">
+        <v>68</v>
+      </c>
+      <c r="Z5" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="AA5" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AB5" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC5" s="27" t="s">
+        <v>72</v>
+      </c>
+      <c r="AD5" s="26" t="s">
+        <v>73</v>
+      </c>
+      <c r="AE5" s="26" t="s">
+        <v>74</v>
+      </c>
+      <c r="AF5" s="26" t="s">
+        <v>75</v>
+      </c>
+      <c r="AG5" s="27" t="s">
+        <v>76</v>
+      </c>
+      <c r="AH5" s="26" t="s">
+        <v>77</v>
+      </c>
+      <c r="AI5" s="26" t="s">
+        <v>78</v>
+      </c>
+      <c r="AJ5" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="AK5" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="AL5" s="26" t="s">
+        <v>93</v>
+      </c>
+      <c r="AM5" s="26" t="s">
+        <v>94</v>
+      </c>
+      <c r="AN5" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="AO5" s="27" t="s">
+        <v>96</v>
+      </c>
+      <c r="AP5" s="26" t="s">
+        <v>97</v>
+      </c>
+      <c r="AQ5" s="26" t="s">
+        <v>98</v>
+      </c>
+      <c r="AR5" s="26" t="s">
+        <v>99</v>
+      </c>
+      <c r="AS5" s="27" t="s">
+        <v>100</v>
+      </c>
+      <c r="AT5" s="26" t="s">
+        <v>106</v>
+      </c>
+      <c r="AU5" s="26" t="s">
+        <v>107</v>
+      </c>
+      <c r="AV5" s="26" t="s">
+        <v>108</v>
+      </c>
+      <c r="AW5" s="27" t="s">
+        <v>109</v>
+      </c>
+      <c r="AX5" s="26" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY5" s="26" t="s">
+        <v>122</v>
+      </c>
+      <c r="AZ5" s="26" t="s">
+        <v>123</v>
+      </c>
+      <c r="BA5" s="27" t="s">
+        <v>124</v>
+      </c>
+      <c r="BB5" s="26" t="s">
+        <v>130</v>
+      </c>
+      <c r="BC5" s="26" t="s">
+        <v>131</v>
+      </c>
+      <c r="BD5" s="26" t="s">
+        <v>132</v>
+      </c>
+      <c r="BE5" s="27" t="s">
+        <v>133</v>
+      </c>
+      <c r="BF5" s="26" t="s">
+        <v>139</v>
+      </c>
+      <c r="BG5" s="26" t="s">
+        <v>140</v>
+      </c>
+      <c r="BH5" s="26" t="s">
+        <v>141</v>
+      </c>
+      <c r="BI5" s="27" t="s">
+        <v>142</v>
+      </c>
+      <c r="BJ5" s="26" t="s">
+        <v>149</v>
+      </c>
+      <c r="BK5" s="26" t="s">
+        <v>150</v>
+      </c>
+      <c r="BL5" s="26" t="s">
+        <v>151</v>
+      </c>
+      <c r="BM5" s="27" t="s">
+        <v>152</v>
+      </c>
+      <c r="BN5" s="26" t="s">
+        <v>153</v>
+      </c>
+      <c r="BO5" s="26" t="s">
+        <v>161</v>
+      </c>
+      <c r="BP5" s="26" t="s">
+        <v>166</v>
+      </c>
+      <c r="BQ5" s="27" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="6" spans="1:69">
+      <c r="A6" s="3"/>
+      <c r="B6" s="1"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="Q6" s="31"/>
+      <c r="U6" s="31"/>
+      <c r="Y6" s="31"/>
+      <c r="AC6" s="31"/>
+      <c r="AG6" s="31"/>
+      <c r="AK6" s="31"/>
+      <c r="AO6" s="31"/>
+      <c r="AS6" s="31"/>
+      <c r="AW6" s="31"/>
+      <c r="BA6" s="31"/>
+      <c r="BE6" s="31"/>
+      <c r="BI6" s="31"/>
+      <c r="BM6" s="31"/>
+      <c r="BQ6" s="31"/>
+    </row>
+    <row r="7" spans="1:69">
+      <c r="A7" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="4">
+        <v>-2039.2856592299634</v>
+      </c>
+      <c r="C7" s="4">
+        <v>-2685.5711809171376</v>
+      </c>
+      <c r="D7" s="4">
+        <v>-3550.00934975256</v>
+      </c>
+      <c r="E7" s="4">
+        <v>-4259.6230456701678</v>
+      </c>
+      <c r="F7" s="4">
+        <v>-3486.3828094513178</v>
+      </c>
+      <c r="G7" s="4">
+        <v>-4183.2073225378062</v>
+      </c>
+      <c r="H7" s="4">
+        <v>-4475.5347914306822</v>
+      </c>
+      <c r="I7" s="4">
+        <v>-3511.8782626351335</v>
+      </c>
+      <c r="J7" s="4">
+        <v>-3371.7656205717358</v>
+      </c>
+      <c r="K7" s="4">
+        <v>-3458.0185640097643</v>
+      </c>
+      <c r="L7" s="4">
+        <v>-2813.7853879358063</v>
+      </c>
+      <c r="M7" s="4">
+        <v>-3280.7117386687582</v>
+      </c>
+      <c r="N7" s="4">
+        <v>-3459.2099618885322</v>
+      </c>
+      <c r="O7" s="19">
+        <v>-4220.1415668073123</v>
+      </c>
+      <c r="P7" s="19">
+        <v>-5781.3750036439487</v>
+      </c>
+      <c r="Q7" s="32">
+        <v>-7324.0212679370643</v>
+      </c>
+      <c r="R7" s="4">
+        <v>-4080.6679795648383</v>
+      </c>
+      <c r="S7" s="4">
+        <v>-4261.5297503286174</v>
+      </c>
+      <c r="T7" s="4">
+        <v>-4286.3982096515492</v>
+      </c>
+      <c r="U7" s="32">
+        <v>-4259.6230456701678</v>
+      </c>
+      <c r="V7" s="4">
+        <v>-3945.5594570235444</v>
+      </c>
+      <c r="W7" s="4">
+        <v>-4052.5961879187093</v>
+      </c>
+      <c r="X7" s="4">
+        <v>-3887.6399879099126</v>
+      </c>
+      <c r="Y7" s="32">
+        <v>-3486.3828094513178</v>
+      </c>
+      <c r="Z7" s="4">
+        <v>-4036.6484718045967</v>
+      </c>
+      <c r="AA7" s="4">
+        <v>-4244.3139868443286</v>
+      </c>
+      <c r="AB7" s="4">
+        <v>-4103.4536378820731</v>
+      </c>
+      <c r="AC7" s="32">
+        <v>-4183.2073225378062</v>
+      </c>
+      <c r="AD7" s="4">
+        <v>-4006.2665449534297</v>
+      </c>
+      <c r="AE7" s="4">
+        <v>-4439.8376564201235</v>
+      </c>
+      <c r="AF7" s="4">
+        <v>-4749.7011998535481</v>
+      </c>
+      <c r="AG7" s="32">
+        <v>-4475.5347914306822</v>
+      </c>
+      <c r="AH7" s="4">
+        <v>-3975.1142732041335</v>
+      </c>
+      <c r="AI7" s="4">
+        <v>-3817.3360778496699</v>
+      </c>
+      <c r="AJ7" s="4">
+        <v>-3478.0384267111253</v>
+      </c>
+      <c r="AK7" s="32">
+        <v>-3511.8782626351335</v>
+      </c>
+      <c r="AL7" s="4">
+        <v>-3010.2116557784675</v>
+      </c>
+      <c r="AM7" s="4">
+        <v>-3232.5214316380166</v>
+      </c>
+      <c r="AN7" s="4">
+        <v>-3420.3625926361956</v>
+      </c>
+      <c r="AO7" s="32">
+        <v>-3371.7656205717358</v>
+      </c>
+      <c r="AP7" s="4">
+        <v>-3562.81845516576</v>
+      </c>
+      <c r="AQ7" s="4">
+        <v>-3092.8578549764293</v>
+      </c>
+      <c r="AR7" s="4">
+        <v>-3372.18638765582</v>
+      </c>
+      <c r="AS7" s="32">
+        <v>-3458.0185640097643</v>
+      </c>
+      <c r="AT7" s="4">
+        <v>-3789.6548592091476</v>
+      </c>
+      <c r="AU7" s="4">
+        <v>-3705.6553648126155</v>
+      </c>
+      <c r="AV7" s="4">
+        <v>-3794.866121063852</v>
+      </c>
+      <c r="AW7" s="32">
+        <v>-2813.7853879358063</v>
+      </c>
+      <c r="AX7" s="4">
+        <v>-2474.9910730053398</v>
+      </c>
+      <c r="AY7" s="4">
+        <v>-2888.2863661927404</v>
+      </c>
+      <c r="AZ7" s="4">
+        <v>-2491.7915042677428</v>
+      </c>
+      <c r="BA7" s="32">
+        <v>-3280.7117386687582</v>
+      </c>
+      <c r="BB7" s="4">
+        <v>-2472.3439849384449</v>
+      </c>
+      <c r="BC7" s="4">
+        <v>-2814.754695674178</v>
+      </c>
+      <c r="BD7" s="4">
+        <v>-3698.2796971164053</v>
+      </c>
+      <c r="BE7" s="32">
+        <v>-3459.2099618885322</v>
+      </c>
+      <c r="BF7" s="4">
+        <v>-3618.149161162396</v>
+      </c>
+      <c r="BG7" s="4">
+        <v>-2992.3775284150724</v>
+      </c>
+      <c r="BH7" s="4">
+        <v>-3940.1547723314789</v>
+      </c>
+      <c r="BI7" s="32">
+        <v>-4220.1415668073123</v>
+      </c>
+      <c r="BJ7" s="4">
+        <v>-4436.0044115598885</v>
+      </c>
+      <c r="BK7" s="4">
+        <v>-5570.6986477718574</v>
+      </c>
+      <c r="BL7" s="4">
+        <v>-5177.583594108306</v>
+      </c>
+      <c r="BM7" s="32">
+        <v>-5781.3750036439487</v>
+      </c>
+      <c r="BN7" s="4">
+        <v>-5847.3145078040416</v>
+      </c>
+      <c r="BO7" s="4">
+        <v>-6939.8869583002515</v>
+      </c>
+      <c r="BP7" s="4">
+        <v>-6080.2278513398742</v>
+      </c>
+      <c r="BQ7" s="32">
+        <v>-7324.0212679370643</v>
+      </c>
+    </row>
+    <row r="8" spans="1:69">
+      <c r="A8" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="4">
+        <v>25.366079927611928</v>
+      </c>
+      <c r="C8" s="4">
+        <v>78.525869142361501</v>
+      </c>
+      <c r="D8" s="4">
+        <v>93.333102822318011</v>
+      </c>
+      <c r="E8" s="4">
+        <v>251.15695432983313</v>
+      </c>
+      <c r="F8" s="4">
+        <v>874.43626421537874</v>
+      </c>
+      <c r="G8" s="4">
+        <v>735.09292334458269</v>
+      </c>
+      <c r="H8" s="4">
+        <v>1505.9669004434215</v>
+      </c>
+      <c r="I8" s="4">
+        <v>2236.5955101350278</v>
+      </c>
+      <c r="J8" s="4">
+        <v>2462.8357228201749</v>
+      </c>
+      <c r="K8" s="4">
+        <v>3181.444526298148</v>
+      </c>
+      <c r="L8" s="4">
+        <v>2629.9135793038822</v>
+      </c>
+      <c r="M8" s="4">
+        <v>3198.3657448169492</v>
+      </c>
+      <c r="N8" s="4">
+        <v>3659.0832787757327</v>
+      </c>
+      <c r="O8" s="19">
+        <v>2988.1170814592615</v>
+      </c>
+      <c r="P8" s="19">
+        <v>3353.2249013048931</v>
+      </c>
+      <c r="Q8" s="32">
+        <v>3427.0810289462361</v>
+      </c>
+      <c r="R8" s="4">
+        <v>141.20202043516156</v>
+      </c>
+      <c r="S8" s="4">
+        <v>190.60024967138341</v>
+      </c>
+      <c r="T8" s="4">
+        <v>155.20179034845148</v>
+      </c>
+      <c r="U8" s="32">
+        <v>251.15695432983313</v>
+      </c>
+      <c r="V8" s="4">
+        <v>394.06433220511622</v>
+      </c>
+      <c r="W8" s="4">
+        <v>424.46114732672555</v>
+      </c>
+      <c r="X8" s="4">
+        <v>499.61950264958341</v>
+      </c>
+      <c r="Y8" s="32">
+        <v>874.43626421537874</v>
+      </c>
+      <c r="Z8" s="4">
+        <v>773.14173357367702</v>
+      </c>
+      <c r="AA8" s="4">
+        <v>726.56433538904253</v>
+      </c>
+      <c r="AB8" s="4">
+        <v>858.53397855341871</v>
+      </c>
+      <c r="AC8" s="32">
+        <v>735.09292334458269</v>
+      </c>
+      <c r="AD8" s="4">
+        <v>1153.429480075426</v>
+      </c>
+      <c r="AE8" s="4">
+        <v>1346.4574633274826</v>
+      </c>
+      <c r="AF8" s="4">
+        <v>1308.2268810170597</v>
+      </c>
+      <c r="AG8" s="32">
+        <v>1505.9669004434215</v>
+      </c>
+      <c r="AH8" s="4">
+        <v>1525.5789787460835</v>
+      </c>
+      <c r="AI8" s="4">
+        <v>1744.3955548639303</v>
+      </c>
+      <c r="AJ8" s="4">
+        <v>2029.8616801275825</v>
+      </c>
+      <c r="AK8" s="32">
+        <v>2236.5955101350278</v>
+      </c>
+      <c r="AL8" s="4">
+        <v>2286.2223082816126</v>
+      </c>
+      <c r="AM8" s="4">
+        <v>2298.1934515214475</v>
+      </c>
+      <c r="AN8" s="4">
+        <v>2263.9788477637931</v>
+      </c>
+      <c r="AO8" s="32">
+        <v>2462.8357228201749</v>
+      </c>
+      <c r="AP8" s="4">
+        <v>2776.1675745508232</v>
+      </c>
+      <c r="AQ8" s="4">
+        <v>3822.0900222401565</v>
+      </c>
+      <c r="AR8" s="4">
+        <v>3388.3196612100155</v>
+      </c>
+      <c r="AS8" s="32">
+        <v>3181.444526298148</v>
+      </c>
+      <c r="AT8" s="4">
+        <v>2586.761796686671</v>
+      </c>
+      <c r="AU8" s="4">
+        <v>2514.3009363743076</v>
+      </c>
+      <c r="AV8" s="4">
+        <v>2226.6859354480885</v>
+      </c>
+      <c r="AW8" s="32">
+        <v>2629.9135793038822</v>
+      </c>
+      <c r="AX8" s="4">
+        <v>2239.6674117402044</v>
+      </c>
+      <c r="AY8" s="4">
+        <v>2301.536246291892</v>
+      </c>
+      <c r="AZ8" s="4">
+        <v>2641.1573238041778</v>
+      </c>
+      <c r="BA8" s="32">
+        <v>3198.3657448169492</v>
+      </c>
+      <c r="BB8" s="4">
+        <v>3332.941071574809</v>
+      </c>
+      <c r="BC8" s="4">
+        <v>3241.4186168958022</v>
+      </c>
+      <c r="BD8" s="4">
+        <v>3372.7330875285625</v>
+      </c>
+      <c r="BE8" s="32">
+        <v>3659.0832787757327</v>
+      </c>
+      <c r="BF8" s="4">
+        <v>3648.6894920610885</v>
+      </c>
+      <c r="BG8" s="4">
+        <v>3757.7547656976822</v>
+      </c>
+      <c r="BH8" s="4">
+        <v>3191.5149463057141</v>
+      </c>
+      <c r="BI8" s="32">
+        <v>2988.1170814592615</v>
+      </c>
+      <c r="BJ8" s="4">
+        <v>2814.0298438057011</v>
+      </c>
+      <c r="BK8" s="4">
+        <v>2946.1367419522876</v>
+      </c>
+      <c r="BL8" s="4">
+        <v>3215.4552705636211</v>
+      </c>
+      <c r="BM8" s="32">
+        <v>3353.2249013048931</v>
+      </c>
+      <c r="BN8" s="4">
+        <v>3352.7386174704534</v>
+      </c>
+      <c r="BO8" s="4">
+        <v>3117.3910564789066</v>
+      </c>
+      <c r="BP8" s="4">
+        <v>3639.0643759251102</v>
+      </c>
+      <c r="BQ8" s="32">
+        <v>3427.0810289462361</v>
+      </c>
+    </row>
+    <row r="9" spans="1:69">
+      <c r="A9" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="4">
+        <v>25.366079927611928</v>
+      </c>
+      <c r="C9" s="4">
+        <v>25.863735837745633</v>
+      </c>
+      <c r="D9" s="4">
+        <v>15.322044875714782</v>
+      </c>
+      <c r="E9" s="4">
+        <v>23.64</v>
+      </c>
+      <c r="F9" s="4">
+        <v>77.067657877438819</v>
+      </c>
+      <c r="G9" s="4">
+        <v>138.95283589225397</v>
+      </c>
+      <c r="H9" s="4">
+        <v>176.84306269890865</v>
+      </c>
+      <c r="I9" s="4">
+        <v>453.8699132463218</v>
+      </c>
+      <c r="J9" s="4">
+        <v>533.92822719807577</v>
+      </c>
+      <c r="K9" s="4">
+        <v>1676.0821938718702</v>
+      </c>
+      <c r="L9" s="4">
+        <v>640.59302956299962</v>
+      </c>
+      <c r="M9" s="4">
+        <v>784.05152700872577</v>
+      </c>
+      <c r="N9" s="4">
+        <v>1351.8791310603012</v>
+      </c>
+      <c r="O9" s="19">
+        <v>1307.218491529024</v>
+      </c>
+      <c r="P9" s="19">
+        <v>1489.159388302415</v>
+      </c>
+      <c r="Q9" s="32">
+        <v>1673.4120553096591</v>
+      </c>
+      <c r="R9" s="4">
+        <v>10.39</v>
+      </c>
+      <c r="S9" s="4">
+        <v>6.98</v>
+      </c>
+      <c r="T9" s="4">
+        <v>23.1</v>
+      </c>
+      <c r="U9" s="32">
+        <v>23.64</v>
+      </c>
+      <c r="V9" s="4">
+        <v>58.848085338333419</v>
+      </c>
+      <c r="W9" s="4">
+        <v>71.545546925562803</v>
+      </c>
+      <c r="X9" s="4">
+        <v>58.466977832257669</v>
+      </c>
+      <c r="Y9" s="32">
+        <v>77.067657877438819</v>
+      </c>
+      <c r="Z9" s="4">
+        <v>85.800804610521823</v>
+      </c>
+      <c r="AA9" s="4">
+        <v>92.472323356298247</v>
+      </c>
+      <c r="AB9" s="4">
+        <v>116.72027773045035</v>
+      </c>
+      <c r="AC9" s="32">
+        <v>138.95283589225397</v>
+      </c>
+      <c r="AD9" s="4">
+        <v>147.04235777722488</v>
+      </c>
+      <c r="AE9" s="4">
+        <v>166.50138544042079</v>
+      </c>
+      <c r="AF9" s="4">
+        <v>176.98593059736297</v>
+      </c>
+      <c r="AG9" s="32">
+        <v>176.84306269890865</v>
+      </c>
+      <c r="AH9" s="4">
+        <v>199.44630311448</v>
+      </c>
+      <c r="AI9" s="4">
+        <v>279.11485272627624</v>
+      </c>
+      <c r="AJ9" s="4">
+        <v>353.06381209824951</v>
+      </c>
+      <c r="AK9" s="32">
+        <v>453.8699132463218</v>
+      </c>
+      <c r="AL9" s="4">
+        <v>496.46757624397958</v>
+      </c>
+      <c r="AM9" s="4">
+        <v>452.51428559436783</v>
+      </c>
+      <c r="AN9" s="4">
+        <v>546.82746952264631</v>
+      </c>
+      <c r="AO9" s="32">
+        <v>533.92822719807577</v>
+      </c>
+      <c r="AP9" s="4">
+        <v>989.34203466469114</v>
+      </c>
+      <c r="AQ9" s="4">
+        <v>1968.1629528570616</v>
+      </c>
+      <c r="AR9" s="4">
+        <v>1833.8641077994646</v>
+      </c>
+      <c r="AS9" s="32">
+        <v>1676.0821938718702</v>
+      </c>
+      <c r="AT9" s="4">
+        <v>1177.701181442693</v>
+      </c>
+      <c r="AU9" s="4">
+        <v>1192.2670381151927</v>
+      </c>
+      <c r="AV9" s="4">
+        <v>922.53226661278245</v>
+      </c>
+      <c r="AW9" s="32">
+        <v>640.59302956299962</v>
+      </c>
+      <c r="AX9" s="4">
+        <v>481.52897833673757</v>
+      </c>
+      <c r="AY9" s="4">
+        <v>607.42845112578107</v>
+      </c>
+      <c r="AZ9" s="4">
+        <v>720.84482631262347</v>
+      </c>
+      <c r="BA9" s="32">
+        <v>784.05152700872577</v>
+      </c>
+      <c r="BB9" s="4">
+        <v>1054.6098584181407</v>
+      </c>
+      <c r="BC9" s="4">
+        <v>1128.0395161907597</v>
+      </c>
+      <c r="BD9" s="4">
+        <v>1163.7924256222921</v>
+      </c>
+      <c r="BE9" s="32">
+        <v>1351.8791310603012</v>
+      </c>
+      <c r="BF9" s="4">
+        <v>1597.4959831470612</v>
+      </c>
+      <c r="BG9" s="4">
+        <v>1590.3329225793489</v>
+      </c>
+      <c r="BH9" s="4">
+        <v>1343.4980549298923</v>
+      </c>
+      <c r="BI9" s="32">
+        <v>1307.218491529024</v>
+      </c>
+      <c r="BJ9" s="4">
+        <v>1315.8201556138156</v>
+      </c>
+      <c r="BK9" s="4">
+        <v>1302.4954571230717</v>
+      </c>
+      <c r="BL9" s="4">
+        <v>1413.2616780921119</v>
+      </c>
+      <c r="BM9" s="32">
+        <v>1489.159388302415</v>
+      </c>
+      <c r="BN9" s="4">
+        <v>1614.9936860809696</v>
+      </c>
+      <c r="BO9" s="4">
+        <v>1518.5363107527974</v>
+      </c>
+      <c r="BP9" s="4">
+        <v>1568.3418353937195</v>
+      </c>
+      <c r="BQ9" s="32">
+        <v>1673.4120553096591</v>
+      </c>
+    </row>
+    <row r="10" spans="1:69">
+      <c r="A10" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="B10" s="4">
+        <v>1.9265537884812887</v>
+      </c>
+      <c r="C10" s="4">
+        <v>0.68772896901267033</v>
+      </c>
+      <c r="D10" s="4">
+        <v>7.6808952177119973</v>
+      </c>
+      <c r="E10" s="4">
+        <v>7.39</v>
+      </c>
+      <c r="F10" s="4">
+        <v>7.4399999999999995</v>
+      </c>
+      <c r="G10" s="4">
+        <v>4.7300000000000004</v>
+      </c>
+      <c r="H10" s="4">
+        <v>5.0499999999999989</v>
+      </c>
+      <c r="I10" s="4">
+        <v>5.919999999999999</v>
+      </c>
+      <c r="J10" s="4">
+        <v>6.6900000000000013</v>
+      </c>
+      <c r="K10" s="4">
+        <v>8.27</v>
+      </c>
+      <c r="L10" s="4">
+        <v>9.7349621301330824</v>
+      </c>
+      <c r="M10" s="4">
+        <v>11.836807976349947</v>
+      </c>
+      <c r="N10" s="4">
+        <v>9.2340466770379006</v>
+      </c>
+      <c r="O10" s="19">
+        <v>13.748108631391077</v>
+      </c>
+      <c r="P10" s="19">
+        <v>10.60295009398825</v>
+      </c>
+      <c r="Q10" s="32">
+        <v>19.195622584074151</v>
+      </c>
+      <c r="R10" s="4">
+        <v>7.65</v>
+      </c>
+      <c r="S10" s="4">
+        <v>5.0200000000000005</v>
+      </c>
+      <c r="T10" s="4">
+        <v>7.32</v>
+      </c>
+      <c r="U10" s="32">
+        <v>7.39</v>
+      </c>
+      <c r="V10" s="4">
+        <v>7.37</v>
+      </c>
+      <c r="W10" s="4">
+        <v>8.61</v>
+      </c>
+      <c r="X10" s="4">
+        <v>8.5899999999999981</v>
+      </c>
+      <c r="Y10" s="32">
+        <v>7.4399999999999995</v>
+      </c>
+      <c r="Z10" s="4">
+        <v>7.56</v>
+      </c>
+      <c r="AA10" s="4">
+        <v>7.1199999999999992</v>
+      </c>
+      <c r="AB10" s="4">
+        <v>5.6399999999999988</v>
+      </c>
+      <c r="AC10" s="32">
+        <v>4.7300000000000004</v>
+      </c>
+      <c r="AD10" s="4">
+        <v>6.8400000000000007</v>
+      </c>
+      <c r="AE10" s="4">
+        <v>6.8000000000000007</v>
+      </c>
+      <c r="AF10" s="4">
+        <v>6.620000000000001</v>
+      </c>
+      <c r="AG10" s="32">
+        <v>5.0499999999999989</v>
+      </c>
+      <c r="AH10" s="4">
+        <v>6.74</v>
+      </c>
+      <c r="AI10" s="4">
+        <v>4.5300000000000011</v>
+      </c>
+      <c r="AJ10" s="4">
+        <v>4.4799999999999995</v>
+      </c>
+      <c r="AK10" s="32">
+        <v>5.919999999999999</v>
+      </c>
+      <c r="AL10" s="4">
+        <v>3.99</v>
+      </c>
+      <c r="AM10" s="4">
+        <v>8.57</v>
+      </c>
+      <c r="AN10" s="4">
+        <v>5.95</v>
+      </c>
+      <c r="AO10" s="32">
+        <v>6.6900000000000013</v>
+      </c>
+      <c r="AP10" s="4">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="AQ10" s="4">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="AR10" s="4">
+        <v>8.2899999999999991</v>
+      </c>
+      <c r="AS10" s="32">
+        <v>8.27</v>
+      </c>
+      <c r="AT10" s="4">
+        <v>6.617376718630025</v>
+      </c>
+      <c r="AU10" s="4">
+        <v>15.176234263615015</v>
+      </c>
+      <c r="AV10" s="4">
+        <v>10.677372740509258</v>
+      </c>
+      <c r="AW10" s="32">
+        <v>9.7349621301330824</v>
+      </c>
+      <c r="AX10" s="4">
+        <v>11.116565907883727</v>
+      </c>
+      <c r="AY10" s="4">
+        <v>8.2965866181388304</v>
+      </c>
+      <c r="AZ10" s="4">
+        <v>10.002139032737352</v>
+      </c>
+      <c r="BA10" s="32">
+        <v>11.836807976349947</v>
+      </c>
+      <c r="BB10" s="4">
+        <v>8.2117766037490476</v>
+      </c>
+      <c r="BC10" s="4">
+        <v>12.971118301289156</v>
+      </c>
+      <c r="BD10" s="4">
+        <v>10.636239820873985</v>
+      </c>
+      <c r="BE10" s="32">
+        <v>9.2340466770379006</v>
+      </c>
+      <c r="BF10" s="4">
+        <v>12.890629837675561</v>
+      </c>
+      <c r="BG10" s="4">
+        <v>13.417349751975342</v>
+      </c>
+      <c r="BH10" s="4">
+        <v>13.943634743246252</v>
+      </c>
+      <c r="BI10" s="32">
+        <v>13.748108631391077</v>
+      </c>
+      <c r="BJ10" s="4">
+        <v>14.97499335612742</v>
+      </c>
+      <c r="BK10" s="4">
+        <v>9.5005435613373983</v>
+      </c>
+      <c r="BL10" s="4">
+        <v>10.186793241004457</v>
+      </c>
+      <c r="BM10" s="32">
+        <v>10.60295009398825</v>
+      </c>
+      <c r="BN10" s="4">
+        <v>11.841474551542451</v>
+      </c>
+      <c r="BO10" s="4">
+        <v>18.586748202740342</v>
+      </c>
+      <c r="BP10" s="4">
+        <v>17.859704887005911</v>
+      </c>
+      <c r="BQ10" s="32">
+        <v>19.195622584074151</v>
+      </c>
+    </row>
+    <row r="11" spans="1:69">
+      <c r="A11" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="4">
+        <v>23.439526139130638</v>
+      </c>
+      <c r="C11" s="4">
+        <v>25.176006868732962</v>
+      </c>
+      <c r="D11" s="4">
+        <v>7.6411496580027851</v>
+      </c>
+      <c r="E11" s="4">
+        <v>16.25</v>
+      </c>
+      <c r="F11" s="4">
+        <v>69.627657877438821</v>
+      </c>
+      <c r="G11" s="4">
+        <v>134.22283589225398</v>
+      </c>
+      <c r="H11" s="4">
+        <v>171.79306269890864</v>
+      </c>
+      <c r="I11" s="4">
+        <v>447.94991324632178</v>
+      </c>
+      <c r="J11" s="4">
+        <v>527.23822719807572</v>
+      </c>
+      <c r="K11" s="4">
+        <v>1667.8121938718702</v>
+      </c>
+      <c r="L11" s="4">
+        <v>630.85806743286651</v>
+      </c>
+      <c r="M11" s="4">
+        <v>772.2147190323758</v>
+      </c>
+      <c r="N11" s="4">
+        <v>1342.6450843832633</v>
+      </c>
+      <c r="O11" s="19">
+        <v>1293.470382897633</v>
+      </c>
+      <c r="P11" s="19">
+        <v>1478.5564382084267</v>
+      </c>
+      <c r="Q11" s="32">
+        <v>1654.216432725585</v>
+      </c>
+      <c r="R11" s="4">
+        <v>2.7399999999999998</v>
+      </c>
+      <c r="S11" s="4">
+        <v>1.96</v>
+      </c>
+      <c r="T11" s="4">
+        <v>15.78</v>
+      </c>
+      <c r="U11" s="32">
+        <v>16.25</v>
+      </c>
+      <c r="V11" s="4">
+        <v>51.478085338333422</v>
+      </c>
+      <c r="W11" s="4">
+        <v>62.935546925562811</v>
+      </c>
+      <c r="X11" s="4">
+        <v>49.876977832257673</v>
+      </c>
+      <c r="Y11" s="32">
+        <v>69.627657877438821</v>
+      </c>
+      <c r="Z11" s="4">
+        <v>78.24080461052182</v>
+      </c>
+      <c r="AA11" s="4">
+        <v>85.352323356298243</v>
+      </c>
+      <c r="AB11" s="4">
+        <v>111.08027773045035</v>
+      </c>
+      <c r="AC11" s="32">
+        <v>134.22283589225398</v>
+      </c>
+      <c r="AD11" s="4">
+        <v>140.20235777722488</v>
+      </c>
+      <c r="AE11" s="4">
+        <v>159.70138544042078</v>
+      </c>
+      <c r="AF11" s="4">
+        <v>170.36593059736296</v>
+      </c>
+      <c r="AG11" s="32">
+        <v>171.79306269890864</v>
+      </c>
+      <c r="AH11" s="4">
+        <v>192.70630311447999</v>
+      </c>
+      <c r="AI11" s="4">
+        <v>274.58485272627621</v>
+      </c>
+      <c r="AJ11" s="4">
+        <v>348.5838120982495</v>
+      </c>
+      <c r="AK11" s="32">
+        <v>447.94991324632178</v>
+      </c>
+      <c r="AL11" s="4">
+        <v>492.47757624397957</v>
+      </c>
+      <c r="AM11" s="4">
+        <v>443.94428559436784</v>
+      </c>
+      <c r="AN11" s="4">
+        <v>540.87746952264627</v>
+      </c>
+      <c r="AO11" s="32">
+        <v>527.23822719807572</v>
+      </c>
+      <c r="AP11" s="4">
+        <v>981.04203466469119</v>
+      </c>
+      <c r="AQ11" s="4">
+        <v>1959.6129528570616</v>
+      </c>
+      <c r="AR11" s="4">
+        <v>1825.5741077994646</v>
+      </c>
+      <c r="AS11" s="32">
+        <v>1667.8121938718702</v>
+      </c>
+      <c r="AT11" s="4">
+        <v>1171.0838047240629</v>
+      </c>
+      <c r="AU11" s="4">
+        <v>1177.0908038515777</v>
+      </c>
+      <c r="AV11" s="4">
+        <v>911.85489387227324</v>
+      </c>
+      <c r="AW11" s="32">
+        <v>630.85806743286651</v>
+      </c>
+      <c r="AX11" s="4">
+        <v>470.41241242885383</v>
+      </c>
+      <c r="AY11" s="4">
+        <v>599.13186450764226</v>
+      </c>
+      <c r="AZ11" s="4">
+        <v>710.84268727988615</v>
+      </c>
+      <c r="BA11" s="32">
+        <v>772.2147190323758</v>
+      </c>
+      <c r="BB11" s="4">
+        <v>1046.3980818143916</v>
+      </c>
+      <c r="BC11" s="4">
+        <v>1115.0683978894706</v>
+      </c>
+      <c r="BD11" s="4">
+        <v>1153.1561858014181</v>
+      </c>
+      <c r="BE11" s="32">
+        <v>1342.6450843832633</v>
+      </c>
+      <c r="BF11" s="4">
+        <v>1584.6053533093857</v>
+      </c>
+      <c r="BG11" s="4">
+        <v>1576.9155728273736</v>
+      </c>
+      <c r="BH11" s="4">
+        <v>1329.554420186646</v>
+      </c>
+      <c r="BI11" s="32">
+        <v>1293.470382897633</v>
+      </c>
+      <c r="BJ11" s="4">
+        <v>1300.8451622576881</v>
+      </c>
+      <c r="BK11" s="4">
+        <v>1292.9949135617342</v>
+      </c>
+      <c r="BL11" s="4">
+        <v>1403.0748848511075</v>
+      </c>
+      <c r="BM11" s="32">
+        <v>1478.5564382084267</v>
+      </c>
+      <c r="BN11" s="4">
+        <v>1603.1522115294272</v>
+      </c>
+      <c r="BO11" s="4">
+        <v>1499.949562550057</v>
+      </c>
+      <c r="BP11" s="4">
+        <v>1550.4821305067137</v>
+      </c>
+      <c r="BQ11" s="32">
+        <v>1654.216432725585</v>
+      </c>
+    </row>
+    <row r="12" spans="1:69">
+      <c r="A12" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="4">
+        <v>0</v>
+      </c>
+      <c r="C12" s="4">
+        <v>52.662133304615864</v>
+      </c>
+      <c r="D12" s="4">
+        <v>78.011057946603231</v>
+      </c>
+      <c r="E12" s="4">
+        <v>227.51695432983311</v>
+      </c>
+      <c r="F12" s="4">
+        <v>797.36860633793992</v>
+      </c>
+      <c r="G12" s="4">
+        <v>596.14008745232877</v>
+      </c>
+      <c r="H12" s="4">
+        <v>1329.1238377445129</v>
+      </c>
+      <c r="I12" s="4">
+        <v>1782.7255968887059</v>
+      </c>
+      <c r="J12" s="4">
+        <v>1928.9074956220988</v>
+      </c>
+      <c r="K12" s="4">
+        <v>1505.3623324262776</v>
+      </c>
+      <c r="L12" s="4">
+        <v>1989.3205497408824</v>
+      </c>
+      <c r="M12" s="4">
+        <v>2414.3142178082235</v>
+      </c>
+      <c r="N12" s="4">
+        <v>2307.2041477154312</v>
+      </c>
+      <c r="O12" s="19">
+        <v>1680.8985899302374</v>
+      </c>
+      <c r="P12" s="19">
+        <v>1864.0655130024784</v>
+      </c>
+      <c r="Q12" s="32">
+        <v>1753.6689736365772</v>
+      </c>
+      <c r="R12" s="4">
+        <v>130.81202043516154</v>
+      </c>
+      <c r="S12" s="4">
+        <v>183.62024967138342</v>
+      </c>
+      <c r="T12" s="4">
+        <v>132.10179034845149</v>
+      </c>
+      <c r="U12" s="32">
+        <v>227.51695432983311</v>
+      </c>
+      <c r="V12" s="4">
+        <v>335.2162468667828</v>
+      </c>
+      <c r="W12" s="4">
+        <v>352.91560040116275</v>
+      </c>
+      <c r="X12" s="4">
+        <v>441.15252481732574</v>
+      </c>
+      <c r="Y12" s="32">
+        <v>797.36860633793992</v>
+      </c>
+      <c r="Z12" s="4">
+        <v>687.34092896315519</v>
+      </c>
+      <c r="AA12" s="4">
+        <v>634.09201203274426</v>
+      </c>
+      <c r="AB12" s="4">
+        <v>741.81370082296837</v>
+      </c>
+      <c r="AC12" s="32">
+        <v>596.14008745232877</v>
+      </c>
+      <c r="AD12" s="4">
+        <v>1006.387122298201</v>
+      </c>
+      <c r="AE12" s="4">
+        <v>1179.9560778870618</v>
+      </c>
+      <c r="AF12" s="4">
+        <v>1131.2409504196967</v>
+      </c>
+      <c r="AG12" s="32">
+        <v>1329.1238377445129</v>
+      </c>
+      <c r="AH12" s="4">
+        <v>1326.1326756316034</v>
+      </c>
+      <c r="AI12" s="4">
+        <v>1465.2807021376541</v>
+      </c>
+      <c r="AJ12" s="4">
+        <v>1676.7978680293331</v>
+      </c>
+      <c r="AK12" s="32">
+        <v>1782.7255968887059</v>
+      </c>
+      <c r="AL12" s="4">
+        <v>1789.7547320376329</v>
+      </c>
+      <c r="AM12" s="4">
+        <v>1845.6791659270796</v>
+      </c>
+      <c r="AN12" s="4">
+        <v>1717.1513782411466</v>
+      </c>
+      <c r="AO12" s="32">
+        <v>1928.9074956220988</v>
+      </c>
+      <c r="AP12" s="4">
+        <v>1786.8255398861322</v>
+      </c>
+      <c r="AQ12" s="4">
+        <v>1853.9270693830949</v>
+      </c>
+      <c r="AR12" s="4">
+        <v>1554.4555534105511</v>
+      </c>
+      <c r="AS12" s="32">
+        <v>1505.3623324262776</v>
+      </c>
+      <c r="AT12" s="4">
+        <v>1409.0606152439782</v>
+      </c>
+      <c r="AU12" s="4">
+        <v>1322.0338982591149</v>
+      </c>
+      <c r="AV12" s="4">
+        <v>1304.1536688353062</v>
+      </c>
+      <c r="AW12" s="32">
+        <v>1989.3205497408824</v>
+      </c>
+      <c r="AX12" s="4">
+        <v>1758.1384334034667</v>
+      </c>
+      <c r="AY12" s="4">
+        <v>1694.1077951661109</v>
+      </c>
+      <c r="AZ12" s="4">
+        <v>1920.3124974915543</v>
+      </c>
+      <c r="BA12" s="32">
+        <v>2414.3142178082235</v>
+      </c>
+      <c r="BB12" s="4">
+        <v>2278.3312131566681</v>
+      </c>
+      <c r="BC12" s="4">
+        <v>2113.3791007050422</v>
+      </c>
+      <c r="BD12" s="4">
+        <v>2208.9406619062706</v>
+      </c>
+      <c r="BE12" s="32">
+        <v>2307.2041477154312</v>
+      </c>
+      <c r="BF12" s="4">
+        <v>2051.193508914027</v>
+      </c>
+      <c r="BG12" s="4">
+        <v>2167.4218431183331</v>
+      </c>
+      <c r="BH12" s="4">
+        <v>1848.0168913758216</v>
+      </c>
+      <c r="BI12" s="32">
+        <v>1680.8985899302374</v>
+      </c>
+      <c r="BJ12" s="4">
+        <v>1498.2096881918856</v>
+      </c>
+      <c r="BK12" s="4">
+        <v>1643.6412848292161</v>
+      </c>
+      <c r="BL12" s="4">
+        <v>1802.1935924715092</v>
+      </c>
+      <c r="BM12" s="32">
+        <v>1864.0655130024784</v>
+      </c>
+      <c r="BN12" s="4">
+        <v>1737.744931389484</v>
+      </c>
+      <c r="BO12" s="4">
+        <v>1598.8547457261091</v>
+      </c>
+      <c r="BP12" s="4">
+        <v>2070.7225405313907</v>
+      </c>
+      <c r="BQ12" s="32">
+        <v>1753.6689736365772</v>
+      </c>
+    </row>
+    <row r="13" spans="1:69">
+      <c r="A13" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="4">
+        <v>2064.6517391575753</v>
+      </c>
+      <c r="C13" s="4">
+        <v>2764.097050059499</v>
+      </c>
+      <c r="D13" s="4">
+        <v>3643.3424525748778</v>
+      </c>
+      <c r="E13" s="4">
+        <v>4510.7800000000007</v>
+      </c>
+      <c r="F13" s="4">
+        <v>4360.8190736666966</v>
+      </c>
+      <c r="G13" s="4">
+        <v>4918.3002458823894</v>
+      </c>
+      <c r="H13" s="4">
+        <v>5981.5016918741039</v>
+      </c>
+      <c r="I13" s="4">
+        <v>5748.4737727701613</v>
+      </c>
+      <c r="J13" s="4">
+        <v>5834.6013433919106</v>
+      </c>
+      <c r="K13" s="4">
+        <v>6639.4630903079124</v>
+      </c>
+      <c r="L13" s="4">
+        <v>5443.6989672396885</v>
+      </c>
+      <c r="M13" s="4">
+        <v>6479.0774834857075</v>
+      </c>
+      <c r="N13" s="4">
+        <v>7118.2932406642649</v>
+      </c>
+      <c r="O13" s="19">
+        <v>7208.2586482665738</v>
+      </c>
+      <c r="P13" s="19">
+        <v>9134.5999049488419</v>
+      </c>
+      <c r="Q13" s="32">
+        <v>10751.1022968833</v>
+      </c>
+      <c r="R13" s="4">
+        <v>4221.87</v>
+      </c>
+      <c r="S13" s="4">
+        <v>4452.130000000001</v>
+      </c>
+      <c r="T13" s="4">
+        <v>4441.6000000000004</v>
+      </c>
+      <c r="U13" s="32">
+        <v>4510.7800000000007</v>
+      </c>
+      <c r="V13" s="4">
+        <v>4339.6237892286608</v>
+      </c>
+      <c r="W13" s="4">
+        <v>4477.0573352454348</v>
+      </c>
+      <c r="X13" s="4">
+        <v>4387.259490559496</v>
+      </c>
+      <c r="Y13" s="32">
+        <v>4360.8190736666966</v>
+      </c>
+      <c r="Z13" s="4">
+        <v>4809.7902053782736</v>
+      </c>
+      <c r="AA13" s="4">
+        <v>4970.8783222333714</v>
+      </c>
+      <c r="AB13" s="4">
+        <v>4961.9876164354919</v>
+      </c>
+      <c r="AC13" s="32">
+        <v>4918.3002458823894</v>
+      </c>
+      <c r="AD13" s="4">
+        <v>5159.6960250288557</v>
+      </c>
+      <c r="AE13" s="4">
+        <v>5786.2951197476059</v>
+      </c>
+      <c r="AF13" s="4">
+        <v>6057.928080870608</v>
+      </c>
+      <c r="AG13" s="32">
+        <v>5981.5016918741039</v>
+      </c>
+      <c r="AH13" s="4">
+        <v>5500.693251950217</v>
+      </c>
+      <c r="AI13" s="4">
+        <v>5561.7316327136004</v>
+      </c>
+      <c r="AJ13" s="4">
+        <v>5507.9001068387079</v>
+      </c>
+      <c r="AK13" s="32">
+        <v>5748.4737727701613</v>
+      </c>
+      <c r="AL13" s="4">
+        <v>5296.4339640600801</v>
+      </c>
+      <c r="AM13" s="4">
+        <v>5530.7148831594641</v>
+      </c>
+      <c r="AN13" s="4">
+        <v>5684.3414403999886</v>
+      </c>
+      <c r="AO13" s="32">
+        <v>5834.6013433919106</v>
+      </c>
+      <c r="AP13" s="4">
+        <v>6338.9860297165833</v>
+      </c>
+      <c r="AQ13" s="4">
+        <v>6914.9478772165858</v>
+      </c>
+      <c r="AR13" s="4">
+        <v>6760.5060488658355</v>
+      </c>
+      <c r="AS13" s="32">
+        <v>6639.4630903079124</v>
+      </c>
+      <c r="AT13" s="4">
+        <v>6376.4166558958186</v>
+      </c>
+      <c r="AU13" s="4">
+        <v>6219.9563011869232</v>
+      </c>
+      <c r="AV13" s="4">
+        <v>6021.5520565119405</v>
+      </c>
+      <c r="AW13" s="32">
+        <v>5443.6989672396885</v>
+      </c>
+      <c r="AX13" s="4">
+        <v>4714.6584847455442</v>
+      </c>
+      <c r="AY13" s="4">
+        <v>5189.8226124846324</v>
+      </c>
+      <c r="AZ13" s="4">
+        <v>5132.9488280719206</v>
+      </c>
+      <c r="BA13" s="32">
+        <v>6479.0774834857075</v>
+      </c>
+      <c r="BB13" s="4">
+        <v>5805.2850565132539</v>
+      </c>
+      <c r="BC13" s="4">
+        <v>6056.1733125699802</v>
+      </c>
+      <c r="BD13" s="4">
+        <v>7071.0127846449677</v>
+      </c>
+      <c r="BE13" s="32">
+        <v>7118.2932406642649</v>
+      </c>
+      <c r="BF13" s="4">
+        <v>7266.8386532234845</v>
+      </c>
+      <c r="BG13" s="4">
+        <v>6750.1322941127546</v>
+      </c>
+      <c r="BH13" s="4">
+        <v>7131.669718637193</v>
+      </c>
+      <c r="BI13" s="32">
+        <v>7208.2586482665738</v>
+      </c>
+      <c r="BJ13" s="4">
+        <v>7250.0342553655892</v>
+      </c>
+      <c r="BK13" s="4">
+        <v>8516.835389724145</v>
+      </c>
+      <c r="BL13" s="4">
+        <v>8393.0388646719275</v>
+      </c>
+      <c r="BM13" s="32">
+        <v>9134.5999049488419</v>
+      </c>
+      <c r="BN13" s="4">
+        <v>9200.053125274495</v>
+      </c>
+      <c r="BO13" s="4">
+        <v>10057.278014779158</v>
+      </c>
+      <c r="BP13" s="4">
+        <v>9719.2922272649848</v>
+      </c>
+      <c r="BQ13" s="32">
+        <v>10751.1022968833</v>
+      </c>
+    </row>
+    <row r="14" spans="1:69">
+      <c r="A14" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B14" s="4">
+        <v>74.596132717575131</v>
+      </c>
+      <c r="C14" s="4">
+        <v>127.73705005949896</v>
+      </c>
+      <c r="D14" s="4">
+        <v>116.82245257487767</v>
+      </c>
+      <c r="E14" s="4">
+        <v>144.09999999999997</v>
+      </c>
+      <c r="F14" s="4">
+        <v>238.72207302266557</v>
+      </c>
+      <c r="G14" s="4">
+        <v>233.39211799695801</v>
+      </c>
+      <c r="H14" s="4">
+        <v>488.08203812580871</v>
+      </c>
+      <c r="I14" s="4">
+        <v>647.50746804000096</v>
+      </c>
+      <c r="J14" s="4">
+        <v>1012.7539922473286</v>
+      </c>
+      <c r="K14" s="4">
+        <v>1522.3211300917351</v>
+      </c>
+      <c r="L14" s="4">
+        <v>613.78153427743473</v>
+      </c>
+      <c r="M14" s="4">
+        <v>657.58618545703439</v>
+      </c>
+      <c r="N14" s="4">
+        <v>738.03531769896631</v>
+      </c>
+      <c r="O14" s="19">
+        <v>595.66500591057741</v>
+      </c>
+      <c r="P14" s="19">
+        <v>461.69317441350478</v>
+      </c>
+      <c r="Q14" s="32">
+        <v>479.22048619810676</v>
+      </c>
+      <c r="R14" s="4">
+        <v>94.210000000000008</v>
+      </c>
+      <c r="S14" s="4">
+        <v>129.81</v>
+      </c>
+      <c r="T14" s="4">
+        <v>133.37</v>
+      </c>
+      <c r="U14" s="32">
+        <v>144.09999999999997</v>
+      </c>
+      <c r="V14" s="4">
+        <v>255.90737891141345</v>
+      </c>
+      <c r="W14" s="4">
+        <v>206.99673317194672</v>
+      </c>
+      <c r="X14" s="4">
+        <v>219.51264783160249</v>
+      </c>
+      <c r="Y14" s="32">
+        <v>238.72207302266557</v>
+      </c>
+      <c r="Z14" s="4">
+        <v>210.81018544475151</v>
+      </c>
+      <c r="AA14" s="4">
+        <v>215.97544729388443</v>
+      </c>
+      <c r="AB14" s="4">
+        <v>207.41998697725774</v>
+      </c>
+      <c r="AC14" s="32">
+        <v>233.39211799695801</v>
+      </c>
+      <c r="AD14" s="4">
+        <v>246.64569367069436</v>
+      </c>
+      <c r="AE14" s="4">
+        <v>295.02450749820349</v>
+      </c>
+      <c r="AF14" s="4">
+        <v>383.48004854368935</v>
+      </c>
+      <c r="AG14" s="32">
+        <v>488.08203812580871</v>
+      </c>
+      <c r="AH14" s="4">
+        <v>587.99682713058576</v>
+      </c>
+      <c r="AI14" s="4">
+        <v>569.07993943371616</v>
+      </c>
+      <c r="AJ14" s="4">
+        <v>629.3401236130635</v>
+      </c>
+      <c r="AK14" s="32">
+        <v>647.50746804000096</v>
+      </c>
+      <c r="AL14" s="4">
+        <v>724.0583580799705</v>
+      </c>
+      <c r="AM14" s="4">
+        <v>749.15237102518824</v>
+      </c>
+      <c r="AN14" s="4">
+        <v>1135.6668770134888</v>
+      </c>
+      <c r="AO14" s="32">
+        <v>1012.7539922473286</v>
+      </c>
+      <c r="AP14" s="4">
+        <v>1103.030804542818</v>
+      </c>
+      <c r="AQ14" s="4">
+        <v>1315.5034074527143</v>
+      </c>
+      <c r="AR14" s="4">
+        <v>1381.2494337383616</v>
+      </c>
+      <c r="AS14" s="32">
+        <v>1522.3211300917351</v>
+      </c>
+      <c r="AT14" s="4">
+        <v>1159.753155985708</v>
+      </c>
+      <c r="AU14" s="4">
+        <v>1073.0847741926048</v>
+      </c>
+      <c r="AV14" s="4">
+        <v>1000.5903149706778</v>
+      </c>
+      <c r="AW14" s="32">
+        <v>613.78153427743473</v>
+      </c>
+      <c r="AX14" s="4">
+        <v>564.91248686613528</v>
+      </c>
+      <c r="AY14" s="4">
+        <v>591.24176150827577</v>
+      </c>
+      <c r="AZ14" s="4">
+        <v>658.91728807557172</v>
+      </c>
+      <c r="BA14" s="32">
+        <v>657.58618545703439</v>
+      </c>
+      <c r="BB14" s="4">
+        <v>697.88698063623519</v>
+      </c>
+      <c r="BC14" s="4">
+        <v>617.50881277903591</v>
+      </c>
+      <c r="BD14" s="4">
+        <v>664.5171278641867</v>
+      </c>
+      <c r="BE14" s="32">
+        <v>738.03531769896631</v>
+      </c>
+      <c r="BF14" s="4">
+        <v>836.41847314952133</v>
+      </c>
+      <c r="BG14" s="4">
+        <v>740.92406821882139</v>
+      </c>
+      <c r="BH14" s="4">
+        <v>669.73907809480625</v>
+      </c>
+      <c r="BI14" s="32">
+        <v>595.66500591057741</v>
+      </c>
+      <c r="BJ14" s="4">
+        <v>591.76567027896726</v>
+      </c>
+      <c r="BK14" s="4">
+        <v>574.33790242064504</v>
+      </c>
+      <c r="BL14" s="4">
+        <v>574.51978646298153</v>
+      </c>
+      <c r="BM14" s="32">
+        <v>461.69317441350478</v>
+      </c>
+      <c r="BN14" s="4">
+        <v>513.57809802612883</v>
+      </c>
+      <c r="BO14" s="4">
+        <v>483.41405275585151</v>
+      </c>
+      <c r="BP14" s="4">
+        <v>473.45152792216368</v>
+      </c>
+      <c r="BQ14" s="32">
+        <v>479.22048619810676</v>
+      </c>
+    </row>
+    <row r="15" spans="1:69">
+      <c r="A15" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B15" s="4">
+        <v>31.193029401772428</v>
+      </c>
+      <c r="C15" s="4">
+        <v>61.203131145255675</v>
+      </c>
+      <c r="D15" s="4">
+        <v>39.196587000608716</v>
+      </c>
+      <c r="E15" s="4">
+        <v>40.74</v>
+      </c>
+      <c r="F15" s="4">
+        <v>44.449999999999996</v>
+      </c>
+      <c r="G15" s="4">
+        <v>46.33</v>
+      </c>
+      <c r="H15" s="4">
+        <v>64.669999999999987</v>
+      </c>
+      <c r="I15" s="4">
+        <v>59.772267625825926</v>
+      </c>
+      <c r="J15" s="4">
+        <v>143.23492102673885</v>
+      </c>
+      <c r="K15" s="4">
+        <v>164.7062982532326</v>
+      </c>
+      <c r="L15" s="4">
+        <v>66.507155293418947</v>
+      </c>
+      <c r="M15" s="4">
+        <v>62.366670791474455</v>
+      </c>
+      <c r="N15" s="4">
+        <v>56.825091907799596</v>
+      </c>
+      <c r="O15" s="19">
+        <v>44.637730724182703</v>
+      </c>
+      <c r="P15" s="19">
+        <v>34.27284559500977</v>
+      </c>
+      <c r="Q15" s="32">
+        <v>26.515247155437876</v>
+      </c>
+      <c r="R15" s="4">
+        <v>41.099999999999994</v>
+      </c>
+      <c r="S15" s="4">
+        <v>47.77</v>
+      </c>
+      <c r="T15" s="4">
+        <v>45.839999999999996</v>
+      </c>
+      <c r="U15" s="32">
+        <v>40.74</v>
+      </c>
+      <c r="V15" s="4">
         <v>53</v>
       </c>
-      <c r="AB6" s="12" t="s">
-[...83 lines deleted...]
-      <c r="BD6" s="12" t="s">
+      <c r="W15" s="4">
+        <v>49.690000000000005</v>
+      </c>
+      <c r="X15" s="4">
+        <v>67.25</v>
+      </c>
+      <c r="Y15" s="32">
+        <v>44.449999999999996</v>
+      </c>
+      <c r="Z15" s="4">
+        <v>34.82</v>
+      </c>
+      <c r="AA15" s="4">
+        <v>42.14</v>
+      </c>
+      <c r="AB15" s="4">
+        <v>37.44</v>
+      </c>
+      <c r="AC15" s="32">
+        <v>46.33</v>
+      </c>
+      <c r="AD15" s="4">
+        <v>46.7</v>
+      </c>
+      <c r="AE15" s="4">
+        <v>45.42</v>
+      </c>
+      <c r="AF15" s="4">
+        <v>55.960000000000008</v>
+      </c>
+      <c r="AG15" s="32">
+        <v>64.669999999999987</v>
+      </c>
+      <c r="AH15" s="4">
+        <v>75.409999999999982</v>
+      </c>
+      <c r="AI15" s="4">
+        <v>75.500000000000014</v>
+      </c>
+      <c r="AJ15" s="4">
+        <v>85.87</v>
+      </c>
+      <c r="AK15" s="32">
+        <v>59.772267625825926</v>
+      </c>
+      <c r="AL15" s="4">
+        <v>92.105379913905196</v>
+      </c>
+      <c r="AM15" s="4">
+        <v>98.622891734976761</v>
+      </c>
+      <c r="AN15" s="4">
+        <v>129.34032850220214</v>
+      </c>
+      <c r="AO15" s="32">
+        <v>143.23492102673885</v>
+      </c>
+      <c r="AP15" s="4">
+        <v>175.69480743426385</v>
+      </c>
+      <c r="AQ15" s="4">
+        <v>184.88134381994348</v>
+      </c>
+      <c r="AR15" s="4">
+        <v>186.21109630338464</v>
+      </c>
+      <c r="AS15" s="32">
+        <v>164.7062982532326</v>
+      </c>
+      <c r="AT15" s="4">
+        <v>145.02909784980733</v>
+      </c>
+      <c r="AU15" s="4">
+        <v>114.9476833179139</v>
+      </c>
+      <c r="AV15" s="4">
+        <v>92.369139238472542</v>
+      </c>
+      <c r="AW15" s="32">
+        <v>66.507155293418947</v>
+      </c>
+      <c r="AX15" s="4">
+        <v>60.646086690949979</v>
+      </c>
+      <c r="AY15" s="4">
+        <v>59.714911360134721</v>
+      </c>
+      <c r="AZ15" s="4">
+        <v>70.638590939968367</v>
+      </c>
+      <c r="BA15" s="32">
+        <v>62.366670791474455</v>
+      </c>
+      <c r="BB15" s="4">
+        <v>64.216200081164459</v>
+      </c>
+      <c r="BC15" s="4">
+        <v>64.04599723498653</v>
+      </c>
+      <c r="BD15" s="4">
+        <v>65.134039718662791</v>
+      </c>
+      <c r="BE15" s="32">
+        <v>56.825091907799596</v>
+      </c>
+      <c r="BF15" s="4">
+        <v>57.775806196748746</v>
+      </c>
+      <c r="BG15" s="4">
+        <v>61.359400387526577</v>
+      </c>
+      <c r="BH15" s="4">
+        <v>55.701433256411519</v>
+      </c>
+      <c r="BI15" s="32">
+        <v>44.637730724182703</v>
+      </c>
+      <c r="BJ15" s="4">
+        <v>46.508611683065091</v>
+      </c>
+      <c r="BK15" s="4">
+        <v>39.272522909149011</v>
+      </c>
+      <c r="BL15" s="4">
+        <v>34.721704368175764</v>
+      </c>
+      <c r="BM15" s="32">
+        <v>34.27284559500977</v>
+      </c>
+      <c r="BN15" s="4">
+        <v>37.852530557643625</v>
+      </c>
+      <c r="BO15" s="4">
+        <v>37.313411175218867</v>
+      </c>
+      <c r="BP15" s="4">
+        <v>29.083668400294133</v>
+      </c>
+      <c r="BQ15" s="32">
+        <v>26.515247155437876</v>
+      </c>
+    </row>
+    <row r="16" spans="1:69">
+      <c r="A16" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="4">
+        <v>43.403103315802696</v>
+      </c>
+      <c r="C16" s="4">
+        <v>66.533918914243273</v>
+      </c>
+      <c r="D16" s="4">
+        <v>77.625865574268957</v>
+      </c>
+      <c r="E16" s="4">
+        <v>103.35999999999997</v>
+      </c>
+      <c r="F16" s="4">
+        <v>194.27207302266558</v>
+      </c>
+      <c r="G16" s="4">
+        <v>187.06211799695799</v>
+      </c>
+      <c r="H16" s="4">
+        <v>423.41203812580869</v>
+      </c>
+      <c r="I16" s="4">
+        <v>587.73520041417498</v>
+      </c>
+      <c r="J16" s="4">
+        <v>869.51907122058969</v>
+      </c>
+      <c r="K16" s="4">
+        <v>1357.6148318385024</v>
+      </c>
+      <c r="L16" s="4">
+        <v>547.27437898401581</v>
+      </c>
+      <c r="M16" s="4">
+        <v>595.21951466555993</v>
+      </c>
+      <c r="N16" s="4">
+        <v>681.21022579116675</v>
+      </c>
+      <c r="O16" s="19">
+        <v>551.02727518639472</v>
+      </c>
+      <c r="P16" s="19">
+        <v>427.42032881849502</v>
+      </c>
+      <c r="Q16" s="32">
+        <v>452.70523904266889</v>
+      </c>
+      <c r="R16" s="4">
+        <v>53.110000000000007</v>
+      </c>
+      <c r="S16" s="4">
+        <v>82.039999999999992</v>
+      </c>
+      <c r="T16" s="4">
+        <v>87.53</v>
+      </c>
+      <c r="U16" s="32">
+        <v>103.35999999999997</v>
+      </c>
+      <c r="V16" s="4">
+        <v>202.90737891141345</v>
+      </c>
+      <c r="W16" s="4">
+        <v>157.30673317194672</v>
+      </c>
+      <c r="X16" s="4">
+        <v>152.26264783160249</v>
+      </c>
+      <c r="Y16" s="32">
+        <v>194.27207302266558</v>
+      </c>
+      <c r="Z16" s="4">
+        <v>175.99018544475152</v>
+      </c>
+      <c r="AA16" s="4">
+        <v>173.83544729388441</v>
+      </c>
+      <c r="AB16" s="4">
+        <v>169.97998697725774</v>
+      </c>
+      <c r="AC16" s="32">
+        <v>187.06211799695799</v>
+      </c>
+      <c r="AD16" s="4">
+        <v>199.94569367069437</v>
+      </c>
+      <c r="AE16" s="4">
+        <v>249.6045074982035</v>
+      </c>
+      <c r="AF16" s="4">
+        <v>327.52004854368937</v>
+      </c>
+      <c r="AG16" s="32">
+        <v>423.41203812580869</v>
+      </c>
+      <c r="AH16" s="4">
+        <v>512.58682713058579</v>
+      </c>
+      <c r="AI16" s="4">
+        <v>493.57993943371611</v>
+      </c>
+      <c r="AJ16" s="4">
+        <v>543.47012361306349</v>
+      </c>
+      <c r="AK16" s="32">
+        <v>587.73520041417498</v>
+      </c>
+      <c r="AL16" s="4">
+        <v>631.95297816606535</v>
+      </c>
+      <c r="AM16" s="4">
+        <v>650.5294792902115</v>
+      </c>
+      <c r="AN16" s="4">
+        <v>1006.3265485112868</v>
+      </c>
+      <c r="AO16" s="32">
+        <v>869.51907122058969</v>
+      </c>
+      <c r="AP16" s="4">
+        <v>927.33599710855424</v>
+      </c>
+      <c r="AQ16" s="4">
+        <v>1130.622063632771</v>
+      </c>
+      <c r="AR16" s="4">
+        <v>1195.0383374349769</v>
+      </c>
+      <c r="AS16" s="32">
+        <v>1357.6148318385024</v>
+      </c>
+      <c r="AT16" s="4">
+        <v>1014.7240581359006</v>
+      </c>
+      <c r="AU16" s="4">
+        <v>958.1370908746909</v>
+      </c>
+      <c r="AV16" s="4">
+        <v>908.22117573220532</v>
+      </c>
+      <c r="AW16" s="32">
+        <v>547.27437898401581</v>
+      </c>
+      <c r="AX16" s="4">
+        <v>504.26640017518531</v>
+      </c>
+      <c r="AY16" s="4">
+        <v>531.52685014814108</v>
+      </c>
+      <c r="AZ16" s="4">
+        <v>588.27869713560335</v>
+      </c>
+      <c r="BA16" s="32">
+        <v>595.21951466555993</v>
+      </c>
+      <c r="BB16" s="4">
+        <v>633.67078055507079</v>
+      </c>
+      <c r="BC16" s="4">
+        <v>553.46281554404936</v>
+      </c>
+      <c r="BD16" s="4">
+        <v>599.38308814552397</v>
+      </c>
+      <c r="BE16" s="32">
+        <v>681.21022579116675</v>
+      </c>
+      <c r="BF16" s="4">
+        <v>778.64266695277263</v>
+      </c>
+      <c r="BG16" s="4">
+        <v>679.56466783129486</v>
+      </c>
+      <c r="BH16" s="4">
+        <v>614.03764483839473</v>
+      </c>
+      <c r="BI16" s="32">
+        <v>551.02727518639472</v>
+      </c>
+      <c r="BJ16" s="4">
+        <v>545.25705859590221</v>
+      </c>
+      <c r="BK16" s="4">
+        <v>535.06537951149608</v>
+      </c>
+      <c r="BL16" s="4">
+        <v>539.79808209480575</v>
+      </c>
+      <c r="BM16" s="32">
+        <v>427.42032881849502</v>
+      </c>
+      <c r="BN16" s="4">
+        <v>475.72556746848517</v>
+      </c>
+      <c r="BO16" s="4">
+        <v>446.10064158063267</v>
+      </c>
+      <c r="BP16" s="4">
+        <v>444.36785952186955</v>
+      </c>
+      <c r="BQ16" s="32">
+        <v>452.70523904266889</v>
+      </c>
+    </row>
+    <row r="17" spans="1:69">
+      <c r="A17" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B17" s="4">
+        <v>1990.0556064400002</v>
+      </c>
+      <c r="C17" s="4">
+        <v>2636.36</v>
+      </c>
+      <c r="D17" s="4">
+        <v>3526.52</v>
+      </c>
+      <c r="E17" s="4">
+        <v>4366.68</v>
+      </c>
+      <c r="F17" s="4">
+        <v>4122.0970006440311</v>
+      </c>
+      <c r="G17" s="4">
+        <v>4684.908127885431</v>
+      </c>
+      <c r="H17" s="4">
+        <v>5493.4196537482949</v>
+      </c>
+      <c r="I17" s="4">
+        <v>5100.9663047301601</v>
+      </c>
+      <c r="J17" s="4">
+        <v>4821.8473511445818</v>
+      </c>
+      <c r="K17" s="4">
+        <v>5117.1419602161777</v>
+      </c>
+      <c r="L17" s="4">
+        <v>4829.9174329622538</v>
+      </c>
+      <c r="M17" s="4">
+        <v>5821.4912980286736</v>
+      </c>
+      <c r="N17" s="4">
+        <v>6380.2579229652983</v>
+      </c>
+      <c r="O17" s="19">
+        <v>6612.5936423559961</v>
+      </c>
+      <c r="P17" s="19">
+        <v>8672.9067305353365</v>
+      </c>
+      <c r="Q17" s="32">
+        <v>10271.881810685194</v>
+      </c>
+      <c r="R17" s="4">
+        <v>4127.66</v>
+      </c>
+      <c r="S17" s="4">
+        <v>4322.3200000000006</v>
+      </c>
+      <c r="T17" s="4">
+        <v>4308.2300000000005</v>
+      </c>
+      <c r="U17" s="32">
+        <v>4366.68</v>
+      </c>
+      <c r="V17" s="4">
+        <v>4083.7164103172472</v>
+      </c>
+      <c r="W17" s="4">
+        <v>4270.0606020734886</v>
+      </c>
+      <c r="X17" s="4">
+        <v>4167.7468427278936</v>
+      </c>
+      <c r="Y17" s="32">
+        <v>4122.0970006440311</v>
+      </c>
+      <c r="Z17" s="4">
+        <v>4598.9800199335223</v>
+      </c>
+      <c r="AA17" s="4">
+        <v>4754.9028749394865</v>
+      </c>
+      <c r="AB17" s="4">
+        <v>4754.5676294582345</v>
+      </c>
+      <c r="AC17" s="32">
+        <v>4684.908127885431</v>
+      </c>
+      <c r="AD17" s="4">
+        <v>4913.0503313581612</v>
+      </c>
+      <c r="AE17" s="4">
+        <v>5491.2706122494028</v>
+      </c>
+      <c r="AF17" s="4">
+        <v>5674.448032326919</v>
+      </c>
+      <c r="AG17" s="32">
+        <v>5493.4196537482949</v>
+      </c>
+      <c r="AH17" s="4">
+        <v>4912.6964248196309</v>
+      </c>
+      <c r="AI17" s="4">
+        <v>4992.6516932798841</v>
+      </c>
+      <c r="AJ17" s="4">
+        <v>4878.5599832256448</v>
+      </c>
+      <c r="AK17" s="32">
+        <v>5100.9663047301601</v>
+      </c>
+      <c r="AL17" s="4">
+        <v>4572.3756059801099</v>
+      </c>
+      <c r="AM17" s="4">
+        <v>4781.5625121342755</v>
+      </c>
+      <c r="AN17" s="4">
+        <v>4548.6745633865003</v>
+      </c>
+      <c r="AO17" s="32">
+        <v>4821.8473511445818</v>
+      </c>
+      <c r="AP17" s="4">
+        <v>5235.955225173765</v>
+      </c>
+      <c r="AQ17" s="4">
+        <v>5599.444469763871</v>
+      </c>
+      <c r="AR17" s="4">
+        <v>5379.2566151274741</v>
+      </c>
+      <c r="AS17" s="32">
+        <v>5117.1419602161777</v>
+      </c>
+      <c r="AT17" s="4">
+        <v>5216.6634999101107</v>
+      </c>
+      <c r="AU17" s="4">
+        <v>5146.8715269943186</v>
+      </c>
+      <c r="AV17" s="4">
+        <v>5020.9617415412631</v>
+      </c>
+      <c r="AW17" s="32">
+        <v>4829.9174329622538</v>
+      </c>
+      <c r="AX17" s="4">
+        <v>4149.7459978794086</v>
+      </c>
+      <c r="AY17" s="4">
+        <v>4598.5808509763565</v>
+      </c>
+      <c r="AZ17" s="4">
+        <v>4474.0315399963492</v>
+      </c>
+      <c r="BA17" s="32">
+        <v>5821.4912980286736</v>
+      </c>
+      <c r="BB17" s="4">
+        <v>5107.3980758770185</v>
+      </c>
+      <c r="BC17" s="4">
+        <v>5438.6644997909443</v>
+      </c>
+      <c r="BD17" s="4">
+        <v>6406.4956567807812</v>
+      </c>
+      <c r="BE17" s="32">
+        <v>6380.2579229652983</v>
+      </c>
+      <c r="BF17" s="4">
+        <v>6430.4201800739629</v>
+      </c>
+      <c r="BG17" s="4">
+        <v>6009.2082258939336</v>
+      </c>
+      <c r="BH17" s="4">
+        <v>6461.9306405423868</v>
+      </c>
+      <c r="BI17" s="32">
+        <v>6612.5936423559961</v>
+      </c>
+      <c r="BJ17" s="4">
+        <v>6658.2685850866219</v>
+      </c>
+      <c r="BK17" s="4">
+        <v>7942.4974873035007</v>
+      </c>
+      <c r="BL17" s="4">
+        <v>7818.5190782089458</v>
+      </c>
+      <c r="BM17" s="32">
+        <v>8672.9067305353365</v>
+      </c>
+      <c r="BN17" s="4">
+        <v>8686.4750272483652</v>
+      </c>
+      <c r="BO17" s="4">
+        <v>9573.8639620233062</v>
+      </c>
+      <c r="BP17" s="4">
+        <v>9245.8406993428216</v>
+      </c>
+      <c r="BQ17" s="32">
+        <v>10271.881810685194</v>
+      </c>
+    </row>
+    <row r="18" spans="1:69">
+      <c r="A18" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="4">
+        <v>1982.6168328100002</v>
+      </c>
+      <c r="C18" s="4">
+        <v>2618.73</v>
+      </c>
+      <c r="D18" s="4">
+        <v>3516.27</v>
+      </c>
+      <c r="E18" s="4">
+        <v>4334.33</v>
+      </c>
+      <c r="F18" s="4">
+        <v>4122.0970006440311</v>
+      </c>
+      <c r="G18" s="4">
+        <v>4651.2581278854313</v>
+      </c>
+      <c r="H18" s="4">
+        <v>5493.4196537482949</v>
+      </c>
+      <c r="I18" s="4">
+        <v>5091.9244493974184</v>
+      </c>
+      <c r="J18" s="4">
+        <v>4697.9830113998169</v>
+      </c>
+      <c r="K18" s="4">
+        <v>5073.4579186047749</v>
+      </c>
+      <c r="L18" s="4">
+        <v>4805.2951666466706</v>
+      </c>
+      <c r="M18" s="4">
+        <v>5651.1783252937603</v>
+      </c>
+      <c r="N18" s="4">
+        <v>5911.9256541519089</v>
+      </c>
+      <c r="O18" s="19">
+        <v>6454.5313714119256</v>
+      </c>
+      <c r="P18" s="19">
+        <v>8555.5717475116562</v>
+      </c>
+      <c r="Q18" s="32">
+        <v>10202.30990563755</v>
+      </c>
+      <c r="R18" s="4">
+        <v>4111.6899999999996</v>
+      </c>
+      <c r="S18" s="4">
+        <v>4279.6900000000005</v>
+      </c>
+      <c r="T18" s="4">
+        <v>4267.47</v>
+      </c>
+      <c r="U18" s="32">
+        <v>4334.33</v>
+      </c>
+      <c r="V18" s="4">
+        <v>4077.9864103172472</v>
+      </c>
+      <c r="W18" s="4">
+        <v>4265.080602073489</v>
+      </c>
+      <c r="X18" s="4">
+        <v>4162.7168427278939</v>
+      </c>
+      <c r="Y18" s="32">
+        <v>4122.0970006440311</v>
+      </c>
+      <c r="Z18" s="4">
+        <v>4598.9800199335223</v>
+      </c>
+      <c r="AA18" s="4">
+        <v>4744.9928749394867</v>
+      </c>
+      <c r="AB18" s="4">
+        <v>4727.9776294582343</v>
+      </c>
+      <c r="AC18" s="32">
+        <v>4651.2581278854313</v>
+      </c>
+      <c r="AD18" s="4">
+        <v>4876.1903313581615</v>
+      </c>
+      <c r="AE18" s="4">
+        <v>5484.320612249403</v>
+      </c>
+      <c r="AF18" s="4">
+        <v>5674.448032326919</v>
+      </c>
+      <c r="AG18" s="32">
+        <v>5493.4196537482949</v>
+      </c>
+      <c r="AH18" s="4">
+        <v>4912.6964248196309</v>
+      </c>
+      <c r="AI18" s="4">
+        <v>4992.6516932798841</v>
+      </c>
+      <c r="AJ18" s="4">
+        <v>4878.5599832256448</v>
+      </c>
+      <c r="AK18" s="32">
+        <v>5091.9244493974184</v>
+      </c>
+      <c r="AL18" s="4">
+        <v>4537.5361955041235</v>
+      </c>
+      <c r="AM18" s="4">
+        <v>4679.5969281001744</v>
+      </c>
+      <c r="AN18" s="4">
+        <v>4463.0222666181744</v>
+      </c>
+      <c r="AO18" s="32">
+        <v>4697.9830113998169</v>
+      </c>
+      <c r="AP18" s="4">
+        <v>4846.3434341856855</v>
+      </c>
+      <c r="AQ18" s="4">
+        <v>5311.4678039832243</v>
+      </c>
+      <c r="AR18" s="4">
+        <v>5226.6683739231239</v>
+      </c>
+      <c r="AS18" s="32">
+        <v>5073.4579186047749</v>
+      </c>
+      <c r="AT18" s="4">
+        <v>5076.4319283845698</v>
+      </c>
+      <c r="AU18" s="4">
+        <v>4901.223004208985</v>
+      </c>
+      <c r="AV18" s="4">
+        <v>4897.2680765560963</v>
+      </c>
+      <c r="AW18" s="32">
+        <v>4805.2951666466706</v>
+      </c>
+      <c r="AX18" s="4">
+        <v>4131.9380159364082</v>
+      </c>
+      <c r="AY18" s="4">
+        <v>4586.6978480787766</v>
+      </c>
+      <c r="AZ18" s="4">
+        <v>4450.4846593474294</v>
+      </c>
+      <c r="BA18" s="32">
+        <v>5651.1783252937603</v>
+      </c>
+      <c r="BB18" s="4">
+        <v>4850.2345234042077</v>
+      </c>
+      <c r="BC18" s="4">
+        <v>4943.8467851922478</v>
+      </c>
+      <c r="BD18" s="4">
+        <v>5832.0760721490806</v>
+      </c>
+      <c r="BE18" s="32">
+        <v>5911.9256541519089</v>
+      </c>
+      <c r="BF18" s="4">
+        <v>5882.4821699869735</v>
+      </c>
+      <c r="BG18" s="4">
+        <v>5687.7720168388414</v>
+      </c>
+      <c r="BH18" s="4">
+        <v>6290.2787984758743</v>
+      </c>
+      <c r="BI18" s="32">
+        <v>6454.5313714119256</v>
+      </c>
+      <c r="BJ18" s="4">
+        <v>6383.4656600961462</v>
+      </c>
+      <c r="BK18" s="4">
+        <v>7676.4392803058108</v>
+      </c>
+      <c r="BL18" s="4">
+        <v>7632.7106862559949</v>
+      </c>
+      <c r="BM18" s="32">
+        <v>8555.5717475116562</v>
+      </c>
+      <c r="BN18" s="4">
+        <v>8517.495836664637</v>
+      </c>
+      <c r="BO18" s="4">
+        <v>9432.3302578920229</v>
+      </c>
+      <c r="BP18" s="4">
+        <v>9145.9050618158508</v>
+      </c>
+      <c r="BQ18" s="32">
+        <v>10202.30990563755</v>
+      </c>
+    </row>
+    <row r="19" spans="1:69">
+      <c r="A19" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="4">
+        <v>1930.0068328100003</v>
+      </c>
+      <c r="C19" s="4">
+        <v>2534.96</v>
+      </c>
+      <c r="D19" s="4">
+        <v>3432.45</v>
+      </c>
+      <c r="E19" s="4">
+        <v>4204.08</v>
+      </c>
+      <c r="F19" s="4">
+        <v>3858.7990386182014</v>
+      </c>
+      <c r="G19" s="4">
+        <v>4199.6075392521234</v>
+      </c>
+      <c r="H19" s="4">
+        <v>4291.2014644516239</v>
+      </c>
+      <c r="I19" s="4">
+        <v>3871.4353983919473</v>
+      </c>
+      <c r="J19" s="4">
+        <v>3402.2906121374731</v>
+      </c>
+      <c r="K19" s="4">
+        <v>3406.2053979142852</v>
+      </c>
+      <c r="L19" s="4">
+        <v>3162.0592270473508</v>
+      </c>
+      <c r="M19" s="4">
+        <v>3976.4064630812732</v>
+      </c>
+      <c r="N19" s="4">
+        <v>4321.4203237581587</v>
+      </c>
+      <c r="O19" s="19">
+        <v>5069.8368850074494</v>
+      </c>
+      <c r="P19" s="19">
+        <v>6247.05289905272</v>
+      </c>
+      <c r="Q19" s="32">
+        <v>7908.0216184377741</v>
+      </c>
+      <c r="R19" s="4">
+        <v>3983.1299999999997</v>
+      </c>
+      <c r="S19" s="4">
+        <v>4150.68</v>
+      </c>
+      <c r="T19" s="4">
+        <v>4140.47</v>
+      </c>
+      <c r="U19" s="32">
+        <v>4204.08</v>
+      </c>
+      <c r="V19" s="4">
+        <v>3957.6095899423381</v>
+      </c>
+      <c r="W19" s="4">
+        <v>4065.0657692985183</v>
+      </c>
+      <c r="X19" s="4">
+        <v>3957.8221665387046</v>
+      </c>
+      <c r="Y19" s="32">
+        <v>3858.7990386182014</v>
+      </c>
+      <c r="Z19" s="4">
+        <v>4139.0056317181052</v>
+      </c>
+      <c r="AA19" s="4">
+        <v>4289.3156580695613</v>
+      </c>
+      <c r="AB19" s="4">
+        <v>4262.7045104901435</v>
+      </c>
+      <c r="AC19" s="32">
+        <v>4199.6075392521234</v>
+      </c>
+      <c r="AD19" s="4">
+        <v>4146.8048527951878</v>
+      </c>
+      <c r="AE19" s="4">
+        <v>4657.732531391739</v>
+      </c>
+      <c r="AF19" s="4">
+        <v>4463.0598955089636</v>
+      </c>
+      <c r="AG19" s="32">
+        <v>4291.2014644516239</v>
+      </c>
+      <c r="AH19" s="4">
+        <v>3683.9459405025668</v>
+      </c>
+      <c r="AI19" s="4">
+        <v>3775.5374833756987</v>
+      </c>
+      <c r="AJ19" s="4">
+        <v>3667.8709286742069</v>
+      </c>
+      <c r="AK19" s="32">
+        <v>3871.4353983919473</v>
+      </c>
+      <c r="AL19" s="4">
+        <v>3328.0560502178587</v>
+      </c>
+      <c r="AM19" s="4">
+        <v>3443.4639425680966</v>
+      </c>
+      <c r="AN19" s="4">
+        <v>3281.0805084452504</v>
+      </c>
+      <c r="AO19" s="32">
+        <v>3402.2906121374731</v>
+      </c>
+      <c r="AP19" s="4">
+        <v>3548.1598194660082</v>
+      </c>
+      <c r="AQ19" s="4">
+        <v>3735.2065320298866</v>
+      </c>
+      <c r="AR19" s="4">
+        <v>3372.4284569615425</v>
+      </c>
+      <c r="AS19" s="32">
+        <v>3406.2053979142852</v>
+      </c>
+      <c r="AT19" s="4">
+        <v>3392.6851692271421</v>
+      </c>
+      <c r="AU19" s="4">
+        <v>3227.8491008124533</v>
+      </c>
+      <c r="AV19" s="4">
+        <v>3247.2138305627991</v>
+      </c>
+      <c r="AW19" s="32">
+        <v>3162.0592270473508</v>
+      </c>
+      <c r="AX19" s="4">
+        <v>2432.204098592445</v>
+      </c>
+      <c r="AY19" s="4">
+        <v>2889.9879559457322</v>
+      </c>
+      <c r="AZ19" s="4">
+        <v>2942.1826060449966</v>
+      </c>
+      <c r="BA19" s="32">
+        <v>3976.4064630812732</v>
+      </c>
+      <c r="BB19" s="4">
+        <v>3251.3769828451091</v>
+      </c>
+      <c r="BC19" s="4">
+        <v>3357.9211143843777</v>
+      </c>
+      <c r="BD19" s="4">
+        <v>4241.4410251031995</v>
+      </c>
+      <c r="BE19" s="32">
+        <v>4321.4203237581587</v>
+      </c>
+      <c r="BF19" s="4">
+        <v>4452.0165747194824</v>
+      </c>
+      <c r="BG19" s="4">
+        <v>4280.3991771326646</v>
+      </c>
+      <c r="BH19" s="4">
+        <v>4900.4051939781302</v>
+      </c>
+      <c r="BI19" s="32">
+        <v>5069.8368850074494</v>
+      </c>
+      <c r="BJ19" s="4">
+        <v>4963.1198035816824</v>
+      </c>
+      <c r="BK19" s="4">
+        <v>6009.7747852538141</v>
+      </c>
+      <c r="BL19" s="4">
+        <v>6216.1279489591861</v>
+      </c>
+      <c r="BM19" s="32">
+        <v>6247.05289905272</v>
+      </c>
+      <c r="BN19" s="4">
+        <v>6180.4754559758085</v>
+      </c>
+      <c r="BO19" s="4">
+        <v>7079.1446693742655</v>
+      </c>
+      <c r="BP19" s="4">
+        <v>6808.7373029341734</v>
+      </c>
+      <c r="BQ19" s="32">
+        <v>7908.0216184377741</v>
+      </c>
+    </row>
+    <row r="20" spans="1:69">
+      <c r="A20" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B20" s="4">
+        <v>0</v>
+      </c>
+      <c r="C20" s="4">
+        <v>0</v>
+      </c>
+      <c r="D20" s="4">
+        <v>0</v>
+      </c>
+      <c r="E20" s="4">
+        <v>0</v>
+      </c>
+      <c r="F20" s="4">
+        <v>0</v>
+      </c>
+      <c r="G20" s="4">
+        <v>0</v>
+      </c>
+      <c r="H20" s="4">
+        <v>453.21783337349103</v>
+      </c>
+      <c r="I20" s="4">
+        <v>456.57201850008084</v>
+      </c>
+      <c r="J20" s="4">
+        <v>457.89394441813687</v>
+      </c>
+      <c r="K20" s="4">
+        <v>458.96</v>
+      </c>
+      <c r="L20" s="4">
+        <v>456.84619349509012</v>
+      </c>
+      <c r="M20" s="4">
+        <v>8.9688824658804567</v>
+      </c>
+      <c r="N20" s="4">
+        <v>8.8724423720338059</v>
+      </c>
+      <c r="O20" s="19">
+        <v>1.8919731767949199</v>
+      </c>
+      <c r="P20" s="19">
+        <v>8.9444546401994049</v>
+      </c>
+      <c r="Q20" s="32">
+        <v>3.8201347575423461</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>0</v>
+      </c>
+      <c r="T20" s="4">
+        <v>0</v>
+      </c>
+      <c r="U20" s="32">
+        <v>0</v>
+      </c>
+      <c r="V20" s="4">
+        <v>0</v>
+      </c>
+      <c r="W20" s="4">
+        <v>0</v>
+      </c>
+      <c r="X20" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="4">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="4">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC20" s="32">
+        <v>0</v>
+      </c>
+      <c r="AD20" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE20" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF20" s="4">
+        <v>447.14712636699164</v>
+      </c>
+      <c r="AG20" s="32">
+        <v>453.21783337349103</v>
+      </c>
+      <c r="AH20" s="4">
+        <v>460.47755658823127</v>
+      </c>
+      <c r="AI20" s="4">
+        <v>467.29161966967257</v>
+      </c>
+      <c r="AJ20" s="4">
+        <v>453.03682273165447</v>
+      </c>
+      <c r="AK20" s="32">
+        <v>456.57201850008084</v>
+      </c>
+      <c r="AL20" s="4">
+        <v>462.48941506236747</v>
+      </c>
+      <c r="AM20" s="4">
+        <v>465.96975265638162</v>
+      </c>
+      <c r="AN20" s="4">
+        <v>452.07082401166343</v>
+      </c>
+      <c r="AO20" s="32">
+        <v>457.89394441813687</v>
+      </c>
+      <c r="AP20" s="4">
+        <v>463.21826669390236</v>
+      </c>
+      <c r="AQ20" s="4">
+        <v>468.5</v>
+      </c>
+      <c r="AR20" s="4">
+        <v>454.17000000000007</v>
+      </c>
+      <c r="AS20" s="32">
+        <v>458.96</v>
+      </c>
+      <c r="AT20" s="4">
+        <v>463.77999999999992</v>
+      </c>
+      <c r="AU20" s="4">
+        <v>468.55000000000007</v>
+      </c>
+      <c r="AV20" s="4">
+        <v>454.22000000000008</v>
+      </c>
+      <c r="AW20" s="32">
+        <v>456.84619349509012</v>
+      </c>
+      <c r="AX20" s="4">
+        <v>451.41021517455931</v>
+      </c>
+      <c r="AY20" s="4">
+        <v>454.50587475014447</v>
+      </c>
+      <c r="AZ20" s="4">
+        <v>8.8976393516713888</v>
+      </c>
+      <c r="BA20" s="32">
+        <v>8.9688824658804567</v>
+      </c>
+      <c r="BB20" s="4">
+        <v>8.9311111294782695</v>
+      </c>
+      <c r="BC20" s="4">
+        <v>9.1062376159995431</v>
+      </c>
+      <c r="BD20" s="4">
+        <v>8.8920769962687558</v>
+      </c>
+      <c r="BE20" s="32">
+        <v>8.8724423720338059</v>
+      </c>
+      <c r="BF20" s="4">
+        <v>3.0340763343806765E-3</v>
+      </c>
+      <c r="BG20" s="4">
+        <v>3.0377222724440886E-3</v>
+      </c>
+      <c r="BH20" s="4">
+        <v>2.6845345349313527</v>
+      </c>
+      <c r="BI20" s="32">
+        <v>1.8919731767949199</v>
+      </c>
+      <c r="BJ20" s="4">
+        <v>1.0202888655888966</v>
+      </c>
+      <c r="BK20" s="4">
+        <v>1.0281166322685451</v>
+      </c>
+      <c r="BL20" s="4">
+        <v>0.72839544652306099</v>
+      </c>
+      <c r="BM20" s="32">
+        <v>8.9444546401994049</v>
+      </c>
+      <c r="BN20" s="4">
+        <v>2.4860990490365609</v>
+      </c>
+      <c r="BO20" s="4">
+        <v>6.6112346248790033</v>
+      </c>
+      <c r="BP20" s="4">
+        <v>4.3454582660948899</v>
+      </c>
+      <c r="BQ20" s="32">
+        <v>3.8201347575423461</v>
+      </c>
+    </row>
+    <row r="21" spans="1:69">
+      <c r="A21" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="4">
+        <v>52.61</v>
+      </c>
+      <c r="C21" s="4">
+        <v>83.769999999999982</v>
+      </c>
+      <c r="D21" s="4">
+        <v>83.82</v>
+      </c>
+      <c r="E21" s="4">
+        <v>130.25</v>
+      </c>
+      <c r="F21" s="4">
+        <v>263.29796202582963</v>
+      </c>
+      <c r="G21" s="4">
+        <v>451.65058863330768</v>
+      </c>
+      <c r="H21" s="4">
+        <v>749.00035592318</v>
+      </c>
+      <c r="I21" s="4">
+        <v>763.91703250539047</v>
+      </c>
+      <c r="J21" s="4">
+        <v>837.79845484420684</v>
+      </c>
+      <c r="K21" s="4">
+        <v>1208.2925206904895</v>
+      </c>
+      <c r="L21" s="4">
+        <v>1186.3897461042293</v>
+      </c>
+      <c r="M21" s="4">
+        <v>1665.8029797466061</v>
+      </c>
+      <c r="N21" s="4">
+        <v>1581.6328880217163</v>
+      </c>
+      <c r="O21" s="19">
+        <v>1382.8025132276816</v>
+      </c>
+      <c r="P21" s="19">
+        <v>2299.574393818737</v>
+      </c>
+      <c r="Q21" s="32">
+        <v>2290.4681524422349</v>
+      </c>
+      <c r="R21" s="4">
+        <v>128.56</v>
+      </c>
+      <c r="S21" s="4">
+        <v>129.01</v>
+      </c>
+      <c r="T21" s="4">
+        <v>126.99999999999999</v>
+      </c>
+      <c r="U21" s="32">
+        <v>130.25</v>
+      </c>
+      <c r="V21" s="4">
+        <v>120.37682037490906</v>
+      </c>
+      <c r="W21" s="4">
+        <v>200.01483277497033</v>
+      </c>
+      <c r="X21" s="4">
+        <v>204.89467618918925</v>
+      </c>
+      <c r="Y21" s="32">
+        <v>263.29796202582963</v>
+      </c>
+      <c r="Z21" s="4">
+        <v>459.97438821541732</v>
+      </c>
+      <c r="AA21" s="4">
+        <v>455.67721686992496</v>
+      </c>
+      <c r="AB21" s="4">
+        <v>465.27311896809107</v>
+      </c>
+      <c r="AC21" s="32">
+        <v>451.65058863330768</v>
+      </c>
+      <c r="AD21" s="4">
+        <v>729.38547856297384</v>
+      </c>
+      <c r="AE21" s="4">
+        <v>826.5880808576635</v>
+      </c>
+      <c r="AF21" s="4">
+        <v>764.24101045096347</v>
+      </c>
+      <c r="AG21" s="32">
+        <v>749.00035592318</v>
+      </c>
+      <c r="AH21" s="4">
+        <v>768.27292772883288</v>
+      </c>
+      <c r="AI21" s="4">
+        <v>749.82259023451331</v>
+      </c>
+      <c r="AJ21" s="4">
+        <v>757.65223181978263</v>
+      </c>
+      <c r="AK21" s="32">
+        <v>763.91703250539047</v>
+      </c>
+      <c r="AL21" s="4">
+        <v>746.99073022389746</v>
+      </c>
+      <c r="AM21" s="4">
+        <v>770.16323287569628</v>
+      </c>
+      <c r="AN21" s="4">
+        <v>729.87093416126027</v>
+      </c>
+      <c r="AO21" s="32">
+        <v>837.79845484420684</v>
+      </c>
+      <c r="AP21" s="4">
+        <v>834.96534802577492</v>
+      </c>
+      <c r="AQ21" s="4">
+        <v>1107.7612719533381</v>
+      </c>
+      <c r="AR21" s="4">
+        <v>1400.0699169615812</v>
+      </c>
+      <c r="AS21" s="32">
+        <v>1208.2925206904895</v>
+      </c>
+      <c r="AT21" s="4">
+        <v>1219.966759157428</v>
+      </c>
+      <c r="AU21" s="4">
+        <v>1204.8239033965319</v>
+      </c>
+      <c r="AV21" s="4">
+        <v>1195.8342459932965</v>
+      </c>
+      <c r="AW21" s="32">
+        <v>1186.3897461042293</v>
+      </c>
+      <c r="AX21" s="4">
+        <v>1248.323702169404</v>
+      </c>
+      <c r="AY21" s="4">
+        <v>1242.2040173828998</v>
+      </c>
+      <c r="AZ21" s="4">
+        <v>1499.4044139507614</v>
+      </c>
+      <c r="BA21" s="32">
+        <v>1665.8029797466061</v>
+      </c>
+      <c r="BB21" s="4">
+        <v>1589.9264294296204</v>
+      </c>
+      <c r="BC21" s="4">
+        <v>1576.8194331918708</v>
+      </c>
+      <c r="BD21" s="4">
+        <v>1581.742970049612</v>
+      </c>
+      <c r="BE21" s="32">
+        <v>1581.6328880217163</v>
+      </c>
+      <c r="BF21" s="4">
+        <v>1430.4625611911565</v>
+      </c>
+      <c r="BG21" s="4">
+        <v>1407.3698019839037</v>
+      </c>
+      <c r="BH21" s="4">
+        <v>1387.1890699628125</v>
+      </c>
+      <c r="BI21" s="32">
+        <v>1382.8025132276816</v>
+      </c>
+      <c r="BJ21" s="4">
+        <v>1419.3255676488754</v>
+      </c>
+      <c r="BK21" s="4">
+        <v>1665.6363784197279</v>
+      </c>
+      <c r="BL21" s="4">
+        <v>1415.8543418502861</v>
+      </c>
+      <c r="BM21" s="32">
+        <v>2299.574393818737</v>
+      </c>
+      <c r="BN21" s="4">
+        <v>2334.5342816397911</v>
+      </c>
+      <c r="BO21" s="4">
+        <v>2346.5743538928773</v>
+      </c>
+      <c r="BP21" s="4">
+        <v>2332.8223006155813</v>
+      </c>
+      <c r="BQ21" s="32">
+        <v>2290.4681524422349</v>
+      </c>
+    </row>
+    <row r="22" spans="1:69">
+      <c r="A22" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B22" s="4">
+        <v>7.4387736300000009</v>
+      </c>
+      <c r="C22" s="4">
+        <v>17.63</v>
+      </c>
+      <c r="D22" s="4">
+        <v>10.25</v>
+      </c>
+      <c r="E22" s="4">
+        <v>32.35</v>
+      </c>
+      <c r="F22" s="4">
+        <v>0</v>
+      </c>
+      <c r="G22" s="4">
+        <v>33.65</v>
+      </c>
+      <c r="H22" s="4">
+        <v>0</v>
+      </c>
+      <c r="I22" s="4">
+        <v>9.0418553327420828</v>
+      </c>
+      <c r="J22" s="4">
+        <v>123.86433974476525</v>
+      </c>
+      <c r="K22" s="4">
+        <v>43.684041611402975</v>
+      </c>
+      <c r="L22" s="4">
+        <v>24.622266315583282</v>
+      </c>
+      <c r="M22" s="4">
+        <v>170.3129727349131</v>
+      </c>
+      <c r="N22" s="4">
+        <v>468.33226881338896</v>
+      </c>
+      <c r="O22" s="19">
+        <v>158.06227094407058</v>
+      </c>
+      <c r="P22" s="19">
+        <v>117.33498302368076</v>
+      </c>
+      <c r="Q22" s="32">
+        <v>69.57190504764327</v>
+      </c>
+      <c r="R22" s="4">
+        <v>15.969999999999999</v>
+      </c>
+      <c r="S22" s="4">
+        <v>42.63</v>
+      </c>
+      <c r="T22" s="4">
+        <v>40.759999999999991</v>
+      </c>
+      <c r="U22" s="32">
+        <v>32.35</v>
+      </c>
+      <c r="V22" s="4">
+        <v>5.7299999999999995</v>
+      </c>
+      <c r="W22" s="4">
+        <v>4.9799999999999995</v>
+      </c>
+      <c r="X22" s="4">
+        <v>5.03</v>
+      </c>
+      <c r="Y22" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z22" s="4">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="4">
+        <v>9.9099999999999984</v>
+      </c>
+      <c r="AB22" s="4">
+        <v>26.589999999999996</v>
+      </c>
+      <c r="AC22" s="32">
+        <v>33.65</v>
+      </c>
+      <c r="AD22" s="4">
+        <v>36.860000000000007</v>
+      </c>
+      <c r="AE22" s="4">
+        <v>6.95</v>
+      </c>
+      <c r="AF22" s="4">
+        <v>0</v>
+      </c>
+      <c r="AG22" s="32">
+        <v>0</v>
+      </c>
+      <c r="AH22" s="4">
+        <v>0</v>
+      </c>
+      <c r="AI22" s="4">
+        <v>0</v>
+      </c>
+      <c r="AJ22" s="4">
+        <v>0</v>
+      </c>
+      <c r="AK22" s="32">
+        <v>9.0418553327420828</v>
+      </c>
+      <c r="AL22" s="4">
+        <v>34.839410475986554</v>
+      </c>
+      <c r="AM22" s="4">
+        <v>101.96558403410103</v>
+      </c>
+      <c r="AN22" s="4">
+        <v>85.652296768326167</v>
+      </c>
+      <c r="AO22" s="32">
+        <v>123.86433974476525</v>
+      </c>
+      <c r="AP22" s="4">
+        <v>389.61179098807924</v>
+      </c>
+      <c r="AQ22" s="4">
+        <v>287.97666578064656</v>
+      </c>
+      <c r="AR22" s="4">
+        <v>152.58824120435</v>
+      </c>
+      <c r="AS22" s="32">
+        <v>43.684041611402975</v>
+      </c>
+      <c r="AT22" s="4">
+        <v>140.23157152554111</v>
+      </c>
+      <c r="AU22" s="4">
+        <v>245.64852278533397</v>
+      </c>
+      <c r="AV22" s="4">
+        <v>123.69366498516678</v>
+      </c>
+      <c r="AW22" s="32">
+        <v>24.622266315583282</v>
+      </c>
+      <c r="AX22" s="4">
+        <v>17.807981943000371</v>
+      </c>
+      <c r="AY22" s="4">
+        <v>11.883002897579571</v>
+      </c>
+      <c r="AZ22" s="4">
+        <v>23.546880648919483</v>
+      </c>
+      <c r="BA22" s="32">
+        <v>170.3129727349131</v>
+      </c>
+      <c r="BB22" s="4">
+        <v>257.16355247281047</v>
+      </c>
+      <c r="BC22" s="4">
+        <v>494.81771459869611</v>
+      </c>
+      <c r="BD22" s="4">
+        <v>574.41958463170079</v>
+      </c>
+      <c r="BE22" s="32">
+        <v>468.33226881338896</v>
+      </c>
+      <c r="BF22" s="4">
+        <v>547.93801008698983</v>
+      </c>
+      <c r="BG22" s="4">
+        <v>321.43620905509204</v>
+      </c>
+      <c r="BH22" s="4">
+        <v>171.65184206651244</v>
+      </c>
+      <c r="BI22" s="32">
+        <v>158.06227094407058</v>
+      </c>
+      <c r="BJ22" s="4">
+        <v>274.80292499047596</v>
+      </c>
+      <c r="BK22" s="4">
+        <v>266.05820699769021</v>
+      </c>
+      <c r="BL22" s="4">
+        <v>185.80839195295115</v>
+      </c>
+      <c r="BM22" s="32">
+        <v>117.33498302368076</v>
+      </c>
+      <c r="BN22" s="4">
+        <v>168.97919058372815</v>
+      </c>
+      <c r="BO22" s="4">
+        <v>141.533704131283</v>
+      </c>
+      <c r="BP22" s="4">
+        <v>99.935637526971149</v>
+      </c>
+      <c r="BQ22" s="32">
+        <v>69.57190504764327</v>
+      </c>
+    </row>
+    <row r="23" spans="1:69">
+      <c r="A23" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B23" s="4">
+        <v>0</v>
+      </c>
+      <c r="C23" s="4">
+        <v>0</v>
+      </c>
+      <c r="D23" s="4">
+        <v>0</v>
+      </c>
+      <c r="E23" s="4">
+        <v>0</v>
+      </c>
+      <c r="F23" s="4">
+        <v>0</v>
+      </c>
+      <c r="G23" s="4">
+        <v>0</v>
+      </c>
+      <c r="H23" s="4">
+        <v>0</v>
+      </c>
+      <c r="I23" s="4">
+        <v>9.0418553327420828</v>
+      </c>
+      <c r="J23" s="4">
+        <v>123.86433974476525</v>
+      </c>
+      <c r="K23" s="4">
+        <v>43.684041611402975</v>
+      </c>
+      <c r="L23" s="4">
+        <v>24.622266315583282</v>
+      </c>
+      <c r="M23" s="4">
+        <v>170.30466773391328</v>
+      </c>
+      <c r="N23" s="4">
+        <v>468.31686332999675</v>
+      </c>
+      <c r="O23" s="19">
+        <v>157.91428451037896</v>
+      </c>
+      <c r="P23" s="19">
+        <v>117.19805208198528</v>
+      </c>
+      <c r="Q23" s="32">
+        <v>69.566667829826201</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>0</v>
+      </c>
+      <c r="T23" s="4">
+        <v>0</v>
+      </c>
+      <c r="U23" s="32">
+        <v>0</v>
+      </c>
+      <c r="V23" s="4">
+        <v>0</v>
+      </c>
+      <c r="W23" s="4">
+        <v>0</v>
+      </c>
+      <c r="X23" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="4">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="4">
+        <v>0</v>
+      </c>
+      <c r="AB23" s="4">
+        <v>0</v>
+      </c>
+      <c r="AC23" s="32">
+        <v>0</v>
+      </c>
+      <c r="AD23" s="4">
+        <v>0</v>
+      </c>
+      <c r="AE23" s="4">
+        <v>0</v>
+      </c>
+      <c r="AF23" s="4">
+        <v>0</v>
+      </c>
+      <c r="AG23" s="32">
+        <v>0</v>
+      </c>
+      <c r="AH23" s="4">
+        <v>0</v>
+      </c>
+      <c r="AI23" s="4">
+        <v>0</v>
+      </c>
+      <c r="AJ23" s="4">
+        <v>0</v>
+      </c>
+      <c r="AK23" s="32">
+        <v>9.0418553327420828</v>
+      </c>
+      <c r="AL23" s="4">
+        <v>34.839410475986554</v>
+      </c>
+      <c r="AM23" s="4">
+        <v>101.96558403410103</v>
+      </c>
+      <c r="AN23" s="4">
+        <v>85.652296768326167</v>
+      </c>
+      <c r="AO23" s="32">
+        <v>123.86433974476525</v>
+      </c>
+      <c r="AP23" s="4">
+        <v>389.61179098807924</v>
+      </c>
+      <c r="AQ23" s="4">
+        <v>287.97666578064656</v>
+      </c>
+      <c r="AR23" s="4">
+        <v>152.58824120435</v>
+      </c>
+      <c r="AS23" s="32">
+        <v>43.684041611402975</v>
+      </c>
+      <c r="AT23" s="4">
+        <v>139.33157152554111</v>
+      </c>
+      <c r="AU23" s="4">
+        <v>245.64852278533397</v>
+      </c>
+      <c r="AV23" s="4">
+        <v>123.69366498516678</v>
+      </c>
+      <c r="AW23" s="32">
+        <v>24.622266315583282</v>
+      </c>
+      <c r="AX23" s="4">
+        <v>17.796079698620439</v>
+      </c>
+      <c r="AY23" s="4">
+        <v>11.88248754075531</v>
+      </c>
+      <c r="AZ23" s="4">
+        <v>23.546880648919483</v>
+      </c>
+      <c r="BA23" s="32">
+        <v>170.30466773391328</v>
+      </c>
+      <c r="BB23" s="4">
+        <v>257.14241594706306</v>
+      </c>
+      <c r="BC23" s="4">
+        <v>494.79123345437813</v>
+      </c>
+      <c r="BD23" s="4">
+        <v>574.3932454339531</v>
+      </c>
+      <c r="BE23" s="32">
+        <v>468.31686332999675</v>
+      </c>
+      <c r="BF23" s="4">
+        <v>547.91650610618683</v>
+      </c>
+      <c r="BG23" s="4">
+        <v>321.43620905509204</v>
+      </c>
+      <c r="BH23" s="4">
+        <v>171.65184206651244</v>
+      </c>
+      <c r="BI23" s="32">
+        <v>157.91428451037896</v>
+      </c>
+      <c r="BJ23" s="4">
+        <v>274.77974636734746</v>
+      </c>
+      <c r="BK23" s="4">
+        <v>266.03024465364683</v>
+      </c>
+      <c r="BL23" s="4">
+        <v>185.77098571118131</v>
+      </c>
+      <c r="BM23" s="32">
+        <v>117.19805208198528</v>
+      </c>
+      <c r="BN23" s="4">
+        <v>168.84244227315892</v>
+      </c>
+      <c r="BO23" s="4">
+        <v>141.38816991862595</v>
+      </c>
+      <c r="BP23" s="4">
+        <v>99.893501275072239</v>
+      </c>
+      <c r="BQ23" s="32">
+        <v>69.566667829826201</v>
+      </c>
+    </row>
+    <row r="24" spans="1:69">
+      <c r="A24" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="BE6" s="12" t="s">
-[...60 lines deleted...]
-        <v>183</v>
+      <c r="B24" s="4">
+        <v>7.4387736300000009</v>
+      </c>
+      <c r="C24" s="4">
+        <v>17.63</v>
+      </c>
+      <c r="D24" s="4">
+        <v>10.25</v>
+      </c>
+      <c r="E24" s="4">
+        <v>32.35</v>
+      </c>
+      <c r="F24" s="4">
+        <v>0</v>
+      </c>
+      <c r="G24" s="4">
+        <v>33.65</v>
+      </c>
+      <c r="H24" s="4">
+        <v>0</v>
+      </c>
+      <c r="I24" s="4">
+        <v>0</v>
+      </c>
+      <c r="J24" s="4">
+        <v>0</v>
+      </c>
+      <c r="K24" s="4">
+        <v>0</v>
+      </c>
+      <c r="L24" s="4">
+        <v>0</v>
+      </c>
+      <c r="M24" s="4">
+        <v>8.3050009998358928E-3</v>
+      </c>
+      <c r="N24" s="4">
+        <v>1.5405483392196771E-2</v>
+      </c>
+      <c r="O24" s="19">
+        <v>0.14798643369161352</v>
+      </c>
+      <c r="P24" s="19">
+        <v>0.13693094169547806</v>
+      </c>
+      <c r="Q24" s="32">
+        <v>5.2372178170673848E-3</v>
+      </c>
+      <c r="R24" s="4">
+        <v>15.969999999999999</v>
+      </c>
+      <c r="S24" s="4">
+        <v>42.63</v>
+      </c>
+      <c r="T24" s="4">
+        <v>40.759999999999991</v>
+      </c>
+      <c r="U24" s="32">
+        <v>32.35</v>
+      </c>
+      <c r="V24" s="4">
+        <v>5.7299999999999995</v>
+      </c>
+      <c r="W24" s="4">
+        <v>4.9799999999999995</v>
+      </c>
+      <c r="X24" s="4">
+        <v>5.03</v>
+      </c>
+      <c r="Y24" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="4">
+        <v>9.9099999999999984</v>
+      </c>
+      <c r="AB24" s="4">
+        <v>26.589999999999996</v>
+      </c>
+      <c r="AC24" s="32">
+        <v>33.65</v>
+      </c>
+      <c r="AD24" s="4">
+        <v>36.860000000000007</v>
+      </c>
+      <c r="AE24" s="4">
+        <v>6.95</v>
+      </c>
+      <c r="AF24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AG24" s="32">
+        <v>0</v>
+      </c>
+      <c r="AH24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AI24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AJ24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AK24" s="32">
+        <v>0</v>
+      </c>
+      <c r="AL24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AM24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AN24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AO24" s="32">
+        <v>0</v>
+      </c>
+      <c r="AP24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS24" s="32">
+        <v>0</v>
+      </c>
+      <c r="AT24" s="4">
+        <v>0.89999999999999991</v>
+      </c>
+      <c r="AU24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW24" s="32">
+        <v>0</v>
+      </c>
+      <c r="AX24" s="4">
+        <v>1.1902244379931528E-2</v>
+      </c>
+      <c r="AY24" s="4">
+        <v>5.1535682426099162E-4</v>
+      </c>
+      <c r="AZ24" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA24" s="32">
+        <v>8.3050009998358928E-3</v>
+      </c>
+      <c r="BB24" s="4">
+        <v>2.1136525747403274E-2</v>
+      </c>
+      <c r="BC24" s="4">
+        <v>2.6481144317994622E-2</v>
+      </c>
+      <c r="BD24" s="4">
+        <v>2.6339197747678754E-2</v>
+      </c>
+      <c r="BE24" s="32">
+        <v>1.5405483392196771E-2</v>
+      </c>
+      <c r="BF24" s="4">
+        <v>2.1503980802965592E-2</v>
+      </c>
+      <c r="BG24" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH24" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI24" s="32">
+        <v>0.14798643369161352</v>
+      </c>
+      <c r="BJ24" s="4">
+        <v>2.3178623128509351E-2</v>
+      </c>
+      <c r="BK24" s="4">
+        <v>2.7962344043354945E-2</v>
+      </c>
+      <c r="BL24" s="4">
+        <v>3.7406241769853632E-2</v>
+      </c>
+      <c r="BM24" s="32">
+        <v>0.13693094169547806</v>
+      </c>
+      <c r="BN24" s="4">
+        <v>0.13674831056923492</v>
+      </c>
+      <c r="BO24" s="4">
+        <v>0.14553421265704963</v>
+      </c>
+      <c r="BP24" s="4">
+        <v>4.2136251898912618E-2</v>
+      </c>
+      <c r="BQ24" s="32">
+        <v>5.2372178170673848E-3</v>
       </c>
     </row>
-    <row r="7" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...227 lines deleted...]
-      </c>
+    <row r="25" spans="1:69" ht="13.5">
+      <c r="A25" s="12"/>
+      <c r="B25" s="10"/>
+      <c r="C25" s="10"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1"/>
     </row>
-    <row r="8" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...227 lines deleted...]
-      </c>
+    <row r="26" spans="1:69" ht="42.75" customHeight="1">
+      <c r="A26" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" s="38"/>
+      <c r="C26" s="38"/>
+      <c r="D26" s="38"/>
+      <c r="E26" s="38"/>
+      <c r="F26" s="38"/>
+      <c r="G26" s="38"/>
+      <c r="H26" s="38"/>
+      <c r="I26" s="38"/>
+      <c r="J26" s="38"/>
+      <c r="K26" s="38"/>
+      <c r="L26" s="38"/>
+      <c r="M26" s="38"/>
+      <c r="N26" s="38"/>
+      <c r="O26" s="35"/>
+      <c r="P26" s="35"/>
+      <c r="Q26" s="34"/>
     </row>
-    <row r="9" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...4256 lines deleted...]
-      <c r="FB30" s="3"/>
+    <row r="27" spans="1:69" ht="13.5">
+      <c r="A27" s="29" t="s">
+        <v>115</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...1 lines deleted...]
-    <mergeCell ref="B28:M28"/>
+  <mergeCells count="1">
+    <mergeCell ref="A26:N26"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:BY30"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:BQ28"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="2.83203125" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.33203125" style="2"/>
+    <col min="1" max="1" width="34.5703125" style="2" customWidth="1"/>
+    <col min="2" max="14" width="9.140625" style="2"/>
+    <col min="15" max="16" width="9.140625" style="20"/>
+    <col min="17" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:77" ht="18.75" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="1" spans="1:69" ht="16.5">
+      <c r="A1" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="17"/>
+      <c r="P1" s="17"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
     </row>
-    <row r="3" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      </c>
+    <row r="2" spans="1:69">
+      <c r="A2" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="17"/>
+      <c r="P2" s="17"/>
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1"/>
+      <c r="S2" s="1"/>
+      <c r="T2" s="1"/>
+      <c r="U2" s="1"/>
+      <c r="V2" s="1"/>
     </row>
-    <row r="4" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="3"/>
+    <row r="3" spans="1:69">
+      <c r="A3" s="3"/>
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="1"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+      <c r="M3" s="1"/>
+      <c r="N3" s="1"/>
+      <c r="O3" s="17"/>
+      <c r="P3" s="17"/>
+      <c r="Q3" s="1"/>
+      <c r="R3" s="1"/>
+      <c r="S3" s="1"/>
+      <c r="T3" s="1"/>
+      <c r="U3" s="1"/>
+      <c r="V3" s="1"/>
     </row>
-    <row r="5" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="3"/>
+    <row r="4" spans="1:69">
+      <c r="A4" s="3"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1"/>
+      <c r="G4" s="1"/>
+      <c r="H4" s="1"/>
+      <c r="I4" s="1"/>
+      <c r="J4" s="1"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="1"/>
+      <c r="O4" s="17"/>
+      <c r="P4" s="17"/>
+      <c r="Q4" s="1"/>
+      <c r="R4" s="1"/>
+      <c r="S4" s="1"/>
+      <c r="T4" s="1"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
     </row>
-    <row r="6" spans="2:77" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C6" s="11" t="s">
+    <row r="5" spans="1:69" customFormat="1">
+      <c r="A5" s="9"/>
+      <c r="B5" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="C5" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="E5" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="F5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="G5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="H5" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="K5" s="23" t="s">
+        <v>84</v>
+      </c>
+      <c r="L5" s="23" t="s">
+        <v>101</v>
+      </c>
+      <c r="M5" s="23" t="s">
+        <v>116</v>
+      </c>
+      <c r="N5" s="23" t="s">
+        <v>125</v>
+      </c>
+      <c r="O5" s="23" t="s">
+        <v>134</v>
+      </c>
+      <c r="P5" s="23" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q5" s="30" t="s">
+        <v>162</v>
+      </c>
+      <c r="R5" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="S5" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="T5" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="U5" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="V5" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="W5" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="X5" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="Y5" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="Z5" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA5" s="11" t="s">
+        <v>50</v>
+      </c>
+      <c r="AB5" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="AC5" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="AD5" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="AE5" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="AF5" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="AG5" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="AH5" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="AI5" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="AJ5" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="AK5" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="AL5" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="AM5" s="11" t="s">
+        <v>86</v>
+      </c>
+      <c r="AN5" s="11" t="s">
+        <v>87</v>
+      </c>
+      <c r="AO5" s="14" t="s">
+        <v>88</v>
+      </c>
+      <c r="AP5" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="AQ5" s="11" t="s">
+        <v>90</v>
+      </c>
+      <c r="AR5" s="11" t="s">
+        <v>91</v>
+      </c>
+      <c r="AS5" s="14" t="s">
+        <v>92</v>
+      </c>
+      <c r="AT5" s="11" t="s">
+        <v>102</v>
+      </c>
+      <c r="AU5" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="AV5" s="11" t="s">
+        <v>104</v>
+      </c>
+      <c r="AW5" s="14" t="s">
+        <v>105</v>
+      </c>
+      <c r="AX5" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="AY5" s="11" t="s">
+        <v>118</v>
+      </c>
+      <c r="AZ5" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="BA5" s="14" t="s">
+        <v>120</v>
+      </c>
+      <c r="BB5" s="11" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC5" s="11" t="s">
+        <v>127</v>
+      </c>
+      <c r="BD5" s="11" t="s">
+        <v>128</v>
+      </c>
+      <c r="BE5" s="14" t="s">
+        <v>129</v>
+      </c>
+      <c r="BF5" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="BG5" s="11" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH5" s="11" t="s">
+        <v>137</v>
+      </c>
+      <c r="BI5" s="14" t="s">
+        <v>138</v>
+      </c>
+      <c r="BJ5" s="11" t="s">
+        <v>144</v>
+      </c>
+      <c r="BK5" s="11" t="s">
+        <v>145</v>
+      </c>
+      <c r="BL5" s="11" t="s">
+        <v>146</v>
+      </c>
+      <c r="BM5" s="14" t="s">
+        <v>147</v>
+      </c>
+      <c r="BN5" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="BO5" s="11" t="s">
+        <v>160</v>
+      </c>
+      <c r="BP5" s="11" t="s">
+        <v>163</v>
+      </c>
+      <c r="BQ5" s="14" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="6" spans="1:69">
+      <c r="A6" s="3"/>
+      <c r="B6" s="1"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
+      <c r="G6" s="1"/>
+      <c r="H6" s="1"/>
+      <c r="I6" s="1"/>
+      <c r="J6" s="1"/>
+      <c r="K6" s="1"/>
+      <c r="L6" s="1"/>
+      <c r="M6" s="1"/>
+      <c r="N6" s="1"/>
+      <c r="O6" s="17"/>
+      <c r="P6" s="17"/>
+      <c r="Q6" s="33"/>
+      <c r="R6" s="1"/>
+      <c r="S6" s="1"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="33"/>
+      <c r="V6" s="1"/>
+      <c r="Y6" s="31"/>
+      <c r="AC6" s="31"/>
+      <c r="AG6" s="31"/>
+      <c r="AL6" s="21"/>
+      <c r="AO6" s="31"/>
+      <c r="AS6" s="31"/>
+      <c r="AW6" s="31"/>
+      <c r="BA6" s="31"/>
+      <c r="BE6" s="31"/>
+      <c r="BI6" s="31"/>
+      <c r="BM6" s="31"/>
+      <c r="BQ6" s="31"/>
+    </row>
+    <row r="7" spans="1:69">
+      <c r="A7" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="D6" s="11" t="s">
+      <c r="B7" s="4">
+        <v>-2387.4795928473532</v>
+      </c>
+      <c r="C7" s="4">
+        <v>-2696.5819181299576</v>
+      </c>
+      <c r="D7" s="4">
+        <v>-3307.5432963162443</v>
+      </c>
+      <c r="E7" s="4">
+        <v>-3756.9880593480443</v>
+      </c>
+      <c r="F7" s="4">
+        <v>-3628.9164419712029</v>
+      </c>
+      <c r="G7" s="4">
+        <v>-5225.2716142764675</v>
+      </c>
+      <c r="H7" s="4">
+        <v>-6090.7552383482071</v>
+      </c>
+      <c r="I7" s="4">
+        <v>-4155.2542008016717</v>
+      </c>
+      <c r="J7" s="4">
+        <v>-4439.6040363743423</v>
+      </c>
+      <c r="K7" s="4">
+        <v>-5080.867022355309</v>
+      </c>
+      <c r="L7" s="4">
+        <v>-3997.5451556301227</v>
+      </c>
+      <c r="M7" s="4">
+        <v>-4709.7897204625287</v>
+      </c>
+      <c r="N7" s="4">
+        <v>-4587.950403801804</v>
+      </c>
+      <c r="O7" s="19">
+        <v>-5460.440907898902</v>
+      </c>
+      <c r="P7" s="19">
+        <v>-7617.539932551419</v>
+      </c>
+      <c r="Q7" s="32">
+        <v>-10080.782081259804</v>
+      </c>
+      <c r="R7" s="19">
+        <v>-3593.4363365865634</v>
+      </c>
+      <c r="S7" s="19">
+        <v>-3608.2370172736673</v>
+      </c>
+      <c r="T7" s="19">
+        <v>-3927.6267920931136</v>
+      </c>
+      <c r="U7" s="19">
+        <v>-3756.9880593480443</v>
+      </c>
+      <c r="V7" s="18">
+        <v>-3435.5987970699571</v>
+      </c>
+      <c r="W7" s="19">
+        <v>-4028.467659356636</v>
+      </c>
+      <c r="X7" s="19">
+        <v>-3800.8412862072682</v>
+      </c>
+      <c r="Y7" s="19">
+        <v>-3628.9164419712029</v>
+      </c>
+      <c r="Z7" s="18">
+        <v>-4330.7099562280455</v>
+      </c>
+      <c r="AA7" s="19">
+        <v>-4844.5465116897467</v>
+      </c>
+      <c r="AB7" s="19">
+        <v>-4683.0565423630369</v>
+      </c>
+      <c r="AC7" s="19">
+        <v>-5225.2716142764675</v>
+      </c>
+      <c r="AD7" s="18">
+        <v>-4892.45307860517</v>
+      </c>
+      <c r="AE7" s="19">
+        <v>-5398.398600944498</v>
+      </c>
+      <c r="AF7" s="19">
+        <v>-5852.1071029596824</v>
+      </c>
+      <c r="AG7" s="19">
+        <v>-6090.7552383482071</v>
+      </c>
+      <c r="AH7" s="18">
+        <v>-5149.7604053022369</v>
+      </c>
+      <c r="AI7" s="4">
+        <v>-4602.9441350733441</v>
+      </c>
+      <c r="AJ7" s="4">
+        <v>-4192.775509120921</v>
+      </c>
+      <c r="AK7" s="4">
+        <v>-4155.2542008016717</v>
+      </c>
+      <c r="AL7" s="18">
+        <v>-3634.8306177805516</v>
+      </c>
+      <c r="AM7" s="4">
+        <v>-4051.3189818150981</v>
+      </c>
+      <c r="AN7" s="4">
+        <v>-4332.9155589237271</v>
+      </c>
+      <c r="AO7" s="32">
+        <v>-4439.6040363743423</v>
+      </c>
+      <c r="AP7" s="4">
+        <v>-4745.3179163762734</v>
+      </c>
+      <c r="AQ7" s="4">
+        <v>-4165.4607959593968</v>
+      </c>
+      <c r="AR7" s="4">
+        <v>-4780.0743932333062</v>
+      </c>
+      <c r="AS7" s="32">
+        <v>-5080.867022355309</v>
+      </c>
+      <c r="AT7" s="4">
+        <v>-5986.138495868785</v>
+      </c>
+      <c r="AU7" s="4">
+        <v>-5843.8180780472312</v>
+      </c>
+      <c r="AV7" s="4">
+        <v>-5436.5257249973647</v>
+      </c>
+      <c r="AW7" s="32">
+        <v>-3997.5451556301227</v>
+      </c>
+      <c r="AX7" s="4">
+        <v>-3260.8007638273248</v>
+      </c>
+      <c r="AY7" s="4">
+        <v>-4046.7781621391368</v>
+      </c>
+      <c r="AZ7" s="4">
+        <v>-3632.5336178403054</v>
+      </c>
+      <c r="BA7" s="32">
+        <v>-4709.7897204625287</v>
+      </c>
+      <c r="BB7" s="4">
+        <v>-3328.2696143782796</v>
+      </c>
+      <c r="BC7" s="4">
+        <v>-3433.4379821633356</v>
+      </c>
+      <c r="BD7" s="4">
+        <v>-5030.3996407714358</v>
+      </c>
+      <c r="BE7" s="32">
+        <v>-4587.950403801804</v>
+      </c>
+      <c r="BF7" s="4">
+        <v>-5093.6301925919634</v>
+      </c>
+      <c r="BG7" s="4">
+        <v>-4303.637226548617</v>
+      </c>
+      <c r="BH7" s="4">
+        <v>-5373.1888853092551</v>
+      </c>
+      <c r="BI7" s="32">
+        <v>-5460.440907898902</v>
+      </c>
+      <c r="BJ7" s="4">
+        <v>-5921.6223347429805</v>
+      </c>
+      <c r="BK7" s="4">
+        <v>-7005.1529875826373</v>
+      </c>
+      <c r="BL7" s="4">
+        <v>-6699.7935035289156</v>
+      </c>
+      <c r="BM7" s="32">
+        <v>-7617.539932551419</v>
+      </c>
+      <c r="BN7" s="4">
+        <v>-7495.0879212396376</v>
+      </c>
+      <c r="BO7" s="4">
+        <v>-8897.6634707132871</v>
+      </c>
+      <c r="BP7" s="4">
+        <v>-8202.2267755465655</v>
+      </c>
+      <c r="BQ7" s="32">
+        <v>-10080.782081259804</v>
+      </c>
+    </row>
+    <row r="8" spans="1:69">
+      <c r="A8" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B8" s="4">
+        <v>29.697162780312123</v>
+      </c>
+      <c r="C8" s="4">
+        <v>78.847822146504015</v>
+      </c>
+      <c r="D8" s="4">
+        <v>86.958440992801783</v>
+      </c>
+      <c r="E8" s="4">
+        <v>221.52046514973944</v>
+      </c>
+      <c r="F8" s="4">
+        <v>912.87639379188511</v>
+      </c>
+      <c r="G8" s="4">
+        <v>921.62019475996271</v>
+      </c>
+      <c r="H8" s="4">
+        <v>2049.4703348563721</v>
+      </c>
+      <c r="I8" s="4">
+        <v>2646.3397059809449</v>
+      </c>
+      <c r="J8" s="4">
+        <v>3242.8159742922262</v>
+      </c>
+      <c r="K8" s="4">
+        <v>4674.4967610519234</v>
+      </c>
+      <c r="L8" s="4">
+        <v>3736.3184604439907</v>
+      </c>
+      <c r="M8" s="4">
+        <v>4591.5738129832889</v>
+      </c>
+      <c r="N8" s="4">
+        <v>4853.0423973566594</v>
+      </c>
+      <c r="O8" s="19">
+        <v>3866.3245037856841</v>
+      </c>
+      <c r="P8" s="19">
+        <v>4418.209262055494</v>
+      </c>
+      <c r="Q8" s="32">
+        <v>4717.033957679585</v>
+      </c>
+      <c r="R8" s="19">
+        <v>124.34250313235654</v>
+      </c>
+      <c r="S8" s="19">
+        <v>161.38122145289637</v>
+      </c>
+      <c r="T8" s="19">
+        <v>142.21140457292</v>
+      </c>
+      <c r="U8" s="19">
+        <v>221.52046514973944</v>
+      </c>
+      <c r="V8" s="18">
+        <v>345.94795700635922</v>
+      </c>
+      <c r="W8" s="19">
+        <v>424.86100660275343</v>
+      </c>
+      <c r="X8" s="19">
+        <v>490.77590758953659</v>
+      </c>
+      <c r="Y8" s="19">
+        <v>912.87639379188511</v>
+      </c>
+      <c r="Z8" s="18">
+        <v>833.08065145228682</v>
+      </c>
+      <c r="AA8" s="19">
+        <v>833.19032853418889</v>
+      </c>
+      <c r="AB8" s="19">
+        <v>983.03694187860879</v>
+      </c>
+      <c r="AC8" s="19">
+        <v>921.62019475996271</v>
+      </c>
+      <c r="AD8" s="18">
+        <v>1408.5681887186001</v>
+      </c>
+      <c r="AE8" s="19">
+        <v>1637.1576279929075</v>
+      </c>
+      <c r="AF8" s="19">
+        <v>1611.8664102320345</v>
+      </c>
+      <c r="AG8" s="19">
+        <v>2049.4703348563721</v>
+      </c>
+      <c r="AH8" s="18">
+        <v>1976.3875149117143</v>
+      </c>
+      <c r="AI8" s="4">
+        <v>2103.3922936730078</v>
+      </c>
+      <c r="AJ8" s="4">
+        <v>2446.9983637845671</v>
+      </c>
+      <c r="AK8" s="4">
+        <v>2646.3397059809449</v>
+      </c>
+      <c r="AL8" s="18">
+        <v>2760.6134702331692</v>
+      </c>
+      <c r="AM8" s="4">
+        <v>2880.3257614641639</v>
+      </c>
+      <c r="AN8" s="4">
+        <v>2868.008554318013</v>
+      </c>
+      <c r="AO8" s="32">
+        <v>3242.8159742922262</v>
+      </c>
+      <c r="AP8" s="4">
+        <v>3697.5776049655551</v>
+      </c>
+      <c r="AQ8" s="4">
+        <v>5147.5906403691761</v>
+      </c>
+      <c r="AR8" s="4">
+        <v>4802.9433093993102</v>
+      </c>
+      <c r="AS8" s="32">
+        <v>4674.4967610519234</v>
+      </c>
+      <c r="AT8" s="4">
+        <v>4086.0487157978937</v>
+      </c>
+      <c r="AU8" s="4">
+        <v>3965.05228337073</v>
+      </c>
+      <c r="AV8" s="4">
+        <v>3189.9505762168292</v>
+      </c>
+      <c r="AW8" s="32">
+        <v>3736.3184604439907</v>
+      </c>
+      <c r="AX8" s="4">
+        <v>2950.7618377199169</v>
+      </c>
+      <c r="AY8" s="4">
+        <v>3224.6825418294366</v>
+      </c>
+      <c r="AZ8" s="4">
+        <v>3850.2791073377562</v>
+      </c>
+      <c r="BA8" s="32">
+        <v>4591.5738129832889</v>
+      </c>
+      <c r="BB8" s="4">
+        <v>4486.8054617860971</v>
+      </c>
+      <c r="BC8" s="4">
+        <v>3953.882664249636</v>
+      </c>
+      <c r="BD8" s="4">
+        <v>4587.5911779064108</v>
+      </c>
+      <c r="BE8" s="32">
+        <v>4853.0423973566594</v>
+      </c>
+      <c r="BF8" s="4">
+        <v>5136.6248687725765</v>
+      </c>
+      <c r="BG8" s="4">
+        <v>5404.402734725325</v>
+      </c>
+      <c r="BH8" s="4">
+        <v>4352.2687883250328</v>
+      </c>
+      <c r="BI8" s="32">
+        <v>3866.3245037856841</v>
+      </c>
+      <c r="BJ8" s="4">
+        <v>3756.4484675193312</v>
+      </c>
+      <c r="BK8" s="4">
+        <v>3704.7666557889979</v>
+      </c>
+      <c r="BL8" s="4">
+        <v>4160.7993267600959</v>
+      </c>
+      <c r="BM8" s="32">
+        <v>4418.209262055494</v>
+      </c>
+      <c r="BN8" s="4">
+        <v>4297.5404660273198</v>
+      </c>
+      <c r="BO8" s="4">
+        <v>3996.8225266243035</v>
+      </c>
+      <c r="BP8" s="4">
+        <v>4909.0974864655818</v>
+      </c>
+      <c r="BQ8" s="32">
+        <v>4717.033957679585</v>
+      </c>
+    </row>
+    <row r="9" spans="1:69">
+      <c r="A9" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="4">
+        <v>29.697162780312123</v>
+      </c>
+      <c r="C9" s="4">
+        <v>25.969776147038036</v>
+      </c>
+      <c r="D9" s="4">
+        <v>14.275547420194661</v>
+      </c>
+      <c r="E9" s="4">
+        <v>20.850482958407994</v>
+      </c>
+      <c r="F9" s="4">
+        <v>82.417032247446883</v>
+      </c>
+      <c r="G9" s="4">
+        <v>176.5642938586642</v>
+      </c>
+      <c r="H9" s="4">
+        <v>240.66572168341969</v>
+      </c>
+      <c r="I9" s="4">
+        <v>537.01886073327387</v>
+      </c>
+      <c r="J9" s="4">
+        <v>703.02333535295656</v>
+      </c>
+      <c r="K9" s="4">
+        <v>2462.6677352841643</v>
+      </c>
+      <c r="L9" s="4">
+        <v>910.09057515171617</v>
+      </c>
+      <c r="M9" s="4">
+        <v>1125.5843598490217</v>
+      </c>
+      <c r="N9" s="4">
+        <v>1792.9973819378142</v>
+      </c>
+      <c r="O9" s="19">
+        <v>1691.4099239820334</v>
+      </c>
+      <c r="P9" s="19">
+        <v>1962.1164686908628</v>
+      </c>
+      <c r="Q9" s="32">
+        <v>2303.2841719862013</v>
+      </c>
+      <c r="R9" s="19">
+        <v>9.1494342897056455</v>
+      </c>
+      <c r="S9" s="19">
+        <v>5.9099656358442836</v>
+      </c>
+      <c r="T9" s="19">
+        <v>21.166530606760034</v>
+      </c>
+      <c r="U9" s="19">
+        <v>20.850482958407994</v>
+      </c>
+      <c r="V9" s="18">
+        <v>53.840628855215144</v>
+      </c>
+      <c r="W9" s="19">
+        <v>73.815879805285647</v>
+      </c>
+      <c r="X9" s="19">
+        <v>59.24051182212915</v>
+      </c>
+      <c r="Y9" s="19">
+        <v>82.417032247446883</v>
+      </c>
+      <c r="Z9" s="18">
+        <v>95.151452526847265</v>
+      </c>
+      <c r="AA9" s="19">
+        <v>108.9304807911264</v>
+      </c>
+      <c r="AB9" s="19">
+        <v>135.95990306616301</v>
+      </c>
+      <c r="AC9" s="19">
+        <v>176.5642938586642</v>
+      </c>
+      <c r="AD9" s="18">
+        <v>179.56814104112715</v>
+      </c>
+      <c r="AE9" s="19">
+        <v>202.44903435087096</v>
+      </c>
+      <c r="AF9" s="19">
+        <v>218.06437457680352</v>
+      </c>
+      <c r="AG9" s="19">
+        <v>240.66572168341969</v>
+      </c>
+      <c r="AH9" s="18">
+        <v>258.38267887955948</v>
+      </c>
+      <c r="AI9" s="4">
+        <v>336.55671079712249</v>
+      </c>
+      <c r="AJ9" s="4">
+        <v>425.61844433737815</v>
+      </c>
+      <c r="AK9" s="4">
+        <v>537.01886073327387</v>
+      </c>
+      <c r="AL9" s="18">
+        <v>599.48460547709806</v>
+      </c>
+      <c r="AM9" s="4">
+        <v>567.13613615300392</v>
+      </c>
+      <c r="AN9" s="4">
+        <v>692.72107461431892</v>
+      </c>
+      <c r="AO9" s="32">
+        <v>703.02333535295656</v>
+      </c>
+      <c r="AP9" s="4">
+        <v>1317.704660396482</v>
+      </c>
+      <c r="AQ9" s="4">
+        <v>2650.7217611034548</v>
+      </c>
+      <c r="AR9" s="4">
+        <v>2599.5024754416277</v>
+      </c>
+      <c r="AS9" s="32">
+        <v>2462.6677352841643</v>
+      </c>
+      <c r="AT9" s="4">
+        <v>1860.2966868427361</v>
+      </c>
+      <c r="AU9" s="4">
+        <v>1880.2049800304919</v>
+      </c>
+      <c r="AV9" s="4">
+        <v>1321.6198515521048</v>
+      </c>
+      <c r="AW9" s="32">
+        <v>910.09057515171617</v>
+      </c>
+      <c r="AX9" s="4">
+        <v>634.41443385037917</v>
+      </c>
+      <c r="AY9" s="4">
+        <v>851.06803115165076</v>
+      </c>
+      <c r="AZ9" s="4">
+        <v>1050.8475770714017</v>
+      </c>
+      <c r="BA9" s="32">
+        <v>1125.5843598490217</v>
+      </c>
+      <c r="BB9" s="4">
+        <v>1419.7158519121958</v>
+      </c>
+      <c r="BC9" s="4">
+        <v>1375.9826837566925</v>
+      </c>
+      <c r="BD9" s="4">
+        <v>1582.9903304359586</v>
+      </c>
+      <c r="BE9" s="32">
+        <v>1792.9973819378142</v>
+      </c>
+      <c r="BF9" s="4">
+        <v>2248.954758318499</v>
+      </c>
+      <c r="BG9" s="4">
+        <v>2287.2167376030998</v>
+      </c>
+      <c r="BH9" s="4">
+        <v>1832.1282369099249</v>
+      </c>
+      <c r="BI9" s="32">
+        <v>1691.4099239820334</v>
+      </c>
+      <c r="BJ9" s="4">
+        <v>1756.4883392998759</v>
+      </c>
+      <c r="BK9" s="4">
+        <v>1637.8879059322196</v>
+      </c>
+      <c r="BL9" s="4">
+        <v>1828.7607022786465</v>
+      </c>
+      <c r="BM9" s="32">
+        <v>1962.1164686908628</v>
+      </c>
+      <c r="BN9" s="4">
+        <v>2070.0989579521711</v>
+      </c>
+      <c r="BO9" s="4">
+        <v>1946.9229315006255</v>
+      </c>
+      <c r="BP9" s="4">
+        <v>2115.6929822360939</v>
+      </c>
+      <c r="BQ9" s="32">
+        <v>2303.2841719862013</v>
+      </c>
+    </row>
+    <row r="10" spans="1:69">
+      <c r="A10" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B10" s="4">
+        <v>2.2554995342136865</v>
+      </c>
+      <c r="C10" s="4">
+        <v>0.69054863099193553</v>
+      </c>
+      <c r="D10" s="4">
+        <v>7.1562891767655668</v>
+      </c>
+      <c r="E10" s="4">
+        <v>6.5179809248153591</v>
+      </c>
+      <c r="F10" s="4">
+        <v>7.7487596085166226</v>
+      </c>
+      <c r="G10" s="4">
+        <v>5.9115541555405855</v>
+      </c>
+      <c r="H10" s="4">
+        <v>6.8725449330773758</v>
+      </c>
+      <c r="I10" s="4">
+        <v>7.0045437310483489</v>
+      </c>
+      <c r="J10" s="4">
+        <v>8.8087234836649433</v>
+      </c>
+      <c r="K10" s="4">
+        <v>12.151111828085535</v>
+      </c>
+      <c r="L10" s="4">
+        <v>13.830461580477873</v>
+      </c>
+      <c r="M10" s="4">
+        <v>16.992921344782193</v>
+      </c>
+      <c r="N10" s="4">
+        <v>12.247116725320623</v>
+      </c>
+      <c r="O10" s="19">
+        <v>17.78867689357622</v>
+      </c>
+      <c r="P10" s="19">
+        <v>13.970447461529085</v>
+      </c>
+      <c r="Q10" s="32">
+        <v>26.420852849143241</v>
+      </c>
+      <c r="R10" s="19">
+        <v>6.7365902133058899</v>
+      </c>
+      <c r="S10" s="19">
+        <v>4.2504337381000434</v>
+      </c>
+      <c r="T10" s="19">
+        <v>6.7073161922720113</v>
+      </c>
+      <c r="U10" s="19">
+        <v>6.5179809248153591</v>
+      </c>
+      <c r="V10" s="18">
+        <v>6.4222155954436229</v>
+      </c>
+      <c r="W10" s="19">
+        <v>8.5643664895813405</v>
+      </c>
+      <c r="X10" s="19">
+        <v>8.4027379219397957</v>
+      </c>
+      <c r="Y10" s="19">
+        <v>7.7487596085166226</v>
+      </c>
+      <c r="Z10" s="18">
+        <v>8.1164157535210162</v>
+      </c>
+      <c r="AA10" s="19">
+        <v>8.1324634565248441</v>
+      </c>
+      <c r="AB10" s="19">
+        <v>6.4403158011263697</v>
+      </c>
+      <c r="AC10" s="19">
+        <v>5.9115541555405855</v>
+      </c>
+      <c r="AD10" s="18">
+        <v>8.3530086383826365</v>
+      </c>
+      <c r="AE10" s="19">
+        <v>8.2681199915812762</v>
+      </c>
+      <c r="AF10" s="19">
+        <v>8.1565023548823739</v>
+      </c>
+      <c r="AG10" s="19">
+        <v>6.8725449330773758</v>
+      </c>
+      <c r="AH10" s="18">
+        <v>8.7316697700264196</v>
+      </c>
+      <c r="AI10" s="4">
+        <v>5.4622743469912001</v>
+      </c>
+      <c r="AJ10" s="4">
+        <v>5.4006402392235087</v>
+      </c>
+      <c r="AK10" s="4">
+        <v>7.0045437310483489</v>
+      </c>
+      <c r="AL10" s="18">
+        <v>4.817925057563369</v>
+      </c>
+      <c r="AM10" s="4">
+        <v>10.740780659437677</v>
+      </c>
+      <c r="AN10" s="4">
+        <v>7.5374603941408296</v>
+      </c>
+      <c r="AO10" s="32">
+        <v>8.8087234836649433</v>
+      </c>
+      <c r="AP10" s="4">
+        <v>11.054770037136413</v>
+      </c>
+      <c r="AQ10" s="4">
+        <v>11.515139549057702</v>
+      </c>
+      <c r="AR10" s="4">
+        <v>11.751075463966492</v>
+      </c>
+      <c r="AS10" s="32">
+        <v>12.151111828085535</v>
+      </c>
+      <c r="AT10" s="4">
+        <v>10.452807706431525</v>
+      </c>
+      <c r="AU10" s="4">
+        <v>23.932919663423117</v>
+      </c>
+      <c r="AV10" s="4">
+        <v>15.296405651035482</v>
+      </c>
+      <c r="AW10" s="32">
+        <v>13.830461580477873</v>
+      </c>
+      <c r="AX10" s="4">
+        <v>14.646075696567108</v>
+      </c>
+      <c r="AY10" s="4">
+        <v>11.624347896928562</v>
+      </c>
+      <c r="AZ10" s="4">
+        <v>14.581118133079228</v>
+      </c>
+      <c r="BA10" s="32">
+        <v>16.992921344782193</v>
+      </c>
+      <c r="BB10" s="4">
+        <v>11.054694135128972</v>
+      </c>
+      <c r="BC10" s="4">
+        <v>15.822171045748339</v>
+      </c>
+      <c r="BD10" s="4">
+        <v>14.46741224461781</v>
+      </c>
+      <c r="BE10" s="32">
+        <v>12.247116725320623</v>
+      </c>
+      <c r="BF10" s="4">
+        <v>18.147427985422414</v>
+      </c>
+      <c r="BG10" s="4">
+        <v>19.296831808788525</v>
+      </c>
+      <c r="BH10" s="4">
+        <v>19.014934070442568</v>
+      </c>
+      <c r="BI10" s="32">
+        <v>17.78867689357622</v>
+      </c>
+      <c r="BJ10" s="4">
+        <v>19.990118785542304</v>
+      </c>
+      <c r="BK10" s="4">
+        <v>11.946932569935569</v>
+      </c>
+      <c r="BL10" s="4">
+        <v>13.181711108544249</v>
+      </c>
+      <c r="BM10" s="32">
+        <v>13.970447461529085</v>
+      </c>
+      <c r="BN10" s="4">
+        <v>15.178402455089346</v>
+      </c>
+      <c r="BO10" s="4">
+        <v>23.830162006467873</v>
+      </c>
+      <c r="BP10" s="4">
+        <v>24.09274014217716</v>
+      </c>
+      <c r="BQ10" s="32">
+        <v>26.420852849143241</v>
+      </c>
+    </row>
+    <row r="11" spans="1:69">
+      <c r="A11" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B11" s="4">
+        <v>27.441663246098436</v>
+      </c>
+      <c r="C11" s="4">
+        <v>25.279227516046102</v>
+      </c>
+      <c r="D11" s="4">
+        <v>7.1192582434290941</v>
+      </c>
+      <c r="E11" s="4">
+        <v>14.332502033592636</v>
+      </c>
+      <c r="F11" s="4">
+        <v>72.517202015633359</v>
+      </c>
+      <c r="G11" s="4">
+        <v>167.75170471190191</v>
+      </c>
+      <c r="H11" s="4">
+        <v>233.79317675034233</v>
+      </c>
+      <c r="I11" s="4">
+        <v>530.01431700222554</v>
+      </c>
+      <c r="J11" s="4">
+        <v>694.21461186929173</v>
+      </c>
+      <c r="K11" s="4">
+        <v>2450.5166234560784</v>
+      </c>
+      <c r="L11" s="4">
+        <v>896.26011357123832</v>
+      </c>
+      <c r="M11" s="4">
+        <v>1108.5914385042395</v>
+      </c>
+      <c r="N11" s="4">
+        <v>1780.7502652124936</v>
+      </c>
+      <c r="O11" s="19">
+        <v>1673.621247088457</v>
+      </c>
+      <c r="P11" s="19">
+        <v>1948.1460212293339</v>
+      </c>
+      <c r="Q11" s="32">
+        <v>2276.8633191370582</v>
+      </c>
+      <c r="R11" s="19">
+        <v>2.4128440763997565</v>
+      </c>
+      <c r="S11" s="19">
+        <v>1.6595318977442399</v>
+      </c>
+      <c r="T11" s="19">
+        <v>14.459214414488024</v>
+      </c>
+      <c r="U11" s="19">
+        <v>14.332502033592636</v>
+      </c>
+      <c r="V11" s="18">
+        <v>44.857986768442686</v>
+      </c>
+      <c r="W11" s="19">
+        <v>62.601984795907569</v>
+      </c>
+      <c r="X11" s="19">
+        <v>48.789659262265673</v>
+      </c>
+      <c r="Y11" s="19">
+        <v>72.517202015633359</v>
+      </c>
+      <c r="Z11" s="18">
+        <v>83.999325278968129</v>
+      </c>
+      <c r="AA11" s="19">
+        <v>97.489417222554408</v>
+      </c>
+      <c r="AB11" s="19">
+        <v>126.84256522356829</v>
+      </c>
+      <c r="AC11" s="19">
+        <v>167.75170471190191</v>
+      </c>
+      <c r="AD11" s="18">
+        <v>171.2151324027445</v>
+      </c>
+      <c r="AE11" s="19">
+        <v>194.18091435928969</v>
+      </c>
+      <c r="AF11" s="19">
+        <v>209.90787222192114</v>
+      </c>
+      <c r="AG11" s="19">
+        <v>233.79317675034233</v>
+      </c>
+      <c r="AH11" s="18">
+        <v>249.65100910953308</v>
+      </c>
+      <c r="AI11" s="4">
+        <v>331.0944364501313</v>
+      </c>
+      <c r="AJ11" s="4">
+        <v>420.2178040981546</v>
+      </c>
+      <c r="AK11" s="4">
+        <v>530.01431700222554</v>
+      </c>
+      <c r="AL11" s="18">
+        <v>594.66668041953471</v>
+      </c>
+      <c r="AM11" s="4">
+        <v>556.39535549356629</v>
+      </c>
+      <c r="AN11" s="4">
+        <v>685.18361422017801</v>
+      </c>
+      <c r="AO11" s="32">
+        <v>694.21461186929173</v>
+      </c>
+      <c r="AP11" s="4">
+        <v>1306.6498903593456</v>
+      </c>
+      <c r="AQ11" s="4">
+        <v>2639.2066215543969</v>
+      </c>
+      <c r="AR11" s="4">
+        <v>2587.7513999776611</v>
+      </c>
+      <c r="AS11" s="32">
+        <v>2450.5166234560784</v>
+      </c>
+      <c r="AT11" s="4">
+        <v>1849.8438791363046</v>
+      </c>
+      <c r="AU11" s="4">
+        <v>1856.2720603670687</v>
+      </c>
+      <c r="AV11" s="4">
+        <v>1306.3234459010694</v>
+      </c>
+      <c r="AW11" s="32">
+        <v>896.26011357123832</v>
+      </c>
+      <c r="AX11" s="4">
+        <v>619.76835815381207</v>
+      </c>
+      <c r="AY11" s="4">
+        <v>839.44368325472226</v>
+      </c>
+      <c r="AZ11" s="4">
+        <v>1036.2664589383226</v>
+      </c>
+      <c r="BA11" s="32">
+        <v>1108.5914385042395</v>
+      </c>
+      <c r="BB11" s="4">
+        <v>1408.6611577770668</v>
+      </c>
+      <c r="BC11" s="4">
+        <v>1360.1605127109442</v>
+      </c>
+      <c r="BD11" s="4">
+        <v>1568.5229181913408</v>
+      </c>
+      <c r="BE11" s="32">
+        <v>1780.7502652124936</v>
+      </c>
+      <c r="BF11" s="4">
+        <v>2230.8073303330766</v>
+      </c>
+      <c r="BG11" s="4">
+        <v>2267.919905794311</v>
+      </c>
+      <c r="BH11" s="4">
+        <v>1813.1133028394822</v>
+      </c>
+      <c r="BI11" s="32">
+        <v>1673.621247088457</v>
+      </c>
+      <c r="BJ11" s="4">
+        <v>1736.4982205143338</v>
+      </c>
+      <c r="BK11" s="4">
+        <v>1625.940973362284</v>
+      </c>
+      <c r="BL11" s="4">
+        <v>1815.5789911701022</v>
+      </c>
+      <c r="BM11" s="32">
+        <v>1948.1460212293339</v>
+      </c>
+      <c r="BN11" s="4">
+        <v>2054.9205554970818</v>
+      </c>
+      <c r="BO11" s="4">
+        <v>1923.0927694941574</v>
+      </c>
+      <c r="BP11" s="4">
+        <v>2091.6002420939167</v>
+      </c>
+      <c r="BQ11" s="32">
+        <v>2276.8633191370582</v>
+      </c>
+    </row>
+    <row r="12" spans="1:69">
+      <c r="A12" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B12" s="4">
+        <v>0</v>
+      </c>
+      <c r="C12" s="4">
+        <v>52.878045999465982</v>
+      </c>
+      <c r="D12" s="4">
+        <v>72.682893572607128</v>
+      </c>
+      <c r="E12" s="4">
+        <v>200.66998219133146</v>
+      </c>
+      <c r="F12" s="4">
+        <v>830.45936154443825</v>
+      </c>
+      <c r="G12" s="4">
+        <v>745.05590090129851</v>
+      </c>
+      <c r="H12" s="4">
+        <v>1808.8046131729525</v>
+      </c>
+      <c r="I12" s="4">
+        <v>2109.3208452476711</v>
+      </c>
+      <c r="J12" s="4">
+        <v>2539.7926389392696</v>
+      </c>
+      <c r="K12" s="4">
+        <v>2211.8290257677595</v>
+      </c>
+      <c r="L12" s="4">
+        <v>2826.2278852922746</v>
+      </c>
+      <c r="M12" s="4">
+        <v>3465.9894531342675</v>
+      </c>
+      <c r="N12" s="4">
+        <v>3060.0450154188447</v>
+      </c>
+      <c r="O12" s="19">
+        <v>2174.9145798036507</v>
+      </c>
+      <c r="P12" s="19">
+        <v>2456.0927933646317</v>
+      </c>
+      <c r="Q12" s="32">
+        <v>2413.7497856933842</v>
+      </c>
+      <c r="R12" s="19">
+        <v>115.19306884265089</v>
+      </c>
+      <c r="S12" s="19">
+        <v>155.47125581705208</v>
+      </c>
+      <c r="T12" s="19">
+        <v>121.04487396615998</v>
+      </c>
+      <c r="U12" s="19">
+        <v>200.66998219133146</v>
+      </c>
+      <c r="V12" s="18">
+        <v>292.10732815114409</v>
+      </c>
+      <c r="W12" s="19">
+        <v>351.04512679746779</v>
+      </c>
+      <c r="X12" s="19">
+        <v>431.53539576740746</v>
+      </c>
+      <c r="Y12" s="19">
+        <v>830.45936154443825</v>
+      </c>
+      <c r="Z12" s="18">
+        <v>737.92919892543955</v>
+      </c>
+      <c r="AA12" s="19">
+        <v>724.25984774306244</v>
+      </c>
+      <c r="AB12" s="19">
+        <v>847.07703881244572</v>
+      </c>
+      <c r="AC12" s="19">
+        <v>745.05590090129851</v>
+      </c>
+      <c r="AD12" s="18">
+        <v>1229.000047677473</v>
+      </c>
+      <c r="AE12" s="19">
+        <v>1434.7085936420365</v>
+      </c>
+      <c r="AF12" s="19">
+        <v>1393.8020356552311</v>
+      </c>
+      <c r="AG12" s="19">
+        <v>1808.8046131729525</v>
+      </c>
+      <c r="AH12" s="18">
+        <v>1718.0048360321548</v>
+      </c>
+      <c r="AI12" s="4">
+        <v>1766.8355828758852</v>
+      </c>
+      <c r="AJ12" s="4">
+        <v>2021.3799194471892</v>
+      </c>
+      <c r="AK12" s="4">
+        <v>2109.3208452476711</v>
+      </c>
+      <c r="AL12" s="18">
+        <v>2161.1288647560714</v>
+      </c>
+      <c r="AM12" s="4">
+        <v>2313.1896253111599</v>
+      </c>
+      <c r="AN12" s="4">
+        <v>2175.2874797036943</v>
+      </c>
+      <c r="AO12" s="32">
+        <v>2539.7926389392696</v>
+      </c>
+      <c r="AP12" s="4">
+        <v>2379.8729445690728</v>
+      </c>
+      <c r="AQ12" s="4">
+        <v>2496.8688792657213</v>
+      </c>
+      <c r="AR12" s="4">
+        <v>2203.4408339576821</v>
+      </c>
+      <c r="AS12" s="32">
+        <v>2211.8290257677595</v>
+      </c>
+      <c r="AT12" s="4">
+        <v>2225.7520289551576</v>
+      </c>
+      <c r="AU12" s="4">
+        <v>2084.8473033402383</v>
+      </c>
+      <c r="AV12" s="4">
+        <v>1868.3307246647241</v>
+      </c>
+      <c r="AW12" s="32">
+        <v>2826.2278852922746</v>
+      </c>
+      <c r="AX12" s="4">
+        <v>2316.3474038695376</v>
+      </c>
+      <c r="AY12" s="4">
+        <v>2373.6145106777858</v>
+      </c>
+      <c r="AZ12" s="4">
+        <v>2799.4315302663545</v>
+      </c>
+      <c r="BA12" s="32">
+        <v>3465.9894531342675</v>
+      </c>
+      <c r="BB12" s="4">
+        <v>3067.0896098739013</v>
+      </c>
+      <c r="BC12" s="4">
+        <v>2577.8999804929435</v>
+      </c>
+      <c r="BD12" s="4">
+        <v>3004.6008474704522</v>
+      </c>
+      <c r="BE12" s="32">
+        <v>3060.0450154188447</v>
+      </c>
+      <c r="BF12" s="4">
+        <v>2887.6701104540775</v>
+      </c>
+      <c r="BG12" s="4">
+        <v>3117.1859971222252</v>
+      </c>
+      <c r="BH12" s="4">
+        <v>2520.1405514151083</v>
+      </c>
+      <c r="BI12" s="32">
+        <v>2174.9145798036507</v>
+      </c>
+      <c r="BJ12" s="4">
+        <v>1999.9601282194553</v>
+      </c>
+      <c r="BK12" s="4">
+        <v>2066.8787498567785</v>
+      </c>
+      <c r="BL12" s="4">
+        <v>2332.0386244814495</v>
+      </c>
+      <c r="BM12" s="32">
+        <v>2456.0927933646317</v>
+      </c>
+      <c r="BN12" s="4">
+        <v>2227.4415080751487</v>
+      </c>
+      <c r="BO12" s="4">
+        <v>2049.899595123678</v>
+      </c>
+      <c r="BP12" s="4">
+        <v>2793.4045042294879</v>
+      </c>
+      <c r="BQ12" s="32">
+        <v>2413.7497856933842</v>
+      </c>
+    </row>
+    <row r="13" spans="1:69">
+      <c r="A13" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B13" s="4">
+        <v>2417.1767556276654</v>
+      </c>
+      <c r="C13" s="4">
+        <v>2775.4297402764614</v>
+      </c>
+      <c r="D13" s="4">
+        <v>3394.5017373090459</v>
+      </c>
+      <c r="E13" s="4">
+        <v>3978.5085244977836</v>
+      </c>
+      <c r="F13" s="4">
+        <v>4541.7928357630881</v>
+      </c>
+      <c r="G13" s="4">
+        <v>6146.8918090364305</v>
+      </c>
+      <c r="H13" s="4">
+        <v>8140.2255732045796</v>
+      </c>
+      <c r="I13" s="4">
+        <v>6801.5939067826166</v>
+      </c>
+      <c r="J13" s="4">
+        <v>7682.4200106665685</v>
+      </c>
+      <c r="K13" s="4">
+        <v>9755.3637834072324</v>
+      </c>
+      <c r="L13" s="4">
+        <v>7733.8636160741135</v>
+      </c>
+      <c r="M13" s="4">
+        <v>9301.3635334458177</v>
+      </c>
+      <c r="N13" s="4">
+        <v>9440.9928011584634</v>
+      </c>
+      <c r="O13" s="19">
+        <v>9326.7654116845861</v>
+      </c>
+      <c r="P13" s="19">
+        <v>12035.749194606913</v>
+      </c>
+      <c r="Q13" s="32">
+        <v>14797.816038939389</v>
+      </c>
+      <c r="R13" s="19">
+        <v>3717.7788397189197</v>
+      </c>
+      <c r="S13" s="19">
+        <v>3769.6182387265635</v>
+      </c>
+      <c r="T13" s="19">
+        <v>4069.8381966660336</v>
+      </c>
+      <c r="U13" s="19">
+        <v>3978.5085244977836</v>
+      </c>
+      <c r="V13" s="18">
+        <v>3781.5467540763161</v>
+      </c>
+      <c r="W13" s="19">
+        <v>4453.3286659593896</v>
+      </c>
+      <c r="X13" s="19">
+        <v>4291.6171937968047</v>
+      </c>
+      <c r="Y13" s="19">
+        <v>4541.7928357630881</v>
+      </c>
+      <c r="Z13" s="18">
+        <v>5163.790607680332</v>
+      </c>
+      <c r="AA13" s="19">
+        <v>5677.7368402239354</v>
+      </c>
+      <c r="AB13" s="19">
+        <v>5666.0934842416455</v>
+      </c>
+      <c r="AC13" s="19">
+        <v>6146.8918090364305</v>
+      </c>
+      <c r="AD13" s="18">
+        <v>6301.0212673237702</v>
+      </c>
+      <c r="AE13" s="19">
+        <v>7035.5562289374056</v>
+      </c>
+      <c r="AF13" s="19">
+        <v>7463.9735131917168</v>
+      </c>
+      <c r="AG13" s="19">
+        <v>8140.2255732045796</v>
+      </c>
+      <c r="AH13" s="18">
+        <v>7126.1479202139508</v>
+      </c>
+      <c r="AI13" s="4">
+        <v>6706.3364287463519</v>
+      </c>
+      <c r="AJ13" s="4">
+        <v>6639.7738729054881</v>
+      </c>
+      <c r="AK13" s="4">
+        <v>6801.5939067826166</v>
+      </c>
+      <c r="AL13" s="18">
+        <v>6395.4440880137208</v>
+      </c>
+      <c r="AM13" s="4">
+        <v>6931.644743279262</v>
+      </c>
+      <c r="AN13" s="4">
+        <v>7200.9241132417401</v>
+      </c>
+      <c r="AO13" s="32">
+        <v>7682.4200106665685</v>
+      </c>
+      <c r="AP13" s="4">
+        <v>8442.8955213418285</v>
+      </c>
+      <c r="AQ13" s="4">
+        <v>9313.0514363285729</v>
+      </c>
+      <c r="AR13" s="4">
+        <v>9583.0177026326164</v>
+      </c>
+      <c r="AS13" s="32">
+        <v>9755.3637834072324</v>
+      </c>
+      <c r="AT13" s="4">
+        <v>10072.187211666678</v>
+      </c>
+      <c r="AU13" s="4">
+        <v>9808.8703614179612</v>
+      </c>
+      <c r="AV13" s="4">
+        <v>8626.4763012141939</v>
+      </c>
+      <c r="AW13" s="32">
+        <v>7733.8636160741135</v>
+      </c>
+      <c r="AX13" s="4">
+        <v>6211.5626015472417</v>
+      </c>
+      <c r="AY13" s="4">
+        <v>7271.4607039685734</v>
+      </c>
+      <c r="AZ13" s="4">
+        <v>7482.8127251780616</v>
+      </c>
+      <c r="BA13" s="32">
+        <v>9301.3635334458177</v>
+      </c>
+      <c r="BB13" s="4">
+        <v>7815.0750761643767</v>
+      </c>
+      <c r="BC13" s="4">
+        <v>7387.3206464129717</v>
+      </c>
+      <c r="BD13" s="4">
+        <v>9617.9908186778466</v>
+      </c>
+      <c r="BE13" s="32">
+        <v>9440.9928011584634</v>
+      </c>
+      <c r="BF13" s="4">
+        <v>10230.25506136454</v>
+      </c>
+      <c r="BG13" s="4">
+        <v>9708.039961273942</v>
+      </c>
+      <c r="BH13" s="4">
+        <v>9725.4576736342879</v>
+      </c>
+      <c r="BI13" s="32">
+        <v>9326.7654116845861</v>
+      </c>
+      <c r="BJ13" s="4">
+        <v>9678.0708022623112</v>
+      </c>
+      <c r="BK13" s="4">
+        <v>10709.919643371635</v>
+      </c>
+      <c r="BL13" s="4">
+        <v>10860.592830289012</v>
+      </c>
+      <c r="BM13" s="32">
+        <v>12035.749194606913</v>
+      </c>
+      <c r="BN13" s="4">
+        <v>11792.628387266957</v>
+      </c>
+      <c r="BO13" s="4">
+        <v>12894.48599733759</v>
+      </c>
+      <c r="BP13" s="4">
+        <v>13111.324262012147</v>
+      </c>
+      <c r="BQ13" s="32">
+        <v>14797.816038939389</v>
+      </c>
+    </row>
+    <row r="14" spans="1:69">
+      <c r="A14" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B14" s="4">
+        <v>87.332906874749909</v>
+      </c>
+      <c r="C14" s="4">
+        <v>128.26076698815086</v>
+      </c>
+      <c r="D14" s="4">
+        <v>108.84346541233509</v>
+      </c>
+      <c r="E14" s="4">
+        <v>127.09621803327376</v>
+      </c>
+      <c r="F14" s="4">
+        <v>248.62902649185307</v>
+      </c>
+      <c r="G14" s="4">
+        <v>291.69347674742824</v>
+      </c>
+      <c r="H14" s="4">
+        <v>664.23083921734758</v>
+      </c>
+      <c r="I14" s="4">
+        <v>766.13080676800303</v>
+      </c>
+      <c r="J14" s="4">
+        <v>1333.493254810832</v>
+      </c>
+      <c r="K14" s="4">
+        <v>2236.746588875722</v>
+      </c>
+      <c r="L14" s="4">
+        <v>871.99948136981379</v>
+      </c>
+      <c r="M14" s="4">
+        <v>944.03071750535435</v>
+      </c>
+      <c r="N14" s="4">
+        <v>978.85629122331886</v>
+      </c>
+      <c r="O14" s="19">
+        <v>770.73091368796429</v>
+      </c>
+      <c r="P14" s="19">
+        <v>608.32694479506813</v>
+      </c>
+      <c r="Q14" s="32">
+        <v>659.59902538611755</v>
+      </c>
+      <c r="R14" s="19">
+        <v>82.961328626869005</v>
+      </c>
+      <c r="S14" s="19">
+        <v>109.91012022764275</v>
+      </c>
+      <c r="T14" s="19">
+        <v>122.20693450318552</v>
+      </c>
+      <c r="U14" s="19">
+        <v>127.09621803327376</v>
+      </c>
+      <c r="V14" s="18">
+        <v>222.99760649036361</v>
+      </c>
+      <c r="W14" s="19">
+        <v>205.8996382149397</v>
+      </c>
+      <c r="X14" s="19">
+        <v>214.72727011408867</v>
+      </c>
+      <c r="Y14" s="19">
+        <v>248.62902649185307</v>
+      </c>
+      <c r="Z14" s="18">
+        <v>226.32580822043229</v>
+      </c>
+      <c r="AA14" s="19">
+        <v>246.68713941350038</v>
+      </c>
+      <c r="AB14" s="19">
+        <v>236.85287581543599</v>
+      </c>
+      <c r="AC14" s="19">
+        <v>291.69347674742824</v>
+      </c>
+      <c r="AD14" s="18">
+        <v>301.20374413029054</v>
+      </c>
+      <c r="AE14" s="19">
+        <v>358.72029830181123</v>
+      </c>
+      <c r="AF14" s="19">
+        <v>472.48578836812828</v>
+      </c>
+      <c r="AG14" s="19">
+        <v>664.23083921734758</v>
+      </c>
+      <c r="AH14" s="18">
+        <v>761.74986948480523</v>
+      </c>
+      <c r="AI14" s="4">
+        <v>686.19663455984391</v>
+      </c>
+      <c r="AJ14" s="4">
+        <v>758.66955262111776</v>
+      </c>
+      <c r="AK14" s="4">
+        <v>766.13080676800303</v>
+      </c>
+      <c r="AL14" s="18">
+        <v>874.30047782748886</v>
+      </c>
+      <c r="AM14" s="4">
+        <v>938.9126368353817</v>
+      </c>
+      <c r="AN14" s="4">
+        <v>1438.6628750297104</v>
+      </c>
+      <c r="AO14" s="32">
+        <v>1333.493254810832</v>
+      </c>
+      <c r="AP14" s="4">
+        <v>1469.126733505833</v>
+      </c>
+      <c r="AQ14" s="4">
+        <v>1771.7199197753123</v>
+      </c>
+      <c r="AR14" s="4">
+        <v>1957.9211496285252</v>
+      </c>
+      <c r="AS14" s="32">
+        <v>2236.746588875722</v>
+      </c>
+      <c r="AT14" s="4">
+        <v>1831.9459873451804</v>
+      </c>
+      <c r="AU14" s="4">
+        <v>1692.2545637271032</v>
+      </c>
+      <c r="AV14" s="4">
+        <v>1433.445822324908</v>
+      </c>
+      <c r="AW14" s="32">
+        <v>871.99948136981379</v>
+      </c>
+      <c r="AX14" s="4">
+        <v>744.27220718493209</v>
+      </c>
+      <c r="AY14" s="4">
+        <v>828.38885957497973</v>
+      </c>
+      <c r="AZ14" s="4">
+        <v>960.56961275099275</v>
+      </c>
+      <c r="BA14" s="32">
+        <v>944.03071750535435</v>
+      </c>
+      <c r="BB14" s="4">
+        <v>939.49549337472774</v>
+      </c>
+      <c r="BC14" s="4">
+        <v>753.23729466532222</v>
+      </c>
+      <c r="BD14" s="4">
+        <v>903.87612486445607</v>
+      </c>
+      <c r="BE14" s="32">
+        <v>978.85629122331886</v>
+      </c>
+      <c r="BF14" s="4">
+        <v>1177.5098810761415</v>
+      </c>
+      <c r="BG14" s="4">
+        <v>1065.5969615308741</v>
+      </c>
+      <c r="BH14" s="4">
+        <v>913.32315058956067</v>
+      </c>
+      <c r="BI14" s="32">
+        <v>770.73091368796429</v>
+      </c>
+      <c r="BJ14" s="4">
+        <v>789.94799935869571</v>
+      </c>
+      <c r="BK14" s="4">
+        <v>722.22985435285693</v>
+      </c>
+      <c r="BL14" s="4">
+        <v>743.42864060631621</v>
+      </c>
+      <c r="BM14" s="32">
+        <v>608.32694479506813</v>
+      </c>
+      <c r="BN14" s="4">
+        <v>658.30442231069173</v>
+      </c>
+      <c r="BO14" s="4">
+        <v>619.78755335356186</v>
+      </c>
+      <c r="BP14" s="4">
+        <v>638.68606476496529</v>
+      </c>
+      <c r="BQ14" s="32">
+        <v>659.59902538611755</v>
+      </c>
+    </row>
+    <row r="15" spans="1:69">
+      <c r="A15" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B15" s="4">
+        <v>36.519023609443778</v>
+      </c>
+      <c r="C15" s="4">
+        <v>61.454061598498043</v>
+      </c>
+      <c r="D15" s="4">
+        <v>36.519455528018867</v>
+      </c>
+      <c r="E15" s="4">
+        <v>35.93268509837317</v>
+      </c>
+      <c r="F15" s="4">
+        <v>46.294672661097295</v>
+      </c>
+      <c r="G15" s="4">
+        <v>57.903235523508513</v>
+      </c>
+      <c r="H15" s="4">
+        <v>88.009402142992855</v>
+      </c>
+      <c r="I15" s="4">
+        <v>70.722544339362031</v>
+      </c>
+      <c r="J15" s="4">
+        <v>188.59743087131955</v>
+      </c>
+      <c r="K15" s="4">
+        <v>242.00298051572415</v>
+      </c>
+      <c r="L15" s="4">
+        <v>94.486721552344846</v>
+      </c>
+      <c r="M15" s="4">
+        <v>89.533591607883196</v>
+      </c>
+      <c r="N15" s="4">
+        <v>75.367123197728844</v>
+      </c>
+      <c r="O15" s="19">
+        <v>57.756756976876034</v>
+      </c>
+      <c r="P15" s="19">
+        <v>45.157902706121433</v>
+      </c>
+      <c r="Q15" s="32">
+        <v>36.495583317714903</v>
+      </c>
+      <c r="R15" s="19">
+        <v>36.192661145996347</v>
+      </c>
+      <c r="S15" s="19">
+        <v>40.446856507776708</v>
+      </c>
+      <c r="T15" s="19">
+        <v>42.003193204064068</v>
+      </c>
+      <c r="U15" s="19">
+        <v>35.93268509837317</v>
+      </c>
+      <c r="V15" s="18">
+        <v>46.1841827080749</v>
+      </c>
+      <c r="W15" s="19">
+        <v>49.42664005427374</v>
+      </c>
+      <c r="X15" s="19">
+        <v>65.783949388876749</v>
+      </c>
+      <c r="Y15" s="19">
+        <v>46.294672661097295</v>
+      </c>
+      <c r="Z15" s="18">
+        <v>37.382750864762144</v>
+      </c>
+      <c r="AA15" s="19">
+        <v>48.132304783420921</v>
+      </c>
+      <c r="AB15" s="19">
+        <v>42.752734679817607</v>
+      </c>
+      <c r="AC15" s="19">
+        <v>57.903235523508513</v>
+      </c>
+      <c r="AD15" s="18">
+        <v>57.030044358548118</v>
+      </c>
+      <c r="AE15" s="19">
+        <v>55.226177943767873</v>
+      </c>
+      <c r="AF15" s="19">
+        <v>68.94831899988182</v>
+      </c>
+      <c r="AG15" s="19">
+        <v>88.009402142992855</v>
+      </c>
+      <c r="AH15" s="18">
+        <v>97.6936524269573</v>
+      </c>
+      <c r="AI15" s="4">
+        <v>91.037905783186659</v>
+      </c>
+      <c r="AJ15" s="4">
+        <v>103.51628958529525</v>
+      </c>
+      <c r="AK15" s="4">
+        <v>70.722544339362031</v>
+      </c>
+      <c r="AL15" s="18">
+        <v>111.21724757483651</v>
+      </c>
+      <c r="AM15" s="4">
+        <v>123.60406629228173</v>
+      </c>
+      <c r="AN15" s="4">
+        <v>163.8483367143719</v>
+      </c>
+      <c r="AO15" s="32">
+        <v>188.59743087131955</v>
+      </c>
+      <c r="AP15" s="4">
+        <v>234.0079148078014</v>
+      </c>
+      <c r="AQ15" s="4">
+        <v>248.99818410572698</v>
+      </c>
+      <c r="AR15" s="4">
+        <v>263.95423943172557</v>
+      </c>
+      <c r="AS15" s="32">
+        <v>242.00298051572415</v>
+      </c>
+      <c r="AT15" s="4">
+        <v>229.08795072726681</v>
+      </c>
+      <c r="AU15" s="4">
+        <v>181.27248318377843</v>
+      </c>
+      <c r="AV15" s="4">
+        <v>132.32804152918104</v>
+      </c>
+      <c r="AW15" s="32">
+        <v>94.486721552344846</v>
+      </c>
+      <c r="AX15" s="4">
+        <v>79.901219831414394</v>
+      </c>
+      <c r="AY15" s="4">
+        <v>83.666565086760372</v>
+      </c>
+      <c r="AZ15" s="4">
+        <v>102.97693682108863</v>
+      </c>
+      <c r="BA15" s="32">
+        <v>89.533591607883196</v>
+      </c>
+      <c r="BB15" s="4">
+        <v>86.44785223375662</v>
+      </c>
+      <c r="BC15" s="4">
+        <v>78.123312077630885</v>
+      </c>
+      <c r="BD15" s="4">
+        <v>88.595313723358089</v>
+      </c>
+      <c r="BE15" s="32">
+        <v>75.367123197728844</v>
+      </c>
+      <c r="BF15" s="4">
+        <v>81.336776826126155</v>
+      </c>
+      <c r="BG15" s="4">
+        <v>88.247086872867399</v>
+      </c>
+      <c r="BH15" s="4">
+        <v>75.960042019376417</v>
+      </c>
+      <c r="BI15" s="32">
+        <v>57.756756976876034</v>
+      </c>
+      <c r="BJ15" s="4">
+        <v>62.084346215400146</v>
+      </c>
+      <c r="BK15" s="4">
+        <v>49.38519359631308</v>
+      </c>
+      <c r="BL15" s="4">
+        <v>44.92988768391276</v>
+      </c>
+      <c r="BM15" s="32">
+        <v>45.157902706121433</v>
+      </c>
+      <c r="BN15" s="4">
+        <v>48.519374867266322</v>
+      </c>
+      <c r="BO15" s="4">
+        <v>47.839709432783799</v>
+      </c>
+      <c r="BP15" s="4">
+        <v>39.233865821564848</v>
+      </c>
+      <c r="BQ15" s="32">
+        <v>36.495583317714903</v>
+      </c>
+    </row>
+    <row r="16" spans="1:69">
+      <c r="A16" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B16" s="4">
+        <v>50.813883265306131</v>
+      </c>
+      <c r="C16" s="4">
+        <v>66.806705389652819</v>
+      </c>
+      <c r="D16" s="4">
+        <v>72.324009884316226</v>
+      </c>
+      <c r="E16" s="4">
+        <v>91.163532934900587</v>
+      </c>
+      <c r="F16" s="4">
+        <v>202.33435383075576</v>
+      </c>
+      <c r="G16" s="4">
+        <v>233.79024122391971</v>
+      </c>
+      <c r="H16" s="4">
+        <v>576.22143707435475</v>
+      </c>
+      <c r="I16" s="4">
+        <v>695.40826242864102</v>
+      </c>
+      <c r="J16" s="4">
+        <v>1144.8958239395124</v>
+      </c>
+      <c r="K16" s="4">
+        <v>1994.7436083599978</v>
+      </c>
+      <c r="L16" s="4">
+        <v>777.5127598174688</v>
+      </c>
+      <c r="M16" s="4">
+        <v>854.49712589747116</v>
+      </c>
+      <c r="N16" s="4">
+        <v>903.48916802559006</v>
+      </c>
+      <c r="O16" s="19">
+        <v>712.9741567110882</v>
+      </c>
+      <c r="P16" s="19">
+        <v>563.16904208894675</v>
+      </c>
+      <c r="Q16" s="32">
+        <v>623.10344206840273</v>
+      </c>
+      <c r="R16" s="19">
+        <v>46.768667480872658</v>
+      </c>
+      <c r="S16" s="19">
+        <v>69.463263719866035</v>
+      </c>
+      <c r="T16" s="19">
+        <v>80.203741299121461</v>
+      </c>
+      <c r="U16" s="19">
+        <v>91.163532934900587</v>
+      </c>
+      <c r="V16" s="18">
+        <v>176.81342378228871</v>
+      </c>
+      <c r="W16" s="19">
+        <v>156.47299816066598</v>
+      </c>
+      <c r="X16" s="19">
+        <v>148.94332072521195</v>
+      </c>
+      <c r="Y16" s="19">
+        <v>202.33435383075576</v>
+      </c>
+      <c r="Z16" s="18">
+        <v>188.94305735567013</v>
+      </c>
+      <c r="AA16" s="19">
+        <v>198.55483463007945</v>
+      </c>
+      <c r="AB16" s="19">
+        <v>194.1001411356184</v>
+      </c>
+      <c r="AC16" s="19">
+        <v>233.79024122391971</v>
+      </c>
+      <c r="AD16" s="18">
+        <v>244.17369977174243</v>
+      </c>
+      <c r="AE16" s="19">
+        <v>303.49412035804335</v>
+      </c>
+      <c r="AF16" s="19">
+        <v>403.53746936824643</v>
+      </c>
+      <c r="AG16" s="19">
+        <v>576.22143707435475</v>
+      </c>
+      <c r="AH16" s="18">
+        <v>664.05621705784779</v>
+      </c>
+      <c r="AI16" s="4">
+        <v>595.1587287766572</v>
+      </c>
+      <c r="AJ16" s="4">
+        <v>655.15326303582253</v>
+      </c>
+      <c r="AK16" s="4">
+        <v>695.40826242864102</v>
+      </c>
+      <c r="AL16" s="18">
+        <v>763.08323025265236</v>
+      </c>
+      <c r="AM16" s="4">
+        <v>815.30857054310002</v>
+      </c>
+      <c r="AN16" s="4">
+        <v>1274.8145383153385</v>
+      </c>
+      <c r="AO16" s="32">
+        <v>1144.8958239395124</v>
+      </c>
+      <c r="AP16" s="4">
+        <v>1235.1188186980316</v>
+      </c>
+      <c r="AQ16" s="4">
+        <v>1522.7217356695853</v>
+      </c>
+      <c r="AR16" s="4">
+        <v>1693.9669101967995</v>
+      </c>
+      <c r="AS16" s="32">
+        <v>1994.7436083599978</v>
+      </c>
+      <c r="AT16" s="4">
+        <v>1602.8580366179135</v>
+      </c>
+      <c r="AU16" s="4">
+        <v>1510.9820805433251</v>
+      </c>
+      <c r="AV16" s="4">
+        <v>1301.117780795727</v>
+      </c>
+      <c r="AW16" s="32">
+        <v>777.5127598174688</v>
+      </c>
+      <c r="AX16" s="4">
+        <v>664.37098735351765</v>
+      </c>
+      <c r="AY16" s="4">
+        <v>744.7222944882194</v>
+      </c>
+      <c r="AZ16" s="4">
+        <v>857.59267592990409</v>
+      </c>
+      <c r="BA16" s="32">
+        <v>854.49712589747116</v>
+      </c>
+      <c r="BB16" s="4">
+        <v>853.04764114097111</v>
+      </c>
+      <c r="BC16" s="4">
+        <v>675.11398258769134</v>
+      </c>
+      <c r="BD16" s="4">
+        <v>815.28081114109796</v>
+      </c>
+      <c r="BE16" s="32">
+        <v>903.48916802559006</v>
+      </c>
+      <c r="BF16" s="4">
+        <v>1096.1731042500153</v>
+      </c>
+      <c r="BG16" s="4">
+        <v>977.3498746580068</v>
+      </c>
+      <c r="BH16" s="4">
+        <v>837.36310857018429</v>
+      </c>
+      <c r="BI16" s="32">
+        <v>712.9741567110882</v>
+      </c>
+      <c r="BJ16" s="4">
+        <v>727.86365314329555</v>
+      </c>
+      <c r="BK16" s="4">
+        <v>672.84466075654382</v>
+      </c>
+      <c r="BL16" s="4">
+        <v>698.49875292240347</v>
+      </c>
+      <c r="BM16" s="32">
+        <v>563.16904208894675</v>
+      </c>
+      <c r="BN16" s="4">
+        <v>609.78504744342536</v>
+      </c>
+      <c r="BO16" s="4">
+        <v>571.94784392077804</v>
+      </c>
+      <c r="BP16" s="4">
+        <v>599.45219894340039</v>
+      </c>
+      <c r="BQ16" s="32">
+        <v>623.10344206840273</v>
+      </c>
+    </row>
+    <row r="17" spans="1:69">
+      <c r="A17" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B17" s="4">
+        <v>2329.8438487529156</v>
+      </c>
+      <c r="C17" s="4">
+        <v>2647.1689732883106</v>
+      </c>
+      <c r="D17" s="4">
+        <v>3285.6582718967106</v>
+      </c>
+      <c r="E17" s="4">
+        <v>3851.41230646451</v>
+      </c>
+      <c r="F17" s="4">
+        <v>4293.1638092712346</v>
+      </c>
+      <c r="G17" s="4">
+        <v>5855.1983322890019</v>
+      </c>
+      <c r="H17" s="4">
+        <v>7475.9947339872324</v>
+      </c>
+      <c r="I17" s="4">
+        <v>6035.4631000146137</v>
+      </c>
+      <c r="J17" s="4">
+        <v>6348.9267558557367</v>
+      </c>
+      <c r="K17" s="4">
+        <v>7518.6171945315109</v>
+      </c>
+      <c r="L17" s="4">
+        <v>6861.8641347042994</v>
+      </c>
+      <c r="M17" s="4">
+        <v>8357.3328159404628</v>
+      </c>
+      <c r="N17" s="4">
+        <v>8462.1365099351442</v>
+      </c>
+      <c r="O17" s="19">
+        <v>8556.0344979966212</v>
+      </c>
+      <c r="P17" s="19">
+        <v>11427.422249811845</v>
+      </c>
+      <c r="Q17" s="32">
+        <v>14138.217013553271</v>
+      </c>
+      <c r="R17" s="19">
+        <v>3634.8175110920506</v>
+      </c>
+      <c r="S17" s="19">
+        <v>3659.7081184989206</v>
+      </c>
+      <c r="T17" s="19">
+        <v>3947.6312621628481</v>
+      </c>
+      <c r="U17" s="19">
+        <v>3851.41230646451</v>
+      </c>
+      <c r="V17" s="18">
+        <v>3558.5491475859526</v>
+      </c>
+      <c r="W17" s="19">
+        <v>4247.4290277444497</v>
+      </c>
+      <c r="X17" s="19">
+        <v>4076.889923682716</v>
+      </c>
+      <c r="Y17" s="19">
+        <v>4293.1638092712346</v>
+      </c>
+      <c r="Z17" s="18">
+        <v>4937.4647994599</v>
+      </c>
+      <c r="AA17" s="19">
+        <v>5431.0497008104348</v>
+      </c>
+      <c r="AB17" s="19">
+        <v>5429.2406084262093</v>
+      </c>
+      <c r="AC17" s="19">
+        <v>5855.1983322890019</v>
+      </c>
+      <c r="AD17" s="18">
+        <v>5999.8175231934792</v>
+      </c>
+      <c r="AE17" s="19">
+        <v>6676.8359306355942</v>
+      </c>
+      <c r="AF17" s="19">
+        <v>6991.4877248235889</v>
+      </c>
+      <c r="AG17" s="19">
+        <v>7475.9947339872324</v>
+      </c>
+      <c r="AH17" s="18">
+        <v>6364.3980507291453</v>
+      </c>
+      <c r="AI17" s="4">
+        <v>6020.139794186508</v>
+      </c>
+      <c r="AJ17" s="4">
+        <v>5881.1043202843703</v>
+      </c>
+      <c r="AK17" s="4">
+        <v>6035.4631000146137</v>
+      </c>
+      <c r="AL17" s="18">
+        <v>5521.1436101862319</v>
+      </c>
+      <c r="AM17" s="4">
+        <v>5992.7321064438802</v>
+      </c>
+      <c r="AN17" s="4">
+        <v>5762.2612382120296</v>
+      </c>
+      <c r="AO17" s="32">
+        <v>6348.9267558557367</v>
+      </c>
+      <c r="AP17" s="4">
+        <v>6973.7687878359957</v>
+      </c>
+      <c r="AQ17" s="4">
+        <v>7541.3315165532604</v>
+      </c>
+      <c r="AR17" s="4">
+        <v>7625.0965530040903</v>
+      </c>
+      <c r="AS17" s="32">
+        <v>7518.6171945315109</v>
+      </c>
+      <c r="AT17" s="4">
+        <v>8240.2412243214985</v>
+      </c>
+      <c r="AU17" s="4">
+        <v>8116.6157976908571</v>
+      </c>
+      <c r="AV17" s="4">
+        <v>7193.0304788892863</v>
+      </c>
+      <c r="AW17" s="32">
+        <v>6861.8641347042994</v>
+      </c>
+      <c r="AX17" s="4">
+        <v>5467.2903943623096</v>
+      </c>
+      <c r="AY17" s="4">
+        <v>6443.0718443935939</v>
+      </c>
+      <c r="AZ17" s="4">
+        <v>6522.2431124270688</v>
+      </c>
+      <c r="BA17" s="32">
+        <v>8357.3328159404628</v>
+      </c>
+      <c r="BB17" s="4">
+        <v>6875.5795827896491</v>
+      </c>
+      <c r="BC17" s="4">
+        <v>6634.0833517476494</v>
+      </c>
+      <c r="BD17" s="4">
+        <v>8714.1146938133897</v>
+      </c>
+      <c r="BE17" s="32">
+        <v>8462.1365099351442</v>
+      </c>
+      <c r="BF17" s="4">
+        <v>9052.7451802883988</v>
+      </c>
+      <c r="BG17" s="4">
+        <v>8642.4429997430689</v>
+      </c>
+      <c r="BH17" s="4">
+        <v>8812.1345230447278</v>
+      </c>
+      <c r="BI17" s="32">
+        <v>8556.0344979966212</v>
+      </c>
+      <c r="BJ17" s="4">
+        <v>8888.1228029036156</v>
+      </c>
+      <c r="BK17" s="4">
+        <v>9987.6897890187774</v>
+      </c>
+      <c r="BL17" s="4">
+        <v>10117.164189682695</v>
+      </c>
+      <c r="BM17" s="32">
+        <v>11427.422249811845</v>
+      </c>
+      <c r="BN17" s="4">
+        <v>11134.323964956266</v>
+      </c>
+      <c r="BO17" s="4">
+        <v>12274.698443984027</v>
+      </c>
+      <c r="BP17" s="4">
+        <v>12472.638197247183</v>
+      </c>
+      <c r="BQ17" s="32">
+        <v>14138.217013553271</v>
+      </c>
+    </row>
+    <row r="18" spans="1:69">
+      <c r="A18" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B18" s="4">
+        <v>2321.1349559320138</v>
+      </c>
+      <c r="C18" s="4">
+        <v>2629.4666909751695</v>
+      </c>
+      <c r="D18" s="4">
+        <v>3276.1083480945085</v>
+      </c>
+      <c r="E18" s="4">
+        <v>3822.8796024160965</v>
+      </c>
+      <c r="F18" s="4">
+        <v>4293.1638092712346</v>
+      </c>
+      <c r="G18" s="4">
+        <v>5813.1425611824607</v>
+      </c>
+      <c r="H18" s="4">
+        <v>7475.9947339872324</v>
+      </c>
+      <c r="I18" s="4">
+        <v>6024.7647771956936</v>
+      </c>
+      <c r="J18" s="4">
+        <v>6185.8345707588205</v>
+      </c>
+      <c r="K18" s="4">
+        <v>7454.4322278177387</v>
+      </c>
+      <c r="L18" s="4">
+        <v>6826.883278718441</v>
+      </c>
+      <c r="M18" s="4">
+        <v>8112.8315149594146</v>
+      </c>
+      <c r="N18" s="4">
+        <v>7840.9873904862798</v>
+      </c>
+      <c r="O18" s="19">
+        <v>8351.517735562189</v>
+      </c>
+      <c r="P18" s="19">
+        <v>11272.821671557576</v>
+      </c>
+      <c r="Q18" s="32">
+        <v>14042.458250968337</v>
+      </c>
+      <c r="R18" s="19">
+        <v>3620.7543286467571</v>
+      </c>
+      <c r="S18" s="19">
+        <v>3623.6132997229834</v>
+      </c>
+      <c r="T18" s="19">
+        <v>3910.2828730922188</v>
+      </c>
+      <c r="U18" s="19">
+        <v>3822.8796024160965</v>
+      </c>
+      <c r="V18" s="18">
+        <v>3553.5560274554382</v>
+      </c>
+      <c r="W18" s="19">
+        <v>4242.4754220396744</v>
+      </c>
+      <c r="X18" s="19">
+        <v>4071.9695777284255</v>
+      </c>
+      <c r="Y18" s="19">
+        <v>4293.1638092712346</v>
+      </c>
+      <c r="Z18" s="18">
+        <v>4937.4647994599</v>
+      </c>
+      <c r="AA18" s="19">
+        <v>5419.7304995668728</v>
+      </c>
+      <c r="AB18" s="19">
+        <v>5398.8774883638071</v>
+      </c>
+      <c r="AC18" s="19">
+        <v>5813.1425611824607</v>
+      </c>
+      <c r="AD18" s="18">
+        <v>5954.8040877533058</v>
+      </c>
+      <c r="AE18" s="19">
+        <v>6668.3854256441982</v>
+      </c>
+      <c r="AF18" s="19">
+        <v>6991.4877248235889</v>
+      </c>
+      <c r="AG18" s="19">
+        <v>7475.9947339872324</v>
+      </c>
+      <c r="AH18" s="18">
+        <v>6364.3980507291453</v>
+      </c>
+      <c r="AI18" s="4">
+        <v>6020.139794186508</v>
+      </c>
+      <c r="AJ18" s="4">
+        <v>5881.1043202843703</v>
+      </c>
+      <c r="AK18" s="4">
+        <v>6024.7647771956936</v>
+      </c>
+      <c r="AL18" s="18">
+        <v>5479.075021533853</v>
+      </c>
+      <c r="AM18" s="4">
+        <v>5864.9386440259414</v>
+      </c>
+      <c r="AN18" s="4">
+        <v>5653.7569029921215</v>
+      </c>
+      <c r="AO18" s="32">
+        <v>6185.8345707588205</v>
+      </c>
+      <c r="AP18" s="4">
+        <v>6454.8448416757456</v>
+      </c>
+      <c r="AQ18" s="4">
+        <v>7153.4845582682901</v>
+      </c>
+      <c r="AR18" s="4">
+        <v>7408.802712557017</v>
+      </c>
+      <c r="AS18" s="32">
+        <v>7454.4322278177387</v>
+      </c>
+      <c r="AT18" s="4">
+        <v>8018.7314457712691</v>
+      </c>
+      <c r="AU18" s="4">
+        <v>7729.2281059131246</v>
+      </c>
+      <c r="AV18" s="4">
+        <v>7015.8269174833977</v>
+      </c>
+      <c r="AW18" s="32">
+        <v>6826.883278718441</v>
+      </c>
+      <c r="AX18" s="4">
+        <v>5443.8283779715002</v>
+      </c>
+      <c r="AY18" s="4">
+        <v>6426.4225684805724</v>
+      </c>
+      <c r="AZ18" s="4">
+        <v>6487.9164701674836</v>
+      </c>
+      <c r="BA18" s="32">
+        <v>8112.8315149594146</v>
+      </c>
+      <c r="BB18" s="4">
+        <v>6529.3859936956378</v>
+      </c>
+      <c r="BC18" s="4">
+        <v>6030.504667551334</v>
+      </c>
+      <c r="BD18" s="4">
+        <v>7932.7892374298681</v>
+      </c>
+      <c r="BE18" s="32">
+        <v>7840.9873904862798</v>
+      </c>
+      <c r="BF18" s="4">
+        <v>8281.3580794450518</v>
+      </c>
+      <c r="BG18" s="4">
+        <v>8180.1534583619541</v>
+      </c>
+      <c r="BH18" s="4">
+        <v>8578.0529137609155</v>
+      </c>
+      <c r="BI18" s="32">
+        <v>8351.517735562189</v>
+      </c>
+      <c r="BJ18" s="4">
+        <v>8521.288375499591</v>
+      </c>
+      <c r="BK18" s="4">
+        <v>9653.1216205600122</v>
+      </c>
+      <c r="BL18" s="4">
+        <v>9876.7281185540487</v>
+      </c>
+      <c r="BM18" s="32">
+        <v>11272.821671557576</v>
+      </c>
+      <c r="BN18" s="4">
+        <v>10917.72643311586</v>
+      </c>
+      <c r="BO18" s="4">
+        <v>12093.23738032542</v>
+      </c>
+      <c r="BP18" s="4">
+        <v>12337.82503201779</v>
+      </c>
+      <c r="BQ18" s="32">
+        <v>14042.458250968337</v>
+      </c>
+    </row>
+    <row r="19" spans="1:69">
+      <c r="A19" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="E6" s="11" t="s">
-[...44 lines deleted...]
-      <c r="T6" s="11" t="s">
+      <c r="B19" s="4">
+        <v>2259.5421619989029</v>
+      </c>
+      <c r="C19" s="4">
+        <v>2545.3532372388204</v>
+      </c>
+      <c r="D19" s="4">
+        <v>3198.0132638895748</v>
+      </c>
+      <c r="E19" s="4">
+        <v>3707.9990861160695</v>
+      </c>
+      <c r="F19" s="4">
+        <v>4018.9389956757386</v>
+      </c>
+      <c r="G19" s="4">
+        <v>5248.6696406565452</v>
+      </c>
+      <c r="H19" s="4">
+        <v>5839.8960161051937</v>
+      </c>
+      <c r="I19" s="4">
+        <v>4580.6821874940852</v>
+      </c>
+      <c r="J19" s="4">
+        <v>4479.7962949758039</v>
+      </c>
+      <c r="K19" s="4">
+        <v>5004.7379322231036</v>
+      </c>
+      <c r="L19" s="4">
+        <v>4492.3378304170246</v>
+      </c>
+      <c r="M19" s="4">
+        <v>5708.529055893333</v>
+      </c>
+      <c r="N19" s="4">
+        <v>5731.5000644133934</v>
+      </c>
+      <c r="O19" s="19">
+        <v>6559.8616266830586</v>
+      </c>
+      <c r="P19" s="19">
+        <v>8231.117145886823</v>
+      </c>
+      <c r="Q19" s="32">
+        <v>10884.600100542428</v>
+      </c>
+      <c r="R19" s="19">
+        <v>3507.5443890621027</v>
+      </c>
+      <c r="S19" s="19">
+        <v>3514.3805394536034</v>
+      </c>
+      <c r="T19" s="19">
+        <v>3793.9127697563517</v>
+      </c>
+      <c r="U19" s="19">
+        <v>3707.9990861160695</v>
+      </c>
+      <c r="V19" s="18">
+        <v>3448.6597054552135</v>
+      </c>
+      <c r="W19" s="19">
+        <v>4043.5206797357059</v>
+      </c>
+      <c r="X19" s="19">
+        <v>3871.541607342107</v>
+      </c>
+      <c r="Y19" s="19">
+        <v>4018.9389956757386</v>
+      </c>
+      <c r="Z19" s="18">
+        <v>4443.6363112683912</v>
+      </c>
+      <c r="AA19" s="19">
+        <v>4899.2560172402418</v>
+      </c>
+      <c r="AB19" s="19">
+        <v>4867.5821302202703</v>
+      </c>
+      <c r="AC19" s="19">
+        <v>5248.6696406565452</v>
+      </c>
+      <c r="AD19" s="18">
+        <v>5064.078473258076</v>
+      </c>
+      <c r="AE19" s="19">
+        <v>5663.3369791527202</v>
+      </c>
+      <c r="AF19" s="19">
+        <v>5498.9363365105646</v>
+      </c>
+      <c r="AG19" s="19">
+        <v>5839.8960161051937</v>
+      </c>
+      <c r="AH19" s="18">
+        <v>4772.5518402222269</v>
+      </c>
+      <c r="AI19" s="4">
+        <v>4552.5433866549201</v>
+      </c>
+      <c r="AJ19" s="4">
+        <v>4421.6186003741122</v>
+      </c>
+      <c r="AK19" s="4">
+        <v>4580.6821874940852</v>
+      </c>
+      <c r="AL19" s="18">
+        <v>4018.6277286516274</v>
+      </c>
+      <c r="AM19" s="4">
+        <v>4315.6932223811464</v>
+      </c>
+      <c r="AN19" s="4">
+        <v>4156.4730054442907</v>
+      </c>
+      <c r="AO19" s="32">
+        <v>4479.7962949758039</v>
+      </c>
+      <c r="AP19" s="4">
+        <v>4725.7940794221886</v>
+      </c>
+      <c r="AQ19" s="4">
+        <v>5030.5759603363749</v>
+      </c>
+      <c r="AR19" s="4">
+        <v>4780.4175264877158</v>
+      </c>
+      <c r="AS19" s="32">
+        <v>5004.7379322231036</v>
+      </c>
+      <c r="AT19" s="4">
+        <v>5359.0852070660449</v>
+      </c>
+      <c r="AU19" s="4">
+        <v>5090.3176554547608</v>
+      </c>
+      <c r="AV19" s="4">
+        <v>4651.9589785878661</v>
+      </c>
+      <c r="AW19" s="32">
+        <v>4492.3378304170246</v>
+      </c>
+      <c r="AX19" s="4">
+        <v>3204.4289246036742</v>
+      </c>
+      <c r="AY19" s="4">
+        <v>4049.1622596212733</v>
+      </c>
+      <c r="AZ19" s="4">
+        <v>4289.1137593087606</v>
+      </c>
+      <c r="BA19" s="32">
+        <v>5708.529055893333</v>
+      </c>
+      <c r="BB19" s="4">
+        <v>4377.0038808583231</v>
+      </c>
+      <c r="BC19" s="4">
+        <v>4095.9924191454734</v>
+      </c>
+      <c r="BD19" s="4">
+        <v>5769.2076198748346</v>
+      </c>
+      <c r="BE19" s="32">
+        <v>5731.5000644133934</v>
+      </c>
+      <c r="BF19" s="4">
+        <v>6267.5486921124175</v>
+      </c>
+      <c r="BG19" s="4">
+        <v>6156.0699037040067</v>
+      </c>
+      <c r="BH19" s="4">
+        <v>6682.6823419970624</v>
+      </c>
+      <c r="BI19" s="32">
+        <v>6559.8616266830586</v>
+      </c>
+      <c r="BJ19" s="4">
+        <v>6625.2686769893899</v>
+      </c>
+      <c r="BK19" s="4">
+        <v>7557.2911861707444</v>
+      </c>
+      <c r="BL19" s="4">
+        <v>8043.6699654510867</v>
+      </c>
+      <c r="BM19" s="32">
+        <v>8231.117145886823</v>
+      </c>
+      <c r="BN19" s="4">
+        <v>7922.1336351546825</v>
+      </c>
+      <c r="BO19" s="4">
+        <v>9076.2064723909207</v>
+      </c>
+      <c r="BP19" s="4">
+        <v>9184.9859543475286</v>
+      </c>
+      <c r="BQ19" s="32">
+        <v>10884.600100542428</v>
+      </c>
+    </row>
+    <row r="20" spans="1:69">
+      <c r="A20" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B20" s="4">
+        <v>0</v>
+      </c>
+      <c r="C20" s="4">
+        <v>0</v>
+      </c>
+      <c r="D20" s="4">
+        <v>0</v>
+      </c>
+      <c r="E20" s="4">
+        <v>0</v>
+      </c>
+      <c r="F20" s="4">
+        <v>0</v>
+      </c>
+      <c r="G20" s="4">
+        <v>0</v>
+      </c>
+      <c r="H20" s="4">
+        <v>616.78414343193913</v>
+      </c>
+      <c r="I20" s="4">
+        <v>540.21599154676221</v>
+      </c>
+      <c r="J20" s="4">
+        <v>602.90898971958325</v>
+      </c>
+      <c r="K20" s="4">
+        <v>674.34997395624384</v>
+      </c>
+      <c r="L20" s="4">
+        <v>649.04142849860568</v>
+      </c>
+      <c r="M20" s="4">
+        <v>12.875727527033844</v>
+      </c>
+      <c r="N20" s="4">
+        <v>11.767520911409902</v>
+      </c>
+      <c r="O20" s="19">
+        <v>2.4480239744739638</v>
+      </c>
+      <c r="P20" s="19">
+        <v>11.785213786282517</v>
+      </c>
+      <c r="Q20" s="32">
+        <v>5.2580330672193183</v>
+      </c>
+      <c r="R20" s="19">
+        <v>0</v>
+      </c>
+      <c r="S20" s="19">
+        <v>0</v>
+      </c>
+      <c r="T20" s="19">
+        <v>0</v>
+      </c>
+      <c r="U20" s="19">
+        <v>0</v>
+      </c>
+      <c r="V20" s="18">
+        <v>0</v>
+      </c>
+      <c r="W20" s="19">
+        <v>0</v>
+      </c>
+      <c r="X20" s="19">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="19">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="19">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="19">
+        <v>0</v>
+      </c>
+      <c r="AC20" s="19">
+        <v>0</v>
+      </c>
+      <c r="AD20" s="18">
+        <v>0</v>
+      </c>
+      <c r="AE20" s="19">
+        <v>0</v>
+      </c>
+      <c r="AF20" s="19">
+        <v>550.9299983672588</v>
+      </c>
+      <c r="AG20" s="19">
+        <v>616.78414343193913</v>
+      </c>
+      <c r="AH20" s="18">
+        <v>596.54865884823278</v>
+      </c>
+      <c r="AI20" s="4">
+        <v>563.46027079152771</v>
+      </c>
+      <c r="AJ20" s="4">
+        <v>546.13591399431709</v>
+      </c>
+      <c r="AK20" s="4">
+        <v>540.21599154676221</v>
+      </c>
+      <c r="AL20" s="18">
+        <v>558.45597536010166</v>
+      </c>
+      <c r="AM20" s="4">
+        <v>583.99987248712046</v>
+      </c>
+      <c r="AN20" s="4">
+        <v>572.68334980412135</v>
+      </c>
+      <c r="AO20" s="32">
+        <v>602.90898971958325</v>
+      </c>
+      <c r="AP20" s="4">
+        <v>616.96041148217046</v>
+      </c>
+      <c r="AQ20" s="4">
+        <v>630.97577529047169</v>
+      </c>
+      <c r="AR20" s="4">
+        <v>643.78600041853599</v>
+      </c>
+      <c r="AS20" s="32">
+        <v>674.34997395624384</v>
+      </c>
+      <c r="AT20" s="4">
+        <v>732.58684887029335</v>
+      </c>
+      <c r="AU20" s="4">
+        <v>738.90329534395028</v>
+      </c>
+      <c r="AV20" s="4">
+        <v>650.71563423587622</v>
+      </c>
+      <c r="AW20" s="32">
+        <v>649.04142849860568</v>
+      </c>
+      <c r="AX20" s="4">
+        <v>594.73296307824069</v>
+      </c>
+      <c r="AY20" s="4">
+        <v>636.80820227231311</v>
+      </c>
+      <c r="AZ20" s="4">
+        <v>12.970978514457707</v>
+      </c>
+      <c r="BA20" s="32">
+        <v>12.875727527033844</v>
+      </c>
+      <c r="BB20" s="4">
+        <v>12.023062314938462</v>
+      </c>
+      <c r="BC20" s="4">
+        <v>11.107789305202211</v>
+      </c>
+      <c r="BD20" s="4">
+        <v>12.095002160766633</v>
+      </c>
+      <c r="BE20" s="32">
+        <v>11.767520911409902</v>
+      </c>
+      <c r="BF20" s="4">
+        <v>4.2713724987681664E-3</v>
+      </c>
+      <c r="BG20" s="4">
+        <v>4.3688520353681974E-3</v>
+      </c>
+      <c r="BH20" s="4">
+        <v>3.6608996242009759</v>
+      </c>
+      <c r="BI20" s="32">
+        <v>2.4480239744739638</v>
+      </c>
+      <c r="BJ20" s="4">
+        <v>1.3619836171975863</v>
+      </c>
+      <c r="BK20" s="4">
+        <v>1.2928565613578944</v>
+      </c>
+      <c r="BL20" s="4">
+        <v>0.94254375461333473</v>
+      </c>
+      <c r="BM20" s="32">
+        <v>11.785213786282517</v>
+      </c>
+      <c r="BN20" s="4">
+        <v>3.1866818397693994</v>
+      </c>
+      <c r="BO20" s="4">
+        <v>8.4762966848826498</v>
+      </c>
+      <c r="BP20" s="4">
+        <v>5.8620227750723677</v>
+      </c>
+      <c r="BQ20" s="32">
+        <v>5.2580330672193183</v>
+      </c>
+    </row>
+    <row r="21" spans="1:69">
+      <c r="A21" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="U6" s="11" t="s">
-[...110 lines deleted...]
-      <c r="BF6" s="11" t="s">
+      <c r="B21" s="4">
+        <v>61.592793933110855</v>
+      </c>
+      <c r="C21" s="4">
+        <v>84.113453736349271</v>
+      </c>
+      <c r="D21" s="4">
+        <v>78.095084204933542</v>
+      </c>
+      <c r="E21" s="4">
+        <v>114.88051630002714</v>
+      </c>
+      <c r="F21" s="4">
+        <v>274.22481359549624</v>
+      </c>
+      <c r="G21" s="4">
+        <v>564.4729205259157</v>
+      </c>
+      <c r="H21" s="4">
+        <v>1019.3145744500995</v>
+      </c>
+      <c r="I21" s="4">
+        <v>903.86659815484643</v>
+      </c>
+      <c r="J21" s="4">
+        <v>1103.129286063433</v>
+      </c>
+      <c r="K21" s="4">
+        <v>1775.3443216383907</v>
+      </c>
+      <c r="L21" s="4">
+        <v>1685.5040198028107</v>
+      </c>
+      <c r="M21" s="4">
+        <v>2391.4267315390475</v>
+      </c>
+      <c r="N21" s="4">
+        <v>2097.7198051614764</v>
+      </c>
+      <c r="O21" s="19">
+        <v>1789.2080849046552</v>
+      </c>
+      <c r="P21" s="19">
+        <v>3029.9193118844705</v>
+      </c>
+      <c r="Q21" s="32">
+        <v>3152.6001173586897</v>
+      </c>
+      <c r="R21" s="19">
+        <v>113.20993958465426</v>
+      </c>
+      <c r="S21" s="19">
+        <v>109.2327602693798</v>
+      </c>
+      <c r="T21" s="19">
+        <v>116.37010333586684</v>
+      </c>
+      <c r="U21" s="19">
+        <v>114.88051630002714</v>
+      </c>
+      <c r="V21" s="18">
+        <v>104.89632200022477</v>
+      </c>
+      <c r="W21" s="19">
+        <v>198.95474230396886</v>
+      </c>
+      <c r="X21" s="19">
+        <v>200.42797038631846</v>
+      </c>
+      <c r="Y21" s="19">
+        <v>274.22481359549624</v>
+      </c>
+      <c r="Z21" s="18">
+        <v>493.8284881915086</v>
+      </c>
+      <c r="AA21" s="19">
+        <v>520.47448232663078</v>
+      </c>
+      <c r="AB21" s="19">
+        <v>531.29535814353665</v>
+      </c>
+      <c r="AC21" s="19">
+        <v>564.4729205259157</v>
+      </c>
+      <c r="AD21" s="18">
+        <v>890.72561449523005</v>
+      </c>
+      <c r="AE21" s="19">
+        <v>1005.0484464914776</v>
+      </c>
+      <c r="AF21" s="19">
+        <v>941.62138994576549</v>
+      </c>
+      <c r="AG21" s="19">
+        <v>1019.3145744500995</v>
+      </c>
+      <c r="AH21" s="18">
+        <v>995.29755165868585</v>
+      </c>
+      <c r="AI21" s="4">
+        <v>904.13613674006081</v>
+      </c>
+      <c r="AJ21" s="4">
+        <v>913.34980591594103</v>
+      </c>
+      <c r="AK21" s="4">
+        <v>903.86659815484643</v>
+      </c>
+      <c r="AL21" s="18">
+        <v>901.99131752212384</v>
+      </c>
+      <c r="AM21" s="4">
+        <v>965.24554915767499</v>
+      </c>
+      <c r="AN21" s="4">
+        <v>924.60054774370883</v>
+      </c>
+      <c r="AO21" s="32">
+        <v>1103.129286063433</v>
+      </c>
+      <c r="AP21" s="4">
+        <v>1112.090350771387</v>
+      </c>
+      <c r="AQ21" s="4">
+        <v>1491.9328226414441</v>
+      </c>
+      <c r="AR21" s="4">
+        <v>1984.5991856507651</v>
+      </c>
+      <c r="AS21" s="32">
+        <v>1775.3443216383907</v>
+      </c>
+      <c r="AT21" s="4">
+        <v>1927.0593898349312</v>
+      </c>
+      <c r="AU21" s="4">
+        <v>1900.0071551144135</v>
+      </c>
+      <c r="AV21" s="4">
+        <v>1713.1523046596551</v>
+      </c>
+      <c r="AW21" s="32">
+        <v>1685.5040198028107</v>
+      </c>
+      <c r="AX21" s="4">
+        <v>1644.666490289585</v>
+      </c>
+      <c r="AY21" s="4">
+        <v>1740.4521065869856</v>
+      </c>
+      <c r="AZ21" s="4">
+        <v>2185.8317323442652</v>
+      </c>
+      <c r="BA21" s="32">
+        <v>2391.4267315390475</v>
+      </c>
+      <c r="BB21" s="4">
+        <v>2140.359050522376</v>
+      </c>
+      <c r="BC21" s="4">
+        <v>1923.4044591006589</v>
+      </c>
+      <c r="BD21" s="4">
+        <v>2151.4866153942671</v>
+      </c>
+      <c r="BE21" s="32">
+        <v>2097.7198051614764</v>
+      </c>
+      <c r="BF21" s="4">
+        <v>2013.8051159601355</v>
+      </c>
+      <c r="BG21" s="4">
+        <v>2024.0791858059117</v>
+      </c>
+      <c r="BH21" s="4">
+        <v>1891.7096721396515</v>
+      </c>
+      <c r="BI21" s="32">
+        <v>1789.2080849046552</v>
+      </c>
+      <c r="BJ21" s="4">
+        <v>1894.657714893003</v>
+      </c>
+      <c r="BK21" s="4">
+        <v>2094.5375778279094</v>
+      </c>
+      <c r="BL21" s="4">
+        <v>1832.1156093483492</v>
+      </c>
+      <c r="BM21" s="32">
+        <v>3029.9193118844705</v>
+      </c>
+      <c r="BN21" s="4">
+        <v>2992.406116121409</v>
+      </c>
+      <c r="BO21" s="4">
+        <v>3008.5546112496149</v>
+      </c>
+      <c r="BP21" s="4">
+        <v>3146.9770548951897</v>
+      </c>
+      <c r="BQ21" s="32">
+        <v>3152.6001173586897</v>
+      </c>
+    </row>
+    <row r="22" spans="1:69">
+      <c r="A22" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B22" s="4">
+        <v>8.7088928209019016</v>
+      </c>
+      <c r="C22" s="4">
+        <v>17.702282313141193</v>
+      </c>
+      <c r="D22" s="4">
+        <v>9.5499238022019668</v>
+      </c>
+      <c r="E22" s="4">
+        <v>28.532704048413652</v>
+      </c>
+      <c r="F22" s="4">
+        <v>0</v>
+      </c>
+      <c r="G22" s="4">
+        <v>42.055771106541364</v>
+      </c>
+      <c r="H22" s="4">
+        <v>0</v>
+      </c>
+      <c r="I22" s="4">
+        <v>10.698322818919703</v>
+      </c>
+      <c r="J22" s="4">
+        <v>163.09218509691576</v>
+      </c>
+      <c r="K22" s="4">
+        <v>64.184966713772596</v>
+      </c>
+      <c r="L22" s="4">
+        <v>34.980855985858234</v>
+      </c>
+      <c r="M22" s="4">
+        <v>244.50130098104842</v>
+      </c>
+      <c r="N22" s="4">
+        <v>621.14911944886501</v>
+      </c>
+      <c r="O22" s="19">
+        <v>204.51676243443194</v>
+      </c>
+      <c r="P22" s="19">
+        <v>154.60057825426898</v>
+      </c>
+      <c r="Q22" s="32">
+        <v>95.758762584933734</v>
+      </c>
+      <c r="R22" s="19">
+        <v>14.063182445293471</v>
+      </c>
+      <c r="S22" s="19">
+        <v>36.09481877593722</v>
+      </c>
+      <c r="T22" s="19">
+        <v>37.348389070629388</v>
+      </c>
+      <c r="U22" s="19">
+        <v>28.532704048413652</v>
+      </c>
+      <c r="V22" s="18">
+        <v>4.9931201305145123</v>
+      </c>
+      <c r="W22" s="19">
+        <v>4.9536057047752706</v>
+      </c>
+      <c r="X22" s="19">
+        <v>4.920345954290708</v>
+      </c>
+      <c r="Y22" s="19">
+        <v>0</v>
+      </c>
+      <c r="Z22" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="19">
+        <v>11.319201243561967</v>
+      </c>
+      <c r="AB22" s="19">
+        <v>30.363120062402515</v>
+      </c>
+      <c r="AC22" s="19">
+        <v>42.055771106541364</v>
+      </c>
+      <c r="AD22" s="18">
+        <v>45.013435440173097</v>
+      </c>
+      <c r="AE22" s="19">
+        <v>8.4505049913955688</v>
+      </c>
+      <c r="AF22" s="19">
+        <v>0</v>
+      </c>
+      <c r="AG22" s="19">
+        <v>0</v>
+      </c>
+      <c r="AH22" s="18">
+        <v>0</v>
+      </c>
+      <c r="AI22" s="4">
+        <v>0</v>
+      </c>
+      <c r="AJ22" s="4">
+        <v>0</v>
+      </c>
+      <c r="AK22" s="4">
+        <v>10.698322818919703</v>
+      </c>
+      <c r="AL22" s="18">
+        <v>42.068588652378786</v>
+      </c>
+      <c r="AM22" s="4">
+        <v>127.79346241793927</v>
+      </c>
+      <c r="AN22" s="4">
+        <v>108.5043352199084</v>
+      </c>
+      <c r="AO22" s="32">
+        <v>163.09218509691576</v>
+      </c>
+      <c r="AP22" s="4">
+        <v>518.92394616024967</v>
+      </c>
+      <c r="AQ22" s="4">
+        <v>387.84695828497013</v>
+      </c>
+      <c r="AR22" s="4">
+        <v>216.29384044707339</v>
+      </c>
+      <c r="AS22" s="32">
+        <v>64.184966713772596</v>
+      </c>
+      <c r="AT22" s="4">
+        <v>221.50977855022927</v>
+      </c>
+      <c r="AU22" s="4">
+        <v>387.38769177773281</v>
+      </c>
+      <c r="AV22" s="4">
+        <v>177.20356140588873</v>
+      </c>
+      <c r="AW22" s="32">
+        <v>34.980855985858234</v>
+      </c>
+      <c r="AX22" s="4">
+        <v>23.462016390809637</v>
+      </c>
+      <c r="AY22" s="4">
+        <v>16.649275913021473</v>
+      </c>
+      <c r="AZ22" s="4">
+        <v>34.326642259585562</v>
+      </c>
+      <c r="BA22" s="32">
+        <v>244.50130098104842</v>
+      </c>
+      <c r="BB22" s="4">
+        <v>346.1935890940108</v>
+      </c>
+      <c r="BC22" s="4">
+        <v>603.57868419631541</v>
+      </c>
+      <c r="BD22" s="4">
+        <v>781.32545638352076</v>
+      </c>
+      <c r="BE22" s="32">
+        <v>621.14911944886501</v>
+      </c>
+      <c r="BF22" s="4">
+        <v>771.38710084334787</v>
+      </c>
+      <c r="BG22" s="4">
+        <v>462.28954138111499</v>
+      </c>
+      <c r="BH22" s="4">
+        <v>234.08160928381193</v>
+      </c>
+      <c r="BI22" s="32">
+        <v>204.51676243443194</v>
+      </c>
+      <c r="BJ22" s="4">
+        <v>366.83442740402535</v>
+      </c>
+      <c r="BK22" s="4">
+        <v>334.56816845876489</v>
+      </c>
+      <c r="BL22" s="4">
+        <v>240.43607112864623</v>
+      </c>
+      <c r="BM22" s="32">
+        <v>154.60057825426898</v>
+      </c>
+      <c r="BN22" s="4">
+        <v>216.59753184040571</v>
+      </c>
+      <c r="BO22" s="4">
+        <v>181.46106365860706</v>
+      </c>
+      <c r="BP22" s="4">
+        <v>134.81316522939292</v>
+      </c>
+      <c r="BQ22" s="32">
+        <v>95.758762584933734</v>
+      </c>
+    </row>
+    <row r="23" spans="1:69">
+      <c r="A23" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="BG6" s="11" t="s">
-[...54 lines deleted...]
-        <v>181</v>
+      <c r="B23" s="4">
+        <v>0</v>
+      </c>
+      <c r="C23" s="4">
+        <v>0</v>
+      </c>
+      <c r="D23" s="4">
+        <v>0</v>
+      </c>
+      <c r="E23" s="4">
+        <v>0</v>
+      </c>
+      <c r="F23" s="4">
+        <v>0</v>
+      </c>
+      <c r="G23" s="4">
+        <v>0</v>
+      </c>
+      <c r="H23" s="4">
+        <v>0</v>
+      </c>
+      <c r="I23" s="4">
+        <v>10.698322818919703</v>
+      </c>
+      <c r="J23" s="4">
+        <v>163.09218509691576</v>
+      </c>
+      <c r="K23" s="4">
+        <v>64.184966713772596</v>
+      </c>
+      <c r="L23" s="4">
+        <v>34.980855985858234</v>
+      </c>
+      <c r="M23" s="4">
+        <v>244.4893783217436</v>
+      </c>
+      <c r="N23" s="4">
+        <v>621.12868715521165</v>
+      </c>
+      <c r="O23" s="19">
+        <v>204.32528279718483</v>
+      </c>
+      <c r="P23" s="19">
+        <v>154.42015804009679</v>
+      </c>
+      <c r="Q23" s="32">
+        <v>95.751554078896604</v>
+      </c>
+      <c r="R23" s="19">
+        <v>0</v>
+      </c>
+      <c r="S23" s="19">
+        <v>0</v>
+      </c>
+      <c r="T23" s="19">
+        <v>0</v>
+      </c>
+      <c r="U23" s="19">
+        <v>0</v>
+      </c>
+      <c r="V23" s="18">
+        <v>0</v>
+      </c>
+      <c r="W23" s="19">
+        <v>0</v>
+      </c>
+      <c r="X23" s="19">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="19">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="19">
+        <v>0</v>
+      </c>
+      <c r="AB23" s="19">
+        <v>0</v>
+      </c>
+      <c r="AC23" s="19">
+        <v>0</v>
+      </c>
+      <c r="AD23" s="18">
+        <v>0</v>
+      </c>
+      <c r="AE23" s="19">
+        <v>0</v>
+      </c>
+      <c r="AF23" s="19">
+        <v>0</v>
+      </c>
+      <c r="AG23" s="19">
+        <v>0</v>
+      </c>
+      <c r="AH23" s="18">
+        <v>0</v>
+      </c>
+      <c r="AI23" s="4">
+        <v>0</v>
+      </c>
+      <c r="AJ23" s="4">
+        <v>0</v>
+      </c>
+      <c r="AK23" s="4">
+        <v>10.698322818919703</v>
+      </c>
+      <c r="AL23" s="18">
+        <v>42.068588652378786</v>
+      </c>
+      <c r="AM23" s="4">
+        <v>127.79346241793927</v>
+      </c>
+      <c r="AN23" s="4">
+        <v>108.5043352199084</v>
+      </c>
+      <c r="AO23" s="32">
+        <v>163.09218509691576</v>
+      </c>
+      <c r="AP23" s="4">
+        <v>518.92394616024967</v>
+      </c>
+      <c r="AQ23" s="4">
+        <v>387.84695828497013</v>
+      </c>
+      <c r="AR23" s="4">
+        <v>216.29384044707339</v>
+      </c>
+      <c r="AS23" s="32">
+        <v>64.184966713772596</v>
+      </c>
+      <c r="AT23" s="4">
+        <v>220.08813862616341</v>
+      </c>
+      <c r="AU23" s="4">
+        <v>387.38769177773281</v>
+      </c>
+      <c r="AV23" s="4">
+        <v>177.20356140588873</v>
+      </c>
+      <c r="AW23" s="32">
+        <v>34.980855985858234</v>
+      </c>
+      <c r="AX23" s="4">
+        <v>23.446335183718165</v>
+      </c>
+      <c r="AY23" s="4">
+        <v>16.648553846551007</v>
+      </c>
+      <c r="AZ23" s="4">
+        <v>34.326642259585562</v>
+      </c>
+      <c r="BA23" s="32">
+        <v>244.4893783217436</v>
+      </c>
+      <c r="BB23" s="4">
+        <v>346.16513510183694</v>
+      </c>
+      <c r="BC23" s="4">
+        <v>603.54638249455354</v>
+      </c>
+      <c r="BD23" s="4">
+        <v>781.28962980961626</v>
+      </c>
+      <c r="BE23" s="32">
+        <v>621.12868715521165</v>
+      </c>
+      <c r="BF23" s="4">
+        <v>771.35682754034133</v>
+      </c>
+      <c r="BG23" s="4">
+        <v>462.28954138111499</v>
+      </c>
+      <c r="BH23" s="4">
+        <v>234.08160928381193</v>
+      </c>
+      <c r="BI23" s="32">
+        <v>204.32528279718483</v>
+      </c>
+      <c r="BJ23" s="4">
+        <v>366.80348625977206</v>
+      </c>
+      <c r="BK23" s="4">
+        <v>334.53300581395132</v>
+      </c>
+      <c r="BL23" s="4">
+        <v>240.38766744939201</v>
+      </c>
+      <c r="BM23" s="32">
+        <v>154.42015804009679</v>
+      </c>
+      <c r="BN23" s="4">
+        <v>216.42224785158837</v>
+      </c>
+      <c r="BO23" s="4">
+        <v>181.27447352313678</v>
+      </c>
+      <c r="BP23" s="4">
+        <v>134.75632342971099</v>
+      </c>
+      <c r="BQ23" s="32">
+        <v>95.751554078896604</v>
       </c>
     </row>
-    <row r="7" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...226 lines deleted...]
-        <v>-9204.9427490777907</v>
+    <row r="24" spans="1:69">
+      <c r="A24" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B24" s="4">
+        <v>8.7088928209019016</v>
+      </c>
+      <c r="C24" s="4">
+        <v>17.702282313141193</v>
+      </c>
+      <c r="D24" s="4">
+        <v>9.5499238022019668</v>
+      </c>
+      <c r="E24" s="4">
+        <v>28.532704048413652</v>
+      </c>
+      <c r="F24" s="4">
+        <v>0</v>
+      </c>
+      <c r="G24" s="4">
+        <v>42.055771106541364</v>
+      </c>
+      <c r="H24" s="4">
+        <v>0</v>
+      </c>
+      <c r="I24" s="4">
+        <v>0</v>
+      </c>
+      <c r="J24" s="4">
+        <v>0</v>
+      </c>
+      <c r="K24" s="4">
+        <v>0</v>
+      </c>
+      <c r="L24" s="4">
+        <v>0</v>
+      </c>
+      <c r="M24" s="4">
+        <v>1.1922659304815989E-2</v>
+      </c>
+      <c r="N24" s="4">
+        <v>2.0432293653376319E-2</v>
+      </c>
+      <c r="O24" s="19">
+        <v>0.19147963724711942</v>
+      </c>
+      <c r="P24" s="19">
+        <v>0.18042021417218779</v>
+      </c>
+      <c r="Q24" s="32">
+        <v>7.2085060371238048E-3</v>
+      </c>
+      <c r="R24" s="4">
+        <v>14.063182445293471</v>
+      </c>
+      <c r="S24" s="4">
+        <v>36.09481877593722</v>
+      </c>
+      <c r="T24" s="4">
+        <v>37.348389070629388</v>
+      </c>
+      <c r="U24" s="4">
+        <v>28.532704048413652</v>
+      </c>
+      <c r="V24" s="4">
+        <v>4.9931201305145123</v>
+      </c>
+      <c r="W24" s="4">
+        <v>4.9536057047752706</v>
+      </c>
+      <c r="X24" s="4">
+        <v>4.920345954290708</v>
+      </c>
+      <c r="Y24" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="4">
+        <v>11.319201243561967</v>
+      </c>
+      <c r="AB24" s="4">
+        <v>30.363120062402515</v>
+      </c>
+      <c r="AC24" s="4">
+        <v>42.055771106541364</v>
+      </c>
+      <c r="AD24" s="4">
+        <v>45.013435440173097</v>
+      </c>
+      <c r="AE24" s="4">
+        <v>8.4505049913955688</v>
+      </c>
+      <c r="AF24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AG24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AH24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AI24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AJ24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AK24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AL24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AM24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AN24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AO24" s="32">
+        <v>0</v>
+      </c>
+      <c r="AP24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS24" s="32">
+        <v>0</v>
+      </c>
+      <c r="AT24" s="4">
+        <v>1.421639924065859</v>
+      </c>
+      <c r="AU24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW24" s="32">
+        <v>0</v>
+      </c>
+      <c r="AX24" s="4">
+        <v>1.568120709147159E-2</v>
+      </c>
+      <c r="AY24" s="4">
+        <v>7.2206647046492585E-4</v>
+      </c>
+      <c r="AZ24" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA24" s="32">
+        <v>1.1922659304815989E-2</v>
+      </c>
+      <c r="BB24" s="4">
+        <v>2.8453992173891596E-2</v>
+      </c>
+      <c r="BC24" s="4">
+        <v>3.2301701761891705E-2</v>
+      </c>
+      <c r="BD24" s="4">
+        <v>3.5826573904467071E-2</v>
+      </c>
+      <c r="BE24" s="32">
+        <v>2.0432293653376319E-2</v>
+      </c>
+      <c r="BF24" s="4">
+        <v>3.0273303006588589E-2</v>
+      </c>
+      <c r="BG24" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH24" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI24" s="32">
+        <v>0.19147963724711942</v>
+      </c>
+      <c r="BJ24" s="4">
+        <v>3.0941144253304839E-2</v>
+      </c>
+      <c r="BK24" s="4">
+        <v>3.5162644813585234E-2</v>
+      </c>
+      <c r="BL24" s="4">
+        <v>4.8403679254213676E-2</v>
+      </c>
+      <c r="BM24" s="32">
+        <v>0.18042021417218779</v>
+      </c>
+      <c r="BN24" s="4">
+        <v>0.17528398881734106</v>
+      </c>
+      <c r="BO24" s="4">
+        <v>0.18659013547027659</v>
+      </c>
+      <c r="BP24" s="4">
+        <v>5.684179968194368E-2</v>
+      </c>
+      <c r="BQ24" s="32">
+        <v>7.2085060371238048E-3</v>
       </c>
     </row>
-    <row r="8" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...227 lines deleted...]
-      </c>
+    <row r="25" spans="1:69">
+      <c r="A25" s="1"/>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
+      <c r="D25" s="4"/>
+      <c r="E25" s="4"/>
+      <c r="F25" s="4"/>
+      <c r="G25" s="4"/>
+      <c r="H25" s="4"/>
+      <c r="I25" s="4"/>
+      <c r="J25" s="4"/>
+      <c r="K25" s="4"/>
+      <c r="L25" s="4"/>
+      <c r="M25" s="4"/>
+      <c r="N25" s="4"/>
+      <c r="O25" s="19"/>
+      <c r="P25" s="19"/>
+      <c r="Q25" s="4"/>
+      <c r="R25" s="4"/>
+      <c r="S25" s="4"/>
+      <c r="T25" s="4"/>
+      <c r="U25" s="4"/>
+      <c r="V25" s="4"/>
     </row>
-    <row r="9" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...227 lines deleted...]
-      </c>
+    <row r="26" spans="1:69" ht="42" customHeight="1">
+      <c r="A26" s="37" t="s">
+        <v>60</v>
+      </c>
+      <c r="B26" s="38"/>
+      <c r="C26" s="38"/>
+      <c r="D26" s="38"/>
+      <c r="E26" s="38"/>
+      <c r="F26" s="38"/>
+      <c r="G26" s="38"/>
+      <c r="H26" s="38"/>
+      <c r="I26" s="38"/>
+      <c r="J26" s="38"/>
+      <c r="K26" s="38"/>
+      <c r="L26" s="28"/>
+      <c r="M26" s="28"/>
+      <c r="N26" s="4"/>
+      <c r="O26" s="19"/>
+      <c r="P26" s="19"/>
+      <c r="Q26" s="4"/>
+      <c r="R26" s="4"/>
+      <c r="S26" s="4"/>
+      <c r="T26" s="4"/>
+      <c r="U26" s="4"/>
+      <c r="V26" s="4"/>
     </row>
-    <row r="10" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...227 lines deleted...]
-      </c>
+    <row r="27" spans="1:69" ht="13.5">
+      <c r="A27" s="29" t="s">
+        <v>114</v>
+      </c>
+      <c r="B27" s="12"/>
+      <c r="C27" s="12"/>
+      <c r="D27" s="12"/>
+      <c r="E27" s="12"/>
+      <c r="F27" s="1"/>
+      <c r="G27" s="1"/>
+      <c r="H27" s="1"/>
+      <c r="I27" s="1"/>
+      <c r="J27" s="17"/>
+      <c r="K27" s="17"/>
+      <c r="L27" s="17"/>
+      <c r="M27" s="17"/>
     </row>
-    <row r="11" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...3267 lines deleted...]
-      </c>
+    <row r="28" spans="1:69">
+      <c r="F28" s="1"/>
+      <c r="G28" s="1"/>
+      <c r="H28" s="1"/>
+      <c r="I28" s="1"/>
+      <c r="J28" s="17"/>
+      <c r="K28" s="17"/>
+      <c r="L28" s="17"/>
+      <c r="M28" s="17"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...1 lines deleted...]
-    <mergeCell ref="B28:M28"/>
+  <mergeCells count="1">
+    <mergeCell ref="A26:K26"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:FB30"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:BQ43"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="2.83203125" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.33203125" style="2"/>
+    <col min="1" max="1" width="34.7109375" style="2" customWidth="1"/>
+    <col min="2" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:77" ht="18.75" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="1" spans="1:69" ht="16.5">
+      <c r="A1" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+      <c r="Z1" s="1"/>
+      <c r="AA1" s="1"/>
     </row>
-    <row r="3" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B3" s="10" t="s">
+    <row r="2" spans="1:69">
+      <c r="A2" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1"/>
+      <c r="S2" s="1"/>
+      <c r="T2" s="1"/>
+      <c r="U2" s="1"/>
+      <c r="V2" s="1"/>
+      <c r="W2" s="1"/>
+      <c r="X2" s="1"/>
+      <c r="Y2" s="1"/>
+      <c r="Z2" s="1"/>
+      <c r="AA2" s="1"/>
+    </row>
+    <row r="3" spans="1:69">
+      <c r="A3" s="3"/>
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="1"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+      <c r="M3" s="1"/>
+      <c r="N3" s="1"/>
+      <c r="O3" s="1"/>
+      <c r="P3" s="1"/>
+      <c r="Q3" s="1"/>
+      <c r="R3" s="1"/>
+      <c r="S3" s="1"/>
+      <c r="T3" s="1"/>
+      <c r="U3" s="1"/>
+      <c r="V3" s="1"/>
+      <c r="W3" s="1"/>
+      <c r="X3" s="1"/>
+      <c r="Y3" s="1"/>
+      <c r="Z3" s="1"/>
+      <c r="AA3" s="1"/>
+    </row>
+    <row r="4" spans="1:69">
+      <c r="A4" s="3"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1"/>
+      <c r="G4" s="1"/>
+      <c r="H4" s="1"/>
+      <c r="I4" s="1"/>
+      <c r="J4" s="1"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="1"/>
+      <c r="O4" s="1"/>
+      <c r="P4" s="1"/>
+      <c r="Q4" s="1"/>
+      <c r="R4" s="1"/>
+      <c r="S4" s="1"/>
+      <c r="T4" s="1"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="1"/>
+      <c r="X4" s="1"/>
+      <c r="Y4" s="1"/>
+      <c r="Z4" s="1"/>
+      <c r="AA4" s="1"/>
+    </row>
+    <row r="5" spans="1:69">
+      <c r="A5" s="9"/>
+      <c r="B5" s="11">
+        <v>1998</v>
+      </c>
+      <c r="C5" s="11">
+        <v>1999</v>
+      </c>
+      <c r="D5" s="11">
+        <v>2000</v>
+      </c>
+      <c r="E5" s="11">
+        <v>2001</v>
+      </c>
+      <c r="F5" s="11">
+        <v>2002</v>
+      </c>
+      <c r="G5" s="11">
+        <v>2003</v>
+      </c>
+      <c r="H5" s="13">
+        <v>2004</v>
+      </c>
+      <c r="I5" s="13">
+        <v>2005</v>
+      </c>
+      <c r="J5" s="23">
+        <v>2006</v>
+      </c>
+      <c r="K5" s="23">
+        <v>2007</v>
+      </c>
+      <c r="L5" s="23">
+        <v>2008</v>
+      </c>
+      <c r="M5" s="23">
+        <v>2009</v>
+      </c>
+      <c r="N5" s="23">
+        <v>2010</v>
+      </c>
+      <c r="O5" s="23">
+        <v>2011</v>
+      </c>
+      <c r="P5" s="23">
+        <v>2012</v>
+      </c>
+      <c r="Q5" s="23" t="s">
+        <v>165</v>
+      </c>
+      <c r="R5" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="S5" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="T5" s="26" t="s">
+        <v>63</v>
+      </c>
+      <c r="U5" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="V5" s="26" t="s">
+        <v>65</v>
+      </c>
+      <c r="W5" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="X5" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y5" s="26" t="s">
+        <v>68</v>
+      </c>
+      <c r="Z5" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="AA5" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AB5" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC5" s="27" t="s">
+        <v>72</v>
+      </c>
+      <c r="AD5" s="25" t="s">
+        <v>73</v>
+      </c>
+      <c r="AE5" s="26" t="s">
+        <v>74</v>
+      </c>
+      <c r="AF5" s="26" t="s">
+        <v>75</v>
+      </c>
+      <c r="AG5" s="26" t="s">
+        <v>76</v>
+      </c>
+      <c r="AH5" s="25" t="s">
+        <v>77</v>
+      </c>
+      <c r="AI5" s="26" t="s">
+        <v>78</v>
+      </c>
+      <c r="AJ5" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="AK5" s="26" t="s">
+        <v>82</v>
+      </c>
+      <c r="AL5" s="25" t="s">
+        <v>93</v>
+      </c>
+      <c r="AM5" s="26" t="s">
+        <v>94</v>
+      </c>
+      <c r="AN5" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="AO5" s="27" t="s">
+        <v>96</v>
+      </c>
+      <c r="AP5" s="26" t="s">
+        <v>97</v>
+      </c>
+      <c r="AQ5" s="26" t="s">
+        <v>98</v>
+      </c>
+      <c r="AR5" s="26" t="s">
+        <v>99</v>
+      </c>
+      <c r="AS5" s="27" t="s">
+        <v>100</v>
+      </c>
+      <c r="AT5" s="26" t="s">
+        <v>106</v>
+      </c>
+      <c r="AU5" s="26" t="s">
+        <v>107</v>
+      </c>
+      <c r="AV5" s="26" t="s">
+        <v>108</v>
+      </c>
+      <c r="AW5" s="27" t="s">
+        <v>109</v>
+      </c>
+      <c r="AX5" s="26" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY5" s="26" t="s">
+        <v>122</v>
+      </c>
+      <c r="AZ5" s="26" t="s">
+        <v>123</v>
+      </c>
+      <c r="BA5" s="27" t="s">
+        <v>124</v>
+      </c>
+      <c r="BB5" s="26" t="s">
+        <v>130</v>
+      </c>
+      <c r="BC5" s="26" t="s">
+        <v>131</v>
+      </c>
+      <c r="BD5" s="26" t="s">
+        <v>132</v>
+      </c>
+      <c r="BE5" s="27" t="s">
+        <v>133</v>
+      </c>
+      <c r="BF5" s="26" t="s">
+        <v>139</v>
+      </c>
+      <c r="BG5" s="26" t="s">
+        <v>140</v>
+      </c>
+      <c r="BH5" s="26" t="s">
+        <v>141</v>
+      </c>
+      <c r="BI5" s="27" t="s">
+        <v>142</v>
+      </c>
+      <c r="BJ5" s="26" t="s">
         <v>149</v>
       </c>
+      <c r="BK5" s="26" t="s">
+        <v>150</v>
+      </c>
+      <c r="BL5" s="26" t="s">
+        <v>151</v>
+      </c>
+      <c r="BM5" s="27" t="s">
+        <v>152</v>
+      </c>
+      <c r="BN5" s="26" t="s">
+        <v>153</v>
+      </c>
+      <c r="BO5" s="26" t="s">
+        <v>161</v>
+      </c>
+      <c r="BP5" s="26" t="s">
+        <v>166</v>
+      </c>
+      <c r="BQ5" s="27" t="s">
+        <v>167</v>
+      </c>
     </row>
-    <row r="4" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="3"/>
+    <row r="6" spans="1:69">
+      <c r="A6" s="3"/>
+      <c r="B6" s="1"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
+      <c r="G6" s="1"/>
+      <c r="H6" s="1"/>
+      <c r="I6" s="1"/>
+      <c r="J6" s="1"/>
+      <c r="K6" s="1"/>
+      <c r="L6" s="1"/>
+      <c r="M6" s="1"/>
+      <c r="N6" s="1"/>
+      <c r="O6" s="1"/>
+      <c r="P6" s="1"/>
+      <c r="Q6" s="1"/>
+      <c r="R6" s="16"/>
+      <c r="S6" s="17"/>
+      <c r="T6" s="17"/>
+      <c r="U6" s="17"/>
+      <c r="V6" s="16"/>
+      <c r="W6" s="17"/>
+      <c r="X6" s="17"/>
+      <c r="Y6" s="17"/>
+      <c r="Z6" s="16"/>
+      <c r="AA6" s="17"/>
+      <c r="AB6" s="20"/>
+      <c r="AC6" s="20"/>
+      <c r="AD6" s="21"/>
+      <c r="AE6" s="20"/>
+      <c r="AF6" s="20"/>
+      <c r="AG6" s="20"/>
+      <c r="AH6" s="21"/>
+      <c r="AL6" s="21"/>
+      <c r="AO6" s="31"/>
+      <c r="AS6" s="31"/>
+      <c r="AW6" s="31"/>
+      <c r="BA6" s="31"/>
+      <c r="BE6" s="31"/>
+      <c r="BI6" s="31"/>
+      <c r="BM6" s="31"/>
+      <c r="BQ6" s="31"/>
     </row>
-    <row r="5" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="3"/>
+    <row r="7" spans="1:69">
+      <c r="A7" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="4">
+        <v>-2387.4795928473532</v>
+      </c>
+      <c r="C7" s="4">
+        <v>-2696.5819181299576</v>
+      </c>
+      <c r="D7" s="4">
+        <v>-3307.5432963162443</v>
+      </c>
+      <c r="E7" s="4">
+        <v>-3756.9880593480443</v>
+      </c>
+      <c r="F7" s="4">
+        <v>-3628.9164419712029</v>
+      </c>
+      <c r="G7" s="4">
+        <v>-5225.2716142764675</v>
+      </c>
+      <c r="H7" s="4">
+        <v>-6090.7552383482071</v>
+      </c>
+      <c r="I7" s="4">
+        <v>-4155.2542008016717</v>
+      </c>
+      <c r="J7" s="4">
+        <v>-4439.6040363743423</v>
+      </c>
+      <c r="K7" s="4">
+        <v>-5080.867022355309</v>
+      </c>
+      <c r="L7" s="4">
+        <v>-3997.5451556301227</v>
+      </c>
+      <c r="M7" s="4">
+        <v>-4709.7897204625287</v>
+      </c>
+      <c r="N7" s="4">
+        <v>-4587.950403801804</v>
+      </c>
+      <c r="O7" s="4">
+        <v>-5460.440907898902</v>
+      </c>
+      <c r="P7" s="4">
+        <v>-7617.539932551419</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>-10080.782081259804</v>
+      </c>
+      <c r="R7" s="18">
+        <v>-3593.4363365865634</v>
+      </c>
+      <c r="S7" s="19">
+        <v>-3608.2370172736673</v>
+      </c>
+      <c r="T7" s="19">
+        <v>-3927.6267920931136</v>
+      </c>
+      <c r="U7" s="19">
+        <v>-3756.9880593480443</v>
+      </c>
+      <c r="V7" s="18">
+        <v>-3435.5987970699571</v>
+      </c>
+      <c r="W7" s="19">
+        <v>-4028.467659356636</v>
+      </c>
+      <c r="X7" s="19">
+        <v>-3800.8412862072682</v>
+      </c>
+      <c r="Y7" s="19">
+        <v>-3628.9164419712029</v>
+      </c>
+      <c r="Z7" s="18">
+        <v>-4330.7099562280455</v>
+      </c>
+      <c r="AA7" s="19">
+        <v>-4844.5465116897467</v>
+      </c>
+      <c r="AB7" s="19">
+        <v>-4683.0565423630369</v>
+      </c>
+      <c r="AC7" s="19">
+        <v>-5225.2716142764675</v>
+      </c>
+      <c r="AD7" s="18">
+        <v>-4892.45307860517</v>
+      </c>
+      <c r="AE7" s="19">
+        <v>-5398.398600944498</v>
+      </c>
+      <c r="AF7" s="19">
+        <v>-5852.1071029596824</v>
+      </c>
+      <c r="AG7" s="19">
+        <v>-6090.7552383482071</v>
+      </c>
+      <c r="AH7" s="18">
+        <v>-5149.7604053022369</v>
+      </c>
+      <c r="AI7" s="4">
+        <v>-4602.9441350733441</v>
+      </c>
+      <c r="AJ7" s="4">
+        <v>-4192.775509120921</v>
+      </c>
+      <c r="AK7" s="4">
+        <v>-4155.2542008016717</v>
+      </c>
+      <c r="AL7" s="18">
+        <v>-3634.8306177805516</v>
+      </c>
+      <c r="AM7" s="4">
+        <v>-4051.3189818150981</v>
+      </c>
+      <c r="AN7" s="4">
+        <v>-4332.9155589237271</v>
+      </c>
+      <c r="AO7" s="32">
+        <v>-4439.6040363743423</v>
+      </c>
+      <c r="AP7" s="4">
+        <v>-4745.3179163762734</v>
+      </c>
+      <c r="AQ7" s="4">
+        <v>-4165.4607959593968</v>
+      </c>
+      <c r="AR7" s="4">
+        <v>-4780.0743932333062</v>
+      </c>
+      <c r="AS7" s="32">
+        <v>-5080.867022355309</v>
+      </c>
+      <c r="AT7" s="4">
+        <v>-5986.138495868785</v>
+      </c>
+      <c r="AU7" s="4">
+        <v>-5843.8180780472312</v>
+      </c>
+      <c r="AV7" s="4">
+        <v>-5436.5257249973647</v>
+      </c>
+      <c r="AW7" s="32">
+        <v>-3997.5451556301227</v>
+      </c>
+      <c r="AX7" s="4">
+        <v>-3260.8007638273248</v>
+      </c>
+      <c r="AY7" s="4">
+        <v>-4046.7781621391368</v>
+      </c>
+      <c r="AZ7" s="4">
+        <v>-3632.5336178403054</v>
+      </c>
+      <c r="BA7" s="32">
+        <v>-4709.7897204625287</v>
+      </c>
+      <c r="BB7" s="4">
+        <v>-3328.2696143782796</v>
+      </c>
+      <c r="BC7" s="4">
+        <v>-3433.4379821633356</v>
+      </c>
+      <c r="BD7" s="4">
+        <v>-5030.3996407714358</v>
+      </c>
+      <c r="BE7" s="32">
+        <v>-4587.950403801804</v>
+      </c>
+      <c r="BF7" s="4">
+        <v>-5093.6301925919634</v>
+      </c>
+      <c r="BG7" s="4">
+        <v>-4303.637226548617</v>
+      </c>
+      <c r="BH7" s="4">
+        <v>-5373.1888853092551</v>
+      </c>
+      <c r="BI7" s="32">
+        <v>-5460.440907898902</v>
+      </c>
+      <c r="BJ7" s="4">
+        <v>-5921.6223347429805</v>
+      </c>
+      <c r="BK7" s="4">
+        <v>-7005.1529875826373</v>
+      </c>
+      <c r="BL7" s="4">
+        <v>-6699.7935035289156</v>
+      </c>
+      <c r="BM7" s="32">
+        <v>-7617.539932551419</v>
+      </c>
+      <c r="BN7" s="4">
+        <v>-7495.0879212396376</v>
+      </c>
+      <c r="BO7" s="4">
+        <v>-8897.6634707132871</v>
+      </c>
+      <c r="BP7" s="4">
+        <v>-8202.2267755465655</v>
+      </c>
+      <c r="BQ7" s="32">
+        <v>-10080.782081259804</v>
+      </c>
     </row>
-    <row r="6" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...160 lines deleted...]
-      <c r="BD6" s="12" t="s">
+    <row r="8" spans="1:69">
+      <c r="A8" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="4">
+        <v>29.697162780312123</v>
+      </c>
+      <c r="C8" s="4">
+        <v>78.847822146504015</v>
+      </c>
+      <c r="D8" s="4">
+        <v>86.958440992801783</v>
+      </c>
+      <c r="E8" s="4">
+        <v>221.52046514973944</v>
+      </c>
+      <c r="F8" s="4">
+        <v>912.87639379188511</v>
+      </c>
+      <c r="G8" s="4">
+        <v>921.62019475996271</v>
+      </c>
+      <c r="H8" s="4">
+        <v>2049.4703348563721</v>
+      </c>
+      <c r="I8" s="4">
+        <v>2646.3397059809449</v>
+      </c>
+      <c r="J8" s="4">
+        <v>3242.8159742922262</v>
+      </c>
+      <c r="K8" s="4">
+        <v>4674.4967610519234</v>
+      </c>
+      <c r="L8" s="4">
+        <v>3736.3184604439907</v>
+      </c>
+      <c r="M8" s="4">
+        <v>4591.5738129832889</v>
+      </c>
+      <c r="N8" s="4">
+        <v>4853.0423973566594</v>
+      </c>
+      <c r="O8" s="4">
+        <v>3866.3245037856841</v>
+      </c>
+      <c r="P8" s="4">
+        <v>4418.209262055494</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>4717.033957679585</v>
+      </c>
+      <c r="R8" s="18">
+        <v>124.34250313235654</v>
+      </c>
+      <c r="S8" s="19">
+        <v>161.38122145289637</v>
+      </c>
+      <c r="T8" s="19">
+        <v>142.21140457292</v>
+      </c>
+      <c r="U8" s="19">
+        <v>221.52046514973944</v>
+      </c>
+      <c r="V8" s="18">
+        <v>345.94795700635922</v>
+      </c>
+      <c r="W8" s="19">
+        <v>424.86100660275343</v>
+      </c>
+      <c r="X8" s="19">
+        <v>490.77590758953659</v>
+      </c>
+      <c r="Y8" s="19">
+        <v>912.87639379188511</v>
+      </c>
+      <c r="Z8" s="18">
+        <v>833.08065145228682</v>
+      </c>
+      <c r="AA8" s="19">
+        <v>833.19032853418889</v>
+      </c>
+      <c r="AB8" s="19">
+        <v>983.03694187860879</v>
+      </c>
+      <c r="AC8" s="19">
+        <v>921.62019475996271</v>
+      </c>
+      <c r="AD8" s="18">
+        <v>1408.5681887186001</v>
+      </c>
+      <c r="AE8" s="19">
+        <v>1637.1576279929075</v>
+      </c>
+      <c r="AF8" s="19">
+        <v>1611.8664102320345</v>
+      </c>
+      <c r="AG8" s="19">
+        <v>2049.4703348563721</v>
+      </c>
+      <c r="AH8" s="18">
+        <v>1976.3875149117143</v>
+      </c>
+      <c r="AI8" s="4">
+        <v>2103.3922936730078</v>
+      </c>
+      <c r="AJ8" s="4">
+        <v>2446.9983637845671</v>
+      </c>
+      <c r="AK8" s="4">
+        <v>2646.3397059809449</v>
+      </c>
+      <c r="AL8" s="18">
+        <v>2760.6134702331692</v>
+      </c>
+      <c r="AM8" s="4">
+        <v>2880.3257614641639</v>
+      </c>
+      <c r="AN8" s="4">
+        <v>2868.008554318013</v>
+      </c>
+      <c r="AO8" s="32">
+        <v>3242.8159742922262</v>
+      </c>
+      <c r="AP8" s="4">
+        <v>3697.5776049655551</v>
+      </c>
+      <c r="AQ8" s="4">
+        <v>5147.5906403691761</v>
+      </c>
+      <c r="AR8" s="4">
+        <v>4802.9433093993102</v>
+      </c>
+      <c r="AS8" s="32">
+        <v>4674.4967610519234</v>
+      </c>
+      <c r="AT8" s="4">
+        <v>4086.0487157978937</v>
+      </c>
+      <c r="AU8" s="4">
+        <v>3965.05228337073</v>
+      </c>
+      <c r="AV8" s="4">
+        <v>3189.9505762168292</v>
+      </c>
+      <c r="AW8" s="32">
+        <v>3736.3184604439907</v>
+      </c>
+      <c r="AX8" s="4">
+        <v>2950.7618377199169</v>
+      </c>
+      <c r="AY8" s="4">
+        <v>3224.6825418294366</v>
+      </c>
+      <c r="AZ8" s="4">
+        <v>3850.2791073377562</v>
+      </c>
+      <c r="BA8" s="32">
+        <v>4591.5738129832889</v>
+      </c>
+      <c r="BB8" s="4">
+        <v>4486.8054617860971</v>
+      </c>
+      <c r="BC8" s="4">
+        <v>3953.882664249636</v>
+      </c>
+      <c r="BD8" s="4">
+        <v>4587.5911779064108</v>
+      </c>
+      <c r="BE8" s="32">
+        <v>4853.0423973566594</v>
+      </c>
+      <c r="BF8" s="4">
+        <v>5136.6248687725765</v>
+      </c>
+      <c r="BG8" s="4">
+        <v>5404.402734725325</v>
+      </c>
+      <c r="BH8" s="4">
+        <v>4352.2687883250328</v>
+      </c>
+      <c r="BI8" s="32">
+        <v>3866.3245037856841</v>
+      </c>
+      <c r="BJ8" s="4">
+        <v>3756.4484675193312</v>
+      </c>
+      <c r="BK8" s="4">
+        <v>3704.7666557889979</v>
+      </c>
+      <c r="BL8" s="4">
+        <v>4160.7993267600959</v>
+      </c>
+      <c r="BM8" s="32">
+        <v>4418.209262055494</v>
+      </c>
+      <c r="BN8" s="4">
+        <v>4297.5404660273198</v>
+      </c>
+      <c r="BO8" s="4">
+        <v>3996.8225266243035</v>
+      </c>
+      <c r="BP8" s="4">
+        <v>4909.0974864655818</v>
+      </c>
+      <c r="BQ8" s="32">
+        <v>4717.033957679585</v>
+      </c>
+    </row>
+    <row r="9" spans="1:69">
+      <c r="A9" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="4">
+        <v>29.697162780312123</v>
+      </c>
+      <c r="C9" s="4">
+        <v>25.969776147038036</v>
+      </c>
+      <c r="D9" s="4">
+        <v>14.275547420194661</v>
+      </c>
+      <c r="E9" s="4">
+        <v>20.850482958407994</v>
+      </c>
+      <c r="F9" s="4">
+        <v>82.417032247446883</v>
+      </c>
+      <c r="G9" s="4">
+        <v>176.5642938586642</v>
+      </c>
+      <c r="H9" s="4">
+        <v>240.66572168341969</v>
+      </c>
+      <c r="I9" s="4">
+        <v>537.01886073327387</v>
+      </c>
+      <c r="J9" s="4">
+        <v>703.02333535295656</v>
+      </c>
+      <c r="K9" s="4">
+        <v>2462.6677352841643</v>
+      </c>
+      <c r="L9" s="4">
+        <v>910.09057515171617</v>
+      </c>
+      <c r="M9" s="4">
+        <v>1125.5843598490217</v>
+      </c>
+      <c r="N9" s="4">
+        <v>1792.9973819378142</v>
+      </c>
+      <c r="O9" s="4">
+        <v>1691.4099239820334</v>
+      </c>
+      <c r="P9" s="4">
+        <v>1962.1164686908628</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>2303.2841719862013</v>
+      </c>
+      <c r="R9" s="18">
+        <v>9.1494342897056455</v>
+      </c>
+      <c r="S9" s="19">
+        <v>5.9099656358442836</v>
+      </c>
+      <c r="T9" s="19">
+        <v>21.166530606760034</v>
+      </c>
+      <c r="U9" s="19">
+        <v>20.850482958407994</v>
+      </c>
+      <c r="V9" s="18">
+        <v>53.840628855215144</v>
+      </c>
+      <c r="W9" s="19">
+        <v>73.815879805285647</v>
+      </c>
+      <c r="X9" s="19">
+        <v>59.24051182212915</v>
+      </c>
+      <c r="Y9" s="19">
+        <v>82.417032247446883</v>
+      </c>
+      <c r="Z9" s="18">
+        <v>95.151452526847265</v>
+      </c>
+      <c r="AA9" s="19">
+        <v>108.9304807911264</v>
+      </c>
+      <c r="AB9" s="19">
+        <v>135.95990306616301</v>
+      </c>
+      <c r="AC9" s="19">
+        <v>176.5642938586642</v>
+      </c>
+      <c r="AD9" s="18">
+        <v>179.56814104112715</v>
+      </c>
+      <c r="AE9" s="19">
+        <v>202.44903435087096</v>
+      </c>
+      <c r="AF9" s="19">
+        <v>218.06437457680352</v>
+      </c>
+      <c r="AG9" s="19">
+        <v>240.66572168341969</v>
+      </c>
+      <c r="AH9" s="18">
+        <v>258.38267887955948</v>
+      </c>
+      <c r="AI9" s="4">
+        <v>336.55671079712249</v>
+      </c>
+      <c r="AJ9" s="4">
+        <v>425.61844433737815</v>
+      </c>
+      <c r="AK9" s="4">
+        <v>537.01886073327387</v>
+      </c>
+      <c r="AL9" s="18">
+        <v>599.48460547709806</v>
+      </c>
+      <c r="AM9" s="4">
+        <v>567.13613615300392</v>
+      </c>
+      <c r="AN9" s="4">
+        <v>692.72107461431892</v>
+      </c>
+      <c r="AO9" s="32">
+        <v>703.02333535295656</v>
+      </c>
+      <c r="AP9" s="4">
+        <v>1317.704660396482</v>
+      </c>
+      <c r="AQ9" s="4">
+        <v>2650.7217611034548</v>
+      </c>
+      <c r="AR9" s="4">
+        <v>2599.5024754416277</v>
+      </c>
+      <c r="AS9" s="32">
+        <v>2462.6677352841643</v>
+      </c>
+      <c r="AT9" s="4">
+        <v>1860.2966868427361</v>
+      </c>
+      <c r="AU9" s="4">
+        <v>1880.2049800304919</v>
+      </c>
+      <c r="AV9" s="4">
+        <v>1321.6198515521048</v>
+      </c>
+      <c r="AW9" s="32">
+        <v>910.09057515171617</v>
+      </c>
+      <c r="AX9" s="4">
+        <v>634.41443385037917</v>
+      </c>
+      <c r="AY9" s="4">
+        <v>851.06803115165076</v>
+      </c>
+      <c r="AZ9" s="4">
+        <v>1050.8475770714017</v>
+      </c>
+      <c r="BA9" s="32">
+        <v>1125.5843598490217</v>
+      </c>
+      <c r="BB9" s="4">
+        <v>1419.7158519121958</v>
+      </c>
+      <c r="BC9" s="4">
+        <v>1375.9826837566925</v>
+      </c>
+      <c r="BD9" s="4">
+        <v>1582.9903304359586</v>
+      </c>
+      <c r="BE9" s="32">
+        <v>1792.9973819378142</v>
+      </c>
+      <c r="BF9" s="4">
+        <v>2248.954758318499</v>
+      </c>
+      <c r="BG9" s="4">
+        <v>2287.2167376030998</v>
+      </c>
+      <c r="BH9" s="4">
+        <v>1832.1282369099249</v>
+      </c>
+      <c r="BI9" s="32">
+        <v>1691.4099239820334</v>
+      </c>
+      <c r="BJ9" s="4">
+        <v>1756.4883392998759</v>
+      </c>
+      <c r="BK9" s="4">
+        <v>1637.8879059322196</v>
+      </c>
+      <c r="BL9" s="4">
+        <v>1828.7607022786465</v>
+      </c>
+      <c r="BM9" s="32">
+        <v>1962.1164686908628</v>
+      </c>
+      <c r="BN9" s="4">
+        <v>2070.0989579521711</v>
+      </c>
+      <c r="BO9" s="4">
+        <v>1946.9229315006255</v>
+      </c>
+      <c r="BP9" s="4">
+        <v>2115.6929822360939</v>
+      </c>
+      <c r="BQ9" s="32">
+        <v>2303.2841719862013</v>
+      </c>
+    </row>
+    <row r="10" spans="1:69">
+      <c r="A10" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="B10" s="4">
+        <v>2.2554995342136865</v>
+      </c>
+      <c r="C10" s="4">
+        <v>0.69054863099193553</v>
+      </c>
+      <c r="D10" s="4">
+        <v>7.1562891767655668</v>
+      </c>
+      <c r="E10" s="4">
+        <v>6.5179809248153591</v>
+      </c>
+      <c r="F10" s="4">
+        <v>7.7487596085166226</v>
+      </c>
+      <c r="G10" s="4">
+        <v>5.9115541555405855</v>
+      </c>
+      <c r="H10" s="4">
+        <v>6.8725449330773758</v>
+      </c>
+      <c r="I10" s="4">
+        <v>7.0045437310483489</v>
+      </c>
+      <c r="J10" s="4">
+        <v>8.8087234836649433</v>
+      </c>
+      <c r="K10" s="4">
+        <v>12.151111828085535</v>
+      </c>
+      <c r="L10" s="4">
+        <v>13.830461580477873</v>
+      </c>
+      <c r="M10" s="4">
+        <v>16.992921344782193</v>
+      </c>
+      <c r="N10" s="4">
+        <v>12.247116725320623</v>
+      </c>
+      <c r="O10" s="4">
+        <v>17.78867689357622</v>
+      </c>
+      <c r="P10" s="4">
+        <v>13.970447461529085</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>26.420852849143241</v>
+      </c>
+      <c r="R10" s="18">
+        <v>6.7365902133058899</v>
+      </c>
+      <c r="S10" s="19">
+        <v>4.2504337381000434</v>
+      </c>
+      <c r="T10" s="19">
+        <v>6.7073161922720113</v>
+      </c>
+      <c r="U10" s="19">
+        <v>6.5179809248153591</v>
+      </c>
+      <c r="V10" s="18">
+        <v>6.4222155954436229</v>
+      </c>
+      <c r="W10" s="19">
+        <v>8.5643664895813405</v>
+      </c>
+      <c r="X10" s="19">
+        <v>8.4027379219397957</v>
+      </c>
+      <c r="Y10" s="19">
+        <v>7.7487596085166226</v>
+      </c>
+      <c r="Z10" s="18">
+        <v>8.1164157535210162</v>
+      </c>
+      <c r="AA10" s="19">
+        <v>8.1324634565248441</v>
+      </c>
+      <c r="AB10" s="19">
+        <v>6.4403158011263697</v>
+      </c>
+      <c r="AC10" s="19">
+        <v>5.9115541555405855</v>
+      </c>
+      <c r="AD10" s="18">
+        <v>8.3530086383826365</v>
+      </c>
+      <c r="AE10" s="19">
+        <v>8.2681199915812762</v>
+      </c>
+      <c r="AF10" s="19">
+        <v>8.1565023548823739</v>
+      </c>
+      <c r="AG10" s="19">
+        <v>6.8725449330773758</v>
+      </c>
+      <c r="AH10" s="18">
+        <v>8.7316697700264196</v>
+      </c>
+      <c r="AI10" s="4">
+        <v>5.4622743469912001</v>
+      </c>
+      <c r="AJ10" s="4">
+        <v>5.4006402392235087</v>
+      </c>
+      <c r="AK10" s="4">
+        <v>7.0045437310483489</v>
+      </c>
+      <c r="AL10" s="18">
+        <v>4.817925057563369</v>
+      </c>
+      <c r="AM10" s="4">
+        <v>10.740780659437677</v>
+      </c>
+      <c r="AN10" s="4">
+        <v>7.5374603941408296</v>
+      </c>
+      <c r="AO10" s="32">
+        <v>8.8087234836649433</v>
+      </c>
+      <c r="AP10" s="4">
+        <v>11.054770037136413</v>
+      </c>
+      <c r="AQ10" s="4">
+        <v>11.515139549057702</v>
+      </c>
+      <c r="AR10" s="4">
+        <v>11.751075463966492</v>
+      </c>
+      <c r="AS10" s="32">
+        <v>12.151111828085535</v>
+      </c>
+      <c r="AT10" s="4">
+        <v>10.452807706431525</v>
+      </c>
+      <c r="AU10" s="4">
+        <v>23.932919663423117</v>
+      </c>
+      <c r="AV10" s="4">
+        <v>15.296405651035482</v>
+      </c>
+      <c r="AW10" s="32">
+        <v>13.830461580477873</v>
+      </c>
+      <c r="AX10" s="4">
+        <v>14.646075696567108</v>
+      </c>
+      <c r="AY10" s="4">
+        <v>11.624347896928562</v>
+      </c>
+      <c r="AZ10" s="4">
+        <v>14.581118133079228</v>
+      </c>
+      <c r="BA10" s="32">
+        <v>16.992921344782193</v>
+      </c>
+      <c r="BB10" s="4">
+        <v>11.054694135128972</v>
+      </c>
+      <c r="BC10" s="4">
+        <v>15.822171045748339</v>
+      </c>
+      <c r="BD10" s="4">
+        <v>14.46741224461781</v>
+      </c>
+      <c r="BE10" s="32">
+        <v>12.247116725320623</v>
+      </c>
+      <c r="BF10" s="4">
+        <v>18.147427985422414</v>
+      </c>
+      <c r="BG10" s="4">
+        <v>19.296831808788525</v>
+      </c>
+      <c r="BH10" s="4">
+        <v>19.014934070442568</v>
+      </c>
+      <c r="BI10" s="32">
+        <v>17.78867689357622</v>
+      </c>
+      <c r="BJ10" s="4">
+        <v>19.990118785542304</v>
+      </c>
+      <c r="BK10" s="4">
+        <v>11.946932569935569</v>
+      </c>
+      <c r="BL10" s="4">
+        <v>13.181711108544249</v>
+      </c>
+      <c r="BM10" s="32">
+        <v>13.970447461529085</v>
+      </c>
+      <c r="BN10" s="4">
+        <v>15.178402455089346</v>
+      </c>
+      <c r="BO10" s="4">
+        <v>23.830162006467873</v>
+      </c>
+      <c r="BP10" s="4">
+        <v>24.09274014217716</v>
+      </c>
+      <c r="BQ10" s="32">
+        <v>26.420852849143241</v>
+      </c>
+    </row>
+    <row r="11" spans="1:69">
+      <c r="A11" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="4">
+        <v>27.441663246098436</v>
+      </c>
+      <c r="C11" s="4">
+        <v>25.279227516046102</v>
+      </c>
+      <c r="D11" s="4">
+        <v>7.1192582434290941</v>
+      </c>
+      <c r="E11" s="4">
+        <v>14.332502033592636</v>
+      </c>
+      <c r="F11" s="4">
+        <v>72.517202015633359</v>
+      </c>
+      <c r="G11" s="4">
+        <v>167.75170471190191</v>
+      </c>
+      <c r="H11" s="4">
+        <v>233.79317675034233</v>
+      </c>
+      <c r="I11" s="4">
+        <v>530.01431700222554</v>
+      </c>
+      <c r="J11" s="4">
+        <v>694.21461186929173</v>
+      </c>
+      <c r="K11" s="4">
+        <v>2450.5166234560784</v>
+      </c>
+      <c r="L11" s="4">
+        <v>896.26011357123832</v>
+      </c>
+      <c r="M11" s="4">
+        <v>1108.5914385042395</v>
+      </c>
+      <c r="N11" s="4">
+        <v>1780.7502652124936</v>
+      </c>
+      <c r="O11" s="4">
+        <v>1673.621247088457</v>
+      </c>
+      <c r="P11" s="4">
+        <v>1948.1460212293339</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>2276.8633191370582</v>
+      </c>
+      <c r="R11" s="18">
+        <v>2.4128440763997565</v>
+      </c>
+      <c r="S11" s="19">
+        <v>1.6595318977442399</v>
+      </c>
+      <c r="T11" s="19">
+        <v>14.459214414488024</v>
+      </c>
+      <c r="U11" s="19">
+        <v>14.332502033592636</v>
+      </c>
+      <c r="V11" s="18">
+        <v>44.857986768442686</v>
+      </c>
+      <c r="W11" s="19">
+        <v>62.601984795907569</v>
+      </c>
+      <c r="X11" s="19">
+        <v>48.789659262265673</v>
+      </c>
+      <c r="Y11" s="19">
+        <v>72.517202015633359</v>
+      </c>
+      <c r="Z11" s="18">
+        <v>83.999325278968129</v>
+      </c>
+      <c r="AA11" s="19">
+        <v>97.489417222554408</v>
+      </c>
+      <c r="AB11" s="19">
+        <v>126.84256522356829</v>
+      </c>
+      <c r="AC11" s="19">
+        <v>167.75170471190191</v>
+      </c>
+      <c r="AD11" s="18">
+        <v>171.2151324027445</v>
+      </c>
+      <c r="AE11" s="19">
+        <v>194.18091435928969</v>
+      </c>
+      <c r="AF11" s="19">
+        <v>209.90787222192114</v>
+      </c>
+      <c r="AG11" s="19">
+        <v>233.79317675034233</v>
+      </c>
+      <c r="AH11" s="18">
+        <v>249.65100910953308</v>
+      </c>
+      <c r="AI11" s="4">
+        <v>331.0944364501313</v>
+      </c>
+      <c r="AJ11" s="4">
+        <v>420.2178040981546</v>
+      </c>
+      <c r="AK11" s="4">
+        <v>530.01431700222554</v>
+      </c>
+      <c r="AL11" s="18">
+        <v>594.66668041953471</v>
+      </c>
+      <c r="AM11" s="4">
+        <v>556.39535549356629</v>
+      </c>
+      <c r="AN11" s="4">
+        <v>685.18361422017801</v>
+      </c>
+      <c r="AO11" s="32">
+        <v>694.21461186929173</v>
+      </c>
+      <c r="AP11" s="4">
+        <v>1306.6498903593456</v>
+      </c>
+      <c r="AQ11" s="4">
+        <v>2639.2066215543969</v>
+      </c>
+      <c r="AR11" s="4">
+        <v>2587.7513999776611</v>
+      </c>
+      <c r="AS11" s="32">
+        <v>2450.5166234560784</v>
+      </c>
+      <c r="AT11" s="4">
+        <v>1849.8438791363046</v>
+      </c>
+      <c r="AU11" s="4">
+        <v>1856.2720603670687</v>
+      </c>
+      <c r="AV11" s="4">
+        <v>1306.3234459010694</v>
+      </c>
+      <c r="AW11" s="32">
+        <v>896.26011357123832</v>
+      </c>
+      <c r="AX11" s="4">
+        <v>619.76835815381207</v>
+      </c>
+      <c r="AY11" s="4">
+        <v>839.44368325472226</v>
+      </c>
+      <c r="AZ11" s="4">
+        <v>1036.2664589383226</v>
+      </c>
+      <c r="BA11" s="32">
+        <v>1108.5914385042395</v>
+      </c>
+      <c r="BB11" s="4">
+        <v>1408.6611577770668</v>
+      </c>
+      <c r="BC11" s="4">
+        <v>1360.1605127109442</v>
+      </c>
+      <c r="BD11" s="4">
+        <v>1568.5229181913408</v>
+      </c>
+      <c r="BE11" s="32">
+        <v>1780.7502652124936</v>
+      </c>
+      <c r="BF11" s="4">
+        <v>2230.8073303330766</v>
+      </c>
+      <c r="BG11" s="4">
+        <v>2267.919905794311</v>
+      </c>
+      <c r="BH11" s="4">
+        <v>1813.1133028394822</v>
+      </c>
+      <c r="BI11" s="32">
+        <v>1673.621247088457</v>
+      </c>
+      <c r="BJ11" s="4">
+        <v>1736.4982205143338</v>
+      </c>
+      <c r="BK11" s="4">
+        <v>1625.940973362284</v>
+      </c>
+      <c r="BL11" s="4">
+        <v>1815.5789911701022</v>
+      </c>
+      <c r="BM11" s="32">
+        <v>1948.1460212293339</v>
+      </c>
+      <c r="BN11" s="4">
+        <v>2054.9205554970818</v>
+      </c>
+      <c r="BO11" s="4">
+        <v>1923.0927694941574</v>
+      </c>
+      <c r="BP11" s="4">
+        <v>2091.6002420939167</v>
+      </c>
+      <c r="BQ11" s="32">
+        <v>2276.8633191370582</v>
+      </c>
+    </row>
+    <row r="12" spans="1:69">
+      <c r="A12" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="4">
+        <v>0</v>
+      </c>
+      <c r="C12" s="4">
+        <v>52.878045999465982</v>
+      </c>
+      <c r="D12" s="4">
+        <v>72.682893572607128</v>
+      </c>
+      <c r="E12" s="4">
+        <v>200.66998219133146</v>
+      </c>
+      <c r="F12" s="4">
+        <v>830.45936154443825</v>
+      </c>
+      <c r="G12" s="4">
+        <v>745.05590090129851</v>
+      </c>
+      <c r="H12" s="4">
+        <v>1808.8046131729525</v>
+      </c>
+      <c r="I12" s="4">
+        <v>2109.3208452476711</v>
+      </c>
+      <c r="J12" s="4">
+        <v>2539.7926389392696</v>
+      </c>
+      <c r="K12" s="4">
+        <v>2211.8290257677595</v>
+      </c>
+      <c r="L12" s="4">
+        <v>2826.2278852922746</v>
+      </c>
+      <c r="M12" s="4">
+        <v>3465.9894531342675</v>
+      </c>
+      <c r="N12" s="4">
+        <v>3060.0450154188447</v>
+      </c>
+      <c r="O12" s="4">
+        <v>2174.9145798036507</v>
+      </c>
+      <c r="P12" s="4">
+        <v>2456.0927933646317</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>2413.7497856933842</v>
+      </c>
+      <c r="R12" s="18">
+        <v>115.19306884265089</v>
+      </c>
+      <c r="S12" s="19">
+        <v>155.47125581705208</v>
+      </c>
+      <c r="T12" s="19">
+        <v>121.04487396615998</v>
+      </c>
+      <c r="U12" s="19">
+        <v>200.66998219133146</v>
+      </c>
+      <c r="V12" s="18">
+        <v>292.10732815114409</v>
+      </c>
+      <c r="W12" s="19">
+        <v>351.04512679746779</v>
+      </c>
+      <c r="X12" s="19">
+        <v>431.53539576740746</v>
+      </c>
+      <c r="Y12" s="19">
+        <v>830.45936154443825</v>
+      </c>
+      <c r="Z12" s="18">
+        <v>737.92919892543955</v>
+      </c>
+      <c r="AA12" s="19">
+        <v>724.25984774306244</v>
+      </c>
+      <c r="AB12" s="19">
+        <v>847.07703881244572</v>
+      </c>
+      <c r="AC12" s="19">
+        <v>745.05590090129851</v>
+      </c>
+      <c r="AD12" s="18">
+        <v>1229.000047677473</v>
+      </c>
+      <c r="AE12" s="19">
+        <v>1434.7085936420365</v>
+      </c>
+      <c r="AF12" s="19">
+        <v>1393.8020356552311</v>
+      </c>
+      <c r="AG12" s="19">
+        <v>1808.8046131729525</v>
+      </c>
+      <c r="AH12" s="18">
+        <v>1718.0048360321548</v>
+      </c>
+      <c r="AI12" s="4">
+        <v>1766.8355828758852</v>
+      </c>
+      <c r="AJ12" s="4">
+        <v>2021.3799194471892</v>
+      </c>
+      <c r="AK12" s="4">
+        <v>2109.3208452476711</v>
+      </c>
+      <c r="AL12" s="18">
+        <v>2161.1288647560714</v>
+      </c>
+      <c r="AM12" s="4">
+        <v>2313.1896253111599</v>
+      </c>
+      <c r="AN12" s="4">
+        <v>2175.2874797036943</v>
+      </c>
+      <c r="AO12" s="32">
+        <v>2539.7926389392696</v>
+      </c>
+      <c r="AP12" s="4">
+        <v>2379.8729445690728</v>
+      </c>
+      <c r="AQ12" s="4">
+        <v>2496.8688792657213</v>
+      </c>
+      <c r="AR12" s="4">
+        <v>2203.4408339576821</v>
+      </c>
+      <c r="AS12" s="32">
+        <v>2211.8290257677595</v>
+      </c>
+      <c r="AT12" s="4">
+        <v>2225.7520289551576</v>
+      </c>
+      <c r="AU12" s="4">
+        <v>2084.8473033402383</v>
+      </c>
+      <c r="AV12" s="4">
+        <v>1868.3307246647241</v>
+      </c>
+      <c r="AW12" s="32">
+        <v>2826.2278852922746</v>
+      </c>
+      <c r="AX12" s="4">
+        <v>2316.3474038695376</v>
+      </c>
+      <c r="AY12" s="4">
+        <v>2373.6145106777858</v>
+      </c>
+      <c r="AZ12" s="4">
+        <v>2799.4315302663545</v>
+      </c>
+      <c r="BA12" s="32">
+        <v>3465.9894531342675</v>
+      </c>
+      <c r="BB12" s="4">
+        <v>3067.0896098739013</v>
+      </c>
+      <c r="BC12" s="4">
+        <v>2577.8999804929435</v>
+      </c>
+      <c r="BD12" s="4">
+        <v>3004.6008474704522</v>
+      </c>
+      <c r="BE12" s="32">
+        <v>3060.0450154188447</v>
+      </c>
+      <c r="BF12" s="4">
+        <v>2887.6701104540775</v>
+      </c>
+      <c r="BG12" s="4">
+        <v>3117.1859971222252</v>
+      </c>
+      <c r="BH12" s="4">
+        <v>2520.1405514151083</v>
+      </c>
+      <c r="BI12" s="32">
+        <v>2174.9145798036507</v>
+      </c>
+      <c r="BJ12" s="4">
+        <v>1999.9601282194553</v>
+      </c>
+      <c r="BK12" s="4">
+        <v>2066.8787498567785</v>
+      </c>
+      <c r="BL12" s="4">
+        <v>2332.0386244814495</v>
+      </c>
+      <c r="BM12" s="32">
+        <v>2456.0927933646317</v>
+      </c>
+      <c r="BN12" s="4">
+        <v>2227.4415080751487</v>
+      </c>
+      <c r="BO12" s="4">
+        <v>2049.899595123678</v>
+      </c>
+      <c r="BP12" s="4">
+        <v>2793.4045042294879</v>
+      </c>
+      <c r="BQ12" s="32">
+        <v>2413.7497856933842</v>
+      </c>
+    </row>
+    <row r="13" spans="1:69">
+      <c r="A13" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="4">
+        <v>2417.1767556276654</v>
+      </c>
+      <c r="C13" s="4">
+        <v>2775.4297402764614</v>
+      </c>
+      <c r="D13" s="4">
+        <v>3394.5017373090459</v>
+      </c>
+      <c r="E13" s="4">
+        <v>3978.5085244977836</v>
+      </c>
+      <c r="F13" s="4">
+        <v>4541.7928357630881</v>
+      </c>
+      <c r="G13" s="4">
+        <v>6146.8918090364305</v>
+      </c>
+      <c r="H13" s="4">
+        <v>8140.2255732045796</v>
+      </c>
+      <c r="I13" s="4">
+        <v>6801.5939067826166</v>
+      </c>
+      <c r="J13" s="4">
+        <v>7682.4200106665685</v>
+      </c>
+      <c r="K13" s="4">
+        <v>9755.3637834072324</v>
+      </c>
+      <c r="L13" s="4">
+        <v>7733.8636160741135</v>
+      </c>
+      <c r="M13" s="4">
+        <v>9301.3635334458177</v>
+      </c>
+      <c r="N13" s="4">
+        <v>9440.9928011584634</v>
+      </c>
+      <c r="O13" s="4">
+        <v>9326.7654116845861</v>
+      </c>
+      <c r="P13" s="4">
+        <v>12035.749194606913</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>14797.816038939389</v>
+      </c>
+      <c r="R13" s="18">
+        <v>3717.7788397189197</v>
+      </c>
+      <c r="S13" s="19">
+        <v>3769.6182387265635</v>
+      </c>
+      <c r="T13" s="19">
+        <v>4069.8381966660336</v>
+      </c>
+      <c r="U13" s="19">
+        <v>3978.5085244977836</v>
+      </c>
+      <c r="V13" s="18">
+        <v>3781.5467540763161</v>
+      </c>
+      <c r="W13" s="19">
+        <v>4453.3286659593896</v>
+      </c>
+      <c r="X13" s="19">
+        <v>4291.6171937968047</v>
+      </c>
+      <c r="Y13" s="19">
+        <v>4541.7928357630881</v>
+      </c>
+      <c r="Z13" s="18">
+        <v>5163.790607680332</v>
+      </c>
+      <c r="AA13" s="19">
+        <v>5677.7368402239354</v>
+      </c>
+      <c r="AB13" s="19">
+        <v>5666.0934842416455</v>
+      </c>
+      <c r="AC13" s="19">
+        <v>6146.8918090364305</v>
+      </c>
+      <c r="AD13" s="18">
+        <v>6301.0212673237702</v>
+      </c>
+      <c r="AE13" s="19">
+        <v>7035.5562289374056</v>
+      </c>
+      <c r="AF13" s="19">
+        <v>7463.9735131917168</v>
+      </c>
+      <c r="AG13" s="19">
+        <v>8140.2255732045796</v>
+      </c>
+      <c r="AH13" s="18">
+        <v>7126.1479202139508</v>
+      </c>
+      <c r="AI13" s="4">
+        <v>6706.3364287463519</v>
+      </c>
+      <c r="AJ13" s="4">
+        <v>6639.7738729054881</v>
+      </c>
+      <c r="AK13" s="4">
+        <v>6801.5939067826166</v>
+      </c>
+      <c r="AL13" s="18">
+        <v>6395.4440880137208</v>
+      </c>
+      <c r="AM13" s="4">
+        <v>6931.644743279262</v>
+      </c>
+      <c r="AN13" s="4">
+        <v>7200.9241132417401</v>
+      </c>
+      <c r="AO13" s="32">
+        <v>7682.4200106665685</v>
+      </c>
+      <c r="AP13" s="4">
+        <v>8442.8955213418285</v>
+      </c>
+      <c r="AQ13" s="4">
+        <v>9313.0514363285729</v>
+      </c>
+      <c r="AR13" s="4">
+        <v>9583.0177026326164</v>
+      </c>
+      <c r="AS13" s="32">
+        <v>9755.3637834072324</v>
+      </c>
+      <c r="AT13" s="4">
+        <v>10072.187211666678</v>
+      </c>
+      <c r="AU13" s="4">
+        <v>9808.8703614179612</v>
+      </c>
+      <c r="AV13" s="4">
+        <v>8626.4763012141939</v>
+      </c>
+      <c r="AW13" s="32">
+        <v>7733.8636160741135</v>
+      </c>
+      <c r="AX13" s="4">
+        <v>6211.5626015472417</v>
+      </c>
+      <c r="AY13" s="4">
+        <v>7271.4607039685734</v>
+      </c>
+      <c r="AZ13" s="4">
+        <v>7482.8127251780616</v>
+      </c>
+      <c r="BA13" s="32">
+        <v>9301.3635334458177</v>
+      </c>
+      <c r="BB13" s="4">
+        <v>7815.0750761643767</v>
+      </c>
+      <c r="BC13" s="4">
+        <v>7387.3206464129717</v>
+      </c>
+      <c r="BD13" s="4">
+        <v>9617.9908186778466</v>
+      </c>
+      <c r="BE13" s="32">
+        <v>9440.9928011584634</v>
+      </c>
+      <c r="BF13" s="4">
+        <v>10230.25506136454</v>
+      </c>
+      <c r="BG13" s="4">
+        <v>9708.039961273942</v>
+      </c>
+      <c r="BH13" s="4">
+        <v>9725.4576736342879</v>
+      </c>
+      <c r="BI13" s="32">
+        <v>9326.7654116845861</v>
+      </c>
+      <c r="BJ13" s="4">
+        <v>9678.0708022623112</v>
+      </c>
+      <c r="BK13" s="4">
+        <v>10709.919643371635</v>
+      </c>
+      <c r="BL13" s="4">
+        <v>10860.592830289012</v>
+      </c>
+      <c r="BM13" s="32">
+        <v>12035.749194606913</v>
+      </c>
+      <c r="BN13" s="4">
+        <v>11792.628387266957</v>
+      </c>
+      <c r="BO13" s="4">
+        <v>12894.48599733759</v>
+      </c>
+      <c r="BP13" s="4">
+        <v>13111.324262012147</v>
+      </c>
+      <c r="BQ13" s="32">
+        <v>14797.816038939389</v>
+      </c>
+    </row>
+    <row r="14" spans="1:69">
+      <c r="A14" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B14" s="4">
+        <v>87.332906874749909</v>
+      </c>
+      <c r="C14" s="4">
+        <v>128.26076698815086</v>
+      </c>
+      <c r="D14" s="4">
+        <v>108.84346541233509</v>
+      </c>
+      <c r="E14" s="4">
+        <v>127.09621803327376</v>
+      </c>
+      <c r="F14" s="4">
+        <v>248.62902649185307</v>
+      </c>
+      <c r="G14" s="4">
+        <v>291.69347674742824</v>
+      </c>
+      <c r="H14" s="4">
+        <v>664.23083921734758</v>
+      </c>
+      <c r="I14" s="4">
+        <v>766.13080676800303</v>
+      </c>
+      <c r="J14" s="4">
+        <v>1333.493254810832</v>
+      </c>
+      <c r="K14" s="4">
+        <v>2236.746588875722</v>
+      </c>
+      <c r="L14" s="4">
+        <v>871.99948136981379</v>
+      </c>
+      <c r="M14" s="4">
+        <v>944.03071750535435</v>
+      </c>
+      <c r="N14" s="4">
+        <v>978.85629122331886</v>
+      </c>
+      <c r="O14" s="4">
+        <v>770.73091368796429</v>
+      </c>
+      <c r="P14" s="4">
+        <v>608.32694479506813</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>659.59902538611755</v>
+      </c>
+      <c r="R14" s="18">
+        <v>82.961328626869005</v>
+      </c>
+      <c r="S14" s="19">
+        <v>109.91012022764275</v>
+      </c>
+      <c r="T14" s="19">
+        <v>122.20693450318552</v>
+      </c>
+      <c r="U14" s="19">
+        <v>127.09621803327376</v>
+      </c>
+      <c r="V14" s="18">
+        <v>222.99760649036361</v>
+      </c>
+      <c r="W14" s="19">
+        <v>205.8996382149397</v>
+      </c>
+      <c r="X14" s="19">
+        <v>214.72727011408867</v>
+      </c>
+      <c r="Y14" s="19">
+        <v>248.62902649185307</v>
+      </c>
+      <c r="Z14" s="18">
+        <v>226.32580822043229</v>
+      </c>
+      <c r="AA14" s="19">
+        <v>246.68713941350038</v>
+      </c>
+      <c r="AB14" s="19">
+        <v>236.85287581543599</v>
+      </c>
+      <c r="AC14" s="19">
+        <v>291.69347674742824</v>
+      </c>
+      <c r="AD14" s="18">
+        <v>301.20374413029054</v>
+      </c>
+      <c r="AE14" s="19">
+        <v>358.72029830181123</v>
+      </c>
+      <c r="AF14" s="19">
+        <v>472.48578836812828</v>
+      </c>
+      <c r="AG14" s="19">
+        <v>664.23083921734758</v>
+      </c>
+      <c r="AH14" s="18">
+        <v>761.74986948480523</v>
+      </c>
+      <c r="AI14" s="4">
+        <v>686.19663455984391</v>
+      </c>
+      <c r="AJ14" s="4">
+        <v>758.66955262111776</v>
+      </c>
+      <c r="AK14" s="4">
+        <v>766.13080676800303</v>
+      </c>
+      <c r="AL14" s="18">
+        <v>874.30047782748886</v>
+      </c>
+      <c r="AM14" s="4">
+        <v>938.9126368353817</v>
+      </c>
+      <c r="AN14" s="4">
+        <v>1438.6628750297104</v>
+      </c>
+      <c r="AO14" s="32">
+        <v>1333.493254810832</v>
+      </c>
+      <c r="AP14" s="4">
+        <v>1469.126733505833</v>
+      </c>
+      <c r="AQ14" s="4">
+        <v>1771.7199197753123</v>
+      </c>
+      <c r="AR14" s="4">
+        <v>1957.9211496285252</v>
+      </c>
+      <c r="AS14" s="32">
+        <v>2236.746588875722</v>
+      </c>
+      <c r="AT14" s="4">
+        <v>1831.9459873451804</v>
+      </c>
+      <c r="AU14" s="4">
+        <v>1692.2545637271032</v>
+      </c>
+      <c r="AV14" s="4">
+        <v>1433.445822324908</v>
+      </c>
+      <c r="AW14" s="32">
+        <v>871.99948136981379</v>
+      </c>
+      <c r="AX14" s="4">
+        <v>744.27220718493209</v>
+      </c>
+      <c r="AY14" s="4">
+        <v>828.38885957497973</v>
+      </c>
+      <c r="AZ14" s="4">
+        <v>960.56961275099275</v>
+      </c>
+      <c r="BA14" s="32">
+        <v>944.03071750535435</v>
+      </c>
+      <c r="BB14" s="4">
+        <v>939.49549337472774</v>
+      </c>
+      <c r="BC14" s="4">
+        <v>753.23729466532222</v>
+      </c>
+      <c r="BD14" s="4">
+        <v>903.87612486445607</v>
+      </c>
+      <c r="BE14" s="32">
+        <v>978.85629122331886</v>
+      </c>
+      <c r="BF14" s="4">
+        <v>1177.5098810761415</v>
+      </c>
+      <c r="BG14" s="4">
+        <v>1065.5969615308741</v>
+      </c>
+      <c r="BH14" s="4">
+        <v>913.32315058956067</v>
+      </c>
+      <c r="BI14" s="32">
+        <v>770.73091368796429</v>
+      </c>
+      <c r="BJ14" s="4">
+        <v>789.94799935869571</v>
+      </c>
+      <c r="BK14" s="4">
+        <v>722.22985435285693</v>
+      </c>
+      <c r="BL14" s="4">
+        <v>743.42864060631621</v>
+      </c>
+      <c r="BM14" s="32">
+        <v>608.32694479506813</v>
+      </c>
+      <c r="BN14" s="4">
+        <v>658.30442231069173</v>
+      </c>
+      <c r="BO14" s="4">
+        <v>619.78755335356186</v>
+      </c>
+      <c r="BP14" s="4">
+        <v>638.68606476496529</v>
+      </c>
+      <c r="BQ14" s="32">
+        <v>659.59902538611755</v>
+      </c>
+    </row>
+    <row r="15" spans="1:69">
+      <c r="A15" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B15" s="4">
+        <v>36.519023609443778</v>
+      </c>
+      <c r="C15" s="4">
+        <v>61.454061598498043</v>
+      </c>
+      <c r="D15" s="4">
+        <v>36.519455528018867</v>
+      </c>
+      <c r="E15" s="4">
+        <v>35.93268509837317</v>
+      </c>
+      <c r="F15" s="4">
+        <v>46.294672661097295</v>
+      </c>
+      <c r="G15" s="4">
+        <v>57.903235523508513</v>
+      </c>
+      <c r="H15" s="4">
+        <v>88.009402142992855</v>
+      </c>
+      <c r="I15" s="4">
+        <v>70.722544339362031</v>
+      </c>
+      <c r="J15" s="4">
+        <v>188.59743087131955</v>
+      </c>
+      <c r="K15" s="4">
+        <v>242.00298051572415</v>
+      </c>
+      <c r="L15" s="4">
+        <v>94.486721552344846</v>
+      </c>
+      <c r="M15" s="4">
+        <v>89.533591607883196</v>
+      </c>
+      <c r="N15" s="4">
+        <v>75.367123197728844</v>
+      </c>
+      <c r="O15" s="4">
+        <v>57.756756976876034</v>
+      </c>
+      <c r="P15" s="4">
+        <v>45.157902706121433</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>36.495583317714903</v>
+      </c>
+      <c r="R15" s="18">
+        <v>36.192661145996347</v>
+      </c>
+      <c r="S15" s="19">
+        <v>40.446856507776708</v>
+      </c>
+      <c r="T15" s="19">
+        <v>42.003193204064068</v>
+      </c>
+      <c r="U15" s="19">
+        <v>35.93268509837317</v>
+      </c>
+      <c r="V15" s="18">
+        <v>46.1841827080749</v>
+      </c>
+      <c r="W15" s="19">
+        <v>49.42664005427374</v>
+      </c>
+      <c r="X15" s="19">
+        <v>65.783949388876749</v>
+      </c>
+      <c r="Y15" s="19">
+        <v>46.294672661097295</v>
+      </c>
+      <c r="Z15" s="18">
+        <v>37.382750864762144</v>
+      </c>
+      <c r="AA15" s="19">
+        <v>48.132304783420921</v>
+      </c>
+      <c r="AB15" s="19">
+        <v>42.752734679817607</v>
+      </c>
+      <c r="AC15" s="19">
+        <v>57.903235523508513</v>
+      </c>
+      <c r="AD15" s="18">
+        <v>57.030044358548118</v>
+      </c>
+      <c r="AE15" s="19">
+        <v>55.226177943767873</v>
+      </c>
+      <c r="AF15" s="19">
+        <v>68.94831899988182</v>
+      </c>
+      <c r="AG15" s="19">
+        <v>88.009402142992855</v>
+      </c>
+      <c r="AH15" s="18">
+        <v>97.6936524269573</v>
+      </c>
+      <c r="AI15" s="4">
+        <v>91.037905783186659</v>
+      </c>
+      <c r="AJ15" s="4">
+        <v>103.51628958529525</v>
+      </c>
+      <c r="AK15" s="4">
+        <v>70.722544339362031</v>
+      </c>
+      <c r="AL15" s="18">
+        <v>111.21724757483651</v>
+      </c>
+      <c r="AM15" s="4">
+        <v>123.60406629228173</v>
+      </c>
+      <c r="AN15" s="4">
+        <v>163.8483367143719</v>
+      </c>
+      <c r="AO15" s="32">
+        <v>188.59743087131955</v>
+      </c>
+      <c r="AP15" s="4">
+        <v>234.0079148078014</v>
+      </c>
+      <c r="AQ15" s="4">
+        <v>248.99818410572698</v>
+      </c>
+      <c r="AR15" s="4">
+        <v>263.95423943172557</v>
+      </c>
+      <c r="AS15" s="32">
+        <v>242.00298051572415</v>
+      </c>
+      <c r="AT15" s="4">
+        <v>229.08795072726681</v>
+      </c>
+      <c r="AU15" s="4">
+        <v>181.27248318377843</v>
+      </c>
+      <c r="AV15" s="4">
+        <v>132.32804152918104</v>
+      </c>
+      <c r="AW15" s="32">
+        <v>94.486721552344846</v>
+      </c>
+      <c r="AX15" s="4">
+        <v>79.901219831414394</v>
+      </c>
+      <c r="AY15" s="4">
+        <v>83.666565086760372</v>
+      </c>
+      <c r="AZ15" s="4">
+        <v>102.97693682108863</v>
+      </c>
+      <c r="BA15" s="32">
+        <v>89.533591607883196</v>
+      </c>
+      <c r="BB15" s="4">
+        <v>86.44785223375662</v>
+      </c>
+      <c r="BC15" s="4">
+        <v>78.123312077630885</v>
+      </c>
+      <c r="BD15" s="4">
+        <v>88.595313723358089</v>
+      </c>
+      <c r="BE15" s="32">
+        <v>75.367123197728844</v>
+      </c>
+      <c r="BF15" s="4">
+        <v>81.336776826126155</v>
+      </c>
+      <c r="BG15" s="4">
+        <v>88.247086872867399</v>
+      </c>
+      <c r="BH15" s="4">
+        <v>75.960042019376417</v>
+      </c>
+      <c r="BI15" s="32">
+        <v>57.756756976876034</v>
+      </c>
+      <c r="BJ15" s="4">
+        <v>62.084346215400146</v>
+      </c>
+      <c r="BK15" s="4">
+        <v>49.38519359631308</v>
+      </c>
+      <c r="BL15" s="4">
+        <v>44.92988768391276</v>
+      </c>
+      <c r="BM15" s="32">
+        <v>45.157902706121433</v>
+      </c>
+      <c r="BN15" s="4">
+        <v>48.519374867266322</v>
+      </c>
+      <c r="BO15" s="4">
+        <v>47.839709432783799</v>
+      </c>
+      <c r="BP15" s="4">
+        <v>39.233865821564848</v>
+      </c>
+      <c r="BQ15" s="32">
+        <v>36.495583317714903</v>
+      </c>
+    </row>
+    <row r="16" spans="1:69">
+      <c r="A16" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="4">
+        <v>50.813883265306131</v>
+      </c>
+      <c r="C16" s="4">
+        <v>66.806705389652819</v>
+      </c>
+      <c r="D16" s="4">
+        <v>72.324009884316226</v>
+      </c>
+      <c r="E16" s="4">
+        <v>91.163532934900587</v>
+      </c>
+      <c r="F16" s="4">
+        <v>202.33435383075576</v>
+      </c>
+      <c r="G16" s="4">
+        <v>233.79024122391971</v>
+      </c>
+      <c r="H16" s="4">
+        <v>576.22143707435475</v>
+      </c>
+      <c r="I16" s="4">
+        <v>695.40826242864102</v>
+      </c>
+      <c r="J16" s="4">
+        <v>1144.8958239395124</v>
+      </c>
+      <c r="K16" s="4">
+        <v>1994.7436083599978</v>
+      </c>
+      <c r="L16" s="4">
+        <v>777.5127598174688</v>
+      </c>
+      <c r="M16" s="4">
+        <v>854.49712589747116</v>
+      </c>
+      <c r="N16" s="4">
+        <v>903.48916802559006</v>
+      </c>
+      <c r="O16" s="4">
+        <v>712.9741567110882</v>
+      </c>
+      <c r="P16" s="4">
+        <v>563.16904208894675</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>623.10344206840273</v>
+      </c>
+      <c r="R16" s="18">
+        <v>46.768667480872658</v>
+      </c>
+      <c r="S16" s="19">
+        <v>69.463263719866035</v>
+      </c>
+      <c r="T16" s="19">
+        <v>80.203741299121461</v>
+      </c>
+      <c r="U16" s="19">
+        <v>91.163532934900587</v>
+      </c>
+      <c r="V16" s="18">
+        <v>176.81342378228871</v>
+      </c>
+      <c r="W16" s="19">
+        <v>156.47299816066598</v>
+      </c>
+      <c r="X16" s="19">
+        <v>148.94332072521195</v>
+      </c>
+      <c r="Y16" s="19">
+        <v>202.33435383075576</v>
+      </c>
+      <c r="Z16" s="18">
+        <v>188.94305735567013</v>
+      </c>
+      <c r="AA16" s="19">
+        <v>198.55483463007945</v>
+      </c>
+      <c r="AB16" s="19">
+        <v>194.1001411356184</v>
+      </c>
+      <c r="AC16" s="19">
+        <v>233.79024122391971</v>
+      </c>
+      <c r="AD16" s="18">
+        <v>244.17369977174243</v>
+      </c>
+      <c r="AE16" s="19">
+        <v>303.49412035804335</v>
+      </c>
+      <c r="AF16" s="19">
+        <v>403.53746936824643</v>
+      </c>
+      <c r="AG16" s="19">
+        <v>576.22143707435475</v>
+      </c>
+      <c r="AH16" s="18">
+        <v>664.05621705784779</v>
+      </c>
+      <c r="AI16" s="4">
+        <v>595.1587287766572</v>
+      </c>
+      <c r="AJ16" s="4">
+        <v>655.15326303582253</v>
+      </c>
+      <c r="AK16" s="4">
+        <v>695.40826242864102</v>
+      </c>
+      <c r="AL16" s="18">
+        <v>763.08323025265236</v>
+      </c>
+      <c r="AM16" s="4">
+        <v>815.30857054310002</v>
+      </c>
+      <c r="AN16" s="4">
+        <v>1274.8145383153385</v>
+      </c>
+      <c r="AO16" s="32">
+        <v>1144.8958239395124</v>
+      </c>
+      <c r="AP16" s="4">
+        <v>1235.1188186980316</v>
+      </c>
+      <c r="AQ16" s="4">
+        <v>1522.7217356695853</v>
+      </c>
+      <c r="AR16" s="4">
+        <v>1693.9669101967995</v>
+      </c>
+      <c r="AS16" s="32">
+        <v>1994.7436083599978</v>
+      </c>
+      <c r="AT16" s="4">
+        <v>1602.8580366179135</v>
+      </c>
+      <c r="AU16" s="4">
+        <v>1510.9820805433251</v>
+      </c>
+      <c r="AV16" s="4">
+        <v>1301.117780795727</v>
+      </c>
+      <c r="AW16" s="32">
+        <v>777.5127598174688</v>
+      </c>
+      <c r="AX16" s="4">
+        <v>664.37098735351765</v>
+      </c>
+      <c r="AY16" s="4">
+        <v>744.7222944882194</v>
+      </c>
+      <c r="AZ16" s="4">
+        <v>857.59267592990409</v>
+      </c>
+      <c r="BA16" s="32">
+        <v>854.49712589747116</v>
+      </c>
+      <c r="BB16" s="4">
+        <v>853.04764114097111</v>
+      </c>
+      <c r="BC16" s="4">
+        <v>675.11398258769134</v>
+      </c>
+      <c r="BD16" s="4">
+        <v>815.28081114109796</v>
+      </c>
+      <c r="BE16" s="32">
+        <v>903.48916802559006</v>
+      </c>
+      <c r="BF16" s="4">
+        <v>1096.1731042500153</v>
+      </c>
+      <c r="BG16" s="4">
+        <v>977.3498746580068</v>
+      </c>
+      <c r="BH16" s="4">
+        <v>837.36310857018429</v>
+      </c>
+      <c r="BI16" s="32">
+        <v>712.9741567110882</v>
+      </c>
+      <c r="BJ16" s="4">
+        <v>727.86365314329555</v>
+      </c>
+      <c r="BK16" s="4">
+        <v>672.84466075654382</v>
+      </c>
+      <c r="BL16" s="4">
+        <v>698.49875292240347</v>
+      </c>
+      <c r="BM16" s="32">
+        <v>563.16904208894675</v>
+      </c>
+      <c r="BN16" s="4">
+        <v>609.78504744342536</v>
+      </c>
+      <c r="BO16" s="4">
+        <v>571.94784392077804</v>
+      </c>
+      <c r="BP16" s="4">
+        <v>599.45219894340039</v>
+      </c>
+      <c r="BQ16" s="32">
+        <v>623.10344206840273</v>
+      </c>
+    </row>
+    <row r="17" spans="1:69">
+      <c r="A17" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B17" s="4">
+        <v>2329.8438487529156</v>
+      </c>
+      <c r="C17" s="4">
+        <v>2647.1689732883106</v>
+      </c>
+      <c r="D17" s="4">
+        <v>3285.6582718967106</v>
+      </c>
+      <c r="E17" s="4">
+        <v>3851.41230646451</v>
+      </c>
+      <c r="F17" s="4">
+        <v>4293.1638092712346</v>
+      </c>
+      <c r="G17" s="4">
+        <v>5855.1983322890019</v>
+      </c>
+      <c r="H17" s="4">
+        <v>7475.9947339872324</v>
+      </c>
+      <c r="I17" s="4">
+        <v>6035.4631000146137</v>
+      </c>
+      <c r="J17" s="4">
+        <v>6348.9267558557367</v>
+      </c>
+      <c r="K17" s="4">
+        <v>7518.6171945315109</v>
+      </c>
+      <c r="L17" s="4">
+        <v>6861.8641347042994</v>
+      </c>
+      <c r="M17" s="4">
+        <v>8357.3328159404628</v>
+      </c>
+      <c r="N17" s="4">
+        <v>8462.1365099351442</v>
+      </c>
+      <c r="O17" s="4">
+        <v>8556.0344979966212</v>
+      </c>
+      <c r="P17" s="4">
+        <v>11427.422249811845</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>14138.217013553271</v>
+      </c>
+      <c r="R17" s="18">
+        <v>3634.8175110920506</v>
+      </c>
+      <c r="S17" s="19">
+        <v>3659.7081184989206</v>
+      </c>
+      <c r="T17" s="19">
+        <v>3947.6312621628481</v>
+      </c>
+      <c r="U17" s="19">
+        <v>3851.41230646451</v>
+      </c>
+      <c r="V17" s="18">
+        <v>3558.5491475859526</v>
+      </c>
+      <c r="W17" s="19">
+        <v>4247.4290277444497</v>
+      </c>
+      <c r="X17" s="19">
+        <v>4076.889923682716</v>
+      </c>
+      <c r="Y17" s="19">
+        <v>4293.1638092712346</v>
+      </c>
+      <c r="Z17" s="18">
+        <v>4937.4647994599</v>
+      </c>
+      <c r="AA17" s="19">
+        <v>5431.0497008104348</v>
+      </c>
+      <c r="AB17" s="19">
+        <v>5429.2406084262093</v>
+      </c>
+      <c r="AC17" s="19">
+        <v>5855.1983322890019</v>
+      </c>
+      <c r="AD17" s="18">
+        <v>5999.8175231934792</v>
+      </c>
+      <c r="AE17" s="19">
+        <v>6676.8359306355942</v>
+      </c>
+      <c r="AF17" s="19">
+        <v>6991.4877248235889</v>
+      </c>
+      <c r="AG17" s="19">
+        <v>7475.9947339872324</v>
+      </c>
+      <c r="AH17" s="18">
+        <v>6364.3980507291453</v>
+      </c>
+      <c r="AI17" s="4">
+        <v>6020.139794186508</v>
+      </c>
+      <c r="AJ17" s="4">
+        <v>5881.1043202843703</v>
+      </c>
+      <c r="AK17" s="4">
+        <v>6035.4631000146137</v>
+      </c>
+      <c r="AL17" s="18">
+        <v>5521.1436101862319</v>
+      </c>
+      <c r="AM17" s="4">
+        <v>5992.7321064438802</v>
+      </c>
+      <c r="AN17" s="4">
+        <v>5762.2612382120296</v>
+      </c>
+      <c r="AO17" s="32">
+        <v>6348.9267558557367</v>
+      </c>
+      <c r="AP17" s="4">
+        <v>6973.7687878359957</v>
+      </c>
+      <c r="AQ17" s="4">
+        <v>7541.3315165532604</v>
+      </c>
+      <c r="AR17" s="4">
+        <v>7625.0965530040903</v>
+      </c>
+      <c r="AS17" s="32">
+        <v>7518.6171945315109</v>
+      </c>
+      <c r="AT17" s="4">
+        <v>8240.2412243214985</v>
+      </c>
+      <c r="AU17" s="4">
+        <v>8116.6157976908571</v>
+      </c>
+      <c r="AV17" s="4">
+        <v>7193.0304788892863</v>
+      </c>
+      <c r="AW17" s="32">
+        <v>6861.8641347042994</v>
+      </c>
+      <c r="AX17" s="4">
+        <v>5467.2903943623096</v>
+      </c>
+      <c r="AY17" s="4">
+        <v>6443.0718443935939</v>
+      </c>
+      <c r="AZ17" s="4">
+        <v>6522.2431124270688</v>
+      </c>
+      <c r="BA17" s="32">
+        <v>8357.3328159404628</v>
+      </c>
+      <c r="BB17" s="4">
+        <v>6875.5795827896491</v>
+      </c>
+      <c r="BC17" s="4">
+        <v>6634.0833517476494</v>
+      </c>
+      <c r="BD17" s="4">
+        <v>8714.1146938133897</v>
+      </c>
+      <c r="BE17" s="32">
+        <v>8462.1365099351442</v>
+      </c>
+      <c r="BF17" s="4">
+        <v>9052.7451802883988</v>
+      </c>
+      <c r="BG17" s="4">
+        <v>8642.4429997430689</v>
+      </c>
+      <c r="BH17" s="4">
+        <v>8812.1345230447278</v>
+      </c>
+      <c r="BI17" s="32">
+        <v>8556.0344979966212</v>
+      </c>
+      <c r="BJ17" s="4">
+        <v>8888.1228029036156</v>
+      </c>
+      <c r="BK17" s="4">
+        <v>9987.6897890187774</v>
+      </c>
+      <c r="BL17" s="4">
+        <v>10117.164189682695</v>
+      </c>
+      <c r="BM17" s="32">
+        <v>11427.422249811845</v>
+      </c>
+      <c r="BN17" s="4">
+        <v>11134.323964956266</v>
+      </c>
+      <c r="BO17" s="4">
+        <v>12274.698443984027</v>
+      </c>
+      <c r="BP17" s="4">
+        <v>12472.638197247183</v>
+      </c>
+      <c r="BQ17" s="32">
+        <v>14138.217013553271</v>
+      </c>
+    </row>
+    <row r="18" spans="1:69">
+      <c r="A18" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="4">
+        <v>2321.1349559320138</v>
+      </c>
+      <c r="C18" s="4">
+        <v>2629.4666909751695</v>
+      </c>
+      <c r="D18" s="4">
+        <v>3276.1083480945085</v>
+      </c>
+      <c r="E18" s="4">
+        <v>3822.8796024160965</v>
+      </c>
+      <c r="F18" s="4">
+        <v>4293.1638092712346</v>
+      </c>
+      <c r="G18" s="4">
+        <v>5813.1425611824607</v>
+      </c>
+      <c r="H18" s="4">
+        <v>7475.9947339872324</v>
+      </c>
+      <c r="I18" s="4">
+        <v>6024.7647771956936</v>
+      </c>
+      <c r="J18" s="4">
+        <v>6185.8345707588205</v>
+      </c>
+      <c r="K18" s="4">
+        <v>7454.4322278177387</v>
+      </c>
+      <c r="L18" s="4">
+        <v>6826.883278718441</v>
+      </c>
+      <c r="M18" s="4">
+        <v>8112.8315149594146</v>
+      </c>
+      <c r="N18" s="4">
+        <v>7840.9873904862798</v>
+      </c>
+      <c r="O18" s="4">
+        <v>8351.517735562189</v>
+      </c>
+      <c r="P18" s="4">
+        <v>11272.821671557576</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>14042.458250968337</v>
+      </c>
+      <c r="R18" s="18">
+        <v>3620.7543286467571</v>
+      </c>
+      <c r="S18" s="19">
+        <v>3623.6132997229834</v>
+      </c>
+      <c r="T18" s="19">
+        <v>3910.2828730922188</v>
+      </c>
+      <c r="U18" s="19">
+        <v>3822.8796024160965</v>
+      </c>
+      <c r="V18" s="18">
+        <v>3553.5560274554382</v>
+      </c>
+      <c r="W18" s="19">
+        <v>4242.4754220396744</v>
+      </c>
+      <c r="X18" s="19">
+        <v>4071.9695777284255</v>
+      </c>
+      <c r="Y18" s="19">
+        <v>4293.1638092712346</v>
+      </c>
+      <c r="Z18" s="18">
+        <v>4937.4647994599</v>
+      </c>
+      <c r="AA18" s="19">
+        <v>5419.7304995668728</v>
+      </c>
+      <c r="AB18" s="19">
+        <v>5398.8774883638071</v>
+      </c>
+      <c r="AC18" s="19">
+        <v>5813.1425611824607</v>
+      </c>
+      <c r="AD18" s="18">
+        <v>5954.8040877533058</v>
+      </c>
+      <c r="AE18" s="19">
+        <v>6668.3854256441982</v>
+      </c>
+      <c r="AF18" s="19">
+        <v>6991.4877248235889</v>
+      </c>
+      <c r="AG18" s="19">
+        <v>7475.9947339872324</v>
+      </c>
+      <c r="AH18" s="18">
+        <v>6364.3980507291453</v>
+      </c>
+      <c r="AI18" s="4">
+        <v>6020.139794186508</v>
+      </c>
+      <c r="AJ18" s="4">
+        <v>5881.1043202843703</v>
+      </c>
+      <c r="AK18" s="4">
+        <v>6024.7647771956936</v>
+      </c>
+      <c r="AL18" s="18">
+        <v>5479.075021533853</v>
+      </c>
+      <c r="AM18" s="4">
+        <v>5864.9386440259414</v>
+      </c>
+      <c r="AN18" s="4">
+        <v>5653.7569029921215</v>
+      </c>
+      <c r="AO18" s="32">
+        <v>6185.8345707588205</v>
+      </c>
+      <c r="AP18" s="4">
+        <v>6454.8448416757456</v>
+      </c>
+      <c r="AQ18" s="4">
+        <v>7153.4845582682901</v>
+      </c>
+      <c r="AR18" s="4">
+        <v>7408.802712557017</v>
+      </c>
+      <c r="AS18" s="32">
+        <v>7454.4322278177387</v>
+      </c>
+      <c r="AT18" s="4">
+        <v>8018.7314457712691</v>
+      </c>
+      <c r="AU18" s="4">
+        <v>7729.2281059131246</v>
+      </c>
+      <c r="AV18" s="4">
+        <v>7015.8269174833977</v>
+      </c>
+      <c r="AW18" s="32">
+        <v>6826.883278718441</v>
+      </c>
+      <c r="AX18" s="4">
+        <v>5443.8283779715002</v>
+      </c>
+      <c r="AY18" s="4">
+        <v>6426.4225684805724</v>
+      </c>
+      <c r="AZ18" s="4">
+        <v>6487.9164701674836</v>
+      </c>
+      <c r="BA18" s="32">
+        <v>8112.8315149594146</v>
+      </c>
+      <c r="BB18" s="4">
+        <v>6529.3859936956378</v>
+      </c>
+      <c r="BC18" s="4">
+        <v>6030.504667551334</v>
+      </c>
+      <c r="BD18" s="4">
+        <v>7932.7892374298681</v>
+      </c>
+      <c r="BE18" s="32">
+        <v>7840.9873904862798</v>
+      </c>
+      <c r="BF18" s="4">
+        <v>8281.3580794450518</v>
+      </c>
+      <c r="BG18" s="4">
+        <v>8180.1534583619541</v>
+      </c>
+      <c r="BH18" s="4">
+        <v>8578.0529137609155</v>
+      </c>
+      <c r="BI18" s="32">
+        <v>8351.517735562189</v>
+      </c>
+      <c r="BJ18" s="4">
+        <v>8521.288375499591</v>
+      </c>
+      <c r="BK18" s="4">
+        <v>9653.1216205600122</v>
+      </c>
+      <c r="BL18" s="4">
+        <v>9876.7281185540487</v>
+      </c>
+      <c r="BM18" s="32">
+        <v>11272.821671557576</v>
+      </c>
+      <c r="BN18" s="4">
+        <v>10917.72643311586</v>
+      </c>
+      <c r="BO18" s="4">
+        <v>12093.23738032542</v>
+      </c>
+      <c r="BP18" s="4">
+        <v>12337.82503201779</v>
+      </c>
+      <c r="BQ18" s="32">
+        <v>14042.458250968337</v>
+      </c>
+    </row>
+    <row r="19" spans="1:69">
+      <c r="A19" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="4">
+        <v>2259.5421619989029</v>
+      </c>
+      <c r="C19" s="4">
+        <v>2545.3532372388204</v>
+      </c>
+      <c r="D19" s="4">
+        <v>3198.0132638895748</v>
+      </c>
+      <c r="E19" s="4">
+        <v>3707.9990861160695</v>
+      </c>
+      <c r="F19" s="4">
+        <v>4018.9389956757386</v>
+      </c>
+      <c r="G19" s="4">
+        <v>5248.6696406565452</v>
+      </c>
+      <c r="H19" s="4">
+        <v>5839.8960161051937</v>
+      </c>
+      <c r="I19" s="4">
+        <v>4580.6821874940852</v>
+      </c>
+      <c r="J19" s="4">
+        <v>4479.7962949758039</v>
+      </c>
+      <c r="K19" s="4">
+        <v>5004.7379322231036</v>
+      </c>
+      <c r="L19" s="4">
+        <v>4492.3378304170246</v>
+      </c>
+      <c r="M19" s="4">
+        <v>5708.529055893333</v>
+      </c>
+      <c r="N19" s="4">
+        <v>5731.5000644133934</v>
+      </c>
+      <c r="O19" s="4">
+        <v>6559.8616266830586</v>
+      </c>
+      <c r="P19" s="4">
+        <v>8231.117145886823</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>10884.600100542428</v>
+      </c>
+      <c r="R19" s="18">
+        <v>3507.5443890621027</v>
+      </c>
+      <c r="S19" s="19">
+        <v>3514.3805394536034</v>
+      </c>
+      <c r="T19" s="19">
+        <v>3793.9127697563517</v>
+      </c>
+      <c r="U19" s="19">
+        <v>3707.9990861160695</v>
+      </c>
+      <c r="V19" s="18">
+        <v>3448.6597054552135</v>
+      </c>
+      <c r="W19" s="19">
+        <v>4043.5206797357059</v>
+      </c>
+      <c r="X19" s="19">
+        <v>3871.541607342107</v>
+      </c>
+      <c r="Y19" s="19">
+        <v>4018.9389956757386</v>
+      </c>
+      <c r="Z19" s="18">
+        <v>4443.6363112683912</v>
+      </c>
+      <c r="AA19" s="19">
+        <v>4899.2560172402418</v>
+      </c>
+      <c r="AB19" s="19">
+        <v>4867.5821302202703</v>
+      </c>
+      <c r="AC19" s="19">
+        <v>5248.6696406565452</v>
+      </c>
+      <c r="AD19" s="18">
+        <v>5064.078473258076</v>
+      </c>
+      <c r="AE19" s="19">
+        <v>5663.3369791527202</v>
+      </c>
+      <c r="AF19" s="19">
+        <v>5498.9363365105646</v>
+      </c>
+      <c r="AG19" s="19">
+        <v>5839.8960161051937</v>
+      </c>
+      <c r="AH19" s="18">
+        <v>4772.5518402222269</v>
+      </c>
+      <c r="AI19" s="4">
+        <v>4552.5433866549201</v>
+      </c>
+      <c r="AJ19" s="4">
+        <v>4421.6186003741122</v>
+      </c>
+      <c r="AK19" s="4">
+        <v>4580.6821874940852</v>
+      </c>
+      <c r="AL19" s="18">
+        <v>4018.6277286516274</v>
+      </c>
+      <c r="AM19" s="4">
+        <v>4315.6932223811464</v>
+      </c>
+      <c r="AN19" s="4">
+        <v>4156.4730054442907</v>
+      </c>
+      <c r="AO19" s="32">
+        <v>4479.7962949758039</v>
+      </c>
+      <c r="AP19" s="4">
+        <v>4725.7940794221886</v>
+      </c>
+      <c r="AQ19" s="4">
+        <v>5030.5759603363749</v>
+      </c>
+      <c r="AR19" s="4">
+        <v>4780.4175264877158</v>
+      </c>
+      <c r="AS19" s="32">
+        <v>5004.7379322231036</v>
+      </c>
+      <c r="AT19" s="4">
+        <v>5359.0852070660449</v>
+      </c>
+      <c r="AU19" s="4">
+        <v>5090.3176554547608</v>
+      </c>
+      <c r="AV19" s="4">
+        <v>4651.9589785878661</v>
+      </c>
+      <c r="AW19" s="32">
+        <v>4492.3378304170246</v>
+      </c>
+      <c r="AX19" s="4">
+        <v>3204.4289246036742</v>
+      </c>
+      <c r="AY19" s="4">
+        <v>4049.1622596212733</v>
+      </c>
+      <c r="AZ19" s="4">
+        <v>4289.1137593087606</v>
+      </c>
+      <c r="BA19" s="32">
+        <v>5708.529055893333</v>
+      </c>
+      <c r="BB19" s="4">
+        <v>4377.0038808583231</v>
+      </c>
+      <c r="BC19" s="4">
+        <v>4095.9924191454734</v>
+      </c>
+      <c r="BD19" s="4">
+        <v>5769.2076198748346</v>
+      </c>
+      <c r="BE19" s="32">
+        <v>5731.5000644133934</v>
+      </c>
+      <c r="BF19" s="4">
+        <v>6267.5486921124175</v>
+      </c>
+      <c r="BG19" s="4">
+        <v>6156.0699037040067</v>
+      </c>
+      <c r="BH19" s="4">
+        <v>6682.6823419970624</v>
+      </c>
+      <c r="BI19" s="32">
+        <v>6559.8616266830586</v>
+      </c>
+      <c r="BJ19" s="4">
+        <v>6625.2686769893899</v>
+      </c>
+      <c r="BK19" s="4">
+        <v>7557.2911861707444</v>
+      </c>
+      <c r="BL19" s="4">
+        <v>8043.6699654510867</v>
+      </c>
+      <c r="BM19" s="32">
+        <v>8231.117145886823</v>
+      </c>
+      <c r="BN19" s="4">
+        <v>7922.1336351546825</v>
+      </c>
+      <c r="BO19" s="4">
+        <v>9076.2064723909207</v>
+      </c>
+      <c r="BP19" s="4">
+        <v>9184.9859543475286</v>
+      </c>
+      <c r="BQ19" s="32">
+        <v>10884.600100542428</v>
+      </c>
+    </row>
+    <row r="20" spans="1:69">
+      <c r="A20" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B20" s="4">
+        <v>0</v>
+      </c>
+      <c r="C20" s="4">
+        <v>0</v>
+      </c>
+      <c r="D20" s="4">
+        <v>0</v>
+      </c>
+      <c r="E20" s="4">
+        <v>0</v>
+      </c>
+      <c r="F20" s="4">
+        <v>0</v>
+      </c>
+      <c r="G20" s="4">
+        <v>0</v>
+      </c>
+      <c r="H20" s="4">
+        <v>616.78414343193913</v>
+      </c>
+      <c r="I20" s="4">
+        <v>540.21599154676221</v>
+      </c>
+      <c r="J20" s="4">
+        <v>602.90898971958325</v>
+      </c>
+      <c r="K20" s="4">
+        <v>674.34997395624384</v>
+      </c>
+      <c r="L20" s="4">
+        <v>649.04142849860568</v>
+      </c>
+      <c r="M20" s="4">
+        <v>12.875727527033844</v>
+      </c>
+      <c r="N20" s="4">
+        <v>11.767520911409902</v>
+      </c>
+      <c r="O20" s="4">
+        <v>2.4480239744739638</v>
+      </c>
+      <c r="P20" s="4">
+        <v>11.785213786282517</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>5.2580330672193183</v>
+      </c>
+      <c r="R20" s="18">
+        <v>0</v>
+      </c>
+      <c r="S20" s="19">
+        <v>0</v>
+      </c>
+      <c r="T20" s="19">
+        <v>0</v>
+      </c>
+      <c r="U20" s="19">
+        <v>0</v>
+      </c>
+      <c r="V20" s="18">
+        <v>0</v>
+      </c>
+      <c r="W20" s="19">
+        <v>0</v>
+      </c>
+      <c r="X20" s="19">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="19">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="19">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="19">
+        <v>0</v>
+      </c>
+      <c r="AC20" s="19">
+        <v>0</v>
+      </c>
+      <c r="AD20" s="18">
+        <v>0</v>
+      </c>
+      <c r="AE20" s="19">
+        <v>0</v>
+      </c>
+      <c r="AF20" s="19">
+        <v>550.9299983672588</v>
+      </c>
+      <c r="AG20" s="19">
+        <v>616.78414343193913</v>
+      </c>
+      <c r="AH20" s="18">
+        <v>596.54865884823278</v>
+      </c>
+      <c r="AI20" s="4">
+        <v>563.46027079152771</v>
+      </c>
+      <c r="AJ20" s="4">
+        <v>546.13591399431709</v>
+      </c>
+      <c r="AK20" s="4">
+        <v>540.21599154676221</v>
+      </c>
+      <c r="AL20" s="18">
+        <v>558.45597536010166</v>
+      </c>
+      <c r="AM20" s="4">
+        <v>583.99987248712046</v>
+      </c>
+      <c r="AN20" s="4">
+        <v>572.68334980412135</v>
+      </c>
+      <c r="AO20" s="32">
+        <v>602.90898971958325</v>
+      </c>
+      <c r="AP20" s="4">
+        <v>616.96041148217046</v>
+      </c>
+      <c r="AQ20" s="4">
+        <v>630.97577529047169</v>
+      </c>
+      <c r="AR20" s="4">
+        <v>643.78600041853599</v>
+      </c>
+      <c r="AS20" s="32">
+        <v>674.34997395624384</v>
+      </c>
+      <c r="AT20" s="4">
+        <v>732.58684887029335</v>
+      </c>
+      <c r="AU20" s="4">
+        <v>738.90329534395028</v>
+      </c>
+      <c r="AV20" s="4">
+        <v>650.71563423587622</v>
+      </c>
+      <c r="AW20" s="32">
+        <v>649.04142849860568</v>
+      </c>
+      <c r="AX20" s="4">
+        <v>594.73296307824069</v>
+      </c>
+      <c r="AY20" s="4">
+        <v>636.80820227231311</v>
+      </c>
+      <c r="AZ20" s="4">
+        <v>12.970978514457707</v>
+      </c>
+      <c r="BA20" s="32">
+        <v>12.875727527033844</v>
+      </c>
+      <c r="BB20" s="4">
+        <v>12.023062314938462</v>
+      </c>
+      <c r="BC20" s="4">
+        <v>11.107789305202211</v>
+      </c>
+      <c r="BD20" s="4">
+        <v>12.095002160766633</v>
+      </c>
+      <c r="BE20" s="32">
+        <v>11.767520911409902</v>
+      </c>
+      <c r="BF20" s="4">
+        <v>4.2713724987681664E-3</v>
+      </c>
+      <c r="BG20" s="4">
+        <v>4.3688520353681974E-3</v>
+      </c>
+      <c r="BH20" s="4">
+        <v>3.6608996242009759</v>
+      </c>
+      <c r="BI20" s="32">
+        <v>2.4480239744739638</v>
+      </c>
+      <c r="BJ20" s="4">
+        <v>1.3619836171975863</v>
+      </c>
+      <c r="BK20" s="4">
+        <v>1.2928565613578944</v>
+      </c>
+      <c r="BL20" s="4">
+        <v>0.94254375461333473</v>
+      </c>
+      <c r="BM20" s="32">
+        <v>11.785213786282517</v>
+      </c>
+      <c r="BN20" s="4">
+        <v>3.1866818397693994</v>
+      </c>
+      <c r="BO20" s="4">
+        <v>8.4762966848826498</v>
+      </c>
+      <c r="BP20" s="4">
+        <v>5.8620227750723677</v>
+      </c>
+      <c r="BQ20" s="32">
+        <v>5.2580330672193183</v>
+      </c>
+    </row>
+    <row r="21" spans="1:69">
+      <c r="A21" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="4">
+        <v>61.592793933110855</v>
+      </c>
+      <c r="C21" s="4">
+        <v>84.113453736349271</v>
+      </c>
+      <c r="D21" s="4">
+        <v>78.095084204933542</v>
+      </c>
+      <c r="E21" s="4">
+        <v>114.88051630002714</v>
+      </c>
+      <c r="F21" s="4">
+        <v>274.22481359549624</v>
+      </c>
+      <c r="G21" s="4">
+        <v>564.4729205259157</v>
+      </c>
+      <c r="H21" s="4">
+        <v>1019.3145744500995</v>
+      </c>
+      <c r="I21" s="4">
+        <v>903.86659815484643</v>
+      </c>
+      <c r="J21" s="4">
+        <v>1103.129286063433</v>
+      </c>
+      <c r="K21" s="4">
+        <v>1775.3443216383907</v>
+      </c>
+      <c r="L21" s="4">
+        <v>1685.5040198028107</v>
+      </c>
+      <c r="M21" s="4">
+        <v>2391.4267315390475</v>
+      </c>
+      <c r="N21" s="4">
+        <v>2097.7198051614764</v>
+      </c>
+      <c r="O21" s="4">
+        <v>1789.2080849046552</v>
+      </c>
+      <c r="P21" s="4">
+        <v>3029.9193118844705</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>3152.6001173586897</v>
+      </c>
+      <c r="R21" s="18">
+        <v>113.20993958465426</v>
+      </c>
+      <c r="S21" s="19">
+        <v>109.2327602693798</v>
+      </c>
+      <c r="T21" s="19">
+        <v>116.37010333586684</v>
+      </c>
+      <c r="U21" s="19">
+        <v>114.88051630002714</v>
+      </c>
+      <c r="V21" s="18">
+        <v>104.89632200022477</v>
+      </c>
+      <c r="W21" s="19">
+        <v>198.95474230396886</v>
+      </c>
+      <c r="X21" s="19">
+        <v>200.42797038631846</v>
+      </c>
+      <c r="Y21" s="19">
+        <v>274.22481359549624</v>
+      </c>
+      <c r="Z21" s="18">
+        <v>493.8284881915086</v>
+      </c>
+      <c r="AA21" s="19">
+        <v>520.47448232663078</v>
+      </c>
+      <c r="AB21" s="19">
+        <v>531.29535814353665</v>
+      </c>
+      <c r="AC21" s="19">
+        <v>564.4729205259157</v>
+      </c>
+      <c r="AD21" s="18">
+        <v>890.72561449523005</v>
+      </c>
+      <c r="AE21" s="19">
+        <v>1005.0484464914776</v>
+      </c>
+      <c r="AF21" s="19">
+        <v>941.62138994576549</v>
+      </c>
+      <c r="AG21" s="19">
+        <v>1019.3145744500995</v>
+      </c>
+      <c r="AH21" s="18">
+        <v>995.29755165868585</v>
+      </c>
+      <c r="AI21" s="4">
+        <v>904.13613674006081</v>
+      </c>
+      <c r="AJ21" s="4">
+        <v>913.34980591594103</v>
+      </c>
+      <c r="AK21" s="4">
+        <v>903.86659815484643</v>
+      </c>
+      <c r="AL21" s="18">
+        <v>901.99131752212384</v>
+      </c>
+      <c r="AM21" s="4">
+        <v>965.24554915767499</v>
+      </c>
+      <c r="AN21" s="4">
+        <v>924.60054774370883</v>
+      </c>
+      <c r="AO21" s="32">
+        <v>1103.129286063433</v>
+      </c>
+      <c r="AP21" s="4">
+        <v>1112.090350771387</v>
+      </c>
+      <c r="AQ21" s="4">
+        <v>1491.9328226414441</v>
+      </c>
+      <c r="AR21" s="4">
+        <v>1984.5991856507651</v>
+      </c>
+      <c r="AS21" s="32">
+        <v>1775.3443216383907</v>
+      </c>
+      <c r="AT21" s="4">
+        <v>1927.0593898349312</v>
+      </c>
+      <c r="AU21" s="4">
+        <v>1900.0071551144135</v>
+      </c>
+      <c r="AV21" s="4">
+        <v>1713.1523046596551</v>
+      </c>
+      <c r="AW21" s="32">
+        <v>1685.5040198028107</v>
+      </c>
+      <c r="AX21" s="4">
+        <v>1644.666490289585</v>
+      </c>
+      <c r="AY21" s="4">
+        <v>1740.4521065869856</v>
+      </c>
+      <c r="AZ21" s="4">
+        <v>2185.8317323442652</v>
+      </c>
+      <c r="BA21" s="32">
+        <v>2391.4267315390475</v>
+      </c>
+      <c r="BB21" s="4">
+        <v>2140.359050522376</v>
+      </c>
+      <c r="BC21" s="4">
+        <v>1923.4044591006589</v>
+      </c>
+      <c r="BD21" s="4">
+        <v>2151.4866153942671</v>
+      </c>
+      <c r="BE21" s="32">
+        <v>2097.7198051614764</v>
+      </c>
+      <c r="BF21" s="4">
+        <v>2013.8051159601355</v>
+      </c>
+      <c r="BG21" s="4">
+        <v>2024.0791858059117</v>
+      </c>
+      <c r="BH21" s="4">
+        <v>1891.7096721396515</v>
+      </c>
+      <c r="BI21" s="32">
+        <v>1789.2080849046552</v>
+      </c>
+      <c r="BJ21" s="4">
+        <v>1894.657714893003</v>
+      </c>
+      <c r="BK21" s="4">
+        <v>2094.5375778279094</v>
+      </c>
+      <c r="BL21" s="4">
+        <v>1832.1156093483492</v>
+      </c>
+      <c r="BM21" s="32">
+        <v>3029.9193118844705</v>
+      </c>
+      <c r="BN21" s="4">
+        <v>2992.406116121409</v>
+      </c>
+      <c r="BO21" s="4">
+        <v>3008.5546112496149</v>
+      </c>
+      <c r="BP21" s="4">
+        <v>3146.9770548951897</v>
+      </c>
+      <c r="BQ21" s="32">
+        <v>3152.6001173586897</v>
+      </c>
+    </row>
+    <row r="22" spans="1:69">
+      <c r="A22" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B22" s="4">
+        <v>8.7088928209019016</v>
+      </c>
+      <c r="C22" s="4">
+        <v>17.702282313141193</v>
+      </c>
+      <c r="D22" s="4">
+        <v>9.5499238022019668</v>
+      </c>
+      <c r="E22" s="4">
+        <v>28.532704048413652</v>
+      </c>
+      <c r="F22" s="4">
+        <v>0</v>
+      </c>
+      <c r="G22" s="4">
+        <v>42.055771106541364</v>
+      </c>
+      <c r="H22" s="4">
+        <v>0</v>
+      </c>
+      <c r="I22" s="4">
+        <v>10.698322818919703</v>
+      </c>
+      <c r="J22" s="4">
+        <v>163.09218509691576</v>
+      </c>
+      <c r="K22" s="4">
+        <v>64.184966713772596</v>
+      </c>
+      <c r="L22" s="4">
+        <v>34.980855985858234</v>
+      </c>
+      <c r="M22" s="4">
+        <v>244.50130098104842</v>
+      </c>
+      <c r="N22" s="4">
+        <v>621.14911944886501</v>
+      </c>
+      <c r="O22" s="4">
+        <v>204.51676243443194</v>
+      </c>
+      <c r="P22" s="4">
+        <v>154.60057825426898</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>95.758762584933734</v>
+      </c>
+      <c r="R22" s="18">
+        <v>14.063182445293471</v>
+      </c>
+      <c r="S22" s="19">
+        <v>36.09481877593722</v>
+      </c>
+      <c r="T22" s="19">
+        <v>37.348389070629388</v>
+      </c>
+      <c r="U22" s="19">
+        <v>28.532704048413652</v>
+      </c>
+      <c r="V22" s="18">
+        <v>4.9931201305145123</v>
+      </c>
+      <c r="W22" s="19">
+        <v>4.9536057047752706</v>
+      </c>
+      <c r="X22" s="19">
+        <v>4.920345954290708</v>
+      </c>
+      <c r="Y22" s="19">
+        <v>0</v>
+      </c>
+      <c r="Z22" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="19">
+        <v>11.319201243561967</v>
+      </c>
+      <c r="AB22" s="19">
+        <v>30.363120062402515</v>
+      </c>
+      <c r="AC22" s="19">
+        <v>42.055771106541364</v>
+      </c>
+      <c r="AD22" s="18">
+        <v>45.013435440173097</v>
+      </c>
+      <c r="AE22" s="19">
+        <v>8.4505049913955688</v>
+      </c>
+      <c r="AF22" s="19">
+        <v>0</v>
+      </c>
+      <c r="AG22" s="19">
+        <v>0</v>
+      </c>
+      <c r="AH22" s="18">
+        <v>0</v>
+      </c>
+      <c r="AI22" s="4">
+        <v>0</v>
+      </c>
+      <c r="AJ22" s="4">
+        <v>0</v>
+      </c>
+      <c r="AK22" s="4">
+        <v>10.698322818919703</v>
+      </c>
+      <c r="AL22" s="18">
+        <v>42.068588652378786</v>
+      </c>
+      <c r="AM22" s="4">
+        <v>127.79346241793927</v>
+      </c>
+      <c r="AN22" s="4">
+        <v>108.5043352199084</v>
+      </c>
+      <c r="AO22" s="32">
+        <v>163.09218509691576</v>
+      </c>
+      <c r="AP22" s="4">
+        <v>518.92394616024967</v>
+      </c>
+      <c r="AQ22" s="4">
+        <v>387.84695828497013</v>
+      </c>
+      <c r="AR22" s="4">
+        <v>216.29384044707339</v>
+      </c>
+      <c r="AS22" s="32">
+        <v>64.184966713772596</v>
+      </c>
+      <c r="AT22" s="4">
+        <v>221.50977855022927</v>
+      </c>
+      <c r="AU22" s="4">
+        <v>387.38769177773281</v>
+      </c>
+      <c r="AV22" s="4">
+        <v>177.20356140588873</v>
+      </c>
+      <c r="AW22" s="32">
+        <v>34.980855985858234</v>
+      </c>
+      <c r="AX22" s="4">
+        <v>23.462016390809637</v>
+      </c>
+      <c r="AY22" s="4">
+        <v>16.649275913021473</v>
+      </c>
+      <c r="AZ22" s="4">
+        <v>34.326642259585562</v>
+      </c>
+      <c r="BA22" s="32">
+        <v>244.50130098104842</v>
+      </c>
+      <c r="BB22" s="4">
+        <v>346.1935890940108</v>
+      </c>
+      <c r="BC22" s="4">
+        <v>603.57868419631541</v>
+      </c>
+      <c r="BD22" s="4">
+        <v>781.32545638352076</v>
+      </c>
+      <c r="BE22" s="32">
+        <v>621.14911944886501</v>
+      </c>
+      <c r="BF22" s="4">
+        <v>771.38710084334787</v>
+      </c>
+      <c r="BG22" s="4">
+        <v>462.28954138111499</v>
+      </c>
+      <c r="BH22" s="4">
+        <v>234.08160928381193</v>
+      </c>
+      <c r="BI22" s="32">
+        <v>204.51676243443194</v>
+      </c>
+      <c r="BJ22" s="4">
+        <v>366.83442740402535</v>
+      </c>
+      <c r="BK22" s="4">
+        <v>334.56816845876489</v>
+      </c>
+      <c r="BL22" s="4">
+        <v>240.43607112864623</v>
+      </c>
+      <c r="BM22" s="32">
+        <v>154.60057825426898</v>
+      </c>
+      <c r="BN22" s="4">
+        <v>216.59753184040571</v>
+      </c>
+      <c r="BO22" s="4">
+        <v>181.46106365860706</v>
+      </c>
+      <c r="BP22" s="4">
+        <v>134.81316522939292</v>
+      </c>
+      <c r="BQ22" s="32">
+        <v>95.758762584933734</v>
+      </c>
+    </row>
+    <row r="23" spans="1:69">
+      <c r="A23" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B23" s="4">
+        <v>0</v>
+      </c>
+      <c r="C23" s="4">
+        <v>0</v>
+      </c>
+      <c r="D23" s="4">
+        <v>0</v>
+      </c>
+      <c r="E23" s="4">
+        <v>0</v>
+      </c>
+      <c r="F23" s="4">
+        <v>0</v>
+      </c>
+      <c r="G23" s="4">
+        <v>0</v>
+      </c>
+      <c r="H23" s="4">
+        <v>0</v>
+      </c>
+      <c r="I23" s="4">
+        <v>10.698322818919703</v>
+      </c>
+      <c r="J23" s="4">
+        <v>163.09218509691576</v>
+      </c>
+      <c r="K23" s="4">
+        <v>64.184966713772596</v>
+      </c>
+      <c r="L23" s="4">
+        <v>34.980855985858234</v>
+      </c>
+      <c r="M23" s="4">
+        <v>244.4893783217436</v>
+      </c>
+      <c r="N23" s="4">
+        <v>621.12868715521165</v>
+      </c>
+      <c r="O23" s="4">
+        <v>204.32528279718483</v>
+      </c>
+      <c r="P23" s="4">
+        <v>154.42015804009679</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>95.751554078896604</v>
+      </c>
+      <c r="R23" s="18">
+        <v>0</v>
+      </c>
+      <c r="S23" s="19">
+        <v>0</v>
+      </c>
+      <c r="T23" s="19">
+        <v>0</v>
+      </c>
+      <c r="U23" s="19">
+        <v>0</v>
+      </c>
+      <c r="V23" s="18">
+        <v>0</v>
+      </c>
+      <c r="W23" s="19">
+        <v>0</v>
+      </c>
+      <c r="X23" s="19">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="19">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="19">
+        <v>0</v>
+      </c>
+      <c r="AB23" s="19">
+        <v>0</v>
+      </c>
+      <c r="AC23" s="19">
+        <v>0</v>
+      </c>
+      <c r="AD23" s="18">
+        <v>0</v>
+      </c>
+      <c r="AE23" s="19">
+        <v>0</v>
+      </c>
+      <c r="AF23" s="19">
+        <v>0</v>
+      </c>
+      <c r="AG23" s="19">
+        <v>0</v>
+      </c>
+      <c r="AH23" s="18">
+        <v>0</v>
+      </c>
+      <c r="AI23" s="4">
+        <v>0</v>
+      </c>
+      <c r="AJ23" s="4">
+        <v>0</v>
+      </c>
+      <c r="AK23" s="4">
+        <v>10.698322818919703</v>
+      </c>
+      <c r="AL23" s="18">
+        <v>42.068588652378786</v>
+      </c>
+      <c r="AM23" s="4">
+        <v>127.79346241793927</v>
+      </c>
+      <c r="AN23" s="4">
+        <v>108.5043352199084</v>
+      </c>
+      <c r="AO23" s="32">
+        <v>163.09218509691576</v>
+      </c>
+      <c r="AP23" s="4">
+        <v>518.92394616024967</v>
+      </c>
+      <c r="AQ23" s="4">
+        <v>387.84695828497013</v>
+      </c>
+      <c r="AR23" s="4">
+        <v>216.29384044707339</v>
+      </c>
+      <c r="AS23" s="32">
+        <v>64.184966713772596</v>
+      </c>
+      <c r="AT23" s="4">
+        <v>220.08813862616341</v>
+      </c>
+      <c r="AU23" s="4">
+        <v>387.38769177773281</v>
+      </c>
+      <c r="AV23" s="4">
+        <v>177.20356140588873</v>
+      </c>
+      <c r="AW23" s="32">
+        <v>34.980855985858234</v>
+      </c>
+      <c r="AX23" s="4">
+        <v>23.446335183718165</v>
+      </c>
+      <c r="AY23" s="4">
+        <v>16.648553846551007</v>
+      </c>
+      <c r="AZ23" s="4">
+        <v>34.326642259585562</v>
+      </c>
+      <c r="BA23" s="32">
+        <v>244.4893783217436</v>
+      </c>
+      <c r="BB23" s="4">
+        <v>346.16513510183694</v>
+      </c>
+      <c r="BC23" s="4">
+        <v>603.54638249455354</v>
+      </c>
+      <c r="BD23" s="4">
+        <v>781.28962980961626</v>
+      </c>
+      <c r="BE23" s="32">
+        <v>621.12868715521165</v>
+      </c>
+      <c r="BF23" s="4">
+        <v>771.35682754034133</v>
+      </c>
+      <c r="BG23" s="4">
+        <v>462.28954138111499</v>
+      </c>
+      <c r="BH23" s="4">
+        <v>234.08160928381193</v>
+      </c>
+      <c r="BI23" s="32">
+        <v>204.32528279718483</v>
+      </c>
+      <c r="BJ23" s="4">
+        <v>366.80348625977206</v>
+      </c>
+      <c r="BK23" s="4">
+        <v>334.53300581395132</v>
+      </c>
+      <c r="BL23" s="4">
+        <v>240.38766744939201</v>
+      </c>
+      <c r="BM23" s="32">
+        <v>154.42015804009679</v>
+      </c>
+      <c r="BN23" s="4">
+        <v>216.42224785158837</v>
+      </c>
+      <c r="BO23" s="4">
+        <v>181.27447352313678</v>
+      </c>
+      <c r="BP23" s="4">
+        <v>134.75632342971099</v>
+      </c>
+      <c r="BQ23" s="32">
+        <v>95.751554078896604</v>
+      </c>
+    </row>
+    <row r="24" spans="1:69">
+      <c r="A24" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="BE6" s="12" t="s">
-[...60 lines deleted...]
-        <v>183</v>
+      <c r="B24" s="4">
+        <v>8.7088928209019016</v>
+      </c>
+      <c r="C24" s="4">
+        <v>17.702282313141193</v>
+      </c>
+      <c r="D24" s="4">
+        <v>9.5499238022019668</v>
+      </c>
+      <c r="E24" s="4">
+        <v>28.532704048413652</v>
+      </c>
+      <c r="F24" s="4">
+        <v>0</v>
+      </c>
+      <c r="G24" s="4">
+        <v>42.055771106541364</v>
+      </c>
+      <c r="H24" s="4">
+        <v>0</v>
+      </c>
+      <c r="I24" s="4">
+        <v>0</v>
+      </c>
+      <c r="J24" s="4">
+        <v>0</v>
+      </c>
+      <c r="K24" s="4">
+        <v>0</v>
+      </c>
+      <c r="L24" s="4">
+        <v>0</v>
+      </c>
+      <c r="M24" s="4">
+        <v>1.1922659304815989E-2</v>
+      </c>
+      <c r="N24" s="4">
+        <v>2.0432293653376319E-2</v>
+      </c>
+      <c r="O24" s="4">
+        <v>0.19147963724711942</v>
+      </c>
+      <c r="P24" s="4">
+        <v>0.18042021417218779</v>
+      </c>
+      <c r="Q24" s="32">
+        <v>7.2085060371238048E-3</v>
+      </c>
+      <c r="R24" s="4">
+        <v>14.063182445293471</v>
+      </c>
+      <c r="S24" s="4">
+        <v>36.09481877593722</v>
+      </c>
+      <c r="T24" s="4">
+        <v>37.348389070629388</v>
+      </c>
+      <c r="U24" s="32">
+        <v>28.532704048413652</v>
+      </c>
+      <c r="V24" s="4">
+        <v>4.9931201305145123</v>
+      </c>
+      <c r="W24" s="4">
+        <v>4.9536057047752706</v>
+      </c>
+      <c r="X24" s="4">
+        <v>4.920345954290708</v>
+      </c>
+      <c r="Y24" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="4">
+        <v>11.319201243561967</v>
+      </c>
+      <c r="AB24" s="4">
+        <v>30.363120062402515</v>
+      </c>
+      <c r="AC24" s="32">
+        <v>42.055771106541364</v>
+      </c>
+      <c r="AD24" s="4">
+        <v>45.013435440173097</v>
+      </c>
+      <c r="AE24" s="4">
+        <v>8.4505049913955688</v>
+      </c>
+      <c r="AF24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AG24" s="32">
+        <v>0</v>
+      </c>
+      <c r="AH24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AI24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AJ24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AK24" s="32">
+        <v>0</v>
+      </c>
+      <c r="AL24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AM24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AN24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AO24" s="32">
+        <v>0</v>
+      </c>
+      <c r="AP24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AQ24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AR24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AS24" s="32">
+        <v>0</v>
+      </c>
+      <c r="AT24" s="4">
+        <v>1.421639924065859</v>
+      </c>
+      <c r="AU24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AV24" s="4">
+        <v>0</v>
+      </c>
+      <c r="AW24" s="32">
+        <v>0</v>
+      </c>
+      <c r="AX24" s="4">
+        <v>1.568120709147159E-2</v>
+      </c>
+      <c r="AY24" s="4">
+        <v>7.2206647046492585E-4</v>
+      </c>
+      <c r="AZ24" s="4">
+        <v>0</v>
+      </c>
+      <c r="BA24" s="32">
+        <v>1.1922659304815989E-2</v>
+      </c>
+      <c r="BB24" s="4">
+        <v>2.8453992173891596E-2</v>
+      </c>
+      <c r="BC24" s="4">
+        <v>3.2301701761891705E-2</v>
+      </c>
+      <c r="BD24" s="4">
+        <v>3.5826573904467071E-2</v>
+      </c>
+      <c r="BE24" s="32">
+        <v>2.0432293653376319E-2</v>
+      </c>
+      <c r="BF24" s="4">
+        <v>3.0273303006588589E-2</v>
+      </c>
+      <c r="BG24" s="4">
+        <v>0</v>
+      </c>
+      <c r="BH24" s="4">
+        <v>0</v>
+      </c>
+      <c r="BI24" s="32">
+        <v>0.19147963724711942</v>
+      </c>
+      <c r="BJ24" s="4">
+        <v>3.0941144253304839E-2</v>
+      </c>
+      <c r="BK24" s="4">
+        <v>3.5162644813585234E-2</v>
+      </c>
+      <c r="BL24" s="4">
+        <v>4.8403679254213676E-2</v>
+      </c>
+      <c r="BM24" s="32">
+        <v>0.18042021417218779</v>
+      </c>
+      <c r="BN24" s="4">
+        <v>0.17528398881734106</v>
+      </c>
+      <c r="BO24" s="4">
+        <v>0.18659013547027659</v>
+      </c>
+      <c r="BP24" s="4">
+        <v>5.684179968194368E-2</v>
+      </c>
+      <c r="BQ24" s="32">
+        <v>7.2085060371238048E-3</v>
       </c>
     </row>
-    <row r="7" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...227 lines deleted...]
-      </c>
+    <row r="25" spans="1:69" ht="13.5">
+      <c r="A25" s="12"/>
+      <c r="B25" s="10"/>
+      <c r="C25" s="10"/>
+      <c r="D25" s="10"/>
+      <c r="E25" s="10"/>
+      <c r="F25" s="10"/>
+      <c r="G25" s="10"/>
+      <c r="H25" s="10"/>
+      <c r="I25" s="10"/>
+      <c r="J25" s="10"/>
+      <c r="K25" s="10"/>
+      <c r="L25" s="10"/>
+      <c r="M25" s="10"/>
+      <c r="N25" s="10"/>
+      <c r="O25" s="10"/>
+      <c r="P25" s="10"/>
+      <c r="Q25" s="10"/>
+      <c r="R25" s="10"/>
+      <c r="S25" s="10"/>
+      <c r="T25" s="10"/>
+      <c r="U25" s="10"/>
+      <c r="V25" s="10"/>
+      <c r="W25" s="1"/>
+      <c r="X25" s="1"/>
+      <c r="Y25" s="1"/>
+      <c r="Z25" s="1"/>
+      <c r="AA25" s="1"/>
     </row>
-    <row r="8" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...227 lines deleted...]
-      </c>
+    <row r="26" spans="1:69" ht="50.25" customHeight="1">
+      <c r="A26" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" s="38"/>
+      <c r="C26" s="38"/>
+      <c r="D26" s="38"/>
+      <c r="E26" s="38"/>
+      <c r="F26" s="38"/>
+      <c r="G26" s="38"/>
+      <c r="H26" s="38"/>
+      <c r="I26" s="38"/>
+      <c r="J26" s="38"/>
+      <c r="K26" s="38"/>
+      <c r="L26" s="38"/>
+      <c r="M26" s="38"/>
+      <c r="N26" s="38"/>
+      <c r="O26" s="28"/>
+      <c r="P26" s="36"/>
+      <c r="Q26" s="34"/>
+      <c r="R26" s="10"/>
+      <c r="S26" s="10"/>
+      <c r="T26" s="10"/>
+      <c r="U26" s="10"/>
+      <c r="V26" s="10"/>
+      <c r="W26" s="1"/>
+      <c r="X26" s="1"/>
+      <c r="Y26" s="1"/>
+      <c r="Z26" s="1"/>
+      <c r="AA26" s="1"/>
     </row>
-    <row r="9" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...227 lines deleted...]
-      </c>
+    <row r="27" spans="1:69" ht="13.5">
+      <c r="A27" s="29" t="s">
+        <v>115</v>
+      </c>
+      <c r="R27" s="10"/>
+      <c r="S27" s="10"/>
+      <c r="T27" s="10"/>
+      <c r="U27" s="10"/>
+      <c r="V27" s="10"/>
+      <c r="W27" s="1"/>
+      <c r="X27" s="1"/>
+      <c r="Y27" s="1"/>
+      <c r="Z27" s="1"/>
+      <c r="AA27" s="1"/>
     </row>
-    <row r="10" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...4026 lines deleted...]
-      <c r="FB30" s="3"/>
+    <row r="43" spans="9:9">
+      <c r="I43" s="2" t="s">
+        <v>31</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...1 lines deleted...]
-    <mergeCell ref="B28:M28"/>
+  <mergeCells count="1">
+    <mergeCell ref="A26:N26"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">