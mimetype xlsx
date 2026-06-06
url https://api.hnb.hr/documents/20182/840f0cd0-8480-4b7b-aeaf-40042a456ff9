--- v2 (2026-01-20)
+++ v3 (2026-06-06)
@@ -5,71 +5,71 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Statistika i istraživanje\BILTEN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{30B5DDFD-A02D-42ED-A050-2EA3D2AFA563}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0F6D4CB8-0F6D-4222-867B-08ADD742D327}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ENG" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="460" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="467" uniqueCount="23">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Quarter</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>New dwellings</t>
   </si>
   <si>
     <t>Existing dwelings</t>
   </si>
   <si>
     <t>City of Zagreb</t>
   </si>
   <si>
     <t>Adriatic coast</t>
   </si>
   <si>
@@ -848,51 +848,51 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:W129"/>
+  <dimension ref="A1:W131"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.6640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.6640625" style="8" customWidth="1"/>
     <col min="3" max="3" width="10" style="8" customWidth="1"/>
     <col min="4" max="21" width="11.33203125" style="1" customWidth="1"/>
     <col min="22" max="16384" width="9.33203125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="P1" s="2"/>
     </row>
     <row r="2" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="3" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="4"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
@@ -1909,6336 +1909,6456 @@
       <c r="P21" s="15">
         <v>0.9</v>
       </c>
       <c r="Q21" s="15">
         <v>-3.4</v>
       </c>
       <c r="R21" s="15">
         <v>1.8</v>
       </c>
       <c r="S21" s="15">
         <v>0.7</v>
       </c>
       <c r="T21" s="17">
         <v>1.3</v>
       </c>
       <c r="U21" s="17">
         <v>-0.8</v>
       </c>
     </row>
     <row r="22" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="48">
         <v>2017</v>
       </c>
       <c r="C22" s="49"/>
       <c r="D22" s="15">
-        <v>104.75</v>
+        <v>104.72381999999999</v>
       </c>
       <c r="E22" s="15">
-        <v>96.52</v>
+        <v>96.503399999999999</v>
       </c>
       <c r="F22" s="15">
-        <v>106.45</v>
+        <v>106.49325999999999</v>
       </c>
       <c r="G22" s="15">
-        <v>105.08</v>
+        <v>105.05095999999999</v>
       </c>
       <c r="H22" s="15">
-        <v>105.74</v>
+        <v>105.77807999999999</v>
       </c>
       <c r="I22" s="15">
-        <v>99.73</v>
+        <v>99.775080000000003</v>
       </c>
       <c r="J22" s="18" t="s">
         <v>19</v>
       </c>
       <c r="K22" s="18" t="s">
         <v>19</v>
       </c>
       <c r="L22" s="18" t="s">
         <v>19</v>
       </c>
       <c r="M22" s="18" t="s">
         <v>19</v>
       </c>
       <c r="N22" s="18" t="s">
         <v>19</v>
       </c>
       <c r="O22" s="18" t="s">
         <v>19</v>
       </c>
       <c r="P22" s="15">
         <v>3.8</v>
       </c>
       <c r="Q22" s="15">
         <v>-0.1</v>
       </c>
       <c r="R22" s="15">
         <v>4.5999999999999996</v>
       </c>
       <c r="S22" s="15">
         <v>4.3</v>
       </c>
       <c r="T22" s="17">
         <v>4.4000000000000004</v>
       </c>
       <c r="U22" s="17">
         <v>0.6</v>
       </c>
     </row>
     <row r="23" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="48">
         <v>2018</v>
       </c>
       <c r="C23" s="49"/>
       <c r="D23" s="15">
-        <v>111.14</v>
+        <v>111.11197301999999</v>
       </c>
       <c r="E23" s="15">
-        <v>99.95</v>
+        <v>99.977522399999998</v>
       </c>
       <c r="F23" s="15">
-        <v>113.44</v>
+        <v>113.52181515999999</v>
       </c>
       <c r="G23" s="15">
-        <v>116.37</v>
+        <v>116.29141271999998</v>
       </c>
       <c r="H23" s="15">
-        <v>111.39</v>
+        <v>111.38431824</v>
       </c>
       <c r="I23" s="15">
-        <v>100.26</v>
+        <v>100.27395539999999</v>
       </c>
       <c r="J23" s="18" t="s">
         <v>19</v>
       </c>
       <c r="K23" s="18" t="s">
         <v>19</v>
       </c>
       <c r="L23" s="18" t="s">
         <v>19</v>
       </c>
       <c r="M23" s="18" t="s">
         <v>19</v>
       </c>
       <c r="N23" s="18" t="s">
         <v>19</v>
       </c>
       <c r="O23" s="18" t="s">
         <v>19</v>
       </c>
       <c r="P23" s="15">
         <v>6.1</v>
       </c>
       <c r="Q23" s="15">
         <v>3.6</v>
       </c>
       <c r="R23" s="15">
         <v>6.6</v>
       </c>
       <c r="S23" s="15">
         <v>10.7</v>
       </c>
       <c r="T23" s="17">
         <v>5.3</v>
       </c>
       <c r="U23" s="17">
         <v>0.5</v>
       </c>
     </row>
     <row r="24" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="48">
         <v>2019</v>
       </c>
       <c r="C24" s="49"/>
       <c r="D24" s="15">
-        <v>121.1</v>
+        <v>121.1120505918</v>
       </c>
       <c r="E24" s="15">
-        <v>108.28</v>
+        <v>108.27565675919999</v>
       </c>
       <c r="F24" s="15">
-        <v>123.73</v>
+        <v>123.85230033955999</v>
       </c>
       <c r="G24" s="15">
-        <v>131.75</v>
+        <v>131.64187919903998</v>
       </c>
       <c r="H24" s="15">
-        <v>119.08</v>
+        <v>119.06983619856001</v>
       </c>
       <c r="I24" s="15">
-        <v>104.11</v>
+        <v>104.08436570519999</v>
       </c>
       <c r="J24" s="18" t="s">
         <v>19</v>
       </c>
       <c r="K24" s="18" t="s">
         <v>19</v>
       </c>
       <c r="L24" s="18" t="s">
         <v>19</v>
       </c>
       <c r="M24" s="18" t="s">
         <v>19</v>
       </c>
       <c r="N24" s="18" t="s">
         <v>19</v>
       </c>
       <c r="O24" s="18" t="s">
         <v>19</v>
       </c>
       <c r="P24" s="15">
         <v>9</v>
       </c>
       <c r="Q24" s="15">
         <v>8.3000000000000007</v>
       </c>
       <c r="R24" s="15">
         <v>9.1</v>
       </c>
       <c r="S24" s="15">
         <v>13.2</v>
       </c>
       <c r="T24" s="17">
         <v>6.9</v>
       </c>
       <c r="U24" s="17">
         <v>3.8</v>
       </c>
     </row>
     <row r="25" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="48">
         <v>2020</v>
       </c>
       <c r="C25" s="49"/>
       <c r="D25" s="19">
-        <v>130.38</v>
+        <v>130.4376784873686</v>
       </c>
       <c r="E25" s="19">
-        <v>109.63</v>
+        <v>109.57496464031038</v>
       </c>
       <c r="F25" s="19">
-        <v>134.29</v>
+        <v>134.37974586842259</v>
       </c>
       <c r="G25" s="19">
-        <v>142.47</v>
+        <v>142.30487141416222</v>
       </c>
       <c r="H25" s="19">
-        <v>126.55</v>
+        <v>126.57123587906928</v>
       </c>
       <c r="I25" s="19">
-        <v>114.5</v>
+        <v>114.49280227571998</v>
       </c>
       <c r="J25" s="18" t="s">
         <v>19</v>
       </c>
       <c r="K25" s="18" t="s">
         <v>19</v>
       </c>
       <c r="L25" s="18" t="s">
         <v>19</v>
       </c>
       <c r="M25" s="18" t="s">
         <v>19</v>
       </c>
       <c r="N25" s="18" t="s">
         <v>19</v>
       </c>
       <c r="O25" s="18" t="s">
         <v>19</v>
       </c>
       <c r="P25" s="19">
         <v>7.7</v>
       </c>
       <c r="Q25" s="19">
         <v>1.2</v>
       </c>
       <c r="R25" s="19">
         <v>8.5</v>
       </c>
       <c r="S25" s="19">
         <v>8.1</v>
       </c>
       <c r="T25" s="19">
         <v>6.3</v>
       </c>
       <c r="U25" s="19">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="48">
         <v>2021</v>
       </c>
       <c r="C26" s="49"/>
       <c r="D26" s="19">
-        <v>139.91</v>
+        <v>139.95962901694651</v>
       </c>
       <c r="E26" s="19">
-        <v>119.36</v>
+        <v>119.32713649329803</v>
       </c>
       <c r="F26" s="19">
-        <v>143.93</v>
+        <v>144.05508757094901</v>
       </c>
       <c r="G26" s="19">
-        <v>152.72999999999999</v>
+        <v>152.5508221559819</v>
       </c>
       <c r="H26" s="19">
-        <v>136.96</v>
+        <v>136.95007722115298</v>
       </c>
       <c r="I26" s="19">
-        <v>121.22</v>
+        <v>121.24787760998747</v>
       </c>
       <c r="J26" s="18" t="s">
         <v>19</v>
       </c>
       <c r="K26" s="18" t="s">
         <v>19</v>
       </c>
       <c r="L26" s="18" t="s">
         <v>19</v>
       </c>
       <c r="M26" s="18" t="s">
         <v>19</v>
       </c>
       <c r="N26" s="18" t="s">
         <v>19</v>
       </c>
       <c r="O26" s="18" t="s">
         <v>19</v>
       </c>
       <c r="P26" s="19">
         <v>7.3</v>
       </c>
       <c r="Q26" s="19">
         <v>8.9</v>
       </c>
       <c r="R26" s="19">
         <v>7.2</v>
       </c>
       <c r="S26" s="19">
         <v>7.2</v>
       </c>
       <c r="T26" s="19">
         <v>8.1999999999999993</v>
       </c>
       <c r="U26" s="19">
         <v>5.9</v>
       </c>
     </row>
     <row r="27" spans="2:21" s="59" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="48">
         <v>2022</v>
       </c>
       <c r="C27" s="49"/>
       <c r="D27" s="60">
-        <v>160.69</v>
+        <v>160.67365411145457</v>
       </c>
       <c r="E27" s="60">
-        <v>140.24</v>
+        <v>140.20938537962519</v>
       </c>
       <c r="F27" s="60">
-        <v>164.8</v>
+        <v>164.94307526873661</v>
       </c>
       <c r="G27" s="60">
-        <v>180</v>
+        <v>179.85741932190268</v>
       </c>
       <c r="H27" s="60">
-        <v>153.87</v>
+        <v>153.79493671935478</v>
       </c>
       <c r="I27" s="60">
-        <v>139.74</v>
+        <v>139.79880288431556</v>
       </c>
       <c r="J27" s="18" t="s">
         <v>19</v>
       </c>
       <c r="K27" s="18" t="s">
         <v>19</v>
       </c>
       <c r="L27" s="18" t="s">
         <v>19</v>
       </c>
       <c r="M27" s="18" t="s">
         <v>19</v>
       </c>
       <c r="N27" s="18" t="s">
         <v>19</v>
       </c>
       <c r="O27" s="18" t="s">
         <v>19</v>
       </c>
       <c r="P27" s="60">
         <v>14.8</v>
       </c>
       <c r="Q27" s="60">
         <v>17.5</v>
       </c>
       <c r="R27" s="60">
         <v>14.5</v>
       </c>
       <c r="S27" s="60">
         <v>17.899999999999999</v>
       </c>
       <c r="T27" s="60">
         <v>12.3</v>
       </c>
       <c r="U27" s="60">
         <v>15.3</v>
       </c>
     </row>
     <row r="28" spans="2:21" s="59" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="48">
         <v>2023</v>
       </c>
       <c r="C28" s="49"/>
       <c r="D28" s="60">
-        <v>179.88</v>
+        <v>179.79381895071768</v>
       </c>
       <c r="E28" s="60">
-        <v>152.84</v>
+        <v>152.82823006379147</v>
       </c>
       <c r="F28" s="60">
-        <v>185.23</v>
+        <v>185.39601660205997</v>
       </c>
       <c r="G28" s="60">
-        <v>201</v>
+        <v>200.90073738256532</v>
       </c>
       <c r="H28" s="60">
-        <v>171.26</v>
+        <v>171.17376456864184</v>
       </c>
       <c r="I28" s="60">
-        <v>162.47</v>
+        <v>162.58600775445899</v>
       </c>
       <c r="J28" s="18" t="s">
         <v>19</v>
       </c>
       <c r="K28" s="18" t="s">
         <v>19</v>
       </c>
       <c r="L28" s="18" t="s">
         <v>19</v>
       </c>
       <c r="M28" s="18" t="s">
         <v>19</v>
       </c>
       <c r="N28" s="18" t="s">
         <v>19</v>
       </c>
       <c r="O28" s="18" t="s">
         <v>19</v>
       </c>
       <c r="P28" s="60">
         <v>11.9</v>
       </c>
       <c r="Q28" s="60">
         <v>9</v>
       </c>
       <c r="R28" s="60">
         <v>12.4</v>
       </c>
       <c r="S28" s="60">
         <v>11.7</v>
       </c>
       <c r="T28" s="60">
         <v>11.3</v>
       </c>
       <c r="U28" s="60">
         <v>16.3</v>
       </c>
     </row>
-    <row r="29" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B29" s="50">
+    <row r="29" spans="2:21" s="59" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="48">
         <v>2024</v>
       </c>
-      <c r="C29" s="51"/>
-[...36 lines deleted...]
-      <c r="P29" s="20">
+      <c r="C29" s="49"/>
+      <c r="D29" s="60">
+        <v>198.49237612159232</v>
+      </c>
+      <c r="E29" s="60">
+        <v>163.06772147806549</v>
+      </c>
+      <c r="F29" s="60">
+        <v>205.60418241168452</v>
+      </c>
+      <c r="G29" s="60">
+        <v>218.78090300961364</v>
+      </c>
+      <c r="H29" s="60">
+        <v>190.17405243576107</v>
+      </c>
+      <c r="I29" s="60">
+        <v>183.0718447315208</v>
+      </c>
+      <c r="J29" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="K29" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="L29" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="M29" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="N29" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="O29" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="P29" s="60">
         <v>10.4</v>
       </c>
-      <c r="Q29" s="20">
+      <c r="Q29" s="60">
         <v>6.7</v>
       </c>
-      <c r="R29" s="20">
+      <c r="R29" s="60">
         <v>10.9</v>
       </c>
-      <c r="S29" s="20">
+      <c r="S29" s="60">
         <v>8.9</v>
       </c>
-      <c r="T29" s="20">
+      <c r="T29" s="60">
         <v>11.1</v>
       </c>
-      <c r="U29" s="20">
+      <c r="U29" s="60">
         <v>12.6</v>
       </c>
     </row>
     <row r="30" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B30" s="47">
+      <c r="B30" s="50">
+        <v>2025</v>
+      </c>
+      <c r="C30" s="51"/>
+      <c r="D30" s="20">
+        <v>226.4798011547368</v>
+      </c>
+      <c r="E30" s="20">
+        <v>184.42959299169209</v>
+      </c>
+      <c r="F30" s="20">
+        <v>235.00558049655541</v>
+      </c>
+      <c r="G30" s="20">
+        <v>249.84779123697876</v>
+      </c>
+      <c r="H30" s="20">
+        <v>212.61459062318087</v>
+      </c>
+      <c r="I30" s="20">
+        <v>218.40471076470433</v>
+      </c>
+      <c r="J30" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="K30" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="L30" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="M30" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="N30" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="O30" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="P30" s="20">
+        <v>14.1</v>
+      </c>
+      <c r="Q30" s="20">
+        <v>13.1</v>
+      </c>
+      <c r="R30" s="20">
+        <v>14.3</v>
+      </c>
+      <c r="S30" s="20">
+        <v>14.2</v>
+      </c>
+      <c r="T30" s="20">
+        <v>11.8</v>
+      </c>
+      <c r="U30" s="20">
+        <v>19.3</v>
+      </c>
+    </row>
+    <row r="31" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="47">
         <v>2002</v>
       </c>
-      <c r="C30" s="47" t="s">
+      <c r="C31" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="D30" s="22">
+      <c r="D31" s="22">
         <v>60.83</v>
       </c>
-      <c r="E30" s="22" t="s">
-[...5 lines deleted...]
-      <c r="G30" s="22">
+      <c r="E31" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F31" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G31" s="22">
         <v>66.97</v>
       </c>
-      <c r="H30" s="22">
+      <c r="H31" s="22">
         <v>51.86</v>
       </c>
-      <c r="I30" s="22">
+      <c r="I31" s="22">
         <v>68.959999999999994</v>
       </c>
-      <c r="J30" s="18" t="s">
-[...60 lines deleted...]
-        <v>-1.2</v>
+      <c r="J31" s="18" t="s">
+        <v>19</v>
       </c>
       <c r="K31" s="18" t="s">
         <v>19</v>
       </c>
       <c r="L31" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="M31" s="18">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="M31" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="N31" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="O31" s="18" t="s">
+        <v>19</v>
       </c>
       <c r="P31" s="22" t="s">
         <v>19</v>
       </c>
       <c r="Q31" s="22" t="s">
         <v>19</v>
       </c>
       <c r="R31" s="22" t="s">
         <v>19</v>
       </c>
       <c r="S31" s="22" t="s">
         <v>19</v>
       </c>
       <c r="T31" s="22" t="s">
         <v>19</v>
       </c>
       <c r="U31" s="22" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="32" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="47"/>
       <c r="C32" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="D32" s="22">
+        <v>60.12</v>
+      </c>
+      <c r="E32" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F32" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G32" s="22">
+        <v>66.260000000000005</v>
+      </c>
+      <c r="H32" s="22">
+        <v>50.92</v>
+      </c>
+      <c r="I32" s="22">
+        <v>68.930000000000007</v>
+      </c>
+      <c r="J32" s="18">
+        <v>-1.2</v>
+      </c>
+      <c r="K32" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="L32" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="M32" s="18">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="N32" s="18">
+        <v>-1.8</v>
+      </c>
+      <c r="O32" s="18">
+        <v>0</v>
+      </c>
+      <c r="P32" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q32" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="R32" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="S32" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="T32" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="U32" s="22" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="33" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="47"/>
+      <c r="C33" s="47" t="s">
         <v>11</v>
       </c>
-      <c r="D32" s="22">
+      <c r="D33" s="22">
         <v>63.53</v>
       </c>
-      <c r="E32" s="22" t="s">
-[...5 lines deleted...]
-      <c r="G32" s="22">
+      <c r="E33" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F33" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G33" s="22">
         <v>71.08</v>
       </c>
-      <c r="H32" s="22">
+      <c r="H33" s="22">
         <v>53.38</v>
       </c>
-      <c r="I32" s="22">
+      <c r="I33" s="22">
         <v>70.17</v>
       </c>
-      <c r="J32" s="18">
+      <c r="J33" s="18">
         <v>5.7</v>
       </c>
-      <c r="K32" s="18" t="s">
-[...5 lines deleted...]
-      <c r="M32" s="18">
+      <c r="K33" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="L33" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="M33" s="18">
         <v>7.3</v>
       </c>
-      <c r="N32" s="18">
+      <c r="N33" s="18">
         <v>4.8</v>
       </c>
-      <c r="O32" s="18">
+      <c r="O33" s="18">
         <v>1.8</v>
       </c>
-      <c r="P32" s="22" t="s">
-[...20 lines deleted...]
-      <c r="C33" s="51" t="s">
+      <c r="P33" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q33" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="R33" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="S33" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="T33" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="U33" s="22" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="34" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="51"/>
+      <c r="C34" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="D33" s="23">
+      <c r="D34" s="23">
         <v>63.92</v>
       </c>
-      <c r="E33" s="23" t="s">
-[...5 lines deleted...]
-      <c r="G33" s="23">
+      <c r="E34" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="F34" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="G34" s="23">
         <v>71.02</v>
       </c>
-      <c r="H33" s="23">
+      <c r="H34" s="23">
         <v>53.7</v>
       </c>
-      <c r="I33" s="23">
+      <c r="I34" s="23">
         <v>72.489999999999995</v>
       </c>
-      <c r="J33" s="21">
+      <c r="J34" s="21">
         <v>0.6</v>
       </c>
-      <c r="K33" s="21" t="s">
-[...5 lines deleted...]
-      <c r="M33" s="21">
+      <c r="K34" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="L34" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="M34" s="21">
         <v>-0.1</v>
       </c>
-      <c r="N33" s="21">
+      <c r="N34" s="21">
         <v>0.6</v>
       </c>
-      <c r="O33" s="21">
+      <c r="O34" s="21">
         <v>3.3</v>
       </c>
-      <c r="P33" s="23" t="s">
-[...19 lines deleted...]
-      <c r="B34" s="47">
+      <c r="P34" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q34" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="R34" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="S34" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="T34" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="U34" s="23" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="35" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="47">
         <v>2003</v>
       </c>
-      <c r="C34" s="47" t="s">
+      <c r="C35" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="D34" s="22">
+      <c r="D35" s="22">
         <v>69.58</v>
       </c>
-      <c r="E34" s="22" t="s">
-[...5 lines deleted...]
-      <c r="G34" s="22">
+      <c r="E35" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F35" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G35" s="22">
         <v>76.02</v>
       </c>
-      <c r="H34" s="22">
+      <c r="H35" s="22">
         <v>60</v>
       </c>
-      <c r="I34" s="22">
+      <c r="I35" s="22">
         <v>78.819999999999993</v>
       </c>
-      <c r="J34" s="18">
+      <c r="J35" s="18">
         <v>8.9</v>
       </c>
-      <c r="K34" s="18" t="s">
-[...5 lines deleted...]
-      <c r="M34" s="18">
+      <c r="K35" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="L35" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="M35" s="18">
         <v>7</v>
       </c>
-      <c r="N34" s="18">
+      <c r="N35" s="18">
         <v>11.7</v>
       </c>
-      <c r="O34" s="18">
+      <c r="O35" s="18">
         <v>8.6999999999999993</v>
       </c>
-      <c r="P34" s="22">
+      <c r="P35" s="22">
         <v>14.4</v>
       </c>
-      <c r="Q34" s="22" t="s">
-[...5 lines deleted...]
-      <c r="S34" s="22">
+      <c r="Q35" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="R35" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="S35" s="22">
         <v>13.5</v>
       </c>
-      <c r="T34" s="22">
+      <c r="T35" s="22">
         <v>15.7</v>
       </c>
-      <c r="U34" s="22">
+      <c r="U35" s="22">
         <v>14.3</v>
-      </c>
-[...58 lines deleted...]
-        <v>11.5</v>
       </c>
     </row>
     <row r="36" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="47"/>
       <c r="C36" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="D36" s="22">
+        <v>71.59</v>
+      </c>
+      <c r="E36" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F36" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G36" s="22">
+        <v>77.650000000000006</v>
+      </c>
+      <c r="H36" s="22">
+        <v>63.78</v>
+      </c>
+      <c r="I36" s="22">
+        <v>76.83</v>
+      </c>
+      <c r="J36" s="18">
+        <v>2.9</v>
+      </c>
+      <c r="K36" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="L36" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="M36" s="18">
+        <v>2.1</v>
+      </c>
+      <c r="N36" s="18">
+        <v>6.3</v>
+      </c>
+      <c r="O36" s="18">
+        <v>-2.5</v>
+      </c>
+      <c r="P36" s="22">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="Q36" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="R36" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="S36" s="22">
+        <v>17.2</v>
+      </c>
+      <c r="T36" s="22">
+        <v>25.3</v>
+      </c>
+      <c r="U36" s="22">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="37" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="47"/>
+      <c r="C37" s="47" t="s">
         <v>11</v>
       </c>
-      <c r="D36" s="22">
+      <c r="D37" s="22">
         <v>72.34</v>
       </c>
-      <c r="E36" s="22" t="s">
-[...5 lines deleted...]
-      <c r="G36" s="22">
+      <c r="E37" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F37" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G37" s="22">
         <v>78.31</v>
       </c>
-      <c r="H36" s="22">
+      <c r="H37" s="22">
         <v>64.84</v>
       </c>
-      <c r="I36" s="22">
+      <c r="I37" s="22">
         <v>76.94</v>
       </c>
-      <c r="J36" s="18">
+      <c r="J37" s="18">
         <v>1</v>
       </c>
-      <c r="K36" s="18" t="s">
-[...5 lines deleted...]
-      <c r="M36" s="18">
+      <c r="K37" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="L37" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="M37" s="18">
         <v>0.8</v>
       </c>
-      <c r="N36" s="18">
+      <c r="N37" s="18">
         <v>1.7</v>
       </c>
-      <c r="O36" s="18">
+      <c r="O37" s="18">
         <v>0.1</v>
       </c>
-      <c r="P36" s="22">
+      <c r="P37" s="22">
         <v>13.9</v>
       </c>
-      <c r="Q36" s="22" t="s">
-[...5 lines deleted...]
-      <c r="S36" s="22">
+      <c r="Q37" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="R37" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="S37" s="22">
         <v>10.199999999999999</v>
       </c>
-      <c r="T36" s="22">
+      <c r="T37" s="22">
         <v>21.5</v>
       </c>
-      <c r="U36" s="22">
+      <c r="U37" s="22">
         <v>9.6</v>
       </c>
     </row>
-    <row r="37" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C37" s="51" t="s">
+    <row r="38" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="51"/>
+      <c r="C38" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="D37" s="23">
+      <c r="D38" s="23">
         <v>77.28</v>
       </c>
-      <c r="E37" s="23" t="s">
-[...5 lines deleted...]
-      <c r="G37" s="23">
+      <c r="E38" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="F38" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="G38" s="23">
         <v>85.11</v>
       </c>
-      <c r="H37" s="23">
+      <c r="H38" s="23">
         <v>67.739999999999995</v>
       </c>
-      <c r="I37" s="23">
+      <c r="I38" s="23">
         <v>81.599999999999994</v>
       </c>
-      <c r="J37" s="21">
+      <c r="J38" s="21">
         <v>6.8</v>
       </c>
-      <c r="K37" s="21" t="s">
-[...5 lines deleted...]
-      <c r="M37" s="21">
+      <c r="K38" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="L38" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="M38" s="21">
         <v>8.6999999999999993</v>
       </c>
-      <c r="N37" s="21">
+      <c r="N38" s="21">
         <v>4.5</v>
       </c>
-      <c r="O37" s="21">
+      <c r="O38" s="21">
         <v>6.1</v>
       </c>
-      <c r="P37" s="23">
+      <c r="P38" s="23">
         <v>20.9</v>
       </c>
-      <c r="Q37" s="23" t="s">
-[...5 lines deleted...]
-      <c r="S37" s="23">
+      <c r="Q38" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="R38" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="S38" s="23">
         <v>19.8</v>
       </c>
-      <c r="T37" s="23">
+      <c r="T38" s="23">
         <v>26.1</v>
       </c>
-      <c r="U37" s="23">
+      <c r="U38" s="23">
         <v>12.6</v>
       </c>
     </row>
-    <row r="38" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B38" s="47">
+    <row r="39" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="47">
         <v>2004</v>
       </c>
-      <c r="C38" s="47" t="s">
+      <c r="C39" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="D38" s="22">
+      <c r="D39" s="22">
         <v>78.78</v>
       </c>
-      <c r="E38" s="22" t="s">
-[...5 lines deleted...]
-      <c r="G38" s="22">
+      <c r="E39" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F39" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G39" s="22">
         <v>87.02</v>
       </c>
-      <c r="H38" s="22">
+      <c r="H39" s="22">
         <v>69.319999999999993</v>
       </c>
-      <c r="I38" s="22">
+      <c r="I39" s="22">
         <v>81.349999999999994</v>
       </c>
-      <c r="J38" s="18">
+      <c r="J39" s="18">
         <v>1.9</v>
       </c>
-      <c r="K38" s="18" t="s">
-[...5 lines deleted...]
-      <c r="M38" s="18">
+      <c r="K39" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="L39" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="M39" s="18">
         <v>2.2000000000000002</v>
       </c>
-      <c r="N38" s="18">
+      <c r="N39" s="18">
         <v>2.2999999999999998</v>
       </c>
-      <c r="O38" s="18">
+      <c r="O39" s="18">
         <v>-0.3</v>
       </c>
-      <c r="P38" s="22">
+      <c r="P39" s="22">
         <v>13.2</v>
       </c>
-      <c r="Q38" s="22" t="s">
-[...5 lines deleted...]
-      <c r="S38" s="22">
+      <c r="Q39" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="R39" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="S39" s="22">
         <v>14.5</v>
       </c>
-      <c r="T38" s="22">
+      <c r="T39" s="22">
         <v>15.5</v>
       </c>
-      <c r="U38" s="22">
+      <c r="U39" s="22">
         <v>3.2</v>
-      </c>
-[...58 lines deleted...]
-        <v>5.5</v>
       </c>
     </row>
     <row r="40" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="47"/>
       <c r="C40" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" s="22">
+        <v>81.400000000000006</v>
+      </c>
+      <c r="E40" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F40" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G40" s="22">
+        <v>89.67</v>
+      </c>
+      <c r="H40" s="22">
+        <v>72.819999999999993</v>
+      </c>
+      <c r="I40" s="22">
+        <v>81.040000000000006</v>
+      </c>
+      <c r="J40" s="18">
+        <v>3.3</v>
+      </c>
+      <c r="K40" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="L40" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="M40" s="18">
+        <v>3</v>
+      </c>
+      <c r="N40" s="18">
+        <v>5</v>
+      </c>
+      <c r="O40" s="18">
+        <v>-0.4</v>
+      </c>
+      <c r="P40" s="22">
+        <v>13.7</v>
+      </c>
+      <c r="Q40" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="R40" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="S40" s="22">
+        <v>15.5</v>
+      </c>
+      <c r="T40" s="22">
+        <v>14.2</v>
+      </c>
+      <c r="U40" s="22">
+        <v>5.5</v>
+      </c>
+    </row>
+    <row r="41" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="47"/>
+      <c r="C41" s="47" t="s">
         <v>11</v>
       </c>
-      <c r="D40" s="22">
+      <c r="D41" s="22">
         <v>84.28</v>
       </c>
-      <c r="E40" s="22" t="s">
-[...5 lines deleted...]
-      <c r="G40" s="22">
+      <c r="E41" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F41" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G41" s="22">
         <v>93.16</v>
       </c>
-      <c r="H40" s="22">
+      <c r="H41" s="22">
         <v>74.239999999999995</v>
       </c>
-      <c r="I40" s="22">
+      <c r="I41" s="22">
         <v>86.55</v>
       </c>
-      <c r="J40" s="18">
+      <c r="J41" s="18">
         <v>3.5</v>
       </c>
-      <c r="K40" s="18" t="s">
-[...5 lines deleted...]
-      <c r="M40" s="18">
+      <c r="K41" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="L41" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="M41" s="18">
         <v>3.9</v>
       </c>
-      <c r="N40" s="18">
+      <c r="N41" s="18">
         <v>2</v>
       </c>
-      <c r="O40" s="18">
+      <c r="O41" s="18">
         <v>6.8</v>
       </c>
-      <c r="P40" s="22">
+      <c r="P41" s="22">
         <v>16.5</v>
       </c>
-      <c r="Q40" s="22" t="s">
-[...8 lines deleted...]
-      <c r="T40" s="22">
+      <c r="Q41" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="R41" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="S41" s="22">
+        <v>19</v>
+      </c>
+      <c r="T41" s="22">
         <v>14.5</v>
       </c>
-      <c r="U40" s="22">
+      <c r="U41" s="22">
         <v>12.5</v>
       </c>
     </row>
-    <row r="41" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C41" s="51" t="s">
+    <row r="42" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="51"/>
+      <c r="C42" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="D41" s="23">
+      <c r="D42" s="23">
         <v>89.49</v>
       </c>
-      <c r="E41" s="23" t="s">
-[...5 lines deleted...]
-      <c r="G41" s="23">
+      <c r="E42" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="F42" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="G42" s="23">
         <v>97.94</v>
       </c>
-      <c r="H41" s="23">
+      <c r="H42" s="23">
         <v>79.92</v>
       </c>
-      <c r="I41" s="23">
+      <c r="I42" s="23">
         <v>91.86</v>
       </c>
-      <c r="J41" s="21">
+      <c r="J42" s="21">
         <v>6.2</v>
       </c>
-      <c r="K41" s="21" t="s">
-[...5 lines deleted...]
-      <c r="M41" s="21">
+      <c r="K42" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="L42" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="M42" s="21">
         <v>5.0999999999999996</v>
       </c>
-      <c r="N41" s="21">
+      <c r="N42" s="21">
         <v>7.7</v>
       </c>
-      <c r="O41" s="21">
+      <c r="O42" s="21">
         <v>6.1</v>
       </c>
-      <c r="P41" s="23">
+      <c r="P42" s="23">
         <v>15.8</v>
       </c>
-      <c r="Q41" s="23" t="s">
-[...5 lines deleted...]
-      <c r="S41" s="23">
+      <c r="Q42" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="R42" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="S42" s="23">
         <v>15.1</v>
       </c>
-      <c r="T41" s="23">
+      <c r="T42" s="23">
         <v>18</v>
       </c>
-      <c r="U41" s="23">
+      <c r="U42" s="23">
         <v>12.6</v>
       </c>
     </row>
-    <row r="42" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B42" s="47">
+    <row r="43" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="47">
         <v>2005</v>
       </c>
-      <c r="C42" s="47" t="s">
+      <c r="C43" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="D42" s="22">
+      <c r="D43" s="22">
         <v>89.52</v>
       </c>
-      <c r="E42" s="22" t="s">
-[...5 lines deleted...]
-      <c r="G42" s="22">
+      <c r="E43" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F43" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G43" s="22">
         <v>97.98</v>
       </c>
-      <c r="H42" s="22">
+      <c r="H43" s="22">
         <v>80.97</v>
       </c>
-      <c r="I42" s="22">
+      <c r="I43" s="22">
         <v>88.86</v>
       </c>
-      <c r="J42" s="18">
+      <c r="J43" s="18">
         <v>0</v>
       </c>
-      <c r="K42" s="18" t="s">
-[...5 lines deleted...]
-      <c r="M42" s="18">
+      <c r="K43" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="L43" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="M43" s="18">
         <v>0</v>
       </c>
-      <c r="N42" s="18">
+      <c r="N43" s="18">
         <v>1.3</v>
       </c>
-      <c r="O42" s="18">
+      <c r="O43" s="18">
         <v>-3.3</v>
       </c>
-      <c r="P42" s="22">
+      <c r="P43" s="22">
         <v>13.6</v>
       </c>
-      <c r="Q42" s="22" t="s">
-[...5 lines deleted...]
-      <c r="S42" s="22">
+      <c r="Q43" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="R43" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="S43" s="22">
         <v>12.6</v>
       </c>
-      <c r="T42" s="22">
+      <c r="T43" s="22">
         <v>16.8</v>
       </c>
-      <c r="U42" s="22">
+      <c r="U43" s="22">
         <v>9.1999999999999993</v>
-      </c>
-[...58 lines deleted...]
-        <v>15.2</v>
       </c>
     </row>
     <row r="44" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="47"/>
       <c r="C44" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" s="22">
+        <v>93.28</v>
+      </c>
+      <c r="E44" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F44" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G44" s="22">
+        <v>102.29</v>
+      </c>
+      <c r="H44" s="22">
+        <v>83.94</v>
+      </c>
+      <c r="I44" s="22">
+        <v>93.36</v>
+      </c>
+      <c r="J44" s="18">
+        <v>4.2</v>
+      </c>
+      <c r="K44" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="L44" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="M44" s="18">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="N44" s="18">
+        <v>3.7</v>
+      </c>
+      <c r="O44" s="18">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="P44" s="22">
+        <v>14.6</v>
+      </c>
+      <c r="Q44" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="R44" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="S44" s="22">
+        <v>14.1</v>
+      </c>
+      <c r="T44" s="22">
+        <v>15.3</v>
+      </c>
+      <c r="U44" s="22">
+        <v>15.2</v>
+      </c>
+    </row>
+    <row r="45" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="47"/>
+      <c r="C45" s="47" t="s">
         <v>11</v>
       </c>
-      <c r="D44" s="22">
+      <c r="D45" s="22">
         <v>94.84</v>
       </c>
-      <c r="E44" s="22" t="s">
-[...5 lines deleted...]
-      <c r="G44" s="22">
+      <c r="E45" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F45" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G45" s="22">
         <v>105.55</v>
       </c>
-      <c r="H44" s="22">
+      <c r="H45" s="22">
         <v>83.44</v>
       </c>
-      <c r="I44" s="22">
+      <c r="I45" s="22">
         <v>96.84</v>
       </c>
-      <c r="J44" s="18">
+      <c r="J45" s="18">
         <v>1.7</v>
       </c>
-      <c r="K44" s="18" t="s">
-[...5 lines deleted...]
-      <c r="M44" s="18">
+      <c r="K45" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="L45" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="M45" s="18">
         <v>3.2</v>
       </c>
-      <c r="N44" s="18">
+      <c r="N45" s="18">
         <v>-0.6</v>
       </c>
-      <c r="O44" s="18">
+      <c r="O45" s="18">
         <v>3.7</v>
       </c>
-      <c r="P44" s="22">
+      <c r="P45" s="22">
         <v>12.5</v>
       </c>
-      <c r="Q44" s="22" t="s">
-[...5 lines deleted...]
-      <c r="S44" s="22">
+      <c r="Q45" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="R45" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="S45" s="22">
         <v>13.3</v>
       </c>
-      <c r="T44" s="22">
+      <c r="T45" s="22">
         <v>12.4</v>
       </c>
-      <c r="U44" s="22">
+      <c r="U45" s="22">
         <v>11.9</v>
       </c>
     </row>
-    <row r="45" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C45" s="51" t="s">
+    <row r="46" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="51"/>
+      <c r="C46" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="D45" s="23">
+      <c r="D46" s="23">
         <v>99.65</v>
       </c>
-      <c r="E45" s="23" t="s">
-[...5 lines deleted...]
-      <c r="G45" s="23">
+      <c r="E46" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="F46" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="G46" s="23">
         <v>107.43</v>
       </c>
-      <c r="H45" s="23">
+      <c r="H46" s="23">
         <v>90.02</v>
       </c>
-      <c r="I45" s="23">
+      <c r="I46" s="23">
         <v>103.21</v>
       </c>
-      <c r="J45" s="21">
+      <c r="J46" s="21">
         <v>5.0999999999999996</v>
       </c>
-      <c r="K45" s="21" t="s">
-[...5 lines deleted...]
-      <c r="M45" s="21">
+      <c r="K46" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="L46" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="M46" s="21">
         <v>1.8</v>
       </c>
-      <c r="N45" s="21">
+      <c r="N46" s="21">
         <v>7.9</v>
       </c>
-      <c r="O45" s="21">
+      <c r="O46" s="21">
         <v>6.6</v>
       </c>
-      <c r="P45" s="23">
+      <c r="P46" s="23">
         <v>11.4</v>
       </c>
-      <c r="Q45" s="23" t="s">
-[...5 lines deleted...]
-      <c r="S45" s="23">
+      <c r="Q46" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="R46" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="S46" s="23">
         <v>9.6999999999999993</v>
       </c>
-      <c r="T45" s="23">
+      <c r="T46" s="23">
         <v>12.6</v>
       </c>
-      <c r="U45" s="23">
+      <c r="U46" s="23">
         <v>12.4</v>
       </c>
     </row>
-    <row r="46" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B46" s="47">
+    <row r="47" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="47">
         <v>2006</v>
       </c>
-      <c r="C46" s="47" t="s">
+      <c r="C47" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="D46" s="22">
+      <c r="D47" s="22">
         <v>103.64</v>
       </c>
-      <c r="E46" s="22" t="s">
-[...5 lines deleted...]
-      <c r="G46" s="22">
+      <c r="E47" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F47" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G47" s="22">
         <v>114.87</v>
       </c>
-      <c r="H46" s="22">
+      <c r="H47" s="22">
         <v>92.46</v>
       </c>
-      <c r="I46" s="22">
+      <c r="I47" s="22">
         <v>102.83</v>
       </c>
-      <c r="J46" s="18">
+      <c r="J47" s="18">
         <v>4</v>
       </c>
-      <c r="K46" s="18" t="s">
-[...5 lines deleted...]
-      <c r="M46" s="18">
+      <c r="K47" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="L47" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="M47" s="18">
         <v>6.9</v>
       </c>
-      <c r="N46" s="18">
+      <c r="N47" s="18">
         <v>2.7</v>
       </c>
-      <c r="O46" s="18">
+      <c r="O47" s="18">
         <v>-0.4</v>
       </c>
-      <c r="P46" s="22">
+      <c r="P47" s="22">
         <v>15.8</v>
       </c>
-      <c r="Q46" s="22" t="s">
-[...5 lines deleted...]
-      <c r="S46" s="22">
+      <c r="Q47" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="R47" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="S47" s="22">
         <v>17.2</v>
       </c>
-      <c r="T46" s="22">
+      <c r="T47" s="22">
         <v>14.2</v>
       </c>
-      <c r="U46" s="22">
+      <c r="U47" s="22">
         <v>15.7</v>
-      </c>
-[...58 lines deleted...]
-        <v>15.5</v>
       </c>
     </row>
     <row r="48" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="47"/>
       <c r="C48" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" s="22">
+        <v>105.08</v>
+      </c>
+      <c r="E48" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F48" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G48" s="22">
+        <v>111.43</v>
+      </c>
+      <c r="H48" s="22">
+        <v>97.11</v>
+      </c>
+      <c r="I48" s="22">
+        <v>107.86</v>
+      </c>
+      <c r="J48" s="18">
+        <v>1.4</v>
+      </c>
+      <c r="K48" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="L48" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="M48" s="18">
+        <v>-3</v>
+      </c>
+      <c r="N48" s="18">
+        <v>5</v>
+      </c>
+      <c r="O48" s="18">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="P48" s="22">
+        <v>12.7</v>
+      </c>
+      <c r="Q48" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="R48" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="S48" s="22">
+        <v>8.9</v>
+      </c>
+      <c r="T48" s="22">
+        <v>15.7</v>
+      </c>
+      <c r="U48" s="22">
+        <v>15.5</v>
+      </c>
+    </row>
+    <row r="49" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="47"/>
+      <c r="C49" s="47" t="s">
         <v>11</v>
       </c>
-      <c r="D48" s="22">
+      <c r="D49" s="22">
         <v>107.59</v>
       </c>
-      <c r="E48" s="22" t="s">
-[...5 lines deleted...]
-      <c r="G48" s="22">
+      <c r="E49" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F49" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G49" s="22">
         <v>114.15</v>
       </c>
-      <c r="H48" s="22">
+      <c r="H49" s="22">
         <v>99.45</v>
       </c>
-      <c r="I48" s="22">
+      <c r="I49" s="22">
         <v>110.27</v>
       </c>
-      <c r="J48" s="18">
+      <c r="J49" s="18">
         <v>2.4</v>
       </c>
-      <c r="K48" s="18" t="s">
-[...5 lines deleted...]
-      <c r="M48" s="18">
+      <c r="K49" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="L49" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="M49" s="18">
         <v>2.4</v>
       </c>
-      <c r="N48" s="18">
+      <c r="N49" s="18">
         <v>2.4</v>
       </c>
-      <c r="O48" s="18">
+      <c r="O49" s="18">
         <v>2.2000000000000002</v>
       </c>
-      <c r="P48" s="22">
+      <c r="P49" s="22">
         <v>13.4</v>
       </c>
-      <c r="Q48" s="22" t="s">
-[...5 lines deleted...]
-      <c r="S48" s="22">
+      <c r="Q49" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="R49" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="S49" s="22">
         <v>8.1</v>
       </c>
-      <c r="T48" s="22">
+      <c r="T49" s="22">
         <v>19.2</v>
       </c>
-      <c r="U48" s="22">
+      <c r="U49" s="22">
         <v>13.9</v>
       </c>
     </row>
-    <row r="49" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C49" s="51" t="s">
+    <row r="50" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="51"/>
+      <c r="C50" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="D49" s="23">
+      <c r="D50" s="23">
         <v>114.85</v>
       </c>
-      <c r="E49" s="23" t="s">
-[...5 lines deleted...]
-      <c r="G49" s="23">
+      <c r="E50" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="F50" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="G50" s="23">
         <v>124.9</v>
       </c>
-      <c r="H49" s="23">
+      <c r="H50" s="23">
         <v>105.05</v>
       </c>
-      <c r="I49" s="23">
+      <c r="I50" s="23">
         <v>113.26</v>
       </c>
-      <c r="J49" s="21">
+      <c r="J50" s="21">
         <v>6.7</v>
       </c>
-      <c r="K49" s="21" t="s">
-[...5 lines deleted...]
-      <c r="M49" s="21">
+      <c r="K50" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="L50" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="M50" s="21">
         <v>9.4</v>
       </c>
-      <c r="N49" s="21">
+      <c r="N50" s="21">
         <v>5.6</v>
       </c>
-      <c r="O49" s="21">
+      <c r="O50" s="21">
         <v>2.7</v>
       </c>
-      <c r="P49" s="23">
+      <c r="P50" s="23">
         <v>15.3</v>
       </c>
-      <c r="Q49" s="23" t="s">
-[...5 lines deleted...]
-      <c r="S49" s="23">
+      <c r="Q50" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="R50" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="S50" s="23">
         <v>16.3</v>
       </c>
-      <c r="T49" s="23">
+      <c r="T50" s="23">
         <v>16.7</v>
       </c>
-      <c r="U49" s="23">
+      <c r="U50" s="23">
         <v>9.6999999999999993</v>
       </c>
     </row>
-    <row r="50" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B50" s="47">
+    <row r="51" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="47">
         <v>2007</v>
       </c>
-      <c r="C50" s="47" t="s">
+      <c r="C51" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="D50" s="22">
+      <c r="D51" s="22">
         <v>118.32</v>
       </c>
-      <c r="E50" s="22" t="s">
-[...5 lines deleted...]
-      <c r="G50" s="22">
+      <c r="E51" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F51" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G51" s="22">
         <v>129.49</v>
       </c>
-      <c r="H50" s="22">
+      <c r="H51" s="22">
         <v>107.92</v>
       </c>
-      <c r="I50" s="22">
+      <c r="I51" s="22">
         <v>115.45</v>
       </c>
-      <c r="J50" s="18">
+      <c r="J51" s="18">
         <v>3</v>
       </c>
-      <c r="K50" s="18" t="s">
-[...5 lines deleted...]
-      <c r="M50" s="18">
+      <c r="K51" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="L51" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="M51" s="18">
         <v>3.7</v>
       </c>
-      <c r="N50" s="18">
+      <c r="N51" s="18">
         <v>2.7</v>
       </c>
-      <c r="O50" s="18">
+      <c r="O51" s="18">
         <v>1.9</v>
       </c>
-      <c r="P50" s="22">
+      <c r="P51" s="22">
         <v>14.2</v>
       </c>
-      <c r="Q50" s="22" t="s">
-[...5 lines deleted...]
-      <c r="S50" s="22">
+      <c r="Q51" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="R51" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="S51" s="22">
         <v>12.7</v>
       </c>
-      <c r="T50" s="22">
+      <c r="T51" s="22">
         <v>16.7</v>
       </c>
-      <c r="U50" s="22">
+      <c r="U51" s="22">
         <v>12.3</v>
-      </c>
-[...58 lines deleted...]
-        <v>7.9</v>
       </c>
     </row>
     <row r="52" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="47"/>
       <c r="C52" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="D52" s="22">
+        <v>123.02</v>
+      </c>
+      <c r="E52" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F52" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G52" s="22">
+        <v>134.66</v>
+      </c>
+      <c r="H52" s="22">
+        <v>113.87</v>
+      </c>
+      <c r="I52" s="22">
+        <v>116.35</v>
+      </c>
+      <c r="J52" s="18">
+        <v>4</v>
+      </c>
+      <c r="K52" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="L52" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="M52" s="18">
+        <v>4</v>
+      </c>
+      <c r="N52" s="18">
+        <v>5.5</v>
+      </c>
+      <c r="O52" s="18">
+        <v>0.8</v>
+      </c>
+      <c r="P52" s="22">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="Q52" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="R52" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="S52" s="22">
+        <v>20.8</v>
+      </c>
+      <c r="T52" s="22">
+        <v>17.3</v>
+      </c>
+      <c r="U52" s="22">
+        <v>7.9</v>
+      </c>
+    </row>
+    <row r="53" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="47"/>
+      <c r="C53" s="47" t="s">
         <v>11</v>
       </c>
-      <c r="D52" s="22">
+      <c r="D53" s="22">
         <v>125.08</v>
       </c>
-      <c r="E52" s="22" t="s">
-[...5 lines deleted...]
-      <c r="G52" s="22">
+      <c r="E53" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F53" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G53" s="22">
         <v>135.13</v>
       </c>
-      <c r="H52" s="22">
+      <c r="H53" s="22">
         <v>116.83</v>
       </c>
-      <c r="I52" s="22">
+      <c r="I53" s="22">
         <v>120.11</v>
       </c>
-      <c r="J52" s="18">
+      <c r="J53" s="18">
         <v>1.7</v>
       </c>
-      <c r="K52" s="18" t="s">
-[...5 lines deleted...]
-      <c r="M52" s="18">
+      <c r="K53" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="L53" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="M53" s="18">
         <v>0.3</v>
       </c>
-      <c r="N52" s="18">
+      <c r="N53" s="18">
         <v>2.6</v>
       </c>
-      <c r="O52" s="18">
+      <c r="O53" s="18">
         <v>3.2</v>
       </c>
-      <c r="P52" s="22">
+      <c r="P53" s="22">
         <v>16.3</v>
       </c>
-      <c r="Q52" s="22" t="s">
-[...5 lines deleted...]
-      <c r="S52" s="22">
+      <c r="Q53" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="R53" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="S53" s="22">
         <v>18.399999999999999</v>
       </c>
-      <c r="T52" s="22">
+      <c r="T53" s="22">
         <v>17.5</v>
       </c>
-      <c r="U52" s="22">
+      <c r="U53" s="22">
         <v>8.9</v>
       </c>
     </row>
-    <row r="53" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C53" s="51" t="s">
+    <row r="54" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="51"/>
+      <c r="C54" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="D53" s="23">
+      <c r="D54" s="23">
         <v>124.47</v>
       </c>
-      <c r="E53" s="23">
+      <c r="E54" s="23">
         <v>123</v>
       </c>
-      <c r="F53" s="23">
+      <c r="F54" s="23">
         <v>126.53</v>
       </c>
-      <c r="G53" s="23">
+      <c r="G54" s="23">
         <v>134.38</v>
       </c>
-      <c r="H53" s="23">
+      <c r="H54" s="23">
         <v>116.15</v>
       </c>
-      <c r="I53" s="23">
+      <c r="I54" s="23">
         <v>119.92</v>
       </c>
-      <c r="J53" s="21">
+      <c r="J54" s="21">
         <v>-0.5</v>
       </c>
-      <c r="K53" s="21" t="s">
-[...5 lines deleted...]
-      <c r="M53" s="21">
+      <c r="K54" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="L54" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="M54" s="21">
         <v>-0.6</v>
       </c>
-      <c r="N53" s="21">
+      <c r="N54" s="21">
         <v>-0.6</v>
       </c>
-      <c r="O53" s="21">
+      <c r="O54" s="21">
         <v>-0.2</v>
       </c>
-      <c r="P53" s="23">
+      <c r="P54" s="23">
         <v>8.4</v>
       </c>
-      <c r="Q53" s="23" t="s">
-[...5 lines deleted...]
-      <c r="S53" s="23">
+      <c r="Q54" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="R54" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="S54" s="23">
         <v>7.6</v>
       </c>
-      <c r="T53" s="23">
+      <c r="T54" s="23">
         <v>10.6</v>
       </c>
-      <c r="U53" s="23">
+      <c r="U54" s="23">
         <v>5.9</v>
       </c>
     </row>
-    <row r="54" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B54" s="47">
+    <row r="55" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B55" s="47">
         <v>2008</v>
       </c>
-      <c r="C54" s="47" t="s">
+      <c r="C55" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="D54" s="24">
+      <c r="D55" s="24">
         <v>123.19</v>
       </c>
-      <c r="E54" s="24">
+      <c r="E55" s="24">
         <v>121.72</v>
       </c>
-      <c r="F54" s="24">
+      <c r="F55" s="24">
         <v>125.23</v>
       </c>
-      <c r="G54" s="24">
+      <c r="G55" s="24">
         <v>133.43</v>
       </c>
-      <c r="H54" s="24">
+      <c r="H55" s="24">
         <v>115.02</v>
       </c>
-      <c r="I54" s="24">
+      <c r="I55" s="24">
         <v>117.53</v>
       </c>
-      <c r="J54" s="16">
+      <c r="J55" s="16">
         <v>-1</v>
       </c>
-      <c r="K54" s="16">
+      <c r="K55" s="16">
         <v>-1</v>
       </c>
-      <c r="L54" s="16">
+      <c r="L55" s="16">
         <v>-1</v>
       </c>
-      <c r="M54" s="16">
+      <c r="M55" s="16">
         <v>-0.7</v>
       </c>
-      <c r="N54" s="16">
+      <c r="N55" s="16">
         <v>-1</v>
       </c>
-      <c r="O54" s="16">
+      <c r="O55" s="16">
         <v>-2</v>
       </c>
-      <c r="P54" s="24">
+      <c r="P55" s="24">
         <v>4.0999999999999996</v>
       </c>
-      <c r="Q54" s="24" t="s">
-[...5 lines deleted...]
-      <c r="S54" s="24">
+      <c r="Q55" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="R55" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="S55" s="24">
         <v>3</v>
       </c>
-      <c r="T54" s="24">
+      <c r="T55" s="24">
         <v>6.6</v>
       </c>
-      <c r="U54" s="24">
+      <c r="U55" s="24">
         <v>1.8</v>
-      </c>
-[...58 lines deleted...]
-        <v>0.1</v>
       </c>
     </row>
     <row r="56" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="47"/>
       <c r="C56" s="47" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D56" s="24">
-        <v>126.34</v>
+        <v>124.01</v>
       </c>
       <c r="E56" s="24">
-        <v>126.03</v>
+        <v>123.49</v>
       </c>
       <c r="F56" s="24">
-        <v>127.67</v>
+        <v>125.45</v>
       </c>
       <c r="G56" s="24">
-        <v>134.22999999999999</v>
+        <v>133.74</v>
       </c>
       <c r="H56" s="24">
-        <v>122.04</v>
+        <v>117.34</v>
       </c>
       <c r="I56" s="24">
-        <v>118.15</v>
+        <v>116.43</v>
       </c>
       <c r="J56" s="16">
-        <v>1.9</v>
+        <v>0.7</v>
       </c>
       <c r="K56" s="16">
-        <v>2.1</v>
+        <v>1.5</v>
       </c>
       <c r="L56" s="16">
-        <v>1.8</v>
+        <v>0.2</v>
       </c>
       <c r="M56" s="16">
-        <v>0.4</v>
+        <v>0.2</v>
       </c>
       <c r="N56" s="16">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="O56" s="16">
-        <v>1.5</v>
+        <v>-0.9</v>
       </c>
       <c r="P56" s="24">
-        <v>1</v>
+        <v>0.8</v>
       </c>
       <c r="Q56" s="24" t="s">
         <v>19</v>
       </c>
       <c r="R56" s="24" t="s">
         <v>19</v>
       </c>
       <c r="S56" s="24">
         <v>-0.7</v>
       </c>
       <c r="T56" s="24">
+        <v>3</v>
+      </c>
+      <c r="U56" s="24">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="57" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B57" s="47"/>
+      <c r="C57" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="D57" s="24">
+        <v>126.34</v>
+      </c>
+      <c r="E57" s="24">
+        <v>126.03</v>
+      </c>
+      <c r="F57" s="24">
+        <v>127.67</v>
+      </c>
+      <c r="G57" s="24">
+        <v>134.22999999999999</v>
+      </c>
+      <c r="H57" s="24">
+        <v>122.04</v>
+      </c>
+      <c r="I57" s="24">
+        <v>118.15</v>
+      </c>
+      <c r="J57" s="16">
+        <v>1.9</v>
+      </c>
+      <c r="K57" s="16">
+        <v>2.1</v>
+      </c>
+      <c r="L57" s="16">
+        <v>1.8</v>
+      </c>
+      <c r="M57" s="16">
+        <v>0.4</v>
+      </c>
+      <c r="N57" s="16">
+        <v>4</v>
+      </c>
+      <c r="O57" s="16">
+        <v>1.5</v>
+      </c>
+      <c r="P57" s="24">
+        <v>1</v>
+      </c>
+      <c r="Q57" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="R57" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="S57" s="24">
+        <v>-0.7</v>
+      </c>
+      <c r="T57" s="24">
         <v>4.5</v>
       </c>
-      <c r="U56" s="24">
+      <c r="U57" s="24">
         <v>-1.6</v>
       </c>
     </row>
-    <row r="57" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C57" s="51" t="s">
+    <row r="58" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="51"/>
+      <c r="C58" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="D57" s="25">
+      <c r="D58" s="25">
         <v>123.02</v>
       </c>
-      <c r="E57" s="26">
+      <c r="E58" s="26">
         <v>121.27</v>
       </c>
-      <c r="F57" s="26">
+      <c r="F58" s="26">
         <v>125.24</v>
       </c>
-      <c r="G57" s="26">
+      <c r="G58" s="26">
         <v>129.44</v>
       </c>
-      <c r="H57" s="26">
+      <c r="H58" s="26">
         <v>118.98</v>
       </c>
-      <c r="I57" s="26">
+      <c r="I58" s="26">
         <v>117.65</v>
       </c>
-      <c r="J57" s="27">
+      <c r="J58" s="27">
         <v>-2.6</v>
       </c>
-      <c r="K57" s="27">
+      <c r="K58" s="27">
         <v>-3.8</v>
       </c>
-      <c r="L57" s="27">
+      <c r="L58" s="27">
         <v>-1.9</v>
       </c>
-      <c r="M57" s="27">
+      <c r="M58" s="27">
         <v>-3.6</v>
       </c>
-      <c r="N57" s="27">
+      <c r="N58" s="27">
         <v>-2.5</v>
       </c>
-      <c r="O57" s="27">
+      <c r="O58" s="27">
         <v>-0.4</v>
       </c>
-      <c r="P57" s="28">
+      <c r="P58" s="28">
         <v>-1.2</v>
       </c>
-      <c r="Q57" s="28">
+      <c r="Q58" s="28">
         <v>-1.4</v>
       </c>
-      <c r="R57" s="28">
+      <c r="R58" s="28">
         <v>-1</v>
       </c>
-      <c r="S57" s="28">
+      <c r="S58" s="28">
         <v>-3.7</v>
       </c>
-      <c r="T57" s="28">
+      <c r="T58" s="28">
         <v>2.4</v>
       </c>
-      <c r="U57" s="28">
+      <c r="U58" s="28">
         <v>-1.9</v>
       </c>
     </row>
-    <row r="58" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B58" s="47">
+    <row r="59" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B59" s="47">
         <v>2009</v>
       </c>
-      <c r="C58" s="47" t="s">
+      <c r="C59" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="D58" s="24">
+      <c r="D59" s="24">
         <v>122.58</v>
       </c>
-      <c r="E58" s="24">
+      <c r="E59" s="24">
         <v>123.62</v>
       </c>
-      <c r="F58" s="24">
+      <c r="F59" s="24">
         <v>123.01</v>
       </c>
-      <c r="G58" s="24">
+      <c r="G59" s="24">
         <v>129.27000000000001</v>
       </c>
-      <c r="H58" s="24">
+      <c r="H59" s="24">
         <v>117.28</v>
       </c>
-      <c r="I58" s="24">
+      <c r="I59" s="24">
         <v>119.14</v>
       </c>
-      <c r="J58" s="16">
+      <c r="J59" s="16">
         <v>-0.4</v>
       </c>
-      <c r="K58" s="16">
+      <c r="K59" s="16">
         <v>1.9</v>
       </c>
-      <c r="L58" s="16">
+      <c r="L59" s="16">
         <v>-1.8</v>
       </c>
-      <c r="M58" s="16">
+      <c r="M59" s="16">
         <v>-0.1</v>
       </c>
-      <c r="N58" s="16">
+      <c r="N59" s="16">
         <v>-1.4</v>
       </c>
-      <c r="O58" s="16">
+      <c r="O59" s="16">
         <v>1.3</v>
       </c>
-      <c r="P58" s="24">
+      <c r="P59" s="24">
         <v>-0.5</v>
       </c>
-      <c r="Q58" s="24">
+      <c r="Q59" s="24">
         <v>1.6</v>
       </c>
-      <c r="R58" s="24">
+      <c r="R59" s="24">
         <v>-1.8</v>
       </c>
-      <c r="S58" s="24">
+      <c r="S59" s="24">
         <v>-3.1</v>
       </c>
-      <c r="T58" s="24">
+      <c r="T59" s="24">
         <v>2</v>
       </c>
-      <c r="U58" s="24">
+      <c r="U59" s="24">
         <v>1.4</v>
-      </c>
-[...58 lines deleted...]
-        <v>-1.6</v>
       </c>
     </row>
     <row r="60" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="47"/>
       <c r="C60" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="D60" s="24">
+        <v>118.48</v>
+      </c>
+      <c r="E60" s="24">
+        <v>122.15</v>
+      </c>
+      <c r="F60" s="24">
+        <v>117.18</v>
+      </c>
+      <c r="G60" s="24">
+        <v>124.07</v>
+      </c>
+      <c r="H60" s="24">
+        <v>114.67</v>
+      </c>
+      <c r="I60" s="24">
+        <v>114.55</v>
+      </c>
+      <c r="J60" s="16">
+        <v>-3.3</v>
+      </c>
+      <c r="K60" s="16">
+        <v>-1.2</v>
+      </c>
+      <c r="L60" s="16">
+        <v>-4.7</v>
+      </c>
+      <c r="M60" s="16">
+        <v>-4</v>
+      </c>
+      <c r="N60" s="16">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="O60" s="16">
+        <v>-3.9</v>
+      </c>
+      <c r="P60" s="24">
+        <v>-4.5</v>
+      </c>
+      <c r="Q60" s="24">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="R60" s="24">
+        <v>-6.6</v>
+      </c>
+      <c r="S60" s="24">
+        <v>-7.2</v>
+      </c>
+      <c r="T60" s="24">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="U60" s="24">
+        <v>-1.6</v>
+      </c>
+    </row>
+    <row r="61" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B61" s="47"/>
+      <c r="C61" s="47" t="s">
         <v>11</v>
       </c>
-      <c r="D60" s="24">
+      <c r="D61" s="24">
         <v>116.37</v>
       </c>
-      <c r="E60" s="24">
+      <c r="E61" s="24">
         <v>120.83</v>
       </c>
-      <c r="F60" s="24">
+      <c r="F61" s="24">
         <v>114.55</v>
       </c>
-      <c r="G60" s="24">
+      <c r="G61" s="24">
         <v>120.41</v>
       </c>
-      <c r="H60" s="24">
+      <c r="H61" s="24">
         <v>114.11</v>
       </c>
-      <c r="I60" s="24">
+      <c r="I61" s="24">
         <v>112.9</v>
       </c>
-      <c r="J60" s="16">
+      <c r="J61" s="16">
         <v>-1.8</v>
       </c>
-      <c r="K60" s="16">
+      <c r="K61" s="16">
         <v>-1.1000000000000001</v>
       </c>
-      <c r="L60" s="16">
+      <c r="L61" s="16">
         <v>-2.2000000000000002</v>
       </c>
-      <c r="M60" s="16">
+      <c r="M61" s="16">
         <v>-2.9</v>
       </c>
-      <c r="N60" s="16">
+      <c r="N61" s="16">
         <v>-0.5</v>
       </c>
-      <c r="O60" s="16">
+      <c r="O61" s="16">
         <v>-1.4</v>
       </c>
-      <c r="P60" s="24">
+      <c r="P61" s="24">
         <v>-7.9</v>
       </c>
-      <c r="Q60" s="24">
+      <c r="Q61" s="24">
         <v>-4.0999999999999996</v>
       </c>
-      <c r="R60" s="24">
+      <c r="R61" s="24">
         <v>-10.3</v>
       </c>
-      <c r="S60" s="24">
+      <c r="S61" s="24">
         <v>-10.3</v>
       </c>
-      <c r="T60" s="24">
+      <c r="T61" s="24">
         <v>-6.5</v>
       </c>
-      <c r="U60" s="24">
+      <c r="U61" s="24">
         <v>-4.4000000000000004</v>
       </c>
     </row>
-    <row r="61" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C61" s="51" t="s">
+    <row r="62" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B62" s="51"/>
+      <c r="C62" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="D61" s="25">
+      <c r="D62" s="25">
         <v>114.28</v>
       </c>
-      <c r="E61" s="26">
+      <c r="E62" s="26">
         <v>115.53</v>
       </c>
-      <c r="F61" s="26">
+      <c r="F62" s="26">
         <v>114.5</v>
       </c>
-      <c r="G61" s="26">
+      <c r="G62" s="26">
         <v>120.11</v>
       </c>
-      <c r="H61" s="26">
+      <c r="H62" s="26">
         <v>111.4</v>
       </c>
-      <c r="I61" s="26">
+      <c r="I62" s="26">
         <v>107.88</v>
       </c>
-      <c r="J61" s="27">
+      <c r="J62" s="27">
         <v>-1.8</v>
       </c>
-      <c r="K61" s="27">
+      <c r="K62" s="27">
         <v>-4.4000000000000004</v>
       </c>
-      <c r="L61" s="27">
+      <c r="L62" s="27">
         <v>0</v>
       </c>
-      <c r="M61" s="27">
+      <c r="M62" s="27">
         <v>-0.2</v>
       </c>
-      <c r="N61" s="27">
+      <c r="N62" s="27">
         <v>-2.4</v>
       </c>
-      <c r="O61" s="27">
+      <c r="O62" s="27">
         <v>-4.4000000000000004</v>
       </c>
-      <c r="P61" s="28">
+      <c r="P62" s="28">
         <v>-7.1</v>
       </c>
-      <c r="Q61" s="28">
+      <c r="Q62" s="28">
         <v>-4.7</v>
       </c>
-      <c r="R61" s="28">
+      <c r="R62" s="28">
         <v>-8.6</v>
       </c>
-      <c r="S61" s="28">
+      <c r="S62" s="28">
         <v>-7.2</v>
       </c>
-      <c r="T61" s="28">
+      <c r="T62" s="28">
         <v>-6.4</v>
       </c>
-      <c r="U61" s="28">
+      <c r="U62" s="28">
         <v>-8.3000000000000007</v>
       </c>
     </row>
-    <row r="62" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B62" s="47">
+    <row r="63" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B63" s="47">
         <v>2010</v>
       </c>
-      <c r="C62" s="47" t="s">
+      <c r="C63" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="D62" s="24">
+      <c r="D63" s="24">
         <v>112.07</v>
       </c>
-      <c r="E62" s="24">
+      <c r="E63" s="24">
         <v>113.93</v>
       </c>
-      <c r="F62" s="24">
+      <c r="F63" s="24">
         <v>111.75</v>
       </c>
-      <c r="G62" s="24">
+      <c r="G63" s="24">
         <v>115.62</v>
       </c>
-      <c r="H62" s="24">
+      <c r="H63" s="24">
         <v>109.6</v>
       </c>
-      <c r="I62" s="24">
+      <c r="I63" s="24">
         <v>109.92</v>
       </c>
-      <c r="J62" s="16">
+      <c r="J63" s="16">
         <v>-1.9</v>
       </c>
-      <c r="K62" s="16">
+      <c r="K63" s="16">
         <v>-1.4</v>
       </c>
-      <c r="L62" s="16">
+      <c r="L63" s="16">
         <v>-2.4</v>
       </c>
-      <c r="M62" s="16">
+      <c r="M63" s="16">
         <v>-3.7</v>
       </c>
-      <c r="N62" s="16">
+      <c r="N63" s="16">
         <v>-1.6</v>
       </c>
-      <c r="O62" s="16">
+      <c r="O63" s="16">
         <v>1.9</v>
       </c>
-      <c r="P62" s="24">
+      <c r="P63" s="24">
         <v>-8.6</v>
       </c>
-      <c r="Q62" s="24">
+      <c r="Q63" s="24">
         <v>-7.8</v>
       </c>
-      <c r="R62" s="24">
+      <c r="R63" s="24">
         <v>-9.1999999999999993</v>
       </c>
-      <c r="S62" s="24">
+      <c r="S63" s="24">
         <v>-10.6</v>
       </c>
-      <c r="T62" s="24">
+      <c r="T63" s="24">
         <v>-6.5</v>
       </c>
-      <c r="U62" s="24">
+      <c r="U63" s="24">
         <v>-7.7</v>
-      </c>
-[...58 lines deleted...]
-        <v>-4.0999999999999996</v>
       </c>
     </row>
     <row r="64" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B64" s="47"/>
       <c r="C64" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="D64" s="24">
+        <v>110.49</v>
+      </c>
+      <c r="E64" s="24">
+        <v>110.2</v>
+      </c>
+      <c r="F64" s="24">
+        <v>111.94</v>
+      </c>
+      <c r="G64" s="24">
+        <v>111.14</v>
+      </c>
+      <c r="H64" s="24">
+        <v>110.7</v>
+      </c>
+      <c r="I64" s="24">
+        <v>109.89</v>
+      </c>
+      <c r="J64" s="16">
+        <v>-1.4</v>
+      </c>
+      <c r="K64" s="16">
+        <v>-3.3</v>
+      </c>
+      <c r="L64" s="16">
+        <v>0.2</v>
+      </c>
+      <c r="M64" s="16">
+        <v>-3.9</v>
+      </c>
+      <c r="N64" s="16">
+        <v>1</v>
+      </c>
+      <c r="O64" s="16">
+        <v>0</v>
+      </c>
+      <c r="P64" s="24">
+        <v>-6.7</v>
+      </c>
+      <c r="Q64" s="24">
+        <v>-9.8000000000000007</v>
+      </c>
+      <c r="R64" s="24">
+        <v>-4.5</v>
+      </c>
+      <c r="S64" s="24">
+        <v>-10.4</v>
+      </c>
+      <c r="T64" s="24">
+        <v>-3.5</v>
+      </c>
+      <c r="U64" s="24">
+        <v>-4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="65" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B65" s="47"/>
+      <c r="C65" s="47" t="s">
         <v>11</v>
       </c>
-      <c r="D64" s="24">
+      <c r="D65" s="24">
         <v>109.52</v>
       </c>
-      <c r="E64" s="24">
+      <c r="E65" s="24">
         <v>109.63</v>
       </c>
-      <c r="F64" s="24">
+      <c r="F65" s="24">
         <v>110.63</v>
       </c>
-      <c r="G64" s="24">
+      <c r="G65" s="24">
         <v>112.1</v>
       </c>
-      <c r="H64" s="24">
+      <c r="H65" s="24">
         <v>107.58</v>
       </c>
-      <c r="I64" s="24">
+      <c r="I65" s="24">
         <v>108.53</v>
       </c>
-      <c r="J64" s="16">
+      <c r="J65" s="16">
         <v>-0.9</v>
       </c>
-      <c r="K64" s="16">
+      <c r="K65" s="16">
         <v>-0.5</v>
       </c>
-      <c r="L64" s="16">
+      <c r="L65" s="16">
         <v>-1.2</v>
       </c>
-      <c r="M64" s="16">
+      <c r="M65" s="16">
         <v>0.9</v>
       </c>
-      <c r="N64" s="16">
+      <c r="N65" s="16">
         <v>-2.8</v>
       </c>
-      <c r="O64" s="16">
+      <c r="O65" s="16">
         <v>-1.2</v>
       </c>
-      <c r="P64" s="24">
+      <c r="P65" s="24">
         <v>-5.9</v>
       </c>
-      <c r="Q64" s="24">
+      <c r="Q65" s="24">
         <v>-9.3000000000000007</v>
       </c>
-      <c r="R64" s="24">
+      <c r="R65" s="24">
         <v>-3.4</v>
       </c>
-      <c r="S64" s="24">
+      <c r="S65" s="24">
         <v>-6.9</v>
       </c>
-      <c r="T64" s="24">
+      <c r="T65" s="24">
         <v>-5.7</v>
       </c>
-      <c r="U64" s="24">
+      <c r="U65" s="24">
         <v>-3.9</v>
       </c>
     </row>
-    <row r="65" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C65" s="51" t="s">
+    <row r="66" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B66" s="51"/>
+      <c r="C66" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="D65" s="25">
+      <c r="D66" s="25">
         <v>109.8</v>
       </c>
-      <c r="E65" s="26">
+      <c r="E66" s="26">
         <v>110.57</v>
       </c>
-      <c r="F65" s="26">
+      <c r="F66" s="26">
         <v>110.36</v>
       </c>
-      <c r="G65" s="26">
+      <c r="G66" s="26">
         <v>111.25</v>
       </c>
-      <c r="H65" s="26">
+      <c r="H66" s="26">
         <v>109.69</v>
       </c>
-      <c r="I65" s="26">
+      <c r="I66" s="26">
         <v>108</v>
       </c>
-      <c r="J65" s="27">
+      <c r="J66" s="27">
         <v>0.3</v>
       </c>
-      <c r="K65" s="27">
+      <c r="K66" s="27">
         <v>0.9</v>
       </c>
-      <c r="L65" s="27">
+      <c r="L66" s="27">
         <v>-0.2</v>
       </c>
-      <c r="M65" s="27">
+      <c r="M66" s="27">
         <v>-0.8</v>
       </c>
-      <c r="N65" s="27">
+      <c r="N66" s="27">
         <v>2</v>
       </c>
-      <c r="O65" s="27">
+      <c r="O66" s="27">
         <v>-0.5</v>
       </c>
-      <c r="P65" s="28">
+      <c r="P66" s="28">
         <v>-3.9</v>
       </c>
-      <c r="Q65" s="28">
+      <c r="Q66" s="28">
         <v>-4.3</v>
       </c>
-      <c r="R65" s="28">
+      <c r="R66" s="28">
         <v>-3.6</v>
       </c>
-      <c r="S65" s="28">
+      <c r="S66" s="28">
         <v>-7.4</v>
       </c>
-      <c r="T65" s="28">
+      <c r="T66" s="28">
         <v>-1.5</v>
       </c>
-      <c r="U65" s="28">
+      <c r="U66" s="28">
         <v>0.1</v>
       </c>
     </row>
-    <row r="66" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B66" s="47">
+    <row r="67" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B67" s="47">
         <v>2011</v>
       </c>
-      <c r="C66" s="47" t="s">
+      <c r="C67" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="D66" s="24">
+      <c r="D67" s="24">
         <v>108.81</v>
       </c>
-      <c r="E66" s="24">
+      <c r="E67" s="24">
         <v>109.3</v>
       </c>
-      <c r="F66" s="24">
+      <c r="F67" s="24">
         <v>109.56</v>
       </c>
-      <c r="G66" s="24">
+      <c r="G67" s="24">
         <v>110.21</v>
       </c>
-      <c r="H66" s="24">
+      <c r="H67" s="24">
         <v>108.42</v>
       </c>
-      <c r="I66" s="24">
+      <c r="I67" s="24">
         <v>107.76</v>
       </c>
-      <c r="J66" s="16">
+      <c r="J67" s="16">
         <v>-0.9</v>
       </c>
-      <c r="K66" s="16">
+      <c r="K67" s="16">
         <v>-1.1000000000000001</v>
       </c>
-      <c r="L66" s="16">
+      <c r="L67" s="16">
         <v>-0.7</v>
       </c>
-      <c r="M66" s="16">
+      <c r="M67" s="16">
         <v>-0.9</v>
       </c>
-      <c r="N66" s="16">
+      <c r="N67" s="16">
         <v>-1.2</v>
       </c>
-      <c r="O66" s="16">
+      <c r="O67" s="16">
         <v>-0.2</v>
       </c>
-      <c r="P66" s="24">
+      <c r="P67" s="24">
         <v>-2.9</v>
       </c>
-      <c r="Q66" s="24">
+      <c r="Q67" s="24">
         <v>-4.0999999999999996</v>
       </c>
-      <c r="R66" s="24">
+      <c r="R67" s="24">
         <v>-2</v>
       </c>
-      <c r="S66" s="24">
+      <c r="S67" s="24">
         <v>-4.7</v>
       </c>
-      <c r="T66" s="24">
+      <c r="T67" s="24">
         <v>-1.1000000000000001</v>
       </c>
-      <c r="U66" s="24">
+      <c r="U67" s="24">
         <v>-2</v>
-      </c>
-[...58 lines deleted...]
-        <v>-1.8</v>
       </c>
     </row>
     <row r="68" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B68" s="47"/>
       <c r="C68" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="D68" s="24">
+        <v>110.53</v>
+      </c>
+      <c r="E68" s="24">
+        <v>112.99</v>
+      </c>
+      <c r="F68" s="24">
+        <v>109.9</v>
+      </c>
+      <c r="G68" s="24">
+        <v>111.56</v>
+      </c>
+      <c r="H68" s="24">
+        <v>111.23</v>
+      </c>
+      <c r="I68" s="24">
+        <v>107.96</v>
+      </c>
+      <c r="J68" s="16">
+        <v>1.6</v>
+      </c>
+      <c r="K68" s="16">
+        <v>3.4</v>
+      </c>
+      <c r="L68" s="16">
+        <v>0.3</v>
+      </c>
+      <c r="M68" s="16">
+        <v>1.2</v>
+      </c>
+      <c r="N68" s="16">
+        <v>2.6</v>
+      </c>
+      <c r="O68" s="16">
+        <v>0.2</v>
+      </c>
+      <c r="P68" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q68" s="24">
+        <v>2.5</v>
+      </c>
+      <c r="R68" s="24">
+        <v>-1.8</v>
+      </c>
+      <c r="S68" s="24">
+        <v>0.4</v>
+      </c>
+      <c r="T68" s="24">
+        <v>0.5</v>
+      </c>
+      <c r="U68" s="24">
+        <v>-1.8</v>
+      </c>
+    </row>
+    <row r="69" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B69" s="47"/>
+      <c r="C69" s="47" t="s">
         <v>11</v>
       </c>
-      <c r="D68" s="24">
+      <c r="D69" s="24">
         <v>111.31</v>
       </c>
-      <c r="E68" s="24">
+      <c r="E69" s="24">
         <v>113.91</v>
       </c>
-      <c r="F68" s="24">
+      <c r="F69" s="24">
         <v>110.58</v>
       </c>
-      <c r="G68" s="24">
+      <c r="G69" s="24">
         <v>113.02</v>
       </c>
-      <c r="H68" s="24">
+      <c r="H69" s="24">
         <v>111.32</v>
       </c>
-      <c r="I68" s="24">
+      <c r="I69" s="24">
         <v>108.65</v>
       </c>
-      <c r="J68" s="16">
+      <c r="J69" s="16">
         <v>0.7</v>
       </c>
-      <c r="K68" s="16">
+      <c r="K69" s="16">
         <v>0.8</v>
       </c>
-      <c r="L68" s="16">
+      <c r="L69" s="16">
         <v>0.6</v>
       </c>
-      <c r="M68" s="16">
+      <c r="M69" s="16">
         <v>1.3</v>
       </c>
-      <c r="N68" s="16">
+      <c r="N69" s="16">
         <v>0.1</v>
       </c>
-      <c r="O68" s="16">
+      <c r="O69" s="16">
         <v>0.6</v>
       </c>
-      <c r="P68" s="24">
+      <c r="P69" s="24">
         <v>1.6</v>
       </c>
-      <c r="Q68" s="24">
+      <c r="Q69" s="24">
         <v>3.9</v>
       </c>
-      <c r="R68" s="24">
+      <c r="R69" s="24">
         <v>0</v>
       </c>
-      <c r="S68" s="24">
+      <c r="S69" s="24">
         <v>0.8</v>
       </c>
-      <c r="T68" s="24">
+      <c r="T69" s="24">
         <v>3.5</v>
       </c>
-      <c r="U68" s="24">
+      <c r="U69" s="24">
         <v>0.1</v>
       </c>
     </row>
-    <row r="69" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C69" s="51" t="s">
+    <row r="70" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B70" s="51"/>
+      <c r="C70" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="D69" s="25">
+      <c r="D70" s="25">
         <v>111.99</v>
       </c>
-      <c r="E69" s="26">
+      <c r="E70" s="26">
         <v>116</v>
       </c>
-      <c r="F69" s="26">
+      <c r="F70" s="26">
         <v>110.26</v>
       </c>
-      <c r="G69" s="26">
+      <c r="G70" s="26">
         <v>113.66</v>
       </c>
-      <c r="H69" s="26">
+      <c r="H70" s="26">
         <v>111.82</v>
       </c>
-      <c r="I69" s="26">
+      <c r="I70" s="26">
         <v>109.84</v>
       </c>
-      <c r="J69" s="27">
+      <c r="J70" s="27">
         <v>0.6</v>
       </c>
-      <c r="K69" s="27">
+      <c r="K70" s="27">
         <v>1.8</v>
       </c>
-      <c r="L69" s="27">
+      <c r="L70" s="27">
         <v>-0.3</v>
       </c>
-      <c r="M69" s="27">
+      <c r="M70" s="27">
         <v>0.6</v>
       </c>
-      <c r="N69" s="27">
+      <c r="N70" s="27">
         <v>0.4</v>
       </c>
-      <c r="O69" s="27">
+      <c r="O70" s="27">
         <v>1.1000000000000001</v>
       </c>
-      <c r="P69" s="28">
+      <c r="P70" s="28">
         <v>2</v>
       </c>
-      <c r="Q69" s="28">
+      <c r="Q70" s="28">
         <v>4.9000000000000004</v>
       </c>
-      <c r="R69" s="28">
+      <c r="R70" s="28">
         <v>-0.1</v>
       </c>
-      <c r="S69" s="28">
+      <c r="S70" s="28">
         <v>2.2000000000000002</v>
       </c>
-      <c r="T69" s="28">
+      <c r="T70" s="28">
         <v>1.9</v>
       </c>
-      <c r="U69" s="28">
+      <c r="U70" s="28">
         <v>1.7</v>
       </c>
     </row>
-    <row r="70" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B70" s="47">
+    <row r="71" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B71" s="47">
         <v>2012</v>
       </c>
-      <c r="C70" s="47" t="s">
+      <c r="C71" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="D70" s="24">
+      <c r="D71" s="24">
         <v>111.36</v>
       </c>
-      <c r="E70" s="24">
+      <c r="E71" s="24">
         <v>115.41</v>
       </c>
-      <c r="F70" s="24">
+      <c r="F71" s="24">
         <v>109.59</v>
       </c>
-      <c r="G70" s="24">
+      <c r="G71" s="24">
         <v>112.52</v>
       </c>
-      <c r="H70" s="24">
+      <c r="H71" s="24">
         <v>111.29</v>
       </c>
-      <c r="I70" s="24">
+      <c r="I71" s="24">
         <v>109.89</v>
       </c>
-      <c r="J70" s="16">
+      <c r="J71" s="16">
         <v>-0.6</v>
       </c>
-      <c r="K70" s="16">
+      <c r="K71" s="16">
         <v>-0.5</v>
       </c>
-      <c r="L70" s="16">
+      <c r="L71" s="16">
         <v>-0.6</v>
       </c>
-      <c r="M70" s="16">
+      <c r="M71" s="16">
         <v>-1</v>
       </c>
-      <c r="N70" s="16">
+      <c r="N71" s="16">
         <v>-0.5</v>
       </c>
-      <c r="O70" s="16">
+      <c r="O71" s="16">
         <v>0</v>
       </c>
-      <c r="P70" s="24">
+      <c r="P71" s="24">
         <v>2.2999999999999998</v>
       </c>
-      <c r="Q70" s="24">
+      <c r="Q71" s="24">
         <v>5.6</v>
       </c>
-      <c r="R70" s="24">
+      <c r="R71" s="24">
         <v>0</v>
       </c>
-      <c r="S70" s="24">
+      <c r="S71" s="24">
         <v>2.1</v>
       </c>
-      <c r="T70" s="24">
+      <c r="T71" s="24">
         <v>2.6</v>
       </c>
-      <c r="U70" s="24">
+      <c r="U71" s="24">
         <v>2</v>
-      </c>
-[...58 lines deleted...]
-        <v>0.9</v>
       </c>
     </row>
     <row r="72" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B72" s="47"/>
       <c r="C72" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="D72" s="24">
+        <v>109.86</v>
+      </c>
+      <c r="E72" s="24">
+        <v>114.15</v>
+      </c>
+      <c r="F72" s="24">
+        <v>107.95</v>
+      </c>
+      <c r="G72" s="24">
+        <v>110.41</v>
+      </c>
+      <c r="H72" s="24">
+        <v>110.02</v>
+      </c>
+      <c r="I72" s="24">
+        <v>108.98</v>
+      </c>
+      <c r="J72" s="16">
+        <v>-1.3</v>
+      </c>
+      <c r="K72" s="16">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="L72" s="16">
+        <v>-1.5</v>
+      </c>
+      <c r="M72" s="16">
+        <v>-1.9</v>
+      </c>
+      <c r="N72" s="16">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="O72" s="16">
+        <v>-0.8</v>
+      </c>
+      <c r="P72" s="24">
+        <v>-0.6</v>
+      </c>
+      <c r="Q72" s="24">
+        <v>1</v>
+      </c>
+      <c r="R72" s="24">
+        <v>-1.8</v>
+      </c>
+      <c r="S72" s="24">
+        <v>-1</v>
+      </c>
+      <c r="T72" s="24">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="U72" s="24">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="73" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B73" s="47"/>
+      <c r="C73" s="47" t="s">
         <v>11</v>
       </c>
-      <c r="D72" s="24">
+      <c r="D73" s="24">
         <v>109.09</v>
       </c>
-      <c r="E72" s="24">
+      <c r="E73" s="24">
         <v>112.83</v>
       </c>
-      <c r="F72" s="24">
+      <c r="F73" s="24">
         <v>107.5</v>
       </c>
-      <c r="G72" s="24">
+      <c r="G73" s="24">
         <v>109.44</v>
       </c>
-      <c r="H72" s="24">
+      <c r="H73" s="24">
         <v>109.21</v>
       </c>
-      <c r="I72" s="24">
+      <c r="I73" s="24">
         <v>108.67</v>
       </c>
-      <c r="J72" s="16">
+      <c r="J73" s="16">
         <v>-0.7</v>
       </c>
-      <c r="K72" s="16">
+      <c r="K73" s="16">
         <v>-1.2</v>
       </c>
-      <c r="L72" s="16">
+      <c r="L73" s="16">
         <v>-0.4</v>
       </c>
-      <c r="M72" s="16">
+      <c r="M73" s="16">
         <v>-0.9</v>
       </c>
-      <c r="N72" s="16">
+      <c r="N73" s="16">
         <v>-0.7</v>
       </c>
-      <c r="O72" s="16">
+      <c r="O73" s="16">
         <v>-0.3</v>
       </c>
-      <c r="P72" s="24">
+      <c r="P73" s="24">
         <v>-2</v>
       </c>
-      <c r="Q72" s="24">
+      <c r="Q73" s="24">
         <v>-0.9</v>
       </c>
-      <c r="R72" s="24">
+      <c r="R73" s="24">
         <v>-2.8</v>
       </c>
-      <c r="S72" s="24">
+      <c r="S73" s="24">
         <v>-3.2</v>
       </c>
-      <c r="T72" s="24">
+      <c r="T73" s="24">
         <v>-1.9</v>
       </c>
-      <c r="U72" s="24">
+      <c r="U73" s="24">
         <v>0</v>
       </c>
     </row>
-    <row r="73" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C73" s="51" t="s">
+    <row r="74" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B74" s="51"/>
+      <c r="C74" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="D73" s="25">
+      <c r="D74" s="25">
         <v>105.4</v>
       </c>
-      <c r="E73" s="26">
+      <c r="E74" s="26">
         <v>108.6</v>
       </c>
-      <c r="F73" s="26">
+      <c r="F74" s="26">
         <v>104.12</v>
       </c>
-      <c r="G73" s="26">
+      <c r="G74" s="26">
         <v>107.31</v>
       </c>
-      <c r="H73" s="26">
+      <c r="H74" s="26">
         <v>104.43</v>
       </c>
-      <c r="I73" s="26">
+      <c r="I74" s="26">
         <v>104.62</v>
       </c>
-      <c r="J73" s="27">
+      <c r="J74" s="27">
         <v>-3.4</v>
       </c>
-      <c r="K73" s="27">
+      <c r="K74" s="27">
         <v>-3.7</v>
       </c>
-      <c r="L73" s="27">
+      <c r="L74" s="27">
         <v>-3.1</v>
       </c>
-      <c r="M73" s="27">
+      <c r="M74" s="27">
         <v>-1.9</v>
       </c>
-      <c r="N73" s="27">
+      <c r="N74" s="27">
         <v>-4.4000000000000004</v>
       </c>
-      <c r="O73" s="27">
+      <c r="O74" s="27">
         <v>-3.7</v>
       </c>
-      <c r="P73" s="28">
+      <c r="P74" s="28">
         <v>-5.9</v>
       </c>
-      <c r="Q73" s="28">
+      <c r="Q74" s="28">
         <v>-6.4</v>
       </c>
-      <c r="R73" s="28">
+      <c r="R74" s="28">
         <v>-5.6</v>
       </c>
-      <c r="S73" s="28">
+      <c r="S74" s="28">
         <v>-5.6</v>
       </c>
-      <c r="T73" s="28">
+      <c r="T74" s="28">
         <v>-6.6</v>
       </c>
-      <c r="U73" s="28">
+      <c r="U74" s="28">
         <v>-4.8</v>
       </c>
     </row>
-    <row r="74" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B74" s="47">
+    <row r="75" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B75" s="47">
         <v>2013</v>
       </c>
-      <c r="C74" s="47" t="s">
+      <c r="C75" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="D74" s="24">
+      <c r="D75" s="24">
         <v>105.28</v>
       </c>
-      <c r="E74" s="24">
+      <c r="E75" s="24">
         <v>110.72</v>
       </c>
-      <c r="F74" s="24">
+      <c r="F75" s="24">
         <v>102.69</v>
       </c>
-      <c r="G74" s="24">
+      <c r="G75" s="24">
         <v>105.31</v>
       </c>
-      <c r="H74" s="24">
+      <c r="H75" s="24">
         <v>105.73</v>
       </c>
-      <c r="I74" s="24">
+      <c r="I75" s="24">
         <v>103.6</v>
       </c>
-      <c r="J74" s="16">
+      <c r="J75" s="16">
         <v>-0.1</v>
       </c>
-      <c r="K74" s="16">
+      <c r="K75" s="16">
         <v>2</v>
       </c>
-      <c r="L74" s="16">
+      <c r="L75" s="16">
         <v>-1.4</v>
       </c>
-      <c r="M74" s="16">
+      <c r="M75" s="16">
         <v>-1.9</v>
       </c>
-      <c r="N74" s="16">
+      <c r="N75" s="16">
         <v>1.2</v>
       </c>
-      <c r="O74" s="16">
+      <c r="O75" s="16">
         <v>-1</v>
       </c>
-      <c r="P74" s="24">
+      <c r="P75" s="24">
         <v>-5.5</v>
       </c>
-      <c r="Q74" s="24">
+      <c r="Q75" s="24">
         <v>-4.0999999999999996</v>
       </c>
-      <c r="R74" s="24">
+      <c r="R75" s="24">
         <v>-6.3</v>
       </c>
-      <c r="S74" s="24">
+      <c r="S75" s="24">
         <v>-6.4</v>
       </c>
-      <c r="T74" s="24">
+      <c r="T75" s="24">
         <v>-5</v>
       </c>
-      <c r="U74" s="24">
+      <c r="U75" s="24">
         <v>-5.7</v>
-      </c>
-[...58 lines deleted...]
-        <v>-3.7</v>
       </c>
     </row>
     <row r="76" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B76" s="47"/>
       <c r="C76" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="D76" s="24">
+        <v>104.63</v>
+      </c>
+      <c r="E76" s="24">
+        <v>108.07</v>
+      </c>
+      <c r="F76" s="24">
+        <v>103.19</v>
+      </c>
+      <c r="G76" s="24">
+        <v>103.16</v>
+      </c>
+      <c r="H76" s="24">
+        <v>105.24</v>
+      </c>
+      <c r="I76" s="24">
+        <v>104.98</v>
+      </c>
+      <c r="J76" s="16">
+        <v>-0.6</v>
+      </c>
+      <c r="K76" s="16">
+        <v>-2.4</v>
+      </c>
+      <c r="L76" s="16">
+        <v>0.5</v>
+      </c>
+      <c r="M76" s="16">
+        <v>-2</v>
+      </c>
+      <c r="N76" s="16">
+        <v>-0.5</v>
+      </c>
+      <c r="O76" s="16">
+        <v>1.3</v>
+      </c>
+      <c r="P76" s="24">
+        <v>-4.8</v>
+      </c>
+      <c r="Q76" s="24">
+        <v>-5.3</v>
+      </c>
+      <c r="R76" s="24">
+        <v>-4.4000000000000004</v>
+      </c>
+      <c r="S76" s="24">
+        <v>-6.6</v>
+      </c>
+      <c r="T76" s="24">
+        <v>-4.3</v>
+      </c>
+      <c r="U76" s="24">
+        <v>-3.7</v>
+      </c>
+    </row>
+    <row r="77" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B77" s="47"/>
+      <c r="C77" s="47" t="s">
         <v>11</v>
       </c>
-      <c r="D76" s="24">
+      <c r="D77" s="24">
         <v>104.97</v>
       </c>
-      <c r="E76" s="24">
+      <c r="E77" s="24">
         <v>109.24</v>
       </c>
-      <c r="F76" s="24">
+      <c r="F77" s="24">
         <v>103.05</v>
       </c>
-      <c r="G76" s="24">
+      <c r="G77" s="24">
         <v>103.19</v>
       </c>
-      <c r="H76" s="24">
+      <c r="H77" s="24">
         <v>106.99</v>
       </c>
-      <c r="I76" s="24">
+      <c r="I77" s="24">
         <v>101.84</v>
       </c>
-      <c r="J76" s="16">
+      <c r="J77" s="16">
         <v>0.3</v>
       </c>
-      <c r="K76" s="16">
+      <c r="K77" s="16">
         <v>1.1000000000000001</v>
       </c>
-      <c r="L76" s="16">
+      <c r="L77" s="16">
         <v>-0.1</v>
       </c>
-      <c r="M76" s="16">
+      <c r="M77" s="16">
         <v>0</v>
       </c>
-      <c r="N76" s="16">
+      <c r="N77" s="16">
         <v>1.7</v>
       </c>
-      <c r="O76" s="16">
+      <c r="O77" s="16">
         <v>-3</v>
       </c>
-      <c r="P76" s="24">
+      <c r="P77" s="24">
         <v>-3.8</v>
       </c>
-      <c r="Q76" s="24">
+      <c r="Q77" s="24">
         <v>-3.2</v>
       </c>
-      <c r="R76" s="24">
+      <c r="R77" s="24">
         <v>-4.0999999999999996</v>
       </c>
-      <c r="S76" s="24">
+      <c r="S77" s="24">
         <v>-5.7</v>
       </c>
-      <c r="T76" s="24">
+      <c r="T77" s="24">
         <v>-2</v>
       </c>
-      <c r="U76" s="24">
+      <c r="U77" s="24">
         <v>-6.3</v>
       </c>
     </row>
-    <row r="77" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C77" s="51" t="s">
+    <row r="78" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B78" s="51"/>
+      <c r="C78" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="D77" s="25">
+      <c r="D78" s="25">
         <v>103.63</v>
       </c>
-      <c r="E77" s="26">
+      <c r="E78" s="26">
         <v>107.39</v>
       </c>
-      <c r="F77" s="26">
+      <c r="F78" s="26">
         <v>102.01</v>
       </c>
-      <c r="G77" s="26">
+      <c r="G78" s="26">
         <v>102.36</v>
       </c>
-      <c r="H77" s="26">
+      <c r="H78" s="26">
         <v>104.13</v>
       </c>
-      <c r="I77" s="26">
+      <c r="I78" s="26">
         <v>104</v>
       </c>
-      <c r="J77" s="27">
+      <c r="J78" s="27">
         <v>-1.3</v>
       </c>
-      <c r="K77" s="27">
+      <c r="K78" s="27">
         <v>-1.7</v>
       </c>
-      <c r="L77" s="27">
+      <c r="L78" s="27">
         <v>-1</v>
       </c>
-      <c r="M77" s="27">
+      <c r="M78" s="27">
         <v>-0.8</v>
       </c>
-      <c r="N77" s="27">
+      <c r="N78" s="27">
         <v>-2.7</v>
       </c>
-      <c r="O77" s="27">
+      <c r="O78" s="27">
         <v>2.1</v>
       </c>
-      <c r="P77" s="28">
+      <c r="P78" s="28">
         <v>-1.7</v>
       </c>
-      <c r="Q77" s="28">
+      <c r="Q78" s="28">
         <v>-1.1000000000000001</v>
       </c>
-      <c r="R77" s="28">
+      <c r="R78" s="28">
         <v>-2</v>
       </c>
-      <c r="S77" s="28">
+      <c r="S78" s="28">
         <v>-4.5999999999999996</v>
       </c>
-      <c r="T77" s="28">
+      <c r="T78" s="28">
         <v>-0.3</v>
       </c>
-      <c r="U77" s="28">
+      <c r="U78" s="28">
         <v>-0.6</v>
       </c>
     </row>
-    <row r="78" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B78" s="47">
+    <row r="79" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B79" s="47">
         <v>2014</v>
       </c>
-      <c r="C78" s="47" t="s">
+      <c r="C79" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="D78" s="24">
+      <c r="D79" s="24">
         <v>102.94</v>
       </c>
-      <c r="E78" s="24">
+      <c r="E79" s="24">
         <v>105.29</v>
       </c>
-      <c r="F78" s="24">
+      <c r="F79" s="24">
         <v>101.96</v>
       </c>
-      <c r="G78" s="24">
+      <c r="G79" s="24">
         <v>102.04</v>
       </c>
-      <c r="H78" s="24">
+      <c r="H79" s="24">
         <v>103.26</v>
       </c>
-      <c r="I78" s="24">
+      <c r="I79" s="24">
         <v>103.24</v>
       </c>
-      <c r="J78" s="16">
+      <c r="J79" s="16">
         <v>-0.7</v>
       </c>
-      <c r="K78" s="16">
+      <c r="K79" s="16">
         <v>-2</v>
       </c>
-      <c r="L78" s="16">
+      <c r="L79" s="16">
         <v>0</v>
       </c>
-      <c r="M78" s="16">
+      <c r="M79" s="16">
         <v>-0.3</v>
       </c>
-      <c r="N78" s="16">
+      <c r="N79" s="16">
         <v>-0.8</v>
       </c>
-      <c r="O78" s="16">
+      <c r="O79" s="16">
         <v>-0.7</v>
       </c>
-      <c r="P78" s="24">
+      <c r="P79" s="24">
         <v>-2.2000000000000002</v>
       </c>
-      <c r="Q78" s="24">
+      <c r="Q79" s="24">
         <v>-4.9000000000000004</v>
       </c>
-      <c r="R78" s="24">
+      <c r="R79" s="24">
         <v>-0.7</v>
       </c>
-      <c r="S78" s="24">
+      <c r="S79" s="24">
         <v>-3.1</v>
       </c>
-      <c r="T78" s="24">
+      <c r="T79" s="24">
         <v>-2.2999999999999998</v>
       </c>
-      <c r="U78" s="24">
+      <c r="U79" s="24">
         <v>-0.3</v>
-      </c>
-[...58 lines deleted...]
-        <v>-1.4</v>
       </c>
     </row>
     <row r="80" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B80" s="47"/>
       <c r="C80" s="47" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D80" s="24">
-        <v>103</v>
+        <v>103.82</v>
       </c>
       <c r="E80" s="24">
-        <v>107.84</v>
+        <v>106.19</v>
       </c>
       <c r="F80" s="24">
-        <v>100.87</v>
+        <v>102.83</v>
       </c>
       <c r="G80" s="24">
-        <v>102.29</v>
+        <v>102.23</v>
       </c>
       <c r="H80" s="24">
-        <v>102.69</v>
+        <v>104.71</v>
       </c>
       <c r="I80" s="24">
-        <v>105.04</v>
+        <v>103.47</v>
       </c>
       <c r="J80" s="16">
+        <v>0.9</v>
+      </c>
+      <c r="K80" s="16">
+        <v>0.9</v>
+      </c>
+      <c r="L80" s="16">
+        <v>0.9</v>
+      </c>
+      <c r="M80" s="16">
+        <v>0.2</v>
+      </c>
+      <c r="N80" s="16">
+        <v>1.4</v>
+      </c>
+      <c r="O80" s="16">
+        <v>0.2</v>
+      </c>
+      <c r="P80" s="24">
         <v>-0.8</v>
       </c>
-      <c r="K80" s="16">
-[...16 lines deleted...]
-      </c>
       <c r="Q80" s="24">
-        <v>-1.3</v>
+        <v>-1.7</v>
       </c>
       <c r="R80" s="24">
-        <v>-2.1</v>
+        <v>-0.3</v>
       </c>
       <c r="S80" s="24">
         <v>-0.9</v>
       </c>
       <c r="T80" s="24">
+        <v>-0.5</v>
+      </c>
+      <c r="U80" s="24">
+        <v>-1.4</v>
+      </c>
+    </row>
+    <row r="81" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B81" s="47"/>
+      <c r="C81" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="D81" s="24">
+        <v>103</v>
+      </c>
+      <c r="E81" s="24">
+        <v>107.84</v>
+      </c>
+      <c r="F81" s="24">
+        <v>100.87</v>
+      </c>
+      <c r="G81" s="24">
+        <v>102.29</v>
+      </c>
+      <c r="H81" s="24">
+        <v>102.69</v>
+      </c>
+      <c r="I81" s="24">
+        <v>105.04</v>
+      </c>
+      <c r="J81" s="16">
+        <v>-0.8</v>
+      </c>
+      <c r="K81" s="16">
+        <v>1.6</v>
+      </c>
+      <c r="L81" s="16">
+        <v>-1.9</v>
+      </c>
+      <c r="M81" s="16">
+        <v>0.1</v>
+      </c>
+      <c r="N81" s="16">
+        <v>-1.9</v>
+      </c>
+      <c r="O81" s="16">
+        <v>1.5</v>
+      </c>
+      <c r="P81" s="24">
+        <v>-1.9</v>
+      </c>
+      <c r="Q81" s="24">
+        <v>-1.3</v>
+      </c>
+      <c r="R81" s="24">
+        <v>-2.1</v>
+      </c>
+      <c r="S81" s="24">
+        <v>-0.9</v>
+      </c>
+      <c r="T81" s="24">
         <v>-4</v>
       </c>
-      <c r="U80" s="24">
+      <c r="U81" s="24">
         <v>3.1</v>
       </c>
     </row>
-    <row r="81" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C81" s="51" t="s">
+    <row r="82" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B82" s="51"/>
+      <c r="C82" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="D81" s="25">
+      <c r="D82" s="25">
         <v>102.14</v>
       </c>
-      <c r="E81" s="26">
+      <c r="E82" s="26">
         <v>106.86</v>
       </c>
-      <c r="F81" s="26">
+      <c r="F82" s="26">
         <v>100.07</v>
       </c>
-      <c r="G81" s="26">
+      <c r="G82" s="26">
         <v>102.17</v>
       </c>
-      <c r="H81" s="26">
+      <c r="H82" s="26">
         <v>102.8</v>
       </c>
-      <c r="I81" s="26">
+      <c r="I82" s="26">
         <v>99.43</v>
       </c>
-      <c r="J81" s="27">
+      <c r="J82" s="27">
         <v>-0.8</v>
       </c>
-      <c r="K81" s="27">
+      <c r="K82" s="27">
         <v>-0.9</v>
       </c>
-      <c r="L81" s="27">
+      <c r="L82" s="27">
         <v>-0.8</v>
       </c>
-      <c r="M81" s="27">
+      <c r="M82" s="27">
         <v>-0.1</v>
       </c>
-      <c r="N81" s="27">
+      <c r="N82" s="27">
         <v>0.1</v>
       </c>
-      <c r="O81" s="27">
+      <c r="O82" s="27">
         <v>-5.3</v>
       </c>
-      <c r="P81" s="28">
+      <c r="P82" s="28">
         <v>-1.4</v>
       </c>
-      <c r="Q81" s="28">
+      <c r="Q82" s="28">
         <v>-0.5</v>
       </c>
-      <c r="R81" s="28">
+      <c r="R82" s="28">
         <v>-1.9</v>
       </c>
-      <c r="S81" s="28">
+      <c r="S82" s="28">
         <v>-0.2</v>
       </c>
-      <c r="T81" s="28">
+      <c r="T82" s="28">
         <v>-1.3</v>
       </c>
-      <c r="U81" s="28">
+      <c r="U82" s="28">
         <v>-4.4000000000000004</v>
       </c>
     </row>
-    <row r="82" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B82" s="48">
+    <row r="83" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B83" s="48">
         <v>2015</v>
       </c>
-      <c r="C82" s="52" t="s">
+      <c r="C83" s="52" t="s">
         <v>9</v>
       </c>
-      <c r="D82" s="29">
+      <c r="D83" s="29">
         <v>101.05</v>
       </c>
-      <c r="E82" s="30">
+      <c r="E83" s="30">
         <v>100.87</v>
       </c>
-      <c r="F82" s="30">
+      <c r="F83" s="30">
         <v>101.12</v>
       </c>
-      <c r="G82" s="30">
+      <c r="G83" s="30">
         <v>101.62</v>
       </c>
-      <c r="H82" s="30">
+      <c r="H83" s="30">
         <v>101</v>
       </c>
-      <c r="I82" s="30">
+      <c r="I83" s="30">
         <v>100.2</v>
       </c>
-      <c r="J82" s="16">
+      <c r="J83" s="16">
         <v>-1.1000000000000001</v>
       </c>
-      <c r="K82" s="16">
+      <c r="K83" s="16">
         <v>-5.6</v>
       </c>
-      <c r="L82" s="16">
+      <c r="L83" s="16">
         <v>1</v>
       </c>
-      <c r="M82" s="16">
+      <c r="M83" s="16">
         <v>-0.5</v>
       </c>
-      <c r="N82" s="16">
+      <c r="N83" s="16">
         <v>-1.8</v>
       </c>
-      <c r="O82" s="16">
+      <c r="O83" s="16">
         <v>0.8</v>
       </c>
-      <c r="P82" s="24">
+      <c r="P83" s="24">
         <v>-1.8</v>
       </c>
-      <c r="Q82" s="24">
+      <c r="Q83" s="24">
         <v>-4.2</v>
       </c>
-      <c r="R82" s="24">
+      <c r="R83" s="24">
         <v>-0.8</v>
       </c>
-      <c r="S82" s="24">
+      <c r="S83" s="24">
         <v>-0.4</v>
       </c>
-      <c r="T82" s="24">
+      <c r="T83" s="24">
         <v>-2.2000000000000002</v>
-      </c>
-[...58 lines deleted...]
-        <v>-6</v>
       </c>
       <c r="U83" s="24">
         <v>-2.9</v>
       </c>
     </row>
     <row r="84" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B84" s="53"/>
       <c r="C84" s="53" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D84" s="31">
-        <v>99.86</v>
+        <v>99.13</v>
       </c>
       <c r="E84" s="32">
-        <v>100.98</v>
+        <v>98.67</v>
       </c>
       <c r="F84" s="32">
-        <v>99.37</v>
+        <v>99.33</v>
       </c>
       <c r="G84" s="32">
-        <v>99.92</v>
+        <v>99.84</v>
       </c>
       <c r="H84" s="32">
-        <v>100.01</v>
+        <v>98.47</v>
       </c>
       <c r="I84" s="32">
-        <v>99.14</v>
+        <v>100.5</v>
       </c>
       <c r="J84" s="16">
-        <v>0.7</v>
+        <v>-1.9</v>
       </c>
       <c r="K84" s="16">
-        <v>2.2999999999999998</v>
+        <v>-2.2000000000000002</v>
       </c>
       <c r="L84" s="16">
-        <v>0</v>
+        <v>-1.8</v>
       </c>
       <c r="M84" s="16">
-        <v>0.1</v>
+        <v>-1.8</v>
       </c>
       <c r="N84" s="16">
-        <v>1.6</v>
+        <v>-2.5</v>
       </c>
       <c r="O84" s="16">
-        <v>-1.4</v>
+        <v>0.3</v>
       </c>
       <c r="P84" s="24">
-        <v>-3</v>
+        <v>-4.5</v>
       </c>
       <c r="Q84" s="24">
-        <v>-6.4</v>
+        <v>-7.1</v>
       </c>
       <c r="R84" s="24">
-        <v>-1.5</v>
+        <v>-3.4</v>
       </c>
       <c r="S84" s="24">
         <v>-2.2999999999999998</v>
       </c>
       <c r="T84" s="24">
+        <v>-6</v>
+      </c>
+      <c r="U84" s="24">
+        <v>-2.9</v>
+      </c>
+    </row>
+    <row r="85" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B85" s="53"/>
+      <c r="C85" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="D85" s="31">
+        <v>99.86</v>
+      </c>
+      <c r="E85" s="32">
+        <v>100.98</v>
+      </c>
+      <c r="F85" s="32">
+        <v>99.37</v>
+      </c>
+      <c r="G85" s="32">
+        <v>99.92</v>
+      </c>
+      <c r="H85" s="32">
+        <v>100.01</v>
+      </c>
+      <c r="I85" s="32">
+        <v>99.14</v>
+      </c>
+      <c r="J85" s="16">
+        <v>0.7</v>
+      </c>
+      <c r="K85" s="16">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L85" s="16">
+        <v>0</v>
+      </c>
+      <c r="M85" s="16">
+        <v>0.1</v>
+      </c>
+      <c r="N85" s="16">
+        <v>1.6</v>
+      </c>
+      <c r="O85" s="16">
+        <v>-1.4</v>
+      </c>
+      <c r="P85" s="24">
+        <v>-3</v>
+      </c>
+      <c r="Q85" s="24">
+        <v>-6.4</v>
+      </c>
+      <c r="R85" s="24">
+        <v>-1.5</v>
+      </c>
+      <c r="S85" s="24">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="T85" s="24">
         <v>-2.6</v>
       </c>
-      <c r="U84" s="24">
+      <c r="U85" s="24">
         <v>-5.6</v>
       </c>
     </row>
-    <row r="85" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C85" s="51" t="s">
+    <row r="86" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B86" s="51"/>
+      <c r="C86" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="D85" s="33">
+      <c r="D86" s="33">
         <v>99.96</v>
       </c>
-      <c r="E85" s="34">
+      <c r="E86" s="34">
         <v>99.48</v>
       </c>
-      <c r="F85" s="34">
+      <c r="F86" s="34">
         <v>100.18</v>
       </c>
-      <c r="G85" s="34">
+      <c r="G86" s="34">
         <v>98.62</v>
       </c>
-      <c r="H85" s="34">
+      <c r="H86" s="34">
         <v>100.51</v>
       </c>
-      <c r="I85" s="34">
+      <c r="I86" s="34">
         <v>100.16</v>
       </c>
-      <c r="J85" s="27">
+      <c r="J86" s="27">
         <v>0.1</v>
       </c>
-      <c r="K85" s="27">
+      <c r="K86" s="27">
         <v>-1.5</v>
       </c>
-      <c r="L85" s="27">
+      <c r="L86" s="27">
         <v>0.8</v>
       </c>
-      <c r="M85" s="27">
+      <c r="M86" s="27">
         <v>-1.3</v>
       </c>
-      <c r="N85" s="27">
+      <c r="N86" s="27">
         <v>0.5</v>
       </c>
-      <c r="O85" s="27">
+      <c r="O86" s="27">
         <v>1</v>
       </c>
-      <c r="P85" s="28">
+      <c r="P86" s="28">
         <v>-2.1</v>
       </c>
-      <c r="Q85" s="28">
+      <c r="Q86" s="28">
         <v>-6.9</v>
       </c>
-      <c r="R85" s="28">
+      <c r="R86" s="28">
         <v>0.1</v>
       </c>
-      <c r="S85" s="28">
+      <c r="S86" s="28">
         <v>-3.5</v>
       </c>
-      <c r="T85" s="28">
+      <c r="T86" s="28">
         <v>-2.2000000000000002</v>
       </c>
-      <c r="U85" s="28">
+      <c r="U86" s="28">
         <v>0.7</v>
       </c>
     </row>
-    <row r="86" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B86" s="52">
+    <row r="87" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B87" s="52">
         <v>2016</v>
       </c>
-      <c r="C86" s="52" t="s">
+      <c r="C87" s="52" t="s">
         <v>9</v>
       </c>
-      <c r="D86" s="29">
+      <c r="D87" s="29">
         <v>101.21</v>
       </c>
-      <c r="E86" s="30">
+      <c r="E87" s="30">
         <v>99.07</v>
       </c>
-      <c r="F86" s="30">
+      <c r="F87" s="30">
         <v>101.73</v>
       </c>
-      <c r="G86" s="30">
+      <c r="G87" s="30">
         <v>100.43</v>
       </c>
-      <c r="H86" s="30">
+      <c r="H87" s="30">
         <v>101.77</v>
       </c>
-      <c r="I86" s="30">
+      <c r="I87" s="30">
         <v>100.21</v>
       </c>
-      <c r="J86" s="16">
+      <c r="J87" s="16">
         <v>1.3</v>
       </c>
-      <c r="K86" s="16">
+      <c r="K87" s="16">
         <v>-0.4</v>
       </c>
-      <c r="L86" s="16">
+      <c r="L87" s="16">
         <v>1.5</v>
       </c>
-      <c r="M86" s="16">
+      <c r="M87" s="16">
         <v>1.8</v>
       </c>
-      <c r="N86" s="16">
+      <c r="N87" s="16">
         <v>1.3</v>
       </c>
-      <c r="O86" s="16">
+      <c r="O87" s="16">
         <v>0</v>
       </c>
-      <c r="P86" s="24">
+      <c r="P87" s="24">
         <v>0.2</v>
       </c>
-      <c r="Q86" s="24">
+      <c r="Q87" s="24">
         <v>-1.8</v>
       </c>
-      <c r="R86" s="24">
+      <c r="R87" s="24">
         <v>0.6</v>
       </c>
-      <c r="S86" s="24">
+      <c r="S87" s="24">
         <v>-1.2</v>
       </c>
-      <c r="T86" s="24">
+      <c r="T87" s="24">
         <v>0.8</v>
-      </c>
-[...58 lines deleted...]
-        <v>1.9</v>
       </c>
       <c r="U87" s="24">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B88" s="53"/>
       <c r="C88" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="D88" s="35">
+        <v>100.28</v>
+      </c>
+      <c r="E88" s="35">
+        <v>95.8</v>
+      </c>
+      <c r="F88" s="35">
+        <v>101.23</v>
+      </c>
+      <c r="G88" s="35">
+        <v>99.91</v>
+      </c>
+      <c r="H88" s="35">
+        <v>100.33</v>
+      </c>
+      <c r="I88" s="35">
+        <v>100.52</v>
+      </c>
+      <c r="J88" s="16">
+        <v>-0.9</v>
+      </c>
+      <c r="K88" s="16">
+        <v>-3.3</v>
+      </c>
+      <c r="L88" s="16">
+        <v>-0.5</v>
+      </c>
+      <c r="M88" s="16">
+        <v>-0.5</v>
+      </c>
+      <c r="N88" s="16">
+        <v>-1.4</v>
+      </c>
+      <c r="O88" s="16">
+        <v>0.3</v>
+      </c>
+      <c r="P88" s="24">
+        <v>1.2</v>
+      </c>
+      <c r="Q88" s="24">
+        <v>-2.9</v>
+      </c>
+      <c r="R88" s="24">
+        <v>1.9</v>
+      </c>
+      <c r="S88" s="24">
+        <v>0.1</v>
+      </c>
+      <c r="T88" s="24">
+        <v>1.9</v>
+      </c>
+      <c r="U88" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B89" s="53"/>
+      <c r="C89" s="53" t="s">
         <v>11</v>
       </c>
-      <c r="D88" s="35">
+      <c r="D89" s="35">
         <v>101.31</v>
       </c>
-      <c r="E88" s="35">
+      <c r="E89" s="35">
         <v>96.67</v>
       </c>
-      <c r="F88" s="35">
+      <c r="F89" s="35">
         <v>102.3</v>
       </c>
-      <c r="G88" s="35">
+      <c r="G89" s="35">
         <v>101.96</v>
       </c>
-      <c r="H88" s="35">
+      <c r="H89" s="35">
         <v>101.8</v>
       </c>
-      <c r="I88" s="35">
+      <c r="I89" s="35">
         <v>97.74</v>
       </c>
-      <c r="J88" s="16">
+      <c r="J89" s="16">
         <v>1</v>
       </c>
-      <c r="K88" s="16">
+      <c r="K89" s="16">
         <v>0.9</v>
       </c>
-      <c r="L88" s="16">
+      <c r="L89" s="16">
         <v>1.1000000000000001</v>
       </c>
-      <c r="M88" s="16">
+      <c r="M89" s="16">
         <v>2.1</v>
       </c>
-      <c r="N88" s="16">
+      <c r="N89" s="16">
         <v>1.5</v>
       </c>
-      <c r="O88" s="16">
+      <c r="O89" s="16">
         <v>-2.8</v>
       </c>
-      <c r="P88" s="24">
+      <c r="P89" s="24">
         <v>1.5</v>
       </c>
-      <c r="Q88" s="24">
+      <c r="Q89" s="24">
         <v>-4.3</v>
       </c>
-      <c r="R88" s="24">
+      <c r="R89" s="24">
         <v>2.9</v>
       </c>
-      <c r="S88" s="24">
+      <c r="S89" s="24">
         <v>2</v>
       </c>
-      <c r="T88" s="24">
+      <c r="T89" s="24">
         <v>1.8</v>
       </c>
-      <c r="U88" s="24">
+      <c r="U89" s="24">
         <v>-1.4</v>
       </c>
     </row>
-    <row r="89" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C89" s="55" t="s">
+    <row r="90" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B90" s="54"/>
+      <c r="C90" s="55" t="s">
         <v>12</v>
       </c>
-      <c r="D89" s="36">
+      <c r="D90" s="36">
         <v>100.75</v>
       </c>
-      <c r="E89" s="36">
+      <c r="E90" s="36">
         <v>94.84</v>
       </c>
-      <c r="F89" s="36">
+      <c r="F90" s="36">
         <v>101.97</v>
       </c>
-      <c r="G89" s="36">
+      <c r="G90" s="36">
         <v>100.56</v>
       </c>
-      <c r="H89" s="36">
+      <c r="H90" s="36">
         <v>101.39</v>
       </c>
-      <c r="I89" s="36">
+      <c r="I90" s="36">
         <v>98.26</v>
       </c>
-      <c r="J89" s="27">
+      <c r="J90" s="27">
         <v>-0.6</v>
       </c>
-      <c r="K89" s="27">
+      <c r="K90" s="27">
         <v>-1.9</v>
       </c>
-      <c r="L89" s="27">
+      <c r="L90" s="27">
         <v>-0.3</v>
       </c>
-      <c r="M89" s="27">
+      <c r="M90" s="27">
         <v>-1.4</v>
       </c>
-      <c r="N89" s="27">
+      <c r="N90" s="27">
         <v>-0.4</v>
       </c>
-      <c r="O89" s="27">
+      <c r="O90" s="27">
         <v>0.5</v>
       </c>
-      <c r="P89" s="28">
+      <c r="P90" s="28">
         <v>0.8</v>
       </c>
-      <c r="Q89" s="28">
+      <c r="Q90" s="28">
         <v>-4.7</v>
       </c>
-      <c r="R89" s="28">
+      <c r="R90" s="28">
         <v>1.8</v>
       </c>
-      <c r="S89" s="28">
+      <c r="S90" s="28">
         <v>2</v>
       </c>
-      <c r="T89" s="28">
+      <c r="T90" s="28">
         <v>0.9</v>
       </c>
-      <c r="U89" s="28">
+      <c r="U90" s="28">
         <v>-1.9</v>
       </c>
     </row>
-    <row r="90" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B90" s="53">
+    <row r="91" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B91" s="53">
         <v>2017</v>
       </c>
-      <c r="C90" s="47" t="s">
+      <c r="C91" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="D90" s="35">
+      <c r="D91" s="35">
         <v>100.85</v>
       </c>
-      <c r="E90" s="35">
+      <c r="E91" s="35">
         <v>92.86</v>
       </c>
-      <c r="F90" s="35">
+      <c r="F91" s="35">
         <v>102.51</v>
       </c>
-      <c r="G90" s="35">
+      <c r="G91" s="35">
         <v>100.72</v>
       </c>
-      <c r="H90" s="35">
+      <c r="H91" s="35">
         <v>102.25</v>
       </c>
-      <c r="I90" s="35">
+      <c r="I91" s="35">
         <v>95.53</v>
       </c>
-      <c r="J90" s="16">
+      <c r="J91" s="16">
         <v>0.1</v>
       </c>
-      <c r="K90" s="16">
+      <c r="K91" s="16">
         <v>-2.1</v>
       </c>
-      <c r="L90" s="16">
+      <c r="L91" s="16">
         <v>0.5</v>
       </c>
-      <c r="M90" s="16">
+      <c r="M91" s="16">
         <v>0.2</v>
       </c>
-      <c r="N90" s="16">
+      <c r="N91" s="16">
         <v>0.8</v>
       </c>
-      <c r="O90" s="16">
+      <c r="O91" s="16">
         <v>-2.8</v>
       </c>
-      <c r="P90" s="24">
+      <c r="P91" s="24">
         <v>-0.4</v>
       </c>
-      <c r="Q90" s="24">
+      <c r="Q91" s="24">
         <v>-6.3</v>
       </c>
-      <c r="R90" s="24">
+      <c r="R91" s="24">
         <v>0.8</v>
       </c>
-      <c r="S90" s="24">
+      <c r="S91" s="24">
         <v>0.3</v>
       </c>
-      <c r="T90" s="24">
+      <c r="T91" s="24">
         <v>0.5</v>
       </c>
-      <c r="U90" s="24">
+      <c r="U91" s="24">
         <v>-4.7</v>
-      </c>
-[...58 lines deleted...]
-        <v>0.4</v>
       </c>
     </row>
     <row r="92" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B92" s="53"/>
       <c r="C92" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="D92" s="35">
+        <v>104.55</v>
+      </c>
+      <c r="E92" s="35">
+        <v>96.71</v>
+      </c>
+      <c r="F92" s="35">
+        <v>106.17</v>
+      </c>
+      <c r="G92" s="35">
+        <v>102.69</v>
+      </c>
+      <c r="H92" s="35">
+        <v>106.58</v>
+      </c>
+      <c r="I92" s="35">
+        <v>100.93</v>
+      </c>
+      <c r="J92" s="16">
+        <v>3.7</v>
+      </c>
+      <c r="K92" s="16">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="L92" s="16">
+        <v>3.6</v>
+      </c>
+      <c r="M92" s="16">
+        <v>2</v>
+      </c>
+      <c r="N92" s="16">
+        <v>4.2</v>
+      </c>
+      <c r="O92" s="16">
+        <v>5.7</v>
+      </c>
+      <c r="P92" s="24">
+        <v>4.3</v>
+      </c>
+      <c r="Q92" s="24">
+        <v>0.9</v>
+      </c>
+      <c r="R92" s="24">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="S92" s="24">
+        <v>2.8</v>
+      </c>
+      <c r="T92" s="24">
+        <v>6.2</v>
+      </c>
+      <c r="U92" s="24">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="93" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B93" s="53"/>
+      <c r="C93" s="47" t="s">
         <v>11</v>
       </c>
-      <c r="D92" s="35">
+      <c r="D93" s="35">
         <v>105.13</v>
       </c>
-      <c r="E92" s="35">
+      <c r="E93" s="35">
         <v>97.76</v>
       </c>
-      <c r="F92" s="35">
+      <c r="F93" s="35">
         <v>106.65</v>
       </c>
-      <c r="G92" s="35">
+      <c r="G93" s="35">
         <v>106.45</v>
       </c>
-      <c r="H92" s="35">
+      <c r="H93" s="35">
         <v>105.46</v>
       </c>
-      <c r="I92" s="35">
+      <c r="I93" s="35">
         <v>100.2</v>
       </c>
-      <c r="J92" s="16">
+      <c r="J93" s="16">
         <v>0.6</v>
       </c>
-      <c r="K92" s="16">
+      <c r="K93" s="16">
         <v>1.1000000000000001</v>
       </c>
-      <c r="L92" s="16">
+      <c r="L93" s="16">
         <v>0.5</v>
       </c>
-      <c r="M92" s="16">
+      <c r="M93" s="16">
         <v>3.7</v>
       </c>
-      <c r="N92" s="16">
+      <c r="N93" s="16">
         <v>-1.1000000000000001</v>
       </c>
-      <c r="O92" s="16">
+      <c r="O93" s="16">
         <v>-0.7</v>
       </c>
-      <c r="P92" s="24">
+      <c r="P93" s="24">
         <v>3.8</v>
       </c>
-      <c r="Q92" s="24">
+      <c r="Q93" s="24">
         <v>1.1000000000000001</v>
       </c>
-      <c r="R92" s="24">
+      <c r="R93" s="24">
         <v>4.3</v>
       </c>
-      <c r="S92" s="24">
+      <c r="S93" s="24">
         <v>4.4000000000000004</v>
       </c>
-      <c r="T92" s="24">
+      <c r="T93" s="24">
         <v>3.6</v>
       </c>
-      <c r="U92" s="24">
+      <c r="U93" s="24">
         <v>2.5</v>
       </c>
     </row>
-    <row r="93" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C93" s="55" t="s">
+    <row r="94" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B94" s="54"/>
+      <c r="C94" s="55" t="s">
         <v>12</v>
       </c>
-      <c r="D93" s="36">
+      <c r="D94" s="36">
         <v>108.45</v>
       </c>
-      <c r="E93" s="36">
+      <c r="E94" s="36">
         <v>98.73</v>
       </c>
-      <c r="F93" s="36">
+      <c r="F94" s="36">
         <v>110.46</v>
       </c>
-      <c r="G93" s="36">
+      <c r="G94" s="36">
         <v>110.46</v>
       </c>
-      <c r="H93" s="36">
+      <c r="H94" s="36">
         <v>108.67</v>
       </c>
-      <c r="I93" s="36">
+      <c r="I94" s="36">
         <v>102.26</v>
       </c>
-      <c r="J93" s="27">
+      <c r="J94" s="27">
         <v>3.2</v>
       </c>
-      <c r="K93" s="27">
+      <c r="K94" s="27">
         <v>1</v>
       </c>
-      <c r="L93" s="27">
+      <c r="L94" s="27">
         <v>3.6</v>
       </c>
-      <c r="M93" s="27">
+      <c r="M94" s="27">
         <v>3.8</v>
       </c>
-      <c r="N93" s="27">
+      <c r="N94" s="27">
         <v>3</v>
       </c>
-      <c r="O93" s="27">
+      <c r="O94" s="27">
         <v>2.1</v>
       </c>
-      <c r="P93" s="28">
+      <c r="P94" s="28">
         <v>7.6</v>
       </c>
-      <c r="Q93" s="28">
+      <c r="Q94" s="28">
         <v>4.0999999999999996</v>
       </c>
-      <c r="R93" s="28">
+      <c r="R94" s="28">
         <v>8.3000000000000007</v>
       </c>
-      <c r="S93" s="28">
+      <c r="S94" s="28">
         <v>9.8000000000000007</v>
       </c>
-      <c r="T93" s="28">
+      <c r="T94" s="28">
         <v>7.2</v>
       </c>
-      <c r="U93" s="28">
+      <c r="U94" s="28">
         <v>4.0999999999999996</v>
       </c>
     </row>
-    <row r="94" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B94" s="53">
+    <row r="95" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B95" s="53">
         <v>2018</v>
       </c>
-      <c r="C94" s="53" t="s">
+      <c r="C95" s="53" t="s">
         <v>9</v>
       </c>
-      <c r="D94" s="35">
+      <c r="D95" s="35">
         <v>109.44</v>
       </c>
-      <c r="E94" s="35">
+      <c r="E95" s="35">
         <v>99.03</v>
       </c>
-      <c r="F94" s="35">
+      <c r="F95" s="35">
         <v>111.59</v>
       </c>
-      <c r="G94" s="35">
+      <c r="G95" s="35">
         <v>112.19</v>
       </c>
-      <c r="H94" s="35">
+      <c r="H95" s="35">
         <v>110.54</v>
       </c>
-      <c r="I94" s="35">
+      <c r="I95" s="35">
         <v>99.57</v>
       </c>
-      <c r="J94" s="16">
+      <c r="J95" s="16">
         <v>0.9</v>
       </c>
-      <c r="K94" s="16">
+      <c r="K95" s="16">
         <v>0.3</v>
       </c>
-      <c r="L94" s="16">
+      <c r="L95" s="16">
         <v>1</v>
       </c>
-      <c r="M94" s="16">
+      <c r="M95" s="16">
         <v>1.6</v>
       </c>
-      <c r="N94" s="16">
+      <c r="N95" s="16">
         <v>1.7</v>
       </c>
-      <c r="O94" s="16">
+      <c r="O95" s="16">
         <v>-2.6</v>
       </c>
-      <c r="P94" s="24">
+      <c r="P95" s="24">
         <v>8.5</v>
       </c>
-      <c r="Q94" s="24">
+      <c r="Q95" s="24">
         <v>6.6</v>
       </c>
-      <c r="R94" s="24">
+      <c r="R95" s="24">
         <v>8.9</v>
       </c>
-      <c r="S94" s="24">
+      <c r="S95" s="24">
         <v>11.4</v>
       </c>
-      <c r="T94" s="24">
+      <c r="T95" s="24">
         <v>8.1</v>
       </c>
-      <c r="U94" s="24">
+      <c r="U95" s="24">
         <v>4.2</v>
-      </c>
-[...58 lines deleted...]
-        <v>-2</v>
       </c>
     </row>
     <row r="96" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B96" s="53"/>
-      <c r="C96" s="47" t="s">
-        <v>11</v>
+      <c r="C96" s="53" t="s">
+        <v>10</v>
       </c>
       <c r="D96" s="35">
-        <v>112.32</v>
+        <v>109.26</v>
       </c>
       <c r="E96" s="35">
-        <v>100.78</v>
+        <v>98.51</v>
       </c>
       <c r="F96" s="35">
-        <v>114.68</v>
+        <v>111.47</v>
       </c>
       <c r="G96" s="35">
-        <v>118.96</v>
+        <v>114.51</v>
       </c>
       <c r="H96" s="35">
-        <v>112.2</v>
+        <v>109.33</v>
       </c>
       <c r="I96" s="35">
-        <v>100.51</v>
+        <v>98.94</v>
       </c>
       <c r="J96" s="16">
-        <v>2.8</v>
+        <v>-0.2</v>
       </c>
       <c r="K96" s="16">
-        <v>2.2999999999999998</v>
+        <v>-0.5</v>
       </c>
       <c r="L96" s="16">
-        <v>2.9</v>
+        <v>-0.1</v>
       </c>
       <c r="M96" s="16">
-        <v>3.9</v>
+        <v>2.1</v>
       </c>
       <c r="N96" s="16">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="O96" s="16">
+        <v>-0.6</v>
+      </c>
+      <c r="P96" s="24">
+        <v>4.5</v>
+      </c>
+      <c r="Q96" s="24">
+        <v>1.9</v>
+      </c>
+      <c r="R96" s="24">
+        <v>5</v>
+      </c>
+      <c r="S96" s="24">
+        <v>11.5</v>
+      </c>
+      <c r="T96" s="24">
         <v>2.6</v>
       </c>
-      <c r="O96" s="16">
-[...16 lines deleted...]
-      </c>
       <c r="U96" s="24">
-        <v>0.3</v>
+        <v>-2</v>
       </c>
     </row>
     <row r="97" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B97" s="53"/>
       <c r="C97" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="D97" s="35">
+        <v>112.32</v>
+      </c>
+      <c r="E97" s="35">
+        <v>100.78</v>
+      </c>
+      <c r="F97" s="35">
+        <v>114.68</v>
+      </c>
+      <c r="G97" s="35">
+        <v>118.96</v>
+      </c>
+      <c r="H97" s="35">
+        <v>112.2</v>
+      </c>
+      <c r="I97" s="35">
+        <v>100.51</v>
+      </c>
+      <c r="J97" s="16">
+        <v>2.8</v>
+      </c>
+      <c r="K97" s="16">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L97" s="16">
+        <v>2.9</v>
+      </c>
+      <c r="M97" s="16">
+        <v>3.9</v>
+      </c>
+      <c r="N97" s="16">
+        <v>2.6</v>
+      </c>
+      <c r="O97" s="16">
+        <v>1.6</v>
+      </c>
+      <c r="P97" s="24">
+        <v>6.8</v>
+      </c>
+      <c r="Q97" s="24">
+        <v>3.1</v>
+      </c>
+      <c r="R97" s="24">
+        <v>7.5</v>
+      </c>
+      <c r="S97" s="24">
+        <v>11.8</v>
+      </c>
+      <c r="T97" s="24">
+        <v>6.4</v>
+      </c>
+      <c r="U97" s="24">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="98" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B98" s="53"/>
+      <c r="C98" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="D97" s="24">
+      <c r="D98" s="24">
         <v>113.54</v>
       </c>
-      <c r="E97" s="24">
+      <c r="E98" s="24">
         <v>101.49</v>
       </c>
-      <c r="F97" s="24">
+      <c r="F98" s="24">
         <v>116</v>
       </c>
-      <c r="G97" s="24">
+      <c r="G98" s="24">
         <v>119.82</v>
       </c>
-      <c r="H97" s="24">
+      <c r="H98" s="24">
         <v>113.5</v>
       </c>
-      <c r="I97" s="24">
+      <c r="I98" s="24">
         <v>102</v>
       </c>
-      <c r="J97" s="16">
+      <c r="J98" s="16">
         <v>1.1000000000000001</v>
       </c>
-      <c r="K97" s="16">
+      <c r="K98" s="16">
         <v>0.7</v>
       </c>
-      <c r="L97" s="16">
+      <c r="L98" s="16">
         <v>1.2</v>
       </c>
-      <c r="M97" s="16">
+      <c r="M98" s="16">
         <v>0.7</v>
       </c>
-      <c r="N97" s="16">
+      <c r="N98" s="16">
         <v>1.2</v>
       </c>
-      <c r="O97" s="16">
+      <c r="O98" s="16">
         <v>1.5</v>
       </c>
-      <c r="P97" s="24">
+      <c r="P98" s="24">
         <v>4.7</v>
       </c>
-      <c r="Q97" s="24">
+      <c r="Q98" s="24">
         <v>2.8</v>
       </c>
-      <c r="R97" s="24">
+      <c r="R98" s="24">
         <v>5</v>
       </c>
-      <c r="S97" s="24">
+      <c r="S98" s="24">
         <v>8.5</v>
       </c>
-      <c r="T97" s="24">
+      <c r="T98" s="24">
         <v>4.4000000000000004</v>
       </c>
-      <c r="U97" s="24">
+      <c r="U98" s="24">
         <v>-0.3</v>
       </c>
     </row>
-    <row r="98" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B98" s="52">
+    <row r="99" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B99" s="52">
         <v>2019</v>
       </c>
-      <c r="C98" s="52" t="s">
+      <c r="C99" s="52" t="s">
         <v>9</v>
       </c>
-      <c r="D98" s="37">
+      <c r="D99" s="37">
         <v>117.55</v>
       </c>
-      <c r="E98" s="37">
+      <c r="E99" s="37">
         <v>109</v>
       </c>
-      <c r="F98" s="37">
+      <c r="F99" s="37">
         <v>119.52</v>
       </c>
-      <c r="G98" s="37">
+      <c r="G99" s="37">
         <v>125.02</v>
       </c>
-      <c r="H98" s="37">
+      <c r="H99" s="37">
         <v>118.67</v>
       </c>
-      <c r="I98" s="37">
+      <c r="I99" s="37">
         <v>100.59</v>
       </c>
-      <c r="J98" s="38">
+      <c r="J99" s="38">
         <v>3.5</v>
       </c>
-      <c r="K98" s="38">
+      <c r="K99" s="38">
         <v>7.4</v>
       </c>
-      <c r="L98" s="38">
+      <c r="L99" s="38">
         <v>3</v>
       </c>
-      <c r="M98" s="38">
+      <c r="M99" s="38">
         <v>4.3</v>
       </c>
-      <c r="N98" s="38">
+      <c r="N99" s="38">
         <v>4.5999999999999996</v>
       </c>
-      <c r="O98" s="38">
+      <c r="O99" s="38">
         <v>-1.4</v>
       </c>
-      <c r="P98" s="37">
+      <c r="P99" s="37">
         <v>7.4</v>
       </c>
-      <c r="Q98" s="37">
+      <c r="Q99" s="37">
         <v>10.1</v>
       </c>
-      <c r="R98" s="37">
+      <c r="R99" s="37">
         <v>7.1</v>
       </c>
-      <c r="S98" s="37">
+      <c r="S99" s="37">
         <v>11.4</v>
       </c>
-      <c r="T98" s="37">
+      <c r="T99" s="37">
         <v>7.4</v>
       </c>
-      <c r="U98" s="37">
+      <c r="U99" s="37">
         <v>1</v>
-      </c>
-[...58 lines deleted...]
-        <v>3.3</v>
       </c>
     </row>
     <row r="100" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B100" s="53"/>
       <c r="C100" s="53" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D100" s="24">
-        <v>121.36</v>
+        <v>120.6</v>
       </c>
       <c r="E100" s="24">
-        <v>109.07</v>
+        <v>106.55</v>
       </c>
       <c r="F100" s="24">
-        <v>123.9</v>
+        <v>123.4</v>
       </c>
       <c r="G100" s="24">
-        <v>133.46</v>
+        <v>131.15</v>
       </c>
       <c r="H100" s="24">
-        <v>118.05</v>
+        <v>119.24</v>
       </c>
       <c r="I100" s="24">
-        <v>103.98</v>
+        <v>102.24</v>
       </c>
       <c r="J100" s="16">
-        <v>0.6</v>
+        <v>2.6</v>
       </c>
       <c r="K100" s="16">
-        <v>2.4</v>
+        <v>-2.2000000000000002</v>
       </c>
       <c r="L100" s="16">
-        <v>0.4</v>
+        <v>3.2</v>
       </c>
       <c r="M100" s="16">
-        <v>1.8</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="N100" s="16">
-        <v>-1</v>
+        <v>0.5</v>
       </c>
       <c r="O100" s="16">
-        <v>1.7</v>
+        <v>1.6</v>
       </c>
       <c r="P100" s="24">
-        <v>8</v>
+        <v>10.4</v>
       </c>
       <c r="Q100" s="24">
         <v>8.1999999999999993</v>
       </c>
       <c r="R100" s="24">
+        <v>10.7</v>
+      </c>
+      <c r="S100" s="24">
+        <v>14.5</v>
+      </c>
+      <c r="T100" s="24">
+        <v>9.1</v>
+      </c>
+      <c r="U100" s="24">
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="101" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B101" s="53"/>
+      <c r="C101" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="D101" s="24">
+        <v>121.36</v>
+      </c>
+      <c r="E101" s="24">
+        <v>109.07</v>
+      </c>
+      <c r="F101" s="24">
+        <v>123.9</v>
+      </c>
+      <c r="G101" s="24">
+        <v>133.46</v>
+      </c>
+      <c r="H101" s="24">
+        <v>118.05</v>
+      </c>
+      <c r="I101" s="24">
+        <v>103.98</v>
+      </c>
+      <c r="J101" s="16">
+        <v>0.6</v>
+      </c>
+      <c r="K101" s="16">
+        <v>2.4</v>
+      </c>
+      <c r="L101" s="16">
+        <v>0.4</v>
+      </c>
+      <c r="M101" s="16">
+        <v>1.8</v>
+      </c>
+      <c r="N101" s="16">
+        <v>-1</v>
+      </c>
+      <c r="O101" s="16">
+        <v>1.7</v>
+      </c>
+      <c r="P101" s="24">
         <v>8</v>
       </c>
-      <c r="S100" s="24">
+      <c r="Q101" s="24">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="R101" s="24">
+        <v>8</v>
+      </c>
+      <c r="S101" s="24">
         <v>12.2</v>
       </c>
-      <c r="T100" s="24">
+      <c r="T101" s="24">
         <v>5.2</v>
       </c>
-      <c r="U100" s="24">
+      <c r="U101" s="24">
         <v>3.5</v>
       </c>
     </row>
-    <row r="101" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C101" s="54" t="s">
+    <row r="102" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B102" s="54"/>
+      <c r="C102" s="54" t="s">
         <v>12</v>
       </c>
-      <c r="D101" s="28">
+      <c r="D102" s="28">
         <v>124.9</v>
       </c>
-      <c r="E101" s="28">
+      <c r="E102" s="28">
         <v>108.49</v>
       </c>
-      <c r="F101" s="28">
+      <c r="F102" s="28">
         <v>128.08000000000001</v>
       </c>
-      <c r="G101" s="28">
+      <c r="G102" s="28">
         <v>137.38</v>
       </c>
-      <c r="H101" s="28">
+      <c r="H102" s="28">
         <v>120.35</v>
       </c>
-      <c r="I101" s="28">
+      <c r="I102" s="28">
         <v>109.64</v>
       </c>
-      <c r="J101" s="27">
+      <c r="J102" s="27">
         <v>2.9</v>
       </c>
-      <c r="K101" s="27">
+      <c r="K102" s="27">
         <v>-0.5</v>
       </c>
-      <c r="L101" s="27">
+      <c r="L102" s="27">
         <v>3.4</v>
       </c>
-      <c r="M101" s="27">
+      <c r="M102" s="27">
         <v>2.9</v>
       </c>
-      <c r="N101" s="27">
+      <c r="N102" s="27">
         <v>1.9</v>
       </c>
-      <c r="O101" s="27">
+      <c r="O102" s="27">
         <v>5.4</v>
       </c>
-      <c r="P101" s="28">
+      <c r="P102" s="28">
         <v>10</v>
       </c>
-      <c r="Q101" s="28">
+      <c r="Q102" s="28">
         <v>6.9</v>
       </c>
-      <c r="R101" s="28">
+      <c r="R102" s="28">
         <v>10.4</v>
       </c>
-      <c r="S101" s="28">
+      <c r="S102" s="28">
         <v>14.7</v>
       </c>
-      <c r="T101" s="28">
+      <c r="T102" s="28">
         <v>6</v>
       </c>
-      <c r="U101" s="28">
+      <c r="U102" s="28">
         <v>7.5</v>
       </c>
     </row>
-    <row r="102" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B102" s="53">
+    <row r="103" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B103" s="53">
         <v>2020</v>
       </c>
-      <c r="C102" s="53" t="s">
+      <c r="C103" s="53" t="s">
         <v>9</v>
       </c>
-      <c r="D102" s="24">
+      <c r="D103" s="24">
         <v>128.25</v>
       </c>
-      <c r="E102" s="24">
+      <c r="E103" s="24">
         <v>107.69</v>
       </c>
-      <c r="F102" s="24">
+      <c r="F103" s="24">
         <v>132.12</v>
       </c>
-      <c r="G102" s="24">
+      <c r="G103" s="24">
         <v>140.79</v>
       </c>
-      <c r="H102" s="24">
+      <c r="H103" s="24">
         <v>125.39</v>
       </c>
-      <c r="I102" s="24">
+      <c r="I103" s="24">
         <v>109.31</v>
       </c>
-      <c r="J102" s="16">
+      <c r="J103" s="16">
         <v>2.7</v>
       </c>
-      <c r="K102" s="16">
+      <c r="K103" s="16">
         <v>-0.7</v>
       </c>
-      <c r="L102" s="16">
+      <c r="L103" s="16">
         <v>3.2</v>
       </c>
-      <c r="M102" s="16">
+      <c r="M103" s="16">
         <v>2.5</v>
       </c>
-      <c r="N102" s="16">
+      <c r="N103" s="16">
         <v>4.2</v>
       </c>
-      <c r="O102" s="16">
+      <c r="O103" s="16">
         <v>-0.3</v>
       </c>
-      <c r="P102" s="24">
+      <c r="P103" s="24">
         <v>9.1</v>
       </c>
-      <c r="Q102" s="24">
+      <c r="Q103" s="24">
         <v>-1.2</v>
       </c>
-      <c r="R102" s="24">
+      <c r="R103" s="24">
         <v>10.5</v>
       </c>
-      <c r="S102" s="24">
+      <c r="S103" s="24">
         <v>12.6</v>
       </c>
-      <c r="T102" s="24">
+      <c r="T103" s="24">
         <v>5.7</v>
       </c>
-      <c r="U102" s="24">
+      <c r="U103" s="24">
         <v>8.6999999999999993</v>
-      </c>
-[...58 lines deleted...]
-        <v>13.4</v>
       </c>
     </row>
     <row r="104" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B104" s="53"/>
       <c r="C104" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="D104" s="35">
+        <v>130.57</v>
+      </c>
+      <c r="E104" s="24">
+        <v>111.34</v>
+      </c>
+      <c r="F104" s="24">
+        <v>134.22999999999999</v>
+      </c>
+      <c r="G104" s="24">
+        <v>142.54</v>
+      </c>
+      <c r="H104" s="24">
+        <v>126.3</v>
+      </c>
+      <c r="I104" s="24">
+        <v>115.9</v>
+      </c>
+      <c r="J104" s="16">
+        <v>1.8</v>
+      </c>
+      <c r="K104" s="16">
+        <v>3.4</v>
+      </c>
+      <c r="L104" s="16">
+        <v>1.6</v>
+      </c>
+      <c r="M104" s="16">
+        <v>1.2</v>
+      </c>
+      <c r="N104" s="16">
+        <v>0.7</v>
+      </c>
+      <c r="O104" s="16">
+        <v>6</v>
+      </c>
+      <c r="P104" s="24">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="Q104" s="24">
+        <v>4.5</v>
+      </c>
+      <c r="R104" s="24">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="S104" s="24">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="T104" s="24">
+        <v>5.9</v>
+      </c>
+      <c r="U104" s="24">
+        <v>13.4</v>
+      </c>
+    </row>
+    <row r="105" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B105" s="53"/>
+      <c r="C105" s="53" t="s">
         <v>11</v>
       </c>
-      <c r="D104" s="35">
+      <c r="D105" s="35">
         <v>129.75</v>
       </c>
-      <c r="E104" s="24">
+      <c r="E105" s="24">
         <v>110.83</v>
       </c>
-      <c r="F104" s="24">
+      <c r="F105" s="24">
         <v>133.35</v>
       </c>
-      <c r="G104" s="24">
+      <c r="G105" s="24">
         <v>141.09</v>
       </c>
-      <c r="H104" s="24">
+      <c r="H105" s="24">
         <v>126.91</v>
       </c>
-      <c r="I104" s="24">
+      <c r="I105" s="24">
         <v>113.35</v>
       </c>
-      <c r="J104" s="16">
+      <c r="J105" s="16">
         <v>-0.6</v>
       </c>
-      <c r="K104" s="16">
+      <c r="K105" s="16">
         <v>-0.5</v>
       </c>
-      <c r="L104" s="16">
+      <c r="L105" s="16">
         <v>-0.7</v>
       </c>
-      <c r="M104" s="16">
+      <c r="M105" s="16">
         <v>-1</v>
       </c>
-      <c r="N104" s="16">
+      <c r="N105" s="16">
         <v>0.5</v>
       </c>
-      <c r="O104" s="16">
+      <c r="O105" s="16">
         <v>-2.2000000000000002</v>
       </c>
-      <c r="P104" s="24">
+      <c r="P105" s="24">
         <v>6.9</v>
       </c>
-      <c r="Q104" s="24">
+      <c r="Q105" s="24">
         <v>1.6</v>
       </c>
-      <c r="R104" s="24">
+      <c r="R105" s="24">
         <v>7.6</v>
       </c>
-      <c r="S104" s="24">
+      <c r="S105" s="24">
         <v>5.7</v>
       </c>
-      <c r="T104" s="24">
+      <c r="T105" s="24">
         <v>7.5</v>
       </c>
-      <c r="U104" s="24">
+      <c r="U105" s="24">
         <v>9</v>
       </c>
     </row>
-    <row r="105" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C105" s="54" t="s">
+    <row r="106" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B106" s="54"/>
+      <c r="C106" s="54" t="s">
         <v>12</v>
       </c>
-      <c r="D105" s="36">
+      <c r="D106" s="36">
         <v>132.94999999999999</v>
       </c>
-      <c r="E105" s="28">
+      <c r="E106" s="28">
         <v>108.66</v>
       </c>
-      <c r="F105" s="28">
+      <c r="F106" s="28">
         <v>137.44999999999999</v>
       </c>
-      <c r="G105" s="28">
+      <c r="G106" s="28">
         <v>145.44999999999999</v>
       </c>
-      <c r="H105" s="28">
+      <c r="H106" s="28">
         <v>127.61</v>
       </c>
-      <c r="I105" s="28">
+      <c r="I106" s="28">
         <v>119.45</v>
       </c>
-      <c r="J105" s="27">
+      <c r="J106" s="27">
         <v>2.5</v>
       </c>
-      <c r="K105" s="27">
+      <c r="K106" s="27">
         <v>-2</v>
       </c>
-      <c r="L105" s="27">
+      <c r="L106" s="27">
         <v>3.1</v>
       </c>
-      <c r="M105" s="27">
+      <c r="M106" s="27">
         <v>3.1</v>
       </c>
-      <c r="N105" s="27">
+      <c r="N106" s="27">
         <v>0.6</v>
       </c>
-      <c r="O105" s="27">
+      <c r="O106" s="27">
         <v>5.4</v>
       </c>
-      <c r="P105" s="28">
+      <c r="P106" s="28">
         <v>6.4</v>
       </c>
-      <c r="Q105" s="28">
+      <c r="Q106" s="28">
         <v>0.2</v>
       </c>
-      <c r="R105" s="28">
+      <c r="R106" s="28">
         <v>7.3</v>
       </c>
-      <c r="S105" s="28">
+      <c r="S106" s="28">
         <v>5.9</v>
       </c>
-      <c r="T105" s="28">
+      <c r="T106" s="28">
         <v>6</v>
       </c>
-      <c r="U105" s="28">
+      <c r="U106" s="28">
         <v>8.9</v>
       </c>
     </row>
-    <row r="106" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B106" s="53">
+    <row r="107" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B107" s="53">
         <v>2021</v>
       </c>
-      <c r="C106" s="53" t="s">
+      <c r="C107" s="53" t="s">
         <v>9</v>
       </c>
-      <c r="D106" s="35">
+      <c r="D107" s="35">
         <v>134.19</v>
       </c>
-      <c r="E106" s="24">
+      <c r="E107" s="24">
         <v>113.37</v>
       </c>
-      <c r="F106" s="24">
+      <c r="F107" s="24">
         <v>138.19999999999999</v>
       </c>
-      <c r="G106" s="24">
+      <c r="G107" s="24">
         <v>145.43</v>
       </c>
-      <c r="H106" s="24">
+      <c r="H107" s="24">
         <v>132.80000000000001</v>
       </c>
-      <c r="I106" s="24">
+      <c r="I107" s="24">
         <v>115.71</v>
       </c>
-      <c r="J106" s="16">
+      <c r="J107" s="16">
         <v>0.9</v>
       </c>
-      <c r="K106" s="16">
+      <c r="K107" s="16">
         <v>4.3</v>
       </c>
-      <c r="L106" s="16">
+      <c r="L107" s="16">
         <v>0.5</v>
       </c>
-      <c r="M106" s="16">
+      <c r="M107" s="16">
         <v>0</v>
       </c>
-      <c r="N106" s="16">
+      <c r="N107" s="16">
         <v>4.0999999999999996</v>
       </c>
-      <c r="O106" s="16">
+      <c r="O107" s="16">
         <v>-3.1</v>
       </c>
-      <c r="P106" s="24">
+      <c r="P107" s="24">
         <v>4.5999999999999996</v>
       </c>
-      <c r="Q106" s="24">
+      <c r="Q107" s="24">
         <v>5.3</v>
       </c>
-      <c r="R106" s="24">
+      <c r="R107" s="24">
         <v>4.5999999999999996</v>
       </c>
-      <c r="S106" s="24">
+      <c r="S107" s="24">
         <v>3.3</v>
       </c>
-      <c r="T106" s="24">
+      <c r="T107" s="24">
         <v>5.9</v>
       </c>
-      <c r="U106" s="24">
+      <c r="U107" s="24">
         <v>5.9</v>
-      </c>
-[...58 lines deleted...]
-        <v>5.4</v>
       </c>
     </row>
     <row r="108" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B108" s="53"/>
       <c r="C108" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="D108" s="39">
+        <v>139.03</v>
+      </c>
+      <c r="E108" s="40">
+        <v>118.77</v>
+      </c>
+      <c r="F108" s="40">
+        <v>143</v>
+      </c>
+      <c r="G108" s="40">
+        <v>152.55000000000001</v>
+      </c>
+      <c r="H108" s="40">
+        <v>134.34</v>
+      </c>
+      <c r="I108" s="40">
+        <v>122.17</v>
+      </c>
+      <c r="J108" s="41">
+        <v>3.6</v>
+      </c>
+      <c r="K108" s="41">
+        <v>4.8</v>
+      </c>
+      <c r="L108" s="41">
+        <v>3.5</v>
+      </c>
+      <c r="M108" s="41">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="N108" s="41">
+        <v>1.2</v>
+      </c>
+      <c r="O108" s="41">
+        <v>5.6</v>
+      </c>
+      <c r="P108" s="40">
+        <v>6.5</v>
+      </c>
+      <c r="Q108" s="40">
+        <v>6.7</v>
+      </c>
+      <c r="R108" s="40">
+        <v>6.5</v>
+      </c>
+      <c r="S108" s="40">
+        <v>7</v>
+      </c>
+      <c r="T108" s="40">
+        <v>6.4</v>
+      </c>
+      <c r="U108" s="40">
+        <v>5.4</v>
+      </c>
+    </row>
+    <row r="109" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B109" s="53"/>
+      <c r="C109" s="53" t="s">
         <v>11</v>
       </c>
-      <c r="D108" s="39">
+      <c r="D109" s="39">
         <v>141.44</v>
       </c>
-      <c r="E108" s="40">
+      <c r="E109" s="40">
         <v>120.3</v>
       </c>
-      <c r="F108" s="40">
+      <c r="F109" s="40">
         <v>145.56</v>
       </c>
-      <c r="G108" s="40">
+      <c r="G109" s="40">
         <v>154.6</v>
       </c>
-      <c r="H108" s="40">
+      <c r="H109" s="40">
         <v>138.18</v>
       </c>
-      <c r="I108" s="40">
+      <c r="I109" s="40">
         <v>122.62</v>
       </c>
-      <c r="J108" s="41">
+      <c r="J109" s="41">
         <v>1.7</v>
       </c>
-      <c r="K108" s="41">
+      <c r="K109" s="41">
         <v>1.3</v>
       </c>
-      <c r="L108" s="41">
+      <c r="L109" s="41">
         <v>1.8</v>
       </c>
-      <c r="M108" s="41">
+      <c r="M109" s="41">
         <v>1.3</v>
       </c>
-      <c r="N108" s="41">
+      <c r="N109" s="41">
         <v>2.9</v>
       </c>
-      <c r="O108" s="41">
+      <c r="O109" s="41">
         <v>0.4</v>
       </c>
-      <c r="P108" s="40">
+      <c r="P109" s="40">
         <v>9</v>
       </c>
-      <c r="Q108" s="40">
+      <c r="Q109" s="40">
         <v>8.5</v>
       </c>
-      <c r="R108" s="40">
+      <c r="R109" s="40">
         <v>9.1999999999999993</v>
       </c>
-      <c r="S108" s="40">
+      <c r="S109" s="40">
         <v>9.6</v>
       </c>
-      <c r="T108" s="40">
+      <c r="T109" s="40">
         <v>8.9</v>
       </c>
-      <c r="U108" s="40">
+      <c r="U109" s="40">
         <v>8.1999999999999993</v>
       </c>
     </row>
-    <row r="109" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C109" s="54" t="s">
+    <row r="110" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B110" s="54"/>
+      <c r="C110" s="54" t="s">
         <v>12</v>
       </c>
-      <c r="D109" s="36">
+      <c r="D110" s="36">
         <v>144.99</v>
       </c>
-      <c r="E109" s="28">
+      <c r="E110" s="28">
         <v>124.98</v>
       </c>
-      <c r="F109" s="28">
+      <c r="F110" s="28">
         <v>148.97</v>
       </c>
-      <c r="G109" s="28">
+      <c r="G110" s="28">
         <v>158.32</v>
       </c>
-      <c r="H109" s="28">
+      <c r="H110" s="28">
         <v>142.51</v>
       </c>
-      <c r="I109" s="28">
+      <c r="I110" s="28">
         <v>124.37</v>
       </c>
-      <c r="J109" s="27">
+      <c r="J110" s="27">
         <v>2.5</v>
       </c>
-      <c r="K109" s="27">
+      <c r="K110" s="27">
         <v>3.9</v>
       </c>
-      <c r="L109" s="27">
+      <c r="L110" s="27">
         <v>2.2999999999999998</v>
       </c>
-      <c r="M109" s="27">
+      <c r="M110" s="27">
         <v>2.4</v>
       </c>
-      <c r="N109" s="27">
+      <c r="N110" s="27">
         <v>3.1</v>
       </c>
-      <c r="O109" s="27">
+      <c r="O110" s="27">
         <v>1.4</v>
       </c>
-      <c r="P109" s="28">
+      <c r="P110" s="28">
         <v>9.1</v>
       </c>
-      <c r="Q109" s="28">
+      <c r="Q110" s="28">
         <v>15</v>
       </c>
-      <c r="R109" s="28">
+      <c r="R110" s="28">
         <v>8.4</v>
       </c>
-      <c r="S109" s="28">
+      <c r="S110" s="28">
         <v>8.8000000000000007</v>
       </c>
-      <c r="T109" s="28">
+      <c r="T110" s="28">
         <v>11.7</v>
       </c>
-      <c r="U109" s="28">
+      <c r="U110" s="28">
         <v>4.0999999999999996</v>
       </c>
     </row>
-    <row r="110" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B110" s="53">
+    <row r="111" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B111" s="53">
         <v>2022</v>
       </c>
-      <c r="C110" s="53" t="s">
+      <c r="C111" s="53" t="s">
         <v>9</v>
       </c>
-      <c r="D110" s="39">
+      <c r="D111" s="39">
         <v>152.25</v>
       </c>
-      <c r="E110" s="40">
+      <c r="E111" s="40">
         <v>136.43</v>
       </c>
-      <c r="F110" s="40">
+      <c r="F111" s="40">
         <v>155.53</v>
       </c>
-      <c r="G110" s="40">
+      <c r="G111" s="40">
         <v>168.63</v>
       </c>
-      <c r="H110" s="40">
+      <c r="H111" s="40">
         <v>147.28</v>
       </c>
-      <c r="I110" s="40">
+      <c r="I111" s="40">
         <v>132.32</v>
       </c>
-      <c r="J110" s="41">
+      <c r="J111" s="41">
         <v>5</v>
       </c>
-      <c r="K110" s="41">
+      <c r="K111" s="41">
         <v>9.1999999999999993</v>
       </c>
-      <c r="L110" s="41">
+      <c r="L111" s="41">
         <v>4.4000000000000004</v>
       </c>
-      <c r="M110" s="41">
+      <c r="M111" s="41">
         <v>6.5</v>
       </c>
-      <c r="N110" s="41">
+      <c r="N111" s="41">
         <v>3.3</v>
-      </c>
-[...58 lines deleted...]
-        <v>2.9</v>
       </c>
       <c r="O111" s="41">
         <v>6.4</v>
       </c>
       <c r="P111" s="40">
-        <v>13.6</v>
+        <v>13.5</v>
       </c>
       <c r="Q111" s="40">
-        <v>15.9</v>
+        <v>20.3</v>
       </c>
       <c r="R111" s="40">
-        <v>13.3</v>
+        <v>12.5</v>
       </c>
       <c r="S111" s="40">
-        <v>14.8</v>
+        <v>16</v>
       </c>
       <c r="T111" s="40">
-        <v>12.8</v>
+        <v>10.9</v>
       </c>
       <c r="U111" s="40">
-        <v>15.2</v>
+        <v>14.4</v>
       </c>
     </row>
     <row r="112" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B112" s="53"/>
       <c r="C112" s="53" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D112" s="39">
-        <v>162.44</v>
+        <v>157.94</v>
       </c>
       <c r="E112" s="40">
-        <v>141.22999999999999</v>
+        <v>137.66</v>
       </c>
       <c r="F112" s="40">
-        <v>166.69</v>
+        <v>162.01</v>
       </c>
       <c r="G112" s="40">
-        <v>182.31</v>
+        <v>175.12</v>
       </c>
       <c r="H112" s="40">
-        <v>155.80000000000001</v>
+        <v>151.52000000000001</v>
       </c>
       <c r="I112" s="40">
-        <v>139.65</v>
+        <v>140.80000000000001</v>
       </c>
       <c r="J112" s="41">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="K112" s="41">
-        <v>2.6</v>
+        <v>0.9</v>
       </c>
       <c r="L112" s="41">
+        <v>4.2</v>
+      </c>
+      <c r="M112" s="41">
+        <v>3.8</v>
+      </c>
+      <c r="N112" s="41">
         <v>2.9</v>
       </c>
-      <c r="M112" s="41">
-[...4 lines deleted...]
-      </c>
       <c r="O112" s="41">
-        <v>-0.8</v>
+        <v>6.4</v>
       </c>
       <c r="P112" s="40">
+        <v>13.6</v>
+      </c>
+      <c r="Q112" s="40">
+        <v>15.9</v>
+      </c>
+      <c r="R112" s="40">
+        <v>13.3</v>
+      </c>
+      <c r="S112" s="40">
         <v>14.8</v>
-      </c>
-[...7 lines deleted...]
-        <v>17.899999999999999</v>
       </c>
       <c r="T112" s="40">
         <v>12.8</v>
       </c>
       <c r="U112" s="40">
+        <v>15.2</v>
+      </c>
+    </row>
+    <row r="113" spans="2:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B113" s="53"/>
+      <c r="C113" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="D113" s="39">
+        <v>162.44</v>
+      </c>
+      <c r="E113" s="40">
+        <v>141.22999999999999</v>
+      </c>
+      <c r="F113" s="40">
+        <v>166.69</v>
+      </c>
+      <c r="G113" s="40">
+        <v>182.31</v>
+      </c>
+      <c r="H113" s="40">
+        <v>155.80000000000001</v>
+      </c>
+      <c r="I113" s="40">
+        <v>139.65</v>
+      </c>
+      <c r="J113" s="41">
+        <v>2.8</v>
+      </c>
+      <c r="K113" s="41">
+        <v>2.6</v>
+      </c>
+      <c r="L113" s="41">
+        <v>2.9</v>
+      </c>
+      <c r="M113" s="41">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="N113" s="41">
+        <v>2.8</v>
+      </c>
+      <c r="O113" s="41">
+        <v>-0.8</v>
+      </c>
+      <c r="P113" s="40">
+        <v>14.8</v>
+      </c>
+      <c r="Q113" s="40">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="R113" s="40">
+        <v>14.5</v>
+      </c>
+      <c r="S113" s="40">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="T113" s="40">
+        <v>12.8</v>
+      </c>
+      <c r="U113" s="40">
         <v>13.9</v>
       </c>
     </row>
-    <row r="113" spans="2:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C113" s="54" t="s">
+    <row r="114" spans="2:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B114" s="54"/>
+      <c r="C114" s="54" t="s">
         <v>12</v>
       </c>
-      <c r="D113" s="42">
+      <c r="D114" s="42">
         <v>170.11</v>
       </c>
-      <c r="E113" s="43">
+      <c r="E114" s="43">
         <v>145.65</v>
       </c>
-      <c r="F113" s="43">
+      <c r="F114" s="43">
         <v>174.95</v>
       </c>
-      <c r="G113" s="43">
+      <c r="G114" s="43">
         <v>193.94</v>
       </c>
-      <c r="H113" s="43">
+      <c r="H114" s="43">
         <v>160.87</v>
       </c>
-      <c r="I113" s="43">
+      <c r="I114" s="43">
         <v>146.19</v>
       </c>
-      <c r="J113" s="44">
+      <c r="J114" s="44">
         <v>4.7</v>
       </c>
-      <c r="K113" s="44">
+      <c r="K114" s="44">
         <v>3.1</v>
       </c>
-      <c r="L113" s="44">
+      <c r="L114" s="44">
         <v>5</v>
       </c>
-      <c r="M113" s="44">
+      <c r="M114" s="44">
         <v>6.4</v>
       </c>
-      <c r="N113" s="44">
+      <c r="N114" s="44">
         <v>3.3</v>
       </c>
-      <c r="O113" s="44">
+      <c r="O114" s="44">
         <v>4.7</v>
       </c>
-      <c r="P113" s="43">
+      <c r="P114" s="43">
         <v>17.3</v>
       </c>
-      <c r="Q113" s="43">
+      <c r="Q114" s="43">
         <v>16.5</v>
       </c>
-      <c r="R113" s="43">
+      <c r="R114" s="43">
         <v>17.399999999999999</v>
       </c>
-      <c r="S113" s="43">
+      <c r="S114" s="43">
         <v>22.5</v>
       </c>
-      <c r="T113" s="43">
+      <c r="T114" s="43">
         <v>12.9</v>
       </c>
-      <c r="U113" s="43">
+      <c r="U114" s="43">
         <v>17.5</v>
       </c>
     </row>
-    <row r="114" spans="2:23" s="59" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B114" s="53">
+    <row r="115" spans="2:23" s="59" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B115" s="53">
         <v>2023</v>
       </c>
-      <c r="C114" s="53" t="s">
+      <c r="C115" s="53" t="s">
         <v>9</v>
       </c>
-      <c r="D114" s="39">
+      <c r="D115" s="39">
         <v>173.56</v>
       </c>
-      <c r="E114" s="57">
+      <c r="E115" s="57">
         <v>146.93</v>
       </c>
-      <c r="F114" s="57">
+      <c r="F115" s="57">
         <v>178.82</v>
       </c>
-      <c r="G114" s="57">
+      <c r="G115" s="57">
         <v>193.34</v>
       </c>
-      <c r="H114" s="57">
+      <c r="H115" s="57">
         <v>166.65</v>
       </c>
-      <c r="I114" s="57">
+      <c r="I115" s="57">
         <v>154.22</v>
       </c>
-      <c r="J114" s="58">
+      <c r="J115" s="58">
         <v>2</v>
       </c>
-      <c r="K114" s="58">
+      <c r="K115" s="58">
         <v>0.9</v>
       </c>
-      <c r="L114" s="58">
+      <c r="L115" s="58">
         <v>2.2000000000000002</v>
       </c>
-      <c r="M114" s="58">
+      <c r="M115" s="58">
         <v>-0.3</v>
       </c>
-      <c r="N114" s="58">
+      <c r="N115" s="58">
         <v>3.6</v>
       </c>
-      <c r="O114" s="58">
+      <c r="O115" s="58">
         <v>5.5</v>
       </c>
-      <c r="P114" s="57">
+      <c r="P115" s="57">
         <v>14</v>
       </c>
-      <c r="Q114" s="57">
+      <c r="Q115" s="57">
         <v>7.7</v>
       </c>
-      <c r="R114" s="57">
+      <c r="R115" s="57">
         <v>15</v>
       </c>
-      <c r="S114" s="57">
+      <c r="S115" s="57">
         <v>14.7</v>
       </c>
-      <c r="T114" s="57">
+      <c r="T115" s="57">
         <v>13.2</v>
       </c>
-      <c r="U114" s="57">
+      <c r="U115" s="57">
         <v>16.600000000000001</v>
-      </c>
-[...58 lines deleted...]
-        <v>17.7</v>
       </c>
     </row>
     <row r="116" spans="2:23" s="59" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B116" s="53"/>
       <c r="C116" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="D116" s="39">
+        <v>179.63</v>
+      </c>
+      <c r="E116" s="57">
+        <v>154.69999999999999</v>
+      </c>
+      <c r="F116" s="57">
+        <v>184.58</v>
+      </c>
+      <c r="G116" s="57">
+        <v>199.62</v>
+      </c>
+      <c r="H116" s="57">
+        <v>170.86</v>
+      </c>
+      <c r="I116" s="57">
+        <v>165.78</v>
+      </c>
+      <c r="J116" s="58">
+        <v>3.5</v>
+      </c>
+      <c r="K116" s="58">
+        <v>5.3</v>
+      </c>
+      <c r="L116" s="58">
+        <v>3.2</v>
+      </c>
+      <c r="M116" s="58">
+        <v>3.2</v>
+      </c>
+      <c r="N116" s="58">
+        <v>2.5</v>
+      </c>
+      <c r="O116" s="58">
+        <v>7.5</v>
+      </c>
+      <c r="P116" s="57">
+        <v>13.7</v>
+      </c>
+      <c r="Q116" s="57">
+        <v>12.4</v>
+      </c>
+      <c r="R116" s="57">
+        <v>13.9</v>
+      </c>
+      <c r="S116" s="57">
+        <v>14</v>
+      </c>
+      <c r="T116" s="57">
+        <v>12.8</v>
+      </c>
+      <c r="U116" s="57">
+        <v>17.7</v>
+      </c>
+    </row>
+    <row r="117" spans="2:23" s="59" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B117" s="53"/>
+      <c r="C117" s="53" t="s">
         <v>11</v>
       </c>
-      <c r="D116" s="39">
+      <c r="D117" s="39">
         <v>180.09</v>
       </c>
-      <c r="E116" s="57">
+      <c r="E117" s="57">
         <v>158.63</v>
       </c>
-      <c r="F116" s="57">
+      <c r="F117" s="57">
         <v>184.39</v>
       </c>
-      <c r="G116" s="57">
+      <c r="G117" s="57">
         <v>204.4</v>
       </c>
-      <c r="H116" s="57">
+      <c r="H117" s="57">
         <v>168.5</v>
       </c>
-      <c r="I116" s="57">
+      <c r="I117" s="57">
         <v>162.69</v>
       </c>
-      <c r="J116" s="58">
+      <c r="J117" s="58">
         <v>0.3</v>
       </c>
-      <c r="K116" s="58">
+      <c r="K117" s="58">
         <v>2.5</v>
       </c>
-      <c r="L116" s="58">
+      <c r="L117" s="58">
         <v>-0.1</v>
       </c>
-      <c r="M116" s="58">
+      <c r="M117" s="58">
         <v>2.4</v>
       </c>
-      <c r="N116" s="58">
+      <c r="N117" s="58">
         <v>-1.4</v>
       </c>
-      <c r="O116" s="58">
+      <c r="O117" s="58">
         <v>-1.9</v>
       </c>
-      <c r="P116" s="57">
+      <c r="P117" s="57">
         <v>10.9</v>
       </c>
-      <c r="Q116" s="57">
+      <c r="Q117" s="57">
         <v>12.3</v>
       </c>
-      <c r="R116" s="57">
+      <c r="R117" s="57">
         <v>10.6</v>
       </c>
-      <c r="S116" s="57">
+      <c r="S117" s="57">
         <v>12.1</v>
       </c>
-      <c r="T116" s="57">
+      <c r="T117" s="57">
         <v>8.1999999999999993</v>
       </c>
-      <c r="U116" s="57">
+      <c r="U117" s="57">
         <v>16.5</v>
       </c>
     </row>
-    <row r="117" spans="2:23" s="59" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C117" s="54" t="s">
+    <row r="118" spans="2:23" s="59" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B118" s="54"/>
+      <c r="C118" s="54" t="s">
         <v>12</v>
       </c>
-      <c r="D117" s="36">
+      <c r="D118" s="36">
         <v>186.24</v>
       </c>
-      <c r="E117" s="28">
+      <c r="E118" s="28">
         <v>151.09</v>
       </c>
-      <c r="F117" s="28">
+      <c r="F118" s="28">
         <v>193.11</v>
       </c>
-      <c r="G117" s="28">
+      <c r="G118" s="28">
         <v>206.63</v>
       </c>
-      <c r="H117" s="28">
+      <c r="H118" s="28">
         <v>179.04</v>
       </c>
-      <c r="I117" s="28">
+      <c r="I118" s="28">
         <v>167.17</v>
       </c>
-      <c r="J117" s="27">
+      <c r="J118" s="27">
         <v>3.4</v>
       </c>
-      <c r="K117" s="27">
+      <c r="K118" s="27">
         <v>-4.8</v>
       </c>
-      <c r="L117" s="27">
+      <c r="L118" s="27">
         <v>4.7</v>
       </c>
-      <c r="M117" s="27">
+      <c r="M118" s="27">
         <v>1.1000000000000001</v>
       </c>
-      <c r="N117" s="27">
+      <c r="N118" s="27">
         <v>6.3</v>
       </c>
-      <c r="O117" s="27">
+      <c r="O118" s="27">
         <v>2.8</v>
       </c>
-      <c r="P117" s="28">
+      <c r="P118" s="28">
         <v>9.5</v>
       </c>
-      <c r="Q117" s="28">
+      <c r="Q118" s="28">
         <v>3.7</v>
       </c>
-      <c r="R117" s="28">
+      <c r="R118" s="28">
         <v>10.4</v>
       </c>
-      <c r="S117" s="28">
+      <c r="S118" s="28">
         <v>6.5</v>
       </c>
-      <c r="T117" s="28">
+      <c r="T118" s="28">
         <v>11.3</v>
       </c>
-      <c r="U117" s="28">
+      <c r="U118" s="28">
         <v>14.4</v>
       </c>
     </row>
-    <row r="118" spans="2:23" s="59" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B118" s="53">
+    <row r="119" spans="2:23" s="59" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B119" s="53">
         <v>2024</v>
       </c>
-      <c r="C118" s="53" t="s">
+      <c r="C119" s="53" t="s">
         <v>9</v>
       </c>
-      <c r="D118" s="39">
+      <c r="D119" s="39">
         <v>189.41</v>
       </c>
-      <c r="E118" s="40">
+      <c r="E119" s="40">
         <v>156.03</v>
       </c>
-      <c r="F118" s="40">
+      <c r="F119" s="40">
         <v>195.82</v>
       </c>
-      <c r="G118" s="40">
+      <c r="G119" s="40">
         <v>210.3</v>
       </c>
-      <c r="H118" s="40">
+      <c r="H119" s="40">
         <v>181.47</v>
       </c>
-      <c r="I118" s="40">
+      <c r="I119" s="40">
         <v>170.84</v>
       </c>
-      <c r="J118" s="41">
+      <c r="J119" s="41">
         <v>1.7</v>
       </c>
-      <c r="K118" s="41">
+      <c r="K119" s="41">
         <v>3.3</v>
       </c>
-      <c r="L118" s="41">
+      <c r="L119" s="41">
         <v>1.4</v>
       </c>
-      <c r="M118" s="41">
+      <c r="M119" s="41">
         <v>1.8</v>
       </c>
-      <c r="N118" s="41">
+      <c r="N119" s="41">
         <v>1.4</v>
       </c>
-      <c r="O118" s="41">
+      <c r="O119" s="41">
         <v>2.2000000000000002</v>
       </c>
-      <c r="P118" s="40">
+      <c r="P119" s="40">
         <v>9.1</v>
       </c>
-      <c r="Q118" s="40">
+      <c r="Q119" s="40">
         <v>6.2</v>
       </c>
-      <c r="R118" s="40">
+      <c r="R119" s="40">
         <v>9.5</v>
       </c>
-      <c r="S118" s="40">
+      <c r="S119" s="40">
         <v>8.8000000000000007</v>
       </c>
-      <c r="T118" s="40">
+      <c r="T119" s="40">
         <v>8.9</v>
       </c>
-      <c r="U118" s="40">
+      <c r="U119" s="40">
         <v>10.8</v>
-      </c>
-[...60 lines deleted...]
-        <v>9.1999999999999993</v>
       </c>
       <c r="V119" s="1"/>
       <c r="W119" s="1"/>
     </row>
     <row r="120" spans="2:23" s="59" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B120" s="53"/>
       <c r="C120" s="53" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D120" s="39">
-        <v>202.19</v>
+        <v>197.53</v>
       </c>
       <c r="E120" s="40">
-        <v>165.56</v>
+        <v>163.11000000000001</v>
       </c>
       <c r="F120" s="40">
-        <v>209.28</v>
+        <v>204.12</v>
       </c>
       <c r="G120" s="40">
-        <v>220.1</v>
+        <v>218.4</v>
       </c>
       <c r="H120" s="40">
-        <v>195.35</v>
+        <v>188.98</v>
       </c>
       <c r="I120" s="40">
-        <v>189.95</v>
+        <v>180.96</v>
       </c>
       <c r="J120" s="41">
-        <v>2.4</v>
+        <v>4.3</v>
       </c>
       <c r="K120" s="41">
-        <v>1.5</v>
+        <v>4.5</v>
       </c>
       <c r="L120" s="41">
-        <v>2.5</v>
+        <v>4.2</v>
       </c>
       <c r="M120" s="41">
-        <v>0.8</v>
+        <v>3.9</v>
       </c>
       <c r="N120" s="41">
-        <v>3.4</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="O120" s="41">
-        <v>5</v>
+        <v>5.9</v>
       </c>
       <c r="P120" s="40">
-        <v>12.3</v>
+        <v>10</v>
       </c>
       <c r="Q120" s="40">
-        <v>4.4000000000000004</v>
+        <v>5.4</v>
       </c>
       <c r="R120" s="40">
-        <v>13.5</v>
+        <v>10.6</v>
       </c>
       <c r="S120" s="40">
-        <v>7.7</v>
+        <v>9.4</v>
       </c>
       <c r="T120" s="40">
-        <v>15.9</v>
+        <v>10.6</v>
       </c>
       <c r="U120" s="40">
-        <v>16.8</v>
+        <v>9.1999999999999993</v>
       </c>
       <c r="V120" s="1"/>
       <c r="W120" s="1"/>
     </row>
-    <row r="121" spans="2:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C121" s="54" t="s">
+    <row r="121" spans="2:23" s="59" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B121" s="53"/>
+      <c r="C121" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="D121" s="39">
+        <v>202.19</v>
+      </c>
+      <c r="E121" s="40">
+        <v>165.56</v>
+      </c>
+      <c r="F121" s="40">
+        <v>209.28</v>
+      </c>
+      <c r="G121" s="40">
+        <v>220.1</v>
+      </c>
+      <c r="H121" s="40">
+        <v>195.35</v>
+      </c>
+      <c r="I121" s="40">
+        <v>189.95</v>
+      </c>
+      <c r="J121" s="41">
+        <v>2.4</v>
+      </c>
+      <c r="K121" s="41">
+        <v>1.5</v>
+      </c>
+      <c r="L121" s="41">
+        <v>2.5</v>
+      </c>
+      <c r="M121" s="41">
+        <v>0.8</v>
+      </c>
+      <c r="N121" s="41">
+        <v>3.4</v>
+      </c>
+      <c r="O121" s="41">
+        <v>5</v>
+      </c>
+      <c r="P121" s="40">
+        <v>12.3</v>
+      </c>
+      <c r="Q121" s="40">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="R121" s="40">
+        <v>13.5</v>
+      </c>
+      <c r="S121" s="40">
+        <v>7.7</v>
+      </c>
+      <c r="T121" s="40">
+        <v>15.9</v>
+      </c>
+      <c r="U121" s="40">
+        <v>16.8</v>
+      </c>
+      <c r="V121" s="1"/>
+      <c r="W121" s="1"/>
+    </row>
+    <row r="122" spans="2:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B122" s="54"/>
+      <c r="C122" s="54" t="s">
         <v>12</v>
       </c>
-      <c r="D121" s="42">
+      <c r="D122" s="42">
         <v>205.01</v>
       </c>
-      <c r="E121" s="43">
+      <c r="E122" s="43">
         <v>167.68</v>
       </c>
-      <c r="F121" s="43">
+      <c r="F122" s="43">
         <v>212.25</v>
       </c>
-      <c r="G121" s="43">
+      <c r="G122" s="43">
         <v>226.36</v>
       </c>
-      <c r="H121" s="43">
+      <c r="H122" s="43">
         <v>195.5</v>
       </c>
-      <c r="I121" s="43">
+      <c r="I122" s="43">
         <v>189.84</v>
       </c>
-      <c r="J121" s="44">
+      <c r="J122" s="44">
         <v>1.4</v>
       </c>
-      <c r="K121" s="44">
+      <c r="K122" s="44">
         <v>1.3</v>
       </c>
-      <c r="L121" s="44">
+      <c r="L122" s="44">
         <v>1.4</v>
       </c>
-      <c r="M121" s="44">
+      <c r="M122" s="44">
         <v>2.8</v>
       </c>
-      <c r="N121" s="44">
+      <c r="N122" s="44">
         <v>0.1</v>
       </c>
-      <c r="O121" s="44">
+      <c r="O122" s="44">
         <v>-0.1</v>
       </c>
-      <c r="P121" s="43">
+      <c r="P122" s="43">
         <v>10.1</v>
       </c>
-      <c r="Q121" s="43">
+      <c r="Q122" s="43">
         <v>11</v>
       </c>
-      <c r="R121" s="43">
+      <c r="R122" s="43">
         <v>9.9</v>
       </c>
-      <c r="S121" s="43">
+      <c r="S122" s="43">
         <v>9.5</v>
       </c>
-      <c r="T121" s="43">
+      <c r="T122" s="43">
         <v>9.1999999999999993</v>
       </c>
-      <c r="U121" s="43">
+      <c r="U122" s="43">
         <v>13.6</v>
       </c>
     </row>
-    <row r="122" spans="2:23" s="59" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B122" s="53">
+    <row r="123" spans="2:23" s="59" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B123" s="53">
         <v>2025</v>
       </c>
-      <c r="C122" s="53" t="s">
+      <c r="C123" s="53" t="s">
         <v>9</v>
       </c>
-      <c r="D122" s="39">
+      <c r="D123" s="39">
         <v>214.18</v>
       </c>
-      <c r="E122" s="57">
+      <c r="E123" s="57">
         <v>178.35</v>
       </c>
-      <c r="F122" s="57">
+      <c r="F123" s="57">
         <v>220.66</v>
       </c>
-      <c r="G122" s="57">
+      <c r="G123" s="57">
         <v>237.37</v>
       </c>
-      <c r="H122" s="57">
+      <c r="H123" s="57">
         <v>201.93</v>
       </c>
-      <c r="I122" s="57">
+      <c r="I123" s="57">
         <v>202.52</v>
       </c>
-      <c r="J122" s="58">
+      <c r="J123" s="58">
         <v>4.5</v>
       </c>
-      <c r="K122" s="58">
+      <c r="K123" s="58">
         <v>6.4</v>
       </c>
-      <c r="L122" s="58">
+      <c r="L123" s="58">
         <v>4</v>
       </c>
-      <c r="M122" s="58">
+      <c r="M123" s="58">
         <v>4.9000000000000004</v>
       </c>
-      <c r="N122" s="58">
+      <c r="N123" s="58">
         <v>3.3</v>
       </c>
-      <c r="O122" s="58">
+      <c r="O123" s="58">
         <v>6.7</v>
       </c>
-      <c r="P122" s="57">
+      <c r="P123" s="57">
         <v>13.1</v>
       </c>
-      <c r="Q122" s="57">
+      <c r="Q123" s="57">
         <v>14.3</v>
       </c>
-      <c r="R122" s="57">
+      <c r="R123" s="57">
         <v>12.7</v>
       </c>
-      <c r="S122" s="57">
+      <c r="S123" s="57">
         <v>12.9</v>
       </c>
-      <c r="T122" s="57">
+      <c r="T123" s="57">
         <v>11.3</v>
       </c>
-      <c r="U122" s="57">
+      <c r="U123" s="57">
         <v>18.5</v>
       </c>
     </row>
-    <row r="123" spans="2:23" s="59" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C123" s="53" t="s">
+    <row r="124" spans="2:23" s="59" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B124" s="53"/>
+      <c r="C124" s="53" t="s">
         <v>10</v>
       </c>
-      <c r="D123" s="39">
+      <c r="D124" s="39">
         <v>223.65</v>
       </c>
-      <c r="E123" s="57">
+      <c r="E124" s="57">
         <v>181.03</v>
       </c>
-      <c r="F123" s="57">
+      <c r="F124" s="57">
         <v>232.18</v>
       </c>
-      <c r="G123" s="57">
+      <c r="G124" s="57">
         <v>245.11</v>
       </c>
-      <c r="H123" s="57">
+      <c r="H124" s="57">
         <v>212.31</v>
       </c>
-      <c r="I123" s="57">
+      <c r="I124" s="57">
         <v>213.86</v>
       </c>
-      <c r="J123" s="58">
+      <c r="J124" s="58">
         <v>4.4000000000000004</v>
       </c>
-      <c r="K123" s="58">
+      <c r="K124" s="58">
         <v>1.5</v>
       </c>
-      <c r="L123" s="58">
+      <c r="L124" s="58">
         <v>5.2</v>
       </c>
-      <c r="M123" s="58">
+      <c r="M124" s="58">
         <v>3.3</v>
       </c>
-      <c r="N123" s="58">
+      <c r="N124" s="58">
         <v>5.0999999999999996</v>
       </c>
-      <c r="O123" s="58">
+      <c r="O124" s="58">
         <v>5.6</v>
       </c>
-      <c r="P123" s="57">
+      <c r="P124" s="57">
         <v>13.2</v>
       </c>
-      <c r="Q123" s="57">
+      <c r="Q124" s="57">
         <v>11</v>
       </c>
-      <c r="R123" s="57">
+      <c r="R124" s="57">
         <v>13.7</v>
       </c>
-      <c r="S123" s="57">
+      <c r="S124" s="57">
         <v>12.2</v>
       </c>
-      <c r="T123" s="57">
+      <c r="T124" s="57">
         <v>12.3</v>
       </c>
-      <c r="U123" s="57">
+      <c r="U124" s="57">
         <v>18.2</v>
       </c>
     </row>
-    <row r="124" spans="2:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C124" s="61" t="s">
+    <row r="125" spans="2:23" s="59" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B125" s="53"/>
+      <c r="C125" s="53" t="s">
         <v>11</v>
       </c>
-      <c r="D124" s="62">
+      <c r="D125" s="39">
         <v>230.07</v>
       </c>
-      <c r="E124" s="63">
+      <c r="E125" s="57">
         <v>185.81</v>
       </c>
-      <c r="F124" s="63">
+      <c r="F125" s="57">
         <v>238.99</v>
       </c>
-      <c r="G124" s="63">
+      <c r="G125" s="57">
         <v>257.02999999999997</v>
       </c>
-      <c r="H124" s="63">
+      <c r="H125" s="57">
         <v>213.36</v>
       </c>
-      <c r="I124" s="63">
+      <c r="I125" s="57">
         <v>222.36</v>
       </c>
-      <c r="J124" s="64">
+      <c r="J125" s="58">
         <v>2.9</v>
       </c>
-      <c r="K124" s="64">
+      <c r="K125" s="58">
         <v>2.6</v>
       </c>
-      <c r="L124" s="64">
+      <c r="L125" s="58">
         <v>2.9</v>
       </c>
-      <c r="M124" s="64">
+      <c r="M125" s="58">
         <v>4.9000000000000004</v>
       </c>
-      <c r="N124" s="64">
+      <c r="N125" s="58">
         <v>0.5</v>
       </c>
-      <c r="O124" s="64">
+      <c r="O125" s="58">
         <v>4</v>
       </c>
-      <c r="P124" s="63">
+      <c r="P125" s="57">
         <v>13.8</v>
       </c>
-      <c r="Q124" s="63">
+      <c r="Q125" s="57">
         <v>12.2</v>
       </c>
-      <c r="R124" s="63">
+      <c r="R125" s="57">
         <v>14.2</v>
       </c>
-      <c r="S124" s="63">
+      <c r="S125" s="57">
         <v>16.8</v>
       </c>
-      <c r="T124" s="63">
+      <c r="T125" s="57">
         <v>9.1999999999999993</v>
       </c>
-      <c r="U124" s="63">
+      <c r="U125" s="57">
         <v>17.100000000000001</v>
       </c>
     </row>
-    <row r="125" spans="2:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...20 lines deleted...]
-    </row>
     <row r="126" spans="2:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B126" s="56" t="s">
+      <c r="B126" s="61"/>
+      <c r="C126" s="61" t="s">
+        <v>12</v>
+      </c>
+      <c r="D126" s="62">
+        <v>237.93</v>
+      </c>
+      <c r="E126" s="63">
+        <v>192.38</v>
+      </c>
+      <c r="F126" s="63">
+        <v>247.07</v>
+      </c>
+      <c r="G126" s="63">
+        <v>260.18</v>
+      </c>
+      <c r="H126" s="63">
+        <v>223.91</v>
+      </c>
+      <c r="I126" s="63">
+        <v>234.02</v>
+      </c>
+      <c r="J126" s="64">
+        <v>3.4</v>
+      </c>
+      <c r="K126" s="64">
+        <v>3.5</v>
+      </c>
+      <c r="L126" s="64">
+        <v>3.4</v>
+      </c>
+      <c r="M126" s="64">
+        <v>1.2</v>
+      </c>
+      <c r="N126" s="64">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="O126" s="64">
+        <v>5.2</v>
+      </c>
+      <c r="P126" s="63">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="Q126" s="63">
+        <v>14.7</v>
+      </c>
+      <c r="R126" s="63">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="S126" s="63">
+        <v>14.9</v>
+      </c>
+      <c r="T126" s="63">
+        <v>14.5</v>
+      </c>
+      <c r="U126" s="63">
+        <v>23.3</v>
+      </c>
+    </row>
+    <row r="127" spans="2:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B127" s="13"/>
+      <c r="C127" s="11"/>
+      <c r="D127" s="14"/>
+      <c r="E127" s="14"/>
+      <c r="F127" s="14"/>
+      <c r="G127" s="14"/>
+      <c r="H127" s="14"/>
+      <c r="I127" s="14"/>
+      <c r="J127" s="14"/>
+      <c r="K127" s="14"/>
+      <c r="L127" s="14"/>
+      <c r="M127" s="14"/>
+      <c r="N127" s="14"/>
+      <c r="O127" s="14"/>
+      <c r="P127" s="14"/>
+      <c r="Q127" s="14"/>
+      <c r="R127" s="14"/>
+      <c r="S127" s="14"/>
+      <c r="T127" s="14"/>
+      <c r="U127" s="14"/>
+    </row>
+    <row r="128" spans="2:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B128" s="56" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="127" spans="2:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B127" s="56" t="s">
+    <row r="129" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B129" s="56" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="128" spans="2:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B128" s="8" t="s">
+    <row r="130" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B130" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="C128" s="9"/>
-[...20 lines deleted...]
-      <c r="B129" s="8" t="s">
+      <c r="C130" s="9"/>
+      <c r="D130" s="9"/>
+      <c r="E130" s="9"/>
+      <c r="F130" s="9"/>
+      <c r="G130" s="9"/>
+      <c r="H130" s="9"/>
+      <c r="I130" s="9"/>
+      <c r="J130" s="9"/>
+      <c r="K130" s="9"/>
+      <c r="L130" s="9"/>
+      <c r="M130" s="9"/>
+      <c r="N130" s="9"/>
+      <c r="O130" s="9"/>
+      <c r="P130" s="9"/>
+      <c r="Q130" s="9"/>
+      <c r="R130" s="9"/>
+      <c r="S130" s="9"/>
+      <c r="T130" s="9"/>
+      <c r="U130" s="9"/>
+    </row>
+    <row r="131" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B131" s="8" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:I5"/>
     <mergeCell ref="J5:O5"/>
     <mergeCell ref="P5:U5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>