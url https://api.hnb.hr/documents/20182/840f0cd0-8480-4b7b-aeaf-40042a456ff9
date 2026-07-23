--- v3 (2026-06-06)
+++ v4 (2026-07-23)
@@ -5,229 +5,199 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Statistika i istraživanje\BILTEN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0F6D4CB8-0F6D-4222-867B-08ADD742D327}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9A3064E8-5593-4182-9F07-50911A2F2BA3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ENG" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="467" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="466" uniqueCount="20">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Quarter</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>New dwellings</t>
   </si>
   <si>
     <t>Existing dwelings</t>
   </si>
   <si>
     <t>City of Zagreb</t>
   </si>
   <si>
     <t>Adriatic coast</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>Q1</t>
   </si>
   <si>
     <t>Q2</t>
   </si>
   <si>
     <t>Q3</t>
   </si>
   <si>
     <t>Q4</t>
   </si>
   <si>
+    <t>Source: Croatian Bureau of Statistics.</t>
+  </si>
+  <si>
+    <t>....</t>
+  </si>
+  <si>
+    <t>Table J3 House price indices</t>
+  </si>
+  <si>
     <r>
-      <t>Basic indices, 2015 = 100</t>
+      <t>Quarterly rate of change (in %)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>a</t>
     </r>
   </si>
   <si>
     <r>
-      <t>Quarterly rate of change (in %)</t>
-[...15 lines deleted...]
-    <r>
       <t>Annual rate of change (in %)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t>b</t>
+      <t>a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
+        <charset val="238"/>
       </rPr>
-      <t>b</t>
+      <t xml:space="preserve">a </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t xml:space="preserve"> According to the Eurostat practice, changes in the reference year caused revisions of previously published change rates due to the fact that change rates calculated from the 2015 = 100 series may differ from change rates calculated from the 2010 = 100 series due to rounding of numbers.</t>
+      <t>According to the Eurostat practice, changes in the reference year caused revisions of previously published change rates due to the fact that change rates calculated from the 2025 = 100 series may differ from change rates calculated from the 2015 = 100 series due to rounding of numbers.</t>
     </r>
   </si>
   <si>
-    <t>Note: To meet user needs, the Croatian Bureau of Statistics and the Croatian National Bank cooperated in the calculation of an extended quarterly index series starting from the first quarter of 2002, when data of the Ministry of Finance (Tax Administration) have become available for the category "Total" and for three defined geographical areas – the City of Zagreb, the Adriatic Coast and the rest of Croatia (“Other”).</t>
-[...31 lines deleted...]
-    <t>…</t>
+    <t>Basic indices, 2025 = 100</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0_)"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="General_)"/>
     <numFmt numFmtId="167" formatCode="#\ ###\ ###\ ##0.0;\-#\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="0.0"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Courier"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
@@ -249,89 +219,72 @@
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
-      <sz val="9"/>
-[...11 lines deleted...]
-    <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
-    </font>
-[...3 lines deleted...]
-      <family val="2"/>
+      <charset val="238"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
       <bottom/>
@@ -342,262 +295,192 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFFF0000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" applyNumberFormat="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyProtection="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="168" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" indent="1"/>
-[...67 lines deleted...]
-    <xf numFmtId="165" fontId="3" fillId="2" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="167" fontId="7" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="167" fontId="7" fillId="2" borderId="1" xfId="3" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="2" fillId="2" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="5" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="0" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="2" fillId="2" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right" vertical="center" indent="1"/>
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="0" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="7" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="7" fillId="2" borderId="1" xfId="3" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="7" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Naslov 1" xfId="1" builtinId="16"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0"/>
     <cellStyle name="Obično 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Tanka linija ispod" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Zadnji redak" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Zaglavlje" xfId="3" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -848,7518 +731,7636 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:W131"/>
+  <dimension ref="A1:AB130"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.6640625" style="1" customWidth="1"/>
-    <col min="2" max="2" width="7.6640625" style="8" customWidth="1"/>
+    <col min="1" max="1" width="3.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="7.7109375" style="8" customWidth="1"/>
     <col min="3" max="3" width="10" style="8" customWidth="1"/>
-    <col min="4" max="21" width="11.33203125" style="1" customWidth="1"/>
-    <col min="22" max="16384" width="9.33203125" style="1"/>
+    <col min="4" max="21" width="11.28515625" style="1" customWidth="1"/>
+    <col min="22" max="16384" width="9.28515625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="P1" s="2"/>
     </row>
-    <row r="2" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B2" s="3" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="4"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="6"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
     </row>
     <row r="4" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="12"/>
-      <c r="C4" s="10" t="s">
+      <c r="B4" s="11"/>
+      <c r="C4" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
     </row>
-    <row r="5" spans="1:21" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:21" ht="19.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7"/>
-      <c r="B5" s="65" t="s">
+      <c r="B5" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="67" t="s">
+      <c r="C5" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="68" t="s">
+      <c r="D5" s="43" t="s">
+        <v>19</v>
+      </c>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
+      <c r="G5" s="43"/>
+      <c r="H5" s="43"/>
+      <c r="I5" s="43"/>
+      <c r="J5" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="K5" s="44"/>
+      <c r="L5" s="44"/>
+      <c r="M5" s="44"/>
+      <c r="N5" s="44"/>
+      <c r="O5" s="44"/>
+      <c r="P5" s="45" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q5" s="45"/>
+      <c r="R5" s="45"/>
+      <c r="S5" s="45"/>
+      <c r="T5" s="45"/>
+      <c r="U5" s="45"/>
+    </row>
+    <row r="6" spans="1:21" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="7"/>
+      <c r="B6" s="41"/>
+      <c r="C6" s="42"/>
+      <c r="D6" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="E6" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="F6" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="G6" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="H6" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="I6" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="J6" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="K6" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="L6" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="M6" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="N6" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="O6" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="P6" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q6" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="R6" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="S6" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="T6" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="U6" s="17" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="19">
+        <v>2002</v>
+      </c>
+      <c r="C7" s="19"/>
+      <c r="D7" s="29">
+        <v>27.41</v>
+      </c>
+      <c r="E7" s="46" t="s">
+        <v>14</v>
+      </c>
+      <c r="F7" s="46" t="s">
+        <v>14</v>
+      </c>
+      <c r="G7" s="29">
+        <v>27.63</v>
+      </c>
+      <c r="H7" s="29">
+        <v>24.53</v>
+      </c>
+      <c r="I7" s="29">
+        <v>32.28</v>
+      </c>
+      <c r="J7" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="K7" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="L7" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="M7" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="N7" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="O7" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="P7" s="47" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q7" s="47" t="s">
+        <v>14</v>
+      </c>
+      <c r="R7" s="47" t="s">
+        <v>14</v>
+      </c>
+      <c r="S7" s="47" t="s">
+        <v>14</v>
+      </c>
+      <c r="T7" s="47" t="s">
+        <v>14</v>
+      </c>
+      <c r="U7" s="47" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="19">
+        <v>2003</v>
+      </c>
+      <c r="C8" s="19"/>
+      <c r="D8" s="29">
+        <v>32.090000000000003</v>
+      </c>
+      <c r="E8" s="46" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" s="46" t="s">
+        <v>14</v>
+      </c>
+      <c r="G8" s="29">
+        <v>31.82</v>
+      </c>
+      <c r="H8" s="29">
+        <v>29.97</v>
+      </c>
+      <c r="I8" s="29">
+        <v>36.15</v>
+      </c>
+      <c r="J8" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="K8" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="L8" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="M8" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="N8" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="O8" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="P8" s="29">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="Q8" s="47" t="s">
+        <v>14</v>
+      </c>
+      <c r="R8" s="47" t="s">
+        <v>14</v>
+      </c>
+      <c r="S8" s="29">
+        <v>15.2</v>
+      </c>
+      <c r="T8" s="29">
+        <v>22.2</v>
+      </c>
+      <c r="U8" s="29">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="19">
+        <v>2004</v>
+      </c>
+      <c r="C9" s="19"/>
+      <c r="D9" s="29">
+        <v>36.85</v>
+      </c>
+      <c r="E9" s="46" t="s">
+        <v>14</v>
+      </c>
+      <c r="F9" s="46" t="s">
+        <v>14</v>
+      </c>
+      <c r="G9" s="29">
+        <v>36.909999999999997</v>
+      </c>
+      <c r="H9" s="29">
+        <v>34.65</v>
+      </c>
+      <c r="I9" s="29">
+        <v>39.21</v>
+      </c>
+      <c r="J9" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="K9" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="L9" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="M9" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="N9" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="O9" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="P9" s="29">
+        <v>14.8</v>
+      </c>
+      <c r="Q9" s="47" t="s">
+        <v>14</v>
+      </c>
+      <c r="R9" s="47" t="s">
+        <v>14</v>
+      </c>
+      <c r="S9" s="29">
+        <v>16</v>
+      </c>
+      <c r="T9" s="29">
+        <v>15.6</v>
+      </c>
+      <c r="U9" s="29">
+        <v>8.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="19">
+        <v>2005</v>
+      </c>
+      <c r="C10" s="19"/>
+      <c r="D10" s="29">
+        <v>41.63</v>
+      </c>
+      <c r="E10" s="46" t="s">
+        <v>14</v>
+      </c>
+      <c r="F10" s="46" t="s">
+        <v>14</v>
+      </c>
+      <c r="G10" s="29">
+        <v>41.47</v>
+      </c>
+      <c r="H10" s="29">
+        <v>39.56</v>
+      </c>
+      <c r="I10" s="29">
+        <v>43.98</v>
+      </c>
+      <c r="J10" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="K10" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="L10" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="M10" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="N10" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="O10" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="P10" s="29">
         <v>13</v>
       </c>
-      <c r="E5" s="68"/>
-[...25 lines deleted...]
-      <c r="D6" s="45" t="s">
+      <c r="Q10" s="47" t="s">
+        <v>14</v>
+      </c>
+      <c r="R10" s="47" t="s">
+        <v>14</v>
+      </c>
+      <c r="S10" s="29">
+        <v>12.4</v>
+      </c>
+      <c r="T10" s="29">
+        <v>14.2</v>
+      </c>
+      <c r="U10" s="29">
+        <v>12.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="19">
+        <v>2006</v>
+      </c>
+      <c r="C11" s="19"/>
+      <c r="D11" s="29">
+        <v>47.58</v>
+      </c>
+      <c r="E11" s="46" t="s">
+        <v>14</v>
+      </c>
+      <c r="F11" s="46" t="s">
+        <v>14</v>
+      </c>
+      <c r="G11" s="29">
+        <v>46.7</v>
+      </c>
+      <c r="H11" s="29">
+        <v>46.08</v>
+      </c>
+      <c r="I11" s="29">
+        <v>49.96</v>
+      </c>
+      <c r="J11" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="K11" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="L11" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="M11" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="N11" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="O11" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="P11" s="29">
+        <v>14.3</v>
+      </c>
+      <c r="Q11" s="47" t="s">
+        <v>14</v>
+      </c>
+      <c r="R11" s="47" t="s">
+        <v>14</v>
+      </c>
+      <c r="S11" s="29">
+        <v>12.6</v>
+      </c>
+      <c r="T11" s="29">
+        <v>16.5</v>
+      </c>
+      <c r="U11" s="29">
+        <v>13.6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="19">
+        <v>2007</v>
+      </c>
+      <c r="C12" s="19"/>
+      <c r="D12" s="29">
+        <v>54.17</v>
+      </c>
+      <c r="E12" s="46" t="s">
+        <v>14</v>
+      </c>
+      <c r="F12" s="46" t="s">
+        <v>14</v>
+      </c>
+      <c r="G12" s="29">
+        <v>53.55</v>
+      </c>
+      <c r="H12" s="29">
+        <v>53.17</v>
+      </c>
+      <c r="I12" s="29">
+        <v>54.29</v>
+      </c>
+      <c r="J12" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="K12" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="L12" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="M12" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="N12" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="O12" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="P12" s="29">
+        <v>13.9</v>
+      </c>
+      <c r="Q12" s="47" t="s">
+        <v>14</v>
+      </c>
+      <c r="R12" s="47" t="s">
+        <v>14</v>
+      </c>
+      <c r="S12" s="29">
+        <v>14.7</v>
+      </c>
+      <c r="T12" s="29">
+        <v>15.4</v>
+      </c>
+      <c r="U12" s="29">
+        <v>8.6999999999999993</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="19">
+        <v>2008</v>
+      </c>
+      <c r="C13" s="19"/>
+      <c r="D13" s="29">
+        <v>54.76</v>
+      </c>
+      <c r="E13" s="29">
+        <v>67.61</v>
+      </c>
+      <c r="F13" s="29">
+        <v>53.46</v>
+      </c>
+      <c r="G13" s="29">
+        <v>53.25</v>
+      </c>
+      <c r="H13" s="29">
+        <v>55.35</v>
+      </c>
+      <c r="I13" s="29">
+        <v>54.09</v>
+      </c>
+      <c r="J13" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="K13" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="L13" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="M13" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="N13" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="O13" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="P13" s="29">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="Q13" s="47" t="s">
+        <v>14</v>
+      </c>
+      <c r="R13" s="47" t="s">
+        <v>14</v>
+      </c>
+      <c r="S13" s="29">
+        <v>-0.6</v>
+      </c>
+      <c r="T13" s="29">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="U13" s="29">
+        <v>-0.4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="19">
+        <v>2009</v>
+      </c>
+      <c r="C14" s="19"/>
+      <c r="D14" s="29">
+        <v>51.95</v>
+      </c>
+      <c r="E14" s="29">
+        <v>66.14</v>
+      </c>
+      <c r="F14" s="29">
+        <v>49.81</v>
+      </c>
+      <c r="G14" s="29">
+        <v>49.48</v>
+      </c>
+      <c r="H14" s="29">
+        <v>53.42</v>
+      </c>
+      <c r="I14" s="29">
+        <v>52.21</v>
+      </c>
+      <c r="J14" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="K14" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="L14" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="M14" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="N14" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="O14" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="P14" s="29">
+        <v>-5.0999999999999996</v>
+      </c>
+      <c r="Q14" s="29">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="R14" s="29">
+        <v>-6.8</v>
+      </c>
+      <c r="S14" s="29">
+        <v>-7.1</v>
+      </c>
+      <c r="T14" s="29">
+        <v>-3.5</v>
+      </c>
+      <c r="U14" s="29">
+        <v>-3.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="19">
+        <v>2010</v>
+      </c>
+      <c r="C15" s="19"/>
+      <c r="D15" s="29">
+        <v>48.67</v>
+      </c>
+      <c r="E15" s="29">
+        <v>60.94</v>
+      </c>
+      <c r="F15" s="29">
+        <v>47.16</v>
+      </c>
+      <c r="G15" s="29">
+        <v>45.1</v>
+      </c>
+      <c r="H15" s="29">
+        <v>51.14</v>
+      </c>
+      <c r="I15" s="29">
+        <v>50.17</v>
+      </c>
+      <c r="J15" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="K15" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="L15" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="M15" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="N15" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="O15" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="P15" s="29">
+        <v>-6.3</v>
+      </c>
+      <c r="Q15" s="29">
+        <v>-7.9</v>
+      </c>
+      <c r="R15" s="29">
+        <v>-5.3</v>
+      </c>
+      <c r="S15" s="29">
+        <v>-8.9</v>
+      </c>
+      <c r="T15" s="29">
+        <v>-4.3</v>
+      </c>
+      <c r="U15" s="29">
+        <v>-3.9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="19">
+        <v>2011</v>
+      </c>
+      <c r="C16" s="19"/>
+      <c r="D16" s="29">
+        <v>48.7</v>
+      </c>
+      <c r="E16" s="29">
+        <v>62.01</v>
+      </c>
+      <c r="F16" s="29">
+        <v>46.68</v>
+      </c>
+      <c r="G16" s="29">
+        <v>44.89</v>
+      </c>
+      <c r="H16" s="29">
+        <v>51.73</v>
+      </c>
+      <c r="I16" s="29">
+        <v>49.85</v>
+      </c>
+      <c r="J16" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="K16" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="L16" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="M16" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="N16" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="O16" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="P16" s="29">
+        <v>0.1</v>
+      </c>
+      <c r="Q16" s="29">
+        <v>1.7</v>
+      </c>
+      <c r="R16" s="29">
+        <v>-1</v>
+      </c>
+      <c r="S16" s="29">
+        <v>-0.5</v>
+      </c>
+      <c r="T16" s="29">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="U16" s="29">
+        <v>-0.6</v>
+      </c>
+    </row>
+    <row r="17" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="19">
+        <v>2012</v>
+      </c>
+      <c r="C17" s="19"/>
+      <c r="D17" s="29">
+        <v>47.91</v>
+      </c>
+      <c r="E17" s="29">
+        <v>61.83</v>
+      </c>
+      <c r="F17" s="29">
+        <v>45.5</v>
+      </c>
+      <c r="G17" s="29">
+        <v>44.02</v>
+      </c>
+      <c r="H17" s="29">
+        <v>50.77</v>
+      </c>
+      <c r="I17" s="29">
+        <v>49.55</v>
+      </c>
+      <c r="J17" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="K17" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="L17" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="M17" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="N17" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="O17" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="P17" s="29">
+        <v>-1.6</v>
+      </c>
+      <c r="Q17" s="29">
+        <v>-0.3</v>
+      </c>
+      <c r="R17" s="29">
+        <v>-2.5</v>
+      </c>
+      <c r="S17" s="29">
+        <v>-1.9</v>
+      </c>
+      <c r="T17" s="29">
+        <v>-1.8</v>
+      </c>
+      <c r="U17" s="29">
+        <v>-0.6</v>
+      </c>
+    </row>
+    <row r="18" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="19">
+        <v>2013</v>
+      </c>
+      <c r="C18" s="19"/>
+      <c r="D18" s="29">
+        <v>45.98</v>
+      </c>
+      <c r="E18" s="29">
+        <v>59.67</v>
+      </c>
+      <c r="F18" s="29">
+        <v>43.56</v>
+      </c>
+      <c r="G18" s="29">
+        <v>41.41</v>
+      </c>
+      <c r="H18" s="29">
+        <v>49.25</v>
+      </c>
+      <c r="I18" s="29">
+        <v>47.67</v>
+      </c>
+      <c r="J18" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="K18" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="L18" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="M18" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="N18" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="O18" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="P18" s="29">
+        <v>-4</v>
+      </c>
+      <c r="Q18" s="29">
+        <v>-3.5</v>
+      </c>
+      <c r="R18" s="29">
+        <v>-4.3</v>
+      </c>
+      <c r="S18" s="29">
+        <v>-5.9</v>
+      </c>
+      <c r="T18" s="29">
+        <v>-3</v>
+      </c>
+      <c r="U18" s="29">
+        <v>-3.8</v>
+      </c>
+    </row>
+    <row r="19" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="19">
+        <v>2014</v>
+      </c>
+      <c r="C19" s="19"/>
+      <c r="D19" s="29">
+        <v>45.29</v>
+      </c>
+      <c r="E19" s="29">
+        <v>58.47</v>
+      </c>
+      <c r="F19" s="29">
+        <v>43.01</v>
+      </c>
+      <c r="G19" s="29">
+        <v>40.840000000000003</v>
+      </c>
+      <c r="H19" s="29">
+        <v>48.3</v>
+      </c>
+      <c r="I19" s="29">
+        <v>47.29</v>
+      </c>
+      <c r="J19" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="K19" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="L19" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="M19" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="N19" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="O19" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="P19" s="29">
+        <v>-1.5</v>
+      </c>
+      <c r="Q19" s="29">
+        <v>-2</v>
+      </c>
+      <c r="R19" s="29">
+        <v>-1.3</v>
+      </c>
+      <c r="S19" s="29">
+        <v>-1.4</v>
+      </c>
+      <c r="T19" s="29">
+        <v>-1.9</v>
+      </c>
+      <c r="U19" s="29">
+        <v>-0.8</v>
+      </c>
+    </row>
+    <row r="20" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="20">
+        <v>2015</v>
+      </c>
+      <c r="C20" s="20"/>
+      <c r="D20" s="29">
+        <v>44.04</v>
+      </c>
+      <c r="E20" s="29">
+        <v>54.86</v>
+      </c>
+      <c r="F20" s="29">
+        <v>42.4</v>
+      </c>
+      <c r="G20" s="29">
+        <v>40</v>
+      </c>
+      <c r="H20" s="29">
+        <v>46.81</v>
+      </c>
+      <c r="I20" s="29">
+        <v>45.97</v>
+      </c>
+      <c r="J20" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="K20" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="L20" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="M20" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="N20" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="O20" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="P20" s="29">
+        <v>-2.8</v>
+      </c>
+      <c r="Q20" s="29">
+        <v>-6.2</v>
+      </c>
+      <c r="R20" s="29">
+        <v>-1.4</v>
+      </c>
+      <c r="S20" s="29">
+        <v>-2.1</v>
+      </c>
+      <c r="T20" s="29">
+        <v>-3.1</v>
+      </c>
+      <c r="U20" s="29">
+        <v>-2.8</v>
+      </c>
+    </row>
+    <row r="21" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="20">
+        <v>2016</v>
+      </c>
+      <c r="C21" s="21"/>
+      <c r="D21" s="29">
+        <v>44.49</v>
+      </c>
+      <c r="E21" s="29">
+        <v>52.9</v>
+      </c>
+      <c r="F21" s="29">
+        <v>43.17</v>
+      </c>
+      <c r="G21" s="29">
+        <v>40.340000000000003</v>
+      </c>
+      <c r="H21" s="29">
+        <v>47.47</v>
+      </c>
+      <c r="I21" s="29">
+        <v>45.82</v>
+      </c>
+      <c r="J21" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="K21" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="L21" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="M21" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="N21" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="O21" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="P21" s="29">
+        <v>1</v>
+      </c>
+      <c r="Q21" s="29">
+        <v>-3.6</v>
+      </c>
+      <c r="R21" s="29">
+        <v>1.8</v>
+      </c>
+      <c r="S21" s="29">
+        <v>0.9</v>
+      </c>
+      <c r="T21" s="29">
+        <v>1.4</v>
+      </c>
+      <c r="U21" s="29">
+        <v>-0.3</v>
+      </c>
+    </row>
+    <row r="22" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="20">
+        <v>2017</v>
+      </c>
+      <c r="C22" s="21"/>
+      <c r="D22" s="29">
+        <v>46.23</v>
+      </c>
+      <c r="E22" s="29">
+        <v>52.81</v>
+      </c>
+      <c r="F22" s="29">
+        <v>45.12</v>
+      </c>
+      <c r="G22" s="29">
+        <v>42.11</v>
+      </c>
+      <c r="H22" s="29">
+        <v>49.6</v>
+      </c>
+      <c r="I22" s="29">
+        <v>46.18</v>
+      </c>
+      <c r="J22" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="K22" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="L22" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="M22" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="N22" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="O22" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="P22" s="29">
+        <v>3.9</v>
+      </c>
+      <c r="Q22" s="29">
+        <v>-0.2</v>
+      </c>
+      <c r="R22" s="29">
+        <v>4.5</v>
+      </c>
+      <c r="S22" s="29">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="T22" s="29">
+        <v>4.5</v>
+      </c>
+      <c r="U22" s="29">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="23" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="20">
+        <v>2018</v>
+      </c>
+      <c r="C23" s="21"/>
+      <c r="D23" s="29">
+        <v>49.24</v>
+      </c>
+      <c r="E23" s="29">
+        <v>54.74</v>
+      </c>
+      <c r="F23" s="29">
+        <v>48.29</v>
+      </c>
+      <c r="G23" s="29">
+        <v>46.57</v>
+      </c>
+      <c r="H23" s="29">
+        <v>52.28</v>
+      </c>
+      <c r="I23" s="29">
+        <v>46.43</v>
+      </c>
+      <c r="J23" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="K23" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="L23" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="M23" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="N23" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="O23" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="P23" s="29">
+        <v>6.5</v>
+      </c>
+      <c r="Q23" s="29">
+        <v>3.6</v>
+      </c>
+      <c r="R23" s="29">
+        <v>7</v>
+      </c>
+      <c r="S23" s="29">
+        <v>10.6</v>
+      </c>
+      <c r="T23" s="29">
+        <v>5.4</v>
+      </c>
+      <c r="U23" s="29">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="24" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="20">
+        <v>2019</v>
+      </c>
+      <c r="C24" s="21"/>
+      <c r="D24" s="29">
+        <v>53.57</v>
+      </c>
+      <c r="E24" s="29">
+        <v>59.14</v>
+      </c>
+      <c r="F24" s="29">
+        <v>52.61</v>
+      </c>
+      <c r="G24" s="29">
+        <v>52.62</v>
+      </c>
+      <c r="H24" s="29">
+        <v>55.92</v>
+      </c>
+      <c r="I24" s="29">
+        <v>48.21</v>
+      </c>
+      <c r="J24" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="K24" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="L24" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="M24" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="N24" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="O24" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="P24" s="29">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="Q24" s="29">
+        <v>8</v>
+      </c>
+      <c r="R24" s="29">
+        <v>9</v>
+      </c>
+      <c r="S24" s="29">
+        <v>13</v>
+      </c>
+      <c r="T24" s="29">
+        <v>7</v>
+      </c>
+      <c r="U24" s="29">
+        <v>3.8</v>
+      </c>
+    </row>
+    <row r="25" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="20">
+        <v>2020</v>
+      </c>
+      <c r="C25" s="21"/>
+      <c r="D25" s="29">
+        <v>57.5</v>
+      </c>
+      <c r="E25" s="29">
+        <v>59.91</v>
+      </c>
+      <c r="F25" s="29">
+        <v>57.07</v>
+      </c>
+      <c r="G25" s="29">
+        <v>56.89</v>
+      </c>
+      <c r="H25" s="29">
+        <v>59.3</v>
+      </c>
+      <c r="I25" s="29">
+        <v>52.89</v>
+      </c>
+      <c r="J25" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="K25" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="L25" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="M25" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="N25" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="O25" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="P25" s="29">
+        <v>7.3</v>
+      </c>
+      <c r="Q25" s="29">
+        <v>1.3</v>
+      </c>
+      <c r="R25" s="29">
+        <v>8.5</v>
+      </c>
+      <c r="S25" s="29">
+        <v>8.1</v>
+      </c>
+      <c r="T25" s="29">
+        <v>6</v>
+      </c>
+      <c r="U25" s="29">
+        <v>9.6999999999999993</v>
+      </c>
+    </row>
+    <row r="26" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="20">
+        <v>2021</v>
+      </c>
+      <c r="C26" s="21"/>
+      <c r="D26" s="29">
+        <v>61.81</v>
+      </c>
+      <c r="E26" s="29">
+        <v>65.11</v>
+      </c>
+      <c r="F26" s="29">
+        <v>61.16</v>
+      </c>
+      <c r="G26" s="29">
+        <v>61.1</v>
+      </c>
+      <c r="H26" s="29">
+        <v>64.36</v>
+      </c>
+      <c r="I26" s="29">
+        <v>55.9</v>
+      </c>
+      <c r="J26" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="K26" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="L26" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="M26" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="N26" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="O26" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="P26" s="29">
+        <v>7.5</v>
+      </c>
+      <c r="Q26" s="29">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="R26" s="29">
+        <v>7.2</v>
+      </c>
+      <c r="S26" s="29">
+        <v>7.4</v>
+      </c>
+      <c r="T26" s="29">
+        <v>8.5</v>
+      </c>
+      <c r="U26" s="29">
+        <v>5.7</v>
+      </c>
+    </row>
+    <row r="27" spans="2:28" s="28" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="20">
+        <v>2022</v>
+      </c>
+      <c r="C27" s="21"/>
+      <c r="D27" s="29">
+        <v>70.98</v>
+      </c>
+      <c r="E27" s="29">
+        <v>76.2</v>
+      </c>
+      <c r="F27" s="29">
+        <v>69.959999999999994</v>
+      </c>
+      <c r="G27" s="29">
+        <v>72.25</v>
+      </c>
+      <c r="H27" s="29">
+        <v>72.430000000000007</v>
+      </c>
+      <c r="I27" s="29">
+        <v>64.209999999999994</v>
+      </c>
+      <c r="J27" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="K27" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="L27" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="M27" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="N27" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="O27" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="P27" s="29">
+        <v>14.8</v>
+      </c>
+      <c r="Q27" s="29">
+        <v>17</v>
+      </c>
+      <c r="R27" s="29">
+        <v>14.4</v>
+      </c>
+      <c r="S27" s="29">
+        <v>18.2</v>
+      </c>
+      <c r="T27" s="29">
+        <v>12.5</v>
+      </c>
+      <c r="U27" s="29">
+        <v>14.9</v>
+      </c>
+      <c r="V27" s="1"/>
+      <c r="W27" s="1"/>
+      <c r="X27" s="1"/>
+      <c r="Y27" s="1"/>
+      <c r="Z27" s="1"/>
+      <c r="AA27" s="1"/>
+      <c r="AB27" s="1"/>
+    </row>
+    <row r="28" spans="2:28" s="28" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="20">
+        <v>2023</v>
+      </c>
+      <c r="C28" s="21"/>
+      <c r="D28" s="29">
+        <v>79.540000000000006</v>
+      </c>
+      <c r="E28" s="29">
+        <v>83.28</v>
+      </c>
+      <c r="F28" s="29">
+        <v>78.8</v>
+      </c>
+      <c r="G28" s="29">
+        <v>80.58</v>
+      </c>
+      <c r="H28" s="29">
+        <v>80.510000000000005</v>
+      </c>
+      <c r="I28" s="29">
+        <v>74.599999999999994</v>
+      </c>
+      <c r="J28" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="K28" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="L28" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="M28" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="N28" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="O28" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="P28" s="29">
+        <v>12.1</v>
+      </c>
+      <c r="Q28" s="29">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="R28" s="29">
+        <v>12.6</v>
+      </c>
+      <c r="S28" s="29">
+        <v>11.5</v>
+      </c>
+      <c r="T28" s="29">
+        <v>11.2</v>
+      </c>
+      <c r="U28" s="29">
+        <v>16.2</v>
+      </c>
+      <c r="V28" s="1"/>
+      <c r="W28" s="1"/>
+      <c r="X28" s="1"/>
+      <c r="Y28" s="1"/>
+      <c r="Z28" s="1"/>
+      <c r="AA28" s="1"/>
+      <c r="AB28" s="1"/>
+    </row>
+    <row r="29" spans="2:28" s="28" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="20">
+        <v>2024</v>
+      </c>
+      <c r="C29" s="21"/>
+      <c r="D29" s="29">
+        <v>87.83</v>
+      </c>
+      <c r="E29" s="29">
+        <v>88.76</v>
+      </c>
+      <c r="F29" s="29">
+        <v>87.55</v>
+      </c>
+      <c r="G29" s="29">
+        <v>87.62</v>
+      </c>
+      <c r="H29" s="29">
+        <v>89.43</v>
+      </c>
+      <c r="I29" s="29">
+        <v>83.77</v>
+      </c>
+      <c r="J29" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="K29" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="L29" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="M29" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="N29" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="O29" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="P29" s="29">
+        <v>10.4</v>
+      </c>
+      <c r="Q29" s="29">
+        <v>6.6</v>
+      </c>
+      <c r="R29" s="29">
+        <v>11.1</v>
+      </c>
+      <c r="S29" s="29">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="T29" s="29">
+        <v>11.1</v>
+      </c>
+      <c r="U29" s="29">
+        <v>12.3</v>
+      </c>
+      <c r="V29" s="1"/>
+      <c r="W29" s="1"/>
+      <c r="X29" s="1"/>
+      <c r="Y29" s="1"/>
+      <c r="Z29" s="1"/>
+      <c r="AA29" s="1"/>
+      <c r="AB29" s="1"/>
+    </row>
+    <row r="30" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B30" s="22">
+        <v>2025</v>
+      </c>
+      <c r="C30" s="23"/>
+      <c r="D30" s="30">
+        <v>100</v>
+      </c>
+      <c r="E30" s="30">
+        <v>100</v>
+      </c>
+      <c r="F30" s="30">
+        <v>100</v>
+      </c>
+      <c r="G30" s="30">
+        <v>100</v>
+      </c>
+      <c r="H30" s="30">
+        <v>100</v>
+      </c>
+      <c r="I30" s="30">
+        <v>100</v>
+      </c>
+      <c r="J30" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="K30" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="L30" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="M30" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="N30" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="O30" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="P30" s="30">
+        <v>13.9</v>
+      </c>
+      <c r="Q30" s="30">
+        <v>12.7</v>
+      </c>
+      <c r="R30" s="30">
+        <v>14.2</v>
+      </c>
+      <c r="S30" s="30">
+        <v>14.1</v>
+      </c>
+      <c r="T30" s="30">
+        <v>11.8</v>
+      </c>
+      <c r="U30" s="30">
+        <v>19.399999999999999</v>
+      </c>
+    </row>
+    <row r="31" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="19">
+        <v>2002</v>
+      </c>
+      <c r="C31" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="D31" s="29">
+        <v>26.85</v>
+      </c>
+      <c r="E31" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="F31" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="G31" s="29">
+        <v>26.88</v>
+      </c>
+      <c r="H31" s="29">
+        <v>24.25</v>
+      </c>
+      <c r="I31" s="29">
+        <v>31.73</v>
+      </c>
+      <c r="J31" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="K31" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="L31" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="M31" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="N31" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="O31" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="P31" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q31" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="R31" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="S31" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="T31" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="U31" s="31" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="32" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="19"/>
+      <c r="C32" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="D32" s="29">
+        <v>26.54</v>
+      </c>
+      <c r="E32" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="F32" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="G32" s="29">
+        <v>26.6</v>
+      </c>
+      <c r="H32" s="29">
+        <v>23.81</v>
+      </c>
+      <c r="I32" s="29">
+        <v>31.72</v>
+      </c>
+      <c r="J32" s="33">
+        <v>-1.2</v>
+      </c>
+      <c r="K32" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="L32" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="M32" s="33">
+        <v>-1</v>
+      </c>
+      <c r="N32" s="33">
+        <v>-1.8</v>
+      </c>
+      <c r="O32" s="33">
+        <v>0</v>
+      </c>
+      <c r="P32" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q32" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="R32" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="S32" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="T32" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="U32" s="31" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="33" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="19"/>
+      <c r="C33" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="D33" s="29">
+        <v>28.04</v>
+      </c>
+      <c r="E33" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="F33" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="G33" s="29">
+        <v>28.53</v>
+      </c>
+      <c r="H33" s="29">
+        <v>24.96</v>
+      </c>
+      <c r="I33" s="29">
+        <v>32.29</v>
+      </c>
+      <c r="J33" s="33">
+        <v>5.7</v>
+      </c>
+      <c r="K33" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="L33" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="M33" s="33">
+        <v>7.3</v>
+      </c>
+      <c r="N33" s="33">
+        <v>4.8</v>
+      </c>
+      <c r="O33" s="33">
+        <v>1.8</v>
+      </c>
+      <c r="P33" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q33" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="R33" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="S33" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="T33" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="U33" s="31" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="34" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="23"/>
+      <c r="C34" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="D34" s="30">
+        <v>28.22</v>
+      </c>
+      <c r="E34" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="F34" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="G34" s="30">
+        <v>28.51</v>
+      </c>
+      <c r="H34" s="30">
+        <v>25.11</v>
+      </c>
+      <c r="I34" s="30">
+        <v>33.36</v>
+      </c>
+      <c r="J34" s="35">
+        <v>0.6</v>
+      </c>
+      <c r="K34" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="L34" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="M34" s="35">
+        <v>-0.1</v>
+      </c>
+      <c r="N34" s="35">
+        <v>0.6</v>
+      </c>
+      <c r="O34" s="35">
+        <v>3.3</v>
+      </c>
+      <c r="P34" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q34" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="R34" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="S34" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="T34" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="U34" s="34" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="35" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="19">
+        <v>2003</v>
+      </c>
+      <c r="C35" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="D35" s="29">
+        <v>30.71</v>
+      </c>
+      <c r="E35" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="F35" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="G35" s="29">
+        <v>30.52</v>
+      </c>
+      <c r="H35" s="29">
+        <v>28.06</v>
+      </c>
+      <c r="I35" s="29">
+        <v>36.270000000000003</v>
+      </c>
+      <c r="J35" s="33">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="K35" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="L35" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="M35" s="33">
+        <v>7.1</v>
+      </c>
+      <c r="N35" s="33">
+        <v>11.7</v>
+      </c>
+      <c r="O35" s="33">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="P35" s="29">
+        <v>14.4</v>
+      </c>
+      <c r="Q35" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="R35" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="S35" s="29">
+        <v>13.5</v>
+      </c>
+      <c r="T35" s="29">
+        <v>15.7</v>
+      </c>
+      <c r="U35" s="29">
+        <v>14.3</v>
+      </c>
+    </row>
+    <row r="36" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="19"/>
+      <c r="C36" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="D36" s="29">
+        <v>31.6</v>
+      </c>
+      <c r="E36" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="F36" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="G36" s="29">
+        <v>31.17</v>
+      </c>
+      <c r="H36" s="29">
+        <v>29.83</v>
+      </c>
+      <c r="I36" s="29">
+        <v>35.36</v>
+      </c>
+      <c r="J36" s="33">
+        <v>2.9</v>
+      </c>
+      <c r="K36" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="L36" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="M36" s="33">
+        <v>2.1</v>
+      </c>
+      <c r="N36" s="33">
+        <v>6.3</v>
+      </c>
+      <c r="O36" s="33">
+        <v>-2.5</v>
+      </c>
+      <c r="P36" s="29">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="Q36" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="R36" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="S36" s="29">
+        <v>17.2</v>
+      </c>
+      <c r="T36" s="29">
+        <v>25.3</v>
+      </c>
+      <c r="U36" s="29">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="37" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="19"/>
+      <c r="C37" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="D37" s="29">
+        <v>31.93</v>
+      </c>
+      <c r="E37" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="F37" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="G37" s="29">
+        <v>31.43</v>
+      </c>
+      <c r="H37" s="29">
+        <v>30.32</v>
+      </c>
+      <c r="I37" s="29">
+        <v>35.409999999999997</v>
+      </c>
+      <c r="J37" s="33">
+        <v>1</v>
+      </c>
+      <c r="K37" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="L37" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="M37" s="33">
+        <v>0.8</v>
+      </c>
+      <c r="N37" s="33">
+        <v>1.6</v>
+      </c>
+      <c r="O37" s="33">
+        <v>0.1</v>
+      </c>
+      <c r="P37" s="29">
+        <v>13.9</v>
+      </c>
+      <c r="Q37" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="R37" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="S37" s="29">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="T37" s="29">
+        <v>21.5</v>
+      </c>
+      <c r="U37" s="29">
+        <v>9.6999999999999993</v>
+      </c>
+    </row>
+    <row r="38" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="23"/>
+      <c r="C38" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="D38" s="30">
+        <v>34.11</v>
+      </c>
+      <c r="E38" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="F38" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="G38" s="30">
+        <v>34.159999999999997</v>
+      </c>
+      <c r="H38" s="30">
+        <v>31.68</v>
+      </c>
+      <c r="I38" s="30">
+        <v>37.549999999999997</v>
+      </c>
+      <c r="J38" s="35">
+        <v>6.8</v>
+      </c>
+      <c r="K38" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="L38" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="M38" s="35">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="N38" s="35">
+        <v>4.5</v>
+      </c>
+      <c r="O38" s="35">
+        <v>6</v>
+      </c>
+      <c r="P38" s="30">
+        <v>20.9</v>
+      </c>
+      <c r="Q38" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="R38" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="S38" s="30">
+        <v>19.8</v>
+      </c>
+      <c r="T38" s="30">
+        <v>26.2</v>
+      </c>
+      <c r="U38" s="30">
+        <v>12.6</v>
+      </c>
+    </row>
+    <row r="39" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="19">
+        <v>2004</v>
+      </c>
+      <c r="C39" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="D39" s="29">
+        <v>34.770000000000003</v>
+      </c>
+      <c r="E39" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="F39" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="G39" s="29">
+        <v>34.93</v>
+      </c>
+      <c r="H39" s="29">
+        <v>32.42</v>
+      </c>
+      <c r="I39" s="29">
+        <v>37.44</v>
+      </c>
+      <c r="J39" s="33">
+        <v>1.9</v>
+      </c>
+      <c r="K39" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="L39" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="M39" s="33">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="N39" s="33">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="O39" s="33">
+        <v>-0.3</v>
+      </c>
+      <c r="P39" s="29">
+        <v>13.2</v>
+      </c>
+      <c r="Q39" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="R39" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="S39" s="29">
+        <v>14.4</v>
+      </c>
+      <c r="T39" s="29">
+        <v>15.5</v>
+      </c>
+      <c r="U39" s="29">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="40" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="19"/>
+      <c r="C40" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" s="29">
+        <v>35.93</v>
+      </c>
+      <c r="E40" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="F40" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="G40" s="29">
+        <v>35.99</v>
+      </c>
+      <c r="H40" s="29">
+        <v>34.06</v>
+      </c>
+      <c r="I40" s="29">
+        <v>37.29</v>
+      </c>
+      <c r="J40" s="33">
+        <v>3.3</v>
+      </c>
+      <c r="K40" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="L40" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="M40" s="33">
         <v>3</v>
       </c>
-      <c r="E6" s="45" t="s">
+      <c r="N40" s="33">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="O40" s="33">
+        <v>-0.4</v>
+      </c>
+      <c r="P40" s="29">
+        <v>13.7</v>
+      </c>
+      <c r="Q40" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="R40" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="S40" s="29">
+        <v>15.5</v>
+      </c>
+      <c r="T40" s="29">
+        <v>14.2</v>
+      </c>
+      <c r="U40" s="29">
+        <v>5.5</v>
+      </c>
+    </row>
+    <row r="41" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="19"/>
+      <c r="C41" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="D41" s="29">
+        <v>37.200000000000003</v>
+      </c>
+      <c r="E41" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="F41" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="G41" s="29">
+        <v>37.4</v>
+      </c>
+      <c r="H41" s="29">
+        <v>34.72</v>
+      </c>
+      <c r="I41" s="29">
+        <v>39.83</v>
+      </c>
+      <c r="J41" s="33">
+        <v>3.5</v>
+      </c>
+      <c r="K41" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="L41" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="M41" s="33">
+        <v>3.9</v>
+      </c>
+      <c r="N41" s="33">
+        <v>1.9</v>
+      </c>
+      <c r="O41" s="33">
+        <v>6.8</v>
+      </c>
+      <c r="P41" s="29">
+        <v>16.5</v>
+      </c>
+      <c r="Q41" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="R41" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="S41" s="29">
+        <v>19</v>
+      </c>
+      <c r="T41" s="29">
+        <v>14.5</v>
+      </c>
+      <c r="U41" s="29">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="42" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="23"/>
+      <c r="C42" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="D42" s="30">
+        <v>39.5</v>
+      </c>
+      <c r="E42" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="F42" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="G42" s="30">
+        <v>39.31</v>
+      </c>
+      <c r="H42" s="30">
+        <v>37.380000000000003</v>
+      </c>
+      <c r="I42" s="30">
+        <v>42.27</v>
+      </c>
+      <c r="J42" s="35">
+        <v>6.2</v>
+      </c>
+      <c r="K42" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="L42" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="M42" s="35">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="N42" s="35">
+        <v>7.7</v>
+      </c>
+      <c r="O42" s="35">
+        <v>6.1</v>
+      </c>
+      <c r="P42" s="30">
+        <v>15.8</v>
+      </c>
+      <c r="Q42" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="R42" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="S42" s="30">
+        <v>15.1</v>
+      </c>
+      <c r="T42" s="30">
+        <v>18</v>
+      </c>
+      <c r="U42" s="30">
+        <v>12.6</v>
+      </c>
+    </row>
+    <row r="43" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="19">
+        <v>2005</v>
+      </c>
+      <c r="C43" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="D43" s="29">
+        <v>39.51</v>
+      </c>
+      <c r="E43" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="F43" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="G43" s="29">
+        <v>39.33</v>
+      </c>
+      <c r="H43" s="29">
+        <v>37.869999999999997</v>
+      </c>
+      <c r="I43" s="29">
+        <v>40.89</v>
+      </c>
+      <c r="J43" s="33">
+        <v>0</v>
+      </c>
+      <c r="K43" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="L43" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="M43" s="33">
+        <v>0.1</v>
+      </c>
+      <c r="N43" s="33">
+        <v>1.3</v>
+      </c>
+      <c r="O43" s="33">
+        <v>-3.3</v>
+      </c>
+      <c r="P43" s="29">
+        <v>13.6</v>
+      </c>
+      <c r="Q43" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="R43" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="S43" s="29">
+        <v>12.6</v>
+      </c>
+      <c r="T43" s="29">
+        <v>16.8</v>
+      </c>
+      <c r="U43" s="29">
+        <v>9.1999999999999993</v>
+      </c>
+    </row>
+    <row r="44" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="19"/>
+      <c r="C44" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" s="29">
+        <v>41.17</v>
+      </c>
+      <c r="E44" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="F44" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="G44" s="29">
+        <v>41.06</v>
+      </c>
+      <c r="H44" s="29">
+        <v>39.26</v>
+      </c>
+      <c r="I44" s="29">
+        <v>42.96</v>
+      </c>
+      <c r="J44" s="33">
+        <v>4.2</v>
+      </c>
+      <c r="K44" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="L44" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="M44" s="33">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="N44" s="33">
+        <v>3.7</v>
+      </c>
+      <c r="O44" s="33">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="P44" s="29">
+        <v>14.6</v>
+      </c>
+      <c r="Q44" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="R44" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="S44" s="29">
+        <v>14.1</v>
+      </c>
+      <c r="T44" s="29">
+        <v>15.3</v>
+      </c>
+      <c r="U44" s="29">
+        <v>15.2</v>
+      </c>
+    </row>
+    <row r="45" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="19"/>
+      <c r="C45" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="D45" s="29">
+        <v>41.86</v>
+      </c>
+      <c r="E45" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="F45" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="G45" s="29">
+        <v>42.37</v>
+      </c>
+      <c r="H45" s="29">
+        <v>39.020000000000003</v>
+      </c>
+      <c r="I45" s="29">
+        <v>44.57</v>
+      </c>
+      <c r="J45" s="33">
+        <v>1.7</v>
+      </c>
+      <c r="K45" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="L45" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="M45" s="33">
+        <v>3.2</v>
+      </c>
+      <c r="N45" s="33">
+        <v>-0.6</v>
+      </c>
+      <c r="O45" s="33">
+        <v>3.7</v>
+      </c>
+      <c r="P45" s="29">
+        <v>12.5</v>
+      </c>
+      <c r="Q45" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="R45" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="S45" s="29">
+        <v>13.3</v>
+      </c>
+      <c r="T45" s="29">
+        <v>12.4</v>
+      </c>
+      <c r="U45" s="29">
+        <v>11.9</v>
+      </c>
+    </row>
+    <row r="46" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="23"/>
+      <c r="C46" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="D46" s="30">
+        <v>43.98</v>
+      </c>
+      <c r="E46" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="F46" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="G46" s="30">
+        <v>43.13</v>
+      </c>
+      <c r="H46" s="30">
+        <v>42.1</v>
+      </c>
+      <c r="I46" s="30">
+        <v>47.5</v>
+      </c>
+      <c r="J46" s="35">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="K46" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="L46" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="M46" s="35">
+        <v>1.8</v>
+      </c>
+      <c r="N46" s="35">
+        <v>7.9</v>
+      </c>
+      <c r="O46" s="35">
+        <v>6.6</v>
+      </c>
+      <c r="P46" s="30">
+        <v>11.3</v>
+      </c>
+      <c r="Q46" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="R46" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="S46" s="30">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="T46" s="30">
+        <v>12.6</v>
+      </c>
+      <c r="U46" s="30">
+        <v>12.4</v>
+      </c>
+    </row>
+    <row r="47" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="19">
+        <v>2006</v>
+      </c>
+      <c r="C47" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="D47" s="29">
+        <v>45.73</v>
+      </c>
+      <c r="E47" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="F47" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="G47" s="29">
+        <v>46.11</v>
+      </c>
+      <c r="H47" s="29">
+        <v>43.24</v>
+      </c>
+      <c r="I47" s="29">
+        <v>47.32</v>
+      </c>
+      <c r="J47" s="33">
         <v>4</v>
       </c>
-      <c r="F6" s="45" t="s">
+      <c r="K47" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="L47" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="M47" s="33">
+        <v>6.9</v>
+      </c>
+      <c r="N47" s="33">
+        <v>2.7</v>
+      </c>
+      <c r="O47" s="33">
+        <v>-0.4</v>
+      </c>
+      <c r="P47" s="29">
+        <v>15.7</v>
+      </c>
+      <c r="Q47" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="R47" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="S47" s="29">
+        <v>17.2</v>
+      </c>
+      <c r="T47" s="29">
+        <v>14.2</v>
+      </c>
+      <c r="U47" s="29">
+        <v>15.7</v>
+      </c>
+    </row>
+    <row r="48" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="19"/>
+      <c r="C48" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" s="29">
+        <v>46.39</v>
+      </c>
+      <c r="E48" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="F48" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="G48" s="29">
+        <v>44.73</v>
+      </c>
+      <c r="H48" s="29">
+        <v>45.42</v>
+      </c>
+      <c r="I48" s="29">
+        <v>49.64</v>
+      </c>
+      <c r="J48" s="33">
+        <v>1.4</v>
+      </c>
+      <c r="K48" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="L48" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="M48" s="33">
+        <v>-3</v>
+      </c>
+      <c r="N48" s="33">
         <v>5</v>
       </c>
-      <c r="G6" s="45" t="s">
-[...2 lines deleted...]
-      <c r="H6" s="45" t="s">
+      <c r="O48" s="33">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="P48" s="29">
+        <v>12.7</v>
+      </c>
+      <c r="Q48" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="R48" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="S48" s="29">
+        <v>8.9</v>
+      </c>
+      <c r="T48" s="29">
+        <v>15.7</v>
+      </c>
+      <c r="U48" s="29">
+        <v>15.5</v>
+      </c>
+    </row>
+    <row r="49" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="19"/>
+      <c r="C49" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="D49" s="29">
+        <v>47.5</v>
+      </c>
+      <c r="E49" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="F49" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="G49" s="29">
+        <v>45.82</v>
+      </c>
+      <c r="H49" s="29">
+        <v>46.51</v>
+      </c>
+      <c r="I49" s="29">
+        <v>50.75</v>
+      </c>
+      <c r="J49" s="33">
+        <v>2.4</v>
+      </c>
+      <c r="K49" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="L49" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="M49" s="33">
+        <v>2.4</v>
+      </c>
+      <c r="N49" s="33">
+        <v>2.4</v>
+      </c>
+      <c r="O49" s="33">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="P49" s="29">
+        <v>13.5</v>
+      </c>
+      <c r="Q49" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="R49" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="S49" s="29">
+        <v>8.1</v>
+      </c>
+      <c r="T49" s="29">
+        <v>19.2</v>
+      </c>
+      <c r="U49" s="29">
+        <v>13.9</v>
+      </c>
+    </row>
+    <row r="50" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="23"/>
+      <c r="C50" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="D50" s="30">
+        <v>50.69</v>
+      </c>
+      <c r="E50" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="F50" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="G50" s="30">
+        <v>50.13</v>
+      </c>
+      <c r="H50" s="30">
+        <v>49.13</v>
+      </c>
+      <c r="I50" s="30">
+        <v>52.12</v>
+      </c>
+      <c r="J50" s="35">
+        <v>6.7</v>
+      </c>
+      <c r="K50" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="L50" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="M50" s="35">
+        <v>9.4</v>
+      </c>
+      <c r="N50" s="35">
+        <v>5.6</v>
+      </c>
+      <c r="O50" s="35">
+        <v>2.7</v>
+      </c>
+      <c r="P50" s="30">
+        <v>15.3</v>
+      </c>
+      <c r="Q50" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="R50" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="S50" s="30">
+        <v>16.2</v>
+      </c>
+      <c r="T50" s="30">
+        <v>16.7</v>
+      </c>
+      <c r="U50" s="30">
+        <v>9.6999999999999993</v>
+      </c>
+    </row>
+    <row r="51" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="19">
+        <v>2007</v>
+      </c>
+      <c r="C51" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="D51" s="29">
+        <v>52.22</v>
+      </c>
+      <c r="E51" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="F51" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="G51" s="29">
+        <v>51.98</v>
+      </c>
+      <c r="H51" s="29">
+        <v>50.47</v>
+      </c>
+      <c r="I51" s="29">
+        <v>53.13</v>
+      </c>
+      <c r="J51" s="33">
+        <v>3</v>
+      </c>
+      <c r="K51" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="L51" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="M51" s="33">
+        <v>3.7</v>
+      </c>
+      <c r="N51" s="33">
+        <v>2.7</v>
+      </c>
+      <c r="O51" s="33">
+        <v>1.9</v>
+      </c>
+      <c r="P51" s="29">
+        <v>14.2</v>
+      </c>
+      <c r="Q51" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="R51" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="S51" s="29">
+        <v>12.7</v>
+      </c>
+      <c r="T51" s="29">
+        <v>16.7</v>
+      </c>
+      <c r="U51" s="29">
+        <v>12.3</v>
+      </c>
+    </row>
+    <row r="52" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="19"/>
+      <c r="C52" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="D52" s="29">
+        <v>54.3</v>
+      </c>
+      <c r="E52" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="F52" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="G52" s="29">
+        <v>54.05</v>
+      </c>
+      <c r="H52" s="29">
+        <v>53.25</v>
+      </c>
+      <c r="I52" s="29">
+        <v>53.54</v>
+      </c>
+      <c r="J52" s="33">
+        <v>4</v>
+      </c>
+      <c r="K52" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="L52" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="M52" s="33">
+        <v>4</v>
+      </c>
+      <c r="N52" s="33">
+        <v>5.5</v>
+      </c>
+      <c r="O52" s="33">
+        <v>0.8</v>
+      </c>
+      <c r="P52" s="29">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="Q52" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="R52" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="S52" s="29">
+        <v>20.8</v>
+      </c>
+      <c r="T52" s="29">
+        <v>17.2</v>
+      </c>
+      <c r="U52" s="29">
+        <v>7.9</v>
+      </c>
+    </row>
+    <row r="53" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="19"/>
+      <c r="C53" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="D53" s="29">
+        <v>55.21</v>
+      </c>
+      <c r="E53" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="F53" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="G53" s="29">
+        <v>54.24</v>
+      </c>
+      <c r="H53" s="29">
+        <v>54.64</v>
+      </c>
+      <c r="I53" s="29">
+        <v>55.28</v>
+      </c>
+      <c r="J53" s="33">
+        <v>1.7</v>
+      </c>
+      <c r="K53" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="L53" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="M53" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="N53" s="33">
+        <v>2.6</v>
+      </c>
+      <c r="O53" s="33">
+        <v>3.2</v>
+      </c>
+      <c r="P53" s="29">
+        <v>16.2</v>
+      </c>
+      <c r="Q53" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="R53" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="S53" s="29">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="T53" s="29">
+        <v>17.5</v>
+      </c>
+      <c r="U53" s="29">
+        <v>8.9</v>
+      </c>
+    </row>
+    <row r="54" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="23"/>
+      <c r="C54" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="D54" s="30">
+        <v>54.94</v>
+      </c>
+      <c r="E54" s="30">
+        <v>67.55</v>
+      </c>
+      <c r="F54" s="30">
+        <v>53.76</v>
+      </c>
+      <c r="G54" s="30">
+        <v>53.94</v>
+      </c>
+      <c r="H54" s="30">
+        <v>54.32</v>
+      </c>
+      <c r="I54" s="30">
+        <v>55.19</v>
+      </c>
+      <c r="J54" s="35">
+        <v>-0.5</v>
+      </c>
+      <c r="K54" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="L54" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="M54" s="35">
+        <v>-0.6</v>
+      </c>
+      <c r="N54" s="35">
+        <v>-0.6</v>
+      </c>
+      <c r="O54" s="35">
+        <v>-0.2</v>
+      </c>
+      <c r="P54" s="30">
+        <v>8.4</v>
+      </c>
+      <c r="Q54" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="R54" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="S54" s="30">
+        <v>7.6</v>
+      </c>
+      <c r="T54" s="30">
+        <v>10.6</v>
+      </c>
+      <c r="U54" s="30">
+        <v>5.9</v>
+      </c>
+    </row>
+    <row r="55" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B55" s="19">
+        <v>2008</v>
+      </c>
+      <c r="C55" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="D55" s="29">
+        <v>54.38</v>
+      </c>
+      <c r="E55" s="29">
+        <v>66.849999999999994</v>
+      </c>
+      <c r="F55" s="29">
+        <v>53.22</v>
+      </c>
+      <c r="G55" s="29">
+        <v>53.56</v>
+      </c>
+      <c r="H55" s="29">
+        <v>53.78</v>
+      </c>
+      <c r="I55" s="29">
+        <v>54.18</v>
+      </c>
+      <c r="J55" s="33">
+        <v>-1</v>
+      </c>
+      <c r="K55" s="33">
+        <v>-1</v>
+      </c>
+      <c r="L55" s="33">
+        <v>-1</v>
+      </c>
+      <c r="M55" s="33">
+        <v>-0.7</v>
+      </c>
+      <c r="N55" s="33">
+        <v>-1</v>
+      </c>
+      <c r="O55" s="33">
+        <v>-1.8</v>
+      </c>
+      <c r="P55" s="29">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="Q55" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="R55" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="S55" s="29">
+        <v>3</v>
+      </c>
+      <c r="T55" s="29">
+        <v>6.6</v>
+      </c>
+      <c r="U55" s="29">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="56" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="19"/>
+      <c r="C56" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="D56" s="29">
+        <v>54.7</v>
+      </c>
+      <c r="E56" s="29">
+        <v>67.849999999999994</v>
+      </c>
+      <c r="F56" s="29">
+        <v>53.25</v>
+      </c>
+      <c r="G56" s="29">
+        <v>53.65</v>
+      </c>
+      <c r="H56" s="29">
+        <v>54.91</v>
+      </c>
+      <c r="I56" s="29">
+        <v>53.53</v>
+      </c>
+      <c r="J56" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="K56" s="33">
+        <v>1.5</v>
+      </c>
+      <c r="L56" s="33">
+        <v>0.1</v>
+      </c>
+      <c r="M56" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="N56" s="33">
+        <v>2.1</v>
+      </c>
+      <c r="O56" s="33">
+        <v>-1.2</v>
+      </c>
+      <c r="P56" s="29">
+        <v>0.7</v>
+      </c>
+      <c r="Q56" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="R56" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="S56" s="29">
+        <v>-0.7</v>
+      </c>
+      <c r="T56" s="29">
+        <v>3.1</v>
+      </c>
+      <c r="U56" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B57" s="19"/>
+      <c r="C57" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="D57" s="29">
+        <v>55.71</v>
+      </c>
+      <c r="E57" s="29">
+        <v>69.180000000000007</v>
+      </c>
+      <c r="F57" s="29">
+        <v>54.21</v>
+      </c>
+      <c r="G57" s="29">
+        <v>53.84</v>
+      </c>
+      <c r="H57" s="29">
+        <v>57.04</v>
+      </c>
+      <c r="I57" s="29">
+        <v>54.48</v>
+      </c>
+      <c r="J57" s="33">
+        <v>1.8</v>
+      </c>
+      <c r="K57" s="33">
+        <v>2</v>
+      </c>
+      <c r="L57" s="33">
+        <v>1.8</v>
+      </c>
+      <c r="M57" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="N57" s="33">
+        <v>3.9</v>
+      </c>
+      <c r="O57" s="33">
+        <v>1.8</v>
+      </c>
+      <c r="P57" s="29">
+        <v>0.9</v>
+      </c>
+      <c r="Q57" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="R57" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="S57" s="29">
+        <v>-0.7</v>
+      </c>
+      <c r="T57" s="29">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="U57" s="29">
+        <v>-1.4</v>
+      </c>
+    </row>
+    <row r="58" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="23"/>
+      <c r="C58" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="D58" s="30">
+        <v>54.26</v>
+      </c>
+      <c r="E58" s="30">
+        <v>66.569999999999993</v>
+      </c>
+      <c r="F58" s="30">
+        <v>53.17</v>
+      </c>
+      <c r="G58" s="30">
+        <v>51.93</v>
+      </c>
+      <c r="H58" s="30">
+        <v>55.67</v>
+      </c>
+      <c r="I58" s="30">
+        <v>54.15</v>
+      </c>
+      <c r="J58" s="35">
+        <v>-2.6</v>
+      </c>
+      <c r="K58" s="35">
+        <v>-3.8</v>
+      </c>
+      <c r="L58" s="35">
+        <v>-1.9</v>
+      </c>
+      <c r="M58" s="35">
+        <v>-3.5</v>
+      </c>
+      <c r="N58" s="35">
+        <v>-2.4</v>
+      </c>
+      <c r="O58" s="35">
+        <v>-0.6</v>
+      </c>
+      <c r="P58" s="30">
+        <v>-1.2</v>
+      </c>
+      <c r="Q58" s="30">
+        <v>-1.5</v>
+      </c>
+      <c r="R58" s="30">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="S58" s="30">
+        <v>-3.7</v>
+      </c>
+      <c r="T58" s="30">
+        <v>2.5</v>
+      </c>
+      <c r="U58" s="30">
+        <v>-1.9</v>
+      </c>
+    </row>
+    <row r="59" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B59" s="19">
+        <v>2009</v>
+      </c>
+      <c r="C59" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="D59" s="29">
+        <v>54.05</v>
+      </c>
+      <c r="E59" s="29">
+        <v>67.89</v>
+      </c>
+      <c r="F59" s="29">
+        <v>52.24</v>
+      </c>
+      <c r="G59" s="29">
+        <v>51.82</v>
+      </c>
+      <c r="H59" s="29">
+        <v>54.86</v>
+      </c>
+      <c r="I59" s="29">
+        <v>54.77</v>
+      </c>
+      <c r="J59" s="33">
+        <v>-0.4</v>
+      </c>
+      <c r="K59" s="33">
+        <v>2</v>
+      </c>
+      <c r="L59" s="33">
+        <v>-1.7</v>
+      </c>
+      <c r="M59" s="33">
+        <v>-0.2</v>
+      </c>
+      <c r="N59" s="33">
+        <v>-1.5</v>
+      </c>
+      <c r="O59" s="33">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="P59" s="29">
+        <v>-0.6</v>
+      </c>
+      <c r="Q59" s="29">
+        <v>1.6</v>
+      </c>
+      <c r="R59" s="29">
+        <v>-1.8</v>
+      </c>
+      <c r="S59" s="29">
+        <v>-3.2</v>
+      </c>
+      <c r="T59" s="29">
+        <v>2</v>
+      </c>
+      <c r="U59" s="29">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="60" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B60" s="19"/>
+      <c r="C60" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="D60" s="29">
+        <v>52.17</v>
+      </c>
+      <c r="E60" s="29">
+        <v>67.02</v>
+      </c>
+      <c r="F60" s="29">
+        <v>49.75</v>
+      </c>
+      <c r="G60" s="29">
+        <v>49.72</v>
+      </c>
+      <c r="H60" s="29">
+        <v>53.54</v>
+      </c>
+      <c r="I60" s="29">
+        <v>52.58</v>
+      </c>
+      <c r="J60" s="33">
+        <v>-3.5</v>
+      </c>
+      <c r="K60" s="33">
+        <v>-1.3</v>
+      </c>
+      <c r="L60" s="33">
+        <v>-4.8</v>
+      </c>
+      <c r="M60" s="33">
+        <v>-4.0999999999999996</v>
+      </c>
+      <c r="N60" s="33">
+        <v>-2.4</v>
+      </c>
+      <c r="O60" s="33">
+        <v>-4</v>
+      </c>
+      <c r="P60" s="29">
+        <v>-4.5999999999999996</v>
+      </c>
+      <c r="Q60" s="29">
+        <v>-1.2</v>
+      </c>
+      <c r="R60" s="29">
+        <v>-6.6</v>
+      </c>
+      <c r="S60" s="29">
+        <v>-7.3</v>
+      </c>
+      <c r="T60" s="29">
+        <v>-2.5</v>
+      </c>
+      <c r="U60" s="29">
+        <v>-1.8</v>
+      </c>
+    </row>
+    <row r="61" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B61" s="19"/>
+      <c r="C61" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="D61" s="29">
+        <v>51.22</v>
+      </c>
+      <c r="E61" s="29">
+        <v>66.25</v>
+      </c>
+      <c r="F61" s="29">
+        <v>48.64</v>
+      </c>
+      <c r="G61" s="29">
+        <v>48.23</v>
+      </c>
+      <c r="H61" s="29">
+        <v>53.23</v>
+      </c>
+      <c r="I61" s="29">
+        <v>51.9</v>
+      </c>
+      <c r="J61" s="33">
+        <v>-1.8</v>
+      </c>
+      <c r="K61" s="33">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="L61" s="33">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="M61" s="33">
+        <v>-3</v>
+      </c>
+      <c r="N61" s="33">
+        <v>-0.6</v>
+      </c>
+      <c r="O61" s="33">
+        <v>-1.3</v>
+      </c>
+      <c r="P61" s="29">
+        <v>-8.1</v>
+      </c>
+      <c r="Q61" s="29">
+        <v>-4.2</v>
+      </c>
+      <c r="R61" s="29">
+        <v>-10.3</v>
+      </c>
+      <c r="S61" s="29">
+        <v>-10.4</v>
+      </c>
+      <c r="T61" s="29">
+        <v>-6.7</v>
+      </c>
+      <c r="U61" s="29">
+        <v>-4.7</v>
+      </c>
+    </row>
+    <row r="62" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B62" s="23"/>
+      <c r="C62" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="D62" s="30">
+        <v>50.35</v>
+      </c>
+      <c r="E62" s="30">
+        <v>63.39</v>
+      </c>
+      <c r="F62" s="30">
+        <v>48.6</v>
+      </c>
+      <c r="G62" s="30">
+        <v>48.16</v>
+      </c>
+      <c r="H62" s="30">
+        <v>52.05</v>
+      </c>
+      <c r="I62" s="30">
+        <v>49.6</v>
+      </c>
+      <c r="J62" s="35">
+        <v>-1.7</v>
+      </c>
+      <c r="K62" s="35">
+        <v>-4.3</v>
+      </c>
+      <c r="L62" s="35">
+        <v>-0.1</v>
+      </c>
+      <c r="M62" s="35">
+        <v>-0.1</v>
+      </c>
+      <c r="N62" s="35">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="O62" s="35">
+        <v>-4.4000000000000004</v>
+      </c>
+      <c r="P62" s="30">
+        <v>-7.2</v>
+      </c>
+      <c r="Q62" s="30">
+        <v>-4.8</v>
+      </c>
+      <c r="R62" s="30">
+        <v>-8.6</v>
+      </c>
+      <c r="S62" s="30">
+        <v>-7.3</v>
+      </c>
+      <c r="T62" s="30">
+        <v>-6.5</v>
+      </c>
+      <c r="U62" s="30">
+        <v>-8.4</v>
+      </c>
+    </row>
+    <row r="63" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B63" s="19">
+        <v>2010</v>
+      </c>
+      <c r="C63" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="D63" s="29">
+        <v>49.36</v>
+      </c>
+      <c r="E63" s="29">
+        <v>62.5</v>
+      </c>
+      <c r="F63" s="29">
+        <v>47.43</v>
+      </c>
+      <c r="G63" s="29">
+        <v>46.32</v>
+      </c>
+      <c r="H63" s="29">
+        <v>51.18</v>
+      </c>
+      <c r="I63" s="29">
+        <v>50.55</v>
+      </c>
+      <c r="J63" s="33">
+        <v>-2</v>
+      </c>
+      <c r="K63" s="33">
+        <v>-1.4</v>
+      </c>
+      <c r="L63" s="33">
+        <v>-2.4</v>
+      </c>
+      <c r="M63" s="33">
+        <v>-3.8</v>
+      </c>
+      <c r="N63" s="33">
+        <v>-1.7</v>
+      </c>
+      <c r="O63" s="33">
+        <v>1.9</v>
+      </c>
+      <c r="P63" s="29">
+        <v>-8.6999999999999993</v>
+      </c>
+      <c r="Q63" s="29">
+        <v>-7.9</v>
+      </c>
+      <c r="R63" s="29">
+        <v>-9.1999999999999993</v>
+      </c>
+      <c r="S63" s="29">
+        <v>-10.6</v>
+      </c>
+      <c r="T63" s="29">
+        <v>-6.7</v>
+      </c>
+      <c r="U63" s="29">
+        <v>-7.7</v>
+      </c>
+    </row>
+    <row r="64" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B64" s="19"/>
+      <c r="C64" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="D64" s="29">
+        <v>48.68</v>
+      </c>
+      <c r="E64" s="29">
+        <v>60.46</v>
+      </c>
+      <c r="F64" s="29">
+        <v>47.47</v>
+      </c>
+      <c r="G64" s="29">
+        <v>44.56</v>
+      </c>
+      <c r="H64" s="29">
+        <v>51.78</v>
+      </c>
+      <c r="I64" s="29">
+        <v>50.53</v>
+      </c>
+      <c r="J64" s="33">
+        <v>-1.4</v>
+      </c>
+      <c r="K64" s="33">
+        <v>-3.3</v>
+      </c>
+      <c r="L64" s="33">
+        <v>0.1</v>
+      </c>
+      <c r="M64" s="33">
+        <v>-3.8</v>
+      </c>
+      <c r="N64" s="33">
+        <v>1.2</v>
+      </c>
+      <c r="O64" s="33">
+        <v>0</v>
+      </c>
+      <c r="P64" s="29">
+        <v>-6.7</v>
+      </c>
+      <c r="Q64" s="29">
+        <v>-9.8000000000000007</v>
+      </c>
+      <c r="R64" s="29">
+        <v>-4.5999999999999996</v>
+      </c>
+      <c r="S64" s="29">
+        <v>-10.4</v>
+      </c>
+      <c r="T64" s="29">
+        <v>-3.3</v>
+      </c>
+      <c r="U64" s="29">
+        <v>-3.9</v>
+      </c>
+    </row>
+    <row r="65" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B65" s="19"/>
+      <c r="C65" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="D65" s="29">
+        <v>48.28</v>
+      </c>
+      <c r="E65" s="29">
+        <v>60.21</v>
+      </c>
+      <c r="F65" s="29">
+        <v>46.93</v>
+      </c>
+      <c r="G65" s="29">
+        <v>44.93</v>
+      </c>
+      <c r="H65" s="29">
+        <v>50.36</v>
+      </c>
+      <c r="I65" s="29">
+        <v>49.9</v>
+      </c>
+      <c r="J65" s="33">
+        <v>-0.8</v>
+      </c>
+      <c r="K65" s="33">
+        <v>-0.4</v>
+      </c>
+      <c r="L65" s="33">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="M65" s="33">
+        <v>0.8</v>
+      </c>
+      <c r="N65" s="33">
+        <v>-2.7</v>
+      </c>
+      <c r="O65" s="33">
+        <v>-1.2</v>
+      </c>
+      <c r="P65" s="29">
+        <v>-5.7</v>
+      </c>
+      <c r="Q65" s="29">
+        <v>-9.1</v>
+      </c>
+      <c r="R65" s="29">
+        <v>-3.5</v>
+      </c>
+      <c r="S65" s="29">
+        <v>-6.8</v>
+      </c>
+      <c r="T65" s="29">
+        <v>-5.4</v>
+      </c>
+      <c r="U65" s="29">
+        <v>-3.9</v>
+      </c>
+    </row>
+    <row r="66" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B66" s="23"/>
+      <c r="C66" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="D66" s="30">
+        <v>48.34</v>
+      </c>
+      <c r="E66" s="30">
+        <v>60.6</v>
+      </c>
+      <c r="F66" s="30">
+        <v>46.82</v>
+      </c>
+      <c r="G66" s="30">
+        <v>44.59</v>
+      </c>
+      <c r="H66" s="30">
+        <v>51.23</v>
+      </c>
+      <c r="I66" s="30">
+        <v>49.68</v>
+      </c>
+      <c r="J66" s="35">
+        <v>0.1</v>
+      </c>
+      <c r="K66" s="35">
+        <v>0.6</v>
+      </c>
+      <c r="L66" s="35">
+        <v>-0.2</v>
+      </c>
+      <c r="M66" s="35">
+        <v>-0.8</v>
+      </c>
+      <c r="N66" s="35">
+        <v>1.7</v>
+      </c>
+      <c r="O66" s="35">
+        <v>-0.4</v>
+      </c>
+      <c r="P66" s="30">
+        <v>-4</v>
+      </c>
+      <c r="Q66" s="30">
+        <v>-4.4000000000000004</v>
+      </c>
+      <c r="R66" s="30">
+        <v>-3.7</v>
+      </c>
+      <c r="S66" s="30">
+        <v>-7.4</v>
+      </c>
+      <c r="T66" s="30">
+        <v>-1.6</v>
+      </c>
+      <c r="U66" s="30">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="67" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B67" s="19">
+        <v>2011</v>
+      </c>
+      <c r="C67" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="D67" s="29">
+        <v>47.92</v>
+      </c>
+      <c r="E67" s="29">
+        <v>59.94</v>
+      </c>
+      <c r="F67" s="29">
+        <v>46.47</v>
+      </c>
+      <c r="G67" s="29">
+        <v>44.17</v>
+      </c>
+      <c r="H67" s="29">
+        <v>50.69</v>
+      </c>
+      <c r="I67" s="29">
+        <v>49.52</v>
+      </c>
+      <c r="J67" s="33">
+        <v>-0.9</v>
+      </c>
+      <c r="K67" s="33">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="L67" s="33">
+        <v>-0.7</v>
+      </c>
+      <c r="M67" s="33">
+        <v>-0.9</v>
+      </c>
+      <c r="N67" s="33">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="O67" s="33">
+        <v>-0.3</v>
+      </c>
+      <c r="P67" s="29">
+        <v>-2.9</v>
+      </c>
+      <c r="Q67" s="29">
+        <v>-4.0999999999999996</v>
+      </c>
+      <c r="R67" s="29">
+        <v>-2</v>
+      </c>
+      <c r="S67" s="29">
+        <v>-4.5999999999999996</v>
+      </c>
+      <c r="T67" s="29">
+        <v>-1</v>
+      </c>
+      <c r="U67" s="29">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="68" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B68" s="19"/>
+      <c r="C68" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="D68" s="29">
+        <v>48.62</v>
+      </c>
+      <c r="E68" s="29">
+        <v>61.94</v>
+      </c>
+      <c r="F68" s="29">
+        <v>46.6</v>
+      </c>
+      <c r="G68" s="29">
+        <v>44.67</v>
+      </c>
+      <c r="H68" s="29">
+        <v>51.96</v>
+      </c>
+      <c r="I68" s="29">
+        <v>49.55</v>
+      </c>
+      <c r="J68" s="33">
+        <v>1.5</v>
+      </c>
+      <c r="K68" s="33">
+        <v>3.3</v>
+      </c>
+      <c r="L68" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="M68" s="33">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="N68" s="33">
+        <v>2.5</v>
+      </c>
+      <c r="O68" s="33">
+        <v>0.1</v>
+      </c>
+      <c r="P68" s="29">
+        <v>-0.1</v>
+      </c>
+      <c r="Q68" s="29">
+        <v>2.4</v>
+      </c>
+      <c r="R68" s="29">
+        <v>-1.8</v>
+      </c>
+      <c r="S68" s="29">
+        <v>0.2</v>
+      </c>
+      <c r="T68" s="29">
+        <v>0.3</v>
+      </c>
+      <c r="U68" s="29">
+        <v>-1.9</v>
+      </c>
+    </row>
+    <row r="69" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B69" s="19"/>
+      <c r="C69" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="D69" s="29">
+        <v>48.98</v>
+      </c>
+      <c r="E69" s="29">
+        <v>62.49</v>
+      </c>
+      <c r="F69" s="29">
+        <v>46.89</v>
+      </c>
+      <c r="G69" s="29">
+        <v>45.25</v>
+      </c>
+      <c r="H69" s="29">
+        <v>52.02</v>
+      </c>
+      <c r="I69" s="29">
+        <v>49.87</v>
+      </c>
+      <c r="J69" s="33">
+        <v>0.7</v>
+      </c>
+      <c r="K69" s="33">
+        <v>0.9</v>
+      </c>
+      <c r="L69" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="M69" s="33">
+        <v>1.3</v>
+      </c>
+      <c r="N69" s="33">
+        <v>0.1</v>
+      </c>
+      <c r="O69" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="P69" s="29">
+        <v>1.4</v>
+      </c>
+      <c r="Q69" s="29">
+        <v>3.8</v>
+      </c>
+      <c r="R69" s="29">
+        <v>-0.1</v>
+      </c>
+      <c r="S69" s="29">
+        <v>0.7</v>
+      </c>
+      <c r="T69" s="29">
+        <v>3.3</v>
+      </c>
+      <c r="U69" s="29">
+        <v>-0.1</v>
+      </c>
+    </row>
+    <row r="70" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B70" s="23"/>
+      <c r="C70" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="D70" s="30">
+        <v>49.26</v>
+      </c>
+      <c r="E70" s="30">
+        <v>63.66</v>
+      </c>
+      <c r="F70" s="30">
+        <v>46.76</v>
+      </c>
+      <c r="G70" s="30">
+        <v>45.47</v>
+      </c>
+      <c r="H70" s="30">
+        <v>52.23</v>
+      </c>
+      <c r="I70" s="30">
+        <v>50.46</v>
+      </c>
+      <c r="J70" s="35">
+        <v>0.6</v>
+      </c>
+      <c r="K70" s="35">
+        <v>1.9</v>
+      </c>
+      <c r="L70" s="35">
+        <v>-0.3</v>
+      </c>
+      <c r="M70" s="35">
+        <v>0.5</v>
+      </c>
+      <c r="N70" s="35">
+        <v>0.4</v>
+      </c>
+      <c r="O70" s="35">
+        <v>1.2</v>
+      </c>
+      <c r="P70" s="30">
+        <v>1.9</v>
+      </c>
+      <c r="Q70" s="30">
+        <v>5</v>
+      </c>
+      <c r="R70" s="30">
+        <v>-0.1</v>
+      </c>
+      <c r="S70" s="30">
+        <v>2</v>
+      </c>
+      <c r="T70" s="30">
+        <v>2</v>
+      </c>
+      <c r="U70" s="30">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="71" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B71" s="19">
+        <v>2012</v>
+      </c>
+      <c r="C71" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="D71" s="29">
+        <v>48.97</v>
+      </c>
+      <c r="E71" s="29">
+        <v>63.27</v>
+      </c>
+      <c r="F71" s="29">
+        <v>46.48</v>
+      </c>
+      <c r="G71" s="29">
+        <v>45.07</v>
+      </c>
+      <c r="H71" s="29">
+        <v>51.95</v>
+      </c>
+      <c r="I71" s="29">
+        <v>50.37</v>
+      </c>
+      <c r="J71" s="33">
+        <v>-0.6</v>
+      </c>
+      <c r="K71" s="33">
+        <v>-0.6</v>
+      </c>
+      <c r="L71" s="33">
+        <v>-0.6</v>
+      </c>
+      <c r="M71" s="33">
+        <v>-0.9</v>
+      </c>
+      <c r="N71" s="33">
+        <v>-0.5</v>
+      </c>
+      <c r="O71" s="33">
+        <v>-0.2</v>
+      </c>
+      <c r="P71" s="29">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q71" s="29">
+        <v>5.6</v>
+      </c>
+      <c r="R71" s="29">
+        <v>0</v>
+      </c>
+      <c r="S71" s="29">
+        <v>2</v>
+      </c>
+      <c r="T71" s="29">
+        <v>2.5</v>
+      </c>
+      <c r="U71" s="29">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="72" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B72" s="19"/>
+      <c r="C72" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="D72" s="29">
+        <v>48.29</v>
+      </c>
+      <c r="E72" s="29">
+        <v>62.51</v>
+      </c>
+      <c r="F72" s="29">
+        <v>45.79</v>
+      </c>
+      <c r="G72" s="29">
+        <v>44.24</v>
+      </c>
+      <c r="H72" s="29">
+        <v>51.3</v>
+      </c>
+      <c r="I72" s="29">
+        <v>49.98</v>
+      </c>
+      <c r="J72" s="33">
+        <v>-1.4</v>
+      </c>
+      <c r="K72" s="33">
+        <v>-1.2</v>
+      </c>
+      <c r="L72" s="33">
+        <v>-1.5</v>
+      </c>
+      <c r="M72" s="33">
+        <v>-1.8</v>
+      </c>
+      <c r="N72" s="33">
+        <v>-1.3</v>
+      </c>
+      <c r="O72" s="33">
+        <v>-0.8</v>
+      </c>
+      <c r="P72" s="29">
+        <v>-0.7</v>
+      </c>
+      <c r="Q72" s="29">
+        <v>0.9</v>
+      </c>
+      <c r="R72" s="29">
+        <v>-1.7</v>
+      </c>
+      <c r="S72" s="29">
+        <v>-1</v>
+      </c>
+      <c r="T72" s="29">
+        <v>-1.3</v>
+      </c>
+      <c r="U72" s="29">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="73" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B73" s="19"/>
+      <c r="C73" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="D73" s="29">
+        <v>47.97</v>
+      </c>
+      <c r="E73" s="29">
+        <v>61.85</v>
+      </c>
+      <c r="F73" s="29">
+        <v>45.59</v>
+      </c>
+      <c r="G73" s="29">
+        <v>43.83</v>
+      </c>
+      <c r="H73" s="29">
+        <v>51</v>
+      </c>
+      <c r="I73" s="29">
+        <v>49.83</v>
+      </c>
+      <c r="J73" s="33">
+        <v>-0.7</v>
+      </c>
+      <c r="K73" s="33">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="L73" s="33">
+        <v>-0.4</v>
+      </c>
+      <c r="M73" s="33">
+        <v>-0.9</v>
+      </c>
+      <c r="N73" s="33">
+        <v>-0.6</v>
+      </c>
+      <c r="O73" s="33">
+        <v>-0.3</v>
+      </c>
+      <c r="P73" s="29">
+        <v>-2.1</v>
+      </c>
+      <c r="Q73" s="29">
+        <v>-1</v>
+      </c>
+      <c r="R73" s="29">
+        <v>-2.8</v>
+      </c>
+      <c r="S73" s="29">
+        <v>-3.1</v>
+      </c>
+      <c r="T73" s="29">
+        <v>-2</v>
+      </c>
+      <c r="U73" s="29">
+        <v>-0.1</v>
+      </c>
+    </row>
+    <row r="74" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B74" s="23"/>
+      <c r="C74" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="D74" s="30">
+        <v>46.4</v>
+      </c>
+      <c r="E74" s="30">
+        <v>59.67</v>
+      </c>
+      <c r="F74" s="30">
+        <v>44.15</v>
+      </c>
+      <c r="G74" s="30">
+        <v>42.94</v>
+      </c>
+      <c r="H74" s="30">
+        <v>48.84</v>
+      </c>
+      <c r="I74" s="30">
+        <v>48.03</v>
+      </c>
+      <c r="J74" s="35">
+        <v>-3.3</v>
+      </c>
+      <c r="K74" s="35">
+        <v>-3.5</v>
+      </c>
+      <c r="L74" s="35">
+        <v>-3.2</v>
+      </c>
+      <c r="M74" s="35">
+        <v>-2</v>
+      </c>
+      <c r="N74" s="35">
+        <v>-4.2</v>
+      </c>
+      <c r="O74" s="35">
+        <v>-3.6</v>
+      </c>
+      <c r="P74" s="30">
+        <v>-5.8</v>
+      </c>
+      <c r="Q74" s="30">
+        <v>-6.3</v>
+      </c>
+      <c r="R74" s="30">
+        <v>-5.6</v>
+      </c>
+      <c r="S74" s="30">
+        <v>-5.6</v>
+      </c>
+      <c r="T74" s="30">
+        <v>-6.5</v>
+      </c>
+      <c r="U74" s="30">
+        <v>-4.8</v>
+      </c>
+    </row>
+    <row r="75" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B75" s="19">
+        <v>2013</v>
+      </c>
+      <c r="C75" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="D75" s="29">
+        <v>46.24</v>
+      </c>
+      <c r="E75" s="29">
+        <v>60.74</v>
+      </c>
+      <c r="F75" s="29">
+        <v>43.53</v>
+      </c>
+      <c r="G75" s="29">
+        <v>42.1</v>
+      </c>
+      <c r="H75" s="29">
+        <v>49.33</v>
+      </c>
+      <c r="I75" s="29">
+        <v>47.53</v>
+      </c>
+      <c r="J75" s="33">
+        <v>-0.3</v>
+      </c>
+      <c r="K75" s="33">
+        <v>1.8</v>
+      </c>
+      <c r="L75" s="33">
+        <v>-1.4</v>
+      </c>
+      <c r="M75" s="33">
+        <v>-2</v>
+      </c>
+      <c r="N75" s="33">
+        <v>1</v>
+      </c>
+      <c r="O75" s="33">
+        <v>-1</v>
+      </c>
+      <c r="P75" s="29">
+        <v>-5.6</v>
+      </c>
+      <c r="Q75" s="29">
+        <v>-4</v>
+      </c>
+      <c r="R75" s="29">
+        <v>-6.3</v>
+      </c>
+      <c r="S75" s="29">
+        <v>-6.6</v>
+      </c>
+      <c r="T75" s="29">
+        <v>-5</v>
+      </c>
+      <c r="U75" s="29">
+        <v>-5.6</v>
+      </c>
+    </row>
+    <row r="76" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B76" s="19"/>
+      <c r="C76" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="D76" s="29">
+        <v>46.02</v>
+      </c>
+      <c r="E76" s="29">
+        <v>59.25</v>
+      </c>
+      <c r="F76" s="29">
+        <v>43.76</v>
+      </c>
+      <c r="G76" s="29">
+        <v>41.28</v>
+      </c>
+      <c r="H76" s="29">
+        <v>49.15</v>
+      </c>
+      <c r="I76" s="29">
+        <v>48.32</v>
+      </c>
+      <c r="J76" s="33">
+        <v>-0.5</v>
+      </c>
+      <c r="K76" s="33">
+        <v>-2.5</v>
+      </c>
+      <c r="L76" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="M76" s="33">
+        <v>-1.9</v>
+      </c>
+      <c r="N76" s="33">
+        <v>-0.4</v>
+      </c>
+      <c r="O76" s="33">
+        <v>1.7</v>
+      </c>
+      <c r="P76" s="29">
+        <v>-4.7</v>
+      </c>
+      <c r="Q76" s="29">
+        <v>-5.2</v>
+      </c>
+      <c r="R76" s="29">
+        <v>-4.4000000000000004</v>
+      </c>
+      <c r="S76" s="29">
+        <v>-6.7</v>
+      </c>
+      <c r="T76" s="29">
+        <v>-4.2</v>
+      </c>
+      <c r="U76" s="29">
+        <v>-3.3</v>
+      </c>
+    </row>
+    <row r="77" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B77" s="19"/>
+      <c r="C77" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="D77" s="29">
+        <v>46.1</v>
+      </c>
+      <c r="E77" s="29">
+        <v>59.79</v>
+      </c>
+      <c r="F77" s="29">
+        <v>43.68</v>
+      </c>
+      <c r="G77" s="29">
+        <v>41.3</v>
+      </c>
+      <c r="H77" s="29">
+        <v>49.89</v>
+      </c>
+      <c r="I77" s="29">
+        <v>46.9</v>
+      </c>
+      <c r="J77" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="K77" s="33">
+        <v>0.9</v>
+      </c>
+      <c r="L77" s="33">
+        <v>-0.2</v>
+      </c>
+      <c r="M77" s="33">
+        <v>0</v>
+      </c>
+      <c r="N77" s="33">
+        <v>1.5</v>
+      </c>
+      <c r="O77" s="33">
+        <v>-2.9</v>
+      </c>
+      <c r="P77" s="29">
+        <v>-3.9</v>
+      </c>
+      <c r="Q77" s="29">
+        <v>-3.3</v>
+      </c>
+      <c r="R77" s="29">
+        <v>-4.2</v>
+      </c>
+      <c r="S77" s="29">
+        <v>-5.8</v>
+      </c>
+      <c r="T77" s="29">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="U77" s="29">
+        <v>-5.9</v>
+      </c>
+    </row>
+    <row r="78" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B78" s="23"/>
+      <c r="C78" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="D78" s="30">
+        <v>45.57</v>
+      </c>
+      <c r="E78" s="30">
+        <v>58.88</v>
+      </c>
+      <c r="F78" s="30">
+        <v>43.26</v>
+      </c>
+      <c r="G78" s="30">
+        <v>40.94</v>
+      </c>
+      <c r="H78" s="30">
+        <v>48.61</v>
+      </c>
+      <c r="I78" s="30">
+        <v>47.91</v>
+      </c>
+      <c r="J78" s="35">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="K78" s="35">
+        <v>-1.5</v>
+      </c>
+      <c r="L78" s="35">
+        <v>-1</v>
+      </c>
+      <c r="M78" s="35">
+        <v>-0.9</v>
+      </c>
+      <c r="N78" s="35">
+        <v>-2.6</v>
+      </c>
+      <c r="O78" s="35">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="P78" s="30">
+        <v>-1.8</v>
+      </c>
+      <c r="Q78" s="30">
+        <v>-1.3</v>
+      </c>
+      <c r="R78" s="30">
+        <v>-2</v>
+      </c>
+      <c r="S78" s="30">
+        <v>-4.7</v>
+      </c>
+      <c r="T78" s="30">
+        <v>-0.5</v>
+      </c>
+      <c r="U78" s="30">
+        <v>-0.2</v>
+      </c>
+    </row>
+    <row r="79" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B79" s="19">
+        <v>2014</v>
+      </c>
+      <c r="C79" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="D79" s="29">
+        <v>45.31</v>
+      </c>
+      <c r="E79" s="29">
+        <v>57.79</v>
+      </c>
+      <c r="F79" s="29">
+        <v>43.23</v>
+      </c>
+      <c r="G79" s="29">
+        <v>40.799999999999997</v>
+      </c>
+      <c r="H79" s="29">
+        <v>48.3</v>
+      </c>
+      <c r="I79" s="29">
+        <v>47.49</v>
+      </c>
+      <c r="J79" s="33">
+        <v>-0.6</v>
+      </c>
+      <c r="K79" s="33">
+        <v>-1.9</v>
+      </c>
+      <c r="L79" s="33">
+        <v>-0.1</v>
+      </c>
+      <c r="M79" s="33">
+        <v>-0.3</v>
+      </c>
+      <c r="N79" s="33">
+        <v>-0.6</v>
+      </c>
+      <c r="O79" s="33">
+        <v>-0.9</v>
+      </c>
+      <c r="P79" s="29">
+        <v>-2</v>
+      </c>
+      <c r="Q79" s="29">
+        <v>-4.9000000000000004</v>
+      </c>
+      <c r="R79" s="29">
+        <v>-0.7</v>
+      </c>
+      <c r="S79" s="29">
+        <v>-3.1</v>
+      </c>
+      <c r="T79" s="29">
+        <v>-2.1</v>
+      </c>
+      <c r="U79" s="29">
+        <v>-0.1</v>
+      </c>
+    </row>
+    <row r="80" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B80" s="19"/>
+      <c r="C80" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="D80" s="29">
+        <v>45.68</v>
+      </c>
+      <c r="E80" s="29">
+        <v>58.27</v>
+      </c>
+      <c r="F80" s="29">
+        <v>43.58</v>
+      </c>
+      <c r="G80" s="29">
+        <v>40.869999999999997</v>
+      </c>
+      <c r="H80" s="29">
+        <v>48.97</v>
+      </c>
+      <c r="I80" s="29">
+        <v>47.62</v>
+      </c>
+      <c r="J80" s="33">
+        <v>0.8</v>
+      </c>
+      <c r="K80" s="33">
+        <v>0.8</v>
+      </c>
+      <c r="L80" s="33">
+        <v>0.8</v>
+      </c>
+      <c r="M80" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="N80" s="33">
+        <v>1.4</v>
+      </c>
+      <c r="O80" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="P80" s="29">
+        <v>-0.7</v>
+      </c>
+      <c r="Q80" s="29">
+        <v>-1.7</v>
+      </c>
+      <c r="R80" s="29">
+        <v>-0.4</v>
+      </c>
+      <c r="S80" s="29">
+        <v>-1</v>
+      </c>
+      <c r="T80" s="29">
+        <v>-0.4</v>
+      </c>
+      <c r="U80" s="29">
+        <v>-1.4</v>
+      </c>
+    </row>
+    <row r="81" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B81" s="19"/>
+      <c r="C81" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="D81" s="29">
+        <v>45.28</v>
+      </c>
+      <c r="E81" s="29">
+        <v>59.18</v>
+      </c>
+      <c r="F81" s="29">
+        <v>42.8</v>
+      </c>
+      <c r="G81" s="29">
+        <v>40.86</v>
+      </c>
+      <c r="H81" s="29">
+        <v>47.92</v>
+      </c>
+      <c r="I81" s="29">
+        <v>48.38</v>
+      </c>
+      <c r="J81" s="33">
+        <v>-0.9</v>
+      </c>
+      <c r="K81" s="33">
+        <v>1.6</v>
+      </c>
+      <c r="L81" s="33">
+        <v>-1.8</v>
+      </c>
+      <c r="M81" s="33">
+        <v>0</v>
+      </c>
+      <c r="N81" s="33">
+        <v>-2.1</v>
+      </c>
+      <c r="O81" s="33">
+        <v>1.6</v>
+      </c>
+      <c r="P81" s="29">
+        <v>-1.8</v>
+      </c>
+      <c r="Q81" s="29">
+        <v>-1</v>
+      </c>
+      <c r="R81" s="29">
+        <v>-2</v>
+      </c>
+      <c r="S81" s="29">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="T81" s="29">
+        <v>-3.9</v>
+      </c>
+      <c r="U81" s="29">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="82" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B82" s="23"/>
+      <c r="C82" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="D82" s="30">
+        <v>44.89</v>
+      </c>
+      <c r="E82" s="30">
+        <v>58.65</v>
+      </c>
+      <c r="F82" s="30">
+        <v>42.42</v>
+      </c>
+      <c r="G82" s="30">
+        <v>40.82</v>
+      </c>
+      <c r="H82" s="30">
+        <v>48</v>
+      </c>
+      <c r="I82" s="30">
+        <v>45.66</v>
+      </c>
+      <c r="J82" s="35">
+        <v>-0.9</v>
+      </c>
+      <c r="K82" s="35">
+        <v>-0.9</v>
+      </c>
+      <c r="L82" s="35">
+        <v>-0.9</v>
+      </c>
+      <c r="M82" s="35">
+        <v>-0.1</v>
+      </c>
+      <c r="N82" s="35">
+        <v>0.2</v>
+      </c>
+      <c r="O82" s="35">
+        <v>-5.6</v>
+      </c>
+      <c r="P82" s="30">
+        <v>-1.5</v>
+      </c>
+      <c r="Q82" s="30">
+        <v>-0.4</v>
+      </c>
+      <c r="R82" s="30">
+        <v>-1.9</v>
+      </c>
+      <c r="S82" s="30">
+        <v>-0.3</v>
+      </c>
+      <c r="T82" s="30">
+        <v>-1.3</v>
+      </c>
+      <c r="U82" s="30">
+        <v>-4.7</v>
+      </c>
+    </row>
+    <row r="83" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B83" s="20">
+        <v>2015</v>
+      </c>
+      <c r="C83" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="D83" s="29">
+        <v>44.51</v>
+      </c>
+      <c r="E83" s="29">
+        <v>55.41</v>
+      </c>
+      <c r="F83" s="29">
+        <v>42.87</v>
+      </c>
+      <c r="G83" s="29">
+        <v>40.619999999999997</v>
+      </c>
+      <c r="H83" s="29">
+        <v>47.3</v>
+      </c>
+      <c r="I83" s="29">
+        <v>46.12</v>
+      </c>
+      <c r="J83" s="33">
+        <v>-0.8</v>
+      </c>
+      <c r="K83" s="33">
+        <v>-5.5</v>
+      </c>
+      <c r="L83" s="33">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="M83" s="33">
+        <v>-0.5</v>
+      </c>
+      <c r="N83" s="33">
+        <v>-1.5</v>
+      </c>
+      <c r="O83" s="33">
+        <v>1</v>
+      </c>
+      <c r="P83" s="29">
+        <v>-1.8</v>
+      </c>
+      <c r="Q83" s="29">
+        <v>-4.0999999999999996</v>
+      </c>
+      <c r="R83" s="29">
+        <v>-0.8</v>
+      </c>
+      <c r="S83" s="29">
+        <v>-0.4</v>
+      </c>
+      <c r="T83" s="29">
+        <v>-2.1</v>
+      </c>
+      <c r="U83" s="29">
+        <v>-2.9</v>
+      </c>
+    </row>
+    <row r="84" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B84" s="25"/>
+      <c r="C84" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="D84" s="29">
+        <v>43.68</v>
+      </c>
+      <c r="E84" s="29">
+        <v>54.21</v>
+      </c>
+      <c r="F84" s="29">
+        <v>42.11</v>
+      </c>
+      <c r="G84" s="29">
+        <v>39.9</v>
+      </c>
+      <c r="H84" s="29">
+        <v>46.14</v>
+      </c>
+      <c r="I84" s="29">
+        <v>46.16</v>
+      </c>
+      <c r="J84" s="33">
+        <v>-1.9</v>
+      </c>
+      <c r="K84" s="33">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="L84" s="33">
+        <v>-1.8</v>
+      </c>
+      <c r="M84" s="33">
+        <v>-1.8</v>
+      </c>
+      <c r="N84" s="33">
+        <v>-2.5</v>
+      </c>
+      <c r="O84" s="33">
+        <v>0.1</v>
+      </c>
+      <c r="P84" s="29">
+        <v>-4.4000000000000004</v>
+      </c>
+      <c r="Q84" s="29">
+        <v>-7</v>
+      </c>
+      <c r="R84" s="29">
+        <v>-3.4</v>
+      </c>
+      <c r="S84" s="29">
+        <v>-2.4</v>
+      </c>
+      <c r="T84" s="29">
+        <v>-5.8</v>
+      </c>
+      <c r="U84" s="29">
+        <v>-3.1</v>
+      </c>
+    </row>
+    <row r="85" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B85" s="25"/>
+      <c r="C85" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="D85" s="29">
+        <v>43.95</v>
+      </c>
+      <c r="E85" s="29">
+        <v>55.34</v>
+      </c>
+      <c r="F85" s="29">
+        <v>42.14</v>
+      </c>
+      <c r="G85" s="29">
+        <v>39.979999999999997</v>
+      </c>
+      <c r="H85" s="29">
+        <v>46.76</v>
+      </c>
+      <c r="I85" s="29">
+        <v>45.57</v>
+      </c>
+      <c r="J85" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="K85" s="33">
+        <v>2.1</v>
+      </c>
+      <c r="L85" s="33">
+        <v>0.1</v>
+      </c>
+      <c r="M85" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="N85" s="33">
+        <v>1.3</v>
+      </c>
+      <c r="O85" s="33">
+        <v>-1.3</v>
+      </c>
+      <c r="P85" s="29">
+        <v>-2.9</v>
+      </c>
+      <c r="Q85" s="29">
+        <v>-6.5</v>
+      </c>
+      <c r="R85" s="29">
+        <v>-1.5</v>
+      </c>
+      <c r="S85" s="29">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="T85" s="29">
+        <v>-2.4</v>
+      </c>
+      <c r="U85" s="29">
+        <v>-5.8</v>
+      </c>
+    </row>
+    <row r="86" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B86" s="23"/>
+      <c r="C86" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="D86" s="30">
+        <v>44.01</v>
+      </c>
+      <c r="E86" s="30">
+        <v>54.48</v>
+      </c>
+      <c r="F86" s="30">
+        <v>42.47</v>
+      </c>
+      <c r="G86" s="30">
+        <v>39.479999999999997</v>
+      </c>
+      <c r="H86" s="30">
+        <v>47.04</v>
+      </c>
+      <c r="I86" s="30">
+        <v>46.01</v>
+      </c>
+      <c r="J86" s="35">
+        <v>0.1</v>
+      </c>
+      <c r="K86" s="35">
+        <v>-1.6</v>
+      </c>
+      <c r="L86" s="35">
+        <v>0.8</v>
+      </c>
+      <c r="M86" s="35">
+        <v>-1.3</v>
+      </c>
+      <c r="N86" s="35">
+        <v>0.6</v>
+      </c>
+      <c r="O86" s="35">
+        <v>1</v>
+      </c>
+      <c r="P86" s="30">
+        <v>-2</v>
+      </c>
+      <c r="Q86" s="30">
+        <v>-7.1</v>
+      </c>
+      <c r="R86" s="30">
+        <v>0.1</v>
+      </c>
+      <c r="S86" s="30">
+        <v>-3.3</v>
+      </c>
+      <c r="T86" s="30">
+        <v>-2</v>
+      </c>
+      <c r="U86" s="30">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="87" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B87" s="24">
+        <v>2016</v>
+      </c>
+      <c r="C87" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="D87" s="29">
+        <v>44.58</v>
+      </c>
+      <c r="E87" s="29">
+        <v>54.16</v>
+      </c>
+      <c r="F87" s="29">
+        <v>43.14</v>
+      </c>
+      <c r="G87" s="29">
+        <v>40.22</v>
+      </c>
+      <c r="H87" s="29">
+        <v>47.59</v>
+      </c>
+      <c r="I87" s="29">
+        <v>46.31</v>
+      </c>
+      <c r="J87" s="33">
+        <v>1.3</v>
+      </c>
+      <c r="K87" s="33">
+        <v>-0.6</v>
+      </c>
+      <c r="L87" s="33">
+        <v>1.6</v>
+      </c>
+      <c r="M87" s="33">
+        <v>1.9</v>
+      </c>
+      <c r="N87" s="33">
+        <v>1.2</v>
+      </c>
+      <c r="O87" s="33">
+        <v>0.7</v>
+      </c>
+      <c r="P87" s="29">
+        <v>0.2</v>
+      </c>
+      <c r="Q87" s="29">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="R87" s="29">
+        <v>0.6</v>
+      </c>
+      <c r="S87" s="29">
+        <v>-1</v>
+      </c>
+      <c r="T87" s="29">
+        <v>0.6</v>
+      </c>
+      <c r="U87" s="29">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="88" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B88" s="25"/>
+      <c r="C88" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="D88" s="29">
+        <v>44.26</v>
+      </c>
+      <c r="E88" s="29">
+        <v>52.73</v>
+      </c>
+      <c r="F88" s="29">
+        <v>42.93</v>
+      </c>
+      <c r="G88" s="29">
+        <v>39.99</v>
+      </c>
+      <c r="H88" s="29">
+        <v>47.07</v>
+      </c>
+      <c r="I88" s="29">
+        <v>46.44</v>
+      </c>
+      <c r="J88" s="33">
+        <v>-0.7</v>
+      </c>
+      <c r="K88" s="33">
+        <v>-2.6</v>
+      </c>
+      <c r="L88" s="33">
+        <v>-0.5</v>
+      </c>
+      <c r="M88" s="33">
+        <v>-0.6</v>
+      </c>
+      <c r="N88" s="33">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="O88" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="P88" s="29">
+        <v>1.3</v>
+      </c>
+      <c r="Q88" s="29">
+        <v>-2.7</v>
+      </c>
+      <c r="R88" s="29">
+        <v>1.9</v>
+      </c>
+      <c r="S88" s="29">
+        <v>0.2</v>
+      </c>
+      <c r="T88" s="29">
+        <v>2</v>
+      </c>
+      <c r="U88" s="29">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="89" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B89" s="25"/>
+      <c r="C89" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="D89" s="29">
+        <v>44.68</v>
+      </c>
+      <c r="E89" s="29">
+        <v>52.95</v>
+      </c>
+      <c r="F89" s="29">
+        <v>43.37</v>
+      </c>
+      <c r="G89" s="29">
+        <v>40.85</v>
+      </c>
+      <c r="H89" s="29">
+        <v>47.72</v>
+      </c>
+      <c r="I89" s="29">
+        <v>45.06</v>
+      </c>
+      <c r="J89" s="33">
+        <v>0.9</v>
+      </c>
+      <c r="K89" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="L89" s="33">
+        <v>1</v>
+      </c>
+      <c r="M89" s="33">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="N89" s="33">
+        <v>1.4</v>
+      </c>
+      <c r="O89" s="33">
+        <v>-3</v>
+      </c>
+      <c r="P89" s="29">
+        <v>1.7</v>
+      </c>
+      <c r="Q89" s="29">
+        <v>-4.3</v>
+      </c>
+      <c r="R89" s="29">
+        <v>2.9</v>
+      </c>
+      <c r="S89" s="29">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="T89" s="29">
+        <v>2.1</v>
+      </c>
+      <c r="U89" s="29">
+        <v>-1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="90" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B90" s="26"/>
+      <c r="C90" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="D90" s="30">
+        <v>44.45</v>
+      </c>
+      <c r="E90" s="30">
+        <v>51.76</v>
+      </c>
+      <c r="F90" s="30">
+        <v>43.24</v>
+      </c>
+      <c r="G90" s="30">
+        <v>40.31</v>
+      </c>
+      <c r="H90" s="30">
+        <v>47.49</v>
+      </c>
+      <c r="I90" s="30">
+        <v>45.48</v>
+      </c>
+      <c r="J90" s="35">
+        <v>-0.5</v>
+      </c>
+      <c r="K90" s="35">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="L90" s="35">
+        <v>-0.3</v>
+      </c>
+      <c r="M90" s="35">
+        <v>-1.3</v>
+      </c>
+      <c r="N90" s="35">
+        <v>-0.5</v>
+      </c>
+      <c r="O90" s="35">
+        <v>0.9</v>
+      </c>
+      <c r="P90" s="30">
+        <v>1</v>
+      </c>
+      <c r="Q90" s="30">
+        <v>-5</v>
+      </c>
+      <c r="R90" s="30">
+        <v>1.8</v>
+      </c>
+      <c r="S90" s="30">
+        <v>2.1</v>
+      </c>
+      <c r="T90" s="30">
+        <v>1</v>
+      </c>
+      <c r="U90" s="30">
+        <v>-1.2</v>
+      </c>
+    </row>
+    <row r="91" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B91" s="25">
+        <v>2017</v>
+      </c>
+      <c r="C91" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="D91" s="29">
+        <v>44.5</v>
+      </c>
+      <c r="E91" s="29">
+        <v>50.7</v>
+      </c>
+      <c r="F91" s="29">
+        <v>43.45</v>
+      </c>
+      <c r="G91" s="29">
+        <v>40.380000000000003</v>
+      </c>
+      <c r="H91" s="29">
+        <v>47.93</v>
+      </c>
+      <c r="I91" s="29">
+        <v>44.24</v>
+      </c>
+      <c r="J91" s="33">
+        <v>0.1</v>
+      </c>
+      <c r="K91" s="33">
+        <v>-2</v>
+      </c>
+      <c r="L91" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="M91" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="N91" s="33">
+        <v>0.9</v>
+      </c>
+      <c r="O91" s="33">
+        <v>-2.7</v>
+      </c>
+      <c r="P91" s="29">
+        <v>-0.2</v>
+      </c>
+      <c r="Q91" s="29">
+        <v>-6.4</v>
+      </c>
+      <c r="R91" s="29">
+        <v>0.7</v>
+      </c>
+      <c r="S91" s="29">
+        <v>0.4</v>
+      </c>
+      <c r="T91" s="29">
+        <v>0.7</v>
+      </c>
+      <c r="U91" s="29">
+        <v>-4.5</v>
+      </c>
+    </row>
+    <row r="92" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B92" s="25"/>
+      <c r="C92" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="D92" s="29">
+        <v>46.13</v>
+      </c>
+      <c r="E92" s="29">
+        <v>52.91</v>
+      </c>
+      <c r="F92" s="29">
+        <v>44.99</v>
+      </c>
+      <c r="G92" s="29">
+        <v>41.14</v>
+      </c>
+      <c r="H92" s="29">
+        <v>50.01</v>
+      </c>
+      <c r="I92" s="29">
+        <v>46.71</v>
+      </c>
+      <c r="J92" s="33">
+        <v>3.7</v>
+      </c>
+      <c r="K92" s="33">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="L92" s="33">
+        <v>3.5</v>
+      </c>
+      <c r="M92" s="33">
+        <v>1.9</v>
+      </c>
+      <c r="N92" s="33">
+        <v>4.3</v>
+      </c>
+      <c r="O92" s="33">
+        <v>5.6</v>
+      </c>
+      <c r="P92" s="29">
+        <v>4.2</v>
+      </c>
+      <c r="Q92" s="29">
+        <v>0.3</v>
+      </c>
+      <c r="R92" s="29">
+        <v>4.8</v>
+      </c>
+      <c r="S92" s="29">
+        <v>2.9</v>
+      </c>
+      <c r="T92" s="29">
+        <v>6.2</v>
+      </c>
+      <c r="U92" s="29">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="93" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B93" s="25"/>
+      <c r="C93" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="D93" s="29">
+        <v>46.4</v>
+      </c>
+      <c r="E93" s="29">
+        <v>53.51</v>
+      </c>
+      <c r="F93" s="29">
+        <v>45.22</v>
+      </c>
+      <c r="G93" s="29">
+        <v>42.65</v>
+      </c>
+      <c r="H93" s="29">
+        <v>49.46</v>
+      </c>
+      <c r="I93" s="29">
+        <v>46.38</v>
+      </c>
+      <c r="J93" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="K93" s="33">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="L93" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="M93" s="33">
+        <v>3.7</v>
+      </c>
+      <c r="N93" s="33">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="O93" s="33">
+        <v>-0.7</v>
+      </c>
+      <c r="P93" s="29">
+        <v>3.8</v>
+      </c>
+      <c r="Q93" s="29">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="R93" s="29">
+        <v>4.3</v>
+      </c>
+      <c r="S93" s="29">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="T93" s="29">
+        <v>3.6</v>
+      </c>
+      <c r="U93" s="29">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="94" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B94" s="26"/>
+      <c r="C94" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="D94" s="30">
+        <v>47.89</v>
+      </c>
+      <c r="E94" s="30">
+        <v>54.12</v>
+      </c>
+      <c r="F94" s="30">
+        <v>46.83</v>
+      </c>
+      <c r="G94" s="30">
+        <v>44.26</v>
+      </c>
+      <c r="H94" s="30">
+        <v>51</v>
+      </c>
+      <c r="I94" s="30">
+        <v>47.39</v>
+      </c>
+      <c r="J94" s="35">
+        <v>3.2</v>
+      </c>
+      <c r="K94" s="35">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="L94" s="35">
+        <v>3.6</v>
+      </c>
+      <c r="M94" s="35">
+        <v>3.8</v>
+      </c>
+      <c r="N94" s="35">
+        <v>3.1</v>
+      </c>
+      <c r="O94" s="35">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="P94" s="30">
+        <v>7.7</v>
+      </c>
+      <c r="Q94" s="30">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="R94" s="30">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="S94" s="30">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="T94" s="30">
+        <v>7.4</v>
+      </c>
+      <c r="U94" s="30">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="95" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B95" s="25">
+        <v>2018</v>
+      </c>
+      <c r="C95" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="D95" s="29">
+        <v>48.38</v>
+      </c>
+      <c r="E95" s="29">
+        <v>54.11</v>
+      </c>
+      <c r="F95" s="29">
+        <v>47.39</v>
+      </c>
+      <c r="G95" s="29">
+        <v>44.91</v>
+      </c>
+      <c r="H95" s="29">
+        <v>51.86</v>
+      </c>
+      <c r="I95" s="29">
+        <v>46.23</v>
+      </c>
+      <c r="J95" s="33">
+        <v>1</v>
+      </c>
+      <c r="K95" s="33">
+        <v>0</v>
+      </c>
+      <c r="L95" s="33">
+        <v>1.2</v>
+      </c>
+      <c r="M95" s="33">
+        <v>1.5</v>
+      </c>
+      <c r="N95" s="33">
+        <v>1.7</v>
+      </c>
+      <c r="O95" s="33">
+        <v>-2.4</v>
+      </c>
+      <c r="P95" s="29">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="Q95" s="29">
+        <v>6.7</v>
+      </c>
+      <c r="R95" s="29">
+        <v>9.1</v>
+      </c>
+      <c r="S95" s="29">
+        <v>11.2</v>
+      </c>
+      <c r="T95" s="29">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="U95" s="29">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="96" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B96" s="25"/>
+      <c r="C96" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="D96" s="29">
+        <v>48.41</v>
+      </c>
+      <c r="E96" s="29">
+        <v>54.07</v>
+      </c>
+      <c r="F96" s="29">
+        <v>47.43</v>
+      </c>
+      <c r="G96" s="29">
+        <v>45.85</v>
+      </c>
+      <c r="H96" s="29">
+        <v>51.32</v>
+      </c>
+      <c r="I96" s="29">
+        <v>45.77</v>
+      </c>
+      <c r="J96" s="33">
+        <v>0.1</v>
+      </c>
+      <c r="K96" s="33">
+        <v>-0.1</v>
+      </c>
+      <c r="L96" s="33">
+        <v>0.1</v>
+      </c>
+      <c r="M96" s="33">
+        <v>2.1</v>
+      </c>
+      <c r="N96" s="33">
+        <v>-1</v>
+      </c>
+      <c r="O96" s="33">
+        <v>-1</v>
+      </c>
+      <c r="P96" s="29">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="Q96" s="29">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="R96" s="29">
+        <v>5.4</v>
+      </c>
+      <c r="S96" s="29">
+        <v>11.4</v>
+      </c>
+      <c r="T96" s="29">
+        <v>2.6</v>
+      </c>
+      <c r="U96" s="29">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="97" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B97" s="25"/>
+      <c r="C97" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="D97" s="29">
+        <v>49.82</v>
+      </c>
+      <c r="E97" s="29">
+        <v>55.37</v>
+      </c>
+      <c r="F97" s="29">
+        <v>48.87</v>
+      </c>
+      <c r="G97" s="29">
+        <v>47.62</v>
+      </c>
+      <c r="H97" s="29">
+        <v>52.66</v>
+      </c>
+      <c r="I97" s="29">
+        <v>46.48</v>
+      </c>
+      <c r="J97" s="33">
+        <v>2.9</v>
+      </c>
+      <c r="K97" s="33">
+        <v>2.4</v>
+      </c>
+      <c r="L97" s="33">
+        <v>3</v>
+      </c>
+      <c r="M97" s="33">
+        <v>3.9</v>
+      </c>
+      <c r="N97" s="33">
+        <v>2.6</v>
+      </c>
+      <c r="O97" s="33">
+        <v>1.6</v>
+      </c>
+      <c r="P97" s="29">
+        <v>7.4</v>
+      </c>
+      <c r="Q97" s="29">
+        <v>3.5</v>
+      </c>
+      <c r="R97" s="29">
+        <v>8.1</v>
+      </c>
+      <c r="S97" s="29">
+        <v>11.7</v>
+      </c>
+      <c r="T97" s="29">
+        <v>6.5</v>
+      </c>
+      <c r="U97" s="29">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="98" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B98" s="25"/>
+      <c r="C98" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="D98" s="30">
+        <v>50.33</v>
+      </c>
+      <c r="E98" s="30">
+        <v>55.4</v>
+      </c>
+      <c r="F98" s="30">
+        <v>49.46</v>
+      </c>
+      <c r="G98" s="30">
+        <v>47.9</v>
+      </c>
+      <c r="H98" s="30">
+        <v>53.28</v>
+      </c>
+      <c r="I98" s="30">
+        <v>47.24</v>
+      </c>
+      <c r="J98" s="35">
+        <v>1</v>
+      </c>
+      <c r="K98" s="35">
+        <v>0.1</v>
+      </c>
+      <c r="L98" s="35">
+        <v>1.2</v>
+      </c>
+      <c r="M98" s="35">
+        <v>0.6</v>
+      </c>
+      <c r="N98" s="35">
+        <v>1.2</v>
+      </c>
+      <c r="O98" s="35">
+        <v>1.6</v>
+      </c>
+      <c r="P98" s="30">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="Q98" s="30">
+        <v>2.4</v>
+      </c>
+      <c r="R98" s="30">
+        <v>5.6</v>
+      </c>
+      <c r="S98" s="30">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="T98" s="30">
+        <v>4.5</v>
+      </c>
+      <c r="U98" s="30">
+        <v>-0.3</v>
+      </c>
+    </row>
+    <row r="99" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B99" s="24">
+        <v>2019</v>
+      </c>
+      <c r="C99" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="D99" s="29">
+        <v>52.2</v>
+      </c>
+      <c r="E99" s="29">
+        <v>59.48</v>
+      </c>
+      <c r="F99" s="29">
+        <v>50.98</v>
+      </c>
+      <c r="G99" s="29">
+        <v>49.96</v>
+      </c>
+      <c r="H99" s="29">
+        <v>55.77</v>
+      </c>
+      <c r="I99" s="29">
+        <v>46.67</v>
+      </c>
+      <c r="J99" s="33">
+        <v>3.7</v>
+      </c>
+      <c r="K99" s="33">
+        <v>7.4</v>
+      </c>
+      <c r="L99" s="33">
+        <v>3.1</v>
+      </c>
+      <c r="M99" s="33">
+        <v>4.3</v>
+      </c>
+      <c r="N99" s="33">
+        <v>4.7</v>
+      </c>
+      <c r="O99" s="33">
+        <v>-1.2</v>
+      </c>
+      <c r="P99" s="29">
+        <v>7.9</v>
+      </c>
+      <c r="Q99" s="29">
+        <v>9.9</v>
+      </c>
+      <c r="R99" s="29">
+        <v>7.6</v>
+      </c>
+      <c r="S99" s="29">
+        <v>11.2</v>
+      </c>
+      <c r="T99" s="29">
+        <v>7.5</v>
+      </c>
+      <c r="U99" s="29">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B100" s="25"/>
+      <c r="C100" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="D100" s="29">
+        <v>53.36</v>
+      </c>
+      <c r="E100" s="29">
+        <v>58.2</v>
+      </c>
+      <c r="F100" s="29">
+        <v>52.52</v>
+      </c>
+      <c r="G100" s="29">
+        <v>52.36</v>
+      </c>
+      <c r="H100" s="29">
+        <v>55.97</v>
+      </c>
+      <c r="I100" s="29">
+        <v>47.35</v>
+      </c>
+      <c r="J100" s="33">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="K100" s="33">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="L100" s="33">
+        <v>3</v>
+      </c>
+      <c r="M100" s="33">
+        <v>4.8</v>
+      </c>
+      <c r="N100" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="O100" s="33">
+        <v>1.5</v>
+      </c>
+      <c r="P100" s="29">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="Q100" s="29">
+        <v>7.6</v>
+      </c>
+      <c r="R100" s="29">
+        <v>10.7</v>
+      </c>
+      <c r="S100" s="29">
+        <v>14.2</v>
+      </c>
+      <c r="T100" s="29">
+        <v>9.1</v>
+      </c>
+      <c r="U100" s="29">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="101" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B101" s="25"/>
+      <c r="C101" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="D101" s="29">
+        <v>53.65</v>
+      </c>
+      <c r="E101" s="29">
+        <v>59.62</v>
+      </c>
+      <c r="F101" s="29">
+        <v>52.63</v>
+      </c>
+      <c r="G101" s="29">
+        <v>53.39</v>
+      </c>
+      <c r="H101" s="29">
+        <v>55.43</v>
+      </c>
+      <c r="I101" s="29">
+        <v>48.13</v>
+      </c>
+      <c r="J101" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="K101" s="33">
+        <v>2.4</v>
+      </c>
+      <c r="L101" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="M101" s="33">
+        <v>2</v>
+      </c>
+      <c r="N101" s="33">
+        <v>-1</v>
+      </c>
+      <c r="O101" s="33">
+        <v>1.6</v>
+      </c>
+      <c r="P101" s="29">
+        <v>7.7</v>
+      </c>
+      <c r="Q101" s="29">
+        <v>7.7</v>
+      </c>
+      <c r="R101" s="29">
+        <v>7.7</v>
+      </c>
+      <c r="S101" s="29">
+        <v>12.1</v>
+      </c>
+      <c r="T101" s="29">
+        <v>5.3</v>
+      </c>
+      <c r="U101" s="29">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="102" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B102" s="26"/>
+      <c r="C102" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D102" s="30">
+        <v>55.06</v>
+      </c>
+      <c r="E102" s="30">
+        <v>59.26</v>
+      </c>
+      <c r="F102" s="30">
+        <v>54.32</v>
+      </c>
+      <c r="G102" s="30">
+        <v>54.75</v>
+      </c>
+      <c r="H102" s="30">
+        <v>56.51</v>
+      </c>
+      <c r="I102" s="30">
+        <v>50.67</v>
+      </c>
+      <c r="J102" s="35">
+        <v>2.6</v>
+      </c>
+      <c r="K102" s="35">
+        <v>-0.6</v>
+      </c>
+      <c r="L102" s="35">
+        <v>3.2</v>
+      </c>
+      <c r="M102" s="35">
+        <v>2.5</v>
+      </c>
+      <c r="N102" s="35">
+        <v>1.9</v>
+      </c>
+      <c r="O102" s="35">
+        <v>5.3</v>
+      </c>
+      <c r="P102" s="30">
+        <v>9.4</v>
+      </c>
+      <c r="Q102" s="30">
         <v>7</v>
       </c>
-      <c r="I6" s="45" t="s">
+      <c r="R102" s="30">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="S102" s="30">
+        <v>14.3</v>
+      </c>
+      <c r="T102" s="30">
+        <v>6.1</v>
+      </c>
+      <c r="U102" s="30">
+        <v>7.3</v>
+      </c>
+    </row>
+    <row r="103" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B103" s="25">
+        <v>2020</v>
+      </c>
+      <c r="C103" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="D103" s="29">
+        <v>56.58</v>
+      </c>
+      <c r="E103" s="29">
+        <v>58.86</v>
+      </c>
+      <c r="F103" s="29">
+        <v>56.17</v>
+      </c>
+      <c r="G103" s="29">
+        <v>56.21</v>
+      </c>
+      <c r="H103" s="29">
+        <v>58.73</v>
+      </c>
+      <c r="I103" s="29">
+        <v>50.6</v>
+      </c>
+      <c r="J103" s="33">
+        <v>2.8</v>
+      </c>
+      <c r="K103" s="33">
+        <v>-0.7</v>
+      </c>
+      <c r="L103" s="33">
+        <v>3.4</v>
+      </c>
+      <c r="M103" s="33">
+        <v>2.7</v>
+      </c>
+      <c r="N103" s="33">
+        <v>3.9</v>
+      </c>
+      <c r="O103" s="33">
+        <v>-0.1</v>
+      </c>
+      <c r="P103" s="29">
+        <v>8.4</v>
+      </c>
+      <c r="Q103" s="29">
+        <v>-1</v>
+      </c>
+      <c r="R103" s="29">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="S103" s="29">
+        <v>12.5</v>
+      </c>
+      <c r="T103" s="29">
+        <v>5.3</v>
+      </c>
+      <c r="U103" s="29">
+        <v>8.4</v>
+      </c>
+    </row>
+    <row r="104" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B104" s="25"/>
+      <c r="C104" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="D104" s="29">
+        <v>57.59</v>
+      </c>
+      <c r="E104" s="29">
+        <v>60.82</v>
+      </c>
+      <c r="F104" s="29">
+        <v>57.01</v>
+      </c>
+      <c r="G104" s="29">
+        <v>56.89</v>
+      </c>
+      <c r="H104" s="29">
+        <v>59.23</v>
+      </c>
+      <c r="I104" s="29">
+        <v>53.51</v>
+      </c>
+      <c r="J104" s="33">
+        <v>1.8</v>
+      </c>
+      <c r="K104" s="33">
+        <v>3.3</v>
+      </c>
+      <c r="L104" s="33">
+        <v>1.5</v>
+      </c>
+      <c r="M104" s="33">
+        <v>1.2</v>
+      </c>
+      <c r="N104" s="33">
+        <v>0.9</v>
+      </c>
+      <c r="O104" s="33">
+        <v>5.8</v>
+      </c>
+      <c r="P104" s="29">
+        <v>7.9</v>
+      </c>
+      <c r="Q104" s="29">
+        <v>4.5</v>
+      </c>
+      <c r="R104" s="29">
+        <v>8.5</v>
+      </c>
+      <c r="S104" s="29">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="T104" s="29">
+        <v>5.8</v>
+      </c>
+      <c r="U104" s="29">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="105" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B105" s="25"/>
+      <c r="C105" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="D105" s="29">
+        <v>57.3</v>
+      </c>
+      <c r="E105" s="29">
+        <v>60.52</v>
+      </c>
+      <c r="F105" s="29">
+        <v>56.73</v>
+      </c>
+      <c r="G105" s="29">
+        <v>56.44</v>
+      </c>
+      <c r="H105" s="29">
+        <v>59.47</v>
+      </c>
+      <c r="I105" s="29">
+        <v>52.34</v>
+      </c>
+      <c r="J105" s="33">
+        <v>-0.5</v>
+      </c>
+      <c r="K105" s="33">
+        <v>-0.5</v>
+      </c>
+      <c r="L105" s="33">
+        <v>-0.5</v>
+      </c>
+      <c r="M105" s="33">
+        <v>-0.8</v>
+      </c>
+      <c r="N105" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="O105" s="33">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="P105" s="29">
+        <v>6.8</v>
+      </c>
+      <c r="Q105" s="29">
+        <v>1.5</v>
+      </c>
+      <c r="R105" s="29">
+        <v>7.8</v>
+      </c>
+      <c r="S105" s="29">
+        <v>5.7</v>
+      </c>
+      <c r="T105" s="29">
+        <v>7.3</v>
+      </c>
+      <c r="U105" s="29">
+        <v>8.6999999999999993</v>
+      </c>
+    </row>
+    <row r="106" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B106" s="26"/>
+      <c r="C106" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D106" s="30">
+        <v>58.54</v>
+      </c>
+      <c r="E106" s="30">
+        <v>59.42</v>
+      </c>
+      <c r="F106" s="30">
+        <v>58.37</v>
+      </c>
+      <c r="G106" s="30">
+        <v>58</v>
+      </c>
+      <c r="H106" s="30">
+        <v>59.76</v>
+      </c>
+      <c r="I106" s="30">
+        <v>55.12</v>
+      </c>
+      <c r="J106" s="35">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="K106" s="35">
+        <v>-1.8</v>
+      </c>
+      <c r="L106" s="35">
+        <v>2.9</v>
+      </c>
+      <c r="M106" s="35">
+        <v>2.8</v>
+      </c>
+      <c r="N106" s="35">
+        <v>0.5</v>
+      </c>
+      <c r="O106" s="35">
+        <v>5.3</v>
+      </c>
+      <c r="P106" s="30">
+        <v>6.3</v>
+      </c>
+      <c r="Q106" s="30">
+        <v>0.3</v>
+      </c>
+      <c r="R106" s="30">
+        <v>7.5</v>
+      </c>
+      <c r="S106" s="30">
+        <v>5.9</v>
+      </c>
+      <c r="T106" s="30">
+        <v>5.8</v>
+      </c>
+      <c r="U106" s="30">
+        <v>8.8000000000000007</v>
+      </c>
+    </row>
+    <row r="107" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B107" s="25">
+        <v>2021</v>
+      </c>
+      <c r="C107" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="D107" s="29">
+        <v>59.29</v>
+      </c>
+      <c r="E107" s="29">
+        <v>62.02</v>
+      </c>
+      <c r="F107" s="29">
+        <v>58.76</v>
+      </c>
+      <c r="G107" s="29">
+        <v>57.99</v>
+      </c>
+      <c r="H107" s="29">
+        <v>62.45</v>
+      </c>
+      <c r="I107" s="29">
+        <v>53.46</v>
+      </c>
+      <c r="J107" s="33">
+        <v>1.3</v>
+      </c>
+      <c r="K107" s="33">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="L107" s="33">
+        <v>0.7</v>
+      </c>
+      <c r="M107" s="33">
+        <v>0</v>
+      </c>
+      <c r="N107" s="33">
+        <v>4.5</v>
+      </c>
+      <c r="O107" s="33">
+        <v>-3</v>
+      </c>
+      <c r="P107" s="29">
+        <v>4.8</v>
+      </c>
+      <c r="Q107" s="29">
+        <v>5.4</v>
+      </c>
+      <c r="R107" s="29">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="S107" s="29">
+        <v>3.2</v>
+      </c>
+      <c r="T107" s="29">
+        <v>6.3</v>
+      </c>
+      <c r="U107" s="29">
+        <v>5.7</v>
+      </c>
+    </row>
+    <row r="108" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B108" s="25"/>
+      <c r="C108" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="D108" s="29">
+        <v>61.39</v>
+      </c>
+      <c r="E108" s="29">
+        <v>64.84</v>
+      </c>
+      <c r="F108" s="29">
+        <v>60.71</v>
+      </c>
+      <c r="G108" s="29">
+        <v>61.02</v>
+      </c>
+      <c r="H108" s="29">
+        <v>63.17</v>
+      </c>
+      <c r="I108" s="29">
+        <v>56.38</v>
+      </c>
+      <c r="J108" s="33">
+        <v>3.5</v>
+      </c>
+      <c r="K108" s="33">
+        <v>4.5</v>
+      </c>
+      <c r="L108" s="33">
+        <v>3.3</v>
+      </c>
+      <c r="M108" s="33">
+        <v>5.2</v>
+      </c>
+      <c r="N108" s="33">
+        <v>1.2</v>
+      </c>
+      <c r="O108" s="33">
+        <v>5.5</v>
+      </c>
+      <c r="P108" s="29">
+        <v>6.6</v>
+      </c>
+      <c r="Q108" s="29">
+        <v>6.6</v>
+      </c>
+      <c r="R108" s="29">
+        <v>6.5</v>
+      </c>
+      <c r="S108" s="29">
+        <v>7.3</v>
+      </c>
+      <c r="T108" s="29">
+        <v>6.7</v>
+      </c>
+      <c r="U108" s="29">
+        <v>5.4</v>
+      </c>
+    </row>
+    <row r="109" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B109" s="25"/>
+      <c r="C109" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="D109" s="29">
+        <v>62.47</v>
+      </c>
+      <c r="E109" s="29">
+        <v>65.66</v>
+      </c>
+      <c r="F109" s="29">
+        <v>61.84</v>
+      </c>
+      <c r="G109" s="29">
+        <v>61.83</v>
+      </c>
+      <c r="H109" s="29">
+        <v>64.92</v>
+      </c>
+      <c r="I109" s="29">
+        <v>56.6</v>
+      </c>
+      <c r="J109" s="33">
+        <v>1.8</v>
+      </c>
+      <c r="K109" s="33">
+        <v>1.3</v>
+      </c>
+      <c r="L109" s="33">
+        <v>1.9</v>
+      </c>
+      <c r="M109" s="33">
+        <v>1.3</v>
+      </c>
+      <c r="N109" s="33">
+        <v>2.8</v>
+      </c>
+      <c r="O109" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="P109" s="29">
+        <v>9</v>
+      </c>
+      <c r="Q109" s="29">
+        <v>8.5</v>
+      </c>
+      <c r="R109" s="29">
+        <v>9</v>
+      </c>
+      <c r="S109" s="29">
+        <v>9.5</v>
+      </c>
+      <c r="T109" s="29">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="U109" s="29">
+        <v>8.1</v>
+      </c>
+    </row>
+    <row r="110" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B110" s="26"/>
+      <c r="C110" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D110" s="30">
+        <v>64.09</v>
+      </c>
+      <c r="E110" s="30">
+        <v>67.930000000000007</v>
+      </c>
+      <c r="F110" s="30">
+        <v>63.33</v>
+      </c>
+      <c r="G110" s="30">
+        <v>63.57</v>
+      </c>
+      <c r="H110" s="30">
+        <v>66.91</v>
+      </c>
+      <c r="I110" s="30">
+        <v>57.14</v>
+      </c>
+      <c r="J110" s="35">
+        <v>2.6</v>
+      </c>
+      <c r="K110" s="35">
+        <v>3.5</v>
+      </c>
+      <c r="L110" s="35">
+        <v>2.4</v>
+      </c>
+      <c r="M110" s="35">
+        <v>2.8</v>
+      </c>
+      <c r="N110" s="35">
+        <v>3.1</v>
+      </c>
+      <c r="O110" s="35">
+        <v>1</v>
+      </c>
+      <c r="P110" s="30">
+        <v>9.5</v>
+      </c>
+      <c r="Q110" s="30">
+        <v>14.3</v>
+      </c>
+      <c r="R110" s="30">
+        <v>8.5</v>
+      </c>
+      <c r="S110" s="30">
+        <v>9.6</v>
+      </c>
+      <c r="T110" s="30">
+        <v>12</v>
+      </c>
+      <c r="U110" s="30">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="111" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B111" s="25">
+        <v>2022</v>
+      </c>
+      <c r="C111" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="D111" s="29">
+        <v>67.430000000000007</v>
+      </c>
+      <c r="E111" s="29">
+        <v>74.58</v>
+      </c>
+      <c r="F111" s="29">
+        <v>66.040000000000006</v>
+      </c>
+      <c r="G111" s="29">
+        <v>67.67</v>
+      </c>
+      <c r="H111" s="29">
+        <v>69.55</v>
+      </c>
+      <c r="I111" s="29">
+        <v>60.91</v>
+      </c>
+      <c r="J111" s="33">
+        <v>5.2</v>
+      </c>
+      <c r="K111" s="33">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="L111" s="33">
+        <v>4.3</v>
+      </c>
+      <c r="M111" s="33">
+        <v>6.4</v>
+      </c>
+      <c r="N111" s="33">
+        <v>3.9</v>
+      </c>
+      <c r="O111" s="33">
+        <v>6.6</v>
+      </c>
+      <c r="P111" s="29">
+        <v>13.7</v>
+      </c>
+      <c r="Q111" s="29">
+        <v>20.3</v>
+      </c>
+      <c r="R111" s="29">
+        <v>12.4</v>
+      </c>
+      <c r="S111" s="29">
+        <v>16.7</v>
+      </c>
+      <c r="T111" s="29">
+        <v>11.4</v>
+      </c>
+      <c r="U111" s="29">
+        <v>13.9</v>
+      </c>
+    </row>
+    <row r="112" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B112" s="25"/>
+      <c r="C112" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="D112" s="29">
+        <v>69.8</v>
+      </c>
+      <c r="E112" s="29">
+        <v>74.75</v>
+      </c>
+      <c r="F112" s="29">
+        <v>68.83</v>
+      </c>
+      <c r="G112" s="29">
+        <v>70.3</v>
+      </c>
+      <c r="H112" s="29">
+        <v>71.27</v>
+      </c>
+      <c r="I112" s="29">
+        <v>64.72</v>
+      </c>
+      <c r="J112" s="33">
+        <v>3.5</v>
+      </c>
+      <c r="K112" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="L112" s="33">
+        <v>4.2</v>
+      </c>
+      <c r="M112" s="33">
+        <v>3.9</v>
+      </c>
+      <c r="N112" s="33">
+        <v>2.5</v>
+      </c>
+      <c r="O112" s="33">
+        <v>6.3</v>
+      </c>
+      <c r="P112" s="29">
+        <v>13.7</v>
+      </c>
+      <c r="Q112" s="29">
+        <v>15.3</v>
+      </c>
+      <c r="R112" s="29">
+        <v>13.4</v>
+      </c>
+      <c r="S112" s="29">
+        <v>15.2</v>
+      </c>
+      <c r="T112" s="29">
+        <v>12.8</v>
+      </c>
+      <c r="U112" s="29">
+        <v>14.8</v>
+      </c>
+    </row>
+    <row r="113" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B113" s="25"/>
+      <c r="C113" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="D113" s="29">
+        <v>71.72</v>
+      </c>
+      <c r="E113" s="29">
+        <v>76.59</v>
+      </c>
+      <c r="F113" s="29">
+        <v>70.760000000000005</v>
+      </c>
+      <c r="G113" s="29">
+        <v>73.2</v>
+      </c>
+      <c r="H113" s="29">
+        <v>73.28</v>
+      </c>
+      <c r="I113" s="29">
+        <v>64.11</v>
+      </c>
+      <c r="J113" s="33">
+        <v>2.8</v>
+      </c>
+      <c r="K113" s="33">
+        <v>2.5</v>
+      </c>
+      <c r="L113" s="33">
+        <v>2.8</v>
+      </c>
+      <c r="M113" s="33">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="N113" s="33">
+        <v>2.8</v>
+      </c>
+      <c r="O113" s="33">
+        <v>-0.9</v>
+      </c>
+      <c r="P113" s="29">
+        <v>14.8</v>
+      </c>
+      <c r="Q113" s="29">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="R113" s="29">
+        <v>14.4</v>
+      </c>
+      <c r="S113" s="29">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="T113" s="29">
+        <v>12.9</v>
+      </c>
+      <c r="U113" s="29">
+        <v>13.3</v>
+      </c>
+    </row>
+    <row r="114" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B114" s="26"/>
+      <c r="C114" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D114" s="30">
+        <v>74.959999999999994</v>
+      </c>
+      <c r="E114" s="30">
+        <v>78.89</v>
+      </c>
+      <c r="F114" s="30">
+        <v>74.19</v>
+      </c>
+      <c r="G114" s="30">
+        <v>77.81</v>
+      </c>
+      <c r="H114" s="30">
+        <v>75.62</v>
+      </c>
+      <c r="I114" s="30">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="J114" s="35">
+        <v>4.5</v>
+      </c>
+      <c r="K114" s="35">
+        <v>3</v>
+      </c>
+      <c r="L114" s="35">
+        <v>4.8</v>
+      </c>
+      <c r="M114" s="35">
+        <v>6.3</v>
+      </c>
+      <c r="N114" s="35">
+        <v>3.2</v>
+      </c>
+      <c r="O114" s="35">
+        <v>4.7</v>
+      </c>
+      <c r="P114" s="30">
+        <v>17</v>
+      </c>
+      <c r="Q114" s="30">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="R114" s="30">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="S114" s="30">
+        <v>22.4</v>
+      </c>
+      <c r="T114" s="30">
+        <v>13</v>
+      </c>
+      <c r="U114" s="30">
+        <v>17.399999999999999</v>
+      </c>
+    </row>
+    <row r="115" spans="2:28" s="28" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B115" s="25">
+        <v>2023</v>
+      </c>
+      <c r="C115" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="D115" s="29">
+        <v>76.8</v>
+      </c>
+      <c r="E115" s="29">
+        <v>80.569999999999993</v>
+      </c>
+      <c r="F115" s="29">
+        <v>76.06</v>
+      </c>
+      <c r="G115" s="29">
+        <v>77.39</v>
+      </c>
+      <c r="H115" s="29">
+        <v>78.39</v>
+      </c>
+      <c r="I115" s="29">
+        <v>70.94</v>
+      </c>
+      <c r="J115" s="33">
+        <v>2.5</v>
+      </c>
+      <c r="K115" s="33">
+        <v>2.1</v>
+      </c>
+      <c r="L115" s="33">
+        <v>2.5</v>
+      </c>
+      <c r="M115" s="33">
+        <v>-0.5</v>
+      </c>
+      <c r="N115" s="33">
+        <v>3.7</v>
+      </c>
+      <c r="O115" s="33">
+        <v>5.7</v>
+      </c>
+      <c r="P115" s="29">
+        <v>13.9</v>
+      </c>
+      <c r="Q115" s="29">
         <v>8</v>
       </c>
-      <c r="J6" s="46" t="s">
-[...146 lines deleted...]
-      <c r="S8" s="15">
+      <c r="R115" s="29">
         <v>15.2</v>
       </c>
-      <c r="T8" s="17">
-[...2 lines deleted...]
-      <c r="U8" s="17">
+      <c r="S115" s="29">
+        <v>14.4</v>
+      </c>
+      <c r="T115" s="29">
+        <v>12.7</v>
+      </c>
+      <c r="U115" s="29">
+        <v>16.5</v>
+      </c>
+      <c r="V115" s="1"/>
+      <c r="W115" s="1"/>
+      <c r="X115" s="1"/>
+      <c r="Y115" s="1"/>
+      <c r="Z115" s="1"/>
+      <c r="AA115" s="1"/>
+      <c r="AB115" s="1"/>
+    </row>
+    <row r="116" spans="2:28" s="28" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B116" s="25"/>
+      <c r="C116" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="D116" s="29">
+        <v>79.53</v>
+      </c>
+      <c r="E116" s="29">
+        <v>83.88</v>
+      </c>
+      <c r="F116" s="29">
+        <v>78.67</v>
+      </c>
+      <c r="G116" s="29">
+        <v>80.180000000000007</v>
+      </c>
+      <c r="H116" s="29">
+        <v>80.3</v>
+      </c>
+      <c r="I116" s="29">
+        <v>76.02</v>
+      </c>
+      <c r="J116" s="33">
+        <v>3.6</v>
+      </c>
+      <c r="K116" s="33">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="L116" s="33">
+        <v>3.4</v>
+      </c>
+      <c r="M116" s="33">
+        <v>3.6</v>
+      </c>
+      <c r="N116" s="33">
+        <v>2.4</v>
+      </c>
+      <c r="O116" s="33">
+        <v>7.2</v>
+      </c>
+      <c r="P116" s="29">
+        <v>13.9</v>
+      </c>
+      <c r="Q116" s="29">
+        <v>12.2</v>
+      </c>
+      <c r="R116" s="29">
+        <v>14.3</v>
+      </c>
+      <c r="S116" s="29">
+        <v>14.1</v>
+      </c>
+      <c r="T116" s="29">
+        <v>12.7</v>
+      </c>
+      <c r="U116" s="29">
+        <v>17.5</v>
+      </c>
+      <c r="V116" s="1"/>
+      <c r="W116" s="1"/>
+      <c r="X116" s="1"/>
+      <c r="Y116" s="1"/>
+      <c r="Z116" s="1"/>
+      <c r="AA116" s="1"/>
+      <c r="AB116" s="1"/>
+    </row>
+    <row r="117" spans="2:28" s="28" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B117" s="25"/>
+      <c r="C117" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="D117" s="29">
+        <v>79.52</v>
+      </c>
+      <c r="E117" s="29">
+        <v>86.52</v>
+      </c>
+      <c r="F117" s="29">
+        <v>78.150000000000006</v>
+      </c>
+      <c r="G117" s="29">
+        <v>81.99</v>
+      </c>
+      <c r="H117" s="29">
+        <v>79.38</v>
+      </c>
+      <c r="I117" s="29">
+        <v>74.849999999999994</v>
+      </c>
+      <c r="J117" s="33">
+        <v>0</v>
+      </c>
+      <c r="K117" s="33">
+        <v>3.1</v>
+      </c>
+      <c r="L117" s="33">
+        <v>-0.7</v>
+      </c>
+      <c r="M117" s="33">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="N117" s="33">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="O117" s="33">
+        <v>-1.5</v>
+      </c>
+      <c r="P117" s="29">
+        <v>10.9</v>
+      </c>
+      <c r="Q117" s="29">
+        <v>13</v>
+      </c>
+      <c r="R117" s="29">
+        <v>10.4</v>
+      </c>
+      <c r="S117" s="29">
         <v>12</v>
       </c>
-    </row>
-[...56 lines deleted...]
-      <c r="U9" s="17">
+      <c r="T117" s="29">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="U117" s="29">
+        <v>16.8</v>
+      </c>
+      <c r="V117" s="1"/>
+      <c r="W117" s="1"/>
+      <c r="X117" s="1"/>
+      <c r="Y117" s="1"/>
+      <c r="Z117" s="1"/>
+      <c r="AA117" s="1"/>
+      <c r="AB117" s="1"/>
+    </row>
+    <row r="118" spans="2:28" s="28" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B118" s="26"/>
+      <c r="C118" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D118" s="30">
+        <v>82.31</v>
+      </c>
+      <c r="E118" s="30">
+        <v>82.14</v>
+      </c>
+      <c r="F118" s="30">
+        <v>82.31</v>
+      </c>
+      <c r="G118" s="30">
+        <v>82.74</v>
+      </c>
+      <c r="H118" s="30">
+        <v>83.97</v>
+      </c>
+      <c r="I118" s="30">
+        <v>76.599999999999994</v>
+      </c>
+      <c r="J118" s="35">
+        <v>3.5</v>
+      </c>
+      <c r="K118" s="35">
+        <v>-5.0999999999999996</v>
+      </c>
+      <c r="L118" s="35">
+        <v>5.3</v>
+      </c>
+      <c r="M118" s="35">
+        <v>0.9</v>
+      </c>
+      <c r="N118" s="35">
+        <v>5.8</v>
+      </c>
+      <c r="O118" s="35">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="P118" s="30">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="Q118" s="30">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="R118" s="30">
+        <v>10.9</v>
+      </c>
+      <c r="S118" s="30">
+        <v>6.3</v>
+      </c>
+      <c r="T118" s="30">
+        <v>11</v>
+      </c>
+      <c r="U118" s="30">
+        <v>14.2</v>
+      </c>
+      <c r="V118" s="1"/>
+      <c r="W118" s="1"/>
+      <c r="X118" s="1"/>
+      <c r="Y118" s="1"/>
+      <c r="Z118" s="1"/>
+      <c r="AA118" s="1"/>
+      <c r="AB118" s="1"/>
+    </row>
+    <row r="119" spans="2:28" s="28" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B119" s="25">
+        <v>2024</v>
+      </c>
+      <c r="C119" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="D119" s="29">
+        <v>83.65</v>
+      </c>
+      <c r="E119" s="29">
+        <v>84.14</v>
+      </c>
+      <c r="F119" s="29">
+        <v>83.48</v>
+      </c>
+      <c r="G119" s="29">
+        <v>84.23</v>
+      </c>
+      <c r="H119" s="29">
+        <v>85.04</v>
+      </c>
+      <c r="I119" s="29">
+        <v>78.27</v>
+      </c>
+      <c r="J119" s="33">
+        <v>1.6</v>
+      </c>
+      <c r="K119" s="33">
+        <v>2.4</v>
+      </c>
+      <c r="L119" s="33">
+        <v>1.4</v>
+      </c>
+      <c r="M119" s="33">
+        <v>1.8</v>
+      </c>
+      <c r="N119" s="33">
+        <v>1.3</v>
+      </c>
+      <c r="O119" s="33">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="P119" s="29">
+        <v>8.9</v>
+      </c>
+      <c r="Q119" s="29">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="R119" s="29">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="S119" s="29">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="T119" s="29">
         <v>8.5</v>
       </c>
-    </row>
-[...6643 lines deleted...]
-        <v>10.8</v>
+      <c r="U119" s="29">
+        <v>10.3</v>
       </c>
       <c r="V119" s="1"/>
       <c r="W119" s="1"/>
-    </row>
-[...2 lines deleted...]
-      <c r="C120" s="53" t="s">
+      <c r="X119" s="1"/>
+      <c r="Y119" s="1"/>
+      <c r="Z119" s="1"/>
+      <c r="AA119" s="1"/>
+      <c r="AB119" s="1"/>
+    </row>
+    <row r="120" spans="2:28" s="28" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B120" s="25"/>
+      <c r="C120" s="25" t="s">
         <v>10</v>
       </c>
-      <c r="D120" s="39">
-[...23 lines deleted...]
-      <c r="L120" s="41">
+      <c r="D120" s="29">
+        <v>87.48</v>
+      </c>
+      <c r="E120" s="29">
+        <v>89.43</v>
+      </c>
+      <c r="F120" s="29">
+        <v>86.96</v>
+      </c>
+      <c r="G120" s="29">
+        <v>87.47</v>
+      </c>
+      <c r="H120" s="29">
+        <v>89.17</v>
+      </c>
+      <c r="I120" s="29">
+        <v>82.71</v>
+      </c>
+      <c r="J120" s="33">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="K120" s="33">
+        <v>6.3</v>
+      </c>
+      <c r="L120" s="33">
         <v>4.2</v>
       </c>
-      <c r="M120" s="41">
-[...8 lines deleted...]
-      <c r="P120" s="40">
+      <c r="M120" s="33">
+        <v>3.8</v>
+      </c>
+      <c r="N120" s="33">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="O120" s="33">
+        <v>5.7</v>
+      </c>
+      <c r="P120" s="29">
         <v>10</v>
       </c>
-      <c r="Q120" s="40">
-[...12 lines deleted...]
-        <v>9.1999999999999993</v>
+      <c r="Q120" s="29">
+        <v>6.6</v>
+      </c>
+      <c r="R120" s="29">
+        <v>10.5</v>
+      </c>
+      <c r="S120" s="29">
+        <v>9.1</v>
+      </c>
+      <c r="T120" s="29">
+        <v>11</v>
+      </c>
+      <c r="U120" s="29">
+        <v>8.8000000000000007</v>
       </c>
       <c r="V120" s="1"/>
       <c r="W120" s="1"/>
-    </row>
-[...2 lines deleted...]
-      <c r="C121" s="53" t="s">
+      <c r="X120" s="1"/>
+      <c r="Y120" s="1"/>
+      <c r="Z120" s="1"/>
+      <c r="AA120" s="1"/>
+      <c r="AB120" s="1"/>
+    </row>
+    <row r="121" spans="2:28" s="28" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B121" s="25"/>
+      <c r="C121" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="D121" s="39">
-[...23 lines deleted...]
-      <c r="L121" s="41">
+      <c r="D121" s="29">
+        <v>89.63</v>
+      </c>
+      <c r="E121" s="29">
+        <v>90.61</v>
+      </c>
+      <c r="F121" s="29">
+        <v>89.35</v>
+      </c>
+      <c r="G121" s="29">
+        <v>88.15</v>
+      </c>
+      <c r="H121" s="29">
+        <v>91.84</v>
+      </c>
+      <c r="I121" s="29">
+        <v>87.01</v>
+      </c>
+      <c r="J121" s="33">
         <v>2.5</v>
       </c>
-      <c r="M121" s="41">
+      <c r="K121" s="33">
+        <v>1.3</v>
+      </c>
+      <c r="L121" s="33">
+        <v>2.7</v>
+      </c>
+      <c r="M121" s="33">
         <v>0.8</v>
       </c>
-      <c r="N121" s="41">
-[...21 lines deleted...]
-        <v>16.8</v>
+      <c r="N121" s="33">
+        <v>3</v>
+      </c>
+      <c r="O121" s="33">
+        <v>5.2</v>
+      </c>
+      <c r="P121" s="29">
+        <v>12.7</v>
+      </c>
+      <c r="Q121" s="29">
+        <v>4.7</v>
+      </c>
+      <c r="R121" s="29">
+        <v>14.3</v>
+      </c>
+      <c r="S121" s="29">
+        <v>7.5</v>
+      </c>
+      <c r="T121" s="29">
+        <v>15.7</v>
+      </c>
+      <c r="U121" s="29">
+        <v>16.2</v>
       </c>
       <c r="V121" s="1"/>
       <c r="W121" s="1"/>
-    </row>
-[...2 lines deleted...]
-      <c r="C122" s="54" t="s">
+      <c r="X121" s="1"/>
+      <c r="Y121" s="1"/>
+      <c r="Z121" s="1"/>
+      <c r="AA121" s="1"/>
+      <c r="AB121" s="1"/>
+    </row>
+    <row r="122" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B122" s="26"/>
+      <c r="C122" s="26" t="s">
         <v>12</v>
       </c>
-      <c r="D122" s="42">
-[...20 lines deleted...]
-      <c r="K122" s="44">
+      <c r="D122" s="30">
+        <v>90.54</v>
+      </c>
+      <c r="E122" s="30">
+        <v>90.87</v>
+      </c>
+      <c r="F122" s="30">
+        <v>90.42</v>
+      </c>
+      <c r="G122" s="30">
+        <v>90.64</v>
+      </c>
+      <c r="H122" s="30">
+        <v>91.68</v>
+      </c>
+      <c r="I122" s="30">
+        <v>87.07</v>
+      </c>
+      <c r="J122" s="35">
+        <v>1</v>
+      </c>
+      <c r="K122" s="35">
+        <v>0.3</v>
+      </c>
+      <c r="L122" s="35">
+        <v>1.2</v>
+      </c>
+      <c r="M122" s="35">
+        <v>2.8</v>
+      </c>
+      <c r="N122" s="35">
+        <v>-0.2</v>
+      </c>
+      <c r="O122" s="35">
+        <v>0.1</v>
+      </c>
+      <c r="P122" s="30">
+        <v>10</v>
+      </c>
+      <c r="Q122" s="30">
+        <v>10.6</v>
+      </c>
+      <c r="R122" s="30">
+        <v>9.9</v>
+      </c>
+      <c r="S122" s="30">
+        <v>9.5</v>
+      </c>
+      <c r="T122" s="30">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="U122" s="30">
+        <v>13.7</v>
+      </c>
+    </row>
+    <row r="123" spans="2:28" s="28" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B123" s="25">
+        <v>2025</v>
+      </c>
+      <c r="C123" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="D123" s="29">
+        <v>94.79</v>
+      </c>
+      <c r="E123" s="29">
+        <v>96.88</v>
+      </c>
+      <c r="F123" s="29">
+        <v>94</v>
+      </c>
+      <c r="G123" s="29">
+        <v>95.05</v>
+      </c>
+      <c r="H123" s="29">
+        <v>95.21</v>
+      </c>
+      <c r="I123" s="29">
+        <v>92.96</v>
+      </c>
+      <c r="J123" s="33">
+        <v>4.7</v>
+      </c>
+      <c r="K123" s="33">
+        <v>6.6</v>
+      </c>
+      <c r="L123" s="33">
+        <v>4</v>
+      </c>
+      <c r="M123" s="33">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="N123" s="33">
+        <v>3.9</v>
+      </c>
+      <c r="O123" s="33">
+        <v>6.8</v>
+      </c>
+      <c r="P123" s="29">
+        <v>13.3</v>
+      </c>
+      <c r="Q123" s="29">
+        <v>15.1</v>
+      </c>
+      <c r="R123" s="29">
+        <v>12.6</v>
+      </c>
+      <c r="S123" s="29">
+        <v>12.8</v>
+      </c>
+      <c r="T123" s="29">
+        <v>12</v>
+      </c>
+      <c r="U123" s="29">
+        <v>18.8</v>
+      </c>
+      <c r="V123" s="1"/>
+      <c r="W123" s="1"/>
+      <c r="X123" s="1"/>
+      <c r="Y123" s="1"/>
+      <c r="Z123" s="1"/>
+      <c r="AA123" s="1"/>
+      <c r="AB123" s="1"/>
+    </row>
+    <row r="124" spans="2:28" s="28" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B124" s="25"/>
+      <c r="C124" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="D124" s="29">
+        <v>98.7</v>
+      </c>
+      <c r="E124" s="29">
+        <v>98.14</v>
+      </c>
+      <c r="F124" s="29">
+        <v>98.92</v>
+      </c>
+      <c r="G124" s="29">
+        <v>98.13</v>
+      </c>
+      <c r="H124" s="29">
+        <v>99.52</v>
+      </c>
+      <c r="I124" s="29">
+        <v>97.9</v>
+      </c>
+      <c r="J124" s="33">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="K124" s="33">
         <v>1.3</v>
       </c>
-      <c r="L122" s="44">
-[...14 lines deleted...]
-      <c r="Q122" s="43">
+      <c r="L124" s="33">
+        <v>5.2</v>
+      </c>
+      <c r="M124" s="33">
+        <v>3.2</v>
+      </c>
+      <c r="N124" s="33">
+        <v>4.5</v>
+      </c>
+      <c r="O124" s="33">
+        <v>5.3</v>
+      </c>
+      <c r="P124" s="29">
+        <v>12.8</v>
+      </c>
+      <c r="Q124" s="29">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="R124" s="29">
+        <v>13.8</v>
+      </c>
+      <c r="S124" s="29">
+        <v>12.2</v>
+      </c>
+      <c r="T124" s="29">
+        <v>11.6</v>
+      </c>
+      <c r="U124" s="29">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="V124" s="1"/>
+      <c r="W124" s="1"/>
+      <c r="X124" s="1"/>
+      <c r="Y124" s="1"/>
+      <c r="Z124" s="1"/>
+      <c r="AA124" s="1"/>
+      <c r="AB124" s="1"/>
+    </row>
+    <row r="125" spans="2:28" s="28" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B125" s="25"/>
+      <c r="C125" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="R122" s="43">
-[...16 lines deleted...]
-      <c r="C123" s="53" t="s">
+      <c r="D125" s="29">
+        <v>101.58</v>
+      </c>
+      <c r="E125" s="29">
+        <v>100.94</v>
+      </c>
+      <c r="F125" s="29">
+        <v>101.82</v>
+      </c>
+      <c r="G125" s="29">
+        <v>102.76</v>
+      </c>
+      <c r="H125" s="29">
+        <v>100.43</v>
+      </c>
+      <c r="I125" s="29">
+        <v>101.7</v>
+      </c>
+      <c r="J125" s="33">
+        <v>2.9</v>
+      </c>
+      <c r="K125" s="33">
+        <v>2.9</v>
+      </c>
+      <c r="L125" s="33">
+        <v>2.9</v>
+      </c>
+      <c r="M125" s="33">
+        <v>4.7</v>
+      </c>
+      <c r="N125" s="33">
+        <v>0.9</v>
+      </c>
+      <c r="O125" s="33">
+        <v>3.9</v>
+      </c>
+      <c r="P125" s="29">
+        <v>13.3</v>
+      </c>
+      <c r="Q125" s="29">
+        <v>11.4</v>
+      </c>
+      <c r="R125" s="29">
+        <v>14</v>
+      </c>
+      <c r="S125" s="29">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="T125" s="29">
+        <v>9.4</v>
+      </c>
+      <c r="U125" s="29">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="V125" s="1"/>
+      <c r="W125" s="1"/>
+      <c r="X125" s="1"/>
+      <c r="Y125" s="1"/>
+      <c r="Z125" s="1"/>
+      <c r="AA125" s="1"/>
+      <c r="AB125" s="1"/>
+    </row>
+    <row r="126" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B126" s="26"/>
+      <c r="C126" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D126" s="30">
+        <v>104.93</v>
+      </c>
+      <c r="E126" s="30">
+        <v>104.04</v>
+      </c>
+      <c r="F126" s="30">
+        <v>105.26</v>
+      </c>
+      <c r="G126" s="30">
+        <v>104.06</v>
+      </c>
+      <c r="H126" s="30">
+        <v>104.84</v>
+      </c>
+      <c r="I126" s="30">
+        <v>107.44</v>
+      </c>
+      <c r="J126" s="35">
+        <v>3.3</v>
+      </c>
+      <c r="K126" s="35">
+        <v>3.1</v>
+      </c>
+      <c r="L126" s="35">
+        <v>3.4</v>
+      </c>
+      <c r="M126" s="35">
+        <v>1.3</v>
+      </c>
+      <c r="N126" s="35">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="O126" s="35">
+        <v>5.6</v>
+      </c>
+      <c r="P126" s="30">
+        <v>15.9</v>
+      </c>
+      <c r="Q126" s="30">
+        <v>14.5</v>
+      </c>
+      <c r="R126" s="30">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="S126" s="30">
+        <v>14.8</v>
+      </c>
+      <c r="T126" s="30">
+        <v>14.4</v>
+      </c>
+      <c r="U126" s="30">
+        <v>23.4</v>
+      </c>
+    </row>
+    <row r="127" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B127" s="39">
+        <v>2026</v>
+      </c>
+      <c r="C127" s="39" t="s">
         <v>9</v>
       </c>
-      <c r="D123" s="39">
-[...29 lines deleted...]
-      <c r="N123" s="58">
+      <c r="D127" s="37">
+        <v>108.36</v>
+      </c>
+      <c r="E127" s="37">
+        <v>106.26</v>
+      </c>
+      <c r="F127" s="37">
+        <v>109.17</v>
+      </c>
+      <c r="G127" s="37">
+        <v>109.04</v>
+      </c>
+      <c r="H127" s="37">
+        <v>107.22</v>
+      </c>
+      <c r="I127" s="37">
+        <v>109.77</v>
+      </c>
+      <c r="J127" s="38">
         <v>3.3</v>
       </c>
-      <c r="O123" s="58">
-[...5 lines deleted...]
-      <c r="Q123" s="57">
+      <c r="K127" s="38">
+        <v>2.1</v>
+      </c>
+      <c r="L127" s="38">
+        <v>3.7</v>
+      </c>
+      <c r="M127" s="38">
+        <v>4.8</v>
+      </c>
+      <c r="N127" s="38">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="O127" s="38">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="P127" s="37">
         <v>14.3</v>
       </c>
-      <c r="R123" s="57">
-[...173 lines deleted...]
-      <c r="P126" s="63">
+      <c r="Q127" s="37">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="R127" s="37">
         <v>16.100000000000001</v>
       </c>
-      <c r="Q126" s="63">
+      <c r="S127" s="37">
         <v>14.7</v>
       </c>
-      <c r="R126" s="63">
-[...44 lines deleted...]
-    <row r="130" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T127" s="37">
+        <v>12.6</v>
+      </c>
+      <c r="U127" s="37">
+        <v>18.100000000000001</v>
+      </c>
+    </row>
+    <row r="128" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B128" s="12"/>
+      <c r="C128" s="10"/>
+      <c r="D128" s="13"/>
+      <c r="E128" s="13"/>
+      <c r="F128" s="13"/>
+      <c r="G128" s="13"/>
+      <c r="H128" s="13"/>
+      <c r="I128" s="13"/>
+      <c r="J128" s="13"/>
+      <c r="K128" s="13"/>
+      <c r="L128" s="13"/>
+      <c r="M128" s="13"/>
+      <c r="N128" s="13"/>
+      <c r="O128" s="13"/>
+      <c r="P128" s="13"/>
+      <c r="Q128" s="13"/>
+      <c r="R128" s="13"/>
+      <c r="S128" s="13"/>
+      <c r="T128" s="13"/>
+      <c r="U128" s="13"/>
+    </row>
+    <row r="129" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B129" s="8" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="130" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B130" s="8" t="s">
-        <v>17</v>
-[...23 lines deleted...]
-        <v>18</v>
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:I5"/>
     <mergeCell ref="J5:O5"/>
     <mergeCell ref="P5:U5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>