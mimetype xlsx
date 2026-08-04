--- v3 (2026-04-10)
+++ v4 (2026-08-04)
@@ -1,77 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Izvještaji_ostalo\TABLICE WEB\FDI\2025\2025Q4\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Izvještaji_ostalo\TABLICE WEB\FDI\2026\2026Q1\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5E7D6CB3-09DA-4E02-8628-B6B2D8944DE9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="HRV" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
-    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
-[...6 lines deleted...]
-      </xcalcf:calcFeatures>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="48">
   <si>
     <t>Sredstva</t>
   </si>
   <si>
     <t>U izravnog ulagača (obrnuto ulaganje)</t>
   </si>
   <si>
     <t>Između horizontalno povezanih poduzeća</t>
   </si>
   <si>
     <t>U poduzeće izravnog ulaganja</t>
   </si>
   <si>
     <t>UKUPNO</t>
   </si>
   <si>
     <t>Godina</t>
   </si>
   <si>
     <t>1993.</t>
   </si>
   <si>
     <t>1994.</t>
   </si>
   <si>
@@ -250,68 +245,71 @@
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">1) </t>
     </r>
   </si>
   <si>
     <t>2021.</t>
   </si>
   <si>
     <t xml:space="preserve">2022. </t>
   </si>
   <si>
     <t xml:space="preserve">2023. </t>
   </si>
   <si>
     <t xml:space="preserve">2024. </t>
   </si>
   <si>
     <r>
-      <t>2025.</t>
+      <t>1. tr. 2026.</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
+  <si>
+    <t>2025.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
@@ -478,60 +476,60 @@
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="3" xfId="9" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="3" xfId="9" applyNumberFormat="1" applyFont="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="3" xfId="9" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="3" xfId="9" applyNumberFormat="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="10">
-    <cellStyle name="Međunaslov u tablici" xfId="3"/>
-    <cellStyle name="Napomene" xfId="4"/>
+    <cellStyle name="Međunaslov u tablici" xfId="3" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="Napomene" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Naslov 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Naslov 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0" customBuiltin="1"/>
-    <cellStyle name="Tanka linija ispod" xfId="5"/>
-[...3 lines deleted...]
-    <cellStyle name="Zaglavlje" xfId="9"/>
+    <cellStyle name="Tanka linija ispod" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Ukupno" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Ukupno - zadnji redak" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="Zadnji redak" xfId="8" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="Zaglavlje" xfId="9" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -582,85 +580,119 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -796,55 +828,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A2:L45"/>
+  <dimension ref="A2:L46"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.83203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="22.5" style="2" customWidth="1"/>
     <col min="3" max="3" width="17.1640625" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="18.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="20.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13.1640625" style="2" customWidth="1"/>
     <col min="7" max="7" width="17.1640625" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="18.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="20.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12.1640625" style="16" customWidth="1"/>
     <col min="11" max="12" width="8.33203125" style="2" customWidth="1"/>
     <col min="13" max="13" width="9.33203125" style="2"/>
     <col min="14" max="257" width="13.33203125" style="2"/>
     <col min="258" max="258" width="13.5" style="2" customWidth="1"/>
     <col min="259" max="268" width="12.33203125" style="2" customWidth="1"/>
     <col min="269" max="513" width="13.33203125" style="2"/>
     <col min="514" max="514" width="13.5" style="2" customWidth="1"/>
     <col min="515" max="524" width="12.33203125" style="2" customWidth="1"/>
     <col min="525" max="769" width="13.33203125" style="2"/>
     <col min="770" max="770" width="13.5" style="2" customWidth="1"/>
@@ -2000,177 +2032,206 @@
       </c>
       <c r="D38" s="8">
         <v>0</v>
       </c>
       <c r="E38" s="8">
         <v>0.86953000000000014</v>
       </c>
       <c r="F38" s="8">
         <v>635.68080059999988</v>
       </c>
       <c r="G38" s="8">
         <v>262.93357398276521</v>
       </c>
       <c r="H38" s="8">
         <v>387.21345094143629</v>
       </c>
       <c r="I38" s="8">
         <v>733.78036741019321</v>
       </c>
       <c r="J38" s="15">
         <v>2582.9253384343938</v>
       </c>
     </row>
     <row r="39" spans="1:12" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B39" s="11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C39" s="8">
         <v>-412.9509599999999</v>
       </c>
       <c r="D39" s="8">
         <v>0</v>
       </c>
       <c r="E39" s="8">
         <v>-0.1731600000000002</v>
       </c>
       <c r="F39" s="8">
         <v>586.07131959999981</v>
       </c>
       <c r="G39" s="8">
         <v>-306.37316030079569</v>
       </c>
       <c r="H39" s="8">
         <v>-163.58625965618765</v>
       </c>
       <c r="I39" s="8">
         <v>-66.705389121542908</v>
       </c>
       <c r="J39" s="15">
         <v>-363.71760947852636</v>
       </c>
     </row>
-    <row r="40" spans="1:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B40" s="12" t="s">
+    <row r="40" spans="1:12" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B40" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="C40" s="8">
+        <v>-110.14832000000001</v>
+      </c>
+      <c r="D40" s="8">
+        <v>0</v>
+      </c>
+      <c r="E40" s="8">
+        <v>-0.23660999999999999</v>
+      </c>
+      <c r="F40" s="8">
+        <v>233.35514929999997</v>
+      </c>
+      <c r="G40" s="8">
+        <v>365.41445663039406</v>
+      </c>
+      <c r="H40" s="8">
+        <v>-44.191523403552722</v>
+      </c>
+      <c r="I40" s="8">
+        <v>-170.56607205415148</v>
+      </c>
+      <c r="J40" s="15">
+        <v>273.62708047268984</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="C40" s="9">
-[...29 lines deleted...]
-      <c r="B42" s="19" t="s">
+      <c r="C41" s="9">
+        <v>6689.6361322999992</v>
+      </c>
+      <c r="D41" s="9">
+        <v>0</v>
+      </c>
+      <c r="E41" s="9">
+        <v>14.791411000000062</v>
+      </c>
+      <c r="F41" s="9">
+        <v>1006.2402317999995</v>
+      </c>
+      <c r="G41" s="9">
+        <v>1692.1101124097395</v>
+      </c>
+      <c r="H41" s="9">
+        <v>639.25759215009418</v>
+      </c>
+      <c r="I41" s="9">
+        <v>1101.7707146560847</v>
+      </c>
+      <c r="J41" s="9">
+        <v>11143.806194315919</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="3"/>
+    </row>
+    <row r="43" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="18"/>
+      <c r="B43" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="C42" s="19"/>
-[...12 lines deleted...]
-      <c r="B43" s="19"/>
       <c r="C43" s="19"/>
       <c r="D43" s="19"/>
       <c r="E43" s="19"/>
       <c r="F43" s="19"/>
       <c r="G43" s="19"/>
       <c r="H43" s="19"/>
       <c r="I43" s="19"/>
       <c r="J43" s="19"/>
       <c r="K43" s="13"/>
       <c r="L43" s="13"/>
     </row>
-    <row r="44" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:12" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="18"/>
-      <c r="B44" s="19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B44" s="19"/>
       <c r="C44" s="19"/>
       <c r="D44" s="19"/>
       <c r="E44" s="19"/>
       <c r="F44" s="19"/>
       <c r="G44" s="19"/>
       <c r="H44" s="19"/>
       <c r="I44" s="19"/>
       <c r="J44" s="19"/>
-      <c r="K44" s="19"/>
-[...13 lines deleted...]
-      <c r="L45" s="13"/>
+      <c r="K44" s="13"/>
+      <c r="L44" s="13"/>
+    </row>
+    <row r="45" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="18"/>
+      <c r="B45" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="C45" s="19"/>
+      <c r="D45" s="19"/>
+      <c r="E45" s="19"/>
+      <c r="F45" s="19"/>
+      <c r="G45" s="19"/>
+      <c r="H45" s="19"/>
+      <c r="I45" s="19"/>
+      <c r="J45" s="19"/>
+      <c r="K45" s="19"/>
+      <c r="L45" s="19"/>
+    </row>
+    <row r="46" spans="1:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="13"/>
+      <c r="C46" s="13"/>
+      <c r="D46" s="13"/>
+      <c r="E46" s="13"/>
+      <c r="F46" s="13"/>
+      <c r="G46" s="13"/>
+      <c r="H46" s="13"/>
+      <c r="I46" s="13"/>
+      <c r="J46" s="17"/>
+      <c r="K46" s="13"/>
+      <c r="L46" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="B44:L44"/>
+    <mergeCell ref="B45:L45"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:I5"/>
-    <mergeCell ref="B42:J43"/>
+    <mergeCell ref="B43:J44"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>HRV</vt:lpstr>
     </vt:vector>