--- v0 (2025-10-31)
+++ v1 (2026-10-10)
@@ -1,66 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\hnb.local\hnb\Users01$\esanguli\My Documents\BANKA\KAMATNE STOPE_NOVO-ermina\KS BILTENSKE TABLICE-Statističko izvješće_ermina\BIlten_2015\Bilten_novo_staro 222_122015\novi Bilten\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\hnb.local\hnb\Users01$\esanguli\My Documents\BANKA\KAMATNE STOPE_NOVO-ermina\KS BILTENSKE TABLICE-Statističko izvješće_ermina\BIlten_2015\Bilten 215_042015\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="120" yWindow="60" windowWidth="17490" windowHeight="11010" tabRatio="686"/>
   </bookViews>
   <sheets>
-    <sheet name="ENG" sheetId="18" r:id="rId1"/>
+    <sheet name="HRV" sheetId="17" r:id="rId1"/>
+    <sheet name="ENG" sheetId="18" r:id="rId2"/>
   </sheets>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="596" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="976" uniqueCount="104">
+  <si>
+    <t>Kratkoročno</t>
+  </si>
+  <si>
+    <t>Dugoročno</t>
+  </si>
+  <si>
+    <t>Tablica G4: Efektivne kamatne stope kreditnih institucija za odabrane kredite (novi poslovi)</t>
+  </si>
+  <si>
+    <t>Iznosi novih poslova</t>
+  </si>
+  <si>
+    <t>u milijunima kuna</t>
+  </si>
+  <si>
+    <t>Vagani mjesečni prosjeci kamatnih stopa</t>
+  </si>
+  <si>
+    <t>u postocima na godišnjoj razini</t>
+  </si>
   <si>
     <t>12.11.</t>
   </si>
   <si>
     <t>01.12.</t>
   </si>
   <si>
     <t>02.12.</t>
   </si>
   <si>
     <t>03.12.</t>
   </si>
   <si>
     <t>04.12.</t>
   </si>
   <si>
     <t>05.12.</t>
   </si>
   <si>
     <t>06.12.</t>
   </si>
   <si>
     <t>07.12.</t>
   </si>
   <si>
@@ -91,50 +114,110 @@
     <t>04.13.</t>
   </si>
   <si>
     <t>05.13.</t>
   </si>
   <si>
     <t>06.13.</t>
   </si>
   <si>
     <t>07.13.</t>
   </si>
   <si>
     <t>08.13.</t>
   </si>
   <si>
     <t>09.13.</t>
   </si>
   <si>
     <t>10.13.</t>
   </si>
   <si>
     <t>11.13.</t>
   </si>
   <si>
     <t>12.13.</t>
+  </si>
+  <si>
+    <t>1.1. Kunski krediti</t>
+  </si>
+  <si>
+    <t>1.1.1. Potrošački krediti</t>
+  </si>
+  <si>
+    <t>1.1.2. Stambeni krediti</t>
+  </si>
+  <si>
+    <t>1.2. Krediti uz valutnu klauzulu</t>
+  </si>
+  <si>
+    <t>1.2.1. Potrošački krediti</t>
+  </si>
+  <si>
+    <t>Od toga: uz euro</t>
+  </si>
+  <si>
+    <t>Od toga: uz švicarski franak</t>
+  </si>
+  <si>
+    <t>1.2.2. Stambeni krediti</t>
+  </si>
+  <si>
+    <t>1.3. Devizni krediti</t>
+  </si>
+  <si>
+    <t>1.3.1. Potrošački krediti</t>
+  </si>
+  <si>
+    <t>1.3.2. Stambeni krediti</t>
+  </si>
+  <si>
+    <t>2.1. Kunski krediti</t>
+  </si>
+  <si>
+    <t>2.1.1. Krediti do 7,5 milijuna kuna</t>
+  </si>
+  <si>
+    <t>2.1.2. Krediti veći od 7,5 milijuna kuna</t>
+  </si>
+  <si>
+    <t>2.2. Krediti uz valutnu klauzulu</t>
+  </si>
+  <si>
+    <t>2.2.1. Krediti do 7,5 milijuna kuna</t>
+  </si>
+  <si>
+    <t>2.2.2. Krediti veći od 7,5 milijuna kuna</t>
+  </si>
+  <si>
+    <t>2.3. Devizni krediti</t>
+  </si>
+  <si>
+    <t>2.3.1. Krediti do 7,5 milijuna kuna</t>
+  </si>
+  <si>
+    <t>2.3.2. Krediti veći od 7,5 milijuna kuna</t>
   </si>
   <si>
     <t>–</t>
   </si>
   <si>
     <t>weighted monthly averages of interest rates</t>
   </si>
   <si>
     <t>in % on annual basis</t>
   </si>
   <si>
     <t>in million HRK</t>
   </si>
   <si>
     <t>1 Households</t>
   </si>
   <si>
     <t>1.1 Kuna loans</t>
   </si>
   <si>
     <t>1.1.1 Consumer loans</t>
   </si>
   <si>
     <t>1.1.2 Loans for house purchases</t>
   </si>
@@ -195,122 +278,113 @@
   <si>
     <t>2.1.1 Loans up to an amount of HRK 7.5 million</t>
   </si>
   <si>
     <t>2.2.1 Loans up to an amount of HRK 7.5 million</t>
   </si>
   <si>
     <t>2.3.1 Loans up to an amount of HRK 7.5 million</t>
   </si>
   <si>
     <t>01.14.</t>
   </si>
   <si>
     <t>02.14.</t>
   </si>
   <si>
     <t>06.14.</t>
   </si>
   <si>
     <t>07.14.</t>
   </si>
   <si>
     <t>08.14.</t>
   </si>
   <si>
+    <t xml:space="preserve">03.14 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">04.14 </t>
+  </si>
+  <si>
     <t xml:space="preserve">03.14. </t>
   </si>
   <si>
     <t xml:space="preserve">04.14. </t>
   </si>
   <si>
     <t>05.14.</t>
   </si>
   <si>
     <t>09.14.</t>
   </si>
   <si>
     <t>10.14.</t>
   </si>
   <si>
     <t>11.14.</t>
   </si>
   <si>
+    <t>1. Kućanstva</t>
+  </si>
+  <si>
+    <t>2. Krediti nefinancijskim društvima</t>
+  </si>
+  <si>
     <t>Table G4: Credit institutions' effective interest rates on selected loans (new business)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Napomena: Podaci su usklađeni sa statističkim standardom ESA 2010. </t>
   </si>
   <si>
     <t>Note: Data are harmonised with the ESA 2010 methodology.</t>
   </si>
   <si>
     <t>02.15.</t>
   </si>
   <si>
     <t>03.15.</t>
   </si>
   <si>
     <t>12.14.</t>
   </si>
   <si>
     <t>01.15.</t>
   </si>
   <si>
     <t>04.15.</t>
   </si>
-  <si>
-[...22 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0\ "/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -326,56 +400,50 @@
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="7"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
-      <charset val="238"/>
-[...4 lines deleted...]
-      <family val="1"/>
       <charset val="238"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
@@ -395,51 +463,51 @@
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="10">
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" applyNumberFormat="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyProtection="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="4"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="8"/>
@@ -448,113 +516,111 @@
       <alignment horizontal="left" vertical="center" wrapText="1" indent="10"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="9"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="11"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="9" applyNumberFormat="1" applyFill="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="9" applyNumberFormat="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="9" quotePrefix="1" applyNumberFormat="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="4"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="4"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Međunaslov u tablici" xfId="3"/>
     <cellStyle name="Napomene" xfId="4"/>
     <cellStyle name="Naslov 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Naslov 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="Tanka linija ispod" xfId="5"/>
     <cellStyle name="Ukupno" xfId="6"/>
     <cellStyle name="Ukupno - zadnji redak" xfId="7"/>
     <cellStyle name="Zadnji redak" xfId="8"/>
     <cellStyle name="Zaglavlje" xfId="9"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -802,449 +868,429 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:AY80"/>
+  <dimension ref="B2:BX109"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.83203125" style="3" customWidth="1"/>
     <col min="2" max="2" width="47.83203125" style="3" customWidth="1"/>
     <col min="3" max="31" width="8.6640625" style="3" customWidth="1"/>
     <col min="32" max="16384" width="9.33203125" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:51" ht="15.75" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>65</v>
+    <row r="2" spans="2:76" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="23" t="s">
+        <v>2</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
       <c r="AB2" s="1"/>
       <c r="AC2" s="1"/>
       <c r="AD2" s="1"/>
       <c r="AE2" s="2"/>
     </row>
-    <row r="3" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:76" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
       <c r="AB3" s="1"/>
       <c r="AC3" s="1"/>
       <c r="AD3" s="1"/>
     </row>
-    <row r="4" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:76" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
       <c r="AB4" s="1"/>
       <c r="AC4" s="1"/>
       <c r="AD4" s="1"/>
     </row>
-    <row r="5" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>26</v>
+    <row r="5" spans="2:76" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="24" t="s">
+        <v>5</v>
       </c>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="4"/>
       <c r="W5" s="4"/>
       <c r="X5" s="4"/>
       <c r="Y5" s="4"/>
       <c r="Z5" s="4"/>
       <c r="AA5" s="4"/>
       <c r="AB5" s="4"/>
       <c r="AC5" s="4"/>
       <c r="AD5" s="4"/>
     </row>
-    <row r="6" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>27</v>
+    <row r="6" spans="2:76" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="25" t="s">
+        <v>6</v>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
       <c r="N6" s="4"/>
       <c r="O6" s="4"/>
       <c r="P6" s="4"/>
       <c r="Q6" s="4"/>
       <c r="R6" s="4"/>
       <c r="S6" s="4"/>
       <c r="T6" s="4"/>
       <c r="U6" s="4"/>
       <c r="V6" s="4"/>
       <c r="W6" s="4"/>
       <c r="X6" s="4"/>
       <c r="Y6" s="4"/>
       <c r="Z6" s="4"/>
       <c r="AA6" s="4"/>
       <c r="AB6" s="4"/>
       <c r="AC6" s="4"/>
       <c r="AD6" s="4"/>
     </row>
-    <row r="7" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...22 lines deleted...]
-      <c r="J7" s="26" t="s">
+    <row r="7" spans="2:76" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="26"/>
+      <c r="C7" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="K7" s="26" t="s">
+      <c r="D7" s="27" t="s">
         <v>8</v>
       </c>
-      <c r="L7" s="26" t="s">
+      <c r="E7" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="M7" s="26" t="s">
+      <c r="F7" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="N7" s="26" t="s">
+      <c r="G7" s="27" t="s">
         <v>11</v>
       </c>
-      <c r="O7" s="26" t="s">
+      <c r="H7" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="P7" s="26" t="s">
+      <c r="I7" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="Q7" s="26" t="s">
+      <c r="J7" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="R7" s="26" t="s">
+      <c r="K7" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="S7" s="26" t="s">
+      <c r="L7" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="T7" s="26" t="s">
+      <c r="M7" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="U7" s="26" t="s">
+      <c r="N7" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="V7" s="26" t="s">
+      <c r="O7" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="W7" s="26" t="s">
+      <c r="P7" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="X7" s="26" t="s">
+      <c r="Q7" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="Y7" s="26" t="s">
+      <c r="R7" s="27" t="s">
         <v>22</v>
       </c>
-      <c r="Z7" s="26" t="s">
+      <c r="S7" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="AA7" s="26" t="s">
+      <c r="T7" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="AB7" s="26" t="s">
-[...69 lines deleted...]
-        <v>79</v>
+      <c r="U7" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="V7" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="W7" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="X7" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z7" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA7" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="AB7" s="27" t="s">
+        <v>81</v>
+      </c>
+      <c r="AC7" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="AD7" s="28" t="s">
+        <v>88</v>
+      </c>
+      <c r="AE7" s="28" t="s">
+        <v>89</v>
+      </c>
+      <c r="AF7" s="28" t="s">
+        <v>90</v>
+      </c>
+      <c r="AG7" s="27" t="s">
+        <v>83</v>
+      </c>
+      <c r="AH7" s="28" t="s">
+        <v>84</v>
+      </c>
+      <c r="AI7" s="28" t="s">
+        <v>85</v>
+      </c>
+      <c r="AJ7" s="28" t="s">
+        <v>91</v>
+      </c>
+      <c r="AK7" s="28" t="s">
+        <v>92</v>
+      </c>
+      <c r="AL7" s="27" t="s">
+        <v>93</v>
+      </c>
+      <c r="AM7" s="27" t="s">
+        <v>101</v>
+      </c>
+      <c r="AN7" s="27" t="s">
+        <v>102</v>
+      </c>
+      <c r="AO7" s="27" t="s">
+        <v>99</v>
+      </c>
+      <c r="AP7" s="27" t="s">
+        <v>100</v>
+      </c>
+      <c r="AQ7" s="27" t="s">
+        <v>103</v>
       </c>
     </row>
-    <row r="8" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:76" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="5" t="s">
-        <v>29</v>
+        <v>94</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
       <c r="T8" s="6"/>
       <c r="U8" s="6"/>
       <c r="V8" s="6"/>
       <c r="W8" s="6"/>
       <c r="X8" s="6"/>
       <c r="Y8" s="6"/>
       <c r="Z8" s="6"/>
       <c r="AA8" s="6"/>
       <c r="AB8" s="6"/>
       <c r="AC8" s="6"/>
       <c r="AD8" s="6"/>
       <c r="AE8" s="6"/>
       <c r="AF8" s="6"/>
     </row>
-    <row r="9" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:76" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="7" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6"/>
       <c r="E9" s="6"/>
       <c r="F9" s="6"/>
       <c r="G9" s="6"/>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
       <c r="T9" s="6"/>
       <c r="U9" s="6"/>
       <c r="V9" s="6"/>
       <c r="W9" s="6"/>
       <c r="X9" s="6"/>
       <c r="Y9" s="6"/>
       <c r="Z9" s="6"/>
       <c r="AA9" s="6"/>
       <c r="AB9" s="6"/>
       <c r="AC9" s="6"/>
       <c r="AD9" s="6"/>
       <c r="AE9" s="6"/>
       <c r="AF9" s="6"/>
     </row>
-    <row r="10" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:76" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="8" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C10" s="6">
         <v>8.34</v>
       </c>
       <c r="D10" s="6">
         <v>8.8800000000000008</v>
       </c>
       <c r="E10" s="6">
         <v>9.2100000000000009</v>
       </c>
       <c r="F10" s="6">
         <v>9</v>
       </c>
       <c r="G10" s="6">
         <v>8.6999999999999993</v>
       </c>
       <c r="H10" s="6">
         <v>8.57</v>
       </c>
       <c r="I10" s="6">
         <v>8.65</v>
       </c>
       <c r="J10" s="6">
         <v>8.7100000000000009</v>
       </c>
@@ -1325,78 +1371,87 @@
       </c>
       <c r="AJ10" s="9">
         <v>7.83</v>
       </c>
       <c r="AK10" s="9">
         <v>8.26</v>
       </c>
       <c r="AL10" s="10">
         <v>8.9700000000000006</v>
       </c>
       <c r="AM10" s="9">
         <v>8.9499999999999993</v>
       </c>
       <c r="AN10" s="9">
         <v>9.09</v>
       </c>
       <c r="AO10" s="9">
         <v>8.9700000000000006</v>
       </c>
       <c r="AP10" s="9">
         <v>8.89</v>
       </c>
       <c r="AQ10" s="9">
         <v>8.73</v>
       </c>
-      <c r="AR10" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR10" s="9"/>
+      <c r="AS10" s="9"/>
+      <c r="AT10" s="9"/>
+      <c r="AU10" s="9"/>
+      <c r="AV10" s="9"/>
+      <c r="AW10" s="9"/>
+      <c r="AX10" s="9"/>
+      <c r="AY10" s="9"/>
+      <c r="AZ10" s="9"/>
+      <c r="BA10" s="9"/>
+      <c r="BB10" s="9"/>
+      <c r="BC10" s="9"/>
+      <c r="BD10" s="9"/>
+      <c r="BE10" s="9"/>
+      <c r="BF10" s="9"/>
+      <c r="BG10" s="9"/>
+      <c r="BH10" s="9"/>
+      <c r="BI10" s="9"/>
+      <c r="BJ10" s="9"/>
+      <c r="BK10" s="9"/>
+      <c r="BL10" s="9"/>
+      <c r="BM10" s="9"/>
+      <c r="BN10" s="9"/>
+      <c r="BO10" s="9"/>
+      <c r="BP10" s="9"/>
+      <c r="BQ10" s="9"/>
+      <c r="BR10" s="9"/>
+      <c r="BS10" s="9"/>
+      <c r="BT10" s="9"/>
+      <c r="BU10" s="9"/>
+      <c r="BV10" s="9"/>
+      <c r="BW10" s="9"/>
+      <c r="BX10" s="9"/>
     </row>
-    <row r="11" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:76" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="8" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C11" s="6">
         <v>5.49</v>
       </c>
       <c r="D11" s="6">
         <v>5.7</v>
       </c>
       <c r="E11" s="6">
         <v>5.66</v>
       </c>
       <c r="F11" s="6">
         <v>5.89</v>
       </c>
       <c r="G11" s="6">
         <v>6.12</v>
       </c>
       <c r="H11" s="6">
         <v>6.4</v>
       </c>
       <c r="I11" s="6">
         <v>6.51</v>
       </c>
       <c r="J11" s="6">
         <v>5.99</v>
       </c>
@@ -1477,132 +1532,166 @@
       </c>
       <c r="AJ11" s="9">
         <v>5.74</v>
       </c>
       <c r="AK11" s="9">
         <v>5.65</v>
       </c>
       <c r="AL11" s="10">
         <v>5.64</v>
       </c>
       <c r="AM11" s="9">
         <v>5.58</v>
       </c>
       <c r="AN11" s="9">
         <v>5.43</v>
       </c>
       <c r="AO11" s="9">
         <v>5.47</v>
       </c>
       <c r="AP11" s="9">
         <v>5.6</v>
       </c>
       <c r="AQ11" s="9">
         <v>5.55</v>
       </c>
-      <c r="AR11" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR11" s="9"/>
+      <c r="AS11" s="9"/>
+      <c r="AT11" s="9"/>
+      <c r="AU11" s="9"/>
+      <c r="AV11" s="9"/>
+      <c r="AW11" s="9"/>
+      <c r="AX11" s="9"/>
+      <c r="AY11" s="9"/>
+      <c r="AZ11" s="9"/>
+      <c r="BA11" s="9"/>
+      <c r="BB11" s="9"/>
+      <c r="BC11" s="9"/>
+      <c r="BD11" s="9"/>
+      <c r="BE11" s="9"/>
+      <c r="BF11" s="9"/>
+      <c r="BG11" s="9"/>
+      <c r="BH11" s="9"/>
+      <c r="BI11" s="9"/>
+      <c r="BJ11" s="9"/>
+      <c r="BK11" s="9"/>
+      <c r="BL11" s="9"/>
+      <c r="BM11" s="9"/>
+      <c r="BN11" s="9"/>
+      <c r="BO11" s="9"/>
+      <c r="BP11" s="9"/>
+      <c r="BQ11" s="9"/>
+      <c r="BR11" s="9"/>
+      <c r="BS11" s="9"/>
+      <c r="BT11" s="9"/>
+      <c r="BU11" s="9"/>
+      <c r="BV11" s="9"/>
+      <c r="BW11" s="9"/>
+      <c r="BX11" s="9"/>
     </row>
-    <row r="12" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:76" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="7" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="6"/>
       <c r="F12" s="6"/>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
       <c r="T12" s="6"/>
       <c r="U12" s="6"/>
       <c r="V12" s="6"/>
       <c r="W12" s="6"/>
       <c r="X12" s="6"/>
       <c r="Y12" s="6"/>
       <c r="Z12" s="6"/>
       <c r="AA12" s="6"/>
       <c r="AB12" s="6"/>
       <c r="AC12" s="6"/>
       <c r="AD12" s="6"/>
       <c r="AE12" s="6"/>
       <c r="AF12" s="6"/>
       <c r="AG12" s="9"/>
       <c r="AH12" s="9"/>
       <c r="AI12" s="9"/>
       <c r="AJ12" s="9"/>
       <c r="AK12" s="9"/>
       <c r="AL12" s="10"/>
       <c r="AM12" s="9"/>
       <c r="AN12" s="9"/>
       <c r="AO12" s="9"/>
       <c r="AP12" s="9"/>
       <c r="AQ12" s="9"/>
       <c r="AR12" s="9"/>
       <c r="AS12" s="9"/>
       <c r="AT12" s="9"/>
       <c r="AU12" s="9"/>
       <c r="AV12" s="9"/>
       <c r="AW12" s="9"/>
       <c r="AX12" s="9"/>
       <c r="AY12" s="9"/>
+      <c r="AZ12" s="9"/>
+      <c r="BA12" s="9"/>
+      <c r="BB12" s="9"/>
+      <c r="BC12" s="9"/>
+      <c r="BD12" s="9"/>
+      <c r="BE12" s="9"/>
+      <c r="BF12" s="9"/>
+      <c r="BG12" s="9"/>
+      <c r="BH12" s="9"/>
+      <c r="BI12" s="9"/>
+      <c r="BJ12" s="9"/>
+      <c r="BK12" s="9"/>
+      <c r="BL12" s="9"/>
+      <c r="BM12" s="9"/>
+      <c r="BN12" s="9"/>
+      <c r="BO12" s="9"/>
+      <c r="BP12" s="9"/>
+      <c r="BQ12" s="9"/>
+      <c r="BR12" s="9"/>
+      <c r="BS12" s="9"/>
+      <c r="BT12" s="9"/>
+      <c r="BU12" s="9"/>
+      <c r="BV12" s="9"/>
+      <c r="BW12" s="9"/>
+      <c r="BX12" s="9"/>
     </row>
-    <row r="13" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:76" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="8" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C13" s="6">
         <v>8.3699999999999992</v>
       </c>
       <c r="D13" s="6">
         <v>8.68</v>
       </c>
       <c r="E13" s="6">
         <v>8.57</v>
       </c>
       <c r="F13" s="6">
         <v>8.61</v>
       </c>
       <c r="G13" s="6">
         <v>9.25</v>
       </c>
       <c r="H13" s="6">
         <v>9.02</v>
       </c>
       <c r="I13" s="6">
         <v>8.98</v>
       </c>
       <c r="J13" s="6">
         <v>8.98</v>
       </c>
@@ -1683,78 +1772,87 @@
       </c>
       <c r="AJ13" s="9">
         <v>9.1</v>
       </c>
       <c r="AK13" s="9">
         <v>8.68</v>
       </c>
       <c r="AL13" s="10">
         <v>9.52</v>
       </c>
       <c r="AM13" s="9">
         <v>8.7100000000000009</v>
       </c>
       <c r="AN13" s="9">
         <v>9.0399999999999991</v>
       </c>
       <c r="AO13" s="9">
         <v>8.6199999999999992</v>
       </c>
       <c r="AP13" s="9">
         <v>8.84</v>
       </c>
       <c r="AQ13" s="9">
         <v>9.4499999999999993</v>
       </c>
-      <c r="AR13" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR13" s="9"/>
+      <c r="AS13" s="9"/>
+      <c r="AT13" s="9"/>
+      <c r="AU13" s="9"/>
+      <c r="AV13" s="9"/>
+      <c r="AW13" s="9"/>
+      <c r="AX13" s="9"/>
+      <c r="AY13" s="9"/>
+      <c r="AZ13" s="9"/>
+      <c r="BA13" s="9"/>
+      <c r="BB13" s="9"/>
+      <c r="BC13" s="9"/>
+      <c r="BD13" s="9"/>
+      <c r="BE13" s="9"/>
+      <c r="BF13" s="9"/>
+      <c r="BG13" s="9"/>
+      <c r="BH13" s="9"/>
+      <c r="BI13" s="9"/>
+      <c r="BJ13" s="9"/>
+      <c r="BK13" s="9"/>
+      <c r="BL13" s="9"/>
+      <c r="BM13" s="9"/>
+      <c r="BN13" s="9"/>
+      <c r="BO13" s="9"/>
+      <c r="BP13" s="9"/>
+      <c r="BQ13" s="9"/>
+      <c r="BR13" s="9"/>
+      <c r="BS13" s="9"/>
+      <c r="BT13" s="9"/>
+      <c r="BU13" s="9"/>
+      <c r="BV13" s="9"/>
+      <c r="BW13" s="9"/>
+      <c r="BX13" s="9"/>
     </row>
-    <row r="14" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:76" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="11" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C14" s="6">
         <v>9.01</v>
       </c>
       <c r="D14" s="6">
         <v>8.9499999999999993</v>
       </c>
       <c r="E14" s="6">
         <v>8.9</v>
       </c>
       <c r="F14" s="6">
         <v>9.14</v>
       </c>
       <c r="G14" s="6">
         <v>9.56</v>
       </c>
       <c r="H14" s="6">
         <v>9.2200000000000006</v>
       </c>
       <c r="I14" s="6">
         <v>9.27</v>
       </c>
       <c r="J14" s="6">
         <v>9.1</v>
       </c>
@@ -1835,78 +1933,87 @@
       </c>
       <c r="AJ14" s="9">
         <v>9.1</v>
       </c>
       <c r="AK14" s="9">
         <v>8.69</v>
       </c>
       <c r="AL14" s="10">
         <v>9.52</v>
       </c>
       <c r="AM14" s="9">
         <v>8.7100000000000009</v>
       </c>
       <c r="AN14" s="9">
         <v>9.0399999999999991</v>
       </c>
       <c r="AO14" s="9">
         <v>8.6199999999999992</v>
       </c>
       <c r="AP14" s="9">
         <v>8.84</v>
       </c>
       <c r="AQ14" s="9">
         <v>9.4499999999999993</v>
       </c>
-      <c r="AR14" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR14" s="9"/>
+      <c r="AS14" s="9"/>
+      <c r="AT14" s="9"/>
+      <c r="AU14" s="9"/>
+      <c r="AV14" s="9"/>
+      <c r="AW14" s="9"/>
+      <c r="AX14" s="9"/>
+      <c r="AY14" s="9"/>
+      <c r="AZ14" s="9"/>
+      <c r="BA14" s="9"/>
+      <c r="BB14" s="9"/>
+      <c r="BC14" s="9"/>
+      <c r="BD14" s="9"/>
+      <c r="BE14" s="9"/>
+      <c r="BF14" s="9"/>
+      <c r="BG14" s="9"/>
+      <c r="BH14" s="9"/>
+      <c r="BI14" s="9"/>
+      <c r="BJ14" s="9"/>
+      <c r="BK14" s="9"/>
+      <c r="BL14" s="9"/>
+      <c r="BM14" s="9"/>
+      <c r="BN14" s="9"/>
+      <c r="BO14" s="9"/>
+      <c r="BP14" s="9"/>
+      <c r="BQ14" s="9"/>
+      <c r="BR14" s="9"/>
+      <c r="BS14" s="9"/>
+      <c r="BT14" s="9"/>
+      <c r="BU14" s="9"/>
+      <c r="BV14" s="9"/>
+      <c r="BW14" s="9"/>
+      <c r="BX14" s="9"/>
     </row>
-    <row r="15" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:76" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="12" t="s">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="C15" s="6">
         <v>19.28</v>
       </c>
       <c r="D15" s="6">
         <v>10.63</v>
       </c>
       <c r="E15" s="6">
         <v>9.51</v>
       </c>
       <c r="F15" s="6">
         <v>10.130000000000001</v>
       </c>
       <c r="G15" s="6">
         <v>8.69</v>
       </c>
       <c r="H15" s="6">
         <v>8.36</v>
       </c>
       <c r="I15" s="6">
         <v>9.33</v>
       </c>
       <c r="J15" s="6">
         <v>9.06</v>
       </c>
@@ -1987,78 +2094,87 @@
       </c>
       <c r="AJ15" s="9">
         <v>10.89</v>
       </c>
       <c r="AK15" s="9">
         <v>10.78</v>
       </c>
       <c r="AL15" s="10">
         <v>9.69</v>
       </c>
       <c r="AM15" s="9">
         <v>10.9</v>
       </c>
       <c r="AN15" s="9">
         <v>8.56</v>
       </c>
       <c r="AO15" s="9">
         <v>7.97</v>
       </c>
       <c r="AP15" s="9">
         <v>8.59</v>
       </c>
       <c r="AQ15" s="9">
         <v>33.94</v>
       </c>
-      <c r="AR15" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR15" s="9"/>
+      <c r="AS15" s="9"/>
+      <c r="AT15" s="9"/>
+      <c r="AU15" s="9"/>
+      <c r="AV15" s="9"/>
+      <c r="AW15" s="9"/>
+      <c r="AX15" s="9"/>
+      <c r="AY15" s="9"/>
+      <c r="AZ15" s="9"/>
+      <c r="BA15" s="9"/>
+      <c r="BB15" s="9"/>
+      <c r="BC15" s="9"/>
+      <c r="BD15" s="9"/>
+      <c r="BE15" s="9"/>
+      <c r="BF15" s="9"/>
+      <c r="BG15" s="9"/>
+      <c r="BH15" s="9"/>
+      <c r="BI15" s="9"/>
+      <c r="BJ15" s="9"/>
+      <c r="BK15" s="9"/>
+      <c r="BL15" s="9"/>
+      <c r="BM15" s="9"/>
+      <c r="BN15" s="9"/>
+      <c r="BO15" s="9"/>
+      <c r="BP15" s="9"/>
+      <c r="BQ15" s="9"/>
+      <c r="BR15" s="9"/>
+      <c r="BS15" s="9"/>
+      <c r="BT15" s="9"/>
+      <c r="BU15" s="9"/>
+      <c r="BV15" s="9"/>
+      <c r="BW15" s="9"/>
+      <c r="BX15" s="9"/>
     </row>
-    <row r="16" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="2:76" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="12" t="s">
-        <v>37</v>
+        <v>1</v>
       </c>
       <c r="C16" s="6">
         <v>9</v>
       </c>
       <c r="D16" s="6">
         <v>8.93</v>
       </c>
       <c r="E16" s="6">
         <v>8.89</v>
       </c>
       <c r="F16" s="6">
         <v>9.1199999999999992</v>
       </c>
       <c r="G16" s="6">
         <v>9.59</v>
       </c>
       <c r="H16" s="6">
         <v>9.26</v>
       </c>
       <c r="I16" s="6">
         <v>9.26</v>
       </c>
       <c r="J16" s="6">
         <v>9.1</v>
       </c>
@@ -2139,76 +2255,85 @@
       </c>
       <c r="AJ16" s="9">
         <v>9.09</v>
       </c>
       <c r="AK16" s="9">
         <v>8.68</v>
       </c>
       <c r="AL16" s="10">
         <v>9.51</v>
       </c>
       <c r="AM16" s="9">
         <v>8.61</v>
       </c>
       <c r="AN16" s="9">
         <v>9.11</v>
       </c>
       <c r="AO16" s="9">
         <v>8.66</v>
       </c>
       <c r="AP16" s="9">
         <v>8.84</v>
       </c>
       <c r="AQ16" s="9">
         <v>9.14</v>
       </c>
-      <c r="AR16" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR16" s="9"/>
+      <c r="AS16" s="9"/>
+      <c r="AT16" s="9"/>
+      <c r="AU16" s="9"/>
+      <c r="AV16" s="9"/>
+      <c r="AW16" s="9"/>
+      <c r="AX16" s="9"/>
+      <c r="AY16" s="9"/>
+      <c r="AZ16" s="9"/>
+      <c r="BA16" s="9"/>
+      <c r="BB16" s="9"/>
+      <c r="BC16" s="9"/>
+      <c r="BD16" s="9"/>
+      <c r="BE16" s="9"/>
+      <c r="BF16" s="9"/>
+      <c r="BG16" s="9"/>
+      <c r="BH16" s="9"/>
+      <c r="BI16" s="9"/>
+      <c r="BJ16" s="9"/>
+      <c r="BK16" s="9"/>
+      <c r="BL16" s="9"/>
+      <c r="BM16" s="9"/>
+      <c r="BN16" s="9"/>
+      <c r="BO16" s="9"/>
+      <c r="BP16" s="9"/>
+      <c r="BQ16" s="9"/>
+      <c r="BR16" s="9"/>
+      <c r="BS16" s="9"/>
+      <c r="BT16" s="9"/>
+      <c r="BU16" s="9"/>
+      <c r="BV16" s="9"/>
+      <c r="BW16" s="9"/>
+      <c r="BX16" s="9"/>
     </row>
-    <row r="17" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:76" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="11" t="s">
         <v>38</v>
       </c>
       <c r="C17" s="6">
         <v>7.03</v>
       </c>
       <c r="D17" s="6">
         <v>7.47</v>
       </c>
       <c r="E17" s="6">
         <v>7.24</v>
       </c>
       <c r="F17" s="6">
         <v>7.2</v>
       </c>
       <c r="G17" s="6">
         <v>7.28</v>
       </c>
       <c r="H17" s="6">
         <v>7.34</v>
       </c>
       <c r="I17" s="6">
         <v>7.25</v>
       </c>
       <c r="J17" s="6">
@@ -2268,253 +2393,271 @@
       <c r="AB17" s="6">
         <v>7.16</v>
       </c>
       <c r="AC17" s="6">
         <v>7.25</v>
       </c>
       <c r="AD17" s="6">
         <v>7.25</v>
       </c>
       <c r="AE17" s="6">
         <v>7.09</v>
       </c>
       <c r="AF17" s="6">
         <v>7.59</v>
       </c>
       <c r="AG17" s="9">
         <v>7.27</v>
       </c>
       <c r="AH17" s="9">
         <v>7.73</v>
       </c>
       <c r="AI17" s="9">
         <v>16.03</v>
       </c>
       <c r="AJ17" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AK17" s="9">
         <v>8.5299999999999994</v>
       </c>
       <c r="AL17" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AM17" s="13" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AN17" s="13" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AO17" s="13" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AP17" s="13" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AQ17" s="13" t="s">
-        <v>25</v>
-[...24 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="AR17" s="13"/>
+      <c r="AS17" s="9"/>
+      <c r="AT17" s="9"/>
+      <c r="AU17" s="9"/>
+      <c r="AV17" s="9"/>
+      <c r="AW17" s="9"/>
+      <c r="AX17" s="9"/>
+      <c r="AY17" s="9"/>
+      <c r="AZ17" s="9"/>
+      <c r="BA17" s="9"/>
+      <c r="BB17" s="9"/>
+      <c r="BC17" s="9"/>
+      <c r="BD17" s="9"/>
+      <c r="BE17" s="9"/>
+      <c r="BF17" s="9"/>
+      <c r="BG17" s="9"/>
+      <c r="BH17" s="9"/>
+      <c r="BI17" s="9"/>
+      <c r="BJ17" s="9"/>
+      <c r="BK17" s="9"/>
+      <c r="BL17" s="9"/>
+      <c r="BM17" s="9"/>
+      <c r="BN17" s="9"/>
+      <c r="BO17" s="9"/>
+      <c r="BP17" s="9"/>
+      <c r="BQ17" s="9"/>
+      <c r="BR17" s="9"/>
+      <c r="BS17" s="9"/>
+      <c r="BT17" s="9"/>
+      <c r="BU17" s="9"/>
+      <c r="BV17" s="9"/>
+      <c r="BW17" s="9"/>
+      <c r="BX17" s="9"/>
     </row>
-    <row r="18" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:76" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="12" t="s">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="D18" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="E18" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="F18" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="G18" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="H18" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="I18" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="J18" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="K18" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="M18" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="N18" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="O18" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="P18" s="6">
         <v>9.4600000000000009</v>
       </c>
       <c r="Q18" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="R18" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="S18" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="T18" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="U18" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="V18" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="W18" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="X18" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="Y18" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="Z18" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AA18" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AB18" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AC18" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AD18" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AE18" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AF18" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AG18" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AH18" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AI18" s="9">
         <v>16.03</v>
       </c>
       <c r="AJ18" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AK18" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AL18" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AM18" s="13" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AN18" s="13" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AO18" s="13" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AP18" s="13" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AQ18" s="13" t="s">
-        <v>25</v>
-[...24 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="AR18" s="13"/>
+      <c r="AS18" s="9"/>
+      <c r="AT18" s="9"/>
+      <c r="AU18" s="9"/>
+      <c r="AV18" s="9"/>
+      <c r="AW18" s="9"/>
+      <c r="AX18" s="9"/>
+      <c r="AY18" s="9"/>
+      <c r="AZ18" s="9"/>
+      <c r="BA18" s="9"/>
+      <c r="BB18" s="9"/>
+      <c r="BC18" s="9"/>
+      <c r="BD18" s="9"/>
+      <c r="BE18" s="9"/>
+      <c r="BF18" s="9"/>
+      <c r="BG18" s="9"/>
+      <c r="BH18" s="9"/>
+      <c r="BI18" s="9"/>
+      <c r="BJ18" s="9"/>
+      <c r="BK18" s="9"/>
+      <c r="BL18" s="9"/>
+      <c r="BM18" s="9"/>
+      <c r="BN18" s="9"/>
+      <c r="BO18" s="9"/>
+      <c r="BP18" s="9"/>
+      <c r="BQ18" s="9"/>
+      <c r="BR18" s="9"/>
+      <c r="BS18" s="9"/>
+      <c r="BT18" s="9"/>
+      <c r="BU18" s="9"/>
+      <c r="BV18" s="9"/>
+      <c r="BW18" s="9"/>
+      <c r="BX18" s="9"/>
     </row>
-    <row r="19" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:76" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="12" t="s">
-        <v>37</v>
+        <v>1</v>
       </c>
       <c r="C19" s="6">
         <v>7.03</v>
       </c>
       <c r="D19" s="6">
         <v>7.47</v>
       </c>
       <c r="E19" s="6">
         <v>7.24</v>
       </c>
       <c r="F19" s="6">
         <v>7.2</v>
       </c>
       <c r="G19" s="6">
         <v>7.28</v>
       </c>
       <c r="H19" s="6">
         <v>7.34</v>
       </c>
       <c r="I19" s="6">
         <v>7.25</v>
       </c>
       <c r="J19" s="6">
         <v>7.19</v>
       </c>
@@ -2569,102 +2712,111 @@
       <c r="AA19" s="6">
         <v>7.18</v>
       </c>
       <c r="AB19" s="6">
         <v>7.16</v>
       </c>
       <c r="AC19" s="6">
         <v>7.25</v>
       </c>
       <c r="AD19" s="6">
         <v>7.25</v>
       </c>
       <c r="AE19" s="6">
         <v>7.09</v>
       </c>
       <c r="AF19" s="6">
         <v>7.59</v>
       </c>
       <c r="AG19" s="9">
         <v>7.27</v>
       </c>
       <c r="AH19" s="9">
         <v>7.73</v>
       </c>
       <c r="AI19" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AJ19" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AK19" s="9">
         <v>8.5299999999999994</v>
       </c>
       <c r="AL19" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AM19" s="13" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AN19" s="13" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AO19" s="13" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AP19" s="13" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AQ19" s="13" t="s">
-        <v>25</v>
-[...24 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="AR19" s="13"/>
+      <c r="AS19" s="9"/>
+      <c r="AT19" s="9"/>
+      <c r="AU19" s="9"/>
+      <c r="AV19" s="9"/>
+      <c r="AW19" s="9"/>
+      <c r="AX19" s="9"/>
+      <c r="AY19" s="9"/>
+      <c r="AZ19" s="9"/>
+      <c r="BA19" s="9"/>
+      <c r="BB19" s="9"/>
+      <c r="BC19" s="9"/>
+      <c r="BD19" s="9"/>
+      <c r="BE19" s="9"/>
+      <c r="BF19" s="9"/>
+      <c r="BG19" s="9"/>
+      <c r="BH19" s="9"/>
+      <c r="BI19" s="9"/>
+      <c r="BJ19" s="9"/>
+      <c r="BK19" s="9"/>
+      <c r="BL19" s="9"/>
+      <c r="BM19" s="9"/>
+      <c r="BN19" s="9"/>
+      <c r="BO19" s="9"/>
+      <c r="BP19" s="9"/>
+      <c r="BQ19" s="9"/>
+      <c r="BR19" s="9"/>
+      <c r="BS19" s="9"/>
+      <c r="BT19" s="9"/>
+      <c r="BU19" s="9"/>
+      <c r="BV19" s="9"/>
+      <c r="BW19" s="9"/>
+      <c r="BX19" s="9"/>
     </row>
-    <row r="20" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:76" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C20" s="6">
         <v>6.13</v>
       </c>
       <c r="D20" s="6">
         <v>6.16</v>
       </c>
       <c r="E20" s="6">
         <v>6.14</v>
       </c>
       <c r="F20" s="6">
         <v>5.77</v>
       </c>
       <c r="G20" s="6">
         <v>5.88</v>
       </c>
       <c r="H20" s="6">
         <v>5.96</v>
       </c>
       <c r="I20" s="6">
         <v>6.08</v>
       </c>
       <c r="J20" s="6">
@@ -2747,78 +2899,87 @@
       </c>
       <c r="AJ20" s="9">
         <v>5.47</v>
       </c>
       <c r="AK20" s="9">
         <v>5.49</v>
       </c>
       <c r="AL20" s="10">
         <v>5.57</v>
       </c>
       <c r="AM20" s="9">
         <v>5.53</v>
       </c>
       <c r="AN20" s="9">
         <v>5.7</v>
       </c>
       <c r="AO20" s="9">
         <v>5.41</v>
       </c>
       <c r="AP20" s="9">
         <v>5.39</v>
       </c>
       <c r="AQ20" s="9">
         <v>5.37</v>
       </c>
-      <c r="AR20" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR20" s="9"/>
+      <c r="AS20" s="9"/>
+      <c r="AT20" s="9"/>
+      <c r="AU20" s="9"/>
+      <c r="AV20" s="9"/>
+      <c r="AW20" s="9"/>
+      <c r="AX20" s="9"/>
+      <c r="AY20" s="9"/>
+      <c r="AZ20" s="9"/>
+      <c r="BA20" s="9"/>
+      <c r="BB20" s="9"/>
+      <c r="BC20" s="9"/>
+      <c r="BD20" s="9"/>
+      <c r="BE20" s="9"/>
+      <c r="BF20" s="9"/>
+      <c r="BG20" s="9"/>
+      <c r="BH20" s="9"/>
+      <c r="BI20" s="9"/>
+      <c r="BJ20" s="9"/>
+      <c r="BK20" s="9"/>
+      <c r="BL20" s="9"/>
+      <c r="BM20" s="9"/>
+      <c r="BN20" s="9"/>
+      <c r="BO20" s="9"/>
+      <c r="BP20" s="9"/>
+      <c r="BQ20" s="9"/>
+      <c r="BR20" s="9"/>
+      <c r="BS20" s="9"/>
+      <c r="BT20" s="9"/>
+      <c r="BU20" s="9"/>
+      <c r="BV20" s="9"/>
+      <c r="BW20" s="9"/>
+      <c r="BX20" s="9"/>
     </row>
-    <row r="21" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:76" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="14" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C21" s="6">
         <v>6.25</v>
       </c>
       <c r="D21" s="6">
         <v>6.32</v>
       </c>
       <c r="E21" s="6">
         <v>6.23</v>
       </c>
       <c r="F21" s="6">
         <v>5.76</v>
       </c>
       <c r="G21" s="6">
         <v>5.9</v>
       </c>
       <c r="H21" s="6">
         <v>6</v>
       </c>
       <c r="I21" s="6">
         <v>6.11</v>
       </c>
       <c r="J21" s="6">
         <v>6.18</v>
       </c>
@@ -2899,78 +3060,87 @@
       </c>
       <c r="AJ21" s="9">
         <v>5.56</v>
       </c>
       <c r="AK21" s="9">
         <v>5.54</v>
       </c>
       <c r="AL21" s="10">
         <v>5.6</v>
       </c>
       <c r="AM21" s="9">
         <v>5.59</v>
       </c>
       <c r="AN21" s="9">
         <v>5.73</v>
       </c>
       <c r="AO21" s="9">
         <v>5.47</v>
       </c>
       <c r="AP21" s="9">
         <v>5.47</v>
       </c>
       <c r="AQ21" s="9">
         <v>5.44</v>
       </c>
-      <c r="AR21" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR21" s="9"/>
+      <c r="AS21" s="9"/>
+      <c r="AT21" s="9"/>
+      <c r="AU21" s="9"/>
+      <c r="AV21" s="9"/>
+      <c r="AW21" s="9"/>
+      <c r="AX21" s="9"/>
+      <c r="AY21" s="9"/>
+      <c r="AZ21" s="9"/>
+      <c r="BA21" s="9"/>
+      <c r="BB21" s="9"/>
+      <c r="BC21" s="9"/>
+      <c r="BD21" s="9"/>
+      <c r="BE21" s="9"/>
+      <c r="BF21" s="9"/>
+      <c r="BG21" s="9"/>
+      <c r="BH21" s="9"/>
+      <c r="BI21" s="9"/>
+      <c r="BJ21" s="9"/>
+      <c r="BK21" s="9"/>
+      <c r="BL21" s="9"/>
+      <c r="BM21" s="9"/>
+      <c r="BN21" s="9"/>
+      <c r="BO21" s="9"/>
+      <c r="BP21" s="9"/>
+      <c r="BQ21" s="9"/>
+      <c r="BR21" s="9"/>
+      <c r="BS21" s="9"/>
+      <c r="BT21" s="9"/>
+      <c r="BU21" s="9"/>
+      <c r="BV21" s="9"/>
+      <c r="BW21" s="9"/>
+      <c r="BX21" s="9"/>
     </row>
-    <row r="22" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:76" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="15" t="s">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="C22" s="6">
         <v>6.26</v>
       </c>
       <c r="D22" s="6">
         <v>6.6</v>
       </c>
       <c r="E22" s="6">
         <v>5.99</v>
       </c>
       <c r="F22" s="6">
         <v>4.95</v>
       </c>
       <c r="G22" s="6">
         <v>5.71</v>
       </c>
       <c r="H22" s="6">
         <v>5.31</v>
       </c>
       <c r="I22" s="6">
         <v>5.92</v>
       </c>
       <c r="J22" s="6">
         <v>6.06</v>
       </c>
@@ -3051,78 +3221,87 @@
       </c>
       <c r="AJ22" s="9">
         <v>5.52</v>
       </c>
       <c r="AK22" s="9">
         <v>5.5</v>
       </c>
       <c r="AL22" s="10">
         <v>5.58</v>
       </c>
       <c r="AM22" s="9">
         <v>5.55</v>
       </c>
       <c r="AN22" s="9">
         <v>5.39</v>
       </c>
       <c r="AO22" s="9">
         <v>5.29</v>
       </c>
       <c r="AP22" s="9">
         <v>5.15</v>
       </c>
       <c r="AQ22" s="9">
         <v>5.32</v>
       </c>
-      <c r="AR22" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR22" s="9"/>
+      <c r="AS22" s="9"/>
+      <c r="AT22" s="9"/>
+      <c r="AU22" s="9"/>
+      <c r="AV22" s="9"/>
+      <c r="AW22" s="9"/>
+      <c r="AX22" s="9"/>
+      <c r="AY22" s="9"/>
+      <c r="AZ22" s="9"/>
+      <c r="BA22" s="9"/>
+      <c r="BB22" s="9"/>
+      <c r="BC22" s="9"/>
+      <c r="BD22" s="9"/>
+      <c r="BE22" s="9"/>
+      <c r="BF22" s="9"/>
+      <c r="BG22" s="9"/>
+      <c r="BH22" s="9"/>
+      <c r="BI22" s="9"/>
+      <c r="BJ22" s="9"/>
+      <c r="BK22" s="9"/>
+      <c r="BL22" s="9"/>
+      <c r="BM22" s="9"/>
+      <c r="BN22" s="9"/>
+      <c r="BO22" s="9"/>
+      <c r="BP22" s="9"/>
+      <c r="BQ22" s="9"/>
+      <c r="BR22" s="9"/>
+      <c r="BS22" s="9"/>
+      <c r="BT22" s="9"/>
+      <c r="BU22" s="9"/>
+      <c r="BV22" s="9"/>
+      <c r="BW22" s="9"/>
+      <c r="BX22" s="9"/>
     </row>
-    <row r="23" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:76" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="15" t="s">
-        <v>37</v>
+        <v>1</v>
       </c>
       <c r="C23" s="6">
         <v>6.25</v>
       </c>
       <c r="D23" s="6">
         <v>6.29</v>
       </c>
       <c r="E23" s="6">
         <v>6.26</v>
       </c>
       <c r="F23" s="6">
         <v>6.25</v>
       </c>
       <c r="G23" s="6">
         <v>5.94</v>
       </c>
       <c r="H23" s="6">
         <v>6.17</v>
       </c>
       <c r="I23" s="6">
         <v>6.14</v>
       </c>
       <c r="J23" s="6">
         <v>6.2</v>
       </c>
@@ -3203,76 +3382,85 @@
       </c>
       <c r="AJ23" s="9">
         <v>5.56</v>
       </c>
       <c r="AK23" s="9">
         <v>5.54</v>
       </c>
       <c r="AL23" s="10">
         <v>5.6</v>
       </c>
       <c r="AM23" s="9">
         <v>5.6</v>
       </c>
       <c r="AN23" s="9">
         <v>5.76</v>
       </c>
       <c r="AO23" s="9">
         <v>5.49</v>
       </c>
       <c r="AP23" s="9">
         <v>5.5</v>
       </c>
       <c r="AQ23" s="9">
         <v>5.45</v>
       </c>
-      <c r="AR23" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR23" s="9"/>
+      <c r="AS23" s="9"/>
+      <c r="AT23" s="9"/>
+      <c r="AU23" s="9"/>
+      <c r="AV23" s="9"/>
+      <c r="AW23" s="9"/>
+      <c r="AX23" s="9"/>
+      <c r="AY23" s="9"/>
+      <c r="AZ23" s="9"/>
+      <c r="BA23" s="9"/>
+      <c r="BB23" s="9"/>
+      <c r="BC23" s="9"/>
+      <c r="BD23" s="9"/>
+      <c r="BE23" s="9"/>
+      <c r="BF23" s="9"/>
+      <c r="BG23" s="9"/>
+      <c r="BH23" s="9"/>
+      <c r="BI23" s="9"/>
+      <c r="BJ23" s="9"/>
+      <c r="BK23" s="9"/>
+      <c r="BL23" s="9"/>
+      <c r="BM23" s="9"/>
+      <c r="BN23" s="9"/>
+      <c r="BO23" s="9"/>
+      <c r="BP23" s="9"/>
+      <c r="BQ23" s="9"/>
+      <c r="BR23" s="9"/>
+      <c r="BS23" s="9"/>
+      <c r="BT23" s="9"/>
+      <c r="BU23" s="9"/>
+      <c r="BV23" s="9"/>
+      <c r="BW23" s="9"/>
+      <c r="BX23" s="9"/>
     </row>
-    <row r="24" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:76" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="14" t="s">
         <v>38</v>
       </c>
       <c r="C24" s="6">
         <v>5.69</v>
       </c>
       <c r="D24" s="6">
         <v>5.73</v>
       </c>
       <c r="E24" s="6">
         <v>5.74</v>
       </c>
       <c r="F24" s="6">
         <v>5.8</v>
       </c>
       <c r="G24" s="6">
         <v>5.71</v>
       </c>
       <c r="H24" s="6">
         <v>5.66</v>
       </c>
       <c r="I24" s="6">
         <v>5.81</v>
       </c>
       <c r="J24" s="6">
@@ -3355,230 +3543,248 @@
       </c>
       <c r="AJ24" s="9">
         <v>3.85</v>
       </c>
       <c r="AK24" s="9">
         <v>4.21</v>
       </c>
       <c r="AL24" s="10">
         <v>4.74</v>
       </c>
       <c r="AM24" s="9">
         <v>4.34</v>
       </c>
       <c r="AN24" s="9">
         <v>3.63</v>
       </c>
       <c r="AO24" s="9">
         <v>3.4</v>
       </c>
       <c r="AP24" s="9">
         <v>3.56</v>
       </c>
       <c r="AQ24" s="9">
         <v>3.57</v>
       </c>
-      <c r="AR24" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR24" s="9"/>
+      <c r="AS24" s="9"/>
+      <c r="AT24" s="9"/>
+      <c r="AU24" s="9"/>
+      <c r="AV24" s="9"/>
+      <c r="AW24" s="9"/>
+      <c r="AX24" s="9"/>
+      <c r="AY24" s="9"/>
+      <c r="AZ24" s="9"/>
+      <c r="BA24" s="9"/>
+      <c r="BB24" s="9"/>
+      <c r="BC24" s="9"/>
+      <c r="BD24" s="9"/>
+      <c r="BE24" s="9"/>
+      <c r="BF24" s="9"/>
+      <c r="BG24" s="9"/>
+      <c r="BH24" s="9"/>
+      <c r="BI24" s="9"/>
+      <c r="BJ24" s="9"/>
+      <c r="BK24" s="9"/>
+      <c r="BL24" s="9"/>
+      <c r="BM24" s="9"/>
+      <c r="BN24" s="9"/>
+      <c r="BO24" s="9"/>
+      <c r="BP24" s="9"/>
+      <c r="BQ24" s="9"/>
+      <c r="BR24" s="9"/>
+      <c r="BS24" s="9"/>
+      <c r="BT24" s="9"/>
+      <c r="BU24" s="9"/>
+      <c r="BV24" s="9"/>
+      <c r="BW24" s="9"/>
+      <c r="BX24" s="9"/>
     </row>
-    <row r="25" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:76" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="15" t="s">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="D25" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="E25" s="6">
         <v>5.59</v>
       </c>
       <c r="F25" s="6">
         <v>5.27</v>
       </c>
       <c r="G25" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="H25" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="I25" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="J25" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="K25" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="L25" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="M25" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="N25" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="O25" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="P25" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="Q25" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="R25" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="S25" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="T25" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="U25" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="V25" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="W25" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="X25" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="Y25" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="Z25" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AA25" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AB25" s="6">
         <v>6.46</v>
       </c>
       <c r="AC25" s="6">
         <v>3.46</v>
       </c>
       <c r="AD25" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AE25" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AF25" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AG25" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AH25" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AI25" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AJ25" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AK25" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AL25" s="10">
         <v>0</v>
       </c>
       <c r="AM25" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AN25" s="13" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AO25" s="13" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AP25" s="13" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AQ25" s="13">
         <v>1.04</v>
       </c>
-      <c r="AR25" s="13" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AR25" s="13"/>
+      <c r="AS25" s="9"/>
+      <c r="AT25" s="9"/>
+      <c r="AU25" s="9"/>
+      <c r="AV25" s="9"/>
+      <c r="AW25" s="9"/>
+      <c r="AX25" s="9"/>
+      <c r="AY25" s="9"/>
+      <c r="AZ25" s="9"/>
+      <c r="BA25" s="9"/>
+      <c r="BB25" s="9"/>
+      <c r="BC25" s="9"/>
+      <c r="BD25" s="9"/>
+      <c r="BE25" s="9"/>
+      <c r="BF25" s="9"/>
+      <c r="BG25" s="9"/>
+      <c r="BH25" s="9"/>
+      <c r="BI25" s="9"/>
+      <c r="BJ25" s="9"/>
+      <c r="BK25" s="9"/>
+      <c r="BL25" s="9"/>
+      <c r="BM25" s="9"/>
+      <c r="BN25" s="9"/>
+      <c r="BO25" s="9"/>
+      <c r="BP25" s="9"/>
+      <c r="BQ25" s="9"/>
+      <c r="BR25" s="9"/>
+      <c r="BS25" s="9"/>
+      <c r="BT25" s="9"/>
+      <c r="BU25" s="9"/>
+      <c r="BV25" s="9"/>
+      <c r="BW25" s="9"/>
+      <c r="BX25" s="9"/>
     </row>
-    <row r="26" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:76" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="15" t="s">
-        <v>37</v>
+        <v>1</v>
       </c>
       <c r="C26" s="6">
         <v>5.69</v>
       </c>
       <c r="D26" s="6">
         <v>5.73</v>
       </c>
       <c r="E26" s="6">
         <v>5.74</v>
       </c>
       <c r="F26" s="6">
         <v>5.8</v>
       </c>
       <c r="G26" s="6">
         <v>5.71</v>
       </c>
       <c r="H26" s="6">
         <v>5.66</v>
       </c>
       <c r="I26" s="6">
         <v>5.81</v>
       </c>
       <c r="J26" s="6">
         <v>5.7</v>
       </c>
@@ -3659,76 +3865,85 @@
       </c>
       <c r="AJ26" s="9">
         <v>3.85</v>
       </c>
       <c r="AK26" s="9">
         <v>4.21</v>
       </c>
       <c r="AL26" s="10">
         <v>4.74</v>
       </c>
       <c r="AM26" s="9">
         <v>4.34</v>
       </c>
       <c r="AN26" s="9">
         <v>3.63</v>
       </c>
       <c r="AO26" s="9">
         <v>3.4</v>
       </c>
       <c r="AP26" s="9">
         <v>3.56</v>
       </c>
       <c r="AQ26" s="9">
         <v>3.67</v>
       </c>
-      <c r="AR26" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR26" s="9"/>
+      <c r="AS26" s="9"/>
+      <c r="AT26" s="9"/>
+      <c r="AU26" s="9"/>
+      <c r="AV26" s="9"/>
+      <c r="AW26" s="9"/>
+      <c r="AX26" s="9"/>
+      <c r="AY26" s="9"/>
+      <c r="AZ26" s="9"/>
+      <c r="BA26" s="9"/>
+      <c r="BB26" s="9"/>
+      <c r="BC26" s="9"/>
+      <c r="BD26" s="9"/>
+      <c r="BE26" s="9"/>
+      <c r="BF26" s="9"/>
+      <c r="BG26" s="9"/>
+      <c r="BH26" s="9"/>
+      <c r="BI26" s="9"/>
+      <c r="BJ26" s="9"/>
+      <c r="BK26" s="9"/>
+      <c r="BL26" s="9"/>
+      <c r="BM26" s="9"/>
+      <c r="BN26" s="9"/>
+      <c r="BO26" s="9"/>
+      <c r="BP26" s="9"/>
+      <c r="BQ26" s="9"/>
+      <c r="BR26" s="9"/>
+      <c r="BS26" s="9"/>
+      <c r="BT26" s="9"/>
+      <c r="BU26" s="9"/>
+      <c r="BV26" s="9"/>
+      <c r="BW26" s="9"/>
+      <c r="BX26" s="9"/>
     </row>
-    <row r="27" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:76" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="7" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="6"/>
       <c r="E27" s="6"/>
       <c r="F27" s="6"/>
       <c r="G27" s="6"/>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
       <c r="M27" s="6"/>
       <c r="N27" s="6"/>
       <c r="O27" s="6"/>
       <c r="P27" s="6"/>
       <c r="Q27" s="6"/>
       <c r="R27" s="6"/>
       <c r="S27" s="6"/>
       <c r="T27" s="6"/>
       <c r="U27" s="6"/>
       <c r="V27" s="6"/>
       <c r="W27" s="6"/>
       <c r="X27" s="6"/>
@@ -3737,466 +3952,559 @@
       <c r="AA27" s="6"/>
       <c r="AB27" s="6"/>
       <c r="AC27" s="6"/>
       <c r="AD27" s="6"/>
       <c r="AE27" s="6"/>
       <c r="AF27" s="6"/>
       <c r="AG27" s="9"/>
       <c r="AH27" s="9"/>
       <c r="AI27" s="9"/>
       <c r="AJ27" s="9"/>
       <c r="AK27" s="9"/>
       <c r="AL27" s="10"/>
       <c r="AM27" s="13"/>
       <c r="AN27" s="13"/>
       <c r="AO27" s="13"/>
       <c r="AP27" s="9"/>
       <c r="AQ27" s="9"/>
       <c r="AR27" s="9"/>
       <c r="AS27" s="9"/>
       <c r="AT27" s="9"/>
       <c r="AU27" s="9"/>
       <c r="AV27" s="9"/>
       <c r="AW27" s="9"/>
       <c r="AX27" s="9"/>
       <c r="AY27" s="9"/>
+      <c r="AZ27" s="9"/>
+      <c r="BA27" s="9"/>
+      <c r="BB27" s="9"/>
+      <c r="BC27" s="9"/>
+      <c r="BD27" s="9"/>
+      <c r="BE27" s="9"/>
+      <c r="BF27" s="9"/>
+      <c r="BG27" s="9"/>
+      <c r="BH27" s="9"/>
+      <c r="BI27" s="9"/>
+      <c r="BJ27" s="9"/>
+      <c r="BK27" s="9"/>
+      <c r="BL27" s="9"/>
+      <c r="BM27" s="9"/>
+      <c r="BN27" s="9"/>
+      <c r="BO27" s="9"/>
+      <c r="BP27" s="9"/>
+      <c r="BQ27" s="9"/>
+      <c r="BR27" s="9"/>
+      <c r="BS27" s="9"/>
+      <c r="BT27" s="9"/>
+      <c r="BU27" s="9"/>
+      <c r="BV27" s="9"/>
+      <c r="BW27" s="9"/>
+      <c r="BX27" s="9"/>
     </row>
-    <row r="28" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:76" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C28" s="6">
         <v>7.97</v>
       </c>
       <c r="D28" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="E28" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="F28" s="6">
         <v>7.32</v>
       </c>
       <c r="G28" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="H28" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="I28" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="J28" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="K28" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="M28" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="N28" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="O28" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="P28" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="Q28" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="R28" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="S28" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="T28" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="U28" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="V28" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="W28" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="X28" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="Y28" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="Z28" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AA28" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AB28" s="6">
         <v>7.75</v>
       </c>
       <c r="AC28" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AD28" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AE28" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AF28" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AG28" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AH28" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AI28" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AJ28" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AK28" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AL28" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AM28" s="13" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AN28" s="13" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AO28" s="13" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AP28" s="13" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AQ28" s="13" t="s">
-        <v>25</v>
-[...24 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="AR28" s="13"/>
+      <c r="AS28" s="9"/>
+      <c r="AT28" s="9"/>
+      <c r="AU28" s="9"/>
+      <c r="AV28" s="9"/>
+      <c r="AW28" s="9"/>
+      <c r="AX28" s="9"/>
+      <c r="AY28" s="9"/>
+      <c r="AZ28" s="9"/>
+      <c r="BA28" s="9"/>
+      <c r="BB28" s="9"/>
+      <c r="BC28" s="9"/>
+      <c r="BD28" s="9"/>
+      <c r="BE28" s="9"/>
+      <c r="BF28" s="9"/>
+      <c r="BG28" s="9"/>
+      <c r="BH28" s="9"/>
+      <c r="BI28" s="9"/>
+      <c r="BJ28" s="9"/>
+      <c r="BK28" s="9"/>
+      <c r="BL28" s="9"/>
+      <c r="BM28" s="9"/>
+      <c r="BN28" s="9"/>
+      <c r="BO28" s="9"/>
+      <c r="BP28" s="9"/>
+      <c r="BQ28" s="9"/>
+      <c r="BR28" s="9"/>
+      <c r="BS28" s="9"/>
+      <c r="BT28" s="9"/>
+      <c r="BU28" s="9"/>
+      <c r="BV28" s="9"/>
+      <c r="BW28" s="9"/>
+      <c r="BX28" s="9"/>
     </row>
-    <row r="29" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="2:76" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="D29" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="E29" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="F29" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="G29" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="H29" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="I29" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="J29" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="K29" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="M29" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="N29" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="O29" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="P29" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="Q29" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="R29" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="S29" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="T29" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="U29" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="V29" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="W29" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="X29" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="Y29" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="Z29" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AA29" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AB29" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AC29" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AD29" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AE29" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AF29" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AG29" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AH29" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AI29" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AJ29" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AK29" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AL29" s="6" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AM29" s="13" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AN29" s="13" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AO29" s="13" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AP29" s="13" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AQ29" s="13" t="s">
-        <v>25</v>
-[...24 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="AR29" s="13"/>
+      <c r="AS29" s="9"/>
+      <c r="AT29" s="9"/>
+      <c r="AU29" s="9"/>
+      <c r="AV29" s="9"/>
+      <c r="AW29" s="9"/>
+      <c r="AX29" s="9"/>
+      <c r="AY29" s="9"/>
+      <c r="AZ29" s="9"/>
+      <c r="BA29" s="9"/>
+      <c r="BB29" s="9"/>
+      <c r="BC29" s="9"/>
+      <c r="BD29" s="9"/>
+      <c r="BE29" s="9"/>
+      <c r="BF29" s="9"/>
+      <c r="BG29" s="9"/>
+      <c r="BH29" s="9"/>
+      <c r="BI29" s="9"/>
+      <c r="BJ29" s="9"/>
+      <c r="BK29" s="9"/>
+      <c r="BL29" s="9"/>
+      <c r="BM29" s="9"/>
+      <c r="BN29" s="9"/>
+      <c r="BO29" s="9"/>
+      <c r="BP29" s="9"/>
+      <c r="BQ29" s="9"/>
+      <c r="BR29" s="9"/>
+      <c r="BS29" s="9"/>
+      <c r="BT29" s="9"/>
+      <c r="BU29" s="9"/>
+      <c r="BV29" s="9"/>
+      <c r="BW29" s="9"/>
+      <c r="BX29" s="9"/>
     </row>
-    <row r="30" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:76" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="5" t="s">
-        <v>43</v>
+        <v>95</v>
       </c>
       <c r="C30" s="6"/>
       <c r="D30" s="6"/>
       <c r="E30" s="6"/>
       <c r="F30" s="6"/>
       <c r="G30" s="6"/>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="6"/>
       <c r="N30" s="6"/>
       <c r="O30" s="6"/>
       <c r="P30" s="6"/>
       <c r="Q30" s="6"/>
       <c r="R30" s="6"/>
       <c r="S30" s="6"/>
       <c r="T30" s="6"/>
       <c r="U30" s="6"/>
       <c r="V30" s="6"/>
       <c r="W30" s="6"/>
       <c r="X30" s="6"/>
       <c r="Y30" s="6"/>
       <c r="Z30" s="6"/>
       <c r="AA30" s="6"/>
       <c r="AB30" s="6"/>
       <c r="AC30" s="6"/>
       <c r="AD30" s="6"/>
       <c r="AE30" s="6"/>
       <c r="AF30" s="6"/>
       <c r="AG30" s="9"/>
       <c r="AH30" s="9"/>
       <c r="AI30" s="9"/>
       <c r="AJ30" s="9"/>
       <c r="AK30" s="9"/>
       <c r="AL30" s="10"/>
       <c r="AM30" s="13"/>
       <c r="AN30" s="9"/>
       <c r="AO30" s="13"/>
       <c r="AP30" s="9"/>
       <c r="AQ30" s="9"/>
       <c r="AR30" s="9"/>
       <c r="AS30" s="9"/>
       <c r="AT30" s="9"/>
       <c r="AU30" s="9"/>
       <c r="AV30" s="9"/>
       <c r="AW30" s="9"/>
       <c r="AX30" s="9"/>
       <c r="AY30" s="9"/>
+      <c r="AZ30" s="9"/>
+      <c r="BA30" s="9"/>
+      <c r="BB30" s="9"/>
+      <c r="BC30" s="9"/>
+      <c r="BD30" s="9"/>
+      <c r="BE30" s="9"/>
+      <c r="BF30" s="9"/>
+      <c r="BG30" s="9"/>
+      <c r="BH30" s="9"/>
+      <c r="BI30" s="9"/>
+      <c r="BJ30" s="9"/>
+      <c r="BK30" s="9"/>
+      <c r="BL30" s="9"/>
+      <c r="BM30" s="9"/>
+      <c r="BN30" s="9"/>
+      <c r="BO30" s="9"/>
+      <c r="BP30" s="9"/>
+      <c r="BQ30" s="9"/>
+      <c r="BR30" s="9"/>
+      <c r="BS30" s="9"/>
+      <c r="BT30" s="9"/>
+      <c r="BU30" s="9"/>
+      <c r="BV30" s="9"/>
+      <c r="BW30" s="9"/>
+      <c r="BX30" s="9"/>
     </row>
-    <row r="31" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="2:76" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="7" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C31" s="6"/>
       <c r="D31" s="6"/>
       <c r="E31" s="6"/>
       <c r="F31" s="6"/>
       <c r="G31" s="6"/>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="6"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="6"/>
       <c r="N31" s="6"/>
       <c r="O31" s="6"/>
       <c r="P31" s="6"/>
       <c r="Q31" s="6"/>
       <c r="R31" s="6"/>
       <c r="S31" s="6"/>
       <c r="T31" s="6"/>
       <c r="U31" s="6"/>
       <c r="V31" s="6"/>
       <c r="W31" s="6"/>
       <c r="X31" s="6"/>
       <c r="Y31" s="6"/>
       <c r="Z31" s="6"/>
       <c r="AA31" s="6"/>
       <c r="AB31" s="6"/>
       <c r="AC31" s="6"/>
       <c r="AD31" s="6"/>
       <c r="AE31" s="6"/>
       <c r="AF31" s="6"/>
       <c r="AG31" s="9"/>
       <c r="AH31" s="9"/>
       <c r="AI31" s="9"/>
       <c r="AJ31" s="9"/>
       <c r="AK31" s="9"/>
       <c r="AL31" s="10"/>
       <c r="AM31" s="9"/>
       <c r="AN31" s="9"/>
       <c r="AO31" s="9"/>
       <c r="AP31" s="9"/>
       <c r="AQ31" s="9"/>
       <c r="AR31" s="9"/>
       <c r="AS31" s="9"/>
       <c r="AT31" s="9"/>
       <c r="AU31" s="9"/>
       <c r="AV31" s="9"/>
       <c r="AW31" s="9"/>
       <c r="AX31" s="9"/>
       <c r="AY31" s="9"/>
+      <c r="AZ31" s="9"/>
+      <c r="BA31" s="9"/>
+      <c r="BB31" s="9"/>
+      <c r="BC31" s="9"/>
+      <c r="BD31" s="9"/>
+      <c r="BE31" s="9"/>
+      <c r="BF31" s="9"/>
+      <c r="BG31" s="9"/>
+      <c r="BH31" s="9"/>
+      <c r="BI31" s="9"/>
+      <c r="BJ31" s="9"/>
+      <c r="BK31" s="9"/>
+      <c r="BL31" s="9"/>
+      <c r="BM31" s="9"/>
+      <c r="BN31" s="9"/>
+      <c r="BO31" s="9"/>
+      <c r="BP31" s="9"/>
+      <c r="BQ31" s="9"/>
+      <c r="BR31" s="9"/>
+      <c r="BS31" s="9"/>
+      <c r="BT31" s="9"/>
+      <c r="BU31" s="9"/>
+      <c r="BV31" s="9"/>
+      <c r="BW31" s="9"/>
+      <c r="BX31" s="9"/>
     </row>
-    <row r="32" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="2:76" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="8" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="C32" s="6">
         <v>8.2799999999999994</v>
       </c>
       <c r="D32" s="6">
         <v>7.78</v>
       </c>
       <c r="E32" s="6">
         <v>8.8699999999999992</v>
       </c>
       <c r="F32" s="6">
         <v>7.24</v>
       </c>
       <c r="G32" s="6">
         <v>5.86</v>
       </c>
       <c r="H32" s="6">
         <v>6.66</v>
       </c>
       <c r="I32" s="6">
         <v>6.82</v>
       </c>
       <c r="J32" s="6">
         <v>6.76</v>
       </c>
@@ -4277,76 +4585,85 @@
       </c>
       <c r="AJ32" s="9">
         <v>5.62</v>
       </c>
       <c r="AK32" s="9">
         <v>5.61</v>
       </c>
       <c r="AL32" s="10">
         <v>5.4</v>
       </c>
       <c r="AM32" s="9">
         <v>5.56</v>
       </c>
       <c r="AN32" s="9">
         <v>5.74</v>
       </c>
       <c r="AO32" s="9">
         <v>5.66</v>
       </c>
       <c r="AP32" s="9">
         <v>5.92</v>
       </c>
       <c r="AQ32" s="9">
         <v>5.62</v>
       </c>
-      <c r="AR32" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR32" s="9"/>
+      <c r="AS32" s="9"/>
+      <c r="AT32" s="9"/>
+      <c r="AU32" s="9"/>
+      <c r="AV32" s="9"/>
+      <c r="AW32" s="9"/>
+      <c r="AX32" s="9"/>
+      <c r="AY32" s="9"/>
+      <c r="AZ32" s="9"/>
+      <c r="BA32" s="9"/>
+      <c r="BB32" s="9"/>
+      <c r="BC32" s="9"/>
+      <c r="BD32" s="9"/>
+      <c r="BE32" s="9"/>
+      <c r="BF32" s="9"/>
+      <c r="BG32" s="9"/>
+      <c r="BH32" s="9"/>
+      <c r="BI32" s="9"/>
+      <c r="BJ32" s="9"/>
+      <c r="BK32" s="9"/>
+      <c r="BL32" s="9"/>
+      <c r="BM32" s="9"/>
+      <c r="BN32" s="9"/>
+      <c r="BO32" s="9"/>
+      <c r="BP32" s="9"/>
+      <c r="BQ32" s="9"/>
+      <c r="BR32" s="9"/>
+      <c r="BS32" s="9"/>
+      <c r="BT32" s="9"/>
+      <c r="BU32" s="9"/>
+      <c r="BV32" s="9"/>
+      <c r="BW32" s="9"/>
+      <c r="BX32" s="9"/>
     </row>
-    <row r="33" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="2:76" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C33" s="6">
         <v>8.64</v>
       </c>
       <c r="D33" s="6">
         <v>6.32</v>
       </c>
       <c r="E33" s="6">
         <v>9.1</v>
       </c>
       <c r="F33" s="6">
         <v>6.8</v>
       </c>
       <c r="G33" s="6">
         <v>4.8099999999999996</v>
       </c>
       <c r="H33" s="6">
         <v>5.68</v>
       </c>
       <c r="I33" s="6">
         <v>7</v>
       </c>
       <c r="J33" s="6">
@@ -4429,76 +4746,85 @@
       </c>
       <c r="AJ33" s="9">
         <v>4.07</v>
       </c>
       <c r="AK33" s="9">
         <v>3.69</v>
       </c>
       <c r="AL33" s="10">
         <v>3.34</v>
       </c>
       <c r="AM33" s="9">
         <v>4.45</v>
       </c>
       <c r="AN33" s="9">
         <v>3.6</v>
       </c>
       <c r="AO33" s="9">
         <v>2.57</v>
       </c>
       <c r="AP33" s="9">
         <v>3.65</v>
       </c>
       <c r="AQ33" s="9">
         <v>3.11</v>
       </c>
-      <c r="AR33" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR33" s="9"/>
+      <c r="AS33" s="9"/>
+      <c r="AT33" s="9"/>
+      <c r="AU33" s="9"/>
+      <c r="AV33" s="9"/>
+      <c r="AW33" s="9"/>
+      <c r="AX33" s="9"/>
+      <c r="AY33" s="9"/>
+      <c r="AZ33" s="9"/>
+      <c r="BA33" s="9"/>
+      <c r="BB33" s="9"/>
+      <c r="BC33" s="9"/>
+      <c r="BD33" s="9"/>
+      <c r="BE33" s="9"/>
+      <c r="BF33" s="9"/>
+      <c r="BG33" s="9"/>
+      <c r="BH33" s="9"/>
+      <c r="BI33" s="9"/>
+      <c r="BJ33" s="9"/>
+      <c r="BK33" s="9"/>
+      <c r="BL33" s="9"/>
+      <c r="BM33" s="9"/>
+      <c r="BN33" s="9"/>
+      <c r="BO33" s="9"/>
+      <c r="BP33" s="9"/>
+      <c r="BQ33" s="9"/>
+      <c r="BR33" s="9"/>
+      <c r="BS33" s="9"/>
+      <c r="BT33" s="9"/>
+      <c r="BU33" s="9"/>
+      <c r="BV33" s="9"/>
+      <c r="BW33" s="9"/>
+      <c r="BX33" s="9"/>
     </row>
-    <row r="34" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="2:76" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="16" t="s">
         <v>46</v>
       </c>
       <c r="C34" s="6"/>
       <c r="D34" s="6"/>
       <c r="E34" s="6"/>
       <c r="F34" s="6"/>
       <c r="G34" s="6"/>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="6"/>
       <c r="N34" s="6"/>
       <c r="O34" s="6"/>
       <c r="P34" s="6"/>
       <c r="Q34" s="6"/>
       <c r="R34" s="6"/>
       <c r="S34" s="6"/>
       <c r="T34" s="6"/>
       <c r="U34" s="6"/>
       <c r="V34" s="6"/>
       <c r="W34" s="6"/>
       <c r="X34" s="6"/>
@@ -4507,54 +4833,79 @@
       <c r="AA34" s="6"/>
       <c r="AB34" s="6"/>
       <c r="AC34" s="6"/>
       <c r="AD34" s="6"/>
       <c r="AE34" s="6"/>
       <c r="AF34" s="6"/>
       <c r="AG34" s="9"/>
       <c r="AH34" s="9"/>
       <c r="AI34" s="9"/>
       <c r="AJ34" s="9"/>
       <c r="AK34" s="9"/>
       <c r="AL34" s="10"/>
       <c r="AM34" s="9"/>
       <c r="AN34" s="9"/>
       <c r="AO34" s="9"/>
       <c r="AP34" s="9"/>
       <c r="AQ34" s="9"/>
       <c r="AR34" s="9"/>
       <c r="AS34" s="9"/>
       <c r="AT34" s="9"/>
       <c r="AU34" s="9"/>
       <c r="AV34" s="9"/>
       <c r="AW34" s="9"/>
       <c r="AX34" s="9"/>
       <c r="AY34" s="9"/>
+      <c r="AZ34" s="9"/>
+      <c r="BA34" s="9"/>
+      <c r="BB34" s="9"/>
+      <c r="BC34" s="9"/>
+      <c r="BD34" s="9"/>
+      <c r="BE34" s="9"/>
+      <c r="BF34" s="9"/>
+      <c r="BG34" s="9"/>
+      <c r="BH34" s="9"/>
+      <c r="BI34" s="9"/>
+      <c r="BJ34" s="9"/>
+      <c r="BK34" s="9"/>
+      <c r="BL34" s="9"/>
+      <c r="BM34" s="9"/>
+      <c r="BN34" s="9"/>
+      <c r="BO34" s="9"/>
+      <c r="BP34" s="9"/>
+      <c r="BQ34" s="9"/>
+      <c r="BR34" s="9"/>
+      <c r="BS34" s="9"/>
+      <c r="BT34" s="9"/>
+      <c r="BU34" s="9"/>
+      <c r="BV34" s="9"/>
+      <c r="BW34" s="9"/>
+      <c r="BX34" s="9"/>
     </row>
-    <row r="35" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="2:76" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="8" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="C35" s="6">
         <v>8.5</v>
       </c>
       <c r="D35" s="6">
         <v>8.25</v>
       </c>
       <c r="E35" s="6">
         <v>8.23</v>
       </c>
       <c r="F35" s="6">
         <v>8.2100000000000009</v>
       </c>
       <c r="G35" s="6">
         <v>8.0399999999999991</v>
       </c>
       <c r="H35" s="6">
         <v>8.23</v>
       </c>
       <c r="I35" s="6">
         <v>8.36</v>
       </c>
       <c r="J35" s="6">
         <v>8.06</v>
       </c>
@@ -4635,78 +4986,87 @@
       </c>
       <c r="AJ35" s="9">
         <v>7.48</v>
       </c>
       <c r="AK35" s="9">
         <v>7.15</v>
       </c>
       <c r="AL35" s="10">
         <v>7.5</v>
       </c>
       <c r="AM35" s="9">
         <v>6.92</v>
       </c>
       <c r="AN35" s="9">
         <v>7.31</v>
       </c>
       <c r="AO35" s="9">
         <v>7.13</v>
       </c>
       <c r="AP35" s="9">
         <v>7</v>
       </c>
       <c r="AQ35" s="9">
         <v>7.2</v>
       </c>
-      <c r="AR35" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR35" s="9"/>
+      <c r="AS35" s="9"/>
+      <c r="AT35" s="9"/>
+      <c r="AU35" s="9"/>
+      <c r="AV35" s="9"/>
+      <c r="AW35" s="9"/>
+      <c r="AX35" s="9"/>
+      <c r="AY35" s="9"/>
+      <c r="AZ35" s="9"/>
+      <c r="BA35" s="9"/>
+      <c r="BB35" s="9"/>
+      <c r="BC35" s="9"/>
+      <c r="BD35" s="9"/>
+      <c r="BE35" s="9"/>
+      <c r="BF35" s="9"/>
+      <c r="BG35" s="9"/>
+      <c r="BH35" s="9"/>
+      <c r="BI35" s="9"/>
+      <c r="BJ35" s="9"/>
+      <c r="BK35" s="9"/>
+      <c r="BL35" s="9"/>
+      <c r="BM35" s="9"/>
+      <c r="BN35" s="9"/>
+      <c r="BO35" s="9"/>
+      <c r="BP35" s="9"/>
+      <c r="BQ35" s="9"/>
+      <c r="BR35" s="9"/>
+      <c r="BS35" s="9"/>
+      <c r="BT35" s="9"/>
+      <c r="BU35" s="9"/>
+      <c r="BV35" s="9"/>
+      <c r="BW35" s="9"/>
+      <c r="BX35" s="9"/>
     </row>
-    <row r="36" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="2:76" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C36" s="6">
         <v>7.91</v>
       </c>
       <c r="D36" s="6">
         <v>7.77</v>
       </c>
       <c r="E36" s="6">
         <v>8.32</v>
       </c>
       <c r="F36" s="6">
         <v>7.91</v>
       </c>
       <c r="G36" s="6">
         <v>7.67</v>
       </c>
       <c r="H36" s="6">
         <v>7.95</v>
       </c>
       <c r="I36" s="6">
         <v>8.0399999999999991</v>
       </c>
       <c r="J36" s="6">
         <v>7.51</v>
       </c>
@@ -4787,132 +5147,166 @@
       </c>
       <c r="AJ36" s="9">
         <v>6.89</v>
       </c>
       <c r="AK36" s="9">
         <v>6.69</v>
       </c>
       <c r="AL36" s="10">
         <v>6.9</v>
       </c>
       <c r="AM36" s="9">
         <v>7.35</v>
       </c>
       <c r="AN36" s="9">
         <v>6.05</v>
       </c>
       <c r="AO36" s="9">
         <v>5.97</v>
       </c>
       <c r="AP36" s="9">
         <v>5.79</v>
       </c>
       <c r="AQ36" s="9">
         <v>6.15</v>
       </c>
-      <c r="AR36" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR36" s="9"/>
+      <c r="AS36" s="9"/>
+      <c r="AT36" s="9"/>
+      <c r="AU36" s="9"/>
+      <c r="AV36" s="9"/>
+      <c r="AW36" s="9"/>
+      <c r="AX36" s="9"/>
+      <c r="AY36" s="9"/>
+      <c r="AZ36" s="9"/>
+      <c r="BA36" s="9"/>
+      <c r="BB36" s="9"/>
+      <c r="BC36" s="9"/>
+      <c r="BD36" s="9"/>
+      <c r="BE36" s="9"/>
+      <c r="BF36" s="9"/>
+      <c r="BG36" s="9"/>
+      <c r="BH36" s="9"/>
+      <c r="BI36" s="9"/>
+      <c r="BJ36" s="9"/>
+      <c r="BK36" s="9"/>
+      <c r="BL36" s="9"/>
+      <c r="BM36" s="9"/>
+      <c r="BN36" s="9"/>
+      <c r="BO36" s="9"/>
+      <c r="BP36" s="9"/>
+      <c r="BQ36" s="9"/>
+      <c r="BR36" s="9"/>
+      <c r="BS36" s="9"/>
+      <c r="BT36" s="9"/>
+      <c r="BU36" s="9"/>
+      <c r="BV36" s="9"/>
+      <c r="BW36" s="9"/>
+      <c r="BX36" s="9"/>
     </row>
-    <row r="37" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="2:76" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="16" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C37" s="6"/>
       <c r="D37" s="6"/>
       <c r="E37" s="6"/>
       <c r="F37" s="6"/>
       <c r="G37" s="6"/>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="6"/>
       <c r="N37" s="6"/>
       <c r="O37" s="6"/>
       <c r="P37" s="6"/>
       <c r="Q37" s="6"/>
       <c r="R37" s="6"/>
       <c r="S37" s="6"/>
       <c r="T37" s="6"/>
       <c r="U37" s="6"/>
       <c r="V37" s="6"/>
       <c r="W37" s="6"/>
       <c r="X37" s="6"/>
       <c r="Y37" s="6"/>
       <c r="Z37" s="6"/>
       <c r="AA37" s="6"/>
       <c r="AB37" s="6"/>
       <c r="AC37" s="6"/>
       <c r="AD37" s="6"/>
       <c r="AE37" s="6"/>
       <c r="AF37" s="6"/>
       <c r="AG37" s="9"/>
       <c r="AH37" s="9"/>
       <c r="AI37" s="9"/>
       <c r="AJ37" s="9"/>
       <c r="AK37" s="9"/>
       <c r="AL37" s="10"/>
       <c r="AM37" s="9"/>
       <c r="AN37" s="9"/>
       <c r="AO37" s="9"/>
       <c r="AP37" s="9"/>
       <c r="AQ37" s="9"/>
       <c r="AR37" s="9"/>
       <c r="AS37" s="9"/>
       <c r="AT37" s="9"/>
       <c r="AU37" s="9"/>
       <c r="AV37" s="9"/>
       <c r="AW37" s="9"/>
       <c r="AX37" s="9"/>
       <c r="AY37" s="9"/>
+      <c r="AZ37" s="9"/>
+      <c r="BA37" s="9"/>
+      <c r="BB37" s="9"/>
+      <c r="BC37" s="9"/>
+      <c r="BD37" s="9"/>
+      <c r="BE37" s="9"/>
+      <c r="BF37" s="9"/>
+      <c r="BG37" s="9"/>
+      <c r="BH37" s="9"/>
+      <c r="BI37" s="9"/>
+      <c r="BJ37" s="9"/>
+      <c r="BK37" s="9"/>
+      <c r="BL37" s="9"/>
+      <c r="BM37" s="9"/>
+      <c r="BN37" s="9"/>
+      <c r="BO37" s="9"/>
+      <c r="BP37" s="9"/>
+      <c r="BQ37" s="9"/>
+      <c r="BR37" s="9"/>
+      <c r="BS37" s="9"/>
+      <c r="BT37" s="9"/>
+      <c r="BU37" s="9"/>
+      <c r="BV37" s="9"/>
+      <c r="BW37" s="9"/>
+      <c r="BX37" s="9"/>
     </row>
-    <row r="38" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="2:76" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="8" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="C38" s="6">
         <v>6.78</v>
       </c>
       <c r="D38" s="6">
         <v>7.21</v>
       </c>
       <c r="E38" s="6">
         <v>6.98</v>
       </c>
       <c r="F38" s="6">
         <v>6.67</v>
       </c>
       <c r="G38" s="6">
         <v>6.9</v>
       </c>
       <c r="H38" s="6">
         <v>7.04</v>
       </c>
       <c r="I38" s="6">
         <v>6.82</v>
       </c>
       <c r="J38" s="6">
         <v>6.7</v>
       </c>
@@ -4993,516 +5387,511 @@
       </c>
       <c r="AJ38" s="9">
         <v>4.7</v>
       </c>
       <c r="AK38" s="9">
         <v>5.55</v>
       </c>
       <c r="AL38" s="10">
         <v>5.18</v>
       </c>
       <c r="AM38" s="9">
         <v>6.69</v>
       </c>
       <c r="AN38" s="9">
         <v>5.86</v>
       </c>
       <c r="AO38" s="9">
         <v>5.12</v>
       </c>
       <c r="AP38" s="9">
         <v>4.16</v>
       </c>
       <c r="AQ38" s="9">
         <v>3.48</v>
       </c>
-      <c r="AR38" s="9">
-[...22 lines deleted...]
-      </c>
+      <c r="AR38" s="9"/>
+      <c r="AS38" s="9"/>
+      <c r="AT38" s="9"/>
+      <c r="AU38" s="9"/>
+      <c r="AV38" s="9"/>
+      <c r="AW38" s="9"/>
+      <c r="AX38" s="9"/>
+      <c r="AY38" s="9"/>
+      <c r="AZ38" s="9"/>
+      <c r="BA38" s="9"/>
+      <c r="BB38" s="9"/>
+      <c r="BC38" s="9"/>
+      <c r="BD38" s="9"/>
+      <c r="BE38" s="9"/>
+      <c r="BF38" s="9"/>
+      <c r="BG38" s="9"/>
+      <c r="BH38" s="9"/>
+      <c r="BI38" s="9"/>
+      <c r="BJ38" s="9"/>
+      <c r="BK38" s="9"/>
+      <c r="BL38" s="9"/>
+      <c r="BM38" s="9"/>
+      <c r="BN38" s="9"/>
+      <c r="BO38" s="9"/>
+      <c r="BP38" s="9"/>
+      <c r="BQ38" s="9"/>
+      <c r="BR38" s="9"/>
+      <c r="BS38" s="9"/>
+      <c r="BT38" s="9"/>
+      <c r="BU38" s="9"/>
+      <c r="BV38" s="9"/>
+      <c r="BW38" s="9"/>
+      <c r="BX38" s="9"/>
     </row>
-    <row r="39" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="C39" s="29">
+    <row r="39" spans="2:76" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="29" t="s">
+        <v>51</v>
+      </c>
+      <c r="C39" s="30">
         <v>7.75</v>
       </c>
-      <c r="D39" s="29">
+      <c r="D39" s="30">
         <v>5.84</v>
       </c>
-      <c r="E39" s="29">
+      <c r="E39" s="30">
         <v>5.69</v>
       </c>
-      <c r="F39" s="29">
+      <c r="F39" s="30">
         <v>7.36</v>
       </c>
-      <c r="G39" s="29">
+      <c r="G39" s="30">
         <v>4.07</v>
       </c>
-      <c r="H39" s="29">
+      <c r="H39" s="30">
         <v>5.75</v>
       </c>
-      <c r="I39" s="29">
+      <c r="I39" s="30">
         <v>7.33</v>
       </c>
-      <c r="J39" s="29">
+      <c r="J39" s="30">
         <v>5.95</v>
       </c>
-      <c r="K39" s="29">
+      <c r="K39" s="30">
         <v>6.87</v>
       </c>
-      <c r="L39" s="29">
+      <c r="L39" s="30">
         <v>7.04</v>
       </c>
-      <c r="M39" s="29">
+      <c r="M39" s="30">
         <v>5.23</v>
       </c>
-      <c r="N39" s="29">
+      <c r="N39" s="30">
         <v>5.92</v>
       </c>
-      <c r="O39" s="29">
+      <c r="O39" s="30">
         <v>5.0999999999999996</v>
       </c>
-      <c r="P39" s="29">
+      <c r="P39" s="30">
         <v>7.41</v>
       </c>
-      <c r="Q39" s="29">
+      <c r="Q39" s="30">
         <v>4.6500000000000004</v>
       </c>
-      <c r="R39" s="29">
+      <c r="R39" s="30">
         <v>5.77</v>
       </c>
-      <c r="S39" s="29">
+      <c r="S39" s="30">
         <v>4.53</v>
       </c>
-      <c r="T39" s="29">
+      <c r="T39" s="30">
         <v>4.68</v>
       </c>
-      <c r="U39" s="29">
+      <c r="U39" s="30">
         <v>5.81</v>
       </c>
-      <c r="V39" s="29">
+      <c r="V39" s="30">
         <v>4.17</v>
       </c>
-      <c r="W39" s="29">
+      <c r="W39" s="30">
         <v>3.49</v>
       </c>
-      <c r="X39" s="29">
+      <c r="X39" s="30">
         <v>3.17</v>
       </c>
-      <c r="Y39" s="29">
+      <c r="Y39" s="30">
         <v>4.3600000000000003</v>
       </c>
-      <c r="Z39" s="29">
+      <c r="Z39" s="30">
         <v>3.32</v>
       </c>
-      <c r="AA39" s="29">
+      <c r="AA39" s="30">
         <v>4.41</v>
       </c>
-      <c r="AB39" s="29">
+      <c r="AB39" s="30">
         <v>4.05</v>
       </c>
-      <c r="AC39" s="29">
+      <c r="AC39" s="30">
         <v>3.36</v>
       </c>
-      <c r="AD39" s="29">
+      <c r="AD39" s="30">
         <v>3.87</v>
       </c>
-      <c r="AE39" s="29">
+      <c r="AE39" s="30">
         <v>3.11</v>
       </c>
-      <c r="AF39" s="29">
+      <c r="AF39" s="30">
         <v>2.96</v>
       </c>
-      <c r="AG39" s="30">
+      <c r="AG39" s="31">
         <v>5.48</v>
       </c>
-      <c r="AH39" s="30">
+      <c r="AH39" s="31">
         <v>4.3600000000000003</v>
       </c>
-      <c r="AI39" s="30">
+      <c r="AI39" s="31">
         <v>4.0999999999999996</v>
       </c>
-      <c r="AJ39" s="30">
+      <c r="AJ39" s="31">
         <v>3.99</v>
       </c>
-      <c r="AK39" s="30">
+      <c r="AK39" s="31">
         <v>3.81</v>
       </c>
-      <c r="AL39" s="31">
+      <c r="AL39" s="32">
         <v>5.67</v>
       </c>
-      <c r="AM39" s="30">
+      <c r="AM39" s="31">
         <v>4.6500000000000004</v>
       </c>
-      <c r="AN39" s="30">
+      <c r="AN39" s="31">
         <v>3</v>
       </c>
-      <c r="AO39" s="30">
+      <c r="AO39" s="31">
         <v>1.8</v>
       </c>
-      <c r="AP39" s="30">
+      <c r="AP39" s="31">
         <v>3.35</v>
       </c>
-      <c r="AQ39" s="30">
+      <c r="AQ39" s="31">
         <v>2.35</v>
       </c>
-      <c r="AR39" s="30">
-[...8 lines deleted...]
-      <c r="AU39" s="30">
+      <c r="AR39" s="9"/>
+      <c r="AS39" s="9"/>
+      <c r="AT39" s="9"/>
+      <c r="AU39" s="9"/>
+      <c r="AV39" s="9"/>
+      <c r="AW39" s="9"/>
+      <c r="AX39" s="9"/>
+      <c r="AY39" s="9"/>
+      <c r="AZ39" s="9"/>
+      <c r="BA39" s="9"/>
+      <c r="BB39" s="9"/>
+      <c r="BC39" s="9"/>
+      <c r="BD39" s="9"/>
+      <c r="BE39" s="9"/>
+      <c r="BF39" s="9"/>
+      <c r="BG39" s="9"/>
+      <c r="BH39" s="9"/>
+      <c r="BI39" s="9"/>
+      <c r="BJ39" s="9"/>
+      <c r="BK39" s="9"/>
+      <c r="BL39" s="9"/>
+      <c r="BM39" s="9"/>
+      <c r="BN39" s="9"/>
+      <c r="BO39" s="9"/>
+      <c r="BP39" s="9"/>
+      <c r="BQ39" s="9"/>
+      <c r="BR39" s="9"/>
+      <c r="BS39" s="9"/>
+      <c r="BT39" s="9"/>
+      <c r="BU39" s="9"/>
+      <c r="BV39" s="9"/>
+      <c r="BW39" s="9"/>
+      <c r="BX39" s="9"/>
+    </row>
+    <row r="42" spans="2:76" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="24" t="s">
         <v>3</v>
-      </c>
-[...15 lines deleted...]
-        <v>50</v>
       </c>
       <c r="C42" s="1"/>
       <c r="D42" s="1"/>
       <c r="E42" s="1"/>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
       <c r="I42" s="1"/>
       <c r="J42" s="1"/>
       <c r="K42" s="1"/>
       <c r="L42" s="1"/>
       <c r="M42" s="1"/>
       <c r="N42" s="1"/>
       <c r="O42" s="1"/>
       <c r="P42" s="1"/>
       <c r="Q42" s="1"/>
       <c r="R42" s="1"/>
       <c r="S42" s="1"/>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
       <c r="X42" s="1"/>
       <c r="Y42" s="1"/>
       <c r="Z42" s="1"/>
       <c r="AA42" s="1"/>
       <c r="AB42" s="1"/>
       <c r="AC42" s="1"/>
       <c r="AD42" s="1"/>
     </row>
-    <row r="43" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>28</v>
+    <row r="43" spans="2:76" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="25" t="s">
+        <v>4</v>
       </c>
       <c r="C43" s="4"/>
       <c r="D43" s="4"/>
       <c r="E43" s="4"/>
       <c r="F43" s="4"/>
       <c r="G43" s="4"/>
       <c r="H43" s="4"/>
       <c r="I43" s="4"/>
       <c r="J43" s="4"/>
       <c r="K43" s="4"/>
       <c r="L43" s="4"/>
       <c r="M43" s="4"/>
       <c r="N43" s="4"/>
       <c r="O43" s="4"/>
       <c r="P43" s="4"/>
       <c r="Q43" s="4"/>
       <c r="R43" s="4"/>
       <c r="S43" s="4"/>
       <c r="T43" s="4"/>
       <c r="U43" s="4"/>
       <c r="V43" s="4"/>
       <c r="W43" s="4"/>
       <c r="X43" s="4"/>
       <c r="Y43" s="4"/>
       <c r="Z43" s="4"/>
       <c r="AA43" s="4"/>
       <c r="AB43" s="4"/>
       <c r="AC43" s="4"/>
       <c r="AD43" s="4"/>
     </row>
-    <row r="44" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...22 lines deleted...]
-      <c r="J44" s="26" t="s">
+    <row r="44" spans="2:76" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="26"/>
+      <c r="C44" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="K44" s="26" t="s">
+      <c r="D44" s="27" t="s">
         <v>8</v>
       </c>
-      <c r="L44" s="26" t="s">
+      <c r="E44" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="M44" s="26" t="s">
+      <c r="F44" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="N44" s="26" t="s">
+      <c r="G44" s="27" t="s">
         <v>11</v>
       </c>
-      <c r="O44" s="26" t="s">
+      <c r="H44" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="P44" s="26" t="s">
+      <c r="I44" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="Q44" s="26" t="s">
+      <c r="J44" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="R44" s="26" t="s">
+      <c r="K44" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="S44" s="26" t="s">
+      <c r="L44" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="T44" s="26" t="s">
+      <c r="M44" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="U44" s="26" t="s">
+      <c r="N44" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="V44" s="26" t="s">
+      <c r="O44" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="W44" s="26" t="s">
+      <c r="P44" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="X44" s="26" t="s">
+      <c r="Q44" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="Y44" s="26" t="s">
+      <c r="R44" s="27" t="s">
         <v>22</v>
       </c>
-      <c r="Z44" s="26" t="s">
+      <c r="S44" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="AA44" s="26" t="s">
+      <c r="T44" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="AB44" s="26" t="s">
-[...15 lines deleted...]
-        <v>56</v>
+      <c r="U44" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="V44" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="W44" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="X44" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y44" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z44" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA44" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="AB44" s="27" t="s">
+        <v>81</v>
+      </c>
+      <c r="AC44" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="AD44" s="28" t="s">
+        <v>86</v>
+      </c>
+      <c r="AE44" s="28" t="s">
+        <v>87</v>
+      </c>
+      <c r="AF44" s="28" t="s">
+        <v>90</v>
+      </c>
+      <c r="AG44" s="27" t="s">
+        <v>83</v>
       </c>
       <c r="AH44" s="27" t="s">
-        <v>57</v>
-[...50 lines deleted...]
-        <v>79</v>
+        <v>84</v>
+      </c>
+      <c r="AI44" s="28" t="s">
+        <v>85</v>
+      </c>
+      <c r="AJ44" s="28" t="s">
+        <v>91</v>
+      </c>
+      <c r="AK44" s="28" t="s">
+        <v>92</v>
+      </c>
+      <c r="AL44" s="27" t="s">
+        <v>93</v>
+      </c>
+      <c r="AM44" s="27" t="s">
+        <v>101</v>
+      </c>
+      <c r="AN44" s="27" t="s">
+        <v>102</v>
+      </c>
+      <c r="AO44" s="27" t="s">
+        <v>99</v>
+      </c>
+      <c r="AP44" s="27" t="s">
+        <v>100</v>
+      </c>
+      <c r="AQ44" s="27" t="s">
+        <v>103</v>
       </c>
     </row>
-    <row r="45" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="2:76" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="5" t="s">
-        <v>29</v>
+        <v>94</v>
       </c>
       <c r="C45" s="17"/>
       <c r="D45" s="17"/>
       <c r="E45" s="17"/>
       <c r="F45" s="17"/>
       <c r="G45" s="17"/>
       <c r="H45" s="17"/>
       <c r="I45" s="17"/>
       <c r="J45" s="17"/>
       <c r="K45" s="17"/>
       <c r="L45" s="17"/>
       <c r="M45" s="17"/>
       <c r="N45" s="17"/>
       <c r="O45" s="17"/>
       <c r="P45" s="17"/>
       <c r="Q45" s="17"/>
       <c r="R45" s="17"/>
       <c r="S45" s="17"/>
       <c r="T45" s="17"/>
       <c r="U45" s="17"/>
       <c r="V45" s="17"/>
       <c r="W45" s="17"/>
       <c r="X45" s="17"/>
       <c r="Y45" s="17"/>
       <c r="Z45" s="17"/>
       <c r="AA45" s="17"/>
       <c r="AB45" s="17"/>
       <c r="AC45" s="17"/>
       <c r="AD45" s="17"/>
       <c r="AE45" s="17"/>
       <c r="AF45" s="17"/>
     </row>
-    <row r="46" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="2:76" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="7" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C46" s="17"/>
       <c r="D46" s="17"/>
       <c r="E46" s="17"/>
       <c r="F46" s="17"/>
       <c r="G46" s="17"/>
       <c r="H46" s="17"/>
       <c r="I46" s="17"/>
       <c r="J46" s="17"/>
       <c r="K46" s="17"/>
       <c r="L46" s="17"/>
       <c r="M46" s="17"/>
       <c r="N46" s="17"/>
       <c r="O46" s="17"/>
       <c r="P46" s="17"/>
       <c r="Q46" s="17"/>
       <c r="R46" s="17"/>
       <c r="S46" s="17"/>
       <c r="T46" s="17"/>
       <c r="U46" s="17"/>
       <c r="V46" s="17"/>
       <c r="W46" s="17"/>
       <c r="X46" s="17"/>
       <c r="Y46" s="17"/>
       <c r="Z46" s="17"/>
       <c r="AA46" s="17"/>
       <c r="AB46" s="17"/>
       <c r="AC46" s="17"/>
       <c r="AD46" s="17"/>
       <c r="AE46" s="17"/>
       <c r="AF46" s="17"/>
+      <c r="AH46" s="22"/>
     </row>
-    <row r="47" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="2:76" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="8" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C47" s="18">
         <v>47.338501869999995</v>
       </c>
       <c r="D47" s="18">
         <v>40.484304639999998</v>
       </c>
       <c r="E47" s="18">
         <v>46.77649503</v>
       </c>
       <c r="F47" s="18">
         <v>36.759422239999999</v>
       </c>
       <c r="G47" s="18">
         <v>29.350471149999997</v>
       </c>
       <c r="H47" s="18">
         <v>34.578138280000005</v>
       </c>
       <c r="I47" s="18">
         <v>29.716786170000002</v>
       </c>
       <c r="J47" s="18">
         <v>35.317206040000002</v>
       </c>
@@ -5580,81 +5969,88 @@
       </c>
       <c r="AI47" s="18">
         <v>19.735425600000003</v>
       </c>
       <c r="AJ47" s="18">
         <v>24.147875469999999</v>
       </c>
       <c r="AK47" s="18">
         <v>30.77860196</v>
       </c>
       <c r="AL47" s="18">
         <v>20.282202000000002</v>
       </c>
       <c r="AM47" s="19">
         <v>19.848079949999999</v>
       </c>
       <c r="AN47" s="19">
         <v>18.876738550000002</v>
       </c>
       <c r="AO47" s="19">
         <v>18.073543920000002</v>
       </c>
       <c r="AP47" s="19">
         <v>25.1047832</v>
       </c>
-      <c r="AQ47" s="19">
+      <c r="AQ47" s="36">
         <v>26.75337858</v>
       </c>
-      <c r="AR47" s="19">
-[...22 lines deleted...]
-      </c>
+      <c r="AR47" s="36"/>
+      <c r="AS47" s="9"/>
+      <c r="AT47" s="9"/>
+      <c r="AU47" s="9"/>
+      <c r="AV47" s="9"/>
+      <c r="AW47" s="22"/>
+      <c r="AX47" s="22"/>
+      <c r="AY47" s="22"/>
+      <c r="AZ47" s="22"/>
+      <c r="BA47" s="22"/>
+      <c r="BB47" s="22"/>
+      <c r="BC47" s="22"/>
+      <c r="BD47" s="22"/>
+      <c r="BE47" s="22"/>
+      <c r="BF47" s="22"/>
+      <c r="BG47" s="22"/>
+      <c r="BH47" s="22"/>
+      <c r="BI47" s="22"/>
+      <c r="BJ47" s="22"/>
+      <c r="BK47" s="22"/>
+      <c r="BL47" s="22"/>
+      <c r="BM47" s="22"/>
+      <c r="BN47" s="22"/>
+      <c r="BO47" s="22"/>
+      <c r="BP47" s="22"/>
+      <c r="BQ47" s="22"/>
+      <c r="BR47" s="22"/>
+      <c r="BS47" s="22"/>
+      <c r="BT47" s="22"/>
+      <c r="BU47" s="22"/>
+      <c r="BV47" s="22"/>
     </row>
-    <row r="48" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="2:76" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="8" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C48" s="18">
         <v>70.201919500000002</v>
       </c>
       <c r="D48" s="18">
         <v>43.597414399999998</v>
       </c>
       <c r="E48" s="18">
         <v>37.607128880000005</v>
       </c>
       <c r="F48" s="18">
         <v>29.0316829</v>
       </c>
       <c r="G48" s="18">
         <v>27.651391</v>
       </c>
       <c r="H48" s="18">
         <v>21.061273839999998</v>
       </c>
       <c r="I48" s="18">
         <v>13.893894529999999</v>
       </c>
       <c r="J48" s="18">
         <v>17.074487440000002</v>
       </c>
@@ -5732,135 +6128,165 @@
       </c>
       <c r="AI48" s="18">
         <v>22.841899699999999</v>
       </c>
       <c r="AJ48" s="18">
         <v>31.109158480000001</v>
       </c>
       <c r="AK48" s="18">
         <v>40.67097922</v>
       </c>
       <c r="AL48" s="18">
         <v>38.061159310000001</v>
       </c>
       <c r="AM48" s="19">
         <v>61.361964579999999</v>
       </c>
       <c r="AN48" s="19">
         <v>46.629077100000003</v>
       </c>
       <c r="AO48" s="19">
         <v>61.11548706</v>
       </c>
       <c r="AP48" s="19">
         <v>65.820610889999998</v>
       </c>
-      <c r="AQ48" s="19">
+      <c r="AQ48" s="36">
         <v>92.370459030000006</v>
       </c>
-      <c r="AR48" s="19">
-[...22 lines deleted...]
-      </c>
+      <c r="AR48" s="36"/>
+      <c r="AS48" s="9"/>
+      <c r="AT48" s="9"/>
+      <c r="AU48" s="9"/>
+      <c r="AV48" s="9"/>
+      <c r="AW48" s="22"/>
+      <c r="AX48" s="22"/>
+      <c r="AY48" s="22"/>
+      <c r="AZ48" s="22"/>
+      <c r="BA48" s="22"/>
+      <c r="BB48" s="22"/>
+      <c r="BC48" s="22"/>
+      <c r="BD48" s="22"/>
+      <c r="BE48" s="22"/>
+      <c r="BF48" s="22"/>
+      <c r="BG48" s="22"/>
+      <c r="BH48" s="22"/>
+      <c r="BI48" s="22"/>
+      <c r="BJ48" s="22"/>
+      <c r="BK48" s="22"/>
+      <c r="BL48" s="22"/>
+      <c r="BM48" s="22"/>
+      <c r="BN48" s="22"/>
+      <c r="BO48" s="22"/>
+      <c r="BP48" s="22"/>
+      <c r="BQ48" s="22"/>
+      <c r="BR48" s="22"/>
+      <c r="BS48" s="22"/>
+      <c r="BT48" s="22"/>
+      <c r="BU48" s="22"/>
+      <c r="BV48" s="22"/>
     </row>
-    <row r="49" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="2:74" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="7" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C49" s="18"/>
       <c r="D49" s="18"/>
       <c r="E49" s="18"/>
       <c r="F49" s="18"/>
       <c r="G49" s="18"/>
       <c r="H49" s="18"/>
       <c r="I49" s="18"/>
       <c r="J49" s="18"/>
       <c r="K49" s="18"/>
       <c r="L49" s="18"/>
       <c r="M49" s="18"/>
       <c r="N49" s="18"/>
       <c r="O49" s="18"/>
       <c r="P49" s="18"/>
       <c r="Q49" s="18"/>
       <c r="R49" s="18"/>
       <c r="S49" s="18"/>
       <c r="T49" s="18"/>
       <c r="U49" s="18"/>
       <c r="V49" s="18"/>
       <c r="W49" s="18"/>
       <c r="X49" s="18"/>
       <c r="Y49" s="18"/>
       <c r="Z49" s="18"/>
       <c r="AA49" s="18"/>
       <c r="AB49" s="18"/>
       <c r="AC49" s="18"/>
       <c r="AD49" s="18"/>
       <c r="AE49" s="18"/>
       <c r="AF49" s="18"/>
       <c r="AG49" s="18"/>
       <c r="AH49" s="18"/>
       <c r="AI49" s="18"/>
       <c r="AJ49" s="18"/>
       <c r="AK49" s="18"/>
       <c r="AL49" s="18"/>
       <c r="AM49" s="19"/>
       <c r="AN49" s="19"/>
       <c r="AO49" s="19"/>
       <c r="AP49" s="19"/>
-      <c r="AQ49" s="19"/>
-[...7 lines deleted...]
-      <c r="AY49" s="35"/>
+      <c r="AQ49" s="36"/>
+      <c r="AR49" s="36"/>
+      <c r="AS49" s="9"/>
+      <c r="AT49" s="9"/>
+      <c r="AU49" s="9"/>
+      <c r="AV49" s="9"/>
+      <c r="AW49" s="22"/>
+      <c r="AX49" s="22"/>
+      <c r="AY49" s="22"/>
+      <c r="AZ49" s="22"/>
+      <c r="BA49" s="22"/>
+      <c r="BB49" s="22"/>
+      <c r="BC49" s="22"/>
+      <c r="BD49" s="22"/>
+      <c r="BE49" s="22"/>
+      <c r="BF49" s="22"/>
+      <c r="BG49" s="22"/>
+      <c r="BH49" s="22"/>
+      <c r="BI49" s="22"/>
+      <c r="BJ49" s="22"/>
+      <c r="BK49" s="22"/>
+      <c r="BL49" s="22"/>
+      <c r="BM49" s="22"/>
+      <c r="BN49" s="22"/>
+      <c r="BO49" s="22"/>
+      <c r="BP49" s="22"/>
+      <c r="BQ49" s="22"/>
+      <c r="BR49" s="22"/>
+      <c r="BS49" s="22"/>
+      <c r="BT49" s="22"/>
+      <c r="BU49" s="22"/>
+      <c r="BV49" s="22"/>
     </row>
-    <row r="50" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="2:74" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="8" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C50" s="18">
         <v>9.6310459900000005</v>
       </c>
       <c r="D50" s="18">
         <v>9.0734284499999998</v>
       </c>
       <c r="E50" s="18">
         <v>13.263500759999999</v>
       </c>
       <c r="F50" s="18">
         <v>10.02914569</v>
       </c>
       <c r="G50" s="18">
         <v>11.666702599999999</v>
       </c>
       <c r="H50" s="18">
         <v>14.23044902</v>
       </c>
       <c r="I50" s="18">
         <v>9.6687429999999992</v>
       </c>
       <c r="J50" s="18">
         <v>11.61022573</v>
       </c>
@@ -5938,81 +6364,88 @@
       </c>
       <c r="AI50" s="18">
         <v>1.40056154</v>
       </c>
       <c r="AJ50" s="18">
         <v>2.3339521599999999</v>
       </c>
       <c r="AK50" s="18">
         <v>2.48072464</v>
       </c>
       <c r="AL50" s="18">
         <v>1.32746813</v>
       </c>
       <c r="AM50" s="19">
         <v>0.62732756999999995</v>
       </c>
       <c r="AN50" s="19">
         <v>0.85151970999999993</v>
       </c>
       <c r="AO50" s="19">
         <v>1.4483284400000001</v>
       </c>
       <c r="AP50" s="19">
         <v>1.6448865400000001</v>
       </c>
-      <c r="AQ50" s="19">
+      <c r="AQ50" s="36">
         <v>0.80433331999999991</v>
       </c>
-      <c r="AR50" s="19">
-[...22 lines deleted...]
-      </c>
+      <c r="AR50" s="36"/>
+      <c r="AS50" s="9"/>
+      <c r="AT50" s="9"/>
+      <c r="AU50" s="9"/>
+      <c r="AV50" s="9"/>
+      <c r="AW50" s="22"/>
+      <c r="AX50" s="22"/>
+      <c r="AY50" s="22"/>
+      <c r="AZ50" s="22"/>
+      <c r="BA50" s="22"/>
+      <c r="BB50" s="22"/>
+      <c r="BC50" s="22"/>
+      <c r="BD50" s="22"/>
+      <c r="BE50" s="22"/>
+      <c r="BF50" s="22"/>
+      <c r="BG50" s="22"/>
+      <c r="BH50" s="22"/>
+      <c r="BI50" s="22"/>
+      <c r="BJ50" s="22"/>
+      <c r="BK50" s="22"/>
+      <c r="BL50" s="22"/>
+      <c r="BM50" s="22"/>
+      <c r="BN50" s="22"/>
+      <c r="BO50" s="22"/>
+      <c r="BP50" s="22"/>
+      <c r="BQ50" s="22"/>
+      <c r="BR50" s="22"/>
+      <c r="BS50" s="22"/>
+      <c r="BT50" s="22"/>
+      <c r="BU50" s="22"/>
+      <c r="BV50" s="22"/>
     </row>
-    <row r="51" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="2:74" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="11" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C51" s="18">
         <v>6.49427062</v>
       </c>
       <c r="D51" s="18">
         <v>7.4611086799999997</v>
       </c>
       <c r="E51" s="18">
         <v>10.61683453</v>
       </c>
       <c r="F51" s="18">
         <v>7.3101269000000002</v>
       </c>
       <c r="G51" s="18">
         <v>10.06702583</v>
       </c>
       <c r="H51" s="18">
         <v>12.745672599999999</v>
       </c>
       <c r="I51" s="18">
         <v>8.3042841500000009</v>
       </c>
       <c r="J51" s="18">
         <v>10.88149252</v>
       </c>
@@ -6090,81 +6523,88 @@
       </c>
       <c r="AI51" s="18">
         <v>1.3918566499999998</v>
       </c>
       <c r="AJ51" s="18">
         <v>2.3339521599999999</v>
       </c>
       <c r="AK51" s="18">
         <v>2.4476375699999999</v>
       </c>
       <c r="AL51" s="18">
         <v>1.32746813</v>
       </c>
       <c r="AM51" s="19">
         <v>0.62732756999999995</v>
       </c>
       <c r="AN51" s="19">
         <v>0.85151970999999993</v>
       </c>
       <c r="AO51" s="19">
         <v>1.4483284400000001</v>
       </c>
       <c r="AP51" s="19">
         <v>1.6448865400000001</v>
       </c>
-      <c r="AQ51" s="19">
+      <c r="AQ51" s="36">
         <v>0.80433331999999991</v>
       </c>
-      <c r="AR51" s="19">
-[...22 lines deleted...]
-      </c>
+      <c r="AR51" s="36"/>
+      <c r="AS51" s="9"/>
+      <c r="AT51" s="9"/>
+      <c r="AU51" s="9"/>
+      <c r="AV51" s="9"/>
+      <c r="AW51" s="22"/>
+      <c r="AX51" s="22"/>
+      <c r="AY51" s="22"/>
+      <c r="AZ51" s="22"/>
+      <c r="BA51" s="22"/>
+      <c r="BB51" s="22"/>
+      <c r="BC51" s="22"/>
+      <c r="BD51" s="22"/>
+      <c r="BE51" s="22"/>
+      <c r="BF51" s="22"/>
+      <c r="BG51" s="22"/>
+      <c r="BH51" s="22"/>
+      <c r="BI51" s="22"/>
+      <c r="BJ51" s="22"/>
+      <c r="BK51" s="22"/>
+      <c r="BL51" s="22"/>
+      <c r="BM51" s="22"/>
+      <c r="BN51" s="22"/>
+      <c r="BO51" s="22"/>
+      <c r="BP51" s="22"/>
+      <c r="BQ51" s="22"/>
+      <c r="BR51" s="22"/>
+      <c r="BS51" s="22"/>
+      <c r="BT51" s="22"/>
+      <c r="BU51" s="22"/>
+      <c r="BV51" s="22"/>
     </row>
-    <row r="52" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="2:74" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="12" t="s">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="C52" s="18">
         <v>8.9852199999999986E-3</v>
       </c>
       <c r="D52" s="18">
         <v>6.5537850000000009E-2</v>
       </c>
       <c r="E52" s="18">
         <v>0.12702764999999999</v>
       </c>
       <c r="F52" s="18">
         <v>8.9640720000000007E-2</v>
       </c>
       <c r="G52" s="18">
         <v>0.24820523</v>
       </c>
       <c r="H52" s="18">
         <v>0.5810564399999999</v>
       </c>
       <c r="I52" s="18">
         <v>0.55462250999999996</v>
       </c>
       <c r="J52" s="18">
         <v>0.42158633000000001</v>
       </c>
@@ -6242,81 +6682,88 @@
       </c>
       <c r="AI52" s="18">
         <v>1.5973500000000002E-2</v>
       </c>
       <c r="AJ52" s="18">
         <v>1.7297E-2</v>
       </c>
       <c r="AK52" s="18">
         <v>1.063069E-2</v>
       </c>
       <c r="AL52" s="18">
         <v>7.0759749999999996E-2</v>
       </c>
       <c r="AM52" s="19">
         <v>2.6321290000000001E-2</v>
       </c>
       <c r="AN52" s="19">
         <v>0.1033637</v>
       </c>
       <c r="AO52" s="19">
         <v>9.5146110000000006E-2</v>
       </c>
       <c r="AP52" s="19">
         <v>1.9219999999999998E-4</v>
       </c>
-      <c r="AQ52" s="19">
+      <c r="AQ52" s="36">
         <v>1.006403E-2</v>
       </c>
-      <c r="AR52" s="19">
-[...22 lines deleted...]
-      </c>
+      <c r="AR52" s="36"/>
+      <c r="AS52" s="9"/>
+      <c r="AT52" s="9"/>
+      <c r="AU52" s="9"/>
+      <c r="AV52" s="9"/>
+      <c r="AW52" s="22"/>
+      <c r="AX52" s="22"/>
+      <c r="AY52" s="22"/>
+      <c r="AZ52" s="22"/>
+      <c r="BA52" s="22"/>
+      <c r="BB52" s="22"/>
+      <c r="BC52" s="22"/>
+      <c r="BD52" s="22"/>
+      <c r="BE52" s="22"/>
+      <c r="BF52" s="22"/>
+      <c r="BG52" s="22"/>
+      <c r="BH52" s="22"/>
+      <c r="BI52" s="22"/>
+      <c r="BJ52" s="22"/>
+      <c r="BK52" s="22"/>
+      <c r="BL52" s="22"/>
+      <c r="BM52" s="22"/>
+      <c r="BN52" s="22"/>
+      <c r="BO52" s="22"/>
+      <c r="BP52" s="22"/>
+      <c r="BQ52" s="22"/>
+      <c r="BR52" s="22"/>
+      <c r="BS52" s="22"/>
+      <c r="BT52" s="22"/>
+      <c r="BU52" s="22"/>
+      <c r="BV52" s="22"/>
     </row>
-    <row r="53" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="2:74" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="12" t="s">
-        <v>37</v>
+        <v>1</v>
       </c>
       <c r="C53" s="18">
         <v>6.4852854000000004</v>
       </c>
       <c r="D53" s="18">
         <v>7.3955708300000005</v>
       </c>
       <c r="E53" s="18">
         <v>10.489806880000001</v>
       </c>
       <c r="F53" s="18">
         <v>7.22048618</v>
       </c>
       <c r="G53" s="18">
         <v>9.8188206000000005</v>
       </c>
       <c r="H53" s="18">
         <v>12.16461616</v>
       </c>
       <c r="I53" s="18">
         <v>7.7496616399999994</v>
       </c>
       <c r="J53" s="18">
         <v>10.45990619</v>
       </c>
@@ -6394,79 +6841,86 @@
       </c>
       <c r="AI53" s="18">
         <v>1.3758831499999999</v>
       </c>
       <c r="AJ53" s="18">
         <v>2.3166551600000003</v>
       </c>
       <c r="AK53" s="18">
         <v>2.4370068799999998</v>
       </c>
       <c r="AL53" s="18">
         <v>1.2567083799999998</v>
       </c>
       <c r="AM53" s="19">
         <v>0.60100628</v>
       </c>
       <c r="AN53" s="19">
         <v>0.74815600999999998</v>
       </c>
       <c r="AO53" s="19">
         <v>1.3531823300000001</v>
       </c>
       <c r="AP53" s="19">
         <v>1.64469434</v>
       </c>
-      <c r="AQ53" s="19">
+      <c r="AQ53" s="36">
         <v>0.79426929000000002</v>
       </c>
-      <c r="AR53" s="19">
-[...22 lines deleted...]
-      </c>
+      <c r="AR53" s="36"/>
+      <c r="AS53" s="9"/>
+      <c r="AT53" s="9"/>
+      <c r="AU53" s="9"/>
+      <c r="AV53" s="9"/>
+      <c r="AW53" s="22"/>
+      <c r="AX53" s="22"/>
+      <c r="AY53" s="22"/>
+      <c r="AZ53" s="22"/>
+      <c r="BA53" s="22"/>
+      <c r="BB53" s="22"/>
+      <c r="BC53" s="22"/>
+      <c r="BD53" s="22"/>
+      <c r="BE53" s="22"/>
+      <c r="BF53" s="22"/>
+      <c r="BG53" s="22"/>
+      <c r="BH53" s="22"/>
+      <c r="BI53" s="22"/>
+      <c r="BJ53" s="22"/>
+      <c r="BK53" s="22"/>
+      <c r="BL53" s="22"/>
+      <c r="BM53" s="22"/>
+      <c r="BN53" s="22"/>
+      <c r="BO53" s="22"/>
+      <c r="BP53" s="22"/>
+      <c r="BQ53" s="22"/>
+      <c r="BR53" s="22"/>
+      <c r="BS53" s="22"/>
+      <c r="BT53" s="22"/>
+      <c r="BU53" s="22"/>
+      <c r="BV53" s="22"/>
     </row>
-    <row r="54" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="2:74" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="11" t="s">
         <v>38</v>
       </c>
       <c r="C54" s="18">
         <v>3.1367753700000001</v>
       </c>
       <c r="D54" s="18">
         <v>1.61231977</v>
       </c>
       <c r="E54" s="18">
         <v>2.6466662300000001</v>
       </c>
       <c r="F54" s="18">
         <v>2.7190187900000002</v>
       </c>
       <c r="G54" s="18">
         <v>1.5996767700000001</v>
       </c>
       <c r="H54" s="18">
         <v>1.48477642</v>
       </c>
       <c r="I54" s="18">
         <v>1.3644588500000001</v>
       </c>
       <c r="J54" s="18">
@@ -6526,253 +6980,267 @@
       <c r="AB54" s="18">
         <v>0.32202539000000002</v>
       </c>
       <c r="AC54" s="18">
         <v>0.46016196000000004</v>
       </c>
       <c r="AD54" s="18">
         <v>0.22217190000000001</v>
       </c>
       <c r="AE54" s="18">
         <v>0.12933505000000001</v>
       </c>
       <c r="AF54" s="18">
         <v>3.1742739999999998E-2</v>
       </c>
       <c r="AG54" s="18">
         <v>0.13920350000000001</v>
       </c>
       <c r="AH54" s="18">
         <v>0.18633253</v>
       </c>
       <c r="AI54" s="18">
         <v>8.7048899999999999E-3</v>
       </c>
       <c r="AJ54" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AK54" s="18">
         <v>3.3087070000000003E-2</v>
       </c>
       <c r="AL54" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AM54" s="20" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AN54" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AO54" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AP54" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AQ54" s="18" t="s">
-        <v>25</v>
-[...24 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="AR54" s="18"/>
+      <c r="AS54" s="9"/>
+      <c r="AT54" s="9"/>
+      <c r="AU54" s="9"/>
+      <c r="AV54" s="9"/>
+      <c r="AW54" s="22"/>
+      <c r="AX54" s="22"/>
+      <c r="AY54" s="22"/>
+      <c r="AZ54" s="22"/>
+      <c r="BA54" s="22"/>
+      <c r="BB54" s="22"/>
+      <c r="BC54" s="22"/>
+      <c r="BD54" s="22"/>
+      <c r="BE54" s="22"/>
+      <c r="BF54" s="22"/>
+      <c r="BG54" s="22"/>
+      <c r="BH54" s="22"/>
+      <c r="BI54" s="22"/>
+      <c r="BJ54" s="22"/>
+      <c r="BK54" s="22"/>
+      <c r="BL54" s="22"/>
+      <c r="BM54" s="22"/>
+      <c r="BN54" s="22"/>
+      <c r="BO54" s="22"/>
+      <c r="BP54" s="22"/>
+      <c r="BQ54" s="22"/>
+      <c r="BR54" s="22"/>
+      <c r="BS54" s="22"/>
+      <c r="BT54" s="22"/>
+      <c r="BU54" s="22"/>
+      <c r="BV54" s="22"/>
     </row>
-    <row r="55" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="2:74" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="12" t="s">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="C55" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="D55" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="E55" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="F55" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="G55" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="H55" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="I55" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="J55" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="K55" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="L55" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="M55" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="N55" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="O55" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="P55" s="18">
         <v>1.456669E-2</v>
       </c>
       <c r="Q55" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="R55" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="S55" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="T55" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="U55" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="V55" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="W55" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="X55" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="Y55" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="Z55" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AA55" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AB55" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AC55" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AD55" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AE55" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AF55" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AG55" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AH55" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AI55" s="18">
         <v>8.7048899999999999E-3</v>
       </c>
       <c r="AJ55" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AK55" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AL55" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AM55" s="20" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AN55" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AO55" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AP55" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AQ55" s="18" t="s">
-        <v>25</v>
-[...24 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="AR55" s="18"/>
+      <c r="AS55" s="9"/>
+      <c r="AT55" s="9"/>
+      <c r="AU55" s="9"/>
+      <c r="AV55" s="9"/>
+      <c r="AW55" s="22"/>
+      <c r="AX55" s="22"/>
+      <c r="AY55" s="22"/>
+      <c r="AZ55" s="22"/>
+      <c r="BA55" s="22"/>
+      <c r="BB55" s="22"/>
+      <c r="BC55" s="22"/>
+      <c r="BD55" s="22"/>
+      <c r="BE55" s="22"/>
+      <c r="BF55" s="22"/>
+      <c r="BG55" s="22"/>
+      <c r="BH55" s="22"/>
+      <c r="BI55" s="22"/>
+      <c r="BJ55" s="22"/>
+      <c r="BK55" s="22"/>
+      <c r="BL55" s="22"/>
+      <c r="BM55" s="22"/>
+      <c r="BN55" s="22"/>
+      <c r="BO55" s="22"/>
+      <c r="BP55" s="22"/>
+      <c r="BQ55" s="22"/>
+      <c r="BR55" s="22"/>
+      <c r="BS55" s="22"/>
+      <c r="BT55" s="22"/>
+      <c r="BU55" s="22"/>
+      <c r="BV55" s="22"/>
     </row>
-    <row r="56" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="2:74" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="12" t="s">
-        <v>37</v>
+        <v>1</v>
       </c>
       <c r="C56" s="18">
         <v>3.1367753700000001</v>
       </c>
       <c r="D56" s="18">
         <v>1.61231977</v>
       </c>
       <c r="E56" s="18">
         <v>2.6466662300000001</v>
       </c>
       <c r="F56" s="18">
         <v>2.7190187900000002</v>
       </c>
       <c r="G56" s="18">
         <v>1.5996767700000001</v>
       </c>
       <c r="H56" s="18">
         <v>1.48477642</v>
       </c>
       <c r="I56" s="18">
         <v>1.3644588500000001</v>
       </c>
       <c r="J56" s="18">
         <v>0.72873320999999991</v>
       </c>
@@ -6827,102 +7295,109 @@
       <c r="AA56" s="18">
         <v>0.26108821999999998</v>
       </c>
       <c r="AB56" s="18">
         <v>0.32202539000000002</v>
       </c>
       <c r="AC56" s="18">
         <v>0.46016196000000004</v>
       </c>
       <c r="AD56" s="18">
         <v>0.22217190000000001</v>
       </c>
       <c r="AE56" s="18">
         <v>0.12933505000000001</v>
       </c>
       <c r="AF56" s="18">
         <v>3.1742739999999998E-2</v>
       </c>
       <c r="AG56" s="18">
         <v>0.13920350000000001</v>
       </c>
       <c r="AH56" s="18">
         <v>0.18633253</v>
       </c>
       <c r="AI56" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AJ56" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AK56" s="18">
         <v>3.3087070000000003E-2</v>
       </c>
       <c r="AL56" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AM56" s="20" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AN56" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AO56" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AP56" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AQ56" s="18" t="s">
-        <v>25</v>
-[...24 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="AR56" s="18"/>
+      <c r="AS56" s="9"/>
+      <c r="AT56" s="9"/>
+      <c r="AU56" s="9"/>
+      <c r="AV56" s="9"/>
+      <c r="AW56" s="22"/>
+      <c r="AX56" s="22"/>
+      <c r="AY56" s="22"/>
+      <c r="AZ56" s="22"/>
+      <c r="BA56" s="22"/>
+      <c r="BB56" s="22"/>
+      <c r="BC56" s="22"/>
+      <c r="BD56" s="22"/>
+      <c r="BE56" s="22"/>
+      <c r="BF56" s="22"/>
+      <c r="BG56" s="22"/>
+      <c r="BH56" s="22"/>
+      <c r="BI56" s="22"/>
+      <c r="BJ56" s="22"/>
+      <c r="BK56" s="22"/>
+      <c r="BL56" s="22"/>
+      <c r="BM56" s="22"/>
+      <c r="BN56" s="22"/>
+      <c r="BO56" s="22"/>
+      <c r="BP56" s="22"/>
+      <c r="BQ56" s="22"/>
+      <c r="BR56" s="22"/>
+      <c r="BS56" s="22"/>
+      <c r="BT56" s="22"/>
+      <c r="BU56" s="22"/>
+      <c r="BV56" s="22"/>
     </row>
-    <row r="57" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="2:74" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C57" s="18">
         <v>456.85791445000001</v>
       </c>
       <c r="D57" s="18">
         <v>403.80067374000004</v>
       </c>
       <c r="E57" s="18">
         <v>488.11209962999999</v>
       </c>
       <c r="F57" s="18">
         <v>605.77037214999996</v>
       </c>
       <c r="G57" s="18">
         <v>494.50554400999999</v>
       </c>
       <c r="H57" s="18">
         <v>578.87880845000007</v>
       </c>
       <c r="I57" s="18">
         <v>482.74810130999998</v>
       </c>
       <c r="J57" s="18">
@@ -7002,81 +7477,88 @@
       </c>
       <c r="AI57" s="18">
         <v>288.01319274999997</v>
       </c>
       <c r="AJ57" s="18">
         <v>285.85892973</v>
       </c>
       <c r="AK57" s="18">
         <v>348.93695307999997</v>
       </c>
       <c r="AL57" s="18">
         <v>332.27140592000001</v>
       </c>
       <c r="AM57" s="19">
         <v>382.08512007999997</v>
       </c>
       <c r="AN57" s="19">
         <v>441.03802417999998</v>
       </c>
       <c r="AO57" s="19">
         <v>284.21885146</v>
       </c>
       <c r="AP57" s="19">
         <v>365.87694277999998</v>
       </c>
-      <c r="AQ57" s="19">
+      <c r="AQ57" s="36">
         <v>326.93027355000004</v>
       </c>
-      <c r="AR57" s="19">
-[...22 lines deleted...]
-      </c>
+      <c r="AR57" s="36"/>
+      <c r="AS57" s="9"/>
+      <c r="AT57" s="9"/>
+      <c r="AU57" s="9"/>
+      <c r="AV57" s="9"/>
+      <c r="AW57" s="22"/>
+      <c r="AX57" s="22"/>
+      <c r="AY57" s="22"/>
+      <c r="AZ57" s="22"/>
+      <c r="BA57" s="22"/>
+      <c r="BB57" s="22"/>
+      <c r="BC57" s="22"/>
+      <c r="BD57" s="22"/>
+      <c r="BE57" s="22"/>
+      <c r="BF57" s="22"/>
+      <c r="BG57" s="22"/>
+      <c r="BH57" s="22"/>
+      <c r="BI57" s="22"/>
+      <c r="BJ57" s="22"/>
+      <c r="BK57" s="22"/>
+      <c r="BL57" s="22"/>
+      <c r="BM57" s="22"/>
+      <c r="BN57" s="22"/>
+      <c r="BO57" s="22"/>
+      <c r="BP57" s="22"/>
+      <c r="BQ57" s="22"/>
+      <c r="BR57" s="22"/>
+      <c r="BS57" s="22"/>
+      <c r="BT57" s="22"/>
+      <c r="BU57" s="22"/>
+      <c r="BV57" s="22"/>
     </row>
-    <row r="58" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="2:74" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="14" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C58" s="18">
         <v>358.58143920999998</v>
       </c>
       <c r="D58" s="18">
         <v>296.89328962000002</v>
       </c>
       <c r="E58" s="18">
         <v>401.41930843</v>
       </c>
       <c r="F58" s="18">
         <v>522.54975933000003</v>
       </c>
       <c r="G58" s="18">
         <v>426.98011504999999</v>
       </c>
       <c r="H58" s="18">
         <v>506.20173539000001</v>
       </c>
       <c r="I58" s="18">
         <v>435.42110217000004</v>
       </c>
       <c r="J58" s="18">
         <v>435.16178122000002</v>
       </c>
@@ -7154,81 +7636,88 @@
       </c>
       <c r="AI58" s="18">
         <v>279.29744335000004</v>
       </c>
       <c r="AJ58" s="18">
         <v>271.55950151000002</v>
       </c>
       <c r="AK58" s="18">
         <v>336.07087385</v>
       </c>
       <c r="AL58" s="18">
         <v>320.73266001000002</v>
       </c>
       <c r="AM58" s="19">
         <v>362.54174548000003</v>
       </c>
       <c r="AN58" s="19">
         <v>435.33044081000003</v>
       </c>
       <c r="AO58" s="19">
         <v>277.11918727</v>
       </c>
       <c r="AP58" s="19">
         <v>350.10910765</v>
       </c>
-      <c r="AQ58" s="19">
+      <c r="AQ58" s="36">
         <v>315.10845461000002</v>
       </c>
-      <c r="AR58" s="19">
-[...22 lines deleted...]
-      </c>
+      <c r="AR58" s="36"/>
+      <c r="AS58" s="9"/>
+      <c r="AT58" s="9"/>
+      <c r="AU58" s="9"/>
+      <c r="AV58" s="9"/>
+      <c r="AW58" s="22"/>
+      <c r="AX58" s="22"/>
+      <c r="AY58" s="22"/>
+      <c r="AZ58" s="22"/>
+      <c r="BA58" s="22"/>
+      <c r="BB58" s="22"/>
+      <c r="BC58" s="22"/>
+      <c r="BD58" s="22"/>
+      <c r="BE58" s="22"/>
+      <c r="BF58" s="22"/>
+      <c r="BG58" s="22"/>
+      <c r="BH58" s="22"/>
+      <c r="BI58" s="22"/>
+      <c r="BJ58" s="22"/>
+      <c r="BK58" s="22"/>
+      <c r="BL58" s="22"/>
+      <c r="BM58" s="22"/>
+      <c r="BN58" s="22"/>
+      <c r="BO58" s="22"/>
+      <c r="BP58" s="22"/>
+      <c r="BQ58" s="22"/>
+      <c r="BR58" s="22"/>
+      <c r="BS58" s="22"/>
+      <c r="BT58" s="22"/>
+      <c r="BU58" s="22"/>
+      <c r="BV58" s="22"/>
     </row>
-    <row r="59" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="2:74" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="15" t="s">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="C59" s="18">
         <v>39.974459609999997</v>
       </c>
       <c r="D59" s="18">
         <v>32.510018410000001</v>
       </c>
       <c r="E59" s="18">
         <v>45.871098670000002</v>
       </c>
       <c r="F59" s="18">
         <v>195.89164333000002</v>
       </c>
       <c r="G59" s="18">
         <v>63.063104170000003</v>
       </c>
       <c r="H59" s="18">
         <v>97.252562489999988</v>
       </c>
       <c r="I59" s="18">
         <v>62.512545369999998</v>
       </c>
       <c r="J59" s="18">
         <v>64.499732440000002</v>
       </c>
@@ -7306,81 +7795,88 @@
       </c>
       <c r="AI59" s="18">
         <v>41.32689165</v>
       </c>
       <c r="AJ59" s="18">
         <v>29.425623989999998</v>
       </c>
       <c r="AK59" s="18">
         <v>44.493372729999997</v>
       </c>
       <c r="AL59" s="18">
         <v>44.745603880000004</v>
       </c>
       <c r="AM59" s="19">
         <v>32.116180620000002</v>
       </c>
       <c r="AN59" s="19">
         <v>43.767430170000004</v>
       </c>
       <c r="AO59" s="19">
         <v>29.610737950000001</v>
       </c>
       <c r="AP59" s="19">
         <v>31.983483700000001</v>
       </c>
-      <c r="AQ59" s="19">
+      <c r="AQ59" s="36">
         <v>33.581390560000003</v>
       </c>
-      <c r="AR59" s="19">
-[...22 lines deleted...]
-      </c>
+      <c r="AR59" s="36"/>
+      <c r="AS59" s="9"/>
+      <c r="AT59" s="9"/>
+      <c r="AU59" s="9"/>
+      <c r="AV59" s="9"/>
+      <c r="AW59" s="22"/>
+      <c r="AX59" s="22"/>
+      <c r="AY59" s="22"/>
+      <c r="AZ59" s="22"/>
+      <c r="BA59" s="22"/>
+      <c r="BB59" s="22"/>
+      <c r="BC59" s="22"/>
+      <c r="BD59" s="22"/>
+      <c r="BE59" s="22"/>
+      <c r="BF59" s="22"/>
+      <c r="BG59" s="22"/>
+      <c r="BH59" s="22"/>
+      <c r="BI59" s="22"/>
+      <c r="BJ59" s="22"/>
+      <c r="BK59" s="22"/>
+      <c r="BL59" s="22"/>
+      <c r="BM59" s="22"/>
+      <c r="BN59" s="22"/>
+      <c r="BO59" s="22"/>
+      <c r="BP59" s="22"/>
+      <c r="BQ59" s="22"/>
+      <c r="BR59" s="22"/>
+      <c r="BS59" s="22"/>
+      <c r="BT59" s="22"/>
+      <c r="BU59" s="22"/>
+      <c r="BV59" s="22"/>
     </row>
-    <row r="60" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="2:74" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="15" t="s">
-        <v>37</v>
+        <v>1</v>
       </c>
       <c r="C60" s="18">
         <v>318.60697960000005</v>
       </c>
       <c r="D60" s="18">
         <v>264.38327121000003</v>
       </c>
       <c r="E60" s="18">
         <v>355.54820975999996</v>
       </c>
       <c r="F60" s="18">
         <v>326.65811600000001</v>
       </c>
       <c r="G60" s="18">
         <v>363.91701088000002</v>
       </c>
       <c r="H60" s="18">
         <v>408.94917289999995</v>
       </c>
       <c r="I60" s="18">
         <v>372.90855679999999</v>
       </c>
       <c r="J60" s="18">
         <v>370.66204877999996</v>
       </c>
@@ -7458,79 +7954,86 @@
       </c>
       <c r="AI60" s="18">
         <v>237.97055169999999</v>
       </c>
       <c r="AJ60" s="18">
         <v>242.13387752</v>
       </c>
       <c r="AK60" s="18">
         <v>291.57750112000002</v>
       </c>
       <c r="AL60" s="18">
         <v>275.98705612999998</v>
       </c>
       <c r="AM60" s="19">
         <v>330.42556486000001</v>
       </c>
       <c r="AN60" s="19">
         <v>391.56301063999996</v>
       </c>
       <c r="AO60" s="19">
         <v>247.50844931999998</v>
       </c>
       <c r="AP60" s="19">
         <v>318.12562394999998</v>
       </c>
-      <c r="AQ60" s="19">
+      <c r="AQ60" s="36">
         <v>281.52706405000004</v>
       </c>
-      <c r="AR60" s="19">
-[...22 lines deleted...]
-      </c>
+      <c r="AR60" s="36"/>
+      <c r="AS60" s="9"/>
+      <c r="AT60" s="9"/>
+      <c r="AU60" s="9"/>
+      <c r="AV60" s="9"/>
+      <c r="AW60" s="22"/>
+      <c r="AX60" s="22"/>
+      <c r="AY60" s="22"/>
+      <c r="AZ60" s="22"/>
+      <c r="BA60" s="22"/>
+      <c r="BB60" s="22"/>
+      <c r="BC60" s="22"/>
+      <c r="BD60" s="22"/>
+      <c r="BE60" s="22"/>
+      <c r="BF60" s="22"/>
+      <c r="BG60" s="22"/>
+      <c r="BH60" s="22"/>
+      <c r="BI60" s="22"/>
+      <c r="BJ60" s="22"/>
+      <c r="BK60" s="22"/>
+      <c r="BL60" s="22"/>
+      <c r="BM60" s="22"/>
+      <c r="BN60" s="22"/>
+      <c r="BO60" s="22"/>
+      <c r="BP60" s="22"/>
+      <c r="BQ60" s="22"/>
+      <c r="BR60" s="22"/>
+      <c r="BS60" s="22"/>
+      <c r="BT60" s="22"/>
+      <c r="BU60" s="22"/>
+      <c r="BV60" s="22"/>
     </row>
-    <row r="61" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="2:74" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="14" t="s">
         <v>38</v>
       </c>
       <c r="C61" s="18">
         <v>97.912400939999998</v>
       </c>
       <c r="D61" s="18">
         <v>106.90738412</v>
       </c>
       <c r="E61" s="18">
         <v>86.692791200000002</v>
       </c>
       <c r="F61" s="18">
         <v>82.283977120000003</v>
       </c>
       <c r="G61" s="18">
         <v>66.802635510000002</v>
       </c>
       <c r="H61" s="18">
         <v>70.013829150000007</v>
       </c>
       <c r="I61" s="18">
         <v>47.326999139999998</v>
       </c>
       <c r="J61" s="18">
@@ -7610,233 +8113,247 @@
       </c>
       <c r="AI61" s="18">
         <v>8.7157494</v>
       </c>
       <c r="AJ61" s="18">
         <v>14.299428220000001</v>
       </c>
       <c r="AK61" s="18">
         <v>12.86607923</v>
       </c>
       <c r="AL61" s="18">
         <v>11.538745909999999</v>
       </c>
       <c r="AM61" s="19">
         <v>18.58045911</v>
       </c>
       <c r="AN61" s="19">
         <v>5.70758337</v>
       </c>
       <c r="AO61" s="19">
         <v>7.0996641900000004</v>
       </c>
       <c r="AP61" s="19">
         <v>14.005930380000001</v>
       </c>
-      <c r="AQ61" s="19">
+      <c r="AQ61" s="36">
         <v>11.82181894</v>
       </c>
-      <c r="AR61" s="19">
-[...22 lines deleted...]
-      </c>
+      <c r="AR61" s="36"/>
+      <c r="AS61" s="9"/>
+      <c r="AT61" s="9"/>
+      <c r="AU61" s="9"/>
+      <c r="AV61" s="9"/>
+      <c r="AW61" s="22"/>
+      <c r="AX61" s="22"/>
+      <c r="AY61" s="22"/>
+      <c r="AZ61" s="22"/>
+      <c r="BA61" s="22"/>
+      <c r="BB61" s="22"/>
+      <c r="BC61" s="22"/>
+      <c r="BD61" s="22"/>
+      <c r="BE61" s="22"/>
+      <c r="BF61" s="22"/>
+      <c r="BG61" s="22"/>
+      <c r="BH61" s="22"/>
+      <c r="BI61" s="22"/>
+      <c r="BJ61" s="22"/>
+      <c r="BK61" s="22"/>
+      <c r="BL61" s="22"/>
+      <c r="BM61" s="22"/>
+      <c r="BN61" s="22"/>
+      <c r="BO61" s="22"/>
+      <c r="BP61" s="22"/>
+      <c r="BQ61" s="22"/>
+      <c r="BR61" s="22"/>
+      <c r="BS61" s="22"/>
+      <c r="BT61" s="22"/>
+      <c r="BU61" s="22"/>
+      <c r="BV61" s="22"/>
     </row>
-    <row r="62" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="2:74" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B62" s="15" t="s">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="C62" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="D62" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="E62" s="18">
         <v>8.5764899999999991E-3</v>
       </c>
       <c r="F62" s="18">
         <v>5.662967E-2</v>
       </c>
       <c r="G62" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="H62" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="I62" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="J62" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="K62" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="L62" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="M62" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="N62" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="O62" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="P62" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="Q62" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="R62" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="S62" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="T62" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="U62" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="V62" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="W62" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="X62" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="Y62" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="Z62" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AA62" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AB62" s="18">
         <v>2.5500200000000001E-2</v>
       </c>
       <c r="AC62" s="18">
         <v>7.8718099999999999E-3</v>
       </c>
       <c r="AD62" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AE62" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AF62" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AG62" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AH62" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AI62" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AJ62" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AK62" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AL62" s="18">
         <v>2.5384000000000002E-4</v>
       </c>
       <c r="AM62" s="20" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AN62" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AO62" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AP62" s="18" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="AQ62" s="18">
+        <v>52</v>
+      </c>
+      <c r="AQ62" s="36">
         <v>0.47671287000000001</v>
       </c>
-      <c r="AR62" s="18" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AR62" s="18"/>
+      <c r="AS62" s="9"/>
+      <c r="AT62" s="9"/>
+      <c r="AU62" s="9"/>
+      <c r="AV62" s="9"/>
+      <c r="AW62" s="22"/>
+      <c r="AX62" s="22"/>
+      <c r="AY62" s="22"/>
+      <c r="AZ62" s="22"/>
+      <c r="BA62" s="22"/>
+      <c r="BB62" s="22"/>
+      <c r="BC62" s="22"/>
+      <c r="BD62" s="22"/>
+      <c r="BE62" s="22"/>
+      <c r="BF62" s="22"/>
+      <c r="BG62" s="22"/>
+      <c r="BH62" s="22"/>
+      <c r="BI62" s="22"/>
+      <c r="BJ62" s="22"/>
+      <c r="BK62" s="22"/>
+      <c r="BL62" s="22"/>
+      <c r="BM62" s="22"/>
+      <c r="BN62" s="22"/>
+      <c r="BO62" s="22"/>
+      <c r="BP62" s="22"/>
+      <c r="BQ62" s="22"/>
+      <c r="BR62" s="22"/>
+      <c r="BS62" s="22"/>
+      <c r="BT62" s="22"/>
+      <c r="BU62" s="22"/>
+      <c r="BV62" s="22"/>
     </row>
-    <row r="63" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="2:74" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B63" s="15" t="s">
-        <v>37</v>
+        <v>1</v>
       </c>
       <c r="C63" s="18">
         <v>97.912400939999998</v>
       </c>
       <c r="D63" s="18">
         <v>106.90738412</v>
       </c>
       <c r="E63" s="18">
         <v>86.684214709999992</v>
       </c>
       <c r="F63" s="18">
         <v>82.227347449999996</v>
       </c>
       <c r="G63" s="18">
         <v>66.802635510000002</v>
       </c>
       <c r="H63" s="18">
         <v>70.013829150000007</v>
       </c>
       <c r="I63" s="18">
         <v>47.326999139999998</v>
       </c>
       <c r="J63" s="18">
         <v>75.973850970000001</v>
       </c>
@@ -7914,547 +8431,637 @@
       </c>
       <c r="AI63" s="18">
         <v>8.7157494</v>
       </c>
       <c r="AJ63" s="18">
         <v>14.299428220000001</v>
       </c>
       <c r="AK63" s="18">
         <v>12.86607923</v>
       </c>
       <c r="AL63" s="18">
         <v>11.53849207</v>
       </c>
       <c r="AM63" s="19">
         <v>18.58045911</v>
       </c>
       <c r="AN63" s="19">
         <v>5.70758337</v>
       </c>
       <c r="AO63" s="19">
         <v>7.0996641900000004</v>
       </c>
       <c r="AP63" s="19">
         <v>14.005930380000001</v>
       </c>
-      <c r="AQ63" s="19">
+      <c r="AQ63" s="36">
         <v>11.34510607</v>
       </c>
-      <c r="AR63" s="19">
-[...22 lines deleted...]
-      </c>
+      <c r="AR63" s="36"/>
+      <c r="AS63" s="9"/>
+      <c r="AT63" s="9"/>
+      <c r="AU63" s="9"/>
+      <c r="AV63" s="9"/>
+      <c r="AW63" s="22"/>
+      <c r="AX63" s="22"/>
+      <c r="AY63" s="22"/>
+      <c r="AZ63" s="22"/>
+      <c r="BA63" s="22"/>
+      <c r="BB63" s="22"/>
+      <c r="BC63" s="22"/>
+      <c r="BD63" s="22"/>
+      <c r="BE63" s="22"/>
+      <c r="BF63" s="22"/>
+      <c r="BG63" s="22"/>
+      <c r="BH63" s="22"/>
+      <c r="BI63" s="22"/>
+      <c r="BJ63" s="22"/>
+      <c r="BK63" s="22"/>
+      <c r="BL63" s="22"/>
+      <c r="BM63" s="22"/>
+      <c r="BN63" s="22"/>
+      <c r="BO63" s="22"/>
+      <c r="BP63" s="22"/>
+      <c r="BQ63" s="22"/>
+      <c r="BR63" s="22"/>
+      <c r="BS63" s="22"/>
+      <c r="BT63" s="22"/>
+      <c r="BU63" s="22"/>
+      <c r="BV63" s="22"/>
     </row>
-    <row r="64" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="2:74" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B64" s="7" t="s">
         <v>40</v>
       </c>
       <c r="C64" s="18"/>
       <c r="D64" s="18"/>
       <c r="E64" s="18"/>
       <c r="F64" s="18"/>
       <c r="G64" s="18"/>
       <c r="H64" s="18"/>
       <c r="I64" s="18"/>
       <c r="J64" s="18"/>
       <c r="K64" s="18"/>
       <c r="L64" s="18"/>
       <c r="M64" s="18"/>
       <c r="N64" s="18"/>
       <c r="O64" s="18"/>
       <c r="P64" s="18"/>
       <c r="Q64" s="18"/>
       <c r="R64" s="18"/>
       <c r="S64" s="18"/>
       <c r="T64" s="18"/>
       <c r="U64" s="18"/>
       <c r="V64" s="18"/>
       <c r="W64" s="18"/>
       <c r="X64" s="18"/>
       <c r="Y64" s="18"/>
       <c r="Z64" s="18"/>
       <c r="AA64" s="18"/>
       <c r="AB64" s="18"/>
       <c r="AC64" s="18"/>
       <c r="AD64" s="18"/>
       <c r="AE64" s="18"/>
       <c r="AF64" s="18"/>
       <c r="AG64" s="18"/>
       <c r="AH64" s="18"/>
       <c r="AI64" s="18"/>
       <c r="AJ64" s="18"/>
       <c r="AK64" s="18"/>
       <c r="AL64" s="18"/>
       <c r="AM64" s="20"/>
       <c r="AN64" s="19"/>
       <c r="AO64" s="19"/>
       <c r="AP64" s="19"/>
-      <c r="AQ64" s="19"/>
-[...7 lines deleted...]
-      <c r="AY64" s="35"/>
+      <c r="AQ64" s="36"/>
+      <c r="AR64" s="36"/>
+      <c r="AS64" s="9"/>
+      <c r="AT64" s="9"/>
+      <c r="AU64" s="9"/>
+      <c r="AV64" s="9"/>
+      <c r="AW64" s="22"/>
+      <c r="AX64" s="22"/>
+      <c r="AY64" s="22"/>
+      <c r="AZ64" s="22"/>
+      <c r="BA64" s="22"/>
+      <c r="BB64" s="22"/>
+      <c r="BC64" s="22"/>
+      <c r="BD64" s="22"/>
+      <c r="BE64" s="22"/>
+      <c r="BF64" s="22"/>
+      <c r="BG64" s="22"/>
+      <c r="BH64" s="22"/>
+      <c r="BI64" s="22"/>
+      <c r="BJ64" s="22"/>
+      <c r="BK64" s="22"/>
+      <c r="BL64" s="22"/>
+      <c r="BM64" s="22"/>
+      <c r="BN64" s="22"/>
+      <c r="BO64" s="22"/>
+      <c r="BP64" s="22"/>
+      <c r="BQ64" s="22"/>
+      <c r="BR64" s="22"/>
+      <c r="BS64" s="22"/>
+      <c r="BT64" s="22"/>
+      <c r="BU64" s="22"/>
+      <c r="BV64" s="22"/>
     </row>
-    <row r="65" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="2:74" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B65" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C65" s="18">
         <v>2.2107290000000002E-2</v>
       </c>
       <c r="D65" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="E65" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="F65" s="18">
         <v>2.7503720000000002E-2</v>
       </c>
       <c r="G65" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="H65" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="I65" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="J65" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="K65" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="L65" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="M65" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="N65" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="O65" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="P65" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="Q65" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="R65" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="S65" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="T65" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="U65" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="V65" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="W65" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="X65" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="Y65" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="Z65" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AA65" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AB65" s="18">
         <v>0.2288946</v>
       </c>
       <c r="AC65" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AD65" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AE65" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AF65" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AG65" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AH65" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AI65" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AJ65" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AK65" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AL65" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AM65" s="20" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AN65" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AO65" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AP65" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AQ65" s="18" t="s">
-        <v>25</v>
-[...24 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="AR65" s="18"/>
+      <c r="AS65" s="9"/>
+      <c r="AT65" s="9"/>
+      <c r="AU65" s="9"/>
+      <c r="AV65" s="9"/>
+      <c r="AW65" s="22"/>
+      <c r="AX65" s="22"/>
+      <c r="AY65" s="22"/>
+      <c r="AZ65" s="22"/>
+      <c r="BA65" s="22"/>
+      <c r="BB65" s="22"/>
+      <c r="BC65" s="22"/>
+      <c r="BD65" s="22"/>
+      <c r="BE65" s="22"/>
+      <c r="BF65" s="22"/>
+      <c r="BG65" s="22"/>
+      <c r="BH65" s="22"/>
+      <c r="BI65" s="22"/>
+      <c r="BJ65" s="22"/>
+      <c r="BK65" s="22"/>
+      <c r="BL65" s="22"/>
+      <c r="BM65" s="22"/>
+      <c r="BN65" s="22"/>
+      <c r="BO65" s="22"/>
+      <c r="BP65" s="22"/>
+      <c r="BQ65" s="22"/>
+      <c r="BR65" s="22"/>
+      <c r="BS65" s="22"/>
+      <c r="BT65" s="22"/>
+      <c r="BU65" s="22"/>
+      <c r="BV65" s="22"/>
     </row>
-    <row r="66" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="2:74" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B66" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C66" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="D66" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="E66" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="F66" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="G66" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="H66" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="I66" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="J66" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="K66" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="L66" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="M66" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="N66" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="O66" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="P66" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="Q66" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="R66" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="S66" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="T66" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="U66" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="V66" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="W66" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="X66" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="Y66" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="Z66" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AA66" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AB66" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AC66" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AD66" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AE66" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AF66" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AG66" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AH66" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AI66" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AJ66" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AK66" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AL66" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AM66" s="20" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AN66" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AO66" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AP66" s="18" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="AQ66" s="18" t="s">
-        <v>25</v>
-[...24 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="AR66" s="18"/>
+      <c r="AS66" s="9"/>
+      <c r="AT66" s="9"/>
+      <c r="AU66" s="9"/>
+      <c r="AV66" s="9"/>
+      <c r="AW66" s="22"/>
+      <c r="AX66" s="22"/>
+      <c r="AY66" s="22"/>
+      <c r="AZ66" s="22"/>
+      <c r="BA66" s="22"/>
+      <c r="BB66" s="22"/>
+      <c r="BC66" s="22"/>
+      <c r="BD66" s="22"/>
+      <c r="BE66" s="22"/>
+      <c r="BF66" s="22"/>
+      <c r="BG66" s="22"/>
+      <c r="BH66" s="22"/>
+      <c r="BI66" s="22"/>
+      <c r="BJ66" s="22"/>
+      <c r="BK66" s="22"/>
+      <c r="BL66" s="22"/>
+      <c r="BM66" s="22"/>
+      <c r="BN66" s="22"/>
+      <c r="BO66" s="22"/>
+      <c r="BP66" s="22"/>
+      <c r="BQ66" s="22"/>
+      <c r="BR66" s="22"/>
+      <c r="BS66" s="22"/>
+      <c r="BT66" s="22"/>
+      <c r="BU66" s="22"/>
+      <c r="BV66" s="22"/>
     </row>
-    <row r="67" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="2:74" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B67" s="5" t="s">
-        <v>43</v>
+        <v>95</v>
       </c>
       <c r="C67" s="18"/>
       <c r="D67" s="18"/>
       <c r="E67" s="18"/>
       <c r="F67" s="18"/>
       <c r="G67" s="18"/>
       <c r="H67" s="18"/>
       <c r="I67" s="18"/>
       <c r="J67" s="18"/>
       <c r="K67" s="18"/>
       <c r="L67" s="18"/>
       <c r="M67" s="18"/>
       <c r="N67" s="18"/>
       <c r="O67" s="18"/>
       <c r="P67" s="18"/>
       <c r="Q67" s="18"/>
       <c r="R67" s="18"/>
       <c r="S67" s="18"/>
       <c r="T67" s="18"/>
       <c r="U67" s="18"/>
       <c r="V67" s="18"/>
       <c r="W67" s="18"/>
       <c r="X67" s="18"/>
       <c r="Y67" s="18"/>
       <c r="Z67" s="18"/>
       <c r="AA67" s="18"/>
       <c r="AB67" s="18"/>
       <c r="AC67" s="18"/>
       <c r="AD67" s="18"/>
       <c r="AE67" s="18"/>
       <c r="AF67" s="18"/>
       <c r="AG67" s="18"/>
       <c r="AH67" s="18"/>
       <c r="AI67" s="18"/>
       <c r="AJ67" s="18"/>
       <c r="AK67" s="18"/>
       <c r="AL67" s="18"/>
       <c r="AM67" s="20"/>
       <c r="AN67" s="18"/>
       <c r="AO67" s="19"/>
       <c r="AP67" s="19"/>
-      <c r="AQ67" s="19"/>
-[...7 lines deleted...]
-      <c r="AY67" s="35"/>
+      <c r="AQ67" s="36"/>
+      <c r="AR67" s="36"/>
+      <c r="AS67" s="9"/>
+      <c r="AT67" s="9"/>
+      <c r="AU67" s="9"/>
+      <c r="AV67" s="9"/>
+      <c r="AW67" s="22"/>
+      <c r="AX67" s="22"/>
+      <c r="AY67" s="22"/>
+      <c r="AZ67" s="22"/>
+      <c r="BA67" s="22"/>
+      <c r="BB67" s="22"/>
+      <c r="BC67" s="22"/>
+      <c r="BD67" s="22"/>
+      <c r="BE67" s="22"/>
+      <c r="BF67" s="22"/>
+      <c r="BG67" s="22"/>
+      <c r="BH67" s="22"/>
+      <c r="BI67" s="22"/>
+      <c r="BJ67" s="22"/>
+      <c r="BK67" s="22"/>
+      <c r="BL67" s="22"/>
+      <c r="BM67" s="22"/>
+      <c r="BN67" s="22"/>
+      <c r="BO67" s="22"/>
+      <c r="BP67" s="22"/>
+      <c r="BQ67" s="22"/>
+      <c r="BR67" s="22"/>
+      <c r="BS67" s="22"/>
+      <c r="BT67" s="22"/>
+      <c r="BU67" s="22"/>
+      <c r="BV67" s="22"/>
     </row>
-    <row r="68" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="2:74" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B68" s="7" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C68" s="18"/>
       <c r="D68" s="18"/>
       <c r="E68" s="18"/>
       <c r="F68" s="18"/>
       <c r="G68" s="18"/>
       <c r="H68" s="18"/>
       <c r="I68" s="18"/>
       <c r="J68" s="18"/>
       <c r="K68" s="18"/>
       <c r="L68" s="18"/>
       <c r="M68" s="18"/>
       <c r="N68" s="18"/>
       <c r="O68" s="18"/>
       <c r="P68" s="18"/>
       <c r="Q68" s="18"/>
       <c r="R68" s="18"/>
       <c r="S68" s="18"/>
       <c r="T68" s="18"/>
       <c r="U68" s="18"/>
       <c r="V68" s="18"/>
       <c r="W68" s="18"/>
       <c r="X68" s="18"/>
       <c r="Y68" s="18"/>
       <c r="Z68" s="18"/>
       <c r="AA68" s="18"/>
       <c r="AB68" s="18"/>
       <c r="AC68" s="18"/>
       <c r="AD68" s="18"/>
       <c r="AE68" s="18"/>
       <c r="AF68" s="18"/>
       <c r="AG68" s="18"/>
       <c r="AH68" s="18"/>
       <c r="AI68" s="18"/>
       <c r="AJ68" s="18"/>
       <c r="AK68" s="18"/>
       <c r="AL68" s="18"/>
       <c r="AM68" s="19"/>
       <c r="AN68" s="19"/>
       <c r="AO68" s="19"/>
       <c r="AP68" s="19"/>
-      <c r="AQ68" s="19"/>
-[...7 lines deleted...]
-      <c r="AY68" s="35"/>
+      <c r="AQ68" s="36"/>
+      <c r="AR68" s="36"/>
+      <c r="AS68" s="9"/>
+      <c r="AT68" s="9"/>
+      <c r="AU68" s="9"/>
+      <c r="AV68" s="9"/>
+      <c r="AW68" s="22"/>
+      <c r="AX68" s="22"/>
+      <c r="AY68" s="22"/>
+      <c r="AZ68" s="22"/>
+      <c r="BA68" s="22"/>
+      <c r="BB68" s="22"/>
+      <c r="BC68" s="22"/>
+      <c r="BD68" s="22"/>
+      <c r="BE68" s="22"/>
+      <c r="BF68" s="22"/>
+      <c r="BG68" s="22"/>
+      <c r="BH68" s="22"/>
+      <c r="BI68" s="22"/>
+      <c r="BJ68" s="22"/>
+      <c r="BK68" s="22"/>
+      <c r="BL68" s="22"/>
+      <c r="BM68" s="22"/>
+      <c r="BN68" s="22"/>
+      <c r="BO68" s="22"/>
+      <c r="BP68" s="22"/>
+      <c r="BQ68" s="22"/>
+      <c r="BR68" s="22"/>
+      <c r="BS68" s="22"/>
+      <c r="BT68" s="22"/>
+      <c r="BU68" s="22"/>
+      <c r="BV68" s="22"/>
     </row>
-    <row r="69" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="2:74" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B69" s="8" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="C69" s="18">
         <v>781.11961680999991</v>
       </c>
       <c r="D69" s="18">
         <v>472.74274206000001</v>
       </c>
       <c r="E69" s="18">
         <v>618.53315691</v>
       </c>
       <c r="F69" s="18">
         <v>884.60127647000002</v>
       </c>
       <c r="G69" s="18">
         <v>728.65591849999998</v>
       </c>
       <c r="H69" s="18">
         <v>902.08985878999999</v>
       </c>
       <c r="I69" s="18">
         <v>830.31806972000004</v>
       </c>
       <c r="J69" s="18">
         <v>832.47843074000002</v>
       </c>
@@ -8532,79 +9139,86 @@
       </c>
       <c r="AI69" s="18">
         <v>539.75929098999995</v>
       </c>
       <c r="AJ69" s="18">
         <v>741.70752794000009</v>
       </c>
       <c r="AK69" s="18">
         <v>822.5344702000001</v>
       </c>
       <c r="AL69" s="18">
         <v>832.93506351999997</v>
       </c>
       <c r="AM69" s="19">
         <v>1077.2048974100001</v>
       </c>
       <c r="AN69" s="19">
         <v>598.66877210000007</v>
       </c>
       <c r="AO69" s="19">
         <v>646.85117946000003</v>
       </c>
       <c r="AP69" s="19">
         <v>821.63929700000006</v>
       </c>
-      <c r="AQ69" s="19">
+      <c r="AQ69" s="36">
         <v>807.50351224999997</v>
       </c>
-      <c r="AR69" s="19">
-[...22 lines deleted...]
-      </c>
+      <c r="AR69" s="36"/>
+      <c r="AS69" s="9"/>
+      <c r="AT69" s="9"/>
+      <c r="AU69" s="9"/>
+      <c r="AV69" s="9"/>
+      <c r="AW69" s="22"/>
+      <c r="AX69" s="22"/>
+      <c r="AY69" s="22"/>
+      <c r="AZ69" s="22"/>
+      <c r="BA69" s="22"/>
+      <c r="BB69" s="22"/>
+      <c r="BC69" s="22"/>
+      <c r="BD69" s="22"/>
+      <c r="BE69" s="22"/>
+      <c r="BF69" s="22"/>
+      <c r="BG69" s="22"/>
+      <c r="BH69" s="22"/>
+      <c r="BI69" s="22"/>
+      <c r="BJ69" s="22"/>
+      <c r="BK69" s="22"/>
+      <c r="BL69" s="22"/>
+      <c r="BM69" s="22"/>
+      <c r="BN69" s="22"/>
+      <c r="BO69" s="22"/>
+      <c r="BP69" s="22"/>
+      <c r="BQ69" s="22"/>
+      <c r="BR69" s="22"/>
+      <c r="BS69" s="22"/>
+      <c r="BT69" s="22"/>
+      <c r="BU69" s="22"/>
+      <c r="BV69" s="22"/>
     </row>
-    <row r="70" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="2:74" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B70" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C70" s="18">
         <v>1708.90071917</v>
       </c>
       <c r="D70" s="18">
         <v>668.92745582000009</v>
       </c>
       <c r="E70" s="18">
         <v>1219.0624284600001</v>
       </c>
       <c r="F70" s="18">
         <v>1586.71063314</v>
       </c>
       <c r="G70" s="18">
         <v>1543.35148628</v>
       </c>
       <c r="H70" s="18">
         <v>1519.99442849</v>
       </c>
       <c r="I70" s="18">
         <v>1972.2995121700001</v>
       </c>
       <c r="J70" s="18">
@@ -8684,135 +9298,165 @@
       </c>
       <c r="AI70" s="18">
         <v>1572.5749938599999</v>
       </c>
       <c r="AJ70" s="18">
         <v>1936.48579604</v>
       </c>
       <c r="AK70" s="18">
         <v>1210.81684797</v>
       </c>
       <c r="AL70" s="18">
         <v>1806.3949972799999</v>
       </c>
       <c r="AM70" s="19">
         <v>1693.91896462</v>
       </c>
       <c r="AN70" s="19">
         <v>1543.3042234100001</v>
       </c>
       <c r="AO70" s="19">
         <v>2066.9243051600001</v>
       </c>
       <c r="AP70" s="19">
         <v>1969.51277375</v>
       </c>
-      <c r="AQ70" s="19">
+      <c r="AQ70" s="36">
         <v>1639.56578543</v>
       </c>
-      <c r="AR70" s="19">
-[...22 lines deleted...]
-      </c>
+      <c r="AR70" s="36"/>
+      <c r="AS70" s="9"/>
+      <c r="AT70" s="9"/>
+      <c r="AU70" s="9"/>
+      <c r="AV70" s="9"/>
+      <c r="AW70" s="22"/>
+      <c r="AX70" s="22"/>
+      <c r="AY70" s="22"/>
+      <c r="AZ70" s="22"/>
+      <c r="BA70" s="22"/>
+      <c r="BB70" s="22"/>
+      <c r="BC70" s="22"/>
+      <c r="BD70" s="22"/>
+      <c r="BE70" s="22"/>
+      <c r="BF70" s="22"/>
+      <c r="BG70" s="22"/>
+      <c r="BH70" s="22"/>
+      <c r="BI70" s="22"/>
+      <c r="BJ70" s="22"/>
+      <c r="BK70" s="22"/>
+      <c r="BL70" s="22"/>
+      <c r="BM70" s="22"/>
+      <c r="BN70" s="22"/>
+      <c r="BO70" s="22"/>
+      <c r="BP70" s="22"/>
+      <c r="BQ70" s="22"/>
+      <c r="BR70" s="22"/>
+      <c r="BS70" s="22"/>
+      <c r="BT70" s="22"/>
+      <c r="BU70" s="22"/>
+      <c r="BV70" s="22"/>
     </row>
-    <row r="71" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="2:74" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B71" s="16" t="s">
         <v>46</v>
       </c>
       <c r="C71" s="18"/>
       <c r="D71" s="18"/>
       <c r="E71" s="18"/>
       <c r="F71" s="18"/>
       <c r="G71" s="18"/>
       <c r="H71" s="18"/>
       <c r="I71" s="18"/>
       <c r="J71" s="18"/>
       <c r="K71" s="18"/>
       <c r="L71" s="18"/>
       <c r="M71" s="18"/>
       <c r="N71" s="18"/>
       <c r="O71" s="18"/>
       <c r="P71" s="18"/>
       <c r="Q71" s="18"/>
       <c r="R71" s="18"/>
       <c r="S71" s="18"/>
       <c r="T71" s="18"/>
       <c r="U71" s="18"/>
       <c r="V71" s="18"/>
       <c r="W71" s="18"/>
       <c r="X71" s="18"/>
       <c r="Y71" s="18"/>
       <c r="Z71" s="18"/>
       <c r="AA71" s="18"/>
       <c r="AB71" s="18"/>
       <c r="AC71" s="18"/>
       <c r="AD71" s="18"/>
       <c r="AE71" s="18"/>
       <c r="AF71" s="18"/>
       <c r="AG71" s="18"/>
       <c r="AH71" s="18"/>
       <c r="AI71" s="18"/>
       <c r="AJ71" s="18"/>
       <c r="AK71" s="18"/>
       <c r="AL71" s="18"/>
       <c r="AM71" s="19"/>
       <c r="AN71" s="19"/>
       <c r="AO71" s="19"/>
       <c r="AP71" s="19"/>
-      <c r="AQ71" s="19"/>
-[...7 lines deleted...]
-      <c r="AY71" s="35"/>
+      <c r="AQ71" s="36"/>
+      <c r="AR71" s="36"/>
+      <c r="AS71" s="9"/>
+      <c r="AT71" s="9"/>
+      <c r="AU71" s="9"/>
+      <c r="AV71" s="9"/>
+      <c r="AW71" s="22"/>
+      <c r="AX71" s="22"/>
+      <c r="AY71" s="22"/>
+      <c r="AZ71" s="22"/>
+      <c r="BA71" s="22"/>
+      <c r="BB71" s="22"/>
+      <c r="BC71" s="22"/>
+      <c r="BD71" s="22"/>
+      <c r="BE71" s="22"/>
+      <c r="BF71" s="22"/>
+      <c r="BG71" s="22"/>
+      <c r="BH71" s="22"/>
+      <c r="BI71" s="22"/>
+      <c r="BJ71" s="22"/>
+      <c r="BK71" s="22"/>
+      <c r="BL71" s="22"/>
+      <c r="BM71" s="22"/>
+      <c r="BN71" s="22"/>
+      <c r="BO71" s="22"/>
+      <c r="BP71" s="22"/>
+      <c r="BQ71" s="22"/>
+      <c r="BR71" s="22"/>
+      <c r="BS71" s="22"/>
+      <c r="BT71" s="22"/>
+      <c r="BU71" s="22"/>
+      <c r="BV71" s="22"/>
     </row>
-    <row r="72" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="2:74" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B72" s="8" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="C72" s="18">
         <v>983.57287149000001</v>
       </c>
       <c r="D72" s="18">
         <v>542.41246214</v>
       </c>
       <c r="E72" s="18">
         <v>893.31940470000006</v>
       </c>
       <c r="F72" s="18">
         <v>809.94914430999995</v>
       </c>
       <c r="G72" s="18">
         <v>627.23419976000002</v>
       </c>
       <c r="H72" s="18">
         <v>614.03508778999992</v>
       </c>
       <c r="I72" s="18">
         <v>579.86485684000002</v>
       </c>
       <c r="J72" s="18">
         <v>632.86702897999999</v>
       </c>
@@ -8890,81 +9534,88 @@
       </c>
       <c r="AI72" s="18">
         <v>245.79639419</v>
       </c>
       <c r="AJ72" s="18">
         <v>390.10599329000001</v>
       </c>
       <c r="AK72" s="18">
         <v>424.90692364</v>
       </c>
       <c r="AL72" s="18">
         <v>453.22210389999998</v>
       </c>
       <c r="AM72" s="19">
         <v>727.17130739000004</v>
       </c>
       <c r="AN72" s="19">
         <v>400.83143344000001</v>
       </c>
       <c r="AO72" s="19">
         <v>447.80212706999998</v>
       </c>
       <c r="AP72" s="19">
         <v>604.96228780999991</v>
       </c>
-      <c r="AQ72" s="19">
+      <c r="AQ72" s="36">
         <v>572.24437313999999</v>
       </c>
-      <c r="AR72" s="19">
-[...22 lines deleted...]
-      </c>
+      <c r="AR72" s="36"/>
+      <c r="AS72" s="9"/>
+      <c r="AT72" s="9"/>
+      <c r="AU72" s="9"/>
+      <c r="AV72" s="9"/>
+      <c r="AW72" s="22"/>
+      <c r="AX72" s="22"/>
+      <c r="AY72" s="22"/>
+      <c r="AZ72" s="22"/>
+      <c r="BA72" s="22"/>
+      <c r="BB72" s="22"/>
+      <c r="BC72" s="22"/>
+      <c r="BD72" s="22"/>
+      <c r="BE72" s="22"/>
+      <c r="BF72" s="22"/>
+      <c r="BG72" s="22"/>
+      <c r="BH72" s="22"/>
+      <c r="BI72" s="22"/>
+      <c r="BJ72" s="22"/>
+      <c r="BK72" s="22"/>
+      <c r="BL72" s="22"/>
+      <c r="BM72" s="22"/>
+      <c r="BN72" s="22"/>
+      <c r="BO72" s="22"/>
+      <c r="BP72" s="22"/>
+      <c r="BQ72" s="22"/>
+      <c r="BR72" s="22"/>
+      <c r="BS72" s="22"/>
+      <c r="BT72" s="22"/>
+      <c r="BU72" s="22"/>
+      <c r="BV72" s="22"/>
     </row>
-    <row r="73" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="2:74" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B73" s="8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C73" s="18">
         <v>3041.3903777300002</v>
       </c>
       <c r="D73" s="18">
         <v>899.59787957000003</v>
       </c>
       <c r="E73" s="18">
         <v>1229.3053993599999</v>
       </c>
       <c r="F73" s="18">
         <v>1236.87753787</v>
       </c>
       <c r="G73" s="18">
         <v>1086.2596951099999</v>
       </c>
       <c r="H73" s="18">
         <v>1521.44806844</v>
       </c>
       <c r="I73" s="18">
         <v>1397.69610756</v>
       </c>
       <c r="J73" s="18">
         <v>1325.4906644600001</v>
       </c>
@@ -9042,135 +9693,165 @@
       </c>
       <c r="AI73" s="18">
         <v>500.37635904000001</v>
       </c>
       <c r="AJ73" s="18">
         <v>755.60816194000006</v>
       </c>
       <c r="AK73" s="18">
         <v>735.16063629999996</v>
       </c>
       <c r="AL73" s="18">
         <v>454.54432344999998</v>
       </c>
       <c r="AM73" s="19">
         <v>2054.5842600999999</v>
       </c>
       <c r="AN73" s="19">
         <v>866.77701338999998</v>
       </c>
       <c r="AO73" s="19">
         <v>675.8952251799999</v>
       </c>
       <c r="AP73" s="19">
         <v>740.86239825999996</v>
       </c>
-      <c r="AQ73" s="19">
+      <c r="AQ73" s="36">
         <v>1031.5875702000001</v>
       </c>
-      <c r="AR73" s="19">
-[...22 lines deleted...]
-      </c>
+      <c r="AR73" s="36"/>
+      <c r="AS73" s="9"/>
+      <c r="AT73" s="9"/>
+      <c r="AU73" s="9"/>
+      <c r="AV73" s="9"/>
+      <c r="AW73" s="22"/>
+      <c r="AX73" s="22"/>
+      <c r="AY73" s="22"/>
+      <c r="AZ73" s="22"/>
+      <c r="BA73" s="22"/>
+      <c r="BB73" s="22"/>
+      <c r="BC73" s="22"/>
+      <c r="BD73" s="22"/>
+      <c r="BE73" s="22"/>
+      <c r="BF73" s="22"/>
+      <c r="BG73" s="22"/>
+      <c r="BH73" s="22"/>
+      <c r="BI73" s="22"/>
+      <c r="BJ73" s="22"/>
+      <c r="BK73" s="22"/>
+      <c r="BL73" s="22"/>
+      <c r="BM73" s="22"/>
+      <c r="BN73" s="22"/>
+      <c r="BO73" s="22"/>
+      <c r="BP73" s="22"/>
+      <c r="BQ73" s="22"/>
+      <c r="BR73" s="22"/>
+      <c r="BS73" s="22"/>
+      <c r="BT73" s="22"/>
+      <c r="BU73" s="22"/>
+      <c r="BV73" s="22"/>
     </row>
-    <row r="74" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="2:74" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B74" s="16" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C74" s="18"/>
       <c r="D74" s="18"/>
       <c r="E74" s="18"/>
       <c r="F74" s="18"/>
       <c r="G74" s="18"/>
       <c r="H74" s="18"/>
       <c r="I74" s="18"/>
       <c r="J74" s="18"/>
       <c r="K74" s="18"/>
       <c r="L74" s="18"/>
       <c r="M74" s="18"/>
       <c r="N74" s="18"/>
       <c r="O74" s="18"/>
       <c r="P74" s="18"/>
       <c r="Q74" s="18"/>
       <c r="R74" s="18"/>
       <c r="S74" s="18"/>
       <c r="T74" s="18"/>
       <c r="U74" s="18"/>
       <c r="V74" s="18"/>
       <c r="W74" s="18"/>
       <c r="X74" s="18"/>
       <c r="Y74" s="18"/>
       <c r="Z74" s="18"/>
       <c r="AA74" s="18"/>
       <c r="AB74" s="18"/>
       <c r="AC74" s="18"/>
       <c r="AD74" s="18"/>
       <c r="AE74" s="18"/>
       <c r="AF74" s="18"/>
       <c r="AG74" s="18"/>
       <c r="AH74" s="18"/>
       <c r="AI74" s="18"/>
       <c r="AJ74" s="18"/>
       <c r="AK74" s="18"/>
       <c r="AL74" s="18"/>
       <c r="AM74" s="19"/>
       <c r="AN74" s="19"/>
       <c r="AO74" s="19"/>
       <c r="AP74" s="19"/>
-      <c r="AQ74" s="19"/>
-[...7 lines deleted...]
-      <c r="AY74" s="35"/>
+      <c r="AQ74" s="36"/>
+      <c r="AR74" s="36"/>
+      <c r="AS74" s="9"/>
+      <c r="AT74" s="9"/>
+      <c r="AU74" s="9"/>
+      <c r="AV74" s="9"/>
+      <c r="AW74" s="22"/>
+      <c r="AX74" s="22"/>
+      <c r="AY74" s="22"/>
+      <c r="AZ74" s="22"/>
+      <c r="BA74" s="22"/>
+      <c r="BB74" s="22"/>
+      <c r="BC74" s="22"/>
+      <c r="BD74" s="22"/>
+      <c r="BE74" s="22"/>
+      <c r="BF74" s="22"/>
+      <c r="BG74" s="22"/>
+      <c r="BH74" s="22"/>
+      <c r="BI74" s="22"/>
+      <c r="BJ74" s="22"/>
+      <c r="BK74" s="22"/>
+      <c r="BL74" s="22"/>
+      <c r="BM74" s="22"/>
+      <c r="BN74" s="22"/>
+      <c r="BO74" s="22"/>
+      <c r="BP74" s="22"/>
+      <c r="BQ74" s="22"/>
+      <c r="BR74" s="22"/>
+      <c r="BS74" s="22"/>
+      <c r="BT74" s="22"/>
+      <c r="BU74" s="22"/>
+      <c r="BV74" s="22"/>
     </row>
-    <row r="75" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="2:74" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B75" s="8" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="C75" s="18">
         <v>245.32074766999997</v>
       </c>
       <c r="D75" s="18">
         <v>170.21890059999998</v>
       </c>
       <c r="E75" s="18">
         <v>317.95297631</v>
       </c>
       <c r="F75" s="18">
         <v>207.58716724000001</v>
       </c>
       <c r="G75" s="18">
         <v>246.12847036000002</v>
       </c>
       <c r="H75" s="18">
         <v>207.33361812000001</v>
       </c>
       <c r="I75" s="18">
         <v>240.02960951</v>
       </c>
       <c r="J75" s="18">
         <v>233.43617080999999</v>
       </c>
@@ -9248,255 +9929,8539 @@
       </c>
       <c r="AI75" s="18">
         <v>72.166588629999993</v>
       </c>
       <c r="AJ75" s="18">
         <v>188.85749686000003</v>
       </c>
       <c r="AK75" s="18">
         <v>173.16418657</v>
       </c>
       <c r="AL75" s="18">
         <v>116.73976164</v>
       </c>
       <c r="AM75" s="19">
         <v>172.56967766</v>
       </c>
       <c r="AN75" s="19">
         <v>85.550781489999991</v>
       </c>
       <c r="AO75" s="19">
         <v>140.27447813999999</v>
       </c>
       <c r="AP75" s="19">
         <v>315.72191072000004</v>
       </c>
-      <c r="AQ75" s="19">
+      <c r="AQ75" s="36">
         <v>208.47185143000002</v>
       </c>
-      <c r="AR75" s="19">
-[...22 lines deleted...]
-      </c>
+      <c r="AR75" s="36"/>
+      <c r="AS75" s="9"/>
+      <c r="AT75" s="9"/>
+      <c r="AU75" s="9"/>
+      <c r="AV75" s="9"/>
+      <c r="AW75" s="22"/>
+      <c r="AX75" s="22"/>
+      <c r="AY75" s="22"/>
+      <c r="AZ75" s="22"/>
+      <c r="BA75" s="22"/>
+      <c r="BB75" s="22"/>
+      <c r="BC75" s="22"/>
+      <c r="BD75" s="22"/>
+      <c r="BE75" s="22"/>
+      <c r="BF75" s="22"/>
+      <c r="BG75" s="22"/>
+      <c r="BH75" s="22"/>
+      <c r="BI75" s="22"/>
+      <c r="BJ75" s="22"/>
+      <c r="BK75" s="22"/>
+      <c r="BL75" s="22"/>
+      <c r="BM75" s="22"/>
+      <c r="BN75" s="22"/>
+      <c r="BO75" s="22"/>
+      <c r="BP75" s="22"/>
+      <c r="BQ75" s="22"/>
+      <c r="BR75" s="22"/>
+      <c r="BS75" s="22"/>
+      <c r="BT75" s="22"/>
+      <c r="BU75" s="22"/>
+      <c r="BV75" s="22"/>
     </row>
-    <row r="76" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="C76" s="33">
+    <row r="76" spans="2:74" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B76" s="33" t="s">
+        <v>51</v>
+      </c>
+      <c r="C76" s="34">
         <v>858.73946835000004</v>
       </c>
-      <c r="D76" s="33">
+      <c r="D76" s="34">
         <v>572.12923082000009</v>
       </c>
-      <c r="E76" s="33">
+      <c r="E76" s="34">
         <v>704.70005422999998</v>
       </c>
-      <c r="F76" s="33">
+      <c r="F76" s="34">
         <v>428.98864011000001</v>
       </c>
-      <c r="G76" s="33">
+      <c r="G76" s="34">
         <v>1132.6263074600001</v>
       </c>
-      <c r="H76" s="33">
+      <c r="H76" s="34">
         <v>1773.59708598</v>
       </c>
-      <c r="I76" s="33">
+      <c r="I76" s="34">
         <v>1420.70221743</v>
       </c>
-      <c r="J76" s="33">
+      <c r="J76" s="34">
         <v>1061.0181571000001</v>
       </c>
-      <c r="K76" s="33">
+      <c r="K76" s="34">
         <v>499.79634012999998</v>
       </c>
-      <c r="L76" s="33">
+      <c r="L76" s="34">
         <v>355.88286212999998</v>
       </c>
-      <c r="M76" s="33">
+      <c r="M76" s="34">
         <v>912.08775211</v>
       </c>
-      <c r="N76" s="33">
+      <c r="N76" s="34">
         <v>167.04614706000001</v>
       </c>
-      <c r="O76" s="33">
+      <c r="O76" s="34">
         <v>718.94725437</v>
       </c>
-      <c r="P76" s="33">
+      <c r="P76" s="34">
         <v>248.94150530000002</v>
       </c>
-      <c r="Q76" s="33">
+      <c r="Q76" s="34">
         <v>641.33676021999997</v>
       </c>
-      <c r="R76" s="33">
+      <c r="R76" s="34">
         <v>324.40575047000004</v>
       </c>
-      <c r="S76" s="33">
+      <c r="S76" s="34">
         <v>1981.76543135</v>
       </c>
-      <c r="T76" s="33">
+      <c r="T76" s="34">
         <v>1336.34986783</v>
       </c>
-      <c r="U76" s="33">
+      <c r="U76" s="34">
         <v>1073.28124845</v>
       </c>
-      <c r="V76" s="33">
+      <c r="V76" s="34">
         <v>1448.07191309</v>
       </c>
-      <c r="W76" s="33">
+      <c r="W76" s="34">
         <v>1036.13135517</v>
       </c>
-      <c r="X76" s="33">
+      <c r="X76" s="34">
         <v>732.24980175999997</v>
       </c>
-      <c r="Y76" s="33">
+      <c r="Y76" s="34">
         <v>1059.72172249</v>
       </c>
-      <c r="Z76" s="33">
+      <c r="Z76" s="34">
         <v>514.69732252999995</v>
       </c>
-      <c r="AA76" s="33">
+      <c r="AA76" s="34">
         <v>728.22509708000007</v>
       </c>
-      <c r="AB76" s="33">
+      <c r="AB76" s="34">
         <v>532.52282412</v>
       </c>
-      <c r="AC76" s="33">
+      <c r="AC76" s="34">
         <v>495.35877536000004</v>
       </c>
-      <c r="AD76" s="33">
+      <c r="AD76" s="34">
         <v>625.19874577999997</v>
       </c>
-      <c r="AE76" s="33">
+      <c r="AE76" s="34">
         <v>584.27416428999993</v>
       </c>
-      <c r="AF76" s="33">
+      <c r="AF76" s="34">
         <v>716.18296292999992</v>
       </c>
-      <c r="AG76" s="33">
+      <c r="AG76" s="34">
         <v>256.68314318</v>
       </c>
-      <c r="AH76" s="33">
+      <c r="AH76" s="34">
         <v>1004.4807025299999</v>
       </c>
-      <c r="AI76" s="33">
+      <c r="AI76" s="34">
         <v>489.15569916999999</v>
       </c>
-      <c r="AJ76" s="33">
+      <c r="AJ76" s="34">
         <v>370.8178163</v>
       </c>
-      <c r="AK76" s="33">
+      <c r="AK76" s="34">
         <v>1143.4274890300001</v>
       </c>
-      <c r="AL76" s="33">
+      <c r="AL76" s="34">
         <v>816.70164229</v>
       </c>
-      <c r="AM76" s="34">
+      <c r="AM76" s="35">
         <v>777.86050933000001</v>
       </c>
-      <c r="AN76" s="34">
+      <c r="AN76" s="35">
         <v>553.93795173000001</v>
       </c>
-      <c r="AO76" s="34">
+      <c r="AO76" s="35">
         <v>475.40755241000005</v>
       </c>
-      <c r="AP76" s="34">
+      <c r="AP76" s="35">
         <v>729.72642860000008</v>
       </c>
-      <c r="AQ76" s="34">
+      <c r="AQ76" s="35">
         <v>789.79337339999995</v>
       </c>
-      <c r="AR76" s="34">
-[...22 lines deleted...]
-      </c>
+      <c r="AR76" s="36"/>
+      <c r="AS76" s="9"/>
+      <c r="AT76" s="9"/>
+      <c r="AU76" s="9"/>
+      <c r="AV76" s="9"/>
+      <c r="AW76" s="22"/>
+      <c r="AX76" s="22"/>
+      <c r="AY76" s="22"/>
+      <c r="AZ76" s="22"/>
+      <c r="BA76" s="22"/>
+      <c r="BB76" s="22"/>
+      <c r="BC76" s="22"/>
+      <c r="BD76" s="22"/>
+      <c r="BE76" s="22"/>
+      <c r="BF76" s="22"/>
+      <c r="BG76" s="22"/>
+      <c r="BH76" s="22"/>
+      <c r="BI76" s="22"/>
+      <c r="BJ76" s="22"/>
+      <c r="BK76" s="22"/>
+      <c r="BL76" s="22"/>
+      <c r="BM76" s="22"/>
+      <c r="BN76" s="22"/>
+      <c r="BO76" s="22"/>
+      <c r="BP76" s="22"/>
+      <c r="BQ76" s="22"/>
+      <c r="BR76" s="22"/>
+      <c r="BS76" s="22"/>
+      <c r="BT76" s="22"/>
+      <c r="BU76" s="22"/>
+      <c r="BV76" s="22"/>
     </row>
-    <row r="79" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="2:74" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B79" s="21" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="80" spans="2:74" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C80" s="20"/>
+      <c r="D80" s="20"/>
+      <c r="E80" s="20"/>
+      <c r="F80" s="20"/>
+      <c r="G80" s="20"/>
+      <c r="H80" s="20"/>
+      <c r="I80" s="20"/>
+      <c r="J80" s="20"/>
+      <c r="K80" s="20"/>
+      <c r="L80" s="20"/>
+      <c r="M80" s="20"/>
+      <c r="N80" s="20"/>
+      <c r="O80" s="20"/>
+      <c r="P80" s="20"/>
+      <c r="Q80" s="20"/>
+      <c r="R80" s="20"/>
+      <c r="S80" s="20"/>
+      <c r="T80" s="20"/>
+      <c r="U80" s="20"/>
+      <c r="V80" s="20"/>
+      <c r="W80" s="20"/>
+      <c r="X80" s="20"/>
+      <c r="Y80" s="20"/>
+      <c r="Z80" s="20"/>
+      <c r="AA80" s="20"/>
+      <c r="AB80" s="20"/>
+      <c r="AC80" s="20"/>
+      <c r="AD80" s="20"/>
+      <c r="AE80" s="20"/>
+    </row>
+    <row r="81" spans="3:31" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C81" s="20"/>
+      <c r="D81" s="20"/>
+      <c r="E81" s="20"/>
+      <c r="F81" s="20"/>
+      <c r="G81" s="20"/>
+      <c r="H81" s="20"/>
+      <c r="I81" s="20"/>
+      <c r="J81" s="20"/>
+      <c r="K81" s="20"/>
+      <c r="L81" s="20"/>
+      <c r="M81" s="20"/>
+      <c r="N81" s="20"/>
+      <c r="O81" s="20"/>
+      <c r="P81" s="20"/>
+      <c r="Q81" s="20"/>
+      <c r="R81" s="20"/>
+      <c r="S81" s="20"/>
+      <c r="T81" s="20"/>
+      <c r="U81" s="20"/>
+      <c r="V81" s="20"/>
+      <c r="W81" s="20"/>
+      <c r="X81" s="20"/>
+      <c r="Y81" s="20"/>
+      <c r="Z81" s="20"/>
+      <c r="AA81" s="20"/>
+      <c r="AB81" s="20"/>
+      <c r="AC81" s="20"/>
+      <c r="AD81" s="20"/>
+      <c r="AE81" s="20"/>
+    </row>
+    <row r="82" spans="3:31" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C82" s="20"/>
+      <c r="D82" s="20"/>
+      <c r="E82" s="20"/>
+      <c r="F82" s="20"/>
+      <c r="G82" s="20"/>
+      <c r="H82" s="20"/>
+      <c r="I82" s="20"/>
+      <c r="J82" s="20"/>
+      <c r="K82" s="20"/>
+      <c r="L82" s="20"/>
+      <c r="M82" s="20"/>
+      <c r="N82" s="20"/>
+      <c r="O82" s="20"/>
+      <c r="P82" s="20"/>
+      <c r="Q82" s="20"/>
+      <c r="R82" s="20"/>
+      <c r="S82" s="20"/>
+      <c r="T82" s="20"/>
+      <c r="U82" s="20"/>
+      <c r="V82" s="20"/>
+      <c r="W82" s="20"/>
+      <c r="X82" s="20"/>
+      <c r="Y82" s="20"/>
+      <c r="Z82" s="20"/>
+      <c r="AA82" s="20"/>
+      <c r="AB82" s="20"/>
+      <c r="AC82" s="20"/>
+      <c r="AD82" s="20"/>
+      <c r="AE82" s="20"/>
+    </row>
+    <row r="83" spans="3:31" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C83" s="20"/>
+      <c r="D83" s="20"/>
+      <c r="E83" s="20"/>
+      <c r="F83" s="20"/>
+      <c r="G83" s="20"/>
+      <c r="H83" s="20"/>
+      <c r="I83" s="20"/>
+      <c r="J83" s="20"/>
+      <c r="K83" s="20"/>
+      <c r="L83" s="20"/>
+      <c r="M83" s="20"/>
+      <c r="N83" s="20"/>
+      <c r="O83" s="20"/>
+      <c r="P83" s="20"/>
+      <c r="Q83" s="20"/>
+      <c r="R83" s="20"/>
+      <c r="S83" s="20"/>
+      <c r="T83" s="20"/>
+      <c r="U83" s="20"/>
+      <c r="V83" s="20"/>
+      <c r="W83" s="20"/>
+      <c r="X83" s="20"/>
+      <c r="Y83" s="20"/>
+      <c r="Z83" s="20"/>
+      <c r="AA83" s="20"/>
+      <c r="AB83" s="20"/>
+      <c r="AC83" s="20"/>
+      <c r="AD83" s="20"/>
+      <c r="AE83" s="20"/>
+    </row>
+    <row r="84" spans="3:31" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C84" s="20"/>
+      <c r="D84" s="20"/>
+      <c r="E84" s="20"/>
+      <c r="F84" s="20"/>
+      <c r="G84" s="20"/>
+      <c r="H84" s="20"/>
+      <c r="I84" s="20"/>
+      <c r="J84" s="20"/>
+      <c r="K84" s="20"/>
+      <c r="L84" s="20"/>
+      <c r="M84" s="20"/>
+      <c r="N84" s="20"/>
+      <c r="O84" s="20"/>
+      <c r="P84" s="20"/>
+      <c r="Q84" s="20"/>
+      <c r="R84" s="20"/>
+      <c r="S84" s="20"/>
+      <c r="T84" s="20"/>
+      <c r="U84" s="20"/>
+      <c r="V84" s="20"/>
+      <c r="W84" s="20"/>
+      <c r="X84" s="20"/>
+      <c r="Y84" s="20"/>
+      <c r="Z84" s="20"/>
+      <c r="AA84" s="20"/>
+      <c r="AB84" s="20"/>
+      <c r="AC84" s="20"/>
+      <c r="AD84" s="20"/>
+      <c r="AE84" s="20"/>
+    </row>
+    <row r="85" spans="3:31" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C85" s="20"/>
+      <c r="D85" s="20"/>
+      <c r="E85" s="20"/>
+      <c r="F85" s="20"/>
+      <c r="G85" s="20"/>
+      <c r="H85" s="20"/>
+      <c r="I85" s="20"/>
+      <c r="J85" s="20"/>
+      <c r="K85" s="20"/>
+      <c r="L85" s="20"/>
+      <c r="M85" s="20"/>
+      <c r="N85" s="20"/>
+      <c r="O85" s="20"/>
+      <c r="P85" s="20"/>
+      <c r="Q85" s="20"/>
+      <c r="R85" s="20"/>
+      <c r="S85" s="20"/>
+      <c r="T85" s="20"/>
+      <c r="U85" s="20"/>
+      <c r="V85" s="20"/>
+      <c r="W85" s="20"/>
+      <c r="X85" s="20"/>
+      <c r="Y85" s="20"/>
+      <c r="Z85" s="20"/>
+      <c r="AA85" s="20"/>
+      <c r="AB85" s="20"/>
+      <c r="AC85" s="20"/>
+      <c r="AD85" s="20"/>
+      <c r="AE85" s="20"/>
+    </row>
+    <row r="86" spans="3:31" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C86" s="20"/>
+      <c r="D86" s="20"/>
+      <c r="E86" s="20"/>
+      <c r="F86" s="20"/>
+      <c r="G86" s="20"/>
+      <c r="H86" s="20"/>
+      <c r="I86" s="20"/>
+      <c r="J86" s="20"/>
+      <c r="K86" s="20"/>
+      <c r="L86" s="20"/>
+      <c r="M86" s="20"/>
+      <c r="N86" s="20"/>
+      <c r="O86" s="20"/>
+      <c r="P86" s="20"/>
+      <c r="Q86" s="20"/>
+      <c r="R86" s="20"/>
+      <c r="S86" s="20"/>
+      <c r="T86" s="20"/>
+      <c r="U86" s="20"/>
+      <c r="V86" s="20"/>
+      <c r="W86" s="20"/>
+      <c r="X86" s="20"/>
+      <c r="Y86" s="20"/>
+      <c r="Z86" s="20"/>
+      <c r="AA86" s="20"/>
+      <c r="AB86" s="20"/>
+      <c r="AC86" s="20"/>
+      <c r="AD86" s="20"/>
+      <c r="AE86" s="20"/>
+    </row>
+    <row r="87" spans="3:31" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C87" s="20"/>
+      <c r="D87" s="20"/>
+      <c r="E87" s="20"/>
+      <c r="F87" s="20"/>
+      <c r="G87" s="20"/>
+      <c r="H87" s="20"/>
+      <c r="I87" s="20"/>
+      <c r="J87" s="20"/>
+      <c r="K87" s="20"/>
+      <c r="L87" s="20"/>
+      <c r="M87" s="20"/>
+      <c r="N87" s="20"/>
+      <c r="O87" s="20"/>
+      <c r="P87" s="20"/>
+      <c r="Q87" s="20"/>
+      <c r="R87" s="20"/>
+      <c r="S87" s="20"/>
+      <c r="T87" s="20"/>
+      <c r="U87" s="20"/>
+      <c r="V87" s="20"/>
+      <c r="W87" s="20"/>
+      <c r="X87" s="20"/>
+      <c r="Y87" s="20"/>
+      <c r="Z87" s="20"/>
+      <c r="AA87" s="20"/>
+      <c r="AB87" s="20"/>
+      <c r="AC87" s="20"/>
+      <c r="AD87" s="20"/>
+      <c r="AE87" s="20"/>
+    </row>
+    <row r="88" spans="3:31" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C88" s="20"/>
+      <c r="D88" s="20"/>
+      <c r="E88" s="20"/>
+      <c r="F88" s="20"/>
+      <c r="G88" s="20"/>
+      <c r="H88" s="20"/>
+      <c r="I88" s="20"/>
+      <c r="J88" s="20"/>
+      <c r="K88" s="20"/>
+      <c r="L88" s="20"/>
+      <c r="M88" s="20"/>
+      <c r="N88" s="20"/>
+      <c r="O88" s="20"/>
+      <c r="P88" s="20"/>
+      <c r="Q88" s="20"/>
+      <c r="R88" s="20"/>
+      <c r="S88" s="20"/>
+      <c r="T88" s="20"/>
+      <c r="U88" s="20"/>
+      <c r="V88" s="20"/>
+      <c r="W88" s="20"/>
+      <c r="X88" s="20"/>
+      <c r="Y88" s="20"/>
+      <c r="Z88" s="20"/>
+      <c r="AA88" s="20"/>
+      <c r="AB88" s="20"/>
+      <c r="AC88" s="20"/>
+      <c r="AD88" s="20"/>
+      <c r="AE88" s="20"/>
+    </row>
+    <row r="89" spans="3:31" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C89" s="20"/>
+      <c r="D89" s="20"/>
+      <c r="E89" s="20"/>
+      <c r="F89" s="20"/>
+      <c r="G89" s="20"/>
+      <c r="H89" s="20"/>
+      <c r="I89" s="20"/>
+      <c r="J89" s="20"/>
+      <c r="K89" s="20"/>
+      <c r="L89" s="20"/>
+      <c r="M89" s="20"/>
+      <c r="N89" s="20"/>
+      <c r="O89" s="20"/>
+      <c r="P89" s="20"/>
+      <c r="Q89" s="20"/>
+      <c r="R89" s="20"/>
+      <c r="S89" s="20"/>
+      <c r="T89" s="20"/>
+      <c r="U89" s="20"/>
+      <c r="V89" s="20"/>
+      <c r="W89" s="20"/>
+      <c r="X89" s="20"/>
+      <c r="Y89" s="20"/>
+      <c r="Z89" s="20"/>
+      <c r="AA89" s="20"/>
+      <c r="AB89" s="20"/>
+      <c r="AC89" s="20"/>
+      <c r="AD89" s="20"/>
+      <c r="AE89" s="20"/>
+    </row>
+    <row r="90" spans="3:31" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C90" s="20"/>
+      <c r="D90" s="20"/>
+      <c r="E90" s="20"/>
+      <c r="F90" s="20"/>
+      <c r="G90" s="20"/>
+      <c r="H90" s="20"/>
+      <c r="I90" s="20"/>
+      <c r="J90" s="20"/>
+      <c r="K90" s="20"/>
+      <c r="L90" s="20"/>
+      <c r="M90" s="20"/>
+      <c r="N90" s="20"/>
+      <c r="O90" s="20"/>
+      <c r="P90" s="20"/>
+      <c r="Q90" s="20"/>
+      <c r="R90" s="20"/>
+      <c r="S90" s="20"/>
+      <c r="T90" s="20"/>
+      <c r="U90" s="20"/>
+      <c r="V90" s="20"/>
+      <c r="W90" s="20"/>
+      <c r="X90" s="20"/>
+      <c r="Y90" s="20"/>
+      <c r="Z90" s="20"/>
+      <c r="AA90" s="20"/>
+      <c r="AB90" s="20"/>
+      <c r="AC90" s="20"/>
+      <c r="AD90" s="20"/>
+      <c r="AE90" s="20"/>
+    </row>
+    <row r="91" spans="3:31" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C91" s="20"/>
+      <c r="D91" s="20"/>
+      <c r="E91" s="20"/>
+      <c r="F91" s="20"/>
+      <c r="G91" s="20"/>
+      <c r="H91" s="20"/>
+      <c r="I91" s="20"/>
+      <c r="J91" s="20"/>
+      <c r="K91" s="20"/>
+      <c r="L91" s="20"/>
+      <c r="M91" s="20"/>
+      <c r="N91" s="20"/>
+      <c r="O91" s="20"/>
+      <c r="P91" s="20"/>
+      <c r="Q91" s="20"/>
+      <c r="R91" s="20"/>
+      <c r="S91" s="20"/>
+      <c r="T91" s="20"/>
+      <c r="U91" s="20"/>
+      <c r="V91" s="20"/>
+      <c r="W91" s="20"/>
+      <c r="X91" s="20"/>
+      <c r="Y91" s="20"/>
+      <c r="Z91" s="20"/>
+      <c r="AA91" s="20"/>
+      <c r="AB91" s="20"/>
+      <c r="AC91" s="20"/>
+      <c r="AD91" s="20"/>
+      <c r="AE91" s="20"/>
+    </row>
+    <row r="92" spans="3:31" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C92" s="20"/>
+      <c r="D92" s="20"/>
+      <c r="E92" s="20"/>
+      <c r="F92" s="20"/>
+      <c r="G92" s="20"/>
+      <c r="H92" s="20"/>
+      <c r="I92" s="20"/>
+      <c r="J92" s="20"/>
+      <c r="K92" s="20"/>
+      <c r="L92" s="20"/>
+      <c r="M92" s="20"/>
+      <c r="N92" s="20"/>
+      <c r="O92" s="20"/>
+      <c r="P92" s="20"/>
+      <c r="Q92" s="20"/>
+      <c r="R92" s="20"/>
+      <c r="S92" s="20"/>
+      <c r="T92" s="20"/>
+      <c r="U92" s="20"/>
+      <c r="V92" s="20"/>
+      <c r="W92" s="20"/>
+      <c r="X92" s="20"/>
+      <c r="Y92" s="20"/>
+      <c r="Z92" s="20"/>
+      <c r="AA92" s="20"/>
+      <c r="AB92" s="20"/>
+      <c r="AC92" s="20"/>
+      <c r="AD92" s="20"/>
+      <c r="AE92" s="20"/>
+    </row>
+    <row r="93" spans="3:31" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C93" s="20"/>
+      <c r="D93" s="20"/>
+      <c r="E93" s="20"/>
+      <c r="F93" s="20"/>
+      <c r="G93" s="20"/>
+      <c r="H93" s="20"/>
+      <c r="I93" s="20"/>
+      <c r="J93" s="20"/>
+      <c r="K93" s="20"/>
+      <c r="L93" s="20"/>
+      <c r="M93" s="20"/>
+      <c r="N93" s="20"/>
+      <c r="O93" s="20"/>
+      <c r="P93" s="20"/>
+      <c r="Q93" s="20"/>
+      <c r="R93" s="20"/>
+      <c r="S93" s="20"/>
+      <c r="T93" s="20"/>
+      <c r="U93" s="20"/>
+      <c r="V93" s="20"/>
+      <c r="W93" s="20"/>
+      <c r="X93" s="20"/>
+      <c r="Y93" s="20"/>
+      <c r="Z93" s="20"/>
+      <c r="AA93" s="20"/>
+      <c r="AB93" s="20"/>
+      <c r="AC93" s="20"/>
+      <c r="AD93" s="20"/>
+      <c r="AE93" s="20"/>
+    </row>
+    <row r="94" spans="3:31" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C94" s="20"/>
+      <c r="D94" s="20"/>
+      <c r="E94" s="20"/>
+      <c r="F94" s="20"/>
+      <c r="G94" s="20"/>
+      <c r="H94" s="20"/>
+      <c r="I94" s="20"/>
+      <c r="J94" s="20"/>
+      <c r="K94" s="20"/>
+      <c r="L94" s="20"/>
+      <c r="M94" s="20"/>
+      <c r="N94" s="20"/>
+      <c r="O94" s="20"/>
+      <c r="P94" s="20"/>
+      <c r="Q94" s="20"/>
+      <c r="R94" s="20"/>
+      <c r="S94" s="20"/>
+      <c r="T94" s="20"/>
+      <c r="U94" s="20"/>
+      <c r="V94" s="20"/>
+      <c r="W94" s="20"/>
+      <c r="X94" s="20"/>
+      <c r="Y94" s="20"/>
+      <c r="Z94" s="20"/>
+      <c r="AA94" s="20"/>
+      <c r="AB94" s="20"/>
+      <c r="AC94" s="20"/>
+      <c r="AD94" s="20"/>
+      <c r="AE94" s="20"/>
+    </row>
+    <row r="95" spans="3:31" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C95" s="20"/>
+      <c r="D95" s="20"/>
+      <c r="E95" s="20"/>
+      <c r="F95" s="20"/>
+      <c r="G95" s="20"/>
+      <c r="H95" s="20"/>
+      <c r="I95" s="20"/>
+      <c r="J95" s="20"/>
+      <c r="K95" s="20"/>
+      <c r="L95" s="20"/>
+      <c r="M95" s="20"/>
+      <c r="N95" s="20"/>
+      <c r="O95" s="20"/>
+      <c r="P95" s="20"/>
+      <c r="Q95" s="20"/>
+      <c r="R95" s="20"/>
+      <c r="S95" s="20"/>
+      <c r="T95" s="20"/>
+      <c r="U95" s="20"/>
+      <c r="V95" s="20"/>
+      <c r="W95" s="20"/>
+      <c r="X95" s="20"/>
+      <c r="Y95" s="20"/>
+      <c r="Z95" s="20"/>
+      <c r="AA95" s="20"/>
+      <c r="AB95" s="20"/>
+      <c r="AC95" s="20"/>
+      <c r="AD95" s="20"/>
+      <c r="AE95" s="20"/>
+    </row>
+    <row r="96" spans="3:31" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C96" s="20"/>
+      <c r="D96" s="20"/>
+      <c r="E96" s="20"/>
+      <c r="F96" s="20"/>
+      <c r="G96" s="20"/>
+      <c r="H96" s="20"/>
+      <c r="I96" s="20"/>
+      <c r="J96" s="20"/>
+      <c r="K96" s="20"/>
+      <c r="L96" s="20"/>
+      <c r="M96" s="20"/>
+      <c r="N96" s="20"/>
+      <c r="O96" s="20"/>
+      <c r="P96" s="20"/>
+      <c r="Q96" s="20"/>
+      <c r="R96" s="20"/>
+      <c r="S96" s="20"/>
+      <c r="T96" s="20"/>
+      <c r="U96" s="20"/>
+      <c r="V96" s="20"/>
+      <c r="W96" s="20"/>
+      <c r="X96" s="20"/>
+      <c r="Y96" s="20"/>
+      <c r="Z96" s="20"/>
+      <c r="AA96" s="20"/>
+      <c r="AB96" s="20"/>
+      <c r="AC96" s="20"/>
+      <c r="AD96" s="20"/>
+      <c r="AE96" s="20"/>
+    </row>
+    <row r="97" spans="3:31" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C97" s="20"/>
+      <c r="D97" s="20"/>
+      <c r="E97" s="20"/>
+      <c r="F97" s="20"/>
+      <c r="G97" s="20"/>
+      <c r="H97" s="20"/>
+      <c r="I97" s="20"/>
+      <c r="J97" s="20"/>
+      <c r="K97" s="20"/>
+      <c r="L97" s="20"/>
+      <c r="M97" s="20"/>
+      <c r="N97" s="20"/>
+      <c r="O97" s="20"/>
+      <c r="P97" s="20"/>
+      <c r="Q97" s="20"/>
+      <c r="R97" s="20"/>
+      <c r="S97" s="20"/>
+      <c r="T97" s="20"/>
+      <c r="U97" s="20"/>
+      <c r="V97" s="20"/>
+      <c r="W97" s="20"/>
+      <c r="X97" s="20"/>
+      <c r="Y97" s="20"/>
+      <c r="Z97" s="20"/>
+      <c r="AA97" s="20"/>
+      <c r="AB97" s="20"/>
+      <c r="AC97" s="20"/>
+      <c r="AD97" s="20"/>
+      <c r="AE97" s="20"/>
+    </row>
+    <row r="98" spans="3:31" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C98" s="20"/>
+      <c r="D98" s="20"/>
+      <c r="E98" s="20"/>
+      <c r="F98" s="20"/>
+      <c r="G98" s="20"/>
+      <c r="H98" s="20"/>
+      <c r="I98" s="20"/>
+      <c r="J98" s="20"/>
+      <c r="K98" s="20"/>
+      <c r="L98" s="20"/>
+      <c r="M98" s="20"/>
+      <c r="N98" s="20"/>
+      <c r="O98" s="20"/>
+      <c r="P98" s="20"/>
+      <c r="Q98" s="20"/>
+      <c r="R98" s="20"/>
+      <c r="S98" s="20"/>
+      <c r="T98" s="20"/>
+      <c r="U98" s="20"/>
+      <c r="V98" s="20"/>
+      <c r="W98" s="20"/>
+      <c r="X98" s="20"/>
+      <c r="Y98" s="20"/>
+      <c r="Z98" s="20"/>
+      <c r="AA98" s="20"/>
+      <c r="AB98" s="20"/>
+      <c r="AC98" s="20"/>
+      <c r="AD98" s="20"/>
+      <c r="AE98" s="20"/>
+    </row>
+    <row r="99" spans="3:31" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C99" s="20"/>
+      <c r="D99" s="20"/>
+      <c r="E99" s="20"/>
+      <c r="F99" s="20"/>
+      <c r="G99" s="20"/>
+      <c r="H99" s="20"/>
+      <c r="I99" s="20"/>
+      <c r="J99" s="20"/>
+      <c r="K99" s="20"/>
+      <c r="L99" s="20"/>
+      <c r="M99" s="20"/>
+      <c r="N99" s="20"/>
+      <c r="O99" s="20"/>
+      <c r="P99" s="20"/>
+      <c r="Q99" s="20"/>
+      <c r="R99" s="20"/>
+      <c r="S99" s="20"/>
+      <c r="T99" s="20"/>
+      <c r="U99" s="20"/>
+      <c r="V99" s="20"/>
+      <c r="W99" s="20"/>
+      <c r="X99" s="20"/>
+      <c r="Y99" s="20"/>
+      <c r="Z99" s="20"/>
+      <c r="AA99" s="20"/>
+      <c r="AB99" s="20"/>
+      <c r="AC99" s="20"/>
+      <c r="AD99" s="20"/>
+      <c r="AE99" s="20"/>
+    </row>
+    <row r="100" spans="3:31" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C100" s="20"/>
+      <c r="D100" s="20"/>
+      <c r="E100" s="20"/>
+      <c r="F100" s="20"/>
+      <c r="G100" s="20"/>
+      <c r="H100" s="20"/>
+      <c r="I100" s="20"/>
+      <c r="J100" s="20"/>
+      <c r="K100" s="20"/>
+      <c r="L100" s="20"/>
+      <c r="M100" s="20"/>
+      <c r="N100" s="20"/>
+      <c r="O100" s="20"/>
+      <c r="P100" s="20"/>
+      <c r="Q100" s="20"/>
+      <c r="R100" s="20"/>
+      <c r="S100" s="20"/>
+      <c r="T100" s="20"/>
+      <c r="U100" s="20"/>
+      <c r="V100" s="20"/>
+      <c r="W100" s="20"/>
+      <c r="X100" s="20"/>
+      <c r="Y100" s="20"/>
+      <c r="Z100" s="20"/>
+      <c r="AA100" s="20"/>
+      <c r="AB100" s="20"/>
+      <c r="AC100" s="20"/>
+      <c r="AD100" s="20"/>
+      <c r="AE100" s="20"/>
+    </row>
+    <row r="101" spans="3:31" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C101" s="20"/>
+      <c r="D101" s="20"/>
+      <c r="E101" s="20"/>
+      <c r="F101" s="20"/>
+      <c r="G101" s="20"/>
+      <c r="H101" s="20"/>
+      <c r="I101" s="20"/>
+      <c r="J101" s="20"/>
+      <c r="K101" s="20"/>
+      <c r="L101" s="20"/>
+      <c r="M101" s="20"/>
+      <c r="N101" s="20"/>
+      <c r="O101" s="20"/>
+      <c r="P101" s="20"/>
+      <c r="Q101" s="20"/>
+      <c r="R101" s="20"/>
+      <c r="S101" s="20"/>
+      <c r="T101" s="20"/>
+      <c r="U101" s="20"/>
+      <c r="V101" s="20"/>
+      <c r="W101" s="20"/>
+      <c r="X101" s="20"/>
+      <c r="Y101" s="20"/>
+      <c r="Z101" s="20"/>
+      <c r="AA101" s="20"/>
+      <c r="AB101" s="20"/>
+      <c r="AC101" s="20"/>
+      <c r="AD101" s="20"/>
+      <c r="AE101" s="20"/>
+    </row>
+    <row r="102" spans="3:31" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C102" s="20"/>
+      <c r="D102" s="20"/>
+      <c r="E102" s="20"/>
+      <c r="F102" s="20"/>
+      <c r="G102" s="20"/>
+      <c r="H102" s="20"/>
+      <c r="I102" s="20"/>
+      <c r="J102" s="20"/>
+      <c r="K102" s="20"/>
+      <c r="L102" s="20"/>
+      <c r="M102" s="20"/>
+      <c r="N102" s="20"/>
+      <c r="O102" s="20"/>
+      <c r="P102" s="20"/>
+      <c r="Q102" s="20"/>
+      <c r="R102" s="20"/>
+      <c r="S102" s="20"/>
+      <c r="T102" s="20"/>
+      <c r="U102" s="20"/>
+      <c r="V102" s="20"/>
+      <c r="W102" s="20"/>
+      <c r="X102" s="20"/>
+      <c r="Y102" s="20"/>
+      <c r="Z102" s="20"/>
+      <c r="AA102" s="20"/>
+      <c r="AB102" s="20"/>
+      <c r="AC102" s="20"/>
+      <c r="AD102" s="20"/>
+      <c r="AE102" s="20"/>
+    </row>
+    <row r="103" spans="3:31" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C103" s="20"/>
+      <c r="D103" s="20"/>
+      <c r="E103" s="20"/>
+      <c r="F103" s="20"/>
+      <c r="G103" s="20"/>
+      <c r="H103" s="20"/>
+      <c r="I103" s="20"/>
+      <c r="J103" s="20"/>
+      <c r="K103" s="20"/>
+      <c r="L103" s="20"/>
+      <c r="M103" s="20"/>
+      <c r="N103" s="20"/>
+      <c r="O103" s="20"/>
+      <c r="P103" s="20"/>
+      <c r="Q103" s="20"/>
+      <c r="R103" s="20"/>
+      <c r="S103" s="20"/>
+      <c r="T103" s="20"/>
+      <c r="U103" s="20"/>
+      <c r="V103" s="20"/>
+      <c r="W103" s="20"/>
+      <c r="X103" s="20"/>
+      <c r="Y103" s="20"/>
+      <c r="Z103" s="20"/>
+      <c r="AA103" s="20"/>
+      <c r="AB103" s="20"/>
+      <c r="AC103" s="20"/>
+      <c r="AD103" s="20"/>
+      <c r="AE103" s="20"/>
+    </row>
+    <row r="104" spans="3:31" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C104" s="20"/>
+      <c r="D104" s="20"/>
+      <c r="E104" s="20"/>
+      <c r="F104" s="20"/>
+      <c r="G104" s="20"/>
+      <c r="H104" s="20"/>
+      <c r="I104" s="20"/>
+      <c r="J104" s="20"/>
+      <c r="K104" s="20"/>
+      <c r="L104" s="20"/>
+      <c r="M104" s="20"/>
+      <c r="N104" s="20"/>
+      <c r="O104" s="20"/>
+      <c r="P104" s="20"/>
+      <c r="Q104" s="20"/>
+      <c r="R104" s="20"/>
+      <c r="S104" s="20"/>
+      <c r="T104" s="20"/>
+      <c r="U104" s="20"/>
+      <c r="V104" s="20"/>
+      <c r="W104" s="20"/>
+      <c r="X104" s="20"/>
+      <c r="Y104" s="20"/>
+      <c r="Z104" s="20"/>
+      <c r="AA104" s="20"/>
+      <c r="AB104" s="20"/>
+      <c r="AC104" s="20"/>
+      <c r="AD104" s="20"/>
+      <c r="AE104" s="20"/>
+    </row>
+    <row r="105" spans="3:31" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C105" s="20"/>
+      <c r="D105" s="20"/>
+      <c r="E105" s="20"/>
+      <c r="F105" s="20"/>
+      <c r="G105" s="20"/>
+      <c r="H105" s="20"/>
+      <c r="I105" s="20"/>
+      <c r="J105" s="20"/>
+      <c r="K105" s="20"/>
+      <c r="L105" s="20"/>
+      <c r="M105" s="20"/>
+      <c r="N105" s="20"/>
+      <c r="O105" s="20"/>
+      <c r="P105" s="20"/>
+      <c r="Q105" s="20"/>
+      <c r="R105" s="20"/>
+      <c r="S105" s="20"/>
+      <c r="T105" s="20"/>
+      <c r="U105" s="20"/>
+      <c r="V105" s="20"/>
+      <c r="W105" s="20"/>
+      <c r="X105" s="20"/>
+      <c r="Y105" s="20"/>
+      <c r="Z105" s="20"/>
+      <c r="AA105" s="20"/>
+      <c r="AB105" s="20"/>
+      <c r="AC105" s="20"/>
+      <c r="AD105" s="20"/>
+      <c r="AE105" s="20"/>
+    </row>
+    <row r="106" spans="3:31" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C106" s="20"/>
+      <c r="D106" s="20"/>
+      <c r="E106" s="20"/>
+      <c r="F106" s="20"/>
+      <c r="G106" s="20"/>
+      <c r="H106" s="20"/>
+      <c r="I106" s="20"/>
+      <c r="J106" s="20"/>
+      <c r="K106" s="20"/>
+      <c r="L106" s="20"/>
+      <c r="M106" s="20"/>
+      <c r="N106" s="20"/>
+      <c r="O106" s="20"/>
+      <c r="P106" s="20"/>
+      <c r="Q106" s="20"/>
+      <c r="R106" s="20"/>
+      <c r="S106" s="20"/>
+      <c r="T106" s="20"/>
+      <c r="U106" s="20"/>
+      <c r="V106" s="20"/>
+      <c r="W106" s="20"/>
+      <c r="X106" s="20"/>
+      <c r="Y106" s="20"/>
+      <c r="Z106" s="20"/>
+      <c r="AA106" s="20"/>
+      <c r="AB106" s="20"/>
+      <c r="AC106" s="20"/>
+      <c r="AD106" s="20"/>
+      <c r="AE106" s="20"/>
+    </row>
+    <row r="107" spans="3:31" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C107" s="20"/>
+      <c r="D107" s="20"/>
+      <c r="E107" s="20"/>
+      <c r="F107" s="20"/>
+      <c r="G107" s="20"/>
+      <c r="H107" s="20"/>
+      <c r="I107" s="20"/>
+      <c r="J107" s="20"/>
+      <c r="K107" s="20"/>
+      <c r="L107" s="20"/>
+      <c r="M107" s="20"/>
+      <c r="N107" s="20"/>
+      <c r="O107" s="20"/>
+      <c r="P107" s="20"/>
+      <c r="Q107" s="20"/>
+      <c r="R107" s="20"/>
+      <c r="S107" s="20"/>
+      <c r="T107" s="20"/>
+      <c r="U107" s="20"/>
+      <c r="V107" s="20"/>
+      <c r="W107" s="20"/>
+      <c r="X107" s="20"/>
+      <c r="Y107" s="20"/>
+      <c r="Z107" s="20"/>
+      <c r="AA107" s="20"/>
+      <c r="AB107" s="20"/>
+      <c r="AC107" s="20"/>
+      <c r="AD107" s="20"/>
+      <c r="AE107" s="20"/>
+    </row>
+    <row r="108" spans="3:31" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C108" s="20"/>
+      <c r="D108" s="20"/>
+      <c r="E108" s="20"/>
+      <c r="F108" s="20"/>
+      <c r="G108" s="20"/>
+      <c r="H108" s="20"/>
+      <c r="I108" s="20"/>
+      <c r="J108" s="20"/>
+      <c r="K108" s="20"/>
+      <c r="L108" s="20"/>
+      <c r="M108" s="20"/>
+      <c r="N108" s="20"/>
+      <c r="O108" s="20"/>
+      <c r="P108" s="20"/>
+      <c r="Q108" s="20"/>
+      <c r="R108" s="20"/>
+      <c r="S108" s="20"/>
+      <c r="T108" s="20"/>
+      <c r="U108" s="20"/>
+      <c r="V108" s="20"/>
+      <c r="W108" s="20"/>
+      <c r="X108" s="20"/>
+      <c r="Y108" s="20"/>
+      <c r="Z108" s="20"/>
+      <c r="AA108" s="20"/>
+      <c r="AB108" s="20"/>
+      <c r="AC108" s="20"/>
+      <c r="AD108" s="20"/>
+      <c r="AE108" s="20"/>
+    </row>
+    <row r="109" spans="3:31" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C109" s="20"/>
+      <c r="D109" s="20"/>
+      <c r="E109" s="20"/>
+      <c r="F109" s="20"/>
+      <c r="G109" s="20"/>
+      <c r="H109" s="20"/>
+      <c r="I109" s="20"/>
+      <c r="J109" s="20"/>
+      <c r="K109" s="20"/>
+      <c r="L109" s="20"/>
+      <c r="M109" s="20"/>
+      <c r="N109" s="20"/>
+      <c r="O109" s="20"/>
+      <c r="P109" s="20"/>
+      <c r="Q109" s="20"/>
+      <c r="R109" s="20"/>
+      <c r="S109" s="20"/>
+      <c r="T109" s="20"/>
+      <c r="U109" s="20"/>
+      <c r="V109" s="20"/>
+      <c r="W109" s="20"/>
+      <c r="X109" s="20"/>
+      <c r="Y109" s="20"/>
+      <c r="Z109" s="20"/>
+      <c r="AA109" s="20"/>
+      <c r="AB109" s="20"/>
+      <c r="AC109" s="20"/>
+      <c r="AD109" s="20"/>
+      <c r="AE109" s="20"/>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="1" type="noConversion"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:AQ79"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="2.83203125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="47.83203125" style="3" customWidth="1"/>
+    <col min="3" max="31" width="8.6640625" style="3" customWidth="1"/>
+    <col min="32" max="16384" width="9.33203125" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:43" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="23" t="s">
+        <v>96</v>
+      </c>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1"/>
+      <c r="S2" s="1"/>
+      <c r="T2" s="1"/>
+      <c r="U2" s="1"/>
+      <c r="V2" s="1"/>
+      <c r="W2" s="1"/>
+      <c r="X2" s="1"/>
+      <c r="Y2" s="1"/>
+      <c r="Z2" s="1"/>
+      <c r="AA2" s="1"/>
+      <c r="AB2" s="1"/>
+      <c r="AC2" s="1"/>
+      <c r="AD2" s="1"/>
+      <c r="AE2" s="2"/>
+    </row>
+    <row r="3" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="1"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+      <c r="M3" s="1"/>
+      <c r="N3" s="1"/>
+      <c r="O3" s="1"/>
+      <c r="P3" s="1"/>
+      <c r="Q3" s="1"/>
+      <c r="R3" s="1"/>
+      <c r="S3" s="1"/>
+      <c r="T3" s="1"/>
+      <c r="U3" s="1"/>
+      <c r="V3" s="1"/>
+      <c r="W3" s="1"/>
+      <c r="X3" s="1"/>
+      <c r="Y3" s="1"/>
+      <c r="Z3" s="1"/>
+      <c r="AA3" s="1"/>
+      <c r="AB3" s="1"/>
+      <c r="AC3" s="1"/>
+      <c r="AD3" s="1"/>
+    </row>
+    <row r="4" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1"/>
+      <c r="G4" s="1"/>
+      <c r="H4" s="1"/>
+      <c r="I4" s="1"/>
+      <c r="J4" s="1"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="1"/>
+      <c r="O4" s="1"/>
+      <c r="P4" s="1"/>
+      <c r="Q4" s="1"/>
+      <c r="R4" s="1"/>
+      <c r="S4" s="1"/>
+      <c r="T4" s="1"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="1"/>
+      <c r="X4" s="1"/>
+      <c r="Y4" s="1"/>
+      <c r="Z4" s="1"/>
+      <c r="AA4" s="1"/>
+      <c r="AB4" s="1"/>
+      <c r="AC4" s="1"/>
+      <c r="AD4" s="1"/>
+    </row>
+    <row r="5" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="C5" s="4"/>
+      <c r="D5" s="4"/>
+      <c r="E5" s="4"/>
+      <c r="F5" s="4"/>
+      <c r="G5" s="4"/>
+      <c r="H5" s="4"/>
+      <c r="I5" s="4"/>
+      <c r="J5" s="4"/>
+      <c r="K5" s="4"/>
+      <c r="L5" s="4"/>
+      <c r="M5" s="4"/>
+      <c r="N5" s="4"/>
+      <c r="O5" s="4"/>
+      <c r="P5" s="4"/>
+      <c r="Q5" s="4"/>
+      <c r="R5" s="4"/>
+      <c r="S5" s="4"/>
+      <c r="T5" s="4"/>
+      <c r="U5" s="4"/>
+      <c r="V5" s="4"/>
+      <c r="W5" s="4"/>
+      <c r="X5" s="4"/>
+      <c r="Y5" s="4"/>
+      <c r="Z5" s="4"/>
+      <c r="AA5" s="4"/>
+      <c r="AB5" s="4"/>
+      <c r="AC5" s="4"/>
+      <c r="AD5" s="4"/>
+    </row>
+    <row r="6" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="4"/>
+      <c r="I6" s="4"/>
+      <c r="J6" s="4"/>
+      <c r="K6" s="4"/>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4"/>
+      <c r="N6" s="4"/>
+      <c r="O6" s="4"/>
+      <c r="P6" s="4"/>
+      <c r="Q6" s="4"/>
+      <c r="R6" s="4"/>
+      <c r="S6" s="4"/>
+      <c r="T6" s="4"/>
+      <c r="U6" s="4"/>
+      <c r="V6" s="4"/>
+      <c r="W6" s="4"/>
+      <c r="X6" s="4"/>
+      <c r="Y6" s="4"/>
+      <c r="Z6" s="4"/>
+      <c r="AA6" s="4"/>
+      <c r="AB6" s="4"/>
+      <c r="AC6" s="4"/>
+      <c r="AD6" s="4"/>
+    </row>
+    <row r="7" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="26"/>
+      <c r="C7" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="G7" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="H7" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K7" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="L7" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="M7" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="N7" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="O7" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="P7" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q7" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="R7" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="S7" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="T7" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="U7" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="V7" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="W7" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="X7" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z7" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA7" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="AB7" s="27" t="s">
+        <v>81</v>
+      </c>
+      <c r="AC7" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="AD7" s="28" t="s">
+        <v>88</v>
+      </c>
+      <c r="AE7" s="28" t="s">
+        <v>89</v>
+      </c>
+      <c r="AF7" s="28" t="s">
+        <v>90</v>
+      </c>
+      <c r="AG7" s="27" t="s">
+        <v>83</v>
+      </c>
+      <c r="AH7" s="28" t="s">
+        <v>84</v>
+      </c>
+      <c r="AI7" s="28" t="s">
+        <v>85</v>
+      </c>
+      <c r="AJ7" s="28" t="s">
+        <v>91</v>
+      </c>
+      <c r="AK7" s="28" t="s">
+        <v>92</v>
+      </c>
+      <c r="AL7" s="27" t="s">
+        <v>93</v>
+      </c>
+      <c r="AM7" s="27" t="s">
+        <v>101</v>
+      </c>
+      <c r="AN7" s="27" t="s">
+        <v>102</v>
+      </c>
+      <c r="AO7" s="27" t="s">
+        <v>99</v>
+      </c>
+      <c r="AP7" s="27" t="s">
+        <v>100</v>
+      </c>
+      <c r="AQ7" s="27" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="8" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C8" s="6"/>
+      <c r="D8" s="6"/>
+      <c r="E8" s="6"/>
+      <c r="F8" s="6"/>
+      <c r="G8" s="6"/>
+      <c r="H8" s="6"/>
+      <c r="I8" s="6"/>
+      <c r="J8" s="6"/>
+      <c r="K8" s="6"/>
+      <c r="L8" s="6"/>
+      <c r="M8" s="6"/>
+      <c r="N8" s="6"/>
+      <c r="O8" s="6"/>
+      <c r="P8" s="6"/>
+      <c r="Q8" s="6"/>
+      <c r="R8" s="6"/>
+      <c r="S8" s="6"/>
+      <c r="T8" s="6"/>
+      <c r="U8" s="6"/>
+      <c r="V8" s="6"/>
+      <c r="W8" s="6"/>
+      <c r="X8" s="6"/>
+      <c r="Y8" s="6"/>
+      <c r="Z8" s="6"/>
+      <c r="AA8" s="6"/>
+      <c r="AB8" s="6"/>
+      <c r="AC8" s="6"/>
+      <c r="AD8" s="6"/>
+      <c r="AE8" s="6"/>
+      <c r="AF8" s="6"/>
+    </row>
+    <row r="9" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C9" s="6"/>
+      <c r="D9" s="6"/>
+      <c r="E9" s="6"/>
+      <c r="F9" s="6"/>
+      <c r="G9" s="6"/>
+      <c r="H9" s="6"/>
+      <c r="I9" s="6"/>
+      <c r="J9" s="6"/>
+      <c r="K9" s="6"/>
+      <c r="L9" s="6"/>
+      <c r="M9" s="6"/>
+      <c r="N9" s="6"/>
+      <c r="O9" s="6"/>
+      <c r="P9" s="6"/>
+      <c r="Q9" s="6"/>
+      <c r="R9" s="6"/>
+      <c r="S9" s="6"/>
+      <c r="T9" s="6"/>
+      <c r="U9" s="6"/>
+      <c r="V9" s="6"/>
+      <c r="W9" s="6"/>
+      <c r="X9" s="6"/>
+      <c r="Y9" s="6"/>
+      <c r="Z9" s="6"/>
+      <c r="AA9" s="6"/>
+      <c r="AB9" s="6"/>
+      <c r="AC9" s="6"/>
+      <c r="AD9" s="6"/>
+      <c r="AE9" s="6"/>
+      <c r="AF9" s="6"/>
+    </row>
+    <row r="10" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="C10" s="6">
+        <v>8.34</v>
+      </c>
+      <c r="D10" s="6">
+        <v>8.8800000000000008</v>
+      </c>
+      <c r="E10" s="6">
+        <v>9.2100000000000009</v>
+      </c>
+      <c r="F10" s="6">
+        <v>9</v>
+      </c>
+      <c r="G10" s="6">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="H10" s="6">
+        <v>8.57</v>
+      </c>
+      <c r="I10" s="6">
+        <v>8.65</v>
+      </c>
+      <c r="J10" s="6">
+        <v>8.7100000000000009</v>
+      </c>
+      <c r="K10" s="6">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="L10" s="6">
+        <v>8.58</v>
+      </c>
+      <c r="M10" s="6">
+        <v>8.4499999999999993</v>
+      </c>
+      <c r="N10" s="6">
+        <v>8.15</v>
+      </c>
+      <c r="O10" s="6">
+        <v>7.67</v>
+      </c>
+      <c r="P10" s="6">
+        <v>8.6</v>
+      </c>
+      <c r="Q10" s="6">
+        <v>8.4600000000000009</v>
+      </c>
+      <c r="R10" s="6">
+        <v>8.41</v>
+      </c>
+      <c r="S10" s="6">
+        <v>8.73</v>
+      </c>
+      <c r="T10" s="6">
+        <v>8.73</v>
+      </c>
+      <c r="U10" s="6">
+        <v>8.8800000000000008</v>
+      </c>
+      <c r="V10" s="6">
+        <v>8.64</v>
+      </c>
+      <c r="W10" s="6">
+        <v>8.58</v>
+      </c>
+      <c r="X10" s="6">
+        <v>8.3800000000000008</v>
+      </c>
+      <c r="Y10" s="6">
+        <v>8.81</v>
+      </c>
+      <c r="Z10" s="6">
+        <v>8.66</v>
+      </c>
+      <c r="AA10" s="6">
+        <v>8.17</v>
+      </c>
+      <c r="AB10" s="6">
+        <v>8.65</v>
+      </c>
+      <c r="AC10" s="6">
+        <v>8.41</v>
+      </c>
+      <c r="AD10" s="6">
+        <v>8.5299999999999994</v>
+      </c>
+      <c r="AE10" s="6">
+        <v>8.19</v>
+      </c>
+      <c r="AF10" s="6">
+        <v>8.34</v>
+      </c>
+      <c r="AG10" s="9">
+        <v>8.26</v>
+      </c>
+      <c r="AH10" s="9">
+        <v>8.33</v>
+      </c>
+      <c r="AI10" s="9">
+        <v>8.1199999999999992</v>
+      </c>
+      <c r="AJ10" s="9">
+        <v>7.83</v>
+      </c>
+      <c r="AK10" s="9">
+        <v>8.26</v>
+      </c>
+      <c r="AL10" s="10">
+        <v>8.9700000000000006</v>
+      </c>
+      <c r="AM10" s="9">
+        <v>8.9499999999999993</v>
+      </c>
+      <c r="AN10" s="9">
+        <v>9.09</v>
+      </c>
+      <c r="AO10" s="9">
+        <v>8.9700000000000006</v>
+      </c>
+      <c r="AP10" s="9">
+        <v>8.89</v>
+      </c>
+      <c r="AQ10" s="9">
+        <v>8.73</v>
+      </c>
+    </row>
+    <row r="11" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="C11" s="6">
+        <v>5.49</v>
+      </c>
+      <c r="D11" s="6">
+        <v>5.7</v>
+      </c>
+      <c r="E11" s="6">
+        <v>5.66</v>
+      </c>
+      <c r="F11" s="6">
+        <v>5.89</v>
+      </c>
+      <c r="G11" s="6">
+        <v>6.12</v>
+      </c>
+      <c r="H11" s="6">
+        <v>6.4</v>
+      </c>
+      <c r="I11" s="6">
+        <v>6.51</v>
+      </c>
+      <c r="J11" s="6">
+        <v>5.99</v>
+      </c>
+      <c r="K11" s="6">
+        <v>6.23</v>
+      </c>
+      <c r="L11" s="6">
+        <v>6.59</v>
+      </c>
+      <c r="M11" s="6">
+        <v>6.2</v>
+      </c>
+      <c r="N11" s="6">
+        <v>6.43</v>
+      </c>
+      <c r="O11" s="6">
+        <v>6.27</v>
+      </c>
+      <c r="P11" s="6">
+        <v>5.83</v>
+      </c>
+      <c r="Q11" s="6">
+        <v>6.1</v>
+      </c>
+      <c r="R11" s="6">
+        <v>5.93</v>
+      </c>
+      <c r="S11" s="6">
+        <v>6.11</v>
+      </c>
+      <c r="T11" s="6">
+        <v>6.15</v>
+      </c>
+      <c r="U11" s="6">
+        <v>6.02</v>
+      </c>
+      <c r="V11" s="6">
+        <v>6.04</v>
+      </c>
+      <c r="W11" s="6">
+        <v>5.92</v>
+      </c>
+      <c r="X11" s="6">
+        <v>6.11</v>
+      </c>
+      <c r="Y11" s="6">
+        <v>6.05</v>
+      </c>
+      <c r="Z11" s="6">
+        <v>5.97</v>
+      </c>
+      <c r="AA11" s="6">
+        <v>6.11</v>
+      </c>
+      <c r="AB11" s="6">
+        <v>6.11</v>
+      </c>
+      <c r="AC11" s="6">
+        <v>5.88</v>
+      </c>
+      <c r="AD11" s="6">
+        <v>6.07</v>
+      </c>
+      <c r="AE11" s="6">
+        <v>5.94</v>
+      </c>
+      <c r="AF11" s="6">
+        <v>5.82</v>
+      </c>
+      <c r="AG11" s="9">
+        <v>5.79</v>
+      </c>
+      <c r="AH11" s="9">
+        <v>5.78</v>
+      </c>
+      <c r="AI11" s="9">
+        <v>5.72</v>
+      </c>
+      <c r="AJ11" s="9">
+        <v>5.74</v>
+      </c>
+      <c r="AK11" s="9">
+        <v>5.65</v>
+      </c>
+      <c r="AL11" s="10">
+        <v>5.64</v>
+      </c>
+      <c r="AM11" s="9">
+        <v>5.58</v>
+      </c>
+      <c r="AN11" s="9">
+        <v>5.43</v>
+      </c>
+      <c r="AO11" s="9">
+        <v>5.47</v>
+      </c>
+      <c r="AP11" s="9">
+        <v>5.6</v>
+      </c>
+      <c r="AQ11" s="9">
+        <v>5.55</v>
+      </c>
+    </row>
+    <row r="12" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C12" s="6"/>
+      <c r="D12" s="6"/>
+      <c r="E12" s="6"/>
+      <c r="F12" s="6"/>
+      <c r="G12" s="6"/>
+      <c r="H12" s="6"/>
+      <c r="I12" s="6"/>
+      <c r="J12" s="6"/>
+      <c r="K12" s="6"/>
+      <c r="L12" s="6"/>
+      <c r="M12" s="6"/>
+      <c r="N12" s="6"/>
+      <c r="O12" s="6"/>
+      <c r="P12" s="6"/>
+      <c r="Q12" s="6"/>
+      <c r="R12" s="6"/>
+      <c r="S12" s="6"/>
+      <c r="T12" s="6"/>
+      <c r="U12" s="6"/>
+      <c r="V12" s="6"/>
+      <c r="W12" s="6"/>
+      <c r="X12" s="6"/>
+      <c r="Y12" s="6"/>
+      <c r="Z12" s="6"/>
+      <c r="AA12" s="6"/>
+      <c r="AB12" s="6"/>
+      <c r="AC12" s="6"/>
+      <c r="AD12" s="6"/>
+      <c r="AE12" s="6"/>
+      <c r="AF12" s="6"/>
+      <c r="AG12" s="9"/>
+      <c r="AH12" s="9"/>
+      <c r="AI12" s="9"/>
+      <c r="AJ12" s="9"/>
+      <c r="AK12" s="9"/>
+      <c r="AL12" s="10"/>
+      <c r="AM12" s="9"/>
+      <c r="AN12" s="9"/>
+      <c r="AO12" s="9"/>
+      <c r="AP12" s="9"/>
+      <c r="AQ12" s="9"/>
+    </row>
+    <row r="13" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="C13" s="6">
+        <v>8.3699999999999992</v>
+      </c>
+      <c r="D13" s="6">
+        <v>8.68</v>
+      </c>
+      <c r="E13" s="6">
+        <v>8.57</v>
+      </c>
+      <c r="F13" s="6">
+        <v>8.61</v>
+      </c>
+      <c r="G13" s="6">
+        <v>9.25</v>
+      </c>
+      <c r="H13" s="6">
+        <v>9.02</v>
+      </c>
+      <c r="I13" s="6">
+        <v>8.98</v>
+      </c>
+      <c r="J13" s="6">
+        <v>8.98</v>
+      </c>
+      <c r="K13" s="6">
+        <v>8.94</v>
+      </c>
+      <c r="L13" s="6">
+        <v>9.61</v>
+      </c>
+      <c r="M13" s="6">
+        <v>9.66</v>
+      </c>
+      <c r="N13" s="6">
+        <v>9.59</v>
+      </c>
+      <c r="O13" s="6">
+        <v>9.93</v>
+      </c>
+      <c r="P13" s="6">
+        <v>9.3800000000000008</v>
+      </c>
+      <c r="Q13" s="6">
+        <v>9.39</v>
+      </c>
+      <c r="R13" s="6">
+        <v>9.14</v>
+      </c>
+      <c r="S13" s="6">
+        <v>9.34</v>
+      </c>
+      <c r="T13" s="6">
+        <v>8.98</v>
+      </c>
+      <c r="U13" s="6">
+        <v>8.92</v>
+      </c>
+      <c r="V13" s="6">
+        <v>8.9700000000000006</v>
+      </c>
+      <c r="W13" s="6">
+        <v>9.06</v>
+      </c>
+      <c r="X13" s="6">
+        <v>9.2100000000000009</v>
+      </c>
+      <c r="Y13" s="6">
+        <v>8.76</v>
+      </c>
+      <c r="Z13" s="6">
+        <v>9.7200000000000006</v>
+      </c>
+      <c r="AA13" s="6">
+        <v>8.8800000000000008</v>
+      </c>
+      <c r="AB13" s="6">
+        <v>8.89</v>
+      </c>
+      <c r="AC13" s="6">
+        <v>8.59</v>
+      </c>
+      <c r="AD13" s="6">
+        <v>7.71</v>
+      </c>
+      <c r="AE13" s="6">
+        <v>8.84</v>
+      </c>
+      <c r="AF13" s="6">
+        <v>9.14</v>
+      </c>
+      <c r="AG13" s="9">
+        <v>9.1300000000000008</v>
+      </c>
+      <c r="AH13" s="9">
+        <v>8.3800000000000008</v>
+      </c>
+      <c r="AI13" s="9">
+        <v>9.31</v>
+      </c>
+      <c r="AJ13" s="9">
+        <v>9.1</v>
+      </c>
+      <c r="AK13" s="9">
+        <v>8.68</v>
+      </c>
+      <c r="AL13" s="10">
+        <v>9.52</v>
+      </c>
+      <c r="AM13" s="9">
+        <v>8.7100000000000009</v>
+      </c>
+      <c r="AN13" s="9">
+        <v>9.0399999999999991</v>
+      </c>
+      <c r="AO13" s="9">
+        <v>8.6199999999999992</v>
+      </c>
+      <c r="AP13" s="9">
+        <v>8.84</v>
+      </c>
+      <c r="AQ13" s="9">
+        <v>9.4499999999999993</v>
+      </c>
+    </row>
+    <row r="14" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="C14" s="6">
+        <v>9.01</v>
+      </c>
+      <c r="D14" s="6">
+        <v>8.9499999999999993</v>
+      </c>
+      <c r="E14" s="6">
+        <v>8.9</v>
+      </c>
+      <c r="F14" s="6">
+        <v>9.14</v>
+      </c>
+      <c r="G14" s="6">
+        <v>9.56</v>
+      </c>
+      <c r="H14" s="6">
+        <v>9.2200000000000006</v>
+      </c>
+      <c r="I14" s="6">
+        <v>9.27</v>
+      </c>
+      <c r="J14" s="6">
+        <v>9.1</v>
+      </c>
+      <c r="K14" s="6">
+        <v>9.16</v>
+      </c>
+      <c r="L14" s="6">
+        <v>9.77</v>
+      </c>
+      <c r="M14" s="6">
+        <v>9.8800000000000008</v>
+      </c>
+      <c r="N14" s="6">
+        <v>9.91</v>
+      </c>
+      <c r="O14" s="6">
+        <v>10</v>
+      </c>
+      <c r="P14" s="6">
+        <v>9.69</v>
+      </c>
+      <c r="Q14" s="6">
+        <v>9.6300000000000008</v>
+      </c>
+      <c r="R14" s="6">
+        <v>9.36</v>
+      </c>
+      <c r="S14" s="6">
+        <v>9.3699999999999992</v>
+      </c>
+      <c r="T14" s="6">
+        <v>9.08</v>
+      </c>
+      <c r="U14" s="6">
+        <v>8.9499999999999993</v>
+      </c>
+      <c r="V14" s="6">
+        <v>9.11</v>
+      </c>
+      <c r="W14" s="6">
+        <v>9.18</v>
+      </c>
+      <c r="X14" s="6">
+        <v>9.27</v>
+      </c>
+      <c r="Y14" s="6">
+        <v>8.8699999999999992</v>
+      </c>
+      <c r="Z14" s="6">
+        <v>9.84</v>
+      </c>
+      <c r="AA14" s="6">
+        <v>9.0500000000000007</v>
+      </c>
+      <c r="AB14" s="6">
+        <v>9.01</v>
+      </c>
+      <c r="AC14" s="6">
+        <v>8.7799999999999994</v>
+      </c>
+      <c r="AD14" s="6">
+        <v>7.74</v>
+      </c>
+      <c r="AE14" s="6">
+        <v>8.93</v>
+      </c>
+      <c r="AF14" s="6">
+        <v>9.16</v>
+      </c>
+      <c r="AG14" s="9">
+        <v>9.3699999999999992</v>
+      </c>
+      <c r="AH14" s="9">
+        <v>8.43</v>
+      </c>
+      <c r="AI14" s="9">
+        <v>9.27</v>
+      </c>
+      <c r="AJ14" s="9">
+        <v>9.1</v>
+      </c>
+      <c r="AK14" s="9">
+        <v>8.69</v>
+      </c>
+      <c r="AL14" s="10">
+        <v>9.52</v>
+      </c>
+      <c r="AM14" s="9">
+        <v>8.7100000000000009</v>
+      </c>
+      <c r="AN14" s="9">
+        <v>9.0399999999999991</v>
+      </c>
+      <c r="AO14" s="9">
+        <v>8.6199999999999992</v>
+      </c>
+      <c r="AP14" s="9">
+        <v>8.84</v>
+      </c>
+      <c r="AQ14" s="9">
+        <v>9.4499999999999993</v>
+      </c>
+    </row>
+    <row r="15" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="C15" s="6">
+        <v>19.28</v>
+      </c>
+      <c r="D15" s="6">
+        <v>10.63</v>
+      </c>
+      <c r="E15" s="6">
+        <v>9.51</v>
+      </c>
+      <c r="F15" s="6">
+        <v>10.130000000000001</v>
+      </c>
+      <c r="G15" s="6">
+        <v>8.69</v>
+      </c>
+      <c r="H15" s="6">
+        <v>8.36</v>
+      </c>
+      <c r="I15" s="6">
+        <v>9.33</v>
+      </c>
+      <c r="J15" s="6">
+        <v>9.06</v>
+      </c>
+      <c r="K15" s="6">
+        <v>9.0500000000000007</v>
+      </c>
+      <c r="L15" s="6">
+        <v>10.210000000000001</v>
+      </c>
+      <c r="M15" s="6">
+        <v>10.83</v>
+      </c>
+      <c r="N15" s="6">
+        <v>11.62</v>
+      </c>
+      <c r="O15" s="6">
+        <v>9.33</v>
+      </c>
+      <c r="P15" s="6">
+        <v>15.24</v>
+      </c>
+      <c r="Q15" s="6">
+        <v>12.5</v>
+      </c>
+      <c r="R15" s="6">
+        <v>9.48</v>
+      </c>
+      <c r="S15" s="6">
+        <v>9.5299999999999994</v>
+      </c>
+      <c r="T15" s="6">
+        <v>12.46</v>
+      </c>
+      <c r="U15" s="6">
+        <v>10.68</v>
+      </c>
+      <c r="V15" s="6">
+        <v>9.59</v>
+      </c>
+      <c r="W15" s="6">
+        <v>11.24</v>
+      </c>
+      <c r="X15" s="6">
+        <v>9.15</v>
+      </c>
+      <c r="Y15" s="6">
+        <v>12.38</v>
+      </c>
+      <c r="Z15" s="6">
+        <v>11.6</v>
+      </c>
+      <c r="AA15" s="6">
+        <v>9.2200000000000006</v>
+      </c>
+      <c r="AB15" s="6">
+        <v>10.59</v>
+      </c>
+      <c r="AC15" s="6">
+        <v>10.78</v>
+      </c>
+      <c r="AD15" s="6">
+        <v>11.17</v>
+      </c>
+      <c r="AE15" s="6">
+        <v>10.8</v>
+      </c>
+      <c r="AF15" s="6">
+        <v>10.87</v>
+      </c>
+      <c r="AG15" s="9">
+        <v>8.89</v>
+      </c>
+      <c r="AH15" s="9">
+        <v>10.88</v>
+      </c>
+      <c r="AI15" s="9">
+        <v>10.85</v>
+      </c>
+      <c r="AJ15" s="9">
+        <v>10.89</v>
+      </c>
+      <c r="AK15" s="9">
+        <v>10.78</v>
+      </c>
+      <c r="AL15" s="10">
+        <v>9.69</v>
+      </c>
+      <c r="AM15" s="9">
+        <v>10.9</v>
+      </c>
+      <c r="AN15" s="9">
+        <v>8.56</v>
+      </c>
+      <c r="AO15" s="9">
+        <v>7.97</v>
+      </c>
+      <c r="AP15" s="9">
+        <v>8.59</v>
+      </c>
+      <c r="AQ15" s="9">
+        <v>33.94</v>
+      </c>
+    </row>
+    <row r="16" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="C16" s="6">
+        <v>9</v>
+      </c>
+      <c r="D16" s="6">
+        <v>8.93</v>
+      </c>
+      <c r="E16" s="6">
+        <v>8.89</v>
+      </c>
+      <c r="F16" s="6">
+        <v>9.1199999999999992</v>
+      </c>
+      <c r="G16" s="6">
+        <v>9.59</v>
+      </c>
+      <c r="H16" s="6">
+        <v>9.26</v>
+      </c>
+      <c r="I16" s="6">
+        <v>9.26</v>
+      </c>
+      <c r="J16" s="6">
+        <v>9.1</v>
+      </c>
+      <c r="K16" s="6">
+        <v>9.17</v>
+      </c>
+      <c r="L16" s="6">
+        <v>9.76</v>
+      </c>
+      <c r="M16" s="6">
+        <v>9.8699999999999992</v>
+      </c>
+      <c r="N16" s="6">
+        <v>9.8699999999999992</v>
+      </c>
+      <c r="O16" s="6">
+        <v>10.02</v>
+      </c>
+      <c r="P16" s="6">
+        <v>9.68</v>
+      </c>
+      <c r="Q16" s="6">
+        <v>9.6300000000000008</v>
+      </c>
+      <c r="R16" s="6">
+        <v>9.36</v>
+      </c>
+      <c r="S16" s="6">
+        <v>9.36</v>
+      </c>
+      <c r="T16" s="6">
+        <v>9.07</v>
+      </c>
+      <c r="U16" s="6">
+        <v>8.94</v>
+      </c>
+      <c r="V16" s="6">
+        <v>9.1</v>
+      </c>
+      <c r="W16" s="6">
+        <v>9.16</v>
+      </c>
+      <c r="X16" s="6">
+        <v>9.27</v>
+      </c>
+      <c r="Y16" s="6">
+        <v>8.86</v>
+      </c>
+      <c r="Z16" s="6">
+        <v>9.7799999999999994</v>
+      </c>
+      <c r="AA16" s="6">
+        <v>9.0500000000000007</v>
+      </c>
+      <c r="AB16" s="6">
+        <v>9.01</v>
+      </c>
+      <c r="AC16" s="6">
+        <v>8.7799999999999994</v>
+      </c>
+      <c r="AD16" s="6">
+        <v>7.69</v>
+      </c>
+      <c r="AE16" s="6">
+        <v>8.93</v>
+      </c>
+      <c r="AF16" s="6">
+        <v>9.15</v>
+      </c>
+      <c r="AG16" s="9">
+        <v>9.4</v>
+      </c>
+      <c r="AH16" s="9">
+        <v>8.41</v>
+      </c>
+      <c r="AI16" s="9">
+        <v>9.25</v>
+      </c>
+      <c r="AJ16" s="9">
+        <v>9.09</v>
+      </c>
+      <c r="AK16" s="9">
+        <v>8.68</v>
+      </c>
+      <c r="AL16" s="10">
+        <v>9.51</v>
+      </c>
+      <c r="AM16" s="9">
+        <v>8.61</v>
+      </c>
+      <c r="AN16" s="9">
+        <v>9.11</v>
+      </c>
+      <c r="AO16" s="9">
+        <v>8.66</v>
+      </c>
+      <c r="AP16" s="9">
+        <v>8.84</v>
+      </c>
+      <c r="AQ16" s="9">
+        <v>9.14</v>
+      </c>
+    </row>
+    <row r="17" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="C17" s="6">
+        <v>7.03</v>
+      </c>
+      <c r="D17" s="6">
+        <v>7.47</v>
+      </c>
+      <c r="E17" s="6">
+        <v>7.24</v>
+      </c>
+      <c r="F17" s="6">
+        <v>7.2</v>
+      </c>
+      <c r="G17" s="6">
+        <v>7.28</v>
+      </c>
+      <c r="H17" s="6">
+        <v>7.34</v>
+      </c>
+      <c r="I17" s="6">
+        <v>7.25</v>
+      </c>
+      <c r="J17" s="6">
+        <v>7.19</v>
+      </c>
+      <c r="K17" s="6">
+        <v>7.26</v>
+      </c>
+      <c r="L17" s="6">
+        <v>7.23</v>
+      </c>
+      <c r="M17" s="6">
+        <v>7.32</v>
+      </c>
+      <c r="N17" s="6">
+        <v>6.94</v>
+      </c>
+      <c r="O17" s="6">
+        <v>7.16</v>
+      </c>
+      <c r="P17" s="6">
+        <v>7.25</v>
+      </c>
+      <c r="Q17" s="6">
+        <v>7.23</v>
+      </c>
+      <c r="R17" s="6">
+        <v>7.07</v>
+      </c>
+      <c r="S17" s="6">
+        <v>7.5</v>
+      </c>
+      <c r="T17" s="6">
+        <v>7.54</v>
+      </c>
+      <c r="U17" s="6">
+        <v>7.94</v>
+      </c>
+      <c r="V17" s="6">
+        <v>6.91</v>
+      </c>
+      <c r="W17" s="6">
+        <v>7.3</v>
+      </c>
+      <c r="X17" s="6">
+        <v>7.85</v>
+      </c>
+      <c r="Y17" s="6">
+        <v>7.36</v>
+      </c>
+      <c r="Z17" s="6">
+        <v>7.41</v>
+      </c>
+      <c r="AA17" s="6">
+        <v>7.18</v>
+      </c>
+      <c r="AB17" s="6">
+        <v>7.16</v>
+      </c>
+      <c r="AC17" s="6">
+        <v>7.25</v>
+      </c>
+      <c r="AD17" s="6">
+        <v>7.25</v>
+      </c>
+      <c r="AE17" s="6">
+        <v>7.09</v>
+      </c>
+      <c r="AF17" s="6">
+        <v>7.59</v>
+      </c>
+      <c r="AG17" s="9">
+        <v>7.27</v>
+      </c>
+      <c r="AH17" s="9">
+        <v>7.73</v>
+      </c>
+      <c r="AI17" s="9">
+        <v>16.03</v>
+      </c>
+      <c r="AJ17" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AK17" s="9">
+        <v>8.5299999999999994</v>
+      </c>
+      <c r="AL17" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AM17" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="AN17" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="AO17" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="AP17" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="AQ17" s="13" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="18" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="D18" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="E18" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="F18" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="G18" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="H18" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="I18" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="J18" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="K18" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="L18" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="M18" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="N18" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="O18" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="P18" s="6">
+        <v>9.4600000000000009</v>
+      </c>
+      <c r="Q18" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="R18" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="S18" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="T18" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="U18" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="V18" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="W18" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="X18" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y18" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z18" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA18" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AB18" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AC18" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AD18" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AE18" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AF18" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AG18" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AH18" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AI18" s="9">
+        <v>16.03</v>
+      </c>
+      <c r="AJ18" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AK18" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AL18" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AM18" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="AN18" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="AO18" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="AP18" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="AQ18" s="13" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="19" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="C19" s="6">
+        <v>7.03</v>
+      </c>
+      <c r="D19" s="6">
+        <v>7.47</v>
+      </c>
+      <c r="E19" s="6">
+        <v>7.24</v>
+      </c>
+      <c r="F19" s="6">
+        <v>7.2</v>
+      </c>
+      <c r="G19" s="6">
+        <v>7.28</v>
+      </c>
+      <c r="H19" s="6">
+        <v>7.34</v>
+      </c>
+      <c r="I19" s="6">
+        <v>7.25</v>
+      </c>
+      <c r="J19" s="6">
+        <v>7.19</v>
+      </c>
+      <c r="K19" s="6">
+        <v>7.26</v>
+      </c>
+      <c r="L19" s="6">
+        <v>7.23</v>
+      </c>
+      <c r="M19" s="6">
+        <v>7.32</v>
+      </c>
+      <c r="N19" s="6">
+        <v>6.94</v>
+      </c>
+      <c r="O19" s="6">
+        <v>7.16</v>
+      </c>
+      <c r="P19" s="6">
+        <v>7.23</v>
+      </c>
+      <c r="Q19" s="6">
+        <v>7.23</v>
+      </c>
+      <c r="R19" s="6">
+        <v>7.07</v>
+      </c>
+      <c r="S19" s="6">
+        <v>7.5</v>
+      </c>
+      <c r="T19" s="6">
+        <v>7.54</v>
+      </c>
+      <c r="U19" s="6">
+        <v>7.94</v>
+      </c>
+      <c r="V19" s="6">
+        <v>6.91</v>
+      </c>
+      <c r="W19" s="6">
+        <v>7.3</v>
+      </c>
+      <c r="X19" s="6">
+        <v>7.85</v>
+      </c>
+      <c r="Y19" s="6">
+        <v>7.36</v>
+      </c>
+      <c r="Z19" s="6">
+        <v>7.41</v>
+      </c>
+      <c r="AA19" s="6">
+        <v>7.18</v>
+      </c>
+      <c r="AB19" s="6">
+        <v>7.16</v>
+      </c>
+      <c r="AC19" s="6">
+        <v>7.25</v>
+      </c>
+      <c r="AD19" s="6">
+        <v>7.25</v>
+      </c>
+      <c r="AE19" s="6">
+        <v>7.09</v>
+      </c>
+      <c r="AF19" s="6">
+        <v>7.59</v>
+      </c>
+      <c r="AG19" s="9">
+        <v>7.27</v>
+      </c>
+      <c r="AH19" s="9">
+        <v>7.73</v>
+      </c>
+      <c r="AI19" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AJ19" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AK19" s="9">
+        <v>8.5299999999999994</v>
+      </c>
+      <c r="AL19" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AM19" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="AN19" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="AO19" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="AP19" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="AQ19" s="13" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="20" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="8" t="s">
         <v>66</v>
       </c>
+      <c r="C20" s="6">
+        <v>6.13</v>
+      </c>
+      <c r="D20" s="6">
+        <v>6.16</v>
+      </c>
+      <c r="E20" s="6">
+        <v>6.14</v>
+      </c>
+      <c r="F20" s="6">
+        <v>5.77</v>
+      </c>
+      <c r="G20" s="6">
+        <v>5.88</v>
+      </c>
+      <c r="H20" s="6">
+        <v>5.96</v>
+      </c>
+      <c r="I20" s="6">
+        <v>6.08</v>
+      </c>
+      <c r="J20" s="6">
+        <v>6.11</v>
+      </c>
+      <c r="K20" s="6">
+        <v>6.05</v>
+      </c>
+      <c r="L20" s="6">
+        <v>6.08</v>
+      </c>
+      <c r="M20" s="6">
+        <v>6.08</v>
+      </c>
+      <c r="N20" s="6">
+        <v>6.07</v>
+      </c>
+      <c r="O20" s="6">
+        <v>6</v>
+      </c>
+      <c r="P20" s="6">
+        <v>6.23</v>
+      </c>
+      <c r="Q20" s="6">
+        <v>6.09</v>
+      </c>
+      <c r="R20" s="6">
+        <v>5.78</v>
+      </c>
+      <c r="S20" s="6">
+        <v>5.75</v>
+      </c>
+      <c r="T20" s="6">
+        <v>5.82</v>
+      </c>
+      <c r="U20" s="6">
+        <v>5.7</v>
+      </c>
+      <c r="V20" s="6">
+        <v>5.64</v>
+      </c>
+      <c r="W20" s="6">
+        <v>5.6</v>
+      </c>
+      <c r="X20" s="6">
+        <v>5.61</v>
+      </c>
+      <c r="Y20" s="6">
+        <v>5.65</v>
+      </c>
+      <c r="Z20" s="6">
+        <v>5.72</v>
+      </c>
+      <c r="AA20" s="6">
+        <v>5.73</v>
+      </c>
+      <c r="AB20" s="6">
+        <v>4.7699999999999996</v>
+      </c>
+      <c r="AC20" s="6">
+        <v>5.57</v>
+      </c>
+      <c r="AD20" s="6">
+        <v>5.05</v>
+      </c>
+      <c r="AE20" s="6">
+        <v>5.58</v>
+      </c>
+      <c r="AF20" s="6">
+        <v>5.54</v>
+      </c>
+      <c r="AG20" s="9">
+        <v>5.77</v>
+      </c>
+      <c r="AH20" s="9">
+        <v>5.56</v>
+      </c>
+      <c r="AI20" s="9">
+        <v>5.43</v>
+      </c>
+      <c r="AJ20" s="9">
+        <v>5.47</v>
+      </c>
+      <c r="AK20" s="9">
+        <v>5.49</v>
+      </c>
+      <c r="AL20" s="10">
+        <v>5.57</v>
+      </c>
+      <c r="AM20" s="9">
+        <v>5.53</v>
+      </c>
+      <c r="AN20" s="9">
+        <v>5.7</v>
+      </c>
+      <c r="AO20" s="9">
+        <v>5.41</v>
+      </c>
+      <c r="AP20" s="9">
+        <v>5.39</v>
+      </c>
+      <c r="AQ20" s="9">
+        <v>5.37</v>
+      </c>
     </row>
-    <row r="80" spans="2:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B80" s="36"/>
+    <row r="21" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="14" t="s">
+        <v>62</v>
+      </c>
+      <c r="C21" s="6">
+        <v>6.25</v>
+      </c>
+      <c r="D21" s="6">
+        <v>6.32</v>
+      </c>
+      <c r="E21" s="6">
+        <v>6.23</v>
+      </c>
+      <c r="F21" s="6">
+        <v>5.76</v>
+      </c>
+      <c r="G21" s="6">
+        <v>5.9</v>
+      </c>
+      <c r="H21" s="6">
+        <v>6</v>
+      </c>
+      <c r="I21" s="6">
+        <v>6.11</v>
+      </c>
+      <c r="J21" s="6">
+        <v>6.18</v>
+      </c>
+      <c r="K21" s="6">
+        <v>6.12</v>
+      </c>
+      <c r="L21" s="6">
+        <v>6.15</v>
+      </c>
+      <c r="M21" s="6">
+        <v>6.16</v>
+      </c>
+      <c r="N21" s="6">
+        <v>6.15</v>
+      </c>
+      <c r="O21" s="6">
+        <v>6.04</v>
+      </c>
+      <c r="P21" s="6">
+        <v>6.32</v>
+      </c>
+      <c r="Q21" s="6">
+        <v>6.21</v>
+      </c>
+      <c r="R21" s="6">
+        <v>5.82</v>
+      </c>
+      <c r="S21" s="6">
+        <v>5.82</v>
+      </c>
+      <c r="T21" s="6">
+        <v>5.84</v>
+      </c>
+      <c r="U21" s="6">
+        <v>5.75</v>
+      </c>
+      <c r="V21" s="6">
+        <v>5.65</v>
+      </c>
+      <c r="W21" s="6">
+        <v>5.63</v>
+      </c>
+      <c r="X21" s="6">
+        <v>5.63</v>
+      </c>
+      <c r="Y21" s="6">
+        <v>5.67</v>
+      </c>
+      <c r="Z21" s="6">
+        <v>5.75</v>
+      </c>
+      <c r="AA21" s="6">
+        <v>5.77</v>
+      </c>
+      <c r="AB21" s="6">
+        <v>4.8</v>
+      </c>
+      <c r="AC21" s="6">
+        <v>5.63</v>
+      </c>
+      <c r="AD21" s="6">
+        <v>5.12</v>
+      </c>
+      <c r="AE21" s="6">
+        <v>5.7</v>
+      </c>
+      <c r="AF21" s="6">
+        <v>5.63</v>
+      </c>
+      <c r="AG21" s="9">
+        <v>5.83</v>
+      </c>
+      <c r="AH21" s="9">
+        <v>5.63</v>
+      </c>
+      <c r="AI21" s="9">
+        <v>5.47</v>
+      </c>
+      <c r="AJ21" s="9">
+        <v>5.56</v>
+      </c>
+      <c r="AK21" s="9">
+        <v>5.54</v>
+      </c>
+      <c r="AL21" s="10">
+        <v>5.6</v>
+      </c>
+      <c r="AM21" s="9">
+        <v>5.59</v>
+      </c>
+      <c r="AN21" s="9">
+        <v>5.73</v>
+      </c>
+      <c r="AO21" s="9">
+        <v>5.47</v>
+      </c>
+      <c r="AP21" s="9">
+        <v>5.47</v>
+      </c>
+      <c r="AQ21" s="9">
+        <v>5.44</v>
+      </c>
+    </row>
+    <row r="22" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="C22" s="6">
+        <v>6.26</v>
+      </c>
+      <c r="D22" s="6">
+        <v>6.6</v>
+      </c>
+      <c r="E22" s="6">
+        <v>5.99</v>
+      </c>
+      <c r="F22" s="6">
+        <v>4.95</v>
+      </c>
+      <c r="G22" s="6">
+        <v>5.71</v>
+      </c>
+      <c r="H22" s="6">
+        <v>5.31</v>
+      </c>
+      <c r="I22" s="6">
+        <v>5.92</v>
+      </c>
+      <c r="J22" s="6">
+        <v>6.06</v>
+      </c>
+      <c r="K22" s="6">
+        <v>6.08</v>
+      </c>
+      <c r="L22" s="6">
+        <v>6.17</v>
+      </c>
+      <c r="M22" s="6">
+        <v>6.23</v>
+      </c>
+      <c r="N22" s="6">
+        <v>6.35</v>
+      </c>
+      <c r="O22" s="6">
+        <v>6.11</v>
+      </c>
+      <c r="P22" s="6">
+        <v>6.23</v>
+      </c>
+      <c r="Q22" s="6">
+        <v>6.21</v>
+      </c>
+      <c r="R22" s="6">
+        <v>6.02</v>
+      </c>
+      <c r="S22" s="6">
+        <v>6.19</v>
+      </c>
+      <c r="T22" s="6">
+        <v>6.14</v>
+      </c>
+      <c r="U22" s="6">
+        <v>6.01</v>
+      </c>
+      <c r="V22" s="6">
+        <v>5.72</v>
+      </c>
+      <c r="W22" s="6">
+        <v>5.86</v>
+      </c>
+      <c r="X22" s="6">
+        <v>5.99</v>
+      </c>
+      <c r="Y22" s="6">
+        <v>6.05</v>
+      </c>
+      <c r="Z22" s="6">
+        <v>6</v>
+      </c>
+      <c r="AA22" s="6">
+        <v>5.85</v>
+      </c>
+      <c r="AB22" s="6">
+        <v>5.66</v>
+      </c>
+      <c r="AC22" s="6">
+        <v>5.76</v>
+      </c>
+      <c r="AD22" s="6">
+        <v>5.84</v>
+      </c>
+      <c r="AE22" s="6">
+        <v>5.78</v>
+      </c>
+      <c r="AF22" s="6">
+        <v>5.79</v>
+      </c>
+      <c r="AG22" s="9">
+        <v>5.83</v>
+      </c>
+      <c r="AH22" s="9">
+        <v>5.66</v>
+      </c>
+      <c r="AI22" s="9">
+        <v>5.63</v>
+      </c>
+      <c r="AJ22" s="9">
+        <v>5.52</v>
+      </c>
+      <c r="AK22" s="9">
+        <v>5.5</v>
+      </c>
+      <c r="AL22" s="10">
+        <v>5.58</v>
+      </c>
+      <c r="AM22" s="9">
+        <v>5.55</v>
+      </c>
+      <c r="AN22" s="9">
+        <v>5.39</v>
+      </c>
+      <c r="AO22" s="9">
+        <v>5.29</v>
+      </c>
+      <c r="AP22" s="9">
+        <v>5.15</v>
+      </c>
+      <c r="AQ22" s="9">
+        <v>5.32</v>
+      </c>
+    </row>
+    <row r="23" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="C23" s="6">
+        <v>6.25</v>
+      </c>
+      <c r="D23" s="6">
+        <v>6.29</v>
+      </c>
+      <c r="E23" s="6">
+        <v>6.26</v>
+      </c>
+      <c r="F23" s="6">
+        <v>6.25</v>
+      </c>
+      <c r="G23" s="6">
+        <v>5.94</v>
+      </c>
+      <c r="H23" s="6">
+        <v>6.17</v>
+      </c>
+      <c r="I23" s="6">
+        <v>6.14</v>
+      </c>
+      <c r="J23" s="6">
+        <v>6.2</v>
+      </c>
+      <c r="K23" s="6">
+        <v>6.13</v>
+      </c>
+      <c r="L23" s="6">
+        <v>6.15</v>
+      </c>
+      <c r="M23" s="6">
+        <v>6.15</v>
+      </c>
+      <c r="N23" s="6">
+        <v>6.11</v>
+      </c>
+      <c r="O23" s="6">
+        <v>6.03</v>
+      </c>
+      <c r="P23" s="6">
+        <v>6.33</v>
+      </c>
+      <c r="Q23" s="6">
+        <v>6.21</v>
+      </c>
+      <c r="R23" s="6">
+        <v>5.79</v>
+      </c>
+      <c r="S23" s="6">
+        <v>5.76</v>
+      </c>
+      <c r="T23" s="6">
+        <v>5.8</v>
+      </c>
+      <c r="U23" s="6">
+        <v>5.71</v>
+      </c>
+      <c r="V23" s="6">
+        <v>5.64</v>
+      </c>
+      <c r="W23" s="6">
+        <v>5.6</v>
+      </c>
+      <c r="X23" s="6">
+        <v>5.57</v>
+      </c>
+      <c r="Y23" s="6">
+        <v>5.61</v>
+      </c>
+      <c r="Z23" s="6">
+        <v>5.69</v>
+      </c>
+      <c r="AA23" s="6">
+        <v>5.76</v>
+      </c>
+      <c r="AB23" s="6">
+        <v>4.71</v>
+      </c>
+      <c r="AC23" s="6">
+        <v>5.61</v>
+      </c>
+      <c r="AD23" s="6">
+        <v>5.04</v>
+      </c>
+      <c r="AE23" s="6">
+        <v>5.69</v>
+      </c>
+      <c r="AF23" s="6">
+        <v>5.6</v>
+      </c>
+      <c r="AG23" s="9">
+        <v>5.83</v>
+      </c>
+      <c r="AH23" s="9">
+        <v>5.63</v>
+      </c>
+      <c r="AI23" s="9">
+        <v>5.44</v>
+      </c>
+      <c r="AJ23" s="9">
+        <v>5.56</v>
+      </c>
+      <c r="AK23" s="9">
+        <v>5.54</v>
+      </c>
+      <c r="AL23" s="10">
+        <v>5.6</v>
+      </c>
+      <c r="AM23" s="9">
+        <v>5.6</v>
+      </c>
+      <c r="AN23" s="9">
+        <v>5.76</v>
+      </c>
+      <c r="AO23" s="9">
+        <v>5.49</v>
+      </c>
+      <c r="AP23" s="9">
+        <v>5.5</v>
+      </c>
+      <c r="AQ23" s="9">
+        <v>5.45</v>
+      </c>
+    </row>
+    <row r="24" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="14" t="s">
+        <v>65</v>
+      </c>
+      <c r="C24" s="6">
+        <v>5.69</v>
+      </c>
+      <c r="D24" s="6">
+        <v>5.73</v>
+      </c>
+      <c r="E24" s="6">
+        <v>5.74</v>
+      </c>
+      <c r="F24" s="6">
+        <v>5.8</v>
+      </c>
+      <c r="G24" s="6">
+        <v>5.71</v>
+      </c>
+      <c r="H24" s="6">
+        <v>5.66</v>
+      </c>
+      <c r="I24" s="6">
+        <v>5.81</v>
+      </c>
+      <c r="J24" s="6">
+        <v>5.7</v>
+      </c>
+      <c r="K24" s="6">
+        <v>5.68</v>
+      </c>
+      <c r="L24" s="6">
+        <v>5.7</v>
+      </c>
+      <c r="M24" s="6">
+        <v>5.66</v>
+      </c>
+      <c r="N24" s="6">
+        <v>5.44</v>
+      </c>
+      <c r="O24" s="6">
+        <v>5.6</v>
+      </c>
+      <c r="P24" s="6">
+        <v>5.58</v>
+      </c>
+      <c r="Q24" s="6">
+        <v>5.23</v>
+      </c>
+      <c r="R24" s="6">
+        <v>5.45</v>
+      </c>
+      <c r="S24" s="6">
+        <v>5.26</v>
+      </c>
+      <c r="T24" s="6">
+        <v>5.55</v>
+      </c>
+      <c r="U24" s="6">
+        <v>5.29</v>
+      </c>
+      <c r="V24" s="6">
+        <v>5.5</v>
+      </c>
+      <c r="W24" s="6">
+        <v>5.08</v>
+      </c>
+      <c r="X24" s="6">
+        <v>5.47</v>
+      </c>
+      <c r="Y24" s="6">
+        <v>5.44</v>
+      </c>
+      <c r="Z24" s="6">
+        <v>5.37</v>
+      </c>
+      <c r="AA24" s="6">
+        <v>5.16</v>
+      </c>
+      <c r="AB24" s="6">
+        <v>3.64</v>
+      </c>
+      <c r="AC24" s="6">
+        <v>4.38</v>
+      </c>
+      <c r="AD24" s="6">
+        <v>3.82</v>
+      </c>
+      <c r="AE24" s="6">
+        <v>3.63</v>
+      </c>
+      <c r="AF24" s="6">
+        <v>4.1500000000000004</v>
+      </c>
+      <c r="AG24" s="9">
+        <v>3.71</v>
+      </c>
+      <c r="AH24" s="9">
+        <v>3.72</v>
+      </c>
+      <c r="AI24" s="9">
+        <v>4.24</v>
+      </c>
+      <c r="AJ24" s="9">
+        <v>3.85</v>
+      </c>
+      <c r="AK24" s="9">
+        <v>4.21</v>
+      </c>
+      <c r="AL24" s="10">
+        <v>4.74</v>
+      </c>
+      <c r="AM24" s="9">
+        <v>4.34</v>
+      </c>
+      <c r="AN24" s="9">
+        <v>3.63</v>
+      </c>
+      <c r="AO24" s="9">
+        <v>3.4</v>
+      </c>
+      <c r="AP24" s="9">
+        <v>3.56</v>
+      </c>
+      <c r="AQ24" s="9">
+        <v>3.57</v>
+      </c>
+    </row>
+    <row r="25" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="D25" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="E25" s="6">
+        <v>5.59</v>
+      </c>
+      <c r="F25" s="6">
+        <v>5.27</v>
+      </c>
+      <c r="G25" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="H25" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="I25" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="J25" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="K25" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="L25" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="M25" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="N25" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="O25" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="P25" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q25" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="R25" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="S25" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="T25" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="U25" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="V25" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="W25" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="X25" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y25" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z25" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA25" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AB25" s="6">
+        <v>6.46</v>
+      </c>
+      <c r="AC25" s="6">
+        <v>3.46</v>
+      </c>
+      <c r="AD25" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AE25" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AF25" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AG25" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AH25" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AI25" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AJ25" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AK25" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AL25" s="10">
+        <v>0</v>
+      </c>
+      <c r="AM25" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AN25" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="AO25" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="AP25" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="AQ25" s="13">
+        <v>1.04</v>
+      </c>
+    </row>
+    <row r="26" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="C26" s="6">
+        <v>5.69</v>
+      </c>
+      <c r="D26" s="6">
+        <v>5.73</v>
+      </c>
+      <c r="E26" s="6">
+        <v>5.74</v>
+      </c>
+      <c r="F26" s="6">
+        <v>5.8</v>
+      </c>
+      <c r="G26" s="6">
+        <v>5.71</v>
+      </c>
+      <c r="H26" s="6">
+        <v>5.66</v>
+      </c>
+      <c r="I26" s="6">
+        <v>5.81</v>
+      </c>
+      <c r="J26" s="6">
+        <v>5.7</v>
+      </c>
+      <c r="K26" s="6">
+        <v>5.68</v>
+      </c>
+      <c r="L26" s="6">
+        <v>5.7</v>
+      </c>
+      <c r="M26" s="6">
+        <v>5.66</v>
+      </c>
+      <c r="N26" s="6">
+        <v>5.44</v>
+      </c>
+      <c r="O26" s="6">
+        <v>5.6</v>
+      </c>
+      <c r="P26" s="6">
+        <v>5.58</v>
+      </c>
+      <c r="Q26" s="6">
+        <v>5.23</v>
+      </c>
+      <c r="R26" s="6">
+        <v>5.45</v>
+      </c>
+      <c r="S26" s="6">
+        <v>5.26</v>
+      </c>
+      <c r="T26" s="6">
+        <v>5.55</v>
+      </c>
+      <c r="U26" s="6">
+        <v>5.29</v>
+      </c>
+      <c r="V26" s="6">
+        <v>5.5</v>
+      </c>
+      <c r="W26" s="6">
+        <v>5.08</v>
+      </c>
+      <c r="X26" s="6">
+        <v>5.47</v>
+      </c>
+      <c r="Y26" s="6">
+        <v>5.44</v>
+      </c>
+      <c r="Z26" s="6">
+        <v>5.37</v>
+      </c>
+      <c r="AA26" s="6">
+        <v>5.16</v>
+      </c>
+      <c r="AB26" s="6">
+        <v>3.63</v>
+      </c>
+      <c r="AC26" s="6">
+        <v>4.38</v>
+      </c>
+      <c r="AD26" s="6">
+        <v>3.82</v>
+      </c>
+      <c r="AE26" s="6">
+        <v>3.63</v>
+      </c>
+      <c r="AF26" s="6">
+        <v>4.1500000000000004</v>
+      </c>
+      <c r="AG26" s="9">
+        <v>3.71</v>
+      </c>
+      <c r="AH26" s="9">
+        <v>3.72</v>
+      </c>
+      <c r="AI26" s="9">
+        <v>4.24</v>
+      </c>
+      <c r="AJ26" s="9">
+        <v>3.85</v>
+      </c>
+      <c r="AK26" s="9">
+        <v>4.21</v>
+      </c>
+      <c r="AL26" s="10">
+        <v>4.74</v>
+      </c>
+      <c r="AM26" s="9">
+        <v>4.34</v>
+      </c>
+      <c r="AN26" s="9">
+        <v>3.63</v>
+      </c>
+      <c r="AO26" s="9">
+        <v>3.4</v>
+      </c>
+      <c r="AP26" s="9">
+        <v>3.56</v>
+      </c>
+      <c r="AQ26" s="9">
+        <v>3.67</v>
+      </c>
+    </row>
+    <row r="27" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C27" s="6"/>
+      <c r="D27" s="6"/>
+      <c r="E27" s="6"/>
+      <c r="F27" s="6"/>
+      <c r="G27" s="6"/>
+      <c r="H27" s="6"/>
+      <c r="I27" s="6"/>
+      <c r="J27" s="6"/>
+      <c r="K27" s="6"/>
+      <c r="L27" s="6"/>
+      <c r="M27" s="6"/>
+      <c r="N27" s="6"/>
+      <c r="O27" s="6"/>
+      <c r="P27" s="6"/>
+      <c r="Q27" s="6"/>
+      <c r="R27" s="6"/>
+      <c r="S27" s="6"/>
+      <c r="T27" s="6"/>
+      <c r="U27" s="6"/>
+      <c r="V27" s="6"/>
+      <c r="W27" s="6"/>
+      <c r="X27" s="6"/>
+      <c r="Y27" s="6"/>
+      <c r="Z27" s="6"/>
+      <c r="AA27" s="6"/>
+      <c r="AB27" s="6"/>
+      <c r="AC27" s="6"/>
+      <c r="AD27" s="6"/>
+      <c r="AE27" s="6"/>
+      <c r="AF27" s="6"/>
+      <c r="AG27" s="9"/>
+      <c r="AH27" s="9"/>
+      <c r="AI27" s="9"/>
+      <c r="AJ27" s="9"/>
+      <c r="AK27" s="9"/>
+      <c r="AL27" s="10"/>
+      <c r="AM27" s="13"/>
+      <c r="AN27" s="13"/>
+      <c r="AO27" s="13"/>
+      <c r="AP27" s="9"/>
+      <c r="AQ27" s="9"/>
+    </row>
+    <row r="28" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="C28" s="6">
+        <v>7.97</v>
+      </c>
+      <c r="D28" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="E28" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="F28" s="6">
+        <v>7.32</v>
+      </c>
+      <c r="G28" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="H28" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="I28" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="J28" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="K28" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="L28" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="M28" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="N28" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="O28" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="P28" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q28" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="R28" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="S28" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="T28" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="U28" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="V28" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="W28" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="X28" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y28" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z28" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA28" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AB28" s="6">
+        <v>7.75</v>
+      </c>
+      <c r="AC28" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AD28" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AE28" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AF28" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AG28" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AH28" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AI28" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AJ28" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AK28" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AL28" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AM28" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="AN28" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="AO28" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="AP28" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="AQ28" s="13" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="29" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="D29" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="E29" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="F29" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="G29" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="H29" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="I29" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="J29" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="K29" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="L29" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="M29" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="N29" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="O29" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="P29" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q29" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="R29" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="S29" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="T29" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="U29" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="V29" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="W29" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="X29" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y29" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z29" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA29" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AB29" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AC29" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AD29" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AE29" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AF29" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AG29" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AH29" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AI29" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AJ29" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AK29" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AL29" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AM29" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="AN29" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="AO29" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="AP29" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="AQ29" s="13" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="30" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B30" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C30" s="6"/>
+      <c r="D30" s="6"/>
+      <c r="E30" s="6"/>
+      <c r="F30" s="6"/>
+      <c r="G30" s="6"/>
+      <c r="H30" s="6"/>
+      <c r="I30" s="6"/>
+      <c r="J30" s="6"/>
+      <c r="K30" s="6"/>
+      <c r="L30" s="6"/>
+      <c r="M30" s="6"/>
+      <c r="N30" s="6"/>
+      <c r="O30" s="6"/>
+      <c r="P30" s="6"/>
+      <c r="Q30" s="6"/>
+      <c r="R30" s="6"/>
+      <c r="S30" s="6"/>
+      <c r="T30" s="6"/>
+      <c r="U30" s="6"/>
+      <c r="V30" s="6"/>
+      <c r="W30" s="6"/>
+      <c r="X30" s="6"/>
+      <c r="Y30" s="6"/>
+      <c r="Z30" s="6"/>
+      <c r="AA30" s="6"/>
+      <c r="AB30" s="6"/>
+      <c r="AC30" s="6"/>
+      <c r="AD30" s="6"/>
+      <c r="AE30" s="6"/>
+      <c r="AF30" s="6"/>
+      <c r="AG30" s="9"/>
+      <c r="AH30" s="9"/>
+      <c r="AI30" s="9"/>
+      <c r="AJ30" s="9"/>
+      <c r="AK30" s="9"/>
+      <c r="AL30" s="10"/>
+      <c r="AM30" s="13"/>
+      <c r="AN30" s="9"/>
+      <c r="AO30" s="13"/>
+      <c r="AP30" s="9"/>
+      <c r="AQ30" s="9"/>
+    </row>
+    <row r="31" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C31" s="6"/>
+      <c r="D31" s="6"/>
+      <c r="E31" s="6"/>
+      <c r="F31" s="6"/>
+      <c r="G31" s="6"/>
+      <c r="H31" s="6"/>
+      <c r="I31" s="6"/>
+      <c r="J31" s="6"/>
+      <c r="K31" s="6"/>
+      <c r="L31" s="6"/>
+      <c r="M31" s="6"/>
+      <c r="N31" s="6"/>
+      <c r="O31" s="6"/>
+      <c r="P31" s="6"/>
+      <c r="Q31" s="6"/>
+      <c r="R31" s="6"/>
+      <c r="S31" s="6"/>
+      <c r="T31" s="6"/>
+      <c r="U31" s="6"/>
+      <c r="V31" s="6"/>
+      <c r="W31" s="6"/>
+      <c r="X31" s="6"/>
+      <c r="Y31" s="6"/>
+      <c r="Z31" s="6"/>
+      <c r="AA31" s="6"/>
+      <c r="AB31" s="6"/>
+      <c r="AC31" s="6"/>
+      <c r="AD31" s="6"/>
+      <c r="AE31" s="6"/>
+      <c r="AF31" s="6"/>
+      <c r="AG31" s="9"/>
+      <c r="AH31" s="9"/>
+      <c r="AI31" s="9"/>
+      <c r="AJ31" s="9"/>
+      <c r="AK31" s="9"/>
+      <c r="AL31" s="10"/>
+      <c r="AM31" s="9"/>
+      <c r="AN31" s="9"/>
+      <c r="AO31" s="9"/>
+      <c r="AP31" s="9"/>
+      <c r="AQ31" s="9"/>
+    </row>
+    <row r="32" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="C32" s="6">
+        <v>8.2799999999999994</v>
+      </c>
+      <c r="D32" s="6">
+        <v>7.78</v>
+      </c>
+      <c r="E32" s="6">
+        <v>8.8699999999999992</v>
+      </c>
+      <c r="F32" s="6">
+        <v>7.24</v>
+      </c>
+      <c r="G32" s="6">
+        <v>5.86</v>
+      </c>
+      <c r="H32" s="6">
+        <v>6.66</v>
+      </c>
+      <c r="I32" s="6">
+        <v>6.82</v>
+      </c>
+      <c r="J32" s="6">
+        <v>6.76</v>
+      </c>
+      <c r="K32" s="6">
+        <v>6.11</v>
+      </c>
+      <c r="L32" s="6">
+        <v>6.33</v>
+      </c>
+      <c r="M32" s="6">
+        <v>6.13</v>
+      </c>
+      <c r="N32" s="6">
+        <v>6.4</v>
+      </c>
+      <c r="O32" s="6">
+        <v>6.46</v>
+      </c>
+      <c r="P32" s="6">
+        <v>5.93</v>
+      </c>
+      <c r="Q32" s="6">
+        <v>5.93</v>
+      </c>
+      <c r="R32" s="6">
+        <v>5.95</v>
+      </c>
+      <c r="S32" s="6">
+        <v>5.92</v>
+      </c>
+      <c r="T32" s="6">
+        <v>5.73</v>
+      </c>
+      <c r="U32" s="6">
+        <v>6.1</v>
+      </c>
+      <c r="V32" s="6">
+        <v>5.3</v>
+      </c>
+      <c r="W32" s="6">
+        <v>5.9</v>
+      </c>
+      <c r="X32" s="6">
+        <v>5.4</v>
+      </c>
+      <c r="Y32" s="6">
+        <v>5.8</v>
+      </c>
+      <c r="Z32" s="6">
+        <v>6.08</v>
+      </c>
+      <c r="AA32" s="6">
+        <v>6.24</v>
+      </c>
+      <c r="AB32" s="6">
+        <v>5.88</v>
+      </c>
+      <c r="AC32" s="6">
+        <v>5.58</v>
+      </c>
+      <c r="AD32" s="6">
+        <v>6.24</v>
+      </c>
+      <c r="AE32" s="6">
+        <v>6.27</v>
+      </c>
+      <c r="AF32" s="6">
+        <v>5.77</v>
+      </c>
+      <c r="AG32" s="9">
+        <v>6.14</v>
+      </c>
+      <c r="AH32" s="9">
+        <v>5.84</v>
+      </c>
+      <c r="AI32" s="9">
+        <v>5.43</v>
+      </c>
+      <c r="AJ32" s="9">
+        <v>5.62</v>
+      </c>
+      <c r="AK32" s="9">
+        <v>5.61</v>
+      </c>
+      <c r="AL32" s="10">
+        <v>5.4</v>
+      </c>
+      <c r="AM32" s="9">
+        <v>5.56</v>
+      </c>
+      <c r="AN32" s="9">
+        <v>5.74</v>
+      </c>
+      <c r="AO32" s="9">
+        <v>5.66</v>
+      </c>
+      <c r="AP32" s="9">
+        <v>5.92</v>
+      </c>
+      <c r="AQ32" s="9">
+        <v>5.62</v>
+      </c>
+    </row>
+    <row r="33" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="C33" s="6">
+        <v>8.64</v>
+      </c>
+      <c r="D33" s="6">
+        <v>6.32</v>
+      </c>
+      <c r="E33" s="6">
+        <v>9.1</v>
+      </c>
+      <c r="F33" s="6">
+        <v>6.8</v>
+      </c>
+      <c r="G33" s="6">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="H33" s="6">
+        <v>5.68</v>
+      </c>
+      <c r="I33" s="6">
+        <v>7</v>
+      </c>
+      <c r="J33" s="6">
+        <v>5.49</v>
+      </c>
+      <c r="K33" s="6">
+        <v>4.66</v>
+      </c>
+      <c r="L33" s="6">
+        <v>5.75</v>
+      </c>
+      <c r="M33" s="6">
+        <v>5.25</v>
+      </c>
+      <c r="N33" s="6">
+        <v>5.52</v>
+      </c>
+      <c r="O33" s="6">
+        <v>6.34</v>
+      </c>
+      <c r="P33" s="6">
+        <v>4.58</v>
+      </c>
+      <c r="Q33" s="6">
+        <v>5.67</v>
+      </c>
+      <c r="R33" s="6">
+        <v>5.94</v>
+      </c>
+      <c r="S33" s="6">
+        <v>4.63</v>
+      </c>
+      <c r="T33" s="6">
+        <v>5.05</v>
+      </c>
+      <c r="U33" s="6">
+        <v>5.61</v>
+      </c>
+      <c r="V33" s="6">
+        <v>4.53</v>
+      </c>
+      <c r="W33" s="6">
+        <v>2.59</v>
+      </c>
+      <c r="X33" s="6">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="Y33" s="6">
+        <v>4.22</v>
+      </c>
+      <c r="Z33" s="6">
+        <v>4.53</v>
+      </c>
+      <c r="AA33" s="6">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="AB33" s="6">
+        <v>4.38</v>
+      </c>
+      <c r="AC33" s="6">
+        <v>4.21</v>
+      </c>
+      <c r="AD33" s="6">
+        <v>4.66</v>
+      </c>
+      <c r="AE33" s="6">
+        <v>5.01</v>
+      </c>
+      <c r="AF33" s="6">
+        <v>3.65</v>
+      </c>
+      <c r="AG33" s="9">
+        <v>3.7</v>
+      </c>
+      <c r="AH33" s="9">
+        <v>4.78</v>
+      </c>
+      <c r="AI33" s="9">
+        <v>3.21</v>
+      </c>
+      <c r="AJ33" s="9">
+        <v>4.07</v>
+      </c>
+      <c r="AK33" s="9">
+        <v>3.69</v>
+      </c>
+      <c r="AL33" s="10">
+        <v>3.34</v>
+      </c>
+      <c r="AM33" s="9">
+        <v>4.45</v>
+      </c>
+      <c r="AN33" s="9">
+        <v>3.6</v>
+      </c>
+      <c r="AO33" s="9">
+        <v>2.57</v>
+      </c>
+      <c r="AP33" s="9">
+        <v>3.65</v>
+      </c>
+      <c r="AQ33" s="9">
+        <v>3.11</v>
+      </c>
+    </row>
+    <row r="34" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="16" t="s">
+        <v>73</v>
+      </c>
+      <c r="C34" s="6"/>
+      <c r="D34" s="6"/>
+      <c r="E34" s="6"/>
+      <c r="F34" s="6"/>
+      <c r="G34" s="6"/>
+      <c r="H34" s="6"/>
+      <c r="I34" s="6"/>
+      <c r="J34" s="6"/>
+      <c r="K34" s="6"/>
+      <c r="L34" s="6"/>
+      <c r="M34" s="6"/>
+      <c r="N34" s="6"/>
+      <c r="O34" s="6"/>
+      <c r="P34" s="6"/>
+      <c r="Q34" s="6"/>
+      <c r="R34" s="6"/>
+      <c r="S34" s="6"/>
+      <c r="T34" s="6"/>
+      <c r="U34" s="6"/>
+      <c r="V34" s="6"/>
+      <c r="W34" s="6"/>
+      <c r="X34" s="6"/>
+      <c r="Y34" s="6"/>
+      <c r="Z34" s="6"/>
+      <c r="AA34" s="6"/>
+      <c r="AB34" s="6"/>
+      <c r="AC34" s="6"/>
+      <c r="AD34" s="6"/>
+      <c r="AE34" s="6"/>
+      <c r="AF34" s="6"/>
+      <c r="AG34" s="9"/>
+      <c r="AH34" s="9"/>
+      <c r="AI34" s="9"/>
+      <c r="AJ34" s="9"/>
+      <c r="AK34" s="9"/>
+      <c r="AL34" s="10"/>
+      <c r="AM34" s="9"/>
+      <c r="AN34" s="9"/>
+      <c r="AO34" s="9"/>
+      <c r="AP34" s="9"/>
+      <c r="AQ34" s="9"/>
+    </row>
+    <row r="35" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C35" s="6">
+        <v>8.5</v>
+      </c>
+      <c r="D35" s="6">
+        <v>8.25</v>
+      </c>
+      <c r="E35" s="6">
+        <v>8.23</v>
+      </c>
+      <c r="F35" s="6">
+        <v>8.2100000000000009</v>
+      </c>
+      <c r="G35" s="6">
+        <v>8.0399999999999991</v>
+      </c>
+      <c r="H35" s="6">
+        <v>8.23</v>
+      </c>
+      <c r="I35" s="6">
+        <v>8.36</v>
+      </c>
+      <c r="J35" s="6">
+        <v>8.06</v>
+      </c>
+      <c r="K35" s="6">
+        <v>8.2899999999999991</v>
+      </c>
+      <c r="L35" s="6">
+        <v>7.93</v>
+      </c>
+      <c r="M35" s="6">
+        <v>7.72</v>
+      </c>
+      <c r="N35" s="6">
+        <v>7.78</v>
+      </c>
+      <c r="O35" s="6">
+        <v>7.99</v>
+      </c>
+      <c r="P35" s="6">
+        <v>7.93</v>
+      </c>
+      <c r="Q35" s="6">
+        <v>7.76</v>
+      </c>
+      <c r="R35" s="6">
+        <v>7.69</v>
+      </c>
+      <c r="S35" s="6">
+        <v>7.42</v>
+      </c>
+      <c r="T35" s="6">
+        <v>7.5</v>
+      </c>
+      <c r="U35" s="6">
+        <v>7.64</v>
+      </c>
+      <c r="V35" s="6">
+        <v>7.26</v>
+      </c>
+      <c r="W35" s="6">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="X35" s="6">
+        <v>7.25</v>
+      </c>
+      <c r="Y35" s="6">
+        <v>7.66</v>
+      </c>
+      <c r="Z35" s="6">
+        <v>7.59</v>
+      </c>
+      <c r="AA35" s="6">
+        <v>7.24</v>
+      </c>
+      <c r="AB35" s="6">
+        <v>7.96</v>
+      </c>
+      <c r="AC35" s="6">
+        <v>7.44</v>
+      </c>
+      <c r="AD35" s="6">
+        <v>7.62</v>
+      </c>
+      <c r="AE35" s="6">
+        <v>7.08</v>
+      </c>
+      <c r="AF35" s="6">
+        <v>7.48</v>
+      </c>
+      <c r="AG35" s="9">
+        <v>7.26</v>
+      </c>
+      <c r="AH35" s="9">
+        <v>7.03</v>
+      </c>
+      <c r="AI35" s="9">
+        <v>7.36</v>
+      </c>
+      <c r="AJ35" s="9">
+        <v>7.48</v>
+      </c>
+      <c r="AK35" s="9">
+        <v>7.15</v>
+      </c>
+      <c r="AL35" s="10">
+        <v>7.5</v>
+      </c>
+      <c r="AM35" s="9">
+        <v>6.92</v>
+      </c>
+      <c r="AN35" s="9">
+        <v>7.31</v>
+      </c>
+      <c r="AO35" s="9">
+        <v>7.13</v>
+      </c>
+      <c r="AP35" s="9">
+        <v>7</v>
+      </c>
+      <c r="AQ35" s="9">
+        <v>7.2</v>
+      </c>
+    </row>
+    <row r="36" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="C36" s="6">
+        <v>7.91</v>
+      </c>
+      <c r="D36" s="6">
+        <v>7.77</v>
+      </c>
+      <c r="E36" s="6">
+        <v>8.32</v>
+      </c>
+      <c r="F36" s="6">
+        <v>7.91</v>
+      </c>
+      <c r="G36" s="6">
+        <v>7.67</v>
+      </c>
+      <c r="H36" s="6">
+        <v>7.95</v>
+      </c>
+      <c r="I36" s="6">
+        <v>8.0399999999999991</v>
+      </c>
+      <c r="J36" s="6">
+        <v>7.51</v>
+      </c>
+      <c r="K36" s="6">
+        <v>7.75</v>
+      </c>
+      <c r="L36" s="6">
+        <v>8.66</v>
+      </c>
+      <c r="M36" s="6">
+        <v>8.08</v>
+      </c>
+      <c r="N36" s="6">
+        <v>7.58</v>
+      </c>
+      <c r="O36" s="6">
+        <v>7.42</v>
+      </c>
+      <c r="P36" s="6">
+        <v>7.61</v>
+      </c>
+      <c r="Q36" s="6">
+        <v>6.68</v>
+      </c>
+      <c r="R36" s="6">
+        <v>7.43</v>
+      </c>
+      <c r="S36" s="6">
+        <v>8.69</v>
+      </c>
+      <c r="T36" s="6">
+        <v>6.93</v>
+      </c>
+      <c r="U36" s="6">
+        <v>7.64</v>
+      </c>
+      <c r="V36" s="6">
+        <v>6.58</v>
+      </c>
+      <c r="W36" s="6">
+        <v>7.23</v>
+      </c>
+      <c r="X36" s="6">
+        <v>8.1199999999999992</v>
+      </c>
+      <c r="Y36" s="6">
+        <v>6.66</v>
+      </c>
+      <c r="Z36" s="6">
+        <v>6.75</v>
+      </c>
+      <c r="AA36" s="6">
+        <v>7.93</v>
+      </c>
+      <c r="AB36" s="6">
+        <v>6.92</v>
+      </c>
+      <c r="AC36" s="6">
+        <v>6.81</v>
+      </c>
+      <c r="AD36" s="6">
+        <v>6.03</v>
+      </c>
+      <c r="AE36" s="6">
+        <v>6.18</v>
+      </c>
+      <c r="AF36" s="6">
+        <v>6.79</v>
+      </c>
+      <c r="AG36" s="9">
+        <v>7.53</v>
+      </c>
+      <c r="AH36" s="9">
+        <v>7.23</v>
+      </c>
+      <c r="AI36" s="9">
+        <v>6.88</v>
+      </c>
+      <c r="AJ36" s="9">
+        <v>6.89</v>
+      </c>
+      <c r="AK36" s="9">
+        <v>6.69</v>
+      </c>
+      <c r="AL36" s="10">
+        <v>6.9</v>
+      </c>
+      <c r="AM36" s="9">
+        <v>7.35</v>
+      </c>
+      <c r="AN36" s="9">
+        <v>6.05</v>
+      </c>
+      <c r="AO36" s="9">
+        <v>5.97</v>
+      </c>
+      <c r="AP36" s="9">
+        <v>5.79</v>
+      </c>
+      <c r="AQ36" s="9">
+        <v>6.15</v>
+      </c>
+    </row>
+    <row r="37" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="16" t="s">
+        <v>75</v>
+      </c>
+      <c r="C37" s="6"/>
+      <c r="D37" s="6"/>
+      <c r="E37" s="6"/>
+      <c r="F37" s="6"/>
+      <c r="G37" s="6"/>
+      <c r="H37" s="6"/>
+      <c r="I37" s="6"/>
+      <c r="J37" s="6"/>
+      <c r="K37" s="6"/>
+      <c r="L37" s="6"/>
+      <c r="M37" s="6"/>
+      <c r="N37" s="6"/>
+      <c r="O37" s="6"/>
+      <c r="P37" s="6"/>
+      <c r="Q37" s="6"/>
+      <c r="R37" s="6"/>
+      <c r="S37" s="6"/>
+      <c r="T37" s="6"/>
+      <c r="U37" s="6"/>
+      <c r="V37" s="6"/>
+      <c r="W37" s="6"/>
+      <c r="X37" s="6"/>
+      <c r="Y37" s="6"/>
+      <c r="Z37" s="6"/>
+      <c r="AA37" s="6"/>
+      <c r="AB37" s="6"/>
+      <c r="AC37" s="6"/>
+      <c r="AD37" s="6"/>
+      <c r="AE37" s="6"/>
+      <c r="AF37" s="6"/>
+      <c r="AG37" s="9"/>
+      <c r="AH37" s="9"/>
+      <c r="AI37" s="9"/>
+      <c r="AJ37" s="9"/>
+      <c r="AK37" s="9"/>
+      <c r="AL37" s="10"/>
+      <c r="AM37" s="9"/>
+      <c r="AN37" s="9"/>
+      <c r="AO37" s="9"/>
+      <c r="AP37" s="9"/>
+      <c r="AQ37" s="9"/>
+    </row>
+    <row r="38" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="C38" s="6">
+        <v>6.78</v>
+      </c>
+      <c r="D38" s="6">
+        <v>7.21</v>
+      </c>
+      <c r="E38" s="6">
+        <v>6.98</v>
+      </c>
+      <c r="F38" s="6">
+        <v>6.67</v>
+      </c>
+      <c r="G38" s="6">
+        <v>6.9</v>
+      </c>
+      <c r="H38" s="6">
+        <v>7.04</v>
+      </c>
+      <c r="I38" s="6">
+        <v>6.82</v>
+      </c>
+      <c r="J38" s="6">
+        <v>6.7</v>
+      </c>
+      <c r="K38" s="6">
+        <v>6.5</v>
+      </c>
+      <c r="L38" s="6">
+        <v>6.21</v>
+      </c>
+      <c r="M38" s="6">
+        <v>5.81</v>
+      </c>
+      <c r="N38" s="6">
+        <v>6.82</v>
+      </c>
+      <c r="O38" s="6">
+        <v>6.52</v>
+      </c>
+      <c r="P38" s="6">
+        <v>6.08</v>
+      </c>
+      <c r="Q38" s="6">
+        <v>6.34</v>
+      </c>
+      <c r="R38" s="6">
+        <v>6.15</v>
+      </c>
+      <c r="S38" s="6">
+        <v>5.92</v>
+      </c>
+      <c r="T38" s="6">
+        <v>6.76</v>
+      </c>
+      <c r="U38" s="6">
+        <v>6.35</v>
+      </c>
+      <c r="V38" s="6">
+        <v>5.94</v>
+      </c>
+      <c r="W38" s="6">
+        <v>6.52</v>
+      </c>
+      <c r="X38" s="6">
+        <v>4.95</v>
+      </c>
+      <c r="Y38" s="6">
+        <v>5.47</v>
+      </c>
+      <c r="Z38" s="6">
+        <v>5.16</v>
+      </c>
+      <c r="AA38" s="6">
+        <v>5.99</v>
+      </c>
+      <c r="AB38" s="6">
+        <v>5.16</v>
+      </c>
+      <c r="AC38" s="6">
+        <v>4.7699999999999996</v>
+      </c>
+      <c r="AD38" s="6">
+        <v>5.51</v>
+      </c>
+      <c r="AE38" s="6">
+        <v>4.95</v>
+      </c>
+      <c r="AF38" s="6">
+        <v>5.74</v>
+      </c>
+      <c r="AG38" s="9">
+        <v>7.09</v>
+      </c>
+      <c r="AH38" s="9">
+        <v>6.1</v>
+      </c>
+      <c r="AI38" s="9">
+        <v>5.74</v>
+      </c>
+      <c r="AJ38" s="9">
+        <v>4.7</v>
+      </c>
+      <c r="AK38" s="9">
+        <v>5.55</v>
+      </c>
+      <c r="AL38" s="10">
+        <v>5.18</v>
+      </c>
+      <c r="AM38" s="9">
+        <v>6.69</v>
+      </c>
+      <c r="AN38" s="9">
+        <v>5.86</v>
+      </c>
+      <c r="AO38" s="9">
+        <v>5.12</v>
+      </c>
+      <c r="AP38" s="9">
+        <v>4.16</v>
+      </c>
+      <c r="AQ38" s="9">
+        <v>3.48</v>
+      </c>
+    </row>
+    <row r="39" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="29" t="s">
+        <v>76</v>
+      </c>
+      <c r="C39" s="30">
+        <v>7.75</v>
+      </c>
+      <c r="D39" s="30">
+        <v>5.84</v>
+      </c>
+      <c r="E39" s="30">
+        <v>5.69</v>
+      </c>
+      <c r="F39" s="30">
+        <v>7.36</v>
+      </c>
+      <c r="G39" s="30">
+        <v>4.07</v>
+      </c>
+      <c r="H39" s="30">
+        <v>5.75</v>
+      </c>
+      <c r="I39" s="30">
+        <v>7.33</v>
+      </c>
+      <c r="J39" s="30">
+        <v>5.95</v>
+      </c>
+      <c r="K39" s="30">
+        <v>6.87</v>
+      </c>
+      <c r="L39" s="30">
+        <v>7.04</v>
+      </c>
+      <c r="M39" s="30">
+        <v>5.23</v>
+      </c>
+      <c r="N39" s="30">
+        <v>5.92</v>
+      </c>
+      <c r="O39" s="30">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="P39" s="30">
+        <v>7.41</v>
+      </c>
+      <c r="Q39" s="30">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="R39" s="30">
+        <v>5.77</v>
+      </c>
+      <c r="S39" s="30">
+        <v>4.53</v>
+      </c>
+      <c r="T39" s="30">
+        <v>4.68</v>
+      </c>
+      <c r="U39" s="30">
+        <v>5.81</v>
+      </c>
+      <c r="V39" s="30">
+        <v>4.17</v>
+      </c>
+      <c r="W39" s="30">
+        <v>3.49</v>
+      </c>
+      <c r="X39" s="30">
+        <v>3.17</v>
+      </c>
+      <c r="Y39" s="30">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="Z39" s="30">
+        <v>3.32</v>
+      </c>
+      <c r="AA39" s="30">
+        <v>4.41</v>
+      </c>
+      <c r="AB39" s="30">
+        <v>4.05</v>
+      </c>
+      <c r="AC39" s="30">
+        <v>3.36</v>
+      </c>
+      <c r="AD39" s="30">
+        <v>3.87</v>
+      </c>
+      <c r="AE39" s="30">
+        <v>3.11</v>
+      </c>
+      <c r="AF39" s="30">
+        <v>2.96</v>
+      </c>
+      <c r="AG39" s="31">
+        <v>5.48</v>
+      </c>
+      <c r="AH39" s="31">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="AI39" s="31">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="AJ39" s="31">
+        <v>3.99</v>
+      </c>
+      <c r="AK39" s="31">
+        <v>3.81</v>
+      </c>
+      <c r="AL39" s="32">
+        <v>5.67</v>
+      </c>
+      <c r="AM39" s="31">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="AN39" s="31">
+        <v>3</v>
+      </c>
+      <c r="AO39" s="31">
+        <v>1.8</v>
+      </c>
+      <c r="AP39" s="31">
+        <v>3.35</v>
+      </c>
+      <c r="AQ39" s="31">
+        <v>2.35</v>
+      </c>
+    </row>
+    <row r="42" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1"/>
+      <c r="F42" s="1"/>
+      <c r="G42" s="1"/>
+      <c r="H42" s="1"/>
+      <c r="I42" s="1"/>
+      <c r="J42" s="1"/>
+      <c r="K42" s="1"/>
+      <c r="L42" s="1"/>
+      <c r="M42" s="1"/>
+      <c r="N42" s="1"/>
+      <c r="O42" s="1"/>
+      <c r="P42" s="1"/>
+      <c r="Q42" s="1"/>
+      <c r="R42" s="1"/>
+      <c r="S42" s="1"/>
+      <c r="T42" s="1"/>
+      <c r="U42" s="1"/>
+      <c r="V42" s="1"/>
+      <c r="W42" s="1"/>
+      <c r="X42" s="1"/>
+      <c r="Y42" s="1"/>
+      <c r="Z42" s="1"/>
+      <c r="AA42" s="1"/>
+      <c r="AB42" s="1"/>
+      <c r="AC42" s="1"/>
+      <c r="AD42" s="1"/>
+    </row>
+    <row r="43" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="C43" s="4"/>
+      <c r="D43" s="4"/>
+      <c r="E43" s="4"/>
+      <c r="F43" s="4"/>
+      <c r="G43" s="4"/>
+      <c r="H43" s="4"/>
+      <c r="I43" s="4"/>
+      <c r="J43" s="4"/>
+      <c r="K43" s="4"/>
+      <c r="L43" s="4"/>
+      <c r="M43" s="4"/>
+      <c r="N43" s="4"/>
+      <c r="O43" s="4"/>
+      <c r="P43" s="4"/>
+      <c r="Q43" s="4"/>
+      <c r="R43" s="4"/>
+      <c r="S43" s="4"/>
+      <c r="T43" s="4"/>
+      <c r="U43" s="4"/>
+      <c r="V43" s="4"/>
+      <c r="W43" s="4"/>
+      <c r="X43" s="4"/>
+      <c r="Y43" s="4"/>
+      <c r="Z43" s="4"/>
+      <c r="AA43" s="4"/>
+      <c r="AB43" s="4"/>
+      <c r="AC43" s="4"/>
+      <c r="AD43" s="4"/>
+    </row>
+    <row r="44" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="26"/>
+      <c r="C44" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="D44" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="E44" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="G44" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="H44" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="I44" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="J44" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="K44" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="L44" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="M44" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="N44" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="O44" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="P44" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q44" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="R44" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="S44" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="T44" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="U44" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="V44" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="W44" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="X44" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y44" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z44" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA44" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="AB44" s="27" t="s">
+        <v>81</v>
+      </c>
+      <c r="AC44" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="AD44" s="28" t="s">
+        <v>88</v>
+      </c>
+      <c r="AE44" s="28" t="s">
+        <v>89</v>
+      </c>
+      <c r="AF44" s="28" t="s">
+        <v>90</v>
+      </c>
+      <c r="AG44" s="27" t="s">
+        <v>83</v>
+      </c>
+      <c r="AH44" s="28" t="s">
+        <v>84</v>
+      </c>
+      <c r="AI44" s="28" t="s">
+        <v>85</v>
+      </c>
+      <c r="AJ44" s="28" t="s">
+        <v>91</v>
+      </c>
+      <c r="AK44" s="28" t="s">
+        <v>92</v>
+      </c>
+      <c r="AL44" s="27" t="s">
+        <v>93</v>
+      </c>
+      <c r="AM44" s="27" t="s">
+        <v>101</v>
+      </c>
+      <c r="AN44" s="27" t="s">
+        <v>102</v>
+      </c>
+      <c r="AO44" s="27" t="s">
+        <v>99</v>
+      </c>
+      <c r="AP44" s="27" t="s">
+        <v>100</v>
+      </c>
+      <c r="AQ44" s="27" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="45" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C45" s="17"/>
+      <c r="D45" s="17"/>
+      <c r="E45" s="17"/>
+      <c r="F45" s="17"/>
+      <c r="G45" s="17"/>
+      <c r="H45" s="17"/>
+      <c r="I45" s="17"/>
+      <c r="J45" s="17"/>
+      <c r="K45" s="17"/>
+      <c r="L45" s="17"/>
+      <c r="M45" s="17"/>
+      <c r="N45" s="17"/>
+      <c r="O45" s="17"/>
+      <c r="P45" s="17"/>
+      <c r="Q45" s="17"/>
+      <c r="R45" s="17"/>
+      <c r="S45" s="17"/>
+      <c r="T45" s="17"/>
+      <c r="U45" s="17"/>
+      <c r="V45" s="17"/>
+      <c r="W45" s="17"/>
+      <c r="X45" s="17"/>
+      <c r="Y45" s="17"/>
+      <c r="Z45" s="17"/>
+      <c r="AA45" s="17"/>
+      <c r="AB45" s="17"/>
+      <c r="AC45" s="17"/>
+      <c r="AD45" s="17"/>
+      <c r="AE45" s="17"/>
+      <c r="AF45" s="17"/>
+    </row>
+    <row r="46" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C46" s="17"/>
+      <c r="D46" s="17"/>
+      <c r="E46" s="17"/>
+      <c r="F46" s="17"/>
+      <c r="G46" s="17"/>
+      <c r="H46" s="17"/>
+      <c r="I46" s="17"/>
+      <c r="J46" s="17"/>
+      <c r="K46" s="17"/>
+      <c r="L46" s="17"/>
+      <c r="M46" s="17"/>
+      <c r="N46" s="17"/>
+      <c r="O46" s="17"/>
+      <c r="P46" s="17"/>
+      <c r="Q46" s="17"/>
+      <c r="R46" s="17"/>
+      <c r="S46" s="17"/>
+      <c r="T46" s="17"/>
+      <c r="U46" s="17"/>
+      <c r="V46" s="17"/>
+      <c r="W46" s="17"/>
+      <c r="X46" s="17"/>
+      <c r="Y46" s="17"/>
+      <c r="Z46" s="17"/>
+      <c r="AA46" s="17"/>
+      <c r="AB46" s="17"/>
+      <c r="AC46" s="17"/>
+      <c r="AD46" s="17"/>
+      <c r="AE46" s="17"/>
+      <c r="AF46" s="17"/>
+    </row>
+    <row r="47" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="C47" s="18">
+        <v>47.338501869999995</v>
+      </c>
+      <c r="D47" s="18">
+        <v>40.484304639999998</v>
+      </c>
+      <c r="E47" s="18">
+        <v>46.77649503</v>
+      </c>
+      <c r="F47" s="18">
+        <v>36.759422239999999</v>
+      </c>
+      <c r="G47" s="18">
+        <v>29.350471149999997</v>
+      </c>
+      <c r="H47" s="18">
+        <v>34.578138280000005</v>
+      </c>
+      <c r="I47" s="18">
+        <v>29.716786170000002</v>
+      </c>
+      <c r="J47" s="18">
+        <v>35.317206040000002</v>
+      </c>
+      <c r="K47" s="18">
+        <v>31.467474399999997</v>
+      </c>
+      <c r="L47" s="18">
+        <v>28.645081510000001</v>
+      </c>
+      <c r="M47" s="18">
+        <v>32.42665581</v>
+      </c>
+      <c r="N47" s="18">
+        <v>26.697609050000001</v>
+      </c>
+      <c r="O47" s="18">
+        <v>19.934228140000002</v>
+      </c>
+      <c r="P47" s="18">
+        <v>27.39752185</v>
+      </c>
+      <c r="Q47" s="18">
+        <v>25.145371949999998</v>
+      </c>
+      <c r="R47" s="18">
+        <v>26.05865064</v>
+      </c>
+      <c r="S47" s="18">
+        <v>27.833320399999998</v>
+      </c>
+      <c r="T47" s="18">
+        <v>26.965141980000002</v>
+      </c>
+      <c r="U47" s="18">
+        <v>30.162273030000001</v>
+      </c>
+      <c r="V47" s="18">
+        <v>26.66072857</v>
+      </c>
+      <c r="W47" s="18">
+        <v>19.816851600000003</v>
+      </c>
+      <c r="X47" s="18">
+        <v>24.942926190000001</v>
+      </c>
+      <c r="Y47" s="18">
+        <v>30.292638780000001</v>
+      </c>
+      <c r="Z47" s="18">
+        <v>27.26986015</v>
+      </c>
+      <c r="AA47" s="18">
+        <v>26.602002149999997</v>
+      </c>
+      <c r="AB47" s="18">
+        <v>28.540282920000003</v>
+      </c>
+      <c r="AC47" s="18">
+        <v>25.801123920000002</v>
+      </c>
+      <c r="AD47" s="18">
+        <v>28.85216239</v>
+      </c>
+      <c r="AE47" s="18">
+        <v>26.112854300000002</v>
+      </c>
+      <c r="AF47" s="18">
+        <v>26.424260199999999</v>
+      </c>
+      <c r="AG47" s="18">
+        <v>27.660885409999999</v>
+      </c>
+      <c r="AH47" s="18">
+        <v>31.03121895</v>
+      </c>
+      <c r="AI47" s="18">
+        <v>19.735425600000003</v>
+      </c>
+      <c r="AJ47" s="18">
+        <v>24.147875469999999</v>
+      </c>
+      <c r="AK47" s="18">
+        <v>30.77860196</v>
+      </c>
+      <c r="AL47" s="18">
+        <v>20.282202000000002</v>
+      </c>
+      <c r="AM47" s="19">
+        <v>19.848079949999999</v>
+      </c>
+      <c r="AN47" s="19">
+        <v>18.876738550000002</v>
+      </c>
+      <c r="AO47" s="19">
+        <v>18.073543920000002</v>
+      </c>
+      <c r="AP47" s="19">
+        <v>25.1047832</v>
+      </c>
+      <c r="AQ47" s="36">
+        <v>26.75337858</v>
+      </c>
+    </row>
+    <row r="48" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="C48" s="18">
+        <v>70.201919500000002</v>
+      </c>
+      <c r="D48" s="18">
+        <v>43.597414399999998</v>
+      </c>
+      <c r="E48" s="18">
+        <v>37.607128880000005</v>
+      </c>
+      <c r="F48" s="18">
+        <v>29.0316829</v>
+      </c>
+      <c r="G48" s="18">
+        <v>27.651391</v>
+      </c>
+      <c r="H48" s="18">
+        <v>21.061273839999998</v>
+      </c>
+      <c r="I48" s="18">
+        <v>13.893894529999999</v>
+      </c>
+      <c r="J48" s="18">
+        <v>17.074487440000002</v>
+      </c>
+      <c r="K48" s="18">
+        <v>10.930859160000001</v>
+      </c>
+      <c r="L48" s="18">
+        <v>13.25024035</v>
+      </c>
+      <c r="M48" s="18">
+        <v>16.03044543</v>
+      </c>
+      <c r="N48" s="18">
+        <v>15.26100153</v>
+      </c>
+      <c r="O48" s="18">
+        <v>15.17961324</v>
+      </c>
+      <c r="P48" s="18">
+        <v>13.65680682</v>
+      </c>
+      <c r="Q48" s="18">
+        <v>14.144670619999999</v>
+      </c>
+      <c r="R48" s="18">
+        <v>11.02118931</v>
+      </c>
+      <c r="S48" s="18">
+        <v>20.673974870000002</v>
+      </c>
+      <c r="T48" s="18">
+        <v>21.306482089999999</v>
+      </c>
+      <c r="U48" s="18">
+        <v>21.43818121</v>
+      </c>
+      <c r="V48" s="18">
+        <v>34.218492399999995</v>
+      </c>
+      <c r="W48" s="18">
+        <v>19.688710799999999</v>
+      </c>
+      <c r="X48" s="18">
+        <v>24.764129350000001</v>
+      </c>
+      <c r="Y48" s="18">
+        <v>20.583527440000001</v>
+      </c>
+      <c r="Z48" s="18">
+        <v>31.330789500000002</v>
+      </c>
+      <c r="AA48" s="18">
+        <v>25.968522719999999</v>
+      </c>
+      <c r="AB48" s="18">
+        <v>40.101849030000004</v>
+      </c>
+      <c r="AC48" s="18">
+        <v>39.341828880000001</v>
+      </c>
+      <c r="AD48" s="18">
+        <v>43.238820020000006</v>
+      </c>
+      <c r="AE48" s="18">
+        <v>46.30922443</v>
+      </c>
+      <c r="AF48" s="18">
+        <v>48.515986720000001</v>
+      </c>
+      <c r="AG48" s="18">
+        <v>45.266671450000004</v>
+      </c>
+      <c r="AH48" s="18">
+        <v>43.65215156</v>
+      </c>
+      <c r="AI48" s="18">
+        <v>22.841899699999999</v>
+      </c>
+      <c r="AJ48" s="18">
+        <v>31.109158480000001</v>
+      </c>
+      <c r="AK48" s="18">
+        <v>40.67097922</v>
+      </c>
+      <c r="AL48" s="18">
+        <v>38.061159310000001</v>
+      </c>
+      <c r="AM48" s="19">
+        <v>61.361964579999999</v>
+      </c>
+      <c r="AN48" s="19">
+        <v>46.629077100000003</v>
+      </c>
+      <c r="AO48" s="19">
+        <v>61.11548706</v>
+      </c>
+      <c r="AP48" s="19">
+        <v>65.820610889999998</v>
+      </c>
+      <c r="AQ48" s="36">
+        <v>92.370459030000006</v>
+      </c>
+    </row>
+    <row r="49" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C49" s="18"/>
+      <c r="D49" s="18"/>
+      <c r="E49" s="18"/>
+      <c r="F49" s="18"/>
+      <c r="G49" s="18"/>
+      <c r="H49" s="18"/>
+      <c r="I49" s="18"/>
+      <c r="J49" s="18"/>
+      <c r="K49" s="18"/>
+      <c r="L49" s="18"/>
+      <c r="M49" s="18"/>
+      <c r="N49" s="18"/>
+      <c r="O49" s="18"/>
+      <c r="P49" s="18"/>
+      <c r="Q49" s="18"/>
+      <c r="R49" s="18"/>
+      <c r="S49" s="18"/>
+      <c r="T49" s="18"/>
+      <c r="U49" s="18"/>
+      <c r="V49" s="18"/>
+      <c r="W49" s="18"/>
+      <c r="X49" s="18"/>
+      <c r="Y49" s="18"/>
+      <c r="Z49" s="18"/>
+      <c r="AA49" s="18"/>
+      <c r="AB49" s="18"/>
+      <c r="AC49" s="18"/>
+      <c r="AD49" s="18"/>
+      <c r="AE49" s="18"/>
+      <c r="AF49" s="18"/>
+      <c r="AG49" s="18"/>
+      <c r="AH49" s="18"/>
+      <c r="AI49" s="18"/>
+      <c r="AJ49" s="18"/>
+      <c r="AK49" s="18"/>
+      <c r="AL49" s="18"/>
+      <c r="AM49" s="19"/>
+      <c r="AN49" s="19"/>
+      <c r="AO49" s="19"/>
+      <c r="AP49" s="19"/>
+      <c r="AQ49" s="36"/>
+    </row>
+    <row r="50" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="C50" s="18">
+        <v>9.6310459900000005</v>
+      </c>
+      <c r="D50" s="18">
+        <v>9.0734284499999998</v>
+      </c>
+      <c r="E50" s="18">
+        <v>13.263500759999999</v>
+      </c>
+      <c r="F50" s="18">
+        <v>10.02914569</v>
+      </c>
+      <c r="G50" s="18">
+        <v>11.666702599999999</v>
+      </c>
+      <c r="H50" s="18">
+        <v>14.23044902</v>
+      </c>
+      <c r="I50" s="18">
+        <v>9.6687429999999992</v>
+      </c>
+      <c r="J50" s="18">
+        <v>11.61022573</v>
+      </c>
+      <c r="K50" s="18">
+        <v>7.5190940199999998</v>
+      </c>
+      <c r="L50" s="18">
+        <v>14.27688317</v>
+      </c>
+      <c r="M50" s="18">
+        <v>16.558817960000003</v>
+      </c>
+      <c r="N50" s="18">
+        <v>12.183824189999999</v>
+      </c>
+      <c r="O50" s="18">
+        <v>8.4773692599999997</v>
+      </c>
+      <c r="P50" s="18">
+        <v>10.68220799</v>
+      </c>
+      <c r="Q50" s="18">
+        <v>12.373234589999999</v>
+      </c>
+      <c r="R50" s="18">
+        <v>11.068402259999999</v>
+      </c>
+      <c r="S50" s="18">
+        <v>7.0811302500000002</v>
+      </c>
+      <c r="T50" s="18">
+        <v>7.7131148899999999</v>
+      </c>
+      <c r="U50" s="18">
+        <v>7.1713170999999996</v>
+      </c>
+      <c r="V50" s="18">
+        <v>6.7195727099999996</v>
+      </c>
+      <c r="W50" s="18">
+        <v>3.9265202799999996</v>
+      </c>
+      <c r="X50" s="18">
+        <v>4.7040765199999992</v>
+      </c>
+      <c r="Y50" s="18">
+        <v>5.6896076900000008</v>
+      </c>
+      <c r="Z50" s="18">
+        <v>5.8287476600000003</v>
+      </c>
+      <c r="AA50" s="18">
+        <v>2.89719836</v>
+      </c>
+      <c r="AB50" s="18">
+        <v>4.8585365999999999</v>
+      </c>
+      <c r="AC50" s="18">
+        <v>3.6763551200000002</v>
+      </c>
+      <c r="AD50" s="18">
+        <v>3.84695827</v>
+      </c>
+      <c r="AE50" s="18">
+        <v>2.6401066399999999</v>
+      </c>
+      <c r="AF50" s="18">
+        <v>2.14532729</v>
+      </c>
+      <c r="AG50" s="18">
+        <v>1.2240362300000001</v>
+      </c>
+      <c r="AH50" s="18">
+        <v>2.5736175699999997</v>
+      </c>
+      <c r="AI50" s="18">
+        <v>1.40056154</v>
+      </c>
+      <c r="AJ50" s="18">
+        <v>2.3339521599999999</v>
+      </c>
+      <c r="AK50" s="18">
+        <v>2.48072464</v>
+      </c>
+      <c r="AL50" s="18">
+        <v>1.32746813</v>
+      </c>
+      <c r="AM50" s="19">
+        <v>0.62732756999999995</v>
+      </c>
+      <c r="AN50" s="19">
+        <v>0.85151970999999993</v>
+      </c>
+      <c r="AO50" s="19">
+        <v>1.4483284400000001</v>
+      </c>
+      <c r="AP50" s="19">
+        <v>1.6448865400000001</v>
+      </c>
+      <c r="AQ50" s="36">
+        <v>0.80433331999999991</v>
+      </c>
+    </row>
+    <row r="51" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="C51" s="18">
+        <v>6.49427062</v>
+      </c>
+      <c r="D51" s="18">
+        <v>7.4611086799999997</v>
+      </c>
+      <c r="E51" s="18">
+        <v>10.61683453</v>
+      </c>
+      <c r="F51" s="18">
+        <v>7.3101269000000002</v>
+      </c>
+      <c r="G51" s="18">
+        <v>10.06702583</v>
+      </c>
+      <c r="H51" s="18">
+        <v>12.745672599999999</v>
+      </c>
+      <c r="I51" s="18">
+        <v>8.3042841500000009</v>
+      </c>
+      <c r="J51" s="18">
+        <v>10.88149252</v>
+      </c>
+      <c r="K51" s="18">
+        <v>6.6356112199999995</v>
+      </c>
+      <c r="L51" s="18">
+        <v>13.328851960000001</v>
+      </c>
+      <c r="M51" s="18">
+        <v>15.136649039999998</v>
+      </c>
+      <c r="N51" s="18">
+        <v>10.85143184</v>
+      </c>
+      <c r="O51" s="18">
+        <v>8.2595480999999999</v>
+      </c>
+      <c r="P51" s="18">
+        <v>9.3399993600000002</v>
+      </c>
+      <c r="Q51" s="18">
+        <v>11.15942866</v>
+      </c>
+      <c r="R51" s="18">
+        <v>10.0079156</v>
+      </c>
+      <c r="S51" s="18">
+        <v>6.9985641599999999</v>
+      </c>
+      <c r="T51" s="18">
+        <v>7.20331499</v>
+      </c>
+      <c r="U51" s="18">
+        <v>6.9264905999999993</v>
+      </c>
+      <c r="V51" s="18">
+        <v>6.2930814000000002</v>
+      </c>
+      <c r="W51" s="18">
+        <v>3.6685994599999998</v>
+      </c>
+      <c r="X51" s="18">
+        <v>4.5051410700000005</v>
+      </c>
+      <c r="Y51" s="18">
+        <v>5.2746106100000008</v>
+      </c>
+      <c r="Z51" s="18">
+        <v>5.5426218</v>
+      </c>
+      <c r="AA51" s="18">
+        <v>2.63611014</v>
+      </c>
+      <c r="AB51" s="18">
+        <v>4.5365112099999996</v>
+      </c>
+      <c r="AC51" s="18">
+        <v>3.21619316</v>
+      </c>
+      <c r="AD51" s="18">
+        <v>3.6247863700000003</v>
+      </c>
+      <c r="AE51" s="18">
+        <v>2.5107715900000001</v>
+      </c>
+      <c r="AF51" s="18">
+        <v>2.1135845499999997</v>
+      </c>
+      <c r="AG51" s="18">
+        <v>1.08483273</v>
+      </c>
+      <c r="AH51" s="18">
+        <v>2.3872850400000001</v>
+      </c>
+      <c r="AI51" s="18">
+        <v>1.3918566499999998</v>
+      </c>
+      <c r="AJ51" s="18">
+        <v>2.3339521599999999</v>
+      </c>
+      <c r="AK51" s="18">
+        <v>2.4476375699999999</v>
+      </c>
+      <c r="AL51" s="18">
+        <v>1.32746813</v>
+      </c>
+      <c r="AM51" s="19">
+        <v>0.62732756999999995</v>
+      </c>
+      <c r="AN51" s="19">
+        <v>0.85151970999999993</v>
+      </c>
+      <c r="AO51" s="19">
+        <v>1.4483284400000001</v>
+      </c>
+      <c r="AP51" s="19">
+        <v>1.6448865400000001</v>
+      </c>
+      <c r="AQ51" s="36">
+        <v>0.80433331999999991</v>
+      </c>
+    </row>
+    <row r="52" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="C52" s="18">
+        <v>8.9852199999999986E-3</v>
+      </c>
+      <c r="D52" s="18">
+        <v>6.5537850000000009E-2</v>
+      </c>
+      <c r="E52" s="18">
+        <v>0.12702764999999999</v>
+      </c>
+      <c r="F52" s="18">
+        <v>8.9640720000000007E-2</v>
+      </c>
+      <c r="G52" s="18">
+        <v>0.24820523</v>
+      </c>
+      <c r="H52" s="18">
+        <v>0.5810564399999999</v>
+      </c>
+      <c r="I52" s="18">
+        <v>0.55462250999999996</v>
+      </c>
+      <c r="J52" s="18">
+        <v>0.42158633000000001</v>
+      </c>
+      <c r="K52" s="18">
+        <v>0.39653180999999998</v>
+      </c>
+      <c r="L52" s="18">
+        <v>0.31951108</v>
+      </c>
+      <c r="M52" s="18">
+        <v>0.17613772</v>
+      </c>
+      <c r="N52" s="18">
+        <v>0.26425103000000005</v>
+      </c>
+      <c r="O52" s="18">
+        <v>0.20069872</v>
+      </c>
+      <c r="P52" s="18">
+        <v>1.099632E-2</v>
+      </c>
+      <c r="Q52" s="18">
+        <v>3.9376899999999998E-3</v>
+      </c>
+      <c r="R52" s="18">
+        <v>0.38876485999999999</v>
+      </c>
+      <c r="S52" s="18">
+        <v>0.19422418</v>
+      </c>
+      <c r="T52" s="18">
+        <v>2.713701E-2</v>
+      </c>
+      <c r="U52" s="18">
+        <v>5.8042249999999997E-2</v>
+      </c>
+      <c r="V52" s="18">
+        <v>0.18835146</v>
+      </c>
+      <c r="W52" s="18">
+        <v>4.5187379999999999E-2</v>
+      </c>
+      <c r="X52" s="18">
+        <v>0.17237474999999999</v>
+      </c>
+      <c r="Y52" s="18">
+        <v>8.2760999999999998E-3</v>
+      </c>
+      <c r="Z52" s="18">
+        <v>0.20406004999999999</v>
+      </c>
+      <c r="AA52" s="18">
+        <v>1.4268E-3</v>
+      </c>
+      <c r="AB52" s="18">
+        <v>2.465171E-2</v>
+      </c>
+      <c r="AC52" s="18">
+        <v>8.3809699999999997E-3</v>
+      </c>
+      <c r="AD52" s="18">
+        <v>4.8857580000000005E-2</v>
+      </c>
+      <c r="AE52" s="18">
+        <v>5.2175299999999997E-3</v>
+      </c>
+      <c r="AF52" s="18">
+        <v>1.9107860000000001E-2</v>
+      </c>
+      <c r="AG52" s="18">
+        <v>7.1644159999999998E-2</v>
+      </c>
+      <c r="AH52" s="18">
+        <v>1.8783150000000002E-2</v>
+      </c>
+      <c r="AI52" s="18">
+        <v>1.5973500000000002E-2</v>
+      </c>
+      <c r="AJ52" s="18">
+        <v>1.7297E-2</v>
+      </c>
+      <c r="AK52" s="18">
+        <v>1.063069E-2</v>
+      </c>
+      <c r="AL52" s="18">
+        <v>7.0759749999999996E-2</v>
+      </c>
+      <c r="AM52" s="19">
+        <v>2.6321290000000001E-2</v>
+      </c>
+      <c r="AN52" s="19">
+        <v>0.1033637</v>
+      </c>
+      <c r="AO52" s="19">
+        <v>9.5146110000000006E-2</v>
+      </c>
+      <c r="AP52" s="19">
+        <v>1.9219999999999998E-4</v>
+      </c>
+      <c r="AQ52" s="36">
+        <v>1.006403E-2</v>
+      </c>
+    </row>
+    <row r="53" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="C53" s="18">
+        <v>6.4852854000000004</v>
+      </c>
+      <c r="D53" s="18">
+        <v>7.3955708300000005</v>
+      </c>
+      <c r="E53" s="18">
+        <v>10.489806880000001</v>
+      </c>
+      <c r="F53" s="18">
+        <v>7.22048618</v>
+      </c>
+      <c r="G53" s="18">
+        <v>9.8188206000000005</v>
+      </c>
+      <c r="H53" s="18">
+        <v>12.16461616</v>
+      </c>
+      <c r="I53" s="18">
+        <v>7.7496616399999994</v>
+      </c>
+      <c r="J53" s="18">
+        <v>10.45990619</v>
+      </c>
+      <c r="K53" s="18">
+        <v>6.2390794100000004</v>
+      </c>
+      <c r="L53" s="18">
+        <v>13.009340880000002</v>
+      </c>
+      <c r="M53" s="18">
+        <v>14.96051132</v>
+      </c>
+      <c r="N53" s="18">
+        <v>10.587180810000001</v>
+      </c>
+      <c r="O53" s="18">
+        <v>8.0588493799999998</v>
+      </c>
+      <c r="P53" s="18">
+        <v>9.3290030399999999</v>
+      </c>
+      <c r="Q53" s="18">
+        <v>11.155490970000001</v>
+      </c>
+      <c r="R53" s="18">
+        <v>9.6191507400000003</v>
+      </c>
+      <c r="S53" s="18">
+        <v>6.8043399800000008</v>
+      </c>
+      <c r="T53" s="18">
+        <v>7.1761779800000003</v>
+      </c>
+      <c r="U53" s="18">
+        <v>6.8684483499999995</v>
+      </c>
+      <c r="V53" s="18">
+        <v>6.1047299400000004</v>
+      </c>
+      <c r="W53" s="18">
+        <v>3.62341208</v>
+      </c>
+      <c r="X53" s="18">
+        <v>4.3327663200000002</v>
+      </c>
+      <c r="Y53" s="18">
+        <v>5.2663345100000001</v>
+      </c>
+      <c r="Z53" s="18">
+        <v>5.3385617500000002</v>
+      </c>
+      <c r="AA53" s="18">
+        <v>2.63468334</v>
+      </c>
+      <c r="AB53" s="18">
+        <v>4.5118594999999999</v>
+      </c>
+      <c r="AC53" s="18">
+        <v>3.2078121899999998</v>
+      </c>
+      <c r="AD53" s="18">
+        <v>3.5759287899999999</v>
+      </c>
+      <c r="AE53" s="18">
+        <v>2.5055540600000001</v>
+      </c>
+      <c r="AF53" s="18">
+        <v>2.09447669</v>
+      </c>
+      <c r="AG53" s="18">
+        <v>1.0131885699999998</v>
+      </c>
+      <c r="AH53" s="18">
+        <v>2.3685018900000001</v>
+      </c>
+      <c r="AI53" s="18">
+        <v>1.3758831499999999</v>
+      </c>
+      <c r="AJ53" s="18">
+        <v>2.3166551600000003</v>
+      </c>
+      <c r="AK53" s="18">
+        <v>2.4370068799999998</v>
+      </c>
+      <c r="AL53" s="18">
+        <v>1.2567083799999998</v>
+      </c>
+      <c r="AM53" s="19">
+        <v>0.60100628</v>
+      </c>
+      <c r="AN53" s="19">
+        <v>0.74815600999999998</v>
+      </c>
+      <c r="AO53" s="19">
+        <v>1.3531823300000001</v>
+      </c>
+      <c r="AP53" s="19">
+        <v>1.64469434</v>
+      </c>
+      <c r="AQ53" s="36">
+        <v>0.79426929000000002</v>
+      </c>
+    </row>
+    <row r="54" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="C54" s="18">
+        <v>3.1367753700000001</v>
+      </c>
+      <c r="D54" s="18">
+        <v>1.61231977</v>
+      </c>
+      <c r="E54" s="18">
+        <v>2.6466662300000001</v>
+      </c>
+      <c r="F54" s="18">
+        <v>2.7190187900000002</v>
+      </c>
+      <c r="G54" s="18">
+        <v>1.5996767700000001</v>
+      </c>
+      <c r="H54" s="18">
+        <v>1.48477642</v>
+      </c>
+      <c r="I54" s="18">
+        <v>1.3644588500000001</v>
+      </c>
+      <c r="J54" s="18">
+        <v>0.72873320999999991</v>
+      </c>
+      <c r="K54" s="18">
+        <v>0.88348280000000001</v>
+      </c>
+      <c r="L54" s="18">
+        <v>0.94803121000000001</v>
+      </c>
+      <c r="M54" s="18">
+        <v>1.4221689199999998</v>
+      </c>
+      <c r="N54" s="18">
+        <v>1.3323923500000001</v>
+      </c>
+      <c r="O54" s="18">
+        <v>0.21782116000000001</v>
+      </c>
+      <c r="P54" s="18">
+        <v>1.3422086299999998</v>
+      </c>
+      <c r="Q54" s="18">
+        <v>1.2138059299999999</v>
+      </c>
+      <c r="R54" s="18">
+        <v>1.06048666</v>
+      </c>
+      <c r="S54" s="18">
+        <v>8.2566089999999995E-2</v>
+      </c>
+      <c r="T54" s="18">
+        <v>0.50979989999999997</v>
+      </c>
+      <c r="U54" s="18">
+        <v>0.2448265</v>
+      </c>
+      <c r="V54" s="18">
+        <v>0.42649131000000001</v>
+      </c>
+      <c r="W54" s="18">
+        <v>0.25792082</v>
+      </c>
+      <c r="X54" s="18">
+        <v>0.19893545000000001</v>
+      </c>
+      <c r="Y54" s="18">
+        <v>0.41499708000000002</v>
+      </c>
+      <c r="Z54" s="18">
+        <v>0.28612586000000001</v>
+      </c>
+      <c r="AA54" s="18">
+        <v>0.26108821999999998</v>
+      </c>
+      <c r="AB54" s="18">
+        <v>0.32202539000000002</v>
+      </c>
+      <c r="AC54" s="18">
+        <v>0.46016196000000004</v>
+      </c>
+      <c r="AD54" s="18">
+        <v>0.22217190000000001</v>
+      </c>
+      <c r="AE54" s="18">
+        <v>0.12933505000000001</v>
+      </c>
+      <c r="AF54" s="18">
+        <v>3.1742739999999998E-2</v>
+      </c>
+      <c r="AG54" s="18">
+        <v>0.13920350000000001</v>
+      </c>
+      <c r="AH54" s="18">
+        <v>0.18633253</v>
+      </c>
+      <c r="AI54" s="18">
+        <v>8.7048899999999999E-3</v>
+      </c>
+      <c r="AJ54" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AK54" s="18">
+        <v>3.3087070000000003E-2</v>
+      </c>
+      <c r="AL54" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AM54" s="20" t="s">
+        <v>52</v>
+      </c>
+      <c r="AN54" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AO54" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AP54" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AQ54" s="18" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="55" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B55" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="C55" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="D55" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="E55" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="F55" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="G55" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="H55" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="I55" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="J55" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="K55" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="L55" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="M55" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="N55" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="O55" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="P55" s="18">
+        <v>1.456669E-2</v>
+      </c>
+      <c r="Q55" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="R55" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="S55" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="T55" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="U55" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="V55" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="W55" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="X55" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y55" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z55" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA55" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AB55" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AC55" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AD55" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AE55" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AF55" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AG55" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AH55" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AI55" s="18">
+        <v>8.7048899999999999E-3</v>
+      </c>
+      <c r="AJ55" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AK55" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AL55" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AM55" s="20" t="s">
+        <v>52</v>
+      </c>
+      <c r="AN55" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AO55" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AP55" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AQ55" s="18" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="56" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="C56" s="18">
+        <v>3.1367753700000001</v>
+      </c>
+      <c r="D56" s="18">
+        <v>1.61231977</v>
+      </c>
+      <c r="E56" s="18">
+        <v>2.6466662300000001</v>
+      </c>
+      <c r="F56" s="18">
+        <v>2.7190187900000002</v>
+      </c>
+      <c r="G56" s="18">
+        <v>1.5996767700000001</v>
+      </c>
+      <c r="H56" s="18">
+        <v>1.48477642</v>
+      </c>
+      <c r="I56" s="18">
+        <v>1.3644588500000001</v>
+      </c>
+      <c r="J56" s="18">
+        <v>0.72873320999999991</v>
+      </c>
+      <c r="K56" s="18">
+        <v>0.88348280000000001</v>
+      </c>
+      <c r="L56" s="18">
+        <v>0.94803121000000001</v>
+      </c>
+      <c r="M56" s="18">
+        <v>1.4221689199999998</v>
+      </c>
+      <c r="N56" s="18">
+        <v>1.3323923500000001</v>
+      </c>
+      <c r="O56" s="18">
+        <v>0.21782116000000001</v>
+      </c>
+      <c r="P56" s="18">
+        <v>1.3276419399999999</v>
+      </c>
+      <c r="Q56" s="18">
+        <v>1.2138059299999999</v>
+      </c>
+      <c r="R56" s="18">
+        <v>1.06048666</v>
+      </c>
+      <c r="S56" s="18">
+        <v>8.2566089999999995E-2</v>
+      </c>
+      <c r="T56" s="18">
+        <v>0.50979989999999997</v>
+      </c>
+      <c r="U56" s="18">
+        <v>0.2448265</v>
+      </c>
+      <c r="V56" s="18">
+        <v>0.42649131000000001</v>
+      </c>
+      <c r="W56" s="18">
+        <v>0.25792082</v>
+      </c>
+      <c r="X56" s="18">
+        <v>0.19893545000000001</v>
+      </c>
+      <c r="Y56" s="18">
+        <v>0.41499708000000002</v>
+      </c>
+      <c r="Z56" s="18">
+        <v>0.28612586000000001</v>
+      </c>
+      <c r="AA56" s="18">
+        <v>0.26108821999999998</v>
+      </c>
+      <c r="AB56" s="18">
+        <v>0.32202539000000002</v>
+      </c>
+      <c r="AC56" s="18">
+        <v>0.46016196000000004</v>
+      </c>
+      <c r="AD56" s="18">
+        <v>0.22217190000000001</v>
+      </c>
+      <c r="AE56" s="18">
+        <v>0.12933505000000001</v>
+      </c>
+      <c r="AF56" s="18">
+        <v>3.1742739999999998E-2</v>
+      </c>
+      <c r="AG56" s="18">
+        <v>0.13920350000000001</v>
+      </c>
+      <c r="AH56" s="18">
+        <v>0.18633253</v>
+      </c>
+      <c r="AI56" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AJ56" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AK56" s="18">
+        <v>3.3087070000000003E-2</v>
+      </c>
+      <c r="AL56" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AM56" s="20" t="s">
+        <v>52</v>
+      </c>
+      <c r="AN56" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AO56" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AP56" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AQ56" s="18" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="57" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B57" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="C57" s="18">
+        <v>456.85791445000001</v>
+      </c>
+      <c r="D57" s="18">
+        <v>403.80067374000004</v>
+      </c>
+      <c r="E57" s="18">
+        <v>488.11209962999999</v>
+      </c>
+      <c r="F57" s="18">
+        <v>605.77037214999996</v>
+      </c>
+      <c r="G57" s="18">
+        <v>494.50554400999999</v>
+      </c>
+      <c r="H57" s="18">
+        <v>578.87880845000007</v>
+      </c>
+      <c r="I57" s="18">
+        <v>482.74810130999998</v>
+      </c>
+      <c r="J57" s="18">
+        <v>511.56628575000002</v>
+      </c>
+      <c r="K57" s="18">
+        <v>391.44096117999999</v>
+      </c>
+      <c r="L57" s="18">
+        <v>436.20308700999999</v>
+      </c>
+      <c r="M57" s="18">
+        <v>445.46292362000003</v>
+      </c>
+      <c r="N57" s="18">
+        <v>437.12841019999996</v>
+      </c>
+      <c r="O57" s="18">
+        <v>393.33067416</v>
+      </c>
+      <c r="P57" s="18">
+        <v>497.34974173000001</v>
+      </c>
+      <c r="Q57" s="18">
+        <v>459.74443592</v>
+      </c>
+      <c r="R57" s="18">
+        <v>372.8467832</v>
+      </c>
+      <c r="S57" s="18">
+        <v>356.88736375999997</v>
+      </c>
+      <c r="T57" s="18">
+        <v>366.99019357999998</v>
+      </c>
+      <c r="U57" s="18">
+        <v>299.81525145000001</v>
+      </c>
+      <c r="V57" s="18">
+        <v>331.47482698000005</v>
+      </c>
+      <c r="W57" s="18">
+        <v>273.87821847000004</v>
+      </c>
+      <c r="X57" s="18">
+        <v>299.99082212999997</v>
+      </c>
+      <c r="Y57" s="18">
+        <v>310.03398377999997</v>
+      </c>
+      <c r="Z57" s="18">
+        <v>292.74074607</v>
+      </c>
+      <c r="AA57" s="18">
+        <v>296.06570930000004</v>
+      </c>
+      <c r="AB57" s="18">
+        <v>388.65145235</v>
+      </c>
+      <c r="AC57" s="18">
+        <v>336.04990726</v>
+      </c>
+      <c r="AD57" s="18">
+        <v>355.41036098000001</v>
+      </c>
+      <c r="AE57" s="18">
+        <v>314.35520247000005</v>
+      </c>
+      <c r="AF57" s="18">
+        <v>322.13295589999996</v>
+      </c>
+      <c r="AG57" s="18">
+        <v>339.81040031999999</v>
+      </c>
+      <c r="AH57" s="18">
+        <v>351.24167469999998</v>
+      </c>
+      <c r="AI57" s="18">
+        <v>288.01319274999997</v>
+      </c>
+      <c r="AJ57" s="18">
+        <v>285.85892973</v>
+      </c>
+      <c r="AK57" s="18">
+        <v>348.93695307999997</v>
+      </c>
+      <c r="AL57" s="18">
+        <v>332.27140592000001</v>
+      </c>
+      <c r="AM57" s="19">
+        <v>382.08512007999997</v>
+      </c>
+      <c r="AN57" s="19">
+        <v>441.03802417999998</v>
+      </c>
+      <c r="AO57" s="19">
+        <v>284.21885146</v>
+      </c>
+      <c r="AP57" s="19">
+        <v>365.87694277999998</v>
+      </c>
+      <c r="AQ57" s="36">
+        <v>326.93027355000004</v>
+      </c>
+    </row>
+    <row r="58" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="14" t="s">
+        <v>62</v>
+      </c>
+      <c r="C58" s="18">
+        <v>358.58143920999998</v>
+      </c>
+      <c r="D58" s="18">
+        <v>296.89328962000002</v>
+      </c>
+      <c r="E58" s="18">
+        <v>401.41930843</v>
+      </c>
+      <c r="F58" s="18">
+        <v>522.54975933000003</v>
+      </c>
+      <c r="G58" s="18">
+        <v>426.98011504999999</v>
+      </c>
+      <c r="H58" s="18">
+        <v>506.20173539000001</v>
+      </c>
+      <c r="I58" s="18">
+        <v>435.42110217000004</v>
+      </c>
+      <c r="J58" s="18">
+        <v>435.16178122000002</v>
+      </c>
+      <c r="K58" s="18">
+        <v>324.82850110999999</v>
+      </c>
+      <c r="L58" s="18">
+        <v>362.96850021</v>
+      </c>
+      <c r="M58" s="18">
+        <v>375.95297442999998</v>
+      </c>
+      <c r="N58" s="18">
+        <v>389.55880447999999</v>
+      </c>
+      <c r="O58" s="18">
+        <v>352.80393339999995</v>
+      </c>
+      <c r="P58" s="18">
+        <v>435.60351444999998</v>
+      </c>
+      <c r="Q58" s="18">
+        <v>403.78121061000002</v>
+      </c>
+      <c r="R58" s="18">
+        <v>329.56323166000004</v>
+      </c>
+      <c r="S58" s="18">
+        <v>308.43688781999998</v>
+      </c>
+      <c r="T58" s="18">
+        <v>333.66919738999997</v>
+      </c>
+      <c r="U58" s="18">
+        <v>269.97745637000003</v>
+      </c>
+      <c r="V58" s="18">
+        <v>305.98812511</v>
+      </c>
+      <c r="W58" s="18">
+        <v>256.63325543999997</v>
+      </c>
+      <c r="X58" s="18">
+        <v>270.55507475999997</v>
+      </c>
+      <c r="Y58" s="18">
+        <v>280.65950573999999</v>
+      </c>
+      <c r="Z58" s="18">
+        <v>273.75015597000004</v>
+      </c>
+      <c r="AA58" s="18">
+        <v>276.24121844000001</v>
+      </c>
+      <c r="AB58" s="18">
+        <v>379.00073764000001</v>
+      </c>
+      <c r="AC58" s="18">
+        <v>317.66990443999998</v>
+      </c>
+      <c r="AD58" s="18">
+        <v>337.96969189999999</v>
+      </c>
+      <c r="AE58" s="18">
+        <v>295.66872977999998</v>
+      </c>
+      <c r="AF58" s="18">
+        <v>301.98250266000002</v>
+      </c>
+      <c r="AG58" s="18">
+        <v>330.69865947000005</v>
+      </c>
+      <c r="AH58" s="18">
+        <v>337.82649113000002</v>
+      </c>
+      <c r="AI58" s="18">
+        <v>279.29744335000004</v>
+      </c>
+      <c r="AJ58" s="18">
+        <v>271.55950151000002</v>
+      </c>
+      <c r="AK58" s="18">
+        <v>336.07087385</v>
+      </c>
+      <c r="AL58" s="18">
+        <v>320.73266001000002</v>
+      </c>
+      <c r="AM58" s="19">
+        <v>362.54174548000003</v>
+      </c>
+      <c r="AN58" s="19">
+        <v>435.33044081000003</v>
+      </c>
+      <c r="AO58" s="19">
+        <v>277.11918727</v>
+      </c>
+      <c r="AP58" s="19">
+        <v>350.10910765</v>
+      </c>
+      <c r="AQ58" s="36">
+        <v>315.10845461000002</v>
+      </c>
+    </row>
+    <row r="59" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B59" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="C59" s="18">
+        <v>39.974459609999997</v>
+      </c>
+      <c r="D59" s="18">
+        <v>32.510018410000001</v>
+      </c>
+      <c r="E59" s="18">
+        <v>45.871098670000002</v>
+      </c>
+      <c r="F59" s="18">
+        <v>195.89164333000002</v>
+      </c>
+      <c r="G59" s="18">
+        <v>63.063104170000003</v>
+      </c>
+      <c r="H59" s="18">
+        <v>97.252562489999988</v>
+      </c>
+      <c r="I59" s="18">
+        <v>62.512545369999998</v>
+      </c>
+      <c r="J59" s="18">
+        <v>64.499732440000002</v>
+      </c>
+      <c r="K59" s="18">
+        <v>32.892116989999998</v>
+      </c>
+      <c r="L59" s="18">
+        <v>41.644940009999999</v>
+      </c>
+      <c r="M59" s="18">
+        <v>46.642096860000002</v>
+      </c>
+      <c r="N59" s="18">
+        <v>54.004276429999997</v>
+      </c>
+      <c r="O59" s="18">
+        <v>55.139880890000001</v>
+      </c>
+      <c r="P59" s="18">
+        <v>39.105005820000002</v>
+      </c>
+      <c r="Q59" s="18">
+        <v>42.437693850000002</v>
+      </c>
+      <c r="R59" s="18">
+        <v>42.974784880000001</v>
+      </c>
+      <c r="S59" s="18">
+        <v>43.474880310000003</v>
+      </c>
+      <c r="T59" s="18">
+        <v>44.811034130000003</v>
+      </c>
+      <c r="U59" s="18">
+        <v>30.512727129999998</v>
+      </c>
+      <c r="V59" s="18">
+        <v>44.795453000000002</v>
+      </c>
+      <c r="W59" s="18">
+        <v>36.239282549999999</v>
+      </c>
+      <c r="X59" s="18">
+        <v>38.838577479999998</v>
+      </c>
+      <c r="Y59" s="18">
+        <v>37.278774060000003</v>
+      </c>
+      <c r="Z59" s="18">
+        <v>46.015680880000005</v>
+      </c>
+      <c r="AA59" s="18">
+        <v>39.218837270000002</v>
+      </c>
+      <c r="AB59" s="18">
+        <v>36.201545590000002</v>
+      </c>
+      <c r="AC59" s="18">
+        <v>43.146297770000004</v>
+      </c>
+      <c r="AD59" s="18">
+        <v>34.335281000000002</v>
+      </c>
+      <c r="AE59" s="18">
+        <v>39.897984639999997</v>
+      </c>
+      <c r="AF59" s="18">
+        <v>35.192730709999999</v>
+      </c>
+      <c r="AG59" s="18">
+        <v>35.568831420000002</v>
+      </c>
+      <c r="AH59" s="18">
+        <v>37.753128250000003</v>
+      </c>
+      <c r="AI59" s="18">
+        <v>41.32689165</v>
+      </c>
+      <c r="AJ59" s="18">
+        <v>29.425623989999998</v>
+      </c>
+      <c r="AK59" s="18">
+        <v>44.493372729999997</v>
+      </c>
+      <c r="AL59" s="18">
+        <v>44.745603880000004</v>
+      </c>
+      <c r="AM59" s="19">
+        <v>32.116180620000002</v>
+      </c>
+      <c r="AN59" s="19">
+        <v>43.767430170000004</v>
+      </c>
+      <c r="AO59" s="19">
+        <v>29.610737950000001</v>
+      </c>
+      <c r="AP59" s="19">
+        <v>31.983483700000001</v>
+      </c>
+      <c r="AQ59" s="36">
+        <v>33.581390560000003</v>
+      </c>
+    </row>
+    <row r="60" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B60" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="C60" s="18">
+        <v>318.60697960000005</v>
+      </c>
+      <c r="D60" s="18">
+        <v>264.38327121000003</v>
+      </c>
+      <c r="E60" s="18">
+        <v>355.54820975999996</v>
+      </c>
+      <c r="F60" s="18">
+        <v>326.65811600000001</v>
+      </c>
+      <c r="G60" s="18">
+        <v>363.91701088000002</v>
+      </c>
+      <c r="H60" s="18">
+        <v>408.94917289999995</v>
+      </c>
+      <c r="I60" s="18">
+        <v>372.90855679999999</v>
+      </c>
+      <c r="J60" s="18">
+        <v>370.66204877999996</v>
+      </c>
+      <c r="K60" s="18">
+        <v>291.93638412000001</v>
+      </c>
+      <c r="L60" s="18">
+        <v>321.32356019999997</v>
+      </c>
+      <c r="M60" s="18">
+        <v>329.31087757</v>
+      </c>
+      <c r="N60" s="18">
+        <v>335.55452804999999</v>
+      </c>
+      <c r="O60" s="18">
+        <v>297.66405250999998</v>
+      </c>
+      <c r="P60" s="18">
+        <v>396.49850863</v>
+      </c>
+      <c r="Q60" s="18">
+        <v>361.34351676</v>
+      </c>
+      <c r="R60" s="18">
+        <v>286.58844677999997</v>
+      </c>
+      <c r="S60" s="18">
+        <v>264.96200750999998</v>
+      </c>
+      <c r="T60" s="18">
+        <v>288.85816325999997</v>
+      </c>
+      <c r="U60" s="18">
+        <v>239.46472924</v>
+      </c>
+      <c r="V60" s="18">
+        <v>261.19267210999999</v>
+      </c>
+      <c r="W60" s="18">
+        <v>220.39397288999999</v>
+      </c>
+      <c r="X60" s="18">
+        <v>231.71649728</v>
+      </c>
+      <c r="Y60" s="18">
+        <v>243.38073168</v>
+      </c>
+      <c r="Z60" s="18">
+        <v>227.73447508999999</v>
+      </c>
+      <c r="AA60" s="18">
+        <v>237.02238116999999</v>
+      </c>
+      <c r="AB60" s="18">
+        <v>342.79919204999999</v>
+      </c>
+      <c r="AC60" s="18">
+        <v>274.52360666999999</v>
+      </c>
+      <c r="AD60" s="18">
+        <v>303.63441089999998</v>
+      </c>
+      <c r="AE60" s="18">
+        <v>255.77074513999997</v>
+      </c>
+      <c r="AF60" s="18">
+        <v>266.78977194999999</v>
+      </c>
+      <c r="AG60" s="18">
+        <v>295.12982805000001</v>
+      </c>
+      <c r="AH60" s="18">
+        <v>300.07336287999999</v>
+      </c>
+      <c r="AI60" s="18">
+        <v>237.97055169999999</v>
+      </c>
+      <c r="AJ60" s="18">
+        <v>242.13387752</v>
+      </c>
+      <c r="AK60" s="18">
+        <v>291.57750112000002</v>
+      </c>
+      <c r="AL60" s="18">
+        <v>275.98705612999998</v>
+      </c>
+      <c r="AM60" s="19">
+        <v>330.42556486000001</v>
+      </c>
+      <c r="AN60" s="19">
+        <v>391.56301063999996</v>
+      </c>
+      <c r="AO60" s="19">
+        <v>247.50844931999998</v>
+      </c>
+      <c r="AP60" s="19">
+        <v>318.12562394999998</v>
+      </c>
+      <c r="AQ60" s="36">
+        <v>281.52706405000004</v>
+      </c>
+    </row>
+    <row r="61" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B61" s="14" t="s">
+        <v>65</v>
+      </c>
+      <c r="C61" s="18">
+        <v>97.912400939999998</v>
+      </c>
+      <c r="D61" s="18">
+        <v>106.90738412</v>
+      </c>
+      <c r="E61" s="18">
+        <v>86.692791200000002</v>
+      </c>
+      <c r="F61" s="18">
+        <v>82.283977120000003</v>
+      </c>
+      <c r="G61" s="18">
+        <v>66.802635510000002</v>
+      </c>
+      <c r="H61" s="18">
+        <v>70.013829150000007</v>
+      </c>
+      <c r="I61" s="18">
+        <v>47.326999139999998</v>
+      </c>
+      <c r="J61" s="18">
+        <v>75.973850970000001</v>
+      </c>
+      <c r="K61" s="18">
+        <v>66.612460069999997</v>
+      </c>
+      <c r="L61" s="18">
+        <v>72.864539650000012</v>
+      </c>
+      <c r="M61" s="18">
+        <v>68.357294849999988</v>
+      </c>
+      <c r="N61" s="18">
+        <v>47.569605719999998</v>
+      </c>
+      <c r="O61" s="18">
+        <v>40.526740759999996</v>
+      </c>
+      <c r="P61" s="18">
+        <v>61.746227279999999</v>
+      </c>
+      <c r="Q61" s="18">
+        <v>55.963225310000006</v>
+      </c>
+      <c r="R61" s="18">
+        <v>43.283551539999998</v>
+      </c>
+      <c r="S61" s="18">
+        <v>47.503583190000001</v>
+      </c>
+      <c r="T61" s="18">
+        <v>33.320996190000002</v>
+      </c>
+      <c r="U61" s="18">
+        <v>28.945063789999999</v>
+      </c>
+      <c r="V61" s="18">
+        <v>25.486701870000001</v>
+      </c>
+      <c r="W61" s="18">
+        <v>17.244963030000001</v>
+      </c>
+      <c r="X61" s="18">
+        <v>29.435747370000001</v>
+      </c>
+      <c r="Y61" s="18">
+        <v>28.883493780000002</v>
+      </c>
+      <c r="Z61" s="18">
+        <v>18.227349399999998</v>
+      </c>
+      <c r="AA61" s="18">
+        <v>19.824490860000001</v>
+      </c>
+      <c r="AB61" s="18">
+        <v>9.6507147100000008</v>
+      </c>
+      <c r="AC61" s="18">
+        <v>17.751757079999997</v>
+      </c>
+      <c r="AD61" s="18">
+        <v>17.440669079999999</v>
+      </c>
+      <c r="AE61" s="18">
+        <v>18.29854224</v>
+      </c>
+      <c r="AF61" s="18">
+        <v>19.3822753</v>
+      </c>
+      <c r="AG61" s="18">
+        <v>9.1117408500000003</v>
+      </c>
+      <c r="AH61" s="18">
+        <v>12.25447578</v>
+      </c>
+      <c r="AI61" s="18">
+        <v>8.7157494</v>
+      </c>
+      <c r="AJ61" s="18">
+        <v>14.299428220000001</v>
+      </c>
+      <c r="AK61" s="18">
+        <v>12.86607923</v>
+      </c>
+      <c r="AL61" s="18">
+        <v>11.538745909999999</v>
+      </c>
+      <c r="AM61" s="19">
+        <v>18.58045911</v>
+      </c>
+      <c r="AN61" s="19">
+        <v>5.70758337</v>
+      </c>
+      <c r="AO61" s="19">
+        <v>7.0996641900000004</v>
+      </c>
+      <c r="AP61" s="19">
+        <v>14.005930380000001</v>
+      </c>
+      <c r="AQ61" s="36">
+        <v>11.82181894</v>
+      </c>
+    </row>
+    <row r="62" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B62" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="C62" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="D62" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="E62" s="18">
+        <v>8.5764899999999991E-3</v>
+      </c>
+      <c r="F62" s="18">
+        <v>5.662967E-2</v>
+      </c>
+      <c r="G62" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="H62" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="I62" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="J62" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="K62" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="L62" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="M62" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="N62" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="O62" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="P62" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q62" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="R62" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="S62" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="T62" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="U62" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="V62" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="W62" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="X62" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y62" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z62" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA62" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AB62" s="18">
+        <v>2.5500200000000001E-2</v>
+      </c>
+      <c r="AC62" s="18">
+        <v>7.8718099999999999E-3</v>
+      </c>
+      <c r="AD62" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AE62" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AF62" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AG62" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AH62" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AI62" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AJ62" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AK62" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AL62" s="18">
+        <v>2.5384000000000002E-4</v>
+      </c>
+      <c r="AM62" s="20" t="s">
+        <v>52</v>
+      </c>
+      <c r="AN62" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AO62" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AP62" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AQ62" s="36">
+        <v>0.47671287000000001</v>
+      </c>
+    </row>
+    <row r="63" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B63" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="C63" s="18">
+        <v>97.912400939999998</v>
+      </c>
+      <c r="D63" s="18">
+        <v>106.90738412</v>
+      </c>
+      <c r="E63" s="18">
+        <v>86.684214709999992</v>
+      </c>
+      <c r="F63" s="18">
+        <v>82.227347449999996</v>
+      </c>
+      <c r="G63" s="18">
+        <v>66.802635510000002</v>
+      </c>
+      <c r="H63" s="18">
+        <v>70.013829150000007</v>
+      </c>
+      <c r="I63" s="18">
+        <v>47.326999139999998</v>
+      </c>
+      <c r="J63" s="18">
+        <v>75.973850970000001</v>
+      </c>
+      <c r="K63" s="18">
+        <v>66.612460069999997</v>
+      </c>
+      <c r="L63" s="18">
+        <v>72.864539650000012</v>
+      </c>
+      <c r="M63" s="18">
+        <v>68.357294849999988</v>
+      </c>
+      <c r="N63" s="18">
+        <v>47.569605719999998</v>
+      </c>
+      <c r="O63" s="18">
+        <v>40.526740759999996</v>
+      </c>
+      <c r="P63" s="18">
+        <v>61.746227279999999</v>
+      </c>
+      <c r="Q63" s="18">
+        <v>55.963225310000006</v>
+      </c>
+      <c r="R63" s="18">
+        <v>43.283551539999998</v>
+      </c>
+      <c r="S63" s="18">
+        <v>47.503583190000001</v>
+      </c>
+      <c r="T63" s="18">
+        <v>33.320996190000002</v>
+      </c>
+      <c r="U63" s="18">
+        <v>28.945063789999999</v>
+      </c>
+      <c r="V63" s="18">
+        <v>25.486701870000001</v>
+      </c>
+      <c r="W63" s="18">
+        <v>17.244963030000001</v>
+      </c>
+      <c r="X63" s="18">
+        <v>29.435747370000001</v>
+      </c>
+      <c r="Y63" s="18">
+        <v>28.883493780000002</v>
+      </c>
+      <c r="Z63" s="18">
+        <v>18.227349399999998</v>
+      </c>
+      <c r="AA63" s="18">
+        <v>19.824490860000001</v>
+      </c>
+      <c r="AB63" s="18">
+        <v>9.6252145099999993</v>
+      </c>
+      <c r="AC63" s="18">
+        <v>17.74388527</v>
+      </c>
+      <c r="AD63" s="18">
+        <v>17.440669079999999</v>
+      </c>
+      <c r="AE63" s="18">
+        <v>18.29854224</v>
+      </c>
+      <c r="AF63" s="18">
+        <v>19.3822753</v>
+      </c>
+      <c r="AG63" s="18">
+        <v>9.1117408500000003</v>
+      </c>
+      <c r="AH63" s="18">
+        <v>12.25447578</v>
+      </c>
+      <c r="AI63" s="18">
+        <v>8.7157494</v>
+      </c>
+      <c r="AJ63" s="18">
+        <v>14.299428220000001</v>
+      </c>
+      <c r="AK63" s="18">
+        <v>12.86607923</v>
+      </c>
+      <c r="AL63" s="18">
+        <v>11.53849207</v>
+      </c>
+      <c r="AM63" s="19">
+        <v>18.58045911</v>
+      </c>
+      <c r="AN63" s="19">
+        <v>5.70758337</v>
+      </c>
+      <c r="AO63" s="19">
+        <v>7.0996641900000004</v>
+      </c>
+      <c r="AP63" s="19">
+        <v>14.005930380000001</v>
+      </c>
+      <c r="AQ63" s="36">
+        <v>11.34510607</v>
+      </c>
+    </row>
+    <row r="64" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B64" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C64" s="18"/>
+      <c r="D64" s="18"/>
+      <c r="E64" s="18"/>
+      <c r="F64" s="18"/>
+      <c r="G64" s="18"/>
+      <c r="H64" s="18"/>
+      <c r="I64" s="18"/>
+      <c r="J64" s="18"/>
+      <c r="K64" s="18"/>
+      <c r="L64" s="18"/>
+      <c r="M64" s="18"/>
+      <c r="N64" s="18"/>
+      <c r="O64" s="18"/>
+      <c r="P64" s="18"/>
+      <c r="Q64" s="18"/>
+      <c r="R64" s="18"/>
+      <c r="S64" s="18"/>
+      <c r="T64" s="18"/>
+      <c r="U64" s="18"/>
+      <c r="V64" s="18"/>
+      <c r="W64" s="18"/>
+      <c r="X64" s="18"/>
+      <c r="Y64" s="18"/>
+      <c r="Z64" s="18"/>
+      <c r="AA64" s="18"/>
+      <c r="AB64" s="18"/>
+      <c r="AC64" s="18"/>
+      <c r="AD64" s="18"/>
+      <c r="AE64" s="18"/>
+      <c r="AF64" s="18"/>
+      <c r="AG64" s="18"/>
+      <c r="AH64" s="18"/>
+      <c r="AI64" s="18"/>
+      <c r="AJ64" s="18"/>
+      <c r="AK64" s="18"/>
+      <c r="AL64" s="18"/>
+      <c r="AM64" s="20"/>
+      <c r="AN64" s="19"/>
+      <c r="AO64" s="19"/>
+      <c r="AP64" s="19"/>
+      <c r="AQ64" s="36"/>
+    </row>
+    <row r="65" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B65" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="C65" s="18">
+        <v>2.2107290000000002E-2</v>
+      </c>
+      <c r="D65" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="E65" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="F65" s="18">
+        <v>2.7503720000000002E-2</v>
+      </c>
+      <c r="G65" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="H65" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="I65" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="J65" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="K65" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="L65" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="M65" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="N65" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="O65" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="P65" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q65" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="R65" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="S65" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="T65" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="U65" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="V65" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="W65" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="X65" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y65" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z65" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA65" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AB65" s="18">
+        <v>0.2288946</v>
+      </c>
+      <c r="AC65" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AD65" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AE65" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AF65" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AG65" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AH65" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AI65" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AJ65" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AK65" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AL65" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AM65" s="20" t="s">
+        <v>52</v>
+      </c>
+      <c r="AN65" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AO65" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AP65" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AQ65" s="18" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="66" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B66" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="C66" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="D66" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="E66" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="F66" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="G66" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="H66" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="I66" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="J66" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="K66" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="L66" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="M66" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="N66" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="O66" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="P66" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q66" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="R66" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="S66" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="T66" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="U66" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="V66" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="W66" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="X66" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y66" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z66" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA66" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AB66" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AC66" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AD66" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AE66" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AF66" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AG66" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AH66" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AI66" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AJ66" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AK66" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AL66" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AM66" s="20" t="s">
+        <v>52</v>
+      </c>
+      <c r="AN66" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AO66" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AP66" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AQ66" s="18" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="67" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B67" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C67" s="18"/>
+      <c r="D67" s="18"/>
+      <c r="E67" s="18"/>
+      <c r="F67" s="18"/>
+      <c r="G67" s="18"/>
+      <c r="H67" s="18"/>
+      <c r="I67" s="18"/>
+      <c r="J67" s="18"/>
+      <c r="K67" s="18"/>
+      <c r="L67" s="18"/>
+      <c r="M67" s="18"/>
+      <c r="N67" s="18"/>
+      <c r="O67" s="18"/>
+      <c r="P67" s="18"/>
+      <c r="Q67" s="18"/>
+      <c r="R67" s="18"/>
+      <c r="S67" s="18"/>
+      <c r="T67" s="18"/>
+      <c r="U67" s="18"/>
+      <c r="V67" s="18"/>
+      <c r="W67" s="18"/>
+      <c r="X67" s="18"/>
+      <c r="Y67" s="18"/>
+      <c r="Z67" s="18"/>
+      <c r="AA67" s="18"/>
+      <c r="AB67" s="18"/>
+      <c r="AC67" s="18"/>
+      <c r="AD67" s="18"/>
+      <c r="AE67" s="18"/>
+      <c r="AF67" s="18"/>
+      <c r="AG67" s="18"/>
+      <c r="AH67" s="18"/>
+      <c r="AI67" s="18"/>
+      <c r="AJ67" s="18"/>
+      <c r="AK67" s="18"/>
+      <c r="AL67" s="18"/>
+      <c r="AM67" s="20"/>
+      <c r="AN67" s="18"/>
+      <c r="AO67" s="19"/>
+      <c r="AP67" s="19"/>
+      <c r="AQ67" s="36"/>
+    </row>
+    <row r="68" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B68" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C68" s="18"/>
+      <c r="D68" s="18"/>
+      <c r="E68" s="18"/>
+      <c r="F68" s="18"/>
+      <c r="G68" s="18"/>
+      <c r="H68" s="18"/>
+      <c r="I68" s="18"/>
+      <c r="J68" s="18"/>
+      <c r="K68" s="18"/>
+      <c r="L68" s="18"/>
+      <c r="M68" s="18"/>
+      <c r="N68" s="18"/>
+      <c r="O68" s="18"/>
+      <c r="P68" s="18"/>
+      <c r="Q68" s="18"/>
+      <c r="R68" s="18"/>
+      <c r="S68" s="18"/>
+      <c r="T68" s="18"/>
+      <c r="U68" s="18"/>
+      <c r="V68" s="18"/>
+      <c r="W68" s="18"/>
+      <c r="X68" s="18"/>
+      <c r="Y68" s="18"/>
+      <c r="Z68" s="18"/>
+      <c r="AA68" s="18"/>
+      <c r="AB68" s="18"/>
+      <c r="AC68" s="18"/>
+      <c r="AD68" s="18"/>
+      <c r="AE68" s="18"/>
+      <c r="AF68" s="18"/>
+      <c r="AG68" s="18"/>
+      <c r="AH68" s="18"/>
+      <c r="AI68" s="18"/>
+      <c r="AJ68" s="18"/>
+      <c r="AK68" s="18"/>
+      <c r="AL68" s="18"/>
+      <c r="AM68" s="19"/>
+      <c r="AN68" s="19"/>
+      <c r="AO68" s="19"/>
+      <c r="AP68" s="19"/>
+      <c r="AQ68" s="36"/>
+    </row>
+    <row r="69" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B69" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="C69" s="18">
+        <v>781.11961680999991</v>
+      </c>
+      <c r="D69" s="18">
+        <v>472.74274206000001</v>
+      </c>
+      <c r="E69" s="18">
+        <v>618.53315691</v>
+      </c>
+      <c r="F69" s="18">
+        <v>884.60127647000002</v>
+      </c>
+      <c r="G69" s="18">
+        <v>728.65591849999998</v>
+      </c>
+      <c r="H69" s="18">
+        <v>902.08985878999999</v>
+      </c>
+      <c r="I69" s="18">
+        <v>830.31806972000004</v>
+      </c>
+      <c r="J69" s="18">
+        <v>832.47843074000002</v>
+      </c>
+      <c r="K69" s="18">
+        <v>785.45027741999991</v>
+      </c>
+      <c r="L69" s="18">
+        <v>839.21618548000004</v>
+      </c>
+      <c r="M69" s="18">
+        <v>773.31858414999999</v>
+      </c>
+      <c r="N69" s="18">
+        <v>706.82181766999997</v>
+      </c>
+      <c r="O69" s="18">
+        <v>744.49989572000004</v>
+      </c>
+      <c r="P69" s="18">
+        <v>638.08163766999996</v>
+      </c>
+      <c r="Q69" s="18">
+        <v>747.85972529999992</v>
+      </c>
+      <c r="R69" s="18">
+        <v>817.58599608999998</v>
+      </c>
+      <c r="S69" s="18">
+        <v>769.58784303999994</v>
+      </c>
+      <c r="T69" s="18">
+        <v>737.78842739999993</v>
+      </c>
+      <c r="U69" s="18">
+        <v>755.8250369299999</v>
+      </c>
+      <c r="V69" s="18">
+        <v>1023.8582113799999</v>
+      </c>
+      <c r="W69" s="18">
+        <v>592.69012319000001</v>
+      </c>
+      <c r="X69" s="18">
+        <v>728.42011175999994</v>
+      </c>
+      <c r="Y69" s="18">
+        <v>797.79973395000002</v>
+      </c>
+      <c r="Z69" s="18">
+        <v>720.7741529299999</v>
+      </c>
+      <c r="AA69" s="18">
+        <v>893.3470509199999</v>
+      </c>
+      <c r="AB69" s="18">
+        <v>605.33930627999996</v>
+      </c>
+      <c r="AC69" s="18">
+        <v>685.29708641000002</v>
+      </c>
+      <c r="AD69" s="18">
+        <v>851.66930482000009</v>
+      </c>
+      <c r="AE69" s="18">
+        <v>766.34402637000005</v>
+      </c>
+      <c r="AF69" s="18">
+        <v>668.14101440000002</v>
+      </c>
+      <c r="AG69" s="18">
+        <v>752.06521778999991</v>
+      </c>
+      <c r="AH69" s="18">
+        <v>776.65184232000001</v>
+      </c>
+      <c r="AI69" s="18">
+        <v>539.75929098999995</v>
+      </c>
+      <c r="AJ69" s="18">
+        <v>741.70752794000009</v>
+      </c>
+      <c r="AK69" s="18">
+        <v>822.5344702000001</v>
+      </c>
+      <c r="AL69" s="18">
+        <v>832.93506351999997</v>
+      </c>
+      <c r="AM69" s="19">
+        <v>1077.2048974100001</v>
+      </c>
+      <c r="AN69" s="19">
+        <v>598.66877210000007</v>
+      </c>
+      <c r="AO69" s="19">
+        <v>646.85117946000003</v>
+      </c>
+      <c r="AP69" s="19">
+        <v>821.63929700000006</v>
+      </c>
+      <c r="AQ69" s="36">
+        <v>807.50351224999997</v>
+      </c>
+    </row>
+    <row r="70" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B70" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="C70" s="18">
+        <v>1708.90071917</v>
+      </c>
+      <c r="D70" s="18">
+        <v>668.92745582000009</v>
+      </c>
+      <c r="E70" s="18">
+        <v>1219.0624284600001</v>
+      </c>
+      <c r="F70" s="18">
+        <v>1586.71063314</v>
+      </c>
+      <c r="G70" s="18">
+        <v>1543.35148628</v>
+      </c>
+      <c r="H70" s="18">
+        <v>1519.99442849</v>
+      </c>
+      <c r="I70" s="18">
+        <v>1972.2995121700001</v>
+      </c>
+      <c r="J70" s="18">
+        <v>2492.8315535700003</v>
+      </c>
+      <c r="K70" s="18">
+        <v>1014.4529721</v>
+      </c>
+      <c r="L70" s="18">
+        <v>1262.55973498</v>
+      </c>
+      <c r="M70" s="18">
+        <v>1717.1976673900001</v>
+      </c>
+      <c r="N70" s="18">
+        <v>794.54596949999996</v>
+      </c>
+      <c r="O70" s="18">
+        <v>1608.6930961199998</v>
+      </c>
+      <c r="P70" s="18">
+        <v>918.38918916</v>
+      </c>
+      <c r="Q70" s="18">
+        <v>877.51505527999996</v>
+      </c>
+      <c r="R70" s="18">
+        <v>1303.5311800899999</v>
+      </c>
+      <c r="S70" s="18">
+        <v>812.86660839000001</v>
+      </c>
+      <c r="T70" s="18">
+        <v>959.47960236000006</v>
+      </c>
+      <c r="U70" s="18">
+        <v>1634.19506045</v>
+      </c>
+      <c r="V70" s="18">
+        <v>1755.99218021</v>
+      </c>
+      <c r="W70" s="18">
+        <v>1118.8443625999998</v>
+      </c>
+      <c r="X70" s="18">
+        <v>1601.7847090099999</v>
+      </c>
+      <c r="Y70" s="18">
+        <v>1257.17021576</v>
+      </c>
+      <c r="Z70" s="18">
+        <v>1272.3339852700001</v>
+      </c>
+      <c r="AA70" s="18">
+        <v>2075.2805216199999</v>
+      </c>
+      <c r="AB70" s="18">
+        <v>1661.48423172</v>
+      </c>
+      <c r="AC70" s="18">
+        <v>1253.13698333</v>
+      </c>
+      <c r="AD70" s="18">
+        <v>1639.082107</v>
+      </c>
+      <c r="AE70" s="18">
+        <v>2008.3898160000001</v>
+      </c>
+      <c r="AF70" s="18">
+        <v>1365.6783829999999</v>
+      </c>
+      <c r="AG70" s="18">
+        <v>1969.37833931</v>
+      </c>
+      <c r="AH70" s="18">
+        <v>2421.5940925899999</v>
+      </c>
+      <c r="AI70" s="18">
+        <v>1572.5749938599999</v>
+      </c>
+      <c r="AJ70" s="18">
+        <v>1936.48579604</v>
+      </c>
+      <c r="AK70" s="18">
+        <v>1210.81684797</v>
+      </c>
+      <c r="AL70" s="18">
+        <v>1806.3949972799999</v>
+      </c>
+      <c r="AM70" s="19">
+        <v>1693.91896462</v>
+      </c>
+      <c r="AN70" s="19">
+        <v>1543.3042234100001</v>
+      </c>
+      <c r="AO70" s="19">
+        <v>2066.9243051600001</v>
+      </c>
+      <c r="AP70" s="19">
+        <v>1969.51277375</v>
+      </c>
+      <c r="AQ70" s="36">
+        <v>1639.56578543</v>
+      </c>
+    </row>
+    <row r="71" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B71" s="16" t="s">
+        <v>73</v>
+      </c>
+      <c r="C71" s="18"/>
+      <c r="D71" s="18"/>
+      <c r="E71" s="18"/>
+      <c r="F71" s="18"/>
+      <c r="G71" s="18"/>
+      <c r="H71" s="18"/>
+      <c r="I71" s="18"/>
+      <c r="J71" s="18"/>
+      <c r="K71" s="18"/>
+      <c r="L71" s="18"/>
+      <c r="M71" s="18"/>
+      <c r="N71" s="18"/>
+      <c r="O71" s="18"/>
+      <c r="P71" s="18"/>
+      <c r="Q71" s="18"/>
+      <c r="R71" s="18"/>
+      <c r="S71" s="18"/>
+      <c r="T71" s="18"/>
+      <c r="U71" s="18"/>
+      <c r="V71" s="18"/>
+      <c r="W71" s="18"/>
+      <c r="X71" s="18"/>
+      <c r="Y71" s="18"/>
+      <c r="Z71" s="18"/>
+      <c r="AA71" s="18"/>
+      <c r="AB71" s="18"/>
+      <c r="AC71" s="18"/>
+      <c r="AD71" s="18"/>
+      <c r="AE71" s="18"/>
+      <c r="AF71" s="18"/>
+      <c r="AG71" s="18"/>
+      <c r="AH71" s="18"/>
+      <c r="AI71" s="18"/>
+      <c r="AJ71" s="18"/>
+      <c r="AK71" s="18"/>
+      <c r="AL71" s="18"/>
+      <c r="AM71" s="19"/>
+      <c r="AN71" s="19"/>
+      <c r="AO71" s="19"/>
+      <c r="AP71" s="19"/>
+      <c r="AQ71" s="36"/>
+    </row>
+    <row r="72" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B72" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C72" s="18">
+        <v>983.57287149000001</v>
+      </c>
+      <c r="D72" s="18">
+        <v>542.41246214</v>
+      </c>
+      <c r="E72" s="18">
+        <v>893.31940470000006</v>
+      </c>
+      <c r="F72" s="18">
+        <v>809.94914430999995</v>
+      </c>
+      <c r="G72" s="18">
+        <v>627.23419976000002</v>
+      </c>
+      <c r="H72" s="18">
+        <v>614.03508778999992</v>
+      </c>
+      <c r="I72" s="18">
+        <v>579.86485684000002</v>
+      </c>
+      <c r="J72" s="18">
+        <v>632.86702897999999</v>
+      </c>
+      <c r="K72" s="18">
+        <v>538.90862301999994</v>
+      </c>
+      <c r="L72" s="18">
+        <v>640.33990680999989</v>
+      </c>
+      <c r="M72" s="18">
+        <v>651.42810599000006</v>
+      </c>
+      <c r="N72" s="18">
+        <v>583.14887551000004</v>
+      </c>
+      <c r="O72" s="18">
+        <v>757.51749672000005</v>
+      </c>
+      <c r="P72" s="18">
+        <v>575.60975686999996</v>
+      </c>
+      <c r="Q72" s="18">
+        <v>515.28720300999998</v>
+      </c>
+      <c r="R72" s="18">
+        <v>676.76842063999993</v>
+      </c>
+      <c r="S72" s="18">
+        <v>552.95001611999999</v>
+      </c>
+      <c r="T72" s="18">
+        <v>531.25152175999995</v>
+      </c>
+      <c r="U72" s="18">
+        <v>655.13033621</v>
+      </c>
+      <c r="V72" s="18">
+        <v>517.70419357000003</v>
+      </c>
+      <c r="W72" s="18">
+        <v>417.83851520999997</v>
+      </c>
+      <c r="X72" s="18">
+        <v>527.96945154000002</v>
+      </c>
+      <c r="Y72" s="18">
+        <v>492.09677055000003</v>
+      </c>
+      <c r="Z72" s="18">
+        <v>467.20104418</v>
+      </c>
+      <c r="AA72" s="18">
+        <v>644.77124636999997</v>
+      </c>
+      <c r="AB72" s="18">
+        <v>415.69469394999999</v>
+      </c>
+      <c r="AC72" s="18">
+        <v>464.51518061000002</v>
+      </c>
+      <c r="AD72" s="18">
+        <v>487.46777552999998</v>
+      </c>
+      <c r="AE72" s="18">
+        <v>502.28168552</v>
+      </c>
+      <c r="AF72" s="18">
+        <v>444.01090696</v>
+      </c>
+      <c r="AG72" s="18">
+        <v>536.67291459</v>
+      </c>
+      <c r="AH72" s="18">
+        <v>491.68374225999997</v>
+      </c>
+      <c r="AI72" s="18">
+        <v>245.79639419</v>
+      </c>
+      <c r="AJ72" s="18">
+        <v>390.10599329000001</v>
+      </c>
+      <c r="AK72" s="18">
+        <v>424.90692364</v>
+      </c>
+      <c r="AL72" s="18">
+        <v>453.22210389999998</v>
+      </c>
+      <c r="AM72" s="19">
+        <v>727.17130739000004</v>
+      </c>
+      <c r="AN72" s="19">
+        <v>400.83143344000001</v>
+      </c>
+      <c r="AO72" s="19">
+        <v>447.80212706999998</v>
+      </c>
+      <c r="AP72" s="19">
+        <v>604.96228780999991</v>
+      </c>
+      <c r="AQ72" s="36">
+        <v>572.24437313999999</v>
+      </c>
+    </row>
+    <row r="73" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B73" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="C73" s="18">
+        <v>3041.3903777300002</v>
+      </c>
+      <c r="D73" s="18">
+        <v>899.59787957000003</v>
+      </c>
+      <c r="E73" s="18">
+        <v>1229.3053993599999</v>
+      </c>
+      <c r="F73" s="18">
+        <v>1236.87753787</v>
+      </c>
+      <c r="G73" s="18">
+        <v>1086.2596951099999</v>
+      </c>
+      <c r="H73" s="18">
+        <v>1521.44806844</v>
+      </c>
+      <c r="I73" s="18">
+        <v>1397.69610756</v>
+      </c>
+      <c r="J73" s="18">
+        <v>1325.4906644600001</v>
+      </c>
+      <c r="K73" s="18">
+        <v>994.90861104999999</v>
+      </c>
+      <c r="L73" s="18">
+        <v>933.91497457000003</v>
+      </c>
+      <c r="M73" s="18">
+        <v>983.72596220000003</v>
+      </c>
+      <c r="N73" s="18">
+        <v>1228.05039048</v>
+      </c>
+      <c r="O73" s="18">
+        <v>1624.46323461</v>
+      </c>
+      <c r="P73" s="18">
+        <v>686.67537564999998</v>
+      </c>
+      <c r="Q73" s="18">
+        <v>849.65994277999994</v>
+      </c>
+      <c r="R73" s="18">
+        <v>835.22886554999991</v>
+      </c>
+      <c r="S73" s="18">
+        <v>1056.60461816</v>
+      </c>
+      <c r="T73" s="18">
+        <v>849.31116279999992</v>
+      </c>
+      <c r="U73" s="18">
+        <v>1187.88335044</v>
+      </c>
+      <c r="V73" s="18">
+        <v>1133.35155074</v>
+      </c>
+      <c r="W73" s="18">
+        <v>961.42534812999997</v>
+      </c>
+      <c r="X73" s="18">
+        <v>951.8131313099999</v>
+      </c>
+      <c r="Y73" s="18">
+        <v>713.41520200000002</v>
+      </c>
+      <c r="Z73" s="18">
+        <v>699.7536083</v>
+      </c>
+      <c r="AA73" s="18">
+        <v>1832.34717299</v>
+      </c>
+      <c r="AB73" s="18">
+        <v>705.71875413999999</v>
+      </c>
+      <c r="AC73" s="18">
+        <v>372.70994892000004</v>
+      </c>
+      <c r="AD73" s="18">
+        <v>622.00731820999999</v>
+      </c>
+      <c r="AE73" s="18">
+        <v>863.25530947000004</v>
+      </c>
+      <c r="AF73" s="18">
+        <v>484.39109057000002</v>
+      </c>
+      <c r="AG73" s="18">
+        <v>444.51308075999998</v>
+      </c>
+      <c r="AH73" s="18">
+        <v>777.87019064000003</v>
+      </c>
+      <c r="AI73" s="18">
+        <v>500.37635904000001</v>
+      </c>
+      <c r="AJ73" s="18">
+        <v>755.60816194000006</v>
+      </c>
+      <c r="AK73" s="18">
+        <v>735.16063629999996</v>
+      </c>
+      <c r="AL73" s="18">
+        <v>454.54432344999998</v>
+      </c>
+      <c r="AM73" s="19">
+        <v>2054.5842600999999</v>
+      </c>
+      <c r="AN73" s="19">
+        <v>866.77701338999998</v>
+      </c>
+      <c r="AO73" s="19">
+        <v>675.8952251799999</v>
+      </c>
+      <c r="AP73" s="19">
+        <v>740.86239825999996</v>
+      </c>
+      <c r="AQ73" s="36">
+        <v>1031.5875702000001</v>
+      </c>
+    </row>
+    <row r="74" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B74" s="16" t="s">
+        <v>75</v>
+      </c>
+      <c r="C74" s="18"/>
+      <c r="D74" s="18"/>
+      <c r="E74" s="18"/>
+      <c r="F74" s="18"/>
+      <c r="G74" s="18"/>
+      <c r="H74" s="18"/>
+      <c r="I74" s="18"/>
+      <c r="J74" s="18"/>
+      <c r="K74" s="18"/>
+      <c r="L74" s="18"/>
+      <c r="M74" s="18"/>
+      <c r="N74" s="18"/>
+      <c r="O74" s="18"/>
+      <c r="P74" s="18"/>
+      <c r="Q74" s="18"/>
+      <c r="R74" s="18"/>
+      <c r="S74" s="18"/>
+      <c r="T74" s="18"/>
+      <c r="U74" s="18"/>
+      <c r="V74" s="18"/>
+      <c r="W74" s="18"/>
+      <c r="X74" s="18"/>
+      <c r="Y74" s="18"/>
+      <c r="Z74" s="18"/>
+      <c r="AA74" s="18"/>
+      <c r="AB74" s="18"/>
+      <c r="AC74" s="18"/>
+      <c r="AD74" s="18"/>
+      <c r="AE74" s="18"/>
+      <c r="AF74" s="18"/>
+      <c r="AG74" s="18"/>
+      <c r="AH74" s="18"/>
+      <c r="AI74" s="18"/>
+      <c r="AJ74" s="18"/>
+      <c r="AK74" s="18"/>
+      <c r="AL74" s="18"/>
+      <c r="AM74" s="19"/>
+      <c r="AN74" s="19"/>
+      <c r="AO74" s="19"/>
+      <c r="AP74" s="19"/>
+      <c r="AQ74" s="36"/>
+    </row>
+    <row r="75" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B75" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="C75" s="18">
+        <v>245.32074766999997</v>
+      </c>
+      <c r="D75" s="18">
+        <v>170.21890059999998</v>
+      </c>
+      <c r="E75" s="18">
+        <v>317.95297631</v>
+      </c>
+      <c r="F75" s="18">
+        <v>207.58716724000001</v>
+      </c>
+      <c r="G75" s="18">
+        <v>246.12847036000002</v>
+      </c>
+      <c r="H75" s="18">
+        <v>207.33361812000001</v>
+      </c>
+      <c r="I75" s="18">
+        <v>240.02960951</v>
+      </c>
+      <c r="J75" s="18">
+        <v>233.43617080999999</v>
+      </c>
+      <c r="K75" s="18">
+        <v>232.17574525999999</v>
+      </c>
+      <c r="L75" s="18">
+        <v>220.46611438999997</v>
+      </c>
+      <c r="M75" s="18">
+        <v>226.94134668000001</v>
+      </c>
+      <c r="N75" s="18">
+        <v>238.79467119</v>
+      </c>
+      <c r="O75" s="18">
+        <v>213.58614738</v>
+      </c>
+      <c r="P75" s="18">
+        <v>115.90535339</v>
+      </c>
+      <c r="Q75" s="18">
+        <v>181.49416289999999</v>
+      </c>
+      <c r="R75" s="18">
+        <v>162.27932602000001</v>
+      </c>
+      <c r="S75" s="18">
+        <v>270.25174136999999</v>
+      </c>
+      <c r="T75" s="18">
+        <v>177.76576151</v>
+      </c>
+      <c r="U75" s="18">
+        <v>183.53955231999998</v>
+      </c>
+      <c r="V75" s="18">
+        <v>216.66677228999998</v>
+      </c>
+      <c r="W75" s="18">
+        <v>89.233738599999995</v>
+      </c>
+      <c r="X75" s="18">
+        <v>232.00510491999998</v>
+      </c>
+      <c r="Y75" s="18">
+        <v>197.47200672</v>
+      </c>
+      <c r="Z75" s="18">
+        <v>162.46839162999999</v>
+      </c>
+      <c r="AA75" s="18">
+        <v>238.16031335</v>
+      </c>
+      <c r="AB75" s="18">
+        <v>180.50607927999999</v>
+      </c>
+      <c r="AC75" s="18">
+        <v>186.23773133</v>
+      </c>
+      <c r="AD75" s="18">
+        <v>246.33305136000001</v>
+      </c>
+      <c r="AE75" s="18">
+        <v>225.70710731</v>
+      </c>
+      <c r="AF75" s="18">
+        <v>158.23713056</v>
+      </c>
+      <c r="AG75" s="18">
+        <v>137.76331133000002</v>
+      </c>
+      <c r="AH75" s="18">
+        <v>186.64805377000002</v>
+      </c>
+      <c r="AI75" s="18">
+        <v>72.166588629999993</v>
+      </c>
+      <c r="AJ75" s="18">
+        <v>188.85749686000003</v>
+      </c>
+      <c r="AK75" s="18">
+        <v>173.16418657</v>
+      </c>
+      <c r="AL75" s="18">
+        <v>116.73976164</v>
+      </c>
+      <c r="AM75" s="19">
+        <v>172.56967766</v>
+      </c>
+      <c r="AN75" s="19">
+        <v>85.550781489999991</v>
+      </c>
+      <c r="AO75" s="19">
+        <v>140.27447813999999</v>
+      </c>
+      <c r="AP75" s="19">
+        <v>315.72191072000004</v>
+      </c>
+      <c r="AQ75" s="36">
+        <v>208.47185143000002</v>
+      </c>
+    </row>
+    <row r="76" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B76" s="33" t="s">
+        <v>76</v>
+      </c>
+      <c r="C76" s="34">
+        <v>858.73946835000004</v>
+      </c>
+      <c r="D76" s="34">
+        <v>572.12923082000009</v>
+      </c>
+      <c r="E76" s="34">
+        <v>704.70005422999998</v>
+      </c>
+      <c r="F76" s="34">
+        <v>428.98864011000001</v>
+      </c>
+      <c r="G76" s="34">
+        <v>1132.6263074600001</v>
+      </c>
+      <c r="H76" s="34">
+        <v>1773.59708598</v>
+      </c>
+      <c r="I76" s="34">
+        <v>1420.70221743</v>
+      </c>
+      <c r="J76" s="34">
+        <v>1061.0181571000001</v>
+      </c>
+      <c r="K76" s="34">
+        <v>499.79634012999998</v>
+      </c>
+      <c r="L76" s="34">
+        <v>355.88286212999998</v>
+      </c>
+      <c r="M76" s="34">
+        <v>912.08775211</v>
+      </c>
+      <c r="N76" s="34">
+        <v>167.04614706000001</v>
+      </c>
+      <c r="O76" s="34">
+        <v>718.94725437</v>
+      </c>
+      <c r="P76" s="34">
+        <v>248.94150530000002</v>
+      </c>
+      <c r="Q76" s="34">
+        <v>641.33676021999997</v>
+      </c>
+      <c r="R76" s="34">
+        <v>324.40575047000004</v>
+      </c>
+      <c r="S76" s="34">
+        <v>1981.76543135</v>
+      </c>
+      <c r="T76" s="34">
+        <v>1336.34986783</v>
+      </c>
+      <c r="U76" s="34">
+        <v>1073.28124845</v>
+      </c>
+      <c r="V76" s="34">
+        <v>1448.07191309</v>
+      </c>
+      <c r="W76" s="34">
+        <v>1036.13135517</v>
+      </c>
+      <c r="X76" s="34">
+        <v>732.24980175999997</v>
+      </c>
+      <c r="Y76" s="34">
+        <v>1059.72172249</v>
+      </c>
+      <c r="Z76" s="34">
+        <v>514.69732252999995</v>
+      </c>
+      <c r="AA76" s="34">
+        <v>728.22509708000007</v>
+      </c>
+      <c r="AB76" s="34">
+        <v>532.52282412</v>
+      </c>
+      <c r="AC76" s="34">
+        <v>495.35877536000004</v>
+      </c>
+      <c r="AD76" s="34">
+        <v>625.19874577999997</v>
+      </c>
+      <c r="AE76" s="34">
+        <v>584.27416428999993</v>
+      </c>
+      <c r="AF76" s="34">
+        <v>716.18296292999992</v>
+      </c>
+      <c r="AG76" s="34">
+        <v>256.68314318</v>
+      </c>
+      <c r="AH76" s="34">
+        <v>1004.4807025299999</v>
+      </c>
+      <c r="AI76" s="34">
+        <v>489.15569916999999</v>
+      </c>
+      <c r="AJ76" s="34">
+        <v>370.8178163</v>
+      </c>
+      <c r="AK76" s="34">
+        <v>1143.4274890300001</v>
+      </c>
+      <c r="AL76" s="34">
+        <v>816.70164229</v>
+      </c>
+      <c r="AM76" s="35">
+        <v>777.86050933000001</v>
+      </c>
+      <c r="AN76" s="35">
+        <v>553.93795173000001</v>
+      </c>
+      <c r="AO76" s="35">
+        <v>475.40755241000005</v>
+      </c>
+      <c r="AP76" s="35">
+        <v>729.72642860000008</v>
+      </c>
+      <c r="AQ76" s="35">
+        <v>789.79337339999995</v>
+      </c>
+    </row>
+    <row r="79" spans="2:43" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B79" s="21" t="s">
+        <v>98</v>
+      </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>HRV</vt:lpstr>
       <vt:lpstr>ENG</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>abratek</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>