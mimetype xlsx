--- v0 (2025-10-13)
+++ v1 (2026-10-22)
@@ -9,187 +9,189 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\hnb.local\hnb\Users01$\jvuglar\My Documents\BILTENSKE TABLICE\NOVE TABLICE_CIJENE\NOVE TABLICE\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435"/>
   </bookViews>
   <sheets>
-    <sheet name="ENG" sheetId="1" r:id="rId1"/>
+    <sheet name="HRV" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="34">
   <si>
-    <t>Table J1: Consumer Price and Industrial Producer Price Indices  1992-1997</t>
+    <t>Tablica J1: Indeksi cijena na malo i proizvođačkih cijena industrije 1992.-1997.</t>
   </si>
   <si>
-    <t>Year</t>
+    <t>Godina</t>
   </si>
   <si>
-    <t>Month</t>
+    <t>Mjesec</t>
   </si>
   <si>
-    <t>Basic indices</t>
+    <t xml:space="preserve">Bazni indeksi </t>
   </si>
   <si>
-    <t>Chain indices</t>
+    <t>Lančani indeksi</t>
   </si>
   <si>
-    <t>Consumer price indices (2010=100)</t>
+    <t>Godišnji mjesečni indeksi</t>
   </si>
   <si>
-    <t>Consumer price indices</t>
+    <t>Indeksi cijena na malo (2010=100)</t>
+  </si>
+  <si>
+    <t>Indeksi cijena na malo</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Producers prices </t>
+      <t>Proizvođačke cijene industrije</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Total </t>
+    <t>Ukupno</t>
   </si>
   <si>
-    <t>Goods</t>
+    <t>Dobra</t>
   </si>
   <si>
-    <t>Services</t>
+    <t>Usluge</t>
   </si>
   <si>
-    <t>1992</t>
+    <t>1992.</t>
   </si>
   <si>
-    <t>January</t>
+    <t>siječanj</t>
   </si>
   <si>
     <t>....</t>
   </si>
   <si>
-    <t>February</t>
+    <t>veljača</t>
   </si>
   <si>
-    <t>March</t>
+    <t>ožujak</t>
   </si>
   <si>
-    <t>April</t>
+    <t>travanj</t>
   </si>
   <si>
-    <t>May</t>
+    <t xml:space="preserve">svibanj </t>
   </si>
   <si>
-    <t>June</t>
+    <t>lipanj</t>
   </si>
   <si>
-    <t>July</t>
+    <t>srpanj</t>
   </si>
   <si>
-    <t>August</t>
+    <t>kolovoz</t>
   </si>
   <si>
-    <t>September</t>
+    <t>rujan</t>
   </si>
   <si>
-    <t>October</t>
+    <t>listopad</t>
   </si>
   <si>
-    <t>November</t>
+    <t>studeni</t>
   </si>
   <si>
-    <t>December</t>
+    <t>prosinac</t>
   </si>
   <si>
-    <t>1993</t>
+    <t>1993.</t>
   </si>
   <si>
-    <t>1994</t>
+    <t>1994.</t>
   </si>
   <si>
-    <t>1995</t>
+    <t>1995.</t>
   </si>
   <si>
-    <t>1996</t>
+    <t>1996.</t>
   </si>
   <si>
-    <t>1997</t>
+    <t>1997.</t>
+  </si>
+  <si>
+    <t>svibanj</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">1)  </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
-        <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t>On domestic market</t>
+      <t>Na domaćem tržištu.</t>
     </r>
   </si>
   <si>
-    <t>Source: Croatian Bureau of Statistics</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Annual  monthly indices </t>
+    <t>Izvor: Državni zavod za statistiku</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0_)"/>
     <numFmt numFmtId="166" formatCode="General_)"/>
     <numFmt numFmtId="167" formatCode="#\ ###\ ###\ ##0.0;\-#\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -221,51 +223,50 @@
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
-      <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
@@ -291,134 +292,137 @@
       <top/>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyProtection="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="4" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1">
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyNumberFormat="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="3" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="167" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Naslov 1" xfId="1" builtinId="16"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0"/>
     <cellStyle name="Tanka linija ispod" xfId="3"/>
     <cellStyle name="Zadnji redak" xfId="4"/>
     <cellStyle name="Zaglavlje" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -675,3073 +679,3138 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B1:N86"/>
+  <dimension ref="B1:O85"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.83203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.83203125" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.33203125" style="1" customWidth="1"/>
     <col min="4" max="9" width="10.83203125" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.6640625" style="1" customWidth="1"/>
     <col min="11" max="13" width="10.83203125" style="2" customWidth="1"/>
     <col min="14" max="14" width="13.6640625" style="2" customWidth="1"/>
     <col min="15" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="L1" s="3"/>
     </row>
-    <row r="2" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B2" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="6"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
     </row>
-    <row r="3" spans="2:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="7"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="6"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
     </row>
-    <row r="4" spans="2:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="7"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="6"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
     </row>
-    <row r="5" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="30" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="33" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="33"/>
       <c r="F5" s="33"/>
       <c r="G5" s="33" t="s">
         <v>4</v>
       </c>
       <c r="H5" s="33"/>
       <c r="I5" s="33"/>
       <c r="J5" s="33"/>
-      <c r="K5" s="34" t="s">
-[...6 lines deleted...]
-    <row r="6" spans="2:14" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K5" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="L5" s="33"/>
+      <c r="M5" s="33"/>
+      <c r="N5" s="33"/>
+    </row>
+    <row r="6" spans="2:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="31"/>
       <c r="C6" s="31"/>
       <c r="D6" s="33" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E6" s="33"/>
       <c r="F6" s="33"/>
       <c r="G6" s="33" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="H6" s="33"/>
       <c r="I6" s="33"/>
-      <c r="J6" s="35" t="s">
+      <c r="J6" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="K6" s="33" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
       <c r="L6" s="33"/>
       <c r="M6" s="33"/>
-      <c r="N6" s="35" t="s">
-[...3 lines deleted...]
-    <row r="7" spans="2:14" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N6" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="2:15" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="32"/>
       <c r="C7" s="32"/>
       <c r="D7" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E7" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="F7" s="9" t="s">
+      <c r="H7" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="G7" s="8" t="s">
-[...2 lines deleted...]
-      <c r="H7" s="8" t="s">
+      <c r="I7" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="J7" s="35"/>
+      <c r="K7" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="I7" s="9" t="s">
+      <c r="L7" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="J7" s="36"/>
-[...5 lines deleted...]
-      </c>
       <c r="M7" s="9" t="s">
-        <v>10</v>
-[...3 lines deleted...]
-    <row r="8" spans="2:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>11</v>
+      </c>
+      <c r="N7" s="35"/>
+    </row>
+    <row r="8" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="10" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="C8" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="D8" s="11">
+      <c r="C8" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="D8" s="12">
         <v>0.6</v>
       </c>
-      <c r="E8" s="11" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E8" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G8" s="12">
         <v>115.8</v>
       </c>
       <c r="H8" s="12">
         <v>118.3</v>
       </c>
       <c r="I8" s="12">
         <v>105.7</v>
       </c>
       <c r="J8" s="12">
         <v>125.5</v>
       </c>
       <c r="K8" s="12">
         <v>349.5</v>
       </c>
       <c r="L8" s="12">
         <v>421.7</v>
       </c>
       <c r="M8" s="12">
         <v>280.2</v>
       </c>
       <c r="N8" s="12">
-        <v>412.3148016467747</v>
-[...7 lines deleted...]
-      <c r="D9" s="11">
+        <v>412.3</v>
+      </c>
+      <c r="O8" s="12"/>
+    </row>
+    <row r="9" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="10"/>
+      <c r="C9" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="D9" s="12">
         <v>0.6</v>
       </c>
-      <c r="E9" s="11" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E9" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="F9" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G9" s="12">
         <v>115</v>
       </c>
       <c r="H9" s="12">
         <v>117</v>
       </c>
       <c r="I9" s="12">
         <v>106.2</v>
       </c>
       <c r="J9" s="12">
         <v>109.1</v>
       </c>
       <c r="K9" s="12">
         <v>410.6</v>
       </c>
       <c r="L9" s="12">
         <v>457.7</v>
       </c>
       <c r="M9" s="12">
         <v>270.39999999999998</v>
       </c>
       <c r="N9" s="12">
-        <v>428.8231159167122</v>
-[...7 lines deleted...]
-      <c r="D10" s="11">
+        <v>428.8</v>
+      </c>
+      <c r="O9" s="12"/>
+    </row>
+    <row r="10" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="10"/>
+      <c r="C10" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" s="12">
         <v>0.7</v>
       </c>
-      <c r="E10" s="11" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E10" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="F10" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G10" s="12">
         <v>114.3</v>
       </c>
       <c r="H10" s="12">
         <v>115.1</v>
       </c>
       <c r="I10" s="12">
         <v>110.4</v>
       </c>
       <c r="J10" s="12">
         <v>120</v>
       </c>
       <c r="K10" s="12">
         <v>450.2</v>
       </c>
       <c r="L10" s="12">
         <v>507.9</v>
       </c>
       <c r="M10" s="12">
         <v>283.8</v>
       </c>
       <c r="N10" s="12">
-        <v>466.5346682684085</v>
-[...7 lines deleted...]
-      <c r="D11" s="11">
+        <v>466.5</v>
+      </c>
+      <c r="O10" s="12"/>
+    </row>
+    <row r="11" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="10"/>
+      <c r="C11" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D11" s="12">
         <v>0.8</v>
       </c>
-      <c r="E11" s="11" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E11" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="F11" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G11" s="12">
         <v>114.3</v>
       </c>
       <c r="H11" s="12">
         <v>115.1</v>
       </c>
       <c r="I11" s="12">
         <v>110.1</v>
       </c>
       <c r="J11" s="12">
         <v>109.7</v>
       </c>
       <c r="K11" s="12">
         <v>489.3</v>
       </c>
       <c r="L11" s="12">
         <v>557.5</v>
       </c>
       <c r="M11" s="12">
         <v>293.5</v>
       </c>
       <c r="N11" s="12">
-        <v>493.05253476921393</v>
-[...7 lines deleted...]
-      <c r="D12" s="11">
+        <v>493.1</v>
+      </c>
+      <c r="O11" s="12"/>
+    </row>
+    <row r="12" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="10"/>
+      <c r="C12" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D12" s="12">
         <v>1</v>
       </c>
-      <c r="E12" s="11" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E12" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="F12" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G12" s="12">
         <v>124.4</v>
       </c>
       <c r="H12" s="12">
         <v>124.5</v>
       </c>
       <c r="I12" s="12">
         <v>124</v>
       </c>
       <c r="J12" s="12">
         <v>138.4</v>
       </c>
       <c r="K12" s="12">
         <v>542.79999999999995</v>
       </c>
       <c r="L12" s="12">
         <v>619.4</v>
       </c>
       <c r="M12" s="12">
         <v>322.89999999999998</v>
       </c>
       <c r="N12" s="12">
-        <v>643.15241104674101</v>
-[...7 lines deleted...]
-      <c r="D13" s="11">
+        <v>643.20000000000005</v>
+      </c>
+      <c r="O12" s="12"/>
+    </row>
+    <row r="13" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="10"/>
+      <c r="C13" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="12">
         <v>1.2</v>
       </c>
-      <c r="E13" s="11" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E13" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="F13" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G13" s="12">
         <v>115.1</v>
       </c>
       <c r="H13" s="12">
         <v>116.1</v>
       </c>
       <c r="I13" s="12">
         <v>109.4</v>
       </c>
       <c r="J13" s="12">
         <v>125.9</v>
       </c>
       <c r="K13" s="12">
         <v>576.5</v>
       </c>
       <c r="L13" s="12">
         <v>661</v>
       </c>
       <c r="M13" s="12">
         <v>330.6</v>
       </c>
       <c r="N13" s="12">
-        <v>669.7509392124457</v>
-[...7 lines deleted...]
-      <c r="D14" s="11">
+        <v>669.8</v>
+      </c>
+      <c r="O13" s="12"/>
+    </row>
+    <row r="14" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="10"/>
+      <c r="C14" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D14" s="12">
         <v>1.5</v>
       </c>
-      <c r="E14" s="11" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E14" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="F14" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G14" s="12">
         <v>123.5</v>
       </c>
       <c r="H14" s="12">
         <v>123.3</v>
       </c>
       <c r="I14" s="12">
         <v>124.8</v>
       </c>
       <c r="J14" s="12">
         <v>128.4</v>
       </c>
       <c r="K14" s="12">
         <v>669.5</v>
       </c>
       <c r="L14" s="12">
         <v>760.3</v>
       </c>
       <c r="M14" s="12">
         <v>396.9</v>
       </c>
       <c r="N14" s="12">
-        <v>805.96083031750732</v>
-[...7 lines deleted...]
-      <c r="D15" s="11">
+        <v>806</v>
+      </c>
+      <c r="O14" s="12"/>
+    </row>
+    <row r="15" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="10"/>
+      <c r="C15" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="12">
         <v>1.8</v>
       </c>
-      <c r="E15" s="11" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E15" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="F15" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G15" s="12">
         <v>121</v>
       </c>
       <c r="H15" s="12">
         <v>121.5</v>
       </c>
       <c r="I15" s="12">
         <v>118.1</v>
       </c>
       <c r="J15" s="12">
         <v>120.3</v>
       </c>
       <c r="K15" s="12">
         <v>748.1</v>
       </c>
       <c r="L15" s="12">
         <v>846.8</v>
       </c>
       <c r="M15" s="12">
         <v>443.1</v>
       </c>
       <c r="N15" s="12">
-        <v>908.68873371317864</v>
-[...7 lines deleted...]
-      <c r="D16" s="11">
+        <v>908.7</v>
+      </c>
+      <c r="O15" s="12"/>
+    </row>
+    <row r="16" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="10"/>
+      <c r="C16" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="D16" s="12">
         <v>2.2999999999999998</v>
       </c>
-      <c r="E16" s="11" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E16" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="F16" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G16" s="12">
         <v>128.80000000000001</v>
       </c>
       <c r="H16" s="12">
         <v>127.9</v>
       </c>
       <c r="I16" s="12">
         <v>133.9</v>
       </c>
       <c r="J16" s="12">
         <v>121.4</v>
       </c>
       <c r="K16" s="12">
         <v>877.9</v>
       </c>
       <c r="L16" s="12">
         <v>966.9</v>
       </c>
       <c r="M16" s="12">
         <v>578.20000000000005</v>
       </c>
       <c r="N16" s="12">
-        <v>952.63223033488669</v>
-[...7 lines deleted...]
-      <c r="D17" s="11">
+        <v>952.6</v>
+      </c>
+      <c r="O16" s="12"/>
+    </row>
+    <row r="17" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="10"/>
+      <c r="C17" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="D17" s="12">
         <v>3.1</v>
       </c>
-      <c r="E17" s="11" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E17" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="F17" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G17" s="12">
         <v>133.80000000000001</v>
       </c>
       <c r="H17" s="12">
         <v>135.1</v>
       </c>
       <c r="I17" s="12">
         <v>126.6</v>
       </c>
       <c r="J17" s="12">
         <v>122.5</v>
       </c>
       <c r="K17" s="12">
         <v>947.4</v>
       </c>
       <c r="L17" s="12">
         <v>1030.4000000000001</v>
       </c>
       <c r="M17" s="12">
         <v>637.20000000000005</v>
       </c>
       <c r="N17" s="12">
-        <v>1040.0842086989628</v>
-[...7 lines deleted...]
-      <c r="D18" s="11">
+        <v>1040.0999999999999</v>
+      </c>
+      <c r="O17" s="12"/>
+    </row>
+    <row r="18" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="10"/>
+      <c r="C18" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="D18" s="12">
         <v>4</v>
       </c>
-      <c r="E18" s="11" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E18" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="F18" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G18" s="12">
         <v>132.1</v>
       </c>
       <c r="H18" s="12">
         <v>132.19999999999999</v>
       </c>
       <c r="I18" s="12">
         <v>131.4</v>
       </c>
       <c r="J18" s="12">
         <v>126.6</v>
       </c>
       <c r="K18" s="12">
         <v>998.8</v>
       </c>
       <c r="L18" s="12">
         <v>1072.7</v>
       </c>
       <c r="M18" s="12">
         <v>704.4</v>
       </c>
       <c r="N18" s="12">
-        <v>1067.9210123381076</v>
-[...2 lines deleted...]
-    <row r="19" spans="2:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1067.9000000000001</v>
+      </c>
+      <c r="O18" s="12"/>
+    </row>
+    <row r="19" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="14"/>
       <c r="C19" s="15" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D19" s="16">
         <v>5</v>
       </c>
-      <c r="E19" s="16" t="s">
+      <c r="E19" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="F19" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="G19" s="16">
+        <v>122.4</v>
+      </c>
+      <c r="H19" s="16">
+        <v>121.5</v>
+      </c>
+      <c r="I19" s="16">
+        <v>128</v>
+      </c>
+      <c r="J19" s="16">
+        <v>129.1</v>
+      </c>
+      <c r="K19" s="16">
+        <v>1038.2</v>
+      </c>
+      <c r="L19" s="16">
+        <v>1101.8</v>
+      </c>
+      <c r="M19" s="16">
+        <v>778.5</v>
+      </c>
+      <c r="N19" s="16">
+        <v>1120.9000000000001</v>
+      </c>
+      <c r="O19" s="12"/>
+    </row>
+    <row r="20" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="C20" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="F19" s="17" t="s">
-[...34 lines deleted...]
-      <c r="D20" s="11">
+      <c r="D20" s="12">
         <v>6.5</v>
       </c>
-      <c r="E20" s="11" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E20" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="F20" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G20" s="12">
         <v>131.30000000000001</v>
       </c>
       <c r="H20" s="12">
         <v>132.6</v>
       </c>
       <c r="I20" s="12">
         <v>124.1</v>
       </c>
       <c r="J20" s="12">
         <v>129.5</v>
       </c>
       <c r="K20" s="12">
         <v>1189.3</v>
       </c>
       <c r="L20" s="12">
         <v>1252.7</v>
       </c>
       <c r="M20" s="12">
         <v>917.7</v>
       </c>
       <c r="N20" s="12">
-        <v>1216.7170315133696</v>
-[...7 lines deleted...]
-      <c r="D21" s="18">
+        <v>1216.7</v>
+      </c>
+      <c r="O20" s="12"/>
+    </row>
+    <row r="21" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="10"/>
+      <c r="C21" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="D21" s="12">
         <v>8.1</v>
       </c>
-      <c r="E21" s="11" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E21" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="F21" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G21" s="12">
         <v>124.9</v>
       </c>
       <c r="H21" s="12">
         <v>123.6</v>
       </c>
       <c r="I21" s="12">
         <v>132.80000000000001</v>
       </c>
       <c r="J21" s="12">
         <v>125.4</v>
       </c>
       <c r="K21" s="12">
         <v>1294.3</v>
       </c>
       <c r="L21" s="12">
         <v>1321.1</v>
       </c>
       <c r="M21" s="12">
         <v>1145.0999999999999</v>
       </c>
       <c r="N21" s="12">
-        <v>1398.4996860841115</v>
-[...7 lines deleted...]
-      <c r="D22" s="18">
+        <v>1398.5</v>
+      </c>
+      <c r="O21" s="12"/>
+    </row>
+    <row r="22" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="10"/>
+      <c r="C22" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" s="12">
         <v>10.4</v>
       </c>
-      <c r="E22" s="18" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E22" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="F22" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G22" s="12">
         <v>128.1</v>
       </c>
       <c r="H22" s="12">
         <v>128.4</v>
       </c>
       <c r="I22" s="12">
         <v>126.3</v>
       </c>
       <c r="J22" s="12">
         <v>133.80000000000001</v>
       </c>
       <c r="K22" s="12">
         <v>1445.7</v>
       </c>
       <c r="L22" s="12">
         <v>1475.3</v>
       </c>
       <c r="M22" s="12">
         <v>1311</v>
       </c>
       <c r="N22" s="12">
-        <v>1559.3271499837845</v>
-[...7 lines deleted...]
-      <c r="D23" s="18">
+        <v>1559.3</v>
+      </c>
+      <c r="O22" s="12"/>
+    </row>
+    <row r="23" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="10"/>
+      <c r="C23" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D23" s="12">
         <v>12.8</v>
       </c>
-      <c r="E23" s="18" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E23" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="F23" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G23" s="12">
         <v>122.9</v>
       </c>
       <c r="H23" s="12">
         <v>123.7</v>
       </c>
       <c r="I23" s="12">
         <v>118.1</v>
       </c>
       <c r="J23" s="12">
         <v>127.6</v>
       </c>
       <c r="K23" s="12">
         <v>1546.1</v>
       </c>
       <c r="L23" s="12">
         <v>1573.4</v>
       </c>
       <c r="M23" s="12">
         <v>1404.3</v>
       </c>
       <c r="N23" s="12">
-        <v>1813.7661288781303</v>
-[...7 lines deleted...]
-      <c r="D24" s="18">
+        <v>1813.8</v>
+      </c>
+      <c r="O23" s="12"/>
+    </row>
+    <row r="24" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="10"/>
+      <c r="C24" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D24" s="12">
         <v>16.2</v>
       </c>
-      <c r="E24" s="18" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E24" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="F24" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G24" s="12">
         <v>126.4</v>
       </c>
       <c r="H24" s="12">
         <v>124.7</v>
       </c>
       <c r="I24" s="12">
         <v>136.69999999999999</v>
       </c>
       <c r="J24" s="12">
         <v>126.9</v>
       </c>
       <c r="K24" s="12">
         <v>1560.3</v>
       </c>
       <c r="L24" s="12">
         <v>1563.6</v>
       </c>
       <c r="M24" s="12">
         <v>1547.2</v>
       </c>
       <c r="N24" s="12">
-        <v>1663.0557930248176</v>
-[...7 lines deleted...]
-      <c r="D25" s="18">
+        <v>1663.1</v>
+      </c>
+      <c r="O24" s="12"/>
+    </row>
+    <row r="25" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="10"/>
+      <c r="C25" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="D25" s="12">
         <v>20.9</v>
       </c>
-      <c r="E25" s="18" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E25" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="F25" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G25" s="12">
         <v>129</v>
       </c>
       <c r="H25" s="12">
         <v>127.3</v>
       </c>
       <c r="I25" s="12">
         <v>138.80000000000001</v>
       </c>
       <c r="J25" s="12">
         <v>130.1</v>
       </c>
       <c r="K25" s="12">
         <v>1752.3</v>
       </c>
       <c r="L25" s="12">
         <v>1714</v>
       </c>
       <c r="M25" s="12">
         <v>1962</v>
       </c>
       <c r="N25" s="12">
-        <v>1718.5350172559868</v>
-[...7 lines deleted...]
-      <c r="D26" s="18">
+        <v>1718.5</v>
+      </c>
+      <c r="O25" s="12"/>
+    </row>
+    <row r="26" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="10"/>
+      <c r="C26" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D26" s="12">
         <v>26.5</v>
       </c>
-      <c r="E26" s="18" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E26" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="F26" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G26" s="12">
         <v>126.8</v>
       </c>
       <c r="H26" s="12">
         <v>126.7</v>
       </c>
       <c r="I26" s="12">
         <v>127.4</v>
       </c>
       <c r="J26" s="12">
         <v>124.7</v>
       </c>
       <c r="K26" s="12">
         <v>1803.3</v>
       </c>
       <c r="L26" s="12">
         <v>1768.1</v>
       </c>
       <c r="M26" s="12">
         <v>2005.8</v>
       </c>
       <c r="N26" s="12">
-        <v>1669.0133695624731</v>
-[...7 lines deleted...]
-      <c r="D27" s="18">
+        <v>1669</v>
+      </c>
+      <c r="O26" s="12"/>
+    </row>
+    <row r="27" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="10"/>
+      <c r="C27" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D27" s="12">
         <v>33.9</v>
       </c>
-      <c r="E27" s="18" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E27" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="F27" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G27" s="12">
         <v>128.1</v>
       </c>
       <c r="H27" s="12">
         <v>129</v>
       </c>
       <c r="I27" s="12">
         <v>123.3</v>
       </c>
       <c r="J27" s="12">
         <v>123.2</v>
       </c>
       <c r="K27" s="12">
         <v>1900.6</v>
       </c>
       <c r="L27" s="12">
         <v>1867.4</v>
       </c>
       <c r="M27" s="12">
         <v>2092</v>
       </c>
       <c r="N27" s="12">
-        <v>1709.2472745643945</v>
-[...7 lines deleted...]
-      <c r="D28" s="18">
+        <v>1709.2</v>
+      </c>
+      <c r="O27" s="12"/>
+    </row>
+    <row r="28" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="10"/>
+      <c r="C28" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="D28" s="12">
         <v>44.3</v>
       </c>
-      <c r="E28" s="18" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E28" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="F28" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G28" s="12">
         <v>130.6</v>
       </c>
       <c r="H28" s="12">
         <v>131.69999999999999</v>
       </c>
       <c r="I28" s="12">
         <v>124.7</v>
       </c>
       <c r="J28" s="12">
         <v>137.80000000000001</v>
       </c>
       <c r="K28" s="12">
         <v>1933.3</v>
       </c>
       <c r="L28" s="12">
         <v>1930.4</v>
       </c>
       <c r="M28" s="12">
         <v>1948</v>
       </c>
       <c r="N28" s="12">
-        <v>1940.1505307658454</v>
-[...7 lines deleted...]
-      <c r="D29" s="18">
+        <v>1940.2</v>
+      </c>
+      <c r="O28" s="12"/>
+    </row>
+    <row r="29" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="10"/>
+      <c r="C29" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="D29" s="12">
         <v>61.4</v>
       </c>
-      <c r="E29" s="18" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E29" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="F29" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G29" s="12">
         <v>138.69999999999999</v>
       </c>
       <c r="H29" s="12">
         <v>137.6</v>
       </c>
       <c r="I29" s="12">
         <v>145</v>
       </c>
       <c r="J29" s="12">
         <v>129.1</v>
       </c>
       <c r="K29" s="12">
         <v>2004.7</v>
       </c>
       <c r="L29" s="12">
         <v>1967.3</v>
       </c>
       <c r="M29" s="12">
         <v>2230.3000000000002</v>
       </c>
       <c r="N29" s="12">
-        <v>2044.6810899744542</v>
-[...7 lines deleted...]
-      <c r="D30" s="18">
+        <v>2044.7</v>
+      </c>
+      <c r="O29" s="12"/>
+    </row>
+    <row r="30" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B30" s="10"/>
+      <c r="C30" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="D30" s="12">
         <v>62.3</v>
       </c>
-      <c r="E30" s="18" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E30" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="F30" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G30" s="12">
         <v>101.4</v>
       </c>
       <c r="H30" s="12">
         <v>101.6</v>
       </c>
       <c r="I30" s="12">
         <v>100.6</v>
       </c>
       <c r="J30" s="12">
         <v>95.4</v>
       </c>
       <c r="K30" s="12">
         <v>1532.8</v>
       </c>
       <c r="L30" s="12">
         <v>1504.3</v>
       </c>
       <c r="M30" s="12">
         <v>1706.7</v>
       </c>
       <c r="N30" s="12">
-        <v>1540.7786412603707</v>
-[...2 lines deleted...]
-    <row r="31" spans="2:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1540.8</v>
+      </c>
+      <c r="O30" s="12"/>
+    </row>
+    <row r="31" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="14"/>
       <c r="C31" s="15" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="D31" s="19">
+        <v>25</v>
+      </c>
+      <c r="D31" s="16">
         <v>62</v>
       </c>
-      <c r="E31" s="19" t="s">
+      <c r="E31" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="F31" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="G31" s="16">
+        <v>99.5</v>
+      </c>
+      <c r="H31" s="16">
+        <v>99.5</v>
+      </c>
+      <c r="I31" s="16">
+        <v>99.3</v>
+      </c>
+      <c r="J31" s="16">
+        <v>98.5</v>
+      </c>
+      <c r="K31" s="16">
+        <v>1249.3</v>
+      </c>
+      <c r="L31" s="16">
+        <v>1236.5999999999999</v>
+      </c>
+      <c r="M31" s="16">
+        <v>1323.9</v>
+      </c>
+      <c r="N31" s="16">
+        <v>1175.5999999999999</v>
+      </c>
+      <c r="O31" s="12"/>
+    </row>
+    <row r="32" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C32" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="F31" s="17" t="s">
-[...34 lines deleted...]
-      <c r="D32" s="18">
+      <c r="D32" s="12">
         <v>61.9</v>
       </c>
-      <c r="E32" s="18" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E32" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="F32" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G32" s="12">
         <v>99.8</v>
       </c>
       <c r="H32" s="12">
         <v>100</v>
       </c>
       <c r="I32" s="12">
         <v>98.6</v>
       </c>
       <c r="J32" s="12">
         <v>98.7</v>
       </c>
       <c r="K32" s="12">
         <v>949.5</v>
       </c>
       <c r="L32" s="12">
         <v>933</v>
       </c>
       <c r="M32" s="12">
         <v>1045.0999999999999</v>
       </c>
       <c r="N32" s="12">
-        <v>895.97856926935583</v>
-[...7 lines deleted...]
-      <c r="D33" s="18">
+        <v>896</v>
+      </c>
+      <c r="O32" s="12"/>
+    </row>
+    <row r="33" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="10"/>
+      <c r="C33" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="D33" s="12">
         <v>61</v>
       </c>
-      <c r="E33" s="18" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E33" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="F33" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G33" s="12">
         <v>98.7</v>
       </c>
       <c r="H33" s="12">
         <v>98.5</v>
       </c>
       <c r="I33" s="12">
         <v>100.2</v>
       </c>
       <c r="J33" s="12">
         <v>95.7</v>
       </c>
       <c r="K33" s="12">
         <v>748.1</v>
       </c>
       <c r="L33" s="12">
         <v>741.9</v>
       </c>
       <c r="M33" s="12">
         <v>792.5</v>
       </c>
       <c r="N33" s="12">
-        <v>683.7731186529295</v>
-[...7 lines deleted...]
-      <c r="D34" s="18">
+        <v>683.8</v>
+      </c>
+      <c r="O33" s="12"/>
+    </row>
+    <row r="34" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="10"/>
+      <c r="C34" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D34" s="12">
         <v>60.4</v>
       </c>
-      <c r="E34" s="18" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E34" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="F34" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G34" s="12">
         <v>99</v>
       </c>
       <c r="H34" s="12">
         <v>98.5</v>
       </c>
       <c r="I34" s="12">
         <v>101.3</v>
       </c>
       <c r="J34" s="12">
         <v>98.4</v>
       </c>
       <c r="K34" s="12">
         <v>577</v>
       </c>
       <c r="L34" s="12">
         <v>567</v>
       </c>
       <c r="M34" s="12">
         <v>638</v>
       </c>
       <c r="N34" s="12">
-        <v>502.86453569094374</v>
-[...7 lines deleted...]
-      <c r="D35" s="18">
+        <v>502.9</v>
+      </c>
+      <c r="O34" s="12"/>
+    </row>
+    <row r="35" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="10"/>
+      <c r="C35" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D35" s="12">
         <v>59.6</v>
       </c>
-      <c r="E35" s="18" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E35" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="F35" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G35" s="12">
         <v>98.6</v>
       </c>
       <c r="H35" s="12">
         <v>98.2</v>
       </c>
       <c r="I35" s="12">
         <v>100.8</v>
       </c>
       <c r="J35" s="12">
         <v>99.9</v>
       </c>
       <c r="K35" s="12">
         <v>463.7</v>
       </c>
       <c r="L35" s="12">
         <v>450.5</v>
       </c>
       <c r="M35" s="12">
         <v>544.6</v>
       </c>
       <c r="N35" s="12">
-        <v>393.70036924392855</v>
-[...7 lines deleted...]
-      <c r="D36" s="18">
+        <v>393.7</v>
+      </c>
+      <c r="O35" s="12"/>
+    </row>
+    <row r="36" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="10"/>
+      <c r="C36" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D36" s="12">
         <v>59.5</v>
       </c>
-      <c r="E36" s="18" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E36" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="F36" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G36" s="12">
         <v>99.9</v>
       </c>
       <c r="H36" s="12">
         <v>99.8</v>
       </c>
       <c r="I36" s="12">
         <v>100.7</v>
       </c>
       <c r="J36" s="12">
         <v>100.1</v>
       </c>
       <c r="K36" s="12">
         <v>369.1</v>
       </c>
       <c r="L36" s="12">
         <v>362.9</v>
       </c>
       <c r="M36" s="12">
         <v>400.6</v>
       </c>
       <c r="N36" s="12">
-        <v>310.55482239020677</v>
-[...7 lines deleted...]
-      <c r="D37" s="18">
+        <v>310.60000000000002</v>
+      </c>
+      <c r="O36" s="12"/>
+    </row>
+    <row r="37" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="21"/>
+      <c r="C37" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="D37" s="12">
         <v>59.4</v>
       </c>
-      <c r="E37" s="18" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E37" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="F37" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G37" s="12">
         <v>99.7</v>
       </c>
       <c r="H37" s="12">
         <v>99.5</v>
       </c>
       <c r="I37" s="12">
         <v>100.7</v>
       </c>
       <c r="J37" s="12">
         <v>99.3</v>
       </c>
       <c r="K37" s="12">
         <v>284.8</v>
       </c>
       <c r="L37" s="12">
         <v>283.39999999999998</v>
       </c>
       <c r="M37" s="12">
         <v>291.2</v>
       </c>
       <c r="N37" s="12">
-        <v>237.03377296961978</v>
-[...7 lines deleted...]
-      <c r="D38" s="18">
+        <v>237</v>
+      </c>
+      <c r="O37" s="12"/>
+    </row>
+    <row r="38" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="10"/>
+      <c r="C38" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D38" s="12">
         <v>59.8</v>
       </c>
-      <c r="E38" s="18" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E38" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="F38" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G38" s="12">
         <v>100.7</v>
       </c>
       <c r="H38" s="12">
         <v>100.7</v>
       </c>
       <c r="I38" s="12">
         <v>101.1</v>
       </c>
       <c r="J38" s="12">
         <v>100.7</v>
       </c>
       <c r="K38" s="12">
         <v>226.1</v>
       </c>
       <c r="L38" s="12">
         <v>225.2</v>
       </c>
       <c r="M38" s="12">
         <v>230.5</v>
       </c>
       <c r="N38" s="12">
-        <v>191.41380062582769</v>
-[...7 lines deleted...]
-      <c r="D39" s="18">
+        <v>191.4</v>
+      </c>
+      <c r="O38" s="12"/>
+    </row>
+    <row r="39" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="10"/>
+      <c r="C39" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D39" s="12">
         <v>59.8</v>
       </c>
-      <c r="E39" s="18" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E39" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="F39" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G39" s="12">
         <v>99.9</v>
       </c>
       <c r="H39" s="12">
         <v>99.8</v>
       </c>
       <c r="I39" s="12">
         <v>100.2</v>
       </c>
       <c r="J39" s="12">
         <v>100.7</v>
       </c>
       <c r="K39" s="12">
         <v>176.4</v>
       </c>
       <c r="L39" s="12">
         <v>174.1</v>
       </c>
       <c r="M39" s="12">
         <v>187.3</v>
       </c>
       <c r="N39" s="12">
-        <v>156.45592307646794</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>156.5</v>
+      </c>
+      <c r="O39" s="12"/>
+    </row>
+    <row r="40" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="10"/>
+      <c r="C40" s="11" t="s">
+        <v>22</v>
       </c>
       <c r="D40" s="12">
         <v>60.1</v>
       </c>
-      <c r="E40" s="12" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E40" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F40" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G40" s="12">
         <v>100.5</v>
       </c>
       <c r="H40" s="12">
         <v>100.4</v>
       </c>
       <c r="I40" s="12">
         <v>101.4</v>
       </c>
       <c r="J40" s="12">
         <v>100.4</v>
       </c>
       <c r="K40" s="12">
         <v>135.5</v>
       </c>
       <c r="L40" s="12">
         <v>132.5</v>
       </c>
       <c r="M40" s="12">
         <v>152.5</v>
       </c>
       <c r="N40" s="12">
-        <v>113.9925593387328</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>114</v>
+      </c>
+      <c r="O40" s="12"/>
+    </row>
+    <row r="41" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="10"/>
+      <c r="C41" s="11" t="s">
+        <v>23</v>
       </c>
       <c r="D41" s="12">
         <v>60.1</v>
       </c>
-      <c r="E41" s="12" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E41" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F41" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G41" s="12">
         <v>100.1</v>
       </c>
       <c r="H41" s="12">
         <v>99.7</v>
       </c>
       <c r="I41" s="12">
         <v>101.6</v>
       </c>
       <c r="J41" s="12">
         <v>99.8</v>
       </c>
       <c r="K41" s="12">
         <v>97.9</v>
       </c>
       <c r="L41" s="12">
         <v>96.3</v>
       </c>
       <c r="M41" s="12">
         <v>106.8</v>
       </c>
       <c r="N41" s="12">
-        <v>88.121281347835279</v>
-[...5 lines deleted...]
-        <v>23</v>
+        <v>88.1</v>
+      </c>
+      <c r="O41" s="12"/>
+    </row>
+    <row r="42" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="10"/>
+      <c r="C42" s="11" t="s">
+        <v>24</v>
       </c>
       <c r="D42" s="12">
         <v>60</v>
       </c>
-      <c r="E42" s="12" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E42" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F42" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G42" s="12">
         <v>99.9</v>
       </c>
       <c r="H42" s="12">
         <v>99.8</v>
       </c>
       <c r="I42" s="12">
         <v>100.3</v>
       </c>
       <c r="J42" s="12">
         <v>100.6</v>
       </c>
       <c r="K42" s="12">
         <v>96.3</v>
       </c>
       <c r="L42" s="12">
         <v>94.5</v>
       </c>
       <c r="M42" s="12">
         <v>106.6</v>
       </c>
       <c r="N42" s="12">
-        <v>92.924537773503431</v>
-[...3 lines deleted...]
-      <c r="B43" s="14"/>
+        <v>92.9</v>
+      </c>
+      <c r="O42" s="12"/>
+    </row>
+    <row r="43" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="22"/>
       <c r="C43" s="15" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="D43" s="17">
+        <v>25</v>
+      </c>
+      <c r="D43" s="16">
         <v>60.1</v>
       </c>
-      <c r="E43" s="17" t="s">
+      <c r="E43" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="F43" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="G43" s="16">
+        <v>100.2</v>
+      </c>
+      <c r="H43" s="16">
+        <v>100.1</v>
+      </c>
+      <c r="I43" s="16">
+        <v>100.8</v>
+      </c>
+      <c r="J43" s="16">
+        <v>100.2</v>
+      </c>
+      <c r="K43" s="16">
+        <v>97</v>
+      </c>
+      <c r="L43" s="16">
+        <v>95</v>
+      </c>
+      <c r="M43" s="16">
+        <v>108.1</v>
+      </c>
+      <c r="N43" s="16">
+        <v>94.5</v>
+      </c>
+      <c r="O43" s="12"/>
+    </row>
+    <row r="44" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="C44" s="11" t="s">
         <v>13</v>
-      </c>
-[...33 lines deleted...]
-        <v>12</v>
       </c>
       <c r="D44" s="12">
         <v>60.6</v>
       </c>
-      <c r="E44" s="12" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E44" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F44" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G44" s="12">
         <v>100.7</v>
       </c>
       <c r="H44" s="12">
         <v>100.3</v>
       </c>
       <c r="I44" s="12">
         <v>101.9</v>
       </c>
       <c r="J44" s="12">
         <v>99.9</v>
       </c>
       <c r="K44" s="12">
         <v>97.8</v>
       </c>
       <c r="L44" s="12">
         <v>95.1</v>
       </c>
       <c r="M44" s="12">
         <v>111.9</v>
       </c>
       <c r="N44" s="12">
-        <v>95.677591905123364</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>95.7</v>
+      </c>
+      <c r="O44" s="12"/>
+    </row>
+    <row r="45" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="10"/>
+      <c r="C45" s="11" t="s">
+        <v>15</v>
       </c>
       <c r="D45" s="12">
         <v>60.6</v>
       </c>
-      <c r="E45" s="12" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E45" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F45" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G45" s="12">
         <v>100.1</v>
       </c>
       <c r="H45" s="12">
         <v>99.9</v>
       </c>
       <c r="I45" s="12">
         <v>101.2</v>
       </c>
       <c r="J45" s="12">
         <v>100.6</v>
       </c>
       <c r="K45" s="12">
         <v>99.2</v>
       </c>
       <c r="L45" s="12">
         <v>96.6</v>
       </c>
       <c r="M45" s="12">
         <v>113</v>
       </c>
       <c r="N45" s="12">
-        <v>100.57644457320177</v>
-[...5 lines deleted...]
-        <v>15</v>
+        <v>100.6</v>
+      </c>
+      <c r="O45" s="12"/>
+    </row>
+    <row r="46" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="10"/>
+      <c r="C46" s="11" t="s">
+        <v>16</v>
       </c>
       <c r="D46" s="12">
         <v>60.7</v>
       </c>
-      <c r="E46" s="12" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E46" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F46" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G46" s="12">
         <v>100.1</v>
       </c>
       <c r="H46" s="12">
         <v>100.1</v>
       </c>
       <c r="I46" s="12">
         <v>100.4</v>
       </c>
       <c r="J46" s="12">
         <v>99.5</v>
       </c>
       <c r="K46" s="12">
         <v>100.4</v>
       </c>
       <c r="L46" s="12">
         <v>98.2</v>
       </c>
       <c r="M46" s="12">
         <v>112</v>
       </c>
       <c r="N46" s="12">
-        <v>101.70077474627615</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>101.7</v>
+      </c>
+      <c r="O46" s="12"/>
+    </row>
+    <row r="47" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="10"/>
+      <c r="C47" s="11" t="s">
+        <v>17</v>
       </c>
       <c r="D47" s="12">
         <v>61.1</v>
       </c>
-      <c r="E47" s="12" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E47" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F47" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G47" s="12">
         <v>100.7</v>
       </c>
       <c r="H47" s="12">
         <v>100.6</v>
       </c>
       <c r="I47" s="12">
         <v>101.1</v>
       </c>
       <c r="J47" s="12">
         <v>99.5</v>
       </c>
       <c r="K47" s="12">
         <v>102.5</v>
       </c>
       <c r="L47" s="12">
         <v>100.6</v>
       </c>
       <c r="M47" s="12">
         <v>112.3</v>
       </c>
       <c r="N47" s="12">
-        <v>101.29356443698173</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>101.3</v>
+      </c>
+      <c r="O47" s="12"/>
+    </row>
+    <row r="48" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="10"/>
+      <c r="C48" s="11" t="s">
+        <v>18</v>
       </c>
       <c r="D48" s="12">
         <v>61.2</v>
       </c>
-      <c r="E48" s="12" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E48" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F48" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G48" s="12">
         <v>100.2</v>
       </c>
       <c r="H48" s="12">
         <v>100.1</v>
       </c>
       <c r="I48" s="12">
         <v>100.3</v>
       </c>
       <c r="J48" s="12">
         <v>100.1</v>
       </c>
       <c r="K48" s="12">
         <v>102.8</v>
       </c>
       <c r="L48" s="12">
         <v>100.9</v>
       </c>
       <c r="M48" s="12">
         <v>111.7</v>
       </c>
       <c r="N48" s="12">
-        <v>101.29356443698173</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>101.3</v>
+      </c>
+      <c r="O48" s="12"/>
+    </row>
+    <row r="49" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="10"/>
+      <c r="C49" s="11" t="s">
+        <v>19</v>
       </c>
       <c r="D49" s="12">
         <v>61</v>
       </c>
-      <c r="E49" s="12" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E49" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F49" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G49" s="12">
         <v>99.6</v>
       </c>
       <c r="H49" s="12">
         <v>99.4</v>
       </c>
       <c r="I49" s="12">
         <v>100.7</v>
       </c>
       <c r="J49" s="12">
         <v>99.8</v>
       </c>
       <c r="K49" s="12">
         <v>102.6</v>
       </c>
       <c r="L49" s="12">
         <v>100.8</v>
       </c>
       <c r="M49" s="12">
         <v>111.9</v>
       </c>
       <c r="N49" s="12">
-        <v>101.80360252578826</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>101.8</v>
+      </c>
+      <c r="O49" s="12"/>
+    </row>
+    <row r="50" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="10"/>
+      <c r="C50" s="11" t="s">
+        <v>20</v>
       </c>
       <c r="D50" s="12">
         <v>61</v>
       </c>
-      <c r="E50" s="12" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E50" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F50" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G50" s="12">
         <v>100</v>
       </c>
       <c r="H50" s="12">
         <v>99.8</v>
       </c>
       <c r="I50" s="12">
         <v>101.5</v>
       </c>
       <c r="J50" s="12">
         <v>100.1</v>
       </c>
       <c r="K50" s="12">
         <v>101.9</v>
       </c>
       <c r="L50" s="12">
         <v>100</v>
       </c>
       <c r="M50" s="12">
         <v>112</v>
       </c>
       <c r="N50" s="12">
-        <v>101.19702693973589</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>101.2</v>
+      </c>
+      <c r="O50" s="12"/>
+    </row>
+    <row r="51" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="10"/>
+      <c r="C51" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="D51" s="12">
         <v>60.9</v>
       </c>
-      <c r="E51" s="12" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E51" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F51" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G51" s="12">
         <v>99.9</v>
       </c>
       <c r="H51" s="12">
         <v>99.7</v>
       </c>
       <c r="I51" s="12">
         <v>100.2</v>
       </c>
       <c r="J51" s="12">
         <v>100.3</v>
       </c>
       <c r="K51" s="12">
         <v>101.9</v>
       </c>
       <c r="L51" s="12">
         <v>99.8</v>
       </c>
       <c r="M51" s="12">
         <v>112</v>
       </c>
       <c r="N51" s="12">
-        <v>100.79505265199114</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>100.8</v>
+      </c>
+      <c r="O51" s="12"/>
+    </row>
+    <row r="52" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="10"/>
+      <c r="C52" s="11" t="s">
+        <v>22</v>
       </c>
       <c r="D52" s="12">
         <v>61.9</v>
       </c>
-      <c r="E52" s="12" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E52" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F52" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G52" s="12">
         <v>101.6</v>
       </c>
       <c r="H52" s="12">
         <v>101.7</v>
       </c>
       <c r="I52" s="12">
         <v>101.3</v>
       </c>
       <c r="J52" s="12">
         <v>100.3</v>
       </c>
       <c r="K52" s="12">
         <v>102.9</v>
       </c>
       <c r="L52" s="12">
         <v>101.1</v>
       </c>
       <c r="M52" s="12">
         <v>111.7</v>
       </c>
       <c r="N52" s="12">
-        <v>100.69465917325407</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>100.7</v>
+      </c>
+      <c r="O52" s="12"/>
+    </row>
+    <row r="53" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="10"/>
+      <c r="C53" s="11" t="s">
+        <v>23</v>
       </c>
       <c r="D53" s="12">
         <v>62.2</v>
       </c>
-      <c r="E53" s="12" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E53" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F53" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G53" s="12">
         <v>100.5</v>
       </c>
       <c r="H53" s="12">
         <v>100.4</v>
       </c>
       <c r="I53" s="12">
         <v>100.8</v>
       </c>
       <c r="J53" s="12">
         <v>100.5</v>
       </c>
       <c r="K53" s="12">
         <v>103.5</v>
       </c>
       <c r="L53" s="12">
         <v>101.9</v>
       </c>
       <c r="M53" s="12">
         <v>111</v>
       </c>
       <c r="N53" s="12">
-        <v>101.40093433779593</v>
-[...5 lines deleted...]
-        <v>23</v>
+        <v>101.4</v>
+      </c>
+      <c r="O53" s="12"/>
+    </row>
+    <row r="54" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="10"/>
+      <c r="C54" s="11" t="s">
+        <v>24</v>
       </c>
       <c r="D54" s="12">
         <v>62.3</v>
       </c>
-      <c r="E54" s="12" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E54" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F54" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G54" s="12">
         <v>100.1</v>
       </c>
       <c r="H54" s="12">
         <v>100.2</v>
       </c>
       <c r="I54" s="12">
         <v>99.7</v>
       </c>
       <c r="J54" s="12">
         <v>100.5</v>
       </c>
       <c r="K54" s="12">
         <v>103.7</v>
       </c>
       <c r="L54" s="12">
         <v>102.3</v>
       </c>
       <c r="M54" s="12">
         <v>110.3</v>
       </c>
       <c r="N54" s="12">
-        <v>101.30013818040248</v>
-[...3 lines deleted...]
-      <c r="B55" s="14"/>
+        <v>101.3</v>
+      </c>
+      <c r="O54" s="12"/>
+    </row>
+    <row r="55" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B55" s="22"/>
       <c r="C55" s="15" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="D55" s="17">
+        <v>25</v>
+      </c>
+      <c r="D55" s="16">
         <v>62.4</v>
       </c>
-      <c r="E55" s="17" t="s">
+      <c r="E55" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="F55" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="G55" s="16">
+        <v>100.2</v>
+      </c>
+      <c r="H55" s="16">
+        <v>100.2</v>
+      </c>
+      <c r="I55" s="16">
+        <v>99.8</v>
+      </c>
+      <c r="J55" s="16">
+        <v>100.5</v>
+      </c>
+      <c r="K55" s="16">
+        <v>103.7</v>
+      </c>
+      <c r="L55" s="16">
+        <v>102.4</v>
+      </c>
+      <c r="M55" s="16">
+        <v>109.3</v>
+      </c>
+      <c r="N55" s="16">
+        <v>101.6</v>
+      </c>
+      <c r="O55" s="12"/>
+    </row>
+    <row r="56" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="C56" s="11" t="s">
         <v>13</v>
-      </c>
-[...33 lines deleted...]
-        <v>12</v>
       </c>
       <c r="D56" s="12">
         <v>62.5</v>
       </c>
-      <c r="E56" s="12" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E56" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F56" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G56" s="12">
         <v>100.2</v>
       </c>
       <c r="H56" s="12">
         <v>100.2</v>
       </c>
       <c r="I56" s="12">
         <v>100.3</v>
       </c>
       <c r="J56" s="12">
         <v>100.1</v>
       </c>
       <c r="K56" s="12">
         <v>103.2</v>
       </c>
       <c r="L56" s="12">
         <v>102.3</v>
       </c>
       <c r="M56" s="12">
         <v>107.5</v>
       </c>
       <c r="N56" s="12">
-        <v>101.80684228157877</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>101.8</v>
+      </c>
+      <c r="O56" s="12"/>
+    </row>
+    <row r="57" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B57" s="23"/>
+      <c r="C57" s="11" t="s">
+        <v>15</v>
       </c>
       <c r="D57" s="12">
         <v>62.8</v>
       </c>
-      <c r="E57" s="12" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E57" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F57" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G57" s="12">
         <v>100.5</v>
       </c>
       <c r="H57" s="12">
         <v>100.3</v>
       </c>
       <c r="I57" s="12">
         <v>101.2</v>
       </c>
       <c r="J57" s="12">
         <v>100</v>
       </c>
       <c r="K57" s="12">
         <v>103.6</v>
       </c>
       <c r="L57" s="12">
         <v>102.7</v>
       </c>
       <c r="M57" s="12">
         <v>107.6</v>
       </c>
       <c r="N57" s="12">
         <v>101.3</v>
       </c>
-    </row>
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="O57" s="12"/>
+    </row>
+    <row r="58" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="10"/>
+      <c r="C58" s="11" t="s">
+        <v>16</v>
       </c>
       <c r="D58" s="12">
         <v>62.8</v>
       </c>
-      <c r="E58" s="12" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E58" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F58" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G58" s="12">
         <v>99.9</v>
       </c>
       <c r="H58" s="12">
         <v>99.7</v>
       </c>
       <c r="I58" s="12">
         <v>100.5</v>
       </c>
       <c r="J58" s="12">
         <v>99</v>
       </c>
       <c r="K58" s="12">
         <v>103.3</v>
       </c>
       <c r="L58" s="12">
         <v>102.4</v>
       </c>
       <c r="M58" s="12">
         <v>107.7</v>
       </c>
       <c r="N58" s="12">
         <v>100.7</v>
       </c>
-    </row>
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="O58" s="12"/>
+    </row>
+    <row r="59" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B59" s="10"/>
+      <c r="C59" s="11" t="s">
+        <v>17</v>
       </c>
       <c r="D59" s="12">
         <v>62.6</v>
       </c>
-      <c r="E59" s="12" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E59" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F59" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G59" s="12">
         <v>99.7</v>
       </c>
       <c r="H59" s="12">
         <v>99.5</v>
       </c>
       <c r="I59" s="12">
         <v>100.7</v>
       </c>
       <c r="J59" s="12">
         <v>100.4</v>
       </c>
       <c r="K59" s="12">
         <v>102.4</v>
       </c>
       <c r="L59" s="12">
         <v>101.3</v>
       </c>
       <c r="M59" s="12">
         <v>107.2</v>
       </c>
       <c r="N59" s="12">
         <v>101.6</v>
       </c>
-    </row>
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="O59" s="12"/>
+    </row>
+    <row r="60" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B60" s="10"/>
+      <c r="C60" s="11" t="s">
+        <v>18</v>
       </c>
       <c r="D60" s="12">
         <v>63.3</v>
       </c>
-      <c r="E60" s="12" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E60" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F60" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G60" s="12">
         <v>101.1</v>
       </c>
       <c r="H60" s="12">
         <v>101.1</v>
       </c>
       <c r="I60" s="12">
         <v>101.3</v>
       </c>
       <c r="J60" s="12">
         <v>99.6</v>
       </c>
       <c r="K60" s="12">
         <v>103.3</v>
       </c>
       <c r="L60" s="12">
         <v>102.2</v>
       </c>
       <c r="M60" s="12">
         <v>108.3</v>
       </c>
       <c r="N60" s="12">
         <v>101.2</v>
       </c>
-    </row>
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="O60" s="12"/>
+    </row>
+    <row r="61" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B61" s="10"/>
+      <c r="C61" s="11" t="s">
+        <v>19</v>
       </c>
       <c r="D61" s="12">
         <v>63.6</v>
       </c>
-      <c r="E61" s="12" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E61" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F61" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G61" s="12">
         <v>100.5</v>
       </c>
       <c r="H61" s="12">
         <v>100.2</v>
       </c>
       <c r="I61" s="12">
         <v>101.7</v>
       </c>
       <c r="J61" s="12">
         <v>100.4</v>
       </c>
       <c r="K61" s="12">
         <v>104.1</v>
       </c>
       <c r="L61" s="12">
         <v>103</v>
       </c>
       <c r="M61" s="12">
         <v>109.4</v>
       </c>
       <c r="N61" s="12">
         <v>101.7</v>
       </c>
-    </row>
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="O61" s="12"/>
+    </row>
+    <row r="62" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B62" s="10"/>
+      <c r="C62" s="11" t="s">
+        <v>20</v>
       </c>
       <c r="D62" s="12">
         <v>63.8</v>
       </c>
-      <c r="E62" s="12" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E62" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F62" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G62" s="12">
         <v>100.4</v>
       </c>
       <c r="H62" s="12">
         <v>99.9</v>
       </c>
       <c r="I62" s="12">
         <v>102.3</v>
       </c>
       <c r="J62" s="12">
         <v>100</v>
       </c>
       <c r="K62" s="12">
         <v>104.5</v>
       </c>
       <c r="L62" s="12">
         <v>103.2</v>
       </c>
       <c r="M62" s="12">
         <v>110.2</v>
       </c>
       <c r="N62" s="12">
         <v>101.7</v>
       </c>
-    </row>
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="O62" s="12"/>
+    </row>
+    <row r="63" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B63" s="10"/>
+      <c r="C63" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="D63" s="12">
         <v>63.8</v>
       </c>
-      <c r="E63" s="12" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E63" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F63" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G63" s="12">
         <v>100</v>
       </c>
       <c r="H63" s="12">
         <v>99.9</v>
       </c>
       <c r="I63" s="12">
         <v>100</v>
       </c>
       <c r="J63" s="12">
         <v>100</v>
       </c>
       <c r="K63" s="12">
         <v>104.7</v>
       </c>
       <c r="L63" s="12">
         <v>103.4</v>
       </c>
       <c r="M63" s="12">
         <v>110</v>
       </c>
       <c r="N63" s="12">
         <v>101.3</v>
       </c>
-    </row>
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="O63" s="12"/>
+    </row>
+    <row r="64" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B64" s="10"/>
+      <c r="C64" s="11" t="s">
+        <v>22</v>
       </c>
       <c r="D64" s="12">
         <v>63.9</v>
       </c>
-      <c r="E64" s="12" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E64" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F64" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G64" s="12">
         <v>100.1</v>
       </c>
       <c r="H64" s="12">
         <v>100.1</v>
       </c>
       <c r="I64" s="12">
         <v>100.2</v>
       </c>
       <c r="J64" s="12">
         <v>100.1</v>
       </c>
       <c r="K64" s="12">
         <v>103.1</v>
       </c>
       <c r="L64" s="12">
         <v>101.8</v>
       </c>
       <c r="M64" s="12">
         <v>108.8</v>
       </c>
       <c r="N64" s="12">
         <v>101.1</v>
       </c>
-    </row>
-[...3 lines deleted...]
-        <v>22</v>
+      <c r="O64" s="12"/>
+    </row>
+    <row r="65" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B65" s="10"/>
+      <c r="C65" s="11" t="s">
+        <v>23</v>
       </c>
       <c r="D65" s="12">
         <v>64.2</v>
       </c>
-      <c r="E65" s="12" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E65" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F65" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G65" s="12">
         <v>100.6</v>
       </c>
       <c r="H65" s="12">
         <v>100.7</v>
       </c>
       <c r="I65" s="12">
         <v>100.4</v>
       </c>
       <c r="J65" s="12">
         <v>100</v>
       </c>
       <c r="K65" s="12">
         <v>103.2</v>
       </c>
       <c r="L65" s="12">
         <v>102</v>
       </c>
       <c r="M65" s="12">
         <v>108.2</v>
       </c>
       <c r="N65" s="12">
         <v>100.6</v>
       </c>
-    </row>
-[...3 lines deleted...]
-        <v>23</v>
+      <c r="O65" s="12"/>
+    </row>
+    <row r="66" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B66" s="10"/>
+      <c r="C66" s="11" t="s">
+        <v>24</v>
       </c>
       <c r="D66" s="12">
         <v>64.5</v>
       </c>
-      <c r="E66" s="12" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E66" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F66" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G66" s="12">
         <v>100.5</v>
       </c>
       <c r="H66" s="12">
         <v>100.5</v>
       </c>
       <c r="I66" s="12">
         <v>100.4</v>
       </c>
       <c r="J66" s="12">
         <v>101.6</v>
       </c>
       <c r="K66" s="12">
         <v>103.5</v>
       </c>
       <c r="L66" s="12">
         <v>102.3</v>
       </c>
       <c r="M66" s="12">
         <v>109</v>
       </c>
       <c r="N66" s="12">
         <v>101.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B67" s="14"/>
+      <c r="O66" s="12"/>
+    </row>
+    <row r="67" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B67" s="22"/>
       <c r="C67" s="15" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="D67" s="17">
+        <v>25</v>
+      </c>
+      <c r="D67" s="16">
         <v>64.5</v>
       </c>
-      <c r="E67" s="17" t="s">
+      <c r="E67" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="F67" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="G67" s="16">
+        <v>100</v>
+      </c>
+      <c r="H67" s="16">
+        <v>100.2</v>
+      </c>
+      <c r="I67" s="16">
+        <v>99.5</v>
+      </c>
+      <c r="J67" s="16">
+        <v>100.3</v>
+      </c>
+      <c r="K67" s="16">
+        <v>103.4</v>
+      </c>
+      <c r="L67" s="16">
+        <v>102.3</v>
+      </c>
+      <c r="M67" s="16">
+        <v>108.7</v>
+      </c>
+      <c r="N67" s="16">
+        <v>101.5</v>
+      </c>
+      <c r="O67" s="12"/>
+    </row>
+    <row r="68" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B68" s="23" t="s">
+        <v>30</v>
+      </c>
+      <c r="C68" s="11" t="s">
         <v>13</v>
-      </c>
-[...33 lines deleted...]
-        <v>12</v>
       </c>
       <c r="D68" s="12">
         <v>65.099999999999994</v>
       </c>
-      <c r="E68" s="12" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E68" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F68" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G68" s="12">
         <v>101</v>
       </c>
       <c r="H68" s="12">
         <v>100.5</v>
       </c>
       <c r="I68" s="12">
         <v>102.3</v>
       </c>
       <c r="J68" s="12">
         <v>103</v>
       </c>
       <c r="K68" s="12">
         <v>104.2</v>
       </c>
       <c r="L68" s="12">
         <v>102.7</v>
       </c>
       <c r="M68" s="12">
         <v>110.7</v>
       </c>
       <c r="N68" s="12">
         <v>104.3</v>
       </c>
-    </row>
-[...3 lines deleted...]
-        <v>14</v>
+      <c r="O68" s="12"/>
+    </row>
+    <row r="69" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B69" s="23"/>
+      <c r="C69" s="11" t="s">
+        <v>15</v>
       </c>
       <c r="D69" s="12">
         <v>65.099999999999994</v>
       </c>
-      <c r="E69" s="12" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E69" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F69" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G69" s="12">
         <v>100</v>
       </c>
       <c r="H69" s="12">
         <v>100</v>
       </c>
       <c r="I69" s="12">
         <v>100.4</v>
       </c>
       <c r="J69" s="12">
         <v>100.1</v>
       </c>
       <c r="K69" s="12">
         <v>103.7</v>
       </c>
       <c r="L69" s="12">
         <v>102.3</v>
       </c>
       <c r="M69" s="12">
         <v>110</v>
       </c>
       <c r="N69" s="12">
         <v>102</v>
       </c>
-    </row>
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="O69" s="12"/>
+    </row>
+    <row r="70" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B70" s="23"/>
+      <c r="C70" s="11" t="s">
+        <v>16</v>
       </c>
       <c r="D70" s="12">
         <v>65.2</v>
       </c>
-      <c r="E70" s="12" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E70" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F70" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G70" s="12">
         <v>100.1</v>
       </c>
       <c r="H70" s="12">
         <v>100.1</v>
       </c>
       <c r="I70" s="12">
         <v>99.9</v>
       </c>
       <c r="J70" s="12">
         <v>99.3</v>
       </c>
       <c r="K70" s="12">
         <v>103.9</v>
       </c>
       <c r="L70" s="12">
         <v>102.7</v>
       </c>
       <c r="M70" s="12">
         <v>109.3</v>
       </c>
       <c r="N70" s="12">
         <v>102.2</v>
       </c>
-    </row>
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="O70" s="12"/>
+    </row>
+    <row r="71" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B71" s="23"/>
+      <c r="C71" s="11" t="s">
+        <v>17</v>
       </c>
       <c r="D71" s="12">
         <v>65.3</v>
       </c>
-      <c r="E71" s="12" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E71" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F71" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G71" s="12">
         <v>100.1</v>
       </c>
       <c r="H71" s="12">
         <v>100.1</v>
       </c>
       <c r="I71" s="12">
         <v>100.1</v>
       </c>
       <c r="J71" s="12">
         <v>100</v>
       </c>
       <c r="K71" s="12">
         <v>104.4</v>
       </c>
       <c r="L71" s="12">
         <v>103.3</v>
       </c>
       <c r="M71" s="12">
         <v>108.7</v>
       </c>
       <c r="N71" s="12">
         <v>101.9</v>
       </c>
-    </row>
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="O71" s="12"/>
+    </row>
+    <row r="72" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B72" s="23"/>
+      <c r="C72" s="11" t="s">
+        <v>31</v>
       </c>
       <c r="D72" s="12">
         <v>65.5</v>
       </c>
-      <c r="E72" s="12" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E72" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F72" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G72" s="12">
         <v>100.4</v>
       </c>
       <c r="H72" s="12">
         <v>100.4</v>
       </c>
       <c r="I72" s="12">
         <v>100.1</v>
       </c>
       <c r="J72" s="12">
         <v>100.2</v>
       </c>
       <c r="K72" s="12">
         <v>103.6</v>
       </c>
       <c r="L72" s="12">
         <v>102.6</v>
       </c>
       <c r="M72" s="12">
         <v>107.3</v>
       </c>
       <c r="N72" s="12">
         <v>102.3</v>
       </c>
-    </row>
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="O72" s="12"/>
+    </row>
+    <row r="73" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B73" s="23"/>
+      <c r="C73" s="11" t="s">
+        <v>19</v>
       </c>
       <c r="D73" s="12">
         <v>65.7</v>
       </c>
-      <c r="E73" s="12" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E73" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F73" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G73" s="12">
         <v>100.2</v>
       </c>
       <c r="H73" s="12">
         <v>100.2</v>
       </c>
       <c r="I73" s="12">
         <v>100.2</v>
       </c>
       <c r="J73" s="12">
         <v>100.2</v>
       </c>
       <c r="K73" s="12">
         <v>103.4</v>
       </c>
       <c r="L73" s="12">
         <v>102.6</v>
       </c>
       <c r="M73" s="12">
         <v>106</v>
       </c>
       <c r="N73" s="12">
         <v>102.1</v>
       </c>
-    </row>
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="O73" s="12"/>
+    </row>
+    <row r="74" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B74" s="23"/>
+      <c r="C74" s="11" t="s">
+        <v>20</v>
       </c>
       <c r="D74" s="12">
         <v>65.5</v>
       </c>
-      <c r="E74" s="12" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E74" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F74" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G74" s="12">
         <v>99.7</v>
       </c>
       <c r="H74" s="12">
         <v>99.7</v>
       </c>
       <c r="I74" s="12">
         <v>100.2</v>
       </c>
       <c r="J74" s="12">
         <v>99.8</v>
       </c>
       <c r="K74" s="12">
         <v>102.7</v>
       </c>
       <c r="L74" s="12">
         <v>102.4</v>
       </c>
       <c r="M74" s="12">
         <v>103.7</v>
       </c>
       <c r="N74" s="12">
         <v>102</v>
       </c>
-    </row>
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="O74" s="12"/>
+    </row>
+    <row r="75" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B75" s="23"/>
+      <c r="C75" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="D75" s="12">
         <v>66</v>
       </c>
-      <c r="E75" s="12" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E75" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F75" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G75" s="12">
         <v>100.8</v>
       </c>
       <c r="H75" s="12">
         <v>100.7</v>
       </c>
       <c r="I75" s="12">
         <v>101.3</v>
       </c>
       <c r="J75" s="12">
         <v>101.2</v>
       </c>
       <c r="K75" s="12">
         <v>103.5</v>
       </c>
       <c r="L75" s="12">
         <v>103.2</v>
       </c>
       <c r="M75" s="12">
         <v>105.1</v>
       </c>
       <c r="N75" s="12">
         <v>103.4</v>
       </c>
-    </row>
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="O75" s="12"/>
+    </row>
+    <row r="76" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B76" s="23"/>
+      <c r="C76" s="11" t="s">
+        <v>22</v>
       </c>
       <c r="D76" s="12">
         <v>66.2</v>
       </c>
-      <c r="E76" s="12" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E76" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F76" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G76" s="12">
         <v>100.3</v>
       </c>
       <c r="H76" s="12">
         <v>100.2</v>
       </c>
       <c r="I76" s="12">
         <v>100.5</v>
       </c>
       <c r="J76" s="12">
         <v>100</v>
       </c>
       <c r="K76" s="12">
         <v>103.7</v>
       </c>
       <c r="L76" s="12">
         <v>103.3</v>
       </c>
       <c r="M76" s="12">
         <v>105.4</v>
       </c>
       <c r="N76" s="12">
         <v>103.3</v>
       </c>
-    </row>
-[...3 lines deleted...]
-        <v>22</v>
+      <c r="O76" s="12"/>
+    </row>
+    <row r="77" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B77" s="23"/>
+      <c r="C77" s="11" t="s">
+        <v>23</v>
       </c>
       <c r="D77" s="12">
         <v>66.3</v>
       </c>
-      <c r="E77" s="12" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E77" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F77" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G77" s="12">
         <v>100.2</v>
       </c>
       <c r="H77" s="12">
         <v>100.1</v>
       </c>
       <c r="I77" s="12">
         <v>100.2</v>
       </c>
       <c r="J77" s="12">
         <v>100.1</v>
       </c>
       <c r="K77" s="12">
         <v>103.3</v>
       </c>
       <c r="L77" s="12">
         <v>102.7</v>
       </c>
       <c r="M77" s="12">
         <v>105.2</v>
       </c>
       <c r="N77" s="12">
         <v>103.3</v>
       </c>
-    </row>
-[...3 lines deleted...]
-        <v>23</v>
+      <c r="O77" s="12"/>
+    </row>
+    <row r="78" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B78" s="23"/>
+      <c r="C78" s="11" t="s">
+        <v>24</v>
       </c>
       <c r="D78" s="12">
         <v>66.5</v>
       </c>
-      <c r="E78" s="12" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="E78" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F78" s="13" t="s">
+        <v>14</v>
       </c>
       <c r="G78" s="12">
         <v>100.4</v>
       </c>
       <c r="H78" s="12">
         <v>100.4</v>
       </c>
       <c r="I78" s="12">
         <v>100.5</v>
       </c>
       <c r="J78" s="12">
         <v>100.3</v>
       </c>
       <c r="K78" s="12">
         <v>103.1</v>
       </c>
       <c r="L78" s="12">
         <v>102.6</v>
       </c>
       <c r="M78" s="12">
         <v>105.3</v>
       </c>
       <c r="N78" s="12">
         <v>101.9</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="D79" s="22">
+      <c r="O78" s="12"/>
+    </row>
+    <row r="79" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B79" s="24"/>
+      <c r="C79" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="D79" s="25">
         <v>67</v>
       </c>
-      <c r="E79" s="23" t="s">
-[...5 lines deleted...]
-      <c r="G79" s="22">
+      <c r="E79" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="F79" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G79" s="25">
         <v>100.7</v>
       </c>
-      <c r="H79" s="22">
+      <c r="H79" s="25">
         <v>100.3</v>
       </c>
-      <c r="I79" s="22">
+      <c r="I79" s="25">
         <v>102.3</v>
       </c>
-      <c r="J79" s="24">
+      <c r="J79" s="25">
         <v>99.9</v>
       </c>
-      <c r="K79" s="22">
+      <c r="K79" s="25">
         <v>103.8</v>
       </c>
-      <c r="L79" s="22">
+      <c r="L79" s="25">
         <v>102.7</v>
       </c>
-      <c r="M79" s="22">
+      <c r="M79" s="25">
         <v>108.2</v>
       </c>
-      <c r="N79" s="24">
+      <c r="N79" s="25">
         <v>101.6</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="N80" s="12"/>
+      <c r="O79" s="12"/>
+    </row>
+    <row r="80" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B80" s="27"/>
+      <c r="C80" s="11"/>
+      <c r="D80" s="13"/>
+      <c r="E80" s="13"/>
+      <c r="F80" s="13"/>
+      <c r="G80" s="13"/>
+      <c r="H80" s="13"/>
+      <c r="I80" s="13"/>
+      <c r="J80" s="13"/>
+      <c r="K80" s="13"/>
+      <c r="L80" s="13"/>
+      <c r="M80" s="13"/>
+      <c r="N80" s="13"/>
     </row>
     <row r="81" spans="2:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B81" s="27" t="s">
-[...3 lines deleted...]
-      <c r="E81" s="28"/>
+      <c r="B81" s="28" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="82" spans="2:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B82" s="10" t="s">
-[...19 lines deleted...]
-      <c r="N86" s="12"/>
+      <c r="B82" s="29" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="85" spans="2:14" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D85" s="13"/>
+      <c r="E85" s="13"/>
+      <c r="F85" s="13"/>
+      <c r="G85" s="13"/>
+      <c r="H85" s="13"/>
+      <c r="I85" s="13"/>
+      <c r="J85" s="13"/>
+      <c r="K85" s="13"/>
+      <c r="L85" s="13"/>
+      <c r="M85" s="13"/>
+      <c r="N85" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="B5:B7"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:J5"/>
     <mergeCell ref="K5:N5"/>
     <mergeCell ref="D6:F6"/>
     <mergeCell ref="G6:I6"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="K6:M6"/>
     <mergeCell ref="N6:N7"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>ENG</vt:lpstr>
+      <vt:lpstr>HRV</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>HNB</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>jvuglar</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>