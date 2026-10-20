--- v3 (2026-07-28)
+++ v4 (2026-10-20)
@@ -2,71 +2,71 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2026Q1_web\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2026Q2_web\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D433DEC1-15E6-401B-A926-ADEEEF4CA2BB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1F33102D-83F2-4939-AE29-50B67668186D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="602" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="602" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="218" uniqueCount="151">
   <si>
     <t>Goods</t>
   </si>
   <si>
     <t>Services</t>
   </si>
   <si>
     <t>Q1.00</t>
   </si>
   <si>
     <t>Q2.00</t>
   </si>
   <si>
     <t>Q3.00</t>
   </si>
   <si>
     <t>Q4.00</t>
   </si>
   <si>
     <t>Q1.01</t>
   </si>
   <si>
     <t>Q2.01</t>
   </si>
   <si>
@@ -953,50 +953,59 @@
   </si>
   <si>
     <t>Q2.24</t>
   </si>
   <si>
     <t>Q3.24</t>
   </si>
   <si>
     <t>Q4.24</t>
   </si>
   <si>
     <t>Q1.25</t>
   </si>
   <si>
     <t>Q2.25</t>
   </si>
   <si>
     <t>Q3.25</t>
   </si>
   <si>
     <t>Q4.25</t>
   </si>
   <si>
     <t>Q1.26</t>
   </si>
+  <si>
+    <t>*</t>
+  </si>
+  <si>
+    <t>* Revised data.</t>
+  </si>
+  <si>
+    <t>Q2.26</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#\ ##0.0_)"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
@@ -1644,324 +1653,456 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B2:EC135"/>
+  <dimension ref="B2:ED136"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.6640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="11.7109375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.6640625" style="3" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="30" max="16384" width="11.6640625" style="3"/>
+    <col min="1" max="1" width="3.7109375" style="3" customWidth="1"/>
+    <col min="2" max="2" width="60.7109375" style="3" customWidth="1"/>
+    <col min="3" max="28" width="11.7109375" style="3"/>
+    <col min="29" max="29" width="15.7109375" style="3" customWidth="1"/>
+    <col min="30" max="16384" width="11.7109375" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="29" t="s">
         <v>106</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2"/>
       <c r="AD2" s="2"/>
       <c r="AE2" s="2"/>
       <c r="AF2" s="2"/>
       <c r="AG2" s="2"/>
       <c r="AH2" s="2"/>
       <c r="AI2" s="2"/>
       <c r="AJ2" s="2"/>
       <c r="AK2" s="2"/>
       <c r="AL2" s="2"/>
       <c r="AM2" s="2"/>
     </row>
-    <row r="3" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="28" t="s">
         <v>54</v>
       </c>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
       <c r="U3" s="2"/>
       <c r="V3" s="2"/>
       <c r="W3" s="2"/>
       <c r="X3" s="2"/>
       <c r="Y3" s="2"/>
       <c r="Z3" s="2"/>
       <c r="AA3" s="2"/>
       <c r="AB3" s="2"/>
       <c r="AC3" s="2"/>
       <c r="AD3" s="2"/>
       <c r="AE3" s="2"/>
       <c r="AF3" s="2"/>
       <c r="AG3" s="2"/>
       <c r="AH3" s="2"/>
       <c r="AI3" s="2"/>
       <c r="AJ3" s="2"/>
       <c r="AK3" s="2"/>
       <c r="AL3" s="2"/>
-      <c r="AM3" s="2"/>
+      <c r="AM3" s="11"/>
+      <c r="AN3" s="11"/>
+      <c r="AO3" s="11"/>
+      <c r="AP3" s="11"/>
+      <c r="AQ3" s="11"/>
+      <c r="AR3" s="11"/>
+      <c r="AS3" s="11"/>
+      <c r="AT3" s="11"/>
+      <c r="AU3" s="11"/>
+      <c r="AV3" s="11"/>
+      <c r="AW3" s="11"/>
+      <c r="AX3" s="11"/>
+      <c r="AY3" s="11"/>
+      <c r="AZ3" s="11"/>
+      <c r="BA3" s="11"/>
+      <c r="BB3" s="11"/>
+      <c r="BC3" s="11"/>
+      <c r="BD3" s="11"/>
+      <c r="BE3" s="11"/>
+      <c r="BF3" s="11"/>
+      <c r="BG3" s="11"/>
+      <c r="BH3" s="11"/>
+      <c r="BI3" s="11"/>
+      <c r="BJ3" s="11"/>
+      <c r="BK3" s="11"/>
+      <c r="BL3" s="11"/>
+      <c r="BM3" s="11"/>
+      <c r="BN3" s="11"/>
+      <c r="BO3" s="11"/>
+      <c r="BP3" s="11"/>
+      <c r="BQ3" s="11"/>
+      <c r="BR3" s="11"/>
     </row>
-    <row r="4" spans="2:133" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:134" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
       <c r="T4" s="2"/>
       <c r="U4" s="2"/>
       <c r="V4" s="2"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
       <c r="Y4" s="2"/>
       <c r="Z4" s="2"/>
       <c r="AA4" s="2"/>
       <c r="AB4" s="2"/>
       <c r="AC4" s="2"/>
       <c r="AD4" s="2"/>
       <c r="AE4" s="2"/>
       <c r="AF4" s="2"/>
       <c r="AG4" s="2"/>
       <c r="AH4" s="2"/>
       <c r="AI4" s="2"/>
       <c r="AJ4" s="2"/>
       <c r="AK4" s="2"/>
       <c r="AL4" s="2"/>
       <c r="AM4" s="2"/>
     </row>
-    <row r="5" spans="2:133" s="12" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:134" s="12" customFormat="1" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="11"/>
       <c r="C5" s="13"/>
       <c r="D5" s="13"/>
       <c r="E5" s="13"/>
       <c r="F5" s="13"/>
       <c r="G5" s="13"/>
       <c r="H5" s="13"/>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="13"/>
       <c r="L5" s="13"/>
       <c r="M5" s="13"/>
       <c r="N5" s="11"/>
       <c r="O5" s="11"/>
-      <c r="P5" s="11"/>
-[...43 lines deleted...]
-      <c r="BH5" s="11"/>
+      <c r="P5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="Q5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="R5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="S5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="T5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="U5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="V5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="W5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="X5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="Y5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="Z5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="AA5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="AB5" s="13" t="s">
+        <v>148</v>
+      </c>
       <c r="BI5" s="11"/>
       <c r="BJ5" s="11"/>
       <c r="BK5" s="11"/>
       <c r="BL5" s="11"/>
       <c r="BM5" s="11"/>
       <c r="BN5" s="11"/>
       <c r="BO5" s="11"/>
       <c r="BP5" s="11"/>
       <c r="BQ5" s="11"/>
       <c r="BR5" s="11"/>
       <c r="BS5" s="11"/>
       <c r="BT5" s="11"/>
       <c r="BU5" s="11"/>
       <c r="BV5" s="11"/>
       <c r="BW5" s="11"/>
       <c r="BX5" s="11"/>
       <c r="BY5" s="11"/>
       <c r="BZ5" s="11"/>
       <c r="CA5" s="11"/>
       <c r="CB5" s="11"/>
-      <c r="CC5" s="11"/>
-[...50 lines deleted...]
-      <c r="EB5" s="14"/>
+      <c r="CC5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="CD5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="CF5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="CG5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="CH5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="CI5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="CJ5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="CK5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="CL5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="CM5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="CN5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="CO5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="CP5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="CQ5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="CR5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="CS5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="CT5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="CU5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="CV5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="CW5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="CX5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="CY5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="CZ5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="DA5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="DB5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="DC5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="DD5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="DE5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="DF5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="DG5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="DH5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="DI5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="DJ5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="DK5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="DL5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="DM5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="DN5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="DO5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="DP5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="DQ5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="DR5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="DS5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="DT5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="DU5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="DV5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="DW5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="DX5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="DY5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="DZ5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="EA5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="EB5" s="13" t="s">
+        <v>148</v>
+      </c>
       <c r="EC5" s="14" t="s">
         <v>89</v>
       </c>
+      <c r="ED5" s="14" t="s">
+        <v>89</v>
+      </c>
     </row>
-    <row r="6" spans="2:133" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:134" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="6"/>
       <c r="C6" s="6">
         <v>2000</v>
       </c>
       <c r="D6" s="6">
         <v>2001</v>
       </c>
       <c r="E6" s="6">
         <v>2002</v>
       </c>
       <c r="F6" s="6">
         <v>2003</v>
       </c>
       <c r="G6" s="6">
         <v>2004</v>
       </c>
       <c r="H6" s="6">
         <v>2005</v>
       </c>
       <c r="I6" s="6">
         <v>2006</v>
       </c>
       <c r="J6" s="6">
         <v>2007</v>
       </c>
@@ -2312,1356 +2453,1368 @@
       </c>
       <c r="DV6" s="7" t="s">
         <v>140</v>
       </c>
       <c r="DW6" s="7" t="s">
         <v>141</v>
       </c>
       <c r="DX6" s="7" t="s">
         <v>142</v>
       </c>
       <c r="DY6" s="7" t="s">
         <v>143</v>
       </c>
       <c r="DZ6" s="7" t="s">
         <v>144</v>
       </c>
       <c r="EA6" s="7" t="s">
         <v>145</v>
       </c>
       <c r="EB6" s="7" t="s">
         <v>146</v>
       </c>
       <c r="EC6" s="7" t="s">
         <v>147</v>
       </c>
+      <c r="ED6" s="7" t="s">
+        <v>150</v>
+      </c>
     </row>
-    <row r="7" spans="2:133" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:134" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="17">
-        <v>-3792.2038425488627</v>
+        <v>-3792.2038425488581</v>
       </c>
       <c r="D7" s="17">
-        <v>-4958.6281192667766</v>
+        <v>-4958.628119266783</v>
       </c>
       <c r="E7" s="17">
-        <v>-6195.8295435667333</v>
+        <v>-6195.8295435667314</v>
       </c>
       <c r="F7" s="17">
-        <v>-7104.9940229069307</v>
+        <v>-7104.9940229069289</v>
       </c>
       <c r="G7" s="17">
-        <v>-6905.4703938559396</v>
+        <v>-6905.4703938559333</v>
       </c>
       <c r="H7" s="17">
-        <v>-7647.6728808687021</v>
+        <v>-7647.6728808687121</v>
       </c>
       <c r="I7" s="17">
-        <v>-8482.2441923409351</v>
+        <v>-8482.2441923409224</v>
       </c>
       <c r="J7" s="17">
-        <v>-9593.6706562160689</v>
+        <v>-9593.6706562160653</v>
       </c>
       <c r="K7" s="17">
-        <v>-10775.008535187002</v>
+        <v>-10775.008535186998</v>
       </c>
       <c r="L7" s="17">
-        <v>-7451.129381177203</v>
+        <v>-7451.1293811771948</v>
       </c>
       <c r="M7" s="18">
-        <v>-5923.654396717704</v>
+        <v>-5923.6543967176967</v>
       </c>
       <c r="N7" s="18">
-        <v>-6381.5532261292028</v>
+        <v>-6381.5532261291992</v>
       </c>
       <c r="O7" s="18">
-        <v>-6296.1786188727019</v>
+        <v>-6296.1786188727037</v>
       </c>
       <c r="P7" s="18">
-        <v>-6625.3657547899984</v>
+        <v>-6669.5338159253024</v>
       </c>
       <c r="Q7" s="18">
-        <v>-6634.4731232966042</v>
+        <v>-6683.5544746874966</v>
       </c>
       <c r="R7" s="18">
-        <v>-7131.1495388430976</v>
+        <v>-7189.6884690715942</v>
       </c>
       <c r="S7" s="18">
-        <v>-7620.701383630897</v>
+        <v>-7681.9945133676965</v>
       </c>
       <c r="T7" s="18">
-        <v>-8466.4859983291899</v>
+        <v>-8527.8088211213962</v>
       </c>
       <c r="U7" s="18">
-        <v>-9668.7362888227981</v>
+        <v>-9733.3442531229066</v>
       </c>
       <c r="V7" s="18">
-        <v>-10493.858274425298</v>
+        <v>-10562.389810783496</v>
       </c>
       <c r="W7" s="18">
-        <v>-8849.7581320294994</v>
+        <v>-8902.846544920194</v>
       </c>
       <c r="X7" s="18">
-        <v>-11402.577602927915</v>
+        <v>-11451.689490961558</v>
       </c>
       <c r="Y7" s="18">
-        <v>-18358.982393730206</v>
+        <v>-18402.162514426745</v>
       </c>
       <c r="Z7" s="18">
-        <v>-17520.202676190627</v>
+        <v>-17558.178859725354</v>
       </c>
       <c r="AA7" s="18">
-        <v>-18985.46692942606</v>
+        <v>-19045.428645935066</v>
       </c>
       <c r="AB7" s="18">
-        <v>-19429.911010688127</v>
+        <v>-19785.051637748093</v>
       </c>
       <c r="AC7" s="18">
-        <v>-612.65862259969037</v>
+        <v>-612.65862259968912</v>
       </c>
       <c r="AD7" s="18">
-        <v>-1012.2876303875856</v>
+        <v>-1012.2876303875847</v>
       </c>
       <c r="AE7" s="18">
-        <v>-946.51518264008757</v>
+        <v>-946.51518264008519</v>
       </c>
       <c r="AF7" s="18">
-        <v>-1220.7424069214987</v>
+        <v>-1220.7424069214992</v>
       </c>
       <c r="AG7" s="18">
-        <v>-996.58997596799077</v>
+        <v>-996.58997596799293</v>
       </c>
       <c r="AH7" s="18">
-        <v>-1532.4353740265719</v>
+        <v>-1532.4353740265747</v>
       </c>
       <c r="AI7" s="18">
         <v>-1225.66796672181</v>
       </c>
       <c r="AJ7" s="18">
-        <v>-1203.9348025504039</v>
+        <v>-1203.9348025504057</v>
       </c>
       <c r="AK7" s="18">
-        <v>-1283.6340193058111</v>
+        <v>-1283.6340193058109</v>
       </c>
       <c r="AL7" s="18">
-        <v>-1647.9934873620373</v>
+        <v>-1647.9934873620348</v>
       </c>
       <c r="AM7" s="18">
-        <v>-1601.2667862834633</v>
+        <v>-1601.2667862834605</v>
       </c>
       <c r="AN7" s="18">
-        <v>-1662.9352506154219</v>
+        <v>-1662.9352506154257</v>
       </c>
       <c r="AO7" s="17">
-        <v>-1385.5589148822539</v>
+        <v>-1385.5589148822546</v>
       </c>
       <c r="AP7" s="17">
-        <v>-1921.5267123815397</v>
+        <v>-1921.5267123815329</v>
       </c>
       <c r="AQ7" s="17">
-        <v>-1895.0604600921968</v>
+        <v>-1895.0604600922027</v>
       </c>
       <c r="AR7" s="18">
-        <v>-1902.8479355509401</v>
+        <v>-1902.8479355509392</v>
       </c>
       <c r="AS7" s="17">
-        <v>-1480.1556219402396</v>
+        <v>-1480.155621940241</v>
       </c>
       <c r="AT7" s="17">
-        <v>-1989.219708634444</v>
+        <v>-1989.2197086344395</v>
       </c>
       <c r="AU7" s="17">
-        <v>-1670.7832184059537</v>
+        <v>-1670.7832184059528</v>
       </c>
       <c r="AV7" s="18">
-        <v>-1765.3118448753016</v>
+        <v>-1765.3118448753003</v>
       </c>
       <c r="AW7" s="17">
-        <v>-1621.983360757162</v>
+        <v>-1621.9833607571593</v>
       </c>
       <c r="AX7" s="17">
-        <v>-2118.7492821907517</v>
+        <v>-2118.7492821907545</v>
       </c>
       <c r="AY7" s="17">
-        <v>-1890.7772918998664</v>
+        <v>-1890.7772918998751</v>
       </c>
       <c r="AZ7" s="18">
-        <v>-2016.1629460209219</v>
+        <v>-2016.1629460209231</v>
       </c>
       <c r="BA7" s="17">
-        <v>-1852.699706951847</v>
+        <v>-1852.6997069518452</v>
       </c>
       <c r="BB7" s="17">
-        <v>-2381.6641933622868</v>
+        <v>-2381.6641933622814</v>
       </c>
       <c r="BC7" s="17">
-        <v>-2203.1795112757823</v>
+        <v>-2203.1795112757814</v>
       </c>
       <c r="BD7" s="18">
-        <v>-2044.7007807510174</v>
+        <v>-2044.7007807510142</v>
       </c>
       <c r="BE7" s="17">
-        <v>-2200.1354928113087</v>
+        <v>-2200.1354928113064</v>
       </c>
       <c r="BF7" s="17">
-        <v>-2554.3628934014755</v>
+        <v>-2554.3628934014828</v>
       </c>
       <c r="BG7" s="17">
-        <v>-2367.8374445968993</v>
+        <v>-2367.8374445968939</v>
       </c>
       <c r="BH7" s="18">
-        <v>-2471.3348254063853</v>
+        <v>-2471.3348254063822</v>
       </c>
       <c r="BI7" s="17">
-        <v>-2558.6352229229051</v>
+        <v>-2558.635222922901</v>
       </c>
       <c r="BJ7" s="17">
-        <v>-3126.5109386251961</v>
+        <v>-3126.5109386251988</v>
       </c>
       <c r="BK7" s="17">
-        <v>-2658.0841252507039</v>
+        <v>-2658.0841252507021</v>
       </c>
       <c r="BL7" s="18">
         <v>-2431.7782483881961</v>
       </c>
       <c r="BM7" s="17">
-        <v>-1740.491856108001</v>
+        <v>-1740.4918561079967</v>
       </c>
       <c r="BN7" s="17">
-        <v>-2026.4365097346044</v>
+        <v>-2026.4365097346008</v>
       </c>
       <c r="BO7" s="17">
-        <v>-1843.8469054046991</v>
+        <v>-1843.8469054046977</v>
       </c>
       <c r="BP7" s="18">
-        <v>-1840.3541099298986</v>
+        <v>-1840.3541099298993</v>
       </c>
       <c r="BQ7" s="17">
         <v>-1281.1914093975993</v>
       </c>
       <c r="BR7" s="17">
-        <v>-1494.0200396894024</v>
+        <v>-1494.0200396893993</v>
       </c>
       <c r="BS7" s="17">
-        <v>-1711.8422571148019</v>
+        <v>-1711.8422571147973</v>
       </c>
       <c r="BT7" s="18">
-        <v>-1436.6006905159002</v>
+        <v>-1436.6006905159015</v>
       </c>
       <c r="BU7" s="17">
-        <v>-1554.4611018545954</v>
+        <v>-1554.4611018545991</v>
       </c>
       <c r="BV7" s="17">
-        <v>-1651.9788203903008</v>
+        <v>-1651.9788203902972</v>
       </c>
       <c r="BW7" s="17">
         <v>-1653.8876501610016</v>
       </c>
       <c r="BX7" s="18">
-        <v>-1521.2256537233038</v>
+        <v>-1521.2256537233002</v>
       </c>
       <c r="BY7" s="17">
-        <v>-1630.8340196711001</v>
+        <v>-1630.8340196710969</v>
       </c>
       <c r="BZ7" s="17">
-        <v>-1776.2496634053027</v>
+        <v>-1776.2496634053045</v>
       </c>
       <c r="CA7" s="17">
-        <v>-1544.7475201481993</v>
+        <v>-1544.7475201481989</v>
       </c>
       <c r="CB7" s="18">
-        <v>-1344.3474156480993</v>
+        <v>-1344.3474156481038</v>
       </c>
       <c r="CC7" s="17">
-        <v>-1584.6252132988004</v>
+        <v>-1595.6672285824989</v>
       </c>
       <c r="CD7" s="17">
-        <v>-2015.3359447659991</v>
+        <v>-2026.377960049801</v>
       </c>
       <c r="CE7" s="17">
-        <v>-1633.2222232546997</v>
+        <v>-1644.2642385386007</v>
       </c>
       <c r="CF7" s="18">
-        <v>-1392.1823734704994</v>
+        <v>-1403.2243887544023</v>
       </c>
       <c r="CG7" s="17">
-        <v>-1585.0674884126997</v>
+        <v>-1597.3378262604001</v>
       </c>
       <c r="CH7" s="19">
-        <v>-1960.3403181878011</v>
+        <v>-1972.6106560356002</v>
       </c>
       <c r="CI7" s="19">
-        <v>-1693.4608797234023</v>
+        <v>-1705.7312175710963</v>
       </c>
       <c r="CJ7" s="18">
-        <v>-1395.6044369727001</v>
+        <v>-1407.8747748204009</v>
       </c>
       <c r="CK7" s="18">
-        <v>-1790.2524197064026</v>
+        <v>-1804.8871522634977</v>
       </c>
       <c r="CL7" s="18">
-        <v>-1927.4753427651976</v>
+        <v>-1942.1100753223004</v>
       </c>
       <c r="CM7" s="18">
-        <v>-1836.0458307568988</v>
+        <v>-1850.6805633140984</v>
       </c>
       <c r="CN7" s="18">
-        <v>-1577.3759456145981</v>
+        <v>-1592.0106781716977</v>
       </c>
       <c r="CO7" s="18">
-        <v>-1830.6290432461019</v>
+        <v>-1845.9523256803013</v>
       </c>
       <c r="CP7" s="18">
-        <v>-2151.0100082123977</v>
+        <v>-2166.3332906465998</v>
       </c>
       <c r="CQ7" s="18">
-        <v>-1986.4485768818026</v>
+        <v>-2001.7718593159957</v>
       </c>
       <c r="CR7" s="18">
-        <v>-1652.6137552905948</v>
+        <v>-1667.9370377247997</v>
       </c>
       <c r="CS7" s="18">
-        <v>-2053.2688059417023</v>
+        <v>-2068.5995116397994</v>
       </c>
       <c r="CT7" s="18">
-        <v>-2403.6756614189912</v>
+        <v>-2419.0063671169</v>
       </c>
       <c r="CU7" s="18">
-        <v>-2223.0932220806949</v>
+        <v>-2238.4239277787947</v>
       </c>
       <c r="CV7" s="18">
-        <v>-1786.448308887801</v>
+        <v>-1801.7790145859012</v>
       </c>
       <c r="CW7" s="18">
-        <v>-2447.3621927745025</v>
+        <v>-2463.5141838495083</v>
       </c>
       <c r="CX7" s="18">
-        <v>-2479.6356057752964</v>
+        <v>-2495.7875968503022</v>
       </c>
       <c r="CY7" s="18">
-        <v>-2388.4396424716019</v>
+        <v>-2404.5916335466</v>
       </c>
       <c r="CZ7" s="18">
-        <v>-2353.2988478013967</v>
+        <v>-2369.4508388764957</v>
       </c>
       <c r="DA7" s="18">
-        <v>-2593.1688120344029</v>
+        <v>-2610.3016961239009</v>
       </c>
       <c r="DB7" s="18">
-        <v>-3029.0441738554941</v>
+        <v>-3046.1770579450977</v>
       </c>
       <c r="DC7" s="18">
-        <v>-2420.5253184490039</v>
+        <v>-2437.6582025385969</v>
       </c>
       <c r="DD7" s="18">
-        <v>-2451.1199700863972</v>
+        <v>-2468.2528541758998</v>
       </c>
       <c r="DE7" s="18">
-        <v>-2531.6649887952985</v>
+        <v>-2544.9370920178962</v>
       </c>
       <c r="DF7" s="18">
-        <v>-1966.4290063043013</v>
+        <v>-1979.7011095269986</v>
       </c>
       <c r="DG7" s="18">
-        <v>-2171.6798429962969</v>
+        <v>-2184.9519462189992</v>
       </c>
       <c r="DH7" s="18">
-        <v>-2179.9842939336036</v>
+        <v>-2193.2563971563</v>
       </c>
       <c r="DI7" s="18">
-        <v>-2531.7077681892993</v>
+        <v>-2543.9857401976988</v>
       </c>
       <c r="DJ7" s="18">
-        <v>-2762.600452518896</v>
+        <v>-2774.8784245274951</v>
       </c>
       <c r="DK7" s="18">
-        <v>-3041.448918973394</v>
+        <v>-3053.7268909820309</v>
       </c>
       <c r="DL7" s="18">
-        <v>-3066.8204632463267</v>
+        <v>-3079.0984352543346</v>
       </c>
       <c r="DM7" s="18">
-        <v>-4227.8674678832967</v>
+        <v>-4238.6624980574043</v>
       </c>
       <c r="DN7" s="18">
-        <v>-4632.7925139528743</v>
+        <v>-4643.5875441268599</v>
       </c>
       <c r="DO7" s="18">
-        <v>-4972.8276880935255</v>
+        <v>-4983.6227182677931</v>
       </c>
       <c r="DP7" s="18">
-        <v>-4525.494723800507</v>
+        <v>-4536.2897539746873</v>
       </c>
       <c r="DQ7" s="18">
-        <v>-4458.1373027129657</v>
+        <v>-4467.8704725128418</v>
       </c>
       <c r="DR7" s="18">
-        <v>-4836.812677996184</v>
+        <v>-4846.1355057962201</v>
       </c>
       <c r="DS7" s="18">
-        <v>-4418.8498328805654</v>
+        <v>-4428.1647036800678</v>
       </c>
       <c r="DT7" s="18">
-        <v>-3806.4028626009131</v>
+        <v>-3816.0081777362238</v>
       </c>
       <c r="DU7" s="18">
-        <v>-4504.6228923358549</v>
+        <v>-4519.2896740222186</v>
       </c>
       <c r="DV7" s="18">
-        <v>-5381.181831235489</v>
+        <v>-5396.780560684796</v>
       </c>
       <c r="DW7" s="18">
-        <v>-4580.0616444037378</v>
+        <v>-4594.7916363999675</v>
       </c>
       <c r="DX7" s="18">
-        <v>-4519.6005614509795</v>
+        <v>-4534.5667748280821</v>
       </c>
       <c r="DY7" s="18">
-        <v>-4833.5394547396927</v>
+        <v>-4897.9321845013947</v>
       </c>
       <c r="DZ7" s="18">
-        <v>-5376.4342338063943</v>
+        <v>-5430.4156243428988</v>
       </c>
       <c r="EA7" s="18">
-        <v>-4807.6310029469914</v>
+        <v>-4904.643270650603</v>
       </c>
       <c r="EB7" s="18">
-        <v>-4412.3063191950487</v>
+        <v>-4552.0605582531962</v>
       </c>
       <c r="EC7" s="18">
-        <v>-4919.4736321513992</v>
+        <v>-4953.8701674465801</v>
+      </c>
+      <c r="ED7" s="18">
+        <v>-5642.0057256738291</v>
       </c>
     </row>
-    <row r="8" spans="2:133" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:134" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="26" t="s">
         <v>113</v>
       </c>
       <c r="C8" s="17">
-        <v>3432.718113254984</v>
+        <v>3432.7181132549858</v>
       </c>
       <c r="D8" s="17">
         <v>3736.947087471618</v>
       </c>
       <c r="E8" s="17">
-        <v>4198.9360338132301</v>
+        <v>4198.9360338132328</v>
       </c>
       <c r="F8" s="17">
-        <v>4334.9790453071955</v>
+        <v>4334.9790453071937</v>
       </c>
       <c r="G8" s="17">
-        <v>5330.4114391865778</v>
+        <v>5330.4114391865769</v>
       </c>
       <c r="H8" s="17">
-        <v>6066.2871418965351</v>
+        <v>6066.287141896536</v>
       </c>
       <c r="I8" s="17">
-        <v>7139.2076560659598</v>
+        <v>7139.207656065958</v>
       </c>
       <c r="J8" s="17">
-        <v>7656.0287876837065</v>
+        <v>7656.0287876837101</v>
       </c>
       <c r="K8" s="17">
-        <v>7969.1858554477985</v>
+        <v>7969.1858554478003</v>
       </c>
       <c r="L8" s="17">
         <v>6593.9726012365009</v>
       </c>
       <c r="M8" s="18">
         <v>8057.8896478031002</v>
       </c>
       <c r="N8" s="18">
-        <v>8743.005761872897</v>
+        <v>8743.0057618728988</v>
       </c>
       <c r="O8" s="18">
-        <v>8672.9495191739043</v>
+        <v>8672.9495191738933</v>
       </c>
       <c r="P8" s="18">
-        <v>8923.9724719896949</v>
+        <v>8923.9724719896967</v>
       </c>
       <c r="Q8" s="18">
-        <v>9429.4513063381964</v>
+        <v>9429.4513063382019</v>
       </c>
       <c r="R8" s="18">
-        <v>10175.260142869804</v>
+        <v>10175.260142869807</v>
       </c>
       <c r="S8" s="18">
-        <v>10491.155555704099</v>
+        <v>10491.155555704103</v>
       </c>
       <c r="T8" s="18">
-        <v>11684.734657322806</v>
+        <v>11684.734657322802</v>
       </c>
       <c r="U8" s="18">
-        <v>12197.447548217395</v>
+        <v>12197.447548217398</v>
       </c>
       <c r="V8" s="18">
         <v>12818.697376410601</v>
       </c>
       <c r="W8" s="18">
-        <v>12029.277056832501</v>
+        <v>12029.277056832503</v>
       </c>
       <c r="X8" s="18">
-        <v>14803.433195879501</v>
+        <v>14803.433195879506</v>
       </c>
       <c r="Y8" s="18">
-        <v>20562.778541692704</v>
+        <v>20562.7785416927</v>
       </c>
       <c r="Z8" s="18">
-        <v>19204.954343090707</v>
+        <v>19204.957517093499</v>
       </c>
       <c r="AA8" s="18">
-        <v>20281.093332236003</v>
+        <v>20281.100786663595</v>
       </c>
       <c r="AB8" s="18">
-        <v>21695.453359529492</v>
+        <v>21785.4456002593</v>
       </c>
       <c r="AC8" s="18">
-        <v>826.13212043951023</v>
+        <v>826.13212043951103</v>
       </c>
       <c r="AD8" s="18">
-        <v>780.95291438996207</v>
+        <v>780.95291438996253</v>
       </c>
       <c r="AE8" s="18">
-        <v>880.60761736477332</v>
+        <v>880.60761736477343</v>
       </c>
       <c r="AF8" s="18">
         <v>945.02546106073873</v>
       </c>
       <c r="AG8" s="18">
-        <v>845.96856882332781</v>
+        <v>845.96856882332838</v>
       </c>
       <c r="AH8" s="18">
         <v>831.4997737931343</v>
       </c>
       <c r="AI8" s="18">
-        <v>998.10915160001525</v>
+        <v>998.10915160001457</v>
       </c>
       <c r="AJ8" s="18">
-        <v>1061.3695932551411</v>
+        <v>1061.3695932551407</v>
       </c>
       <c r="AK8" s="18">
-        <v>939.30534242471708</v>
+        <v>939.30534242471742</v>
       </c>
       <c r="AL8" s="18">
-        <v>1011.7536153870578</v>
+        <v>1011.7536153870594</v>
       </c>
       <c r="AM8" s="18">
         <v>1123.4317194774835</v>
       </c>
       <c r="AN8" s="18">
-        <v>1124.4453565239719</v>
+        <v>1124.4453565239726</v>
       </c>
       <c r="AO8" s="17">
-        <v>1149.6341946997852</v>
+        <v>1149.6341946997854</v>
       </c>
       <c r="AP8" s="17">
-        <v>1013.9545701416928</v>
+        <v>1013.9545701416923</v>
       </c>
       <c r="AQ8" s="17">
         <v>1055.740010979878</v>
       </c>
       <c r="AR8" s="18">
-        <v>1115.6502694858389</v>
+        <v>1115.6502694858384</v>
       </c>
       <c r="AS8" s="17">
         <v>1218.0490736626552</v>
       </c>
       <c r="AT8" s="17">
-        <v>1296.8394603935831</v>
+        <v>1296.8394603935826</v>
       </c>
       <c r="AU8" s="17">
         <v>1394.3558143524131</v>
       </c>
       <c r="AV8" s="18">
-        <v>1421.1670907779262</v>
+        <v>1421.1670907779267</v>
       </c>
       <c r="AW8" s="17">
-        <v>1252.1744686478166</v>
+        <v>1252.174468647818</v>
       </c>
       <c r="AX8" s="17">
-        <v>1522.1151152624327</v>
+        <v>1522.1151152624318</v>
       </c>
       <c r="AY8" s="17">
-        <v>1586.1090782860076</v>
+        <v>1586.1090782860081</v>
       </c>
       <c r="AZ8" s="18">
-        <v>1705.8884797002788</v>
+        <v>1705.8884797002786</v>
       </c>
       <c r="BA8" s="17">
-        <v>1672.3885393380078</v>
+        <v>1672.3885393380065</v>
       </c>
       <c r="BB8" s="17">
-        <v>1648.5438600869772</v>
+        <v>1648.5438600869782</v>
       </c>
       <c r="BC8" s="17">
-        <v>1819.800872064855</v>
+        <v>1819.800872064854</v>
       </c>
       <c r="BD8" s="18">
-        <v>1998.4743845761193</v>
+        <v>1998.4743845761197</v>
       </c>
       <c r="BE8" s="17">
-        <v>1673.8283877534752</v>
+        <v>1673.8283877534755</v>
       </c>
       <c r="BF8" s="17">
-        <v>1872.8386590519681</v>
+        <v>1872.8386590519672</v>
       </c>
       <c r="BG8" s="17">
-        <v>2037.8491310054108</v>
+        <v>2037.8491310054139</v>
       </c>
       <c r="BH8" s="18">
-        <v>2071.5126098728529</v>
+        <v>2071.5126098728533</v>
       </c>
       <c r="BI8" s="17">
-        <v>1732.0410531136977</v>
+        <v>1732.0410531136999</v>
       </c>
       <c r="BJ8" s="17">
-        <v>2018.955723363202</v>
+        <v>2018.9557233632015</v>
       </c>
       <c r="BK8" s="17">
-        <v>2232.4257070318004</v>
+        <v>2232.4257070317994</v>
       </c>
       <c r="BL8" s="18">
-        <v>1985.7633719390983</v>
+        <v>1985.7633719391001</v>
       </c>
       <c r="BM8" s="17">
-        <v>1708.4591271693009</v>
+        <v>1708.4591271692998</v>
       </c>
       <c r="BN8" s="17">
-        <v>1670.4677215592992</v>
+        <v>1670.4677215593006</v>
       </c>
       <c r="BO8" s="17">
-        <v>1675.5100911566005</v>
+        <v>1675.510091156601</v>
       </c>
       <c r="BP8" s="18">
-        <v>1539.5356613513</v>
+        <v>1539.5356613512993</v>
       </c>
       <c r="BQ8" s="17">
-        <v>1820.0281450093999</v>
+        <v>1820.0281450094008</v>
       </c>
       <c r="BR8" s="17">
-        <v>2028.6441106382003</v>
+        <v>2028.6441106382008</v>
       </c>
       <c r="BS8" s="17">
-        <v>1979.6176507081002</v>
+        <v>1979.6176507080997</v>
       </c>
       <c r="BT8" s="18">
-        <v>2229.5997414474</v>
+        <v>2229.5997414473991</v>
       </c>
       <c r="BU8" s="17">
-        <v>1996.4013133731016</v>
+        <v>1996.4013133730998</v>
       </c>
       <c r="BV8" s="17">
-        <v>2250.9850300020976</v>
+        <v>2250.9850300021003</v>
       </c>
       <c r="BW8" s="17">
-        <v>2304.1407330374009</v>
+        <v>2304.1407330373981</v>
       </c>
       <c r="BX8" s="18">
-        <v>2191.478685460298</v>
+        <v>2191.4786854603003</v>
       </c>
       <c r="BY8" s="17">
-        <v>1958.9453742472001</v>
+        <v>1958.945374247201</v>
       </c>
       <c r="BZ8" s="17">
-        <v>2132.8210908021006</v>
+        <v>2132.8210908020988</v>
       </c>
       <c r="CA8" s="17">
-        <v>2304.4260326412009</v>
+        <v>2304.4260326411959</v>
       </c>
       <c r="CB8" s="18">
-        <v>2276.7570214834022</v>
+        <v>2276.7570214833977</v>
       </c>
       <c r="CC8" s="17">
-        <v>1914.7092618350996</v>
+        <v>1914.7092618351007</v>
       </c>
       <c r="CD8" s="17">
-        <v>2113.5667894738986</v>
+        <v>2113.5667894738981</v>
       </c>
       <c r="CE8" s="17">
-        <v>2460.4214749233001</v>
+        <v>2460.4214749233006</v>
       </c>
       <c r="CF8" s="18">
-        <v>2435.2749457573977</v>
+        <v>2435.2749457573968</v>
       </c>
       <c r="CG8" s="17">
         <v>2143.8469929516</v>
       </c>
       <c r="CH8" s="19">
-        <v>2307.332300792199</v>
+        <v>2307.3323007922008</v>
       </c>
       <c r="CI8" s="19">
-        <v>2499.9099723378977</v>
+        <v>2499.9099723378999</v>
       </c>
       <c r="CJ8" s="18">
-        <v>2478.3620402564993</v>
+        <v>2478.3620402565007</v>
       </c>
       <c r="CK8" s="18">
-        <v>2222.7669269145986</v>
+        <v>2222.7669269146036</v>
       </c>
       <c r="CL8" s="18">
-        <v>2590.5050819001026</v>
+        <v>2590.5050819001012</v>
       </c>
       <c r="CM8" s="18">
-        <v>2635.2483256101013</v>
+        <v>2635.2483256101032</v>
       </c>
       <c r="CN8" s="18">
         <v>2726.7398084449997</v>
       </c>
       <c r="CO8" s="18">
-        <v>2329.0905569740989</v>
+        <v>2329.0905569740999</v>
       </c>
       <c r="CP8" s="18">
         <v>2627.4668928999004</v>
       </c>
       <c r="CQ8" s="18">
-        <v>2623.3605817274979</v>
+        <v>2623.3605817275024</v>
       </c>
       <c r="CR8" s="18">
-        <v>2911.2375241026011</v>
+        <v>2911.2375241025993</v>
       </c>
       <c r="CS8" s="18">
-        <v>2789.7613547397004</v>
+        <v>2789.7613547397</v>
       </c>
       <c r="CT8" s="18">
-        <v>2848.8789334315029</v>
+        <v>2848.8789334315024</v>
       </c>
       <c r="CU8" s="18">
-        <v>2904.653399218701</v>
+        <v>2904.6533992187015</v>
       </c>
       <c r="CV8" s="18">
-        <v>3141.4409699329003</v>
+        <v>3141.4409699328994</v>
       </c>
       <c r="CW8" s="18">
-        <v>2745.051003152299</v>
+        <v>2745.0510031522999</v>
       </c>
       <c r="CX8" s="18">
         <v>3087.998625734499</v>
       </c>
       <c r="CY8" s="18">
-        <v>3160.1704425668991</v>
+        <v>3160.1704425669004</v>
       </c>
       <c r="CZ8" s="18">
-        <v>3204.2274767636982</v>
+        <v>3204.2274767636995</v>
       </c>
       <c r="DA8" s="18">
-        <v>3012.2179509817993</v>
+        <v>3012.2179509817997</v>
       </c>
       <c r="DB8" s="18">
-        <v>3134.7387645125996</v>
+        <v>3134.7387645125991</v>
       </c>
       <c r="DC8" s="18">
-        <v>3415.635574952199</v>
+        <v>3415.6355749522018</v>
       </c>
       <c r="DD8" s="18">
-        <v>3256.1050859640009</v>
+        <v>3256.1050859639995</v>
       </c>
       <c r="DE8" s="18">
-        <v>3017.4106666461998</v>
+        <v>3017.4106666462021</v>
       </c>
       <c r="DF8" s="18">
-        <v>2594.4642630343019</v>
+        <v>2594.464263034301</v>
       </c>
       <c r="DG8" s="18">
-        <v>3095.8936386757009</v>
+        <v>3095.8936386756995</v>
       </c>
       <c r="DH8" s="18">
-        <v>3321.5084884762978</v>
+        <v>3321.5084884762996</v>
       </c>
       <c r="DI8" s="18">
-        <v>3157.2492759959991</v>
+        <v>3157.2492759959978</v>
       </c>
       <c r="DJ8" s="18">
-        <v>3689.2227624415023</v>
+        <v>3689.2227624415041</v>
       </c>
       <c r="DK8" s="18">
-        <v>3708.2010004987978</v>
+        <v>3708.2010004988019</v>
       </c>
       <c r="DL8" s="18">
-        <v>4248.7601569432009</v>
+        <v>4248.7601569432027</v>
       </c>
       <c r="DM8" s="18">
-        <v>4221.1577000213993</v>
+        <v>4221.1577000214047</v>
       </c>
       <c r="DN8" s="18">
-        <v>5152.5475880524009</v>
+        <v>5152.5475880523973</v>
       </c>
       <c r="DO8" s="18">
-        <v>5753.1277126649975</v>
+        <v>5753.1277126650029</v>
       </c>
       <c r="DP8" s="18">
-        <v>5435.9455409539032</v>
+        <v>5435.9455409538959</v>
       </c>
       <c r="DQ8" s="18">
-        <v>4760.2438343096046</v>
+        <v>4760.2459453105994</v>
       </c>
       <c r="DR8" s="18">
-        <v>4713.4391764198026</v>
+        <v>4713.4393354208014</v>
       </c>
       <c r="DS8" s="18">
-        <v>4645.2065114304023</v>
+        <v>4645.2066174313986</v>
       </c>
       <c r="DT8" s="18">
-        <v>5086.0648209308965</v>
+        <v>5086.0656189306983</v>
       </c>
       <c r="DU8" s="18">
-        <v>4789.443472350501</v>
+        <v>4789.4459292091997</v>
       </c>
       <c r="DV8" s="18">
-        <v>4984.8265977491037</v>
+        <v>4984.8286725988</v>
       </c>
       <c r="DW8" s="18">
-        <v>5017.0050093242999</v>
+        <v>5017.0066131836984</v>
       </c>
       <c r="DX8" s="18">
-        <v>5489.8182528120997</v>
+        <v>5489.8195716718992</v>
       </c>
       <c r="DY8" s="18">
-        <v>5427.9861585996996</v>
+        <v>5438.6259404503016</v>
       </c>
       <c r="DZ8" s="18">
-        <v>5251.9311904294991</v>
+        <v>5268.2143135389033</v>
       </c>
       <c r="EA8" s="18">
-        <v>5336.6402788699015</v>
+        <v>5346.9707738899988</v>
       </c>
       <c r="EB8" s="18">
-        <v>5678.8957316303922</v>
+        <v>5731.634572380096</v>
       </c>
       <c r="EC8" s="18">
-        <v>5363.0766696713999</v>
+        <v>5368.7283666895992</v>
+      </c>
+      <c r="ED8" s="18">
+        <v>5798.3574300695982</v>
       </c>
     </row>
-    <row r="9" spans="2:133" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:134" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="26" t="s">
         <v>114</v>
       </c>
       <c r="C9" s="17">
-        <v>4821.5889999997989</v>
+        <v>4821.5889999997999</v>
       </c>
       <c r="D9" s="17">
-        <v>5214.1180000006007</v>
+        <v>5214.1180000005997</v>
       </c>
       <c r="E9" s="17">
-        <v>5188.1539999992983</v>
+        <v>5188.153999999301</v>
       </c>
       <c r="F9" s="17">
-        <v>5464.3630000004996</v>
+        <v>5464.3630000004987</v>
       </c>
       <c r="G9" s="17">
-        <v>6453.820999999899</v>
+        <v>6453.820999999898</v>
       </c>
       <c r="H9" s="17">
-        <v>7069.4189999992986</v>
+        <v>7069.4189999992996</v>
       </c>
       <c r="I9" s="17">
-        <v>8251.588000001002</v>
+        <v>8251.5880000010002</v>
       </c>
       <c r="J9" s="17">
-        <v>9001.5680000009979</v>
+        <v>9001.5680000009997</v>
       </c>
       <c r="K9" s="17">
-        <v>9585.1330000007983</v>
+        <v>9585.1330000008002</v>
       </c>
       <c r="L9" s="17">
-        <v>7529.3960000004008</v>
+        <v>7529.3960000003999</v>
       </c>
       <c r="M9" s="18">
         <v>8898.3140000003004</v>
       </c>
       <c r="N9" s="18">
-        <v>9533.7400000017969</v>
+        <v>9533.7400000017988</v>
       </c>
       <c r="O9" s="18">
-        <v>9448.9198999984037</v>
+        <v>9448.9198999983946</v>
       </c>
       <c r="P9" s="18">
         <v>9482.8529999997972</v>
       </c>
       <c r="Q9" s="18">
-        <v>10262.931300000397</v>
+        <v>10262.931300000402</v>
       </c>
       <c r="R9" s="18">
-        <v>11434.135399998902</v>
+        <v>11434.135399998908</v>
       </c>
       <c r="S9" s="18">
-        <v>12270.771900000498</v>
+        <v>12270.771900000502</v>
       </c>
       <c r="T9" s="18">
         <v>13983.452767002203</v>
       </c>
       <c r="U9" s="18">
-        <v>14505.145869999096</v>
+        <v>14505.145869999098</v>
       </c>
       <c r="V9" s="18">
-        <v>15186.331443000199</v>
+        <v>15186.331443000201</v>
       </c>
       <c r="W9" s="18">
-        <v>14831.826842000999</v>
+        <v>14831.826842001003</v>
       </c>
       <c r="X9" s="18">
-        <v>18293.6039719992</v>
+        <v>18293.603971999204</v>
       </c>
       <c r="Y9" s="18">
         <v>23984.810977998204</v>
       </c>
       <c r="Z9" s="18">
-        <v>22828.345407001609</v>
+        <v>22828.345407001598</v>
       </c>
       <c r="AA9" s="18">
-        <v>23983.367225001202</v>
+        <v>23983.367225001199</v>
       </c>
       <c r="AB9" s="18">
-        <v>25042.754023000489</v>
+        <v>25097.695624000102</v>
       </c>
       <c r="AC9" s="18">
-        <v>1086.0239999996993</v>
+        <v>1086.0239999997</v>
       </c>
       <c r="AD9" s="18">
-        <v>1174.7200000005994</v>
+        <v>1174.7200000005998</v>
       </c>
       <c r="AE9" s="18">
-        <v>1284.7169999998998</v>
+        <v>1284.7169999999001</v>
       </c>
       <c r="AF9" s="18">
         <v>1276.1279999996002</v>
       </c>
       <c r="AG9" s="18">
-        <v>1183.5669999997997</v>
+        <v>1183.5669999998004</v>
       </c>
       <c r="AH9" s="18">
         <v>1308.6010000004999</v>
       </c>
       <c r="AI9" s="18">
-        <v>1344.1310000007004</v>
+        <v>1344.1310000006997</v>
       </c>
       <c r="AJ9" s="18">
-        <v>1377.8189999996002</v>
+        <v>1377.8189999996</v>
       </c>
       <c r="AK9" s="18">
-        <v>1180.4949999998996</v>
+        <v>1180.4949999999001</v>
       </c>
       <c r="AL9" s="18">
-        <v>1345.1989999994998</v>
+        <v>1345.1989999995014</v>
       </c>
       <c r="AM9" s="18">
         <v>1315.8179999993997</v>
       </c>
       <c r="AN9" s="18">
-        <v>1346.6420000004996</v>
+        <v>1346.6420000005003</v>
       </c>
       <c r="AO9" s="17">
-        <v>1362.365999999399</v>
+        <v>1362.3659999993993</v>
       </c>
       <c r="AP9" s="17">
-        <v>1331.6689999996995</v>
+        <v>1331.6689999996991</v>
       </c>
       <c r="AQ9" s="17">
         <v>1305.5910000008002</v>
       </c>
       <c r="AR9" s="18">
-        <v>1464.7370000006003</v>
+        <v>1464.7370000005997</v>
       </c>
       <c r="AS9" s="17">
         <v>1453.701</v>
       </c>
       <c r="AT9" s="17">
-        <v>1590.2830000003994</v>
+        <v>1590.2830000003989</v>
       </c>
       <c r="AU9" s="17">
         <v>1684.3039999997991</v>
       </c>
       <c r="AV9" s="18">
-        <v>1725.5329999997</v>
+        <v>1725.5329999997005</v>
       </c>
       <c r="AW9" s="17">
-        <v>1480.0989999999993</v>
+        <v>1480.0990000000006</v>
       </c>
       <c r="AX9" s="17">
-        <v>1832.3869999992007</v>
+        <v>1832.3869999991998</v>
       </c>
       <c r="AY9" s="17">
-        <v>1809.1960000001995</v>
+        <v>1809.1960000002</v>
       </c>
       <c r="AZ9" s="18">
-        <v>1947.7369999998994</v>
+        <v>1947.7369999998991</v>
       </c>
       <c r="BA9" s="17">
-        <v>1971.796999999701</v>
+        <v>1971.7969999996999</v>
       </c>
       <c r="BB9" s="17">
-        <v>1931.4380000011001</v>
+        <v>1931.4380000011008</v>
       </c>
       <c r="BC9" s="17">
-        <v>2026.8050000005019</v>
+        <v>2026.805000000501</v>
       </c>
       <c r="BD9" s="18">
-        <v>2321.5479999996992</v>
+        <v>2321.5479999996996</v>
       </c>
       <c r="BE9" s="17">
-        <v>2009.785000000001</v>
+        <v>2009.7850000000012</v>
       </c>
       <c r="BF9" s="17">
-        <v>2265.5259999993</v>
+        <v>2265.5259999992991</v>
       </c>
       <c r="BG9" s="17">
-        <v>2301.5060000006988</v>
+        <v>2301.506000000702</v>
       </c>
       <c r="BH9" s="18">
-        <v>2424.7510000009975</v>
+        <v>2424.7510000009979</v>
       </c>
       <c r="BI9" s="17">
-        <v>2177.0949999996978</v>
+        <v>2177.0949999997001</v>
       </c>
       <c r="BJ9" s="17">
-        <v>2442.1259999997019</v>
+        <v>2442.1259999997014</v>
       </c>
       <c r="BK9" s="17">
-        <v>2655.1300000005003</v>
+        <v>2655.1300000004994</v>
       </c>
       <c r="BL9" s="18">
-        <v>2310.7820000008983</v>
+        <v>2310.7820000009001</v>
       </c>
       <c r="BM9" s="17">
-        <v>1892.7740000012009</v>
+        <v>1892.7740000011997</v>
       </c>
       <c r="BN9" s="17">
-        <v>1864.8789999990993</v>
+        <v>1864.8789999991004</v>
       </c>
       <c r="BO9" s="17">
-        <v>1835.2250000005006</v>
+        <v>1835.225000000501</v>
       </c>
       <c r="BP9" s="18">
-        <v>1936.5179999995999</v>
+        <v>1936.5179999995992</v>
       </c>
       <c r="BQ9" s="17">
-        <v>1998.7009999992997</v>
+        <v>1998.7009999993006</v>
       </c>
       <c r="BR9" s="17">
-        <v>2277.8290000007005</v>
+        <v>2277.8290000007009</v>
       </c>
       <c r="BS9" s="17">
-        <v>2168.6530000001003</v>
+        <v>2168.6530000000998</v>
       </c>
       <c r="BT9" s="18">
-        <v>2453.1310000001999</v>
+        <v>2453.131000000199</v>
       </c>
       <c r="BU9" s="17">
-        <v>2190.6390000011015</v>
+        <v>2190.6390000010997</v>
       </c>
       <c r="BV9" s="17">
-        <v>2523.7089999998975</v>
+        <v>2523.7089999999002</v>
       </c>
       <c r="BW9" s="17">
-        <v>2456.6000000005006</v>
+        <v>2456.6000000004979</v>
       </c>
       <c r="BX9" s="18">
-        <v>2362.7920000002978</v>
+        <v>2362.7920000003</v>
       </c>
       <c r="BY9" s="17">
-        <v>2210.0740000000001</v>
+        <v>2210.074000000001</v>
       </c>
       <c r="BZ9" s="17">
-        <v>2277.637999998301</v>
+        <v>2277.6379999982992</v>
       </c>
       <c r="CA9" s="17">
-        <v>2429.6759999999013</v>
+        <v>2429.6759999998962</v>
       </c>
       <c r="CB9" s="18">
-        <v>2531.5319000002023</v>
+        <v>2531.5319000001978</v>
       </c>
       <c r="CC9" s="17">
-        <v>2039.2849999995997</v>
+        <v>2039.2849999996006</v>
       </c>
       <c r="CD9" s="17">
-        <v>2260.809999999899</v>
+        <v>2260.8099999998985</v>
       </c>
       <c r="CE9" s="17">
-        <v>2588.8110000001006</v>
+        <v>2588.8110000001011</v>
       </c>
       <c r="CF9" s="18">
-        <v>2593.9470000001979</v>
+        <v>2593.947000000197</v>
       </c>
       <c r="CG9" s="17">
         <v>2326.5675999999003</v>
       </c>
       <c r="CH9" s="19">
-        <v>2515.3844000003987</v>
+        <v>2515.384400000401</v>
       </c>
       <c r="CI9" s="19">
-        <v>2690.2878999996979</v>
+        <v>2690.2878999997001</v>
       </c>
       <c r="CJ9" s="18">
-        <v>2730.6914000003994</v>
+        <v>2730.6914000004008</v>
       </c>
       <c r="CK9" s="18">
-        <v>2545.0402000000981</v>
+        <v>2545.0402000001031</v>
       </c>
       <c r="CL9" s="18">
-        <v>2910.6804999994029</v>
+        <v>2910.6804999994015</v>
       </c>
       <c r="CM9" s="18">
-        <v>2945.0314999996012</v>
+        <v>2945.0314999996026</v>
       </c>
       <c r="CN9" s="18">
-        <v>3033.3831999998001</v>
+        <v>3033.3831999997997</v>
       </c>
       <c r="CO9" s="18">
-        <v>2679.8620000002988</v>
+        <v>2679.8620000003002</v>
       </c>
       <c r="CP9" s="18">
         <v>3060.9881000004002</v>
       </c>
       <c r="CQ9" s="18">
-        <v>3054.0294999996977</v>
+        <v>3054.0294999997018</v>
       </c>
       <c r="CR9" s="18">
-        <v>3475.8923000001009</v>
+        <v>3475.8923000000987</v>
       </c>
       <c r="CS9" s="18">
-        <v>3373.6889150008001</v>
+        <v>3373.6889150007996</v>
       </c>
       <c r="CT9" s="18">
-        <v>3344.460280001003</v>
+        <v>3344.4602800010025</v>
       </c>
       <c r="CU9" s="18">
         <v>3460.5785300001016</v>
       </c>
       <c r="CV9" s="18">
-        <v>3804.7250420003006</v>
+        <v>3804.7250420002997</v>
       </c>
       <c r="CW9" s="18">
-        <v>3292.8555899997987</v>
+        <v>3292.8555899998</v>
       </c>
       <c r="CX9" s="18">
         <v>3657.7072799998991</v>
       </c>
       <c r="CY9" s="18">
-        <v>3700.6730899993995</v>
+        <v>3700.6730899994004</v>
       </c>
       <c r="CZ9" s="18">
-        <v>3853.9099099999985</v>
+        <v>3853.9099099999994</v>
       </c>
       <c r="DA9" s="18">
-        <v>3624.8727730000992</v>
+        <v>3624.8727730000996</v>
       </c>
       <c r="DB9" s="18">
-        <v>3740.2323540003999</v>
+        <v>3740.2323540003995</v>
       </c>
       <c r="DC9" s="18">
-        <v>3948.2858939996991</v>
+        <v>3948.2858939997018</v>
       </c>
       <c r="DD9" s="18">
-        <v>3872.9404220000006</v>
+        <v>3872.9404219999997</v>
       </c>
       <c r="DE9" s="18">
-        <v>3671.2226710005998</v>
+        <v>3671.2226710006021</v>
       </c>
       <c r="DF9" s="18">
-        <v>3207.1782150002023</v>
+        <v>3207.1782150002014</v>
       </c>
       <c r="DG9" s="18">
-        <v>3767.3136629994005</v>
+        <v>3767.3136629993992</v>
       </c>
       <c r="DH9" s="18">
-        <v>4186.1122930007978</v>
+        <v>4186.1122930007996</v>
       </c>
       <c r="DI9" s="18">
-        <v>4022.9775039996989</v>
+        <v>4022.9775039996975</v>
       </c>
       <c r="DJ9" s="18">
-        <v>4629.4398369997025</v>
+        <v>4629.4398369997043</v>
       </c>
       <c r="DK9" s="18">
-        <v>4436.774043999998</v>
+        <v>4436.7740440000016</v>
       </c>
       <c r="DL9" s="18">
-        <v>5204.4125869998015</v>
+        <v>5204.4125869998024</v>
       </c>
       <c r="DM9" s="18">
-        <v>5090.3840189991997</v>
+        <v>5090.3840189992052</v>
       </c>
       <c r="DN9" s="18">
-        <v>5981.0473369990013</v>
+        <v>5981.0473369989977</v>
       </c>
       <c r="DO9" s="18">
-        <v>6500.9612250001974</v>
+        <v>6500.9612250002028</v>
       </c>
       <c r="DP9" s="18">
-        <v>6412.4183969998039</v>
+        <v>6412.4183969997957</v>
       </c>
       <c r="DQ9" s="18">
-        <v>5835.3607670004039</v>
+        <v>5835.3607670003985</v>
       </c>
       <c r="DR9" s="18">
-        <v>5632.2613800004037</v>
+        <v>5632.2613800004019</v>
       </c>
       <c r="DS9" s="18">
-        <v>5381.5933190001024</v>
+        <v>5381.5933190000997</v>
       </c>
       <c r="DT9" s="18">
-        <v>5979.1299410006977</v>
+        <v>5979.1299410006986</v>
       </c>
       <c r="DU9" s="18">
-        <v>5613.1396080001014</v>
+        <v>5613.1396080000995</v>
       </c>
       <c r="DV9" s="18">
-        <v>5924.6812810002029</v>
+        <v>5924.6812810002002</v>
       </c>
       <c r="DW9" s="18">
-        <v>5940.6542730005003</v>
+        <v>5940.6542730004994</v>
       </c>
       <c r="DX9" s="18">
         <v>6504.8920630004004</v>
       </c>
       <c r="DY9" s="18">
-        <v>6148.0604669997001</v>
+        <v>6149.6799620002012</v>
       </c>
       <c r="DZ9" s="18">
-        <v>6156.5241910000977</v>
+        <v>6166.7091009993037</v>
       </c>
       <c r="EA9" s="18">
-        <v>6157.7809790000019</v>
+        <v>6152.6465360005986</v>
       </c>
       <c r="EB9" s="18">
-        <v>6580.3883860006918</v>
+        <v>6628.6600249999965</v>
       </c>
       <c r="EC9" s="18">
-        <v>6308.3459560011006</v>
+        <v>6358.7949669996997</v>
+      </c>
+      <c r="ED9" s="18">
+        <v>7272.1087359999974</v>
       </c>
     </row>
-    <row r="10" spans="2:133" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:134" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="26" t="s">
         <v>115</v>
       </c>
       <c r="C10" s="17">
         <v>-1408.8674683106144</v>
       </c>
       <c r="D10" s="17">
         <v>-1506.4600203315817</v>
       </c>
       <c r="E10" s="17">
         <v>-1027.7866641894686</v>
       </c>
       <c r="F10" s="17">
         <v>-1180.4131031880042</v>
       </c>
       <c r="G10" s="17">
         <v>-1194.1631842612207</v>
       </c>
       <c r="H10" s="17">
         <v>-1082.2891659142631</v>
       </c>
       <c r="I10" s="17">
         <v>-1174.6523069653431</v>
       </c>
       <c r="J10" s="17">
         <v>-1377.0777043812909</v>
       </c>
       <c r="K10" s="17">
         <v>-1645.5383543590001</v>
       </c>
       <c r="L10" s="17">
         <v>-961.6180300259</v>
       </c>
       <c r="M10" s="18">
         <v>-873.71879414720001</v>
       </c>
       <c r="N10" s="18">
         <v>-864.83887962890003</v>
       </c>
       <c r="O10" s="18">
         <v>-968.06162738449996</v>
       </c>
       <c r="P10" s="18">
         <v>-677.6924404801</v>
       </c>
       <c r="Q10" s="18">
-        <v>-956.70342863220003</v>
+        <v>-956.70342863220014</v>
       </c>
       <c r="R10" s="18">
-        <v>-1368.1841970991004</v>
+        <v>-1368.1841970990995</v>
       </c>
       <c r="S10" s="18">
-        <v>-1844.5009765763998</v>
+        <v>-1844.5009765763994</v>
       </c>
       <c r="T10" s="18">
-        <v>-2346.4332672994001</v>
+        <v>-2346.4332672994005</v>
       </c>
       <c r="U10" s="18">
-        <v>-2366.1821679417008</v>
+        <v>-2366.1821679416994</v>
       </c>
       <c r="V10" s="18">
-        <v>-2417.9809766595999</v>
+        <v>-2417.9809766596009</v>
       </c>
       <c r="W10" s="18">
-        <v>-2884.1968958184998</v>
+        <v>-2884.1968958185003</v>
       </c>
       <c r="X10" s="18">
-        <v>-3585.1628972797007</v>
+        <v>-3585.1628972796998</v>
       </c>
       <c r="Y10" s="18">
-        <v>-3569.0715444055008</v>
+        <v>-3569.0715444055013</v>
       </c>
       <c r="Z10" s="18">
-        <v>-3707.3218831909007</v>
+        <v>-3707.3187091881</v>
       </c>
       <c r="AA10" s="18">
-        <v>-3796.5562926851994</v>
+        <v>-3796.5523936876002</v>
       </c>
       <c r="AB10" s="18">
-        <v>-3831.3438273709994</v>
+        <v>-3798.2087432608009</v>
       </c>
       <c r="AC10" s="18">
-        <v>-264.10425632028904</v>
+        <v>-264.10425632028898</v>
       </c>
       <c r="AD10" s="18">
         <v>-398.62276780303722</v>
       </c>
       <c r="AE10" s="18">
-        <v>-407.67188045622652</v>
+        <v>-407.67188045622663</v>
       </c>
       <c r="AF10" s="18">
         <v>-338.46856373106158</v>
       </c>
       <c r="AG10" s="18">
-        <v>-343.22105068787192</v>
+        <v>-343.22105068787198</v>
       </c>
       <c r="AH10" s="18">
         <v>-483.62395506966561</v>
       </c>
       <c r="AI10" s="18">
         <v>-354.37359180948505</v>
       </c>
       <c r="AJ10" s="18">
         <v>-325.24142276455916</v>
       </c>
       <c r="AK10" s="18">
-        <v>-250.70815280988259</v>
+        <v>-250.70815280988262</v>
       </c>
       <c r="AL10" s="18">
-        <v>-344.89706829264196</v>
+        <v>-344.8970682926419</v>
       </c>
       <c r="AM10" s="18">
         <v>-200.99144676561633</v>
       </c>
       <c r="AN10" s="18">
         <v>-231.1899963213277</v>
       </c>
       <c r="AO10" s="17">
         <v>-222.71273057591389</v>
       </c>
       <c r="AP10" s="17">
         <v>-329.98139156180667</v>
       </c>
       <c r="AQ10" s="17">
         <v>-263.34473015782237</v>
       </c>
       <c r="AR10" s="18">
         <v>-364.37425089246142</v>
       </c>
       <c r="AS10" s="17">
         <v>-250.95522876194465</v>
       </c>
       <c r="AT10" s="17">
         <v>-310.68846798021616</v>
       </c>
@@ -3689,347 +3842,350 @@
       <c r="BB10" s="17">
         <v>-302.07361573902278</v>
       </c>
       <c r="BC10" s="17">
         <v>-218.70781475264693</v>
       </c>
       <c r="BD10" s="18">
         <v>-332.8492086365801</v>
       </c>
       <c r="BE10" s="17">
         <v>-343.61763376952581</v>
       </c>
       <c r="BF10" s="17">
         <v>-399.98687644133202</v>
       </c>
       <c r="BG10" s="17">
         <v>-272.17320853028809</v>
       </c>
       <c r="BH10" s="18">
         <v>-361.29998564014494</v>
       </c>
       <c r="BI10" s="17">
         <v>-452.85491080999998</v>
       </c>
       <c r="BJ10" s="17">
-        <v>-430.96310797449996</v>
+        <v>-430.96310797450002</v>
       </c>
       <c r="BK10" s="17">
         <v>-429.59618665669996</v>
       </c>
       <c r="BL10" s="18">
         <v>-332.12414891780003</v>
       </c>
       <c r="BM10" s="17">
         <v>-191.20983513290003</v>
       </c>
       <c r="BN10" s="17">
         <v>-201.75935225680001</v>
       </c>
       <c r="BO10" s="17">
         <v>-165.10985715889998</v>
       </c>
       <c r="BP10" s="18">
         <v>-403.5389854773</v>
       </c>
       <c r="BQ10" s="17">
         <v>-186.75821399590001</v>
       </c>
       <c r="BR10" s="17">
         <v>-257.79699163949999</v>
       </c>
       <c r="BS10" s="17">
         <v>-197.408913469</v>
       </c>
       <c r="BT10" s="18">
         <v>-231.75467504280002</v>
       </c>
       <c r="BU10" s="17">
         <v>-203.75311095800004</v>
       </c>
       <c r="BV10" s="17">
         <v>-286.02707251779998</v>
       </c>
       <c r="BW10" s="17">
         <v>-172.45507366309999</v>
       </c>
       <c r="BX10" s="18">
         <v>-202.60362248999999</v>
       </c>
       <c r="BY10" s="17">
-        <v>-298.59202911280005</v>
+        <v>-298.59202911279999</v>
       </c>
       <c r="BZ10" s="17">
         <v>-196.11004175620002</v>
       </c>
       <c r="CA10" s="17">
         <v>-170.92165094870001</v>
       </c>
       <c r="CB10" s="18">
         <v>-302.43790556679994</v>
       </c>
       <c r="CC10" s="17">
-        <v>-164.0709811445</v>
+        <v>-164.07098114450002</v>
       </c>
       <c r="CD10" s="17">
         <v>-175.028520786</v>
       </c>
       <c r="CE10" s="17">
         <v>-147.99512092679998</v>
       </c>
       <c r="CF10" s="18">
         <v>-190.59781762279999</v>
       </c>
       <c r="CG10" s="17">
-        <v>-215.97556299830012</v>
+        <v>-215.97556299829995</v>
       </c>
       <c r="CH10" s="19">
-        <v>-237.36372848819985</v>
+        <v>-237.3637284882</v>
       </c>
       <c r="CI10" s="19">
-        <v>-222.11667070179993</v>
+        <v>-222.11667070180002</v>
       </c>
       <c r="CJ10" s="18">
-        <v>-281.24746644390007</v>
+        <v>-281.24746644390018</v>
       </c>
       <c r="CK10" s="18">
         <v>-353.91532065549984</v>
       </c>
       <c r="CL10" s="18">
-        <v>-346.6202360493001</v>
+        <v>-346.62023604930005</v>
       </c>
       <c r="CM10" s="18">
-        <v>-334.79253518950009</v>
+        <v>-334.7925351894998</v>
       </c>
       <c r="CN10" s="18">
-        <v>-332.85610520480026</v>
+        <v>-332.85610520479997</v>
       </c>
       <c r="CO10" s="18">
-        <v>-367.84141565619996</v>
+        <v>-367.84141565620018</v>
       </c>
       <c r="CP10" s="18">
-        <v>-449.97111036049989</v>
+        <v>-449.97111036049995</v>
       </c>
       <c r="CQ10" s="18">
-        <v>-445.80573831219994</v>
+        <v>-445.80573831219954</v>
       </c>
       <c r="CR10" s="18">
-        <v>-580.88271224750008</v>
+        <v>-580.88271224749963</v>
       </c>
       <c r="CS10" s="18">
-        <v>-598.05571200110012</v>
+        <v>-598.05571200109978</v>
       </c>
       <c r="CT10" s="18">
-        <v>-508.10740638949972</v>
+        <v>-508.10740638949983</v>
       </c>
       <c r="CU10" s="18">
-        <v>-565.63231973140023</v>
+        <v>-565.63231973140046</v>
       </c>
       <c r="CV10" s="18">
-        <v>-674.63782917740014</v>
+        <v>-674.63782917740036</v>
       </c>
       <c r="CW10" s="18">
         <v>-559.8294357074999</v>
       </c>
       <c r="CX10" s="18">
-        <v>-583.9410724853999</v>
+        <v>-583.94107248540013</v>
       </c>
       <c r="CY10" s="18">
-        <v>-553.12036973250031</v>
+        <v>-553.12036973249985</v>
       </c>
       <c r="CZ10" s="18">
-        <v>-669.29129001630031</v>
+        <v>-669.29129001629974</v>
       </c>
       <c r="DA10" s="18">
-        <v>-626.99558571830005</v>
+        <v>-626.99558571830016</v>
       </c>
       <c r="DB10" s="18">
         <v>-616.79518021780029</v>
       </c>
       <c r="DC10" s="18">
-        <v>-543.69601025749989</v>
+        <v>-543.69601025750012</v>
       </c>
       <c r="DD10" s="18">
-        <v>-630.49420046599994</v>
+        <v>-630.49420046600017</v>
       </c>
       <c r="DE10" s="18">
-        <v>-669.59642262440013</v>
+        <v>-669.59642262440002</v>
       </c>
       <c r="DF10" s="18">
-        <v>-627.71378502590005</v>
+        <v>-627.71378502590028</v>
       </c>
       <c r="DG10" s="18">
         <v>-698.89481725369978</v>
       </c>
       <c r="DH10" s="18">
         <v>-887.99187091450005</v>
       </c>
       <c r="DI10" s="18">
-        <v>-888.39654512370009</v>
+        <v>-888.39654512370021</v>
       </c>
       <c r="DJ10" s="18">
-        <v>-962.29498332820003</v>
+        <v>-962.29498332820026</v>
       </c>
       <c r="DK10" s="18">
-        <v>-746.19147200119983</v>
+        <v>-746.19147200119971</v>
       </c>
       <c r="DL10" s="18">
-        <v>-988.27989682660063</v>
+        <v>-988.27989682659984</v>
       </c>
       <c r="DM10" s="18">
         <v>-904.04204596780016</v>
       </c>
       <c r="DN10" s="18">
-        <v>-873.19749752660005</v>
+        <v>-873.19749752660027</v>
       </c>
       <c r="DO10" s="18">
-        <v>-784.9585187652001</v>
+        <v>-784.95851876520021</v>
       </c>
       <c r="DP10" s="18">
-        <v>-1006.8734821459008</v>
+        <v>-1006.8734821459004</v>
       </c>
       <c r="DQ10" s="18">
-        <v>-1098.2078060908</v>
+        <v>-1098.2056950897995</v>
       </c>
       <c r="DR10" s="18">
-        <v>-937.39642413059994</v>
+        <v>-937.3962651295999</v>
       </c>
       <c r="DS10" s="18">
-        <v>-753.14977801969962</v>
+        <v>-753.14967201870013</v>
       </c>
       <c r="DT10" s="18">
-        <v>-918.56787494980085</v>
+        <v>-918.56707695</v>
       </c>
       <c r="DU10" s="18">
-        <v>-839.98534041959977</v>
+        <v>-839.98377242089964</v>
       </c>
       <c r="DV10" s="18">
-        <v>-961.42696213109957</v>
+        <v>-961.42577613139997</v>
       </c>
       <c r="DW10" s="18">
-        <v>-946.51790944619984</v>
+        <v>-946.5171944468002</v>
       </c>
       <c r="DX10" s="18">
-        <v>-1048.6260806883006</v>
+        <v>-1048.6256506885006</v>
       </c>
       <c r="DY10" s="18">
-        <v>-828.68339427000012</v>
+        <v>-819.87102926989951</v>
       </c>
       <c r="DZ10" s="18">
-        <v>-1015.9213832605996</v>
+        <v>-1010.2360332604007</v>
       </c>
       <c r="EA10" s="18">
-        <v>-934.18669505009973</v>
+        <v>-919.15700596060026</v>
       </c>
       <c r="EB10" s="18">
-        <v>-1052.5523547902999</v>
+        <v>-1048.9446747699003</v>
       </c>
       <c r="EC10" s="18">
-        <v>-1033.8531295196999</v>
+        <v>-1061.4734325001</v>
+      </c>
+      <c r="ED10" s="18">
+        <v>-1516.6853701403998</v>
       </c>
     </row>
-    <row r="11" spans="2:133" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:134" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="26" t="s">
         <v>116</v>
       </c>
       <c r="C11" s="17">
         <v>19.9965815658</v>
       </c>
       <c r="D11" s="17">
         <v>29.289107802599997</v>
       </c>
       <c r="E11" s="17">
         <v>38.568698003399994</v>
       </c>
       <c r="F11" s="17">
         <v>51.02914849470001</v>
       </c>
       <c r="G11" s="17">
         <v>70.753623447900011</v>
       </c>
       <c r="H11" s="17">
         <v>79.15730781149999</v>
       </c>
       <c r="I11" s="17">
         <v>62.271963030299986</v>
       </c>
       <c r="J11" s="17">
         <v>31.538492064000003</v>
       </c>
       <c r="K11" s="17">
         <v>29.591209805999988</v>
       </c>
       <c r="L11" s="17">
         <v>26.194631262000001</v>
       </c>
       <c r="M11" s="18">
         <v>26.365441950000001</v>
       </c>
       <c r="N11" s="18">
-        <v>25.683641499999997</v>
+        <v>25.683641499999993</v>
       </c>
       <c r="O11" s="18">
-        <v>12.360146560000004</v>
+        <v>12.360146560000009</v>
       </c>
       <c r="P11" s="18">
-        <v>12.217912469999995</v>
+        <v>12.21791247</v>
       </c>
       <c r="Q11" s="18">
-        <v>17.373734970000001</v>
+        <v>17.373734970000008</v>
       </c>
       <c r="R11" s="18">
         <v>15.59133997</v>
       </c>
       <c r="S11" s="18">
-        <v>19.08653228</v>
+        <v>19.086532279999997</v>
       </c>
       <c r="T11" s="18">
         <v>14.222924619999999</v>
       </c>
       <c r="U11" s="18">
-        <v>20.202716160000001</v>
+        <v>20.202716159999991</v>
       </c>
       <c r="V11" s="18">
         <v>9.9753530700000042</v>
       </c>
       <c r="W11" s="18">
-        <v>13.711952650000008</v>
+        <v>13.711952649999997</v>
       </c>
       <c r="X11" s="18">
-        <v>9.289093160000002</v>
+        <v>9.2890931600000002</v>
       </c>
       <c r="Y11" s="18">
-        <v>11.993086099999998</v>
+        <v>11.993086099999999</v>
       </c>
       <c r="Z11" s="18">
-        <v>17.070226279999996</v>
+        <v>17.070226280000004</v>
       </c>
       <c r="AA11" s="18">
-        <v>22.928624920000004</v>
+        <v>22.932180350000003</v>
       </c>
       <c r="AB11" s="18">
-        <v>340.49018689999997</v>
+        <v>341.89034352000027</v>
       </c>
       <c r="AC11" s="18">
         <v>4.2123767600999997</v>
       </c>
       <c r="AD11" s="18">
         <v>4.8556821923999998</v>
       </c>
       <c r="AE11" s="18">
         <v>3.5624978210999991</v>
       </c>
       <c r="AF11" s="18">
         <v>7.3660247922000011</v>
       </c>
       <c r="AG11" s="18">
         <v>5.6226195113999999</v>
       </c>
       <c r="AH11" s="18">
         <v>6.5227288622999993</v>
       </c>
       <c r="AI11" s="18">
         <v>8.3517434087999973</v>
       </c>
       <c r="AJ11" s="18">
         <v>8.7920160201000002</v>
       </c>
@@ -4126,228 +4282,231 @@
       <c r="BO11" s="17">
         <v>5.3949483150000006</v>
       </c>
       <c r="BP11" s="18">
         <v>6.5566468290000017</v>
       </c>
       <c r="BQ11" s="17">
         <v>6.6823590059999987</v>
       </c>
       <c r="BR11" s="17">
         <v>6.9921022770000008</v>
       </c>
       <c r="BS11" s="17">
         <v>6.7355641770000005</v>
       </c>
       <c r="BT11" s="18">
         <v>5.9554164900000011</v>
       </c>
       <c r="BU11" s="17">
         <v>6.4614243299999998</v>
       </c>
       <c r="BV11" s="17">
         <v>7.5791025199999993</v>
       </c>
       <c r="BW11" s="17">
-        <v>7.5938067000000018</v>
+        <v>7.5938066999999947</v>
       </c>
       <c r="BX11" s="18">
-        <v>4.0493079499999958</v>
+        <v>4.0493079499999993</v>
       </c>
       <c r="BY11" s="17">
-        <v>3.1184033599999985</v>
+        <v>3.1184033600000021</v>
       </c>
       <c r="BZ11" s="17">
         <v>3.6981325600000012</v>
       </c>
       <c r="CA11" s="17">
-        <v>2.877683590000002</v>
+        <v>2.8776835900000037</v>
       </c>
       <c r="CB11" s="18">
         <v>2.6659270500000023</v>
       </c>
       <c r="CC11" s="17">
-        <v>3.0602429799999946</v>
+        <v>3.0602429799999982</v>
       </c>
       <c r="CD11" s="17">
         <v>4.1963102600000006</v>
       </c>
       <c r="CE11" s="17">
         <v>2.1355958499999996</v>
       </c>
       <c r="CF11" s="18">
-        <v>2.8257633799999997</v>
+        <v>2.8257633800000015</v>
       </c>
       <c r="CG11" s="17">
-        <v>4.1025559499999957</v>
+        <v>4.1025559499999993</v>
       </c>
       <c r="CH11" s="19">
         <v>2.6680292800000007</v>
       </c>
       <c r="CI11" s="19">
-        <v>5.9806430400000004</v>
+        <v>5.9806430400000075</v>
       </c>
       <c r="CJ11" s="18">
         <v>4.6225067000000024</v>
       </c>
       <c r="CK11" s="18">
-        <v>3.6242475700000014</v>
+        <v>3.6242475699999979</v>
       </c>
       <c r="CL11" s="18">
         <v>4.2403179499999979</v>
       </c>
       <c r="CM11" s="18">
-        <v>3.2878608000000007</v>
+        <v>3.2878608000000042</v>
       </c>
       <c r="CN11" s="18">
         <v>4.4389136499999999</v>
       </c>
       <c r="CO11" s="18">
-        <v>5.0849726300000029</v>
+        <v>5.0849726299999958</v>
       </c>
       <c r="CP11" s="18">
-        <v>5.4660032600000008</v>
+        <v>5.4660032600000044</v>
       </c>
       <c r="CQ11" s="18">
-        <v>4.2543200399999961</v>
+        <v>4.2543200399999996</v>
       </c>
       <c r="CR11" s="18">
-        <v>4.2812363500000004</v>
+        <v>4.2812363499999968</v>
       </c>
       <c r="CS11" s="18">
-        <v>2.8310667400000025</v>
+        <v>2.8310667399999989</v>
       </c>
       <c r="CT11" s="18">
         <v>3.3713398199999993</v>
       </c>
       <c r="CU11" s="18">
-        <v>4.2397189499999968</v>
+        <v>4.2397189500000003</v>
       </c>
       <c r="CV11" s="18">
         <v>3.7807991100000002</v>
       </c>
       <c r="CW11" s="18">
         <v>3.8004388599999999</v>
       </c>
       <c r="CX11" s="18">
         <v>4.1356982199999983</v>
       </c>
       <c r="CY11" s="18">
-        <v>4.6348123000000037</v>
+        <v>4.6348123000000001</v>
       </c>
       <c r="CZ11" s="18">
-        <v>7.6317667799999995</v>
+        <v>7.6317667799999924</v>
       </c>
       <c r="DA11" s="18">
-        <v>2.6645367000000029</v>
+        <v>2.6645366999999993</v>
       </c>
       <c r="DB11" s="18">
-        <v>2.4639447300000015</v>
+        <v>2.4639447300000032</v>
       </c>
       <c r="DC11" s="18">
         <v>2.4545852100000012</v>
       </c>
       <c r="DD11" s="18">
-        <v>2.3922864299999986</v>
+        <v>2.3922864300000004</v>
       </c>
       <c r="DE11" s="18">
-        <v>3.5740892700000053</v>
+        <v>3.5740892699999982</v>
       </c>
       <c r="DF11" s="18">
-        <v>3.2040480600000016</v>
+        <v>3.2040480599999981</v>
       </c>
       <c r="DG11" s="18">
-        <v>3.8514559300000002</v>
+        <v>3.8514559299999966</v>
       </c>
       <c r="DH11" s="18">
-        <v>3.0823593900000006</v>
+        <v>3.0823593900000041</v>
       </c>
       <c r="DI11" s="18">
-        <v>1.5738211199999999</v>
+        <v>1.5738211199999981</v>
       </c>
       <c r="DJ11" s="18">
-        <v>1.5007457700000018</v>
+        <v>1.5007457700000009</v>
       </c>
       <c r="DK11" s="18">
         <v>1.3084725000000006</v>
       </c>
       <c r="DL11" s="18">
         <v>4.9060537699999998</v>
       </c>
       <c r="DM11" s="18">
         <v>1.6917459899999994</v>
       </c>
       <c r="DN11" s="18">
         <v>3.3110855800000003</v>
       </c>
       <c r="DO11" s="18">
-        <v>2.9822314299999988</v>
+        <v>2.9822314300000006</v>
       </c>
       <c r="DP11" s="18">
         <v>4.0080230999999991</v>
       </c>
       <c r="DQ11" s="18">
         <v>3.5476403999999988</v>
       </c>
       <c r="DR11" s="18">
         <v>4.4676005500000002</v>
       </c>
       <c r="DS11" s="18">
-        <v>4.1492894499999977</v>
+        <v>4.1492894500000013</v>
       </c>
       <c r="DT11" s="18">
-        <v>4.9056958799999997</v>
+        <v>4.9056958800000032</v>
       </c>
       <c r="DU11" s="18">
-        <v>4.3388127700000005</v>
+        <v>4.339701630000004</v>
       </c>
       <c r="DV11" s="18">
-        <v>5.5925598800000031</v>
+        <v>5.5934487300000058</v>
       </c>
       <c r="DW11" s="18">
-        <v>4.7699187700000003</v>
+        <v>4.7708076299999966</v>
       </c>
       <c r="DX11" s="18">
-        <v>8.2273335000000003</v>
+        <v>8.2282223599999966</v>
       </c>
       <c r="DY11" s="18">
-        <v>83.068552869999962</v>
+        <v>83.276969720000068</v>
       </c>
       <c r="DZ11" s="18">
-        <v>85.755573690000006</v>
+        <v>86.168346800000052</v>
       </c>
       <c r="EA11" s="18">
-        <v>84.889973919999989</v>
+        <v>85.209779850000075</v>
       </c>
       <c r="EB11" s="18">
-        <v>86.776086420000013</v>
+        <v>87.235247150000077</v>
       </c>
       <c r="EC11" s="18">
         <v>4.7077991899999994</v>
       </c>
+      <c r="ED11" s="18">
+        <v>4.4998002100000001</v>
+      </c>
     </row>
-    <row r="12" spans="2:133" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:134" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="26" t="s">
         <v>117</v>
       </c>
       <c r="C12" s="17">
         <v>0</v>
       </c>
       <c r="D12" s="17">
         <v>0</v>
       </c>
       <c r="E12" s="17">
         <v>0</v>
       </c>
       <c r="F12" s="17">
         <v>0</v>
       </c>
       <c r="G12" s="17">
         <v>0</v>
       </c>
       <c r="H12" s="17">
         <v>0</v>
       </c>
       <c r="I12" s="17">
         <v>0</v>
       </c>
       <c r="J12" s="17">
@@ -4362,72 +4521,72 @@
       <c r="M12" s="18">
         <v>6.9289999999999994</v>
       </c>
       <c r="N12" s="18">
         <v>48.420999999999999</v>
       </c>
       <c r="O12" s="18">
         <v>179.73110000000003</v>
       </c>
       <c r="P12" s="18">
         <v>106.59399999999999</v>
       </c>
       <c r="Q12" s="18">
         <v>105.84970000000001</v>
       </c>
       <c r="R12" s="18">
         <v>93.717600000000004</v>
       </c>
       <c r="S12" s="18">
         <v>45.798099999999998</v>
       </c>
       <c r="T12" s="18">
         <v>33.492232999999999</v>
       </c>
       <c r="U12" s="18">
-        <v>38.281129999999997</v>
+        <v>38.281130000000005</v>
       </c>
       <c r="V12" s="18">
         <v>40.371556999999996</v>
       </c>
       <c r="W12" s="18">
         <v>67.935158000000001</v>
       </c>
       <c r="X12" s="18">
         <v>85.703027999999989</v>
       </c>
       <c r="Y12" s="18">
         <v>135.04602199999999</v>
       </c>
       <c r="Z12" s="18">
         <v>66.860592999999994</v>
       </c>
       <c r="AA12" s="18">
         <v>71.353774999999999</v>
       </c>
       <c r="AB12" s="18">
-        <v>143.552977</v>
+        <v>144.068376</v>
       </c>
       <c r="AC12" s="18">
         <v>0</v>
       </c>
       <c r="AD12" s="18">
         <v>0</v>
       </c>
       <c r="AE12" s="18">
         <v>0</v>
       </c>
       <c r="AF12" s="18">
         <v>0</v>
       </c>
       <c r="AG12" s="18">
         <v>0</v>
       </c>
       <c r="AH12" s="18">
         <v>0</v>
       </c>
       <c r="AI12" s="18">
         <v>0</v>
       </c>
       <c r="AJ12" s="18">
         <v>0</v>
       </c>
@@ -4521,54 +4680,54 @@
       <c r="BN12" s="17">
         <v>0</v>
       </c>
       <c r="BO12" s="17">
         <v>0</v>
       </c>
       <c r="BP12" s="18">
         <v>0</v>
       </c>
       <c r="BQ12" s="17">
         <v>1.403</v>
       </c>
       <c r="BR12" s="17">
         <v>1.62</v>
       </c>
       <c r="BS12" s="17">
         <v>1.6379999999999999</v>
       </c>
       <c r="BT12" s="18">
         <v>2.2679999999999998</v>
       </c>
       <c r="BU12" s="17">
         <v>3.0540000000000003</v>
       </c>
       <c r="BV12" s="17">
-        <v>5.7240000000000002</v>
+        <v>5.7239999999999993</v>
       </c>
       <c r="BW12" s="17">
-        <v>12.402000000000001</v>
+        <v>12.401999999999999</v>
       </c>
       <c r="BX12" s="18">
         <v>27.241</v>
       </c>
       <c r="BY12" s="17">
         <v>44.344999999999999</v>
       </c>
       <c r="BZ12" s="17">
         <v>47.594999999999999</v>
       </c>
       <c r="CA12" s="17">
         <v>42.794000000000004</v>
       </c>
       <c r="CB12" s="18">
         <v>44.997100000000003</v>
       </c>
       <c r="CC12" s="17">
         <v>36.435000000000002</v>
       </c>
       <c r="CD12" s="17">
         <v>23.588999999999999</v>
       </c>
       <c r="CE12" s="17">
         <v>17.47</v>
       </c>
@@ -4578,1077 +4737,1086 @@
       <c r="CG12" s="17">
         <v>29.1524</v>
       </c>
       <c r="CH12" s="19">
         <v>26.643599999999999</v>
       </c>
       <c r="CI12" s="19">
         <v>25.758099999999999</v>
       </c>
       <c r="CJ12" s="18">
         <v>24.2956</v>
       </c>
       <c r="CK12" s="18">
         <v>28.017799999999998</v>
       </c>
       <c r="CL12" s="18">
         <v>22.204500000000003</v>
       </c>
       <c r="CM12" s="18">
         <v>21.721499999999999</v>
       </c>
       <c r="CN12" s="18">
         <v>21.773800000000001</v>
       </c>
       <c r="CO12" s="18">
-        <v>11.984999999999999</v>
+        <v>11.985000000000001</v>
       </c>
       <c r="CP12" s="18">
-        <v>10.9839</v>
+        <v>10.983899999999998</v>
       </c>
       <c r="CQ12" s="18">
         <v>10.8825</v>
       </c>
       <c r="CR12" s="18">
         <v>11.9467</v>
       </c>
       <c r="CS12" s="18">
         <v>11.297084999999999</v>
       </c>
       <c r="CT12" s="18">
-        <v>9.1547199999999993</v>
+        <v>9.1547200000000011</v>
       </c>
       <c r="CU12" s="18">
         <v>5.4674699999999996</v>
       </c>
       <c r="CV12" s="18">
         <v>7.5729579999999999</v>
       </c>
       <c r="CW12" s="18">
         <v>8.2244099999999989</v>
       </c>
       <c r="CX12" s="18">
-        <v>10.096719999999999</v>
+        <v>10.096720000000001</v>
       </c>
       <c r="CY12" s="18">
         <v>7.9829100000000004</v>
       </c>
       <c r="CZ12" s="18">
         <v>11.97709</v>
       </c>
       <c r="DA12" s="18">
         <v>11.676226999999999</v>
       </c>
       <c r="DB12" s="18">
         <v>8.8376459999999994</v>
       </c>
       <c r="DC12" s="18">
         <v>8.5911059999999999</v>
       </c>
       <c r="DD12" s="18">
         <v>11.266577999999999</v>
       </c>
       <c r="DE12" s="18">
         <v>12.210328999999998</v>
       </c>
       <c r="DF12" s="18">
         <v>11.795785</v>
       </c>
       <c r="DG12" s="18">
         <v>23.623336999999999</v>
       </c>
       <c r="DH12" s="18">
-        <v>20.305707000000002</v>
+        <v>20.305706999999998</v>
       </c>
       <c r="DI12" s="18">
         <v>21.094495999999999</v>
       </c>
       <c r="DJ12" s="18">
         <v>20.577162999999999</v>
       </c>
       <c r="DK12" s="18">
         <v>16.309956</v>
       </c>
       <c r="DL12" s="18">
         <v>27.721412999999998</v>
       </c>
       <c r="DM12" s="18">
         <v>33.123981000000001</v>
       </c>
       <c r="DN12" s="18">
         <v>41.386662999999999</v>
       </c>
       <c r="DO12" s="18">
         <v>34.142775</v>
       </c>
       <c r="DP12" s="18">
         <v>26.392603000000001</v>
       </c>
       <c r="DQ12" s="18">
         <v>19.543233000000001</v>
       </c>
       <c r="DR12" s="18">
-        <v>14.106619999999999</v>
+        <v>14.106620000000001</v>
       </c>
       <c r="DS12" s="18">
         <v>12.613681</v>
       </c>
       <c r="DT12" s="18">
         <v>20.597059000000002</v>
       </c>
       <c r="DU12" s="18">
         <v>11.950392000000001</v>
       </c>
       <c r="DV12" s="18">
         <v>15.979718999999999</v>
       </c>
       <c r="DW12" s="18">
         <v>18.098727</v>
       </c>
       <c r="DX12" s="18">
         <v>25.324936999999998</v>
       </c>
       <c r="DY12" s="18">
-        <v>25.540532999999996</v>
+        <v>25.540037999999999</v>
       </c>
       <c r="DZ12" s="18">
-        <v>25.572808999999999</v>
+        <v>25.572899</v>
       </c>
       <c r="EA12" s="18">
-        <v>28.156020999999996</v>
+        <v>28.271464000000002</v>
       </c>
       <c r="EB12" s="18">
-        <v>64.283614</v>
+        <v>64.683975000000004</v>
       </c>
       <c r="EC12" s="18">
-        <v>83.876043999999993</v>
+        <v>66.699033</v>
+      </c>
+      <c r="ED12" s="18">
+        <v>38.434263999999999</v>
       </c>
     </row>
-    <row r="13" spans="2:133" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:134" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="26" t="s">
         <v>118</v>
       </c>
       <c r="C13" s="17">
-        <v>7224.9219558038467</v>
+        <v>7224.921955803844</v>
       </c>
       <c r="D13" s="17">
-        <v>8695.5752067383946</v>
+        <v>8695.5752067384019</v>
       </c>
       <c r="E13" s="17">
         <v>10394.765577379963</v>
       </c>
       <c r="F13" s="17">
-        <v>11439.973068214123</v>
+        <v>11439.973068214125</v>
       </c>
       <c r="G13" s="17">
-        <v>12235.881833042517</v>
+        <v>12235.881833042513</v>
       </c>
       <c r="H13" s="17">
-        <v>13713.960022765237</v>
+        <v>13713.960022765248</v>
       </c>
       <c r="I13" s="17">
-        <v>15621.451848406892</v>
+        <v>15621.451848406879</v>
       </c>
       <c r="J13" s="17">
-        <v>17249.699443899779</v>
+        <v>17249.699443899775</v>
       </c>
       <c r="K13" s="17">
         <v>18744.194390634799</v>
       </c>
       <c r="L13" s="17">
-        <v>14045.101982413704</v>
+        <v>14045.101982413697</v>
       </c>
       <c r="M13" s="18">
-        <v>13981.544044520804</v>
+        <v>13981.544044520797</v>
       </c>
       <c r="N13" s="18">
-        <v>15124.5589880021</v>
+        <v>15124.558988002096</v>
       </c>
       <c r="O13" s="18">
-        <v>14969.128138046606</v>
+        <v>14969.128138046597</v>
       </c>
       <c r="P13" s="18">
-        <v>15549.338226779693</v>
+        <v>15593.506287914999</v>
       </c>
       <c r="Q13" s="18">
-        <v>16063.924429634799</v>
+        <v>16113.005781025699</v>
       </c>
       <c r="R13" s="18">
-        <v>17306.409681712896</v>
+        <v>17364.948611941403</v>
       </c>
       <c r="S13" s="18">
-        <v>18111.856939334994</v>
+        <v>18173.150069071798</v>
       </c>
       <c r="T13" s="18">
-        <v>20151.220655651996</v>
+        <v>20212.543478444197</v>
       </c>
       <c r="U13" s="18">
-        <v>21866.183837040193</v>
+        <v>21930.791801340303</v>
       </c>
       <c r="V13" s="18">
-        <v>23312.5556508359</v>
+        <v>23381.087187194094</v>
       </c>
       <c r="W13" s="18">
-        <v>20879.035188861999</v>
+        <v>20932.123601752697</v>
       </c>
       <c r="X13" s="18">
-        <v>26206.010798807416</v>
+        <v>26255.122686841067</v>
       </c>
       <c r="Y13" s="18">
-        <v>38921.760935422906</v>
+        <v>38964.941056119445</v>
       </c>
       <c r="Z13" s="18">
-        <v>36725.157019281338</v>
+        <v>36763.136376818846</v>
       </c>
       <c r="AA13" s="18">
-        <v>39266.560261662067</v>
+        <v>39326.529432598662</v>
       </c>
       <c r="AB13" s="18">
-        <v>41125.36437021762</v>
+        <v>41570.497238007389</v>
       </c>
       <c r="AC13" s="18">
-        <v>1438.7907430392006</v>
+        <v>1438.7907430392002</v>
       </c>
       <c r="AD13" s="18">
-        <v>1793.2405447775477</v>
+        <v>1793.2405447775473</v>
       </c>
       <c r="AE13" s="18">
-        <v>1827.1228000048609</v>
+        <v>1827.1228000048586</v>
       </c>
       <c r="AF13" s="18">
-        <v>2165.7678679822375</v>
+        <v>2165.7678679822379</v>
       </c>
       <c r="AG13" s="18">
-        <v>1842.5585447913186</v>
+        <v>1842.5585447913213</v>
       </c>
       <c r="AH13" s="18">
-        <v>2363.9351478197063</v>
+        <v>2363.9351478197091</v>
       </c>
       <c r="AI13" s="18">
-        <v>2223.7771183218251</v>
+        <v>2223.7771183218247</v>
       </c>
       <c r="AJ13" s="18">
-        <v>2265.304395805545</v>
+        <v>2265.3043958055464</v>
       </c>
       <c r="AK13" s="18">
         <v>2222.9393617305282</v>
       </c>
       <c r="AL13" s="18">
-        <v>2659.7471027490951</v>
+        <v>2659.7471027490942</v>
       </c>
       <c r="AM13" s="18">
-        <v>2724.6985057609468</v>
+        <v>2724.698505760944</v>
       </c>
       <c r="AN13" s="18">
-        <v>2787.3806071393938</v>
+        <v>2787.3806071393983</v>
       </c>
       <c r="AO13" s="17">
-        <v>2535.1931095820391</v>
+        <v>2535.1931095820401</v>
       </c>
       <c r="AP13" s="17">
-        <v>2935.4812825232325</v>
+        <v>2935.4812825232252</v>
       </c>
       <c r="AQ13" s="17">
-        <v>2950.8004710720747</v>
+        <v>2950.8004710720807</v>
       </c>
       <c r="AR13" s="18">
-        <v>3018.4982050367789</v>
+        <v>3018.4982050367776</v>
       </c>
       <c r="AS13" s="17">
-        <v>2698.2046956028948</v>
+        <v>2698.2046956028962</v>
       </c>
       <c r="AT13" s="17">
-        <v>3286.0591690280271</v>
+        <v>3286.0591690280221</v>
       </c>
       <c r="AU13" s="17">
-        <v>3065.1390327583667</v>
+        <v>3065.1390327583658</v>
       </c>
       <c r="AV13" s="18">
-        <v>3186.4789356532278</v>
+        <v>3186.4789356532269</v>
       </c>
       <c r="AW13" s="17">
-        <v>2874.1578294049787</v>
+        <v>2874.1578294049773</v>
       </c>
       <c r="AX13" s="17">
-        <v>3640.8643974531847</v>
+        <v>3640.864397453186</v>
       </c>
       <c r="AY13" s="17">
-        <v>3476.8863701858741</v>
+        <v>3476.8863701858832</v>
       </c>
       <c r="AZ13" s="18">
-        <v>3722.0514257212008</v>
+        <v>3722.0514257212017</v>
       </c>
       <c r="BA13" s="17">
-        <v>3525.0882462898549</v>
+        <v>3525.0882462898517</v>
       </c>
       <c r="BB13" s="17">
-        <v>4030.2080534492643</v>
+        <v>4030.2080534492598</v>
       </c>
       <c r="BC13" s="17">
-        <v>4022.9803833406372</v>
+        <v>4022.9803833406354</v>
       </c>
       <c r="BD13" s="18">
-        <v>4043.1751653271367</v>
+        <v>4043.175165327134</v>
       </c>
       <c r="BE13" s="17">
-        <v>3873.9638805647837</v>
+        <v>3873.9638805647819</v>
       </c>
       <c r="BF13" s="17">
-        <v>4427.2015524534436</v>
+        <v>4427.2015524534499</v>
       </c>
       <c r="BG13" s="17">
-        <v>4405.6865756023099</v>
+        <v>4405.686575602308</v>
       </c>
       <c r="BH13" s="18">
-        <v>4542.8474352792382</v>
+        <v>4542.8474352792355</v>
       </c>
       <c r="BI13" s="17">
-        <v>4290.6762760366028</v>
+        <v>4290.6762760366009</v>
       </c>
       <c r="BJ13" s="17">
-        <v>5145.4666619883983</v>
+        <v>5145.4666619884001</v>
       </c>
       <c r="BK13" s="17">
-        <v>4890.5098322825042</v>
+        <v>4890.5098322825015</v>
       </c>
       <c r="BL13" s="18">
-        <v>4417.5416203272944</v>
+        <v>4417.5416203272962</v>
       </c>
       <c r="BM13" s="17">
-        <v>3448.9509832773019</v>
+        <v>3448.9509832772965</v>
       </c>
       <c r="BN13" s="17">
-        <v>3696.9042312939036</v>
+        <v>3696.9042312939014</v>
       </c>
       <c r="BO13" s="17">
-        <v>3519.3569965612996</v>
+        <v>3519.3569965612987</v>
       </c>
       <c r="BP13" s="18">
         <v>3379.8897712811986</v>
       </c>
       <c r="BQ13" s="17">
-        <v>3101.2195544069991</v>
+        <v>3101.219554407</v>
       </c>
       <c r="BR13" s="17">
-        <v>3522.6641503276028</v>
+        <v>3522.6641503276001</v>
       </c>
       <c r="BS13" s="17">
-        <v>3691.4599078229021</v>
+        <v>3691.4599078228971</v>
       </c>
       <c r="BT13" s="18">
-        <v>3666.2004319633002</v>
+        <v>3666.2004319633006</v>
       </c>
       <c r="BU13" s="17">
-        <v>3550.8624152276971</v>
+        <v>3550.8624152276989</v>
       </c>
       <c r="BV13" s="17">
-        <v>3902.9638503923984</v>
+        <v>3902.9638503923975</v>
       </c>
       <c r="BW13" s="17">
-        <v>3958.0283831984025</v>
+        <v>3958.0283831983998</v>
       </c>
       <c r="BX13" s="18">
-        <v>3712.7043391836019</v>
+        <v>3712.7043391836005</v>
       </c>
       <c r="BY13" s="17">
-        <v>3589.7793939183002</v>
+        <v>3589.779393918298</v>
       </c>
       <c r="BZ13" s="17">
         <v>3909.0707542074033</v>
       </c>
       <c r="CA13" s="17">
-        <v>3849.1735527894002</v>
+        <v>3849.1735527893948</v>
       </c>
       <c r="CB13" s="18">
         <v>3621.1044371315015</v>
       </c>
       <c r="CC13" s="17">
-        <v>3499.3344751339</v>
+        <v>3510.3764904175996</v>
       </c>
       <c r="CD13" s="17">
-        <v>4128.9027342398977</v>
+        <v>4139.9447495236991</v>
       </c>
       <c r="CE13" s="17">
-        <v>4093.6436981779998</v>
+        <v>4104.6857134619013</v>
       </c>
       <c r="CF13" s="18">
-        <v>3827.4573192278972</v>
+        <v>3838.4993345117991</v>
       </c>
       <c r="CG13" s="17">
-        <v>3728.9144813642997</v>
+        <v>3741.1848192120001</v>
       </c>
       <c r="CH13" s="19">
-        <v>4267.6726189800002</v>
+        <v>4279.942956827801</v>
       </c>
       <c r="CI13" s="19">
-        <v>4193.3708520613</v>
+        <v>4205.6411899089962</v>
       </c>
       <c r="CJ13" s="18">
-        <v>3873.9664772291994</v>
+        <v>3886.2368150769016</v>
       </c>
       <c r="CK13" s="18">
-        <v>4013.0193466210012</v>
+        <v>4027.6540791781013</v>
       </c>
       <c r="CL13" s="18">
-        <v>4517.9804246653002</v>
+        <v>4532.6151572224016</v>
       </c>
       <c r="CM13" s="18">
-        <v>4471.2941563670001</v>
+        <v>4485.9288889242016</v>
       </c>
       <c r="CN13" s="18">
-        <v>4304.1157540595977</v>
+        <v>4318.7504866166973</v>
       </c>
       <c r="CO13" s="18">
-        <v>4159.7196002202008</v>
+        <v>4175.0428826544012</v>
       </c>
       <c r="CP13" s="18">
-        <v>4778.476901112298</v>
+        <v>4793.8001835465002</v>
       </c>
       <c r="CQ13" s="18">
-        <v>4609.8091586093005</v>
+        <v>4625.1324410434981</v>
       </c>
       <c r="CR13" s="18">
-        <v>4563.8512793931959</v>
+        <v>4579.174561827399</v>
       </c>
       <c r="CS13" s="18">
-        <v>4843.0301606814028</v>
+        <v>4858.3608663794994</v>
       </c>
       <c r="CT13" s="18">
-        <v>5252.5545948504941</v>
+        <v>5267.8853005484025</v>
       </c>
       <c r="CU13" s="18">
-        <v>5127.7466212993959</v>
+        <v>5143.0773269974961</v>
       </c>
       <c r="CV13" s="18">
-        <v>4927.8892788207013</v>
+        <v>4943.2199845188006</v>
       </c>
       <c r="CW13" s="18">
-        <v>5192.4131959268016</v>
+        <v>5208.5651870018082</v>
       </c>
       <c r="CX13" s="18">
-        <v>5567.6342315097954</v>
+        <v>5583.7862225848012</v>
       </c>
       <c r="CY13" s="18">
-        <v>5548.610085038501</v>
+        <v>5564.7620761135004</v>
       </c>
       <c r="CZ13" s="18">
-        <v>5557.5263245650949</v>
+        <v>5573.6783156401953</v>
       </c>
       <c r="DA13" s="18">
-        <v>5605.3867630162022</v>
+        <v>5622.5196471057006</v>
       </c>
       <c r="DB13" s="18">
-        <v>6163.7829383680937</v>
+        <v>6180.9158224576968</v>
       </c>
       <c r="DC13" s="18">
-        <v>5836.1608934012029</v>
+        <v>5853.2937774907987</v>
       </c>
       <c r="DD13" s="18">
-        <v>5707.2250560503981</v>
+        <v>5724.3579401398993</v>
       </c>
       <c r="DE13" s="18">
-        <v>5549.0756554414984</v>
+        <v>5562.3477586640984</v>
       </c>
       <c r="DF13" s="18">
-        <v>4560.8932693386032</v>
+        <v>4574.1653725612996</v>
       </c>
       <c r="DG13" s="18">
-        <v>5267.5734816719978</v>
+        <v>5280.8455848946987</v>
       </c>
       <c r="DH13" s="18">
-        <v>5501.4927824099013</v>
+        <v>5514.7648856325995</v>
       </c>
       <c r="DI13" s="18">
-        <v>5688.9570441852984</v>
+        <v>5701.2350161936965</v>
       </c>
       <c r="DJ13" s="18">
-        <v>6451.8232149603982</v>
+        <v>6464.1011869689992</v>
       </c>
       <c r="DK13" s="18">
-        <v>6749.6499194721919</v>
+        <v>6761.9278914808328</v>
       </c>
       <c r="DL13" s="18">
-        <v>7315.5806201895275</v>
+        <v>7327.8585921975373</v>
       </c>
       <c r="DM13" s="18">
-        <v>8449.025167904696</v>
+        <v>8459.820198078809</v>
       </c>
       <c r="DN13" s="18">
-        <v>9785.3401020052752</v>
+        <v>9796.1351321792572</v>
       </c>
       <c r="DO13" s="18">
-        <v>10725.955400758523</v>
+        <v>10736.750430932796</v>
       </c>
       <c r="DP13" s="18">
-        <v>9961.4402647544102</v>
+        <v>9972.2352949285832</v>
       </c>
       <c r="DQ13" s="18">
-        <v>9218.3811370225703</v>
+        <v>9228.1164178234412</v>
       </c>
       <c r="DR13" s="18">
-        <v>9550.2518544159866</v>
+        <v>9559.5748412170215</v>
       </c>
       <c r="DS13" s="18">
-        <v>9064.0563443109677</v>
+        <v>9073.3713211114664</v>
       </c>
       <c r="DT13" s="18">
-        <v>8892.4676835318096</v>
+        <v>8902.0737966669221</v>
       </c>
       <c r="DU13" s="18">
-        <v>9294.0663646863559</v>
+        <v>9308.7356032314183</v>
       </c>
       <c r="DV13" s="18">
-        <v>10366.008428984593</v>
+        <v>10381.609233283596</v>
       </c>
       <c r="DW13" s="18">
-        <v>9597.0666537280376</v>
+        <v>9611.7982495836659</v>
       </c>
       <c r="DX13" s="18">
-        <v>10009.418814263079</v>
+        <v>10024.386346499981</v>
       </c>
       <c r="DY13" s="18">
-        <v>10261.525613339392</v>
+        <v>10336.558124951696</v>
       </c>
       <c r="DZ13" s="18">
-        <v>10628.365424235893</v>
+        <v>10698.629937881802</v>
       </c>
       <c r="EA13" s="18">
-        <v>10144.271281816893</v>
+        <v>10251.614044540602</v>
       </c>
       <c r="EB13" s="18">
-        <v>10091.202050825441</v>
+        <v>10283.695130633292</v>
       </c>
       <c r="EC13" s="18">
-        <v>10282.550301822799</v>
+        <v>10322.598534136179</v>
+      </c>
+      <c r="ED13" s="18">
+        <v>11440.363155743427</v>
       </c>
     </row>
-    <row r="14" spans="2:133" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:134" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="26" t="s">
         <v>119</v>
       </c>
       <c r="C14" s="17">
-        <v>8597.5420000008016</v>
+        <v>8597.542000000798</v>
       </c>
       <c r="D14" s="17">
-        <v>10244.764000001298</v>
+        <v>10244.764000001305</v>
       </c>
       <c r="E14" s="17">
-        <v>11327.014999998995</v>
+        <v>11327.014999998997</v>
       </c>
       <c r="F14" s="17">
-        <v>12537.962000001</v>
+        <v>12537.962000000998</v>
       </c>
       <c r="G14" s="17">
-        <v>13354.371000001109</v>
+        <v>13354.371000001101</v>
       </c>
       <c r="H14" s="17">
-        <v>14949.523999999488</v>
+        <v>14949.523999999497</v>
       </c>
       <c r="I14" s="17">
-        <v>17104.668000001715</v>
+        <v>17104.668000001704</v>
       </c>
       <c r="J14" s="17">
         <v>18826.55600000011</v>
       </c>
       <c r="K14" s="17">
         <v>20817.1470000013</v>
       </c>
       <c r="L14" s="17">
-        <v>15220.091999997605</v>
+        <v>15220.091999997596</v>
       </c>
       <c r="M14" s="18">
-        <v>15132.529000001505</v>
+        <v>15132.529000001497</v>
       </c>
       <c r="N14" s="18">
-        <v>16280.868399997498</v>
+        <v>16280.868399997496</v>
       </c>
       <c r="O14" s="18">
-        <v>16213.726000004006</v>
+        <v>16213.726000003999</v>
       </c>
       <c r="P14" s="18">
-        <v>16567.631258045196</v>
+        <v>16613.890224462397</v>
       </c>
       <c r="Q14" s="18">
-        <v>17224.982117620399</v>
+        <v>17275.949253021197</v>
       </c>
       <c r="R14" s="18">
-        <v>18624.094259127502</v>
+        <v>18684.838194199103</v>
       </c>
       <c r="S14" s="18">
-        <v>19934.254672630195</v>
+        <v>19997.711686541399</v>
       </c>
       <c r="T14" s="18">
-        <v>22077.864271955594</v>
+        <v>22141.286366062403</v>
       </c>
       <c r="U14" s="18">
-        <v>24047.739359433494</v>
+        <v>24114.538329967105</v>
       </c>
       <c r="V14" s="18">
-        <v>25323.051271830696</v>
+        <v>25393.936187385094</v>
       </c>
       <c r="W14" s="18">
-        <v>23132.888973144203</v>
+        <v>23187.800446965797</v>
       </c>
       <c r="X14" s="18">
-        <v>28646.193471177117</v>
+        <v>28696.991865915868</v>
       </c>
       <c r="Y14" s="18">
-        <v>41974.024887325009</v>
+        <v>42018.430605852947</v>
       </c>
       <c r="Z14" s="18">
-        <v>39992.21554308854</v>
+        <v>40030.57792189475</v>
       </c>
       <c r="AA14" s="18">
-        <v>43305.757051141663</v>
+        <v>43339.555819794063</v>
       </c>
       <c r="AB14" s="18">
-        <v>45031.082764168423</v>
+        <v>45512.004454821086</v>
       </c>
       <c r="AC14" s="18">
-        <v>1688.3300000008007</v>
+        <v>1688.3300000008003</v>
       </c>
       <c r="AD14" s="18">
-        <v>2153.3430000001008</v>
+        <v>2153.3430000001003</v>
       </c>
       <c r="AE14" s="18">
-        <v>2239.9459999997989</v>
+        <v>2239.9459999997966</v>
       </c>
       <c r="AF14" s="18">
-        <v>2515.9230000000998</v>
+        <v>2515.9230000001003</v>
       </c>
       <c r="AG14" s="18">
-        <v>2182.4190000003973</v>
+        <v>2182.4190000004</v>
       </c>
       <c r="AH14" s="18">
-        <v>2871.6720000006999</v>
+        <v>2871.6720000007026</v>
       </c>
       <c r="AI14" s="18">
-        <v>2569.2630000024019</v>
+        <v>2569.2630000024014</v>
       </c>
       <c r="AJ14" s="18">
-        <v>2621.4099999977984</v>
+        <v>2621.4099999977998</v>
       </c>
       <c r="AK14" s="18">
         <v>2446.6520000019982</v>
       </c>
       <c r="AL14" s="18">
-        <v>2997.3749999995011</v>
+        <v>2997.3749999995002</v>
       </c>
       <c r="AM14" s="18">
-        <v>2885.0329999996979</v>
+        <v>2885.0329999996952</v>
       </c>
       <c r="AN14" s="18">
-        <v>2997.954999997798</v>
+        <v>2997.9549999978026</v>
       </c>
       <c r="AO14" s="17">
-        <v>2745.9710000012005</v>
+        <v>2745.9710000012014</v>
       </c>
       <c r="AP14" s="17">
-        <v>3230.1350000000043</v>
+        <v>3230.134999999997</v>
       </c>
       <c r="AQ14" s="17">
-        <v>3194.6330000010953</v>
+        <v>3194.6330000011012</v>
       </c>
       <c r="AR14" s="18">
-        <v>3367.2229999986989</v>
+        <v>3367.2229999986976</v>
       </c>
       <c r="AS14" s="17">
-        <v>2922.2320000001982</v>
+        <v>2922.2320000001996</v>
       </c>
       <c r="AT14" s="17">
-        <v>3572.875000000307</v>
+        <v>3572.875000000302</v>
       </c>
       <c r="AU14" s="17">
-        <v>3372.351999999798</v>
+        <v>3372.3519999997975</v>
       </c>
       <c r="AV14" s="18">
-        <v>3486.9120000008038</v>
+        <v>3486.9120000008029</v>
       </c>
       <c r="AW14" s="17">
-        <v>3097.1010000007013</v>
+        <v>3097.1010000007</v>
       </c>
       <c r="AX14" s="17">
-        <v>4054.0250000007973</v>
+        <v>4054.0250000007986</v>
       </c>
       <c r="AY14" s="17">
-        <v>3778.2469999975947</v>
+        <v>3778.2469999976038</v>
       </c>
       <c r="AZ14" s="18">
-        <v>4020.1510000003941</v>
+        <v>4020.151000000395</v>
       </c>
       <c r="BA14" s="17">
-        <v>3956.3070000009011</v>
+        <v>3956.3070000008979</v>
       </c>
       <c r="BB14" s="17">
-        <v>4408.4920000007069</v>
+        <v>4408.4920000007023</v>
       </c>
       <c r="BC14" s="17">
-        <v>4270.3299999992023</v>
+        <v>4270.3299999992005</v>
       </c>
       <c r="BD14" s="18">
-        <v>4469.5390000009047</v>
+        <v>4469.539000000902</v>
       </c>
       <c r="BE14" s="17">
-        <v>4270.2210000001051</v>
+        <v>4270.2210000001032</v>
       </c>
       <c r="BF14" s="17">
-        <v>4888.2290000016937</v>
+        <v>4888.2290000017001</v>
       </c>
       <c r="BG14" s="17">
-        <v>4704.2559999987061</v>
+        <v>4704.2559999987043</v>
       </c>
       <c r="BH14" s="18">
-        <v>4963.8499999996047</v>
+        <v>4963.849999999602</v>
       </c>
       <c r="BI14" s="17">
-        <v>4860.2780000007024</v>
+        <v>4860.2780000007006</v>
       </c>
       <c r="BJ14" s="17">
-        <v>5657.5290000003988</v>
+        <v>5657.5290000004006</v>
       </c>
       <c r="BK14" s="17">
-        <v>5443.4950000000035</v>
+        <v>5443.4950000000017</v>
       </c>
       <c r="BL14" s="18">
-        <v>4855.845000000194</v>
+        <v>4855.8450000001958</v>
       </c>
       <c r="BM14" s="17">
-        <v>3706.9259999998021</v>
+        <v>3706.9259999997967</v>
       </c>
       <c r="BN14" s="17">
-        <v>3951.4049999989038</v>
+        <v>3951.4049999989015</v>
       </c>
       <c r="BO14" s="17">
-        <v>3737.6929999996</v>
+        <v>3737.6929999995991</v>
       </c>
       <c r="BP14" s="18">
         <v>3824.0679999992985</v>
       </c>
       <c r="BQ14" s="17">
-        <v>3335.1800000006992</v>
+        <v>3335.1800000007001</v>
       </c>
       <c r="BR14" s="17">
-        <v>3848.8190000005025</v>
+        <v>3848.8190000004997</v>
       </c>
       <c r="BS14" s="17">
-        <v>3968.1670000001018</v>
+        <v>3968.1670000000968</v>
       </c>
       <c r="BT14" s="18">
-        <v>3980.3630000002004</v>
+        <v>3980.3630000002008</v>
       </c>
       <c r="BU14" s="17">
-        <v>3812.4843999998971</v>
+        <v>3812.4843999998989</v>
       </c>
       <c r="BV14" s="17">
-        <v>4285.1239999987984</v>
+        <v>4285.1239999987974</v>
       </c>
       <c r="BW14" s="17">
-        <v>4211.1699999999018</v>
+        <v>4211.1699999998991</v>
       </c>
       <c r="BX14" s="18">
-        <v>3972.0899999989019</v>
+        <v>3972.0899999989006</v>
       </c>
       <c r="BY14" s="17">
-        <v>3980.3419999999001</v>
+        <v>3980.3419999998978</v>
       </c>
       <c r="BZ14" s="17">
         <v>4164.9980000004034</v>
       </c>
       <c r="CA14" s="17">
-        <v>4093.8820000014002</v>
+        <v>4093.8820000013948</v>
       </c>
       <c r="CB14" s="18">
         <v>3974.5040000023014</v>
       </c>
       <c r="CC14" s="17">
-        <v>3737.3081419897003</v>
+        <v>3748.8728835939996</v>
       </c>
       <c r="CD14" s="17">
-        <v>4395.7755711895979</v>
+        <v>4407.3403127938991</v>
       </c>
       <c r="CE14" s="17">
-        <v>4338.9131062922997</v>
+        <v>4350.4778478966018</v>
       </c>
       <c r="CF14" s="18">
-        <v>4095.634438573597</v>
+        <v>4107.1991801778986</v>
       </c>
       <c r="CG14" s="17">
-        <v>4008.4082870833995</v>
+        <v>4021.1500709336001</v>
       </c>
       <c r="CH14" s="19">
-        <v>4533.6208584643</v>
+        <v>4546.3626423145006</v>
       </c>
       <c r="CI14" s="19">
-        <v>4534.8525185831004</v>
+        <v>4547.5943024332955</v>
       </c>
       <c r="CJ14" s="18">
-        <v>4148.1004534895992</v>
+        <v>4160.8422373398016</v>
       </c>
       <c r="CK14" s="18">
-        <v>4297.0990120816004</v>
+        <v>4312.2849958495008</v>
       </c>
       <c r="CL14" s="18">
-        <v>4820.3040338453011</v>
+        <v>4835.4900176132023</v>
       </c>
       <c r="CM14" s="18">
-        <v>4850.5043010492</v>
+        <v>4865.6902848171012</v>
       </c>
       <c r="CN14" s="18">
-        <v>4656.1869121513973</v>
+        <v>4671.3728959192977</v>
       </c>
       <c r="CO14" s="18">
-        <v>4520.5066813844005</v>
+        <v>4536.3709348622006</v>
       </c>
       <c r="CP14" s="18">
-        <v>5175.7340962564977</v>
+        <v>5191.5983497342995</v>
       </c>
       <c r="CQ14" s="18">
-        <v>5032.3757467780015</v>
+        <v>5048.2400002557988</v>
       </c>
       <c r="CR14" s="18">
-        <v>5205.6381482112965</v>
+        <v>5221.5024016890993</v>
       </c>
       <c r="CS14" s="18">
-        <v>5280.0239987452023</v>
+        <v>5295.8795222718991</v>
       </c>
       <c r="CT14" s="18">
-        <v>5718.3308933449944</v>
+        <v>5734.186416871702</v>
       </c>
       <c r="CU14" s="18">
-        <v>5641.6005057560969</v>
+        <v>5657.4560292827973</v>
       </c>
       <c r="CV14" s="18">
-        <v>5437.908874109301</v>
+        <v>5453.7643976360005</v>
       </c>
       <c r="CW14" s="18">
-        <v>5745.9745800845021</v>
+        <v>5762.6743227179086</v>
       </c>
       <c r="CX14" s="18">
-        <v>6111.2800847427961</v>
+        <v>6127.9798273762017</v>
       </c>
       <c r="CY14" s="18">
-        <v>6035.4098851275012</v>
+        <v>6052.1096277609004</v>
       </c>
       <c r="CZ14" s="18">
-        <v>6155.074809478695</v>
+        <v>6171.7745521120951</v>
       </c>
       <c r="DA14" s="18">
-        <v>6191.6242023469022</v>
+        <v>6209.3454312355007</v>
       </c>
       <c r="DB14" s="18">
-        <v>6664.4006786552936</v>
+        <v>6682.1219075438967</v>
       </c>
       <c r="DC14" s="18">
-        <v>6308.8135877998029</v>
+        <v>6326.5348166883987</v>
       </c>
       <c r="DD14" s="18">
-        <v>6158.2128030286985</v>
+        <v>6175.9340319172989</v>
       </c>
       <c r="DE14" s="18">
-        <v>6171.9818412965988</v>
+        <v>6185.7097097519991</v>
       </c>
       <c r="DF14" s="18">
-        <v>5140.3302339027041</v>
+        <v>5154.0581023580999</v>
       </c>
       <c r="DG14" s="18">
-        <v>5772.9563618204975</v>
+        <v>5786.6842302758987</v>
       </c>
       <c r="DH14" s="18">
-        <v>6047.620536124402</v>
+        <v>6061.3484045797995</v>
       </c>
       <c r="DI14" s="18">
-        <v>6315.4850685883994</v>
+        <v>6328.1846672731972</v>
       </c>
       <c r="DJ14" s="18">
-        <v>7072.8016961913982</v>
+        <v>7085.5012948761987</v>
       </c>
       <c r="DK14" s="18">
-        <v>7292.8544299001924</v>
+        <v>7305.5540285850329</v>
       </c>
       <c r="DL14" s="18">
-        <v>7965.0522764971274</v>
+        <v>7977.7518751814378</v>
       </c>
       <c r="DM14" s="18">
-        <v>9220.9037269944965</v>
+        <v>9232.0051566264101</v>
       </c>
       <c r="DN14" s="18">
-        <v>10554.864899021475</v>
+        <v>10565.966328653458</v>
       </c>
       <c r="DO14" s="18">
-        <v>11405.083054592622</v>
+        <v>11416.184484224697</v>
       </c>
       <c r="DP14" s="18">
-        <v>10793.173206716412</v>
+        <v>10804.274636348382</v>
       </c>
       <c r="DQ14" s="18">
-        <v>10061.44458558947</v>
+        <v>10071.035180291041</v>
       </c>
       <c r="DR14" s="18">
-        <v>10326.619225489487</v>
+        <v>10336.209820191121</v>
       </c>
       <c r="DS14" s="18">
-        <v>9819.9602249392683</v>
+        <v>9829.5508196407663</v>
       </c>
       <c r="DT14" s="18">
-        <v>9784.1915070703108</v>
+        <v>9793.7821017718234</v>
       </c>
       <c r="DU14" s="18">
-        <v>10235.880956080355</v>
+        <v>10244.330652243418</v>
       </c>
       <c r="DV14" s="18">
-        <v>11515.496286510192</v>
+        <v>11523.945982673296</v>
       </c>
       <c r="DW14" s="18">
-        <v>10667.651319370338</v>
+        <v>10676.101015533466</v>
       </c>
       <c r="DX14" s="18">
-        <v>10886.728489180779</v>
+        <v>10895.178169343882</v>
       </c>
       <c r="DY14" s="18">
-        <v>11107.151302689792</v>
+        <v>11219.592031852797</v>
       </c>
       <c r="DZ14" s="18">
-        <v>11635.092269699995</v>
+        <v>11731.991007862802</v>
       </c>
       <c r="EA14" s="18">
-        <v>11069.642532199594</v>
+        <v>11141.554216362701</v>
       </c>
       <c r="EB14" s="18">
-        <v>11219.196659579042</v>
+        <v>11418.86719874279</v>
       </c>
       <c r="EC14" s="18">
-        <v>11375.1564439989</v>
+        <v>11494.411095903679</v>
+      </c>
+      <c r="ED14" s="18">
+        <v>12958.580085613026</v>
       </c>
     </row>
-    <row r="15" spans="2:133" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:134" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="26" t="s">
         <v>120</v>
       </c>
       <c r="C15" s="17">
         <v>-762.19456219695371</v>
       </c>
       <c r="D15" s="17">
-        <v>-821.81054926290267</v>
+        <v>-821.81054926290278</v>
       </c>
       <c r="E15" s="17">
-        <v>-509.75176311903101</v>
+        <v>-509.75176311903095</v>
       </c>
       <c r="F15" s="17">
         <v>-630.3229491868733</v>
       </c>
       <c r="G15" s="17">
         <v>-620.37112865859081</v>
       </c>
       <c r="H15" s="17">
         <v>-677.94673203424964</v>
       </c>
       <c r="I15" s="17">
         <v>-845.21203519482151</v>
       </c>
       <c r="J15" s="17">
         <v>-1006.4119093003349</v>
       </c>
       <c r="K15" s="17">
         <v>-1219.4495823665</v>
       </c>
       <c r="L15" s="17">
         <v>-505.30596958390004</v>
       </c>
       <c r="M15" s="18">
         <v>-451.59594398069999</v>
       </c>
       <c r="N15" s="18">
-        <v>-438.58942929539995</v>
+        <v>-438.58942929540001</v>
       </c>
       <c r="O15" s="18">
         <v>-512.37716275740001</v>
       </c>
       <c r="P15" s="18">
         <v>-270.33265560170003</v>
       </c>
       <c r="Q15" s="18">
-        <v>-546.67499493370008</v>
+        <v>-546.67499493369985</v>
       </c>
       <c r="R15" s="18">
-        <v>-647.87627372839995</v>
+        <v>-647.87627372840018</v>
       </c>
       <c r="S15" s="18">
-        <v>-1149.7499035151</v>
+        <v>-1149.7499035151002</v>
       </c>
       <c r="T15" s="18">
-        <v>-1209.6995509211001</v>
+        <v>-1209.6995509210997</v>
       </c>
       <c r="U15" s="18">
         <v>-1408.5147958839002</v>
       </c>
       <c r="V15" s="18">
-        <v>-1187.4079827823002</v>
+        <v>-1187.4079827823</v>
       </c>
       <c r="W15" s="18">
-        <v>-1516.1255297542007</v>
+        <v>-1516.1255297542004</v>
       </c>
       <c r="X15" s="18">
-        <v>-1542.8203412653995</v>
+        <v>-1542.8203412654004</v>
       </c>
       <c r="Y15" s="18">
         <v>-2118.3059275447999</v>
       </c>
       <c r="Z15" s="18">
-        <v>-2194.0738231640998</v>
+        <v>-2193.3021368307004</v>
       </c>
       <c r="AA15" s="18">
-        <v>-2767.1389176729995</v>
+        <v>-2765.9529596718003</v>
       </c>
       <c r="AB15" s="18">
-        <v>-2793.3447733935996</v>
+        <v>-2851.0738017244994</v>
       </c>
       <c r="AC15" s="18">
         <v>-129.6678269616003</v>
       </c>
       <c r="AD15" s="18">
-        <v>-207.21510222255307</v>
+        <v>-207.2151022225531</v>
       </c>
       <c r="AE15" s="18">
         <v>-253.78703399493801</v>
       </c>
       <c r="AF15" s="18">
         <v>-171.5245990178623</v>
       </c>
       <c r="AG15" s="18">
-        <v>-184.90870620907864</v>
+        <v>-184.90870620907867</v>
       </c>
       <c r="AH15" s="18">
-        <v>-303.84814018099371</v>
+        <v>-303.84814018099377</v>
       </c>
       <c r="AI15" s="18">
         <v>-163.06820868057679</v>
       </c>
       <c r="AJ15" s="18">
         <v>-169.98549419225358</v>
       </c>
       <c r="AK15" s="18">
-        <v>-132.45251867146987</v>
+        <v>-132.45251867146985</v>
       </c>
       <c r="AL15" s="18">
         <v>-225.82580975040565</v>
       </c>
       <c r="AM15" s="18">
         <v>-52.72276333875088</v>
       </c>
       <c r="AN15" s="18">
         <v>-98.750671358404588</v>
       </c>
       <c r="AO15" s="17">
         <v>-108.35317211916137</v>
       </c>
       <c r="AP15" s="17">
         <v>-174.16968197677176</v>
       </c>
       <c r="AQ15" s="17">
         <v>-124.67271802902023</v>
       </c>
       <c r="AR15" s="18">
         <v>-223.12737706192001</v>
       </c>
       <c r="AS15" s="17">
         <v>-115.02805079730327</v>
       </c>
@@ -5682,662 +5850,668 @@
       <c r="BC15" s="17">
         <v>-88.066307658564995</v>
       </c>
       <c r="BD15" s="18">
         <v>-259.65002997376774</v>
       </c>
       <c r="BE15" s="17">
         <v>-266.86942313532137</v>
       </c>
       <c r="BF15" s="17">
         <v>-312.91410884825029</v>
       </c>
       <c r="BG15" s="17">
         <v>-156.03046759639662</v>
       </c>
       <c r="BH15" s="18">
         <v>-270.59790972036649</v>
       </c>
       <c r="BI15" s="17">
         <v>-370.33032596409998</v>
       </c>
       <c r="BJ15" s="17">
         <v>-280.10364901200001</v>
       </c>
       <c r="BK15" s="17">
-        <v>-329.80187271749992</v>
+        <v>-329.80187271749998</v>
       </c>
       <c r="BL15" s="18">
-        <v>-239.21373467289999</v>
+        <v>-239.21373467290002</v>
       </c>
       <c r="BM15" s="17">
         <v>-94.870272722500005</v>
       </c>
       <c r="BN15" s="17">
         <v>-80.638948705000004</v>
       </c>
       <c r="BO15" s="17">
-        <v>-53.877511438300012</v>
+        <v>-53.877511438299997</v>
       </c>
       <c r="BP15" s="18">
         <v>-275.91923671810002</v>
       </c>
       <c r="BQ15" s="17">
         <v>-81.609213593700019</v>
       </c>
       <c r="BR15" s="17">
         <v>-147.94661267289999</v>
       </c>
       <c r="BS15" s="17">
         <v>-92.628797177199999</v>
       </c>
       <c r="BT15" s="18">
-        <v>-129.41132053690001</v>
+        <v>-129.41132053690004</v>
       </c>
       <c r="BU15" s="17">
         <v>-93.495819872199988</v>
       </c>
       <c r="BV15" s="17">
-        <v>-193.42993570639996</v>
+        <v>-193.42993570639999</v>
       </c>
       <c r="BW15" s="17">
         <v>-67.431887501499986</v>
       </c>
       <c r="BX15" s="18">
         <v>-84.231786215300005</v>
       </c>
       <c r="BY15" s="17">
         <v>-211.0321128816</v>
       </c>
       <c r="BZ15" s="17">
         <v>-67.802053393000023</v>
       </c>
       <c r="CA15" s="17">
-        <v>-59.784330812000029</v>
+        <v>-59.784330812000015</v>
       </c>
       <c r="CB15" s="18">
         <v>-173.75866567080001</v>
       </c>
       <c r="CC15" s="17">
         <v>-69.05497723789999</v>
       </c>
       <c r="CD15" s="17">
-        <v>-68.728017131900032</v>
+        <v>-68.728017131900003</v>
       </c>
       <c r="CE15" s="17">
-        <v>-49.198466669800005</v>
+        <v>-49.198466669800013</v>
       </c>
       <c r="CF15" s="18">
         <v>-83.351194562100005</v>
       </c>
       <c r="CG15" s="17">
-        <v>-135.60383209709994</v>
+        <v>-135.60383209709991</v>
       </c>
       <c r="CH15" s="19">
-        <v>-105.86541422109998</v>
+        <v>-105.86541422110005</v>
       </c>
       <c r="CI15" s="19">
-        <v>-180.19766983420021</v>
+        <v>-180.19766983419996</v>
       </c>
       <c r="CJ15" s="18">
-        <v>-125.00807878129997</v>
+        <v>-125.00807878129987</v>
       </c>
       <c r="CK15" s="18">
-        <v>-129.49031255209985</v>
+        <v>-129.49031255209997</v>
       </c>
       <c r="CL15" s="18">
-        <v>-128.85302859149991</v>
+        <v>-128.85302859149996</v>
       </c>
       <c r="CM15" s="18">
-        <v>-204.89848215410007</v>
+        <v>-204.89848215410012</v>
       </c>
       <c r="CN15" s="18">
-        <v>-184.63445043070007</v>
+        <v>-184.63445043070013</v>
       </c>
       <c r="CO15" s="18">
-        <v>-208.31296369900005</v>
+        <v>-208.31296369900008</v>
       </c>
       <c r="CP15" s="18">
-        <v>-221.87708949179978</v>
+        <v>-221.87708949180001</v>
       </c>
       <c r="CQ15" s="18">
-        <v>-252.50376524360001</v>
+        <v>-252.5037652435999</v>
       </c>
       <c r="CR15" s="18">
-        <v>-467.0560850807002</v>
+        <v>-467.05608508070014</v>
       </c>
       <c r="CS15" s="18">
-        <v>-265.95273327529998</v>
+        <v>-265.95273327529964</v>
       </c>
       <c r="CT15" s="18">
-        <v>-280.89636220260007</v>
+        <v>-280.89636220259996</v>
       </c>
       <c r="CU15" s="18">
         <v>-329.78693728380011</v>
       </c>
       <c r="CV15" s="18">
         <v>-333.06351815939996</v>
       </c>
       <c r="CW15" s="18">
-        <v>-368.18400881100013</v>
+        <v>-368.18400881100024</v>
       </c>
       <c r="CX15" s="18">
-        <v>-346.48322450140012</v>
+        <v>-346.4832245014</v>
       </c>
       <c r="CY15" s="18">
         <v>-294.79407362480003</v>
       </c>
       <c r="CZ15" s="18">
-        <v>-399.05348894670004</v>
+        <v>-399.05348894669993</v>
       </c>
       <c r="DA15" s="18">
-        <v>-384.91400471800023</v>
+        <v>-384.914004718</v>
       </c>
       <c r="DB15" s="18">
         <v>-282.99614477380004</v>
       </c>
       <c r="DC15" s="18">
-        <v>-267.65226302599984</v>
+        <v>-267.65226302600001</v>
       </c>
       <c r="DD15" s="18">
-        <v>-251.84557026450017</v>
+        <v>-251.8455702645</v>
       </c>
       <c r="DE15" s="18">
-        <v>-424.17847820850022</v>
+        <v>-424.17847820850039</v>
       </c>
       <c r="DF15" s="18">
-        <v>-416.93527331770025</v>
+        <v>-416.93527331770014</v>
       </c>
       <c r="DG15" s="18">
         <v>-323.31653121250008</v>
       </c>
       <c r="DH15" s="18">
-        <v>-351.69524701550006</v>
+        <v>-351.69524701549994</v>
       </c>
       <c r="DI15" s="18">
         <v>-423.74744679280002</v>
       </c>
       <c r="DJ15" s="18">
-        <v>-398.39824188259979</v>
+        <v>-398.39824188260008</v>
       </c>
       <c r="DK15" s="18">
         <v>-313.3082142308001</v>
       </c>
       <c r="DL15" s="18">
-        <v>-407.36643835919972</v>
+        <v>-407.36643835920017</v>
       </c>
       <c r="DM15" s="18">
-        <v>-600.50019393749994</v>
+        <v>-600.5001939374996</v>
       </c>
       <c r="DN15" s="18">
-        <v>-530.17462787919999</v>
+        <v>-530.17462787920033</v>
       </c>
       <c r="DO15" s="18">
-        <v>-413.36744189419983</v>
+        <v>-413.36744189420017</v>
       </c>
       <c r="DP15" s="18">
-        <v>-574.26366383390007</v>
+        <v>-574.26366383389995</v>
       </c>
       <c r="DQ15" s="18">
-        <v>-578.60423894259998</v>
+        <v>-578.17087594280019</v>
       </c>
       <c r="DR15" s="18">
-        <v>-502.90326794700002</v>
+        <v>-502.88219894710028</v>
       </c>
       <c r="DS15" s="18">
-        <v>-484.86879398049996</v>
+        <v>-484.8557349808998</v>
       </c>
       <c r="DT15" s="18">
-        <v>-627.6975222939999</v>
+        <v>-627.39332695990026</v>
       </c>
       <c r="DU15" s="18">
-        <v>-624.02622703049963</v>
+        <v>-623.6864330300001</v>
       </c>
       <c r="DV15" s="18">
-        <v>-821.29880675989989</v>
+        <v>-820.81512675980036</v>
       </c>
       <c r="DW15" s="18">
-        <v>-750.20507176049978</v>
+        <v>-750.06927076009981</v>
       </c>
       <c r="DX15" s="18">
-        <v>-571.60881212210018</v>
+        <v>-571.38212912190022</v>
       </c>
       <c r="DY15" s="18">
-        <v>-567.53714262829999</v>
+        <v>-610.26299562870008</v>
       </c>
       <c r="DZ15" s="18">
-        <v>-699.1691201556996</v>
+        <v>-732.0370034062995</v>
       </c>
       <c r="EA15" s="18">
-        <v>-621.2119038904998</v>
+        <v>-592.35903506080001</v>
       </c>
       <c r="EB15" s="18">
-        <v>-905.42660671910028</v>
+        <v>-916.41476762869956</v>
       </c>
       <c r="EC15" s="18">
-        <v>-924.36028456489998</v>
+        <v>-1026.3693895361998</v>
+      </c>
+      <c r="ED15" s="18">
+        <v>-1187.0786570901005</v>
       </c>
     </row>
-    <row r="16" spans="2:133" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="2:134" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="26" t="s">
         <v>121</v>
       </c>
       <c r="C16" s="17">
         <v>-610.42548199999999</v>
       </c>
       <c r="D16" s="17">
-        <v>-727.37824399999988</v>
+        <v>-727.378244</v>
       </c>
       <c r="E16" s="17">
         <v>-422.49765950000005</v>
       </c>
       <c r="F16" s="17">
         <v>-467.66598260000001</v>
       </c>
       <c r="G16" s="17">
         <v>-498.11803829999997</v>
       </c>
       <c r="H16" s="17">
         <v>-557.61724520000007</v>
       </c>
       <c r="I16" s="17">
         <v>-638.00411640000016</v>
       </c>
       <c r="J16" s="17">
         <v>-570.44464679999999</v>
       </c>
       <c r="K16" s="17">
         <v>-853.50302700000009</v>
       </c>
       <c r="L16" s="17">
-        <v>-669.68404799999996</v>
+        <v>-669.68404800000008</v>
       </c>
       <c r="M16" s="18">
         <v>-703.8710114999999</v>
       </c>
       <c r="N16" s="18">
         <v>-717.99858270000004</v>
       </c>
       <c r="O16" s="18">
         <v>-732.89069919999997</v>
       </c>
       <c r="P16" s="18">
-        <v>-748.89937566380001</v>
+        <v>-750.99028094570008</v>
       </c>
       <c r="Q16" s="18">
-        <v>-638.20579305190006</v>
+        <v>-640.09157706180008</v>
       </c>
       <c r="R16" s="18">
-        <v>-676.28990368619998</v>
+        <v>-678.49490852930001</v>
       </c>
       <c r="S16" s="18">
-        <v>-680.00910378010008</v>
+        <v>-682.17298795450006</v>
       </c>
       <c r="T16" s="18">
-        <v>-731.25086238249992</v>
+        <v>-733.35013369710009</v>
       </c>
       <c r="U16" s="18">
-        <v>-789.29912650939991</v>
+        <v>-791.49013274289996</v>
       </c>
       <c r="V16" s="18">
-        <v>-841.33098121249998</v>
+        <v>-843.68436040869994</v>
       </c>
       <c r="W16" s="18">
-        <v>-769.05185752800003</v>
+        <v>-770.87491845889997</v>
       </c>
       <c r="X16" s="18">
-        <v>-952.89738710429992</v>
+        <v>-954.58389380940002</v>
       </c>
       <c r="Y16" s="18">
-        <v>-1164.8558673573</v>
+        <v>-1166.0814651886999</v>
       </c>
       <c r="Z16" s="18">
-        <v>-1207.8243616431</v>
+        <v>-1208.9790692452</v>
       </c>
       <c r="AA16" s="18">
-        <v>-1443.4410558065999</v>
+        <v>-1418.4566115236</v>
       </c>
       <c r="AB16" s="18">
-        <v>-1508.1724695572</v>
+        <v>-1487.4523580892001</v>
       </c>
       <c r="AC16" s="18">
         <v>-119.87143</v>
       </c>
       <c r="AD16" s="18">
         <v>-152.88735299999999</v>
       </c>
       <c r="AE16" s="18">
-        <v>-159.03616600000001</v>
+        <v>-159.03616599999998</v>
       </c>
       <c r="AF16" s="18">
         <v>-178.63053300000001</v>
       </c>
       <c r="AG16" s="18">
         <v>-154.95174900000001</v>
       </c>
       <c r="AH16" s="18">
         <v>-203.888712</v>
       </c>
       <c r="AI16" s="18">
-        <v>-182.41767299999998</v>
+        <v>-182.41767300000001</v>
       </c>
       <c r="AJ16" s="18">
-        <v>-186.12010999999998</v>
+        <v>-186.12011000000001</v>
       </c>
       <c r="AK16" s="18">
         <v>-91.260119599999996</v>
       </c>
       <c r="AL16" s="18">
         <v>-111.80208750000001</v>
       </c>
       <c r="AM16" s="18">
         <v>-107.6117309</v>
       </c>
       <c r="AN16" s="18">
         <v>-111.8237215</v>
       </c>
       <c r="AO16" s="17">
-        <v>-102.42471829999999</v>
+        <v>-102.42471830000001</v>
       </c>
       <c r="AP16" s="17">
         <v>-120.4840355</v>
       </c>
       <c r="AQ16" s="17">
         <v>-119.1598109</v>
       </c>
       <c r="AR16" s="18">
         <v>-125.59741790000001</v>
       </c>
       <c r="AS16" s="17">
         <v>-108.9992536</v>
       </c>
       <c r="AT16" s="17">
         <v>-133.2682375</v>
       </c>
       <c r="AU16" s="17">
         <v>-125.78872959999998</v>
       </c>
       <c r="AV16" s="18">
         <v>-130.06181760000001</v>
       </c>
       <c r="AW16" s="17">
         <v>-115.5218673</v>
       </c>
       <c r="AX16" s="17">
         <v>-151.21513250000001</v>
       </c>
       <c r="AY16" s="17">
         <v>-140.92861310000001</v>
       </c>
       <c r="AZ16" s="18">
         <v>-149.9516323</v>
       </c>
       <c r="BA16" s="17">
         <v>-147.57025110000001</v>
       </c>
       <c r="BB16" s="17">
         <v>-164.43675160000001</v>
       </c>
       <c r="BC16" s="17">
         <v>-159.283309</v>
       </c>
       <c r="BD16" s="18">
         <v>-166.71380470000003</v>
       </c>
       <c r="BE16" s="17">
-        <v>-129.38769629999999</v>
+        <v>-129.38769630000002</v>
       </c>
       <c r="BF16" s="17">
-        <v>-148.11333870000001</v>
+        <v>-148.11333869999999</v>
       </c>
       <c r="BG16" s="17">
         <v>-142.53895679999999</v>
       </c>
       <c r="BH16" s="18">
         <v>-150.40465499999999</v>
       </c>
       <c r="BI16" s="17">
-        <v>-199.27139800000003</v>
+        <v>-199.271398</v>
       </c>
       <c r="BJ16" s="17">
         <v>-231.95868899999999</v>
       </c>
       <c r="BK16" s="17">
         <v>-223.18329500000002</v>
       </c>
       <c r="BL16" s="18">
         <v>-199.08964500000002</v>
       </c>
       <c r="BM16" s="17">
         <v>-163.10474400000001</v>
       </c>
       <c r="BN16" s="17">
         <v>-173.86181999999999</v>
       </c>
       <c r="BO16" s="17">
-        <v>-164.45849199999998</v>
+        <v>-164.45849200000001</v>
       </c>
       <c r="BP16" s="18">
         <v>-168.25899200000001</v>
       </c>
       <c r="BQ16" s="17">
         <v>-155.21923200000001</v>
       </c>
       <c r="BR16" s="17">
         <v>-179.007237</v>
       </c>
       <c r="BS16" s="17">
         <v>-184.54129499999999</v>
       </c>
       <c r="BT16" s="18">
         <v>-185.10324750000001</v>
       </c>
       <c r="BU16" s="17">
         <v>-168.1307649</v>
       </c>
       <c r="BV16" s="17">
         <v>-188.98521389999999</v>
       </c>
       <c r="BW16" s="17">
         <v>-185.71272930000001</v>
       </c>
       <c r="BX16" s="18">
         <v>-175.16987460000001</v>
       </c>
       <c r="BY16" s="17">
         <v>-179.9294932</v>
       </c>
       <c r="BZ16" s="17">
         <v>-188.26419239999998</v>
       </c>
       <c r="CA16" s="17">
         <v>-185.0491164</v>
       </c>
       <c r="CB16" s="18">
         <v>-179.64789719999999</v>
       </c>
       <c r="CC16" s="17">
-        <v>-168.9266896179</v>
+        <v>-169.44941593850001</v>
       </c>
       <c r="CD16" s="17">
-        <v>-198.71481981779999</v>
+        <v>-199.23754613829999</v>
       </c>
       <c r="CE16" s="17">
-        <v>-196.12114144449998</v>
+        <v>-196.64386776489999</v>
       </c>
       <c r="CF16" s="18">
-        <v>-185.13672478360002</v>
+        <v>-185.659451104</v>
       </c>
       <c r="CG16" s="17">
-        <v>-148.48097362199999</v>
+        <v>-148.95241962449998</v>
       </c>
       <c r="CH16" s="19">
-        <v>-168.03832526319999</v>
+        <v>-168.50977126560002</v>
       </c>
       <c r="CI16" s="19">
-        <v>-168.03949668760001</v>
+        <v>-168.51094269009999</v>
       </c>
       <c r="CJ16" s="18">
-        <v>-153.64699747910001</v>
+        <v>-154.1184434816</v>
       </c>
       <c r="CK16" s="18">
-        <v>-156.03725290849999</v>
+        <v>-156.58850411930001</v>
       </c>
       <c r="CL16" s="18">
-        <v>-175.03378058849998</v>
+        <v>-175.5850317993</v>
       </c>
       <c r="CM16" s="18">
-        <v>-176.13966252810002</v>
+        <v>-176.69091373880002</v>
       </c>
       <c r="CN16" s="18">
-        <v>-169.07920766109999</v>
+        <v>-169.6304588719</v>
       </c>
       <c r="CO16" s="18">
-        <v>-154.2084174652</v>
+        <v>-154.7493885088</v>
       </c>
       <c r="CP16" s="18">
-        <v>-176.53180565240001</v>
+        <v>-177.07277669600001</v>
       </c>
       <c r="CQ16" s="18">
-        <v>-171.65842292510001</v>
+        <v>-172.19939396870001</v>
       </c>
       <c r="CR16" s="18">
-        <v>-177.6104577374</v>
+        <v>-178.15142878099999</v>
       </c>
       <c r="CS16" s="18">
-        <v>-174.89640478850001</v>
+        <v>-175.4212226171</v>
       </c>
       <c r="CT16" s="18">
-        <v>-189.42726929190002</v>
+        <v>-189.95208712070001</v>
       </c>
       <c r="CU16" s="18">
-        <v>-186.82838017289998</v>
+        <v>-187.3531980015</v>
       </c>
       <c r="CV16" s="18">
-        <v>-180.09880812919999</v>
+        <v>-180.62362595780002</v>
       </c>
       <c r="CW16" s="18">
-        <v>-188.57277534670001</v>
+        <v>-189.12052690510001</v>
       </c>
       <c r="CX16" s="18">
-        <v>-200.56146873159997</v>
+        <v>-201.10922029</v>
       </c>
       <c r="CY16" s="18">
-        <v>-198.1634164642</v>
+        <v>-198.71116802260002</v>
       </c>
       <c r="CZ16" s="18">
-        <v>-202.00146596690001</v>
+        <v>-202.54921752520002</v>
       </c>
       <c r="DA16" s="18">
-        <v>-205.7074736127</v>
+        <v>-206.29581841179998</v>
       </c>
       <c r="DB16" s="18">
-        <v>-221.38298051339999</v>
+        <v>-221.97132531239998</v>
       </c>
       <c r="DC16" s="18">
-        <v>-209.60549937260001</v>
+        <v>-210.19384417160001</v>
       </c>
       <c r="DD16" s="18">
-        <v>-204.63502771380001</v>
+        <v>-205.2233725129</v>
       </c>
       <c r="DE16" s="18">
-        <v>-205.12209064659999</v>
+        <v>-205.5778558794</v>
       </c>
       <c r="DF16" s="18">
-        <v>-170.9390852464</v>
+        <v>-171.3948504791</v>
       </c>
       <c r="DG16" s="18">
-        <v>-191.99167193600002</v>
+        <v>-192.44743716869999</v>
       </c>
       <c r="DH16" s="18">
-        <v>-200.999009699</v>
+        <v>-201.45477493169997</v>
       </c>
       <c r="DI16" s="18">
-        <v>-209.9108286103</v>
+        <v>-210.3324552867</v>
       </c>
       <c r="DJ16" s="18">
-        <v>-235.23722834839998</v>
+        <v>-235.6588550246</v>
       </c>
       <c r="DK16" s="18">
-        <v>-242.54262519719998</v>
+        <v>-242.9642518734</v>
       </c>
       <c r="DL16" s="18">
-        <v>-265.20670494839999</v>
+        <v>-265.62833162469997</v>
       </c>
       <c r="DM16" s="18">
-        <v>-256.85612915230001</v>
+        <v>-257.16252861010003</v>
       </c>
       <c r="DN16" s="18">
-        <v>-292.789188137</v>
+        <v>-293.09558759499998</v>
       </c>
       <c r="DO16" s="18">
-        <v>-316.17164793990003</v>
+        <v>-316.47804739769998</v>
       </c>
       <c r="DP16" s="18">
-        <v>-299.03890212810001</v>
+        <v>-299.34530158590002</v>
       </c>
       <c r="DQ16" s="18">
-        <v>-304.0408906243</v>
+        <v>-304.32956752479998</v>
       </c>
       <c r="DR16" s="18">
-        <v>-311.99089512649999</v>
+        <v>-312.27957202699997</v>
       </c>
       <c r="DS16" s="18">
-        <v>-296.34255764779999</v>
+        <v>-296.63123454840002</v>
       </c>
       <c r="DT16" s="18">
-        <v>-295.45001824449997</v>
+        <v>-295.73869514500001</v>
       </c>
       <c r="DU16" s="18">
-        <v>-340.58820236349999</v>
+        <v>-334.70845398200004</v>
       </c>
       <c r="DV16" s="18">
-        <v>-384.17314876570003</v>
+        <v>-377.5057206299</v>
       </c>
       <c r="DW16" s="18">
-        <v>-355.32625288180003</v>
+        <v>-349.18015418970003</v>
       </c>
       <c r="DX16" s="18">
-        <v>-363.35345179559999</v>
+        <v>-357.06228272200002</v>
       </c>
       <c r="DY16" s="18">
-        <v>-371.87100072210001</v>
+        <v>-366.55333227239998</v>
       </c>
       <c r="DZ16" s="18">
-        <v>-388.98856730840004</v>
+        <v>-382.75486657470003</v>
       </c>
       <c r="EA16" s="18">
-        <v>-369.68767249219997</v>
+        <v>-363.10947476130002</v>
       </c>
       <c r="EB16" s="18">
-        <v>-377.62522903450002</v>
+        <v>-375.03468448079997</v>
       </c>
       <c r="EC16" s="18">
-        <v>-384.84632961120002</v>
+        <v>-380.01918223130002</v>
+      </c>
+      <c r="ED16" s="18">
+        <v>-422.82876677950003</v>
       </c>
     </row>
-    <row r="17" spans="2:133" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:134" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="26" t="s">
         <v>122</v>
       </c>
       <c r="C17" s="17">
         <v>0</v>
       </c>
       <c r="D17" s="17">
         <v>0</v>
       </c>
       <c r="E17" s="17">
         <v>0</v>
       </c>
       <c r="F17" s="17">
         <v>0</v>
       </c>
       <c r="G17" s="17">
         <v>0</v>
       </c>
       <c r="H17" s="17">
         <v>0</v>
       </c>
       <c r="I17" s="17">
         <v>0</v>
       </c>
       <c r="J17" s="17">
@@ -6352,72 +6526,72 @@
       <c r="M17" s="18">
         <v>4.4820000000000002</v>
       </c>
       <c r="N17" s="18">
         <v>0.27860000000000001</v>
       </c>
       <c r="O17" s="18">
         <v>0.67</v>
       </c>
       <c r="P17" s="18">
         <v>0.93900000000000006</v>
       </c>
       <c r="Q17" s="18">
         <v>23.8231</v>
       </c>
       <c r="R17" s="18">
         <v>6.4816000000000003</v>
       </c>
       <c r="S17" s="18">
         <v>7.3612739999999999</v>
       </c>
       <c r="T17" s="18">
         <v>14.306797</v>
       </c>
       <c r="U17" s="18">
-        <v>16.258400000000002</v>
+        <v>16.258399999999998</v>
       </c>
       <c r="V17" s="18">
-        <v>18.243343000000003</v>
+        <v>18.243342999999996</v>
       </c>
       <c r="W17" s="18">
         <v>31.323603000000002</v>
       </c>
       <c r="X17" s="18">
         <v>55.535055999999997</v>
       </c>
       <c r="Y17" s="18">
         <v>230.89784299999999</v>
       </c>
       <c r="Z17" s="18">
         <v>134.83966100000001</v>
       </c>
       <c r="AA17" s="18">
         <v>171.383184</v>
       </c>
       <c r="AB17" s="18">
-        <v>395.79884900000002</v>
+        <v>397.01894299999998</v>
       </c>
       <c r="AC17" s="18">
         <v>0</v>
       </c>
       <c r="AD17" s="18">
         <v>0</v>
       </c>
       <c r="AE17" s="18">
         <v>0</v>
       </c>
       <c r="AF17" s="18">
         <v>0</v>
       </c>
       <c r="AG17" s="18">
         <v>0</v>
       </c>
       <c r="AH17" s="18">
         <v>0</v>
       </c>
       <c r="AI17" s="18">
         <v>0</v>
       </c>
       <c r="AJ17" s="18">
         <v>0</v>
       </c>
@@ -6541,1122 +6715,1131 @@
       <c r="BX17" s="18">
         <v>1.6E-2</v>
       </c>
       <c r="BY17" s="17">
         <v>0.39899999999999997</v>
       </c>
       <c r="BZ17" s="17">
         <v>0.13900000000000001</v>
       </c>
       <c r="CA17" s="17">
         <v>0.125</v>
       </c>
       <c r="CB17" s="18">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="CC17" s="17">
         <v>8.0000000000000002E-3</v>
       </c>
       <c r="CD17" s="17">
         <v>0.57000000000000006</v>
       </c>
       <c r="CE17" s="17">
         <v>5.0200000000000002E-2</v>
       </c>
       <c r="CF17" s="18">
-        <v>0.31079999999999997</v>
+        <v>0.31080000000000002</v>
       </c>
       <c r="CG17" s="17">
         <v>4.5910000000000002</v>
       </c>
       <c r="CH17" s="19">
         <v>7.9555000000000007</v>
       </c>
       <c r="CI17" s="19">
         <v>6.7554999999999996</v>
       </c>
       <c r="CJ17" s="18">
         <v>4.5210999999999997</v>
       </c>
       <c r="CK17" s="18">
         <v>1.4479</v>
       </c>
       <c r="CL17" s="18">
         <v>1.5631999999999999</v>
       </c>
       <c r="CM17" s="18">
         <v>1.8280000000000001</v>
       </c>
       <c r="CN17" s="18">
-        <v>1.6424999999999998</v>
+        <v>1.6425000000000001</v>
       </c>
       <c r="CO17" s="18">
         <v>1.7343</v>
       </c>
       <c r="CP17" s="18">
         <v>1.1516999999999999</v>
       </c>
       <c r="CQ17" s="18">
         <v>1.5956000000000001</v>
       </c>
       <c r="CR17" s="18">
-        <v>2.8796740000000001</v>
+        <v>2.8796739999999996</v>
       </c>
       <c r="CS17" s="18">
-        <v>3.8553000000000002</v>
+        <v>3.8552999999999997</v>
       </c>
       <c r="CT17" s="18">
         <v>4.5473330000000001</v>
       </c>
       <c r="CU17" s="18">
         <v>2.7614330000000002</v>
       </c>
       <c r="CV17" s="18">
         <v>3.1427309999999999</v>
       </c>
       <c r="CW17" s="18">
         <v>3.1953999999999998</v>
       </c>
       <c r="CX17" s="18">
         <v>3.3988399999999999</v>
       </c>
       <c r="CY17" s="18">
-        <v>6.1576900000000006</v>
+        <v>6.1576899999999997</v>
       </c>
       <c r="CZ17" s="18">
         <v>3.5064700000000002</v>
       </c>
       <c r="DA17" s="18">
-        <v>4.3840390000000005</v>
+        <v>4.3840389999999996</v>
       </c>
       <c r="DB17" s="18">
-        <v>3.7613850000000002</v>
+        <v>3.7613849999999998</v>
       </c>
       <c r="DC17" s="18">
         <v>4.6050680000000002</v>
       </c>
       <c r="DD17" s="18">
-        <v>5.4928510000000008</v>
+        <v>5.4928509999999999</v>
       </c>
       <c r="DE17" s="18">
         <v>6.3943829999999995</v>
       </c>
       <c r="DF17" s="18">
-        <v>8.4373940000000012</v>
+        <v>8.4373939999999994</v>
       </c>
       <c r="DG17" s="18">
         <v>9.9253230000000006</v>
       </c>
       <c r="DH17" s="18">
         <v>6.5665030000000009</v>
       </c>
       <c r="DI17" s="18">
         <v>7.1302510000000003</v>
       </c>
       <c r="DJ17" s="18">
-        <v>12.656989000000001</v>
+        <v>12.656988999999999</v>
       </c>
       <c r="DK17" s="18">
         <v>12.646329</v>
       </c>
       <c r="DL17" s="18">
         <v>23.101486999999999</v>
       </c>
       <c r="DM17" s="18">
         <v>85.477764000000008</v>
       </c>
       <c r="DN17" s="18">
         <v>53.439019000000002</v>
       </c>
       <c r="DO17" s="18">
         <v>50.411435999999995</v>
       </c>
       <c r="DP17" s="18">
         <v>41.569623999999997</v>
       </c>
       <c r="DQ17" s="18">
-        <v>39.581680999999996</v>
+        <v>39.581681000000003</v>
       </c>
       <c r="DR17" s="18">
         <v>38.526792</v>
       </c>
       <c r="DS17" s="18">
         <v>25.307471</v>
       </c>
       <c r="DT17" s="18">
         <v>31.423717000000003</v>
       </c>
       <c r="DU17" s="18">
         <v>22.799838000000001</v>
       </c>
       <c r="DV17" s="18">
         <v>55.984098000000003</v>
       </c>
       <c r="DW17" s="18">
         <v>34.946658999999997</v>
       </c>
       <c r="DX17" s="18">
         <v>57.652588999999999</v>
       </c>
       <c r="DY17" s="18">
-        <v>93.782454000000001</v>
+        <v>93.782420999999999</v>
       </c>
       <c r="DZ17" s="18">
-        <v>81.430841999999998</v>
+        <v>81.430799999999991</v>
       </c>
       <c r="EA17" s="18">
-        <v>65.528325999999993</v>
+        <v>65.528337999999991</v>
       </c>
       <c r="EB17" s="18">
-        <v>155.05722700000001</v>
+        <v>156.27738400000001</v>
       </c>
       <c r="EC17" s="18">
-        <v>216.600472</v>
+        <v>234.57601</v>
+      </c>
+      <c r="ED17" s="18">
+        <v>91.690494000000001</v>
       </c>
     </row>
-    <row r="18" spans="2:133" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:134" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C18" s="22">
-        <v>2752.5210400146811</v>
+        <v>2752.5210400146816</v>
       </c>
       <c r="D18" s="22">
         <v>3641.8099031098877</v>
       </c>
       <c r="E18" s="22">
         <v>3509.9629844949654</v>
       </c>
       <c r="F18" s="22">
         <v>3911.2308394174233</v>
       </c>
       <c r="G18" s="22">
         <v>4063.8004725890723</v>
       </c>
       <c r="H18" s="22">
         <v>4464.8276426770753</v>
       </c>
       <c r="I18" s="22">
         <v>5069.2782796687416</v>
       </c>
       <c r="J18" s="22">
         <v>5905.463037266808</v>
       </c>
       <c r="K18" s="22">
-        <v>5875.7590994959019</v>
+        <v>5875.7590994966004</v>
       </c>
       <c r="L18" s="22">
-        <v>4937.311959904996</v>
+        <v>4937.311959904896</v>
       </c>
       <c r="M18" s="23">
-        <v>5188.401091861283</v>
+        <v>5188.4010918626846</v>
       </c>
       <c r="N18" s="23">
-        <v>5605.3213577726001</v>
+        <v>5605.3213577734978</v>
       </c>
       <c r="O18" s="23">
-        <v>5601.0584588739985</v>
+        <v>5601.0584588734946</v>
       </c>
       <c r="P18" s="23">
-        <v>5755.3116744005001</v>
+        <v>5753.9475677957007</v>
       </c>
       <c r="Q18" s="23">
-        <v>6473.7250080382992</v>
+        <v>6472.6310647369028</v>
       </c>
       <c r="R18" s="23">
-        <v>7253.5385980520005</v>
+        <v>7233.5155041357029</v>
       </c>
       <c r="S18" s="23">
-        <v>8177.5479817678979</v>
+        <v>8142.3723707041981</v>
       </c>
       <c r="T18" s="23">
-        <v>8792.3361087578014</v>
+        <v>8764.424861056701</v>
       </c>
       <c r="U18" s="23">
-        <v>9219.4723099310959</v>
+        <v>9180.9314764533992</v>
       </c>
       <c r="V18" s="23">
-        <v>10284.427873004297</v>
+        <v>10231.986985421496</v>
       </c>
       <c r="W18" s="23">
-        <v>5301.8866855743045</v>
+        <v>5237.775043568101</v>
       </c>
       <c r="X18" s="23">
-        <v>9819.4525751064975</v>
+        <v>9735.6729853413035</v>
       </c>
       <c r="Y18" s="23">
-        <v>14053.805851472502</v>
+        <v>13917.908467025098</v>
       </c>
       <c r="Z18" s="23">
-        <v>15823.256973018497</v>
+        <v>15543.947835884204</v>
       </c>
       <c r="AA18" s="23">
-        <v>15007.927874003795</v>
+        <v>15023.169977651207</v>
       </c>
       <c r="AB18" s="23">
-        <v>14821.724767307503</v>
+        <v>14726.912872031306</v>
       </c>
       <c r="AC18" s="23">
         <v>99.611963506434108</v>
       </c>
       <c r="AD18" s="23">
         <v>577.04066981032656</v>
       </c>
       <c r="AE18" s="23">
-        <v>1714.0187701084481</v>
+        <v>1714.0187701084483</v>
       </c>
       <c r="AF18" s="23">
         <v>361.84963658947254</v>
       </c>
       <c r="AG18" s="23">
-        <v>219.64067409578476</v>
+        <v>219.64067409578479</v>
       </c>
       <c r="AH18" s="23">
         <v>621.22072503853531</v>
       </c>
       <c r="AI18" s="23">
         <v>2401.8381020891766</v>
       </c>
       <c r="AJ18" s="23">
         <v>399.11040188639106</v>
       </c>
       <c r="AK18" s="23">
-        <v>181.43824357613806</v>
+        <v>181.43824357613812</v>
       </c>
       <c r="AL18" s="23">
-        <v>658.7954971420022</v>
+        <v>658.79549714200232</v>
       </c>
       <c r="AM18" s="23">
         <v>2303.0550647346599</v>
       </c>
       <c r="AN18" s="23">
         <v>366.67417904216535</v>
       </c>
       <c r="AO18" s="22">
-        <v>141.62241880874384</v>
+        <v>141.62241880874382</v>
       </c>
       <c r="AP18" s="22">
         <v>924.06629425865253</v>
       </c>
       <c r="AQ18" s="22">
         <v>2569.119052459509</v>
       </c>
       <c r="AR18" s="23">
         <v>276.4230738905178</v>
       </c>
       <c r="AS18" s="22">
         <v>83.575500632013188</v>
       </c>
       <c r="AT18" s="22">
         <v>959.30188201658189</v>
       </c>
       <c r="AU18" s="22">
         <v>2686.4397692973293</v>
       </c>
       <c r="AV18" s="23">
         <v>334.48332064314786</v>
       </c>
       <c r="AW18" s="22">
         <v>87.520755888619618</v>
       </c>
       <c r="AX18" s="22">
-        <v>969.46388672957767</v>
+        <v>969.46388672957789</v>
       </c>
       <c r="AY18" s="22">
         <v>3063.9038045655252</v>
       </c>
       <c r="AZ18" s="23">
         <v>343.93919549335237</v>
       </c>
       <c r="BA18" s="22">
         <v>12.405364247160804</v>
       </c>
       <c r="BB18" s="22">
         <v>1124.1381470658664</v>
       </c>
       <c r="BC18" s="22">
         <v>3507.9259327240202</v>
       </c>
       <c r="BD18" s="23">
         <v>424.80883563169402</v>
       </c>
       <c r="BE18" s="22">
         <v>175.31243450642017</v>
       </c>
       <c r="BF18" s="22">
         <v>1346.0427451803234</v>
       </c>
       <c r="BG18" s="22">
         <v>3920.480621739016</v>
       </c>
       <c r="BH18" s="23">
         <v>463.62723584104918</v>
       </c>
       <c r="BI18" s="22">
-        <v>168.61488876518683</v>
+        <v>168.61488876588703</v>
       </c>
       <c r="BJ18" s="22">
-        <v>1390.3527133002483</v>
+        <v>1390.3527132993477</v>
       </c>
       <c r="BK18" s="22">
-        <v>3870.76727626823</v>
+        <v>3870.76727626813</v>
       </c>
       <c r="BL18" s="23">
-        <v>446.02422116223585</v>
+        <v>446.02422116323618</v>
       </c>
       <c r="BM18" s="22">
-        <v>145.19398176015153</v>
+        <v>145.19398176035156</v>
       </c>
       <c r="BN18" s="22">
-        <v>1087.9544532709642</v>
+        <v>1087.9544532707632</v>
       </c>
       <c r="BO18" s="22">
-        <v>3292.699575032208</v>
+        <v>3292.6995750316096</v>
       </c>
       <c r="BP18" s="23">
-        <v>411.46394984167176</v>
+        <v>411.46394984217176</v>
       </c>
       <c r="BQ18" s="22">
-        <v>102.37058889638806</v>
+        <v>102.37058889788781</v>
       </c>
       <c r="BR18" s="22">
-        <v>1135.1000158175621</v>
+        <v>1135.1000158167624</v>
       </c>
       <c r="BS18" s="22">
-        <v>3576.4209914645535</v>
+        <v>3576.4209914644553</v>
       </c>
       <c r="BT18" s="23">
-        <v>374.5094956827794</v>
+        <v>374.50949568357908</v>
       </c>
       <c r="BU18" s="22">
-        <v>133.82653309599959</v>
+        <v>133.82653309729955</v>
       </c>
       <c r="BV18" s="22">
-        <v>1172.0564070779001</v>
+        <v>1172.0564070771998</v>
       </c>
       <c r="BW18" s="22">
-        <v>3835.9431627813997</v>
+        <v>3835.9431627806989</v>
       </c>
       <c r="BX18" s="23">
-        <v>463.49525481730029</v>
+        <v>463.49525481830011</v>
       </c>
       <c r="BY18" s="22">
-        <v>153.91501190989993</v>
+        <v>153.91501190869991</v>
       </c>
       <c r="BZ18" s="22">
-        <v>1182.9137863364003</v>
+        <v>1182.9137863356989</v>
       </c>
       <c r="CA18" s="22">
-        <v>3837.2049309249978</v>
+        <v>3837.2049309257968</v>
       </c>
       <c r="CB18" s="23">
-        <v>427.02472970269952</v>
+        <v>427.02472970329933</v>
       </c>
       <c r="CC18" s="22">
-        <v>211.29646955040019</v>
+        <v>210.95544289729986</v>
       </c>
       <c r="CD18" s="22">
-        <v>1207.1846764098004</v>
+        <v>1206.8436497630007</v>
       </c>
       <c r="CE18" s="22">
-        <v>3914.5249643242983</v>
+        <v>3914.1839376682001</v>
       </c>
       <c r="CF18" s="23">
-        <v>422.30556411600037</v>
+        <v>421.96453746719999</v>
       </c>
       <c r="CG18" s="22">
-        <v>269.61717758119983</v>
+        <v>269.34369175879954</v>
       </c>
       <c r="CH18" s="24">
-        <v>1440.7194603438002</v>
+        <v>1440.4459745162003</v>
       </c>
       <c r="CI18" s="24">
-        <v>4134.9833221337994</v>
+        <v>4134.7098363064033</v>
       </c>
       <c r="CJ18" s="23">
-        <v>628.40504797949939</v>
+        <v>628.13156215549952</v>
       </c>
       <c r="CK18" s="23">
-        <v>389.4440081703994</v>
+        <v>384.92939651910086</v>
       </c>
       <c r="CL18" s="23">
-        <v>1516.7837190070004</v>
+        <v>1511.9131865785002</v>
       </c>
       <c r="CM18" s="23">
-        <v>4678.6842640871009</v>
+        <v>4673.999655310301</v>
       </c>
       <c r="CN18" s="23">
-        <v>668.62660678749978</v>
+        <v>662.67326572780087</v>
       </c>
       <c r="CO18" s="23">
-        <v>429.02672060719971</v>
+        <v>422.92455177689942</v>
       </c>
       <c r="CP18" s="23">
-        <v>1672.2063663774002</v>
+        <v>1656.820512625</v>
       </c>
       <c r="CQ18" s="23">
-        <v>5344.651543139099</v>
+        <v>5338.3126662396007</v>
       </c>
       <c r="CR18" s="23">
-        <v>731.66335164419877</v>
+        <v>724.31464006269869</v>
       </c>
       <c r="CS18" s="23">
-        <v>450.09743681389949</v>
+        <v>443.47952707410042</v>
       </c>
       <c r="CT18" s="23">
-        <v>1968.1293834580999</v>
+        <v>1961.9071352577994</v>
       </c>
       <c r="CU18" s="23">
-        <v>5746.4676786837044</v>
+        <v>5739.6165564424009</v>
       </c>
       <c r="CV18" s="23">
-        <v>627.64160980209897</v>
+        <v>619.42164228239972</v>
       </c>
       <c r="CW18" s="23">
-        <v>339.44188284029917</v>
+        <v>330.86124518139957</v>
       </c>
       <c r="CX18" s="23">
-        <v>2017.6573947264003</v>
+        <v>2009.1269984869998</v>
       </c>
       <c r="CY18" s="23">
-        <v>6109.7914047623954</v>
+        <v>6100.190058892199</v>
       </c>
       <c r="CZ18" s="23">
-        <v>752.58162760200116</v>
+        <v>740.75317389280008</v>
       </c>
       <c r="DA18" s="23">
-        <v>218.40437702169908</v>
+        <v>205.38418799319942</v>
       </c>
       <c r="DB18" s="23">
-        <v>2352.9094822764018</v>
+        <v>2341.3406116723022</v>
       </c>
       <c r="DC18" s="23">
-        <v>6642.6123936648964</v>
+        <v>6629.9897151297946</v>
       </c>
       <c r="DD18" s="23">
-        <v>1070.5016200412992</v>
+        <v>1055.2724706261993</v>
       </c>
       <c r="DE18" s="23">
-        <v>403.16785448260072</v>
+        <v>388.85410702210049</v>
       </c>
       <c r="DF18" s="23">
-        <v>679.06807463509983</v>
+        <v>663.3250769845007</v>
       </c>
       <c r="DG18" s="23">
-        <v>3550.4763198868013</v>
+        <v>3535.1836993662982</v>
       </c>
       <c r="DH18" s="23">
-        <v>669.1744365698022</v>
+        <v>650.41216019520061</v>
       </c>
       <c r="DI18" s="23">
-        <v>425.94946855149897</v>
+        <v>407.17777475579965</v>
       </c>
       <c r="DJ18" s="23">
-        <v>1345.4890444227999</v>
+        <v>1326.949364715801</v>
       </c>
       <c r="DK18" s="23">
-        <v>6821.0473751627997</v>
+        <v>6800.1674628647033</v>
       </c>
       <c r="DL18" s="23">
-        <v>1226.9666869693997</v>
+        <v>1201.3783830049993</v>
       </c>
       <c r="DM18" s="23">
-        <v>672.10639894220185</v>
+        <v>642.07590959879963</v>
       </c>
       <c r="DN18" s="23">
-        <v>2920.6674749564013</v>
+        <v>2890.3295282594017</v>
       </c>
       <c r="DO18" s="23">
-        <v>8739.7017049836995</v>
+        <v>8704.9198482319989</v>
       </c>
       <c r="DP18" s="23">
-        <v>1721.3302725901995</v>
+        <v>1680.5831809348986</v>
       </c>
       <c r="DQ18" s="23">
-        <v>1155.0929422257009</v>
+        <v>1057.0021144238024</v>
       </c>
       <c r="DR18" s="23">
-        <v>3499.8833275563998</v>
+        <v>3445.103317505399</v>
       </c>
       <c r="DS18" s="23">
-        <v>9417.0984803699957</v>
+        <v>9357.3656794139042</v>
       </c>
       <c r="DT18" s="23">
-        <v>1751.1822228664009</v>
+        <v>1684.4767245410983</v>
       </c>
       <c r="DU18" s="23">
-        <v>885.11068942430018</v>
+        <v>914.12132009110121</v>
       </c>
       <c r="DV18" s="23">
-        <v>3412.3754033442974</v>
+        <v>3390.6858861262999</v>
       </c>
       <c r="DW18" s="23">
-        <v>9040.7266539207976</v>
+        <v>9044.5261399882038</v>
       </c>
       <c r="DX18" s="23">
-        <v>1669.7151273144002</v>
+        <v>1673.8366314456018</v>
       </c>
       <c r="DY18" s="23">
-        <v>833.50085990540038</v>
+        <v>788.30885819589912</v>
       </c>
       <c r="DZ18" s="23">
-        <v>3387.7590172533028</v>
+        <v>3352.0804704186016</v>
       </c>
       <c r="EA18" s="23">
-        <v>8875.1852557566963</v>
+        <v>8867.7896414620045</v>
       </c>
       <c r="EB18" s="23">
-        <v>1725.2796343921032</v>
+        <v>1718.7339019547999</v>
       </c>
       <c r="EC18" s="23">
-        <v>836.10433244820115</v>
+        <v>802.73024086460237</v>
+      </c>
+      <c r="ED18" s="23">
+        <v>3402.6792346763991</v>
       </c>
     </row>
-    <row r="19" spans="2:133" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:134" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="26" t="s">
         <v>123</v>
       </c>
       <c r="C19" s="17">
-        <v>254.24878580619998</v>
+        <v>254.2487858062</v>
       </c>
       <c r="D19" s="17">
         <v>329.54328096729995</v>
       </c>
       <c r="E19" s="17">
-        <v>236.74171069420004</v>
+        <v>236.74171069420001</v>
       </c>
       <c r="F19" s="17">
-        <v>153.20500783180006</v>
+        <v>153.2050078318</v>
       </c>
       <c r="G19" s="17">
         <v>215.67566047239993</v>
       </c>
       <c r="H19" s="17">
-        <v>173.43208941739994</v>
+        <v>173.43208941739999</v>
       </c>
       <c r="I19" s="17">
         <v>132.13653642869997</v>
       </c>
       <c r="J19" s="17">
         <v>123.61378831050004</v>
       </c>
       <c r="K19" s="17">
-        <v>148.04338593629996</v>
+        <v>148.04338593630001</v>
       </c>
       <c r="L19" s="17">
         <v>242.36402385779996</v>
       </c>
       <c r="M19" s="18">
-        <v>158.76494650039999</v>
+        <v>158.76494650040001</v>
       </c>
       <c r="N19" s="18">
         <v>192.06744077129997</v>
       </c>
       <c r="O19" s="18">
         <v>192.35526604750001</v>
       </c>
       <c r="P19" s="18">
         <v>188.26879148379999</v>
       </c>
       <c r="Q19" s="18">
-        <v>229.93834342680009</v>
+        <v>229.93834342680003</v>
       </c>
       <c r="R19" s="18">
-        <v>251.31158160340001</v>
+        <v>251.31158160340016</v>
       </c>
       <c r="S19" s="18">
-        <v>264.35816451639994</v>
+        <v>264.35816451640017</v>
       </c>
       <c r="T19" s="18">
-        <v>258.17190935640002</v>
+        <v>258.17190935639991</v>
       </c>
       <c r="U19" s="18">
-        <v>251.85612860099997</v>
+        <v>251.85612860100008</v>
       </c>
       <c r="V19" s="18">
-        <v>275.83856838060007</v>
+        <v>275.83856838060001</v>
       </c>
       <c r="W19" s="18">
-        <v>273.02294316489997</v>
+        <v>273.02294316490003</v>
       </c>
       <c r="X19" s="18">
-        <v>268.84687494069999</v>
+        <v>268.84687494069988</v>
       </c>
       <c r="Y19" s="18">
-        <v>380.86675858910013</v>
+        <v>380.86675858910002</v>
       </c>
       <c r="Z19" s="18">
-        <v>560.6457683550999</v>
+        <v>514.74758848070019</v>
       </c>
       <c r="AA19" s="18">
-        <v>247.98405994409995</v>
+        <v>247.98405994410001</v>
       </c>
       <c r="AB19" s="18">
-        <v>207.51423686969986</v>
+        <v>207.51386218169989</v>
       </c>
       <c r="AC19" s="18">
-        <v>45.812564325900048</v>
+        <v>45.812564325900034</v>
       </c>
       <c r="AD19" s="18">
-        <v>88.265330696500001</v>
+        <v>88.265330696499973</v>
       </c>
       <c r="AE19" s="18">
-        <v>44.492988211399933</v>
+        <v>44.492988211399989</v>
       </c>
       <c r="AF19" s="18">
         <v>75.677902572400001</v>
       </c>
       <c r="AG19" s="18">
-        <v>91.378388939699988</v>
+        <v>91.378388939700031</v>
       </c>
       <c r="AH19" s="18">
-        <v>93.673370276699984</v>
+        <v>93.673370276699927</v>
       </c>
       <c r="AI19" s="18">
         <v>84.733968581600024</v>
       </c>
       <c r="AJ19" s="18">
-        <v>59.757553169299982</v>
+        <v>59.757553169299953</v>
       </c>
       <c r="AK19" s="18">
-        <v>50.003665714500002</v>
+        <v>50.003665714500038</v>
       </c>
       <c r="AL19" s="18">
-        <v>50.472662221100052</v>
+        <v>50.472662221099981</v>
       </c>
       <c r="AM19" s="18">
         <v>63.029011195700008</v>
       </c>
       <c r="AN19" s="18">
         <v>73.23637156289999</v>
       </c>
       <c r="AO19" s="17">
-        <v>42.566075409299984</v>
+        <v>42.566075409299955</v>
       </c>
       <c r="AP19" s="17">
         <v>47.14055111270001</v>
       </c>
       <c r="AQ19" s="17">
-        <v>17.573647258700021</v>
+        <v>17.573647258700007</v>
       </c>
       <c r="AR19" s="18">
         <v>45.924734051100046</v>
       </c>
       <c r="AS19" s="17">
         <v>53.594950705599956</v>
       </c>
       <c r="AT19" s="17">
         <v>52.06431369910004</v>
       </c>
       <c r="AU19" s="17">
         <v>48.537273659299984</v>
       </c>
       <c r="AV19" s="18">
         <v>61.479122408399952</v>
       </c>
       <c r="AW19" s="17">
-        <v>54.15340360199999</v>
+        <v>54.153403601999997</v>
       </c>
       <c r="AX19" s="17">
-        <v>29.229252830299984</v>
+        <v>29.229252830299998</v>
       </c>
       <c r="AY19" s="17">
         <v>33.199914542299993</v>
       </c>
       <c r="AZ19" s="18">
         <v>56.84951844279999</v>
       </c>
       <c r="BA19" s="17">
         <v>7.8741300036999462</v>
       </c>
       <c r="BB19" s="17">
         <v>46.870762001200006</v>
       </c>
       <c r="BC19" s="17">
         <v>49.855203201500018</v>
       </c>
       <c r="BD19" s="18">
-        <v>27.536441222299985</v>
+        <v>27.536441222299999</v>
       </c>
       <c r="BE19" s="17">
         <v>36.760983557100033</v>
       </c>
       <c r="BF19" s="17">
         <v>23.247563586699982</v>
       </c>
       <c r="BG19" s="17">
         <v>40.26607769870003</v>
       </c>
       <c r="BH19" s="18">
         <v>23.339163467999995</v>
       </c>
       <c r="BI19" s="17">
         <v>43.007898174499985</v>
       </c>
       <c r="BJ19" s="17">
-        <v>69.907446404699968</v>
+        <v>69.907446404700025</v>
       </c>
       <c r="BK19" s="17">
-        <v>7.5352178432000017</v>
+        <v>7.5352178431999732</v>
       </c>
       <c r="BL19" s="18">
         <v>27.592823513900015</v>
       </c>
       <c r="BM19" s="17">
         <v>54.721900319900023</v>
       </c>
       <c r="BN19" s="17">
         <v>61.992508684199983</v>
       </c>
       <c r="BO19" s="17">
-        <v>51.522534740199987</v>
+        <v>51.522534740200001</v>
       </c>
       <c r="BP19" s="18">
         <v>74.127080113499957</v>
       </c>
       <c r="BQ19" s="17">
         <v>50.663043811299985</v>
       </c>
       <c r="BR19" s="17">
-        <v>41.77210957190001</v>
+        <v>41.772109571900017</v>
       </c>
       <c r="BS19" s="17">
-        <v>33.426051184899997</v>
+        <v>33.426051184899983</v>
       </c>
       <c r="BT19" s="18">
-        <v>32.903741932300001</v>
+        <v>32.903741932300015</v>
       </c>
       <c r="BU19" s="17">
         <v>56.501426114500006</v>
       </c>
       <c r="BV19" s="17">
         <v>31.082483858799996</v>
       </c>
       <c r="BW19" s="17">
         <v>50.483813473300003</v>
       </c>
       <c r="BX19" s="18">
         <v>53.999717324700001</v>
       </c>
       <c r="BY19" s="17">
-        <v>26.209756594699996</v>
+        <v>26.209756594700004</v>
       </c>
       <c r="BZ19" s="17">
         <v>58.516306473699998</v>
       </c>
       <c r="CA19" s="17">
-        <v>53.2993931508</v>
+        <v>53.299393150800007</v>
       </c>
       <c r="CB19" s="18">
-        <v>54.3298098283</v>
+        <v>54.329809828300007</v>
       </c>
       <c r="CC19" s="17">
         <v>44.066068527600002</v>
       </c>
       <c r="CD19" s="17">
         <v>45.132870362200002</v>
       </c>
       <c r="CE19" s="17">
         <v>48.047931459200008</v>
       </c>
       <c r="CF19" s="18">
         <v>51.021921134799996</v>
       </c>
       <c r="CG19" s="17">
         <v>51.58006255650001</v>
       </c>
       <c r="CH19" s="19">
-        <v>57.191542267000116</v>
+        <v>57.191542267000088</v>
       </c>
       <c r="CI19" s="19">
-        <v>56.383280063800008</v>
+        <v>56.383280063799987</v>
       </c>
       <c r="CJ19" s="18">
-        <v>64.783458539499961</v>
+        <v>64.783458539499932</v>
       </c>
       <c r="CK19" s="18">
-        <v>75.133748733099949</v>
+        <v>75.13374873310002</v>
       </c>
       <c r="CL19" s="18">
-        <v>67.446000309200002</v>
+        <v>67.446000309200087</v>
       </c>
       <c r="CM19" s="18">
-        <v>56.299894254900032</v>
+        <v>56.299894254900053</v>
       </c>
       <c r="CN19" s="18">
-        <v>52.43193830620001</v>
+        <v>52.431938306199996</v>
       </c>
       <c r="CO19" s="18">
-        <v>57.929305029599966</v>
+        <v>57.929305029599988</v>
       </c>
       <c r="CP19" s="18">
-        <v>63.87221091319995</v>
+        <v>63.872210913200099</v>
       </c>
       <c r="CQ19" s="18">
-        <v>80.881515637300041</v>
+        <v>80.881515637300097</v>
       </c>
       <c r="CR19" s="18">
-        <v>61.675132936299995</v>
+        <v>61.675132936299988</v>
       </c>
       <c r="CS19" s="18">
-        <v>63.502926481999964</v>
+        <v>63.502926482000021</v>
       </c>
       <c r="CT19" s="18">
-        <v>62.52834064940005</v>
+        <v>62.528340649399972</v>
       </c>
       <c r="CU19" s="18">
-        <v>60.716911275600012</v>
+        <v>60.716911275599998</v>
       </c>
       <c r="CV19" s="18">
-        <v>71.42373094940001</v>
+        <v>71.423730949399911</v>
       </c>
       <c r="CW19" s="18">
-        <v>60.856567380599969</v>
+        <v>60.856567380599984</v>
       </c>
       <c r="CX19" s="18">
-        <v>67.501153744600003</v>
+        <v>67.501153744600032</v>
       </c>
       <c r="CY19" s="18">
-        <v>63.358347248099975</v>
+        <v>63.358347248100017</v>
       </c>
       <c r="CZ19" s="18">
-        <v>60.140060227700019</v>
+        <v>60.140060227700062</v>
       </c>
       <c r="DA19" s="18">
-        <v>65.83407633020002</v>
+        <v>65.834076330200006</v>
       </c>
       <c r="DB19" s="18">
-        <v>69.905686902900015</v>
+        <v>69.905686902900058</v>
       </c>
       <c r="DC19" s="18">
         <v>67.938793387999993</v>
       </c>
       <c r="DD19" s="18">
-        <v>72.160011759500023</v>
+        <v>72.160011759499923</v>
       </c>
       <c r="DE19" s="18">
-        <v>72.75703348940003</v>
+        <v>72.757033489399973</v>
       </c>
       <c r="DF19" s="18">
-        <v>65.687172630699934</v>
+        <v>65.687172630700047</v>
       </c>
       <c r="DG19" s="18">
-        <v>68.803336306699961</v>
+        <v>68.80333630669999</v>
       </c>
       <c r="DH19" s="18">
         <v>65.775400738100018</v>
       </c>
       <c r="DI19" s="18">
-        <v>65.743173415200005</v>
+        <v>65.743173415199919</v>
       </c>
       <c r="DJ19" s="18">
-        <v>67.512784496999956</v>
+        <v>67.512784496999998</v>
       </c>
       <c r="DK19" s="18">
-        <v>62.938994089200023</v>
+        <v>62.938994089199987</v>
       </c>
       <c r="DL19" s="18">
-        <v>72.651922939300007</v>
+        <v>72.651922939299979</v>
       </c>
       <c r="DM19" s="18">
-        <v>85.686367469200022</v>
+        <v>85.686367469200064</v>
       </c>
       <c r="DN19" s="18">
         <v>90.926865546600027</v>
       </c>
       <c r="DO19" s="18">
-        <v>92.49680515700004</v>
+        <v>92.496805157000068</v>
       </c>
       <c r="DP19" s="18">
-        <v>111.75672041630003</v>
+        <v>111.75672041629986</v>
       </c>
       <c r="DQ19" s="18">
-        <v>323.26633661619991</v>
+        <v>277.36815674180025</v>
       </c>
       <c r="DR19" s="18">
-        <v>96.407642116400012</v>
+        <v>96.407642116399984</v>
       </c>
       <c r="DS19" s="18">
-        <v>79.305963469400041</v>
+        <v>79.305963469399956</v>
       </c>
       <c r="DT19" s="18">
-        <v>61.665826153099893</v>
+        <v>61.665826153099971</v>
       </c>
       <c r="DU19" s="18">
-        <v>76.779732060399908</v>
+        <v>76.779732060399994</v>
       </c>
       <c r="DV19" s="18">
-        <v>58.90231404449996</v>
+        <v>58.902314044500045</v>
       </c>
       <c r="DW19" s="18">
-        <v>54.02354534200002</v>
+        <v>54.023545341999991</v>
       </c>
       <c r="DX19" s="18">
-        <v>58.278468497200024</v>
+        <v>58.278468497199981</v>
       </c>
       <c r="DY19" s="18">
-        <v>56.742933636499956</v>
+        <v>56.742933636499941</v>
       </c>
       <c r="DZ19" s="18">
-        <v>50.971346612199909</v>
+        <v>50.97134661219998</v>
       </c>
       <c r="EA19" s="18">
-        <v>45.132373356099883</v>
+        <v>45.132373356099997</v>
       </c>
       <c r="EB19" s="18">
-        <v>54.667583264900109</v>
+        <v>54.667208576899981</v>
       </c>
       <c r="EC19" s="18">
-        <v>61.741147634999905</v>
+        <v>61.848119951299957</v>
+      </c>
+      <c r="ED19" s="18">
+        <v>42.725017317999949</v>
       </c>
     </row>
-    <row r="20" spans="2:133" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:134" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="26" t="s">
         <v>124</v>
       </c>
       <c r="C20" s="17">
         <v>381.52544182470001</v>
       </c>
       <c r="D20" s="17">
-        <v>423.1508979271</v>
+        <v>423.15089792709995</v>
       </c>
       <c r="E20" s="17">
-        <v>298.31185530500005</v>
+        <v>298.31185530499999</v>
       </c>
       <c r="F20" s="17">
-        <v>293.13269997400005</v>
+        <v>293.13269997399999</v>
       </c>
       <c r="G20" s="17">
         <v>327.93142827039998</v>
       </c>
       <c r="H20" s="17">
         <v>288.31143407399998</v>
       </c>
       <c r="I20" s="17">
         <v>293.7966616731</v>
       </c>
       <c r="J20" s="17">
         <v>322.30178956309999</v>
       </c>
       <c r="K20" s="17">
         <v>379.39326600530001</v>
       </c>
       <c r="L20" s="17">
         <v>290.85712901439996</v>
       </c>
       <c r="M20" s="18">
         <v>243.37549918949998</v>
       </c>
       <c r="N20" s="18">
         <v>252.44298543799999</v>
       </c>
       <c r="O20" s="18">
         <v>271.73144441950001</v>
       </c>
       <c r="P20" s="18">
         <v>220.44740850329998</v>
       </c>
       <c r="Q20" s="18">
-        <v>251.26879266960009</v>
+        <v>251.2687926696</v>
       </c>
       <c r="R20" s="18">
-        <v>276.9592256025</v>
+        <v>276.95922560250017</v>
       </c>
       <c r="S20" s="18">
-        <v>300.93644496259992</v>
+        <v>300.93644496260015</v>
       </c>
       <c r="T20" s="18">
-        <v>302.03386767740005</v>
+        <v>302.03386767739994</v>
       </c>
       <c r="U20" s="18">
-        <v>300.84519496219997</v>
+        <v>300.84519496220008</v>
       </c>
       <c r="V20" s="18">
-        <v>323.47884789190005</v>
+        <v>323.47884789189999</v>
       </c>
       <c r="W20" s="18">
-        <v>322.21830252849992</v>
+        <v>322.21830252850003</v>
       </c>
       <c r="X20" s="18">
-        <v>321.87412118459997</v>
+        <v>321.87412118459986</v>
       </c>
       <c r="Y20" s="18">
-        <v>444.11446420200008</v>
+        <v>444.11446420200002</v>
       </c>
       <c r="Z20" s="18">
-        <v>632.58923793589986</v>
+        <v>586.69105806150014</v>
       </c>
       <c r="AA20" s="18">
-        <v>319.50198494849997</v>
+        <v>319.50198494850002</v>
       </c>
       <c r="AB20" s="18">
-        <v>295.15178619919982</v>
+        <v>295.15141151119985</v>
       </c>
       <c r="AC20" s="18">
-        <v>70.080424712300044</v>
+        <v>70.080424712300015</v>
       </c>
       <c r="AD20" s="18">
-        <v>113.196468858</v>
+        <v>113.19646885799997</v>
       </c>
       <c r="AE20" s="18">
-        <v>100.23447795429993</v>
+        <v>100.23447795429999</v>
       </c>
       <c r="AF20" s="18">
         <v>98.014070300100002</v>
       </c>
       <c r="AG20" s="18">
-        <v>102.84435475369997</v>
+        <v>102.84435475370003</v>
       </c>
       <c r="AH20" s="18">
-        <v>130.1855925552</v>
+        <v>130.18559255519995</v>
       </c>
       <c r="AI20" s="18">
         <v>102.84510067320002</v>
       </c>
       <c r="AJ20" s="18">
-        <v>87.275849944999976</v>
+        <v>87.275849944999948</v>
       </c>
       <c r="AK20" s="18">
-        <v>69.2755851748</v>
+        <v>69.275585174800028</v>
       </c>
       <c r="AL20" s="18">
-        <v>87.41170360600006</v>
+        <v>87.411703606000003</v>
       </c>
       <c r="AM20" s="18">
         <v>65.917377795800007</v>
       </c>
       <c r="AN20" s="18">
         <v>75.707188728399984</v>
       </c>
       <c r="AO20" s="17">
-        <v>60.879595478799985</v>
+        <v>60.879595478799956</v>
       </c>
       <c r="AP20" s="17">
         <v>83.8447154662</v>
       </c>
       <c r="AQ20" s="17">
-        <v>58.737540613100023</v>
+        <v>58.737540613100009</v>
       </c>
       <c r="AR20" s="18">
         <v>89.670848415900025</v>
       </c>
       <c r="AS20" s="17">
         <v>72.088724461299961</v>
       </c>
       <c r="AT20" s="17">
         <v>82.850016588200049</v>
       </c>
       <c r="AU20" s="17">
         <v>82.317459467399999</v>
       </c>
       <c r="AV20" s="18">
         <v>90.675227753499968</v>
       </c>
       <c r="AW20" s="17">
         <v>71.510557904899997</v>
       </c>
       <c r="AX20" s="17">
         <v>78.471871373900001</v>
       </c>
       <c r="AY20" s="17">
         <v>63.374524754999982</v>
       </c>
@@ -7669,745 +7852,751 @@
       <c r="BB20" s="17">
         <v>80.309909569300004</v>
       </c>
       <c r="BC20" s="17">
         <v>68.085051178400022</v>
       </c>
       <c r="BD20" s="18">
         <v>78.67097685340002</v>
       </c>
       <c r="BE20" s="17">
         <v>82.183911917600028</v>
       </c>
       <c r="BF20" s="17">
         <v>88.105838109199965</v>
       </c>
       <c r="BG20" s="17">
         <v>71.509477185600019</v>
       </c>
       <c r="BH20" s="18">
         <v>80.502562350700003</v>
       </c>
       <c r="BI20" s="17">
         <v>104.45115406799997</v>
       </c>
       <c r="BJ20" s="17">
-        <v>112.32956642159999</v>
+        <v>112.32956642160005</v>
       </c>
       <c r="BK20" s="17">
         <v>86.022650309699998</v>
       </c>
       <c r="BL20" s="18">
         <v>76.589895206000023</v>
       </c>
       <c r="BM20" s="17">
         <v>60.063412626500025</v>
       </c>
       <c r="BN20" s="17">
         <v>65.326429467099985</v>
       </c>
       <c r="BO20" s="17">
-        <v>56.475304910799991</v>
+        <v>56.475304910800006</v>
       </c>
       <c r="BP20" s="18">
         <v>108.99198200999996</v>
       </c>
       <c r="BQ20" s="17">
         <v>58.006362257599989</v>
       </c>
       <c r="BR20" s="17">
         <v>68.210144297900001</v>
       </c>
       <c r="BS20" s="17">
-        <v>56.906124942599988</v>
+        <v>56.906124942599973</v>
       </c>
       <c r="BT20" s="18">
         <v>60.252867691400013</v>
       </c>
       <c r="BU20" s="17">
         <v>63.583720652500006</v>
       </c>
       <c r="BV20" s="17">
         <v>69.269020799499998</v>
       </c>
       <c r="BW20" s="17">
         <v>56.392368387099999</v>
       </c>
       <c r="BX20" s="18">
         <v>63.197875598899998</v>
       </c>
       <c r="BY20" s="17">
         <v>68.814642533300002</v>
       </c>
       <c r="BZ20" s="17">
         <v>63.545143586400002</v>
       </c>
       <c r="CA20" s="17">
-        <v>57.661219186899999</v>
+        <v>57.661219186900006</v>
       </c>
       <c r="CB20" s="18">
         <v>81.710439112900005</v>
       </c>
       <c r="CC20" s="17">
         <v>51.154621805600001</v>
       </c>
       <c r="CD20" s="17">
         <v>55.743215023499999</v>
       </c>
       <c r="CE20" s="17">
         <v>53.610254693200005</v>
       </c>
       <c r="CF20" s="18">
         <v>59.939316980999997</v>
       </c>
       <c r="CG20" s="17">
         <v>55.291664897000011</v>
       </c>
       <c r="CH20" s="19">
-        <v>62.755426893000113</v>
+        <v>62.755426893000084</v>
       </c>
       <c r="CI20" s="19">
-        <v>62.586446768800009</v>
+        <v>62.586446768799988</v>
       </c>
       <c r="CJ20" s="18">
-        <v>70.635254110799963</v>
+        <v>70.635254110799934</v>
       </c>
       <c r="CK20" s="18">
-        <v>80.47979036219995</v>
+        <v>80.479790362200021</v>
       </c>
       <c r="CL20" s="18">
-        <v>74.302534352000009</v>
+        <v>74.30253435200008</v>
       </c>
       <c r="CM20" s="18">
-        <v>61.02791800650003</v>
+        <v>61.027918006500052</v>
       </c>
       <c r="CN20" s="18">
-        <v>61.148982881800002</v>
+        <v>61.148982881799995</v>
       </c>
       <c r="CO20" s="18">
-        <v>65.604363597599971</v>
+        <v>65.604363597599985</v>
       </c>
       <c r="CP20" s="18">
-        <v>73.966057236799955</v>
+        <v>73.966057236800097</v>
       </c>
       <c r="CQ20" s="18">
-        <v>89.852044389600039</v>
+        <v>89.852044389600096</v>
       </c>
       <c r="CR20" s="18">
-        <v>71.5139797386</v>
+        <v>71.513979738599986</v>
       </c>
       <c r="CS20" s="18">
-        <v>74.760618674499966</v>
+        <v>74.760618674500023</v>
       </c>
       <c r="CT20" s="18">
-        <v>74.507174634500046</v>
+        <v>74.507174634499975</v>
       </c>
       <c r="CU20" s="18">
-        <v>70.669602487600017</v>
+        <v>70.669602487600002</v>
       </c>
       <c r="CV20" s="18">
-        <v>82.09647188080001</v>
+        <v>82.096471880799911</v>
       </c>
       <c r="CW20" s="18">
-        <v>75.450163767999967</v>
+        <v>75.450163767999982</v>
       </c>
       <c r="CX20" s="18">
-        <v>81.605135984400007</v>
+        <v>81.605135984400036</v>
       </c>
       <c r="CY20" s="18">
-        <v>72.978400828799977</v>
+        <v>72.978400828800019</v>
       </c>
       <c r="CZ20" s="18">
-        <v>70.811494381000017</v>
+        <v>70.81149438100006</v>
       </c>
       <c r="DA20" s="18">
-        <v>77.535479457100024</v>
+        <v>77.53547945710001</v>
       </c>
       <c r="DB20" s="18">
-        <v>82.46755755880001</v>
+        <v>82.467557558800053</v>
       </c>
       <c r="DC20" s="18">
         <v>79.151785481699989</v>
       </c>
       <c r="DD20" s="18">
-        <v>84.324025394300023</v>
+        <v>84.324025394299923</v>
       </c>
       <c r="DE20" s="18">
-        <v>86.130640266700027</v>
+        <v>86.13064026669997</v>
       </c>
       <c r="DF20" s="18">
-        <v>77.566145793699931</v>
+        <v>77.566145793700045</v>
       </c>
       <c r="DG20" s="18">
-        <v>82.54556627999996</v>
+        <v>82.545566279999989</v>
       </c>
       <c r="DH20" s="18">
         <v>75.975950188100015</v>
       </c>
       <c r="DI20" s="18">
-        <v>79.193490916800002</v>
+        <v>79.193490916799917</v>
       </c>
       <c r="DJ20" s="18">
-        <v>82.940573990799948</v>
+        <v>82.94057399079999</v>
       </c>
       <c r="DK20" s="18">
-        <v>75.114681255400029</v>
+        <v>75.114681255399987</v>
       </c>
       <c r="DL20" s="18">
-        <v>84.625375021600007</v>
+        <v>84.625375021599979</v>
       </c>
       <c r="DM20" s="18">
-        <v>100.15073874610002</v>
+        <v>100.15073874610006</v>
       </c>
       <c r="DN20" s="18">
         <v>106.05061981740003</v>
       </c>
       <c r="DO20" s="18">
-        <v>108.35397920100003</v>
+        <v>108.35397920100006</v>
       </c>
       <c r="DP20" s="18">
-        <v>129.55912643750003</v>
+        <v>129.55912643749986</v>
       </c>
       <c r="DQ20" s="18">
-        <v>340.20752247969989</v>
+        <v>294.30934260530023</v>
       </c>
       <c r="DR20" s="18">
-        <v>113.84322341260003</v>
+        <v>113.84322341259998</v>
       </c>
       <c r="DS20" s="18">
-        <v>95.08722307420004</v>
+        <v>95.087223074199969</v>
       </c>
       <c r="DT20" s="18">
-        <v>83.451268969399891</v>
+        <v>83.451268969399976</v>
       </c>
       <c r="DU20" s="18">
-        <v>95.044816217699918</v>
+        <v>95.044816217699989</v>
       </c>
       <c r="DV20" s="18">
-        <v>76.843642767399956</v>
+        <v>76.843642767400041</v>
       </c>
       <c r="DW20" s="18">
-        <v>70.730630255500031</v>
+        <v>70.730630255499989</v>
       </c>
       <c r="DX20" s="18">
-        <v>76.882895707900033</v>
+        <v>76.882895707899976</v>
       </c>
       <c r="DY20" s="18">
         <v>77.289343887099946</v>
       </c>
       <c r="DZ20" s="18">
-        <v>73.59088772779991</v>
+        <v>73.590887727799981</v>
       </c>
       <c r="EA20" s="18">
-        <v>67.404169934599878</v>
+        <v>67.404169934599992</v>
       </c>
       <c r="EB20" s="18">
-        <v>76.867384649700099</v>
+        <v>76.867009961699978</v>
       </c>
       <c r="EC20" s="18">
-        <v>84.861725585199906</v>
+        <v>84.972164009399961</v>
+      </c>
+      <c r="ED20" s="18">
+        <v>76.117234019599962</v>
       </c>
     </row>
-    <row r="21" spans="2:133" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:134" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="26" t="s">
         <v>125</v>
       </c>
       <c r="C21" s="17">
         <v>127.27665601849998</v>
       </c>
       <c r="D21" s="17">
-        <v>93.607616959799998</v>
+        <v>93.607616959800012</v>
       </c>
       <c r="E21" s="17">
-        <v>61.570144610800007</v>
+        <v>61.570144610800014</v>
       </c>
       <c r="F21" s="17">
         <v>139.92769214219999</v>
       </c>
       <c r="G21" s="17">
         <v>112.25576779800005</v>
       </c>
       <c r="H21" s="17">
-        <v>114.87934465660003</v>
+        <v>114.8793446566</v>
       </c>
       <c r="I21" s="17">
         <v>161.66012524440004</v>
       </c>
       <c r="J21" s="17">
         <v>198.68800125259997</v>
       </c>
       <c r="K21" s="17">
-        <v>231.34988006899999</v>
+        <v>231.34988006900005</v>
       </c>
       <c r="L21" s="17">
         <v>48.493105156600002</v>
       </c>
       <c r="M21" s="18">
-        <v>84.61055268909999</v>
+        <v>84.610552689099976</v>
       </c>
       <c r="N21" s="18">
         <v>60.375544666699994</v>
       </c>
       <c r="O21" s="18">
-        <v>79.376178372000012</v>
+        <v>79.376178371999998</v>
       </c>
       <c r="P21" s="18">
-        <v>32.178617019500003</v>
+        <v>32.178617019499995</v>
       </c>
       <c r="Q21" s="18">
-        <v>21.330449242799997</v>
+        <v>21.3304492428</v>
       </c>
       <c r="R21" s="18">
-        <v>25.647643999099994</v>
+        <v>25.647643999099998</v>
       </c>
       <c r="S21" s="18">
-        <v>36.578280446200004</v>
+        <v>36.57828044619999</v>
       </c>
       <c r="T21" s="18">
         <v>43.861958321000003</v>
       </c>
       <c r="U21" s="18">
-        <v>48.989066361200003</v>
+        <v>48.989066361199995</v>
       </c>
       <c r="V21" s="18">
-        <v>47.640279511299994</v>
+        <v>47.640279511300001</v>
       </c>
       <c r="W21" s="18">
         <v>49.195359363600005</v>
       </c>
       <c r="X21" s="18">
         <v>53.027246243900002</v>
       </c>
       <c r="Y21" s="18">
         <v>63.247705612899999</v>
       </c>
       <c r="Z21" s="18">
         <v>71.943469580800013</v>
       </c>
       <c r="AA21" s="18">
-        <v>71.517925004400027</v>
+        <v>71.517925004399984</v>
       </c>
       <c r="AB21" s="18">
         <v>87.63754932949999</v>
       </c>
       <c r="AC21" s="18">
-        <v>24.267860386399995</v>
+        <v>24.267860386399981</v>
       </c>
       <c r="AD21" s="18">
         <v>24.931138161499995</v>
       </c>
       <c r="AE21" s="18">
         <v>55.741489742900001</v>
       </c>
       <c r="AF21" s="18">
         <v>22.336167727699994</v>
       </c>
       <c r="AG21" s="18">
-        <v>11.46596581399999</v>
+        <v>11.465965813999997</v>
       </c>
       <c r="AH21" s="18">
         <v>36.512222278500019</v>
       </c>
       <c r="AI21" s="18">
         <v>18.111132091599998</v>
       </c>
       <c r="AJ21" s="18">
         <v>27.518296775699994</v>
       </c>
       <c r="AK21" s="18">
-        <v>19.271919460299998</v>
+        <v>19.271919460299991</v>
       </c>
       <c r="AL21" s="18">
-        <v>36.939041384900008</v>
+        <v>36.939041384900023</v>
       </c>
       <c r="AM21" s="18">
         <v>2.8883666001000003</v>
       </c>
       <c r="AN21" s="18">
         <v>2.4708171655000006</v>
       </c>
       <c r="AO21" s="17">
         <v>18.313520069500001</v>
       </c>
       <c r="AP21" s="17">
         <v>36.704164353499991</v>
       </c>
       <c r="AQ21" s="17">
         <v>41.163893354400003</v>
       </c>
       <c r="AR21" s="18">
         <v>43.746114364799979</v>
       </c>
       <c r="AS21" s="17">
         <v>18.493773755700005</v>
       </c>
       <c r="AT21" s="17">
         <v>30.785702889100008</v>
       </c>
       <c r="AU21" s="17">
         <v>33.780185808100015</v>
       </c>
       <c r="AV21" s="18">
         <v>29.196105345100015</v>
       </c>
       <c r="AW21" s="17">
-        <v>17.357154302900007</v>
+        <v>17.3571543029</v>
       </c>
       <c r="AX21" s="17">
-        <v>49.242618543600017</v>
+        <v>49.242618543600003</v>
       </c>
       <c r="AY21" s="17">
         <v>30.174610212699989</v>
       </c>
       <c r="AZ21" s="18">
         <v>18.104961597400006</v>
       </c>
       <c r="BA21" s="17">
         <v>58.856594068300012</v>
       </c>
       <c r="BB21" s="17">
         <v>33.439147568099997</v>
       </c>
       <c r="BC21" s="17">
         <v>18.229847976900004</v>
       </c>
       <c r="BD21" s="18">
-        <v>51.134535631100036</v>
+        <v>51.134535631100022</v>
       </c>
       <c r="BE21" s="17">
         <v>45.422928360499995</v>
       </c>
       <c r="BF21" s="17">
         <v>64.858274522499983</v>
       </c>
       <c r="BG21" s="17">
         <v>31.243399486899989</v>
       </c>
       <c r="BH21" s="18">
         <v>57.163398882700008</v>
       </c>
       <c r="BI21" s="17">
         <v>61.44325589349998</v>
       </c>
       <c r="BJ21" s="17">
         <v>42.422120016900024</v>
       </c>
       <c r="BK21" s="17">
-        <v>78.487432466499996</v>
+        <v>78.487432466500024</v>
       </c>
       <c r="BL21" s="18">
         <v>48.997071692100008</v>
       </c>
       <c r="BM21" s="17">
         <v>5.3415123066000003</v>
       </c>
       <c r="BN21" s="17">
         <v>3.3339207828999999</v>
       </c>
       <c r="BO21" s="17">
         <v>4.9527701706000009</v>
       </c>
       <c r="BP21" s="18">
         <v>34.864901896500001</v>
       </c>
       <c r="BQ21" s="17">
         <v>7.3433184462999996</v>
       </c>
       <c r="BR21" s="17">
-        <v>26.438034725999991</v>
+        <v>26.438034725999984</v>
       </c>
       <c r="BS21" s="17">
         <v>23.480073757699991</v>
       </c>
       <c r="BT21" s="18">
-        <v>27.349125759100012</v>
+        <v>27.349125759099998</v>
       </c>
       <c r="BU21" s="17">
-        <v>7.0822945380000002</v>
+        <v>7.0822945380000011</v>
       </c>
       <c r="BV21" s="17">
         <v>38.186536940700002</v>
       </c>
       <c r="BW21" s="17">
         <v>5.9085549137999998</v>
       </c>
       <c r="BX21" s="18">
         <v>9.1981582742000008</v>
       </c>
       <c r="BY21" s="17">
-        <v>42.604885938600006</v>
+        <v>42.604885938599999</v>
       </c>
       <c r="BZ21" s="17">
         <v>5.0288371126999998</v>
       </c>
       <c r="CA21" s="17">
         <v>4.3618260361000001</v>
       </c>
       <c r="CB21" s="18">
-        <v>27.380629284600001</v>
+        <v>27.380629284599998</v>
       </c>
       <c r="CC21" s="17">
-        <v>7.0885532780000009</v>
+        <v>7.088553278</v>
       </c>
       <c r="CD21" s="17">
-        <v>10.610344661299999</v>
+        <v>10.610344661299997</v>
       </c>
       <c r="CE21" s="17">
-        <v>5.5623232339999999</v>
+        <v>5.5623232339999991</v>
       </c>
       <c r="CF21" s="18">
-        <v>8.9173958461999998</v>
+        <v>8.9173958462000016</v>
       </c>
       <c r="CG21" s="17">
-        <v>3.7116023404999994</v>
+        <v>3.7116023405000003</v>
       </c>
       <c r="CH21" s="19">
-        <v>5.5638846260000001</v>
+        <v>5.5638846259999992</v>
       </c>
       <c r="CI21" s="19">
-        <v>6.2031667049999992</v>
+        <v>6.203166705000001</v>
       </c>
       <c r="CJ21" s="18">
-        <v>5.8517955712999994</v>
+        <v>5.8517955713000003</v>
       </c>
       <c r="CK21" s="18">
-        <v>5.346041629100001</v>
+        <v>5.3460416291000001</v>
       </c>
       <c r="CL21" s="18">
-        <v>6.8565340427999999</v>
+        <v>6.8565340427999981</v>
       </c>
       <c r="CM21" s="18">
-        <v>4.7280237516000003</v>
+        <v>4.7280237515999994</v>
       </c>
       <c r="CN21" s="18">
-        <v>8.7170445755999957</v>
+        <v>8.717044575600001</v>
       </c>
       <c r="CO21" s="18">
-        <v>7.6750585680000016</v>
+        <v>7.6750585679999981</v>
       </c>
       <c r="CP21" s="18">
-        <v>10.093846323600003</v>
+        <v>10.093846323599998</v>
       </c>
       <c r="CQ21" s="18">
-        <v>8.9705287522999964</v>
+        <v>8.9705287522999981</v>
       </c>
       <c r="CR21" s="18">
-        <v>9.8388468023000026</v>
+        <v>9.8388468022999991</v>
       </c>
       <c r="CS21" s="18">
         <v>11.257692192500002</v>
       </c>
       <c r="CT21" s="18">
-        <v>11.9788339851</v>
+        <v>11.978833985100005</v>
       </c>
       <c r="CU21" s="18">
         <v>9.9526912120000013</v>
       </c>
       <c r="CV21" s="18">
-        <v>10.672740931400002</v>
+        <v>10.6727409314</v>
       </c>
       <c r="CW21" s="18">
-        <v>14.5935963874</v>
+        <v>14.593596387400002</v>
       </c>
       <c r="CX21" s="18">
-        <v>14.103982239799999</v>
+        <v>14.103982239799997</v>
       </c>
       <c r="CY21" s="18">
-        <v>9.6200535807000023</v>
+        <v>9.6200535806999987</v>
       </c>
       <c r="CZ21" s="18">
-        <v>10.671434153300002</v>
+        <v>10.6714341533</v>
       </c>
       <c r="DA21" s="18">
-        <v>11.701403126899999</v>
+        <v>11.701403126900001</v>
       </c>
       <c r="DB21" s="18">
-        <v>12.561870655899995</v>
+        <v>12.5618706559</v>
       </c>
       <c r="DC21" s="18">
         <v>11.2129920937</v>
       </c>
       <c r="DD21" s="18">
-        <v>12.164013634800003</v>
+        <v>12.1640136348</v>
       </c>
       <c r="DE21" s="18">
-        <v>13.373606777300003</v>
+        <v>13.373606777300001</v>
       </c>
       <c r="DF21" s="18">
-        <v>11.878973162999998</v>
+        <v>11.878973163000001</v>
       </c>
       <c r="DG21" s="18">
         <v>13.742229973300001</v>
       </c>
       <c r="DH21" s="18">
         <v>10.20054945</v>
       </c>
       <c r="DI21" s="18">
-        <v>13.450317501600001</v>
+        <v>13.450317501600003</v>
       </c>
       <c r="DJ21" s="18">
-        <v>15.427789493799999</v>
+        <v>15.427789493799997</v>
       </c>
       <c r="DK21" s="18">
-        <v>12.175687166200003</v>
+        <v>12.175687166200001</v>
       </c>
       <c r="DL21" s="18">
         <v>11.9734520823</v>
       </c>
       <c r="DM21" s="18">
-        <v>14.464371276900001</v>
+        <v>14.464371276899996</v>
       </c>
       <c r="DN21" s="18">
         <v>15.123754270800001</v>
       </c>
       <c r="DO21" s="18">
-        <v>15.857174043999995</v>
+        <v>15.857174043999994</v>
       </c>
       <c r="DP21" s="18">
-        <v>17.802406021199999</v>
+        <v>17.802406021200007</v>
       </c>
       <c r="DQ21" s="18">
-        <v>16.941185863500003</v>
+        <v>16.941185863499999</v>
       </c>
       <c r="DR21" s="18">
-        <v>17.435581296200006</v>
+        <v>17.435581296199999</v>
       </c>
       <c r="DS21" s="18">
-        <v>15.781259604800001</v>
+        <v>15.781259604800008</v>
       </c>
       <c r="DT21" s="18">
-        <v>21.785442816299998</v>
+        <v>21.785442816300009</v>
       </c>
       <c r="DU21" s="18">
-        <v>18.265084157300006</v>
+        <v>18.265084157299999</v>
       </c>
       <c r="DV21" s="18">
-        <v>17.9413287229</v>
+        <v>17.941328722899996</v>
       </c>
       <c r="DW21" s="18">
-        <v>16.707084913500008</v>
+        <v>16.707084913500001</v>
       </c>
       <c r="DX21" s="18">
-        <v>18.604427210700006</v>
+        <v>18.604427210699992</v>
       </c>
       <c r="DY21" s="18">
-        <v>20.54641025059999</v>
+        <v>20.546410250600005</v>
       </c>
       <c r="DZ21" s="18">
-        <v>22.619541115600004</v>
+        <v>22.619541115599997</v>
       </c>
       <c r="EA21" s="18">
         <v>22.271796578499995</v>
       </c>
       <c r="EB21" s="18">
-        <v>22.19980138479999</v>
+        <v>22.199801384799994</v>
       </c>
       <c r="EC21" s="18">
-        <v>23.120577950200001</v>
+        <v>23.124044058100004</v>
+      </c>
+      <c r="ED21" s="18">
+        <v>33.392216701600013</v>
       </c>
     </row>
-    <row r="22" spans="2:133" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:134" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="26" t="s">
         <v>126</v>
       </c>
       <c r="C22" s="17">
         <v>232.28790869793673</v>
       </c>
       <c r="D22" s="17">
         <v>233.8237633587151</v>
       </c>
       <c r="E22" s="17">
         <v>226.84106597570587</v>
       </c>
       <c r="F22" s="17">
         <v>308.90837506427215</v>
       </c>
       <c r="G22" s="17">
         <v>363.26612763536707</v>
       </c>
       <c r="H22" s="17">
         <v>442.25425173758941</v>
       </c>
       <c r="I22" s="17">
         <v>549.01475983386706</v>
       </c>
       <c r="J22" s="17">
         <v>642.5574808147345</v>
       </c>
       <c r="K22" s="17">
         <v>405.25235806956448</v>
       </c>
       <c r="L22" s="17">
         <v>289.28554749348825</v>
       </c>
       <c r="M22" s="18">
         <v>316.50172533001717</v>
       </c>
       <c r="N22" s="18">
-        <v>277.70016572630004</v>
+        <v>277.70016572629993</v>
       </c>
       <c r="O22" s="18">
-        <v>267.67958562040002</v>
+        <v>267.67958562040008</v>
       </c>
       <c r="P22" s="18">
-        <v>249.38165370820005</v>
+        <v>248.01754710369997</v>
       </c>
       <c r="Q22" s="18">
-        <v>431.88952738760008</v>
+        <v>430.79558408299988</v>
       </c>
       <c r="R22" s="18">
-        <v>439.12805028340011</v>
+        <v>437.84892697040004</v>
       </c>
       <c r="S22" s="18">
-        <v>509.98117402660012</v>
+        <v>508.72590482169994</v>
       </c>
       <c r="T22" s="18">
-        <v>499.11219495000012</v>
+        <v>497.89440766340033</v>
       </c>
       <c r="U22" s="18">
-        <v>556.17592300720025</v>
+        <v>554.90492029410007</v>
       </c>
       <c r="V22" s="18">
-        <v>552.97704889349973</v>
+        <v>550.48320242539967</v>
       </c>
       <c r="W22" s="18">
-        <v>270.09591831720002</v>
+        <v>269.03836067379996</v>
       </c>
       <c r="X22" s="18">
-        <v>377.9513419244002</v>
+        <v>376.97299938139992</v>
       </c>
       <c r="Y22" s="18">
-        <v>552.87789692779984</v>
+        <v>556.90619013779997</v>
       </c>
       <c r="Z22" s="18">
-        <v>595.26012157630009</v>
+        <v>598.05475586479997</v>
       </c>
       <c r="AA22" s="18">
-        <v>494.8651080572003</v>
+        <v>613.49643848160031</v>
       </c>
       <c r="AB22" s="18">
-        <v>469.5923671205</v>
+        <v>589.64571821389995</v>
       </c>
       <c r="AC22" s="18">
         <v>34.762591575454337</v>
       </c>
       <c r="AD22" s="18">
         <v>44.000875652937879</v>
       </c>
       <c r="AE22" s="18">
         <v>73.901613762669172</v>
       </c>
       <c r="AF22" s="18">
         <v>79.622827706875341</v>
       </c>
       <c r="AG22" s="18">
         <v>57.670997119855997</v>
       </c>
       <c r="AH22" s="18">
         <v>56.902974876027798</v>
       </c>
       <c r="AI22" s="18">
         <v>68.908004219925004</v>
       </c>
       <c r="AJ22" s="18">
         <v>50.341787142906298</v>
       </c>
@@ -8498,314 +8687,317 @@
       <c r="BM22" s="17">
         <v>51.480165383336015</v>
       </c>
       <c r="BN22" s="17">
         <v>80.791880367814656</v>
       </c>
       <c r="BO22" s="17">
         <v>108.15529121132874</v>
       </c>
       <c r="BP22" s="18">
         <v>48.858210531008808</v>
       </c>
       <c r="BQ22" s="17">
         <v>36.078245589089988</v>
       </c>
       <c r="BR22" s="17">
         <v>90.444210129467962</v>
       </c>
       <c r="BS22" s="17">
         <v>135.10718648118615</v>
       </c>
       <c r="BT22" s="18">
         <v>54.87208313027304</v>
       </c>
       <c r="BU22" s="17">
-        <v>32.075238845199976</v>
+        <v>32.07523884519992</v>
       </c>
       <c r="BV22" s="17">
-        <v>73.308753605400085</v>
+        <v>73.308753605399943</v>
       </c>
       <c r="BW22" s="17">
-        <v>126.46342477399986</v>
+        <v>126.46342477399998</v>
       </c>
       <c r="BX22" s="18">
-        <v>45.852748501700148</v>
+        <v>45.852748501700063</v>
       </c>
       <c r="BY22" s="17">
-        <v>32.004394688699932</v>
+        <v>32.004394688700017</v>
       </c>
       <c r="BZ22" s="17">
-        <v>67.762505554399979</v>
+        <v>67.762505554399951</v>
       </c>
       <c r="CA22" s="17">
-        <v>126.56006134160003</v>
+        <v>126.56006134160012</v>
       </c>
       <c r="CB22" s="18">
-        <v>41.352624035700075</v>
+        <v>41.352624035699961</v>
       </c>
       <c r="CC22" s="17">
-        <v>25.010812079699974</v>
+        <v>24.669785428199958</v>
       </c>
       <c r="CD22" s="17">
-        <v>63.187111222100043</v>
+        <v>62.846084574900061</v>
       </c>
       <c r="CE22" s="17">
-        <v>106.81460208409999</v>
+        <v>106.47357542990002</v>
       </c>
       <c r="CF22" s="18">
-        <v>54.369128322300043</v>
+        <v>54.028101670699925</v>
       </c>
       <c r="CG22" s="17">
-        <v>63.30156297740001</v>
+        <v>63.028077152699922</v>
       </c>
       <c r="CH22" s="19">
-        <v>103.12042094450007</v>
+        <v>102.84693511640003</v>
       </c>
       <c r="CI22" s="19">
-        <v>162.6032978458</v>
+        <v>162.32981201919998</v>
       </c>
       <c r="CJ22" s="18">
-        <v>102.8642456199</v>
+        <v>102.59075979469992</v>
       </c>
       <c r="CK22" s="18">
-        <v>74.533510252500008</v>
+        <v>74.213729423800061</v>
       </c>
       <c r="CL22" s="18">
-        <v>107.08485169920002</v>
+        <v>106.76507087049998</v>
       </c>
       <c r="CM22" s="18">
-        <v>160.63075087200008</v>
+        <v>160.31097004419999</v>
       </c>
       <c r="CN22" s="18">
-        <v>96.878937459700012</v>
+        <v>96.559156631900009</v>
       </c>
       <c r="CO22" s="18">
-        <v>82.25732305110003</v>
+        <v>81.94350575149997</v>
       </c>
       <c r="CP22" s="18">
-        <v>135.63761828150004</v>
+        <v>135.32380097800001</v>
       </c>
       <c r="CQ22" s="18">
-        <v>182.15694102150005</v>
+        <v>181.84312372120002</v>
       </c>
       <c r="CR22" s="18">
-        <v>109.92929167249997</v>
+        <v>109.61547437099998</v>
       </c>
       <c r="CS22" s="18">
-        <v>81.708731790600041</v>
+        <v>81.404284968900015</v>
       </c>
       <c r="CT22" s="18">
-        <v>131.8038700729</v>
+        <v>131.49942325080008</v>
       </c>
       <c r="CU22" s="18">
-        <v>187.58580103690008</v>
+        <v>187.2813542148001</v>
       </c>
       <c r="CV22" s="18">
-        <v>98.013792049600028</v>
+        <v>97.709345228900105</v>
       </c>
       <c r="CW22" s="18">
-        <v>79.271779479499997</v>
+        <v>78.95402880070003</v>
       </c>
       <c r="CX22" s="18">
-        <v>142.60441372280002</v>
+        <v>142.28666304460006</v>
       </c>
       <c r="CY22" s="18">
-        <v>210.29910021260025</v>
+        <v>209.9813495345</v>
       </c>
       <c r="CZ22" s="18">
-        <v>124.00062959230002</v>
+        <v>123.68287891429992</v>
       </c>
       <c r="DA22" s="18">
-        <v>85.938633554700033</v>
+        <v>83.955453106399972</v>
       </c>
       <c r="DB22" s="18">
-        <v>149.70413034319992</v>
+        <v>149.36283152699994</v>
       </c>
       <c r="DC22" s="18">
-        <v>194.21341294759986</v>
+        <v>193.87211413099988</v>
       </c>
       <c r="DD22" s="18">
-        <v>123.12087204799994</v>
+        <v>123.29280366099994</v>
       </c>
       <c r="DE22" s="18">
-        <v>56.207586632300064</v>
+        <v>55.943197221200023</v>
       </c>
       <c r="DF22" s="18">
-        <v>49.891175950899992</v>
+        <v>49.626786540100028</v>
       </c>
       <c r="DG22" s="18">
-        <v>78.387111928599978</v>
+        <v>78.122722520499906</v>
       </c>
       <c r="DH22" s="18">
-        <v>85.610043805399954</v>
+        <v>85.345654392000029</v>
       </c>
       <c r="DI22" s="18">
-        <v>51.198293784400022</v>
+        <v>50.953708149800036</v>
       </c>
       <c r="DJ22" s="18">
-        <v>69.162026436700103</v>
+        <v>68.917440800199898</v>
       </c>
       <c r="DK22" s="18">
-        <v>167.44283041440005</v>
+        <v>167.19824477629996</v>
       </c>
       <c r="DL22" s="18">
-        <v>90.148191288900023</v>
+        <v>89.903605655100023</v>
       </c>
       <c r="DM22" s="18">
-        <v>101.87047331939999</v>
+        <v>103.130150955</v>
       </c>
       <c r="DN22" s="18">
-        <v>157.93337961240002</v>
+        <v>158.65737382699996</v>
       </c>
       <c r="DO22" s="18">
-        <v>206.28593143999984</v>
+        <v>207.3079104059</v>
       </c>
       <c r="DP22" s="18">
-        <v>86.788112555999959</v>
+        <v>87.810754949899945</v>
       </c>
       <c r="DQ22" s="18">
-        <v>88.387047847899964</v>
+        <v>89.000430857199945</v>
       </c>
       <c r="DR22" s="18">
-        <v>154.6782580263</v>
+        <v>155.18038436410001</v>
       </c>
       <c r="DS22" s="18">
-        <v>201.62294489620018</v>
+        <v>202.12317107690001</v>
       </c>
       <c r="DT22" s="18">
-        <v>150.57187080589992</v>
+        <v>151.75076956660007</v>
       </c>
       <c r="DU22" s="18">
-        <v>92.014090467900076</v>
+        <v>119.84548851680012</v>
       </c>
       <c r="DV22" s="18">
-        <v>132.58230029030011</v>
+        <v>164.12153018950005</v>
       </c>
       <c r="DW22" s="18">
-        <v>171.54772278429999</v>
+        <v>201.13268101570003</v>
       </c>
       <c r="DX22" s="18">
-        <v>98.720994514700124</v>
+        <v>128.39673875960005</v>
       </c>
       <c r="DY22" s="18">
-        <v>47.635220874100014</v>
+        <v>77.280464538899906</v>
       </c>
       <c r="DZ22" s="18">
-        <v>144.26684730280022</v>
+        <v>175.29115337930011</v>
       </c>
       <c r="EA22" s="18">
-        <v>180.49399412689979</v>
+        <v>210.19225515549988</v>
       </c>
       <c r="EB22" s="18">
-        <v>97.196304816699978</v>
+        <v>126.88184514020003</v>
       </c>
       <c r="EC22" s="18">
-        <v>62.04441014370002</v>
+        <v>95.826365970500092</v>
+      </c>
+      <c r="ED22" s="18">
+        <v>170.57809020459985</v>
       </c>
     </row>
-    <row r="23" spans="2:133" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:134" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="26" t="s">
         <v>127</v>
       </c>
       <c r="C23" s="17">
         <v>606.29326330508479</v>
       </c>
       <c r="D23" s="17">
         <v>661.66054032650413</v>
       </c>
       <c r="E23" s="17">
         <v>625.97432759096944</v>
       </c>
       <c r="F23" s="17">
         <v>698.64171277138803</v>
       </c>
       <c r="G23" s="17">
         <v>793.7896077887707</v>
       </c>
       <c r="H23" s="17">
         <v>883.14774387913951</v>
       </c>
       <c r="I23" s="17">
         <v>1039.6485502291512</v>
       </c>
       <c r="J23" s="17">
         <v>1169.1993481666659</v>
       </c>
       <c r="K23" s="17">
         <v>1213.5054221837713</v>
       </c>
       <c r="L23" s="17">
         <v>942.94465911738212</v>
       </c>
       <c r="M23" s="18">
         <v>999.12278367645786</v>
       </c>
       <c r="N23" s="18">
         <v>977.78526560830005</v>
       </c>
       <c r="O23" s="18">
         <v>966.63857772999995</v>
       </c>
       <c r="P23" s="18">
         <v>934.42405661380008</v>
       </c>
       <c r="Q23" s="18">
-        <v>999.13583804100006</v>
+        <v>999.13583804099994</v>
       </c>
       <c r="R23" s="18">
         <v>1018.1806175922001</v>
       </c>
       <c r="S23" s="18">
-        <v>1077.5082627254001</v>
+        <v>1077.5082627253998</v>
       </c>
       <c r="T23" s="18">
-        <v>1159.6724151921001</v>
+        <v>1159.6724151921003</v>
       </c>
       <c r="U23" s="18">
-        <v>1234.4449438059003</v>
+        <v>1234.4449438059</v>
       </c>
       <c r="V23" s="18">
-        <v>1265.2400038650999</v>
+        <v>1262.1688127950997</v>
       </c>
       <c r="W23" s="18">
         <v>843.24670631699996</v>
       </c>
       <c r="X23" s="18">
         <v>1088.4027362100001</v>
       </c>
       <c r="Y23" s="18">
-        <v>1462.92305549</v>
+        <v>1467.5946736198998</v>
       </c>
       <c r="Z23" s="18">
-        <v>1571.2214645100003</v>
+        <v>1574.6158118000003</v>
       </c>
       <c r="AA23" s="18">
-        <v>1633.3296865500001</v>
+        <v>1639.3797058600003</v>
       </c>
       <c r="AB23" s="18">
-        <v>1636.3611630400001</v>
+        <v>1641.6170377799999</v>
       </c>
       <c r="AC23" s="18">
         <v>111.31535968157054</v>
       </c>
       <c r="AD23" s="18">
         <v>138.21473236562079</v>
       </c>
       <c r="AE23" s="18">
         <v>176.82120670695011</v>
       </c>
       <c r="AF23" s="18">
         <v>179.94196455094328</v>
       </c>
       <c r="AG23" s="18">
         <v>146.54514380684998</v>
       </c>
       <c r="AH23" s="18">
         <v>178.09739336244127</v>
       </c>
       <c r="AI23" s="18">
         <v>182.13984482519993</v>
       </c>
       <c r="AJ23" s="18">
         <v>154.87815833201296</v>
       </c>
@@ -8899,311 +9091,314 @@
       <c r="BN23" s="17">
         <v>247.36911110979912</v>
       </c>
       <c r="BO23" s="17">
         <v>279.01350118886097</v>
       </c>
       <c r="BP23" s="18">
         <v>206.06924106898234</v>
       </c>
       <c r="BQ23" s="17">
         <v>182.89993676580019</v>
       </c>
       <c r="BR23" s="17">
         <v>266.95384296201928</v>
       </c>
       <c r="BS23" s="17">
         <v>317.82992065519119</v>
       </c>
       <c r="BT23" s="18">
         <v>231.43908329344725</v>
       </c>
       <c r="BU23" s="17">
         <v>191.76658949829999</v>
       </c>
       <c r="BV23" s="17">
-        <v>261.52716512630002</v>
+        <v>261.52716512629996</v>
       </c>
       <c r="BW23" s="17">
-        <v>308.23937923719996</v>
+        <v>308.23937923720001</v>
       </c>
       <c r="BX23" s="18">
-        <v>216.25213174650003</v>
+        <v>216.2521317465</v>
       </c>
       <c r="BY23" s="17">
         <v>194.3182873765</v>
       </c>
       <c r="BZ23" s="17">
-        <v>247.45189584800002</v>
+        <v>247.45189584799999</v>
       </c>
       <c r="CA23" s="17">
         <v>312.25049509000002</v>
       </c>
       <c r="CB23" s="18">
-        <v>212.61789941550003</v>
+        <v>212.61789941549998</v>
       </c>
       <c r="CC23" s="17">
-        <v>176.9802578133</v>
+        <v>176.98025781329997</v>
       </c>
       <c r="CD23" s="17">
         <v>245.48931669960007</v>
       </c>
       <c r="CE23" s="17">
         <v>287.20094327560003</v>
       </c>
       <c r="CF23" s="18">
         <v>224.75353882530001</v>
       </c>
       <c r="CG23" s="17">
-        <v>189.8432345667</v>
+        <v>189.84323456669995</v>
       </c>
       <c r="CH23" s="19">
-        <v>248.45966233190003</v>
+        <v>248.45966233190001</v>
       </c>
       <c r="CI23" s="19">
         <v>318.29469483100002</v>
       </c>
       <c r="CJ23" s="18">
-        <v>242.5382463114</v>
+        <v>242.53824631139992</v>
       </c>
       <c r="CK23" s="18">
         <v>203.88162244700004</v>
       </c>
       <c r="CL23" s="18">
         <v>263.30781978600004</v>
       </c>
       <c r="CM23" s="18">
         <v>312.51688998780003</v>
       </c>
       <c r="CN23" s="18">
         <v>238.47428537140001</v>
       </c>
       <c r="CO23" s="18">
-        <v>205.2138341138</v>
+        <v>205.21383411379995</v>
       </c>
       <c r="CP23" s="18">
         <v>279.92560145880003</v>
       </c>
       <c r="CQ23" s="18">
-        <v>331.96948810370003</v>
+        <v>331.96948810369997</v>
       </c>
       <c r="CR23" s="18">
-        <v>260.39933904910004</v>
+        <v>260.39933904909992</v>
       </c>
       <c r="CS23" s="18">
         <v>228.57853304940002</v>
       </c>
       <c r="CT23" s="18">
-        <v>306.15305965999994</v>
+        <v>306.15305966000005</v>
       </c>
       <c r="CU23" s="18">
         <v>362.86728231590007</v>
       </c>
       <c r="CV23" s="18">
-        <v>262.0735401668</v>
+        <v>262.07354016680006</v>
       </c>
       <c r="CW23" s="18">
-        <v>234.63296410839999</v>
+        <v>234.63296410840002</v>
       </c>
       <c r="CX23" s="18">
-        <v>314.2430832851</v>
+        <v>314.24308328510006</v>
       </c>
       <c r="CY23" s="18">
-        <v>386.8461831141002</v>
+        <v>386.84618311409992</v>
       </c>
       <c r="CZ23" s="18">
         <v>298.72271329829999</v>
       </c>
       <c r="DA23" s="18">
-        <v>252.22218480700002</v>
+        <v>248.637763307</v>
       </c>
       <c r="DB23" s="18">
-        <v>334.53331396999988</v>
+        <v>334.53331396999994</v>
       </c>
       <c r="DC23" s="18">
         <v>377.0590419429999</v>
       </c>
       <c r="DD23" s="18">
-        <v>301.42546314509991</v>
+        <v>301.93869357509993</v>
       </c>
       <c r="DE23" s="18">
-        <v>213.26900371520003</v>
+        <v>213.26900371519997</v>
       </c>
       <c r="DF23" s="18">
         <v>171.66194304179999</v>
       </c>
       <c r="DG23" s="18">
-        <v>225.59183208999997</v>
+        <v>225.59183208999991</v>
       </c>
       <c r="DH23" s="18">
-        <v>232.72392747000001</v>
+        <v>232.72392747000004</v>
       </c>
       <c r="DI23" s="18">
-        <v>198.06708307</v>
+        <v>198.06708307000005</v>
       </c>
       <c r="DJ23" s="18">
-        <v>238.87639838000001</v>
+        <v>238.87639837999998</v>
       </c>
       <c r="DK23" s="18">
-        <v>355.72815924000008</v>
+        <v>355.72815923999997</v>
       </c>
       <c r="DL23" s="18">
         <v>295.73109552000005</v>
       </c>
       <c r="DM23" s="18">
-        <v>297.55668266000004</v>
+        <v>298.97918462460001</v>
       </c>
       <c r="DN23" s="18">
-        <v>385.90649852000001</v>
+        <v>386.79123258579995</v>
       </c>
       <c r="DO23" s="18">
-        <v>453.37333469999993</v>
+        <v>454.55469709959993</v>
       </c>
       <c r="DP23" s="18">
-        <v>326.08653960999993</v>
+        <v>327.26955930989999</v>
       </c>
       <c r="DQ23" s="18">
-        <v>322.24862753000002</v>
+        <v>323.01181785000006</v>
       </c>
       <c r="DR23" s="18">
-        <v>415.54059079000001</v>
+        <v>416.19206326000005</v>
       </c>
       <c r="DS23" s="18">
-        <v>447.26344100000017</v>
+        <v>447.91392107000001</v>
       </c>
       <c r="DT23" s="18">
-        <v>386.16880518999994</v>
+        <v>387.49800962000006</v>
       </c>
       <c r="DU23" s="18">
-        <v>354.50596559000002</v>
+        <v>355.78106382999999</v>
       </c>
       <c r="DV23" s="18">
-        <v>429.48502009000015</v>
+        <v>431.05153909000001</v>
       </c>
       <c r="DW23" s="18">
-        <v>466.66673170999991</v>
+        <v>468.54014633000008</v>
       </c>
       <c r="DX23" s="18">
-        <v>382.67196916000006</v>
+        <v>384.00695661000009</v>
       </c>
       <c r="DY23" s="18">
-        <v>324.38564908000001</v>
+        <v>325.61858260999998</v>
       </c>
       <c r="DZ23" s="18">
-        <v>443.51086468000017</v>
+        <v>444.47194424000008</v>
       </c>
       <c r="EA23" s="18">
-        <v>475.49463557999979</v>
+        <v>476.28732397999994</v>
       </c>
       <c r="EB23" s="18">
-        <v>392.9700137000001</v>
+        <v>395.23918694999998</v>
       </c>
       <c r="EC23" s="18">
-        <v>345.63605927000003</v>
+        <v>350.35846140999996</v>
+      </c>
+      <c r="ED23" s="18">
+        <v>460.26145647999988</v>
       </c>
     </row>
-    <row r="24" spans="2:133" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:134" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="26" t="s">
         <v>128</v>
       </c>
       <c r="C24" s="17">
         <v>374.00535460714804</v>
       </c>
       <c r="D24" s="17">
         <v>427.83677696778904</v>
       </c>
       <c r="E24" s="17">
         <v>399.13326161526351</v>
       </c>
       <c r="F24" s="17">
         <v>389.73333770711594</v>
       </c>
       <c r="G24" s="17">
         <v>430.52348015340368</v>
       </c>
       <c r="H24" s="17">
         <v>440.8934921415501</v>
       </c>
       <c r="I24" s="17">
         <v>490.633790395284</v>
       </c>
       <c r="J24" s="17">
         <v>526.64186735193141</v>
       </c>
       <c r="K24" s="17">
         <v>808.25306411420672</v>
       </c>
       <c r="L24" s="17">
         <v>653.65911162389375</v>
       </c>
       <c r="M24" s="18">
         <v>682.6210583464408</v>
       </c>
       <c r="N24" s="18">
-        <v>700.08509988200001</v>
+        <v>700.08509988200012</v>
       </c>
       <c r="O24" s="18">
-        <v>698.9589921096001</v>
+        <v>698.95899210959988</v>
       </c>
       <c r="P24" s="18">
-        <v>685.04240290560006</v>
+        <v>686.40650951010002</v>
       </c>
       <c r="Q24" s="18">
-        <v>567.24631065339997</v>
+        <v>568.34025395800006</v>
       </c>
       <c r="R24" s="18">
-        <v>579.05256730880001</v>
+        <v>580.33169062180013</v>
       </c>
       <c r="S24" s="18">
-        <v>567.52708869880007</v>
+        <v>568.7823579036999</v>
       </c>
       <c r="T24" s="18">
-        <v>660.56022024209994</v>
+        <v>661.77800752869985</v>
       </c>
       <c r="U24" s="18">
-        <v>678.2690207986999</v>
+        <v>679.54002351179997</v>
       </c>
       <c r="V24" s="18">
-        <v>712.26295497160004</v>
+        <v>711.68561036970004</v>
       </c>
       <c r="W24" s="18">
-        <v>573.15078799980006</v>
+        <v>574.20834564319989</v>
       </c>
       <c r="X24" s="18">
-        <v>710.45139428559992</v>
+        <v>711.4297368286002</v>
       </c>
       <c r="Y24" s="18">
-        <v>910.04515856220007</v>
+        <v>910.68848348209997</v>
       </c>
       <c r="Z24" s="18">
-        <v>975.96134293370005</v>
+        <v>976.5610559352001</v>
       </c>
       <c r="AA24" s="18">
-        <v>1138.4645784928</v>
+        <v>1025.8832673784</v>
       </c>
       <c r="AB24" s="18">
-        <v>1166.7687959195</v>
+        <v>1051.9713195661</v>
       </c>
       <c r="AC24" s="18">
         <v>76.552768106116204</v>
       </c>
       <c r="AD24" s="18">
         <v>94.213856712682912</v>
       </c>
       <c r="AE24" s="18">
         <v>102.91959294428094</v>
       </c>
       <c r="AF24" s="18">
         <v>100.31913684406794</v>
       </c>
       <c r="AG24" s="18">
         <v>88.874146686993981</v>
       </c>
       <c r="AH24" s="18">
         <v>121.19441848641347</v>
       </c>
       <c r="AI24" s="18">
         <v>113.23184060527493</v>
       </c>
       <c r="AJ24" s="18">
         <v>104.53637118910666</v>
       </c>
@@ -9294,314 +9489,317 @@
       <c r="BM24" s="17">
         <v>159.01264036640359</v>
       </c>
       <c r="BN24" s="17">
         <v>166.57723074198447</v>
       </c>
       <c r="BO24" s="17">
         <v>170.85820997753223</v>
       </c>
       <c r="BP24" s="18">
         <v>157.21103053797353</v>
       </c>
       <c r="BQ24" s="17">
         <v>146.8216911767102</v>
       </c>
       <c r="BR24" s="17">
         <v>176.50963283255132</v>
       </c>
       <c r="BS24" s="17">
         <v>182.72273417400504</v>
       </c>
       <c r="BT24" s="18">
         <v>176.56700016317421</v>
       </c>
       <c r="BU24" s="17">
-        <v>159.69135065310002</v>
+        <v>159.69135065310007</v>
       </c>
       <c r="BV24" s="17">
-        <v>188.21841152089993</v>
+        <v>188.21841152090002</v>
       </c>
       <c r="BW24" s="17">
-        <v>181.77595446320009</v>
+        <v>181.77595446320004</v>
       </c>
       <c r="BX24" s="18">
-        <v>170.39938324479988</v>
+        <v>170.39938324479994</v>
       </c>
       <c r="BY24" s="17">
-        <v>162.31389268780006</v>
+        <v>162.31389268779998</v>
       </c>
       <c r="BZ24" s="17">
         <v>179.68939029360004</v>
       </c>
       <c r="CA24" s="17">
-        <v>185.69043374839998</v>
+        <v>185.6904337483999</v>
       </c>
       <c r="CB24" s="18">
-        <v>171.26527537979996</v>
+        <v>171.26527537980002</v>
       </c>
       <c r="CC24" s="17">
-        <v>151.96944573360003</v>
+        <v>152.31047238510001</v>
       </c>
       <c r="CD24" s="17">
-        <v>182.30220547750002</v>
+        <v>182.64323212470001</v>
       </c>
       <c r="CE24" s="17">
-        <v>180.38634119150004</v>
+        <v>180.7273678457</v>
       </c>
       <c r="CF24" s="18">
-        <v>170.38441050299997</v>
+        <v>170.72543715460009</v>
       </c>
       <c r="CG24" s="17">
-        <v>126.54167158929999</v>
+        <v>126.81515741400003</v>
       </c>
       <c r="CH24" s="19">
-        <v>145.33924138739997</v>
+        <v>145.61272721549997</v>
       </c>
       <c r="CI24" s="19">
-        <v>155.69139698520002</v>
+        <v>155.96488281180004</v>
       </c>
       <c r="CJ24" s="18">
-        <v>139.6740006915</v>
+        <v>139.9474865167</v>
       </c>
       <c r="CK24" s="18">
-        <v>129.34811219450003</v>
+        <v>129.66789302319998</v>
       </c>
       <c r="CL24" s="18">
-        <v>156.22296808680002</v>
+        <v>156.54274891550006</v>
       </c>
       <c r="CM24" s="18">
-        <v>151.88613911579995</v>
+        <v>152.20591994360004</v>
       </c>
       <c r="CN24" s="18">
-        <v>141.5953479117</v>
+        <v>141.91512873950001</v>
       </c>
       <c r="CO24" s="18">
-        <v>122.95651106269997</v>
+        <v>123.27032836229998</v>
       </c>
       <c r="CP24" s="18">
-        <v>144.28798317729999</v>
+        <v>144.60180048080002</v>
       </c>
       <c r="CQ24" s="18">
-        <v>149.81254708219998</v>
+        <v>150.12636438249996</v>
       </c>
       <c r="CR24" s="18">
-        <v>150.47004737660006</v>
+        <v>150.78386467809995</v>
       </c>
       <c r="CS24" s="18">
-        <v>146.86980125879998</v>
+        <v>147.17424808050001</v>
       </c>
       <c r="CT24" s="18">
-        <v>174.34918958709994</v>
+        <v>174.65363640919998</v>
       </c>
       <c r="CU24" s="18">
-        <v>175.28148127899999</v>
+        <v>175.58592810109997</v>
       </c>
       <c r="CV24" s="18">
-        <v>164.05974811719997</v>
+        <v>164.36419493789995</v>
       </c>
       <c r="CW24" s="18">
-        <v>155.36118462889999</v>
+        <v>155.67893530769999</v>
       </c>
       <c r="CX24" s="18">
-        <v>171.63866956229998</v>
+        <v>171.95642024049999</v>
       </c>
       <c r="CY24" s="18">
-        <v>176.54708290149995</v>
+        <v>176.86483357959992</v>
       </c>
       <c r="CZ24" s="18">
-        <v>174.72208370599998</v>
+        <v>175.03983438400007</v>
       </c>
       <c r="DA24" s="18">
-        <v>166.28355125229999</v>
+        <v>164.68231020060003</v>
       </c>
       <c r="DB24" s="18">
-        <v>184.82918362679996</v>
+        <v>185.170482443</v>
       </c>
       <c r="DC24" s="18">
-        <v>182.84562899540003</v>
+        <v>183.18692781200002</v>
       </c>
       <c r="DD24" s="18">
-        <v>178.30459109709997</v>
+        <v>178.6458899141</v>
       </c>
       <c r="DE24" s="18">
-        <v>157.06141708289996</v>
+        <v>157.32580649399995</v>
       </c>
       <c r="DF24" s="18">
-        <v>121.77076709089999</v>
+        <v>122.03515650169996</v>
       </c>
       <c r="DG24" s="18">
-        <v>147.20472016139999</v>
+        <v>147.46910956950001</v>
       </c>
       <c r="DH24" s="18">
-        <v>147.11388366460005</v>
+        <v>147.37827307800001</v>
       </c>
       <c r="DI24" s="18">
-        <v>146.86878928559997</v>
+        <v>147.11337492020002</v>
       </c>
       <c r="DJ24" s="18">
-        <v>169.71437194329991</v>
+        <v>169.95895757980009</v>
       </c>
       <c r="DK24" s="18">
-        <v>188.28532882560003</v>
+        <v>188.52991446370001</v>
       </c>
       <c r="DL24" s="18">
-        <v>205.58290423110003</v>
+        <v>205.82748986490003</v>
       </c>
       <c r="DM24" s="18">
-        <v>195.68620934060004</v>
+        <v>195.8490336696</v>
       </c>
       <c r="DN24" s="18">
-        <v>227.9731189076</v>
+        <v>228.13385875879999</v>
       </c>
       <c r="DO24" s="18">
-        <v>247.08740326000009</v>
+        <v>247.24678669369993</v>
       </c>
       <c r="DP24" s="18">
-        <v>239.29842705399997</v>
+        <v>239.45880436000004</v>
       </c>
       <c r="DQ24" s="18">
-        <v>233.86157968210006</v>
+        <v>234.01138699280011</v>
       </c>
       <c r="DR24" s="18">
-        <v>260.86233276370001</v>
+        <v>261.01167889590005</v>
       </c>
       <c r="DS24" s="18">
-        <v>245.64049610379999</v>
+        <v>245.79074999310001</v>
       </c>
       <c r="DT24" s="18">
-        <v>235.59693438410002</v>
+        <v>235.74724005339999</v>
       </c>
       <c r="DU24" s="18">
-        <v>262.49187512209994</v>
+        <v>235.93557531319988</v>
       </c>
       <c r="DV24" s="18">
-        <v>296.90271979970004</v>
+        <v>266.93000890049996</v>
       </c>
       <c r="DW24" s="18">
-        <v>295.11900892569992</v>
+        <v>267.40746531430005</v>
       </c>
       <c r="DX24" s="18">
-        <v>283.95097464529994</v>
+        <v>255.61021785040003</v>
       </c>
       <c r="DY24" s="18">
-        <v>276.75042820589999</v>
+        <v>248.33811807110007</v>
       </c>
       <c r="DZ24" s="18">
-        <v>299.24401737719995</v>
+        <v>269.18079086069997</v>
       </c>
       <c r="EA24" s="18">
-        <v>295.0006414531</v>
+        <v>266.09506882450006</v>
       </c>
       <c r="EB24" s="18">
-        <v>295.77370888330012</v>
+        <v>268.35734180979995</v>
       </c>
       <c r="EC24" s="18">
-        <v>283.59164912630001</v>
+        <v>254.53209543949987</v>
+      </c>
+      <c r="ED24" s="18">
+        <v>289.68336627540003</v>
       </c>
     </row>
-    <row r="25" spans="2:133" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:134" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="26" t="s">
         <v>129</v>
       </c>
       <c r="C25" s="17">
         <v>2399.4964339150979</v>
       </c>
       <c r="D25" s="17">
         <v>3072.8563289578833</v>
       </c>
       <c r="E25" s="17">
         <v>3138.6198139143794</v>
       </c>
       <c r="F25" s="17">
         <v>3829.112688587913</v>
       </c>
       <c r="G25" s="17">
         <v>3955.8368861987883</v>
       </c>
       <c r="H25" s="17">
         <v>4441.1691501958658</v>
       </c>
       <c r="I25" s="17">
         <v>5000.7466314289359</v>
       </c>
       <c r="J25" s="17">
         <v>5542.8816469852018</v>
       </c>
       <c r="K25" s="17">
-        <v>5660.5280249936995</v>
+        <v>5660.5280249943999</v>
       </c>
       <c r="L25" s="17">
-        <v>4808.0738659556</v>
+        <v>4808.0738659555018</v>
       </c>
       <c r="M25" s="18">
-        <v>4946.8959125217016</v>
+        <v>4946.8959125231031</v>
       </c>
       <c r="N25" s="18">
-        <v>5271.140340012299</v>
+        <v>5271.1403400131994</v>
       </c>
       <c r="O25" s="18">
-        <v>5213.7872825534005</v>
+        <v>5213.7872825528975</v>
       </c>
       <c r="P25" s="18">
-        <v>5471.7070188214993</v>
+        <v>5471.707018821201</v>
       </c>
       <c r="Q25" s="18">
-        <v>5910.1867280310989</v>
+        <v>5910.1867280343031</v>
       </c>
       <c r="R25" s="18">
-        <v>6537.4956172516013</v>
+        <v>6537.4956172483007</v>
       </c>
       <c r="S25" s="18">
-        <v>7244.6935551913994</v>
+        <v>7244.6935551925999</v>
       </c>
       <c r="T25" s="18">
-        <v>7757.6978113704026</v>
+        <v>7757.6978113759014</v>
       </c>
       <c r="U25" s="18">
-        <v>8066.0507229386949</v>
+        <v>8066.0507229340974</v>
       </c>
       <c r="V25" s="18">
-        <v>8964.3367546575992</v>
+        <v>8964.3367546628961</v>
       </c>
       <c r="W25" s="18">
-        <v>4067.1118233060006</v>
+        <v>4067.1118233031989</v>
       </c>
       <c r="X25" s="18">
-        <v>8197.0716306505983</v>
+        <v>8197.071630648401</v>
       </c>
       <c r="Y25" s="18">
-        <v>11727.355986383103</v>
+        <v>11727.355986385704</v>
       </c>
       <c r="Z25" s="18">
-        <v>12801.031450918599</v>
+        <v>12801.031450922203</v>
       </c>
       <c r="AA25" s="18">
-        <v>12593.674939163899</v>
+        <v>12781.112447336902</v>
       </c>
       <c r="AB25" s="18">
-        <v>12482.333697696697</v>
+        <v>12659.327573261702</v>
       </c>
       <c r="AC25" s="18">
         <v>81.230866784716426</v>
       </c>
       <c r="AD25" s="18">
         <v>449.09444733265758</v>
       </c>
       <c r="AE25" s="18">
         <v>1634.9535212345718</v>
       </c>
       <c r="AF25" s="18">
         <v>234.21759856315185</v>
       </c>
       <c r="AG25" s="18">
         <v>87.083472701188271</v>
       </c>
       <c r="AH25" s="18">
         <v>451.51841373040793</v>
       </c>
       <c r="AI25" s="18">
         <v>2228.5458471483512</v>
       </c>
       <c r="AJ25" s="18">
         <v>305.70859537793592</v>
       </c>
@@ -9656,350 +9854,353 @@
       <c r="BA25" s="17">
         <v>148.27903507302412</v>
       </c>
       <c r="BB25" s="17">
         <v>1086.8256068860057</v>
       </c>
       <c r="BC25" s="17">
         <v>3325.1717712789909</v>
       </c>
       <c r="BD25" s="18">
         <v>440.47021819091526</v>
       </c>
       <c r="BE25" s="17">
         <v>153.68404683469169</v>
       </c>
       <c r="BF25" s="17">
         <v>1251.3739667802652</v>
       </c>
       <c r="BG25" s="17">
         <v>3684.7132247633035</v>
       </c>
       <c r="BH25" s="18">
         <v>453.11040860694158</v>
       </c>
       <c r="BI25" s="17">
-        <v>184.83654973699984</v>
+        <v>184.83654973769998</v>
       </c>
       <c r="BJ25" s="17">
-        <v>1304.0700263129002</v>
+        <v>1304.0700263120002</v>
       </c>
       <c r="BK25" s="17">
-        <v>3717.9205865080994</v>
+        <v>3717.9205865079998</v>
       </c>
       <c r="BL25" s="18">
-        <v>453.7008624357</v>
+        <v>453.70086243670022</v>
       </c>
       <c r="BM25" s="17">
-        <v>176.55286891239993</v>
+        <v>176.55286891259999</v>
       </c>
       <c r="BN25" s="17">
-        <v>1056.6291806604004</v>
+        <v>1056.6291806601996</v>
       </c>
       <c r="BO25" s="17">
-        <v>3193.9099459221006</v>
+        <v>3193.9099459215022</v>
       </c>
       <c r="BP25" s="18">
-        <v>380.98187046069995</v>
+        <v>380.98187046119983</v>
       </c>
       <c r="BQ25" s="17">
-        <v>144.12242087580009</v>
+        <v>144.12242087729985</v>
       </c>
       <c r="BR25" s="17">
-        <v>1017.1940311740996</v>
+        <v>1017.1940311732997</v>
       </c>
       <c r="BS25" s="17">
-        <v>3407.2095820671016</v>
+        <v>3407.2095820670029</v>
       </c>
       <c r="BT25" s="18">
-        <v>378.36987840470033</v>
+        <v>378.36987840550012</v>
       </c>
       <c r="BU25" s="17">
-        <v>137.14148659780003</v>
+        <v>137.14148659910012</v>
       </c>
       <c r="BV25" s="17">
-        <v>1113.0335490989999</v>
+        <v>1113.0335490983</v>
       </c>
       <c r="BW25" s="17">
-        <v>3626.2754363977992</v>
+        <v>3626.2754363970998</v>
       </c>
       <c r="BX25" s="18">
-        <v>394.68986791769998</v>
+        <v>394.68986791869986</v>
       </c>
       <c r="BY25" s="17">
-        <v>129.22247118069998</v>
+        <v>129.22247117949999</v>
       </c>
       <c r="BZ25" s="17">
-        <v>1073.1273916599002</v>
+        <v>1073.1273916591992</v>
       </c>
       <c r="CA25" s="17">
-        <v>3632.5070356791002</v>
+        <v>3632.5070356798988</v>
       </c>
       <c r="CB25" s="18">
-        <v>378.93038403369985</v>
+        <v>378.93038403429978</v>
       </c>
       <c r="CC25" s="17">
-        <v>155.69528749130015</v>
+        <v>155.69528748970006</v>
       </c>
       <c r="CD25" s="17">
-        <v>1130.7101330412002</v>
+        <v>1130.7101330416001</v>
       </c>
       <c r="CE25" s="17">
-        <v>3780.2082218803989</v>
+        <v>3780.2082218785008</v>
       </c>
       <c r="CF25" s="18">
-        <v>405.09337640859997</v>
+        <v>405.09337641140002</v>
       </c>
       <c r="CG25" s="17">
-        <v>203.11150933949992</v>
+        <v>203.11150934180006</v>
       </c>
       <c r="CH25" s="19">
-        <v>1302.8644147343002</v>
+        <v>1302.8644147348007</v>
       </c>
       <c r="CI25" s="19">
-        <v>3924.0308749489991</v>
+        <v>3924.0308749482028</v>
       </c>
       <c r="CJ25" s="18">
-        <v>480.17992900830001</v>
+        <v>480.17992900949992</v>
       </c>
       <c r="CK25" s="18">
-        <v>249.8817528778001</v>
+        <v>249.88175287520011</v>
       </c>
       <c r="CL25" s="18">
-        <v>1331.5465938771999</v>
+        <v>1331.5465938773996</v>
       </c>
       <c r="CM25" s="18">
-        <v>4454.6937216731012</v>
+        <v>4454.6937216741007</v>
       </c>
       <c r="CN25" s="18">
-        <v>501.37354882350007</v>
+        <v>501.37354882160008</v>
       </c>
       <c r="CO25" s="18">
-        <v>293.58672061560003</v>
+        <v>293.58672061490017</v>
       </c>
       <c r="CP25" s="18">
-        <v>1439.7181785618006</v>
+        <v>1439.7181785628995</v>
       </c>
       <c r="CQ25" s="18">
-        <v>5003.2134543479988</v>
+        <v>5003.213454348801</v>
       </c>
       <c r="CR25" s="18">
-        <v>508.17520166599979</v>
+        <v>508.17520166599968</v>
       </c>
       <c r="CS25" s="18">
-        <v>253.87600178779996</v>
+        <v>253.87600178970024</v>
       </c>
       <c r="CT25" s="18">
-        <v>1675.1547809427007</v>
+        <v>1675.1547809445003</v>
       </c>
       <c r="CU25" s="18">
-        <v>5405.9406947016023</v>
+        <v>5405.9406947024008</v>
       </c>
       <c r="CV25" s="18">
-        <v>422.72633393830023</v>
+        <v>422.72633393929988</v>
       </c>
       <c r="CW25" s="18">
-        <v>172.76969913670001</v>
+        <v>172.76969913659985</v>
       </c>
       <c r="CX25" s="18">
-        <v>1720.5865308882994</v>
+        <v>1720.5865308870993</v>
       </c>
       <c r="CY25" s="18">
-        <v>5707.5209155555949</v>
+        <v>5707.5209155534985</v>
       </c>
       <c r="CZ25" s="18">
-        <v>465.17357735810015</v>
+        <v>465.17357735690018</v>
       </c>
       <c r="DA25" s="18">
-        <v>72.72439946799966</v>
+        <v>72.724399467799628</v>
       </c>
       <c r="DB25" s="18">
-        <v>1907.0150890628008</v>
+        <v>1907.0150890649006</v>
       </c>
       <c r="DC25" s="18">
-        <v>6242.4210746810986</v>
+        <v>6242.4210746825966</v>
       </c>
       <c r="DD25" s="18">
-        <v>742.1761914456996</v>
+        <v>742.17619144759999</v>
       </c>
       <c r="DE25" s="18">
-        <v>152.3553856778002</v>
+        <v>152.35538567839995</v>
       </c>
       <c r="DF25" s="18">
-        <v>444.6111189888</v>
+        <v>444.61111898900015</v>
       </c>
       <c r="DG25" s="18">
-        <v>3181.1095617487999</v>
+        <v>3181.1095617463989</v>
       </c>
       <c r="DH25" s="18">
-        <v>289.03575689059994</v>
+        <v>289.03575688940009</v>
       </c>
       <c r="DI25" s="18">
-        <v>139.85409487979999</v>
+        <v>139.85409487870001</v>
       </c>
       <c r="DJ25" s="18">
-        <v>1031.3487572157003</v>
+        <v>1031.3487572152003</v>
       </c>
       <c r="DK25" s="18">
-        <v>6303.3248430262984</v>
+        <v>6303.3248430263011</v>
       </c>
       <c r="DL25" s="18">
-        <v>722.54393552880038</v>
+        <v>722.54393552820034</v>
       </c>
       <c r="DM25" s="18">
-        <v>246.10968904900017</v>
+        <v>246.10968905000004</v>
       </c>
       <c r="DN25" s="18">
-        <v>2315.9489106966994</v>
+        <v>2315.9489106951014</v>
       </c>
       <c r="DO25" s="18">
-        <v>8069.6339052243038</v>
+        <v>8069.6339052267022</v>
       </c>
       <c r="DP25" s="18">
-        <v>1095.6634814131003</v>
+        <v>1095.6634814138995</v>
       </c>
       <c r="DQ25" s="18">
-        <v>347.88971956379964</v>
+        <v>347.88971956500018</v>
       </c>
       <c r="DR25" s="18">
-        <v>2719.7601816836</v>
+        <v>2719.7601816827996</v>
       </c>
       <c r="DS25" s="18">
-        <v>8609.0332168650002</v>
+        <v>8609.0332168662026</v>
       </c>
       <c r="DT25" s="18">
-        <v>1124.3483328062</v>
+        <v>1124.3483328082</v>
       </c>
       <c r="DU25" s="18">
-        <v>353.43620169139979</v>
+        <v>420.56997756930025</v>
       </c>
       <c r="DV25" s="18">
-        <v>2741.3924607492995</v>
+        <v>2755.7975465321006</v>
       </c>
       <c r="DW25" s="18">
-        <v>8370.2852262961005</v>
+        <v>8418.8550609921022</v>
       </c>
       <c r="DX25" s="18">
-        <v>1128.5610504270999</v>
+        <v>1185.8898622433999</v>
       </c>
       <c r="DY25" s="18">
-        <v>381.86255262259959</v>
+        <v>396.52631262229977</v>
       </c>
       <c r="DZ25" s="18">
-        <v>2807.2428287410007</v>
+        <v>2836.8197394944018</v>
       </c>
       <c r="EA25" s="18">
-        <v>8201.2364221163953</v>
+        <v>8267.5789070271003</v>
       </c>
       <c r="EB25" s="18">
-        <v>1091.9918942166996</v>
+        <v>1158.4026141178997</v>
       </c>
       <c r="EC25" s="18">
-        <v>403.65287859149998</v>
+        <v>420.09824178580072</v>
+      </c>
+      <c r="ED25" s="18">
+        <v>2899.8725924164009</v>
       </c>
     </row>
-    <row r="26" spans="2:133" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:134" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="26" t="s">
         <v>130</v>
       </c>
       <c r="C26" s="17">
         <v>3011.7561073805136</v>
       </c>
       <c r="D26" s="17">
         <v>3749.3468338927491</v>
       </c>
       <c r="E26" s="17">
         <v>3960.8310693748913</v>
       </c>
       <c r="F26" s="17">
         <v>4425.2084378501522</v>
       </c>
       <c r="G26" s="17">
         <v>4639.1558154026952</v>
       </c>
       <c r="H26" s="17">
         <v>5045.2450144214754</v>
       </c>
       <c r="I26" s="17">
         <v>5585.3833337939122</v>
       </c>
       <c r="J26" s="17">
         <v>6260.1964499290625</v>
       </c>
       <c r="K26" s="17">
-        <v>6425.9936224518988</v>
+        <v>6425.9936224519006</v>
       </c>
       <c r="L26" s="17">
-        <v>5532.0283468367006</v>
+        <v>5532.0283468367015</v>
       </c>
       <c r="M26" s="18">
-        <v>5576.0526868030011</v>
+        <v>5576.0526868030029</v>
       </c>
       <c r="N26" s="18">
-        <v>5903.5599198466989</v>
+        <v>5903.5599198466998</v>
       </c>
       <c r="O26" s="18">
-        <v>5935.7955590978008</v>
+        <v>5935.7955590977981</v>
       </c>
       <c r="P26" s="18">
-        <v>6151.5475642664987</v>
+        <v>6151.5475642665006</v>
       </c>
       <c r="Q26" s="18">
-        <v>6544.828022385499</v>
+        <v>6544.8280223855036</v>
       </c>
       <c r="R26" s="18">
-        <v>7219.2468894148014</v>
+        <v>7219.2468894148005</v>
       </c>
       <c r="S26" s="18">
-        <v>8098.2093870200988</v>
+        <v>8098.2093870200997</v>
       </c>
       <c r="T26" s="18">
-        <v>8959.5622029759033</v>
+        <v>8959.5622029758997</v>
       </c>
       <c r="U26" s="18">
-        <v>9501.1826209070932</v>
+        <v>9501.1826209070969</v>
       </c>
       <c r="V26" s="18">
-        <v>10539.1080630619</v>
+        <v>10539.108063061898</v>
       </c>
       <c r="W26" s="18">
-        <v>4746.8440563513004</v>
+        <v>4746.8440563512995</v>
       </c>
       <c r="X26" s="18">
-        <v>9134.3761243018998</v>
+        <v>9134.3761243019017</v>
       </c>
       <c r="Y26" s="18">
         <v>13113.782856364103</v>
       </c>
       <c r="Z26" s="18">
-        <v>14597.843602155099</v>
+        <v>14597.843602155102</v>
       </c>
       <c r="AA26" s="18">
-        <v>15005.3379357291</v>
+        <v>15005.337935729101</v>
       </c>
       <c r="AB26" s="18">
-        <v>15297.817160015797</v>
+        <v>15297.8171600158</v>
       </c>
       <c r="AC26" s="18">
         <v>237.07764647879168</v>
       </c>
       <c r="AD26" s="18">
         <v>586.01376807405063</v>
       </c>
       <c r="AE26" s="18">
         <v>1816.7748743195468</v>
       </c>
       <c r="AF26" s="18">
         <v>371.88981850812411</v>
       </c>
       <c r="AG26" s="18">
         <v>256.39749692237996</v>
       </c>
       <c r="AH26" s="18">
         <v>613.24416938502623</v>
       </c>
       <c r="AI26" s="18">
         <v>2419.5922787756185</v>
       </c>
       <c r="AJ26" s="18">
         <v>460.11288880972427</v>
       </c>
@@ -10054,347 +10255,350 @@
       <c r="BA26" s="17">
         <v>261.31054489042839</v>
       </c>
       <c r="BB26" s="17">
         <v>1235.5504711726303</v>
       </c>
       <c r="BC26" s="17">
         <v>3489.0614399405399</v>
       </c>
       <c r="BD26" s="18">
         <v>599.46087779031438</v>
       </c>
       <c r="BE26" s="17">
         <v>314.9871078627715</v>
       </c>
       <c r="BF26" s="17">
         <v>1423.0404416608374</v>
       </c>
       <c r="BG26" s="17">
         <v>3867.887530279289</v>
       </c>
       <c r="BH26" s="18">
         <v>654.28137012616492</v>
       </c>
       <c r="BI26" s="17">
-        <v>373.81691177029984</v>
+        <v>373.81691177030007</v>
       </c>
       <c r="BJ26" s="17">
-        <v>1467.5493230178001</v>
+        <v>1467.5493230178004</v>
       </c>
       <c r="BK26" s="17">
-        <v>3934.0928093428993</v>
+        <v>3934.0928093428997</v>
       </c>
       <c r="BL26" s="18">
-        <v>650.53457832089998</v>
+        <v>650.5345783209001</v>
       </c>
       <c r="BM26" s="17">
-        <v>305.36788126229993</v>
+        <v>305.36788126229999</v>
       </c>
       <c r="BN26" s="17">
-        <v>1246.8155134248004</v>
+        <v>1246.8155134247995</v>
       </c>
       <c r="BO26" s="17">
-        <v>3430.0273322353005</v>
+        <v>3430.0273322353023</v>
       </c>
       <c r="BP26" s="18">
-        <v>549.81761991429994</v>
+        <v>549.81761991429983</v>
       </c>
       <c r="BQ26" s="17">
-        <v>280.76140169280006</v>
+        <v>280.76140169279984</v>
       </c>
       <c r="BR26" s="17">
-        <v>1176.1726513295996</v>
+        <v>1176.1726513295998</v>
       </c>
       <c r="BS26" s="17">
-        <v>3584.5057011454014</v>
+        <v>3584.5057011454028</v>
       </c>
       <c r="BT26" s="18">
-        <v>534.61293263520031</v>
+        <v>534.6129326352002</v>
       </c>
       <c r="BU26" s="17">
         <v>268.39390311840003</v>
       </c>
       <c r="BV26" s="17">
-        <v>1266.9451088898998</v>
+        <v>1266.9451088899</v>
       </c>
       <c r="BW26" s="17">
-        <v>3805.1029166363992</v>
+        <v>3805.1029166364001</v>
       </c>
       <c r="BX26" s="18">
-        <v>563.11799120199998</v>
+        <v>563.11799120199987</v>
       </c>
       <c r="BY26" s="17">
         <v>278.8298902436</v>
       </c>
       <c r="BZ26" s="17">
-        <v>1277.1894094301003</v>
+        <v>1277.1894094300992</v>
       </c>
       <c r="CA26" s="17">
-        <v>3836.4544532515001</v>
+        <v>3836.4544532514988</v>
       </c>
       <c r="CB26" s="18">
         <v>543.32180617259985</v>
       </c>
       <c r="CC26" s="17">
-        <v>294.65006474910012</v>
+        <v>294.65006474910001</v>
       </c>
       <c r="CD26" s="17">
         <v>1315.8167498939001</v>
       </c>
       <c r="CE26" s="17">
-        <v>3960.6737495754987</v>
+        <v>3960.673749575501</v>
       </c>
       <c r="CF26" s="18">
-        <v>580.40700004799987</v>
+        <v>580.4070000480001</v>
       </c>
       <c r="CG26" s="17">
-        <v>344.51978135169992</v>
+        <v>344.51978135169998</v>
       </c>
       <c r="CH26" s="19">
-        <v>1474.2567126178003</v>
+        <v>1474.2567126178005</v>
       </c>
       <c r="CI26" s="19">
-        <v>4116.1599096552991</v>
+        <v>4116.1599096553027</v>
       </c>
       <c r="CJ26" s="18">
         <v>609.8916187607</v>
       </c>
       <c r="CK26" s="18">
         <v>366.29496738980009</v>
       </c>
       <c r="CL26" s="18">
-        <v>1536.1111989567999</v>
+        <v>1536.1111989567996</v>
       </c>
       <c r="CM26" s="18">
-        <v>4647.9677718806015</v>
+        <v>4647.9677718806006</v>
       </c>
       <c r="CN26" s="18">
         <v>668.87295118760005</v>
       </c>
       <c r="CO26" s="18">
-        <v>435.75883156169999</v>
+        <v>435.75883156170016</v>
       </c>
       <c r="CP26" s="18">
-        <v>1652.0783186074007</v>
+        <v>1652.0783186073998</v>
       </c>
       <c r="CQ26" s="18">
-        <v>5256.3254928979986</v>
+        <v>5256.3254928980004</v>
       </c>
       <c r="CR26" s="18">
-        <v>754.0467439529998</v>
+        <v>754.04674395299969</v>
       </c>
       <c r="CS26" s="18">
-        <v>463.79209374870004</v>
+        <v>463.7920937487001</v>
       </c>
       <c r="CT26" s="18">
-        <v>1944.6976243473007</v>
+        <v>1944.6976243473002</v>
       </c>
       <c r="CU26" s="18">
-        <v>5762.4612872232019</v>
+        <v>5762.461287223201</v>
       </c>
       <c r="CV26" s="18">
-        <v>788.61119765670014</v>
+        <v>788.61119765669969</v>
       </c>
       <c r="CW26" s="18">
-        <v>468.54276389579996</v>
+        <v>468.54276389580008</v>
       </c>
       <c r="CX26" s="18">
         <v>2123.7211202992994</v>
       </c>
       <c r="CY26" s="18">
-        <v>6085.5087994070946</v>
+        <v>6085.5087994070982</v>
       </c>
       <c r="CZ26" s="18">
         <v>823.40993730490015</v>
       </c>
       <c r="DA26" s="18">
-        <v>486.21019463609991</v>
+        <v>486.21019463610003</v>
       </c>
       <c r="DB26" s="18">
         <v>2322.399112838601</v>
       </c>
       <c r="DC26" s="18">
-        <v>6626.7454151349984</v>
+        <v>6626.7454151349966</v>
       </c>
       <c r="DD26" s="18">
-        <v>1103.7533404521996</v>
+        <v>1103.7533404521998</v>
       </c>
       <c r="DE26" s="18">
-        <v>397.48585572340016</v>
+        <v>397.48585572340011</v>
       </c>
       <c r="DF26" s="18">
-        <v>535.30547791430001</v>
+        <v>535.30547791430013</v>
       </c>
       <c r="DG26" s="18">
-        <v>3349.8471082105998</v>
+        <v>3349.8471082105989</v>
       </c>
       <c r="DH26" s="18">
-        <v>464.20561450299994</v>
+        <v>464.20561450300005</v>
       </c>
       <c r="DI26" s="18">
-        <v>241.8180657188</v>
+        <v>241.81806571879994</v>
       </c>
       <c r="DJ26" s="18">
         <v>1217.4593721380002</v>
       </c>
       <c r="DK26" s="18">
-        <v>6654.5148073170985</v>
+        <v>6654.5148073171013</v>
       </c>
       <c r="DL26" s="18">
         <v>1020.5838791280004</v>
       </c>
       <c r="DM26" s="18">
-        <v>485.50948590420012</v>
+        <v>485.50948590419995</v>
       </c>
       <c r="DN26" s="18">
-        <v>2686.0614838215993</v>
+        <v>2686.0614838216011</v>
       </c>
       <c r="DO26" s="18">
-        <v>8469.291608599804</v>
+        <v>8469.2916085998022</v>
       </c>
       <c r="DP26" s="18">
-        <v>1472.9202780385001</v>
+        <v>1472.9202780384996</v>
       </c>
       <c r="DQ26" s="18">
-        <v>661.84545297739976</v>
+        <v>661.84545297739987</v>
       </c>
       <c r="DR26" s="18">
-        <v>3180.2933732905999</v>
+        <v>3180.293373290599</v>
       </c>
       <c r="DS26" s="18">
-        <v>9122.5583771885995</v>
+        <v>9122.5583771886031</v>
       </c>
       <c r="DT26" s="18">
         <v>1633.1463986985</v>
       </c>
       <c r="DU26" s="18">
-        <v>811.61515295689969</v>
+        <v>811.61515295690015</v>
       </c>
       <c r="DV26" s="18">
-        <v>3318.8489271533995</v>
+        <v>3318.8489271534004</v>
       </c>
       <c r="DW26" s="18">
-        <v>9058.2202507709007</v>
+        <v>9058.2202507709026</v>
       </c>
       <c r="DX26" s="18">
-        <v>1816.6536048478999</v>
+        <v>1816.6536048478997</v>
       </c>
       <c r="DY26" s="18">
         <v>865.51701103799974</v>
       </c>
       <c r="DZ26" s="18">
-        <v>3509.0573104692007</v>
+        <v>3509.0573104692021</v>
       </c>
       <c r="EA26" s="18">
-        <v>9037.1377214832955</v>
+        <v>9037.1377214832992</v>
       </c>
       <c r="EB26" s="18">
-        <v>1886.1051170252995</v>
+        <v>1886.1051170252999</v>
       </c>
       <c r="EC26" s="18">
-        <v>945.24442209109998</v>
+        <v>945.24442209110055</v>
+      </c>
+      <c r="ED26" s="18">
+        <v>3641.7390210065005</v>
       </c>
     </row>
-    <row r="27" spans="2:133" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:134" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="26" t="s">
         <v>109</v>
       </c>
       <c r="C27" s="17">
         <v>288.09563498043656</v>
       </c>
       <c r="D27" s="17">
         <v>305.75391105740027</v>
       </c>
       <c r="E27" s="17">
         <v>341.17560301403375</v>
       </c>
       <c r="F27" s="17">
         <v>252.51825192802471</v>
       </c>
       <c r="G27" s="17">
         <v>314.5348131050165</v>
       </c>
       <c r="H27" s="17">
         <v>457.37417301218761</v>
       </c>
       <c r="I27" s="17">
         <v>372.57199246407896</v>
       </c>
       <c r="J27" s="17">
         <v>386.43942708988487</v>
       </c>
       <c r="K27" s="17">
-        <v>352.07141257799992</v>
+        <v>352.07141257799998</v>
       </c>
       <c r="L27" s="17">
-        <v>217.43853201100001</v>
+        <v>217.43853201099998</v>
       </c>
       <c r="M27" s="18">
         <v>200.74618907939998</v>
       </c>
       <c r="N27" s="18">
         <v>192.44537308740001</v>
       </c>
       <c r="O27" s="18">
         <v>198.7272095365</v>
       </c>
       <c r="P27" s="18">
         <v>190.08417003369999</v>
       </c>
       <c r="Q27" s="18">
-        <v>169.65792395539998</v>
+        <v>169.65792395540001</v>
       </c>
       <c r="R27" s="18">
-        <v>190.57622995880004</v>
+        <v>190.57622995880001</v>
       </c>
       <c r="S27" s="18">
-        <v>180.3245736536</v>
+        <v>180.32457365360003</v>
       </c>
       <c r="T27" s="18">
-        <v>244.01236945790001</v>
+        <v>244.01236945789998</v>
       </c>
       <c r="U27" s="18">
-        <v>187.5738636884</v>
+        <v>187.57386368839997</v>
       </c>
       <c r="V27" s="18">
-        <v>237.80848169829994</v>
+        <v>237.8084816983</v>
       </c>
       <c r="W27" s="18">
-        <v>121.1093260936</v>
+        <v>121.10932609359998</v>
       </c>
       <c r="X27" s="18">
         <v>160.86974228609995</v>
       </c>
       <c r="Y27" s="18">
-        <v>242.97668542749997</v>
+        <v>242.97668542750006</v>
       </c>
       <c r="Z27" s="18">
-        <v>300.67231106310004</v>
+        <v>300.67231106309993</v>
       </c>
       <c r="AA27" s="18">
-        <v>411.16913979830002</v>
+        <v>411.16913979829997</v>
       </c>
       <c r="AB27" s="18">
         <v>437.55838206980002</v>
       </c>
       <c r="AC27" s="18">
         <v>48.008782029325396</v>
       </c>
       <c r="AD27" s="18">
         <v>81.475669597029025</v>
       </c>
       <c r="AE27" s="18">
         <v>66.864030155082247</v>
       </c>
       <c r="AF27" s="18">
         <v>91.747153198999868</v>
       </c>
       <c r="AG27" s="18">
         <v>62.88176634705497</v>
       </c>
       <c r="AH27" s="18">
         <v>57.384409196271704</v>
       </c>
       <c r="AI27" s="18">
         <v>82.883058349614018</v>
       </c>
@@ -10452,350 +10656,353 @@
       <c r="BA27" s="17">
         <v>64.262984207730398</v>
       </c>
       <c r="BB27" s="17">
         <v>126.61831745966714</v>
       </c>
       <c r="BC27" s="17">
         <v>84.468405685731398</v>
       </c>
       <c r="BD27" s="18">
         <v>97.22228511095004</v>
       </c>
       <c r="BE27" s="17">
         <v>66.488492677140584</v>
       </c>
       <c r="BF27" s="17">
         <v>108.12106797858797</v>
       </c>
       <c r="BG27" s="17">
         <v>106.5348281779561</v>
       </c>
       <c r="BH27" s="18">
         <v>105.29503825620021</v>
       </c>
       <c r="BI27" s="17">
-        <v>57.246605723800002</v>
+        <v>57.246605723799988</v>
       </c>
       <c r="BJ27" s="17">
-        <v>114.57877819749999</v>
+        <v>114.57877819750001</v>
       </c>
       <c r="BK27" s="17">
-        <v>93.208778766699965</v>
+        <v>93.208778766700007</v>
       </c>
       <c r="BL27" s="18">
-        <v>87.03724988999997</v>
+        <v>87.037249889999984</v>
       </c>
       <c r="BM27" s="17">
-        <v>41.714059560199999</v>
+        <v>41.714059560200013</v>
       </c>
       <c r="BN27" s="17">
-        <v>69.332033293700022</v>
+        <v>69.332033293699993</v>
       </c>
       <c r="BO27" s="17">
-        <v>58.315058574400005</v>
+        <v>58.315058574399998</v>
       </c>
       <c r="BP27" s="18">
         <v>48.077380582699995</v>
       </c>
       <c r="BQ27" s="17">
         <v>33.03017488399999</v>
       </c>
       <c r="BR27" s="17">
         <v>60.121880571900014</v>
       </c>
       <c r="BS27" s="17">
-        <v>67.423378764499972</v>
+        <v>67.423378764499986</v>
       </c>
       <c r="BT27" s="18">
         <v>40.170754858999999</v>
       </c>
       <c r="BU27" s="17">
-        <v>28.655887043899998</v>
+        <v>28.655887043900002</v>
       </c>
       <c r="BV27" s="17">
         <v>59.190258992600015</v>
       </c>
       <c r="BW27" s="17">
-        <v>47.919357624299998</v>
+        <v>47.919357624300012</v>
       </c>
       <c r="BX27" s="18">
         <v>56.679869426599993</v>
       </c>
       <c r="BY27" s="17">
-        <v>26.867613273299991</v>
+        <v>26.867613273299998</v>
       </c>
       <c r="BZ27" s="17">
-        <v>63.677242277899992</v>
+        <v>63.677242277899985</v>
       </c>
       <c r="CA27" s="17">
-        <v>57.600507361500014</v>
+        <v>57.600507361500007</v>
       </c>
       <c r="CB27" s="18">
-        <v>50.581846623800004</v>
+        <v>50.581846623799997</v>
       </c>
       <c r="CC27" s="17">
-        <v>36.955691283699991</v>
+        <v>36.955691283699998</v>
       </c>
       <c r="CD27" s="17">
-        <v>65.474736476300023</v>
+        <v>65.474736476300009</v>
       </c>
       <c r="CE27" s="17">
-        <v>44.786460214900011</v>
+        <v>44.786460214899996</v>
       </c>
       <c r="CF27" s="18">
-        <v>42.867282058799972</v>
+        <v>42.867282058799994</v>
       </c>
       <c r="CG27" s="17">
-        <v>32.307295660700007</v>
+        <v>32.307295660699999</v>
       </c>
       <c r="CH27" s="19">
-        <v>54.629270672599993</v>
+        <v>54.629270672600015</v>
       </c>
       <c r="CI27" s="19">
         <v>43.558609456299997</v>
       </c>
       <c r="CJ27" s="18">
         <v>39.162748165800004</v>
       </c>
       <c r="CK27" s="18">
-        <v>36.774523099000014</v>
+        <v>36.774523099</v>
       </c>
       <c r="CL27" s="18">
         <v>64.538315029000017</v>
       </c>
       <c r="CM27" s="18">
-        <v>48.961235503899999</v>
+        <v>48.961235503899992</v>
       </c>
       <c r="CN27" s="18">
-        <v>40.302156326900018</v>
+        <v>40.302156326900004</v>
       </c>
       <c r="CO27" s="18">
         <v>37.393985903299999</v>
       </c>
       <c r="CP27" s="18">
-        <v>54.985684908200007</v>
+        <v>54.985684908200014</v>
       </c>
       <c r="CQ27" s="18">
-        <v>49.55867548680002</v>
+        <v>49.558675486800013</v>
       </c>
       <c r="CR27" s="18">
-        <v>38.386227355299994</v>
+        <v>38.386227355300015</v>
       </c>
       <c r="CS27" s="18">
         <v>45.764543006899999</v>
       </c>
       <c r="CT27" s="18">
-        <v>76.503785489800023</v>
+        <v>76.503785489800009</v>
       </c>
       <c r="CU27" s="18">
         <v>72.226022792899997</v>
       </c>
       <c r="CV27" s="18">
         <v>49.518018168299989</v>
       </c>
       <c r="CW27" s="18">
-        <v>28.326037783599997</v>
+        <v>28.326037783599993</v>
       </c>
       <c r="CX27" s="18">
-        <v>49.023512184500007</v>
+        <v>49.023512184499992</v>
       </c>
       <c r="CY27" s="18">
-        <v>56.777824397700009</v>
+        <v>56.77782439769998</v>
       </c>
       <c r="CZ27" s="18">
-        <v>53.44648932259998</v>
+        <v>53.446489322600002</v>
       </c>
       <c r="DA27" s="18">
-        <v>31.209635319000007</v>
+        <v>31.209635319000004</v>
       </c>
       <c r="DB27" s="18">
-        <v>63.802909185799997</v>
+        <v>63.802909185800004</v>
       </c>
       <c r="DC27" s="18">
-        <v>87.626862914799958</v>
+        <v>87.626862914799972</v>
       </c>
       <c r="DD27" s="18">
-        <v>55.169074278699995</v>
+        <v>55.169074278700016</v>
       </c>
       <c r="DE27" s="18">
-        <v>36.0839522172</v>
+        <v>36.083952217199979</v>
       </c>
       <c r="DF27" s="18">
         <v>13.9479438299</v>
       </c>
       <c r="DG27" s="18">
         <v>44.396179762200006</v>
       </c>
       <c r="DH27" s="18">
-        <v>26.681250284300003</v>
+        <v>26.681250284299999</v>
       </c>
       <c r="DI27" s="18">
-        <v>24.224778418099994</v>
+        <v>24.224778418099991</v>
       </c>
       <c r="DJ27" s="18">
         <v>42.779296944199984</v>
       </c>
       <c r="DK27" s="18">
         <v>53.668153488599998</v>
       </c>
       <c r="DL27" s="18">
         <v>40.197513435199994</v>
       </c>
       <c r="DM27" s="18">
         <v>38.489910057600007</v>
       </c>
       <c r="DN27" s="18">
-        <v>67.958862567099985</v>
+        <v>67.958862567099999</v>
       </c>
       <c r="DO27" s="18">
-        <v>75.07045644119998</v>
+        <v>75.070456441200022</v>
       </c>
       <c r="DP27" s="18">
-        <v>61.457456361600002</v>
+        <v>61.457456361600023</v>
       </c>
       <c r="DQ27" s="18">
         <v>49.700558291200004</v>
       </c>
       <c r="DR27" s="18">
-        <v>75.17567902430001</v>
+        <v>75.175679024299995</v>
       </c>
       <c r="DS27" s="18">
-        <v>92.510079808899988</v>
+        <v>92.510079808899945</v>
       </c>
       <c r="DT27" s="18">
-        <v>83.285993938700003</v>
+        <v>83.285993938699988</v>
       </c>
       <c r="DU27" s="18">
-        <v>62.955755642399993</v>
+        <v>62.955755642400007</v>
       </c>
       <c r="DV27" s="18">
-        <v>101.5985691459</v>
+        <v>101.59856914589999</v>
       </c>
       <c r="DW27" s="18">
-        <v>143.36225894080002</v>
+        <v>143.36225894079996</v>
       </c>
       <c r="DX27" s="18">
-        <v>103.2525560692</v>
+        <v>103.25255606920001</v>
       </c>
       <c r="DY27" s="18">
-        <v>98.265585500899988</v>
+        <v>98.265585500899974</v>
       </c>
       <c r="DZ27" s="18">
         <v>90.104528209200012</v>
       </c>
       <c r="EA27" s="18">
-        <v>149.49340672300005</v>
+        <v>149.49340672300002</v>
       </c>
       <c r="EB27" s="18">
-        <v>99.694861636699997</v>
+        <v>99.694861636700026</v>
       </c>
       <c r="EC27" s="18">
         <v>84.012346596499995</v>
       </c>
+      <c r="ED27" s="18">
+        <v>98.481428384000012</v>
+      </c>
     </row>
-    <row r="28" spans="2:133" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:134" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="26" t="s">
         <v>110</v>
       </c>
       <c r="C28" s="17">
         <v>2723.6604724000767</v>
       </c>
       <c r="D28" s="17">
         <v>3443.5929228353484</v>
       </c>
       <c r="E28" s="17">
         <v>3619.6554663608576</v>
       </c>
       <c r="F28" s="17">
         <v>4172.6901859221271</v>
       </c>
       <c r="G28" s="17">
         <v>4324.6210022976793</v>
       </c>
       <c r="H28" s="17">
         <v>4587.870841409288</v>
       </c>
       <c r="I28" s="17">
         <v>5212.8113413298333</v>
       </c>
       <c r="J28" s="17">
         <v>5873.7570228391778</v>
       </c>
       <c r="K28" s="17">
-        <v>6073.9222098738992</v>
+        <v>6073.9222098739001</v>
       </c>
       <c r="L28" s="17">
-        <v>5314.5898148257002</v>
+        <v>5314.5898148257011</v>
       </c>
       <c r="M28" s="18">
-        <v>5375.3064977236008</v>
+        <v>5375.3064977236027</v>
       </c>
       <c r="N28" s="18">
-        <v>5711.1145467592987</v>
+        <v>5711.1145467592996</v>
       </c>
       <c r="O28" s="18">
-        <v>5737.0683495613002</v>
+        <v>5737.0683495612975</v>
       </c>
       <c r="P28" s="18">
-        <v>5961.4633942327982</v>
+        <v>5961.463394232801</v>
       </c>
       <c r="Q28" s="18">
-        <v>6375.1700984301006</v>
+        <v>6375.1700984301024</v>
       </c>
       <c r="R28" s="18">
-        <v>7028.6706594560019</v>
+        <v>7028.6706594560001</v>
       </c>
       <c r="S28" s="18">
         <v>7917.8848133664997</v>
       </c>
       <c r="T28" s="18">
-        <v>8715.5498335180037</v>
+        <v>8715.5498335180018</v>
       </c>
       <c r="U28" s="18">
-        <v>9313.6087572186934</v>
+        <v>9313.6087572186971</v>
       </c>
       <c r="V28" s="18">
-        <v>10301.299581363601</v>
+        <v>10301.299581363597</v>
       </c>
       <c r="W28" s="18">
-        <v>4625.7347302577</v>
+        <v>4625.7347302576991</v>
       </c>
       <c r="X28" s="18">
-        <v>8973.5063820157993</v>
+        <v>8973.5063820158011</v>
       </c>
       <c r="Y28" s="18">
         <v>12870.806170936603</v>
       </c>
       <c r="Z28" s="18">
-        <v>14297.171291091998</v>
+        <v>14297.171291092001</v>
       </c>
       <c r="AA28" s="18">
-        <v>14594.168795930798</v>
+        <v>14594.168795930802</v>
       </c>
       <c r="AB28" s="18">
-        <v>14860.258777945994</v>
+        <v>14860.258777946001</v>
       </c>
       <c r="AC28" s="18">
         <v>189.06886444946628</v>
       </c>
       <c r="AD28" s="18">
         <v>504.53809847702155</v>
       </c>
       <c r="AE28" s="18">
         <v>1749.9108441644646</v>
       </c>
       <c r="AF28" s="18">
         <v>280.14266530912425</v>
       </c>
       <c r="AG28" s="18">
         <v>193.51573057532497</v>
       </c>
       <c r="AH28" s="18">
         <v>555.85976018875454</v>
       </c>
       <c r="AI28" s="18">
         <v>2336.7092204260043</v>
       </c>
       <c r="AJ28" s="18">
         <v>357.50821164526468</v>
       </c>
@@ -10850,350 +11057,353 @@
       <c r="BA28" s="17">
         <v>197.04756068269799</v>
       </c>
       <c r="BB28" s="17">
         <v>1108.9321537129631</v>
       </c>
       <c r="BC28" s="17">
         <v>3404.5930342548086</v>
       </c>
       <c r="BD28" s="18">
         <v>502.23859267936433</v>
       </c>
       <c r="BE28" s="17">
         <v>248.49861518563088</v>
       </c>
       <c r="BF28" s="17">
         <v>1314.9193736822494</v>
       </c>
       <c r="BG28" s="17">
         <v>3761.3527021013329</v>
       </c>
       <c r="BH28" s="18">
         <v>548.98633186996472</v>
       </c>
       <c r="BI28" s="17">
-        <v>316.57030604649987</v>
+        <v>316.57030604650009</v>
       </c>
       <c r="BJ28" s="17">
-        <v>1352.9705448203001</v>
+        <v>1352.9705448203003</v>
       </c>
       <c r="BK28" s="17">
-        <v>3840.8840305761992</v>
+        <v>3840.8840305761996</v>
       </c>
       <c r="BL28" s="18">
-        <v>563.49732843089998</v>
+        <v>563.4973284309001</v>
       </c>
       <c r="BM28" s="17">
-        <v>263.65382170209995</v>
+        <v>263.6538217021</v>
       </c>
       <c r="BN28" s="17">
-        <v>1177.4834801311004</v>
+        <v>1177.4834801310994</v>
       </c>
       <c r="BO28" s="17">
-        <v>3371.7122736609003</v>
+        <v>3371.7122736609022</v>
       </c>
       <c r="BP28" s="18">
-        <v>501.74023933159998</v>
+        <v>501.74023933159987</v>
       </c>
       <c r="BQ28" s="17">
-        <v>247.7312268088001</v>
+        <v>247.73122680879987</v>
       </c>
       <c r="BR28" s="17">
-        <v>1116.0507707576996</v>
+        <v>1116.0507707576999</v>
       </c>
       <c r="BS28" s="17">
-        <v>3517.0823223809016</v>
+        <v>3517.082322380903</v>
       </c>
       <c r="BT28" s="18">
-        <v>494.44217777620031</v>
+        <v>494.44217777620014</v>
       </c>
       <c r="BU28" s="17">
         <v>239.73801607450002</v>
       </c>
       <c r="BV28" s="17">
-        <v>1207.7548498972997</v>
+        <v>1207.7548498972999</v>
       </c>
       <c r="BW28" s="17">
-        <v>3757.1835590120991</v>
+        <v>3757.1835590121</v>
       </c>
       <c r="BX28" s="18">
-        <v>506.43812177539996</v>
+        <v>506.43812177539985</v>
       </c>
       <c r="BY28" s="17">
-        <v>251.96227697030002</v>
+        <v>251.9622769703</v>
       </c>
       <c r="BZ28" s="17">
-        <v>1213.5121671522004</v>
+        <v>1213.5121671521993</v>
       </c>
       <c r="CA28" s="17">
-        <v>3778.85394589</v>
+        <v>3778.8539458899986</v>
       </c>
       <c r="CB28" s="18">
         <v>492.73995954879985</v>
       </c>
       <c r="CC28" s="17">
-        <v>257.69437346540013</v>
+        <v>257.69437346540002</v>
       </c>
       <c r="CD28" s="17">
         <v>1250.3420134176001</v>
       </c>
       <c r="CE28" s="17">
-        <v>3915.8872893605985</v>
+        <v>3915.8872893606008</v>
       </c>
       <c r="CF28" s="18">
-        <v>537.53971798919986</v>
+        <v>537.53971798920008</v>
       </c>
       <c r="CG28" s="17">
-        <v>312.21248569099993</v>
+        <v>312.21248569099998</v>
       </c>
       <c r="CH28" s="19">
         <v>1419.6274419452004</v>
       </c>
       <c r="CI28" s="19">
-        <v>4072.6013001989995</v>
+        <v>4072.6013001990027</v>
       </c>
       <c r="CJ28" s="18">
         <v>570.72887059489994</v>
       </c>
       <c r="CK28" s="18">
         <v>329.52044429080007</v>
       </c>
       <c r="CL28" s="18">
-        <v>1471.5728839277999</v>
+        <v>1471.5728839277997</v>
       </c>
       <c r="CM28" s="18">
-        <v>4599.0065363767017</v>
+        <v>4599.0065363767008</v>
       </c>
       <c r="CN28" s="18">
         <v>628.57079486070006</v>
       </c>
       <c r="CO28" s="18">
-        <v>398.36484565839999</v>
+        <v>398.36484565840016</v>
       </c>
       <c r="CP28" s="18">
-        <v>1597.0926336992006</v>
+        <v>1597.0926336991997</v>
       </c>
       <c r="CQ28" s="18">
-        <v>5206.7668174111986</v>
+        <v>5206.7668174112005</v>
       </c>
       <c r="CR28" s="18">
-        <v>715.66051659769983</v>
+        <v>715.66051659769971</v>
       </c>
       <c r="CS28" s="18">
-        <v>418.02755074180004</v>
+        <v>418.0275507418001</v>
       </c>
       <c r="CT28" s="18">
-        <v>1868.1938388575006</v>
+        <v>1868.1938388575002</v>
       </c>
       <c r="CU28" s="18">
-        <v>5690.2352644303019</v>
+        <v>5690.235264430301</v>
       </c>
       <c r="CV28" s="18">
-        <v>739.0931794884001</v>
+        <v>739.09317948839964</v>
       </c>
       <c r="CW28" s="18">
-        <v>440.21672611219998</v>
+        <v>440.21672611220009</v>
       </c>
       <c r="CX28" s="18">
         <v>2074.6976081147996</v>
       </c>
       <c r="CY28" s="18">
-        <v>6028.7309750093946</v>
+        <v>6028.7309750093982</v>
       </c>
       <c r="CZ28" s="18">
         <v>769.96344798230018</v>
       </c>
       <c r="DA28" s="18">
-        <v>455.00055931709988</v>
+        <v>455.0005593171</v>
       </c>
       <c r="DB28" s="18">
         <v>2258.5962036528008</v>
       </c>
       <c r="DC28" s="18">
-        <v>6539.1185522201986</v>
+        <v>6539.1185522201968</v>
       </c>
       <c r="DD28" s="18">
-        <v>1048.5842661734996</v>
+        <v>1048.5842661734998</v>
       </c>
       <c r="DE28" s="18">
         <v>361.40190350620014</v>
       </c>
       <c r="DF28" s="18">
-        <v>521.35753408439996</v>
+        <v>521.35753408440007</v>
       </c>
       <c r="DG28" s="18">
-        <v>3305.4509284483997</v>
+        <v>3305.4509284483988</v>
       </c>
       <c r="DH28" s="18">
-        <v>437.52436421869993</v>
+        <v>437.52436421870004</v>
       </c>
       <c r="DI28" s="18">
-        <v>217.59328730070001</v>
+        <v>217.59328730069996</v>
       </c>
       <c r="DJ28" s="18">
         <v>1174.6800751938001</v>
       </c>
       <c r="DK28" s="18">
-        <v>6600.8466538284983</v>
+        <v>6600.8466538285011</v>
       </c>
       <c r="DL28" s="18">
         <v>980.38636569280038</v>
       </c>
       <c r="DM28" s="18">
-        <v>447.01957584660011</v>
+        <v>447.01957584659993</v>
       </c>
       <c r="DN28" s="18">
-        <v>2618.1026212544994</v>
+        <v>2618.1026212545012</v>
       </c>
       <c r="DO28" s="18">
-        <v>8394.2211521586032</v>
+        <v>8394.2211521586014</v>
       </c>
       <c r="DP28" s="18">
-        <v>1411.4628216769001</v>
+        <v>1411.4628216768997</v>
       </c>
       <c r="DQ28" s="18">
-        <v>612.14489468619979</v>
+        <v>612.1448946861999</v>
       </c>
       <c r="DR28" s="18">
-        <v>3105.1176942663001</v>
+        <v>3105.1176942662992</v>
       </c>
       <c r="DS28" s="18">
-        <v>9030.0482973796989</v>
+        <v>9030.0482973797025</v>
       </c>
       <c r="DT28" s="18">
         <v>1549.8604047598001</v>
       </c>
       <c r="DU28" s="18">
-        <v>748.65939731449976</v>
+        <v>748.6593973145001</v>
       </c>
       <c r="DV28" s="18">
-        <v>3217.2503580074995</v>
+        <v>3217.2503580075004</v>
       </c>
       <c r="DW28" s="18">
-        <v>8914.8579918301002</v>
+        <v>8914.857991830102</v>
       </c>
       <c r="DX28" s="18">
-        <v>1713.4010487787</v>
+        <v>1713.4010487786998</v>
       </c>
       <c r="DY28" s="18">
         <v>767.25142553709975</v>
       </c>
       <c r="DZ28" s="18">
-        <v>3418.9527822600007</v>
+        <v>3418.9527822600021</v>
       </c>
       <c r="EA28" s="18">
-        <v>8887.6443147602949</v>
+        <v>8887.6443147602986</v>
       </c>
       <c r="EB28" s="18">
-        <v>1786.4102553885996</v>
+        <v>1786.4102553885998</v>
       </c>
       <c r="EC28" s="18">
-        <v>861.23207549459994</v>
+        <v>861.23207549460051</v>
+      </c>
+      <c r="ED28" s="18">
+        <v>3543.2575926225004</v>
       </c>
     </row>
-    <row r="29" spans="2:133" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="2:134" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="25" t="s">
         <v>131</v>
       </c>
       <c r="C29" s="19">
         <v>612.25967346541574</v>
       </c>
       <c r="D29" s="19">
         <v>676.49050493486573</v>
       </c>
       <c r="E29" s="19">
         <v>822.21125546051167</v>
       </c>
       <c r="F29" s="19">
         <v>596.09574926223922</v>
       </c>
       <c r="G29" s="19">
         <v>683.3189292039076</v>
       </c>
       <c r="H29" s="19">
         <v>604.07586422560905</v>
       </c>
       <c r="I29" s="19">
         <v>584.63670236497683</v>
       </c>
       <c r="J29" s="19">
         <v>717.31480294386097</v>
       </c>
       <c r="K29" s="19">
-        <v>765.46559745819991</v>
+        <v>765.46559745750005</v>
       </c>
       <c r="L29" s="19">
-        <v>723.95448088110004</v>
+        <v>723.95448088119986</v>
       </c>
       <c r="M29" s="19">
-        <v>629.15677428130005</v>
+        <v>629.15677427990022</v>
       </c>
       <c r="N29" s="19">
-        <v>632.4195798344</v>
+        <v>632.41957983350017</v>
       </c>
       <c r="O29" s="19">
-        <v>722.00827654440002</v>
+        <v>722.00827654490024</v>
       </c>
       <c r="P29" s="19">
-        <v>679.84054544499998</v>
+        <v>679.84054544530022</v>
       </c>
       <c r="Q29" s="19">
-        <v>634.64129435440009</v>
+        <v>634.6412943511998</v>
       </c>
       <c r="R29" s="19">
-        <v>681.75127216320004</v>
+        <v>681.7512721664998</v>
       </c>
       <c r="S29" s="19">
-        <v>853.51583182870002</v>
+        <v>853.51583182750016</v>
       </c>
       <c r="T29" s="19">
-        <v>1201.8643916055</v>
+        <v>1201.8643915999994</v>
       </c>
       <c r="U29" s="19">
-        <v>1435.1318979683997</v>
+        <v>1435.1318979730004</v>
       </c>
       <c r="V29" s="19">
-        <v>1574.7713084043003</v>
+        <v>1574.7713083990006</v>
       </c>
       <c r="W29" s="19">
-        <v>679.73223304529995</v>
+        <v>679.73223304810006</v>
       </c>
       <c r="X29" s="19">
-        <v>937.30449365129994</v>
+        <v>937.3044936535</v>
       </c>
       <c r="Y29" s="19">
-        <v>1386.426869981</v>
+        <v>1386.4268699784</v>
       </c>
       <c r="Z29" s="19">
-        <v>1796.8121512364999</v>
+        <v>1796.8121512328994</v>
       </c>
       <c r="AA29" s="19">
-        <v>2411.6629965652</v>
+        <v>2224.2254883921996</v>
       </c>
       <c r="AB29" s="19">
-        <v>2815.4834623191005</v>
+        <v>2638.489586754099</v>
       </c>
       <c r="AC29" s="19">
         <v>155.84677969407525</v>
       </c>
       <c r="AD29" s="19">
         <v>136.91932074139305</v>
       </c>
       <c r="AE29" s="19">
         <v>181.82135308497516</v>
       </c>
       <c r="AF29" s="19">
         <v>137.67221994497226</v>
       </c>
       <c r="AG29" s="19">
         <v>169.31402422119169</v>
       </c>
       <c r="AH29" s="19">
         <v>161.72575565461827</v>
       </c>
       <c r="AI29" s="19">
         <v>191.04643162726748</v>
       </c>
       <c r="AJ29" s="19">
         <v>154.40429343178835</v>
       </c>
@@ -11248,350 +11458,353 @@
       <c r="BA29" s="19">
         <v>113.03150981740427</v>
       </c>
       <c r="BB29" s="19">
         <v>148.72486428662449</v>
       </c>
       <c r="BC29" s="19">
         <v>163.88966866154902</v>
       </c>
       <c r="BD29" s="19">
         <v>158.99065959939912</v>
       </c>
       <c r="BE29" s="19">
         <v>161.30306102807981</v>
       </c>
       <c r="BF29" s="19">
         <v>171.66647488057231</v>
       </c>
       <c r="BG29" s="19">
         <v>183.17430551598562</v>
       </c>
       <c r="BH29" s="19">
         <v>201.17096151922334</v>
       </c>
       <c r="BI29" s="19">
-        <v>188.9803620333</v>
+        <v>188.98036203260008</v>
       </c>
       <c r="BJ29" s="19">
-        <v>163.47929670489998</v>
+        <v>163.47929670580015</v>
       </c>
       <c r="BK29" s="19">
-        <v>216.17222283479998</v>
+        <v>216.17222283489994</v>
       </c>
       <c r="BL29" s="19">
-        <v>196.83371588519998</v>
+        <v>196.83371588419988</v>
       </c>
       <c r="BM29" s="19">
-        <v>128.8150123499</v>
+        <v>128.8150123497</v>
       </c>
       <c r="BN29" s="19">
-        <v>190.18633276439994</v>
+        <v>190.1863327646</v>
       </c>
       <c r="BO29" s="19">
-        <v>236.11738631320006</v>
+        <v>236.11738631379995</v>
       </c>
       <c r="BP29" s="19">
-        <v>168.83574945359999</v>
+        <v>168.83574945309996</v>
       </c>
       <c r="BQ29" s="19">
-        <v>136.63898081699998</v>
+        <v>136.63898081549999</v>
       </c>
       <c r="BR29" s="19">
-        <v>158.97862015549998</v>
+        <v>158.97862015630011</v>
       </c>
       <c r="BS29" s="19">
-        <v>177.29611907830005</v>
+        <v>177.29611907840001</v>
       </c>
       <c r="BT29" s="19">
-        <v>156.24305423049998</v>
+        <v>156.24305422970008</v>
       </c>
       <c r="BU29" s="19">
-        <v>131.25241652060001</v>
+        <v>131.25241651929991</v>
       </c>
       <c r="BV29" s="19">
-        <v>153.91155979089999</v>
+        <v>153.91155979160007</v>
       </c>
       <c r="BW29" s="19">
-        <v>178.82748023860003</v>
+        <v>178.82748023930014</v>
       </c>
       <c r="BX29" s="19">
-        <v>168.42812328429997</v>
+        <v>168.42812328330001</v>
       </c>
       <c r="BY29" s="19">
-        <v>149.60741906290002</v>
+        <v>149.60741906410001</v>
       </c>
       <c r="BZ29" s="19">
-        <v>204.06201777019999</v>
+        <v>204.06201777090001</v>
       </c>
       <c r="CA29" s="19">
-        <v>203.94741757240001</v>
+        <v>203.94741757160006</v>
       </c>
       <c r="CB29" s="19">
-        <v>164.3914221389</v>
+        <v>164.39142213830007</v>
       </c>
       <c r="CC29" s="19">
-        <v>138.95477725779998</v>
+        <v>138.95477725939995</v>
       </c>
       <c r="CD29" s="19">
-        <v>185.10661685270003</v>
+        <v>185.10661685230011</v>
       </c>
       <c r="CE29" s="19">
-        <v>180.46552769510004</v>
+        <v>180.46552769700006</v>
       </c>
       <c r="CF29" s="19">
-        <v>175.31362363939994</v>
+        <v>175.31362363660008</v>
       </c>
       <c r="CG29" s="19">
-        <v>141.4082720122</v>
+        <v>141.40827200989992</v>
       </c>
       <c r="CH29" s="19">
-        <v>171.39229788350002</v>
+        <v>171.39229788299983</v>
       </c>
       <c r="CI29" s="19">
-        <v>192.12903470630002</v>
+        <v>192.1290347071</v>
       </c>
       <c r="CJ29" s="19">
-        <v>129.71168975239999</v>
+        <v>129.71168975120008</v>
       </c>
       <c r="CK29" s="19">
-        <v>116.413214512</v>
+        <v>116.41321451459997</v>
       </c>
       <c r="CL29" s="19">
-        <v>204.5646050796</v>
+        <v>204.5646050794</v>
       </c>
       <c r="CM29" s="19">
-        <v>193.27405020750004</v>
+        <v>193.27405020649994</v>
       </c>
       <c r="CN29" s="19">
-        <v>167.49940236409998</v>
+        <v>167.49940236599997</v>
       </c>
       <c r="CO29" s="19">
-        <v>142.17211094609999</v>
+        <v>142.17211094680002</v>
       </c>
       <c r="CP29" s="19">
-        <v>212.36014004560005</v>
+        <v>212.36014004450016</v>
       </c>
       <c r="CQ29" s="19">
-        <v>253.11203854999997</v>
+        <v>253.11203854919995</v>
       </c>
       <c r="CR29" s="19">
         <v>245.87154228700001</v>
       </c>
       <c r="CS29" s="19">
-        <v>209.91609196090008</v>
+        <v>209.91609195899986</v>
       </c>
       <c r="CT29" s="19">
-        <v>269.54284340459998</v>
+        <v>269.54284340279992</v>
       </c>
       <c r="CU29" s="19">
-        <v>356.52059252160001</v>
+        <v>356.52059252079988</v>
       </c>
       <c r="CV29" s="19">
-        <v>365.88486371839991</v>
+        <v>365.88486371739981</v>
       </c>
       <c r="CW29" s="19">
-        <v>295.77306475909995</v>
+        <v>295.77306475920022</v>
       </c>
       <c r="CX29" s="19">
-        <v>403.13458941100004</v>
+        <v>403.1345894122</v>
       </c>
       <c r="CY29" s="19">
-        <v>377.98788385149999</v>
+        <v>377.98788385360007</v>
       </c>
       <c r="CZ29" s="19">
-        <v>358.23635994680001</v>
+        <v>358.23635994799997</v>
       </c>
       <c r="DA29" s="19">
-        <v>413.48579516810025</v>
+        <v>413.4857951683004</v>
       </c>
       <c r="DB29" s="19">
-        <v>415.38402377580013</v>
+        <v>415.38402377370028</v>
       </c>
       <c r="DC29" s="19">
-        <v>384.32434045389988</v>
+        <v>384.32434045240001</v>
       </c>
       <c r="DD29" s="19">
-        <v>361.57714900650001</v>
+        <v>361.57714900459985</v>
       </c>
       <c r="DE29" s="19">
-        <v>245.13047004559996</v>
+        <v>245.13047004500015</v>
       </c>
       <c r="DF29" s="19">
-        <v>90.694358925500012</v>
+        <v>90.69435892529998</v>
       </c>
       <c r="DG29" s="19">
-        <v>168.73754646179998</v>
+        <v>168.73754646419997</v>
       </c>
       <c r="DH29" s="18">
-        <v>175.16985761240002</v>
+        <v>175.16985761359999</v>
       </c>
       <c r="DI29" s="18">
-        <v>101.96397083900001</v>
+        <v>101.96397084009993</v>
       </c>
       <c r="DJ29" s="18">
-        <v>186.11061492229996</v>
+        <v>186.11061492279987</v>
       </c>
       <c r="DK29" s="18">
-        <v>351.18996429079994</v>
+        <v>351.18996429080028</v>
       </c>
       <c r="DL29" s="18">
-        <v>298.0399435992</v>
+        <v>298.03994359979998</v>
       </c>
       <c r="DM29" s="18">
-        <v>239.39979685519995</v>
+        <v>239.39979685419991</v>
       </c>
       <c r="DN29" s="18">
-        <v>370.11257312489994</v>
+        <v>370.11257312649991</v>
       </c>
       <c r="DO29" s="18">
-        <v>399.6577033755002</v>
+        <v>399.65770337310005</v>
       </c>
       <c r="DP29" s="18">
-        <v>377.25679662539994</v>
+        <v>377.25679662460016</v>
       </c>
       <c r="DQ29" s="18">
-        <v>313.95573341360011</v>
+        <v>313.9557334123997</v>
       </c>
       <c r="DR29" s="18">
-        <v>460.53319160699988</v>
+        <v>460.53319160779955</v>
       </c>
       <c r="DS29" s="18">
-        <v>513.52516032359983</v>
+        <v>513.5251603224001</v>
       </c>
       <c r="DT29" s="18">
-        <v>508.79806589229997</v>
+        <v>508.79806589030005</v>
       </c>
       <c r="DU29" s="18">
-        <v>458.1789512654999</v>
+        <v>391.0451753875999</v>
       </c>
       <c r="DV29" s="18">
-        <v>577.45646640410007</v>
+        <v>563.05138062129959</v>
       </c>
       <c r="DW29" s="18">
-        <v>687.93502447480012</v>
+        <v>639.36518977880007</v>
       </c>
       <c r="DX29" s="18">
-        <v>688.09255442080007</v>
+        <v>630.76374260449984</v>
       </c>
       <c r="DY29" s="18">
-        <v>483.65445841540014</v>
+        <v>468.99069841569997</v>
       </c>
       <c r="DZ29" s="18">
-        <v>701.81448172820012</v>
+        <v>672.23757097480006</v>
       </c>
       <c r="EA29" s="18">
-        <v>835.90129936690005</v>
+        <v>769.558814456199</v>
       </c>
       <c r="EB29" s="18">
-        <v>794.11322280859997</v>
+        <v>727.70250290740034</v>
       </c>
       <c r="EC29" s="18">
-        <v>541.59154349959999</v>
+        <v>525.14618030529982</v>
+      </c>
+      <c r="ED29" s="18">
+        <v>741.86642859009953</v>
       </c>
     </row>
-    <row r="30" spans="2:133" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:134" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="25" t="s">
         <v>109</v>
       </c>
       <c r="C30" s="19">
         <v>281.15704107365292</v>
       </c>
       <c r="D30" s="19">
         <v>322.65923389461761</v>
       </c>
       <c r="E30" s="19">
         <v>482.64775652667049</v>
       </c>
       <c r="F30" s="19">
         <v>292.30237206424829</v>
       </c>
       <c r="G30" s="19">
         <v>297.27488295750663</v>
       </c>
       <c r="H30" s="19">
         <v>267.36390561197584</v>
       </c>
       <c r="I30" s="19">
         <v>229.4920038178247</v>
       </c>
       <c r="J30" s="19">
         <v>266.93810873006083</v>
       </c>
       <c r="K30" s="19">
-        <v>261.25191952549994</v>
+        <v>176.58587346819996</v>
       </c>
       <c r="L30" s="19">
-        <v>240.84519709740005</v>
+        <v>169.64284708589997</v>
       </c>
       <c r="M30" s="19">
-        <v>180.59953702270002</v>
+        <v>147.21974556430001</v>
       </c>
       <c r="N30" s="19">
-        <v>183.57767482030002</v>
+        <v>150.67699785740004</v>
       </c>
       <c r="O30" s="19">
-        <v>224.57279401720001</v>
+        <v>173.26688449650004</v>
       </c>
       <c r="P30" s="19">
-        <v>211.60789970989998</v>
+        <v>159.63604257550003</v>
       </c>
       <c r="Q30" s="19">
-        <v>180.42462523859996</v>
+        <v>152.41386089050002</v>
       </c>
       <c r="R30" s="19">
-        <v>202.18732493369995</v>
+        <v>164.68488095559997</v>
       </c>
       <c r="S30" s="19">
-        <v>279.0505491200999</v>
+        <v>202.76792817690006</v>
       </c>
       <c r="T30" s="19">
-        <v>377.30680737980003</v>
+        <v>284.47118463489994</v>
       </c>
       <c r="U30" s="19">
-        <v>417.31260727409995</v>
+        <v>336.46824986749988</v>
       </c>
       <c r="V30" s="19">
-        <v>411.06311766490001</v>
+        <v>376.00515441580001</v>
       </c>
       <c r="W30" s="19">
-        <v>188.67634271850002</v>
+        <v>136.55853974870004</v>
       </c>
       <c r="X30" s="19">
-        <v>368.6847367032999</v>
+        <v>220.3562673692</v>
       </c>
       <c r="Y30" s="19">
-        <v>324.73952065589992</v>
+        <v>324.73952065489999</v>
       </c>
       <c r="Z30" s="19">
-        <v>422.990270356</v>
+        <v>422.99027035519998</v>
       </c>
       <c r="AA30" s="19">
-        <v>584.68303066400006</v>
+        <v>564.38321496909998</v>
       </c>
       <c r="AB30" s="19">
-        <v>673.04043984400005</v>
+        <v>630.19241861490013</v>
       </c>
       <c r="AC30" s="19">
         <v>71.419729481666181</v>
       </c>
       <c r="AD30" s="19">
         <v>59.440592852930052</v>
       </c>
       <c r="AE30" s="19">
         <v>82.380136033201083</v>
       </c>
       <c r="AF30" s="19">
         <v>67.916582705855603</v>
       </c>
       <c r="AG30" s="19">
         <v>82.218881586437249</v>
       </c>
       <c r="AH30" s="19">
         <v>79.3638118697002</v>
       </c>
       <c r="AI30" s="19">
         <v>84.554885467207967</v>
       </c>
       <c r="AJ30" s="19">
         <v>76.52165497127217</v>
       </c>
@@ -11646,350 +11859,353 @@
       <c r="BA30" s="19">
         <v>49.957127827162665</v>
       </c>
       <c r="BB30" s="19">
         <v>60.311303307567819</v>
       </c>
       <c r="BC30" s="19">
         <v>47.676129902297461</v>
       </c>
       <c r="BD30" s="19">
         <v>71.547442780796743</v>
       </c>
       <c r="BE30" s="19">
         <v>44.459592872750008</v>
       </c>
       <c r="BF30" s="19">
         <v>60.218152033171663</v>
       </c>
       <c r="BG30" s="19">
         <v>71.926388512050892</v>
       </c>
       <c r="BH30" s="19">
         <v>90.333975312088299</v>
       </c>
       <c r="BI30" s="19">
-        <v>61.743305069899996</v>
+        <v>37.656691873400014</v>
       </c>
       <c r="BJ30" s="19">
-        <v>62.756405718300002</v>
+        <v>44.489886618199982</v>
       </c>
       <c r="BK30" s="19">
-        <v>66.313652818099996</v>
+        <v>42.417673809300005</v>
       </c>
       <c r="BL30" s="19">
-        <v>70.438555919199985</v>
+        <v>52.021621167299969</v>
       </c>
       <c r="BM30" s="19">
-        <v>40.152167648900011</v>
+        <v>26.343301030800006</v>
       </c>
       <c r="BN30" s="19">
-        <v>70.141349320099977</v>
+        <v>53.845337514600033</v>
       </c>
       <c r="BO30" s="19">
-        <v>63.908494123700017</v>
+        <v>46.878629960399955</v>
       </c>
       <c r="BP30" s="19">
-        <v>66.643186004700027</v>
+        <v>42.575578580099972</v>
       </c>
       <c r="BQ30" s="19">
-        <v>39.082725051200008</v>
+        <v>25.961654627000009</v>
       </c>
       <c r="BR30" s="19">
-        <v>55.355784216999993</v>
+        <v>45.373804699000004</v>
       </c>
       <c r="BS30" s="19">
-        <v>40.019294550600002</v>
+        <v>35.513904588300008</v>
       </c>
       <c r="BT30" s="19">
-        <v>46.141733203900017</v>
+        <v>40.370381650000006</v>
       </c>
       <c r="BU30" s="19">
-        <v>45.824892622400014</v>
+        <v>27.079084262099997</v>
       </c>
       <c r="BV30" s="19">
-        <v>41.330880439100007</v>
+        <v>43.549031591899997</v>
       </c>
       <c r="BW30" s="19">
-        <v>41.98643666320001</v>
+        <v>37.472118188700037</v>
       </c>
       <c r="BX30" s="19">
-        <v>54.435465095599987</v>
+        <v>42.576763814700016</v>
       </c>
       <c r="BY30" s="19">
-        <v>42.615148537900005</v>
+        <v>30.964917543199991</v>
       </c>
       <c r="BZ30" s="19">
-        <v>69.948849463499997</v>
+        <v>59.95541972530004</v>
       </c>
       <c r="CA30" s="19">
-        <v>55.562375177200003</v>
+        <v>40.698022505600029</v>
       </c>
       <c r="CB30" s="19">
-        <v>56.446420838599998</v>
+        <v>41.648524722399962</v>
       </c>
       <c r="CC30" s="19">
-        <v>42.8124412234</v>
+        <v>27.548053873599976</v>
       </c>
       <c r="CD30" s="19">
-        <v>59.082085566400011</v>
+        <v>51.575642481300029</v>
       </c>
       <c r="CE30" s="19">
-        <v>48.7441906285</v>
+        <v>35.47673610970002</v>
       </c>
       <c r="CF30" s="19">
-        <v>60.969182291599971</v>
+        <v>45.035610110900002</v>
       </c>
       <c r="CG30" s="19">
-        <v>43.223256780699984</v>
+        <v>28.436207691399986</v>
       </c>
       <c r="CH30" s="19">
-        <v>50.844455330300008</v>
+        <v>52.395499117200025</v>
       </c>
       <c r="CI30" s="19">
-        <v>41.838081334399988</v>
+        <v>39.328910909999983</v>
       </c>
       <c r="CJ30" s="19">
-        <v>44.518831793199979</v>
+        <v>32.253243171900024</v>
       </c>
       <c r="CK30" s="19">
-        <v>32.892209673100005</v>
+        <v>24.252636565699991</v>
       </c>
       <c r="CL30" s="19">
-        <v>56.704768009899986</v>
+        <v>58.646496319799986</v>
       </c>
       <c r="CM30" s="19">
-        <v>50.782521306799985</v>
+        <v>39.509027415399999</v>
       </c>
       <c r="CN30" s="19">
-        <v>61.807825943899985</v>
+        <v>42.276720654699972</v>
       </c>
       <c r="CO30" s="19">
-        <v>44.364898210999996</v>
+        <v>27.874925763100055</v>
       </c>
       <c r="CP30" s="19">
-        <v>69.7650640727</v>
+        <v>58.485644627900072</v>
       </c>
       <c r="CQ30" s="19">
-        <v>74.927698002999975</v>
+        <v>52.707547443899962</v>
       </c>
       <c r="CR30" s="19">
-        <v>89.992888833399945</v>
+        <v>63.699810341999992</v>
       </c>
       <c r="CS30" s="19">
-        <v>58.653754401700006</v>
+        <v>40.395827518200022</v>
       </c>
       <c r="CT30" s="19">
-        <v>77.328996022799984</v>
+        <v>76.240549403999978</v>
       </c>
       <c r="CU30" s="19">
-        <v>96.797838279000018</v>
+        <v>74.10564787909999</v>
       </c>
       <c r="CV30" s="19">
-        <v>144.5262186763</v>
+        <v>93.729159833599965</v>
       </c>
       <c r="CW30" s="19">
-        <v>58.425331604400007</v>
+        <v>56.554158527399991</v>
       </c>
       <c r="CX30" s="19">
-        <v>116.41446859630001</v>
+        <v>114.36082410709987</v>
       </c>
       <c r="CY30" s="19">
-        <v>116.89480973219997</v>
+        <v>78.024057642399967</v>
       </c>
       <c r="CZ30" s="19">
-        <v>125.5779973412</v>
+        <v>87.529209590600047</v>
       </c>
       <c r="DA30" s="19">
-        <v>107.74190447750003</v>
+        <v>84.517403718099914</v>
       </c>
       <c r="DB30" s="19">
-        <v>135.8108591556001</v>
+        <v>121.59348201080005</v>
       </c>
       <c r="DC30" s="19">
-        <v>69.296320566499972</v>
+        <v>80.784171771600043</v>
       </c>
       <c r="DD30" s="19">
-        <v>98.214033465299934</v>
+        <v>89.110096915299977</v>
       </c>
       <c r="DE30" s="19">
-        <v>37.835116856499994</v>
+        <v>41.43767376989998</v>
       </c>
       <c r="DF30" s="19">
-        <v>20.960003073100005</v>
+        <v>20.35100738669999</v>
       </c>
       <c r="DG30" s="19">
-        <v>50.751968089100018</v>
+        <v>34.229693151700012</v>
       </c>
       <c r="DH30" s="18">
-        <v>79.129254699800015</v>
+        <v>40.540165440400052</v>
       </c>
       <c r="DI30" s="18">
-        <v>44.473554231099996</v>
+        <v>22.722796737199992</v>
       </c>
       <c r="DJ30" s="18">
-        <v>81.196927340099961</v>
+        <v>51.058884496099907</v>
       </c>
       <c r="DK30" s="18">
-        <v>140.04032377849995</v>
+        <v>75.062284169800108</v>
       </c>
       <c r="DL30" s="18">
-        <v>102.97393135360001</v>
+        <v>71.512301966099969</v>
       </c>
       <c r="DM30" s="18">
-        <v>44.367516259699983</v>
+        <v>44.367516258799981</v>
       </c>
       <c r="DN30" s="18">
-        <v>102.90565481399996</v>
+        <v>102.90565481439998</v>
       </c>
       <c r="DO30" s="18">
-        <v>83.399455042800014</v>
+        <v>83.399455042099945</v>
       </c>
       <c r="DP30" s="18">
-        <v>94.066894539399996</v>
+        <v>94.066894539600071</v>
       </c>
       <c r="DQ30" s="18">
-        <v>57.973301979499993</v>
+        <v>57.973301979699947</v>
       </c>
       <c r="DR30" s="18">
-        <v>129.08349451719999</v>
+        <v>129.08349451830003</v>
       </c>
       <c r="DS30" s="18">
-        <v>107.36758445939998</v>
+        <v>107.36758445779991</v>
       </c>
       <c r="DT30" s="18">
-        <v>128.56588939990002</v>
+        <v>128.56588939940008</v>
       </c>
       <c r="DU30" s="18">
-        <v>86.238211700999983</v>
+        <v>94.478320644900023</v>
       </c>
       <c r="DV30" s="18">
-        <v>160.78452317259999</v>
+        <v>177.7796765577001</v>
       </c>
       <c r="DW30" s="18">
-        <v>144.60908943980004</v>
+        <v>115.667090026</v>
       </c>
       <c r="DX30" s="18">
-        <v>193.0512063506001</v>
+        <v>176.45812774049995</v>
       </c>
       <c r="DY30" s="18">
-        <v>95.10854867030001</v>
+        <v>91.750866971200054</v>
       </c>
       <c r="DZ30" s="18">
-        <v>203.26293175009997</v>
+        <v>194.76650853669994</v>
       </c>
       <c r="EA30" s="18">
-        <v>151.03512859919999</v>
+        <v>139.26293116540003</v>
       </c>
       <c r="EB30" s="18">
-        <v>223.63383082440009</v>
+        <v>204.41211194160007</v>
       </c>
       <c r="EC30" s="18">
-        <v>79.304151390000001</v>
+        <v>76.377123683400029</v>
+      </c>
+      <c r="ED30" s="18">
+        <v>102.85842806759992</v>
       </c>
     </row>
-    <row r="31" spans="2:133" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="2:134" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="26" t="s">
         <v>110</v>
       </c>
       <c r="C31" s="19">
         <v>331.10263239176277</v>
       </c>
       <c r="D31" s="19">
         <v>353.83127104024817</v>
       </c>
       <c r="E31" s="19">
         <v>339.56349893384117</v>
       </c>
       <c r="F31" s="19">
         <v>303.79337719799094</v>
       </c>
       <c r="G31" s="19">
         <v>386.04404624640097</v>
       </c>
       <c r="H31" s="19">
         <v>336.71195861363321</v>
       </c>
       <c r="I31" s="19">
         <v>355.14469854715225</v>
       </c>
       <c r="J31" s="19">
         <v>450.37669421380019</v>
       </c>
       <c r="K31" s="19">
-        <v>504.21367793269991</v>
+        <v>588.87972398930015</v>
       </c>
       <c r="L31" s="19">
-        <v>483.10928378369994</v>
+        <v>554.31163379529994</v>
       </c>
       <c r="M31" s="19">
-        <v>448.55723725859997</v>
+        <v>481.93702871560015</v>
       </c>
       <c r="N31" s="19">
-        <v>448.84190501409995</v>
+        <v>481.74258197610004</v>
       </c>
       <c r="O31" s="19">
-        <v>497.43548252720007</v>
+        <v>548.74139204840014</v>
       </c>
       <c r="P31" s="19">
-        <v>468.23264573509994</v>
+        <v>520.20450286980019</v>
       </c>
       <c r="Q31" s="19">
-        <v>454.21666911580007</v>
+        <v>482.22743346069984</v>
       </c>
       <c r="R31" s="19">
-        <v>479.56394722950006</v>
+        <v>517.06639121089995</v>
       </c>
       <c r="S31" s="19">
-        <v>574.46528270860017</v>
+        <v>650.74790365060016</v>
       </c>
       <c r="T31" s="19">
-        <v>824.55758422569988</v>
+        <v>917.39320696509958</v>
       </c>
       <c r="U31" s="19">
-        <v>1017.8192906943</v>
+        <v>1098.6636481055004</v>
       </c>
       <c r="V31" s="19">
-        <v>1163.7081907394004</v>
+        <v>1198.7661539832006</v>
       </c>
       <c r="W31" s="19">
-        <v>491.05589032679995</v>
+        <v>543.17369329940004</v>
       </c>
       <c r="X31" s="19">
-        <v>568.61975694800003</v>
+        <v>716.94822628430006</v>
       </c>
       <c r="Y31" s="19">
-        <v>1061.6873493251001</v>
+        <v>1061.6873493235</v>
       </c>
       <c r="Z31" s="19">
-        <v>1373.8218808804997</v>
+        <v>1373.8218808776994</v>
       </c>
       <c r="AA31" s="19">
-        <v>1826.9799659012001</v>
+        <v>1659.8422734230992</v>
       </c>
       <c r="AB31" s="19">
-        <v>2142.4430224751004</v>
+        <v>2008.2971681391991</v>
       </c>
       <c r="AC31" s="19">
         <v>84.427050212409071</v>
       </c>
       <c r="AD31" s="19">
         <v>77.478727888462998</v>
       </c>
       <c r="AE31" s="19">
         <v>99.441217051774075</v>
       </c>
       <c r="AF31" s="19">
         <v>69.755637239116652</v>
       </c>
       <c r="AG31" s="19">
         <v>87.095142634754438</v>
       </c>
       <c r="AH31" s="19">
         <v>82.361943784918068</v>
       </c>
       <c r="AI31" s="19">
         <v>106.49154616005951</v>
       </c>
       <c r="AJ31" s="19">
         <v>77.882638460516162</v>
       </c>
@@ -12044,380 +12260,383 @@
       <c r="BA31" s="19">
         <v>63.074381990241612</v>
       </c>
       <c r="BB31" s="19">
         <v>88.413560979056683</v>
       </c>
       <c r="BC31" s="19">
         <v>116.21353875925155</v>
       </c>
       <c r="BD31" s="19">
         <v>87.443216818602366</v>
       </c>
       <c r="BE31" s="19">
         <v>116.84346815532979</v>
       </c>
       <c r="BF31" s="19">
         <v>111.44832284740065</v>
       </c>
       <c r="BG31" s="19">
         <v>111.24791700393472</v>
       </c>
       <c r="BH31" s="19">
         <v>110.83698620713506</v>
       </c>
       <c r="BI31" s="19">
-        <v>127.23705696339999</v>
+        <v>151.32367015920008</v>
       </c>
       <c r="BJ31" s="19">
-        <v>100.72289098659998</v>
+        <v>118.98941008760016</v>
       </c>
       <c r="BK31" s="19">
-        <v>149.85857001669999</v>
+        <v>173.75454902559994</v>
       </c>
       <c r="BL31" s="19">
-        <v>126.39515996599999</v>
+        <v>144.81209471689991</v>
       </c>
       <c r="BM31" s="19">
-        <v>88.662844700999997</v>
+        <v>102.47171131890001</v>
       </c>
       <c r="BN31" s="19">
-        <v>120.04498344429996</v>
+        <v>136.34099524999996</v>
       </c>
       <c r="BO31" s="19">
-        <v>172.20889218950003</v>
+        <v>189.23875635339999</v>
       </c>
       <c r="BP31" s="19">
-        <v>102.19256344889995</v>
+        <v>126.26017087299999</v>
       </c>
       <c r="BQ31" s="19">
-        <v>97.55625576579996</v>
+        <v>110.67732618849999</v>
       </c>
       <c r="BR31" s="19">
-        <v>103.62283593849999</v>
+        <v>113.60481545730009</v>
       </c>
       <c r="BS31" s="19">
-        <v>137.27682452770006</v>
+        <v>141.78221449010002</v>
       </c>
       <c r="BT31" s="19">
-        <v>110.10132102659998</v>
+        <v>115.87267257970008</v>
       </c>
       <c r="BU31" s="19">
-        <v>85.427523898199993</v>
+        <v>104.1733322571999</v>
       </c>
       <c r="BV31" s="19">
-        <v>112.58067935179999</v>
+        <v>110.36252819970008</v>
       </c>
       <c r="BW31" s="19">
-        <v>136.84104357540002</v>
+        <v>141.35536205060009</v>
       </c>
       <c r="BX31" s="19">
-        <v>113.99265818869998</v>
+        <v>125.85135946860001</v>
       </c>
       <c r="BY31" s="19">
-        <v>106.99227052500002</v>
+        <v>118.64250152090003</v>
       </c>
       <c r="BZ31" s="19">
-        <v>134.1131683067</v>
+        <v>144.10659804559998</v>
       </c>
       <c r="CA31" s="19">
-        <v>148.3850423952</v>
+        <v>163.24939506600003</v>
       </c>
       <c r="CB31" s="19">
-        <v>107.94500130029999</v>
+        <v>122.7428974159001</v>
       </c>
       <c r="CC31" s="19">
-        <v>96.142336034399975</v>
+        <v>111.40672338579998</v>
       </c>
       <c r="CD31" s="19">
-        <v>126.0245312863</v>
+        <v>133.53097437100007</v>
       </c>
       <c r="CE31" s="19">
-        <v>131.72133706660003</v>
+        <v>144.98879158730003</v>
       </c>
       <c r="CF31" s="19">
-        <v>114.34444134779997</v>
+        <v>130.27801352570009</v>
       </c>
       <c r="CG31" s="19">
-        <v>98.185015231500017</v>
+        <v>112.97206431849995</v>
       </c>
       <c r="CH31" s="19">
-        <v>120.54784255320001</v>
+        <v>118.99679876579981</v>
       </c>
       <c r="CI31" s="19">
-        <v>150.29095337190003</v>
+        <v>152.80012379710001</v>
       </c>
       <c r="CJ31" s="19">
-        <v>85.192857959199998</v>
+        <v>97.458446579300059</v>
       </c>
       <c r="CK31" s="19">
-        <v>83.521004838899998</v>
+        <v>92.160577948899984</v>
       </c>
       <c r="CL31" s="19">
-        <v>147.85983706970001</v>
+        <v>145.91810875960002</v>
       </c>
       <c r="CM31" s="19">
-        <v>142.49152890070005</v>
+        <v>153.76502279109994</v>
       </c>
       <c r="CN31" s="19">
-        <v>105.69157642020001</v>
+        <v>125.22268171130001</v>
       </c>
       <c r="CO31" s="19">
-        <v>97.807212735099995</v>
+        <v>114.29718518369995</v>
       </c>
       <c r="CP31" s="19">
-        <v>142.59507597290005</v>
+        <v>153.8744954166001</v>
       </c>
       <c r="CQ31" s="19">
-        <v>178.18434054700001</v>
+        <v>200.4044911053</v>
       </c>
       <c r="CR31" s="19">
-        <v>155.87865345360007</v>
+        <v>182.17173194500003</v>
       </c>
       <c r="CS31" s="19">
-        <v>151.26233755920006</v>
+        <v>169.52026444079985</v>
       </c>
       <c r="CT31" s="19">
-        <v>192.21384738180001</v>
+        <v>193.30229399879994</v>
       </c>
       <c r="CU31" s="19">
-        <v>259.72275424259999</v>
+        <v>282.41494464169989</v>
       </c>
       <c r="CV31" s="19">
-        <v>221.35864504209991</v>
+        <v>272.15570388379984</v>
       </c>
       <c r="CW31" s="19">
-        <v>237.34773315469997</v>
+        <v>239.21890623180022</v>
       </c>
       <c r="CX31" s="19">
-        <v>286.72012081470001</v>
+        <v>288.77376530510014</v>
       </c>
       <c r="CY31" s="19">
-        <v>261.09307411930001</v>
+        <v>299.96382621120011</v>
       </c>
       <c r="CZ31" s="19">
-        <v>232.65836260560002</v>
+        <v>270.70715035739994</v>
       </c>
       <c r="DA31" s="19">
-        <v>305.74389069060021</v>
+        <v>328.9683914502005</v>
       </c>
       <c r="DB31" s="19">
-        <v>279.57316462020003</v>
+        <v>293.7905417629002</v>
       </c>
       <c r="DC31" s="19">
-        <v>315.02801988739992</v>
+        <v>303.54016868079998</v>
       </c>
       <c r="DD31" s="19">
-        <v>263.36311554120005</v>
+        <v>272.4670520892999</v>
       </c>
       <c r="DE31" s="19">
-        <v>207.29535318909996</v>
+        <v>203.69279627510016</v>
       </c>
       <c r="DF31" s="19">
-        <v>69.7343558524</v>
+        <v>70.34335153859999</v>
       </c>
       <c r="DG31" s="19">
-        <v>117.98557837269998</v>
+        <v>134.50785331249995</v>
       </c>
       <c r="DH31" s="18">
-        <v>96.040602912600008</v>
+        <v>134.62969217319994</v>
       </c>
       <c r="DI31" s="18">
-        <v>57.490416607900009</v>
+        <v>79.241174102899933</v>
       </c>
       <c r="DJ31" s="18">
-        <v>104.9136875822</v>
+        <v>135.05173042669995</v>
       </c>
       <c r="DK31" s="18">
-        <v>211.14964051230001</v>
+        <v>276.12768012100014</v>
       </c>
       <c r="DL31" s="18">
-        <v>195.06601224560001</v>
+        <v>226.5276416337</v>
       </c>
       <c r="DM31" s="18">
-        <v>195.03228059549997</v>
+        <v>195.03228059539993</v>
       </c>
       <c r="DN31" s="18">
-        <v>267.20691831089999</v>
+        <v>267.2069183120999</v>
       </c>
       <c r="DO31" s="18">
-        <v>316.25824833270019</v>
+        <v>316.25824833100012</v>
       </c>
       <c r="DP31" s="18">
-        <v>283.18990208599996</v>
+        <v>283.18990208500009</v>
       </c>
       <c r="DQ31" s="18">
-        <v>255.98243143410011</v>
+        <v>255.98243143269977</v>
       </c>
       <c r="DR31" s="18">
-        <v>331.44969708979988</v>
+        <v>331.44969708949952</v>
       </c>
       <c r="DS31" s="18">
-        <v>406.15757586419983</v>
+        <v>406.15757586460023</v>
       </c>
       <c r="DT31" s="18">
-        <v>380.23217649239996</v>
+        <v>380.23217649089997</v>
       </c>
       <c r="DU31" s="18">
-        <v>371.94073956449995</v>
+        <v>296.56685474269989</v>
       </c>
       <c r="DV31" s="18">
-        <v>416.67194323150005</v>
+        <v>385.27170406359943</v>
       </c>
       <c r="DW31" s="18">
-        <v>543.32593503500004</v>
+        <v>523.69809975280009</v>
       </c>
       <c r="DX31" s="18">
-        <v>495.0413480702</v>
+        <v>454.30561486399984</v>
       </c>
       <c r="DY31" s="18">
-        <v>388.54590974510012</v>
+        <v>377.23983144449988</v>
       </c>
       <c r="DZ31" s="18">
-        <v>498.55154997810018</v>
+        <v>477.47106243810009</v>
       </c>
       <c r="EA31" s="18">
-        <v>684.86617076770005</v>
+        <v>630.295883290799</v>
       </c>
       <c r="EB31" s="18">
-        <v>570.47939198419988</v>
+        <v>523.29039096580027</v>
       </c>
       <c r="EC31" s="18">
-        <v>462.28739210959998</v>
+        <v>448.76905662189984</v>
+      </c>
+      <c r="ED31" s="18">
+        <v>639.00800052249963</v>
       </c>
     </row>
-    <row r="32" spans="2:133" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="2:134" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="26" t="s">
         <v>132</v>
       </c>
       <c r="C32" s="19">
         <v>-133.512088404553</v>
       </c>
       <c r="D32" s="19">
         <v>5.5865298259893166</v>
       </c>
       <c r="E32" s="19">
-        <v>-92.239606089320091</v>
+        <v>-92.239606089319864</v>
       </c>
       <c r="F32" s="19">
         <v>-379.99523206656266</v>
       </c>
       <c r="G32" s="19">
         <v>-470.97820171748253</v>
       </c>
       <c r="H32" s="19">
         <v>-592.02784867378023</v>
       </c>
       <c r="I32" s="19">
         <v>-612.61964802276157</v>
       </c>
       <c r="J32" s="19">
         <v>-403.58987884362773</v>
       </c>
       <c r="K32" s="19">
-        <v>-338.06466950366274</v>
+        <v>-338.06466950366354</v>
       </c>
       <c r="L32" s="19">
-        <v>-402.41147740189348</v>
+        <v>-402.41147740189353</v>
       </c>
       <c r="M32" s="19">
-        <v>-233.76149249083556</v>
+        <v>-233.761492490835</v>
       </c>
       <c r="N32" s="19">
-        <v>-135.58658873729945</v>
+        <v>-135.58658873730127</v>
       </c>
       <c r="O32" s="19">
-        <v>-72.763675347302467</v>
+        <v>-72.763675347302581</v>
       </c>
       <c r="P32" s="19">
-        <v>-154.04578961299984</v>
+        <v>-154.04578961300041</v>
       </c>
       <c r="Q32" s="19">
-        <v>-98.289590807200568</v>
+        <v>-98.289590807200227</v>
       </c>
       <c r="R32" s="19">
-        <v>25.603348913598722</v>
+        <v>6.8593783136021784</v>
       </c>
       <c r="S32" s="19">
-        <v>158.5150880334989</v>
+        <v>124.59474617349866</v>
       </c>
       <c r="T32" s="19">
-        <v>277.35419308099961</v>
+        <v>250.66073266099983</v>
       </c>
       <c r="U32" s="19">
-        <v>345.38953538420128</v>
+        <v>308.11970462420038</v>
       </c>
       <c r="V32" s="19">
-        <v>491.2755010725989</v>
+        <v>441.32845995259993</v>
       </c>
       <c r="W32" s="19">
-        <v>691.65600078620446</v>
+        <v>628.601916426201</v>
       </c>
       <c r="X32" s="19">
-        <v>975.58272759079955</v>
+        <v>892.78148037080109</v>
       </c>
       <c r="Y32" s="19">
-        <v>1392.7052095724985</v>
+        <v>1252.779531912495</v>
       </c>
       <c r="Z32" s="19">
-        <v>1866.3196321684973</v>
+        <v>1630.1140406164996</v>
       </c>
       <c r="AA32" s="19">
-        <v>1671.4037668385963</v>
+        <v>1380.5770318886032</v>
       </c>
       <c r="AB32" s="19">
-        <v>1662.2844656206091</v>
+        <v>1270.4257183740026</v>
       </c>
       <c r="AC32" s="19">
         <v>-62.194059179636696</v>
       </c>
       <c r="AD32" s="19">
         <v>-4.3199838717688976</v>
       </c>
       <c r="AE32" s="19">
         <v>-39.329353100192748</v>
       </c>
       <c r="AF32" s="19">
         <v>-27.668692252954656</v>
       </c>
       <c r="AG32" s="19">
         <v>-16.492184664959495</v>
       </c>
       <c r="AH32" s="19">
         <v>19.125966155399624</v>
       </c>
       <c r="AI32" s="19">
         <v>19.650282139300316</v>
       </c>
       <c r="AJ32" s="19">
         <v>-16.697533803751128</v>
       </c>
       <c r="AK32" s="19">
         <v>-27.006830579839857</v>
       </c>
       <c r="AL32" s="19">
-        <v>-33.435824298776424</v>
+        <v>-33.435824298776197</v>
       </c>
       <c r="AM32" s="19">
         <v>24.54139167598828</v>
       </c>
       <c r="AN32" s="19">
         <v>-56.338342886692089</v>
       </c>
       <c r="AO32" s="19">
         <v>-65.686975128532254</v>
       </c>
       <c r="AP32" s="19">
         <v>-83.428818675582988</v>
       </c>
       <c r="AQ32" s="19">
         <v>-84.944104252245438</v>
       </c>
       <c r="AR32" s="19">
         <v>-145.93533401020198</v>
       </c>
       <c r="AS32" s="19">
         <v>-122.15451676041522</v>
       </c>
       <c r="AT32" s="19">
         <v>-52.834416727267069</v>
       </c>
@@ -12442,380 +12661,383 @@
       <c r="BA32" s="19">
         <v>-238.03768039148252</v>
       </c>
       <c r="BB32" s="19">
         <v>-162.7998325034103</v>
       </c>
       <c r="BC32" s="19">
         <v>-57.335132688818305</v>
       </c>
       <c r="BD32" s="19">
         <v>-154.44700243905038</v>
       </c>
       <c r="BE32" s="19">
         <v>-136.03156092784707</v>
       </c>
       <c r="BF32" s="19">
         <v>-110.44283971122729</v>
       </c>
       <c r="BG32" s="19">
         <v>-18.009026025419246</v>
       </c>
       <c r="BH32" s="19">
         <v>-139.10645217913412</v>
       </c>
       <c r="BI32" s="19">
-        <v>-128.31496957408967</v>
+        <v>-128.31496957408956</v>
       </c>
       <c r="BJ32" s="19">
-        <v>-90.032129021938545</v>
+        <v>-90.032129021939227</v>
       </c>
       <c r="BK32" s="19">
-        <v>-8.9039598111758096</v>
+        <v>-8.9039598111761507</v>
       </c>
       <c r="BL32" s="19">
-        <v>-110.81361109645871</v>
+        <v>-110.8136110964586</v>
       </c>
       <c r="BM32" s="19">
         <v>-137.56095285548446</v>
       </c>
       <c r="BN32" s="19">
         <v>-111.45911644145087</v>
       </c>
       <c r="BO32" s="19">
-        <v>-60.888196841421177</v>
+        <v>-60.888196841421347</v>
       </c>
       <c r="BP32" s="19">
-        <v>-92.503211263536969</v>
+        <v>-92.503211263536855</v>
       </c>
       <c r="BQ32" s="19">
         <v>-128.49312137980201</v>
       </c>
       <c r="BR32" s="19">
-        <v>-14.31033505790532</v>
+        <v>-14.310335057905093</v>
       </c>
       <c r="BS32" s="19">
-        <v>0.67817173136575093</v>
+        <v>0.67817173136620568</v>
       </c>
       <c r="BT32" s="19">
-        <v>-91.63620778449399</v>
+        <v>-91.636207784494104</v>
       </c>
       <c r="BU32" s="19">
-        <v>-91.8916184615004</v>
+        <v>-91.891618461500514</v>
       </c>
       <c r="BV32" s="19">
-        <v>-45.368379485299783</v>
+        <v>-45.368379485300125</v>
       </c>
       <c r="BW32" s="19">
-        <v>32.72048813630056</v>
+        <v>32.720488136299196</v>
       </c>
       <c r="BX32" s="19">
         <v>-31.047078926799827</v>
       </c>
       <c r="BY32" s="19">
-        <v>-33.521610554199981</v>
+        <v>-33.521610554200095</v>
       </c>
       <c r="BZ32" s="19">
-        <v>-16.492417351599784</v>
+        <v>-16.492417351600295</v>
       </c>
       <c r="CA32" s="19">
-        <v>24.838440753497707</v>
+        <v>24.838440753498219</v>
       </c>
       <c r="CB32" s="19">
         <v>-47.58808819500041</v>
       </c>
       <c r="CC32" s="19">
-        <v>-13.475698548199944</v>
+        <v>-13.475698548200171</v>
       </c>
       <c r="CD32" s="19">
-        <v>-31.845438215699744</v>
+        <v>-31.84543821569946</v>
       </c>
       <c r="CE32" s="19">
-        <v>-20.545791099400503</v>
+        <v>-20.545791099400844</v>
       </c>
       <c r="CF32" s="19">
-        <v>-88.178861749699649</v>
+        <v>-88.178861749699934</v>
       </c>
       <c r="CG32" s="19">
-        <v>-48.375957292200098</v>
+        <v>-48.375957292200439</v>
       </c>
       <c r="CH32" s="19">
-        <v>-22.45691760200026</v>
+        <v>-22.456917602000317</v>
       </c>
       <c r="CI32" s="19">
-        <v>-8.0341307247995246</v>
+        <v>-8.0341307247992972</v>
       </c>
       <c r="CJ32" s="19">
-        <v>-19.422585188200685</v>
+        <v>-19.422585188200173</v>
       </c>
       <c r="CK32" s="19">
-        <v>-10.105003693000697</v>
+        <v>-14.299834512999325</v>
       </c>
       <c r="CL32" s="19">
-        <v>10.706273121400613</v>
+        <v>6.155521521400658</v>
       </c>
       <c r="CM32" s="19">
-        <v>7.0598972870991474</v>
+        <v>2.695069337100108</v>
       </c>
       <c r="CN32" s="19">
-        <v>17.942182198099658</v>
+        <v>12.308621968100738</v>
       </c>
       <c r="CO32" s="19">
-        <v>-4.7466280891002839</v>
+        <v>-10.534979619100682</v>
       </c>
       <c r="CP32" s="19">
-        <v>32.978358620899712</v>
+        <v>17.906322170900182</v>
       </c>
       <c r="CQ32" s="19">
-        <v>78.399632132300439</v>
+        <v>72.374572532300135</v>
       </c>
       <c r="CR32" s="19">
-        <v>51.883725369399031</v>
+        <v>44.848831089399027</v>
       </c>
       <c r="CS32" s="19">
-        <v>51.009776753499523</v>
+        <v>44.696313833500142</v>
       </c>
       <c r="CT32" s="19">
-        <v>98.64239179309925</v>
+        <v>92.724590413099122</v>
       </c>
       <c r="CU32" s="19">
-        <v>92.224271669602103</v>
+        <v>85.677596249600811</v>
       </c>
       <c r="CV32" s="19">
-        <v>35.477752864798731</v>
+        <v>27.562232164799752</v>
       </c>
       <c r="CW32" s="19">
-        <v>26.543836843499207</v>
+        <v>18.2809498634997</v>
       </c>
       <c r="CX32" s="19">
-        <v>86.965296370700798</v>
+        <v>78.752650810700288</v>
       </c>
       <c r="CY32" s="19">
-        <v>128.61304174610029</v>
+        <v>119.32944655610049</v>
       </c>
       <c r="CZ32" s="19">
-        <v>103.26736042390098</v>
+        <v>91.7566573938999</v>
       </c>
       <c r="DA32" s="19">
-        <v>-6.0927323312006365</v>
+        <v>-17.129740911200201</v>
       </c>
       <c r="DB32" s="19">
-        <v>226.28457596750104</v>
+        <v>215.05700417750188</v>
       </c>
       <c r="DC32" s="19">
-        <v>138.03911264819862</v>
+        <v>125.75773292819872</v>
       </c>
       <c r="DD32" s="19">
-        <v>133.04454478809987</v>
+        <v>117.64346375809953</v>
       </c>
       <c r="DE32" s="19">
-        <v>121.84784868310044</v>
+        <v>107.79849063310053</v>
       </c>
       <c r="DF32" s="19">
-        <v>118.87860706469985</v>
+        <v>103.39999882470045</v>
       </c>
       <c r="DG32" s="19">
-        <v>222.17630990270186</v>
+        <v>207.14807879269961</v>
       </c>
       <c r="DH32" s="18">
-        <v>228.75323513570231</v>
+        <v>210.25534817570042</v>
       </c>
       <c r="DI32" s="18">
-        <v>169.15390647209892</v>
+        <v>150.62679831209971</v>
       </c>
       <c r="DJ32" s="18">
-        <v>177.46547627339976</v>
+        <v>159.17038220340066</v>
       </c>
       <c r="DK32" s="18">
-        <v>287.34070763290174</v>
+        <v>266.70538097290193</v>
       </c>
       <c r="DL32" s="18">
-        <v>341.62263721239913</v>
+        <v>316.27891888239878</v>
       </c>
       <c r="DM32" s="18">
-        <v>238.4398691046016</v>
+        <v>207.14970212459957</v>
       </c>
       <c r="DN32" s="18">
-        <v>355.85831910070192</v>
+        <v>324.79637819070035</v>
       </c>
       <c r="DO32" s="18">
-        <v>371.28506316239555</v>
+        <v>335.48122744239595</v>
       </c>
       <c r="DP32" s="18">
-        <v>427.1219582047994</v>
+        <v>385.35222415479916</v>
       </c>
       <c r="DQ32" s="18">
-        <v>395.54983819780125</v>
+        <v>342.743807259802</v>
       </c>
       <c r="DR32" s="18">
-        <v>529.03724573009958</v>
+        <v>473.7551093420991</v>
       </c>
       <c r="DS32" s="18">
-        <v>527.13635513939528</v>
+        <v>466.90332800140027</v>
       </c>
       <c r="DT32" s="18">
-        <v>414.59619310120115</v>
+        <v>346.71179601319818</v>
       </c>
       <c r="DU32" s="18">
-        <v>362.8806652046004</v>
+        <v>296.92612194460082</v>
       </c>
       <c r="DV32" s="18">
-        <v>479.49832826019804</v>
+        <v>411.8644953601995</v>
       </c>
       <c r="DW32" s="18">
-        <v>444.8701594983977</v>
+        <v>370.51485263840095</v>
       </c>
       <c r="DX32" s="18">
-        <v>384.15461387540017</v>
+        <v>301.2715619454018</v>
       </c>
       <c r="DY32" s="18">
-        <v>347.26015277220085</v>
+        <v>257.7591473981995</v>
       </c>
       <c r="DZ32" s="18">
-        <v>385.27799459730204</v>
+        <v>288.9982309326997</v>
       </c>
       <c r="EA32" s="18">
-        <v>448.32246615730287</v>
+        <v>344.88610592330315</v>
       </c>
       <c r="EB32" s="18">
-        <v>481.42385209380336</v>
+        <v>378.78223411980025</v>
       </c>
       <c r="EC32" s="18">
-        <v>308.6658960780012</v>
+        <v>224.95751315700159</v>
+      </c>
+      <c r="ED32" s="18">
+        <v>289.50353473739824</v>
       </c>
     </row>
-    <row r="33" spans="2:133" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="2:134" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="26" t="s">
         <v>133</v>
       </c>
       <c r="C33" s="19">
         <v>882.24048718610254</v>
       </c>
       <c r="D33" s="19">
         <v>1114.6731440098908</v>
       </c>
       <c r="E33" s="19">
-        <v>1264.0016717463977</v>
+        <v>1264.001671746398</v>
       </c>
       <c r="F33" s="19">
         <v>1300.7196027748528</v>
       </c>
       <c r="G33" s="19">
         <v>1318.1095395158877</v>
       </c>
       <c r="H33" s="19">
         <v>1154.6011908487396</v>
       </c>
       <c r="I33" s="19">
         <v>1209.5927394277023</v>
       </c>
       <c r="J33" s="19">
         <v>1254.3897957885715</v>
       </c>
       <c r="K33" s="19">
-        <v>1503.3707467579038</v>
+        <v>1503.3707467579029</v>
       </c>
       <c r="L33" s="19">
         <v>1370.2809930202147</v>
       </c>
       <c r="M33" s="19">
-        <v>1475.2849959684763</v>
+        <v>1475.284995968477</v>
       </c>
       <c r="N33" s="19">
-        <v>1539.7784840968006</v>
+        <v>1539.7784840967997</v>
       </c>
       <c r="O33" s="19">
-        <v>1553.3034748973982</v>
+        <v>1553.3034748973978</v>
       </c>
       <c r="P33" s="19">
-        <v>1482.4639677906007</v>
+        <v>1482.4639677905998</v>
       </c>
       <c r="Q33" s="19">
-        <v>1580.2675236607001</v>
+        <v>1580.2675236606997</v>
       </c>
       <c r="R33" s="19">
-        <v>2019.9266749852995</v>
+        <v>2019.9266749853023</v>
       </c>
       <c r="S33" s="19">
-        <v>2260.6736468085996</v>
+        <v>2260.6736468086001</v>
       </c>
       <c r="T33" s="19">
-        <v>2493.5987672139995</v>
+        <v>2493.598767214</v>
       </c>
       <c r="U33" s="19">
         <v>2838.190704658401</v>
       </c>
       <c r="V33" s="19">
-        <v>3248.5518537965982</v>
+        <v>3248.5518537966</v>
       </c>
       <c r="W33" s="19">
-        <v>3015.9292342236026</v>
+        <v>3015.9292342236004</v>
       </c>
       <c r="X33" s="19">
         <v>3774.0901625476995</v>
       </c>
       <c r="Y33" s="19">
-        <v>4689.625574766098</v>
+        <v>4689.8345773560977</v>
       </c>
       <c r="Z33" s="19">
-        <v>5619.7987758115996</v>
+        <v>5621.1834558115997</v>
       </c>
       <c r="AA33" s="19">
-        <v>5834.555973084699</v>
+        <v>5839.2712398247049</v>
       </c>
       <c r="AB33" s="19">
-        <v>6079.1341565782077</v>
+        <v>6069.2902145281987</v>
       </c>
       <c r="AC33" s="19">
         <v>184.14935326314196</v>
       </c>
       <c r="AD33" s="19">
         <v>216.81492208696841</v>
       </c>
       <c r="AE33" s="19">
         <v>219.32153478841656</v>
       </c>
       <c r="AF33" s="19">
         <v>261.95467704757561</v>
       </c>
       <c r="AG33" s="19">
         <v>233.34629495431767</v>
       </c>
       <c r="AH33" s="19">
         <v>284.4975456986939</v>
       </c>
       <c r="AI33" s="19">
         <v>305.8103172286992</v>
       </c>
       <c r="AJ33" s="19">
         <v>291.01898612818013</v>
       </c>
       <c r="AK33" s="19">
         <v>299.9842150411929</v>
       </c>
       <c r="AL33" s="19">
-        <v>299.1600036016614</v>
+        <v>299.16000360166163</v>
       </c>
       <c r="AM33" s="19">
         <v>357.48549075428764</v>
       </c>
       <c r="AN33" s="19">
         <v>307.3719623492558</v>
       </c>
       <c r="AO33" s="19">
         <v>273.64326792980933</v>
       </c>
       <c r="AP33" s="19">
         <v>326.01271865284184</v>
       </c>
       <c r="AQ33" s="19">
         <v>362.02584503546768</v>
       </c>
       <c r="AR33" s="19">
         <v>339.03777115673398</v>
       </c>
       <c r="AS33" s="19">
         <v>274.62421562154202</v>
       </c>
       <c r="AT33" s="19">
         <v>326.80750222497295</v>
       </c>
@@ -12843,347 +13065,350 @@
       <c r="BB33" s="19">
         <v>301.72016097480059</v>
       </c>
       <c r="BC33" s="19">
         <v>345.72840263190665</v>
       </c>
       <c r="BD33" s="19">
         <v>289.95613832133563</v>
       </c>
       <c r="BE33" s="19">
         <v>272.75738951790663</v>
       </c>
       <c r="BF33" s="19">
         <v>284.80278487559622</v>
       </c>
       <c r="BG33" s="19">
         <v>375.32066555873962</v>
       </c>
       <c r="BH33" s="19">
         <v>321.50895583632916</v>
       </c>
       <c r="BI33" s="19">
         <v>313.33551797412338</v>
       </c>
       <c r="BJ33" s="19">
-        <v>351.53068867167326</v>
+        <v>351.53068867167258</v>
       </c>
       <c r="BK33" s="19">
-        <v>450.16279672123073</v>
+        <v>450.16279672123028</v>
       </c>
       <c r="BL33" s="19">
-        <v>388.34174339087645</v>
+        <v>388.34174339087656</v>
       </c>
       <c r="BM33" s="19">
-        <v>312.70763449159386</v>
+        <v>312.70763449159381</v>
       </c>
       <c r="BN33" s="19">
         <v>344.49983832230851</v>
       </c>
       <c r="BO33" s="19">
         <v>379.32130052420416</v>
       </c>
       <c r="BP33" s="19">
-        <v>333.75221968210826</v>
+        <v>333.75221968210838</v>
       </c>
       <c r="BQ33" s="19">
         <v>322.94115136926052</v>
       </c>
       <c r="BR33" s="19">
-        <v>372.54365906664066</v>
+        <v>372.54365906664088</v>
       </c>
       <c r="BS33" s="19">
-        <v>425.87421324536945</v>
+        <v>425.8742132453699</v>
       </c>
       <c r="BT33" s="19">
-        <v>353.92597228720581</v>
+        <v>353.9259722872057</v>
       </c>
       <c r="BU33" s="19">
         <v>322.82496914699976</v>
       </c>
       <c r="BV33" s="19">
-        <v>359.19956303750018</v>
+        <v>359.19956303749996</v>
       </c>
       <c r="BW33" s="19">
-        <v>421.4499492769005</v>
+        <v>421.44994927689959</v>
       </c>
       <c r="BX33" s="19">
-        <v>436.30400263540014</v>
+        <v>436.30400263540025</v>
       </c>
       <c r="BY33" s="19">
         <v>304.76248777830023</v>
       </c>
       <c r="BZ33" s="19">
-        <v>375.17470563920028</v>
+        <v>375.17470563919983</v>
       </c>
       <c r="CA33" s="19">
-        <v>445.04919745259758</v>
+        <v>445.04919745259804</v>
       </c>
       <c r="CB33" s="19">
-        <v>428.31708402729998</v>
+        <v>428.31708402729976</v>
       </c>
       <c r="CC33" s="19">
-        <v>335.50308075420037</v>
+        <v>335.50308075420003</v>
       </c>
       <c r="CD33" s="19">
         <v>373.81020965470066</v>
       </c>
       <c r="CE33" s="19">
-        <v>379.73059961189938</v>
+        <v>379.73059961189892</v>
       </c>
       <c r="CF33" s="19">
         <v>393.42007776980017</v>
       </c>
       <c r="CG33" s="19">
-        <v>317.40358317419992</v>
+        <v>317.40358317419975</v>
       </c>
       <c r="CH33" s="19">
-        <v>380.65974348659984</v>
+        <v>380.65974348659915</v>
       </c>
       <c r="CI33" s="19">
         <v>425.41984039180079</v>
       </c>
       <c r="CJ33" s="19">
-        <v>456.78435660809953</v>
+        <v>456.78435660809998</v>
       </c>
       <c r="CK33" s="19">
-        <v>423.92428395729979</v>
+        <v>423.9242839573007</v>
       </c>
       <c r="CL33" s="19">
-        <v>485.01133407700036</v>
+        <v>485.01133407700058</v>
       </c>
       <c r="CM33" s="19">
-        <v>526.12566201369918</v>
+        <v>526.12566201370009</v>
       </c>
       <c r="CN33" s="19">
-        <v>584.86539493730004</v>
+        <v>584.86539493730095</v>
       </c>
       <c r="CO33" s="19">
-        <v>457.51356589439973</v>
+        <v>457.51356589439956</v>
       </c>
       <c r="CP33" s="19">
-        <v>524.41029586309992</v>
+        <v>524.41029586310037</v>
       </c>
       <c r="CQ33" s="19">
         <v>640.93650949020048</v>
       </c>
       <c r="CR33" s="19">
-        <v>637.81327556089946</v>
+        <v>637.81327556089957</v>
       </c>
       <c r="CS33" s="19">
-        <v>549.63786068489969</v>
+        <v>549.63786068490003</v>
       </c>
       <c r="CT33" s="19">
-        <v>617.82713317029925</v>
+        <v>617.82713317029879</v>
       </c>
       <c r="CU33" s="19">
-        <v>655.38166062500204</v>
+        <v>655.38166062500113</v>
       </c>
       <c r="CV33" s="19">
-        <v>670.75211273379864</v>
+        <v>670.7521127338</v>
       </c>
       <c r="CW33" s="19">
-        <v>574.12297215819945</v>
+        <v>574.12297215819967</v>
       </c>
       <c r="CX33" s="19">
         <v>666.0560457727006</v>
       </c>
       <c r="CY33" s="19">
         <v>803.72330457150019</v>
       </c>
       <c r="CZ33" s="19">
-        <v>794.28838215600069</v>
+        <v>794.28838215600047</v>
       </c>
       <c r="DA33" s="19">
-        <v>640.34020405759952</v>
+        <v>640.34020405760054</v>
       </c>
       <c r="DB33" s="19">
-        <v>861.96245574130035</v>
+        <v>861.96245574130126</v>
       </c>
       <c r="DC33" s="19">
         <v>882.64938551649902</v>
       </c>
       <c r="DD33" s="19">
-        <v>863.59980848119903</v>
+        <v>863.59980848119926</v>
       </c>
       <c r="DE33" s="19">
-        <v>696.14931468990017</v>
+        <v>696.14931468990039</v>
       </c>
       <c r="DF33" s="19">
-        <v>647.05247925319952</v>
+        <v>647.05247925320009</v>
       </c>
       <c r="DG33" s="19">
-        <v>798.05569533090147</v>
+        <v>798.05569533089965</v>
       </c>
       <c r="DH33" s="18">
-        <v>874.67174494960136</v>
+        <v>874.6717449496</v>
       </c>
       <c r="DI33" s="18">
-        <v>747.43223955369911</v>
+        <v>747.43223955369922</v>
       </c>
       <c r="DJ33" s="18">
-        <v>867.82001012159981</v>
+        <v>867.82001012160026</v>
       </c>
       <c r="DK33" s="18">
-        <v>1005.7925210287012</v>
+        <v>1005.7925210287021</v>
       </c>
       <c r="DL33" s="18">
-        <v>1153.0453918436992</v>
+        <v>1153.0453918436979</v>
       </c>
       <c r="DM33" s="18">
-        <v>953.74927206380175</v>
+        <v>953.80152270379995</v>
       </c>
       <c r="DN33" s="18">
-        <v>1092.9713228062024</v>
+        <v>1093.0235734462012</v>
       </c>
       <c r="DO33" s="18">
-        <v>1232.2460110646953</v>
+        <v>1232.2982617046964</v>
       </c>
       <c r="DP33" s="18">
-        <v>1410.6589688313991</v>
+        <v>1410.7112195013999</v>
       </c>
       <c r="DQ33" s="18">
-        <v>1217.6594402184019</v>
+        <v>1218.0056102084022</v>
       </c>
       <c r="DR33" s="18">
-        <v>1412.9356727297995</v>
+        <v>1413.2818427197985</v>
       </c>
       <c r="DS33" s="18">
-        <v>1451.4173325160955</v>
+        <v>1451.7635024961</v>
       </c>
       <c r="DT33" s="18">
-        <v>1537.7863303473023</v>
+        <v>1538.1325003872989</v>
       </c>
       <c r="DU33" s="18">
-        <v>1287.0731411078009</v>
+        <v>1288.1010562778006</v>
       </c>
       <c r="DV33" s="18">
-        <v>1445.9163491108989</v>
+        <v>1446.8228537709006</v>
       </c>
       <c r="DW33" s="18">
-        <v>1511.4787932826985</v>
+        <v>1512.6816142227017</v>
       </c>
       <c r="DX33" s="18">
-        <v>1590.0876895833005</v>
+        <v>1591.6657155533021</v>
       </c>
       <c r="DY33" s="18">
-        <v>1312.0602175219003</v>
+        <v>1309.4451941918994</v>
       </c>
       <c r="DZ33" s="18">
-        <v>1470.9450858644018</v>
+        <v>1468.2582561543995</v>
       </c>
       <c r="EA33" s="18">
-        <v>1575.1979382276022</v>
+        <v>1572.6944548076026</v>
       </c>
       <c r="EB33" s="18">
-        <v>1720.9309149643032</v>
+        <v>1718.8923093742974</v>
       </c>
       <c r="EC33" s="18">
-        <v>1453.9624091308008</v>
+        <v>1435.7827303539016</v>
+      </c>
+      <c r="ED33" s="18">
+        <v>1640.0295189886983</v>
       </c>
     </row>
-    <row r="34" spans="2:133" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="2:134" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="26" t="s">
         <v>134</v>
       </c>
       <c r="C34" s="19">
         <v>1015.7525755906555</v>
       </c>
       <c r="D34" s="19">
         <v>1109.0866141839017</v>
       </c>
       <c r="E34" s="19">
         <v>1356.2412778357179</v>
       </c>
       <c r="F34" s="19">
         <v>1680.7148348414155</v>
       </c>
       <c r="G34" s="19">
         <v>1789.0877412333703</v>
       </c>
       <c r="H34" s="19">
         <v>1746.6290395225199</v>
       </c>
       <c r="I34" s="19">
         <v>1822.2123874504637</v>
       </c>
       <c r="J34" s="19">
         <v>1657.9796746321995</v>
       </c>
       <c r="K34" s="19">
-        <v>1841.4354162615666</v>
+        <v>1841.4354162615664</v>
       </c>
       <c r="L34" s="19">
-        <v>1772.6924704221083</v>
+        <v>1772.6924704221085</v>
       </c>
       <c r="M34" s="19">
         <v>1709.0464884593121</v>
       </c>
       <c r="N34" s="19">
-        <v>1675.3650728340999</v>
+        <v>1675.3650728341008</v>
       </c>
       <c r="O34" s="19">
         <v>1626.0671502447003</v>
       </c>
       <c r="P34" s="19">
         <v>1636.5097574036004</v>
       </c>
       <c r="Q34" s="19">
-        <v>1678.5571144679006</v>
+        <v>1678.5571144678997</v>
       </c>
       <c r="R34" s="19">
-        <v>1994.3233260717006</v>
+        <v>2013.0672966717002</v>
       </c>
       <c r="S34" s="19">
-        <v>2102.1585587751006</v>
+        <v>2136.0789006351015</v>
       </c>
       <c r="T34" s="19">
-        <v>2216.2445741330002</v>
+        <v>2242.9380345529999</v>
       </c>
       <c r="U34" s="19">
-        <v>2492.8011692741993</v>
+        <v>2530.0710000342006</v>
       </c>
       <c r="V34" s="19">
-        <v>2757.276352723999</v>
+        <v>2807.2233938439999</v>
       </c>
       <c r="W34" s="19">
-        <v>2324.2732334373982</v>
+        <v>2387.3273177973988</v>
       </c>
       <c r="X34" s="19">
-        <v>2798.5074349568999</v>
+        <v>2881.3086821768984</v>
       </c>
       <c r="Y34" s="19">
-        <v>3296.9203651936</v>
+        <v>3437.0550454436025</v>
       </c>
       <c r="Z34" s="19">
-        <v>3753.4791436431019</v>
+        <v>3991.0694151951002</v>
       </c>
       <c r="AA34" s="19">
-        <v>4163.1522062461027</v>
+        <v>4458.6942079361015</v>
       </c>
       <c r="AB34" s="19">
-        <v>4416.8496909575979</v>
+        <v>4798.8644961541959</v>
       </c>
       <c r="AC34" s="19">
         <v>246.34341244277866</v>
       </c>
       <c r="AD34" s="19">
         <v>221.13490595873731</v>
       </c>
       <c r="AE34" s="19">
         <v>258.6508878886093</v>
       </c>
       <c r="AF34" s="19">
         <v>289.62336930053027</v>
       </c>
       <c r="AG34" s="19">
         <v>249.83847961927717</v>
       </c>
       <c r="AH34" s="19">
         <v>265.37157954329427</v>
       </c>
       <c r="AI34" s="19">
         <v>286.16003508939889</v>
       </c>
       <c r="AJ34" s="19">
         <v>307.71651993193126</v>
       </c>
@@ -13238,270 +13463,273 @@
       <c r="BA34" s="19">
         <v>510.22571789114204</v>
       </c>
       <c r="BB34" s="19">
         <v>464.51999347821089</v>
       </c>
       <c r="BC34" s="19">
         <v>403.06353532072495</v>
       </c>
       <c r="BD34" s="19">
         <v>444.40314076038601</v>
       </c>
       <c r="BE34" s="19">
         <v>408.7889504457537</v>
       </c>
       <c r="BF34" s="19">
         <v>395.24562458682351</v>
       </c>
       <c r="BG34" s="19">
         <v>393.32969158415887</v>
       </c>
       <c r="BH34" s="19">
         <v>460.61540801546329</v>
       </c>
       <c r="BI34" s="19">
-        <v>441.65048754821305</v>
+        <v>441.65048754821294</v>
       </c>
       <c r="BJ34" s="19">
         <v>441.56281769361181</v>
       </c>
       <c r="BK34" s="19">
-        <v>459.06675653240654</v>
+        <v>459.06675653240643</v>
       </c>
       <c r="BL34" s="19">
         <v>499.15535448733516</v>
       </c>
       <c r="BM34" s="19">
-        <v>450.26858734707832</v>
+        <v>450.26858734707827</v>
       </c>
       <c r="BN34" s="19">
         <v>455.95895476375938</v>
       </c>
       <c r="BO34" s="19">
-        <v>440.20949736562534</v>
+        <v>440.20949736562551</v>
       </c>
       <c r="BP34" s="19">
         <v>426.25543094564523</v>
       </c>
       <c r="BQ34" s="19">
         <v>451.43427274906253</v>
       </c>
       <c r="BR34" s="19">
         <v>386.85399412454598</v>
       </c>
       <c r="BS34" s="19">
         <v>425.1960415140037</v>
       </c>
       <c r="BT34" s="19">
         <v>445.5621800716998</v>
       </c>
       <c r="BU34" s="19">
-        <v>414.71658760850016</v>
+        <v>414.71658760850028</v>
       </c>
       <c r="BV34" s="19">
-        <v>404.56794252279997</v>
+        <v>404.56794252280008</v>
       </c>
       <c r="BW34" s="19">
-        <v>388.72946114059994</v>
+        <v>388.72946114060039</v>
       </c>
       <c r="BX34" s="19">
-        <v>467.35108156219997</v>
+        <v>467.35108156220008</v>
       </c>
       <c r="BY34" s="19">
-        <v>338.28409833250021</v>
+        <v>338.28409833250032</v>
       </c>
       <c r="BZ34" s="19">
-        <v>391.66712299080007</v>
+        <v>391.66712299080012</v>
       </c>
       <c r="CA34" s="19">
-        <v>420.21075669909987</v>
+        <v>420.21075669909982</v>
       </c>
       <c r="CB34" s="19">
-        <v>475.90517222230039</v>
+        <v>475.90517222230017</v>
       </c>
       <c r="CC34" s="19">
-        <v>348.97877930240031</v>
+        <v>348.9787793024002</v>
       </c>
       <c r="CD34" s="19">
-        <v>405.6556478704004</v>
+        <v>405.65564787040012</v>
       </c>
       <c r="CE34" s="19">
-        <v>400.27639071129988</v>
+        <v>400.27639071129977</v>
       </c>
       <c r="CF34" s="19">
-        <v>481.59893951949982</v>
+        <v>481.59893951950011</v>
       </c>
       <c r="CG34" s="19">
-        <v>365.77954046640002</v>
+        <v>365.77954046640019</v>
       </c>
       <c r="CH34" s="19">
-        <v>403.1166610886001</v>
+        <v>403.11666108859947</v>
       </c>
       <c r="CI34" s="19">
-        <v>433.45397111660031</v>
+        <v>433.45397111660009</v>
       </c>
       <c r="CJ34" s="19">
-        <v>476.20694179630021</v>
+        <v>476.20694179630016</v>
       </c>
       <c r="CK34" s="19">
-        <v>434.02928765030049</v>
+        <v>438.22411847030003</v>
       </c>
       <c r="CL34" s="19">
-        <v>474.30506095559974</v>
+        <v>478.85581255559993</v>
       </c>
       <c r="CM34" s="19">
-        <v>519.06576472660004</v>
+        <v>523.43059267659999</v>
       </c>
       <c r="CN34" s="19">
-        <v>566.92321273920038</v>
+        <v>572.55677296920021</v>
       </c>
       <c r="CO34" s="19">
-        <v>462.26019398350002</v>
+        <v>468.04854551350024</v>
       </c>
       <c r="CP34" s="19">
-        <v>491.43193724220021</v>
+        <v>506.50397369220019</v>
       </c>
       <c r="CQ34" s="19">
-        <v>562.53687735790004</v>
+        <v>568.56193695790034</v>
       </c>
       <c r="CR34" s="19">
-        <v>585.92955019150043</v>
+        <v>592.96444447150054</v>
       </c>
       <c r="CS34" s="19">
-        <v>498.62808393140017</v>
+        <v>504.94154685139989</v>
       </c>
       <c r="CT34" s="19">
-        <v>519.1847413772</v>
+        <v>525.10254275719967</v>
       </c>
       <c r="CU34" s="19">
-        <v>563.15738895539994</v>
+        <v>569.70406437540032</v>
       </c>
       <c r="CV34" s="19">
-        <v>635.27435986899991</v>
+        <v>643.18988056900025</v>
       </c>
       <c r="CW34" s="19">
-        <v>547.57913531470024</v>
+        <v>555.84202229469997</v>
       </c>
       <c r="CX34" s="19">
-        <v>579.0907494019998</v>
+        <v>587.30339496200031</v>
       </c>
       <c r="CY34" s="19">
-        <v>675.1102628253999</v>
+        <v>684.3938580153997</v>
       </c>
       <c r="CZ34" s="19">
-        <v>691.02102173209971</v>
+        <v>702.53172476210057</v>
       </c>
       <c r="DA34" s="19">
-        <v>646.43293638880016</v>
+        <v>657.46994496880075</v>
       </c>
       <c r="DB34" s="19">
-        <v>635.6778797737993</v>
+        <v>646.90545156379937</v>
       </c>
       <c r="DC34" s="19">
-        <v>744.6102728683004</v>
+        <v>756.8916525883003</v>
       </c>
       <c r="DD34" s="19">
-        <v>730.55526369309916</v>
+        <v>745.95634472309973</v>
       </c>
       <c r="DE34" s="19">
-        <v>574.30146600679973</v>
+        <v>588.35082405679987</v>
       </c>
       <c r="DF34" s="19">
-        <v>528.17387218849967</v>
+        <v>543.65248042849964</v>
       </c>
       <c r="DG34" s="19">
-        <v>575.87938542819961</v>
+        <v>590.90761653820005</v>
       </c>
       <c r="DH34" s="18">
-        <v>645.91850981389905</v>
+        <v>664.41639677389958</v>
       </c>
       <c r="DI34" s="18">
-        <v>578.27833308160018</v>
+        <v>596.80544124159951</v>
       </c>
       <c r="DJ34" s="18">
-        <v>690.35453384820005</v>
+        <v>708.6496279181996</v>
       </c>
       <c r="DK34" s="18">
-        <v>718.45181339579949</v>
+        <v>739.08714005580021</v>
       </c>
       <c r="DL34" s="18">
-        <v>811.42275463130011</v>
+        <v>836.76647296129909</v>
       </c>
       <c r="DM34" s="18">
-        <v>715.30940295920016</v>
+        <v>746.65182057920038</v>
       </c>
       <c r="DN34" s="18">
-        <v>737.11300370550043</v>
+        <v>768.22719525550087</v>
       </c>
       <c r="DO34" s="18">
-        <v>860.96094790229972</v>
+        <v>896.81703426230047</v>
       </c>
       <c r="DP34" s="18">
-        <v>983.53701062659968</v>
+        <v>1025.3589953466008</v>
       </c>
       <c r="DQ34" s="18">
-        <v>822.10960202060062</v>
+        <v>875.26180294860023</v>
       </c>
       <c r="DR34" s="18">
-        <v>883.89842699969995</v>
+        <v>939.52673337769943</v>
       </c>
       <c r="DS34" s="18">
-        <v>924.28097737670021</v>
+        <v>984.86017449469978</v>
       </c>
       <c r="DT34" s="18">
-        <v>1123.1901372461011</v>
+        <v>1191.4207043741008</v>
       </c>
       <c r="DU34" s="18">
-        <v>924.19247590320049</v>
+        <v>991.17493433319976</v>
       </c>
       <c r="DV34" s="18">
-        <v>966.41802085070083</v>
+        <v>1034.9583584107011</v>
       </c>
       <c r="DW34" s="18">
-        <v>1066.6086337843008</v>
+        <v>1142.1667615843007</v>
       </c>
       <c r="DX34" s="18">
-        <v>1205.9330757079003</v>
+        <v>1290.3941536079003</v>
       </c>
       <c r="DY34" s="18">
-        <v>964.80006474969946</v>
+        <v>1051.6860467936999</v>
       </c>
       <c r="DZ34" s="18">
-        <v>1085.6670912670997</v>
+        <v>1179.2600252216998</v>
       </c>
       <c r="EA34" s="18">
-        <v>1126.8754720702993</v>
+        <v>1227.8083488842994</v>
       </c>
       <c r="EB34" s="18">
-        <v>1239.5070628704998</v>
+        <v>1340.1100752544971</v>
       </c>
       <c r="EC34" s="18">
-        <v>1145.2965130527996</v>
+        <v>1210.8252171969</v>
+      </c>
+      <c r="ED34" s="18">
+        <v>1350.5259842513001</v>
       </c>
     </row>
-    <row r="35" spans="2:133" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="2:134" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="26" t="s">
         <v>136</v>
       </c>
       <c r="C35" s="19">
         <v>-47.925841959949459</v>
       </c>
       <c r="D35" s="19">
         <v>-60.647332141797591</v>
       </c>
       <c r="E35" s="19">
         <v>-62.678266347278431</v>
       </c>
       <c r="F35" s="19">
         <v>-59.918845685739399</v>
       </c>
       <c r="G35" s="19">
         <v>-78.589747408686591</v>
       </c>
       <c r="H35" s="19">
         <v>-89.224504603380353</v>
       </c>
       <c r="I35" s="19">
         <v>-107.56682504097951</v>
       </c>
       <c r="J35" s="19">
@@ -13852,54 +14080,57 @@
       <c r="DU35" s="18">
         <v>27.697093272</v>
       </c>
       <c r="DV35" s="18">
         <v>22.043451253800001</v>
       </c>
       <c r="DW35" s="18">
         <v>16.190656566899996</v>
       </c>
       <c r="DX35" s="18">
         <v>11.609345216100001</v>
       </c>
       <c r="DY35" s="18">
         <v>12.923856719100002</v>
       </c>
       <c r="DZ35" s="18">
         <v>6.0171994599000005</v>
       </c>
       <c r="EA35" s="18">
         <v>11.625251563800001</v>
       </c>
       <c r="EB35" s="18">
         <v>15.140283615000001</v>
       </c>
       <c r="EC35" s="18">
-        <v>15.4923838131</v>
+        <v>12.8222339142</v>
+      </c>
+      <c r="ED35" s="18">
+        <v>7.7854966842</v>
       </c>
     </row>
-    <row r="36" spans="2:133" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="2:134" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="26" t="s">
         <v>111</v>
       </c>
       <c r="C36" s="19">
         <v>2.8777507219877565</v>
       </c>
       <c r="D36" s="19">
         <v>2.4890296367095117</v>
       </c>
       <c r="E36" s="19">
         <v>0.43362415086990513</v>
       </c>
       <c r="F36" s="19">
         <v>-1.4273440468379013</v>
       </c>
       <c r="G36" s="19">
         <v>-12.67495611074823</v>
       </c>
       <c r="H36" s="19">
         <v>-6.4649634471647017</v>
       </c>
       <c r="I36" s="19">
         <v>-1.0581057319533276</v>
       </c>
       <c r="J36" s="19">
@@ -14250,54 +14481,57 @@
       <c r="DU36" s="18">
         <v>17.654884712099999</v>
       </c>
       <c r="DV36" s="18">
         <v>16.6662953439</v>
       </c>
       <c r="DW36" s="18">
         <v>17.136137636999997</v>
       </c>
       <c r="DX36" s="18">
         <v>12.623782116000001</v>
       </c>
       <c r="DY36" s="18">
         <v>13.557616139100002</v>
       </c>
       <c r="DZ36" s="18">
         <v>13.14207777</v>
       </c>
       <c r="EA36" s="18">
         <v>14.0777421039</v>
       </c>
       <c r="EB36" s="18">
         <v>13.8825678651</v>
       </c>
       <c r="EC36" s="18">
-        <v>13.201169343</v>
+        <v>13.215001304099999</v>
+      </c>
+      <c r="ED36" s="18">
+        <v>14.2162883841</v>
       </c>
     </row>
-    <row r="37" spans="2:133" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="2:134" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="27" t="s">
         <v>112</v>
       </c>
       <c r="C37" s="20">
         <v>50.803592681937218</v>
       </c>
       <c r="D37" s="20">
         <v>63.136361778507101</v>
       </c>
       <c r="E37" s="20">
         <v>63.111890498148334</v>
       </c>
       <c r="F37" s="20">
         <v>58.491501638901497</v>
       </c>
       <c r="G37" s="20">
         <v>65.914791297938365</v>
       </c>
       <c r="H37" s="20">
         <v>82.759541156215647</v>
       </c>
       <c r="I37" s="20">
         <v>106.50871930902618</v>
       </c>
       <c r="J37" s="20">
@@ -14648,168 +14882,68 @@
       <c r="DU37" s="20">
         <v>-10.042208559900001</v>
       </c>
       <c r="DV37" s="20">
         <v>-5.3771559099000008</v>
       </c>
       <c r="DW37" s="20">
         <v>0.94548107009999993</v>
       </c>
       <c r="DX37" s="20">
         <v>1.0144368999</v>
       </c>
       <c r="DY37" s="20">
         <v>0.63375942000000007</v>
       </c>
       <c r="DZ37" s="20">
         <v>7.1248783100999997</v>
       </c>
       <c r="EA37" s="20">
         <v>2.4524905400999999</v>
       </c>
       <c r="EB37" s="20">
         <v>-1.2577157499</v>
       </c>
       <c r="EC37" s="20">
-        <v>-2.2912144700999999</v>
+        <v>0.39276738990000004</v>
+      </c>
+      <c r="ED37" s="20">
+        <v>6.4307916999000003</v>
       </c>
     </row>
-    <row r="38" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="2"/>
     </row>
-    <row r="39" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B39" s="30" t="s">
+    <row r="39" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="3" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="40" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B40" s="30" t="s">
         <v>103</v>
       </c>
-      <c r="C39" s="8"/>
-[...106 lines deleted...]
-    <row r="40" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C40" s="8"/>
       <c r="D40" s="8"/>
       <c r="E40" s="8"/>
       <c r="F40" s="8"/>
       <c r="G40" s="8"/>
       <c r="H40" s="8"/>
       <c r="I40" s="8"/>
       <c r="J40" s="8"/>
       <c r="K40" s="8"/>
       <c r="L40" s="8"/>
       <c r="M40" s="8"/>
       <c r="N40" s="8"/>
       <c r="O40" s="8"/>
       <c r="P40" s="8"/>
       <c r="Q40" s="8"/>
       <c r="R40" s="8"/>
       <c r="S40" s="8"/>
       <c r="T40" s="8"/>
       <c r="U40" s="8"/>
       <c r="V40" s="8"/>
       <c r="W40" s="8"/>
       <c r="X40" s="8"/>
       <c r="Y40" s="9"/>
       <c r="Z40" s="9"/>
       <c r="AA40" s="9"/>
@@ -14873,51 +15007,51 @@
       <c r="CG40" s="9"/>
       <c r="CH40" s="9"/>
       <c r="CI40" s="9"/>
       <c r="CJ40" s="9"/>
       <c r="CK40" s="9"/>
       <c r="CL40" s="9"/>
       <c r="CM40" s="9"/>
       <c r="CN40" s="9"/>
       <c r="CO40" s="9"/>
       <c r="CP40" s="9"/>
       <c r="CQ40" s="9"/>
       <c r="CR40" s="9"/>
       <c r="CS40" s="9"/>
       <c r="CT40" s="9"/>
       <c r="CU40" s="9"/>
       <c r="CV40" s="9"/>
       <c r="CW40" s="9"/>
       <c r="CX40" s="9"/>
       <c r="CY40" s="9"/>
       <c r="CZ40" s="9"/>
       <c r="DA40" s="9"/>
       <c r="DB40" s="9"/>
       <c r="DC40" s="9"/>
       <c r="DD40" s="9"/>
     </row>
-    <row r="41" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C41" s="8"/>
       <c r="D41" s="8"/>
       <c r="E41" s="8"/>
       <c r="F41" s="8"/>
       <c r="G41" s="8"/>
       <c r="H41" s="8"/>
       <c r="I41" s="8"/>
       <c r="J41" s="8"/>
       <c r="K41" s="8"/>
       <c r="L41" s="8"/>
       <c r="M41" s="8"/>
       <c r="N41" s="8"/>
       <c r="O41" s="8"/>
       <c r="P41" s="8"/>
       <c r="Q41" s="8"/>
       <c r="R41" s="8"/>
       <c r="S41" s="8"/>
       <c r="T41" s="8"/>
       <c r="U41" s="8"/>
       <c r="V41" s="8"/>
       <c r="W41" s="8"/>
       <c r="X41" s="8"/>
       <c r="Y41" s="9"/>
       <c r="Z41" s="9"/>
       <c r="AA41" s="9"/>
@@ -14981,51 +15115,51 @@
       <c r="CG41" s="9"/>
       <c r="CH41" s="9"/>
       <c r="CI41" s="9"/>
       <c r="CJ41" s="9"/>
       <c r="CK41" s="9"/>
       <c r="CL41" s="9"/>
       <c r="CM41" s="9"/>
       <c r="CN41" s="9"/>
       <c r="CO41" s="9"/>
       <c r="CP41" s="9"/>
       <c r="CQ41" s="9"/>
       <c r="CR41" s="9"/>
       <c r="CS41" s="9"/>
       <c r="CT41" s="9"/>
       <c r="CU41" s="9"/>
       <c r="CV41" s="9"/>
       <c r="CW41" s="9"/>
       <c r="CX41" s="9"/>
       <c r="CY41" s="9"/>
       <c r="CZ41" s="9"/>
       <c r="DA41" s="9"/>
       <c r="DB41" s="9"/>
       <c r="DC41" s="9"/>
       <c r="DD41" s="9"/>
     </row>
-    <row r="42" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C42" s="8"/>
       <c r="D42" s="8"/>
       <c r="E42" s="8"/>
       <c r="F42" s="8"/>
       <c r="G42" s="8"/>
       <c r="H42" s="8"/>
       <c r="I42" s="8"/>
       <c r="J42" s="8"/>
       <c r="K42" s="8"/>
       <c r="L42" s="8"/>
       <c r="M42" s="8"/>
       <c r="N42" s="8"/>
       <c r="O42" s="8"/>
       <c r="P42" s="8"/>
       <c r="Q42" s="8"/>
       <c r="R42" s="8"/>
       <c r="S42" s="8"/>
       <c r="T42" s="8"/>
       <c r="U42" s="8"/>
       <c r="V42" s="8"/>
       <c r="W42" s="8"/>
       <c r="X42" s="8"/>
       <c r="Y42" s="9"/>
       <c r="Z42" s="9"/>
       <c r="AA42" s="9"/>
@@ -15089,159 +15223,159 @@
       <c r="CG42" s="9"/>
       <c r="CH42" s="9"/>
       <c r="CI42" s="9"/>
       <c r="CJ42" s="9"/>
       <c r="CK42" s="9"/>
       <c r="CL42" s="9"/>
       <c r="CM42" s="9"/>
       <c r="CN42" s="9"/>
       <c r="CO42" s="9"/>
       <c r="CP42" s="9"/>
       <c r="CQ42" s="9"/>
       <c r="CR42" s="9"/>
       <c r="CS42" s="9"/>
       <c r="CT42" s="9"/>
       <c r="CU42" s="9"/>
       <c r="CV42" s="9"/>
       <c r="CW42" s="9"/>
       <c r="CX42" s="9"/>
       <c r="CY42" s="9"/>
       <c r="CZ42" s="9"/>
       <c r="DA42" s="9"/>
       <c r="DB42" s="9"/>
       <c r="DC42" s="9"/>
       <c r="DD42" s="9"/>
     </row>
-    <row r="43" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C43" s="8"/>
       <c r="D43" s="8"/>
       <c r="E43" s="8"/>
       <c r="F43" s="8"/>
       <c r="G43" s="8"/>
       <c r="H43" s="8"/>
       <c r="I43" s="8"/>
       <c r="J43" s="8"/>
       <c r="K43" s="8"/>
       <c r="L43" s="8"/>
       <c r="M43" s="8"/>
       <c r="N43" s="8"/>
       <c r="O43" s="8"/>
       <c r="P43" s="8"/>
       <c r="Q43" s="8"/>
       <c r="R43" s="8"/>
       <c r="S43" s="8"/>
       <c r="T43" s="8"/>
       <c r="U43" s="8"/>
       <c r="V43" s="8"/>
       <c r="W43" s="8"/>
       <c r="X43" s="8"/>
-      <c r="Y43" s="10"/>
-[...82 lines deleted...]
-      <c r="DD43" s="10"/>
+      <c r="Y43" s="9"/>
+      <c r="Z43" s="9"/>
+      <c r="AA43" s="9"/>
+      <c r="AB43" s="9"/>
+      <c r="AC43" s="9"/>
+      <c r="AD43" s="9"/>
+      <c r="AE43" s="9"/>
+      <c r="AF43" s="9"/>
+      <c r="AG43" s="9"/>
+      <c r="AH43" s="9"/>
+      <c r="AI43" s="9"/>
+      <c r="AJ43" s="9"/>
+      <c r="AK43" s="9"/>
+      <c r="AL43" s="9"/>
+      <c r="AM43" s="9"/>
+      <c r="AN43" s="9"/>
+      <c r="AO43" s="9"/>
+      <c r="AP43" s="9"/>
+      <c r="AQ43" s="9"/>
+      <c r="AR43" s="9"/>
+      <c r="AS43" s="9"/>
+      <c r="AT43" s="9"/>
+      <c r="AU43" s="9"/>
+      <c r="AV43" s="9"/>
+      <c r="AW43" s="9"/>
+      <c r="AX43" s="9"/>
+      <c r="AY43" s="9"/>
+      <c r="AZ43" s="9"/>
+      <c r="BA43" s="9"/>
+      <c r="BB43" s="9"/>
+      <c r="BC43" s="9"/>
+      <c r="BD43" s="9"/>
+      <c r="BE43" s="9"/>
+      <c r="BF43" s="9"/>
+      <c r="BG43" s="9"/>
+      <c r="BH43" s="9"/>
+      <c r="BI43" s="9"/>
+      <c r="BJ43" s="9"/>
+      <c r="BK43" s="9"/>
+      <c r="BL43" s="9"/>
+      <c r="BM43" s="9"/>
+      <c r="BN43" s="9"/>
+      <c r="BO43" s="9"/>
+      <c r="BP43" s="9"/>
+      <c r="BQ43" s="9"/>
+      <c r="BR43" s="9"/>
+      <c r="BS43" s="9"/>
+      <c r="BT43" s="9"/>
+      <c r="BU43" s="9"/>
+      <c r="BV43" s="9"/>
+      <c r="BW43" s="9"/>
+      <c r="BX43" s="9"/>
+      <c r="BY43" s="9"/>
+      <c r="BZ43" s="9"/>
+      <c r="CA43" s="9"/>
+      <c r="CB43" s="9"/>
+      <c r="CC43" s="9"/>
+      <c r="CD43" s="9"/>
+      <c r="CE43" s="9"/>
+      <c r="CF43" s="9"/>
+      <c r="CG43" s="9"/>
+      <c r="CH43" s="9"/>
+      <c r="CI43" s="9"/>
+      <c r="CJ43" s="9"/>
+      <c r="CK43" s="9"/>
+      <c r="CL43" s="9"/>
+      <c r="CM43" s="9"/>
+      <c r="CN43" s="9"/>
+      <c r="CO43" s="9"/>
+      <c r="CP43" s="9"/>
+      <c r="CQ43" s="9"/>
+      <c r="CR43" s="9"/>
+      <c r="CS43" s="9"/>
+      <c r="CT43" s="9"/>
+      <c r="CU43" s="9"/>
+      <c r="CV43" s="9"/>
+      <c r="CW43" s="9"/>
+      <c r="CX43" s="9"/>
+      <c r="CY43" s="9"/>
+      <c r="CZ43" s="9"/>
+      <c r="DA43" s="9"/>
+      <c r="DB43" s="9"/>
+      <c r="DC43" s="9"/>
+      <c r="DD43" s="9"/>
     </row>
-    <row r="44" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C44" s="8"/>
       <c r="D44" s="8"/>
       <c r="E44" s="8"/>
       <c r="F44" s="8"/>
       <c r="G44" s="8"/>
       <c r="H44" s="8"/>
       <c r="I44" s="8"/>
       <c r="J44" s="8"/>
       <c r="K44" s="8"/>
       <c r="L44" s="8"/>
       <c r="M44" s="8"/>
       <c r="N44" s="8"/>
       <c r="O44" s="8"/>
       <c r="P44" s="8"/>
       <c r="Q44" s="8"/>
       <c r="R44" s="8"/>
       <c r="S44" s="8"/>
       <c r="T44" s="8"/>
       <c r="U44" s="8"/>
       <c r="V44" s="8"/>
       <c r="W44" s="8"/>
       <c r="X44" s="8"/>
       <c r="Y44" s="10"/>
       <c r="Z44" s="10"/>
       <c r="AA44" s="10"/>
@@ -15305,51 +15439,51 @@
       <c r="CG44" s="10"/>
       <c r="CH44" s="10"/>
       <c r="CI44" s="10"/>
       <c r="CJ44" s="10"/>
       <c r="CK44" s="10"/>
       <c r="CL44" s="10"/>
       <c r="CM44" s="10"/>
       <c r="CN44" s="10"/>
       <c r="CO44" s="10"/>
       <c r="CP44" s="10"/>
       <c r="CQ44" s="10"/>
       <c r="CR44" s="10"/>
       <c r="CS44" s="10"/>
       <c r="CT44" s="10"/>
       <c r="CU44" s="10"/>
       <c r="CV44" s="10"/>
       <c r="CW44" s="10"/>
       <c r="CX44" s="10"/>
       <c r="CY44" s="10"/>
       <c r="CZ44" s="10"/>
       <c r="DA44" s="10"/>
       <c r="DB44" s="10"/>
       <c r="DC44" s="10"/>
       <c r="DD44" s="10"/>
     </row>
-    <row r="45" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C45" s="8"/>
       <c r="D45" s="8"/>
       <c r="E45" s="8"/>
       <c r="F45" s="8"/>
       <c r="G45" s="8"/>
       <c r="H45" s="8"/>
       <c r="I45" s="8"/>
       <c r="J45" s="8"/>
       <c r="K45" s="8"/>
       <c r="L45" s="8"/>
       <c r="M45" s="8"/>
       <c r="N45" s="8"/>
       <c r="O45" s="8"/>
       <c r="P45" s="8"/>
       <c r="Q45" s="8"/>
       <c r="R45" s="8"/>
       <c r="S45" s="8"/>
       <c r="T45" s="8"/>
       <c r="U45" s="8"/>
       <c r="V45" s="8"/>
       <c r="W45" s="8"/>
       <c r="X45" s="8"/>
       <c r="Y45" s="10"/>
       <c r="Z45" s="10"/>
       <c r="AA45" s="10"/>
@@ -15413,157 +15547,157 @@
       <c r="CG45" s="10"/>
       <c r="CH45" s="10"/>
       <c r="CI45" s="10"/>
       <c r="CJ45" s="10"/>
       <c r="CK45" s="10"/>
       <c r="CL45" s="10"/>
       <c r="CM45" s="10"/>
       <c r="CN45" s="10"/>
       <c r="CO45" s="10"/>
       <c r="CP45" s="10"/>
       <c r="CQ45" s="10"/>
       <c r="CR45" s="10"/>
       <c r="CS45" s="10"/>
       <c r="CT45" s="10"/>
       <c r="CU45" s="10"/>
       <c r="CV45" s="10"/>
       <c r="CW45" s="10"/>
       <c r="CX45" s="10"/>
       <c r="CY45" s="10"/>
       <c r="CZ45" s="10"/>
       <c r="DA45" s="10"/>
       <c r="DB45" s="10"/>
       <c r="DC45" s="10"/>
       <c r="DD45" s="10"/>
     </row>
-    <row r="48" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...105 lines deleted...]
-      <c r="DD48" s="4"/>
+    <row r="46" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C46" s="8"/>
+      <c r="D46" s="8"/>
+      <c r="E46" s="8"/>
+      <c r="F46" s="8"/>
+      <c r="G46" s="8"/>
+      <c r="H46" s="8"/>
+      <c r="I46" s="8"/>
+      <c r="J46" s="8"/>
+      <c r="K46" s="8"/>
+      <c r="L46" s="8"/>
+      <c r="M46" s="8"/>
+      <c r="N46" s="8"/>
+      <c r="O46" s="8"/>
+      <c r="P46" s="8"/>
+      <c r="Q46" s="8"/>
+      <c r="R46" s="8"/>
+      <c r="S46" s="8"/>
+      <c r="T46" s="8"/>
+      <c r="U46" s="8"/>
+      <c r="V46" s="8"/>
+      <c r="W46" s="8"/>
+      <c r="X46" s="8"/>
+      <c r="Y46" s="10"/>
+      <c r="Z46" s="10"/>
+      <c r="AA46" s="10"/>
+      <c r="AB46" s="10"/>
+      <c r="AC46" s="10"/>
+      <c r="AD46" s="10"/>
+      <c r="AE46" s="10"/>
+      <c r="AF46" s="10"/>
+      <c r="AG46" s="10"/>
+      <c r="AH46" s="10"/>
+      <c r="AI46" s="10"/>
+      <c r="AJ46" s="10"/>
+      <c r="AK46" s="10"/>
+      <c r="AL46" s="10"/>
+      <c r="AM46" s="10"/>
+      <c r="AN46" s="10"/>
+      <c r="AO46" s="10"/>
+      <c r="AP46" s="10"/>
+      <c r="AQ46" s="10"/>
+      <c r="AR46" s="10"/>
+      <c r="AS46" s="10"/>
+      <c r="AT46" s="10"/>
+      <c r="AU46" s="10"/>
+      <c r="AV46" s="10"/>
+      <c r="AW46" s="10"/>
+      <c r="AX46" s="10"/>
+      <c r="AY46" s="10"/>
+      <c r="AZ46" s="10"/>
+      <c r="BA46" s="10"/>
+      <c r="BB46" s="10"/>
+      <c r="BC46" s="10"/>
+      <c r="BD46" s="10"/>
+      <c r="BE46" s="10"/>
+      <c r="BF46" s="10"/>
+      <c r="BG46" s="10"/>
+      <c r="BH46" s="10"/>
+      <c r="BI46" s="10"/>
+      <c r="BJ46" s="10"/>
+      <c r="BK46" s="10"/>
+      <c r="BL46" s="10"/>
+      <c r="BM46" s="10"/>
+      <c r="BN46" s="10"/>
+      <c r="BO46" s="10"/>
+      <c r="BP46" s="10"/>
+      <c r="BQ46" s="10"/>
+      <c r="BR46" s="10"/>
+      <c r="BS46" s="10"/>
+      <c r="BT46" s="10"/>
+      <c r="BU46" s="10"/>
+      <c r="BV46" s="10"/>
+      <c r="BW46" s="10"/>
+      <c r="BX46" s="10"/>
+      <c r="BY46" s="10"/>
+      <c r="BZ46" s="10"/>
+      <c r="CA46" s="10"/>
+      <c r="CB46" s="10"/>
+      <c r="CC46" s="10"/>
+      <c r="CD46" s="10"/>
+      <c r="CE46" s="10"/>
+      <c r="CF46" s="10"/>
+      <c r="CG46" s="10"/>
+      <c r="CH46" s="10"/>
+      <c r="CI46" s="10"/>
+      <c r="CJ46" s="10"/>
+      <c r="CK46" s="10"/>
+      <c r="CL46" s="10"/>
+      <c r="CM46" s="10"/>
+      <c r="CN46" s="10"/>
+      <c r="CO46" s="10"/>
+      <c r="CP46" s="10"/>
+      <c r="CQ46" s="10"/>
+      <c r="CR46" s="10"/>
+      <c r="CS46" s="10"/>
+      <c r="CT46" s="10"/>
+      <c r="CU46" s="10"/>
+      <c r="CV46" s="10"/>
+      <c r="CW46" s="10"/>
+      <c r="CX46" s="10"/>
+      <c r="CY46" s="10"/>
+      <c r="CZ46" s="10"/>
+      <c r="DA46" s="10"/>
+      <c r="DB46" s="10"/>
+      <c r="DC46" s="10"/>
+      <c r="DD46" s="10"/>
     </row>
     <row r="49" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C49" s="4"/>
       <c r="D49" s="4"/>
       <c r="E49" s="4"/>
       <c r="F49" s="4"/>
       <c r="G49" s="4"/>
       <c r="H49" s="4"/>
       <c r="I49" s="4"/>
       <c r="J49" s="4"/>
       <c r="K49" s="4"/>
       <c r="L49" s="4"/>
       <c r="M49" s="4"/>
       <c r="N49" s="4"/>
       <c r="O49" s="4"/>
       <c r="P49" s="4"/>
       <c r="Q49" s="4"/>
       <c r="R49" s="4"/>
       <c r="S49" s="4"/>
       <c r="T49" s="4"/>
       <c r="U49" s="4"/>
       <c r="V49" s="4"/>
       <c r="W49" s="4"/>
       <c r="X49" s="4"/>
       <c r="Y49" s="4"/>
@@ -19303,50 +19437,155 @@
       <c r="CI83" s="4"/>
       <c r="CJ83" s="4"/>
       <c r="CK83" s="4"/>
       <c r="CL83" s="4"/>
       <c r="CM83" s="4"/>
       <c r="CN83" s="4"/>
       <c r="CO83" s="4"/>
       <c r="CP83" s="4"/>
       <c r="CQ83" s="4"/>
       <c r="CR83" s="4"/>
       <c r="CS83" s="4"/>
       <c r="CT83" s="4"/>
       <c r="CU83" s="4"/>
       <c r="CV83" s="4"/>
       <c r="CW83" s="4"/>
       <c r="CX83" s="4"/>
       <c r="CY83" s="4"/>
       <c r="CZ83" s="4"/>
       <c r="DA83" s="4"/>
       <c r="DB83" s="4"/>
       <c r="DC83" s="4"/>
       <c r="DD83" s="4"/>
     </row>
     <row r="84" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C84" s="4"/>
+      <c r="D84" s="4"/>
+      <c r="E84" s="4"/>
+      <c r="F84" s="4"/>
+      <c r="G84" s="4"/>
+      <c r="H84" s="4"/>
+      <c r="I84" s="4"/>
+      <c r="J84" s="4"/>
+      <c r="K84" s="4"/>
+      <c r="L84" s="4"/>
+      <c r="M84" s="4"/>
+      <c r="N84" s="4"/>
+      <c r="O84" s="4"/>
+      <c r="P84" s="4"/>
+      <c r="Q84" s="4"/>
+      <c r="R84" s="4"/>
+      <c r="S84" s="4"/>
+      <c r="T84" s="4"/>
+      <c r="U84" s="4"/>
+      <c r="V84" s="4"/>
+      <c r="W84" s="4"/>
+      <c r="X84" s="4"/>
+      <c r="Y84" s="4"/>
+      <c r="Z84" s="4"/>
+      <c r="AA84" s="4"/>
+      <c r="AB84" s="4"/>
+      <c r="AC84" s="4"/>
+      <c r="AD84" s="4"/>
+      <c r="AE84" s="4"/>
+      <c r="AF84" s="4"/>
+      <c r="AG84" s="4"/>
+      <c r="AH84" s="4"/>
+      <c r="AI84" s="4"/>
+      <c r="AJ84" s="4"/>
+      <c r="AK84" s="4"/>
+      <c r="AL84" s="4"/>
+      <c r="AM84" s="4"/>
+      <c r="AN84" s="4"/>
+      <c r="AO84" s="4"/>
+      <c r="AP84" s="4"/>
+      <c r="AQ84" s="4"/>
+      <c r="AR84" s="4"/>
+      <c r="AS84" s="4"/>
+      <c r="AT84" s="4"/>
+      <c r="AU84" s="4"/>
+      <c r="AV84" s="4"/>
+      <c r="AW84" s="4"/>
+      <c r="AX84" s="4"/>
+      <c r="AY84" s="4"/>
+      <c r="AZ84" s="4"/>
+      <c r="BA84" s="4"/>
+      <c r="BB84" s="4"/>
+      <c r="BC84" s="4"/>
+      <c r="BD84" s="4"/>
+      <c r="BE84" s="4"/>
+      <c r="BF84" s="4"/>
+      <c r="BG84" s="4"/>
+      <c r="BH84" s="4"/>
+      <c r="BI84" s="4"/>
+      <c r="BJ84" s="4"/>
+      <c r="BK84" s="4"/>
+      <c r="BL84" s="4"/>
+      <c r="BM84" s="4"/>
+      <c r="BN84" s="4"/>
+      <c r="BO84" s="4"/>
+      <c r="BP84" s="4"/>
+      <c r="BQ84" s="4"/>
+      <c r="BR84" s="4"/>
+      <c r="BS84" s="4"/>
+      <c r="BT84" s="4"/>
+      <c r="BU84" s="4"/>
+      <c r="BV84" s="4"/>
+      <c r="BW84" s="4"/>
+      <c r="BX84" s="4"/>
+      <c r="BY84" s="4"/>
+      <c r="BZ84" s="4"/>
+      <c r="CA84" s="4"/>
+      <c r="CB84" s="4"/>
+      <c r="CC84" s="4"/>
+      <c r="CD84" s="4"/>
+      <c r="CE84" s="4"/>
+      <c r="CF84" s="4"/>
+      <c r="CG84" s="4"/>
+      <c r="CH84" s="4"/>
+      <c r="CI84" s="4"/>
+      <c r="CJ84" s="4"/>
+      <c r="CK84" s="4"/>
+      <c r="CL84" s="4"/>
+      <c r="CM84" s="4"/>
+      <c r="CN84" s="4"/>
+      <c r="CO84" s="4"/>
+      <c r="CP84" s="4"/>
+      <c r="CQ84" s="4"/>
+      <c r="CR84" s="4"/>
+      <c r="CS84" s="4"/>
+      <c r="CT84" s="4"/>
+      <c r="CU84" s="4"/>
+      <c r="CV84" s="4"/>
+      <c r="CW84" s="4"/>
+      <c r="CX84" s="4"/>
+      <c r="CY84" s="4"/>
+      <c r="CZ84" s="4"/>
+      <c r="DA84" s="4"/>
+      <c r="DB84" s="4"/>
+      <c r="DC84" s="4"/>
+      <c r="DD84" s="4"/>
     </row>
     <row r="85" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C85" s="4"/>
     </row>
     <row r="86" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C86" s="4"/>
     </row>
     <row r="87" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C87" s="4"/>
     </row>
     <row r="88" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C88" s="4"/>
     </row>
     <row r="89" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C89" s="4"/>
     </row>
     <row r="90" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C90" s="4"/>
     </row>
     <row r="91" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C91" s="4"/>
     </row>
     <row r="92" spans="3:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C92" s="4"/>
     </row>
@@ -19457,50 +19696,53 @@
     </row>
     <row r="128" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C128" s="4"/>
     </row>
     <row r="129" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C129" s="4"/>
     </row>
     <row r="130" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C130" s="4"/>
     </row>
     <row r="131" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C131" s="4"/>
     </row>
     <row r="132" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C132" s="4"/>
     </row>
     <row r="133" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C133" s="4"/>
     </row>
     <row r="134" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C134" s="4"/>
     </row>
     <row r="135" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C135" s="4"/>
     </row>
+    <row r="136" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C136" s="4"/>
+    </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="M6:W6" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>