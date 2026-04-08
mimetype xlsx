--- v1 (2026-01-05)
+++ v2 (2026-04-08)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2025Q3_web\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2025Q4_web\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="465" windowWidth="38400" windowHeight="20220"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="192" uniqueCount="177">
   <si>
     <t>Izravna ulaganja</t>
   </si>
   <si>
     <t>Portfeljna ulaganja</t>
   </si>
   <si>
     <t>2000.</t>
   </si>
   <si>
     <t>2001.</t>
   </si>
   <si>
     <t>2002.</t>
   </si>
   <si>
     <t>2003.</t>
   </si>
   <si>
     <t>2004.</t>
   </si>
   <si>
     <t>2005.</t>
   </si>
   <si>
@@ -1272,50 +1272,56 @@
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>Revidirani podaci.</t>
     </r>
   </si>
   <si>
     <t>2. tr. 25.</t>
   </si>
   <si>
     <t>3. tr. 25.</t>
   </si>
+  <si>
+    <t>2025.</t>
+  </si>
+  <si>
+    <t>4. tr. 25.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="10">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _k_n_-;\-* #,##0.00\ _k_n_-;_-* &quot;-&quot;??\ _k_n_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="#\ ##0"/>
     <numFmt numFmtId="167" formatCode="#,###,##0.0;\-#,###,##0.0"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0\ _F_B_-;\-* #,##0\ _F_B_-;_-* &quot;-&quot;\ _F_B_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00\ _F_B_-;\-* #,##0.00\ _F_B_-;_-* &quot;-&quot;??\ _F_B_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0\ &quot;FB&quot;_-;\-* #,##0\ &quot;FB&quot;_-;_-* &quot;-&quot;\ &quot;FB&quot;_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00\ &quot;FB&quot;_-;\-* #,##0.00\ &quot;FB&quot;_-;_-* &quot;-&quot;??\ &quot;FB&quot;_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="#,##0.0_i"/>
     <numFmt numFmtId="173" formatCode="yyyy\."/>
   </numFmts>
   <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
@@ -2094,108 +2100,110 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:DZ377"/>
+  <dimension ref="B2:EB377"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.6640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.6640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="65.6640625" style="2" customWidth="1"/>
-    <col min="3" max="27" width="10.6640625" style="2"/>
-[...1 lines deleted...]
-    <col min="29" max="16384" width="10.6640625" style="2"/>
+    <col min="3" max="28" width="10.6640625" style="2"/>
+    <col min="29" max="29" width="15.6640625" style="2" customWidth="1"/>
+    <col min="30" max="16384" width="10.6640625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="5" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="3" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="15" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="4" spans="2:130" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:132" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="3"/>
     </row>
-    <row r="5" spans="2:130" s="14" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:132" s="14" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="12"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="7"/>
       <c r="AA5" s="7"/>
-      <c r="AB5" s="12"/>
+      <c r="AB5" s="8" t="s">
+        <v>109</v>
+      </c>
       <c r="AC5" s="12"/>
       <c r="AD5" s="12"/>
       <c r="AE5" s="12"/>
-      <c r="AF5" s="7"/>
+      <c r="AF5" s="12"/>
       <c r="AG5" s="7"/>
       <c r="AH5" s="7"/>
       <c r="AI5" s="7"/>
       <c r="AJ5" s="7"/>
       <c r="AK5" s="7"/>
       <c r="AL5" s="7"/>
       <c r="AM5" s="7"/>
       <c r="AN5" s="7"/>
       <c r="AO5" s="7"/>
       <c r="AP5" s="7"/>
       <c r="AQ5" s="7"/>
       <c r="AR5" s="7"/>
       <c r="AS5" s="7"/>
       <c r="AT5" s="7"/>
       <c r="AU5" s="7"/>
       <c r="AV5" s="7"/>
       <c r="AW5" s="7"/>
       <c r="AX5" s="7"/>
       <c r="AY5" s="7"/>
       <c r="AZ5" s="7"/>
       <c r="BA5" s="7"/>
       <c r="BB5" s="7"/>
       <c r="BC5" s="7"/>
       <c r="BD5" s="7"/>
       <c r="BE5" s="7"/>
@@ -2247,61 +2255,65 @@
       <c r="CY5" s="7"/>
       <c r="CZ5" s="7"/>
       <c r="DA5" s="7"/>
       <c r="DB5" s="7"/>
       <c r="DC5" s="7"/>
       <c r="DD5" s="7"/>
       <c r="DE5" s="7"/>
       <c r="DF5" s="7"/>
       <c r="DG5" s="7"/>
       <c r="DH5" s="7"/>
       <c r="DI5" s="7"/>
       <c r="DJ5" s="7"/>
       <c r="DK5" s="7"/>
       <c r="DL5" s="7"/>
       <c r="DM5" s="7"/>
       <c r="DN5" s="7"/>
       <c r="DO5" s="7"/>
       <c r="DP5" s="7"/>
       <c r="DQ5" s="7"/>
       <c r="DR5" s="7"/>
       <c r="DS5" s="7"/>
       <c r="DT5" s="7"/>
       <c r="DU5" s="7"/>
       <c r="DV5" s="7"/>
       <c r="DW5" s="7"/>
-      <c r="DX5" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="DX5" s="7"/>
       <c r="DY5" s="7" t="s">
         <v>171</v>
       </c>
-      <c r="DZ5" s="8" t="s">
+      <c r="DZ5" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="EA5" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="EB5" s="8" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="6" spans="2:130" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:132" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="4"/>
       <c r="C6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>6</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>9</v>
       </c>
@@ -2334,361 +2346,367 @@
       </c>
       <c r="T6" s="13" t="s">
         <v>19</v>
       </c>
       <c r="U6" s="13" t="s">
         <v>20</v>
       </c>
       <c r="V6" s="13" t="s">
         <v>21</v>
       </c>
       <c r="W6" s="13" t="s">
         <v>22</v>
       </c>
       <c r="X6" s="13" t="s">
         <v>113</v>
       </c>
       <c r="Y6" s="13" t="s">
         <v>118</v>
       </c>
       <c r="Z6" s="13" t="s">
         <v>162</v>
       </c>
       <c r="AA6" s="13" t="s">
         <v>168</v>
       </c>
-      <c r="AB6" s="4" t="s">
+      <c r="AB6" s="13" t="s">
+        <v>175</v>
+      </c>
+      <c r="AC6" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="AC6" s="4" t="s">
+      <c r="AD6" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="AD6" s="4" t="s">
+      <c r="AE6" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="AE6" s="4" t="s">
+      <c r="AF6" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="AF6" s="4" t="s">
+      <c r="AG6" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="AG6" s="4" t="s">
+      <c r="AH6" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="AH6" s="4" t="s">
+      <c r="AI6" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="AI6" s="4" t="s">
+      <c r="AJ6" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="AJ6" s="4" t="s">
+      <c r="AK6" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="AK6" s="4" t="s">
+      <c r="AL6" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="AL6" s="4" t="s">
+      <c r="AM6" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="AM6" s="4" t="s">
+      <c r="AN6" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="AN6" s="4" t="s">
+      <c r="AO6" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="AO6" s="4" t="s">
+      <c r="AP6" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="AP6" s="4" t="s">
+      <c r="AQ6" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="AQ6" s="4" t="s">
+      <c r="AR6" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="AR6" s="4" t="s">
+      <c r="AS6" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="AS6" s="4" t="s">
+      <c r="AT6" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="AT6" s="4" t="s">
+      <c r="AU6" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="AU6" s="4" t="s">
+      <c r="AV6" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="AV6" s="4" t="s">
+      <c r="AW6" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="AW6" s="4" t="s">
+      <c r="AX6" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="AX6" s="4" t="s">
+      <c r="AY6" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="AY6" s="4" t="s">
+      <c r="AZ6" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="AZ6" s="4" t="s">
+      <c r="BA6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="BA6" s="4" t="s">
+      <c r="BB6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="BB6" s="4" t="s">
+      <c r="BC6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="BC6" s="4" t="s">
+      <c r="BD6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="BD6" s="4" t="s">
+      <c r="BE6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="BE6" s="4" t="s">
+      <c r="BF6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="BF6" s="4" t="s">
+      <c r="BG6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="BG6" s="4" t="s">
+      <c r="BH6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="BH6" s="4" t="s">
+      <c r="BI6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="BI6" s="4" t="s">
+      <c r="BJ6" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="BJ6" s="4" t="s">
+      <c r="BK6" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="BK6" s="4" t="s">
+      <c r="BL6" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="BL6" s="4" t="s">
+      <c r="BM6" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="BM6" s="4" t="s">
+      <c r="BN6" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="BN6" s="4" t="s">
+      <c r="BO6" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="BO6" s="4" t="s">
+      <c r="BP6" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="BP6" s="4" t="s">
+      <c r="BQ6" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="BQ6" s="4" t="s">
+      <c r="BR6" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="BR6" s="4" t="s">
+      <c r="BS6" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="BS6" s="4" t="s">
+      <c r="BT6" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="BT6" s="4" t="s">
+      <c r="BU6" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="BU6" s="4" t="s">
+      <c r="BV6" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="BV6" s="4" t="s">
+      <c r="BW6" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="BW6" s="4" t="s">
+      <c r="BX6" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="BX6" s="4" t="s">
+      <c r="BY6" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="BY6" s="4" t="s">
+      <c r="BZ6" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="BZ6" s="4" t="s">
+      <c r="CA6" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="CA6" s="4" t="s">
+      <c r="CB6" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="CB6" s="4" t="s">
+      <c r="CC6" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="CC6" s="4" t="s">
+      <c r="CD6" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="CD6" s="4" t="s">
+      <c r="CE6" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="CE6" s="4" t="s">
+      <c r="CF6" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="CF6" s="4" t="s">
+      <c r="CG6" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="CG6" s="4" t="s">
+      <c r="CH6" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="CH6" s="4" t="s">
+      <c r="CI6" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="CI6" s="4" t="s">
+      <c r="CJ6" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="CJ6" s="4" t="s">
+      <c r="CK6" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="CK6" s="4" t="s">
+      <c r="CL6" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="CL6" s="4" t="s">
+      <c r="CM6" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="CM6" s="4" t="s">
+      <c r="CN6" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="CN6" s="4" t="s">
+      <c r="CO6" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="CO6" s="4" t="s">
+      <c r="CP6" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="CP6" s="4" t="s">
+      <c r="CQ6" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="CQ6" s="4" t="s">
+      <c r="CR6" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="CR6" s="4" t="s">
+      <c r="CS6" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="CS6" s="4" t="s">
+      <c r="CT6" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="CT6" s="4" t="s">
+      <c r="CU6" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="CU6" s="4" t="s">
+      <c r="CV6" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="CV6" s="4" t="s">
+      <c r="CW6" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="CW6" s="4" t="s">
+      <c r="CX6" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="CX6" s="4" t="s">
+      <c r="CY6" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="CY6" s="4" t="s">
+      <c r="CZ6" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="CZ6" s="4" t="s">
+      <c r="DA6" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="DA6" s="4" t="s">
+      <c r="DB6" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="DB6" s="4" t="s">
+      <c r="DC6" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="DC6" s="4" t="s">
+      <c r="DD6" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="DD6" s="4" t="s">
+      <c r="DE6" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="DE6" s="4" t="s">
+      <c r="DF6" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="DF6" s="4" t="s">
+      <c r="DG6" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="DG6" s="4" t="s">
+      <c r="DH6" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="DH6" s="4" t="s">
+      <c r="DI6" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="DI6" s="4" t="s">
+      <c r="DJ6" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="DJ6" s="4" t="s">
+      <c r="DK6" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="DK6" s="4" t="s">
+      <c r="DL6" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="DL6" s="4" t="s">
+      <c r="DM6" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="DM6" s="4" t="s">
+      <c r="DN6" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="DN6" s="4" t="s">
+      <c r="DO6" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="DO6" s="4" t="s">
+      <c r="DP6" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="DP6" s="4" t="s">
+      <c r="DQ6" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="DQ6" s="4" t="s">
+      <c r="DR6" s="4" t="s">
         <v>160</v>
       </c>
-      <c r="DR6" s="4" t="s">
+      <c r="DS6" s="4" t="s">
         <v>161</v>
       </c>
-      <c r="DS6" s="4" t="s">
+      <c r="DT6" s="4" t="s">
         <v>163</v>
       </c>
-      <c r="DT6" s="4" t="s">
+      <c r="DU6" s="4" t="s">
         <v>164</v>
       </c>
-      <c r="DU6" s="4" t="s">
+      <c r="DV6" s="4" t="s">
         <v>166</v>
       </c>
-      <c r="DV6" s="4" t="s">
+      <c r="DW6" s="4" t="s">
         <v>167</v>
       </c>
-      <c r="DW6" s="4" t="s">
+      <c r="DX6" s="4" t="s">
         <v>169</v>
       </c>
-      <c r="DX6" s="4" t="s">
+      <c r="DY6" s="4" t="s">
         <v>170</v>
       </c>
-      <c r="DY6" s="4" t="s">
+      <c r="DZ6" s="4" t="s">
         <v>173</v>
       </c>
-      <c r="DZ6" s="4" t="s">
+      <c r="EA6" s="4" t="s">
         <v>174</v>
       </c>
-    </row>
-    <row r="7" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EB6" s="4" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="7" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="17">
         <v>-1022.3558272999999</v>
       </c>
       <c r="D7" s="17">
         <v>-995.42885961015054</v>
       </c>
       <c r="E7" s="17">
         <v>-430.25192030462455</v>
       </c>
       <c r="F7" s="17">
         <v>-1494.5896087177466</v>
       </c>
       <c r="G7" s="17">
         <v>-748.02479046163489</v>
       </c>
       <c r="H7" s="17">
         <v>-1276.3838850194331</v>
       </c>
       <c r="I7" s="17">
         <v>-2281.4769244020254</v>
       </c>
       <c r="J7" s="17">
@@ -2724,360 +2742,366 @@
       <c r="T7" s="17">
         <v>-1105.5918221462287</v>
       </c>
       <c r="U7" s="17">
         <v>-1112.6809676136904</v>
       </c>
       <c r="V7" s="17">
         <v>-3575.3406492592276</v>
       </c>
       <c r="W7" s="17">
         <v>-1150.8408129851111</v>
       </c>
       <c r="X7" s="17">
         <v>-3638.2188174800176</v>
       </c>
       <c r="Y7" s="17">
         <v>-4089.787207007259</v>
       </c>
       <c r="Z7" s="17">
         <v>-1878.3152631772405</v>
       </c>
       <c r="AA7" s="17">
         <v>-1599.3380400819353</v>
       </c>
       <c r="AB7" s="17">
+        <v>-2993.7382288063709</v>
+      </c>
+      <c r="AC7" s="17">
         <v>-430.60755569999992</v>
       </c>
-      <c r="AC7" s="17">
+      <c r="AD7" s="17">
         <v>-357.93492829999985</v>
       </c>
-      <c r="AD7" s="17">
+      <c r="AE7" s="17">
         <v>-126.8608054000001</v>
       </c>
-      <c r="AE7" s="17">
+      <c r="AF7" s="17">
         <v>-106.95253789999997</v>
       </c>
-      <c r="AF7" s="17">
+      <c r="AG7" s="17">
         <v>-111.9962830525379</v>
       </c>
-      <c r="AG7" s="17">
+      <c r="AH7" s="17">
         <v>-208.33065605253756</v>
       </c>
-      <c r="AH7" s="17">
+      <c r="AI7" s="17">
         <v>61.555507647462761</v>
       </c>
-      <c r="AI7" s="17">
+      <c r="AJ7" s="17">
         <v>-736.65742815253782</v>
       </c>
-      <c r="AJ7" s="17">
+      <c r="AK7" s="17">
         <v>-240.09604541883738</v>
       </c>
-      <c r="AK7" s="17">
+      <c r="AL7" s="17">
         <v>119.30458338116267</v>
       </c>
-      <c r="AL7" s="17">
+      <c r="AM7" s="17">
         <v>-47.545326418837803</v>
       </c>
-      <c r="AM7" s="17">
+      <c r="AN7" s="17">
         <v>-261.91513184811203</v>
       </c>
-      <c r="AN7" s="17">
+      <c r="AO7" s="17">
         <v>-199.97393510443658</v>
       </c>
-      <c r="AO7" s="17">
+      <c r="AP7" s="17">
         <v>-551.14432470443717</v>
       </c>
-      <c r="AP7" s="17">
+      <c r="AQ7" s="17">
         <v>-111.27953030443764</v>
       </c>
-      <c r="AQ7" s="17">
+      <c r="AR7" s="17">
         <v>-632.19181860443518</v>
       </c>
-      <c r="AR7" s="17">
+      <c r="AS7" s="17">
         <v>-235.4964270192215</v>
       </c>
-      <c r="AS7" s="17">
+      <c r="AT7" s="17">
         <v>-221.84075729943046</v>
       </c>
-      <c r="AT7" s="17">
+      <c r="AU7" s="17">
         <v>-158.66636488781799</v>
       </c>
-      <c r="AU7" s="17">
+      <c r="AV7" s="17">
         <v>-132.02124125516494</v>
       </c>
-      <c r="AV7" s="17">
+      <c r="AW7" s="17">
         <v>-204.41705277993947</v>
       </c>
-      <c r="AW7" s="17">
+      <c r="AX7" s="17">
         <v>-599.04780059823304</v>
       </c>
-      <c r="AX7" s="17">
+      <c r="AY7" s="17">
         <v>-310.33367829823675</v>
       </c>
-      <c r="AY7" s="17">
+      <c r="AZ7" s="17">
         <v>-162.58535334302388</v>
       </c>
-      <c r="AZ7" s="17">
+      <c r="BA7" s="17">
         <v>-277.36813270050305</v>
       </c>
-      <c r="BA7" s="17">
+      <c r="BB7" s="17">
         <v>-704.39355280050836</v>
       </c>
-      <c r="BB7" s="17">
+      <c r="BC7" s="17">
         <v>-300.05376340050429</v>
       </c>
-      <c r="BC7" s="17">
+      <c r="BD7" s="17">
         <v>-999.6614755005096</v>
       </c>
-      <c r="BD7" s="17">
+      <c r="BE7" s="17">
         <v>-1307.8495828752998</v>
       </c>
-      <c r="BE7" s="17">
+      <c r="BF7" s="17">
         <v>-815.71266207529163</v>
       </c>
-      <c r="BF7" s="17">
+      <c r="BG7" s="17">
         <v>-528.72727264969717</v>
       </c>
-      <c r="BG7" s="17">
+      <c r="BH7" s="17">
         <v>-490.42097991305377</v>
       </c>
-      <c r="BH7" s="17">
+      <c r="BI7" s="17">
         <v>-854.66390893007019</v>
       </c>
-      <c r="BI7" s="17">
+      <c r="BJ7" s="17">
         <v>-696.86887602604338</v>
       </c>
-      <c r="BJ7" s="17">
+      <c r="BK7" s="17">
         <v>-217.5188347652786</v>
       </c>
-      <c r="BK7" s="17">
+      <c r="BL7" s="17">
         <v>-869.17137276031031</v>
       </c>
-      <c r="BL7" s="17">
+      <c r="BM7" s="17">
         <v>-171.12662206258716</v>
       </c>
-      <c r="BM7" s="17">
+      <c r="BN7" s="17">
         <v>-610.72800454063577</v>
       </c>
-      <c r="BN7" s="17">
+      <c r="BO7" s="17">
         <v>-168.85923865078814</v>
       </c>
-      <c r="BO7" s="17">
+      <c r="BP7" s="17">
         <v>-324.92850345394424</v>
       </c>
-      <c r="BP7" s="17">
+      <c r="BQ7" s="17">
         <v>-635.33208485435102</v>
       </c>
-      <c r="BQ7" s="17">
+      <c r="BR7" s="17">
         <v>46.317272595646273</v>
       </c>
-      <c r="BR7" s="17">
+      <c r="BS7" s="17">
         <v>-347.669041034354</v>
       </c>
-      <c r="BS7" s="17">
+      <c r="BT7" s="17">
         <v>126.61463006564588</v>
       </c>
-      <c r="BT7" s="17">
+      <c r="BU7" s="17">
         <v>-143.62262927540053</v>
       </c>
-      <c r="BU7" s="17">
+      <c r="BV7" s="17">
         <v>-153.35688575539851</v>
       </c>
-      <c r="BV7" s="17">
+      <c r="BW7" s="17">
         <v>-528.71257794540452</v>
       </c>
-      <c r="BW7" s="17">
+      <c r="BX7" s="17">
         <v>-121.38978915540454</v>
       </c>
-      <c r="BX7" s="17">
+      <c r="BY7" s="17">
         <v>-270.73789917967792</v>
       </c>
-      <c r="BY7" s="17">
+      <c r="BZ7" s="17">
         <v>-144.70144443967774</v>
       </c>
-      <c r="BZ7" s="17">
+      <c r="CA7" s="17">
         <v>-259.83334722967788</v>
       </c>
-      <c r="CA7" s="17">
+      <c r="CB7" s="17">
         <v>-372.44815751967877</v>
       </c>
-      <c r="CB7" s="17">
+      <c r="CC7" s="17">
         <v>-571.52226043322196</v>
       </c>
-      <c r="CC7" s="17">
+      <c r="CD7" s="17">
         <v>46.401938236779301</v>
       </c>
-      <c r="CD7" s="17">
+      <c r="CE7" s="17">
         <v>-0.81832657322092928</v>
       </c>
-      <c r="CE7" s="17">
+      <c r="CF7" s="17">
         <v>-208.9777964732217</v>
       </c>
-      <c r="CF7" s="17">
+      <c r="CG7" s="17">
         <v>-185.19037949726729</v>
       </c>
-      <c r="CG7" s="17">
+      <c r="CH7" s="17">
         <v>-311.42930949726542</v>
       </c>
-      <c r="CH7" s="17">
+      <c r="CI7" s="17">
         <v>-277.38316469726675</v>
       </c>
-      <c r="CI7" s="17">
+      <c r="CJ7" s="17">
         <v>109.83162322273222</v>
       </c>
-      <c r="CJ7" s="17">
+      <c r="CK7" s="17">
         <v>-273.360789065684</v>
       </c>
-      <c r="CK7" s="17">
+      <c r="CL7" s="17">
         <v>-20.251220585687207</v>
       </c>
-      <c r="CL7" s="17">
+      <c r="CM7" s="17">
         <v>66.044243624312685</v>
       </c>
-      <c r="CM7" s="17">
+      <c r="CN7" s="17">
         <v>-327.13790071567996</v>
       </c>
-      <c r="CN7" s="17">
+      <c r="CO7" s="17">
         <v>-415.61355709412715</v>
       </c>
-      <c r="CO7" s="17">
+      <c r="CP7" s="17">
         <v>-364.56618198412878</v>
       </c>
-      <c r="CP7" s="17">
+      <c r="CQ7" s="17">
         <v>-792.46347707412667</v>
       </c>
-      <c r="CQ7" s="17">
+      <c r="CR7" s="17">
         <v>-452.33294742412238</v>
       </c>
-      <c r="CR7" s="17">
+      <c r="CS7" s="17">
         <v>-142.85972297405834</v>
       </c>
-      <c r="CS7" s="17">
+      <c r="CT7" s="17">
         <v>-89.002526034056061</v>
       </c>
-      <c r="CT7" s="17">
+      <c r="CU7" s="17">
         <v>-332.77878470405756</v>
       </c>
-      <c r="CU7" s="17">
+      <c r="CV7" s="17">
         <v>-540.95078843405668</v>
       </c>
-      <c r="CV7" s="17">
+      <c r="CW7" s="17">
         <v>-436.56985986092172</v>
       </c>
-      <c r="CW7" s="17">
+      <c r="CX7" s="17">
         <v>-452.46819153092406</v>
       </c>
-      <c r="CX7" s="17">
+      <c r="CY7" s="17">
         <v>-64.44965062092399</v>
       </c>
-      <c r="CY7" s="17">
+      <c r="CZ7" s="17">
         <v>-159.19326560092074</v>
       </c>
-      <c r="CZ7" s="17">
+      <c r="DA7" s="17">
         <v>-555.04725118301997</v>
       </c>
-      <c r="DA7" s="17">
+      <c r="DB7" s="17">
         <v>-2350.8834083122852</v>
       </c>
-      <c r="DB7" s="17">
+      <c r="DC7" s="17">
         <v>-573.67044623951085</v>
       </c>
-      <c r="DC7" s="17">
+      <c r="DD7" s="17">
         <v>-95.739543524411602</v>
       </c>
-      <c r="DD7" s="17">
+      <c r="DE7" s="17">
         <v>-436.92085010599789</v>
       </c>
-      <c r="DE7" s="17">
+      <c r="DF7" s="17">
         <v>-248.40512465118752</v>
       </c>
-      <c r="DF7" s="17">
+      <c r="DG7" s="17">
         <v>-371.31000775630213</v>
       </c>
-      <c r="DG7" s="17">
+      <c r="DH7" s="17">
         <v>-94.204830471623552</v>
       </c>
-      <c r="DH7" s="17">
+      <c r="DI7" s="17">
         <v>-687.92021581892323</v>
       </c>
-      <c r="DI7" s="17">
+      <c r="DJ7" s="17">
         <v>-499.54569069235436</v>
       </c>
-      <c r="DJ7" s="17">
+      <c r="DK7" s="17">
         <v>-1496.3915188762246</v>
       </c>
-      <c r="DK7" s="17">
+      <c r="DL7" s="17">
         <v>-954.36139209251553</v>
       </c>
-      <c r="DL7" s="17">
+      <c r="DM7" s="17">
         <v>-1102.7188786070044</v>
       </c>
-      <c r="DM7" s="17">
+      <c r="DN7" s="17">
         <v>-653.04726542170454</v>
       </c>
-      <c r="DN7" s="17">
+      <c r="DO7" s="17">
         <v>-1097.5367304971371</v>
       </c>
-      <c r="DO7" s="17">
+      <c r="DP7" s="17">
         <v>-1236.4843324814128</v>
       </c>
-      <c r="DP7" s="17">
+      <c r="DQ7" s="17">
         <v>-945.66857681377621</v>
       </c>
-      <c r="DQ7" s="17">
+      <c r="DR7" s="17">
         <v>-153.41140917456312</v>
       </c>
-      <c r="DR7" s="17">
+      <c r="DS7" s="17">
         <v>-1053.8231452994114</v>
       </c>
-      <c r="DS7" s="17">
+      <c r="DT7" s="17">
         <v>274.58786811051016</v>
       </c>
-      <c r="DT7" s="17">
+      <c r="DU7" s="17">
         <v>-654.5717970581577</v>
       </c>
-      <c r="DU7" s="17">
+      <c r="DV7" s="17">
         <v>-206.64140114166969</v>
       </c>
-      <c r="DV7" s="17">
+      <c r="DW7" s="17">
         <v>-626.71776539400457</v>
       </c>
-      <c r="DW7" s="17">
+      <c r="DX7" s="17">
         <v>-111.40707648810326</v>
       </c>
-      <c r="DX7" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="DY7" s="17">
-        <v>-408.93981020113279</v>
+        <v>-659.73402803679619</v>
       </c>
       <c r="DZ7" s="17">
-        <v>-1777.7765240953058</v>
-[...2 lines deleted...]
-    <row r="8" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-372.77420104148212</v>
+      </c>
+      <c r="EA7" s="17">
+        <v>-1747.0730687118355</v>
+      </c>
+      <c r="EB7" s="17">
+        <v>-214.15693101625652</v>
+      </c>
+    </row>
+    <row r="8" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="18" t="s">
         <v>126</v>
       </c>
       <c r="C8" s="17">
         <v>55.009090399999998</v>
       </c>
       <c r="D8" s="17">
         <v>163.48118618911457</v>
       </c>
       <c r="E8" s="17">
         <v>627.62593922263477</v>
       </c>
       <c r="F8" s="17">
         <v>132.19498622089162</v>
       </c>
       <c r="G8" s="17">
         <v>345.10590461508764</v>
       </c>
       <c r="H8" s="17">
         <v>210.67648713981171</v>
       </c>
       <c r="I8" s="17">
         <v>252.85742441035401</v>
       </c>
       <c r="J8" s="17">
@@ -3113,360 +3137,366 @@
       <c r="T8" s="17">
         <v>474.56724465749551</v>
       </c>
       <c r="U8" s="17">
         <v>263.18808951538631</v>
       </c>
       <c r="V8" s="17">
         <v>73.872596840444857</v>
       </c>
       <c r="W8" s="17">
         <v>318.65403772283122</v>
       </c>
       <c r="X8" s="17">
         <v>826.26906824974287</v>
       </c>
       <c r="Y8" s="17">
         <v>-383.87880926453721</v>
       </c>
       <c r="Z8" s="17">
         <v>1379.1385457808647</v>
       </c>
       <c r="AA8" s="17">
         <v>2582.9253384343938</v>
       </c>
       <c r="AB8" s="17">
+        <v>-363.71760947852636</v>
+      </c>
+      <c r="AC8" s="17">
         <v>-6.6049432000000028</v>
       </c>
-      <c r="AC8" s="17">
+      <c r="AD8" s="17">
         <v>0.20104720000000098</v>
       </c>
-      <c r="AD8" s="17">
+      <c r="AE8" s="17">
         <v>30.466145000000001</v>
       </c>
-      <c r="AE8" s="17">
+      <c r="AF8" s="17">
         <v>30.946841399999997</v>
       </c>
-      <c r="AF8" s="17">
+      <c r="AG8" s="17">
         <v>10.975533572278525</v>
       </c>
-      <c r="AG8" s="17">
+      <c r="AH8" s="17">
         <v>23.681500872278633</v>
       </c>
-      <c r="AH8" s="17">
+      <c r="AI8" s="17">
         <v>99.010493472278895</v>
       </c>
-      <c r="AI8" s="17">
+      <c r="AJ8" s="17">
         <v>29.813658272278531</v>
       </c>
-      <c r="AJ8" s="17">
+      <c r="AK8" s="17">
         <v>18.140284280658658</v>
       </c>
-      <c r="AK8" s="17">
+      <c r="AL8" s="17">
         <v>513.73456568065887</v>
       </c>
-      <c r="AL8" s="17">
+      <c r="AM8" s="17">
         <v>69.452674280658442</v>
       </c>
-      <c r="AM8" s="17">
+      <c r="AN8" s="17">
         <v>26.298414980658833</v>
       </c>
-      <c r="AN8" s="17">
+      <c r="AO8" s="17">
         <v>37.675841405222997</v>
       </c>
-      <c r="AO8" s="17">
+      <c r="AP8" s="17">
         <v>33.700822705222869</v>
       </c>
-      <c r="AP8" s="17">
+      <c r="AQ8" s="17">
         <v>20.645615505222892</v>
       </c>
-      <c r="AQ8" s="17">
+      <c r="AR8" s="17">
         <v>40.172706605222857</v>
       </c>
-      <c r="AR8" s="17">
+      <c r="AS8" s="17">
         <v>58.194009953771882</v>
       </c>
-      <c r="AS8" s="17">
+      <c r="AT8" s="17">
         <v>39.398171753771891</v>
       </c>
-      <c r="AT8" s="17">
+      <c r="AU8" s="17">
         <v>181.4226840537718</v>
       </c>
-      <c r="AU8" s="17">
+      <c r="AV8" s="17">
         <v>66.091038853772062</v>
       </c>
-      <c r="AV8" s="17">
+      <c r="AW8" s="17">
         <v>66.615472059953035</v>
       </c>
-      <c r="AW8" s="17">
+      <c r="AX8" s="17">
         <v>90.588011759952863</v>
       </c>
-      <c r="AX8" s="17">
+      <c r="AY8" s="17">
         <v>-6.8651202400471405</v>
       </c>
-      <c r="AY8" s="17">
+      <c r="AZ8" s="17">
         <v>60.338123559952955</v>
       </c>
-      <c r="AZ8" s="17">
+      <c r="BA8" s="17">
         <v>56.100714002588958</v>
       </c>
-      <c r="BA8" s="17">
+      <c r="BB8" s="17">
         <v>43.054818502587942</v>
       </c>
-      <c r="BB8" s="17">
+      <c r="BC8" s="17">
         <v>85.624927402589066</v>
       </c>
-      <c r="BC8" s="17">
+      <c r="BD8" s="17">
         <v>68.076964502588055</v>
       </c>
-      <c r="BD8" s="17">
+      <c r="BE8" s="17">
         <v>126.73416256822291</v>
       </c>
-      <c r="BE8" s="17">
+      <c r="BF8" s="17">
         <v>67.320326568222825</v>
       </c>
-      <c r="BF8" s="17">
+      <c r="BG8" s="17">
         <v>35.917346168222892</v>
       </c>
-      <c r="BG8" s="17">
+      <c r="BH8" s="17">
         <v>72.123133268223029</v>
       </c>
-      <c r="BH8" s="17">
+      <c r="BI8" s="17">
         <v>-104.97805886276218</v>
       </c>
-      <c r="BI8" s="17">
+      <c r="BJ8" s="17">
         <v>171.1775436372379</v>
       </c>
-      <c r="BJ8" s="17">
+      <c r="BK8" s="17">
         <v>67.499166937238087</v>
       </c>
-      <c r="BK8" s="17">
+      <c r="BL8" s="17">
         <v>918.26960553723825</v>
       </c>
-      <c r="BL8" s="17">
+      <c r="BM8" s="17">
         <v>45.978451127799005</v>
       </c>
-      <c r="BM8" s="17">
+      <c r="BN8" s="17">
         <v>22.783290771799116</v>
       </c>
-      <c r="BN8" s="17">
+      <c r="BO8" s="17">
         <v>739.58767581279892</v>
       </c>
-      <c r="BO8" s="17">
+      <c r="BP8" s="17">
         <v>98.567029548799411</v>
       </c>
-      <c r="BP8" s="17">
+      <c r="BQ8" s="17">
         <v>204.14015973624691</v>
       </c>
-      <c r="BQ8" s="17">
+      <c r="BR8" s="17">
         <v>200.13881376624602</v>
       </c>
-      <c r="BR8" s="17">
+      <c r="BS8" s="17">
         <v>76.387758596243771</v>
       </c>
-      <c r="BS8" s="17">
+      <c r="BT8" s="17">
         <v>-137.04668687375556</v>
       </c>
-      <c r="BT8" s="17">
+      <c r="BU8" s="17">
         <v>83.492429438782992</v>
       </c>
-      <c r="BU8" s="17">
+      <c r="BV8" s="17">
         <v>-9.5647157512138783</v>
       </c>
-      <c r="BV8" s="17">
+      <c r="BW8" s="17">
         <v>-145.93409114121692</v>
       </c>
-      <c r="BW8" s="17">
+      <c r="BX8" s="17">
         <v>34.321530348783057</v>
       </c>
-      <c r="BX8" s="17">
+      <c r="BY8" s="17">
         <v>-225.16601761835503</v>
       </c>
-      <c r="BY8" s="17">
+      <c r="BZ8" s="17">
         <v>55.948715691643855</v>
       </c>
-      <c r="BZ8" s="17">
+      <c r="CA8" s="17">
         <v>36.317813811643873</v>
       </c>
-      <c r="CA8" s="17">
+      <c r="CB8" s="17">
         <v>86.728025121645658</v>
       </c>
-      <c r="CB8" s="17">
+      <c r="CC8" s="17">
         <v>28.679974492282014</v>
       </c>
-      <c r="CC8" s="17">
+      <c r="CD8" s="17">
         <v>97.825056172282927</v>
       </c>
-      <c r="CD8" s="17">
+      <c r="CE8" s="17">
         <v>80.606617302281961</v>
       </c>
-      <c r="CE8" s="17">
+      <c r="CF8" s="17">
         <v>-219.51678237771668</v>
       </c>
-      <c r="CF8" s="17">
+      <c r="CG8" s="17">
         <v>16.987827590453058</v>
       </c>
-      <c r="CG8" s="17">
+      <c r="CH8" s="17">
         <v>1752.6875522504538</v>
       </c>
-      <c r="CH8" s="17">
+      <c r="CI8" s="17">
         <v>94.461709000453325</v>
       </c>
-      <c r="CI8" s="17">
+      <c r="CJ8" s="17">
         <v>-211.41017145954697</v>
       </c>
-      <c r="CJ8" s="17">
+      <c r="CK8" s="17">
         <v>147.43150886626015</v>
       </c>
-      <c r="CK8" s="17">
+      <c r="CL8" s="17">
         <v>85.79622221626002</v>
       </c>
-      <c r="CL8" s="17">
+      <c r="CM8" s="17">
         <v>227.13879074626053</v>
       </c>
-      <c r="CM8" s="17">
+      <c r="CN8" s="17">
         <v>-555.91431454373856</v>
       </c>
-      <c r="CN8" s="17">
+      <c r="CO8" s="17">
         <v>-41.500045712119906</v>
       </c>
-      <c r="CO8" s="17">
+      <c r="CP8" s="17">
         <v>-255.18531368212086</v>
       </c>
-      <c r="CP8" s="17">
+      <c r="CQ8" s="17">
         <v>-104.82172806212108</v>
       </c>
-      <c r="CQ8" s="17">
+      <c r="CR8" s="17">
         <v>-214.41458782212018</v>
       </c>
-      <c r="CR8" s="17">
+      <c r="CS8" s="17">
         <v>293.95618423437264</v>
       </c>
-      <c r="CS8" s="17">
+      <c r="CT8" s="17">
         <v>58.107020054374075</v>
       </c>
-      <c r="CT8" s="17">
+      <c r="CU8" s="17">
         <v>288.45800373437362</v>
       </c>
-      <c r="CU8" s="17">
+      <c r="CV8" s="17">
         <v>-165.9539633656249</v>
       </c>
-      <c r="CV8" s="17">
+      <c r="CW8" s="17">
         <v>137.50051347634599</v>
       </c>
-      <c r="CW8" s="17">
+      <c r="CX8" s="17">
         <v>64.048900366346203</v>
       </c>
-      <c r="CX8" s="17">
+      <c r="CY8" s="17">
         <v>135.47304465634704</v>
       </c>
-      <c r="CY8" s="17">
+      <c r="CZ8" s="17">
         <v>-73.834368983652865</v>
       </c>
-      <c r="CZ8" s="17">
+      <c r="DA8" s="17">
         <v>-12.575503056240752</v>
       </c>
-      <c r="DA8" s="17">
+      <c r="DB8" s="17">
         <v>19.943610558677861</v>
       </c>
-      <c r="DB8" s="17">
+      <c r="DC8" s="17">
         <v>126.24128565278303</v>
       </c>
-      <c r="DC8" s="17">
+      <c r="DD8" s="17">
         <v>-59.736796314775297</v>
       </c>
-      <c r="DD8" s="17">
+      <c r="DE8" s="17">
         <v>53.204232240427828</v>
       </c>
-      <c r="DE8" s="17">
+      <c r="DF8" s="17">
         <v>93.637078509436435</v>
       </c>
-      <c r="DF8" s="17">
+      <c r="DG8" s="17">
         <v>154.28319288018321</v>
       </c>
-      <c r="DG8" s="17">
+      <c r="DH8" s="17">
         <v>17.529534092783766</v>
       </c>
-      <c r="DH8" s="17">
+      <c r="DI8" s="17">
         <v>160.89090423014659</v>
       </c>
-      <c r="DI8" s="17">
+      <c r="DJ8" s="17">
         <v>598.40331328165666</v>
       </c>
-      <c r="DJ8" s="17">
+      <c r="DK8" s="17">
         <v>182.3048063564699</v>
       </c>
-      <c r="DK8" s="17">
+      <c r="DL8" s="17">
         <v>-115.32995561853029</v>
       </c>
-      <c r="DL8" s="17">
+      <c r="DM8" s="17">
         <v>-105.85122217772282</v>
       </c>
-      <c r="DM8" s="17">
+      <c r="DN8" s="17">
         <v>99.627586376959968</v>
       </c>
-      <c r="DN8" s="17">
+      <c r="DO8" s="17">
         <v>187.32730573720715</v>
       </c>
-      <c r="DO8" s="17">
+      <c r="DP8" s="17">
         <v>-564.98247920098152</v>
       </c>
-      <c r="DP8" s="17">
+      <c r="DQ8" s="17">
         <v>475.72962223680463</v>
       </c>
-      <c r="DQ8" s="17">
+      <c r="DR8" s="17">
         <v>97.639765455873857</v>
       </c>
-      <c r="DR8" s="17">
+      <c r="DS8" s="17">
         <v>568.99763067810045</v>
       </c>
-      <c r="DS8" s="17">
+      <c r="DT8" s="17">
         <v>236.7715274100857</v>
       </c>
-      <c r="DT8" s="17">
+      <c r="DU8" s="17">
         <v>376.08693243292379</v>
       </c>
-      <c r="DU8" s="17">
+      <c r="DV8" s="17">
         <v>679.27163011536288</v>
       </c>
-      <c r="DV8" s="17">
+      <c r="DW8" s="17">
         <v>755.1224380463143</v>
       </c>
-      <c r="DW8" s="17">
+      <c r="DX8" s="17">
         <v>772.44433783979264</v>
       </c>
-      <c r="DX8" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="DY8" s="17">
-        <v>146.65680709116691</v>
+        <v>-103.72052309837301</v>
       </c>
       <c r="DZ8" s="17">
-        <v>238.08580800884027</v>
-[...2 lines deleted...]
-    <row r="9" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>185.33146187440866</v>
+      </c>
+      <c r="EA8" s="17">
+        <v>230.16945765412294</v>
+      </c>
+      <c r="EB8" s="17">
+        <v>-675.49800590868495</v>
+      </c>
+    </row>
+    <row r="9" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="18" t="s">
         <v>127</v>
       </c>
       <c r="C9" s="17">
         <v>37.422448699999997</v>
       </c>
       <c r="D9" s="17">
         <v>125.88912960000002</v>
       </c>
       <c r="E9" s="17">
         <v>592.83566410000014</v>
       </c>
       <c r="F9" s="17">
         <v>71.386877699999999</v>
       </c>
       <c r="G9" s="17">
         <v>93.525695100000007</v>
       </c>
       <c r="H9" s="17">
         <v>79.739422500000003</v>
       </c>
       <c r="I9" s="17">
         <v>150.02512350000001</v>
       </c>
       <c r="J9" s="17">
@@ -3502,360 +3532,366 @@
       <c r="T9" s="17">
         <v>385.24110259999964</v>
       </c>
       <c r="U9" s="17">
         <v>108.03380859999994</v>
       </c>
       <c r="V9" s="17">
         <v>108.08923059999996</v>
       </c>
       <c r="W9" s="17">
         <v>8.6410362999999819</v>
       </c>
       <c r="X9" s="17">
         <v>-164.77623109999939</v>
       </c>
       <c r="Y9" s="17">
         <v>-28.007447799999991</v>
       </c>
       <c r="Z9" s="17">
         <v>899.54482520000033</v>
       </c>
       <c r="AA9" s="17">
         <v>563.31714549999901</v>
       </c>
       <c r="AB9" s="17">
+        <v>-413.12411999999989</v>
+      </c>
+      <c r="AC9" s="17">
         <v>-4.9565234000000027</v>
       </c>
-      <c r="AC9" s="17">
+      <c r="AD9" s="17">
         <v>1.3359846000000002</v>
       </c>
-      <c r="AD9" s="17">
+      <c r="AE9" s="17">
         <v>25.951747700000002</v>
       </c>
-      <c r="AE9" s="17">
+      <c r="AF9" s="17">
         <v>15.091239799999999</v>
       </c>
-      <c r="AF9" s="17">
+      <c r="AG9" s="17">
         <v>11.837168800000001</v>
       </c>
-      <c r="AG9" s="17">
+      <c r="AH9" s="17">
         <v>14.795817099999999</v>
       </c>
-      <c r="AH9" s="17">
+      <c r="AI9" s="17">
         <v>89.372317200000012</v>
       </c>
-      <c r="AI9" s="17">
+      <c r="AJ9" s="17">
         <v>9.8838264999999996</v>
       </c>
-      <c r="AJ9" s="17">
+      <c r="AK9" s="17">
         <v>13.2640434</v>
       </c>
-      <c r="AK9" s="17">
+      <c r="AL9" s="17">
         <v>509.46262490000009</v>
       </c>
-      <c r="AL9" s="17">
+      <c r="AM9" s="17">
         <v>56.677486499999993</v>
       </c>
-      <c r="AM9" s="17">
+      <c r="AN9" s="17">
         <v>13.4315093</v>
       </c>
-      <c r="AN9" s="17">
+      <c r="AO9" s="17">
         <v>18.649081099999997</v>
       </c>
-      <c r="AO9" s="17">
+      <c r="AP9" s="17">
         <v>18.266772000000003</v>
       </c>
-      <c r="AP9" s="17">
+      <c r="AQ9" s="17">
         <v>10.524781200000001</v>
       </c>
-      <c r="AQ9" s="17">
+      <c r="AR9" s="17">
         <v>23.946243399999997</v>
       </c>
-      <c r="AR9" s="17">
+      <c r="AS9" s="17">
         <v>41.379234700000005</v>
       </c>
-      <c r="AS9" s="17">
+      <c r="AT9" s="17">
         <v>8.7117241999999973</v>
       </c>
-      <c r="AT9" s="17">
+      <c r="AU9" s="17">
         <v>13.8075055</v>
       </c>
-      <c r="AU9" s="17">
+      <c r="AV9" s="17">
         <v>29.627230700000002</v>
       </c>
-      <c r="AV9" s="17">
+      <c r="AW9" s="17">
         <v>15.088017600000001</v>
       </c>
-      <c r="AW9" s="17">
+      <c r="AX9" s="17">
         <v>16.531015800000002</v>
       </c>
-      <c r="AX9" s="17">
+      <c r="AY9" s="17">
         <v>18.073529100000002</v>
       </c>
-      <c r="AY9" s="17">
+      <c r="AZ9" s="17">
         <v>30.046859999999992</v>
       </c>
-      <c r="AZ9" s="17">
+      <c r="BA9" s="17">
         <v>50.962540399999988</v>
       </c>
-      <c r="BA9" s="17">
+      <c r="BB9" s="17">
         <v>30.474068200000005</v>
       </c>
-      <c r="BB9" s="17">
+      <c r="BC9" s="17">
         <v>17.964133900000004</v>
       </c>
-      <c r="BC9" s="17">
+      <c r="BD9" s="17">
         <v>50.624380999999993</v>
       </c>
-      <c r="BD9" s="17">
+      <c r="BE9" s="17">
         <v>40.725568699999997</v>
       </c>
-      <c r="BE9" s="17">
+      <c r="BF9" s="17">
         <v>4.1928708999999555</v>
       </c>
-      <c r="BF9" s="17">
+      <c r="BG9" s="17">
         <v>14.822875700000031</v>
       </c>
-      <c r="BG9" s="17">
+      <c r="BH9" s="17">
         <v>39.056106600000021</v>
       </c>
-      <c r="BH9" s="17">
+      <c r="BI9" s="17">
         <v>-161.19791580000026</v>
       </c>
-      <c r="BI9" s="17">
+      <c r="BJ9" s="17">
         <v>72.84872049999997</v>
       </c>
-      <c r="BJ9" s="17">
+      <c r="BK9" s="17">
         <v>45.249884600000023</v>
       </c>
-      <c r="BK9" s="17">
+      <c r="BL9" s="17">
         <v>860.31136379999998</v>
       </c>
-      <c r="BL9" s="17">
+      <c r="BM9" s="17">
         <v>79.111980599999981</v>
       </c>
-      <c r="BM9" s="17">
+      <c r="BN9" s="17">
         <v>70.364221399999977</v>
       </c>
-      <c r="BN9" s="17">
+      <c r="BO9" s="17">
         <v>763.98888290000014</v>
       </c>
-      <c r="BO9" s="17">
+      <c r="BP9" s="17">
         <v>155.87671140000003</v>
       </c>
-      <c r="BP9" s="17">
+      <c r="BQ9" s="17">
         <v>165.0785784</v>
       </c>
-      <c r="BQ9" s="17">
+      <c r="BR9" s="17">
         <v>111.69579210000001</v>
       </c>
-      <c r="BR9" s="17">
+      <c r="BS9" s="17">
         <v>69.39874780000001</v>
       </c>
-      <c r="BS9" s="17">
+      <c r="BT9" s="17">
         <v>-507.16708500000055</v>
       </c>
-      <c r="BT9" s="17">
+      <c r="BU9" s="17">
         <v>40.132227199999996</v>
       </c>
-      <c r="BU9" s="17">
+      <c r="BV9" s="17">
         <v>-42.27742989999993</v>
       </c>
-      <c r="BV9" s="17">
+      <c r="BW9" s="17">
         <v>-84.69431090000019</v>
       </c>
-      <c r="BW9" s="17">
+      <c r="BX9" s="17">
         <v>31.943578299999995</v>
       </c>
-      <c r="BX9" s="17">
+      <c r="BY9" s="17">
         <v>11.278841800000002</v>
       </c>
-      <c r="BY9" s="17">
+      <c r="BZ9" s="17">
         <v>51.31670419999999</v>
       </c>
-      <c r="BZ9" s="17">
+      <c r="CA9" s="17">
         <v>-9.1589625999999278</v>
       </c>
-      <c r="CA9" s="17">
+      <c r="CB9" s="17">
         <v>52.672457899999891</v>
       </c>
-      <c r="CB9" s="17">
+      <c r="CC9" s="17">
         <v>-5.6681507999998768</v>
       </c>
-      <c r="CC9" s="17">
+      <c r="CD9" s="17">
         <v>58.387173700000012</v>
       </c>
-      <c r="CD9" s="17">
+      <c r="CE9" s="17">
         <v>13.310121099999996</v>
       </c>
-      <c r="CE9" s="17">
+      <c r="CF9" s="17">
         <v>-6.6390061999999892</v>
       </c>
-      <c r="CF9" s="17">
+      <c r="CG9" s="17">
         <v>-2.8296095000000205</v>
       </c>
-      <c r="CG9" s="17">
+      <c r="CH9" s="17">
         <v>1491.0097869999997</v>
       </c>
-      <c r="CH9" s="17">
+      <c r="CI9" s="17">
         <v>72.244668200000049</v>
       </c>
-      <c r="CI9" s="17">
+      <c r="CJ9" s="17">
         <v>37.546904700000049</v>
       </c>
-      <c r="CJ9" s="17">
+      <c r="CK9" s="17">
         <v>103.81355450000008</v>
       </c>
-      <c r="CK9" s="17">
+      <c r="CL9" s="17">
         <v>11.973426700000012</v>
       </c>
-      <c r="CL9" s="17">
+      <c r="CM9" s="17">
         <v>186.62197410000019</v>
       </c>
-      <c r="CM9" s="17">
+      <c r="CN9" s="17">
         <v>94.518803900001245</v>
       </c>
-      <c r="CN9" s="17">
+      <c r="CO9" s="17">
         <v>41.185291100000015</v>
       </c>
-      <c r="CO9" s="17">
+      <c r="CP9" s="17">
         <v>-119.63915009999984</v>
       </c>
-      <c r="CP9" s="17">
+      <c r="CQ9" s="17">
         <v>2.0942889999999972</v>
       </c>
-      <c r="CQ9" s="17">
+      <c r="CR9" s="17">
         <v>5.8600890999999091</v>
       </c>
-      <c r="CR9" s="17">
+      <c r="CS9" s="17">
         <v>191.36194379999986</v>
       </c>
-      <c r="CS9" s="17">
+      <c r="CT9" s="17">
         <v>17.281693000000008</v>
       </c>
-      <c r="CT9" s="17">
+      <c r="CU9" s="17">
         <v>139.54802259999977</v>
       </c>
-      <c r="CU9" s="17">
+      <c r="CV9" s="17">
         <v>37.049443199999992</v>
       </c>
-      <c r="CV9" s="17">
+      <c r="CW9" s="17">
         <v>55.819168899999951</v>
       </c>
-      <c r="CW9" s="17">
+      <c r="CX9" s="17">
         <v>-35.036068999999991</v>
       </c>
-      <c r="CX9" s="17">
+      <c r="CY9" s="17">
         <v>66.638857099999967</v>
       </c>
-      <c r="CY9" s="17">
+      <c r="CZ9" s="17">
         <v>20.611851600000005</v>
       </c>
-      <c r="CZ9" s="17">
+      <c r="DA9" s="17">
         <v>26.619447100000027</v>
       </c>
-      <c r="DA9" s="17">
+      <c r="DB9" s="17">
         <v>16.509623599999948</v>
       </c>
-      <c r="DB9" s="17">
+      <c r="DC9" s="17">
         <v>65.596225399999994</v>
       </c>
-      <c r="DC9" s="17">
+      <c r="DD9" s="17">
         <v>-0.63606550000000028</v>
       </c>
-      <c r="DD9" s="17">
+      <c r="DE9" s="17">
         <v>-19.117152900000008</v>
       </c>
-      <c r="DE9" s="17">
+      <c r="DF9" s="17">
         <v>-7.1540607999999999</v>
       </c>
-      <c r="DF9" s="17">
+      <c r="DG9" s="17">
         <v>-9.9078228999999975</v>
       </c>
-      <c r="DG9" s="17">
+      <c r="DH9" s="17">
         <v>44.820072899999985</v>
       </c>
-      <c r="DH9" s="17">
+      <c r="DI9" s="17">
         <v>32.809568899999988</v>
       </c>
-      <c r="DI9" s="17">
+      <c r="DJ9" s="17">
         <v>-24.720077300000007</v>
       </c>
-      <c r="DJ9" s="17">
+      <c r="DK9" s="17">
         <v>-354.76995009999973</v>
       </c>
-      <c r="DK9" s="17">
+      <c r="DL9" s="17">
         <v>181.90422740000037</v>
       </c>
-      <c r="DL9" s="17">
+      <c r="DM9" s="17">
         <v>-32.822376899999981</v>
       </c>
-      <c r="DM9" s="17">
+      <c r="DN9" s="17">
         <v>21.887592899999984</v>
       </c>
-      <c r="DN9" s="17">
+      <c r="DO9" s="17">
         <v>-7.9490779000000096</v>
       </c>
-      <c r="DO9" s="17">
+      <c r="DP9" s="17">
         <v>-9.1235858999999842</v>
       </c>
-      <c r="DP9" s="17">
+      <c r="DQ9" s="17">
         <v>300.88972670000004</v>
       </c>
-      <c r="DQ9" s="17">
+      <c r="DR9" s="17">
         <v>110.39715169999998</v>
       </c>
-      <c r="DR9" s="17">
+      <c r="DS9" s="17">
         <v>352.54196920000021</v>
       </c>
-      <c r="DS9" s="17">
+      <c r="DT9" s="17">
         <v>135.71597760000006</v>
       </c>
-      <c r="DT9" s="17">
+      <c r="DU9" s="17">
         <v>183.30232049999995</v>
       </c>
-      <c r="DU9" s="17">
+      <c r="DV9" s="17">
         <v>-154.10721980000014</v>
       </c>
-      <c r="DV9" s="17">
+      <c r="DW9" s="17">
         <v>7.2487522000000029</v>
       </c>
-      <c r="DW9" s="17">
+      <c r="DX9" s="17">
         <v>526.87329259999922</v>
       </c>
-      <c r="DX9" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="DY9" s="17">
-        <v>-230.73096000000007</v>
+        <v>44.684950000000001</v>
       </c>
       <c r="DZ9" s="17">
-        <v>-173.34905000000009</v>
-[...2 lines deleted...]
-    <row r="10" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-228.94345999999996</v>
+      </c>
+      <c r="EA9" s="17">
+        <v>-175.30604999999997</v>
+      </c>
+      <c r="EB9" s="17">
+        <v>-53.559559999999998</v>
+      </c>
+    </row>
+    <row r="10" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="16" t="s">
         <v>128</v>
       </c>
       <c r="C10" s="17">
         <v>37.422448699999997</v>
       </c>
       <c r="D10" s="17">
         <v>125.88912960000002</v>
       </c>
       <c r="E10" s="17">
         <v>592.83566410000014</v>
       </c>
       <c r="F10" s="17">
         <v>71.386877699999999</v>
       </c>
       <c r="G10" s="17">
         <v>93.525695100000007</v>
       </c>
       <c r="H10" s="17">
         <v>79.739422500000003</v>
       </c>
       <c r="I10" s="17">
         <v>150.02512350000001</v>
       </c>
       <c r="J10" s="17">
@@ -3891,360 +3927,366 @@
       <c r="T10" s="17">
         <v>385.98768259999963</v>
       </c>
       <c r="U10" s="17">
         <v>108.56198859999994</v>
       </c>
       <c r="V10" s="17">
         <v>108.74339059999997</v>
       </c>
       <c r="W10" s="17">
         <v>8.2626362999999827</v>
       </c>
       <c r="X10" s="17">
         <v>-166.29488109999937</v>
       </c>
       <c r="Y10" s="17">
         <v>-30.714287799999994</v>
       </c>
       <c r="Z10" s="17">
         <v>898.39014520000023</v>
       </c>
       <c r="AA10" s="17">
         <v>562.44761549999907</v>
       </c>
       <c r="AB10" s="17">
+        <v>-412.9509599999999</v>
+      </c>
+      <c r="AC10" s="17">
         <v>-4.9565234000000027</v>
       </c>
-      <c r="AC10" s="17">
+      <c r="AD10" s="17">
         <v>1.3359846000000002</v>
       </c>
-      <c r="AD10" s="17">
+      <c r="AE10" s="17">
         <v>25.951747700000002</v>
       </c>
-      <c r="AE10" s="17">
+      <c r="AF10" s="17">
         <v>15.091239799999999</v>
       </c>
-      <c r="AF10" s="17">
+      <c r="AG10" s="17">
         <v>11.837168800000001</v>
       </c>
-      <c r="AG10" s="17">
+      <c r="AH10" s="17">
         <v>14.795817099999999</v>
       </c>
-      <c r="AH10" s="17">
+      <c r="AI10" s="17">
         <v>89.372317200000012</v>
       </c>
-      <c r="AI10" s="17">
+      <c r="AJ10" s="17">
         <v>9.8838264999999996</v>
       </c>
-      <c r="AJ10" s="17">
+      <c r="AK10" s="17">
         <v>13.2640434</v>
       </c>
-      <c r="AK10" s="17">
+      <c r="AL10" s="17">
         <v>509.46262490000009</v>
       </c>
-      <c r="AL10" s="17">
+      <c r="AM10" s="17">
         <v>56.677486499999993</v>
       </c>
-      <c r="AM10" s="17">
+      <c r="AN10" s="17">
         <v>13.4315093</v>
       </c>
-      <c r="AN10" s="17">
+      <c r="AO10" s="17">
         <v>18.649081099999997</v>
       </c>
-      <c r="AO10" s="17">
+      <c r="AP10" s="17">
         <v>18.266772000000003</v>
       </c>
-      <c r="AP10" s="17">
+      <c r="AQ10" s="17">
         <v>10.524781200000001</v>
       </c>
-      <c r="AQ10" s="17">
+      <c r="AR10" s="17">
         <v>23.946243399999997</v>
       </c>
-      <c r="AR10" s="17">
+      <c r="AS10" s="17">
         <v>41.379234700000005</v>
       </c>
-      <c r="AS10" s="17">
+      <c r="AT10" s="17">
         <v>8.7117241999999973</v>
       </c>
-      <c r="AT10" s="17">
+      <c r="AU10" s="17">
         <v>13.8075055</v>
       </c>
-      <c r="AU10" s="17">
+      <c r="AV10" s="17">
         <v>29.627230700000002</v>
       </c>
-      <c r="AV10" s="17">
+      <c r="AW10" s="17">
         <v>15.088017600000001</v>
       </c>
-      <c r="AW10" s="17">
+      <c r="AX10" s="17">
         <v>16.531015800000002</v>
       </c>
-      <c r="AX10" s="17">
+      <c r="AY10" s="17">
         <v>18.073529100000002</v>
       </c>
-      <c r="AY10" s="17">
+      <c r="AZ10" s="17">
         <v>30.046859999999992</v>
       </c>
-      <c r="AZ10" s="17">
+      <c r="BA10" s="17">
         <v>50.962540399999988</v>
       </c>
-      <c r="BA10" s="17">
+      <c r="BB10" s="17">
         <v>30.474068200000005</v>
       </c>
-      <c r="BB10" s="17">
+      <c r="BC10" s="17">
         <v>17.964133900000004</v>
       </c>
-      <c r="BC10" s="17">
+      <c r="BD10" s="17">
         <v>50.624380999999993</v>
       </c>
-      <c r="BD10" s="17">
+      <c r="BE10" s="17">
         <v>40.725568699999997</v>
       </c>
-      <c r="BE10" s="17">
+      <c r="BF10" s="17">
         <v>4.1928708999999555</v>
       </c>
-      <c r="BF10" s="17">
+      <c r="BG10" s="17">
         <v>14.822875700000031</v>
       </c>
-      <c r="BG10" s="17">
+      <c r="BH10" s="17">
         <v>39.056106600000021</v>
       </c>
-      <c r="BH10" s="17">
+      <c r="BI10" s="17">
         <v>-161.19791580000026</v>
       </c>
-      <c r="BI10" s="17">
+      <c r="BJ10" s="17">
         <v>72.84872049999997</v>
       </c>
-      <c r="BJ10" s="17">
+      <c r="BK10" s="17">
         <v>45.249884600000023</v>
       </c>
-      <c r="BK10" s="17">
+      <c r="BL10" s="17">
         <v>860.31136379999998</v>
       </c>
-      <c r="BL10" s="17">
+      <c r="BM10" s="17">
         <v>79.111980599999981</v>
       </c>
-      <c r="BM10" s="17">
+      <c r="BN10" s="17">
         <v>70.364221399999977</v>
       </c>
-      <c r="BN10" s="17">
+      <c r="BO10" s="17">
         <v>763.98888290000014</v>
       </c>
-      <c r="BO10" s="17">
+      <c r="BP10" s="17">
         <v>155.87671140000003</v>
       </c>
-      <c r="BP10" s="17">
+      <c r="BQ10" s="17">
         <v>60.313491399999997</v>
       </c>
-      <c r="BQ10" s="17">
+      <c r="BR10" s="17">
         <v>111.69579210000001</v>
       </c>
-      <c r="BR10" s="17">
+      <c r="BS10" s="17">
         <v>69.39874780000001</v>
       </c>
-      <c r="BS10" s="17">
+      <c r="BT10" s="17">
         <v>-522.25179970000056</v>
       </c>
-      <c r="BT10" s="17">
+      <c r="BU10" s="17">
         <v>40.132227199999996</v>
       </c>
-      <c r="BU10" s="17">
+      <c r="BV10" s="17">
         <v>-42.27742989999993</v>
       </c>
-      <c r="BV10" s="17">
+      <c r="BW10" s="17">
         <v>-159.04087140000019</v>
       </c>
-      <c r="BW10" s="17">
+      <c r="BX10" s="17">
         <v>31.943578299999995</v>
       </c>
-      <c r="BX10" s="17">
+      <c r="BY10" s="17">
         <v>11.278841800000002</v>
       </c>
-      <c r="BY10" s="17">
+      <c r="BZ10" s="17">
         <v>51.31670419999999</v>
       </c>
-      <c r="BZ10" s="17">
+      <c r="CA10" s="17">
         <v>-9.6549251999999282</v>
       </c>
-      <c r="CA10" s="17">
+      <c r="CB10" s="17">
         <v>52.672457899999891</v>
       </c>
-      <c r="CB10" s="17">
+      <c r="CC10" s="17">
         <v>-5.6681507999998768</v>
       </c>
-      <c r="CC10" s="17">
+      <c r="CD10" s="17">
         <v>51.970587500000015</v>
       </c>
-      <c r="CD10" s="17">
+      <c r="CE10" s="17">
         <v>13.310121099999996</v>
       </c>
-      <c r="CE10" s="17">
+      <c r="CF10" s="17">
         <v>-6.6390061999999892</v>
       </c>
-      <c r="CF10" s="17">
+      <c r="CG10" s="17">
         <v>-2.8296095000000205</v>
       </c>
-      <c r="CG10" s="17">
+      <c r="CH10" s="17">
         <v>1491.3644069999998</v>
       </c>
-      <c r="CH10" s="17">
+      <c r="CI10" s="17">
         <v>72.244798200000048</v>
       </c>
-      <c r="CI10" s="17">
+      <c r="CJ10" s="17">
         <v>37.546904700000049</v>
       </c>
-      <c r="CJ10" s="17">
+      <c r="CK10" s="17">
         <v>103.81355450000008</v>
       </c>
-      <c r="CK10" s="17">
+      <c r="CL10" s="17">
         <v>12.727386700000011</v>
       </c>
-      <c r="CL10" s="17">
+      <c r="CM10" s="17">
         <v>186.62197410000019</v>
       </c>
-      <c r="CM10" s="17">
+      <c r="CN10" s="17">
         <v>91.335633900001241</v>
       </c>
-      <c r="CN10" s="17">
+      <c r="CO10" s="17">
         <v>41.165071100000013</v>
       </c>
-      <c r="CO10" s="17">
+      <c r="CP10" s="17">
         <v>69.978319900000159</v>
       </c>
-      <c r="CP10" s="17">
+      <c r="CQ10" s="17">
         <v>2.073588999999997</v>
       </c>
-      <c r="CQ10" s="17">
+      <c r="CR10" s="17">
         <v>8.9649090999999093</v>
       </c>
-      <c r="CR10" s="17">
+      <c r="CS10" s="17">
         <v>191.36194379999986</v>
       </c>
-      <c r="CS10" s="17">
+      <c r="CT10" s="17">
         <v>17.787073000000007</v>
       </c>
-      <c r="CT10" s="17">
+      <c r="CU10" s="17">
         <v>139.54802259999977</v>
       </c>
-      <c r="CU10" s="17">
+      <c r="CV10" s="17">
         <v>37.290643199999991</v>
       </c>
-      <c r="CV10" s="17">
+      <c r="CW10" s="17">
         <v>55.819148899999952</v>
       </c>
-      <c r="CW10" s="17">
+      <c r="CX10" s="17">
         <v>-34.716888999999988</v>
       </c>
-      <c r="CX10" s="17">
+      <c r="CY10" s="17">
         <v>66.638857099999967</v>
       </c>
-      <c r="CY10" s="17">
+      <c r="CZ10" s="17">
         <v>20.820871600000004</v>
       </c>
-      <c r="CZ10" s="17">
+      <c r="DA10" s="17">
         <v>26.619447100000027</v>
       </c>
-      <c r="DA10" s="17">
+      <c r="DB10" s="17">
         <v>16.928153599999948</v>
       </c>
-      <c r="DB10" s="17">
+      <c r="DC10" s="17">
         <v>65.732005399999991</v>
       </c>
-      <c r="DC10" s="17">
+      <c r="DD10" s="17">
         <v>-0.53621550000000029</v>
       </c>
-      <c r="DD10" s="17">
+      <c r="DE10" s="17">
         <v>-19.003632900000007</v>
       </c>
-      <c r="DE10" s="17">
+      <c r="DF10" s="17">
         <v>-7.2994307999999997</v>
       </c>
-      <c r="DF10" s="17">
+      <c r="DG10" s="17">
         <v>-9.9767428999999979</v>
       </c>
-      <c r="DG10" s="17">
+      <c r="DH10" s="17">
         <v>44.542442899999983</v>
       </c>
-      <c r="DH10" s="17">
+      <c r="DI10" s="17">
         <v>32.87632889999999</v>
       </c>
-      <c r="DI10" s="17">
+      <c r="DJ10" s="17">
         <v>-25.206087300000007</v>
       </c>
-      <c r="DJ10" s="17">
+      <c r="DK10" s="17">
         <v>-355.02634009999974</v>
       </c>
-      <c r="DK10" s="17">
+      <c r="DL10" s="17">
         <v>181.06121740000037</v>
       </c>
-      <c r="DL10" s="17">
+      <c r="DM10" s="17">
         <v>-32.747386899999981</v>
       </c>
-      <c r="DM10" s="17">
+      <c r="DN10" s="17">
         <v>21.425152899999983</v>
       </c>
-      <c r="DN10" s="17">
+      <c r="DO10" s="17">
         <v>-8.4152079000000093</v>
       </c>
-      <c r="DO10" s="17">
+      <c r="DP10" s="17">
         <v>-10.976845899999985</v>
       </c>
-      <c r="DP10" s="17">
+      <c r="DQ10" s="17">
         <v>300.59953670000004</v>
       </c>
-      <c r="DQ10" s="17">
+      <c r="DR10" s="17">
         <v>110.93604169999998</v>
       </c>
-      <c r="DR10" s="17">
+      <c r="DS10" s="17">
         <v>351.00338920000019</v>
       </c>
-      <c r="DS10" s="17">
+      <c r="DT10" s="17">
         <v>135.85117760000006</v>
       </c>
-      <c r="DT10" s="17">
+      <c r="DU10" s="17">
         <v>182.90883049999994</v>
       </c>
-      <c r="DU10" s="17">
+      <c r="DV10" s="17">
         <v>-153.30181980000015</v>
       </c>
-      <c r="DV10" s="17">
+      <c r="DW10" s="17">
         <v>5.8937822000000031</v>
       </c>
-      <c r="DW10" s="17">
+      <c r="DX10" s="17">
         <v>526.94682259999922</v>
       </c>
-      <c r="DX10" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="DY10" s="17">
-        <v>-229.82639000000006</v>
+        <v>44.417189999999998</v>
       </c>
       <c r="DZ10" s="17">
-        <v>-175.04744000000008</v>
-[...2 lines deleted...]
-    <row r="11" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-228.03888999999995</v>
+      </c>
+      <c r="EA10" s="17">
+        <v>-177.00443999999996</v>
+      </c>
+      <c r="EB10" s="17">
+        <v>-52.324819999999995</v>
+      </c>
+    </row>
+    <row r="11" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="16" t="s">
         <v>129</v>
       </c>
       <c r="C11" s="17">
         <v>0</v>
       </c>
       <c r="D11" s="17">
         <v>0</v>
       </c>
       <c r="E11" s="17">
         <v>0</v>
       </c>
       <c r="F11" s="17">
         <v>0</v>
       </c>
       <c r="G11" s="17">
         <v>0</v>
       </c>
       <c r="H11" s="17">
         <v>0</v>
       </c>
       <c r="I11" s="17">
         <v>0</v>
       </c>
       <c r="J11" s="17">
@@ -4588,52 +4630,58 @@
       </c>
       <c r="DS11" s="17">
         <v>0</v>
       </c>
       <c r="DT11" s="17">
         <v>0</v>
       </c>
       <c r="DU11" s="17">
         <v>0</v>
       </c>
       <c r="DV11" s="17">
         <v>0</v>
       </c>
       <c r="DW11" s="17">
         <v>0</v>
       </c>
       <c r="DX11" s="17">
         <v>0</v>
       </c>
       <c r="DY11" s="17">
         <v>0</v>
       </c>
       <c r="DZ11" s="17">
         <v>0</v>
       </c>
-    </row>
-    <row r="12" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EA11" s="17">
+        <v>0</v>
+      </c>
+      <c r="EB11" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="16" t="s">
         <v>130</v>
       </c>
       <c r="C12" s="17">
         <v>0</v>
       </c>
       <c r="D12" s="17">
         <v>0</v>
       </c>
       <c r="E12" s="17">
         <v>0</v>
       </c>
       <c r="F12" s="17">
         <v>0</v>
       </c>
       <c r="G12" s="17">
         <v>0</v>
       </c>
       <c r="H12" s="17">
         <v>0</v>
       </c>
       <c r="I12" s="17">
         <v>0</v>
       </c>
       <c r="J12" s="17">
@@ -4669,51 +4717,51 @@
       <c r="T12" s="17">
         <v>-0.74658000000000002</v>
       </c>
       <c r="U12" s="17">
         <v>-0.52817999999999998</v>
       </c>
       <c r="V12" s="17">
         <v>-0.65416000000000007</v>
       </c>
       <c r="W12" s="17">
         <v>0.37839999999999996</v>
       </c>
       <c r="X12" s="17">
         <v>1.5186500000000001</v>
       </c>
       <c r="Y12" s="17">
         <v>2.7068400000000006</v>
       </c>
       <c r="Z12" s="17">
         <v>1.1546800000000002</v>
       </c>
       <c r="AA12" s="17">
         <v>0.86953000000000014</v>
       </c>
       <c r="AB12" s="17">
-        <v>0</v>
+        <v>-0.1731600000000002</v>
       </c>
       <c r="AC12" s="17">
         <v>0</v>
       </c>
       <c r="AD12" s="17">
         <v>0</v>
       </c>
       <c r="AE12" s="17">
         <v>0</v>
       </c>
       <c r="AF12" s="17">
         <v>0</v>
       </c>
       <c r="AG12" s="17">
         <v>0</v>
       </c>
       <c r="AH12" s="17">
         <v>0</v>
       </c>
       <c r="AI12" s="17">
         <v>0</v>
       </c>
       <c r="AJ12" s="17">
         <v>0</v>
       </c>
@@ -4789,240 +4837,246 @@
       <c r="BH12" s="17">
         <v>0</v>
       </c>
       <c r="BI12" s="17">
         <v>0</v>
       </c>
       <c r="BJ12" s="17">
         <v>0</v>
       </c>
       <c r="BK12" s="17">
         <v>0</v>
       </c>
       <c r="BL12" s="17">
         <v>0</v>
       </c>
       <c r="BM12" s="17">
         <v>0</v>
       </c>
       <c r="BN12" s="17">
         <v>0</v>
       </c>
       <c r="BO12" s="17">
         <v>0</v>
       </c>
       <c r="BP12" s="17">
+        <v>0</v>
+      </c>
+      <c r="BQ12" s="17">
         <v>104.76508699999999</v>
       </c>
-      <c r="BQ12" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="BR12" s="17">
         <v>0</v>
       </c>
       <c r="BS12" s="17">
+        <v>0</v>
+      </c>
+      <c r="BT12" s="17">
         <v>15.084714699999999</v>
       </c>
-      <c r="BT12" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="BU12" s="17">
         <v>0</v>
       </c>
       <c r="BV12" s="17">
+        <v>0</v>
+      </c>
+      <c r="BW12" s="17">
         <v>74.346560499999995</v>
       </c>
-      <c r="BW12" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="BX12" s="17">
         <v>0</v>
       </c>
       <c r="BY12" s="17">
         <v>0</v>
       </c>
       <c r="BZ12" s="17">
+        <v>0</v>
+      </c>
+      <c r="CA12" s="17">
         <v>0.49596259999999998</v>
       </c>
-      <c r="CA12" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="CB12" s="17">
         <v>0</v>
       </c>
       <c r="CC12" s="17">
+        <v>0</v>
+      </c>
+      <c r="CD12" s="17">
         <v>6.4165862000000002</v>
       </c>
-      <c r="CD12" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="CE12" s="17">
         <v>0</v>
       </c>
       <c r="CF12" s="17">
         <v>0</v>
       </c>
       <c r="CG12" s="17">
+        <v>0</v>
+      </c>
+      <c r="CH12" s="17">
         <v>-0.35462000000000005</v>
       </c>
-      <c r="CH12" s="17">
+      <c r="CI12" s="17">
         <v>-1.2999999999999999E-4</v>
       </c>
-      <c r="CI12" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="CJ12" s="17">
         <v>0</v>
       </c>
       <c r="CK12" s="17">
+        <v>0</v>
+      </c>
+      <c r="CL12" s="17">
         <v>-0.75395999999999996</v>
       </c>
-      <c r="CL12" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="CM12" s="17">
+        <v>0</v>
+      </c>
+      <c r="CN12" s="17">
         <v>3.1831700000000001</v>
       </c>
-      <c r="CN12" s="17">
+      <c r="CO12" s="17">
         <v>2.0219999999999998E-2</v>
       </c>
-      <c r="CO12" s="17">
+      <c r="CP12" s="17">
         <v>-189.61747</v>
       </c>
-      <c r="CP12" s="17">
+      <c r="CQ12" s="17">
         <v>2.07E-2</v>
       </c>
-      <c r="CQ12" s="17">
+      <c r="CR12" s="17">
         <v>-3.1048200000000001</v>
       </c>
-      <c r="CR12" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="CS12" s="17">
+        <v>0</v>
+      </c>
+      <c r="CT12" s="17">
         <v>-0.50538000000000005</v>
       </c>
-      <c r="CT12" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="CU12" s="17">
+        <v>0</v>
+      </c>
+      <c r="CV12" s="17">
         <v>-0.2412</v>
       </c>
-      <c r="CV12" s="17">
+      <c r="CW12" s="17">
         <v>2.0000000000000002E-5</v>
       </c>
-      <c r="CW12" s="17">
+      <c r="CX12" s="17">
         <v>-0.31918000000000002</v>
       </c>
-      <c r="CX12" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="CY12" s="17">
+        <v>0</v>
+      </c>
+      <c r="CZ12" s="17">
         <v>-0.20902000000000001</v>
       </c>
-      <c r="CZ12" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="DA12" s="17">
+        <v>0</v>
+      </c>
+      <c r="DB12" s="17">
         <v>-0.41853000000000001</v>
       </c>
-      <c r="DB12" s="17">
+      <c r="DC12" s="17">
         <v>-0.13578000000000001</v>
       </c>
-      <c r="DC12" s="17">
+      <c r="DD12" s="17">
         <v>-9.9849999999999994E-2</v>
       </c>
-      <c r="DD12" s="17">
+      <c r="DE12" s="17">
         <v>-0.11352</v>
       </c>
-      <c r="DE12" s="17">
+      <c r="DF12" s="17">
         <v>0.14537</v>
       </c>
-      <c r="DF12" s="17">
+      <c r="DG12" s="17">
         <v>6.8919999999999995E-2</v>
       </c>
-      <c r="DG12" s="17">
+      <c r="DH12" s="17">
         <v>0.27762999999999999</v>
       </c>
-      <c r="DH12" s="17">
+      <c r="DI12" s="17">
         <v>-6.676E-2</v>
       </c>
-      <c r="DI12" s="17">
+      <c r="DJ12" s="17">
         <v>0.48601</v>
       </c>
-      <c r="DJ12" s="17">
+      <c r="DK12" s="17">
         <v>0.25639000000000001</v>
       </c>
-      <c r="DK12" s="17">
+      <c r="DL12" s="17">
         <v>0.84301000000000004</v>
       </c>
-      <c r="DL12" s="17">
+      <c r="DM12" s="17">
         <v>-7.4990000000000001E-2</v>
       </c>
-      <c r="DM12" s="17">
+      <c r="DN12" s="17">
         <v>0.46244000000000002</v>
       </c>
-      <c r="DN12" s="17">
+      <c r="DO12" s="17">
         <v>0.46613000000000016</v>
       </c>
-      <c r="DO12" s="17">
+      <c r="DP12" s="17">
         <v>1.8532600000000001</v>
       </c>
-      <c r="DP12" s="17">
+      <c r="DQ12" s="17">
         <v>0.29018999999999995</v>
       </c>
-      <c r="DQ12" s="17">
+      <c r="DR12" s="17">
         <v>-0.53888999999999998</v>
       </c>
-      <c r="DR12" s="17">
+      <c r="DS12" s="17">
         <v>1.5385800000000001</v>
       </c>
-      <c r="DS12" s="17">
+      <c r="DT12" s="17">
         <v>-0.13519999999999999</v>
       </c>
-      <c r="DT12" s="17">
+      <c r="DU12" s="17">
         <v>0.39349000000000001</v>
       </c>
-      <c r="DU12" s="17">
+      <c r="DV12" s="17">
         <v>-0.80539999999999989</v>
       </c>
-      <c r="DV12" s="17">
+      <c r="DW12" s="17">
         <v>1.35497</v>
       </c>
-      <c r="DW12" s="17">
+      <c r="DX12" s="17">
         <v>-7.3529999999999998E-2</v>
       </c>
-      <c r="DX12" s="17">
+      <c r="DY12" s="17">
         <v>0.26776</v>
       </c>
-      <c r="DY12" s="17">
+      <c r="DZ12" s="17">
         <v>-0.9045700000000001</v>
       </c>
-      <c r="DZ12" s="17">
+      <c r="EA12" s="17">
         <v>1.6983899999999998</v>
       </c>
-    </row>
-    <row r="13" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EB12" s="17">
+        <v>-1.2347399999999999</v>
+      </c>
+    </row>
+    <row r="13" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="16" t="s">
         <v>131</v>
       </c>
       <c r="C13" s="17">
         <v>8.4666416999999985</v>
       </c>
       <c r="D13" s="17">
         <v>19.788117899999996</v>
       </c>
       <c r="E13" s="17">
         <v>8.2965939999999989</v>
       </c>
       <c r="F13" s="17">
         <v>31.711510900000004</v>
       </c>
       <c r="G13" s="17">
         <v>165.81729729999995</v>
       </c>
       <c r="H13" s="17">
         <v>63.830605999999989</v>
       </c>
       <c r="I13" s="17">
         <v>63.492482299999992</v>
       </c>
       <c r="J13" s="17">
@@ -5058,360 +5112,366 @@
       <c r="T13" s="17">
         <v>-91.228064499999988</v>
       </c>
       <c r="U13" s="17">
         <v>50.671968199999952</v>
       </c>
       <c r="V13" s="17">
         <v>65.140671999999967</v>
       </c>
       <c r="W13" s="17">
         <v>143.85282309999997</v>
       </c>
       <c r="X13" s="17">
         <v>47.923098199999927</v>
       </c>
       <c r="Y13" s="17">
         <v>40.706858099999948</v>
       </c>
       <c r="Z13" s="17">
         <v>170.67772160000004</v>
       </c>
       <c r="AA13" s="17">
         <v>635.68080059999988</v>
       </c>
       <c r="AB13" s="17">
+        <v>586.07131959999981</v>
+      </c>
+      <c r="AC13" s="17">
         <v>-0.36841979999999996</v>
       </c>
-      <c r="AC13" s="17">
+      <c r="AD13" s="17">
         <v>-7.4937400000000015E-2</v>
       </c>
-      <c r="AD13" s="17">
+      <c r="AE13" s="17">
         <v>1.9543973000000001</v>
       </c>
-      <c r="AE13" s="17">
+      <c r="AF13" s="17">
         <v>6.9556015999999987</v>
       </c>
-      <c r="AF13" s="17">
+      <c r="AG13" s="17">
         <v>0.76488009999999984</v>
       </c>
-      <c r="AG13" s="17">
+      <c r="AH13" s="17">
         <v>1.6821990999999998</v>
       </c>
-      <c r="AH13" s="17">
+      <c r="AI13" s="17">
         <v>1.8846916000000002</v>
       </c>
-      <c r="AI13" s="17">
+      <c r="AJ13" s="17">
         <v>15.456347099999997</v>
       </c>
-      <c r="AJ13" s="17">
+      <c r="AK13" s="17">
         <v>-2.0721794</v>
       </c>
-      <c r="AK13" s="17">
+      <c r="AL13" s="17">
         <v>1.0135205</v>
       </c>
-      <c r="AL13" s="17">
+      <c r="AM13" s="17">
         <v>2.7567674999999996</v>
       </c>
-      <c r="AM13" s="17">
+      <c r="AN13" s="17">
         <v>6.5984853999999986</v>
       </c>
-      <c r="AN13" s="17">
+      <c r="AO13" s="17">
         <v>16.157610900000002</v>
       </c>
-      <c r="AO13" s="17">
+      <c r="AP13" s="17">
         <v>6.8949013000000008</v>
       </c>
-      <c r="AP13" s="17">
+      <c r="AQ13" s="17">
         <v>8.2116848999999998</v>
       </c>
-      <c r="AQ13" s="17">
+      <c r="AR13" s="17">
         <v>0.44731379999999987</v>
       </c>
-      <c r="AR13" s="17">
+      <c r="AS13" s="17">
         <v>3.2715472000000005</v>
       </c>
-      <c r="AS13" s="17">
+      <c r="AT13" s="17">
         <v>12.703219499999998</v>
       </c>
-      <c r="AT13" s="17">
+      <c r="AU13" s="17">
         <v>144.57195049999996</v>
       </c>
-      <c r="AU13" s="17">
+      <c r="AV13" s="17">
         <v>5.2705800999999992</v>
       </c>
-      <c r="AV13" s="17">
+      <c r="AW13" s="17">
         <v>7.0933397999999963</v>
       </c>
-      <c r="AW13" s="17">
+      <c r="AX13" s="17">
         <v>40.7828813</v>
       </c>
-      <c r="AX13" s="17">
+      <c r="AY13" s="17">
         <v>-1.0027639999999998</v>
       </c>
-      <c r="AY13" s="17">
+      <c r="AZ13" s="17">
         <v>16.957148899999996</v>
       </c>
-      <c r="AZ13" s="17">
+      <c r="BA13" s="17">
         <v>1.4853063999999949</v>
       </c>
-      <c r="BA13" s="17">
+      <c r="BB13" s="17">
         <v>17.075148900000002</v>
       </c>
-      <c r="BB13" s="17">
+      <c r="BC13" s="17">
         <v>32.990933599999991</v>
       </c>
-      <c r="BC13" s="17">
+      <c r="BD13" s="17">
         <v>11.941093399999998</v>
       </c>
-      <c r="BD13" s="17">
+      <c r="BE13" s="17">
         <v>47.005602700000004</v>
       </c>
-      <c r="BE13" s="17">
+      <c r="BF13" s="17">
         <v>50.187042099999999</v>
       </c>
-      <c r="BF13" s="17">
+      <c r="BG13" s="17">
         <v>29.230081000000027</v>
       </c>
-      <c r="BG13" s="17">
+      <c r="BH13" s="17">
         <v>-3.0985124999999942</v>
       </c>
-      <c r="BH13" s="17">
+      <c r="BI13" s="17">
         <v>29.094431000000004</v>
       </c>
-      <c r="BI13" s="17">
+      <c r="BJ13" s="17">
         <v>59.303897700000014</v>
       </c>
-      <c r="BJ13" s="17">
+      <c r="BK13" s="17">
         <v>30.204166500000056</v>
       </c>
-      <c r="BK13" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="BL13" s="17">
+        <v>0</v>
+      </c>
+      <c r="BM13" s="17">
         <v>-18.349468199999979</v>
       </c>
-      <c r="BM13" s="17">
+      <c r="BN13" s="17">
         <v>-23.952424999999991</v>
       </c>
-      <c r="BN13" s="17">
+      <c r="BO13" s="17">
         <v>-12.287952600000002</v>
       </c>
-      <c r="BO13" s="17">
+      <c r="BP13" s="17">
         <v>-62.541169399999959</v>
       </c>
-      <c r="BP13" s="17">
+      <c r="BQ13" s="17">
         <v>-2.9297470999999771</v>
       </c>
-      <c r="BQ13" s="17">
+      <c r="BR13" s="17">
         <v>18.32872459999998</v>
       </c>
-      <c r="BR13" s="17">
+      <c r="BS13" s="17">
         <v>5.9471894000000063</v>
       </c>
-      <c r="BS13" s="17">
+      <c r="BT13" s="17">
         <v>-14.077490899999965</v>
       </c>
-      <c r="BT13" s="17">
+      <c r="BU13" s="17">
         <v>-9.8058462999999971</v>
       </c>
-      <c r="BU13" s="17">
+      <c r="BV13" s="17">
         <v>0.93719960000002889</v>
       </c>
-      <c r="BV13" s="17">
+      <c r="BW13" s="17">
         <v>14.84607139999998</v>
       </c>
-      <c r="BW13" s="17">
+      <c r="BX13" s="17">
         <v>-13.417857099999978</v>
       </c>
-      <c r="BX13" s="17">
+      <c r="BY13" s="17">
         <v>-23.706263500000006</v>
       </c>
-      <c r="BY13" s="17">
+      <c r="BZ13" s="17">
         <v>4.3335550999999874</v>
       </c>
-      <c r="BZ13" s="17">
+      <c r="CA13" s="17">
         <v>30.194437999999998</v>
       </c>
-      <c r="CA13" s="17">
+      <c r="CB13" s="17">
         <v>-81.601182100000017</v>
       </c>
-      <c r="CB13" s="17">
+      <c r="CC13" s="17">
         <v>20.563058999999988</v>
       </c>
-      <c r="CC13" s="17">
+      <c r="CD13" s="17">
         <v>-3.0075210999999964</v>
       </c>
-      <c r="CD13" s="17">
+      <c r="CE13" s="17">
         <v>74.934411999999924</v>
       </c>
-      <c r="CE13" s="17">
+      <c r="CF13" s="17">
         <v>-255.98005430000001</v>
       </c>
-      <c r="CF13" s="17">
+      <c r="CG13" s="17">
         <v>4.8959845000000302</v>
       </c>
-      <c r="CG13" s="17">
+      <c r="CH13" s="17">
         <v>15.316747999999988</v>
       </c>
-      <c r="CH13" s="17">
+      <c r="CI13" s="17">
         <v>-5.484343900000006</v>
       </c>
-      <c r="CI13" s="17">
+      <c r="CJ13" s="17">
         <v>-227.26945800000001</v>
       </c>
-      <c r="CJ13" s="17">
+      <c r="CK13" s="17">
         <v>33.906872300000011</v>
       </c>
-      <c r="CK13" s="17">
+      <c r="CL13" s="17">
         <v>1.8647902000000434</v>
       </c>
-      <c r="CL13" s="17">
+      <c r="CM13" s="17">
         <v>20.543753900000016</v>
       </c>
-      <c r="CM13" s="17">
+      <c r="CN13" s="17">
         <v>-422.63099240000008</v>
       </c>
-      <c r="CN13" s="17">
+      <c r="CO13" s="17">
         <v>-131.3705082999999</v>
       </c>
-      <c r="CO13" s="17">
+      <c r="CP13" s="17">
         <v>-79.261751500000017</v>
       </c>
-      <c r="CP13" s="17">
+      <c r="CQ13" s="17">
         <v>-131.48518699999988</v>
       </c>
-      <c r="CQ13" s="17">
+      <c r="CR13" s="17">
         <v>-218.47944760000019</v>
       </c>
-      <c r="CR13" s="17">
+      <c r="CS13" s="17">
         <v>22.525949099999966</v>
       </c>
-      <c r="CS13" s="17">
+      <c r="CT13" s="17">
         <v>27.629724800000002</v>
       </c>
-      <c r="CT13" s="17">
+      <c r="CU13" s="17">
         <v>30.391878199999965</v>
       </c>
-      <c r="CU13" s="17">
+      <c r="CV13" s="17">
         <v>-171.77561659999992</v>
       </c>
-      <c r="CV13" s="17">
+      <c r="CW13" s="17">
         <v>33.900201999999972</v>
       </c>
-      <c r="CW13" s="17">
+      <c r="CX13" s="17">
         <v>50.928805699999998</v>
       </c>
-      <c r="CX13" s="17">
+      <c r="CY13" s="17">
         <v>43.624558600000022</v>
       </c>
-      <c r="CY13" s="17">
+      <c r="CZ13" s="17">
         <v>-77.781598100000053</v>
       </c>
-      <c r="CZ13" s="17">
+      <c r="DA13" s="17">
         <v>-48.93741650000004</v>
       </c>
-      <c r="DA13" s="17">
+      <c r="DB13" s="17">
         <v>82.389076999999986</v>
       </c>
-      <c r="DB13" s="17">
+      <c r="DC13" s="17">
         <v>78.497731400000021</v>
       </c>
-      <c r="DC13" s="17">
+      <c r="DD13" s="17">
         <v>-46.808719900000007</v>
       </c>
-      <c r="DD13" s="17">
+      <c r="DE13" s="17">
         <v>71.741117299999999</v>
       </c>
-      <c r="DE13" s="17">
+      <c r="DF13" s="17">
         <v>28.745438099999973</v>
       </c>
-      <c r="DF13" s="17">
+      <c r="DG13" s="17">
         <v>70.858606600000002</v>
       </c>
-      <c r="DG13" s="17">
+      <c r="DH13" s="17">
         <v>-27.4923389</v>
       </c>
-      <c r="DH13" s="17">
+      <c r="DI13" s="17">
         <v>30.583749499999985</v>
       </c>
-      <c r="DI13" s="17">
+      <c r="DJ13" s="17">
         <v>16.236861200000011</v>
       </c>
-      <c r="DJ13" s="17">
+      <c r="DK13" s="17">
         <v>100.17308939999998</v>
       </c>
-      <c r="DK13" s="17">
+      <c r="DL13" s="17">
         <v>-99.070601900000057</v>
       </c>
-      <c r="DL13" s="17">
+      <c r="DM13" s="17">
         <v>28.854703600000022</v>
       </c>
-      <c r="DM13" s="17">
+      <c r="DN13" s="17">
         <v>35.589933299999991</v>
       </c>
-      <c r="DN13" s="17">
+      <c r="DO13" s="17">
         <v>41.008446800000009</v>
       </c>
-      <c r="DO13" s="17">
+      <c r="DP13" s="17">
         <v>-64.746225600000059</v>
       </c>
-      <c r="DP13" s="17">
+      <c r="DQ13" s="17">
         <v>47.372410500000008</v>
       </c>
-      <c r="DQ13" s="17">
+      <c r="DR13" s="17">
         <v>25.023710200000025</v>
       </c>
-      <c r="DR13" s="17">
+      <c r="DS13" s="17">
         <v>54.019970500000028</v>
       </c>
-      <c r="DS13" s="17">
+      <c r="DT13" s="17">
         <v>44.261630399999987</v>
       </c>
-      <c r="DT13" s="17">
+      <c r="DU13" s="17">
         <v>183.5212501</v>
       </c>
-      <c r="DU13" s="17">
+      <c r="DV13" s="17">
         <v>135.28671080000001</v>
       </c>
-      <c r="DV13" s="17">
+      <c r="DW13" s="17">
         <v>182.50812969999998</v>
       </c>
-      <c r="DW13" s="17">
+      <c r="DX13" s="17">
         <v>134.36470999999995</v>
       </c>
-      <c r="DX13" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="DY13" s="17">
-        <v>128.60002949999998</v>
+        <v>192.81202939999991</v>
       </c>
       <c r="DZ13" s="17">
-        <v>233.6605303</v>
-[...2 lines deleted...]
-    <row r="14" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>126.17602949999993</v>
+      </c>
+      <c r="EA13" s="17">
+        <v>238.43253029999997</v>
+      </c>
+      <c r="EB13" s="17">
+        <v>28.650730400000022</v>
+      </c>
+    </row>
+    <row r="14" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="19" t="s">
         <v>132</v>
       </c>
       <c r="C14" s="17">
         <v>9.120000000000001</v>
       </c>
       <c r="D14" s="17">
         <v>17.803938689114574</v>
       </c>
       <c r="E14" s="17">
         <v>26.493681122634737</v>
       </c>
       <c r="F14" s="17">
         <v>29.096597620891615</v>
       </c>
       <c r="G14" s="17">
         <v>85.762912215087695</v>
       </c>
       <c r="H14" s="17">
         <v>67.10645863981172</v>
       </c>
       <c r="I14" s="17">
         <v>39.339818610354037</v>
       </c>
       <c r="J14" s="17">
@@ -5447,360 +5507,366 @@
       <c r="T14" s="17">
         <v>180.55420655749577</v>
       </c>
       <c r="U14" s="17">
         <v>104.48231271538648</v>
       </c>
       <c r="V14" s="17">
         <v>-99.357305759555061</v>
       </c>
       <c r="W14" s="17">
         <v>166.16017832283126</v>
       </c>
       <c r="X14" s="17">
         <v>943.1222011497423</v>
       </c>
       <c r="Y14" s="17">
         <v>-396.57821956453716</v>
       </c>
       <c r="Z14" s="17">
         <v>308.91599898086434</v>
       </c>
       <c r="AA14" s="17">
         <v>1383.9273923343947</v>
       </c>
       <c r="AB14" s="17">
+        <v>-536.66480907852622</v>
+      </c>
+      <c r="AC14" s="17">
         <v>-1.2799999999999998</v>
       </c>
-      <c r="AC14" s="17">
+      <c r="AD14" s="17">
         <v>-1.0599999999999992</v>
       </c>
-      <c r="AD14" s="17">
+      <c r="AE14" s="17">
         <v>2.56</v>
       </c>
-      <c r="AE14" s="17">
+      <c r="AF14" s="17">
         <v>8.9</v>
       </c>
-      <c r="AF14" s="17">
+      <c r="AG14" s="17">
         <v>-1.6265153277214746</v>
       </c>
-      <c r="AG14" s="17">
+      <c r="AH14" s="17">
         <v>7.2034846722786323</v>
       </c>
-      <c r="AH14" s="17">
+      <c r="AI14" s="17">
         <v>7.7534846722788844</v>
       </c>
-      <c r="AI14" s="17">
+      <c r="AJ14" s="17">
         <v>4.4734846722785324</v>
       </c>
-      <c r="AJ14" s="17">
+      <c r="AK14" s="17">
         <v>6.9484202806586586</v>
       </c>
-      <c r="AK14" s="17">
+      <c r="AL14" s="17">
         <v>3.2584202806587927</v>
       </c>
-      <c r="AL14" s="17">
+      <c r="AM14" s="17">
         <v>10.018420280658454</v>
       </c>
-      <c r="AM14" s="17">
+      <c r="AN14" s="17">
         <v>6.2684202806588338</v>
       </c>
-      <c r="AN14" s="17">
+      <c r="AO14" s="17">
         <v>2.8691494052229971</v>
       </c>
-      <c r="AO14" s="17">
+      <c r="AP14" s="17">
         <v>8.5391494052228669</v>
       </c>
-      <c r="AP14" s="17">
+      <c r="AQ14" s="17">
         <v>1.9091494052228906</v>
       </c>
-      <c r="AQ14" s="17">
+      <c r="AR14" s="17">
         <v>15.77914940522286</v>
       </c>
-      <c r="AR14" s="17">
+      <c r="AS14" s="17">
         <v>13.543228053771873</v>
       </c>
-      <c r="AS14" s="17">
+      <c r="AT14" s="17">
         <v>17.983228053771896</v>
       </c>
-      <c r="AT14" s="17">
+      <c r="AU14" s="17">
         <v>23.043228053771866</v>
       </c>
-      <c r="AU14" s="17">
+      <c r="AV14" s="17">
         <v>31.193228053772064</v>
       </c>
-      <c r="AV14" s="17">
+      <c r="AW14" s="17">
         <v>44.434114659953039</v>
       </c>
-      <c r="AW14" s="17">
+      <c r="AX14" s="17">
         <v>33.274114659952858</v>
       </c>
-      <c r="AX14" s="17">
+      <c r="AY14" s="17">
         <v>-23.935885340047143</v>
       </c>
-      <c r="AY14" s="17">
+      <c r="AZ14" s="17">
         <v>13.334114659952965</v>
       </c>
-      <c r="AZ14" s="17">
+      <c r="BA14" s="17">
         <v>3.6528672025889808</v>
       </c>
-      <c r="BA14" s="17">
+      <c r="BB14" s="17">
         <v>-4.494398597412065</v>
       </c>
-      <c r="BB14" s="17">
+      <c r="BC14" s="17">
         <v>34.669859902589067</v>
       </c>
-      <c r="BC14" s="17">
+      <c r="BD14" s="17">
         <v>5.5114901025880556</v>
       </c>
-      <c r="BD14" s="17">
+      <c r="BE14" s="17">
         <v>39.00299116822292</v>
       </c>
-      <c r="BE14" s="17">
+      <c r="BF14" s="17">
         <v>12.940413568222876</v>
       </c>
-      <c r="BF14" s="17">
+      <c r="BG14" s="17">
         <v>-8.1356105317771679</v>
       </c>
-      <c r="BG14" s="17">
+      <c r="BH14" s="17">
         <v>36.165539168222999</v>
       </c>
-      <c r="BH14" s="17">
+      <c r="BI14" s="17">
         <v>27.125425937238067</v>
       </c>
-      <c r="BI14" s="17">
+      <c r="BJ14" s="17">
         <v>39.024925437237918</v>
       </c>
-      <c r="BJ14" s="17">
+      <c r="BK14" s="17">
         <v>-7.9548841627619806</v>
       </c>
-      <c r="BK14" s="17">
+      <c r="BL14" s="17">
         <v>57.958241737238211</v>
       </c>
-      <c r="BL14" s="17">
+      <c r="BM14" s="17">
         <v>-14.784061272201003</v>
       </c>
-      <c r="BM14" s="17">
+      <c r="BN14" s="17">
         <v>-23.62850562820087</v>
       </c>
-      <c r="BN14" s="17">
+      <c r="BO14" s="17">
         <v>-12.113254487201196</v>
       </c>
-      <c r="BO14" s="17">
+      <c r="BP14" s="17">
         <v>5.2314875487993344</v>
       </c>
-      <c r="BP14" s="17">
+      <c r="BQ14" s="17">
         <v>41.99132843624691</v>
       </c>
-      <c r="BQ14" s="17">
+      <c r="BR14" s="17">
         <v>70.114297066246024</v>
       </c>
-      <c r="BR14" s="17">
+      <c r="BS14" s="17">
         <v>1.0418213962437584</v>
       </c>
-      <c r="BS14" s="17">
+      <c r="BT14" s="17">
         <v>384.19788902624498</v>
       </c>
-      <c r="BT14" s="17">
+      <c r="BU14" s="17">
         <v>53.166048538782995</v>
       </c>
-      <c r="BU14" s="17">
+      <c r="BV14" s="17">
         <v>31.775514548786024</v>
       </c>
-      <c r="BV14" s="17">
+      <c r="BW14" s="17">
         <v>-76.085851641216735</v>
       </c>
-      <c r="BW14" s="17">
+      <c r="BX14" s="17">
         <v>15.795809148783036</v>
       </c>
-      <c r="BX14" s="17">
+      <c r="BY14" s="17">
         <v>-212.73859591835503</v>
       </c>
-      <c r="BY14" s="17">
+      <c r="BZ14" s="17">
         <v>0.29845639164387805</v>
       </c>
-      <c r="BZ14" s="17">
+      <c r="CA14" s="17">
         <v>15.282338411643803</v>
       </c>
-      <c r="CA14" s="17">
+      <c r="CB14" s="17">
         <v>115.65674932164579</v>
       </c>
-      <c r="CB14" s="17">
+      <c r="CC14" s="17">
         <v>13.785066292281902</v>
       </c>
-      <c r="CC14" s="17">
+      <c r="CD14" s="17">
         <v>42.445403572282913</v>
       </c>
-      <c r="CD14" s="17">
+      <c r="CE14" s="17">
         <v>-7.6379157977179606</v>
       </c>
-      <c r="CE14" s="17">
+      <c r="CF14" s="17">
         <v>43.102278122283309</v>
       </c>
-      <c r="CF14" s="17">
+      <c r="CG14" s="17">
         <v>14.921452590453049</v>
       </c>
-      <c r="CG14" s="17">
+      <c r="CH14" s="17">
         <v>246.36101725045401</v>
       </c>
-      <c r="CH14" s="17">
+      <c r="CI14" s="17">
         <v>27.701384700453286</v>
       </c>
-      <c r="CI14" s="17">
+      <c r="CJ14" s="17">
         <v>-21.687618159547021</v>
       </c>
-      <c r="CJ14" s="17">
+      <c r="CK14" s="17">
         <v>9.7110820662600545</v>
       </c>
-      <c r="CK14" s="17">
+      <c r="CL14" s="17">
         <v>71.958005316259971</v>
       </c>
-      <c r="CL14" s="17">
+      <c r="CM14" s="17">
         <v>19.973062746260332</v>
       </c>
-      <c r="CM14" s="17">
+      <c r="CN14" s="17">
         <v>-227.80212604373972</v>
       </c>
-      <c r="CN14" s="17">
+      <c r="CO14" s="17">
         <v>48.685171487879977</v>
       </c>
-      <c r="CO14" s="17">
+      <c r="CP14" s="17">
         <v>-56.284412082121023</v>
       </c>
-      <c r="CP14" s="17">
+      <c r="CQ14" s="17">
         <v>24.569169937878797</v>
       </c>
-      <c r="CQ14" s="17">
+      <c r="CR14" s="17">
         <v>-1.7952293221198925</v>
       </c>
-      <c r="CR14" s="17">
+      <c r="CS14" s="17">
         <v>80.068291334372816</v>
       </c>
-      <c r="CS14" s="17">
+      <c r="CT14" s="17">
         <v>13.195602254374064</v>
       </c>
-      <c r="CT14" s="17">
+      <c r="CU14" s="17">
         <v>118.51810293437386</v>
       </c>
-      <c r="CU14" s="17">
+      <c r="CV14" s="17">
         <v>-31.227789965624964</v>
       </c>
-      <c r="CV14" s="17">
+      <c r="CW14" s="17">
         <v>47.781142576346056</v>
       </c>
-      <c r="CW14" s="17">
+      <c r="CX14" s="17">
         <v>48.156163666346188</v>
       </c>
-      <c r="CX14" s="17">
+      <c r="CY14" s="17">
         <v>25.209628956347061</v>
       </c>
-      <c r="CY14" s="17">
+      <c r="CZ14" s="17">
         <v>-16.664622483652813</v>
       </c>
-      <c r="CZ14" s="17">
+      <c r="DA14" s="17">
         <v>9.7424663437592613</v>
       </c>
-      <c r="DA14" s="17">
+      <c r="DB14" s="17">
         <v>-78.955090041322066</v>
       </c>
-      <c r="DB14" s="17">
+      <c r="DC14" s="17">
         <v>-17.85267114721697</v>
       </c>
-      <c r="DC14" s="17">
+      <c r="DD14" s="17">
         <v>-12.29201091477529</v>
       </c>
-      <c r="DD14" s="17">
+      <c r="DE14" s="17">
         <v>0.58026784042783497</v>
       </c>
-      <c r="DE14" s="17">
+      <c r="DF14" s="17">
         <v>72.045701209436459</v>
       </c>
-      <c r="DF14" s="17">
+      <c r="DG14" s="17">
         <v>93.332409180183191</v>
       </c>
-      <c r="DG14" s="17">
+      <c r="DH14" s="17">
         <v>0.20180009278378197</v>
       </c>
-      <c r="DH14" s="17">
+      <c r="DI14" s="17">
         <v>97.497585830146605</v>
       </c>
-      <c r="DI14" s="17">
+      <c r="DJ14" s="17">
         <v>606.88652938165671</v>
       </c>
-      <c r="DJ14" s="17">
+      <c r="DK14" s="17">
         <v>436.90166705646965</v>
       </c>
-      <c r="DK14" s="17">
+      <c r="DL14" s="17">
         <v>-198.1635811185306</v>
       </c>
-      <c r="DL14" s="17">
+      <c r="DM14" s="17">
         <v>-101.88354887772286</v>
       </c>
-      <c r="DM14" s="17">
+      <c r="DN14" s="17">
         <v>42.150060176959997</v>
       </c>
-      <c r="DN14" s="17">
+      <c r="DO14" s="17">
         <v>154.26793683720717</v>
       </c>
-      <c r="DO14" s="17">
+      <c r="DP14" s="17">
         <v>-491.11266770098149</v>
       </c>
-      <c r="DP14" s="17">
+      <c r="DQ14" s="17">
         <v>127.46748503680459</v>
       </c>
-      <c r="DQ14" s="17">
+      <c r="DR14" s="17">
         <v>-37.781096444126156</v>
       </c>
-      <c r="DR14" s="17">
+      <c r="DS14" s="17">
         <v>162.43569097810024</v>
       </c>
-      <c r="DS14" s="17">
+      <c r="DT14" s="17">
         <v>56.793919410085664</v>
       </c>
-      <c r="DT14" s="17">
+      <c r="DU14" s="17">
         <v>9.2633618329238629</v>
       </c>
-      <c r="DU14" s="17">
+      <c r="DV14" s="17">
         <v>698.09213911536301</v>
       </c>
-      <c r="DV14" s="17">
+      <c r="DW14" s="17">
         <v>565.36555614631436</v>
       </c>
-      <c r="DW14" s="17">
+      <c r="DX14" s="17">
         <v>111.20633523979345</v>
       </c>
-      <c r="DX14" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="DY14" s="17">
-        <v>248.787737591167</v>
+        <v>-341.21750249837294</v>
       </c>
       <c r="DZ14" s="17">
-        <v>177.77432770884036</v>
-[...2 lines deleted...]
-    <row r="15" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>288.09889237440871</v>
+      </c>
+      <c r="EA14" s="17">
+        <v>167.04297735412294</v>
+      </c>
+      <c r="EB14" s="17">
+        <v>-650.58917630868496</v>
+      </c>
+    </row>
+    <row r="15" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="16" t="s">
         <v>133</v>
       </c>
       <c r="C15" s="17">
         <v>9.2700000000000014</v>
       </c>
       <c r="D15" s="17">
         <v>17.953938689114576</v>
       </c>
       <c r="E15" s="17">
         <v>26.163681122634742</v>
       </c>
       <c r="F15" s="17">
         <v>27.426597620891616</v>
       </c>
       <c r="G15" s="17">
         <v>68.582912215087703</v>
       </c>
       <c r="H15" s="17">
         <v>68.926458639811713</v>
       </c>
       <c r="I15" s="17">
         <v>56.35981861035404</v>
       </c>
       <c r="J15" s="17">
@@ -5836,360 +5902,366 @@
       <c r="T15" s="17">
         <v>101.64880890749575</v>
       </c>
       <c r="U15" s="17">
         <v>-23.19035980461366</v>
       </c>
       <c r="V15" s="17">
         <v>-185.29656256503932</v>
       </c>
       <c r="W15" s="17">
         <v>56.04323957159162</v>
       </c>
       <c r="X15" s="17">
         <v>773.56743951715293</v>
       </c>
       <c r="Y15" s="17">
         <v>-242.35971882265173</v>
       </c>
       <c r="Z15" s="17">
         <v>-180.78596058169151</v>
       </c>
       <c r="AA15" s="17">
         <v>262.93357398276521</v>
       </c>
       <c r="AB15" s="17">
+        <v>-306.37316030079569</v>
+      </c>
+      <c r="AC15" s="17">
         <v>-0.90999999999999992</v>
       </c>
-      <c r="AC15" s="17">
+      <c r="AD15" s="17">
         <v>-1.1299999999999992</v>
       </c>
-      <c r="AD15" s="17">
+      <c r="AE15" s="17">
         <v>2.41</v>
       </c>
-      <c r="AE15" s="17">
+      <c r="AF15" s="17">
         <v>8.9</v>
       </c>
-      <c r="AF15" s="17">
+      <c r="AG15" s="17">
         <v>-1.6765153277214746</v>
       </c>
-      <c r="AG15" s="17">
+      <c r="AH15" s="17">
         <v>7.2034846722786323</v>
       </c>
-      <c r="AH15" s="17">
+      <c r="AI15" s="17">
         <v>7.9134846722788845</v>
       </c>
-      <c r="AI15" s="17">
+      <c r="AJ15" s="17">
         <v>4.5134846722785325</v>
       </c>
-      <c r="AJ15" s="17">
+      <c r="AK15" s="17">
         <v>6.9484202806586586</v>
       </c>
-      <c r="AK15" s="17">
+      <c r="AL15" s="17">
         <v>3.0284202806587928</v>
       </c>
-      <c r="AL15" s="17">
+      <c r="AM15" s="17">
         <v>9.8284202806584542</v>
       </c>
-      <c r="AM15" s="17">
+      <c r="AN15" s="17">
         <v>6.3584202806588337</v>
       </c>
-      <c r="AN15" s="17">
+      <c r="AO15" s="17">
         <v>2.9691494052229972</v>
       </c>
-      <c r="AO15" s="17">
+      <c r="AP15" s="17">
         <v>8.5391494052228669</v>
       </c>
-      <c r="AP15" s="17">
+      <c r="AQ15" s="17">
         <v>1.8491494052228905</v>
       </c>
-      <c r="AQ15" s="17">
+      <c r="AR15" s="17">
         <v>14.069149405222861</v>
       </c>
-      <c r="AR15" s="17">
+      <c r="AS15" s="17">
         <v>8.2232280537718729</v>
       </c>
-      <c r="AS15" s="17">
+      <c r="AT15" s="17">
         <v>6.1232280537718955</v>
       </c>
-      <c r="AT15" s="17">
+      <c r="AU15" s="17">
         <v>23.173228053771869</v>
       </c>
-      <c r="AU15" s="17">
+      <c r="AV15" s="17">
         <v>31.063228053772065</v>
       </c>
-      <c r="AV15" s="17">
+      <c r="AW15" s="17">
         <v>9.994114659953043</v>
       </c>
-      <c r="AW15" s="17">
+      <c r="AX15" s="17">
         <v>32.794114659952854</v>
       </c>
-      <c r="AX15" s="17">
+      <c r="AY15" s="17">
         <v>12.774114659952856</v>
       </c>
-      <c r="AY15" s="17">
+      <c r="AZ15" s="17">
         <v>13.364114659952966</v>
       </c>
-      <c r="AZ15" s="17">
+      <c r="BA15" s="17">
         <v>2.4528672025889806</v>
       </c>
-      <c r="BA15" s="17">
+      <c r="BB15" s="17">
         <v>15.565601402587934</v>
       </c>
-      <c r="BB15" s="17">
+      <c r="BC15" s="17">
         <v>34.069859902589066</v>
       </c>
-      <c r="BC15" s="17">
+      <c r="BD15" s="17">
         <v>4.2714901025880598</v>
       </c>
-      <c r="BD15" s="17">
+      <c r="BE15" s="17">
         <v>37.622991168222917</v>
       </c>
-      <c r="BE15" s="17">
+      <c r="BF15" s="17">
         <v>12.490413568222877</v>
       </c>
-      <c r="BF15" s="17">
+      <c r="BG15" s="17">
         <v>-8.805610531777166</v>
       </c>
-      <c r="BG15" s="17">
+      <c r="BH15" s="17">
         <v>36.445539168223</v>
       </c>
-      <c r="BH15" s="17">
+      <c r="BI15" s="17">
         <v>24.935425937238051</v>
       </c>
-      <c r="BI15" s="17">
+      <c r="BJ15" s="17">
         <v>36.924925437237924</v>
       </c>
-      <c r="BJ15" s="17">
+      <c r="BK15" s="17">
         <v>7.9151158372380168</v>
       </c>
-      <c r="BK15" s="17">
+      <c r="BL15" s="17">
         <v>46.788241737238224</v>
       </c>
-      <c r="BL15" s="17">
+      <c r="BM15" s="17">
         <v>-23.324061272201003</v>
       </c>
-      <c r="BM15" s="17">
+      <c r="BN15" s="17">
         <v>-10.87850562820087</v>
       </c>
-      <c r="BN15" s="17">
+      <c r="BO15" s="17">
         <v>-7.9932544872011961</v>
       </c>
-      <c r="BO15" s="17">
+      <c r="BP15" s="17">
         <v>-19.978512451200668</v>
       </c>
-      <c r="BP15" s="17">
+      <c r="BQ15" s="17">
         <v>25.572763646246912</v>
       </c>
-      <c r="BQ15" s="17">
+      <c r="BR15" s="17">
         <v>19.973654036246021</v>
       </c>
-      <c r="BR15" s="17">
+      <c r="BS15" s="17">
         <v>15.705319436243755</v>
       </c>
-      <c r="BS15" s="17">
+      <c r="BT15" s="17">
         <v>43.374015626245068</v>
       </c>
-      <c r="BT15" s="17">
+      <c r="BU15" s="17">
         <v>79.435832488782992</v>
       </c>
-      <c r="BU15" s="17">
+      <c r="BV15" s="17">
         <v>37.547610158786028</v>
       </c>
-      <c r="BV15" s="17">
+      <c r="BW15" s="17">
         <v>-13.841608351216763</v>
       </c>
-      <c r="BW15" s="17">
+      <c r="BX15" s="17">
         <v>-14.078746401216955</v>
       </c>
-      <c r="BX15" s="17">
+      <c r="BY15" s="17">
         <v>-43.845137078354988</v>
       </c>
-      <c r="BY15" s="17">
+      <c r="BZ15" s="17">
         <v>1.7373663516438693</v>
       </c>
-      <c r="BZ15" s="17">
+      <c r="CA15" s="17">
         <v>-25.935330848356177</v>
       </c>
-      <c r="CA15" s="17">
+      <c r="CB15" s="17">
         <v>86.253816271645803</v>
       </c>
-      <c r="CB15" s="17">
+      <c r="CC15" s="17">
         <v>14.513706392281909</v>
       </c>
-      <c r="CC15" s="17">
+      <c r="CD15" s="17">
         <v>22.409119462282906</v>
       </c>
-      <c r="CD15" s="17">
+      <c r="CE15" s="17">
         <v>-12.936183357717967</v>
       </c>
-      <c r="CE15" s="17">
+      <c r="CF15" s="17">
         <v>-22.647906667716711</v>
       </c>
-      <c r="CF15" s="17">
+      <c r="CG15" s="17">
         <v>5.5082055004530481</v>
       </c>
-      <c r="CG15" s="17">
+      <c r="CH15" s="17">
         <v>213.00269815045405</v>
       </c>
-      <c r="CH15" s="17">
+      <c r="CI15" s="17">
         <v>16.393141590453272</v>
       </c>
-      <c r="CI15" s="17">
+      <c r="CJ15" s="17">
         <v>-67.709662279546976</v>
       </c>
-      <c r="CJ15" s="17">
+      <c r="CK15" s="17">
         <v>29.433545686260054</v>
       </c>
-      <c r="CK15" s="17">
+      <c r="CL15" s="17">
         <v>28.977805846259979</v>
       </c>
-      <c r="CL15" s="17">
+      <c r="CM15" s="17">
         <v>-1.5148727537396773</v>
       </c>
-      <c r="CM15" s="17">
+      <c r="CN15" s="17">
         <v>57.932801606260355</v>
       </c>
-      <c r="CN15" s="17">
+      <c r="CO15" s="17">
         <v>18.562018927879976</v>
       </c>
-      <c r="CO15" s="17">
+      <c r="CP15" s="17">
         <v>18.593270727878974</v>
       </c>
-      <c r="CP15" s="17">
+      <c r="CQ15" s="17">
         <v>30.62149407787884</v>
       </c>
-      <c r="CQ15" s="17">
+      <c r="CR15" s="17">
         <v>-13.21838735211989</v>
       </c>
-      <c r="CR15" s="17">
+      <c r="CS15" s="17">
         <v>81.070122144372846</v>
       </c>
-      <c r="CS15" s="17">
+      <c r="CT15" s="17">
         <v>-15.173304625625942</v>
       </c>
-      <c r="CT15" s="17">
+      <c r="CU15" s="17">
         <v>11.519670564373854</v>
       </c>
-      <c r="CU15" s="17">
+      <c r="CV15" s="17">
         <v>24.232320824375002</v>
       </c>
-      <c r="CV15" s="17">
+      <c r="CW15" s="17">
         <v>-27.071040123653976</v>
       </c>
-      <c r="CW15" s="17">
+      <c r="CX15" s="17">
         <v>15.241082256346173</v>
       </c>
-      <c r="CX15" s="17">
+      <c r="CY15" s="17">
         <v>4.8569189463469353</v>
       </c>
-      <c r="CY15" s="17">
+      <c r="CZ15" s="17">
         <v>-16.217320883652793</v>
       </c>
-      <c r="CZ15" s="17">
+      <c r="DA15" s="17">
         <v>-15.488902527577894</v>
       </c>
-      <c r="DA15" s="17">
+      <c r="DB15" s="17">
         <v>-119.94442327126087</v>
       </c>
-      <c r="DB15" s="17">
+      <c r="DC15" s="17">
         <v>-30.508762678029672</v>
       </c>
-      <c r="DC15" s="17">
+      <c r="DD15" s="17">
         <v>-19.354474088170864</v>
       </c>
-      <c r="DD15" s="17">
+      <c r="DE15" s="17">
         <v>-13.032609418888118</v>
       </c>
-      <c r="DE15" s="17">
+      <c r="DF15" s="17">
         <v>19.901002180005637</v>
       </c>
-      <c r="DF15" s="17">
+      <c r="DG15" s="17">
         <v>36.483333608406035</v>
       </c>
-      <c r="DG15" s="17">
+      <c r="DH15" s="17">
         <v>12.691513202068064</v>
       </c>
-      <c r="DH15" s="17">
+      <c r="DI15" s="17">
         <v>37.4308461061541</v>
       </c>
-      <c r="DI15" s="17">
+      <c r="DJ15" s="17">
         <v>513.36928433319258</v>
       </c>
-      <c r="DJ15" s="17">
+      <c r="DK15" s="17">
         <v>200.84656241814261</v>
       </c>
-      <c r="DK15" s="17">
+      <c r="DL15" s="17">
         <v>21.920746659663507</v>
       </c>
-      <c r="DL15" s="17">
+      <c r="DM15" s="17">
         <v>-143.2664746262908</v>
       </c>
-      <c r="DM15" s="17">
+      <c r="DN15" s="17">
         <v>132.47505301794038</v>
       </c>
-      <c r="DN15" s="17">
+      <c r="DO15" s="17">
         <v>0.56419685942759301</v>
       </c>
-      <c r="DO15" s="17">
+      <c r="DP15" s="17">
         <v>-232.13249407372891</v>
       </c>
-      <c r="DP15" s="17">
+      <c r="DQ15" s="17">
         <v>63.263398401858709</v>
       </c>
-      <c r="DQ15" s="17">
+      <c r="DR15" s="17">
         <v>-112.43333680533853</v>
       </c>
-      <c r="DR15" s="17">
+      <c r="DS15" s="17">
         <v>-86.621341878558994</v>
       </c>
-      <c r="DS15" s="17">
+      <c r="DT15" s="17">
         <v>-44.994680299652678</v>
       </c>
-      <c r="DT15" s="17">
+      <c r="DU15" s="17">
         <v>25.015875038353347</v>
       </c>
-      <c r="DU15" s="17">
+      <c r="DV15" s="17">
         <v>22.849128562507126</v>
       </c>
-      <c r="DV15" s="17">
+      <c r="DW15" s="17">
         <v>91.860299208898098</v>
       </c>
-      <c r="DW15" s="17">
+      <c r="DX15" s="17">
         <v>123.20827117300664</v>
       </c>
-      <c r="DX15" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="DY15" s="17">
-        <v>-286.78305318493528</v>
+        <v>141.67694798850911</v>
       </c>
       <c r="DZ15" s="17">
-        <v>-216.40427400164847</v>
-[...2 lines deleted...]
-    <row r="16" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-288.8122307706343</v>
+      </c>
+      <c r="EA15" s="17">
+        <v>-199.30504590582063</v>
+      </c>
+      <c r="EB15" s="17">
+        <v>40.067168387150119</v>
+      </c>
+    </row>
+    <row r="16" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="16" t="s">
         <v>134</v>
       </c>
       <c r="C16" s="17">
         <v>-0.15000000000000002</v>
       </c>
       <c r="D16" s="17">
         <v>-0.15000000000000002</v>
       </c>
       <c r="E16" s="17">
         <v>0.32999999999999996</v>
       </c>
       <c r="F16" s="17">
         <v>1.67</v>
       </c>
       <c r="G16" s="17">
         <v>17.179999999999996</v>
       </c>
       <c r="H16" s="17">
         <v>-1.8200000000000003</v>
       </c>
       <c r="I16" s="17">
         <v>-17.020000000000003</v>
       </c>
       <c r="J16" s="17">
@@ -6225,360 +6297,366 @@
       <c r="T16" s="17">
         <v>-16.65194283999999</v>
       </c>
       <c r="U16" s="17">
         <v>69.97566617000011</v>
       </c>
       <c r="V16" s="17">
         <v>-15.757696550400773</v>
       </c>
       <c r="W16" s="17">
         <v>110.1982281241531</v>
       </c>
       <c r="X16" s="17">
         <v>185.30324895767893</v>
       </c>
       <c r="Y16" s="17">
         <v>5.3830930379500757</v>
       </c>
       <c r="Z16" s="17">
         <v>28.386785149016944</v>
       </c>
       <c r="AA16" s="17">
         <v>387.21345094143629</v>
       </c>
       <c r="AB16" s="17">
+        <v>-163.58625965618765</v>
+      </c>
+      <c r="AC16" s="17">
         <v>-0.37</v>
       </c>
-      <c r="AC16" s="17">
+      <c r="AD16" s="17">
         <v>6.9999999999999993E-2</v>
       </c>
-      <c r="AD16" s="17">
+      <c r="AE16" s="17">
         <v>0.14999999999999997</v>
       </c>
-      <c r="AE16" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="AF16" s="17">
+        <v>0</v>
+      </c>
+      <c r="AG16" s="17">
         <v>0.05</v>
       </c>
-      <c r="AG16" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="AH16" s="17">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="17">
         <v>-0.16</v>
       </c>
-      <c r="AI16" s="17">
+      <c r="AJ16" s="17">
         <v>-4.0000000000000008E-2</v>
       </c>
-      <c r="AJ16" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="AK16" s="17">
+        <v>0</v>
+      </c>
+      <c r="AL16" s="17">
         <v>0.23</v>
       </c>
-      <c r="AL16" s="17">
+      <c r="AM16" s="17">
         <v>0.18999999999999997</v>
       </c>
-      <c r="AM16" s="17">
+      <c r="AN16" s="17">
         <v>-0.09</v>
       </c>
-      <c r="AN16" s="17">
+      <c r="AO16" s="17">
         <v>-0.1</v>
       </c>
-      <c r="AO16" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="AP16" s="17">
+        <v>0</v>
+      </c>
+      <c r="AQ16" s="17">
         <v>0.06</v>
       </c>
-      <c r="AQ16" s="17">
+      <c r="AR16" s="17">
         <v>1.71</v>
       </c>
-      <c r="AR16" s="17">
+      <c r="AS16" s="17">
         <v>5.32</v>
       </c>
-      <c r="AS16" s="17">
+      <c r="AT16" s="17">
         <v>11.860000000000001</v>
       </c>
-      <c r="AT16" s="17">
+      <c r="AU16" s="17">
         <v>-0.13000000000000284</v>
       </c>
-      <c r="AU16" s="17">
+      <c r="AV16" s="17">
         <v>0.13000000000000034</v>
       </c>
-      <c r="AV16" s="17">
+      <c r="AW16" s="17">
         <v>34.44</v>
       </c>
-      <c r="AW16" s="17">
+      <c r="AX16" s="17">
         <v>0.48000000000000398</v>
       </c>
-      <c r="AX16" s="17">
+      <c r="AY16" s="17">
         <v>-36.71</v>
       </c>
-      <c r="AY16" s="17">
+      <c r="AZ16" s="17">
         <v>-3.0000000000001137E-2</v>
       </c>
-      <c r="AZ16" s="17">
+      <c r="BA16" s="17">
         <v>1.2</v>
       </c>
-      <c r="BA16" s="17">
+      <c r="BB16" s="17">
         <v>-20.059999999999999</v>
       </c>
-      <c r="BB16" s="17">
+      <c r="BC16" s="17">
         <v>0.60000000000000209</v>
       </c>
-      <c r="BC16" s="17">
+      <c r="BD16" s="17">
         <v>1.2399999999999962</v>
       </c>
-      <c r="BD16" s="17">
+      <c r="BE16" s="17">
         <v>1.38</v>
       </c>
-      <c r="BE16" s="17">
+      <c r="BF16" s="17">
         <v>0.45000000000000018</v>
       </c>
-      <c r="BF16" s="17">
+      <c r="BG16" s="17">
         <v>0.62999999999999989</v>
       </c>
-      <c r="BG16" s="17">
+      <c r="BH16" s="17">
         <v>-0.28000000000000014</v>
       </c>
-      <c r="BH16" s="17">
+      <c r="BI16" s="17">
         <v>1.9100000000000159</v>
       </c>
-      <c r="BI16" s="17">
+      <c r="BJ16" s="17">
         <v>1.7799999999999943</v>
       </c>
-      <c r="BJ16" s="17">
+      <c r="BK16" s="17">
         <v>-15.869999999999997</v>
       </c>
-      <c r="BK16" s="17">
+      <c r="BL16" s="17">
         <v>10.439999999999991</v>
       </c>
-      <c r="BL16" s="17">
+      <c r="BM16" s="17">
         <v>8.41</v>
       </c>
-      <c r="BM16" s="17">
+      <c r="BN16" s="17">
         <v>-11.73</v>
       </c>
-      <c r="BN16" s="17">
+      <c r="BO16" s="17">
         <v>-3.5699999999999994</v>
       </c>
-      <c r="BO16" s="17">
+      <c r="BP16" s="17">
         <v>25.950000000000003</v>
       </c>
-      <c r="BP16" s="17">
+      <c r="BQ16" s="17">
         <v>14.168313509999999</v>
       </c>
-      <c r="BQ16" s="17">
+      <c r="BR16" s="17">
         <v>2.8948041199999994</v>
       </c>
-      <c r="BR16" s="17">
+      <c r="BS16" s="17">
         <v>10.325384070000002</v>
       </c>
-      <c r="BS16" s="17">
+      <c r="BT16" s="17">
         <v>-14.351759949999991</v>
       </c>
-      <c r="BT16" s="17">
+      <c r="BU16" s="17">
         <v>-32.223660729999999</v>
       </c>
-      <c r="BU16" s="17">
+      <c r="BV16" s="17">
         <v>-9.3949561500000058</v>
       </c>
-      <c r="BV16" s="17">
+      <c r="BW16" s="17">
         <v>-1.050258329999993</v>
       </c>
-      <c r="BW16" s="17">
+      <c r="BX16" s="17">
         <v>5.8836302699999878</v>
       </c>
-      <c r="BX16" s="17">
+      <c r="BY16" s="17">
         <v>-0.22241812999999966</v>
       </c>
-      <c r="BY16" s="17">
+      <c r="BZ16" s="17">
         <v>2.8650244900000015</v>
       </c>
-      <c r="BZ16" s="17">
+      <c r="CA16" s="17">
         <v>-1.7520133000000007</v>
       </c>
-      <c r="CA16" s="17">
+      <c r="CB16" s="17">
         <v>15.22850998</v>
       </c>
-      <c r="CB16" s="17">
+      <c r="CC16" s="17">
         <v>-3.7641284900000005</v>
       </c>
-      <c r="CC16" s="17">
+      <c r="CD16" s="17">
         <v>6.8798482700000054</v>
       </c>
-      <c r="CD16" s="17">
+      <c r="CE16" s="17">
         <v>-2.4740457000000067</v>
       </c>
-      <c r="CE16" s="17">
+      <c r="CF16" s="17">
         <v>29.859373840000007</v>
       </c>
-      <c r="CF16" s="17">
+      <c r="CG16" s="17">
         <v>-0.99647908999999935</v>
       </c>
-      <c r="CG16" s="17">
+      <c r="CH16" s="17">
         <v>27.352916289999978</v>
       </c>
-      <c r="CH16" s="17">
+      <c r="CI16" s="17">
         <v>14.832805280000024</v>
       </c>
-      <c r="CI16" s="17">
+      <c r="CJ16" s="17">
         <v>-8.0174178600000658</v>
       </c>
-      <c r="CJ16" s="17">
+      <c r="CK16" s="17">
         <v>-23.982634809999993</v>
       </c>
-      <c r="CK16" s="17">
+      <c r="CL16" s="17">
         <v>-3.5830493300000135</v>
       </c>
-      <c r="CL16" s="17">
+      <c r="CM16" s="17">
         <v>-10.21953451000002</v>
       </c>
-      <c r="CM16" s="17">
+      <c r="CN16" s="17">
         <v>5.4826412900000268</v>
       </c>
-      <c r="CN16" s="17">
+      <c r="CO16" s="17">
         <v>30.464976699999998</v>
       </c>
-      <c r="CO16" s="17">
+      <c r="CP16" s="17">
         <v>8.5095799399999912</v>
       </c>
-      <c r="CP16" s="17">
+      <c r="CQ16" s="17">
         <v>8.4322398299999541</v>
       </c>
-      <c r="CQ16" s="17">
+      <c r="CR16" s="17">
         <v>2.2968507199999864</v>
       </c>
-      <c r="CR16" s="17">
+      <c r="CS16" s="17">
         <v>2.1948303799999906</v>
       </c>
-      <c r="CS16" s="17">
+      <c r="CT16" s="17">
         <v>10.391214419999995</v>
       </c>
-      <c r="CT16" s="17">
+      <c r="CU16" s="17">
         <v>38.030117579999981</v>
       </c>
-      <c r="CU16" s="17">
+      <c r="CV16" s="17">
         <v>-67.268105219999953</v>
       </c>
-      <c r="CV16" s="17">
+      <c r="CW16" s="17">
         <v>57.077418280000032</v>
       </c>
-      <c r="CW16" s="17">
+      <c r="CX16" s="17">
         <v>13.932142810000032</v>
       </c>
-      <c r="CX16" s="17">
+      <c r="CY16" s="17">
         <v>14.862537120000054</v>
       </c>
-      <c r="CY16" s="17">
+      <c r="CZ16" s="17">
         <v>-15.896432040000011</v>
       </c>
-      <c r="CZ16" s="17">
+      <c r="DA16" s="17">
         <v>-17.060164541662044</v>
       </c>
-      <c r="DA16" s="17">
+      <c r="DB16" s="17">
         <v>29.368125096674444</v>
       </c>
-      <c r="DB16" s="17">
+      <c r="DC16" s="17">
         <v>-9.8333927762594335</v>
       </c>
-      <c r="DC16" s="17">
+      <c r="DD16" s="17">
         <v>-18.23226432915374</v>
       </c>
-      <c r="DD16" s="17">
+      <c r="DE16" s="17">
         <v>1.4473454050927184</v>
       </c>
-      <c r="DE16" s="17">
+      <c r="DF16" s="17">
         <v>23.917345839591906</v>
       </c>
-      <c r="DF16" s="17">
+      <c r="DG16" s="17">
         <v>102.36523178142663</v>
       </c>
-      <c r="DG16" s="17">
+      <c r="DH16" s="17">
         <v>-17.531694901958151</v>
       </c>
-      <c r="DH16" s="17">
+      <c r="DI16" s="17">
         <v>89.809888954327349</v>
       </c>
-      <c r="DI16" s="17">
+      <c r="DJ16" s="17">
         <v>9.8002883762954305</v>
       </c>
-      <c r="DJ16" s="17">
+      <c r="DK16" s="17">
         <v>121.11195409526647</v>
       </c>
-      <c r="DK16" s="17">
+      <c r="DL16" s="17">
         <v>-35.41888246821032</v>
       </c>
-      <c r="DL16" s="17">
+      <c r="DM16" s="17">
         <v>10.562125111941661</v>
       </c>
-      <c r="DM16" s="17">
+      <c r="DN16" s="17">
         <v>-44.618380207917731</v>
       </c>
-      <c r="DN16" s="17">
+      <c r="DO16" s="17">
         <v>71.500441388537482</v>
       </c>
-      <c r="DO16" s="17">
+      <c r="DP16" s="17">
         <v>-32.061093254611336</v>
       </c>
-      <c r="DP16" s="17">
+      <c r="DQ16" s="17">
         <v>-58.054623803425606</v>
       </c>
-      <c r="DQ16" s="17">
+      <c r="DR16" s="17">
         <v>21.137618272797635</v>
       </c>
-      <c r="DR16" s="17">
+      <c r="DS16" s="17">
         <v>111.94675408482304</v>
       </c>
-      <c r="DS16" s="17">
+      <c r="DT16" s="17">
         <v>-46.642963405178122</v>
       </c>
-      <c r="DT16" s="17">
+      <c r="DU16" s="17">
         <v>51.461702408244307</v>
       </c>
-      <c r="DU16" s="17">
+      <c r="DV16" s="17">
         <v>-28.287639654732288</v>
       </c>
-      <c r="DV16" s="17">
+      <c r="DW16" s="17">
         <v>220.32349391520248</v>
       </c>
-      <c r="DW16" s="17">
+      <c r="DX16" s="17">
         <v>143.71589427272181</v>
       </c>
-      <c r="DX16" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="DY16" s="17">
-        <v>0.41496660137785391</v>
+        <v>-244.01710783491447</v>
       </c>
       <c r="DZ16" s="17">
-        <v>126.80257165338439</v>
-[...2 lines deleted...]
-    <row r="17" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.49044982594730868</v>
+      </c>
+      <c r="EA16" s="17">
+        <v>123.26922454984566</v>
+      </c>
+      <c r="EB16" s="17">
+        <v>-43.328826197066149</v>
+      </c>
+    </row>
+    <row r="17" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="16" t="s">
         <v>135</v>
       </c>
       <c r="C17" s="17">
         <v>0</v>
       </c>
       <c r="D17" s="17">
         <v>0</v>
       </c>
       <c r="E17" s="17">
         <v>0</v>
       </c>
       <c r="F17" s="17">
         <v>0</v>
       </c>
       <c r="G17" s="17">
         <v>0</v>
       </c>
       <c r="H17" s="17">
         <v>0</v>
       </c>
       <c r="I17" s="17">
         <v>0</v>
       </c>
       <c r="J17" s="17">
@@ -6614,51 +6692,51 @@
       <c r="T17" s="17">
         <v>95.557340490000016</v>
       </c>
       <c r="U17" s="17">
         <v>57.697006350000045</v>
       </c>
       <c r="V17" s="17">
         <v>101.696953355885</v>
       </c>
       <c r="W17" s="17">
         <v>-8.1289372913450286E-2</v>
       </c>
       <c r="X17" s="17">
         <v>-15.7484873250894</v>
       </c>
       <c r="Y17" s="17">
         <v>-159.60159377983553</v>
       </c>
       <c r="Z17" s="17">
         <v>461.3151744135389</v>
       </c>
       <c r="AA17" s="17">
         <v>733.78036741019321</v>
       </c>
       <c r="AB17" s="17">
-        <v>0</v>
+        <v>-66.705389121542908</v>
       </c>
       <c r="AC17" s="17">
         <v>0</v>
       </c>
       <c r="AD17" s="17">
         <v>0</v>
       </c>
       <c r="AE17" s="17">
         <v>0</v>
       </c>
       <c r="AF17" s="17">
         <v>0</v>
       </c>
       <c r="AG17" s="17">
         <v>0</v>
       </c>
       <c r="AH17" s="17">
         <v>0</v>
       </c>
       <c r="AI17" s="17">
         <v>0</v>
       </c>
       <c r="AJ17" s="17">
         <v>0</v>
       </c>
@@ -6704,270 +6782,276 @@
       <c r="AX17" s="17">
         <v>0</v>
       </c>
       <c r="AY17" s="17">
         <v>0</v>
       </c>
       <c r="AZ17" s="17">
         <v>0</v>
       </c>
       <c r="BA17" s="17">
         <v>0</v>
       </c>
       <c r="BB17" s="17">
         <v>0</v>
       </c>
       <c r="BC17" s="17">
         <v>0</v>
       </c>
       <c r="BD17" s="17">
         <v>0</v>
       </c>
       <c r="BE17" s="17">
         <v>0</v>
       </c>
       <c r="BF17" s="17">
+        <v>0</v>
+      </c>
+      <c r="BG17" s="17">
         <v>0.04</v>
       </c>
-      <c r="BG17" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="BH17" s="17">
+        <v>0</v>
+      </c>
+      <c r="BI17" s="17">
         <v>0.28000000000000003</v>
       </c>
-      <c r="BI17" s="17">
+      <c r="BJ17" s="17">
         <v>0.31999999999999995</v>
       </c>
-      <c r="BJ17" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17" s="17">
+        <v>0</v>
+      </c>
+      <c r="BL17" s="17">
         <v>0.73000000000000009</v>
       </c>
-      <c r="BL17" s="17">
+      <c r="BM17" s="17">
         <v>0.13000000000000006</v>
       </c>
-      <c r="BM17" s="17">
+      <c r="BN17" s="17">
         <v>-1.0199999999999998</v>
       </c>
-      <c r="BN17" s="17">
+      <c r="BO17" s="17">
         <v>-0.54999999999999982</v>
       </c>
-      <c r="BO17" s="17">
+      <c r="BP17" s="17">
         <v>-0.74000000000000021</v>
       </c>
-      <c r="BP17" s="17">
+      <c r="BQ17" s="17">
         <v>2.2502512800000001</v>
       </c>
-      <c r="BQ17" s="17">
+      <c r="BR17" s="17">
         <v>47.245838910000003</v>
       </c>
-      <c r="BR17" s="17">
+      <c r="BS17" s="17">
         <v>-24.988882109999999</v>
       </c>
-      <c r="BS17" s="17">
+      <c r="BT17" s="17">
         <v>355.17563334999988</v>
       </c>
-      <c r="BT17" s="17">
+      <c r="BU17" s="17">
         <v>5.9538767800000016</v>
       </c>
-      <c r="BU17" s="17">
+      <c r="BV17" s="17">
         <v>3.62286054</v>
       </c>
-      <c r="BV17" s="17">
+      <c r="BW17" s="17">
         <v>-61.19398495999998</v>
       </c>
-      <c r="BW17" s="17">
+      <c r="BX17" s="17">
         <v>23.990925280000003</v>
       </c>
-      <c r="BX17" s="17">
+      <c r="BY17" s="17">
         <v>-168.67104071000003</v>
       </c>
-      <c r="BY17" s="17">
+      <c r="BZ17" s="17">
         <v>-4.3039344499999928</v>
       </c>
-      <c r="BZ17" s="17">
+      <c r="CA17" s="17">
         <v>42.969682559999981</v>
       </c>
-      <c r="CA17" s="17">
+      <c r="CB17" s="17">
         <v>14.174423069999994</v>
       </c>
-      <c r="CB17" s="17">
+      <c r="CC17" s="17">
         <v>3.035488389999994</v>
       </c>
-      <c r="CC17" s="17">
+      <c r="CD17" s="17">
         <v>13.15643584</v>
       </c>
-      <c r="CD17" s="17">
+      <c r="CE17" s="17">
         <v>7.7723132600000131</v>
       </c>
-      <c r="CE17" s="17">
+      <c r="CF17" s="17">
         <v>35.890810950000009</v>
       </c>
-      <c r="CF17" s="17">
+      <c r="CG17" s="17">
         <v>10.40972618</v>
       </c>
-      <c r="CG17" s="17">
+      <c r="CH17" s="17">
         <v>6.0054028099999908</v>
       </c>
-      <c r="CH17" s="17">
+      <c r="CI17" s="17">
         <v>-3.5245621700000096</v>
       </c>
-      <c r="CI17" s="17">
+      <c r="CJ17" s="17">
         <v>54.03946198000002</v>
       </c>
-      <c r="CJ17" s="17">
+      <c r="CK17" s="17">
         <v>4.2601711899999932</v>
       </c>
-      <c r="CK17" s="17">
+      <c r="CL17" s="17">
         <v>46.563248800000004</v>
       </c>
-      <c r="CL17" s="17">
+      <c r="CM17" s="17">
         <v>31.70747001000003</v>
       </c>
-      <c r="CM17" s="17">
+      <c r="CN17" s="17">
         <v>-291.21756894000009</v>
       </c>
-      <c r="CN17" s="17">
+      <c r="CO17" s="17">
         <v>-0.34182413999999461</v>
       </c>
-      <c r="CO17" s="17">
+      <c r="CP17" s="17">
         <v>-83.387262749999991</v>
       </c>
-      <c r="CP17" s="17">
+      <c r="CQ17" s="17">
         <v>-14.484563969999998</v>
       </c>
-      <c r="CQ17" s="17">
+      <c r="CR17" s="17">
         <v>9.1263073100000121</v>
       </c>
-      <c r="CR17" s="17">
+      <c r="CS17" s="17">
         <v>-3.1966611900000079</v>
       </c>
-      <c r="CS17" s="17">
+      <c r="CT17" s="17">
         <v>17.977692460000011</v>
       </c>
-      <c r="CT17" s="17">
+      <c r="CU17" s="17">
         <v>68.968314790000022</v>
       </c>
-      <c r="CU17" s="17">
+      <c r="CV17" s="17">
         <v>11.807994429999988</v>
       </c>
-      <c r="CV17" s="17">
+      <c r="CW17" s="17">
         <v>17.774764419999997</v>
       </c>
-      <c r="CW17" s="17">
+      <c r="CX17" s="17">
         <v>18.982938599999986</v>
       </c>
-      <c r="CX17" s="17">
+      <c r="CY17" s="17">
         <v>5.490172890000073</v>
       </c>
-      <c r="CY17" s="17">
+      <c r="CZ17" s="17">
         <v>15.449130439999992</v>
       </c>
-      <c r="CZ17" s="17">
+      <c r="DA17" s="17">
         <v>42.2915334129992</v>
       </c>
-      <c r="DA17" s="17">
+      <c r="DB17" s="17">
         <v>11.621208133264355</v>
       </c>
-      <c r="DB17" s="17">
+      <c r="DC17" s="17">
         <v>22.489484307072136</v>
       </c>
-      <c r="DC17" s="17">
+      <c r="DD17" s="17">
         <v>25.294727502549314</v>
       </c>
-      <c r="DD17" s="17">
+      <c r="DE17" s="17">
         <v>12.165531854223234</v>
       </c>
-      <c r="DE17" s="17">
+      <c r="DF17" s="17">
         <v>28.227353189838908</v>
       </c>
-      <c r="DF17" s="17">
+      <c r="DG17" s="17">
         <v>-45.516156209649459</v>
       </c>
-      <c r="DG17" s="17">
+      <c r="DH17" s="17">
         <v>5.0419817926738686</v>
       </c>
-      <c r="DH17" s="17">
+      <c r="DI17" s="17">
         <v>-29.743149230334847</v>
       </c>
-      <c r="DI17" s="17">
+      <c r="DJ17" s="17">
         <v>83.71695667216872</v>
       </c>
-      <c r="DJ17" s="17">
+      <c r="DK17" s="17">
         <v>114.94315054306054</v>
       </c>
-      <c r="DK17" s="17">
+      <c r="DL17" s="17">
         <v>-184.6654453099838</v>
       </c>
-      <c r="DL17" s="17">
+      <c r="DM17" s="17">
         <v>30.820800636626277</v>
       </c>
-      <c r="DM17" s="17">
+      <c r="DN17" s="17">
         <v>-45.706612633062647</v>
       </c>
-      <c r="DN17" s="17">
+      <c r="DO17" s="17">
         <v>82.203298589242095</v>
       </c>
-      <c r="DO17" s="17">
+      <c r="DP17" s="17">
         <v>-226.91908037264125</v>
       </c>
-      <c r="DP17" s="17">
+      <c r="DQ17" s="17">
         <v>122.25871043837148</v>
       </c>
-      <c r="DQ17" s="17">
+      <c r="DR17" s="17">
         <v>53.514622088414733</v>
       </c>
-      <c r="DR17" s="17">
+      <c r="DS17" s="17">
         <v>137.11027877183619</v>
       </c>
-      <c r="DS17" s="17">
+      <c r="DT17" s="17">
         <v>148.43156311491646</v>
       </c>
-      <c r="DT17" s="17">
+      <c r="DU17" s="17">
         <v>-67.214215613673787</v>
       </c>
-      <c r="DU17" s="17">
+      <c r="DV17" s="17">
         <v>703.53065020758822</v>
       </c>
-      <c r="DV17" s="17">
+      <c r="DW17" s="17">
         <v>253.1817630222138</v>
       </c>
-      <c r="DW17" s="17">
+      <c r="DX17" s="17">
         <v>-155.71783020593503</v>
       </c>
-      <c r="DX17" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="DY17" s="17">
-        <v>535.15582417472444</v>
+        <v>-238.87734265196761</v>
       </c>
       <c r="DZ17" s="17">
-        <v>267.37603005710446</v>
-[...2 lines deleted...]
-    <row r="18" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>576.42067331909573</v>
+      </c>
+      <c r="EA17" s="17">
+        <v>243.07879871009791</v>
+      </c>
+      <c r="EB17" s="17">
+        <v>-647.32751849876888</v>
+      </c>
+    </row>
+    <row r="18" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="18" t="s">
         <v>136</v>
       </c>
       <c r="C18" s="17">
         <v>1077.3649176999998</v>
       </c>
       <c r="D18" s="17">
         <v>1158.9100457992652</v>
       </c>
       <c r="E18" s="17">
         <v>1057.8778595272593</v>
       </c>
       <c r="F18" s="17">
         <v>1626.7845949386383</v>
       </c>
       <c r="G18" s="17">
         <v>1093.1306950767225</v>
       </c>
       <c r="H18" s="17">
         <v>1487.0603721592447</v>
       </c>
       <c r="I18" s="17">
         <v>2534.3343488123792</v>
       </c>
       <c r="J18" s="17">
@@ -7003,360 +7087,366 @@
       <c r="T18" s="17">
         <v>1580.1590668037243</v>
       </c>
       <c r="U18" s="17">
         <v>1375.8690571290767</v>
       </c>
       <c r="V18" s="17">
         <v>3649.2132460996722</v>
       </c>
       <c r="W18" s="17">
         <v>1469.4948507079423</v>
       </c>
       <c r="X18" s="17">
         <v>4464.4878857297608</v>
       </c>
       <c r="Y18" s="17">
         <v>3705.9083977427217</v>
       </c>
       <c r="Z18" s="17">
         <v>3257.4538089581051</v>
       </c>
       <c r="AA18" s="17">
         <v>4182.2633785163289</v>
       </c>
       <c r="AB18" s="17">
+        <v>2630.0206193278441</v>
+      </c>
+      <c r="AC18" s="17">
         <v>424.00261249999994</v>
       </c>
-      <c r="AC18" s="17">
+      <c r="AD18" s="17">
         <v>358.13597549999986</v>
       </c>
-      <c r="AD18" s="17">
+      <c r="AE18" s="17">
         <v>157.3269504000001</v>
       </c>
-      <c r="AE18" s="17">
+      <c r="AF18" s="17">
         <v>137.89937929999996</v>
       </c>
-      <c r="AF18" s="17">
+      <c r="AG18" s="17">
         <v>122.97181662481643</v>
       </c>
-      <c r="AG18" s="17">
+      <c r="AH18" s="17">
         <v>232.0121569248162</v>
       </c>
-      <c r="AH18" s="17">
+      <c r="AI18" s="17">
         <v>37.454985824816134</v>
       </c>
-      <c r="AI18" s="17">
+      <c r="AJ18" s="17">
         <v>766.47108642481635</v>
       </c>
-      <c r="AJ18" s="17">
+      <c r="AK18" s="17">
         <v>258.23632969949603</v>
       </c>
-      <c r="AK18" s="17">
+      <c r="AL18" s="17">
         <v>394.4299822994962</v>
       </c>
-      <c r="AL18" s="17">
+      <c r="AM18" s="17">
         <v>116.99800069949625</v>
       </c>
-      <c r="AM18" s="17">
+      <c r="AN18" s="17">
         <v>288.21354682877086</v>
       </c>
-      <c r="AN18" s="17">
+      <c r="AO18" s="17">
         <v>237.64977650965957</v>
       </c>
-      <c r="AO18" s="17">
+      <c r="AP18" s="17">
         <v>584.84514740966006</v>
       </c>
-      <c r="AP18" s="17">
+      <c r="AQ18" s="17">
         <v>131.92514580966053</v>
       </c>
-      <c r="AQ18" s="17">
+      <c r="AR18" s="17">
         <v>672.36452520965804</v>
       </c>
-      <c r="AR18" s="17">
+      <c r="AS18" s="17">
         <v>293.69043697299338</v>
       </c>
-      <c r="AS18" s="17">
+      <c r="AT18" s="17">
         <v>261.23892905320236</v>
       </c>
-      <c r="AT18" s="17">
+      <c r="AU18" s="17">
         <v>340.08904894158979</v>
       </c>
-      <c r="AU18" s="17">
+      <c r="AV18" s="17">
         <v>198.112280108937</v>
       </c>
-      <c r="AV18" s="17">
+      <c r="AW18" s="17">
         <v>271.03252483989252</v>
       </c>
-      <c r="AW18" s="17">
+      <c r="AX18" s="17">
         <v>689.63581235818594</v>
       </c>
-      <c r="AX18" s="17">
+      <c r="AY18" s="17">
         <v>303.46855805818961</v>
       </c>
-      <c r="AY18" s="17">
+      <c r="AZ18" s="17">
         <v>222.92347690297683</v>
       </c>
-      <c r="AZ18" s="17">
+      <c r="BA18" s="17">
         <v>333.46884670309203</v>
       </c>
-      <c r="BA18" s="17">
+      <c r="BB18" s="17">
         <v>747.44837130309634</v>
       </c>
-      <c r="BB18" s="17">
+      <c r="BC18" s="17">
         <v>385.67869080309333</v>
       </c>
-      <c r="BC18" s="17">
+      <c r="BD18" s="17">
         <v>1067.7384400030976</v>
       </c>
-      <c r="BD18" s="17">
+      <c r="BE18" s="17">
         <v>1434.5837454435227</v>
       </c>
-      <c r="BE18" s="17">
+      <c r="BF18" s="17">
         <v>883.0329886435145</v>
       </c>
-      <c r="BF18" s="17">
+      <c r="BG18" s="17">
         <v>564.6446188179201</v>
       </c>
-      <c r="BG18" s="17">
+      <c r="BH18" s="17">
         <v>562.54411318127677</v>
       </c>
-      <c r="BH18" s="17">
+      <c r="BI18" s="17">
         <v>749.68585006730802</v>
       </c>
-      <c r="BI18" s="17">
+      <c r="BJ18" s="17">
         <v>868.04641966328131</v>
       </c>
-      <c r="BJ18" s="17">
+      <c r="BK18" s="17">
         <v>285.0180017025167</v>
       </c>
-      <c r="BK18" s="17">
+      <c r="BL18" s="17">
         <v>1787.4409782975486</v>
       </c>
-      <c r="BL18" s="17">
+      <c r="BM18" s="17">
         <v>217.10507319038618</v>
       </c>
-      <c r="BM18" s="17">
+      <c r="BN18" s="17">
         <v>633.51129531243487</v>
       </c>
-      <c r="BN18" s="17">
+      <c r="BO18" s="17">
         <v>908.44691446358706</v>
       </c>
-      <c r="BO18" s="17">
+      <c r="BP18" s="17">
         <v>423.49553300274363</v>
       </c>
-      <c r="BP18" s="17">
+      <c r="BQ18" s="17">
         <v>839.47224459059794</v>
       </c>
-      <c r="BQ18" s="17">
+      <c r="BR18" s="17">
         <v>153.82154117059974</v>
       </c>
-      <c r="BR18" s="17">
+      <c r="BS18" s="17">
         <v>424.05679963059777</v>
       </c>
-      <c r="BS18" s="17">
+      <c r="BT18" s="17">
         <v>-263.66131693940144</v>
       </c>
-      <c r="BT18" s="17">
+      <c r="BU18" s="17">
         <v>227.11505871418353</v>
       </c>
-      <c r="BU18" s="17">
+      <c r="BV18" s="17">
         <v>143.79217000418464</v>
       </c>
-      <c r="BV18" s="17">
+      <c r="BW18" s="17">
         <v>382.77848680418759</v>
       </c>
-      <c r="BW18" s="17">
+      <c r="BX18" s="17">
         <v>155.7113195041876</v>
       </c>
-      <c r="BX18" s="17">
+      <c r="BY18" s="17">
         <v>45.571881561322897</v>
       </c>
-      <c r="BY18" s="17">
+      <c r="BZ18" s="17">
         <v>200.6501601313216</v>
       </c>
-      <c r="BZ18" s="17">
+      <c r="CA18" s="17">
         <v>296.15116104132176</v>
       </c>
-      <c r="CA18" s="17">
+      <c r="CB18" s="17">
         <v>459.17618264132443</v>
       </c>
-      <c r="CB18" s="17">
+      <c r="CC18" s="17">
         <v>600.20223492550394</v>
       </c>
-      <c r="CC18" s="17">
+      <c r="CD18" s="17">
         <v>51.423117935503626</v>
       </c>
-      <c r="CD18" s="17">
+      <c r="CE18" s="17">
         <v>81.42494387550289</v>
       </c>
-      <c r="CE18" s="17">
+      <c r="CF18" s="17">
         <v>-10.538985904494979</v>
       </c>
-      <c r="CF18" s="17">
+      <c r="CG18" s="17">
         <v>202.17820708772035</v>
       </c>
-      <c r="CG18" s="17">
+      <c r="CH18" s="17">
         <v>2064.1168617477192</v>
       </c>
-      <c r="CH18" s="17">
+      <c r="CI18" s="17">
         <v>371.84487369772006</v>
       </c>
-      <c r="CI18" s="17">
+      <c r="CJ18" s="17">
         <v>-321.24179468227919</v>
       </c>
-      <c r="CJ18" s="17">
+      <c r="CK18" s="17">
         <v>420.79229793194418</v>
       </c>
-      <c r="CK18" s="17">
+      <c r="CL18" s="17">
         <v>106.04744280194723</v>
       </c>
-      <c r="CL18" s="17">
+      <c r="CM18" s="17">
         <v>161.09454712194784</v>
       </c>
-      <c r="CM18" s="17">
+      <c r="CN18" s="17">
         <v>-228.77641382805859</v>
       </c>
-      <c r="CN18" s="17">
+      <c r="CO18" s="17">
         <v>374.11351138200723</v>
       </c>
-      <c r="CO18" s="17">
+      <c r="CP18" s="17">
         <v>109.38086830200791</v>
       </c>
-      <c r="CP18" s="17">
+      <c r="CQ18" s="17">
         <v>687.64174901200556</v>
       </c>
-      <c r="CQ18" s="17">
+      <c r="CR18" s="17">
         <v>237.91835960200217</v>
       </c>
-      <c r="CR18" s="17">
+      <c r="CS18" s="17">
         <v>436.81590720843099</v>
       </c>
-      <c r="CS18" s="17">
+      <c r="CT18" s="17">
         <v>147.10954608843014</v>
       </c>
-      <c r="CT18" s="17">
+      <c r="CU18" s="17">
         <v>621.23678843843118</v>
       </c>
-      <c r="CU18" s="17">
+      <c r="CV18" s="17">
         <v>374.9968250684318</v>
       </c>
-      <c r="CV18" s="17">
+      <c r="CW18" s="17">
         <v>574.07037333726771</v>
       </c>
-      <c r="CW18" s="17">
+      <c r="CX18" s="17">
         <v>516.51709189727023</v>
       </c>
-      <c r="CX18" s="17">
+      <c r="CY18" s="17">
         <v>199.92269527727103</v>
       </c>
-      <c r="CY18" s="17">
+      <c r="CZ18" s="17">
         <v>85.358896617267874</v>
       </c>
-      <c r="CZ18" s="17">
+      <c r="DA18" s="17">
         <v>542.47174812677918</v>
       </c>
-      <c r="DA18" s="17">
+      <c r="DB18" s="17">
         <v>2370.827018870963</v>
       </c>
-      <c r="DB18" s="17">
+      <c r="DC18" s="17">
         <v>699.91173189229391</v>
       </c>
-      <c r="DC18" s="17">
+      <c r="DD18" s="17">
         <v>36.002747209636311</v>
       </c>
-      <c r="DD18" s="17">
+      <c r="DE18" s="17">
         <v>490.1250823464257</v>
       </c>
-      <c r="DE18" s="17">
+      <c r="DF18" s="17">
         <v>342.04220316062396</v>
       </c>
-      <c r="DF18" s="17">
+      <c r="DG18" s="17">
         <v>525.59320063648534</v>
       </c>
-      <c r="DG18" s="17">
+      <c r="DH18" s="17">
         <v>111.73436456440731</v>
       </c>
-      <c r="DH18" s="17">
+      <c r="DI18" s="17">
         <v>848.81112004906981</v>
       </c>
-      <c r="DI18" s="17">
+      <c r="DJ18" s="17">
         <v>1097.949003974011</v>
       </c>
-      <c r="DJ18" s="17">
+      <c r="DK18" s="17">
         <v>1678.6963252326946</v>
       </c>
-      <c r="DK18" s="17">
+      <c r="DL18" s="17">
         <v>839.0314364739852</v>
       </c>
-      <c r="DL18" s="17">
+      <c r="DM18" s="17">
         <v>996.86765642928162</v>
       </c>
-      <c r="DM18" s="17">
+      <c r="DN18" s="17">
         <v>752.67485179866446</v>
       </c>
-      <c r="DN18" s="17">
+      <c r="DO18" s="17">
         <v>1284.8640362343442</v>
       </c>
-      <c r="DO18" s="17">
+      <c r="DP18" s="17">
         <v>671.50185328043131</v>
       </c>
-      <c r="DP18" s="17">
+      <c r="DQ18" s="17">
         <v>1421.3981990505808</v>
       </c>
-      <c r="DQ18" s="17">
+      <c r="DR18" s="17">
         <v>251.05117463043698</v>
       </c>
-      <c r="DR18" s="17">
+      <c r="DS18" s="17">
         <v>1622.8207759775119</v>
       </c>
-      <c r="DS18" s="17">
+      <c r="DT18" s="17">
         <v>-37.816340700424462</v>
       </c>
-      <c r="DT18" s="17">
+      <c r="DU18" s="17">
         <v>1030.6587294910814</v>
       </c>
-      <c r="DU18" s="17">
+      <c r="DV18" s="17">
         <v>885.91303125703257</v>
       </c>
-      <c r="DV18" s="17">
+      <c r="DW18" s="17">
         <v>1381.8402034403189</v>
       </c>
-      <c r="DW18" s="17">
+      <c r="DX18" s="17">
         <v>883.8514143278959</v>
       </c>
-      <c r="DX18" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="DY18" s="17">
-        <v>555.5966172922997</v>
+        <v>556.01350493842313</v>
       </c>
       <c r="DZ18" s="17">
-        <v>2015.8623321041462</v>
-[...2 lines deleted...]
-    <row r="19" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>558.10566291589078</v>
+      </c>
+      <c r="EA18" s="17">
+        <v>1977.2425263659584</v>
+      </c>
+      <c r="EB18" s="17">
+        <v>-461.34107489242842</v>
+      </c>
+    </row>
+    <row r="19" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="18" t="s">
         <v>137</v>
       </c>
       <c r="C19" s="17">
         <v>749.12961019999989</v>
       </c>
       <c r="D19" s="17">
         <v>911.9830844999999</v>
       </c>
       <c r="E19" s="17">
         <v>728.17912830000023</v>
       </c>
       <c r="F19" s="17">
         <v>777.70328550000022</v>
       </c>
       <c r="G19" s="17">
         <v>352.62544480000247</v>
       </c>
       <c r="H19" s="17">
         <v>836.20115960000066</v>
       </c>
       <c r="I19" s="17">
         <v>1458.128833400008</v>
       </c>
       <c r="J19" s="17">
@@ -7392,360 +7482,366 @@
       <c r="T19" s="17">
         <v>591.28776190000201</v>
       </c>
       <c r="U19" s="17">
         <v>759.36933780000231</v>
       </c>
       <c r="V19" s="17">
         <v>922.0357935000003</v>
       </c>
       <c r="W19" s="17">
         <v>718.5424075000027</v>
       </c>
       <c r="X19" s="17">
         <v>1686.7680360999952</v>
       </c>
       <c r="Y19" s="17">
         <v>1061.3678241000005</v>
       </c>
       <c r="Z19" s="17">
         <v>1521.0882850000035</v>
       </c>
       <c r="AA19" s="17">
         <v>1552.2217200000027</v>
       </c>
       <c r="AB19" s="17">
+        <v>-708.20306999999809</v>
+      </c>
+      <c r="AC19" s="17">
         <v>380.77890479999996</v>
       </c>
-      <c r="AC19" s="17">
+      <c r="AD19" s="17">
         <v>174.99200159999998</v>
       </c>
-      <c r="AD19" s="17">
+      <c r="AE19" s="17">
         <v>114.56638769999999</v>
       </c>
-      <c r="AE19" s="17">
+      <c r="AF19" s="17">
         <v>78.792316100000008</v>
       </c>
-      <c r="AF19" s="17">
+      <c r="AG19" s="17">
         <v>59.578504399999986</v>
       </c>
-      <c r="AG19" s="17">
+      <c r="AH19" s="17">
         <v>43.44894780000002</v>
       </c>
-      <c r="AH19" s="17">
+      <c r="AI19" s="17">
         <v>89.241624599999994</v>
       </c>
-      <c r="AI19" s="17">
+      <c r="AJ19" s="17">
         <v>719.71400769999991</v>
       </c>
-      <c r="AJ19" s="17">
+      <c r="AK19" s="17">
         <v>145.28725250000002</v>
       </c>
-      <c r="AK19" s="17">
+      <c r="AL19" s="17">
         <v>266.40760530000028</v>
       </c>
-      <c r="AL19" s="17">
+      <c r="AM19" s="17">
         <v>77.731908899999993</v>
       </c>
-      <c r="AM19" s="17">
+      <c r="AN19" s="17">
         <v>238.75236159999997</v>
       </c>
-      <c r="AN19" s="17">
+      <c r="AO19" s="17">
         <v>85.980880200000016</v>
       </c>
-      <c r="AO19" s="17">
+      <c r="AP19" s="17">
         <v>-81.804896099999922</v>
       </c>
-      <c r="AP19" s="17">
+      <c r="AQ19" s="17">
         <v>57.394721500000003</v>
       </c>
-      <c r="AQ19" s="17">
+      <c r="AR19" s="17">
         <v>716.13257990000011</v>
       </c>
-      <c r="AR19" s="17">
+      <c r="AS19" s="17">
         <v>162.47689630000002</v>
       </c>
-      <c r="AS19" s="17">
+      <c r="AT19" s="17">
         <v>45.101129800000109</v>
       </c>
-      <c r="AT19" s="17">
+      <c r="AU19" s="17">
         <v>187.65969429999993</v>
       </c>
-      <c r="AU19" s="17">
+      <c r="AV19" s="17">
         <v>-42.612275599997595</v>
       </c>
-      <c r="AV19" s="17">
+      <c r="AW19" s="17">
         <v>326.02618240000049</v>
       </c>
-      <c r="AW19" s="17">
+      <c r="AX19" s="17">
         <v>166.18733449999993</v>
       </c>
-      <c r="AX19" s="17">
+      <c r="AY19" s="17">
         <v>170.76950990000017</v>
       </c>
-      <c r="AY19" s="17">
+      <c r="AZ19" s="17">
         <v>173.21813280000021</v>
       </c>
-      <c r="AZ19" s="17">
+      <c r="BA19" s="17">
         <v>79.981243599999871</v>
       </c>
-      <c r="BA19" s="17">
+      <c r="BB19" s="17">
         <v>226.12646800000431</v>
       </c>
-      <c r="BB19" s="17">
+      <c r="BC19" s="17">
         <v>123.24761839999961</v>
       </c>
-      <c r="BC19" s="17">
+      <c r="BD19" s="17">
         <v>1028.7735034000043</v>
       </c>
-      <c r="BD19" s="17">
+      <c r="BE19" s="17">
         <v>1022.6286089000057</v>
       </c>
-      <c r="BE19" s="17">
+      <c r="BF19" s="17">
         <v>147.38905790000041</v>
       </c>
-      <c r="BF19" s="17">
+      <c r="BG19" s="17">
         <v>475.68079990000069</v>
       </c>
-      <c r="BG19" s="17">
+      <c r="BH19" s="17">
         <v>553.67293849999999</v>
       </c>
-      <c r="BH19" s="17">
+      <c r="BI19" s="17">
         <v>393.94626529999988</v>
       </c>
-      <c r="BI19" s="17">
+      <c r="BJ19" s="17">
         <v>290.13726579999991</v>
       </c>
-      <c r="BJ19" s="17">
+      <c r="BK19" s="17">
         <v>181.78882989999934</v>
       </c>
-      <c r="BK19" s="17">
+      <c r="BL19" s="17">
         <v>1021.5211892999998</v>
       </c>
-      <c r="BL19" s="17">
+      <c r="BM19" s="17">
         <v>93.160915899999537</v>
       </c>
-      <c r="BM19" s="17">
+      <c r="BN19" s="17">
         <v>72.68949729999953</v>
       </c>
-      <c r="BN19" s="17">
+      <c r="BO19" s="17">
         <v>197.97379810000004</v>
       </c>
-      <c r="BO19" s="17">
+      <c r="BP19" s="17">
         <v>84.393855099998831</v>
       </c>
-      <c r="BP19" s="17">
+      <c r="BQ19" s="17">
         <v>276.52071640000003</v>
       </c>
-      <c r="BQ19" s="17">
+      <c r="BR19" s="17">
         <v>499.72864910000021</v>
       </c>
-      <c r="BR19" s="17">
+      <c r="BS19" s="17">
         <v>91.034251199999773</v>
       </c>
-      <c r="BS19" s="17">
+      <c r="BT19" s="17">
         <v>-605.3481929999989</v>
       </c>
-      <c r="BT19" s="17">
+      <c r="BU19" s="17">
         <v>88.493526400000036</v>
       </c>
-      <c r="BU19" s="17">
+      <c r="BV19" s="17">
         <v>549.73650940000016</v>
       </c>
-      <c r="BV19" s="17">
+      <c r="BW19" s="17">
         <v>190.2851387</v>
       </c>
-      <c r="BW19" s="17">
+      <c r="BX19" s="17">
         <v>1020.6616755000007</v>
       </c>
-      <c r="BX19" s="17">
+      <c r="BY19" s="17">
         <v>56.454514700000104</v>
       </c>
-      <c r="BY19" s="17">
+      <c r="BZ19" s="17">
         <v>145.93949289999978</v>
       </c>
-      <c r="BZ19" s="17">
+      <c r="CA19" s="17">
         <v>56.723818400000042</v>
       </c>
-      <c r="CA19" s="17">
+      <c r="CB19" s="17">
         <v>533.10364180000067</v>
       </c>
-      <c r="CB19" s="17">
+      <c r="CC19" s="17">
         <v>186.15193360000046</v>
       </c>
-      <c r="CC19" s="17">
+      <c r="CD19" s="17">
         <v>11.075844599999746</v>
       </c>
-      <c r="CD19" s="17">
+      <c r="CE19" s="17">
         <v>128.17495749999992</v>
       </c>
-      <c r="CE19" s="17">
+      <c r="CF19" s="17">
         <v>342.9683282999996</v>
       </c>
-      <c r="CF19" s="17">
+      <c r="CG19" s="17">
         <v>-7.8848378999998641</v>
       </c>
-      <c r="CG19" s="17">
+      <c r="CH19" s="17">
         <v>1922.1981744999982</v>
       </c>
-      <c r="CH19" s="17">
+      <c r="CI19" s="17">
         <v>103.2901015000006</v>
       </c>
-      <c r="CI19" s="17">
+      <c r="CJ19" s="17">
         <v>220.61376510000014</v>
       </c>
-      <c r="CJ19" s="17">
+      <c r="CK19" s="17">
         <v>155.31699829999772</v>
       </c>
-      <c r="CK19" s="17">
+      <c r="CL19" s="17">
         <v>57.918527000000701</v>
       </c>
-      <c r="CL19" s="17">
+      <c r="CM19" s="17">
         <v>683.1644315000043</v>
       </c>
-      <c r="CM19" s="17">
+      <c r="CN19" s="17">
         <v>1074.8737780999963</v>
       </c>
-      <c r="CN19" s="17">
+      <c r="CO19" s="17">
         <v>142.83566610000071</v>
       </c>
-      <c r="CO19" s="17">
+      <c r="CP19" s="17">
         <v>239.2322352000009</v>
       </c>
-      <c r="CP19" s="17">
+      <c r="CQ19" s="17">
         <v>155.67662959999979</v>
       </c>
-      <c r="CQ19" s="17">
+      <c r="CR19" s="17">
         <v>154.09116069999433</v>
       </c>
-      <c r="CR19" s="17">
+      <c r="CS19" s="17">
         <v>182.92684310000035</v>
       </c>
-      <c r="CS19" s="17">
+      <c r="CT19" s="17">
         <v>38.055932399999492</v>
       </c>
-      <c r="CT19" s="17">
+      <c r="CU19" s="17">
         <v>195.95253639999973</v>
       </c>
-      <c r="CU19" s="17">
+      <c r="CV19" s="17">
         <v>174.35245000000248</v>
       </c>
-      <c r="CV19" s="17">
+      <c r="CW19" s="17">
         <v>-28.559520500000009</v>
       </c>
-      <c r="CW19" s="17">
+      <c r="CX19" s="17">
         <v>191.45665210000118</v>
       </c>
-      <c r="CX19" s="17">
+      <c r="CY19" s="17">
         <v>94.543546400000366</v>
       </c>
-      <c r="CY19" s="17">
+      <c r="CZ19" s="17">
         <v>501.92865980000084</v>
       </c>
-      <c r="CZ19" s="17">
+      <c r="DA19" s="17">
         <v>167.55135470000022</v>
       </c>
-      <c r="DA19" s="17">
+      <c r="DB19" s="17">
         <v>172.40704949999972</v>
       </c>
-      <c r="DB19" s="17">
+      <c r="DC19" s="17">
         <v>231.68603970000009</v>
       </c>
-      <c r="DC19" s="17">
+      <c r="DD19" s="17">
         <v>350.39134960000035</v>
       </c>
-      <c r="DD19" s="17">
+      <c r="DE19" s="17">
         <v>241.8517046000004</v>
       </c>
-      <c r="DE19" s="17">
+      <c r="DF19" s="17">
         <v>13.234537100000034</v>
       </c>
-      <c r="DF19" s="17">
+      <c r="DG19" s="17">
         <v>217.19493569999952</v>
       </c>
-      <c r="DG19" s="17">
+      <c r="DH19" s="17">
         <v>246.26123010000273</v>
       </c>
-      <c r="DH19" s="17">
+      <c r="DI19" s="17">
         <v>262.87930789999962</v>
       </c>
-      <c r="DI19" s="17">
+      <c r="DJ19" s="17">
         <v>372.65691049999992</v>
       </c>
-      <c r="DJ19" s="17">
+      <c r="DK19" s="17">
         <v>690.78523319999738</v>
       </c>
-      <c r="DK19" s="17">
+      <c r="DL19" s="17">
         <v>360.44658449999827</v>
       </c>
-      <c r="DL19" s="17">
+      <c r="DM19" s="17">
         <v>348.85758039999911</v>
       </c>
-      <c r="DM19" s="17">
+      <c r="DN19" s="17">
         <v>561.05346230000089</v>
       </c>
-      <c r="DN19" s="17">
+      <c r="DO19" s="17">
         <v>182.98208439999857</v>
       </c>
-      <c r="DO19" s="17">
+      <c r="DP19" s="17">
         <v>-31.525302999998097</v>
       </c>
-      <c r="DP19" s="17">
+      <c r="DQ19" s="17">
         <v>371.13309500000008</v>
       </c>
-      <c r="DQ19" s="17">
+      <c r="DR19" s="17">
         <v>0.21570999999980622</v>
       </c>
-      <c r="DR19" s="17">
+      <c r="DS19" s="17">
         <v>199.24836999999991</v>
       </c>
-      <c r="DS19" s="17">
+      <c r="DT19" s="17">
         <v>950.49111000000346</v>
       </c>
-      <c r="DT19" s="17">
+      <c r="DU19" s="17">
         <v>302.39131999999961</v>
       </c>
-      <c r="DU19" s="17">
+      <c r="DV19" s="17">
         <v>264.09717999999947</v>
       </c>
-      <c r="DV19" s="17">
+      <c r="DW19" s="17">
         <v>230.56626999999986</v>
       </c>
-      <c r="DW19" s="17">
+      <c r="DX19" s="17">
         <v>755.16695000000402</v>
       </c>
-      <c r="DX19" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="DY19" s="17">
-        <v>202.72466000000034</v>
+        <v>-222.99122000000003</v>
       </c>
       <c r="DZ19" s="17">
-        <v>-610.16918999999916</v>
-[...2 lines deleted...]
-    <row r="20" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>200.30776000000012</v>
+      </c>
+      <c r="EA19" s="17">
+        <v>-595.49500999999805</v>
+      </c>
+      <c r="EB19" s="17">
+        <v>-90.024600000000035</v>
+      </c>
+    </row>
+    <row r="20" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="16" t="s">
         <v>138</v>
       </c>
       <c r="C20" s="17">
         <v>749.12961019999989</v>
       </c>
       <c r="D20" s="17">
         <v>911.09422969999991</v>
       </c>
       <c r="E20" s="17">
         <v>728.17912830000023</v>
       </c>
       <c r="F20" s="17">
         <v>777.70328550000022</v>
       </c>
       <c r="G20" s="17">
         <v>352.62544480000247</v>
       </c>
       <c r="H20" s="17">
         <v>836.20115960000066</v>
       </c>
       <c r="I20" s="17">
         <v>1458.128833400008</v>
       </c>
       <c r="J20" s="17">
@@ -7781,360 +7877,366 @@
       <c r="T20" s="17">
         <v>591.28273190000209</v>
       </c>
       <c r="U20" s="17">
         <v>759.62813780000238</v>
       </c>
       <c r="V20" s="17">
         <v>922.03444350000029</v>
       </c>
       <c r="W20" s="17">
         <v>718.54190750000271</v>
       </c>
       <c r="X20" s="17">
         <v>1686.2207460999953</v>
       </c>
       <c r="Y20" s="17">
         <v>1061.3678241000005</v>
       </c>
       <c r="Z20" s="17">
         <v>1521.0859250000033</v>
       </c>
       <c r="AA20" s="17">
         <v>1552.2187700000031</v>
       </c>
       <c r="AB20" s="17">
+        <v>-708.20306999999809</v>
+      </c>
+      <c r="AC20" s="17">
         <v>380.77890479999996</v>
       </c>
-      <c r="AC20" s="17">
+      <c r="AD20" s="17">
         <v>174.99200159999998</v>
       </c>
-      <c r="AD20" s="17">
+      <c r="AE20" s="17">
         <v>114.56638769999999</v>
       </c>
-      <c r="AE20" s="17">
+      <c r="AF20" s="17">
         <v>78.792316100000008</v>
       </c>
-      <c r="AF20" s="17">
+      <c r="AG20" s="17">
         <v>59.578504399999986</v>
       </c>
-      <c r="AG20" s="17">
+      <c r="AH20" s="17">
         <v>42.560093000000023</v>
       </c>
-      <c r="AH20" s="17">
+      <c r="AI20" s="17">
         <v>89.241624599999994</v>
       </c>
-      <c r="AI20" s="17">
+      <c r="AJ20" s="17">
         <v>719.71400769999991</v>
       </c>
-      <c r="AJ20" s="17">
+      <c r="AK20" s="17">
         <v>145.28725250000002</v>
       </c>
-      <c r="AK20" s="17">
+      <c r="AL20" s="17">
         <v>266.40760530000028</v>
       </c>
-      <c r="AL20" s="17">
+      <c r="AM20" s="17">
         <v>77.731908899999993</v>
       </c>
-      <c r="AM20" s="17">
+      <c r="AN20" s="17">
         <v>238.75236159999997</v>
       </c>
-      <c r="AN20" s="17">
+      <c r="AO20" s="17">
         <v>85.980880200000016</v>
       </c>
-      <c r="AO20" s="17">
+      <c r="AP20" s="17">
         <v>-81.804896099999922</v>
       </c>
-      <c r="AP20" s="17">
+      <c r="AQ20" s="17">
         <v>57.394721500000003</v>
       </c>
-      <c r="AQ20" s="17">
+      <c r="AR20" s="17">
         <v>716.13257990000011</v>
       </c>
-      <c r="AR20" s="17">
+      <c r="AS20" s="17">
         <v>162.47689630000002</v>
       </c>
-      <c r="AS20" s="17">
+      <c r="AT20" s="17">
         <v>45.101129800000109</v>
       </c>
-      <c r="AT20" s="17">
+      <c r="AU20" s="17">
         <v>187.65969429999993</v>
       </c>
-      <c r="AU20" s="17">
+      <c r="AV20" s="17">
         <v>-42.612275599997595</v>
       </c>
-      <c r="AV20" s="17">
+      <c r="AW20" s="17">
         <v>326.02618240000049</v>
       </c>
-      <c r="AW20" s="17">
+      <c r="AX20" s="17">
         <v>166.18733449999993</v>
       </c>
-      <c r="AX20" s="17">
+      <c r="AY20" s="17">
         <v>170.76950990000017</v>
       </c>
-      <c r="AY20" s="17">
+      <c r="AZ20" s="17">
         <v>173.21813280000021</v>
       </c>
-      <c r="AZ20" s="17">
+      <c r="BA20" s="17">
         <v>79.981243599999871</v>
       </c>
-      <c r="BA20" s="17">
+      <c r="BB20" s="17">
         <v>226.12646800000431</v>
       </c>
-      <c r="BB20" s="17">
+      <c r="BC20" s="17">
         <v>123.24761839999961</v>
       </c>
-      <c r="BC20" s="17">
+      <c r="BD20" s="17">
         <v>1028.7735034000043</v>
       </c>
-      <c r="BD20" s="17">
+      <c r="BE20" s="17">
         <v>1022.6286089000057</v>
       </c>
-      <c r="BE20" s="17">
+      <c r="BF20" s="17">
         <v>147.38905790000041</v>
       </c>
-      <c r="BF20" s="17">
+      <c r="BG20" s="17">
         <v>475.68079990000069</v>
       </c>
-      <c r="BG20" s="17">
+      <c r="BH20" s="17">
         <v>553.67293849999999</v>
       </c>
-      <c r="BH20" s="17">
+      <c r="BI20" s="17">
         <v>393.94626529999988</v>
       </c>
-      <c r="BI20" s="17">
+      <c r="BJ20" s="17">
         <v>290.13726579999991</v>
       </c>
-      <c r="BJ20" s="17">
+      <c r="BK20" s="17">
         <v>181.78882989999934</v>
       </c>
-      <c r="BK20" s="17">
+      <c r="BL20" s="17">
         <v>1021.5211892999998</v>
       </c>
-      <c r="BL20" s="17">
+      <c r="BM20" s="17">
         <v>93.160915899999537</v>
       </c>
-      <c r="BM20" s="17">
+      <c r="BN20" s="17">
         <v>72.68949729999953</v>
       </c>
-      <c r="BN20" s="17">
+      <c r="BO20" s="17">
         <v>197.97379810000004</v>
       </c>
-      <c r="BO20" s="17">
+      <c r="BP20" s="17">
         <v>84.393855099998831</v>
       </c>
-      <c r="BP20" s="17">
+      <c r="BQ20" s="17">
         <v>276.52071640000003</v>
       </c>
-      <c r="BQ20" s="17">
+      <c r="BR20" s="17">
         <v>499.72864910000021</v>
       </c>
-      <c r="BR20" s="17">
+      <c r="BS20" s="17">
         <v>91.034251199999773</v>
       </c>
-      <c r="BS20" s="17">
+      <c r="BT20" s="17">
         <v>-605.3481929999989</v>
       </c>
-      <c r="BT20" s="17">
+      <c r="BU20" s="17">
         <v>88.493526400000036</v>
       </c>
-      <c r="BU20" s="17">
+      <c r="BV20" s="17">
         <v>549.73650940000016</v>
       </c>
-      <c r="BV20" s="17">
+      <c r="BW20" s="17">
         <v>190.2851387</v>
       </c>
-      <c r="BW20" s="17">
+      <c r="BX20" s="17">
         <v>1020.6616755000007</v>
       </c>
-      <c r="BX20" s="17">
+      <c r="BY20" s="17">
         <v>56.454514700000104</v>
       </c>
-      <c r="BY20" s="17">
+      <c r="BZ20" s="17">
         <v>145.93949289999978</v>
       </c>
-      <c r="BZ20" s="17">
+      <c r="CA20" s="17">
         <v>56.723818400000042</v>
       </c>
-      <c r="CA20" s="17">
+      <c r="CB20" s="17">
         <v>528.10209180000072</v>
       </c>
-      <c r="CB20" s="17">
+      <c r="CC20" s="17">
         <v>186.15193360000046</v>
       </c>
-      <c r="CC20" s="17">
+      <c r="CD20" s="17">
         <v>11.075844599999746</v>
       </c>
-      <c r="CD20" s="17">
+      <c r="CE20" s="17">
         <v>128.17495749999992</v>
       </c>
-      <c r="CE20" s="17">
+      <c r="CF20" s="17">
         <v>342.96819829999959</v>
       </c>
-      <c r="CF20" s="17">
+      <c r="CG20" s="17">
         <v>-7.8848378999998641</v>
       </c>
-      <c r="CG20" s="17">
+      <c r="CH20" s="17">
         <v>1922.1961544999983</v>
       </c>
-      <c r="CH20" s="17">
+      <c r="CI20" s="17">
         <v>103.2901015000006</v>
       </c>
-      <c r="CI20" s="17">
+      <c r="CJ20" s="17">
         <v>220.61358510000014</v>
       </c>
-      <c r="CJ20" s="17">
+      <c r="CK20" s="17">
         <v>155.31569829999773</v>
       </c>
-      <c r="CK20" s="17">
+      <c r="CL20" s="17">
         <v>57.918527000000701</v>
       </c>
-      <c r="CL20" s="17">
+      <c r="CM20" s="17">
         <v>680.2762815000043</v>
       </c>
-      <c r="CM20" s="17">
+      <c r="CN20" s="17">
         <v>1073.8753080999963</v>
       </c>
-      <c r="CN20" s="17">
+      <c r="CO20" s="17">
         <v>142.81149610000071</v>
       </c>
-      <c r="CO20" s="17">
+      <c r="CP20" s="17">
         <v>239.2317752000009</v>
       </c>
-      <c r="CP20" s="17">
+      <c r="CQ20" s="17">
         <v>155.67662959999979</v>
       </c>
-      <c r="CQ20" s="17">
+      <c r="CR20" s="17">
         <v>154.09116069999433</v>
       </c>
-      <c r="CR20" s="17">
+      <c r="CS20" s="17">
         <v>182.92181310000035</v>
       </c>
-      <c r="CS20" s="17">
+      <c r="CT20" s="17">
         <v>38.055932399999492</v>
       </c>
-      <c r="CT20" s="17">
+      <c r="CU20" s="17">
         <v>195.95253639999973</v>
       </c>
-      <c r="CU20" s="17">
+      <c r="CV20" s="17">
         <v>174.35245000000248</v>
       </c>
-      <c r="CV20" s="17">
+      <c r="CW20" s="17">
         <v>-28.30066050000001</v>
       </c>
-      <c r="CW20" s="17">
+      <c r="CX20" s="17">
         <v>191.45665210000118</v>
       </c>
-      <c r="CX20" s="17">
+      <c r="CY20" s="17">
         <v>94.543486400000361</v>
       </c>
-      <c r="CY20" s="17">
+      <c r="CZ20" s="17">
         <v>501.92865980000084</v>
       </c>
-      <c r="CZ20" s="17">
+      <c r="DA20" s="17">
         <v>167.55135470000022</v>
       </c>
-      <c r="DA20" s="17">
+      <c r="DB20" s="17">
         <v>172.40704949999972</v>
       </c>
-      <c r="DB20" s="17">
+      <c r="DC20" s="17">
         <v>231.68468970000009</v>
       </c>
-      <c r="DC20" s="17">
+      <c r="DD20" s="17">
         <v>350.39134960000035</v>
       </c>
-      <c r="DD20" s="17">
+      <c r="DE20" s="17">
         <v>241.85120460000041</v>
       </c>
-      <c r="DE20" s="17">
+      <c r="DF20" s="17">
         <v>13.234537100000034</v>
       </c>
-      <c r="DF20" s="17">
+      <c r="DG20" s="17">
         <v>217.19493569999952</v>
       </c>
-      <c r="DG20" s="17">
+      <c r="DH20" s="17">
         <v>246.26123010000273</v>
       </c>
-      <c r="DH20" s="17">
+      <c r="DI20" s="17">
         <v>262.87930789999962</v>
       </c>
-      <c r="DI20" s="17">
+      <c r="DJ20" s="17">
         <v>372.60354049999995</v>
       </c>
-      <c r="DJ20" s="17">
+      <c r="DK20" s="17">
         <v>690.78523319999738</v>
       </c>
-      <c r="DK20" s="17">
+      <c r="DL20" s="17">
         <v>359.95266449999826</v>
       </c>
-      <c r="DL20" s="17">
+      <c r="DM20" s="17">
         <v>348.85758039999911</v>
       </c>
-      <c r="DM20" s="17">
+      <c r="DN20" s="17">
         <v>561.05346230000089</v>
       </c>
-      <c r="DN20" s="17">
+      <c r="DO20" s="17">
         <v>182.98208439999857</v>
       </c>
-      <c r="DO20" s="17">
+      <c r="DP20" s="17">
         <v>-31.525302999998097</v>
       </c>
-      <c r="DP20" s="17">
+      <c r="DQ20" s="17">
         <v>371.13309500000008</v>
       </c>
-      <c r="DQ20" s="17">
+      <c r="DR20" s="17">
         <v>0.21334999999980622</v>
       </c>
-      <c r="DR20" s="17">
+      <c r="DS20" s="17">
         <v>199.24836999999991</v>
       </c>
-      <c r="DS20" s="17">
+      <c r="DT20" s="17">
         <v>950.49111000000346</v>
       </c>
-      <c r="DT20" s="17">
+      <c r="DU20" s="17">
         <v>302.39131999999961</v>
       </c>
-      <c r="DU20" s="17">
+      <c r="DV20" s="17">
         <v>264.09422999999947</v>
       </c>
-      <c r="DV20" s="17">
+      <c r="DW20" s="17">
         <v>230.56626999999986</v>
       </c>
-      <c r="DW20" s="17">
+      <c r="DX20" s="17">
         <v>755.16695000000402</v>
       </c>
-      <c r="DX20" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="DY20" s="17">
-        <v>202.72466000000034</v>
+        <v>-222.99122000000003</v>
       </c>
       <c r="DZ20" s="17">
-        <v>-610.16918999999916</v>
-[...2 lines deleted...]
-    <row r="21" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>200.30776000000012</v>
+      </c>
+      <c r="EA20" s="17">
+        <v>-595.49500999999805</v>
+      </c>
+      <c r="EB20" s="17">
+        <v>-90.024600000000035</v>
+      </c>
+    </row>
+    <row r="21" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="16" t="s">
         <v>139</v>
       </c>
       <c r="C21" s="17">
         <v>0</v>
       </c>
       <c r="D21" s="17">
         <v>0</v>
       </c>
       <c r="E21" s="17">
         <v>0</v>
       </c>
       <c r="F21" s="17">
         <v>0</v>
       </c>
       <c r="G21" s="17">
         <v>0</v>
       </c>
       <c r="H21" s="17">
         <v>0</v>
       </c>
       <c r="I21" s="17">
         <v>0</v>
       </c>
       <c r="J21" s="17">
@@ -8478,52 +8580,58 @@
       </c>
       <c r="DS21" s="17">
         <v>0</v>
       </c>
       <c r="DT21" s="17">
         <v>0</v>
       </c>
       <c r="DU21" s="17">
         <v>0</v>
       </c>
       <c r="DV21" s="17">
         <v>0</v>
       </c>
       <c r="DW21" s="17">
         <v>0</v>
       </c>
       <c r="DX21" s="17">
         <v>0</v>
       </c>
       <c r="DY21" s="17">
         <v>0</v>
       </c>
       <c r="DZ21" s="17">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EA21" s="17">
+        <v>0</v>
+      </c>
+      <c r="EB21" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="16" t="s">
         <v>140</v>
       </c>
       <c r="C22" s="17">
         <v>0</v>
       </c>
       <c r="D22" s="17">
         <v>0.88885480000000006</v>
       </c>
       <c r="E22" s="17">
         <v>0</v>
       </c>
       <c r="F22" s="17">
         <v>0</v>
       </c>
       <c r="G22" s="17">
         <v>0</v>
       </c>
       <c r="H22" s="17">
         <v>0</v>
       </c>
       <c r="I22" s="17">
         <v>0</v>
       </c>
       <c r="J22" s="17">
@@ -8574,55 +8682,55 @@
       <c r="Y22" s="17">
         <v>0</v>
       </c>
       <c r="Z22" s="17">
         <v>2.3600000000000001E-3</v>
       </c>
       <c r="AA22" s="17">
         <v>2.9499999999999999E-3</v>
       </c>
       <c r="AB22" s="17">
         <v>0</v>
       </c>
       <c r="AC22" s="17">
         <v>0</v>
       </c>
       <c r="AD22" s="17">
         <v>0</v>
       </c>
       <c r="AE22" s="17">
         <v>0</v>
       </c>
       <c r="AF22" s="17">
         <v>0</v>
       </c>
       <c r="AG22" s="17">
+        <v>0</v>
+      </c>
+      <c r="AH22" s="17">
         <v>0.88885480000000006</v>
       </c>
-      <c r="AH22" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="AI22" s="17">
         <v>0</v>
       </c>
       <c r="AJ22" s="17">
         <v>0</v>
       </c>
       <c r="AK22" s="17">
         <v>0</v>
       </c>
       <c r="AL22" s="17">
         <v>0</v>
       </c>
       <c r="AM22" s="17">
         <v>0</v>
       </c>
       <c r="AN22" s="17">
         <v>0</v>
       </c>
       <c r="AO22" s="17">
         <v>0</v>
       </c>
       <c r="AP22" s="17">
         <v>0</v>
       </c>
       <c r="AQ22" s="17">
@@ -8712,207 +8820,213 @@
       <c r="BS22" s="17">
         <v>0</v>
       </c>
       <c r="BT22" s="17">
         <v>0</v>
       </c>
       <c r="BU22" s="17">
         <v>0</v>
       </c>
       <c r="BV22" s="17">
         <v>0</v>
       </c>
       <c r="BW22" s="17">
         <v>0</v>
       </c>
       <c r="BX22" s="17">
         <v>0</v>
       </c>
       <c r="BY22" s="17">
         <v>0</v>
       </c>
       <c r="BZ22" s="17">
         <v>0</v>
       </c>
       <c r="CA22" s="17">
+        <v>0</v>
+      </c>
+      <c r="CB22" s="17">
         <v>5.0015499999999999</v>
       </c>
-      <c r="CB22" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="CC22" s="17">
         <v>0</v>
       </c>
       <c r="CD22" s="17">
         <v>0</v>
       </c>
       <c r="CE22" s="17">
+        <v>0</v>
+      </c>
+      <c r="CF22" s="17">
         <v>1.2999999999999999E-4</v>
       </c>
-      <c r="CF22" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="CG22" s="17">
+        <v>0</v>
+      </c>
+      <c r="CH22" s="17">
         <v>2.0199999999999992E-3</v>
       </c>
-      <c r="CH22" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="CI22" s="17">
+        <v>0</v>
+      </c>
+      <c r="CJ22" s="17">
         <v>1.8000000000000001E-4</v>
       </c>
-      <c r="CJ22" s="17">
+      <c r="CK22" s="17">
         <v>1.2999999999999999E-3</v>
       </c>
-      <c r="CK22" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="CL22" s="17">
+        <v>0</v>
+      </c>
+      <c r="CM22" s="17">
         <v>2.88815</v>
       </c>
-      <c r="CM22" s="17">
+      <c r="CN22" s="17">
         <v>0.99846999999999997</v>
       </c>
-      <c r="CN22" s="17">
+      <c r="CO22" s="17">
         <v>2.4170000000000001E-2</v>
       </c>
-      <c r="CO22" s="17">
+      <c r="CP22" s="17">
         <v>4.6000000000000001E-4</v>
       </c>
-      <c r="CP22" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="CQ22" s="17">
         <v>0</v>
       </c>
       <c r="CR22" s="17">
+        <v>0</v>
+      </c>
+      <c r="CS22" s="17">
         <v>5.0299999999999997E-3</v>
       </c>
-      <c r="CS22" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="CT22" s="17">
         <v>0</v>
       </c>
       <c r="CU22" s="17">
         <v>0</v>
       </c>
       <c r="CV22" s="17">
+        <v>0</v>
+      </c>
+      <c r="CW22" s="17">
         <v>-0.25885999999999998</v>
       </c>
-      <c r="CW22" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="CX22" s="17">
+        <v>0</v>
+      </c>
+      <c r="CY22" s="17">
         <v>6.0000000000000002E-5</v>
       </c>
-      <c r="CY22" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="CZ22" s="17">
         <v>0</v>
       </c>
       <c r="DA22" s="17">
         <v>0</v>
       </c>
       <c r="DB22" s="17">
+        <v>0</v>
+      </c>
+      <c r="DC22" s="17">
         <v>1.3500000000000001E-3</v>
       </c>
-      <c r="DC22" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="DD22" s="17">
+        <v>0</v>
+      </c>
+      <c r="DE22" s="17">
         <v>5.0000000000000001E-4</v>
       </c>
-      <c r="DE22" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="DF22" s="17">
         <v>0</v>
       </c>
       <c r="DG22" s="17">
         <v>0</v>
       </c>
       <c r="DH22" s="17">
         <v>0</v>
       </c>
       <c r="DI22" s="17">
+        <v>0</v>
+      </c>
+      <c r="DJ22" s="17">
         <v>5.3370000000000001E-2</v>
       </c>
-      <c r="DJ22" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="DK22" s="17">
+        <v>0</v>
+      </c>
+      <c r="DL22" s="17">
         <v>0.49392000000000003</v>
       </c>
-      <c r="DL22" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="DM22" s="17">
         <v>0</v>
       </c>
       <c r="DN22" s="17">
         <v>0</v>
       </c>
       <c r="DO22" s="17">
         <v>0</v>
       </c>
       <c r="DP22" s="17">
         <v>0</v>
       </c>
       <c r="DQ22" s="17">
+        <v>0</v>
+      </c>
+      <c r="DR22" s="17">
         <v>2.3600000000000001E-3</v>
       </c>
-      <c r="DR22" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="DS22" s="17">
         <v>0</v>
       </c>
       <c r="DT22" s="17">
         <v>0</v>
       </c>
       <c r="DU22" s="17">
+        <v>0</v>
+      </c>
+      <c r="DV22" s="17">
         <v>2.9499999999999999E-3</v>
       </c>
-      <c r="DV22" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="DW22" s="17">
         <v>0</v>
       </c>
       <c r="DX22" s="17">
         <v>0</v>
       </c>
       <c r="DY22" s="17">
         <v>0</v>
       </c>
       <c r="DZ22" s="17">
         <v>0</v>
       </c>
-    </row>
-    <row r="23" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EA22" s="17">
+        <v>0</v>
+      </c>
+      <c r="EB22" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="16" t="s">
         <v>141</v>
       </c>
       <c r="C23" s="17">
         <v>86.804057499999971</v>
       </c>
       <c r="D23" s="17">
         <v>187.89164680000007</v>
       </c>
       <c r="E23" s="17">
         <v>160.9395341</v>
       </c>
       <c r="F23" s="17">
         <v>587.86207740000009</v>
       </c>
       <c r="G23" s="17">
         <v>291.73930489999981</v>
       </c>
       <c r="H23" s="17">
         <v>570.43313180000007</v>
       </c>
       <c r="I23" s="17">
         <v>703.73506809999992</v>
       </c>
       <c r="J23" s="17">
@@ -8948,360 +9062,366 @@
       <c r="T23" s="17">
         <v>518.71972349999896</v>
       </c>
       <c r="U23" s="17">
         <v>1233.4391685000023</v>
       </c>
       <c r="V23" s="17">
         <v>881.98771789999751</v>
       </c>
       <c r="W23" s="17">
         <v>705.08745919999876</v>
       </c>
       <c r="X23" s="17">
         <v>2037.802179800005</v>
       </c>
       <c r="Y23" s="17">
         <v>1762.1994697000068</v>
       </c>
       <c r="Z23" s="17">
         <v>1989.3107914999975</v>
       </c>
       <c r="AA23" s="17">
         <v>1922.8237543999994</v>
       </c>
       <c r="AB23" s="17">
+        <v>2275.0730436999966</v>
+      </c>
+      <c r="AC23" s="17">
         <v>-17.881192299999999</v>
       </c>
-      <c r="AC23" s="17">
+      <c r="AD23" s="17">
         <v>113.12097389999997</v>
       </c>
-      <c r="AD23" s="17">
+      <c r="AE23" s="17">
         <v>-8.5170373000000019</v>
       </c>
-      <c r="AE23" s="17">
+      <c r="AF23" s="17">
         <v>8.1313200000000058E-2</v>
       </c>
-      <c r="AF23" s="17">
+      <c r="AG23" s="17">
         <v>-4.4679164</v>
       </c>
-      <c r="AG23" s="17">
+      <c r="AH23" s="17">
         <v>168.40278050000009</v>
       </c>
-      <c r="AH23" s="17">
+      <c r="AI23" s="17">
         <v>27.445682599999998</v>
       </c>
-      <c r="AI23" s="17">
+      <c r="AJ23" s="17">
         <v>-3.4888998999999998</v>
       </c>
-      <c r="AJ23" s="17">
+      <c r="AK23" s="17">
         <v>43.346707599999995</v>
       </c>
-      <c r="AK23" s="17">
+      <c r="AL23" s="17">
         <v>110.06315740000001</v>
       </c>
-      <c r="AL23" s="17">
+      <c r="AM23" s="17">
         <v>0.63972219999999846</v>
       </c>
-      <c r="AM23" s="17">
+      <c r="AN23" s="17">
         <v>6.8899469</v>
       </c>
-      <c r="AN23" s="17">
+      <c r="AO23" s="17">
         <v>28.203538300000002</v>
       </c>
-      <c r="AO23" s="17">
+      <c r="AP23" s="17">
         <v>551.4899855000001</v>
       </c>
-      <c r="AP23" s="17">
+      <c r="AQ23" s="17">
         <v>-1.2365336999999987</v>
       </c>
-      <c r="AQ23" s="17">
+      <c r="AR23" s="17">
         <v>9.4050872999999982</v>
       </c>
-      <c r="AR23" s="17">
+      <c r="AS23" s="17">
         <v>76.244571299999819</v>
       </c>
-      <c r="AS23" s="17">
+      <c r="AT23" s="17">
         <v>171.46894030000004</v>
       </c>
-      <c r="AT23" s="17">
+      <c r="AU23" s="17">
         <v>66.179298399999993</v>
       </c>
-      <c r="AU23" s="17">
+      <c r="AV23" s="17">
         <v>-22.153505099999997</v>
       </c>
-      <c r="AV23" s="17">
+      <c r="AW23" s="17">
         <v>84.238790200000082</v>
       </c>
-      <c r="AW23" s="17">
+      <c r="AX23" s="17">
         <v>410.17190530000005</v>
       </c>
-      <c r="AX23" s="17">
+      <c r="AY23" s="17">
         <v>70.856024099999999</v>
       </c>
-      <c r="AY23" s="17">
+      <c r="AZ23" s="17">
         <v>5.1664122000000035</v>
       </c>
-      <c r="AZ23" s="17">
+      <c r="BA23" s="17">
         <v>116.60959060000008</v>
       </c>
-      <c r="BA23" s="17">
+      <c r="BB23" s="17">
         <v>445.6140840999999</v>
       </c>
-      <c r="BB23" s="17">
+      <c r="BC23" s="17">
         <v>106.85196199999997</v>
       </c>
-      <c r="BC23" s="17">
+      <c r="BD23" s="17">
         <v>34.659431400000017</v>
       </c>
-      <c r="BD23" s="17">
+      <c r="BE23" s="17">
         <v>60.256625899999996</v>
       </c>
-      <c r="BE23" s="17">
+      <c r="BF23" s="17">
         <v>307.45791409999998</v>
       </c>
-      <c r="BF23" s="17">
+      <c r="BG23" s="17">
         <v>107.0157402</v>
       </c>
-      <c r="BG23" s="17">
+      <c r="BH23" s="17">
         <v>8.583606099999999</v>
       </c>
-      <c r="BH23" s="17">
+      <c r="BI23" s="17">
         <v>35.423223099999994</v>
       </c>
-      <c r="BI23" s="17">
+      <c r="BJ23" s="17">
         <v>393.07325329999929</v>
       </c>
-      <c r="BJ23" s="17">
+      <c r="BK23" s="17">
         <v>86.849525400000019</v>
       </c>
-      <c r="BK23" s="17">
+      <c r="BL23" s="17">
         <v>-6.8560918000000006</v>
       </c>
-      <c r="BL23" s="17">
+      <c r="BM23" s="17">
         <v>-93.63796329999937</v>
       </c>
-      <c r="BM23" s="17">
+      <c r="BN23" s="17">
         <v>117.68837519999977</v>
       </c>
-      <c r="BN23" s="17">
+      <c r="BO23" s="17">
         <v>104.53901200000026</v>
       </c>
-      <c r="BO23" s="17">
+      <c r="BP23" s="17">
         <v>158.81731079999983</v>
       </c>
-      <c r="BP23" s="17">
+      <c r="BQ23" s="17">
         <v>146.36675889999989</v>
       </c>
-      <c r="BQ23" s="17">
+      <c r="BR23" s="17">
         <v>-76.147628799999652</v>
       </c>
-      <c r="BR23" s="17">
+      <c r="BS23" s="17">
         <v>350.65245119999889</v>
       </c>
-      <c r="BS23" s="17">
+      <c r="BT23" s="17">
         <v>109.62350549999965</v>
       </c>
-      <c r="BT23" s="17">
+      <c r="BU23" s="17">
         <v>197.1575966999996</v>
       </c>
-      <c r="BU23" s="17">
+      <c r="BV23" s="17">
         <v>-55.499723000000358</v>
       </c>
-      <c r="BV23" s="17">
+      <c r="BW23" s="17">
         <v>158.17853310000038</v>
       </c>
-      <c r="BW23" s="17">
+      <c r="BX23" s="17">
         <v>-11.699588999999539</v>
       </c>
-      <c r="BX23" s="17">
+      <c r="BY23" s="17">
         <v>134.0272687999998</v>
       </c>
-      <c r="BY23" s="17">
+      <c r="BZ23" s="17">
         <v>-107.30581120000014</v>
       </c>
-      <c r="BZ23" s="17">
+      <c r="CA23" s="17">
         <v>311.87093899999957</v>
       </c>
-      <c r="CA23" s="17">
+      <c r="CB23" s="17">
         <v>-99.306294199999513</v>
       </c>
-      <c r="CB23" s="17">
+      <c r="CC23" s="17">
         <v>86.551908000000552</v>
       </c>
-      <c r="CC23" s="17">
+      <c r="CD23" s="17">
         <v>-174.71528429999995</v>
       </c>
-      <c r="CD23" s="17">
+      <c r="CE23" s="17">
         <v>194.33973379999918</v>
       </c>
-      <c r="CE23" s="17">
+      <c r="CF23" s="17">
         <v>-410.94045469999747</v>
       </c>
-      <c r="CF23" s="17">
+      <c r="CG23" s="17">
         <v>179.12489760000022</v>
       </c>
-      <c r="CG23" s="17">
+      <c r="CH23" s="17">
         <v>-3.1035207999998322</v>
       </c>
-      <c r="CH23" s="17">
+      <c r="CI23" s="17">
         <v>275.0416419999998</v>
       </c>
-      <c r="CI23" s="17">
+      <c r="CJ23" s="17">
         <v>-631.94376630000056</v>
       </c>
-      <c r="CJ23" s="17">
+      <c r="CK23" s="17">
         <v>77.637990900000403</v>
       </c>
-      <c r="CK23" s="17">
+      <c r="CL23" s="17">
         <v>-45.789725899999432</v>
       </c>
-      <c r="CL23" s="17">
+      <c r="CM23" s="17">
         <v>-374.23919170000244</v>
       </c>
-      <c r="CM23" s="17">
+      <c r="CN23" s="17">
         <v>-204.16606340000087</v>
       </c>
-      <c r="CN23" s="17">
+      <c r="CO23" s="17">
         <v>37.51251429999968</v>
       </c>
-      <c r="CO23" s="17">
+      <c r="CP23" s="17">
         <v>197.08451500000001</v>
       </c>
-      <c r="CP23" s="17">
+      <c r="CQ23" s="17">
         <v>528.88135339999883</v>
       </c>
-      <c r="CQ23" s="17">
+      <c r="CR23" s="17">
         <v>-8.2263291000001395</v>
       </c>
-      <c r="CR23" s="17">
+      <c r="CS23" s="17">
         <v>110.73218860000075</v>
       </c>
-      <c r="CS23" s="17">
+      <c r="CT23" s="17">
         <v>-40.815560199999531</v>
       </c>
-      <c r="CT23" s="17">
+      <c r="CU23" s="17">
         <v>464.90679160000019</v>
       </c>
-      <c r="CU23" s="17">
+      <c r="CV23" s="17">
         <v>-16.103696500002492</v>
       </c>
-      <c r="CV23" s="17">
+      <c r="CW23" s="17">
         <v>255.50953969999989</v>
       </c>
-      <c r="CW23" s="17">
+      <c r="CX23" s="17">
         <v>33.141133600000295</v>
       </c>
-      <c r="CX23" s="17">
+      <c r="CY23" s="17">
         <v>638.8291289000025</v>
       </c>
-      <c r="CY23" s="17">
+      <c r="CZ23" s="17">
         <v>305.95936629999949</v>
       </c>
-      <c r="CZ23" s="17">
+      <c r="DA23" s="17">
         <v>-28.854026599999415</v>
       </c>
-      <c r="DA23" s="17">
+      <c r="DB23" s="17">
         <v>77.146934399999537</v>
       </c>
-      <c r="DB23" s="17">
+      <c r="DC23" s="17">
         <v>791.78158849999795</v>
       </c>
-      <c r="DC23" s="17">
+      <c r="DD23" s="17">
         <v>41.913221599999481</v>
       </c>
-      <c r="DD23" s="17">
+      <c r="DE23" s="17">
         <v>173.61360189999959</v>
       </c>
-      <c r="DE23" s="17">
+      <c r="DF23" s="17">
         <v>199.3254366000007</v>
       </c>
-      <c r="DF23" s="17">
+      <c r="DG23" s="17">
         <v>332.04868970000012</v>
       </c>
-      <c r="DG23" s="17">
+      <c r="DH23" s="17">
         <v>9.9730999998335498E-2</v>
       </c>
-      <c r="DH23" s="17">
+      <c r="DI23" s="17">
         <v>353.15801349999958</v>
       </c>
-      <c r="DI23" s="17">
+      <c r="DJ23" s="17">
         <v>528.38334220000036</v>
       </c>
-      <c r="DJ23" s="17">
+      <c r="DK23" s="17">
         <v>806.13819040000567</v>
       </c>
-      <c r="DK23" s="17">
+      <c r="DL23" s="17">
         <v>350.12263369999948</v>
       </c>
-      <c r="DL23" s="17">
+      <c r="DM23" s="17">
         <v>357.72237970000128</v>
       </c>
-      <c r="DM23" s="17">
+      <c r="DN23" s="17">
         <v>120.17448340000105</v>
       </c>
-      <c r="DN23" s="17">
+      <c r="DO23" s="17">
         <v>1132.5140942000039</v>
       </c>
-      <c r="DO23" s="17">
+      <c r="DP23" s="17">
         <v>151.78851240000066</v>
       </c>
-      <c r="DP23" s="17">
+      <c r="DQ23" s="17">
         <v>195.85304519999906</v>
       </c>
-      <c r="DQ23" s="17">
+      <c r="DR23" s="17">
         <v>257.42775629999994</v>
       </c>
-      <c r="DR23" s="17">
+      <c r="DS23" s="17">
         <v>1166.7089397999996</v>
       </c>
-      <c r="DS23" s="17">
+      <c r="DT23" s="17">
         <v>369.32105019999904</v>
       </c>
-      <c r="DT23" s="17">
+      <c r="DU23" s="17">
         <v>214.68233639999883</v>
       </c>
-      <c r="DU23" s="17">
+      <c r="DV23" s="17">
         <v>104.16112490000003</v>
       </c>
-      <c r="DV23" s="17">
+      <c r="DW23" s="17">
         <v>1203.9722332000013</v>
       </c>
-      <c r="DW23" s="17">
+      <c r="DX23" s="17">
         <v>400.0080598999993</v>
       </c>
-      <c r="DX23" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="DY23" s="17">
-        <v>600.14711749999867</v>
+        <v>-584.39605019999931</v>
       </c>
       <c r="DZ23" s="17">
-        <v>1505.5670040999992</v>
-[...2 lines deleted...]
-    <row r="24" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>593.50765759999967</v>
+      </c>
+      <c r="EA23" s="17">
+        <v>1526.9636856999978</v>
+      </c>
+      <c r="EB23" s="17">
+        <v>738.99775059999831</v>
+      </c>
+    </row>
+    <row r="24" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="19" t="s">
         <v>142</v>
       </c>
       <c r="C24" s="17">
         <v>241.43124999999998</v>
       </c>
       <c r="D24" s="17">
         <v>59.035314499265048</v>
       </c>
       <c r="E24" s="17">
         <v>168.75919712725903</v>
       </c>
       <c r="F24" s="17">
         <v>261.21923203863787</v>
       </c>
       <c r="G24" s="17">
         <v>448.76594537672025</v>
       </c>
       <c r="H24" s="17">
         <v>80.42608075924403</v>
       </c>
       <c r="I24" s="17">
         <v>372.47044731237156</v>
       </c>
       <c r="J24" s="17">
@@ -9337,360 +9457,366 @@
       <c r="T24" s="17">
         <v>470.1515814037233</v>
       </c>
       <c r="U24" s="17">
         <v>-616.93944917092767</v>
       </c>
       <c r="V24" s="17">
         <v>1845.1897346996743</v>
       </c>
       <c r="W24" s="17">
         <v>45.864984007940819</v>
       </c>
       <c r="X24" s="17">
         <v>739.91766982976014</v>
       </c>
       <c r="Y24" s="17">
         <v>882.34110394271443</v>
       </c>
       <c r="Z24" s="17">
         <v>-252.94526754189565</v>
       </c>
       <c r="AA24" s="17">
         <v>707.21790411632651</v>
       </c>
       <c r="AB24" s="17">
+        <v>1063.1506456278451</v>
+      </c>
+      <c r="AC24" s="17">
         <v>61.104899999999994</v>
       </c>
-      <c r="AC24" s="17">
+      <c r="AD24" s="17">
         <v>70.022999999999911</v>
       </c>
-      <c r="AD24" s="17">
+      <c r="AE24" s="17">
         <v>51.27760000000012</v>
       </c>
-      <c r="AE24" s="17">
+      <c r="AF24" s="17">
         <v>59.025749999999952</v>
       </c>
-      <c r="AF24" s="17">
+      <c r="AG24" s="17">
         <v>67.861228624816434</v>
       </c>
-      <c r="AG24" s="17">
+      <c r="AH24" s="17">
         <v>20.160428624816102</v>
       </c>
-      <c r="AH24" s="17">
+      <c r="AI24" s="17">
         <v>-79.232321375183858</v>
       </c>
-      <c r="AI24" s="17">
+      <c r="AJ24" s="17">
         <v>50.245978624816367</v>
       </c>
-      <c r="AJ24" s="17">
+      <c r="AK24" s="17">
         <v>69.602369599495987</v>
       </c>
-      <c r="AK24" s="17">
+      <c r="AL24" s="17">
         <v>17.959219599495885</v>
       </c>
-      <c r="AL24" s="17">
+      <c r="AM24" s="17">
         <v>38.626369599496257</v>
       </c>
-      <c r="AM24" s="17">
+      <c r="AN24" s="17">
         <v>42.571238328770896</v>
       </c>
-      <c r="AN24" s="17">
+      <c r="AO24" s="17">
         <v>123.46535800965955</v>
       </c>
-      <c r="AO24" s="17">
+      <c r="AP24" s="17">
         <v>115.16005800965985</v>
       </c>
-      <c r="AP24" s="17">
+      <c r="AQ24" s="17">
         <v>75.766958009660513</v>
       </c>
-      <c r="AQ24" s="17">
+      <c r="AR24" s="17">
         <v>-53.173141990342039</v>
       </c>
-      <c r="AR24" s="17">
+      <c r="AS24" s="17">
         <v>54.968969372993556</v>
       </c>
-      <c r="AS24" s="17">
+      <c r="AT24" s="17">
         <v>44.668858953202225</v>
       </c>
-      <c r="AT24" s="17">
+      <c r="AU24" s="17">
         <v>86.250056241589874</v>
       </c>
-      <c r="AU24" s="17">
+      <c r="AV24" s="17">
         <v>262.87806080893461</v>
       </c>
-      <c r="AV24" s="17">
+      <c r="AW24" s="17">
         <v>-139.23244776010807</v>
       </c>
-      <c r="AW24" s="17">
+      <c r="AX24" s="17">
         <v>113.27657255818602</v>
       </c>
-      <c r="AX24" s="17">
+      <c r="AY24" s="17">
         <v>61.843024058189457</v>
       </c>
-      <c r="AY24" s="17">
+      <c r="AZ24" s="17">
         <v>44.538931902976628</v>
       </c>
-      <c r="AZ24" s="17">
+      <c r="BA24" s="17">
         <v>136.87801250309209</v>
       </c>
-      <c r="BA24" s="17">
+      <c r="BB24" s="17">
         <v>75.707819203092185</v>
       </c>
-      <c r="BB24" s="17">
+      <c r="BC24" s="17">
         <v>155.57911040309378</v>
       </c>
-      <c r="BC24" s="17">
+      <c r="BD24" s="17">
         <v>4.3055052030934871</v>
       </c>
-      <c r="BD24" s="17">
+      <c r="BE24" s="17">
         <v>351.69851064351712</v>
       </c>
-      <c r="BE24" s="17">
+      <c r="BF24" s="17">
         <v>428.18601664351405</v>
       </c>
-      <c r="BF24" s="17">
+      <c r="BG24" s="17">
         <v>-18.051921282080624</v>
       </c>
-      <c r="BG24" s="17">
+      <c r="BH24" s="17">
         <v>0.2875685812768396</v>
       </c>
-      <c r="BH24" s="17">
+      <c r="BI24" s="17">
         <v>320.31636166730817</v>
       </c>
-      <c r="BI24" s="17">
+      <c r="BJ24" s="17">
         <v>184.83590056328211</v>
       </c>
-      <c r="BJ24" s="17">
+      <c r="BK24" s="17">
         <v>16.379646402517345</v>
       </c>
-      <c r="BK24" s="17">
+      <c r="BL24" s="17">
         <v>772.77588079754878</v>
       </c>
-      <c r="BL24" s="17">
+      <c r="BM24" s="17">
         <v>217.58212059038601</v>
       </c>
-      <c r="BM24" s="17">
+      <c r="BN24" s="17">
         <v>443.13342281243553</v>
       </c>
-      <c r="BN24" s="17">
+      <c r="BO24" s="17">
         <v>605.93410436358681</v>
       </c>
-      <c r="BO24" s="17">
+      <c r="BP24" s="17">
         <v>180.28436710274497</v>
       </c>
-      <c r="BP24" s="17">
+      <c r="BQ24" s="17">
         <v>416.58476929059799</v>
       </c>
-      <c r="BQ24" s="17">
+      <c r="BR24" s="17">
         <v>-269.7594791294008</v>
       </c>
-      <c r="BR24" s="17">
+      <c r="BS24" s="17">
         <v>-17.629902769400942</v>
       </c>
-      <c r="BS24" s="17">
+      <c r="BT24" s="17">
         <v>232.06337056059786</v>
       </c>
-      <c r="BT24" s="17">
+      <c r="BU24" s="17">
         <v>-58.536064385816061</v>
       </c>
-      <c r="BU24" s="17">
+      <c r="BV24" s="17">
         <v>-350.44461639581516</v>
       </c>
-      <c r="BV24" s="17">
+      <c r="BW24" s="17">
         <v>34.314815004187224</v>
       </c>
-      <c r="BW24" s="17">
+      <c r="BX24" s="17">
         <v>-853.25076699581359</v>
       </c>
-      <c r="BX24" s="17">
+      <c r="BY24" s="17">
         <v>-144.909901938677</v>
       </c>
-      <c r="BY24" s="17">
+      <c r="BZ24" s="17">
         <v>162.01647843132196</v>
       </c>
-      <c r="BZ24" s="17">
+      <c r="CA24" s="17">
         <v>-72.443596358677809</v>
       </c>
-      <c r="CA24" s="17">
+      <c r="CB24" s="17">
         <v>25.378835041323242</v>
       </c>
-      <c r="CB24" s="17">
+      <c r="CC24" s="17">
         <v>327.498393325503</v>
       </c>
-      <c r="CC24" s="17">
+      <c r="CD24" s="17">
         <v>215.06255763550382</v>
       </c>
-      <c r="CD24" s="17">
+      <c r="CE24" s="17">
         <v>-241.08974742449618</v>
       </c>
-      <c r="CE24" s="17">
+      <c r="CF24" s="17">
         <v>57.433140495502897</v>
       </c>
-      <c r="CF24" s="17">
+      <c r="CG24" s="17">
         <v>30.938147387720001</v>
       </c>
-      <c r="CG24" s="17">
+      <c r="CH24" s="17">
         <v>145.02220804772097</v>
       </c>
-      <c r="CH24" s="17">
+      <c r="CI24" s="17">
         <v>-6.4868698022803564</v>
       </c>
-      <c r="CI24" s="17">
+      <c r="CJ24" s="17">
         <v>90.088206517721218</v>
       </c>
-      <c r="CJ24" s="17">
+      <c r="CK24" s="17">
         <v>187.83730873194605</v>
       </c>
-      <c r="CK24" s="17">
+      <c r="CL24" s="17">
         <v>93.918641701945958</v>
       </c>
-      <c r="CL24" s="17">
+      <c r="CM24" s="17">
         <v>-147.83069267805402</v>
       </c>
-      <c r="CM24" s="17">
+      <c r="CN24" s="17">
         <v>-1099.484128528054</v>
       </c>
-      <c r="CN24" s="17">
+      <c r="CO24" s="17">
         <v>193.76533098200687</v>
       </c>
-      <c r="CO24" s="17">
+      <c r="CP24" s="17">
         <v>-326.935881897993</v>
       </c>
-      <c r="CP24" s="17">
+      <c r="CQ24" s="17">
         <v>3.0837660120069756</v>
       </c>
-      <c r="CQ24" s="17">
+      <c r="CR24" s="17">
         <v>92.05352800200798</v>
       </c>
-      <c r="CR24" s="17">
+      <c r="CS24" s="17">
         <v>143.15687550842992</v>
       </c>
-      <c r="CS24" s="17">
+      <c r="CT24" s="17">
         <v>149.86917388843017</v>
       </c>
-      <c r="CT24" s="17">
+      <c r="CU24" s="17">
         <v>-39.622539561568672</v>
       </c>
-      <c r="CU24" s="17">
+      <c r="CV24" s="17">
         <v>216.74807156843181</v>
       </c>
-      <c r="CV24" s="17">
+      <c r="CW24" s="17">
         <v>347.1203541372679</v>
       </c>
-      <c r="CW24" s="17">
+      <c r="CX24" s="17">
         <v>291.91930619726878</v>
       </c>
-      <c r="CX24" s="17">
+      <c r="CY24" s="17">
         <v>-533.44998002273178</v>
       </c>
-      <c r="CY24" s="17">
+      <c r="CZ24" s="17">
         <v>-722.52912948273251</v>
       </c>
-      <c r="CZ24" s="17">
+      <c r="DA24" s="17">
         <v>403.77442002677839</v>
       </c>
-      <c r="DA24" s="17">
+      <c r="DB24" s="17">
         <v>2121.2730349709636</v>
       </c>
-      <c r="DB24" s="17">
+      <c r="DC24" s="17">
         <v>-323.55589630770407</v>
       </c>
-      <c r="DC24" s="17">
+      <c r="DD24" s="17">
         <v>-356.30182399036352</v>
       </c>
-      <c r="DD24" s="17">
+      <c r="DE24" s="17">
         <v>74.659775846425703</v>
       </c>
-      <c r="DE24" s="17">
+      <c r="DF24" s="17">
         <v>129.48222946062322</v>
       </c>
-      <c r="DF24" s="17">
+      <c r="DG24" s="17">
         <v>-23.650424763514344</v>
       </c>
-      <c r="DG24" s="17">
+      <c r="DH24" s="17">
         <v>-134.62659653559376</v>
       </c>
-      <c r="DH24" s="17">
+      <c r="DI24" s="17">
         <v>232.77379864907056</v>
       </c>
-      <c r="DI24" s="17">
+      <c r="DJ24" s="17">
         <v>196.9087512740106</v>
       </c>
-      <c r="DJ24" s="17">
+      <c r="DK24" s="17">
         <v>181.77290163269151</v>
       </c>
-      <c r="DK24" s="17">
+      <c r="DL24" s="17">
         <v>128.4622182739875</v>
       </c>
-      <c r="DL24" s="17">
+      <c r="DM24" s="17">
         <v>290.28769632928129</v>
       </c>
-      <c r="DM24" s="17">
+      <c r="DN24" s="17">
         <v>71.446906098662595</v>
       </c>
-      <c r="DN24" s="17">
+      <c r="DO24" s="17">
         <v>-30.632142365658211</v>
       </c>
-      <c r="DO24" s="17">
+      <c r="DP24" s="17">
         <v>551.23864388042875</v>
       </c>
-      <c r="DP24" s="17">
+      <c r="DQ24" s="17">
         <v>854.41205885058184</v>
       </c>
-      <c r="DQ24" s="17">
+      <c r="DR24" s="17">
         <v>-6.5922916695627976</v>
       </c>
-      <c r="DR24" s="17">
+      <c r="DS24" s="17">
         <v>256.86346617751212</v>
       </c>
-      <c r="DS24" s="17">
+      <c r="DT24" s="17">
         <v>-1357.6285009004268</v>
       </c>
-      <c r="DT24" s="17">
+      <c r="DU24" s="17">
         <v>513.58507309108313</v>
       </c>
-      <c r="DU24" s="17">
+      <c r="DV24" s="17">
         <v>517.65472635703304</v>
       </c>
-      <c r="DV24" s="17">
+      <c r="DW24" s="17">
         <v>-52.698299759682271</v>
       </c>
-      <c r="DW24" s="17">
+      <c r="DX24" s="17">
         <v>-271.32359557210737</v>
       </c>
-      <c r="DX24" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="DY24" s="17">
-        <v>-247.27516020769932</v>
+        <v>1363.4007751384224</v>
       </c>
       <c r="DZ24" s="17">
-        <v>1120.4645180041462</v>
-[...2 lines deleted...]
-    <row r="25" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-235.70975468410907</v>
+      </c>
+      <c r="EA24" s="17">
+        <v>1045.7738506659587</v>
+      </c>
+      <c r="EB24" s="17">
+        <v>-1110.3142254924267</v>
+      </c>
+    </row>
+    <row r="25" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="16" t="s">
         <v>143</v>
       </c>
       <c r="C25" s="17">
         <v>238.08489404697264</v>
       </c>
       <c r="D25" s="17">
         <v>57.55121017639388</v>
       </c>
       <c r="E25" s="17">
         <v>167.62672138601968</v>
       </c>
       <c r="F25" s="17">
         <v>257.42079020121525</v>
       </c>
       <c r="G25" s="17">
         <v>445.1958656681295</v>
       </c>
       <c r="H25" s="17">
         <v>82.893076991122086</v>
       </c>
       <c r="I25" s="17">
         <v>351.32374877539831</v>
       </c>
       <c r="J25" s="17">
@@ -9726,360 +9852,366 @@
       <c r="T25" s="17">
         <v>542.46199478372318</v>
       </c>
       <c r="U25" s="17">
         <v>-361.5096656709278</v>
       </c>
       <c r="V25" s="17">
         <v>1298.0752549739416</v>
       </c>
       <c r="W25" s="17">
         <v>96.719652707149322</v>
       </c>
       <c r="X25" s="17">
         <v>617.90052601742696</v>
       </c>
       <c r="Y25" s="17">
         <v>595.43622670829745</v>
       </c>
       <c r="Z25" s="17">
         <v>-1012.001608994977</v>
       </c>
       <c r="AA25" s="17">
         <v>54.598933794407856</v>
       </c>
       <c r="AB25" s="17">
+        <v>153.50211877341604</v>
+      </c>
+      <c r="AC25" s="17">
         <v>61.254899999999992</v>
       </c>
-      <c r="AC25" s="17">
+      <c r="AD25" s="17">
         <v>61.240287277486814</v>
       </c>
-      <c r="AD25" s="17">
+      <c r="AE25" s="17">
         <v>52.120215677827787</v>
       </c>
-      <c r="AE25" s="17">
+      <c r="AF25" s="17">
         <v>63.469491091658035</v>
       </c>
-      <c r="AF25" s="17">
+      <c r="AG25" s="17">
         <v>68.227378729638232</v>
       </c>
-      <c r="AG25" s="17">
+      <c r="AH25" s="17">
         <v>19.954120921274665</v>
       </c>
-      <c r="AH25" s="17">
+      <c r="AI25" s="17">
         <v>-80.857893523351962</v>
       </c>
-      <c r="AI25" s="17">
+      <c r="AJ25" s="17">
         <v>50.227604048832944</v>
       </c>
-      <c r="AJ25" s="17">
+      <c r="AK25" s="17">
         <v>69.270576776130042</v>
       </c>
-      <c r="AK25" s="17">
+      <c r="AL25" s="17">
         <v>16.641916884507026</v>
       </c>
-      <c r="AL25" s="17">
+      <c r="AM25" s="17">
         <v>38.928087936468209</v>
       </c>
-      <c r="AM25" s="17">
+      <c r="AN25" s="17">
         <v>42.786139788914397</v>
       </c>
-      <c r="AN25" s="17">
+      <c r="AO25" s="17">
         <v>120.64380769291252</v>
       </c>
-      <c r="AO25" s="17">
+      <c r="AP25" s="17">
         <v>111.83579104529703</v>
       </c>
-      <c r="AP25" s="17">
+      <c r="AQ25" s="17">
         <v>71.540288112568845</v>
       </c>
-      <c r="AQ25" s="17">
+      <c r="AR25" s="17">
         <v>-46.599096649563108</v>
       </c>
-      <c r="AR25" s="17">
+      <c r="AS25" s="17">
         <v>47.475107792788016</v>
       </c>
-      <c r="AS25" s="17">
+      <c r="AT25" s="17">
         <v>44.69393663084265</v>
       </c>
-      <c r="AT25" s="17">
+      <c r="AU25" s="17">
         <v>86.00601347005906</v>
       </c>
-      <c r="AU25" s="17">
+      <c r="AV25" s="17">
         <v>267.02080777443979</v>
       </c>
-      <c r="AV25" s="17">
+      <c r="AW25" s="17">
         <v>-137.76620629430442</v>
       </c>
-      <c r="AW25" s="17">
+      <c r="AX25" s="17">
         <v>113.35338167641571</v>
       </c>
-      <c r="AX25" s="17">
+      <c r="AY25" s="17">
         <v>60.896661892009469</v>
       </c>
-      <c r="AY25" s="17">
+      <c r="AZ25" s="17">
         <v>46.409239717001334</v>
       </c>
-      <c r="AZ25" s="17">
+      <c r="BA25" s="17">
         <v>128.1568452286821</v>
       </c>
-      <c r="BA25" s="17">
+      <c r="BB25" s="17">
         <v>72.789783902424659</v>
       </c>
-      <c r="BB25" s="17">
+      <c r="BC25" s="17">
         <v>151.74053405905406</v>
       </c>
-      <c r="BC25" s="17">
+      <c r="BD25" s="17">
         <v>-1.3634144147625165</v>
       </c>
-      <c r="BD25" s="17">
+      <c r="BE25" s="17">
         <v>348.66189022854604</v>
       </c>
-      <c r="BE25" s="17">
+      <c r="BF25" s="17">
         <v>425.63694751212438</v>
       </c>
-      <c r="BF25" s="17">
+      <c r="BG25" s="17">
         <v>-16.601255915889197</v>
       </c>
-      <c r="BG25" s="17">
+      <c r="BH25" s="17">
         <v>-13.157981298648522</v>
       </c>
-      <c r="BH25" s="17">
+      <c r="BI25" s="17">
         <v>307.50703304632736</v>
       </c>
-      <c r="BI25" s="17">
+      <c r="BJ25" s="17">
         <v>159.71367358215173</v>
       </c>
-      <c r="BJ25" s="17">
+      <c r="BK25" s="17">
         <v>-43.24718326259169</v>
       </c>
-      <c r="BK25" s="17">
+      <c r="BL25" s="17">
         <v>-59.77157847057714</v>
       </c>
-      <c r="BL25" s="17">
+      <c r="BM25" s="17">
         <v>187.64144152821825</v>
       </c>
-      <c r="BM25" s="17">
+      <c r="BN25" s="17">
         <v>396.40208319034912</v>
       </c>
-      <c r="BN25" s="17">
+      <c r="BO25" s="17">
         <v>537.24776908721969</v>
       </c>
-      <c r="BO25" s="17">
+      <c r="BP25" s="17">
         <v>16.416025731303975</v>
       </c>
-      <c r="BP25" s="17">
+      <c r="BQ25" s="17">
         <v>251.40355454059798</v>
       </c>
-      <c r="BQ25" s="17">
+      <c r="BR25" s="17">
         <v>-357.7858236294008</v>
       </c>
-      <c r="BR25" s="17">
+      <c r="BS25" s="17">
         <v>-98.88864359940095</v>
       </c>
-      <c r="BS25" s="17">
+      <c r="BT25" s="17">
         <v>5.1983349905978073</v>
       </c>
-      <c r="BT25" s="17">
+      <c r="BU25" s="17">
         <v>142.87771707418392</v>
       </c>
-      <c r="BU25" s="17">
+      <c r="BV25" s="17">
         <v>-301.68344035581521</v>
       </c>
-      <c r="BV25" s="17">
+      <c r="BW25" s="17">
         <v>71.955828324187209</v>
       </c>
-      <c r="BW25" s="17">
+      <c r="BX25" s="17">
         <v>-896.33823775581357</v>
       </c>
-      <c r="BX25" s="17">
+      <c r="BY25" s="17">
         <v>-223.835475028677</v>
       </c>
-      <c r="BY25" s="17">
+      <c r="BZ25" s="17">
         <v>147.22076759132199</v>
       </c>
-      <c r="BZ25" s="17">
+      <c r="CA25" s="17">
         <v>-80.571764198677798</v>
       </c>
-      <c r="CA25" s="17">
+      <c r="CB25" s="17">
         <v>-229.04303443867676</v>
       </c>
-      <c r="CB25" s="17">
+      <c r="CC25" s="17">
         <v>256.52886977550304</v>
       </c>
-      <c r="CC25" s="17">
+      <c r="CD25" s="17">
         <v>135.53016341550384</v>
       </c>
-      <c r="CD25" s="17">
+      <c r="CE25" s="17">
         <v>-242.09461781449619</v>
       </c>
-      <c r="CE25" s="17">
+      <c r="CF25" s="17">
         <v>-143.64781889449711</v>
       </c>
-      <c r="CF25" s="17">
+      <c r="CG25" s="17">
         <v>38.768788607720012</v>
       </c>
-      <c r="CG25" s="17">
+      <c r="CH25" s="17">
         <v>108.04944000772102</v>
       </c>
-      <c r="CH25" s="17">
+      <c r="CI25" s="17">
         <v>-12.520080592280376</v>
       </c>
-      <c r="CI25" s="17">
+      <c r="CJ25" s="17">
         <v>-39.824763742278748</v>
       </c>
-      <c r="CJ25" s="17">
+      <c r="CK25" s="17">
         <v>114.03735869194605</v>
       </c>
-      <c r="CK25" s="17">
+      <c r="CL25" s="17">
         <v>108.56526759194588</v>
       </c>
-      <c r="CL25" s="17">
+      <c r="CM25" s="17">
         <v>-167.04956109805406</v>
       </c>
-      <c r="CM25" s="17">
+      <c r="CN25" s="17">
         <v>-59.857057168053998</v>
       </c>
-      <c r="CN25" s="17">
+      <c r="CO25" s="17">
         <v>33.105222782006891</v>
       </c>
-      <c r="CO25" s="17">
+      <c r="CP25" s="17">
         <v>-81.284036727992884</v>
       </c>
-      <c r="CP25" s="17">
+      <c r="CQ25" s="17">
         <v>-16.667153127993217</v>
       </c>
-      <c r="CQ25" s="17">
+      <c r="CR25" s="17">
         <v>114.96714810200797</v>
       </c>
-      <c r="CR25" s="17">
+      <c r="CS25" s="17">
         <v>200.91132306842999</v>
       </c>
-      <c r="CS25" s="17">
+      <c r="CT25" s="17">
         <v>199.32669510843007</v>
       </c>
-      <c r="CT25" s="17">
+      <c r="CU25" s="17">
         <v>-10.342132961568701</v>
       </c>
-      <c r="CU25" s="17">
+      <c r="CV25" s="17">
         <v>152.56610956843181</v>
       </c>
-      <c r="CV25" s="17">
+      <c r="CW25" s="17">
         <v>304.21569073726795</v>
       </c>
-      <c r="CW25" s="17">
+      <c r="CX25" s="17">
         <v>174.93241962726887</v>
       </c>
-      <c r="CX25" s="17">
+      <c r="CY25" s="17">
         <v>-445.33326613273221</v>
       </c>
-      <c r="CY25" s="17">
+      <c r="CZ25" s="17">
         <v>-395.32450990273242</v>
       </c>
-      <c r="CZ25" s="17">
+      <c r="DA25" s="17">
         <v>439.47799528695725</v>
       </c>
-      <c r="DA25" s="17">
+      <c r="DB25" s="17">
         <v>1488.4521282931719</v>
       </c>
-      <c r="DB25" s="17">
+      <c r="DC25" s="17">
         <v>-292.95997027566938</v>
       </c>
-      <c r="DC25" s="17">
+      <c r="DD25" s="17">
         <v>-336.89489833051812</v>
       </c>
-      <c r="DD25" s="17">
+      <c r="DE25" s="17">
         <v>41.660516106832439</v>
       </c>
-      <c r="DE25" s="17">
+      <c r="DF25" s="17">
         <v>120.68771501717387</v>
       </c>
-      <c r="DF25" s="17">
+      <c r="DG25" s="17">
         <v>-6.5568183432474392</v>
       </c>
-      <c r="DG25" s="17">
+      <c r="DH25" s="17">
         <v>-59.071760073609539</v>
       </c>
-      <c r="DH25" s="17">
+      <c r="DI25" s="17">
         <v>91.307814968266626</v>
       </c>
-      <c r="DI25" s="17">
+      <c r="DJ25" s="17">
         <v>110.26386474925523</v>
       </c>
-      <c r="DJ25" s="17">
+      <c r="DK25" s="17">
         <v>291.98612686455999</v>
       </c>
-      <c r="DK25" s="17">
+      <c r="DL25" s="17">
         <v>124.34271943534506</v>
       </c>
-      <c r="DL25" s="17">
+      <c r="DM25" s="17">
         <v>149.87881849883672</v>
       </c>
-      <c r="DM25" s="17">
+      <c r="DN25" s="17">
         <v>64.871386271373069</v>
       </c>
-      <c r="DN25" s="17">
+      <c r="DO25" s="17">
         <v>-24.565396429180787</v>
       </c>
-      <c r="DO25" s="17">
+      <c r="DP25" s="17">
         <v>405.25141836726851</v>
       </c>
-      <c r="DP25" s="17">
+      <c r="DQ25" s="17">
         <v>537.27779563402578</v>
       </c>
-      <c r="DQ25" s="17">
+      <c r="DR25" s="17">
         <v>-93.681015984684464</v>
       </c>
-      <c r="DR25" s="17">
+      <c r="DS25" s="17">
         <v>-127.0253556570698</v>
       </c>
-      <c r="DS25" s="17">
+      <c r="DT25" s="17">
         <v>-1328.5730329872486</v>
       </c>
-      <c r="DT25" s="17">
+      <c r="DU25" s="17">
         <v>432.09032291706825</v>
       </c>
-      <c r="DU25" s="17">
+      <c r="DV25" s="17">
         <v>87.624444930591892</v>
       </c>
-      <c r="DV25" s="17">
+      <c r="DW25" s="17">
         <v>-236.80426673746683</v>
       </c>
-      <c r="DW25" s="17">
+      <c r="DX25" s="17">
         <v>-228.31156731578545</v>
       </c>
-      <c r="DX25" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="DY25" s="17">
-        <v>-461.35100457881657</v>
+        <v>1091.6705693130004</v>
       </c>
       <c r="DZ25" s="17">
-        <v>5.0540019551588529</v>
-[...2 lines deleted...]
-    <row r="26" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-449.7980338917846</v>
+      </c>
+      <c r="EA25" s="17">
+        <v>4.0058698848697389</v>
+      </c>
+      <c r="EB25" s="17">
+        <v>-492.37628653266955</v>
+      </c>
+    </row>
+    <row r="26" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="16" t="s">
         <v>144</v>
       </c>
       <c r="C26" s="17">
         <v>3.3463559530273406</v>
       </c>
       <c r="D26" s="17">
         <v>1.4841043228711595</v>
       </c>
       <c r="E26" s="17">
         <v>1.1324757412393383</v>
       </c>
       <c r="F26" s="17">
         <v>3.7984418374225877</v>
       </c>
       <c r="G26" s="17">
         <v>3.5700797085907263</v>
       </c>
       <c r="H26" s="17">
         <v>-2.466996231878066</v>
       </c>
       <c r="I26" s="17">
         <v>11.4466702015644</v>
       </c>
       <c r="J26" s="17">
@@ -10115,360 +10247,366 @@
       <c r="T26" s="17">
         <v>-13.62955947999998</v>
       </c>
       <c r="U26" s="17">
         <v>-4.4674098199999719</v>
       </c>
       <c r="V26" s="17">
         <v>865.055148500276</v>
       </c>
       <c r="W26" s="17">
         <v>32.580536518527339</v>
       </c>
       <c r="X26" s="17">
         <v>-26.745811213006888</v>
       </c>
       <c r="Y26" s="17">
         <v>-6.063508046162184</v>
       </c>
       <c r="Z26" s="17">
         <v>145.18306698916308</v>
       </c>
       <c r="AA26" s="17">
         <v>-98.048487709517659</v>
       </c>
       <c r="AB26" s="17">
+        <v>70.897396264141292</v>
+      </c>
+      <c r="AC26" s="17">
         <v>-0.14999999999999997</v>
       </c>
-      <c r="AC26" s="17">
+      <c r="AD26" s="17">
         <v>8.7827127225130912</v>
       </c>
-      <c r="AD26" s="17">
+      <c r="AE26" s="17">
         <v>-0.84261567782766678</v>
       </c>
-      <c r="AE26" s="17">
+      <c r="AF26" s="17">
         <v>-4.443741091658084</v>
       </c>
-      <c r="AF26" s="17">
+      <c r="AG26" s="17">
         <v>-0.36615010482180288</v>
       </c>
-      <c r="AG26" s="17">
+      <c r="AH26" s="17">
         <v>0.20630770354143849</v>
       </c>
-      <c r="AH26" s="17">
+      <c r="AI26" s="17">
         <v>1.6255721481680987</v>
       </c>
-      <c r="AI26" s="17">
+      <c r="AJ26" s="17">
         <v>1.8374575983425151E-2</v>
       </c>
-      <c r="AJ26" s="17">
+      <c r="AK26" s="17">
         <v>0.33179282336593741</v>
       </c>
-      <c r="AK26" s="17">
+      <c r="AL26" s="17">
         <v>1.3173027149888576</v>
       </c>
-      <c r="AL26" s="17">
+      <c r="AM26" s="17">
         <v>-0.30171833697195533</v>
       </c>
-      <c r="AM26" s="17">
+      <c r="AN26" s="17">
         <v>-0.21490146014350131</v>
       </c>
-      <c r="AN26" s="17">
+      <c r="AO26" s="17">
         <v>2.8215503167470342</v>
       </c>
-      <c r="AO26" s="17">
+      <c r="AP26" s="17">
         <v>3.3242669643628164</v>
       </c>
-      <c r="AP26" s="17">
+      <c r="AQ26" s="17">
         <v>4.2266698970916696</v>
       </c>
-      <c r="AQ26" s="17">
+      <c r="AR26" s="17">
         <v>-6.574045340778933</v>
       </c>
-      <c r="AR26" s="17">
+      <c r="AS26" s="17">
         <v>7.4938615802055422</v>
       </c>
-      <c r="AS26" s="17">
+      <c r="AT26" s="17">
         <v>-2.5077677640427495E-2</v>
       </c>
-      <c r="AT26" s="17">
+      <c r="AU26" s="17">
         <v>0.24404277153081341</v>
       </c>
-      <c r="AU26" s="17">
+      <c r="AV26" s="17">
         <v>-4.1427469655052018</v>
       </c>
-      <c r="AV26" s="17">
+      <c r="AW26" s="17">
         <v>-1.4662414658036547</v>
       </c>
-      <c r="AW26" s="17">
+      <c r="AX26" s="17">
         <v>-7.6809118229691109E-2</v>
       </c>
-      <c r="AX26" s="17">
+      <c r="AY26" s="17">
         <v>0.94636216617998647</v>
       </c>
-      <c r="AY26" s="17">
+      <c r="AZ26" s="17">
         <v>-1.8703078140247069</v>
       </c>
-      <c r="AZ26" s="17">
+      <c r="BA26" s="17">
         <v>7.1207280125642107</v>
       </c>
-      <c r="BA26" s="17">
+      <c r="BB26" s="17">
         <v>1.3248586784351741</v>
       </c>
-      <c r="BB26" s="17">
+      <c r="BC26" s="17">
         <v>2.0853509209032595</v>
       </c>
-      <c r="BC26" s="17">
+      <c r="BD26" s="17">
         <v>0.91573258966175564</v>
       </c>
-      <c r="BD26" s="17">
+      <c r="BE26" s="17">
         <v>3.0394440598806449</v>
       </c>
-      <c r="BE26" s="17">
+      <c r="BF26" s="17">
         <v>2.6783670138085602</v>
       </c>
-      <c r="BF26" s="17">
+      <c r="BG26" s="17">
         <v>0.24013744832272693</v>
       </c>
-      <c r="BG26" s="17">
+      <c r="BH26" s="17">
         <v>13.794573937826812</v>
       </c>
-      <c r="BH26" s="17">
+      <c r="BI26" s="17">
         <v>0.13535291238638769</v>
       </c>
-      <c r="BI26" s="17">
+      <c r="BJ26" s="17">
         <v>3.6161387800932729</v>
       </c>
-      <c r="BJ26" s="17">
+      <c r="BK26" s="17">
         <v>-5.1649552747272818</v>
       </c>
-      <c r="BK26" s="17">
+      <c r="BL26" s="17">
         <v>2.2281046822277362</v>
       </c>
-      <c r="BL26" s="17">
+      <c r="BM26" s="17">
         <v>18.26198771589419</v>
       </c>
-      <c r="BM26" s="17">
+      <c r="BN26" s="17">
         <v>26.778238829581845</v>
       </c>
-      <c r="BN26" s="17">
+      <c r="BO26" s="17">
         <v>15.901696879127071</v>
       </c>
-      <c r="BO26" s="17">
+      <c r="BP26" s="17">
         <v>-19.610243134605724</v>
       </c>
-      <c r="BP26" s="17">
+      <c r="BQ26" s="17">
         <v>21.695401489999998</v>
       </c>
-      <c r="BQ26" s="17">
+      <c r="BR26" s="17">
         <v>1.9852561700000024</v>
       </c>
-      <c r="BR26" s="17">
+      <c r="BS26" s="17">
         <v>6.0008099099999992</v>
       </c>
-      <c r="BS26" s="17">
+      <c r="BT26" s="17">
         <v>226.09925045</v>
       </c>
-      <c r="BT26" s="17">
+      <c r="BU26" s="17">
         <v>-190.92882333999998</v>
       </c>
-      <c r="BU26" s="17">
+      <c r="BV26" s="17">
         <v>-3.1194822299999845</v>
       </c>
-      <c r="BV26" s="17">
+      <c r="BW26" s="17">
         <v>-9.3523870699999971</v>
       </c>
-      <c r="BW26" s="17">
+      <c r="BX26" s="17">
         <v>-11.712898030000007</v>
       </c>
-      <c r="BX26" s="17">
+      <c r="BY26" s="17">
         <v>10.751511019999999</v>
       </c>
-      <c r="BY26" s="17">
+      <c r="BZ26" s="17">
         <v>-2.2895300299999972</v>
       </c>
-      <c r="BZ26" s="17">
+      <c r="CA26" s="17">
         <v>-6.3301256100000014</v>
       </c>
-      <c r="CA26" s="17">
+      <c r="CB26" s="17">
         <v>-23.93529938</v>
       </c>
-      <c r="CB26" s="17">
+      <c r="CC26" s="17">
         <v>7.1266923400000008</v>
       </c>
-      <c r="CC26" s="17">
+      <c r="CD26" s="17">
         <v>2.3158230999999998</v>
       </c>
-      <c r="CD26" s="17">
+      <c r="CE26" s="17">
         <v>-5.6198750800000008</v>
       </c>
-      <c r="CE26" s="17">
+      <c r="CF26" s="17">
         <v>10.326995240000004</v>
       </c>
-      <c r="CF26" s="17">
+      <c r="CG26" s="17">
         <v>16.321704150000002</v>
       </c>
-      <c r="CG26" s="17">
+      <c r="CH26" s="17">
         <v>66.474971749999995</v>
       </c>
-      <c r="CH26" s="17">
+      <c r="CI26" s="17">
         <v>-13.857524120000001</v>
       </c>
-      <c r="CI26" s="17">
+      <c r="CJ26" s="17">
         <v>26.75512293000001</v>
       </c>
-      <c r="CJ26" s="17">
+      <c r="CK26" s="17">
         <v>25.77121181</v>
       </c>
-      <c r="CK26" s="17">
+      <c r="CL26" s="17">
         <v>-88.210947740000009</v>
       </c>
-      <c r="CL26" s="17">
+      <c r="CM26" s="17">
         <v>30.772361619999998</v>
       </c>
-      <c r="CM26" s="17">
+      <c r="CN26" s="17">
         <v>11.811048279999998</v>
       </c>
-      <c r="CN26" s="17">
+      <c r="CO26" s="17">
         <v>106.76334541</v>
       </c>
-      <c r="CO26" s="17">
+      <c r="CP26" s="17">
         <v>-51.278064850000007</v>
       </c>
-      <c r="CP26" s="17">
+      <c r="CQ26" s="17">
         <v>46.862814799999981</v>
       </c>
-      <c r="CQ26" s="17">
+      <c r="CR26" s="17">
         <v>-29.88095285</v>
       </c>
-      <c r="CR26" s="17">
+      <c r="CS26" s="17">
         <v>9.6372140799999979</v>
       </c>
-      <c r="CS26" s="17">
+      <c r="CT26" s="17">
         <v>18.883253519999997</v>
       </c>
-      <c r="CT26" s="17">
+      <c r="CU26" s="17">
         <v>-23.445849039999999</v>
       </c>
-      <c r="CU26" s="17">
+      <c r="CV26" s="17">
         <v>-18.704178039999977</v>
       </c>
-      <c r="CV26" s="17">
+      <c r="CW26" s="17">
         <v>21.907608629999995</v>
       </c>
-      <c r="CW26" s="17">
+      <c r="CX26" s="17">
         <v>22.278669640000011</v>
       </c>
-      <c r="CX26" s="17">
+      <c r="CY26" s="17">
         <v>-36.858228389999987</v>
       </c>
-      <c r="CY26" s="17">
+      <c r="CZ26" s="17">
         <v>-11.795459699999988</v>
       </c>
-      <c r="CZ26" s="17">
+      <c r="DA26" s="17">
         <v>14.988526137045675</v>
       </c>
-      <c r="DA26" s="17">
+      <c r="DB26" s="17">
         <v>846.82985515193548</v>
       </c>
-      <c r="DB26" s="17">
+      <c r="DC26" s="17">
         <v>-5.0813181722239307</v>
       </c>
-      <c r="DC26" s="17">
+      <c r="DD26" s="17">
         <v>8.3180853835187989</v>
       </c>
-      <c r="DD26" s="17">
+      <c r="DE26" s="17">
         <v>44.750242865130822</v>
       </c>
-      <c r="DE26" s="17">
+      <c r="DF26" s="17">
         <v>5.5383080311803896</v>
       </c>
-      <c r="DF26" s="17">
+      <c r="DG26" s="17">
         <v>7.5445941469018418</v>
       </c>
-      <c r="DG26" s="17">
+      <c r="DH26" s="17">
         <v>-25.252608524685719</v>
       </c>
-      <c r="DH26" s="17">
+      <c r="DI26" s="17">
         <v>57.133935456815834</v>
       </c>
-      <c r="DI26" s="17">
+      <c r="DJ26" s="17">
         <v>-8.8538399421973573</v>
       </c>
-      <c r="DJ26" s="17">
+      <c r="DK26" s="17">
         <v>-20.5995132805457</v>
       </c>
-      <c r="DK26" s="17">
+      <c r="DL26" s="17">
         <v>-54.426393447079668</v>
       </c>
-      <c r="DL26" s="17">
+      <c r="DM26" s="17">
         <v>40.100000994548481</v>
       </c>
-      <c r="DM26" s="17">
+      <c r="DN26" s="17">
         <v>-51.977584627459827</v>
       </c>
-      <c r="DN26" s="17">
+      <c r="DO26" s="17">
         <v>44.304219903487585</v>
       </c>
-      <c r="DO26" s="17">
+      <c r="DP26" s="17">
         <v>-38.490144316738423</v>
       </c>
-      <c r="DP26" s="17">
+      <c r="DQ26" s="17">
         <v>52.814370285112787</v>
       </c>
-      <c r="DQ26" s="17">
+      <c r="DR26" s="17">
         <v>15.590263085288985</v>
       </c>
-      <c r="DR26" s="17">
+      <c r="DS26" s="17">
         <v>44.258387808711475</v>
       </c>
-      <c r="DS26" s="17">
+      <c r="DT26" s="17">
         <v>32.520045810049851</v>
       </c>
-      <c r="DT26" s="17">
+      <c r="DU26" s="17">
         <v>-119.5365082185771</v>
       </c>
-      <c r="DU26" s="17">
+      <c r="DV26" s="17">
         <v>39.286350886859616</v>
       </c>
-      <c r="DV26" s="17">
+      <c r="DW26" s="17">
         <v>-10.580905258107695</v>
       </c>
-      <c r="DW26" s="17">
+      <c r="DX26" s="17">
         <v>-7.2174251196924892</v>
       </c>
-      <c r="DX26" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="DY26" s="17">
-        <v>50.816967963410818</v>
+        <v>-10.713851880441156</v>
       </c>
       <c r="DZ26" s="17">
-        <v>27.510872872675318</v>
-[...2 lines deleted...]
-    <row r="27" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>50.426543600648387</v>
+      </c>
+      <c r="EA26" s="17">
+        <v>31.988330520956293</v>
+      </c>
+      <c r="EB26" s="17">
+        <v>-0.80362597702223004</v>
+      </c>
+    </row>
+    <row r="27" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="20" t="s">
         <v>145</v>
       </c>
       <c r="C27" s="21">
         <v>0</v>
       </c>
       <c r="D27" s="21">
         <v>0</v>
       </c>
       <c r="E27" s="21">
         <v>0</v>
       </c>
       <c r="F27" s="21">
         <v>0</v>
       </c>
       <c r="G27" s="21">
         <v>0</v>
       </c>
       <c r="H27" s="21">
         <v>0</v>
       </c>
       <c r="I27" s="21">
         <v>9.7000283354088612</v>
       </c>
       <c r="J27" s="21">
@@ -10504,51 +10642,51 @@
       <c r="T27" s="21">
         <v>-58.680853900000017</v>
       </c>
       <c r="U27" s="21">
         <v>-250.9623736799999</v>
       </c>
       <c r="V27" s="21">
         <v>-317.94066877454321</v>
       </c>
       <c r="W27" s="21">
         <v>-83.43520521773587</v>
       </c>
       <c r="X27" s="21">
         <v>148.76295502534015</v>
       </c>
       <c r="Y27" s="21">
         <v>292.96838528057901</v>
       </c>
       <c r="Z27" s="21">
         <v>613.87327446391828</v>
       </c>
       <c r="AA27" s="21">
         <v>750.66745803143624</v>
       </c>
       <c r="AB27" s="21">
-        <v>0</v>
+        <v>838.75113059028831</v>
       </c>
       <c r="AC27" s="21">
         <v>0</v>
       </c>
       <c r="AD27" s="21">
         <v>0</v>
       </c>
       <c r="AE27" s="21">
         <v>0</v>
       </c>
       <c r="AF27" s="21">
         <v>0</v>
       </c>
       <c r="AG27" s="21">
         <v>0</v>
       </c>
       <c r="AH27" s="21">
         <v>0</v>
       </c>
       <c r="AI27" s="21">
         <v>0</v>
       </c>
       <c r="AJ27" s="21">
         <v>0</v>
       </c>
@@ -10576,288 +10714,294 @@
       <c r="AR27" s="21">
         <v>0</v>
       </c>
       <c r="AS27" s="21">
         <v>0</v>
       </c>
       <c r="AT27" s="21">
         <v>0</v>
       </c>
       <c r="AU27" s="21">
         <v>0</v>
       </c>
       <c r="AV27" s="21">
         <v>0</v>
       </c>
       <c r="AW27" s="21">
         <v>0</v>
       </c>
       <c r="AX27" s="21">
         <v>0</v>
       </c>
       <c r="AY27" s="21">
         <v>0</v>
       </c>
       <c r="AZ27" s="21">
+        <v>0</v>
+      </c>
+      <c r="BA27" s="21">
         <v>1.6004392618458023</v>
       </c>
-      <c r="BA27" s="21">
+      <c r="BB27" s="21">
         <v>1.5931766222323422</v>
       </c>
-      <c r="BB27" s="21">
+      <c r="BC27" s="21">
         <v>1.7532254231364692</v>
       </c>
-      <c r="BC27" s="21">
+      <c r="BD27" s="21">
         <v>4.7531870281942474</v>
       </c>
-      <c r="BD27" s="21">
+      <c r="BE27" s="21">
         <v>-2.823644909528935E-3</v>
       </c>
-      <c r="BE27" s="21">
+      <c r="BF27" s="21">
         <v>-0.12929788241890133</v>
       </c>
-      <c r="BF27" s="21">
+      <c r="BG27" s="21">
         <v>-1.6908028145141538</v>
       </c>
-      <c r="BG27" s="21">
+      <c r="BH27" s="21">
         <v>-0.34902405790144964</v>
       </c>
-      <c r="BH27" s="21">
+      <c r="BI27" s="21">
         <v>12.673975708594419</v>
       </c>
-      <c r="BI27" s="21">
+      <c r="BJ27" s="21">
         <v>21.506088201037109</v>
       </c>
-      <c r="BJ27" s="21">
+      <c r="BK27" s="21">
         <v>64.791784939836319</v>
       </c>
-      <c r="BK27" s="21">
+      <c r="BL27" s="21">
         <v>830.31935458589817</v>
       </c>
-      <c r="BL27" s="21">
+      <c r="BM27" s="21">
         <v>11.678691346273579</v>
       </c>
-      <c r="BM27" s="21">
+      <c r="BN27" s="21">
         <v>19.95310079250461</v>
       </c>
-      <c r="BN27" s="21">
+      <c r="BO27" s="21">
         <v>52.78463839724013</v>
       </c>
-      <c r="BO27" s="21">
+      <c r="BP27" s="21">
         <v>183.4785845060467</v>
       </c>
-      <c r="BP27" s="21">
+      <c r="BQ27" s="21">
         <v>143.48581325999999</v>
       </c>
-      <c r="BQ27" s="21">
+      <c r="BR27" s="21">
         <v>86.041088329999994</v>
       </c>
-      <c r="BR27" s="21">
+      <c r="BS27" s="21">
         <v>75.257930920000007</v>
       </c>
-      <c r="BS27" s="21">
+      <c r="BT27" s="21">
         <v>0.76578512000006072</v>
       </c>
-      <c r="BT27" s="21">
+      <c r="BU27" s="21">
         <v>-10.484958120000002</v>
       </c>
-      <c r="BU27" s="21">
+      <c r="BV27" s="21">
         <v>-45.641693809999992</v>
       </c>
-      <c r="BV27" s="21">
+      <c r="BW27" s="21">
         <v>-28.288626249999986</v>
       </c>
-      <c r="BW27" s="21">
+      <c r="BX27" s="21">
         <v>54.800368789999986</v>
       </c>
-      <c r="BX27" s="21">
+      <c r="BY27" s="21">
         <v>68.174062069999991</v>
       </c>
-      <c r="BY27" s="21">
+      <c r="BZ27" s="21">
         <v>17.085240869999986</v>
       </c>
-      <c r="BZ27" s="21">
+      <c r="CA27" s="21">
         <v>14.458293449999985</v>
       </c>
-      <c r="CA27" s="21">
+      <c r="CB27" s="21">
         <v>278.35716886</v>
       </c>
-      <c r="CB27" s="21">
+      <c r="CC27" s="21">
         <v>63.84283121</v>
       </c>
-      <c r="CC27" s="21">
+      <c r="CD27" s="21">
         <v>77.216571119999998</v>
       </c>
-      <c r="CD27" s="21">
+      <c r="CE27" s="21">
         <v>6.6247454700000183</v>
       </c>
-      <c r="CE27" s="21">
+      <c r="CF27" s="21">
         <v>190.75396415</v>
       </c>
-      <c r="CF27" s="21">
+      <c r="CG27" s="21">
         <v>-24.152345370000013</v>
       </c>
-      <c r="CG27" s="21">
+      <c r="CH27" s="21">
         <v>-29.502203710000032</v>
       </c>
-      <c r="CH27" s="21">
+      <c r="CI27" s="21">
         <v>19.89073491000002</v>
       </c>
-      <c r="CI27" s="21">
+      <c r="CJ27" s="21">
         <v>103.15784732999995</v>
       </c>
-      <c r="CJ27" s="21">
+      <c r="CK27" s="21">
         <v>48.028738230000002</v>
       </c>
-      <c r="CK27" s="21">
+      <c r="CL27" s="21">
         <v>73.564321850000084</v>
       </c>
-      <c r="CL27" s="21">
+      <c r="CM27" s="21">
         <v>-11.55349319999997</v>
       </c>
-      <c r="CM27" s="21">
+      <c r="CN27" s="21">
         <v>-1051.43811964</v>
       </c>
-      <c r="CN27" s="21">
+      <c r="CO27" s="21">
         <v>53.896762790000004</v>
       </c>
-      <c r="CO27" s="21">
+      <c r="CP27" s="21">
         <v>-194.37378032000009</v>
       </c>
-      <c r="CP27" s="21">
+      <c r="CQ27" s="21">
         <v>-27.111895659999789</v>
       </c>
-      <c r="CQ27" s="21">
+      <c r="CR27" s="21">
         <v>6.9673327500000113</v>
       </c>
-      <c r="CR27" s="21">
+      <c r="CS27" s="21">
         <v>-67.391661640000081</v>
       </c>
-      <c r="CS27" s="21">
+      <c r="CT27" s="21">
         <v>-68.340774739999929</v>
       </c>
-      <c r="CT27" s="21">
+      <c r="CU27" s="21">
         <v>-5.8345575599999755</v>
       </c>
-      <c r="CU27" s="21">
+      <c r="CV27" s="21">
         <v>82.886140039999987</v>
       </c>
-      <c r="CV27" s="21">
+      <c r="CW27" s="21">
         <v>20.99705476999997</v>
       </c>
-      <c r="CW27" s="21">
+      <c r="CX27" s="21">
         <v>94.708216929999907</v>
       </c>
-      <c r="CX27" s="21">
+      <c r="CY27" s="21">
         <v>-51.258485499999665</v>
       </c>
-      <c r="CY27" s="21">
+      <c r="CZ27" s="21">
         <v>-315.40915988000012</v>
       </c>
-      <c r="CZ27" s="21">
+      <c r="DA27" s="21">
         <v>-50.692101397224519</v>
       </c>
-      <c r="DA27" s="21">
+      <c r="DB27" s="21">
         <v>-214.00894847414375</v>
       </c>
-      <c r="DB27" s="21">
+      <c r="DC27" s="21">
         <v>-25.514607859810788</v>
       </c>
-      <c r="DC27" s="21">
+      <c r="DD27" s="21">
         <v>-27.725011043364169</v>
       </c>
-      <c r="DD27" s="21">
+      <c r="DE27" s="21">
         <v>-11.750983125537566</v>
       </c>
-      <c r="DE27" s="21">
+      <c r="DF27" s="21">
         <v>3.2562064122689538</v>
       </c>
-      <c r="DF27" s="21">
+      <c r="DG27" s="21">
         <v>-24.638200567168749</v>
       </c>
-      <c r="DG27" s="21">
+      <c r="DH27" s="21">
         <v>-50.302227937298511</v>
       </c>
-      <c r="DH27" s="21">
+      <c r="DI27" s="21">
         <v>84.332048223988082</v>
       </c>
-      <c r="DI27" s="21">
+      <c r="DJ27" s="21">
         <v>95.498726466952718</v>
       </c>
-      <c r="DJ27" s="21">
+      <c r="DK27" s="21">
         <v>-89.613711951322784</v>
       </c>
-      <c r="DK27" s="21">
+      <c r="DL27" s="21">
         <v>58.545892285722111</v>
       </c>
-      <c r="DL27" s="21">
+      <c r="DM27" s="21">
         <v>100.30887683589606</v>
       </c>
-      <c r="DM27" s="21">
+      <c r="DN27" s="21">
         <v>58.553104454749359</v>
       </c>
-      <c r="DN27" s="21">
+      <c r="DO27" s="21">
         <v>-50.37096583996501</v>
       </c>
-      <c r="DO27" s="21">
+      <c r="DP27" s="21">
         <v>184.47736982989861</v>
       </c>
-      <c r="DP27" s="21">
+      <c r="DQ27" s="21">
         <v>264.31989293144335</v>
       </c>
-      <c r="DQ27" s="21">
+      <c r="DR27" s="21">
         <v>71.498461229832685</v>
       </c>
-      <c r="DR27" s="21">
+      <c r="DS27" s="21">
         <v>339.63043402587044</v>
       </c>
-      <c r="DS27" s="21">
+      <c r="DT27" s="21">
         <v>-61.575513723228177</v>
       </c>
-      <c r="DT27" s="21">
+      <c r="DU27" s="21">
         <v>201.03125839259195</v>
       </c>
-      <c r="DU27" s="21">
+      <c r="DV27" s="21">
         <v>390.74393053958158</v>
       </c>
-      <c r="DV27" s="21">
+      <c r="DW27" s="21">
         <v>194.68687223589225</v>
       </c>
-      <c r="DW27" s="21">
+      <c r="DX27" s="21">
         <v>-35.794603136629433</v>
       </c>
-      <c r="DX27" s="21">
-[...1 lines deleted...]
-      </c>
       <c r="DY27" s="21">
-        <v>163.25887640770642</v>
+        <v>282.4440577058632</v>
       </c>
       <c r="DZ27" s="21">
-        <v>1087.8996431763119</v>
-[...2 lines deleted...]
-    <row r="28" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>163.66173560702711</v>
+      </c>
+      <c r="EA27" s="21">
+        <v>1009.7796502601327</v>
+      </c>
+      <c r="EB27" s="21">
+        <v>-617.13431298273485</v>
+      </c>
+    </row>
+    <row r="28" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C28" s="17">
         <v>-789.76369961655018</v>
       </c>
       <c r="D28" s="17">
         <v>-697.26992453029948</v>
       </c>
       <c r="E28" s="17">
         <v>394.8329454410769</v>
       </c>
       <c r="F28" s="17">
         <v>-867.7729127770599</v>
       </c>
       <c r="G28" s="17">
         <v>-334.55888519870877</v>
       </c>
       <c r="H28" s="17">
         <v>1126.500667740117</v>
       </c>
       <c r="I28" s="17">
         <v>274.7249839237835</v>
       </c>
       <c r="J28" s="17">
@@ -10893,360 +11037,366 @@
       <c r="T28" s="17">
         <v>392.44663513566172</v>
       </c>
       <c r="U28" s="17">
         <v>1006.2407652498707</v>
       </c>
       <c r="V28" s="17">
         <v>1336.9198807192192</v>
       </c>
       <c r="W28" s="17">
         <v>-109.66483518653865</v>
       </c>
       <c r="X28" s="17">
         <v>-76.03759434092396</v>
       </c>
       <c r="Y28" s="17">
         <v>1765.2375997461527</v>
       </c>
       <c r="Z28" s="17">
         <v>-821.44259539244968</v>
       </c>
       <c r="AA28" s="17">
         <v>2286.6895921568562</v>
       </c>
       <c r="AB28" s="17">
+        <v>4658.247524148901</v>
+      </c>
+      <c r="AC28" s="17">
         <v>-412.4665191087268</v>
       </c>
-      <c r="AC28" s="17">
+      <c r="AD28" s="17">
         <v>-62.195333496997918</v>
       </c>
-      <c r="AD28" s="17">
+      <c r="AE28" s="17">
         <v>-342.33437125791681</v>
       </c>
-      <c r="AE28" s="17">
+      <c r="AF28" s="17">
         <v>27.232524247091305</v>
       </c>
-      <c r="AF28" s="17">
+      <c r="AG28" s="17">
         <v>-493.36178650497232</v>
       </c>
-      <c r="AG28" s="17">
+      <c r="AH28" s="17">
         <v>-40.121043714021887</v>
       </c>
-      <c r="AH28" s="17">
+      <c r="AI28" s="17">
         <v>-218.52534587746325</v>
       </c>
-      <c r="AI28" s="17">
+      <c r="AJ28" s="17">
         <v>54.73825156615797</v>
       </c>
-      <c r="AJ28" s="17">
+      <c r="AK28" s="17">
         <v>164.18094678248377</v>
       </c>
-      <c r="AK28" s="17">
+      <c r="AL28" s="17">
         <v>-319.31766706924395</v>
       </c>
-      <c r="AL28" s="17">
+      <c r="AM28" s="17">
         <v>220.1021318459176</v>
       </c>
-      <c r="AM28" s="17">
+      <c r="AN28" s="17">
         <v>329.86753388191948</v>
       </c>
-      <c r="AN28" s="17">
+      <c r="AO28" s="17">
         <v>-592.93935318486922</v>
       </c>
-      <c r="AO28" s="17">
+      <c r="AP28" s="17">
         <v>-330.56064878705342</v>
       </c>
-      <c r="AP28" s="17">
+      <c r="AQ28" s="17">
         <v>213.64387978740535</v>
       </c>
-      <c r="AQ28" s="17">
+      <c r="AR28" s="17">
         <v>-157.91679059254264</v>
       </c>
-      <c r="AR28" s="17">
+      <c r="AS28" s="17">
         <v>146.54819004341908</v>
       </c>
-      <c r="AS28" s="17">
+      <c r="AT28" s="17">
         <v>-449.6567218440058</v>
       </c>
-      <c r="AT28" s="17">
+      <c r="AU28" s="17">
         <v>-287.94772295603843</v>
       </c>
-      <c r="AU28" s="17">
+      <c r="AV28" s="17">
         <v>256.49736955791633</v>
       </c>
-      <c r="AV28" s="17">
+      <c r="AW28" s="17">
         <v>593.23116955919784</v>
       </c>
-      <c r="AW28" s="17">
+      <c r="AX28" s="17">
         <v>137.82671214639436</v>
       </c>
-      <c r="AX28" s="17">
+      <c r="AY28" s="17">
         <v>347.15522725265635</v>
       </c>
-      <c r="AY28" s="17">
+      <c r="AZ28" s="17">
         <v>48.287558781868441</v>
       </c>
-      <c r="AZ28" s="17">
+      <c r="BA28" s="17">
         <v>515.02380728630999</v>
       </c>
-      <c r="BA28" s="17">
+      <c r="BB28" s="17">
         <v>-246.69443950608425</v>
       </c>
-      <c r="BB28" s="17">
+      <c r="BC28" s="17">
         <v>-184.14429751015393</v>
       </c>
-      <c r="BC28" s="17">
+      <c r="BD28" s="17">
         <v>190.53991365371166</v>
       </c>
-      <c r="BD28" s="17">
+      <c r="BE28" s="17">
         <v>-193.76646420279349</v>
       </c>
-      <c r="BE28" s="17">
+      <c r="BF28" s="17">
         <v>-151.11134408416882</v>
       </c>
-      <c r="BF28" s="17">
+      <c r="BG28" s="17">
         <v>49.429677399132572</v>
       </c>
-      <c r="BG28" s="17">
+      <c r="BH28" s="17">
         <v>-70.167224361732366</v>
       </c>
-      <c r="BH28" s="17">
+      <c r="BI28" s="17">
         <v>-330.86801741673037</v>
       </c>
-      <c r="BI28" s="17">
+      <c r="BJ28" s="17">
         <v>-57.088161444237578</v>
       </c>
-      <c r="BJ28" s="17">
+      <c r="BK28" s="17">
         <v>216.7421760898298</v>
       </c>
-      <c r="BK28" s="17">
+      <c r="BL28" s="17">
         <v>973.21506961686475</v>
       </c>
-      <c r="BL28" s="17">
+      <c r="BM28" s="17">
         <v>463.4342214219522</v>
       </c>
-      <c r="BM28" s="17">
+      <c r="BN28" s="17">
         <v>-478.45603755439072</v>
       </c>
-      <c r="BN28" s="17">
+      <c r="BO28" s="17">
         <v>367.59352823847911</v>
       </c>
-      <c r="BO28" s="17">
+      <c r="BP28" s="17">
         <v>-803.72824972264868</v>
       </c>
-      <c r="BP28" s="17">
+      <c r="BQ28" s="17">
         <v>777.35440868268029</v>
       </c>
-      <c r="BQ28" s="17">
+      <c r="BR28" s="17">
         <v>-231.01888075371033</v>
       </c>
-      <c r="BR28" s="17">
+      <c r="BS28" s="17">
         <v>-1154.5996301249718</v>
       </c>
-      <c r="BS28" s="17">
+      <c r="BT28" s="17">
         <v>-57.330458804131709</v>
       </c>
-      <c r="BT28" s="17">
+      <c r="BU28" s="17">
         <v>-369.31338353257672</v>
       </c>
-      <c r="BU28" s="17">
+      <c r="BV28" s="17">
         <v>600.18987816419553</v>
       </c>
-      <c r="BV28" s="17">
+      <c r="BW28" s="17">
         <v>-680.54035566862001</v>
       </c>
-      <c r="BW28" s="17">
+      <c r="BX28" s="17">
         <v>-175.18414827694835</v>
       </c>
-      <c r="BX28" s="17">
+      <c r="BY28" s="17">
         <v>-408.28517838326684</v>
       </c>
-      <c r="BY28" s="17">
+      <c r="BZ28" s="17">
         <v>-836.12649817904867</v>
       </c>
-      <c r="BZ28" s="17">
+      <c r="CA28" s="17">
         <v>228.25066963878069</v>
       </c>
-      <c r="CA28" s="17">
+      <c r="CB28" s="17">
         <v>-706.29490753048151</v>
       </c>
-      <c r="CB28" s="17">
+      <c r="CC28" s="17">
         <v>26.360225656012744</v>
       </c>
-      <c r="CC28" s="17">
+      <c r="CD28" s="17">
         <v>-989.01141577710564</v>
       </c>
-      <c r="CD28" s="17">
+      <c r="CE28" s="17">
         <v>469.80978822103924</v>
       </c>
-      <c r="CE28" s="17">
+      <c r="CF28" s="17">
         <v>-1440.0264081855062</v>
       </c>
-      <c r="CF28" s="17">
+      <c r="CG28" s="17">
         <v>8.4211850421949208</v>
       </c>
-      <c r="CG28" s="17">
+      <c r="CH28" s="17">
         <v>188.79117233018445</v>
       </c>
-      <c r="CH28" s="17">
+      <c r="CI28" s="17">
         <v>411.96247523365895</v>
       </c>
-      <c r="CI28" s="17">
+      <c r="CJ28" s="17">
         <v>98.702518999151522</v>
       </c>
-      <c r="CJ28" s="17">
+      <c r="CK28" s="17">
         <v>-526.76290658445271</v>
       </c>
-      <c r="CK28" s="17">
+      <c r="CL28" s="17">
         <v>-59.871888968513758</v>
       </c>
-      <c r="CL28" s="17">
+      <c r="CM28" s="17">
         <v>454.66689991954183</v>
       </c>
-      <c r="CM28" s="17">
+      <c r="CN28" s="17">
         <v>-4.8097340517940665</v>
       </c>
-      <c r="CN28" s="17">
+      <c r="CO28" s="17">
         <v>344.31033927855754</v>
       </c>
-      <c r="CO28" s="17">
+      <c r="CP28" s="17">
         <v>-225.41328487569487</v>
       </c>
-      <c r="CP28" s="17">
+      <c r="CQ28" s="17">
         <v>550.38693012594342</v>
       </c>
-      <c r="CQ28" s="17">
+      <c r="CR28" s="17">
         <v>713.54670903371778</v>
       </c>
-      <c r="CR28" s="17">
+      <c r="CS28" s="17">
         <v>-807.04259519713867</v>
       </c>
-      <c r="CS28" s="17">
+      <c r="CT28" s="17">
         <v>1451.7641735958689</v>
       </c>
-      <c r="CT28" s="17">
+      <c r="CU28" s="17">
         <v>485.92371638398129</v>
       </c>
-      <c r="CU28" s="17">
+      <c r="CV28" s="17">
         <v>-738.19865964704979</v>
       </c>
-      <c r="CV28" s="17">
+      <c r="CW28" s="17">
         <v>231.3436665669696</v>
       </c>
-      <c r="CW28" s="17">
+      <c r="CX28" s="17">
         <v>-383.24393343522064</v>
       </c>
-      <c r="CX28" s="17">
+      <c r="CY28" s="17">
         <v>1040.131606668298</v>
       </c>
-      <c r="CY28" s="17">
+      <c r="CZ28" s="17">
         <v>118.00942544982375</v>
       </c>
-      <c r="CZ28" s="17">
+      <c r="DA28" s="17">
         <v>421.79813151518033</v>
       </c>
-      <c r="DA28" s="17">
+      <c r="DB28" s="17">
         <v>-189.95791725408256</v>
       </c>
-      <c r="DB28" s="17">
+      <c r="DC28" s="17">
         <v>-680.71424070998683</v>
       </c>
-      <c r="DC28" s="17">
+      <c r="DD28" s="17">
         <v>1785.7939071681083</v>
       </c>
-      <c r="DD28" s="17">
+      <c r="DE28" s="17">
         <v>-316.82317525291523</v>
       </c>
-      <c r="DE28" s="17">
+      <c r="DF28" s="17">
         <v>-1492.1474766057811</v>
       </c>
-      <c r="DF28" s="17">
+      <c r="DG28" s="17">
         <v>1393.7807983195967</v>
       </c>
-      <c r="DG28" s="17">
+      <c r="DH28" s="17">
         <v>305.52501835256101</v>
       </c>
-      <c r="DH28" s="17">
+      <c r="DI28" s="17">
         <v>-650.42173294926624</v>
       </c>
-      <c r="DI28" s="17">
+      <c r="DJ28" s="17">
         <v>-21.731534394143864</v>
       </c>
-      <c r="DJ28" s="17">
+      <c r="DK28" s="17">
         <v>599.39397678433227</v>
       </c>
-      <c r="DK28" s="17">
+      <c r="DL28" s="17">
         <v>-3.2783037818461196</v>
       </c>
-      <c r="DL28" s="17">
+      <c r="DM28" s="17">
         <v>-228.77744900938336</v>
       </c>
-      <c r="DM28" s="17">
+      <c r="DN28" s="17">
         <v>744.65708402269274</v>
       </c>
-      <c r="DN28" s="17">
+      <c r="DO28" s="17">
         <v>419.52549211621528</v>
       </c>
-      <c r="DO28" s="17">
+      <c r="DP28" s="17">
         <v>829.83247261662825</v>
       </c>
-      <c r="DP28" s="17">
+      <c r="DQ28" s="17">
         <v>-2329.1519530117848</v>
       </c>
-      <c r="DQ28" s="17">
+      <c r="DR28" s="17">
         <v>781.0221443751177</v>
       </c>
-      <c r="DR28" s="17">
+      <c r="DS28" s="17">
         <v>400.53338884348523</v>
       </c>
-      <c r="DS28" s="17">
+      <c r="DT28" s="17">
         <v>326.15382440073222</v>
       </c>
-      <c r="DT28" s="17">
+      <c r="DU28" s="17">
         <v>1002.7346730533945</v>
       </c>
-      <c r="DU28" s="17">
+      <c r="DV28" s="17">
         <v>316.68133708766925</v>
       </c>
-      <c r="DV28" s="17">
+      <c r="DW28" s="17">
         <v>531.92606376454626</v>
       </c>
-      <c r="DW28" s="17">
+      <c r="DX28" s="17">
         <v>435.34751825124602</v>
       </c>
-      <c r="DX28" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="DY28" s="17">
-        <v>710.3249690719183</v>
+        <v>1597.6282474227528</v>
       </c>
       <c r="DZ28" s="17">
-        <v>1035.5465286261926</v>
-[...2 lines deleted...]
-    <row r="29" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>712.30396907191812</v>
+      </c>
+      <c r="EA28" s="17">
+        <v>1040.1220066184717</v>
+      </c>
+      <c r="EB28" s="17">
+        <v>1308.1933010357586</v>
+      </c>
+    </row>
+    <row r="29" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="18" t="s">
         <v>126</v>
       </c>
       <c r="C29" s="17">
         <v>24.804701983449608</v>
       </c>
       <c r="D29" s="17">
         <v>143.54623886970029</v>
       </c>
       <c r="E29" s="17">
         <v>620.71186437214681</v>
       </c>
       <c r="F29" s="17">
         <v>-121.61123214794378</v>
       </c>
       <c r="G29" s="17">
         <v>760.15746865343988</v>
       </c>
       <c r="H29" s="17">
         <v>519.44245322019299</v>
       </c>
       <c r="I29" s="17">
         <v>476.57335375527703</v>
       </c>
       <c r="J29" s="17">
@@ -11282,360 +11432,366 @@
       <c r="T29" s="17">
         <v>431.22717079670451</v>
       </c>
       <c r="U29" s="17">
         <v>455.59613787149726</v>
       </c>
       <c r="V29" s="17">
         <v>1192.735268132441</v>
       </c>
       <c r="W29" s="17">
         <v>578.36857475681427</v>
       </c>
       <c r="X29" s="17">
         <v>1148.761706139707</v>
       </c>
       <c r="Y29" s="17">
         <v>625.94988220144137</v>
       </c>
       <c r="Z29" s="17">
         <v>-1096.3220160075973</v>
       </c>
       <c r="AA29" s="17">
         <v>3047.6232840269522</v>
       </c>
       <c r="AB29" s="17">
+        <v>4807.9926390203182</v>
+      </c>
+      <c r="AC29" s="17">
         <v>3.8844860912731884</v>
       </c>
-      <c r="AC29" s="17">
+      <c r="AD29" s="17">
         <v>-4.6571329969979125</v>
       </c>
-      <c r="AD29" s="17">
+      <c r="AE29" s="17">
         <v>-19.24324285791694</v>
       </c>
-      <c r="AE29" s="17">
+      <c r="AF29" s="17">
         <v>44.820591747091271</v>
       </c>
-      <c r="AF29" s="17">
+      <c r="AG29" s="17">
         <v>53.802329295027533</v>
       </c>
-      <c r="AG29" s="17">
+      <c r="AH29" s="17">
         <v>44.888711085978066</v>
       </c>
-      <c r="AH29" s="17">
+      <c r="AI29" s="17">
         <v>-47.059078877463286</v>
       </c>
-      <c r="AI29" s="17">
+      <c r="AJ29" s="17">
         <v>91.914277366157989</v>
       </c>
-      <c r="AJ29" s="17">
+      <c r="AK29" s="17">
         <v>139.98618775719353</v>
       </c>
-      <c r="AK29" s="17">
+      <c r="AL29" s="17">
         <v>26.870494821356786</v>
       </c>
-      <c r="AL29" s="17">
+      <c r="AM29" s="17">
         <v>84.385798459464681</v>
       </c>
-      <c r="AM29" s="17">
+      <c r="AN29" s="17">
         <v>369.46938333413181</v>
       </c>
-      <c r="AN29" s="17">
+      <c r="AO29" s="17">
         <v>-75.653871097202241</v>
       </c>
-      <c r="AO29" s="17">
+      <c r="AP29" s="17">
         <v>-61.162318299756436</v>
       </c>
-      <c r="AP29" s="17">
+      <c r="AQ29" s="17">
         <v>138.53526189159174</v>
       </c>
-      <c r="AQ29" s="17">
+      <c r="AR29" s="17">
         <v>-123.33030464257683</v>
       </c>
-      <c r="AR29" s="17">
+      <c r="AS29" s="17">
         <v>396.4439942678485</v>
       </c>
-      <c r="AS29" s="17">
+      <c r="AT29" s="17">
         <v>192.83220023940848</v>
       </c>
-      <c r="AT29" s="17">
+      <c r="AU29" s="17">
         <v>-33.129755460153497</v>
       </c>
-      <c r="AU29" s="17">
+      <c r="AV29" s="17">
         <v>204.01102960633645</v>
       </c>
-      <c r="AV29" s="17">
+      <c r="AW29" s="17">
         <v>15.000156580249634</v>
       </c>
-      <c r="AW29" s="17">
+      <c r="AX29" s="17">
         <v>156.08797832389996</v>
       </c>
-      <c r="AX29" s="17">
+      <c r="AY29" s="17">
         <v>262.67629907457092</v>
       </c>
-      <c r="AY29" s="17">
+      <c r="AZ29" s="17">
         <v>85.678019241472484</v>
       </c>
-      <c r="AZ29" s="17">
+      <c r="BA29" s="17">
         <v>71.61002558271214</v>
       </c>
-      <c r="BA29" s="17">
+      <c r="BB29" s="17">
         <v>32.076614562849407</v>
       </c>
-      <c r="BB29" s="17">
+      <c r="BC29" s="17">
         <v>-26.003588057488287</v>
       </c>
-      <c r="BC29" s="17">
+      <c r="BD29" s="17">
         <v>398.89030166720374</v>
       </c>
-      <c r="BD29" s="17">
+      <c r="BE29" s="17">
         <v>293.19957105137973</v>
       </c>
-      <c r="BE29" s="17">
+      <c r="BF29" s="17">
         <v>357.00765296865859</v>
       </c>
-      <c r="BF29" s="17">
+      <c r="BG29" s="17">
         <v>-85.647045757498859</v>
       </c>
-      <c r="BG29" s="17">
+      <c r="BH29" s="17">
         <v>-146.09074182987877</v>
       </c>
-      <c r="BH29" s="17">
+      <c r="BI29" s="17">
         <v>-293.49478947038278</v>
       </c>
-      <c r="BI29" s="17">
+      <c r="BJ29" s="17">
         <v>-63.090277606958885</v>
       </c>
-      <c r="BJ29" s="17">
+      <c r="BK29" s="17">
         <v>34.278918211289351</v>
       </c>
-      <c r="BK29" s="17">
+      <c r="BL29" s="17">
         <v>671.17935359593434</v>
       </c>
-      <c r="BL29" s="17">
+      <c r="BM29" s="17">
         <v>-236.39753326834867</v>
       </c>
-      <c r="BM29" s="17">
+      <c r="BN29" s="17">
         <v>-21.619060230437427</v>
       </c>
-      <c r="BN29" s="17">
+      <c r="BO29" s="17">
         <v>241.77422284912259</v>
       </c>
-      <c r="BO29" s="17">
+      <c r="BP29" s="17">
         <v>544.76283722696223</v>
       </c>
-      <c r="BP29" s="17">
+      <c r="BQ29" s="17">
         <v>8.624159356055344</v>
       </c>
-      <c r="BQ29" s="17">
+      <c r="BR29" s="17">
         <v>-10.414446633122566</v>
       </c>
-      <c r="BR29" s="17">
+      <c r="BS29" s="17">
         <v>80.087829742889639</v>
       </c>
-      <c r="BS29" s="17">
+      <c r="BT29" s="17">
         <v>-80.803107581844174</v>
       </c>
-      <c r="BT29" s="17">
+      <c r="BU29" s="17">
         <v>-82.291327816371052</v>
       </c>
-      <c r="BU29" s="17">
+      <c r="BV29" s="17">
         <v>159.0841493705949</v>
       </c>
-      <c r="BV29" s="17">
+      <c r="BW29" s="17">
         <v>-415.16689738997036</v>
       </c>
-      <c r="BW29" s="17">
+      <c r="BX29" s="17">
         <v>-232.50355992245545</v>
       </c>
-      <c r="BX29" s="17">
+      <c r="BY29" s="17">
         <v>-255.84852915580669</v>
       </c>
-      <c r="BY29" s="17">
+      <c r="BZ29" s="17">
         <v>217.99809833384785</v>
       </c>
-      <c r="BZ29" s="17">
+      <c r="CA29" s="17">
         <v>200.17532187052882</v>
       </c>
-      <c r="CA29" s="17">
+      <c r="CB29" s="17">
         <v>124.53990542173389</v>
       </c>
-      <c r="CB29" s="17">
+      <c r="CC29" s="17">
         <v>-76.159642031127262</v>
       </c>
-      <c r="CC29" s="17">
+      <c r="CD29" s="17">
         <v>-272.18218796933712</v>
       </c>
-      <c r="CD29" s="17">
+      <c r="CE29" s="17">
         <v>532.39123502927418</v>
       </c>
-      <c r="CE29" s="17">
+      <c r="CF29" s="17">
         <v>-285.24763252714575</v>
       </c>
-      <c r="CF29" s="17">
+      <c r="CG29" s="17">
         <v>-11.242332139515952</v>
       </c>
-      <c r="CG29" s="17">
+      <c r="CH29" s="17">
         <v>140.07001121196492</v>
       </c>
-      <c r="CH29" s="17">
+      <c r="CI29" s="17">
         <v>121.93394837184398</v>
       </c>
-      <c r="CI29" s="17">
+      <c r="CJ29" s="17">
         <v>121.99082826376299</v>
       </c>
-      <c r="CJ29" s="17">
+      <c r="CK29" s="17">
         <v>-72.575926394598014</v>
       </c>
-      <c r="CK29" s="17">
+      <c r="CL29" s="17">
         <v>51.83492490364101</v>
       </c>
-      <c r="CL29" s="17">
+      <c r="CM29" s="17">
         <v>156.43128095865501</v>
       </c>
-      <c r="CM29" s="17">
+      <c r="CN29" s="17">
         <v>28.14724340154406</v>
       </c>
-      <c r="CN29" s="17">
+      <c r="CO29" s="17">
         <v>-26.787491255936878</v>
       </c>
-      <c r="CO29" s="17">
+      <c r="CP29" s="17">
         <v>-384.09111691685212</v>
       </c>
-      <c r="CP29" s="17">
+      <c r="CQ29" s="17">
         <v>-8.990724843450959</v>
       </c>
-      <c r="CQ29" s="17">
+      <c r="CR29" s="17">
         <v>314.85241731663382</v>
       </c>
-      <c r="CR29" s="17">
+      <c r="CS29" s="17">
         <v>-44.864903834744823</v>
       </c>
-      <c r="CS29" s="17">
+      <c r="CT29" s="17">
         <v>45.294123051732115</v>
       </c>
-      <c r="CT29" s="17">
+      <c r="CU29" s="17">
         <v>201.73403517271908</v>
       </c>
-      <c r="CU29" s="17">
+      <c r="CV29" s="17">
         <v>229.06391640699817</v>
       </c>
-      <c r="CV29" s="17">
+      <c r="CW29" s="17">
         <v>205.77534964825796</v>
       </c>
-      <c r="CW29" s="17">
+      <c r="CX29" s="17">
         <v>-119.1103109011611</v>
       </c>
-      <c r="CX29" s="17">
+      <c r="CY29" s="17">
         <v>375.20807919865734</v>
       </c>
-      <c r="CY29" s="17">
+      <c r="CZ29" s="17">
         <v>-6.2769800742569402</v>
       </c>
-      <c r="CZ29" s="17">
+      <c r="DA29" s="17">
         <v>219.986576496005</v>
       </c>
-      <c r="DA29" s="17">
+      <c r="DB29" s="17">
         <v>17.581742397294001</v>
       </c>
-      <c r="DB29" s="17">
+      <c r="DC29" s="17">
         <v>481.82877762429507</v>
       </c>
-      <c r="DC29" s="17">
+      <c r="DD29" s="17">
         <v>473.33817161484694</v>
       </c>
-      <c r="DD29" s="17">
+      <c r="DE29" s="17">
         <v>12.31463102174726</v>
       </c>
-      <c r="DE29" s="17">
+      <c r="DF29" s="17">
         <v>-63.752907465898055</v>
       </c>
-      <c r="DF29" s="17">
+      <c r="DG29" s="17">
         <v>337.6424802361434</v>
       </c>
-      <c r="DG29" s="17">
+      <c r="DH29" s="17">
         <v>292.16437096482173</v>
       </c>
-      <c r="DH29" s="17">
+      <c r="DI29" s="17">
         <v>392.2586970307741</v>
       </c>
-      <c r="DI29" s="17">
+      <c r="DJ29" s="17">
         <v>166.43654863388406</v>
       </c>
-      <c r="DJ29" s="17">
+      <c r="DK29" s="17">
         <v>391.30426243386785</v>
       </c>
-      <c r="DK29" s="17">
+      <c r="DL29" s="17">
         <v>198.76219804118094</v>
       </c>
-      <c r="DL29" s="17">
+      <c r="DM29" s="17">
         <v>-131.07064404523635</v>
       </c>
-      <c r="DM29" s="17">
+      <c r="DN29" s="17">
         <v>118.04466796424677</v>
       </c>
-      <c r="DN29" s="17">
+      <c r="DO29" s="17">
         <v>72.772187032611001</v>
       </c>
-      <c r="DO29" s="17">
+      <c r="DP29" s="17">
         <v>566.20367124981999</v>
       </c>
-      <c r="DP29" s="17">
+      <c r="DQ29" s="17">
         <v>-2787.784136418034</v>
       </c>
-      <c r="DQ29" s="17">
+      <c r="DR29" s="17">
         <v>1043.5970339108201</v>
       </c>
-      <c r="DR29" s="17">
+      <c r="DS29" s="17">
         <v>699.47496530896194</v>
       </c>
-      <c r="DS29" s="17">
+      <c r="DT29" s="17">
         <v>-51.609878809345119</v>
       </c>
-      <c r="DT29" s="17">
+      <c r="DU29" s="17">
         <v>1674.2074243985003</v>
       </c>
-      <c r="DU29" s="17">
+      <c r="DV29" s="17">
         <v>176.9139869776188</v>
       </c>
-      <c r="DV29" s="17">
+      <c r="DW29" s="17">
         <v>658.43871586920091</v>
       </c>
-      <c r="DW29" s="17">
+      <c r="DX29" s="17">
         <v>538.06315678163196</v>
       </c>
-      <c r="DX29" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="DY29" s="17">
-        <v>1111.1984339893829</v>
+        <v>2060.3655511888078</v>
       </c>
       <c r="DZ29" s="17">
-        <v>715.91677391766461</v>
-[...2 lines deleted...]
-    <row r="30" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1113.1774339893827</v>
+      </c>
+      <c r="EA29" s="17">
+        <v>720.47517546994368</v>
+      </c>
+      <c r="EB29" s="17">
+        <v>913.97447837218442</v>
+      </c>
+    </row>
+    <row r="30" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="18" t="s">
         <v>146</v>
       </c>
       <c r="C30" s="17">
         <v>0</v>
       </c>
       <c r="D30" s="17">
         <v>0</v>
       </c>
       <c r="E30" s="17">
         <v>48.522251099999998</v>
       </c>
       <c r="F30" s="17">
         <v>57.786411400000006</v>
       </c>
       <c r="G30" s="17">
         <v>42.641621999999998</v>
       </c>
       <c r="H30" s="17">
         <v>131.19249679999999</v>
       </c>
       <c r="I30" s="17">
         <v>321.88188580000002</v>
       </c>
       <c r="J30" s="17">
@@ -11671,360 +11827,366 @@
       <c r="T30" s="17">
         <v>343.75302140000048</v>
       </c>
       <c r="U30" s="17">
         <v>243.44543960000019</v>
       </c>
       <c r="V30" s="17">
         <v>450.75877330000009</v>
       </c>
       <c r="W30" s="17">
         <v>353.78454310000041</v>
       </c>
       <c r="X30" s="17">
         <v>656.56330530000002</v>
       </c>
       <c r="Y30" s="17">
         <v>-169.09832029999967</v>
       </c>
       <c r="Z30" s="17">
         <v>389.78143309999996</v>
       </c>
       <c r="AA30" s="17">
         <v>175.34381050000076</v>
       </c>
       <c r="AB30" s="17">
-        <v>0</v>
+        <v>488.7021672000003</v>
       </c>
       <c r="AC30" s="17">
         <v>0</v>
       </c>
       <c r="AD30" s="17">
         <v>0</v>
       </c>
       <c r="AE30" s="17">
         <v>0</v>
       </c>
       <c r="AF30" s="17">
         <v>0</v>
       </c>
       <c r="AG30" s="17">
         <v>0</v>
       </c>
       <c r="AH30" s="17">
         <v>0</v>
       </c>
       <c r="AI30" s="17">
         <v>0</v>
       </c>
       <c r="AJ30" s="17">
+        <v>0</v>
+      </c>
+      <c r="AK30" s="17">
         <v>32.554673899999997</v>
       </c>
-      <c r="AK30" s="17">
+      <c r="AL30" s="17">
         <v>12.990251599999999</v>
       </c>
-      <c r="AL30" s="17">
+      <c r="AM30" s="17">
         <v>-4.7278530999999999</v>
       </c>
-      <c r="AM30" s="17">
+      <c r="AN30" s="17">
         <v>7.7051786999999994</v>
       </c>
-      <c r="AN30" s="17">
+      <c r="AO30" s="17">
         <v>9.4457103</v>
       </c>
-      <c r="AO30" s="17">
+      <c r="AP30" s="17">
         <v>8.5944523000000004</v>
       </c>
-      <c r="AP30" s="17">
+      <c r="AQ30" s="17">
         <v>24.463379699999997</v>
       </c>
-      <c r="AQ30" s="17">
+      <c r="AR30" s="17">
         <v>15.282869100000003</v>
       </c>
-      <c r="AR30" s="17">
+      <c r="AS30" s="17">
         <v>3.7261627000000002</v>
       </c>
-      <c r="AS30" s="17">
+      <c r="AT30" s="17">
         <v>18.770603399999999</v>
       </c>
-      <c r="AT30" s="17">
+      <c r="AU30" s="17">
         <v>14.817670999999999</v>
       </c>
-      <c r="AU30" s="17">
+      <c r="AV30" s="17">
         <v>5.3271849000000007</v>
       </c>
-      <c r="AV30" s="17">
+      <c r="AW30" s="17">
         <v>19.326369999999997</v>
       </c>
-      <c r="AW30" s="17">
+      <c r="AX30" s="17">
         <v>17.631113399999997</v>
       </c>
-      <c r="AX30" s="17">
+      <c r="AY30" s="17">
         <v>50.109913199999994</v>
       </c>
-      <c r="AY30" s="17">
+      <c r="AZ30" s="17">
         <v>44.125100199999999</v>
       </c>
-      <c r="AZ30" s="17">
+      <c r="BA30" s="17">
         <v>85.725451800000002</v>
       </c>
-      <c r="BA30" s="17">
+      <c r="BB30" s="17">
         <v>-26.4018108</v>
       </c>
-      <c r="BB30" s="17">
+      <c r="BC30" s="17">
         <v>96.790493900000001</v>
       </c>
-      <c r="BC30" s="17">
+      <c r="BD30" s="17">
         <v>165.76775090000001</v>
       </c>
-      <c r="BD30" s="17">
+      <c r="BE30" s="17">
         <v>431.45139379999995</v>
       </c>
-      <c r="BE30" s="17">
+      <c r="BF30" s="17">
         <v>277.54452990000004</v>
       </c>
-      <c r="BF30" s="17">
+      <c r="BG30" s="17">
         <v>242.31836529999998</v>
       </c>
-      <c r="BG30" s="17">
+      <c r="BH30" s="17">
         <v>-108.74594329999999</v>
       </c>
-      <c r="BH30" s="17">
+      <c r="BI30" s="17">
         <v>-201.59750810000008</v>
       </c>
-      <c r="BI30" s="17">
+      <c r="BJ30" s="17">
         <v>33.617271899999942</v>
       </c>
-      <c r="BJ30" s="17">
+      <c r="BK30" s="17">
         <v>14.032169699999962</v>
       </c>
-      <c r="BK30" s="17">
+      <c r="BL30" s="17">
         <v>-6.8110166999999677</v>
       </c>
-      <c r="BL30" s="17">
+      <c r="BM30" s="17">
         <v>-27.320970499999987</v>
       </c>
-      <c r="BM30" s="17">
+      <c r="BN30" s="17">
         <v>42.685412899999989</v>
       </c>
-      <c r="BN30" s="17">
+      <c r="BO30" s="17">
         <v>15.813563099999985</v>
       </c>
-      <c r="BO30" s="17">
+      <c r="BP30" s="17">
         <v>50.651314299999981</v>
       </c>
-      <c r="BP30" s="17">
+      <c r="BQ30" s="17">
         <v>143.86356059999997</v>
       </c>
-      <c r="BQ30" s="17">
+      <c r="BR30" s="17">
         <v>152.51354609999996</v>
       </c>
-      <c r="BR30" s="17">
+      <c r="BS30" s="17">
         <v>-12.44776950000001</v>
       </c>
-      <c r="BS30" s="17">
+      <c r="BT30" s="17">
         <v>107.242709</v>
       </c>
-      <c r="BT30" s="17">
+      <c r="BU30" s="17">
         <v>176.40102770000004</v>
       </c>
-      <c r="BU30" s="17">
+      <c r="BV30" s="17">
         <v>41.096817199999975</v>
       </c>
-      <c r="BV30" s="17">
+      <c r="BW30" s="17">
         <v>-101.84369979999997</v>
       </c>
-      <c r="BW30" s="17">
+      <c r="BX30" s="17">
         <v>-74.102505800000031</v>
       </c>
-      <c r="BX30" s="17">
+      <c r="BY30" s="17">
         <v>-64.983050299999974</v>
       </c>
-      <c r="BY30" s="17">
+      <c r="BZ30" s="17">
         <v>72.459982000000082</v>
       </c>
-      <c r="BZ30" s="17">
+      <c r="CA30" s="17">
         <v>51.124269400000017</v>
       </c>
-      <c r="CA30" s="17">
+      <c r="CB30" s="17">
         <v>63.703339100000001</v>
       </c>
-      <c r="CB30" s="17">
+      <c r="CC30" s="17">
         <v>44.313026000000008</v>
       </c>
-      <c r="CC30" s="17">
+      <c r="CD30" s="17">
         <v>-101.41164450000002</v>
       </c>
-      <c r="CD30" s="17">
+      <c r="CE30" s="17">
         <v>32.151804199999987</v>
       </c>
-      <c r="CE30" s="17">
+      <c r="CF30" s="17">
         <v>34.130676500000007</v>
       </c>
-      <c r="CF30" s="17">
+      <c r="CG30" s="17">
         <v>-75.887907499999969</v>
       </c>
-      <c r="CG30" s="17">
+      <c r="CH30" s="17">
         <v>154.22173679999995</v>
       </c>
-      <c r="CH30" s="17">
+      <c r="CI30" s="17">
         <v>24.795398500000019</v>
       </c>
-      <c r="CI30" s="17">
+      <c r="CJ30" s="17">
         <v>35.54795639999999</v>
       </c>
-      <c r="CJ30" s="17">
+      <c r="CK30" s="17">
         <v>-82.985141599999992</v>
       </c>
-      <c r="CK30" s="17">
+      <c r="CL30" s="17">
         <v>149.73889579999999</v>
       </c>
-      <c r="CL30" s="17">
+      <c r="CM30" s="17">
         <v>154.5450386</v>
       </c>
-      <c r="CM30" s="17">
+      <c r="CN30" s="17">
         <v>-17.373020899999936</v>
       </c>
-      <c r="CN30" s="17">
+      <c r="CO30" s="17">
         <v>-18.806733399999892</v>
       </c>
-      <c r="CO30" s="17">
+      <c r="CP30" s="17">
         <v>-128.82360840000018</v>
       </c>
-      <c r="CP30" s="17">
+      <c r="CQ30" s="17">
         <v>-30.238289299999998</v>
       </c>
-      <c r="CQ30" s="17">
+      <c r="CR30" s="17">
         <v>37.353822899999741</v>
       </c>
-      <c r="CR30" s="17">
+      <c r="CS30" s="17">
         <v>112.54161560000018</v>
       </c>
-      <c r="CS30" s="17">
+      <c r="CT30" s="17">
         <v>-7.7784489999998883</v>
       </c>
-      <c r="CT30" s="17">
+      <c r="CU30" s="17">
         <v>128.80754490000007</v>
       </c>
-      <c r="CU30" s="17">
+      <c r="CV30" s="17">
         <v>110.18230990000012</v>
       </c>
-      <c r="CV30" s="17">
+      <c r="CW30" s="17">
         <v>200.19564699999998</v>
       </c>
-      <c r="CW30" s="17">
+      <c r="CX30" s="17">
         <v>-21.471830300000089</v>
       </c>
-      <c r="CX30" s="17">
+      <c r="CY30" s="17">
         <v>14.780089800000136</v>
       </c>
-      <c r="CY30" s="17">
+      <c r="CZ30" s="17">
         <v>49.941533100000179</v>
       </c>
-      <c r="CZ30" s="17">
+      <c r="DA30" s="17">
         <v>78.217467200000044</v>
       </c>
-      <c r="DA30" s="17">
+      <c r="DB30" s="17">
         <v>39.498445999999994</v>
       </c>
-      <c r="DB30" s="17">
+      <c r="DC30" s="17">
         <v>161.33971180000006</v>
       </c>
-      <c r="DC30" s="17">
+      <c r="DD30" s="17">
         <v>171.70314829999998</v>
       </c>
-      <c r="DD30" s="17">
+      <c r="DE30" s="17">
         <v>31.045152900000296</v>
       </c>
-      <c r="DE30" s="17">
+      <c r="DF30" s="17">
         <v>-78.824336200000047</v>
       </c>
-      <c r="DF30" s="17">
+      <c r="DG30" s="17">
         <v>165.51213890000034</v>
       </c>
-      <c r="DG30" s="17">
+      <c r="DH30" s="17">
         <v>236.05158749999981</v>
       </c>
-      <c r="DH30" s="17">
+      <c r="DI30" s="17">
         <v>302.86815390000015</v>
       </c>
-      <c r="DI30" s="17">
+      <c r="DJ30" s="17">
         <v>122.47337090000002</v>
       </c>
-      <c r="DJ30" s="17">
+      <c r="DK30" s="17">
         <v>93.828234599999831</v>
       </c>
-      <c r="DK30" s="17">
+      <c r="DL30" s="17">
         <v>137.39354589999999</v>
       </c>
-      <c r="DL30" s="17">
+      <c r="DM30" s="17">
         <v>-120.76021379999932</v>
       </c>
-      <c r="DM30" s="17">
+      <c r="DN30" s="17">
         <v>-132.18721850000023</v>
       </c>
-      <c r="DN30" s="17">
+      <c r="DO30" s="17">
         <v>-85.366622700000093</v>
       </c>
-      <c r="DO30" s="17">
+      <c r="DP30" s="17">
         <v>169.21573469999996</v>
       </c>
-      <c r="DP30" s="17">
+      <c r="DQ30" s="17">
         <v>304.73633619999998</v>
       </c>
-      <c r="DQ30" s="17">
+      <c r="DR30" s="17">
         <v>61.869052100000211</v>
       </c>
-      <c r="DR30" s="17">
+      <c r="DS30" s="17">
         <v>77.314562099999975</v>
       </c>
-      <c r="DS30" s="17">
+      <c r="DT30" s="17">
         <v>-54.138517300000167</v>
       </c>
-      <c r="DT30" s="17">
+      <c r="DU30" s="17">
         <v>172.7852280000007</v>
       </c>
-      <c r="DU30" s="17">
+      <c r="DV30" s="17">
         <v>-87.710025199999933</v>
       </c>
-      <c r="DV30" s="17">
+      <c r="DW30" s="17">
         <v>18.360669799999993</v>
       </c>
-      <c r="DW30" s="17">
+      <c r="DX30" s="17">
         <v>71.907937900000007</v>
       </c>
-      <c r="DX30" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="DY30" s="17">
-        <v>76.558890300000215</v>
+        <v>67.474740299999809</v>
       </c>
       <c r="DZ30" s="17">
-        <v>260.34071639999979</v>
-[...2 lines deleted...]
-    <row r="31" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>78.537890300000157</v>
+      </c>
+      <c r="EA30" s="17">
+        <v>261.76471639999983</v>
+      </c>
+      <c r="EB30" s="17">
+        <v>80.924820200000497</v>
+      </c>
+    </row>
+    <row r="31" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="18" t="s">
         <v>147</v>
       </c>
       <c r="C31" s="17">
         <v>0</v>
       </c>
       <c r="D31" s="17">
         <v>0</v>
       </c>
       <c r="E31" s="17">
         <v>0</v>
       </c>
       <c r="F31" s="17">
         <v>0</v>
       </c>
       <c r="G31" s="17">
         <v>0</v>
       </c>
       <c r="H31" s="17">
         <v>0</v>
       </c>
       <c r="I31" s="17">
         <v>0</v>
       </c>
       <c r="J31" s="17">
@@ -12368,52 +12530,58 @@
       </c>
       <c r="DS31" s="17">
         <v>0</v>
       </c>
       <c r="DT31" s="17">
         <v>0</v>
       </c>
       <c r="DU31" s="17">
         <v>0</v>
       </c>
       <c r="DV31" s="17">
         <v>0</v>
       </c>
       <c r="DW31" s="17">
         <v>0</v>
       </c>
       <c r="DX31" s="17">
         <v>0</v>
       </c>
       <c r="DY31" s="17">
         <v>0</v>
       </c>
       <c r="DZ31" s="17">
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EA31" s="17">
+        <v>0</v>
+      </c>
+      <c r="EB31" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="18" t="s">
         <v>148</v>
       </c>
       <c r="C32" s="17">
         <v>0</v>
       </c>
       <c r="D32" s="17">
         <v>0</v>
       </c>
       <c r="E32" s="17">
         <v>0</v>
       </c>
       <c r="F32" s="17">
         <v>0</v>
       </c>
       <c r="G32" s="17">
         <v>0</v>
       </c>
       <c r="H32" s="17">
         <v>0</v>
       </c>
       <c r="I32" s="17">
         <v>0</v>
       </c>
       <c r="J32" s="17">
@@ -12449,51 +12617,51 @@
       <c r="T32" s="17">
         <v>2.0939999999999999</v>
       </c>
       <c r="U32" s="17">
         <v>2.7049999999999996</v>
       </c>
       <c r="V32" s="17">
         <v>7.4100999999999999</v>
       </c>
       <c r="W32" s="17">
         <v>5.0922400000000003</v>
       </c>
       <c r="X32" s="17">
         <v>17.848379999999999</v>
       </c>
       <c r="Y32" s="17">
         <v>4.5453700000000001</v>
       </c>
       <c r="Z32" s="17">
         <v>0.38002000000000014</v>
       </c>
       <c r="AA32" s="17">
         <v>0.20777999999999996</v>
       </c>
       <c r="AB32" s="17">
-        <v>0</v>
+        <v>13.423073700000002</v>
       </c>
       <c r="AC32" s="17">
         <v>0</v>
       </c>
       <c r="AD32" s="17">
         <v>0</v>
       </c>
       <c r="AE32" s="17">
         <v>0</v>
       </c>
       <c r="AF32" s="17">
         <v>0</v>
       </c>
       <c r="AG32" s="17">
         <v>0</v>
       </c>
       <c r="AH32" s="17">
         <v>0</v>
       </c>
       <c r="AI32" s="17">
         <v>0</v>
       </c>
       <c r="AJ32" s="17">
         <v>0</v>
       </c>
@@ -12560,249 +12728,255 @@
       <c r="BE32" s="17">
         <v>0</v>
       </c>
       <c r="BF32" s="17">
         <v>0</v>
       </c>
       <c r="BG32" s="17">
         <v>0</v>
       </c>
       <c r="BH32" s="17">
         <v>0</v>
       </c>
       <c r="BI32" s="17">
         <v>0</v>
       </c>
       <c r="BJ32" s="17">
         <v>0</v>
       </c>
       <c r="BK32" s="17">
         <v>0</v>
       </c>
       <c r="BL32" s="17">
         <v>0</v>
       </c>
       <c r="BM32" s="17">
+        <v>0</v>
+      </c>
+      <c r="BN32" s="17">
         <v>0.19908979999999998</v>
       </c>
-      <c r="BN32" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="BO32" s="17">
         <v>0</v>
       </c>
       <c r="BP32" s="17">
+        <v>0</v>
+      </c>
+      <c r="BQ32" s="17">
         <v>0.19823750000000001</v>
       </c>
-      <c r="BQ32" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="BR32" s="17">
         <v>0</v>
       </c>
       <c r="BS32" s="17">
         <v>0</v>
       </c>
       <c r="BT32" s="17">
         <v>0</v>
       </c>
       <c r="BU32" s="17">
         <v>0</v>
       </c>
       <c r="BV32" s="17">
         <v>0</v>
       </c>
       <c r="BW32" s="17">
         <v>0</v>
       </c>
       <c r="BX32" s="17">
+        <v>0</v>
+      </c>
+      <c r="BY32" s="17">
         <v>1.1243100000000001E-2</v>
       </c>
-      <c r="BY32" s="17">
+      <c r="BZ32" s="17">
         <v>1.48063E-2</v>
       </c>
-      <c r="BZ32" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="CA32" s="17">
         <v>0</v>
       </c>
       <c r="CB32" s="17">
+        <v>0</v>
+      </c>
+      <c r="CC32" s="17">
         <v>-5.803E-3</v>
       </c>
-      <c r="CC32" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="CD32" s="17">
+        <v>0</v>
+      </c>
+      <c r="CE32" s="17">
         <v>-3.8129000000000001E-3</v>
       </c>
-      <c r="CE32" s="17">
+      <c r="CF32" s="17">
         <v>2.00976E-2</v>
       </c>
-      <c r="CF32" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="CG32" s="17">
+        <v>0</v>
+      </c>
+      <c r="CH32" s="17">
         <v>5.4839999999999999E-4</v>
       </c>
-      <c r="CH32" s="17">
+      <c r="CI32" s="17">
         <v>1.1496299999999999</v>
       </c>
-      <c r="CI32" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="CJ32" s="17">
         <v>0</v>
       </c>
       <c r="CK32" s="17">
+        <v>0</v>
+      </c>
+      <c r="CL32" s="17">
         <v>6.692E-4</v>
       </c>
-      <c r="CL32" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="CM32" s="17">
+        <v>0</v>
+      </c>
+      <c r="CN32" s="17">
         <v>0.30199999999999999</v>
       </c>
-      <c r="CN32" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="CO32" s="17">
         <v>0</v>
       </c>
       <c r="CP32" s="17">
+        <v>0</v>
+      </c>
+      <c r="CQ32" s="17">
         <v>0.51200000000000001</v>
       </c>
-      <c r="CQ32" s="17">
+      <c r="CR32" s="17">
         <v>0.45700000000000002</v>
       </c>
-      <c r="CR32" s="17">
+      <c r="CS32" s="17">
         <v>0.68799999999999994</v>
       </c>
-      <c r="CS32" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="CT32" s="17">
+        <v>0</v>
+      </c>
+      <c r="CU32" s="17">
         <v>0.60899999999999999</v>
       </c>
-      <c r="CU32" s="17">
+      <c r="CV32" s="17">
         <v>0.79699999999999993</v>
       </c>
-      <c r="CV32" s="17">
+      <c r="CW32" s="17">
         <v>0.72299999999999986</v>
       </c>
-      <c r="CW32" s="17">
+      <c r="CX32" s="17">
         <v>0.72299999999999998</v>
       </c>
-      <c r="CX32" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="CY32" s="17">
+        <v>0</v>
+      </c>
+      <c r="CZ32" s="17">
         <v>1.2589999999999999</v>
       </c>
-      <c r="CZ32" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="DA32" s="17">
+        <v>0</v>
+      </c>
+      <c r="DB32" s="17">
         <v>0.78200000000000003</v>
       </c>
-      <c r="DB32" s="17">
+      <c r="DC32" s="17">
         <v>2.7438599999999997</v>
       </c>
-      <c r="DC32" s="17">
+      <c r="DD32" s="17">
         <v>3.8842400000000001</v>
       </c>
-      <c r="DD32" s="17">
+      <c r="DE32" s="17">
         <v>7.017000000000001E-2</v>
       </c>
-      <c r="DE32" s="17">
+      <c r="DF32" s="17">
         <v>3.6426400000000001</v>
       </c>
-      <c r="DF32" s="17">
+      <c r="DG32" s="17">
         <v>0.57301999999999997</v>
       </c>
-      <c r="DG32" s="17">
+      <c r="DH32" s="17">
         <v>0.80641000000000007</v>
       </c>
-      <c r="DH32" s="17">
+      <c r="DI32" s="17">
         <v>2.8920599999999999</v>
       </c>
-      <c r="DI32" s="17">
+      <c r="DJ32" s="17">
         <v>3.5554799999999998</v>
       </c>
-      <c r="DJ32" s="17">
+      <c r="DK32" s="17">
         <v>10.08563</v>
       </c>
-      <c r="DK32" s="17">
+      <c r="DL32" s="17">
         <v>1.3152099999999998</v>
       </c>
-      <c r="DL32" s="17">
+      <c r="DM32" s="17">
         <v>-1.78207</v>
       </c>
-      <c r="DM32" s="17">
+      <c r="DN32" s="17">
         <v>3.2054599999999995</v>
       </c>
-      <c r="DN32" s="17">
+      <c r="DO32" s="17">
         <v>3.1285200000000017</v>
       </c>
-      <c r="DO32" s="17">
+      <c r="DP32" s="17">
         <v>-6.5400000000008784E-3</v>
       </c>
-      <c r="DP32" s="17">
+      <c r="DQ32" s="17">
         <v>-9.9999999999999964E-2</v>
       </c>
-      <c r="DQ32" s="17">
+      <c r="DR32" s="17">
         <v>1.0500200000000002</v>
       </c>
-      <c r="DR32" s="17">
+      <c r="DS32" s="17">
         <v>-0.82000000000000006</v>
       </c>
-      <c r="DS32" s="17">
+      <c r="DT32" s="17">
         <v>0.25</v>
       </c>
-      <c r="DT32" s="17">
+      <c r="DU32" s="17">
         <v>-9.0000000000000496E-4</v>
       </c>
-      <c r="DU32" s="17">
+      <c r="DV32" s="17">
         <v>-0.10772999999999999</v>
       </c>
-      <c r="DV32" s="17">
+      <c r="DW32" s="17">
         <v>-2.246999999999999E-2</v>
       </c>
-      <c r="DW32" s="17">
+      <c r="DX32" s="17">
         <v>0.33887999999999996</v>
       </c>
-      <c r="DX32" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="DY32" s="17">
-        <v>4.031186599999999</v>
+        <v>2.1041685000000001</v>
       </c>
       <c r="DZ32" s="17">
-        <v>1.0005306</v>
-[...2 lines deleted...]
-    <row r="33" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>6.0101866000000017</v>
+      </c>
+      <c r="EA32" s="17">
+        <v>2.4245306000000002</v>
+      </c>
+      <c r="EB32" s="17">
+        <v>2.884188</v>
+      </c>
+    </row>
+    <row r="33" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="18" t="s">
         <v>149</v>
       </c>
       <c r="C33" s="17">
         <v>0</v>
       </c>
       <c r="D33" s="17">
         <v>0</v>
       </c>
       <c r="E33" s="17">
         <v>0</v>
       </c>
       <c r="F33" s="17">
         <v>0</v>
       </c>
       <c r="G33" s="17">
         <v>0</v>
       </c>
       <c r="H33" s="17">
         <v>0</v>
       </c>
       <c r="I33" s="17">
         <v>-2.5900994000000002</v>
       </c>
       <c r="J33" s="17">
@@ -12838,51 +13012,51 @@
       <c r="T33" s="17">
         <v>2.58249</v>
       </c>
       <c r="U33" s="17">
         <v>-2.1697599999999992</v>
       </c>
       <c r="V33" s="17">
         <v>-8.4229999999999916E-2</v>
       </c>
       <c r="W33" s="17">
         <v>3.8308500000000008</v>
       </c>
       <c r="X33" s="17">
         <v>-20.348079999999996</v>
       </c>
       <c r="Y33" s="17">
         <v>-7.6552299999999995</v>
       </c>
       <c r="Z33" s="17">
         <v>-12.537350000000002</v>
       </c>
       <c r="AA33" s="17">
         <v>1.9995799999999995</v>
       </c>
       <c r="AB33" s="17">
-        <v>0</v>
+        <v>2.2136151999999991</v>
       </c>
       <c r="AC33" s="17">
         <v>0</v>
       </c>
       <c r="AD33" s="17">
         <v>0</v>
       </c>
       <c r="AE33" s="17">
         <v>0</v>
       </c>
       <c r="AF33" s="17">
         <v>0</v>
       </c>
       <c r="AG33" s="17">
         <v>0</v>
       </c>
       <c r="AH33" s="17">
         <v>0</v>
       </c>
       <c r="AI33" s="17">
         <v>0</v>
       </c>
       <c r="AJ33" s="17">
         <v>0</v>
       </c>
@@ -12913,285 +13087,291 @@
       <c r="AS33" s="17">
         <v>0</v>
       </c>
       <c r="AT33" s="17">
         <v>0</v>
       </c>
       <c r="AU33" s="17">
         <v>0</v>
       </c>
       <c r="AV33" s="17">
         <v>0</v>
       </c>
       <c r="AW33" s="17">
         <v>0</v>
       </c>
       <c r="AX33" s="17">
         <v>0</v>
       </c>
       <c r="AY33" s="17">
         <v>0</v>
       </c>
       <c r="AZ33" s="17">
         <v>0</v>
       </c>
       <c r="BA33" s="17">
+        <v>0</v>
+      </c>
+      <c r="BB33" s="17">
         <v>-3.7194400000000002E-2</v>
       </c>
-      <c r="BB33" s="17">
+      <c r="BC33" s="17">
         <v>-2.552905</v>
       </c>
-      <c r="BC33" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="BD33" s="17">
+        <v>0</v>
+      </c>
+      <c r="BE33" s="17">
         <v>0.5706466</v>
       </c>
-      <c r="BE33" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="BF33" s="17">
+        <v>0</v>
+      </c>
+      <c r="BG33" s="17">
         <v>-0.1156833</v>
       </c>
-      <c r="BG33" s="17">
+      <c r="BH33" s="17">
         <v>0.1935674</v>
       </c>
-      <c r="BH33" s="17">
+      <c r="BI33" s="17">
         <v>0.3028073</v>
       </c>
-      <c r="BI33" s="17">
+      <c r="BJ33" s="17">
         <v>-3.9118932000000006</v>
       </c>
-      <c r="BJ33" s="17">
+      <c r="BK33" s="17">
         <v>-3.2270477000000004</v>
       </c>
-      <c r="BK33" s="17">
+      <c r="BL33" s="17">
         <v>-1.8173700000000001E-2</v>
       </c>
-      <c r="BL33" s="17">
+      <c r="BM33" s="17">
         <v>-0.30196820000000002</v>
       </c>
-      <c r="BM33" s="17">
+      <c r="BN33" s="17">
         <v>-3.1597587999999996</v>
       </c>
-      <c r="BN33" s="17">
+      <c r="BO33" s="17">
         <v>0.89218720000000007</v>
       </c>
-      <c r="BO33" s="17">
+      <c r="BP33" s="17">
         <v>-1.063237</v>
       </c>
-      <c r="BP33" s="17">
+      <c r="BQ33" s="17">
         <v>-4.9895754999999999</v>
       </c>
-      <c r="BQ33" s="17">
+      <c r="BR33" s="17">
         <v>3.1910292999999998</v>
       </c>
-      <c r="BR33" s="17">
+      <c r="BS33" s="17">
         <v>-2.6545440999999994</v>
       </c>
-      <c r="BS33" s="17">
+      <c r="BT33" s="17">
         <v>-0.55890410000000013</v>
       </c>
-      <c r="BT33" s="17">
+      <c r="BU33" s="17">
         <v>5.6159401999999998</v>
       </c>
-      <c r="BU33" s="17">
+      <c r="BV33" s="17">
         <v>5.8277660999999998</v>
       </c>
-      <c r="BV33" s="17">
+      <c r="BW33" s="17">
         <v>0.38890809999999992</v>
       </c>
-      <c r="BW33" s="17">
+      <c r="BX33" s="17">
         <v>0.36866759999999998</v>
       </c>
-      <c r="BX33" s="17">
+      <c r="BY33" s="17">
         <v>-0.56067629999999991</v>
       </c>
-      <c r="BY33" s="17">
+      <c r="BZ33" s="17">
         <v>-5.9205400000000026E-2</v>
       </c>
-      <c r="BZ33" s="17">
+      <c r="CA33" s="17">
         <v>8.8232999999999784E-3</v>
       </c>
-      <c r="CA33" s="17">
+      <c r="CB33" s="17">
         <v>0.73649279999999995</v>
       </c>
-      <c r="CB33" s="17">
+      <c r="CC33" s="17">
         <v>0.4375216000000004</v>
       </c>
-      <c r="CC33" s="17">
+      <c r="CD33" s="17">
         <v>0.16133819999999993</v>
       </c>
-      <c r="CD33" s="17">
+      <c r="CE33" s="17">
         <v>-6.2879511999999984</v>
       </c>
-      <c r="CE33" s="17">
+      <c r="CF33" s="17">
         <v>0.28594270000000011</v>
       </c>
-      <c r="CF33" s="17">
+      <c r="CG33" s="17">
         <v>-0.70573420000000009</v>
       </c>
-      <c r="CG33" s="17">
+      <c r="CH33" s="17">
         <v>-0.57836560000000015</v>
       </c>
-      <c r="CH33" s="17">
+      <c r="CI33" s="17">
         <v>1.6732130000000005</v>
       </c>
-      <c r="CI33" s="17">
+      <c r="CJ33" s="17">
         <v>-2.4372937000000001</v>
       </c>
-      <c r="CJ33" s="17">
+      <c r="CK33" s="17">
         <v>8.6505499999999957E-2</v>
       </c>
-      <c r="CK33" s="17">
+      <c r="CL33" s="17">
         <v>2.0246086000000001</v>
       </c>
-      <c r="CL33" s="17">
+      <c r="CM33" s="17">
         <v>-0.7682000000000001</v>
       </c>
-      <c r="CM33" s="17">
+      <c r="CN33" s="17">
         <v>8.8669999999999999E-2</v>
       </c>
-      <c r="CN33" s="17">
+      <c r="CO33" s="17">
         <v>0.12686000000000003</v>
       </c>
-      <c r="CO33" s="17">
+      <c r="CP33" s="17">
         <v>-67.649469999999994</v>
       </c>
-      <c r="CP33" s="17">
+      <c r="CQ33" s="17">
         <v>0.38428999999999996</v>
       </c>
-      <c r="CQ33" s="17">
+      <c r="CR33" s="17">
         <v>0.38956000000000002</v>
       </c>
-      <c r="CR33" s="17">
+      <c r="CS33" s="17">
         <v>-0.20292999999999997</v>
       </c>
-      <c r="CS33" s="17">
+      <c r="CT33" s="17">
         <v>-9.74E-2</v>
       </c>
-      <c r="CT33" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="CU33" s="17">
+        <v>0</v>
+      </c>
+      <c r="CV33" s="17">
         <v>2.8828199999999997</v>
       </c>
-      <c r="CV33" s="17">
+      <c r="CW33" s="17">
         <v>-1.2301599999999997</v>
       </c>
-      <c r="CW33" s="17">
+      <c r="CX33" s="17">
         <v>6.1079999999999995E-2</v>
       </c>
-      <c r="CX33" s="17">
+      <c r="CY33" s="17">
         <v>-1.03047</v>
       </c>
-      <c r="CY33" s="17">
+      <c r="CZ33" s="17">
         <v>2.9790000000000011E-2</v>
       </c>
-      <c r="CZ33" s="17">
+      <c r="DA33" s="17">
         <v>2.135999999999999E-2</v>
       </c>
-      <c r="DA33" s="17">
+      <c r="DB33" s="17">
         <v>0.48492999999999997</v>
       </c>
-      <c r="DB33" s="17">
+      <c r="DC33" s="17">
         <v>-1.0389999999999996E-2</v>
       </c>
-      <c r="DC33" s="17">
+      <c r="DD33" s="17">
         <v>-0.58012999999999981</v>
       </c>
-      <c r="DD33" s="17">
+      <c r="DE33" s="17">
         <v>0.105</v>
       </c>
-      <c r="DE33" s="17">
+      <c r="DF33" s="17">
         <v>-0.14010000000000003</v>
       </c>
-      <c r="DF33" s="17">
+      <c r="DG33" s="17">
         <v>3.3036400000000001</v>
       </c>
-      <c r="DG33" s="17">
+      <c r="DH33" s="17">
         <v>0.56231000000000053</v>
       </c>
-      <c r="DH33" s="17">
+      <c r="DI33" s="17">
         <v>-2.8386399999999994</v>
       </c>
-      <c r="DI33" s="17">
+      <c r="DJ33" s="17">
         <v>-17.427799999999998</v>
       </c>
-      <c r="DJ33" s="17">
+      <c r="DK33" s="17">
         <v>0.11192000000000003</v>
       </c>
-      <c r="DK33" s="17">
+      <c r="DL33" s="17">
         <v>-0.19356000000000001</v>
       </c>
-      <c r="DL33" s="17">
+      <c r="DM33" s="17">
         <v>0.2379</v>
       </c>
-      <c r="DM33" s="17">
+      <c r="DN33" s="17">
         <v>-0.45357999999999998</v>
       </c>
-      <c r="DN33" s="17">
+      <c r="DO33" s="17">
         <v>-7.3491200000000001</v>
       </c>
-      <c r="DO33" s="17">
+      <c r="DP33" s="17">
         <v>-9.043000000000001E-2</v>
       </c>
-      <c r="DP33" s="17">
+      <c r="DQ33" s="17">
         <v>-7.307000000000019E-2</v>
       </c>
-      <c r="DQ33" s="17">
+      <c r="DR33" s="17">
         <v>8.8999999999999996E-2</v>
       </c>
-      <c r="DR33" s="17">
+      <c r="DS33" s="17">
         <v>-12.328280000000001</v>
       </c>
-      <c r="DS33" s="17">
+      <c r="DT33" s="17">
         <v>-0.22499999999999995</v>
       </c>
-      <c r="DT33" s="17">
+      <c r="DU33" s="17">
         <v>1.2000000000000011E-2</v>
       </c>
-      <c r="DU33" s="17">
+      <c r="DV33" s="17">
         <v>-0.30640000000000006</v>
       </c>
-      <c r="DV33" s="17">
+      <c r="DW33" s="17">
         <v>0.70031999999999972</v>
       </c>
-      <c r="DW33" s="17">
+      <c r="DX33" s="17">
         <v>1.5936599999999999</v>
       </c>
-      <c r="DX33" s="17">
+      <c r="DY33" s="17">
         <v>-0.27800340000000001</v>
       </c>
-      <c r="DY33" s="17">
+      <c r="DZ33" s="17">
         <v>-1.8083185999999998</v>
       </c>
-      <c r="DZ33" s="17">
+      <c r="EA33" s="17">
         <v>7.4378572999999992</v>
       </c>
-    </row>
-    <row r="34" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EB33" s="17">
+        <v>-3.1379201000000001</v>
+      </c>
+    </row>
+    <row r="34" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="18" t="s">
         <v>150</v>
       </c>
       <c r="C34" s="17">
         <v>0</v>
       </c>
       <c r="D34" s="17">
         <v>0</v>
       </c>
       <c r="E34" s="17">
         <v>48.522251099999998</v>
       </c>
       <c r="F34" s="17">
         <v>57.786411400000006</v>
       </c>
       <c r="G34" s="17">
         <v>42.641621999999998</v>
       </c>
       <c r="H34" s="17">
         <v>131.19249679999999</v>
       </c>
       <c r="I34" s="17">
         <v>324.47198520000001</v>
       </c>
       <c r="J34" s="17">
@@ -13227,360 +13407,366 @@
       <c r="T34" s="17">
         <v>339.07653140000048</v>
       </c>
       <c r="U34" s="17">
         <v>242.9101996000002</v>
       </c>
       <c r="V34" s="17">
         <v>443.43290330000008</v>
       </c>
       <c r="W34" s="17">
         <v>344.8614531000004</v>
       </c>
       <c r="X34" s="17">
         <v>659.06300529999999</v>
       </c>
       <c r="Y34" s="17">
         <v>-165.98846029999967</v>
       </c>
       <c r="Z34" s="17">
         <v>401.93876309999996</v>
       </c>
       <c r="AA34" s="17">
         <v>173.13645050000076</v>
       </c>
       <c r="AB34" s="17">
-        <v>0</v>
+        <v>473.06547830000028</v>
       </c>
       <c r="AC34" s="17">
         <v>0</v>
       </c>
       <c r="AD34" s="17">
         <v>0</v>
       </c>
       <c r="AE34" s="17">
         <v>0</v>
       </c>
       <c r="AF34" s="17">
         <v>0</v>
       </c>
       <c r="AG34" s="17">
         <v>0</v>
       </c>
       <c r="AH34" s="17">
         <v>0</v>
       </c>
       <c r="AI34" s="17">
         <v>0</v>
       </c>
       <c r="AJ34" s="17">
+        <v>0</v>
+      </c>
+      <c r="AK34" s="17">
         <v>32.554673899999997</v>
       </c>
-      <c r="AK34" s="17">
+      <c r="AL34" s="17">
         <v>12.990251599999999</v>
       </c>
-      <c r="AL34" s="17">
+      <c r="AM34" s="17">
         <v>-4.7278530999999999</v>
       </c>
-      <c r="AM34" s="17">
+      <c r="AN34" s="17">
         <v>7.7051786999999994</v>
       </c>
-      <c r="AN34" s="17">
+      <c r="AO34" s="17">
         <v>9.4457103</v>
       </c>
-      <c r="AO34" s="17">
+      <c r="AP34" s="17">
         <v>8.5944523000000004</v>
       </c>
-      <c r="AP34" s="17">
+      <c r="AQ34" s="17">
         <v>24.463379699999997</v>
       </c>
-      <c r="AQ34" s="17">
+      <c r="AR34" s="17">
         <v>15.282869100000003</v>
       </c>
-      <c r="AR34" s="17">
+      <c r="AS34" s="17">
         <v>3.7261627000000002</v>
       </c>
-      <c r="AS34" s="17">
+      <c r="AT34" s="17">
         <v>18.770603399999999</v>
       </c>
-      <c r="AT34" s="17">
+      <c r="AU34" s="17">
         <v>14.817670999999999</v>
       </c>
-      <c r="AU34" s="17">
+      <c r="AV34" s="17">
         <v>5.3271849000000007</v>
       </c>
-      <c r="AV34" s="17">
+      <c r="AW34" s="17">
         <v>19.326369999999997</v>
       </c>
-      <c r="AW34" s="17">
+      <c r="AX34" s="17">
         <v>17.631113399999997</v>
       </c>
-      <c r="AX34" s="17">
+      <c r="AY34" s="17">
         <v>50.109913199999994</v>
       </c>
-      <c r="AY34" s="17">
+      <c r="AZ34" s="17">
         <v>44.125100199999999</v>
       </c>
-      <c r="AZ34" s="17">
+      <c r="BA34" s="17">
         <v>85.725451800000002</v>
       </c>
-      <c r="BA34" s="17">
+      <c r="BB34" s="17">
         <v>-26.364616399999999</v>
       </c>
-      <c r="BB34" s="17">
+      <c r="BC34" s="17">
         <v>99.343398899999997</v>
       </c>
-      <c r="BC34" s="17">
+      <c r="BD34" s="17">
         <v>165.76775090000001</v>
       </c>
-      <c r="BD34" s="17">
+      <c r="BE34" s="17">
         <v>430.88074719999997</v>
       </c>
-      <c r="BE34" s="17">
+      <c r="BF34" s="17">
         <v>277.54452990000004</v>
       </c>
-      <c r="BF34" s="17">
+      <c r="BG34" s="17">
         <v>242.43404859999998</v>
       </c>
-      <c r="BG34" s="17">
+      <c r="BH34" s="17">
         <v>-108.9395107</v>
       </c>
-      <c r="BH34" s="17">
+      <c r="BI34" s="17">
         <v>-201.9003154000001</v>
       </c>
-      <c r="BI34" s="17">
+      <c r="BJ34" s="17">
         <v>37.529165099999943</v>
       </c>
-      <c r="BJ34" s="17">
+      <c r="BK34" s="17">
         <v>17.259217399999962</v>
       </c>
-      <c r="BK34" s="17">
+      <c r="BL34" s="17">
         <v>-6.7928429999999675</v>
       </c>
-      <c r="BL34" s="17">
+      <c r="BM34" s="17">
         <v>-27.019002299999986</v>
       </c>
-      <c r="BM34" s="17">
+      <c r="BN34" s="17">
         <v>45.646081899999992</v>
       </c>
-      <c r="BN34" s="17">
+      <c r="BO34" s="17">
         <v>14.921375899999985</v>
       </c>
-      <c r="BO34" s="17">
+      <c r="BP34" s="17">
         <v>51.714551299999982</v>
       </c>
-      <c r="BP34" s="17">
+      <c r="BQ34" s="17">
         <v>148.65489859999997</v>
       </c>
-      <c r="BQ34" s="17">
+      <c r="BR34" s="17">
         <v>149.32251679999996</v>
       </c>
-      <c r="BR34" s="17">
+      <c r="BS34" s="17">
         <v>-9.7932254000000114</v>
       </c>
-      <c r="BS34" s="17">
+      <c r="BT34" s="17">
         <v>107.80161310000001</v>
       </c>
-      <c r="BT34" s="17">
+      <c r="BU34" s="17">
         <v>170.78508750000003</v>
       </c>
-      <c r="BU34" s="17">
+      <c r="BV34" s="17">
         <v>35.269051099999977</v>
       </c>
-      <c r="BV34" s="17">
+      <c r="BW34" s="17">
         <v>-102.23260789999996</v>
       </c>
-      <c r="BW34" s="17">
+      <c r="BX34" s="17">
         <v>-74.471173400000026</v>
       </c>
-      <c r="BX34" s="17">
+      <c r="BY34" s="17">
         <v>-64.433617099999978</v>
       </c>
-      <c r="BY34" s="17">
+      <c r="BZ34" s="17">
         <v>72.504381100000089</v>
       </c>
-      <c r="BZ34" s="17">
+      <c r="CA34" s="17">
         <v>51.115446100000014</v>
       </c>
-      <c r="CA34" s="17">
+      <c r="CB34" s="17">
         <v>62.9668463</v>
       </c>
-      <c r="CB34" s="17">
+      <c r="CC34" s="17">
         <v>43.881307400000004</v>
       </c>
-      <c r="CC34" s="17">
+      <c r="CD34" s="17">
         <v>-101.57298270000003</v>
       </c>
-      <c r="CD34" s="17">
+      <c r="CE34" s="17">
         <v>38.443568299999988</v>
       </c>
-      <c r="CE34" s="17">
+      <c r="CF34" s="17">
         <v>33.824636200000008</v>
       </c>
-      <c r="CF34" s="17">
+      <c r="CG34" s="17">
         <v>-75.182173299999974</v>
       </c>
-      <c r="CG34" s="17">
+      <c r="CH34" s="17">
         <v>154.79955399999994</v>
       </c>
-      <c r="CH34" s="17">
+      <c r="CI34" s="17">
         <v>21.972555500000016</v>
       </c>
-      <c r="CI34" s="17">
+      <c r="CJ34" s="17">
         <v>37.985250099999988</v>
       </c>
-      <c r="CJ34" s="17">
+      <c r="CK34" s="17">
         <v>-83.071647099999993</v>
       </c>
-      <c r="CK34" s="17">
+      <c r="CL34" s="17">
         <v>147.713618</v>
       </c>
-      <c r="CL34" s="17">
+      <c r="CM34" s="17">
         <v>155.31323860000001</v>
       </c>
-      <c r="CM34" s="17">
+      <c r="CN34" s="17">
         <v>-17.763690899999936</v>
       </c>
-      <c r="CN34" s="17">
+      <c r="CO34" s="17">
         <v>-18.933593399999893</v>
       </c>
-      <c r="CO34" s="17">
+      <c r="CP34" s="17">
         <v>-61.174138400000189</v>
       </c>
-      <c r="CP34" s="17">
+      <c r="CQ34" s="17">
         <v>-31.134579299999999</v>
       </c>
-      <c r="CQ34" s="17">
+      <c r="CR34" s="17">
         <v>36.507262899999745</v>
       </c>
-      <c r="CR34" s="17">
+      <c r="CS34" s="17">
         <v>112.05654560000019</v>
       </c>
-      <c r="CS34" s="17">
+      <c r="CT34" s="17">
         <v>-7.6810489999998879</v>
       </c>
-      <c r="CT34" s="17">
+      <c r="CU34" s="17">
         <v>128.19854490000006</v>
       </c>
-      <c r="CU34" s="17">
+      <c r="CV34" s="17">
         <v>106.50248990000013</v>
       </c>
-      <c r="CV34" s="17">
+      <c r="CW34" s="17">
         <v>200.70280699999998</v>
       </c>
-      <c r="CW34" s="17">
+      <c r="CX34" s="17">
         <v>-22.255910300000089</v>
       </c>
-      <c r="CX34" s="17">
+      <c r="CY34" s="17">
         <v>15.810559800000135</v>
       </c>
-      <c r="CY34" s="17">
+      <c r="CZ34" s="17">
         <v>48.65274310000018</v>
       </c>
-      <c r="CZ34" s="17">
+      <c r="DA34" s="17">
         <v>78.196107200000043</v>
       </c>
-      <c r="DA34" s="17">
+      <c r="DB34" s="17">
         <v>38.231515999999992</v>
       </c>
-      <c r="DB34" s="17">
+      <c r="DC34" s="17">
         <v>158.60624180000005</v>
       </c>
-      <c r="DC34" s="17">
+      <c r="DD34" s="17">
         <v>168.39903829999997</v>
       </c>
-      <c r="DD34" s="17">
+      <c r="DE34" s="17">
         <v>30.869982900000295</v>
       </c>
-      <c r="DE34" s="17">
+      <c r="DF34" s="17">
         <v>-82.326876200000044</v>
       </c>
-      <c r="DF34" s="17">
+      <c r="DG34" s="17">
         <v>161.63547890000035</v>
       </c>
-      <c r="DG34" s="17">
+      <c r="DH34" s="17">
         <v>234.68286749999982</v>
       </c>
-      <c r="DH34" s="17">
+      <c r="DI34" s="17">
         <v>302.81473390000014</v>
       </c>
-      <c r="DI34" s="17">
+      <c r="DJ34" s="17">
         <v>136.34569090000002</v>
       </c>
-      <c r="DJ34" s="17">
+      <c r="DK34" s="17">
         <v>83.630684599999839</v>
       </c>
-      <c r="DK34" s="17">
+      <c r="DL34" s="17">
         <v>136.2718959</v>
       </c>
-      <c r="DL34" s="17">
+      <c r="DM34" s="17">
         <v>-119.21604379999933</v>
       </c>
-      <c r="DM34" s="17">
+      <c r="DN34" s="17">
         <v>-134.93909850000023</v>
       </c>
-      <c r="DN34" s="17">
+      <c r="DO34" s="17">
         <v>-81.146022700000088</v>
       </c>
-      <c r="DO34" s="17">
+      <c r="DP34" s="17">
         <v>169.31270469999995</v>
       </c>
-      <c r="DP34" s="17">
+      <c r="DQ34" s="17">
         <v>304.90940619999998</v>
       </c>
-      <c r="DQ34" s="17">
+      <c r="DR34" s="17">
         <v>60.730032100000209</v>
       </c>
-      <c r="DR34" s="17">
+      <c r="DS34" s="17">
         <v>90.462842099999975</v>
       </c>
-      <c r="DS34" s="17">
+      <c r="DT34" s="17">
         <v>-54.163517300000166</v>
       </c>
-      <c r="DT34" s="17">
+      <c r="DU34" s="17">
         <v>172.7741280000007</v>
       </c>
-      <c r="DU34" s="17">
+      <c r="DV34" s="17">
         <v>-87.295895199999933</v>
       </c>
-      <c r="DV34" s="17">
+      <c r="DW34" s="17">
         <v>17.682819799999994</v>
       </c>
-      <c r="DW34" s="17">
+      <c r="DX34" s="17">
         <v>69.975397900000004</v>
       </c>
-      <c r="DX34" s="17">
+      <c r="DY34" s="17">
         <v>65.648575199999812</v>
       </c>
-      <c r="DY34" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="DZ34" s="17">
+        <v>74.336022300000153</v>
+      </c>
+      <c r="EA34" s="17">
         <v>251.90232849999981</v>
       </c>
-    </row>
-    <row r="35" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EB34" s="17">
+        <v>81.17855230000049</v>
+      </c>
+    </row>
+    <row r="35" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="18" t="s">
         <v>151</v>
       </c>
       <c r="C35" s="17">
         <v>24.804701983449608</v>
       </c>
       <c r="D35" s="17">
         <v>143.54623886970029</v>
       </c>
       <c r="E35" s="17">
         <v>572.18961327214686</v>
       </c>
       <c r="F35" s="17">
         <v>-179.39764354794374</v>
       </c>
       <c r="G35" s="17">
         <v>717.51584665344001</v>
       </c>
       <c r="H35" s="17">
         <v>388.24995642019297</v>
       </c>
       <c r="I35" s="17">
         <v>154.69146795527701</v>
       </c>
       <c r="J35" s="17">
@@ -13616,360 +13802,366 @@
       <c r="T35" s="17">
         <v>87.474149396704064</v>
       </c>
       <c r="U35" s="17">
         <v>212.15069827149705</v>
       </c>
       <c r="V35" s="17">
         <v>741.97649483244095</v>
       </c>
       <c r="W35" s="17">
         <v>224.58403165681395</v>
       </c>
       <c r="X35" s="17">
         <v>492.19840083970695</v>
       </c>
       <c r="Y35" s="17">
         <v>795.04820250144121</v>
       </c>
       <c r="Z35" s="17">
         <v>-1486.103449107597</v>
       </c>
       <c r="AA35" s="17">
         <v>2872.2794735269508</v>
       </c>
       <c r="AB35" s="17">
+        <v>4319.2904718203181</v>
+      </c>
+      <c r="AC35" s="17">
         <v>3.8844860912731884</v>
       </c>
-      <c r="AC35" s="17">
+      <c r="AD35" s="17">
         <v>-4.6571329969979125</v>
       </c>
-      <c r="AD35" s="17">
+      <c r="AE35" s="17">
         <v>-19.24324285791694</v>
       </c>
-      <c r="AE35" s="17">
+      <c r="AF35" s="17">
         <v>44.820591747091271</v>
       </c>
-      <c r="AF35" s="17">
+      <c r="AG35" s="17">
         <v>53.802329295027533</v>
       </c>
-      <c r="AG35" s="17">
+      <c r="AH35" s="17">
         <v>44.888711085978066</v>
       </c>
-      <c r="AH35" s="17">
+      <c r="AI35" s="17">
         <v>-47.059078877463286</v>
       </c>
-      <c r="AI35" s="17">
+      <c r="AJ35" s="17">
         <v>91.914277366157989</v>
       </c>
-      <c r="AJ35" s="17">
+      <c r="AK35" s="17">
         <v>107.43151385719355</v>
       </c>
-      <c r="AK35" s="17">
+      <c r="AL35" s="17">
         <v>13.880243221356785</v>
       </c>
-      <c r="AL35" s="17">
+      <c r="AM35" s="17">
         <v>89.113651559464685</v>
       </c>
-      <c r="AM35" s="17">
+      <c r="AN35" s="17">
         <v>361.76420463413183</v>
       </c>
-      <c r="AN35" s="17">
+      <c r="AO35" s="17">
         <v>-85.099581397202243</v>
       </c>
-      <c r="AO35" s="17">
+      <c r="AP35" s="17">
         <v>-69.756770599756436</v>
       </c>
-      <c r="AP35" s="17">
+      <c r="AQ35" s="17">
         <v>114.07188219159175</v>
       </c>
-      <c r="AQ35" s="17">
+      <c r="AR35" s="17">
         <v>-138.61317374257683</v>
       </c>
-      <c r="AR35" s="17">
+      <c r="AS35" s="17">
         <v>392.71783156784852</v>
       </c>
-      <c r="AS35" s="17">
+      <c r="AT35" s="17">
         <v>174.06159683940848</v>
       </c>
-      <c r="AT35" s="17">
+      <c r="AU35" s="17">
         <v>-47.947426460153494</v>
       </c>
-      <c r="AU35" s="17">
+      <c r="AV35" s="17">
         <v>198.68384470633646</v>
       </c>
-      <c r="AV35" s="17">
+      <c r="AW35" s="17">
         <v>-4.3262134197503643</v>
       </c>
-      <c r="AW35" s="17">
+      <c r="AX35" s="17">
         <v>138.45686492389996</v>
       </c>
-      <c r="AX35" s="17">
+      <c r="AY35" s="17">
         <v>212.5663858745709</v>
       </c>
-      <c r="AY35" s="17">
+      <c r="AZ35" s="17">
         <v>41.552919041472485</v>
       </c>
-      <c r="AZ35" s="17">
+      <c r="BA35" s="17">
         <v>-14.115426217287862</v>
       </c>
-      <c r="BA35" s="17">
+      <c r="BB35" s="17">
         <v>58.478425362849407</v>
       </c>
-      <c r="BB35" s="17">
+      <c r="BC35" s="17">
         <v>-122.79408195748829</v>
       </c>
-      <c r="BC35" s="17">
+      <c r="BD35" s="17">
         <v>233.12255076720373</v>
       </c>
-      <c r="BD35" s="17">
+      <c r="BE35" s="17">
         <v>-138.25182274862019</v>
       </c>
-      <c r="BE35" s="17">
+      <c r="BF35" s="17">
         <v>79.463123068658561</v>
       </c>
-      <c r="BF35" s="17">
+      <c r="BG35" s="17">
         <v>-327.96541105749884</v>
       </c>
-      <c r="BG35" s="17">
+      <c r="BH35" s="17">
         <v>-37.344798529878787</v>
       </c>
-      <c r="BH35" s="17">
+      <c r="BI35" s="17">
         <v>-91.897281370382672</v>
       </c>
-      <c r="BI35" s="17">
+      <c r="BJ35" s="17">
         <v>-96.707549506958827</v>
       </c>
-      <c r="BJ35" s="17">
+      <c r="BK35" s="17">
         <v>20.24674851128939</v>
       </c>
-      <c r="BK35" s="17">
+      <c r="BL35" s="17">
         <v>677.99037029593433</v>
       </c>
-      <c r="BL35" s="17">
+      <c r="BM35" s="17">
         <v>-209.07656276834868</v>
       </c>
-      <c r="BM35" s="17">
+      <c r="BN35" s="17">
         <v>-64.304473130437415</v>
       </c>
-      <c r="BN35" s="17">
+      <c r="BO35" s="17">
         <v>225.96065974912261</v>
       </c>
-      <c r="BO35" s="17">
+      <c r="BP35" s="17">
         <v>494.11152292696227</v>
       </c>
-      <c r="BP35" s="17">
+      <c r="BQ35" s="17">
         <v>-135.23940124394463</v>
       </c>
-      <c r="BQ35" s="17">
+      <c r="BR35" s="17">
         <v>-162.92799273312252</v>
       </c>
-      <c r="BR35" s="17">
+      <c r="BS35" s="17">
         <v>92.535599242889646</v>
       </c>
-      <c r="BS35" s="17">
+      <c r="BT35" s="17">
         <v>-188.04581658184418</v>
       </c>
-      <c r="BT35" s="17">
+      <c r="BU35" s="17">
         <v>-258.69235551637109</v>
       </c>
-      <c r="BU35" s="17">
+      <c r="BV35" s="17">
         <v>117.98733217059493</v>
       </c>
-      <c r="BV35" s="17">
+      <c r="BW35" s="17">
         <v>-313.32319758997039</v>
       </c>
-      <c r="BW35" s="17">
+      <c r="BX35" s="17">
         <v>-158.40105412245541</v>
       </c>
-      <c r="BX35" s="17">
+      <c r="BY35" s="17">
         <v>-190.86547885580671</v>
       </c>
-      <c r="BY35" s="17">
+      <c r="BZ35" s="17">
         <v>145.53811633384777</v>
       </c>
-      <c r="BZ35" s="17">
+      <c r="CA35" s="17">
         <v>149.05105247052882</v>
       </c>
-      <c r="CA35" s="17">
+      <c r="CB35" s="17">
         <v>60.836566321733898</v>
       </c>
-      <c r="CB35" s="17">
+      <c r="CC35" s="17">
         <v>-120.47266803112727</v>
       </c>
-      <c r="CC35" s="17">
+      <c r="CD35" s="17">
         <v>-170.7705434693371</v>
       </c>
-      <c r="CD35" s="17">
+      <c r="CE35" s="17">
         <v>500.23943082927423</v>
       </c>
-      <c r="CE35" s="17">
+      <c r="CF35" s="17">
         <v>-319.37830902714575</v>
       </c>
-      <c r="CF35" s="17">
+      <c r="CG35" s="17">
         <v>64.645575360484017</v>
       </c>
-      <c r="CG35" s="17">
+      <c r="CH35" s="17">
         <v>-14.151725588035031</v>
       </c>
-      <c r="CH35" s="17">
+      <c r="CI35" s="17">
         <v>97.138549871843964</v>
       </c>
-      <c r="CI35" s="17">
+      <c r="CJ35" s="17">
         <v>86.442871863763003</v>
       </c>
-      <c r="CJ35" s="17">
+      <c r="CK35" s="17">
         <v>10.409215205401978</v>
       </c>
-      <c r="CK35" s="17">
+      <c r="CL35" s="17">
         <v>-97.903970896358985</v>
       </c>
-      <c r="CL35" s="17">
+      <c r="CM35" s="17">
         <v>1.8862423586549966</v>
       </c>
-      <c r="CM35" s="17">
+      <c r="CN35" s="17">
         <v>45.520264301543996</v>
       </c>
-      <c r="CN35" s="17">
+      <c r="CO35" s="17">
         <v>-7.9807578559369858</v>
       </c>
-      <c r="CO35" s="17">
+      <c r="CP35" s="17">
         <v>-255.26750851685193</v>
       </c>
-      <c r="CP35" s="17">
+      <c r="CQ35" s="17">
         <v>21.247564456549039</v>
       </c>
-      <c r="CQ35" s="17">
+      <c r="CR35" s="17">
         <v>277.49859441663409</v>
       </c>
-      <c r="CR35" s="17">
+      <c r="CS35" s="17">
         <v>-157.40651943474501</v>
       </c>
-      <c r="CS35" s="17">
+      <c r="CT35" s="17">
         <v>53.072572051732003</v>
       </c>
-      <c r="CT35" s="17">
+      <c r="CU35" s="17">
         <v>72.926490272719008</v>
       </c>
-      <c r="CU35" s="17">
+      <c r="CV35" s="17">
         <v>118.88160650699805</v>
       </c>
-      <c r="CV35" s="17">
+      <c r="CW35" s="17">
         <v>5.5797026482579817</v>
       </c>
-      <c r="CW35" s="17">
+      <c r="CX35" s="17">
         <v>-97.638480601161007</v>
       </c>
-      <c r="CX35" s="17">
+      <c r="CY35" s="17">
         <v>360.42798939865719</v>
       </c>
-      <c r="CY35" s="17">
+      <c r="CZ35" s="17">
         <v>-56.218513174257119</v>
       </c>
-      <c r="CZ35" s="17">
+      <c r="DA35" s="17">
         <v>141.76910929600496</v>
       </c>
-      <c r="DA35" s="17">
+      <c r="DB35" s="17">
         <v>-21.916703602705994</v>
       </c>
-      <c r="DB35" s="17">
+      <c r="DC35" s="17">
         <v>320.48906582429504</v>
       </c>
-      <c r="DC35" s="17">
+      <c r="DD35" s="17">
         <v>301.63502331484699</v>
       </c>
-      <c r="DD35" s="17">
+      <c r="DE35" s="17">
         <v>-18.730521878253036</v>
       </c>
-      <c r="DE35" s="17">
+      <c r="DF35" s="17">
         <v>15.071428734101991</v>
       </c>
-      <c r="DF35" s="17">
+      <c r="DG35" s="17">
         <v>172.13034133614306</v>
       </c>
-      <c r="DG35" s="17">
+      <c r="DH35" s="17">
         <v>56.112783464821945</v>
       </c>
-      <c r="DH35" s="17">
+      <c r="DI35" s="17">
         <v>89.390543130773978</v>
       </c>
-      <c r="DI35" s="17">
+      <c r="DJ35" s="17">
         <v>43.963177733884045</v>
       </c>
-      <c r="DJ35" s="17">
+      <c r="DK35" s="17">
         <v>297.47602783386799</v>
       </c>
-      <c r="DK35" s="17">
+      <c r="DL35" s="17">
         <v>61.368652141180938</v>
       </c>
-      <c r="DL35" s="17">
+      <c r="DM35" s="17">
         <v>-10.310430245237022</v>
       </c>
-      <c r="DM35" s="17">
+      <c r="DN35" s="17">
         <v>250.231886464247</v>
       </c>
-      <c r="DN35" s="17">
+      <c r="DO35" s="17">
         <v>158.13880973261109</v>
       </c>
-      <c r="DO35" s="17">
+      <c r="DP35" s="17">
         <v>396.98793654982006</v>
       </c>
-      <c r="DP35" s="17">
+      <c r="DQ35" s="17">
         <v>-3092.5204726180341</v>
       </c>
-      <c r="DQ35" s="17">
+      <c r="DR35" s="17">
         <v>981.72798181081987</v>
       </c>
-      <c r="DR35" s="17">
+      <c r="DS35" s="17">
         <v>622.16040320896195</v>
       </c>
-      <c r="DS35" s="17">
+      <c r="DT35" s="17">
         <v>2.5286384906550481</v>
       </c>
-      <c r="DT35" s="17">
+      <c r="DU35" s="17">
         <v>1501.4221963984996</v>
       </c>
-      <c r="DU35" s="17">
+      <c r="DV35" s="17">
         <v>264.62401217761874</v>
       </c>
-      <c r="DV35" s="17">
+      <c r="DW35" s="17">
         <v>640.07804606920092</v>
       </c>
-      <c r="DW35" s="17">
+      <c r="DX35" s="17">
         <v>466.15521888163198</v>
       </c>
-      <c r="DX35" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="DY35" s="17">
+        <v>1992.8908108888081</v>
+      </c>
+      <c r="DZ35" s="17">
         <v>1034.6395436893827</v>
       </c>
-      <c r="DZ35" s="17">
-[...3 lines deleted...]
-    <row r="36" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EA35" s="17">
+        <v>458.71045906994379</v>
+      </c>
+      <c r="EB35" s="17">
+        <v>833.04965817218397</v>
+      </c>
+    </row>
+    <row r="36" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="18" t="s">
         <v>152</v>
       </c>
       <c r="C36" s="17">
         <v>19.739233541091714</v>
       </c>
       <c r="D36" s="17">
         <v>128.76419099370889</v>
       </c>
       <c r="E36" s="17">
         <v>586.85267173908403</v>
       </c>
       <c r="F36" s="17">
         <v>-165.9265510227151</v>
       </c>
       <c r="G36" s="17">
         <v>582.05353923127609</v>
       </c>
       <c r="H36" s="17">
         <v>407.76858830283305</v>
       </c>
       <c r="I36" s="17">
         <v>-102.7310168673838</v>
       </c>
       <c r="J36" s="17">
@@ -14005,360 +14197,366 @@
       <c r="T36" s="17">
         <v>57.793155346624033</v>
       </c>
       <c r="U36" s="17">
         <v>198.56123060095405</v>
       </c>
       <c r="V36" s="17">
         <v>768.01329830990903</v>
       </c>
       <c r="W36" s="17">
         <v>223.64067613134696</v>
       </c>
       <c r="X36" s="17">
         <v>359.20310045857195</v>
       </c>
       <c r="Y36" s="17">
         <v>916.90435527605405</v>
       </c>
       <c r="Z36" s="17">
         <v>857.1308905225776</v>
       </c>
       <c r="AA36" s="17">
         <v>2354.9988380644818</v>
       </c>
       <c r="AB36" s="17">
+        <v>3909.6046376250529</v>
+      </c>
+      <c r="AC36" s="17">
         <v>3.2026406488731403</v>
       </c>
-      <c r="AC36" s="17">
+      <c r="AD36" s="17">
         <v>-4.7573602081837683</v>
       </c>
-      <c r="AD36" s="17">
+      <c r="AE36" s="17">
         <v>-9.245463921996258</v>
       </c>
-      <c r="AE36" s="17">
+      <c r="AF36" s="17">
         <v>30.539417022398599</v>
       </c>
-      <c r="AF36" s="17">
+      <c r="AG36" s="17">
         <v>58.743993057514125</v>
       </c>
-      <c r="AG36" s="17">
+      <c r="AH36" s="17">
         <v>33.731761818108197</v>
       </c>
-      <c r="AH36" s="17">
+      <c r="AI36" s="17">
         <v>-24.676495346186009</v>
       </c>
-      <c r="AI36" s="17">
+      <c r="AJ36" s="17">
         <v>60.964931464272595</v>
       </c>
-      <c r="AJ36" s="17">
+      <c r="AK36" s="17">
         <v>120.33467633453789</v>
       </c>
-      <c r="AK36" s="17">
+      <c r="AL36" s="17">
         <v>18.618829777159466</v>
       </c>
-      <c r="AL36" s="17">
+      <c r="AM36" s="17">
         <v>94.017880718777178</v>
       </c>
-      <c r="AM36" s="17">
+      <c r="AN36" s="17">
         <v>353.88128490860947</v>
       </c>
-      <c r="AN36" s="17">
+      <c r="AO36" s="17">
         <v>-82.366399112040028</v>
       </c>
-      <c r="AO36" s="17">
+      <c r="AP36" s="17">
         <v>-64.615377372240019</v>
       </c>
-      <c r="AP36" s="17">
+      <c r="AQ36" s="17">
         <v>118.12776889112733</v>
       </c>
-      <c r="AQ36" s="17">
+      <c r="AR36" s="17">
         <v>-137.07254342956242</v>
       </c>
-      <c r="AR36" s="17">
+      <c r="AS36" s="17">
         <v>306.51564629085675</v>
       </c>
-      <c r="AS36" s="17">
+      <c r="AT36" s="17">
         <v>143.52902321127058</v>
       </c>
-      <c r="AT36" s="17">
+      <c r="AU36" s="17">
         <v>-61.615883057206688</v>
       </c>
-      <c r="AU36" s="17">
+      <c r="AV36" s="17">
         <v>193.62475278635546</v>
       </c>
-      <c r="AV36" s="17">
+      <c r="AW36" s="17">
         <v>-0.2953892171213246</v>
       </c>
-      <c r="AW36" s="17">
+      <c r="AX36" s="17">
         <v>150.0039710018184</v>
       </c>
-      <c r="AX36" s="17">
+      <c r="AY36" s="17">
         <v>208.52992494970533</v>
       </c>
-      <c r="AY36" s="17">
+      <c r="AZ36" s="17">
         <v>49.530081568430596</v>
       </c>
-      <c r="AZ36" s="17">
+      <c r="BA36" s="17">
         <v>9.0940407543205595</v>
       </c>
-      <c r="BA36" s="17">
+      <c r="BB36" s="17">
         <v>-228.95755930610744</v>
       </c>
-      <c r="BB36" s="17">
+      <c r="BC36" s="17">
         <v>-119.53340174139737</v>
       </c>
-      <c r="BC36" s="17">
+      <c r="BD36" s="17">
         <v>236.66590342580048</v>
       </c>
-      <c r="BD36" s="17">
+      <c r="BE36" s="17">
         <v>-156.19908088417165</v>
       </c>
-      <c r="BE36" s="17">
+      <c r="BF36" s="17">
         <v>64.068743798377938</v>
       </c>
-      <c r="BF36" s="17">
+      <c r="BG36" s="17">
         <v>-162.52388210738269</v>
       </c>
-      <c r="BG36" s="17">
+      <c r="BH36" s="17">
         <v>-64.010949724902076</v>
       </c>
-      <c r="BH36" s="17">
+      <c r="BI36" s="17">
         <v>-29.141244931370899</v>
       </c>
-      <c r="BI36" s="17">
+      <c r="BJ36" s="17">
         <v>-102.13932052591159</v>
       </c>
-      <c r="BJ36" s="17">
+      <c r="BK36" s="17">
         <v>40.524666043327308</v>
       </c>
-      <c r="BK36" s="17">
+      <c r="BL36" s="17">
         <v>502.73390965894657</v>
       </c>
-      <c r="BL36" s="17">
+      <c r="BM36" s="17">
         <v>-227.92052284000258</v>
       </c>
-      <c r="BM36" s="17">
+      <c r="BN36" s="17">
         <v>-7.7246522211494639</v>
       </c>
-      <c r="BN36" s="17">
+      <c r="BO36" s="17">
         <v>104.81075201210615</v>
       </c>
-      <c r="BO36" s="17">
+      <c r="BP36" s="17">
         <v>217.07177799225948</v>
       </c>
-      <c r="BP36" s="17">
+      <c r="BQ36" s="17">
         <v>-246.29896648641162</v>
       </c>
-      <c r="BQ36" s="17">
+      <c r="BR36" s="17">
         <v>27.858101237728825</v>
       </c>
-      <c r="BR36" s="17">
+      <c r="BS36" s="17">
         <v>-109.97085995258752</v>
       </c>
-      <c r="BS36" s="17">
+      <c r="BT36" s="17">
         <v>-0.99541147546029052</v>
       </c>
-      <c r="BT36" s="17">
+      <c r="BU36" s="17">
         <v>-13.774532107016199</v>
       </c>
-      <c r="BU36" s="17">
+      <c r="BV36" s="17">
         <v>88.733643310606951</v>
       </c>
-      <c r="BV36" s="17">
+      <c r="BW36" s="17">
         <v>-356.98818207304913</v>
       </c>
-      <c r="BW36" s="17">
+      <c r="BX36" s="17">
         <v>-61.406288031177994</v>
       </c>
-      <c r="BX36" s="17">
+      <c r="BY36" s="17">
         <v>-180.91599559818087</v>
       </c>
-      <c r="BY36" s="17">
+      <c r="BZ36" s="17">
         <v>212.32686582012153</v>
       </c>
-      <c r="BZ36" s="17">
+      <c r="CA36" s="17">
         <v>127.41818671621087</v>
       </c>
-      <c r="CA36" s="17">
+      <c r="CB36" s="17">
         <v>120.09159498261985</v>
       </c>
-      <c r="CB36" s="17">
+      <c r="CC36" s="17">
         <v>-50.374520800650558</v>
       </c>
-      <c r="CC36" s="17">
+      <c r="CD36" s="17">
         <v>-82.377834003713104</v>
       </c>
-      <c r="CD36" s="17">
+      <c r="CE36" s="17">
         <v>46.570585605686418</v>
       </c>
-      <c r="CE36" s="17">
+      <c r="CF36" s="17">
         <v>-96.091349908289487</v>
       </c>
-      <c r="CF36" s="17">
+      <c r="CG36" s="17">
         <v>46.358201619095006</v>
       </c>
-      <c r="CG36" s="17">
+      <c r="CH36" s="17">
         <v>-32.483394810075033</v>
       </c>
-      <c r="CH36" s="17">
+      <c r="CI36" s="17">
         <v>316.02026159275601</v>
       </c>
-      <c r="CI36" s="17">
+      <c r="CJ36" s="17">
         <v>135.22206381931801</v>
       </c>
-      <c r="CJ36" s="17">
+      <c r="CK36" s="17">
         <v>90.086240210229974</v>
       </c>
-      <c r="CK36" s="17">
+      <c r="CL36" s="17">
         <v>-43.807807086348973</v>
       </c>
-      <c r="CL36" s="17">
+      <c r="CM36" s="17">
         <v>78.896914735606003</v>
       </c>
-      <c r="CM36" s="17">
+      <c r="CN36" s="17">
         <v>61.344035100749004</v>
       </c>
-      <c r="CN36" s="17">
+      <c r="CO36" s="17">
         <v>15.547050615747018</v>
       </c>
-      <c r="CO36" s="17">
+      <c r="CP36" s="17">
         <v>-219.48670342950294</v>
       </c>
-      <c r="CP36" s="17">
+      <c r="CQ36" s="17">
         <v>49.043946963491024</v>
       </c>
-      <c r="CQ36" s="17">
+      <c r="CR36" s="17">
         <v>209.94253222563805</v>
       </c>
-      <c r="CR36" s="17">
+      <c r="CS36" s="17">
         <v>-113.22476456281402</v>
       </c>
-      <c r="CS36" s="17">
+      <c r="CT36" s="17">
         <v>40.753811046473999</v>
       </c>
-      <c r="CT36" s="17">
+      <c r="CU36" s="17">
         <v>16.342430253209997</v>
       </c>
-      <c r="CU36" s="17">
+      <c r="CV36" s="17">
         <v>113.92167860975405</v>
       </c>
-      <c r="CV36" s="17">
+      <c r="CW36" s="17">
         <v>7.0510697608999919</v>
       </c>
-      <c r="CW36" s="17">
+      <c r="CX36" s="17">
         <v>-99.309915330156002</v>
       </c>
-      <c r="CX36" s="17">
+      <c r="CY36" s="17">
         <v>341.95280523389818</v>
       </c>
-      <c r="CY36" s="17">
+      <c r="CZ36" s="17">
         <v>-51.132729063688117</v>
       </c>
-      <c r="CZ36" s="17">
+      <c r="DA36" s="17">
         <v>141.77206276949696</v>
       </c>
-      <c r="DA36" s="17">
+      <c r="DB36" s="17">
         <v>126.239172801712</v>
       </c>
-      <c r="DB36" s="17">
+      <c r="DC36" s="17">
         <v>193.62765298607604</v>
       </c>
-      <c r="DC36" s="17">
+      <c r="DD36" s="17">
         <v>306.37440975262399</v>
       </c>
-      <c r="DD36" s="17">
+      <c r="DE36" s="17">
         <v>-13.040242983626037</v>
       </c>
-      <c r="DE36" s="17">
+      <c r="DF36" s="17">
         <v>16.051048827751007</v>
       </c>
-      <c r="DF36" s="17">
+      <c r="DG36" s="17">
         <v>164.55181650003004</v>
       </c>
-      <c r="DG36" s="17">
+      <c r="DH36" s="17">
         <v>56.078053787191948</v>
       </c>
-      <c r="DH36" s="17">
+      <c r="DI36" s="17">
         <v>69.051679254015966</v>
       </c>
-      <c r="DI36" s="17">
+      <c r="DJ36" s="17">
         <v>52.30864156112505</v>
       </c>
-      <c r="DJ36" s="17">
+      <c r="DK36" s="17">
         <v>298.68576880787697</v>
       </c>
-      <c r="DK36" s="17">
+      <c r="DL36" s="17">
         <v>-60.84298916444606</v>
       </c>
-      <c r="DL36" s="17">
+      <c r="DM36" s="17">
         <v>-56.458462875795036</v>
       </c>
-      <c r="DM36" s="17">
+      <c r="DN36" s="17">
         <v>64.038446230784928</v>
       </c>
-      <c r="DN36" s="17">
+      <c r="DO36" s="17">
         <v>443.9533105057991</v>
       </c>
-      <c r="DO36" s="17">
+      <c r="DP36" s="17">
         <v>465.37106141526499</v>
       </c>
-      <c r="DP36" s="17">
+      <c r="DQ36" s="17">
         <v>-153.67560591309513</v>
       </c>
-      <c r="DQ36" s="17">
+      <c r="DR36" s="17">
         <v>600.11360347536379</v>
       </c>
-      <c r="DR36" s="17">
+      <c r="DS36" s="17">
         <v>367.77044045080299</v>
       </c>
-      <c r="DS36" s="17">
+      <c r="DT36" s="17">
         <v>42.922452509506002</v>
       </c>
-      <c r="DT36" s="17">
+      <c r="DU36" s="17">
         <v>1101.7887823211427</v>
       </c>
-      <c r="DU36" s="17">
+      <c r="DV36" s="17">
         <v>544.09770887255263</v>
       </c>
-      <c r="DV36" s="17">
+      <c r="DW36" s="17">
         <v>511.12431282324928</v>
       </c>
-      <c r="DW36" s="17">
+      <c r="DX36" s="17">
         <v>197.98803404753733</v>
       </c>
-      <c r="DX36" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="DY36" s="17">
+        <v>2035.5496133953952</v>
+      </c>
+      <c r="DZ36" s="17">
         <v>875.93496928717195</v>
       </c>
-      <c r="DZ36" s="17">
-[...3 lines deleted...]
-    <row r="37" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EA36" s="17">
+        <v>496.17577397540578</v>
+      </c>
+      <c r="EB36" s="17">
+        <v>501.94428096707981</v>
+      </c>
+    </row>
+    <row r="37" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="18" t="s">
         <v>122</v>
       </c>
       <c r="C37" s="17">
         <v>0</v>
       </c>
       <c r="D37" s="17">
         <v>0</v>
       </c>
       <c r="E37" s="17">
         <v>0</v>
       </c>
       <c r="F37" s="17">
         <v>0</v>
       </c>
       <c r="G37" s="17">
         <v>0</v>
       </c>
       <c r="H37" s="17">
         <v>0</v>
       </c>
       <c r="I37" s="17">
         <v>0</v>
       </c>
       <c r="J37" s="17">
@@ -14394,51 +14592,51 @@
       <c r="T37" s="17">
         <v>0</v>
       </c>
       <c r="U37" s="17">
         <v>0</v>
       </c>
       <c r="V37" s="17">
         <v>0</v>
       </c>
       <c r="W37" s="17">
         <v>0</v>
       </c>
       <c r="X37" s="17">
         <v>0</v>
       </c>
       <c r="Y37" s="17">
         <v>0</v>
       </c>
       <c r="Z37" s="17">
         <v>-1094.1968692600001</v>
       </c>
       <c r="AA37" s="17">
         <v>-1129.0499825599998</v>
       </c>
       <c r="AB37" s="17">
-        <v>0</v>
+        <v>-1001.4722892199998</v>
       </c>
       <c r="AC37" s="17">
         <v>0</v>
       </c>
       <c r="AD37" s="17">
         <v>0</v>
       </c>
       <c r="AE37" s="17">
         <v>0</v>
       </c>
       <c r="AF37" s="17">
         <v>0</v>
       </c>
       <c r="AG37" s="17">
         <v>0</v>
       </c>
       <c r="AH37" s="17">
         <v>0</v>
       </c>
       <c r="AI37" s="17">
         <v>0</v>
       </c>
       <c r="AJ37" s="17">
         <v>0</v>
       </c>
@@ -14670,84 +14868,90 @@
       <c r="DH37" s="17">
         <v>0</v>
       </c>
       <c r="DI37" s="17">
         <v>0</v>
       </c>
       <c r="DJ37" s="17">
         <v>0</v>
       </c>
       <c r="DK37" s="17">
         <v>0</v>
       </c>
       <c r="DL37" s="17">
         <v>0</v>
       </c>
       <c r="DM37" s="17">
         <v>0</v>
       </c>
       <c r="DN37" s="17">
         <v>0</v>
       </c>
       <c r="DO37" s="17">
         <v>0</v>
       </c>
       <c r="DP37" s="17">
+        <v>0</v>
+      </c>
+      <c r="DQ37" s="17">
         <v>-732.41336068999999</v>
       </c>
-      <c r="DQ37" s="17">
+      <c r="DR37" s="17">
         <v>-173.74162486</v>
       </c>
-      <c r="DR37" s="17">
+      <c r="DS37" s="17">
         <v>4.7988469700000005</v>
       </c>
-      <c r="DS37" s="17">
+      <c r="DT37" s="17">
         <v>-192.84073068000001</v>
       </c>
-      <c r="DT37" s="17">
+      <c r="DU37" s="17">
         <v>-122.80222790999994</v>
       </c>
-      <c r="DU37" s="17">
+      <c r="DV37" s="17">
         <v>-197.98049389999932</v>
       </c>
-      <c r="DV37" s="17">
+      <c r="DW37" s="17">
         <v>-296.81888264000008</v>
       </c>
-      <c r="DW37" s="17">
+      <c r="DX37" s="17">
         <v>-511.44837811000048</v>
       </c>
-      <c r="DX37" s="17">
+      <c r="DY37" s="17">
         <v>170.23086948000031</v>
       </c>
-      <c r="DY37" s="17">
+      <c r="DZ37" s="17">
         <v>-364.08808556000014</v>
       </c>
-      <c r="DZ37" s="17">
+      <c r="EA37" s="17">
         <v>-358.89644795999959</v>
       </c>
-    </row>
-    <row r="38" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EB37" s="17">
+        <v>-448.71862518000034</v>
+      </c>
+    </row>
+    <row r="38" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="10" t="s">
         <v>123</v>
       </c>
       <c r="C38" s="17">
         <v>0</v>
       </c>
       <c r="D38" s="17">
         <v>0</v>
       </c>
       <c r="E38" s="17">
         <v>0</v>
       </c>
       <c r="F38" s="17">
         <v>0</v>
       </c>
       <c r="G38" s="17">
         <v>0</v>
       </c>
       <c r="H38" s="17">
         <v>0</v>
       </c>
       <c r="I38" s="17">
         <v>0.05</v>
       </c>
       <c r="J38" s="17">
@@ -14783,51 +14987,51 @@
       <c r="T38" s="17">
         <v>0</v>
       </c>
       <c r="U38" s="17">
         <v>0</v>
       </c>
       <c r="V38" s="17">
         <v>-9.9498000001000175E-2</v>
       </c>
       <c r="W38" s="17">
         <v>0</v>
       </c>
       <c r="X38" s="17">
         <v>6.9997291640000006</v>
       </c>
       <c r="Y38" s="17">
         <v>12.835644312747</v>
       </c>
       <c r="Z38" s="17">
         <v>8.8597319761889999</v>
       </c>
       <c r="AA38" s="17">
         <v>21.437784611804993</v>
       </c>
       <c r="AB38" s="17">
-        <v>0</v>
+        <v>33.329702494628002</v>
       </c>
       <c r="AC38" s="17">
         <v>0</v>
       </c>
       <c r="AD38" s="17">
         <v>0</v>
       </c>
       <c r="AE38" s="17">
         <v>0</v>
       </c>
       <c r="AF38" s="17">
         <v>0</v>
       </c>
       <c r="AG38" s="17">
         <v>0</v>
       </c>
       <c r="AH38" s="17">
         <v>0</v>
       </c>
       <c r="AI38" s="17">
         <v>0</v>
       </c>
       <c r="AJ38" s="17">
         <v>0</v>
       </c>
@@ -14864,279 +15068,285 @@
       <c r="AU38" s="17">
         <v>0</v>
       </c>
       <c r="AV38" s="17">
         <v>0</v>
       </c>
       <c r="AW38" s="17">
         <v>0</v>
       </c>
       <c r="AX38" s="17">
         <v>0</v>
       </c>
       <c r="AY38" s="17">
         <v>0</v>
       </c>
       <c r="AZ38" s="17">
         <v>0</v>
       </c>
       <c r="BA38" s="17">
         <v>0</v>
       </c>
       <c r="BB38" s="17">
         <v>0</v>
       </c>
       <c r="BC38" s="17">
+        <v>0</v>
+      </c>
+      <c r="BD38" s="17">
         <v>0.05</v>
       </c>
-      <c r="BD38" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="BE38" s="17">
         <v>0</v>
       </c>
       <c r="BF38" s="17">
+        <v>0</v>
+      </c>
+      <c r="BG38" s="17">
         <v>-0.05</v>
       </c>
-      <c r="BG38" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="BH38" s="17">
         <v>0</v>
       </c>
       <c r="BI38" s="17">
         <v>0</v>
       </c>
       <c r="BJ38" s="17">
         <v>0</v>
       </c>
       <c r="BK38" s="17">
         <v>0</v>
       </c>
       <c r="BL38" s="17">
         <v>0</v>
       </c>
       <c r="BM38" s="17">
         <v>0</v>
       </c>
       <c r="BN38" s="17">
         <v>0</v>
       </c>
       <c r="BO38" s="17">
         <v>0</v>
       </c>
       <c r="BP38" s="17">
         <v>0</v>
       </c>
       <c r="BQ38" s="17">
         <v>0</v>
       </c>
       <c r="BR38" s="17">
+        <v>0</v>
+      </c>
+      <c r="BS38" s="17">
         <v>1.5051780804561465</v>
       </c>
-      <c r="BS38" s="17">
+      <c r="BT38" s="17">
         <v>2.9773970091619837E-2</v>
       </c>
-      <c r="BT38" s="17">
+      <c r="BU38" s="17">
         <v>2.9126719220967857E-2</v>
       </c>
-      <c r="BU38" s="17">
+      <c r="BV38" s="17">
         <v>2.9450340696679997E-2</v>
       </c>
-      <c r="BV38" s="17">
+      <c r="BW38" s="17">
         <v>-8.8365180776463798E-2</v>
       </c>
-      <c r="BW38" s="17">
+      <c r="BX38" s="17">
         <v>2.9692630768500747E-2</v>
       </c>
-      <c r="BX38" s="17">
+      <c r="BY38" s="17">
         <v>2.9369869646944477E-2</v>
       </c>
-      <c r="BY38" s="17">
+      <c r="BZ38" s="17">
         <v>2.9369880197730763E-2</v>
       </c>
-      <c r="BZ38" s="17">
+      <c r="CA38" s="17">
         <v>-8.8418230405174283E-2</v>
       </c>
-      <c r="CA38" s="17">
+      <c r="CB38" s="17">
         <v>2.9773970457001309E-2</v>
       </c>
-      <c r="CB38" s="17">
+      <c r="CC38" s="17">
         <v>2.9126719054778358E-2</v>
       </c>
-      <c r="CC38" s="17">
+      <c r="CD38" s="17">
         <v>2.9450340239138367E-2</v>
       </c>
-      <c r="CD38" s="17">
+      <c r="CE38" s="17">
         <v>-8.8351029316985491E-2</v>
       </c>
-      <c r="CE38" s="17">
+      <c r="CF38" s="17">
         <v>2.977396966673887E-2</v>
       </c>
-      <c r="CF38" s="17">
+      <c r="CG38" s="17">
         <v>2.9864551139000002E-2</v>
       </c>
-      <c r="CG38" s="17">
+      <c r="CH38" s="17">
         <v>3.0196390263E-2</v>
       </c>
-      <c r="CH38" s="17">
+      <c r="CI38" s="17">
         <v>-8.9092970613000005E-2</v>
       </c>
-      <c r="CI38" s="17">
+      <c r="CJ38" s="17">
         <v>3.0528209387000002E-2</v>
       </c>
-      <c r="CJ38" s="17">
+      <c r="CK38" s="17">
         <v>2.9864551139000002E-2</v>
       </c>
-      <c r="CK38" s="17">
+      <c r="CL38" s="17">
         <v>3.0196390263E-2</v>
       </c>
-      <c r="CL38" s="17">
+      <c r="CM38" s="17">
         <v>-1.601887226593</v>
       </c>
-      <c r="CM38" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="CN38" s="17">
         <v>0</v>
       </c>
       <c r="CO38" s="17">
         <v>0</v>
       </c>
       <c r="CP38" s="17">
         <v>0</v>
       </c>
       <c r="CQ38" s="17">
         <v>0</v>
       </c>
       <c r="CR38" s="17">
         <v>0</v>
       </c>
       <c r="CS38" s="17">
         <v>0</v>
       </c>
       <c r="CT38" s="17">
         <v>0</v>
       </c>
       <c r="CU38" s="17">
         <v>0</v>
       </c>
       <c r="CV38" s="17">
         <v>0</v>
       </c>
       <c r="CW38" s="17">
         <v>0</v>
       </c>
       <c r="CX38" s="17">
         <v>0</v>
       </c>
       <c r="CY38" s="17">
         <v>0</v>
       </c>
       <c r="CZ38" s="17">
         <v>0</v>
       </c>
       <c r="DA38" s="17">
+        <v>0</v>
+      </c>
+      <c r="DB38" s="17">
         <v>1.0226433666609998</v>
       </c>
-      <c r="DB38" s="17">
+      <c r="DC38" s="17">
         <v>-1.1221413666619999</v>
       </c>
-      <c r="DC38" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="DD38" s="17">
         <v>0</v>
       </c>
       <c r="DE38" s="17">
         <v>0</v>
       </c>
       <c r="DF38" s="17">
         <v>0</v>
       </c>
       <c r="DG38" s="17">
         <v>0</v>
       </c>
       <c r="DH38" s="17">
         <v>0</v>
       </c>
       <c r="DI38" s="17">
+        <v>0</v>
+      </c>
+      <c r="DJ38" s="17">
         <v>5.9223443040000001</v>
       </c>
-      <c r="DJ38" s="17">
+      <c r="DK38" s="17">
         <v>3.4184930000000002E-2</v>
       </c>
-      <c r="DK38" s="17">
+      <c r="DL38" s="17">
         <v>1.0431999299999999</v>
       </c>
-      <c r="DL38" s="17">
+      <c r="DM38" s="17">
         <v>2.6383240100000003</v>
       </c>
-      <c r="DM38" s="17">
+      <c r="DN38" s="17">
         <v>1.6859272479139997</v>
       </c>
-      <c r="DN38" s="17">
+      <c r="DO38" s="17">
         <v>3.8042137129219999</v>
       </c>
-      <c r="DO38" s="17">
+      <c r="DP38" s="17">
         <v>4.7071793419110017</v>
       </c>
-      <c r="DP38" s="17">
+      <c r="DQ38" s="17">
         <v>-3.6606556720449999</v>
       </c>
-      <c r="DQ38" s="17">
+      <c r="DR38" s="17">
         <v>6.473928029594</v>
       </c>
-      <c r="DR38" s="17">
+      <c r="DS38" s="17">
         <v>2.9330647386959998</v>
       </c>
-      <c r="DS38" s="17">
+      <c r="DT38" s="17">
         <v>3.1133948799439994</v>
       </c>
-      <c r="DT38" s="17">
+      <c r="DU38" s="17">
         <v>12.565931460027999</v>
       </c>
-      <c r="DU38" s="17">
+      <c r="DV38" s="17">
         <v>7.5617895961859993</v>
       </c>
-      <c r="DV38" s="17">
+      <c r="DW38" s="17">
         <v>-0.59581765814100307</v>
       </c>
-      <c r="DW38" s="17">
+      <c r="DX38" s="17">
         <v>1.9058812137319965</v>
       </c>
-      <c r="DX38" s="17">
+      <c r="DY38" s="17">
         <v>19.069805629748004</v>
       </c>
-      <c r="DY38" s="17">
+      <c r="DZ38" s="17">
         <v>5.1576830396139997</v>
       </c>
-      <c r="DZ38" s="17">
-[...3 lines deleted...]
-    <row r="39" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EA38" s="17">
+        <v>6.8351877025049976</v>
+      </c>
+      <c r="EB38" s="17">
+        <v>2.2670261227610018</v>
+      </c>
+    </row>
+    <row r="39" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="10" t="s">
         <v>124</v>
       </c>
       <c r="C39" s="17">
         <v>19.739233541091714</v>
       </c>
       <c r="D39" s="17">
         <v>128.76419099370889</v>
       </c>
       <c r="E39" s="17">
         <v>566.59357624814356</v>
       </c>
       <c r="F39" s="17">
         <v>-180.05647927535117</v>
       </c>
       <c r="G39" s="17">
         <v>589.9816426157488</v>
       </c>
       <c r="H39" s="17">
         <v>371.44200481703677</v>
       </c>
       <c r="I39" s="17">
         <v>-161.86575862328141</v>
       </c>
       <c r="J39" s="17">
@@ -15172,360 +15382,366 @@
       <c r="T39" s="17">
         <v>-91.626656730722999</v>
       </c>
       <c r="U39" s="17">
         <v>-55.751675501088897</v>
       </c>
       <c r="V39" s="17">
         <v>203.74442723261291</v>
       </c>
       <c r="W39" s="17">
         <v>-104.73097000397703</v>
       </c>
       <c r="X39" s="17">
         <v>151.96779024873501</v>
       </c>
       <c r="Y39" s="17">
         <v>380.44275141306809</v>
       </c>
       <c r="Z39" s="17">
         <v>128.31591707346195</v>
       </c>
       <c r="AA39" s="17">
         <v>1063.4447434226272</v>
       </c>
       <c r="AB39" s="17">
+        <v>3160.000999614017</v>
+      </c>
+      <c r="AC39" s="17">
         <v>3.2026406488731403</v>
       </c>
-      <c r="AC39" s="17">
+      <c r="AD39" s="17">
         <v>-4.7573602081837683</v>
       </c>
-      <c r="AD39" s="17">
+      <c r="AE39" s="17">
         <v>-9.245463921996258</v>
       </c>
-      <c r="AE39" s="17">
+      <c r="AF39" s="17">
         <v>30.539417022398599</v>
       </c>
-      <c r="AF39" s="17">
+      <c r="AG39" s="17">
         <v>58.743993057514125</v>
       </c>
-      <c r="AG39" s="17">
+      <c r="AH39" s="17">
         <v>33.731761818108197</v>
       </c>
-      <c r="AH39" s="17">
+      <c r="AI39" s="17">
         <v>-24.676495346186009</v>
       </c>
-      <c r="AI39" s="17">
+      <c r="AJ39" s="17">
         <v>60.964931464272595</v>
       </c>
-      <c r="AJ39" s="17">
+      <c r="AK39" s="17">
         <v>116.12859900989868</v>
       </c>
-      <c r="AK39" s="17">
+      <c r="AL39" s="17">
         <v>21.858762211192847</v>
       </c>
-      <c r="AL39" s="17">
+      <c r="AM39" s="17">
         <v>93.873685820549426</v>
       </c>
-      <c r="AM39" s="17">
+      <c r="AN39" s="17">
         <v>334.73252920650253</v>
       </c>
-      <c r="AN39" s="17">
+      <c r="AO39" s="17">
         <v>-71.958167803122208</v>
       </c>
-      <c r="AO39" s="17">
+      <c r="AP39" s="17">
         <v>-72.690997620578841</v>
       </c>
-      <c r="AP39" s="17">
+      <c r="AQ39" s="17">
         <v>108.26011327029167</v>
       </c>
-      <c r="AQ39" s="17">
+      <c r="AR39" s="17">
         <v>-143.66742712194178</v>
       </c>
-      <c r="AR39" s="17">
+      <c r="AS39" s="17">
         <v>299.69218483680748</v>
       </c>
-      <c r="AS39" s="17">
+      <c r="AT39" s="17">
         <v>142.30781457418891</v>
       </c>
-      <c r="AT39" s="17">
+      <c r="AU39" s="17">
         <v>-48.589952993810087</v>
       </c>
-      <c r="AU39" s="17">
+      <c r="AV39" s="17">
         <v>196.57159619856245</v>
       </c>
-      <c r="AV39" s="17">
+      <c r="AW39" s="17">
         <v>5.0171099094407321</v>
       </c>
-      <c r="AW39" s="17">
+      <c r="AX39" s="17">
         <v>136.36659310504416</v>
       </c>
-      <c r="AX39" s="17">
+      <c r="AY39" s="17">
         <v>180.65187610295342</v>
       </c>
-      <c r="AY39" s="17">
+      <c r="AZ39" s="17">
         <v>49.406425699598458</v>
       </c>
-      <c r="AZ39" s="17">
+      <c r="BA39" s="17">
         <v>14.816539394037591</v>
       </c>
-      <c r="BA39" s="17">
+      <c r="BB39" s="17">
         <v>-243.31746498762141</v>
       </c>
-      <c r="BB39" s="17">
+      <c r="BC39" s="17">
         <v>-87.920807234408358</v>
       </c>
-      <c r="BC39" s="17">
+      <c r="BD39" s="17">
         <v>154.55597420471076</v>
       </c>
-      <c r="BD39" s="17">
+      <c r="BE39" s="17">
         <v>-99.248281297175254</v>
       </c>
-      <c r="BE39" s="17">
+      <c r="BF39" s="17">
         <v>-29.210039962221799</v>
       </c>
-      <c r="BF39" s="17">
+      <c r="BG39" s="17">
         <v>-62.566244430678125</v>
       </c>
-      <c r="BG39" s="17">
+      <c r="BH39" s="17">
         <v>-76.741793521042609</v>
       </c>
-      <c r="BH39" s="17">
+      <c r="BI39" s="17">
         <v>-32.239313743170214</v>
       </c>
-      <c r="BI39" s="17">
+      <c r="BJ39" s="17">
         <v>-123.85753479691675</v>
       </c>
-      <c r="BJ39" s="17">
+      <c r="BK39" s="17">
         <v>-6.8025617891377124</v>
       </c>
-      <c r="BK39" s="17">
+      <c r="BL39" s="17">
         <v>389.37835692575311</v>
       </c>
-      <c r="BL39" s="17">
+      <c r="BM39" s="17">
         <v>-196.61138936800467</v>
       </c>
-      <c r="BM39" s="17">
+      <c r="BN39" s="17">
         <v>0.40561481987838555</v>
       </c>
-      <c r="BN39" s="17">
+      <c r="BO39" s="17">
         <v>94.327276635841244</v>
       </c>
-      <c r="BO39" s="17">
+      <c r="BP39" s="17">
         <v>154.40398023304411</v>
       </c>
-      <c r="BP39" s="17">
+      <c r="BQ39" s="17">
         <v>-228.1804084113013</v>
       </c>
-      <c r="BQ39" s="17">
+      <c r="BR39" s="17">
         <v>80.774148238459219</v>
       </c>
-      <c r="BR39" s="17">
+      <c r="BS39" s="17">
         <v>-110.10219083373963</v>
       </c>
-      <c r="BS39" s="17">
+      <c r="BT39" s="17">
         <v>26.291696640983115</v>
       </c>
-      <c r="BT39" s="17">
+      <c r="BU39" s="17">
         <v>-21.609921233302284</v>
       </c>
-      <c r="BU39" s="17">
+      <c r="BV39" s="17">
         <v>63.841650840669573</v>
       </c>
-      <c r="BV39" s="17">
+      <c r="BW39" s="17">
         <v>-314.02412752267611</v>
       </c>
-      <c r="BW39" s="17">
+      <c r="BX39" s="17">
         <v>-68.120390377541497</v>
       </c>
-      <c r="BX39" s="17">
+      <c r="BY39" s="17">
         <v>-197.54561319117306</v>
       </c>
-      <c r="BY39" s="17">
+      <c r="BZ39" s="17">
         <v>223.49964555748747</v>
       </c>
-      <c r="BZ39" s="17">
+      <c r="CA39" s="17">
         <v>125.32233853646255</v>
       </c>
-      <c r="CA39" s="17">
+      <c r="CB39" s="17">
         <v>104.00241657195347</v>
       </c>
-      <c r="CB39" s="17">
+      <c r="CC39" s="17">
         <v>-16.61455490289671</v>
       </c>
-      <c r="CC39" s="17">
+      <c r="CD39" s="17">
         <v>-128.67625728326075</v>
       </c>
-      <c r="CD39" s="17">
+      <c r="CE39" s="17">
         <v>19.543629004803257</v>
       </c>
-      <c r="CE39" s="17">
+      <c r="CF39" s="17">
         <v>-115.11869808070639</v>
       </c>
-      <c r="CF39" s="17">
+      <c r="CG39" s="17">
         <v>-2.4750136282169986</v>
       </c>
-      <c r="CG39" s="17">
+      <c r="CH39" s="17">
         <v>-45.430645360963027</v>
       </c>
-      <c r="CH39" s="17">
+      <c r="CI39" s="17">
         <v>380.09096223284206</v>
       </c>
-      <c r="CI39" s="17">
+      <c r="CJ39" s="17">
         <v>78.358723927622009</v>
       </c>
-      <c r="CJ39" s="17">
+      <c r="CK39" s="17">
         <v>15.448381020069991</v>
       </c>
-      <c r="CK39" s="17">
+      <c r="CL39" s="17">
         <v>5.8794239340480035</v>
       </c>
-      <c r="CL39" s="17">
+      <c r="CM39" s="17">
         <v>9.7013104978329974</v>
       </c>
-      <c r="CM39" s="17">
+      <c r="CN39" s="17">
         <v>109.201621152358</v>
       </c>
-      <c r="CN39" s="17">
+      <c r="CO39" s="17">
         <v>13.902131915552019</v>
       </c>
-      <c r="CO39" s="17">
+      <c r="CP39" s="17">
         <v>-236.22925196430293</v>
       </c>
-      <c r="CP39" s="17">
+      <c r="CQ39" s="17">
         <v>50.923233996536027</v>
       </c>
-      <c r="CQ39" s="17">
+      <c r="CR39" s="17">
         <v>169.30783441442506</v>
       </c>
-      <c r="CR39" s="17">
+      <c r="CS39" s="17">
         <v>-130.65588698394802</v>
       </c>
-      <c r="CS39" s="17">
+      <c r="CT39" s="17">
         <v>-27.364117359147002</v>
       </c>
-      <c r="CT39" s="17">
+      <c r="CU39" s="17">
         <v>23.775260373094</v>
       </c>
-      <c r="CU39" s="17">
+      <c r="CV39" s="17">
         <v>42.618087239278033</v>
       </c>
-      <c r="CV39" s="17">
+      <c r="CW39" s="17">
         <v>-120.75385057496503</v>
       </c>
-      <c r="CW39" s="17">
+      <c r="CX39" s="17">
         <v>-102.40367120474698</v>
       </c>
-      <c r="CX39" s="17">
+      <c r="CY39" s="17">
         <v>341.68096085981921</v>
       </c>
-      <c r="CY39" s="17">
+      <c r="CZ39" s="17">
         <v>-174.27511458119611</v>
       </c>
-      <c r="CZ39" s="17">
+      <c r="DA39" s="17">
         <v>157.39242213067195</v>
       </c>
-      <c r="DA39" s="17">
+      <c r="DB39" s="17">
         <v>-32.730098661502012</v>
       </c>
-      <c r="DB39" s="17">
+      <c r="DC39" s="17">
         <v>4.0142766149970495</v>
       </c>
-      <c r="DC39" s="17">
+      <c r="DD39" s="17">
         <v>75.067827148445943</v>
       </c>
-      <c r="DD39" s="17">
+      <c r="DE39" s="17">
         <v>-61.85710529008</v>
       </c>
-      <c r="DE39" s="17">
+      <c r="DF39" s="17">
         <v>2.7361017662509992</v>
       </c>
-      <c r="DF39" s="17">
+      <c r="DG39" s="17">
         <v>-11.223102963713021</v>
       </c>
-      <c r="DG39" s="17">
+      <c r="DH39" s="17">
         <v>-34.386863516435014</v>
       </c>
-      <c r="DH39" s="17">
+      <c r="DI39" s="17">
         <v>38.25761905561501</v>
       </c>
-      <c r="DI39" s="17">
+      <c r="DJ39" s="17">
         <v>48.065667683972038</v>
       </c>
-      <c r="DJ39" s="17">
+      <c r="DK39" s="17">
         <v>32.966287461921979</v>
       </c>
-      <c r="DK39" s="17">
+      <c r="DL39" s="17">
         <v>32.678216047225995</v>
       </c>
-      <c r="DL39" s="17">
+      <c r="DM39" s="17">
         <v>-46.937761705678</v>
       </c>
-      <c r="DM39" s="17">
+      <c r="DN39" s="17">
         <v>-24.724433891767998</v>
       </c>
-      <c r="DN39" s="17">
+      <c r="DO39" s="17">
         <v>311.79192132451607</v>
       </c>
-      <c r="DO39" s="17">
+      <c r="DP39" s="17">
         <v>140.31302568599799</v>
       </c>
-      <c r="DP39" s="17">
+      <c r="DQ39" s="17">
         <v>159.188853854846</v>
       </c>
-      <c r="DQ39" s="17">
+      <c r="DR39" s="17">
         <v>68.604921129224962</v>
       </c>
-      <c r="DR39" s="17">
+      <c r="DS39" s="17">
         <v>59.211144004930986</v>
       </c>
-      <c r="DS39" s="17">
+      <c r="DT39" s="17">
         <v>-158.68900191554002</v>
       </c>
-      <c r="DT39" s="17">
+      <c r="DU39" s="17">
         <v>433.9234086440909</v>
       </c>
-      <c r="DU39" s="17">
+      <c r="DV39" s="17">
         <v>41.190714997918008</v>
       </c>
-      <c r="DV39" s="17">
+      <c r="DW39" s="17">
         <v>130.65617322904112</v>
       </c>
-      <c r="DW39" s="17">
+      <c r="DX39" s="17">
         <v>457.67444655157703</v>
       </c>
-      <c r="DX39" s="17">
+      <c r="DY39" s="17">
         <v>1151.28511411867</v>
       </c>
-      <c r="DY39" s="17">
+      <c r="DZ39" s="17">
         <v>1222.5535116596679</v>
       </c>
-      <c r="DZ39" s="17">
+      <c r="EA39" s="17">
         <v>182.97731235173222</v>
       </c>
-    </row>
-    <row r="40" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EB39" s="17">
+        <v>603.18506148394715</v>
+      </c>
+    </row>
+    <row r="40" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="10" t="s">
         <v>125</v>
       </c>
       <c r="C40" s="17">
         <v>0</v>
       </c>
       <c r="D40" s="17">
         <v>0</v>
       </c>
       <c r="E40" s="17">
         <v>20.259095490940513</v>
       </c>
       <c r="F40" s="17">
         <v>14.129928252636041</v>
       </c>
       <c r="G40" s="17">
         <v>-7.9281033844726458</v>
       </c>
       <c r="H40" s="17">
         <v>36.326583485796228</v>
       </c>
       <c r="I40" s="17">
         <v>59.084741755897639</v>
       </c>
       <c r="J40" s="17">
@@ -15561,360 +15777,366 @@
       <c r="T40" s="17">
         <v>149.41981207734702</v>
       </c>
       <c r="U40" s="17">
         <v>254.31290610204297</v>
       </c>
       <c r="V40" s="17">
         <v>564.36836907729707</v>
       </c>
       <c r="W40" s="17">
         <v>328.371646135324</v>
       </c>
       <c r="X40" s="17">
         <v>200.23558104583691</v>
       </c>
       <c r="Y40" s="17">
         <v>523.62595955023903</v>
       </c>
       <c r="Z40" s="17">
         <v>1814.1521107329268</v>
       </c>
       <c r="AA40" s="17">
         <v>2399.1662925900496</v>
       </c>
       <c r="AB40" s="17">
-        <v>0</v>
+        <v>1717.7462247364072</v>
       </c>
       <c r="AC40" s="17">
         <v>0</v>
       </c>
       <c r="AD40" s="17">
         <v>0</v>
       </c>
       <c r="AE40" s="17">
         <v>0</v>
       </c>
       <c r="AF40" s="17">
         <v>0</v>
       </c>
       <c r="AG40" s="17">
         <v>0</v>
       </c>
       <c r="AH40" s="17">
         <v>0</v>
       </c>
       <c r="AI40" s="17">
         <v>0</v>
       </c>
       <c r="AJ40" s="17">
+        <v>0</v>
+      </c>
+      <c r="AK40" s="17">
         <v>4.2060773246392067</v>
       </c>
-      <c r="AK40" s="17">
+      <c r="AL40" s="17">
         <v>-3.2399324340333799</v>
       </c>
-      <c r="AL40" s="17">
+      <c r="AM40" s="17">
         <v>0.14419489822775727</v>
       </c>
-      <c r="AM40" s="17">
+      <c r="AN40" s="17">
         <v>19.148755702106929</v>
       </c>
-      <c r="AN40" s="17">
+      <c r="AO40" s="17">
         <v>-10.408231308917815</v>
       </c>
-      <c r="AO40" s="17">
+      <c r="AP40" s="17">
         <v>8.0756202483388204</v>
       </c>
-      <c r="AP40" s="17">
+      <c r="AQ40" s="17">
         <v>9.8676556208356683</v>
       </c>
-      <c r="AQ40" s="17">
+      <c r="AR40" s="17">
         <v>6.5948836923793683</v>
       </c>
-      <c r="AR40" s="17">
+      <c r="AS40" s="17">
         <v>6.8234614540492693</v>
       </c>
-      <c r="AS40" s="17">
+      <c r="AT40" s="17">
         <v>1.2212086370816781</v>
       </c>
-      <c r="AT40" s="17">
+      <c r="AU40" s="17">
         <v>-13.025930063396599</v>
       </c>
-      <c r="AU40" s="17">
+      <c r="AV40" s="17">
         <v>-2.9468434122069946</v>
       </c>
-      <c r="AV40" s="17">
+      <c r="AW40" s="17">
         <v>-5.3124991265620567</v>
       </c>
-      <c r="AW40" s="17">
+      <c r="AX40" s="17">
         <v>13.637377896774247</v>
       </c>
-      <c r="AX40" s="17">
+      <c r="AY40" s="17">
         <v>27.878048846751899</v>
       </c>
-      <c r="AY40" s="17">
+      <c r="AZ40" s="17">
         <v>0.12365586883213872</v>
       </c>
-      <c r="AZ40" s="17">
+      <c r="BA40" s="17">
         <v>-5.7224986397170303</v>
       </c>
-      <c r="BA40" s="17">
+      <c r="BB40" s="17">
         <v>14.359905681513975</v>
       </c>
-      <c r="BB40" s="17">
+      <c r="BC40" s="17">
         <v>-31.612594506989019</v>
       </c>
-      <c r="BC40" s="17">
+      <c r="BD40" s="17">
         <v>82.059929221089718</v>
       </c>
-      <c r="BD40" s="17">
+      <c r="BE40" s="17">
         <v>-56.950799586996389</v>
       </c>
-      <c r="BE40" s="17">
+      <c r="BF40" s="17">
         <v>93.278783760599737</v>
       </c>
-      <c r="BF40" s="17">
+      <c r="BG40" s="17">
         <v>-99.907637676704567</v>
       </c>
-      <c r="BG40" s="17">
+      <c r="BH40" s="17">
         <v>12.73084379614053</v>
       </c>
-      <c r="BH40" s="17">
+      <c r="BI40" s="17">
         <v>3.0980688117993145</v>
       </c>
-      <c r="BI40" s="17">
+      <c r="BJ40" s="17">
         <v>21.71821427100517</v>
       </c>
-      <c r="BJ40" s="17">
+      <c r="BK40" s="17">
         <v>47.32722783246502</v>
       </c>
-      <c r="BK40" s="17">
+      <c r="BL40" s="17">
         <v>113.35555273319343</v>
       </c>
-      <c r="BL40" s="17">
+      <c r="BM40" s="17">
         <v>-31.309133471997917</v>
       </c>
-      <c r="BM40" s="17">
+      <c r="BN40" s="17">
         <v>-8.1302670410278495</v>
       </c>
-      <c r="BN40" s="17">
+      <c r="BO40" s="17">
         <v>10.483475376264906</v>
       </c>
-      <c r="BO40" s="17">
+      <c r="BP40" s="17">
         <v>62.667797759215368</v>
       </c>
-      <c r="BP40" s="17">
+      <c r="BQ40" s="17">
         <v>-18.118558075110304</v>
       </c>
-      <c r="BQ40" s="17">
+      <c r="BR40" s="17">
         <v>-52.916047000730394</v>
       </c>
-      <c r="BR40" s="17">
+      <c r="BS40" s="17">
         <v>-1.3738471993040404</v>
       </c>
-      <c r="BS40" s="17">
+      <c r="BT40" s="17">
         <v>-27.316882086535024</v>
       </c>
-      <c r="BT40" s="17">
+      <c r="BU40" s="17">
         <v>7.806262407065117</v>
       </c>
-      <c r="BU40" s="17">
+      <c r="BV40" s="17">
         <v>24.862542129240701</v>
       </c>
-      <c r="BV40" s="17">
+      <c r="BW40" s="17">
         <v>-42.875689369596543</v>
       </c>
-      <c r="BW40" s="17">
+      <c r="BX40" s="17">
         <v>6.6844097155950069</v>
       </c>
-      <c r="BX40" s="17">
+      <c r="BY40" s="17">
         <v>16.600247723345248</v>
       </c>
-      <c r="BY40" s="17">
+      <c r="BZ40" s="17">
         <v>-11.202149617563665</v>
       </c>
-      <c r="BZ40" s="17">
+      <c r="CA40" s="17">
         <v>2.1842664101534872</v>
       </c>
-      <c r="CA40" s="17">
+      <c r="CB40" s="17">
         <v>16.059404440209377</v>
       </c>
-      <c r="CB40" s="17">
+      <c r="CC40" s="17">
         <v>-33.789092616808631</v>
       </c>
-      <c r="CC40" s="17">
+      <c r="CD40" s="17">
         <v>46.26897293930849</v>
       </c>
-      <c r="CD40" s="17">
+      <c r="CE40" s="17">
         <v>27.115307630200149</v>
       </c>
-      <c r="CE40" s="17">
+      <c r="CF40" s="17">
         <v>18.997574202750165</v>
       </c>
-      <c r="CF40" s="17">
+      <c r="CG40" s="17">
         <v>48.803350696173005</v>
       </c>
-      <c r="CG40" s="17">
+      <c r="CH40" s="17">
         <v>12.917054160624993</v>
       </c>
-      <c r="CH40" s="17">
+      <c r="CI40" s="17">
         <v>-63.981607669473007</v>
       </c>
-      <c r="CI40" s="17">
+      <c r="CJ40" s="17">
         <v>56.832811682309014</v>
       </c>
-      <c r="CJ40" s="17">
+      <c r="CK40" s="17">
         <v>74.607994639020987</v>
       </c>
-      <c r="CK40" s="17">
+      <c r="CL40" s="17">
         <v>-49.71742741065998</v>
       </c>
-      <c r="CL40" s="17">
+      <c r="CM40" s="17">
         <v>70.797491464366004</v>
       </c>
-      <c r="CM40" s="17">
+      <c r="CN40" s="17">
         <v>-47.857586051608997</v>
       </c>
-      <c r="CN40" s="17">
+      <c r="CO40" s="17">
         <v>1.6449187001949985</v>
       </c>
-      <c r="CO40" s="17">
+      <c r="CP40" s="17">
         <v>16.742548534800001</v>
       </c>
-      <c r="CP40" s="17">
+      <c r="CQ40" s="17">
         <v>-1.8792870330449993</v>
       </c>
-      <c r="CQ40" s="17">
+      <c r="CR40" s="17">
         <v>40.634697811213002</v>
       </c>
-      <c r="CR40" s="17">
+      <c r="CS40" s="17">
         <v>17.431122421134006</v>
       </c>
-      <c r="CS40" s="17">
+      <c r="CT40" s="17">
         <v>68.117928405621001</v>
       </c>
-      <c r="CT40" s="17">
+      <c r="CU40" s="17">
         <v>-7.4328301198840041</v>
       </c>
-      <c r="CU40" s="17">
+      <c r="CV40" s="17">
         <v>71.303591370476013</v>
       </c>
-      <c r="CV40" s="17">
+      <c r="CW40" s="17">
         <v>127.80492033586502</v>
       </c>
-      <c r="CW40" s="17">
+      <c r="CX40" s="17">
         <v>3.0937558745909799</v>
       </c>
-      <c r="CX40" s="17">
+      <c r="CY40" s="17">
         <v>0.27184437407898621</v>
       </c>
-      <c r="CY40" s="17">
+      <c r="CZ40" s="17">
         <v>123.14238551750799</v>
       </c>
-      <c r="CZ40" s="17">
+      <c r="DA40" s="17">
         <v>-15.620359361175</v>
       </c>
-      <c r="DA40" s="17">
+      <c r="DB40" s="17">
         <v>157.94662809655301</v>
       </c>
-      <c r="DB40" s="17">
+      <c r="DC40" s="17">
         <v>190.73551773774099</v>
       </c>
-      <c r="DC40" s="17">
+      <c r="DD40" s="17">
         <v>231.30658260417803</v>
       </c>
-      <c r="DD40" s="17">
+      <c r="DE40" s="17">
         <v>48.816862306453963</v>
       </c>
-      <c r="DE40" s="17">
+      <c r="DF40" s="17">
         <v>13.314947061500007</v>
       </c>
-      <c r="DF40" s="17">
+      <c r="DG40" s="17">
         <v>175.77491946374306</v>
       </c>
-      <c r="DG40" s="17">
+      <c r="DH40" s="17">
         <v>90.464917303626962</v>
       </c>
-      <c r="DH40" s="17">
+      <c r="DI40" s="17">
         <v>30.794060198400956</v>
       </c>
-      <c r="DI40" s="17">
+      <c r="DJ40" s="17">
         <v>-1.6793704268469849</v>
       </c>
-      <c r="DJ40" s="17">
+      <c r="DK40" s="17">
         <v>265.68529641595501</v>
       </c>
-      <c r="DK40" s="17">
+      <c r="DL40" s="17">
         <v>-94.564405141672054</v>
       </c>
-      <c r="DL40" s="17">
+      <c r="DM40" s="17">
         <v>-12.159025180117037</v>
       </c>
-      <c r="DM40" s="17">
+      <c r="DN40" s="17">
         <v>87.076952874638934</v>
       </c>
-      <c r="DN40" s="17">
+      <c r="DO40" s="17">
         <v>128.35717546836108</v>
       </c>
-      <c r="DO40" s="17">
+      <c r="DP40" s="17">
         <v>320.35085638735603</v>
       </c>
-      <c r="DP40" s="17">
+      <c r="DQ40" s="17">
         <v>423.20955659410384</v>
       </c>
-      <c r="DQ40" s="17">
+      <c r="DR40" s="17">
         <v>698.77637917654488</v>
       </c>
-      <c r="DR40" s="17">
+      <c r="DS40" s="17">
         <v>300.82738473717603</v>
       </c>
-      <c r="DS40" s="17">
+      <c r="DT40" s="17">
         <v>391.338790225102</v>
       </c>
-      <c r="DT40" s="17">
+      <c r="DU40" s="17">
         <v>778.10167012702368</v>
       </c>
-      <c r="DU40" s="17">
+      <c r="DV40" s="17">
         <v>693.32569817844796</v>
       </c>
-      <c r="DV40" s="17">
+      <c r="DW40" s="17">
         <v>677.88283989234924</v>
       </c>
-      <c r="DW40" s="17">
+      <c r="DX40" s="17">
         <v>249.85608439222875</v>
       </c>
-      <c r="DX40" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="DY40" s="17">
-        <v>12.311860147890137</v>
+        <v>694.96382416697691</v>
       </c>
       <c r="DZ40" s="17">
-        <v>662.12532032888919</v>
-[...2 lines deleted...]
-    <row r="41" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>12.311860147890116</v>
+      </c>
+      <c r="EA40" s="17">
+        <v>665.25972188116816</v>
+      </c>
+      <c r="EB40" s="17">
+        <v>345.21081854037197</v>
+      </c>
+    </row>
+    <row r="41" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="18" t="s">
         <v>153</v>
       </c>
       <c r="C41" s="17">
         <v>5.0654684423578917</v>
       </c>
       <c r="D41" s="17">
         <v>14.782047875991385</v>
       </c>
       <c r="E41" s="17">
         <v>-14.663058466937157</v>
       </c>
       <c r="F41" s="17">
         <v>-13.471092525228624</v>
       </c>
       <c r="G41" s="17">
         <v>135.46230742216392</v>
       </c>
       <c r="H41" s="17">
         <v>-19.518631882640054</v>
       </c>
       <c r="I41" s="17">
         <v>257.42248482266075</v>
       </c>
       <c r="J41" s="17">
@@ -15950,360 +16172,366 @@
       <c r="T41" s="17">
         <v>29.680994050080038</v>
       </c>
       <c r="U41" s="17">
         <v>13.589467670542987</v>
       </c>
       <c r="V41" s="17">
         <v>-26.036803477468002</v>
       </c>
       <c r="W41" s="17">
         <v>0.94335552546698997</v>
       </c>
       <c r="X41" s="17">
         <v>132.995300381135</v>
       </c>
       <c r="Y41" s="17">
         <v>-121.85615277461285</v>
       </c>
       <c r="Z41" s="17">
         <v>-2343.2343396301749</v>
       </c>
       <c r="AA41" s="17">
         <v>517.28063546246949</v>
       </c>
       <c r="AB41" s="17">
+        <v>409.68583419526595</v>
+      </c>
+      <c r="AC41" s="17">
         <v>0.68184544240004807</v>
       </c>
-      <c r="AC41" s="17">
+      <c r="AD41" s="17">
         <v>0.10022721118585581</v>
       </c>
-      <c r="AD41" s="17">
+      <c r="AE41" s="17">
         <v>-9.9977789359206835</v>
       </c>
-      <c r="AE41" s="17">
+      <c r="AF41" s="17">
         <v>14.28117472469267</v>
       </c>
-      <c r="AF41" s="17">
+      <c r="AG41" s="17">
         <v>-4.9416637624865949</v>
       </c>
-      <c r="AG41" s="17">
+      <c r="AH41" s="17">
         <v>11.156949267869868</v>
       </c>
-      <c r="AH41" s="17">
+      <c r="AI41" s="17">
         <v>-22.382583531277277</v>
       </c>
-      <c r="AI41" s="17">
+      <c r="AJ41" s="17">
         <v>30.94934590188539</v>
       </c>
-      <c r="AJ41" s="17">
+      <c r="AK41" s="17">
         <v>-12.903162477344333</v>
       </c>
-      <c r="AK41" s="17">
+      <c r="AL41" s="17">
         <v>-4.7385865558026801</v>
       </c>
-      <c r="AL41" s="17">
+      <c r="AM41" s="17">
         <v>-4.9042291593124947</v>
       </c>
-      <c r="AM41" s="17">
+      <c r="AN41" s="17">
         <v>7.8829197255223509</v>
       </c>
-      <c r="AN41" s="17">
+      <c r="AO41" s="17">
         <v>-2.7331822851622087</v>
       </c>
-      <c r="AO41" s="17">
+      <c r="AP41" s="17">
         <v>-5.1413932275164242</v>
       </c>
-      <c r="AP41" s="17">
+      <c r="AQ41" s="17">
         <v>-4.0558866995355842</v>
       </c>
-      <c r="AQ41" s="17">
+      <c r="AR41" s="17">
         <v>-1.5406303130144083</v>
       </c>
-      <c r="AR41" s="17">
+      <c r="AS41" s="17">
         <v>86.202185276991798</v>
       </c>
-      <c r="AS41" s="17">
+      <c r="AT41" s="17">
         <v>30.5325736281379</v>
       </c>
-      <c r="AT41" s="17">
+      <c r="AU41" s="17">
         <v>13.668456597053192</v>
       </c>
-      <c r="AU41" s="17">
+      <c r="AV41" s="17">
         <v>5.0590919199810145</v>
       </c>
-      <c r="AV41" s="17">
+      <c r="AW41" s="17">
         <v>-4.0308242026290397</v>
       </c>
-      <c r="AW41" s="17">
+      <c r="AX41" s="17">
         <v>-11.547106077918453</v>
       </c>
-      <c r="AX41" s="17">
+      <c r="AY41" s="17">
         <v>4.0364609248655539</v>
       </c>
-      <c r="AY41" s="17">
+      <c r="AZ41" s="17">
         <v>-7.9771625269581135</v>
       </c>
-      <c r="AZ41" s="17">
+      <c r="BA41" s="17">
         <v>-23.209466971608421</v>
       </c>
-      <c r="BA41" s="17">
+      <c r="BB41" s="17">
         <v>287.43598466895685</v>
       </c>
-      <c r="BB41" s="17">
+      <c r="BC41" s="17">
         <v>-3.2606802160909183</v>
       </c>
-      <c r="BC41" s="17">
+      <c r="BD41" s="17">
         <v>-3.5433526585967456</v>
       </c>
-      <c r="BD41" s="17">
+      <c r="BE41" s="17">
         <v>17.947258135551458</v>
       </c>
-      <c r="BE41" s="17">
+      <c r="BF41" s="17">
         <v>15.394379270280625</v>
       </c>
-      <c r="BF41" s="17">
+      <c r="BG41" s="17">
         <v>-165.44152895011612</v>
       </c>
-      <c r="BG41" s="17">
+      <c r="BH41" s="17">
         <v>26.666151195023293</v>
       </c>
-      <c r="BH41" s="17">
+      <c r="BI41" s="17">
         <v>-62.756036439011766</v>
       </c>
-      <c r="BI41" s="17">
+      <c r="BJ41" s="17">
         <v>5.4317710189527633</v>
       </c>
-      <c r="BJ41" s="17">
+      <c r="BK41" s="17">
         <v>-20.277917532037918</v>
       </c>
-      <c r="BK41" s="17">
+      <c r="BL41" s="17">
         <v>175.25646063698778</v>
       </c>
-      <c r="BL41" s="17">
+      <c r="BM41" s="17">
         <v>18.843960071653889</v>
       </c>
-      <c r="BM41" s="17">
+      <c r="BN41" s="17">
         <v>-56.579820909287953</v>
       </c>
-      <c r="BN41" s="17">
+      <c r="BO41" s="17">
         <v>121.14990773701645</v>
       </c>
-      <c r="BO41" s="17">
+      <c r="BP41" s="17">
         <v>277.03974493470281</v>
       </c>
-      <c r="BP41" s="17">
+      <c r="BQ41" s="17">
         <v>111.05956524246699</v>
       </c>
-      <c r="BQ41" s="17">
+      <c r="BR41" s="17">
         <v>-190.78609397085134</v>
       </c>
-      <c r="BR41" s="17">
+      <c r="BS41" s="17">
         <v>202.50645919547716</v>
       </c>
-      <c r="BS41" s="17">
+      <c r="BT41" s="17">
         <v>-187.05040510638389</v>
       </c>
-      <c r="BT41" s="17">
+      <c r="BU41" s="17">
         <v>-244.91782340935492</v>
       </c>
-      <c r="BU41" s="17">
+      <c r="BV41" s="17">
         <v>29.253688859987978</v>
       </c>
-      <c r="BV41" s="17">
+      <c r="BW41" s="17">
         <v>43.664984483078726</v>
       </c>
-      <c r="BW41" s="17">
+      <c r="BX41" s="17">
         <v>-96.994766091277413</v>
       </c>
-      <c r="BX41" s="17">
+      <c r="BY41" s="17">
         <v>-9.9494832576258503</v>
       </c>
-      <c r="BY41" s="17">
+      <c r="BZ41" s="17">
         <v>-66.788749486273758</v>
       </c>
-      <c r="BZ41" s="17">
+      <c r="CA41" s="17">
         <v>21.632865754317951</v>
       </c>
-      <c r="CA41" s="17">
+      <c r="CB41" s="17">
         <v>-59.255028660885955</v>
       </c>
-      <c r="CB41" s="17">
+      <c r="CC41" s="17">
         <v>-70.098147230476712</v>
       </c>
-      <c r="CC41" s="17">
+      <c r="CD41" s="17">
         <v>-88.392709465624009</v>
       </c>
-      <c r="CD41" s="17">
+      <c r="CE41" s="17">
         <v>453.66884522358782</v>
       </c>
-      <c r="CE41" s="17">
+      <c r="CF41" s="17">
         <v>-223.28695911885626</v>
       </c>
-      <c r="CF41" s="17">
+      <c r="CG41" s="17">
         <v>18.287373741389011</v>
       </c>
-      <c r="CG41" s="17">
+      <c r="CH41" s="17">
         <v>18.331669222040002</v>
       </c>
-      <c r="CH41" s="17">
+      <c r="CI41" s="17">
         <v>-218.88171172091205</v>
       </c>
-      <c r="CI41" s="17">
+      <c r="CJ41" s="17">
         <v>-48.779191955555007</v>
       </c>
-      <c r="CJ41" s="17">
+      <c r="CK41" s="17">
         <v>-79.677025004827996</v>
       </c>
-      <c r="CK41" s="17">
+      <c r="CL41" s="17">
         <v>-54.096163810010012</v>
       </c>
-      <c r="CL41" s="17">
+      <c r="CM41" s="17">
         <v>-77.010672376951007</v>
       </c>
-      <c r="CM41" s="17">
+      <c r="CN41" s="17">
         <v>-15.823770799205009</v>
       </c>
-      <c r="CN41" s="17">
+      <c r="CO41" s="17">
         <v>-23.527808471684004</v>
       </c>
-      <c r="CO41" s="17">
+      <c r="CP41" s="17">
         <v>-35.780805087349002</v>
       </c>
-      <c r="CP41" s="17">
+      <c r="CQ41" s="17">
         <v>-27.796382506941985</v>
       </c>
-      <c r="CQ41" s="17">
+      <c r="CR41" s="17">
         <v>67.556062190996045</v>
       </c>
-      <c r="CR41" s="17">
+      <c r="CS41" s="17">
         <v>-44.181754871930984</v>
       </c>
-      <c r="CS41" s="17">
+      <c r="CT41" s="17">
         <v>12.318761005258006</v>
       </c>
-      <c r="CT41" s="17">
+      <c r="CU41" s="17">
         <v>56.58406001950901</v>
       </c>
-      <c r="CU41" s="17">
+      <c r="CV41" s="17">
         <v>4.9599278972440057</v>
       </c>
-      <c r="CV41" s="17">
+      <c r="CW41" s="17">
         <v>-1.4713671126420103</v>
       </c>
-      <c r="CW41" s="17">
+      <c r="CX41" s="17">
         <v>1.6714347289949951</v>
       </c>
-      <c r="CX41" s="17">
+      <c r="CY41" s="17">
         <v>18.475184164759</v>
       </c>
-      <c r="CY41" s="17">
+      <c r="CZ41" s="17">
         <v>-5.0857841105689987</v>
       </c>
-      <c r="CZ41" s="17">
+      <c r="DA41" s="17">
         <v>-2.9534734919920425E-3</v>
       </c>
-      <c r="DA41" s="17">
+      <c r="DB41" s="17">
         <v>-148.155876404418</v>
       </c>
-      <c r="DB41" s="17">
+      <c r="DC41" s="17">
         <v>126.861412838219</v>
       </c>
-      <c r="DC41" s="17">
+      <c r="DD41" s="17">
         <v>-4.7393864377770027</v>
       </c>
-      <c r="DD41" s="17">
+      <c r="DE41" s="17">
         <v>-5.6902788946269984</v>
       </c>
-      <c r="DE41" s="17">
+      <c r="DF41" s="17">
         <v>-0.97962009364901603</v>
       </c>
-      <c r="DF41" s="17">
+      <c r="DG41" s="17">
         <v>7.5785248361130053</v>
       </c>
-      <c r="DG41" s="17">
+      <c r="DH41" s="17">
         <v>3.4729677629999386E-2</v>
       </c>
-      <c r="DH41" s="17">
+      <c r="DI41" s="17">
         <v>20.338863876758005</v>
       </c>
-      <c r="DI41" s="17">
+      <c r="DJ41" s="17">
         <v>-8.3454638272410051</v>
       </c>
-      <c r="DJ41" s="17">
+      <c r="DK41" s="17">
         <v>-1.2097409740089942</v>
       </c>
-      <c r="DK41" s="17">
+      <c r="DL41" s="17">
         <v>122.211641305627</v>
       </c>
-      <c r="DL41" s="17">
+      <c r="DM41" s="17">
         <v>46.148032630558014</v>
       </c>
-      <c r="DM41" s="17">
+      <c r="DN41" s="17">
         <v>186.19344023346207</v>
       </c>
-      <c r="DN41" s="17">
+      <c r="DO41" s="17">
         <v>-285.814500773188</v>
       </c>
-      <c r="DO41" s="17">
+      <c r="DP41" s="17">
         <v>-68.383124865444941</v>
       </c>
-      <c r="DP41" s="17">
+      <c r="DQ41" s="17">
         <v>-2938.8448667049388</v>
       </c>
-      <c r="DQ41" s="17">
+      <c r="DR41" s="17">
         <v>381.61437833545608</v>
       </c>
-      <c r="DR41" s="17">
+      <c r="DS41" s="17">
         <v>254.38996275815902</v>
       </c>
-      <c r="DS41" s="17">
+      <c r="DT41" s="17">
         <v>-40.393814018850954</v>
       </c>
-      <c r="DT41" s="17">
+      <c r="DU41" s="17">
         <v>399.63341407735709</v>
       </c>
-      <c r="DU41" s="17">
+      <c r="DV41" s="17">
         <v>-279.47369669493389</v>
       </c>
-      <c r="DV41" s="17">
+      <c r="DW41" s="17">
         <v>128.95373324595161</v>
       </c>
-      <c r="DW41" s="17">
+      <c r="DX41" s="17">
         <v>268.16718483409466</v>
       </c>
-      <c r="DX41" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="DY41" s="17">
-        <v>158.7045744022108</v>
+        <v>-42.658802506586994</v>
       </c>
       <c r="DZ41" s="17">
+        <v>158.70457440221077</v>
+      </c>
+      <c r="EA41" s="17">
         <v>-37.46531490546198</v>
       </c>
-    </row>
-    <row r="42" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EB41" s="17">
+        <v>331.10537720510416</v>
+      </c>
+    </row>
+    <row r="42" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="18" t="s">
         <v>122</v>
       </c>
       <c r="C42" s="17">
         <v>0</v>
       </c>
       <c r="D42" s="17">
         <v>0</v>
       </c>
       <c r="E42" s="17">
         <v>0</v>
       </c>
       <c r="F42" s="17">
         <v>0</v>
       </c>
       <c r="G42" s="17">
         <v>0</v>
       </c>
       <c r="H42" s="17">
         <v>0</v>
       </c>
       <c r="I42" s="17">
         <v>0</v>
       </c>
       <c r="J42" s="17">
@@ -16339,51 +16567,51 @@
       <c r="T42" s="17">
         <v>0</v>
       </c>
       <c r="U42" s="17">
         <v>0</v>
       </c>
       <c r="V42" s="17">
         <v>0</v>
       </c>
       <c r="W42" s="17">
         <v>0</v>
       </c>
       <c r="X42" s="17">
         <v>0</v>
       </c>
       <c r="Y42" s="17">
         <v>0</v>
       </c>
       <c r="Z42" s="17">
         <v>-3345.5631409100001</v>
       </c>
       <c r="AA42" s="17">
         <v>0</v>
       </c>
       <c r="AB42" s="17">
-        <v>0</v>
+        <v>561.99053630000003</v>
       </c>
       <c r="AC42" s="17">
         <v>0</v>
       </c>
       <c r="AD42" s="17">
         <v>0</v>
       </c>
       <c r="AE42" s="17">
         <v>0</v>
       </c>
       <c r="AF42" s="17">
         <v>0</v>
       </c>
       <c r="AG42" s="17">
         <v>0</v>
       </c>
       <c r="AH42" s="17">
         <v>0</v>
       </c>
       <c r="AI42" s="17">
         <v>0</v>
       </c>
       <c r="AJ42" s="17">
         <v>0</v>
       </c>
@@ -16615,84 +16843,90 @@
       <c r="DH42" s="17">
         <v>0</v>
       </c>
       <c r="DI42" s="17">
         <v>0</v>
       </c>
       <c r="DJ42" s="17">
         <v>0</v>
       </c>
       <c r="DK42" s="17">
         <v>0</v>
       </c>
       <c r="DL42" s="17">
         <v>0</v>
       </c>
       <c r="DM42" s="17">
         <v>0</v>
       </c>
       <c r="DN42" s="17">
         <v>0</v>
       </c>
       <c r="DO42" s="17">
         <v>0</v>
       </c>
       <c r="DP42" s="17">
+        <v>0</v>
+      </c>
+      <c r="DQ42" s="17">
         <v>-3345.5631409100001</v>
       </c>
-      <c r="DQ42" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="DR42" s="17">
         <v>0</v>
       </c>
       <c r="DS42" s="17">
         <v>0</v>
       </c>
       <c r="DT42" s="17">
         <v>0</v>
       </c>
       <c r="DU42" s="17">
         <v>0</v>
       </c>
       <c r="DV42" s="17">
         <v>0</v>
       </c>
       <c r="DW42" s="17">
         <v>0</v>
       </c>
       <c r="DX42" s="17">
         <v>0</v>
       </c>
       <c r="DY42" s="17">
         <v>0</v>
       </c>
       <c r="DZ42" s="17">
+        <v>0</v>
+      </c>
+      <c r="EA42" s="17">
         <v>138.61130183</v>
       </c>
-    </row>
-    <row r="43" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EB42" s="17">
+        <v>423.37923447000003</v>
+      </c>
+    </row>
+    <row r="43" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="10" t="s">
         <v>123</v>
       </c>
       <c r="C43" s="17">
         <v>0</v>
       </c>
       <c r="D43" s="17">
         <v>0</v>
       </c>
       <c r="E43" s="17">
         <v>0</v>
       </c>
       <c r="F43" s="17">
         <v>0</v>
       </c>
       <c r="G43" s="17">
         <v>0</v>
       </c>
       <c r="H43" s="17">
         <v>0</v>
       </c>
       <c r="I43" s="17">
         <v>0</v>
       </c>
       <c r="J43" s="17">
@@ -17036,52 +17270,58 @@
       </c>
       <c r="DS43" s="17">
         <v>0</v>
       </c>
       <c r="DT43" s="17">
         <v>0</v>
       </c>
       <c r="DU43" s="17">
         <v>0</v>
       </c>
       <c r="DV43" s="17">
         <v>0</v>
       </c>
       <c r="DW43" s="17">
         <v>0</v>
       </c>
       <c r="DX43" s="17">
         <v>0</v>
       </c>
       <c r="DY43" s="17">
         <v>0</v>
       </c>
       <c r="DZ43" s="17">
         <v>0</v>
       </c>
-    </row>
-    <row r="44" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EA43" s="17">
+        <v>0</v>
+      </c>
+      <c r="EB43" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="10" t="s">
         <v>124</v>
       </c>
       <c r="C44" s="17">
         <v>5.0654684423578917</v>
       </c>
       <c r="D44" s="17">
         <v>14.782047875991385</v>
       </c>
       <c r="E44" s="17">
         <v>-20.887935065801727</v>
       </c>
       <c r="F44" s="17">
         <v>-7.3197451320780056</v>
       </c>
       <c r="G44" s="17">
         <v>135.47353175186305</v>
       </c>
       <c r="H44" s="17">
         <v>-19.518631882640054</v>
       </c>
       <c r="I44" s="17">
         <v>257.42248482266075</v>
       </c>
       <c r="J44" s="17">
@@ -17117,360 +17357,366 @@
       <c r="T44" s="17">
         <v>13.594814115941002</v>
       </c>
       <c r="U44" s="17">
         <v>13.288887568019994</v>
       </c>
       <c r="V44" s="17">
         <v>-22.052663584565</v>
       </c>
       <c r="W44" s="17">
         <v>2.3575076320339994</v>
       </c>
       <c r="X44" s="17">
         <v>113.189480888802</v>
       </c>
       <c r="Y44" s="17">
         <v>-164.15261373027784</v>
       </c>
       <c r="Z44" s="17">
         <v>779.30991914930621</v>
       </c>
       <c r="AA44" s="17">
         <v>401.82818749056753</v>
       </c>
       <c r="AB44" s="17">
+        <v>-221.86634520203825</v>
+      </c>
+      <c r="AC44" s="17">
         <v>0.68184544240004807</v>
       </c>
-      <c r="AC44" s="17">
+      <c r="AD44" s="17">
         <v>0.10022721118585581</v>
       </c>
-      <c r="AD44" s="17">
+      <c r="AE44" s="17">
         <v>-9.9977789359206835</v>
       </c>
-      <c r="AE44" s="17">
+      <c r="AF44" s="17">
         <v>14.28117472469267</v>
       </c>
-      <c r="AF44" s="17">
+      <c r="AG44" s="17">
         <v>-4.9416637624865949</v>
       </c>
-      <c r="AG44" s="17">
+      <c r="AH44" s="17">
         <v>11.156949267869868</v>
       </c>
-      <c r="AH44" s="17">
+      <c r="AI44" s="17">
         <v>-22.382583531277277</v>
       </c>
-      <c r="AI44" s="17">
+      <c r="AJ44" s="17">
         <v>30.94934590188539</v>
       </c>
-      <c r="AJ44" s="17">
+      <c r="AK44" s="17">
         <v>-14.446561493084527</v>
       </c>
-      <c r="AK44" s="17">
+      <c r="AL44" s="17">
         <v>-6.4555445535233504</v>
       </c>
-      <c r="AL44" s="17">
+      <c r="AM44" s="17">
         <v>-5.0631017663136708</v>
       </c>
-      <c r="AM44" s="17">
+      <c r="AN44" s="17">
         <v>5.0772727471198191</v>
       </c>
-      <c r="AN44" s="17">
+      <c r="AO44" s="17">
         <v>-7.2618318594530589</v>
       </c>
-      <c r="AO44" s="17">
+      <c r="AP44" s="17">
         <v>0.4383166164369266</v>
       </c>
-      <c r="AP44" s="17">
+      <c r="AQ44" s="17">
         <v>-0.49781601309990392</v>
       </c>
-      <c r="AQ44" s="17">
+      <c r="AR44" s="17">
         <v>1.5861240380298236E-3</v>
       </c>
-      <c r="AR44" s="17">
+      <c r="AS44" s="17">
         <v>85.730143383208059</v>
       </c>
-      <c r="AS44" s="17">
+      <c r="AT44" s="17">
         <v>31.015839851620782</v>
       </c>
-      <c r="AT44" s="17">
+      <c r="AU44" s="17">
         <v>13.668456597053192</v>
       </c>
-      <c r="AU44" s="17">
+      <c r="AV44" s="17">
         <v>5.0590919199810145</v>
       </c>
-      <c r="AV44" s="17">
+      <c r="AW44" s="17">
         <v>-4.0308242026290397</v>
       </c>
-      <c r="AW44" s="17">
+      <c r="AX44" s="17">
         <v>-11.547106077918453</v>
       </c>
-      <c r="AX44" s="17">
+      <c r="AY44" s="17">
         <v>4.0364609248655539</v>
       </c>
-      <c r="AY44" s="17">
+      <c r="AZ44" s="17">
         <v>-7.9771625269581135</v>
       </c>
-      <c r="AZ44" s="17">
+      <c r="BA44" s="17">
         <v>-23.209466971608421</v>
       </c>
-      <c r="BA44" s="17">
+      <c r="BB44" s="17">
         <v>287.43598466895685</v>
       </c>
-      <c r="BB44" s="17">
+      <c r="BC44" s="17">
         <v>-3.2606802160909183</v>
       </c>
-      <c r="BC44" s="17">
+      <c r="BD44" s="17">
         <v>-3.5433526585967456</v>
       </c>
-      <c r="BD44" s="17">
+      <c r="BE44" s="17">
         <v>17.823009156568844</v>
       </c>
-      <c r="BE44" s="17">
+      <c r="BF44" s="17">
         <v>15.315566472274668</v>
       </c>
-      <c r="BF44" s="17">
+      <c r="BG44" s="17">
         <v>-165.4758570553814</v>
       </c>
-      <c r="BG44" s="17">
+      <c r="BH44" s="17">
         <v>22.622524709732488</v>
       </c>
-      <c r="BH44" s="17">
+      <c r="BI44" s="17">
         <v>-58.476159261893571</v>
       </c>
-      <c r="BI44" s="17">
+      <c r="BJ44" s="17">
         <v>-0.27149318169199432</v>
       </c>
-      <c r="BJ44" s="17">
+      <c r="BK44" s="17">
         <v>-15.592720332635736</v>
       </c>
-      <c r="BK44" s="17">
+      <c r="BL44" s="17">
         <v>175.20730995688464</v>
       </c>
-      <c r="BL44" s="17">
+      <c r="BM44" s="17">
         <v>-2.0276104285699841</v>
       </c>
-      <c r="BM44" s="17">
+      <c r="BN44" s="17">
         <v>-56.680608149888457</v>
       </c>
-      <c r="BN44" s="17">
+      <c r="BO44" s="17">
         <v>123.09392082665752</v>
       </c>
-      <c r="BO44" s="17">
+      <c r="BP44" s="17">
         <v>277.0268792151827</v>
       </c>
-      <c r="BP44" s="17">
+      <c r="BQ44" s="17">
         <v>91.197474242755646</v>
       </c>
-      <c r="BQ44" s="17">
+      <c r="BR44" s="17">
         <v>-170.83669231059213</v>
       </c>
-      <c r="BR44" s="17">
+      <c r="BS44" s="17">
         <v>189.88896600967615</v>
       </c>
-      <c r="BS44" s="17">
+      <c r="BT44" s="17">
         <v>-208.05715846114717</v>
       </c>
-      <c r="BT44" s="17">
+      <c r="BU44" s="17">
         <v>-265.37355087025202</v>
       </c>
-      <c r="BU44" s="17">
+      <c r="BV44" s="17">
         <v>23.729612269061928</v>
       </c>
-      <c r="BV44" s="17">
+      <c r="BW44" s="17">
         <v>22.729872293635296</v>
       </c>
-      <c r="BW44" s="17">
+      <c r="BX44" s="17">
         <v>-86.650799721784011</v>
       </c>
-      <c r="BX44" s="17">
+      <c r="BY44" s="17">
         <v>-10.856412444682867</v>
       </c>
-      <c r="BY44" s="17">
+      <c r="BZ44" s="17">
         <v>-29.573566783010964</v>
       </c>
-      <c r="BZ44" s="17">
+      <c r="CA44" s="17">
         <v>41.6050481856836</v>
       </c>
-      <c r="CA44" s="17">
+      <c r="CB44" s="17">
         <v>-32.959249363958079</v>
       </c>
-      <c r="CB44" s="17">
+      <c r="CC44" s="17">
         <v>-99.822569334070465</v>
       </c>
-      <c r="CC44" s="17">
+      <c r="CD44" s="17">
         <v>-88.432673327772122</v>
       </c>
-      <c r="CD44" s="17">
+      <c r="CE44" s="17">
         <v>443.5631485753384</v>
       </c>
-      <c r="CE44" s="17">
+      <c r="CF44" s="17">
         <v>-189.57879028637029</v>
       </c>
-      <c r="CF44" s="17">
+      <c r="CG44" s="17">
         <v>28.287925561389013</v>
       </c>
-      <c r="CG44" s="17">
+      <c r="CH44" s="17">
         <v>18.310546126328003</v>
       </c>
-      <c r="CH44" s="17">
+      <c r="CI44" s="17">
         <v>-218.86086338425804</v>
       </c>
-      <c r="CI44" s="17">
+      <c r="CJ44" s="17">
         <v>-48.777295590445007</v>
       </c>
-      <c r="CJ44" s="17">
+      <c r="CK44" s="17">
         <v>-79.658963654527</v>
       </c>
-      <c r="CK44" s="17">
+      <c r="CL44" s="17">
         <v>-54.096163810010012</v>
       </c>
-      <c r="CL44" s="17">
+      <c r="CM44" s="17">
         <v>-77.010672376951007</v>
       </c>
-      <c r="CM44" s="17">
+      <c r="CN44" s="17">
         <v>-15.823865985468009</v>
       </c>
-      <c r="CN44" s="17">
+      <c r="CO44" s="17">
         <v>-23.527808191684006</v>
       </c>
-      <c r="CO44" s="17">
+      <c r="CP44" s="17">
         <v>-35.889311861323002</v>
       </c>
-      <c r="CP44" s="17">
+      <c r="CQ44" s="17">
         <v>-27.799432106941985</v>
       </c>
-      <c r="CQ44" s="17">
+      <c r="CR44" s="17">
         <v>-62.694432684712979</v>
       </c>
-      <c r="CR44" s="17">
+      <c r="CS44" s="17">
         <v>0.55615792149900001</v>
       </c>
-      <c r="CS44" s="17">
+      <c r="CT44" s="17">
         <v>2.3129806423820001</v>
       </c>
-      <c r="CT44" s="17">
+      <c r="CU44" s="17">
         <v>4.1015570487320003</v>
       </c>
-      <c r="CU44" s="17">
+      <c r="CV44" s="17">
         <v>6.6241185033280008</v>
       </c>
-      <c r="CV44" s="17">
+      <c r="CW44" s="17">
         <v>-4.4245304104210001</v>
       </c>
-      <c r="CW44" s="17">
+      <c r="CX44" s="17">
         <v>1.1761590742269998</v>
       </c>
-      <c r="CX44" s="17">
+      <c r="CY44" s="17">
         <v>19.849718396373994</v>
       </c>
-      <c r="CY44" s="17">
+      <c r="CZ44" s="17">
         <v>-3.3124594921599986</v>
       </c>
-      <c r="CZ44" s="17">
+      <c r="DA44" s="17">
         <v>-5.0070864006249991</v>
       </c>
-      <c r="DA44" s="17">
+      <c r="DB44" s="17">
         <v>0.95822907704700033</v>
       </c>
-      <c r="DB44" s="17">
+      <c r="DC44" s="17">
         <v>-24.680362272226002</v>
       </c>
-      <c r="DC44" s="17">
+      <c r="DD44" s="17">
         <v>6.6765560112389997</v>
       </c>
-      <c r="DD44" s="17">
+      <c r="DE44" s="17">
         <v>-3.8337936921840003</v>
       </c>
-      <c r="DE44" s="17">
+      <c r="DF44" s="17">
         <v>-2.5727265940910007</v>
       </c>
-      <c r="DF44" s="17">
+      <c r="DG44" s="17">
         <v>8.8431239404280007</v>
       </c>
-      <c r="DG44" s="17">
+      <c r="DH44" s="17">
         <v>-7.9096022119000506E-2</v>
       </c>
-      <c r="DH44" s="17">
+      <c r="DI44" s="17">
         <v>-3.7812409060000002E-3</v>
       </c>
-      <c r="DI44" s="17">
+      <c r="DJ44" s="17">
         <v>-8.2695563568279997</v>
       </c>
-      <c r="DJ44" s="17">
+      <c r="DK44" s="17">
         <v>-1.015896827931001</v>
       </c>
-      <c r="DK44" s="17">
+      <c r="DL44" s="17">
         <v>122.478715314467</v>
       </c>
-      <c r="DL44" s="17">
+      <c r="DM44" s="17">
         <v>46.885325554027013</v>
       </c>
-      <c r="DM44" s="17">
+      <c r="DN44" s="17">
         <v>186.67383768957907</v>
       </c>
-      <c r="DN44" s="17">
+      <c r="DO44" s="17">
         <v>-352.86314671567999</v>
       </c>
-      <c r="DO44" s="17">
+      <c r="DP44" s="17">
         <v>-44.848630258203947</v>
       </c>
-      <c r="DP44" s="17">
+      <c r="DQ44" s="17">
         <v>266.39518969265401</v>
       </c>
-      <c r="DQ44" s="17">
+      <c r="DR44" s="17">
         <v>308.23717327001606</v>
       </c>
-      <c r="DR44" s="17">
+      <c r="DS44" s="17">
         <v>155.11652325033904</v>
       </c>
-      <c r="DS44" s="17">
+      <c r="DT44" s="17">
         <v>49.561032936297075</v>
       </c>
-      <c r="DT44" s="17">
+      <c r="DU44" s="17">
         <v>281.54155534802908</v>
       </c>
-      <c r="DU44" s="17">
+      <c r="DV44" s="17">
         <v>-110.15321364746485</v>
       </c>
-      <c r="DV44" s="17">
+      <c r="DW44" s="17">
         <v>-86.400806595029366</v>
       </c>
-      <c r="DW44" s="17">
+      <c r="DX44" s="17">
         <v>316.84065238503268</v>
       </c>
-      <c r="DX44" s="17">
+      <c r="DY44" s="17">
         <v>-231.08442389299108</v>
       </c>
-      <c r="DY44" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="DZ44" s="17">
-        <v>-3.6095764247229702</v>
-[...2 lines deleted...]
-    <row r="45" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>44.951461819409673</v>
+      </c>
+      <c r="EA44" s="17">
+        <v>-3.6095764247229711</v>
+      </c>
+      <c r="EB44" s="17">
+        <v>-32.123806703733848</v>
+      </c>
+    </row>
+    <row r="45" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="10" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="17">
         <v>0</v>
       </c>
       <c r="D45" s="17">
         <v>0</v>
       </c>
       <c r="E45" s="17">
         <v>6.2248765988645722</v>
       </c>
       <c r="F45" s="17">
         <v>-6.15134739315062</v>
       </c>
       <c r="G45" s="17">
         <v>-1.1224329699139723E-2</v>
       </c>
       <c r="H45" s="17">
         <v>0</v>
       </c>
       <c r="I45" s="17">
         <v>0</v>
       </c>
       <c r="J45" s="17">
@@ -17506,360 +17752,366 @@
       <c r="T45" s="17">
         <v>16.086179934139043</v>
       </c>
       <c r="U45" s="17">
         <v>0.30058010252299106</v>
       </c>
       <c r="V45" s="17">
         <v>-3.9841398929029896</v>
       </c>
       <c r="W45" s="17">
         <v>-1.4141521065670086</v>
       </c>
       <c r="X45" s="17">
         <v>19.805819492333008</v>
       </c>
       <c r="Y45" s="17">
         <v>42.296460955664998</v>
       </c>
       <c r="Z45" s="17">
         <v>223.01888213051899</v>
       </c>
       <c r="AA45" s="17">
         <v>115.4524479719019</v>
       </c>
       <c r="AB45" s="17">
-        <v>0</v>
+        <v>69.561643097304128</v>
       </c>
       <c r="AC45" s="17">
         <v>0</v>
       </c>
       <c r="AD45" s="17">
         <v>0</v>
       </c>
       <c r="AE45" s="17">
         <v>0</v>
       </c>
       <c r="AF45" s="17">
         <v>0</v>
       </c>
       <c r="AG45" s="17">
         <v>0</v>
       </c>
       <c r="AH45" s="17">
         <v>0</v>
       </c>
       <c r="AI45" s="17">
         <v>0</v>
       </c>
       <c r="AJ45" s="17">
+        <v>0</v>
+      </c>
+      <c r="AK45" s="17">
         <v>1.5433990157401944</v>
       </c>
-      <c r="AK45" s="17">
+      <c r="AL45" s="17">
         <v>1.7169579977206704</v>
       </c>
-      <c r="AL45" s="17">
+      <c r="AM45" s="17">
         <v>0.1588726070011765</v>
       </c>
-      <c r="AM45" s="17">
+      <c r="AN45" s="17">
         <v>2.8056469784025313</v>
       </c>
-      <c r="AN45" s="17">
+      <c r="AO45" s="17">
         <v>4.5286495742908501</v>
       </c>
-      <c r="AO45" s="17">
+      <c r="AP45" s="17">
         <v>-5.579709843953351</v>
       </c>
-      <c r="AP45" s="17">
+      <c r="AQ45" s="17">
         <v>-3.5580706864356806</v>
       </c>
-      <c r="AQ45" s="17">
+      <c r="AR45" s="17">
         <v>-1.5422164370524383</v>
       </c>
-      <c r="AR45" s="17">
+      <c r="AS45" s="17">
         <v>0.47204189378374406</v>
       </c>
-      <c r="AS45" s="17">
+      <c r="AT45" s="17">
         <v>-0.48326622348288378</v>
       </c>
-      <c r="AT45" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="AU45" s="17">
         <v>0</v>
       </c>
       <c r="AV45" s="17">
         <v>0</v>
       </c>
       <c r="AW45" s="17">
         <v>0</v>
       </c>
       <c r="AX45" s="17">
         <v>0</v>
       </c>
       <c r="AY45" s="17">
         <v>0</v>
       </c>
       <c r="AZ45" s="17">
         <v>0</v>
       </c>
       <c r="BA45" s="17">
         <v>0</v>
       </c>
       <c r="BB45" s="17">
         <v>0</v>
       </c>
       <c r="BC45" s="17">
         <v>0</v>
       </c>
       <c r="BD45" s="17">
+        <v>0</v>
+      </c>
+      <c r="BE45" s="17">
         <v>0.12424897898261475</v>
       </c>
-      <c r="BE45" s="17">
+      <c r="BF45" s="17">
         <v>7.8812798005958237E-2</v>
       </c>
-      <c r="BF45" s="17">
+      <c r="BG45" s="17">
         <v>3.4328105265274175E-2</v>
       </c>
-      <c r="BG45" s="17">
+      <c r="BH45" s="17">
         <v>4.0436264852908055</v>
       </c>
-      <c r="BH45" s="17">
+      <c r="BI45" s="17">
         <v>-4.2798771771181974</v>
       </c>
-      <c r="BI45" s="17">
+      <c r="BJ45" s="17">
         <v>5.7032642006447576</v>
       </c>
-      <c r="BJ45" s="17">
+      <c r="BK45" s="17">
         <v>-4.6851971994021824</v>
       </c>
-      <c r="BK45" s="17">
+      <c r="BL45" s="17">
         <v>4.9150680103136571E-2</v>
       </c>
-      <c r="BL45" s="17">
+      <c r="BM45" s="17">
         <v>20.871570500223875</v>
       </c>
-      <c r="BM45" s="17">
+      <c r="BN45" s="17">
         <v>0.10078724060050254</v>
       </c>
-      <c r="BN45" s="17">
+      <c r="BO45" s="17">
         <v>-1.9440130896410728</v>
       </c>
-      <c r="BO45" s="17">
+      <c r="BP45" s="17">
         <v>1.2865719520100044E-2</v>
       </c>
-      <c r="BP45" s="17">
+      <c r="BQ45" s="17">
         <v>19.862090999711342</v>
       </c>
-      <c r="BQ45" s="17">
+      <c r="BR45" s="17">
         <v>-19.949401660259223</v>
       </c>
-      <c r="BR45" s="17">
+      <c r="BS45" s="17">
         <v>12.617493185801003</v>
       </c>
-      <c r="BS45" s="17">
+      <c r="BT45" s="17">
         <v>21.006753354763266</v>
       </c>
-      <c r="BT45" s="17">
+      <c r="BU45" s="17">
         <v>20.455727460897087</v>
       </c>
-      <c r="BU45" s="17">
+      <c r="BV45" s="17">
         <v>5.5240765909260503</v>
       </c>
-      <c r="BV45" s="17">
+      <c r="BW45" s="17">
         <v>20.935112189443426</v>
       </c>
-      <c r="BW45" s="17">
+      <c r="BX45" s="17">
         <v>-10.343966369493403</v>
       </c>
-      <c r="BX45" s="17">
+      <c r="BY45" s="17">
         <v>0.90692918705701775</v>
       </c>
-      <c r="BY45" s="17">
+      <c r="BZ45" s="17">
         <v>-37.215182703262791</v>
       </c>
-      <c r="BZ45" s="17">
+      <c r="CA45" s="17">
         <v>-19.972182431365649</v>
       </c>
-      <c r="CA45" s="17">
+      <c r="CB45" s="17">
         <v>-26.295779296927872</v>
       </c>
-      <c r="CB45" s="17">
+      <c r="CC45" s="17">
         <v>29.724422103593756</v>
       </c>
-      <c r="CC45" s="17">
+      <c r="CD45" s="17">
         <v>3.9963862148114211E-2</v>
       </c>
-      <c r="CD45" s="17">
+      <c r="CE45" s="17">
         <v>10.105696648249443</v>
       </c>
-      <c r="CE45" s="17">
+      <c r="CF45" s="17">
         <v>-33.708168832485974</v>
       </c>
-      <c r="CF45" s="17">
+      <c r="CG45" s="17">
         <v>-10.00055182</v>
       </c>
-      <c r="CG45" s="17">
+      <c r="CH45" s="17">
         <v>2.1123095711999999E-2</v>
       </c>
-      <c r="CH45" s="17">
+      <c r="CI45" s="17">
         <v>-2.0848336654000002E-2</v>
       </c>
-      <c r="CI45" s="17">
+      <c r="CJ45" s="17">
         <v>-1.8963651100000001E-3</v>
       </c>
-      <c r="CJ45" s="17">
+      <c r="CK45" s="17">
         <v>-1.8061350301E-2</v>
       </c>
-      <c r="CK45" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="CL45" s="17">
         <v>0</v>
       </c>
       <c r="CM45" s="17">
+        <v>0</v>
+      </c>
+      <c r="CN45" s="17">
         <v>9.5186263000000324E-5</v>
       </c>
-      <c r="CN45" s="17">
+      <c r="CO45" s="17">
         <v>-2.7999999999999997E-7</v>
       </c>
-      <c r="CO45" s="17">
+      <c r="CP45" s="17">
         <v>0.10850677397399999</v>
       </c>
-      <c r="CP45" s="17">
+      <c r="CQ45" s="17">
         <v>3.0496E-3</v>
       </c>
-      <c r="CQ45" s="17">
+      <c r="CR45" s="17">
         <v>130.25049487570902</v>
       </c>
-      <c r="CR45" s="17">
+      <c r="CS45" s="17">
         <v>-44.737912793429985</v>
       </c>
-      <c r="CS45" s="17">
+      <c r="CT45" s="17">
         <v>10.005780362876006</v>
       </c>
-      <c r="CT45" s="17">
+      <c r="CU45" s="17">
         <v>52.482502970777013</v>
       </c>
-      <c r="CU45" s="17">
+      <c r="CV45" s="17">
         <v>-1.6641906060839946</v>
       </c>
-      <c r="CV45" s="17">
+      <c r="CW45" s="17">
         <v>2.9531632977789899</v>
       </c>
-      <c r="CW45" s="17">
+      <c r="CX45" s="17">
         <v>0.49527565476799529</v>
       </c>
-      <c r="CX45" s="17">
+      <c r="CY45" s="17">
         <v>-1.3745342316149942</v>
       </c>
-      <c r="CY45" s="17">
+      <c r="CZ45" s="17">
         <v>-1.7733246184090001</v>
       </c>
-      <c r="CZ45" s="17">
+      <c r="DA45" s="17">
         <v>5.0041329271330071</v>
       </c>
-      <c r="DA45" s="17">
+      <c r="DB45" s="17">
         <v>-149.114105481465</v>
       </c>
-      <c r="DB45" s="17">
+      <c r="DC45" s="17">
         <v>151.541775110445</v>
       </c>
-      <c r="DC45" s="17">
+      <c r="DD45" s="17">
         <v>-11.415942449016002</v>
       </c>
-      <c r="DD45" s="17">
+      <c r="DE45" s="17">
         <v>-1.8564852024429981</v>
       </c>
-      <c r="DE45" s="17">
+      <c r="DF45" s="17">
         <v>1.5931065004419847</v>
       </c>
-      <c r="DF45" s="17">
+      <c r="DG45" s="17">
         <v>-1.2645991043149951</v>
       </c>
-      <c r="DG45" s="17">
+      <c r="DH45" s="17">
         <v>0.11382569974899989</v>
       </c>
-      <c r="DH45" s="17">
+      <c r="DI45" s="17">
         <v>20.342645117664006</v>
       </c>
-      <c r="DI45" s="17">
+      <c r="DJ45" s="17">
         <v>-7.5907470413005426E-2</v>
       </c>
-      <c r="DJ45" s="17">
+      <c r="DK45" s="17">
         <v>-0.19384414607799311</v>
       </c>
-      <c r="DK45" s="17">
+      <c r="DL45" s="17">
         <v>-0.26707400883999716</v>
       </c>
-      <c r="DL45" s="17">
+      <c r="DM45" s="17">
         <v>-0.73729292346900066</v>
       </c>
-      <c r="DM45" s="17">
+      <c r="DN45" s="17">
         <v>-0.48039745611700158</v>
       </c>
-      <c r="DN45" s="17">
+      <c r="DO45" s="17">
         <v>67.048645942492001</v>
       </c>
-      <c r="DO45" s="17">
+      <c r="DP45" s="17">
         <v>-23.534494607240998</v>
       </c>
-      <c r="DP45" s="17">
+      <c r="DQ45" s="17">
         <v>140.32308451240698</v>
       </c>
-      <c r="DQ45" s="17">
+      <c r="DR45" s="17">
         <v>73.377205065440023</v>
       </c>
-      <c r="DR45" s="17">
+      <c r="DS45" s="17">
         <v>99.273439507819987</v>
       </c>
-      <c r="DS45" s="17">
+      <c r="DT45" s="17">
         <v>-89.954846955148028</v>
       </c>
-      <c r="DT45" s="17">
+      <c r="DU45" s="17">
         <v>118.091858729328</v>
       </c>
-      <c r="DU45" s="17">
+      <c r="DV45" s="17">
         <v>-169.32048304746903</v>
       </c>
-      <c r="DV45" s="17">
+      <c r="DW45" s="17">
         <v>215.35453984098098</v>
       </c>
-      <c r="DW45" s="17">
+      <c r="DX45" s="17">
         <v>-48.673467550938021</v>
       </c>
-      <c r="DX45" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="DY45" s="17">
+        <v>188.42562138640409</v>
+      </c>
+      <c r="DZ45" s="17">
         <v>113.75311258280109</v>
       </c>
-      <c r="DZ45" s="17">
+      <c r="EA45" s="17">
         <v>-172.46704031073901</v>
       </c>
-    </row>
-    <row r="46" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EB45" s="17">
+        <v>-60.150050561162018</v>
+      </c>
+    </row>
+    <row r="46" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="18" t="s">
         <v>136</v>
       </c>
       <c r="C46" s="17">
         <v>814.5684015999999</v>
       </c>
       <c r="D46" s="17">
         <v>840.81616339999994</v>
       </c>
       <c r="E46" s="17">
         <v>225.8789189310699</v>
       </c>
       <c r="F46" s="17">
         <v>746.16168062911618</v>
       </c>
       <c r="G46" s="17">
         <v>1094.7163538521488</v>
       </c>
       <c r="H46" s="17">
         <v>-607.05821451992404</v>
       </c>
       <c r="I46" s="17">
         <v>201.84836983149353</v>
       </c>
       <c r="J46" s="17">
@@ -17895,360 +18147,366 @@
       <c r="T46" s="17">
         <v>38.780535661042904</v>
       </c>
       <c r="U46" s="17">
         <v>-550.64462737837357</v>
       </c>
       <c r="V46" s="17">
         <v>-144.18461258677826</v>
       </c>
       <c r="W46" s="17">
         <v>688.03340994335315</v>
       </c>
       <c r="X46" s="17">
         <v>1224.7993004806308</v>
       </c>
       <c r="Y46" s="17">
         <v>-1139.2877175447115</v>
       </c>
       <c r="Z46" s="17">
         <v>-274.87942061514724</v>
       </c>
       <c r="AA46" s="17">
         <v>760.9336918700958</v>
       </c>
       <c r="AB46" s="17">
+        <v>149.74511487141734</v>
+      </c>
+      <c r="AC46" s="17">
         <v>416.35100519999997</v>
       </c>
-      <c r="AC46" s="17">
+      <c r="AD46" s="17">
         <v>57.538200500000002</v>
       </c>
-      <c r="AD46" s="17">
+      <c r="AE46" s="17">
         <v>323.09112839999989</v>
       </c>
-      <c r="AE46" s="17">
+      <c r="AF46" s="17">
         <v>17.588067499999966</v>
       </c>
-      <c r="AF46" s="17">
+      <c r="AG46" s="17">
         <v>547.16411579999988</v>
       </c>
-      <c r="AG46" s="17">
+      <c r="AH46" s="17">
         <v>85.009754799999953</v>
       </c>
-      <c r="AH46" s="17">
+      <c r="AI46" s="17">
         <v>171.46626699999996</v>
       </c>
-      <c r="AI46" s="17">
+      <c r="AJ46" s="17">
         <v>37.176025800000019</v>
       </c>
-      <c r="AJ46" s="17">
+      <c r="AK46" s="17">
         <v>-24.194759025290224</v>
       </c>
-      <c r="AK46" s="17">
+      <c r="AL46" s="17">
         <v>346.18816189060072</v>
       </c>
-      <c r="AL46" s="17">
+      <c r="AM46" s="17">
         <v>-135.7163333864529</v>
       </c>
-      <c r="AM46" s="17">
+      <c r="AN46" s="17">
         <v>39.601849452212321</v>
       </c>
-      <c r="AN46" s="17">
+      <c r="AO46" s="17">
         <v>517.28548208766699</v>
       </c>
-      <c r="AO46" s="17">
+      <c r="AP46" s="17">
         <v>269.39833048729702</v>
       </c>
-      <c r="AP46" s="17">
+      <c r="AQ46" s="17">
         <v>-75.108617895813623</v>
       </c>
-      <c r="AQ46" s="17">
+      <c r="AR46" s="17">
         <v>34.586485949965812</v>
       </c>
-      <c r="AR46" s="17">
+      <c r="AS46" s="17">
         <v>249.89580422442941</v>
       </c>
-      <c r="AS46" s="17">
+      <c r="AT46" s="17">
         <v>642.48892208341431</v>
       </c>
-      <c r="AT46" s="17">
+      <c r="AU46" s="17">
         <v>254.81796749588494</v>
       </c>
-      <c r="AU46" s="17">
+      <c r="AV46" s="17">
         <v>-52.486339951579893</v>
       </c>
-      <c r="AV46" s="17">
+      <c r="AW46" s="17">
         <v>-578.23101297894823</v>
       </c>
-      <c r="AW46" s="17">
+      <c r="AX46" s="17">
         <v>18.261266177505604</v>
       </c>
-      <c r="AX46" s="17">
+      <c r="AY46" s="17">
         <v>-84.478928178085411</v>
       </c>
-      <c r="AY46" s="17">
+      <c r="AZ46" s="17">
         <v>37.390460459604043</v>
       </c>
-      <c r="AZ46" s="17">
+      <c r="BA46" s="17">
         <v>-443.41378170359786</v>
       </c>
-      <c r="BA46" s="17">
+      <c r="BB46" s="17">
         <v>278.77105406893367</v>
       </c>
-      <c r="BB46" s="17">
+      <c r="BC46" s="17">
         <v>158.14070945266565</v>
       </c>
-      <c r="BC46" s="17">
+      <c r="BD46" s="17">
         <v>208.35038801349208</v>
       </c>
-      <c r="BD46" s="17">
+      <c r="BE46" s="17">
         <v>486.96603525417322</v>
       </c>
-      <c r="BE46" s="17">
+      <c r="BF46" s="17">
         <v>508.11899705282741</v>
       </c>
-      <c r="BF46" s="17">
+      <c r="BG46" s="17">
         <v>-135.07672315663143</v>
       </c>
-      <c r="BG46" s="17">
+      <c r="BH46" s="17">
         <v>-75.9235174681464</v>
       </c>
-      <c r="BH46" s="17">
+      <c r="BI46" s="17">
         <v>37.373227946347562</v>
       </c>
-      <c r="BI46" s="17">
+      <c r="BJ46" s="17">
         <v>-6.0021161627213075</v>
       </c>
-      <c r="BJ46" s="17">
+      <c r="BK46" s="17">
         <v>-182.46325787854045</v>
       </c>
-      <c r="BK46" s="17">
+      <c r="BL46" s="17">
         <v>-302.03571602093041</v>
       </c>
-      <c r="BL46" s="17">
+      <c r="BM46" s="17">
         <v>-699.83175469030084</v>
       </c>
-      <c r="BM46" s="17">
+      <c r="BN46" s="17">
         <v>456.83697732395331</v>
       </c>
-      <c r="BN46" s="17">
+      <c r="BO46" s="17">
         <v>-125.81930538935651</v>
       </c>
-      <c r="BO46" s="17">
+      <c r="BP46" s="17">
         <v>1348.4910869496109</v>
       </c>
-      <c r="BP46" s="17">
+      <c r="BQ46" s="17">
         <v>-768.73024932662497</v>
       </c>
-      <c r="BQ46" s="17">
+      <c r="BR46" s="17">
         <v>220.60443412058777</v>
       </c>
-      <c r="BR46" s="17">
+      <c r="BS46" s="17">
         <v>1234.6874598678614</v>
       </c>
-      <c r="BS46" s="17">
+      <c r="BT46" s="17">
         <v>-23.472648777712465</v>
       </c>
-      <c r="BT46" s="17">
+      <c r="BU46" s="17">
         <v>287.02205571620567</v>
       </c>
-      <c r="BU46" s="17">
+      <c r="BV46" s="17">
         <v>-441.10572879360063</v>
       </c>
-      <c r="BV46" s="17">
+      <c r="BW46" s="17">
         <v>265.37345827864965</v>
       </c>
-      <c r="BW46" s="17">
+      <c r="BX46" s="17">
         <v>-57.319411645507103</v>
       </c>
-      <c r="BX46" s="17">
+      <c r="BY46" s="17">
         <v>152.43664922746018</v>
       </c>
-      <c r="BY46" s="17">
+      <c r="BZ46" s="17">
         <v>1054.1245965128965</v>
       </c>
-      <c r="BZ46" s="17">
+      <c r="CA46" s="17">
         <v>-28.07534776825187</v>
       </c>
-      <c r="CA46" s="17">
+      <c r="CB46" s="17">
         <v>830.83481295221543</v>
       </c>
-      <c r="CB46" s="17">
+      <c r="CC46" s="17">
         <v>-102.51986768714001</v>
       </c>
-      <c r="CC46" s="17">
+      <c r="CD46" s="17">
         <v>716.82922780776858</v>
       </c>
-      <c r="CD46" s="17">
+      <c r="CE46" s="17">
         <v>62.581446808234922</v>
       </c>
-      <c r="CE46" s="17">
+      <c r="CF46" s="17">
         <v>1154.7787756583605</v>
       </c>
-      <c r="CF46" s="17">
+      <c r="CG46" s="17">
         <v>-19.663517181710873</v>
       </c>
-      <c r="CG46" s="17">
+      <c r="CH46" s="17">
         <v>-48.72116111821952</v>
       </c>
-      <c r="CH46" s="17">
+      <c r="CI46" s="17">
         <v>-290.02852686181495</v>
       </c>
-      <c r="CI46" s="17">
+      <c r="CJ46" s="17">
         <v>23.28830926461147</v>
       </c>
-      <c r="CJ46" s="17">
+      <c r="CK46" s="17">
         <v>454.18698018985469</v>
       </c>
-      <c r="CK46" s="17">
+      <c r="CL46" s="17">
         <v>111.70681387215477</v>
       </c>
-      <c r="CL46" s="17">
+      <c r="CM46" s="17">
         <v>-298.23561896088682</v>
       </c>
-      <c r="CM46" s="17">
+      <c r="CN46" s="17">
         <v>32.956977453338126</v>
       </c>
-      <c r="CN46" s="17">
+      <c r="CO46" s="17">
         <v>-371.09783053449439</v>
       </c>
-      <c r="CO46" s="17">
+      <c r="CP46" s="17">
         <v>-158.67783204115725</v>
       </c>
-      <c r="CP46" s="17">
+      <c r="CQ46" s="17">
         <v>-559.37765496939437</v>
       </c>
-      <c r="CQ46" s="17">
+      <c r="CR46" s="17">
         <v>-398.69429171708396</v>
       </c>
-      <c r="CR46" s="17">
+      <c r="CS46" s="17">
         <v>762.17769136239383</v>
       </c>
-      <c r="CS46" s="17">
+      <c r="CT46" s="17">
         <v>-1406.4700505441367</v>
       </c>
-      <c r="CT46" s="17">
+      <c r="CU46" s="17">
         <v>-284.18968121126221</v>
       </c>
-      <c r="CU46" s="17">
+      <c r="CV46" s="17">
         <v>967.26257605404794</v>
       </c>
-      <c r="CV46" s="17">
+      <c r="CW46" s="17">
         <v>-25.568316918711659</v>
       </c>
-      <c r="CW46" s="17">
+      <c r="CX46" s="17">
         <v>264.13362253405955</v>
       </c>
-      <c r="CX46" s="17">
+      <c r="CY46" s="17">
         <v>-664.9235274696407</v>
       </c>
-      <c r="CY46" s="17">
+      <c r="CZ46" s="17">
         <v>-124.28640552408069</v>
       </c>
-      <c r="CZ46" s="17">
+      <c r="DA46" s="17">
         <v>-201.81155501917536</v>
       </c>
-      <c r="DA46" s="17">
+      <c r="DB46" s="17">
         <v>207.53965965137655</v>
       </c>
-      <c r="DB46" s="17">
+      <c r="DC46" s="17">
         <v>1162.5430183342819</v>
       </c>
-      <c r="DC46" s="17">
+      <c r="DD46" s="17">
         <v>-1312.4557355532613</v>
       </c>
-      <c r="DD46" s="17">
+      <c r="DE46" s="17">
         <v>329.13780627466252</v>
       </c>
-      <c r="DE46" s="17">
+      <c r="DF46" s="17">
         <v>1428.3945691398831</v>
       </c>
-      <c r="DF46" s="17">
+      <c r="DG46" s="17">
         <v>-1056.1383180834532</v>
       </c>
-      <c r="DG46" s="17">
+      <c r="DH46" s="17">
         <v>-13.360647387739283</v>
       </c>
-      <c r="DH46" s="17">
+      <c r="DI46" s="17">
         <v>1042.6804299800403</v>
       </c>
-      <c r="DI46" s="17">
+      <c r="DJ46" s="17">
         <v>188.16808302802792</v>
       </c>
-      <c r="DJ46" s="17">
+      <c r="DK46" s="17">
         <v>-208.08971435046445</v>
       </c>
-      <c r="DK46" s="17">
+      <c r="DL46" s="17">
         <v>202.04050182302706</v>
       </c>
-      <c r="DL46" s="17">
+      <c r="DM46" s="17">
         <v>97.706804964147011</v>
       </c>
-      <c r="DM46" s="17">
+      <c r="DN46" s="17">
         <v>-626.612416058446</v>
       </c>
-      <c r="DN46" s="17">
+      <c r="DO46" s="17">
         <v>-346.75330508360429</v>
       </c>
-      <c r="DO46" s="17">
+      <c r="DP46" s="17">
         <v>-263.62880136680826</v>
       </c>
-      <c r="DP46" s="17">
+      <c r="DQ46" s="17">
         <v>-458.632183406249</v>
       </c>
-      <c r="DQ46" s="17">
+      <c r="DR46" s="17">
         <v>262.57488953570237</v>
       </c>
-      <c r="DR46" s="17">
+      <c r="DS46" s="17">
         <v>298.94157646547671</v>
       </c>
-      <c r="DS46" s="17">
+      <c r="DT46" s="17">
         <v>-377.76370321007732</v>
       </c>
-      <c r="DT46" s="17">
+      <c r="DU46" s="17">
         <v>671.47275134510573</v>
       </c>
-      <c r="DU46" s="17">
+      <c r="DV46" s="17">
         <v>-139.76735011005047</v>
       </c>
-      <c r="DV46" s="17">
+      <c r="DW46" s="17">
         <v>126.51265210465462</v>
       </c>
-      <c r="DW46" s="17">
+      <c r="DX46" s="17">
         <v>102.71563853038595</v>
       </c>
-      <c r="DX46" s="17">
+      <c r="DY46" s="17">
         <v>462.73730376605494</v>
       </c>
-      <c r="DY46" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="DZ46" s="17">
-        <v>-319.62975470852808</v>
-[...2 lines deleted...]
-    <row r="47" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>400.87346491746467</v>
+      </c>
+      <c r="EA46" s="17">
+        <v>-319.64683114852807</v>
+      </c>
+      <c r="EB46" s="17">
+        <v>-394.21882266357426</v>
+      </c>
+    </row>
+    <row r="47" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="18" t="s">
         <v>154</v>
       </c>
       <c r="C47" s="17">
         <v>-0.16159840000000214</v>
       </c>
       <c r="D47" s="17">
         <v>14.086163400000004</v>
       </c>
       <c r="E47" s="17">
         <v>33.172070500000018</v>
       </c>
       <c r="F47" s="17">
         <v>12.995394500000002</v>
       </c>
       <c r="G47" s="17">
         <v>140.31212049999999</v>
       </c>
       <c r="H47" s="17">
         <v>88.779998400000053</v>
       </c>
       <c r="I47" s="17">
         <v>324.62412599999982</v>
       </c>
       <c r="J47" s="17">
@@ -18284,360 +18542,366 @@
       <c r="T47" s="17">
         <v>32.154030500000054</v>
       </c>
       <c r="U47" s="17">
         <v>10.79054290000008</v>
       </c>
       <c r="V47" s="17">
         <v>-24.290116799999822</v>
       </c>
       <c r="W47" s="17">
         <v>-132.62371169999997</v>
       </c>
       <c r="X47" s="17">
         <v>-8.0186385000000442</v>
       </c>
       <c r="Y47" s="17">
         <v>-30.155797099999965</v>
       </c>
       <c r="Z47" s="17">
         <v>-18.711339799999934</v>
       </c>
       <c r="AA47" s="17">
         <v>87.809012900000255</v>
       </c>
       <c r="AB47" s="17">
+        <v>138.74740160000036</v>
+      </c>
+      <c r="AC47" s="17">
         <v>0.53100519999999918</v>
       </c>
-      <c r="AC47" s="17">
+      <c r="AD47" s="17">
         <v>-2.921799500000001</v>
       </c>
-      <c r="AD47" s="17">
+      <c r="AE47" s="17">
         <v>-7.8871599999999931E-2</v>
       </c>
-      <c r="AE47" s="17">
+      <c r="AF47" s="17">
         <v>2.3080674999999995</v>
       </c>
-      <c r="AF47" s="17">
+      <c r="AG47" s="17">
         <v>12.1341158</v>
       </c>
-      <c r="AG47" s="17">
+      <c r="AH47" s="17">
         <v>2.6197548000000004</v>
       </c>
-      <c r="AH47" s="17">
+      <c r="AI47" s="17">
         <v>5.5562670000000001</v>
       </c>
-      <c r="AI47" s="17">
+      <c r="AJ47" s="17">
         <v>-6.223974199999998</v>
       </c>
-      <c r="AJ47" s="17">
+      <c r="AK47" s="17">
         <v>68.785682399999999</v>
       </c>
-      <c r="AK47" s="17">
+      <c r="AL47" s="17">
         <v>2.1120689000000041</v>
       </c>
-      <c r="AL47" s="17">
+      <c r="AM47" s="17">
         <v>-31.349128999999994</v>
       </c>
-      <c r="AM47" s="17">
+      <c r="AN47" s="17">
         <v>-6.3765517999999997</v>
       </c>
-      <c r="AN47" s="17">
+      <c r="AO47" s="17">
         <v>-3.969867499999999</v>
       </c>
-      <c r="AO47" s="17">
+      <c r="AP47" s="17">
         <v>16.530758199999998</v>
       </c>
-      <c r="AP47" s="17">
+      <c r="AQ47" s="17">
         <v>0.23910140000000243</v>
       </c>
-      <c r="AQ47" s="17">
+      <c r="AR47" s="17">
         <v>0.19540240000000031</v>
       </c>
-      <c r="AR47" s="17">
+      <c r="AS47" s="17">
         <v>8.8569715000000002</v>
       </c>
-      <c r="AS47" s="17">
+      <c r="AT47" s="17">
         <v>46.55431080000001</v>
       </c>
-      <c r="AT47" s="17">
+      <c r="AU47" s="17">
         <v>26.274390999999984</v>
       </c>
-      <c r="AU47" s="17">
+      <c r="AV47" s="17">
         <v>58.626447199999987</v>
       </c>
-      <c r="AV47" s="17">
+      <c r="AW47" s="17">
         <v>45.361097700000023</v>
       </c>
-      <c r="AW47" s="17">
+      <c r="AX47" s="17">
         <v>9.8066671999999926</v>
       </c>
-      <c r="AX47" s="17">
+      <c r="AY47" s="17">
         <v>10.577990900000019</v>
       </c>
-      <c r="AY47" s="17">
+      <c r="AZ47" s="17">
         <v>23.03424260000001</v>
       </c>
-      <c r="AZ47" s="17">
+      <c r="BA47" s="17">
         <v>31.014715399999965</v>
       </c>
-      <c r="BA47" s="17">
+      <c r="BB47" s="17">
         <v>8.7005058000000606</v>
       </c>
-      <c r="BB47" s="17">
+      <c r="BC47" s="17">
         <v>386.85035149999993</v>
       </c>
-      <c r="BC47" s="17">
+      <c r="BD47" s="17">
         <v>-101.94144670000014</v>
       </c>
-      <c r="BD47" s="17">
+      <c r="BE47" s="17">
         <v>26.083155600000069</v>
       </c>
-      <c r="BE47" s="17">
+      <c r="BF47" s="17">
         <v>57.092782399999997</v>
       </c>
-      <c r="BF47" s="17">
+      <c r="BG47" s="17">
         <v>88.818825899999965</v>
       </c>
-      <c r="BG47" s="17">
+      <c r="BH47" s="17">
         <v>143.65435460000018</v>
       </c>
-      <c r="BH47" s="17">
+      <c r="BI47" s="17">
         <v>-33.583087099999965</v>
       </c>
-      <c r="BI47" s="17">
+      <c r="BJ47" s="17">
         <v>56.653115099999923</v>
       </c>
-      <c r="BJ47" s="17">
+      <c r="BK47" s="17">
         <v>-39.062794900000021</v>
       </c>
-      <c r="BK47" s="17">
+      <c r="BL47" s="17">
         <v>-75.050027999999955</v>
       </c>
-      <c r="BL47" s="17">
+      <c r="BM47" s="17">
         <v>7.0360296999999994</v>
       </c>
-      <c r="BM47" s="17">
+      <c r="BN47" s="17">
         <v>-18.087932599999952</v>
       </c>
-      <c r="BN47" s="17">
+      <c r="BO47" s="17">
         <v>4.8083850999999793</v>
       </c>
-      <c r="BO47" s="17">
+      <c r="BP47" s="17">
         <v>21.8007299</v>
       </c>
-      <c r="BP47" s="17">
+      <c r="BQ47" s="17">
         <v>-7.5318305000000212</v>
       </c>
-      <c r="BQ47" s="17">
+      <c r="BR47" s="17">
         <v>0.18044939999999787</v>
       </c>
-      <c r="BR47" s="17">
+      <c r="BS47" s="17">
         <v>77.258497000000006</v>
       </c>
-      <c r="BS47" s="17">
+      <c r="BT47" s="17">
         <v>67.930774800000023</v>
       </c>
-      <c r="BT47" s="17">
+      <c r="BU47" s="17">
         <v>110.95167324597624</v>
       </c>
-      <c r="BU47" s="17">
+      <c r="BV47" s="17">
         <v>-79.034910591675185</v>
       </c>
-      <c r="BV47" s="17">
+      <c r="BW47" s="17">
         <v>-15.590004717677848</v>
       </c>
-      <c r="BW47" s="17">
+      <c r="BX47" s="17">
         <v>-39.708920813679555</v>
       </c>
-      <c r="BX47" s="17">
+      <c r="BY47" s="17">
         <v>7.855591999999989</v>
       </c>
-      <c r="BY47" s="17">
+      <c r="BZ47" s="17">
         <v>4.691880800000007</v>
       </c>
-      <c r="BZ47" s="17">
+      <c r="CA47" s="17">
         <v>-16.792044999999998</v>
       </c>
-      <c r="CA47" s="17">
+      <c r="CB47" s="17">
         <v>-113.30956560000016</v>
       </c>
-      <c r="CB47" s="17">
+      <c r="CC47" s="17">
         <v>12.983432300000015</v>
       </c>
-      <c r="CC47" s="17">
+      <c r="CD47" s="17">
         <v>-96.16206219999998</v>
       </c>
-      <c r="CD47" s="17">
+      <c r="CE47" s="17">
         <v>37.22296579999999</v>
       </c>
-      <c r="CE47" s="17">
+      <c r="CF47" s="17">
         <v>8.9044199999988471E-2</v>
       </c>
-      <c r="CF47" s="17">
+      <c r="CG47" s="17">
         <v>11.204718600000005</v>
       </c>
-      <c r="CG47" s="17">
+      <c r="CH47" s="17">
         <v>-54.513396900000224</v>
       </c>
-      <c r="CH47" s="17">
+      <c r="CI47" s="17">
         <v>17.240131600000016</v>
       </c>
-      <c r="CI47" s="17">
+      <c r="CJ47" s="17">
         <v>-7.8579285000000016</v>
       </c>
-      <c r="CJ47" s="17">
+      <c r="CK47" s="17">
         <v>9.289123</v>
       </c>
-      <c r="CK47" s="17">
+      <c r="CL47" s="17">
         <v>22.050556099999998</v>
       </c>
-      <c r="CL47" s="17">
+      <c r="CM47" s="17">
         <v>-8.7165327999999462</v>
       </c>
-      <c r="CM47" s="17">
+      <c r="CN47" s="17">
         <v>-12.337690600000021</v>
       </c>
-      <c r="CN47" s="17">
+      <c r="CO47" s="17">
         <v>-1.9402536000000121</v>
       </c>
-      <c r="CO47" s="17">
+      <c r="CP47" s="17">
         <v>-0.81179950000003598</v>
       </c>
-      <c r="CP47" s="17">
+      <c r="CQ47" s="17">
         <v>23.161104900000002</v>
       </c>
-      <c r="CQ47" s="17">
+      <c r="CR47" s="17">
         <v>-10.214019000000075</v>
       </c>
-      <c r="CR47" s="17">
+      <c r="CS47" s="17">
         <v>19.061846900000013</v>
       </c>
-      <c r="CS47" s="17">
+      <c r="CT47" s="17">
         <v>21.258504700000028</v>
       </c>
-      <c r="CT47" s="17">
+      <c r="CU47" s="17">
         <v>-22.034387599999992</v>
       </c>
-      <c r="CU47" s="17">
+      <c r="CV47" s="17">
         <v>13.868066500000008</v>
       </c>
-      <c r="CV47" s="17">
+      <c r="CW47" s="17">
         <v>6.3652221000000306</v>
       </c>
-      <c r="CW47" s="17">
+      <c r="CX47" s="17">
         <v>9.4369954999999877</v>
       </c>
-      <c r="CX47" s="17">
+      <c r="CY47" s="17">
         <v>6.4585800000036109E-2</v>
       </c>
-      <c r="CY47" s="17">
+      <c r="CZ47" s="17">
         <v>-5.0762604999999743</v>
       </c>
-      <c r="CZ47" s="17">
+      <c r="DA47" s="17">
         <v>-8.0275574000000223</v>
       </c>
-      <c r="DA47" s="17">
+      <c r="DB47" s="17">
         <v>-27.487516499999899</v>
       </c>
-      <c r="DB47" s="17">
+      <c r="DC47" s="17">
         <v>46.833762500000049</v>
       </c>
-      <c r="DC47" s="17">
+      <c r="DD47" s="17">
         <v>-35.608805399999952</v>
       </c>
-      <c r="DD47" s="17">
+      <c r="DE47" s="17">
         <v>-114.48070209999999</v>
       </c>
-      <c r="DE47" s="17">
+      <c r="DF47" s="17">
         <v>-3.8327830999999959</v>
       </c>
-      <c r="DF47" s="17">
+      <c r="DG47" s="17">
         <v>-7.7617719999999952</v>
       </c>
-      <c r="DG47" s="17">
+      <c r="DH47" s="17">
         <v>-6.5484544999999965</v>
       </c>
-      <c r="DH47" s="17">
+      <c r="DI47" s="17">
         <v>11.041360699999986</v>
       </c>
-      <c r="DI47" s="17">
+      <c r="DJ47" s="17">
         <v>-12.276764700000028</v>
       </c>
-      <c r="DJ47" s="17">
+      <c r="DK47" s="17">
         <v>0.61137370000000202</v>
       </c>
-      <c r="DK47" s="17">
+      <c r="DL47" s="17">
         <v>-7.3946082000000048</v>
       </c>
-      <c r="DL47" s="17">
+      <c r="DM47" s="17">
         <v>-10.582211199999973</v>
       </c>
-      <c r="DM47" s="17">
+      <c r="DN47" s="17">
         <v>-4.4899800000009982E-2</v>
       </c>
-      <c r="DN47" s="17">
+      <c r="DO47" s="17">
         <v>-10.016634000000012</v>
       </c>
-      <c r="DO47" s="17">
+      <c r="DP47" s="17">
         <v>-9.5120520999999716</v>
       </c>
-      <c r="DP47" s="17">
+      <c r="DQ47" s="17">
         <v>-29.191541300000022</v>
       </c>
-      <c r="DQ47" s="17">
+      <c r="DR47" s="17">
         <v>8.1890647000000225</v>
       </c>
-      <c r="DR47" s="17">
+      <c r="DS47" s="17">
         <v>3.3896904000000352</v>
       </c>
-      <c r="DS47" s="17">
+      <c r="DT47" s="17">
         <v>-1.0985535999999687</v>
       </c>
-      <c r="DT47" s="17">
+      <c r="DU47" s="17">
         <v>37.934903899999988</v>
       </c>
-      <c r="DU47" s="17">
+      <c r="DV47" s="17">
         <v>-14.000923499999985</v>
       </c>
-      <c r="DV47" s="17">
+      <c r="DW47" s="17">
         <v>22.611807800000033</v>
       </c>
-      <c r="DW47" s="17">
+      <c r="DX47" s="17">
         <v>41.263224700000222</v>
       </c>
-      <c r="DX47" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="DY47" s="17">
-        <v>65.318054400000193</v>
+        <v>28.913913400000062</v>
       </c>
       <c r="DZ47" s="17">
-        <v>22.069255699999907</v>
-[...2 lines deleted...]
-    <row r="48" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>65.318054400000293</v>
+      </c>
+      <c r="EA47" s="17">
+        <v>22.072072699999911</v>
+      </c>
+      <c r="EB47" s="17">
+        <v>22.443361100000097</v>
+      </c>
+    </row>
+    <row r="48" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="18" t="s">
         <v>155</v>
       </c>
       <c r="C48" s="17">
         <v>-0.10262140000000208</v>
       </c>
       <c r="D48" s="17">
         <v>-7.6512423999999983</v>
       </c>
       <c r="E48" s="17">
         <v>2.074875600000003</v>
       </c>
       <c r="F48" s="17">
         <v>-2.6134413999999992</v>
       </c>
       <c r="G48" s="17">
         <v>0.20134169999999929</v>
       </c>
       <c r="H48" s="17">
         <v>-14.671657299999996</v>
       </c>
       <c r="I48" s="17">
         <v>41.387567300000001</v>
       </c>
       <c r="J48" s="17">
@@ -18673,360 +18937,366 @@
       <c r="T48" s="17">
         <v>-2.5504666999999976</v>
       </c>
       <c r="U48" s="17">
         <v>1.9258755999999997</v>
       </c>
       <c r="V48" s="17">
         <v>-2.8938967999999994</v>
       </c>
       <c r="W48" s="17">
         <v>-2.0799177000000002</v>
       </c>
       <c r="X48" s="17">
         <v>-1.1963077999999996</v>
       </c>
       <c r="Y48" s="17">
         <v>-0.79136930000000028</v>
       </c>
       <c r="Z48" s="17">
         <v>-0.24019719999999956</v>
       </c>
       <c r="AA48" s="17">
         <v>3.7490243999999997</v>
       </c>
       <c r="AB48" s="17">
+        <v>2.2151434999999999</v>
+      </c>
+      <c r="AC48" s="17">
         <v>-0.6473370000000005</v>
       </c>
-      <c r="AC48" s="17">
+      <c r="AD48" s="17">
         <v>-0.7349449000000009</v>
       </c>
-      <c r="AD48" s="17">
+      <c r="AE48" s="17">
         <v>-0.16707149999999993</v>
       </c>
-      <c r="AE48" s="17">
+      <c r="AF48" s="17">
         <v>1.4467319999999995</v>
       </c>
-      <c r="AF48" s="17">
+      <c r="AG48" s="17">
         <v>8.5536800000000038E-2</v>
       </c>
-      <c r="AG48" s="17">
+      <c r="AH48" s="17">
         <v>0.12734610000000013</v>
       </c>
-      <c r="AH48" s="17">
+      <c r="AI48" s="17">
         <v>0.3965747</v>
       </c>
-      <c r="AI48" s="17">
+      <c r="AJ48" s="17">
         <v>-8.2606999999999982</v>
       </c>
-      <c r="AJ48" s="17">
+      <c r="AK48" s="17">
         <v>1.0495258999999999</v>
       </c>
-      <c r="AK48" s="17">
+      <c r="AL48" s="17">
         <v>36.722566999999998</v>
       </c>
-      <c r="AL48" s="17">
+      <c r="AM48" s="17">
         <v>-35.702157099999994</v>
       </c>
-      <c r="AM48" s="17">
+      <c r="AN48" s="17">
         <v>4.9397999999998277E-3</v>
       </c>
-      <c r="AN48" s="17">
+      <c r="AO48" s="17">
         <v>-2.7544934999999993</v>
       </c>
-      <c r="AO48" s="17">
+      <c r="AP48" s="17">
         <v>6.6029399999999988E-2</v>
       </c>
-      <c r="AP48" s="17">
+      <c r="AQ48" s="17">
         <v>1.0135399999999999E-2</v>
       </c>
-      <c r="AQ48" s="17">
+      <c r="AR48" s="17">
         <v>6.488729999999987E-2</v>
       </c>
-      <c r="AR48" s="17">
+      <c r="AS48" s="17">
         <v>0.65297640000000001</v>
       </c>
-      <c r="AS48" s="17">
+      <c r="AT48" s="17">
         <v>-0.14925659999999952</v>
       </c>
-      <c r="AT48" s="17">
+      <c r="AU48" s="17">
         <v>0.93023250000000002</v>
       </c>
-      <c r="AU48" s="17">
+      <c r="AV48" s="17">
         <v>-1.2326106000000012</v>
       </c>
-      <c r="AV48" s="17">
+      <c r="AW48" s="17">
         <v>-9.8831362000000009</v>
       </c>
-      <c r="AW48" s="17">
+      <c r="AX48" s="17">
         <v>-7.1888437999999972</v>
       </c>
-      <c r="AX48" s="17">
+      <c r="AY48" s="17">
         <v>3.5015992000000002</v>
       </c>
-      <c r="AY48" s="17">
+      <c r="AZ48" s="17">
         <v>-1.1012765</v>
       </c>
-      <c r="AZ48" s="17">
+      <c r="BA48" s="17">
         <v>1.1434965999999998</v>
       </c>
-      <c r="BA48" s="17">
+      <c r="BB48" s="17">
         <v>-3.2154678000000008</v>
       </c>
-      <c r="BB48" s="17">
+      <c r="BC48" s="17">
         <v>29.9791065</v>
       </c>
-      <c r="BC48" s="17">
+      <c r="BD48" s="17">
         <v>13.480432</v>
       </c>
-      <c r="BD48" s="17">
+      <c r="BE48" s="17">
         <v>6.7970378</v>
       </c>
-      <c r="BE48" s="17">
+      <c r="BF48" s="17">
         <v>10.247635899999999</v>
       </c>
-      <c r="BF48" s="17">
+      <c r="BG48" s="17">
         <v>-4.8401166000000098</v>
       </c>
-      <c r="BG48" s="17">
+      <c r="BH48" s="17">
         <v>-6.9926452999999942</v>
       </c>
-      <c r="BH48" s="17">
+      <c r="BI48" s="17">
         <v>-5.283597900000002</v>
       </c>
-      <c r="BI48" s="17">
+      <c r="BJ48" s="17">
         <v>16.309811199999999</v>
       </c>
-      <c r="BJ48" s="17">
+      <c r="BK48" s="17">
         <v>3.1615443000000001</v>
       </c>
-      <c r="BK48" s="17">
+      <c r="BL48" s="17">
         <v>10.758956499999998</v>
       </c>
-      <c r="BL48" s="17">
+      <c r="BM48" s="17">
         <v>-2.2735686999999993</v>
       </c>
-      <c r="BM48" s="17">
+      <c r="BN48" s="17">
         <v>-0.21789299999999986</v>
       </c>
-      <c r="BN48" s="17">
+      <c r="BO48" s="17">
         <v>-0.79080680000000037</v>
       </c>
-      <c r="BO48" s="17">
+      <c r="BP48" s="17">
         <v>-0.57554809999999967</v>
       </c>
-      <c r="BP48" s="17">
+      <c r="BQ48" s="17">
         <v>-7.2281199999999948E-2</v>
       </c>
-      <c r="BQ48" s="17">
+      <c r="BR48" s="17">
         <v>2.9018915000000001</v>
       </c>
-      <c r="BR48" s="17">
+      <c r="BS48" s="17">
         <v>-0.87374730000000045</v>
       </c>
-      <c r="BS48" s="17">
+      <c r="BT48" s="17">
         <v>-0.54024270000000019</v>
       </c>
-      <c r="BT48" s="17">
+      <c r="BU48" s="17">
         <v>-1.3708883999999997</v>
       </c>
-      <c r="BU48" s="17">
+      <c r="BV48" s="17">
         <v>-1.2903187999999994</v>
       </c>
-      <c r="BV48" s="17">
+      <c r="BW48" s="17">
         <v>7.1052999999999589E-2</v>
       </c>
-      <c r="BW48" s="17">
+      <c r="BX48" s="17">
         <v>1.2656047000000001</v>
       </c>
-      <c r="BX48" s="17">
+      <c r="BY48" s="17">
         <v>-1.0285683999999997</v>
       </c>
-      <c r="BY48" s="17">
+      <c r="BZ48" s="17">
         <v>0.98824430000000019</v>
       </c>
-      <c r="BZ48" s="17">
+      <c r="CA48" s="17">
         <v>-1.3685944999999999</v>
       </c>
-      <c r="CA48" s="17">
+      <c r="CB48" s="17">
         <v>-0.84231189999999956</v>
       </c>
-      <c r="CB48" s="17">
+      <c r="CC48" s="17">
         <v>9.4731900000000202E-2</v>
       </c>
-      <c r="CC48" s="17">
+      <c r="CD48" s="17">
         <v>4.578500000000929E-3</v>
       </c>
-      <c r="CD48" s="17">
+      <c r="CE48" s="17">
         <v>0.20087719999999995</v>
       </c>
-      <c r="CE48" s="17">
+      <c r="CF48" s="17">
         <v>1.1274332999999999</v>
       </c>
-      <c r="CF48" s="17">
+      <c r="CG48" s="17">
         <v>-0.8063648000000001</v>
       </c>
-      <c r="CG48" s="17">
+      <c r="CH48" s="17">
         <v>0.53639930000000002</v>
       </c>
-      <c r="CH48" s="17">
+      <c r="CI48" s="17">
         <v>0.26685320000000012</v>
       </c>
-      <c r="CI48" s="17">
+      <c r="CJ48" s="17">
         <v>2.7204113000000003</v>
       </c>
-      <c r="CJ48" s="17">
+      <c r="CK48" s="17">
         <v>-0.12877369999999999</v>
       </c>
-      <c r="CK48" s="17">
+      <c r="CL48" s="17">
         <v>-9.3048300000000195E-2</v>
       </c>
-      <c r="CL48" s="17">
+      <c r="CM48" s="17">
         <v>0.49969440000000009</v>
       </c>
-      <c r="CM48" s="17">
+      <c r="CN48" s="17">
         <v>0.19916289999999992</v>
       </c>
-      <c r="CN48" s="17">
+      <c r="CO48" s="17">
         <v>0.15157439999999997</v>
       </c>
-      <c r="CO48" s="17">
+      <c r="CP48" s="17">
         <v>0.9567283000000002</v>
       </c>
-      <c r="CP48" s="17">
+      <c r="CQ48" s="17">
         <v>1.3199486999999999</v>
       </c>
-      <c r="CQ48" s="17">
+      <c r="CR48" s="17">
         <v>-0.84297420000000001</v>
       </c>
-      <c r="CR48" s="17">
+      <c r="CS48" s="17">
         <v>-1.9065719999999993</v>
       </c>
-      <c r="CS48" s="17">
+      <c r="CT48" s="17">
         <v>-0.88461409999999907</v>
       </c>
-      <c r="CT48" s="17">
+      <c r="CU48" s="17">
         <v>-0.39346489999999928</v>
       </c>
-      <c r="CU48" s="17">
+      <c r="CV48" s="17">
         <v>0.63418430000000003</v>
       </c>
-      <c r="CV48" s="17">
+      <c r="CW48" s="17">
         <v>3.4625261999999997</v>
       </c>
-      <c r="CW48" s="17">
+      <c r="CX48" s="17">
         <v>-0.60864180000000001</v>
       </c>
-      <c r="CX48" s="17">
+      <c r="CY48" s="17">
         <v>-0.33285549999999997</v>
       </c>
-      <c r="CY48" s="17">
+      <c r="CZ48" s="17">
         <v>-0.5951533</v>
       </c>
-      <c r="CZ48" s="17">
+      <c r="DA48" s="17">
         <v>-1.0005624999999998</v>
       </c>
-      <c r="DA48" s="17">
+      <c r="DB48" s="17">
         <v>-0.10996550000000016</v>
       </c>
-      <c r="DB48" s="17">
+      <c r="DC48" s="17">
         <v>-0.93097939999999946</v>
       </c>
-      <c r="DC48" s="17">
+      <c r="DD48" s="17">
         <v>-0.85238939999999974</v>
       </c>
-      <c r="DD48" s="17">
+      <c r="DE48" s="17">
         <v>-2.0790492000000005</v>
       </c>
-      <c r="DE48" s="17">
+      <c r="DF48" s="17">
         <v>0.66722970000000026</v>
       </c>
-      <c r="DF48" s="17">
+      <c r="DG48" s="17">
         <v>-0.59829980000000016</v>
       </c>
-      <c r="DG48" s="17">
+      <c r="DH48" s="17">
         <v>-6.9798399999999927E-2</v>
       </c>
-      <c r="DH48" s="17">
+      <c r="DI48" s="17">
         <v>-1.0157706</v>
       </c>
-      <c r="DI48" s="17">
+      <c r="DJ48" s="17">
         <v>-0.31752430000000009</v>
       </c>
-      <c r="DJ48" s="17">
+      <c r="DK48" s="17">
         <v>-0.22140940000000006</v>
       </c>
-      <c r="DK48" s="17">
+      <c r="DL48" s="17">
         <v>0.3583965000000004</v>
       </c>
-      <c r="DL48" s="17">
+      <c r="DM48" s="17">
         <v>0.53988940000000019</v>
       </c>
-      <c r="DM48" s="17">
+      <c r="DN48" s="17">
         <v>-0.4706174000000003</v>
       </c>
-      <c r="DN48" s="17">
+      <c r="DO48" s="17">
         <v>-0.97116479999999994</v>
       </c>
-      <c r="DO48" s="17">
+      <c r="DP48" s="17">
         <v>0.11052349999999977</v>
       </c>
-      <c r="DP48" s="17">
+      <c r="DQ48" s="17">
         <v>-1.5193511</v>
       </c>
-      <c r="DQ48" s="17">
+      <c r="DR48" s="17">
         <v>0.58904290000000004</v>
       </c>
-      <c r="DR48" s="17">
+      <c r="DS48" s="17">
         <v>0.66840829999999996</v>
       </c>
-      <c r="DS48" s="17">
+      <c r="DT48" s="17">
         <v>2.1702700000000408E-2</v>
       </c>
-      <c r="DT48" s="17">
+      <c r="DU48" s="17">
         <v>0.6590910000000002</v>
       </c>
-      <c r="DU48" s="17">
+      <c r="DV48" s="17">
         <v>4.2846702999999993</v>
       </c>
-      <c r="DV48" s="17">
+      <c r="DW48" s="17">
         <v>0.29613929999999999</v>
       </c>
-      <c r="DW48" s="17">
+      <c r="DX48" s="17">
         <v>-1.4908761999999998</v>
       </c>
-      <c r="DX48" s="17">
+      <c r="DY48" s="17">
         <v>-0.34934669999999984</v>
       </c>
-      <c r="DY48" s="17">
+      <c r="DZ48" s="17">
         <v>2.6320433999999997</v>
       </c>
-      <c r="DZ48" s="17">
+      <c r="EA48" s="17">
         <v>0.13522060000000014</v>
       </c>
-    </row>
-    <row r="49" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EB48" s="17">
+        <v>-0.2027738</v>
+      </c>
+    </row>
+    <row r="49" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="18" t="s">
         <v>156</v>
       </c>
       <c r="C49" s="17">
         <v>-5.8977000000000501E-2</v>
       </c>
       <c r="D49" s="17">
         <v>21.737405799999998</v>
       </c>
       <c r="E49" s="17">
         <v>31.097194900000002</v>
       </c>
       <c r="F49" s="17">
         <v>15.608835899999999</v>
       </c>
       <c r="G49" s="17">
         <v>140.11077879999999</v>
       </c>
       <c r="H49" s="17">
         <v>103.45165570000005</v>
       </c>
       <c r="I49" s="17">
         <v>283.23655869999982</v>
       </c>
       <c r="J49" s="17">
@@ -19062,360 +19332,366 @@
       <c r="T49" s="17">
         <v>34.704497200000056</v>
       </c>
       <c r="U49" s="17">
         <v>8.8646673000000789</v>
       </c>
       <c r="V49" s="17">
         <v>-21.396219999999822</v>
       </c>
       <c r="W49" s="17">
         <v>-130.54379399999999</v>
       </c>
       <c r="X49" s="17">
         <v>-6.8223307000000446</v>
       </c>
       <c r="Y49" s="17">
         <v>-29.364427799999966</v>
       </c>
       <c r="Z49" s="17">
         <v>-18.471142599999933</v>
       </c>
       <c r="AA49" s="17">
         <v>84.059988500000259</v>
       </c>
       <c r="AB49" s="17">
+        <v>136.53225810000035</v>
+      </c>
+      <c r="AC49" s="17">
         <v>1.1783421999999997</v>
       </c>
-      <c r="AC49" s="17">
+      <c r="AD49" s="17">
         <v>-2.1868546000000002</v>
       </c>
-      <c r="AD49" s="17">
+      <c r="AE49" s="17">
         <v>8.8199899999999998E-2</v>
       </c>
-      <c r="AE49" s="17">
+      <c r="AF49" s="17">
         <v>0.86133550000000003</v>
       </c>
-      <c r="AF49" s="17">
+      <c r="AG49" s="17">
         <v>12.048579</v>
       </c>
-      <c r="AG49" s="17">
+      <c r="AH49" s="17">
         <v>2.4924087000000004</v>
       </c>
-      <c r="AH49" s="17">
+      <c r="AI49" s="17">
         <v>5.1596922999999997</v>
       </c>
-      <c r="AI49" s="17">
+      <c r="AJ49" s="17">
         <v>2.0367258000000001</v>
       </c>
-      <c r="AJ49" s="17">
+      <c r="AK49" s="17">
         <v>67.736156499999993</v>
       </c>
-      <c r="AK49" s="17">
+      <c r="AL49" s="17">
         <v>-34.610498099999994</v>
       </c>
-      <c r="AL49" s="17">
+      <c r="AM49" s="17">
         <v>4.3530281000000004</v>
       </c>
-      <c r="AM49" s="17">
+      <c r="AN49" s="17">
         <v>-6.3814915999999995</v>
       </c>
-      <c r="AN49" s="17">
+      <c r="AO49" s="17">
         <v>-1.2153739999999997</v>
       </c>
-      <c r="AO49" s="17">
+      <c r="AP49" s="17">
         <v>16.464728799999996</v>
       </c>
-      <c r="AP49" s="17">
+      <c r="AQ49" s="17">
         <v>0.22896600000000245</v>
       </c>
-      <c r="AQ49" s="17">
+      <c r="AR49" s="17">
         <v>0.13051510000000044</v>
       </c>
-      <c r="AR49" s="17">
+      <c r="AS49" s="17">
         <v>8.2039951000000002</v>
       </c>
-      <c r="AS49" s="17">
+      <c r="AT49" s="17">
         <v>46.703567400000011</v>
       </c>
-      <c r="AT49" s="17">
+      <c r="AU49" s="17">
         <v>25.344158499999985</v>
       </c>
-      <c r="AU49" s="17">
+      <c r="AV49" s="17">
         <v>59.859057799999988</v>
       </c>
-      <c r="AV49" s="17">
+      <c r="AW49" s="17">
         <v>55.244233900000026</v>
       </c>
-      <c r="AW49" s="17">
+      <c r="AX49" s="17">
         <v>16.99551099999999</v>
       </c>
-      <c r="AX49" s="17">
+      <c r="AY49" s="17">
         <v>7.0763917000000189</v>
       </c>
-      <c r="AY49" s="17">
+      <c r="AZ49" s="17">
         <v>24.13551910000001</v>
       </c>
-      <c r="AZ49" s="17">
+      <c r="BA49" s="17">
         <v>29.871218799999966</v>
       </c>
-      <c r="BA49" s="17">
+      <c r="BB49" s="17">
         <v>11.915973600000061</v>
       </c>
-      <c r="BB49" s="17">
+      <c r="BC49" s="17">
         <v>356.87124499999993</v>
       </c>
-      <c r="BC49" s="17">
+      <c r="BD49" s="17">
         <v>-115.42187870000014</v>
       </c>
-      <c r="BD49" s="17">
+      <c r="BE49" s="17">
         <v>19.286117800000067</v>
       </c>
-      <c r="BE49" s="17">
+      <c r="BF49" s="17">
         <v>46.845146499999998</v>
       </c>
-      <c r="BF49" s="17">
+      <c r="BG49" s="17">
         <v>93.658942499999981</v>
       </c>
-      <c r="BG49" s="17">
+      <c r="BH49" s="17">
         <v>150.64699990000017</v>
       </c>
-      <c r="BH49" s="17">
+      <c r="BI49" s="17">
         <v>-28.299489199999964</v>
       </c>
-      <c r="BI49" s="17">
+      <c r="BJ49" s="17">
         <v>40.343303899999924</v>
       </c>
-      <c r="BJ49" s="17">
+      <c r="BK49" s="17">
         <v>-42.224339200000024</v>
       </c>
-      <c r="BK49" s="17">
+      <c r="BL49" s="17">
         <v>-85.808984499999951</v>
       </c>
-      <c r="BL49" s="17">
+      <c r="BM49" s="17">
         <v>9.3095983999999987</v>
       </c>
-      <c r="BM49" s="17">
+      <c r="BN49" s="17">
         <v>-17.870039599999952</v>
       </c>
-      <c r="BN49" s="17">
+      <c r="BO49" s="17">
         <v>5.5991918999999797</v>
       </c>
-      <c r="BO49" s="17">
+      <c r="BP49" s="17">
         <v>22.376277999999999</v>
       </c>
-      <c r="BP49" s="17">
+      <c r="BQ49" s="17">
         <v>-7.4595493000000213</v>
       </c>
-      <c r="BQ49" s="17">
+      <c r="BR49" s="17">
         <v>-2.7214421000000022</v>
       </c>
-      <c r="BR49" s="17">
+      <c r="BS49" s="17">
         <v>78.132244300000011</v>
       </c>
-      <c r="BS49" s="17">
+      <c r="BT49" s="17">
         <v>68.471017500000016</v>
       </c>
-      <c r="BT49" s="17">
+      <c r="BU49" s="17">
         <v>112.32256164597624</v>
       </c>
-      <c r="BU49" s="17">
+      <c r="BV49" s="17">
         <v>-77.744591791675191</v>
       </c>
-      <c r="BV49" s="17">
+      <c r="BW49" s="17">
         <v>-15.661057717677847</v>
       </c>
-      <c r="BW49" s="17">
+      <c r="BX49" s="17">
         <v>-40.974525513679552</v>
       </c>
-      <c r="BX49" s="17">
+      <c r="BY49" s="17">
         <v>8.8841603999999883</v>
       </c>
-      <c r="BY49" s="17">
+      <c r="BZ49" s="17">
         <v>3.7036365000000067</v>
       </c>
-      <c r="BZ49" s="17">
+      <c r="CA49" s="17">
         <v>-15.423450499999998</v>
       </c>
-      <c r="CA49" s="17">
+      <c r="CB49" s="17">
         <v>-112.46725370000016</v>
       </c>
-      <c r="CB49" s="17">
+      <c r="CC49" s="17">
         <v>12.888700400000014</v>
       </c>
-      <c r="CC49" s="17">
+      <c r="CD49" s="17">
         <v>-96.166640699999974</v>
       </c>
-      <c r="CD49" s="17">
+      <c r="CE49" s="17">
         <v>37.022088599999989</v>
       </c>
-      <c r="CE49" s="17">
+      <c r="CF49" s="17">
         <v>-1.0383891000000114</v>
       </c>
-      <c r="CF49" s="17">
+      <c r="CG49" s="17">
         <v>12.011083400000006</v>
       </c>
-      <c r="CG49" s="17">
+      <c r="CH49" s="17">
         <v>-55.049796200000223</v>
       </c>
-      <c r="CH49" s="17">
+      <c r="CI49" s="17">
         <v>16.973278400000016</v>
       </c>
-      <c r="CI49" s="17">
+      <c r="CJ49" s="17">
         <v>-10.578339800000002</v>
       </c>
-      <c r="CJ49" s="17">
+      <c r="CK49" s="17">
         <v>9.4178967</v>
       </c>
-      <c r="CK49" s="17">
+      <c r="CL49" s="17">
         <v>22.143604399999997</v>
       </c>
-      <c r="CL49" s="17">
+      <c r="CM49" s="17">
         <v>-9.2162271999999454</v>
       </c>
-      <c r="CM49" s="17">
+      <c r="CN49" s="17">
         <v>-12.536853500000021</v>
       </c>
-      <c r="CN49" s="17">
+      <c r="CO49" s="17">
         <v>-2.091828000000012</v>
       </c>
-      <c r="CO49" s="17">
+      <c r="CP49" s="17">
         <v>-1.7685278000000362</v>
       </c>
-      <c r="CP49" s="17">
+      <c r="CQ49" s="17">
         <v>21.8411562</v>
       </c>
-      <c r="CQ49" s="17">
+      <c r="CR49" s="17">
         <v>-9.3710448000000746</v>
       </c>
-      <c r="CR49" s="17">
+      <c r="CS49" s="17">
         <v>20.968418900000014</v>
       </c>
-      <c r="CS49" s="17">
+      <c r="CT49" s="17">
         <v>22.143118800000028</v>
       </c>
-      <c r="CT49" s="17">
+      <c r="CU49" s="17">
         <v>-21.640922699999994</v>
       </c>
-      <c r="CU49" s="17">
+      <c r="CV49" s="17">
         <v>13.233882200000009</v>
       </c>
-      <c r="CV49" s="17">
+      <c r="CW49" s="17">
         <v>2.9026959000000305</v>
       </c>
-      <c r="CW49" s="17">
+      <c r="CX49" s="17">
         <v>10.045637299999989</v>
       </c>
-      <c r="CX49" s="17">
+      <c r="CY49" s="17">
         <v>0.39744130000003608</v>
       </c>
-      <c r="CY49" s="17">
+      <c r="CZ49" s="17">
         <v>-4.4811071999999745</v>
       </c>
-      <c r="CZ49" s="17">
+      <c r="DA49" s="17">
         <v>-7.0269949000000231</v>
       </c>
-      <c r="DA49" s="17">
+      <c r="DB49" s="17">
         <v>-27.377550999999897</v>
       </c>
-      <c r="DB49" s="17">
+      <c r="DC49" s="17">
         <v>47.764741900000047</v>
       </c>
-      <c r="DC49" s="17">
+      <c r="DD49" s="17">
         <v>-34.756415999999952</v>
       </c>
-      <c r="DD49" s="17">
+      <c r="DE49" s="17">
         <v>-112.40165289999999</v>
       </c>
-      <c r="DE49" s="17">
+      <c r="DF49" s="17">
         <v>-4.5000127999999959</v>
       </c>
-      <c r="DF49" s="17">
+      <c r="DG49" s="17">
         <v>-7.1634721999999948</v>
       </c>
-      <c r="DG49" s="17">
+      <c r="DH49" s="17">
         <v>-6.4786560999999967</v>
       </c>
-      <c r="DH49" s="17">
+      <c r="DI49" s="17">
         <v>12.057131299999986</v>
       </c>
-      <c r="DI49" s="17">
+      <c r="DJ49" s="17">
         <v>-11.959240400000027</v>
       </c>
-      <c r="DJ49" s="17">
+      <c r="DK49" s="17">
         <v>0.83278310000000211</v>
       </c>
-      <c r="DK49" s="17">
+      <c r="DL49" s="17">
         <v>-7.7530047000000053</v>
       </c>
-      <c r="DL49" s="17">
+      <c r="DM49" s="17">
         <v>-11.122100599999973</v>
       </c>
-      <c r="DM49" s="17">
+      <c r="DN49" s="17">
         <v>0.42571759999999031</v>
       </c>
-      <c r="DN49" s="17">
+      <c r="DO49" s="17">
         <v>-9.0454692000000119</v>
       </c>
-      <c r="DO49" s="17">
+      <c r="DP49" s="17">
         <v>-9.6225755999999709</v>
       </c>
-      <c r="DP49" s="17">
+      <c r="DQ49" s="17">
         <v>-27.672190200000021</v>
       </c>
-      <c r="DQ49" s="17">
+      <c r="DR49" s="17">
         <v>7.6000218000000226</v>
       </c>
-      <c r="DR49" s="17">
+      <c r="DS49" s="17">
         <v>2.7212821000000353</v>
       </c>
-      <c r="DS49" s="17">
+      <c r="DT49" s="17">
         <v>-1.1202562999999692</v>
       </c>
-      <c r="DT49" s="17">
+      <c r="DU49" s="17">
         <v>37.275812899999984</v>
       </c>
-      <c r="DU49" s="17">
+      <c r="DV49" s="17">
         <v>-18.285593799999983</v>
       </c>
-      <c r="DV49" s="17">
+      <c r="DW49" s="17">
         <v>22.315668500000033</v>
       </c>
-      <c r="DW49" s="17">
+      <c r="DX49" s="17">
         <v>42.754100900000225</v>
       </c>
-      <c r="DX49" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="DY49" s="17">
-        <v>62.686011000000192</v>
+        <v>29.263260100000061</v>
       </c>
       <c r="DZ49" s="17">
-        <v>21.934035099999907</v>
-[...2 lines deleted...]
-    <row r="50" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>62.686011000000292</v>
+      </c>
+      <c r="EA49" s="17">
+        <v>21.936852099999911</v>
+      </c>
+      <c r="EB49" s="17">
+        <v>22.646134900000096</v>
+      </c>
+    </row>
+    <row r="50" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="18" t="s">
         <v>157</v>
       </c>
       <c r="C50" s="17">
         <v>814.72999999999979</v>
       </c>
       <c r="D50" s="17">
         <v>826.72999999999979</v>
       </c>
       <c r="E50" s="17">
         <v>192.70684843106994</v>
       </c>
       <c r="F50" s="17">
         <v>733.1662861291162</v>
       </c>
       <c r="G50" s="17">
         <v>954.40423335214882</v>
       </c>
       <c r="H50" s="17">
         <v>-695.8382129199241</v>
       </c>
       <c r="I50" s="17">
         <v>-122.77575616850629</v>
       </c>
       <c r="J50" s="17">
@@ -19451,360 +19727,366 @@
       <c r="T50" s="17">
         <v>6.6265051610428145</v>
       </c>
       <c r="U50" s="17">
         <v>-561.43517027837356</v>
       </c>
       <c r="V50" s="17">
         <v>-119.89449578677841</v>
       </c>
       <c r="W50" s="17">
         <v>820.65712164335309</v>
       </c>
       <c r="X50" s="17">
         <v>1232.817938980631</v>
       </c>
       <c r="Y50" s="17">
         <v>-1109.1319204447116</v>
       </c>
       <c r="Z50" s="17">
         <v>-256.16808081514733</v>
       </c>
       <c r="AA50" s="17">
         <v>673.1246789700956</v>
       </c>
       <c r="AB50" s="17">
+        <v>10.997713271416899</v>
+      </c>
+      <c r="AC50" s="17">
         <v>415.82</v>
       </c>
-      <c r="AC50" s="17">
+      <c r="AD50" s="17">
         <v>60.46</v>
       </c>
-      <c r="AD50" s="17">
+      <c r="AE50" s="17">
         <v>323.1699999999999</v>
       </c>
-      <c r="AE50" s="17">
+      <c r="AF50" s="17">
         <v>15.279999999999966</v>
       </c>
-      <c r="AF50" s="17">
+      <c r="AG50" s="17">
         <v>535.02999999999986</v>
       </c>
-      <c r="AG50" s="17">
+      <c r="AH50" s="17">
         <v>82.389999999999958</v>
       </c>
-      <c r="AH50" s="17">
+      <c r="AI50" s="17">
         <v>165.90999999999997</v>
       </c>
-      <c r="AI50" s="17">
+      <c r="AJ50" s="17">
         <v>43.40000000000002</v>
       </c>
-      <c r="AJ50" s="17">
+      <c r="AK50" s="17">
         <v>-92.980441425290223</v>
       </c>
-      <c r="AK50" s="17">
+      <c r="AL50" s="17">
         <v>344.07609299060073</v>
       </c>
-      <c r="AL50" s="17">
+      <c r="AM50" s="17">
         <v>-104.36720438645291</v>
       </c>
-      <c r="AM50" s="17">
+      <c r="AN50" s="17">
         <v>45.978401252212322</v>
       </c>
-      <c r="AN50" s="17">
+      <c r="AO50" s="17">
         <v>521.25534958766696</v>
       </c>
-      <c r="AO50" s="17">
+      <c r="AP50" s="17">
         <v>252.86757228729701</v>
       </c>
-      <c r="AP50" s="17">
+      <c r="AQ50" s="17">
         <v>-75.347719295813619</v>
       </c>
-      <c r="AQ50" s="17">
+      <c r="AR50" s="17">
         <v>34.391083549965813</v>
       </c>
-      <c r="AR50" s="17">
+      <c r="AS50" s="17">
         <v>241.0388327244294</v>
       </c>
-      <c r="AS50" s="17">
+      <c r="AT50" s="17">
         <v>595.93461128341426</v>
       </c>
-      <c r="AT50" s="17">
+      <c r="AU50" s="17">
         <v>228.54357649588496</v>
       </c>
-      <c r="AU50" s="17">
+      <c r="AV50" s="17">
         <v>-111.11278715157988</v>
       </c>
-      <c r="AV50" s="17">
+      <c r="AW50" s="17">
         <v>-623.5921106789483</v>
       </c>
-      <c r="AW50" s="17">
+      <c r="AX50" s="17">
         <v>8.4545989775056114</v>
       </c>
-      <c r="AX50" s="17">
+      <c r="AY50" s="17">
         <v>-95.056919078085429</v>
       </c>
-      <c r="AY50" s="17">
+      <c r="AZ50" s="17">
         <v>14.35621785960403</v>
       </c>
-      <c r="AZ50" s="17">
+      <c r="BA50" s="17">
         <v>-474.42849710359781</v>
       </c>
-      <c r="BA50" s="17">
+      <c r="BB50" s="17">
         <v>270.07054826893358</v>
       </c>
-      <c r="BB50" s="17">
+      <c r="BC50" s="17">
         <v>-228.70964204733428</v>
       </c>
-      <c r="BC50" s="17">
+      <c r="BD50" s="17">
         <v>310.29183471349222</v>
       </c>
-      <c r="BD50" s="17">
+      <c r="BE50" s="17">
         <v>460.88287965417317</v>
       </c>
-      <c r="BE50" s="17">
+      <c r="BF50" s="17">
         <v>451.02621465282743</v>
       </c>
-      <c r="BF50" s="17">
+      <c r="BG50" s="17">
         <v>-223.89554905663138</v>
       </c>
-      <c r="BG50" s="17">
+      <c r="BH50" s="17">
         <v>-219.57787206814658</v>
       </c>
-      <c r="BH50" s="17">
+      <c r="BI50" s="17">
         <v>70.956315046347527</v>
       </c>
-      <c r="BI50" s="17">
+      <c r="BJ50" s="17">
         <v>-62.65523126272123</v>
       </c>
-      <c r="BJ50" s="17">
+      <c r="BK50" s="17">
         <v>-143.40046297854042</v>
       </c>
-      <c r="BK50" s="17">
+      <c r="BL50" s="17">
         <v>-226.98568802093047</v>
       </c>
-      <c r="BL50" s="17">
+      <c r="BM50" s="17">
         <v>-706.86778439030081</v>
       </c>
-      <c r="BM50" s="17">
+      <c r="BN50" s="17">
         <v>474.92490992395324</v>
       </c>
-      <c r="BN50" s="17">
+      <c r="BO50" s="17">
         <v>-130.6276904893565</v>
       </c>
-      <c r="BO50" s="17">
+      <c r="BP50" s="17">
         <v>1326.6903570496108</v>
       </c>
-      <c r="BP50" s="17">
+      <c r="BQ50" s="17">
         <v>-761.1984188266249</v>
       </c>
-      <c r="BQ50" s="17">
+      <c r="BR50" s="17">
         <v>220.42398472058778</v>
       </c>
-      <c r="BR50" s="17">
+      <c r="BS50" s="17">
         <v>1157.4289628678614</v>
       </c>
-      <c r="BS50" s="17">
+      <c r="BT50" s="17">
         <v>-91.403423577712488</v>
       </c>
-      <c r="BT50" s="17">
+      <c r="BU50" s="17">
         <v>176.07038247022945</v>
       </c>
-      <c r="BU50" s="17">
+      <c r="BV50" s="17">
         <v>-362.07081820192548</v>
       </c>
-      <c r="BV50" s="17">
+      <c r="BW50" s="17">
         <v>280.96346299632751</v>
       </c>
-      <c r="BW50" s="17">
+      <c r="BX50" s="17">
         <v>-17.610490831827548</v>
       </c>
-      <c r="BX50" s="17">
+      <c r="BY50" s="17">
         <v>144.58105722746018</v>
       </c>
-      <c r="BY50" s="17">
+      <c r="BZ50" s="17">
         <v>1049.4327157128964</v>
       </c>
-      <c r="BZ50" s="17">
+      <c r="CA50" s="17">
         <v>-11.283302768251872</v>
       </c>
-      <c r="CA50" s="17">
+      <c r="CB50" s="17">
         <v>944.14437855221558</v>
       </c>
-      <c r="CB50" s="17">
+      <c r="CC50" s="17">
         <v>-115.50329998714002</v>
       </c>
-      <c r="CC50" s="17">
+      <c r="CD50" s="17">
         <v>812.9912900077685</v>
       </c>
-      <c r="CD50" s="17">
+      <c r="CE50" s="17">
         <v>25.358481008234932</v>
       </c>
-      <c r="CE50" s="17">
+      <c r="CF50" s="17">
         <v>1154.6897314583605</v>
       </c>
-      <c r="CF50" s="17">
+      <c r="CG50" s="17">
         <v>-30.868235781710879</v>
       </c>
-      <c r="CG50" s="17">
+      <c r="CH50" s="17">
         <v>5.7922357817807058</v>
       </c>
-      <c r="CH50" s="17">
+      <c r="CI50" s="17">
         <v>-307.26865846181499</v>
       </c>
-      <c r="CI50" s="17">
+      <c r="CJ50" s="17">
         <v>31.14623776461147</v>
       </c>
-      <c r="CJ50" s="17">
+      <c r="CK50" s="17">
         <v>444.89785718985468</v>
       </c>
-      <c r="CK50" s="17">
+      <c r="CL50" s="17">
         <v>89.656257772154774</v>
       </c>
-      <c r="CL50" s="17">
+      <c r="CM50" s="17">
         <v>-289.5190861608869</v>
       </c>
-      <c r="CM50" s="17">
+      <c r="CN50" s="17">
         <v>45.29466805333815</v>
       </c>
-      <c r="CN50" s="17">
+      <c r="CO50" s="17">
         <v>-369.15757693449439</v>
       </c>
-      <c r="CO50" s="17">
+      <c r="CP50" s="17">
         <v>-157.86603254115721</v>
       </c>
-      <c r="CP50" s="17">
+      <c r="CQ50" s="17">
         <v>-582.53875986939443</v>
       </c>
-      <c r="CQ50" s="17">
+      <c r="CR50" s="17">
         <v>-388.48027271708389</v>
       </c>
-      <c r="CR50" s="17">
+      <c r="CS50" s="17">
         <v>743.11584446239385</v>
       </c>
-      <c r="CS50" s="17">
+      <c r="CT50" s="17">
         <v>-1427.7285552441367</v>
       </c>
-      <c r="CT50" s="17">
+      <c r="CU50" s="17">
         <v>-262.15529361126221</v>
       </c>
-      <c r="CU50" s="17">
+      <c r="CV50" s="17">
         <v>953.39450955404789</v>
       </c>
-      <c r="CV50" s="17">
+      <c r="CW50" s="17">
         <v>-31.933539018711691</v>
       </c>
-      <c r="CW50" s="17">
+      <c r="CX50" s="17">
         <v>254.69662703405959</v>
       </c>
-      <c r="CX50" s="17">
+      <c r="CY50" s="17">
         <v>-664.98811326964073</v>
       </c>
-      <c r="CY50" s="17">
+      <c r="CZ50" s="17">
         <v>-119.21014502408072</v>
       </c>
-      <c r="CZ50" s="17">
+      <c r="DA50" s="17">
         <v>-193.78399761917532</v>
       </c>
-      <c r="DA50" s="17">
+      <c r="DB50" s="17">
         <v>235.02717615137647</v>
       </c>
-      <c r="DB50" s="17">
+      <c r="DC50" s="17">
         <v>1115.7092558342817</v>
       </c>
-      <c r="DC50" s="17">
+      <c r="DD50" s="17">
         <v>-1276.8469301532614</v>
       </c>
-      <c r="DD50" s="17">
+      <c r="DE50" s="17">
         <v>443.6185083746625</v>
       </c>
-      <c r="DE50" s="17">
+      <c r="DF50" s="17">
         <v>1432.227352239883</v>
       </c>
-      <c r="DF50" s="17">
+      <c r="DG50" s="17">
         <v>-1048.3765460834531</v>
       </c>
-      <c r="DG50" s="17">
+      <c r="DH50" s="17">
         <v>-6.8121928877392861</v>
       </c>
-      <c r="DH50" s="17">
+      <c r="DI50" s="17">
         <v>1031.6390692800403</v>
       </c>
-      <c r="DI50" s="17">
+      <c r="DJ50" s="17">
         <v>200.44484772802795</v>
       </c>
-      <c r="DJ50" s="17">
+      <c r="DK50" s="17">
         <v>-208.70108805046445</v>
       </c>
-      <c r="DK50" s="17">
+      <c r="DL50" s="17">
         <v>209.43511002302705</v>
       </c>
-      <c r="DL50" s="17">
+      <c r="DM50" s="17">
         <v>108.28901616414699</v>
       </c>
-      <c r="DM50" s="17">
+      <c r="DN50" s="17">
         <v>-626.56751625844595</v>
       </c>
-      <c r="DN50" s="17">
+      <c r="DO50" s="17">
         <v>-336.73667108360428</v>
       </c>
-      <c r="DO50" s="17">
+      <c r="DP50" s="17">
         <v>-254.11674926680828</v>
       </c>
-      <c r="DP50" s="17">
+      <c r="DQ50" s="17">
         <v>-429.44064210624896</v>
       </c>
-      <c r="DQ50" s="17">
+      <c r="DR50" s="17">
         <v>254.38582483570235</v>
       </c>
-      <c r="DR50" s="17">
+      <c r="DS50" s="17">
         <v>295.55188606547665</v>
       </c>
-      <c r="DS50" s="17">
+      <c r="DT50" s="17">
         <v>-376.66514961007738</v>
       </c>
-      <c r="DT50" s="17">
+      <c r="DU50" s="17">
         <v>633.53784744510574</v>
       </c>
-      <c r="DU50" s="17">
+      <c r="DV50" s="17">
         <v>-125.76642661005049</v>
       </c>
-      <c r="DV50" s="17">
+      <c r="DW50" s="17">
         <v>103.90084430465458</v>
       </c>
-      <c r="DW50" s="17">
+      <c r="DX50" s="17">
         <v>61.452413830385723</v>
       </c>
-      <c r="DX50" s="17">
+      <c r="DY50" s="17">
         <v>433.82339036605487</v>
       </c>
-      <c r="DY50" s="17">
+      <c r="DZ50" s="17">
         <v>335.5554105174644</v>
       </c>
-      <c r="DZ50" s="17">
-[...3 lines deleted...]
-    <row r="51" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EA50" s="17">
+        <v>-341.71890384852799</v>
+      </c>
+      <c r="EB50" s="17">
+        <v>-416.66218376357438</v>
+      </c>
+    </row>
+    <row r="51" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="18" t="s">
         <v>158</v>
       </c>
       <c r="C51" s="17">
         <v>824.00999999999988</v>
       </c>
       <c r="D51" s="17">
         <v>805.63999999999987</v>
       </c>
       <c r="E51" s="17">
         <v>224.91684843106992</v>
       </c>
       <c r="F51" s="17">
         <v>698.95628612911617</v>
       </c>
       <c r="G51" s="17">
         <v>988.37423335214885</v>
       </c>
       <c r="H51" s="17">
         <v>-695.8382129199241</v>
       </c>
       <c r="I51" s="17">
         <v>-235.26859392581616</v>
       </c>
       <c r="J51" s="17">
@@ -19840,360 +20122,366 @@
       <c r="T51" s="17">
         <v>-16.94428050938734</v>
       </c>
       <c r="U51" s="17">
         <v>-542.1506831754848</v>
       </c>
       <c r="V51" s="17">
         <v>-36.783419516778395</v>
       </c>
       <c r="W51" s="17">
         <v>792.77158932552163</v>
       </c>
       <c r="X51" s="17">
         <v>1028.9427156782485</v>
       </c>
       <c r="Y51" s="17">
         <v>-885.0321681521325</v>
       </c>
       <c r="Z51" s="17">
         <v>-258.28496412514733</v>
       </c>
       <c r="AA51" s="17">
         <v>602.9840260200956</v>
       </c>
       <c r="AB51" s="17">
+        <v>-199.24702161858301</v>
+      </c>
+      <c r="AC51" s="17">
         <v>406.32</v>
       </c>
-      <c r="AC51" s="17">
+      <c r="AD51" s="17">
         <v>44.01</v>
       </c>
-      <c r="AD51" s="17">
+      <c r="AE51" s="17">
         <v>318.57999999999993</v>
       </c>
-      <c r="AE51" s="17">
+      <c r="AF51" s="17">
         <v>55.099999999999973</v>
       </c>
-      <c r="AF51" s="17">
+      <c r="AG51" s="17">
         <v>530.3599999999999</v>
       </c>
-      <c r="AG51" s="17">
+      <c r="AH51" s="17">
         <v>56.999999999999964</v>
       </c>
-      <c r="AH51" s="17">
+      <c r="AI51" s="17">
         <v>165.26999999999998</v>
       </c>
-      <c r="AI51" s="17">
+      <c r="AJ51" s="17">
         <v>53.010000000000019</v>
       </c>
-      <c r="AJ51" s="17">
+      <c r="AK51" s="17">
         <v>-65.830441425290232</v>
       </c>
-      <c r="AK51" s="17">
+      <c r="AL51" s="17">
         <v>344.10609299060076</v>
       </c>
-      <c r="AL51" s="17">
+      <c r="AM51" s="17">
         <v>-104.33720438645291</v>
       </c>
-      <c r="AM51" s="17">
+      <c r="AN51" s="17">
         <v>50.978401252212322</v>
       </c>
-      <c r="AN51" s="17">
+      <c r="AO51" s="17">
         <v>521.25534958766696</v>
       </c>
-      <c r="AO51" s="17">
+      <c r="AP51" s="17">
         <v>242.95757228729701</v>
       </c>
-      <c r="AP51" s="17">
+      <c r="AQ51" s="17">
         <v>-92.027719295813625</v>
       </c>
-      <c r="AQ51" s="17">
+      <c r="AR51" s="17">
         <v>26.771083549965816</v>
       </c>
-      <c r="AR51" s="17">
+      <c r="AS51" s="17">
         <v>238.14883272442941</v>
       </c>
-      <c r="AS51" s="17">
+      <c r="AT51" s="17">
         <v>625.84461128341422</v>
       </c>
-      <c r="AT51" s="17">
+      <c r="AU51" s="17">
         <v>235.49357649588495</v>
       </c>
-      <c r="AU51" s="17">
+      <c r="AV51" s="17">
         <v>-111.11278715157988</v>
       </c>
-      <c r="AV51" s="17">
+      <c r="AW51" s="17">
         <v>-623.5921106789483</v>
       </c>
-      <c r="AW51" s="17">
+      <c r="AX51" s="17">
         <v>8.4545989775056114</v>
       </c>
-      <c r="AX51" s="17">
+      <c r="AY51" s="17">
         <v>-95.056919078085429</v>
       </c>
-      <c r="AY51" s="17">
+      <c r="AZ51" s="17">
         <v>14.35621785960403</v>
       </c>
-      <c r="AZ51" s="17">
+      <c r="BA51" s="17">
         <v>-500.1641691758212</v>
       </c>
-      <c r="BA51" s="17">
+      <c r="BB51" s="17">
         <v>202.79032877253221</v>
       </c>
-      <c r="BB51" s="17">
+      <c r="BC51" s="17">
         <v>-209.92373640963132</v>
       </c>
-      <c r="BC51" s="17">
+      <c r="BD51" s="17">
         <v>272.02898288710418</v>
       </c>
-      <c r="BD51" s="17">
+      <c r="BE51" s="17">
         <v>199.02811830363223</v>
       </c>
-      <c r="BE51" s="17">
+      <c r="BF51" s="17">
         <v>549.45991471511854</v>
       </c>
-      <c r="BF51" s="17">
+      <c r="BG51" s="17">
         <v>-88.861511651261026</v>
       </c>
-      <c r="BG51" s="17">
+      <c r="BH51" s="17">
         <v>-109.92708667943084</v>
       </c>
-      <c r="BH51" s="17">
+      <c r="BI51" s="17">
         <v>-27.180104944316277</v>
       </c>
-      <c r="BI51" s="17">
+      <c r="BJ51" s="17">
         <v>-167.9844126840498</v>
       </c>
-      <c r="BJ51" s="17">
+      <c r="BK51" s="17">
         <v>-24.273545160614692</v>
       </c>
-      <c r="BK51" s="17">
+      <c r="BL51" s="17">
         <v>-126.99457191381478</v>
       </c>
-      <c r="BL51" s="17">
+      <c r="BM51" s="17">
         <v>-699.6183855874018</v>
       </c>
-      <c r="BM51" s="17">
+      <c r="BN51" s="17">
         <v>480.76839567597932</v>
       </c>
-      <c r="BN51" s="17">
+      <c r="BO51" s="17">
         <v>-142.30106269932818</v>
       </c>
-      <c r="BO51" s="17">
+      <c r="BP51" s="17">
         <v>1179.9227427216829</v>
       </c>
-      <c r="BP51" s="17">
+      <c r="BQ51" s="17">
         <v>-848.31507413564759</v>
       </c>
-      <c r="BQ51" s="17">
+      <c r="BR51" s="17">
         <v>-17.925514537104078</v>
       </c>
-      <c r="BR51" s="17">
+      <c r="BS51" s="17">
         <v>1079.1580944788379</v>
       </c>
-      <c r="BS51" s="17">
+      <c r="BT51" s="17">
         <v>15.807113609012488</v>
       </c>
-      <c r="BT51" s="17">
+      <c r="BU51" s="17">
         <v>96.135808165654851</v>
       </c>
-      <c r="BU51" s="17">
+      <c r="BV51" s="17">
         <v>-135.8265250149451</v>
       </c>
-      <c r="BV51" s="17">
+      <c r="BW51" s="17">
         <v>432.71535668577735</v>
       </c>
-      <c r="BW51" s="17">
+      <c r="BX51" s="17">
         <v>-3.6962984792985383</v>
       </c>
-      <c r="BX51" s="17">
+      <c r="BY51" s="17">
         <v>27.800268459696028</v>
       </c>
-      <c r="BY51" s="17">
+      <c r="BZ51" s="17">
         <v>1058.1791016243983</v>
       </c>
-      <c r="BZ51" s="17">
+      <c r="CA51" s="17">
         <v>68.708380874536232</v>
       </c>
-      <c r="CA51" s="17">
+      <c r="CB51" s="17">
         <v>1012.9339619691259</v>
       </c>
-      <c r="CB51" s="17">
+      <c r="CC51" s="17">
         <v>-166.87228839404037</v>
       </c>
-      <c r="CC51" s="17">
+      <c r="CD51" s="17">
         <v>841.73338445930267</v>
       </c>
-      <c r="CD51" s="17">
+      <c r="CE51" s="17">
         <v>65.444880505988323</v>
       </c>
-      <c r="CE51" s="17">
+      <c r="CF51" s="17">
         <v>1185.2088546465277</v>
       </c>
-      <c r="CF51" s="17">
+      <c r="CG51" s="17">
         <v>-136.10283012477333</v>
       </c>
-      <c r="CG51" s="17">
+      <c r="CH51" s="17">
         <v>16.657282277472291</v>
       </c>
-      <c r="CH51" s="17">
+      <c r="CI51" s="17">
         <v>-168.3126102099956</v>
       </c>
-      <c r="CI51" s="17">
+      <c r="CJ51" s="17">
         <v>-51.79086149847322</v>
       </c>
-      <c r="CJ51" s="17">
+      <c r="CK51" s="17">
         <v>487.52815500416318</v>
       </c>
-      <c r="CK51" s="17">
+      <c r="CL51" s="17">
         <v>75.894046792717532</v>
       </c>
-      <c r="CL51" s="17">
+      <c r="CM51" s="17">
         <v>-292.47562652927326</v>
       </c>
-      <c r="CM51" s="17">
+      <c r="CN51" s="17">
         <v>51.149012978052355</v>
       </c>
-      <c r="CN51" s="17">
+      <c r="CO51" s="17">
         <v>-386.22179746038671</v>
       </c>
-      <c r="CO51" s="17">
+      <c r="CP51" s="17">
         <v>-147.5375896907893</v>
       </c>
-      <c r="CP51" s="17">
+      <c r="CQ51" s="17">
         <v>-603.01009033613786</v>
       </c>
-      <c r="CQ51" s="17">
+      <c r="CR51" s="17">
         <v>-363.187953350013</v>
       </c>
-      <c r="CR51" s="17">
+      <c r="CS51" s="17">
         <v>720.36198584977251</v>
       </c>
-      <c r="CS51" s="17">
+      <c r="CT51" s="17">
         <v>-1430.0989780811337</v>
       </c>
-      <c r="CT51" s="17">
+      <c r="CU51" s="17">
         <v>-259.05334804691961</v>
       </c>
-      <c r="CU51" s="17">
+      <c r="CV51" s="17">
         <v>951.8460597688935</v>
       </c>
-      <c r="CV51" s="17">
+      <c r="CW51" s="17">
         <v>-15.186707055822913</v>
       </c>
-      <c r="CW51" s="17">
+      <c r="CX51" s="17">
         <v>254.64106199405958</v>
       </c>
-      <c r="CX51" s="17">
+      <c r="CY51" s="17">
         <v>-662.39708527964069</v>
       </c>
-      <c r="CY51" s="17">
+      <c r="CZ51" s="17">
         <v>-119.20795283408071</v>
       </c>
-      <c r="CZ51" s="17">
+      <c r="DA51" s="17">
         <v>-199.81792134917532</v>
       </c>
-      <c r="DA51" s="17">
+      <c r="DB51" s="17">
         <v>317.52717615137647</v>
       </c>
-      <c r="DB51" s="17">
+      <c r="DC51" s="17">
         <v>1115.7092558342817</v>
       </c>
-      <c r="DC51" s="17">
+      <c r="DD51" s="17">
         <v>-1270.2019301532614</v>
       </c>
-      <c r="DD51" s="17">
+      <c r="DE51" s="17">
         <v>443.6185083746625</v>
       </c>
-      <c r="DE51" s="17">
+      <c r="DF51" s="17">
         <v>1432.227352239883</v>
       </c>
-      <c r="DF51" s="17">
+      <c r="DG51" s="17">
         <v>-1048.3765460834531</v>
       </c>
-      <c r="DG51" s="17">
+      <c r="DH51" s="17">
         <v>-34.697725205570705</v>
       </c>
-      <c r="DH51" s="17">
+      <c r="DI51" s="17">
         <v>1018.1253007409916</v>
       </c>
-      <c r="DI51" s="17">
+      <c r="DJ51" s="17">
         <v>13.892203892714313</v>
       </c>
-      <c r="DJ51" s="17">
+      <c r="DK51" s="17">
         <v>-208.42615862454255</v>
       </c>
-      <c r="DK51" s="17">
+      <c r="DL51" s="17">
         <v>205.35136966908487</v>
       </c>
-      <c r="DL51" s="17">
+      <c r="DM51" s="17">
         <v>144.94571306410506</v>
       </c>
-      <c r="DM51" s="17">
+      <c r="DN51" s="17">
         <v>-552.07684581091303</v>
       </c>
-      <c r="DN51" s="17">
+      <c r="DO51" s="17">
         <v>-223.82389447584018</v>
       </c>
-      <c r="DO51" s="17">
+      <c r="DP51" s="17">
         <v>-254.07714092948441</v>
       </c>
-      <c r="DP51" s="17">
+      <c r="DQ51" s="17">
         <v>-429.44244136624894</v>
       </c>
-      <c r="DQ51" s="17">
+      <c r="DR51" s="17">
         <v>261.88010560570234</v>
       </c>
-      <c r="DR51" s="17">
+      <c r="DS51" s="17">
         <v>295.55188674547668</v>
       </c>
-      <c r="DS51" s="17">
+      <c r="DT51" s="17">
         <v>-386.2745151100774</v>
       </c>
-      <c r="DT51" s="17">
+      <c r="DU51" s="17">
         <v>617.09162895510576</v>
       </c>
-      <c r="DU51" s="17">
+      <c r="DV51" s="17">
         <v>-129.2853962500505</v>
       </c>
-      <c r="DV51" s="17">
+      <c r="DW51" s="17">
         <v>102.73389613465459</v>
       </c>
-      <c r="DW51" s="17">
+      <c r="DX51" s="17">
         <v>12.443897180385708</v>
       </c>
-      <c r="DX51" s="17">
+      <c r="DY51" s="17">
         <v>421.25562791605489</v>
       </c>
-      <c r="DY51" s="17">
+      <c r="DZ51" s="17">
         <v>228.80489970746439</v>
       </c>
-      <c r="DZ51" s="17">
-[...3 lines deleted...]
-    <row r="52" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EA51" s="17">
+        <v>-384.62565010852796</v>
+      </c>
+      <c r="EB51" s="17">
+        <v>-464.68189913357435</v>
+      </c>
+    </row>
+    <row r="52" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="10" t="s">
         <v>123</v>
       </c>
       <c r="C52" s="17">
         <v>823.9699999999998</v>
       </c>
       <c r="D52" s="17">
         <v>805.63999999999987</v>
       </c>
       <c r="E52" s="17">
         <v>84.247667160346111</v>
       </c>
       <c r="F52" s="17">
         <v>525.96819003686358</v>
       </c>
       <c r="G52" s="17">
         <v>502.32476691246916</v>
       </c>
       <c r="H52" s="17">
         <v>-690.44338724023532</v>
       </c>
       <c r="I52" s="17">
         <v>-179.26256682621164</v>
       </c>
       <c r="J52" s="17">
@@ -20229,360 +20517,366 @@
       <c r="T52" s="17">
         <v>381.49803107237972</v>
       </c>
       <c r="U52" s="17">
         <v>-512.13436658294802</v>
       </c>
       <c r="V52" s="17">
         <v>-518.68756228233906</v>
       </c>
       <c r="W52" s="17">
         <v>855.74440293920475</v>
       </c>
       <c r="X52" s="17">
         <v>560.26474072256565</v>
       </c>
       <c r="Y52" s="17">
         <v>-941.98544774320703</v>
       </c>
       <c r="Z52" s="17">
         <v>-791.56973586777917</v>
       </c>
       <c r="AA52" s="17">
         <v>-262.93097576378784</v>
       </c>
       <c r="AB52" s="17">
+        <v>112.28824759667509</v>
+      </c>
+      <c r="AC52" s="17">
         <v>406.3</v>
       </c>
-      <c r="AC52" s="17">
+      <c r="AD52" s="17">
         <v>44</v>
       </c>
-      <c r="AD52" s="17">
+      <c r="AE52" s="17">
         <v>318.57999999999993</v>
       </c>
-      <c r="AE52" s="17">
+      <c r="AF52" s="17">
         <v>55.089999999999975</v>
       </c>
-      <c r="AF52" s="17">
+      <c r="AG52" s="17">
         <v>530.34999999999991</v>
       </c>
-      <c r="AG52" s="17">
+      <c r="AH52" s="17">
         <v>57.019999999999968</v>
       </c>
-      <c r="AH52" s="17">
+      <c r="AI52" s="17">
         <v>165.26</v>
       </c>
-      <c r="AI52" s="17">
+      <c r="AJ52" s="17">
         <v>53.010000000000019</v>
       </c>
-      <c r="AJ52" s="17">
+      <c r="AK52" s="17">
         <v>-65.820441425290227</v>
       </c>
-      <c r="AK52" s="17">
+      <c r="AL52" s="17">
         <v>210.65609299060085</v>
       </c>
-      <c r="AL52" s="17">
+      <c r="AM52" s="17">
         <v>-107.94638836148798</v>
       </c>
-      <c r="AM52" s="17">
+      <c r="AN52" s="17">
         <v>47.35840395652346</v>
       </c>
-      <c r="AN52" s="17">
+      <c r="AO52" s="17">
         <v>328.15534958766699</v>
       </c>
-      <c r="AO52" s="17">
+      <c r="AP52" s="17">
         <v>256.56146660381813</v>
       </c>
-      <c r="AP52" s="17">
+      <c r="AQ52" s="17">
         <v>-98.891305473349306</v>
       </c>
-      <c r="AQ52" s="17">
+      <c r="AR52" s="17">
         <v>40.142679318727744</v>
       </c>
-      <c r="AR52" s="17">
+      <c r="AS52" s="17">
         <v>220.14981454216831</v>
       </c>
-      <c r="AS52" s="17">
+      <c r="AT52" s="17">
         <v>534.69557575651925</v>
       </c>
-      <c r="AT52" s="17">
+      <c r="AU52" s="17">
         <v>-145.74846124698507</v>
       </c>
-      <c r="AU52" s="17">
+      <c r="AV52" s="17">
         <v>-106.77216213923336</v>
       </c>
-      <c r="AV52" s="17">
+      <c r="AW52" s="17">
         <v>-647.64482169534358</v>
       </c>
-      <c r="AW52" s="17">
+      <c r="AX52" s="17">
         <v>29.592173246802076</v>
       </c>
-      <c r="AX52" s="17">
+      <c r="AY52" s="17">
         <v>-79.646295001689523</v>
       </c>
-      <c r="AY52" s="17">
+      <c r="AZ52" s="17">
         <v>7.2555562099957243</v>
       </c>
-      <c r="AZ52" s="17">
+      <c r="BA52" s="17">
         <v>-507.14080391571827</v>
       </c>
-      <c r="BA52" s="17">
+      <c r="BB52" s="17">
         <v>175.40138805556128</v>
       </c>
-      <c r="BB52" s="17">
+      <c r="BC52" s="17">
         <v>2.9077842604731323</v>
       </c>
-      <c r="BC52" s="17">
+      <c r="BD52" s="17">
         <v>149.56906477347223</v>
       </c>
-      <c r="BD52" s="17">
+      <c r="BE52" s="17">
         <v>185.83474961747027</v>
       </c>
-      <c r="BE52" s="17">
+      <c r="BF52" s="17">
         <v>491.48447970115291</v>
       </c>
-      <c r="BF52" s="17">
+      <c r="BG52" s="17">
         <v>-357.24771974054164</v>
       </c>
-      <c r="BG52" s="17">
+      <c r="BH52" s="17">
         <v>82.031290333901239</v>
       </c>
-      <c r="BH52" s="17">
+      <c r="BI52" s="17">
         <v>-28.232732203433287</v>
       </c>
-      <c r="BI52" s="17">
+      <c r="BJ52" s="17">
         <v>-148.13782678038939</v>
       </c>
-      <c r="BJ52" s="17">
+      <c r="BK52" s="17">
         <v>0.41950048572024201</v>
       </c>
-      <c r="BK52" s="17">
+      <c r="BL52" s="17">
         <v>-142.07083764828062</v>
       </c>
-      <c r="BL52" s="17">
+      <c r="BM52" s="17">
         <v>-692.73636268739233</v>
       </c>
-      <c r="BM52" s="17">
+      <c r="BN52" s="17">
         <v>478.66262348373499</v>
       </c>
-      <c r="BN52" s="17">
+      <c r="BO52" s="17">
         <v>307.69520769973491</v>
       </c>
-      <c r="BO52" s="17">
+      <c r="BP52" s="17">
         <v>989.22296127106495</v>
       </c>
-      <c r="BP52" s="17">
+      <c r="BQ52" s="17">
         <v>-844.44425856186285</v>
       </c>
-      <c r="BQ52" s="17">
+      <c r="BR52" s="17">
         <v>-13.201940041863509</v>
       </c>
-      <c r="BR52" s="17">
+      <c r="BS52" s="17">
         <v>1077.4664988436953</v>
       </c>
-      <c r="BS52" s="17">
+      <c r="BT52" s="17">
         <v>7.0585729382007329</v>
       </c>
-      <c r="BT52" s="17">
+      <c r="BU52" s="17">
         <v>-31.594141868098077</v>
       </c>
-      <c r="BU52" s="17">
+      <c r="BV52" s="17">
         <v>-107.61606907037354</v>
       </c>
-      <c r="BV52" s="17">
+      <c r="BW52" s="17">
         <v>445.12133239444927</v>
       </c>
-      <c r="BW52" s="17">
+      <c r="BX52" s="17">
         <v>-4.6265344375837714</v>
       </c>
-      <c r="BX52" s="17">
+      <c r="BY52" s="17">
         <v>-3.6087520586600874</v>
       </c>
-      <c r="BY52" s="17">
+      <c r="BZ52" s="17">
         <v>795.65476883724421</v>
       </c>
-      <c r="BZ52" s="17">
+      <c r="CA52" s="17">
         <v>29.876484082924577</v>
       </c>
-      <c r="CA52" s="17">
+      <c r="CB52" s="17">
         <v>96.460065101010414</v>
       </c>
-      <c r="CB52" s="17">
+      <c r="CC52" s="17">
         <v>-186.15172713998049</v>
       </c>
-      <c r="CC52" s="17">
+      <c r="CD52" s="17">
         <v>845.59909325293972</v>
       </c>
-      <c r="CD52" s="17">
+      <c r="CE52" s="17">
         <v>63.551137988820017</v>
       </c>
-      <c r="CE52" s="17">
+      <c r="CF52" s="17">
         <v>1208.1980837774026</v>
       </c>
-      <c r="CF52" s="17">
+      <c r="CG52" s="17">
         <v>-190.85679031071504</v>
       </c>
-      <c r="CG52" s="17">
+      <c r="CH52" s="17">
         <v>510.62413906334626</v>
       </c>
-      <c r="CH52" s="17">
+      <c r="CI52" s="17">
         <v>-149.242016643688</v>
       </c>
-      <c r="CI52" s="17">
+      <c r="CJ52" s="17">
         <v>-48.155339633773082</v>
       </c>
-      <c r="CJ52" s="17">
+      <c r="CK52" s="17">
         <v>495.23597425625132</v>
       </c>
-      <c r="CK52" s="17">
+      <c r="CL52" s="17">
         <v>75.960320060580017</v>
       </c>
-      <c r="CL52" s="17">
+      <c r="CM52" s="17">
         <v>-287.02780105601607</v>
       </c>
-      <c r="CM52" s="17">
+      <c r="CN52" s="17">
         <v>8.4848200292988452</v>
       </c>
-      <c r="CN52" s="17">
+      <c r="CO52" s="17">
         <v>-358.31597225645328</v>
       </c>
-      <c r="CO52" s="17">
+      <c r="CP52" s="17">
         <v>-158.31803962441325</v>
       </c>
-      <c r="CP52" s="17">
+      <c r="CQ52" s="17">
         <v>-452.09072977023806</v>
       </c>
-      <c r="CQ52" s="17">
+      <c r="CR52" s="17">
         <v>-368.50658204445233</v>
       </c>
-      <c r="CR52" s="17">
+      <c r="CS52" s="17">
         <v>724.00135325983376</v>
       </c>
-      <c r="CS52" s="17">
+      <c r="CT52" s="17">
         <v>-1257.6459919704862</v>
       </c>
-      <c r="CT52" s="17">
+      <c r="CU52" s="17">
         <v>-120.35515303035655</v>
       </c>
-      <c r="CU52" s="17">
+      <c r="CV52" s="17">
         <v>1035.4978228133887</v>
       </c>
-      <c r="CV52" s="17">
+      <c r="CW52" s="17">
         <v>-2.8002068398876645</v>
       </c>
-      <c r="CW52" s="17">
+      <c r="CX52" s="17">
         <v>268.21029447968272</v>
       </c>
-      <c r="CX52" s="17">
+      <c r="CY52" s="17">
         <v>-664.52559635583191</v>
       </c>
-      <c r="CY52" s="17">
+      <c r="CZ52" s="17">
         <v>-113.01885786691116</v>
       </c>
-      <c r="CZ52" s="17">
+      <c r="DA52" s="17">
         <v>-244.4912320683338</v>
       </c>
-      <c r="DA52" s="17">
+      <c r="DB52" s="17">
         <v>1013.78633787219</v>
       </c>
-      <c r="DB52" s="17">
+      <c r="DC52" s="17">
         <v>-30.050113023745354</v>
       </c>
-      <c r="DC52" s="17">
+      <c r="DD52" s="17">
         <v>-1257.9325550624499</v>
       </c>
-      <c r="DD52" s="17">
+      <c r="DE52" s="17">
         <v>436.52270144424563</v>
       </c>
-      <c r="DE52" s="17">
+      <c r="DF52" s="17">
         <v>1446.6382334201064</v>
       </c>
-      <c r="DF52" s="17">
+      <c r="DG52" s="17">
         <v>-1041.6292008204348</v>
       </c>
-      <c r="DG52" s="17">
+      <c r="DH52" s="17">
         <v>14.212668895287663</v>
       </c>
-      <c r="DH52" s="17">
+      <c r="DI52" s="17">
         <v>956.92263116783488</v>
       </c>
-      <c r="DI52" s="17">
+      <c r="DJ52" s="17">
         <v>-22.703632797298297</v>
       </c>
-      <c r="DJ52" s="17">
+      <c r="DK52" s="17">
         <v>-487.41297940253298</v>
       </c>
-      <c r="DK52" s="17">
+      <c r="DL52" s="17">
         <v>113.45872175456202</v>
       </c>
-      <c r="DL52" s="17">
+      <c r="DM52" s="17">
         <v>171.37508391202897</v>
       </c>
-      <c r="DM52" s="17">
+      <c r="DN52" s="17">
         <v>-556.31677590239428</v>
       </c>
-      <c r="DN52" s="17">
+      <c r="DO52" s="17">
         <v>-430.23406563471212</v>
       </c>
-      <c r="DO52" s="17">
+      <c r="DP52" s="17">
         <v>-126.80969011812948</v>
       </c>
-      <c r="DP52" s="17">
+      <c r="DQ52" s="17">
         <v>-429.47039438016719</v>
       </c>
-      <c r="DQ52" s="17">
+      <c r="DR52" s="17">
         <v>5.6305803400096011</v>
       </c>
-      <c r="DR52" s="17">
+      <c r="DS52" s="17">
         <v>-343.90095931324072</v>
       </c>
-      <c r="DS52" s="17">
+      <c r="DT52" s="17">
         <v>-23.828962514380919</v>
       </c>
-      <c r="DT52" s="17">
+      <c r="DU52" s="17">
         <v>-53.187091881104877</v>
       </c>
-      <c r="DU52" s="17">
+      <c r="DV52" s="17">
         <v>-116.6104954515766</v>
       </c>
-      <c r="DV52" s="17">
+      <c r="DW52" s="17">
         <v>-69.509071420882776</v>
       </c>
-      <c r="DW52" s="17">
+      <c r="DX52" s="17">
         <v>-23.624317010223621</v>
       </c>
-      <c r="DX52" s="17">
+      <c r="DY52" s="17">
         <v>525.30932430618532</v>
       </c>
-      <c r="DY52" s="17">
+      <c r="DZ52" s="17">
         <v>-223.53403305442416</v>
       </c>
-      <c r="DZ52" s="17">
+      <c r="EA52" s="17">
         <v>-253.57461065495988</v>
       </c>
-    </row>
-    <row r="53" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EB52" s="17">
+        <v>64.087566999873843</v>
+      </c>
+    </row>
+    <row r="53" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="10" t="s">
         <v>124</v>
       </c>
       <c r="C53" s="17">
         <v>0</v>
       </c>
       <c r="D53" s="17">
         <v>0</v>
       </c>
       <c r="E53" s="17">
         <v>0</v>
       </c>
       <c r="F53" s="17">
         <v>0</v>
       </c>
       <c r="G53" s="17">
         <v>453.24677977999238</v>
       </c>
       <c r="H53" s="17">
         <v>3.1846187117392226</v>
       </c>
       <c r="I53" s="17">
         <v>10.379284014062629</v>
       </c>
       <c r="J53" s="17">
@@ -20618,51 +20912,51 @@
       <c r="T53" s="17">
         <v>-3.9782300907976929</v>
       </c>
       <c r="U53" s="17">
         <v>9.8360241473151291</v>
       </c>
       <c r="V53" s="17">
         <v>43.985783055481271</v>
       </c>
       <c r="W53" s="17">
         <v>-0.23864272751432924</v>
       </c>
       <c r="X53" s="17">
         <v>518.18801120367232</v>
       </c>
       <c r="Y53" s="17">
         <v>275.55259689180218</v>
       </c>
       <c r="Z53" s="17">
         <v>234.52018876428568</v>
       </c>
       <c r="AA53" s="17">
         <v>841.43398015949833</v>
       </c>
       <c r="AB53" s="17">
-        <v>0</v>
+        <v>864.2187366797267</v>
       </c>
       <c r="AC53" s="17">
         <v>0</v>
       </c>
       <c r="AD53" s="17">
         <v>0</v>
       </c>
       <c r="AE53" s="17">
         <v>0</v>
       </c>
       <c r="AF53" s="17">
         <v>0</v>
       </c>
       <c r="AG53" s="17">
         <v>0</v>
       </c>
       <c r="AH53" s="17">
         <v>0</v>
       </c>
       <c r="AI53" s="17">
         <v>0</v>
       </c>
       <c r="AJ53" s="17">
         <v>0</v>
       </c>
@@ -20672,306 +20966,312 @@
       <c r="AL53" s="17">
         <v>0</v>
       </c>
       <c r="AM53" s="17">
         <v>0</v>
       </c>
       <c r="AN53" s="17">
         <v>0</v>
       </c>
       <c r="AO53" s="17">
         <v>0</v>
       </c>
       <c r="AP53" s="17">
         <v>0</v>
       </c>
       <c r="AQ53" s="17">
         <v>0</v>
       </c>
       <c r="AR53" s="17">
         <v>0</v>
       </c>
       <c r="AS53" s="17">
         <v>0</v>
       </c>
       <c r="AT53" s="17">
+        <v>0</v>
+      </c>
+      <c r="AU53" s="17">
         <v>447.1753764337206</v>
       </c>
-      <c r="AU53" s="17">
+      <c r="AV53" s="17">
         <v>6.0714033462717705</v>
       </c>
-      <c r="AV53" s="17">
+      <c r="AW53" s="17">
         <v>7.1949052565928131</v>
       </c>
-      <c r="AW53" s="17">
+      <c r="AX53" s="17">
         <v>6.7613281519653619</v>
       </c>
-      <c r="AX53" s="17">
+      <c r="AY53" s="17">
         <v>-14.313724701979764</v>
       </c>
-      <c r="AY53" s="17">
+      <c r="AZ53" s="17">
         <v>3.5421100051608114</v>
       </c>
-      <c r="AZ53" s="17">
+      <c r="BA53" s="17">
         <v>21.85533756987855</v>
       </c>
-      <c r="BA53" s="17">
+      <c r="BB53" s="17">
         <v>2.5890819300147676</v>
       </c>
-      <c r="BB53" s="17">
+      <c r="BC53" s="17">
         <v>-18.175031450319448</v>
       </c>
-      <c r="BC53" s="17">
+      <c r="BD53" s="17">
         <v>4.1098959644887589</v>
       </c>
-      <c r="BD53" s="17">
+      <c r="BE53" s="17">
         <v>3.98512249511072</v>
       </c>
-      <c r="BE53" s="17">
+      <c r="BF53" s="17">
         <v>6.1497359100350169</v>
       </c>
-      <c r="BF53" s="17">
+      <c r="BG53" s="17">
         <v>-28.331214968308544</v>
       </c>
-      <c r="BG53" s="17">
+      <c r="BH53" s="17">
         <v>3.9553216039169445</v>
       </c>
-      <c r="BH53" s="17">
+      <c r="BI53" s="17">
         <v>-1.3418850035792467</v>
       </c>
-      <c r="BI53" s="17">
+      <c r="BJ53" s="17">
         <v>4.4238330124244243</v>
       </c>
-      <c r="BJ53" s="17">
+      <c r="BK53" s="17">
         <v>-24.188016944062671</v>
       </c>
-      <c r="BK53" s="17">
+      <c r="BL53" s="17">
         <v>1.9043518497777039</v>
       </c>
-      <c r="BL53" s="17">
+      <c r="BM53" s="17">
         <v>1.5842945229251235</v>
       </c>
-      <c r="BM53" s="17">
+      <c r="BN53" s="17">
         <v>3.7552507013570557</v>
       </c>
-      <c r="BN53" s="17">
+      <c r="BO53" s="17">
         <v>-452.639400613308</v>
       </c>
-      <c r="BO53" s="17">
+      <c r="BP53" s="17">
         <v>5.1241461288089596E-2</v>
       </c>
-      <c r="BP53" s="17">
+      <c r="BQ53" s="17">
         <v>1.9546174700020985E-2</v>
       </c>
-      <c r="BQ53" s="17">
+      <c r="BR53" s="17">
         <v>0.25864543359345266</v>
       </c>
-      <c r="BR53" s="17">
+      <c r="BS53" s="17">
         <v>-0.33702107100030965</v>
       </c>
-      <c r="BS53" s="17">
+      <c r="BT53" s="17">
         <v>-0.12973628096198001</v>
       </c>
-      <c r="BT53" s="17">
+      <c r="BU53" s="17">
         <v>-8.8957991567669321</v>
       </c>
-      <c r="BU53" s="17">
+      <c r="BV53" s="17">
         <v>-3.9308780843830618E-6</v>
       </c>
-      <c r="BV53" s="17">
+      <c r="BW53" s="17">
         <v>2.681449313381052</v>
       </c>
-      <c r="BW53" s="17">
+      <c r="BX53" s="17">
         <v>-0.79257653799308969</v>
       </c>
-      <c r="BX53" s="17">
+      <c r="BY53" s="17">
         <v>-0.87167467397917819</v>
       </c>
-      <c r="BY53" s="17">
+      <c r="BZ53" s="17">
         <v>7.8267033826789761E-3</v>
       </c>
-      <c r="BZ53" s="17">
+      <c r="CA53" s="17">
         <v>-0.2997090377295355</v>
       </c>
-      <c r="CA53" s="17">
+      <c r="CB53" s="17">
         <v>8.2111866859533471</v>
       </c>
-      <c r="CB53" s="17">
+      <c r="CC53" s="17">
         <v>-6.4737691179916332</v>
       </c>
-      <c r="CC53" s="17">
+      <c r="CD53" s="17">
         <v>4.0555724290993913</v>
       </c>
-      <c r="CD53" s="17">
+      <c r="CE53" s="17">
         <v>-2.2029075413208661</v>
       </c>
-      <c r="CE53" s="17">
+      <c r="CF53" s="17">
         <v>-0.5322031399804783</v>
       </c>
-      <c r="CF53" s="17">
+      <c r="CG53" s="17">
         <v>-0.15409168868974882</v>
       </c>
-      <c r="CG53" s="17">
+      <c r="CH53" s="17">
         <v>-1.0624767859344492E-3</v>
       </c>
-      <c r="CH53" s="17">
+      <c r="CI53" s="17">
         <v>-1.105521685415781</v>
       </c>
-      <c r="CI53" s="17">
+      <c r="CJ53" s="17">
         <v>-6.4138549644963377E-2</v>
       </c>
-      <c r="CJ53" s="17">
+      <c r="CK53" s="17">
         <v>0.22642396973789575</v>
       </c>
-      <c r="CK53" s="17">
+      <c r="CL53" s="17">
         <v>8.2411473486880826E-3</v>
       </c>
-      <c r="CL53" s="17">
+      <c r="CM53" s="17">
         <v>3.5841315796639348</v>
       </c>
-      <c r="CM53" s="17">
+      <c r="CN53" s="17">
         <v>-4.3334891665807236</v>
       </c>
-      <c r="CN53" s="17">
+      <c r="CO53" s="17">
         <v>4.695845540361911</v>
       </c>
-      <c r="CO53" s="17">
+      <c r="CP53" s="17">
         <v>8.2114820354645623E-2</v>
       </c>
-      <c r="CP53" s="17">
+      <c r="CQ53" s="17">
         <v>0.72568074678589722</v>
       </c>
-      <c r="CQ53" s="17">
+      <c r="CR53" s="17">
         <v>7.0355538982099084</v>
       </c>
-      <c r="CR53" s="17">
+      <c r="CS53" s="17">
         <v>1.1074809770039908</v>
       </c>
-      <c r="CS53" s="17">
+      <c r="CT53" s="17">
         <v>1.5088687506130698</v>
       </c>
-      <c r="CT53" s="17">
+      <c r="CU53" s="17">
         <v>-2.3040635463164802</v>
       </c>
-      <c r="CU53" s="17">
+      <c r="CV53" s="17">
         <v>-4.290516272098273</v>
       </c>
-      <c r="CV53" s="17">
+      <c r="CW53" s="17">
         <v>0.15602829299436954</v>
       </c>
-      <c r="CW53" s="17">
+      <c r="CX53" s="17">
         <v>8.1310531149688808E-2</v>
       </c>
-      <c r="CX53" s="17">
+      <c r="CY53" s="17">
         <v>0.13308820947970745</v>
       </c>
-      <c r="CY53" s="17">
+      <c r="CZ53" s="17">
         <v>9.4655971136913628</v>
       </c>
-      <c r="CZ53" s="17">
+      <c r="DA53" s="17">
         <v>41.629383800978587</v>
       </c>
-      <c r="DA53" s="17">
+      <c r="DB53" s="17">
         <v>1.5355892032883367</v>
       </c>
-      <c r="DB53" s="17">
+      <c r="DC53" s="17">
         <v>-2.8013445714612145E-2</v>
       </c>
-      <c r="DC53" s="17">
+      <c r="DD53" s="17">
         <v>0.84882349692895986</v>
       </c>
-      <c r="DD53" s="17">
+      <c r="DE53" s="17">
         <v>2.0118860497134134</v>
       </c>
-      <c r="DE53" s="17">
+      <c r="DF53" s="17">
         <v>-3.5589965097346541</v>
       </c>
-      <c r="DF53" s="17">
+      <c r="DG53" s="17">
         <v>1.2351181170203391</v>
       </c>
-      <c r="DG53" s="17">
+      <c r="DH53" s="17">
         <v>7.3349615486572262E-2</v>
       </c>
-      <c r="DH53" s="17">
+      <c r="DI53" s="17">
         <v>4.8985667220616209</v>
       </c>
-      <c r="DI53" s="17">
+      <c r="DJ53" s="17">
         <v>37.407167485644052</v>
       </c>
-      <c r="DJ53" s="17">
+      <c r="DK53" s="17">
         <v>389.99226306303427</v>
       </c>
-      <c r="DK53" s="17">
+      <c r="DL53" s="17">
         <v>85.890013932932391</v>
       </c>
-      <c r="DL53" s="17">
+      <c r="DM53" s="17">
         <v>-1.1051327205573462</v>
       </c>
-      <c r="DM53" s="17">
+      <c r="DN53" s="17">
         <v>-2.1379079183762433</v>
       </c>
-      <c r="DN53" s="17">
+      <c r="DO53" s="17">
         <v>189.42543041841802</v>
       </c>
-      <c r="DO53" s="17">
+      <c r="DP53" s="17">
         <v>89.370207112317743</v>
       </c>
-      <c r="DP53" s="17">
+      <c r="DQ53" s="17">
         <v>0.38374528571422584</v>
       </c>
-      <c r="DQ53" s="17">
+      <c r="DR53" s="17">
         <v>255.97628618428567</v>
       </c>
-      <c r="DR53" s="17">
+      <c r="DS53" s="17">
         <v>4.0255640285713916</v>
       </c>
-      <c r="DS53" s="17">
+      <c r="DT53" s="17">
         <v>-25.865406734285649</v>
       </c>
-      <c r="DT53" s="17">
+      <c r="DU53" s="17">
         <v>671.52220922171864</v>
       </c>
-      <c r="DU53" s="17">
+      <c r="DV53" s="17">
         <v>-14.982094558073921</v>
       </c>
-      <c r="DV53" s="17">
+      <c r="DW53" s="17">
         <v>173.29121860763536</v>
       </c>
-      <c r="DW53" s="17">
+      <c r="DX53" s="17">
         <v>11.60264688821821</v>
       </c>
-      <c r="DX53" s="17">
+      <c r="DY53" s="17">
         <v>242.24598412288174</v>
       </c>
-      <c r="DY53" s="17">
+      <c r="DZ53" s="17">
         <v>498.92354505723341</v>
       </c>
-      <c r="DZ53" s="17">
-[...3 lines deleted...]
-    <row r="54" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EA53" s="17">
+        <v>105.24613179480568</v>
+      </c>
+      <c r="EB53" s="17">
+        <v>17.803075704805821</v>
+      </c>
+    </row>
+    <row r="54" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="10" t="s">
         <v>125</v>
       </c>
       <c r="C54" s="17">
         <v>3.9999999999999258E-2</v>
       </c>
       <c r="D54" s="17">
         <v>-8.8817841970012523E-16</v>
       </c>
       <c r="E54" s="17">
         <v>140.66918127072387</v>
       </c>
       <c r="F54" s="17">
         <v>172.98809609225265</v>
       </c>
       <c r="G54" s="17">
         <v>32.802686659687254</v>
       </c>
       <c r="H54" s="17">
         <v>-8.5794443914280798</v>
       </c>
       <c r="I54" s="17">
         <v>-66.3853111136672</v>
       </c>
       <c r="J54" s="17">
@@ -21007,360 +21307,366 @@
       <c r="T54" s="17">
         <v>-394.46408149096942</v>
       </c>
       <c r="U54" s="17">
         <v>-39.852340739851869</v>
       </c>
       <c r="V54" s="17">
         <v>437.91835971007907</v>
       </c>
       <c r="W54" s="17">
         <v>-62.73417088616911</v>
       </c>
       <c r="X54" s="17">
         <v>-49.510036247989731</v>
       </c>
       <c r="Y54" s="17">
         <v>-218.59931730072773</v>
       </c>
       <c r="Z54" s="17">
         <v>298.76458297834637</v>
       </c>
       <c r="AA54" s="17">
         <v>24.481021624385136</v>
       </c>
       <c r="AB54" s="17">
+        <v>-1175.7540058949849</v>
+      </c>
+      <c r="AC54" s="17">
         <v>2.0000000000000018E-2</v>
       </c>
-      <c r="AC54" s="17">
+      <c r="AD54" s="17">
         <v>9.9999999999994538E-3</v>
       </c>
-      <c r="AD54" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="AE54" s="17">
+        <v>0</v>
+      </c>
+      <c r="AF54" s="17">
         <v>9.9999999999997868E-3</v>
       </c>
-      <c r="AF54" s="17">
+      <c r="AG54" s="17">
         <v>1.0000000000000009E-2</v>
       </c>
-      <c r="AG54" s="17">
+      <c r="AH54" s="17">
         <v>-2.0000000000000684E-2</v>
       </c>
-      <c r="AH54" s="17">
+      <c r="AI54" s="17">
         <v>1.0000000000000231E-2</v>
       </c>
-      <c r="AI54" s="17">
+      <c r="AJ54" s="17">
         <v>-4.4408920985006262E-16</v>
       </c>
-      <c r="AJ54" s="17">
+      <c r="AK54" s="17">
         <v>-1.0000000000000453E-2</v>
       </c>
-      <c r="AK54" s="17">
+      <c r="AL54" s="17">
         <v>133.4499999999999</v>
       </c>
-      <c r="AL54" s="17">
+      <c r="AM54" s="17">
         <v>3.6091839750350698</v>
       </c>
-      <c r="AM54" s="17">
+      <c r="AN54" s="17">
         <v>3.6199972956888646</v>
       </c>
-      <c r="AN54" s="17">
+      <c r="AO54" s="17">
         <v>193.1</v>
       </c>
-      <c r="AO54" s="17">
+      <c r="AP54" s="17">
         <v>-13.603894316521117</v>
       </c>
-      <c r="AP54" s="17">
+      <c r="AQ54" s="17">
         <v>6.8635861775356872</v>
       </c>
-      <c r="AQ54" s="17">
+      <c r="AR54" s="17">
         <v>-13.371595768761928</v>
       </c>
-      <c r="AR54" s="17">
+      <c r="AS54" s="17">
         <v>17.9990181822611</v>
       </c>
-      <c r="AS54" s="17">
+      <c r="AT54" s="17">
         <v>91.149035526895034</v>
       </c>
-      <c r="AT54" s="17">
+      <c r="AU54" s="17">
         <v>-65.93333869085059</v>
       </c>
-      <c r="AU54" s="17">
+      <c r="AV54" s="17">
         <v>-10.41202835861829</v>
       </c>
-      <c r="AV54" s="17">
+      <c r="AW54" s="17">
         <v>16.857805759802389</v>
       </c>
-      <c r="AW54" s="17">
+      <c r="AX54" s="17">
         <v>-27.898902421261823</v>
       </c>
-      <c r="AX54" s="17">
+      <c r="AY54" s="17">
         <v>-1.0968993744161395</v>
       </c>
-      <c r="AY54" s="17">
+      <c r="AZ54" s="17">
         <v>3.5585516444474941</v>
       </c>
-      <c r="AZ54" s="17">
+      <c r="BA54" s="17">
         <v>-14.878702829981503</v>
       </c>
-      <c r="BA54" s="17">
+      <c r="BB54" s="17">
         <v>24.79985878695614</v>
       </c>
-      <c r="BB54" s="17">
+      <c r="BC54" s="17">
         <v>-194.65648921978502</v>
       </c>
-      <c r="BC54" s="17">
+      <c r="BD54" s="17">
         <v>118.35002214914317</v>
       </c>
-      <c r="BD54" s="17">
+      <c r="BE54" s="17">
         <v>9.2082461910512468</v>
       </c>
-      <c r="BE54" s="17">
+      <c r="BF54" s="17">
         <v>51.825699103930646</v>
       </c>
-      <c r="BF54" s="17">
+      <c r="BG54" s="17">
         <v>296.71742305758914</v>
       </c>
-      <c r="BG54" s="17">
+      <c r="BH54" s="17">
         <v>-195.91369861724903</v>
       </c>
-      <c r="BH54" s="17">
+      <c r="BI54" s="17">
         <v>2.3945122626962552</v>
       </c>
-      <c r="BI54" s="17">
+      <c r="BJ54" s="17">
         <v>-24.270418916084839</v>
       </c>
-      <c r="BJ54" s="17">
+      <c r="BK54" s="17">
         <v>-0.50502870227226215</v>
       </c>
-      <c r="BK54" s="17">
+      <c r="BL54" s="17">
         <v>13.171913884688138</v>
       </c>
-      <c r="BL54" s="17">
+      <c r="BM54" s="17">
         <v>-8.4663174229346421</v>
       </c>
-      <c r="BM54" s="17">
+      <c r="BN54" s="17">
         <v>-1.6494785091127189</v>
       </c>
-      <c r="BN54" s="17">
+      <c r="BO54" s="17">
         <v>2.64313021424491</v>
       </c>
-      <c r="BO54" s="17">
+      <c r="BP54" s="17">
         <v>190.64853998932978</v>
       </c>
-      <c r="BP54" s="17">
+      <c r="BQ54" s="17">
         <v>-3.8903617484847892</v>
       </c>
-      <c r="BQ54" s="17">
+      <c r="BR54" s="17">
         <v>-4.9822199288340236</v>
       </c>
-      <c r="BR54" s="17">
+      <c r="BS54" s="17">
         <v>2.0286167061429765</v>
       </c>
-      <c r="BS54" s="17">
+      <c r="BT54" s="17">
         <v>8.878276951773735</v>
       </c>
-      <c r="BT54" s="17">
+      <c r="BU54" s="17">
         <v>136.62574919051985</v>
       </c>
-      <c r="BU54" s="17">
+      <c r="BV54" s="17">
         <v>-28.210452013693491</v>
       </c>
-      <c r="BV54" s="17">
+      <c r="BW54" s="17">
         <v>-15.087425022052955</v>
       </c>
-      <c r="BW54" s="17">
+      <c r="BX54" s="17">
         <v>1.7228124962783227</v>
       </c>
-      <c r="BX54" s="17">
+      <c r="BY54" s="17">
         <v>32.280695192335294</v>
       </c>
-      <c r="BY54" s="17">
+      <c r="BZ54" s="17">
         <v>262.51650608377133</v>
       </c>
-      <c r="BZ54" s="17">
+      <c r="CA54" s="17">
         <v>39.131605829341197</v>
       </c>
-      <c r="CA54" s="17">
+      <c r="CB54" s="17">
         <v>908.2627101821621</v>
       </c>
-      <c r="CB54" s="17">
+      <c r="CC54" s="17">
         <v>25.753207863931756</v>
       </c>
-      <c r="CC54" s="17">
+      <c r="CD54" s="17">
         <v>-7.9212812227364253</v>
       </c>
-      <c r="CD54" s="17">
+      <c r="CE54" s="17">
         <v>4.0966500584891676</v>
       </c>
-      <c r="CE54" s="17">
+      <c r="CF54" s="17">
         <v>-22.457025990894465</v>
       </c>
-      <c r="CF54" s="17">
+      <c r="CG54" s="17">
         <v>54.908051874631482</v>
       </c>
-      <c r="CG54" s="17">
+      <c r="CH54" s="17">
         <v>-493.96579430908804</v>
       </c>
-      <c r="CH54" s="17">
+      <c r="CI54" s="17">
         <v>-17.965071880891802</v>
       </c>
-      <c r="CI54" s="17">
+      <c r="CJ54" s="17">
         <v>-3.5713833150551721</v>
       </c>
-      <c r="CJ54" s="17">
+      <c r="CK54" s="17">
         <v>-7.934243221826037</v>
       </c>
-      <c r="CK54" s="17">
+      <c r="CL54" s="17">
         <v>-7.4514415211172746E-2</v>
       </c>
-      <c r="CL54" s="17">
+      <c r="CM54" s="17">
         <v>-9.0319570529211504</v>
       </c>
-      <c r="CM54" s="17">
+      <c r="CN54" s="17">
         <v>46.997682115334236</v>
       </c>
-      <c r="CN54" s="17">
+      <c r="CO54" s="17">
         <v>-32.601670744295333</v>
       </c>
-      <c r="CO54" s="17">
+      <c r="CP54" s="17">
         <v>10.698335113269309</v>
       </c>
-      <c r="CP54" s="17">
+      <c r="CQ54" s="17">
         <v>-151.64504131268569</v>
       </c>
-      <c r="CQ54" s="17">
+      <c r="CR54" s="17">
         <v>-1.7169252037705576</v>
       </c>
-      <c r="CR54" s="17">
+      <c r="CS54" s="17">
         <v>-4.7468483870653095</v>
       </c>
-      <c r="CS54" s="17">
+      <c r="CT54" s="17">
         <v>-173.96185486126066</v>
       </c>
-      <c r="CT54" s="17">
+      <c r="CU54" s="17">
         <v>-136.39413147024661</v>
       </c>
-      <c r="CU54" s="17">
+      <c r="CV54" s="17">
         <v>-79.361246772396868</v>
       </c>
-      <c r="CV54" s="17">
+      <c r="CW54" s="17">
         <v>-12.542528508929617</v>
       </c>
-      <c r="CW54" s="17">
+      <c r="CX54" s="17">
         <v>-13.650543016772838</v>
       </c>
-      <c r="CX54" s="17">
+      <c r="CY54" s="17">
         <v>1.9954228667115115</v>
       </c>
-      <c r="CY54" s="17">
+      <c r="CZ54" s="17">
         <v>-15.654692080860919</v>
       </c>
-      <c r="CZ54" s="17">
+      <c r="DA54" s="17">
         <v>3.0439269181799009</v>
       </c>
-      <c r="DA54" s="17">
+      <c r="DB54" s="17">
         <v>-697.79475092410178</v>
       </c>
-      <c r="DB54" s="17">
+      <c r="DC54" s="17">
         <v>1145.7873823037417</v>
       </c>
-      <c r="DC54" s="17">
+      <c r="DD54" s="17">
         <v>-13.118198587740665</v>
       </c>
-      <c r="DD54" s="17">
+      <c r="DE54" s="17">
         <v>5.0839208807034311</v>
       </c>
-      <c r="DE54" s="17">
+      <c r="DF54" s="17">
         <v>-10.85188467048885</v>
       </c>
-      <c r="DF54" s="17">
+      <c r="DG54" s="17">
         <v>-7.9824633800387552</v>
       </c>
-      <c r="DG54" s="17">
+      <c r="DH54" s="17">
         <v>-48.983743716344939</v>
       </c>
-      <c r="DH54" s="17">
+      <c r="DI54" s="17">
         <v>56.304102851095067</v>
       </c>
-      <c r="DI54" s="17">
+      <c r="DJ54" s="17">
         <v>-0.8113307956314415</v>
       </c>
-      <c r="DJ54" s="17">
+      <c r="DK54" s="17">
         <v>-111.00544228504383</v>
       </c>
-      <c r="DK54" s="17">
+      <c r="DL54" s="17">
         <v>6.0026339815904706</v>
       </c>
-      <c r="DL54" s="17">
+      <c r="DM54" s="17">
         <v>-25.32423812736657</v>
       </c>
-      <c r="DM54" s="17">
+      <c r="DN54" s="17">
         <v>6.3778380098576051</v>
       </c>
-      <c r="DN54" s="17">
+      <c r="DO54" s="17">
         <v>16.98474074045393</v>
       </c>
-      <c r="DO54" s="17">
+      <c r="DP54" s="17">
         <v>-216.63765792367269</v>
       </c>
-      <c r="DP54" s="17">
+      <c r="DQ54" s="17">
         <v>-0.35579227179596623</v>
       </c>
-      <c r="DQ54" s="17">
+      <c r="DR54" s="17">
         <v>0.27323908140710168</v>
       </c>
-      <c r="DR54" s="17">
+      <c r="DS54" s="17">
         <v>635.42728203014599</v>
       </c>
-      <c r="DS54" s="17">
+      <c r="DT54" s="17">
         <v>-336.58014586141081</v>
       </c>
-      <c r="DT54" s="17">
+      <c r="DU54" s="17">
         <v>-1.2434883855079999</v>
       </c>
-      <c r="DU54" s="17">
+      <c r="DV54" s="17">
         <v>2.3071937596000107</v>
       </c>
-      <c r="DV54" s="17">
+      <c r="DW54" s="17">
         <v>-1.0482510520979937</v>
       </c>
-      <c r="DW54" s="17">
+      <c r="DX54" s="17">
         <v>24.465567302391118</v>
       </c>
-      <c r="DX54" s="17">
+      <c r="DY54" s="17">
         <v>-346.29968051301216</v>
       </c>
-      <c r="DY54" s="17">
+      <c r="DZ54" s="17">
         <v>-46.58461229534489</v>
       </c>
-      <c r="DZ54" s="17">
+      <c r="EA54" s="17">
         <v>-236.29717124837376</v>
       </c>
-    </row>
-    <row r="55" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EB54" s="17">
+        <v>-546.57254183825398</v>
+      </c>
+    </row>
+    <row r="55" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="18" t="s">
         <v>159</v>
       </c>
       <c r="C55" s="22">
         <v>-9.2800000000000047</v>
       </c>
       <c r="D55" s="22">
         <v>21.090000000000003</v>
       </c>
       <c r="E55" s="22">
         <v>-32.21</v>
       </c>
       <c r="F55" s="22">
         <v>34.209999999999994</v>
       </c>
       <c r="G55" s="22">
         <v>-33.970000000000006</v>
       </c>
       <c r="H55" s="22">
         <v>0</v>
       </c>
       <c r="I55" s="22">
         <v>112.49283775730983</v>
       </c>
       <c r="J55" s="22">
@@ -21395,361 +21701,367 @@
       </c>
       <c r="T55" s="22">
         <v>23.570785670430176</v>
       </c>
       <c r="U55" s="22">
         <v>-19.284487102888779</v>
       </c>
       <c r="V55" s="22">
         <v>-83.111076269999998</v>
       </c>
       <c r="W55" s="22">
         <v>27.885532317831419</v>
       </c>
       <c r="X55" s="22">
         <v>203.87522330238264</v>
       </c>
       <c r="Y55" s="22">
         <v>-224.09975229257898</v>
       </c>
       <c r="Z55" s="22">
         <v>2.1168833100000013</v>
       </c>
       <c r="AA55" s="22">
         <v>70.140652950000018</v>
       </c>
-      <c r="AB55" s="17">
+      <c r="AB55" s="22">
+        <v>210.24473489000002</v>
+      </c>
+      <c r="AC55" s="17">
         <v>9.5000000000000018</v>
       </c>
-      <c r="AC55" s="17">
+      <c r="AD55" s="17">
         <v>16.450000000000003</v>
       </c>
-      <c r="AD55" s="17">
+      <c r="AE55" s="17">
         <v>4.5900000000000007</v>
       </c>
-      <c r="AE55" s="22">
+      <c r="AF55" s="22">
         <v>-39.820000000000007</v>
       </c>
-      <c r="AF55" s="17">
+      <c r="AG55" s="17">
         <v>4.669999999999999</v>
       </c>
-      <c r="AG55" s="17">
+      <c r="AH55" s="17">
         <v>25.39</v>
       </c>
-      <c r="AH55" s="17">
+      <c r="AI55" s="17">
         <v>0.64</v>
       </c>
-      <c r="AI55" s="22">
+      <c r="AJ55" s="22">
         <v>-9.6099999999999977</v>
       </c>
-      <c r="AJ55" s="17">
+      <c r="AK55" s="17">
         <v>-27.15</v>
       </c>
-      <c r="AK55" s="17">
+      <c r="AL55" s="17">
         <v>-3.0000000000002108E-2</v>
       </c>
-      <c r="AL55" s="17">
+      <c r="AM55" s="17">
         <v>-2.9999999999999943E-2</v>
       </c>
-      <c r="AM55" s="22">
+      <c r="AN55" s="22">
         <v>-5</v>
       </c>
-      <c r="AN55" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="AO55" s="17">
+        <v>0</v>
+      </c>
+      <c r="AP55" s="17">
         <v>9.91</v>
       </c>
-      <c r="AP55" s="17">
+      <c r="AQ55" s="17">
         <v>16.68</v>
       </c>
-      <c r="AQ55" s="22">
+      <c r="AR55" s="22">
         <v>7.6199999999999966</v>
       </c>
-      <c r="AR55" s="17">
+      <c r="AS55" s="17">
         <v>2.8899999999999988</v>
       </c>
-      <c r="AS55" s="17">
+      <c r="AT55" s="17">
         <v>-29.91</v>
       </c>
-      <c r="AT55" s="17">
+      <c r="AU55" s="17">
         <v>-6.9500000000000011</v>
       </c>
-      <c r="AU55" s="22">
-[...2 lines deleted...]
-      <c r="AV55" s="17">
+      <c r="AV55" s="22">
         <v>0</v>
       </c>
       <c r="AW55" s="17">
         <v>0</v>
       </c>
       <c r="AX55" s="17">
         <v>0</v>
       </c>
-      <c r="AY55" s="22">
-[...2 lines deleted...]
-      <c r="AZ55" s="17">
+      <c r="AY55" s="17">
+        <v>0</v>
+      </c>
+      <c r="AZ55" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA55" s="17">
         <v>25.735672072223391</v>
       </c>
-      <c r="BA55" s="17">
+      <c r="BB55" s="17">
         <v>67.280219496401358</v>
       </c>
-      <c r="BB55" s="17">
+      <c r="BC55" s="17">
         <v>-18.785905637702953</v>
       </c>
-      <c r="BC55" s="22">
+      <c r="BD55" s="22">
         <v>38.26285182638803</v>
       </c>
-      <c r="BD55" s="17">
+      <c r="BE55" s="17">
         <v>261.85476135054091</v>
       </c>
-      <c r="BE55" s="17">
+      <c r="BF55" s="17">
         <v>-98.433700062291109</v>
       </c>
-      <c r="BF55" s="17">
+      <c r="BG55" s="17">
         <v>-135.03403740537036</v>
       </c>
-      <c r="BG55" s="22">
+      <c r="BH55" s="22">
         <v>-109.65078538871572</v>
       </c>
-      <c r="BH55" s="17">
+      <c r="BI55" s="17">
         <v>98.136419990663811</v>
       </c>
-      <c r="BI55" s="17">
+      <c r="BJ55" s="17">
         <v>105.32918142132857</v>
       </c>
-      <c r="BJ55" s="17">
+      <c r="BK55" s="17">
         <v>-119.12691781792572</v>
       </c>
-      <c r="BK55" s="22">
+      <c r="BL55" s="22">
         <v>-99.991116107115701</v>
       </c>
-      <c r="BL55" s="17">
+      <c r="BM55" s="17">
         <v>-7.2493988028989715</v>
       </c>
-      <c r="BM55" s="17">
+      <c r="BN55" s="17">
         <v>-5.8434857520260959</v>
       </c>
-      <c r="BN55" s="17">
+      <c r="BO55" s="17">
         <v>11.673372209971692</v>
       </c>
-      <c r="BO55" s="22">
+      <c r="BP55" s="22">
         <v>146.76761432792804</v>
       </c>
-      <c r="BP55" s="17">
+      <c r="BQ55" s="17">
         <v>87.116655309022633</v>
       </c>
-      <c r="BQ55" s="17">
+      <c r="BR55" s="17">
         <v>238.34949925769186</v>
       </c>
-      <c r="BR55" s="17">
+      <c r="BS55" s="17">
         <v>78.270868389023519</v>
       </c>
-      <c r="BS55" s="22">
+      <c r="BT55" s="22">
         <v>-107.21053718672498</v>
       </c>
-      <c r="BT55" s="17">
+      <c r="BU55" s="17">
         <v>79.934574304574596</v>
       </c>
-      <c r="BU55" s="17">
+      <c r="BV55" s="17">
         <v>-226.2442931869804</v>
       </c>
-      <c r="BV55" s="17">
+      <c r="BW55" s="17">
         <v>-151.75189368944987</v>
       </c>
-      <c r="BW55" s="22">
+      <c r="BX55" s="22">
         <v>-13.91419235252901</v>
       </c>
-      <c r="BX55" s="17">
+      <c r="BY55" s="17">
         <v>116.78078876776415</v>
       </c>
-      <c r="BY55" s="17">
+      <c r="BZ55" s="17">
         <v>-8.7463859115018536</v>
       </c>
-      <c r="BZ55" s="17">
+      <c r="CA55" s="17">
         <v>-79.991683642788104</v>
       </c>
-      <c r="CA55" s="22">
+      <c r="CB55" s="22">
         <v>-68.789583416910332</v>
       </c>
-      <c r="CB55" s="17">
+      <c r="CC55" s="17">
         <v>51.368988406900336</v>
       </c>
-      <c r="CC55" s="17">
+      <c r="CD55" s="17">
         <v>-28.742094451534218</v>
       </c>
-      <c r="CD55" s="17">
+      <c r="CE55" s="17">
         <v>-40.086399497753391</v>
       </c>
-      <c r="CE55" s="22">
+      <c r="CF55" s="22">
         <v>-30.519123188167132</v>
       </c>
-      <c r="CF55" s="17">
+      <c r="CG55" s="17">
         <v>105.23459434306245</v>
       </c>
-      <c r="CG55" s="17">
+      <c r="CH55" s="17">
         <v>-10.865046495691585</v>
       </c>
-      <c r="CH55" s="17">
+      <c r="CI55" s="17">
         <v>-138.95604825181937</v>
       </c>
-      <c r="CI55" s="22">
+      <c r="CJ55" s="22">
         <v>82.93709926308469</v>
       </c>
-      <c r="CJ55" s="22">
+      <c r="CK55" s="22">
         <v>-42.630297814308527</v>
       </c>
-      <c r="CK55" s="22">
+      <c r="CL55" s="22">
         <v>13.76221097943724</v>
       </c>
-      <c r="CL55" s="22">
+      <c r="CM55" s="22">
         <v>2.9565403683863281</v>
       </c>
-      <c r="CM55" s="17">
+      <c r="CN55" s="17">
         <v>-5.8543449247142041</v>
       </c>
-      <c r="CN55" s="17">
+      <c r="CO55" s="17">
         <v>17.064220525892331</v>
       </c>
-      <c r="CO55" s="17">
+      <c r="CP55" s="17">
         <v>-10.328442850367894</v>
       </c>
-      <c r="CP55" s="17">
+      <c r="CQ55" s="17">
         <v>20.47133046674341</v>
       </c>
-      <c r="CQ55" s="17">
+      <c r="CR55" s="17">
         <v>-25.29231936707091</v>
       </c>
-      <c r="CR55" s="17">
+      <c r="CS55" s="17">
         <v>22.753858612621357</v>
       </c>
-      <c r="CS55" s="17">
+      <c r="CT55" s="17">
         <v>2.3704228369970251</v>
       </c>
-      <c r="CT55" s="17">
+      <c r="CU55" s="17">
         <v>-3.1019455643425937</v>
       </c>
-      <c r="CU55" s="17">
+      <c r="CV55" s="17">
         <v>1.5484497851543846</v>
       </c>
-      <c r="CV55" s="17">
+      <c r="CW55" s="17">
         <v>-16.746831962888781</v>
       </c>
-      <c r="CW55" s="17">
+      <c r="CX55" s="17">
         <v>5.5565040000000405E-2</v>
       </c>
-      <c r="CX55" s="17">
+      <c r="CY55" s="17">
         <v>-2.5910279900000011</v>
       </c>
-      <c r="CY55" s="17">
+      <c r="CZ55" s="17">
         <v>-2.192189999998595E-3</v>
       </c>
-      <c r="CZ55" s="17">
+      <c r="DA55" s="17">
         <v>6.0339237300000006</v>
       </c>
-      <c r="DA55" s="17">
+      <c r="DB55" s="17">
         <v>-82.5</v>
       </c>
-      <c r="DB55" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="DC55" s="17">
+        <v>0</v>
+      </c>
+      <c r="DD55" s="17">
         <v>-6.6450000000000005</v>
       </c>
-      <c r="DD55" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="DE55" s="17">
         <v>0</v>
       </c>
       <c r="DF55" s="17">
         <v>0</v>
       </c>
       <c r="DG55" s="17">
+        <v>0</v>
+      </c>
+      <c r="DH55" s="17">
         <v>27.885532317831419</v>
       </c>
-      <c r="DH55" s="17">
+      <c r="DI55" s="17">
         <v>13.513768539048733</v>
       </c>
-      <c r="DI55" s="17">
+      <c r="DJ55" s="17">
         <v>186.55264383531363</v>
       </c>
-      <c r="DJ55" s="17">
+      <c r="DK55" s="17">
         <v>-0.27492942592190028</v>
       </c>
-      <c r="DK55" s="17">
+      <c r="DL55" s="17">
         <v>4.0837403539421748</v>
       </c>
-      <c r="DL55" s="17">
+      <c r="DM55" s="17">
         <v>-36.656696899958078</v>
       </c>
-      <c r="DM55" s="17">
+      <c r="DN55" s="17">
         <v>-74.490670447532949</v>
       </c>
-      <c r="DN55" s="17">
+      <c r="DO55" s="17">
         <v>-112.91277660776407</v>
       </c>
-      <c r="DO55" s="17">
+      <c r="DP55" s="17">
         <v>-3.9608337323874573E-2</v>
       </c>
-      <c r="DP55" s="17">
+      <c r="DQ55" s="17">
         <v>1.79926E-3</v>
       </c>
-      <c r="DQ55" s="17">
+      <c r="DR55" s="17">
         <v>-7.4942807699999996</v>
       </c>
-      <c r="DR55" s="17">
+      <c r="DS55" s="17">
         <v>-6.8000000000001382E-7</v>
       </c>
-      <c r="DS55" s="17">
+      <c r="DT55" s="17">
         <v>9.6093655000000009</v>
       </c>
-      <c r="DT55" s="17">
+      <c r="DU55" s="17">
         <v>16.446218490000003</v>
       </c>
-      <c r="DU55" s="17">
+      <c r="DV55" s="17">
         <v>3.5189696400000021</v>
       </c>
-      <c r="DV55" s="17">
+      <c r="DW55" s="17">
         <v>1.1669481700000017</v>
       </c>
-      <c r="DW55" s="17">
+      <c r="DX55" s="17">
         <v>49.008516650000011</v>
       </c>
-      <c r="DX55" s="17">
+      <c r="DY55" s="17">
         <v>12.56776245</v>
       </c>
-      <c r="DY55" s="17">
+      <c r="DZ55" s="17">
         <v>106.75051081000002</v>
       </c>
-      <c r="DZ55" s="17">
+      <c r="EA55" s="17">
         <v>42.906746259999991</v>
       </c>
-    </row>
-    <row r="56" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EB55" s="17">
+        <v>48.019715369999993</v>
+      </c>
+    </row>
+    <row r="56" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="10" t="s">
         <v>123</v>
       </c>
       <c r="C56" s="22">
         <v>0</v>
       </c>
       <c r="D56" s="22">
         <v>0</v>
       </c>
       <c r="E56" s="22">
         <v>0</v>
       </c>
       <c r="F56" s="22">
         <v>0</v>
       </c>
       <c r="G56" s="22">
         <v>0</v>
       </c>
       <c r="H56" s="22">
         <v>0</v>
       </c>
       <c r="I56" s="22">
         <v>112.4975871630574</v>
       </c>
       <c r="J56" s="22">
@@ -21784,361 +22096,367 @@
       </c>
       <c r="T56" s="22">
         <v>18.281573323857405</v>
       </c>
       <c r="U56" s="22">
         <v>-19.284487102888779</v>
       </c>
       <c r="V56" s="22">
         <v>-0.61107626999999987</v>
       </c>
       <c r="W56" s="22">
         <v>27.885532317831419</v>
       </c>
       <c r="X56" s="22">
         <v>203.87522330238264</v>
       </c>
       <c r="Y56" s="22">
         <v>-224.09975229257898</v>
       </c>
       <c r="Z56" s="22">
         <v>2.1118452700000008</v>
       </c>
       <c r="AA56" s="22">
         <v>70.14569099000002</v>
       </c>
-      <c r="AB56" s="17">
-        <v>0</v>
+      <c r="AB56" s="22">
+        <v>210.24473489000002</v>
       </c>
       <c r="AC56" s="17">
         <v>0</v>
       </c>
       <c r="AD56" s="17">
         <v>0</v>
       </c>
-      <c r="AE56" s="22">
-[...2 lines deleted...]
-      <c r="AF56" s="17">
+      <c r="AE56" s="17">
+        <v>0</v>
+      </c>
+      <c r="AF56" s="22">
         <v>0</v>
       </c>
       <c r="AG56" s="17">
         <v>0</v>
       </c>
       <c r="AH56" s="17">
         <v>0</v>
       </c>
-      <c r="AI56" s="22">
-[...2 lines deleted...]
-      <c r="AJ56" s="17">
+      <c r="AI56" s="17">
+        <v>0</v>
+      </c>
+      <c r="AJ56" s="22">
         <v>0</v>
       </c>
       <c r="AK56" s="17">
         <v>0</v>
       </c>
       <c r="AL56" s="17">
         <v>0</v>
       </c>
-      <c r="AM56" s="22">
-[...2 lines deleted...]
-      <c r="AN56" s="17">
+      <c r="AM56" s="17">
+        <v>0</v>
+      </c>
+      <c r="AN56" s="22">
         <v>0</v>
       </c>
       <c r="AO56" s="17">
         <v>0</v>
       </c>
       <c r="AP56" s="17">
         <v>0</v>
       </c>
-      <c r="AQ56" s="22">
-[...2 lines deleted...]
-      <c r="AR56" s="17">
+      <c r="AQ56" s="17">
+        <v>0</v>
+      </c>
+      <c r="AR56" s="22">
         <v>0</v>
       </c>
       <c r="AS56" s="17">
         <v>0</v>
       </c>
       <c r="AT56" s="17">
         <v>0</v>
       </c>
-      <c r="AU56" s="22">
-[...2 lines deleted...]
-      <c r="AV56" s="17">
+      <c r="AU56" s="17">
+        <v>0</v>
+      </c>
+      <c r="AV56" s="22">
         <v>0</v>
       </c>
       <c r="AW56" s="17">
         <v>0</v>
       </c>
       <c r="AX56" s="17">
         <v>0</v>
       </c>
-      <c r="AY56" s="22">
-[...2 lines deleted...]
-      <c r="AZ56" s="17">
+      <c r="AY56" s="17">
+        <v>0</v>
+      </c>
+      <c r="AZ56" s="22">
+        <v>0</v>
+      </c>
+      <c r="BA56" s="17">
         <v>25.735672072223391</v>
       </c>
-      <c r="BA56" s="17">
+      <c r="BB56" s="17">
         <v>67.2753737922109</v>
       </c>
-      <c r="BB56" s="17">
+      <c r="BC56" s="17">
         <v>-18.775250092673819</v>
       </c>
-      <c r="BC56" s="22">
+      <c r="BD56" s="22">
         <v>38.261791391296917</v>
       </c>
-      <c r="BD56" s="17">
+      <c r="BE56" s="17">
         <v>261.85476135054091</v>
       </c>
-      <c r="BE56" s="17">
+      <c r="BF56" s="17">
         <v>-98.433700062291109</v>
       </c>
-      <c r="BF56" s="17">
+      <c r="BG56" s="17">
         <v>-135.03403740537036</v>
       </c>
-      <c r="BG56" s="22">
+      <c r="BH56" s="22">
         <v>-109.65078538871572</v>
       </c>
-      <c r="BH56" s="17">
+      <c r="BI56" s="17">
         <v>95.8264722521061</v>
       </c>
-      <c r="BI56" s="17">
+      <c r="BJ56" s="17">
         <v>105.32907928129691</v>
       </c>
-      <c r="BJ56" s="17">
+      <c r="BK56" s="17">
         <v>-119.1275776645579</v>
       </c>
-      <c r="BK56" s="22">
+      <c r="BL56" s="22">
         <v>-99.989581652564127</v>
       </c>
-      <c r="BL56" s="17">
+      <c r="BM56" s="17">
         <v>-7.2194858841683978</v>
       </c>
-      <c r="BM56" s="17">
+      <c r="BN56" s="17">
         <v>-5.8323161165692889</v>
       </c>
-      <c r="BN56" s="17">
+      <c r="BO56" s="17">
         <v>11.673889993651995</v>
       </c>
-      <c r="BO56" s="22">
+      <c r="BP56" s="22">
         <v>146.75930932692822</v>
       </c>
-      <c r="BP56" s="17">
+      <c r="BQ56" s="17">
         <v>87.103774423706454</v>
       </c>
-      <c r="BQ56" s="17">
+      <c r="BR56" s="17">
         <v>238.34405897028651</v>
       </c>
-      <c r="BR56" s="17">
+      <c r="BS56" s="17">
         <v>78.271151484009181</v>
       </c>
-      <c r="BS56" s="22">
+      <c r="BT56" s="22">
         <v>-107.19947662089783</v>
       </c>
-      <c r="BT56" s="17">
+      <c r="BU56" s="17">
         <v>79.928500248651929</v>
       </c>
-      <c r="BU56" s="17">
+      <c r="BV56" s="17">
         <v>-226.22270385119157</v>
       </c>
-      <c r="BV56" s="17">
+      <c r="BW56" s="17">
         <v>-151.75189368944987</v>
       </c>
-      <c r="BW56" s="22">
+      <c r="BX56" s="22">
         <v>-14.061553190287045</v>
       </c>
-      <c r="BX56" s="17">
+      <c r="BY56" s="17">
         <v>116.90551444527192</v>
       </c>
-      <c r="BY56" s="17">
+      <c r="BZ56" s="17">
         <v>-8.7511846264769275</v>
       </c>
-      <c r="BZ56" s="17">
+      <c r="CA56" s="17">
         <v>-80.001273841565194</v>
       </c>
-      <c r="CA56" s="22">
+      <c r="CB56" s="22">
         <v>-68.88736529462669</v>
       </c>
-      <c r="CB56" s="17">
+      <c r="CC56" s="17">
         <v>51.36991234994256</v>
       </c>
-      <c r="CC56" s="17">
+      <c r="CD56" s="17">
         <v>-28.750826671801882</v>
       </c>
-      <c r="CD56" s="17">
+      <c r="CE56" s="17">
         <v>-39.983381253662984</v>
       </c>
-      <c r="CE56" s="22">
+      <c r="CF56" s="22">
         <v>-30.48220625136797</v>
       </c>
-      <c r="CF56" s="17">
+      <c r="CG56" s="17">
         <v>105.23983653857293</v>
       </c>
-      <c r="CG56" s="17">
+      <c r="CH56" s="17">
         <v>-10.865046495691585</v>
       </c>
-      <c r="CH56" s="17">
+      <c r="CI56" s="17">
         <v>-138.95604825181937</v>
       </c>
-      <c r="CI56" s="22">
+      <c r="CJ56" s="22">
         <v>58.462715539240946</v>
       </c>
-      <c r="CJ56" s="22">
+      <c r="CK56" s="22">
         <v>-47.023829376610344</v>
       </c>
-      <c r="CK56" s="22">
+      <c r="CL56" s="22">
         <v>-12.311501302003355</v>
       </c>
-      <c r="CL56" s="22">
+      <c r="CM56" s="22">
         <v>-14.476074406684347</v>
       </c>
-      <c r="CM56" s="22">
+      <c r="CN56" s="22">
         <v>-1.4931720135337982</v>
       </c>
-      <c r="CN56" s="22">
+      <c r="CO56" s="22">
         <v>16.225194897769295</v>
       </c>
-      <c r="CO56" s="22">
+      <c r="CP56" s="22">
         <v>-22.316731357304036</v>
       </c>
-      <c r="CP56" s="22">
+      <c r="CQ56" s="22">
         <v>0.16862626857521654</v>
       </c>
-      <c r="CQ56" s="22">
+      <c r="CR56" s="22">
         <v>-2.2384265794327673E-2</v>
       </c>
-      <c r="CR56" s="22">
+      <c r="CS56" s="22">
         <v>20.047717746164327</v>
       </c>
-      <c r="CS56" s="22">
+      <c r="CT56" s="22">
         <v>-0.21264864311871495</v>
       </c>
-      <c r="CT56" s="22">
+      <c r="CU56" s="22">
         <v>-3.1019455643425937</v>
       </c>
-      <c r="CU56" s="22">
+      <c r="CV56" s="22">
         <v>1.5484497851543846</v>
       </c>
-      <c r="CV56" s="22">
+      <c r="CW56" s="22">
         <v>-16.746831962888781</v>
       </c>
-      <c r="CW56" s="22">
+      <c r="CX56" s="22">
         <v>5.5565040000000405E-2</v>
       </c>
-      <c r="CX56" s="22">
+      <c r="CY56" s="22">
         <v>-2.5910279900000011</v>
       </c>
-      <c r="CY56" s="22">
+      <c r="CZ56" s="22">
         <v>-2.192189999998595E-3</v>
       </c>
-      <c r="CZ56" s="22">
+      <c r="DA56" s="22">
         <v>6.0339237300000006</v>
       </c>
-      <c r="DA56" s="22">
-[...1 lines deleted...]
-      </c>
       <c r="DB56" s="22">
         <v>0</v>
       </c>
       <c r="DC56" s="22">
+        <v>0</v>
+      </c>
+      <c r="DD56" s="22">
         <v>-6.6450000000000005</v>
       </c>
-      <c r="DD56" s="22">
-[...1 lines deleted...]
-      </c>
       <c r="DE56" s="22">
         <v>0</v>
       </c>
       <c r="DF56" s="22">
         <v>0</v>
       </c>
-      <c r="DG56" s="17">
+      <c r="DG56" s="22">
+        <v>0</v>
+      </c>
+      <c r="DH56" s="17">
         <v>27.885532317831419</v>
       </c>
-      <c r="DH56" s="17">
+      <c r="DI56" s="17">
         <v>13.513768539048733</v>
       </c>
-      <c r="DI56" s="17">
+      <c r="DJ56" s="17">
         <v>186.55264383531363</v>
       </c>
-      <c r="DJ56" s="17">
+      <c r="DK56" s="17">
         <v>-0.27492942592190028</v>
       </c>
-      <c r="DK56" s="17">
+      <c r="DL56" s="17">
         <v>4.0837403539421748</v>
       </c>
-      <c r="DL56" s="17">
+      <c r="DM56" s="17">
         <v>-36.656696899958078</v>
       </c>
-      <c r="DM56" s="17">
+      <c r="DN56" s="17">
         <v>-74.490670447532949</v>
       </c>
-      <c r="DN56" s="17">
+      <c r="DO56" s="17">
         <v>-112.91277660776407</v>
       </c>
-      <c r="DO56" s="17">
+      <c r="DP56" s="17">
         <v>-3.9608337323874573E-2</v>
       </c>
-      <c r="DP56" s="17">
+      <c r="DQ56" s="17">
         <v>1.79926E-3</v>
       </c>
-      <c r="DQ56" s="17">
+      <c r="DR56" s="17">
         <v>-7.4993201699999998</v>
       </c>
-      <c r="DR56" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="DS56" s="17">
+        <v>0</v>
+      </c>
+      <c r="DT56" s="17">
         <v>9.6093661800000003</v>
       </c>
-      <c r="DT56" s="17">
+      <c r="DU56" s="17">
         <v>16.446219030000002</v>
       </c>
-      <c r="DU56" s="17">
+      <c r="DV56" s="17">
         <v>3.5240071400000019</v>
       </c>
-      <c r="DV56" s="17">
+      <c r="DW56" s="17">
         <v>1.1669481700000017</v>
       </c>
-      <c r="DW56" s="17">
+      <c r="DX56" s="17">
         <v>49.008516650000011</v>
       </c>
-      <c r="DX56" s="17">
+      <c r="DY56" s="17">
         <v>12.56776245</v>
       </c>
-      <c r="DY56" s="17">
+      <c r="DZ56" s="17">
         <v>106.75051081000002</v>
       </c>
-      <c r="DZ56" s="17">
+      <c r="EA56" s="17">
         <v>42.906746259999991</v>
       </c>
-    </row>
-    <row r="57" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EB56" s="17">
+        <v>48.019715369999993</v>
+      </c>
+    </row>
+    <row r="57" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="10" t="s">
         <v>124</v>
       </c>
       <c r="C57" s="17">
         <v>0</v>
       </c>
       <c r="D57" s="17">
         <v>0</v>
       </c>
       <c r="E57" s="17">
         <v>0</v>
       </c>
       <c r="F57" s="17">
         <v>0</v>
       </c>
       <c r="G57" s="17">
         <v>0</v>
       </c>
       <c r="H57" s="17">
         <v>0</v>
       </c>
       <c r="I57" s="17">
         <v>0</v>
       </c>
       <c r="J57" s="17">
@@ -22362,51 +22680,51 @@
       </c>
       <c r="CE57" s="17">
         <v>0</v>
       </c>
       <c r="CF57" s="17">
         <v>0</v>
       </c>
       <c r="CG57" s="17">
         <v>0</v>
       </c>
       <c r="CH57" s="17">
         <v>0</v>
       </c>
       <c r="CI57" s="17">
         <v>0</v>
       </c>
       <c r="CJ57" s="17">
         <v>0</v>
       </c>
       <c r="CK57" s="17">
         <v>0</v>
       </c>
       <c r="CL57" s="17">
         <v>0</v>
       </c>
-      <c r="CM57" s="22">
+      <c r="CM57" s="17">
         <v>0</v>
       </c>
       <c r="CN57" s="22">
         <v>0</v>
       </c>
       <c r="CO57" s="22">
         <v>0</v>
       </c>
       <c r="CP57" s="22">
         <v>0</v>
       </c>
       <c r="CQ57" s="22">
         <v>0</v>
       </c>
       <c r="CR57" s="22">
         <v>0</v>
       </c>
       <c r="CS57" s="22">
         <v>0</v>
       </c>
       <c r="CT57" s="22">
         <v>0</v>
       </c>
       <c r="CU57" s="22">
         <v>0</v>
@@ -22422,51 +22740,51 @@
       </c>
       <c r="CY57" s="22">
         <v>0</v>
       </c>
       <c r="CZ57" s="22">
         <v>0</v>
       </c>
       <c r="DA57" s="22">
         <v>0</v>
       </c>
       <c r="DB57" s="22">
         <v>0</v>
       </c>
       <c r="DC57" s="22">
         <v>0</v>
       </c>
       <c r="DD57" s="22">
         <v>0</v>
       </c>
       <c r="DE57" s="22">
         <v>0</v>
       </c>
       <c r="DF57" s="22">
         <v>0</v>
       </c>
-      <c r="DG57" s="17">
+      <c r="DG57" s="22">
         <v>0</v>
       </c>
       <c r="DH57" s="17">
         <v>0</v>
       </c>
       <c r="DI57" s="17">
         <v>0</v>
       </c>
       <c r="DJ57" s="17">
         <v>0</v>
       </c>
       <c r="DK57" s="17">
         <v>0</v>
       </c>
       <c r="DL57" s="17">
         <v>0</v>
       </c>
       <c r="DM57" s="17">
         <v>0</v>
       </c>
       <c r="DN57" s="17">
         <v>0</v>
       </c>
       <c r="DO57" s="17">
         <v>0</v>
@@ -22482,52 +22800,58 @@
       </c>
       <c r="DS57" s="17">
         <v>0</v>
       </c>
       <c r="DT57" s="17">
         <v>0</v>
       </c>
       <c r="DU57" s="17">
         <v>0</v>
       </c>
       <c r="DV57" s="17">
         <v>0</v>
       </c>
       <c r="DW57" s="17">
         <v>0</v>
       </c>
       <c r="DX57" s="17">
         <v>0</v>
       </c>
       <c r="DY57" s="17">
         <v>0</v>
       </c>
       <c r="DZ57" s="17">
         <v>0</v>
       </c>
-    </row>
-    <row r="58" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EA57" s="17">
+        <v>0</v>
+      </c>
+      <c r="EB57" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="11" t="s">
         <v>125</v>
       </c>
       <c r="C58" s="23">
         <v>-9.2800000000000047</v>
       </c>
       <c r="D58" s="23">
         <v>21.090000000000003</v>
       </c>
       <c r="E58" s="23">
         <v>-32.21</v>
       </c>
       <c r="F58" s="23">
         <v>34.209999999999994</v>
       </c>
       <c r="G58" s="23">
         <v>-33.970000000000006</v>
       </c>
       <c r="H58" s="23">
         <v>0</v>
       </c>
       <c r="I58" s="23">
         <v>-4.7494057475679988E-3</v>
       </c>
       <c r="J58" s="23">
@@ -22563,375 +22887,381 @@
       <c r="T58" s="23">
         <v>5.2892123465727696</v>
       </c>
       <c r="U58" s="23">
         <v>0</v>
       </c>
       <c r="V58" s="23">
         <v>-82.5</v>
       </c>
       <c r="W58" s="23">
         <v>0</v>
       </c>
       <c r="X58" s="23">
         <v>0</v>
       </c>
       <c r="Y58" s="23">
         <v>0</v>
       </c>
       <c r="Z58" s="23">
         <v>5.0380399999999997E-3</v>
       </c>
       <c r="AA58" s="23">
         <v>-5.0380400000000006E-3</v>
       </c>
       <c r="AB58" s="23">
+        <v>0</v>
+      </c>
+      <c r="AC58" s="23">
         <v>9.5000000000000018</v>
       </c>
-      <c r="AC58" s="23">
+      <c r="AD58" s="23">
         <v>16.450000000000003</v>
       </c>
-      <c r="AD58" s="23">
+      <c r="AE58" s="23">
         <v>4.5900000000000007</v>
       </c>
-      <c r="AE58" s="23">
+      <c r="AF58" s="23">
         <v>-39.820000000000007</v>
       </c>
-      <c r="AF58" s="23">
+      <c r="AG58" s="23">
         <v>4.669999999999999</v>
       </c>
-      <c r="AG58" s="23">
+      <c r="AH58" s="23">
         <v>25.39</v>
       </c>
-      <c r="AH58" s="23">
+      <c r="AI58" s="23">
         <v>0.64</v>
       </c>
-      <c r="AI58" s="23">
+      <c r="AJ58" s="23">
         <v>-9.6099999999999977</v>
       </c>
-      <c r="AJ58" s="23">
+      <c r="AK58" s="23">
         <v>-27.15</v>
       </c>
-      <c r="AK58" s="23">
+      <c r="AL58" s="23">
         <v>-3.0000000000002108E-2</v>
       </c>
-      <c r="AL58" s="23">
+      <c r="AM58" s="23">
         <v>-2.9999999999999943E-2</v>
       </c>
-      <c r="AM58" s="23">
+      <c r="AN58" s="23">
         <v>-5</v>
       </c>
-      <c r="AN58" s="23">
-[...1 lines deleted...]
-      </c>
       <c r="AO58" s="23">
+        <v>0</v>
+      </c>
+      <c r="AP58" s="23">
         <v>9.91</v>
       </c>
-      <c r="AP58" s="23">
+      <c r="AQ58" s="23">
         <v>16.68</v>
       </c>
-      <c r="AQ58" s="23">
+      <c r="AR58" s="23">
         <v>7.6199999999999966</v>
       </c>
-      <c r="AR58" s="23">
+      <c r="AS58" s="23">
         <v>2.8899999999999988</v>
       </c>
-      <c r="AS58" s="23">
+      <c r="AT58" s="23">
         <v>-29.91</v>
       </c>
-      <c r="AT58" s="23">
+      <c r="AU58" s="23">
         <v>-6.9500000000000011</v>
       </c>
-      <c r="AU58" s="23">
-[...1 lines deleted...]
-      </c>
       <c r="AV58" s="23">
         <v>0</v>
       </c>
       <c r="AW58" s="23">
         <v>0</v>
       </c>
       <c r="AX58" s="23">
         <v>0</v>
       </c>
       <c r="AY58" s="23">
         <v>0</v>
       </c>
       <c r="AZ58" s="23">
         <v>0</v>
       </c>
       <c r="BA58" s="23">
+        <v>0</v>
+      </c>
+      <c r="BB58" s="23">
         <v>4.8457041904539071E-3</v>
       </c>
-      <c r="BB58" s="23">
+      <c r="BC58" s="23">
         <v>-1.0655545029135178E-2</v>
       </c>
-      <c r="BC58" s="23">
+      <c r="BD58" s="23">
         <v>1.0604350911132716E-3</v>
       </c>
-      <c r="BD58" s="23">
-[...1 lines deleted...]
-      </c>
       <c r="BE58" s="23">
         <v>0</v>
       </c>
       <c r="BF58" s="23">
         <v>0</v>
       </c>
       <c r="BG58" s="23">
         <v>0</v>
       </c>
       <c r="BH58" s="23">
+        <v>0</v>
+      </c>
+      <c r="BI58" s="23">
         <v>2.3099477385577134</v>
       </c>
-      <c r="BI58" s="23">
+      <c r="BJ58" s="23">
         <v>1.0214003165187613E-4</v>
       </c>
-      <c r="BJ58" s="23">
+      <c r="BK58" s="23">
         <v>6.5984663219165185E-4</v>
       </c>
-      <c r="BK58" s="23">
+      <c r="BL58" s="23">
         <v>-1.534454551580744E-3</v>
       </c>
-      <c r="BL58" s="23">
+      <c r="BM58" s="23">
         <v>-2.9912918730573692E-2</v>
       </c>
-      <c r="BM58" s="23">
+      <c r="BN58" s="23">
         <v>-1.1169635456806937E-2</v>
       </c>
-      <c r="BN58" s="23">
+      <c r="BO58" s="23">
         <v>-5.1778368030319655E-4</v>
       </c>
-      <c r="BO58" s="23">
+      <c r="BP58" s="23">
         <v>8.3050009998357766E-3</v>
       </c>
-      <c r="BP58" s="23">
+      <c r="BQ58" s="23">
         <v>1.2880885316180698E-2</v>
       </c>
-      <c r="BQ58" s="23">
+      <c r="BR58" s="23">
         <v>5.4402874053625008E-3</v>
       </c>
-      <c r="BR58" s="23">
+      <c r="BS58" s="23">
         <v>-2.8309498565832689E-4</v>
       </c>
-      <c r="BS58" s="23">
+      <c r="BT58" s="23">
         <v>-1.1060565827156234E-2</v>
       </c>
-      <c r="BT58" s="23">
+      <c r="BU58" s="23">
         <v>6.0740559226686482E-3</v>
       </c>
-      <c r="BU58" s="23">
+      <c r="BV58" s="23">
         <v>-2.1589335788845022E-2</v>
       </c>
-      <c r="BV58" s="23">
-[...1 lines deleted...]
-      </c>
       <c r="BW58" s="23">
+        <v>0</v>
+      </c>
+      <c r="BX58" s="23">
         <v>0.14736083775803491</v>
       </c>
-      <c r="BX58" s="23">
+      <c r="BY58" s="23">
         <v>-0.12472567750776931</v>
       </c>
-      <c r="BY58" s="23">
+      <c r="BZ58" s="23">
         <v>4.7987149750732989E-3</v>
       </c>
-      <c r="BZ58" s="23">
+      <c r="CA58" s="23">
         <v>9.5901987770912953E-3</v>
       </c>
-      <c r="CA58" s="23">
+      <c r="CB58" s="23">
         <v>9.7781877716357962E-2</v>
       </c>
-      <c r="CB58" s="23">
+      <c r="CC58" s="23">
         <v>-9.2394304222501167E-4</v>
       </c>
-      <c r="CC58" s="23">
+      <c r="CD58" s="23">
         <v>8.7322202676651806E-3</v>
       </c>
-      <c r="CD58" s="23">
+      <c r="CE58" s="23">
         <v>-0.10301824409040852</v>
       </c>
-      <c r="CE58" s="23">
+      <c r="CF58" s="23">
         <v>-3.6916936799161026E-2</v>
       </c>
-      <c r="CF58" s="23">
+      <c r="CG58" s="23">
         <v>-5.2421955104710897E-3</v>
       </c>
-      <c r="CG58" s="23">
-[...1 lines deleted...]
-      </c>
       <c r="CH58" s="23">
         <v>0</v>
       </c>
       <c r="CI58" s="23">
+        <v>0</v>
+      </c>
+      <c r="CJ58" s="23">
         <v>24.474383723843747</v>
       </c>
-      <c r="CJ58" s="23">
+      <c r="CK58" s="23">
         <v>4.3935315623018196</v>
       </c>
-      <c r="CK58" s="23">
+      <c r="CL58" s="23">
         <v>26.073712281440596</v>
       </c>
-      <c r="CL58" s="23">
+      <c r="CM58" s="23">
         <v>17.432614775070675</v>
       </c>
-      <c r="CM58" s="23">
+      <c r="CN58" s="23">
         <v>-4.3611729111804056</v>
       </c>
-      <c r="CN58" s="23">
+      <c r="CO58" s="23">
         <v>0.83902562812303427</v>
       </c>
-      <c r="CO58" s="23">
+      <c r="CP58" s="23">
         <v>11.988288506936142</v>
       </c>
-      <c r="CP58" s="23">
+      <c r="CQ58" s="23">
         <v>20.302704198168193</v>
       </c>
-      <c r="CQ58" s="23">
+      <c r="CR58" s="23">
         <v>-25.26993510127658</v>
       </c>
-      <c r="CR58" s="23">
+      <c r="CS58" s="23">
         <v>2.7061408664570297</v>
       </c>
-      <c r="CS58" s="23">
+      <c r="CT58" s="23">
         <v>2.5830714801157399</v>
       </c>
-      <c r="CT58" s="23">
-[...1 lines deleted...]
-      </c>
       <c r="CU58" s="23">
         <v>0</v>
       </c>
       <c r="CV58" s="23">
         <v>0</v>
       </c>
       <c r="CW58" s="23">
         <v>0</v>
       </c>
       <c r="CX58" s="23">
         <v>0</v>
       </c>
       <c r="CY58" s="23">
         <v>0</v>
       </c>
       <c r="CZ58" s="23">
         <v>0</v>
       </c>
       <c r="DA58" s="23">
+        <v>0</v>
+      </c>
+      <c r="DB58" s="23">
         <v>-82.5</v>
       </c>
-      <c r="DB58" s="23">
-[...1 lines deleted...]
-      </c>
       <c r="DC58" s="23">
         <v>0</v>
       </c>
       <c r="DD58" s="23">
         <v>0</v>
       </c>
       <c r="DE58" s="23">
         <v>0</v>
       </c>
       <c r="DF58" s="23">
         <v>0</v>
       </c>
       <c r="DG58" s="23">
         <v>0</v>
       </c>
       <c r="DH58" s="23">
         <v>0</v>
       </c>
       <c r="DI58" s="23">
         <v>0</v>
       </c>
       <c r="DJ58" s="23">
         <v>0</v>
       </c>
       <c r="DK58" s="23">
         <v>0</v>
       </c>
       <c r="DL58" s="23">
         <v>0</v>
       </c>
       <c r="DM58" s="23">
         <v>0</v>
       </c>
       <c r="DN58" s="23">
         <v>0</v>
       </c>
       <c r="DO58" s="23">
         <v>0</v>
       </c>
       <c r="DP58" s="23">
         <v>0</v>
       </c>
       <c r="DQ58" s="23">
+        <v>0</v>
+      </c>
+      <c r="DR58" s="23">
         <v>5.0394000000000003E-3</v>
       </c>
-      <c r="DR58" s="23">
+      <c r="DS58" s="23">
         <v>-6.8000000000001382E-7</v>
       </c>
-      <c r="DS58" s="23">
+      <c r="DT58" s="23">
         <v>-6.8000000000002737E-7</v>
       </c>
-      <c r="DT58" s="23">
+      <c r="DU58" s="23">
         <v>-5.3999999999999144E-7</v>
       </c>
-      <c r="DU58" s="23">
+      <c r="DV58" s="23">
         <v>-5.0375000000000003E-3</v>
       </c>
-      <c r="DV58" s="23">
-[...1 lines deleted...]
-      </c>
       <c r="DW58" s="23">
         <v>0</v>
       </c>
       <c r="DX58" s="23">
         <v>0</v>
       </c>
       <c r="DY58" s="23">
         <v>0</v>
       </c>
       <c r="DZ58" s="23">
         <v>0</v>
       </c>
-    </row>
-    <row r="60" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EA58" s="23">
+        <v>0</v>
+      </c>
+      <c r="EB58" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="25" t="s">
         <v>172</v>
       </c>
     </row>
-    <row r="61" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="24" t="s">
         <v>165</v>
       </c>
       <c r="C61" s="6"/>
       <c r="D61" s="6"/>
       <c r="E61" s="6"/>
       <c r="F61" s="6"/>
       <c r="G61" s="6"/>
     </row>
-    <row r="62" spans="2:130" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="2:132" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B62" s="28" t="s">
         <v>114</v>
       </c>
       <c r="C62" s="28"/>
       <c r="D62" s="28"/>
       <c r="E62" s="28"/>
       <c r="F62" s="28"/>
       <c r="G62" s="28"/>
       <c r="H62" s="28"/>
       <c r="I62" s="28"/>
       <c r="J62" s="28"/>
       <c r="K62" s="28"/>
       <c r="L62" s="2"/>
       <c r="M62" s="2"/>
       <c r="N62" s="2"/>
       <c r="O62" s="2"/>
       <c r="P62" s="2"/>
       <c r="Q62" s="2"/>
       <c r="R62" s="2"/>
       <c r="S62" s="2"/>
       <c r="T62" s="2"/>
       <c r="U62" s="2"/>
       <c r="V62" s="2"/>
       <c r="W62" s="2"/>
       <c r="X62" s="2"/>
@@ -22940,94 +23270,96 @@
       <c r="AA62" s="2"/>
       <c r="AB62" s="2"/>
       <c r="AC62" s="2"/>
       <c r="AD62" s="2"/>
       <c r="AE62" s="2"/>
       <c r="AF62" s="2"/>
       <c r="AG62" s="2"/>
       <c r="AH62" s="2"/>
       <c r="AI62" s="2"/>
       <c r="AJ62" s="2"/>
       <c r="AK62" s="2"/>
       <c r="AL62" s="2"/>
       <c r="AM62" s="2"/>
       <c r="AN62" s="2"/>
       <c r="AO62" s="2"/>
       <c r="AP62" s="2"/>
       <c r="AQ62" s="2"/>
       <c r="AR62" s="2"/>
       <c r="AS62" s="2"/>
       <c r="AT62" s="2"/>
       <c r="AU62" s="2"/>
       <c r="AV62" s="2"/>
       <c r="AW62" s="2"/>
       <c r="AX62" s="2"/>
       <c r="AY62" s="2"/>
-    </row>
-    <row r="63" spans="2:130" s="25" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AZ62" s="2"/>
+    </row>
+    <row r="63" spans="2:132" s="25" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="L63" s="27"/>
       <c r="M63" s="27"/>
       <c r="N63" s="26"/>
       <c r="O63" s="26"/>
       <c r="P63" s="26"/>
       <c r="Q63" s="26"/>
       <c r="R63" s="26"/>
       <c r="S63" s="26"/>
       <c r="T63" s="26"/>
       <c r="U63" s="26"/>
       <c r="V63" s="26"/>
       <c r="W63" s="26"/>
       <c r="X63" s="26"/>
       <c r="Y63" s="26"/>
       <c r="Z63" s="26"/>
       <c r="AA63" s="26"/>
       <c r="AB63" s="26"/>
       <c r="AC63" s="26"/>
       <c r="AD63" s="26"/>
       <c r="AE63" s="26"/>
       <c r="AF63" s="26"/>
       <c r="AG63" s="26"/>
       <c r="AH63" s="26"/>
       <c r="AI63" s="26"/>
       <c r="AJ63" s="26"/>
       <c r="AK63" s="26"/>
       <c r="AL63" s="26"/>
       <c r="AM63" s="26"/>
       <c r="AN63" s="26"/>
       <c r="AO63" s="26"/>
       <c r="AP63" s="26"/>
       <c r="AQ63" s="26"/>
       <c r="AR63" s="26"/>
       <c r="AS63" s="26"/>
       <c r="AT63" s="26"/>
       <c r="AU63" s="26"/>
       <c r="AV63" s="26"/>
       <c r="AW63" s="26"/>
       <c r="AX63" s="26"/>
       <c r="AY63" s="26"/>
-    </row>
-    <row r="64" spans="2:130" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AZ63" s="26"/>
+    </row>
+    <row r="64" spans="2:132" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B64" s="2"/>
       <c r="C64" s="2"/>
       <c r="D64" s="2"/>
       <c r="E64" s="2"/>
       <c r="F64" s="2"/>
       <c r="G64" s="2"/>
       <c r="H64" s="2"/>
       <c r="I64" s="2"/>
       <c r="J64" s="2"/>
       <c r="K64" s="2"/>
       <c r="L64" s="2"/>
       <c r="M64" s="2"/>
       <c r="N64" s="2"/>
       <c r="O64" s="2"/>
       <c r="P64" s="2"/>
       <c r="Q64" s="2"/>
       <c r="R64" s="2"/>
       <c r="S64" s="2"/>
       <c r="T64" s="2"/>
       <c r="U64" s="2"/>
       <c r="V64" s="2"/>
       <c r="W64" s="2"/>
       <c r="X64" s="2"/>
       <c r="Y64" s="2"/>
       <c r="Z64" s="2"/>
@@ -23095,52 +23427,53 @@
       <c r="CJ64" s="2"/>
       <c r="CK64" s="2"/>
       <c r="CL64" s="2"/>
       <c r="CM64" s="2"/>
       <c r="CN64" s="2"/>
       <c r="CO64" s="2"/>
       <c r="CP64" s="2"/>
       <c r="CQ64" s="2"/>
       <c r="CR64" s="2"/>
       <c r="CS64" s="2"/>
       <c r="CT64" s="2"/>
       <c r="CU64" s="2"/>
       <c r="CV64" s="2"/>
       <c r="CW64" s="2"/>
       <c r="CX64" s="2"/>
       <c r="CY64" s="2"/>
       <c r="CZ64" s="2"/>
       <c r="DA64" s="2"/>
       <c r="DB64" s="2"/>
       <c r="DC64" s="2"/>
       <c r="DD64" s="2"/>
       <c r="DE64" s="2"/>
       <c r="DF64" s="2"/>
       <c r="DG64" s="2"/>
       <c r="DH64" s="2"/>
-    </row>
-    <row r="115" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI64" s="2"/>
+    </row>
+    <row r="115" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C115" s="1"/>
       <c r="D115" s="1"/>
       <c r="E115" s="1"/>
       <c r="F115" s="1"/>
       <c r="G115" s="1"/>
       <c r="H115" s="1"/>
       <c r="I115" s="1"/>
       <c r="J115" s="1"/>
       <c r="K115" s="1"/>
       <c r="L115" s="1"/>
       <c r="M115" s="1"/>
       <c r="N115" s="1"/>
       <c r="O115" s="1"/>
       <c r="P115" s="1"/>
       <c r="Q115" s="1"/>
       <c r="R115" s="1"/>
       <c r="S115" s="1"/>
       <c r="T115" s="1"/>
       <c r="U115" s="1"/>
       <c r="V115" s="1"/>
       <c r="W115" s="1"/>
       <c r="X115" s="1"/>
       <c r="Y115" s="1"/>
       <c r="Z115" s="1"/>
       <c r="AA115" s="1"/>
@@ -23185,56 +23518,57 @@
       <c r="BN115" s="1"/>
       <c r="BO115" s="1"/>
       <c r="BP115" s="1"/>
       <c r="BQ115" s="1"/>
       <c r="BR115" s="1"/>
       <c r="BS115" s="1"/>
       <c r="BT115" s="1"/>
       <c r="BU115" s="1"/>
       <c r="BV115" s="1"/>
       <c r="BW115" s="1"/>
       <c r="BX115" s="1"/>
       <c r="BY115" s="1"/>
       <c r="BZ115" s="1"/>
       <c r="CA115" s="1"/>
       <c r="CB115" s="1"/>
       <c r="CC115" s="1"/>
       <c r="CD115" s="1"/>
       <c r="CE115" s="1"/>
       <c r="CF115" s="1"/>
       <c r="CG115" s="1"/>
       <c r="CH115" s="1"/>
       <c r="CI115" s="1"/>
       <c r="CJ115" s="1"/>
       <c r="CK115" s="1"/>
       <c r="CL115" s="1"/>
-      <c r="DE115" s="1"/>
+      <c r="CM115" s="1"/>
       <c r="DF115" s="1"/>
       <c r="DG115" s="1"/>
       <c r="DH115" s="1"/>
-    </row>
-    <row r="116" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI115" s="1"/>
+    </row>
+    <row r="116" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C116" s="1"/>
       <c r="D116" s="1"/>
       <c r="E116" s="1"/>
       <c r="F116" s="1"/>
       <c r="G116" s="1"/>
       <c r="H116" s="1"/>
       <c r="I116" s="1"/>
       <c r="J116" s="1"/>
       <c r="K116" s="1"/>
       <c r="L116" s="1"/>
       <c r="M116" s="1"/>
       <c r="N116" s="1"/>
       <c r="O116" s="1"/>
       <c r="P116" s="1"/>
       <c r="Q116" s="1"/>
       <c r="R116" s="1"/>
       <c r="S116" s="1"/>
       <c r="T116" s="1"/>
       <c r="U116" s="1"/>
       <c r="V116" s="1"/>
       <c r="W116" s="1"/>
       <c r="X116" s="1"/>
       <c r="Y116" s="1"/>
       <c r="Z116" s="1"/>
       <c r="AA116" s="1"/>
@@ -23279,56 +23613,57 @@
       <c r="BN116" s="1"/>
       <c r="BO116" s="1"/>
       <c r="BP116" s="1"/>
       <c r="BQ116" s="1"/>
       <c r="BR116" s="1"/>
       <c r="BS116" s="1"/>
       <c r="BT116" s="1"/>
       <c r="BU116" s="1"/>
       <c r="BV116" s="1"/>
       <c r="BW116" s="1"/>
       <c r="BX116" s="1"/>
       <c r="BY116" s="1"/>
       <c r="BZ116" s="1"/>
       <c r="CA116" s="1"/>
       <c r="CB116" s="1"/>
       <c r="CC116" s="1"/>
       <c r="CD116" s="1"/>
       <c r="CE116" s="1"/>
       <c r="CF116" s="1"/>
       <c r="CG116" s="1"/>
       <c r="CH116" s="1"/>
       <c r="CI116" s="1"/>
       <c r="CJ116" s="1"/>
       <c r="CK116" s="1"/>
       <c r="CL116" s="1"/>
-      <c r="DE116" s="1"/>
+      <c r="CM116" s="1"/>
       <c r="DF116" s="1"/>
       <c r="DG116" s="1"/>
       <c r="DH116" s="1"/>
-    </row>
-    <row r="117" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI116" s="1"/>
+    </row>
+    <row r="117" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C117" s="1"/>
       <c r="D117" s="1"/>
       <c r="E117" s="1"/>
       <c r="F117" s="1"/>
       <c r="G117" s="1"/>
       <c r="H117" s="1"/>
       <c r="I117" s="1"/>
       <c r="J117" s="1"/>
       <c r="K117" s="1"/>
       <c r="L117" s="1"/>
       <c r="M117" s="1"/>
       <c r="N117" s="1"/>
       <c r="O117" s="1"/>
       <c r="P117" s="1"/>
       <c r="Q117" s="1"/>
       <c r="R117" s="1"/>
       <c r="S117" s="1"/>
       <c r="T117" s="1"/>
       <c r="U117" s="1"/>
       <c r="V117" s="1"/>
       <c r="W117" s="1"/>
       <c r="X117" s="1"/>
       <c r="Y117" s="1"/>
       <c r="Z117" s="1"/>
       <c r="AA117" s="1"/>
@@ -23373,56 +23708,57 @@
       <c r="BN117" s="1"/>
       <c r="BO117" s="1"/>
       <c r="BP117" s="1"/>
       <c r="BQ117" s="1"/>
       <c r="BR117" s="1"/>
       <c r="BS117" s="1"/>
       <c r="BT117" s="1"/>
       <c r="BU117" s="1"/>
       <c r="BV117" s="1"/>
       <c r="BW117" s="1"/>
       <c r="BX117" s="1"/>
       <c r="BY117" s="1"/>
       <c r="BZ117" s="1"/>
       <c r="CA117" s="1"/>
       <c r="CB117" s="1"/>
       <c r="CC117" s="1"/>
       <c r="CD117" s="1"/>
       <c r="CE117" s="1"/>
       <c r="CF117" s="1"/>
       <c r="CG117" s="1"/>
       <c r="CH117" s="1"/>
       <c r="CI117" s="1"/>
       <c r="CJ117" s="1"/>
       <c r="CK117" s="1"/>
       <c r="CL117" s="1"/>
-      <c r="DE117" s="1"/>
+      <c r="CM117" s="1"/>
       <c r="DF117" s="1"/>
       <c r="DG117" s="1"/>
       <c r="DH117" s="1"/>
-    </row>
-    <row r="118" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI117" s="1"/>
+    </row>
+    <row r="118" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C118" s="1"/>
       <c r="D118" s="1"/>
       <c r="E118" s="1"/>
       <c r="F118" s="1"/>
       <c r="G118" s="1"/>
       <c r="H118" s="1"/>
       <c r="I118" s="1"/>
       <c r="J118" s="1"/>
       <c r="K118" s="1"/>
       <c r="L118" s="1"/>
       <c r="M118" s="1"/>
       <c r="N118" s="1"/>
       <c r="O118" s="1"/>
       <c r="P118" s="1"/>
       <c r="Q118" s="1"/>
       <c r="R118" s="1"/>
       <c r="S118" s="1"/>
       <c r="T118" s="1"/>
       <c r="U118" s="1"/>
       <c r="V118" s="1"/>
       <c r="W118" s="1"/>
       <c r="X118" s="1"/>
       <c r="Y118" s="1"/>
       <c r="Z118" s="1"/>
       <c r="AA118" s="1"/>
@@ -23467,56 +23803,57 @@
       <c r="BN118" s="1"/>
       <c r="BO118" s="1"/>
       <c r="BP118" s="1"/>
       <c r="BQ118" s="1"/>
       <c r="BR118" s="1"/>
       <c r="BS118" s="1"/>
       <c r="BT118" s="1"/>
       <c r="BU118" s="1"/>
       <c r="BV118" s="1"/>
       <c r="BW118" s="1"/>
       <c r="BX118" s="1"/>
       <c r="BY118" s="1"/>
       <c r="BZ118" s="1"/>
       <c r="CA118" s="1"/>
       <c r="CB118" s="1"/>
       <c r="CC118" s="1"/>
       <c r="CD118" s="1"/>
       <c r="CE118" s="1"/>
       <c r="CF118" s="1"/>
       <c r="CG118" s="1"/>
       <c r="CH118" s="1"/>
       <c r="CI118" s="1"/>
       <c r="CJ118" s="1"/>
       <c r="CK118" s="1"/>
       <c r="CL118" s="1"/>
-      <c r="DE118" s="1"/>
+      <c r="CM118" s="1"/>
       <c r="DF118" s="1"/>
       <c r="DG118" s="1"/>
       <c r="DH118" s="1"/>
-    </row>
-    <row r="119" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI118" s="1"/>
+    </row>
+    <row r="119" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C119" s="1"/>
       <c r="D119" s="1"/>
       <c r="E119" s="1"/>
       <c r="F119" s="1"/>
       <c r="G119" s="1"/>
       <c r="H119" s="1"/>
       <c r="I119" s="1"/>
       <c r="J119" s="1"/>
       <c r="K119" s="1"/>
       <c r="L119" s="1"/>
       <c r="M119" s="1"/>
       <c r="N119" s="1"/>
       <c r="O119" s="1"/>
       <c r="P119" s="1"/>
       <c r="Q119" s="1"/>
       <c r="R119" s="1"/>
       <c r="S119" s="1"/>
       <c r="T119" s="1"/>
       <c r="U119" s="1"/>
       <c r="V119" s="1"/>
       <c r="W119" s="1"/>
       <c r="X119" s="1"/>
       <c r="Y119" s="1"/>
       <c r="Z119" s="1"/>
       <c r="AA119" s="1"/>
@@ -23561,56 +23898,57 @@
       <c r="BN119" s="1"/>
       <c r="BO119" s="1"/>
       <c r="BP119" s="1"/>
       <c r="BQ119" s="1"/>
       <c r="BR119" s="1"/>
       <c r="BS119" s="1"/>
       <c r="BT119" s="1"/>
       <c r="BU119" s="1"/>
       <c r="BV119" s="1"/>
       <c r="BW119" s="1"/>
       <c r="BX119" s="1"/>
       <c r="BY119" s="1"/>
       <c r="BZ119" s="1"/>
       <c r="CA119" s="1"/>
       <c r="CB119" s="1"/>
       <c r="CC119" s="1"/>
       <c r="CD119" s="1"/>
       <c r="CE119" s="1"/>
       <c r="CF119" s="1"/>
       <c r="CG119" s="1"/>
       <c r="CH119" s="1"/>
       <c r="CI119" s="1"/>
       <c r="CJ119" s="1"/>
       <c r="CK119" s="1"/>
       <c r="CL119" s="1"/>
-      <c r="DE119" s="1"/>
+      <c r="CM119" s="1"/>
       <c r="DF119" s="1"/>
       <c r="DG119" s="1"/>
       <c r="DH119" s="1"/>
-    </row>
-    <row r="120" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI119" s="1"/>
+    </row>
+    <row r="120" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C120" s="1"/>
       <c r="D120" s="1"/>
       <c r="E120" s="1"/>
       <c r="F120" s="1"/>
       <c r="G120" s="1"/>
       <c r="H120" s="1"/>
       <c r="I120" s="1"/>
       <c r="J120" s="1"/>
       <c r="K120" s="1"/>
       <c r="L120" s="1"/>
       <c r="M120" s="1"/>
       <c r="N120" s="1"/>
       <c r="O120" s="1"/>
       <c r="P120" s="1"/>
       <c r="Q120" s="1"/>
       <c r="R120" s="1"/>
       <c r="S120" s="1"/>
       <c r="T120" s="1"/>
       <c r="U120" s="1"/>
       <c r="V120" s="1"/>
       <c r="W120" s="1"/>
       <c r="X120" s="1"/>
       <c r="Y120" s="1"/>
       <c r="Z120" s="1"/>
       <c r="AA120" s="1"/>
@@ -23655,56 +23993,57 @@
       <c r="BN120" s="1"/>
       <c r="BO120" s="1"/>
       <c r="BP120" s="1"/>
       <c r="BQ120" s="1"/>
       <c r="BR120" s="1"/>
       <c r="BS120" s="1"/>
       <c r="BT120" s="1"/>
       <c r="BU120" s="1"/>
       <c r="BV120" s="1"/>
       <c r="BW120" s="1"/>
       <c r="BX120" s="1"/>
       <c r="BY120" s="1"/>
       <c r="BZ120" s="1"/>
       <c r="CA120" s="1"/>
       <c r="CB120" s="1"/>
       <c r="CC120" s="1"/>
       <c r="CD120" s="1"/>
       <c r="CE120" s="1"/>
       <c r="CF120" s="1"/>
       <c r="CG120" s="1"/>
       <c r="CH120" s="1"/>
       <c r="CI120" s="1"/>
       <c r="CJ120" s="1"/>
       <c r="CK120" s="1"/>
       <c r="CL120" s="1"/>
-      <c r="DE120" s="1"/>
+      <c r="CM120" s="1"/>
       <c r="DF120" s="1"/>
       <c r="DG120" s="1"/>
       <c r="DH120" s="1"/>
-    </row>
-    <row r="121" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI120" s="1"/>
+    </row>
+    <row r="121" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C121" s="1"/>
       <c r="D121" s="1"/>
       <c r="E121" s="1"/>
       <c r="F121" s="1"/>
       <c r="G121" s="1"/>
       <c r="H121" s="1"/>
       <c r="I121" s="1"/>
       <c r="J121" s="1"/>
       <c r="K121" s="1"/>
       <c r="L121" s="1"/>
       <c r="M121" s="1"/>
       <c r="N121" s="1"/>
       <c r="O121" s="1"/>
       <c r="P121" s="1"/>
       <c r="Q121" s="1"/>
       <c r="R121" s="1"/>
       <c r="S121" s="1"/>
       <c r="T121" s="1"/>
       <c r="U121" s="1"/>
       <c r="V121" s="1"/>
       <c r="W121" s="1"/>
       <c r="X121" s="1"/>
       <c r="Y121" s="1"/>
       <c r="Z121" s="1"/>
       <c r="AA121" s="1"/>
@@ -23749,56 +24088,57 @@
       <c r="BN121" s="1"/>
       <c r="BO121" s="1"/>
       <c r="BP121" s="1"/>
       <c r="BQ121" s="1"/>
       <c r="BR121" s="1"/>
       <c r="BS121" s="1"/>
       <c r="BT121" s="1"/>
       <c r="BU121" s="1"/>
       <c r="BV121" s="1"/>
       <c r="BW121" s="1"/>
       <c r="BX121" s="1"/>
       <c r="BY121" s="1"/>
       <c r="BZ121" s="1"/>
       <c r="CA121" s="1"/>
       <c r="CB121" s="1"/>
       <c r="CC121" s="1"/>
       <c r="CD121" s="1"/>
       <c r="CE121" s="1"/>
       <c r="CF121" s="1"/>
       <c r="CG121" s="1"/>
       <c r="CH121" s="1"/>
       <c r="CI121" s="1"/>
       <c r="CJ121" s="1"/>
       <c r="CK121" s="1"/>
       <c r="CL121" s="1"/>
-      <c r="DE121" s="1"/>
+      <c r="CM121" s="1"/>
       <c r="DF121" s="1"/>
       <c r="DG121" s="1"/>
       <c r="DH121" s="1"/>
-    </row>
-    <row r="122" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI121" s="1"/>
+    </row>
+    <row r="122" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C122" s="1"/>
       <c r="D122" s="1"/>
       <c r="E122" s="1"/>
       <c r="F122" s="1"/>
       <c r="G122" s="1"/>
       <c r="H122" s="1"/>
       <c r="I122" s="1"/>
       <c r="J122" s="1"/>
       <c r="K122" s="1"/>
       <c r="L122" s="1"/>
       <c r="M122" s="1"/>
       <c r="N122" s="1"/>
       <c r="O122" s="1"/>
       <c r="P122" s="1"/>
       <c r="Q122" s="1"/>
       <c r="R122" s="1"/>
       <c r="S122" s="1"/>
       <c r="T122" s="1"/>
       <c r="U122" s="1"/>
       <c r="V122" s="1"/>
       <c r="W122" s="1"/>
       <c r="X122" s="1"/>
       <c r="Y122" s="1"/>
       <c r="Z122" s="1"/>
       <c r="AA122" s="1"/>
@@ -23843,56 +24183,57 @@
       <c r="BN122" s="1"/>
       <c r="BO122" s="1"/>
       <c r="BP122" s="1"/>
       <c r="BQ122" s="1"/>
       <c r="BR122" s="1"/>
       <c r="BS122" s="1"/>
       <c r="BT122" s="1"/>
       <c r="BU122" s="1"/>
       <c r="BV122" s="1"/>
       <c r="BW122" s="1"/>
       <c r="BX122" s="1"/>
       <c r="BY122" s="1"/>
       <c r="BZ122" s="1"/>
       <c r="CA122" s="1"/>
       <c r="CB122" s="1"/>
       <c r="CC122" s="1"/>
       <c r="CD122" s="1"/>
       <c r="CE122" s="1"/>
       <c r="CF122" s="1"/>
       <c r="CG122" s="1"/>
       <c r="CH122" s="1"/>
       <c r="CI122" s="1"/>
       <c r="CJ122" s="1"/>
       <c r="CK122" s="1"/>
       <c r="CL122" s="1"/>
-      <c r="DE122" s="1"/>
+      <c r="CM122" s="1"/>
       <c r="DF122" s="1"/>
       <c r="DG122" s="1"/>
       <c r="DH122" s="1"/>
-    </row>
-    <row r="123" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI122" s="1"/>
+    </row>
+    <row r="123" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C123" s="1"/>
       <c r="D123" s="1"/>
       <c r="E123" s="1"/>
       <c r="F123" s="1"/>
       <c r="G123" s="1"/>
       <c r="H123" s="1"/>
       <c r="I123" s="1"/>
       <c r="J123" s="1"/>
       <c r="K123" s="1"/>
       <c r="L123" s="1"/>
       <c r="M123" s="1"/>
       <c r="N123" s="1"/>
       <c r="O123" s="1"/>
       <c r="P123" s="1"/>
       <c r="Q123" s="1"/>
       <c r="R123" s="1"/>
       <c r="S123" s="1"/>
       <c r="T123" s="1"/>
       <c r="U123" s="1"/>
       <c r="V123" s="1"/>
       <c r="W123" s="1"/>
       <c r="X123" s="1"/>
       <c r="Y123" s="1"/>
       <c r="Z123" s="1"/>
       <c r="AA123" s="1"/>
@@ -23937,56 +24278,57 @@
       <c r="BN123" s="1"/>
       <c r="BO123" s="1"/>
       <c r="BP123" s="1"/>
       <c r="BQ123" s="1"/>
       <c r="BR123" s="1"/>
       <c r="BS123" s="1"/>
       <c r="BT123" s="1"/>
       <c r="BU123" s="1"/>
       <c r="BV123" s="1"/>
       <c r="BW123" s="1"/>
       <c r="BX123" s="1"/>
       <c r="BY123" s="1"/>
       <c r="BZ123" s="1"/>
       <c r="CA123" s="1"/>
       <c r="CB123" s="1"/>
       <c r="CC123" s="1"/>
       <c r="CD123" s="1"/>
       <c r="CE123" s="1"/>
       <c r="CF123" s="1"/>
       <c r="CG123" s="1"/>
       <c r="CH123" s="1"/>
       <c r="CI123" s="1"/>
       <c r="CJ123" s="1"/>
       <c r="CK123" s="1"/>
       <c r="CL123" s="1"/>
-      <c r="DE123" s="1"/>
+      <c r="CM123" s="1"/>
       <c r="DF123" s="1"/>
       <c r="DG123" s="1"/>
       <c r="DH123" s="1"/>
-    </row>
-    <row r="124" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI123" s="1"/>
+    </row>
+    <row r="124" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C124" s="1"/>
       <c r="D124" s="1"/>
       <c r="E124" s="1"/>
       <c r="F124" s="1"/>
       <c r="G124" s="1"/>
       <c r="H124" s="1"/>
       <c r="I124" s="1"/>
       <c r="J124" s="1"/>
       <c r="K124" s="1"/>
       <c r="L124" s="1"/>
       <c r="M124" s="1"/>
       <c r="N124" s="1"/>
       <c r="O124" s="1"/>
       <c r="P124" s="1"/>
       <c r="Q124" s="1"/>
       <c r="R124" s="1"/>
       <c r="S124" s="1"/>
       <c r="T124" s="1"/>
       <c r="U124" s="1"/>
       <c r="V124" s="1"/>
       <c r="W124" s="1"/>
       <c r="X124" s="1"/>
       <c r="Y124" s="1"/>
       <c r="Z124" s="1"/>
       <c r="AA124" s="1"/>
@@ -24031,56 +24373,57 @@
       <c r="BN124" s="1"/>
       <c r="BO124" s="1"/>
       <c r="BP124" s="1"/>
       <c r="BQ124" s="1"/>
       <c r="BR124" s="1"/>
       <c r="BS124" s="1"/>
       <c r="BT124" s="1"/>
       <c r="BU124" s="1"/>
       <c r="BV124" s="1"/>
       <c r="BW124" s="1"/>
       <c r="BX124" s="1"/>
       <c r="BY124" s="1"/>
       <c r="BZ124" s="1"/>
       <c r="CA124" s="1"/>
       <c r="CB124" s="1"/>
       <c r="CC124" s="1"/>
       <c r="CD124" s="1"/>
       <c r="CE124" s="1"/>
       <c r="CF124" s="1"/>
       <c r="CG124" s="1"/>
       <c r="CH124" s="1"/>
       <c r="CI124" s="1"/>
       <c r="CJ124" s="1"/>
       <c r="CK124" s="1"/>
       <c r="CL124" s="1"/>
-      <c r="DE124" s="1"/>
+      <c r="CM124" s="1"/>
       <c r="DF124" s="1"/>
       <c r="DG124" s="1"/>
       <c r="DH124" s="1"/>
-    </row>
-    <row r="125" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI124" s="1"/>
+    </row>
+    <row r="125" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C125" s="1"/>
       <c r="D125" s="1"/>
       <c r="E125" s="1"/>
       <c r="F125" s="1"/>
       <c r="G125" s="1"/>
       <c r="H125" s="1"/>
       <c r="I125" s="1"/>
       <c r="J125" s="1"/>
       <c r="K125" s="1"/>
       <c r="L125" s="1"/>
       <c r="M125" s="1"/>
       <c r="N125" s="1"/>
       <c r="O125" s="1"/>
       <c r="P125" s="1"/>
       <c r="Q125" s="1"/>
       <c r="R125" s="1"/>
       <c r="S125" s="1"/>
       <c r="T125" s="1"/>
       <c r="U125" s="1"/>
       <c r="V125" s="1"/>
       <c r="W125" s="1"/>
       <c r="X125" s="1"/>
       <c r="Y125" s="1"/>
       <c r="Z125" s="1"/>
       <c r="AA125" s="1"/>
@@ -24125,56 +24468,57 @@
       <c r="BN125" s="1"/>
       <c r="BO125" s="1"/>
       <c r="BP125" s="1"/>
       <c r="BQ125" s="1"/>
       <c r="BR125" s="1"/>
       <c r="BS125" s="1"/>
       <c r="BT125" s="1"/>
       <c r="BU125" s="1"/>
       <c r="BV125" s="1"/>
       <c r="BW125" s="1"/>
       <c r="BX125" s="1"/>
       <c r="BY125" s="1"/>
       <c r="BZ125" s="1"/>
       <c r="CA125" s="1"/>
       <c r="CB125" s="1"/>
       <c r="CC125" s="1"/>
       <c r="CD125" s="1"/>
       <c r="CE125" s="1"/>
       <c r="CF125" s="1"/>
       <c r="CG125" s="1"/>
       <c r="CH125" s="1"/>
       <c r="CI125" s="1"/>
       <c r="CJ125" s="1"/>
       <c r="CK125" s="1"/>
       <c r="CL125" s="1"/>
-      <c r="DE125" s="1"/>
+      <c r="CM125" s="1"/>
       <c r="DF125" s="1"/>
       <c r="DG125" s="1"/>
       <c r="DH125" s="1"/>
-    </row>
-    <row r="126" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI125" s="1"/>
+    </row>
+    <row r="126" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C126" s="1"/>
       <c r="D126" s="1"/>
       <c r="E126" s="1"/>
       <c r="F126" s="1"/>
       <c r="G126" s="1"/>
       <c r="H126" s="1"/>
       <c r="I126" s="1"/>
       <c r="J126" s="1"/>
       <c r="K126" s="1"/>
       <c r="L126" s="1"/>
       <c r="M126" s="1"/>
       <c r="N126" s="1"/>
       <c r="O126" s="1"/>
       <c r="P126" s="1"/>
       <c r="Q126" s="1"/>
       <c r="R126" s="1"/>
       <c r="S126" s="1"/>
       <c r="T126" s="1"/>
       <c r="U126" s="1"/>
       <c r="V126" s="1"/>
       <c r="W126" s="1"/>
       <c r="X126" s="1"/>
       <c r="Y126" s="1"/>
       <c r="Z126" s="1"/>
       <c r="AA126" s="1"/>
@@ -24219,56 +24563,57 @@
       <c r="BN126" s="1"/>
       <c r="BO126" s="1"/>
       <c r="BP126" s="1"/>
       <c r="BQ126" s="1"/>
       <c r="BR126" s="1"/>
       <c r="BS126" s="1"/>
       <c r="BT126" s="1"/>
       <c r="BU126" s="1"/>
       <c r="BV126" s="1"/>
       <c r="BW126" s="1"/>
       <c r="BX126" s="1"/>
       <c r="BY126" s="1"/>
       <c r="BZ126" s="1"/>
       <c r="CA126" s="1"/>
       <c r="CB126" s="1"/>
       <c r="CC126" s="1"/>
       <c r="CD126" s="1"/>
       <c r="CE126" s="1"/>
       <c r="CF126" s="1"/>
       <c r="CG126" s="1"/>
       <c r="CH126" s="1"/>
       <c r="CI126" s="1"/>
       <c r="CJ126" s="1"/>
       <c r="CK126" s="1"/>
       <c r="CL126" s="1"/>
-      <c r="DE126" s="1"/>
+      <c r="CM126" s="1"/>
       <c r="DF126" s="1"/>
       <c r="DG126" s="1"/>
       <c r="DH126" s="1"/>
-    </row>
-    <row r="127" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI126" s="1"/>
+    </row>
+    <row r="127" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C127" s="1"/>
       <c r="D127" s="1"/>
       <c r="E127" s="1"/>
       <c r="F127" s="1"/>
       <c r="G127" s="1"/>
       <c r="H127" s="1"/>
       <c r="I127" s="1"/>
       <c r="J127" s="1"/>
       <c r="K127" s="1"/>
       <c r="L127" s="1"/>
       <c r="M127" s="1"/>
       <c r="N127" s="1"/>
       <c r="O127" s="1"/>
       <c r="P127" s="1"/>
       <c r="Q127" s="1"/>
       <c r="R127" s="1"/>
       <c r="S127" s="1"/>
       <c r="T127" s="1"/>
       <c r="U127" s="1"/>
       <c r="V127" s="1"/>
       <c r="W127" s="1"/>
       <c r="X127" s="1"/>
       <c r="Y127" s="1"/>
       <c r="Z127" s="1"/>
       <c r="AA127" s="1"/>
@@ -24313,56 +24658,57 @@
       <c r="BN127" s="1"/>
       <c r="BO127" s="1"/>
       <c r="BP127" s="1"/>
       <c r="BQ127" s="1"/>
       <c r="BR127" s="1"/>
       <c r="BS127" s="1"/>
       <c r="BT127" s="1"/>
       <c r="BU127" s="1"/>
       <c r="BV127" s="1"/>
       <c r="BW127" s="1"/>
       <c r="BX127" s="1"/>
       <c r="BY127" s="1"/>
       <c r="BZ127" s="1"/>
       <c r="CA127" s="1"/>
       <c r="CB127" s="1"/>
       <c r="CC127" s="1"/>
       <c r="CD127" s="1"/>
       <c r="CE127" s="1"/>
       <c r="CF127" s="1"/>
       <c r="CG127" s="1"/>
       <c r="CH127" s="1"/>
       <c r="CI127" s="1"/>
       <c r="CJ127" s="1"/>
       <c r="CK127" s="1"/>
       <c r="CL127" s="1"/>
-      <c r="DE127" s="1"/>
+      <c r="CM127" s="1"/>
       <c r="DF127" s="1"/>
       <c r="DG127" s="1"/>
       <c r="DH127" s="1"/>
-    </row>
-    <row r="128" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI127" s="1"/>
+    </row>
+    <row r="128" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C128" s="1"/>
       <c r="D128" s="1"/>
       <c r="E128" s="1"/>
       <c r="F128" s="1"/>
       <c r="G128" s="1"/>
       <c r="H128" s="1"/>
       <c r="I128" s="1"/>
       <c r="J128" s="1"/>
       <c r="K128" s="1"/>
       <c r="L128" s="1"/>
       <c r="M128" s="1"/>
       <c r="N128" s="1"/>
       <c r="O128" s="1"/>
       <c r="P128" s="1"/>
       <c r="Q128" s="1"/>
       <c r="R128" s="1"/>
       <c r="S128" s="1"/>
       <c r="T128" s="1"/>
       <c r="U128" s="1"/>
       <c r="V128" s="1"/>
       <c r="W128" s="1"/>
       <c r="X128" s="1"/>
       <c r="Y128" s="1"/>
       <c r="Z128" s="1"/>
       <c r="AA128" s="1"/>
@@ -24407,56 +24753,57 @@
       <c r="BN128" s="1"/>
       <c r="BO128" s="1"/>
       <c r="BP128" s="1"/>
       <c r="BQ128" s="1"/>
       <c r="BR128" s="1"/>
       <c r="BS128" s="1"/>
       <c r="BT128" s="1"/>
       <c r="BU128" s="1"/>
       <c r="BV128" s="1"/>
       <c r="BW128" s="1"/>
       <c r="BX128" s="1"/>
       <c r="BY128" s="1"/>
       <c r="BZ128" s="1"/>
       <c r="CA128" s="1"/>
       <c r="CB128" s="1"/>
       <c r="CC128" s="1"/>
       <c r="CD128" s="1"/>
       <c r="CE128" s="1"/>
       <c r="CF128" s="1"/>
       <c r="CG128" s="1"/>
       <c r="CH128" s="1"/>
       <c r="CI128" s="1"/>
       <c r="CJ128" s="1"/>
       <c r="CK128" s="1"/>
       <c r="CL128" s="1"/>
-      <c r="DE128" s="1"/>
+      <c r="CM128" s="1"/>
       <c r="DF128" s="1"/>
       <c r="DG128" s="1"/>
       <c r="DH128" s="1"/>
-    </row>
-    <row r="129" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI128" s="1"/>
+    </row>
+    <row r="129" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C129" s="1"/>
       <c r="D129" s="1"/>
       <c r="E129" s="1"/>
       <c r="F129" s="1"/>
       <c r="G129" s="1"/>
       <c r="H129" s="1"/>
       <c r="I129" s="1"/>
       <c r="J129" s="1"/>
       <c r="K129" s="1"/>
       <c r="L129" s="1"/>
       <c r="M129" s="1"/>
       <c r="N129" s="1"/>
       <c r="O129" s="1"/>
       <c r="P129" s="1"/>
       <c r="Q129" s="1"/>
       <c r="R129" s="1"/>
       <c r="S129" s="1"/>
       <c r="T129" s="1"/>
       <c r="U129" s="1"/>
       <c r="V129" s="1"/>
       <c r="W129" s="1"/>
       <c r="X129" s="1"/>
       <c r="Y129" s="1"/>
       <c r="Z129" s="1"/>
       <c r="AA129" s="1"/>
@@ -24501,56 +24848,57 @@
       <c r="BN129" s="1"/>
       <c r="BO129" s="1"/>
       <c r="BP129" s="1"/>
       <c r="BQ129" s="1"/>
       <c r="BR129" s="1"/>
       <c r="BS129" s="1"/>
       <c r="BT129" s="1"/>
       <c r="BU129" s="1"/>
       <c r="BV129" s="1"/>
       <c r="BW129" s="1"/>
       <c r="BX129" s="1"/>
       <c r="BY129" s="1"/>
       <c r="BZ129" s="1"/>
       <c r="CA129" s="1"/>
       <c r="CB129" s="1"/>
       <c r="CC129" s="1"/>
       <c r="CD129" s="1"/>
       <c r="CE129" s="1"/>
       <c r="CF129" s="1"/>
       <c r="CG129" s="1"/>
       <c r="CH129" s="1"/>
       <c r="CI129" s="1"/>
       <c r="CJ129" s="1"/>
       <c r="CK129" s="1"/>
       <c r="CL129" s="1"/>
-      <c r="DE129" s="1"/>
+      <c r="CM129" s="1"/>
       <c r="DF129" s="1"/>
       <c r="DG129" s="1"/>
       <c r="DH129" s="1"/>
-    </row>
-    <row r="130" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI129" s="1"/>
+    </row>
+    <row r="130" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C130" s="1"/>
       <c r="D130" s="1"/>
       <c r="E130" s="1"/>
       <c r="F130" s="1"/>
       <c r="G130" s="1"/>
       <c r="H130" s="1"/>
       <c r="I130" s="1"/>
       <c r="J130" s="1"/>
       <c r="K130" s="1"/>
       <c r="L130" s="1"/>
       <c r="M130" s="1"/>
       <c r="N130" s="1"/>
       <c r="O130" s="1"/>
       <c r="P130" s="1"/>
       <c r="Q130" s="1"/>
       <c r="R130" s="1"/>
       <c r="S130" s="1"/>
       <c r="T130" s="1"/>
       <c r="U130" s="1"/>
       <c r="V130" s="1"/>
       <c r="W130" s="1"/>
       <c r="X130" s="1"/>
       <c r="Y130" s="1"/>
       <c r="Z130" s="1"/>
       <c r="AA130" s="1"/>
@@ -24595,56 +24943,57 @@
       <c r="BN130" s="1"/>
       <c r="BO130" s="1"/>
       <c r="BP130" s="1"/>
       <c r="BQ130" s="1"/>
       <c r="BR130" s="1"/>
       <c r="BS130" s="1"/>
       <c r="BT130" s="1"/>
       <c r="BU130" s="1"/>
       <c r="BV130" s="1"/>
       <c r="BW130" s="1"/>
       <c r="BX130" s="1"/>
       <c r="BY130" s="1"/>
       <c r="BZ130" s="1"/>
       <c r="CA130" s="1"/>
       <c r="CB130" s="1"/>
       <c r="CC130" s="1"/>
       <c r="CD130" s="1"/>
       <c r="CE130" s="1"/>
       <c r="CF130" s="1"/>
       <c r="CG130" s="1"/>
       <c r="CH130" s="1"/>
       <c r="CI130" s="1"/>
       <c r="CJ130" s="1"/>
       <c r="CK130" s="1"/>
       <c r="CL130" s="1"/>
-      <c r="DE130" s="1"/>
+      <c r="CM130" s="1"/>
       <c r="DF130" s="1"/>
       <c r="DG130" s="1"/>
       <c r="DH130" s="1"/>
-    </row>
-    <row r="131" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI130" s="1"/>
+    </row>
+    <row r="131" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C131" s="1"/>
       <c r="D131" s="1"/>
       <c r="E131" s="1"/>
       <c r="F131" s="1"/>
       <c r="G131" s="1"/>
       <c r="H131" s="1"/>
       <c r="I131" s="1"/>
       <c r="J131" s="1"/>
       <c r="K131" s="1"/>
       <c r="L131" s="1"/>
       <c r="M131" s="1"/>
       <c r="N131" s="1"/>
       <c r="O131" s="1"/>
       <c r="P131" s="1"/>
       <c r="Q131" s="1"/>
       <c r="R131" s="1"/>
       <c r="S131" s="1"/>
       <c r="T131" s="1"/>
       <c r="U131" s="1"/>
       <c r="V131" s="1"/>
       <c r="W131" s="1"/>
       <c r="X131" s="1"/>
       <c r="Y131" s="1"/>
       <c r="Z131" s="1"/>
       <c r="AA131" s="1"/>
@@ -24689,56 +25038,57 @@
       <c r="BN131" s="1"/>
       <c r="BO131" s="1"/>
       <c r="BP131" s="1"/>
       <c r="BQ131" s="1"/>
       <c r="BR131" s="1"/>
       <c r="BS131" s="1"/>
       <c r="BT131" s="1"/>
       <c r="BU131" s="1"/>
       <c r="BV131" s="1"/>
       <c r="BW131" s="1"/>
       <c r="BX131" s="1"/>
       <c r="BY131" s="1"/>
       <c r="BZ131" s="1"/>
       <c r="CA131" s="1"/>
       <c r="CB131" s="1"/>
       <c r="CC131" s="1"/>
       <c r="CD131" s="1"/>
       <c r="CE131" s="1"/>
       <c r="CF131" s="1"/>
       <c r="CG131" s="1"/>
       <c r="CH131" s="1"/>
       <c r="CI131" s="1"/>
       <c r="CJ131" s="1"/>
       <c r="CK131" s="1"/>
       <c r="CL131" s="1"/>
-      <c r="DE131" s="1"/>
+      <c r="CM131" s="1"/>
       <c r="DF131" s="1"/>
       <c r="DG131" s="1"/>
       <c r="DH131" s="1"/>
-    </row>
-    <row r="132" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI131" s="1"/>
+    </row>
+    <row r="132" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C132" s="1"/>
       <c r="D132" s="1"/>
       <c r="E132" s="1"/>
       <c r="F132" s="1"/>
       <c r="G132" s="1"/>
       <c r="H132" s="1"/>
       <c r="I132" s="1"/>
       <c r="J132" s="1"/>
       <c r="K132" s="1"/>
       <c r="L132" s="1"/>
       <c r="M132" s="1"/>
       <c r="N132" s="1"/>
       <c r="O132" s="1"/>
       <c r="P132" s="1"/>
       <c r="Q132" s="1"/>
       <c r="R132" s="1"/>
       <c r="S132" s="1"/>
       <c r="T132" s="1"/>
       <c r="U132" s="1"/>
       <c r="V132" s="1"/>
       <c r="W132" s="1"/>
       <c r="X132" s="1"/>
       <c r="Y132" s="1"/>
       <c r="Z132" s="1"/>
       <c r="AA132" s="1"/>
@@ -24783,56 +25133,57 @@
       <c r="BN132" s="1"/>
       <c r="BO132" s="1"/>
       <c r="BP132" s="1"/>
       <c r="BQ132" s="1"/>
       <c r="BR132" s="1"/>
       <c r="BS132" s="1"/>
       <c r="BT132" s="1"/>
       <c r="BU132" s="1"/>
       <c r="BV132" s="1"/>
       <c r="BW132" s="1"/>
       <c r="BX132" s="1"/>
       <c r="BY132" s="1"/>
       <c r="BZ132" s="1"/>
       <c r="CA132" s="1"/>
       <c r="CB132" s="1"/>
       <c r="CC132" s="1"/>
       <c r="CD132" s="1"/>
       <c r="CE132" s="1"/>
       <c r="CF132" s="1"/>
       <c r="CG132" s="1"/>
       <c r="CH132" s="1"/>
       <c r="CI132" s="1"/>
       <c r="CJ132" s="1"/>
       <c r="CK132" s="1"/>
       <c r="CL132" s="1"/>
-      <c r="DE132" s="1"/>
+      <c r="CM132" s="1"/>
       <c r="DF132" s="1"/>
       <c r="DG132" s="1"/>
       <c r="DH132" s="1"/>
-    </row>
-    <row r="133" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI132" s="1"/>
+    </row>
+    <row r="133" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C133" s="1"/>
       <c r="D133" s="1"/>
       <c r="E133" s="1"/>
       <c r="F133" s="1"/>
       <c r="G133" s="1"/>
       <c r="H133" s="1"/>
       <c r="I133" s="1"/>
       <c r="J133" s="1"/>
       <c r="K133" s="1"/>
       <c r="L133" s="1"/>
       <c r="M133" s="1"/>
       <c r="N133" s="1"/>
       <c r="O133" s="1"/>
       <c r="P133" s="1"/>
       <c r="Q133" s="1"/>
       <c r="R133" s="1"/>
       <c r="S133" s="1"/>
       <c r="T133" s="1"/>
       <c r="U133" s="1"/>
       <c r="V133" s="1"/>
       <c r="W133" s="1"/>
       <c r="X133" s="1"/>
       <c r="Y133" s="1"/>
       <c r="Z133" s="1"/>
       <c r="AA133" s="1"/>
@@ -24877,56 +25228,57 @@
       <c r="BN133" s="1"/>
       <c r="BO133" s="1"/>
       <c r="BP133" s="1"/>
       <c r="BQ133" s="1"/>
       <c r="BR133" s="1"/>
       <c r="BS133" s="1"/>
       <c r="BT133" s="1"/>
       <c r="BU133" s="1"/>
       <c r="BV133" s="1"/>
       <c r="BW133" s="1"/>
       <c r="BX133" s="1"/>
       <c r="BY133" s="1"/>
       <c r="BZ133" s="1"/>
       <c r="CA133" s="1"/>
       <c r="CB133" s="1"/>
       <c r="CC133" s="1"/>
       <c r="CD133" s="1"/>
       <c r="CE133" s="1"/>
       <c r="CF133" s="1"/>
       <c r="CG133" s="1"/>
       <c r="CH133" s="1"/>
       <c r="CI133" s="1"/>
       <c r="CJ133" s="1"/>
       <c r="CK133" s="1"/>
       <c r="CL133" s="1"/>
-      <c r="DE133" s="1"/>
+      <c r="CM133" s="1"/>
       <c r="DF133" s="1"/>
       <c r="DG133" s="1"/>
       <c r="DH133" s="1"/>
-    </row>
-    <row r="134" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI133" s="1"/>
+    </row>
+    <row r="134" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C134" s="1"/>
       <c r="D134" s="1"/>
       <c r="E134" s="1"/>
       <c r="F134" s="1"/>
       <c r="G134" s="1"/>
       <c r="H134" s="1"/>
       <c r="I134" s="1"/>
       <c r="J134" s="1"/>
       <c r="K134" s="1"/>
       <c r="L134" s="1"/>
       <c r="M134" s="1"/>
       <c r="N134" s="1"/>
       <c r="O134" s="1"/>
       <c r="P134" s="1"/>
       <c r="Q134" s="1"/>
       <c r="R134" s="1"/>
       <c r="S134" s="1"/>
       <c r="T134" s="1"/>
       <c r="U134" s="1"/>
       <c r="V134" s="1"/>
       <c r="W134" s="1"/>
       <c r="X134" s="1"/>
       <c r="Y134" s="1"/>
       <c r="Z134" s="1"/>
       <c r="AA134" s="1"/>
@@ -24971,56 +25323,57 @@
       <c r="BN134" s="1"/>
       <c r="BO134" s="1"/>
       <c r="BP134" s="1"/>
       <c r="BQ134" s="1"/>
       <c r="BR134" s="1"/>
       <c r="BS134" s="1"/>
       <c r="BT134" s="1"/>
       <c r="BU134" s="1"/>
       <c r="BV134" s="1"/>
       <c r="BW134" s="1"/>
       <c r="BX134" s="1"/>
       <c r="BY134" s="1"/>
       <c r="BZ134" s="1"/>
       <c r="CA134" s="1"/>
       <c r="CB134" s="1"/>
       <c r="CC134" s="1"/>
       <c r="CD134" s="1"/>
       <c r="CE134" s="1"/>
       <c r="CF134" s="1"/>
       <c r="CG134" s="1"/>
       <c r="CH134" s="1"/>
       <c r="CI134" s="1"/>
       <c r="CJ134" s="1"/>
       <c r="CK134" s="1"/>
       <c r="CL134" s="1"/>
-      <c r="DE134" s="1"/>
+      <c r="CM134" s="1"/>
       <c r="DF134" s="1"/>
       <c r="DG134" s="1"/>
       <c r="DH134" s="1"/>
-    </row>
-    <row r="135" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI134" s="1"/>
+    </row>
+    <row r="135" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C135" s="1"/>
       <c r="D135" s="1"/>
       <c r="E135" s="1"/>
       <c r="F135" s="1"/>
       <c r="G135" s="1"/>
       <c r="H135" s="1"/>
       <c r="I135" s="1"/>
       <c r="J135" s="1"/>
       <c r="K135" s="1"/>
       <c r="L135" s="1"/>
       <c r="M135" s="1"/>
       <c r="N135" s="1"/>
       <c r="O135" s="1"/>
       <c r="P135" s="1"/>
       <c r="Q135" s="1"/>
       <c r="R135" s="1"/>
       <c r="S135" s="1"/>
       <c r="T135" s="1"/>
       <c r="U135" s="1"/>
       <c r="V135" s="1"/>
       <c r="W135" s="1"/>
       <c r="X135" s="1"/>
       <c r="Y135" s="1"/>
       <c r="Z135" s="1"/>
       <c r="AA135" s="1"/>
@@ -25065,56 +25418,57 @@
       <c r="BN135" s="1"/>
       <c r="BO135" s="1"/>
       <c r="BP135" s="1"/>
       <c r="BQ135" s="1"/>
       <c r="BR135" s="1"/>
       <c r="BS135" s="1"/>
       <c r="BT135" s="1"/>
       <c r="BU135" s="1"/>
       <c r="BV135" s="1"/>
       <c r="BW135" s="1"/>
       <c r="BX135" s="1"/>
       <c r="BY135" s="1"/>
       <c r="BZ135" s="1"/>
       <c r="CA135" s="1"/>
       <c r="CB135" s="1"/>
       <c r="CC135" s="1"/>
       <c r="CD135" s="1"/>
       <c r="CE135" s="1"/>
       <c r="CF135" s="1"/>
       <c r="CG135" s="1"/>
       <c r="CH135" s="1"/>
       <c r="CI135" s="1"/>
       <c r="CJ135" s="1"/>
       <c r="CK135" s="1"/>
       <c r="CL135" s="1"/>
-      <c r="DE135" s="1"/>
+      <c r="CM135" s="1"/>
       <c r="DF135" s="1"/>
       <c r="DG135" s="1"/>
       <c r="DH135" s="1"/>
-    </row>
-    <row r="136" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI135" s="1"/>
+    </row>
+    <row r="136" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C136" s="1"/>
       <c r="D136" s="1"/>
       <c r="E136" s="1"/>
       <c r="F136" s="1"/>
       <c r="G136" s="1"/>
       <c r="H136" s="1"/>
       <c r="I136" s="1"/>
       <c r="J136" s="1"/>
       <c r="K136" s="1"/>
       <c r="L136" s="1"/>
       <c r="M136" s="1"/>
       <c r="N136" s="1"/>
       <c r="O136" s="1"/>
       <c r="P136" s="1"/>
       <c r="Q136" s="1"/>
       <c r="R136" s="1"/>
       <c r="S136" s="1"/>
       <c r="T136" s="1"/>
       <c r="U136" s="1"/>
       <c r="V136" s="1"/>
       <c r="W136" s="1"/>
       <c r="X136" s="1"/>
       <c r="Y136" s="1"/>
       <c r="Z136" s="1"/>
       <c r="AA136" s="1"/>
@@ -25159,56 +25513,57 @@
       <c r="BN136" s="1"/>
       <c r="BO136" s="1"/>
       <c r="BP136" s="1"/>
       <c r="BQ136" s="1"/>
       <c r="BR136" s="1"/>
       <c r="BS136" s="1"/>
       <c r="BT136" s="1"/>
       <c r="BU136" s="1"/>
       <c r="BV136" s="1"/>
       <c r="BW136" s="1"/>
       <c r="BX136" s="1"/>
       <c r="BY136" s="1"/>
       <c r="BZ136" s="1"/>
       <c r="CA136" s="1"/>
       <c r="CB136" s="1"/>
       <c r="CC136" s="1"/>
       <c r="CD136" s="1"/>
       <c r="CE136" s="1"/>
       <c r="CF136" s="1"/>
       <c r="CG136" s="1"/>
       <c r="CH136" s="1"/>
       <c r="CI136" s="1"/>
       <c r="CJ136" s="1"/>
       <c r="CK136" s="1"/>
       <c r="CL136" s="1"/>
-      <c r="DE136" s="1"/>
+      <c r="CM136" s="1"/>
       <c r="DF136" s="1"/>
       <c r="DG136" s="1"/>
       <c r="DH136" s="1"/>
-    </row>
-    <row r="137" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI136" s="1"/>
+    </row>
+    <row r="137" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C137" s="1"/>
       <c r="D137" s="1"/>
       <c r="E137" s="1"/>
       <c r="F137" s="1"/>
       <c r="G137" s="1"/>
       <c r="H137" s="1"/>
       <c r="I137" s="1"/>
       <c r="J137" s="1"/>
       <c r="K137" s="1"/>
       <c r="L137" s="1"/>
       <c r="M137" s="1"/>
       <c r="N137" s="1"/>
       <c r="O137" s="1"/>
       <c r="P137" s="1"/>
       <c r="Q137" s="1"/>
       <c r="R137" s="1"/>
       <c r="S137" s="1"/>
       <c r="T137" s="1"/>
       <c r="U137" s="1"/>
       <c r="V137" s="1"/>
       <c r="W137" s="1"/>
       <c r="X137" s="1"/>
       <c r="Y137" s="1"/>
       <c r="Z137" s="1"/>
       <c r="AA137" s="1"/>
@@ -25253,56 +25608,57 @@
       <c r="BN137" s="1"/>
       <c r="BO137" s="1"/>
       <c r="BP137" s="1"/>
       <c r="BQ137" s="1"/>
       <c r="BR137" s="1"/>
       <c r="BS137" s="1"/>
       <c r="BT137" s="1"/>
       <c r="BU137" s="1"/>
       <c r="BV137" s="1"/>
       <c r="BW137" s="1"/>
       <c r="BX137" s="1"/>
       <c r="BY137" s="1"/>
       <c r="BZ137" s="1"/>
       <c r="CA137" s="1"/>
       <c r="CB137" s="1"/>
       <c r="CC137" s="1"/>
       <c r="CD137" s="1"/>
       <c r="CE137" s="1"/>
       <c r="CF137" s="1"/>
       <c r="CG137" s="1"/>
       <c r="CH137" s="1"/>
       <c r="CI137" s="1"/>
       <c r="CJ137" s="1"/>
       <c r="CK137" s="1"/>
       <c r="CL137" s="1"/>
-      <c r="DE137" s="1"/>
+      <c r="CM137" s="1"/>
       <c r="DF137" s="1"/>
       <c r="DG137" s="1"/>
       <c r="DH137" s="1"/>
-    </row>
-    <row r="138" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI137" s="1"/>
+    </row>
+    <row r="138" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C138" s="1"/>
       <c r="D138" s="1"/>
       <c r="E138" s="1"/>
       <c r="F138" s="1"/>
       <c r="G138" s="1"/>
       <c r="H138" s="1"/>
       <c r="I138" s="1"/>
       <c r="J138" s="1"/>
       <c r="K138" s="1"/>
       <c r="L138" s="1"/>
       <c r="M138" s="1"/>
       <c r="N138" s="1"/>
       <c r="O138" s="1"/>
       <c r="P138" s="1"/>
       <c r="Q138" s="1"/>
       <c r="R138" s="1"/>
       <c r="S138" s="1"/>
       <c r="T138" s="1"/>
       <c r="U138" s="1"/>
       <c r="V138" s="1"/>
       <c r="W138" s="1"/>
       <c r="X138" s="1"/>
       <c r="Y138" s="1"/>
       <c r="Z138" s="1"/>
       <c r="AA138" s="1"/>
@@ -25347,56 +25703,57 @@
       <c r="BN138" s="1"/>
       <c r="BO138" s="1"/>
       <c r="BP138" s="1"/>
       <c r="BQ138" s="1"/>
       <c r="BR138" s="1"/>
       <c r="BS138" s="1"/>
       <c r="BT138" s="1"/>
       <c r="BU138" s="1"/>
       <c r="BV138" s="1"/>
       <c r="BW138" s="1"/>
       <c r="BX138" s="1"/>
       <c r="BY138" s="1"/>
       <c r="BZ138" s="1"/>
       <c r="CA138" s="1"/>
       <c r="CB138" s="1"/>
       <c r="CC138" s="1"/>
       <c r="CD138" s="1"/>
       <c r="CE138" s="1"/>
       <c r="CF138" s="1"/>
       <c r="CG138" s="1"/>
       <c r="CH138" s="1"/>
       <c r="CI138" s="1"/>
       <c r="CJ138" s="1"/>
       <c r="CK138" s="1"/>
       <c r="CL138" s="1"/>
-      <c r="DE138" s="1"/>
+      <c r="CM138" s="1"/>
       <c r="DF138" s="1"/>
       <c r="DG138" s="1"/>
       <c r="DH138" s="1"/>
-    </row>
-    <row r="139" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI138" s="1"/>
+    </row>
+    <row r="139" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C139" s="1"/>
       <c r="D139" s="1"/>
       <c r="E139" s="1"/>
       <c r="F139" s="1"/>
       <c r="G139" s="1"/>
       <c r="H139" s="1"/>
       <c r="I139" s="1"/>
       <c r="J139" s="1"/>
       <c r="K139" s="1"/>
       <c r="L139" s="1"/>
       <c r="M139" s="1"/>
       <c r="N139" s="1"/>
       <c r="O139" s="1"/>
       <c r="P139" s="1"/>
       <c r="Q139" s="1"/>
       <c r="R139" s="1"/>
       <c r="S139" s="1"/>
       <c r="T139" s="1"/>
       <c r="U139" s="1"/>
       <c r="V139" s="1"/>
       <c r="W139" s="1"/>
       <c r="X139" s="1"/>
       <c r="Y139" s="1"/>
       <c r="Z139" s="1"/>
       <c r="AA139" s="1"/>
@@ -25441,56 +25798,57 @@
       <c r="BN139" s="1"/>
       <c r="BO139" s="1"/>
       <c r="BP139" s="1"/>
       <c r="BQ139" s="1"/>
       <c r="BR139" s="1"/>
       <c r="BS139" s="1"/>
       <c r="BT139" s="1"/>
       <c r="BU139" s="1"/>
       <c r="BV139" s="1"/>
       <c r="BW139" s="1"/>
       <c r="BX139" s="1"/>
       <c r="BY139" s="1"/>
       <c r="BZ139" s="1"/>
       <c r="CA139" s="1"/>
       <c r="CB139" s="1"/>
       <c r="CC139" s="1"/>
       <c r="CD139" s="1"/>
       <c r="CE139" s="1"/>
       <c r="CF139" s="1"/>
       <c r="CG139" s="1"/>
       <c r="CH139" s="1"/>
       <c r="CI139" s="1"/>
       <c r="CJ139" s="1"/>
       <c r="CK139" s="1"/>
       <c r="CL139" s="1"/>
-      <c r="DE139" s="1"/>
+      <c r="CM139" s="1"/>
       <c r="DF139" s="1"/>
       <c r="DG139" s="1"/>
       <c r="DH139" s="1"/>
-    </row>
-    <row r="140" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI139" s="1"/>
+    </row>
+    <row r="140" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C140" s="1"/>
       <c r="D140" s="1"/>
       <c r="E140" s="1"/>
       <c r="F140" s="1"/>
       <c r="G140" s="1"/>
       <c r="H140" s="1"/>
       <c r="I140" s="1"/>
       <c r="J140" s="1"/>
       <c r="K140" s="1"/>
       <c r="L140" s="1"/>
       <c r="M140" s="1"/>
       <c r="N140" s="1"/>
       <c r="O140" s="1"/>
       <c r="P140" s="1"/>
       <c r="Q140" s="1"/>
       <c r="R140" s="1"/>
       <c r="S140" s="1"/>
       <c r="T140" s="1"/>
       <c r="U140" s="1"/>
       <c r="V140" s="1"/>
       <c r="W140" s="1"/>
       <c r="X140" s="1"/>
       <c r="Y140" s="1"/>
       <c r="Z140" s="1"/>
       <c r="AA140" s="1"/>
@@ -25535,56 +25893,57 @@
       <c r="BN140" s="1"/>
       <c r="BO140" s="1"/>
       <c r="BP140" s="1"/>
       <c r="BQ140" s="1"/>
       <c r="BR140" s="1"/>
       <c r="BS140" s="1"/>
       <c r="BT140" s="1"/>
       <c r="BU140" s="1"/>
       <c r="BV140" s="1"/>
       <c r="BW140" s="1"/>
       <c r="BX140" s="1"/>
       <c r="BY140" s="1"/>
       <c r="BZ140" s="1"/>
       <c r="CA140" s="1"/>
       <c r="CB140" s="1"/>
       <c r="CC140" s="1"/>
       <c r="CD140" s="1"/>
       <c r="CE140" s="1"/>
       <c r="CF140" s="1"/>
       <c r="CG140" s="1"/>
       <c r="CH140" s="1"/>
       <c r="CI140" s="1"/>
       <c r="CJ140" s="1"/>
       <c r="CK140" s="1"/>
       <c r="CL140" s="1"/>
-      <c r="DE140" s="1"/>
+      <c r="CM140" s="1"/>
       <c r="DF140" s="1"/>
       <c r="DG140" s="1"/>
       <c r="DH140" s="1"/>
-    </row>
-    <row r="141" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI140" s="1"/>
+    </row>
+    <row r="141" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C141" s="1"/>
       <c r="D141" s="1"/>
       <c r="E141" s="1"/>
       <c r="F141" s="1"/>
       <c r="G141" s="1"/>
       <c r="H141" s="1"/>
       <c r="I141" s="1"/>
       <c r="J141" s="1"/>
       <c r="K141" s="1"/>
       <c r="L141" s="1"/>
       <c r="M141" s="1"/>
       <c r="N141" s="1"/>
       <c r="O141" s="1"/>
       <c r="P141" s="1"/>
       <c r="Q141" s="1"/>
       <c r="R141" s="1"/>
       <c r="S141" s="1"/>
       <c r="T141" s="1"/>
       <c r="U141" s="1"/>
       <c r="V141" s="1"/>
       <c r="W141" s="1"/>
       <c r="X141" s="1"/>
       <c r="Y141" s="1"/>
       <c r="Z141" s="1"/>
       <c r="AA141" s="1"/>
@@ -25629,56 +25988,57 @@
       <c r="BN141" s="1"/>
       <c r="BO141" s="1"/>
       <c r="BP141" s="1"/>
       <c r="BQ141" s="1"/>
       <c r="BR141" s="1"/>
       <c r="BS141" s="1"/>
       <c r="BT141" s="1"/>
       <c r="BU141" s="1"/>
       <c r="BV141" s="1"/>
       <c r="BW141" s="1"/>
       <c r="BX141" s="1"/>
       <c r="BY141" s="1"/>
       <c r="BZ141" s="1"/>
       <c r="CA141" s="1"/>
       <c r="CB141" s="1"/>
       <c r="CC141" s="1"/>
       <c r="CD141" s="1"/>
       <c r="CE141" s="1"/>
       <c r="CF141" s="1"/>
       <c r="CG141" s="1"/>
       <c r="CH141" s="1"/>
       <c r="CI141" s="1"/>
       <c r="CJ141" s="1"/>
       <c r="CK141" s="1"/>
       <c r="CL141" s="1"/>
-      <c r="DE141" s="1"/>
+      <c r="CM141" s="1"/>
       <c r="DF141" s="1"/>
       <c r="DG141" s="1"/>
       <c r="DH141" s="1"/>
-    </row>
-    <row r="142" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI141" s="1"/>
+    </row>
+    <row r="142" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C142" s="1"/>
       <c r="D142" s="1"/>
       <c r="E142" s="1"/>
       <c r="F142" s="1"/>
       <c r="G142" s="1"/>
       <c r="H142" s="1"/>
       <c r="I142" s="1"/>
       <c r="J142" s="1"/>
       <c r="K142" s="1"/>
       <c r="L142" s="1"/>
       <c r="M142" s="1"/>
       <c r="N142" s="1"/>
       <c r="O142" s="1"/>
       <c r="P142" s="1"/>
       <c r="Q142" s="1"/>
       <c r="R142" s="1"/>
       <c r="S142" s="1"/>
       <c r="T142" s="1"/>
       <c r="U142" s="1"/>
       <c r="V142" s="1"/>
       <c r="W142" s="1"/>
       <c r="X142" s="1"/>
       <c r="Y142" s="1"/>
       <c r="Z142" s="1"/>
       <c r="AA142" s="1"/>
@@ -25723,56 +26083,57 @@
       <c r="BN142" s="1"/>
       <c r="BO142" s="1"/>
       <c r="BP142" s="1"/>
       <c r="BQ142" s="1"/>
       <c r="BR142" s="1"/>
       <c r="BS142" s="1"/>
       <c r="BT142" s="1"/>
       <c r="BU142" s="1"/>
       <c r="BV142" s="1"/>
       <c r="BW142" s="1"/>
       <c r="BX142" s="1"/>
       <c r="BY142" s="1"/>
       <c r="BZ142" s="1"/>
       <c r="CA142" s="1"/>
       <c r="CB142" s="1"/>
       <c r="CC142" s="1"/>
       <c r="CD142" s="1"/>
       <c r="CE142" s="1"/>
       <c r="CF142" s="1"/>
       <c r="CG142" s="1"/>
       <c r="CH142" s="1"/>
       <c r="CI142" s="1"/>
       <c r="CJ142" s="1"/>
       <c r="CK142" s="1"/>
       <c r="CL142" s="1"/>
-      <c r="DE142" s="1"/>
+      <c r="CM142" s="1"/>
       <c r="DF142" s="1"/>
       <c r="DG142" s="1"/>
       <c r="DH142" s="1"/>
-    </row>
-    <row r="143" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI142" s="1"/>
+    </row>
+    <row r="143" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C143" s="1"/>
       <c r="D143" s="1"/>
       <c r="E143" s="1"/>
       <c r="F143" s="1"/>
       <c r="G143" s="1"/>
       <c r="H143" s="1"/>
       <c r="I143" s="1"/>
       <c r="J143" s="1"/>
       <c r="K143" s="1"/>
       <c r="L143" s="1"/>
       <c r="M143" s="1"/>
       <c r="N143" s="1"/>
       <c r="O143" s="1"/>
       <c r="P143" s="1"/>
       <c r="Q143" s="1"/>
       <c r="R143" s="1"/>
       <c r="S143" s="1"/>
       <c r="T143" s="1"/>
       <c r="U143" s="1"/>
       <c r="V143" s="1"/>
       <c r="W143" s="1"/>
       <c r="X143" s="1"/>
       <c r="Y143" s="1"/>
       <c r="Z143" s="1"/>
       <c r="AA143" s="1"/>
@@ -25817,56 +26178,57 @@
       <c r="BN143" s="1"/>
       <c r="BO143" s="1"/>
       <c r="BP143" s="1"/>
       <c r="BQ143" s="1"/>
       <c r="BR143" s="1"/>
       <c r="BS143" s="1"/>
       <c r="BT143" s="1"/>
       <c r="BU143" s="1"/>
       <c r="BV143" s="1"/>
       <c r="BW143" s="1"/>
       <c r="BX143" s="1"/>
       <c r="BY143" s="1"/>
       <c r="BZ143" s="1"/>
       <c r="CA143" s="1"/>
       <c r="CB143" s="1"/>
       <c r="CC143" s="1"/>
       <c r="CD143" s="1"/>
       <c r="CE143" s="1"/>
       <c r="CF143" s="1"/>
       <c r="CG143" s="1"/>
       <c r="CH143" s="1"/>
       <c r="CI143" s="1"/>
       <c r="CJ143" s="1"/>
       <c r="CK143" s="1"/>
       <c r="CL143" s="1"/>
-      <c r="DE143" s="1"/>
+      <c r="CM143" s="1"/>
       <c r="DF143" s="1"/>
       <c r="DG143" s="1"/>
       <c r="DH143" s="1"/>
-    </row>
-    <row r="144" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI143" s="1"/>
+    </row>
+    <row r="144" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C144" s="1"/>
       <c r="D144" s="1"/>
       <c r="E144" s="1"/>
       <c r="F144" s="1"/>
       <c r="G144" s="1"/>
       <c r="H144" s="1"/>
       <c r="I144" s="1"/>
       <c r="J144" s="1"/>
       <c r="K144" s="1"/>
       <c r="L144" s="1"/>
       <c r="M144" s="1"/>
       <c r="N144" s="1"/>
       <c r="O144" s="1"/>
       <c r="P144" s="1"/>
       <c r="Q144" s="1"/>
       <c r="R144" s="1"/>
       <c r="S144" s="1"/>
       <c r="T144" s="1"/>
       <c r="U144" s="1"/>
       <c r="V144" s="1"/>
       <c r="W144" s="1"/>
       <c r="X144" s="1"/>
       <c r="Y144" s="1"/>
       <c r="Z144" s="1"/>
       <c r="AA144" s="1"/>
@@ -25911,56 +26273,57 @@
       <c r="BN144" s="1"/>
       <c r="BO144" s="1"/>
       <c r="BP144" s="1"/>
       <c r="BQ144" s="1"/>
       <c r="BR144" s="1"/>
       <c r="BS144" s="1"/>
       <c r="BT144" s="1"/>
       <c r="BU144" s="1"/>
       <c r="BV144" s="1"/>
       <c r="BW144" s="1"/>
       <c r="BX144" s="1"/>
       <c r="BY144" s="1"/>
       <c r="BZ144" s="1"/>
       <c r="CA144" s="1"/>
       <c r="CB144" s="1"/>
       <c r="CC144" s="1"/>
       <c r="CD144" s="1"/>
       <c r="CE144" s="1"/>
       <c r="CF144" s="1"/>
       <c r="CG144" s="1"/>
       <c r="CH144" s="1"/>
       <c r="CI144" s="1"/>
       <c r="CJ144" s="1"/>
       <c r="CK144" s="1"/>
       <c r="CL144" s="1"/>
-      <c r="DE144" s="1"/>
+      <c r="CM144" s="1"/>
       <c r="DF144" s="1"/>
       <c r="DG144" s="1"/>
       <c r="DH144" s="1"/>
-    </row>
-    <row r="145" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI144" s="1"/>
+    </row>
+    <row r="145" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C145" s="1"/>
       <c r="D145" s="1"/>
       <c r="E145" s="1"/>
       <c r="F145" s="1"/>
       <c r="G145" s="1"/>
       <c r="H145" s="1"/>
       <c r="I145" s="1"/>
       <c r="J145" s="1"/>
       <c r="K145" s="1"/>
       <c r="L145" s="1"/>
       <c r="M145" s="1"/>
       <c r="N145" s="1"/>
       <c r="O145" s="1"/>
       <c r="P145" s="1"/>
       <c r="Q145" s="1"/>
       <c r="R145" s="1"/>
       <c r="S145" s="1"/>
       <c r="T145" s="1"/>
       <c r="U145" s="1"/>
       <c r="V145" s="1"/>
       <c r="W145" s="1"/>
       <c r="X145" s="1"/>
       <c r="Y145" s="1"/>
       <c r="Z145" s="1"/>
       <c r="AA145" s="1"/>
@@ -26005,56 +26368,57 @@
       <c r="BN145" s="1"/>
       <c r="BO145" s="1"/>
       <c r="BP145" s="1"/>
       <c r="BQ145" s="1"/>
       <c r="BR145" s="1"/>
       <c r="BS145" s="1"/>
       <c r="BT145" s="1"/>
       <c r="BU145" s="1"/>
       <c r="BV145" s="1"/>
       <c r="BW145" s="1"/>
       <c r="BX145" s="1"/>
       <c r="BY145" s="1"/>
       <c r="BZ145" s="1"/>
       <c r="CA145" s="1"/>
       <c r="CB145" s="1"/>
       <c r="CC145" s="1"/>
       <c r="CD145" s="1"/>
       <c r="CE145" s="1"/>
       <c r="CF145" s="1"/>
       <c r="CG145" s="1"/>
       <c r="CH145" s="1"/>
       <c r="CI145" s="1"/>
       <c r="CJ145" s="1"/>
       <c r="CK145" s="1"/>
       <c r="CL145" s="1"/>
-      <c r="DE145" s="1"/>
+      <c r="CM145" s="1"/>
       <c r="DF145" s="1"/>
       <c r="DG145" s="1"/>
       <c r="DH145" s="1"/>
-    </row>
-    <row r="146" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI145" s="1"/>
+    </row>
+    <row r="146" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C146" s="1"/>
       <c r="D146" s="1"/>
       <c r="E146" s="1"/>
       <c r="F146" s="1"/>
       <c r="G146" s="1"/>
       <c r="H146" s="1"/>
       <c r="I146" s="1"/>
       <c r="J146" s="1"/>
       <c r="K146" s="1"/>
       <c r="L146" s="1"/>
       <c r="M146" s="1"/>
       <c r="N146" s="1"/>
       <c r="O146" s="1"/>
       <c r="P146" s="1"/>
       <c r="Q146" s="1"/>
       <c r="R146" s="1"/>
       <c r="S146" s="1"/>
       <c r="T146" s="1"/>
       <c r="U146" s="1"/>
       <c r="V146" s="1"/>
       <c r="W146" s="1"/>
       <c r="X146" s="1"/>
       <c r="Y146" s="1"/>
       <c r="Z146" s="1"/>
       <c r="AA146" s="1"/>
@@ -26099,56 +26463,57 @@
       <c r="BN146" s="1"/>
       <c r="BO146" s="1"/>
       <c r="BP146" s="1"/>
       <c r="BQ146" s="1"/>
       <c r="BR146" s="1"/>
       <c r="BS146" s="1"/>
       <c r="BT146" s="1"/>
       <c r="BU146" s="1"/>
       <c r="BV146" s="1"/>
       <c r="BW146" s="1"/>
       <c r="BX146" s="1"/>
       <c r="BY146" s="1"/>
       <c r="BZ146" s="1"/>
       <c r="CA146" s="1"/>
       <c r="CB146" s="1"/>
       <c r="CC146" s="1"/>
       <c r="CD146" s="1"/>
       <c r="CE146" s="1"/>
       <c r="CF146" s="1"/>
       <c r="CG146" s="1"/>
       <c r="CH146" s="1"/>
       <c r="CI146" s="1"/>
       <c r="CJ146" s="1"/>
       <c r="CK146" s="1"/>
       <c r="CL146" s="1"/>
-      <c r="DE146" s="1"/>
+      <c r="CM146" s="1"/>
       <c r="DF146" s="1"/>
       <c r="DG146" s="1"/>
       <c r="DH146" s="1"/>
-    </row>
-    <row r="147" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI146" s="1"/>
+    </row>
+    <row r="147" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C147" s="1"/>
       <c r="D147" s="1"/>
       <c r="E147" s="1"/>
       <c r="F147" s="1"/>
       <c r="G147" s="1"/>
       <c r="H147" s="1"/>
       <c r="I147" s="1"/>
       <c r="J147" s="1"/>
       <c r="K147" s="1"/>
       <c r="L147" s="1"/>
       <c r="M147" s="1"/>
       <c r="N147" s="1"/>
       <c r="O147" s="1"/>
       <c r="P147" s="1"/>
       <c r="Q147" s="1"/>
       <c r="R147" s="1"/>
       <c r="S147" s="1"/>
       <c r="T147" s="1"/>
       <c r="U147" s="1"/>
       <c r="V147" s="1"/>
       <c r="W147" s="1"/>
       <c r="X147" s="1"/>
       <c r="Y147" s="1"/>
       <c r="Z147" s="1"/>
       <c r="AA147" s="1"/>
@@ -26193,56 +26558,57 @@
       <c r="BN147" s="1"/>
       <c r="BO147" s="1"/>
       <c r="BP147" s="1"/>
       <c r="BQ147" s="1"/>
       <c r="BR147" s="1"/>
       <c r="BS147" s="1"/>
       <c r="BT147" s="1"/>
       <c r="BU147" s="1"/>
       <c r="BV147" s="1"/>
       <c r="BW147" s="1"/>
       <c r="BX147" s="1"/>
       <c r="BY147" s="1"/>
       <c r="BZ147" s="1"/>
       <c r="CA147" s="1"/>
       <c r="CB147" s="1"/>
       <c r="CC147" s="1"/>
       <c r="CD147" s="1"/>
       <c r="CE147" s="1"/>
       <c r="CF147" s="1"/>
       <c r="CG147" s="1"/>
       <c r="CH147" s="1"/>
       <c r="CI147" s="1"/>
       <c r="CJ147" s="1"/>
       <c r="CK147" s="1"/>
       <c r="CL147" s="1"/>
-      <c r="DE147" s="1"/>
+      <c r="CM147" s="1"/>
       <c r="DF147" s="1"/>
       <c r="DG147" s="1"/>
       <c r="DH147" s="1"/>
-    </row>
-    <row r="148" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI147" s="1"/>
+    </row>
+    <row r="148" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C148" s="1"/>
       <c r="D148" s="1"/>
       <c r="E148" s="1"/>
       <c r="F148" s="1"/>
       <c r="G148" s="1"/>
       <c r="H148" s="1"/>
       <c r="I148" s="1"/>
       <c r="J148" s="1"/>
       <c r="K148" s="1"/>
       <c r="L148" s="1"/>
       <c r="M148" s="1"/>
       <c r="N148" s="1"/>
       <c r="O148" s="1"/>
       <c r="P148" s="1"/>
       <c r="Q148" s="1"/>
       <c r="R148" s="1"/>
       <c r="S148" s="1"/>
       <c r="T148" s="1"/>
       <c r="U148" s="1"/>
       <c r="V148" s="1"/>
       <c r="W148" s="1"/>
       <c r="X148" s="1"/>
       <c r="Y148" s="1"/>
       <c r="Z148" s="1"/>
       <c r="AA148" s="1"/>
@@ -26287,56 +26653,57 @@
       <c r="BN148" s="1"/>
       <c r="BO148" s="1"/>
       <c r="BP148" s="1"/>
       <c r="BQ148" s="1"/>
       <c r="BR148" s="1"/>
       <c r="BS148" s="1"/>
       <c r="BT148" s="1"/>
       <c r="BU148" s="1"/>
       <c r="BV148" s="1"/>
       <c r="BW148" s="1"/>
       <c r="BX148" s="1"/>
       <c r="BY148" s="1"/>
       <c r="BZ148" s="1"/>
       <c r="CA148" s="1"/>
       <c r="CB148" s="1"/>
       <c r="CC148" s="1"/>
       <c r="CD148" s="1"/>
       <c r="CE148" s="1"/>
       <c r="CF148" s="1"/>
       <c r="CG148" s="1"/>
       <c r="CH148" s="1"/>
       <c r="CI148" s="1"/>
       <c r="CJ148" s="1"/>
       <c r="CK148" s="1"/>
       <c r="CL148" s="1"/>
-      <c r="DE148" s="1"/>
+      <c r="CM148" s="1"/>
       <c r="DF148" s="1"/>
       <c r="DG148" s="1"/>
       <c r="DH148" s="1"/>
-    </row>
-    <row r="149" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI148" s="1"/>
+    </row>
+    <row r="149" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C149" s="1"/>
       <c r="D149" s="1"/>
       <c r="E149" s="1"/>
       <c r="F149" s="1"/>
       <c r="G149" s="1"/>
       <c r="H149" s="1"/>
       <c r="I149" s="1"/>
       <c r="J149" s="1"/>
       <c r="K149" s="1"/>
       <c r="L149" s="1"/>
       <c r="M149" s="1"/>
       <c r="N149" s="1"/>
       <c r="O149" s="1"/>
       <c r="P149" s="1"/>
       <c r="Q149" s="1"/>
       <c r="R149" s="1"/>
       <c r="S149" s="1"/>
       <c r="T149" s="1"/>
       <c r="U149" s="1"/>
       <c r="V149" s="1"/>
       <c r="W149" s="1"/>
       <c r="X149" s="1"/>
       <c r="Y149" s="1"/>
       <c r="Z149" s="1"/>
       <c r="AA149" s="1"/>
@@ -26381,56 +26748,57 @@
       <c r="BN149" s="1"/>
       <c r="BO149" s="1"/>
       <c r="BP149" s="1"/>
       <c r="BQ149" s="1"/>
       <c r="BR149" s="1"/>
       <c r="BS149" s="1"/>
       <c r="BT149" s="1"/>
       <c r="BU149" s="1"/>
       <c r="BV149" s="1"/>
       <c r="BW149" s="1"/>
       <c r="BX149" s="1"/>
       <c r="BY149" s="1"/>
       <c r="BZ149" s="1"/>
       <c r="CA149" s="1"/>
       <c r="CB149" s="1"/>
       <c r="CC149" s="1"/>
       <c r="CD149" s="1"/>
       <c r="CE149" s="1"/>
       <c r="CF149" s="1"/>
       <c r="CG149" s="1"/>
       <c r="CH149" s="1"/>
       <c r="CI149" s="1"/>
       <c r="CJ149" s="1"/>
       <c r="CK149" s="1"/>
       <c r="CL149" s="1"/>
-      <c r="DE149" s="1"/>
+      <c r="CM149" s="1"/>
       <c r="DF149" s="1"/>
       <c r="DG149" s="1"/>
       <c r="DH149" s="1"/>
-    </row>
-    <row r="150" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI149" s="1"/>
+    </row>
+    <row r="150" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C150" s="1"/>
       <c r="D150" s="1"/>
       <c r="E150" s="1"/>
       <c r="F150" s="1"/>
       <c r="G150" s="1"/>
       <c r="H150" s="1"/>
       <c r="I150" s="1"/>
       <c r="J150" s="1"/>
       <c r="K150" s="1"/>
       <c r="L150" s="1"/>
       <c r="M150" s="1"/>
       <c r="N150" s="1"/>
       <c r="O150" s="1"/>
       <c r="P150" s="1"/>
       <c r="Q150" s="1"/>
       <c r="R150" s="1"/>
       <c r="S150" s="1"/>
       <c r="T150" s="1"/>
       <c r="U150" s="1"/>
       <c r="V150" s="1"/>
       <c r="W150" s="1"/>
       <c r="X150" s="1"/>
       <c r="Y150" s="1"/>
       <c r="Z150" s="1"/>
       <c r="AA150" s="1"/>
@@ -26475,56 +26843,57 @@
       <c r="BN150" s="1"/>
       <c r="BO150" s="1"/>
       <c r="BP150" s="1"/>
       <c r="BQ150" s="1"/>
       <c r="BR150" s="1"/>
       <c r="BS150" s="1"/>
       <c r="BT150" s="1"/>
       <c r="BU150" s="1"/>
       <c r="BV150" s="1"/>
       <c r="BW150" s="1"/>
       <c r="BX150" s="1"/>
       <c r="BY150" s="1"/>
       <c r="BZ150" s="1"/>
       <c r="CA150" s="1"/>
       <c r="CB150" s="1"/>
       <c r="CC150" s="1"/>
       <c r="CD150" s="1"/>
       <c r="CE150" s="1"/>
       <c r="CF150" s="1"/>
       <c r="CG150" s="1"/>
       <c r="CH150" s="1"/>
       <c r="CI150" s="1"/>
       <c r="CJ150" s="1"/>
       <c r="CK150" s="1"/>
       <c r="CL150" s="1"/>
-      <c r="DE150" s="1"/>
+      <c r="CM150" s="1"/>
       <c r="DF150" s="1"/>
       <c r="DG150" s="1"/>
       <c r="DH150" s="1"/>
-    </row>
-    <row r="151" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI150" s="1"/>
+    </row>
+    <row r="151" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C151" s="1"/>
       <c r="D151" s="1"/>
       <c r="E151" s="1"/>
       <c r="F151" s="1"/>
       <c r="G151" s="1"/>
       <c r="H151" s="1"/>
       <c r="I151" s="1"/>
       <c r="J151" s="1"/>
       <c r="K151" s="1"/>
       <c r="L151" s="1"/>
       <c r="M151" s="1"/>
       <c r="N151" s="1"/>
       <c r="O151" s="1"/>
       <c r="P151" s="1"/>
       <c r="Q151" s="1"/>
       <c r="R151" s="1"/>
       <c r="S151" s="1"/>
       <c r="T151" s="1"/>
       <c r="U151" s="1"/>
       <c r="V151" s="1"/>
       <c r="W151" s="1"/>
       <c r="X151" s="1"/>
       <c r="Y151" s="1"/>
       <c r="Z151" s="1"/>
       <c r="AA151" s="1"/>
@@ -26569,56 +26938,57 @@
       <c r="BN151" s="1"/>
       <c r="BO151" s="1"/>
       <c r="BP151" s="1"/>
       <c r="BQ151" s="1"/>
       <c r="BR151" s="1"/>
       <c r="BS151" s="1"/>
       <c r="BT151" s="1"/>
       <c r="BU151" s="1"/>
       <c r="BV151" s="1"/>
       <c r="BW151" s="1"/>
       <c r="BX151" s="1"/>
       <c r="BY151" s="1"/>
       <c r="BZ151" s="1"/>
       <c r="CA151" s="1"/>
       <c r="CB151" s="1"/>
       <c r="CC151" s="1"/>
       <c r="CD151" s="1"/>
       <c r="CE151" s="1"/>
       <c r="CF151" s="1"/>
       <c r="CG151" s="1"/>
       <c r="CH151" s="1"/>
       <c r="CI151" s="1"/>
       <c r="CJ151" s="1"/>
       <c r="CK151" s="1"/>
       <c r="CL151" s="1"/>
-      <c r="DE151" s="1"/>
+      <c r="CM151" s="1"/>
       <c r="DF151" s="1"/>
       <c r="DG151" s="1"/>
       <c r="DH151" s="1"/>
-    </row>
-    <row r="152" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI151" s="1"/>
+    </row>
+    <row r="152" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C152" s="1"/>
       <c r="D152" s="1"/>
       <c r="E152" s="1"/>
       <c r="F152" s="1"/>
       <c r="G152" s="1"/>
       <c r="H152" s="1"/>
       <c r="I152" s="1"/>
       <c r="J152" s="1"/>
       <c r="K152" s="1"/>
       <c r="L152" s="1"/>
       <c r="M152" s="1"/>
       <c r="N152" s="1"/>
       <c r="O152" s="1"/>
       <c r="P152" s="1"/>
       <c r="Q152" s="1"/>
       <c r="R152" s="1"/>
       <c r="S152" s="1"/>
       <c r="T152" s="1"/>
       <c r="U152" s="1"/>
       <c r="V152" s="1"/>
       <c r="W152" s="1"/>
       <c r="X152" s="1"/>
       <c r="Y152" s="1"/>
       <c r="Z152" s="1"/>
       <c r="AA152" s="1"/>
@@ -26663,56 +27033,57 @@
       <c r="BN152" s="1"/>
       <c r="BO152" s="1"/>
       <c r="BP152" s="1"/>
       <c r="BQ152" s="1"/>
       <c r="BR152" s="1"/>
       <c r="BS152" s="1"/>
       <c r="BT152" s="1"/>
       <c r="BU152" s="1"/>
       <c r="BV152" s="1"/>
       <c r="BW152" s="1"/>
       <c r="BX152" s="1"/>
       <c r="BY152" s="1"/>
       <c r="BZ152" s="1"/>
       <c r="CA152" s="1"/>
       <c r="CB152" s="1"/>
       <c r="CC152" s="1"/>
       <c r="CD152" s="1"/>
       <c r="CE152" s="1"/>
       <c r="CF152" s="1"/>
       <c r="CG152" s="1"/>
       <c r="CH152" s="1"/>
       <c r="CI152" s="1"/>
       <c r="CJ152" s="1"/>
       <c r="CK152" s="1"/>
       <c r="CL152" s="1"/>
-      <c r="DE152" s="1"/>
+      <c r="CM152" s="1"/>
       <c r="DF152" s="1"/>
       <c r="DG152" s="1"/>
       <c r="DH152" s="1"/>
-    </row>
-    <row r="153" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI152" s="1"/>
+    </row>
+    <row r="153" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C153" s="1"/>
       <c r="D153" s="1"/>
       <c r="E153" s="1"/>
       <c r="F153" s="1"/>
       <c r="G153" s="1"/>
       <c r="H153" s="1"/>
       <c r="I153" s="1"/>
       <c r="J153" s="1"/>
       <c r="K153" s="1"/>
       <c r="L153" s="1"/>
       <c r="M153" s="1"/>
       <c r="N153" s="1"/>
       <c r="O153" s="1"/>
       <c r="P153" s="1"/>
       <c r="Q153" s="1"/>
       <c r="R153" s="1"/>
       <c r="S153" s="1"/>
       <c r="T153" s="1"/>
       <c r="U153" s="1"/>
       <c r="V153" s="1"/>
       <c r="W153" s="1"/>
       <c r="X153" s="1"/>
       <c r="Y153" s="1"/>
       <c r="Z153" s="1"/>
       <c r="AA153" s="1"/>
@@ -26757,56 +27128,57 @@
       <c r="BN153" s="1"/>
       <c r="BO153" s="1"/>
       <c r="BP153" s="1"/>
       <c r="BQ153" s="1"/>
       <c r="BR153" s="1"/>
       <c r="BS153" s="1"/>
       <c r="BT153" s="1"/>
       <c r="BU153" s="1"/>
       <c r="BV153" s="1"/>
       <c r="BW153" s="1"/>
       <c r="BX153" s="1"/>
       <c r="BY153" s="1"/>
       <c r="BZ153" s="1"/>
       <c r="CA153" s="1"/>
       <c r="CB153" s="1"/>
       <c r="CC153" s="1"/>
       <c r="CD153" s="1"/>
       <c r="CE153" s="1"/>
       <c r="CF153" s="1"/>
       <c r="CG153" s="1"/>
       <c r="CH153" s="1"/>
       <c r="CI153" s="1"/>
       <c r="CJ153" s="1"/>
       <c r="CK153" s="1"/>
       <c r="CL153" s="1"/>
-      <c r="DE153" s="1"/>
+      <c r="CM153" s="1"/>
       <c r="DF153" s="1"/>
       <c r="DG153" s="1"/>
       <c r="DH153" s="1"/>
-    </row>
-    <row r="154" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI153" s="1"/>
+    </row>
+    <row r="154" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C154" s="1"/>
       <c r="D154" s="1"/>
       <c r="E154" s="1"/>
       <c r="F154" s="1"/>
       <c r="G154" s="1"/>
       <c r="H154" s="1"/>
       <c r="I154" s="1"/>
       <c r="J154" s="1"/>
       <c r="K154" s="1"/>
       <c r="L154" s="1"/>
       <c r="M154" s="1"/>
       <c r="N154" s="1"/>
       <c r="O154" s="1"/>
       <c r="P154" s="1"/>
       <c r="Q154" s="1"/>
       <c r="R154" s="1"/>
       <c r="S154" s="1"/>
       <c r="T154" s="1"/>
       <c r="U154" s="1"/>
       <c r="V154" s="1"/>
       <c r="W154" s="1"/>
       <c r="X154" s="1"/>
       <c r="Y154" s="1"/>
       <c r="Z154" s="1"/>
       <c r="AA154" s="1"/>
@@ -26851,56 +27223,57 @@
       <c r="BN154" s="1"/>
       <c r="BO154" s="1"/>
       <c r="BP154" s="1"/>
       <c r="BQ154" s="1"/>
       <c r="BR154" s="1"/>
       <c r="BS154" s="1"/>
       <c r="BT154" s="1"/>
       <c r="BU154" s="1"/>
       <c r="BV154" s="1"/>
       <c r="BW154" s="1"/>
       <c r="BX154" s="1"/>
       <c r="BY154" s="1"/>
       <c r="BZ154" s="1"/>
       <c r="CA154" s="1"/>
       <c r="CB154" s="1"/>
       <c r="CC154" s="1"/>
       <c r="CD154" s="1"/>
       <c r="CE154" s="1"/>
       <c r="CF154" s="1"/>
       <c r="CG154" s="1"/>
       <c r="CH154" s="1"/>
       <c r="CI154" s="1"/>
       <c r="CJ154" s="1"/>
       <c r="CK154" s="1"/>
       <c r="CL154" s="1"/>
-      <c r="DE154" s="1"/>
+      <c r="CM154" s="1"/>
       <c r="DF154" s="1"/>
       <c r="DG154" s="1"/>
       <c r="DH154" s="1"/>
-    </row>
-    <row r="155" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI154" s="1"/>
+    </row>
+    <row r="155" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C155" s="1"/>
       <c r="D155" s="1"/>
       <c r="E155" s="1"/>
       <c r="F155" s="1"/>
       <c r="G155" s="1"/>
       <c r="H155" s="1"/>
       <c r="I155" s="1"/>
       <c r="J155" s="1"/>
       <c r="K155" s="1"/>
       <c r="L155" s="1"/>
       <c r="M155" s="1"/>
       <c r="N155" s="1"/>
       <c r="O155" s="1"/>
       <c r="P155" s="1"/>
       <c r="Q155" s="1"/>
       <c r="R155" s="1"/>
       <c r="S155" s="1"/>
       <c r="T155" s="1"/>
       <c r="U155" s="1"/>
       <c r="V155" s="1"/>
       <c r="W155" s="1"/>
       <c r="X155" s="1"/>
       <c r="Y155" s="1"/>
       <c r="Z155" s="1"/>
       <c r="AA155" s="1"/>
@@ -26945,56 +27318,57 @@
       <c r="BN155" s="1"/>
       <c r="BO155" s="1"/>
       <c r="BP155" s="1"/>
       <c r="BQ155" s="1"/>
       <c r="BR155" s="1"/>
       <c r="BS155" s="1"/>
       <c r="BT155" s="1"/>
       <c r="BU155" s="1"/>
       <c r="BV155" s="1"/>
       <c r="BW155" s="1"/>
       <c r="BX155" s="1"/>
       <c r="BY155" s="1"/>
       <c r="BZ155" s="1"/>
       <c r="CA155" s="1"/>
       <c r="CB155" s="1"/>
       <c r="CC155" s="1"/>
       <c r="CD155" s="1"/>
       <c r="CE155" s="1"/>
       <c r="CF155" s="1"/>
       <c r="CG155" s="1"/>
       <c r="CH155" s="1"/>
       <c r="CI155" s="1"/>
       <c r="CJ155" s="1"/>
       <c r="CK155" s="1"/>
       <c r="CL155" s="1"/>
-      <c r="DE155" s="1"/>
+      <c r="CM155" s="1"/>
       <c r="DF155" s="1"/>
       <c r="DG155" s="1"/>
       <c r="DH155" s="1"/>
-    </row>
-    <row r="156" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI155" s="1"/>
+    </row>
+    <row r="156" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C156" s="1"/>
       <c r="D156" s="1"/>
       <c r="E156" s="1"/>
       <c r="F156" s="1"/>
       <c r="G156" s="1"/>
       <c r="H156" s="1"/>
       <c r="I156" s="1"/>
       <c r="J156" s="1"/>
       <c r="K156" s="1"/>
       <c r="L156" s="1"/>
       <c r="M156" s="1"/>
       <c r="N156" s="1"/>
       <c r="O156" s="1"/>
       <c r="P156" s="1"/>
       <c r="Q156" s="1"/>
       <c r="R156" s="1"/>
       <c r="S156" s="1"/>
       <c r="T156" s="1"/>
       <c r="U156" s="1"/>
       <c r="V156" s="1"/>
       <c r="W156" s="1"/>
       <c r="X156" s="1"/>
       <c r="Y156" s="1"/>
       <c r="Z156" s="1"/>
       <c r="AA156" s="1"/>
@@ -27039,56 +27413,57 @@
       <c r="BN156" s="1"/>
       <c r="BO156" s="1"/>
       <c r="BP156" s="1"/>
       <c r="BQ156" s="1"/>
       <c r="BR156" s="1"/>
       <c r="BS156" s="1"/>
       <c r="BT156" s="1"/>
       <c r="BU156" s="1"/>
       <c r="BV156" s="1"/>
       <c r="BW156" s="1"/>
       <c r="BX156" s="1"/>
       <c r="BY156" s="1"/>
       <c r="BZ156" s="1"/>
       <c r="CA156" s="1"/>
       <c r="CB156" s="1"/>
       <c r="CC156" s="1"/>
       <c r="CD156" s="1"/>
       <c r="CE156" s="1"/>
       <c r="CF156" s="1"/>
       <c r="CG156" s="1"/>
       <c r="CH156" s="1"/>
       <c r="CI156" s="1"/>
       <c r="CJ156" s="1"/>
       <c r="CK156" s="1"/>
       <c r="CL156" s="1"/>
-      <c r="DE156" s="1"/>
+      <c r="CM156" s="1"/>
       <c r="DF156" s="1"/>
       <c r="DG156" s="1"/>
       <c r="DH156" s="1"/>
-    </row>
-    <row r="157" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI156" s="1"/>
+    </row>
+    <row r="157" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C157" s="1"/>
       <c r="D157" s="1"/>
       <c r="E157" s="1"/>
       <c r="F157" s="1"/>
       <c r="G157" s="1"/>
       <c r="H157" s="1"/>
       <c r="I157" s="1"/>
       <c r="J157" s="1"/>
       <c r="K157" s="1"/>
       <c r="L157" s="1"/>
       <c r="M157" s="1"/>
       <c r="N157" s="1"/>
       <c r="O157" s="1"/>
       <c r="P157" s="1"/>
       <c r="Q157" s="1"/>
       <c r="R157" s="1"/>
       <c r="S157" s="1"/>
       <c r="T157" s="1"/>
       <c r="U157" s="1"/>
       <c r="V157" s="1"/>
       <c r="W157" s="1"/>
       <c r="X157" s="1"/>
       <c r="Y157" s="1"/>
       <c r="Z157" s="1"/>
       <c r="AA157" s="1"/>
@@ -27133,56 +27508,57 @@
       <c r="BN157" s="1"/>
       <c r="BO157" s="1"/>
       <c r="BP157" s="1"/>
       <c r="BQ157" s="1"/>
       <c r="BR157" s="1"/>
       <c r="BS157" s="1"/>
       <c r="BT157" s="1"/>
       <c r="BU157" s="1"/>
       <c r="BV157" s="1"/>
       <c r="BW157" s="1"/>
       <c r="BX157" s="1"/>
       <c r="BY157" s="1"/>
       <c r="BZ157" s="1"/>
       <c r="CA157" s="1"/>
       <c r="CB157" s="1"/>
       <c r="CC157" s="1"/>
       <c r="CD157" s="1"/>
       <c r="CE157" s="1"/>
       <c r="CF157" s="1"/>
       <c r="CG157" s="1"/>
       <c r="CH157" s="1"/>
       <c r="CI157" s="1"/>
       <c r="CJ157" s="1"/>
       <c r="CK157" s="1"/>
       <c r="CL157" s="1"/>
-      <c r="DE157" s="1"/>
+      <c r="CM157" s="1"/>
       <c r="DF157" s="1"/>
       <c r="DG157" s="1"/>
       <c r="DH157" s="1"/>
-    </row>
-    <row r="158" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI157" s="1"/>
+    </row>
+    <row r="158" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C158" s="1"/>
       <c r="D158" s="1"/>
       <c r="E158" s="1"/>
       <c r="F158" s="1"/>
       <c r="G158" s="1"/>
       <c r="H158" s="1"/>
       <c r="I158" s="1"/>
       <c r="J158" s="1"/>
       <c r="K158" s="1"/>
       <c r="L158" s="1"/>
       <c r="M158" s="1"/>
       <c r="N158" s="1"/>
       <c r="O158" s="1"/>
       <c r="P158" s="1"/>
       <c r="Q158" s="1"/>
       <c r="R158" s="1"/>
       <c r="S158" s="1"/>
       <c r="T158" s="1"/>
       <c r="U158" s="1"/>
       <c r="V158" s="1"/>
       <c r="W158" s="1"/>
       <c r="X158" s="1"/>
       <c r="Y158" s="1"/>
       <c r="Z158" s="1"/>
       <c r="AA158" s="1"/>
@@ -27227,56 +27603,57 @@
       <c r="BN158" s="1"/>
       <c r="BO158" s="1"/>
       <c r="BP158" s="1"/>
       <c r="BQ158" s="1"/>
       <c r="BR158" s="1"/>
       <c r="BS158" s="1"/>
       <c r="BT158" s="1"/>
       <c r="BU158" s="1"/>
       <c r="BV158" s="1"/>
       <c r="BW158" s="1"/>
       <c r="BX158" s="1"/>
       <c r="BY158" s="1"/>
       <c r="BZ158" s="1"/>
       <c r="CA158" s="1"/>
       <c r="CB158" s="1"/>
       <c r="CC158" s="1"/>
       <c r="CD158" s="1"/>
       <c r="CE158" s="1"/>
       <c r="CF158" s="1"/>
       <c r="CG158" s="1"/>
       <c r="CH158" s="1"/>
       <c r="CI158" s="1"/>
       <c r="CJ158" s="1"/>
       <c r="CK158" s="1"/>
       <c r="CL158" s="1"/>
-      <c r="DE158" s="1"/>
+      <c r="CM158" s="1"/>
       <c r="DF158" s="1"/>
       <c r="DG158" s="1"/>
       <c r="DH158" s="1"/>
-    </row>
-    <row r="159" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI158" s="1"/>
+    </row>
+    <row r="159" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C159" s="1"/>
       <c r="D159" s="1"/>
       <c r="E159" s="1"/>
       <c r="F159" s="1"/>
       <c r="G159" s="1"/>
       <c r="H159" s="1"/>
       <c r="I159" s="1"/>
       <c r="J159" s="1"/>
       <c r="K159" s="1"/>
       <c r="L159" s="1"/>
       <c r="M159" s="1"/>
       <c r="N159" s="1"/>
       <c r="O159" s="1"/>
       <c r="P159" s="1"/>
       <c r="Q159" s="1"/>
       <c r="R159" s="1"/>
       <c r="S159" s="1"/>
       <c r="T159" s="1"/>
       <c r="U159" s="1"/>
       <c r="V159" s="1"/>
       <c r="W159" s="1"/>
       <c r="X159" s="1"/>
       <c r="Y159" s="1"/>
       <c r="Z159" s="1"/>
       <c r="AA159" s="1"/>
@@ -27321,56 +27698,57 @@
       <c r="BN159" s="1"/>
       <c r="BO159" s="1"/>
       <c r="BP159" s="1"/>
       <c r="BQ159" s="1"/>
       <c r="BR159" s="1"/>
       <c r="BS159" s="1"/>
       <c r="BT159" s="1"/>
       <c r="BU159" s="1"/>
       <c r="BV159" s="1"/>
       <c r="BW159" s="1"/>
       <c r="BX159" s="1"/>
       <c r="BY159" s="1"/>
       <c r="BZ159" s="1"/>
       <c r="CA159" s="1"/>
       <c r="CB159" s="1"/>
       <c r="CC159" s="1"/>
       <c r="CD159" s="1"/>
       <c r="CE159" s="1"/>
       <c r="CF159" s="1"/>
       <c r="CG159" s="1"/>
       <c r="CH159" s="1"/>
       <c r="CI159" s="1"/>
       <c r="CJ159" s="1"/>
       <c r="CK159" s="1"/>
       <c r="CL159" s="1"/>
-      <c r="DE159" s="1"/>
+      <c r="CM159" s="1"/>
       <c r="DF159" s="1"/>
       <c r="DG159" s="1"/>
       <c r="DH159" s="1"/>
-    </row>
-    <row r="160" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI159" s="1"/>
+    </row>
+    <row r="160" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C160" s="1"/>
       <c r="D160" s="1"/>
       <c r="E160" s="1"/>
       <c r="F160" s="1"/>
       <c r="G160" s="1"/>
       <c r="H160" s="1"/>
       <c r="I160" s="1"/>
       <c r="J160" s="1"/>
       <c r="K160" s="1"/>
       <c r="L160" s="1"/>
       <c r="M160" s="1"/>
       <c r="N160" s="1"/>
       <c r="O160" s="1"/>
       <c r="P160" s="1"/>
       <c r="Q160" s="1"/>
       <c r="R160" s="1"/>
       <c r="S160" s="1"/>
       <c r="T160" s="1"/>
       <c r="U160" s="1"/>
       <c r="V160" s="1"/>
       <c r="W160" s="1"/>
       <c r="X160" s="1"/>
       <c r="Y160" s="1"/>
       <c r="Z160" s="1"/>
       <c r="AA160" s="1"/>
@@ -27415,56 +27793,57 @@
       <c r="BN160" s="1"/>
       <c r="BO160" s="1"/>
       <c r="BP160" s="1"/>
       <c r="BQ160" s="1"/>
       <c r="BR160" s="1"/>
       <c r="BS160" s="1"/>
       <c r="BT160" s="1"/>
       <c r="BU160" s="1"/>
       <c r="BV160" s="1"/>
       <c r="BW160" s="1"/>
       <c r="BX160" s="1"/>
       <c r="BY160" s="1"/>
       <c r="BZ160" s="1"/>
       <c r="CA160" s="1"/>
       <c r="CB160" s="1"/>
       <c r="CC160" s="1"/>
       <c r="CD160" s="1"/>
       <c r="CE160" s="1"/>
       <c r="CF160" s="1"/>
       <c r="CG160" s="1"/>
       <c r="CH160" s="1"/>
       <c r="CI160" s="1"/>
       <c r="CJ160" s="1"/>
       <c r="CK160" s="1"/>
       <c r="CL160" s="1"/>
-      <c r="DE160" s="1"/>
+      <c r="CM160" s="1"/>
       <c r="DF160" s="1"/>
       <c r="DG160" s="1"/>
       <c r="DH160" s="1"/>
-    </row>
-    <row r="161" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI160" s="1"/>
+    </row>
+    <row r="161" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C161" s="1"/>
       <c r="D161" s="1"/>
       <c r="E161" s="1"/>
       <c r="F161" s="1"/>
       <c r="G161" s="1"/>
       <c r="H161" s="1"/>
       <c r="I161" s="1"/>
       <c r="J161" s="1"/>
       <c r="K161" s="1"/>
       <c r="L161" s="1"/>
       <c r="M161" s="1"/>
       <c r="N161" s="1"/>
       <c r="O161" s="1"/>
       <c r="P161" s="1"/>
       <c r="Q161" s="1"/>
       <c r="R161" s="1"/>
       <c r="S161" s="1"/>
       <c r="T161" s="1"/>
       <c r="U161" s="1"/>
       <c r="V161" s="1"/>
       <c r="W161" s="1"/>
       <c r="X161" s="1"/>
       <c r="Y161" s="1"/>
       <c r="Z161" s="1"/>
       <c r="AA161" s="1"/>
@@ -27509,56 +27888,57 @@
       <c r="BN161" s="1"/>
       <c r="BO161" s="1"/>
       <c r="BP161" s="1"/>
       <c r="BQ161" s="1"/>
       <c r="BR161" s="1"/>
       <c r="BS161" s="1"/>
       <c r="BT161" s="1"/>
       <c r="BU161" s="1"/>
       <c r="BV161" s="1"/>
       <c r="BW161" s="1"/>
       <c r="BX161" s="1"/>
       <c r="BY161" s="1"/>
       <c r="BZ161" s="1"/>
       <c r="CA161" s="1"/>
       <c r="CB161" s="1"/>
       <c r="CC161" s="1"/>
       <c r="CD161" s="1"/>
       <c r="CE161" s="1"/>
       <c r="CF161" s="1"/>
       <c r="CG161" s="1"/>
       <c r="CH161" s="1"/>
       <c r="CI161" s="1"/>
       <c r="CJ161" s="1"/>
       <c r="CK161" s="1"/>
       <c r="CL161" s="1"/>
-      <c r="DE161" s="1"/>
+      <c r="CM161" s="1"/>
       <c r="DF161" s="1"/>
       <c r="DG161" s="1"/>
       <c r="DH161" s="1"/>
-    </row>
-    <row r="162" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI161" s="1"/>
+    </row>
+    <row r="162" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C162" s="1"/>
       <c r="D162" s="1"/>
       <c r="E162" s="1"/>
       <c r="F162" s="1"/>
       <c r="G162" s="1"/>
       <c r="H162" s="1"/>
       <c r="I162" s="1"/>
       <c r="J162" s="1"/>
       <c r="K162" s="1"/>
       <c r="L162" s="1"/>
       <c r="M162" s="1"/>
       <c r="N162" s="1"/>
       <c r="O162" s="1"/>
       <c r="P162" s="1"/>
       <c r="Q162" s="1"/>
       <c r="R162" s="1"/>
       <c r="S162" s="1"/>
       <c r="T162" s="1"/>
       <c r="U162" s="1"/>
       <c r="V162" s="1"/>
       <c r="W162" s="1"/>
       <c r="X162" s="1"/>
       <c r="Y162" s="1"/>
       <c r="Z162" s="1"/>
       <c r="AA162" s="1"/>
@@ -27603,56 +27983,57 @@
       <c r="BN162" s="1"/>
       <c r="BO162" s="1"/>
       <c r="BP162" s="1"/>
       <c r="BQ162" s="1"/>
       <c r="BR162" s="1"/>
       <c r="BS162" s="1"/>
       <c r="BT162" s="1"/>
       <c r="BU162" s="1"/>
       <c r="BV162" s="1"/>
       <c r="BW162" s="1"/>
       <c r="BX162" s="1"/>
       <c r="BY162" s="1"/>
       <c r="BZ162" s="1"/>
       <c r="CA162" s="1"/>
       <c r="CB162" s="1"/>
       <c r="CC162" s="1"/>
       <c r="CD162" s="1"/>
       <c r="CE162" s="1"/>
       <c r="CF162" s="1"/>
       <c r="CG162" s="1"/>
       <c r="CH162" s="1"/>
       <c r="CI162" s="1"/>
       <c r="CJ162" s="1"/>
       <c r="CK162" s="1"/>
       <c r="CL162" s="1"/>
-      <c r="DE162" s="1"/>
+      <c r="CM162" s="1"/>
       <c r="DF162" s="1"/>
       <c r="DG162" s="1"/>
       <c r="DH162" s="1"/>
-    </row>
-    <row r="163" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI162" s="1"/>
+    </row>
+    <row r="163" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C163" s="1"/>
       <c r="D163" s="1"/>
       <c r="E163" s="1"/>
       <c r="F163" s="1"/>
       <c r="G163" s="1"/>
       <c r="H163" s="1"/>
       <c r="I163" s="1"/>
       <c r="J163" s="1"/>
       <c r="K163" s="1"/>
       <c r="L163" s="1"/>
       <c r="M163" s="1"/>
       <c r="N163" s="1"/>
       <c r="O163" s="1"/>
       <c r="P163" s="1"/>
       <c r="Q163" s="1"/>
       <c r="R163" s="1"/>
       <c r="S163" s="1"/>
       <c r="T163" s="1"/>
       <c r="U163" s="1"/>
       <c r="V163" s="1"/>
       <c r="W163" s="1"/>
       <c r="X163" s="1"/>
       <c r="Y163" s="1"/>
       <c r="Z163" s="1"/>
       <c r="AA163" s="1"/>
@@ -27697,92 +28078,93 @@
       <c r="BN163" s="1"/>
       <c r="BO163" s="1"/>
       <c r="BP163" s="1"/>
       <c r="BQ163" s="1"/>
       <c r="BR163" s="1"/>
       <c r="BS163" s="1"/>
       <c r="BT163" s="1"/>
       <c r="BU163" s="1"/>
       <c r="BV163" s="1"/>
       <c r="BW163" s="1"/>
       <c r="BX163" s="1"/>
       <c r="BY163" s="1"/>
       <c r="BZ163" s="1"/>
       <c r="CA163" s="1"/>
       <c r="CB163" s="1"/>
       <c r="CC163" s="1"/>
       <c r="CD163" s="1"/>
       <c r="CE163" s="1"/>
       <c r="CF163" s="1"/>
       <c r="CG163" s="1"/>
       <c r="CH163" s="1"/>
       <c r="CI163" s="1"/>
       <c r="CJ163" s="1"/>
       <c r="CK163" s="1"/>
       <c r="CL163" s="1"/>
-      <c r="DE163" s="1"/>
+      <c r="CM163" s="1"/>
       <c r="DF163" s="1"/>
       <c r="DG163" s="1"/>
       <c r="DH163" s="1"/>
-    </row>
-    <row r="164" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="DI163" s="1"/>
+    </row>
+    <row r="164" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C164" s="1"/>
     </row>
-    <row r="165" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="165" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C165" s="1"/>
     </row>
-    <row r="166" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="166" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C166" s="1"/>
     </row>
-    <row r="167" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="167" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C167" s="1"/>
     </row>
-    <row r="168" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="168" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C168" s="1"/>
     </row>
-    <row r="169" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="169" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C169" s="1"/>
     </row>
-    <row r="170" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="170" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C170" s="1"/>
     </row>
-    <row r="171" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="171" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C171" s="1"/>
     </row>
-    <row r="172" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="172" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C172" s="1"/>
     </row>
-    <row r="173" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="173" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C173" s="1"/>
     </row>
-    <row r="174" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="174" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C174" s="1"/>
     </row>
-    <row r="175" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="175" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C175" s="1"/>
     </row>
-    <row r="176" spans="3:112" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="176" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C176" s="1"/>
     </row>
     <row r="177" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C177" s="1"/>
     </row>
     <row r="178" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C178" s="1"/>
     </row>
     <row r="179" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C179" s="1"/>
     </row>
     <row r="180" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C180" s="1"/>
     </row>
     <row r="181" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C181" s="1"/>
     </row>
     <row r="182" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C182" s="1"/>
     </row>
     <row r="183" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C183" s="1"/>
     </row>
     <row r="184" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C184" s="1"/>