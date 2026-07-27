--- v2 (2026-04-08)
+++ v3 (2026-07-27)
@@ -1,66 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2025Q4_web\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2026Q1_web\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5E919B32-28E6-4600-B579-028AED8DCCF4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="465" windowWidth="38400" windowHeight="20220"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
+  <extLst>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="192" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="176">
   <si>
     <t>Izravna ulaganja</t>
   </si>
   <si>
     <t>Portfeljna ulaganja</t>
   </si>
   <si>
     <t>2000.</t>
   </si>
   <si>
     <t>2001.</t>
   </si>
   <si>
     <t>2002.</t>
   </si>
   <si>
     <t>2003.</t>
   </si>
   <si>
     <t>2004.</t>
   </si>
   <si>
     <t>2005.</t>
   </si>
   <si>
@@ -1240,93 +1246,69 @@
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>.</t>
     </r>
   </si>
   <si>
     <t>2. tr. 24.</t>
   </si>
   <si>
     <t>3. tr. 24.</t>
   </si>
   <si>
     <t>2024.</t>
   </si>
   <si>
     <t>4. tr. 24.</t>
   </si>
   <si>
     <t>1. tr. 25.</t>
   </si>
   <si>
-    <t>*</t>
-[...25 lines deleted...]
-  <si>
     <t>2. tr. 25.</t>
   </si>
   <si>
     <t>3. tr. 25.</t>
   </si>
   <si>
     <t>2025.</t>
   </si>
   <si>
     <t>4. tr. 25.</t>
   </si>
+  <si>
+    <t>1. tr. 26.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="10">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _k_n_-;\-* #,##0.00\ _k_n_-;_-* &quot;-&quot;??\ _k_n_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="#\ ##0"/>
     <numFmt numFmtId="167" formatCode="#,###,##0.0;\-#,###,##0.0"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0\ _F_B_-;\-* #,##0\ _F_B_-;_-* &quot;-&quot;\ _F_B_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00\ _F_B_-;\-* #,##0.00\ _F_B_-;_-* &quot;-&quot;??\ _F_B_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0\ &quot;FB&quot;_-;\-* #,##0\ &quot;FB&quot;_-;_-* &quot;-&quot;\ &quot;FB&quot;_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00\ &quot;FB&quot;_-;\-* #,##0.00\ &quot;FB&quot;_-;_-* &quot;-&quot;??\ &quot;FB&quot;_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="#,##0.0_i"/>
     <numFmt numFmtId="173" formatCode="yyyy\."/>
   </numFmts>
   <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1670,103 +1652,103 @@
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="17" fillId="0" borderId="1" xfId="48" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="17" fillId="0" borderId="1" xfId="48" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="19" fillId="0" borderId="2" xfId="51" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="53">
-    <cellStyle name="Hyperlink 2" xfId="12"/>
-[...7 lines deleted...]
-    <cellStyle name="Napomene" xfId="47"/>
+    <cellStyle name="Hyperlink 2" xfId="12" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="Hyperlink 3" xfId="13" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Loše 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Međunaslov u tablici" xfId="46" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Milliers [0]_Y1 post" xfId="14" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Milliers_Y1 post" xfId="15" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Monétaire [0]_Y1 post" xfId="16" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Monétaire_Y1 post" xfId="17" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="Napomene" xfId="47" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Naslov 1" xfId="44" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Naslov 2" xfId="45" builtinId="17" customBuiltin="1"/>
-    <cellStyle name="Normal 10" xfId="18"/>
-[...28 lines deleted...]
-    <cellStyle name="Normal_BOPIMFw" xfId="6"/>
+    <cellStyle name="Normal 10" xfId="18" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="Normal 10 2" xfId="19" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
+    <cellStyle name="Normal 11" xfId="20" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
+    <cellStyle name="Normal 12" xfId="11" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
+    <cellStyle name="Normal 13" xfId="10" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
+    <cellStyle name="Normal 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
+    <cellStyle name="Normal 2 2" xfId="22" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
+    <cellStyle name="Normal 2 2 2" xfId="23" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
+    <cellStyle name="Normal 2 3" xfId="24" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
+    <cellStyle name="Normal 2 4" xfId="21" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
+    <cellStyle name="Normal 3" xfId="25" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
+    <cellStyle name="Normal 3 2" xfId="26" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
+    <cellStyle name="Normal 3 2 2" xfId="27" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
+    <cellStyle name="Normal 3 3" xfId="28" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
+    <cellStyle name="Normal 3 4" xfId="29" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
+    <cellStyle name="Normal 4" xfId="9" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
+    <cellStyle name="Normal 4 2" xfId="30" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
+    <cellStyle name="Normal 4 2 2" xfId="31" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
+    <cellStyle name="Normal 4 3" xfId="32" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
+    <cellStyle name="Normal 4 3 2" xfId="33" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
+    <cellStyle name="Normal 4 4" xfId="34" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
+    <cellStyle name="Normal 5" xfId="35" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
+    <cellStyle name="Normal 5 2" xfId="36" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
+    <cellStyle name="Normal 6" xfId="37" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
+    <cellStyle name="Normal 7" xfId="38" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="Normal 8" xfId="39" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
+    <cellStyle name="Normal 9" xfId="40" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
+    <cellStyle name="Normal 9 2" xfId="41" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
+    <cellStyle name="Normal_BOP USD M_Q 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000027000000}"/>
+    <cellStyle name="Normal_BOPIMFw" xfId="6" xr:uid="{00000000-0005-0000-0000-000028000000}"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0" customBuiltin="1"/>
-    <cellStyle name="NumberCellStyle" xfId="42"/>
-[...9 lines deleted...]
-    <cellStyle name="Zarez 2" xfId="4"/>
+    <cellStyle name="NumberCellStyle" xfId="42" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="Obično 2" xfId="2" xr:uid="{00000000-0005-0000-0000-00002B000000}"/>
+    <cellStyle name="Obično 3" xfId="1" xr:uid="{00000000-0005-0000-0000-00002C000000}"/>
+    <cellStyle name="Postotak 2" xfId="7" xr:uid="{00000000-0005-0000-0000-00002D000000}"/>
+    <cellStyle name="Style 1" xfId="43" xr:uid="{00000000-0005-0000-0000-00002E000000}"/>
+    <cellStyle name="Tanka linija ispod" xfId="48" xr:uid="{00000000-0005-0000-0000-00002F000000}"/>
+    <cellStyle name="Ukupno" xfId="49" xr:uid="{00000000-0005-0000-0000-000030000000}"/>
+    <cellStyle name="Ukupno - zadnji redak" xfId="50" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
+    <cellStyle name="Zadnji redak" xfId="51" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
+    <cellStyle name="Zaglavlje" xfId="52" xr:uid="{00000000-0005-0000-0000-000033000000}"/>
+    <cellStyle name="Zarez 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000034000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -1885,85 +1867,119 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -2099,107 +2115,105 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:EB377"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="B2:EC376"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.6640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.6640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="65.6640625" style="2" customWidth="1"/>
     <col min="3" max="28" width="10.6640625" style="2"/>
     <col min="29" max="29" width="15.6640625" style="2" customWidth="1"/>
     <col min="30" max="16384" width="10.6640625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="5" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="3" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="15" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="4" spans="2:132" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:133" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="3"/>
     </row>
-    <row r="5" spans="2:132" s="14" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:133" s="14" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="12"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="7"/>
       <c r="AA5" s="7"/>
-      <c r="AB5" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AB5" s="8"/>
       <c r="AC5" s="12"/>
       <c r="AD5" s="12"/>
       <c r="AE5" s="12"/>
       <c r="AF5" s="12"/>
       <c r="AG5" s="7"/>
       <c r="AH5" s="7"/>
       <c r="AI5" s="7"/>
       <c r="AJ5" s="7"/>
       <c r="AK5" s="7"/>
       <c r="AL5" s="7"/>
       <c r="AM5" s="7"/>
       <c r="AN5" s="7"/>
       <c r="AO5" s="7"/>
       <c r="AP5" s="7"/>
       <c r="AQ5" s="7"/>
       <c r="AR5" s="7"/>
       <c r="AS5" s="7"/>
       <c r="AT5" s="7"/>
       <c r="AU5" s="7"/>
       <c r="AV5" s="7"/>
       <c r="AW5" s="7"/>
       <c r="AX5" s="7"/>
       <c r="AY5" s="7"/>
       <c r="AZ5" s="7"/>
       <c r="BA5" s="7"/>
@@ -2256,64 +2270,59 @@
       <c r="CZ5" s="7"/>
       <c r="DA5" s="7"/>
       <c r="DB5" s="7"/>
       <c r="DC5" s="7"/>
       <c r="DD5" s="7"/>
       <c r="DE5" s="7"/>
       <c r="DF5" s="7"/>
       <c r="DG5" s="7"/>
       <c r="DH5" s="7"/>
       <c r="DI5" s="7"/>
       <c r="DJ5" s="7"/>
       <c r="DK5" s="7"/>
       <c r="DL5" s="7"/>
       <c r="DM5" s="7"/>
       <c r="DN5" s="7"/>
       <c r="DO5" s="7"/>
       <c r="DP5" s="7"/>
       <c r="DQ5" s="7"/>
       <c r="DR5" s="7"/>
       <c r="DS5" s="7"/>
       <c r="DT5" s="7"/>
       <c r="DU5" s="7"/>
       <c r="DV5" s="7"/>
       <c r="DW5" s="7"/>
       <c r="DX5" s="7"/>
-      <c r="DY5" s="7" t="s">
-[...8 lines deleted...]
-      <c r="EB5" s="8" t="s">
+      <c r="DY5" s="7"/>
+      <c r="DZ5" s="7"/>
+      <c r="EA5" s="7"/>
+      <c r="EB5" s="8"/>
+      <c r="EC5" s="8" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="6" spans="2:132" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:133" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="4"/>
       <c r="C6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>6</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>9</v>
       </c>
@@ -2347,51 +2356,51 @@
       <c r="T6" s="13" t="s">
         <v>19</v>
       </c>
       <c r="U6" s="13" t="s">
         <v>20</v>
       </c>
       <c r="V6" s="13" t="s">
         <v>21</v>
       </c>
       <c r="W6" s="13" t="s">
         <v>22</v>
       </c>
       <c r="X6" s="13" t="s">
         <v>113</v>
       </c>
       <c r="Y6" s="13" t="s">
         <v>118</v>
       </c>
       <c r="Z6" s="13" t="s">
         <v>162</v>
       </c>
       <c r="AA6" s="13" t="s">
         <v>168</v>
       </c>
       <c r="AB6" s="13" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="AC6" s="4" t="s">
         <v>104</v>
       </c>
       <c r="AD6" s="4" t="s">
         <v>105</v>
       </c>
       <c r="AE6" s="4" t="s">
         <v>106</v>
       </c>
       <c r="AF6" s="4" t="s">
         <v>107</v>
       </c>
       <c r="AG6" s="4" t="s">
         <v>23</v>
       </c>
       <c r="AH6" s="4" t="s">
         <v>24</v>
       </c>
       <c r="AI6" s="4" t="s">
         <v>25</v>
       </c>
       <c r="AJ6" s="4" t="s">
         <v>26</v>
       </c>
@@ -2653,60 +2662,63 @@
       <c r="DR6" s="4" t="s">
         <v>160</v>
       </c>
       <c r="DS6" s="4" t="s">
         <v>161</v>
       </c>
       <c r="DT6" s="4" t="s">
         <v>163</v>
       </c>
       <c r="DU6" s="4" t="s">
         <v>164</v>
       </c>
       <c r="DV6" s="4" t="s">
         <v>166</v>
       </c>
       <c r="DW6" s="4" t="s">
         <v>167</v>
       </c>
       <c r="DX6" s="4" t="s">
         <v>169</v>
       </c>
       <c r="DY6" s="4" t="s">
         <v>170</v>
       </c>
       <c r="DZ6" s="4" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="EA6" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="EB6" s="4" t="s">
         <v>174</v>
       </c>
-      <c r="EB6" s="4" t="s">
-[...3 lines deleted...]
-    <row r="7" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC6" s="4" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="7" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="17">
         <v>-1022.3558272999999</v>
       </c>
       <c r="D7" s="17">
         <v>-995.42885961015054</v>
       </c>
       <c r="E7" s="17">
         <v>-430.25192030462455</v>
       </c>
       <c r="F7" s="17">
         <v>-1494.5896087177466</v>
       </c>
       <c r="G7" s="17">
         <v>-748.02479046163489</v>
       </c>
       <c r="H7" s="17">
         <v>-1276.3838850194331</v>
       </c>
       <c r="I7" s="17">
         <v>-2281.4769244020254</v>
       </c>
       <c r="J7" s="17">
@@ -3056,52 +3068,55 @@
       </c>
       <c r="DU7" s="17">
         <v>-654.5717970581577</v>
       </c>
       <c r="DV7" s="17">
         <v>-206.64140114166969</v>
       </c>
       <c r="DW7" s="17">
         <v>-626.71776539400457</v>
       </c>
       <c r="DX7" s="17">
         <v>-111.40707648810326</v>
       </c>
       <c r="DY7" s="17">
         <v>-659.73402803679619</v>
       </c>
       <c r="DZ7" s="17">
         <v>-372.77420104148212</v>
       </c>
       <c r="EA7" s="17">
         <v>-1747.0730687118355</v>
       </c>
       <c r="EB7" s="17">
         <v>-214.15693101625652</v>
       </c>
-    </row>
-    <row r="8" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC7" s="17">
+        <v>-354.07747437774458</v>
+      </c>
+    </row>
+    <row r="8" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="18" t="s">
         <v>126</v>
       </c>
       <c r="C8" s="17">
         <v>55.009090399999998</v>
       </c>
       <c r="D8" s="17">
         <v>163.48118618911457</v>
       </c>
       <c r="E8" s="17">
         <v>627.62593922263477</v>
       </c>
       <c r="F8" s="17">
         <v>132.19498622089162</v>
       </c>
       <c r="G8" s="17">
         <v>345.10590461508764</v>
       </c>
       <c r="H8" s="17">
         <v>210.67648713981171</v>
       </c>
       <c r="I8" s="17">
         <v>252.85742441035401</v>
       </c>
       <c r="J8" s="17">
@@ -3451,52 +3466,55 @@
       </c>
       <c r="DU8" s="17">
         <v>376.08693243292379</v>
       </c>
       <c r="DV8" s="17">
         <v>679.27163011536288</v>
       </c>
       <c r="DW8" s="17">
         <v>755.1224380463143</v>
       </c>
       <c r="DX8" s="17">
         <v>772.44433783979264</v>
       </c>
       <c r="DY8" s="17">
         <v>-103.72052309837301</v>
       </c>
       <c r="DZ8" s="17">
         <v>185.33146187440866</v>
       </c>
       <c r="EA8" s="17">
         <v>230.16945765412294</v>
       </c>
       <c r="EB8" s="17">
         <v>-675.49800590868495</v>
       </c>
-    </row>
-    <row r="9" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC8" s="17">
+        <v>273.62708047268984</v>
+      </c>
+    </row>
+    <row r="9" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="18" t="s">
         <v>127</v>
       </c>
       <c r="C9" s="17">
         <v>37.422448699999997</v>
       </c>
       <c r="D9" s="17">
         <v>125.88912960000002</v>
       </c>
       <c r="E9" s="17">
         <v>592.83566410000014</v>
       </c>
       <c r="F9" s="17">
         <v>71.386877699999999</v>
       </c>
       <c r="G9" s="17">
         <v>93.525695100000007</v>
       </c>
       <c r="H9" s="17">
         <v>79.739422500000003</v>
       </c>
       <c r="I9" s="17">
         <v>150.02512350000001</v>
       </c>
       <c r="J9" s="17">
@@ -3846,52 +3864,55 @@
       </c>
       <c r="DU9" s="17">
         <v>183.30232049999995</v>
       </c>
       <c r="DV9" s="17">
         <v>-154.10721980000014</v>
       </c>
       <c r="DW9" s="17">
         <v>7.2487522000000029</v>
       </c>
       <c r="DX9" s="17">
         <v>526.87329259999922</v>
       </c>
       <c r="DY9" s="17">
         <v>44.684950000000001</v>
       </c>
       <c r="DZ9" s="17">
         <v>-228.94345999999996</v>
       </c>
       <c r="EA9" s="17">
         <v>-175.30604999999997</v>
       </c>
       <c r="EB9" s="17">
         <v>-53.559559999999998</v>
       </c>
-    </row>
-    <row r="10" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC9" s="17">
+        <v>-110.38493</v>
+      </c>
+    </row>
+    <row r="10" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="16" t="s">
         <v>128</v>
       </c>
       <c r="C10" s="17">
         <v>37.422448699999997</v>
       </c>
       <c r="D10" s="17">
         <v>125.88912960000002</v>
       </c>
       <c r="E10" s="17">
         <v>592.83566410000014</v>
       </c>
       <c r="F10" s="17">
         <v>71.386877699999999</v>
       </c>
       <c r="G10" s="17">
         <v>93.525695100000007</v>
       </c>
       <c r="H10" s="17">
         <v>79.739422500000003</v>
       </c>
       <c r="I10" s="17">
         <v>150.02512350000001</v>
       </c>
       <c r="J10" s="17">
@@ -4241,52 +4262,55 @@
       </c>
       <c r="DU10" s="17">
         <v>182.90883049999994</v>
       </c>
       <c r="DV10" s="17">
         <v>-153.30181980000015</v>
       </c>
       <c r="DW10" s="17">
         <v>5.8937822000000031</v>
       </c>
       <c r="DX10" s="17">
         <v>526.94682259999922</v>
       </c>
       <c r="DY10" s="17">
         <v>44.417189999999998</v>
       </c>
       <c r="DZ10" s="17">
         <v>-228.03888999999995</v>
       </c>
       <c r="EA10" s="17">
         <v>-177.00443999999996</v>
       </c>
       <c r="EB10" s="17">
         <v>-52.324819999999995</v>
       </c>
-    </row>
-    <row r="11" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC10" s="17">
+        <v>-110.14832</v>
+      </c>
+    </row>
+    <row r="11" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="16" t="s">
         <v>129</v>
       </c>
       <c r="C11" s="17">
         <v>0</v>
       </c>
       <c r="D11" s="17">
         <v>0</v>
       </c>
       <c r="E11" s="17">
         <v>0</v>
       </c>
       <c r="F11" s="17">
         <v>0</v>
       </c>
       <c r="G11" s="17">
         <v>0</v>
       </c>
       <c r="H11" s="17">
         <v>0</v>
       </c>
       <c r="I11" s="17">
         <v>0</v>
       </c>
       <c r="J11" s="17">
@@ -4636,52 +4660,55 @@
       </c>
       <c r="DU11" s="17">
         <v>0</v>
       </c>
       <c r="DV11" s="17">
         <v>0</v>
       </c>
       <c r="DW11" s="17">
         <v>0</v>
       </c>
       <c r="DX11" s="17">
         <v>0</v>
       </c>
       <c r="DY11" s="17">
         <v>0</v>
       </c>
       <c r="DZ11" s="17">
         <v>0</v>
       </c>
       <c r="EA11" s="17">
         <v>0</v>
       </c>
       <c r="EB11" s="17">
         <v>0</v>
       </c>
-    </row>
-    <row r="12" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC11" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="16" t="s">
         <v>130</v>
       </c>
       <c r="C12" s="17">
         <v>0</v>
       </c>
       <c r="D12" s="17">
         <v>0</v>
       </c>
       <c r="E12" s="17">
         <v>0</v>
       </c>
       <c r="F12" s="17">
         <v>0</v>
       </c>
       <c r="G12" s="17">
         <v>0</v>
       </c>
       <c r="H12" s="17">
         <v>0</v>
       </c>
       <c r="I12" s="17">
         <v>0</v>
       </c>
       <c r="J12" s="17">
@@ -5031,52 +5058,55 @@
       </c>
       <c r="DU12" s="17">
         <v>0.39349000000000001</v>
       </c>
       <c r="DV12" s="17">
         <v>-0.80539999999999989</v>
       </c>
       <c r="DW12" s="17">
         <v>1.35497</v>
       </c>
       <c r="DX12" s="17">
         <v>-7.3529999999999998E-2</v>
       </c>
       <c r="DY12" s="17">
         <v>0.26776</v>
       </c>
       <c r="DZ12" s="17">
         <v>-0.9045700000000001</v>
       </c>
       <c r="EA12" s="17">
         <v>1.6983899999999998</v>
       </c>
       <c r="EB12" s="17">
         <v>-1.2347399999999999</v>
       </c>
-    </row>
-    <row r="13" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC12" s="17">
+        <v>-0.23660999999999999</v>
+      </c>
+    </row>
+    <row r="13" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="16" t="s">
         <v>131</v>
       </c>
       <c r="C13" s="17">
         <v>8.4666416999999985</v>
       </c>
       <c r="D13" s="17">
         <v>19.788117899999996</v>
       </c>
       <c r="E13" s="17">
         <v>8.2965939999999989</v>
       </c>
       <c r="F13" s="17">
         <v>31.711510900000004</v>
       </c>
       <c r="G13" s="17">
         <v>165.81729729999995</v>
       </c>
       <c r="H13" s="17">
         <v>63.830605999999989</v>
       </c>
       <c r="I13" s="17">
         <v>63.492482299999992</v>
       </c>
       <c r="J13" s="17">
@@ -5426,52 +5456,55 @@
       </c>
       <c r="DU13" s="17">
         <v>183.5212501</v>
       </c>
       <c r="DV13" s="17">
         <v>135.28671080000001</v>
       </c>
       <c r="DW13" s="17">
         <v>182.50812969999998</v>
       </c>
       <c r="DX13" s="17">
         <v>134.36470999999995</v>
       </c>
       <c r="DY13" s="17">
         <v>192.81202939999991</v>
       </c>
       <c r="DZ13" s="17">
         <v>126.17602949999993</v>
       </c>
       <c r="EA13" s="17">
         <v>238.43253029999997</v>
       </c>
       <c r="EB13" s="17">
         <v>28.650730400000022</v>
       </c>
-    </row>
-    <row r="14" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC13" s="17">
+        <v>233.35514929999999</v>
+      </c>
+    </row>
+    <row r="14" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="19" t="s">
         <v>132</v>
       </c>
       <c r="C14" s="17">
         <v>9.120000000000001</v>
       </c>
       <c r="D14" s="17">
         <v>17.803938689114574</v>
       </c>
       <c r="E14" s="17">
         <v>26.493681122634737</v>
       </c>
       <c r="F14" s="17">
         <v>29.096597620891615</v>
       </c>
       <c r="G14" s="17">
         <v>85.762912215087695</v>
       </c>
       <c r="H14" s="17">
         <v>67.10645863981172</v>
       </c>
       <c r="I14" s="17">
         <v>39.339818610354037</v>
       </c>
       <c r="J14" s="17">
@@ -5821,52 +5854,55 @@
       </c>
       <c r="DU14" s="17">
         <v>9.2633618329238629</v>
       </c>
       <c r="DV14" s="17">
         <v>698.09213911536301</v>
       </c>
       <c r="DW14" s="17">
         <v>565.36555614631436</v>
       </c>
       <c r="DX14" s="17">
         <v>111.20633523979345</v>
       </c>
       <c r="DY14" s="17">
         <v>-341.21750249837294</v>
       </c>
       <c r="DZ14" s="17">
         <v>288.09889237440871</v>
       </c>
       <c r="EA14" s="17">
         <v>167.04297735412294</v>
       </c>
       <c r="EB14" s="17">
         <v>-650.58917630868496</v>
       </c>
-    </row>
-    <row r="15" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC14" s="17">
+        <v>150.65686117268987</v>
+      </c>
+    </row>
+    <row r="15" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="16" t="s">
         <v>133</v>
       </c>
       <c r="C15" s="17">
         <v>9.2700000000000014</v>
       </c>
       <c r="D15" s="17">
         <v>17.953938689114576</v>
       </c>
       <c r="E15" s="17">
         <v>26.163681122634742</v>
       </c>
       <c r="F15" s="17">
         <v>27.426597620891616</v>
       </c>
       <c r="G15" s="17">
         <v>68.582912215087703</v>
       </c>
       <c r="H15" s="17">
         <v>68.926458639811713</v>
       </c>
       <c r="I15" s="17">
         <v>56.35981861035404</v>
       </c>
       <c r="J15" s="17">
@@ -6216,52 +6252,55 @@
       </c>
       <c r="DU15" s="17">
         <v>25.015875038353347</v>
       </c>
       <c r="DV15" s="17">
         <v>22.849128562507126</v>
       </c>
       <c r="DW15" s="17">
         <v>91.860299208898098</v>
       </c>
       <c r="DX15" s="17">
         <v>123.20827117300664</v>
       </c>
       <c r="DY15" s="17">
         <v>141.67694798850911</v>
       </c>
       <c r="DZ15" s="17">
         <v>-288.8122307706343</v>
       </c>
       <c r="EA15" s="17">
         <v>-199.30504590582063</v>
       </c>
       <c r="EB15" s="17">
         <v>40.067168387150119</v>
       </c>
-    </row>
-    <row r="16" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC15" s="17">
+        <v>365.41445663039406</v>
+      </c>
+    </row>
+    <row r="16" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="16" t="s">
         <v>134</v>
       </c>
       <c r="C16" s="17">
         <v>-0.15000000000000002</v>
       </c>
       <c r="D16" s="17">
         <v>-0.15000000000000002</v>
       </c>
       <c r="E16" s="17">
         <v>0.32999999999999996</v>
       </c>
       <c r="F16" s="17">
         <v>1.67</v>
       </c>
       <c r="G16" s="17">
         <v>17.179999999999996</v>
       </c>
       <c r="H16" s="17">
         <v>-1.8200000000000003</v>
       </c>
       <c r="I16" s="17">
         <v>-17.020000000000003</v>
       </c>
       <c r="J16" s="17">
@@ -6611,52 +6650,55 @@
       </c>
       <c r="DU16" s="17">
         <v>51.461702408244307</v>
       </c>
       <c r="DV16" s="17">
         <v>-28.287639654732288</v>
       </c>
       <c r="DW16" s="17">
         <v>220.32349391520248</v>
       </c>
       <c r="DX16" s="17">
         <v>143.71589427272181</v>
       </c>
       <c r="DY16" s="17">
         <v>-244.01710783491447</v>
       </c>
       <c r="DZ16" s="17">
         <v>0.49044982594730868</v>
       </c>
       <c r="EA16" s="17">
         <v>123.26922454984566</v>
       </c>
       <c r="EB16" s="17">
         <v>-43.328826197066149</v>
       </c>
-    </row>
-    <row r="17" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC16" s="17">
+        <v>-44.191523403552722</v>
+      </c>
+    </row>
+    <row r="17" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="16" t="s">
         <v>135</v>
       </c>
       <c r="C17" s="17">
         <v>0</v>
       </c>
       <c r="D17" s="17">
         <v>0</v>
       </c>
       <c r="E17" s="17">
         <v>0</v>
       </c>
       <c r="F17" s="17">
         <v>0</v>
       </c>
       <c r="G17" s="17">
         <v>0</v>
       </c>
       <c r="H17" s="17">
         <v>0</v>
       </c>
       <c r="I17" s="17">
         <v>0</v>
       </c>
       <c r="J17" s="17">
@@ -7006,52 +7048,55 @@
       </c>
       <c r="DU17" s="17">
         <v>-67.214215613673787</v>
       </c>
       <c r="DV17" s="17">
         <v>703.53065020758822</v>
       </c>
       <c r="DW17" s="17">
         <v>253.1817630222138</v>
       </c>
       <c r="DX17" s="17">
         <v>-155.71783020593503</v>
       </c>
       <c r="DY17" s="17">
         <v>-238.87734265196761</v>
       </c>
       <c r="DZ17" s="17">
         <v>576.42067331909573</v>
       </c>
       <c r="EA17" s="17">
         <v>243.07879871009791</v>
       </c>
       <c r="EB17" s="17">
         <v>-647.32751849876888</v>
       </c>
-    </row>
-    <row r="18" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC17" s="17">
+        <v>-170.56607205415148</v>
+      </c>
+    </row>
+    <row r="18" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="18" t="s">
         <v>136</v>
       </c>
       <c r="C18" s="17">
         <v>1077.3649176999998</v>
       </c>
       <c r="D18" s="17">
         <v>1158.9100457992652</v>
       </c>
       <c r="E18" s="17">
         <v>1057.8778595272593</v>
       </c>
       <c r="F18" s="17">
         <v>1626.7845949386383</v>
       </c>
       <c r="G18" s="17">
         <v>1093.1306950767225</v>
       </c>
       <c r="H18" s="17">
         <v>1487.0603721592447</v>
       </c>
       <c r="I18" s="17">
         <v>2534.3343488123792</v>
       </c>
       <c r="J18" s="17">
@@ -7401,52 +7446,55 @@
       </c>
       <c r="DU18" s="17">
         <v>1030.6587294910814</v>
       </c>
       <c r="DV18" s="17">
         <v>885.91303125703257</v>
       </c>
       <c r="DW18" s="17">
         <v>1381.8402034403189</v>
       </c>
       <c r="DX18" s="17">
         <v>883.8514143278959</v>
       </c>
       <c r="DY18" s="17">
         <v>556.01350493842313</v>
       </c>
       <c r="DZ18" s="17">
         <v>558.10566291589078</v>
       </c>
       <c r="EA18" s="17">
         <v>1977.2425263659584</v>
       </c>
       <c r="EB18" s="17">
         <v>-461.34107489242842</v>
       </c>
-    </row>
-    <row r="19" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC18" s="17">
+        <v>627.70455485043442</v>
+      </c>
+    </row>
+    <row r="19" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="18" t="s">
         <v>137</v>
       </c>
       <c r="C19" s="17">
         <v>749.12961019999989</v>
       </c>
       <c r="D19" s="17">
         <v>911.9830844999999</v>
       </c>
       <c r="E19" s="17">
         <v>728.17912830000023</v>
       </c>
       <c r="F19" s="17">
         <v>777.70328550000022</v>
       </c>
       <c r="G19" s="17">
         <v>352.62544480000247</v>
       </c>
       <c r="H19" s="17">
         <v>836.20115960000066</v>
       </c>
       <c r="I19" s="17">
         <v>1458.128833400008</v>
       </c>
       <c r="J19" s="17">
@@ -7796,52 +7844,55 @@
       </c>
       <c r="DU19" s="17">
         <v>302.39131999999961</v>
       </c>
       <c r="DV19" s="17">
         <v>264.09717999999947</v>
       </c>
       <c r="DW19" s="17">
         <v>230.56626999999986</v>
       </c>
       <c r="DX19" s="17">
         <v>755.16695000000402</v>
       </c>
       <c r="DY19" s="17">
         <v>-222.99122000000003</v>
       </c>
       <c r="DZ19" s="17">
         <v>200.30776000000012</v>
       </c>
       <c r="EA19" s="17">
         <v>-595.49500999999805</v>
       </c>
       <c r="EB19" s="17">
         <v>-90.024600000000035</v>
       </c>
-    </row>
-    <row r="20" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC19" s="17">
+        <v>-19.000800000000002</v>
+      </c>
+    </row>
+    <row r="20" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="16" t="s">
         <v>138</v>
       </c>
       <c r="C20" s="17">
         <v>749.12961019999989</v>
       </c>
       <c r="D20" s="17">
         <v>911.09422969999991</v>
       </c>
       <c r="E20" s="17">
         <v>728.17912830000023</v>
       </c>
       <c r="F20" s="17">
         <v>777.70328550000022</v>
       </c>
       <c r="G20" s="17">
         <v>352.62544480000247</v>
       </c>
       <c r="H20" s="17">
         <v>836.20115960000066</v>
       </c>
       <c r="I20" s="17">
         <v>1458.128833400008</v>
       </c>
       <c r="J20" s="17">
@@ -8191,52 +8242,55 @@
       </c>
       <c r="DU20" s="17">
         <v>302.39131999999961</v>
       </c>
       <c r="DV20" s="17">
         <v>264.09422999999947</v>
       </c>
       <c r="DW20" s="17">
         <v>230.56626999999986</v>
       </c>
       <c r="DX20" s="17">
         <v>755.16695000000402</v>
       </c>
       <c r="DY20" s="17">
         <v>-222.99122000000003</v>
       </c>
       <c r="DZ20" s="17">
         <v>200.30776000000012</v>
       </c>
       <c r="EA20" s="17">
         <v>-595.49500999999805</v>
       </c>
       <c r="EB20" s="17">
         <v>-90.024600000000035</v>
       </c>
-    </row>
-    <row r="21" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC20" s="17">
+        <v>-19.000800000000002</v>
+      </c>
+    </row>
+    <row r="21" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="16" t="s">
         <v>139</v>
       </c>
       <c r="C21" s="17">
         <v>0</v>
       </c>
       <c r="D21" s="17">
         <v>0</v>
       </c>
       <c r="E21" s="17">
         <v>0</v>
       </c>
       <c r="F21" s="17">
         <v>0</v>
       </c>
       <c r="G21" s="17">
         <v>0</v>
       </c>
       <c r="H21" s="17">
         <v>0</v>
       </c>
       <c r="I21" s="17">
         <v>0</v>
       </c>
       <c r="J21" s="17">
@@ -8586,52 +8640,55 @@
       </c>
       <c r="DU21" s="17">
         <v>0</v>
       </c>
       <c r="DV21" s="17">
         <v>0</v>
       </c>
       <c r="DW21" s="17">
         <v>0</v>
       </c>
       <c r="DX21" s="17">
         <v>0</v>
       </c>
       <c r="DY21" s="17">
         <v>0</v>
       </c>
       <c r="DZ21" s="17">
         <v>0</v>
       </c>
       <c r="EA21" s="17">
         <v>0</v>
       </c>
       <c r="EB21" s="17">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC21" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="16" t="s">
         <v>140</v>
       </c>
       <c r="C22" s="17">
         <v>0</v>
       </c>
       <c r="D22" s="17">
         <v>0.88885480000000006</v>
       </c>
       <c r="E22" s="17">
         <v>0</v>
       </c>
       <c r="F22" s="17">
         <v>0</v>
       </c>
       <c r="G22" s="17">
         <v>0</v>
       </c>
       <c r="H22" s="17">
         <v>0</v>
       </c>
       <c r="I22" s="17">
         <v>0</v>
       </c>
       <c r="J22" s="17">
@@ -8981,52 +9038,55 @@
       </c>
       <c r="DU22" s="17">
         <v>0</v>
       </c>
       <c r="DV22" s="17">
         <v>2.9499999999999999E-3</v>
       </c>
       <c r="DW22" s="17">
         <v>0</v>
       </c>
       <c r="DX22" s="17">
         <v>0</v>
       </c>
       <c r="DY22" s="17">
         <v>0</v>
       </c>
       <c r="DZ22" s="17">
         <v>0</v>
       </c>
       <c r="EA22" s="17">
         <v>0</v>
       </c>
       <c r="EB22" s="17">
         <v>0</v>
       </c>
-    </row>
-    <row r="23" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC22" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="16" t="s">
         <v>141</v>
       </c>
       <c r="C23" s="17">
         <v>86.804057499999971</v>
       </c>
       <c r="D23" s="17">
         <v>187.89164680000007</v>
       </c>
       <c r="E23" s="17">
         <v>160.9395341</v>
       </c>
       <c r="F23" s="17">
         <v>587.86207740000009</v>
       </c>
       <c r="G23" s="17">
         <v>291.73930489999981</v>
       </c>
       <c r="H23" s="17">
         <v>570.43313180000007</v>
       </c>
       <c r="I23" s="17">
         <v>703.73506809999992</v>
       </c>
       <c r="J23" s="17">
@@ -9376,52 +9436,55 @@
       </c>
       <c r="DU23" s="17">
         <v>214.68233639999883</v>
       </c>
       <c r="DV23" s="17">
         <v>104.16112490000003</v>
       </c>
       <c r="DW23" s="17">
         <v>1203.9722332000013</v>
       </c>
       <c r="DX23" s="17">
         <v>400.0080598999993</v>
       </c>
       <c r="DY23" s="17">
         <v>-584.39605019999931</v>
       </c>
       <c r="DZ23" s="17">
         <v>593.50765759999967</v>
       </c>
       <c r="EA23" s="17">
         <v>1526.9636856999978</v>
       </c>
       <c r="EB23" s="17">
         <v>738.99775059999831</v>
       </c>
-    </row>
-    <row r="24" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC23" s="17">
+        <v>-196.89179780000001</v>
+      </c>
+    </row>
+    <row r="24" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="19" t="s">
         <v>142</v>
       </c>
       <c r="C24" s="17">
         <v>241.43124999999998</v>
       </c>
       <c r="D24" s="17">
         <v>59.035314499265048</v>
       </c>
       <c r="E24" s="17">
         <v>168.75919712725903</v>
       </c>
       <c r="F24" s="17">
         <v>261.21923203863787</v>
       </c>
       <c r="G24" s="17">
         <v>448.76594537672025</v>
       </c>
       <c r="H24" s="17">
         <v>80.42608075924403</v>
       </c>
       <c r="I24" s="17">
         <v>372.47044731237156</v>
       </c>
       <c r="J24" s="17">
@@ -9771,52 +9834,55 @@
       </c>
       <c r="DU24" s="17">
         <v>513.58507309108313</v>
       </c>
       <c r="DV24" s="17">
         <v>517.65472635703304</v>
       </c>
       <c r="DW24" s="17">
         <v>-52.698299759682271</v>
       </c>
       <c r="DX24" s="17">
         <v>-271.32359557210737</v>
       </c>
       <c r="DY24" s="17">
         <v>1363.4007751384224</v>
       </c>
       <c r="DZ24" s="17">
         <v>-235.70975468410907</v>
       </c>
       <c r="EA24" s="17">
         <v>1045.7738506659587</v>
       </c>
       <c r="EB24" s="17">
         <v>-1110.3142254924267</v>
       </c>
-    </row>
-    <row r="25" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC24" s="17">
+        <v>843.5971526504344</v>
+      </c>
+    </row>
+    <row r="25" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="16" t="s">
         <v>143</v>
       </c>
       <c r="C25" s="17">
         <v>238.08489404697264</v>
       </c>
       <c r="D25" s="17">
         <v>57.55121017639388</v>
       </c>
       <c r="E25" s="17">
         <v>167.62672138601968</v>
       </c>
       <c r="F25" s="17">
         <v>257.42079020121525</v>
       </c>
       <c r="G25" s="17">
         <v>445.1958656681295</v>
       </c>
       <c r="H25" s="17">
         <v>82.893076991122086</v>
       </c>
       <c r="I25" s="17">
         <v>351.32374877539831</v>
       </c>
       <c r="J25" s="17">
@@ -10166,52 +10232,55 @@
       </c>
       <c r="DU25" s="17">
         <v>432.09032291706825</v>
       </c>
       <c r="DV25" s="17">
         <v>87.624444930591892</v>
       </c>
       <c r="DW25" s="17">
         <v>-236.80426673746683</v>
       </c>
       <c r="DX25" s="17">
         <v>-228.31156731578545</v>
       </c>
       <c r="DY25" s="17">
         <v>1091.6705693130004</v>
       </c>
       <c r="DZ25" s="17">
         <v>-449.7980338917846</v>
       </c>
       <c r="EA25" s="17">
         <v>4.0058698848697389</v>
       </c>
       <c r="EB25" s="17">
         <v>-492.37628653266955</v>
       </c>
-    </row>
-    <row r="26" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC25" s="17">
+        <v>791.91181860682354</v>
+      </c>
+    </row>
+    <row r="26" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="16" t="s">
         <v>144</v>
       </c>
       <c r="C26" s="17">
         <v>3.3463559530273406</v>
       </c>
       <c r="D26" s="17">
         <v>1.4841043228711595</v>
       </c>
       <c r="E26" s="17">
         <v>1.1324757412393383</v>
       </c>
       <c r="F26" s="17">
         <v>3.7984418374225877</v>
       </c>
       <c r="G26" s="17">
         <v>3.5700797085907263</v>
       </c>
       <c r="H26" s="17">
         <v>-2.466996231878066</v>
       </c>
       <c r="I26" s="17">
         <v>11.4466702015644</v>
       </c>
       <c r="J26" s="17">
@@ -10561,52 +10630,55 @@
       </c>
       <c r="DU26" s="17">
         <v>-119.5365082185771</v>
       </c>
       <c r="DV26" s="17">
         <v>39.286350886859616</v>
       </c>
       <c r="DW26" s="17">
         <v>-10.580905258107695</v>
       </c>
       <c r="DX26" s="17">
         <v>-7.2174251196924892</v>
       </c>
       <c r="DY26" s="17">
         <v>-10.713851880441156</v>
       </c>
       <c r="DZ26" s="17">
         <v>50.426543600648387</v>
       </c>
       <c r="EA26" s="17">
         <v>31.988330520956293</v>
       </c>
       <c r="EB26" s="17">
         <v>-0.80362597702223004</v>
       </c>
-    </row>
-    <row r="27" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC26" s="17">
+        <v>-9.9562396832262419</v>
+      </c>
+    </row>
+    <row r="27" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="20" t="s">
         <v>145</v>
       </c>
       <c r="C27" s="21">
         <v>0</v>
       </c>
       <c r="D27" s="21">
         <v>0</v>
       </c>
       <c r="E27" s="21">
         <v>0</v>
       </c>
       <c r="F27" s="21">
         <v>0</v>
       </c>
       <c r="G27" s="21">
         <v>0</v>
       </c>
       <c r="H27" s="21">
         <v>0</v>
       </c>
       <c r="I27" s="21">
         <v>9.7000283354088612</v>
       </c>
       <c r="J27" s="21">
@@ -10956,52 +11028,55 @@
       </c>
       <c r="DU27" s="21">
         <v>201.03125839259195</v>
       </c>
       <c r="DV27" s="21">
         <v>390.74393053958158</v>
       </c>
       <c r="DW27" s="21">
         <v>194.68687223589225</v>
       </c>
       <c r="DX27" s="21">
         <v>-35.794603136629433</v>
       </c>
       <c r="DY27" s="21">
         <v>282.4440577058632</v>
       </c>
       <c r="DZ27" s="21">
         <v>163.66173560702711</v>
       </c>
       <c r="EA27" s="21">
         <v>1009.7796502601327</v>
       </c>
       <c r="EB27" s="21">
         <v>-617.13431298273485</v>
       </c>
-    </row>
-    <row r="28" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC27" s="21">
+        <v>61.64157372683708</v>
+      </c>
+    </row>
+    <row r="28" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C28" s="17">
         <v>-789.76369961655018</v>
       </c>
       <c r="D28" s="17">
         <v>-697.26992453029948</v>
       </c>
       <c r="E28" s="17">
         <v>394.8329454410769</v>
       </c>
       <c r="F28" s="17">
         <v>-867.7729127770599</v>
       </c>
       <c r="G28" s="17">
         <v>-334.55888519870877</v>
       </c>
       <c r="H28" s="17">
         <v>1126.500667740117</v>
       </c>
       <c r="I28" s="17">
         <v>274.7249839237835</v>
       </c>
       <c r="J28" s="17">
@@ -11351,52 +11426,55 @@
       </c>
       <c r="DU28" s="17">
         <v>1002.7346730533945</v>
       </c>
       <c r="DV28" s="17">
         <v>316.68133708766925</v>
       </c>
       <c r="DW28" s="17">
         <v>531.92606376454626</v>
       </c>
       <c r="DX28" s="17">
         <v>435.34751825124602</v>
       </c>
       <c r="DY28" s="17">
         <v>1597.6282474227528</v>
       </c>
       <c r="DZ28" s="17">
         <v>712.30396907191812</v>
       </c>
       <c r="EA28" s="17">
         <v>1040.1220066184717</v>
       </c>
       <c r="EB28" s="17">
         <v>1308.1933010357586</v>
       </c>
-    </row>
-    <row r="29" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC28" s="17">
+        <v>-201.71713495065683</v>
+      </c>
+    </row>
+    <row r="29" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="18" t="s">
         <v>126</v>
       </c>
       <c r="C29" s="17">
         <v>24.804701983449608</v>
       </c>
       <c r="D29" s="17">
         <v>143.54623886970029</v>
       </c>
       <c r="E29" s="17">
         <v>620.71186437214681</v>
       </c>
       <c r="F29" s="17">
         <v>-121.61123214794378</v>
       </c>
       <c r="G29" s="17">
         <v>760.15746865343988</v>
       </c>
       <c r="H29" s="17">
         <v>519.44245322019299</v>
       </c>
       <c r="I29" s="17">
         <v>476.57335375527703</v>
       </c>
       <c r="J29" s="17">
@@ -11746,52 +11824,55 @@
       </c>
       <c r="DU29" s="17">
         <v>1674.2074243985003</v>
       </c>
       <c r="DV29" s="17">
         <v>176.9139869776188</v>
       </c>
       <c r="DW29" s="17">
         <v>658.43871586920091</v>
       </c>
       <c r="DX29" s="17">
         <v>538.06315678163196</v>
       </c>
       <c r="DY29" s="17">
         <v>2060.3655511888078</v>
       </c>
       <c r="DZ29" s="17">
         <v>1113.1774339893827</v>
       </c>
       <c r="EA29" s="17">
         <v>720.47517546994368</v>
       </c>
       <c r="EB29" s="17">
         <v>913.97447837218442</v>
       </c>
-    </row>
-    <row r="30" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC29" s="17">
+        <v>1218.7775397188836</v>
+      </c>
+    </row>
+    <row r="30" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="18" t="s">
         <v>146</v>
       </c>
       <c r="C30" s="17">
         <v>0</v>
       </c>
       <c r="D30" s="17">
         <v>0</v>
       </c>
       <c r="E30" s="17">
         <v>48.522251099999998</v>
       </c>
       <c r="F30" s="17">
         <v>57.786411400000006</v>
       </c>
       <c r="G30" s="17">
         <v>42.641621999999998</v>
       </c>
       <c r="H30" s="17">
         <v>131.19249679999999</v>
       </c>
       <c r="I30" s="17">
         <v>321.88188580000002</v>
       </c>
       <c r="J30" s="17">
@@ -12141,52 +12222,55 @@
       </c>
       <c r="DU30" s="17">
         <v>172.7852280000007</v>
       </c>
       <c r="DV30" s="17">
         <v>-87.710025199999933</v>
       </c>
       <c r="DW30" s="17">
         <v>18.360669799999993</v>
       </c>
       <c r="DX30" s="17">
         <v>71.907937900000007</v>
       </c>
       <c r="DY30" s="17">
         <v>67.474740299999809</v>
       </c>
       <c r="DZ30" s="17">
         <v>78.537890300000157</v>
       </c>
       <c r="EA30" s="17">
         <v>261.76471639999983</v>
       </c>
       <c r="EB30" s="17">
         <v>80.924820200000497</v>
       </c>
-    </row>
-    <row r="31" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC30" s="17">
+        <v>213.35526890000293</v>
+      </c>
+    </row>
+    <row r="31" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="18" t="s">
         <v>147</v>
       </c>
       <c r="C31" s="17">
         <v>0</v>
       </c>
       <c r="D31" s="17">
         <v>0</v>
       </c>
       <c r="E31" s="17">
         <v>0</v>
       </c>
       <c r="F31" s="17">
         <v>0</v>
       </c>
       <c r="G31" s="17">
         <v>0</v>
       </c>
       <c r="H31" s="17">
         <v>0</v>
       </c>
       <c r="I31" s="17">
         <v>0</v>
       </c>
       <c r="J31" s="17">
@@ -12536,52 +12620,55 @@
       </c>
       <c r="DU31" s="17">
         <v>0</v>
       </c>
       <c r="DV31" s="17">
         <v>0</v>
       </c>
       <c r="DW31" s="17">
         <v>0</v>
       </c>
       <c r="DX31" s="17">
         <v>0</v>
       </c>
       <c r="DY31" s="17">
         <v>0</v>
       </c>
       <c r="DZ31" s="17">
         <v>0</v>
       </c>
       <c r="EA31" s="17">
         <v>0</v>
       </c>
       <c r="EB31" s="17">
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC31" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="18" t="s">
         <v>148</v>
       </c>
       <c r="C32" s="17">
         <v>0</v>
       </c>
       <c r="D32" s="17">
         <v>0</v>
       </c>
       <c r="E32" s="17">
         <v>0</v>
       </c>
       <c r="F32" s="17">
         <v>0</v>
       </c>
       <c r="G32" s="17">
         <v>0</v>
       </c>
       <c r="H32" s="17">
         <v>0</v>
       </c>
       <c r="I32" s="17">
         <v>0</v>
       </c>
       <c r="J32" s="17">
@@ -12931,52 +13018,55 @@
       </c>
       <c r="DU32" s="17">
         <v>-9.0000000000000496E-4</v>
       </c>
       <c r="DV32" s="17">
         <v>-0.10772999999999999</v>
       </c>
       <c r="DW32" s="17">
         <v>-2.246999999999999E-2</v>
       </c>
       <c r="DX32" s="17">
         <v>0.33887999999999996</v>
       </c>
       <c r="DY32" s="17">
         <v>2.1041685000000001</v>
       </c>
       <c r="DZ32" s="17">
         <v>6.0101866000000017</v>
       </c>
       <c r="EA32" s="17">
         <v>2.4245306000000002</v>
       </c>
       <c r="EB32" s="17">
         <v>2.884188</v>
       </c>
-    </row>
-    <row r="33" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC32" s="17">
+        <v>-2.0086313999999867</v>
+      </c>
+    </row>
+    <row r="33" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="18" t="s">
         <v>149</v>
       </c>
       <c r="C33" s="17">
         <v>0</v>
       </c>
       <c r="D33" s="17">
         <v>0</v>
       </c>
       <c r="E33" s="17">
         <v>0</v>
       </c>
       <c r="F33" s="17">
         <v>0</v>
       </c>
       <c r="G33" s="17">
         <v>0</v>
       </c>
       <c r="H33" s="17">
         <v>0</v>
       </c>
       <c r="I33" s="17">
         <v>-2.5900994000000002</v>
       </c>
       <c r="J33" s="17">
@@ -13326,52 +13416,55 @@
       </c>
       <c r="DU33" s="17">
         <v>1.2000000000000011E-2</v>
       </c>
       <c r="DV33" s="17">
         <v>-0.30640000000000006</v>
       </c>
       <c r="DW33" s="17">
         <v>0.70031999999999972</v>
       </c>
       <c r="DX33" s="17">
         <v>1.5936599999999999</v>
       </c>
       <c r="DY33" s="17">
         <v>-0.27800340000000001</v>
       </c>
       <c r="DZ33" s="17">
         <v>-1.8083185999999998</v>
       </c>
       <c r="EA33" s="17">
         <v>7.4378572999999992</v>
       </c>
       <c r="EB33" s="17">
         <v>-3.1379201000000001</v>
       </c>
-    </row>
-    <row r="34" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC33" s="17">
+        <v>-0.14302950000000081</v>
+      </c>
+    </row>
+    <row r="34" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="18" t="s">
         <v>150</v>
       </c>
       <c r="C34" s="17">
         <v>0</v>
       </c>
       <c r="D34" s="17">
         <v>0</v>
       </c>
       <c r="E34" s="17">
         <v>48.522251099999998</v>
       </c>
       <c r="F34" s="17">
         <v>57.786411400000006</v>
       </c>
       <c r="G34" s="17">
         <v>42.641621999999998</v>
       </c>
       <c r="H34" s="17">
         <v>131.19249679999999</v>
       </c>
       <c r="I34" s="17">
         <v>324.47198520000001</v>
       </c>
       <c r="J34" s="17">
@@ -13721,52 +13814,55 @@
       </c>
       <c r="DU34" s="17">
         <v>172.7741280000007</v>
       </c>
       <c r="DV34" s="17">
         <v>-87.295895199999933</v>
       </c>
       <c r="DW34" s="17">
         <v>17.682819799999994</v>
       </c>
       <c r="DX34" s="17">
         <v>69.975397900000004</v>
       </c>
       <c r="DY34" s="17">
         <v>65.648575199999812</v>
       </c>
       <c r="DZ34" s="17">
         <v>74.336022300000153</v>
       </c>
       <c r="EA34" s="17">
         <v>251.90232849999981</v>
       </c>
       <c r="EB34" s="17">
         <v>81.17855230000049</v>
       </c>
-    </row>
-    <row r="35" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC34" s="17">
+        <v>215.50692980000292</v>
+      </c>
+    </row>
+    <row r="35" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="18" t="s">
         <v>151</v>
       </c>
       <c r="C35" s="17">
         <v>24.804701983449608</v>
       </c>
       <c r="D35" s="17">
         <v>143.54623886970029</v>
       </c>
       <c r="E35" s="17">
         <v>572.18961327214686</v>
       </c>
       <c r="F35" s="17">
         <v>-179.39764354794374</v>
       </c>
       <c r="G35" s="17">
         <v>717.51584665344001</v>
       </c>
       <c r="H35" s="17">
         <v>388.24995642019297</v>
       </c>
       <c r="I35" s="17">
         <v>154.69146795527701</v>
       </c>
       <c r="J35" s="17">
@@ -14116,52 +14212,55 @@
       </c>
       <c r="DU35" s="17">
         <v>1501.4221963984996</v>
       </c>
       <c r="DV35" s="17">
         <v>264.62401217761874</v>
       </c>
       <c r="DW35" s="17">
         <v>640.07804606920092</v>
       </c>
       <c r="DX35" s="17">
         <v>466.15521888163198</v>
       </c>
       <c r="DY35" s="17">
         <v>1992.8908108888081</v>
       </c>
       <c r="DZ35" s="17">
         <v>1034.6395436893827</v>
       </c>
       <c r="EA35" s="17">
         <v>458.71045906994379</v>
       </c>
       <c r="EB35" s="17">
         <v>833.04965817218397</v>
       </c>
-    </row>
-    <row r="36" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC35" s="17">
+        <v>1005.4222708188806</v>
+      </c>
+    </row>
+    <row r="36" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="18" t="s">
         <v>152</v>
       </c>
       <c r="C36" s="17">
         <v>19.739233541091714</v>
       </c>
       <c r="D36" s="17">
         <v>128.76419099370889</v>
       </c>
       <c r="E36" s="17">
         <v>586.85267173908403</v>
       </c>
       <c r="F36" s="17">
         <v>-165.9265510227151</v>
       </c>
       <c r="G36" s="17">
         <v>582.05353923127609</v>
       </c>
       <c r="H36" s="17">
         <v>407.76858830283305</v>
       </c>
       <c r="I36" s="17">
         <v>-102.7310168673838</v>
       </c>
       <c r="J36" s="17">
@@ -14511,52 +14610,55 @@
       </c>
       <c r="DU36" s="17">
         <v>1101.7887823211427</v>
       </c>
       <c r="DV36" s="17">
         <v>544.09770887255263</v>
       </c>
       <c r="DW36" s="17">
         <v>511.12431282324928</v>
       </c>
       <c r="DX36" s="17">
         <v>197.98803404753733</v>
       </c>
       <c r="DY36" s="17">
         <v>2035.5496133953952</v>
       </c>
       <c r="DZ36" s="17">
         <v>875.93496928717195</v>
       </c>
       <c r="EA36" s="17">
         <v>496.17577397540578</v>
       </c>
       <c r="EB36" s="17">
         <v>501.94428096707981</v>
       </c>
-    </row>
-    <row r="37" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC36" s="17">
+        <v>672.81431367722871</v>
+      </c>
+    </row>
+    <row r="37" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="18" t="s">
         <v>122</v>
       </c>
       <c r="C37" s="17">
         <v>0</v>
       </c>
       <c r="D37" s="17">
         <v>0</v>
       </c>
       <c r="E37" s="17">
         <v>0</v>
       </c>
       <c r="F37" s="17">
         <v>0</v>
       </c>
       <c r="G37" s="17">
         <v>0</v>
       </c>
       <c r="H37" s="17">
         <v>0</v>
       </c>
       <c r="I37" s="17">
         <v>0</v>
       </c>
       <c r="J37" s="17">
@@ -14906,52 +15008,55 @@
       </c>
       <c r="DU37" s="17">
         <v>-122.80222790999994</v>
       </c>
       <c r="DV37" s="17">
         <v>-197.98049389999932</v>
       </c>
       <c r="DW37" s="17">
         <v>-296.81888264000008</v>
       </c>
       <c r="DX37" s="17">
         <v>-511.44837811000048</v>
       </c>
       <c r="DY37" s="17">
         <v>170.23086948000031</v>
       </c>
       <c r="DZ37" s="17">
         <v>-364.08808556000014</v>
       </c>
       <c r="EA37" s="17">
         <v>-358.89644795999959</v>
       </c>
       <c r="EB37" s="17">
         <v>-448.71862518000034</v>
       </c>
-    </row>
-    <row r="38" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC37" s="17">
+        <v>-233.91371852000009</v>
+      </c>
+    </row>
+    <row r="38" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="10" t="s">
         <v>123</v>
       </c>
       <c r="C38" s="17">
         <v>0</v>
       </c>
       <c r="D38" s="17">
         <v>0</v>
       </c>
       <c r="E38" s="17">
         <v>0</v>
       </c>
       <c r="F38" s="17">
         <v>0</v>
       </c>
       <c r="G38" s="17">
         <v>0</v>
       </c>
       <c r="H38" s="17">
         <v>0</v>
       </c>
       <c r="I38" s="17">
         <v>0.05</v>
       </c>
       <c r="J38" s="17">
@@ -15301,52 +15406,55 @@
       </c>
       <c r="DU38" s="17">
         <v>12.565931460027999</v>
       </c>
       <c r="DV38" s="17">
         <v>7.5617895961859993</v>
       </c>
       <c r="DW38" s="17">
         <v>-0.59581765814100307</v>
       </c>
       <c r="DX38" s="17">
         <v>1.9058812137319965</v>
       </c>
       <c r="DY38" s="17">
         <v>19.069805629748004</v>
       </c>
       <c r="DZ38" s="17">
         <v>5.1576830396139997</v>
       </c>
       <c r="EA38" s="17">
         <v>6.8351877025049976</v>
       </c>
       <c r="EB38" s="17">
         <v>2.2670261227610018</v>
       </c>
-    </row>
-    <row r="39" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC38" s="17">
+        <v>-3.0076416803669996</v>
+      </c>
+    </row>
+    <row r="39" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="10" t="s">
         <v>124</v>
       </c>
       <c r="C39" s="17">
         <v>19.739233541091714</v>
       </c>
       <c r="D39" s="17">
         <v>128.76419099370889</v>
       </c>
       <c r="E39" s="17">
         <v>566.59357624814356</v>
       </c>
       <c r="F39" s="17">
         <v>-180.05647927535117</v>
       </c>
       <c r="G39" s="17">
         <v>589.9816426157488</v>
       </c>
       <c r="H39" s="17">
         <v>371.44200481703677</v>
       </c>
       <c r="I39" s="17">
         <v>-161.86575862328141</v>
       </c>
       <c r="J39" s="17">
@@ -15696,52 +15804,55 @@
       </c>
       <c r="DU39" s="17">
         <v>433.9234086440909</v>
       </c>
       <c r="DV39" s="17">
         <v>41.190714997918008</v>
       </c>
       <c r="DW39" s="17">
         <v>130.65617322904112</v>
       </c>
       <c r="DX39" s="17">
         <v>457.67444655157703</v>
       </c>
       <c r="DY39" s="17">
         <v>1151.28511411867</v>
       </c>
       <c r="DZ39" s="17">
         <v>1222.5535116596679</v>
       </c>
       <c r="EA39" s="17">
         <v>182.97731235173222</v>
       </c>
       <c r="EB39" s="17">
         <v>603.18506148394715</v>
       </c>
-    </row>
-    <row r="40" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC39" s="17">
+        <v>-45.958362740679036</v>
+      </c>
+    </row>
+    <row r="40" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="10" t="s">
         <v>125</v>
       </c>
       <c r="C40" s="17">
         <v>0</v>
       </c>
       <c r="D40" s="17">
         <v>0</v>
       </c>
       <c r="E40" s="17">
         <v>20.259095490940513</v>
       </c>
       <c r="F40" s="17">
         <v>14.129928252636041</v>
       </c>
       <c r="G40" s="17">
         <v>-7.9281033844726458</v>
       </c>
       <c r="H40" s="17">
         <v>36.326583485796228</v>
       </c>
       <c r="I40" s="17">
         <v>59.084741755897639</v>
       </c>
       <c r="J40" s="17">
@@ -16091,52 +16202,55 @@
       </c>
       <c r="DU40" s="17">
         <v>778.10167012702368</v>
       </c>
       <c r="DV40" s="17">
         <v>693.32569817844796</v>
       </c>
       <c r="DW40" s="17">
         <v>677.88283989234924</v>
       </c>
       <c r="DX40" s="17">
         <v>249.85608439222875</v>
       </c>
       <c r="DY40" s="17">
         <v>694.96382416697691</v>
       </c>
       <c r="DZ40" s="17">
         <v>12.311860147890116</v>
       </c>
       <c r="EA40" s="17">
         <v>665.25972188116816</v>
       </c>
       <c r="EB40" s="17">
         <v>345.21081854037197</v>
       </c>
-    </row>
-    <row r="41" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC40" s="17">
+        <v>955.69403661827482</v>
+      </c>
+    </row>
+    <row r="41" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="18" t="s">
         <v>153</v>
       </c>
       <c r="C41" s="17">
         <v>5.0654684423578917</v>
       </c>
       <c r="D41" s="17">
         <v>14.782047875991385</v>
       </c>
       <c r="E41" s="17">
         <v>-14.663058466937157</v>
       </c>
       <c r="F41" s="17">
         <v>-13.471092525228624</v>
       </c>
       <c r="G41" s="17">
         <v>135.46230742216392</v>
       </c>
       <c r="H41" s="17">
         <v>-19.518631882640054</v>
       </c>
       <c r="I41" s="17">
         <v>257.42248482266075</v>
       </c>
       <c r="J41" s="17">
@@ -16486,52 +16600,55 @@
       </c>
       <c r="DU41" s="17">
         <v>399.63341407735709</v>
       </c>
       <c r="DV41" s="17">
         <v>-279.47369669493389</v>
       </c>
       <c r="DW41" s="17">
         <v>128.95373324595161</v>
       </c>
       <c r="DX41" s="17">
         <v>268.16718483409466</v>
       </c>
       <c r="DY41" s="17">
         <v>-42.658802506586994</v>
       </c>
       <c r="DZ41" s="17">
         <v>158.70457440221077</v>
       </c>
       <c r="EA41" s="17">
         <v>-37.46531490546198</v>
       </c>
       <c r="EB41" s="17">
         <v>331.10537720510416</v>
       </c>
-    </row>
-    <row r="42" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC41" s="17">
+        <v>332.60795714165192</v>
+      </c>
+    </row>
+    <row r="42" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="18" t="s">
         <v>122</v>
       </c>
       <c r="C42" s="17">
         <v>0</v>
       </c>
       <c r="D42" s="17">
         <v>0</v>
       </c>
       <c r="E42" s="17">
         <v>0</v>
       </c>
       <c r="F42" s="17">
         <v>0</v>
       </c>
       <c r="G42" s="17">
         <v>0</v>
       </c>
       <c r="H42" s="17">
         <v>0</v>
       </c>
       <c r="I42" s="17">
         <v>0</v>
       </c>
       <c r="J42" s="17">
@@ -16881,52 +16998,55 @@
       </c>
       <c r="DU42" s="17">
         <v>0</v>
       </c>
       <c r="DV42" s="17">
         <v>0</v>
       </c>
       <c r="DW42" s="17">
         <v>0</v>
       </c>
       <c r="DX42" s="17">
         <v>0</v>
       </c>
       <c r="DY42" s="17">
         <v>0</v>
       </c>
       <c r="DZ42" s="17">
         <v>0</v>
       </c>
       <c r="EA42" s="17">
         <v>138.61130183</v>
       </c>
       <c r="EB42" s="17">
         <v>423.37923447000003</v>
       </c>
-    </row>
-    <row r="43" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC42" s="17">
+        <v>653.93677618000004</v>
+      </c>
+    </row>
+    <row r="43" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="10" t="s">
         <v>123</v>
       </c>
       <c r="C43" s="17">
         <v>0</v>
       </c>
       <c r="D43" s="17">
         <v>0</v>
       </c>
       <c r="E43" s="17">
         <v>0</v>
       </c>
       <c r="F43" s="17">
         <v>0</v>
       </c>
       <c r="G43" s="17">
         <v>0</v>
       </c>
       <c r="H43" s="17">
         <v>0</v>
       </c>
       <c r="I43" s="17">
         <v>0</v>
       </c>
       <c r="J43" s="17">
@@ -17276,52 +17396,55 @@
       </c>
       <c r="DU43" s="17">
         <v>0</v>
       </c>
       <c r="DV43" s="17">
         <v>0</v>
       </c>
       <c r="DW43" s="17">
         <v>0</v>
       </c>
       <c r="DX43" s="17">
         <v>0</v>
       </c>
       <c r="DY43" s="17">
         <v>0</v>
       </c>
       <c r="DZ43" s="17">
         <v>0</v>
       </c>
       <c r="EA43" s="17">
         <v>0</v>
       </c>
       <c r="EB43" s="17">
         <v>0</v>
       </c>
-    </row>
-    <row r="44" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC43" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="10" t="s">
         <v>124</v>
       </c>
       <c r="C44" s="17">
         <v>5.0654684423578917</v>
       </c>
       <c r="D44" s="17">
         <v>14.782047875991385</v>
       </c>
       <c r="E44" s="17">
         <v>-20.887935065801727</v>
       </c>
       <c r="F44" s="17">
         <v>-7.3197451320780056</v>
       </c>
       <c r="G44" s="17">
         <v>135.47353175186305</v>
       </c>
       <c r="H44" s="17">
         <v>-19.518631882640054</v>
       </c>
       <c r="I44" s="17">
         <v>257.42248482266075</v>
       </c>
       <c r="J44" s="17">
@@ -17671,52 +17794,55 @@
       </c>
       <c r="DU44" s="17">
         <v>281.54155534802908</v>
       </c>
       <c r="DV44" s="17">
         <v>-110.15321364746485</v>
       </c>
       <c r="DW44" s="17">
         <v>-86.400806595029366</v>
       </c>
       <c r="DX44" s="17">
         <v>316.84065238503268</v>
       </c>
       <c r="DY44" s="17">
         <v>-231.08442389299108</v>
       </c>
       <c r="DZ44" s="17">
         <v>44.951461819409673</v>
       </c>
       <c r="EA44" s="17">
         <v>-3.6095764247229711</v>
       </c>
       <c r="EB44" s="17">
         <v>-32.123806703733848</v>
       </c>
-    </row>
-    <row r="45" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC44" s="17">
+        <v>-368.76978312445613</v>
+      </c>
+    </row>
+    <row r="45" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="10" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="17">
         <v>0</v>
       </c>
       <c r="D45" s="17">
         <v>0</v>
       </c>
       <c r="E45" s="17">
         <v>6.2248765988645722</v>
       </c>
       <c r="F45" s="17">
         <v>-6.15134739315062</v>
       </c>
       <c r="G45" s="17">
         <v>-1.1224329699139723E-2</v>
       </c>
       <c r="H45" s="17">
         <v>0</v>
       </c>
       <c r="I45" s="17">
         <v>0</v>
       </c>
       <c r="J45" s="17">
@@ -18066,52 +18192,55 @@
       </c>
       <c r="DU45" s="17">
         <v>118.091858729328</v>
       </c>
       <c r="DV45" s="17">
         <v>-169.32048304746903</v>
       </c>
       <c r="DW45" s="17">
         <v>215.35453984098098</v>
       </c>
       <c r="DX45" s="17">
         <v>-48.673467550938021</v>
       </c>
       <c r="DY45" s="17">
         <v>188.42562138640409</v>
       </c>
       <c r="DZ45" s="17">
         <v>113.75311258280109</v>
       </c>
       <c r="EA45" s="17">
         <v>-172.46704031073901</v>
       </c>
       <c r="EB45" s="17">
         <v>-60.150050561162018</v>
       </c>
-    </row>
-    <row r="46" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC45" s="17">
+        <v>47.440964086108018</v>
+      </c>
+    </row>
+    <row r="46" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="18" t="s">
         <v>136</v>
       </c>
       <c r="C46" s="17">
         <v>814.5684015999999</v>
       </c>
       <c r="D46" s="17">
         <v>840.81616339999994</v>
       </c>
       <c r="E46" s="17">
         <v>225.8789189310699</v>
       </c>
       <c r="F46" s="17">
         <v>746.16168062911618</v>
       </c>
       <c r="G46" s="17">
         <v>1094.7163538521488</v>
       </c>
       <c r="H46" s="17">
         <v>-607.05821451992404</v>
       </c>
       <c r="I46" s="17">
         <v>201.84836983149353</v>
       </c>
       <c r="J46" s="17">
@@ -18461,52 +18590,55 @@
       </c>
       <c r="DU46" s="17">
         <v>671.47275134510573</v>
       </c>
       <c r="DV46" s="17">
         <v>-139.76735011005047</v>
       </c>
       <c r="DW46" s="17">
         <v>126.51265210465462</v>
       </c>
       <c r="DX46" s="17">
         <v>102.71563853038595</v>
       </c>
       <c r="DY46" s="17">
         <v>462.73730376605494</v>
       </c>
       <c r="DZ46" s="17">
         <v>400.87346491746467</v>
       </c>
       <c r="EA46" s="17">
         <v>-319.64683114852807</v>
       </c>
       <c r="EB46" s="17">
         <v>-394.21882266357426</v>
       </c>
-    </row>
-    <row r="47" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC46" s="17">
+        <v>1420.4946746695405</v>
+      </c>
+    </row>
+    <row r="47" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="18" t="s">
         <v>154</v>
       </c>
       <c r="C47" s="17">
         <v>-0.16159840000000214</v>
       </c>
       <c r="D47" s="17">
         <v>14.086163400000004</v>
       </c>
       <c r="E47" s="17">
         <v>33.172070500000018</v>
       </c>
       <c r="F47" s="17">
         <v>12.995394500000002</v>
       </c>
       <c r="G47" s="17">
         <v>140.31212049999999</v>
       </c>
       <c r="H47" s="17">
         <v>88.779998400000053</v>
       </c>
       <c r="I47" s="17">
         <v>324.62412599999982</v>
       </c>
       <c r="J47" s="17">
@@ -18856,52 +18988,55 @@
       </c>
       <c r="DU47" s="17">
         <v>37.934903899999988</v>
       </c>
       <c r="DV47" s="17">
         <v>-14.000923499999985</v>
       </c>
       <c r="DW47" s="17">
         <v>22.611807800000033</v>
       </c>
       <c r="DX47" s="17">
         <v>41.263224700000222</v>
       </c>
       <c r="DY47" s="17">
         <v>28.913913400000062</v>
       </c>
       <c r="DZ47" s="17">
         <v>65.318054400000293</v>
       </c>
       <c r="EA47" s="17">
         <v>22.072072699999911</v>
       </c>
       <c r="EB47" s="17">
         <v>22.443361100000097</v>
       </c>
-    </row>
-    <row r="48" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC47" s="17">
+        <v>31.671626499999988</v>
+      </c>
+    </row>
+    <row r="48" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="18" t="s">
         <v>155</v>
       </c>
       <c r="C48" s="17">
         <v>-0.10262140000000208</v>
       </c>
       <c r="D48" s="17">
         <v>-7.6512423999999983</v>
       </c>
       <c r="E48" s="17">
         <v>2.074875600000003</v>
       </c>
       <c r="F48" s="17">
         <v>-2.6134413999999992</v>
       </c>
       <c r="G48" s="17">
         <v>0.20134169999999929</v>
       </c>
       <c r="H48" s="17">
         <v>-14.671657299999996</v>
       </c>
       <c r="I48" s="17">
         <v>41.387567300000001</v>
       </c>
       <c r="J48" s="17">
@@ -19251,52 +19386,55 @@
       </c>
       <c r="DU48" s="17">
         <v>0.6590910000000002</v>
       </c>
       <c r="DV48" s="17">
         <v>4.2846702999999993</v>
       </c>
       <c r="DW48" s="17">
         <v>0.29613929999999999</v>
       </c>
       <c r="DX48" s="17">
         <v>-1.4908761999999998</v>
       </c>
       <c r="DY48" s="17">
         <v>-0.34934669999999984</v>
       </c>
       <c r="DZ48" s="17">
         <v>2.6320433999999997</v>
       </c>
       <c r="EA48" s="17">
         <v>0.13522060000000014</v>
       </c>
       <c r="EB48" s="17">
         <v>-0.2027738</v>
       </c>
-    </row>
-    <row r="49" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC48" s="17">
+        <v>-0.36217370000000015</v>
+      </c>
+    </row>
+    <row r="49" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="18" t="s">
         <v>156</v>
       </c>
       <c r="C49" s="17">
         <v>-5.8977000000000501E-2</v>
       </c>
       <c r="D49" s="17">
         <v>21.737405799999998</v>
       </c>
       <c r="E49" s="17">
         <v>31.097194900000002</v>
       </c>
       <c r="F49" s="17">
         <v>15.608835899999999</v>
       </c>
       <c r="G49" s="17">
         <v>140.11077879999999</v>
       </c>
       <c r="H49" s="17">
         <v>103.45165570000005</v>
       </c>
       <c r="I49" s="17">
         <v>283.23655869999982</v>
       </c>
       <c r="J49" s="17">
@@ -19646,52 +19784,55 @@
       </c>
       <c r="DU49" s="17">
         <v>37.275812899999984</v>
       </c>
       <c r="DV49" s="17">
         <v>-18.285593799999983</v>
       </c>
       <c r="DW49" s="17">
         <v>22.315668500000033</v>
       </c>
       <c r="DX49" s="17">
         <v>42.754100900000225</v>
       </c>
       <c r="DY49" s="17">
         <v>29.263260100000061</v>
       </c>
       <c r="DZ49" s="17">
         <v>62.686011000000292</v>
       </c>
       <c r="EA49" s="17">
         <v>21.936852099999911</v>
       </c>
       <c r="EB49" s="17">
         <v>22.646134900000096</v>
       </c>
-    </row>
-    <row r="50" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC49" s="17">
+        <v>32.033800199999988</v>
+      </c>
+    </row>
+    <row r="50" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="18" t="s">
         <v>157</v>
       </c>
       <c r="C50" s="17">
         <v>814.72999999999979</v>
       </c>
       <c r="D50" s="17">
         <v>826.72999999999979</v>
       </c>
       <c r="E50" s="17">
         <v>192.70684843106994</v>
       </c>
       <c r="F50" s="17">
         <v>733.1662861291162</v>
       </c>
       <c r="G50" s="17">
         <v>954.40423335214882</v>
       </c>
       <c r="H50" s="17">
         <v>-695.8382129199241</v>
       </c>
       <c r="I50" s="17">
         <v>-122.77575616850629</v>
       </c>
       <c r="J50" s="17">
@@ -20041,52 +20182,55 @@
       </c>
       <c r="DU50" s="17">
         <v>633.53784744510574</v>
       </c>
       <c r="DV50" s="17">
         <v>-125.76642661005049</v>
       </c>
       <c r="DW50" s="17">
         <v>103.90084430465458</v>
       </c>
       <c r="DX50" s="17">
         <v>61.452413830385723</v>
       </c>
       <c r="DY50" s="17">
         <v>433.82339036605487</v>
       </c>
       <c r="DZ50" s="17">
         <v>335.5554105174644</v>
       </c>
       <c r="EA50" s="17">
         <v>-341.71890384852799</v>
       </c>
       <c r="EB50" s="17">
         <v>-416.66218376357438</v>
       </c>
-    </row>
-    <row r="51" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC50" s="17">
+        <v>1388.8230481695405</v>
+      </c>
+    </row>
+    <row r="51" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="18" t="s">
         <v>158</v>
       </c>
       <c r="C51" s="17">
         <v>824.00999999999988</v>
       </c>
       <c r="D51" s="17">
         <v>805.63999999999987</v>
       </c>
       <c r="E51" s="17">
         <v>224.91684843106992</v>
       </c>
       <c r="F51" s="17">
         <v>698.95628612911617</v>
       </c>
       <c r="G51" s="17">
         <v>988.37423335214885</v>
       </c>
       <c r="H51" s="17">
         <v>-695.8382129199241</v>
       </c>
       <c r="I51" s="17">
         <v>-235.26859392581616</v>
       </c>
       <c r="J51" s="17">
@@ -20436,52 +20580,55 @@
       </c>
       <c r="DU51" s="17">
         <v>617.09162895510576</v>
       </c>
       <c r="DV51" s="17">
         <v>-129.2853962500505</v>
       </c>
       <c r="DW51" s="17">
         <v>102.73389613465459</v>
       </c>
       <c r="DX51" s="17">
         <v>12.443897180385708</v>
       </c>
       <c r="DY51" s="17">
         <v>421.25562791605489</v>
       </c>
       <c r="DZ51" s="17">
         <v>228.80489970746439</v>
       </c>
       <c r="EA51" s="17">
         <v>-384.62565010852796</v>
       </c>
       <c r="EB51" s="17">
         <v>-464.68189913357435</v>
       </c>
-    </row>
-    <row r="52" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC51" s="17">
+        <v>1474.3250881795404</v>
+      </c>
+    </row>
+    <row r="52" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="10" t="s">
         <v>123</v>
       </c>
       <c r="C52" s="17">
         <v>823.9699999999998</v>
       </c>
       <c r="D52" s="17">
         <v>805.63999999999987</v>
       </c>
       <c r="E52" s="17">
         <v>84.247667160346111</v>
       </c>
       <c r="F52" s="17">
         <v>525.96819003686358</v>
       </c>
       <c r="G52" s="17">
         <v>502.32476691246916</v>
       </c>
       <c r="H52" s="17">
         <v>-690.44338724023532</v>
       </c>
       <c r="I52" s="17">
         <v>-179.26256682621164</v>
       </c>
       <c r="J52" s="17">
@@ -20831,52 +20978,55 @@
       </c>
       <c r="DU52" s="17">
         <v>-53.187091881104877</v>
       </c>
       <c r="DV52" s="17">
         <v>-116.6104954515766</v>
       </c>
       <c r="DW52" s="17">
         <v>-69.509071420882776</v>
       </c>
       <c r="DX52" s="17">
         <v>-23.624317010223621</v>
       </c>
       <c r="DY52" s="17">
         <v>525.30932430618532</v>
       </c>
       <c r="DZ52" s="17">
         <v>-223.53403305442416</v>
       </c>
       <c r="EA52" s="17">
         <v>-253.57461065495988</v>
       </c>
       <c r="EB52" s="17">
         <v>64.087566999873843</v>
       </c>
-    </row>
-    <row r="53" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC52" s="17">
+        <v>1329.5197370899625</v>
+      </c>
+    </row>
+    <row r="53" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="10" t="s">
         <v>124</v>
       </c>
       <c r="C53" s="17">
         <v>0</v>
       </c>
       <c r="D53" s="17">
         <v>0</v>
       </c>
       <c r="E53" s="17">
         <v>0</v>
       </c>
       <c r="F53" s="17">
         <v>0</v>
       </c>
       <c r="G53" s="17">
         <v>453.24677977999238</v>
       </c>
       <c r="H53" s="17">
         <v>3.1846187117392226</v>
       </c>
       <c r="I53" s="17">
         <v>10.379284014062629</v>
       </c>
       <c r="J53" s="17">
@@ -21226,52 +21376,55 @@
       </c>
       <c r="DU53" s="17">
         <v>671.52220922171864</v>
       </c>
       <c r="DV53" s="17">
         <v>-14.982094558073921</v>
       </c>
       <c r="DW53" s="17">
         <v>173.29121860763536</v>
       </c>
       <c r="DX53" s="17">
         <v>11.60264688821821</v>
       </c>
       <c r="DY53" s="17">
         <v>242.24598412288174</v>
       </c>
       <c r="DZ53" s="17">
         <v>498.92354505723341</v>
       </c>
       <c r="EA53" s="17">
         <v>105.24613179480568</v>
       </c>
       <c r="EB53" s="17">
         <v>17.803075704805821</v>
       </c>
-    </row>
-    <row r="54" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC53" s="17">
+        <v>145.55406612980588</v>
+      </c>
+    </row>
+    <row r="54" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="10" t="s">
         <v>125</v>
       </c>
       <c r="C54" s="17">
         <v>3.9999999999999258E-2</v>
       </c>
       <c r="D54" s="17">
         <v>-8.8817841970012523E-16</v>
       </c>
       <c r="E54" s="17">
         <v>140.66918127072387</v>
       </c>
       <c r="F54" s="17">
         <v>172.98809609225265</v>
       </c>
       <c r="G54" s="17">
         <v>32.802686659687254</v>
       </c>
       <c r="H54" s="17">
         <v>-8.5794443914280798</v>
       </c>
       <c r="I54" s="17">
         <v>-66.3853111136672</v>
       </c>
       <c r="J54" s="17">
@@ -21621,52 +21774,55 @@
       </c>
       <c r="DU54" s="17">
         <v>-1.2434883855079999</v>
       </c>
       <c r="DV54" s="17">
         <v>2.3071937596000107</v>
       </c>
       <c r="DW54" s="17">
         <v>-1.0482510520979937</v>
       </c>
       <c r="DX54" s="17">
         <v>24.465567302391118</v>
       </c>
       <c r="DY54" s="17">
         <v>-346.29968051301216</v>
       </c>
       <c r="DZ54" s="17">
         <v>-46.58461229534489</v>
       </c>
       <c r="EA54" s="17">
         <v>-236.29717124837376</v>
       </c>
       <c r="EB54" s="17">
         <v>-546.57254183825398</v>
       </c>
-    </row>
-    <row r="55" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC54" s="17">
+        <v>-0.74871504022800528</v>
+      </c>
+    </row>
+    <row r="55" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="18" t="s">
         <v>159</v>
       </c>
       <c r="C55" s="22">
         <v>-9.2800000000000047</v>
       </c>
       <c r="D55" s="22">
         <v>21.090000000000003</v>
       </c>
       <c r="E55" s="22">
         <v>-32.21</v>
       </c>
       <c r="F55" s="22">
         <v>34.209999999999994</v>
       </c>
       <c r="G55" s="22">
         <v>-33.970000000000006</v>
       </c>
       <c r="H55" s="22">
         <v>0</v>
       </c>
       <c r="I55" s="22">
         <v>112.49283775730983</v>
       </c>
       <c r="J55" s="22">
@@ -22016,52 +22172,55 @@
       </c>
       <c r="DU55" s="17">
         <v>16.446218490000003</v>
       </c>
       <c r="DV55" s="17">
         <v>3.5189696400000021</v>
       </c>
       <c r="DW55" s="17">
         <v>1.1669481700000017</v>
       </c>
       <c r="DX55" s="17">
         <v>49.008516650000011</v>
       </c>
       <c r="DY55" s="17">
         <v>12.56776245</v>
       </c>
       <c r="DZ55" s="17">
         <v>106.75051081000002</v>
       </c>
       <c r="EA55" s="17">
         <v>42.906746259999991</v>
       </c>
       <c r="EB55" s="17">
         <v>48.019715369999993</v>
       </c>
-    </row>
-    <row r="56" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC55" s="17">
+        <v>-85.502040010000016</v>
+      </c>
+    </row>
+    <row r="56" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="10" t="s">
         <v>123</v>
       </c>
       <c r="C56" s="22">
         <v>0</v>
       </c>
       <c r="D56" s="22">
         <v>0</v>
       </c>
       <c r="E56" s="22">
         <v>0</v>
       </c>
       <c r="F56" s="22">
         <v>0</v>
       </c>
       <c r="G56" s="22">
         <v>0</v>
       </c>
       <c r="H56" s="22">
         <v>0</v>
       </c>
       <c r="I56" s="22">
         <v>112.4975871630574</v>
       </c>
       <c r="J56" s="22">
@@ -22411,52 +22570,55 @@
       </c>
       <c r="DU56" s="17">
         <v>16.446219030000002</v>
       </c>
       <c r="DV56" s="17">
         <v>3.5240071400000019</v>
       </c>
       <c r="DW56" s="17">
         <v>1.1669481700000017</v>
       </c>
       <c r="DX56" s="17">
         <v>49.008516650000011</v>
       </c>
       <c r="DY56" s="17">
         <v>12.56776245</v>
       </c>
       <c r="DZ56" s="17">
         <v>106.75051081000002</v>
       </c>
       <c r="EA56" s="17">
         <v>42.906746259999991</v>
       </c>
       <c r="EB56" s="17">
         <v>48.019715369999993</v>
       </c>
-    </row>
-    <row r="57" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC56" s="17">
+        <v>-85.542559350000019</v>
+      </c>
+    </row>
+    <row r="57" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="10" t="s">
         <v>124</v>
       </c>
       <c r="C57" s="17">
         <v>0</v>
       </c>
       <c r="D57" s="17">
         <v>0</v>
       </c>
       <c r="E57" s="17">
         <v>0</v>
       </c>
       <c r="F57" s="17">
         <v>0</v>
       </c>
       <c r="G57" s="17">
         <v>0</v>
       </c>
       <c r="H57" s="17">
         <v>0</v>
       </c>
       <c r="I57" s="17">
         <v>0</v>
       </c>
       <c r="J57" s="17">
@@ -22806,52 +22968,55 @@
       </c>
       <c r="DU57" s="17">
         <v>0</v>
       </c>
       <c r="DV57" s="17">
         <v>0</v>
       </c>
       <c r="DW57" s="17">
         <v>0</v>
       </c>
       <c r="DX57" s="17">
         <v>0</v>
       </c>
       <c r="DY57" s="17">
         <v>0</v>
       </c>
       <c r="DZ57" s="17">
         <v>0</v>
       </c>
       <c r="EA57" s="17">
         <v>0</v>
       </c>
       <c r="EB57" s="17">
         <v>0</v>
       </c>
-    </row>
-    <row r="58" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="EC57" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="11" t="s">
         <v>125</v>
       </c>
       <c r="C58" s="23">
         <v>-9.2800000000000047</v>
       </c>
       <c r="D58" s="23">
         <v>21.090000000000003</v>
       </c>
       <c r="E58" s="23">
         <v>-32.21</v>
       </c>
       <c r="F58" s="23">
         <v>34.209999999999994</v>
       </c>
       <c r="G58" s="23">
         <v>-33.970000000000006</v>
       </c>
       <c r="H58" s="23">
         <v>0</v>
       </c>
       <c r="I58" s="23">
         <v>-4.7494057475679988E-3</v>
       </c>
       <c r="J58" s="23">
@@ -23201,277 +23366,370 @@
       </c>
       <c r="DU58" s="23">
         <v>-5.3999999999999144E-7</v>
       </c>
       <c r="DV58" s="23">
         <v>-5.0375000000000003E-3</v>
       </c>
       <c r="DW58" s="23">
         <v>0</v>
       </c>
       <c r="DX58" s="23">
         <v>0</v>
       </c>
       <c r="DY58" s="23">
         <v>0</v>
       </c>
       <c r="DZ58" s="23">
         <v>0</v>
       </c>
       <c r="EA58" s="23">
         <v>0</v>
       </c>
       <c r="EB58" s="23">
         <v>0</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="B61" s="24" t="s">
+      <c r="EC58" s="23">
+        <v>4.0519340000000001E-2</v>
+      </c>
+    </row>
+    <row r="60" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B60" s="24" t="s">
         <v>165</v>
       </c>
-      <c r="C61" s="6"/>
-[...6 lines deleted...]
-      <c r="B62" s="28" t="s">
+      <c r="C60" s="6"/>
+      <c r="D60" s="6"/>
+      <c r="E60" s="6"/>
+      <c r="F60" s="6"/>
+      <c r="G60" s="6"/>
+    </row>
+    <row r="61" spans="2:133" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B61" s="28" t="s">
         <v>114</v>
       </c>
-      <c r="C62" s="28"/>
-[...205 lines deleted...]
-      <c r="DI64" s="2"/>
+      <c r="C61" s="28"/>
+      <c r="D61" s="28"/>
+      <c r="E61" s="28"/>
+      <c r="F61" s="28"/>
+      <c r="G61" s="28"/>
+      <c r="H61" s="28"/>
+      <c r="I61" s="28"/>
+      <c r="J61" s="28"/>
+      <c r="K61" s="28"/>
+      <c r="L61" s="2"/>
+      <c r="M61" s="2"/>
+      <c r="N61" s="2"/>
+      <c r="O61" s="2"/>
+      <c r="P61" s="2"/>
+      <c r="Q61" s="2"/>
+      <c r="R61" s="2"/>
+      <c r="S61" s="2"/>
+      <c r="T61" s="2"/>
+      <c r="U61" s="2"/>
+      <c r="V61" s="2"/>
+      <c r="W61" s="2"/>
+      <c r="X61" s="2"/>
+      <c r="Y61" s="2"/>
+      <c r="Z61" s="2"/>
+      <c r="AA61" s="2"/>
+      <c r="AB61" s="2"/>
+      <c r="AC61" s="2"/>
+      <c r="AD61" s="2"/>
+      <c r="AE61" s="2"/>
+      <c r="AF61" s="2"/>
+      <c r="AG61" s="2"/>
+      <c r="AH61" s="2"/>
+      <c r="AI61" s="2"/>
+      <c r="AJ61" s="2"/>
+      <c r="AK61" s="2"/>
+      <c r="AL61" s="2"/>
+      <c r="AM61" s="2"/>
+      <c r="AN61" s="2"/>
+      <c r="AO61" s="2"/>
+      <c r="AP61" s="2"/>
+      <c r="AQ61" s="2"/>
+      <c r="AR61" s="2"/>
+      <c r="AS61" s="2"/>
+      <c r="AT61" s="2"/>
+      <c r="AU61" s="2"/>
+      <c r="AV61" s="2"/>
+      <c r="AW61" s="2"/>
+      <c r="AX61" s="2"/>
+      <c r="AY61" s="2"/>
+      <c r="AZ61" s="2"/>
+    </row>
+    <row r="62" spans="2:133" s="25" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L62" s="27"/>
+      <c r="M62" s="27"/>
+      <c r="N62" s="26"/>
+      <c r="O62" s="26"/>
+      <c r="P62" s="26"/>
+      <c r="Q62" s="26"/>
+      <c r="R62" s="26"/>
+      <c r="S62" s="26"/>
+      <c r="T62" s="26"/>
+      <c r="U62" s="26"/>
+      <c r="V62" s="26"/>
+      <c r="W62" s="26"/>
+      <c r="X62" s="26"/>
+      <c r="Y62" s="26"/>
+      <c r="Z62" s="26"/>
+      <c r="AA62" s="26"/>
+      <c r="AB62" s="26"/>
+      <c r="AC62" s="26"/>
+      <c r="AD62" s="26"/>
+      <c r="AE62" s="26"/>
+      <c r="AF62" s="26"/>
+      <c r="AG62" s="26"/>
+      <c r="AH62" s="26"/>
+      <c r="AI62" s="26"/>
+      <c r="AJ62" s="26"/>
+      <c r="AK62" s="26"/>
+      <c r="AL62" s="26"/>
+      <c r="AM62" s="26"/>
+      <c r="AN62" s="26"/>
+      <c r="AO62" s="26"/>
+      <c r="AP62" s="26"/>
+      <c r="AQ62" s="26"/>
+      <c r="AR62" s="26"/>
+      <c r="AS62" s="26"/>
+      <c r="AT62" s="26"/>
+      <c r="AU62" s="26"/>
+      <c r="AV62" s="26"/>
+      <c r="AW62" s="26"/>
+      <c r="AX62" s="26"/>
+      <c r="AY62" s="26"/>
+      <c r="AZ62" s="26"/>
+    </row>
+    <row r="63" spans="2:133" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B63" s="2"/>
+      <c r="C63" s="2"/>
+      <c r="D63" s="2"/>
+      <c r="E63" s="2"/>
+      <c r="F63" s="2"/>
+      <c r="G63" s="2"/>
+      <c r="H63" s="2"/>
+      <c r="I63" s="2"/>
+      <c r="J63" s="2"/>
+      <c r="K63" s="2"/>
+      <c r="L63" s="2"/>
+      <c r="M63" s="2"/>
+      <c r="N63" s="2"/>
+      <c r="O63" s="2"/>
+      <c r="P63" s="2"/>
+      <c r="Q63" s="2"/>
+      <c r="R63" s="2"/>
+      <c r="S63" s="2"/>
+      <c r="T63" s="2"/>
+      <c r="U63" s="2"/>
+      <c r="V63" s="2"/>
+      <c r="W63" s="2"/>
+      <c r="X63" s="2"/>
+      <c r="Y63" s="2"/>
+      <c r="Z63" s="2"/>
+      <c r="AA63" s="2"/>
+      <c r="AB63" s="2"/>
+      <c r="AC63" s="2"/>
+      <c r="AD63" s="2"/>
+      <c r="AE63" s="2"/>
+      <c r="AF63" s="2"/>
+      <c r="AG63" s="2"/>
+      <c r="AH63" s="2"/>
+      <c r="AI63" s="2"/>
+      <c r="AJ63" s="2"/>
+      <c r="AK63" s="2"/>
+      <c r="AL63" s="2"/>
+      <c r="AM63" s="2"/>
+      <c r="AN63" s="2"/>
+      <c r="AO63" s="2"/>
+      <c r="AP63" s="2"/>
+      <c r="AQ63" s="2"/>
+      <c r="AR63" s="2"/>
+      <c r="AS63" s="2"/>
+      <c r="AT63" s="2"/>
+      <c r="AU63" s="2"/>
+      <c r="AV63" s="2"/>
+      <c r="AW63" s="2"/>
+      <c r="AX63" s="2"/>
+      <c r="AY63" s="2"/>
+      <c r="AZ63" s="2"/>
+      <c r="BA63" s="2"/>
+      <c r="BB63" s="2"/>
+      <c r="BC63" s="2"/>
+      <c r="BD63" s="2"/>
+      <c r="BE63" s="2"/>
+      <c r="BF63" s="2"/>
+      <c r="BG63" s="2"/>
+      <c r="BH63" s="2"/>
+      <c r="BI63" s="2"/>
+      <c r="BJ63" s="2"/>
+      <c r="BK63" s="2"/>
+      <c r="BL63" s="2"/>
+      <c r="BM63" s="2"/>
+      <c r="BN63" s="2"/>
+      <c r="BO63" s="2"/>
+      <c r="BP63" s="2"/>
+      <c r="BQ63" s="2"/>
+      <c r="BR63" s="2"/>
+      <c r="BS63" s="2"/>
+      <c r="BT63" s="2"/>
+      <c r="BU63" s="2"/>
+      <c r="BV63" s="2"/>
+      <c r="BW63" s="2"/>
+      <c r="BX63" s="2"/>
+      <c r="BY63" s="2"/>
+      <c r="BZ63" s="2"/>
+      <c r="CA63" s="2"/>
+      <c r="CB63" s="2"/>
+      <c r="CC63" s="2"/>
+      <c r="CD63" s="2"/>
+      <c r="CE63" s="2"/>
+      <c r="CF63" s="2"/>
+      <c r="CG63" s="2"/>
+      <c r="CH63" s="2"/>
+      <c r="CI63" s="2"/>
+      <c r="CJ63" s="2"/>
+      <c r="CK63" s="2"/>
+      <c r="CL63" s="2"/>
+      <c r="CM63" s="2"/>
+      <c r="CN63" s="2"/>
+      <c r="CO63" s="2"/>
+      <c r="CP63" s="2"/>
+      <c r="CQ63" s="2"/>
+      <c r="CR63" s="2"/>
+      <c r="CS63" s="2"/>
+      <c r="CT63" s="2"/>
+      <c r="CU63" s="2"/>
+      <c r="CV63" s="2"/>
+      <c r="CW63" s="2"/>
+      <c r="CX63" s="2"/>
+      <c r="CY63" s="2"/>
+      <c r="CZ63" s="2"/>
+      <c r="DA63" s="2"/>
+      <c r="DB63" s="2"/>
+      <c r="DC63" s="2"/>
+      <c r="DD63" s="2"/>
+      <c r="DE63" s="2"/>
+      <c r="DF63" s="2"/>
+      <c r="DG63" s="2"/>
+      <c r="DH63" s="2"/>
+      <c r="DI63" s="2"/>
+    </row>
+    <row r="114" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C114" s="1"/>
+      <c r="D114" s="1"/>
+      <c r="E114" s="1"/>
+      <c r="F114" s="1"/>
+      <c r="G114" s="1"/>
+      <c r="H114" s="1"/>
+      <c r="I114" s="1"/>
+      <c r="J114" s="1"/>
+      <c r="K114" s="1"/>
+      <c r="L114" s="1"/>
+      <c r="M114" s="1"/>
+      <c r="N114" s="1"/>
+      <c r="O114" s="1"/>
+      <c r="P114" s="1"/>
+      <c r="Q114" s="1"/>
+      <c r="R114" s="1"/>
+      <c r="S114" s="1"/>
+      <c r="T114" s="1"/>
+      <c r="U114" s="1"/>
+      <c r="V114" s="1"/>
+      <c r="W114" s="1"/>
+      <c r="X114" s="1"/>
+      <c r="Y114" s="1"/>
+      <c r="Z114" s="1"/>
+      <c r="AA114" s="1"/>
+      <c r="AB114" s="1"/>
+      <c r="AC114" s="1"/>
+      <c r="AD114" s="1"/>
+      <c r="AE114" s="1"/>
+      <c r="AF114" s="1"/>
+      <c r="AG114" s="1"/>
+      <c r="AH114" s="1"/>
+      <c r="AI114" s="1"/>
+      <c r="AJ114" s="1"/>
+      <c r="AK114" s="1"/>
+      <c r="AL114" s="1"/>
+      <c r="AM114" s="1"/>
+      <c r="AN114" s="1"/>
+      <c r="AO114" s="1"/>
+      <c r="AP114" s="1"/>
+      <c r="AQ114" s="1"/>
+      <c r="AR114" s="1"/>
+      <c r="AS114" s="1"/>
+      <c r="AT114" s="1"/>
+      <c r="AU114" s="1"/>
+      <c r="AV114" s="1"/>
+      <c r="AW114" s="1"/>
+      <c r="AX114" s="1"/>
+      <c r="AY114" s="1"/>
+      <c r="AZ114" s="1"/>
+      <c r="BA114" s="1"/>
+      <c r="BB114" s="1"/>
+      <c r="BC114" s="1"/>
+      <c r="BD114" s="1"/>
+      <c r="BE114" s="1"/>
+      <c r="BF114" s="1"/>
+      <c r="BG114" s="1"/>
+      <c r="BH114" s="1"/>
+      <c r="BI114" s="1"/>
+      <c r="BJ114" s="1"/>
+      <c r="BK114" s="1"/>
+      <c r="BL114" s="1"/>
+      <c r="BM114" s="1"/>
+      <c r="BN114" s="1"/>
+      <c r="BO114" s="1"/>
+      <c r="BP114" s="1"/>
+      <c r="BQ114" s="1"/>
+      <c r="BR114" s="1"/>
+      <c r="BS114" s="1"/>
+      <c r="BT114" s="1"/>
+      <c r="BU114" s="1"/>
+      <c r="BV114" s="1"/>
+      <c r="BW114" s="1"/>
+      <c r="BX114" s="1"/>
+      <c r="BY114" s="1"/>
+      <c r="BZ114" s="1"/>
+      <c r="CA114" s="1"/>
+      <c r="CB114" s="1"/>
+      <c r="CC114" s="1"/>
+      <c r="CD114" s="1"/>
+      <c r="CE114" s="1"/>
+      <c r="CF114" s="1"/>
+      <c r="CG114" s="1"/>
+      <c r="CH114" s="1"/>
+      <c r="CI114" s="1"/>
+      <c r="CJ114" s="1"/>
+      <c r="CK114" s="1"/>
+      <c r="CL114" s="1"/>
+      <c r="CM114" s="1"/>
+      <c r="DF114" s="1"/>
+      <c r="DG114" s="1"/>
+      <c r="DH114" s="1"/>
+      <c r="DI114" s="1"/>
     </row>
     <row r="115" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C115" s="1"/>
       <c r="D115" s="1"/>
       <c r="E115" s="1"/>
       <c r="F115" s="1"/>
       <c r="G115" s="1"/>
       <c r="H115" s="1"/>
       <c r="I115" s="1"/>
       <c r="J115" s="1"/>
       <c r="K115" s="1"/>
       <c r="L115" s="1"/>
       <c r="M115" s="1"/>
       <c r="N115" s="1"/>
       <c r="O115" s="1"/>
       <c r="P115" s="1"/>
       <c r="Q115" s="1"/>
       <c r="R115" s="1"/>
       <c r="S115" s="1"/>
       <c r="T115" s="1"/>
       <c r="U115" s="1"/>
       <c r="V115" s="1"/>
       <c r="W115" s="1"/>
       <c r="X115" s="1"/>
       <c r="Y115" s="1"/>
@@ -27991,142 +28249,50 @@
       <c r="BV162" s="1"/>
       <c r="BW162" s="1"/>
       <c r="BX162" s="1"/>
       <c r="BY162" s="1"/>
       <c r="BZ162" s="1"/>
       <c r="CA162" s="1"/>
       <c r="CB162" s="1"/>
       <c r="CC162" s="1"/>
       <c r="CD162" s="1"/>
       <c r="CE162" s="1"/>
       <c r="CF162" s="1"/>
       <c r="CG162" s="1"/>
       <c r="CH162" s="1"/>
       <c r="CI162" s="1"/>
       <c r="CJ162" s="1"/>
       <c r="CK162" s="1"/>
       <c r="CL162" s="1"/>
       <c r="CM162" s="1"/>
       <c r="DF162" s="1"/>
       <c r="DG162" s="1"/>
       <c r="DH162" s="1"/>
       <c r="DI162" s="1"/>
     </row>
     <row r="163" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C163" s="1"/>
-      <c r="D163" s="1"/>
-[...90 lines deleted...]
-      <c r="DI163" s="1"/>
     </row>
     <row r="164" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C164" s="1"/>
     </row>
     <row r="165" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C165" s="1"/>
     </row>
     <row r="166" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C166" s="1"/>
     </row>
     <row r="167" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C167" s="1"/>
     </row>
     <row r="168" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C168" s="1"/>
     </row>
     <row r="169" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C169" s="1"/>
     </row>
     <row r="170" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C170" s="1"/>
     </row>
     <row r="171" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C171" s="1"/>
     </row>
@@ -28723,56 +28889,53 @@
     </row>
     <row r="369" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C369" s="1"/>
     </row>
     <row r="370" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C370" s="1"/>
     </row>
     <row r="371" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C371" s="1"/>
     </row>
     <row r="372" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C372" s="1"/>
     </row>
     <row r="373" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C373" s="1"/>
     </row>
     <row r="374" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C374" s="1"/>
     </row>
     <row r="375" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C375" s="1"/>
     </row>
     <row r="376" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C376" s="1"/>
     </row>
-    <row r="377" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="B62:K62"/>
+    <mergeCell ref="B61:K61"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">