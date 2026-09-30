--- v3 (2026-07-27)
+++ v4 (2026-09-30)
@@ -2,71 +2,71 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2026Q1_web\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2026Q2_web\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5E919B32-28E6-4600-B579-028AED8DCCF4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F3CEA101-E31D-4D35-A48C-33C09976C58C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="256" uniqueCount="179">
   <si>
     <t>Izravna ulaganja</t>
   </si>
   <si>
     <t>Portfeljna ulaganja</t>
   </si>
   <si>
     <t>2000.</t>
   </si>
   <si>
     <t>2001.</t>
   </si>
   <si>
     <t>2002.</t>
   </si>
   <si>
     <t>2003.</t>
   </si>
   <si>
     <t>2004.</t>
   </si>
   <si>
     <t>2005.</t>
   </si>
   <si>
@@ -1260,50 +1260,80 @@
   </si>
   <si>
     <t>2024.</t>
   </si>
   <si>
     <t>4. tr. 24.</t>
   </si>
   <si>
     <t>1. tr. 25.</t>
   </si>
   <si>
     <t>2. tr. 25.</t>
   </si>
   <si>
     <t>3. tr. 25.</t>
   </si>
   <si>
     <t>2025.</t>
   </si>
   <si>
     <t>4. tr. 25.</t>
   </si>
   <si>
     <t>1. tr. 26.</t>
   </si>
+  <si>
+    <t>*</t>
+  </si>
+  <si>
+    <r>
+      <t>*</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Revidirani podaci.</t>
+    </r>
+  </si>
+  <si>
+    <t>2. tr. 26.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="10">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _k_n_-;\-* #,##0.00\ _k_n_-;_-* &quot;-&quot;??\ _k_n_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="#\ ##0"/>
     <numFmt numFmtId="167" formatCode="#,###,##0.0;\-#,###,##0.0"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0\ _F_B_-;\-* #,##0\ _F_B_-;_-* &quot;-&quot;\ _F_B_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00\ _F_B_-;\-* #,##0.00\ _F_B_-;_-* &quot;-&quot;??\ _F_B_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0\ &quot;FB&quot;_-;\-* #,##0\ &quot;FB&quot;_-;_-* &quot;-&quot;\ &quot;FB&quot;_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00\ &quot;FB&quot;_-;\-* #,##0.00\ &quot;FB&quot;_-;_-* &quot;-&quot;??\ &quot;FB&quot;_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="#,##0.0_i"/>
     <numFmt numFmtId="173" formatCode="yyyy\."/>
   </numFmts>
   <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
@@ -2116,104 +2146,130 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B2:EC376"/>
+  <dimension ref="B2:ED377"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.6640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="10.7109375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.6640625" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="30" max="16384" width="10.6640625" style="2"/>
+    <col min="1" max="1" width="3.7109375" style="2" customWidth="1"/>
+    <col min="2" max="2" width="65.7109375" style="2" customWidth="1"/>
+    <col min="3" max="28" width="10.7109375" style="2"/>
+    <col min="29" max="29" width="15.7109375" style="2" customWidth="1"/>
+    <col min="30" max="16384" width="10.7109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B2" s="5" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="3" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="15" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="4" spans="2:133" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:134" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="3"/>
     </row>
-    <row r="5" spans="2:133" s="14" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:134" s="14" customFormat="1" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="12"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
-      <c r="P5" s="7"/>
-[...11 lines deleted...]
-      <c r="AB5" s="8"/>
+      <c r="P5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="Q5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="R5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="S5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="T5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="U5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="V5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="W5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="X5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="Y5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="Z5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="AA5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="AB5" s="7" t="s">
+        <v>176</v>
+      </c>
       <c r="AC5" s="12"/>
       <c r="AD5" s="12"/>
       <c r="AE5" s="12"/>
       <c r="AF5" s="12"/>
       <c r="AG5" s="7"/>
       <c r="AH5" s="7"/>
       <c r="AI5" s="7"/>
       <c r="AJ5" s="7"/>
       <c r="AK5" s="7"/>
       <c r="AL5" s="7"/>
       <c r="AM5" s="7"/>
       <c r="AN5" s="7"/>
       <c r="AO5" s="7"/>
       <c r="AP5" s="7"/>
       <c r="AQ5" s="7"/>
       <c r="AR5" s="7"/>
       <c r="AS5" s="7"/>
       <c r="AT5" s="7"/>
       <c r="AU5" s="7"/>
       <c r="AV5" s="7"/>
       <c r="AW5" s="7"/>
       <c r="AX5" s="7"/>
       <c r="AY5" s="7"/>
       <c r="AZ5" s="7"/>
       <c r="BA5" s="7"/>
@@ -2222,107 +2278,214 @@
       <c r="BD5" s="7"/>
       <c r="BE5" s="7"/>
       <c r="BF5" s="7"/>
       <c r="BG5" s="7"/>
       <c r="BH5" s="7"/>
       <c r="BI5" s="7"/>
       <c r="BJ5" s="7"/>
       <c r="BK5" s="7"/>
       <c r="BL5" s="7"/>
       <c r="BM5" s="7"/>
       <c r="BN5" s="7"/>
       <c r="BO5" s="7"/>
       <c r="BP5" s="7"/>
       <c r="BQ5" s="7"/>
       <c r="BR5" s="7"/>
       <c r="BS5" s="7"/>
       <c r="BT5" s="7"/>
       <c r="BU5" s="7"/>
       <c r="BV5" s="7"/>
       <c r="BW5" s="7"/>
       <c r="BX5" s="7"/>
       <c r="BY5" s="7"/>
       <c r="BZ5" s="7"/>
       <c r="CA5" s="7"/>
       <c r="CB5" s="7"/>
-      <c r="CC5" s="7"/>
-[...50 lines deleted...]
-      <c r="EB5" s="8"/>
+      <c r="CC5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="CD5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="CE5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="CF5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="CG5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="CH5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="CI5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="CJ5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="CK5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="CL5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="CM5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="CN5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="CO5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="CP5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="CQ5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="CR5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="CS5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="CT5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="CU5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="CV5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="CW5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="CX5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="CY5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="CZ5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="DA5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="DB5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="DC5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="DD5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="DE5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="DF5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="DG5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="DH5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="DI5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="DJ5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="DK5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="DL5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="DM5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="DN5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="DO5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="DP5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="DQ5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="DR5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="DS5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="DT5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="DU5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="DV5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="DW5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="DX5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="DY5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="DZ5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="EA5" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="EB5" s="7" t="s">
+        <v>176</v>
+      </c>
       <c r="EC5" s="8" t="s">
         <v>109</v>
       </c>
-    </row>
-    <row r="6" spans="2:133" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="ED5" s="8" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="6" spans="2:134" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="4"/>
       <c r="C6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>6</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>9</v>
       </c>
@@ -2673,1644 +2836,1659 @@
       </c>
       <c r="DV6" s="4" t="s">
         <v>166</v>
       </c>
       <c r="DW6" s="4" t="s">
         <v>167</v>
       </c>
       <c r="DX6" s="4" t="s">
         <v>169</v>
       </c>
       <c r="DY6" s="4" t="s">
         <v>170</v>
       </c>
       <c r="DZ6" s="4" t="s">
         <v>171</v>
       </c>
       <c r="EA6" s="4" t="s">
         <v>172</v>
       </c>
       <c r="EB6" s="4" t="s">
         <v>174</v>
       </c>
       <c r="EC6" s="4" t="s">
         <v>175</v>
       </c>
-    </row>
-    <row r="7" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="ED6" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="7" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="17">
-        <v>-1022.3558272999999</v>
+        <v>-1022.3558272999996</v>
       </c>
       <c r="D7" s="17">
-        <v>-995.42885961015054</v>
+        <v>-995.42885961015043</v>
       </c>
       <c r="E7" s="17">
-        <v>-430.25192030462455</v>
+        <v>-430.25192030462404</v>
       </c>
       <c r="F7" s="17">
         <v>-1494.5896087177466</v>
       </c>
       <c r="G7" s="17">
-        <v>-748.02479046163489</v>
+        <v>-748.02479046163285</v>
       </c>
       <c r="H7" s="17">
-        <v>-1276.3838850194331</v>
+        <v>-1276.383885019432</v>
       </c>
       <c r="I7" s="17">
-        <v>-2281.4769244020254</v>
+        <v>-2281.4769244020176</v>
       </c>
       <c r="J7" s="17">
-        <v>-3142.7104975133425</v>
+        <v>-3142.7104975133366</v>
       </c>
       <c r="K7" s="17">
-        <v>-2638.2229924817025</v>
+        <v>-2638.2229924817038</v>
       </c>
       <c r="L7" s="17">
-        <v>-1275.6423687079553</v>
+        <v>-1275.6423687079571</v>
       </c>
       <c r="M7" s="17">
-        <v>-810.06922322741286</v>
+        <v>-810.06922322741275</v>
       </c>
       <c r="N7" s="17">
-        <v>-947.08188213160804</v>
+        <v>-947.08188213160679</v>
       </c>
       <c r="O7" s="17">
-        <v>-1047.7208483687123</v>
+        <v>-1047.7234983687117</v>
       </c>
       <c r="P7" s="17">
-        <v>-734.91644524288529</v>
+        <v>-525.62264944288336</v>
       </c>
       <c r="Q7" s="17">
-        <v>-664.17123046906715</v>
+        <v>-557.01250686906906</v>
       </c>
       <c r="R7" s="17">
-        <v>-554.70566674273846</v>
+        <v>-493.34851644274215</v>
       </c>
       <c r="S7" s="17">
-        <v>-2024.9761635765049</v>
+        <v>-2082.5165411765101</v>
       </c>
       <c r="T7" s="17">
-        <v>-1105.5918221462287</v>
+        <v>-1167.0085321462275</v>
       </c>
       <c r="U7" s="17">
-        <v>-1112.6809676136904</v>
+        <v>-1310.8451408136866</v>
       </c>
       <c r="V7" s="17">
-        <v>-3575.3406492592276</v>
+        <v>-3700.4641262592272</v>
       </c>
       <c r="W7" s="17">
-        <v>-1150.8408129851111</v>
+        <v>-1299.72370918511</v>
       </c>
       <c r="X7" s="17">
-        <v>-3638.2188174800176</v>
+        <v>-3871.4141582800175</v>
       </c>
       <c r="Y7" s="17">
-        <v>-4089.787207007259</v>
+        <v>-4292.4413916072508</v>
       </c>
       <c r="Z7" s="17">
-        <v>-1878.3152631772405</v>
+        <v>-2345.7074135772405</v>
       </c>
       <c r="AA7" s="17">
-        <v>-1599.3380400819353</v>
+        <v>-1664.7273259819358</v>
       </c>
       <c r="AB7" s="17">
-        <v>-2993.7382288063709</v>
+        <v>-3556.2893147063724</v>
       </c>
       <c r="AC7" s="17">
-        <v>-430.60755569999992</v>
+        <v>-430.60755569999986</v>
       </c>
       <c r="AD7" s="17">
-        <v>-357.93492829999985</v>
+        <v>-357.9349282999998</v>
       </c>
       <c r="AE7" s="17">
         <v>-126.8608054000001</v>
       </c>
       <c r="AF7" s="17">
-        <v>-106.95253789999997</v>
+        <v>-106.95253789999992</v>
       </c>
       <c r="AG7" s="17">
-        <v>-111.9962830525379</v>
+        <v>-111.99628305253792</v>
       </c>
       <c r="AH7" s="17">
-        <v>-208.33065605253756</v>
+        <v>-208.33065605253748</v>
       </c>
       <c r="AI7" s="17">
         <v>61.555507647462761</v>
       </c>
       <c r="AJ7" s="17">
         <v>-736.65742815253782</v>
       </c>
       <c r="AK7" s="17">
         <v>-240.09604541883738</v>
       </c>
       <c r="AL7" s="17">
-        <v>119.30458338116267</v>
+        <v>119.30458338116318</v>
       </c>
       <c r="AM7" s="17">
-        <v>-47.545326418837803</v>
+        <v>-47.545326418837789</v>
       </c>
       <c r="AN7" s="17">
-        <v>-261.91513184811203</v>
+        <v>-261.91513184811208</v>
       </c>
       <c r="AO7" s="17">
-        <v>-199.97393510443658</v>
+        <v>-199.97393510443655</v>
       </c>
       <c r="AP7" s="17">
         <v>-551.14432470443717</v>
       </c>
       <c r="AQ7" s="17">
-        <v>-111.27953030443764</v>
+        <v>-111.27953030443761</v>
       </c>
       <c r="AR7" s="17">
-        <v>-632.19181860443518</v>
+        <v>-632.1918186044353</v>
       </c>
       <c r="AS7" s="17">
-        <v>-235.4964270192215</v>
+        <v>-235.49642701922178</v>
       </c>
       <c r="AT7" s="17">
-        <v>-221.84075729943046</v>
+        <v>-221.84075729943035</v>
       </c>
       <c r="AU7" s="17">
-        <v>-158.66636488781799</v>
+        <v>-158.66636488781813</v>
       </c>
       <c r="AV7" s="17">
-        <v>-132.02124125516494</v>
+        <v>-132.02124125516247</v>
       </c>
       <c r="AW7" s="17">
-        <v>-204.41705277993947</v>
+        <v>-204.41705277993879</v>
       </c>
       <c r="AX7" s="17">
-        <v>-599.04780059823304</v>
+        <v>-599.04780059823315</v>
       </c>
       <c r="AY7" s="17">
-        <v>-310.33367829823675</v>
+        <v>-310.33367829823652</v>
       </c>
       <c r="AZ7" s="17">
-        <v>-162.58535334302388</v>
+        <v>-162.58535334302357</v>
       </c>
       <c r="BA7" s="17">
-        <v>-277.36813270050305</v>
+        <v>-277.36813270050322</v>
       </c>
       <c r="BB7" s="17">
-        <v>-704.39355280050836</v>
+        <v>-704.39355280050415</v>
       </c>
       <c r="BC7" s="17">
-        <v>-300.05376340050429</v>
+        <v>-300.05376340050475</v>
       </c>
       <c r="BD7" s="17">
-        <v>-999.6614755005096</v>
+        <v>-999.6614755005055</v>
       </c>
       <c r="BE7" s="17">
-        <v>-1307.8495828752998</v>
+        <v>-1307.8495828752948</v>
       </c>
       <c r="BF7" s="17">
-        <v>-815.71266207529163</v>
+        <v>-815.71266207529118</v>
       </c>
       <c r="BG7" s="17">
-        <v>-528.72727264969717</v>
+        <v>-528.7272726496966</v>
       </c>
       <c r="BH7" s="17">
-        <v>-490.42097991305377</v>
+        <v>-490.42097991305411</v>
       </c>
       <c r="BI7" s="17">
-        <v>-854.66390893007019</v>
+        <v>-854.66390893007008</v>
       </c>
       <c r="BJ7" s="17">
-        <v>-696.86887602604338</v>
+        <v>-696.86887602604384</v>
       </c>
       <c r="BK7" s="17">
-        <v>-217.5188347652786</v>
+        <v>-217.51883476527917</v>
       </c>
       <c r="BL7" s="17">
         <v>-869.17137276031031</v>
       </c>
       <c r="BM7" s="17">
-        <v>-171.12662206258716</v>
+        <v>-171.12662206258699</v>
       </c>
       <c r="BN7" s="17">
-        <v>-610.72800454063577</v>
+        <v>-610.72800454063656</v>
       </c>
       <c r="BO7" s="17">
-        <v>-168.85923865078814</v>
+        <v>-168.85923865078769</v>
       </c>
       <c r="BP7" s="17">
-        <v>-324.92850345394424</v>
+        <v>-324.92850345394578</v>
       </c>
       <c r="BQ7" s="17">
         <v>-635.33208485435102</v>
       </c>
       <c r="BR7" s="17">
-        <v>46.317272595646273</v>
+        <v>46.317272595646671</v>
       </c>
       <c r="BS7" s="17">
-        <v>-347.669041034354</v>
+        <v>-347.66904103435536</v>
       </c>
       <c r="BT7" s="17">
-        <v>126.61463006564588</v>
+        <v>126.61463006564691</v>
       </c>
       <c r="BU7" s="17">
-        <v>-143.62262927540053</v>
+        <v>-143.62262927540067</v>
       </c>
       <c r="BV7" s="17">
-        <v>-153.35688575539851</v>
+        <v>-153.35688575539928</v>
       </c>
       <c r="BW7" s="17">
-        <v>-528.71257794540452</v>
+        <v>-528.71257794540372</v>
       </c>
       <c r="BX7" s="17">
-        <v>-121.38978915540454</v>
+        <v>-121.38978915540319</v>
       </c>
       <c r="BY7" s="17">
-        <v>-270.73789917967792</v>
+        <v>-270.74054917967834</v>
       </c>
       <c r="BZ7" s="17">
-        <v>-144.70144443967774</v>
+        <v>-144.70144443967814</v>
       </c>
       <c r="CA7" s="17">
-        <v>-259.83334722967788</v>
+        <v>-259.83334722967794</v>
       </c>
       <c r="CB7" s="17">
-        <v>-372.44815751967877</v>
+        <v>-372.44815751967747</v>
       </c>
       <c r="CC7" s="17">
-        <v>-571.52226043322196</v>
+        <v>-510.87973413322106</v>
       </c>
       <c r="CD7" s="17">
-        <v>46.401938236779301</v>
+        <v>107.04446453677916</v>
       </c>
       <c r="CE7" s="17">
-        <v>-0.81832657322092928</v>
+        <v>43.187360026778251</v>
       </c>
       <c r="CF7" s="17">
-        <v>-208.9777964732217</v>
+        <v>-164.97473987321979</v>
       </c>
       <c r="CG7" s="17">
-        <v>-185.19037949726729</v>
+        <v>-149.71577109726712</v>
       </c>
       <c r="CH7" s="17">
-        <v>-311.42930949726542</v>
+        <v>-275.95470109726989</v>
       </c>
       <c r="CI7" s="17">
-        <v>-277.38316469726675</v>
+        <v>-259.27841129726647</v>
       </c>
       <c r="CJ7" s="17">
-        <v>109.83162322273222</v>
+        <v>127.93637662273437</v>
       </c>
       <c r="CK7" s="17">
-        <v>-273.360789065684</v>
+        <v>-239.90172576568585</v>
       </c>
       <c r="CL7" s="17">
-        <v>-20.251220585687207</v>
+        <v>4.0620328143139091</v>
       </c>
       <c r="CM7" s="17">
-        <v>66.044243624312685</v>
+        <v>71.367310424313331</v>
       </c>
       <c r="CN7" s="17">
-        <v>-327.13790071567996</v>
+        <v>-328.87613391568357</v>
       </c>
       <c r="CO7" s="17">
-        <v>-415.61355709412715</v>
+        <v>-421.85046239412662</v>
       </c>
       <c r="CP7" s="17">
-        <v>-364.56618198412878</v>
+        <v>-370.80308728412791</v>
       </c>
       <c r="CQ7" s="17">
-        <v>-792.46347707412667</v>
+        <v>-814.99676057412807</v>
       </c>
       <c r="CR7" s="17">
-        <v>-452.33294742412238</v>
+        <v>-474.86623092412742</v>
       </c>
       <c r="CS7" s="17">
-        <v>-142.85972297405834</v>
+        <v>-147.34114777405739</v>
       </c>
       <c r="CT7" s="17">
-        <v>-89.002526034056061</v>
+        <v>-93.481250834055871</v>
       </c>
       <c r="CU7" s="17">
-        <v>-332.77878470405756</v>
+        <v>-359.00975490405733</v>
       </c>
       <c r="CV7" s="17">
-        <v>-540.95078843405668</v>
+        <v>-567.17637863405685</v>
       </c>
       <c r="CW7" s="17">
-        <v>-436.56985986092172</v>
+        <v>-470.89436846092161</v>
       </c>
       <c r="CX7" s="17">
-        <v>-452.46819153092406</v>
+        <v>-486.81778013092276</v>
       </c>
       <c r="CY7" s="17">
-        <v>-64.44965062092399</v>
+        <v>-129.19610362092254</v>
       </c>
       <c r="CZ7" s="17">
-        <v>-159.19326560092074</v>
+        <v>-223.93688860091964</v>
       </c>
       <c r="DA7" s="17">
-        <v>-555.04725118301997</v>
+        <v>-567.89940098301929</v>
       </c>
       <c r="DB7" s="17">
-        <v>-2350.8834083122852</v>
+        <v>-2367.1714081122855</v>
       </c>
       <c r="DC7" s="17">
-        <v>-573.67044623951085</v>
+        <v>-622.27350993951131</v>
       </c>
       <c r="DD7" s="17">
-        <v>-95.739543524411602</v>
+        <v>-143.11980722441106</v>
       </c>
       <c r="DE7" s="17">
-        <v>-436.92085010599789</v>
+        <v>-459.01191830599788</v>
       </c>
       <c r="DF7" s="17">
-        <v>-248.40512465118752</v>
+        <v>-270.4614828511871</v>
       </c>
       <c r="DG7" s="17">
-        <v>-371.31000775630213</v>
+        <v>-423.34858265630248</v>
       </c>
       <c r="DH7" s="17">
-        <v>-94.204830471623552</v>
+        <v>-146.90172537162258</v>
       </c>
       <c r="DI7" s="17">
-        <v>-687.92021581892323</v>
+        <v>-721.08615351892411</v>
       </c>
       <c r="DJ7" s="17">
-        <v>-499.54569069235436</v>
+        <v>-532.70958839235368</v>
       </c>
       <c r="DK7" s="17">
-        <v>-1496.3915188762246</v>
+        <v>-1578.9013315762218</v>
       </c>
       <c r="DL7" s="17">
-        <v>-954.36139209251553</v>
+        <v>-1038.7170847925181</v>
       </c>
       <c r="DM7" s="17">
-        <v>-1102.7188786070044</v>
+        <v>-1121.8466163070041</v>
       </c>
       <c r="DN7" s="17">
-        <v>-653.04726542170454</v>
+        <v>-671.02278312170154</v>
       </c>
       <c r="DO7" s="17">
-        <v>-1097.5367304971371</v>
+        <v>-1185.6354150971351</v>
       </c>
       <c r="DP7" s="17">
-        <v>-1236.4843324814128</v>
+        <v>-1313.9365770814102</v>
       </c>
       <c r="DQ7" s="17">
-        <v>-945.66857681377621</v>
+        <v>-1016.520436913777</v>
       </c>
       <c r="DR7" s="17">
-        <v>-153.41140917456312</v>
+        <v>-224.62627927456327</v>
       </c>
       <c r="DS7" s="17">
-        <v>-1053.8231452994114</v>
+        <v>-1197.3025253994113</v>
       </c>
       <c r="DT7" s="17">
-        <v>274.58786811051016</v>
+        <v>92.741828010510943</v>
       </c>
       <c r="DU7" s="17">
-        <v>-654.5717970581577</v>
+        <v>-581.97486315815945</v>
       </c>
       <c r="DV7" s="17">
-        <v>-206.64140114166969</v>
+        <v>-211.57567724167063</v>
       </c>
       <c r="DW7" s="17">
-        <v>-626.71776539400457</v>
+        <v>-704.10723469400398</v>
       </c>
       <c r="DX7" s="17">
-        <v>-111.40707648810326</v>
+        <v>-167.06955088810184</v>
       </c>
       <c r="DY7" s="17">
-        <v>-659.73402803679619</v>
+        <v>-758.62771843679457</v>
       </c>
       <c r="DZ7" s="17">
-        <v>-372.77420104148212</v>
+        <v>-460.65594574148201</v>
       </c>
       <c r="EA7" s="17">
-        <v>-1747.0730687118355</v>
+        <v>-1959.9392469118368</v>
       </c>
       <c r="EB7" s="17">
-        <v>-214.15693101625652</v>
+        <v>-377.06640361625875</v>
       </c>
       <c r="EC7" s="17">
-        <v>-354.07747437774458</v>
-[...2 lines deleted...]
-    <row r="8" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-458.20132474342148</v>
+      </c>
+      <c r="ED7" s="17">
+        <v>-249.22771033996327</v>
+      </c>
+    </row>
+    <row r="8" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="18" t="s">
         <v>126</v>
       </c>
       <c r="C8" s="17">
-        <v>55.009090399999998</v>
+        <v>55.009090400000005</v>
       </c>
       <c r="D8" s="17">
         <v>163.48118618911457</v>
       </c>
       <c r="E8" s="17">
-        <v>627.62593922263477</v>
+        <v>627.62593922263488</v>
       </c>
       <c r="F8" s="17">
         <v>132.19498622089162</v>
       </c>
       <c r="G8" s="17">
         <v>345.10590461508764</v>
       </c>
       <c r="H8" s="17">
         <v>210.67648713981171</v>
       </c>
       <c r="I8" s="17">
-        <v>252.85742441035401</v>
+        <v>252.85742441035404</v>
       </c>
       <c r="J8" s="17">
         <v>302.09496857289162</v>
       </c>
       <c r="K8" s="17">
-        <v>1051.9682572489521</v>
+        <v>1051.9682572489523</v>
       </c>
       <c r="L8" s="17">
         <v>906.91644726119648</v>
       </c>
       <c r="M8" s="17">
-        <v>343.62004522498114</v>
+        <v>343.62004522498148</v>
       </c>
       <c r="N8" s="17">
-        <v>-37.684847104864758</v>
+        <v>-37.68484710486463</v>
       </c>
       <c r="O8" s="17">
-        <v>-46.171462993421642</v>
+        <v>-46.171462993421585</v>
       </c>
       <c r="P8" s="17">
         <v>-12.405134410869778</v>
       </c>
       <c r="Q8" s="17">
-        <v>1652.7269173818131</v>
+        <v>1652.7269173818127</v>
       </c>
       <c r="R8" s="17">
-        <v>-95.547792714957836</v>
+        <v>-95.54779271495903</v>
       </c>
       <c r="S8" s="17">
-        <v>-615.9216752784821</v>
+        <v>-615.92167527848198</v>
       </c>
       <c r="T8" s="17">
         <v>474.56724465749551</v>
       </c>
       <c r="U8" s="17">
-        <v>263.18808951538631</v>
+        <v>263.18808951538648</v>
       </c>
       <c r="V8" s="17">
-        <v>73.872596840444857</v>
+        <v>73.872596840444942</v>
       </c>
       <c r="W8" s="17">
-        <v>318.65403772283122</v>
+        <v>318.62469772283117</v>
       </c>
       <c r="X8" s="17">
-        <v>826.26906824974287</v>
+        <v>826.26965824974229</v>
       </c>
       <c r="Y8" s="17">
-        <v>-383.87880926453721</v>
+        <v>-384.83162566453723</v>
       </c>
       <c r="Z8" s="17">
-        <v>1379.1385457808647</v>
+        <v>1379.0348945808646</v>
       </c>
       <c r="AA8" s="17">
-        <v>2582.9253384343938</v>
+        <v>2577.5255584343945</v>
       </c>
       <c r="AB8" s="17">
-        <v>-363.71760947852636</v>
+        <v>-355.33073547852644</v>
       </c>
       <c r="AC8" s="17">
-        <v>-6.6049432000000028</v>
+        <v>-6.6049431999999992</v>
       </c>
       <c r="AD8" s="17">
-        <v>0.20104720000000098</v>
+        <v>0.20104720000000054</v>
       </c>
       <c r="AE8" s="17">
         <v>30.466145000000001</v>
       </c>
       <c r="AF8" s="17">
-        <v>30.946841399999997</v>
+        <v>30.946841400000004</v>
       </c>
       <c r="AG8" s="17">
         <v>10.975533572278525</v>
       </c>
       <c r="AH8" s="17">
         <v>23.681500872278633</v>
       </c>
       <c r="AI8" s="17">
         <v>99.010493472278895</v>
       </c>
       <c r="AJ8" s="17">
         <v>29.813658272278531</v>
       </c>
       <c r="AK8" s="17">
         <v>18.140284280658658</v>
       </c>
       <c r="AL8" s="17">
-        <v>513.73456568065887</v>
+        <v>513.73456568065899</v>
       </c>
       <c r="AM8" s="17">
-        <v>69.452674280658442</v>
+        <v>69.452674280658456</v>
       </c>
       <c r="AN8" s="17">
-        <v>26.298414980658833</v>
+        <v>26.29841498065883</v>
       </c>
       <c r="AO8" s="17">
         <v>37.675841405222997</v>
       </c>
       <c r="AP8" s="17">
         <v>33.700822705222869</v>
       </c>
       <c r="AQ8" s="17">
-        <v>20.645615505222892</v>
+        <v>20.645615505222889</v>
       </c>
       <c r="AR8" s="17">
         <v>40.172706605222857</v>
       </c>
       <c r="AS8" s="17">
         <v>58.194009953771882</v>
       </c>
       <c r="AT8" s="17">
-        <v>39.398171753771891</v>
+        <v>39.398171753771898</v>
       </c>
       <c r="AU8" s="17">
-        <v>181.4226840537718</v>
+        <v>181.42268405377183</v>
       </c>
       <c r="AV8" s="17">
         <v>66.091038853772062</v>
       </c>
       <c r="AW8" s="17">
         <v>66.615472059953035</v>
       </c>
       <c r="AX8" s="17">
         <v>90.588011759952863</v>
       </c>
       <c r="AY8" s="17">
-        <v>-6.8651202400471405</v>
+        <v>-6.8651202400471441</v>
       </c>
       <c r="AZ8" s="17">
         <v>60.338123559952955</v>
       </c>
       <c r="BA8" s="17">
-        <v>56.100714002588958</v>
+        <v>56.100714002588994</v>
       </c>
       <c r="BB8" s="17">
-        <v>43.054818502587942</v>
+        <v>43.054818502587928</v>
       </c>
       <c r="BC8" s="17">
         <v>85.624927402589066</v>
       </c>
       <c r="BD8" s="17">
         <v>68.076964502588055</v>
       </c>
       <c r="BE8" s="17">
-        <v>126.73416256822291</v>
+        <v>126.73416256822294</v>
       </c>
       <c r="BF8" s="17">
         <v>67.320326568222825</v>
       </c>
       <c r="BG8" s="17">
-        <v>35.917346168222892</v>
+        <v>35.917346168222835</v>
       </c>
       <c r="BH8" s="17">
-        <v>72.123133268223029</v>
+        <v>72.123133268223</v>
       </c>
       <c r="BI8" s="17">
-        <v>-104.97805886276218</v>
+        <v>-104.97805886276193</v>
       </c>
       <c r="BJ8" s="17">
-        <v>171.1775436372379</v>
+        <v>171.17754363723796</v>
       </c>
       <c r="BK8" s="17">
-        <v>67.499166937238087</v>
+        <v>67.49916693723803</v>
       </c>
       <c r="BL8" s="17">
         <v>918.26960553723825</v>
       </c>
       <c r="BM8" s="17">
-        <v>45.978451127799005</v>
+        <v>45.978451127799019</v>
       </c>
       <c r="BN8" s="17">
-        <v>22.783290771799116</v>
+        <v>22.783290771799138</v>
       </c>
       <c r="BO8" s="17">
-        <v>739.58767581279892</v>
+        <v>739.58767581279903</v>
       </c>
       <c r="BP8" s="17">
-        <v>98.567029548799411</v>
+        <v>98.567029548799269</v>
       </c>
       <c r="BQ8" s="17">
-        <v>204.14015973624691</v>
+        <v>204.14015973624689</v>
       </c>
       <c r="BR8" s="17">
         <v>200.13881376624602</v>
       </c>
       <c r="BS8" s="17">
-        <v>76.387758596243771</v>
+        <v>76.387758596243785</v>
       </c>
       <c r="BT8" s="17">
-        <v>-137.04668687375556</v>
+        <v>-137.04668687375522</v>
       </c>
       <c r="BU8" s="17">
-        <v>83.492429438782992</v>
+        <v>83.492429438782978</v>
       </c>
       <c r="BV8" s="17">
-        <v>-9.5647157512138783</v>
+        <v>-9.5647157512139493</v>
       </c>
       <c r="BW8" s="17">
-        <v>-145.93409114121692</v>
+        <v>-145.9340911412167</v>
       </c>
       <c r="BX8" s="17">
-        <v>34.321530348783057</v>
+        <v>34.321530348783043</v>
       </c>
       <c r="BY8" s="17">
         <v>-225.16601761835503</v>
       </c>
       <c r="BZ8" s="17">
-        <v>55.948715691643855</v>
+        <v>55.948715691643883</v>
       </c>
       <c r="CA8" s="17">
-        <v>36.317813811643873</v>
+        <v>36.317813811643816</v>
       </c>
       <c r="CB8" s="17">
-        <v>86.728025121645658</v>
+        <v>86.728025121645743</v>
       </c>
       <c r="CC8" s="17">
-        <v>28.679974492282014</v>
+        <v>28.6799744922819</v>
       </c>
       <c r="CD8" s="17">
-        <v>97.825056172282927</v>
+        <v>97.825056172282913</v>
       </c>
       <c r="CE8" s="17">
-        <v>80.606617302281961</v>
+        <v>80.606617302282032</v>
       </c>
       <c r="CF8" s="17">
-        <v>-219.51678237771668</v>
+        <v>-219.51678237771662</v>
       </c>
       <c r="CG8" s="17">
-        <v>16.987827590453058</v>
+        <v>16.987827590453051</v>
       </c>
       <c r="CH8" s="17">
-        <v>1752.6875522504538</v>
+        <v>1752.6875522504533</v>
       </c>
       <c r="CI8" s="17">
-        <v>94.461709000453325</v>
+        <v>94.461709000453311</v>
       </c>
       <c r="CJ8" s="17">
-        <v>-211.41017145954697</v>
+        <v>-211.41017145954703</v>
       </c>
       <c r="CK8" s="17">
-        <v>147.43150886626015</v>
+        <v>147.43150886626006</v>
       </c>
       <c r="CL8" s="17">
-        <v>85.79622221626002</v>
+        <v>85.796222216259977</v>
       </c>
       <c r="CM8" s="17">
-        <v>227.13879074626053</v>
+        <v>227.13879074626038</v>
       </c>
       <c r="CN8" s="17">
-        <v>-555.91431454373856</v>
+        <v>-555.91431454373947</v>
       </c>
       <c r="CO8" s="17">
-        <v>-41.500045712119906</v>
+        <v>-41.500045712120034</v>
       </c>
       <c r="CP8" s="17">
-        <v>-255.18531368212086</v>
+        <v>-255.18531368212098</v>
       </c>
       <c r="CQ8" s="17">
-        <v>-104.82172806212108</v>
+        <v>-104.82172806212117</v>
       </c>
       <c r="CR8" s="17">
-        <v>-214.41458782212018</v>
+        <v>-214.41458782211984</v>
       </c>
       <c r="CS8" s="17">
-        <v>293.95618423437264</v>
+        <v>293.9561842343727</v>
       </c>
       <c r="CT8" s="17">
         <v>58.107020054374075</v>
       </c>
       <c r="CU8" s="17">
-        <v>288.45800373437362</v>
+        <v>288.45800373437385</v>
       </c>
       <c r="CV8" s="17">
-        <v>-165.9539633656249</v>
+        <v>-165.95396336562507</v>
       </c>
       <c r="CW8" s="17">
-        <v>137.50051347634599</v>
+        <v>137.50051347634604</v>
       </c>
       <c r="CX8" s="17">
-        <v>64.048900366346203</v>
+        <v>64.048900366346189</v>
       </c>
       <c r="CY8" s="17">
-        <v>135.47304465634704</v>
+        <v>135.4730446563471</v>
       </c>
       <c r="CZ8" s="17">
-        <v>-73.834368983652865</v>
+        <v>-73.834368983652837</v>
       </c>
       <c r="DA8" s="17">
-        <v>-12.575503056240752</v>
+        <v>-12.575503056240727</v>
       </c>
       <c r="DB8" s="17">
-        <v>19.943610558677861</v>
+        <v>19.943610558677946</v>
       </c>
       <c r="DC8" s="17">
         <v>126.24128565278303</v>
       </c>
       <c r="DD8" s="17">
-        <v>-59.736796314775297</v>
+        <v>-59.736796314775312</v>
       </c>
       <c r="DE8" s="17">
-        <v>53.204232240427828</v>
+        <v>53.174892240427809</v>
       </c>
       <c r="DF8" s="17">
-        <v>93.637078509436435</v>
+        <v>93.637078509436449</v>
       </c>
       <c r="DG8" s="17">
-        <v>154.28319288018321</v>
+        <v>154.28319288018315</v>
       </c>
       <c r="DH8" s="17">
-        <v>17.529534092783766</v>
+        <v>17.529534092783788</v>
       </c>
       <c r="DI8" s="17">
-        <v>160.89090423014659</v>
+        <v>160.89149423014658</v>
       </c>
       <c r="DJ8" s="17">
         <v>598.40331328165666</v>
       </c>
       <c r="DK8" s="17">
-        <v>182.3048063564699</v>
+        <v>182.3048063564697</v>
       </c>
       <c r="DL8" s="17">
-        <v>-115.32995561853029</v>
+        <v>-115.32995561853065</v>
       </c>
       <c r="DM8" s="17">
-        <v>-105.85122217772282</v>
+        <v>-106.08943627772285</v>
       </c>
       <c r="DN8" s="17">
-        <v>99.627586376959968</v>
+        <v>99.389372276959989</v>
       </c>
       <c r="DO8" s="17">
-        <v>187.32730573720715</v>
+        <v>187.08913163720717</v>
       </c>
       <c r="DP8" s="17">
-        <v>-564.98247920098152</v>
+        <v>-565.22069330098157</v>
       </c>
       <c r="DQ8" s="17">
-        <v>475.72962223680463</v>
+        <v>475.71320443680463</v>
       </c>
       <c r="DR8" s="17">
-        <v>97.639765455873857</v>
+        <v>97.585367655873881</v>
       </c>
       <c r="DS8" s="17">
-        <v>568.99763067810045</v>
+        <v>568.98121287810022</v>
       </c>
       <c r="DT8" s="17">
-        <v>236.7715274100857</v>
+        <v>236.75510961008578</v>
       </c>
       <c r="DU8" s="17">
-        <v>376.08693243292379</v>
+        <v>375.02512743292374</v>
       </c>
       <c r="DV8" s="17">
-        <v>679.27163011536288</v>
+        <v>678.26276511536298</v>
       </c>
       <c r="DW8" s="17">
-        <v>755.1224380463143</v>
+        <v>754.13013304631443</v>
       </c>
       <c r="DX8" s="17">
-        <v>772.44433783979264</v>
+        <v>770.10753283979341</v>
       </c>
       <c r="DY8" s="17">
-        <v>-103.72052309837301</v>
+        <v>-100.33851139837287</v>
       </c>
       <c r="DZ8" s="17">
-        <v>185.33146187440866</v>
+        <v>190.75757187440857</v>
       </c>
       <c r="EA8" s="17">
-        <v>230.16945765412294</v>
+        <v>240.88173005412287</v>
       </c>
       <c r="EB8" s="17">
-        <v>-675.49800590868495</v>
+        <v>-686.631526008685</v>
       </c>
       <c r="EC8" s="17">
-        <v>273.62708047268984</v>
-[...2 lines deleted...]
-    <row r="9" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>273.66932318394191</v>
+      </c>
+      <c r="ED8" s="17">
+        <v>-29.281658554015735</v>
+      </c>
+    </row>
+    <row r="9" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="18" t="s">
         <v>127</v>
       </c>
       <c r="C9" s="17">
-        <v>37.422448699999997</v>
+        <v>37.422448700000004</v>
       </c>
       <c r="D9" s="17">
         <v>125.88912960000002</v>
       </c>
       <c r="E9" s="17">
-        <v>592.83566410000014</v>
+        <v>592.83566410000026</v>
       </c>
       <c r="F9" s="17">
         <v>71.386877699999999</v>
       </c>
       <c r="G9" s="17">
         <v>93.525695100000007</v>
       </c>
       <c r="H9" s="17">
-        <v>79.739422500000003</v>
+        <v>79.739422499999989</v>
       </c>
       <c r="I9" s="17">
         <v>150.02512350000001</v>
       </c>
       <c r="J9" s="17">
-        <v>98.797421900000003</v>
+        <v>98.797421899999989</v>
       </c>
       <c r="K9" s="17">
-        <v>817.21205309999971</v>
+        <v>817.21205310000005</v>
       </c>
       <c r="L9" s="17">
         <v>1069.3417963000002</v>
       </c>
       <c r="M9" s="17">
-        <v>-160.9939667000005</v>
+        <v>-160.99396670000016</v>
       </c>
       <c r="N9" s="17">
-        <v>-54.895935300000119</v>
+        <v>-54.895935299999948</v>
       </c>
       <c r="O9" s="17">
-        <v>106.10904129999994</v>
+        <v>106.10904129999997</v>
       </c>
       <c r="P9" s="17">
-        <v>59.39013780000014</v>
+        <v>59.390137799999984</v>
       </c>
       <c r="Q9" s="17">
-        <v>1597.9717503999998</v>
+        <v>1597.9717503999991</v>
       </c>
       <c r="R9" s="17">
-        <v>396.92775920000156</v>
+        <v>396.92775920000008</v>
       </c>
       <c r="S9" s="17">
-        <v>-70.499480899999909</v>
+        <v>-70.499480899999895</v>
       </c>
       <c r="T9" s="17">
-        <v>385.24110259999964</v>
+        <v>385.24110259999981</v>
       </c>
       <c r="U9" s="17">
-        <v>108.03380859999994</v>
+        <v>108.0338086</v>
       </c>
       <c r="V9" s="17">
-        <v>108.08923059999996</v>
+        <v>108.08923060000002</v>
       </c>
       <c r="W9" s="17">
-        <v>8.6410362999999819</v>
+        <v>8.6116963000000055</v>
       </c>
       <c r="X9" s="17">
-        <v>-164.77623109999939</v>
+        <v>-164.77564109999997</v>
       </c>
       <c r="Y9" s="17">
-        <v>-28.007447799999991</v>
+        <v>-28.960264199999997</v>
       </c>
       <c r="Z9" s="17">
-        <v>899.54482520000033</v>
+        <v>899.47940400000027</v>
       </c>
       <c r="AA9" s="17">
-        <v>563.31714549999901</v>
+        <v>557.91736549999985</v>
       </c>
       <c r="AB9" s="17">
-        <v>-413.12411999999989</v>
+        <v>-404.37824600000033</v>
       </c>
       <c r="AC9" s="17">
-        <v>-4.9565234000000027</v>
+        <v>-4.9565234</v>
       </c>
       <c r="AD9" s="17">
-        <v>1.3359846000000002</v>
+        <v>1.3359845999999997</v>
       </c>
       <c r="AE9" s="17">
         <v>25.951747700000002</v>
       </c>
       <c r="AF9" s="17">
-        <v>15.091239799999999</v>
+        <v>15.0912398</v>
       </c>
       <c r="AG9" s="17">
         <v>11.837168800000001</v>
       </c>
       <c r="AH9" s="17">
-        <v>14.795817099999999</v>
+        <v>14.795817100000001</v>
       </c>
       <c r="AI9" s="17">
         <v>89.372317200000012</v>
       </c>
       <c r="AJ9" s="17">
-        <v>9.8838264999999996</v>
+        <v>9.8838265000000014</v>
       </c>
       <c r="AK9" s="17">
-        <v>13.2640434</v>
+        <v>13.264043399999998</v>
       </c>
       <c r="AL9" s="17">
-        <v>509.46262490000009</v>
+        <v>509.46262490000021</v>
       </c>
       <c r="AM9" s="17">
-        <v>56.677486499999993</v>
+        <v>56.677486500000001</v>
       </c>
       <c r="AN9" s="17">
-        <v>13.4315093</v>
+        <v>13.431509299999998</v>
       </c>
       <c r="AO9" s="17">
-        <v>18.649081099999997</v>
+        <v>18.6490811</v>
       </c>
       <c r="AP9" s="17">
         <v>18.266772000000003</v>
       </c>
       <c r="AQ9" s="17">
-        <v>10.524781200000001</v>
+        <v>10.5247812</v>
       </c>
       <c r="AR9" s="17">
         <v>23.946243399999997</v>
       </c>
       <c r="AS9" s="17">
         <v>41.379234700000005</v>
       </c>
       <c r="AT9" s="17">
-        <v>8.7117241999999973</v>
+        <v>8.7117242000000008</v>
       </c>
       <c r="AU9" s="17">
-        <v>13.8075055</v>
+        <v>13.807505500000003</v>
       </c>
       <c r="AV9" s="17">
         <v>29.627230700000002</v>
       </c>
       <c r="AW9" s="17">
-        <v>15.088017600000001</v>
+        <v>15.088017599999997</v>
       </c>
       <c r="AX9" s="17">
         <v>16.531015800000002</v>
       </c>
       <c r="AY9" s="17">
         <v>18.073529100000002</v>
       </c>
       <c r="AZ9" s="17">
         <v>30.046859999999992</v>
       </c>
       <c r="BA9" s="17">
-        <v>50.962540399999988</v>
+        <v>50.962540400000016</v>
       </c>
       <c r="BB9" s="17">
-        <v>30.474068200000005</v>
+        <v>30.474068199999994</v>
       </c>
       <c r="BC9" s="17">
-        <v>17.964133900000004</v>
+        <v>17.9641339</v>
       </c>
       <c r="BD9" s="17">
         <v>50.624380999999993</v>
       </c>
       <c r="BE9" s="17">
-        <v>40.725568699999997</v>
+        <v>40.725568700000018</v>
       </c>
       <c r="BF9" s="17">
-        <v>4.1928708999999555</v>
+        <v>4.1928708999999609</v>
       </c>
       <c r="BG9" s="17">
-        <v>14.822875700000031</v>
+        <v>14.822875700000001</v>
       </c>
       <c r="BH9" s="17">
-        <v>39.056106600000021</v>
+        <v>39.0561066</v>
       </c>
       <c r="BI9" s="17">
-        <v>-161.19791580000026</v>
+        <v>-161.1979158</v>
       </c>
       <c r="BJ9" s="17">
-        <v>72.84872049999997</v>
+        <v>72.848720500000027</v>
       </c>
       <c r="BK9" s="17">
         <v>45.249884600000023</v>
       </c>
       <c r="BL9" s="17">
         <v>860.31136379999998</v>
       </c>
       <c r="BM9" s="17">
-        <v>79.111980599999981</v>
+        <v>79.111980600000024</v>
       </c>
       <c r="BN9" s="17">
-        <v>70.364221399999977</v>
+        <v>70.364221400000005</v>
       </c>
       <c r="BO9" s="17">
-        <v>763.98888290000014</v>
+        <v>763.98888290000025</v>
       </c>
       <c r="BP9" s="17">
-        <v>155.87671140000003</v>
+        <v>155.87671139999998</v>
       </c>
       <c r="BQ9" s="17">
         <v>165.0785784</v>
       </c>
       <c r="BR9" s="17">
         <v>111.69579210000001</v>
       </c>
       <c r="BS9" s="17">
-        <v>69.39874780000001</v>
+        <v>69.398747800000024</v>
       </c>
       <c r="BT9" s="17">
-        <v>-507.16708500000055</v>
+        <v>-507.16708500000021</v>
       </c>
       <c r="BU9" s="17">
-        <v>40.132227199999996</v>
+        <v>40.132227199999988</v>
       </c>
       <c r="BV9" s="17">
-        <v>-42.27742989999993</v>
+        <v>-42.27742989999998</v>
       </c>
       <c r="BW9" s="17">
-        <v>-84.69431090000019</v>
+        <v>-84.694310899999962</v>
       </c>
       <c r="BX9" s="17">
-        <v>31.943578299999995</v>
+        <v>31.943578300000002</v>
       </c>
       <c r="BY9" s="17">
         <v>11.278841800000002</v>
       </c>
       <c r="BZ9" s="17">
-        <v>51.31670419999999</v>
+        <v>51.316704199999997</v>
       </c>
       <c r="CA9" s="17">
-        <v>-9.1589625999999278</v>
+        <v>-9.1589625999999988</v>
       </c>
       <c r="CB9" s="17">
-        <v>52.672457899999891</v>
+        <v>52.672457899999976</v>
       </c>
       <c r="CC9" s="17">
-        <v>-5.6681507999998768</v>
+        <v>-5.6681508000000047</v>
       </c>
       <c r="CD9" s="17">
-        <v>58.387173700000012</v>
+        <v>58.387173699999998</v>
       </c>
       <c r="CE9" s="17">
-        <v>13.310121099999996</v>
+        <v>13.310121100000002</v>
       </c>
       <c r="CF9" s="17">
-        <v>-6.6390061999999892</v>
+        <v>-6.6390062000000016</v>
       </c>
       <c r="CG9" s="17">
-        <v>-2.8296095000000205</v>
+        <v>-2.8296094999999983</v>
       </c>
       <c r="CH9" s="17">
-        <v>1491.0097869999997</v>
+        <v>1491.0097869999993</v>
       </c>
       <c r="CI9" s="17">
-        <v>72.244668200000049</v>
+        <v>72.244668200000021</v>
       </c>
       <c r="CJ9" s="17">
-        <v>37.546904700000049</v>
+        <v>37.546904699999963</v>
       </c>
       <c r="CK9" s="17">
-        <v>103.81355450000008</v>
+        <v>103.81355450000002</v>
       </c>
       <c r="CL9" s="17">
-        <v>11.973426700000012</v>
+        <v>11.973426700000006</v>
       </c>
       <c r="CM9" s="17">
-        <v>186.62197410000019</v>
+        <v>186.62197410000005</v>
       </c>
       <c r="CN9" s="17">
-        <v>94.518803900001245</v>
+        <v>94.518803900000037</v>
       </c>
       <c r="CO9" s="17">
-        <v>41.185291100000015</v>
+        <v>41.185291100000008</v>
       </c>
       <c r="CP9" s="17">
-        <v>-119.63915009999984</v>
+        <v>-119.63915009999988</v>
       </c>
       <c r="CQ9" s="17">
-        <v>2.0942889999999972</v>
+        <v>2.0942889999999958</v>
       </c>
       <c r="CR9" s="17">
-        <v>5.8600890999999091</v>
+        <v>5.8600891000000015</v>
       </c>
       <c r="CS9" s="17">
-        <v>191.36194379999986</v>
+        <v>191.36194379999989</v>
       </c>
       <c r="CT9" s="17">
-        <v>17.281693000000008</v>
+        <v>17.281692999999997</v>
       </c>
       <c r="CU9" s="17">
-        <v>139.54802259999977</v>
+        <v>139.54802259999994</v>
       </c>
       <c r="CV9" s="17">
-        <v>37.049443199999992</v>
+        <v>37.049443200000006</v>
       </c>
       <c r="CW9" s="17">
-        <v>55.819168899999951</v>
+        <v>55.819168899999994</v>
       </c>
       <c r="CX9" s="17">
-        <v>-35.036068999999991</v>
+        <v>-35.036069000000026</v>
       </c>
       <c r="CY9" s="17">
-        <v>66.638857099999967</v>
+        <v>66.638857100000024</v>
       </c>
       <c r="CZ9" s="17">
-        <v>20.611851600000005</v>
+        <v>20.611851600000008</v>
       </c>
       <c r="DA9" s="17">
-        <v>26.619447100000027</v>
+        <v>26.619447100000009</v>
       </c>
       <c r="DB9" s="17">
-        <v>16.509623599999948</v>
+        <v>16.509623600000005</v>
       </c>
       <c r="DC9" s="17">
-        <v>65.596225399999994</v>
+        <v>65.596225400000009</v>
       </c>
       <c r="DD9" s="17">
-        <v>-0.63606550000000028</v>
+        <v>-0.63606550000000084</v>
       </c>
       <c r="DE9" s="17">
-        <v>-19.117152900000008</v>
+        <v>-19.146492899999995</v>
       </c>
       <c r="DF9" s="17">
-        <v>-7.1540607999999999</v>
+        <v>-7.1540608000000008</v>
       </c>
       <c r="DG9" s="17">
-        <v>-9.9078228999999975</v>
+        <v>-9.9078229000000064</v>
       </c>
       <c r="DH9" s="17">
-        <v>44.820072899999985</v>
+        <v>44.820072900000007</v>
       </c>
       <c r="DI9" s="17">
-        <v>32.809568899999988</v>
+        <v>32.810158899999983</v>
       </c>
       <c r="DJ9" s="17">
         <v>-24.720077300000007</v>
       </c>
       <c r="DK9" s="17">
-        <v>-354.76995009999973</v>
+        <v>-354.76995009999996</v>
       </c>
       <c r="DL9" s="17">
-        <v>181.90422740000037</v>
+        <v>181.90422740000002</v>
       </c>
       <c r="DM9" s="17">
-        <v>-32.822376899999981</v>
+        <v>-33.060590999999995</v>
       </c>
       <c r="DN9" s="17">
-        <v>21.887592899999984</v>
+        <v>21.649378799999997</v>
       </c>
       <c r="DO9" s="17">
-        <v>-7.9490779000000096</v>
+        <v>-8.1872520000000044</v>
       </c>
       <c r="DP9" s="17">
-        <v>-9.1235858999999842</v>
+        <v>-9.3617999999999952</v>
       </c>
       <c r="DQ9" s="17">
-        <v>300.88972670000004</v>
+        <v>300.87330890000004</v>
       </c>
       <c r="DR9" s="17">
-        <v>110.39715169999998</v>
+        <v>110.38098390000007</v>
       </c>
       <c r="DS9" s="17">
-        <v>352.54196920000021</v>
+        <v>352.52555140000004</v>
       </c>
       <c r="DT9" s="17">
-        <v>135.71597760000006</v>
+        <v>135.69955980000012</v>
       </c>
       <c r="DU9" s="17">
-        <v>183.30232049999995</v>
+        <v>182.24051549999993</v>
       </c>
       <c r="DV9" s="17">
-        <v>-154.10721980000014</v>
+        <v>-155.11608480000007</v>
       </c>
       <c r="DW9" s="17">
-        <v>7.2487522000000029</v>
+        <v>6.2564471999999975</v>
       </c>
       <c r="DX9" s="17">
-        <v>526.87329259999922</v>
+        <v>524.53648759999999</v>
       </c>
       <c r="DY9" s="17">
-        <v>44.684950000000001</v>
+        <v>49.146961700000006</v>
       </c>
       <c r="DZ9" s="17">
-        <v>-228.94345999999996</v>
+        <v>-226.40235000000018</v>
       </c>
       <c r="EA9" s="17">
-        <v>-175.30604999999997</v>
+        <v>-174.91677760000013</v>
       </c>
       <c r="EB9" s="17">
-        <v>-53.559559999999998</v>
+        <v>-52.206080100000015</v>
       </c>
       <c r="EC9" s="17">
-        <v>-110.38493</v>
-[...2 lines deleted...]
-    <row r="10" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-126.23893</v>
+      </c>
+      <c r="ED9" s="17">
+        <v>-167.33112</v>
+      </c>
+    </row>
+    <row r="10" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="16" t="s">
         <v>128</v>
       </c>
       <c r="C10" s="17">
-        <v>37.422448699999997</v>
+        <v>37.422448700000004</v>
       </c>
       <c r="D10" s="17">
         <v>125.88912960000002</v>
       </c>
       <c r="E10" s="17">
-        <v>592.83566410000014</v>
+        <v>592.83566410000026</v>
       </c>
       <c r="F10" s="17">
         <v>71.386877699999999</v>
       </c>
       <c r="G10" s="17">
         <v>93.525695100000007</v>
       </c>
       <c r="H10" s="17">
-        <v>79.739422500000003</v>
+        <v>79.739422499999989</v>
       </c>
       <c r="I10" s="17">
         <v>150.02512350000001</v>
       </c>
       <c r="J10" s="17">
-        <v>98.797421900000003</v>
+        <v>98.797421899999989</v>
       </c>
       <c r="K10" s="17">
-        <v>817.21205309999971</v>
+        <v>817.21205310000005</v>
       </c>
       <c r="L10" s="17">
         <v>1069.3417963000002</v>
       </c>
       <c r="M10" s="17">
-        <v>-280.84376840000056</v>
+        <v>-280.84376840000016</v>
       </c>
       <c r="N10" s="17">
-        <v>-129.24249580000014</v>
+        <v>-129.24249579999994</v>
       </c>
       <c r="O10" s="17">
-        <v>105.61307869999996</v>
+        <v>105.61307869999997</v>
       </c>
       <c r="P10" s="17">
-        <v>52.973551600000143</v>
+        <v>52.973551599999993</v>
       </c>
       <c r="Q10" s="17">
-        <v>1598.3265004</v>
+        <v>1598.3265003999993</v>
       </c>
       <c r="R10" s="17">
-        <v>394.49854920000155</v>
+        <v>394.49854920000007</v>
       </c>
       <c r="S10" s="17">
         <v>122.18188910000009</v>
       </c>
       <c r="T10" s="17">
-        <v>385.98768259999963</v>
+        <v>385.98768259999986</v>
       </c>
       <c r="U10" s="17">
-        <v>108.56198859999994</v>
+        <v>108.56198860000001</v>
       </c>
       <c r="V10" s="17">
-        <v>108.74339059999997</v>
+        <v>108.74339060000003</v>
       </c>
       <c r="W10" s="17">
-        <v>8.2626362999999827</v>
+        <v>8.2332963000000063</v>
       </c>
       <c r="X10" s="17">
-        <v>-166.29488109999937</v>
+        <v>-166.29429109999995</v>
       </c>
       <c r="Y10" s="17">
-        <v>-30.714287799999994</v>
+        <v>-31.667104199999997</v>
       </c>
       <c r="Z10" s="17">
-        <v>898.39014520000023</v>
+        <v>898.32472400000029</v>
       </c>
       <c r="AA10" s="17">
-        <v>562.44761549999907</v>
+        <v>557.04783549999979</v>
       </c>
       <c r="AB10" s="17">
-        <v>-412.9509599999999</v>
+        <v>-404.20508600000028</v>
       </c>
       <c r="AC10" s="17">
-        <v>-4.9565234000000027</v>
+        <v>-4.9565234</v>
       </c>
       <c r="AD10" s="17">
-        <v>1.3359846000000002</v>
+        <v>1.3359845999999997</v>
       </c>
       <c r="AE10" s="17">
         <v>25.951747700000002</v>
       </c>
       <c r="AF10" s="17">
-        <v>15.091239799999999</v>
+        <v>15.0912398</v>
       </c>
       <c r="AG10" s="17">
         <v>11.837168800000001</v>
       </c>
       <c r="AH10" s="17">
-        <v>14.795817099999999</v>
+        <v>14.795817100000001</v>
       </c>
       <c r="AI10" s="17">
         <v>89.372317200000012</v>
       </c>
       <c r="AJ10" s="17">
-        <v>9.8838264999999996</v>
+        <v>9.8838265000000014</v>
       </c>
       <c r="AK10" s="17">
-        <v>13.2640434</v>
+        <v>13.264043399999998</v>
       </c>
       <c r="AL10" s="17">
-        <v>509.46262490000009</v>
+        <v>509.46262490000021</v>
       </c>
       <c r="AM10" s="17">
-        <v>56.677486499999993</v>
+        <v>56.677486500000001</v>
       </c>
       <c r="AN10" s="17">
-        <v>13.4315093</v>
+        <v>13.431509299999998</v>
       </c>
       <c r="AO10" s="17">
-        <v>18.649081099999997</v>
+        <v>18.6490811</v>
       </c>
       <c r="AP10" s="17">
         <v>18.266772000000003</v>
       </c>
       <c r="AQ10" s="17">
-        <v>10.524781200000001</v>
+        <v>10.5247812</v>
       </c>
       <c r="AR10" s="17">
         <v>23.946243399999997</v>
       </c>
       <c r="AS10" s="17">
         <v>41.379234700000005</v>
       </c>
       <c r="AT10" s="17">
-        <v>8.7117241999999973</v>
+        <v>8.7117242000000008</v>
       </c>
       <c r="AU10" s="17">
-        <v>13.8075055</v>
+        <v>13.807505500000003</v>
       </c>
       <c r="AV10" s="17">
         <v>29.627230700000002</v>
       </c>
       <c r="AW10" s="17">
-        <v>15.088017600000001</v>
+        <v>15.088017599999997</v>
       </c>
       <c r="AX10" s="17">
         <v>16.531015800000002</v>
       </c>
       <c r="AY10" s="17">
         <v>18.073529100000002</v>
       </c>
       <c r="AZ10" s="17">
         <v>30.046859999999992</v>
       </c>
       <c r="BA10" s="17">
-        <v>50.962540399999988</v>
+        <v>50.962540400000016</v>
       </c>
       <c r="BB10" s="17">
-        <v>30.474068200000005</v>
+        <v>30.474068199999994</v>
       </c>
       <c r="BC10" s="17">
-        <v>17.964133900000004</v>
+        <v>17.9641339</v>
       </c>
       <c r="BD10" s="17">
         <v>50.624380999999993</v>
       </c>
       <c r="BE10" s="17">
-        <v>40.725568699999997</v>
+        <v>40.725568700000018</v>
       </c>
       <c r="BF10" s="17">
-        <v>4.1928708999999555</v>
+        <v>4.1928708999999609</v>
       </c>
       <c r="BG10" s="17">
-        <v>14.822875700000031</v>
+        <v>14.822875700000001</v>
       </c>
       <c r="BH10" s="17">
-        <v>39.056106600000021</v>
+        <v>39.0561066</v>
       </c>
       <c r="BI10" s="17">
-        <v>-161.19791580000026</v>
+        <v>-161.1979158</v>
       </c>
       <c r="BJ10" s="17">
-        <v>72.84872049999997</v>
+        <v>72.848720500000027</v>
       </c>
       <c r="BK10" s="17">
         <v>45.249884600000023</v>
       </c>
       <c r="BL10" s="17">
         <v>860.31136379999998</v>
       </c>
       <c r="BM10" s="17">
-        <v>79.111980599999981</v>
+        <v>79.111980600000024</v>
       </c>
       <c r="BN10" s="17">
-        <v>70.364221399999977</v>
+        <v>70.364221400000005</v>
       </c>
       <c r="BO10" s="17">
-        <v>763.98888290000014</v>
+        <v>763.98888290000025</v>
       </c>
       <c r="BP10" s="17">
-        <v>155.87671140000003</v>
+        <v>155.87671139999998</v>
       </c>
       <c r="BQ10" s="17">
         <v>60.313491399999997</v>
       </c>
       <c r="BR10" s="17">
         <v>111.69579210000001</v>
       </c>
       <c r="BS10" s="17">
-        <v>69.39874780000001</v>
+        <v>69.398747800000024</v>
       </c>
       <c r="BT10" s="17">
-        <v>-522.25179970000056</v>
+        <v>-522.25179970000022</v>
       </c>
       <c r="BU10" s="17">
-        <v>40.132227199999996</v>
+        <v>40.132227199999988</v>
       </c>
       <c r="BV10" s="17">
-        <v>-42.27742989999993</v>
+        <v>-42.27742989999998</v>
       </c>
       <c r="BW10" s="17">
-        <v>-159.04087140000019</v>
+        <v>-159.04087139999996</v>
       </c>
       <c r="BX10" s="17">
-        <v>31.943578299999995</v>
+        <v>31.943578300000002</v>
       </c>
       <c r="BY10" s="17">
         <v>11.278841800000002</v>
       </c>
       <c r="BZ10" s="17">
-        <v>51.31670419999999</v>
+        <v>51.316704199999997</v>
       </c>
       <c r="CA10" s="17">
-        <v>-9.6549251999999282</v>
+        <v>-9.6549251999999992</v>
       </c>
       <c r="CB10" s="17">
-        <v>52.672457899999891</v>
+        <v>52.672457899999976</v>
       </c>
       <c r="CC10" s="17">
-        <v>-5.6681507999998768</v>
+        <v>-5.6681508000000047</v>
       </c>
       <c r="CD10" s="17">
-        <v>51.970587500000015</v>
+        <v>51.970587500000001</v>
       </c>
       <c r="CE10" s="17">
-        <v>13.310121099999996</v>
+        <v>13.310121100000002</v>
       </c>
       <c r="CF10" s="17">
-        <v>-6.6390061999999892</v>
+        <v>-6.6390062000000016</v>
       </c>
       <c r="CG10" s="17">
-        <v>-2.8296095000000205</v>
+        <v>-2.8296094999999983</v>
       </c>
       <c r="CH10" s="17">
-        <v>1491.3644069999998</v>
+        <v>1491.3644069999993</v>
       </c>
       <c r="CI10" s="17">
-        <v>72.244798200000048</v>
+        <v>72.24479820000002</v>
       </c>
       <c r="CJ10" s="17">
-        <v>37.546904700000049</v>
+        <v>37.546904699999963</v>
       </c>
       <c r="CK10" s="17">
-        <v>103.81355450000008</v>
+        <v>103.81355450000002</v>
       </c>
       <c r="CL10" s="17">
-        <v>12.727386700000011</v>
+        <v>12.727386700000006</v>
       </c>
       <c r="CM10" s="17">
-        <v>186.62197410000019</v>
+        <v>186.62197410000005</v>
       </c>
       <c r="CN10" s="17">
-        <v>91.335633900001241</v>
+        <v>91.335633900000033</v>
       </c>
       <c r="CO10" s="17">
-        <v>41.165071100000013</v>
+        <v>41.165071100000006</v>
       </c>
       <c r="CP10" s="17">
-        <v>69.978319900000159</v>
+        <v>69.978319900000088</v>
       </c>
       <c r="CQ10" s="17">
-        <v>2.073588999999997</v>
+        <v>2.0735889999999957</v>
       </c>
       <c r="CR10" s="17">
-        <v>8.9649090999999093</v>
+        <v>8.9649091000000016</v>
       </c>
       <c r="CS10" s="17">
-        <v>191.36194379999986</v>
+        <v>191.36194379999989</v>
       </c>
       <c r="CT10" s="17">
-        <v>17.787073000000007</v>
+        <v>17.787072999999996</v>
       </c>
       <c r="CU10" s="17">
-        <v>139.54802259999977</v>
+        <v>139.54802259999994</v>
       </c>
       <c r="CV10" s="17">
-        <v>37.290643199999991</v>
+        <v>37.290643200000005</v>
       </c>
       <c r="CW10" s="17">
-        <v>55.819148899999952</v>
+        <v>55.819148899999995</v>
       </c>
       <c r="CX10" s="17">
-        <v>-34.716888999999988</v>
+        <v>-34.716889000000023</v>
       </c>
       <c r="CY10" s="17">
-        <v>66.638857099999967</v>
+        <v>66.638857100000024</v>
       </c>
       <c r="CZ10" s="17">
-        <v>20.820871600000004</v>
+        <v>20.820871600000007</v>
       </c>
       <c r="DA10" s="17">
-        <v>26.619447100000027</v>
+        <v>26.619447100000009</v>
       </c>
       <c r="DB10" s="17">
-        <v>16.928153599999948</v>
+        <v>16.928153600000005</v>
       </c>
       <c r="DC10" s="17">
-        <v>65.732005399999991</v>
+        <v>65.732005400000006</v>
       </c>
       <c r="DD10" s="17">
-        <v>-0.53621550000000029</v>
+        <v>-0.53621550000000084</v>
       </c>
       <c r="DE10" s="17">
-        <v>-19.003632900000007</v>
+        <v>-19.032972899999994</v>
       </c>
       <c r="DF10" s="17">
-        <v>-7.2994307999999997</v>
+        <v>-7.2994308000000006</v>
       </c>
       <c r="DG10" s="17">
-        <v>-9.9767428999999979</v>
+        <v>-9.9767429000000067</v>
       </c>
       <c r="DH10" s="17">
-        <v>44.542442899999983</v>
+        <v>44.542442900000005</v>
       </c>
       <c r="DI10" s="17">
-        <v>32.87632889999999</v>
+        <v>32.876918899999986</v>
       </c>
       <c r="DJ10" s="17">
         <v>-25.206087300000007</v>
       </c>
       <c r="DK10" s="17">
-        <v>-355.02634009999974</v>
+        <v>-355.02634009999997</v>
       </c>
       <c r="DL10" s="17">
-        <v>181.06121740000037</v>
+        <v>181.06121740000003</v>
       </c>
       <c r="DM10" s="17">
-        <v>-32.747386899999981</v>
+        <v>-32.985600999999996</v>
       </c>
       <c r="DN10" s="17">
-        <v>21.425152899999983</v>
+        <v>21.186938799999997</v>
       </c>
       <c r="DO10" s="17">
-        <v>-8.4152079000000093</v>
+        <v>-8.6533820000000041</v>
       </c>
       <c r="DP10" s="17">
-        <v>-10.976845899999985</v>
+        <v>-11.215059999999996</v>
       </c>
       <c r="DQ10" s="17">
-        <v>300.59953670000004</v>
+        <v>300.58311890000004</v>
       </c>
       <c r="DR10" s="17">
-        <v>110.93604169999998</v>
+        <v>110.91987390000007</v>
       </c>
       <c r="DS10" s="17">
-        <v>351.00338920000019</v>
+        <v>350.98697140000002</v>
       </c>
       <c r="DT10" s="17">
-        <v>135.85117760000006</v>
+        <v>135.83475980000011</v>
       </c>
       <c r="DU10" s="17">
-        <v>182.90883049999994</v>
+        <v>181.84702549999992</v>
       </c>
       <c r="DV10" s="17">
-        <v>-153.30181980000015</v>
+        <v>-154.31068480000008</v>
       </c>
       <c r="DW10" s="17">
-        <v>5.8937822000000031</v>
+        <v>4.9014771999999978</v>
       </c>
       <c r="DX10" s="17">
-        <v>526.94682259999922</v>
+        <v>524.61001759999999</v>
       </c>
       <c r="DY10" s="17">
-        <v>44.417189999999998</v>
+        <v>48.879201700000003</v>
       </c>
       <c r="DZ10" s="17">
-        <v>-228.03888999999995</v>
+        <v>-225.49778000000018</v>
       </c>
       <c r="EA10" s="17">
-        <v>-177.00443999999996</v>
+        <v>-176.61516760000012</v>
       </c>
       <c r="EB10" s="17">
-        <v>-52.324819999999995</v>
+        <v>-50.971340100000013</v>
       </c>
       <c r="EC10" s="17">
-        <v>-110.14832</v>
-[...2 lines deleted...]
-    <row r="11" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-126.00232</v>
+      </c>
+      <c r="ED10" s="17">
+        <v>-166.57757000000001</v>
+      </c>
+    </row>
+    <row r="11" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="16" t="s">
         <v>129</v>
       </c>
       <c r="C11" s="17">
         <v>0</v>
       </c>
       <c r="D11" s="17">
         <v>0</v>
       </c>
       <c r="E11" s="17">
         <v>0</v>
       </c>
       <c r="F11" s="17">
         <v>0</v>
       </c>
       <c r="G11" s="17">
         <v>0</v>
       </c>
       <c r="H11" s="17">
         <v>0</v>
       </c>
       <c r="I11" s="17">
         <v>0</v>
       </c>
       <c r="J11" s="17">
@@ -4663,52 +4841,55 @@
       </c>
       <c r="DV11" s="17">
         <v>0</v>
       </c>
       <c r="DW11" s="17">
         <v>0</v>
       </c>
       <c r="DX11" s="17">
         <v>0</v>
       </c>
       <c r="DY11" s="17">
         <v>0</v>
       </c>
       <c r="DZ11" s="17">
         <v>0</v>
       </c>
       <c r="EA11" s="17">
         <v>0</v>
       </c>
       <c r="EB11" s="17">
         <v>0</v>
       </c>
       <c r="EC11" s="17">
         <v>0</v>
       </c>
-    </row>
-    <row r="12" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="ED11" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="16" t="s">
         <v>130</v>
       </c>
       <c r="C12" s="17">
         <v>0</v>
       </c>
       <c r="D12" s="17">
         <v>0</v>
       </c>
       <c r="E12" s="17">
         <v>0</v>
       </c>
       <c r="F12" s="17">
         <v>0</v>
       </c>
       <c r="G12" s="17">
         <v>0</v>
       </c>
       <c r="H12" s="17">
         <v>0</v>
       </c>
       <c r="I12" s="17">
         <v>0</v>
       </c>
       <c r="J12" s="17">
@@ -4717,69 +4898,69 @@
       <c r="K12" s="17">
         <v>0</v>
       </c>
       <c r="L12" s="17">
         <v>0</v>
       </c>
       <c r="M12" s="17">
         <v>119.8498017</v>
       </c>
       <c r="N12" s="17">
         <v>74.346560499999995</v>
       </c>
       <c r="O12" s="17">
         <v>0.49596259999999998</v>
       </c>
       <c r="P12" s="17">
         <v>6.4165862000000002</v>
       </c>
       <c r="Q12" s="17">
         <v>-0.35475000000000007</v>
       </c>
       <c r="R12" s="17">
         <v>2.4292100000000003</v>
       </c>
       <c r="S12" s="17">
-        <v>-192.68136999999999</v>
+        <v>-192.68136999999996</v>
       </c>
       <c r="T12" s="17">
         <v>-0.74658000000000002</v>
       </c>
       <c r="U12" s="17">
         <v>-0.52817999999999998</v>
       </c>
       <c r="V12" s="17">
         <v>-0.65416000000000007</v>
       </c>
       <c r="W12" s="17">
         <v>0.37839999999999996</v>
       </c>
       <c r="X12" s="17">
         <v>1.5186500000000001</v>
       </c>
       <c r="Y12" s="17">
-        <v>2.7068400000000006</v>
+        <v>2.7068400000000001</v>
       </c>
       <c r="Z12" s="17">
         <v>1.1546800000000002</v>
       </c>
       <c r="AA12" s="17">
         <v>0.86953000000000014</v>
       </c>
       <c r="AB12" s="17">
         <v>-0.1731600000000002</v>
       </c>
       <c r="AC12" s="17">
         <v>0</v>
       </c>
       <c r="AD12" s="17">
         <v>0</v>
       </c>
       <c r="AE12" s="17">
         <v>0</v>
       </c>
       <c r="AF12" s="17">
         <v>0</v>
       </c>
       <c r="AG12" s="17">
         <v>0</v>
       </c>
@@ -4942,51 +5123,51 @@
       <c r="CH12" s="17">
         <v>-0.35462000000000005</v>
       </c>
       <c r="CI12" s="17">
         <v>-1.2999999999999999E-4</v>
       </c>
       <c r="CJ12" s="17">
         <v>0</v>
       </c>
       <c r="CK12" s="17">
         <v>0</v>
       </c>
       <c r="CL12" s="17">
         <v>-0.75395999999999996</v>
       </c>
       <c r="CM12" s="17">
         <v>0</v>
       </c>
       <c r="CN12" s="17">
         <v>3.1831700000000001</v>
       </c>
       <c r="CO12" s="17">
         <v>2.0219999999999998E-2</v>
       </c>
       <c r="CP12" s="17">
-        <v>-189.61747</v>
+        <v>-189.61746999999997</v>
       </c>
       <c r="CQ12" s="17">
         <v>2.07E-2</v>
       </c>
       <c r="CR12" s="17">
         <v>-3.1048200000000001</v>
       </c>
       <c r="CS12" s="17">
         <v>0</v>
       </c>
       <c r="CT12" s="17">
         <v>-0.50538000000000005</v>
       </c>
       <c r="CU12" s="17">
         <v>0</v>
       </c>
       <c r="CV12" s="17">
         <v>-0.2412</v>
       </c>
       <c r="CW12" s="17">
         <v>2.0000000000000002E-5</v>
       </c>
       <c r="CX12" s="17">
         <v>-0.31918000000000002</v>
       </c>
@@ -5017,574 +5198,580 @@
       <c r="DG12" s="17">
         <v>6.8919999999999995E-2</v>
       </c>
       <c r="DH12" s="17">
         <v>0.27762999999999999</v>
       </c>
       <c r="DI12" s="17">
         <v>-6.676E-2</v>
       </c>
       <c r="DJ12" s="17">
         <v>0.48601</v>
       </c>
       <c r="DK12" s="17">
         <v>0.25639000000000001</v>
       </c>
       <c r="DL12" s="17">
         <v>0.84301000000000004</v>
       </c>
       <c r="DM12" s="17">
         <v>-7.4990000000000001E-2</v>
       </c>
       <c r="DN12" s="17">
         <v>0.46244000000000002</v>
       </c>
       <c r="DO12" s="17">
-        <v>0.46613000000000016</v>
+        <v>0.46613000000000004</v>
       </c>
       <c r="DP12" s="17">
         <v>1.8532600000000001</v>
       </c>
       <c r="DQ12" s="17">
         <v>0.29018999999999995</v>
       </c>
       <c r="DR12" s="17">
         <v>-0.53888999999999998</v>
       </c>
       <c r="DS12" s="17">
         <v>1.5385800000000001</v>
       </c>
       <c r="DT12" s="17">
         <v>-0.13519999999999999</v>
       </c>
       <c r="DU12" s="17">
         <v>0.39349000000000001</v>
       </c>
       <c r="DV12" s="17">
         <v>-0.80539999999999989</v>
       </c>
       <c r="DW12" s="17">
         <v>1.35497</v>
       </c>
       <c r="DX12" s="17">
         <v>-7.3529999999999998E-2</v>
       </c>
       <c r="DY12" s="17">
         <v>0.26776</v>
       </c>
       <c r="DZ12" s="17">
         <v>-0.9045700000000001</v>
       </c>
       <c r="EA12" s="17">
         <v>1.6983899999999998</v>
       </c>
       <c r="EB12" s="17">
         <v>-1.2347399999999999</v>
       </c>
       <c r="EC12" s="17">
         <v>-0.23660999999999999</v>
       </c>
-    </row>
-    <row r="13" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="ED12" s="17">
+        <v>-0.75355000000000005</v>
+      </c>
+    </row>
+    <row r="13" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="16" t="s">
         <v>131</v>
       </c>
       <c r="C13" s="17">
-        <v>8.4666416999999985</v>
+        <v>8.4666417000000003</v>
       </c>
       <c r="D13" s="17">
-        <v>19.788117899999996</v>
+        <v>19.7881179</v>
       </c>
       <c r="E13" s="17">
-        <v>8.2965939999999989</v>
+        <v>8.2965939999999971</v>
       </c>
       <c r="F13" s="17">
-        <v>31.711510900000004</v>
+        <v>31.7115109</v>
       </c>
       <c r="G13" s="17">
-        <v>165.81729729999995</v>
+        <v>165.81729729999998</v>
       </c>
       <c r="H13" s="17">
-        <v>63.830605999999989</v>
+        <v>63.83060600000001</v>
       </c>
       <c r="I13" s="17">
-        <v>63.492482299999992</v>
+        <v>63.492482300000006</v>
       </c>
       <c r="J13" s="17">
-        <v>123.32421330000004</v>
+        <v>123.32421329999998</v>
       </c>
       <c r="K13" s="17">
-        <v>118.60249520000008</v>
+        <v>118.60249520000001</v>
       </c>
       <c r="L13" s="17">
-        <v>-117.13101519999992</v>
+        <v>-117.13101520000005</v>
       </c>
       <c r="M13" s="17">
-        <v>7.2686760000000419</v>
+        <v>7.2686759999999957</v>
       </c>
       <c r="N13" s="17">
-        <v>-7.4404323999999651</v>
+        <v>-7.4404323999999828</v>
       </c>
       <c r="O13" s="17">
-        <v>-70.779452500000033</v>
+        <v>-70.779452500000019</v>
       </c>
       <c r="P13" s="17">
-        <v>-163.49010440000009</v>
+        <v>-163.49010439999995</v>
       </c>
       <c r="Q13" s="17">
-        <v>-212.5410694</v>
+        <v>-212.54106939999997</v>
       </c>
       <c r="R13" s="17">
-        <v>-366.31557600000002</v>
+        <v>-366.31557599999979</v>
       </c>
       <c r="S13" s="17">
         <v>-560.5968944</v>
       </c>
       <c r="T13" s="17">
-        <v>-91.228064499999988</v>
+        <v>-91.228064500000059</v>
       </c>
       <c r="U13" s="17">
-        <v>50.671968199999952</v>
+        <v>50.671968199999995</v>
       </c>
       <c r="V13" s="17">
-        <v>65.140671999999967</v>
+        <v>65.140671999999995</v>
       </c>
       <c r="W13" s="17">
         <v>143.85282309999997</v>
       </c>
       <c r="X13" s="17">
-        <v>47.923098199999927</v>
+        <v>47.923098199999941</v>
       </c>
       <c r="Y13" s="17">
-        <v>40.706858099999948</v>
+        <v>40.706858100000034</v>
       </c>
       <c r="Z13" s="17">
-        <v>170.67772160000004</v>
+        <v>170.67772159999996</v>
       </c>
       <c r="AA13" s="17">
-        <v>635.68080059999988</v>
+        <v>635.68080060000011</v>
       </c>
       <c r="AB13" s="17">
-        <v>586.07131959999981</v>
+        <v>585.75731960000007</v>
       </c>
       <c r="AC13" s="17">
         <v>-0.36841979999999996</v>
       </c>
       <c r="AD13" s="17">
-        <v>-7.4937400000000015E-2</v>
+        <v>-7.4937400000000001E-2</v>
       </c>
       <c r="AE13" s="17">
         <v>1.9543973000000001</v>
       </c>
       <c r="AF13" s="17">
-        <v>6.9556015999999987</v>
+        <v>6.9556016000000005</v>
       </c>
       <c r="AG13" s="17">
-        <v>0.76488009999999984</v>
+        <v>0.76488010000000006</v>
       </c>
       <c r="AH13" s="17">
         <v>1.6821990999999998</v>
       </c>
       <c r="AI13" s="17">
         <v>1.8846916000000002</v>
       </c>
       <c r="AJ13" s="17">
-        <v>15.456347099999997</v>
+        <v>15.4563471</v>
       </c>
       <c r="AK13" s="17">
-        <v>-2.0721794</v>
+        <v>-2.0721794000000004</v>
       </c>
       <c r="AL13" s="17">
-        <v>1.0135205</v>
+        <v>1.0135204999999996</v>
       </c>
       <c r="AM13" s="17">
         <v>2.7567674999999996</v>
       </c>
       <c r="AN13" s="17">
         <v>6.5984853999999986</v>
       </c>
       <c r="AO13" s="17">
         <v>16.157610900000002</v>
       </c>
       <c r="AP13" s="17">
-        <v>6.8949013000000008</v>
+        <v>6.894901299999999</v>
       </c>
       <c r="AQ13" s="17">
-        <v>8.2116848999999998</v>
+        <v>8.2116848999999981</v>
       </c>
       <c r="AR13" s="17">
-        <v>0.44731379999999987</v>
+        <v>0.44731380000000015</v>
       </c>
       <c r="AS13" s="17">
-        <v>3.2715472000000005</v>
+        <v>3.2715471999999988</v>
       </c>
       <c r="AT13" s="17">
-        <v>12.703219499999998</v>
+        <v>12.703219499999999</v>
       </c>
       <c r="AU13" s="17">
-        <v>144.57195049999996</v>
+        <v>144.57195049999999</v>
       </c>
       <c r="AV13" s="17">
-        <v>5.2705800999999992</v>
+        <v>5.2705801000000019</v>
       </c>
       <c r="AW13" s="17">
-        <v>7.0933397999999963</v>
+        <v>7.0933397999999999</v>
       </c>
       <c r="AX13" s="17">
-        <v>40.7828813</v>
+        <v>40.782881300000007</v>
       </c>
       <c r="AY13" s="17">
-        <v>-1.0027639999999998</v>
+        <v>-1.0027640000000013</v>
       </c>
       <c r="AZ13" s="17">
-        <v>16.957148899999996</v>
+        <v>16.9571489</v>
       </c>
       <c r="BA13" s="17">
-        <v>1.4853063999999949</v>
+        <v>1.4853064000000016</v>
       </c>
       <c r="BB13" s="17">
         <v>17.075148900000002</v>
       </c>
       <c r="BC13" s="17">
-        <v>32.990933599999991</v>
+        <v>32.990933599999998</v>
       </c>
       <c r="BD13" s="17">
-        <v>11.941093399999998</v>
+        <v>11.941093400000003</v>
       </c>
       <c r="BE13" s="17">
-        <v>47.005602700000004</v>
+        <v>47.005602699999997</v>
       </c>
       <c r="BF13" s="17">
-        <v>50.187042099999999</v>
+        <v>50.187042099999985</v>
       </c>
       <c r="BG13" s="17">
-        <v>29.230081000000027</v>
+        <v>29.230081000000002</v>
       </c>
       <c r="BH13" s="17">
-        <v>-3.0985124999999942</v>
+        <v>-3.0985125000000004</v>
       </c>
       <c r="BI13" s="17">
         <v>29.094431000000004</v>
       </c>
       <c r="BJ13" s="17">
-        <v>59.303897700000014</v>
+        <v>59.3038977</v>
       </c>
       <c r="BK13" s="17">
-        <v>30.204166500000056</v>
+        <v>30.204166499999999</v>
       </c>
       <c r="BL13" s="17">
         <v>0</v>
       </c>
       <c r="BM13" s="17">
-        <v>-18.349468199999979</v>
+        <v>-18.349468200000004</v>
       </c>
       <c r="BN13" s="17">
-        <v>-23.952424999999991</v>
+        <v>-23.952424999999998</v>
       </c>
       <c r="BO13" s="17">
-        <v>-12.287952600000002</v>
+        <v>-12.287952600000001</v>
       </c>
       <c r="BP13" s="17">
-        <v>-62.541169399999959</v>
+        <v>-62.541169400000044</v>
       </c>
       <c r="BQ13" s="17">
-        <v>-2.9297470999999771</v>
+        <v>-2.9297471000000099</v>
       </c>
       <c r="BR13" s="17">
-        <v>18.32872459999998</v>
+        <v>18.328724600000001</v>
       </c>
       <c r="BS13" s="17">
-        <v>5.9471894000000063</v>
+        <v>5.9471893999999992</v>
       </c>
       <c r="BT13" s="17">
-        <v>-14.077490899999965</v>
+        <v>-14.077490899999994</v>
       </c>
       <c r="BU13" s="17">
         <v>-9.8058462999999971</v>
       </c>
       <c r="BV13" s="17">
-        <v>0.93719960000002889</v>
+        <v>0.93719960000000491</v>
       </c>
       <c r="BW13" s="17">
-        <v>14.84607139999998</v>
+        <v>14.846071400000007</v>
       </c>
       <c r="BX13" s="17">
-        <v>-13.417857099999978</v>
+        <v>-13.417857099999997</v>
       </c>
       <c r="BY13" s="17">
-        <v>-23.706263500000006</v>
+        <v>-23.706263499999999</v>
       </c>
       <c r="BZ13" s="17">
-        <v>4.3335550999999874</v>
+        <v>4.3335550999999963</v>
       </c>
       <c r="CA13" s="17">
-        <v>30.194437999999998</v>
+        <v>30.194438000000012</v>
       </c>
       <c r="CB13" s="17">
-        <v>-81.601182100000017</v>
+        <v>-81.601182100000031</v>
       </c>
       <c r="CC13" s="17">
-        <v>20.563058999999988</v>
+        <v>20.563059000000003</v>
       </c>
       <c r="CD13" s="17">
-        <v>-3.0075210999999964</v>
+        <v>-3.0075210999999995</v>
       </c>
       <c r="CE13" s="17">
-        <v>74.934411999999924</v>
+        <v>74.934411999999995</v>
       </c>
       <c r="CF13" s="17">
-        <v>-255.98005430000001</v>
+        <v>-255.98005429999995</v>
       </c>
       <c r="CG13" s="17">
-        <v>4.8959845000000302</v>
+        <v>4.8959845</v>
       </c>
       <c r="CH13" s="17">
-        <v>15.316747999999988</v>
+        <v>15.316748</v>
       </c>
       <c r="CI13" s="17">
-        <v>-5.484343900000006</v>
+        <v>-5.4843438999999954</v>
       </c>
       <c r="CJ13" s="17">
-        <v>-227.26945800000001</v>
+        <v>-227.26945799999999</v>
       </c>
       <c r="CK13" s="17">
-        <v>33.906872300000011</v>
+        <v>33.906872299999989</v>
       </c>
       <c r="CL13" s="17">
-        <v>1.8647902000000434</v>
+        <v>1.8647902000000052</v>
       </c>
       <c r="CM13" s="17">
-        <v>20.543753900000016</v>
+        <v>20.543753899999999</v>
       </c>
       <c r="CN13" s="17">
-        <v>-422.63099240000008</v>
+        <v>-422.6309923999998</v>
       </c>
       <c r="CO13" s="17">
-        <v>-131.3705082999999</v>
+        <v>-131.37050830000001</v>
       </c>
       <c r="CP13" s="17">
-        <v>-79.261751500000017</v>
+        <v>-79.261751500000045</v>
       </c>
       <c r="CQ13" s="17">
-        <v>-131.48518699999988</v>
+        <v>-131.48518699999997</v>
       </c>
       <c r="CR13" s="17">
-        <v>-218.47944760000019</v>
+        <v>-218.47944759999996</v>
       </c>
       <c r="CS13" s="17">
-        <v>22.525949099999966</v>
+        <v>22.525949100000005</v>
       </c>
       <c r="CT13" s="17">
-        <v>27.629724800000002</v>
+        <v>27.629724800000016</v>
       </c>
       <c r="CU13" s="17">
-        <v>30.391878199999965</v>
+        <v>30.39187820000004</v>
       </c>
       <c r="CV13" s="17">
-        <v>-171.77561659999992</v>
+        <v>-171.77561660000012</v>
       </c>
       <c r="CW13" s="17">
-        <v>33.900201999999972</v>
+        <v>33.900202</v>
       </c>
       <c r="CX13" s="17">
-        <v>50.928805699999998</v>
+        <v>50.928805700000012</v>
       </c>
       <c r="CY13" s="17">
-        <v>43.624558600000022</v>
+        <v>43.624558600000029</v>
       </c>
       <c r="CZ13" s="17">
-        <v>-77.781598100000053</v>
+        <v>-77.781598100000039</v>
       </c>
       <c r="DA13" s="17">
-        <v>-48.93741650000004</v>
+        <v>-48.937416499999998</v>
       </c>
       <c r="DB13" s="17">
-        <v>82.389076999999986</v>
+        <v>82.389077000000015</v>
       </c>
       <c r="DC13" s="17">
-        <v>78.497731400000021</v>
+        <v>78.497731400000006</v>
       </c>
       <c r="DD13" s="17">
-        <v>-46.808719900000007</v>
+        <v>-46.808719900000021</v>
       </c>
       <c r="DE13" s="17">
-        <v>71.741117299999999</v>
+        <v>71.741117299999971</v>
       </c>
       <c r="DF13" s="17">
-        <v>28.745438099999973</v>
+        <v>28.745438100000001</v>
       </c>
       <c r="DG13" s="17">
-        <v>70.858606600000002</v>
+        <v>70.858606599999973</v>
       </c>
       <c r="DH13" s="17">
         <v>-27.4923389</v>
       </c>
       <c r="DI13" s="17">
-        <v>30.583749499999985</v>
+        <v>30.583749499999982</v>
       </c>
       <c r="DJ13" s="17">
-        <v>16.236861200000011</v>
+        <v>16.236861200000007</v>
       </c>
       <c r="DK13" s="17">
-        <v>100.17308939999998</v>
+        <v>100.17308940000001</v>
       </c>
       <c r="DL13" s="17">
-        <v>-99.070601900000057</v>
+        <v>-99.070601900000071</v>
       </c>
       <c r="DM13" s="17">
-        <v>28.854703600000022</v>
+        <v>28.854703600000004</v>
       </c>
       <c r="DN13" s="17">
-        <v>35.589933299999991</v>
+        <v>35.589933299999998</v>
       </c>
       <c r="DO13" s="17">
-        <v>41.008446800000009</v>
+        <v>41.008446800000016</v>
       </c>
       <c r="DP13" s="17">
-        <v>-64.746225600000059</v>
+        <v>-64.746225599999988</v>
       </c>
       <c r="DQ13" s="17">
         <v>47.372410500000008</v>
       </c>
       <c r="DR13" s="17">
-        <v>25.023710200000025</v>
+        <v>25.023710199999986</v>
       </c>
       <c r="DS13" s="17">
-        <v>54.019970500000028</v>
+        <v>54.019970499999964</v>
       </c>
       <c r="DT13" s="17">
-        <v>44.261630399999987</v>
+        <v>44.261630399999994</v>
       </c>
       <c r="DU13" s="17">
-        <v>183.5212501</v>
+        <v>183.52125009999997</v>
       </c>
       <c r="DV13" s="17">
-        <v>135.28671080000001</v>
+        <v>135.28671080000004</v>
       </c>
       <c r="DW13" s="17">
-        <v>182.50812969999998</v>
+        <v>182.5081297000001</v>
       </c>
       <c r="DX13" s="17">
-        <v>134.36470999999995</v>
+        <v>134.36471</v>
       </c>
       <c r="DY13" s="17">
-        <v>192.81202939999991</v>
+        <v>191.73202940000007</v>
       </c>
       <c r="DZ13" s="17">
-        <v>126.17602949999993</v>
+        <v>129.10602950000001</v>
       </c>
       <c r="EA13" s="17">
-        <v>238.43253029999997</v>
+        <v>248.75553030000003</v>
       </c>
       <c r="EB13" s="17">
-        <v>28.650730400000022</v>
+        <v>16.163730400000006</v>
       </c>
       <c r="EC13" s="17">
-        <v>233.35514929999999</v>
-[...2 lines deleted...]
-    <row r="14" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>233.95214940000008</v>
+      </c>
+      <c r="ED13" s="17">
+        <v>183.71149010000008</v>
+      </c>
+    </row>
+    <row r="14" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="19" t="s">
         <v>132</v>
       </c>
       <c r="C14" s="17">
         <v>9.120000000000001</v>
       </c>
       <c r="D14" s="17">
         <v>17.803938689114574</v>
       </c>
       <c r="E14" s="17">
         <v>26.493681122634737</v>
       </c>
       <c r="F14" s="17">
         <v>29.096597620891615</v>
       </c>
       <c r="G14" s="17">
         <v>85.762912215087695</v>
       </c>
       <c r="H14" s="17">
         <v>67.10645863981172</v>
       </c>
       <c r="I14" s="17">
         <v>39.339818610354037</v>
       </c>
       <c r="J14" s="17">
         <v>79.973333372891631</v>
       </c>
       <c r="K14" s="17">
         <v>116.15370894895221</v>
       </c>
       <c r="L14" s="17">
         <v>-45.29433383880373</v>
       </c>
       <c r="M14" s="17">
         <v>497.34533592498167</v>
       </c>
       <c r="N14" s="17">
-        <v>24.651520595135324</v>
+        <v>24.65152059513532</v>
       </c>
       <c r="O14" s="17">
-        <v>-81.501051793421581</v>
+        <v>-81.501051793421553</v>
       </c>
       <c r="P14" s="17">
         <v>91.694832189130167</v>
       </c>
       <c r="Q14" s="17">
-        <v>267.29623638181334</v>
+        <v>267.29623638181329</v>
       </c>
       <c r="R14" s="17">
         <v>-126.15997591495938</v>
       </c>
       <c r="S14" s="17">
-        <v>15.174700021517859</v>
+        <v>15.17470002151787</v>
       </c>
       <c r="T14" s="17">
         <v>180.55420655749577</v>
       </c>
       <c r="U14" s="17">
-        <v>104.48231271538648</v>
+        <v>104.48231271538651</v>
       </c>
       <c r="V14" s="17">
         <v>-99.357305759555061</v>
       </c>
       <c r="W14" s="17">
-        <v>166.16017832283126</v>
+        <v>166.16017832283123</v>
       </c>
       <c r="X14" s="17">
         <v>943.1222011497423</v>
       </c>
       <c r="Y14" s="17">
-        <v>-396.57821956453716</v>
+        <v>-396.57821956453722</v>
       </c>
       <c r="Z14" s="17">
-        <v>308.91599898086434</v>
+        <v>308.87776898086429</v>
       </c>
       <c r="AA14" s="17">
         <v>1383.9273923343947</v>
       </c>
       <c r="AB14" s="17">
-        <v>-536.66480907852622</v>
+        <v>-536.70980907852618</v>
       </c>
       <c r="AC14" s="17">
         <v>-1.2799999999999998</v>
       </c>
       <c r="AD14" s="17">
         <v>-1.0599999999999992</v>
       </c>
       <c r="AE14" s="17">
         <v>2.56</v>
       </c>
       <c r="AF14" s="17">
         <v>8.9</v>
       </c>
       <c r="AG14" s="17">
         <v>-1.6265153277214746</v>
       </c>
       <c r="AH14" s="17">
         <v>7.2034846722786323</v>
       </c>
       <c r="AI14" s="17">
         <v>7.7534846722788844</v>
       </c>
       <c r="AJ14" s="17">
         <v>4.4734846722785324</v>
       </c>
@@ -5684,305 +5871,308 @@
       <c r="BP14" s="17">
         <v>5.2314875487993344</v>
       </c>
       <c r="BQ14" s="17">
         <v>41.99132843624691</v>
       </c>
       <c r="BR14" s="17">
         <v>70.114297066246024</v>
       </c>
       <c r="BS14" s="17">
         <v>1.0418213962437584</v>
       </c>
       <c r="BT14" s="17">
         <v>384.19788902624498</v>
       </c>
       <c r="BU14" s="17">
         <v>53.166048538782995</v>
       </c>
       <c r="BV14" s="17">
         <v>31.775514548786024</v>
       </c>
       <c r="BW14" s="17">
         <v>-76.085851641216735</v>
       </c>
       <c r="BX14" s="17">
-        <v>15.795809148783036</v>
+        <v>15.795809148783032</v>
       </c>
       <c r="BY14" s="17">
         <v>-212.73859591835503</v>
       </c>
       <c r="BZ14" s="17">
-        <v>0.29845639164387805</v>
+        <v>0.29845639164388515</v>
       </c>
       <c r="CA14" s="17">
         <v>15.282338411643803</v>
       </c>
       <c r="CB14" s="17">
         <v>115.65674932164579</v>
       </c>
       <c r="CC14" s="17">
         <v>13.785066292281902</v>
       </c>
       <c r="CD14" s="17">
         <v>42.445403572282913</v>
       </c>
       <c r="CE14" s="17">
-        <v>-7.6379157977179606</v>
+        <v>-7.6379157977179624</v>
       </c>
       <c r="CF14" s="17">
         <v>43.102278122283309</v>
       </c>
       <c r="CG14" s="17">
         <v>14.921452590453049</v>
       </c>
       <c r="CH14" s="17">
-        <v>246.36101725045401</v>
+        <v>246.36101725045398</v>
       </c>
       <c r="CI14" s="17">
-        <v>27.701384700453286</v>
+        <v>27.701384700453282</v>
       </c>
       <c r="CJ14" s="17">
         <v>-21.687618159547021</v>
       </c>
       <c r="CK14" s="17">
         <v>9.7110820662600545</v>
       </c>
       <c r="CL14" s="17">
         <v>71.958005316259971</v>
       </c>
       <c r="CM14" s="17">
-        <v>19.973062746260332</v>
+        <v>19.973062746260325</v>
       </c>
       <c r="CN14" s="17">
         <v>-227.80212604373972</v>
       </c>
       <c r="CO14" s="17">
         <v>48.685171487879977</v>
       </c>
       <c r="CP14" s="17">
         <v>-56.284412082121023</v>
       </c>
       <c r="CQ14" s="17">
-        <v>24.569169937878797</v>
+        <v>24.569169937878804</v>
       </c>
       <c r="CR14" s="17">
-        <v>-1.7952293221198925</v>
+        <v>-1.7952293221198889</v>
       </c>
       <c r="CS14" s="17">
         <v>80.068291334372816</v>
       </c>
       <c r="CT14" s="17">
-        <v>13.195602254374064</v>
+        <v>13.195602254374066</v>
       </c>
       <c r="CU14" s="17">
         <v>118.51810293437386</v>
       </c>
       <c r="CV14" s="17">
         <v>-31.227789965624964</v>
       </c>
       <c r="CW14" s="17">
         <v>47.781142576346056</v>
       </c>
       <c r="CX14" s="17">
-        <v>48.156163666346188</v>
+        <v>48.156163666346202</v>
       </c>
       <c r="CY14" s="17">
         <v>25.209628956347061</v>
       </c>
       <c r="CZ14" s="17">
         <v>-16.664622483652813</v>
       </c>
       <c r="DA14" s="17">
         <v>9.7424663437592613</v>
       </c>
       <c r="DB14" s="17">
         <v>-78.955090041322066</v>
       </c>
       <c r="DC14" s="17">
-        <v>-17.85267114721697</v>
+        <v>-17.852671147216963</v>
       </c>
       <c r="DD14" s="17">
         <v>-12.29201091477529</v>
       </c>
       <c r="DE14" s="17">
         <v>0.58026784042783497</v>
       </c>
       <c r="DF14" s="17">
-        <v>72.045701209436459</v>
+        <v>72.045701209436444</v>
       </c>
       <c r="DG14" s="17">
         <v>93.332409180183191</v>
       </c>
       <c r="DH14" s="17">
-        <v>0.20180009278378197</v>
+        <v>0.20180009278378019</v>
       </c>
       <c r="DI14" s="17">
         <v>97.497585830146605</v>
       </c>
       <c r="DJ14" s="17">
         <v>606.88652938165671</v>
       </c>
       <c r="DK14" s="17">
         <v>436.90166705646965</v>
       </c>
       <c r="DL14" s="17">
         <v>-198.1635811185306</v>
       </c>
       <c r="DM14" s="17">
         <v>-101.88354887772286</v>
       </c>
       <c r="DN14" s="17">
         <v>42.150060176959997</v>
       </c>
       <c r="DO14" s="17">
         <v>154.26793683720717</v>
       </c>
       <c r="DP14" s="17">
-        <v>-491.11266770098149</v>
+        <v>-491.11266770098155</v>
       </c>
       <c r="DQ14" s="17">
         <v>127.46748503680459</v>
       </c>
       <c r="DR14" s="17">
-        <v>-37.781096444126156</v>
+        <v>-37.819326444126169</v>
       </c>
       <c r="DS14" s="17">
         <v>162.43569097810024</v>
       </c>
       <c r="DT14" s="17">
         <v>56.793919410085664</v>
       </c>
       <c r="DU14" s="17">
         <v>9.2633618329238629</v>
       </c>
       <c r="DV14" s="17">
         <v>698.09213911536301</v>
       </c>
       <c r="DW14" s="17">
         <v>565.36555614631436</v>
       </c>
       <c r="DX14" s="17">
         <v>111.20633523979345</v>
       </c>
       <c r="DY14" s="17">
         <v>-341.21750249837294</v>
       </c>
       <c r="DZ14" s="17">
-        <v>288.09889237440871</v>
+        <v>288.05389237440875</v>
       </c>
       <c r="EA14" s="17">
-        <v>167.04297735412294</v>
+        <v>167.04297735412297</v>
       </c>
       <c r="EB14" s="17">
         <v>-650.58917630868496</v>
       </c>
       <c r="EC14" s="17">
-        <v>150.65686117268987</v>
-[...2 lines deleted...]
-    <row r="15" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>165.95610378394184</v>
+      </c>
+      <c r="ED14" s="17">
+        <v>-45.662028654015813</v>
+      </c>
+    </row>
+    <row r="15" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="16" t="s">
         <v>133</v>
       </c>
       <c r="C15" s="17">
         <v>9.2700000000000014</v>
       </c>
       <c r="D15" s="17">
         <v>17.953938689114576</v>
       </c>
       <c r="E15" s="17">
         <v>26.163681122634742</v>
       </c>
       <c r="F15" s="17">
         <v>27.426597620891616</v>
       </c>
       <c r="G15" s="17">
         <v>68.582912215087703</v>
       </c>
       <c r="H15" s="17">
         <v>68.926458639811713</v>
       </c>
       <c r="I15" s="17">
         <v>56.35981861035404</v>
       </c>
       <c r="J15" s="17">
         <v>77.753333372891632</v>
       </c>
       <c r="K15" s="17">
         <v>116.56370894895221</v>
       </c>
       <c r="L15" s="17">
         <v>-62.174333838803747</v>
       </c>
       <c r="M15" s="17">
         <v>104.62575274498175</v>
       </c>
       <c r="N15" s="17">
         <v>89.063087895135297</v>
       </c>
       <c r="O15" s="17">
-        <v>18.210714696578506</v>
+        <v>18.21071469657852</v>
       </c>
       <c r="P15" s="17">
-        <v>1.3387358291301368</v>
+        <v>1.3387358291301332</v>
       </c>
       <c r="Q15" s="17">
-        <v>167.1943829618134</v>
+        <v>167.19438296181335</v>
       </c>
       <c r="R15" s="17">
         <v>114.8292803850407</v>
       </c>
       <c r="S15" s="17">
-        <v>54.558396381517895</v>
+        <v>54.558396381517909</v>
       </c>
       <c r="T15" s="17">
         <v>101.64880890749575</v>
       </c>
       <c r="U15" s="17">
-        <v>-23.19035980461366</v>
+        <v>-23.190359804613653</v>
       </c>
       <c r="V15" s="17">
-        <v>-185.29656256503932</v>
+        <v>-185.2965625650393</v>
       </c>
       <c r="W15" s="17">
-        <v>56.04323957159162</v>
+        <v>56.043239571591613</v>
       </c>
       <c r="X15" s="17">
-        <v>773.56743951715293</v>
+        <v>773.56743951715282</v>
       </c>
       <c r="Y15" s="17">
-        <v>-242.35971882265173</v>
+        <v>-242.35971882265176</v>
       </c>
       <c r="Z15" s="17">
-        <v>-180.78596058169151</v>
+        <v>-180.82419058169151</v>
       </c>
       <c r="AA15" s="17">
         <v>262.93357398276521</v>
       </c>
       <c r="AB15" s="17">
-        <v>-306.37316030079569</v>
+        <v>-306.41816030079571</v>
       </c>
       <c r="AC15" s="17">
         <v>-0.90999999999999992</v>
       </c>
       <c r="AD15" s="17">
         <v>-1.1299999999999992</v>
       </c>
       <c r="AE15" s="17">
         <v>2.41</v>
       </c>
       <c r="AF15" s="17">
         <v>8.9</v>
       </c>
       <c r="AG15" s="17">
         <v>-1.6765153277214746</v>
       </c>
       <c r="AH15" s="17">
         <v>7.2034846722786323</v>
       </c>
       <c r="AI15" s="17">
         <v>7.9134846722788845</v>
       </c>
       <c r="AJ15" s="17">
         <v>4.5134846722785325</v>
       </c>
@@ -6082,225 +6272,228 @@
       <c r="BP15" s="17">
         <v>-19.978512451200668</v>
       </c>
       <c r="BQ15" s="17">
         <v>25.572763646246912</v>
       </c>
       <c r="BR15" s="17">
         <v>19.973654036246021</v>
       </c>
       <c r="BS15" s="17">
         <v>15.705319436243755</v>
       </c>
       <c r="BT15" s="17">
         <v>43.374015626245068</v>
       </c>
       <c r="BU15" s="17">
         <v>79.435832488782992</v>
       </c>
       <c r="BV15" s="17">
         <v>37.547610158786028</v>
       </c>
       <c r="BW15" s="17">
         <v>-13.841608351216763</v>
       </c>
       <c r="BX15" s="17">
-        <v>-14.078746401216955</v>
+        <v>-14.078746401216957</v>
       </c>
       <c r="BY15" s="17">
         <v>-43.845137078354988</v>
       </c>
       <c r="BZ15" s="17">
-        <v>1.7373663516438693</v>
+        <v>1.7373663516438764</v>
       </c>
       <c r="CA15" s="17">
         <v>-25.935330848356177</v>
       </c>
       <c r="CB15" s="17">
         <v>86.253816271645803</v>
       </c>
       <c r="CC15" s="17">
         <v>14.513706392281909</v>
       </c>
       <c r="CD15" s="17">
         <v>22.409119462282906</v>
       </c>
       <c r="CE15" s="17">
-        <v>-12.936183357717967</v>
+        <v>-12.936183357717969</v>
       </c>
       <c r="CF15" s="17">
         <v>-22.647906667716711</v>
       </c>
       <c r="CG15" s="17">
         <v>5.5082055004530481</v>
       </c>
       <c r="CH15" s="17">
-        <v>213.00269815045405</v>
+        <v>213.00269815045402</v>
       </c>
       <c r="CI15" s="17">
-        <v>16.393141590453272</v>
+        <v>16.393141590453268</v>
       </c>
       <c r="CJ15" s="17">
         <v>-67.709662279546976</v>
       </c>
       <c r="CK15" s="17">
         <v>29.433545686260054</v>
       </c>
       <c r="CL15" s="17">
-        <v>28.977805846259979</v>
+        <v>28.977805846259976</v>
       </c>
       <c r="CM15" s="17">
-        <v>-1.5148727537396773</v>
+        <v>-1.5148727537396862</v>
       </c>
       <c r="CN15" s="17">
         <v>57.932801606260355</v>
       </c>
       <c r="CO15" s="17">
         <v>18.562018927879976</v>
       </c>
       <c r="CP15" s="17">
         <v>18.593270727878974</v>
       </c>
       <c r="CQ15" s="17">
-        <v>30.62149407787884</v>
+        <v>30.621494077878847</v>
       </c>
       <c r="CR15" s="17">
-        <v>-13.21838735211989</v>
+        <v>-13.218387352119887</v>
       </c>
       <c r="CS15" s="17">
         <v>81.070122144372846</v>
       </c>
       <c r="CT15" s="17">
-        <v>-15.173304625625942</v>
+        <v>-15.17330462562594</v>
       </c>
       <c r="CU15" s="17">
-        <v>11.519670564373854</v>
+        <v>11.519670564373856</v>
       </c>
       <c r="CV15" s="17">
         <v>24.232320824375002</v>
       </c>
       <c r="CW15" s="17">
         <v>-27.071040123653976</v>
       </c>
       <c r="CX15" s="17">
-        <v>15.241082256346173</v>
+        <v>15.241082256346182</v>
       </c>
       <c r="CY15" s="17">
-        <v>4.8569189463469353</v>
+        <v>4.8569189463469336</v>
       </c>
       <c r="CZ15" s="17">
         <v>-16.217320883652793</v>
       </c>
       <c r="DA15" s="17">
         <v>-15.488902527577894</v>
       </c>
       <c r="DB15" s="17">
         <v>-119.94442327126087</v>
       </c>
       <c r="DC15" s="17">
-        <v>-30.508762678029672</v>
+        <v>-30.508762678029665</v>
       </c>
       <c r="DD15" s="17">
         <v>-19.354474088170864</v>
       </c>
       <c r="DE15" s="17">
         <v>-13.032609418888118</v>
       </c>
       <c r="DF15" s="17">
-        <v>19.901002180005637</v>
+        <v>19.901002180005634</v>
       </c>
       <c r="DG15" s="17">
         <v>36.483333608406035</v>
       </c>
       <c r="DH15" s="17">
-        <v>12.691513202068064</v>
+        <v>12.691513202068062</v>
       </c>
       <c r="DI15" s="17">
         <v>37.4308461061541</v>
       </c>
       <c r="DJ15" s="17">
         <v>513.36928433319258</v>
       </c>
       <c r="DK15" s="17">
         <v>200.84656241814261</v>
       </c>
       <c r="DL15" s="17">
-        <v>21.920746659663507</v>
+        <v>21.920746659663504</v>
       </c>
       <c r="DM15" s="17">
         <v>-143.2664746262908</v>
       </c>
       <c r="DN15" s="17">
         <v>132.47505301794038</v>
       </c>
       <c r="DO15" s="17">
-        <v>0.56419685942759301</v>
+        <v>0.56419685942759656</v>
       </c>
       <c r="DP15" s="17">
-        <v>-232.13249407372891</v>
+        <v>-232.13249407372894</v>
       </c>
       <c r="DQ15" s="17">
         <v>63.263398401858709</v>
       </c>
       <c r="DR15" s="17">
-        <v>-112.43333680533853</v>
+        <v>-112.47156680533854</v>
       </c>
       <c r="DS15" s="17">
         <v>-86.621341878558994</v>
       </c>
       <c r="DT15" s="17">
         <v>-44.994680299652678</v>
       </c>
       <c r="DU15" s="17">
         <v>25.015875038353347</v>
       </c>
       <c r="DV15" s="17">
-        <v>22.849128562507126</v>
+        <v>22.849128562507122</v>
       </c>
       <c r="DW15" s="17">
         <v>91.860299208898098</v>
       </c>
       <c r="DX15" s="17">
         <v>123.20827117300664</v>
       </c>
       <c r="DY15" s="17">
         <v>141.67694798850911</v>
       </c>
       <c r="DZ15" s="17">
-        <v>-288.8122307706343</v>
+        <v>-288.85723077063432</v>
       </c>
       <c r="EA15" s="17">
-        <v>-199.30504590582063</v>
+        <v>-199.30504590582061</v>
       </c>
       <c r="EB15" s="17">
-        <v>40.067168387150119</v>
+        <v>40.067168387150112</v>
       </c>
       <c r="EC15" s="17">
-        <v>365.41445663039406</v>
-[...2 lines deleted...]
-    <row r="16" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>370.56142182094663</v>
+      </c>
+      <c r="ED15" s="17">
+        <v>-36.778885884492155</v>
+      </c>
+    </row>
+    <row r="16" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="16" t="s">
         <v>134</v>
       </c>
       <c r="C16" s="17">
         <v>-0.15000000000000002</v>
       </c>
       <c r="D16" s="17">
         <v>-0.15000000000000002</v>
       </c>
       <c r="E16" s="17">
         <v>0.32999999999999996</v>
       </c>
       <c r="F16" s="17">
         <v>1.67</v>
       </c>
       <c r="G16" s="17">
         <v>17.179999999999996</v>
       </c>
       <c r="H16" s="17">
         <v>-1.8200000000000003</v>
       </c>
       <c r="I16" s="17">
         <v>-17.020000000000003</v>
       </c>
       <c r="J16" s="17">
@@ -6651,54 +6844,57 @@
       <c r="DU16" s="17">
         <v>51.461702408244307</v>
       </c>
       <c r="DV16" s="17">
         <v>-28.287639654732288</v>
       </c>
       <c r="DW16" s="17">
         <v>220.32349391520248</v>
       </c>
       <c r="DX16" s="17">
         <v>143.71589427272181</v>
       </c>
       <c r="DY16" s="17">
         <v>-244.01710783491447</v>
       </c>
       <c r="DZ16" s="17">
         <v>0.49044982594730868</v>
       </c>
       <c r="EA16" s="17">
         <v>123.26922454984566</v>
       </c>
       <c r="EB16" s="17">
         <v>-43.328826197066149</v>
       </c>
       <c r="EC16" s="17">
-        <v>-44.191523403552722</v>
-[...2 lines deleted...]
-    <row r="17" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-39.982453367865403</v>
+      </c>
+      <c r="ED16" s="17">
+        <v>-123.03627815267572</v>
+      </c>
+    </row>
+    <row r="17" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="16" t="s">
         <v>135</v>
       </c>
       <c r="C17" s="17">
         <v>0</v>
       </c>
       <c r="D17" s="17">
         <v>0</v>
       </c>
       <c r="E17" s="17">
         <v>0</v>
       </c>
       <c r="F17" s="17">
         <v>0</v>
       </c>
       <c r="G17" s="17">
         <v>0</v>
       </c>
       <c r="H17" s="17">
         <v>0</v>
       </c>
       <c r="I17" s="17">
         <v>0</v>
       </c>
       <c r="J17" s="17">
@@ -7049,1248 +7245,1260 @@
       <c r="DU17" s="17">
         <v>-67.214215613673787</v>
       </c>
       <c r="DV17" s="17">
         <v>703.53065020758822</v>
       </c>
       <c r="DW17" s="17">
         <v>253.1817630222138</v>
       </c>
       <c r="DX17" s="17">
         <v>-155.71783020593503</v>
       </c>
       <c r="DY17" s="17">
         <v>-238.87734265196761</v>
       </c>
       <c r="DZ17" s="17">
         <v>576.42067331909573</v>
       </c>
       <c r="EA17" s="17">
         <v>243.07879871009791</v>
       </c>
       <c r="EB17" s="17">
         <v>-647.32751849876888</v>
       </c>
       <c r="EC17" s="17">
-        <v>-170.56607205415148</v>
-[...2 lines deleted...]
-    <row r="18" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-164.6228646691394</v>
+      </c>
+      <c r="ED17" s="17">
+        <v>114.15313538315206</v>
+      </c>
+    </row>
+    <row r="18" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="18" t="s">
         <v>136</v>
       </c>
       <c r="C18" s="17">
         <v>1077.3649176999998</v>
       </c>
       <c r="D18" s="17">
-        <v>1158.9100457992652</v>
+        <v>1158.9100457992649</v>
       </c>
       <c r="E18" s="17">
-        <v>1057.8778595272593</v>
+        <v>1057.877859527259</v>
       </c>
       <c r="F18" s="17">
         <v>1626.7845949386383</v>
       </c>
       <c r="G18" s="17">
-        <v>1093.1306950767225</v>
+        <v>1093.1306950767205</v>
       </c>
       <c r="H18" s="17">
-        <v>1487.0603721592447</v>
+        <v>1487.0603721592438</v>
       </c>
       <c r="I18" s="17">
-        <v>2534.3343488123792</v>
+        <v>2534.3343488123719</v>
       </c>
       <c r="J18" s="17">
-        <v>3444.805466086234</v>
+        <v>3444.8054660862281</v>
       </c>
       <c r="K18" s="17">
-        <v>3690.1912497306548</v>
+        <v>3690.1912497306557</v>
       </c>
       <c r="L18" s="17">
-        <v>2182.558815969152</v>
+        <v>2182.5588159691533</v>
       </c>
       <c r="M18" s="17">
         <v>1153.6892684523941</v>
       </c>
       <c r="N18" s="17">
-        <v>909.39703502674331</v>
+        <v>909.39703502674217</v>
       </c>
       <c r="O18" s="17">
-        <v>1001.5493853752907</v>
+        <v>1001.5520353752904</v>
       </c>
       <c r="P18" s="17">
-        <v>722.5113108320154</v>
+        <v>513.21751503201358</v>
       </c>
       <c r="Q18" s="17">
-        <v>2316.8981478508804</v>
+        <v>2209.7394242508817</v>
       </c>
       <c r="R18" s="17">
-        <v>459.15787402778062</v>
+        <v>397.80072372778318</v>
       </c>
       <c r="S18" s="17">
-        <v>1409.054488298023</v>
+        <v>1466.5948658980278</v>
       </c>
       <c r="T18" s="17">
-        <v>1580.1590668037243</v>
+        <v>1641.5757768037229</v>
       </c>
       <c r="U18" s="17">
-        <v>1375.8690571290767</v>
+        <v>1574.0332303290731</v>
       </c>
       <c r="V18" s="17">
-        <v>3649.2132460996722</v>
+        <v>3774.3367230996719</v>
       </c>
       <c r="W18" s="17">
-        <v>1469.4948507079423</v>
+        <v>1618.3484069079411</v>
       </c>
       <c r="X18" s="17">
-        <v>4464.4878857297608</v>
+        <v>4697.6838165297595</v>
       </c>
       <c r="Y18" s="17">
-        <v>3705.9083977427217</v>
+        <v>3907.6097659427137</v>
       </c>
       <c r="Z18" s="17">
-        <v>3257.4538089581051</v>
+        <v>3724.7423081581051</v>
       </c>
       <c r="AA18" s="17">
-        <v>4182.2633785163289</v>
+        <v>4242.2528844163307</v>
       </c>
       <c r="AB18" s="17">
-        <v>2630.0206193278441</v>
+        <v>3200.9585792278458</v>
       </c>
       <c r="AC18" s="17">
-        <v>424.00261249999994</v>
+        <v>424.00261249999988</v>
       </c>
       <c r="AD18" s="17">
-        <v>358.13597549999986</v>
+        <v>358.1359754999998</v>
       </c>
       <c r="AE18" s="17">
         <v>157.3269504000001</v>
       </c>
       <c r="AF18" s="17">
-        <v>137.89937929999996</v>
+        <v>137.89937929999994</v>
       </c>
       <c r="AG18" s="17">
-        <v>122.97181662481643</v>
+        <v>122.97181662481644</v>
       </c>
       <c r="AH18" s="17">
-        <v>232.0121569248162</v>
+        <v>232.01215692481611</v>
       </c>
       <c r="AI18" s="17">
         <v>37.454985824816134</v>
       </c>
       <c r="AJ18" s="17">
         <v>766.47108642481635</v>
       </c>
       <c r="AK18" s="17">
         <v>258.23632969949603</v>
       </c>
       <c r="AL18" s="17">
-        <v>394.4299822994962</v>
+        <v>394.4299822994958</v>
       </c>
       <c r="AM18" s="17">
         <v>116.99800069949625</v>
       </c>
       <c r="AN18" s="17">
-        <v>288.21354682877086</v>
+        <v>288.21354682877092</v>
       </c>
       <c r="AO18" s="17">
-        <v>237.64977650965957</v>
+        <v>237.64977650965955</v>
       </c>
       <c r="AP18" s="17">
         <v>584.84514740966006</v>
       </c>
       <c r="AQ18" s="17">
-        <v>131.92514580966053</v>
+        <v>131.92514580966051</v>
       </c>
       <c r="AR18" s="17">
-        <v>672.36452520965804</v>
+        <v>672.36452520965815</v>
       </c>
       <c r="AS18" s="17">
-        <v>293.69043697299338</v>
+        <v>293.69043697299367</v>
       </c>
       <c r="AT18" s="17">
-        <v>261.23892905320236</v>
+        <v>261.23892905320224</v>
       </c>
       <c r="AU18" s="17">
-        <v>340.08904894158979</v>
+        <v>340.08904894158997</v>
       </c>
       <c r="AV18" s="17">
-        <v>198.112280108937</v>
+        <v>198.11228010893453</v>
       </c>
       <c r="AW18" s="17">
-        <v>271.03252483989252</v>
+        <v>271.03252483989183</v>
       </c>
       <c r="AX18" s="17">
-        <v>689.63581235818594</v>
+        <v>689.63581235818606</v>
       </c>
       <c r="AY18" s="17">
-        <v>303.46855805818961</v>
+        <v>303.46855805818939</v>
       </c>
       <c r="AZ18" s="17">
-        <v>222.92347690297683</v>
+        <v>222.92347690297652</v>
       </c>
       <c r="BA18" s="17">
-        <v>333.46884670309203</v>
+        <v>333.4688467030922</v>
       </c>
       <c r="BB18" s="17">
-        <v>747.44837130309634</v>
+        <v>747.44837130309213</v>
       </c>
       <c r="BC18" s="17">
-        <v>385.67869080309333</v>
+        <v>385.67869080309379</v>
       </c>
       <c r="BD18" s="17">
-        <v>1067.7384400030976</v>
+        <v>1067.7384400030935</v>
       </c>
       <c r="BE18" s="17">
-        <v>1434.5837454435227</v>
+        <v>1434.5837454435177</v>
       </c>
       <c r="BF18" s="17">
-        <v>883.0329886435145</v>
+        <v>883.03298864351405</v>
       </c>
       <c r="BG18" s="17">
-        <v>564.6446188179201</v>
+        <v>564.64461881791942</v>
       </c>
       <c r="BH18" s="17">
-        <v>562.54411318127677</v>
+        <v>562.54411318127711</v>
       </c>
       <c r="BI18" s="17">
-        <v>749.68585006730802</v>
+        <v>749.68585006730814</v>
       </c>
       <c r="BJ18" s="17">
-        <v>868.04641966328131</v>
+        <v>868.04641966328177</v>
       </c>
       <c r="BK18" s="17">
-        <v>285.0180017025167</v>
+        <v>285.01800170251721</v>
       </c>
       <c r="BL18" s="17">
         <v>1787.4409782975486</v>
       </c>
       <c r="BM18" s="17">
-        <v>217.10507319038618</v>
+        <v>217.10507319038601</v>
       </c>
       <c r="BN18" s="17">
-        <v>633.51129531243487</v>
+        <v>633.51129531243566</v>
       </c>
       <c r="BO18" s="17">
-        <v>908.44691446358706</v>
+        <v>908.44691446358672</v>
       </c>
       <c r="BP18" s="17">
-        <v>423.49553300274363</v>
+        <v>423.49553300274505</v>
       </c>
       <c r="BQ18" s="17">
         <v>839.47224459059794</v>
       </c>
       <c r="BR18" s="17">
-        <v>153.82154117059974</v>
+        <v>153.82154117059935</v>
       </c>
       <c r="BS18" s="17">
-        <v>424.05679963059777</v>
+        <v>424.05679963059913</v>
       </c>
       <c r="BT18" s="17">
-        <v>-263.66131693940144</v>
+        <v>-263.66131693940213</v>
       </c>
       <c r="BU18" s="17">
-        <v>227.11505871418353</v>
+        <v>227.11505871418365</v>
       </c>
       <c r="BV18" s="17">
-        <v>143.79217000418464</v>
+        <v>143.79217000418532</v>
       </c>
       <c r="BW18" s="17">
-        <v>382.77848680418759</v>
+        <v>382.77848680418703</v>
       </c>
       <c r="BX18" s="17">
-        <v>155.7113195041876</v>
+        <v>155.71131950418624</v>
       </c>
       <c r="BY18" s="17">
-        <v>45.571881561322897</v>
+        <v>45.574531561323312</v>
       </c>
       <c r="BZ18" s="17">
-        <v>200.6501601313216</v>
+        <v>200.65016013132202</v>
       </c>
       <c r="CA18" s="17">
         <v>296.15116104132176</v>
       </c>
       <c r="CB18" s="17">
-        <v>459.17618264132443</v>
+        <v>459.17618264132324</v>
       </c>
       <c r="CC18" s="17">
-        <v>600.20223492550394</v>
+        <v>539.55970862550294</v>
       </c>
       <c r="CD18" s="17">
-        <v>51.423117935503626</v>
+        <v>-9.2194083644962461</v>
       </c>
       <c r="CE18" s="17">
-        <v>81.42494387550289</v>
+        <v>37.419257275503782</v>
       </c>
       <c r="CF18" s="17">
-        <v>-10.538985904494979</v>
+        <v>-54.542042504496834</v>
       </c>
       <c r="CG18" s="17">
-        <v>202.17820708772035</v>
+        <v>166.70359868772016</v>
       </c>
       <c r="CH18" s="17">
-        <v>2064.1168617477192</v>
+        <v>2028.6422533477232</v>
       </c>
       <c r="CI18" s="17">
-        <v>371.84487369772006</v>
+        <v>353.74012029771978</v>
       </c>
       <c r="CJ18" s="17">
-        <v>-321.24179468227919</v>
+        <v>-339.3465480822814</v>
       </c>
       <c r="CK18" s="17">
-        <v>420.79229793194418</v>
+        <v>387.33323463194591</v>
       </c>
       <c r="CL18" s="17">
-        <v>106.04744280194723</v>
+        <v>81.734189401946068</v>
       </c>
       <c r="CM18" s="17">
-        <v>161.09454712194784</v>
+        <v>155.77148032194705</v>
       </c>
       <c r="CN18" s="17">
-        <v>-228.77641382805859</v>
+        <v>-227.0381806280559</v>
       </c>
       <c r="CO18" s="17">
-        <v>374.11351138200723</v>
+        <v>380.3504166820066</v>
       </c>
       <c r="CP18" s="17">
-        <v>109.38086830200791</v>
+        <v>115.61777360200693</v>
       </c>
       <c r="CQ18" s="17">
-        <v>687.64174901200556</v>
+        <v>710.17503251200696</v>
       </c>
       <c r="CR18" s="17">
-        <v>237.91835960200217</v>
+        <v>260.45164310200755</v>
       </c>
       <c r="CS18" s="17">
-        <v>436.81590720843099</v>
+        <v>441.29733200843009</v>
       </c>
       <c r="CT18" s="17">
-        <v>147.10954608843014</v>
+        <v>151.58827088842995</v>
       </c>
       <c r="CU18" s="17">
-        <v>621.23678843843118</v>
+        <v>647.46775863843118</v>
       </c>
       <c r="CV18" s="17">
-        <v>374.9968250684318</v>
+        <v>401.22241526843175</v>
       </c>
       <c r="CW18" s="17">
-        <v>574.07037333726771</v>
+        <v>608.39488193726766</v>
       </c>
       <c r="CX18" s="17">
-        <v>516.51709189727023</v>
+        <v>550.86668049726893</v>
       </c>
       <c r="CY18" s="17">
-        <v>199.92269527727103</v>
+        <v>264.66914827726964</v>
       </c>
       <c r="CZ18" s="17">
-        <v>85.358896617267874</v>
+        <v>150.10251961726681</v>
       </c>
       <c r="DA18" s="17">
-        <v>542.47174812677918</v>
+        <v>555.32389792677861</v>
       </c>
       <c r="DB18" s="17">
-        <v>2370.827018870963</v>
+        <v>2387.1150186709633</v>
       </c>
       <c r="DC18" s="17">
-        <v>699.91173189229391</v>
+        <v>748.51479559229438</v>
       </c>
       <c r="DD18" s="17">
-        <v>36.002747209636311</v>
+        <v>83.383010909635743</v>
       </c>
       <c r="DE18" s="17">
-        <v>490.1250823464257</v>
+        <v>512.1868105464257</v>
       </c>
       <c r="DF18" s="17">
-        <v>342.04220316062396</v>
+        <v>364.09856136062353</v>
       </c>
       <c r="DG18" s="17">
-        <v>525.59320063648534</v>
+        <v>577.63177553648563</v>
       </c>
       <c r="DH18" s="17">
-        <v>111.73436456440731</v>
+        <v>164.43125946440637</v>
       </c>
       <c r="DI18" s="17">
-        <v>848.81112004906981</v>
+        <v>881.97764774907068</v>
       </c>
       <c r="DJ18" s="17">
-        <v>1097.949003974011</v>
+        <v>1131.1129016740103</v>
       </c>
       <c r="DK18" s="17">
-        <v>1678.6963252326946</v>
+        <v>1761.2061379326915</v>
       </c>
       <c r="DL18" s="17">
-        <v>839.0314364739852</v>
+        <v>923.38712917398743</v>
       </c>
       <c r="DM18" s="17">
-        <v>996.86765642928162</v>
+        <v>1015.7571800292812</v>
       </c>
       <c r="DN18" s="17">
-        <v>752.67485179866446</v>
+        <v>770.41215539866153</v>
       </c>
       <c r="DO18" s="17">
-        <v>1284.8640362343442</v>
+        <v>1372.7245467343423</v>
       </c>
       <c r="DP18" s="17">
-        <v>671.50185328043131</v>
+        <v>748.71588378042861</v>
       </c>
       <c r="DQ18" s="17">
-        <v>1421.3981990505808</v>
+        <v>1492.2336413505816</v>
       </c>
       <c r="DR18" s="17">
-        <v>251.05117463043698</v>
+        <v>322.21164693043715</v>
       </c>
       <c r="DS18" s="17">
-        <v>1622.8207759775119</v>
+        <v>1766.2837382775115</v>
       </c>
       <c r="DT18" s="17">
-        <v>-37.816340700424462</v>
+        <v>144.01328159957484</v>
       </c>
       <c r="DU18" s="17">
-        <v>1030.6587294910814</v>
+        <v>956.99999059108313</v>
       </c>
       <c r="DV18" s="17">
-        <v>885.91303125703257</v>
+        <v>889.83844235703361</v>
       </c>
       <c r="DW18" s="17">
-        <v>1381.8402034403189</v>
+        <v>1458.2373677403184</v>
       </c>
       <c r="DX18" s="17">
-        <v>883.8514143278959</v>
+        <v>937.17708372789525</v>
       </c>
       <c r="DY18" s="17">
-        <v>556.01350493842313</v>
+        <v>658.28920703842164</v>
       </c>
       <c r="DZ18" s="17">
-        <v>558.10566291589078</v>
+        <v>651.41351761589056</v>
       </c>
       <c r="EA18" s="17">
-        <v>1977.2425263659584</v>
+        <v>2200.8209769659597</v>
       </c>
       <c r="EB18" s="17">
-        <v>-461.34107489242842</v>
+        <v>-309.56512239242625</v>
       </c>
       <c r="EC18" s="17">
-        <v>627.70455485043442</v>
-[...2 lines deleted...]
-    <row r="19" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>731.87064792736339</v>
+      </c>
+      <c r="ED18" s="17">
+        <v>219.94605178594753</v>
+      </c>
+    </row>
+    <row r="19" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="18" t="s">
         <v>137</v>
       </c>
       <c r="C19" s="17">
-        <v>749.12961019999989</v>
+        <v>749.12961019999977</v>
       </c>
       <c r="D19" s="17">
         <v>911.9830844999999</v>
       </c>
       <c r="E19" s="17">
-        <v>728.17912830000023</v>
+        <v>728.1791283</v>
       </c>
       <c r="F19" s="17">
         <v>777.70328550000022</v>
       </c>
       <c r="G19" s="17">
-        <v>352.62544480000247</v>
+        <v>352.62544480000008</v>
       </c>
       <c r="H19" s="17">
-        <v>836.20115960000066</v>
+        <v>836.20115959999976</v>
       </c>
       <c r="I19" s="17">
-        <v>1458.128833400008</v>
+        <v>1458.1288334000003</v>
       </c>
       <c r="J19" s="17">
-        <v>2199.3714052000068</v>
+        <v>2199.3714052000009</v>
       </c>
       <c r="K19" s="17">
-        <v>1887.3935502999989</v>
+        <v>1887.3935502999998</v>
       </c>
       <c r="L19" s="17">
-        <v>448.21806639999795</v>
+        <v>448.21806640000023</v>
       </c>
       <c r="M19" s="17">
-        <v>261.93542370000114</v>
+        <v>261.93542370000023</v>
       </c>
       <c r="N19" s="17">
-        <v>1849.176850000001</v>
+        <v>1849.1768499999998</v>
       </c>
       <c r="O19" s="17">
-        <v>792.2214678000006</v>
+        <v>792.22411779999993</v>
       </c>
       <c r="P19" s="17">
-        <v>668.37106399999971</v>
+        <v>751.1193675999998</v>
       </c>
       <c r="Q19" s="17">
-        <v>2238.2172031999989</v>
+        <v>2283.2851700000019</v>
       </c>
       <c r="R19" s="17">
-        <v>1971.273734899999</v>
+        <v>2046.2833396999968</v>
       </c>
       <c r="S19" s="17">
-        <v>691.8356915999957</v>
+        <v>757.01972759999944</v>
       </c>
       <c r="T19" s="17">
-        <v>591.28776190000201</v>
+        <v>580.06446470000014</v>
       </c>
       <c r="U19" s="17">
-        <v>759.36933780000231</v>
+        <v>860.61154820000002</v>
       </c>
       <c r="V19" s="17">
-        <v>922.0357935000003</v>
+        <v>1048.0940222999993</v>
       </c>
       <c r="W19" s="17">
-        <v>718.5424075000027</v>
+        <v>842.22752749999984</v>
       </c>
       <c r="X19" s="17">
-        <v>1686.7680360999952</v>
+        <v>1809.6101349000005</v>
       </c>
       <c r="Y19" s="17">
-        <v>1061.3678241000005</v>
+        <v>989.94069929999966</v>
       </c>
       <c r="Z19" s="17">
-        <v>1521.0882850000035</v>
+        <v>1619.0779198000018</v>
       </c>
       <c r="AA19" s="17">
-        <v>1552.2217200000027</v>
+        <v>1459.836124800001</v>
       </c>
       <c r="AB19" s="17">
-        <v>-708.20306999999809</v>
+        <v>-290.98462999999833</v>
       </c>
       <c r="AC19" s="17">
-        <v>380.77890479999996</v>
+        <v>380.77890479999991</v>
       </c>
       <c r="AD19" s="17">
-        <v>174.99200159999998</v>
+        <v>174.99200159999992</v>
       </c>
       <c r="AE19" s="17">
         <v>114.56638769999999</v>
       </c>
       <c r="AF19" s="17">
-        <v>78.792316100000008</v>
+        <v>78.792316099999994</v>
       </c>
       <c r="AG19" s="17">
-        <v>59.578504399999986</v>
+        <v>59.578504400000007</v>
       </c>
       <c r="AH19" s="17">
-        <v>43.44894780000002</v>
+        <v>43.448947799999992</v>
       </c>
       <c r="AI19" s="17">
         <v>89.241624599999994</v>
       </c>
       <c r="AJ19" s="17">
         <v>719.71400769999991</v>
       </c>
       <c r="AK19" s="17">
         <v>145.28725250000002</v>
       </c>
       <c r="AL19" s="17">
-        <v>266.40760530000028</v>
+        <v>266.40760529999994</v>
       </c>
       <c r="AM19" s="17">
         <v>77.731908899999993</v>
       </c>
       <c r="AN19" s="17">
-        <v>238.75236159999997</v>
+        <v>238.75236160000003</v>
       </c>
       <c r="AO19" s="17">
-        <v>85.980880200000016</v>
+        <v>85.980880199999973</v>
       </c>
       <c r="AP19" s="17">
-        <v>-81.804896099999922</v>
+        <v>-81.804896099999979</v>
       </c>
       <c r="AQ19" s="17">
         <v>57.394721500000003</v>
       </c>
       <c r="AR19" s="17">
-        <v>716.13257990000011</v>
+        <v>716.13257990000022</v>
       </c>
       <c r="AS19" s="17">
-        <v>162.47689630000002</v>
+        <v>162.47689630000011</v>
       </c>
       <c r="AT19" s="17">
-        <v>45.101129800000109</v>
+        <v>45.101129799999988</v>
       </c>
       <c r="AU19" s="17">
-        <v>187.65969429999993</v>
+        <v>187.6596943000001</v>
       </c>
       <c r="AV19" s="17">
-        <v>-42.612275599997595</v>
+        <v>-42.612275600000089</v>
       </c>
       <c r="AW19" s="17">
-        <v>326.02618240000049</v>
+        <v>326.02618239999993</v>
       </c>
       <c r="AX19" s="17">
-        <v>166.18733449999993</v>
+        <v>166.18733449999996</v>
       </c>
       <c r="AY19" s="17">
-        <v>170.76950990000017</v>
+        <v>170.76950989999995</v>
       </c>
       <c r="AZ19" s="17">
-        <v>173.21813280000021</v>
+        <v>173.21813279999989</v>
       </c>
       <c r="BA19" s="17">
-        <v>79.981243599999871</v>
+        <v>79.98124360000007</v>
       </c>
       <c r="BB19" s="17">
-        <v>226.12646800000431</v>
+        <v>226.12646799999999</v>
       </c>
       <c r="BC19" s="17">
-        <v>123.24761839999961</v>
+        <v>123.24761840000005</v>
       </c>
       <c r="BD19" s="17">
-        <v>1028.7735034000043</v>
+        <v>1028.7735034000002</v>
       </c>
       <c r="BE19" s="17">
-        <v>1022.6286089000057</v>
+        <v>1022.6286089000006</v>
       </c>
       <c r="BF19" s="17">
-        <v>147.38905790000041</v>
+        <v>147.38905789999995</v>
       </c>
       <c r="BG19" s="17">
-        <v>475.68079990000069</v>
+        <v>475.68079990000001</v>
       </c>
       <c r="BH19" s="17">
-        <v>553.67293849999999</v>
+        <v>553.67293850000033</v>
       </c>
       <c r="BI19" s="17">
-        <v>393.94626529999988</v>
+        <v>393.94626530000005</v>
       </c>
       <c r="BJ19" s="17">
-        <v>290.13726579999991</v>
+        <v>290.1372657999998</v>
       </c>
       <c r="BK19" s="17">
-        <v>181.78882989999934</v>
+        <v>181.78882989999985</v>
       </c>
       <c r="BL19" s="17">
-        <v>1021.5211892999998</v>
+        <v>1021.5211892999999</v>
       </c>
       <c r="BM19" s="17">
-        <v>93.160915899999537</v>
+        <v>93.160915899999992</v>
       </c>
       <c r="BN19" s="17">
-        <v>72.68949729999953</v>
+        <v>72.689497300000042</v>
       </c>
       <c r="BO19" s="17">
-        <v>197.97379810000004</v>
+        <v>197.9737981000001</v>
       </c>
       <c r="BP19" s="17">
-        <v>84.393855099998831</v>
+        <v>84.393855100000081</v>
       </c>
       <c r="BQ19" s="17">
-        <v>276.52071640000003</v>
+        <v>276.52071639999997</v>
       </c>
       <c r="BR19" s="17">
-        <v>499.72864910000021</v>
+        <v>499.72864910000015</v>
       </c>
       <c r="BS19" s="17">
-        <v>91.034251199999773</v>
+        <v>91.034251200000043</v>
       </c>
       <c r="BT19" s="17">
-        <v>-605.3481929999989</v>
+        <v>-605.34819299999992</v>
       </c>
       <c r="BU19" s="17">
-        <v>88.493526400000036</v>
+        <v>88.493526399999936</v>
       </c>
       <c r="BV19" s="17">
-        <v>549.73650940000016</v>
+        <v>549.73650940000027</v>
       </c>
       <c r="BW19" s="17">
-        <v>190.2851387</v>
+        <v>190.28513869999989</v>
       </c>
       <c r="BX19" s="17">
-        <v>1020.6616755000007</v>
+        <v>1020.6616754999999</v>
       </c>
       <c r="BY19" s="17">
-        <v>56.454514700000104</v>
+        <v>56.457164700000149</v>
       </c>
       <c r="BZ19" s="17">
-        <v>145.93949289999978</v>
+        <v>145.93949290000003</v>
       </c>
       <c r="CA19" s="17">
-        <v>56.723818400000042</v>
+        <v>56.723818399999836</v>
       </c>
       <c r="CB19" s="17">
-        <v>533.10364180000067</v>
+        <v>533.10364179999988</v>
       </c>
       <c r="CC19" s="17">
-        <v>186.15193360000046</v>
+        <v>206.83835199999993</v>
       </c>
       <c r="CD19" s="17">
-        <v>11.075844599999746</v>
+        <v>31.762263000000001</v>
       </c>
       <c r="CE19" s="17">
-        <v>128.17495749999992</v>
+        <v>148.86137589999964</v>
       </c>
       <c r="CF19" s="17">
-        <v>342.9683282999996</v>
+        <v>363.65737670000016</v>
       </c>
       <c r="CG19" s="17">
-        <v>-7.8848378999998641</v>
+        <v>3.382153800000026</v>
       </c>
       <c r="CH19" s="17">
-        <v>1922.1981744999982</v>
+        <v>1933.4651662000024</v>
       </c>
       <c r="CI19" s="17">
-        <v>103.2901015000006</v>
+        <v>114.55709320000004</v>
       </c>
       <c r="CJ19" s="17">
-        <v>220.61376510000014</v>
+        <v>231.88075679999986</v>
       </c>
       <c r="CK19" s="17">
-        <v>155.31699829999772</v>
+        <v>170.64441699999989</v>
       </c>
       <c r="CL19" s="17">
-        <v>57.918527000000701</v>
+        <v>81.451755699999779</v>
       </c>
       <c r="CM19" s="17">
-        <v>683.1644315000043</v>
+        <v>697.70826019999947</v>
       </c>
       <c r="CN19" s="17">
-        <v>1074.8737780999963</v>
+        <v>1096.4789067999975</v>
       </c>
       <c r="CO19" s="17">
-        <v>142.83566610000071</v>
+        <v>159.1316750999998</v>
       </c>
       <c r="CP19" s="17">
-        <v>239.2322352000009</v>
+        <v>255.52824419999996</v>
       </c>
       <c r="CQ19" s="17">
-        <v>155.67662959999979</v>
+        <v>171.97263860000001</v>
       </c>
       <c r="CR19" s="17">
-        <v>154.09116069999433</v>
+        <v>170.38716969999967</v>
       </c>
       <c r="CS19" s="17">
-        <v>182.92684310000035</v>
+        <v>180.12169880000016</v>
       </c>
       <c r="CT19" s="17">
-        <v>38.055932399999492</v>
+        <v>35.24808809999994</v>
       </c>
       <c r="CU19" s="17">
-        <v>195.95253639999973</v>
+        <v>193.1500721000001</v>
       </c>
       <c r="CV19" s="17">
-        <v>174.35245000000248</v>
+        <v>171.54460569999989</v>
       </c>
       <c r="CW19" s="17">
-        <v>-28.559520500000009</v>
+        <v>-3.2579653999999931</v>
       </c>
       <c r="CX19" s="17">
-        <v>191.45665210000118</v>
+        <v>216.78328720000007</v>
       </c>
       <c r="CY19" s="17">
-        <v>94.543546400000366</v>
+        <v>119.85197150000018</v>
       </c>
       <c r="CZ19" s="17">
-        <v>501.92865980000084</v>
+        <v>527.23425489999977</v>
       </c>
       <c r="DA19" s="17">
-        <v>167.55135470000022</v>
+        <v>198.63391940000014</v>
       </c>
       <c r="DB19" s="17">
-        <v>172.40704949999972</v>
+        <v>206.92546420000008</v>
       </c>
       <c r="DC19" s="17">
-        <v>231.68603970000009</v>
+        <v>262.52606440000011</v>
       </c>
       <c r="DD19" s="17">
-        <v>350.39134960000035</v>
+        <v>380.00857429999917</v>
       </c>
       <c r="DE19" s="17">
-        <v>241.8517046000004</v>
+        <v>272.7179021</v>
       </c>
       <c r="DF19" s="17">
-        <v>13.234537100000034</v>
+        <v>44.095364599999996</v>
       </c>
       <c r="DG19" s="17">
-        <v>217.19493569999952</v>
+        <v>248.06147319999982</v>
       </c>
       <c r="DH19" s="17">
-        <v>246.26123010000273</v>
+        <v>277.35278760000006</v>
       </c>
       <c r="DI19" s="17">
-        <v>262.87930789999962</v>
+        <v>293.19872760000021</v>
       </c>
       <c r="DJ19" s="17">
-        <v>372.65691049999992</v>
+        <v>402.97370020000022</v>
       </c>
       <c r="DK19" s="17">
-        <v>690.78523319999738</v>
+        <v>721.18207289999987</v>
       </c>
       <c r="DL19" s="17">
-        <v>360.44658449999827</v>
+        <v>392.25563420000015</v>
       </c>
       <c r="DM19" s="17">
-        <v>348.85758039999911</v>
+        <v>330.54598920000012</v>
       </c>
       <c r="DN19" s="17">
-        <v>561.05346230000089</v>
+        <v>541.58965109999963</v>
       </c>
       <c r="DO19" s="17">
-        <v>182.98208439999857</v>
+        <v>171.47946319999991</v>
       </c>
       <c r="DP19" s="17">
-        <v>-31.525302999998097</v>
+        <v>-53.674404199999898</v>
       </c>
       <c r="DQ19" s="17">
-        <v>371.13309500000008</v>
+        <v>386.77481619999998</v>
       </c>
       <c r="DR19" s="17">
-        <v>0.21570999999980622</v>
+        <v>16.182461199999892</v>
       </c>
       <c r="DS19" s="17">
-        <v>199.24836999999991</v>
+        <v>213.22262120000002</v>
       </c>
       <c r="DT19" s="17">
-        <v>950.49111000000346</v>
+        <v>1002.8980212000018</v>
       </c>
       <c r="DU19" s="17">
-        <v>302.39131999999961</v>
+        <v>265.3685187000001</v>
       </c>
       <c r="DV19" s="17">
-        <v>264.09717999999947</v>
+        <v>265.2675286999999</v>
       </c>
       <c r="DW19" s="17">
-        <v>230.56626999999986</v>
+        <v>205.54161869999993</v>
       </c>
       <c r="DX19" s="17">
-        <v>755.16695000000402</v>
+        <v>723.65845870000101</v>
       </c>
       <c r="DY19" s="17">
-        <v>-222.99122000000003</v>
+        <v>-96.525735000000196</v>
       </c>
       <c r="DZ19" s="17">
-        <v>200.30776000000012</v>
+        <v>306.888195</v>
       </c>
       <c r="EA19" s="17">
-        <v>-595.49500999999805</v>
+        <v>-522.87086499999839</v>
       </c>
       <c r="EB19" s="17">
-        <v>-90.024600000000035</v>
+        <v>21.523775000000221</v>
       </c>
       <c r="EC19" s="17">
-        <v>-19.000800000000002</v>
-[...2 lines deleted...]
-    <row r="20" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>7.3470500000001291</v>
+      </c>
+      <c r="ED19" s="17">
+        <v>76.756960000000007</v>
+      </c>
+    </row>
+    <row r="20" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="16" t="s">
         <v>138</v>
       </c>
       <c r="C20" s="17">
-        <v>749.12961019999989</v>
+        <v>749.12961019999977</v>
       </c>
       <c r="D20" s="17">
         <v>911.09422969999991</v>
       </c>
       <c r="E20" s="17">
-        <v>728.17912830000023</v>
+        <v>728.1791283</v>
       </c>
       <c r="F20" s="17">
         <v>777.70328550000022</v>
       </c>
       <c r="G20" s="17">
-        <v>352.62544480000247</v>
+        <v>352.62544480000008</v>
       </c>
       <c r="H20" s="17">
-        <v>836.20115960000066</v>
+        <v>836.20115959999976</v>
       </c>
       <c r="I20" s="17">
-        <v>1458.128833400008</v>
+        <v>1458.1288334000003</v>
       </c>
       <c r="J20" s="17">
-        <v>2199.3714052000068</v>
+        <v>2199.3714052000009</v>
       </c>
       <c r="K20" s="17">
-        <v>1887.3935502999989</v>
+        <v>1887.3935502999998</v>
       </c>
       <c r="L20" s="17">
-        <v>448.21806639999795</v>
+        <v>448.21806640000023</v>
       </c>
       <c r="M20" s="17">
-        <v>261.93542370000114</v>
+        <v>261.93542370000023</v>
       </c>
       <c r="N20" s="17">
-        <v>1849.176850000001</v>
+        <v>1849.1768499999998</v>
       </c>
       <c r="O20" s="17">
-        <v>787.21991780000064</v>
+        <v>787.22256779999998</v>
       </c>
       <c r="P20" s="17">
-        <v>668.37093399999969</v>
+        <v>751.11923759999968</v>
       </c>
       <c r="Q20" s="17">
-        <v>2238.215003199999</v>
+        <v>2283.282970000002</v>
       </c>
       <c r="R20" s="17">
-        <v>1967.3858148999991</v>
+        <v>2042.3954196999966</v>
       </c>
       <c r="S20" s="17">
-        <v>691.81106159999581</v>
+        <v>756.99509759999933</v>
       </c>
       <c r="T20" s="17">
-        <v>591.28273190000209</v>
+        <v>580.05943470000011</v>
       </c>
       <c r="U20" s="17">
-        <v>759.62813780000238</v>
+        <v>860.87034820000008</v>
       </c>
       <c r="V20" s="17">
-        <v>922.03444350000029</v>
+        <v>1048.0926722999993</v>
       </c>
       <c r="W20" s="17">
-        <v>718.54190750000271</v>
+        <v>842.22702749999985</v>
       </c>
       <c r="X20" s="17">
-        <v>1686.2207460999953</v>
+        <v>1809.0628449000005</v>
       </c>
       <c r="Y20" s="17">
-        <v>1061.3678241000005</v>
+        <v>989.94069929999966</v>
       </c>
       <c r="Z20" s="17">
-        <v>1521.0859250000033</v>
+        <v>1619.0755598000019</v>
       </c>
       <c r="AA20" s="17">
-        <v>1552.2187700000031</v>
+        <v>1459.833174800001</v>
       </c>
       <c r="AB20" s="17">
-        <v>-708.20306999999809</v>
+        <v>-290.98462999999833</v>
       </c>
       <c r="AC20" s="17">
-        <v>380.77890479999996</v>
+        <v>380.77890479999991</v>
       </c>
       <c r="AD20" s="17">
-        <v>174.99200159999998</v>
+        <v>174.99200159999992</v>
       </c>
       <c r="AE20" s="17">
         <v>114.56638769999999</v>
       </c>
       <c r="AF20" s="17">
-        <v>78.792316100000008</v>
+        <v>78.792316099999994</v>
       </c>
       <c r="AG20" s="17">
-        <v>59.578504399999986</v>
+        <v>59.578504400000007</v>
       </c>
       <c r="AH20" s="17">
-        <v>42.560093000000023</v>
+        <v>42.560092999999995</v>
       </c>
       <c r="AI20" s="17">
         <v>89.241624599999994</v>
       </c>
       <c r="AJ20" s="17">
         <v>719.71400769999991</v>
       </c>
       <c r="AK20" s="17">
         <v>145.28725250000002</v>
       </c>
       <c r="AL20" s="17">
-        <v>266.40760530000028</v>
+        <v>266.40760529999994</v>
       </c>
       <c r="AM20" s="17">
         <v>77.731908899999993</v>
       </c>
       <c r="AN20" s="17">
-        <v>238.75236159999997</v>
+        <v>238.75236160000003</v>
       </c>
       <c r="AO20" s="17">
-        <v>85.980880200000016</v>
+        <v>85.980880199999973</v>
       </c>
       <c r="AP20" s="17">
-        <v>-81.804896099999922</v>
+        <v>-81.804896099999979</v>
       </c>
       <c r="AQ20" s="17">
         <v>57.394721500000003</v>
       </c>
       <c r="AR20" s="17">
-        <v>716.13257990000011</v>
+        <v>716.13257990000022</v>
       </c>
       <c r="AS20" s="17">
-        <v>162.47689630000002</v>
+        <v>162.47689630000011</v>
       </c>
       <c r="AT20" s="17">
-        <v>45.101129800000109</v>
+        <v>45.101129799999988</v>
       </c>
       <c r="AU20" s="17">
-        <v>187.65969429999993</v>
+        <v>187.6596943000001</v>
       </c>
       <c r="AV20" s="17">
-        <v>-42.612275599997595</v>
+        <v>-42.612275600000089</v>
       </c>
       <c r="AW20" s="17">
-        <v>326.02618240000049</v>
+        <v>326.02618239999993</v>
       </c>
       <c r="AX20" s="17">
-        <v>166.18733449999993</v>
+        <v>166.18733449999996</v>
       </c>
       <c r="AY20" s="17">
-        <v>170.76950990000017</v>
+        <v>170.76950989999995</v>
       </c>
       <c r="AZ20" s="17">
-        <v>173.21813280000021</v>
+        <v>173.21813279999989</v>
       </c>
       <c r="BA20" s="17">
-        <v>79.981243599999871</v>
+        <v>79.98124360000007</v>
       </c>
       <c r="BB20" s="17">
-        <v>226.12646800000431</v>
+        <v>226.12646799999999</v>
       </c>
       <c r="BC20" s="17">
-        <v>123.24761839999961</v>
+        <v>123.24761840000005</v>
       </c>
       <c r="BD20" s="17">
-        <v>1028.7735034000043</v>
+        <v>1028.7735034000002</v>
       </c>
       <c r="BE20" s="17">
-        <v>1022.6286089000057</v>
+        <v>1022.6286089000006</v>
       </c>
       <c r="BF20" s="17">
-        <v>147.38905790000041</v>
+        <v>147.38905789999995</v>
       </c>
       <c r="BG20" s="17">
-        <v>475.68079990000069</v>
+        <v>475.68079990000001</v>
       </c>
       <c r="BH20" s="17">
-        <v>553.67293849999999</v>
+        <v>553.67293850000033</v>
       </c>
       <c r="BI20" s="17">
-        <v>393.94626529999988</v>
+        <v>393.94626530000005</v>
       </c>
       <c r="BJ20" s="17">
-        <v>290.13726579999991</v>
+        <v>290.1372657999998</v>
       </c>
       <c r="BK20" s="17">
-        <v>181.78882989999934</v>
+        <v>181.78882989999985</v>
       </c>
       <c r="BL20" s="17">
-        <v>1021.5211892999998</v>
+        <v>1021.5211892999999</v>
       </c>
       <c r="BM20" s="17">
-        <v>93.160915899999537</v>
+        <v>93.160915899999992</v>
       </c>
       <c r="BN20" s="17">
-        <v>72.68949729999953</v>
+        <v>72.689497300000042</v>
       </c>
       <c r="BO20" s="17">
-        <v>197.97379810000004</v>
+        <v>197.9737981000001</v>
       </c>
       <c r="BP20" s="17">
-        <v>84.393855099998831</v>
+        <v>84.393855100000081</v>
       </c>
       <c r="BQ20" s="17">
-        <v>276.52071640000003</v>
+        <v>276.52071639999997</v>
       </c>
       <c r="BR20" s="17">
-        <v>499.72864910000021</v>
+        <v>499.72864910000015</v>
       </c>
       <c r="BS20" s="17">
-        <v>91.034251199999773</v>
+        <v>91.034251200000043</v>
       </c>
       <c r="BT20" s="17">
-        <v>-605.3481929999989</v>
+        <v>-605.34819299999992</v>
       </c>
       <c r="BU20" s="17">
-        <v>88.493526400000036</v>
+        <v>88.493526399999936</v>
       </c>
       <c r="BV20" s="17">
-        <v>549.73650940000016</v>
+        <v>549.73650940000027</v>
       </c>
       <c r="BW20" s="17">
-        <v>190.2851387</v>
+        <v>190.28513869999989</v>
       </c>
       <c r="BX20" s="17">
-        <v>1020.6616755000007</v>
+        <v>1020.6616754999999</v>
       </c>
       <c r="BY20" s="17">
-        <v>56.454514700000104</v>
+        <v>56.457164700000149</v>
       </c>
       <c r="BZ20" s="17">
-        <v>145.93949289999978</v>
+        <v>145.93949290000003</v>
       </c>
       <c r="CA20" s="17">
-        <v>56.723818400000042</v>
+        <v>56.723818399999836</v>
       </c>
       <c r="CB20" s="17">
-        <v>528.10209180000072</v>
+        <v>528.10209179999993</v>
       </c>
       <c r="CC20" s="17">
-        <v>186.15193360000046</v>
+        <v>206.83835199999993</v>
       </c>
       <c r="CD20" s="17">
-        <v>11.075844599999746</v>
+        <v>31.762263000000001</v>
       </c>
       <c r="CE20" s="17">
-        <v>128.17495749999992</v>
+        <v>148.86137589999964</v>
       </c>
       <c r="CF20" s="17">
-        <v>342.96819829999959</v>
+        <v>363.65724670000014</v>
       </c>
       <c r="CG20" s="17">
-        <v>-7.8848378999998641</v>
+        <v>3.382153800000026</v>
       </c>
       <c r="CH20" s="17">
-        <v>1922.1961544999983</v>
+        <v>1933.4631462000025</v>
       </c>
       <c r="CI20" s="17">
-        <v>103.2901015000006</v>
+        <v>114.55709320000004</v>
       </c>
       <c r="CJ20" s="17">
-        <v>220.61358510000014</v>
+        <v>231.88057679999986</v>
       </c>
       <c r="CK20" s="17">
-        <v>155.31569829999773</v>
+        <v>170.6431169999999</v>
       </c>
       <c r="CL20" s="17">
-        <v>57.918527000000701</v>
+        <v>81.451755699999779</v>
       </c>
       <c r="CM20" s="17">
-        <v>680.2762815000043</v>
+        <v>694.82011019999948</v>
       </c>
       <c r="CN20" s="17">
-        <v>1073.8753080999963</v>
+        <v>1095.4804367999975</v>
       </c>
       <c r="CO20" s="17">
-        <v>142.81149610000071</v>
+        <v>159.1075050999998</v>
       </c>
       <c r="CP20" s="17">
-        <v>239.2317752000009</v>
+        <v>255.52778419999996</v>
       </c>
       <c r="CQ20" s="17">
-        <v>155.67662959999979</v>
+        <v>171.97263860000001</v>
       </c>
       <c r="CR20" s="17">
-        <v>154.09116069999433</v>
+        <v>170.38716969999967</v>
       </c>
       <c r="CS20" s="17">
-        <v>182.92181310000035</v>
+        <v>180.11666880000016</v>
       </c>
       <c r="CT20" s="17">
-        <v>38.055932399999492</v>
+        <v>35.24808809999994</v>
       </c>
       <c r="CU20" s="17">
-        <v>195.95253639999973</v>
+        <v>193.1500721000001</v>
       </c>
       <c r="CV20" s="17">
-        <v>174.35245000000248</v>
+        <v>171.54460569999989</v>
       </c>
       <c r="CW20" s="17">
-        <v>-28.30066050000001</v>
+        <v>-2.9991053999999933</v>
       </c>
       <c r="CX20" s="17">
-        <v>191.45665210000118</v>
+        <v>216.78328720000007</v>
       </c>
       <c r="CY20" s="17">
-        <v>94.543486400000361</v>
+        <v>119.85191150000017</v>
       </c>
       <c r="CZ20" s="17">
-        <v>501.92865980000084</v>
+        <v>527.23425489999977</v>
       </c>
       <c r="DA20" s="17">
-        <v>167.55135470000022</v>
+        <v>198.63391940000014</v>
       </c>
       <c r="DB20" s="17">
-        <v>172.40704949999972</v>
+        <v>206.92546420000008</v>
       </c>
       <c r="DC20" s="17">
-        <v>231.68468970000009</v>
+        <v>262.52471440000011</v>
       </c>
       <c r="DD20" s="17">
-        <v>350.39134960000035</v>
+        <v>380.00857429999917</v>
       </c>
       <c r="DE20" s="17">
-        <v>241.85120460000041</v>
+        <v>272.71740210000002</v>
       </c>
       <c r="DF20" s="17">
-        <v>13.234537100000034</v>
+        <v>44.095364599999996</v>
       </c>
       <c r="DG20" s="17">
-        <v>217.19493569999952</v>
+        <v>248.06147319999982</v>
       </c>
       <c r="DH20" s="17">
-        <v>246.26123010000273</v>
+        <v>277.35278760000006</v>
       </c>
       <c r="DI20" s="17">
-        <v>262.87930789999962</v>
+        <v>293.19872760000021</v>
       </c>
       <c r="DJ20" s="17">
-        <v>372.60354049999995</v>
+        <v>402.92033020000025</v>
       </c>
       <c r="DK20" s="17">
-        <v>690.78523319999738</v>
+        <v>721.18207289999987</v>
       </c>
       <c r="DL20" s="17">
-        <v>359.95266449999826</v>
+        <v>391.76171420000014</v>
       </c>
       <c r="DM20" s="17">
-        <v>348.85758039999911</v>
+        <v>330.54598920000012</v>
       </c>
       <c r="DN20" s="17">
-        <v>561.05346230000089</v>
+        <v>541.58965109999963</v>
       </c>
       <c r="DO20" s="17">
-        <v>182.98208439999857</v>
+        <v>171.47946319999991</v>
       </c>
       <c r="DP20" s="17">
-        <v>-31.525302999998097</v>
+        <v>-53.674404199999898</v>
       </c>
       <c r="DQ20" s="17">
-        <v>371.13309500000008</v>
+        <v>386.77481619999998</v>
       </c>
       <c r="DR20" s="17">
-        <v>0.21334999999980622</v>
+        <v>16.180101199999893</v>
       </c>
       <c r="DS20" s="17">
-        <v>199.24836999999991</v>
+        <v>213.22262120000002</v>
       </c>
       <c r="DT20" s="17">
-        <v>950.49111000000346</v>
+        <v>1002.8980212000018</v>
       </c>
       <c r="DU20" s="17">
-        <v>302.39131999999961</v>
+        <v>265.3685187000001</v>
       </c>
       <c r="DV20" s="17">
-        <v>264.09422999999947</v>
+        <v>265.2645786999999</v>
       </c>
       <c r="DW20" s="17">
-        <v>230.56626999999986</v>
+        <v>205.54161869999993</v>
       </c>
       <c r="DX20" s="17">
-        <v>755.16695000000402</v>
+        <v>723.65845870000101</v>
       </c>
       <c r="DY20" s="17">
-        <v>-222.99122000000003</v>
+        <v>-96.525735000000196</v>
       </c>
       <c r="DZ20" s="17">
-        <v>200.30776000000012</v>
+        <v>306.888195</v>
       </c>
       <c r="EA20" s="17">
-        <v>-595.49500999999805</v>
+        <v>-522.87086499999839</v>
       </c>
       <c r="EB20" s="17">
-        <v>-90.024600000000035</v>
+        <v>21.523775000000221</v>
       </c>
       <c r="EC20" s="17">
-        <v>-19.000800000000002</v>
-[...2 lines deleted...]
-    <row r="21" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>7.3470500000001291</v>
+      </c>
+      <c r="ED20" s="17">
+        <v>76.756960000000007</v>
+      </c>
+    </row>
+    <row r="21" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="16" t="s">
         <v>139</v>
       </c>
       <c r="C21" s="17">
         <v>0</v>
       </c>
       <c r="D21" s="17">
         <v>0</v>
       </c>
       <c r="E21" s="17">
         <v>0</v>
       </c>
       <c r="F21" s="17">
         <v>0</v>
       </c>
       <c r="G21" s="17">
         <v>0</v>
       </c>
       <c r="H21" s="17">
         <v>0</v>
       </c>
       <c r="I21" s="17">
         <v>0</v>
       </c>
       <c r="J21" s="17">
@@ -8643,99 +8851,102 @@
       </c>
       <c r="DV21" s="17">
         <v>0</v>
       </c>
       <c r="DW21" s="17">
         <v>0</v>
       </c>
       <c r="DX21" s="17">
         <v>0</v>
       </c>
       <c r="DY21" s="17">
         <v>0</v>
       </c>
       <c r="DZ21" s="17">
         <v>0</v>
       </c>
       <c r="EA21" s="17">
         <v>0</v>
       </c>
       <c r="EB21" s="17">
         <v>0</v>
       </c>
       <c r="EC21" s="17">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="ED21" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="16" t="s">
         <v>140</v>
       </c>
       <c r="C22" s="17">
         <v>0</v>
       </c>
       <c r="D22" s="17">
         <v>0.88885480000000006</v>
       </c>
       <c r="E22" s="17">
         <v>0</v>
       </c>
       <c r="F22" s="17">
         <v>0</v>
       </c>
       <c r="G22" s="17">
         <v>0</v>
       </c>
       <c r="H22" s="17">
         <v>0</v>
       </c>
       <c r="I22" s="17">
         <v>0</v>
       </c>
       <c r="J22" s="17">
         <v>0</v>
       </c>
       <c r="K22" s="17">
         <v>0</v>
       </c>
       <c r="L22" s="17">
         <v>0</v>
       </c>
       <c r="M22" s="17">
         <v>0</v>
       </c>
       <c r="N22" s="17">
         <v>0</v>
       </c>
       <c r="O22" s="17">
         <v>5.0015499999999999</v>
       </c>
       <c r="P22" s="17">
         <v>1.2999999999999999E-4</v>
       </c>
       <c r="Q22" s="17">
-        <v>2.1999999999999993E-3</v>
+        <v>2.2000000000000001E-3</v>
       </c>
       <c r="R22" s="17">
         <v>3.8879200000000003</v>
       </c>
       <c r="S22" s="17">
         <v>2.4629999999999999E-2</v>
       </c>
       <c r="T22" s="17">
         <v>5.0299999999999997E-3</v>
       </c>
       <c r="U22" s="17">
         <v>-0.25879999999999997</v>
       </c>
       <c r="V22" s="17">
         <v>1.3500000000000001E-3</v>
       </c>
       <c r="W22" s="17">
         <v>5.0000000000000001E-4</v>
       </c>
       <c r="X22" s="17">
         <v>0.54729000000000005</v>
       </c>
       <c r="Y22" s="17">
         <v>0</v>
       </c>
@@ -8898,51 +9109,51 @@
       <c r="BZ22" s="17">
         <v>0</v>
       </c>
       <c r="CA22" s="17">
         <v>0</v>
       </c>
       <c r="CB22" s="17">
         <v>5.0015499999999999</v>
       </c>
       <c r="CC22" s="17">
         <v>0</v>
       </c>
       <c r="CD22" s="17">
         <v>0</v>
       </c>
       <c r="CE22" s="17">
         <v>0</v>
       </c>
       <c r="CF22" s="17">
         <v>1.2999999999999999E-4</v>
       </c>
       <c r="CG22" s="17">
         <v>0</v>
       </c>
       <c r="CH22" s="17">
-        <v>2.0199999999999992E-3</v>
+        <v>2.0200000000000001E-3</v>
       </c>
       <c r="CI22" s="17">
         <v>0</v>
       </c>
       <c r="CJ22" s="17">
         <v>1.8000000000000001E-4</v>
       </c>
       <c r="CK22" s="17">
         <v>1.2999999999999999E-3</v>
       </c>
       <c r="CL22" s="17">
         <v>0</v>
       </c>
       <c r="CM22" s="17">
         <v>2.88815</v>
       </c>
       <c r="CN22" s="17">
         <v>0.99846999999999997</v>
       </c>
       <c r="CO22" s="17">
         <v>2.4170000000000001E-2</v>
       </c>
       <c r="CP22" s="17">
         <v>4.6000000000000001E-4</v>
       </c>
@@ -9041,530 +9252,536 @@
       </c>
       <c r="DV22" s="17">
         <v>2.9499999999999999E-3</v>
       </c>
       <c r="DW22" s="17">
         <v>0</v>
       </c>
       <c r="DX22" s="17">
         <v>0</v>
       </c>
       <c r="DY22" s="17">
         <v>0</v>
       </c>
       <c r="DZ22" s="17">
         <v>0</v>
       </c>
       <c r="EA22" s="17">
         <v>0</v>
       </c>
       <c r="EB22" s="17">
         <v>0</v>
       </c>
       <c r="EC22" s="17">
         <v>0</v>
       </c>
-    </row>
-    <row r="23" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="ED22" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="16" t="s">
         <v>141</v>
       </c>
       <c r="C23" s="17">
-        <v>86.804057499999971</v>
+        <v>86.804057499999985</v>
       </c>
       <c r="D23" s="17">
-        <v>187.89164680000007</v>
+        <v>187.89164680000002</v>
       </c>
       <c r="E23" s="17">
-        <v>160.9395341</v>
+        <v>160.93953409999997</v>
       </c>
       <c r="F23" s="17">
         <v>587.86207740000009</v>
       </c>
       <c r="G23" s="17">
-        <v>291.73930489999981</v>
+        <v>291.73930490000004</v>
       </c>
       <c r="H23" s="17">
-        <v>570.43313180000007</v>
+        <v>570.43313179999996</v>
       </c>
       <c r="I23" s="17">
         <v>703.73506809999992</v>
       </c>
       <c r="J23" s="17">
-        <v>483.31388629999998</v>
+        <v>483.31388630000004</v>
       </c>
       <c r="K23" s="17">
-        <v>508.48990999999927</v>
+        <v>508.48990999999995</v>
       </c>
       <c r="L23" s="17">
-        <v>287.40673470000047</v>
+        <v>287.40673469999979</v>
       </c>
       <c r="M23" s="17">
-        <v>530.49508679999883</v>
+        <v>530.49508679999997</v>
       </c>
       <c r="N23" s="17">
-        <v>288.13681780000007</v>
+        <v>288.13681779999968</v>
       </c>
       <c r="O23" s="17">
-        <v>239.28610239999972</v>
+        <v>239.28610239999989</v>
       </c>
       <c r="P23" s="17">
-        <v>-304.76409719999771</v>
+        <v>-596.80619659999968</v>
       </c>
       <c r="Q23" s="17">
-        <v>-180.88074750000038</v>
+        <v>-333.1074379000022</v>
       </c>
       <c r="R23" s="17">
-        <v>-546.55699010000228</v>
+        <v>-682.92374519999771</v>
       </c>
       <c r="S23" s="17">
-        <v>755.25205359999836</v>
+        <v>747.60839519999968</v>
       </c>
       <c r="T23" s="17">
-        <v>518.71972349999896</v>
+        <v>591.35973069999977</v>
       </c>
       <c r="U23" s="17">
-        <v>1233.4391685000023</v>
+        <v>1330.3611313000006</v>
       </c>
       <c r="V23" s="17">
-        <v>881.98771789999751</v>
+        <v>881.05296609999868</v>
       </c>
       <c r="W23" s="17">
-        <v>705.08745919999876</v>
+        <v>729.82259540000052</v>
       </c>
       <c r="X23" s="17">
-        <v>2037.802179800005</v>
+        <v>2147.722341799999</v>
       </c>
       <c r="Y23" s="17">
-        <v>1762.1994697000068</v>
+        <v>2035.3279626999997</v>
       </c>
       <c r="Z23" s="17">
-        <v>1989.3107914999975</v>
+        <v>2358.6096558999998</v>
       </c>
       <c r="AA23" s="17">
-        <v>1922.8237543999994</v>
+        <v>2088.0988555000026</v>
       </c>
       <c r="AB23" s="17">
-        <v>2275.0730436999966</v>
+        <v>2473.1805935999978</v>
       </c>
       <c r="AC23" s="17">
         <v>-17.881192299999999</v>
       </c>
       <c r="AD23" s="17">
-        <v>113.12097389999997</v>
+        <v>113.12097389999998</v>
       </c>
       <c r="AE23" s="17">
-        <v>-8.5170373000000019</v>
+        <v>-8.5170373000000001</v>
       </c>
       <c r="AF23" s="17">
-        <v>8.1313200000000058E-2</v>
+        <v>8.1313200000000002E-2</v>
       </c>
       <c r="AG23" s="17">
         <v>-4.4679164</v>
       </c>
       <c r="AH23" s="17">
-        <v>168.40278050000009</v>
+        <v>168.40278050000003</v>
       </c>
       <c r="AI23" s="17">
         <v>27.445682599999998</v>
       </c>
       <c r="AJ23" s="17">
         <v>-3.4888998999999998</v>
       </c>
       <c r="AK23" s="17">
         <v>43.346707599999995</v>
       </c>
       <c r="AL23" s="17">
-        <v>110.06315740000001</v>
+        <v>110.06315739999998</v>
       </c>
       <c r="AM23" s="17">
-        <v>0.63972219999999846</v>
+        <v>0.63972219999999957</v>
       </c>
       <c r="AN23" s="17">
         <v>6.8899469</v>
       </c>
       <c r="AO23" s="17">
-        <v>28.203538300000002</v>
+        <v>28.203538300000009</v>
       </c>
       <c r="AP23" s="17">
         <v>551.4899855000001</v>
       </c>
       <c r="AQ23" s="17">
-        <v>-1.2365336999999987</v>
+        <v>-1.2365337000000014</v>
       </c>
       <c r="AR23" s="17">
-        <v>9.4050872999999982</v>
+        <v>9.4050872999999964</v>
       </c>
       <c r="AS23" s="17">
-        <v>76.244571299999819</v>
+        <v>76.244571300000018</v>
       </c>
       <c r="AT23" s="17">
-        <v>171.46894030000004</v>
+        <v>171.46894030000001</v>
       </c>
       <c r="AU23" s="17">
         <v>66.179298399999993</v>
       </c>
       <c r="AV23" s="17">
-        <v>-22.153505099999997</v>
+        <v>-22.153505099999993</v>
       </c>
       <c r="AW23" s="17">
-        <v>84.238790200000082</v>
+        <v>84.238790199999983</v>
       </c>
       <c r="AX23" s="17">
         <v>410.17190530000005</v>
       </c>
       <c r="AY23" s="17">
         <v>70.856024099999999</v>
       </c>
       <c r="AZ23" s="17">
-        <v>5.1664122000000035</v>
+        <v>5.166412199999999</v>
       </c>
       <c r="BA23" s="17">
-        <v>116.60959060000008</v>
+        <v>116.6095906</v>
       </c>
       <c r="BB23" s="17">
-        <v>445.6140840999999</v>
+        <v>445.61408409999996</v>
       </c>
       <c r="BC23" s="17">
-        <v>106.85196199999997</v>
+        <v>106.851962</v>
       </c>
       <c r="BD23" s="17">
-        <v>34.659431400000017</v>
+        <v>34.659431400000003</v>
       </c>
       <c r="BE23" s="17">
-        <v>60.256625899999996</v>
+        <v>60.256625899999989</v>
       </c>
       <c r="BF23" s="17">
-        <v>307.45791409999998</v>
+        <v>307.4579141000001</v>
       </c>
       <c r="BG23" s="17">
         <v>107.0157402</v>
       </c>
       <c r="BH23" s="17">
         <v>8.583606099999999</v>
       </c>
       <c r="BI23" s="17">
         <v>35.423223099999994</v>
       </c>
       <c r="BJ23" s="17">
-        <v>393.07325329999929</v>
+        <v>393.07325329999992</v>
       </c>
       <c r="BK23" s="17">
         <v>86.849525400000019</v>
       </c>
       <c r="BL23" s="17">
-        <v>-6.8560918000000006</v>
+        <v>-6.8560918000000033</v>
       </c>
       <c r="BM23" s="17">
-        <v>-93.63796329999937</v>
+        <v>-93.637963300000038</v>
       </c>
       <c r="BN23" s="17">
-        <v>117.68837519999977</v>
+        <v>117.68837520000007</v>
       </c>
       <c r="BO23" s="17">
-        <v>104.53901200000026</v>
+        <v>104.53901199999979</v>
       </c>
       <c r="BP23" s="17">
-        <v>158.81731079999983</v>
+        <v>158.8173108</v>
       </c>
       <c r="BQ23" s="17">
         <v>146.36675889999989</v>
       </c>
       <c r="BR23" s="17">
-        <v>-76.147628799999652</v>
+        <v>-76.147628799999964</v>
       </c>
       <c r="BS23" s="17">
-        <v>350.65245119999889</v>
+        <v>350.65245120000003</v>
       </c>
       <c r="BT23" s="17">
-        <v>109.62350549999965</v>
+        <v>109.62350549999999</v>
       </c>
       <c r="BU23" s="17">
-        <v>197.1575966999996</v>
+        <v>197.15759669999974</v>
       </c>
       <c r="BV23" s="17">
-        <v>-55.499723000000358</v>
+        <v>-55.499722999999953</v>
       </c>
       <c r="BW23" s="17">
-        <v>158.17853310000038</v>
+        <v>158.1785330999999</v>
       </c>
       <c r="BX23" s="17">
-        <v>-11.699588999999539</v>
+        <v>-11.699589000000023</v>
       </c>
       <c r="BY23" s="17">
-        <v>134.0272687999998</v>
+        <v>134.02726880000014</v>
       </c>
       <c r="BZ23" s="17">
-        <v>-107.30581120000014</v>
+        <v>-107.30581120000004</v>
       </c>
       <c r="CA23" s="17">
-        <v>311.87093899999957</v>
+        <v>311.87093899999968</v>
       </c>
       <c r="CB23" s="17">
-        <v>-99.306294199999513</v>
+        <v>-99.306294199999897</v>
       </c>
       <c r="CC23" s="17">
-        <v>86.551908000000552</v>
+        <v>5.2229632999999609</v>
       </c>
       <c r="CD23" s="17">
-        <v>-174.71528429999995</v>
+        <v>-256.04422899999997</v>
       </c>
       <c r="CE23" s="17">
-        <v>194.33973379999918</v>
+        <v>129.64762880000026</v>
       </c>
       <c r="CF23" s="17">
-        <v>-410.94045469999747</v>
+        <v>-475.63255969999994</v>
       </c>
       <c r="CG23" s="17">
-        <v>179.12489760000022</v>
+        <v>132.38329750000014</v>
       </c>
       <c r="CH23" s="17">
-        <v>-3.1035207999998322</v>
+        <v>-49.845120899999941</v>
       </c>
       <c r="CI23" s="17">
-        <v>275.0416419999998</v>
+        <v>245.66989690000008</v>
       </c>
       <c r="CJ23" s="17">
-        <v>-631.94376630000056</v>
+        <v>-661.31551140000249</v>
       </c>
       <c r="CK23" s="17">
-        <v>77.637990900000403</v>
+        <v>28.851508899999974</v>
       </c>
       <c r="CL23" s="17">
-        <v>-45.789725899999432</v>
+        <v>-93.636207999999783</v>
       </c>
       <c r="CM23" s="17">
-        <v>-374.23919170000244</v>
+        <v>-394.1060871999984</v>
       </c>
       <c r="CN23" s="17">
-        <v>-204.16606340000087</v>
+        <v>-224.03295889999941</v>
       </c>
       <c r="CO23" s="17">
-        <v>37.51251429999968</v>
+        <v>27.453410599999934</v>
       </c>
       <c r="CP23" s="17">
-        <v>197.08451500000001</v>
+        <v>187.02541129999994</v>
       </c>
       <c r="CQ23" s="17">
-        <v>528.88135339999883</v>
+        <v>535.11862789999998</v>
       </c>
       <c r="CR23" s="17">
-        <v>-8.2263291000001395</v>
+        <v>-1.9890546000000957</v>
       </c>
       <c r="CS23" s="17">
-        <v>110.73218860000075</v>
+        <v>118.01875769999998</v>
       </c>
       <c r="CT23" s="17">
-        <v>-40.815560199999531</v>
+        <v>-33.528991100000098</v>
       </c>
       <c r="CU23" s="17">
-        <v>464.90679160000019</v>
+        <v>493.94022609999979</v>
       </c>
       <c r="CV23" s="17">
-        <v>-16.103696500002492</v>
+        <v>12.929738000000027</v>
       </c>
       <c r="CW23" s="17">
-        <v>255.50953969999989</v>
+        <v>264.53249319999981</v>
       </c>
       <c r="CX23" s="17">
-        <v>33.141133600000295</v>
+        <v>42.164087099999989</v>
       </c>
       <c r="CY23" s="17">
-        <v>638.8291289000025</v>
+        <v>678.2671568000012</v>
       </c>
       <c r="CZ23" s="17">
-        <v>305.95936629999949</v>
+        <v>345.3973941999995</v>
       </c>
       <c r="DA23" s="17">
-        <v>-28.854026599999415</v>
+        <v>-47.084441500000061</v>
       </c>
       <c r="DB23" s="17">
-        <v>77.146934399999537</v>
+        <v>58.916519500000049</v>
       </c>
       <c r="DC23" s="17">
-        <v>791.78158849999795</v>
+        <v>809.54462749999857</v>
       </c>
       <c r="DD23" s="17">
-        <v>41.913221599999481</v>
+        <v>59.676260600000063</v>
       </c>
       <c r="DE23" s="17">
-        <v>173.61360189999959</v>
+        <v>164.80913260000008</v>
       </c>
       <c r="DF23" s="17">
-        <v>199.3254366000007</v>
+        <v>190.52096730000025</v>
       </c>
       <c r="DG23" s="17">
-        <v>332.04868970000012</v>
+        <v>353.22072710000015</v>
       </c>
       <c r="DH23" s="17">
-        <v>9.9730999998335498E-2</v>
+        <v>21.271768400000077</v>
       </c>
       <c r="DI23" s="17">
-        <v>353.15801349999958</v>
+        <v>356.00512149999986</v>
       </c>
       <c r="DJ23" s="17">
-        <v>528.38334220000036</v>
+        <v>531.23045019999938</v>
       </c>
       <c r="DK23" s="17">
-        <v>806.13819040000567</v>
+        <v>858.2511634</v>
       </c>
       <c r="DL23" s="17">
-        <v>350.12263369999948</v>
+        <v>402.23560669999978</v>
       </c>
       <c r="DM23" s="17">
-        <v>357.72237970000128</v>
+        <v>394.92349449999978</v>
       </c>
       <c r="DN23" s="17">
-        <v>120.17448340000105</v>
+        <v>157.37559819999964</v>
       </c>
       <c r="DO23" s="17">
-        <v>1132.5140942000039</v>
+        <v>1231.8772259000007</v>
       </c>
       <c r="DP23" s="17">
-        <v>151.78851240000066</v>
+        <v>251.15164409999977</v>
       </c>
       <c r="DQ23" s="17">
-        <v>195.85304519999906</v>
+        <v>251.04676629999972</v>
       </c>
       <c r="DR23" s="17">
-        <v>257.42775629999994</v>
+        <v>312.6214774000004</v>
       </c>
       <c r="DS23" s="17">
-        <v>1166.7089397999996</v>
+        <v>1296.1976508999994</v>
       </c>
       <c r="DT23" s="17">
-        <v>369.32105019999904</v>
+        <v>498.74376129999996</v>
       </c>
       <c r="DU23" s="17">
-        <v>214.68233639999883</v>
+        <v>178.04639879999991</v>
       </c>
       <c r="DV23" s="17">
-        <v>104.16112490000003</v>
+        <v>110.60818730000045</v>
       </c>
       <c r="DW23" s="17">
-        <v>1203.9722332000013</v>
+        <v>1305.3940488000007</v>
       </c>
       <c r="DX23" s="17">
-        <v>400.0080598999993</v>
+        <v>494.05022060000147</v>
       </c>
       <c r="DY23" s="17">
-        <v>-584.39605019999931</v>
+        <v>-593.38583310000126</v>
       </c>
       <c r="DZ23" s="17">
-        <v>593.50765759999967</v>
+        <v>575.46363729999962</v>
       </c>
       <c r="EA23" s="17">
-        <v>1526.9636856999978</v>
+        <v>1677.9179912999996</v>
       </c>
       <c r="EB23" s="17">
-        <v>738.99775059999831</v>
+        <v>813.18479809999997</v>
       </c>
       <c r="EC23" s="17">
-        <v>-196.89179780000001</v>
-[...2 lines deleted...]
-    <row r="24" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-96.646004200000107</v>
+      </c>
+      <c r="ED23" s="17">
+        <v>411.97259010000062</v>
+      </c>
+    </row>
+    <row r="24" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="19" t="s">
         <v>142</v>
       </c>
       <c r="C24" s="17">
         <v>241.43124999999998</v>
       </c>
       <c r="D24" s="17">
         <v>59.035314499265048</v>
       </c>
       <c r="E24" s="17">
         <v>168.75919712725903</v>
       </c>
       <c r="F24" s="17">
         <v>261.21923203863787</v>
       </c>
       <c r="G24" s="17">
         <v>448.76594537672025</v>
       </c>
       <c r="H24" s="17">
         <v>80.42608075924403</v>
       </c>
       <c r="I24" s="17">
         <v>372.47044731237156</v>
       </c>
       <c r="J24" s="17">
         <v>762.12017458622745</v>
       </c>
       <c r="K24" s="17">
         <v>1294.3077894306564</v>
       </c>
       <c r="L24" s="17">
         <v>1446.9340148691533</v>
       </c>
       <c r="M24" s="17">
-        <v>361.25875795239415</v>
+        <v>361.25875795239403</v>
       </c>
       <c r="N24" s="17">
-        <v>-1227.9166327732576</v>
+        <v>-1227.9166327732573</v>
       </c>
       <c r="O24" s="17">
-        <v>-29.958184824709605</v>
+        <v>-29.958184824709477</v>
       </c>
       <c r="P24" s="17">
         <v>358.90434403201357</v>
       </c>
       <c r="Q24" s="17">
-        <v>259.56169215088181</v>
+        <v>259.56169215088175</v>
       </c>
       <c r="R24" s="17">
-        <v>-965.5588707722161</v>
+        <v>-965.55887077221598</v>
       </c>
       <c r="S24" s="17">
-        <v>-38.033256901971171</v>
+        <v>-38.033256901971114</v>
       </c>
       <c r="T24" s="17">
-        <v>470.1515814037233</v>
+        <v>470.15158140372318</v>
       </c>
       <c r="U24" s="17">
-        <v>-616.93944917092767</v>
+        <v>-616.93944917092756</v>
       </c>
       <c r="V24" s="17">
-        <v>1845.1897346996743</v>
+        <v>1845.1897346996739</v>
       </c>
       <c r="W24" s="17">
-        <v>45.864984007940819</v>
+        <v>46.298284007940708</v>
       </c>
       <c r="X24" s="17">
-        <v>739.91766982976014</v>
+        <v>740.35133982976026</v>
       </c>
       <c r="Y24" s="17">
-        <v>882.34110394271443</v>
+        <v>882.34110394271397</v>
       </c>
       <c r="Z24" s="17">
-        <v>-252.94526754189565</v>
+        <v>-252.9452675418961</v>
       </c>
       <c r="AA24" s="17">
-        <v>707.21790411632651</v>
+        <v>694.31790411632676</v>
       </c>
       <c r="AB24" s="17">
-        <v>1063.1506456278451</v>
+        <v>1018.7626156278459</v>
       </c>
       <c r="AC24" s="17">
         <v>61.104899999999994</v>
       </c>
       <c r="AD24" s="17">
         <v>70.022999999999911</v>
       </c>
       <c r="AE24" s="17">
         <v>51.27760000000012</v>
       </c>
       <c r="AF24" s="17">
         <v>59.025749999999952</v>
       </c>
       <c r="AG24" s="17">
         <v>67.861228624816434</v>
       </c>
       <c r="AH24" s="17">
         <v>20.160428624816102</v>
       </c>
       <c r="AI24" s="17">
         <v>-79.232321375183858</v>
       </c>
       <c r="AJ24" s="17">
         <v>50.245978624816367</v>
       </c>
@@ -9595,374 +9812,377 @@
       <c r="AS24" s="17">
         <v>54.968969372993556</v>
       </c>
       <c r="AT24" s="17">
         <v>44.668858953202225</v>
       </c>
       <c r="AU24" s="17">
         <v>86.250056241589874</v>
       </c>
       <c r="AV24" s="17">
         <v>262.87806080893461</v>
       </c>
       <c r="AW24" s="17">
         <v>-139.23244776010807</v>
       </c>
       <c r="AX24" s="17">
         <v>113.27657255818602</v>
       </c>
       <c r="AY24" s="17">
         <v>61.843024058189457</v>
       </c>
       <c r="AZ24" s="17">
         <v>44.538931902976628</v>
       </c>
       <c r="BA24" s="17">
-        <v>136.87801250309209</v>
+        <v>136.87801250309212</v>
       </c>
       <c r="BB24" s="17">
         <v>75.707819203092185</v>
       </c>
       <c r="BC24" s="17">
         <v>155.57911040309378</v>
       </c>
       <c r="BD24" s="17">
         <v>4.3055052030934871</v>
       </c>
       <c r="BE24" s="17">
         <v>351.69851064351712</v>
       </c>
       <c r="BF24" s="17">
         <v>428.18601664351405</v>
       </c>
       <c r="BG24" s="17">
-        <v>-18.051921282080624</v>
+        <v>-18.051921282080567</v>
       </c>
       <c r="BH24" s="17">
-        <v>0.2875685812768396</v>
+        <v>0.28756858127682539</v>
       </c>
       <c r="BI24" s="17">
         <v>320.31636166730817</v>
       </c>
       <c r="BJ24" s="17">
-        <v>184.83590056328211</v>
+        <v>184.83590056328208</v>
       </c>
       <c r="BK24" s="17">
-        <v>16.379646402517345</v>
+        <v>16.379646402517317</v>
       </c>
       <c r="BL24" s="17">
         <v>772.77588079754878</v>
       </c>
       <c r="BM24" s="17">
-        <v>217.58212059038601</v>
+        <v>217.58212059038607</v>
       </c>
       <c r="BN24" s="17">
-        <v>443.13342281243553</v>
+        <v>443.13342281243558</v>
       </c>
       <c r="BO24" s="17">
         <v>605.93410436358681</v>
       </c>
       <c r="BP24" s="17">
         <v>180.28436710274497</v>
       </c>
       <c r="BQ24" s="17">
         <v>416.58476929059799</v>
       </c>
       <c r="BR24" s="17">
-        <v>-269.7594791294008</v>
+        <v>-269.75947912940086</v>
       </c>
       <c r="BS24" s="17">
         <v>-17.629902769400942</v>
       </c>
       <c r="BT24" s="17">
         <v>232.06337056059786</v>
       </c>
       <c r="BU24" s="17">
-        <v>-58.536064385816061</v>
+        <v>-58.536064385816033</v>
       </c>
       <c r="BV24" s="17">
-        <v>-350.44461639581516</v>
+        <v>-350.44461639581499</v>
       </c>
       <c r="BW24" s="17">
-        <v>34.314815004187224</v>
+        <v>34.314815004187196</v>
       </c>
       <c r="BX24" s="17">
         <v>-853.25076699581359</v>
       </c>
       <c r="BY24" s="17">
         <v>-144.909901938677</v>
       </c>
       <c r="BZ24" s="17">
-        <v>162.01647843132196</v>
+        <v>162.01647843132204</v>
       </c>
       <c r="CA24" s="17">
-        <v>-72.443596358677809</v>
+        <v>-72.443596358677794</v>
       </c>
       <c r="CB24" s="17">
-        <v>25.378835041323242</v>
+        <v>25.378835041323271</v>
       </c>
       <c r="CC24" s="17">
         <v>327.498393325503</v>
       </c>
       <c r="CD24" s="17">
-        <v>215.06255763550382</v>
+        <v>215.06255763550374</v>
       </c>
       <c r="CE24" s="17">
-        <v>-241.08974742449618</v>
+        <v>-241.0897474244961</v>
       </c>
       <c r="CF24" s="17">
-        <v>57.433140495502897</v>
+        <v>57.433140495502954</v>
       </c>
       <c r="CG24" s="17">
         <v>30.938147387720001</v>
       </c>
       <c r="CH24" s="17">
-        <v>145.02220804772097</v>
+        <v>145.02220804772091</v>
       </c>
       <c r="CI24" s="17">
-        <v>-6.4868698022803564</v>
+        <v>-6.4868698022803706</v>
       </c>
       <c r="CJ24" s="17">
         <v>90.088206517721218</v>
       </c>
       <c r="CK24" s="17">
         <v>187.83730873194605</v>
       </c>
       <c r="CL24" s="17">
-        <v>93.918641701945958</v>
+        <v>93.918641701946072</v>
       </c>
       <c r="CM24" s="17">
         <v>-147.83069267805402</v>
       </c>
       <c r="CN24" s="17">
         <v>-1099.484128528054</v>
       </c>
       <c r="CO24" s="17">
         <v>193.76533098200687</v>
       </c>
       <c r="CP24" s="17">
-        <v>-326.935881897993</v>
+        <v>-326.93588189799294</v>
       </c>
       <c r="CQ24" s="17">
-        <v>3.0837660120069756</v>
+        <v>3.0837660120069863</v>
       </c>
       <c r="CR24" s="17">
         <v>92.05352800200798</v>
       </c>
       <c r="CS24" s="17">
-        <v>143.15687550842992</v>
+        <v>143.15687550842995</v>
       </c>
       <c r="CT24" s="17">
-        <v>149.86917388843017</v>
+        <v>149.86917388843011</v>
       </c>
       <c r="CU24" s="17">
-        <v>-39.622539561568672</v>
+        <v>-39.622539561568658</v>
       </c>
       <c r="CV24" s="17">
         <v>216.74807156843181</v>
       </c>
       <c r="CW24" s="17">
         <v>347.1203541372679</v>
       </c>
       <c r="CX24" s="17">
-        <v>291.91930619726878</v>
+        <v>291.91930619726884</v>
       </c>
       <c r="CY24" s="17">
         <v>-533.44998002273178</v>
       </c>
       <c r="CZ24" s="17">
         <v>-722.52912948273251</v>
       </c>
       <c r="DA24" s="17">
-        <v>403.77442002677839</v>
+        <v>403.7744200267785</v>
       </c>
       <c r="DB24" s="17">
-        <v>2121.2730349709636</v>
+        <v>2121.2730349709632</v>
       </c>
       <c r="DC24" s="17">
-        <v>-323.55589630770407</v>
+        <v>-323.55589630770413</v>
       </c>
       <c r="DD24" s="17">
         <v>-356.30182399036352</v>
       </c>
       <c r="DE24" s="17">
-        <v>74.659775846425703</v>
+        <v>74.659775846425674</v>
       </c>
       <c r="DF24" s="17">
-        <v>129.48222946062322</v>
+        <v>129.48222946062324</v>
       </c>
       <c r="DG24" s="17">
-        <v>-23.650424763514344</v>
+        <v>-23.650424763514412</v>
       </c>
       <c r="DH24" s="17">
-        <v>-134.62659653559376</v>
+        <v>-134.19329653559379</v>
       </c>
       <c r="DI24" s="17">
         <v>232.77379864907056</v>
       </c>
       <c r="DJ24" s="17">
-        <v>196.9087512740106</v>
+        <v>196.90875127401071</v>
       </c>
       <c r="DK24" s="17">
         <v>181.77290163269151</v>
       </c>
       <c r="DL24" s="17">
-        <v>128.4622182739875</v>
+        <v>128.89588827398751</v>
       </c>
       <c r="DM24" s="17">
         <v>290.28769632928129</v>
       </c>
       <c r="DN24" s="17">
-        <v>71.446906098662595</v>
+        <v>71.446906098662254</v>
       </c>
       <c r="DO24" s="17">
-        <v>-30.632142365658211</v>
+        <v>-30.63214236565824</v>
       </c>
       <c r="DP24" s="17">
         <v>551.23864388042875</v>
       </c>
       <c r="DQ24" s="17">
         <v>854.41205885058184</v>
       </c>
       <c r="DR24" s="17">
-        <v>-6.5922916695627976</v>
+        <v>-6.5922916695631102</v>
       </c>
       <c r="DS24" s="17">
         <v>256.86346617751212</v>
       </c>
       <c r="DT24" s="17">
         <v>-1357.6285009004268</v>
       </c>
       <c r="DU24" s="17">
         <v>513.58507309108313</v>
       </c>
       <c r="DV24" s="17">
-        <v>517.65472635703304</v>
+        <v>513.96272635703326</v>
       </c>
       <c r="DW24" s="17">
         <v>-52.698299759682271</v>
       </c>
       <c r="DX24" s="17">
-        <v>-271.32359557210737</v>
+        <v>-280.53159557210734</v>
       </c>
       <c r="DY24" s="17">
-        <v>1363.4007751384224</v>
+        <v>1348.2007751384231</v>
       </c>
       <c r="DZ24" s="17">
-        <v>-235.70975468410907</v>
+        <v>-230.93831468410909</v>
       </c>
       <c r="EA24" s="17">
         <v>1045.7738506659587</v>
       </c>
       <c r="EB24" s="17">
-        <v>-1110.3142254924267</v>
+        <v>-1144.2736954924264</v>
       </c>
       <c r="EC24" s="17">
-        <v>843.5971526504344</v>
-[...2 lines deleted...]
-    <row r="25" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>821.16960212736342</v>
+      </c>
+      <c r="ED24" s="17">
+        <v>-268.78349831405308</v>
+      </c>
+    </row>
+    <row r="25" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="16" t="s">
         <v>143</v>
       </c>
       <c r="C25" s="17">
         <v>238.08489404697264</v>
       </c>
       <c r="D25" s="17">
         <v>57.55121017639388</v>
       </c>
       <c r="E25" s="17">
         <v>167.62672138601968</v>
       </c>
       <c r="F25" s="17">
         <v>257.42079020121525</v>
       </c>
       <c r="G25" s="17">
         <v>445.1958656681295</v>
       </c>
       <c r="H25" s="17">
         <v>82.893076991122086</v>
       </c>
       <c r="I25" s="17">
         <v>351.32374877539831</v>
       </c>
       <c r="J25" s="17">
         <v>744.53960052613274</v>
       </c>
       <c r="K25" s="17">
         <v>364.20194489531025</v>
       </c>
       <c r="L25" s="17">
         <v>1137.7073195370911</v>
       </c>
       <c r="M25" s="17">
-        <v>-200.07257769760596</v>
+        <v>-200.07257769760599</v>
       </c>
       <c r="N25" s="17">
-        <v>-983.18813271325769</v>
+        <v>-983.18813271325746</v>
       </c>
       <c r="O25" s="17">
-        <v>-386.22950607470955</v>
+        <v>-386.22950607470943</v>
       </c>
       <c r="P25" s="17">
-        <v>6.3165964820135514</v>
+        <v>6.3165964820136367</v>
       </c>
       <c r="Q25" s="17">
-        <v>94.473384280881902</v>
+        <v>94.473384280881845</v>
       </c>
       <c r="R25" s="17">
-        <v>-4.3039919822161181</v>
+        <v>-4.3039919822159973</v>
       </c>
       <c r="S25" s="17">
-        <v>50.121181028028758</v>
+        <v>50.121181028028801</v>
       </c>
       <c r="T25" s="17">
         <v>542.46199478372318</v>
       </c>
       <c r="U25" s="17">
-        <v>-361.5096656709278</v>
+        <v>-361.50966567092763</v>
       </c>
       <c r="V25" s="17">
-        <v>1298.0752549739416</v>
+        <v>1298.0752549739414</v>
       </c>
       <c r="W25" s="17">
-        <v>96.719652707149322</v>
+        <v>97.152952707149282</v>
       </c>
       <c r="X25" s="17">
-        <v>617.90052601742696</v>
+        <v>618.33419601742708</v>
       </c>
       <c r="Y25" s="17">
-        <v>595.43622670829745</v>
+        <v>595.43622670829723</v>
       </c>
       <c r="Z25" s="17">
-        <v>-1012.001608994977</v>
+        <v>-1012.0016089949775</v>
       </c>
       <c r="AA25" s="17">
-        <v>54.598933794407856</v>
+        <v>41.698933794408106</v>
       </c>
       <c r="AB25" s="17">
-        <v>153.50211877341604</v>
+        <v>109.1140887734166</v>
       </c>
       <c r="AC25" s="17">
         <v>61.254899999999992</v>
       </c>
       <c r="AD25" s="17">
         <v>61.240287277486814</v>
       </c>
       <c r="AE25" s="17">
         <v>52.120215677827787</v>
       </c>
       <c r="AF25" s="17">
         <v>63.469491091658035</v>
       </c>
       <c r="AG25" s="17">
         <v>68.227378729638232</v>
       </c>
       <c r="AH25" s="17">
         <v>19.954120921274665</v>
       </c>
       <c r="AI25" s="17">
         <v>-80.857893523351962</v>
       </c>
       <c r="AJ25" s="17">
         <v>50.227604048832944</v>
       </c>
@@ -9993,294 +10213,297 @@
       <c r="AS25" s="17">
         <v>47.475107792788016</v>
       </c>
       <c r="AT25" s="17">
         <v>44.69393663084265</v>
       </c>
       <c r="AU25" s="17">
         <v>86.00601347005906</v>
       </c>
       <c r="AV25" s="17">
         <v>267.02080777443979</v>
       </c>
       <c r="AW25" s="17">
         <v>-137.76620629430442</v>
       </c>
       <c r="AX25" s="17">
         <v>113.35338167641571</v>
       </c>
       <c r="AY25" s="17">
         <v>60.896661892009469</v>
       </c>
       <c r="AZ25" s="17">
         <v>46.409239717001334</v>
       </c>
       <c r="BA25" s="17">
-        <v>128.1568452286821</v>
+        <v>128.15684522868213</v>
       </c>
       <c r="BB25" s="17">
         <v>72.789783902424659</v>
       </c>
       <c r="BC25" s="17">
         <v>151.74053405905406</v>
       </c>
       <c r="BD25" s="17">
         <v>-1.3634144147625165</v>
       </c>
       <c r="BE25" s="17">
         <v>348.66189022854604</v>
       </c>
       <c r="BF25" s="17">
         <v>425.63694751212438</v>
       </c>
       <c r="BG25" s="17">
-        <v>-16.601255915889197</v>
+        <v>-16.601255915889141</v>
       </c>
       <c r="BH25" s="17">
-        <v>-13.157981298648522</v>
+        <v>-13.157981298648536</v>
       </c>
       <c r="BI25" s="17">
         <v>307.50703304632736</v>
       </c>
       <c r="BJ25" s="17">
-        <v>159.71367358215173</v>
+        <v>159.7136735821517</v>
       </c>
       <c r="BK25" s="17">
-        <v>-43.24718326259169</v>
+        <v>-43.247183262591719</v>
       </c>
       <c r="BL25" s="17">
-        <v>-59.77157847057714</v>
+        <v>-59.771578470577126</v>
       </c>
       <c r="BM25" s="17">
-        <v>187.64144152821825</v>
+        <v>187.64144152821831</v>
       </c>
       <c r="BN25" s="17">
-        <v>396.40208319034912</v>
+        <v>396.40208319034917</v>
       </c>
       <c r="BO25" s="17">
         <v>537.24776908721969</v>
       </c>
       <c r="BP25" s="17">
         <v>16.416025731303975</v>
       </c>
       <c r="BQ25" s="17">
-        <v>251.40355454059798</v>
+        <v>251.40355454059801</v>
       </c>
       <c r="BR25" s="17">
-        <v>-357.7858236294008</v>
+        <v>-357.78582362940085</v>
       </c>
       <c r="BS25" s="17">
         <v>-98.88864359940095</v>
       </c>
       <c r="BT25" s="17">
-        <v>5.1983349905978073</v>
+        <v>5.198334990597786</v>
       </c>
       <c r="BU25" s="17">
-        <v>142.87771707418392</v>
+        <v>142.87771707418395</v>
       </c>
       <c r="BV25" s="17">
-        <v>-301.68344035581521</v>
+        <v>-301.68344035581504</v>
       </c>
       <c r="BW25" s="17">
-        <v>71.955828324187209</v>
+        <v>71.955828324187181</v>
       </c>
       <c r="BX25" s="17">
         <v>-896.33823775581357</v>
       </c>
       <c r="BY25" s="17">
         <v>-223.835475028677</v>
       </c>
       <c r="BZ25" s="17">
-        <v>147.22076759132199</v>
+        <v>147.22076759132207</v>
       </c>
       <c r="CA25" s="17">
-        <v>-80.571764198677798</v>
+        <v>-80.571764198677783</v>
       </c>
       <c r="CB25" s="17">
-        <v>-229.04303443867676</v>
+        <v>-229.04303443867673</v>
       </c>
       <c r="CC25" s="17">
         <v>256.52886977550304</v>
       </c>
       <c r="CD25" s="17">
-        <v>135.53016341550384</v>
+        <v>135.53016341550375</v>
       </c>
       <c r="CE25" s="17">
-        <v>-242.09461781449619</v>
+        <v>-242.0946178144961</v>
       </c>
       <c r="CF25" s="17">
-        <v>-143.64781889449711</v>
+        <v>-143.64781889449705</v>
       </c>
       <c r="CG25" s="17">
         <v>38.768788607720012</v>
       </c>
       <c r="CH25" s="17">
-        <v>108.04944000772102</v>
+        <v>108.04944000772096</v>
       </c>
       <c r="CI25" s="17">
-        <v>-12.520080592280376</v>
+        <v>-12.52008059228039</v>
       </c>
       <c r="CJ25" s="17">
         <v>-39.824763742278748</v>
       </c>
       <c r="CK25" s="17">
         <v>114.03735869194605</v>
       </c>
       <c r="CL25" s="17">
-        <v>108.56526759194588</v>
+        <v>108.565267591946</v>
       </c>
       <c r="CM25" s="17">
         <v>-167.04956109805406</v>
       </c>
       <c r="CN25" s="17">
-        <v>-59.857057168053998</v>
+        <v>-59.857057168053991</v>
       </c>
       <c r="CO25" s="17">
         <v>33.105222782006891</v>
       </c>
       <c r="CP25" s="17">
-        <v>-81.284036727992884</v>
+        <v>-81.284036727992856</v>
       </c>
       <c r="CQ25" s="17">
-        <v>-16.667153127993217</v>
+        <v>-16.667153127993206</v>
       </c>
       <c r="CR25" s="17">
         <v>114.96714810200797</v>
       </c>
       <c r="CS25" s="17">
-        <v>200.91132306842999</v>
+        <v>200.91132306843002</v>
       </c>
       <c r="CT25" s="17">
-        <v>199.32669510843007</v>
+        <v>199.32669510843002</v>
       </c>
       <c r="CU25" s="17">
-        <v>-10.342132961568701</v>
+        <v>-10.342132961568687</v>
       </c>
       <c r="CV25" s="17">
         <v>152.56610956843181</v>
       </c>
       <c r="CW25" s="17">
         <v>304.21569073726795</v>
       </c>
       <c r="CX25" s="17">
-        <v>174.93241962726887</v>
+        <v>174.93241962726893</v>
       </c>
       <c r="CY25" s="17">
-        <v>-445.33326613273221</v>
+        <v>-445.33326613273209</v>
       </c>
       <c r="CZ25" s="17">
         <v>-395.32450990273242</v>
       </c>
       <c r="DA25" s="17">
-        <v>439.47799528695725</v>
+        <v>439.47799528695737</v>
       </c>
       <c r="DB25" s="17">
-        <v>1488.4521282931719</v>
+        <v>1488.4521282931714</v>
       </c>
       <c r="DC25" s="17">
-        <v>-292.95997027566938</v>
+        <v>-292.95997027566943</v>
       </c>
       <c r="DD25" s="17">
         <v>-336.89489833051812</v>
       </c>
       <c r="DE25" s="17">
-        <v>41.660516106832439</v>
+        <v>41.660516106832432</v>
       </c>
       <c r="DF25" s="17">
-        <v>120.68771501717387</v>
+        <v>120.6877150171739</v>
       </c>
       <c r="DG25" s="17">
-        <v>-6.5568183432474392</v>
+        <v>-6.5568183432475049</v>
       </c>
       <c r="DH25" s="17">
-        <v>-59.071760073609539</v>
+        <v>-58.638460073609551</v>
       </c>
       <c r="DI25" s="17">
         <v>91.307814968266626</v>
       </c>
       <c r="DJ25" s="17">
-        <v>110.26386474925523</v>
+        <v>110.26386474925535</v>
       </c>
       <c r="DK25" s="17">
         <v>291.98612686455999</v>
       </c>
       <c r="DL25" s="17">
-        <v>124.34271943534506</v>
+        <v>124.77638943534507</v>
       </c>
       <c r="DM25" s="17">
         <v>149.87881849883672</v>
       </c>
       <c r="DN25" s="17">
-        <v>64.871386271373069</v>
+        <v>64.871386271372714</v>
       </c>
       <c r="DO25" s="17">
-        <v>-24.565396429180787</v>
+        <v>-24.565396429180815</v>
       </c>
       <c r="DP25" s="17">
-        <v>405.25141836726851</v>
+        <v>405.25141836726857</v>
       </c>
       <c r="DQ25" s="17">
         <v>537.27779563402578</v>
       </c>
       <c r="DR25" s="17">
-        <v>-93.681015984684464</v>
+        <v>-93.681015984684777</v>
       </c>
       <c r="DS25" s="17">
-        <v>-127.0253556570698</v>
+        <v>-127.02535565706982</v>
       </c>
       <c r="DT25" s="17">
         <v>-1328.5730329872486</v>
       </c>
       <c r="DU25" s="17">
-        <v>432.09032291706825</v>
+        <v>432.09032291706831</v>
       </c>
       <c r="DV25" s="17">
-        <v>87.624444930591892</v>
+        <v>83.932444930592027</v>
       </c>
       <c r="DW25" s="17">
         <v>-236.80426673746683</v>
       </c>
       <c r="DX25" s="17">
-        <v>-228.31156731578545</v>
+        <v>-237.51956731578542</v>
       </c>
       <c r="DY25" s="17">
-        <v>1091.6705693130004</v>
+        <v>1076.4705693130009</v>
       </c>
       <c r="DZ25" s="17">
-        <v>-449.7980338917846</v>
+        <v>-445.02659389178461</v>
       </c>
       <c r="EA25" s="17">
-        <v>4.0058698848697389</v>
+        <v>4.0058698848697247</v>
       </c>
       <c r="EB25" s="17">
-        <v>-492.37628653266955</v>
+        <v>-526.33575653266939</v>
       </c>
       <c r="EC25" s="17">
-        <v>791.91181860682354</v>
-[...2 lines deleted...]
-    <row r="26" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>735.57892837836152</v>
+      </c>
+      <c r="ED25" s="17">
+        <v>-234.66986512238611</v>
+      </c>
+    </row>
+    <row r="26" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="16" t="s">
         <v>144</v>
       </c>
       <c r="C26" s="17">
         <v>3.3463559530273406</v>
       </c>
       <c r="D26" s="17">
         <v>1.4841043228711595</v>
       </c>
       <c r="E26" s="17">
         <v>1.1324757412393383</v>
       </c>
       <c r="F26" s="17">
         <v>3.7984418374225877</v>
       </c>
       <c r="G26" s="17">
         <v>3.5700797085907263</v>
       </c>
       <c r="H26" s="17">
         <v>-2.466996231878066</v>
       </c>
       <c r="I26" s="17">
         <v>11.4466702015644</v>
       </c>
       <c r="J26" s="17">
@@ -10631,54 +10854,57 @@
       <c r="DU26" s="17">
         <v>-119.5365082185771</v>
       </c>
       <c r="DV26" s="17">
         <v>39.286350886859616</v>
       </c>
       <c r="DW26" s="17">
         <v>-10.580905258107695</v>
       </c>
       <c r="DX26" s="17">
         <v>-7.2174251196924892</v>
       </c>
       <c r="DY26" s="17">
         <v>-10.713851880441156</v>
       </c>
       <c r="DZ26" s="17">
         <v>50.426543600648387</v>
       </c>
       <c r="EA26" s="17">
         <v>31.988330520956293</v>
       </c>
       <c r="EB26" s="17">
         <v>-0.80362597702223004</v>
       </c>
       <c r="EC26" s="17">
-        <v>-9.9562396832262419</v>
-[...2 lines deleted...]
-    <row r="27" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>6.9588704254004234</v>
+      </c>
+      <c r="ED26" s="17">
+        <v>30.272717031915104</v>
+      </c>
+    </row>
+    <row r="27" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="20" t="s">
         <v>145</v>
       </c>
       <c r="C27" s="21">
         <v>0</v>
       </c>
       <c r="D27" s="21">
         <v>0</v>
       </c>
       <c r="E27" s="21">
         <v>0</v>
       </c>
       <c r="F27" s="21">
         <v>0</v>
       </c>
       <c r="G27" s="21">
         <v>0</v>
       </c>
       <c r="H27" s="21">
         <v>0</v>
       </c>
       <c r="I27" s="21">
         <v>9.7000283354088612</v>
       </c>
       <c r="J27" s="21">
@@ -11029,134 +11255,137 @@
       <c r="DU27" s="21">
         <v>201.03125839259195</v>
       </c>
       <c r="DV27" s="21">
         <v>390.74393053958158</v>
       </c>
       <c r="DW27" s="21">
         <v>194.68687223589225</v>
       </c>
       <c r="DX27" s="21">
         <v>-35.794603136629433</v>
       </c>
       <c r="DY27" s="21">
         <v>282.4440577058632</v>
       </c>
       <c r="DZ27" s="21">
         <v>163.66173560702711</v>
       </c>
       <c r="EA27" s="21">
         <v>1009.7796502601327</v>
       </c>
       <c r="EB27" s="21">
         <v>-617.13431298273485</v>
       </c>
       <c r="EC27" s="21">
-        <v>61.64157372683708</v>
-[...2 lines deleted...]
-    <row r="28" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>78.631803323601474</v>
+      </c>
+      <c r="ED27" s="21">
+        <v>-64.386350223582042</v>
+      </c>
+    </row>
+    <row r="28" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C28" s="17">
         <v>-789.76369961655018</v>
       </c>
       <c r="D28" s="17">
         <v>-697.26992453029948</v>
       </c>
       <c r="E28" s="17">
         <v>394.8329454410769</v>
       </c>
       <c r="F28" s="17">
         <v>-867.7729127770599</v>
       </c>
       <c r="G28" s="17">
         <v>-334.55888519870877</v>
       </c>
       <c r="H28" s="17">
         <v>1126.500667740117</v>
       </c>
       <c r="I28" s="17">
-        <v>274.7249839237835</v>
+        <v>274.72593072378362</v>
       </c>
       <c r="J28" s="17">
-        <v>-365.61535524956207</v>
+        <v>-365.61535524956184</v>
       </c>
       <c r="K28" s="17">
-        <v>802.00106684572665</v>
+        <v>802.00106684572688</v>
       </c>
       <c r="L28" s="17">
         <v>-451.15653761660809</v>
       </c>
       <c r="M28" s="17">
         <v>-665.59456100013358</v>
       </c>
       <c r="N28" s="17">
-        <v>-624.84800931394955</v>
+        <v>-624.85130861394964</v>
       </c>
       <c r="O28" s="17">
-        <v>-1722.4559144540162</v>
+        <v>-1722.3232814540165</v>
       </c>
       <c r="P28" s="17">
-        <v>-1932.8678100855598</v>
+        <v>-1933.0148090855598</v>
       </c>
       <c r="Q28" s="17">
-        <v>707.8773516051898</v>
+        <v>707.87735160518969</v>
       </c>
       <c r="R28" s="17">
-        <v>-136.7776296852187</v>
+        <v>-136.7466218852187</v>
       </c>
       <c r="S28" s="17">
-        <v>1382.8306935625237</v>
+        <v>1382.8370341625241</v>
       </c>
       <c r="T28" s="17">
-        <v>392.44663513566172</v>
+        <v>392.4536801356611</v>
       </c>
       <c r="U28" s="17">
-        <v>1006.2407652498707</v>
+        <v>1006.5189262498707</v>
       </c>
       <c r="V28" s="17">
-        <v>1336.9198807192192</v>
+        <v>1336.8962654192196</v>
       </c>
       <c r="W28" s="17">
-        <v>-109.66483518653865</v>
+        <v>-109.66316298653896</v>
       </c>
       <c r="X28" s="17">
-        <v>-76.03759434092396</v>
+        <v>-68.881319640924033</v>
       </c>
       <c r="Y28" s="17">
-        <v>1765.2375997461527</v>
+        <v>1768.9447606461526</v>
       </c>
       <c r="Z28" s="17">
-        <v>-821.44259539244968</v>
+        <v>-811.35002689245016</v>
       </c>
       <c r="AA28" s="17">
-        <v>2286.6895921568562</v>
+        <v>2289.3881940568558</v>
       </c>
       <c r="AB28" s="17">
-        <v>4658.247524148901</v>
+        <v>4708.4012185489009</v>
       </c>
       <c r="AC28" s="17">
         <v>-412.4665191087268</v>
       </c>
       <c r="AD28" s="17">
         <v>-62.195333496997918</v>
       </c>
       <c r="AE28" s="17">
         <v>-342.33437125791681</v>
       </c>
       <c r="AF28" s="17">
         <v>27.232524247091305</v>
       </c>
       <c r="AG28" s="17">
         <v>-493.36178650497232</v>
       </c>
       <c r="AH28" s="17">
         <v>-40.121043714021887</v>
       </c>
       <c r="AI28" s="17">
         <v>-218.52534587746325</v>
       </c>
       <c r="AJ28" s="17">
         <v>54.73825156615797</v>
       </c>
@@ -11175,386 +11404,389 @@
       <c r="AO28" s="17">
         <v>-592.93935318486922</v>
       </c>
       <c r="AP28" s="17">
         <v>-330.56064878705342</v>
       </c>
       <c r="AQ28" s="17">
         <v>213.64387978740535</v>
       </c>
       <c r="AR28" s="17">
         <v>-157.91679059254264</v>
       </c>
       <c r="AS28" s="17">
         <v>146.54819004341908</v>
       </c>
       <c r="AT28" s="17">
         <v>-449.6567218440058</v>
       </c>
       <c r="AU28" s="17">
         <v>-287.94772295603843</v>
       </c>
       <c r="AV28" s="17">
         <v>256.49736955791633</v>
       </c>
       <c r="AW28" s="17">
-        <v>593.23116955919784</v>
+        <v>593.23116955919795</v>
       </c>
       <c r="AX28" s="17">
         <v>137.82671214639436</v>
       </c>
       <c r="AY28" s="17">
         <v>347.15522725265635</v>
       </c>
       <c r="AZ28" s="17">
-        <v>48.287558781868441</v>
+        <v>48.287558781868455</v>
       </c>
       <c r="BA28" s="17">
         <v>515.02380728630999</v>
       </c>
       <c r="BB28" s="17">
-        <v>-246.69443950608425</v>
+        <v>-246.69443950608419</v>
       </c>
       <c r="BC28" s="17">
-        <v>-184.14429751015393</v>
+        <v>-184.14429751015382</v>
       </c>
       <c r="BD28" s="17">
-        <v>190.53991365371166</v>
+        <v>190.54086045371167</v>
       </c>
       <c r="BE28" s="17">
-        <v>-193.76646420279349</v>
+        <v>-193.76646420279343</v>
       </c>
       <c r="BF28" s="17">
-        <v>-151.11134408416882</v>
+        <v>-151.11134408416888</v>
       </c>
       <c r="BG28" s="17">
-        <v>49.429677399132572</v>
+        <v>49.429677399132544</v>
       </c>
       <c r="BH28" s="17">
-        <v>-70.167224361732366</v>
+        <v>-70.167224361732139</v>
       </c>
       <c r="BI28" s="17">
-        <v>-330.86801741673037</v>
+        <v>-330.8680174167302</v>
       </c>
       <c r="BJ28" s="17">
-        <v>-57.088161444237578</v>
+        <v>-57.08816144423762</v>
       </c>
       <c r="BK28" s="17">
         <v>216.7421760898298</v>
       </c>
       <c r="BL28" s="17">
-        <v>973.21506961686475</v>
+        <v>973.21506961686487</v>
       </c>
       <c r="BM28" s="17">
-        <v>463.4342214219522</v>
+        <v>463.43422142195215</v>
       </c>
       <c r="BN28" s="17">
-        <v>-478.45603755439072</v>
+        <v>-478.45603755439066</v>
       </c>
       <c r="BO28" s="17">
         <v>367.59352823847911</v>
       </c>
       <c r="BP28" s="17">
         <v>-803.72824972264868</v>
       </c>
       <c r="BQ28" s="17">
-        <v>777.35440868268029</v>
+        <v>777.35440868268017</v>
       </c>
       <c r="BR28" s="17">
         <v>-231.01888075371033</v>
       </c>
       <c r="BS28" s="17">
         <v>-1154.5996301249718</v>
       </c>
       <c r="BT28" s="17">
-        <v>-57.330458804131709</v>
+        <v>-57.330458804131737</v>
       </c>
       <c r="BU28" s="17">
-        <v>-369.31338353257672</v>
+        <v>-369.31338353257695</v>
       </c>
       <c r="BV28" s="17">
-        <v>600.18987816419553</v>
+        <v>600.18987816419565</v>
       </c>
       <c r="BW28" s="17">
-        <v>-680.54035566862001</v>
+        <v>-680.5436549686201</v>
       </c>
       <c r="BX28" s="17">
-        <v>-175.18414827694835</v>
+        <v>-175.18414827694826</v>
       </c>
       <c r="BY28" s="17">
-        <v>-408.28517838326684</v>
+        <v>-408.1525453832669</v>
       </c>
       <c r="BZ28" s="17">
         <v>-836.12649817904867</v>
       </c>
       <c r="CA28" s="17">
         <v>228.25066963878069</v>
       </c>
       <c r="CB28" s="17">
-        <v>-706.29490753048151</v>
+        <v>-706.29490753048162</v>
       </c>
       <c r="CC28" s="17">
-        <v>26.360225656012744</v>
+        <v>26.360225656012773</v>
       </c>
       <c r="CD28" s="17">
-        <v>-989.01141577710564</v>
+        <v>-988.94564877710559</v>
       </c>
       <c r="CE28" s="17">
         <v>469.80978822103924</v>
       </c>
       <c r="CF28" s="17">
-        <v>-1440.0264081855062</v>
+        <v>-1440.2391741855063</v>
       </c>
       <c r="CG28" s="17">
-        <v>8.4211850421949208</v>
+        <v>8.4211850421948782</v>
       </c>
       <c r="CH28" s="17">
-        <v>188.79117233018445</v>
+        <v>188.79117233018428</v>
       </c>
       <c r="CI28" s="17">
-        <v>411.96247523365895</v>
+        <v>411.96247523365901</v>
       </c>
       <c r="CJ28" s="17">
-        <v>98.702518999151522</v>
+        <v>98.70251899915155</v>
       </c>
       <c r="CK28" s="17">
-        <v>-526.76290658445271</v>
+        <v>-526.73241578445266</v>
       </c>
       <c r="CL28" s="17">
-        <v>-59.871888968513758</v>
+        <v>-59.871888968513744</v>
       </c>
       <c r="CM28" s="17">
-        <v>454.66689991954183</v>
+        <v>454.66689991954189</v>
       </c>
       <c r="CN28" s="17">
-        <v>-4.8097340517940665</v>
+        <v>-4.8092170517941888</v>
       </c>
       <c r="CO28" s="17">
-        <v>344.31033927855754</v>
+        <v>344.31033927855742</v>
       </c>
       <c r="CP28" s="17">
-        <v>-225.41328487569487</v>
+        <v>-225.41328487569467</v>
       </c>
       <c r="CQ28" s="17">
-        <v>550.38693012594342</v>
+        <v>550.38966372594348</v>
       </c>
       <c r="CR28" s="17">
-        <v>713.54670903371778</v>
+        <v>713.55031603371799</v>
       </c>
       <c r="CS28" s="17">
-        <v>-807.04259519713867</v>
+        <v>-807.04029919713889</v>
       </c>
       <c r="CT28" s="17">
-        <v>1451.7641735958689</v>
+        <v>1451.7641735958687</v>
       </c>
       <c r="CU28" s="17">
-        <v>485.92371638398129</v>
+        <v>485.92488038398119</v>
       </c>
       <c r="CV28" s="17">
-        <v>-738.19865964704979</v>
+        <v>-738.19507464704986</v>
       </c>
       <c r="CW28" s="17">
-        <v>231.3436665669696</v>
+        <v>231.34618556696972</v>
       </c>
       <c r="CX28" s="17">
-        <v>-383.24393343522064</v>
+        <v>-383.2425774352206</v>
       </c>
       <c r="CY28" s="17">
-        <v>1040.131606668298</v>
+        <v>1040.1322811682981</v>
       </c>
       <c r="CZ28" s="17">
-        <v>118.00942544982375</v>
+        <v>118.2830369498236</v>
       </c>
       <c r="DA28" s="17">
-        <v>421.79813151518033</v>
+        <v>421.76522811518026</v>
       </c>
       <c r="DB28" s="17">
-        <v>-189.95791725408256</v>
+        <v>-189.95535425408247</v>
       </c>
       <c r="DC28" s="17">
-        <v>-680.71424070998683</v>
+        <v>-680.71088570998654</v>
       </c>
       <c r="DD28" s="17">
-        <v>1785.7939071681083</v>
+        <v>1785.7972772681082</v>
       </c>
       <c r="DE28" s="17">
-        <v>-316.82317525291523</v>
+        <v>-316.8231890529155</v>
       </c>
       <c r="DF28" s="17">
-        <v>-1492.1474766057811</v>
+        <v>-1492.1457916057811</v>
       </c>
       <c r="DG28" s="17">
-        <v>1393.7807983195967</v>
+        <v>1393.7807993195963</v>
       </c>
       <c r="DH28" s="17">
-        <v>305.52501835256101</v>
+        <v>305.52501835256135</v>
       </c>
       <c r="DI28" s="17">
-        <v>-650.42173294926624</v>
+        <v>-645.98597594926639</v>
       </c>
       <c r="DJ28" s="17">
-        <v>-21.731534394143864</v>
+        <v>-19.144274394143935</v>
       </c>
       <c r="DK28" s="17">
-        <v>599.39397678433227</v>
+        <v>599.5225234843324</v>
       </c>
       <c r="DL28" s="17">
-        <v>-3.2783037818461196</v>
+        <v>-3.2735927818460766</v>
       </c>
       <c r="DM28" s="17">
-        <v>-228.77744900938336</v>
+        <v>-228.77650900938397</v>
       </c>
       <c r="DN28" s="17">
-        <v>744.65708402269274</v>
+        <v>744.66065802269293</v>
       </c>
       <c r="DO28" s="17">
-        <v>419.52549211621528</v>
+        <v>419.91728111621541</v>
       </c>
       <c r="DP28" s="17">
-        <v>829.83247261662825</v>
+        <v>833.14333051662834</v>
       </c>
       <c r="DQ28" s="17">
-        <v>-2329.1519530117848</v>
+        <v>-2329.8183380117853</v>
       </c>
       <c r="DR28" s="17">
-        <v>781.0221443751177</v>
+        <v>788.07978607511745</v>
       </c>
       <c r="DS28" s="17">
-        <v>400.53338884348523</v>
+        <v>396.90827684348523</v>
       </c>
       <c r="DT28" s="17">
-        <v>326.15382440073222</v>
+        <v>333.48024820073238</v>
       </c>
       <c r="DU28" s="17">
-        <v>1002.7346730533945</v>
+        <v>1002.4117500533939</v>
       </c>
       <c r="DV28" s="17">
-        <v>316.68133708766925</v>
+        <v>317.34424778766925</v>
       </c>
       <c r="DW28" s="17">
-        <v>531.92606376454626</v>
+        <v>528.94729796454635</v>
       </c>
       <c r="DX28" s="17">
-        <v>435.34751825124602</v>
+        <v>440.6848982512463</v>
       </c>
       <c r="DY28" s="17">
-        <v>1597.6282474227528</v>
+        <v>1597.4032736227532</v>
       </c>
       <c r="DZ28" s="17">
-        <v>712.30396907191812</v>
+        <v>762.60596777191836</v>
       </c>
       <c r="EA28" s="17">
-        <v>1040.1220066184717</v>
+        <v>1040.3358707184718</v>
       </c>
       <c r="EB28" s="17">
-        <v>1308.1933010357586</v>
+        <v>1308.0561064357585</v>
       </c>
       <c r="EC28" s="17">
-        <v>-201.71713495065683</v>
-[...2 lines deleted...]
-    <row r="29" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-199.57199756066007</v>
+      </c>
+      <c r="ED28" s="17">
+        <v>1865.9546994824559</v>
+      </c>
+    </row>
+    <row r="29" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="18" t="s">
         <v>126</v>
       </c>
       <c r="C29" s="17">
         <v>24.804701983449608</v>
       </c>
       <c r="D29" s="17">
         <v>143.54623886970029</v>
       </c>
       <c r="E29" s="17">
         <v>620.71186437214681</v>
       </c>
       <c r="F29" s="17">
         <v>-121.61123214794378</v>
       </c>
       <c r="G29" s="17">
         <v>760.15746865343988</v>
       </c>
       <c r="H29" s="17">
         <v>519.44245322019299</v>
       </c>
       <c r="I29" s="17">
         <v>476.57335375527703</v>
       </c>
       <c r="J29" s="17">
         <v>418.4694364326607</v>
       </c>
       <c r="K29" s="17">
-        <v>348.87320472988205</v>
+        <v>348.87320472988222</v>
       </c>
       <c r="L29" s="17">
         <v>528.52046657729875</v>
       </c>
       <c r="M29" s="17">
-        <v>-2.5055651160217565</v>
+        <v>-2.5055651160217849</v>
       </c>
       <c r="N29" s="17">
         <v>-570.8776357582019</v>
       </c>
       <c r="O29" s="17">
-        <v>286.86479647030387</v>
+        <v>286.99742947030376</v>
       </c>
       <c r="P29" s="17">
-        <v>-101.19822749833594</v>
+        <v>-101.34522649833593</v>
       </c>
       <c r="Q29" s="17">
         <v>372.75245570805595</v>
       </c>
       <c r="R29" s="17">
-        <v>163.83752286924209</v>
+        <v>163.83803986924201</v>
       </c>
       <c r="S29" s="17">
-        <v>-105.0169156996061</v>
+        <v>-105.01204369960578</v>
       </c>
       <c r="T29" s="17">
-        <v>431.22717079670451</v>
+        <v>431.23421579670406</v>
       </c>
       <c r="U29" s="17">
-        <v>455.59613787149726</v>
+        <v>455.60340087149706</v>
       </c>
       <c r="V29" s="17">
-        <v>1192.735268132441</v>
+        <v>1192.744563132441</v>
       </c>
       <c r="W29" s="17">
-        <v>578.36857475681427</v>
+        <v>578.3702607568141</v>
       </c>
       <c r="X29" s="17">
-        <v>1148.761706139707</v>
+        <v>1155.9137851397068</v>
       </c>
       <c r="Y29" s="17">
-        <v>625.94988220144137</v>
+        <v>629.65616820144123</v>
       </c>
       <c r="Z29" s="17">
-        <v>-1096.3220160075973</v>
+        <v>-1086.2063021075974</v>
       </c>
       <c r="AA29" s="17">
-        <v>3047.6232840269522</v>
+        <v>3050.3185547269518</v>
       </c>
       <c r="AB29" s="17">
-        <v>4807.9926390203182</v>
+        <v>4858.1514878203179</v>
       </c>
       <c r="AC29" s="17">
         <v>3.8844860912731884</v>
       </c>
       <c r="AD29" s="17">
         <v>-4.6571329969979125</v>
       </c>
       <c r="AE29" s="17">
         <v>-19.24324285791694</v>
       </c>
       <c r="AF29" s="17">
         <v>44.820591747091271</v>
       </c>
       <c r="AG29" s="17">
         <v>53.802329295027533</v>
       </c>
       <c r="AH29" s="17">
         <v>44.888711085978066</v>
       </c>
       <c r="AI29" s="17">
         <v>-47.059078877463286</v>
       </c>
       <c r="AJ29" s="17">
         <v>91.914277366157989</v>
       </c>
@@ -11609,350 +11841,353 @@
       <c r="BA29" s="17">
         <v>71.61002558271214</v>
       </c>
       <c r="BB29" s="17">
         <v>32.076614562849407</v>
       </c>
       <c r="BC29" s="17">
         <v>-26.003588057488287</v>
       </c>
       <c r="BD29" s="17">
         <v>398.89030166720374</v>
       </c>
       <c r="BE29" s="17">
         <v>293.19957105137973</v>
       </c>
       <c r="BF29" s="17">
         <v>357.00765296865859</v>
       </c>
       <c r="BG29" s="17">
         <v>-85.647045757498859</v>
       </c>
       <c r="BH29" s="17">
         <v>-146.09074182987877</v>
       </c>
       <c r="BI29" s="17">
-        <v>-293.49478947038278</v>
+        <v>-293.49478947038267</v>
       </c>
       <c r="BJ29" s="17">
-        <v>-63.090277606958885</v>
+        <v>-63.090277606958836</v>
       </c>
       <c r="BK29" s="17">
-        <v>34.278918211289351</v>
+        <v>34.278918211289366</v>
       </c>
       <c r="BL29" s="17">
         <v>671.17935359593434</v>
       </c>
       <c r="BM29" s="17">
-        <v>-236.39753326834867</v>
+        <v>-236.3975332683487</v>
       </c>
       <c r="BN29" s="17">
-        <v>-21.619060230437427</v>
+        <v>-21.619060230437412</v>
       </c>
       <c r="BO29" s="17">
-        <v>241.77422284912259</v>
+        <v>241.77422284912262</v>
       </c>
       <c r="BP29" s="17">
         <v>544.76283722696223</v>
       </c>
       <c r="BQ29" s="17">
         <v>8.624159356055344</v>
       </c>
       <c r="BR29" s="17">
         <v>-10.414446633122566</v>
       </c>
       <c r="BS29" s="17">
-        <v>80.087829742889639</v>
+        <v>80.087829742889653</v>
       </c>
       <c r="BT29" s="17">
-        <v>-80.803107581844174</v>
+        <v>-80.803107581844216</v>
       </c>
       <c r="BU29" s="17">
-        <v>-82.291327816371052</v>
+        <v>-82.29132781637108</v>
       </c>
       <c r="BV29" s="17">
-        <v>159.0841493705949</v>
+        <v>159.08414937059493</v>
       </c>
       <c r="BW29" s="17">
-        <v>-415.16689738997036</v>
+        <v>-415.16689738997042</v>
       </c>
       <c r="BX29" s="17">
-        <v>-232.50355992245545</v>
+        <v>-232.50355992245539</v>
       </c>
       <c r="BY29" s="17">
-        <v>-255.84852915580669</v>
+        <v>-255.71589615580672</v>
       </c>
       <c r="BZ29" s="17">
-        <v>217.99809833384785</v>
+        <v>217.99809833384776</v>
       </c>
       <c r="CA29" s="17">
         <v>200.17532187052882</v>
       </c>
       <c r="CB29" s="17">
         <v>124.53990542173389</v>
       </c>
       <c r="CC29" s="17">
-        <v>-76.159642031127262</v>
+        <v>-76.159642031127248</v>
       </c>
       <c r="CD29" s="17">
-        <v>-272.18218796933712</v>
+        <v>-272.11642096933713</v>
       </c>
       <c r="CE29" s="17">
         <v>532.39123502927418</v>
       </c>
       <c r="CF29" s="17">
-        <v>-285.24763252714575</v>
+        <v>-285.46039852714574</v>
       </c>
       <c r="CG29" s="17">
-        <v>-11.242332139515952</v>
+        <v>-11.242332139515995</v>
       </c>
       <c r="CH29" s="17">
-        <v>140.07001121196492</v>
+        <v>140.07001121196498</v>
       </c>
       <c r="CI29" s="17">
-        <v>121.93394837184398</v>
+        <v>121.93394837184397</v>
       </c>
       <c r="CJ29" s="17">
-        <v>121.99082826376299</v>
+        <v>121.99082826376302</v>
       </c>
       <c r="CK29" s="17">
-        <v>-72.575926394598014</v>
+        <v>-72.575926394598</v>
       </c>
       <c r="CL29" s="17">
-        <v>51.83492490364101</v>
+        <v>51.834924903641038</v>
       </c>
       <c r="CM29" s="17">
         <v>156.43128095865501</v>
       </c>
       <c r="CN29" s="17">
-        <v>28.14724340154406</v>
+        <v>28.147760401543966</v>
       </c>
       <c r="CO29" s="17">
-        <v>-26.787491255936878</v>
+        <v>-26.787491255936992</v>
       </c>
       <c r="CP29" s="17">
-        <v>-384.09111691685212</v>
+        <v>-384.09111691685189</v>
       </c>
       <c r="CQ29" s="17">
-        <v>-8.990724843450959</v>
+        <v>-8.9894598434509554</v>
       </c>
       <c r="CR29" s="17">
-        <v>314.85241731663382</v>
+        <v>314.85602431663403</v>
       </c>
       <c r="CS29" s="17">
-        <v>-44.864903834744823</v>
+        <v>-44.862607834745049</v>
       </c>
       <c r="CT29" s="17">
-        <v>45.294123051732115</v>
+        <v>45.294123051732001</v>
       </c>
       <c r="CU29" s="17">
-        <v>201.73403517271908</v>
+        <v>201.73519917271901</v>
       </c>
       <c r="CV29" s="17">
-        <v>229.06391640699817</v>
+        <v>229.0675014069981</v>
       </c>
       <c r="CW29" s="17">
-        <v>205.77534964825796</v>
+        <v>205.77786864825802</v>
       </c>
       <c r="CX29" s="17">
-        <v>-119.1103109011611</v>
+        <v>-119.108954901161</v>
       </c>
       <c r="CY29" s="17">
-        <v>375.20807919865734</v>
+        <v>375.20807919865717</v>
       </c>
       <c r="CZ29" s="17">
-        <v>-6.2769800742569402</v>
+        <v>-6.2735920742571238</v>
       </c>
       <c r="DA29" s="17">
-        <v>219.986576496005</v>
+        <v>219.98657649600494</v>
       </c>
       <c r="DB29" s="17">
-        <v>17.581742397294001</v>
+        <v>17.584305397294003</v>
       </c>
       <c r="DC29" s="17">
-        <v>481.82877762429507</v>
+        <v>481.83213262429513</v>
       </c>
       <c r="DD29" s="17">
-        <v>473.33817161484694</v>
+        <v>473.341548614847</v>
       </c>
       <c r="DE29" s="17">
-        <v>12.31463102174726</v>
+        <v>12.314631021746976</v>
       </c>
       <c r="DF29" s="17">
-        <v>-63.752907465898055</v>
+        <v>-63.751222465898017</v>
       </c>
       <c r="DG29" s="17">
-        <v>337.6424802361434</v>
+        <v>337.64248123614306</v>
       </c>
       <c r="DH29" s="17">
-        <v>292.16437096482173</v>
+        <v>292.16437096482207</v>
       </c>
       <c r="DI29" s="17">
-        <v>392.2586970307741</v>
+        <v>396.69445403077395</v>
       </c>
       <c r="DJ29" s="17">
-        <v>166.43654863388406</v>
+        <v>169.02380863388402</v>
       </c>
       <c r="DK29" s="17">
-        <v>391.30426243386785</v>
+        <v>391.42861343386801</v>
       </c>
       <c r="DL29" s="17">
-        <v>198.76219804118094</v>
+        <v>198.76690904118095</v>
       </c>
       <c r="DM29" s="17">
-        <v>-131.07064404523635</v>
+        <v>-131.06970404523699</v>
       </c>
       <c r="DN29" s="17">
-        <v>118.04466796424677</v>
+        <v>118.04824196424696</v>
       </c>
       <c r="DO29" s="17">
-        <v>72.772187032611001</v>
+        <v>73.163976032611117</v>
       </c>
       <c r="DP29" s="17">
-        <v>566.20367124981999</v>
+        <v>569.51365424982009</v>
       </c>
       <c r="DQ29" s="17">
-        <v>-2787.784136418034</v>
+        <v>-2788.450521418034</v>
       </c>
       <c r="DR29" s="17">
-        <v>1043.5970339108201</v>
+        <v>1050.6503779108198</v>
       </c>
       <c r="DS29" s="17">
-        <v>699.47496530896194</v>
+        <v>695.84886130896189</v>
       </c>
       <c r="DT29" s="17">
-        <v>-51.609878809345119</v>
+        <v>-44.255019909345002</v>
       </c>
       <c r="DU29" s="17">
-        <v>1674.2074243985003</v>
+        <v>1673.8845013984997</v>
       </c>
       <c r="DV29" s="17">
-        <v>176.9139869776188</v>
+        <v>177.57981597761878</v>
       </c>
       <c r="DW29" s="17">
-        <v>658.43871586920091</v>
+        <v>655.45370056920092</v>
       </c>
       <c r="DX29" s="17">
-        <v>538.06315678163196</v>
+        <v>543.40053678163201</v>
       </c>
       <c r="DY29" s="17">
-        <v>2060.3655511888078</v>
+        <v>2060.1405773888082</v>
       </c>
       <c r="DZ29" s="17">
-        <v>1113.1774339893827</v>
+        <v>1163.4778710893827</v>
       </c>
       <c r="EA29" s="17">
-        <v>720.47517546994368</v>
+        <v>720.6957555699438</v>
       </c>
       <c r="EB29" s="17">
-        <v>913.97447837218442</v>
+        <v>913.83728377218404</v>
       </c>
       <c r="EC29" s="17">
-        <v>1218.7775397188836</v>
-[...2 lines deleted...]
-    <row r="30" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1220.6393037188805</v>
+      </c>
+      <c r="ED29" s="17">
+        <v>2382.8778501520301</v>
+      </c>
+    </row>
+    <row r="30" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="18" t="s">
         <v>146</v>
       </c>
       <c r="C30" s="17">
         <v>0</v>
       </c>
       <c r="D30" s="17">
         <v>0</v>
       </c>
       <c r="E30" s="17">
         <v>48.522251099999998</v>
       </c>
       <c r="F30" s="17">
         <v>57.786411400000006</v>
       </c>
       <c r="G30" s="17">
         <v>42.641621999999998</v>
       </c>
       <c r="H30" s="17">
         <v>131.19249679999999</v>
       </c>
       <c r="I30" s="17">
         <v>321.88188580000002</v>
       </c>
       <c r="J30" s="17">
         <v>842.56834570000001</v>
       </c>
       <c r="K30" s="17">
-        <v>-160.75908320000016</v>
+        <v>-160.75908319999996</v>
       </c>
       <c r="L30" s="17">
-        <v>81.829319799999965</v>
+        <v>81.829319799999993</v>
       </c>
       <c r="M30" s="17">
-        <v>391.17204619999995</v>
+        <v>391.1720461999999</v>
       </c>
       <c r="N30" s="17">
-        <v>41.551639300000026</v>
+        <v>41.551639299999955</v>
       </c>
       <c r="O30" s="17">
-        <v>122.30454020000012</v>
+        <v>122.43717319999999</v>
       </c>
       <c r="P30" s="17">
-        <v>9.183862199999977</v>
+        <v>9.0368632000000311</v>
       </c>
       <c r="Q30" s="17">
         <v>138.67718419999997</v>
       </c>
       <c r="R30" s="17">
-        <v>203.92577190000009</v>
+        <v>203.92628890000006</v>
       </c>
       <c r="S30" s="17">
-        <v>-140.51480820000035</v>
+        <v>-140.50993620000006</v>
       </c>
       <c r="T30" s="17">
-        <v>343.75302140000048</v>
+        <v>343.76006640000003</v>
       </c>
       <c r="U30" s="17">
-        <v>243.44543960000019</v>
+        <v>243.45270260000007</v>
       </c>
       <c r="V30" s="17">
-        <v>450.75877330000009</v>
+        <v>450.76806830000015</v>
       </c>
       <c r="W30" s="17">
-        <v>353.78454310000041</v>
+        <v>353.78622910000007</v>
       </c>
       <c r="X30" s="17">
-        <v>656.56330530000002</v>
+        <v>663.7153843000001</v>
       </c>
       <c r="Y30" s="17">
-        <v>-169.09832029999967</v>
+        <v>-165.39203429999992</v>
       </c>
       <c r="Z30" s="17">
-        <v>389.78143309999996</v>
+        <v>399.89714699999996</v>
       </c>
       <c r="AA30" s="17">
-        <v>175.34381050000076</v>
+        <v>178.0390812</v>
       </c>
       <c r="AB30" s="17">
-        <v>488.7021672000003</v>
+        <v>538.86101599999995</v>
       </c>
       <c r="AC30" s="17">
         <v>0</v>
       </c>
       <c r="AD30" s="17">
         <v>0</v>
       </c>
       <c r="AE30" s="17">
         <v>0</v>
       </c>
       <c r="AF30" s="17">
         <v>0</v>
       </c>
       <c r="AG30" s="17">
         <v>0</v>
       </c>
       <c r="AH30" s="17">
         <v>0</v>
       </c>
       <c r="AI30" s="17">
         <v>0</v>
       </c>
       <c r="AJ30" s="17">
         <v>0</v>
       </c>
@@ -12007,270 +12242,273 @@
       <c r="BA30" s="17">
         <v>85.725451800000002</v>
       </c>
       <c r="BB30" s="17">
         <v>-26.4018108</v>
       </c>
       <c r="BC30" s="17">
         <v>96.790493900000001</v>
       </c>
       <c r="BD30" s="17">
         <v>165.76775090000001</v>
       </c>
       <c r="BE30" s="17">
         <v>431.45139379999995</v>
       </c>
       <c r="BF30" s="17">
         <v>277.54452990000004</v>
       </c>
       <c r="BG30" s="17">
         <v>242.31836529999998</v>
       </c>
       <c r="BH30" s="17">
         <v>-108.74594329999999</v>
       </c>
       <c r="BI30" s="17">
-        <v>-201.59750810000008</v>
+        <v>-201.59750809999997</v>
       </c>
       <c r="BJ30" s="17">
-        <v>33.617271899999942</v>
+        <v>33.617271899999992</v>
       </c>
       <c r="BK30" s="17">
-        <v>14.032169699999962</v>
+        <v>14.032169699999979</v>
       </c>
       <c r="BL30" s="17">
-        <v>-6.8110166999999677</v>
+        <v>-6.811016699999989</v>
       </c>
       <c r="BM30" s="17">
-        <v>-27.320970499999987</v>
+        <v>-27.320970500000001</v>
       </c>
       <c r="BN30" s="17">
-        <v>42.685412899999989</v>
+        <v>42.685412900000003</v>
       </c>
       <c r="BO30" s="17">
-        <v>15.813563099999985</v>
+        <v>15.8135631</v>
       </c>
       <c r="BP30" s="17">
-        <v>50.651314299999981</v>
+        <v>50.651314299999996</v>
       </c>
       <c r="BQ30" s="17">
         <v>143.86356059999997</v>
       </c>
       <c r="BR30" s="17">
         <v>152.51354609999996</v>
       </c>
       <c r="BS30" s="17">
-        <v>-12.44776950000001</v>
+        <v>-12.447769499999996</v>
       </c>
       <c r="BT30" s="17">
-        <v>107.242709</v>
+        <v>107.24270899999996</v>
       </c>
       <c r="BU30" s="17">
-        <v>176.40102770000004</v>
+        <v>176.40102770000001</v>
       </c>
       <c r="BV30" s="17">
-        <v>41.096817199999975</v>
+        <v>41.096817199999997</v>
       </c>
       <c r="BW30" s="17">
-        <v>-101.84369979999997</v>
+        <v>-101.84369980000004</v>
       </c>
       <c r="BX30" s="17">
-        <v>-74.102505800000031</v>
+        <v>-74.102505800000003</v>
       </c>
       <c r="BY30" s="17">
-        <v>-64.983050299999974</v>
+        <v>-64.850417300000004</v>
       </c>
       <c r="BZ30" s="17">
-        <v>72.459982000000082</v>
+        <v>72.459981999999997</v>
       </c>
       <c r="CA30" s="17">
-        <v>51.124269400000017</v>
+        <v>51.124269399999996</v>
       </c>
       <c r="CB30" s="17">
-        <v>63.703339100000001</v>
+        <v>63.703339099999994</v>
       </c>
       <c r="CC30" s="17">
-        <v>44.313026000000008</v>
+        <v>44.313026000000022</v>
       </c>
       <c r="CD30" s="17">
-        <v>-101.41164450000002</v>
+        <v>-101.3458775</v>
       </c>
       <c r="CE30" s="17">
-        <v>32.151804199999987</v>
+        <v>32.151804199999994</v>
       </c>
       <c r="CF30" s="17">
-        <v>34.130676500000007</v>
+        <v>33.917910500000012</v>
       </c>
       <c r="CG30" s="17">
-        <v>-75.887907499999969</v>
+        <v>-75.887907500000011</v>
       </c>
       <c r="CH30" s="17">
-        <v>154.22173679999995</v>
+        <v>154.2217368</v>
       </c>
       <c r="CI30" s="17">
-        <v>24.795398500000019</v>
+        <v>24.795398500000005</v>
       </c>
       <c r="CJ30" s="17">
-        <v>35.54795639999999</v>
+        <v>35.547956400000018</v>
       </c>
       <c r="CK30" s="17">
-        <v>-82.985141599999992</v>
+        <v>-82.985141599999977</v>
       </c>
       <c r="CL30" s="17">
-        <v>149.73889579999999</v>
+        <v>149.73889580000002</v>
       </c>
       <c r="CM30" s="17">
-        <v>154.5450386</v>
+        <v>154.54503860000003</v>
       </c>
       <c r="CN30" s="17">
-        <v>-17.373020899999936</v>
+        <v>-17.37250390000003</v>
       </c>
       <c r="CO30" s="17">
-        <v>-18.806733399999892</v>
+        <v>-18.806733400000006</v>
       </c>
       <c r="CP30" s="17">
-        <v>-128.82360840000018</v>
+        <v>-128.82360839999996</v>
       </c>
       <c r="CQ30" s="17">
-        <v>-30.238289299999998</v>
+        <v>-30.237024299999995</v>
       </c>
       <c r="CR30" s="17">
-        <v>37.353822899999741</v>
+        <v>37.357429899999921</v>
       </c>
       <c r="CS30" s="17">
-        <v>112.54161560000018</v>
+        <v>112.54391159999996</v>
       </c>
       <c r="CT30" s="17">
-        <v>-7.7784489999998883</v>
+        <v>-7.7784490000000055</v>
       </c>
       <c r="CU30" s="17">
-        <v>128.80754490000007</v>
+        <v>128.8087089</v>
       </c>
       <c r="CV30" s="17">
-        <v>110.18230990000012</v>
+        <v>110.18589490000005</v>
       </c>
       <c r="CW30" s="17">
-        <v>200.19564699999998</v>
+        <v>200.19816600000004</v>
       </c>
       <c r="CX30" s="17">
-        <v>-21.471830300000089</v>
+        <v>-21.470474299999989</v>
       </c>
       <c r="CY30" s="17">
-        <v>14.780089800000136</v>
+        <v>14.780089799999999</v>
       </c>
       <c r="CZ30" s="17">
-        <v>49.941533100000179</v>
+        <v>49.944921099999995</v>
       </c>
       <c r="DA30" s="17">
-        <v>78.217467200000044</v>
+        <v>78.217467200000002</v>
       </c>
       <c r="DB30" s="17">
-        <v>39.498445999999994</v>
+        <v>39.501008999999996</v>
       </c>
       <c r="DC30" s="17">
-        <v>161.33971180000006</v>
+        <v>161.34306680000009</v>
       </c>
       <c r="DD30" s="17">
-        <v>171.70314829999998</v>
+        <v>171.70652530000001</v>
       </c>
       <c r="DE30" s="17">
-        <v>31.045152900000296</v>
+        <v>31.045152900000012</v>
       </c>
       <c r="DF30" s="17">
-        <v>-78.824336200000047</v>
+        <v>-78.82265120000001</v>
       </c>
       <c r="DG30" s="17">
-        <v>165.51213890000034</v>
+        <v>165.51213989999999</v>
       </c>
       <c r="DH30" s="17">
-        <v>236.05158749999981</v>
+        <v>236.0515875000001</v>
       </c>
       <c r="DI30" s="17">
-        <v>302.86815390000015</v>
+        <v>307.30391090000001</v>
       </c>
       <c r="DJ30" s="17">
-        <v>122.47337090000002</v>
+        <v>125.06063089999996</v>
       </c>
       <c r="DK30" s="17">
-        <v>93.828234599999831</v>
+        <v>93.952585600000049</v>
       </c>
       <c r="DL30" s="17">
-        <v>137.39354589999999</v>
+        <v>137.39825690000001</v>
       </c>
       <c r="DM30" s="17">
-        <v>-120.76021379999932</v>
+        <v>-120.75927379999996</v>
       </c>
       <c r="DN30" s="17">
-        <v>-132.18721850000023</v>
+        <v>-132.18364450000004</v>
       </c>
       <c r="DO30" s="17">
-        <v>-85.366622700000093</v>
+        <v>-84.974833699999976</v>
       </c>
       <c r="DP30" s="17">
-        <v>169.21573469999996</v>
+        <v>172.52571770000006</v>
       </c>
       <c r="DQ30" s="17">
-        <v>304.73633619999998</v>
+        <v>304.06995120000005</v>
       </c>
       <c r="DR30" s="17">
-        <v>61.869052100000211</v>
+        <v>68.922396099999958</v>
       </c>
       <c r="DS30" s="17">
-        <v>77.314562099999975</v>
+        <v>73.688458099999991</v>
       </c>
       <c r="DT30" s="17">
-        <v>-54.138517300000167</v>
+        <v>-46.78365840000005</v>
       </c>
       <c r="DU30" s="17">
-        <v>172.7852280000007</v>
+        <v>172.46230499999996</v>
       </c>
       <c r="DV30" s="17">
-        <v>-87.710025199999933</v>
+        <v>-87.044196199999959</v>
       </c>
       <c r="DW30" s="17">
-        <v>18.360669799999993</v>
+        <v>15.37565449999996</v>
       </c>
       <c r="DX30" s="17">
-        <v>71.907937900000007</v>
+        <v>77.245317900000018</v>
       </c>
       <c r="DY30" s="17">
-        <v>67.474740299999809</v>
+        <v>67.249766499999922</v>
       </c>
       <c r="DZ30" s="17">
-        <v>78.537890300000157</v>
+        <v>128.83832740000003</v>
       </c>
       <c r="EA30" s="17">
-        <v>261.76471639999983</v>
+        <v>261.9852965</v>
       </c>
       <c r="EB30" s="17">
-        <v>80.924820200000497</v>
+        <v>80.787625600000041</v>
       </c>
       <c r="EC30" s="17">
-        <v>213.35526890000293</v>
-[...2 lines deleted...]
-    <row r="31" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>215.21703289999994</v>
+      </c>
+      <c r="ED30" s="17">
+        <v>375.86612400000001</v>
+      </c>
+    </row>
+    <row r="31" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="18" t="s">
         <v>147</v>
       </c>
       <c r="C31" s="17">
         <v>0</v>
       </c>
       <c r="D31" s="17">
         <v>0</v>
       </c>
       <c r="E31" s="17">
         <v>0</v>
       </c>
       <c r="F31" s="17">
         <v>0</v>
       </c>
       <c r="G31" s="17">
         <v>0</v>
       </c>
       <c r="H31" s="17">
         <v>0</v>
       </c>
       <c r="I31" s="17">
         <v>0</v>
       </c>
       <c r="J31" s="17">
@@ -12623,132 +12861,135 @@
       </c>
       <c r="DV31" s="17">
         <v>0</v>
       </c>
       <c r="DW31" s="17">
         <v>0</v>
       </c>
       <c r="DX31" s="17">
         <v>0</v>
       </c>
       <c r="DY31" s="17">
         <v>0</v>
       </c>
       <c r="DZ31" s="17">
         <v>0</v>
       </c>
       <c r="EA31" s="17">
         <v>0</v>
       </c>
       <c r="EB31" s="17">
         <v>0</v>
       </c>
       <c r="EC31" s="17">
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="ED31" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="18" t="s">
         <v>148</v>
       </c>
       <c r="C32" s="17">
         <v>0</v>
       </c>
       <c r="D32" s="17">
         <v>0</v>
       </c>
       <c r="E32" s="17">
         <v>0</v>
       </c>
       <c r="F32" s="17">
         <v>0</v>
       </c>
       <c r="G32" s="17">
         <v>0</v>
       </c>
       <c r="H32" s="17">
         <v>0</v>
       </c>
       <c r="I32" s="17">
         <v>0</v>
       </c>
       <c r="J32" s="17">
         <v>0</v>
       </c>
       <c r="K32" s="17">
         <v>0</v>
       </c>
       <c r="L32" s="17">
-        <v>0.19908979999999998</v>
+        <v>0.2040672</v>
       </c>
       <c r="M32" s="17">
         <v>0.19823750000000001</v>
       </c>
       <c r="N32" s="17">
         <v>0</v>
       </c>
       <c r="O32" s="17">
-        <v>2.60494E-2</v>
+        <v>0.1586824</v>
       </c>
       <c r="P32" s="17">
-        <v>1.04817E-2</v>
+        <v>-0.13651729999999998</v>
       </c>
       <c r="Q32" s="17">
         <v>1.1501783999999999</v>
       </c>
       <c r="R32" s="17">
-        <v>0.30266919999999997</v>
+        <v>0.30318619999999996</v>
       </c>
       <c r="S32" s="17">
-        <v>0.96900000000000008</v>
+        <v>0.97387200000000007</v>
       </c>
       <c r="T32" s="17">
-        <v>2.0939999999999999</v>
+        <v>2.1010450000000001</v>
       </c>
       <c r="U32" s="17">
-        <v>2.7049999999999996</v>
+        <v>2.7122630000000001</v>
       </c>
       <c r="V32" s="17">
-        <v>7.4100999999999999</v>
+        <v>7.4193949999999997</v>
       </c>
       <c r="W32" s="17">
-        <v>5.0922400000000003</v>
+        <v>5.0939259999999997</v>
       </c>
       <c r="X32" s="17">
-        <v>17.848379999999999</v>
+        <v>25.000459000000003</v>
       </c>
       <c r="Y32" s="17">
-        <v>4.5453700000000001</v>
+        <v>8.1590260000000008</v>
       </c>
       <c r="Z32" s="17">
-        <v>0.38002000000000014</v>
+        <v>7.8965079999999999</v>
       </c>
       <c r="AA32" s="17">
-        <v>0.20777999999999996</v>
+        <v>-0.48761599999999916</v>
       </c>
       <c r="AB32" s="17">
-        <v>13.423073700000002</v>
+        <v>14.4208763</v>
       </c>
       <c r="AC32" s="17">
         <v>0</v>
       </c>
       <c r="AD32" s="17">
         <v>0</v>
       </c>
       <c r="AE32" s="17">
         <v>0</v>
       </c>
       <c r="AF32" s="17">
         <v>0</v>
       </c>
       <c r="AG32" s="17">
         <v>0</v>
       </c>
       <c r="AH32" s="17">
         <v>0</v>
       </c>
       <c r="AI32" s="17">
         <v>0</v>
       </c>
       <c r="AJ32" s="17">
         <v>0</v>
       </c>
@@ -12818,335 +13059,338 @@
       <c r="BF32" s="17">
         <v>0</v>
       </c>
       <c r="BG32" s="17">
         <v>0</v>
       </c>
       <c r="BH32" s="17">
         <v>0</v>
       </c>
       <c r="BI32" s="17">
         <v>0</v>
       </c>
       <c r="BJ32" s="17">
         <v>0</v>
       </c>
       <c r="BK32" s="17">
         <v>0</v>
       </c>
       <c r="BL32" s="17">
         <v>0</v>
       </c>
       <c r="BM32" s="17">
         <v>0</v>
       </c>
       <c r="BN32" s="17">
-        <v>0.19908979999999998</v>
+        <v>0.2040672</v>
       </c>
       <c r="BO32" s="17">
         <v>0</v>
       </c>
       <c r="BP32" s="17">
         <v>0</v>
       </c>
       <c r="BQ32" s="17">
         <v>0.19823750000000001</v>
       </c>
       <c r="BR32" s="17">
         <v>0</v>
       </c>
       <c r="BS32" s="17">
         <v>0</v>
       </c>
       <c r="BT32" s="17">
         <v>0</v>
       </c>
       <c r="BU32" s="17">
         <v>0</v>
       </c>
       <c r="BV32" s="17">
         <v>0</v>
       </c>
       <c r="BW32" s="17">
         <v>0</v>
       </c>
       <c r="BX32" s="17">
         <v>0</v>
       </c>
       <c r="BY32" s="17">
-        <v>1.1243100000000001E-2</v>
+        <v>0.14387610000000001</v>
       </c>
       <c r="BZ32" s="17">
         <v>1.48063E-2</v>
       </c>
       <c r="CA32" s="17">
         <v>0</v>
       </c>
       <c r="CB32" s="17">
         <v>0</v>
       </c>
       <c r="CC32" s="17">
         <v>-5.803E-3</v>
       </c>
       <c r="CD32" s="17">
-        <v>0</v>
+        <v>6.5767000000000006E-2</v>
       </c>
       <c r="CE32" s="17">
         <v>-3.8129000000000001E-3</v>
       </c>
       <c r="CF32" s="17">
-        <v>2.00976E-2</v>
+        <v>-0.19266839999999999</v>
       </c>
       <c r="CG32" s="17">
         <v>0</v>
       </c>
       <c r="CH32" s="17">
         <v>5.4839999999999999E-4</v>
       </c>
       <c r="CI32" s="17">
         <v>1.1496299999999999</v>
       </c>
       <c r="CJ32" s="17">
         <v>0</v>
       </c>
       <c r="CK32" s="17">
         <v>0</v>
       </c>
       <c r="CL32" s="17">
         <v>6.692E-4</v>
       </c>
       <c r="CM32" s="17">
         <v>0</v>
       </c>
       <c r="CN32" s="17">
-        <v>0.30199999999999999</v>
+        <v>0.30251699999999998</v>
       </c>
       <c r="CO32" s="17">
         <v>0</v>
       </c>
       <c r="CP32" s="17">
         <v>0</v>
       </c>
       <c r="CQ32" s="17">
-        <v>0.51200000000000001</v>
+        <v>0.51326500000000008</v>
       </c>
       <c r="CR32" s="17">
-        <v>0.45700000000000002</v>
+        <v>0.46060699999999999</v>
       </c>
       <c r="CS32" s="17">
-        <v>0.68799999999999994</v>
+        <v>0.69029600000000002</v>
       </c>
       <c r="CT32" s="17">
         <v>0</v>
       </c>
       <c r="CU32" s="17">
-        <v>0.60899999999999999</v>
+        <v>0.61016399999999993</v>
       </c>
       <c r="CV32" s="17">
-        <v>0.79699999999999993</v>
+        <v>0.80058499999999988</v>
       </c>
       <c r="CW32" s="17">
-        <v>0.72299999999999986</v>
+        <v>0.72551900000000002</v>
       </c>
       <c r="CX32" s="17">
-        <v>0.72299999999999998</v>
+        <v>0.724356</v>
       </c>
       <c r="CY32" s="17">
         <v>0</v>
       </c>
       <c r="CZ32" s="17">
-        <v>1.2589999999999999</v>
+        <v>1.2623880000000001</v>
       </c>
       <c r="DA32" s="17">
         <v>0</v>
       </c>
       <c r="DB32" s="17">
-        <v>0.78200000000000003</v>
+        <v>0.7845629999999999</v>
       </c>
       <c r="DC32" s="17">
-        <v>2.7438599999999997</v>
+        <v>2.7472149999999997</v>
       </c>
       <c r="DD32" s="17">
-        <v>3.8842400000000001</v>
+        <v>3.8876170000000001</v>
       </c>
       <c r="DE32" s="17">
         <v>7.017000000000001E-2</v>
       </c>
       <c r="DF32" s="17">
-        <v>3.6426400000000001</v>
+        <v>3.6443249999999998</v>
       </c>
       <c r="DG32" s="17">
-        <v>0.57301999999999997</v>
+        <v>0.573021</v>
       </c>
       <c r="DH32" s="17">
         <v>0.80641000000000007</v>
       </c>
       <c r="DI32" s="17">
-        <v>2.8920599999999999</v>
+        <v>7.3278169999999996</v>
       </c>
       <c r="DJ32" s="17">
-        <v>3.5554799999999998</v>
+        <v>6.1427399999999999</v>
       </c>
       <c r="DK32" s="17">
-        <v>10.08563</v>
+        <v>10.209981000000003</v>
       </c>
       <c r="DL32" s="17">
-        <v>1.3152099999999998</v>
+        <v>1.3199209999999992</v>
       </c>
       <c r="DM32" s="17">
-        <v>-1.78207</v>
+        <v>-1.7811300000000003</v>
       </c>
       <c r="DN32" s="17">
-        <v>3.2054599999999995</v>
+        <v>3.2090340000000008</v>
       </c>
       <c r="DO32" s="17">
-        <v>3.1285200000000017</v>
+        <v>3.1287389999999995</v>
       </c>
       <c r="DP32" s="17">
-        <v>-6.5400000000008784E-3</v>
+        <v>3.6023830000000001</v>
       </c>
       <c r="DQ32" s="17">
-        <v>-9.9999999999999964E-2</v>
+        <v>-0.76638500000000009</v>
       </c>
       <c r="DR32" s="17">
-        <v>1.0500200000000002</v>
+        <v>7.8752839999999988</v>
       </c>
       <c r="DS32" s="17">
-        <v>-0.82000000000000006</v>
+        <v>-5.313104</v>
       </c>
       <c r="DT32" s="17">
-        <v>0.25</v>
+        <v>6.1007130000000007</v>
       </c>
       <c r="DU32" s="17">
-        <v>-9.0000000000000496E-4</v>
+        <v>-0.14517300000000005</v>
       </c>
       <c r="DV32" s="17">
-        <v>-0.10772999999999999</v>
+        <v>-0.86949699999999996</v>
       </c>
       <c r="DW32" s="17">
-        <v>-2.246999999999999E-2</v>
+        <v>-3.8392059999999999</v>
       </c>
       <c r="DX32" s="17">
-        <v>0.33887999999999996</v>
+        <v>4.3662600000000005</v>
       </c>
       <c r="DY32" s="17">
-        <v>2.1041685000000001</v>
+        <v>1.8791947000000002</v>
       </c>
       <c r="DZ32" s="17">
-        <v>6.0101866000000017</v>
+        <v>7.1495775000000004</v>
       </c>
       <c r="EA32" s="17">
-        <v>2.4245306000000002</v>
+        <v>2.6451107</v>
       </c>
       <c r="EB32" s="17">
-        <v>2.884188</v>
+        <v>2.7469933999999996</v>
       </c>
       <c r="EC32" s="17">
-        <v>-2.0086313999999867</v>
-[...2 lines deleted...]
-    <row r="33" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-0.14686739999999898</v>
+      </c>
+      <c r="ED32" s="17">
+        <v>4.2970695000000001</v>
+      </c>
+    </row>
+    <row r="33" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="18" t="s">
         <v>149</v>
       </c>
       <c r="C33" s="17">
         <v>0</v>
       </c>
       <c r="D33" s="17">
         <v>0</v>
       </c>
       <c r="E33" s="17">
         <v>0</v>
       </c>
       <c r="F33" s="17">
         <v>0</v>
       </c>
       <c r="G33" s="17">
         <v>0</v>
       </c>
       <c r="H33" s="17">
         <v>0</v>
       </c>
       <c r="I33" s="17">
         <v>-2.5900994000000002</v>
       </c>
       <c r="J33" s="17">
         <v>0.64853070000000002</v>
       </c>
       <c r="K33" s="17">
-        <v>-6.8543073000000012</v>
+        <v>-6.8543072999999985</v>
       </c>
       <c r="L33" s="17">
         <v>-3.6327767999999998</v>
       </c>
       <c r="M33" s="17">
-        <v>-5.0119943999999998</v>
+        <v>-5.011994399999999</v>
       </c>
       <c r="N33" s="17">
         <v>12.201281999999999</v>
       </c>
       <c r="O33" s="17">
-        <v>0.12543439999999995</v>
+        <v>0.12543439999999983</v>
       </c>
       <c r="P33" s="17">
-        <v>-5.4031486999999974</v>
+        <v>-5.4031487</v>
       </c>
       <c r="Q33" s="17">
-        <v>-2.0481805</v>
+        <v>-2.0481805000000004</v>
       </c>
       <c r="R33" s="17">
         <v>1.4315840999999998</v>
       </c>
       <c r="S33" s="17">
-        <v>-66.748760000000004</v>
+        <v>-66.748759999999976</v>
       </c>
       <c r="T33" s="17">
         <v>2.58249</v>
       </c>
       <c r="U33" s="17">
-        <v>-2.1697599999999992</v>
+        <v>-2.1697600000000001</v>
       </c>
       <c r="V33" s="17">
         <v>-8.4229999999999916E-2</v>
       </c>
       <c r="W33" s="17">
-        <v>3.8308500000000008</v>
+        <v>3.8308499999999999</v>
       </c>
       <c r="X33" s="17">
-        <v>-20.348079999999996</v>
+        <v>-20.348080000000003</v>
       </c>
       <c r="Y33" s="17">
         <v>-7.6552299999999995</v>
       </c>
       <c r="Z33" s="17">
         <v>-12.537350000000002</v>
       </c>
       <c r="AA33" s="17">
-        <v>1.9995799999999995</v>
+        <v>1.9995799999999997</v>
       </c>
       <c r="AB33" s="17">
-        <v>2.2136151999999991</v>
+        <v>2.2136152</v>
       </c>
       <c r="AC33" s="17">
         <v>0</v>
       </c>
       <c r="AD33" s="17">
         <v>0</v>
       </c>
       <c r="AE33" s="17">
         <v>0</v>
       </c>
       <c r="AF33" s="17">
         <v>0</v>
       </c>
       <c r="AG33" s="17">
         <v>0</v>
       </c>
       <c r="AH33" s="17">
         <v>0</v>
       </c>
       <c r="AI33" s="17">
         <v>0</v>
       </c>
       <c r="AJ33" s="17">
         <v>0</v>
       </c>
@@ -13204,347 +13448,350 @@
       <c r="BB33" s="17">
         <v>-3.7194400000000002E-2</v>
       </c>
       <c r="BC33" s="17">
         <v>-2.552905</v>
       </c>
       <c r="BD33" s="17">
         <v>0</v>
       </c>
       <c r="BE33" s="17">
         <v>0.5706466</v>
       </c>
       <c r="BF33" s="17">
         <v>0</v>
       </c>
       <c r="BG33" s="17">
         <v>-0.1156833</v>
       </c>
       <c r="BH33" s="17">
         <v>0.1935674</v>
       </c>
       <c r="BI33" s="17">
         <v>0.3028073</v>
       </c>
       <c r="BJ33" s="17">
-        <v>-3.9118932000000006</v>
+        <v>-3.911893199999998</v>
       </c>
       <c r="BK33" s="17">
         <v>-3.2270477000000004</v>
       </c>
       <c r="BL33" s="17">
         <v>-1.8173700000000001E-2</v>
       </c>
       <c r="BM33" s="17">
         <v>-0.30196820000000002</v>
       </c>
       <c r="BN33" s="17">
         <v>-3.1597587999999996</v>
       </c>
       <c r="BO33" s="17">
         <v>0.89218720000000007</v>
       </c>
       <c r="BP33" s="17">
         <v>-1.063237</v>
       </c>
       <c r="BQ33" s="17">
         <v>-4.9895754999999999</v>
       </c>
       <c r="BR33" s="17">
         <v>3.1910292999999998</v>
       </c>
       <c r="BS33" s="17">
         <v>-2.6545440999999994</v>
       </c>
       <c r="BT33" s="17">
-        <v>-0.55890410000000013</v>
+        <v>-0.5589040999999999</v>
       </c>
       <c r="BU33" s="17">
-        <v>5.6159401999999998</v>
+        <v>5.6159402000000007</v>
       </c>
       <c r="BV33" s="17">
-        <v>5.8277660999999998</v>
+        <v>5.8277660999999989</v>
       </c>
       <c r="BW33" s="17">
         <v>0.38890809999999992</v>
       </c>
       <c r="BX33" s="17">
-        <v>0.36866759999999998</v>
+        <v>0.36866759999999993</v>
       </c>
       <c r="BY33" s="17">
-        <v>-0.56067629999999991</v>
+        <v>-0.56067630000000002</v>
       </c>
       <c r="BZ33" s="17">
-        <v>-5.9205400000000026E-2</v>
+        <v>-5.9205400000000033E-2</v>
       </c>
       <c r="CA33" s="17">
-        <v>8.8232999999999784E-3</v>
+        <v>8.8232999999999923E-3</v>
       </c>
       <c r="CB33" s="17">
         <v>0.73649279999999995</v>
       </c>
       <c r="CC33" s="17">
-        <v>0.4375216000000004</v>
+        <v>0.43752160000000018</v>
       </c>
       <c r="CD33" s="17">
-        <v>0.16133819999999993</v>
+        <v>0.16133819999999999</v>
       </c>
       <c r="CE33" s="17">
-        <v>-6.2879511999999984</v>
+        <v>-6.2879512000000002</v>
       </c>
       <c r="CF33" s="17">
-        <v>0.28594270000000011</v>
+        <v>0.28594269999999999</v>
       </c>
       <c r="CG33" s="17">
-        <v>-0.70573420000000009</v>
+        <v>-0.70573419999999998</v>
       </c>
       <c r="CH33" s="17">
         <v>-0.57836560000000015</v>
       </c>
       <c r="CI33" s="17">
-        <v>1.6732130000000005</v>
+        <v>1.6732130000000003</v>
       </c>
       <c r="CJ33" s="17">
-        <v>-2.4372937000000001</v>
+        <v>-2.4372937000000006</v>
       </c>
       <c r="CK33" s="17">
         <v>8.6505499999999957E-2</v>
       </c>
       <c r="CL33" s="17">
         <v>2.0246086000000001</v>
       </c>
       <c r="CM33" s="17">
         <v>-0.7682000000000001</v>
       </c>
       <c r="CN33" s="17">
         <v>8.8669999999999999E-2</v>
       </c>
       <c r="CO33" s="17">
-        <v>0.12686000000000003</v>
+        <v>0.12686</v>
       </c>
       <c r="CP33" s="17">
-        <v>-67.649469999999994</v>
+        <v>-67.649469999999965</v>
       </c>
       <c r="CQ33" s="17">
         <v>0.38428999999999996</v>
       </c>
       <c r="CR33" s="17">
         <v>0.38956000000000002</v>
       </c>
       <c r="CS33" s="17">
-        <v>-0.20292999999999997</v>
+        <v>-0.20293</v>
       </c>
       <c r="CT33" s="17">
         <v>-9.74E-2</v>
       </c>
       <c r="CU33" s="17">
         <v>0</v>
       </c>
       <c r="CV33" s="17">
         <v>2.8828199999999997</v>
       </c>
       <c r="CW33" s="17">
-        <v>-1.2301599999999997</v>
+        <v>-1.2301600000000001</v>
       </c>
       <c r="CX33" s="17">
         <v>6.1079999999999995E-2</v>
       </c>
       <c r="CY33" s="17">
         <v>-1.03047</v>
       </c>
       <c r="CZ33" s="17">
         <v>2.9790000000000011E-2</v>
       </c>
       <c r="DA33" s="17">
         <v>2.135999999999999E-2</v>
       </c>
       <c r="DB33" s="17">
         <v>0.48492999999999997</v>
       </c>
       <c r="DC33" s="17">
-        <v>-1.0389999999999996E-2</v>
+        <v>-1.039E-2</v>
       </c>
       <c r="DD33" s="17">
         <v>-0.58012999999999981</v>
       </c>
       <c r="DE33" s="17">
         <v>0.105</v>
       </c>
       <c r="DF33" s="17">
-        <v>-0.14010000000000003</v>
+        <v>-0.1401</v>
       </c>
       <c r="DG33" s="17">
-        <v>3.3036400000000001</v>
+        <v>3.3036399999999997</v>
       </c>
       <c r="DH33" s="17">
-        <v>0.56231000000000053</v>
+        <v>0.56231000000000009</v>
       </c>
       <c r="DI33" s="17">
-        <v>-2.8386399999999994</v>
+        <v>-2.8386399999999998</v>
       </c>
       <c r="DJ33" s="17">
-        <v>-17.427799999999998</v>
+        <v>-17.427800000000001</v>
       </c>
       <c r="DK33" s="17">
-        <v>0.11192000000000003</v>
+        <v>0.11191999999999999</v>
       </c>
       <c r="DL33" s="17">
-        <v>-0.19356000000000001</v>
+        <v>-0.19355999999999998</v>
       </c>
       <c r="DM33" s="17">
-        <v>0.2379</v>
+        <v>0.23790000000000003</v>
       </c>
       <c r="DN33" s="17">
-        <v>-0.45357999999999998</v>
+        <v>-0.45358000000000009</v>
       </c>
       <c r="DO33" s="17">
-        <v>-7.3491200000000001</v>
+        <v>-7.3491199999999992</v>
       </c>
       <c r="DP33" s="17">
         <v>-9.043000000000001E-2</v>
       </c>
       <c r="DQ33" s="17">
         <v>-7.307000000000019E-2</v>
       </c>
       <c r="DR33" s="17">
         <v>8.8999999999999996E-2</v>
       </c>
       <c r="DS33" s="17">
         <v>-12.328280000000001</v>
       </c>
       <c r="DT33" s="17">
-        <v>-0.22499999999999995</v>
+        <v>-0.22500000000000001</v>
       </c>
       <c r="DU33" s="17">
-        <v>1.2000000000000011E-2</v>
+        <v>1.2000000000000014E-2</v>
       </c>
       <c r="DV33" s="17">
         <v>-0.30640000000000006</v>
       </c>
       <c r="DW33" s="17">
-        <v>0.70031999999999972</v>
+        <v>0.70031999999999994</v>
       </c>
       <c r="DX33" s="17">
         <v>1.5936599999999999</v>
       </c>
       <c r="DY33" s="17">
-        <v>-0.27800340000000001</v>
+        <v>-0.27800339999999996</v>
       </c>
       <c r="DZ33" s="17">
-        <v>-1.8083185999999998</v>
+        <v>-1.8083186000000002</v>
       </c>
       <c r="EA33" s="17">
-        <v>7.4378572999999992</v>
+        <v>7.4378573000000001</v>
       </c>
       <c r="EB33" s="17">
         <v>-3.1379201000000001</v>
       </c>
       <c r="EC33" s="17">
-        <v>-0.14302950000000081</v>
-[...2 lines deleted...]
-    <row r="34" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-0.14302950000000006</v>
+      </c>
+      <c r="ED33" s="17">
+        <v>-1.4830775999999999</v>
+      </c>
+    </row>
+    <row r="34" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="18" t="s">
         <v>150</v>
       </c>
       <c r="C34" s="17">
         <v>0</v>
       </c>
       <c r="D34" s="17">
         <v>0</v>
       </c>
       <c r="E34" s="17">
         <v>48.522251099999998</v>
       </c>
       <c r="F34" s="17">
         <v>57.786411400000006</v>
       </c>
       <c r="G34" s="17">
         <v>42.641621999999998</v>
       </c>
       <c r="H34" s="17">
         <v>131.19249679999999</v>
       </c>
       <c r="I34" s="17">
         <v>324.47198520000001</v>
       </c>
       <c r="J34" s="17">
         <v>841.91981499999997</v>
       </c>
       <c r="K34" s="17">
-        <v>-153.90477590000017</v>
+        <v>-153.90477589999998</v>
       </c>
       <c r="L34" s="17">
-        <v>85.263006799999971</v>
+        <v>85.258029399999998</v>
       </c>
       <c r="M34" s="17">
-        <v>395.98580309999994</v>
+        <v>395.98580309999988</v>
       </c>
       <c r="N34" s="17">
-        <v>29.350357300000027</v>
+        <v>29.350357299999956</v>
       </c>
       <c r="O34" s="17">
-        <v>122.15305640000012</v>
+        <v>122.15305639999998</v>
       </c>
       <c r="P34" s="17">
-        <v>14.576529199999975</v>
+        <v>14.576529200000031</v>
       </c>
       <c r="Q34" s="17">
         <v>139.57518629999998</v>
       </c>
       <c r="R34" s="17">
-        <v>202.19151860000008</v>
+        <v>202.19151860000005</v>
       </c>
       <c r="S34" s="17">
-        <v>-74.735048200000335</v>
+        <v>-74.73504820000008</v>
       </c>
       <c r="T34" s="17">
-        <v>339.07653140000048</v>
+        <v>339.07653140000002</v>
       </c>
       <c r="U34" s="17">
-        <v>242.9101996000002</v>
+        <v>242.91019960000006</v>
       </c>
       <c r="V34" s="17">
-        <v>443.43290330000008</v>
+        <v>443.43290330000013</v>
       </c>
       <c r="W34" s="17">
-        <v>344.8614531000004</v>
+        <v>344.86145310000006</v>
       </c>
       <c r="X34" s="17">
-        <v>659.06300529999999</v>
+        <v>659.0630053000001</v>
       </c>
       <c r="Y34" s="17">
-        <v>-165.98846029999967</v>
+        <v>-165.89583029999991</v>
       </c>
       <c r="Z34" s="17">
-        <v>401.93876309999996</v>
+        <v>404.53798899999998</v>
       </c>
       <c r="AA34" s="17">
-        <v>173.13645050000076</v>
+        <v>176.52711719999999</v>
       </c>
       <c r="AB34" s="17">
-        <v>473.06547830000028</v>
+        <v>522.22652449999987</v>
       </c>
       <c r="AC34" s="17">
         <v>0</v>
       </c>
       <c r="AD34" s="17">
         <v>0</v>
       </c>
       <c r="AE34" s="17">
         <v>0</v>
       </c>
       <c r="AF34" s="17">
         <v>0</v>
       </c>
       <c r="AG34" s="17">
         <v>0</v>
       </c>
       <c r="AH34" s="17">
         <v>0</v>
       </c>
       <c r="AI34" s="17">
         <v>0</v>
       </c>
       <c r="AJ34" s="17">
         <v>0</v>
       </c>
@@ -13599,270 +13846,273 @@
       <c r="BA34" s="17">
         <v>85.725451800000002</v>
       </c>
       <c r="BB34" s="17">
         <v>-26.364616399999999</v>
       </c>
       <c r="BC34" s="17">
         <v>99.343398899999997</v>
       </c>
       <c r="BD34" s="17">
         <v>165.76775090000001</v>
       </c>
       <c r="BE34" s="17">
         <v>430.88074719999997</v>
       </c>
       <c r="BF34" s="17">
         <v>277.54452990000004</v>
       </c>
       <c r="BG34" s="17">
         <v>242.43404859999998</v>
       </c>
       <c r="BH34" s="17">
         <v>-108.9395107</v>
       </c>
       <c r="BI34" s="17">
-        <v>-201.9003154000001</v>
+        <v>-201.90031539999998</v>
       </c>
       <c r="BJ34" s="17">
-        <v>37.529165099999943</v>
+        <v>37.529165099999993</v>
       </c>
       <c r="BK34" s="17">
-        <v>17.259217399999962</v>
+        <v>17.259217399999979</v>
       </c>
       <c r="BL34" s="17">
-        <v>-6.7928429999999675</v>
+        <v>-6.7928429999999889</v>
       </c>
       <c r="BM34" s="17">
-        <v>-27.019002299999986</v>
+        <v>-27.0190023</v>
       </c>
       <c r="BN34" s="17">
-        <v>45.646081899999992</v>
+        <v>45.641104500000004</v>
       </c>
       <c r="BO34" s="17">
-        <v>14.921375899999985</v>
+        <v>14.921375899999999</v>
       </c>
       <c r="BP34" s="17">
-        <v>51.714551299999982</v>
+        <v>51.714551299999997</v>
       </c>
       <c r="BQ34" s="17">
         <v>148.65489859999997</v>
       </c>
       <c r="BR34" s="17">
         <v>149.32251679999996</v>
       </c>
       <c r="BS34" s="17">
-        <v>-9.7932254000000114</v>
+        <v>-9.7932253999999972</v>
       </c>
       <c r="BT34" s="17">
-        <v>107.80161310000001</v>
+        <v>107.80161309999997</v>
       </c>
       <c r="BU34" s="17">
-        <v>170.78508750000003</v>
+        <v>170.7850875</v>
       </c>
       <c r="BV34" s="17">
-        <v>35.269051099999977</v>
+        <v>35.269051099999999</v>
       </c>
       <c r="BW34" s="17">
-        <v>-102.23260789999996</v>
+        <v>-102.23260790000003</v>
       </c>
       <c r="BX34" s="17">
-        <v>-74.471173400000026</v>
+        <v>-74.471173399999998</v>
       </c>
       <c r="BY34" s="17">
-        <v>-64.433617099999978</v>
+        <v>-64.433617100000006</v>
       </c>
       <c r="BZ34" s="17">
-        <v>72.504381100000089</v>
+        <v>72.504381100000003</v>
       </c>
       <c r="CA34" s="17">
-        <v>51.115446100000014</v>
+        <v>51.115446099999993</v>
       </c>
       <c r="CB34" s="17">
-        <v>62.9668463</v>
+        <v>62.966846299999993</v>
       </c>
       <c r="CC34" s="17">
-        <v>43.881307400000004</v>
+        <v>43.881307400000019</v>
       </c>
       <c r="CD34" s="17">
-        <v>-101.57298270000003</v>
+        <v>-101.5729827</v>
       </c>
       <c r="CE34" s="17">
-        <v>38.443568299999988</v>
+        <v>38.443568299999995</v>
       </c>
       <c r="CF34" s="17">
-        <v>33.824636200000008</v>
+        <v>33.824636200000015</v>
       </c>
       <c r="CG34" s="17">
-        <v>-75.182173299999974</v>
+        <v>-75.182173300000017</v>
       </c>
       <c r="CH34" s="17">
-        <v>154.79955399999994</v>
+        <v>154.799554</v>
       </c>
       <c r="CI34" s="17">
-        <v>21.972555500000016</v>
+        <v>21.972555500000006</v>
       </c>
       <c r="CJ34" s="17">
-        <v>37.985250099999988</v>
+        <v>37.985250100000016</v>
       </c>
       <c r="CK34" s="17">
-        <v>-83.071647099999993</v>
+        <v>-83.071647099999979</v>
       </c>
       <c r="CL34" s="17">
-        <v>147.713618</v>
+        <v>147.71361800000003</v>
       </c>
       <c r="CM34" s="17">
-        <v>155.31323860000001</v>
+        <v>155.31323860000003</v>
       </c>
       <c r="CN34" s="17">
-        <v>-17.763690899999936</v>
+        <v>-17.763690900000029</v>
       </c>
       <c r="CO34" s="17">
-        <v>-18.933593399999893</v>
+        <v>-18.933593400000007</v>
       </c>
       <c r="CP34" s="17">
-        <v>-61.174138400000189</v>
+        <v>-61.17413839999999</v>
       </c>
       <c r="CQ34" s="17">
-        <v>-31.134579299999999</v>
+        <v>-31.134579299999995</v>
       </c>
       <c r="CR34" s="17">
-        <v>36.507262899999745</v>
+        <v>36.507262899999922</v>
       </c>
       <c r="CS34" s="17">
-        <v>112.05654560000019</v>
+        <v>112.05654559999996</v>
       </c>
       <c r="CT34" s="17">
-        <v>-7.6810489999998879</v>
+        <v>-7.6810490000000051</v>
       </c>
       <c r="CU34" s="17">
-        <v>128.19854490000006</v>
+        <v>128.1985449</v>
       </c>
       <c r="CV34" s="17">
-        <v>106.50248990000013</v>
+        <v>106.50248990000006</v>
       </c>
       <c r="CW34" s="17">
-        <v>200.70280699999998</v>
+        <v>200.70280700000004</v>
       </c>
       <c r="CX34" s="17">
-        <v>-22.255910300000089</v>
+        <v>-22.255910299999989</v>
       </c>
       <c r="CY34" s="17">
-        <v>15.810559800000135</v>
+        <v>15.810559799999998</v>
       </c>
       <c r="CZ34" s="17">
-        <v>48.65274310000018</v>
+        <v>48.652743099999995</v>
       </c>
       <c r="DA34" s="17">
-        <v>78.196107200000043</v>
+        <v>78.1961072</v>
       </c>
       <c r="DB34" s="17">
-        <v>38.231515999999992</v>
+        <v>38.231515999999999</v>
       </c>
       <c r="DC34" s="17">
-        <v>158.60624180000005</v>
+        <v>158.60624180000008</v>
       </c>
       <c r="DD34" s="17">
-        <v>168.39903829999997</v>
+        <v>168.3990383</v>
       </c>
       <c r="DE34" s="17">
-        <v>30.869982900000295</v>
+        <v>30.869982900000011</v>
       </c>
       <c r="DF34" s="17">
-        <v>-82.326876200000044</v>
+        <v>-82.326876200000015</v>
       </c>
       <c r="DG34" s="17">
-        <v>161.63547890000035</v>
+        <v>161.63547889999998</v>
       </c>
       <c r="DH34" s="17">
-        <v>234.68286749999982</v>
+        <v>234.6828675000001</v>
       </c>
       <c r="DI34" s="17">
-        <v>302.81473390000014</v>
+        <v>302.81473390000002</v>
       </c>
       <c r="DJ34" s="17">
-        <v>136.34569090000002</v>
+        <v>136.34569089999997</v>
       </c>
       <c r="DK34" s="17">
-        <v>83.630684599999839</v>
+        <v>83.630684600000052</v>
       </c>
       <c r="DL34" s="17">
         <v>136.2718959</v>
       </c>
       <c r="DM34" s="17">
-        <v>-119.21604379999933</v>
+        <v>-119.21604379999997</v>
       </c>
       <c r="DN34" s="17">
-        <v>-134.93909850000023</v>
+        <v>-134.93909850000006</v>
       </c>
       <c r="DO34" s="17">
-        <v>-81.146022700000088</v>
+        <v>-80.754452699999973</v>
       </c>
       <c r="DP34" s="17">
-        <v>169.31270469999995</v>
+        <v>169.01376470000005</v>
       </c>
       <c r="DQ34" s="17">
-        <v>304.90940619999998</v>
+        <v>304.90940620000003</v>
       </c>
       <c r="DR34" s="17">
-        <v>60.730032100000209</v>
+        <v>60.958112099999965</v>
       </c>
       <c r="DS34" s="17">
-        <v>90.462842099999975</v>
+        <v>91.329842099999993</v>
       </c>
       <c r="DT34" s="17">
-        <v>-54.163517300000166</v>
+        <v>-52.659371400000055</v>
       </c>
       <c r="DU34" s="17">
-        <v>172.7741280000007</v>
+        <v>172.59547799999996</v>
       </c>
       <c r="DV34" s="17">
-        <v>-87.295895199999933</v>
+        <v>-85.868299199999953</v>
       </c>
       <c r="DW34" s="17">
-        <v>17.682819799999994</v>
+        <v>18.51454049999996</v>
       </c>
       <c r="DX34" s="17">
-        <v>69.975397900000004</v>
+        <v>71.285397900000021</v>
       </c>
       <c r="DY34" s="17">
-        <v>65.648575199999812</v>
+        <v>65.648575199999925</v>
       </c>
       <c r="DZ34" s="17">
-        <v>74.336022300000153</v>
+        <v>123.49706850000003</v>
       </c>
       <c r="EA34" s="17">
-        <v>251.90232849999981</v>
+        <v>251.90232849999998</v>
       </c>
       <c r="EB34" s="17">
-        <v>81.17855230000049</v>
+        <v>81.178552300000035</v>
       </c>
       <c r="EC34" s="17">
-        <v>215.50692980000292</v>
-[...2 lines deleted...]
-    <row r="35" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>215.50692979999994</v>
+      </c>
+      <c r="ED34" s="17">
+        <v>373.05213209999999</v>
+      </c>
+    </row>
+    <row r="35" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="18" t="s">
         <v>151</v>
       </c>
       <c r="C35" s="17">
         <v>24.804701983449608</v>
       </c>
       <c r="D35" s="17">
         <v>143.54623886970029</v>
       </c>
       <c r="E35" s="17">
         <v>572.18961327214686</v>
       </c>
       <c r="F35" s="17">
         <v>-179.39764354794374</v>
       </c>
       <c r="G35" s="17">
         <v>717.51584665344001</v>
       </c>
       <c r="H35" s="17">
         <v>388.24995642019297</v>
       </c>
       <c r="I35" s="17">
         <v>154.69146795527701</v>
       </c>
       <c r="J35" s="17">
@@ -14215,52 +14465,55 @@
       </c>
       <c r="DV35" s="17">
         <v>264.62401217761874</v>
       </c>
       <c r="DW35" s="17">
         <v>640.07804606920092</v>
       </c>
       <c r="DX35" s="17">
         <v>466.15521888163198</v>
       </c>
       <c r="DY35" s="17">
         <v>1992.8908108888081</v>
       </c>
       <c r="DZ35" s="17">
         <v>1034.6395436893827</v>
       </c>
       <c r="EA35" s="17">
         <v>458.71045906994379</v>
       </c>
       <c r="EB35" s="17">
         <v>833.04965817218397</v>
       </c>
       <c r="EC35" s="17">
         <v>1005.4222708188806</v>
       </c>
-    </row>
-    <row r="36" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="ED35" s="17">
+        <v>2007.01172615203</v>
+      </c>
+    </row>
+    <row r="36" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="18" t="s">
         <v>152</v>
       </c>
       <c r="C36" s="17">
         <v>19.739233541091714</v>
       </c>
       <c r="D36" s="17">
         <v>128.76419099370889</v>
       </c>
       <c r="E36" s="17">
         <v>586.85267173908403</v>
       </c>
       <c r="F36" s="17">
         <v>-165.9265510227151</v>
       </c>
       <c r="G36" s="17">
         <v>582.05353923127609</v>
       </c>
       <c r="H36" s="17">
         <v>407.76858830283305</v>
       </c>
       <c r="I36" s="17">
         <v>-102.7310168673838</v>
       </c>
       <c r="J36" s="17">
@@ -14613,52 +14866,55 @@
       </c>
       <c r="DV36" s="17">
         <v>544.09770887255263</v>
       </c>
       <c r="DW36" s="17">
         <v>511.12431282324928</v>
       </c>
       <c r="DX36" s="17">
         <v>197.98803404753733</v>
       </c>
       <c r="DY36" s="17">
         <v>2035.5496133953952</v>
       </c>
       <c r="DZ36" s="17">
         <v>875.93496928717195</v>
       </c>
       <c r="EA36" s="17">
         <v>496.17577397540578</v>
       </c>
       <c r="EB36" s="17">
         <v>501.94428096707981</v>
       </c>
       <c r="EC36" s="17">
         <v>672.81431367722871</v>
       </c>
-    </row>
-    <row r="37" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="ED36" s="17">
+        <v>1433.6247046644191</v>
+      </c>
+    </row>
+    <row r="37" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="18" t="s">
         <v>122</v>
       </c>
       <c r="C37" s="17">
         <v>0</v>
       </c>
       <c r="D37" s="17">
         <v>0</v>
       </c>
       <c r="E37" s="17">
         <v>0</v>
       </c>
       <c r="F37" s="17">
         <v>0</v>
       </c>
       <c r="G37" s="17">
         <v>0</v>
       </c>
       <c r="H37" s="17">
         <v>0</v>
       </c>
       <c r="I37" s="17">
         <v>0</v>
       </c>
       <c r="J37" s="17">
@@ -15011,52 +15267,55 @@
       </c>
       <c r="DV37" s="17">
         <v>-197.98049389999932</v>
       </c>
       <c r="DW37" s="17">
         <v>-296.81888264000008</v>
       </c>
       <c r="DX37" s="17">
         <v>-511.44837811000048</v>
       </c>
       <c r="DY37" s="17">
         <v>170.23086948000031</v>
       </c>
       <c r="DZ37" s="17">
         <v>-364.08808556000014</v>
       </c>
       <c r="EA37" s="17">
         <v>-358.89644795999959</v>
       </c>
       <c r="EB37" s="17">
         <v>-448.71862518000034</v>
       </c>
       <c r="EC37" s="17">
         <v>-233.91371852000009</v>
       </c>
-    </row>
-    <row r="38" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="ED37" s="17">
+        <v>-102.24906409999971</v>
+      </c>
+    </row>
+    <row r="38" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="10" t="s">
         <v>123</v>
       </c>
       <c r="C38" s="17">
         <v>0</v>
       </c>
       <c r="D38" s="17">
         <v>0</v>
       </c>
       <c r="E38" s="17">
         <v>0</v>
       </c>
       <c r="F38" s="17">
         <v>0</v>
       </c>
       <c r="G38" s="17">
         <v>0</v>
       </c>
       <c r="H38" s="17">
         <v>0</v>
       </c>
       <c r="I38" s="17">
         <v>0.05</v>
       </c>
       <c r="J38" s="17">
@@ -15409,52 +15668,55 @@
       </c>
       <c r="DV38" s="17">
         <v>7.5617895961859993</v>
       </c>
       <c r="DW38" s="17">
         <v>-0.59581765814100307</v>
       </c>
       <c r="DX38" s="17">
         <v>1.9058812137319965</v>
       </c>
       <c r="DY38" s="17">
         <v>19.069805629748004</v>
       </c>
       <c r="DZ38" s="17">
         <v>5.1576830396139997</v>
       </c>
       <c r="EA38" s="17">
         <v>6.8351877025049976</v>
       </c>
       <c r="EB38" s="17">
         <v>2.2670261227610018</v>
       </c>
       <c r="EC38" s="17">
         <v>-3.0076416803669996</v>
       </c>
-    </row>
-    <row r="39" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="ED38" s="17">
+        <v>-4.7862234359369999</v>
+      </c>
+    </row>
+    <row r="39" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="10" t="s">
         <v>124</v>
       </c>
       <c r="C39" s="17">
         <v>19.739233541091714</v>
       </c>
       <c r="D39" s="17">
         <v>128.76419099370889</v>
       </c>
       <c r="E39" s="17">
         <v>566.59357624814356</v>
       </c>
       <c r="F39" s="17">
         <v>-180.05647927535117</v>
       </c>
       <c r="G39" s="17">
         <v>589.9816426157488</v>
       </c>
       <c r="H39" s="17">
         <v>371.44200481703677</v>
       </c>
       <c r="I39" s="17">
         <v>-161.86575862328141</v>
       </c>
       <c r="J39" s="17">
@@ -15807,52 +16069,55 @@
       </c>
       <c r="DV39" s="17">
         <v>41.190714997918008</v>
       </c>
       <c r="DW39" s="17">
         <v>130.65617322904112</v>
       </c>
       <c r="DX39" s="17">
         <v>457.67444655157703</v>
       </c>
       <c r="DY39" s="17">
         <v>1151.28511411867</v>
       </c>
       <c r="DZ39" s="17">
         <v>1222.5535116596679</v>
       </c>
       <c r="EA39" s="17">
         <v>182.97731235173222</v>
       </c>
       <c r="EB39" s="17">
         <v>603.18506148394715</v>
       </c>
       <c r="EC39" s="17">
         <v>-45.958362740679036</v>
       </c>
-    </row>
-    <row r="40" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="ED39" s="17">
+        <v>1227.4912699793849</v>
+      </c>
+    </row>
+    <row r="40" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="10" t="s">
         <v>125</v>
       </c>
       <c r="C40" s="17">
         <v>0</v>
       </c>
       <c r="D40" s="17">
         <v>0</v>
       </c>
       <c r="E40" s="17">
         <v>20.259095490940513</v>
       </c>
       <c r="F40" s="17">
         <v>14.129928252636041</v>
       </c>
       <c r="G40" s="17">
         <v>-7.9281033844726458</v>
       </c>
       <c r="H40" s="17">
         <v>36.326583485796228</v>
       </c>
       <c r="I40" s="17">
         <v>59.084741755897639</v>
       </c>
       <c r="J40" s="17">
@@ -16205,52 +16470,55 @@
       </c>
       <c r="DV40" s="17">
         <v>693.32569817844796</v>
       </c>
       <c r="DW40" s="17">
         <v>677.88283989234924</v>
       </c>
       <c r="DX40" s="17">
         <v>249.85608439222875</v>
       </c>
       <c r="DY40" s="17">
         <v>694.96382416697691</v>
       </c>
       <c r="DZ40" s="17">
         <v>12.311860147890116</v>
       </c>
       <c r="EA40" s="17">
         <v>665.25972188116816</v>
       </c>
       <c r="EB40" s="17">
         <v>345.21081854037197</v>
       </c>
       <c r="EC40" s="17">
         <v>955.69403661827482</v>
       </c>
-    </row>
-    <row r="41" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="ED40" s="17">
+        <v>313.16872222097089</v>
+      </c>
+    </row>
+    <row r="41" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="18" t="s">
         <v>153</v>
       </c>
       <c r="C41" s="17">
         <v>5.0654684423578917</v>
       </c>
       <c r="D41" s="17">
         <v>14.782047875991385</v>
       </c>
       <c r="E41" s="17">
         <v>-14.663058466937157</v>
       </c>
       <c r="F41" s="17">
         <v>-13.471092525228624</v>
       </c>
       <c r="G41" s="17">
         <v>135.46230742216392</v>
       </c>
       <c r="H41" s="17">
         <v>-19.518631882640054</v>
       </c>
       <c r="I41" s="17">
         <v>257.42248482266075</v>
       </c>
       <c r="J41" s="17">
@@ -16603,52 +16871,55 @@
       </c>
       <c r="DV41" s="17">
         <v>-279.47369669493389</v>
       </c>
       <c r="DW41" s="17">
         <v>128.95373324595161</v>
       </c>
       <c r="DX41" s="17">
         <v>268.16718483409466</v>
       </c>
       <c r="DY41" s="17">
         <v>-42.658802506586994</v>
       </c>
       <c r="DZ41" s="17">
         <v>158.70457440221077</v>
       </c>
       <c r="EA41" s="17">
         <v>-37.46531490546198</v>
       </c>
       <c r="EB41" s="17">
         <v>331.10537720510416</v>
       </c>
       <c r="EC41" s="17">
         <v>332.60795714165192</v>
       </c>
-    </row>
-    <row r="42" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="ED41" s="17">
+        <v>573.38702148761092</v>
+      </c>
+    </row>
+    <row r="42" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="18" t="s">
         <v>122</v>
       </c>
       <c r="C42" s="17">
         <v>0</v>
       </c>
       <c r="D42" s="17">
         <v>0</v>
       </c>
       <c r="E42" s="17">
         <v>0</v>
       </c>
       <c r="F42" s="17">
         <v>0</v>
       </c>
       <c r="G42" s="17">
         <v>0</v>
       </c>
       <c r="H42" s="17">
         <v>0</v>
       </c>
       <c r="I42" s="17">
         <v>0</v>
       </c>
       <c r="J42" s="17">
@@ -17001,52 +17272,55 @@
       </c>
       <c r="DV42" s="17">
         <v>0</v>
       </c>
       <c r="DW42" s="17">
         <v>0</v>
       </c>
       <c r="DX42" s="17">
         <v>0</v>
       </c>
       <c r="DY42" s="17">
         <v>0</v>
       </c>
       <c r="DZ42" s="17">
         <v>0</v>
       </c>
       <c r="EA42" s="17">
         <v>138.61130183</v>
       </c>
       <c r="EB42" s="17">
         <v>423.37923447000003</v>
       </c>
       <c r="EC42" s="17">
         <v>653.93677618000004</v>
       </c>
-    </row>
-    <row r="43" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="ED42" s="17">
+        <v>471.55534353999997</v>
+      </c>
+    </row>
+    <row r="43" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="10" t="s">
         <v>123</v>
       </c>
       <c r="C43" s="17">
         <v>0</v>
       </c>
       <c r="D43" s="17">
         <v>0</v>
       </c>
       <c r="E43" s="17">
         <v>0</v>
       </c>
       <c r="F43" s="17">
         <v>0</v>
       </c>
       <c r="G43" s="17">
         <v>0</v>
       </c>
       <c r="H43" s="17">
         <v>0</v>
       </c>
       <c r="I43" s="17">
         <v>0</v>
       </c>
       <c r="J43" s="17">
@@ -17399,52 +17673,55 @@
       </c>
       <c r="DV43" s="17">
         <v>0</v>
       </c>
       <c r="DW43" s="17">
         <v>0</v>
       </c>
       <c r="DX43" s="17">
         <v>0</v>
       </c>
       <c r="DY43" s="17">
         <v>0</v>
       </c>
       <c r="DZ43" s="17">
         <v>0</v>
       </c>
       <c r="EA43" s="17">
         <v>0</v>
       </c>
       <c r="EB43" s="17">
         <v>0</v>
       </c>
       <c r="EC43" s="17">
         <v>0</v>
       </c>
-    </row>
-    <row r="44" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="ED43" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="10" t="s">
         <v>124</v>
       </c>
       <c r="C44" s="17">
         <v>5.0654684423578917</v>
       </c>
       <c r="D44" s="17">
         <v>14.782047875991385</v>
       </c>
       <c r="E44" s="17">
         <v>-20.887935065801727</v>
       </c>
       <c r="F44" s="17">
         <v>-7.3197451320780056</v>
       </c>
       <c r="G44" s="17">
         <v>135.47353175186305</v>
       </c>
       <c r="H44" s="17">
         <v>-19.518631882640054</v>
       </c>
       <c r="I44" s="17">
         <v>257.42248482266075</v>
       </c>
       <c r="J44" s="17">
@@ -17797,52 +18074,55 @@
       </c>
       <c r="DV44" s="17">
         <v>-110.15321364746485</v>
       </c>
       <c r="DW44" s="17">
         <v>-86.400806595029366</v>
       </c>
       <c r="DX44" s="17">
         <v>316.84065238503268</v>
       </c>
       <c r="DY44" s="17">
         <v>-231.08442389299108</v>
       </c>
       <c r="DZ44" s="17">
         <v>44.951461819409673</v>
       </c>
       <c r="EA44" s="17">
         <v>-3.6095764247229711</v>
       </c>
       <c r="EB44" s="17">
         <v>-32.123806703733848</v>
       </c>
       <c r="EC44" s="17">
         <v>-368.76978312445613</v>
       </c>
-    </row>
-    <row r="45" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="ED44" s="17">
+        <v>102.92349945685103</v>
+      </c>
+    </row>
+    <row r="45" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="10" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="17">
         <v>0</v>
       </c>
       <c r="D45" s="17">
         <v>0</v>
       </c>
       <c r="E45" s="17">
         <v>6.2248765988645722</v>
       </c>
       <c r="F45" s="17">
         <v>-6.15134739315062</v>
       </c>
       <c r="G45" s="17">
         <v>-1.1224329699139723E-2</v>
       </c>
       <c r="H45" s="17">
         <v>0</v>
       </c>
       <c r="I45" s="17">
         <v>0</v>
       </c>
       <c r="J45" s="17">
@@ -18195,132 +18475,135 @@
       </c>
       <c r="DV45" s="17">
         <v>-169.32048304746903</v>
       </c>
       <c r="DW45" s="17">
         <v>215.35453984098098</v>
       </c>
       <c r="DX45" s="17">
         <v>-48.673467550938021</v>
       </c>
       <c r="DY45" s="17">
         <v>188.42562138640409</v>
       </c>
       <c r="DZ45" s="17">
         <v>113.75311258280109</v>
       </c>
       <c r="EA45" s="17">
         <v>-172.46704031073901</v>
       </c>
       <c r="EB45" s="17">
         <v>-60.150050561162018</v>
       </c>
       <c r="EC45" s="17">
         <v>47.440964086108018</v>
       </c>
-    </row>
-    <row r="46" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="ED45" s="17">
+        <v>-1.0918215092400043</v>
+      </c>
+    </row>
+    <row r="46" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="18" t="s">
         <v>136</v>
       </c>
       <c r="C46" s="17">
         <v>814.5684015999999</v>
       </c>
       <c r="D46" s="17">
         <v>840.81616339999994</v>
       </c>
       <c r="E46" s="17">
         <v>225.8789189310699</v>
       </c>
       <c r="F46" s="17">
         <v>746.16168062911618</v>
       </c>
       <c r="G46" s="17">
         <v>1094.7163538521488</v>
       </c>
       <c r="H46" s="17">
-        <v>-607.05821451992404</v>
+        <v>-607.05821451992415</v>
       </c>
       <c r="I46" s="17">
-        <v>201.84836983149353</v>
+        <v>201.84742303149341</v>
       </c>
       <c r="J46" s="17">
-        <v>784.08479168222266</v>
+        <v>784.08479168222254</v>
       </c>
       <c r="K46" s="17">
-        <v>-453.12786211584461</v>
+        <v>-453.12786211584466</v>
       </c>
       <c r="L46" s="17">
         <v>979.6770041939069</v>
       </c>
       <c r="M46" s="17">
-        <v>663.08899588411168</v>
+        <v>663.08899588411191</v>
       </c>
       <c r="N46" s="17">
-        <v>53.970373555747585</v>
+        <v>53.973672855747658</v>
       </c>
       <c r="O46" s="17">
         <v>2009.3207109243203</v>
       </c>
       <c r="P46" s="17">
         <v>1831.6695825872239</v>
       </c>
       <c r="Q46" s="17">
-        <v>-335.12489589713385</v>
+        <v>-335.12489589713368</v>
       </c>
       <c r="R46" s="17">
-        <v>300.61515255446074</v>
+        <v>300.58466175446074</v>
       </c>
       <c r="S46" s="17">
-        <v>-1487.8476092621299</v>
+        <v>-1487.8490778621299</v>
       </c>
       <c r="T46" s="17">
         <v>38.780535661042904</v>
       </c>
       <c r="U46" s="17">
-        <v>-550.64462737837357</v>
+        <v>-550.91552537837356</v>
       </c>
       <c r="V46" s="17">
-        <v>-144.18461258677826</v>
+        <v>-144.15170228677857</v>
       </c>
       <c r="W46" s="17">
-        <v>688.03340994335315</v>
+        <v>688.03342374335318</v>
       </c>
       <c r="X46" s="17">
-        <v>1224.7993004806308</v>
+        <v>1224.7951047806307</v>
       </c>
       <c r="Y46" s="17">
-        <v>-1139.2877175447115</v>
+        <v>-1139.2885924447116</v>
       </c>
       <c r="Z46" s="17">
-        <v>-274.87942061514724</v>
+        <v>-274.85627521514726</v>
       </c>
       <c r="AA46" s="17">
-        <v>760.9336918700958</v>
+        <v>760.93036067009552</v>
       </c>
       <c r="AB46" s="17">
-        <v>149.74511487141734</v>
+        <v>149.75026927141704</v>
       </c>
       <c r="AC46" s="17">
         <v>416.35100519999997</v>
       </c>
       <c r="AD46" s="17">
         <v>57.538200500000002</v>
       </c>
       <c r="AE46" s="17">
         <v>323.09112839999989</v>
       </c>
       <c r="AF46" s="17">
         <v>17.588067499999966</v>
       </c>
       <c r="AG46" s="17">
         <v>547.16411579999988</v>
       </c>
       <c r="AH46" s="17">
         <v>85.009754799999953</v>
       </c>
       <c r="AI46" s="17">
         <v>171.46626699999996</v>
       </c>
       <c r="AJ46" s="17">
         <v>37.176025800000019</v>
       </c>
@@ -18336,1503 +18619,1515 @@
       <c r="AN46" s="17">
         <v>39.601849452212321</v>
       </c>
       <c r="AO46" s="17">
         <v>517.28548208766699</v>
       </c>
       <c r="AP46" s="17">
         <v>269.39833048729702</v>
       </c>
       <c r="AQ46" s="17">
         <v>-75.108617895813623</v>
       </c>
       <c r="AR46" s="17">
         <v>34.586485949965812</v>
       </c>
       <c r="AS46" s="17">
         <v>249.89580422442941</v>
       </c>
       <c r="AT46" s="17">
         <v>642.48892208341431</v>
       </c>
       <c r="AU46" s="17">
         <v>254.81796749588494</v>
       </c>
       <c r="AV46" s="17">
-        <v>-52.486339951579893</v>
+        <v>-52.486339951579865</v>
       </c>
       <c r="AW46" s="17">
-        <v>-578.23101297894823</v>
+        <v>-578.23101297894834</v>
       </c>
       <c r="AX46" s="17">
-        <v>18.261266177505604</v>
+        <v>18.261266177505615</v>
       </c>
       <c r="AY46" s="17">
-        <v>-84.478928178085411</v>
+        <v>-84.478928178085425</v>
       </c>
       <c r="AZ46" s="17">
-        <v>37.390460459604043</v>
+        <v>37.390460459604029</v>
       </c>
       <c r="BA46" s="17">
-        <v>-443.41378170359786</v>
+        <v>-443.41378170359781</v>
       </c>
       <c r="BB46" s="17">
-        <v>278.77105406893367</v>
+        <v>278.77105406893361</v>
       </c>
       <c r="BC46" s="17">
-        <v>158.14070945266565</v>
+        <v>158.14070945266553</v>
       </c>
       <c r="BD46" s="17">
-        <v>208.35038801349208</v>
+        <v>208.34944121349207</v>
       </c>
       <c r="BE46" s="17">
-        <v>486.96603525417322</v>
+        <v>486.96603525417316</v>
       </c>
       <c r="BF46" s="17">
-        <v>508.11899705282741</v>
+        <v>508.11899705282747</v>
       </c>
       <c r="BG46" s="17">
-        <v>-135.07672315663143</v>
+        <v>-135.0767231566314</v>
       </c>
       <c r="BH46" s="17">
-        <v>-75.9235174681464</v>
+        <v>-75.923517468146628</v>
       </c>
       <c r="BI46" s="17">
-        <v>37.373227946347562</v>
+        <v>37.373227946347527</v>
       </c>
       <c r="BJ46" s="17">
-        <v>-6.0021161627213075</v>
+        <v>-6.0021161627212152</v>
       </c>
       <c r="BK46" s="17">
-        <v>-182.46325787854045</v>
+        <v>-182.46325787854042</v>
       </c>
       <c r="BL46" s="17">
-        <v>-302.03571602093041</v>
+        <v>-302.03571602093052</v>
       </c>
       <c r="BM46" s="17">
         <v>-699.83175469030084</v>
       </c>
       <c r="BN46" s="17">
-        <v>456.83697732395331</v>
+        <v>456.83697732395325</v>
       </c>
       <c r="BO46" s="17">
-        <v>-125.81930538935651</v>
+        <v>-125.8193053893565</v>
       </c>
       <c r="BP46" s="17">
         <v>1348.4910869496109</v>
       </c>
       <c r="BQ46" s="17">
-        <v>-768.73024932662497</v>
+        <v>-768.73024932662486</v>
       </c>
       <c r="BR46" s="17">
         <v>220.60443412058777</v>
       </c>
       <c r="BS46" s="17">
         <v>1234.6874598678614</v>
       </c>
       <c r="BT46" s="17">
-        <v>-23.472648777712465</v>
+        <v>-23.472648777712479</v>
       </c>
       <c r="BU46" s="17">
-        <v>287.02205571620567</v>
+        <v>287.02205571620584</v>
       </c>
       <c r="BV46" s="17">
-        <v>-441.10572879360063</v>
+        <v>-441.10572879360069</v>
       </c>
       <c r="BW46" s="17">
-        <v>265.37345827864965</v>
+        <v>265.37675757864963</v>
       </c>
       <c r="BX46" s="17">
-        <v>-57.319411645507103</v>
+        <v>-57.319411645507124</v>
       </c>
       <c r="BY46" s="17">
         <v>152.43664922746018</v>
       </c>
       <c r="BZ46" s="17">
         <v>1054.1245965128965</v>
       </c>
       <c r="CA46" s="17">
-        <v>-28.07534776825187</v>
+        <v>-28.075347768251877</v>
       </c>
       <c r="CB46" s="17">
-        <v>830.83481295221543</v>
+        <v>830.83481295221554</v>
       </c>
       <c r="CC46" s="17">
-        <v>-102.51986768714001</v>
+        <v>-102.51986768714002</v>
       </c>
       <c r="CD46" s="17">
-        <v>716.82922780776858</v>
+        <v>716.82922780776846</v>
       </c>
       <c r="CE46" s="17">
-        <v>62.581446808234922</v>
+        <v>62.581446808234929</v>
       </c>
       <c r="CF46" s="17">
         <v>1154.7787756583605</v>
       </c>
       <c r="CG46" s="17">
         <v>-19.663517181710873</v>
       </c>
       <c r="CH46" s="17">
-        <v>-48.72116111821952</v>
+        <v>-48.7211611182193</v>
       </c>
       <c r="CI46" s="17">
-        <v>-290.02852686181495</v>
+        <v>-290.02852686181501</v>
       </c>
       <c r="CJ46" s="17">
-        <v>23.28830926461147</v>
+        <v>23.288309264611463</v>
       </c>
       <c r="CK46" s="17">
-        <v>454.18698018985469</v>
+        <v>454.1564893898547</v>
       </c>
       <c r="CL46" s="17">
-        <v>111.70681387215477</v>
+        <v>111.70681387215478</v>
       </c>
       <c r="CM46" s="17">
-        <v>-298.23561896088682</v>
+        <v>-298.23561896088688</v>
       </c>
       <c r="CN46" s="17">
-        <v>32.956977453338126</v>
+        <v>32.956977453338155</v>
       </c>
       <c r="CO46" s="17">
         <v>-371.09783053449439</v>
       </c>
       <c r="CP46" s="17">
-        <v>-158.67783204115725</v>
+        <v>-158.67783204115722</v>
       </c>
       <c r="CQ46" s="17">
-        <v>-559.37765496939437</v>
+        <v>-559.37912356939444</v>
       </c>
       <c r="CR46" s="17">
-        <v>-398.69429171708396</v>
+        <v>-398.6942917170839</v>
       </c>
       <c r="CS46" s="17">
         <v>762.17769136239383</v>
       </c>
       <c r="CT46" s="17">
         <v>-1406.4700505441367</v>
       </c>
       <c r="CU46" s="17">
         <v>-284.18968121126221</v>
       </c>
       <c r="CV46" s="17">
         <v>967.26257605404794</v>
       </c>
       <c r="CW46" s="17">
-        <v>-25.568316918711659</v>
+        <v>-25.568316918711687</v>
       </c>
       <c r="CX46" s="17">
-        <v>264.13362253405955</v>
+        <v>264.13362253405961</v>
       </c>
       <c r="CY46" s="17">
-        <v>-664.9235274696407</v>
+        <v>-664.92420196964076</v>
       </c>
       <c r="CZ46" s="17">
-        <v>-124.28640552408069</v>
+        <v>-124.55662902408072</v>
       </c>
       <c r="DA46" s="17">
-        <v>-201.81155501917536</v>
+        <v>-201.77865161917532</v>
       </c>
       <c r="DB46" s="17">
-        <v>207.53965965137655</v>
+        <v>207.53965965137647</v>
       </c>
       <c r="DC46" s="17">
-        <v>1162.5430183342819</v>
+        <v>1162.5430183342817</v>
       </c>
       <c r="DD46" s="17">
-        <v>-1312.4557355532613</v>
+        <v>-1312.4557286532613</v>
       </c>
       <c r="DE46" s="17">
-        <v>329.13780627466252</v>
+        <v>329.1378200746625</v>
       </c>
       <c r="DF46" s="17">
         <v>1428.3945691398831</v>
       </c>
       <c r="DG46" s="17">
         <v>-1056.1383180834532</v>
       </c>
       <c r="DH46" s="17">
-        <v>-13.360647387739283</v>
+        <v>-13.360647387739284</v>
       </c>
       <c r="DI46" s="17">
         <v>1042.6804299800403</v>
       </c>
       <c r="DJ46" s="17">
-        <v>188.16808302802792</v>
+        <v>188.16808302802795</v>
       </c>
       <c r="DK46" s="17">
-        <v>-208.08971435046445</v>
+        <v>-208.09391005046444</v>
       </c>
       <c r="DL46" s="17">
-        <v>202.04050182302706</v>
+        <v>202.04050182302703</v>
       </c>
       <c r="DM46" s="17">
-        <v>97.706804964147011</v>
+        <v>97.706804964146983</v>
       </c>
       <c r="DN46" s="17">
         <v>-626.612416058446</v>
       </c>
       <c r="DO46" s="17">
         <v>-346.75330508360429</v>
       </c>
       <c r="DP46" s="17">
-        <v>-263.62880136680826</v>
+        <v>-263.6296762668083</v>
       </c>
       <c r="DQ46" s="17">
-        <v>-458.632183406249</v>
+        <v>-458.63218340624894</v>
       </c>
       <c r="DR46" s="17">
-        <v>262.57488953570237</v>
+        <v>262.57059183570237</v>
       </c>
       <c r="DS46" s="17">
-        <v>298.94157646547671</v>
+        <v>298.94058446547666</v>
       </c>
       <c r="DT46" s="17">
-        <v>-377.76370321007732</v>
+        <v>-377.73526811007736</v>
       </c>
       <c r="DU46" s="17">
         <v>671.47275134510573</v>
       </c>
       <c r="DV46" s="17">
-        <v>-139.76735011005047</v>
+        <v>-139.76443181005047</v>
       </c>
       <c r="DW46" s="17">
-        <v>126.51265210465462</v>
+        <v>126.50640260465458</v>
       </c>
       <c r="DX46" s="17">
-        <v>102.71563853038595</v>
+        <v>102.7156385303857</v>
       </c>
       <c r="DY46" s="17">
-        <v>462.73730376605494</v>
+        <v>462.73730376605488</v>
       </c>
       <c r="DZ46" s="17">
-        <v>400.87346491746467</v>
+        <v>400.87190331746439</v>
       </c>
       <c r="EA46" s="17">
-        <v>-319.64683114852807</v>
+        <v>-319.64011514852797</v>
       </c>
       <c r="EB46" s="17">
-        <v>-394.21882266357426</v>
+        <v>-394.21882266357437</v>
       </c>
       <c r="EC46" s="17">
-        <v>1420.4946746695405</v>
-[...2 lines deleted...]
-    <row r="47" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1420.2113012795405</v>
+      </c>
+      <c r="ED46" s="17">
+        <v>516.92315066957428</v>
+      </c>
+    </row>
+    <row r="47" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="18" t="s">
         <v>154</v>
       </c>
       <c r="C47" s="17">
-        <v>-0.16159840000000214</v>
+        <v>-0.1615983999999977</v>
       </c>
       <c r="D47" s="17">
         <v>14.086163400000004</v>
       </c>
       <c r="E47" s="17">
         <v>33.172070500000018</v>
       </c>
       <c r="F47" s="17">
-        <v>12.995394500000002</v>
+        <v>12.9953945</v>
       </c>
       <c r="G47" s="17">
         <v>140.31212049999999</v>
       </c>
       <c r="H47" s="17">
-        <v>88.779998400000053</v>
+        <v>88.779998399999982</v>
       </c>
       <c r="I47" s="17">
-        <v>324.62412599999982</v>
+        <v>324.6231791999997</v>
       </c>
       <c r="J47" s="17">
-        <v>315.64911850000021</v>
+        <v>315.64911849999993</v>
       </c>
       <c r="K47" s="17">
-        <v>-91.042794900000018</v>
+        <v>-91.042794900000061</v>
       </c>
       <c r="L47" s="17">
-        <v>15.557212100000028</v>
+        <v>15.557212099999997</v>
       </c>
       <c r="M47" s="17">
         <v>137.8378907</v>
       </c>
       <c r="N47" s="17">
-        <v>-23.382162877056352</v>
+        <v>-23.378863577056244</v>
       </c>
       <c r="O47" s="17">
-        <v>-117.55413780000016</v>
+        <v>-117.55413780000006</v>
       </c>
       <c r="P47" s="17">
-        <v>-45.866619899999982</v>
+        <v>-45.866619899999989</v>
       </c>
       <c r="Q47" s="17">
-        <v>-33.926475200000205</v>
+        <v>-33.926475199999999</v>
       </c>
       <c r="R47" s="17">
-        <v>10.28545570000003</v>
+        <v>10.254964900000008</v>
       </c>
       <c r="S47" s="17">
-        <v>10.195032799999879</v>
+        <v>10.193564199999997</v>
       </c>
       <c r="T47" s="17">
-        <v>32.154030500000054</v>
+        <v>32.154030500000019</v>
       </c>
       <c r="U47" s="17">
-        <v>10.79054290000008</v>
+        <v>10.519644900000003</v>
       </c>
       <c r="V47" s="17">
-        <v>-24.290116799999822</v>
+        <v>-24.257206500000009</v>
       </c>
       <c r="W47" s="17">
-        <v>-132.62371169999997</v>
+        <v>-132.6236979</v>
       </c>
       <c r="X47" s="17">
-        <v>-8.0186385000000442</v>
+        <v>-8.0228342000000215</v>
       </c>
       <c r="Y47" s="17">
-        <v>-30.155797099999965</v>
+        <v>-30.156672000000018</v>
       </c>
       <c r="Z47" s="17">
-        <v>-18.711339799999934</v>
+        <v>-18.6881944</v>
       </c>
       <c r="AA47" s="17">
-        <v>87.809012900000255</v>
+        <v>87.805681700000008</v>
       </c>
       <c r="AB47" s="17">
-        <v>138.74740160000036</v>
+        <v>138.75255599999997</v>
       </c>
       <c r="AC47" s="17">
-        <v>0.53100519999999918</v>
+        <v>0.53100520000000118</v>
       </c>
       <c r="AD47" s="17">
-        <v>-2.921799500000001</v>
+        <v>-2.9217994999999992</v>
       </c>
       <c r="AE47" s="17">
-        <v>-7.8871599999999931E-2</v>
+        <v>-7.8871599999999986E-2</v>
       </c>
       <c r="AF47" s="17">
-        <v>2.3080674999999995</v>
+        <v>2.3080674999999999</v>
       </c>
       <c r="AG47" s="17">
         <v>12.1341158</v>
       </c>
       <c r="AH47" s="17">
         <v>2.6197548000000004</v>
       </c>
       <c r="AI47" s="17">
         <v>5.5562670000000001</v>
       </c>
       <c r="AJ47" s="17">
         <v>-6.223974199999998</v>
       </c>
       <c r="AK47" s="17">
         <v>68.785682399999999</v>
       </c>
       <c r="AL47" s="17">
         <v>2.1120689000000041</v>
       </c>
       <c r="AM47" s="17">
         <v>-31.349128999999994</v>
       </c>
       <c r="AN47" s="17">
         <v>-6.3765517999999997</v>
       </c>
       <c r="AO47" s="17">
-        <v>-3.969867499999999</v>
+        <v>-3.9698674999999999</v>
       </c>
       <c r="AP47" s="17">
         <v>16.530758199999998</v>
       </c>
       <c r="AQ47" s="17">
-        <v>0.23910140000000243</v>
+        <v>0.23910140000000155</v>
       </c>
       <c r="AR47" s="17">
         <v>0.19540240000000031</v>
       </c>
       <c r="AS47" s="17">
         <v>8.8569715000000002</v>
       </c>
       <c r="AT47" s="17">
-        <v>46.55431080000001</v>
+        <v>46.554310799999996</v>
       </c>
       <c r="AU47" s="17">
-        <v>26.274390999999984</v>
+        <v>26.274390999999994</v>
       </c>
       <c r="AV47" s="17">
-        <v>58.626447199999987</v>
+        <v>58.626447200000015</v>
       </c>
       <c r="AW47" s="17">
-        <v>45.361097700000023</v>
+        <v>45.361097699999981</v>
       </c>
       <c r="AX47" s="17">
-        <v>9.8066671999999926</v>
+        <v>9.8066672000000032</v>
       </c>
       <c r="AY47" s="17">
-        <v>10.577990900000019</v>
+        <v>10.577990900000001</v>
       </c>
       <c r="AZ47" s="17">
-        <v>23.03424260000001</v>
+        <v>23.034242599999995</v>
       </c>
       <c r="BA47" s="17">
-        <v>31.014715399999965</v>
+        <v>31.0147154</v>
       </c>
       <c r="BB47" s="17">
-        <v>8.7005058000000606</v>
+        <v>8.7005058000000055</v>
       </c>
       <c r="BC47" s="17">
-        <v>386.85035149999993</v>
+        <v>386.85035149999982</v>
       </c>
       <c r="BD47" s="17">
-        <v>-101.94144670000014</v>
+        <v>-101.94239350000014</v>
       </c>
       <c r="BE47" s="17">
-        <v>26.083155600000069</v>
+        <v>26.083155599999998</v>
       </c>
       <c r="BF47" s="17">
-        <v>57.092782399999997</v>
+        <v>57.092782400000004</v>
       </c>
       <c r="BG47" s="17">
-        <v>88.818825899999965</v>
+        <v>88.818825899999979</v>
       </c>
       <c r="BH47" s="17">
-        <v>143.65435460000018</v>
+        <v>143.65435459999995</v>
       </c>
       <c r="BI47" s="17">
-        <v>-33.583087099999965</v>
+        <v>-33.5830871</v>
       </c>
       <c r="BJ47" s="17">
-        <v>56.653115099999923</v>
+        <v>56.653115100000015</v>
       </c>
       <c r="BK47" s="17">
-        <v>-39.062794900000021</v>
+        <v>-39.062794899999993</v>
       </c>
       <c r="BL47" s="17">
-        <v>-75.050027999999955</v>
+        <v>-75.050028000000083</v>
       </c>
       <c r="BM47" s="17">
-        <v>7.0360296999999994</v>
+        <v>7.0360297000000012</v>
       </c>
       <c r="BN47" s="17">
-        <v>-18.087932599999952</v>
+        <v>-18.087932599999998</v>
       </c>
       <c r="BO47" s="17">
-        <v>4.8083850999999793</v>
+        <v>4.8083850999999997</v>
       </c>
       <c r="BP47" s="17">
-        <v>21.8007299</v>
+        <v>21.800729899999997</v>
       </c>
       <c r="BQ47" s="17">
-        <v>-7.5318305000000212</v>
+        <v>-7.5318304999999945</v>
       </c>
       <c r="BR47" s="17">
-        <v>0.18044939999999787</v>
+        <v>0.18044939999999876</v>
       </c>
       <c r="BS47" s="17">
         <v>77.258497000000006</v>
       </c>
       <c r="BT47" s="17">
-        <v>67.930774800000023</v>
+        <v>67.930774800000009</v>
       </c>
       <c r="BU47" s="17">
-        <v>110.95167324597624</v>
+        <v>110.95167324597641</v>
       </c>
       <c r="BV47" s="17">
-        <v>-79.034910591675185</v>
+        <v>-79.034910591675214</v>
       </c>
       <c r="BW47" s="17">
-        <v>-15.590004717677848</v>
+        <v>-15.586705417677864</v>
       </c>
       <c r="BX47" s="17">
-        <v>-39.708920813679555</v>
+        <v>-39.708920813679576</v>
       </c>
       <c r="BY47" s="17">
-        <v>7.855591999999989</v>
+        <v>7.8555919999999988</v>
       </c>
       <c r="BZ47" s="17">
-        <v>4.691880800000007</v>
+        <v>4.6918807999999981</v>
       </c>
       <c r="CA47" s="17">
-        <v>-16.792044999999998</v>
+        <v>-16.792045000000005</v>
       </c>
       <c r="CB47" s="17">
-        <v>-113.30956560000016</v>
+        <v>-113.30956560000006</v>
       </c>
       <c r="CC47" s="17">
-        <v>12.983432300000015</v>
+        <v>12.9834323</v>
       </c>
       <c r="CD47" s="17">
-        <v>-96.16206219999998</v>
+        <v>-96.162062199999994</v>
       </c>
       <c r="CE47" s="17">
-        <v>37.22296579999999</v>
+        <v>37.222965799999997</v>
       </c>
       <c r="CF47" s="17">
-        <v>8.9044199999988471E-2</v>
+        <v>8.9044200000001128E-2</v>
       </c>
       <c r="CG47" s="17">
-        <v>11.204718600000005</v>
+        <v>11.204718600000007</v>
       </c>
       <c r="CH47" s="17">
-        <v>-54.513396900000224</v>
+        <v>-54.513396900000004</v>
       </c>
       <c r="CI47" s="17">
-        <v>17.240131600000016</v>
+        <v>17.240131600000005</v>
       </c>
       <c r="CJ47" s="17">
-        <v>-7.8579285000000016</v>
+        <v>-7.8579285000000061</v>
       </c>
       <c r="CK47" s="17">
-        <v>9.289123</v>
+        <v>9.2586321999999974</v>
       </c>
       <c r="CL47" s="17">
-        <v>22.050556099999998</v>
+        <v>22.050556100000005</v>
       </c>
       <c r="CM47" s="17">
-        <v>-8.7165327999999462</v>
+        <v>-8.7165327999999977</v>
       </c>
       <c r="CN47" s="17">
-        <v>-12.337690600000021</v>
+        <v>-12.337690599999998</v>
       </c>
       <c r="CO47" s="17">
-        <v>-1.9402536000000121</v>
+        <v>-1.9402536000000032</v>
       </c>
       <c r="CP47" s="17">
-        <v>-0.81179950000003598</v>
+        <v>-0.81179949999999368</v>
       </c>
       <c r="CQ47" s="17">
-        <v>23.161104900000002</v>
+        <v>23.159636299999995</v>
       </c>
       <c r="CR47" s="17">
-        <v>-10.214019000000075</v>
+        <v>-10.214019</v>
       </c>
       <c r="CS47" s="17">
-        <v>19.061846900000013</v>
+        <v>19.061846899999999</v>
       </c>
       <c r="CT47" s="17">
         <v>21.258504700000028</v>
       </c>
       <c r="CU47" s="17">
-        <v>-22.034387599999992</v>
+        <v>-22.034387600000006</v>
       </c>
       <c r="CV47" s="17">
-        <v>13.868066500000008</v>
+        <v>13.868066499999998</v>
       </c>
       <c r="CW47" s="17">
-        <v>6.3652221000000306</v>
+        <v>6.3652221000000031</v>
       </c>
       <c r="CX47" s="17">
-        <v>9.4369954999999877</v>
+        <v>9.4369954999999983</v>
       </c>
       <c r="CY47" s="17">
-        <v>6.4585800000036109E-2</v>
+        <v>6.3911300000000448E-2</v>
       </c>
       <c r="CZ47" s="17">
-        <v>-5.0762604999999743</v>
+        <v>-5.3464840000000002</v>
       </c>
       <c r="DA47" s="17">
-        <v>-8.0275574000000223</v>
+        <v>-7.994653999999997</v>
       </c>
       <c r="DB47" s="17">
-        <v>-27.487516499999899</v>
+        <v>-27.487516500000005</v>
       </c>
       <c r="DC47" s="17">
-        <v>46.833762500000049</v>
+        <v>46.833762499999992</v>
       </c>
       <c r="DD47" s="17">
-        <v>-35.608805399999952</v>
+        <v>-35.608798499999999</v>
       </c>
       <c r="DE47" s="17">
-        <v>-114.48070209999999</v>
+        <v>-114.4806883</v>
       </c>
       <c r="DF47" s="17">
-        <v>-3.8327830999999959</v>
+        <v>-3.8327831000000003</v>
       </c>
       <c r="DG47" s="17">
         <v>-7.7617719999999952</v>
       </c>
       <c r="DH47" s="17">
-        <v>-6.5484544999999965</v>
+        <v>-6.5484544999999974</v>
       </c>
       <c r="DI47" s="17">
-        <v>11.041360699999986</v>
+        <v>11.041360699999995</v>
       </c>
       <c r="DJ47" s="17">
-        <v>-12.276764700000028</v>
+        <v>-12.276764700000008</v>
       </c>
       <c r="DK47" s="17">
-        <v>0.61137370000000202</v>
+        <v>0.607178</v>
       </c>
       <c r="DL47" s="17">
-        <v>-7.3946082000000048</v>
+        <v>-7.3946082000000084</v>
       </c>
       <c r="DM47" s="17">
-        <v>-10.582211199999973</v>
+        <v>-10.582211200000009</v>
       </c>
       <c r="DN47" s="17">
-        <v>-4.4899800000009982E-2</v>
+        <v>-4.4899800000002987E-2</v>
       </c>
       <c r="DO47" s="17">
-        <v>-10.016634000000012</v>
+        <v>-10.016634000000009</v>
       </c>
       <c r="DP47" s="17">
-        <v>-9.5120520999999716</v>
+        <v>-9.5129269999999977</v>
       </c>
       <c r="DQ47" s="17">
-        <v>-29.191541300000022</v>
+        <v>-29.191541300000004</v>
       </c>
       <c r="DR47" s="17">
-        <v>8.1890647000000225</v>
+        <v>8.1847670000000061</v>
       </c>
       <c r="DS47" s="17">
-        <v>3.3896904000000352</v>
+        <v>3.3886983999999982</v>
       </c>
       <c r="DT47" s="17">
-        <v>-1.0985535999999687</v>
+        <v>-1.0701185000000026</v>
       </c>
       <c r="DU47" s="17">
-        <v>37.934903899999988</v>
+        <v>37.934903900000002</v>
       </c>
       <c r="DV47" s="17">
-        <v>-14.000923499999985</v>
+        <v>-13.998005199999984</v>
       </c>
       <c r="DW47" s="17">
-        <v>22.611807800000033</v>
+        <v>22.605558300000002</v>
       </c>
       <c r="DX47" s="17">
-        <v>41.263224700000222</v>
+        <v>41.263224699999981</v>
       </c>
       <c r="DY47" s="17">
-        <v>28.913913400000062</v>
+        <v>28.913913400000002</v>
       </c>
       <c r="DZ47" s="17">
-        <v>65.318054400000293</v>
+        <v>65.316492799999978</v>
       </c>
       <c r="EA47" s="17">
-        <v>22.072072699999911</v>
+        <v>22.078788699999997</v>
       </c>
       <c r="EB47" s="17">
-        <v>22.443361100000097</v>
+        <v>22.443361100000001</v>
       </c>
       <c r="EC47" s="17">
-        <v>31.671626499999988</v>
-[...2 lines deleted...]
-    <row r="48" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>31.683173199999999</v>
+      </c>
+      <c r="ED47" s="17">
+        <v>258.35199509999995</v>
+      </c>
+    </row>
+    <row r="48" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="18" t="s">
         <v>155</v>
       </c>
       <c r="C48" s="17">
-        <v>-0.10262140000000208</v>
+        <v>-0.10262139999999964</v>
       </c>
       <c r="D48" s="17">
         <v>-7.6512423999999983</v>
       </c>
       <c r="E48" s="17">
         <v>2.074875600000003</v>
       </c>
       <c r="F48" s="17">
-        <v>-2.6134413999999992</v>
+        <v>-2.6134414000000001</v>
       </c>
       <c r="G48" s="17">
-        <v>0.20134169999999929</v>
+        <v>0.20134170000000084</v>
       </c>
       <c r="H48" s="17">
-        <v>-14.671657299999996</v>
+        <v>-14.671657300000001</v>
       </c>
       <c r="I48" s="17">
         <v>41.387567300000001</v>
       </c>
       <c r="J48" s="17">
-        <v>5.211911799999994</v>
+        <v>5.2119117999999967</v>
       </c>
       <c r="K48" s="17">
-        <v>24.946714099999994</v>
+        <v>24.946714099999998</v>
       </c>
       <c r="L48" s="17">
-        <v>-3.8578165999999992</v>
+        <v>-3.8578166000000005</v>
       </c>
       <c r="M48" s="17">
-        <v>1.4156202999999996</v>
+        <v>1.4156203000000009</v>
       </c>
       <c r="N48" s="17">
         <v>-1.3245494999999992</v>
       </c>
       <c r="O48" s="17">
-        <v>-2.2512304999999988</v>
+        <v>-2.2512305000000001</v>
       </c>
       <c r="P48" s="17">
         <v>1.4276209000000009</v>
       </c>
       <c r="Q48" s="17">
-        <v>2.7172990000000006</v>
+        <v>2.7172989999999992</v>
       </c>
       <c r="R48" s="17">
-        <v>0.47703529999999983</v>
+        <v>0.47703529999999955</v>
       </c>
       <c r="S48" s="17">
-        <v>1.5852771999999997</v>
+        <v>1.5852772000000006</v>
       </c>
       <c r="T48" s="17">
-        <v>-2.5504666999999976</v>
+        <v>-2.5504666999999999</v>
       </c>
       <c r="U48" s="17">
-        <v>1.9258755999999997</v>
+        <v>1.9258756000000001</v>
       </c>
       <c r="V48" s="17">
-        <v>-2.8938967999999994</v>
+        <v>-2.8938968000000003</v>
       </c>
       <c r="W48" s="17">
-        <v>-2.0799177000000002</v>
+        <v>-2.0799176999999998</v>
       </c>
       <c r="X48" s="17">
-        <v>-1.1963077999999996</v>
+        <v>-1.1963078</v>
       </c>
       <c r="Y48" s="17">
-        <v>-0.79136930000000028</v>
+        <v>-0.79136929999999994</v>
       </c>
       <c r="Z48" s="17">
-        <v>-0.24019719999999956</v>
+        <v>-0.24019720000000017</v>
       </c>
       <c r="AA48" s="17">
         <v>3.7490243999999997</v>
       </c>
       <c r="AB48" s="17">
-        <v>2.2151434999999999</v>
+        <v>2.215143499999999</v>
       </c>
       <c r="AC48" s="17">
-        <v>-0.6473370000000005</v>
+        <v>-0.64733700000000027</v>
       </c>
       <c r="AD48" s="17">
-        <v>-0.7349449000000009</v>
+        <v>-0.73494489999999957</v>
       </c>
       <c r="AE48" s="17">
-        <v>-0.16707149999999993</v>
+        <v>-0.16707149999999998</v>
       </c>
       <c r="AF48" s="17">
-        <v>1.4467319999999995</v>
+        <v>1.4467320000000001</v>
       </c>
       <c r="AG48" s="17">
-        <v>8.5536800000000038E-2</v>
+        <v>8.5536799999999996E-2</v>
       </c>
       <c r="AH48" s="17">
-        <v>0.12734610000000013</v>
+        <v>0.12734609999999996</v>
       </c>
       <c r="AI48" s="17">
-        <v>0.3965747</v>
+        <v>0.39657470000000006</v>
       </c>
       <c r="AJ48" s="17">
         <v>-8.2606999999999982</v>
       </c>
       <c r="AK48" s="17">
         <v>1.0495258999999999</v>
       </c>
       <c r="AL48" s="17">
         <v>36.722566999999998</v>
       </c>
       <c r="AM48" s="17">
         <v>-35.702157099999994</v>
       </c>
       <c r="AN48" s="17">
-        <v>4.9397999999998277E-3</v>
+        <v>4.9397999999998485E-3</v>
       </c>
       <c r="AO48" s="17">
-        <v>-2.7544934999999993</v>
+        <v>-2.7544935000000002</v>
       </c>
       <c r="AP48" s="17">
         <v>6.6029399999999988E-2</v>
       </c>
       <c r="AQ48" s="17">
         <v>1.0135399999999999E-2</v>
       </c>
       <c r="AR48" s="17">
         <v>6.488729999999987E-2</v>
       </c>
       <c r="AS48" s="17">
         <v>0.65297640000000001</v>
       </c>
       <c r="AT48" s="17">
-        <v>-0.14925659999999952</v>
+        <v>-0.14925659999999991</v>
       </c>
       <c r="AU48" s="17">
-        <v>0.93023250000000002</v>
+        <v>0.93023250000000013</v>
       </c>
       <c r="AV48" s="17">
-        <v>-1.2326106000000012</v>
+        <v>-1.2326105999999992</v>
       </c>
       <c r="AW48" s="17">
         <v>-9.8831362000000009</v>
       </c>
       <c r="AX48" s="17">
-        <v>-7.1888437999999972</v>
+        <v>-7.1888437999999999</v>
       </c>
       <c r="AY48" s="17">
-        <v>3.5015992000000002</v>
+        <v>3.5015991999999998</v>
       </c>
       <c r="AZ48" s="17">
-        <v>-1.1012765</v>
+        <v>-1.1012765000000002</v>
       </c>
       <c r="BA48" s="17">
-        <v>1.1434965999999998</v>
+        <v>1.1434966</v>
       </c>
       <c r="BB48" s="17">
-        <v>-3.2154678000000008</v>
+        <v>-3.2154677999999999</v>
       </c>
       <c r="BC48" s="17">
-        <v>29.9791065</v>
+        <v>29.979106499999997</v>
       </c>
       <c r="BD48" s="17">
-        <v>13.480432</v>
+        <v>13.480432000000002</v>
       </c>
       <c r="BE48" s="17">
         <v>6.7970378</v>
       </c>
       <c r="BF48" s="17">
-        <v>10.247635899999999</v>
+        <v>10.247635899999995</v>
       </c>
       <c r="BG48" s="17">
-        <v>-4.8401166000000098</v>
+        <v>-4.8401166</v>
       </c>
       <c r="BH48" s="17">
-        <v>-6.9926452999999942</v>
+        <v>-6.9926453000000004</v>
       </c>
       <c r="BI48" s="17">
-        <v>-5.283597900000002</v>
+        <v>-5.2835978999999993</v>
       </c>
       <c r="BJ48" s="17">
         <v>16.309811199999999</v>
       </c>
       <c r="BK48" s="17">
-        <v>3.1615443000000001</v>
+        <v>3.1615442999999996</v>
       </c>
       <c r="BL48" s="17">
-        <v>10.758956499999998</v>
+        <v>10.7589565</v>
       </c>
       <c r="BM48" s="17">
         <v>-2.2735686999999993</v>
       </c>
       <c r="BN48" s="17">
-        <v>-0.21789299999999986</v>
+        <v>-0.21789299999999989</v>
       </c>
       <c r="BO48" s="17">
-        <v>-0.79080680000000037</v>
+        <v>-0.79080680000000092</v>
       </c>
       <c r="BP48" s="17">
-        <v>-0.57554809999999967</v>
+        <v>-0.57554810000000012</v>
       </c>
       <c r="BQ48" s="17">
-        <v>-7.2281199999999948E-2</v>
+        <v>-7.228119999999999E-2</v>
       </c>
       <c r="BR48" s="17">
-        <v>2.9018915000000001</v>
+        <v>2.901891500000001</v>
       </c>
       <c r="BS48" s="17">
-        <v>-0.87374730000000045</v>
+        <v>-0.8737473</v>
       </c>
       <c r="BT48" s="17">
-        <v>-0.54024270000000019</v>
+        <v>-0.54024269999999996</v>
       </c>
       <c r="BU48" s="17">
-        <v>-1.3708883999999997</v>
+        <v>-1.3708884000000003</v>
       </c>
       <c r="BV48" s="17">
-        <v>-1.2903187999999994</v>
+        <v>-1.2903187999999999</v>
       </c>
       <c r="BW48" s="17">
-        <v>7.1052999999999589E-2</v>
+        <v>7.1053000000000949E-2</v>
       </c>
       <c r="BX48" s="17">
         <v>1.2656047000000001</v>
       </c>
       <c r="BY48" s="17">
-        <v>-1.0285683999999997</v>
+        <v>-1.0285684000000002</v>
       </c>
       <c r="BZ48" s="17">
-        <v>0.98824430000000019</v>
+        <v>0.98824429999999985</v>
       </c>
       <c r="CA48" s="17">
         <v>-1.3685944999999999</v>
       </c>
       <c r="CB48" s="17">
-        <v>-0.84231189999999956</v>
+        <v>-0.84231190000000011</v>
       </c>
       <c r="CC48" s="17">
-        <v>9.4731900000000202E-2</v>
+        <v>9.4731900000000147E-2</v>
       </c>
       <c r="CD48" s="17">
-        <v>4.578500000000929E-3</v>
+        <v>4.5785000000002577E-3</v>
       </c>
       <c r="CE48" s="17">
-        <v>0.20087719999999995</v>
+        <v>0.20087720000000003</v>
       </c>
       <c r="CF48" s="17">
-        <v>1.1274332999999999</v>
+        <v>1.1274333000000005</v>
       </c>
       <c r="CG48" s="17">
-        <v>-0.8063648000000001</v>
+        <v>-0.80636479999999999</v>
       </c>
       <c r="CH48" s="17">
-        <v>0.53639930000000002</v>
+        <v>0.53639929999999991</v>
       </c>
       <c r="CI48" s="17">
-        <v>0.26685320000000012</v>
+        <v>0.26685320000000007</v>
       </c>
       <c r="CJ48" s="17">
-        <v>2.7204113000000003</v>
+        <v>2.7204112999999994</v>
       </c>
       <c r="CK48" s="17">
-        <v>-0.12877369999999999</v>
+        <v>-0.12877370000000005</v>
       </c>
       <c r="CL48" s="17">
-        <v>-9.3048300000000195E-2</v>
+        <v>-9.3048300000000084E-2</v>
       </c>
       <c r="CM48" s="17">
-        <v>0.49969440000000009</v>
+        <v>0.49969439999999976</v>
       </c>
       <c r="CN48" s="17">
         <v>0.19916289999999992</v>
       </c>
       <c r="CO48" s="17">
         <v>0.15157439999999997</v>
       </c>
       <c r="CP48" s="17">
-        <v>0.9567283000000002</v>
+        <v>0.95672830000000031</v>
       </c>
       <c r="CQ48" s="17">
         <v>1.3199486999999999</v>
       </c>
       <c r="CR48" s="17">
-        <v>-0.84297420000000001</v>
+        <v>-0.84297419999999967</v>
       </c>
       <c r="CS48" s="17">
-        <v>-1.9065719999999993</v>
+        <v>-1.9065719999999997</v>
       </c>
       <c r="CT48" s="17">
-        <v>-0.88461409999999907</v>
+        <v>-0.88461410000000018</v>
       </c>
       <c r="CU48" s="17">
-        <v>-0.39346489999999928</v>
+        <v>-0.39346489999999978</v>
       </c>
       <c r="CV48" s="17">
-        <v>0.63418430000000003</v>
+        <v>0.63418429999999992</v>
       </c>
       <c r="CW48" s="17">
-        <v>3.4625261999999997</v>
+        <v>3.4625262000000001</v>
       </c>
       <c r="CX48" s="17">
         <v>-0.60864180000000001</v>
       </c>
       <c r="CY48" s="17">
         <v>-0.33285549999999997</v>
       </c>
       <c r="CZ48" s="17">
         <v>-0.5951533</v>
       </c>
       <c r="DA48" s="17">
-        <v>-1.0005624999999998</v>
+        <v>-1.0005625000000005</v>
       </c>
       <c r="DB48" s="17">
-        <v>-0.10996550000000016</v>
+        <v>-0.10996550000000006</v>
       </c>
       <c r="DC48" s="17">
-        <v>-0.93097939999999946</v>
+        <v>-0.9309793999999999</v>
       </c>
       <c r="DD48" s="17">
-        <v>-0.85238939999999974</v>
+        <v>-0.85238939999999985</v>
       </c>
       <c r="DE48" s="17">
-        <v>-2.0790492000000005</v>
+        <v>-2.0790492</v>
       </c>
       <c r="DF48" s="17">
-        <v>0.66722970000000026</v>
+        <v>0.66722970000000004</v>
       </c>
       <c r="DG48" s="17">
-        <v>-0.59829980000000016</v>
+        <v>-0.59829979999999994</v>
       </c>
       <c r="DH48" s="17">
-        <v>-6.9798399999999927E-2</v>
+        <v>-6.9798399999999997E-2</v>
       </c>
       <c r="DI48" s="17">
         <v>-1.0157706</v>
       </c>
       <c r="DJ48" s="17">
-        <v>-0.31752430000000009</v>
+        <v>-0.31752429999999993</v>
       </c>
       <c r="DK48" s="17">
-        <v>-0.22140940000000006</v>
+        <v>-0.22140940000000003</v>
       </c>
       <c r="DL48" s="17">
-        <v>0.3583965000000004</v>
+        <v>0.3583964999999999</v>
       </c>
       <c r="DM48" s="17">
         <v>0.53988940000000019</v>
       </c>
       <c r="DN48" s="17">
-        <v>-0.4706174000000003</v>
+        <v>-0.47061740000000013</v>
       </c>
       <c r="DO48" s="17">
         <v>-0.97116479999999994</v>
       </c>
       <c r="DP48" s="17">
-        <v>0.11052349999999977</v>
+        <v>0.11052349999999998</v>
       </c>
       <c r="DQ48" s="17">
-        <v>-1.5193511</v>
+        <v>-1.5193511000000002</v>
       </c>
       <c r="DR48" s="17">
-        <v>0.58904290000000004</v>
+        <v>0.58904289999999992</v>
       </c>
       <c r="DS48" s="17">
-        <v>0.66840829999999996</v>
+        <v>0.66840830000000007</v>
       </c>
       <c r="DT48" s="17">
-        <v>2.1702700000000408E-2</v>
+        <v>2.1702700000000012E-2</v>
       </c>
       <c r="DU48" s="17">
-        <v>0.6590910000000002</v>
+        <v>0.65909100000000043</v>
       </c>
       <c r="DV48" s="17">
         <v>4.2846702999999993</v>
       </c>
       <c r="DW48" s="17">
-        <v>0.29613929999999999</v>
+        <v>0.29613930000000005</v>
       </c>
       <c r="DX48" s="17">
-        <v>-1.4908761999999998</v>
+        <v>-1.4908762</v>
       </c>
       <c r="DY48" s="17">
-        <v>-0.34934669999999984</v>
+        <v>-0.34934670000000001</v>
       </c>
       <c r="DZ48" s="17">
-        <v>2.6320433999999997</v>
+        <v>2.6320433999999993</v>
       </c>
       <c r="EA48" s="17">
-        <v>0.13522060000000014</v>
+        <v>0.13522060000000002</v>
       </c>
       <c r="EB48" s="17">
         <v>-0.2027738</v>
       </c>
       <c r="EC48" s="17">
-        <v>-0.36217370000000015</v>
-[...2 lines deleted...]
-    <row r="49" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-0.36217370000000004</v>
+      </c>
+      <c r="ED48" s="17">
+        <v>0.98739089999999996</v>
+      </c>
+    </row>
+    <row r="49" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="18" t="s">
         <v>156</v>
       </c>
       <c r="C49" s="17">
-        <v>-5.8977000000000501E-2</v>
+        <v>-5.8976999999998281E-2</v>
       </c>
       <c r="D49" s="17">
         <v>21.737405799999998</v>
       </c>
       <c r="E49" s="17">
         <v>31.097194900000002</v>
       </c>
       <c r="F49" s="17">
-        <v>15.608835899999999</v>
+        <v>15.608835899999997</v>
       </c>
       <c r="G49" s="17">
         <v>140.11077879999999</v>
       </c>
       <c r="H49" s="17">
-        <v>103.45165570000005</v>
+        <v>103.45165569999999</v>
       </c>
       <c r="I49" s="17">
-        <v>283.23655869999982</v>
+        <v>283.23561189999964</v>
       </c>
       <c r="J49" s="17">
-        <v>310.43720670000022</v>
+        <v>310.43720669999993</v>
       </c>
       <c r="K49" s="17">
-        <v>-115.98950900000001</v>
+        <v>-115.98950900000006</v>
       </c>
       <c r="L49" s="17">
-        <v>19.415028700000025</v>
+        <v>19.415028700000001</v>
       </c>
       <c r="M49" s="17">
         <v>136.4222704</v>
       </c>
       <c r="N49" s="17">
-        <v>-22.057613377056356</v>
+        <v>-22.054314077056251</v>
       </c>
       <c r="O49" s="17">
-        <v>-115.30290730000016</v>
+        <v>-115.30290730000007</v>
       </c>
       <c r="P49" s="17">
-        <v>-47.294240799999976</v>
+        <v>-47.294240799999983</v>
       </c>
       <c r="Q49" s="17">
-        <v>-36.643774200000209</v>
+        <v>-36.643774199999996</v>
       </c>
       <c r="R49" s="17">
-        <v>9.8084204000000312</v>
+        <v>9.7779296000000091</v>
       </c>
       <c r="S49" s="17">
-        <v>8.6097555999998789</v>
+        <v>8.6082869999999971</v>
       </c>
       <c r="T49" s="17">
-        <v>34.704497200000056</v>
+        <v>34.70449720000002</v>
       </c>
       <c r="U49" s="17">
-        <v>8.8646673000000789</v>
+        <v>8.5937693000000017</v>
       </c>
       <c r="V49" s="17">
-        <v>-21.396219999999822</v>
+        <v>-21.363309700000009</v>
       </c>
       <c r="W49" s="17">
-        <v>-130.54379399999999</v>
+        <v>-130.54378019999999</v>
       </c>
       <c r="X49" s="17">
-        <v>-6.8223307000000446</v>
+        <v>-6.826526400000021</v>
       </c>
       <c r="Y49" s="17">
-        <v>-29.364427799999966</v>
+        <v>-29.365302700000015</v>
       </c>
       <c r="Z49" s="17">
-        <v>-18.471142599999933</v>
+        <v>-18.4479972</v>
       </c>
       <c r="AA49" s="17">
-        <v>84.059988500000259</v>
+        <v>84.056657299999998</v>
       </c>
       <c r="AB49" s="17">
-        <v>136.53225810000035</v>
+        <v>136.53741249999999</v>
       </c>
       <c r="AC49" s="17">
-        <v>1.1783421999999997</v>
+        <v>1.1783422000000014</v>
       </c>
       <c r="AD49" s="17">
-        <v>-2.1868546000000002</v>
+        <v>-2.1868545999999998</v>
       </c>
       <c r="AE49" s="17">
         <v>8.8199899999999998E-2</v>
       </c>
       <c r="AF49" s="17">
         <v>0.86133550000000003</v>
       </c>
       <c r="AG49" s="17">
         <v>12.048579</v>
       </c>
       <c r="AH49" s="17">
         <v>2.4924087000000004</v>
       </c>
       <c r="AI49" s="17">
         <v>5.1596922999999997</v>
       </c>
       <c r="AJ49" s="17">
         <v>2.0367258000000001</v>
       </c>
       <c r="AK49" s="17">
         <v>67.736156499999993</v>
       </c>
       <c r="AL49" s="17">
         <v>-34.610498099999994</v>
       </c>
       <c r="AM49" s="17">
         <v>4.3530281000000004</v>
       </c>
       <c r="AN49" s="17">
         <v>-6.3814915999999995</v>
       </c>
       <c r="AO49" s="17">
         <v>-1.2153739999999997</v>
       </c>
       <c r="AP49" s="17">
         <v>16.464728799999996</v>
       </c>
       <c r="AQ49" s="17">
-        <v>0.22896600000000245</v>
+        <v>0.22896600000000156</v>
       </c>
       <c r="AR49" s="17">
         <v>0.13051510000000044</v>
       </c>
       <c r="AS49" s="17">
         <v>8.2039951000000002</v>
       </c>
       <c r="AT49" s="17">
-        <v>46.703567400000011</v>
+        <v>46.703567399999997</v>
       </c>
       <c r="AU49" s="17">
-        <v>25.344158499999985</v>
+        <v>25.344158499999995</v>
       </c>
       <c r="AV49" s="17">
-        <v>59.859057799999988</v>
+        <v>59.859057800000016</v>
       </c>
       <c r="AW49" s="17">
-        <v>55.244233900000026</v>
+        <v>55.244233899999983</v>
       </c>
       <c r="AX49" s="17">
-        <v>16.99551099999999</v>
+        <v>16.995511000000004</v>
       </c>
       <c r="AY49" s="17">
-        <v>7.0763917000000189</v>
+        <v>7.0763917000000012</v>
       </c>
       <c r="AZ49" s="17">
-        <v>24.13551910000001</v>
+        <v>24.135519099999996</v>
       </c>
       <c r="BA49" s="17">
-        <v>29.871218799999966</v>
+        <v>29.871218800000001</v>
       </c>
       <c r="BB49" s="17">
-        <v>11.915973600000061</v>
+        <v>11.915973600000004</v>
       </c>
       <c r="BC49" s="17">
-        <v>356.87124499999993</v>
+        <v>356.87124499999982</v>
       </c>
       <c r="BD49" s="17">
-        <v>-115.42187870000014</v>
+        <v>-115.42282550000014</v>
       </c>
       <c r="BE49" s="17">
-        <v>19.286117800000067</v>
+        <v>19.2861178</v>
       </c>
       <c r="BF49" s="17">
-        <v>46.845146499999998</v>
+        <v>46.845146500000013</v>
       </c>
       <c r="BG49" s="17">
         <v>93.658942499999981</v>
       </c>
       <c r="BH49" s="17">
-        <v>150.64699990000017</v>
+        <v>150.64699989999994</v>
       </c>
       <c r="BI49" s="17">
-        <v>-28.299489199999964</v>
+        <v>-28.2994892</v>
       </c>
       <c r="BJ49" s="17">
-        <v>40.343303899999924</v>
+        <v>40.343303900000016</v>
       </c>
       <c r="BK49" s="17">
-        <v>-42.224339200000024</v>
+        <v>-42.224339199999996</v>
       </c>
       <c r="BL49" s="17">
-        <v>-85.808984499999951</v>
+        <v>-85.808984500000079</v>
       </c>
       <c r="BM49" s="17">
-        <v>9.3095983999999987</v>
+        <v>9.3095984000000005</v>
       </c>
       <c r="BN49" s="17">
-        <v>-17.870039599999952</v>
+        <v>-17.870039599999998</v>
       </c>
       <c r="BO49" s="17">
-        <v>5.5991918999999797</v>
+        <v>5.599191900000001</v>
       </c>
       <c r="BP49" s="17">
-        <v>22.376277999999999</v>
+        <v>22.376277999999996</v>
       </c>
       <c r="BQ49" s="17">
-        <v>-7.4595493000000213</v>
+        <v>-7.4595492999999946</v>
       </c>
       <c r="BR49" s="17">
         <v>-2.7214421000000022</v>
       </c>
       <c r="BS49" s="17">
         <v>78.132244300000011</v>
       </c>
       <c r="BT49" s="17">
-        <v>68.471017500000016</v>
+        <v>68.471017500000002</v>
       </c>
       <c r="BU49" s="17">
-        <v>112.32256164597624</v>
+        <v>112.32256164597641</v>
       </c>
       <c r="BV49" s="17">
-        <v>-77.744591791675191</v>
+        <v>-77.744591791675219</v>
       </c>
       <c r="BW49" s="17">
-        <v>-15.661057717677847</v>
+        <v>-15.657758417677865</v>
       </c>
       <c r="BX49" s="17">
-        <v>-40.974525513679552</v>
+        <v>-40.974525513679573</v>
       </c>
       <c r="BY49" s="17">
-        <v>8.8841603999999883</v>
+        <v>8.884160399999999</v>
       </c>
       <c r="BZ49" s="17">
-        <v>3.7036365000000067</v>
+        <v>3.7036364999999987</v>
       </c>
       <c r="CA49" s="17">
-        <v>-15.423450499999998</v>
+        <v>-15.423450500000005</v>
       </c>
       <c r="CB49" s="17">
-        <v>-112.46725370000016</v>
+        <v>-112.46725370000006</v>
       </c>
       <c r="CC49" s="17">
-        <v>12.888700400000014</v>
+        <v>12.888700400000001</v>
       </c>
       <c r="CD49" s="17">
-        <v>-96.166640699999974</v>
+        <v>-96.166640699999988</v>
       </c>
       <c r="CE49" s="17">
-        <v>37.022088599999989</v>
+        <v>37.022088599999996</v>
       </c>
       <c r="CF49" s="17">
-        <v>-1.0383891000000114</v>
+        <v>-1.0383890999999994</v>
       </c>
       <c r="CG49" s="17">
-        <v>12.011083400000006</v>
+        <v>12.011083400000008</v>
       </c>
       <c r="CH49" s="17">
-        <v>-55.049796200000223</v>
+        <v>-55.049796200000003</v>
       </c>
       <c r="CI49" s="17">
-        <v>16.973278400000016</v>
+        <v>16.973278400000005</v>
       </c>
       <c r="CJ49" s="17">
-        <v>-10.578339800000002</v>
+        <v>-10.578339800000006</v>
       </c>
       <c r="CK49" s="17">
-        <v>9.4178967</v>
+        <v>9.3874058999999974</v>
       </c>
       <c r="CL49" s="17">
-        <v>22.143604399999997</v>
+        <v>22.143604400000005</v>
       </c>
       <c r="CM49" s="17">
-        <v>-9.2162271999999454</v>
+        <v>-9.216227199999997</v>
       </c>
       <c r="CN49" s="17">
-        <v>-12.536853500000021</v>
+        <v>-12.536853499999998</v>
       </c>
       <c r="CO49" s="17">
-        <v>-2.091828000000012</v>
+        <v>-2.0918280000000031</v>
       </c>
       <c r="CP49" s="17">
-        <v>-1.7685278000000362</v>
+        <v>-1.768527799999994</v>
       </c>
       <c r="CQ49" s="17">
-        <v>21.8411562</v>
+        <v>21.839687599999994</v>
       </c>
       <c r="CR49" s="17">
-        <v>-9.3710448000000746</v>
+        <v>-9.3710448</v>
       </c>
       <c r="CS49" s="17">
-        <v>20.968418900000014</v>
+        <v>20.9684189</v>
       </c>
       <c r="CT49" s="17">
         <v>22.143118800000028</v>
       </c>
       <c r="CU49" s="17">
-        <v>-21.640922699999994</v>
+        <v>-21.640922700000004</v>
       </c>
       <c r="CV49" s="17">
-        <v>13.233882200000009</v>
+        <v>13.233882199999998</v>
       </c>
       <c r="CW49" s="17">
-        <v>2.9026959000000305</v>
+        <v>2.902695900000003</v>
       </c>
       <c r="CX49" s="17">
-        <v>10.045637299999989</v>
+        <v>10.045637299999999</v>
       </c>
       <c r="CY49" s="17">
-        <v>0.39744130000003608</v>
+        <v>0.39676680000000042</v>
       </c>
       <c r="CZ49" s="17">
-        <v>-4.4811071999999745</v>
+        <v>-4.7513307000000005</v>
       </c>
       <c r="DA49" s="17">
-        <v>-7.0269949000000231</v>
+        <v>-6.994091499999997</v>
       </c>
       <c r="DB49" s="17">
-        <v>-27.377550999999897</v>
+        <v>-27.377551000000004</v>
       </c>
       <c r="DC49" s="17">
-        <v>47.764741900000047</v>
+        <v>47.76474189999999</v>
       </c>
       <c r="DD49" s="17">
-        <v>-34.756415999999952</v>
+        <v>-34.756409099999999</v>
       </c>
       <c r="DE49" s="17">
-        <v>-112.40165289999999</v>
+        <v>-112.4016391</v>
       </c>
       <c r="DF49" s="17">
-        <v>-4.5000127999999959</v>
+        <v>-4.5000128000000004</v>
       </c>
       <c r="DG49" s="17">
-        <v>-7.1634721999999948</v>
+        <v>-7.1634721999999957</v>
       </c>
       <c r="DH49" s="17">
-        <v>-6.4786560999999967</v>
+        <v>-6.4786560999999976</v>
       </c>
       <c r="DI49" s="17">
-        <v>12.057131299999986</v>
+        <v>12.057131299999995</v>
       </c>
       <c r="DJ49" s="17">
-        <v>-11.959240400000027</v>
+        <v>-11.959240400000008</v>
       </c>
       <c r="DK49" s="17">
-        <v>0.83278310000000211</v>
+        <v>0.82858739999999997</v>
       </c>
       <c r="DL49" s="17">
-        <v>-7.7530047000000053</v>
+        <v>-7.753004700000008</v>
       </c>
       <c r="DM49" s="17">
-        <v>-11.122100599999973</v>
+        <v>-11.122100600000008</v>
       </c>
       <c r="DN49" s="17">
-        <v>0.42571759999999031</v>
+        <v>0.42571759999999714</v>
       </c>
       <c r="DO49" s="17">
-        <v>-9.0454692000000119</v>
+        <v>-9.0454692000000083</v>
       </c>
       <c r="DP49" s="17">
-        <v>-9.6225755999999709</v>
+        <v>-9.623450499999997</v>
       </c>
       <c r="DQ49" s="17">
-        <v>-27.672190200000021</v>
+        <v>-27.672190200000003</v>
       </c>
       <c r="DR49" s="17">
-        <v>7.6000218000000226</v>
+        <v>7.5957241000000062</v>
       </c>
       <c r="DS49" s="17">
-        <v>2.7212821000000353</v>
+        <v>2.7202900999999979</v>
       </c>
       <c r="DT49" s="17">
-        <v>-1.1202562999999692</v>
+        <v>-1.0918212000000027</v>
       </c>
       <c r="DU49" s="17">
-        <v>37.275812899999984</v>
+        <v>37.275812899999998</v>
       </c>
       <c r="DV49" s="17">
-        <v>-18.285593799999983</v>
+        <v>-18.282675499999982</v>
       </c>
       <c r="DW49" s="17">
-        <v>22.315668500000033</v>
+        <v>22.309419000000002</v>
       </c>
       <c r="DX49" s="17">
-        <v>42.754100900000225</v>
+        <v>42.754100899999983</v>
       </c>
       <c r="DY49" s="17">
-        <v>29.263260100000061</v>
+        <v>29.263260100000004</v>
       </c>
       <c r="DZ49" s="17">
-        <v>62.686011000000292</v>
+        <v>62.684449399999984</v>
       </c>
       <c r="EA49" s="17">
-        <v>21.936852099999911</v>
+        <v>21.943568099999997</v>
       </c>
       <c r="EB49" s="17">
-        <v>22.646134900000096</v>
+        <v>22.6461349</v>
       </c>
       <c r="EC49" s="17">
-        <v>32.033800199999988</v>
-[...2 lines deleted...]
-    <row r="50" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>32.045346899999998</v>
+      </c>
+      <c r="ED49" s="17">
+        <v>257.36460419999997</v>
+      </c>
+    </row>
+    <row r="50" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="18" t="s">
         <v>157</v>
       </c>
       <c r="C50" s="17">
         <v>814.72999999999979</v>
       </c>
       <c r="D50" s="17">
         <v>826.72999999999979</v>
       </c>
       <c r="E50" s="17">
         <v>192.70684843106994</v>
       </c>
       <c r="F50" s="17">
         <v>733.1662861291162</v>
       </c>
       <c r="G50" s="17">
         <v>954.40423335214882</v>
       </c>
       <c r="H50" s="17">
         <v>-695.8382129199241</v>
       </c>
       <c r="I50" s="17">
         <v>-122.77575616850629</v>
       </c>
       <c r="J50" s="17">
@@ -20183,54 +20478,57 @@
       <c r="DU50" s="17">
         <v>633.53784744510574</v>
       </c>
       <c r="DV50" s="17">
         <v>-125.76642661005049</v>
       </c>
       <c r="DW50" s="17">
         <v>103.90084430465458</v>
       </c>
       <c r="DX50" s="17">
         <v>61.452413830385723</v>
       </c>
       <c r="DY50" s="17">
         <v>433.82339036605487</v>
       </c>
       <c r="DZ50" s="17">
         <v>335.5554105174644</v>
       </c>
       <c r="EA50" s="17">
         <v>-341.71890384852799</v>
       </c>
       <c r="EB50" s="17">
         <v>-416.66218376357438</v>
       </c>
       <c r="EC50" s="17">
-        <v>1388.8230481695405</v>
-[...2 lines deleted...]
-    <row r="51" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1388.5281280795405</v>
+      </c>
+      <c r="ED50" s="17">
+        <v>258.57115556957433</v>
+      </c>
+    </row>
+    <row r="51" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="18" t="s">
         <v>158</v>
       </c>
       <c r="C51" s="17">
         <v>824.00999999999988</v>
       </c>
       <c r="D51" s="17">
         <v>805.63999999999987</v>
       </c>
       <c r="E51" s="17">
         <v>224.91684843106992</v>
       </c>
       <c r="F51" s="17">
         <v>698.95628612911617</v>
       </c>
       <c r="G51" s="17">
         <v>988.37423335214885</v>
       </c>
       <c r="H51" s="17">
         <v>-695.8382129199241</v>
       </c>
       <c r="I51" s="17">
         <v>-235.26859392581616</v>
       </c>
       <c r="J51" s="17">
@@ -20581,54 +20879,57 @@
       <c r="DU51" s="17">
         <v>617.09162895510576</v>
       </c>
       <c r="DV51" s="17">
         <v>-129.2853962500505</v>
       </c>
       <c r="DW51" s="17">
         <v>102.73389613465459</v>
       </c>
       <c r="DX51" s="17">
         <v>12.443897180385708</v>
       </c>
       <c r="DY51" s="17">
         <v>421.25562791605489</v>
       </c>
       <c r="DZ51" s="17">
         <v>228.80489970746439</v>
       </c>
       <c r="EA51" s="17">
         <v>-384.62565010852796</v>
       </c>
       <c r="EB51" s="17">
         <v>-464.68189913357435</v>
       </c>
       <c r="EC51" s="17">
-        <v>1474.3250881795404</v>
-[...2 lines deleted...]
-    <row r="52" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1474.0301680895404</v>
+      </c>
+      <c r="ED51" s="17">
+        <v>195.91354358957429</v>
+      </c>
+    </row>
+    <row r="52" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="10" t="s">
         <v>123</v>
       </c>
       <c r="C52" s="17">
         <v>823.9699999999998</v>
       </c>
       <c r="D52" s="17">
         <v>805.63999999999987</v>
       </c>
       <c r="E52" s="17">
         <v>84.247667160346111</v>
       </c>
       <c r="F52" s="17">
         <v>525.96819003686358</v>
       </c>
       <c r="G52" s="17">
         <v>502.32476691246916</v>
       </c>
       <c r="H52" s="17">
         <v>-690.44338724023532</v>
       </c>
       <c r="I52" s="17">
         <v>-179.26256682621164</v>
       </c>
       <c r="J52" s="17">
@@ -20981,52 +21282,55 @@
       </c>
       <c r="DV52" s="17">
         <v>-116.6104954515766</v>
       </c>
       <c r="DW52" s="17">
         <v>-69.509071420882776</v>
       </c>
       <c r="DX52" s="17">
         <v>-23.624317010223621</v>
       </c>
       <c r="DY52" s="17">
         <v>525.30932430618532</v>
       </c>
       <c r="DZ52" s="17">
         <v>-223.53403305442416</v>
       </c>
       <c r="EA52" s="17">
         <v>-253.57461065495988</v>
       </c>
       <c r="EB52" s="17">
         <v>64.087566999873843</v>
       </c>
       <c r="EC52" s="17">
         <v>1329.5197370899625</v>
       </c>
-    </row>
-    <row r="53" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="ED52" s="17">
+        <v>-80.746018836287163</v>
+      </c>
+    </row>
+    <row r="53" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="10" t="s">
         <v>124</v>
       </c>
       <c r="C53" s="17">
         <v>0</v>
       </c>
       <c r="D53" s="17">
         <v>0</v>
       </c>
       <c r="E53" s="17">
         <v>0</v>
       </c>
       <c r="F53" s="17">
         <v>0</v>
       </c>
       <c r="G53" s="17">
         <v>453.24677977999238</v>
       </c>
       <c r="H53" s="17">
         <v>3.1846187117392226</v>
       </c>
       <c r="I53" s="17">
         <v>10.379284014062629</v>
       </c>
       <c r="J53" s="17">
@@ -21377,54 +21681,57 @@
       <c r="DU53" s="17">
         <v>671.52220922171864</v>
       </c>
       <c r="DV53" s="17">
         <v>-14.982094558073921</v>
       </c>
       <c r="DW53" s="17">
         <v>173.29121860763536</v>
       </c>
       <c r="DX53" s="17">
         <v>11.60264688821821</v>
       </c>
       <c r="DY53" s="17">
         <v>242.24598412288174</v>
       </c>
       <c r="DZ53" s="17">
         <v>498.92354505723341</v>
       </c>
       <c r="EA53" s="17">
         <v>105.24613179480568</v>
       </c>
       <c r="EB53" s="17">
         <v>17.803075704805821</v>
       </c>
       <c r="EC53" s="17">
-        <v>145.55406612980588</v>
-[...2 lines deleted...]
-    <row r="54" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>145.2591460398059</v>
+      </c>
+      <c r="ED53" s="17">
+        <v>277.86034006179045</v>
+      </c>
+    </row>
+    <row r="54" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="10" t="s">
         <v>125</v>
       </c>
       <c r="C54" s="17">
         <v>3.9999999999999258E-2</v>
       </c>
       <c r="D54" s="17">
         <v>-8.8817841970012523E-16</v>
       </c>
       <c r="E54" s="17">
         <v>140.66918127072387</v>
       </c>
       <c r="F54" s="17">
         <v>172.98809609225265</v>
       </c>
       <c r="G54" s="17">
         <v>32.802686659687254</v>
       </c>
       <c r="H54" s="17">
         <v>-8.5794443914280798</v>
       </c>
       <c r="I54" s="17">
         <v>-66.3853111136672</v>
       </c>
       <c r="J54" s="17">
@@ -21775,54 +22082,57 @@
       <c r="DU54" s="17">
         <v>-1.2434883855079999</v>
       </c>
       <c r="DV54" s="17">
         <v>2.3071937596000107</v>
       </c>
       <c r="DW54" s="17">
         <v>-1.0482510520979937</v>
       </c>
       <c r="DX54" s="17">
         <v>24.465567302391118</v>
       </c>
       <c r="DY54" s="17">
         <v>-346.29968051301216</v>
       </c>
       <c r="DZ54" s="17">
         <v>-46.58461229534489</v>
       </c>
       <c r="EA54" s="17">
         <v>-236.29717124837376</v>
       </c>
       <c r="EB54" s="17">
         <v>-546.57254183825398</v>
       </c>
       <c r="EC54" s="17">
-        <v>-0.74871504022800528</v>
-[...2 lines deleted...]
-    <row r="55" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-0.74871504022800484</v>
+      </c>
+      <c r="ED54" s="17">
+        <v>-1.2007776359289992</v>
+      </c>
+    </row>
+    <row r="55" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="18" t="s">
         <v>159</v>
       </c>
       <c r="C55" s="22">
         <v>-9.2800000000000047</v>
       </c>
       <c r="D55" s="22">
         <v>21.090000000000003</v>
       </c>
       <c r="E55" s="22">
         <v>-32.21</v>
       </c>
       <c r="F55" s="22">
         <v>34.209999999999994</v>
       </c>
       <c r="G55" s="22">
         <v>-33.970000000000006</v>
       </c>
       <c r="H55" s="22">
         <v>0</v>
       </c>
       <c r="I55" s="22">
         <v>112.49283775730983</v>
       </c>
       <c r="J55" s="22">
@@ -22173,54 +22483,57 @@
       <c r="DU55" s="17">
         <v>16.446218490000003</v>
       </c>
       <c r="DV55" s="17">
         <v>3.5189696400000021</v>
       </c>
       <c r="DW55" s="17">
         <v>1.1669481700000017</v>
       </c>
       <c r="DX55" s="17">
         <v>49.008516650000011</v>
       </c>
       <c r="DY55" s="17">
         <v>12.56776245</v>
       </c>
       <c r="DZ55" s="17">
         <v>106.75051081000002</v>
       </c>
       <c r="EA55" s="17">
         <v>42.906746259999991</v>
       </c>
       <c r="EB55" s="17">
         <v>48.019715369999993</v>
       </c>
       <c r="EC55" s="17">
-        <v>-85.502040010000016</v>
-[...2 lines deleted...]
-    <row r="56" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-85.502040010000002</v>
+      </c>
+      <c r="ED55" s="17">
+        <v>62.657611980000041</v>
+      </c>
+    </row>
+    <row r="56" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="10" t="s">
         <v>123</v>
       </c>
       <c r="C56" s="22">
         <v>0</v>
       </c>
       <c r="D56" s="22">
         <v>0</v>
       </c>
       <c r="E56" s="22">
         <v>0</v>
       </c>
       <c r="F56" s="22">
         <v>0</v>
       </c>
       <c r="G56" s="22">
         <v>0</v>
       </c>
       <c r="H56" s="22">
         <v>0</v>
       </c>
       <c r="I56" s="22">
         <v>112.4975871630574</v>
       </c>
       <c r="J56" s="22">
@@ -22571,54 +22884,57 @@
       <c r="DU56" s="17">
         <v>16.446219030000002</v>
       </c>
       <c r="DV56" s="17">
         <v>3.5240071400000019</v>
       </c>
       <c r="DW56" s="17">
         <v>1.1669481700000017</v>
       </c>
       <c r="DX56" s="17">
         <v>49.008516650000011</v>
       </c>
       <c r="DY56" s="17">
         <v>12.56776245</v>
       </c>
       <c r="DZ56" s="17">
         <v>106.75051081000002</v>
       </c>
       <c r="EA56" s="17">
         <v>42.906746259999991</v>
       </c>
       <c r="EB56" s="17">
         <v>48.019715369999993</v>
       </c>
       <c r="EC56" s="17">
-        <v>-85.542559350000019</v>
-[...2 lines deleted...]
-    <row r="57" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-85.542559350000005</v>
+      </c>
+      <c r="ED56" s="17">
+        <v>62.656606460000042</v>
+      </c>
+    </row>
+    <row r="57" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="10" t="s">
         <v>124</v>
       </c>
       <c r="C57" s="17">
         <v>0</v>
       </c>
       <c r="D57" s="17">
         <v>0</v>
       </c>
       <c r="E57" s="17">
         <v>0</v>
       </c>
       <c r="F57" s="17">
         <v>0</v>
       </c>
       <c r="G57" s="17">
         <v>0</v>
       </c>
       <c r="H57" s="17">
         <v>0</v>
       </c>
       <c r="I57" s="17">
         <v>0</v>
       </c>
       <c r="J57" s="17">
@@ -22971,52 +23287,55 @@
       </c>
       <c r="DV57" s="17">
         <v>0</v>
       </c>
       <c r="DW57" s="17">
         <v>0</v>
       </c>
       <c r="DX57" s="17">
         <v>0</v>
       </c>
       <c r="DY57" s="17">
         <v>0</v>
       </c>
       <c r="DZ57" s="17">
         <v>0</v>
       </c>
       <c r="EA57" s="17">
         <v>0</v>
       </c>
       <c r="EB57" s="17">
         <v>0</v>
       </c>
       <c r="EC57" s="17">
         <v>0</v>
       </c>
-    </row>
-    <row r="58" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="ED57" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="11" t="s">
         <v>125</v>
       </c>
       <c r="C58" s="23">
         <v>-9.2800000000000047</v>
       </c>
       <c r="D58" s="23">
         <v>21.090000000000003</v>
       </c>
       <c r="E58" s="23">
         <v>-32.21</v>
       </c>
       <c r="F58" s="23">
         <v>34.209999999999994</v>
       </c>
       <c r="G58" s="23">
         <v>-33.970000000000006</v>
       </c>
       <c r="H58" s="23">
         <v>0</v>
       </c>
       <c r="I58" s="23">
         <v>-4.7494057475679988E-3</v>
       </c>
       <c r="J58" s="23">
@@ -23369,367 +23688,280 @@
       </c>
       <c r="DV58" s="23">
         <v>-5.0375000000000003E-3</v>
       </c>
       <c r="DW58" s="23">
         <v>0</v>
       </c>
       <c r="DX58" s="23">
         <v>0</v>
       </c>
       <c r="DY58" s="23">
         <v>0</v>
       </c>
       <c r="DZ58" s="23">
         <v>0</v>
       </c>
       <c r="EA58" s="23">
         <v>0</v>
       </c>
       <c r="EB58" s="23">
         <v>0</v>
       </c>
       <c r="EC58" s="23">
         <v>4.0519340000000001E-2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B60" s="24" t="s">
+      <c r="ED58" s="23">
+        <v>1.0055199999999998E-3</v>
+      </c>
+    </row>
+    <row r="60" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B60" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="61" spans="2:134" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B61" s="24" t="s">
         <v>165</v>
       </c>
-      <c r="C60" s="6"/>
-[...6 lines deleted...]
-      <c r="B61" s="28" t="s">
+      <c r="C61" s="6"/>
+      <c r="D61" s="6"/>
+      <c r="E61" s="6"/>
+      <c r="F61" s="6"/>
+      <c r="G61" s="6"/>
+    </row>
+    <row r="62" spans="2:134" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B62" s="28" t="s">
         <v>114</v>
       </c>
-      <c r="C61" s="28"/>
-[...300 lines deleted...]
-      <c r="DI114" s="1"/>
+      <c r="C62" s="28"/>
+      <c r="D62" s="28"/>
+      <c r="E62" s="28"/>
+      <c r="F62" s="28"/>
+      <c r="G62" s="28"/>
+      <c r="H62" s="28"/>
+      <c r="I62" s="28"/>
+      <c r="J62" s="28"/>
+      <c r="K62" s="28"/>
+      <c r="L62" s="2"/>
+      <c r="M62" s="2"/>
+      <c r="N62" s="2"/>
+      <c r="O62" s="2"/>
+      <c r="P62" s="2"/>
+      <c r="Q62" s="2"/>
+      <c r="R62" s="2"/>
+      <c r="S62" s="2"/>
+      <c r="T62" s="2"/>
+      <c r="U62" s="2"/>
+      <c r="V62" s="2"/>
+      <c r="W62" s="2"/>
+      <c r="X62" s="2"/>
+      <c r="Y62" s="2"/>
+      <c r="Z62" s="2"/>
+      <c r="AA62" s="2"/>
+      <c r="AB62" s="2"/>
+      <c r="AC62" s="2"/>
+      <c r="AD62" s="2"/>
+      <c r="AE62" s="2"/>
+      <c r="AF62" s="2"/>
+      <c r="AG62" s="2"/>
+      <c r="AH62" s="2"/>
+      <c r="AI62" s="2"/>
+      <c r="AJ62" s="2"/>
+      <c r="AK62" s="2"/>
+      <c r="AL62" s="2"/>
+      <c r="AM62" s="2"/>
+      <c r="AN62" s="2"/>
+      <c r="AO62" s="2"/>
+      <c r="AP62" s="2"/>
+      <c r="AQ62" s="2"/>
+      <c r="AR62" s="2"/>
+      <c r="AS62" s="2"/>
+      <c r="AT62" s="2"/>
+      <c r="AU62" s="2"/>
+      <c r="AV62" s="2"/>
+      <c r="AW62" s="2"/>
+      <c r="AX62" s="2"/>
+      <c r="AY62" s="2"/>
+      <c r="AZ62" s="2"/>
+    </row>
+    <row r="63" spans="2:134" s="25" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L63" s="27"/>
+      <c r="M63" s="27"/>
+      <c r="N63" s="26"/>
+      <c r="O63" s="26"/>
+      <c r="P63" s="26"/>
+      <c r="Q63" s="26"/>
+      <c r="R63" s="26"/>
+      <c r="S63" s="26"/>
+      <c r="T63" s="26"/>
+      <c r="U63" s="26"/>
+      <c r="V63" s="26"/>
+      <c r="W63" s="26"/>
+      <c r="X63" s="26"/>
+      <c r="Y63" s="26"/>
+      <c r="Z63" s="26"/>
+      <c r="AA63" s="26"/>
+      <c r="AB63" s="26"/>
+      <c r="AC63" s="26"/>
+      <c r="AD63" s="26"/>
+      <c r="AE63" s="26"/>
+      <c r="AF63" s="26"/>
+      <c r="AG63" s="26"/>
+      <c r="AH63" s="26"/>
+      <c r="AI63" s="26"/>
+      <c r="AJ63" s="26"/>
+      <c r="AK63" s="26"/>
+      <c r="AL63" s="26"/>
+      <c r="AM63" s="26"/>
+      <c r="AN63" s="26"/>
+      <c r="AO63" s="26"/>
+      <c r="AP63" s="26"/>
+      <c r="AQ63" s="26"/>
+      <c r="AR63" s="26"/>
+      <c r="AS63" s="26"/>
+      <c r="AT63" s="26"/>
+      <c r="AU63" s="26"/>
+      <c r="AV63" s="26"/>
+      <c r="AW63" s="26"/>
+      <c r="AX63" s="26"/>
+      <c r="AY63" s="26"/>
+      <c r="AZ63" s="26"/>
+    </row>
+    <row r="64" spans="2:134" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B64" s="2"/>
+      <c r="C64" s="2"/>
+      <c r="D64" s="2"/>
+      <c r="E64" s="2"/>
+      <c r="F64" s="2"/>
+      <c r="G64" s="2"/>
+      <c r="H64" s="2"/>
+      <c r="I64" s="2"/>
+      <c r="J64" s="2"/>
+      <c r="K64" s="2"/>
+      <c r="L64" s="2"/>
+      <c r="M64" s="2"/>
+      <c r="N64" s="2"/>
+      <c r="O64" s="2"/>
+      <c r="P64" s="2"/>
+      <c r="Q64" s="2"/>
+      <c r="R64" s="2"/>
+      <c r="S64" s="2"/>
+      <c r="T64" s="2"/>
+      <c r="U64" s="2"/>
+      <c r="V64" s="2"/>
+      <c r="W64" s="2"/>
+      <c r="X64" s="2"/>
+      <c r="Y64" s="2"/>
+      <c r="Z64" s="2"/>
+      <c r="AA64" s="2"/>
+      <c r="AB64" s="2"/>
+      <c r="AC64" s="2"/>
+      <c r="AD64" s="2"/>
+      <c r="AE64" s="2"/>
+      <c r="AF64" s="2"/>
+      <c r="AG64" s="2"/>
+      <c r="AH64" s="2"/>
+      <c r="AI64" s="2"/>
+      <c r="AJ64" s="2"/>
+      <c r="AK64" s="2"/>
+      <c r="AL64" s="2"/>
+      <c r="AM64" s="2"/>
+      <c r="AN64" s="2"/>
+      <c r="AO64" s="2"/>
+      <c r="AP64" s="2"/>
+      <c r="AQ64" s="2"/>
+      <c r="AR64" s="2"/>
+      <c r="AS64" s="2"/>
+      <c r="AT64" s="2"/>
+      <c r="AU64" s="2"/>
+      <c r="AV64" s="2"/>
+      <c r="AW64" s="2"/>
+      <c r="AX64" s="2"/>
+      <c r="AY64" s="2"/>
+      <c r="AZ64" s="2"/>
+      <c r="BA64" s="2"/>
+      <c r="BB64" s="2"/>
+      <c r="BC64" s="2"/>
+      <c r="BD64" s="2"/>
+      <c r="BE64" s="2"/>
+      <c r="BF64" s="2"/>
+      <c r="BG64" s="2"/>
+      <c r="BH64" s="2"/>
+      <c r="BI64" s="2"/>
+      <c r="BJ64" s="2"/>
+      <c r="BK64" s="2"/>
+      <c r="BL64" s="2"/>
+      <c r="BM64" s="2"/>
+      <c r="BN64" s="2"/>
+      <c r="BO64" s="2"/>
+      <c r="BP64" s="2"/>
+      <c r="BQ64" s="2"/>
+      <c r="BR64" s="2"/>
+      <c r="BS64" s="2"/>
+      <c r="BT64" s="2"/>
+      <c r="BU64" s="2"/>
+      <c r="BV64" s="2"/>
+      <c r="BW64" s="2"/>
+      <c r="BX64" s="2"/>
+      <c r="BY64" s="2"/>
+      <c r="BZ64" s="2"/>
+      <c r="CA64" s="2"/>
+      <c r="CB64" s="2"/>
+      <c r="CC64" s="2"/>
+      <c r="CD64" s="2"/>
+      <c r="CE64" s="2"/>
+      <c r="CF64" s="2"/>
+      <c r="CG64" s="2"/>
+      <c r="CH64" s="2"/>
+      <c r="CI64" s="2"/>
+      <c r="CJ64" s="2"/>
+      <c r="CK64" s="2"/>
+      <c r="CL64" s="2"/>
+      <c r="CM64" s="2"/>
+      <c r="CN64" s="2"/>
+      <c r="CO64" s="2"/>
+      <c r="CP64" s="2"/>
+      <c r="CQ64" s="2"/>
+      <c r="CR64" s="2"/>
+      <c r="CS64" s="2"/>
+      <c r="CT64" s="2"/>
+      <c r="CU64" s="2"/>
+      <c r="CV64" s="2"/>
+      <c r="CW64" s="2"/>
+      <c r="CX64" s="2"/>
+      <c r="CY64" s="2"/>
+      <c r="CZ64" s="2"/>
+      <c r="DA64" s="2"/>
+      <c r="DB64" s="2"/>
+      <c r="DC64" s="2"/>
+      <c r="DD64" s="2"/>
+      <c r="DE64" s="2"/>
+      <c r="DF64" s="2"/>
+      <c r="DG64" s="2"/>
+      <c r="DH64" s="2"/>
+      <c r="DI64" s="2"/>
     </row>
     <row r="115" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C115" s="1"/>
       <c r="D115" s="1"/>
       <c r="E115" s="1"/>
       <c r="F115" s="1"/>
       <c r="G115" s="1"/>
       <c r="H115" s="1"/>
       <c r="I115" s="1"/>
       <c r="J115" s="1"/>
       <c r="K115" s="1"/>
       <c r="L115" s="1"/>
       <c r="M115" s="1"/>
       <c r="N115" s="1"/>
       <c r="O115" s="1"/>
       <c r="P115" s="1"/>
       <c r="Q115" s="1"/>
       <c r="R115" s="1"/>
       <c r="S115" s="1"/>
       <c r="T115" s="1"/>
       <c r="U115" s="1"/>
       <c r="V115" s="1"/>
       <c r="W115" s="1"/>
       <c r="X115" s="1"/>
       <c r="Y115" s="1"/>
@@ -28249,50 +28481,142 @@
       <c r="BV162" s="1"/>
       <c r="BW162" s="1"/>
       <c r="BX162" s="1"/>
       <c r="BY162" s="1"/>
       <c r="BZ162" s="1"/>
       <c r="CA162" s="1"/>
       <c r="CB162" s="1"/>
       <c r="CC162" s="1"/>
       <c r="CD162" s="1"/>
       <c r="CE162" s="1"/>
       <c r="CF162" s="1"/>
       <c r="CG162" s="1"/>
       <c r="CH162" s="1"/>
       <c r="CI162" s="1"/>
       <c r="CJ162" s="1"/>
       <c r="CK162" s="1"/>
       <c r="CL162" s="1"/>
       <c r="CM162" s="1"/>
       <c r="DF162" s="1"/>
       <c r="DG162" s="1"/>
       <c r="DH162" s="1"/>
       <c r="DI162" s="1"/>
     </row>
     <row r="163" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C163" s="1"/>
+      <c r="D163" s="1"/>
+      <c r="E163" s="1"/>
+      <c r="F163" s="1"/>
+      <c r="G163" s="1"/>
+      <c r="H163" s="1"/>
+      <c r="I163" s="1"/>
+      <c r="J163" s="1"/>
+      <c r="K163" s="1"/>
+      <c r="L163" s="1"/>
+      <c r="M163" s="1"/>
+      <c r="N163" s="1"/>
+      <c r="O163" s="1"/>
+      <c r="P163" s="1"/>
+      <c r="Q163" s="1"/>
+      <c r="R163" s="1"/>
+      <c r="S163" s="1"/>
+      <c r="T163" s="1"/>
+      <c r="U163" s="1"/>
+      <c r="V163" s="1"/>
+      <c r="W163" s="1"/>
+      <c r="X163" s="1"/>
+      <c r="Y163" s="1"/>
+      <c r="Z163" s="1"/>
+      <c r="AA163" s="1"/>
+      <c r="AB163" s="1"/>
+      <c r="AC163" s="1"/>
+      <c r="AD163" s="1"/>
+      <c r="AE163" s="1"/>
+      <c r="AF163" s="1"/>
+      <c r="AG163" s="1"/>
+      <c r="AH163" s="1"/>
+      <c r="AI163" s="1"/>
+      <c r="AJ163" s="1"/>
+      <c r="AK163" s="1"/>
+      <c r="AL163" s="1"/>
+      <c r="AM163" s="1"/>
+      <c r="AN163" s="1"/>
+      <c r="AO163" s="1"/>
+      <c r="AP163" s="1"/>
+      <c r="AQ163" s="1"/>
+      <c r="AR163" s="1"/>
+      <c r="AS163" s="1"/>
+      <c r="AT163" s="1"/>
+      <c r="AU163" s="1"/>
+      <c r="AV163" s="1"/>
+      <c r="AW163" s="1"/>
+      <c r="AX163" s="1"/>
+      <c r="AY163" s="1"/>
+      <c r="AZ163" s="1"/>
+      <c r="BA163" s="1"/>
+      <c r="BB163" s="1"/>
+      <c r="BC163" s="1"/>
+      <c r="BD163" s="1"/>
+      <c r="BE163" s="1"/>
+      <c r="BF163" s="1"/>
+      <c r="BG163" s="1"/>
+      <c r="BH163" s="1"/>
+      <c r="BI163" s="1"/>
+      <c r="BJ163" s="1"/>
+      <c r="BK163" s="1"/>
+      <c r="BL163" s="1"/>
+      <c r="BM163" s="1"/>
+      <c r="BN163" s="1"/>
+      <c r="BO163" s="1"/>
+      <c r="BP163" s="1"/>
+      <c r="BQ163" s="1"/>
+      <c r="BR163" s="1"/>
+      <c r="BS163" s="1"/>
+      <c r="BT163" s="1"/>
+      <c r="BU163" s="1"/>
+      <c r="BV163" s="1"/>
+      <c r="BW163" s="1"/>
+      <c r="BX163" s="1"/>
+      <c r="BY163" s="1"/>
+      <c r="BZ163" s="1"/>
+      <c r="CA163" s="1"/>
+      <c r="CB163" s="1"/>
+      <c r="CC163" s="1"/>
+      <c r="CD163" s="1"/>
+      <c r="CE163" s="1"/>
+      <c r="CF163" s="1"/>
+      <c r="CG163" s="1"/>
+      <c r="CH163" s="1"/>
+      <c r="CI163" s="1"/>
+      <c r="CJ163" s="1"/>
+      <c r="CK163" s="1"/>
+      <c r="CL163" s="1"/>
+      <c r="CM163" s="1"/>
+      <c r="DF163" s="1"/>
+      <c r="DG163" s="1"/>
+      <c r="DH163" s="1"/>
+      <c r="DI163" s="1"/>
     </row>
     <row r="164" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C164" s="1"/>
     </row>
     <row r="165" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C165" s="1"/>
     </row>
     <row r="166" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C166" s="1"/>
     </row>
     <row r="167" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C167" s="1"/>
     </row>
     <row r="168" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C168" s="1"/>
     </row>
     <row r="169" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C169" s="1"/>
     </row>
     <row r="170" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C170" s="1"/>
     </row>
     <row r="171" spans="3:113" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C171" s="1"/>
     </row>
@@ -28889,53 +29213,56 @@
     </row>
     <row r="369" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C369" s="1"/>
     </row>
     <row r="370" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C370" s="1"/>
     </row>
     <row r="371" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C371" s="1"/>
     </row>
     <row r="372" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C372" s="1"/>
     </row>
     <row r="373" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C373" s="1"/>
     </row>
     <row r="374" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C374" s="1"/>
     </row>
     <row r="375" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C375" s="1"/>
     </row>
     <row r="376" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C376" s="1"/>
     </row>
+    <row r="377" spans="3:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C377" s="1"/>
+    </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="B61:K61"/>
+    <mergeCell ref="B62:K62"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">