--- v2 (2026-05-01)
+++ v3 (2026-08-31)
@@ -1,90 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24332"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\263\GFS\9. Bilten i SDDS\Bilten i statistički pregled\Bilten 05.2026_objava web 04.2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Statistika i istraživanje\BILTEN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DE211F5C-255F-4DA3-B53D-AB2C2E695E4D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9F7D32BF-2A08-4423-9E49-AAE009147E0C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{16F98C5E-FF1D-495E-AE04-DBD87007ABA6}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{23A877F5-A56B-48B0-A8D1-66C5335D4B84}"/>
   </bookViews>
   <sheets>
     <sheet name="HRV_EUR" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">HRV_EUR!$B$2:$W$95</definedName>
     <definedName name="Z_01F429AC_560B_4CCC_9716_E19315463435_.wvu.PrintArea" localSheetId="0" hidden="1">HRV_EUR!$J$2:$P$95</definedName>
     <definedName name="Z_14647578_CE55_4BA0_A9B2_C52CAE3DF710_.wvu.PrintArea" localSheetId="0" hidden="1">HRV_EUR!$J$2:$Q$95</definedName>
     <definedName name="Z_62572979_D41A_477F_83E2_AE86F6DBC2D0_.wvu.PrintArea" localSheetId="0" hidden="1">HRV_EUR!#REF!</definedName>
     <definedName name="Z_8FB9CDC8_780C_4F11_9C51_9EA0BDF99028_.wvu.PrintArea" localSheetId="0" hidden="1">HRV_EUR!$J$2:$P$95</definedName>
     <definedName name="Z_B3300F87_FA73_48D3_855B_77F4E4B442EE_.wvu.PrintArea" localSheetId="0" hidden="1">HRV_EUR!#REF!</definedName>
     <definedName name="Z_FD97BEC5_9B77_460C_AC92_A93041586A73_.wvu.PrintArea" localSheetId="0" hidden="1">HRV_EUR!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7162" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7222" uniqueCount="178">
   <si>
     <t>Tablica I1: Nefinancijski računi opće države</t>
   </si>
   <si>
     <t>u milijunima eura</t>
   </si>
   <si>
     <t>*</t>
   </si>
   <si>
     <t>1995.</t>
   </si>
   <si>
     <t>1996.</t>
   </si>
   <si>
     <t>1997.</t>
   </si>
   <si>
     <t>1998.</t>
   </si>
   <si>
     <t>1999.</t>
   </si>
   <si>
@@ -466,50 +469,53 @@
     <t>4. tr. 23.</t>
   </si>
   <si>
     <t>1. tr. 24.</t>
   </si>
   <si>
     <t>2. tr. 24.</t>
   </si>
   <si>
     <t>3. tr. 24.</t>
   </si>
   <si>
     <t>4. tr. 24.</t>
   </si>
   <si>
     <t>1. tr. 25.</t>
   </si>
   <si>
     <t>2. tr. 25.</t>
   </si>
   <si>
     <t>3. tr. 25.</t>
   </si>
   <si>
     <t>4. tr. 25.</t>
+  </si>
+  <si>
+    <t>1. tr. 26.</t>
   </si>
   <si>
     <t xml:space="preserve">                      a) Socijalne naknade</t>
   </si>
   <si>
     <t xml:space="preserve">                      b) Subvencije</t>
   </si>
   <si>
     <t xml:space="preserve">                      c) Ostali tekući transferi </t>
   </si>
   <si>
     <t xml:space="preserve"> Neto pozajmljivanje (+) / Neto zaduživanje (–) (1–2)</t>
   </si>
   <si>
     <t>....</t>
   </si>
   <si>
     <t xml:space="preserve">     1.1. Ukupni tekući prihodi (1.1.1. + ... +1.1.5.)</t>
   </si>
   <si>
     <t xml:space="preserve">     2.1. Ukupni tekući rashodi (2.1.+ ... +2.1.4.)</t>
   </si>
   <si>
     <t xml:space="preserve">            2.1.1. Tekući transferi (a)+b)+c))</t>
   </si>
@@ -1143,108 +1149,108 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyProtection="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
@@ -1318,54 +1324,68 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="4" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normalno" xfId="0" builtinId="0"/>
-    <cellStyle name="Zaglavlje" xfId="1" xr:uid="{D3EA6DF3-DBEC-4FDB-BADA-548F60002E7F}"/>
+    <cellStyle name="Zaglavlje" xfId="1" xr:uid="{888F8335-FC2A-428D-A070-CDFC50225335}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1640,51 +1660,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{005F53DE-DC25-4DE6-A16F-4EF855193BAF}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8DB84520-0102-41AF-B983-EF7BB7AD7FAC}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:EO100"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.7109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="45.85546875" style="5" customWidth="1"/>
     <col min="3" max="33" width="8.85546875" style="5"/>
     <col min="34" max="109" width="8.85546875" style="4"/>
     <col min="110" max="113" width="8.85546875" style="5"/>
     <col min="114" max="117" width="8.85546875" style="4"/>
     <col min="118" max="121" width="8.85546875" style="5"/>
     <col min="122" max="125" width="8.85546875" style="4"/>
     <col min="126" max="129" width="8.85546875" style="5"/>
     <col min="130" max="133" width="8.85546875" style="4"/>
     <col min="134" max="137" width="8.85546875" style="5"/>
     <col min="138" max="141" width="8.85546875" style="4"/>
     <col min="142" max="16384" width="8.85546875" style="5"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:145" ht="15" customHeight="1" x14ac:dyDescent="0.2">
@@ -1776,59 +1796,53 @@
       <c r="W4" s="3"/>
       <c r="X4" s="3"/>
       <c r="Y4" s="3"/>
       <c r="Z4" s="3"/>
       <c r="AA4" s="3"/>
       <c r="AB4" s="3"/>
       <c r="AC4" s="3"/>
       <c r="AD4" s="3"/>
       <c r="AE4" s="3"/>
       <c r="AF4" s="3"/>
       <c r="AG4" s="3"/>
     </row>
     <row r="5" spans="2:145" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="8"/>
       <c r="C5" s="9"/>
       <c r="D5" s="9"/>
       <c r="E5" s="9"/>
       <c r="F5" s="9"/>
       <c r="G5" s="9"/>
       <c r="H5" s="9"/>
       <c r="I5" s="9"/>
       <c r="J5" s="9"/>
       <c r="K5" s="9"/>
       <c r="L5" s="9"/>
       <c r="M5" s="9"/>
-      <c r="AD5" s="11" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="AD5" s="11"/>
+      <c r="AE5" s="11"/>
+      <c r="AF5" s="11"/>
       <c r="AT5" s="9"/>
       <c r="AU5" s="9"/>
       <c r="AV5" s="9"/>
       <c r="AW5" s="9"/>
       <c r="AX5" s="9"/>
       <c r="AY5" s="9"/>
       <c r="AZ5" s="9"/>
       <c r="BA5" s="9"/>
       <c r="BB5" s="9"/>
       <c r="BC5" s="9"/>
       <c r="BD5" s="9"/>
       <c r="BE5" s="9"/>
       <c r="BF5" s="9"/>
       <c r="BG5" s="9"/>
       <c r="BH5" s="9"/>
       <c r="BI5" s="11"/>
       <c r="BJ5" s="11"/>
       <c r="BK5" s="11"/>
       <c r="BL5" s="11"/>
       <c r="BM5" s="11"/>
       <c r="BN5" s="11"/>
       <c r="BO5" s="11"/>
       <c r="BP5" s="11"/>
       <c r="BQ5" s="11"/>
       <c r="BR5" s="11"/>
@@ -1865,97 +1879,93 @@
       <c r="CW5" s="11"/>
       <c r="CX5" s="11"/>
       <c r="CY5" s="11"/>
       <c r="CZ5" s="11"/>
       <c r="DA5" s="11"/>
       <c r="DB5" s="11"/>
       <c r="DC5" s="11"/>
       <c r="DD5" s="11"/>
       <c r="DE5" s="11"/>
       <c r="DF5" s="11"/>
       <c r="DG5" s="11"/>
       <c r="DH5" s="11"/>
       <c r="DI5" s="11"/>
       <c r="DJ5" s="11"/>
       <c r="DK5" s="11"/>
       <c r="DL5" s="11"/>
       <c r="DM5" s="11"/>
       <c r="DN5" s="11"/>
       <c r="DO5" s="11"/>
       <c r="DP5" s="11"/>
       <c r="DQ5" s="11"/>
       <c r="DR5" s="11"/>
       <c r="DS5" s="11"/>
       <c r="DT5" s="11"/>
       <c r="DU5" s="11"/>
-      <c r="DV5" s="11" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="DV5" s="11"/>
+      <c r="DW5" s="11"/>
+      <c r="DX5" s="11"/>
       <c r="DY5" s="11" t="s">
         <v>2</v>
       </c>
       <c r="DZ5" s="11" t="s">
         <v>2</v>
       </c>
       <c r="EA5" s="11" t="s">
         <v>2</v>
       </c>
       <c r="EB5" s="11" t="s">
         <v>2</v>
       </c>
       <c r="EC5" s="11" t="s">
         <v>2</v>
       </c>
       <c r="ED5" s="11" t="s">
         <v>2</v>
       </c>
       <c r="EE5" s="11" t="s">
         <v>2</v>
       </c>
       <c r="EF5" s="11" t="s">
         <v>2</v>
       </c>
       <c r="EG5" s="11" t="s">
         <v>2</v>
       </c>
       <c r="EH5" s="11" t="s">
         <v>2</v>
       </c>
       <c r="EI5" s="11" t="s">
         <v>2</v>
       </c>
       <c r="EJ5" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="EK5" s="9"/>
-      <c r="EL5" s="12"/>
+      <c r="EK5" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="EL5" s="11"/>
       <c r="EM5" s="12"/>
       <c r="EN5" s="12"/>
       <c r="EO5" s="12"/>
     </row>
     <row r="6" spans="2:145" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="13"/>
       <c r="C6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="14" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="14" t="s">
@@ -2335,54 +2345,57 @@
       </c>
       <c r="ED6" s="16" t="s">
         <v>134</v>
       </c>
       <c r="EE6" s="16" t="s">
         <v>135</v>
       </c>
       <c r="EF6" s="16" t="s">
         <v>136</v>
       </c>
       <c r="EG6" s="16" t="s">
         <v>137</v>
       </c>
       <c r="EH6" s="15" t="s">
         <v>138</v>
       </c>
       <c r="EI6" s="15" t="s">
         <v>139</v>
       </c>
       <c r="EJ6" s="15" t="s">
         <v>140</v>
       </c>
       <c r="EK6" s="15" t="s">
         <v>141</v>
       </c>
+      <c r="EL6" s="16" t="s">
+        <v>142</v>
+      </c>
     </row>
     <row r="7" spans="2:145" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="17" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C7" s="18"/>
       <c r="D7" s="18"/>
       <c r="E7" s="18"/>
       <c r="F7" s="18"/>
       <c r="G7" s="18"/>
       <c r="H7" s="18"/>
       <c r="I7" s="18"/>
       <c r="J7" s="18"/>
       <c r="K7" s="18"/>
       <c r="L7" s="18"/>
       <c r="M7" s="18"/>
       <c r="N7" s="18"/>
       <c r="O7" s="18"/>
       <c r="P7" s="18"/>
       <c r="Q7" s="18"/>
       <c r="R7" s="18"/>
       <c r="S7" s="18"/>
       <c r="T7" s="18"/>
       <c r="U7" s="18"/>
       <c r="V7" s="18"/>
       <c r="W7" s="18"/>
       <c r="X7" s="18"/>
       <c r="Y7" s="18"/>
       <c r="Z7" s="18"/>
@@ -2479,54 +2492,55 @@
       <c r="DM7" s="19"/>
       <c r="DN7" s="20"/>
       <c r="DO7" s="20"/>
       <c r="DP7" s="20"/>
       <c r="DQ7" s="20"/>
       <c r="DR7" s="19"/>
       <c r="DS7" s="19"/>
       <c r="DT7" s="19"/>
       <c r="DU7" s="19"/>
       <c r="DV7" s="20"/>
       <c r="DW7" s="20"/>
       <c r="DX7" s="20"/>
       <c r="DY7" s="20"/>
       <c r="DZ7" s="19"/>
       <c r="EA7" s="19"/>
       <c r="EB7" s="19"/>
       <c r="EC7" s="19"/>
       <c r="ED7" s="20"/>
       <c r="EE7" s="20"/>
       <c r="EF7" s="20"/>
       <c r="EG7" s="20"/>
       <c r="EH7" s="19"/>
       <c r="EI7" s="19"/>
       <c r="EJ7" s="19"/>
       <c r="EK7" s="19"/>
+      <c r="EL7" s="20"/>
     </row>
     <row r="8" spans="2:145" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="21" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C8" s="20">
         <v>9019.3999062500006</v>
       </c>
       <c r="D8" s="20">
         <v>9042.9845358599996</v>
       </c>
       <c r="E8" s="20">
         <v>10837.786521120001</v>
       </c>
       <c r="F8" s="20">
         <v>11659.26028432</v>
       </c>
       <c r="G8" s="20">
         <v>10643.633924399999</v>
       </c>
       <c r="H8" s="20">
         <v>10962.844820009999</v>
       </c>
       <c r="I8" s="20">
         <v>11862.183484880001</v>
       </c>
       <c r="J8" s="20">
         <v>12618.17019759</v>
       </c>
@@ -2863,92 +2877,95 @@
       <c r="DQ8" s="20">
         <v>6445.49159607</v>
       </c>
       <c r="DR8" s="22">
         <v>6009.3994051</v>
       </c>
       <c r="DS8" s="22">
         <v>6371.5177987300003</v>
       </c>
       <c r="DT8" s="22">
         <v>7246.5020140300003</v>
       </c>
       <c r="DU8" s="22">
         <v>6986.2350384000001</v>
       </c>
       <c r="DV8" s="20">
         <v>6479.96665708</v>
       </c>
       <c r="DW8" s="20">
         <v>7546.19736956</v>
       </c>
       <c r="DX8" s="20">
         <v>8172.6692523000002</v>
       </c>
       <c r="DY8" s="20">
-        <v>8331.8147417799992</v>
+        <v>8332.0815980799998</v>
       </c>
       <c r="DZ8" s="22">
         <v>7562.5036116499996</v>
       </c>
       <c r="EA8" s="22">
         <v>9145.2734012100009</v>
       </c>
       <c r="EB8" s="22">
         <v>9469.1303890899999</v>
       </c>
       <c r="EC8" s="22">
         <v>9849.8923533100005</v>
       </c>
-      <c r="ED8" s="22">
+      <c r="ED8" s="51">
         <v>8436.2682195399993</v>
       </c>
-      <c r="EE8" s="22">
+      <c r="EE8" s="51">
         <v>9536.4448738400006</v>
       </c>
-      <c r="EF8" s="22">
+      <c r="EF8" s="51">
         <v>10794.17781861</v>
       </c>
-      <c r="EG8" s="22">
+      <c r="EG8" s="51">
         <v>10800.97575689</v>
       </c>
       <c r="EH8" s="22">
         <v>9404.1873943299997</v>
       </c>
       <c r="EI8" s="22">
         <v>10561.7485247</v>
       </c>
       <c r="EJ8" s="22">
         <v>11925.127247529999</v>
       </c>
       <c r="EK8" s="22">
-        <v>11860.977125490001</v>
+        <v>11817.43052276</v>
+      </c>
+      <c r="EL8" s="51">
+        <v>10334.83859039</v>
       </c>
     </row>
     <row r="9" spans="2:145" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="23" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C9" s="24">
         <v>8903.0405579399994</v>
       </c>
       <c r="D9" s="24">
         <v>8955.4519725699993</v>
       </c>
       <c r="E9" s="24">
         <v>10771.552342389999</v>
       </c>
       <c r="F9" s="24">
         <v>11599.31608527</v>
       </c>
       <c r="G9" s="24">
         <v>10587.1071183</v>
       </c>
       <c r="H9" s="24">
         <v>10906.483660469999</v>
       </c>
       <c r="I9" s="24">
         <v>11796.446360329999</v>
       </c>
       <c r="J9" s="24">
         <v>12600.457267809999</v>
       </c>
@@ -3285,92 +3302,95 @@
       <c r="DQ9" s="24">
         <v>6150.3825919399997</v>
       </c>
       <c r="DR9" s="25">
         <v>5798.08134419</v>
       </c>
       <c r="DS9" s="25">
         <v>6147.5605974600003</v>
       </c>
       <c r="DT9" s="25">
         <v>7038.3852908199997</v>
       </c>
       <c r="DU9" s="25">
         <v>6712.6454863999998</v>
       </c>
       <c r="DV9" s="24">
         <v>6302.7283028600004</v>
       </c>
       <c r="DW9" s="24">
         <v>7299.5880305199998</v>
       </c>
       <c r="DX9" s="24">
         <v>7943.5031620299997</v>
       </c>
       <c r="DY9" s="24">
-        <v>7906.1756159799997</v>
+        <v>7906.4424722800004</v>
       </c>
       <c r="DZ9" s="25">
         <v>7316.2019970900001</v>
       </c>
       <c r="EA9" s="25">
         <v>8471.1880734599999</v>
       </c>
       <c r="EB9" s="25">
         <v>9070.2456273200005</v>
       </c>
       <c r="EC9" s="25">
         <v>9320.3557368799993</v>
       </c>
-      <c r="ED9" s="25">
+      <c r="ED9" s="52">
         <v>8256.3635439699992</v>
       </c>
-      <c r="EE9" s="25">
+      <c r="EE9" s="52">
         <v>9235.6281297900005</v>
       </c>
-      <c r="EF9" s="25">
+      <c r="EF9" s="52">
         <v>10491.967202379999</v>
       </c>
-      <c r="EG9" s="25">
+      <c r="EG9" s="52">
         <v>10356.00654264</v>
       </c>
       <c r="EH9" s="25">
         <v>9128.7722576399992</v>
       </c>
       <c r="EI9" s="25">
         <v>10250.558946949999</v>
       </c>
       <c r="EJ9" s="25">
         <v>11438.330813959999</v>
       </c>
       <c r="EK9" s="25">
-        <v>10902.6865167</v>
+        <v>10859.139913970001</v>
+      </c>
+      <c r="EL9" s="52">
+        <v>9951.29988615</v>
       </c>
     </row>
     <row r="10" spans="2:145" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="23" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C10" s="24">
         <v>1077.0560856699999</v>
       </c>
       <c r="D10" s="24">
         <v>1312.6189019599999</v>
       </c>
       <c r="E10" s="24">
         <v>1377.0024394300001</v>
       </c>
       <c r="F10" s="24">
         <v>1693.45398129</v>
       </c>
       <c r="G10" s="24">
         <v>1616.51437523</v>
       </c>
       <c r="H10" s="24">
         <v>1486.33964036</v>
       </c>
       <c r="I10" s="24">
         <v>1507.08710967</v>
       </c>
       <c r="J10" s="24">
         <v>1799.87578254</v>
       </c>
@@ -3707,92 +3727,95 @@
       <c r="DQ10" s="24">
         <v>991.05295959</v>
       </c>
       <c r="DR10" s="25">
         <v>833.81154200000003</v>
       </c>
       <c r="DS10" s="25">
         <v>797.40888172999996</v>
       </c>
       <c r="DT10" s="25">
         <v>745.51886348000005</v>
       </c>
       <c r="DU10" s="25">
         <v>1191.2253403</v>
       </c>
       <c r="DV10" s="24">
         <v>1040.35040888</v>
       </c>
       <c r="DW10" s="24">
         <v>1231.99799699</v>
       </c>
       <c r="DX10" s="24">
         <v>975.91818060000003</v>
       </c>
       <c r="DY10" s="24">
-        <v>1684.4993261100001</v>
+        <v>1684.7661824100001</v>
       </c>
       <c r="DZ10" s="25">
         <v>1226.42342297</v>
       </c>
       <c r="EA10" s="25">
         <v>1224.3538625799999</v>
       </c>
       <c r="EB10" s="25">
         <v>1195.06779181</v>
       </c>
       <c r="EC10" s="25">
         <v>2049.1698347500001</v>
       </c>
-      <c r="ED10" s="25">
+      <c r="ED10" s="52">
         <v>1601.67042092</v>
       </c>
-      <c r="EE10" s="25">
+      <c r="EE10" s="52">
         <v>1345.6378465299999</v>
       </c>
-      <c r="EF10" s="25">
+      <c r="EF10" s="52">
         <v>1657.1489964800001</v>
       </c>
-      <c r="EG10" s="25">
+      <c r="EG10" s="52">
         <v>2157.4499174399998</v>
       </c>
       <c r="EH10" s="25">
         <v>1737.8861307</v>
       </c>
       <c r="EI10" s="25">
         <v>1501.10017457</v>
       </c>
       <c r="EJ10" s="25">
         <v>1765.11434431</v>
       </c>
       <c r="EK10" s="25">
-        <v>2329.0079963500002</v>
+        <v>2285.4275719500001</v>
+      </c>
+      <c r="EL10" s="52">
+        <v>1962.5174483200001</v>
       </c>
     </row>
     <row r="11" spans="2:145" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="23" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C11" s="24">
         <v>3092.9308677700001</v>
       </c>
       <c r="D11" s="24">
         <v>3335.0409070400001</v>
       </c>
       <c r="E11" s="24">
         <v>3695.5704688800001</v>
       </c>
       <c r="F11" s="24">
         <v>4393.5405839799996</v>
       </c>
       <c r="G11" s="24">
         <v>4396.1734682400001</v>
       </c>
       <c r="H11" s="24">
         <v>4818.8334037900004</v>
       </c>
       <c r="I11" s="24">
         <v>5063.1850543399996</v>
       </c>
       <c r="J11" s="24">
         <v>5601.9848593099996</v>
       </c>
@@ -4143,78 +4166,81 @@
       </c>
       <c r="DV11" s="24">
         <v>2671.3467839499999</v>
       </c>
       <c r="DW11" s="24">
         <v>3205.86768308</v>
       </c>
       <c r="DX11" s="24">
         <v>3839.5691448399998</v>
       </c>
       <c r="DY11" s="24">
         <v>3254.1277538300001</v>
       </c>
       <c r="DZ11" s="25">
         <v>3044.19614839</v>
       </c>
       <c r="EA11" s="25">
         <v>3816.2341485100001</v>
       </c>
       <c r="EB11" s="25">
         <v>4369.0440297100004</v>
       </c>
       <c r="EC11" s="25">
         <v>3813.5414715699999</v>
       </c>
-      <c r="ED11" s="25">
+      <c r="ED11" s="52">
         <v>3371.9211996499998</v>
       </c>
-      <c r="EE11" s="25">
+      <c r="EE11" s="52">
         <v>4114.8100465899997</v>
       </c>
-      <c r="EF11" s="25">
+      <c r="EF11" s="52">
         <v>4819.1469285900002</v>
       </c>
-      <c r="EG11" s="25">
+      <c r="EG11" s="52">
         <v>4171.3319162799999</v>
       </c>
       <c r="EH11" s="25">
         <v>3561.9792981800001</v>
       </c>
       <c r="EI11" s="25">
         <v>4523.9301492200002</v>
       </c>
       <c r="EJ11" s="25">
         <v>5184.8113396799999</v>
       </c>
       <c r="EK11" s="25">
-        <v>4546.2615978900003</v>
+        <v>4546.293009</v>
+      </c>
+      <c r="EL11" s="52">
+        <v>3869.1378842600002</v>
       </c>
     </row>
     <row r="12" spans="2:145" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="23" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C12" s="24">
         <v>2415.21640454</v>
       </c>
       <c r="D12" s="24">
         <v>2695.2241024599998</v>
       </c>
       <c r="E12" s="24">
         <v>2972.24182096</v>
       </c>
       <c r="F12" s="24">
         <v>3042.3947176299998</v>
       </c>
       <c r="G12" s="24">
         <v>3091.1773840300002</v>
       </c>
       <c r="H12" s="24">
         <v>3178.8190324500001</v>
       </c>
       <c r="I12" s="24">
         <v>3287.0183821099999</v>
       </c>
       <c r="J12" s="24">
         <v>3344.6178246700001</v>
       </c>
@@ -4565,78 +4591,81 @@
       </c>
       <c r="DV12" s="24">
         <v>1722.3883354699999</v>
       </c>
       <c r="DW12" s="24">
         <v>1834.6242206300001</v>
       </c>
       <c r="DX12" s="24">
         <v>1870.6540817099999</v>
       </c>
       <c r="DY12" s="24">
         <v>1887.15398235</v>
       </c>
       <c r="DZ12" s="25">
         <v>1965.31898353</v>
       </c>
       <c r="EA12" s="25">
         <v>2079.8338824299999</v>
       </c>
       <c r="EB12" s="25">
         <v>2161.31467995</v>
       </c>
       <c r="EC12" s="25">
         <v>2164.6596552400001</v>
       </c>
-      <c r="ED12" s="25">
+      <c r="ED12" s="52">
         <v>2266.29400089</v>
       </c>
-      <c r="EE12" s="25">
+      <c r="EE12" s="52">
         <v>2474.7051318200001</v>
       </c>
-      <c r="EF12" s="25">
+      <c r="EF12" s="52">
         <v>2536.19916066</v>
       </c>
-      <c r="EG12" s="25">
+      <c r="EG12" s="52">
         <v>2557.9041527099998</v>
       </c>
       <c r="EH12" s="25">
         <v>2698.2389357100001</v>
       </c>
       <c r="EI12" s="25">
         <v>2852.4652356699999</v>
       </c>
       <c r="EJ12" s="25">
         <v>2900.9391727100001</v>
       </c>
       <c r="EK12" s="25">
-        <v>2902.9261262800001</v>
+        <v>2902.92853685</v>
+      </c>
+      <c r="EL12" s="52">
+        <v>3004.9648695699998</v>
       </c>
     </row>
     <row r="13" spans="2:145" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="23" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C13" s="26">
         <v>1514.17968494</v>
       </c>
       <c r="D13" s="26">
         <v>782.73672321000004</v>
       </c>
       <c r="E13" s="26">
         <v>1868.61770477</v>
       </c>
       <c r="F13" s="26">
         <v>1545.82367531</v>
       </c>
       <c r="G13" s="26">
         <v>532.00672335000002</v>
       </c>
       <c r="H13" s="26">
         <v>575.98632064000003</v>
       </c>
       <c r="I13" s="26">
         <v>981.31440050000003</v>
       </c>
       <c r="J13" s="26">
         <v>711.40808396</v>
       </c>
@@ -4987,78 +5016,81 @@
       </c>
       <c r="DV13" s="24">
         <v>425.48979929000001</v>
       </c>
       <c r="DW13" s="24">
         <v>450.58596323</v>
       </c>
       <c r="DX13" s="24">
         <v>564.12966499000004</v>
       </c>
       <c r="DY13" s="24">
         <v>484.78411199999999</v>
       </c>
       <c r="DZ13" s="25">
         <v>550.11273226000003</v>
       </c>
       <c r="EA13" s="25">
         <v>670.04783698999995</v>
       </c>
       <c r="EB13" s="25">
         <v>596.11236331999999</v>
       </c>
       <c r="EC13" s="25">
         <v>751.11835762999999</v>
       </c>
-      <c r="ED13" s="25">
+      <c r="ED13" s="52">
         <v>470.61528749000001</v>
       </c>
-      <c r="EE13" s="25">
+      <c r="EE13" s="52">
         <v>604.21920144000001</v>
       </c>
-      <c r="EF13" s="25">
+      <c r="EF13" s="52">
         <v>686.36058535999996</v>
       </c>
-      <c r="EG13" s="25">
+      <c r="EG13" s="52">
         <v>891.44866349999995</v>
       </c>
       <c r="EH13" s="25">
         <v>558.17025463000004</v>
       </c>
       <c r="EI13" s="25">
         <v>678.42912307999995</v>
       </c>
       <c r="EJ13" s="25">
         <v>813.38391822999995</v>
       </c>
       <c r="EK13" s="25">
         <v>534.37131312999998</v>
+      </c>
+      <c r="EL13" s="52">
+        <v>502.20195281999997</v>
       </c>
     </row>
     <row r="14" spans="2:145" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="23" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C14" s="24">
         <v>803.65751501</v>
       </c>
       <c r="D14" s="24">
         <v>829.83133789999999</v>
       </c>
       <c r="E14" s="24">
         <v>858.11990835999995</v>
       </c>
       <c r="F14" s="24">
         <v>924.10312705000001</v>
       </c>
       <c r="G14" s="24">
         <v>951.23516744000005</v>
       </c>
       <c r="H14" s="24">
         <v>846.50526322999997</v>
       </c>
       <c r="I14" s="24">
         <v>957.84141369999998</v>
       </c>
       <c r="J14" s="24">
         <v>1142.5707173400001</v>
       </c>
@@ -5409,78 +5441,81 @@
       </c>
       <c r="DV14" s="24">
         <v>443.15297527000001</v>
       </c>
       <c r="DW14" s="24">
         <v>576.51216657999998</v>
       </c>
       <c r="DX14" s="24">
         <v>693.23208987999999</v>
       </c>
       <c r="DY14" s="24">
         <v>595.61044168000001</v>
       </c>
       <c r="DZ14" s="25">
         <v>530.15070993999996</v>
       </c>
       <c r="EA14" s="25">
         <v>680.71834294999996</v>
       </c>
       <c r="EB14" s="25">
         <v>748.70676252999999</v>
       </c>
       <c r="EC14" s="25">
         <v>541.86641770000006</v>
       </c>
-      <c r="ED14" s="25">
+      <c r="ED14" s="52">
         <v>545.86263500999996</v>
       </c>
-      <c r="EE14" s="25">
+      <c r="EE14" s="52">
         <v>696.25590339999997</v>
       </c>
-      <c r="EF14" s="25">
+      <c r="EF14" s="52">
         <v>793.11153129000002</v>
       </c>
-      <c r="EG14" s="25">
+      <c r="EG14" s="52">
         <v>577.87189271</v>
       </c>
       <c r="EH14" s="25">
         <v>572.49763843000005</v>
       </c>
       <c r="EI14" s="25">
         <v>694.63426440000001</v>
       </c>
       <c r="EJ14" s="25">
         <v>774.08203903000003</v>
       </c>
       <c r="EK14" s="25">
         <v>590.11948304999999</v>
+      </c>
+      <c r="EL14" s="52">
+        <v>612.47773118999999</v>
       </c>
     </row>
     <row r="15" spans="2:145" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="27" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C15" s="28">
         <v>116.35934831</v>
       </c>
       <c r="D15" s="28">
         <v>87.532563280000005</v>
       </c>
       <c r="E15" s="28">
         <v>66.234178729999996</v>
       </c>
       <c r="F15" s="28">
         <v>59.944199050000002</v>
       </c>
       <c r="G15" s="28">
         <v>56.526806110000003</v>
       </c>
       <c r="H15" s="28">
         <v>56.361159550000004</v>
       </c>
       <c r="I15" s="28">
         <v>65.737124550000004</v>
       </c>
       <c r="J15" s="28">
         <v>17.71292978</v>
       </c>
@@ -5831,78 +5866,81 @@
       </c>
       <c r="DV15" s="28">
         <v>177.23835421999999</v>
       </c>
       <c r="DW15" s="28">
         <v>246.60933904000001</v>
       </c>
       <c r="DX15" s="28">
         <v>229.16609027000001</v>
       </c>
       <c r="DY15" s="28">
         <v>425.63912579999999</v>
       </c>
       <c r="DZ15" s="29">
         <v>246.30161455999999</v>
       </c>
       <c r="EA15" s="29">
         <v>674.08532775000003</v>
       </c>
       <c r="EB15" s="29">
         <v>398.88476177000001</v>
       </c>
       <c r="EC15" s="29">
         <v>529.53661642999998</v>
       </c>
-      <c r="ED15" s="29">
+      <c r="ED15" s="53">
         <v>179.90467558</v>
       </c>
-      <c r="EE15" s="29">
+      <c r="EE15" s="53">
         <v>300.81674405000001</v>
       </c>
-      <c r="EF15" s="29">
+      <c r="EF15" s="53">
         <v>302.21061623000003</v>
       </c>
-      <c r="EG15" s="29">
+      <c r="EG15" s="53">
         <v>444.96921424999999</v>
       </c>
       <c r="EH15" s="29">
         <v>275.41513669</v>
       </c>
       <c r="EI15" s="29">
         <v>311.18957775000001</v>
       </c>
       <c r="EJ15" s="29">
         <v>486.79643356000003</v>
       </c>
       <c r="EK15" s="29">
         <v>958.29060878999996</v>
+      </c>
+      <c r="EL15" s="53">
+        <v>383.53870424000002</v>
       </c>
     </row>
     <row r="16" spans="2:145" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="21" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C16" s="20">
         <v>9096.9678407499996</v>
       </c>
       <c r="D16" s="20">
         <v>9887.7602022499996</v>
       </c>
       <c r="E16" s="20">
         <v>10572.11439832</v>
       </c>
       <c r="F16" s="20">
         <v>11837.87189128</v>
       </c>
       <c r="G16" s="20">
         <v>12593.96530717</v>
       </c>
       <c r="H16" s="20">
         <v>13074.82903932</v>
       </c>
       <c r="I16" s="20">
         <v>13036.44174642</v>
       </c>
       <c r="J16" s="20">
         <v>13917.023368239999</v>
       </c>
@@ -6245,86 +6283,89 @@
       <c r="DS16" s="22">
         <v>7101.8068151500001</v>
       </c>
       <c r="DT16" s="22">
         <v>6665.1697919600001</v>
       </c>
       <c r="DU16" s="22">
         <v>7708.3238713999999</v>
       </c>
       <c r="DV16" s="20">
         <v>6532.3806856499996</v>
       </c>
       <c r="DW16" s="20">
         <v>7123.7461167399997</v>
       </c>
       <c r="DX16" s="20">
         <v>7281.2730680000004</v>
       </c>
       <c r="DY16" s="20">
         <v>9583.2977652900008</v>
       </c>
       <c r="DZ16" s="22">
         <v>7848.7667343399999</v>
       </c>
       <c r="EA16" s="22">
-        <v>9010.6620691000007</v>
+        <v>9034.13720569</v>
       </c>
       <c r="EB16" s="22">
-        <v>8542.6565796899995</v>
+        <v>8549.9371225300001</v>
       </c>
       <c r="EC16" s="22">
-        <v>11490.004385439999</v>
-[...10 lines deleted...]
-      <c r="EG16" s="22">
+        <v>11540.155116080001</v>
+      </c>
+      <c r="ED16" s="51">
+        <v>8818.9279374199996</v>
+      </c>
+      <c r="EE16" s="51">
+        <v>10250.92872926</v>
+      </c>
+      <c r="EF16" s="51">
+        <v>10199.18255847</v>
+      </c>
+      <c r="EG16" s="51">
         <v>12405.18424615</v>
       </c>
       <c r="EH16" s="22">
-        <v>10083.44250005</v>
+        <v>10083.43487266</v>
       </c>
       <c r="EI16" s="22">
-        <v>11460.66637798</v>
+        <v>11460.65875058</v>
       </c>
       <c r="EJ16" s="22">
-        <v>11248.90114813</v>
+        <v>11248.893520740001</v>
       </c>
       <c r="EK16" s="22">
-        <v>13755.25747049</v>
+        <v>13755.71238619</v>
+      </c>
+      <c r="EL16" s="51">
+        <v>11182.73373923</v>
       </c>
     </row>
-    <row r="17" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="23" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C17" s="24">
         <v>7861.1759829599996</v>
       </c>
       <c r="D17" s="24">
         <v>8605.7968814699998</v>
       </c>
       <c r="E17" s="24">
         <v>9211.0948139200009</v>
       </c>
       <c r="F17" s="24">
         <v>10264.818673760001</v>
       </c>
       <c r="G17" s="24">
         <v>10963.912778899999</v>
       </c>
       <c r="H17" s="24">
         <v>11380.935990280001</v>
       </c>
       <c r="I17" s="24">
         <v>11334.614707000001</v>
       </c>
       <c r="J17" s="24">
         <v>12140.0194151</v>
       </c>
@@ -6667,86 +6708,89 @@
       <c r="DS17" s="25">
         <v>6210.3720456299998</v>
       </c>
       <c r="DT17" s="25">
         <v>5838.44804535</v>
       </c>
       <c r="DU17" s="25">
         <v>6529.9300135800004</v>
       </c>
       <c r="DV17" s="24">
         <v>5824.4407821000004</v>
       </c>
       <c r="DW17" s="24">
         <v>6252.1040220499999</v>
       </c>
       <c r="DX17" s="24">
         <v>6292.2667361699996</v>
       </c>
       <c r="DY17" s="24">
         <v>7821.0630946499996</v>
       </c>
       <c r="DZ17" s="25">
         <v>7052.37950095</v>
       </c>
       <c r="EA17" s="25">
-        <v>7604.1423590699997</v>
+        <v>7627.6174956599998</v>
       </c>
       <c r="EB17" s="25">
-        <v>7198.5284920599997</v>
+        <v>7205.8090349000004</v>
       </c>
       <c r="EC17" s="25">
-        <v>8969.5843827999997</v>
-[...10 lines deleted...]
-      <c r="EG17" s="25">
+        <v>9019.7351134399996</v>
+      </c>
+      <c r="ED17" s="52">
+        <v>7857.9754959299999</v>
+      </c>
+      <c r="EE17" s="52">
+        <v>8700.8131131900009</v>
+      </c>
+      <c r="EF17" s="52">
+        <v>8743.2892841800003</v>
+      </c>
+      <c r="EG17" s="52">
         <v>10048.64907338</v>
       </c>
       <c r="EH17" s="25">
-        <v>8908.8866811700009</v>
+        <v>8908.8790537700006</v>
       </c>
       <c r="EI17" s="25">
-        <v>9683.2647134700001</v>
+        <v>9683.2570860699998</v>
       </c>
       <c r="EJ17" s="25">
-        <v>9480.2148439100001</v>
+        <v>9480.2072165099999</v>
       </c>
       <c r="EK17" s="25">
-        <v>11184.40106616</v>
+        <v>11184.855981860001</v>
+      </c>
+      <c r="EL17" s="52">
+        <v>9872.8896714000002</v>
       </c>
     </row>
-    <row r="18" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="23" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C18" s="24">
         <v>3686.9143206799999</v>
       </c>
       <c r="D18" s="24">
         <v>4405.4843907900004</v>
       </c>
       <c r="E18" s="24">
         <v>4612.3108435800004</v>
       </c>
       <c r="F18" s="24">
         <v>4916.35766341</v>
       </c>
       <c r="G18" s="24">
         <v>5252.61482789</v>
       </c>
       <c r="H18" s="24">
         <v>5716.4309522800004</v>
       </c>
       <c r="I18" s="24">
         <v>5652.9732736200003</v>
       </c>
       <c r="J18" s="24">
         <v>5975.2240325499997</v>
       </c>
@@ -7089,86 +7133,89 @@
       <c r="DS18" s="25">
         <v>2953.81124138</v>
       </c>
       <c r="DT18" s="25">
         <v>2689.48133267</v>
       </c>
       <c r="DU18" s="25">
         <v>2865.6689795900002</v>
       </c>
       <c r="DV18" s="24">
         <v>2777.2653555400002</v>
       </c>
       <c r="DW18" s="24">
         <v>2819.3665023399999</v>
       </c>
       <c r="DX18" s="24">
         <v>2911.4356651799999</v>
       </c>
       <c r="DY18" s="24">
         <v>3796.7740663499999</v>
       </c>
       <c r="DZ18" s="25">
         <v>3493.04801</v>
       </c>
       <c r="EA18" s="25">
-        <v>3558.1093100799999</v>
+        <v>3581.58444667</v>
       </c>
       <c r="EB18" s="25">
-        <v>3199.2417686600002</v>
+        <v>3206.5223114999999</v>
       </c>
       <c r="EC18" s="25">
-        <v>4249.9269235700003</v>
-[...10 lines deleted...]
-      <c r="EG18" s="25">
+        <v>4300.0776542100002</v>
+      </c>
+      <c r="ED18" s="52">
+        <v>3787.8775321600001</v>
+      </c>
+      <c r="EE18" s="52">
+        <v>3924.7535017800001</v>
+      </c>
+      <c r="EF18" s="52">
+        <v>4063.84757524</v>
+      </c>
+      <c r="EG18" s="52">
         <v>4508.7068179400003</v>
       </c>
       <c r="EH18" s="25">
         <v>4204.1365209200003</v>
       </c>
       <c r="EI18" s="25">
         <v>4380.6035064500002</v>
       </c>
       <c r="EJ18" s="25">
         <v>4368.9087631800003</v>
       </c>
       <c r="EK18" s="25">
-        <v>5110.5417208999997</v>
+        <v>5111.0042640000001</v>
+      </c>
+      <c r="EL18" s="52">
+        <v>4804.5281890400001</v>
       </c>
     </row>
-    <row r="19" spans="2:141" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:142" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="23" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C19" s="24">
         <v>2926.6154010099999</v>
       </c>
       <c r="D19" s="24">
         <v>3499.6000615299999</v>
       </c>
       <c r="E19" s="24">
         <v>3855.2774272400002</v>
       </c>
       <c r="F19" s="24">
         <v>4021.3424589199999</v>
       </c>
       <c r="G19" s="24">
         <v>4246.2021023699999</v>
       </c>
       <c r="H19" s="24">
         <v>4304.3669971999998</v>
       </c>
       <c r="I19" s="24">
         <v>4534.0787711399998</v>
       </c>
       <c r="J19" s="24">
         <v>5060.80908112</v>
       </c>
@@ -7519,78 +7566,81 @@
       </c>
       <c r="DV19" s="24">
         <v>2245.8021089899999</v>
       </c>
       <c r="DW19" s="24">
         <v>2331.43744573</v>
       </c>
       <c r="DX19" s="24">
         <v>2341.4566897700001</v>
       </c>
       <c r="DY19" s="24">
         <v>2642.6703977400002</v>
       </c>
       <c r="DZ19" s="25">
         <v>2478.6867169799998</v>
       </c>
       <c r="EA19" s="25">
         <v>2767.46734599</v>
       </c>
       <c r="EB19" s="25">
         <v>2489.0674012700001</v>
       </c>
       <c r="EC19" s="25">
         <v>3340.84405423</v>
       </c>
-      <c r="ED19" s="25">
+      <c r="ED19" s="52">
         <v>2981.1371413000002</v>
       </c>
-      <c r="EE19" s="25">
+      <c r="EE19" s="52">
         <v>3113.6871552100001</v>
       </c>
-      <c r="EF19" s="25">
+      <c r="EF19" s="52">
         <v>3295.0491582999998</v>
       </c>
-      <c r="EG19" s="25">
+      <c r="EG19" s="52">
         <v>3699.8009255100001</v>
       </c>
       <c r="EH19" s="25">
         <v>3368.4420851999998</v>
       </c>
       <c r="EI19" s="25">
         <v>3498.4388163499998</v>
       </c>
       <c r="EJ19" s="25">
         <v>3658.5568784500001</v>
       </c>
       <c r="EK19" s="25">
         <v>4181.56341471</v>
       </c>
+      <c r="EL19" s="52">
+        <v>3925.9503219100002</v>
+      </c>
     </row>
-    <row r="20" spans="2:141" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:142" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="23" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C20" s="24">
         <v>289.74178207</v>
       </c>
       <c r="D20" s="24">
         <v>390.69498028999999</v>
       </c>
       <c r="E20" s="24">
         <v>423.70720101000001</v>
       </c>
       <c r="F20" s="24">
         <v>551.83243837999999</v>
       </c>
       <c r="G20" s="24">
         <v>564.07697099999996</v>
       </c>
       <c r="H20" s="24">
         <v>593.66254890000005</v>
       </c>
       <c r="I20" s="24">
         <v>580.59537551000005</v>
       </c>
       <c r="J20" s="24">
         <v>612.62041091000003</v>
       </c>
@@ -7933,86 +7983,89 @@
       <c r="DS20" s="25">
         <v>365.13592791999997</v>
       </c>
       <c r="DT20" s="25">
         <v>244.72378209999999</v>
       </c>
       <c r="DU20" s="25">
         <v>188.24352769000001</v>
       </c>
       <c r="DV20" s="24">
         <v>171.01620524000001</v>
       </c>
       <c r="DW20" s="24">
         <v>178.68497769999999</v>
       </c>
       <c r="DX20" s="24">
         <v>170.00648783</v>
       </c>
       <c r="DY20" s="24">
         <v>786.30579827999998</v>
       </c>
       <c r="DZ20" s="25">
         <v>556.54573104999997</v>
       </c>
       <c r="EA20" s="25">
-        <v>329.55405867000002</v>
+        <v>353.02919525999999</v>
       </c>
       <c r="EB20" s="25">
-        <v>278.25704127</v>
+        <v>285.53758411000001</v>
       </c>
       <c r="EC20" s="25">
-        <v>417.63310733999998</v>
-[...10 lines deleted...]
-      <c r="EG20" s="25">
+        <v>467.78383797999999</v>
+      </c>
+      <c r="ED20" s="52">
+        <v>390.57077422999998</v>
+      </c>
+      <c r="EE20" s="52">
+        <v>388.13637366</v>
+      </c>
+      <c r="EF20" s="52">
+        <v>367.75593070999997</v>
+      </c>
+      <c r="EG20" s="52">
         <v>343.66788150000002</v>
       </c>
       <c r="EH20" s="25">
         <v>276.07205728000002</v>
       </c>
       <c r="EI20" s="25">
         <v>383.81916969999997</v>
       </c>
       <c r="EJ20" s="25">
         <v>302.39289667000003</v>
       </c>
       <c r="EK20" s="25">
-        <v>375.15125816</v>
+        <v>375.61380126</v>
+      </c>
+      <c r="EL20" s="52">
+        <v>342.06766520999997</v>
       </c>
     </row>
-    <row r="21" spans="2:141" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:142" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="23" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C21" s="24">
         <v>470.55713759999998</v>
       </c>
       <c r="D21" s="24">
         <v>515.18934896999997</v>
       </c>
       <c r="E21" s="24">
         <v>333.32621533000003</v>
       </c>
       <c r="F21" s="24">
         <v>343.18276610999999</v>
       </c>
       <c r="G21" s="24">
         <v>442.33575452000002</v>
       </c>
       <c r="H21" s="24">
         <v>818.40140617999998</v>
       </c>
       <c r="I21" s="24">
         <v>538.29912696999997</v>
       </c>
       <c r="J21" s="24">
         <v>301.79454052</v>
       </c>
@@ -8363,78 +8416,81 @@
       </c>
       <c r="DV21" s="24">
         <v>360.44704130999997</v>
       </c>
       <c r="DW21" s="24">
         <v>309.24407891999999</v>
       </c>
       <c r="DX21" s="24">
         <v>399.97248758000001</v>
       </c>
       <c r="DY21" s="24">
         <v>367.79787033000002</v>
       </c>
       <c r="DZ21" s="25">
         <v>457.81556196000003</v>
       </c>
       <c r="EA21" s="25">
         <v>461.08790541000002</v>
       </c>
       <c r="EB21" s="25">
         <v>431.91732611999998</v>
       </c>
       <c r="EC21" s="25">
         <v>491.44976199000001</v>
       </c>
-      <c r="ED21" s="25">
+      <c r="ED21" s="52">
         <v>416.16961664000002</v>
       </c>
-      <c r="EE21" s="25">
+      <c r="EE21" s="52">
         <v>422.92997291</v>
       </c>
-      <c r="EF21" s="25">
+      <c r="EF21" s="52">
         <v>401.04248623000001</v>
       </c>
-      <c r="EG21" s="25">
+      <c r="EG21" s="52">
         <v>465.23801093999998</v>
       </c>
       <c r="EH21" s="25">
         <v>559.62237844000003</v>
       </c>
       <c r="EI21" s="25">
         <v>498.34552041000001</v>
       </c>
       <c r="EJ21" s="25">
         <v>407.95898806000002</v>
       </c>
       <c r="EK21" s="25">
         <v>553.82704803000001</v>
       </c>
+      <c r="EL21" s="52">
+        <v>536.51020191999999</v>
+      </c>
     </row>
-    <row r="22" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="23" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C22" s="24">
         <v>221.36949770999999</v>
       </c>
       <c r="D22" s="24">
         <v>247.17684806</v>
       </c>
       <c r="E22" s="24">
         <v>271.34549055000002</v>
       </c>
       <c r="F22" s="24">
         <v>324.01494159999999</v>
       </c>
       <c r="G22" s="24">
         <v>367.37900481999998</v>
       </c>
       <c r="H22" s="24">
         <v>515.37248275000002</v>
       </c>
       <c r="I22" s="24">
         <v>580.48907506</v>
       </c>
       <c r="J22" s="24">
         <v>464.01126547000001</v>
       </c>
@@ -8785,78 +8841,81 @@
       </c>
       <c r="DV22" s="24">
         <v>224.08515248</v>
       </c>
       <c r="DW22" s="24">
         <v>234.36786999</v>
       </c>
       <c r="DX22" s="24">
         <v>230.16579944</v>
       </c>
       <c r="DY22" s="24">
         <v>240.91427736</v>
       </c>
       <c r="DZ22" s="25">
         <v>296.78931403000001</v>
       </c>
       <c r="EA22" s="25">
         <v>310.95593710999998</v>
       </c>
       <c r="EB22" s="25">
         <v>338.68966462999998</v>
       </c>
       <c r="EC22" s="25">
         <v>347.55248461000002</v>
       </c>
-      <c r="ED22" s="25">
+      <c r="ED22" s="52">
         <v>329.96950994999997</v>
       </c>
-      <c r="EE22" s="25">
+      <c r="EE22" s="52">
         <v>334.01260818999998</v>
       </c>
-      <c r="EF22" s="25">
+      <c r="EF22" s="52">
         <v>336.59443978000002</v>
       </c>
-      <c r="EG22" s="25">
+      <c r="EG22" s="52">
         <v>333.78009959000002</v>
       </c>
       <c r="EH22" s="25">
-        <v>325.67403732999998</v>
+        <v>325.66640992999999</v>
       </c>
       <c r="EI22" s="25">
-        <v>321.90666085999999</v>
+        <v>321.89903346</v>
       </c>
       <c r="EJ22" s="25">
-        <v>324.50743309000001</v>
+        <v>324.49980569000002</v>
       </c>
       <c r="EK22" s="25">
-        <v>327.52889019999998</v>
+        <v>327.52126279999999</v>
+      </c>
+      <c r="EL22" s="52">
+        <v>337.47205671</v>
       </c>
     </row>
-    <row r="23" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="23" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C23" s="24">
         <v>2640.5743725500001</v>
       </c>
       <c r="D23" s="24">
         <v>2652.3052683000001</v>
       </c>
       <c r="E23" s="24">
         <v>2844.0353078500002</v>
       </c>
       <c r="F23" s="24">
         <v>3255.3392760000002</v>
       </c>
       <c r="G23" s="24">
         <v>3359.6884356</v>
       </c>
       <c r="H23" s="24">
         <v>3179.1616940700001</v>
       </c>
       <c r="I23" s="24">
         <v>3164.6321771399998</v>
       </c>
       <c r="J23" s="24">
         <v>3371.5563806</v>
       </c>
@@ -9207,78 +9266,81 @@
       </c>
       <c r="DV23" s="24">
         <v>1783.28066896</v>
       </c>
       <c r="DW23" s="24">
         <v>1931.7288178900001</v>
       </c>
       <c r="DX23" s="24">
         <v>1875.4328362799999</v>
       </c>
       <c r="DY23" s="24">
         <v>2105.8017774300001</v>
       </c>
       <c r="DZ23" s="25">
         <v>2040.1607345699999</v>
       </c>
       <c r="EA23" s="25">
         <v>2210.8401306000001</v>
       </c>
       <c r="EB23" s="25">
         <v>2260.4165895000001</v>
       </c>
       <c r="EC23" s="25">
         <v>2432.7081829600002</v>
       </c>
-      <c r="ED23" s="25">
+      <c r="ED23" s="52">
         <v>2439.6056672300001</v>
       </c>
-      <c r="EE23" s="25">
+      <c r="EE23" s="52">
         <v>2866.7497223800001</v>
       </c>
-      <c r="EF23" s="25">
+      <c r="EF23" s="52">
         <v>2817.43521513</v>
       </c>
-      <c r="EG23" s="25">
+      <c r="EG23" s="52">
         <v>3097.1066919199998</v>
       </c>
       <c r="EH23" s="25">
         <v>2943.4550789</v>
       </c>
       <c r="EI23" s="25">
         <v>3227.7928253999999</v>
       </c>
       <c r="EJ23" s="25">
         <v>3084.1598669499999</v>
       </c>
       <c r="EK23" s="25">
         <v>3377.9403665700002</v>
       </c>
+      <c r="EL23" s="52">
+        <v>3155.9118946600001</v>
+      </c>
     </row>
-    <row r="24" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="23" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C24" s="24">
         <v>1312.3177920200001</v>
       </c>
       <c r="D24" s="24">
         <v>1300.83037433</v>
       </c>
       <c r="E24" s="24">
         <v>1483.40317194</v>
       </c>
       <c r="F24" s="24">
         <v>1769.10679276</v>
       </c>
       <c r="G24" s="24">
         <v>1984.2305105800001</v>
       </c>
       <c r="H24" s="24">
         <v>1969.97086117</v>
       </c>
       <c r="I24" s="24">
         <v>1936.5201811699999</v>
       </c>
       <c r="J24" s="24">
         <v>2329.2277364800002</v>
       </c>
@@ -9629,78 +9691,81 @@
       </c>
       <c r="DV24" s="24">
         <v>1039.8096051299999</v>
       </c>
       <c r="DW24" s="24">
         <v>1266.6408318199999</v>
       </c>
       <c r="DX24" s="24">
         <v>1275.2324352600001</v>
       </c>
       <c r="DY24" s="24">
         <v>1677.5729735100001</v>
       </c>
       <c r="DZ24" s="25">
         <v>1222.3814423599999</v>
       </c>
       <c r="EA24" s="25">
         <v>1524.2369812899999</v>
       </c>
       <c r="EB24" s="25">
         <v>1400.18046927</v>
       </c>
       <c r="EC24" s="25">
         <v>1939.39679166</v>
       </c>
-      <c r="ED24" s="25">
+      <c r="ED24" s="52">
         <v>1300.5227865899999</v>
       </c>
-      <c r="EE24" s="25">
+      <c r="EE24" s="52">
         <v>1575.2972808500001</v>
       </c>
-      <c r="EF24" s="25">
+      <c r="EF24" s="52">
         <v>1525.41205403</v>
       </c>
-      <c r="EG24" s="25">
+      <c r="EG24" s="52">
         <v>2109.0554639299999</v>
       </c>
       <c r="EH24" s="25">
         <v>1435.62104402</v>
       </c>
       <c r="EI24" s="25">
         <v>1752.9617207599999</v>
       </c>
       <c r="EJ24" s="25">
         <v>1702.63878069</v>
       </c>
       <c r="EK24" s="25">
         <v>2368.3900884899999</v>
       </c>
+      <c r="EL24" s="52">
+        <v>1574.977531</v>
+      </c>
     </row>
-    <row r="25" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="23" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C25" s="24">
         <v>1235.79185779</v>
       </c>
       <c r="D25" s="24">
         <v>1281.96332078</v>
       </c>
       <c r="E25" s="24">
         <v>1361.0195844</v>
       </c>
       <c r="F25" s="24">
         <v>1573.0532175200001</v>
       </c>
       <c r="G25" s="24">
         <v>1630.0525282799999</v>
       </c>
       <c r="H25" s="24">
         <v>1693.8930490400001</v>
       </c>
       <c r="I25" s="24">
         <v>1701.82703941</v>
       </c>
       <c r="J25" s="24">
         <v>1777.00395314</v>
       </c>
@@ -10051,78 +10116,81 @@
       </c>
       <c r="DV25" s="24">
         <v>707.93990355000005</v>
       </c>
       <c r="DW25" s="24">
         <v>871.64209468000001</v>
       </c>
       <c r="DX25" s="24">
         <v>989.00633184000003</v>
       </c>
       <c r="DY25" s="24">
         <v>1762.2346706400001</v>
       </c>
       <c r="DZ25" s="25">
         <v>796.38723339000001</v>
       </c>
       <c r="EA25" s="25">
         <v>1406.5197100299999</v>
       </c>
       <c r="EB25" s="25">
         <v>1344.12808763</v>
       </c>
       <c r="EC25" s="25">
         <v>2520.4200026399999</v>
       </c>
-      <c r="ED25" s="25">
+      <c r="ED25" s="52">
         <v>960.95244148999996</v>
       </c>
-      <c r="EE25" s="25">
+      <c r="EE25" s="52">
         <v>1550.11561607</v>
       </c>
-      <c r="EF25" s="25">
+      <c r="EF25" s="52">
         <v>1455.8932742899999</v>
       </c>
-      <c r="EG25" s="25">
+      <c r="EG25" s="52">
         <v>2356.5351727699999</v>
       </c>
       <c r="EH25" s="25">
         <v>1174.5558188800001</v>
       </c>
       <c r="EI25" s="25">
         <v>1777.40166451</v>
       </c>
       <c r="EJ25" s="25">
         <v>1768.6863042299999</v>
       </c>
       <c r="EK25" s="25">
         <v>2570.8564043299998</v>
       </c>
+      <c r="EL25" s="52">
+        <v>1309.8440678300001</v>
+      </c>
     </row>
-    <row r="26" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="23" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C26" s="24">
         <v>996.87241643000004</v>
       </c>
       <c r="D26" s="24">
         <v>1022.4603019899999</v>
       </c>
       <c r="E26" s="24">
         <v>1071.97292167</v>
       </c>
       <c r="F26" s="24">
         <v>1215.89729461</v>
       </c>
       <c r="G26" s="24">
         <v>1289.73409672</v>
       </c>
       <c r="H26" s="24">
         <v>1291.54986835</v>
       </c>
       <c r="I26" s="24">
         <v>1171.8363164800001</v>
       </c>
       <c r="J26" s="24">
         <v>1336.89232892</v>
       </c>
@@ -10473,78 +10541,81 @@
       </c>
       <c r="DV26" s="24">
         <v>508.40647995</v>
       </c>
       <c r="DW26" s="24">
         <v>631.14118965</v>
       </c>
       <c r="DX26" s="24">
         <v>609.82983492999995</v>
       </c>
       <c r="DY26" s="24">
         <v>1010.90340952</v>
       </c>
       <c r="DZ26" s="25">
         <v>600.51538554000001</v>
       </c>
       <c r="EA26" s="25">
         <v>1145.57953097</v>
       </c>
       <c r="EB26" s="25">
         <v>875.32709567999996</v>
       </c>
       <c r="EC26" s="25">
         <v>1860.18359865</v>
       </c>
-      <c r="ED26" s="25">
+      <c r="ED26" s="52">
         <v>737.15760776000002</v>
       </c>
-      <c r="EE26" s="25">
+      <c r="EE26" s="52">
         <v>1095.51712378</v>
       </c>
-      <c r="EF26" s="25">
+      <c r="EF26" s="52">
         <v>1027.5552456299999</v>
       </c>
-      <c r="EG26" s="25">
+      <c r="EG26" s="52">
         <v>1623.46225233</v>
       </c>
       <c r="EH26" s="25">
         <v>905.23751520999997</v>
       </c>
       <c r="EI26" s="25">
         <v>1354.6050391000001</v>
       </c>
       <c r="EJ26" s="25">
         <v>1346.9425583499999</v>
       </c>
       <c r="EK26" s="25">
         <v>1987.44639607</v>
       </c>
+      <c r="EL26" s="52">
+        <v>944.56401731000005</v>
+      </c>
     </row>
-    <row r="27" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="27" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C27" s="24">
         <v>238.91944136000001</v>
       </c>
       <c r="D27" s="24">
         <v>259.50301879</v>
       </c>
       <c r="E27" s="24">
         <v>289.04666272999998</v>
       </c>
       <c r="F27" s="24">
         <v>357.15592291000002</v>
       </c>
       <c r="G27" s="24">
         <v>340.31843156000002</v>
       </c>
       <c r="H27" s="24">
         <v>402.34318069</v>
       </c>
       <c r="I27" s="24">
         <v>529.99072292999995</v>
       </c>
       <c r="J27" s="24">
         <v>440.11162422000001</v>
       </c>
@@ -10895,78 +10966,81 @@
       </c>
       <c r="DV27" s="24">
         <v>199.53342359999999</v>
       </c>
       <c r="DW27" s="24">
         <v>240.50090503999999</v>
       </c>
       <c r="DX27" s="24">
         <v>379.17649691000003</v>
       </c>
       <c r="DY27" s="24">
         <v>751.33126112000002</v>
       </c>
       <c r="DZ27" s="25">
         <v>195.87184784999999</v>
       </c>
       <c r="EA27" s="25">
         <v>260.94017905999999</v>
       </c>
       <c r="EB27" s="25">
         <v>468.80099194000002</v>
       </c>
       <c r="EC27" s="25">
         <v>660.23640398999999</v>
       </c>
-      <c r="ED27" s="25">
+      <c r="ED27" s="52">
         <v>223.79483372999999</v>
       </c>
-      <c r="EE27" s="25">
+      <c r="EE27" s="52">
         <v>454.59849229000002</v>
       </c>
-      <c r="EF27" s="25">
+      <c r="EF27" s="52">
         <v>428.33802866000002</v>
       </c>
-      <c r="EG27" s="25">
+      <c r="EG27" s="52">
         <v>733.07292044999997</v>
       </c>
       <c r="EH27" s="25">
         <v>269.31830366999998</v>
       </c>
       <c r="EI27" s="25">
         <v>422.79662539999998</v>
       </c>
       <c r="EJ27" s="25">
         <v>421.74374587</v>
       </c>
       <c r="EK27" s="25">
         <v>583.41000826000004</v>
       </c>
+      <c r="EL27" s="52">
+        <v>365.28005051000002</v>
+      </c>
     </row>
-    <row r="28" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="31" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C28" s="32">
         <v>-77.567934500000007</v>
       </c>
       <c r="D28" s="32">
         <v>-844.77566638999997</v>
       </c>
       <c r="E28" s="32">
         <v>265.67212280000001</v>
       </c>
       <c r="F28" s="32">
         <v>-178.61160697</v>
       </c>
       <c r="G28" s="32">
         <v>-1950.3313827699999</v>
       </c>
       <c r="H28" s="32">
         <v>-2111.9842192999999</v>
       </c>
       <c r="I28" s="32">
         <v>-1174.2582615399999</v>
       </c>
       <c r="J28" s="32">
         <v>-1298.85317065</v>
       </c>
@@ -11303,92 +11377,95 @@
       <c r="DQ28" s="32">
         <v>-1204.29233292</v>
       </c>
       <c r="DR28" s="33">
         <v>-630.44128192000005</v>
       </c>
       <c r="DS28" s="33">
         <v>-730.28901642000005</v>
       </c>
       <c r="DT28" s="33">
         <v>581.33222206999994</v>
       </c>
       <c r="DU28" s="33">
         <v>-722.08883300000002</v>
       </c>
       <c r="DV28" s="32">
         <v>-52.414028569999999</v>
       </c>
       <c r="DW28" s="32">
         <v>422.45125281999998</v>
       </c>
       <c r="DX28" s="32">
         <v>891.39618429999996</v>
       </c>
       <c r="DY28" s="32">
-        <v>-1251.48302352</v>
+        <v>-1251.21616722</v>
       </c>
       <c r="DZ28" s="33">
         <v>-286.26312267999998</v>
       </c>
       <c r="EA28" s="33">
-        <v>134.61133211000001</v>
+        <v>111.13619552</v>
       </c>
       <c r="EB28" s="33">
-        <v>926.47380940000005</v>
+        <v>919.19326655999998</v>
       </c>
       <c r="EC28" s="33">
-        <v>-1640.11203213</v>
-[...10 lines deleted...]
-      <c r="EG28" s="33">
+        <v>-1690.2627627700001</v>
+      </c>
+      <c r="ED28" s="54">
+        <v>-382.65971787000001</v>
+      </c>
+      <c r="EE28" s="54">
+        <v>-714.48385542000005</v>
+      </c>
+      <c r="EF28" s="54">
+        <v>594.99526014000003</v>
+      </c>
+      <c r="EG28" s="54">
         <v>-1604.2084892600001</v>
       </c>
       <c r="EH28" s="33">
-        <v>-679.25510571999996</v>
+        <v>-679.24747832000003</v>
       </c>
       <c r="EI28" s="33">
-        <v>-898.91785328000003</v>
+        <v>-898.91022587999998</v>
       </c>
       <c r="EJ28" s="33">
-        <v>676.22609938999994</v>
+        <v>676.23372678999999</v>
       </c>
       <c r="EK28" s="33">
-        <v>-1894.2803449999999</v>
+        <v>-1938.2818634299999</v>
+      </c>
+      <c r="EL28" s="54">
+        <v>-847.89514883000004</v>
       </c>
     </row>
-    <row r="29" spans="2:141" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="2:142" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="17" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C29" s="34"/>
       <c r="D29" s="34"/>
       <c r="E29" s="34"/>
       <c r="F29" s="34"/>
       <c r="G29" s="34"/>
       <c r="H29" s="34"/>
       <c r="I29" s="34"/>
       <c r="J29" s="34"/>
       <c r="K29" s="34"/>
       <c r="L29" s="34"/>
       <c r="M29" s="34"/>
       <c r="N29" s="34"/>
       <c r="O29" s="34"/>
       <c r="P29" s="34"/>
       <c r="Q29" s="34"/>
       <c r="R29" s="34"/>
       <c r="S29" s="34"/>
       <c r="T29" s="34"/>
       <c r="U29" s="34"/>
       <c r="V29" s="34"/>
       <c r="W29" s="34"/>
       <c r="X29" s="34"/>
       <c r="Y29" s="34"/>
       <c r="Z29" s="34"/>
@@ -11481,53 +11558,53 @@
       <c r="DI29" s="34"/>
       <c r="DJ29" s="35"/>
       <c r="DK29" s="35"/>
       <c r="DL29" s="35"/>
       <c r="DM29" s="35"/>
       <c r="DN29" s="34"/>
       <c r="DO29" s="34"/>
       <c r="DP29" s="34"/>
       <c r="DQ29" s="34"/>
       <c r="DR29" s="35"/>
       <c r="DS29" s="35"/>
       <c r="DT29" s="35"/>
       <c r="DU29" s="35"/>
       <c r="DV29" s="34"/>
       <c r="DW29" s="34"/>
       <c r="DX29" s="34"/>
       <c r="DZ29" s="35"/>
       <c r="EA29" s="35"/>
       <c r="EB29" s="35"/>
       <c r="EC29" s="35"/>
       <c r="EH29" s="35"/>
       <c r="EI29" s="35"/>
       <c r="EJ29" s="35"/>
       <c r="EK29" s="35"/>
     </row>
-    <row r="30" spans="2:141" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:142" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="21" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C30" s="20">
         <v>6211.2023866199997</v>
       </c>
       <c r="D30" s="20">
         <v>5768.7812962600001</v>
       </c>
       <c r="E30" s="20">
         <v>7224.6247466900004</v>
       </c>
       <c r="F30" s="20">
         <v>7809.51243565</v>
       </c>
       <c r="G30" s="20">
         <v>7051.9661769000004</v>
       </c>
       <c r="H30" s="20">
         <v>7160.2786685900001</v>
       </c>
       <c r="I30" s="20">
         <v>7587.3869398099996</v>
       </c>
       <c r="J30" s="20">
         <v>8265.4463693500002</v>
       </c>
@@ -11579,377 +11656,380 @@
       <c r="Z30" s="20">
         <v>14650.72959293</v>
       </c>
       <c r="AA30" s="20">
         <v>16305.79235958</v>
       </c>
       <c r="AB30" s="20">
         <v>14654.781311799999</v>
       </c>
       <c r="AC30" s="20">
         <v>17092.563408540002</v>
       </c>
       <c r="AD30" s="20">
         <v>19906.37723102</v>
       </c>
       <c r="AE30" s="20">
         <v>23541.075057040001</v>
       </c>
       <c r="AF30" s="20">
         <v>26266.173678219999</v>
       </c>
       <c r="AG30" s="20">
         <v>28717.64589362</v>
       </c>
       <c r="AH30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG30" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK30" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL30" s="18" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="31" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="23" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C31" s="24">
         <v>6106.9529189799996</v>
       </c>
       <c r="D31" s="24">
         <v>5694.9171590300002</v>
       </c>
       <c r="E31" s="24">
         <v>7172.8949250699998</v>
       </c>
       <c r="F31" s="24">
         <v>7765.7255502600001</v>
       </c>
       <c r="G31" s="24">
         <v>7012.1477401100001</v>
       </c>
       <c r="H31" s="24">
         <v>7120.0191268799999</v>
       </c>
       <c r="I31" s="24">
         <v>7525.74755697</v>
       </c>
       <c r="J31" s="24">
         <v>8252.0644361899995</v>
       </c>
@@ -12001,377 +12081,380 @@
       <c r="Z31" s="24">
         <v>14332.667268859999</v>
       </c>
       <c r="AA31" s="24">
         <v>15609.76651999</v>
       </c>
       <c r="AB31" s="24">
         <v>13822.790600460001</v>
       </c>
       <c r="AC31" s="24">
         <v>16215.469229050001</v>
       </c>
       <c r="AD31" s="24">
         <v>18862.934568060002</v>
       </c>
       <c r="AE31" s="24">
         <v>21767.020616419999</v>
       </c>
       <c r="AF31" s="24">
         <v>25081.338434550002</v>
       </c>
       <c r="AG31" s="24">
         <v>26868.096669750001</v>
       </c>
       <c r="AH31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG31" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK31" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL31" s="37" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="32" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="23" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C32" s="24">
         <v>710.07226052999999</v>
       </c>
       <c r="D32" s="24">
         <v>858.34016297000005</v>
       </c>
       <c r="E32" s="24">
         <v>912.06024449999995</v>
       </c>
       <c r="F32" s="24">
         <v>1116.6374767299999</v>
       </c>
       <c r="G32" s="24">
         <v>1063.99739002</v>
       </c>
       <c r="H32" s="24">
         <v>909.34621504999996</v>
       </c>
       <c r="I32" s="24">
         <v>869.00669639</v>
       </c>
       <c r="J32" s="24">
         <v>1005.8384029699999</v>
       </c>
@@ -12423,377 +12506,380 @@
       <c r="Z32" s="24">
         <v>1520.0277414100001</v>
       </c>
       <c r="AA32" s="24">
         <v>1617.2162089799999</v>
       </c>
       <c r="AB32" s="24">
         <v>1464.19424867</v>
       </c>
       <c r="AC32" s="24">
         <v>1593.88170274</v>
       </c>
       <c r="AD32" s="24">
         <v>2541.9222044100002</v>
       </c>
       <c r="AE32" s="24">
         <v>2664.0410426600001</v>
       </c>
       <c r="AF32" s="24">
         <v>3054.72575052</v>
       </c>
       <c r="AG32" s="24">
         <v>3119.77168906</v>
       </c>
       <c r="AH32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG32" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK32" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL32" s="37" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="33" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="23" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C33" s="24">
         <v>2981.76105465</v>
       </c>
       <c r="D33" s="24">
         <v>3145.1219056599998</v>
       </c>
       <c r="E33" s="24">
         <v>3466.8604961599999</v>
       </c>
       <c r="F33" s="24">
         <v>4152.57577666</v>
       </c>
       <c r="G33" s="24">
         <v>4153.8536847400001</v>
       </c>
       <c r="H33" s="24">
         <v>4551.2103094699996</v>
       </c>
       <c r="I33" s="24">
         <v>4765.97768421</v>
       </c>
       <c r="J33" s="24">
         <v>5282.3689346600004</v>
       </c>
@@ -12845,377 +12931,380 @@
       <c r="Z33" s="24">
         <v>9856.3912343100001</v>
       </c>
       <c r="AA33" s="24">
         <v>10447.352815529999</v>
       </c>
       <c r="AB33" s="24">
         <v>9128.7127803099993</v>
       </c>
       <c r="AC33" s="24">
         <v>10700.293643659999</v>
       </c>
       <c r="AD33" s="24">
         <v>12143.96681086</v>
       </c>
       <c r="AE33" s="24">
         <v>14157.13030751</v>
       </c>
       <c r="AF33" s="24">
         <v>15514.017700459999</v>
       </c>
       <c r="AG33" s="24">
         <v>16836.52956363</v>
       </c>
       <c r="AH33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG33" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK33" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL33" s="37" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="34" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="23" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C34" s="24">
         <v>0</v>
       </c>
       <c r="D34" s="24">
         <v>0</v>
       </c>
       <c r="E34" s="24">
         <v>0</v>
       </c>
       <c r="F34" s="24">
         <v>0</v>
       </c>
       <c r="G34" s="24">
         <v>0</v>
       </c>
       <c r="H34" s="24">
         <v>0</v>
       </c>
       <c r="I34" s="24">
         <v>0</v>
       </c>
       <c r="J34" s="24">
         <v>0</v>
       </c>
@@ -13267,377 +13356,380 @@
       <c r="Z34" s="24">
         <v>0</v>
       </c>
       <c r="AA34" s="24">
         <v>0</v>
       </c>
       <c r="AB34" s="24">
         <v>0</v>
       </c>
       <c r="AC34" s="24">
         <v>0</v>
       </c>
       <c r="AD34" s="24">
         <v>0</v>
       </c>
       <c r="AE34" s="24">
         <v>0</v>
       </c>
       <c r="AF34" s="24">
         <v>0</v>
       </c>
       <c r="AG34" s="24">
         <v>0</v>
       </c>
       <c r="AH34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG34" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK34" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL34" s="37" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="35" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="23" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C35" s="26">
         <v>1775.32009739</v>
       </c>
       <c r="D35" s="26">
         <v>1040.8206024599999</v>
       </c>
       <c r="E35" s="26">
         <v>2129.3875533999999</v>
       </c>
       <c r="F35" s="26">
         <v>1824.7952121999999</v>
       </c>
       <c r="G35" s="26">
         <v>1109.59579884</v>
       </c>
       <c r="H35" s="26">
         <v>1069.3451761900001</v>
       </c>
       <c r="I35" s="26">
         <v>1240.63814054</v>
       </c>
       <c r="J35" s="26">
         <v>1229.0187031200001</v>
       </c>
@@ -13689,377 +13781,380 @@
       <c r="Z35" s="26">
         <v>1787.39598776</v>
       </c>
       <c r="AA35" s="26">
         <v>2126.14623923</v>
       </c>
       <c r="AB35" s="26">
         <v>2059.66089913</v>
       </c>
       <c r="AC35" s="26">
         <v>2546.1551832099999</v>
       </c>
       <c r="AD35" s="26">
         <v>2655.16483333</v>
       </c>
       <c r="AE35" s="26">
         <v>3287.4549109700001</v>
       </c>
       <c r="AF35" s="26">
         <v>4746.1067925500001</v>
       </c>
       <c r="AG35" s="26">
         <v>5108.8526179199998</v>
       </c>
       <c r="AH35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG35" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK35" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL35" s="39" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="36" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="23" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C36" s="24">
         <v>639.79950641000005</v>
       </c>
       <c r="D36" s="24">
         <v>650.63448792999998</v>
       </c>
       <c r="E36" s="24">
         <v>664.58663101000002</v>
       </c>
       <c r="F36" s="24">
         <v>671.71708466999996</v>
       </c>
       <c r="G36" s="24">
         <v>684.70086650999997</v>
       </c>
       <c r="H36" s="24">
         <v>590.11742617000004</v>
       </c>
       <c r="I36" s="24">
         <v>650.12503584000001</v>
       </c>
       <c r="J36" s="24">
         <v>734.83839544</v>
       </c>
@@ -14111,377 +14206,380 @@
       <c r="Z36" s="24">
         <v>1168.8523053900001</v>
       </c>
       <c r="AA36" s="24">
         <v>1419.0512562599999</v>
       </c>
       <c r="AB36" s="24">
         <v>1170.22267235</v>
       </c>
       <c r="AC36" s="24">
         <v>1375.13869944</v>
       </c>
       <c r="AD36" s="24">
         <v>1521.88071945</v>
       </c>
       <c r="AE36" s="24">
         <v>1658.3943552799999</v>
       </c>
       <c r="AF36" s="24">
         <v>1766.48819101</v>
       </c>
       <c r="AG36" s="24">
         <v>1802.94279914</v>
       </c>
       <c r="AH36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG36" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK36" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL36" s="37" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="37" spans="2:141" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="2:142" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="27" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C37" s="28">
         <v>104.24946764000001</v>
       </c>
       <c r="D37" s="28">
         <v>73.864137240000005</v>
       </c>
       <c r="E37" s="28">
         <v>51.729821620000003</v>
       </c>
       <c r="F37" s="28">
         <v>43.786885390000002</v>
       </c>
       <c r="G37" s="28">
         <v>39.81843679</v>
       </c>
       <c r="H37" s="28">
         <v>40.259541710000001</v>
       </c>
       <c r="I37" s="28">
         <v>61.639382840000003</v>
       </c>
       <c r="J37" s="28">
         <v>13.381933160000001</v>
       </c>
@@ -14533,377 +14631,380 @@
       <c r="Z37" s="28">
         <v>318.06232406999999</v>
       </c>
       <c r="AA37" s="28">
         <v>696.02583959000003</v>
       </c>
       <c r="AB37" s="28">
         <v>831.99071133999996</v>
       </c>
       <c r="AC37" s="28">
         <v>877.0941795</v>
       </c>
       <c r="AD37" s="28">
         <v>1043.44266296</v>
       </c>
       <c r="AE37" s="28">
         <v>1774.0544406199999</v>
       </c>
       <c r="AF37" s="28">
         <v>1184.83524367</v>
       </c>
       <c r="AG37" s="28">
         <v>1849.5492238700001</v>
       </c>
       <c r="AH37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG37" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK37" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL37" s="41" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="38" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="21" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C38" s="20">
         <v>6328.5637876600003</v>
       </c>
       <c r="D38" s="20">
         <v>6622.3353306299996</v>
       </c>
       <c r="E38" s="20">
         <v>7052.9918033200001</v>
       </c>
       <c r="F38" s="20">
         <v>8038.0851658900001</v>
       </c>
       <c r="G38" s="20">
         <v>8527.9827615400009</v>
       </c>
       <c r="H38" s="20">
         <v>9069.5719549000005</v>
       </c>
       <c r="I38" s="20">
         <v>8813.0587376300009</v>
       </c>
       <c r="J38" s="20">
         <v>9213.5527987500009</v>
       </c>
@@ -14955,377 +15056,380 @@
       <c r="Z38" s="20">
         <v>14641.54892384</v>
       </c>
       <c r="AA38" s="20">
         <v>16032.925433709999</v>
       </c>
       <c r="AB38" s="20">
         <v>17804.593153850001</v>
       </c>
       <c r="AC38" s="20">
         <v>18648.538032370001</v>
       </c>
       <c r="AD38" s="20">
         <v>20334.714429759999</v>
       </c>
       <c r="AE38" s="20">
         <v>24746.215872100001</v>
       </c>
       <c r="AF38" s="20">
         <v>28494.87315105</v>
       </c>
       <c r="AG38" s="20">
         <v>31009.039633230001</v>
       </c>
       <c r="AH38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG38" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK38" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL38" s="18" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="39" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C39" s="24">
         <v>5395.2871080300001</v>
       </c>
       <c r="D39" s="24">
         <v>5666.4739661200001</v>
       </c>
       <c r="E39" s="24">
         <v>6050.1832800900002</v>
       </c>
       <c r="F39" s="24">
         <v>6928.6516777999996</v>
       </c>
       <c r="G39" s="24">
         <v>7390.8640929699995</v>
       </c>
       <c r="H39" s="24">
         <v>7848.9272607900002</v>
       </c>
       <c r="I39" s="24">
         <v>7660.0651908999998</v>
       </c>
       <c r="J39" s="24">
         <v>7773.9661718999996</v>
       </c>
@@ -15377,377 +15481,380 @@
       <c r="Z39" s="24">
         <v>12759.520501319999</v>
       </c>
       <c r="AA39" s="24">
         <v>13719.12892546</v>
       </c>
       <c r="AB39" s="24">
         <v>15212.74381745</v>
       </c>
       <c r="AC39" s="24">
         <v>15976.639965529999</v>
       </c>
       <c r="AD39" s="24">
         <v>16805.692364549999</v>
       </c>
       <c r="AE39" s="24">
         <v>19594.917346720002</v>
       </c>
       <c r="AF39" s="24">
         <v>23517.570865999998</v>
       </c>
       <c r="AG39" s="24">
         <v>25503.981670910001</v>
       </c>
       <c r="AH39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG39" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK39" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL39" s="37" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="40" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="23" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C40" s="24">
         <v>2513.7699354299998</v>
       </c>
       <c r="D40" s="24">
         <v>2823.6083286399999</v>
       </c>
       <c r="E40" s="24">
         <v>2915.1358983700002</v>
       </c>
       <c r="F40" s="24">
         <v>3473.6026486599999</v>
       </c>
       <c r="G40" s="24">
         <v>3682.1524487900001</v>
       </c>
       <c r="H40" s="24">
         <v>4123.6426527000003</v>
       </c>
       <c r="I40" s="24">
         <v>4091.2587340800001</v>
       </c>
       <c r="J40" s="24">
         <v>4361.7766981200002</v>
       </c>
@@ -15799,377 +15906,380 @@
       <c r="Z40" s="24">
         <v>6102.5511454400003</v>
       </c>
       <c r="AA40" s="24">
         <v>6586.3168382200001</v>
       </c>
       <c r="AB40" s="24">
         <v>8195.5750170699994</v>
       </c>
       <c r="AC40" s="24">
         <v>8667.5715486000008</v>
       </c>
       <c r="AD40" s="24">
         <v>9061.5115744399991</v>
       </c>
       <c r="AE40" s="24">
         <v>10591.858037489999</v>
       </c>
       <c r="AF40" s="24">
         <v>11994.33763177</v>
       </c>
       <c r="AG40" s="24">
         <v>12893.19778567</v>
       </c>
       <c r="AH40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG40" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK40" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL40" s="37" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="41" spans="2:141" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="2:142" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="23" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C41" s="24">
         <v>203.00767271000001</v>
       </c>
       <c r="D41" s="24">
         <v>255.1419057</v>
       </c>
       <c r="E41" s="24">
         <v>313.41399336000001</v>
       </c>
       <c r="F41" s="24">
         <v>309.33578999000002</v>
       </c>
       <c r="G41" s="24">
         <v>338.73334666</v>
       </c>
       <c r="H41" s="24">
         <v>330.21176993</v>
       </c>
       <c r="I41" s="24">
         <v>355.63382315000001</v>
       </c>
       <c r="J41" s="24">
         <v>407.02689722000002</v>
       </c>
@@ -16221,377 +16331,380 @@
       <c r="Z41" s="24">
         <v>743.71434237000005</v>
       </c>
       <c r="AA41" s="24">
         <v>790.08928197</v>
       </c>
       <c r="AB41" s="24">
         <v>804.65532589999998</v>
       </c>
       <c r="AC41" s="24">
         <v>838.07747920999998</v>
       </c>
       <c r="AD41" s="24">
         <v>969.96680201000004</v>
       </c>
       <c r="AE41" s="24">
         <v>1272.51267891</v>
       </c>
       <c r="AF41" s="24">
         <v>1914.66390817</v>
       </c>
       <c r="AG41" s="24">
         <v>2475.1101523000002</v>
       </c>
       <c r="AH41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG41" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK41" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL41" s="37" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="42" spans="2:141" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="2:142" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="23" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C42" s="24">
         <v>244.93887909</v>
       </c>
       <c r="D42" s="24">
         <v>341.59913676000002</v>
       </c>
       <c r="E42" s="24">
         <v>370.73182951000001</v>
       </c>
       <c r="F42" s="24">
         <v>483.26397961999999</v>
       </c>
       <c r="G42" s="24">
         <v>491.52022127999999</v>
       </c>
       <c r="H42" s="24">
         <v>523.79955871000004</v>
       </c>
       <c r="I42" s="24">
         <v>496.85243451000002</v>
       </c>
       <c r="J42" s="24">
         <v>503.26247527999999</v>
       </c>
@@ -16643,377 +16756,380 @@
       <c r="Z42" s="24">
         <v>432.96622442</v>
       </c>
       <c r="AA42" s="24">
         <v>457.07443799999999</v>
       </c>
       <c r="AB42" s="24">
         <v>568.18494010999996</v>
       </c>
       <c r="AC42" s="24">
         <v>451.60052284</v>
       </c>
       <c r="AD42" s="24">
         <v>1042.33725684</v>
       </c>
       <c r="AE42" s="24">
         <v>1355.81958158</v>
       </c>
       <c r="AF42" s="24">
         <v>1055.47709261</v>
       </c>
       <c r="AG42" s="24">
         <v>947.36160788999996</v>
       </c>
       <c r="AH42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG42" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK42" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL42" s="37" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="43" spans="2:141" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="2:142" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="23" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C43" s="24">
         <v>2065.8233836200002</v>
       </c>
       <c r="D43" s="24">
         <v>2226.8672861800001</v>
       </c>
       <c r="E43" s="24">
         <v>2230.9900754999999</v>
       </c>
       <c r="F43" s="24">
         <v>2681.0028790400002</v>
       </c>
       <c r="G43" s="24">
         <v>2851.8988808499998</v>
       </c>
       <c r="H43" s="24">
         <v>3269.6313240600002</v>
       </c>
       <c r="I43" s="24">
         <v>3238.7724764099999</v>
       </c>
       <c r="J43" s="24">
         <v>3451.4873256199999</v>
       </c>
@@ -17065,377 +17181,380 @@
       <c r="Z43" s="24">
         <v>4925.8705786500004</v>
       </c>
       <c r="AA43" s="24">
         <v>5339.1531182600002</v>
       </c>
       <c r="AB43" s="24">
         <v>6822.7347510500003</v>
       </c>
       <c r="AC43" s="24">
         <v>7377.8935465499999</v>
       </c>
       <c r="AD43" s="24">
         <v>7049.2075155900002</v>
       </c>
       <c r="AE43" s="24">
         <v>7963.5257769999998</v>
       </c>
       <c r="AF43" s="24">
         <v>9024.1966310000007</v>
       </c>
       <c r="AG43" s="24">
         <v>9470.7260254800003</v>
       </c>
       <c r="AH43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG43" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK43" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL43" s="37" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="44" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="23" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C44" s="24">
         <v>217.43319554999999</v>
       </c>
       <c r="D44" s="24">
         <v>242.86337588999999</v>
       </c>
       <c r="E44" s="24">
         <v>266.69117005999999</v>
       </c>
       <c r="F44" s="24">
         <v>317.99064062000002</v>
       </c>
       <c r="G44" s="24">
         <v>361.00429980000001</v>
       </c>
       <c r="H44" s="24">
         <v>497.38176007999999</v>
       </c>
       <c r="I44" s="24">
         <v>553.72798740999997</v>
       </c>
       <c r="J44" s="24">
         <v>435.78762533999998</v>
       </c>
@@ -17487,377 +17606,380 @@
       <c r="Z44" s="24">
         <v>1186.66729313</v>
       </c>
       <c r="AA44" s="24">
         <v>1194.1800909900001</v>
       </c>
       <c r="AB44" s="24">
         <v>998.73560297999995</v>
       </c>
       <c r="AC44" s="24">
         <v>890.53772617000004</v>
       </c>
       <c r="AD44" s="24">
         <v>921.95556880000004</v>
       </c>
       <c r="AE44" s="24">
         <v>1272.32630165</v>
       </c>
       <c r="AF44" s="24">
         <v>1312.6312147399999</v>
       </c>
       <c r="AG44" s="24">
         <v>1278.2098121500001</v>
       </c>
       <c r="AH44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG44" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK44" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL44" s="37" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="45" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="23" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C45" s="24">
         <v>1904.0007447200001</v>
       </c>
       <c r="D45" s="24">
         <v>1845.5888211199999</v>
       </c>
       <c r="E45" s="24">
         <v>1974.0003428499999</v>
       </c>
       <c r="F45" s="24">
         <v>2129.72618805</v>
       </c>
       <c r="G45" s="24">
         <v>2169.02348209</v>
       </c>
       <c r="H45" s="24">
         <v>2033.08340443</v>
       </c>
       <c r="I45" s="24">
         <v>2007.1041462799999</v>
       </c>
       <c r="J45" s="24">
         <v>1859.7434816299999</v>
       </c>
@@ -17909,377 +18031,380 @@
       <c r="Z45" s="24">
         <v>3123.1424603700002</v>
       </c>
       <c r="AA45" s="24">
         <v>3310.7484172899999</v>
       </c>
       <c r="AB45" s="24">
         <v>3459.1580270200002</v>
       </c>
       <c r="AC45" s="24">
         <v>3617.0492493199999</v>
       </c>
       <c r="AD45" s="24">
         <v>3839.6782712999998</v>
       </c>
       <c r="AE45" s="24">
         <v>4458.1170871800005</v>
       </c>
       <c r="AF45" s="24">
         <v>6289.1827081199999</v>
       </c>
       <c r="AG45" s="24">
         <v>6973.0184768999998</v>
       </c>
       <c r="AH45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG45" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK45" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL45" s="37" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="46" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="23" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C46" s="24">
         <v>760.08323232999999</v>
       </c>
       <c r="D46" s="24">
         <v>754.41344047999996</v>
       </c>
       <c r="E46" s="24">
         <v>894.35586880000005</v>
       </c>
       <c r="F46" s="24">
         <v>1007.33220047</v>
       </c>
       <c r="G46" s="24">
         <v>1178.68386229</v>
       </c>
       <c r="H46" s="24">
         <v>1194.8194435800001</v>
       </c>
       <c r="I46" s="24">
         <v>1007.97432314</v>
       </c>
       <c r="J46" s="24">
         <v>1116.65836681</v>
       </c>
@@ -18331,377 +18456,380 @@
       <c r="Z46" s="24">
         <v>2347.1596023900001</v>
       </c>
       <c r="AA46" s="24">
         <v>2627.8835789499999</v>
       </c>
       <c r="AB46" s="24">
         <v>2559.2751703899999</v>
       </c>
       <c r="AC46" s="24">
         <v>2801.4814414399998</v>
       </c>
       <c r="AD46" s="24">
         <v>2982.5469499999999</v>
       </c>
       <c r="AE46" s="24">
         <v>3272.6159204</v>
       </c>
       <c r="AF46" s="24">
         <v>3921.4193113599999</v>
       </c>
       <c r="AG46" s="24">
         <v>4359.5555961800001</v>
       </c>
       <c r="AH46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG46" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK46" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL46" s="37" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="47" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="23" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C47" s="24">
         <v>933.27667964</v>
       </c>
       <c r="D47" s="24">
         <v>955.86136450000004</v>
       </c>
       <c r="E47" s="24">
         <v>1002.80852323</v>
       </c>
       <c r="F47" s="24">
         <v>1109.4334880900001</v>
       </c>
       <c r="G47" s="24">
         <v>1137.1186685800001</v>
       </c>
       <c r="H47" s="24">
         <v>1220.6446941199999</v>
       </c>
       <c r="I47" s="24">
         <v>1152.9935467299999</v>
       </c>
       <c r="J47" s="24">
         <v>1439.58662684</v>
       </c>
@@ -18753,377 +18881,380 @@
       <c r="Z47" s="24">
         <v>1882.02842252</v>
       </c>
       <c r="AA47" s="24">
         <v>2313.79650825</v>
       </c>
       <c r="AB47" s="24">
         <v>2591.8493364000001</v>
       </c>
       <c r="AC47" s="24">
         <v>2671.89806684</v>
       </c>
       <c r="AD47" s="24">
         <v>3529.0220652200001</v>
       </c>
       <c r="AE47" s="24">
         <v>5151.2985253799998</v>
       </c>
       <c r="AF47" s="24">
         <v>4977.3022850500001</v>
       </c>
       <c r="AG47" s="24">
         <v>5505.0579623200001</v>
       </c>
       <c r="AH47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG47" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK47" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL47" s="37" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="48" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="23" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C48" s="24">
         <v>765.90537119999999</v>
       </c>
       <c r="D48" s="24">
         <v>769.36237391999998</v>
       </c>
       <c r="E48" s="24">
         <v>798.87532724000005</v>
       </c>
       <c r="F48" s="24">
         <v>862.41452307999998</v>
       </c>
       <c r="G48" s="24">
         <v>915.69096599</v>
       </c>
       <c r="H48" s="24">
         <v>931.39355379000006</v>
       </c>
       <c r="I48" s="24">
         <v>740.12635224999997</v>
       </c>
       <c r="J48" s="24">
         <v>1000.52449217</v>
       </c>
@@ -19175,377 +19306,380 @@
       <c r="Z48" s="24">
         <v>936.39167032</v>
       </c>
       <c r="AA48" s="24">
         <v>1177.92536849</v>
       </c>
       <c r="AB48" s="24">
         <v>1481.43097113</v>
       </c>
       <c r="AC48" s="24">
         <v>1598.41815864</v>
       </c>
       <c r="AD48" s="24">
         <v>1572.1208649800001</v>
       </c>
       <c r="AE48" s="24">
         <v>2666.75053583</v>
       </c>
       <c r="AF48" s="24">
         <v>2924.99700837</v>
       </c>
       <c r="AG48" s="24">
         <v>3132.8223278199998</v>
       </c>
       <c r="AH48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG48" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK48" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL48" s="37" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="49" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="27" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C49" s="24">
         <v>167.37130844000001</v>
       </c>
       <c r="D49" s="24">
         <v>186.49899058</v>
       </c>
       <c r="E49" s="24">
         <v>203.93319599</v>
       </c>
       <c r="F49" s="24">
         <v>247.01896500999999</v>
       </c>
       <c r="G49" s="24">
         <v>221.42770259</v>
       </c>
       <c r="H49" s="24">
         <v>289.25114033</v>
       </c>
       <c r="I49" s="24">
         <v>412.86719448000002</v>
       </c>
       <c r="J49" s="24">
         <v>439.06213467999999</v>
       </c>
@@ -19597,377 +19731,380 @@
       <c r="Z49" s="24">
         <v>945.63675220000005</v>
       </c>
       <c r="AA49" s="24">
         <v>1135.87113976</v>
       </c>
       <c r="AB49" s="24">
         <v>1110.4183652700001</v>
       </c>
       <c r="AC49" s="24">
         <v>1073.4799082</v>
       </c>
       <c r="AD49" s="24">
         <v>1956.90120024</v>
       </c>
       <c r="AE49" s="24">
         <v>2484.5479895499998</v>
       </c>
       <c r="AF49" s="24">
         <v>2052.3052766800001</v>
       </c>
       <c r="AG49" s="24">
         <v>2372.2356344899999</v>
       </c>
       <c r="AH49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="AI49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="AJ49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="AK49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="AL49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="AM49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="AN49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="AO49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="AP49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="AQ49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="AR49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="AS49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="AT49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="AU49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="AV49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="AW49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="AX49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="AY49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="AZ49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="BA49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="BB49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="BC49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="BD49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="BE49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="BF49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="BG49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="BH49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="BI49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="BJ49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="BK49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="BL49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="BM49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="BN49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="BO49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="BP49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="BQ49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="BR49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="BS49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="BT49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="BU49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="BV49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="BY49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="BZ49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="CB49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="CC49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="CD49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="CF49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="CG49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="CH49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="CI49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="CJ49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="CK49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="CL49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="CM49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="CN49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="CO49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="CP49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="CQ49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="CR49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="CS49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="CT49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="CU49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="CV49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="CW49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="CX49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="CY49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="CZ49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="DA49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="DB49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="DC49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="DD49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="DE49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="DF49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="DG49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="DH49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="DI49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="DJ49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="DK49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="DL49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="DM49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="DN49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="DO49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="DP49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="DQ49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="DR49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="DS49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="DT49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="DU49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="DV49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="DW49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="DX49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="DY49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="DZ49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="EA49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="EB49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="EC49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="ED49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="EE49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="EF49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="EG49" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="EH49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="EI49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="EJ49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="EK49" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="EL49" s="37" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="50" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="31" t="s">
         <v>146</v>
-      </c>
-[...324 lines deleted...]
-        <v>145</v>
       </c>
       <c r="C50" s="32">
         <v>-117.36140105</v>
       </c>
       <c r="D50" s="32">
         <v>-853.55403436999995</v>
       </c>
       <c r="E50" s="32">
         <v>171.63294336999999</v>
       </c>
       <c r="F50" s="32">
         <v>-228.57273024</v>
       </c>
       <c r="G50" s="32">
         <v>-1476.01658464</v>
       </c>
       <c r="H50" s="32">
         <v>-1909.29328631</v>
       </c>
       <c r="I50" s="32">
         <v>-1225.6717978300001</v>
       </c>
       <c r="J50" s="32">
         <v>-948.10642939000002</v>
       </c>
@@ -20019,377 +20156,380 @@
       <c r="Z50" s="32">
         <v>9.1806690799999995</v>
       </c>
       <c r="AA50" s="32">
         <v>272.86692586999999</v>
       </c>
       <c r="AB50" s="32">
         <v>-3149.81184205</v>
       </c>
       <c r="AC50" s="32">
         <v>-1555.9746238299999</v>
       </c>
       <c r="AD50" s="32">
         <v>-428.33719875000003</v>
       </c>
       <c r="AE50" s="32">
         <v>-1205.14081506</v>
       </c>
       <c r="AF50" s="32">
         <v>-2228.6994728200002</v>
       </c>
       <c r="AG50" s="32">
         <v>-2291.39373961</v>
       </c>
       <c r="AH50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG50" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK50" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL50" s="43" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="51" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="17" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C51" s="34"/>
       <c r="D51" s="34"/>
       <c r="E51" s="34"/>
       <c r="F51" s="34"/>
       <c r="G51" s="34"/>
       <c r="H51" s="34"/>
       <c r="I51" s="34"/>
       <c r="J51" s="34"/>
       <c r="K51" s="34"/>
       <c r="L51" s="34"/>
       <c r="M51" s="34"/>
       <c r="N51" s="34"/>
       <c r="O51" s="34"/>
       <c r="P51" s="34"/>
       <c r="Q51" s="34"/>
       <c r="R51" s="34"/>
       <c r="S51" s="34"/>
       <c r="T51" s="34"/>
       <c r="U51" s="34"/>
       <c r="V51" s="34"/>
       <c r="W51" s="34"/>
       <c r="X51" s="34"/>
       <c r="Y51" s="34"/>
       <c r="Z51" s="34"/>
@@ -20486,54 +20626,55 @@
       <c r="DM51" s="35"/>
       <c r="DN51" s="34"/>
       <c r="DO51" s="34"/>
       <c r="DP51" s="34"/>
       <c r="DQ51" s="34"/>
       <c r="DR51" s="35"/>
       <c r="DS51" s="35"/>
       <c r="DT51" s="35"/>
       <c r="DU51" s="35"/>
       <c r="DV51" s="34"/>
       <c r="DW51" s="34"/>
       <c r="DX51" s="34"/>
       <c r="DY51" s="34"/>
       <c r="DZ51" s="35"/>
       <c r="EA51" s="35"/>
       <c r="EB51" s="35"/>
       <c r="EC51" s="35"/>
       <c r="ED51" s="34"/>
       <c r="EE51" s="34"/>
       <c r="EF51" s="34"/>
       <c r="EG51" s="34"/>
       <c r="EH51" s="35"/>
       <c r="EI51" s="35"/>
       <c r="EJ51" s="35"/>
       <c r="EK51" s="35"/>
+      <c r="EL51" s="34"/>
     </row>
-    <row r="52" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="21" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C52" s="20">
         <v>4026.7282981100002</v>
       </c>
       <c r="D52" s="20">
         <v>4428.1924925499998</v>
       </c>
       <c r="E52" s="20">
         <v>4695.5739485100003</v>
       </c>
       <c r="F52" s="20">
         <v>4912.6259815200001</v>
       </c>
       <c r="G52" s="20">
         <v>4999.1483468200004</v>
       </c>
       <c r="H52" s="20">
         <v>5105.4196475799999</v>
       </c>
       <c r="I52" s="20">
         <v>5270.8065866799998</v>
       </c>
       <c r="J52" s="20">
         <v>5419.7824340400002</v>
       </c>
@@ -20585,377 +20726,380 @@
       <c r="Z52" s="20">
         <v>9014.2504697500008</v>
       </c>
       <c r="AA52" s="20">
         <v>9564.3985735900005</v>
       </c>
       <c r="AB52" s="20">
         <v>10688.25829274</v>
       </c>
       <c r="AC52" s="20">
         <v>11295.3034964</v>
       </c>
       <c r="AD52" s="20">
         <v>11300.34187522</v>
       </c>
       <c r="AE52" s="20">
         <v>12892.741310130001</v>
       </c>
       <c r="AF52" s="20">
         <v>14938.836063979999</v>
       </c>
       <c r="AG52" s="20">
         <v>16354.054467649999</v>
       </c>
       <c r="AH52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG52" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK52" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL52" s="18" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="53" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="23" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C53" s="24">
         <v>4026.54573983</v>
       </c>
       <c r="D53" s="24">
         <v>4427.9924418399996</v>
       </c>
       <c r="E53" s="24">
         <v>4695.3580898999999</v>
       </c>
       <c r="F53" s="24">
         <v>4912.3465857900001</v>
       </c>
       <c r="G53" s="24">
         <v>4998.8527000100003</v>
       </c>
       <c r="H53" s="24">
         <v>5105.1349770300003</v>
       </c>
       <c r="I53" s="24">
         <v>5270.4653595299997</v>
       </c>
       <c r="J53" s="24">
         <v>5419.33683354</v>
       </c>
@@ -21007,377 +21151,380 @@
       <c r="Z53" s="24">
         <v>9013.9324223599997</v>
       </c>
       <c r="AA53" s="24">
         <v>9564.2717197900001</v>
       </c>
       <c r="AB53" s="24">
         <v>10686.349906920001</v>
       </c>
       <c r="AC53" s="24">
         <v>11293.779489099999</v>
       </c>
       <c r="AD53" s="24">
         <v>11297.77762798</v>
       </c>
       <c r="AE53" s="24">
         <v>12886.7542264</v>
       </c>
       <c r="AF53" s="24">
         <v>14936.23621271</v>
       </c>
       <c r="AG53" s="24">
         <v>16351.58095077</v>
       </c>
       <c r="AH53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG53" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK53" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL53" s="37" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="54" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="23" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C54" s="24">
         <v>0</v>
       </c>
       <c r="D54" s="24">
         <v>0</v>
       </c>
       <c r="E54" s="24">
         <v>0</v>
       </c>
       <c r="F54" s="24">
         <v>0</v>
       </c>
       <c r="G54" s="24">
         <v>0</v>
       </c>
       <c r="H54" s="24">
         <v>0</v>
       </c>
       <c r="I54" s="24">
         <v>0</v>
       </c>
       <c r="J54" s="24">
         <v>0</v>
       </c>
@@ -21429,377 +21576,380 @@
       <c r="Z54" s="24">
         <v>0</v>
       </c>
       <c r="AA54" s="24">
         <v>0</v>
       </c>
       <c r="AB54" s="24">
         <v>0</v>
       </c>
       <c r="AC54" s="24">
         <v>0</v>
       </c>
       <c r="AD54" s="24">
         <v>0</v>
       </c>
       <c r="AE54" s="24">
         <v>0</v>
       </c>
       <c r="AF54" s="24">
         <v>0</v>
       </c>
       <c r="AG54" s="24">
         <v>0</v>
       </c>
       <c r="AH54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG54" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK54" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL54" s="37" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="55" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="23" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C55" s="24">
         <v>0</v>
       </c>
       <c r="D55" s="24">
         <v>0</v>
       </c>
       <c r="E55" s="24">
         <v>0</v>
       </c>
       <c r="F55" s="24">
         <v>0</v>
       </c>
       <c r="G55" s="24">
         <v>0</v>
       </c>
       <c r="H55" s="24">
         <v>0</v>
       </c>
       <c r="I55" s="24">
         <v>0</v>
       </c>
       <c r="J55" s="24">
         <v>0</v>
       </c>
@@ -21851,377 +22001,380 @@
       <c r="Z55" s="24">
         <v>0</v>
       </c>
       <c r="AA55" s="24">
         <v>0</v>
       </c>
       <c r="AB55" s="24">
         <v>0</v>
       </c>
       <c r="AC55" s="24">
         <v>0</v>
       </c>
       <c r="AD55" s="24">
         <v>0</v>
       </c>
       <c r="AE55" s="24">
         <v>0</v>
       </c>
       <c r="AF55" s="24">
         <v>0</v>
       </c>
       <c r="AG55" s="24">
         <v>0</v>
       </c>
       <c r="AH55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG55" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK55" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL55" s="37" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="56" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="23" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C56" s="24">
         <v>2415.21640454</v>
       </c>
       <c r="D56" s="24">
         <v>2695.2241024599998</v>
       </c>
       <c r="E56" s="24">
         <v>2972.24182096</v>
       </c>
       <c r="F56" s="24">
         <v>3042.3947176299998</v>
       </c>
       <c r="G56" s="24">
         <v>3091.1773840300002</v>
       </c>
       <c r="H56" s="24">
         <v>3178.8190324500001</v>
       </c>
       <c r="I56" s="24">
         <v>3287.0183821099999</v>
       </c>
       <c r="J56" s="24">
         <v>3344.6178246700001</v>
       </c>
@@ -22273,377 +22426,380 @@
       <c r="Z56" s="24">
         <v>5958.7982246600004</v>
       </c>
       <c r="AA56" s="24">
         <v>6193.4374424999996</v>
       </c>
       <c r="AB56" s="24">
         <v>5860.84886818</v>
       </c>
       <c r="AC56" s="24">
         <v>6485.8720691500002</v>
       </c>
       <c r="AD56" s="24">
         <v>7314.8206201599996</v>
       </c>
       <c r="AE56" s="24">
         <v>8371.1272011500005</v>
       </c>
       <c r="AF56" s="24">
         <v>9835.1024460799999</v>
       </c>
       <c r="AG56" s="24">
         <v>11354.569470369999</v>
       </c>
       <c r="AH56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG56" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK56" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL56" s="37" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="57" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="23" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C57" s="26">
         <v>1606.5107966</v>
       </c>
       <c r="D57" s="26">
         <v>1727.48809622</v>
       </c>
       <c r="E57" s="26">
         <v>1717.4187837300001</v>
       </c>
       <c r="F57" s="26">
         <v>1862.57735112</v>
       </c>
       <c r="G57" s="26">
         <v>1899.8718594500001</v>
       </c>
       <c r="H57" s="26">
         <v>1918.80220108</v>
       </c>
       <c r="I57" s="26">
         <v>1974.4404494</v>
       </c>
       <c r="J57" s="26">
         <v>2062.95759589</v>
       </c>
@@ -22695,377 +22851,380 @@
       <c r="Z57" s="26">
         <v>2969.4661789900001</v>
       </c>
       <c r="AA57" s="26">
         <v>3282.7081064700001</v>
       </c>
       <c r="AB57" s="26">
         <v>4743.0438001700004</v>
       </c>
       <c r="AC57" s="26">
         <v>4726.10935625</v>
       </c>
       <c r="AD57" s="26">
         <v>3897.8220281099998</v>
       </c>
       <c r="AE57" s="26">
         <v>4428.6836739199998</v>
       </c>
       <c r="AF57" s="26">
         <v>5056.9100173699999</v>
       </c>
       <c r="AG57" s="26">
         <v>4985.5901664599996</v>
       </c>
       <c r="AH57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG57" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK57" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL57" s="39" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="58" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="23" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C58" s="24">
         <v>4.8185386899999996</v>
       </c>
       <c r="D58" s="24">
         <v>5.2802431500000004</v>
       </c>
       <c r="E58" s="24">
         <v>5.69748521</v>
       </c>
       <c r="F58" s="24">
         <v>7.3745170399999997</v>
       </c>
       <c r="G58" s="24">
         <v>7.8034565300000001</v>
       </c>
       <c r="H58" s="24">
         <v>7.5137435100000003</v>
       </c>
       <c r="I58" s="24">
         <v>9.0065280300000001</v>
       </c>
       <c r="J58" s="24">
         <v>11.76141297</v>
       </c>
@@ -23117,377 +23276,380 @@
       <c r="Z58" s="24">
         <v>85.668018709999998</v>
       </c>
       <c r="AA58" s="24">
         <v>88.126170810000005</v>
       </c>
       <c r="AB58" s="24">
         <v>82.457238570000001</v>
       </c>
       <c r="AC58" s="24">
         <v>81.798063709999994</v>
       </c>
       <c r="AD58" s="24">
         <v>85.134979709999996</v>
       </c>
       <c r="AE58" s="24">
         <v>86.943351329999999</v>
       </c>
       <c r="AF58" s="24">
         <v>44.223749259999998</v>
       </c>
       <c r="AG58" s="24">
         <v>11.421313939999999</v>
       </c>
       <c r="AH58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG58" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK58" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL58" s="37" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="59" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="27" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C59" s="28">
         <v>0.18255827999999999</v>
       </c>
       <c r="D59" s="28">
         <v>0.20005070999999999</v>
       </c>
       <c r="E59" s="28">
         <v>0.21585861000000001</v>
       </c>
       <c r="F59" s="28">
         <v>0.27939573000000001</v>
       </c>
       <c r="G59" s="28">
         <v>0.29564679999999999</v>
       </c>
       <c r="H59" s="28">
         <v>0.28467055000000002</v>
       </c>
       <c r="I59" s="28">
         <v>0.34122714999999998</v>
       </c>
       <c r="J59" s="28">
         <v>0.44560050000000001</v>
       </c>
@@ -23539,377 +23701,380 @@
       <c r="Z59" s="28">
         <v>0.31804737999999999</v>
       </c>
       <c r="AA59" s="28">
         <v>0.12685381000000001</v>
       </c>
       <c r="AB59" s="28">
         <v>1.9083858300000001</v>
       </c>
       <c r="AC59" s="28">
         <v>1.5240073000000001</v>
       </c>
       <c r="AD59" s="28">
         <v>2.5642472399999998</v>
       </c>
       <c r="AE59" s="28">
         <v>5.9870837300000002</v>
       </c>
       <c r="AF59" s="28">
         <v>2.5998512699999998</v>
       </c>
       <c r="AG59" s="28">
         <v>2.47351688</v>
       </c>
       <c r="AH59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG59" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK59" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL59" s="41" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="60" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="21" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C60" s="20">
         <v>3976.45328853</v>
       </c>
       <c r="D60" s="20">
         <v>4442.1761858500004</v>
       </c>
       <c r="E60" s="20">
         <v>4584.1363168199996</v>
       </c>
       <c r="F60" s="20">
         <v>4836.7703021099996</v>
       </c>
       <c r="G60" s="20">
         <v>5375.1090837399997</v>
       </c>
       <c r="H60" s="20">
         <v>5319.5129407499999</v>
       </c>
       <c r="I60" s="20">
         <v>5252.8451801000001</v>
       </c>
       <c r="J60" s="20">
         <v>5878.7550760699996</v>
       </c>
@@ -23961,377 +24126,380 @@
       <c r="Z60" s="20">
         <v>9000.9973617199994</v>
       </c>
       <c r="AA60" s="20">
         <v>9491.66864188</v>
       </c>
       <c r="AB60" s="20">
         <v>10727.543526670001</v>
       </c>
       <c r="AC60" s="20">
         <v>11081.759800940001</v>
       </c>
       <c r="AD60" s="20">
         <v>11246.56292187</v>
       </c>
       <c r="AE60" s="20">
         <v>12997.741627580001</v>
       </c>
       <c r="AF60" s="20">
         <v>14933.04542909</v>
       </c>
       <c r="AG60" s="20">
         <v>16442.135956390001</v>
       </c>
       <c r="AH60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG60" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK60" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL60" s="18" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="61" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C61" s="24">
         <v>3970.8597450699999</v>
       </c>
       <c r="D61" s="24">
         <v>4436.3040944100003</v>
       </c>
       <c r="E61" s="24">
         <v>4578.2520871899997</v>
       </c>
       <c r="F61" s="24">
         <v>4828.7940614199997</v>
       </c>
       <c r="G61" s="24">
         <v>5366.64154977</v>
       </c>
       <c r="H61" s="24">
         <v>5311.6536725200003</v>
       </c>
       <c r="I61" s="24">
         <v>5242.0753797300003</v>
       </c>
       <c r="J61" s="24">
         <v>5869.2214746400005</v>
       </c>
@@ -24383,377 +24551,380 @@
       <c r="Z61" s="24">
         <v>8996.1700383400002</v>
       </c>
       <c r="AA61" s="24">
         <v>9483.5162539299999</v>
       </c>
       <c r="AB61" s="24">
         <v>10718.308616320001</v>
       </c>
       <c r="AC61" s="24">
         <v>11072.9157225</v>
       </c>
       <c r="AD61" s="24">
         <v>11236.138321500001</v>
       </c>
       <c r="AE61" s="24">
         <v>12986.538801680001</v>
       </c>
       <c r="AF61" s="24">
         <v>14918.308449509999</v>
       </c>
       <c r="AG61" s="24">
         <v>16430.71076297</v>
       </c>
       <c r="AH61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG61" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK61" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL61" s="37" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="62" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B62" s="23" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C62" s="24">
         <v>3918.09560951</v>
       </c>
       <c r="D62" s="24">
         <v>4378.48418606</v>
       </c>
       <c r="E62" s="24">
         <v>4515.8632798199997</v>
       </c>
       <c r="F62" s="24">
         <v>4748.0413598499999</v>
       </c>
       <c r="G62" s="24">
         <v>5281.1918595899997</v>
       </c>
       <c r="H62" s="24">
         <v>5220.8377946500004</v>
       </c>
       <c r="I62" s="24">
         <v>5124.7436293700002</v>
       </c>
       <c r="J62" s="24">
         <v>5721.8816929000004</v>
       </c>
@@ -24805,377 +24976,380 @@
       <c r="Z62" s="24">
         <v>8863.9426558899995</v>
       </c>
       <c r="AA62" s="24">
         <v>9345.7650216099992</v>
       </c>
       <c r="AB62" s="24">
         <v>10573.062734839999</v>
       </c>
       <c r="AC62" s="24">
         <v>10925.52024648</v>
       </c>
       <c r="AD62" s="24">
         <v>11060.70816932</v>
       </c>
       <c r="AE62" s="24">
         <v>12762.824442630001</v>
       </c>
       <c r="AF62" s="24">
         <v>14657.32859139</v>
       </c>
       <c r="AG62" s="24">
         <v>16178.56870141</v>
       </c>
       <c r="AH62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG62" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK62" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL62" s="37" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="63" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B63" s="23" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C63" s="24">
         <v>2621.0012762400002</v>
       </c>
       <c r="D63" s="24">
         <v>3132.0201220899999</v>
       </c>
       <c r="E63" s="24">
         <v>3420.5406053199999</v>
       </c>
       <c r="F63" s="24">
         <v>3564.0685159999998</v>
       </c>
       <c r="G63" s="24">
         <v>3753.1555922900002</v>
       </c>
       <c r="H63" s="24">
         <v>3825.5277468700001</v>
       </c>
       <c r="I63" s="24">
         <v>4010.4094785900002</v>
       </c>
       <c r="J63" s="24">
         <v>4443.2012331100004</v>
       </c>
@@ -25227,377 +25401,380 @@
       <c r="Z63" s="24">
         <v>6909.6508845400003</v>
       </c>
       <c r="AA63" s="24">
         <v>7200.6332388299998</v>
       </c>
       <c r="AB63" s="24">
         <v>7501.7024312200001</v>
       </c>
       <c r="AC63" s="24">
         <v>7730.3950875299997</v>
       </c>
       <c r="AD63" s="24">
         <v>8257.25853714</v>
       </c>
       <c r="AE63" s="24">
         <v>9451.2207934899998</v>
       </c>
       <c r="AF63" s="24">
         <v>10796.920378979999</v>
       </c>
       <c r="AG63" s="24">
         <v>11819.60080984</v>
       </c>
       <c r="AH63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG63" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK63" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL63" s="37" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="64" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B64" s="23" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C64" s="24">
         <v>0</v>
       </c>
       <c r="D64" s="24">
         <v>0</v>
       </c>
       <c r="E64" s="24">
         <v>0</v>
       </c>
       <c r="F64" s="24">
         <v>0</v>
       </c>
       <c r="G64" s="24">
         <v>0</v>
       </c>
       <c r="H64" s="24">
         <v>0</v>
       </c>
       <c r="I64" s="24">
         <v>0</v>
       </c>
       <c r="J64" s="24">
         <v>0</v>
       </c>
@@ -25649,377 +25826,380 @@
       <c r="Z64" s="24">
         <v>73.37666428</v>
       </c>
       <c r="AA64" s="24">
         <v>94.782524789999997</v>
       </c>
       <c r="AB64" s="24">
         <v>1046.18362824</v>
       </c>
       <c r="AC64" s="24">
         <v>719.05763567999998</v>
       </c>
       <c r="AD64" s="24">
         <v>153.48556368000001</v>
       </c>
       <c r="AE64" s="24">
         <v>99.901100970000002</v>
       </c>
       <c r="AF64" s="24">
         <v>118.65177540000001</v>
       </c>
       <c r="AG64" s="24">
         <v>123.34571778999999</v>
       </c>
       <c r="AH64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG64" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK64" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL64" s="37" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="65" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B65" s="23" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C65" s="24">
         <v>1297.0943332700001</v>
       </c>
       <c r="D65" s="24">
         <v>1246.4640639700001</v>
       </c>
       <c r="E65" s="24">
         <v>1095.3226744999999</v>
       </c>
       <c r="F65" s="24">
         <v>1183.9728438499999</v>
       </c>
       <c r="G65" s="24">
         <v>1528.0362673</v>
       </c>
       <c r="H65" s="24">
         <v>1395.3100477800001</v>
       </c>
       <c r="I65" s="24">
         <v>1114.33415077</v>
       </c>
       <c r="J65" s="24">
         <v>1278.68045979</v>
       </c>
@@ -26071,377 +26251,380 @@
       <c r="Z65" s="24">
         <v>1880.9151070800001</v>
       </c>
       <c r="AA65" s="24">
         <v>2050.3492579899998</v>
       </c>
       <c r="AB65" s="24">
         <v>2025.17667538</v>
       </c>
       <c r="AC65" s="24">
         <v>2476.0675232799999</v>
       </c>
       <c r="AD65" s="24">
         <v>2649.9640684999999</v>
       </c>
       <c r="AE65" s="24">
         <v>3211.7025481700002</v>
       </c>
       <c r="AF65" s="24">
         <v>3741.7564370099999</v>
       </c>
       <c r="AG65" s="24">
         <v>4235.6221737799997</v>
       </c>
       <c r="AH65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG65" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK65" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL65" s="37" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="66" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B66" s="23" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C66" s="24">
         <v>0</v>
       </c>
       <c r="D66" s="24">
         <v>0</v>
       </c>
       <c r="E66" s="24">
         <v>0</v>
       </c>
       <c r="F66" s="24">
         <v>0</v>
       </c>
       <c r="G66" s="24">
         <v>0</v>
       </c>
       <c r="H66" s="24">
         <v>8.5386136599999993</v>
       </c>
       <c r="I66" s="24">
         <v>18.70814347</v>
       </c>
       <c r="J66" s="24">
         <v>18.549534739999999</v>
       </c>
@@ -26493,377 +26676,380 @@
       <c r="Z66" s="24">
         <v>3.6344699999999999E-3</v>
       </c>
       <c r="AA66" s="24">
         <v>1.6609000000000001E-3</v>
       </c>
       <c r="AB66" s="24">
         <v>4.8335000000000001E-3</v>
       </c>
       <c r="AC66" s="24">
         <v>4.7264200000000003E-3</v>
       </c>
       <c r="AD66" s="24">
         <v>6.5648E-3</v>
       </c>
       <c r="AE66" s="24">
         <v>2.2726329999999999E-2</v>
       </c>
       <c r="AF66" s="24">
         <v>4.5965150000000003E-2</v>
       </c>
       <c r="AG66" s="24">
         <v>6.4561439999999998E-2</v>
       </c>
       <c r="AH66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG66" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK66" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL66" s="37" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="67" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B67" s="23" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C67" s="24">
         <v>27.67808355</v>
       </c>
       <c r="D67" s="24">
         <v>30.330152040000002</v>
       </c>
       <c r="E67" s="24">
         <v>32.72682485</v>
       </c>
       <c r="F67" s="24">
         <v>42.359833940000001</v>
       </c>
       <c r="G67" s="24">
         <v>44.823697729999999</v>
       </c>
       <c r="H67" s="24">
         <v>43.15956224</v>
       </c>
       <c r="I67" s="24">
         <v>51.734239600000002</v>
       </c>
       <c r="J67" s="24">
         <v>67.558525849999995</v>
       </c>
@@ -26915,377 +27101,380 @@
       <c r="Z67" s="24">
         <v>97.419675029999993</v>
       </c>
       <c r="AA67" s="24">
         <v>102.9305923</v>
       </c>
       <c r="AB67" s="24">
         <v>109.86405852</v>
       </c>
       <c r="AC67" s="24">
         <v>114.38595959</v>
       </c>
       <c r="AD67" s="24">
         <v>135.71247227000001</v>
       </c>
       <c r="AE67" s="24">
         <v>178.87555915999999</v>
       </c>
       <c r="AF67" s="24">
         <v>210.59167509</v>
       </c>
       <c r="AG67" s="24">
         <v>195.11991420999999</v>
       </c>
       <c r="AH67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG67" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK67" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL67" s="37" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="68" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B68" s="23" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C68" s="24">
         <v>25.08605202</v>
       </c>
       <c r="D68" s="24">
         <v>27.489756310000001</v>
       </c>
       <c r="E68" s="24">
         <v>29.661982519999999</v>
       </c>
       <c r="F68" s="24">
         <v>38.392867629999998</v>
       </c>
       <c r="G68" s="24">
         <v>40.625992439999997</v>
       </c>
       <c r="H68" s="24">
         <v>39.117701969999999</v>
       </c>
       <c r="I68" s="24">
         <v>46.889367300000004</v>
       </c>
       <c r="J68" s="24">
         <v>61.231721149999998</v>
       </c>
@@ -27337,377 +27526,380 @@
       <c r="Z68" s="24">
         <v>34.804072949999998</v>
       </c>
       <c r="AA68" s="24">
         <v>34.818979120000002</v>
       </c>
       <c r="AB68" s="24">
         <v>35.376989459999997</v>
       </c>
       <c r="AC68" s="24">
         <v>33.00479</v>
       </c>
       <c r="AD68" s="24">
         <v>39.711115110000001</v>
       </c>
       <c r="AE68" s="24">
         <v>44.81607356</v>
       </c>
       <c r="AF68" s="24">
         <v>50.34221788</v>
       </c>
       <c r="AG68" s="24">
         <v>56.957585909999999</v>
       </c>
       <c r="AH68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG68" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK68" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL68" s="37" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="69" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B69" s="23" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C69" s="24">
         <v>5.5935434600000002</v>
       </c>
       <c r="D69" s="24">
         <v>5.8720914400000002</v>
       </c>
       <c r="E69" s="24">
         <v>5.8842296300000001</v>
       </c>
       <c r="F69" s="24">
         <v>7.97624069</v>
       </c>
       <c r="G69" s="24">
         <v>8.4675339699999999</v>
       </c>
       <c r="H69" s="24">
         <v>7.8592682299999996</v>
       </c>
       <c r="I69" s="24">
         <v>10.76980036</v>
       </c>
       <c r="J69" s="24">
         <v>9.5336014299999992</v>
       </c>
@@ -27759,377 +27951,380 @@
       <c r="Z69" s="24">
         <v>4.8273233800000002</v>
       </c>
       <c r="AA69" s="24">
         <v>8.1523879499999996</v>
       </c>
       <c r="AB69" s="24">
         <v>9.2349103499999998</v>
       </c>
       <c r="AC69" s="24">
         <v>8.8440784400000005</v>
       </c>
       <c r="AD69" s="24">
         <v>10.42460037</v>
       </c>
       <c r="AE69" s="24">
         <v>11.202825900000001</v>
       </c>
       <c r="AF69" s="24">
         <v>14.73697958</v>
       </c>
       <c r="AG69" s="24">
         <v>11.425193419999999</v>
       </c>
       <c r="AH69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG69" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK69" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL69" s="37" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="70" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B70" s="23" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C70" s="24">
         <v>4.7010426499999998</v>
       </c>
       <c r="D70" s="24">
         <v>5.1514888399999998</v>
       </c>
       <c r="E70" s="24">
         <v>5.5585567999999999</v>
       </c>
       <c r="F70" s="24">
         <v>7.1946956100000001</v>
       </c>
       <c r="G70" s="24">
         <v>7.6131757699999998</v>
       </c>
       <c r="H70" s="24">
         <v>7.33052715</v>
       </c>
       <c r="I70" s="24">
         <v>8.7869113700000003</v>
       </c>
       <c r="J70" s="24">
         <v>8.9134588899999994</v>
       </c>
@@ -28181,377 +28376,380 @@
       <c r="Z70" s="24">
         <v>4.8273233800000002</v>
       </c>
       <c r="AA70" s="24">
         <v>5.5675824499999997</v>
       </c>
       <c r="AB70" s="24">
         <v>8.2419656200000002</v>
       </c>
       <c r="AC70" s="24">
         <v>8.4872466699999993</v>
       </c>
       <c r="AD70" s="24">
         <v>8.98459538</v>
       </c>
       <c r="AE70" s="24">
         <v>10.59303903</v>
       </c>
       <c r="AF70" s="24">
         <v>14.240851559999999</v>
       </c>
       <c r="AG70" s="24">
         <v>10.45971252</v>
       </c>
       <c r="AH70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG70" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK70" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL70" s="37" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="71" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B71" s="27" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C71" s="24">
         <v>0.89250081000000003</v>
       </c>
       <c r="D71" s="24">
         <v>0.72060259999999998</v>
       </c>
       <c r="E71" s="24">
         <v>0.32567283000000002</v>
       </c>
       <c r="F71" s="24">
         <v>0.78154508</v>
       </c>
       <c r="G71" s="24">
         <v>0.85435821000000001</v>
       </c>
       <c r="H71" s="24">
         <v>0.52874107999999997</v>
       </c>
       <c r="I71" s="24">
         <v>1.98288899</v>
       </c>
       <c r="J71" s="24">
         <v>0.62014254000000002</v>
       </c>
@@ -28603,377 +28801,380 @@
       <c r="Z71" s="24">
         <v>0</v>
       </c>
       <c r="AA71" s="24">
         <v>2.5848054899999999</v>
       </c>
       <c r="AB71" s="24">
         <v>0.99294472</v>
       </c>
       <c r="AC71" s="24">
         <v>0.35683176999999999</v>
       </c>
       <c r="AD71" s="24">
         <v>1.44000499</v>
       </c>
       <c r="AE71" s="24">
         <v>0.60978686999999998</v>
       </c>
       <c r="AF71" s="24">
         <v>0.49612802</v>
       </c>
       <c r="AG71" s="24">
         <v>0.96548089999999998</v>
       </c>
       <c r="AH71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="AI71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="AJ71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="AK71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="AL71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="AM71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="AN71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="AO71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="AP71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="AQ71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="AR71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="AS71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="AT71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="AU71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="AV71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="AW71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="AX71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="AY71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="AZ71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="BA71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="BB71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="BC71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="BD71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="BE71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="BF71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="BG71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="BH71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="BI71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="BJ71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="BK71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="BL71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="BM71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="BN71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="BO71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="BP71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="BQ71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="BR71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="BS71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="BT71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="BU71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="BV71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="BY71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="BZ71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="CB71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="CC71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="CD71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="CF71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="CG71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="CH71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="CI71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="CJ71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="CK71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="CL71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="CM71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="CN71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="CO71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="CP71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="CQ71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="CR71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="CS71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="CT71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="CU71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="CV71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="CW71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="CX71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="CY71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="CZ71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="DA71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="DB71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="DC71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="DD71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="DE71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="DF71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="DG71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="DH71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="DI71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="DJ71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="DK71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="DL71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="DM71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="DN71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="DO71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="DP71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="DQ71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="DR71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="DS71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="DT71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="DU71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="DV71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="DW71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="DX71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="DY71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="DZ71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="EA71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="EB71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="EC71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="ED71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="EE71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="EF71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="EG71" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="EH71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="EI71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="EJ71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="EK71" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="EL71" s="37" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="72" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B72" s="31" t="s">
         <v>146</v>
-      </c>
-[...324 lines deleted...]
-        <v>145</v>
       </c>
       <c r="C72" s="32">
         <v>50.275009580000003</v>
       </c>
       <c r="D72" s="32">
         <v>-13.983693300000001</v>
       </c>
       <c r="E72" s="32">
         <v>111.4376317</v>
       </c>
       <c r="F72" s="32">
         <v>75.855679409999993</v>
       </c>
       <c r="G72" s="32">
         <v>-375.96073691999999</v>
       </c>
       <c r="H72" s="32">
         <v>-214.09329317000001</v>
       </c>
       <c r="I72" s="32">
         <v>17.961406589999999</v>
       </c>
       <c r="J72" s="32">
         <v>-458.97264202999997</v>
       </c>
@@ -29025,737 +29226,743 @@
       <c r="Z72" s="32">
         <v>13.25310803</v>
       </c>
       <c r="AA72" s="32">
         <v>72.729931719999996</v>
       </c>
       <c r="AB72" s="32">
         <v>-39.285233920000003</v>
       </c>
       <c r="AC72" s="32">
         <v>213.54369546000001</v>
       </c>
       <c r="AD72" s="32">
         <v>53.778953350000002</v>
       </c>
       <c r="AE72" s="32">
         <v>-105.00031745</v>
       </c>
       <c r="AF72" s="32">
         <v>5.7906348899999998</v>
       </c>
       <c r="AG72" s="32">
         <v>-88.081488750000005</v>
       </c>
       <c r="AH72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG72" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK72" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL72" s="43" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="73" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B73" s="17" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C73" s="34"/>
       <c r="D73" s="34"/>
       <c r="E73" s="34"/>
       <c r="F73" s="34"/>
       <c r="G73" s="34"/>
       <c r="H73" s="34"/>
       <c r="I73" s="34"/>
       <c r="J73" s="34"/>
       <c r="K73" s="34"/>
       <c r="L73" s="34"/>
       <c r="M73" s="34"/>
       <c r="N73" s="34"/>
       <c r="O73" s="34"/>
       <c r="P73" s="34"/>
       <c r="Q73" s="34"/>
       <c r="R73" s="34"/>
       <c r="S73" s="34"/>
       <c r="T73" s="34"/>
       <c r="U73" s="34"/>
       <c r="V73" s="34"/>
       <c r="W73" s="34"/>
       <c r="X73" s="34"/>
       <c r="Y73" s="34"/>
       <c r="Z73" s="34"/>
       <c r="AA73" s="34"/>
       <c r="AB73" s="34"/>
       <c r="AC73" s="34"/>
       <c r="AD73" s="34"/>
       <c r="AE73" s="34"/>
       <c r="AF73" s="34"/>
       <c r="AG73" s="34"/>
       <c r="AH73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG73" s="45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK73" s="44" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL73" s="45" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="74" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B74" s="21" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C74" s="20">
         <v>1853.4467801200001</v>
       </c>
       <c r="D74" s="20">
         <v>2001.4881706599999</v>
       </c>
       <c r="E74" s="20">
         <v>2088.4584200600002</v>
       </c>
       <c r="F74" s="20">
         <v>2635.42231941</v>
       </c>
       <c r="G74" s="20">
         <v>2697.4948295899999</v>
       </c>
       <c r="H74" s="20">
         <v>2744.4640767400001</v>
       </c>
       <c r="I74" s="20">
         <v>3040.2634028900002</v>
       </c>
       <c r="J74" s="20">
         <v>3554.7707295599998</v>
       </c>
@@ -29807,377 +30014,380 @@
       <c r="Z74" s="20">
         <v>6308.8950780900004</v>
       </c>
       <c r="AA74" s="20">
         <v>6775.2693012999998</v>
       </c>
       <c r="AB74" s="20">
         <v>6701.6382264100002</v>
       </c>
       <c r="AC74" s="20">
         <v>7512.5072703799997</v>
       </c>
       <c r="AD74" s="20">
         <v>8442.0127740099997</v>
       </c>
       <c r="AE74" s="20">
         <v>10432.72385536</v>
       </c>
       <c r="AF74" s="20">
         <v>10399.37374085</v>
       </c>
       <c r="AG74" s="20">
         <v>11627.247306720001</v>
       </c>
       <c r="AH74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG74" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK74" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL74" s="18" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="75" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B75" s="23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C75" s="24">
         <v>1841.5194577100001</v>
       </c>
       <c r="D75" s="24">
         <v>1988.01979532</v>
       </c>
       <c r="E75" s="24">
         <v>2074.1699215600001</v>
       </c>
       <c r="F75" s="24">
         <v>2619.54440148</v>
       </c>
       <c r="G75" s="24">
         <v>2681.0821070799998</v>
       </c>
       <c r="H75" s="24">
         <v>2728.6471294500002</v>
       </c>
       <c r="I75" s="24">
         <v>3014.9673037500002</v>
       </c>
       <c r="J75" s="24">
         <v>3511.1699122499999</v>
       </c>
@@ -30229,377 +30439,380 @@
       <c r="Z75" s="24">
         <v>6026.2903717400004</v>
       </c>
       <c r="AA75" s="24">
         <v>6358.7393437800001</v>
       </c>
       <c r="AB75" s="24">
         <v>6193.1774705600001</v>
       </c>
       <c r="AC75" s="24">
         <v>7004.7272353400003</v>
       </c>
       <c r="AD75" s="24">
         <v>7914.6985659399998</v>
       </c>
       <c r="AE75" s="24">
         <v>9270.3144115899995</v>
       </c>
       <c r="AF75" s="24">
         <v>9678.7949864399998</v>
       </c>
       <c r="AG75" s="24">
         <v>10563.72658805</v>
       </c>
       <c r="AH75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG75" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK75" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL75" s="37" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="76" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B76" s="23" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C76" s="24">
         <v>366.98382514000002</v>
       </c>
       <c r="D76" s="24">
         <v>454.27873899000002</v>
       </c>
       <c r="E76" s="24">
         <v>464.94219493000003</v>
       </c>
       <c r="F76" s="24">
         <v>576.81650456</v>
       </c>
       <c r="G76" s="24">
         <v>552.51698521000003</v>
       </c>
       <c r="H76" s="24">
         <v>576.99342531000002</v>
       </c>
       <c r="I76" s="24">
         <v>638.08041329000002</v>
       </c>
       <c r="J76" s="24">
         <v>794.03737956999998</v>
       </c>
@@ -30651,377 +30864,380 @@
       <c r="Z76" s="24">
         <v>2032.0178937400001</v>
       </c>
       <c r="AA76" s="24">
         <v>2181.3667456100002</v>
       </c>
       <c r="AB76" s="24">
         <v>2037.9772211</v>
       </c>
       <c r="AC76" s="24">
         <v>1974.0829247700001</v>
       </c>
       <c r="AD76" s="24">
         <v>2390.8437081699999</v>
       </c>
       <c r="AE76" s="24">
         <v>3030.9738694500002</v>
       </c>
       <c r="AF76" s="24">
         <v>3707.1814308399998</v>
       </c>
       <c r="AG76" s="24">
         <v>4213.33695687</v>
       </c>
       <c r="AH76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG76" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK76" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL76" s="37" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="77" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B77" s="23" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C77" s="24">
         <v>111.16981312</v>
       </c>
       <c r="D77" s="24">
         <v>189.91900138</v>
       </c>
       <c r="E77" s="24">
         <v>228.70997270999999</v>
       </c>
       <c r="F77" s="24">
         <v>240.96480733000001</v>
       </c>
       <c r="G77" s="24">
         <v>242.3197835</v>
       </c>
       <c r="H77" s="24">
         <v>267.62309431</v>
       </c>
       <c r="I77" s="24">
         <v>297.20737013000002</v>
       </c>
       <c r="J77" s="24">
         <v>319.61592465000001</v>
       </c>
@@ -31073,377 +31289,380 @@
       <c r="Z77" s="24">
         <v>694.90213530000005</v>
       </c>
       <c r="AA77" s="24">
         <v>726.60835397999995</v>
       </c>
       <c r="AB77" s="24">
         <v>615.53128175999996</v>
       </c>
       <c r="AC77" s="24">
         <v>710.59381538000002</v>
       </c>
       <c r="AD77" s="24">
         <v>826.94455483000002</v>
       </c>
       <c r="AE77" s="24">
         <v>885.88549066999997</v>
       </c>
       <c r="AF77" s="24">
         <v>963.19239064999999</v>
       </c>
       <c r="AG77" s="24">
         <v>980.45282133000001</v>
       </c>
       <c r="AH77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG77" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK77" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL77" s="37" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="78" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B78" s="23" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C78" s="24">
         <v>0</v>
       </c>
       <c r="D78" s="24">
         <v>0</v>
       </c>
       <c r="E78" s="24">
         <v>0</v>
       </c>
       <c r="F78" s="24">
         <v>0</v>
       </c>
       <c r="G78" s="24">
         <v>0</v>
       </c>
       <c r="H78" s="24">
         <v>0</v>
       </c>
       <c r="I78" s="24">
         <v>0</v>
       </c>
       <c r="J78" s="24">
         <v>0</v>
       </c>
@@ -31495,377 +31714,380 @@
       <c r="Z78" s="24">
         <v>0</v>
       </c>
       <c r="AA78" s="24">
         <v>0</v>
       </c>
       <c r="AB78" s="24">
         <v>0</v>
       </c>
       <c r="AC78" s="24">
         <v>0</v>
       </c>
       <c r="AD78" s="24">
         <v>0</v>
       </c>
       <c r="AE78" s="24">
         <v>0</v>
       </c>
       <c r="AF78" s="24">
         <v>0</v>
       </c>
       <c r="AG78" s="24">
         <v>0</v>
       </c>
       <c r="AH78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG78" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK78" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL78" s="37" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="79" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B79" s="23" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C79" s="26">
         <v>1204.3263495399999</v>
       </c>
       <c r="D79" s="26">
         <v>1169.90544813</v>
       </c>
       <c r="E79" s="26">
         <v>1192.6819617900001</v>
       </c>
       <c r="F79" s="26">
         <v>1556.7515642599999</v>
       </c>
       <c r="G79" s="26">
         <v>1627.5144939700001</v>
       </c>
       <c r="H79" s="26">
         <v>1635.1565162700001</v>
       </c>
       <c r="I79" s="26">
         <v>1780.96967049</v>
       </c>
       <c r="J79" s="26">
         <v>2001.54569911</v>
       </c>
@@ -31917,377 +32139,380 @@
       <c r="Z79" s="26">
         <v>2701.5312892799998</v>
       </c>
       <c r="AA79" s="26">
         <v>2803.6709250899999</v>
       </c>
       <c r="AB79" s="26">
         <v>3004.4574228800002</v>
       </c>
       <c r="AC79" s="26">
         <v>3690.6621567799998</v>
       </c>
       <c r="AD79" s="26">
         <v>3995.4183286699999</v>
       </c>
       <c r="AE79" s="26">
         <v>4597.3505249600003</v>
       </c>
       <c r="AF79" s="26">
         <v>4206.0311428000005</v>
       </c>
       <c r="AG79" s="26">
         <v>4552.9674980099999</v>
       </c>
       <c r="AH79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG79" s="39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK79" s="38" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL79" s="39" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="80" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="80" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B80" s="23" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C80" s="24">
         <v>159.03946991000001</v>
       </c>
       <c r="D80" s="24">
         <v>173.91660682</v>
       </c>
       <c r="E80" s="24">
         <v>187.83579212999999</v>
       </c>
       <c r="F80" s="24">
         <v>245.01152533999999</v>
       </c>
       <c r="G80" s="24">
         <v>258.73084440000002</v>
       </c>
       <c r="H80" s="24">
         <v>248.87409355</v>
       </c>
       <c r="I80" s="24">
         <v>298.70984984</v>
       </c>
       <c r="J80" s="24">
         <v>395.97090892</v>
       </c>
@@ -32339,377 +32564,380 @@
       <c r="Z80" s="24">
         <v>597.83905341000002</v>
       </c>
       <c r="AA80" s="24">
         <v>647.09331910000003</v>
       </c>
       <c r="AB80" s="24">
         <v>535.21154481999997</v>
       </c>
       <c r="AC80" s="24">
         <v>629.38833840999996</v>
       </c>
       <c r="AD80" s="24">
         <v>701.49197426000001</v>
       </c>
       <c r="AE80" s="24">
         <v>756.10452651000003</v>
       </c>
       <c r="AF80" s="24">
         <v>802.39002214000004</v>
       </c>
       <c r="AG80" s="24">
         <v>816.96931184000005</v>
       </c>
       <c r="AH80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG80" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK80" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL80" s="37" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="81" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="81" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B81" s="27" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C81" s="28">
         <v>11.9273224</v>
       </c>
       <c r="D81" s="28">
         <v>13.46837534</v>
       </c>
       <c r="E81" s="28">
         <v>14.288498499999999</v>
       </c>
       <c r="F81" s="28">
         <v>15.877917930000001</v>
       </c>
       <c r="G81" s="28">
         <v>16.412722509999998</v>
       </c>
       <c r="H81" s="28">
         <v>15.81694729</v>
       </c>
       <c r="I81" s="28">
         <v>25.296099130000002</v>
       </c>
       <c r="J81" s="28">
         <v>43.600817309999996</v>
       </c>
@@ -32761,377 +32989,380 @@
       <c r="Z81" s="28">
         <v>282.60470635000001</v>
       </c>
       <c r="AA81" s="28">
         <v>416.52995752999999</v>
       </c>
       <c r="AB81" s="28">
         <v>508.46075586000001</v>
       </c>
       <c r="AC81" s="28">
         <v>507.78003503999997</v>
       </c>
       <c r="AD81" s="28">
         <v>527.31420806999995</v>
       </c>
       <c r="AE81" s="28">
         <v>1162.4094437700001</v>
       </c>
       <c r="AF81" s="28">
         <v>720.57875440999999</v>
       </c>
       <c r="AG81" s="28">
         <v>1063.52071867</v>
       </c>
       <c r="AH81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG81" s="41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK81" s="40" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL81" s="41" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="82" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="82" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B82" s="21" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C82" s="20">
         <v>1863.92832314</v>
       </c>
       <c r="D82" s="20">
         <v>1978.72610938</v>
       </c>
       <c r="E82" s="20">
         <v>2105.85687233</v>
       </c>
       <c r="F82" s="20">
         <v>2661.3168755400002</v>
       </c>
       <c r="G82" s="20">
         <v>2795.84889079</v>
       </c>
       <c r="H82" s="20">
         <v>2733.0617165600001</v>
       </c>
       <c r="I82" s="20">
         <v>3006.8112731900001</v>
       </c>
       <c r="J82" s="20">
         <v>3446.5448287899999</v>
       </c>
@@ -33183,377 +33414,380 @@
       <c r="Z82" s="20">
         <v>6361.0544957700004</v>
       </c>
       <c r="AA82" s="20">
         <v>6996.1894976200001</v>
       </c>
       <c r="AB82" s="20">
         <v>7186.0779612599999</v>
       </c>
       <c r="AC82" s="20">
         <v>7671.5632512800003</v>
       </c>
       <c r="AD82" s="20">
         <v>8057.5041435800003</v>
       </c>
       <c r="AE82" s="20">
         <v>9987.8727361500005</v>
       </c>
       <c r="AF82" s="20">
         <v>10177.74521422</v>
       </c>
       <c r="AG82" s="20">
         <v>12043.99928297</v>
       </c>
       <c r="AH82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG82" s="18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK82" s="19" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL82" s="18" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="83" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="83" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B83" s="23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C83" s="24">
         <v>1567.00668845</v>
       </c>
       <c r="D83" s="24">
         <v>1658.4962445399999</v>
       </c>
       <c r="E83" s="24">
         <v>1753.53004078</v>
       </c>
       <c r="F83" s="24">
         <v>2205.67338681</v>
       </c>
       <c r="G83" s="24">
         <v>2311.3825650600002</v>
       </c>
       <c r="H83" s="24">
         <v>2267.6726298600001</v>
       </c>
       <c r="I83" s="24">
         <v>2447.2079962900002</v>
       </c>
       <c r="J83" s="24">
         <v>3078.94568273</v>
       </c>
@@ -33605,377 +33839,380 @@
       <c r="Z83" s="24">
         <v>5368.5936918799998</v>
       </c>
       <c r="AA83" s="24">
         <v>5687.4286533200002</v>
       </c>
       <c r="AB83" s="24">
         <v>5731.7759882</v>
       </c>
       <c r="AC83" s="24">
         <v>6337.1891264300002</v>
       </c>
       <c r="AD83" s="24">
         <v>6771.4595995199998</v>
       </c>
       <c r="AE83" s="24">
         <v>7989.2764061500002</v>
       </c>
       <c r="AF83" s="24">
         <v>8166.17537498</v>
       </c>
       <c r="AG83" s="24">
         <v>9385.1305441299992</v>
       </c>
       <c r="AH83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG83" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK83" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL83" s="37" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="84" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="84" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B84" s="23" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C84" s="24">
         <v>327.02633434000001</v>
       </c>
       <c r="D84" s="24">
         <v>358.8692997</v>
       </c>
       <c r="E84" s="24">
         <v>352.18225953000001</v>
       </c>
       <c r="F84" s="24">
         <v>393.01410715999998</v>
       </c>
       <c r="G84" s="24">
         <v>394.24594841999999</v>
       </c>
       <c r="H84" s="24">
         <v>419.26807783999999</v>
       </c>
       <c r="I84" s="24">
         <v>451.70477011000003</v>
       </c>
       <c r="J84" s="24">
         <v>473.67955569999998</v>
       </c>
@@ -34027,377 +34264,380 @@
       <c r="Z84" s="24">
         <v>659.09476291999999</v>
       </c>
       <c r="AA84" s="24">
         <v>699.90417003000005</v>
       </c>
       <c r="AB84" s="24">
         <v>664.61945351999998</v>
       </c>
       <c r="AC84" s="24">
         <v>740.06266549999998</v>
       </c>
       <c r="AD84" s="24">
         <v>803.03588538999998</v>
       </c>
       <c r="AE84" s="24">
         <v>889.12795731000006</v>
       </c>
       <c r="AF84" s="24">
         <v>881.42994982000005</v>
       </c>
       <c r="AG84" s="24">
         <v>1049.3754452200001</v>
       </c>
       <c r="AH84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG84" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK84" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL84" s="37" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="85" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="85" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B85" s="23" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C85" s="24">
         <v>102.60645206</v>
       </c>
       <c r="D85" s="24">
         <v>112.43803373</v>
       </c>
       <c r="E85" s="24">
         <v>121.32282855</v>
       </c>
       <c r="F85" s="24">
         <v>147.93815293</v>
       </c>
       <c r="G85" s="24">
         <v>154.31316342</v>
       </c>
       <c r="H85" s="24">
         <v>148.62748041</v>
       </c>
       <c r="I85" s="24">
         <v>168.03546940000001</v>
       </c>
       <c r="J85" s="24">
         <v>210.58095080000001</v>
       </c>
@@ -34449,377 +34689,380 @@
       <c r="Z85" s="24">
         <v>240.27413458000001</v>
       </c>
       <c r="AA85" s="24">
         <v>264.22376016999999</v>
       </c>
       <c r="AB85" s="24">
         <v>275.27626265999999</v>
       </c>
       <c r="AC85" s="24">
         <v>306.68414666000001</v>
       </c>
       <c r="AD85" s="24">
         <v>334.14130308</v>
       </c>
       <c r="AE85" s="24">
         <v>352.33204608</v>
       </c>
       <c r="AF85" s="24">
         <v>378.09009316999999</v>
       </c>
       <c r="AG85" s="24">
         <v>412.29023255999999</v>
       </c>
       <c r="AH85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG85" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK85" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL85" s="37" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="86" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="86" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B86" s="23" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C86" s="24">
         <v>44.802902979999999</v>
       </c>
       <c r="D86" s="24">
         <v>49.095843530000003</v>
       </c>
       <c r="E86" s="24">
         <v>52.975371500000001</v>
       </c>
       <c r="F86" s="24">
         <v>68.568458759999999</v>
       </c>
       <c r="G86" s="24">
         <v>72.556749719999999</v>
       </c>
       <c r="H86" s="24">
         <v>69.862990199999999</v>
       </c>
       <c r="I86" s="24">
         <v>83.742941000000002</v>
       </c>
       <c r="J86" s="24">
         <v>109.35793563</v>
       </c>
@@ -34871,377 +35114,380 @@
       <c r="Z86" s="24">
         <v>88.979720349999994</v>
       </c>
       <c r="AA86" s="24">
         <v>97.511630089999997</v>
       </c>
       <c r="AB86" s="24">
         <v>101.1769353</v>
       </c>
       <c r="AC86" s="24">
         <v>102.07644449</v>
       </c>
       <c r="AD86" s="24">
         <v>110.19064852</v>
       </c>
       <c r="AE86" s="24">
         <v>126.26925579</v>
       </c>
       <c r="AF86" s="24">
         <v>210.92560096</v>
       </c>
       <c r="AG86" s="24">
         <v>266.72805613000003</v>
       </c>
       <c r="AH86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG86" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK86" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL86" s="37" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="87" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="87" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B87" s="23" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C87" s="24">
         <v>179.6169793</v>
       </c>
       <c r="D87" s="24">
         <v>197.33542242999999</v>
       </c>
       <c r="E87" s="24">
         <v>177.88405947000001</v>
       </c>
       <c r="F87" s="24">
         <v>176.50749547000001</v>
       </c>
       <c r="G87" s="24">
         <v>167.37603528</v>
       </c>
       <c r="H87" s="24">
         <v>200.77760723</v>
       </c>
       <c r="I87" s="24">
         <v>199.92635971000001</v>
       </c>
       <c r="J87" s="24">
         <v>153.74066927999999</v>
       </c>
@@ -35293,377 +35539,380 @@
       <c r="Z87" s="24">
         <v>329.84090799000001</v>
       </c>
       <c r="AA87" s="24">
         <v>338.16877976000001</v>
       </c>
       <c r="AB87" s="24">
         <v>288.16625556000002</v>
       </c>
       <c r="AC87" s="24">
         <v>331.30207435</v>
       </c>
       <c r="AD87" s="24">
         <v>358.70393378</v>
       </c>
       <c r="AE87" s="24">
         <v>410.52665544000001</v>
       </c>
       <c r="AF87" s="24">
         <v>292.41425569</v>
       </c>
       <c r="AG87" s="24">
         <v>370.35715653</v>
       </c>
       <c r="AH87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG87" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK87" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL87" s="37" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="88" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="88" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B88" s="23" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C88" s="24">
         <v>3.9363021599999999</v>
       </c>
       <c r="D88" s="24">
         <v>4.3134721599999999</v>
       </c>
       <c r="E88" s="24">
         <v>4.6543204899999999</v>
       </c>
       <c r="F88" s="24">
         <v>6.0243009799999996</v>
       </c>
       <c r="G88" s="24">
         <v>6.3747050200000004</v>
       </c>
       <c r="H88" s="24">
         <v>9.4521090099999991</v>
       </c>
       <c r="I88" s="24">
         <v>8.0529441899999998</v>
       </c>
       <c r="J88" s="24">
         <v>9.6741053800000003</v>
       </c>
@@ -35715,377 +35964,380 @@
       <c r="Z88" s="24">
         <v>10.877097729999999</v>
       </c>
       <c r="AA88" s="24">
         <v>10.57889127</v>
       </c>
       <c r="AB88" s="24">
         <v>8.8713970599999996</v>
       </c>
       <c r="AC88" s="24">
         <v>9.0447575199999992</v>
       </c>
       <c r="AD88" s="24">
         <v>10.572576529999999</v>
       </c>
       <c r="AE88" s="24">
         <v>24.251766929999999</v>
       </c>
       <c r="AF88" s="24">
         <v>25.096455559999999</v>
       </c>
       <c r="AG88" s="24">
         <v>27.446900339999999</v>
       </c>
       <c r="AH88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG88" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK88" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL88" s="37" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="89" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="89" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B89" s="23" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C89" s="24">
         <v>708.89554427999997</v>
       </c>
       <c r="D89" s="24">
         <v>776.38629514000002</v>
       </c>
       <c r="E89" s="24">
         <v>837.30814014999999</v>
       </c>
       <c r="F89" s="24">
         <v>1083.2532540100001</v>
       </c>
       <c r="G89" s="24">
         <v>1145.8412557700001</v>
       </c>
       <c r="H89" s="24">
         <v>1102.91872741</v>
       </c>
       <c r="I89" s="24">
         <v>1105.79379126</v>
       </c>
       <c r="J89" s="24">
         <v>1444.25437313</v>
       </c>
@@ -36137,377 +36389,380 @@
       <c r="Z89" s="24">
         <v>2854.3246750200001</v>
       </c>
       <c r="AA89" s="24">
         <v>3012.7622292599999</v>
       </c>
       <c r="AB89" s="24">
         <v>3214.8422880899998</v>
       </c>
       <c r="AC89" s="24">
         <v>3510.71434787</v>
       </c>
       <c r="AD89" s="24">
         <v>3720.8533569900001</v>
       </c>
       <c r="AE89" s="24">
         <v>4307.1329912900001</v>
       </c>
       <c r="AF89" s="24">
         <v>4721.1229134499999</v>
       </c>
       <c r="AG89" s="24">
         <v>5465.2097467000003</v>
       </c>
       <c r="AH89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG89" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK89" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL89" s="37" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="90" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="90" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B90" s="23" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C90" s="24">
         <v>527.14850767999997</v>
       </c>
       <c r="D90" s="24">
         <v>518.92717754</v>
       </c>
       <c r="E90" s="24">
         <v>559.38532062000002</v>
       </c>
       <c r="F90" s="24">
         <v>723.38172466000003</v>
       </c>
       <c r="G90" s="24">
         <v>764.92065585</v>
       </c>
       <c r="H90" s="24">
         <v>736.03371560999994</v>
       </c>
       <c r="I90" s="24">
         <v>881.65649072999997</v>
       </c>
       <c r="J90" s="24">
         <v>1151.3376485199999</v>
       </c>
@@ -36559,377 +36814,380 @@
       <c r="Z90" s="24">
         <v>1844.29715622</v>
       </c>
       <c r="AA90" s="24">
         <v>1964.18336275</v>
       </c>
       <c r="AB90" s="24">
         <v>1843.44284954</v>
       </c>
       <c r="AC90" s="24">
         <v>2077.3673555300002</v>
       </c>
       <c r="AD90" s="24">
         <v>2236.99778062</v>
       </c>
       <c r="AE90" s="24">
         <v>2768.76369062</v>
       </c>
       <c r="AF90" s="24">
         <v>2538.5260561499999</v>
       </c>
       <c r="AG90" s="24">
         <v>2843.0984518700002</v>
       </c>
       <c r="AH90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG90" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK90" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL90" s="37" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="91" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="91" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B91" s="23" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C91" s="24">
         <v>296.92163469000002</v>
       </c>
       <c r="D91" s="24">
         <v>320.22986484</v>
       </c>
       <c r="E91" s="24">
         <v>352.32683155000001</v>
       </c>
       <c r="F91" s="24">
         <v>455.64348873</v>
       </c>
       <c r="G91" s="24">
         <v>484.46632572999999</v>
       </c>
       <c r="H91" s="24">
         <v>465.38908670000001</v>
       </c>
       <c r="I91" s="24">
         <v>559.60327689999997</v>
       </c>
       <c r="J91" s="24">
         <v>367.59914606000001</v>
       </c>
@@ -36981,377 +37239,380 @@
       <c r="Z91" s="24">
         <v>992.46080388999997</v>
       </c>
       <c r="AA91" s="24">
         <v>1308.76084431</v>
       </c>
       <c r="AB91" s="24">
         <v>1454.30197305</v>
       </c>
       <c r="AC91" s="24">
         <v>1334.37412485</v>
       </c>
       <c r="AD91" s="24">
         <v>1286.0445440599999</v>
       </c>
       <c r="AE91" s="24">
         <v>1998.5963300000001</v>
       </c>
       <c r="AF91" s="24">
         <v>2011.56983924</v>
       </c>
       <c r="AG91" s="24">
         <v>2658.8687388399999</v>
       </c>
       <c r="AH91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG91" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK91" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL91" s="37" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="92" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="92" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B92" s="23" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C92" s="24">
         <v>226.26600257999999</v>
       </c>
       <c r="D92" s="24">
         <v>247.94643923000001</v>
       </c>
       <c r="E92" s="24">
         <v>267.53903763</v>
       </c>
       <c r="F92" s="24">
         <v>346.28807591999998</v>
       </c>
       <c r="G92" s="24">
         <v>366.42995495999998</v>
       </c>
       <c r="H92" s="24">
         <v>352.82578740999998</v>
       </c>
       <c r="I92" s="24">
         <v>422.92305285999998</v>
       </c>
       <c r="J92" s="24">
         <v>327.45437786000002</v>
       </c>
@@ -37403,377 +37664,380 @@
       <c r="Z92" s="24">
         <v>880.75628905999997</v>
       </c>
       <c r="AA92" s="24">
         <v>1182.0297920800001</v>
       </c>
       <c r="AB92" s="24">
         <v>1341.4103256999999</v>
       </c>
       <c r="AC92" s="24">
         <v>1193.6985804799999</v>
       </c>
       <c r="AD92" s="24">
         <v>1179.17545369</v>
       </c>
       <c r="AE92" s="24">
         <v>1804.2620359800001</v>
       </c>
       <c r="AF92" s="24">
         <v>1544.4543695699999</v>
       </c>
       <c r="AG92" s="24">
         <v>2450.9494683900002</v>
       </c>
       <c r="AH92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG92" s="37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK92" s="36" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL92" s="37" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="93" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="93" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B93" s="27" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C93" s="24">
         <v>70.655632109999999</v>
       </c>
       <c r="D93" s="24">
         <v>72.283425609999995</v>
       </c>
       <c r="E93" s="24">
         <v>84.787793919999999</v>
       </c>
       <c r="F93" s="24">
         <v>109.35541281</v>
       </c>
       <c r="G93" s="24">
         <v>118.03637077</v>
       </c>
       <c r="H93" s="24">
         <v>112.56329928</v>
       </c>
       <c r="I93" s="24">
         <v>136.68022403000001</v>
       </c>
       <c r="J93" s="24">
         <v>40.144768200000001</v>
       </c>
@@ -37825,377 +38089,380 @@
       <c r="Z93" s="24">
         <v>111.70451482999999</v>
       </c>
       <c r="AA93" s="24">
         <v>126.73105223</v>
       </c>
       <c r="AB93" s="24">
         <v>112.89164735999999</v>
       </c>
       <c r="AC93" s="24">
         <v>140.67554436</v>
       </c>
       <c r="AD93" s="24">
         <v>106.86909037</v>
       </c>
       <c r="AE93" s="24">
         <v>194.33429401999999</v>
       </c>
       <c r="AF93" s="24">
         <v>467.11546966999998</v>
       </c>
       <c r="AG93" s="24">
         <v>207.91927045</v>
       </c>
       <c r="AH93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="AI93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="AJ93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="AK93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="AL93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="AM93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="AN93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="AO93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="AP93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="AQ93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="AR93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="AS93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="AT93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="AU93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="AV93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="AW93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="AX93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="AY93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="AZ93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="BA93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="BB93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="BC93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="BD93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="BE93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="BF93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="BG93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="BH93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="BI93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="BJ93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="BK93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="BL93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="BM93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="BN93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="BO93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="BP93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="BQ93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="BR93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="BS93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="BT93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="BU93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="BV93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="BY93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="BZ93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="CB93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="CC93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="CD93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="CF93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="CG93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="CH93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="CI93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="CJ93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="CK93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="CL93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="CM93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="CN93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="CO93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="CP93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="CQ93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="CR93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="CS93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="CT93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="CU93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="CV93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="CW93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="CX93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="CY93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="CZ93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="DA93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="DB93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="DC93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="DD93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="DE93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="DF93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="DG93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="DH93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="DI93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="DJ93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="DK93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="DL93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="DM93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="DN93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="DO93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="DP93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="DQ93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="DR93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="DS93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="DT93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="DU93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="DV93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="DW93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="DX93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="DY93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="DZ93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="EA93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="EB93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="EC93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="ED93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="EE93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="EF93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="EG93" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="EH93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="EI93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="EJ93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="EK93" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="EL93" s="37" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="94" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B94" s="31" t="s">
         <v>146</v>
-      </c>
-[...324 lines deleted...]
-        <v>145</v>
       </c>
       <c r="C94" s="32">
         <v>-10.481543029999999</v>
       </c>
       <c r="D94" s="32">
         <v>22.762061280000001</v>
       </c>
       <c r="E94" s="32">
         <v>-17.39845227</v>
       </c>
       <c r="F94" s="32">
         <v>-25.894556130000002</v>
       </c>
       <c r="G94" s="32">
         <v>-98.354061200000004</v>
       </c>
       <c r="H94" s="32">
         <v>11.402360180000001</v>
       </c>
       <c r="I94" s="32">
         <v>33.4521297</v>
       </c>
       <c r="J94" s="32">
         <v>108.22590077</v>
       </c>
@@ -38247,410 +38514,413 @@
       <c r="Z94" s="32">
         <v>-52.159417689999998</v>
       </c>
       <c r="AA94" s="32">
         <v>-220.92019632</v>
       </c>
       <c r="AB94" s="32">
         <v>-484.43973484000003</v>
       </c>
       <c r="AC94" s="32">
         <v>-159.05598090000001</v>
       </c>
       <c r="AD94" s="32">
         <v>384.50863042999998</v>
       </c>
       <c r="AE94" s="32">
         <v>444.85111920999998</v>
       </c>
       <c r="AF94" s="32">
         <v>221.62852663000001</v>
       </c>
       <c r="AG94" s="32">
         <v>-416.75197624999998</v>
       </c>
       <c r="AH94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AI94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AJ94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AL94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AM94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AN94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AO94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AP94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AQ94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AR94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AS94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AT94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AU94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AV94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AW94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AX94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AY94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AZ94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BA94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BB94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BC94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BD94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BE94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BF94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BG94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BH94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BI94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BJ94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BK94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BL94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BM94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BO94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BP94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BQ94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BR94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BY94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BZ94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CB94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CC94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CF94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CG94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CH94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CI94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CJ94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CK94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CL94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CM94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CN94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CO94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CP94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CQ94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CR94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CS94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CT94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CU94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CV94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CW94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CX94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CY94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CZ94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DA94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DB94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DC94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DE94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DF94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DG94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DH94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DI94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DJ94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DK94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DL94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DM94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DN94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DO94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DP94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DQ94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DR94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DS94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DT94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DU94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DV94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DW94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DX94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DY94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DZ94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EA94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EB94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EC94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="ED94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EE94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EF94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EG94" s="43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EH94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EI94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EJ94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="EK94" s="42" t="s">
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="EL94" s="43" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="95" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="95" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C95" s="46"/>
       <c r="D95" s="46"/>
       <c r="E95" s="46"/>
       <c r="F95" s="46"/>
       <c r="G95" s="46"/>
       <c r="H95" s="46"/>
       <c r="I95" s="46"/>
       <c r="J95" s="46"/>
       <c r="K95" s="46"/>
       <c r="L95" s="46"/>
       <c r="M95" s="46"/>
       <c r="N95" s="47"/>
       <c r="O95" s="47"/>
       <c r="P95" s="48"/>
       <c r="Q95" s="48"/>
       <c r="R95" s="48"/>
       <c r="S95" s="48"/>
       <c r="T95" s="48"/>
       <c r="U95" s="47"/>
       <c r="V95" s="48"/>
       <c r="W95" s="48"/>
       <c r="X95" s="48"/>
       <c r="Y95" s="48"/>
       <c r="Z95" s="48"/>
       <c r="AA95" s="48"/>
       <c r="AB95" s="48"/>
       <c r="AC95" s="48"/>
       <c r="AD95" s="48"/>
       <c r="AE95" s="48"/>
       <c r="AF95" s="48"/>
       <c r="AG95" s="48"/>
     </row>
-    <row r="96" spans="2:141" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="96" spans="2:142" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B96" s="49" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C96" s="5"/>
       <c r="D96" s="5"/>
       <c r="E96" s="5"/>
       <c r="F96" s="5"/>
       <c r="G96" s="5"/>
       <c r="H96" s="5"/>
       <c r="I96" s="5"/>
       <c r="J96" s="5"/>
       <c r="K96" s="5"/>
       <c r="L96" s="5"/>
       <c r="M96" s="5"/>
       <c r="N96" s="5"/>
       <c r="O96" s="5"/>
       <c r="P96" s="5"/>
       <c r="Q96" s="5"/>
       <c r="R96" s="5"/>
       <c r="S96" s="5"/>
       <c r="T96" s="5"/>
       <c r="U96" s="5"/>
       <c r="V96" s="5"/>
       <c r="W96" s="5"/>
       <c r="X96" s="5"/>
       <c r="Y96" s="5"/>
       <c r="Z96" s="5"/>
@@ -38747,54 +39017,55 @@
       <c r="DM96" s="3"/>
       <c r="DN96" s="3"/>
       <c r="DO96" s="3"/>
       <c r="DP96" s="3"/>
       <c r="DQ96" s="3"/>
       <c r="DR96" s="3"/>
       <c r="DS96" s="3"/>
       <c r="DT96" s="3"/>
       <c r="DU96" s="3"/>
       <c r="DV96" s="3"/>
       <c r="DW96" s="3"/>
       <c r="DX96" s="3"/>
       <c r="DY96" s="3"/>
       <c r="DZ96" s="3"/>
       <c r="EA96" s="3"/>
       <c r="EB96" s="3"/>
       <c r="EC96" s="3"/>
       <c r="ED96" s="3"/>
       <c r="EE96" s="3"/>
       <c r="EF96" s="3"/>
       <c r="EG96" s="3"/>
       <c r="EH96" s="3"/>
       <c r="EI96" s="3"/>
       <c r="EJ96" s="3"/>
       <c r="EK96" s="3"/>
+      <c r="EL96" s="3"/>
     </row>
-    <row r="97" spans="2:141" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="97" spans="2:142" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B97" s="50" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C97" s="5"/>
       <c r="D97" s="5"/>
       <c r="E97" s="5"/>
       <c r="F97" s="5"/>
       <c r="G97" s="5"/>
       <c r="H97" s="5"/>
       <c r="I97" s="5"/>
       <c r="J97" s="5"/>
       <c r="K97" s="5"/>
       <c r="L97" s="5"/>
       <c r="M97" s="5"/>
       <c r="N97" s="5"/>
       <c r="O97" s="5"/>
       <c r="P97" s="5"/>
       <c r="Q97" s="5"/>
       <c r="R97" s="5"/>
       <c r="S97" s="5"/>
       <c r="T97" s="5"/>
       <c r="U97" s="5"/>
       <c r="V97" s="5"/>
       <c r="W97" s="5"/>
       <c r="X97" s="5"/>
       <c r="Y97" s="5"/>
       <c r="Z97" s="5"/>
@@ -38891,54 +39162,55 @@
       <c r="DM97" s="3"/>
       <c r="DN97" s="3"/>
       <c r="DO97" s="3"/>
       <c r="DP97" s="3"/>
       <c r="DQ97" s="3"/>
       <c r="DR97" s="3"/>
       <c r="DS97" s="3"/>
       <c r="DT97" s="3"/>
       <c r="DU97" s="3"/>
       <c r="DV97" s="3"/>
       <c r="DW97" s="3"/>
       <c r="DX97" s="3"/>
       <c r="DY97" s="3"/>
       <c r="DZ97" s="3"/>
       <c r="EA97" s="3"/>
       <c r="EB97" s="3"/>
       <c r="EC97" s="3"/>
       <c r="ED97" s="3"/>
       <c r="EE97" s="3"/>
       <c r="EF97" s="3"/>
       <c r="EG97" s="3"/>
       <c r="EH97" s="3"/>
       <c r="EI97" s="3"/>
       <c r="EJ97" s="3"/>
       <c r="EK97" s="3"/>
+      <c r="EL97" s="3"/>
     </row>
-    <row r="98" spans="2:141" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="98" spans="2:142" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B98" s="50" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C98" s="5"/>
       <c r="D98" s="5"/>
       <c r="E98" s="5"/>
       <c r="F98" s="5"/>
       <c r="G98" s="5"/>
       <c r="H98" s="5"/>
       <c r="I98" s="5"/>
       <c r="J98" s="5"/>
       <c r="K98" s="5"/>
       <c r="L98" s="5"/>
       <c r="M98" s="5"/>
       <c r="N98" s="5"/>
       <c r="O98" s="5"/>
       <c r="P98" s="5"/>
       <c r="Q98" s="5"/>
       <c r="R98" s="5"/>
       <c r="S98" s="5"/>
       <c r="T98" s="5"/>
       <c r="U98" s="5"/>
       <c r="V98" s="5"/>
       <c r="W98" s="5"/>
       <c r="X98" s="5"/>
       <c r="Y98" s="5"/>
       <c r="Z98" s="5"/>
@@ -39035,53 +39307,54 @@
       <c r="DM98" s="3"/>
       <c r="DN98" s="3"/>
       <c r="DO98" s="3"/>
       <c r="DP98" s="3"/>
       <c r="DQ98" s="3"/>
       <c r="DR98" s="3"/>
       <c r="DS98" s="3"/>
       <c r="DT98" s="3"/>
       <c r="DU98" s="3"/>
       <c r="DV98" s="3"/>
       <c r="DW98" s="3"/>
       <c r="DX98" s="3"/>
       <c r="DY98" s="3"/>
       <c r="DZ98" s="3"/>
       <c r="EA98" s="3"/>
       <c r="EB98" s="3"/>
       <c r="EC98" s="3"/>
       <c r="ED98" s="3"/>
       <c r="EE98" s="3"/>
       <c r="EF98" s="3"/>
       <c r="EG98" s="3"/>
       <c r="EH98" s="3"/>
       <c r="EI98" s="3"/>
       <c r="EJ98" s="3"/>
       <c r="EK98" s="3"/>
+      <c r="EL98" s="3"/>
     </row>
-    <row r="99" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="100" spans="2:141" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="99" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="100" spans="2:142" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="56" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Imenovani rasponi</vt:lpstr>
       </vt:variant>