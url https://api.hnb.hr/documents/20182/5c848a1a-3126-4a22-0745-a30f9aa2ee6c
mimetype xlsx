--- v3 (2026-07-27)
+++ v4 (2026-10-08)
@@ -2,71 +2,71 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2026Q1_web\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2026Q2_web\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{53AB7FE9-EECE-4099-A052-59D918513C7C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{99FF061E-260B-4ACC-AF92-FBEE907794D6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="480" yWindow="705" windowWidth="26685" windowHeight="14190" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="173" uniqueCount="151">
   <si>
     <t>Portfeljna ulaganja, neto</t>
   </si>
   <si>
     <t>1999.</t>
   </si>
   <si>
     <t>2000.</t>
   </si>
   <si>
     <t>2001.</t>
   </si>
   <si>
     <t>2002.</t>
   </si>
   <si>
     <t>2003.</t>
   </si>
   <si>
     <t>2004.</t>
   </si>
   <si>
     <t>2005.</t>
   </si>
   <si>
@@ -735,50 +735,80 @@
     <t>3. tr. 24.</t>
   </si>
   <si>
     <t>2024.</t>
   </si>
   <si>
     <t>4. tr. 24.</t>
   </si>
   <si>
     <t>1. tr. 25.</t>
   </si>
   <si>
     <t>2. tr. 25.</t>
   </si>
   <si>
     <t>3. tr. 25.</t>
   </si>
   <si>
     <t>2025.</t>
   </si>
   <si>
     <t>4. tr. 25.</t>
   </si>
   <si>
     <t>1. tr. 26.</t>
+  </si>
+  <si>
+    <t>*</t>
+  </si>
+  <si>
+    <r>
+      <t>*</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Revidirani podaci.</t>
+    </r>
+  </si>
+  <si>
+    <t>2. tr. 26.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="yyyy\."/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
@@ -1306,103 +1336,111 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B2:DZ63"/>
+  <dimension ref="B2:EA64"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.6640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="11.7109375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.6640625" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="31" max="16384" width="11.6640625" style="1"/>
+    <col min="1" max="1" width="3.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="60.7109375" style="1" customWidth="1"/>
+    <col min="3" max="29" width="11.7109375" style="1"/>
+    <col min="30" max="30" width="15.7109375" style="1" customWidth="1"/>
+    <col min="31" max="16384" width="11.7109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="15" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="3" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="14" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="4" spans="2:130" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="5" spans="2:130" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:131" ht="9.9" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="5" spans="2:131" s="7" customFormat="1" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
-      <c r="Z5" s="5"/>
-[...2 lines deleted...]
-      <c r="AC5" s="6"/>
+      <c r="Z5" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="AA5" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="AB5" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="AC5" s="5" t="s">
+        <v>148</v>
+      </c>
       <c r="AD5" s="5"/>
       <c r="AE5" s="5"/>
       <c r="AF5" s="5"/>
       <c r="AG5" s="5"/>
       <c r="AH5" s="5"/>
       <c r="AI5" s="5"/>
       <c r="AJ5" s="5"/>
       <c r="AK5" s="5"/>
       <c r="AL5" s="5"/>
       <c r="AM5" s="5"/>
       <c r="AN5" s="5"/>
       <c r="AO5" s="5"/>
       <c r="AP5" s="5"/>
       <c r="AQ5" s="5"/>
       <c r="AR5" s="5"/>
       <c r="AS5" s="5"/>
       <c r="AT5" s="5"/>
       <c r="AU5" s="5"/>
       <c r="AV5" s="5"/>
       <c r="AW5" s="5"/>
       <c r="AX5" s="5"/>
       <c r="AY5" s="5"/>
       <c r="AZ5" s="5"/>
       <c r="BA5" s="5"/>
       <c r="BB5" s="5"/>
@@ -1443,71 +1481,106 @@
       <c r="CK5" s="5"/>
       <c r="CL5" s="5"/>
       <c r="CM5" s="5"/>
       <c r="CN5" s="5"/>
       <c r="CO5" s="5"/>
       <c r="CP5" s="5"/>
       <c r="CQ5" s="5"/>
       <c r="CR5" s="5"/>
       <c r="CS5" s="5"/>
       <c r="CT5" s="5"/>
       <c r="CU5" s="5"/>
       <c r="CV5" s="5"/>
       <c r="CW5" s="5"/>
       <c r="CX5" s="5"/>
       <c r="CY5" s="5"/>
       <c r="CZ5" s="5"/>
       <c r="DA5" s="5"/>
       <c r="DB5" s="5"/>
       <c r="DC5" s="5"/>
       <c r="DD5" s="5"/>
       <c r="DE5" s="5"/>
       <c r="DF5" s="5"/>
       <c r="DG5" s="5"/>
       <c r="DH5" s="5"/>
       <c r="DI5" s="5"/>
-      <c r="DJ5" s="5"/>
-[...14 lines deleted...]
-      <c r="DY5" s="6"/>
+      <c r="DJ5" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="DK5" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="DL5" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="DM5" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="DN5" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="DO5" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="DP5" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="DQ5" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="DR5" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="DS5" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="DT5" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="DU5" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="DV5" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="DW5" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="DX5" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="DY5" s="5" t="s">
+        <v>148</v>
+      </c>
       <c r="DZ5" s="6" t="s">
         <v>105</v>
       </c>
+      <c r="EA5" s="6" t="s">
+        <v>105</v>
+      </c>
     </row>
-    <row r="6" spans="2:130" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:131" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="10"/>
       <c r="C6" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>7</v>
       </c>
       <c r="J6" s="8" t="s">
         <v>8</v>
       </c>
@@ -1849,135 +1922,138 @@
       </c>
       <c r="DS6" s="9" t="s">
         <v>138</v>
       </c>
       <c r="DT6" s="9" t="s">
         <v>139</v>
       </c>
       <c r="DU6" s="9" t="s">
         <v>141</v>
       </c>
       <c r="DV6" s="9" t="s">
         <v>142</v>
       </c>
       <c r="DW6" s="9" t="s">
         <v>143</v>
       </c>
       <c r="DX6" s="9" t="s">
         <v>144</v>
       </c>
       <c r="DY6" s="9" t="s">
         <v>146</v>
       </c>
       <c r="DZ6" s="9" t="s">
         <v>147</v>
       </c>
+      <c r="EA6" s="9" t="s">
+        <v>150</v>
+      </c>
     </row>
-    <row r="7" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:131" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="16">
         <v>-2747.2511809171374</v>
       </c>
       <c r="D7" s="16">
         <v>-3613.25934975256</v>
       </c>
       <c r="E7" s="16">
         <v>-4313.1355688701669</v>
       </c>
       <c r="F7" s="16">
         <v>-3548.7312083060906</v>
       </c>
       <c r="G7" s="16">
         <v>-4234.3367081331035</v>
       </c>
       <c r="H7" s="16">
         <v>-4528.5378308037816</v>
       </c>
       <c r="I7" s="16">
         <v>-3698.6017040453826</v>
       </c>
       <c r="J7" s="16">
-        <v>-3568.1451369019046</v>
+        <v>-3568.1291667019045</v>
       </c>
       <c r="K7" s="16">
         <v>-3869.2066531239598</v>
       </c>
       <c r="L7" s="16">
         <v>-3110.3091438252909</v>
       </c>
       <c r="M7" s="16">
         <v>-3517.23613142045</v>
       </c>
       <c r="N7" s="16">
         <v>-3754.8691565672216</v>
       </c>
       <c r="O7" s="16">
         <v>-4491.1586878406715</v>
       </c>
       <c r="P7" s="16">
-        <v>-6048.4454139909412</v>
+        <v>-6048.307447990941</v>
       </c>
       <c r="Q7" s="16">
-        <v>-7313.3971265558494</v>
+        <v>-7313.3966265558493</v>
       </c>
       <c r="R7" s="16">
-        <v>-7299.1308099330681</v>
+        <v>-7299.1307589330681</v>
       </c>
       <c r="S7" s="16">
-        <v>-8511.0329710208916</v>
+        <v>-8511.0318210208916</v>
       </c>
       <c r="T7" s="16">
-        <v>-7555.0498291655404</v>
+        <v>-7555.0475681655407</v>
       </c>
       <c r="U7" s="16">
-        <v>-6382.9066998188464</v>
+        <v>-6382.9025508188461</v>
       </c>
       <c r="V7" s="16">
-        <v>-5692.5528151189483</v>
+        <v>-5692.5490011189486</v>
       </c>
       <c r="W7" s="16">
-        <v>-4059.9853070432782</v>
+        <v>-4059.9804720432776</v>
       </c>
       <c r="X7" s="16">
-        <v>-3800.0569277387276</v>
+        <v>-3800.0507647387276</v>
       </c>
       <c r="Y7" s="16">
-        <v>-3107.853131306274</v>
+        <v>-3100.6857013062727</v>
       </c>
       <c r="Z7" s="16">
-        <v>-2242.4569914618332</v>
+        <v>-2231.6881654618337</v>
       </c>
       <c r="AA7" s="16">
-        <v>14101.893494615451</v>
+        <v>14117.750414615453</v>
       </c>
       <c r="AB7" s="16">
-        <v>17389.37897944092</v>
+        <v>17406.378201440919</v>
       </c>
       <c r="AC7" s="16">
-        <v>23458.80225428212</v>
+        <v>23499.740976482128</v>
       </c>
       <c r="AD7" s="16">
         <v>-4132.7981247648386</v>
       </c>
       <c r="AE7" s="16">
         <v>-4337.3841164286168</v>
       </c>
       <c r="AF7" s="16">
         <v>-4338.6586678815484</v>
       </c>
       <c r="AG7" s="16">
         <v>-4313.1355688701669</v>
       </c>
       <c r="AH7" s="16">
         <v>-3993.7940820504641</v>
       </c>
       <c r="AI7" s="16">
         <v>-4121.4223432723265</v>
       </c>
       <c r="AJ7" s="16">
         <v>-3936.3234811105676</v>
       </c>
       <c r="AK7" s="16">
         <v>-3548.7312083060906</v>
       </c>
@@ -1996,60 +2072,60 @@
       <c r="AP7" s="16">
         <v>-4061.0777994599616</v>
       </c>
       <c r="AQ7" s="16">
         <v>-4492.4019090623406</v>
       </c>
       <c r="AR7" s="16">
         <v>-4798.9624437072225</v>
       </c>
       <c r="AS7" s="16">
         <v>-4528.5378308037816</v>
       </c>
       <c r="AT7" s="16">
         <v>-4043.9998713880273</v>
       </c>
       <c r="AU7" s="16">
         <v>-3945.9594126422289</v>
       </c>
       <c r="AV7" s="16">
         <v>-3679.396330396311</v>
       </c>
       <c r="AW7" s="16">
         <v>-3698.6017040453826</v>
       </c>
       <c r="AX7" s="16">
-        <v>-3261.8204836479281</v>
+        <v>-3261.8128154479282</v>
       </c>
       <c r="AY7" s="16">
-        <v>-3504.1701338423363</v>
+        <v>-3504.1616135423365</v>
       </c>
       <c r="AZ7" s="16">
-        <v>-3672.8907410740644</v>
+        <v>-3672.8741691740647</v>
       </c>
       <c r="BA7" s="16">
-        <v>-3568.1451369019046</v>
+        <v>-3568.1291667019045</v>
       </c>
       <c r="BB7" s="16">
         <v>-3816.4238920378962</v>
       </c>
       <c r="BC7" s="16">
         <v>-3838.2733365579061</v>
       </c>
       <c r="BD7" s="16">
         <v>-3813.3172681322321</v>
       </c>
       <c r="BE7" s="16">
         <v>-3869.2066531239598</v>
       </c>
       <c r="BF7" s="16">
         <v>-4201.1558355556008</v>
       </c>
       <c r="BG7" s="16">
         <v>-4126.6019358394133</v>
       </c>
       <c r="BH7" s="16">
         <v>-4120.7320352846291</v>
       </c>
       <c r="BI7" s="16">
         <v>-3110.3091438252909</v>
       </c>
@@ -2068,305 +2144,308 @@
       <c r="BN7" s="16">
         <v>-2702.1222469208706</v>
       </c>
       <c r="BO7" s="16">
         <v>-3051.5008259787046</v>
       </c>
       <c r="BP7" s="16">
         <v>-3972.0736193370603</v>
       </c>
       <c r="BQ7" s="16">
         <v>-3754.8691565672216</v>
       </c>
       <c r="BR7" s="16">
         <v>-3966.6754979487632</v>
       </c>
       <c r="BS7" s="16">
         <v>-3330.0179215291191</v>
       </c>
       <c r="BT7" s="16">
         <v>-4318.3733094768022</v>
       </c>
       <c r="BU7" s="16">
         <v>-4491.1586878406715</v>
       </c>
       <c r="BV7" s="16">
-        <v>-4711.3481886975396</v>
+        <v>-4711.2149786975388</v>
       </c>
       <c r="BW7" s="16">
-        <v>-5844.793453527187</v>
+        <v>-5844.6584785271871</v>
       </c>
       <c r="BX7" s="16">
-        <v>-5441.0889292839311</v>
+        <v>-5440.9510242839306</v>
       </c>
       <c r="BY7" s="16">
-        <v>-6048.4454139909412</v>
+        <v>-6048.307447990941</v>
       </c>
       <c r="BZ7" s="16">
-        <v>-6130.9850748990084</v>
+        <v>-6130.8460528990081</v>
       </c>
       <c r="CA7" s="16">
-        <v>-7109.1995157351221</v>
+        <v>-7108.984440735122</v>
       </c>
       <c r="CB7" s="16">
-        <v>-6421.8594609454449</v>
+        <v>-6421.6462179454456</v>
       </c>
       <c r="CC7" s="16">
-        <v>-7313.3971265558494</v>
+        <v>-7313.3966265558493</v>
       </c>
       <c r="CD7" s="16">
-        <v>-7185.1426568478073</v>
+        <v>-7185.1424358478071</v>
       </c>
       <c r="CE7" s="16">
-        <v>-7128.8255826471877</v>
+        <v>-7128.8254326471879</v>
       </c>
       <c r="CF7" s="16">
-        <v>-7178.1017071805645</v>
+        <v>-7178.1015921805647</v>
       </c>
       <c r="CG7" s="16">
-        <v>-7299.1308099330681</v>
+        <v>-7299.1307589330681</v>
       </c>
       <c r="CH7" s="16">
-        <v>-8254.2412239219011</v>
+        <v>-8254.240852921901</v>
       </c>
       <c r="CI7" s="16">
-        <v>-8438.037473731205</v>
+        <v>-8438.0369327312073</v>
       </c>
       <c r="CJ7" s="16">
-        <v>-8427.7959718306956</v>
+        <v>-8427.7959418306946</v>
       </c>
       <c r="CK7" s="16">
-        <v>-8511.0329710208916</v>
+        <v>-8511.0318210208916</v>
       </c>
       <c r="CL7" s="16">
-        <v>-8033.4451432932447</v>
+        <v>-8033.4437172932448</v>
       </c>
       <c r="CM7" s="16">
-        <v>-8435.2539776221129</v>
+        <v>-8435.253061622112</v>
       </c>
       <c r="CN7" s="16">
-        <v>-7803.0284021547377</v>
+        <v>-7803.0266051547378</v>
       </c>
       <c r="CO7" s="16">
-        <v>-7555.0498291655404</v>
+        <v>-7555.0475681655407</v>
       </c>
       <c r="CP7" s="16">
-        <v>-8157.0405148983646</v>
+        <v>-8157.0386268983648</v>
       </c>
       <c r="CQ7" s="16">
-        <v>-6473.6191511217567</v>
+        <v>-6473.6151991217566</v>
       </c>
       <c r="CR7" s="16">
-        <v>-5781.5115548516414</v>
+        <v>-5781.5087068516414</v>
       </c>
       <c r="CS7" s="16">
-        <v>-6382.9066998188464</v>
+        <v>-6382.9025508188461</v>
       </c>
       <c r="CT7" s="16">
-        <v>-6064.093297636784</v>
+        <v>-6064.091309636784</v>
       </c>
       <c r="CU7" s="16">
-        <v>-6618.6024027449075</v>
+        <v>-6618.5987777449081</v>
       </c>
       <c r="CV7" s="16">
-        <v>-5611.2372452989694</v>
+        <v>-5611.2338022989697</v>
       </c>
       <c r="CW7" s="16">
-        <v>-5692.5528151189483</v>
+        <v>-5692.5490011189486</v>
       </c>
       <c r="CX7" s="16">
-        <v>-5203.4977137152382</v>
+        <v>-5203.4941017152378</v>
       </c>
       <c r="CY7" s="16">
-        <v>-5270.4516776123019</v>
+        <v>-5270.4476226123024</v>
       </c>
       <c r="CZ7" s="16">
-        <v>-6045.1601609307236</v>
+        <v>-6045.1544209307249</v>
       </c>
       <c r="DA7" s="16">
-        <v>-4059.9853070432782</v>
+        <v>-4059.9804720432776</v>
       </c>
       <c r="DB7" s="16">
-        <v>-4985.9021057874479</v>
+        <v>-4985.8955957874477</v>
       </c>
       <c r="DC7" s="16">
-        <v>-6024.1206737375132</v>
+        <v>-6024.1150867375136</v>
       </c>
       <c r="DD7" s="16">
-        <v>-4420.5820288087762</v>
+        <v>-4420.5766808087756</v>
       </c>
       <c r="DE7" s="16">
-        <v>-3800.0569277387276</v>
+        <v>-3800.0507647387276</v>
       </c>
       <c r="DF7" s="16">
-        <v>-4282.2569851882145</v>
+        <v>-4277.8249201882136</v>
       </c>
       <c r="DG7" s="16">
-        <v>-4050.7704402872469</v>
+        <v>-4043.7029162872468</v>
       </c>
       <c r="DH7" s="16">
-        <v>-3362.9464163713128</v>
+        <v>-3355.7579293713115</v>
       </c>
       <c r="DI7" s="16">
-        <v>-3107.853131306274</v>
+        <v>-3100.6857013062727</v>
       </c>
       <c r="DJ7" s="16">
-        <v>-3610.882078558192</v>
+        <v>-3603.7679505581909</v>
       </c>
       <c r="DK7" s="16">
-        <v>-3460.8820518656521</v>
+        <v>-3453.7184518656522</v>
       </c>
       <c r="DL7" s="16">
-        <v>-3300.6748199402718</v>
+        <v>-3293.5111719402703</v>
       </c>
       <c r="DM7" s="16">
-        <v>-2242.4569914618332</v>
+        <v>-2231.6881654618337</v>
       </c>
       <c r="DN7" s="16">
-        <v>12035.995394264944</v>
+        <v>12046.765470264942</v>
       </c>
       <c r="DO7" s="16">
-        <v>13033.41770893781</v>
+        <v>13044.185518937808</v>
       </c>
       <c r="DP7" s="16">
-        <v>13366.288897619646</v>
+        <v>13377.918535619645</v>
       </c>
       <c r="DQ7" s="16">
-        <v>14101.893494615451</v>
+        <v>14117.750414615453</v>
       </c>
       <c r="DR7" s="16">
-        <v>15550.125527010241</v>
+        <v>15565.981491010243</v>
       </c>
       <c r="DS7" s="16">
-        <v>16012.439997644175</v>
+        <v>16028.296247644175</v>
       </c>
       <c r="DT7" s="16">
-        <v>16653.492203140835</v>
+        <v>16665.756284140836</v>
       </c>
       <c r="DU7" s="16">
-        <v>17389.37897944092</v>
+        <v>17406.378201440919</v>
       </c>
       <c r="DV7" s="16">
-        <v>19404.927352705439</v>
+        <v>19442.135563505442</v>
       </c>
       <c r="DW7" s="16">
-        <v>20205.320432795066</v>
+        <v>20244.419492795067</v>
       </c>
       <c r="DX7" s="16">
-        <v>21822.706295603028</v>
+        <v>21862.875145203026</v>
       </c>
       <c r="DY7" s="16">
-        <v>23458.80225428212</v>
+        <v>23499.740976482128</v>
       </c>
       <c r="DZ7" s="16">
-        <v>23328.850872500625</v>
+        <v>23332.503442720626</v>
+      </c>
+      <c r="EA7" s="16">
+        <v>26092.834434682016</v>
       </c>
     </row>
-    <row r="8" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:131" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="12" t="s">
         <v>117</v>
       </c>
       <c r="C8" s="16">
         <v>78.525869142361501</v>
       </c>
       <c r="D8" s="16">
         <v>93.333102822317997</v>
       </c>
       <c r="E8" s="16">
         <v>227.51695432983311</v>
       </c>
       <c r="F8" s="16">
         <v>845.89626423793993</v>
       </c>
       <c r="G8" s="16">
         <v>700.05292335232878</v>
       </c>
       <c r="H8" s="16">
         <v>1474.1069004445128</v>
       </c>
       <c r="I8" s="16">
         <v>2100.7655100887059</v>
       </c>
       <c r="J8" s="16">
         <v>2226.5718030419898</v>
       </c>
       <c r="K8" s="16">
         <v>2863.6102085468956</v>
       </c>
       <c r="L8" s="16">
         <v>2422.0548914486067</v>
       </c>
       <c r="M8" s="16">
         <v>2985.5721028082235</v>
       </c>
       <c r="N8" s="16">
         <v>3331.1988744507307</v>
       </c>
       <c r="O8" s="16">
         <v>2646.8538113302375</v>
       </c>
       <c r="P8" s="16">
-        <v>3011.508609213206</v>
+        <v>3011.6465752132062</v>
       </c>
       <c r="Q8" s="16">
-        <v>3336.8878367495336</v>
+        <v>3336.8883367495337</v>
       </c>
       <c r="R8" s="16">
-        <v>4014.5258198678812</v>
+        <v>4014.5258708678812</v>
       </c>
       <c r="S8" s="16">
-        <v>3889.4243035881814</v>
+        <v>3889.4254535881814</v>
       </c>
       <c r="T8" s="16">
-        <v>3680.6061763508533</v>
+        <v>3680.6084373508529</v>
       </c>
       <c r="U8" s="16">
-        <v>4130.0613776638656</v>
+        <v>4130.065526663866</v>
       </c>
       <c r="V8" s="16">
-        <v>4487.097356577422</v>
+        <v>4487.1011705774217</v>
       </c>
       <c r="W8" s="16">
-        <v>6171.2444727980928</v>
+        <v>6171.2493077980935</v>
       </c>
       <c r="X8" s="16">
-        <v>6792.2530546861071</v>
+        <v>6792.2592176861071</v>
       </c>
       <c r="Y8" s="16">
-        <v>8826.409479940623</v>
+        <v>8833.5769099406243</v>
       </c>
       <c r="Z8" s="16">
-        <v>8667.7611513962256</v>
+        <v>8678.5299773962251</v>
       </c>
       <c r="AA8" s="16">
-        <v>24709.843607553703</v>
+        <v>24725.700527553705</v>
       </c>
       <c r="AB8" s="16">
-        <v>28848.058106377706</v>
+        <v>28865.057328377705</v>
       </c>
       <c r="AC8" s="16">
-        <v>35142.167442780192</v>
+        <v>35183.1061649802</v>
       </c>
       <c r="AD8" s="16">
         <v>130.81202043516154</v>
       </c>
       <c r="AE8" s="16">
         <v>183.62024967138342</v>
       </c>
       <c r="AF8" s="16">
         <v>132.10179034845149</v>
       </c>
       <c r="AG8" s="16">
         <v>227.51695432983311</v>
       </c>
       <c r="AH8" s="16">
         <v>368.02433216678276</v>
       </c>
       <c r="AI8" s="16">
         <v>399.17114740116273</v>
       </c>
       <c r="AJ8" s="16">
         <v>482.5395026173257</v>
       </c>
       <c r="AK8" s="16">
         <v>845.89626423793993</v>
       </c>
@@ -2457,305 +2536,308 @@
       <c r="BN8" s="16">
         <v>3047.7788810970642</v>
       </c>
       <c r="BO8" s="16">
         <v>2937.6948340370081</v>
       </c>
       <c r="BP8" s="16">
         <v>3062.4355489878953</v>
       </c>
       <c r="BQ8" s="16">
         <v>3331.1988744507307</v>
       </c>
       <c r="BR8" s="16">
         <v>3270.5301203814997</v>
       </c>
       <c r="BS8" s="16">
         <v>3382.5976316173173</v>
       </c>
       <c r="BT8" s="16">
         <v>2764.0364604758215</v>
       </c>
       <c r="BU8" s="16">
         <v>2646.8538113302375</v>
       </c>
       <c r="BV8" s="16">
-        <v>2464.8361314720887</v>
+        <v>2464.9693414720891</v>
       </c>
       <c r="BW8" s="16">
-        <v>2615.3709930484329</v>
+        <v>2615.5059680484328</v>
       </c>
       <c r="BX8" s="16">
-        <v>2879.298194044572</v>
+        <v>2879.4360990445721</v>
       </c>
       <c r="BY8" s="16">
-        <v>3011.508609213206</v>
+        <v>3011.6465752132062</v>
       </c>
       <c r="BZ8" s="16">
-        <v>3000.470781386719</v>
+        <v>3000.6098033867192</v>
       </c>
       <c r="CA8" s="16">
-        <v>2702.8518175135696</v>
+        <v>2703.0668925135697</v>
       </c>
       <c r="CB8" s="16">
-        <v>3236.100882596063</v>
+        <v>3236.3141255960627</v>
       </c>
       <c r="CC8" s="16">
-        <v>3336.8878367495336</v>
+        <v>3336.8883367495337</v>
       </c>
       <c r="CD8" s="16">
-        <v>3455.6209992571589</v>
+        <v>3455.6212202571587</v>
       </c>
       <c r="CE8" s="16">
-        <v>3685.4423732750465</v>
+        <v>3685.4425232750464</v>
       </c>
       <c r="CF8" s="16">
-        <v>3849.3138167868683</v>
+        <v>3849.3139317868681</v>
       </c>
       <c r="CG8" s="16">
-        <v>4014.5258198678812</v>
+        <v>4014.5258708678812</v>
       </c>
       <c r="CH8" s="16">
-        <v>4352.5643349069906</v>
+        <v>4352.5647059069906</v>
       </c>
       <c r="CI8" s="16">
-        <v>4093.628582229293</v>
+        <v>4093.6291232292924</v>
       </c>
       <c r="CJ8" s="16">
-        <v>3707.2114657013394</v>
+        <v>3707.2114957013396</v>
       </c>
       <c r="CK8" s="16">
-        <v>3889.4243035881814</v>
+        <v>3889.4254535881814</v>
       </c>
       <c r="CL8" s="16">
-        <v>3736.7487609990812</v>
+        <v>3736.7501869990811</v>
       </c>
       <c r="CM8" s="16">
-        <v>3343.5352846171936</v>
+        <v>3343.5362006171936</v>
       </c>
       <c r="CN8" s="16">
-        <v>3378.9737182781719</v>
+        <v>3378.9755152781718</v>
       </c>
       <c r="CO8" s="16">
-        <v>3680.6061763508533</v>
+        <v>3680.6084373508529</v>
       </c>
       <c r="CP8" s="16">
-        <v>3690.1155925702515</v>
+        <v>3690.1174805702512</v>
       </c>
       <c r="CQ8" s="16">
-        <v>3679.1418537188074</v>
+        <v>3679.1458057188074</v>
       </c>
       <c r="CR8" s="16">
-        <v>3868.3491111917874</v>
+        <v>3868.3519591917875</v>
       </c>
       <c r="CS8" s="16">
-        <v>4130.0613776638656</v>
+        <v>4130.065526663866</v>
       </c>
       <c r="CT8" s="16">
-        <v>4277.397003381051</v>
+        <v>4277.398991381051</v>
       </c>
       <c r="CU8" s="16">
-        <v>4257.1463778883281</v>
+        <v>4257.1500028883274</v>
       </c>
       <c r="CV8" s="16">
-        <v>4642.2992955855661</v>
+        <v>4642.3027385855657</v>
       </c>
       <c r="CW8" s="16">
-        <v>4487.097356577422</v>
+        <v>4487.1011705774217</v>
       </c>
       <c r="CX8" s="16">
-        <v>4887.1413081546652</v>
+        <v>4887.1449201546657</v>
       </c>
       <c r="CY8" s="16">
-        <v>4981.2437669471565</v>
+        <v>4981.2478219471559</v>
       </c>
       <c r="CZ8" s="16">
-        <v>5585.5142764343018</v>
+        <v>5585.5200164343005</v>
       </c>
       <c r="DA8" s="16">
-        <v>6171.2444727980928</v>
+        <v>6171.2493077980935</v>
       </c>
       <c r="DB8" s="16">
-        <v>5528.304560344407</v>
+        <v>5528.3110703444072</v>
       </c>
       <c r="DC8" s="16">
-        <v>5865.2868969409546</v>
+        <v>5865.2924839409543</v>
       </c>
       <c r="DD8" s="16">
-        <v>6301.4409329352093</v>
+        <v>6301.4462809352099</v>
       </c>
       <c r="DE8" s="16">
-        <v>6792.2530546861071</v>
+        <v>6792.2592176861071</v>
       </c>
       <c r="DF8" s="16">
-        <v>7468.4757456631232</v>
+        <v>7472.9078106631241</v>
       </c>
       <c r="DG8" s="16">
-        <v>7868.4841944980626</v>
+        <v>7875.5517184980627</v>
       </c>
       <c r="DH8" s="16">
-        <v>8306.6843402265149</v>
+        <v>8313.8728272265162</v>
       </c>
       <c r="DI8" s="16">
-        <v>8826.409479940623</v>
+        <v>8833.5769099406243</v>
       </c>
       <c r="DJ8" s="16">
-        <v>8446.7383521887714</v>
+        <v>8453.8524801887725</v>
       </c>
       <c r="DK8" s="16">
-        <v>8063.1993460307331</v>
+        <v>8070.3629460307329</v>
       </c>
       <c r="DL8" s="16">
-        <v>8033.762208403974</v>
+        <v>8040.9258564039756</v>
       </c>
       <c r="DM8" s="16">
-        <v>8667.7611513962256</v>
+        <v>8678.5299773962251</v>
       </c>
       <c r="DN8" s="16">
-        <v>22459.443045803066</v>
+        <v>22470.213121803063</v>
       </c>
       <c r="DO8" s="16">
-        <v>23723.962316795973</v>
+        <v>23734.73012679597</v>
       </c>
       <c r="DP8" s="16">
-        <v>24379.045954262001</v>
+        <v>24390.675592262</v>
       </c>
       <c r="DQ8" s="16">
-        <v>24709.843607553703</v>
+        <v>24725.700527553705</v>
       </c>
       <c r="DR8" s="16">
-        <v>26870.129022622285</v>
+        <v>26885.984986622287</v>
       </c>
       <c r="DS8" s="16">
-        <v>27194.553518346111</v>
+        <v>27210.409768346111</v>
       </c>
       <c r="DT8" s="16">
-        <v>27967.898193747249</v>
+        <v>27980.16227474725</v>
       </c>
       <c r="DU8" s="16">
-        <v>28848.058106377706</v>
+        <v>28865.057328377705</v>
       </c>
       <c r="DV8" s="16">
-        <v>31345.730395098162</v>
+        <v>31382.938605898162</v>
       </c>
       <c r="DW8" s="16">
-        <v>32580.279100005657</v>
+        <v>32619.378160005657</v>
       </c>
       <c r="DX8" s="16">
-        <v>33889.447296764847</v>
+        <v>33929.616146364846</v>
       </c>
       <c r="DY8" s="16">
-        <v>35142.167442780192</v>
+        <v>35183.1061649802</v>
       </c>
       <c r="DZ8" s="16">
-        <v>36428.834084828428</v>
+        <v>36432.66636482843</v>
+      </c>
+      <c r="EA8" s="16">
+        <v>39801.917817459223</v>
       </c>
     </row>
-    <row r="9" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:131" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="12" t="s">
         <v>118</v>
       </c>
       <c r="C9" s="16">
         <v>25.863735837745633</v>
       </c>
       <c r="D9" s="16">
         <v>15.322044875714782</v>
       </c>
       <c r="E9" s="16">
         <v>0</v>
       </c>
       <c r="F9" s="16">
         <v>48.527657900000001</v>
       </c>
       <c r="G9" s="16">
         <v>103.9128359</v>
       </c>
       <c r="H9" s="16">
         <v>144.98306269999998</v>
       </c>
       <c r="I9" s="16">
         <v>318.0399132</v>
       </c>
       <c r="J9" s="16">
         <v>344.24029620000005</v>
       </c>
       <c r="K9" s="16">
         <v>1409.2011137000002</v>
       </c>
       <c r="L9" s="16">
         <v>455.42469249999999</v>
       </c>
       <c r="M9" s="16">
         <v>571.25788499999999</v>
       </c>
       <c r="N9" s="16">
         <v>1027.5740312999999</v>
       </c>
       <c r="O9" s="16">
         <v>965.95522140000003</v>
       </c>
       <c r="P9" s="16">
-        <v>1151.3080320000001</v>
+        <v>1151.4459980000001</v>
       </c>
       <c r="Q9" s="16">
-        <v>1560.1213345000001</v>
+        <v>1560.1218345</v>
       </c>
       <c r="R9" s="16">
-        <v>1972.0582046000002</v>
+        <v>1972.0582556000002</v>
       </c>
       <c r="S9" s="16">
-        <v>1893.1930557999999</v>
+        <v>1893.1942058</v>
       </c>
       <c r="T9" s="16">
-        <v>1628.0890177999997</v>
+        <v>1628.0912787999998</v>
       </c>
       <c r="U9" s="16">
-        <v>2050.8990856999999</v>
+        <v>2050.9032347000002</v>
       </c>
       <c r="V9" s="16">
-        <v>2209.8761949999998</v>
+        <v>2209.880009</v>
       </c>
       <c r="W9" s="16">
-        <v>3076.3995376999997</v>
+        <v>3076.4043726999998</v>
       </c>
       <c r="X9" s="16">
-        <v>3495.7968547999999</v>
+        <v>3495.8030177999999</v>
       </c>
       <c r="Y9" s="16">
-        <v>5073.6112047999995</v>
+        <v>5080.7786348</v>
       </c>
       <c r="Z9" s="16">
-        <v>4459.6362989999998</v>
+        <v>4470.4051250000002</v>
       </c>
       <c r="AA9" s="16">
-        <v>5541.3701637000022</v>
+        <v>5557.2270837000024</v>
       </c>
       <c r="AB9" s="16">
-        <v>6656.5929783000001</v>
+        <v>6673.5922002999996</v>
       </c>
       <c r="AC9" s="16">
-        <v>8831.2804706000024</v>
+        <v>8872.2191928000029</v>
       </c>
       <c r="AD9" s="16">
         <v>0</v>
       </c>
       <c r="AE9" s="16">
         <v>0</v>
       </c>
       <c r="AF9" s="16">
         <v>0</v>
       </c>
       <c r="AG9" s="16">
         <v>0</v>
       </c>
       <c r="AH9" s="16">
         <v>32.808085300000002</v>
       </c>
       <c r="AI9" s="16">
         <v>46.255547</v>
       </c>
       <c r="AJ9" s="16">
         <v>41.386977799999997</v>
       </c>
       <c r="AK9" s="16">
         <v>48.527657900000001</v>
       </c>
@@ -2846,222 +2928,225 @@
       <c r="BN9" s="16">
         <v>769.50764199999992</v>
       </c>
       <c r="BO9" s="16">
         <v>824.32546439999987</v>
       </c>
       <c r="BP9" s="16">
         <v>855.06309490000012</v>
       </c>
       <c r="BQ9" s="16">
         <v>1027.5740312999999</v>
       </c>
       <c r="BR9" s="16">
         <v>1223.2398226999999</v>
       </c>
       <c r="BS9" s="16">
         <v>1224.5354161</v>
       </c>
       <c r="BT9" s="16">
         <v>916.0195690999999</v>
       </c>
       <c r="BU9" s="16">
         <v>965.95522140000003</v>
       </c>
       <c r="BV9" s="16">
-        <v>970.4526484999999</v>
+        <v>970.58585849999997</v>
       </c>
       <c r="BW9" s="16">
-        <v>975.51083140000014</v>
+        <v>975.64580640000008</v>
       </c>
       <c r="BX9" s="16">
-        <v>1080.9968483999999</v>
+        <v>1081.1347533999999</v>
       </c>
       <c r="BY9" s="16">
-        <v>1151.3080320000001</v>
+        <v>1151.4459980000001</v>
       </c>
       <c r="BZ9" s="16">
-        <v>1262.8282315999998</v>
+        <v>1262.9672535999998</v>
       </c>
       <c r="CA9" s="16">
-        <v>1133.0996</v>
+        <v>1133.3146749999999</v>
       </c>
       <c r="CB9" s="16">
-        <v>1165.4640464999998</v>
+        <v>1165.6772894999997</v>
       </c>
       <c r="CC9" s="16">
-        <v>1560.1213345000001</v>
+        <v>1560.1218345</v>
       </c>
       <c r="CD9" s="16">
-        <v>1608.9196385999999</v>
+        <v>1608.9198595999999</v>
       </c>
       <c r="CE9" s="16">
-        <v>1845.4740964</v>
+        <v>1845.4742464000001</v>
       </c>
       <c r="CF9" s="16">
-        <v>1902.5381804999997</v>
+        <v>1902.5382954999998</v>
       </c>
       <c r="CG9" s="16">
-        <v>1972.0582046000002</v>
+        <v>1972.0582556000002</v>
       </c>
       <c r="CH9" s="16">
-        <v>2272.1899478999999</v>
+        <v>2272.1903189</v>
       </c>
       <c r="CI9" s="16">
-        <v>2150.0805286</v>
+        <v>2150.0810695999999</v>
       </c>
       <c r="CJ9" s="16">
-        <v>1758.0875912000004</v>
+        <v>1758.0876212000005</v>
       </c>
       <c r="CK9" s="16">
-        <v>1893.1930557999999</v>
+        <v>1893.1942058</v>
       </c>
       <c r="CL9" s="16">
-        <v>1744.152366</v>
+        <v>1744.1537920000001</v>
       </c>
       <c r="CM9" s="16">
-        <v>1592.4322172999998</v>
+        <v>1592.4331333</v>
       </c>
       <c r="CN9" s="16">
-        <v>1603.3613690000002</v>
+        <v>1603.3631660000001</v>
       </c>
       <c r="CO9" s="16">
-        <v>1628.0890177999997</v>
+        <v>1628.0912787999998</v>
       </c>
       <c r="CP9" s="16">
-        <v>1807.5742407999999</v>
+        <v>1807.5761287999999</v>
       </c>
       <c r="CQ9" s="16">
-        <v>1769.3551077</v>
+        <v>1769.3590597</v>
       </c>
       <c r="CR9" s="16">
-        <v>1898.2590749999997</v>
+        <v>1898.2619229999998</v>
       </c>
       <c r="CS9" s="16">
-        <v>2050.8990856999999</v>
+        <v>2050.9032347000002</v>
       </c>
       <c r="CT9" s="16">
-        <v>2210.3829635000002</v>
+        <v>2210.3849515000002</v>
       </c>
       <c r="CU9" s="16">
-        <v>2274.0090949000005</v>
+        <v>2274.0127199000003</v>
       </c>
       <c r="CV9" s="16">
-        <v>2309.7133106999995</v>
+        <v>2309.7167536999996</v>
       </c>
       <c r="CW9" s="16">
-        <v>2209.8761949999998</v>
+        <v>2209.880009</v>
       </c>
       <c r="CX9" s="16">
-        <v>2437.0023769999998</v>
+        <v>2437.0059889999998</v>
       </c>
       <c r="CY9" s="16">
-        <v>2521.6377093999999</v>
+        <v>2521.6417643999998</v>
       </c>
       <c r="CZ9" s="16">
-        <v>2754.9766976000001</v>
+        <v>2754.9824375999997</v>
       </c>
       <c r="DA9" s="16">
-        <v>3076.3995376999997</v>
+        <v>3076.4043726999998</v>
       </c>
       <c r="DB9" s="16">
-        <v>2526.7780420000004</v>
+        <v>2526.7845520000005</v>
       </c>
       <c r="DC9" s="16">
-        <v>2815.8677912000003</v>
+        <v>2815.8733781999999</v>
       </c>
       <c r="DD9" s="16">
-        <v>3067.0523696</v>
+        <v>3067.0577175999997</v>
       </c>
       <c r="DE9" s="16">
-        <v>3495.7968547999999</v>
+        <v>3495.8030177999999</v>
       </c>
       <c r="DF9" s="16">
-        <v>4090.8004654999995</v>
+        <v>4095.2325304999995</v>
       </c>
       <c r="DG9" s="16">
-        <v>4448.7462986999999</v>
+        <v>4455.8138226999999</v>
       </c>
       <c r="DH9" s="16">
-        <v>4596.0207842</v>
+        <v>4603.2092712000003</v>
       </c>
       <c r="DI9" s="16">
-        <v>5073.6112047999995</v>
+        <v>5080.7786348</v>
       </c>
       <c r="DJ9" s="16">
-        <v>4850.0797469999989</v>
+        <v>4857.193874999999</v>
       </c>
       <c r="DK9" s="16">
-        <v>4350.6856159999998</v>
+        <v>4357.8492159999996</v>
       </c>
       <c r="DL9" s="16">
-        <v>4196.3135612999986</v>
+        <v>4203.4772092999992</v>
       </c>
       <c r="DM9" s="16">
-        <v>4459.6362989999998</v>
+        <v>4470.4051250000002</v>
       </c>
       <c r="DN9" s="16">
-        <v>5045.1240322000003</v>
+        <v>5055.8941082000001</v>
       </c>
       <c r="DO9" s="16">
-        <v>5320.3021341000003</v>
+        <v>5331.0699441000006</v>
       </c>
       <c r="DP9" s="16">
-        <v>5346.0337229999996</v>
+        <v>5357.6633609999999</v>
       </c>
       <c r="DQ9" s="16">
-        <v>5541.3701637000022</v>
+        <v>5557.2270837000024</v>
       </c>
       <c r="DR9" s="16">
-        <v>6189.8733048000004</v>
+        <v>6205.7292688000007</v>
       </c>
       <c r="DS9" s="16">
-        <v>6266.8820505000003</v>
+        <v>6282.7383005000002</v>
       </c>
       <c r="DT9" s="16">
-        <v>6301.8835147999989</v>
+        <v>6314.1475957999992</v>
       </c>
       <c r="DU9" s="16">
-        <v>6656.5929783000001</v>
+        <v>6673.5922002999996</v>
       </c>
       <c r="DV9" s="16">
-        <v>7261.6082001000004</v>
+        <v>7298.8164109000008</v>
       </c>
       <c r="DW9" s="16">
-        <v>7569.0392661000005</v>
+        <v>7608.138326100001</v>
       </c>
       <c r="DX9" s="16">
-        <v>8411.9965169000025</v>
+        <v>8452.1653665000031</v>
       </c>
       <c r="DY9" s="16">
-        <v>8831.2804706000024</v>
+        <v>8872.2191928000029</v>
       </c>
       <c r="DZ9" s="16">
-        <v>9272.1468403000017</v>
+        <v>9275.9791203000023</v>
+      </c>
+      <c r="EA9" s="16">
+        <v>10472.8101683</v>
       </c>
     </row>
-    <row r="10" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:131" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="12" t="s">
         <v>119</v>
       </c>
       <c r="C10" s="16">
         <v>0.68772896901267033</v>
       </c>
       <c r="D10" s="16">
         <v>7.6808952177119973</v>
       </c>
       <c r="E10" s="16">
         <v>0</v>
       </c>
       <c r="F10" s="16">
         <v>0</v>
       </c>
       <c r="G10" s="16">
         <v>0</v>
       </c>
       <c r="H10" s="16">
         <v>0</v>
       </c>
       <c r="I10" s="16">
         <v>0</v>
       </c>
       <c r="J10" s="16">
@@ -3405,135 +3490,138 @@
       </c>
       <c r="DS10" s="16">
         <v>39.466999999999999</v>
       </c>
       <c r="DT10" s="16">
         <v>40.563000000000002</v>
       </c>
       <c r="DU10" s="16">
         <v>49.103999999999999</v>
       </c>
       <c r="DV10" s="16">
         <v>59.546298200000003</v>
       </c>
       <c r="DW10" s="16">
         <v>54.671371100000002</v>
       </c>
       <c r="DX10" s="16">
         <v>55.517463999999997</v>
       </c>
       <c r="DY10" s="16">
         <v>53.835949299999996</v>
       </c>
       <c r="DZ10" s="16">
         <v>47.869213799999997</v>
       </c>
+      <c r="EA10" s="16">
+        <v>52.8527226</v>
+      </c>
     </row>
-    <row r="11" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:131" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="12" t="s">
         <v>120</v>
       </c>
       <c r="C11" s="16">
         <v>25.176006868732962</v>
       </c>
       <c r="D11" s="16">
         <v>7.6411496580027851</v>
       </c>
       <c r="E11" s="16">
         <v>0</v>
       </c>
       <c r="F11" s="16">
         <v>48.527657900000001</v>
       </c>
       <c r="G11" s="16">
         <v>103.9128359</v>
       </c>
       <c r="H11" s="16">
         <v>144.98306269999998</v>
       </c>
       <c r="I11" s="16">
         <v>318.0399132</v>
       </c>
       <c r="J11" s="16">
         <v>344.24029620000005</v>
       </c>
       <c r="K11" s="16">
         <v>1409.2011137000002</v>
       </c>
       <c r="L11" s="16">
         <v>455.42469249999999</v>
       </c>
       <c r="M11" s="16">
         <v>571.25788499999999</v>
       </c>
       <c r="N11" s="16">
         <v>1027.1501051999999</v>
       </c>
       <c r="O11" s="16">
         <v>959.87606449999998</v>
       </c>
       <c r="P11" s="16">
-        <v>1139.6887325000002</v>
+        <v>1139.8266985000002</v>
       </c>
       <c r="Q11" s="16">
-        <v>1558.1777411</v>
+        <v>1558.1782410999999</v>
       </c>
       <c r="R11" s="16">
-        <v>1959.9615112000001</v>
+        <v>1959.9615622000001</v>
       </c>
       <c r="S11" s="16">
-        <v>1820.0190557999999</v>
+        <v>1820.0202058</v>
       </c>
       <c r="T11" s="16">
-        <v>1599.0000177999998</v>
+        <v>1599.0022787999999</v>
       </c>
       <c r="U11" s="16">
-        <v>2010.6280856999999</v>
+        <v>2010.6322347</v>
       </c>
       <c r="V11" s="16">
-        <v>2158.8741949999999</v>
+        <v>2158.878009</v>
       </c>
       <c r="W11" s="16">
-        <v>3006.6595376999999</v>
+        <v>3006.6643727000001</v>
       </c>
       <c r="X11" s="16">
-        <v>3430.3628547999997</v>
+        <v>3430.3690177999997</v>
       </c>
       <c r="Y11" s="16">
-        <v>5025.2232047999996</v>
+        <v>5032.3906348</v>
       </c>
       <c r="Z11" s="16">
-        <v>4414.7402990000001</v>
+        <v>4425.5091250000005</v>
       </c>
       <c r="AA11" s="16">
-        <v>5502.8371637000018</v>
+        <v>5518.694083700002</v>
       </c>
       <c r="AB11" s="16">
-        <v>6607.4889782999999</v>
+        <v>6624.4882002999993</v>
       </c>
       <c r="AC11" s="16">
-        <v>8777.4445213000017</v>
+        <v>8818.3832435000022</v>
       </c>
       <c r="AD11" s="16">
         <v>0</v>
       </c>
       <c r="AE11" s="16">
         <v>0</v>
       </c>
       <c r="AF11" s="16">
         <v>0</v>
       </c>
       <c r="AG11" s="16">
         <v>0</v>
       </c>
       <c r="AH11" s="16">
         <v>32.808085300000002</v>
       </c>
       <c r="AI11" s="16">
         <v>46.255547</v>
       </c>
       <c r="AJ11" s="16">
         <v>41.386977799999997</v>
       </c>
       <c r="AK11" s="16">
         <v>48.527657900000001</v>
       </c>
@@ -3624,222 +3712,225 @@
       <c r="BN11" s="16">
         <v>768.77290489999996</v>
       </c>
       <c r="BO11" s="16">
         <v>823.79935949999992</v>
       </c>
       <c r="BP11" s="16">
         <v>854.44835080000007</v>
       </c>
       <c r="BQ11" s="16">
         <v>1027.1501051999999</v>
       </c>
       <c r="BR11" s="16">
         <v>1217.1540911999998</v>
       </c>
       <c r="BS11" s="16">
         <v>1217.5826162999999</v>
       </c>
       <c r="BT11" s="16">
         <v>910.30712469999992</v>
       </c>
       <c r="BU11" s="16">
         <v>959.87606449999998</v>
       </c>
       <c r="BV11" s="16">
-        <v>964.12920409999992</v>
+        <v>964.2624141</v>
       </c>
       <c r="BW11" s="16">
-        <v>969.86736650000012</v>
+        <v>970.00234150000006</v>
       </c>
       <c r="BX11" s="16">
-        <v>1070.2735926999999</v>
+        <v>1070.4114976999999</v>
       </c>
       <c r="BY11" s="16">
-        <v>1139.6887325000002</v>
+        <v>1139.8266985000002</v>
       </c>
       <c r="BZ11" s="16">
-        <v>1250.5891287999998</v>
+        <v>1250.7281507999999</v>
       </c>
       <c r="CA11" s="16">
-        <v>1125.8421063000001</v>
+        <v>1126.0571812999999</v>
       </c>
       <c r="CB11" s="16">
-        <v>1163.4790500999998</v>
+        <v>1163.6922930999997</v>
       </c>
       <c r="CC11" s="16">
-        <v>1558.1777411</v>
+        <v>1558.1782410999999</v>
       </c>
       <c r="CD11" s="16">
-        <v>1597.4374680999999</v>
+        <v>1597.4376890999999</v>
       </c>
       <c r="CE11" s="16">
-        <v>1834.5606991</v>
+        <v>1834.5608491</v>
       </c>
       <c r="CF11" s="16">
-        <v>1889.4212481999998</v>
+        <v>1889.4213631999999</v>
       </c>
       <c r="CG11" s="16">
-        <v>1959.9615112000001</v>
+        <v>1959.9615622000001</v>
       </c>
       <c r="CH11" s="16">
-        <v>2263.2336341</v>
+        <v>2263.2340051000001</v>
       </c>
       <c r="CI11" s="16">
-        <v>2135.7262000000001</v>
+        <v>2135.7267409999999</v>
       </c>
       <c r="CJ11" s="16">
-        <v>1749.6785912000003</v>
+        <v>1749.6786212000004</v>
       </c>
       <c r="CK11" s="16">
-        <v>1820.0190557999999</v>
+        <v>1820.0202058</v>
       </c>
       <c r="CL11" s="16">
-        <v>1670.9833659999999</v>
+        <v>1670.984792</v>
       </c>
       <c r="CM11" s="16">
-        <v>1566.0402172999998</v>
+        <v>1566.0411333</v>
       </c>
       <c r="CN11" s="16">
-        <v>1575.1243690000001</v>
+        <v>1575.126166</v>
       </c>
       <c r="CO11" s="16">
-        <v>1599.0000177999998</v>
+        <v>1599.0022787999999</v>
       </c>
       <c r="CP11" s="16">
-        <v>1776.0922407999999</v>
+        <v>1776.0941287999999</v>
       </c>
       <c r="CQ11" s="16">
-        <v>1737.9981077</v>
+        <v>1738.0020597</v>
       </c>
       <c r="CR11" s="16">
-        <v>1865.3060749999997</v>
+        <v>1865.3089229999998</v>
       </c>
       <c r="CS11" s="16">
-        <v>2010.6280856999999</v>
+        <v>2010.6322347</v>
       </c>
       <c r="CT11" s="16">
-        <v>2170.6319635</v>
+        <v>2170.6339515</v>
       </c>
       <c r="CU11" s="16">
-        <v>2228.8830949000003</v>
+        <v>2228.8867199000001</v>
       </c>
       <c r="CV11" s="16">
-        <v>2260.3463106999993</v>
+        <v>2260.3497536999994</v>
       </c>
       <c r="CW11" s="16">
-        <v>2158.8741949999999</v>
+        <v>2158.878009</v>
       </c>
       <c r="CX11" s="16">
-        <v>2379.4333769999998</v>
+        <v>2379.4369889999998</v>
       </c>
       <c r="CY11" s="16">
-        <v>2458.0737094000001</v>
+        <v>2458.0777644</v>
       </c>
       <c r="CZ11" s="16">
-        <v>2688.0886976000002</v>
+        <v>2688.0944375999998</v>
       </c>
       <c r="DA11" s="16">
-        <v>3006.6595376999999</v>
+        <v>3006.6643727000001</v>
       </c>
       <c r="DB11" s="16">
-        <v>2467.3910420000002</v>
+        <v>2467.3975520000004</v>
       </c>
       <c r="DC11" s="16">
-        <v>2750.9277912000002</v>
+        <v>2750.9333781999999</v>
       </c>
       <c r="DD11" s="16">
-        <v>2996.3963696000001</v>
+        <v>2996.4017175999998</v>
       </c>
       <c r="DE11" s="16">
-        <v>3430.3628547999997</v>
+        <v>3430.3690177999997</v>
       </c>
       <c r="DF11" s="16">
-        <v>4028.3694654999995</v>
+        <v>4032.8015304999994</v>
       </c>
       <c r="DG11" s="16">
-        <v>4399.7262986999995</v>
+        <v>4406.7938226999995</v>
       </c>
       <c r="DH11" s="16">
-        <v>4547.7517841999997</v>
+        <v>4554.9402712000001</v>
       </c>
       <c r="DI11" s="16">
-        <v>5025.2232047999996</v>
+        <v>5032.3906348</v>
       </c>
       <c r="DJ11" s="16">
-        <v>4800.4027469999992</v>
+        <v>4807.5168749999993</v>
       </c>
       <c r="DK11" s="16">
-        <v>4303.9736159999993</v>
+        <v>4311.1372159999992</v>
       </c>
       <c r="DL11" s="16">
-        <v>4152.8285612999989</v>
+        <v>4159.9922092999996</v>
       </c>
       <c r="DM11" s="16">
-        <v>4414.7402990000001</v>
+        <v>4425.5091250000005</v>
       </c>
       <c r="DN11" s="16">
-        <v>4999.6100322000002</v>
+        <v>5010.3801082</v>
       </c>
       <c r="DO11" s="16">
-        <v>5272.4881341</v>
+        <v>5283.2559441000003</v>
       </c>
       <c r="DP11" s="16">
-        <v>5309.8287229999996</v>
+        <v>5321.458361</v>
       </c>
       <c r="DQ11" s="16">
-        <v>5502.8371637000018</v>
+        <v>5518.694083700002</v>
       </c>
       <c r="DR11" s="16">
-        <v>6148.9173048000002</v>
+        <v>6164.7732688000006</v>
       </c>
       <c r="DS11" s="16">
-        <v>6227.4150505000007</v>
+        <v>6243.2713005000005</v>
       </c>
       <c r="DT11" s="16">
-        <v>6261.3205147999988</v>
+        <v>6273.5845957999991</v>
       </c>
       <c r="DU11" s="16">
-        <v>6607.4889782999999</v>
+        <v>6624.4882002999993</v>
       </c>
       <c r="DV11" s="16">
-        <v>7202.0619019000005</v>
+        <v>7239.2701127000009</v>
       </c>
       <c r="DW11" s="16">
-        <v>7514.3678950000003</v>
+        <v>7553.4669550000008</v>
       </c>
       <c r="DX11" s="16">
-        <v>8356.479052900002</v>
+        <v>8396.6479025000026</v>
       </c>
       <c r="DY11" s="16">
-        <v>8777.4445213000017</v>
+        <v>8818.3832435000022</v>
       </c>
       <c r="DZ11" s="16">
-        <v>9224.2776265000011</v>
+        <v>9228.1099065000017</v>
+      </c>
+      <c r="EA11" s="16">
+        <v>10419.9574457</v>
       </c>
     </row>
-    <row r="12" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:131" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="12" t="s">
         <v>121</v>
       </c>
       <c r="C12" s="16">
         <v>52.662133304615864</v>
       </c>
       <c r="D12" s="16">
         <v>78.011057946603216</v>
       </c>
       <c r="E12" s="16">
         <v>227.51695432983311</v>
       </c>
       <c r="F12" s="16">
         <v>797.36860633793992</v>
       </c>
       <c r="G12" s="16">
         <v>596.14008745232877</v>
       </c>
       <c r="H12" s="16">
         <v>1329.1238377445129</v>
       </c>
       <c r="I12" s="16">
         <v>1782.7255968887061</v>
       </c>
       <c r="J12" s="16">
@@ -4183,78 +4274,81 @@
       </c>
       <c r="DS12" s="16">
         <v>20927.67146784611</v>
       </c>
       <c r="DT12" s="16">
         <v>21666.014678947249</v>
       </c>
       <c r="DU12" s="16">
         <v>22191.465128077707</v>
       </c>
       <c r="DV12" s="16">
         <v>24084.122194998163</v>
       </c>
       <c r="DW12" s="16">
         <v>25011.239833905656</v>
       </c>
       <c r="DX12" s="16">
         <v>25477.450779864841</v>
       </c>
       <c r="DY12" s="16">
         <v>26310.886972180193</v>
       </c>
       <c r="DZ12" s="16">
         <v>27156.687244528424</v>
       </c>
+      <c r="EA12" s="16">
+        <v>29329.107649159221</v>
+      </c>
     </row>
-    <row r="13" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:131" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="12" t="s">
         <v>122</v>
       </c>
       <c r="C13" s="16">
         <v>2825.7770500594988</v>
       </c>
       <c r="D13" s="16">
         <v>3706.5924525748778</v>
       </c>
       <c r="E13" s="16">
         <v>4540.6525232000004</v>
       </c>
       <c r="F13" s="16">
         <v>4394.6274725440308</v>
       </c>
       <c r="G13" s="16">
         <v>4934.3896314854319</v>
       </c>
       <c r="H13" s="16">
         <v>6002.6447312482942</v>
       </c>
       <c r="I13" s="16">
         <v>5799.3672141340885</v>
       </c>
       <c r="J13" s="16">
-        <v>5794.7169399438944</v>
+        <v>5794.7009697438943</v>
       </c>
       <c r="K13" s="16">
         <v>6732.8168616708554</v>
       </c>
       <c r="L13" s="16">
         <v>5532.3640352738976</v>
       </c>
       <c r="M13" s="16">
         <v>6502.8082342286734</v>
       </c>
       <c r="N13" s="16">
         <v>7086.0680310179523</v>
       </c>
       <c r="O13" s="16">
         <v>7138.012499170909</v>
       </c>
       <c r="P13" s="16">
         <v>9059.9540232041472</v>
       </c>
       <c r="Q13" s="16">
         <v>10650.284963305383</v>
       </c>
       <c r="R13" s="16">
         <v>11313.656629800949</v>
       </c>
@@ -4330,60 +4424,60 @@
       <c r="AP13" s="16">
         <v>5178.7472795581625</v>
       </c>
       <c r="AQ13" s="16">
         <v>5803.0393724494024</v>
       </c>
       <c r="AR13" s="16">
         <v>6072.229324726919</v>
       </c>
       <c r="AS13" s="16">
         <v>6002.6447312482942</v>
       </c>
       <c r="AT13" s="16">
         <v>5539.0988501196307</v>
       </c>
       <c r="AU13" s="16">
         <v>5600.9549674798827</v>
       </c>
       <c r="AV13" s="16">
         <v>5592.2080105256446</v>
       </c>
       <c r="AW13" s="16">
         <v>5799.3672141340885</v>
       </c>
       <c r="AX13" s="16">
-        <v>5319.823026821784</v>
+        <v>5319.8153586217841</v>
       </c>
       <c r="AY13" s="16">
-        <v>5561.3536463461342</v>
+        <v>5561.3451260461343</v>
       </c>
       <c r="AZ13" s="16">
-        <v>5693.7132088367598</v>
+        <v>5693.6966369367601</v>
       </c>
       <c r="BA13" s="16">
-        <v>5794.7169399438944</v>
+        <v>5794.7009697438943</v>
       </c>
       <c r="BB13" s="16">
         <v>6396.7568248941552</v>
       </c>
       <c r="BC13" s="16">
         <v>7019.144320467045</v>
       </c>
       <c r="BD13" s="16">
         <v>6866.218044697529</v>
       </c>
       <c r="BE13" s="16">
         <v>6732.8168616708554</v>
       </c>
       <c r="BF13" s="16">
         <v>6487.0941230952067</v>
       </c>
       <c r="BG13" s="16">
         <v>6317.8750699693428</v>
       </c>
       <c r="BH13" s="16">
         <v>6105.9769764353941</v>
       </c>
       <c r="BI13" s="16">
         <v>5532.3640352738976</v>
       </c>
@@ -4570,209 +4664,212 @@
       <c r="DR13" s="16">
         <v>11320.003495612043</v>
       </c>
       <c r="DS13" s="16">
         <v>11182.113520701936</v>
       </c>
       <c r="DT13" s="16">
         <v>11314.405990606414</v>
       </c>
       <c r="DU13" s="16">
         <v>11458.679126936786</v>
       </c>
       <c r="DV13" s="16">
         <v>11940.803042392721</v>
       </c>
       <c r="DW13" s="16">
         <v>12374.958667210591</v>
       </c>
       <c r="DX13" s="16">
         <v>12066.741001161818</v>
       </c>
       <c r="DY13" s="16">
         <v>11683.365188498072</v>
       </c>
       <c r="DZ13" s="16">
-        <v>13099.983212327803</v>
+        <v>13100.162922107804</v>
+      </c>
+      <c r="EA13" s="16">
+        <v>13709.083382777208</v>
       </c>
     </row>
-    <row r="14" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:131" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="12" t="s">
         <v>123</v>
       </c>
       <c r="C14" s="16">
         <v>127.73705005949896</v>
       </c>
       <c r="D14" s="16">
         <v>116.82245257487767</v>
       </c>
       <c r="E14" s="16">
         <v>151.27252319999999</v>
       </c>
       <c r="F14" s="16">
-        <v>239.91047190000003</v>
+        <v>239.9104719</v>
       </c>
       <c r="G14" s="16">
         <v>230.15150360000001</v>
       </c>
       <c r="H14" s="16">
         <v>487.09507750000006</v>
       </c>
       <c r="I14" s="16">
         <v>671.73560090000001</v>
       </c>
       <c r="J14" s="16">
-        <v>920.8923248000001</v>
+        <v>920.87635460000001</v>
       </c>
       <c r="K14" s="16">
         <v>1489.1858405</v>
       </c>
       <c r="L14" s="16">
         <v>614.08556509999994</v>
       </c>
       <c r="M14" s="16">
         <v>657.57693619999998</v>
       </c>
       <c r="N14" s="16">
         <v>698.76607009999998</v>
       </c>
       <c r="O14" s="16">
         <v>518.81918930000006</v>
       </c>
       <c r="P14" s="16">
         <v>386.9521896</v>
       </c>
       <c r="Q14" s="16">
         <v>434.17759939999996</v>
       </c>
       <c r="R14" s="16">
         <v>576.3525163999999</v>
       </c>
       <c r="S14" s="16">
-        <v>575.97123609999994</v>
+        <v>575.97123610000006</v>
       </c>
       <c r="T14" s="16">
         <v>663.7452381999999</v>
       </c>
       <c r="U14" s="16">
-        <v>653.87745499999994</v>
+        <v>653.87745500000005</v>
       </c>
       <c r="V14" s="16">
-        <v>656.41346220000014</v>
+        <v>656.41346220000003</v>
       </c>
       <c r="W14" s="16">
-        <v>691.65859010000008</v>
+        <v>691.65859009999997</v>
       </c>
       <c r="X14" s="16">
         <v>493.60469640000002</v>
       </c>
       <c r="Y14" s="16">
         <v>440.73462960000001</v>
       </c>
       <c r="Z14" s="16">
         <v>394.43558719999999</v>
       </c>
       <c r="AA14" s="16">
-        <v>425.61064249999993</v>
+        <v>425.61064249999998</v>
       </c>
       <c r="AB14" s="16">
         <v>591.45105899999999</v>
       </c>
       <c r="AC14" s="16">
         <v>805.13940730000002</v>
       </c>
       <c r="AD14" s="16">
         <v>100.4301452</v>
       </c>
       <c r="AE14" s="16">
         <v>136.68436610000001</v>
       </c>
       <c r="AF14" s="16">
         <v>139.6309449</v>
       </c>
       <c r="AG14" s="16">
         <v>151.27252319999999</v>
       </c>
       <c r="AH14" s="16">
-        <v>262.20200390000002</v>
+        <v>262.20200389999997</v>
       </c>
       <c r="AI14" s="16">
-        <v>212.18288860000001</v>
+        <v>212.18288859999996</v>
       </c>
       <c r="AJ14" s="16">
         <v>220.04614099999998</v>
       </c>
       <c r="AK14" s="16">
-        <v>239.91047190000003</v>
+        <v>239.9104719</v>
       </c>
       <c r="AL14" s="16">
         <v>208.55184079999998</v>
       </c>
       <c r="AM14" s="16">
         <v>213.73771909999999</v>
       </c>
       <c r="AN14" s="16">
         <v>204.6133935</v>
       </c>
       <c r="AO14" s="16">
         <v>230.15150360000001</v>
       </c>
       <c r="AP14" s="16">
         <v>246.72694820000001</v>
       </c>
       <c r="AQ14" s="16">
         <v>294.08876019999997</v>
       </c>
       <c r="AR14" s="16">
         <v>383.02129239999999</v>
       </c>
       <c r="AS14" s="16">
         <v>487.09507750000006</v>
       </c>
       <c r="AT14" s="16">
         <v>612.35242529999994</v>
       </c>
       <c r="AU14" s="16">
         <v>591.69327420000002</v>
       </c>
       <c r="AV14" s="16">
         <v>655.16802729999995</v>
       </c>
       <c r="AW14" s="16">
         <v>671.73560090000001</v>
       </c>
       <c r="AX14" s="16">
-        <v>704.95464549999997</v>
+        <v>704.94697730000007</v>
       </c>
       <c r="AY14" s="16">
-        <v>728.45502340000007</v>
+        <v>728.44650309999997</v>
       </c>
       <c r="AZ14" s="16">
-        <v>1098.4762587999999</v>
+        <v>1098.4596869000002</v>
       </c>
       <c r="BA14" s="16">
-        <v>920.8923248000001</v>
+        <v>920.87635460000001</v>
       </c>
       <c r="BB14" s="16">
         <v>1104.601602</v>
       </c>
       <c r="BC14" s="16">
         <v>1315.6083785999999</v>
       </c>
       <c r="BD14" s="16">
         <v>1382.3525964</v>
       </c>
       <c r="BE14" s="16">
         <v>1489.1858405</v>
       </c>
       <c r="BF14" s="16">
         <v>1160.1878088000003</v>
       </c>
       <c r="BG14" s="16">
         <v>1073.6160046</v>
       </c>
       <c r="BH14" s="16">
         <v>1001.2168252</v>
       </c>
       <c r="BI14" s="16">
         <v>614.08556509999994</v>
       </c>
@@ -4836,177 +4933,180 @@
       <c r="CC14" s="16">
         <v>434.17759939999996</v>
       </c>
       <c r="CD14" s="16">
         <v>442.4317102</v>
       </c>
       <c r="CE14" s="16">
         <v>555.10230409999997</v>
       </c>
       <c r="CF14" s="16">
         <v>607.69236739999997</v>
       </c>
       <c r="CG14" s="16">
         <v>576.3525163999999</v>
       </c>
       <c r="CH14" s="16">
         <v>581.66754399999991</v>
       </c>
       <c r="CI14" s="16">
         <v>592.47097559999997</v>
       </c>
       <c r="CJ14" s="16">
         <v>574.16401319999989</v>
       </c>
       <c r="CK14" s="16">
-        <v>575.97123609999994</v>
+        <v>575.97123610000006</v>
       </c>
       <c r="CL14" s="16">
         <v>583.60044950000008</v>
       </c>
       <c r="CM14" s="16">
         <v>583.62950300000011</v>
       </c>
       <c r="CN14" s="16">
         <v>667.65705720000005</v>
       </c>
       <c r="CO14" s="16">
         <v>663.7452381999999</v>
       </c>
       <c r="CP14" s="16">
         <v>665.0145172</v>
       </c>
       <c r="CQ14" s="16">
         <v>734.2955887999999</v>
       </c>
       <c r="CR14" s="16">
-        <v>666.43424579999987</v>
+        <v>666.43424579999999</v>
       </c>
       <c r="CS14" s="16">
-        <v>653.87745499999994</v>
+        <v>653.87745500000005</v>
       </c>
       <c r="CT14" s="16">
         <v>652.35675320000007</v>
       </c>
       <c r="CU14" s="16">
         <v>648.15419499999996</v>
       </c>
       <c r="CV14" s="16">
         <v>668.76273979999996</v>
       </c>
       <c r="CW14" s="16">
-        <v>656.41346220000014</v>
+        <v>656.41346220000003</v>
       </c>
       <c r="CX14" s="16">
         <v>657.32094410000002</v>
       </c>
       <c r="CY14" s="16">
         <v>648.26249600000006</v>
       </c>
       <c r="CZ14" s="16">
         <v>708.72552480000002</v>
       </c>
       <c r="DA14" s="16">
-        <v>691.65859010000008</v>
+        <v>691.65859009999997</v>
       </c>
       <c r="DB14" s="16">
-        <v>485.74571660000004</v>
+        <v>485.74571659999992</v>
       </c>
       <c r="DC14" s="16">
-        <v>498.15917889999997</v>
+        <v>498.15917889999992</v>
       </c>
       <c r="DD14" s="16">
-        <v>491.41618539999996</v>
+        <v>491.41618540000002</v>
       </c>
       <c r="DE14" s="16">
         <v>493.60469640000002</v>
       </c>
       <c r="DF14" s="16">
         <v>518.65332430000001</v>
       </c>
       <c r="DG14" s="16">
         <v>516.83765900000003</v>
       </c>
       <c r="DH14" s="16">
-        <v>440.20266880000003</v>
+        <v>440.20266879999997</v>
       </c>
       <c r="DI14" s="16">
         <v>440.73462960000001</v>
       </c>
       <c r="DJ14" s="16">
-        <v>421.33998979999996</v>
+        <v>421.33998980000001</v>
       </c>
       <c r="DK14" s="16">
         <v>411.09928259999998</v>
       </c>
       <c r="DL14" s="16">
-        <v>395.59115959999997</v>
+        <v>395.59115960000003</v>
       </c>
       <c r="DM14" s="16">
         <v>394.43558719999999</v>
       </c>
       <c r="DN14" s="16">
         <v>393.55605470000006</v>
       </c>
       <c r="DO14" s="16">
         <v>411.53865819999999</v>
       </c>
       <c r="DP14" s="16">
         <v>415.71670080000001</v>
       </c>
       <c r="DQ14" s="16">
-        <v>425.61064249999993</v>
+        <v>425.61064249999998</v>
       </c>
       <c r="DR14" s="16">
         <v>492.36225919999998</v>
       </c>
       <c r="DS14" s="16">
-        <v>480.2387109</v>
+        <v>480.23871089999994</v>
       </c>
       <c r="DT14" s="16">
         <v>508.63033649999994</v>
       </c>
       <c r="DU14" s="16">
         <v>591.45105899999999</v>
       </c>
       <c r="DV14" s="16">
         <v>639.75158410000006</v>
       </c>
       <c r="DW14" s="16">
         <v>738.35179840000001</v>
       </c>
       <c r="DX14" s="16">
         <v>771.85303620000002</v>
       </c>
       <c r="DY14" s="16">
         <v>805.13940730000002</v>
       </c>
       <c r="DZ14" s="16">
         <v>832.9237475000001</v>
       </c>
+      <c r="EA14" s="16">
+        <v>1183.2730526000003</v>
+      </c>
     </row>
-    <row r="15" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:131" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="12" t="s">
         <v>124</v>
       </c>
       <c r="C15" s="16">
         <v>61.203131145255675</v>
       </c>
       <c r="D15" s="16">
         <v>39.196587000608716</v>
       </c>
       <c r="E15" s="16">
         <v>35.563127100000003</v>
       </c>
       <c r="F15" s="16">
         <v>40.035326700000006</v>
       </c>
       <c r="G15" s="16">
         <v>42.855024299999997</v>
       </c>
       <c r="H15" s="16">
         <v>60.126294899999998</v>
       </c>
       <c r="I15" s="16">
         <v>77.900686099999987</v>
       </c>
       <c r="J15" s="16">
@@ -5350,207 +5450,210 @@
       </c>
       <c r="DS15" s="16">
         <v>57.0097527</v>
       </c>
       <c r="DT15" s="16">
         <v>61.436462899999995</v>
       </c>
       <c r="DU15" s="16">
         <v>72.639196099999992</v>
       </c>
       <c r="DV15" s="16">
         <v>79.499084199999999</v>
       </c>
       <c r="DW15" s="16">
         <v>83.912818400000006</v>
       </c>
       <c r="DX15" s="16">
         <v>74.725807500000002</v>
       </c>
       <c r="DY15" s="16">
         <v>70.958473999999995</v>
       </c>
       <c r="DZ15" s="16">
         <v>66.539525999999995</v>
       </c>
+      <c r="EA15" s="16">
+        <v>66.690125600000002</v>
+      </c>
     </row>
-    <row r="16" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="2:131" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="12" t="s">
         <v>125</v>
       </c>
       <c r="C16" s="16">
         <v>66.533918914243273</v>
       </c>
       <c r="D16" s="16">
         <v>77.625865574268957</v>
       </c>
       <c r="E16" s="16">
         <v>115.70939609999999</v>
       </c>
       <c r="F16" s="16">
-        <v>199.87514520000002</v>
+        <v>199.87514519999999</v>
       </c>
       <c r="G16" s="16">
         <v>187.29647930000002</v>
       </c>
       <c r="H16" s="16">
         <v>426.96878260000005</v>
       </c>
       <c r="I16" s="16">
         <v>593.83491479999998</v>
       </c>
       <c r="J16" s="16">
-        <v>771.40446390000011</v>
+        <v>771.38849370000003</v>
       </c>
       <c r="K16" s="16">
         <v>1335.1605480000001</v>
       </c>
       <c r="L16" s="16">
         <v>555.10223959999996</v>
       </c>
       <c r="M16" s="16">
         <v>602.25454149999996</v>
       </c>
       <c r="N16" s="16">
         <v>644.76742330000002</v>
       </c>
       <c r="O16" s="16">
         <v>477.63178090000002</v>
       </c>
       <c r="P16" s="16">
         <v>354.72476719999997</v>
       </c>
       <c r="Q16" s="16">
         <v>408.96971119999995</v>
       </c>
       <c r="R16" s="16">
         <v>543.88978669999995</v>
       </c>
       <c r="S16" s="16">
-        <v>545.42157459999999</v>
+        <v>545.4215746000001</v>
       </c>
       <c r="T16" s="16">
         <v>626.73437749999994</v>
       </c>
       <c r="U16" s="16">
-        <v>617.63193049999995</v>
+        <v>617.63193050000007</v>
       </c>
       <c r="V16" s="16">
-        <v>622.94362010000009</v>
+        <v>622.94362009999998</v>
       </c>
       <c r="W16" s="16">
-        <v>660.48311590000003</v>
+        <v>660.48311589999992</v>
       </c>
       <c r="X16" s="16">
         <v>467.76397800000001</v>
       </c>
       <c r="Y16" s="16">
         <v>410.27767840000001</v>
       </c>
       <c r="Z16" s="16">
         <v>365.88625129999997</v>
       </c>
       <c r="AA16" s="16">
-        <v>391.30835159999992</v>
+        <v>391.30835159999998</v>
       </c>
       <c r="AB16" s="16">
-        <v>518.81186290000005</v>
+        <v>518.81186289999994</v>
       </c>
       <c r="AC16" s="16">
         <v>734.18093329999999</v>
       </c>
       <c r="AD16" s="16">
         <v>64.054091999999997</v>
       </c>
       <c r="AE16" s="16">
         <v>93.861812400000005</v>
       </c>
       <c r="AF16" s="16">
         <v>98.3736289</v>
       </c>
       <c r="AG16" s="16">
         <v>115.70939609999999</v>
       </c>
       <c r="AH16" s="16">
-        <v>215.46084250000001</v>
+        <v>215.46084249999998</v>
       </c>
       <c r="AI16" s="16">
-        <v>168.59454140000003</v>
+        <v>168.59454139999997</v>
       </c>
       <c r="AJ16" s="16">
         <v>156.96607689999999</v>
       </c>
       <c r="AK16" s="16">
-        <v>199.87514520000002</v>
+        <v>199.87514519999999</v>
       </c>
       <c r="AL16" s="16">
         <v>175.91746999999998</v>
       </c>
       <c r="AM16" s="16">
         <v>173.9955866</v>
       </c>
       <c r="AN16" s="16">
         <v>168.0857737</v>
       </c>
       <c r="AO16" s="16">
         <v>187.29647930000002</v>
       </c>
       <c r="AP16" s="16">
         <v>203.43499640000002</v>
       </c>
       <c r="AQ16" s="16">
         <v>252.07486599999999</v>
       </c>
       <c r="AR16" s="16">
         <v>331.14155119999998</v>
       </c>
       <c r="AS16" s="16">
         <v>426.96878260000005</v>
       </c>
       <c r="AT16" s="16">
         <v>542.46893999999998</v>
       </c>
       <c r="AU16" s="16">
         <v>521.71467300000006</v>
       </c>
       <c r="AV16" s="16">
         <v>575.42422959999999</v>
       </c>
       <c r="AW16" s="16">
         <v>593.83491479999998</v>
       </c>
       <c r="AX16" s="16">
-        <v>608.02406740000004</v>
+        <v>608.01639920000002</v>
       </c>
       <c r="AY16" s="16">
-        <v>623.14171330000011</v>
+        <v>623.13319300000001</v>
       </c>
       <c r="AZ16" s="16">
-        <v>964.95096269999999</v>
+        <v>964.93439080000007</v>
       </c>
       <c r="BA16" s="16">
-        <v>771.40446390000011</v>
+        <v>771.38849370000003</v>
       </c>
       <c r="BB16" s="16">
         <v>946.01425849999998</v>
       </c>
       <c r="BC16" s="16">
         <v>1142.8599632</v>
       </c>
       <c r="BD16" s="16">
         <v>1213.7834012000001</v>
       </c>
       <c r="BE16" s="16">
         <v>1335.1605480000001</v>
       </c>
       <c r="BF16" s="16">
         <v>1029.7777145000002</v>
       </c>
       <c r="BG16" s="16">
         <v>970.66535009999996</v>
       </c>
       <c r="BH16" s="16">
         <v>919.12032599999998</v>
       </c>
       <c r="BI16" s="16">
         <v>555.10223959999996</v>
       </c>
@@ -5614,177 +5717,180 @@
       <c r="CC16" s="16">
         <v>408.96971119999995</v>
       </c>
       <c r="CD16" s="16">
         <v>417.1148154</v>
       </c>
       <c r="CE16" s="16">
         <v>530.55477989999997</v>
       </c>
       <c r="CF16" s="16">
         <v>582.14600489999998</v>
       </c>
       <c r="CG16" s="16">
         <v>543.88978669999995</v>
       </c>
       <c r="CH16" s="16">
         <v>543.5325125999999</v>
       </c>
       <c r="CI16" s="16">
         <v>564.24217120000003</v>
       </c>
       <c r="CJ16" s="16">
         <v>545.60872639999991</v>
       </c>
       <c r="CK16" s="16">
-        <v>545.42157459999999</v>
+        <v>545.4215746000001</v>
       </c>
       <c r="CL16" s="16">
         <v>554.74683790000006</v>
       </c>
       <c r="CM16" s="16">
         <v>548.55987950000008</v>
       </c>
       <c r="CN16" s="16">
         <v>631.0062918000001</v>
       </c>
       <c r="CO16" s="16">
         <v>626.73437749999994</v>
       </c>
       <c r="CP16" s="16">
         <v>625.58515790000001</v>
       </c>
       <c r="CQ16" s="16">
         <v>698.86750559999996</v>
       </c>
       <c r="CR16" s="16">
-        <v>631.16183039999987</v>
+        <v>631.16183039999999</v>
       </c>
       <c r="CS16" s="16">
-        <v>617.63193049999995</v>
+        <v>617.63193050000007</v>
       </c>
       <c r="CT16" s="16">
         <v>617.13624930000003</v>
       </c>
       <c r="CU16" s="16">
         <v>612.63280899999995</v>
       </c>
       <c r="CV16" s="16">
         <v>634.4167559</v>
       </c>
       <c r="CW16" s="16">
-        <v>622.94362010000009</v>
+        <v>622.94362009999998</v>
       </c>
       <c r="CX16" s="16">
         <v>623.66127370000004</v>
       </c>
       <c r="CY16" s="16">
         <v>613.98071020000009</v>
       </c>
       <c r="CZ16" s="16">
         <v>674.92200960000002</v>
       </c>
       <c r="DA16" s="16">
-        <v>660.48311590000003</v>
+        <v>660.48311589999992</v>
       </c>
       <c r="DB16" s="16">
-        <v>456.73285620000001</v>
+        <v>456.7328561999999</v>
       </c>
       <c r="DC16" s="16">
-        <v>470.50616049999996</v>
+        <v>470.50616049999991</v>
       </c>
       <c r="DD16" s="16">
-        <v>463.94285509999997</v>
+        <v>463.94285510000003</v>
       </c>
       <c r="DE16" s="16">
         <v>467.76397800000001</v>
       </c>
       <c r="DF16" s="16">
         <v>492.2083399</v>
       </c>
       <c r="DG16" s="16">
         <v>490.25908029999999</v>
       </c>
       <c r="DH16" s="16">
-        <v>412.50160310000001</v>
+        <v>412.50160309999995</v>
       </c>
       <c r="DI16" s="16">
         <v>410.27767840000001</v>
       </c>
       <c r="DJ16" s="16">
-        <v>390.15877229999995</v>
+        <v>390.15877230000001</v>
       </c>
       <c r="DK16" s="16">
         <v>381.74763659999996</v>
       </c>
       <c r="DL16" s="16">
-        <v>367.03258879999998</v>
+        <v>367.03258880000004</v>
       </c>
       <c r="DM16" s="16">
         <v>365.88625129999997</v>
       </c>
       <c r="DN16" s="16">
         <v>364.96427980000004</v>
       </c>
       <c r="DO16" s="16">
         <v>380.31213099999997</v>
       </c>
       <c r="DP16" s="16">
         <v>381.12589760000003</v>
       </c>
       <c r="DQ16" s="16">
-        <v>391.30835159999992</v>
+        <v>391.30835159999998</v>
       </c>
       <c r="DR16" s="16">
         <v>444.1364049</v>
       </c>
       <c r="DS16" s="16">
-        <v>423.22895820000002</v>
+        <v>423.22895819999997</v>
       </c>
       <c r="DT16" s="16">
         <v>447.19387359999996</v>
       </c>
       <c r="DU16" s="16">
-        <v>518.81186290000005</v>
+        <v>518.81186289999994</v>
       </c>
       <c r="DV16" s="16">
         <v>560.25249990000009</v>
       </c>
       <c r="DW16" s="16">
         <v>654.43898000000002</v>
       </c>
       <c r="DX16" s="16">
         <v>697.12722870000005</v>
       </c>
       <c r="DY16" s="16">
         <v>734.18093329999999</v>
       </c>
       <c r="DZ16" s="16">
         <v>766.38422150000008</v>
       </c>
+      <c r="EA16" s="16">
+        <v>1116.5829270000002</v>
+      </c>
     </row>
-    <row r="17" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:131" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="12" t="s">
         <v>126</v>
       </c>
       <c r="C17" s="16">
         <v>2698.04</v>
       </c>
       <c r="D17" s="16">
         <v>3589.77</v>
       </c>
       <c r="E17" s="16">
         <v>4389.38</v>
       </c>
       <c r="F17" s="16">
         <v>4154.717000644031</v>
       </c>
       <c r="G17" s="16">
         <v>4704.2381278854318</v>
       </c>
       <c r="H17" s="16">
         <v>5515.5496537482941</v>
       </c>
       <c r="I17" s="16">
         <v>5127.6316132340889</v>
       </c>
       <c r="J17" s="16">
@@ -6126,54 +6232,57 @@
       <c r="DR17" s="16">
         <v>10827.641236412044</v>
       </c>
       <c r="DS17" s="16">
         <v>10701.874809801937</v>
       </c>
       <c r="DT17" s="16">
         <v>10805.775654106414</v>
       </c>
       <c r="DU17" s="16">
         <v>10867.228067936785</v>
       </c>
       <c r="DV17" s="16">
         <v>11301.051458292721</v>
       </c>
       <c r="DW17" s="16">
         <v>11636.60686881059</v>
       </c>
       <c r="DX17" s="16">
         <v>11294.887964961817</v>
       </c>
       <c r="DY17" s="16">
         <v>10878.225781198073</v>
       </c>
       <c r="DZ17" s="16">
-        <v>12267.059464827802</v>
+        <v>12267.239174607803</v>
+      </c>
+      <c r="EA17" s="16">
+        <v>12525.810330177208</v>
       </c>
     </row>
-    <row r="18" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:131" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="12" t="s">
         <v>127</v>
       </c>
       <c r="C18" s="16">
         <v>2678.29</v>
       </c>
       <c r="D18" s="16">
         <v>3579.22</v>
       </c>
       <c r="E18" s="16">
         <v>4357</v>
       </c>
       <c r="F18" s="16">
         <v>4154.3970006440313</v>
       </c>
       <c r="G18" s="16">
         <v>4670.5581278854315</v>
       </c>
       <c r="H18" s="16">
         <v>5515.5196537482943</v>
       </c>
       <c r="I18" s="16">
         <v>5118.4797579013466</v>
       </c>
       <c r="J18" s="16">
@@ -6515,54 +6624,57 @@
       <c r="DR18" s="16">
         <v>10801.580613702045</v>
       </c>
       <c r="DS18" s="16">
         <v>10672.295217451936</v>
       </c>
       <c r="DT18" s="16">
         <v>10775.029113586414</v>
       </c>
       <c r="DU18" s="16">
         <v>10787.473010766786</v>
       </c>
       <c r="DV18" s="16">
         <v>11208.728638672721</v>
       </c>
       <c r="DW18" s="16">
         <v>11437.53353838059</v>
       </c>
       <c r="DX18" s="16">
         <v>11052.907888271817</v>
       </c>
       <c r="DY18" s="16">
         <v>10588.225989138073</v>
       </c>
       <c r="DZ18" s="16">
-        <v>12062.561712777802</v>
+        <v>12062.741422557803</v>
+      </c>
+      <c r="EA18" s="16">
+        <v>12258.654966147207</v>
       </c>
     </row>
-    <row r="19" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:131" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="12" t="s">
         <v>128</v>
       </c>
       <c r="C19" s="16">
         <v>2587.5700000000002</v>
       </c>
       <c r="D19" s="16">
         <v>3485.0699999999997</v>
       </c>
       <c r="E19" s="16">
         <v>4303.1400000000003</v>
       </c>
       <c r="F19" s="16">
         <v>3950.2270006440312</v>
       </c>
       <c r="G19" s="16">
         <v>4306.4292070357478</v>
       </c>
       <c r="H19" s="16">
         <v>4662.3027160664224</v>
       </c>
       <c r="I19" s="16">
         <v>4260.0816813434703</v>
       </c>
       <c r="J19" s="16">
@@ -6906,52 +7018,55 @@
       </c>
       <c r="DS19" s="16">
         <v>7518.5154114407478</v>
       </c>
       <c r="DT19" s="16">
         <v>7449.0063400198551</v>
       </c>
       <c r="DU19" s="16">
         <v>7425.3820230096371</v>
       </c>
       <c r="DV19" s="16">
         <v>7950.6913473158211</v>
       </c>
       <c r="DW19" s="16">
         <v>7727.1573142613943</v>
       </c>
       <c r="DX19" s="16">
         <v>7473.5827036064375</v>
       </c>
       <c r="DY19" s="16">
         <v>7537.6702706063124</v>
       </c>
       <c r="DZ19" s="16">
         <v>8867.1900076962665</v>
       </c>
+      <c r="EA19" s="16">
+        <v>8786.4439888599791</v>
+      </c>
     </row>
-    <row r="20" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:131" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="12" t="s">
         <v>129</v>
       </c>
       <c r="C20" s="16">
         <v>0</v>
       </c>
       <c r="D20" s="16">
         <v>0</v>
       </c>
       <c r="E20" s="16">
         <v>0</v>
       </c>
       <c r="F20" s="16">
         <v>0</v>
       </c>
       <c r="G20" s="16">
         <v>0</v>
       </c>
       <c r="H20" s="16">
         <v>453.21783337349103</v>
       </c>
       <c r="I20" s="16">
         <v>457.66391764599746</v>
       </c>
       <c r="J20" s="16">
@@ -7293,54 +7408,57 @@
       <c r="DR20" s="16">
         <v>1762.0422644388614</v>
       </c>
       <c r="DS20" s="16">
         <v>1747.060169880788</v>
       </c>
       <c r="DT20" s="16">
         <v>1920.3513884884228</v>
       </c>
       <c r="DU20" s="16">
         <v>1931.9540353766411</v>
       </c>
       <c r="DV20" s="16">
         <v>2174.2000194995226</v>
       </c>
       <c r="DW20" s="16">
         <v>2673.1235645567567</v>
       </c>
       <c r="DX20" s="16">
         <v>2778.3696963515613</v>
       </c>
       <c r="DY20" s="16">
         <v>2796.1727720563672</v>
       </c>
       <c r="DZ20" s="16">
-        <v>2941.7374736461729</v>
+        <v>2941.9171834261738</v>
+      </c>
+      <c r="EA20" s="16">
+        <v>3219.7775234879646</v>
       </c>
     </row>
-    <row r="21" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:131" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="12" t="s">
         <v>130</v>
       </c>
       <c r="C21" s="16">
         <v>90.72</v>
       </c>
       <c r="D21" s="16">
         <v>94.15</v>
       </c>
       <c r="E21" s="16">
         <v>53.86</v>
       </c>
       <c r="F21" s="16">
         <v>204.17000000000002</v>
       </c>
       <c r="G21" s="16">
         <v>364.12892084968331</v>
       </c>
       <c r="H21" s="16">
         <v>399.99910430838116</v>
       </c>
       <c r="I21" s="16">
         <v>400.73415891187869</v>
       </c>
       <c r="J21" s="16">
@@ -7682,54 +7800,57 @@
       <c r="DR21" s="16">
         <v>1404.4124423708643</v>
       </c>
       <c r="DS21" s="16">
         <v>1406.7196361304</v>
       </c>
       <c r="DT21" s="16">
         <v>1405.6713850781359</v>
       </c>
       <c r="DU21" s="16">
         <v>1430.136952380507</v>
       </c>
       <c r="DV21" s="16">
         <v>1083.8372718573769</v>
       </c>
       <c r="DW21" s="16">
         <v>1037.2526595624402</v>
       </c>
       <c r="DX21" s="16">
         <v>800.95548831381802</v>
       </c>
       <c r="DY21" s="16">
         <v>254.38294647539203</v>
       </c>
       <c r="DZ21" s="16">
-        <v>253.63423143536303</v>
+        <v>253.63423143536298</v>
+      </c>
+      <c r="EA21" s="16">
+        <v>252.43345379926299</v>
       </c>
     </row>
-    <row r="22" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:131" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="12" t="s">
         <v>131</v>
       </c>
       <c r="C22" s="16">
         <v>19.75</v>
       </c>
       <c r="D22" s="16">
         <v>10.55</v>
       </c>
       <c r="E22" s="16">
         <v>32.380000000000003</v>
       </c>
       <c r="F22" s="16">
         <v>0.32</v>
       </c>
       <c r="G22" s="16">
         <v>33.68</v>
       </c>
       <c r="H22" s="16">
         <v>0.03</v>
       </c>
       <c r="I22" s="16">
         <v>9.1518553327420822</v>
       </c>
       <c r="J22" s="16">
@@ -8071,54 +8192,57 @@
       <c r="DR22" s="16">
         <v>26.060622710000001</v>
       </c>
       <c r="DS22" s="16">
         <v>29.579592350000006</v>
       </c>
       <c r="DT22" s="16">
         <v>30.746540520000003</v>
       </c>
       <c r="DU22" s="16">
         <v>79.755057169999986</v>
       </c>
       <c r="DV22" s="16">
         <v>92.32281961999999</v>
       </c>
       <c r="DW22" s="16">
         <v>199.07333043000006</v>
       </c>
       <c r="DX22" s="16">
         <v>241.98007668999995</v>
       </c>
       <c r="DY22" s="16">
         <v>289.99979206</v>
       </c>
       <c r="DZ22" s="16">
-        <v>204.49775204999997</v>
+        <v>204.49775205000003</v>
+      </c>
+      <c r="EA22" s="16">
+        <v>267.15536402999999</v>
       </c>
     </row>
-    <row r="23" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:131" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="12" t="s">
         <v>128</v>
       </c>
       <c r="C23" s="16">
         <v>0</v>
       </c>
       <c r="D23" s="16">
         <v>0</v>
       </c>
       <c r="E23" s="16">
         <v>0</v>
       </c>
       <c r="F23" s="16">
         <v>0</v>
       </c>
       <c r="G23" s="16">
         <v>0</v>
       </c>
       <c r="H23" s="16">
         <v>0</v>
       </c>
       <c r="I23" s="16">
         <v>9.0418553327420828</v>
       </c>
       <c r="J23" s="16">
@@ -8460,54 +8584,57 @@
       <c r="DR23" s="16">
         <v>26.05558521</v>
       </c>
       <c r="DS23" s="16">
         <v>29.579592350000006</v>
       </c>
       <c r="DT23" s="16">
         <v>30.746540520000003</v>
       </c>
       <c r="DU23" s="16">
         <v>79.755057169999986</v>
       </c>
       <c r="DV23" s="16">
         <v>92.32281961999999</v>
       </c>
       <c r="DW23" s="16">
         <v>199.07333043000006</v>
       </c>
       <c r="DX23" s="16">
         <v>241.98007668999995</v>
       </c>
       <c r="DY23" s="16">
         <v>289.99979206</v>
       </c>
       <c r="DZ23" s="16">
-        <v>204.45723270999997</v>
+        <v>204.45723271000003</v>
+      </c>
+      <c r="EA23" s="16">
+        <v>267.11383917000001</v>
       </c>
     </row>
-    <row r="24" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:131" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="13" t="s">
         <v>130</v>
       </c>
       <c r="C24" s="18">
         <v>19.75</v>
       </c>
       <c r="D24" s="18">
         <v>10.55</v>
       </c>
       <c r="E24" s="18">
         <v>32.380000000000003</v>
       </c>
       <c r="F24" s="18">
         <v>0.32</v>
       </c>
       <c r="G24" s="18">
         <v>33.68</v>
       </c>
       <c r="H24" s="18">
         <v>0.03</v>
       </c>
       <c r="I24" s="18">
         <v>0.11</v>
       </c>
       <c r="J24" s="18">
@@ -8851,210 +8978,136 @@
       </c>
       <c r="DS24" s="18">
         <v>0</v>
       </c>
       <c r="DT24" s="18">
         <v>0</v>
       </c>
       <c r="DU24" s="18">
         <v>0</v>
       </c>
       <c r="DV24" s="18">
         <v>0</v>
       </c>
       <c r="DW24" s="18">
         <v>0</v>
       </c>
       <c r="DX24" s="18">
         <v>0</v>
       </c>
       <c r="DY24" s="18">
         <v>0</v>
       </c>
       <c r="DZ24" s="18">
         <v>4.0519339999999994E-2</v>
       </c>
+      <c r="EA24" s="18">
+        <v>4.1524860000000004E-2</v>
+      </c>
     </row>
-    <row r="25" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="4"/>
       <c r="C25" s="2"/>
       <c r="CK25" s="2"/>
       <c r="CL25" s="2"/>
       <c r="CM25" s="2"/>
       <c r="CN25" s="2"/>
       <c r="CO25" s="2"/>
     </row>
-    <row r="26" spans="2:130" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B26" s="19" t="s">
+    <row r="26" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" t="s">
+        <v>149</v>
+      </c>
+      <c r="C26" s="2"/>
+      <c r="CK26" s="2"/>
+      <c r="CL26" s="2"/>
+      <c r="CM26" s="2"/>
+      <c r="CN26" s="2"/>
+      <c r="CO26" s="2"/>
+    </row>
+    <row r="27" spans="2:131" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="19" t="s">
         <v>137</v>
       </c>
-      <c r="C26" s="20"/>
-[...3 lines deleted...]
-      <c r="G26" s="20"/>
+      <c r="C27" s="20"/>
+      <c r="D27" s="20"/>
+      <c r="E27" s="20"/>
+      <c r="F27" s="20"/>
+      <c r="G27" s="20"/>
     </row>
-    <row r="27" spans="2:130" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...138 lines deleted...]
-      <c r="CJ43" s="3"/>
+    <row r="28" spans="2:131" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="21"/>
+      <c r="C28" s="21"/>
+      <c r="D28" s="21"/>
+      <c r="E28" s="21"/>
+      <c r="F28" s="21"/>
+      <c r="G28" s="21"/>
+      <c r="H28" s="1"/>
+      <c r="I28" s="1"/>
+      <c r="J28" s="1"/>
+      <c r="K28" s="1"/>
+      <c r="L28" s="1"/>
+      <c r="M28" s="1"/>
+      <c r="N28" s="1"/>
+      <c r="O28" s="1"/>
+      <c r="P28" s="1"/>
+      <c r="Q28" s="1"/>
+      <c r="R28" s="1"/>
+      <c r="S28" s="1"/>
+      <c r="T28" s="1"/>
+      <c r="U28" s="1"/>
+      <c r="V28" s="1"/>
+      <c r="W28" s="1"/>
+      <c r="X28" s="1"/>
+      <c r="Y28" s="1"/>
+      <c r="Z28" s="1"/>
+      <c r="AA28" s="1"/>
+      <c r="AB28" s="1"/>
+      <c r="AC28" s="1"/>
+      <c r="AD28" s="1"/>
+      <c r="AE28" s="1"/>
+      <c r="AF28" s="1"/>
+      <c r="AG28" s="1"/>
+      <c r="AH28" s="1"/>
+      <c r="AI28" s="1"/>
+      <c r="AJ28" s="1"/>
+      <c r="AK28" s="1"/>
+      <c r="AL28" s="1"/>
+      <c r="AM28" s="1"/>
+      <c r="AN28" s="1"/>
+      <c r="AO28" s="1"/>
+      <c r="AP28" s="1"/>
+      <c r="AQ28" s="1"/>
+      <c r="AR28" s="1"/>
+      <c r="AS28" s="1"/>
+      <c r="AT28" s="1"/>
+      <c r="AU28" s="1"/>
+      <c r="AV28" s="1"/>
+      <c r="AW28" s="1"/>
+      <c r="AX28" s="1"/>
+      <c r="AY28" s="1"/>
+      <c r="AZ28" s="1"/>
     </row>
     <row r="44" spans="3:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C44" s="3"/>
       <c r="D44" s="3"/>
       <c r="E44" s="3"/>
       <c r="F44" s="3"/>
       <c r="G44" s="3"/>
       <c r="H44" s="3"/>
       <c r="I44" s="3"/>
       <c r="J44" s="3"/>
       <c r="K44" s="3"/>
       <c r="L44" s="3"/>
       <c r="M44" s="3"/>
       <c r="N44" s="3"/>
       <c r="O44" s="3"/>
       <c r="P44" s="3"/>
       <c r="Q44" s="3"/>
       <c r="R44" s="3"/>
       <c r="S44" s="3"/>
       <c r="T44" s="3"/>
       <c r="U44" s="3"/>
       <c r="V44" s="3"/>
       <c r="W44" s="3"/>
       <c r="X44" s="3"/>
       <c r="Y44" s="3"/>
@@ -10772,53 +10825,141 @@
       <c r="BM63" s="3"/>
       <c r="BN63" s="3"/>
       <c r="BO63" s="3"/>
       <c r="BP63" s="3"/>
       <c r="BQ63" s="3"/>
       <c r="BR63" s="3"/>
       <c r="BS63" s="3"/>
       <c r="BT63" s="3"/>
       <c r="BU63" s="3"/>
       <c r="BV63" s="3"/>
       <c r="BW63" s="3"/>
       <c r="BX63" s="3"/>
       <c r="BY63" s="3"/>
       <c r="BZ63" s="3"/>
       <c r="CA63" s="3"/>
       <c r="CB63" s="3"/>
       <c r="CC63" s="3"/>
       <c r="CD63" s="3"/>
       <c r="CE63" s="3"/>
       <c r="CF63" s="3"/>
       <c r="CG63" s="3"/>
       <c r="CH63" s="3"/>
       <c r="CI63" s="3"/>
       <c r="CJ63" s="3"/>
     </row>
+    <row r="64" spans="3:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C64" s="3"/>
+      <c r="D64" s="3"/>
+      <c r="E64" s="3"/>
+      <c r="F64" s="3"/>
+      <c r="G64" s="3"/>
+      <c r="H64" s="3"/>
+      <c r="I64" s="3"/>
+      <c r="J64" s="3"/>
+      <c r="K64" s="3"/>
+      <c r="L64" s="3"/>
+      <c r="M64" s="3"/>
+      <c r="N64" s="3"/>
+      <c r="O64" s="3"/>
+      <c r="P64" s="3"/>
+      <c r="Q64" s="3"/>
+      <c r="R64" s="3"/>
+      <c r="S64" s="3"/>
+      <c r="T64" s="3"/>
+      <c r="U64" s="3"/>
+      <c r="V64" s="3"/>
+      <c r="W64" s="3"/>
+      <c r="X64" s="3"/>
+      <c r="Y64" s="3"/>
+      <c r="Z64" s="3"/>
+      <c r="AA64" s="3"/>
+      <c r="AB64" s="3"/>
+      <c r="AC64" s="3"/>
+      <c r="AD64" s="3"/>
+      <c r="AE64" s="3"/>
+      <c r="AF64" s="3"/>
+      <c r="AG64" s="3"/>
+      <c r="AH64" s="3"/>
+      <c r="AI64" s="3"/>
+      <c r="AJ64" s="3"/>
+      <c r="AK64" s="3"/>
+      <c r="AL64" s="3"/>
+      <c r="AM64" s="3"/>
+      <c r="AN64" s="3"/>
+      <c r="AO64" s="3"/>
+      <c r="AP64" s="3"/>
+      <c r="AQ64" s="3"/>
+      <c r="AR64" s="3"/>
+      <c r="AS64" s="3"/>
+      <c r="AT64" s="3"/>
+      <c r="AU64" s="3"/>
+      <c r="AV64" s="3"/>
+      <c r="AW64" s="3"/>
+      <c r="AX64" s="3"/>
+      <c r="AY64" s="3"/>
+      <c r="AZ64" s="3"/>
+      <c r="BA64" s="3"/>
+      <c r="BB64" s="3"/>
+      <c r="BC64" s="3"/>
+      <c r="BD64" s="3"/>
+      <c r="BE64" s="3"/>
+      <c r="BF64" s="3"/>
+      <c r="BG64" s="3"/>
+      <c r="BH64" s="3"/>
+      <c r="BI64" s="3"/>
+      <c r="BJ64" s="3"/>
+      <c r="BK64" s="3"/>
+      <c r="BL64" s="3"/>
+      <c r="BM64" s="3"/>
+      <c r="BN64" s="3"/>
+      <c r="BO64" s="3"/>
+      <c r="BP64" s="3"/>
+      <c r="BQ64" s="3"/>
+      <c r="BR64" s="3"/>
+      <c r="BS64" s="3"/>
+      <c r="BT64" s="3"/>
+      <c r="BU64" s="3"/>
+      <c r="BV64" s="3"/>
+      <c r="BW64" s="3"/>
+      <c r="BX64" s="3"/>
+      <c r="BY64" s="3"/>
+      <c r="BZ64" s="3"/>
+      <c r="CA64" s="3"/>
+      <c r="CB64" s="3"/>
+      <c r="CC64" s="3"/>
+      <c r="CD64" s="3"/>
+      <c r="CE64" s="3"/>
+      <c r="CF64" s="3"/>
+      <c r="CG64" s="3"/>
+      <c r="CH64" s="3"/>
+      <c r="CI64" s="3"/>
+      <c r="CJ64" s="3"/>
+    </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="B27:G27"/>
+    <mergeCell ref="B28:G28"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">