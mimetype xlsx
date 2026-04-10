--- v1 (2026-01-11)
+++ v2 (2026-04-10)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2025Q3_web\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2025Q4_web\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="1020" yWindow="465" windowWidth="34620" windowHeight="20220"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="149">
   <si>
     <t>Portfeljna ulaganja, neto</t>
   </si>
   <si>
     <t>1999.</t>
   </si>
   <si>
     <t>2000.</t>
   </si>
   <si>
     <t>2001.</t>
   </si>
   <si>
     <t>2002.</t>
   </si>
   <si>
     <t>2003.</t>
   </si>
   <si>
     <t>2004.</t>
   </si>
   <si>
     <t>2005.</t>
   </si>
   <si>
@@ -747,50 +747,56 @@
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>Revidirani podaci.</t>
     </r>
   </si>
   <si>
     <t>2. tr. 25.</t>
   </si>
   <si>
     <t>3. tr. 25.</t>
+  </si>
+  <si>
+    <t>2025.</t>
+  </si>
+  <si>
+    <t>4. tr. 25.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="yyyy\."/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
@@ -1285,103 +1291,105 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:DW64"/>
+  <dimension ref="B2:DY64"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.6640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.6640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="60.6640625" style="1" customWidth="1"/>
-    <col min="3" max="28" width="11.6640625" style="1"/>
-[...1 lines deleted...]
-    <col min="30" max="16384" width="11.6640625" style="1"/>
+    <col min="3" max="29" width="11.6640625" style="1"/>
+    <col min="30" max="30" width="15.6640625" style="1" customWidth="1"/>
+    <col min="31" max="16384" width="11.6640625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:127" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:129" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="15" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="3" spans="2:127" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:129" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="14" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="4" spans="2:127" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="5" spans="2:127" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:129" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="5" spans="2:129" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
       <c r="Z5" s="5"/>
       <c r="AA5" s="5"/>
       <c r="AB5" s="5"/>
-      <c r="AC5" s="5"/>
+      <c r="AC5" s="6" t="s">
+        <v>105</v>
+      </c>
       <c r="AD5" s="5"/>
       <c r="AE5" s="5"/>
       <c r="AF5" s="5"/>
       <c r="AG5" s="5"/>
       <c r="AH5" s="5"/>
       <c r="AI5" s="5"/>
       <c r="AJ5" s="5"/>
       <c r="AK5" s="5"/>
       <c r="AL5" s="5"/>
       <c r="AM5" s="5"/>
       <c r="AN5" s="5"/>
       <c r="AO5" s="5"/>
       <c r="AP5" s="5"/>
       <c r="AQ5" s="5"/>
       <c r="AR5" s="5"/>
       <c r="AS5" s="5"/>
       <c r="AT5" s="5"/>
       <c r="AU5" s="5"/>
       <c r="AV5" s="5"/>
       <c r="AW5" s="5"/>
       <c r="AX5" s="5"/>
       <c r="AY5" s="5"/>
       <c r="AZ5" s="5"/>
       <c r="BA5" s="5"/>
       <c r="BB5" s="5"/>
@@ -1433,61 +1441,65 @@
       <c r="CV5" s="5"/>
       <c r="CW5" s="5"/>
       <c r="CX5" s="5"/>
       <c r="CY5" s="5"/>
       <c r="CZ5" s="5"/>
       <c r="DA5" s="5"/>
       <c r="DB5" s="5"/>
       <c r="DC5" s="5"/>
       <c r="DD5" s="5"/>
       <c r="DE5" s="5"/>
       <c r="DF5" s="5"/>
       <c r="DG5" s="5"/>
       <c r="DH5" s="5"/>
       <c r="DI5" s="5"/>
       <c r="DJ5" s="5"/>
       <c r="DK5" s="5"/>
       <c r="DL5" s="5"/>
       <c r="DM5" s="5"/>
       <c r="DN5" s="5"/>
       <c r="DO5" s="5"/>
       <c r="DP5" s="5"/>
       <c r="DQ5" s="5"/>
       <c r="DR5" s="5"/>
       <c r="DS5" s="5"/>
       <c r="DT5" s="5"/>
-      <c r="DU5" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="DU5" s="5"/>
       <c r="DV5" s="5" t="s">
         <v>143</v>
       </c>
-      <c r="DW5" s="6" t="s">
+      <c r="DW5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="DX5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="DY5" s="6" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="6" spans="2:127" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:129" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="10"/>
       <c r="C6" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>7</v>
       </c>
       <c r="J6" s="8" t="s">
         <v>8</v>
       </c>
@@ -1523,349 +1535,355 @@
       </c>
       <c r="U6" s="8" t="s">
         <v>19</v>
       </c>
       <c r="V6" s="8" t="s">
         <v>20</v>
       </c>
       <c r="W6" s="8" t="s">
         <v>21</v>
       </c>
       <c r="X6" s="8" t="s">
         <v>22</v>
       </c>
       <c r="Y6" s="8" t="s">
         <v>109</v>
       </c>
       <c r="Z6" s="8" t="s">
         <v>113</v>
       </c>
       <c r="AA6" s="8" t="s">
         <v>134</v>
       </c>
       <c r="AB6" s="8" t="s">
         <v>140</v>
       </c>
-      <c r="AC6" s="9" t="s">
+      <c r="AC6" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="AD6" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="AD6" s="9" t="s">
+      <c r="AE6" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="AE6" s="9" t="s">
+      <c r="AF6" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="AF6" s="9" t="s">
+      <c r="AG6" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="AG6" s="9" t="s">
+      <c r="AH6" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="AH6" s="9" t="s">
+      <c r="AI6" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="AI6" s="9" t="s">
+      <c r="AJ6" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="AJ6" s="9" t="s">
+      <c r="AK6" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="AK6" s="9" t="s">
+      <c r="AL6" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="AL6" s="9" t="s">
+      <c r="AM6" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="AM6" s="9" t="s">
+      <c r="AN6" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="AN6" s="9" t="s">
+      <c r="AO6" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="AO6" s="9" t="s">
+      <c r="AP6" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="AP6" s="9" t="s">
+      <c r="AQ6" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="AQ6" s="9" t="s">
+      <c r="AR6" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="AR6" s="9" t="s">
+      <c r="AS6" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="AS6" s="9" t="s">
+      <c r="AT6" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="AT6" s="9" t="s">
+      <c r="AU6" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="AU6" s="9" t="s">
+      <c r="AV6" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="AV6" s="9" t="s">
+      <c r="AW6" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="AW6" s="9" t="s">
+      <c r="AX6" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="AX6" s="9" t="s">
+      <c r="AY6" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="AY6" s="9" t="s">
+      <c r="AZ6" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="AZ6" s="9" t="s">
+      <c r="BA6" s="9" t="s">
         <v>46</v>
       </c>
-      <c r="BA6" s="9" t="s">
+      <c r="BB6" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="BB6" s="9" t="s">
+      <c r="BC6" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="BC6" s="9" t="s">
+      <c r="BD6" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="BD6" s="9" t="s">
+      <c r="BE6" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="BE6" s="9" t="s">
+      <c r="BF6" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="BF6" s="9" t="s">
+      <c r="BG6" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="BG6" s="9" t="s">
+      <c r="BH6" s="9" t="s">
         <v>53</v>
       </c>
-      <c r="BH6" s="9" t="s">
+      <c r="BI6" s="9" t="s">
         <v>54</v>
       </c>
-      <c r="BI6" s="9" t="s">
+      <c r="BJ6" s="9" t="s">
         <v>55</v>
       </c>
-      <c r="BJ6" s="9" t="s">
+      <c r="BK6" s="9" t="s">
         <v>56</v>
       </c>
-      <c r="BK6" s="9" t="s">
+      <c r="BL6" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="BL6" s="9" t="s">
+      <c r="BM6" s="9" t="s">
         <v>58</v>
       </c>
-      <c r="BM6" s="9" t="s">
+      <c r="BN6" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="BN6" s="9" t="s">
+      <c r="BO6" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="BO6" s="9" t="s">
+      <c r="BP6" s="9" t="s">
         <v>61</v>
       </c>
-      <c r="BP6" s="9" t="s">
+      <c r="BQ6" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="BQ6" s="9" t="s">
+      <c r="BR6" s="9" t="s">
         <v>63</v>
       </c>
-      <c r="BR6" s="9" t="s">
+      <c r="BS6" s="9" t="s">
         <v>64</v>
       </c>
-      <c r="BS6" s="9" t="s">
+      <c r="BT6" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="BT6" s="9" t="s">
+      <c r="BU6" s="9" t="s">
         <v>104</v>
       </c>
-      <c r="BU6" s="9" t="s">
+      <c r="BV6" s="9" t="s">
         <v>66</v>
       </c>
-      <c r="BV6" s="9" t="s">
+      <c r="BW6" s="9" t="s">
         <v>67</v>
       </c>
-      <c r="BW6" s="9" t="s">
+      <c r="BX6" s="9" t="s">
         <v>68</v>
       </c>
-      <c r="BX6" s="9" t="s">
+      <c r="BY6" s="9" t="s">
         <v>69</v>
       </c>
-      <c r="BY6" s="9" t="s">
+      <c r="BZ6" s="9" t="s">
         <v>70</v>
       </c>
-      <c r="BZ6" s="9" t="s">
+      <c r="CA6" s="9" t="s">
         <v>71</v>
       </c>
-      <c r="CA6" s="9" t="s">
+      <c r="CB6" s="9" t="s">
         <v>72</v>
       </c>
-      <c r="CB6" s="9" t="s">
+      <c r="CC6" s="9" t="s">
         <v>73</v>
       </c>
-      <c r="CC6" s="9" t="s">
+      <c r="CD6" s="9" t="s">
         <v>74</v>
       </c>
-      <c r="CD6" s="9" t="s">
+      <c r="CE6" s="9" t="s">
         <v>75</v>
       </c>
-      <c r="CE6" s="9" t="s">
+      <c r="CF6" s="9" t="s">
         <v>76</v>
       </c>
-      <c r="CF6" s="9" t="s">
+      <c r="CG6" s="9" t="s">
         <v>77</v>
       </c>
-      <c r="CG6" s="9" t="s">
+      <c r="CH6" s="9" t="s">
         <v>78</v>
       </c>
-      <c r="CH6" s="9" t="s">
+      <c r="CI6" s="9" t="s">
         <v>79</v>
       </c>
-      <c r="CI6" s="9" t="s">
+      <c r="CJ6" s="9" t="s">
         <v>80</v>
       </c>
-      <c r="CJ6" s="9" t="s">
+      <c r="CK6" s="9" t="s">
         <v>81</v>
       </c>
-      <c r="CK6" s="9" t="s">
+      <c r="CL6" s="9" t="s">
         <v>82</v>
       </c>
-      <c r="CL6" s="9" t="s">
+      <c r="CM6" s="9" t="s">
         <v>83</v>
       </c>
-      <c r="CM6" s="9" t="s">
+      <c r="CN6" s="9" t="s">
         <v>84</v>
       </c>
-      <c r="CN6" s="9" t="s">
+      <c r="CO6" s="9" t="s">
         <v>85</v>
       </c>
-      <c r="CO6" s="9" t="s">
+      <c r="CP6" s="9" t="s">
         <v>86</v>
       </c>
-      <c r="CP6" s="9" t="s">
+      <c r="CQ6" s="9" t="s">
         <v>87</v>
       </c>
-      <c r="CQ6" s="9" t="s">
+      <c r="CR6" s="9" t="s">
         <v>88</v>
       </c>
-      <c r="CR6" s="9" t="s">
+      <c r="CS6" s="9" t="s">
         <v>89</v>
       </c>
-      <c r="CS6" s="9" t="s">
+      <c r="CT6" s="9" t="s">
         <v>90</v>
       </c>
-      <c r="CT6" s="9" t="s">
+      <c r="CU6" s="9" t="s">
         <v>91</v>
       </c>
-      <c r="CU6" s="9" t="s">
+      <c r="CV6" s="9" t="s">
         <v>92</v>
       </c>
-      <c r="CV6" s="9" t="s">
+      <c r="CW6" s="9" t="s">
         <v>93</v>
       </c>
-      <c r="CW6" s="9" t="s">
+      <c r="CX6" s="9" t="s">
         <v>94</v>
       </c>
-      <c r="CX6" s="9" t="s">
+      <c r="CY6" s="9" t="s">
         <v>95</v>
       </c>
-      <c r="CY6" s="9" t="s">
+      <c r="CZ6" s="9" t="s">
         <v>96</v>
       </c>
-      <c r="CZ6" s="9" t="s">
+      <c r="DA6" s="9" t="s">
         <v>97</v>
       </c>
-      <c r="DA6" s="9" t="s">
+      <c r="DB6" s="9" t="s">
         <v>98</v>
       </c>
-      <c r="DB6" s="9" t="s">
+      <c r="DC6" s="9" t="s">
         <v>99</v>
       </c>
-      <c r="DC6" s="9" t="s">
+      <c r="DD6" s="9" t="s">
         <v>100</v>
       </c>
-      <c r="DD6" s="9" t="s">
+      <c r="DE6" s="9" t="s">
         <v>101</v>
       </c>
-      <c r="DE6" s="9" t="s">
+      <c r="DF6" s="9" t="s">
         <v>102</v>
       </c>
-      <c r="DF6" s="9" t="s">
+      <c r="DG6" s="9" t="s">
         <v>106</v>
       </c>
-      <c r="DG6" s="9" t="s">
+      <c r="DH6" s="9" t="s">
         <v>107</v>
       </c>
-      <c r="DH6" s="9" t="s">
+      <c r="DI6" s="9" t="s">
         <v>108</v>
       </c>
-      <c r="DI6" s="9" t="s">
+      <c r="DJ6" s="9" t="s">
         <v>110</v>
       </c>
-      <c r="DJ6" s="9" t="s">
+      <c r="DK6" s="9" t="s">
         <v>111</v>
       </c>
-      <c r="DK6" s="9" t="s">
+      <c r="DL6" s="9" t="s">
         <v>112</v>
       </c>
-      <c r="DL6" s="9" t="s">
+      <c r="DM6" s="9" t="s">
         <v>114</v>
       </c>
-      <c r="DM6" s="9" t="s">
+      <c r="DN6" s="9" t="s">
         <v>116</v>
       </c>
-      <c r="DN6" s="9" t="s">
+      <c r="DO6" s="9" t="s">
         <v>132</v>
       </c>
-      <c r="DO6" s="9" t="s">
+      <c r="DP6" s="9" t="s">
         <v>133</v>
       </c>
-      <c r="DP6" s="9" t="s">
+      <c r="DQ6" s="9" t="s">
         <v>135</v>
       </c>
-      <c r="DQ6" s="9" t="s">
+      <c r="DR6" s="9" t="s">
         <v>136</v>
       </c>
-      <c r="DR6" s="9" t="s">
+      <c r="DS6" s="9" t="s">
         <v>138</v>
       </c>
-      <c r="DS6" s="9" t="s">
+      <c r="DT6" s="9" t="s">
         <v>139</v>
       </c>
-      <c r="DT6" s="9" t="s">
+      <c r="DU6" s="9" t="s">
         <v>141</v>
       </c>
-      <c r="DU6" s="9" t="s">
+      <c r="DV6" s="9" t="s">
         <v>142</v>
       </c>
-      <c r="DV6" s="9" t="s">
+      <c r="DW6" s="9" t="s">
         <v>145</v>
       </c>
-      <c r="DW6" s="9" t="s">
+      <c r="DX6" s="9" t="s">
         <v>146</v>
       </c>
+      <c r="DY6" s="9" t="s">
+        <v>148</v>
+      </c>
     </row>
-    <row r="7" spans="2:127" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="16">
         <v>-2747.2511809171374</v>
       </c>
       <c r="D7" s="16">
         <v>-3613.25934975256</v>
       </c>
       <c r="E7" s="16">
         <v>-4313.1355688701669</v>
       </c>
       <c r="F7" s="16">
         <v>-3548.7312083060906</v>
       </c>
       <c r="G7" s="16">
         <v>-4234.3367081331035</v>
       </c>
       <c r="H7" s="16">
         <v>-4528.5378308037816</v>
       </c>
       <c r="I7" s="16">
         <v>-3698.6017040453826</v>
       </c>
       <c r="J7" s="16">
@@ -1904,348 +1922,354 @@
       <c r="U7" s="16">
         <v>-6382.9066998188464</v>
       </c>
       <c r="V7" s="16">
         <v>-5692.5528151189483</v>
       </c>
       <c r="W7" s="16">
         <v>-4059.9853070432782</v>
       </c>
       <c r="X7" s="16">
         <v>-3800.0569277387276</v>
       </c>
       <c r="Y7" s="16">
         <v>-3107.853131306274</v>
       </c>
       <c r="Z7" s="16">
         <v>-2242.4569914618332</v>
       </c>
       <c r="AA7" s="16">
         <v>14101.893494615451</v>
       </c>
       <c r="AB7" s="16">
         <v>17389.37897944092</v>
       </c>
       <c r="AC7" s="16">
+        <v>23458.80225428212</v>
+      </c>
+      <c r="AD7" s="16">
         <v>-4132.7981247648386</v>
       </c>
-      <c r="AD7" s="16">
+      <c r="AE7" s="16">
         <v>-4337.3841164286168</v>
       </c>
-      <c r="AE7" s="16">
+      <c r="AF7" s="16">
         <v>-4338.6586678815484</v>
       </c>
-      <c r="AF7" s="16">
+      <c r="AG7" s="16">
         <v>-4313.1355688701669</v>
       </c>
-      <c r="AG7" s="16">
+      <c r="AH7" s="16">
         <v>-3993.7940820504641</v>
       </c>
-      <c r="AH7" s="16">
+      <c r="AI7" s="16">
         <v>-4121.4223432723265</v>
       </c>
-      <c r="AI7" s="16">
+      <c r="AJ7" s="16">
         <v>-3936.3234811105676</v>
       </c>
-      <c r="AJ7" s="16">
+      <c r="AK7" s="16">
         <v>-3548.7312083060906</v>
       </c>
-      <c r="AK7" s="16">
+      <c r="AL7" s="16">
         <v>-4080.0701271703674</v>
       </c>
-      <c r="AL7" s="16">
+      <c r="AM7" s="16">
         <v>-4287.7762587067427</v>
       </c>
-      <c r="AM7" s="16">
+      <c r="AN7" s="16">
         <v>-4150.3870444352669</v>
       </c>
-      <c r="AN7" s="16">
+      <c r="AO7" s="16">
         <v>-4234.3367081331035</v>
       </c>
-      <c r="AO7" s="16">
+      <c r="AP7" s="16">
         <v>-4061.0777994599616</v>
       </c>
-      <c r="AP7" s="16">
+      <c r="AQ7" s="16">
         <v>-4492.4019090623406</v>
       </c>
-      <c r="AQ7" s="16">
+      <c r="AR7" s="16">
         <v>-4798.9624437072225</v>
       </c>
-      <c r="AR7" s="16">
+      <c r="AS7" s="16">
         <v>-4528.5378308037816</v>
       </c>
-      <c r="AS7" s="16">
+      <c r="AT7" s="16">
         <v>-4043.9998713880273</v>
       </c>
-      <c r="AT7" s="16">
+      <c r="AU7" s="16">
         <v>-3945.9594126422289</v>
       </c>
-      <c r="AU7" s="16">
+      <c r="AV7" s="16">
         <v>-3679.396330396311</v>
       </c>
-      <c r="AV7" s="16">
+      <c r="AW7" s="16">
         <v>-3698.6017040453826</v>
       </c>
-      <c r="AW7" s="16">
+      <c r="AX7" s="16">
         <v>-3261.8204836479281</v>
       </c>
-      <c r="AX7" s="16">
+      <c r="AY7" s="16">
         <v>-3504.1701338423363</v>
       </c>
-      <c r="AY7" s="16">
+      <c r="AZ7" s="16">
         <v>-3672.8907410740644</v>
       </c>
-      <c r="AZ7" s="16">
+      <c r="BA7" s="16">
         <v>-3568.1451369019046</v>
       </c>
-      <c r="BA7" s="16">
+      <c r="BB7" s="16">
         <v>-3816.4238920378962</v>
       </c>
-      <c r="BB7" s="16">
+      <c r="BC7" s="16">
         <v>-3838.2733365579061</v>
       </c>
-      <c r="BC7" s="16">
+      <c r="BD7" s="16">
         <v>-3813.3172681322321</v>
       </c>
-      <c r="BD7" s="16">
+      <c r="BE7" s="16">
         <v>-3869.2066531239598</v>
       </c>
-      <c r="BE7" s="16">
+      <c r="BF7" s="16">
         <v>-4201.1558355556008</v>
       </c>
-      <c r="BF7" s="16">
+      <c r="BG7" s="16">
         <v>-4126.6019358394133</v>
       </c>
-      <c r="BG7" s="16">
+      <c r="BH7" s="16">
         <v>-4120.7320352846291</v>
       </c>
-      <c r="BH7" s="16">
+      <c r="BI7" s="16">
         <v>-3110.3091438252909</v>
       </c>
-      <c r="BI7" s="16">
+      <c r="BJ7" s="16">
         <v>-2667.7210847965898</v>
       </c>
-      <c r="BJ7" s="16">
+      <c r="BK7" s="16">
         <v>-3095.5442535704065</v>
       </c>
-      <c r="BK7" s="16">
+      <c r="BL7" s="16">
         <v>-2722.5313187047946</v>
       </c>
-      <c r="BL7" s="16">
+      <c r="BM7" s="16">
         <v>-3517.23613142045</v>
       </c>
-      <c r="BM7" s="16">
+      <c r="BN7" s="16">
         <v>-2702.1222469208706</v>
       </c>
-      <c r="BN7" s="16">
+      <c r="BO7" s="16">
         <v>-3051.5008259787046</v>
       </c>
-      <c r="BO7" s="16">
+      <c r="BP7" s="16">
         <v>-3972.0736193370603</v>
       </c>
-      <c r="BP7" s="16">
+      <c r="BQ7" s="16">
         <v>-3754.8691565672216</v>
       </c>
-      <c r="BQ7" s="16">
+      <c r="BR7" s="16">
         <v>-3966.6754979487632</v>
       </c>
-      <c r="BR7" s="16">
+      <c r="BS7" s="16">
         <v>-3330.0179215291191</v>
       </c>
-      <c r="BS7" s="16">
+      <c r="BT7" s="16">
         <v>-4318.3733094768022</v>
       </c>
-      <c r="BT7" s="16">
+      <c r="BU7" s="16">
         <v>-4491.1586878406715</v>
       </c>
-      <c r="BU7" s="16">
+      <c r="BV7" s="16">
         <v>-4711.3481886975396</v>
       </c>
-      <c r="BV7" s="16">
+      <c r="BW7" s="16">
         <v>-5844.793453527187</v>
       </c>
-      <c r="BW7" s="16">
+      <c r="BX7" s="16">
         <v>-5441.0889292839311</v>
       </c>
-      <c r="BX7" s="16">
+      <c r="BY7" s="16">
         <v>-6048.4454139909412</v>
       </c>
-      <c r="BY7" s="16">
+      <c r="BZ7" s="16">
         <v>-6130.9850748990084</v>
       </c>
-      <c r="BZ7" s="16">
+      <c r="CA7" s="16">
         <v>-7109.1995157351221</v>
       </c>
-      <c r="CA7" s="16">
+      <c r="CB7" s="16">
         <v>-6421.8594609454449</v>
       </c>
-      <c r="CB7" s="16">
+      <c r="CC7" s="16">
         <v>-7313.3971265558494</v>
       </c>
-      <c r="CC7" s="16">
+      <c r="CD7" s="16">
         <v>-7185.1426568478073</v>
       </c>
-      <c r="CD7" s="16">
+      <c r="CE7" s="16">
         <v>-7128.8255826471877</v>
       </c>
-      <c r="CE7" s="16">
+      <c r="CF7" s="16">
         <v>-7178.1017071805645</v>
       </c>
-      <c r="CF7" s="16">
+      <c r="CG7" s="16">
         <v>-7299.1308099330681</v>
       </c>
-      <c r="CG7" s="16">
+      <c r="CH7" s="16">
         <v>-8254.2412239219011</v>
       </c>
-      <c r="CH7" s="16">
+      <c r="CI7" s="16">
         <v>-8438.037473731205</v>
       </c>
-      <c r="CI7" s="16">
+      <c r="CJ7" s="16">
         <v>-8427.7959718306956</v>
       </c>
-      <c r="CJ7" s="16">
+      <c r="CK7" s="16">
         <v>-8511.0329710208916</v>
       </c>
-      <c r="CK7" s="16">
+      <c r="CL7" s="16">
         <v>-8033.4451432932447</v>
       </c>
-      <c r="CL7" s="16">
+      <c r="CM7" s="16">
         <v>-8435.2539776221129</v>
       </c>
-      <c r="CM7" s="16">
+      <c r="CN7" s="16">
         <v>-7803.0284021547377</v>
       </c>
-      <c r="CN7" s="16">
+      <c r="CO7" s="16">
         <v>-7555.0498291655404</v>
       </c>
-      <c r="CO7" s="16">
+      <c r="CP7" s="16">
         <v>-8157.0405148983646</v>
       </c>
-      <c r="CP7" s="16">
+      <c r="CQ7" s="16">
         <v>-6473.6191511217567</v>
       </c>
-      <c r="CQ7" s="16">
+      <c r="CR7" s="16">
         <v>-5781.5115548516414</v>
       </c>
-      <c r="CR7" s="16">
+      <c r="CS7" s="16">
         <v>-6382.9066998188464</v>
       </c>
-      <c r="CS7" s="16">
+      <c r="CT7" s="16">
         <v>-6064.093297636784</v>
       </c>
-      <c r="CT7" s="16">
+      <c r="CU7" s="16">
         <v>-6618.6024027449075</v>
       </c>
-      <c r="CU7" s="16">
+      <c r="CV7" s="16">
         <v>-5611.2372452989694</v>
       </c>
-      <c r="CV7" s="16">
+      <c r="CW7" s="16">
         <v>-5692.5528151189483</v>
       </c>
-      <c r="CW7" s="16">
+      <c r="CX7" s="16">
         <v>-5203.4977137152382</v>
       </c>
-      <c r="CX7" s="16">
+      <c r="CY7" s="16">
         <v>-5270.4516776123019</v>
       </c>
-      <c r="CY7" s="16">
+      <c r="CZ7" s="16">
         <v>-6045.1601609307236</v>
       </c>
-      <c r="CZ7" s="16">
+      <c r="DA7" s="16">
         <v>-4059.9853070432782</v>
       </c>
-      <c r="DA7" s="16">
+      <c r="DB7" s="16">
         <v>-4985.9021057874479</v>
       </c>
-      <c r="DB7" s="16">
+      <c r="DC7" s="16">
         <v>-6024.1206737375132</v>
       </c>
-      <c r="DC7" s="16">
+      <c r="DD7" s="16">
         <v>-4420.5820288087762</v>
       </c>
-      <c r="DD7" s="16">
+      <c r="DE7" s="16">
         <v>-3800.0569277387276</v>
       </c>
-      <c r="DE7" s="16">
+      <c r="DF7" s="16">
         <v>-4282.2569851882145</v>
       </c>
-      <c r="DF7" s="16">
+      <c r="DG7" s="16">
         <v>-4050.7704402872469</v>
       </c>
-      <c r="DG7" s="16">
+      <c r="DH7" s="16">
         <v>-3362.9464163713128</v>
       </c>
-      <c r="DH7" s="16">
+      <c r="DI7" s="16">
         <v>-3107.853131306274</v>
       </c>
-      <c r="DI7" s="16">
+      <c r="DJ7" s="16">
         <v>-3610.882078558192</v>
       </c>
-      <c r="DJ7" s="16">
+      <c r="DK7" s="16">
         <v>-3460.8820518656521</v>
       </c>
-      <c r="DK7" s="16">
+      <c r="DL7" s="16">
         <v>-3300.6748199402718</v>
       </c>
-      <c r="DL7" s="16">
+      <c r="DM7" s="16">
         <v>-2242.4569914618332</v>
       </c>
-      <c r="DM7" s="16">
+      <c r="DN7" s="16">
         <v>12035.995394264944</v>
       </c>
-      <c r="DN7" s="16">
+      <c r="DO7" s="16">
         <v>13033.41770893781</v>
       </c>
-      <c r="DO7" s="16">
+      <c r="DP7" s="16">
         <v>13366.288897619646</v>
       </c>
-      <c r="DP7" s="16">
+      <c r="DQ7" s="16">
         <v>14101.893494615451</v>
       </c>
-      <c r="DQ7" s="16">
+      <c r="DR7" s="16">
         <v>15550.125527010241</v>
       </c>
-      <c r="DR7" s="16">
+      <c r="DS7" s="16">
         <v>16012.439997644175</v>
       </c>
-      <c r="DS7" s="16">
+      <c r="DT7" s="16">
         <v>16653.492203140835</v>
       </c>
-      <c r="DT7" s="16">
+      <c r="DU7" s="16">
         <v>17389.37897944092</v>
       </c>
-      <c r="DU7" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DV7" s="16">
-        <v>20203.488432795068</v>
+        <v>19404.927352705439</v>
       </c>
       <c r="DW7" s="16">
-        <v>21817.737120994469</v>
+        <v>20205.320432795066</v>
+      </c>
+      <c r="DX7" s="16">
+        <v>21822.706295603028</v>
+      </c>
+      <c r="DY7" s="16">
+        <v>23458.80225428212</v>
       </c>
     </row>
-    <row r="8" spans="2:127" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="12" t="s">
         <v>117</v>
       </c>
       <c r="C8" s="16">
         <v>78.525869142361501</v>
       </c>
       <c r="D8" s="16">
         <v>93.333102822317997</v>
       </c>
       <c r="E8" s="16">
         <v>227.51695432983311</v>
       </c>
       <c r="F8" s="16">
         <v>845.89626423793993</v>
       </c>
       <c r="G8" s="16">
         <v>700.05292335232878</v>
       </c>
       <c r="H8" s="16">
         <v>1474.1069004445128</v>
       </c>
       <c r="I8" s="16">
         <v>2100.7655100887059</v>
       </c>
       <c r="J8" s="16">
@@ -2284,348 +2308,354 @@
       <c r="U8" s="16">
         <v>4130.0613776638656</v>
       </c>
       <c r="V8" s="16">
         <v>4487.097356577422</v>
       </c>
       <c r="W8" s="16">
         <v>6171.2444727980928</v>
       </c>
       <c r="X8" s="16">
         <v>6792.2530546861071</v>
       </c>
       <c r="Y8" s="16">
         <v>8826.409479940623</v>
       </c>
       <c r="Z8" s="16">
         <v>8667.7611513962256</v>
       </c>
       <c r="AA8" s="16">
         <v>24709.843607553703</v>
       </c>
       <c r="AB8" s="16">
         <v>28848.058106377706</v>
       </c>
       <c r="AC8" s="16">
+        <v>35142.167442780192</v>
+      </c>
+      <c r="AD8" s="16">
         <v>130.81202043516154</v>
       </c>
-      <c r="AD8" s="16">
+      <c r="AE8" s="16">
         <v>183.62024967138342</v>
       </c>
-      <c r="AE8" s="16">
+      <c r="AF8" s="16">
         <v>132.10179034845149</v>
       </c>
-      <c r="AF8" s="16">
+      <c r="AG8" s="16">
         <v>227.51695432983311</v>
       </c>
-      <c r="AG8" s="16">
+      <c r="AH8" s="16">
         <v>368.02433216678276</v>
       </c>
-      <c r="AH8" s="16">
+      <c r="AI8" s="16">
         <v>399.17114740116273</v>
       </c>
-      <c r="AI8" s="16">
+      <c r="AJ8" s="16">
         <v>482.5395026173257</v>
       </c>
-      <c r="AJ8" s="16">
+      <c r="AK8" s="16">
         <v>845.89626423793993</v>
       </c>
-      <c r="AK8" s="16">
+      <c r="AL8" s="16">
         <v>743.60173356315522</v>
       </c>
-      <c r="AL8" s="16">
+      <c r="AM8" s="16">
         <v>699.96433533274421</v>
       </c>
-      <c r="AM8" s="16">
+      <c r="AN8" s="16">
         <v>831.37397852296851</v>
       </c>
-      <c r="AN8" s="16">
+      <c r="AO8" s="16">
         <v>700.05292335232878</v>
       </c>
-      <c r="AO8" s="16">
+      <c r="AP8" s="16">
         <v>1117.6694800982009</v>
       </c>
-      <c r="AP8" s="16">
+      <c r="AQ8" s="16">
         <v>1310.6374633870616</v>
       </c>
-      <c r="AQ8" s="16">
+      <c r="AR8" s="16">
         <v>1273.2668810196967</v>
       </c>
-      <c r="AR8" s="16">
+      <c r="AS8" s="16">
         <v>1474.1069004445128</v>
       </c>
-      <c r="AS8" s="16">
+      <c r="AT8" s="16">
         <v>1495.0989787316034</v>
       </c>
-      <c r="AT8" s="16">
+      <c r="AU8" s="16">
         <v>1654.995554837654</v>
       </c>
-      <c r="AU8" s="16">
+      <c r="AV8" s="16">
         <v>1912.8116801293334</v>
       </c>
-      <c r="AV8" s="16">
+      <c r="AW8" s="16">
         <v>2100.7655100887059</v>
       </c>
-      <c r="AW8" s="16">
+      <c r="AX8" s="16">
         <v>2058.0025431738559</v>
       </c>
-      <c r="AX8" s="16">
+      <c r="AY8" s="16">
         <v>2057.1835125037978</v>
       </c>
-      <c r="AY8" s="16">
+      <c r="AZ8" s="16">
         <v>2020.8224677626954</v>
       </c>
-      <c r="AZ8" s="16">
+      <c r="BA8" s="16">
         <v>2226.5718030419898</v>
       </c>
-      <c r="BA8" s="16">
+      <c r="BB8" s="16">
         <v>2580.332932856259</v>
       </c>
-      <c r="BB8" s="16">
+      <c r="BC8" s="16">
         <v>3180.8709839091389</v>
       </c>
-      <c r="BC8" s="16">
+      <c r="BD8" s="16">
         <v>3052.9007765652968</v>
       </c>
-      <c r="BD8" s="16">
+      <c r="BE8" s="16">
         <v>2863.6102085468956</v>
       </c>
-      <c r="BE8" s="16">
+      <c r="BF8" s="16">
         <v>2285.9382875396059</v>
       </c>
-      <c r="BF8" s="16">
+      <c r="BG8" s="16">
         <v>2191.27313412993</v>
       </c>
-      <c r="BG8" s="16">
+      <c r="BH8" s="16">
         <v>1985.244941150765</v>
       </c>
-      <c r="BH8" s="16">
+      <c r="BI8" s="16">
         <v>2422.0548914486067</v>
       </c>
-      <c r="BI8" s="16">
+      <c r="BJ8" s="16">
         <v>2066.3258767828183</v>
       </c>
-      <c r="BJ8" s="16">
+      <c r="BK8" s="16">
         <v>2113.1633917059494</v>
       </c>
-      <c r="BK8" s="16">
+      <c r="BL8" s="16">
         <v>2428.7872229915542</v>
       </c>
-      <c r="BL8" s="16">
+      <c r="BM8" s="16">
         <v>2985.5721028082235</v>
       </c>
-      <c r="BM8" s="16">
+      <c r="BN8" s="16">
         <v>3047.7788810970642</v>
       </c>
-      <c r="BN8" s="16">
+      <c r="BO8" s="16">
         <v>2937.6948340370081</v>
       </c>
-      <c r="BO8" s="16">
+      <c r="BP8" s="16">
         <v>3062.4355489878953</v>
       </c>
-      <c r="BP8" s="16">
+      <c r="BQ8" s="16">
         <v>3331.1988744507307</v>
       </c>
-      <c r="BQ8" s="16">
+      <c r="BR8" s="16">
         <v>3270.5301203814997</v>
       </c>
-      <c r="BR8" s="16">
+      <c r="BS8" s="16">
         <v>3382.5976316173173</v>
       </c>
-      <c r="BS8" s="16">
+      <c r="BT8" s="16">
         <v>2764.0364604758215</v>
       </c>
-      <c r="BT8" s="16">
+      <c r="BU8" s="16">
         <v>2646.8538113302375</v>
       </c>
-      <c r="BU8" s="16">
+      <c r="BV8" s="16">
         <v>2464.8361314720887</v>
       </c>
-      <c r="BV8" s="16">
+      <c r="BW8" s="16">
         <v>2615.3709930484329</v>
       </c>
-      <c r="BW8" s="16">
+      <c r="BX8" s="16">
         <v>2879.298194044572</v>
       </c>
-      <c r="BX8" s="16">
+      <c r="BY8" s="16">
         <v>3011.508609213206</v>
       </c>
-      <c r="BY8" s="16">
+      <c r="BZ8" s="16">
         <v>3000.470781386719</v>
       </c>
-      <c r="BZ8" s="16">
+      <c r="CA8" s="16">
         <v>2702.8518175135696</v>
       </c>
-      <c r="CA8" s="16">
+      <c r="CB8" s="16">
         <v>3236.100882596063</v>
       </c>
-      <c r="CB8" s="16">
+      <c r="CC8" s="16">
         <v>3336.8878367495336</v>
       </c>
-      <c r="CC8" s="16">
+      <c r="CD8" s="16">
         <v>3455.6209992571589</v>
       </c>
-      <c r="CD8" s="16">
+      <c r="CE8" s="16">
         <v>3685.4423732750465</v>
       </c>
-      <c r="CE8" s="16">
+      <c r="CF8" s="16">
         <v>3849.3138167868683</v>
       </c>
-      <c r="CF8" s="16">
+      <c r="CG8" s="16">
         <v>4014.5258198678812</v>
       </c>
-      <c r="CG8" s="16">
+      <c r="CH8" s="16">
         <v>4352.5643349069906</v>
       </c>
-      <c r="CH8" s="16">
+      <c r="CI8" s="16">
         <v>4093.628582229293</v>
       </c>
-      <c r="CI8" s="16">
+      <c r="CJ8" s="16">
         <v>3707.2114657013394</v>
       </c>
-      <c r="CJ8" s="16">
+      <c r="CK8" s="16">
         <v>3889.4243035881814</v>
       </c>
-      <c r="CK8" s="16">
+      <c r="CL8" s="16">
         <v>3736.7487609990812</v>
       </c>
-      <c r="CL8" s="16">
+      <c r="CM8" s="16">
         <v>3343.5352846171936</v>
       </c>
-      <c r="CM8" s="16">
+      <c r="CN8" s="16">
         <v>3378.9737182781719</v>
       </c>
-      <c r="CN8" s="16">
+      <c r="CO8" s="16">
         <v>3680.6061763508533</v>
       </c>
-      <c r="CO8" s="16">
+      <c r="CP8" s="16">
         <v>3690.1155925702515</v>
       </c>
-      <c r="CP8" s="16">
+      <c r="CQ8" s="16">
         <v>3679.1418537188074</v>
       </c>
-      <c r="CQ8" s="16">
+      <c r="CR8" s="16">
         <v>3868.3491111917874</v>
       </c>
-      <c r="CR8" s="16">
+      <c r="CS8" s="16">
         <v>4130.0613776638656</v>
       </c>
-      <c r="CS8" s="16">
+      <c r="CT8" s="16">
         <v>4277.397003381051</v>
       </c>
-      <c r="CT8" s="16">
+      <c r="CU8" s="16">
         <v>4257.1463778883281</v>
       </c>
-      <c r="CU8" s="16">
+      <c r="CV8" s="16">
         <v>4642.2992955855661</v>
       </c>
-      <c r="CV8" s="16">
+      <c r="CW8" s="16">
         <v>4487.097356577422</v>
       </c>
-      <c r="CW8" s="16">
+      <c r="CX8" s="16">
         <v>4887.1413081546652</v>
       </c>
-      <c r="CX8" s="16">
+      <c r="CY8" s="16">
         <v>4981.2437669471565</v>
       </c>
-      <c r="CY8" s="16">
+      <c r="CZ8" s="16">
         <v>5585.5142764343018</v>
       </c>
-      <c r="CZ8" s="16">
+      <c r="DA8" s="16">
         <v>6171.2444727980928</v>
       </c>
-      <c r="DA8" s="16">
+      <c r="DB8" s="16">
         <v>5528.304560344407</v>
       </c>
-      <c r="DB8" s="16">
+      <c r="DC8" s="16">
         <v>5865.2868969409546</v>
       </c>
-      <c r="DC8" s="16">
+      <c r="DD8" s="16">
         <v>6301.4409329352093</v>
       </c>
-      <c r="DD8" s="16">
+      <c r="DE8" s="16">
         <v>6792.2530546861071</v>
       </c>
-      <c r="DE8" s="16">
+      <c r="DF8" s="16">
         <v>7468.4757456631232</v>
       </c>
-      <c r="DF8" s="16">
+      <c r="DG8" s="16">
         <v>7868.4841944980626</v>
       </c>
-      <c r="DG8" s="16">
+      <c r="DH8" s="16">
         <v>8306.6843402265149</v>
       </c>
-      <c r="DH8" s="16">
+      <c r="DI8" s="16">
         <v>8826.409479940623</v>
       </c>
-      <c r="DI8" s="16">
+      <c r="DJ8" s="16">
         <v>8446.7383521887714</v>
       </c>
-      <c r="DJ8" s="16">
+      <c r="DK8" s="16">
         <v>8063.1993460307331</v>
       </c>
-      <c r="DK8" s="16">
+      <c r="DL8" s="16">
         <v>8033.762208403974</v>
       </c>
-      <c r="DL8" s="16">
+      <c r="DM8" s="16">
         <v>8667.7611513962256</v>
       </c>
-      <c r="DM8" s="16">
+      <c r="DN8" s="16">
         <v>22459.443045803066</v>
       </c>
-      <c r="DN8" s="16">
+      <c r="DO8" s="16">
         <v>23723.962316795973</v>
       </c>
-      <c r="DO8" s="16">
+      <c r="DP8" s="16">
         <v>24379.045954262001</v>
       </c>
-      <c r="DP8" s="16">
+      <c r="DQ8" s="16">
         <v>24709.843607553703</v>
       </c>
-      <c r="DQ8" s="16">
+      <c r="DR8" s="16">
         <v>26870.129022622285</v>
       </c>
-      <c r="DR8" s="16">
+      <c r="DS8" s="16">
         <v>27194.553518346111</v>
       </c>
-      <c r="DS8" s="16">
+      <c r="DT8" s="16">
         <v>27967.898193747249</v>
       </c>
-      <c r="DT8" s="16">
+      <c r="DU8" s="16">
         <v>28848.058106377706</v>
       </c>
-      <c r="DU8" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DV8" s="16">
-        <v>32578.447100005658</v>
+        <v>31345.730395098162</v>
       </c>
       <c r="DW8" s="16">
-        <v>33884.498015596284</v>
+        <v>32580.279100005657</v>
+      </c>
+      <c r="DX8" s="16">
+        <v>33889.447296764847</v>
+      </c>
+      <c r="DY8" s="16">
+        <v>35142.167442780192</v>
       </c>
     </row>
-    <row r="9" spans="2:127" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="12" t="s">
         <v>118</v>
       </c>
       <c r="C9" s="16">
         <v>25.863735837745633</v>
       </c>
       <c r="D9" s="16">
         <v>15.322044875714782</v>
       </c>
       <c r="E9" s="16">
         <v>0</v>
       </c>
       <c r="F9" s="16">
         <v>48.527657900000001</v>
       </c>
       <c r="G9" s="16">
         <v>103.9128359</v>
       </c>
       <c r="H9" s="16">
         <v>144.98306269999998</v>
       </c>
       <c r="I9" s="16">
         <v>318.0399132</v>
       </c>
       <c r="J9" s="16">
@@ -2664,348 +2694,354 @@
       <c r="U9" s="16">
         <v>2050.8990856999999</v>
       </c>
       <c r="V9" s="16">
         <v>2209.8761949999998</v>
       </c>
       <c r="W9" s="16">
         <v>3076.3995376999997</v>
       </c>
       <c r="X9" s="16">
         <v>3495.7968547999999</v>
       </c>
       <c r="Y9" s="16">
         <v>5073.6112047999995</v>
       </c>
       <c r="Z9" s="16">
         <v>4459.6362989999998</v>
       </c>
       <c r="AA9" s="16">
         <v>5541.3701637000022</v>
       </c>
       <c r="AB9" s="16">
         <v>6656.5929783000001</v>
       </c>
       <c r="AC9" s="16">
-        <v>0</v>
+        <v>8831.2804706000024</v>
       </c>
       <c r="AD9" s="16">
         <v>0</v>
       </c>
       <c r="AE9" s="16">
         <v>0</v>
       </c>
       <c r="AF9" s="16">
         <v>0</v>
       </c>
       <c r="AG9" s="16">
+        <v>0</v>
+      </c>
+      <c r="AH9" s="16">
         <v>32.808085300000002</v>
       </c>
-      <c r="AH9" s="16">
+      <c r="AI9" s="16">
         <v>46.255547</v>
       </c>
-      <c r="AI9" s="16">
+      <c r="AJ9" s="16">
         <v>41.386977799999997</v>
       </c>
-      <c r="AJ9" s="16">
+      <c r="AK9" s="16">
         <v>48.527657900000001</v>
       </c>
-      <c r="AK9" s="16">
+      <c r="AL9" s="16">
         <v>56.2608046</v>
       </c>
-      <c r="AL9" s="16">
+      <c r="AM9" s="16">
         <v>65.872323299999991</v>
       </c>
-      <c r="AM9" s="16">
+      <c r="AN9" s="16">
         <v>89.5602777</v>
       </c>
-      <c r="AN9" s="16">
+      <c r="AO9" s="16">
         <v>103.9128359</v>
       </c>
-      <c r="AO9" s="16">
+      <c r="AP9" s="16">
         <v>111.2823578</v>
       </c>
-      <c r="AP9" s="16">
+      <c r="AQ9" s="16">
         <v>130.6813855</v>
       </c>
-      <c r="AQ9" s="16">
+      <c r="AR9" s="16">
         <v>142.02593059999998</v>
       </c>
-      <c r="AR9" s="16">
+      <c r="AS9" s="16">
         <v>144.98306269999998</v>
       </c>
-      <c r="AS9" s="16">
+      <c r="AT9" s="16">
         <v>168.9663031</v>
       </c>
-      <c r="AT9" s="16">
+      <c r="AU9" s="16">
         <v>189.71485269999999</v>
       </c>
-      <c r="AU9" s="16">
+      <c r="AV9" s="16">
         <v>236.0138121</v>
       </c>
-      <c r="AV9" s="16">
+      <c r="AW9" s="16">
         <v>318.0399132</v>
       </c>
-      <c r="AW9" s="16">
+      <c r="AX9" s="16">
         <v>345.39301879999999</v>
       </c>
-      <c r="AX9" s="16">
+      <c r="AY9" s="16">
         <v>285.92417289999997</v>
       </c>
-      <c r="AY9" s="16">
+      <c r="AZ9" s="16">
         <v>371.67692510000001</v>
       </c>
-      <c r="AZ9" s="16">
+      <c r="BA9" s="16">
         <v>344.24029620000005</v>
       </c>
-      <c r="BA9" s="16">
+      <c r="BB9" s="16">
         <v>836.29378399999996</v>
       </c>
-      <c r="BB9" s="16">
+      <c r="BC9" s="16">
         <v>1357.5597771999999</v>
       </c>
-      <c r="BC9" s="16">
+      <c r="BD9" s="16">
         <v>1557.3086317000002</v>
       </c>
-      <c r="BD9" s="16">
+      <c r="BE9" s="16">
         <v>1409.2011137000002</v>
       </c>
-      <c r="BE9" s="16">
+      <c r="BF9" s="16">
         <v>918.85763440000005</v>
       </c>
-      <c r="BF9" s="16">
+      <c r="BG9" s="16">
         <v>926.6073371</v>
       </c>
-      <c r="BG9" s="16">
+      <c r="BH9" s="16">
         <v>696.37354800000003</v>
       </c>
-      <c r="BH9" s="16">
+      <c r="BI9" s="16">
         <v>455.42469249999999</v>
       </c>
-      <c r="BI9" s="16">
+      <c r="BJ9" s="16">
         <v>309.33222419999998</v>
       </c>
-      <c r="BJ9" s="16">
+      <c r="BK9" s="16">
         <v>420.24899379999999</v>
       </c>
-      <c r="BK9" s="16">
+      <c r="BL9" s="16">
         <v>508.47472550000003</v>
       </c>
-      <c r="BL9" s="16">
+      <c r="BM9" s="16">
         <v>571.25788499999999</v>
       </c>
-      <c r="BM9" s="16">
+      <c r="BN9" s="16">
         <v>769.50764199999992</v>
       </c>
-      <c r="BN9" s="16">
+      <c r="BO9" s="16">
         <v>824.32546439999987</v>
       </c>
-      <c r="BO9" s="16">
+      <c r="BP9" s="16">
         <v>855.06309490000012</v>
       </c>
-      <c r="BP9" s="16">
+      <c r="BQ9" s="16">
         <v>1027.5740312999999</v>
       </c>
-      <c r="BQ9" s="16">
+      <c r="BR9" s="16">
         <v>1223.2398226999999</v>
       </c>
-      <c r="BR9" s="16">
+      <c r="BS9" s="16">
         <v>1224.5354161</v>
       </c>
-      <c r="BS9" s="16">
+      <c r="BT9" s="16">
         <v>916.0195690999999</v>
       </c>
-      <c r="BT9" s="16">
+      <c r="BU9" s="16">
         <v>965.95522140000003</v>
       </c>
-      <c r="BU9" s="16">
+      <c r="BV9" s="16">
         <v>970.4526484999999</v>
       </c>
-      <c r="BV9" s="16">
+      <c r="BW9" s="16">
         <v>975.51083140000014</v>
       </c>
-      <c r="BW9" s="16">
+      <c r="BX9" s="16">
         <v>1080.9968483999999</v>
       </c>
-      <c r="BX9" s="16">
+      <c r="BY9" s="16">
         <v>1151.3080320000001</v>
       </c>
-      <c r="BY9" s="16">
+      <c r="BZ9" s="16">
         <v>1262.8282315999998</v>
       </c>
-      <c r="BZ9" s="16">
+      <c r="CA9" s="16">
         <v>1133.0996</v>
       </c>
-      <c r="CA9" s="16">
+      <c r="CB9" s="16">
         <v>1165.4640464999998</v>
       </c>
-      <c r="CB9" s="16">
+      <c r="CC9" s="16">
         <v>1560.1213345000001</v>
       </c>
-      <c r="CC9" s="16">
+      <c r="CD9" s="16">
         <v>1608.9196385999999</v>
       </c>
-      <c r="CD9" s="16">
+      <c r="CE9" s="16">
         <v>1845.4740964</v>
       </c>
-      <c r="CE9" s="16">
+      <c r="CF9" s="16">
         <v>1902.5381804999997</v>
       </c>
-      <c r="CF9" s="16">
+      <c r="CG9" s="16">
         <v>1972.0582046000002</v>
       </c>
-      <c r="CG9" s="16">
+      <c r="CH9" s="16">
         <v>2272.1899478999999</v>
       </c>
-      <c r="CH9" s="16">
+      <c r="CI9" s="16">
         <v>2150.0805286</v>
       </c>
-      <c r="CI9" s="16">
+      <c r="CJ9" s="16">
         <v>1758.0875912000004</v>
       </c>
-      <c r="CJ9" s="16">
+      <c r="CK9" s="16">
         <v>1893.1930557999999</v>
       </c>
-      <c r="CK9" s="16">
+      <c r="CL9" s="16">
         <v>1744.152366</v>
       </c>
-      <c r="CL9" s="16">
+      <c r="CM9" s="16">
         <v>1592.4322172999998</v>
       </c>
-      <c r="CM9" s="16">
+      <c r="CN9" s="16">
         <v>1603.3613690000002</v>
       </c>
-      <c r="CN9" s="16">
+      <c r="CO9" s="16">
         <v>1628.0890177999997</v>
       </c>
-      <c r="CO9" s="16">
+      <c r="CP9" s="16">
         <v>1807.5742407999999</v>
       </c>
-      <c r="CP9" s="16">
+      <c r="CQ9" s="16">
         <v>1769.3551077</v>
       </c>
-      <c r="CQ9" s="16">
+      <c r="CR9" s="16">
         <v>1898.2590749999997</v>
       </c>
-      <c r="CR9" s="16">
+      <c r="CS9" s="16">
         <v>2050.8990856999999</v>
       </c>
-      <c r="CS9" s="16">
+      <c r="CT9" s="16">
         <v>2210.3829635000002</v>
       </c>
-      <c r="CT9" s="16">
+      <c r="CU9" s="16">
         <v>2274.0090949000005</v>
       </c>
-      <c r="CU9" s="16">
+      <c r="CV9" s="16">
         <v>2309.7133106999995</v>
       </c>
-      <c r="CV9" s="16">
+      <c r="CW9" s="16">
         <v>2209.8761949999998</v>
       </c>
-      <c r="CW9" s="16">
+      <c r="CX9" s="16">
         <v>2437.0023769999998</v>
       </c>
-      <c r="CX9" s="16">
+      <c r="CY9" s="16">
         <v>2521.6377093999999</v>
       </c>
-      <c r="CY9" s="16">
+      <c r="CZ9" s="16">
         <v>2754.9766976000001</v>
       </c>
-      <c r="CZ9" s="16">
+      <c r="DA9" s="16">
         <v>3076.3995376999997</v>
       </c>
-      <c r="DA9" s="16">
+      <c r="DB9" s="16">
         <v>2526.7780420000004</v>
       </c>
-      <c r="DB9" s="16">
+      <c r="DC9" s="16">
         <v>2815.8677912000003</v>
       </c>
-      <c r="DC9" s="16">
+      <c r="DD9" s="16">
         <v>3067.0523696</v>
       </c>
-      <c r="DD9" s="16">
+      <c r="DE9" s="16">
         <v>3495.7968547999999</v>
       </c>
-      <c r="DE9" s="16">
+      <c r="DF9" s="16">
         <v>4090.8004654999995</v>
       </c>
-      <c r="DF9" s="16">
+      <c r="DG9" s="16">
         <v>4448.7462986999999</v>
       </c>
-      <c r="DG9" s="16">
+      <c r="DH9" s="16">
         <v>4596.0207842</v>
       </c>
-      <c r="DH9" s="16">
+      <c r="DI9" s="16">
         <v>5073.6112047999995</v>
       </c>
-      <c r="DI9" s="16">
+      <c r="DJ9" s="16">
         <v>4850.0797469999989</v>
       </c>
-      <c r="DJ9" s="16">
+      <c r="DK9" s="16">
         <v>4350.6856159999998</v>
       </c>
-      <c r="DK9" s="16">
+      <c r="DL9" s="16">
         <v>4196.3135612999986</v>
       </c>
-      <c r="DL9" s="16">
+      <c r="DM9" s="16">
         <v>4459.6362989999998</v>
       </c>
-      <c r="DM9" s="16">
+      <c r="DN9" s="16">
         <v>5045.1240322000003</v>
       </c>
-      <c r="DN9" s="16">
+      <c r="DO9" s="16">
         <v>5320.3021341000003</v>
       </c>
-      <c r="DO9" s="16">
+      <c r="DP9" s="16">
         <v>5346.0337229999996</v>
       </c>
-      <c r="DP9" s="16">
+      <c r="DQ9" s="16">
         <v>5541.3701637000022</v>
       </c>
-      <c r="DQ9" s="16">
+      <c r="DR9" s="16">
         <v>6189.8733048000004</v>
       </c>
-      <c r="DR9" s="16">
+      <c r="DS9" s="16">
         <v>6266.8820505000003</v>
       </c>
-      <c r="DS9" s="16">
+      <c r="DT9" s="16">
         <v>6301.8835147999989</v>
       </c>
-      <c r="DT9" s="16">
+      <c r="DU9" s="16">
         <v>6656.5929783000001</v>
       </c>
-      <c r="DU9" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DV9" s="16">
-        <v>7567.2072661000002</v>
+        <v>7261.6082001000004</v>
       </c>
       <c r="DW9" s="16">
-        <v>8410.1645169000021</v>
+        <v>7569.0392661000005</v>
+      </c>
+      <c r="DX9" s="16">
+        <v>8411.9965169000025</v>
+      </c>
+      <c r="DY9" s="16">
+        <v>8831.2804706000024</v>
       </c>
     </row>
-    <row r="10" spans="2:127" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="12" t="s">
         <v>119</v>
       </c>
       <c r="C10" s="16">
         <v>0.68772896901267033</v>
       </c>
       <c r="D10" s="16">
         <v>7.6808952177119973</v>
       </c>
       <c r="E10" s="16">
         <v>0</v>
       </c>
       <c r="F10" s="16">
         <v>0</v>
       </c>
       <c r="G10" s="16">
         <v>0</v>
       </c>
       <c r="H10" s="16">
         <v>0</v>
       </c>
       <c r="I10" s="16">
         <v>0</v>
       </c>
       <c r="J10" s="16">
@@ -3044,51 +3080,51 @@
       <c r="U10" s="16">
         <v>40.271000000000001</v>
       </c>
       <c r="V10" s="16">
         <v>51.002000000000002</v>
       </c>
       <c r="W10" s="16">
         <v>69.739999999999995</v>
       </c>
       <c r="X10" s="16">
         <v>65.433999999999997</v>
       </c>
       <c r="Y10" s="16">
         <v>48.387999999999998</v>
       </c>
       <c r="Z10" s="16">
         <v>44.896000000000001</v>
       </c>
       <c r="AA10" s="16">
         <v>38.533000000000001</v>
       </c>
       <c r="AB10" s="16">
         <v>49.103999999999999</v>
       </c>
       <c r="AC10" s="16">
-        <v>0</v>
+        <v>53.835949299999996</v>
       </c>
       <c r="AD10" s="16">
         <v>0</v>
       </c>
       <c r="AE10" s="16">
         <v>0</v>
       </c>
       <c r="AF10" s="16">
         <v>0</v>
       </c>
       <c r="AG10" s="16">
         <v>0</v>
       </c>
       <c r="AH10" s="16">
         <v>0</v>
       </c>
       <c r="AI10" s="16">
         <v>0</v>
       </c>
       <c r="AJ10" s="16">
         <v>0</v>
       </c>
       <c r="AK10" s="16">
         <v>0</v>
       </c>
@@ -3146,246 +3182,252 @@
       <c r="BC10" s="16">
         <v>0</v>
       </c>
       <c r="BD10" s="16">
         <v>0</v>
       </c>
       <c r="BE10" s="16">
         <v>0</v>
       </c>
       <c r="BF10" s="16">
         <v>0</v>
       </c>
       <c r="BG10" s="16">
         <v>0</v>
       </c>
       <c r="BH10" s="16">
         <v>0</v>
       </c>
       <c r="BI10" s="16">
         <v>0</v>
       </c>
       <c r="BJ10" s="16">
         <v>0</v>
       </c>
       <c r="BK10" s="16">
+        <v>0</v>
+      </c>
+      <c r="BL10" s="16">
         <v>8.5836000000000003E-3</v>
       </c>
-      <c r="BL10" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="BM10" s="16">
+        <v>0</v>
+      </c>
+      <c r="BN10" s="16">
         <v>0.73473710000000003</v>
       </c>
-      <c r="BN10" s="16">
+      <c r="BO10" s="16">
         <v>0.52610489999999999</v>
       </c>
-      <c r="BO10" s="16">
+      <c r="BP10" s="16">
         <v>0.61474410000000002</v>
       </c>
-      <c r="BP10" s="16">
+      <c r="BQ10" s="16">
         <v>0.42392609999999997</v>
       </c>
-      <c r="BQ10" s="16">
+      <c r="BR10" s="16">
         <v>6.0857314999999996</v>
       </c>
-      <c r="BR10" s="16">
+      <c r="BS10" s="16">
         <v>6.9527998000000002</v>
       </c>
-      <c r="BS10" s="16">
+      <c r="BT10" s="16">
         <v>5.7124444000000008</v>
       </c>
-      <c r="BT10" s="16">
+      <c r="BU10" s="16">
         <v>6.0791569000000001</v>
       </c>
-      <c r="BU10" s="16">
+      <c r="BV10" s="16">
         <v>6.3234444000000005</v>
       </c>
-      <c r="BV10" s="16">
+      <c r="BW10" s="16">
         <v>5.6434649000000006</v>
       </c>
-      <c r="BW10" s="16">
+      <c r="BX10" s="16">
         <v>10.723255699999999</v>
       </c>
-      <c r="BX10" s="16">
+      <c r="BY10" s="16">
         <v>11.6192995</v>
       </c>
-      <c r="BY10" s="16">
+      <c r="BZ10" s="16">
         <v>12.239102800000001</v>
       </c>
-      <c r="BZ10" s="16">
+      <c r="CA10" s="16">
         <v>7.2574937000000004</v>
       </c>
-      <c r="CA10" s="16">
+      <c r="CB10" s="16">
         <v>1.9849964</v>
       </c>
-      <c r="CB10" s="16">
+      <c r="CC10" s="16">
         <v>1.9435933999999999</v>
       </c>
-      <c r="CC10" s="16">
+      <c r="CD10" s="16">
         <v>11.482170500000001</v>
       </c>
-      <c r="CD10" s="16">
+      <c r="CE10" s="16">
         <v>10.913397300000002</v>
       </c>
-      <c r="CE10" s="16">
+      <c r="CF10" s="16">
         <v>13.116932299999998</v>
       </c>
-      <c r="CF10" s="16">
+      <c r="CG10" s="16">
         <v>12.096693399999999</v>
       </c>
-      <c r="CG10" s="16">
+      <c r="CH10" s="16">
         <v>8.9563138000000002</v>
       </c>
-      <c r="CH10" s="16">
+      <c r="CI10" s="16">
         <v>14.354328599999999</v>
       </c>
-      <c r="CI10" s="16">
+      <c r="CJ10" s="16">
         <v>8.4090000000000007</v>
       </c>
-      <c r="CJ10" s="16">
+      <c r="CK10" s="16">
         <v>73.174000000000007</v>
       </c>
-      <c r="CK10" s="16">
+      <c r="CL10" s="16">
         <v>73.168999999999997</v>
       </c>
-      <c r="CL10" s="16">
+      <c r="CM10" s="16">
         <v>26.391999999999999</v>
       </c>
-      <c r="CM10" s="16">
+      <c r="CN10" s="16">
         <v>28.236999999999998</v>
       </c>
-      <c r="CN10" s="16">
+      <c r="CO10" s="16">
         <v>29.088999999999999</v>
       </c>
-      <c r="CO10" s="16">
+      <c r="CP10" s="16">
         <v>31.481999999999999</v>
       </c>
-      <c r="CP10" s="16">
+      <c r="CQ10" s="16">
         <v>31.356999999999999</v>
       </c>
-      <c r="CQ10" s="16">
+      <c r="CR10" s="16">
         <v>32.953000000000003</v>
       </c>
-      <c r="CR10" s="16">
+      <c r="CS10" s="16">
         <v>40.271000000000001</v>
       </c>
-      <c r="CS10" s="16">
+      <c r="CT10" s="16">
         <v>39.750999999999998</v>
       </c>
-      <c r="CT10" s="16">
+      <c r="CU10" s="16">
         <v>45.125999999999998</v>
       </c>
-      <c r="CU10" s="16">
+      <c r="CV10" s="16">
         <v>49.366999999999997</v>
       </c>
-      <c r="CV10" s="16">
+      <c r="CW10" s="16">
         <v>51.002000000000002</v>
       </c>
-      <c r="CW10" s="16">
+      <c r="CX10" s="16">
         <v>57.569000000000003</v>
       </c>
-      <c r="CX10" s="16">
+      <c r="CY10" s="16">
         <v>63.564</v>
       </c>
-      <c r="CY10" s="16">
+      <c r="CZ10" s="16">
         <v>66.888000000000005</v>
       </c>
-      <c r="CZ10" s="16">
+      <c r="DA10" s="16">
         <v>69.739999999999995</v>
       </c>
-      <c r="DA10" s="16">
+      <c r="DB10" s="16">
         <v>59.387</v>
       </c>
-      <c r="DB10" s="16">
+      <c r="DC10" s="16">
         <v>64.94</v>
       </c>
-      <c r="DC10" s="16">
+      <c r="DD10" s="16">
         <v>70.656000000000006</v>
       </c>
-      <c r="DD10" s="16">
+      <c r="DE10" s="16">
         <v>65.433999999999997</v>
       </c>
-      <c r="DE10" s="16">
+      <c r="DF10" s="16">
         <v>62.430999999999997</v>
       </c>
-      <c r="DF10" s="16">
+      <c r="DG10" s="16">
         <v>49.02</v>
       </c>
-      <c r="DG10" s="16">
+      <c r="DH10" s="16">
         <v>48.268999999999998</v>
       </c>
-      <c r="DH10" s="16">
+      <c r="DI10" s="16">
         <v>48.387999999999998</v>
       </c>
-      <c r="DI10" s="16">
+      <c r="DJ10" s="16">
         <v>49.677</v>
       </c>
-      <c r="DJ10" s="16">
+      <c r="DK10" s="16">
         <v>46.712000000000003</v>
       </c>
-      <c r="DK10" s="16">
+      <c r="DL10" s="16">
         <v>43.484999999999999</v>
       </c>
-      <c r="DL10" s="16">
+      <c r="DM10" s="16">
         <v>44.896000000000001</v>
       </c>
-      <c r="DM10" s="16">
+      <c r="DN10" s="16">
         <v>45.514000000000003</v>
       </c>
-      <c r="DN10" s="16">
+      <c r="DO10" s="16">
         <v>47.814</v>
       </c>
-      <c r="DO10" s="16">
+      <c r="DP10" s="16">
         <v>36.204999999999998</v>
       </c>
-      <c r="DP10" s="16">
+      <c r="DQ10" s="16">
         <v>38.533000000000001</v>
       </c>
-      <c r="DQ10" s="16">
+      <c r="DR10" s="16">
         <v>40.956000000000003</v>
       </c>
-      <c r="DR10" s="16">
+      <c r="DS10" s="16">
         <v>39.466999999999999</v>
       </c>
-      <c r="DS10" s="16">
+      <c r="DT10" s="16">
         <v>40.563000000000002</v>
       </c>
-      <c r="DT10" s="16">
+      <c r="DU10" s="16">
         <v>49.103999999999999</v>
       </c>
-      <c r="DU10" s="16">
+      <c r="DV10" s="16">
         <v>59.546298200000003</v>
       </c>
-      <c r="DV10" s="16">
+      <c r="DW10" s="16">
         <v>54.671371100000002</v>
       </c>
-      <c r="DW10" s="16">
+      <c r="DX10" s="16">
         <v>55.517463999999997</v>
       </c>
+      <c r="DY10" s="16">
+        <v>53.835949299999996</v>
+      </c>
     </row>
-    <row r="11" spans="2:127" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="12" t="s">
         <v>120</v>
       </c>
       <c r="C11" s="16">
         <v>25.176006868732962</v>
       </c>
       <c r="D11" s="16">
         <v>7.6411496580027851</v>
       </c>
       <c r="E11" s="16">
         <v>0</v>
       </c>
       <c r="F11" s="16">
         <v>48.527657900000001</v>
       </c>
       <c r="G11" s="16">
         <v>103.9128359</v>
       </c>
       <c r="H11" s="16">
         <v>144.98306269999998</v>
       </c>
       <c r="I11" s="16">
         <v>318.0399132</v>
       </c>
       <c r="J11" s="16">
@@ -3424,348 +3466,354 @@
       <c r="U11" s="16">
         <v>2010.6280856999999</v>
       </c>
       <c r="V11" s="16">
         <v>2158.8741949999999</v>
       </c>
       <c r="W11" s="16">
         <v>3006.6595376999999</v>
       </c>
       <c r="X11" s="16">
         <v>3430.3628547999997</v>
       </c>
       <c r="Y11" s="16">
         <v>5025.2232047999996</v>
       </c>
       <c r="Z11" s="16">
         <v>4414.7402990000001</v>
       </c>
       <c r="AA11" s="16">
         <v>5502.8371637000018</v>
       </c>
       <c r="AB11" s="16">
         <v>6607.4889782999999</v>
       </c>
       <c r="AC11" s="16">
-        <v>0</v>
+        <v>8777.4445213000017</v>
       </c>
       <c r="AD11" s="16">
         <v>0</v>
       </c>
       <c r="AE11" s="16">
         <v>0</v>
       </c>
       <c r="AF11" s="16">
         <v>0</v>
       </c>
       <c r="AG11" s="16">
+        <v>0</v>
+      </c>
+      <c r="AH11" s="16">
         <v>32.808085300000002</v>
       </c>
-      <c r="AH11" s="16">
+      <c r="AI11" s="16">
         <v>46.255547</v>
       </c>
-      <c r="AI11" s="16">
+      <c r="AJ11" s="16">
         <v>41.386977799999997</v>
       </c>
-      <c r="AJ11" s="16">
+      <c r="AK11" s="16">
         <v>48.527657900000001</v>
       </c>
-      <c r="AK11" s="16">
+      <c r="AL11" s="16">
         <v>56.2608046</v>
       </c>
-      <c r="AL11" s="16">
+      <c r="AM11" s="16">
         <v>65.872323299999991</v>
       </c>
-      <c r="AM11" s="16">
+      <c r="AN11" s="16">
         <v>89.5602777</v>
       </c>
-      <c r="AN11" s="16">
+      <c r="AO11" s="16">
         <v>103.9128359</v>
       </c>
-      <c r="AO11" s="16">
+      <c r="AP11" s="16">
         <v>111.2823578</v>
       </c>
-      <c r="AP11" s="16">
+      <c r="AQ11" s="16">
         <v>130.6813855</v>
       </c>
-      <c r="AQ11" s="16">
+      <c r="AR11" s="16">
         <v>142.02593059999998</v>
       </c>
-      <c r="AR11" s="16">
+      <c r="AS11" s="16">
         <v>144.98306269999998</v>
       </c>
-      <c r="AS11" s="16">
+      <c r="AT11" s="16">
         <v>168.9663031</v>
       </c>
-      <c r="AT11" s="16">
+      <c r="AU11" s="16">
         <v>189.71485269999999</v>
       </c>
-      <c r="AU11" s="16">
+      <c r="AV11" s="16">
         <v>236.0138121</v>
       </c>
-      <c r="AV11" s="16">
+      <c r="AW11" s="16">
         <v>318.0399132</v>
       </c>
-      <c r="AW11" s="16">
+      <c r="AX11" s="16">
         <v>345.39301879999999</v>
       </c>
-      <c r="AX11" s="16">
+      <c r="AY11" s="16">
         <v>285.92417289999997</v>
       </c>
-      <c r="AY11" s="16">
+      <c r="AZ11" s="16">
         <v>371.67692510000001</v>
       </c>
-      <c r="AZ11" s="16">
+      <c r="BA11" s="16">
         <v>344.24029620000005</v>
       </c>
-      <c r="BA11" s="16">
+      <c r="BB11" s="16">
         <v>836.29378399999996</v>
       </c>
-      <c r="BB11" s="16">
+      <c r="BC11" s="16">
         <v>1357.5597771999999</v>
       </c>
-      <c r="BC11" s="16">
+      <c r="BD11" s="16">
         <v>1557.3086317000002</v>
       </c>
-      <c r="BD11" s="16">
+      <c r="BE11" s="16">
         <v>1409.2011137000002</v>
       </c>
-      <c r="BE11" s="16">
+      <c r="BF11" s="16">
         <v>918.85763440000005</v>
       </c>
-      <c r="BF11" s="16">
+      <c r="BG11" s="16">
         <v>926.6073371</v>
       </c>
-      <c r="BG11" s="16">
+      <c r="BH11" s="16">
         <v>696.37354800000003</v>
       </c>
-      <c r="BH11" s="16">
+      <c r="BI11" s="16">
         <v>455.42469249999999</v>
       </c>
-      <c r="BI11" s="16">
+      <c r="BJ11" s="16">
         <v>309.33222419999998</v>
       </c>
-      <c r="BJ11" s="16">
+      <c r="BK11" s="16">
         <v>420.24899379999999</v>
       </c>
-      <c r="BK11" s="16">
+      <c r="BL11" s="16">
         <v>508.46614190000003</v>
       </c>
-      <c r="BL11" s="16">
+      <c r="BM11" s="16">
         <v>571.25788499999999</v>
       </c>
-      <c r="BM11" s="16">
+      <c r="BN11" s="16">
         <v>768.77290489999996</v>
       </c>
-      <c r="BN11" s="16">
+      <c r="BO11" s="16">
         <v>823.79935949999992</v>
       </c>
-      <c r="BO11" s="16">
+      <c r="BP11" s="16">
         <v>854.44835080000007</v>
       </c>
-      <c r="BP11" s="16">
+      <c r="BQ11" s="16">
         <v>1027.1501051999999</v>
       </c>
-      <c r="BQ11" s="16">
+      <c r="BR11" s="16">
         <v>1217.1540911999998</v>
       </c>
-      <c r="BR11" s="16">
+      <c r="BS11" s="16">
         <v>1217.5826162999999</v>
       </c>
-      <c r="BS11" s="16">
+      <c r="BT11" s="16">
         <v>910.30712469999992</v>
       </c>
-      <c r="BT11" s="16">
+      <c r="BU11" s="16">
         <v>959.87606449999998</v>
       </c>
-      <c r="BU11" s="16">
+      <c r="BV11" s="16">
         <v>964.12920409999992</v>
       </c>
-      <c r="BV11" s="16">
+      <c r="BW11" s="16">
         <v>969.86736650000012</v>
       </c>
-      <c r="BW11" s="16">
+      <c r="BX11" s="16">
         <v>1070.2735926999999</v>
       </c>
-      <c r="BX11" s="16">
+      <c r="BY11" s="16">
         <v>1139.6887325000002</v>
       </c>
-      <c r="BY11" s="16">
+      <c r="BZ11" s="16">
         <v>1250.5891287999998</v>
       </c>
-      <c r="BZ11" s="16">
+      <c r="CA11" s="16">
         <v>1125.8421063000001</v>
       </c>
-      <c r="CA11" s="16">
+      <c r="CB11" s="16">
         <v>1163.4790500999998</v>
       </c>
-      <c r="CB11" s="16">
+      <c r="CC11" s="16">
         <v>1558.1777411</v>
       </c>
-      <c r="CC11" s="16">
+      <c r="CD11" s="16">
         <v>1597.4374680999999</v>
       </c>
-      <c r="CD11" s="16">
+      <c r="CE11" s="16">
         <v>1834.5606991</v>
       </c>
-      <c r="CE11" s="16">
+      <c r="CF11" s="16">
         <v>1889.4212481999998</v>
       </c>
-      <c r="CF11" s="16">
+      <c r="CG11" s="16">
         <v>1959.9615112000001</v>
       </c>
-      <c r="CG11" s="16">
+      <c r="CH11" s="16">
         <v>2263.2336341</v>
       </c>
-      <c r="CH11" s="16">
+      <c r="CI11" s="16">
         <v>2135.7262000000001</v>
       </c>
-      <c r="CI11" s="16">
+      <c r="CJ11" s="16">
         <v>1749.6785912000003</v>
       </c>
-      <c r="CJ11" s="16">
+      <c r="CK11" s="16">
         <v>1820.0190557999999</v>
       </c>
-      <c r="CK11" s="16">
+      <c r="CL11" s="16">
         <v>1670.9833659999999</v>
       </c>
-      <c r="CL11" s="16">
+      <c r="CM11" s="16">
         <v>1566.0402172999998</v>
       </c>
-      <c r="CM11" s="16">
+      <c r="CN11" s="16">
         <v>1575.1243690000001</v>
       </c>
-      <c r="CN11" s="16">
+      <c r="CO11" s="16">
         <v>1599.0000177999998</v>
       </c>
-      <c r="CO11" s="16">
+      <c r="CP11" s="16">
         <v>1776.0922407999999</v>
       </c>
-      <c r="CP11" s="16">
+      <c r="CQ11" s="16">
         <v>1737.9981077</v>
       </c>
-      <c r="CQ11" s="16">
+      <c r="CR11" s="16">
         <v>1865.3060749999997</v>
       </c>
-      <c r="CR11" s="16">
+      <c r="CS11" s="16">
         <v>2010.6280856999999</v>
       </c>
-      <c r="CS11" s="16">
+      <c r="CT11" s="16">
         <v>2170.6319635</v>
       </c>
-      <c r="CT11" s="16">
+      <c r="CU11" s="16">
         <v>2228.8830949000003</v>
       </c>
-      <c r="CU11" s="16">
+      <c r="CV11" s="16">
         <v>2260.3463106999993</v>
       </c>
-      <c r="CV11" s="16">
+      <c r="CW11" s="16">
         <v>2158.8741949999999</v>
       </c>
-      <c r="CW11" s="16">
+      <c r="CX11" s="16">
         <v>2379.4333769999998</v>
       </c>
-      <c r="CX11" s="16">
+      <c r="CY11" s="16">
         <v>2458.0737094000001</v>
       </c>
-      <c r="CY11" s="16">
+      <c r="CZ11" s="16">
         <v>2688.0886976000002</v>
       </c>
-      <c r="CZ11" s="16">
+      <c r="DA11" s="16">
         <v>3006.6595376999999</v>
       </c>
-      <c r="DA11" s="16">
+      <c r="DB11" s="16">
         <v>2467.3910420000002</v>
       </c>
-      <c r="DB11" s="16">
+      <c r="DC11" s="16">
         <v>2750.9277912000002</v>
       </c>
-      <c r="DC11" s="16">
+      <c r="DD11" s="16">
         <v>2996.3963696000001</v>
       </c>
-      <c r="DD11" s="16">
+      <c r="DE11" s="16">
         <v>3430.3628547999997</v>
       </c>
-      <c r="DE11" s="16">
+      <c r="DF11" s="16">
         <v>4028.3694654999995</v>
       </c>
-      <c r="DF11" s="16">
+      <c r="DG11" s="16">
         <v>4399.7262986999995</v>
       </c>
-      <c r="DG11" s="16">
+      <c r="DH11" s="16">
         <v>4547.7517841999997</v>
       </c>
-      <c r="DH11" s="16">
+      <c r="DI11" s="16">
         <v>5025.2232047999996</v>
       </c>
-      <c r="DI11" s="16">
+      <c r="DJ11" s="16">
         <v>4800.4027469999992</v>
       </c>
-      <c r="DJ11" s="16">
+      <c r="DK11" s="16">
         <v>4303.9736159999993</v>
       </c>
-      <c r="DK11" s="16">
+      <c r="DL11" s="16">
         <v>4152.8285612999989</v>
       </c>
-      <c r="DL11" s="16">
+      <c r="DM11" s="16">
         <v>4414.7402990000001</v>
       </c>
-      <c r="DM11" s="16">
+      <c r="DN11" s="16">
         <v>4999.6100322000002</v>
       </c>
-      <c r="DN11" s="16">
+      <c r="DO11" s="16">
         <v>5272.4881341</v>
       </c>
-      <c r="DO11" s="16">
+      <c r="DP11" s="16">
         <v>5309.8287229999996</v>
       </c>
-      <c r="DP11" s="16">
+      <c r="DQ11" s="16">
         <v>5502.8371637000018</v>
       </c>
-      <c r="DQ11" s="16">
+      <c r="DR11" s="16">
         <v>6148.9173048000002</v>
       </c>
-      <c r="DR11" s="16">
+      <c r="DS11" s="16">
         <v>6227.4150505000007</v>
       </c>
-      <c r="DS11" s="16">
+      <c r="DT11" s="16">
         <v>6261.3205147999988</v>
       </c>
-      <c r="DT11" s="16">
+      <c r="DU11" s="16">
         <v>6607.4889782999999</v>
       </c>
-      <c r="DU11" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DV11" s="16">
-        <v>7512.535895</v>
+        <v>7202.0619019000005</v>
       </c>
       <c r="DW11" s="16">
-        <v>8354.6470529000017</v>
+        <v>7514.3678950000003</v>
+      </c>
+      <c r="DX11" s="16">
+        <v>8356.479052900002</v>
+      </c>
+      <c r="DY11" s="16">
+        <v>8777.4445213000017</v>
       </c>
     </row>
-    <row r="12" spans="2:127" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="12" t="s">
         <v>121</v>
       </c>
       <c r="C12" s="16">
         <v>52.662133304615864</v>
       </c>
       <c r="D12" s="16">
         <v>78.011057946603216</v>
       </c>
       <c r="E12" s="16">
         <v>227.51695432983311</v>
       </c>
       <c r="F12" s="16">
         <v>797.36860633793992</v>
       </c>
       <c r="G12" s="16">
         <v>596.14008745232877</v>
       </c>
       <c r="H12" s="16">
         <v>1329.1238377445129</v>
       </c>
       <c r="I12" s="16">
         <v>1782.7255968887061</v>
       </c>
       <c r="J12" s="16">
@@ -3804,348 +3852,354 @@
       <c r="U12" s="16">
         <v>2079.1622919638653</v>
       </c>
       <c r="V12" s="16">
         <v>2277.2211615774218</v>
       </c>
       <c r="W12" s="16">
         <v>3094.8449350980936</v>
       </c>
       <c r="X12" s="16">
         <v>3296.4561998861072</v>
       </c>
       <c r="Y12" s="16">
         <v>3752.7982751406244</v>
       </c>
       <c r="Z12" s="16">
         <v>4208.1248523962249</v>
       </c>
       <c r="AA12" s="16">
         <v>19168.473443853702</v>
       </c>
       <c r="AB12" s="16">
         <v>22191.465128077707</v>
       </c>
       <c r="AC12" s="16">
+        <v>26310.886972180193</v>
+      </c>
+      <c r="AD12" s="16">
         <v>130.81202043516154</v>
       </c>
-      <c r="AD12" s="16">
+      <c r="AE12" s="16">
         <v>183.62024967138342</v>
       </c>
-      <c r="AE12" s="16">
+      <c r="AF12" s="16">
         <v>132.10179034845149</v>
       </c>
-      <c r="AF12" s="16">
+      <c r="AG12" s="16">
         <v>227.51695432983311</v>
       </c>
-      <c r="AG12" s="16">
+      <c r="AH12" s="16">
         <v>335.21624686678274</v>
       </c>
-      <c r="AH12" s="16">
+      <c r="AI12" s="16">
         <v>352.91560040116275</v>
       </c>
-      <c r="AI12" s="16">
+      <c r="AJ12" s="16">
         <v>441.15252481732568</v>
       </c>
-      <c r="AJ12" s="16">
+      <c r="AK12" s="16">
         <v>797.36860633793992</v>
       </c>
-      <c r="AK12" s="16">
+      <c r="AL12" s="16">
         <v>687.34092896315519</v>
       </c>
-      <c r="AL12" s="16">
+      <c r="AM12" s="16">
         <v>634.09201203274426</v>
       </c>
-      <c r="AM12" s="16">
+      <c r="AN12" s="16">
         <v>741.81370082296849</v>
       </c>
-      <c r="AN12" s="16">
+      <c r="AO12" s="16">
         <v>596.14008745232877</v>
       </c>
-      <c r="AO12" s="16">
+      <c r="AP12" s="16">
         <v>1006.387122298201</v>
       </c>
-      <c r="AP12" s="16">
+      <c r="AQ12" s="16">
         <v>1179.9560778870616</v>
       </c>
-      <c r="AQ12" s="16">
+      <c r="AR12" s="16">
         <v>1131.2409504196967</v>
       </c>
-      <c r="AR12" s="16">
+      <c r="AS12" s="16">
         <v>1329.1238377445129</v>
       </c>
-      <c r="AS12" s="16">
+      <c r="AT12" s="16">
         <v>1326.1326756316034</v>
       </c>
-      <c r="AT12" s="16">
+      <c r="AU12" s="16">
         <v>1465.2807021376541</v>
       </c>
-      <c r="AU12" s="16">
+      <c r="AV12" s="16">
         <v>1676.7978680293334</v>
       </c>
-      <c r="AV12" s="16">
+      <c r="AW12" s="16">
         <v>1782.7255968887061</v>
       </c>
-      <c r="AW12" s="16">
+      <c r="AX12" s="16">
         <v>1712.6095243738559</v>
       </c>
-      <c r="AX12" s="16">
+      <c r="AY12" s="16">
         <v>1771.2593396037978</v>
       </c>
-      <c r="AY12" s="16">
+      <c r="AZ12" s="16">
         <v>1649.1455426626953</v>
       </c>
-      <c r="AZ12" s="16">
+      <c r="BA12" s="16">
         <v>1882.3315068419899</v>
       </c>
-      <c r="BA12" s="16">
+      <c r="BB12" s="16">
         <v>1744.0391488562591</v>
       </c>
-      <c r="BB12" s="16">
+      <c r="BC12" s="16">
         <v>1823.3112067091388</v>
       </c>
-      <c r="BC12" s="16">
+      <c r="BD12" s="16">
         <v>1495.5921448652966</v>
       </c>
-      <c r="BD12" s="16">
+      <c r="BE12" s="16">
         <v>1454.4090948468952</v>
       </c>
-      <c r="BE12" s="16">
+      <c r="BF12" s="16">
         <v>1367.0806531396061</v>
       </c>
-      <c r="BF12" s="16">
+      <c r="BG12" s="16">
         <v>1264.66579702993</v>
       </c>
-      <c r="BG12" s="16">
+      <c r="BH12" s="16">
         <v>1288.871393150765</v>
       </c>
-      <c r="BH12" s="16">
+      <c r="BI12" s="16">
         <v>1966.6301989486067</v>
       </c>
-      <c r="BI12" s="16">
+      <c r="BJ12" s="16">
         <v>1756.9936525828182</v>
       </c>
-      <c r="BJ12" s="16">
+      <c r="BK12" s="16">
         <v>1692.9143979059495</v>
       </c>
-      <c r="BK12" s="16">
+      <c r="BL12" s="16">
         <v>1920.3124974915543</v>
       </c>
-      <c r="BL12" s="16">
+      <c r="BM12" s="16">
         <v>2414.3142178082235</v>
       </c>
-      <c r="BM12" s="16">
+      <c r="BN12" s="16">
         <v>2278.2712390970642</v>
       </c>
-      <c r="BN12" s="16">
+      <c r="BO12" s="16">
         <v>2113.3693696370083</v>
       </c>
-      <c r="BO12" s="16">
+      <c r="BP12" s="16">
         <v>2207.3724540878952</v>
       </c>
-      <c r="BP12" s="16">
+      <c r="BQ12" s="16">
         <v>2303.6248431507311</v>
       </c>
-      <c r="BQ12" s="16">
+      <c r="BR12" s="16">
         <v>2047.2902976814996</v>
       </c>
-      <c r="BR12" s="16">
+      <c r="BS12" s="16">
         <v>2158.0622155173173</v>
       </c>
-      <c r="BS12" s="16">
+      <c r="BT12" s="16">
         <v>1848.0168913758218</v>
       </c>
-      <c r="BT12" s="16">
+      <c r="BU12" s="16">
         <v>1680.8985899302374</v>
       </c>
-      <c r="BU12" s="16">
+      <c r="BV12" s="16">
         <v>1494.383482972089</v>
       </c>
-      <c r="BV12" s="16">
+      <c r="BW12" s="16">
         <v>1639.8601616484329</v>
       </c>
-      <c r="BW12" s="16">
+      <c r="BX12" s="16">
         <v>1798.3013456445722</v>
       </c>
-      <c r="BX12" s="16">
+      <c r="BY12" s="16">
         <v>1860.2005772132059</v>
       </c>
-      <c r="BY12" s="16">
+      <c r="BZ12" s="16">
         <v>1737.6425497867192</v>
       </c>
-      <c r="BZ12" s="16">
+      <c r="CA12" s="16">
         <v>1569.7522175135696</v>
       </c>
-      <c r="CA12" s="16">
+      <c r="CB12" s="16">
         <v>2070.6368360960632</v>
       </c>
-      <c r="CB12" s="16">
+      <c r="CC12" s="16">
         <v>1776.7665022495335</v>
       </c>
-      <c r="CC12" s="16">
+      <c r="CD12" s="16">
         <v>1846.7013606571591</v>
       </c>
-      <c r="CD12" s="16">
+      <c r="CE12" s="16">
         <v>1839.9682768750465</v>
       </c>
-      <c r="CE12" s="16">
+      <c r="CF12" s="16">
         <v>1946.7756362868686</v>
       </c>
-      <c r="CF12" s="16">
+      <c r="CG12" s="16">
         <v>2042.4676152678808</v>
       </c>
-      <c r="CG12" s="16">
+      <c r="CH12" s="16">
         <v>2080.3743870069911</v>
       </c>
-      <c r="CH12" s="16">
+      <c r="CI12" s="16">
         <v>1943.5480536292928</v>
       </c>
-      <c r="CI12" s="16">
+      <c r="CJ12" s="16">
         <v>1949.1238745013391</v>
       </c>
-      <c r="CJ12" s="16">
+      <c r="CK12" s="16">
         <v>1996.2312477881815</v>
       </c>
-      <c r="CK12" s="16">
+      <c r="CL12" s="16">
         <v>1992.596394999081</v>
       </c>
-      <c r="CL12" s="16">
+      <c r="CM12" s="16">
         <v>1751.1030673171938</v>
       </c>
-      <c r="CM12" s="16">
+      <c r="CN12" s="16">
         <v>1775.6123492781715</v>
       </c>
-      <c r="CN12" s="16">
+      <c r="CO12" s="16">
         <v>2052.5171585508533</v>
       </c>
-      <c r="CO12" s="16">
+      <c r="CP12" s="16">
         <v>1882.5413517702514</v>
       </c>
-      <c r="CP12" s="16">
+      <c r="CQ12" s="16">
         <v>1909.7867460188074</v>
       </c>
-      <c r="CQ12" s="16">
+      <c r="CR12" s="16">
         <v>1970.0900361917879</v>
       </c>
-      <c r="CR12" s="16">
+      <c r="CS12" s="16">
         <v>2079.1622919638653</v>
       </c>
-      <c r="CS12" s="16">
+      <c r="CT12" s="16">
         <v>2067.0140398810504</v>
       </c>
-      <c r="CT12" s="16">
+      <c r="CU12" s="16">
         <v>1983.1372829883273</v>
       </c>
-      <c r="CU12" s="16">
+      <c r="CV12" s="16">
         <v>2332.5859848855666</v>
       </c>
-      <c r="CV12" s="16">
+      <c r="CW12" s="16">
         <v>2277.2211615774218</v>
       </c>
-      <c r="CW12" s="16">
+      <c r="CX12" s="16">
         <v>2450.1389311546659</v>
       </c>
-      <c r="CX12" s="16">
+      <c r="CY12" s="16">
         <v>2459.6060575471561</v>
       </c>
-      <c r="CY12" s="16">
+      <c r="CZ12" s="16">
         <v>2830.5375788343013</v>
       </c>
-      <c r="CZ12" s="16">
+      <c r="DA12" s="16">
         <v>3094.8449350980936</v>
       </c>
-      <c r="DA12" s="16">
+      <c r="DB12" s="16">
         <v>3001.5265183444067</v>
       </c>
-      <c r="DB12" s="16">
+      <c r="DC12" s="16">
         <v>3049.4191057409544</v>
       </c>
-      <c r="DC12" s="16">
+      <c r="DD12" s="16">
         <v>3234.3885633352097</v>
       </c>
-      <c r="DD12" s="16">
+      <c r="DE12" s="16">
         <v>3296.4561998861072</v>
       </c>
-      <c r="DE12" s="16">
+      <c r="DF12" s="16">
         <v>3377.6752801631242</v>
       </c>
-      <c r="DF12" s="16">
+      <c r="DG12" s="16">
         <v>3419.7378957980627</v>
       </c>
-      <c r="DG12" s="16">
+      <c r="DH12" s="16">
         <v>3710.6635560265158</v>
       </c>
-      <c r="DH12" s="16">
+      <c r="DI12" s="16">
         <v>3752.7982751406244</v>
       </c>
-      <c r="DI12" s="16">
+      <c r="DJ12" s="16">
         <v>3596.6586051887725</v>
       </c>
-      <c r="DJ12" s="16">
+      <c r="DK12" s="16">
         <v>3712.5137300307333</v>
       </c>
-      <c r="DK12" s="16">
+      <c r="DL12" s="16">
         <v>3837.4486471039759</v>
       </c>
-      <c r="DL12" s="16">
+      <c r="DM12" s="16">
         <v>4208.1248523962249</v>
       </c>
-      <c r="DM12" s="16">
+      <c r="DN12" s="16">
         <v>17414.319013603064</v>
       </c>
-      <c r="DN12" s="16">
+      <c r="DO12" s="16">
         <v>18403.66018269597</v>
       </c>
-      <c r="DO12" s="16">
+      <c r="DP12" s="16">
         <v>19033.012231262001</v>
       </c>
-      <c r="DP12" s="16">
+      <c r="DQ12" s="16">
         <v>19168.473443853702</v>
       </c>
-      <c r="DQ12" s="16">
+      <c r="DR12" s="16">
         <v>20680.255717822285</v>
       </c>
-      <c r="DR12" s="16">
+      <c r="DS12" s="16">
         <v>20927.67146784611</v>
       </c>
-      <c r="DS12" s="16">
+      <c r="DT12" s="16">
         <v>21666.014678947249</v>
       </c>
-      <c r="DT12" s="16">
+      <c r="DU12" s="16">
         <v>22191.465128077707</v>
       </c>
-      <c r="DU12" s="16">
+      <c r="DV12" s="16">
         <v>24084.122194998163</v>
       </c>
-      <c r="DV12" s="16">
+      <c r="DW12" s="16">
         <v>25011.239833905656</v>
       </c>
-      <c r="DW12" s="16">
-        <v>25474.333498696284</v>
+      <c r="DX12" s="16">
+        <v>25477.450779864841</v>
+      </c>
+      <c r="DY12" s="16">
+        <v>26310.886972180193</v>
       </c>
     </row>
-    <row r="13" spans="2:127" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="12" t="s">
         <v>122</v>
       </c>
       <c r="C13" s="16">
         <v>2825.7770500594988</v>
       </c>
       <c r="D13" s="16">
         <v>3706.5924525748778</v>
       </c>
       <c r="E13" s="16">
         <v>4540.6525232000004</v>
       </c>
       <c r="F13" s="16">
         <v>4394.6274725440308</v>
       </c>
       <c r="G13" s="16">
         <v>4934.3896314854319</v>
       </c>
       <c r="H13" s="16">
         <v>6002.6447312482942</v>
       </c>
       <c r="I13" s="16">
         <v>5799.3672141340885</v>
       </c>
       <c r="J13" s="16">
@@ -4184,348 +4238,354 @@
       <c r="U13" s="16">
         <v>10512.968077482712</v>
       </c>
       <c r="V13" s="16">
         <v>10179.65017169637</v>
       </c>
       <c r="W13" s="16">
         <v>10231.229779841371</v>
       </c>
       <c r="X13" s="16">
         <v>10592.309982424835</v>
       </c>
       <c r="Y13" s="16">
         <v>11934.262611246897</v>
       </c>
       <c r="Z13" s="16">
         <v>10910.218142858059</v>
       </c>
       <c r="AA13" s="16">
         <v>10607.950112938252</v>
       </c>
       <c r="AB13" s="16">
         <v>11458.679126936786</v>
       </c>
       <c r="AC13" s="16">
+        <v>11683.365188498072</v>
+      </c>
+      <c r="AD13" s="16">
         <v>4263.6101452000003</v>
       </c>
-      <c r="AD13" s="16">
+      <c r="AE13" s="16">
         <v>4521.0043661</v>
       </c>
-      <c r="AE13" s="16">
+      <c r="AF13" s="16">
         <v>4470.76045823</v>
       </c>
-      <c r="AF13" s="16">
+      <c r="AG13" s="16">
         <v>4540.6525232000004</v>
       </c>
-      <c r="AG13" s="16">
+      <c r="AH13" s="16">
         <v>4361.8184142172468</v>
       </c>
-      <c r="AH13" s="16">
+      <c r="AI13" s="16">
         <v>4520.5934906734892</v>
       </c>
-      <c r="AI13" s="16">
+      <c r="AJ13" s="16">
         <v>4418.8629837278932</v>
       </c>
-      <c r="AJ13" s="16">
+      <c r="AK13" s="16">
         <v>4394.6274725440308</v>
       </c>
-      <c r="AK13" s="16">
+      <c r="AL13" s="16">
         <v>4823.6718607335224</v>
       </c>
-      <c r="AL13" s="16">
+      <c r="AM13" s="16">
         <v>4987.7405940394865</v>
       </c>
-      <c r="AM13" s="16">
+      <c r="AN13" s="16">
         <v>4981.7610229582351</v>
       </c>
-      <c r="AN13" s="16">
+      <c r="AO13" s="16">
         <v>4934.3896314854319</v>
       </c>
-      <c r="AO13" s="16">
+      <c r="AP13" s="16">
         <v>5178.7472795581625</v>
       </c>
-      <c r="AP13" s="16">
+      <c r="AQ13" s="16">
         <v>5803.0393724494024</v>
       </c>
-      <c r="AQ13" s="16">
+      <c r="AR13" s="16">
         <v>6072.229324726919</v>
       </c>
-      <c r="AR13" s="16">
+      <c r="AS13" s="16">
         <v>6002.6447312482942</v>
       </c>
-      <c r="AS13" s="16">
+      <c r="AT13" s="16">
         <v>5539.0988501196307</v>
       </c>
-      <c r="AT13" s="16">
+      <c r="AU13" s="16">
         <v>5600.9549674798827</v>
       </c>
-      <c r="AU13" s="16">
+      <c r="AV13" s="16">
         <v>5592.2080105256446</v>
       </c>
-      <c r="AV13" s="16">
+      <c r="AW13" s="16">
         <v>5799.3672141340885</v>
       </c>
-      <c r="AW13" s="16">
+      <c r="AX13" s="16">
         <v>5319.823026821784</v>
       </c>
-      <c r="AX13" s="16">
+      <c r="AY13" s="16">
         <v>5561.3536463461342</v>
       </c>
-      <c r="AY13" s="16">
+      <c r="AZ13" s="16">
         <v>5693.7132088367598</v>
       </c>
-      <c r="AZ13" s="16">
+      <c r="BA13" s="16">
         <v>5794.7169399438944</v>
       </c>
-      <c r="BA13" s="16">
+      <c r="BB13" s="16">
         <v>6396.7568248941552</v>
       </c>
-      <c r="BB13" s="16">
+      <c r="BC13" s="16">
         <v>7019.144320467045</v>
       </c>
-      <c r="BC13" s="16">
+      <c r="BD13" s="16">
         <v>6866.218044697529</v>
       </c>
-      <c r="BD13" s="16">
+      <c r="BE13" s="16">
         <v>6732.8168616708554</v>
       </c>
-      <c r="BE13" s="16">
+      <c r="BF13" s="16">
         <v>6487.0941230952067</v>
       </c>
-      <c r="BF13" s="16">
+      <c r="BG13" s="16">
         <v>6317.8750699693428</v>
       </c>
-      <c r="BG13" s="16">
+      <c r="BH13" s="16">
         <v>6105.9769764353941</v>
       </c>
-      <c r="BH13" s="16">
+      <c r="BI13" s="16">
         <v>5532.3640352738976</v>
       </c>
-      <c r="BI13" s="16">
+      <c r="BJ13" s="16">
         <v>4734.0469615794082</v>
       </c>
-      <c r="BJ13" s="16">
+      <c r="BK13" s="16">
         <v>5208.7076452763558</v>
       </c>
-      <c r="BK13" s="16">
+      <c r="BL13" s="16">
         <v>5151.3185416963488</v>
       </c>
-      <c r="BL13" s="16">
+      <c r="BM13" s="16">
         <v>6502.8082342286734</v>
       </c>
-      <c r="BM13" s="16">
+      <c r="BN13" s="16">
         <v>5749.9011280179348</v>
       </c>
-      <c r="BN13" s="16">
+      <c r="BO13" s="16">
         <v>5989.1956600157127</v>
       </c>
-      <c r="BO13" s="16">
+      <c r="BP13" s="16">
         <v>7034.5091683249557</v>
       </c>
-      <c r="BP13" s="16">
+      <c r="BQ13" s="16">
         <v>7086.0680310179523</v>
       </c>
-      <c r="BQ13" s="16">
+      <c r="BR13" s="16">
         <v>7237.205618330263</v>
       </c>
-      <c r="BR13" s="16">
+      <c r="BS13" s="16">
         <v>6712.6155531464365</v>
       </c>
-      <c r="BS13" s="16">
+      <c r="BT13" s="16">
         <v>7082.4097699526237</v>
       </c>
-      <c r="BT13" s="16">
+      <c r="BU13" s="16">
         <v>7138.012499170909</v>
       </c>
-      <c r="BU13" s="16">
+      <c r="BV13" s="16">
         <v>7176.1843201696283</v>
       </c>
-      <c r="BV13" s="16">
+      <c r="BW13" s="16">
         <v>8460.1644465756199</v>
       </c>
-      <c r="BW13" s="16">
+      <c r="BX13" s="16">
         <v>8320.3871233285026</v>
       </c>
-      <c r="BX13" s="16">
+      <c r="BY13" s="16">
         <v>9059.9540232041472</v>
       </c>
-      <c r="BY13" s="16">
+      <c r="BZ13" s="16">
         <v>9131.4558562857274</v>
       </c>
-      <c r="BZ13" s="16">
+      <c r="CA13" s="16">
         <v>9812.0513332486917</v>
       </c>
-      <c r="CA13" s="16">
+      <c r="CB13" s="16">
         <v>9657.9603435415083</v>
       </c>
-      <c r="CB13" s="16">
+      <c r="CC13" s="16">
         <v>10650.284963305383</v>
       </c>
-      <c r="CC13" s="16">
+      <c r="CD13" s="16">
         <v>10640.763656104966</v>
       </c>
-      <c r="CD13" s="16">
+      <c r="CE13" s="16">
         <v>10814.267955922234</v>
       </c>
-      <c r="CE13" s="16">
+      <c r="CF13" s="16">
         <v>11027.415523967433</v>
       </c>
-      <c r="CF13" s="16">
+      <c r="CG13" s="16">
         <v>11313.656629800949</v>
       </c>
-      <c r="CG13" s="16">
+      <c r="CH13" s="16">
         <v>12606.805558828892</v>
       </c>
-      <c r="CH13" s="16">
+      <c r="CI13" s="16">
         <v>12531.666055960499</v>
       </c>
-      <c r="CI13" s="16">
+      <c r="CJ13" s="16">
         <v>12135.007437532035</v>
       </c>
-      <c r="CJ13" s="16">
+      <c r="CK13" s="16">
         <v>12400.457274609073</v>
       </c>
-      <c r="CK13" s="16">
+      <c r="CL13" s="16">
         <v>11770.193904292326</v>
       </c>
-      <c r="CL13" s="16">
+      <c r="CM13" s="16">
         <v>11778.789262239306</v>
       </c>
-      <c r="CM13" s="16">
+      <c r="CN13" s="16">
         <v>11182.00212043291</v>
       </c>
-      <c r="CN13" s="16">
+      <c r="CO13" s="16">
         <v>11235.656005516394</v>
       </c>
-      <c r="CO13" s="16">
+      <c r="CP13" s="16">
         <v>11847.156107468616</v>
       </c>
-      <c r="CP13" s="16">
+      <c r="CQ13" s="16">
         <v>10152.761004840564</v>
       </c>
-      <c r="CQ13" s="16">
+      <c r="CR13" s="16">
         <v>9649.8606660434289</v>
       </c>
-      <c r="CR13" s="16">
+      <c r="CS13" s="16">
         <v>10512.968077482712</v>
       </c>
-      <c r="CS13" s="16">
+      <c r="CT13" s="16">
         <v>10341.490301017835</v>
       </c>
-      <c r="CT13" s="16">
+      <c r="CU13" s="16">
         <v>10875.748780633236</v>
       </c>
-      <c r="CU13" s="16">
+      <c r="CV13" s="16">
         <v>10253.536540884535</v>
       </c>
-      <c r="CV13" s="16">
+      <c r="CW13" s="16">
         <v>10179.65017169637</v>
       </c>
-      <c r="CW13" s="16">
+      <c r="CX13" s="16">
         <v>10090.639021869903</v>
       </c>
-      <c r="CX13" s="16">
+      <c r="CY13" s="16">
         <v>10251.695444559458</v>
       </c>
-      <c r="CY13" s="16">
+      <c r="CZ13" s="16">
         <v>11630.674437365025</v>
       </c>
-      <c r="CZ13" s="16">
+      <c r="DA13" s="16">
         <v>10231.229779841371</v>
       </c>
-      <c r="DA13" s="16">
+      <c r="DB13" s="16">
         <v>10514.206666131855</v>
       </c>
-      <c r="DB13" s="16">
+      <c r="DC13" s="16">
         <v>11889.407570678468</v>
       </c>
-      <c r="DC13" s="16">
+      <c r="DD13" s="16">
         <v>10722.022961743985</v>
       </c>
-      <c r="DD13" s="16">
+      <c r="DE13" s="16">
         <v>10592.309982424835</v>
       </c>
-      <c r="DE13" s="16">
+      <c r="DF13" s="16">
         <v>11750.732730851338</v>
       </c>
-      <c r="DF13" s="16">
+      <c r="DG13" s="16">
         <v>11919.254634785309</v>
       </c>
-      <c r="DG13" s="16">
+      <c r="DH13" s="16">
         <v>11669.630756597828</v>
       </c>
-      <c r="DH13" s="16">
+      <c r="DI13" s="16">
         <v>11934.262611246897</v>
       </c>
-      <c r="DI13" s="16">
+      <c r="DJ13" s="16">
         <v>12057.620430746963</v>
       </c>
-      <c r="DJ13" s="16">
+      <c r="DK13" s="16">
         <v>11524.081397896385</v>
       </c>
-      <c r="DK13" s="16">
+      <c r="DL13" s="16">
         <v>11334.437028344246</v>
       </c>
-      <c r="DL13" s="16">
+      <c r="DM13" s="16">
         <v>10910.218142858059</v>
       </c>
-      <c r="DM13" s="16">
+      <c r="DN13" s="16">
         <v>10423.447651538121</v>
       </c>
-      <c r="DN13" s="16">
+      <c r="DO13" s="16">
         <v>10690.544607858163</v>
       </c>
-      <c r="DO13" s="16">
+      <c r="DP13" s="16">
         <v>11012.757056642355</v>
       </c>
-      <c r="DP13" s="16">
+      <c r="DQ13" s="16">
         <v>10607.950112938252</v>
       </c>
-      <c r="DQ13" s="16">
+      <c r="DR13" s="16">
         <v>11320.003495612043</v>
       </c>
-      <c r="DR13" s="16">
+      <c r="DS13" s="16">
         <v>11182.113520701936</v>
       </c>
-      <c r="DS13" s="16">
+      <c r="DT13" s="16">
         <v>11314.405990606414</v>
       </c>
-      <c r="DT13" s="16">
+      <c r="DU13" s="16">
         <v>11458.679126936786</v>
       </c>
-      <c r="DU13" s="16">
+      <c r="DV13" s="16">
         <v>11940.803042392721</v>
       </c>
-      <c r="DV13" s="16">
+      <c r="DW13" s="16">
         <v>12374.958667210591</v>
       </c>
-      <c r="DW13" s="16">
-        <v>12066.760894601817</v>
+      <c r="DX13" s="16">
+        <v>12066.741001161818</v>
+      </c>
+      <c r="DY13" s="16">
+        <v>11683.365188498072</v>
       </c>
     </row>
-    <row r="14" spans="2:127" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="12" t="s">
         <v>123</v>
       </c>
       <c r="C14" s="16">
         <v>127.73705005949896</v>
       </c>
       <c r="D14" s="16">
         <v>116.82245257487767</v>
       </c>
       <c r="E14" s="16">
         <v>151.27252319999999</v>
       </c>
       <c r="F14" s="16">
         <v>239.91047190000003</v>
       </c>
       <c r="G14" s="16">
         <v>230.15150360000001</v>
       </c>
       <c r="H14" s="16">
         <v>487.09507750000006</v>
       </c>
       <c r="I14" s="16">
         <v>671.73560090000001</v>
       </c>
       <c r="J14" s="16">
@@ -4564,348 +4624,354 @@
       <c r="U14" s="16">
         <v>653.87745499999994</v>
       </c>
       <c r="V14" s="16">
         <v>656.41346220000014</v>
       </c>
       <c r="W14" s="16">
         <v>691.65859010000008</v>
       </c>
       <c r="X14" s="16">
         <v>493.60469640000002</v>
       </c>
       <c r="Y14" s="16">
         <v>440.73462960000001</v>
       </c>
       <c r="Z14" s="16">
         <v>394.43558719999999</v>
       </c>
       <c r="AA14" s="16">
         <v>425.61064249999993</v>
       </c>
       <c r="AB14" s="16">
         <v>591.45105899999999</v>
       </c>
       <c r="AC14" s="16">
+        <v>805.13940730000002</v>
+      </c>
+      <c r="AD14" s="16">
         <v>100.4301452</v>
       </c>
-      <c r="AD14" s="16">
+      <c r="AE14" s="16">
         <v>136.68436610000001</v>
       </c>
-      <c r="AE14" s="16">
+      <c r="AF14" s="16">
         <v>139.6309449</v>
       </c>
-      <c r="AF14" s="16">
+      <c r="AG14" s="16">
         <v>151.27252319999999</v>
       </c>
-      <c r="AG14" s="16">
+      <c r="AH14" s="16">
         <v>262.20200390000002</v>
       </c>
-      <c r="AH14" s="16">
+      <c r="AI14" s="16">
         <v>212.18288860000001</v>
       </c>
-      <c r="AI14" s="16">
+      <c r="AJ14" s="16">
         <v>220.04614099999998</v>
       </c>
-      <c r="AJ14" s="16">
+      <c r="AK14" s="16">
         <v>239.91047190000003</v>
       </c>
-      <c r="AK14" s="16">
+      <c r="AL14" s="16">
         <v>208.55184079999998</v>
       </c>
-      <c r="AL14" s="16">
+      <c r="AM14" s="16">
         <v>213.73771909999999</v>
       </c>
-      <c r="AM14" s="16">
+      <c r="AN14" s="16">
         <v>204.6133935</v>
       </c>
-      <c r="AN14" s="16">
+      <c r="AO14" s="16">
         <v>230.15150360000001</v>
       </c>
-      <c r="AO14" s="16">
+      <c r="AP14" s="16">
         <v>246.72694820000001</v>
       </c>
-      <c r="AP14" s="16">
+      <c r="AQ14" s="16">
         <v>294.08876019999997</v>
       </c>
-      <c r="AQ14" s="16">
+      <c r="AR14" s="16">
         <v>383.02129239999999</v>
       </c>
-      <c r="AR14" s="16">
+      <c r="AS14" s="16">
         <v>487.09507750000006</v>
       </c>
-      <c r="AS14" s="16">
+      <c r="AT14" s="16">
         <v>612.35242529999994</v>
       </c>
-      <c r="AT14" s="16">
+      <c r="AU14" s="16">
         <v>591.69327420000002</v>
       </c>
-      <c r="AU14" s="16">
+      <c r="AV14" s="16">
         <v>655.16802729999995</v>
       </c>
-      <c r="AV14" s="16">
+      <c r="AW14" s="16">
         <v>671.73560090000001</v>
       </c>
-      <c r="AW14" s="16">
+      <c r="AX14" s="16">
         <v>704.95464549999997</v>
       </c>
-      <c r="AX14" s="16">
+      <c r="AY14" s="16">
         <v>728.45502340000007</v>
       </c>
-      <c r="AY14" s="16">
+      <c r="AZ14" s="16">
         <v>1098.4762587999999</v>
       </c>
-      <c r="AZ14" s="16">
+      <c r="BA14" s="16">
         <v>920.8923248000001</v>
       </c>
-      <c r="BA14" s="16">
+      <c r="BB14" s="16">
         <v>1104.601602</v>
       </c>
-      <c r="BB14" s="16">
+      <c r="BC14" s="16">
         <v>1315.6083785999999</v>
       </c>
-      <c r="BC14" s="16">
+      <c r="BD14" s="16">
         <v>1382.3525964</v>
       </c>
-      <c r="BD14" s="16">
+      <c r="BE14" s="16">
         <v>1489.1858405</v>
       </c>
-      <c r="BE14" s="16">
+      <c r="BF14" s="16">
         <v>1160.1878088000003</v>
       </c>
-      <c r="BF14" s="16">
+      <c r="BG14" s="16">
         <v>1073.6160046</v>
       </c>
-      <c r="BG14" s="16">
+      <c r="BH14" s="16">
         <v>1001.2168252</v>
       </c>
-      <c r="BH14" s="16">
+      <c r="BI14" s="16">
         <v>614.08556509999994</v>
       </c>
-      <c r="BI14" s="16">
+      <c r="BJ14" s="16">
         <v>565.26096370000005</v>
       </c>
-      <c r="BJ14" s="16">
+      <c r="BK14" s="16">
         <v>591.90679429999989</v>
       </c>
-      <c r="BK14" s="16">
+      <c r="BL14" s="16">
         <v>658.9170016999999</v>
       </c>
-      <c r="BL14" s="16">
+      <c r="BM14" s="16">
         <v>657.57693619999998</v>
       </c>
-      <c r="BM14" s="16">
+      <c r="BN14" s="16">
         <v>652.8184346999999</v>
       </c>
-      <c r="BN14" s="16">
+      <c r="BO14" s="16">
         <v>555.54222159999995</v>
       </c>
-      <c r="BO14" s="16">
+      <c r="BP14" s="16">
         <v>628.77084489999993</v>
       </c>
-      <c r="BP14" s="16">
+      <c r="BQ14" s="16">
         <v>698.76607009999998</v>
       </c>
-      <c r="BQ14" s="16">
+      <c r="BR14" s="16">
         <v>801.52386969999998</v>
       </c>
-      <c r="BR14" s="16">
+      <c r="BS14" s="16">
         <v>703.5964838000001</v>
       </c>
-      <c r="BS14" s="16">
+      <c r="BT14" s="16">
         <v>617.72325110000008</v>
       </c>
-      <c r="BT14" s="16">
+      <c r="BU14" s="16">
         <v>518.81918930000006</v>
       </c>
-      <c r="BU14" s="16">
+      <c r="BV14" s="16">
         <v>514.84805110000002</v>
       </c>
-      <c r="BV14" s="16">
+      <c r="BW14" s="16">
         <v>495.36426070000005</v>
       </c>
-      <c r="BW14" s="16">
+      <c r="BX14" s="16">
         <v>499.83360030000006</v>
       </c>
-      <c r="BX14" s="16">
+      <c r="BY14" s="16">
         <v>386.9521896</v>
       </c>
-      <c r="BY14" s="16">
+      <c r="BZ14" s="16">
         <v>440.94205140000003</v>
       </c>
-      <c r="BZ14" s="16">
+      <c r="CA14" s="16">
         <v>411.36526409999999</v>
       </c>
-      <c r="CA14" s="16">
+      <c r="CB14" s="16">
         <v>429.33114009999997</v>
       </c>
-      <c r="CB14" s="16">
+      <c r="CC14" s="16">
         <v>434.17759939999996</v>
       </c>
-      <c r="CC14" s="16">
+      <c r="CD14" s="16">
         <v>442.4317102</v>
       </c>
-      <c r="CD14" s="16">
+      <c r="CE14" s="16">
         <v>555.10230409999997</v>
       </c>
-      <c r="CE14" s="16">
+      <c r="CF14" s="16">
         <v>607.69236739999997</v>
       </c>
-      <c r="CF14" s="16">
+      <c r="CG14" s="16">
         <v>576.3525163999999</v>
       </c>
-      <c r="CG14" s="16">
+      <c r="CH14" s="16">
         <v>581.66754399999991</v>
       </c>
-      <c r="CH14" s="16">
+      <c r="CI14" s="16">
         <v>592.47097559999997</v>
       </c>
-      <c r="CI14" s="16">
+      <c r="CJ14" s="16">
         <v>574.16401319999989</v>
       </c>
-      <c r="CJ14" s="16">
+      <c r="CK14" s="16">
         <v>575.97123609999994</v>
       </c>
-      <c r="CK14" s="16">
+      <c r="CL14" s="16">
         <v>583.60044950000008</v>
       </c>
-      <c r="CL14" s="16">
+      <c r="CM14" s="16">
         <v>583.62950300000011</v>
       </c>
-      <c r="CM14" s="16">
+      <c r="CN14" s="16">
         <v>667.65705720000005</v>
       </c>
-      <c r="CN14" s="16">
+      <c r="CO14" s="16">
         <v>663.7452381999999</v>
       </c>
-      <c r="CO14" s="16">
+      <c r="CP14" s="16">
         <v>665.0145172</v>
       </c>
-      <c r="CP14" s="16">
+      <c r="CQ14" s="16">
         <v>734.2955887999999</v>
       </c>
-      <c r="CQ14" s="16">
+      <c r="CR14" s="16">
         <v>666.43424579999987</v>
       </c>
-      <c r="CR14" s="16">
+      <c r="CS14" s="16">
         <v>653.87745499999994</v>
       </c>
-      <c r="CS14" s="16">
+      <c r="CT14" s="16">
         <v>652.35675320000007</v>
       </c>
-      <c r="CT14" s="16">
+      <c r="CU14" s="16">
         <v>648.15419499999996</v>
       </c>
-      <c r="CU14" s="16">
+      <c r="CV14" s="16">
         <v>668.76273979999996</v>
       </c>
-      <c r="CV14" s="16">
+      <c r="CW14" s="16">
         <v>656.41346220000014</v>
       </c>
-      <c r="CW14" s="16">
+      <c r="CX14" s="16">
         <v>657.32094410000002</v>
       </c>
-      <c r="CX14" s="16">
+      <c r="CY14" s="16">
         <v>648.26249600000006</v>
       </c>
-      <c r="CY14" s="16">
+      <c r="CZ14" s="16">
         <v>708.72552480000002</v>
       </c>
-      <c r="CZ14" s="16">
+      <c r="DA14" s="16">
         <v>691.65859010000008</v>
       </c>
-      <c r="DA14" s="16">
+      <c r="DB14" s="16">
         <v>485.74571660000004</v>
       </c>
-      <c r="DB14" s="16">
+      <c r="DC14" s="16">
         <v>498.15917889999997</v>
       </c>
-      <c r="DC14" s="16">
+      <c r="DD14" s="16">
         <v>491.41618539999996</v>
       </c>
-      <c r="DD14" s="16">
+      <c r="DE14" s="16">
         <v>493.60469640000002</v>
       </c>
-      <c r="DE14" s="16">
+      <c r="DF14" s="16">
         <v>518.65332430000001</v>
       </c>
-      <c r="DF14" s="16">
+      <c r="DG14" s="16">
         <v>516.83765900000003</v>
       </c>
-      <c r="DG14" s="16">
+      <c r="DH14" s="16">
         <v>440.20266880000003</v>
       </c>
-      <c r="DH14" s="16">
+      <c r="DI14" s="16">
         <v>440.73462960000001</v>
       </c>
-      <c r="DI14" s="16">
+      <c r="DJ14" s="16">
         <v>421.33998979999996</v>
       </c>
-      <c r="DJ14" s="16">
+      <c r="DK14" s="16">
         <v>411.09928259999998</v>
       </c>
-      <c r="DK14" s="16">
+      <c r="DL14" s="16">
         <v>395.59115959999997</v>
       </c>
-      <c r="DL14" s="16">
+      <c r="DM14" s="16">
         <v>394.43558719999999</v>
       </c>
-      <c r="DM14" s="16">
+      <c r="DN14" s="16">
         <v>393.55605470000006</v>
       </c>
-      <c r="DN14" s="16">
+      <c r="DO14" s="16">
         <v>411.53865819999999</v>
       </c>
-      <c r="DO14" s="16">
+      <c r="DP14" s="16">
         <v>415.71670080000001</v>
       </c>
-      <c r="DP14" s="16">
+      <c r="DQ14" s="16">
         <v>425.61064249999993</v>
       </c>
-      <c r="DQ14" s="16">
+      <c r="DR14" s="16">
         <v>492.36225919999998</v>
       </c>
-      <c r="DR14" s="16">
+      <c r="DS14" s="16">
         <v>480.2387109</v>
       </c>
-      <c r="DS14" s="16">
+      <c r="DT14" s="16">
         <v>508.63033649999994</v>
       </c>
-      <c r="DT14" s="16">
+      <c r="DU14" s="16">
         <v>591.45105899999999</v>
       </c>
-      <c r="DU14" s="16">
+      <c r="DV14" s="16">
         <v>639.75158410000006</v>
       </c>
-      <c r="DV14" s="16">
+      <c r="DW14" s="16">
         <v>738.35179840000001</v>
       </c>
-      <c r="DW14" s="16">
+      <c r="DX14" s="16">
         <v>771.85303620000002</v>
       </c>
+      <c r="DY14" s="16">
+        <v>805.13940730000002</v>
+      </c>
     </row>
-    <row r="15" spans="2:127" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="12" t="s">
         <v>124</v>
       </c>
       <c r="C15" s="16">
         <v>61.203131145255675</v>
       </c>
       <c r="D15" s="16">
         <v>39.196587000608716</v>
       </c>
       <c r="E15" s="16">
         <v>35.563127100000003</v>
       </c>
       <c r="F15" s="16">
         <v>40.035326700000006</v>
       </c>
       <c r="G15" s="16">
         <v>42.855024299999997</v>
       </c>
       <c r="H15" s="16">
         <v>60.126294899999998</v>
       </c>
       <c r="I15" s="16">
         <v>77.900686099999987</v>
       </c>
       <c r="J15" s="16">
@@ -4944,348 +5010,354 @@
       <c r="U15" s="16">
         <v>36.245524500000002</v>
       </c>
       <c r="V15" s="16">
         <v>33.469842100000001</v>
       </c>
       <c r="W15" s="16">
         <v>31.1754742</v>
       </c>
       <c r="X15" s="16">
         <v>25.8407184</v>
       </c>
       <c r="Y15" s="16">
         <v>30.456951199999999</v>
       </c>
       <c r="Z15" s="16">
         <v>28.549335899999999</v>
       </c>
       <c r="AA15" s="16">
         <v>34.302290899999996</v>
       </c>
       <c r="AB15" s="16">
         <v>72.639196099999992</v>
       </c>
       <c r="AC15" s="16">
+        <v>70.958473999999995</v>
+      </c>
+      <c r="AD15" s="16">
         <v>36.376053200000001</v>
       </c>
-      <c r="AD15" s="16">
+      <c r="AE15" s="16">
         <v>42.8225537</v>
       </c>
-      <c r="AE15" s="16">
+      <c r="AF15" s="16">
         <v>41.257316000000003</v>
       </c>
-      <c r="AF15" s="16">
+      <c r="AG15" s="16">
         <v>35.563127100000003</v>
       </c>
-      <c r="AG15" s="16">
+      <c r="AH15" s="16">
         <v>46.741161399999996</v>
       </c>
-      <c r="AH15" s="16">
+      <c r="AI15" s="16">
         <v>43.588347200000001</v>
       </c>
-      <c r="AI15" s="16">
+      <c r="AJ15" s="16">
         <v>63.080064100000001</v>
       </c>
-      <c r="AJ15" s="16">
+      <c r="AK15" s="16">
         <v>40.035326700000006</v>
       </c>
-      <c r="AK15" s="16">
+      <c r="AL15" s="16">
         <v>32.634370799999999</v>
       </c>
-      <c r="AL15" s="16">
+      <c r="AM15" s="16">
         <v>39.742132499999997</v>
       </c>
-      <c r="AM15" s="16">
+      <c r="AN15" s="16">
         <v>36.527619799999997</v>
       </c>
-      <c r="AN15" s="16">
+      <c r="AO15" s="16">
         <v>42.855024299999997</v>
       </c>
-      <c r="AO15" s="16">
+      <c r="AP15" s="16">
         <v>43.2919518</v>
       </c>
-      <c r="AP15" s="16">
+      <c r="AQ15" s="16">
         <v>42.013894200000003</v>
       </c>
-      <c r="AQ15" s="16">
+      <c r="AR15" s="16">
         <v>51.879741200000005</v>
       </c>
-      <c r="AR15" s="16">
+      <c r="AS15" s="16">
         <v>60.126294899999998</v>
       </c>
-      <c r="AS15" s="16">
+      <c r="AT15" s="16">
         <v>69.883485300000004</v>
       </c>
-      <c r="AT15" s="16">
+      <c r="AU15" s="16">
         <v>69.9786012</v>
       </c>
-      <c r="AU15" s="16">
+      <c r="AV15" s="16">
         <v>79.743797700000002</v>
       </c>
-      <c r="AV15" s="16">
+      <c r="AW15" s="16">
         <v>77.900686099999987</v>
       </c>
-      <c r="AW15" s="16">
+      <c r="AX15" s="16">
         <v>96.930578099999991</v>
       </c>
-      <c r="AX15" s="16">
+      <c r="AY15" s="16">
         <v>105.3133101</v>
       </c>
-      <c r="AY15" s="16">
+      <c r="AZ15" s="16">
         <v>133.52529609999999</v>
       </c>
-      <c r="AZ15" s="16">
+      <c r="BA15" s="16">
         <v>149.48786090000002</v>
       </c>
-      <c r="BA15" s="16">
+      <c r="BB15" s="16">
         <v>158.5873435</v>
       </c>
-      <c r="BB15" s="16">
+      <c r="BC15" s="16">
         <v>172.7484154</v>
       </c>
-      <c r="BC15" s="16">
+      <c r="BD15" s="16">
         <v>168.5691952</v>
       </c>
-      <c r="BD15" s="16">
+      <c r="BE15" s="16">
         <v>154.02529250000001</v>
       </c>
-      <c r="BE15" s="16">
+      <c r="BF15" s="16">
         <v>130.4100943</v>
       </c>
-      <c r="BF15" s="16">
+      <c r="BG15" s="16">
         <v>102.9506545</v>
       </c>
-      <c r="BG15" s="16">
+      <c r="BH15" s="16">
         <v>82.096499199999997</v>
       </c>
-      <c r="BH15" s="16">
+      <c r="BI15" s="16">
         <v>58.983325499999999</v>
       </c>
-      <c r="BI15" s="16">
+      <c r="BJ15" s="16">
         <v>55.784117600000002</v>
       </c>
-      <c r="BJ15" s="16">
+      <c r="BK15" s="16">
         <v>52.460404400000002</v>
       </c>
-      <c r="BK15" s="16">
+      <c r="BL15" s="16">
         <v>63.126072499999999</v>
       </c>
-      <c r="BL15" s="16">
+      <c r="BM15" s="16">
         <v>55.322394700000004</v>
       </c>
-      <c r="BM15" s="16">
+      <c r="BN15" s="16">
         <v>53.310966499999999</v>
       </c>
-      <c r="BN15" s="16">
+      <c r="BO15" s="16">
         <v>54.588587099999998</v>
       </c>
-      <c r="BO15" s="16">
+      <c r="BP15" s="16">
         <v>56.0709284</v>
       </c>
-      <c r="BP15" s="16">
+      <c r="BQ15" s="16">
         <v>53.998646799999996</v>
       </c>
-      <c r="BQ15" s="16">
+      <c r="BR15" s="16">
         <v>53.097667999999999</v>
       </c>
-      <c r="BR15" s="16">
+      <c r="BS15" s="16">
         <v>52.6493702</v>
       </c>
-      <c r="BS15" s="16">
+      <c r="BT15" s="16">
         <v>51.511071299999998</v>
       </c>
-      <c r="BT15" s="16">
+      <c r="BU15" s="16">
         <v>41.187408399999995</v>
       </c>
-      <c r="BU15" s="16">
+      <c r="BV15" s="16">
         <v>43.654127000000003</v>
       </c>
-      <c r="BV15" s="16">
+      <c r="BW15" s="16">
         <v>36.651946100000004</v>
       </c>
-      <c r="BW15" s="16">
+      <c r="BX15" s="16">
         <v>32.468685300000004</v>
       </c>
-      <c r="BX15" s="16">
+      <c r="BY15" s="16">
         <v>32.227422400000002</v>
       </c>
-      <c r="BY15" s="16">
+      <c r="BZ15" s="16">
         <v>35.769556899999998</v>
       </c>
-      <c r="BZ15" s="16">
+      <c r="CA15" s="16">
         <v>35.227925999999997</v>
       </c>
-      <c r="CA15" s="16">
+      <c r="CB15" s="16">
         <v>27.4862313</v>
       </c>
-      <c r="CB15" s="16">
+      <c r="CC15" s="16">
         <v>25.207888199999999</v>
       </c>
-      <c r="CC15" s="16">
+      <c r="CD15" s="16">
         <v>25.3168948</v>
       </c>
-      <c r="CD15" s="16">
+      <c r="CE15" s="16">
         <v>24.547524199999998</v>
       </c>
-      <c r="CE15" s="16">
+      <c r="CF15" s="16">
         <v>25.546362500000001</v>
       </c>
-      <c r="CF15" s="16">
+      <c r="CG15" s="16">
         <v>32.462729699999997</v>
       </c>
-      <c r="CG15" s="16">
+      <c r="CH15" s="16">
         <v>38.135031399999995</v>
       </c>
-      <c r="CH15" s="16">
+      <c r="CI15" s="16">
         <v>28.228804399999998</v>
       </c>
-      <c r="CI15" s="16">
+      <c r="CJ15" s="16">
         <v>28.555286800000001</v>
       </c>
-      <c r="CJ15" s="16">
+      <c r="CK15" s="16">
         <v>30.549661499999999</v>
       </c>
-      <c r="CK15" s="16">
+      <c r="CL15" s="16">
         <v>28.853611600000001</v>
       </c>
-      <c r="CL15" s="16">
+      <c r="CM15" s="16">
         <v>35.069623499999999</v>
       </c>
-      <c r="CM15" s="16">
+      <c r="CN15" s="16">
         <v>36.650765399999997</v>
       </c>
-      <c r="CN15" s="16">
+      <c r="CO15" s="16">
         <v>37.010860700000002</v>
       </c>
-      <c r="CO15" s="16">
+      <c r="CP15" s="16">
         <v>39.429359299999994</v>
       </c>
-      <c r="CP15" s="16">
+      <c r="CQ15" s="16">
         <v>35.428083200000003</v>
       </c>
-      <c r="CQ15" s="16">
+      <c r="CR15" s="16">
         <v>35.2724154</v>
       </c>
-      <c r="CR15" s="16">
+      <c r="CS15" s="16">
         <v>36.245524500000002</v>
       </c>
-      <c r="CS15" s="16">
+      <c r="CT15" s="16">
         <v>35.220503899999997</v>
       </c>
-      <c r="CT15" s="16">
+      <c r="CU15" s="16">
         <v>35.521386</v>
       </c>
-      <c r="CU15" s="16">
+      <c r="CV15" s="16">
         <v>34.3459839</v>
       </c>
-      <c r="CV15" s="16">
+      <c r="CW15" s="16">
         <v>33.469842100000001</v>
       </c>
-      <c r="CW15" s="16">
+      <c r="CX15" s="16">
         <v>33.659670399999996</v>
       </c>
-      <c r="CX15" s="16">
+      <c r="CY15" s="16">
         <v>34.281785799999994</v>
       </c>
-      <c r="CY15" s="16">
+      <c r="CZ15" s="16">
         <v>33.8035152</v>
       </c>
-      <c r="CZ15" s="16">
+      <c r="DA15" s="16">
         <v>31.1754742</v>
       </c>
-      <c r="DA15" s="16">
+      <c r="DB15" s="16">
         <v>29.012860399999997</v>
       </c>
-      <c r="DB15" s="16">
+      <c r="DC15" s="16">
         <v>27.653018399999997</v>
       </c>
-      <c r="DC15" s="16">
+      <c r="DD15" s="16">
         <v>27.473330300000001</v>
       </c>
-      <c r="DD15" s="16">
+      <c r="DE15" s="16">
         <v>25.8407184</v>
       </c>
-      <c r="DE15" s="16">
+      <c r="DF15" s="16">
         <v>26.444984399999999</v>
       </c>
-      <c r="DF15" s="16">
+      <c r="DG15" s="16">
         <v>26.578578699999998</v>
       </c>
-      <c r="DG15" s="16">
+      <c r="DH15" s="16">
         <v>27.701065700000001</v>
       </c>
-      <c r="DH15" s="16">
+      <c r="DI15" s="16">
         <v>30.456951199999999</v>
       </c>
-      <c r="DI15" s="16">
+      <c r="DJ15" s="16">
         <v>31.181217499999999</v>
       </c>
-      <c r="DJ15" s="16">
+      <c r="DK15" s="16">
         <v>29.351645999999999</v>
       </c>
-      <c r="DK15" s="16">
+      <c r="DL15" s="16">
         <v>28.558570800000002</v>
       </c>
-      <c r="DL15" s="16">
+      <c r="DM15" s="16">
         <v>28.549335899999999</v>
       </c>
-      <c r="DM15" s="16">
+      <c r="DN15" s="16">
         <v>28.591774899999997</v>
       </c>
-      <c r="DN15" s="16">
+      <c r="DO15" s="16">
         <v>31.2265272</v>
       </c>
-      <c r="DO15" s="16">
+      <c r="DP15" s="16">
         <v>34.590803200000003</v>
       </c>
-      <c r="DP15" s="16">
+      <c r="DQ15" s="16">
         <v>34.302290899999996</v>
       </c>
-      <c r="DQ15" s="16">
+      <c r="DR15" s="16">
         <v>48.225854299999995</v>
       </c>
-      <c r="DR15" s="16">
+      <c r="DS15" s="16">
         <v>57.0097527</v>
       </c>
-      <c r="DS15" s="16">
+      <c r="DT15" s="16">
         <v>61.436462899999995</v>
       </c>
-      <c r="DT15" s="16">
+      <c r="DU15" s="16">
         <v>72.639196099999992</v>
       </c>
-      <c r="DU15" s="16">
+      <c r="DV15" s="16">
         <v>79.499084199999999</v>
       </c>
-      <c r="DV15" s="16">
+      <c r="DW15" s="16">
         <v>83.912818400000006</v>
       </c>
-      <c r="DW15" s="16">
+      <c r="DX15" s="16">
         <v>74.725807500000002</v>
       </c>
+      <c r="DY15" s="16">
+        <v>70.958473999999995</v>
+      </c>
     </row>
-    <row r="16" spans="2:127" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="12" t="s">
         <v>125</v>
       </c>
       <c r="C16" s="16">
         <v>66.533918914243273</v>
       </c>
       <c r="D16" s="16">
         <v>77.625865574268957</v>
       </c>
       <c r="E16" s="16">
         <v>115.70939609999999</v>
       </c>
       <c r="F16" s="16">
         <v>199.87514520000002</v>
       </c>
       <c r="G16" s="16">
         <v>187.29647930000002</v>
       </c>
       <c r="H16" s="16">
         <v>426.96878260000005</v>
       </c>
       <c r="I16" s="16">
         <v>593.83491479999998</v>
       </c>
       <c r="J16" s="16">
@@ -5324,348 +5396,354 @@
       <c r="U16" s="16">
         <v>617.63193049999995</v>
       </c>
       <c r="V16" s="16">
         <v>622.94362010000009</v>
       </c>
       <c r="W16" s="16">
         <v>660.48311590000003</v>
       </c>
       <c r="X16" s="16">
         <v>467.76397800000001</v>
       </c>
       <c r="Y16" s="16">
         <v>410.27767840000001</v>
       </c>
       <c r="Z16" s="16">
         <v>365.88625129999997</v>
       </c>
       <c r="AA16" s="16">
         <v>391.30835159999992</v>
       </c>
       <c r="AB16" s="16">
         <v>518.81186290000005</v>
       </c>
       <c r="AC16" s="16">
+        <v>734.18093329999999</v>
+      </c>
+      <c r="AD16" s="16">
         <v>64.054091999999997</v>
       </c>
-      <c r="AD16" s="16">
+      <c r="AE16" s="16">
         <v>93.861812400000005</v>
       </c>
-      <c r="AE16" s="16">
+      <c r="AF16" s="16">
         <v>98.3736289</v>
       </c>
-      <c r="AF16" s="16">
+      <c r="AG16" s="16">
         <v>115.70939609999999</v>
       </c>
-      <c r="AG16" s="16">
+      <c r="AH16" s="16">
         <v>215.46084250000001</v>
       </c>
-      <c r="AH16" s="16">
+      <c r="AI16" s="16">
         <v>168.59454140000003</v>
       </c>
-      <c r="AI16" s="16">
+      <c r="AJ16" s="16">
         <v>156.96607689999999</v>
       </c>
-      <c r="AJ16" s="16">
+      <c r="AK16" s="16">
         <v>199.87514520000002</v>
       </c>
-      <c r="AK16" s="16">
+      <c r="AL16" s="16">
         <v>175.91746999999998</v>
       </c>
-      <c r="AL16" s="16">
+      <c r="AM16" s="16">
         <v>173.9955866</v>
       </c>
-      <c r="AM16" s="16">
+      <c r="AN16" s="16">
         <v>168.0857737</v>
       </c>
-      <c r="AN16" s="16">
+      <c r="AO16" s="16">
         <v>187.29647930000002</v>
       </c>
-      <c r="AO16" s="16">
+      <c r="AP16" s="16">
         <v>203.43499640000002</v>
       </c>
-      <c r="AP16" s="16">
+      <c r="AQ16" s="16">
         <v>252.07486599999999</v>
       </c>
-      <c r="AQ16" s="16">
+      <c r="AR16" s="16">
         <v>331.14155119999998</v>
       </c>
-      <c r="AR16" s="16">
+      <c r="AS16" s="16">
         <v>426.96878260000005</v>
       </c>
-      <c r="AS16" s="16">
+      <c r="AT16" s="16">
         <v>542.46893999999998</v>
       </c>
-      <c r="AT16" s="16">
+      <c r="AU16" s="16">
         <v>521.71467300000006</v>
       </c>
-      <c r="AU16" s="16">
+      <c r="AV16" s="16">
         <v>575.42422959999999</v>
       </c>
-      <c r="AV16" s="16">
+      <c r="AW16" s="16">
         <v>593.83491479999998</v>
       </c>
-      <c r="AW16" s="16">
+      <c r="AX16" s="16">
         <v>608.02406740000004</v>
       </c>
-      <c r="AX16" s="16">
+      <c r="AY16" s="16">
         <v>623.14171330000011</v>
       </c>
-      <c r="AY16" s="16">
+      <c r="AZ16" s="16">
         <v>964.95096269999999</v>
       </c>
-      <c r="AZ16" s="16">
+      <c r="BA16" s="16">
         <v>771.40446390000011</v>
       </c>
-      <c r="BA16" s="16">
+      <c r="BB16" s="16">
         <v>946.01425849999998</v>
       </c>
-      <c r="BB16" s="16">
+      <c r="BC16" s="16">
         <v>1142.8599632</v>
       </c>
-      <c r="BC16" s="16">
+      <c r="BD16" s="16">
         <v>1213.7834012000001</v>
       </c>
-      <c r="BD16" s="16">
+      <c r="BE16" s="16">
         <v>1335.1605480000001</v>
       </c>
-      <c r="BE16" s="16">
+      <c r="BF16" s="16">
         <v>1029.7777145000002</v>
       </c>
-      <c r="BF16" s="16">
+      <c r="BG16" s="16">
         <v>970.66535009999996</v>
       </c>
-      <c r="BG16" s="16">
+      <c r="BH16" s="16">
         <v>919.12032599999998</v>
       </c>
-      <c r="BH16" s="16">
+      <c r="BI16" s="16">
         <v>555.10223959999996</v>
       </c>
-      <c r="BI16" s="16">
+      <c r="BJ16" s="16">
         <v>509.47684610000005</v>
       </c>
-      <c r="BJ16" s="16">
+      <c r="BK16" s="16">
         <v>539.44638989999987</v>
       </c>
-      <c r="BK16" s="16">
+      <c r="BL16" s="16">
         <v>595.79092919999994</v>
       </c>
-      <c r="BL16" s="16">
+      <c r="BM16" s="16">
         <v>602.25454149999996</v>
       </c>
-      <c r="BM16" s="16">
+      <c r="BN16" s="16">
         <v>599.50746819999995</v>
       </c>
-      <c r="BN16" s="16">
+      <c r="BO16" s="16">
         <v>500.95363449999996</v>
       </c>
-      <c r="BO16" s="16">
+      <c r="BP16" s="16">
         <v>572.69991649999997</v>
       </c>
-      <c r="BP16" s="16">
+      <c r="BQ16" s="16">
         <v>644.76742330000002</v>
       </c>
-      <c r="BQ16" s="16">
+      <c r="BR16" s="16">
         <v>748.42620169999998</v>
       </c>
-      <c r="BR16" s="16">
+      <c r="BS16" s="16">
         <v>650.94711360000008</v>
       </c>
-      <c r="BS16" s="16">
+      <c r="BT16" s="16">
         <v>566.21217980000006</v>
       </c>
-      <c r="BT16" s="16">
+      <c r="BU16" s="16">
         <v>477.63178090000002</v>
       </c>
-      <c r="BU16" s="16">
+      <c r="BV16" s="16">
         <v>471.19392410000006</v>
       </c>
-      <c r="BV16" s="16">
+      <c r="BW16" s="16">
         <v>458.71231460000007</v>
       </c>
-      <c r="BW16" s="16">
+      <c r="BX16" s="16">
         <v>467.36491500000005</v>
       </c>
-      <c r="BX16" s="16">
+      <c r="BY16" s="16">
         <v>354.72476719999997</v>
       </c>
-      <c r="BY16" s="16">
+      <c r="BZ16" s="16">
         <v>405.17249450000003</v>
       </c>
-      <c r="BZ16" s="16">
+      <c r="CA16" s="16">
         <v>376.13733809999997</v>
       </c>
-      <c r="CA16" s="16">
+      <c r="CB16" s="16">
         <v>401.84490879999998</v>
       </c>
-      <c r="CB16" s="16">
+      <c r="CC16" s="16">
         <v>408.96971119999995</v>
       </c>
-      <c r="CC16" s="16">
+      <c r="CD16" s="16">
         <v>417.1148154</v>
       </c>
-      <c r="CD16" s="16">
+      <c r="CE16" s="16">
         <v>530.55477989999997</v>
       </c>
-      <c r="CE16" s="16">
+      <c r="CF16" s="16">
         <v>582.14600489999998</v>
       </c>
-      <c r="CF16" s="16">
+      <c r="CG16" s="16">
         <v>543.88978669999995</v>
       </c>
-      <c r="CG16" s="16">
+      <c r="CH16" s="16">
         <v>543.5325125999999</v>
       </c>
-      <c r="CH16" s="16">
+      <c r="CI16" s="16">
         <v>564.24217120000003</v>
       </c>
-      <c r="CI16" s="16">
+      <c r="CJ16" s="16">
         <v>545.60872639999991</v>
       </c>
-      <c r="CJ16" s="16">
+      <c r="CK16" s="16">
         <v>545.42157459999999</v>
       </c>
-      <c r="CK16" s="16">
+      <c r="CL16" s="16">
         <v>554.74683790000006</v>
       </c>
-      <c r="CL16" s="16">
+      <c r="CM16" s="16">
         <v>548.55987950000008</v>
       </c>
-      <c r="CM16" s="16">
+      <c r="CN16" s="16">
         <v>631.0062918000001</v>
       </c>
-      <c r="CN16" s="16">
+      <c r="CO16" s="16">
         <v>626.73437749999994</v>
       </c>
-      <c r="CO16" s="16">
+      <c r="CP16" s="16">
         <v>625.58515790000001</v>
       </c>
-      <c r="CP16" s="16">
+      <c r="CQ16" s="16">
         <v>698.86750559999996</v>
       </c>
-      <c r="CQ16" s="16">
+      <c r="CR16" s="16">
         <v>631.16183039999987</v>
       </c>
-      <c r="CR16" s="16">
+      <c r="CS16" s="16">
         <v>617.63193049999995</v>
       </c>
-      <c r="CS16" s="16">
+      <c r="CT16" s="16">
         <v>617.13624930000003</v>
       </c>
-      <c r="CT16" s="16">
+      <c r="CU16" s="16">
         <v>612.63280899999995</v>
       </c>
-      <c r="CU16" s="16">
+      <c r="CV16" s="16">
         <v>634.4167559</v>
       </c>
-      <c r="CV16" s="16">
+      <c r="CW16" s="16">
         <v>622.94362010000009</v>
       </c>
-      <c r="CW16" s="16">
+      <c r="CX16" s="16">
         <v>623.66127370000004</v>
       </c>
-      <c r="CX16" s="16">
+      <c r="CY16" s="16">
         <v>613.98071020000009</v>
       </c>
-      <c r="CY16" s="16">
+      <c r="CZ16" s="16">
         <v>674.92200960000002</v>
       </c>
-      <c r="CZ16" s="16">
+      <c r="DA16" s="16">
         <v>660.48311590000003</v>
       </c>
-      <c r="DA16" s="16">
+      <c r="DB16" s="16">
         <v>456.73285620000001</v>
       </c>
-      <c r="DB16" s="16">
+      <c r="DC16" s="16">
         <v>470.50616049999996</v>
       </c>
-      <c r="DC16" s="16">
+      <c r="DD16" s="16">
         <v>463.94285509999997</v>
       </c>
-      <c r="DD16" s="16">
+      <c r="DE16" s="16">
         <v>467.76397800000001</v>
       </c>
-      <c r="DE16" s="16">
+      <c r="DF16" s="16">
         <v>492.2083399</v>
       </c>
-      <c r="DF16" s="16">
+      <c r="DG16" s="16">
         <v>490.25908029999999</v>
       </c>
-      <c r="DG16" s="16">
+      <c r="DH16" s="16">
         <v>412.50160310000001</v>
       </c>
-      <c r="DH16" s="16">
+      <c r="DI16" s="16">
         <v>410.27767840000001</v>
       </c>
-      <c r="DI16" s="16">
+      <c r="DJ16" s="16">
         <v>390.15877229999995</v>
       </c>
-      <c r="DJ16" s="16">
+      <c r="DK16" s="16">
         <v>381.74763659999996</v>
       </c>
-      <c r="DK16" s="16">
+      <c r="DL16" s="16">
         <v>367.03258879999998</v>
       </c>
-      <c r="DL16" s="16">
+      <c r="DM16" s="16">
         <v>365.88625129999997</v>
       </c>
-      <c r="DM16" s="16">
+      <c r="DN16" s="16">
         <v>364.96427980000004</v>
       </c>
-      <c r="DN16" s="16">
+      <c r="DO16" s="16">
         <v>380.31213099999997</v>
       </c>
-      <c r="DO16" s="16">
+      <c r="DP16" s="16">
         <v>381.12589760000003</v>
       </c>
-      <c r="DP16" s="16">
+      <c r="DQ16" s="16">
         <v>391.30835159999992</v>
       </c>
-      <c r="DQ16" s="16">
+      <c r="DR16" s="16">
         <v>444.1364049</v>
       </c>
-      <c r="DR16" s="16">
+      <c r="DS16" s="16">
         <v>423.22895820000002</v>
       </c>
-      <c r="DS16" s="16">
+      <c r="DT16" s="16">
         <v>447.19387359999996</v>
       </c>
-      <c r="DT16" s="16">
+      <c r="DU16" s="16">
         <v>518.81186290000005</v>
       </c>
-      <c r="DU16" s="16">
+      <c r="DV16" s="16">
         <v>560.25249990000009</v>
       </c>
-      <c r="DV16" s="16">
+      <c r="DW16" s="16">
         <v>654.43898000000002</v>
       </c>
-      <c r="DW16" s="16">
+      <c r="DX16" s="16">
         <v>697.12722870000005</v>
       </c>
+      <c r="DY16" s="16">
+        <v>734.18093329999999</v>
+      </c>
     </row>
-    <row r="17" spans="2:127" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="12" t="s">
         <v>126</v>
       </c>
       <c r="C17" s="16">
         <v>2698.04</v>
       </c>
       <c r="D17" s="16">
         <v>3589.77</v>
       </c>
       <c r="E17" s="16">
         <v>4389.38</v>
       </c>
       <c r="F17" s="16">
         <v>4154.717000644031</v>
       </c>
       <c r="G17" s="16">
         <v>4704.2381278854318</v>
       </c>
       <c r="H17" s="16">
         <v>5515.5496537482941</v>
       </c>
       <c r="I17" s="16">
         <v>5127.6316132340889</v>
       </c>
       <c r="J17" s="16">
@@ -5704,348 +5782,354 @@
       <c r="U17" s="16">
         <v>9859.0906224827122</v>
       </c>
       <c r="V17" s="16">
         <v>9523.2367094963702</v>
       </c>
       <c r="W17" s="16">
         <v>9539.5711897413712</v>
       </c>
       <c r="X17" s="16">
         <v>10098.705286024835</v>
       </c>
       <c r="Y17" s="16">
         <v>11493.527981646897</v>
       </c>
       <c r="Z17" s="16">
         <v>10515.782555658059</v>
       </c>
       <c r="AA17" s="16">
         <v>10182.339470438252</v>
       </c>
       <c r="AB17" s="16">
         <v>10867.228067936785</v>
       </c>
       <c r="AC17" s="16">
+        <v>10878.225781198073</v>
+      </c>
+      <c r="AD17" s="16">
         <v>4163.18</v>
       </c>
-      <c r="AD17" s="16">
+      <c r="AE17" s="16">
         <v>4384.32</v>
       </c>
-      <c r="AE17" s="16">
+      <c r="AF17" s="16">
         <v>4331.12951333</v>
       </c>
-      <c r="AF17" s="16">
+      <c r="AG17" s="16">
         <v>4389.38</v>
       </c>
-      <c r="AG17" s="16">
+      <c r="AH17" s="16">
         <v>4099.6164103172468</v>
       </c>
-      <c r="AH17" s="16">
+      <c r="AI17" s="16">
         <v>4308.4106020734889</v>
       </c>
-      <c r="AI17" s="16">
+      <c r="AJ17" s="16">
         <v>4198.8168427278933</v>
       </c>
-      <c r="AJ17" s="16">
+      <c r="AK17" s="16">
         <v>4154.717000644031</v>
       </c>
-      <c r="AK17" s="16">
+      <c r="AL17" s="16">
         <v>4615.1200199335226</v>
       </c>
-      <c r="AL17" s="16">
+      <c r="AM17" s="16">
         <v>4774.0028749394869</v>
       </c>
-      <c r="AM17" s="16">
+      <c r="AN17" s="16">
         <v>4777.1476294582353</v>
       </c>
-      <c r="AN17" s="16">
+      <c r="AO17" s="16">
         <v>4704.2381278854318</v>
       </c>
-      <c r="AO17" s="16">
+      <c r="AP17" s="16">
         <v>4932.0203313581624</v>
       </c>
-      <c r="AP17" s="16">
+      <c r="AQ17" s="16">
         <v>5508.9506122494022</v>
       </c>
-      <c r="AQ17" s="16">
+      <c r="AR17" s="16">
         <v>5689.2080323269192</v>
       </c>
-      <c r="AR17" s="16">
+      <c r="AS17" s="16">
         <v>5515.5496537482941</v>
       </c>
-      <c r="AS17" s="16">
+      <c r="AT17" s="16">
         <v>4926.7464248196311</v>
       </c>
-      <c r="AT17" s="16">
+      <c r="AU17" s="16">
         <v>5009.2616932798828</v>
       </c>
-      <c r="AU17" s="16">
+      <c r="AV17" s="16">
         <v>4937.0399832256444</v>
       </c>
-      <c r="AV17" s="16">
+      <c r="AW17" s="16">
         <v>5127.6316132340889</v>
       </c>
-      <c r="AW17" s="16">
+      <c r="AX17" s="16">
         <v>4614.868381321784</v>
       </c>
-      <c r="AX17" s="16">
+      <c r="AY17" s="16">
         <v>4832.8986229461343</v>
       </c>
-      <c r="AY17" s="16">
+      <c r="AZ17" s="16">
         <v>4595.2369500367604</v>
       </c>
-      <c r="AZ17" s="16">
+      <c r="BA17" s="16">
         <v>4873.8246151438943</v>
       </c>
-      <c r="BA17" s="16">
+      <c r="BB17" s="16">
         <v>5292.1552228941555</v>
       </c>
-      <c r="BB17" s="16">
+      <c r="BC17" s="16">
         <v>5703.535941867045</v>
       </c>
-      <c r="BC17" s="16">
+      <c r="BD17" s="16">
         <v>5483.8654482975289</v>
       </c>
-      <c r="BD17" s="16">
+      <c r="BE17" s="16">
         <v>5243.6310211708551</v>
       </c>
-      <c r="BE17" s="16">
+      <c r="BF17" s="16">
         <v>5326.9063142952064</v>
       </c>
-      <c r="BF17" s="16">
+      <c r="BG17" s="16">
         <v>5244.2590653693433</v>
       </c>
-      <c r="BG17" s="16">
+      <c r="BH17" s="16">
         <v>5104.760151235394</v>
       </c>
-      <c r="BH17" s="16">
+      <c r="BI17" s="16">
         <v>4918.2784701738974</v>
       </c>
-      <c r="BI17" s="16">
+      <c r="BJ17" s="16">
         <v>4168.7859978794086</v>
       </c>
-      <c r="BJ17" s="16">
+      <c r="BK17" s="16">
         <v>4616.8008509763558</v>
       </c>
-      <c r="BK17" s="16">
+      <c r="BL17" s="16">
         <v>4492.4015399963491</v>
       </c>
-      <c r="BL17" s="16">
+      <c r="BM17" s="16">
         <v>5845.2312980286733</v>
       </c>
-      <c r="BM17" s="16">
+      <c r="BN17" s="16">
         <v>5097.0826933179351</v>
       </c>
-      <c r="BN17" s="16">
+      <c r="BO17" s="16">
         <v>5433.653438415713</v>
       </c>
-      <c r="BO17" s="16">
+      <c r="BP17" s="16">
         <v>6405.7383234249555</v>
       </c>
-      <c r="BP17" s="16">
+      <c r="BQ17" s="16">
         <v>6387.3019609179519</v>
       </c>
-      <c r="BQ17" s="16">
+      <c r="BR17" s="16">
         <v>6435.6817486302625</v>
       </c>
-      <c r="BR17" s="16">
+      <c r="BS17" s="16">
         <v>6009.0190693464365</v>
       </c>
-      <c r="BS17" s="16">
+      <c r="BT17" s="16">
         <v>6464.6865188526235</v>
       </c>
-      <c r="BT17" s="16">
+      <c r="BU17" s="16">
         <v>6619.1933098709087</v>
       </c>
-      <c r="BU17" s="16">
+      <c r="BV17" s="16">
         <v>6661.3362690696285</v>
       </c>
-      <c r="BV17" s="16">
+      <c r="BW17" s="16">
         <v>7964.8001858756206</v>
       </c>
-      <c r="BW17" s="16">
+      <c r="BX17" s="16">
         <v>7820.5535230285032</v>
       </c>
-      <c r="BX17" s="16">
+      <c r="BY17" s="16">
         <v>8673.0018336041467</v>
       </c>
-      <c r="BY17" s="16">
+      <c r="BZ17" s="16">
         <v>8690.513804885728</v>
       </c>
-      <c r="BZ17" s="16">
+      <c r="CA17" s="16">
         <v>9400.6860691486909</v>
       </c>
-      <c r="CA17" s="16">
+      <c r="CB17" s="16">
         <v>9228.6292034415092</v>
       </c>
-      <c r="CB17" s="16">
+      <c r="CC17" s="16">
         <v>10216.107363905383</v>
       </c>
-      <c r="CC17" s="16">
+      <c r="CD17" s="16">
         <v>10198.331945904965</v>
       </c>
-      <c r="CD17" s="16">
+      <c r="CE17" s="16">
         <v>10259.165651822233</v>
       </c>
-      <c r="CE17" s="16">
+      <c r="CF17" s="16">
         <v>10419.723156567434</v>
       </c>
-      <c r="CF17" s="16">
+      <c r="CG17" s="16">
         <v>10737.304113400949</v>
       </c>
-      <c r="CG17" s="16">
+      <c r="CH17" s="16">
         <v>12025.138014828892</v>
       </c>
-      <c r="CH17" s="16">
+      <c r="CI17" s="16">
         <v>11939.1950803605</v>
       </c>
-      <c r="CI17" s="16">
+      <c r="CJ17" s="16">
         <v>11560.843424332035</v>
       </c>
-      <c r="CJ17" s="16">
+      <c r="CK17" s="16">
         <v>11824.486038509072</v>
       </c>
-      <c r="CK17" s="16">
+      <c r="CL17" s="16">
         <v>11186.593454792326</v>
       </c>
-      <c r="CL17" s="16">
+      <c r="CM17" s="16">
         <v>11195.159759239306</v>
       </c>
-      <c r="CM17" s="16">
+      <c r="CN17" s="16">
         <v>10514.34506323291</v>
       </c>
-      <c r="CN17" s="16">
+      <c r="CO17" s="16">
         <v>10571.910767316394</v>
       </c>
-      <c r="CO17" s="16">
+      <c r="CP17" s="16">
         <v>11182.141590268617</v>
       </c>
-      <c r="CP17" s="16">
+      <c r="CQ17" s="16">
         <v>9418.4654160405644</v>
       </c>
-      <c r="CQ17" s="16">
+      <c r="CR17" s="16">
         <v>8983.4264202434297</v>
       </c>
-      <c r="CR17" s="16">
+      <c r="CS17" s="16">
         <v>9859.0906224827122</v>
       </c>
-      <c r="CS17" s="16">
+      <c r="CT17" s="16">
         <v>9689.1335478178353</v>
       </c>
-      <c r="CT17" s="16">
+      <c r="CU17" s="16">
         <v>10227.594585633236</v>
       </c>
-      <c r="CU17" s="16">
+      <c r="CV17" s="16">
         <v>9584.7738010845351</v>
       </c>
-      <c r="CV17" s="16">
+      <c r="CW17" s="16">
         <v>9523.2367094963702</v>
       </c>
-      <c r="CW17" s="16">
+      <c r="CX17" s="16">
         <v>9433.3180777699035</v>
       </c>
-      <c r="CX17" s="16">
+      <c r="CY17" s="16">
         <v>9603.432948559459</v>
       </c>
-      <c r="CY17" s="16">
+      <c r="CZ17" s="16">
         <v>10921.948912565025</v>
       </c>
-      <c r="CZ17" s="16">
+      <c r="DA17" s="16">
         <v>9539.5711897413712</v>
       </c>
-      <c r="DA17" s="16">
+      <c r="DB17" s="16">
         <v>10028.460949531855</v>
       </c>
-      <c r="DB17" s="16">
+      <c r="DC17" s="16">
         <v>11391.248391778468</v>
       </c>
-      <c r="DC17" s="16">
+      <c r="DD17" s="16">
         <v>10230.606776343986</v>
       </c>
-      <c r="DD17" s="16">
+      <c r="DE17" s="16">
         <v>10098.705286024835</v>
       </c>
-      <c r="DE17" s="16">
+      <c r="DF17" s="16">
         <v>11232.079406551338</v>
       </c>
-      <c r="DF17" s="16">
+      <c r="DG17" s="16">
         <v>11402.416975785309</v>
       </c>
-      <c r="DG17" s="16">
+      <c r="DH17" s="16">
         <v>11229.428087797827</v>
       </c>
-      <c r="DH17" s="16">
+      <c r="DI17" s="16">
         <v>11493.527981646897</v>
       </c>
-      <c r="DI17" s="16">
+      <c r="DJ17" s="16">
         <v>11636.280440946963</v>
       </c>
-      <c r="DJ17" s="16">
+      <c r="DK17" s="16">
         <v>11112.982115296385</v>
       </c>
-      <c r="DK17" s="16">
+      <c r="DL17" s="16">
         <v>10938.845868744245</v>
       </c>
-      <c r="DL17" s="16">
+      <c r="DM17" s="16">
         <v>10515.782555658059</v>
       </c>
-      <c r="DM17" s="16">
+      <c r="DN17" s="16">
         <v>10029.891596838121</v>
       </c>
-      <c r="DN17" s="16">
+      <c r="DO17" s="16">
         <v>10279.005949658163</v>
       </c>
-      <c r="DO17" s="16">
+      <c r="DP17" s="16">
         <v>10597.040355842355</v>
       </c>
-      <c r="DP17" s="16">
+      <c r="DQ17" s="16">
         <v>10182.339470438252</v>
       </c>
-      <c r="DQ17" s="16">
+      <c r="DR17" s="16">
         <v>10827.641236412044</v>
       </c>
-      <c r="DR17" s="16">
+      <c r="DS17" s="16">
         <v>10701.874809801937</v>
       </c>
-      <c r="DS17" s="16">
+      <c r="DT17" s="16">
         <v>10805.775654106414</v>
       </c>
-      <c r="DT17" s="16">
+      <c r="DU17" s="16">
         <v>10867.228067936785</v>
       </c>
-      <c r="DU17" s="16">
+      <c r="DV17" s="16">
         <v>11301.051458292721</v>
       </c>
-      <c r="DV17" s="16">
+      <c r="DW17" s="16">
         <v>11636.60686881059</v>
       </c>
-      <c r="DW17" s="16">
-        <v>11294.907858401817</v>
+      <c r="DX17" s="16">
+        <v>11294.887964961817</v>
+      </c>
+      <c r="DY17" s="16">
+        <v>10878.225781198073</v>
       </c>
     </row>
-    <row r="18" spans="2:127" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="12" t="s">
         <v>127</v>
       </c>
       <c r="C18" s="16">
         <v>2678.29</v>
       </c>
       <c r="D18" s="16">
         <v>3579.22</v>
       </c>
       <c r="E18" s="16">
         <v>4357</v>
       </c>
       <c r="F18" s="16">
         <v>4154.3970006440313</v>
       </c>
       <c r="G18" s="16">
         <v>4670.5581278854315</v>
       </c>
       <c r="H18" s="16">
         <v>5515.5196537482943</v>
       </c>
       <c r="I18" s="16">
         <v>5118.4797579013466</v>
       </c>
       <c r="J18" s="16">
@@ -6084,348 +6168,354 @@
       <c r="U18" s="16">
         <v>9756.6313060720531</v>
       </c>
       <c r="V18" s="16">
         <v>9440.1256332263711</v>
       </c>
       <c r="W18" s="16">
         <v>9539.5711897413712</v>
       </c>
       <c r="X18" s="16">
         <v>10070.843658230749</v>
       </c>
       <c r="Y18" s="16">
         <v>11262.634681836116</v>
       </c>
       <c r="Z18" s="16">
         <v>10508.28503474806</v>
       </c>
       <c r="AA18" s="16">
         <v>10172.725066218252</v>
       </c>
       <c r="AB18" s="16">
         <v>10787.473010766786</v>
       </c>
       <c r="AC18" s="16">
+        <v>10588.225989138073</v>
+      </c>
+      <c r="AD18" s="16">
         <v>4147.0300000000007</v>
       </c>
-      <c r="AD18" s="16">
+      <c r="AE18" s="16">
         <v>4341.54</v>
       </c>
-      <c r="AE18" s="16">
+      <c r="AF18" s="16">
         <v>4290.0495133300001</v>
       </c>
-      <c r="AF18" s="16">
+      <c r="AG18" s="16">
         <v>4357</v>
       </c>
-      <c r="AG18" s="16">
+      <c r="AH18" s="16">
         <v>4093.6164103172473</v>
       </c>
-      <c r="AH18" s="16">
+      <c r="AI18" s="16">
         <v>4303.0006020734891</v>
       </c>
-      <c r="AI18" s="16">
+      <c r="AJ18" s="16">
         <v>4193.3568427278933</v>
       </c>
-      <c r="AJ18" s="16">
+      <c r="AK18" s="16">
         <v>4154.3970006440313</v>
       </c>
-      <c r="AK18" s="16">
+      <c r="AL18" s="16">
         <v>4615.0400199335227</v>
       </c>
-      <c r="AL18" s="16">
+      <c r="AM18" s="16">
         <v>4764.0328749394866</v>
       </c>
-      <c r="AM18" s="16">
+      <c r="AN18" s="16">
         <v>4750.4176294582358</v>
       </c>
-      <c r="AN18" s="16">
+      <c r="AO18" s="16">
         <v>4670.5581278854315</v>
       </c>
-      <c r="AO18" s="16">
+      <c r="AP18" s="16">
         <v>4894.710331358162</v>
       </c>
-      <c r="AP18" s="16">
+      <c r="AQ18" s="16">
         <v>5501.5606122494019</v>
       </c>
-      <c r="AQ18" s="16">
+      <c r="AR18" s="16">
         <v>5689.0780323269191</v>
       </c>
-      <c r="AR18" s="16">
+      <c r="AS18" s="16">
         <v>5515.5196537482943</v>
       </c>
-      <c r="AS18" s="16">
+      <c r="AT18" s="16">
         <v>4926.6264248196312</v>
       </c>
-      <c r="AT18" s="16">
+      <c r="AU18" s="16">
         <v>5009.2316932798831</v>
       </c>
-      <c r="AU18" s="16">
+      <c r="AV18" s="16">
         <v>4936.9999832256444</v>
       </c>
-      <c r="AV18" s="16">
+      <c r="AW18" s="16">
         <v>5118.4797579013466</v>
       </c>
-      <c r="AW18" s="16">
+      <c r="AX18" s="16">
         <v>4579.9489708457977</v>
       </c>
-      <c r="AX18" s="16">
+      <c r="AY18" s="16">
         <v>4730.8282159684913</v>
       </c>
-      <c r="AY18" s="16">
+      <c r="AZ18" s="16">
         <v>4509.5258478005908</v>
       </c>
-      <c r="AZ18" s="16">
+      <c r="BA18" s="16">
         <v>4749.7902753991293</v>
       </c>
-      <c r="BA18" s="16">
+      <c r="BB18" s="16">
         <v>4902.4034319060765</v>
       </c>
-      <c r="BB18" s="16">
+      <c r="BC18" s="16">
         <v>5414.879276086398</v>
       </c>
-      <c r="BC18" s="16">
+      <c r="BD18" s="16">
         <v>5330.7572070931792</v>
       </c>
-      <c r="BD18" s="16">
+      <c r="BE18" s="16">
         <v>5199.0580906794521</v>
       </c>
-      <c r="BE18" s="16">
+      <c r="BF18" s="16">
         <v>5186.5576039394055</v>
       </c>
-      <c r="BF18" s="16">
+      <c r="BG18" s="16">
         <v>4998.2113035378779</v>
       </c>
-      <c r="BG18" s="16">
+      <c r="BH18" s="16">
         <v>4980.1995311459295</v>
       </c>
-      <c r="BH18" s="16">
+      <c r="BI18" s="16">
         <v>4893.1232480341278</v>
       </c>
-      <c r="BI18" s="16">
+      <c r="BJ18" s="16">
         <v>4150.9780159364082</v>
       </c>
-      <c r="BJ18" s="16">
+      <c r="BK18" s="16">
         <v>4604.9178480787759</v>
       </c>
-      <c r="BK18" s="16">
+      <c r="BL18" s="16">
         <v>4468.8546593474293</v>
       </c>
-      <c r="BL18" s="16">
+      <c r="BM18" s="16">
         <v>5674.9183252937601</v>
       </c>
-      <c r="BM18" s="16">
+      <c r="BN18" s="16">
         <v>4839.9191408451243</v>
       </c>
-      <c r="BN18" s="16">
+      <c r="BO18" s="16">
         <v>4938.8357238170174</v>
       </c>
-      <c r="BO18" s="16">
+      <c r="BP18" s="16">
         <v>5831.3187387932549</v>
       </c>
-      <c r="BP18" s="16">
+      <c r="BQ18" s="16">
         <v>5918.9696921045634</v>
       </c>
-      <c r="BQ18" s="16">
+      <c r="BR18" s="16">
         <v>5887.7437385432722</v>
       </c>
-      <c r="BR18" s="16">
+      <c r="BS18" s="16">
         <v>5687.5828602913443</v>
       </c>
-      <c r="BS18" s="16">
+      <c r="BT18" s="16">
         <v>6293.034676786111</v>
       </c>
-      <c r="BT18" s="16">
+      <c r="BU18" s="16">
         <v>6461.1310389268383</v>
       </c>
-      <c r="BU18" s="16">
+      <c r="BV18" s="16">
         <v>6386.5333440791528</v>
       </c>
-      <c r="BV18" s="16">
+      <c r="BW18" s="16">
         <v>7698.7419788779307</v>
       </c>
-      <c r="BW18" s="16">
+      <c r="BX18" s="16">
         <v>7634.7451310755523</v>
       </c>
-      <c r="BX18" s="16">
+      <c r="BY18" s="16">
         <v>8555.6668505804664</v>
       </c>
-      <c r="BY18" s="16">
+      <c r="BZ18" s="16">
         <v>8521.5346143019997</v>
       </c>
-      <c r="BZ18" s="16">
+      <c r="CA18" s="16">
         <v>9261.7206352830799</v>
       </c>
-      <c r="CA18" s="16">
+      <c r="CB18" s="16">
         <v>9128.6935659145383</v>
       </c>
-      <c r="CB18" s="16">
+      <c r="CC18" s="16">
         <v>10146.535458857739</v>
       </c>
-      <c r="CC18" s="16">
+      <c r="CD18" s="16">
         <v>10023.201764840958</v>
       </c>
-      <c r="CD18" s="16">
+      <c r="CE18" s="16">
         <v>10096.904142945685</v>
       </c>
-      <c r="CE18" s="16">
+      <c r="CF18" s="16">
         <v>10395.137349914394</v>
       </c>
-      <c r="CF18" s="16">
+      <c r="CG18" s="16">
         <v>10629.231649881369</v>
       </c>
-      <c r="CG18" s="16">
+      <c r="CH18" s="16">
         <v>11959.649333869076</v>
       </c>
-      <c r="CH18" s="16">
+      <c r="CI18" s="16">
         <v>11860.198894300042</v>
       </c>
-      <c r="CI18" s="16">
+      <c r="CJ18" s="16">
         <v>11478.851820113396</v>
       </c>
-      <c r="CJ18" s="16">
+      <c r="CK18" s="16">
         <v>11748.343969049272</v>
       </c>
-      <c r="CK18" s="16">
+      <c r="CL18" s="16">
         <v>11093.6871297867</v>
       </c>
-      <c r="CL18" s="16">
+      <c r="CM18" s="16">
         <v>11112.698738292545</v>
       </c>
-      <c r="CM18" s="16">
+      <c r="CN18" s="16">
         <v>10411.411874351399</v>
       </c>
-      <c r="CN18" s="16">
+      <c r="CO18" s="16">
         <v>10494.257499186628</v>
       </c>
-      <c r="CO18" s="16">
+      <c r="CP18" s="16">
         <v>11082.019417208352</v>
       </c>
-      <c r="CP18" s="16">
+      <c r="CQ18" s="16">
         <v>9314.7142314083867</v>
       </c>
-      <c r="CQ18" s="16">
+      <c r="CR18" s="16">
         <v>8882.5543857781722</v>
       </c>
-      <c r="CR18" s="16">
+      <c r="CS18" s="16">
         <v>9756.6313060720531</v>
       </c>
-      <c r="CS18" s="16">
+      <c r="CT18" s="16">
         <v>9603.4848164078358</v>
       </c>
-      <c r="CT18" s="16">
+      <c r="CU18" s="16">
         <v>10141.890289183237</v>
       </c>
-      <c r="CU18" s="16">
+      <c r="CV18" s="16">
         <v>9501.6605326245353</v>
       </c>
-      <c r="CV18" s="16">
+      <c r="CW18" s="16">
         <v>9440.1256332263711</v>
       </c>
-      <c r="CW18" s="16">
+      <c r="CX18" s="16">
         <v>9344.1730777699031</v>
       </c>
-      <c r="CX18" s="16">
+      <c r="CY18" s="16">
         <v>9596.7879485594585</v>
       </c>
-      <c r="CY18" s="16">
+      <c r="CZ18" s="16">
         <v>10915.303912565025</v>
       </c>
-      <c r="CZ18" s="16">
+      <c r="DA18" s="16">
         <v>9539.5711897413712</v>
       </c>
-      <c r="DA18" s="16">
+      <c r="DB18" s="16">
         <v>10028.460949531855</v>
       </c>
-      <c r="DB18" s="16">
+      <c r="DC18" s="16">
         <v>11391.248391778468</v>
       </c>
-      <c r="DC18" s="16">
+      <c r="DD18" s="16">
         <v>10230.606776343986</v>
       </c>
-      <c r="DD18" s="16">
+      <c r="DE18" s="16">
         <v>10070.843658230749</v>
       </c>
-      <c r="DE18" s="16">
+      <c r="DF18" s="16">
         <v>11190.595470805492</v>
       </c>
-      <c r="DF18" s="16">
+      <c r="DG18" s="16">
         <v>11176.111452289082</v>
       </c>
-      <c r="DG18" s="16">
+      <c r="DH18" s="16">
         <v>11003.267067134531</v>
       </c>
-      <c r="DH18" s="16">
+      <c r="DI18" s="16">
         <v>11262.634681836116</v>
       </c>
-      <c r="DI18" s="16">
+      <c r="DJ18" s="16">
         <v>11440.560982403458</v>
       </c>
-      <c r="DJ18" s="16">
+      <c r="DK18" s="16">
         <v>10992.510771076806</v>
       </c>
-      <c r="DK18" s="16">
+      <c r="DL18" s="16">
         <v>10931.350186624246</v>
       </c>
-      <c r="DL18" s="16">
+      <c r="DM18" s="16">
         <v>10508.28503474806</v>
       </c>
-      <c r="DM18" s="16">
+      <c r="DN18" s="16">
         <v>10022.392276668121</v>
       </c>
-      <c r="DN18" s="16">
+      <c r="DO18" s="16">
         <v>10279.000910258163</v>
       </c>
-      <c r="DO18" s="16">
+      <c r="DP18" s="16">
         <v>10597.035317122354</v>
       </c>
-      <c r="DP18" s="16">
+      <c r="DQ18" s="16">
         <v>10172.725066218252</v>
       </c>
-      <c r="DQ18" s="16">
+      <c r="DR18" s="16">
         <v>10801.580613702045</v>
       </c>
-      <c r="DR18" s="16">
+      <c r="DS18" s="16">
         <v>10672.295217451936</v>
       </c>
-      <c r="DS18" s="16">
+      <c r="DT18" s="16">
         <v>10775.029113586414</v>
       </c>
-      <c r="DT18" s="16">
+      <c r="DU18" s="16">
         <v>10787.473010766786</v>
       </c>
-      <c r="DU18" s="16">
+      <c r="DV18" s="16">
         <v>11208.728638672721</v>
       </c>
-      <c r="DV18" s="16">
+      <c r="DW18" s="16">
         <v>11437.53353838059</v>
       </c>
-      <c r="DW18" s="16">
-        <v>11052.927781711816</v>
+      <c r="DX18" s="16">
+        <v>11052.907888271817</v>
+      </c>
+      <c r="DY18" s="16">
+        <v>10588.225989138073</v>
       </c>
     </row>
-    <row r="19" spans="2:127" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="12" t="s">
         <v>128</v>
       </c>
       <c r="C19" s="16">
         <v>2587.5700000000002</v>
       </c>
       <c r="D19" s="16">
         <v>3485.0699999999997</v>
       </c>
       <c r="E19" s="16">
         <v>4303.1400000000003</v>
       </c>
       <c r="F19" s="16">
         <v>3950.2270006440312</v>
       </c>
       <c r="G19" s="16">
         <v>4306.4292070357478</v>
       </c>
       <c r="H19" s="16">
         <v>4662.3027160664224</v>
       </c>
       <c r="I19" s="16">
         <v>4260.0816813434703</v>
       </c>
       <c r="J19" s="16">
@@ -6464,348 +6554,354 @@
       <c r="U19" s="16">
         <v>8728.3526517929586</v>
       </c>
       <c r="V19" s="16">
         <v>8423.4127758271352</v>
       </c>
       <c r="W19" s="16">
         <v>8029.9175201350627</v>
       </c>
       <c r="X19" s="16">
         <v>8644.2992289300018</v>
       </c>
       <c r="Y19" s="16">
         <v>9350.8011441699437</v>
       </c>
       <c r="Z19" s="16">
         <v>8510.0008915630915</v>
       </c>
       <c r="AA19" s="16">
         <v>7676.5490802446839</v>
       </c>
       <c r="AB19" s="16">
         <v>7425.3820230096371</v>
       </c>
       <c r="AC19" s="16">
+        <v>7537.6702706063124</v>
+      </c>
+      <c r="AD19" s="16">
         <v>4080.4700000000003</v>
       </c>
-      <c r="AD19" s="16">
+      <c r="AE19" s="16">
         <v>4248.5</v>
       </c>
-      <c r="AE19" s="16">
+      <c r="AF19" s="16">
         <v>4236.2700000000004</v>
       </c>
-      <c r="AF19" s="16">
+      <c r="AG19" s="16">
         <v>4303.1400000000003</v>
       </c>
-      <c r="AG19" s="16">
+      <c r="AH19" s="16">
         <v>4046.8064103172474</v>
       </c>
-      <c r="AH19" s="16">
+      <c r="AI19" s="16">
         <v>4100.4506020734889</v>
       </c>
-      <c r="AI19" s="16">
+      <c r="AJ19" s="16">
         <v>3994.4568427278937</v>
       </c>
-      <c r="AJ19" s="16">
+      <c r="AK19" s="16">
         <v>3950.2270006440312</v>
       </c>
-      <c r="AK19" s="16">
+      <c r="AL19" s="16">
         <v>4234.0100199335229</v>
       </c>
-      <c r="AL19" s="16">
+      <c r="AM19" s="16">
         <v>4393.7514915261772</v>
       </c>
-      <c r="AM19" s="16">
+      <c r="AN19" s="16">
         <v>4369.8946040503097</v>
       </c>
-      <c r="AN19" s="16">
+      <c r="AO19" s="16">
         <v>4306.4292070357478</v>
       </c>
-      <c r="AO19" s="16">
+      <c r="AP19" s="16">
         <v>4512.8421337955779</v>
       </c>
-      <c r="AP19" s="16">
+      <c r="AQ19" s="16">
         <v>5029.7316492344262</v>
       </c>
-      <c r="AQ19" s="16">
+      <c r="AR19" s="16">
         <v>4841.0766611185245</v>
       </c>
-      <c r="AR19" s="16">
+      <c r="AS19" s="16">
         <v>4662.3027160664224</v>
       </c>
-      <c r="AS19" s="16">
+      <c r="AT19" s="16">
         <v>4056.9448001726169</v>
       </c>
-      <c r="AT19" s="16">
+      <c r="AU19" s="16">
         <v>4155.3211206025871</v>
       </c>
-      <c r="AU19" s="16">
+      <c r="AV19" s="16">
         <v>4057.1289845018173</v>
       </c>
-      <c r="AV19" s="16">
+      <c r="AW19" s="16">
         <v>4260.0816813434703</v>
       </c>
-      <c r="AW19" s="16">
+      <c r="AX19" s="16">
         <v>3709.8816670717406</v>
       </c>
-      <c r="AX19" s="16">
+      <c r="AY19" s="16">
         <v>3831.8507839107128</v>
       </c>
-      <c r="AY19" s="16">
+      <c r="AZ19" s="16">
         <v>3819.6524320828985</v>
       </c>
-      <c r="AZ19" s="16">
+      <c r="BA19" s="16">
         <v>3933.6711153365482</v>
       </c>
-      <c r="BA19" s="16">
+      <c r="BB19" s="16">
         <v>4069.0848503614966</v>
       </c>
-      <c r="BB19" s="16">
+      <c r="BC19" s="16">
         <v>4523.4216280755627</v>
       </c>
-      <c r="BC19" s="16">
+      <c r="BD19" s="16">
         <v>4163.1199893218536</v>
       </c>
-      <c r="BD19" s="16">
+      <c r="BE19" s="16">
         <v>4199.3387049451521</v>
       </c>
-      <c r="BE19" s="16">
+      <c r="BF19" s="16">
         <v>4196.932538329881</v>
       </c>
-      <c r="BF19" s="16">
+      <c r="BG19" s="16">
         <v>4029.8336280270955</v>
       </c>
-      <c r="BG19" s="16">
+      <c r="BH19" s="16">
         <v>4052.2708368106787</v>
       </c>
-      <c r="BH19" s="16">
+      <c r="BI19" s="16">
         <v>3953.5289488442286</v>
       </c>
-      <c r="BI19" s="16">
+      <c r="BJ19" s="16">
         <v>3223.7483192960126</v>
       </c>
-      <c r="BJ19" s="16">
+      <c r="BK19" s="16">
         <v>3678.6385096555291</v>
       </c>
-      <c r="BK19" s="16">
+      <c r="BL19" s="16">
         <v>3984.6573180803662</v>
       </c>
-      <c r="BL19" s="16">
+      <c r="BM19" s="16">
         <v>4991.1440284770715</v>
       </c>
-      <c r="BM19" s="16">
+      <c r="BN19" s="16">
         <v>4184.7723307667056</v>
       </c>
-      <c r="BN19" s="16">
+      <c r="BO19" s="16">
         <v>4289.1056925995099</v>
       </c>
-      <c r="BO19" s="16">
+      <c r="BP19" s="16">
         <v>5178.9501047257754</v>
       </c>
-      <c r="BP19" s="16">
+      <c r="BQ19" s="16">
         <v>5256.4512260205593</v>
       </c>
-      <c r="BQ19" s="16">
+      <c r="BR19" s="16">
         <v>5097.4480044934417</v>
       </c>
-      <c r="BR19" s="16">
+      <c r="BS19" s="16">
         <v>4925.4709801934969</v>
       </c>
-      <c r="BS19" s="16">
+      <c r="BT19" s="16">
         <v>5542.9499396140127</v>
       </c>
-      <c r="BT19" s="16">
+      <c r="BU19" s="16">
         <v>5710.0023283622222</v>
       </c>
-      <c r="BU19" s="16">
+      <c r="BV19" s="16">
         <v>5604.0684189700933</v>
       </c>
-      <c r="BV19" s="16">
+      <c r="BW19" s="16">
         <v>6653.7401522932651</v>
       </c>
-      <c r="BW19" s="16">
+      <c r="BX19" s="16">
         <v>6551.1061055759346</v>
       </c>
-      <c r="BX19" s="16">
+      <c r="BY19" s="16">
         <v>6569.3629308161862</v>
       </c>
-      <c r="BY19" s="16">
+      <c r="BZ19" s="16">
         <v>6457.645501088401</v>
       </c>
-      <c r="BZ19" s="16">
+      <c r="CA19" s="16">
         <v>7216.5507776624963</v>
       </c>
-      <c r="CA19" s="16">
+      <c r="CB19" s="16">
         <v>7118.3012589672107</v>
       </c>
-      <c r="CB19" s="16">
+      <c r="CC19" s="16">
         <v>8220.8312677937829</v>
       </c>
-      <c r="CC19" s="16">
+      <c r="CD19" s="16">
         <v>8039.9215187890368</v>
       </c>
-      <c r="CD19" s="16">
+      <c r="CE19" s="16">
         <v>8602.6624221802922</v>
       </c>
-      <c r="CE19" s="16">
+      <c r="CF19" s="16">
         <v>8877.8974478545497</v>
       </c>
-      <c r="CF19" s="16">
+      <c r="CG19" s="16">
         <v>9089.3584217763364</v>
       </c>
-      <c r="CG19" s="16">
+      <c r="CH19" s="16">
         <v>10353.761018047406</v>
       </c>
-      <c r="CH19" s="16">
+      <c r="CI19" s="16">
         <v>10270.894583354113</v>
       </c>
-      <c r="CI19" s="16">
+      <c r="CJ19" s="16">
         <v>9902.9040137470038</v>
       </c>
-      <c r="CJ19" s="16">
+      <c r="CK19" s="16">
         <v>10106.468206061536</v>
       </c>
-      <c r="CK19" s="16">
+      <c r="CL19" s="16">
         <v>9505.0226782281807</v>
       </c>
-      <c r="CL19" s="16">
+      <c r="CM19" s="16">
         <v>9497.5281240561289</v>
       </c>
-      <c r="CM19" s="16">
+      <c r="CN19" s="16">
         <v>8956.4267647288107</v>
       </c>
-      <c r="CN19" s="16">
+      <c r="CO19" s="16">
         <v>8991.6472987352881</v>
       </c>
-      <c r="CO19" s="16">
+      <c r="CP19" s="16">
         <v>9595.9825013362042</v>
       </c>
-      <c r="CP19" s="16">
+      <c r="CQ19" s="16">
         <v>8039.4787899018993</v>
       </c>
-      <c r="CQ19" s="16">
+      <c r="CR19" s="16">
         <v>7763.736829444184</v>
       </c>
-      <c r="CR19" s="16">
+      <c r="CS19" s="16">
         <v>8728.3526517929586</v>
       </c>
-      <c r="CS19" s="16">
+      <c r="CT19" s="16">
         <v>8600.5114282022223</v>
       </c>
-      <c r="CT19" s="16">
+      <c r="CU19" s="16">
         <v>9128.2528296600776</v>
       </c>
-      <c r="CU19" s="16">
+      <c r="CV19" s="16">
         <v>8483.806128790553</v>
       </c>
-      <c r="CV19" s="16">
+      <c r="CW19" s="16">
         <v>8423.4127758271352</v>
       </c>
-      <c r="CW19" s="16">
+      <c r="CX19" s="16">
         <v>8273.4007273183688</v>
       </c>
-      <c r="CX19" s="16">
+      <c r="CY19" s="16">
         <v>9226.3397285980573</v>
       </c>
-      <c r="CY19" s="16">
+      <c r="CZ19" s="16">
         <v>9387.1378011536999</v>
       </c>
-      <c r="CZ19" s="16">
+      <c r="DA19" s="16">
         <v>8029.9175201350627</v>
       </c>
-      <c r="DA19" s="16">
+      <c r="DB19" s="16">
         <v>8508.109539238887</v>
       </c>
-      <c r="DB19" s="16">
+      <c r="DC19" s="16">
         <v>9889.8499902080075</v>
       </c>
-      <c r="DC19" s="16">
+      <c r="DD19" s="16">
         <v>8744.9611379292437</v>
       </c>
-      <c r="DD19" s="16">
+      <c r="DE19" s="16">
         <v>8644.2992289300018</v>
       </c>
-      <c r="DE19" s="16">
+      <c r="DF19" s="16">
         <v>9694.5977544458419</v>
       </c>
-      <c r="DF19" s="16">
+      <c r="DG19" s="16">
         <v>9646.8416176144674</v>
       </c>
-      <c r="DG19" s="16">
+      <c r="DH19" s="16">
         <v>9190.3361493112461</v>
       </c>
-      <c r="DH19" s="16">
+      <c r="DI19" s="16">
         <v>9350.8011441699437</v>
       </c>
-      <c r="DI19" s="16">
+      <c r="DJ19" s="16">
         <v>9551.6184189288688</v>
       </c>
-      <c r="DJ19" s="16">
+      <c r="DK19" s="16">
         <v>9087.8683374902521</v>
       </c>
-      <c r="DK19" s="16">
+      <c r="DL19" s="16">
         <v>8802.8352067082706</v>
       </c>
-      <c r="DL19" s="16">
+      <c r="DM19" s="16">
         <v>8510.0008915630915</v>
       </c>
-      <c r="DM19" s="16">
+      <c r="DN19" s="16">
         <v>8059.5139113045143</v>
       </c>
-      <c r="DN19" s="16">
+      <c r="DO19" s="16">
         <v>8059.87187718511</v>
       </c>
-      <c r="DO19" s="16">
+      <c r="DP19" s="16">
         <v>7738.4179949889822</v>
       </c>
-      <c r="DP19" s="16">
+      <c r="DQ19" s="16">
         <v>7676.5490802446839</v>
       </c>
-      <c r="DQ19" s="16">
+      <c r="DR19" s="16">
         <v>7635.12590689232</v>
       </c>
-      <c r="DR19" s="16">
+      <c r="DS19" s="16">
         <v>7518.5154114407478</v>
       </c>
-      <c r="DS19" s="16">
+      <c r="DT19" s="16">
         <v>7449.0063400198551</v>
       </c>
-      <c r="DT19" s="16">
+      <c r="DU19" s="16">
         <v>7425.3820230096371</v>
       </c>
-      <c r="DU19" s="16">
+      <c r="DV19" s="16">
         <v>7950.6913473158211</v>
       </c>
-      <c r="DV19" s="16">
+      <c r="DW19" s="16">
         <v>7727.1573142613943</v>
       </c>
-      <c r="DW19" s="16">
+      <c r="DX19" s="16">
         <v>7473.5827036064375</v>
       </c>
+      <c r="DY19" s="16">
+        <v>7537.6702706063124</v>
+      </c>
     </row>
-    <row r="20" spans="2:127" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="12" t="s">
         <v>129</v>
       </c>
       <c r="C20" s="16">
         <v>0</v>
       </c>
       <c r="D20" s="16">
         <v>0</v>
       </c>
       <c r="E20" s="16">
         <v>0</v>
       </c>
       <c r="F20" s="16">
         <v>0</v>
       </c>
       <c r="G20" s="16">
         <v>0</v>
       </c>
       <c r="H20" s="16">
         <v>453.21783337349103</v>
       </c>
       <c r="I20" s="16">
         <v>457.66391764599746</v>
       </c>
       <c r="J20" s="16">
@@ -6844,348 +6940,354 @@
       <c r="U20" s="16">
         <v>10.483430750426001</v>
       </c>
       <c r="V20" s="16">
         <v>20.274330635959</v>
       </c>
       <c r="W20" s="16">
         <v>64.289253596489999</v>
       </c>
       <c r="X20" s="16">
         <v>64.168026953575009</v>
       </c>
       <c r="Y20" s="16">
         <v>582.37220119819699</v>
       </c>
       <c r="Z20" s="16">
         <v>857.93592842465614</v>
       </c>
       <c r="AA20" s="16">
         <v>1090.5200552171425</v>
       </c>
       <c r="AB20" s="16">
         <v>1931.9540353766411</v>
       </c>
       <c r="AC20" s="16">
-        <v>0</v>
+        <v>2796.1727720563672</v>
       </c>
       <c r="AD20" s="16">
         <v>0</v>
       </c>
       <c r="AE20" s="16">
         <v>0</v>
       </c>
       <c r="AF20" s="16">
         <v>0</v>
       </c>
       <c r="AG20" s="16">
         <v>0</v>
       </c>
       <c r="AH20" s="16">
         <v>0</v>
       </c>
       <c r="AI20" s="16">
         <v>0</v>
       </c>
       <c r="AJ20" s="16">
         <v>0</v>
       </c>
       <c r="AK20" s="16">
         <v>0</v>
       </c>
       <c r="AL20" s="16">
         <v>0</v>
       </c>
       <c r="AM20" s="16">
         <v>0</v>
       </c>
       <c r="AN20" s="16">
         <v>0</v>
       </c>
       <c r="AO20" s="16">
         <v>0</v>
       </c>
       <c r="AP20" s="16">
         <v>0</v>
       </c>
       <c r="AQ20" s="16">
+        <v>0</v>
+      </c>
+      <c r="AR20" s="16">
         <v>447.14712636699164</v>
       </c>
-      <c r="AR20" s="16">
+      <c r="AS20" s="16">
         <v>453.21783337349103</v>
       </c>
-      <c r="AS20" s="16">
+      <c r="AT20" s="16">
         <v>460.47755658823127</v>
       </c>
-      <c r="AT20" s="16">
+      <c r="AU20" s="16">
         <v>467.29161966967251</v>
       </c>
-      <c r="AU20" s="16">
+      <c r="AV20" s="16">
         <v>453.03682273165441</v>
       </c>
-      <c r="AV20" s="16">
+      <c r="AW20" s="16">
         <v>457.66391764599746</v>
       </c>
-      <c r="AW20" s="16">
+      <c r="AX20" s="16">
         <v>480.97569622893724</v>
       </c>
-      <c r="AX20" s="16">
+      <c r="AY20" s="16">
         <v>483.45385783752289</v>
       </c>
-      <c r="AY20" s="16">
+      <c r="AZ20" s="16">
         <v>468.30291617321205</v>
       </c>
-      <c r="AZ20" s="16">
+      <c r="BA20" s="16">
         <v>472.36385200299992</v>
       </c>
-      <c r="BA20" s="16">
+      <c r="BB20" s="16">
         <v>483.25295424094514</v>
       </c>
-      <c r="BB20" s="16">
+      <c r="BC20" s="16">
         <v>489.20828912451105</v>
       </c>
-      <c r="BC20" s="16">
+      <c r="BD20" s="16">
         <v>468.43838693760222</v>
       </c>
-      <c r="BD20" s="16">
+      <c r="BE20" s="16">
         <v>472.46200581031701</v>
       </c>
-      <c r="BE20" s="16">
+      <c r="BF20" s="16">
         <v>477.28144115679424</v>
       </c>
-      <c r="BF20" s="16">
+      <c r="BG20" s="16">
         <v>481.69672895577639</v>
       </c>
-      <c r="BG20" s="16">
+      <c r="BH20" s="16">
         <v>465.01155524800356</v>
       </c>
-      <c r="BH20" s="16">
+      <c r="BI20" s="16">
         <v>466.62654350254235</v>
       </c>
-      <c r="BI20" s="16">
+      <c r="BJ20" s="16">
         <v>451.41021517455931</v>
       </c>
-      <c r="BJ20" s="16">
+      <c r="BK20" s="16">
         <v>454.50587475014441</v>
       </c>
-      <c r="BK20" s="16">
+      <c r="BL20" s="16">
         <v>8.8976393516713888</v>
       </c>
-      <c r="BL20" s="16">
+      <c r="BM20" s="16">
         <v>8.9688824658804567</v>
       </c>
-      <c r="BM20" s="16">
+      <c r="BN20" s="16">
         <v>8.9311111294782695</v>
       </c>
-      <c r="BN20" s="16">
+      <c r="BO20" s="16">
         <v>9.1062376159995431</v>
       </c>
-      <c r="BO20" s="16">
+      <c r="BP20" s="16">
         <v>8.8920769962687558</v>
       </c>
-      <c r="BP20" s="16">
+      <c r="BQ20" s="16">
         <v>8.8724423720338041</v>
       </c>
-      <c r="BQ20" s="16">
+      <c r="BR20" s="16">
         <v>3.0340763343806765E-3</v>
       </c>
-      <c r="BR20" s="16">
+      <c r="BS20" s="16">
         <v>3.0377222724440891E-3</v>
       </c>
-      <c r="BS20" s="16">
+      <c r="BT20" s="16">
         <v>2.6845345349313527</v>
       </c>
-      <c r="BT20" s="16">
+      <c r="BU20" s="16">
         <v>1.8919731767949197</v>
       </c>
-      <c r="BU20" s="16">
+      <c r="BV20" s="16">
         <v>1.0202888655888964</v>
       </c>
-      <c r="BV20" s="16">
+      <c r="BW20" s="16">
         <v>1.0281166322685451</v>
       </c>
-      <c r="BW20" s="16">
+      <c r="BX20" s="16">
         <v>0.72839544652306099</v>
       </c>
-      <c r="BX20" s="16">
+      <c r="BY20" s="16">
         <v>8.9444546401994049</v>
       </c>
-      <c r="BY20" s="16">
+      <c r="BZ20" s="16">
         <v>2.4860990490365609</v>
       </c>
-      <c r="BZ20" s="16">
+      <c r="CA20" s="16">
         <v>6.4912671767670371</v>
       </c>
-      <c r="CA20" s="16">
+      <c r="CB20" s="16">
         <v>4.3454582660948899</v>
       </c>
-      <c r="CB20" s="16">
+      <c r="CC20" s="16">
         <v>3.8201347575423465</v>
       </c>
-      <c r="CC20" s="16">
+      <c r="CD20" s="16">
         <v>3.6714696018512498</v>
       </c>
-      <c r="CD20" s="16">
+      <c r="CE20" s="16">
         <v>3.6451564029817054</v>
       </c>
-      <c r="CE20" s="16">
+      <c r="CF20" s="16">
         <v>2.5602089265954104</v>
       </c>
-      <c r="CF20" s="16">
+      <c r="CG20" s="16">
         <v>2.5053100820978114</v>
       </c>
-      <c r="CG20" s="16">
+      <c r="CH20" s="16">
         <v>2.7271472148430083</v>
       </c>
-      <c r="CH20" s="16">
+      <c r="CI20" s="16">
         <v>2.7183552065387446</v>
       </c>
-      <c r="CI20" s="16">
+      <c r="CJ20" s="16">
         <v>6.3385014287199999</v>
       </c>
-      <c r="CJ20" s="16">
+      <c r="CK20" s="16">
         <v>2.00284153</v>
       </c>
-      <c r="CK20" s="16">
+      <c r="CL20" s="16">
         <v>6.6146322620409999</v>
       </c>
-      <c r="CL20" s="16">
+      <c r="CM20" s="16">
         <v>6.6877060341169994</v>
       </c>
-      <c r="CM20" s="16">
+      <c r="CN20" s="16">
         <v>7.4097031323520008</v>
       </c>
-      <c r="CN20" s="16">
+      <c r="CO20" s="16">
         <v>14.482247742159</v>
       </c>
-      <c r="CO20" s="16">
+      <c r="CP20" s="16">
         <v>15.492537597018</v>
       </c>
-      <c r="CP20" s="16">
+      <c r="CQ20" s="16">
         <v>16.973244501425</v>
       </c>
-      <c r="CQ20" s="16">
+      <c r="CR20" s="16">
         <v>14.760728027913</v>
       </c>
-      <c r="CR20" s="16">
+      <c r="CS20" s="16">
         <v>10.483430750426001</v>
       </c>
-      <c r="CS20" s="16">
+      <c r="CT20" s="16">
         <v>10.609988066865</v>
       </c>
-      <c r="CT20" s="16">
+      <c r="CU20" s="16">
         <v>10.681296878937001</v>
       </c>
-      <c r="CU20" s="16">
+      <c r="CV20" s="16">
         <v>10.818355405762</v>
       </c>
-      <c r="CV20" s="16">
+      <c r="CW20" s="16">
         <v>20.274330635959</v>
       </c>
-      <c r="CW20" s="16">
+      <c r="CX20" s="16">
         <v>61.913773173831004</v>
       </c>
-      <c r="CX20" s="16">
+      <c r="CY20" s="16">
         <v>63.404776796197993</v>
       </c>
-      <c r="CY20" s="16">
+      <c r="CZ20" s="16">
         <v>63.388017632187996</v>
       </c>
-      <c r="CZ20" s="16">
+      <c r="DA20" s="16">
         <v>64.289253596489999</v>
       </c>
-      <c r="DA20" s="16">
+      <c r="DB20" s="16">
         <v>66.509880085550009</v>
       </c>
-      <c r="DB20" s="16">
+      <c r="DC20" s="16">
         <v>62.886809742755005</v>
       </c>
-      <c r="DC20" s="16">
+      <c r="DD20" s="16">
         <v>64.102668327784983</v>
       </c>
-      <c r="DD20" s="16">
+      <c r="DE20" s="16">
         <v>64.168026953575009</v>
       </c>
-      <c r="DE20" s="16">
+      <c r="DF20" s="16">
         <v>69.092618056925986</v>
       </c>
-      <c r="DF20" s="16">
+      <c r="DG20" s="16">
         <v>106.47623823370999</v>
       </c>
-      <c r="DG20" s="16">
+      <c r="DH20" s="16">
         <v>496.46990389709907</v>
       </c>
-      <c r="DH20" s="16">
+      <c r="DI20" s="16">
         <v>582.37220119819699</v>
       </c>
-      <c r="DI20" s="16">
+      <c r="DJ20" s="16">
         <v>581.29406980434544</v>
       </c>
-      <c r="DJ20" s="16">
+      <c r="DK20" s="16">
         <v>579.13632179532863</v>
       </c>
-      <c r="DK20" s="16">
+      <c r="DL20" s="16">
         <v>768.56143708364732</v>
       </c>
-      <c r="DL20" s="16">
+      <c r="DM20" s="16">
         <v>857.93592842465614</v>
       </c>
-      <c r="DM20" s="16">
+      <c r="DN20" s="16">
         <v>856.3836117385714</v>
       </c>
-      <c r="DN20" s="16">
+      <c r="DO20" s="16">
         <v>1112.359897922857</v>
       </c>
-      <c r="DO20" s="16">
+      <c r="DP20" s="16">
         <v>1116.3854619514289</v>
       </c>
-      <c r="DP20" s="16">
+      <c r="DQ20" s="16">
         <v>1090.5200552171425</v>
       </c>
-      <c r="DQ20" s="16">
+      <c r="DR20" s="16">
         <v>1762.0422644388614</v>
       </c>
-      <c r="DR20" s="16">
+      <c r="DS20" s="16">
         <v>1747.060169880788</v>
       </c>
-      <c r="DS20" s="16">
+      <c r="DT20" s="16">
         <v>1920.3513884884228</v>
       </c>
-      <c r="DT20" s="16">
+      <c r="DU20" s="16">
         <v>1931.9540353766411</v>
       </c>
-      <c r="DU20" s="16">
+      <c r="DV20" s="16">
         <v>2174.2000194995226</v>
       </c>
-      <c r="DV20" s="16">
+      <c r="DW20" s="16">
         <v>2673.1235645567567</v>
       </c>
-      <c r="DW20" s="16">
-        <v>2778.3895897915618</v>
+      <c r="DX20" s="16">
+        <v>2778.3696963515613</v>
+      </c>
+      <c r="DY20" s="16">
+        <v>2796.1727720563672</v>
       </c>
     </row>
-    <row r="21" spans="2:127" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="12" t="s">
         <v>130</v>
       </c>
       <c r="C21" s="16">
         <v>90.72</v>
       </c>
       <c r="D21" s="16">
         <v>94.15</v>
       </c>
       <c r="E21" s="16">
         <v>53.86</v>
       </c>
       <c r="F21" s="16">
         <v>204.17000000000002</v>
       </c>
       <c r="G21" s="16">
         <v>364.12892084968331</v>
       </c>
       <c r="H21" s="16">
         <v>399.99910430838116</v>
       </c>
       <c r="I21" s="16">
         <v>400.73415891187869</v>
       </c>
       <c r="J21" s="16">
@@ -7224,348 +7326,354 @@
       <c r="U21" s="16">
         <v>1017.7952235286691</v>
       </c>
       <c r="V21" s="16">
         <v>996.43852676327651</v>
       </c>
       <c r="W21" s="16">
         <v>1445.364416009819</v>
       </c>
       <c r="X21" s="16">
         <v>1362.3764023471717</v>
       </c>
       <c r="Y21" s="16">
         <v>1329.4613364679753</v>
       </c>
       <c r="Z21" s="16">
         <v>1140.3482147603111</v>
       </c>
       <c r="AA21" s="16">
         <v>1405.655930756426</v>
       </c>
       <c r="AB21" s="16">
         <v>1430.136952380507</v>
       </c>
       <c r="AC21" s="16">
+        <v>254.38294647539203</v>
+      </c>
+      <c r="AD21" s="16">
         <v>66.56</v>
       </c>
-      <c r="AD21" s="16">
+      <c r="AE21" s="16">
         <v>93.039999999999992</v>
       </c>
-      <c r="AE21" s="16">
+      <c r="AF21" s="16">
         <v>53.77951333</v>
       </c>
-      <c r="AF21" s="16">
+      <c r="AG21" s="16">
         <v>53.86</v>
       </c>
-      <c r="AG21" s="16">
+      <c r="AH21" s="16">
         <v>46.81</v>
       </c>
-      <c r="AH21" s="16">
+      <c r="AI21" s="16">
         <v>202.55</v>
       </c>
-      <c r="AI21" s="16">
+      <c r="AJ21" s="16">
         <v>198.89999999999998</v>
       </c>
-      <c r="AJ21" s="16">
+      <c r="AK21" s="16">
         <v>204.17000000000002</v>
       </c>
-      <c r="AK21" s="16">
+      <c r="AL21" s="16">
         <v>381.03000000000003</v>
       </c>
-      <c r="AL21" s="16">
+      <c r="AM21" s="16">
         <v>370.28138341330941</v>
       </c>
-      <c r="AM21" s="16">
+      <c r="AN21" s="16">
         <v>380.5230254079259</v>
       </c>
-      <c r="AN21" s="16">
+      <c r="AO21" s="16">
         <v>364.12892084968331</v>
       </c>
-      <c r="AO21" s="16">
+      <c r="AP21" s="16">
         <v>381.86819756258382</v>
       </c>
-      <c r="AP21" s="16">
+      <c r="AQ21" s="16">
         <v>471.82896301497595</v>
       </c>
-      <c r="AQ21" s="16">
+      <c r="AR21" s="16">
         <v>400.85424484140259</v>
       </c>
-      <c r="AR21" s="16">
+      <c r="AS21" s="16">
         <v>399.99910430838116</v>
       </c>
-      <c r="AS21" s="16">
+      <c r="AT21" s="16">
         <v>409.20406805878361</v>
       </c>
-      <c r="AT21" s="16">
+      <c r="AU21" s="16">
         <v>386.61895300762347</v>
       </c>
-      <c r="AU21" s="16">
+      <c r="AV21" s="16">
         <v>426.83417599217228</v>
       </c>
-      <c r="AV21" s="16">
+      <c r="AW21" s="16">
         <v>400.73415891187869</v>
       </c>
-      <c r="AW21" s="16">
+      <c r="AX21" s="16">
         <v>389.09160754511942</v>
       </c>
-      <c r="AX21" s="16">
+      <c r="AY21" s="16">
         <v>415.52357422025608</v>
       </c>
-      <c r="AY21" s="16">
+      <c r="AZ21" s="16">
         <v>221.57049954448061</v>
       </c>
-      <c r="AZ21" s="16">
+      <c r="BA21" s="16">
         <v>343.75530805958084</v>
       </c>
-      <c r="BA21" s="16">
+      <c r="BB21" s="16">
         <v>350.06562730363447</v>
       </c>
-      <c r="BB21" s="16">
+      <c r="BC21" s="16">
         <v>402.24935888632479</v>
       </c>
-      <c r="BC21" s="16">
+      <c r="BD21" s="16">
         <v>699.19883083372292</v>
       </c>
-      <c r="BD21" s="16">
+      <c r="BE21" s="16">
         <v>527.25737992398228</v>
       </c>
-      <c r="BE21" s="16">
+      <c r="BF21" s="16">
         <v>512.34362445273041</v>
       </c>
-      <c r="BF21" s="16">
+      <c r="BG21" s="16">
         <v>486.68094655500585</v>
       </c>
-      <c r="BG21" s="16">
+      <c r="BH21" s="16">
         <v>462.91713908724677</v>
       </c>
-      <c r="BH21" s="16">
+      <c r="BI21" s="16">
         <v>472.9677556873562</v>
       </c>
-      <c r="BI21" s="16">
+      <c r="BJ21" s="16">
         <v>475.81948146583636</v>
       </c>
-      <c r="BJ21" s="16">
+      <c r="BK21" s="16">
         <v>471.77346367310236</v>
       </c>
-      <c r="BK21" s="16">
+      <c r="BL21" s="16">
         <v>475.29970191539167</v>
       </c>
-      <c r="BL21" s="16">
+      <c r="BM21" s="16">
         <v>674.80541435080841</v>
       </c>
-      <c r="BM21" s="16">
+      <c r="BN21" s="16">
         <v>646.21569894894083</v>
       </c>
-      <c r="BN21" s="16">
+      <c r="BO21" s="16">
         <v>640.62379360150817</v>
       </c>
-      <c r="BO21" s="16">
+      <c r="BP21" s="16">
         <v>643.47655707121066</v>
       </c>
-      <c r="BP21" s="16">
+      <c r="BQ21" s="16">
         <v>653.64602371196975</v>
       </c>
-      <c r="BQ21" s="16">
+      <c r="BR21" s="16">
         <v>790.29269997349638</v>
       </c>
-      <c r="BR21" s="16">
+      <c r="BS21" s="16">
         <v>762.1088423755748</v>
       </c>
-      <c r="BS21" s="16">
+      <c r="BT21" s="16">
         <v>747.40020263716724</v>
       </c>
-      <c r="BT21" s="16">
+      <c r="BU21" s="16">
         <v>749.23673738782168</v>
       </c>
-      <c r="BU21" s="16">
+      <c r="BV21" s="16">
         <v>781.44463624347122</v>
       </c>
-      <c r="BV21" s="16">
+      <c r="BW21" s="16">
         <v>1043.9737099523973</v>
       </c>
-      <c r="BW21" s="16">
+      <c r="BX21" s="16">
         <v>1082.910630053095</v>
       </c>
-      <c r="BX21" s="16">
+      <c r="BY21" s="16">
         <v>1977.3594651240815</v>
       </c>
-      <c r="BY21" s="16">
+      <c r="BZ21" s="16">
         <v>2061.4030141645612</v>
       </c>
-      <c r="BZ21" s="16">
+      <c r="CA21" s="16">
         <v>2038.6785904438161</v>
       </c>
-      <c r="CA21" s="16">
+      <c r="CB21" s="16">
         <v>2006.0468486812324</v>
       </c>
-      <c r="CB21" s="16">
+      <c r="CC21" s="16">
         <v>1921.8840563064127</v>
       </c>
-      <c r="CC21" s="16">
+      <c r="CD21" s="16">
         <v>1979.6087764500699</v>
       </c>
-      <c r="CD21" s="16">
+      <c r="CE21" s="16">
         <v>1490.5965643624118</v>
       </c>
-      <c r="CE21" s="16">
+      <c r="CF21" s="16">
         <v>1514.6796931332478</v>
       </c>
-      <c r="CF21" s="16">
+      <c r="CG21" s="16">
         <v>1537.3679180229356</v>
       </c>
-      <c r="CG21" s="16">
+      <c r="CH21" s="16">
         <v>1603.1611686068286</v>
       </c>
-      <c r="CH21" s="16">
+      <c r="CI21" s="16">
         <v>1586.5859557393906</v>
       </c>
-      <c r="CI21" s="16">
+      <c r="CJ21" s="16">
         <v>1569.6093049376714</v>
       </c>
-      <c r="CJ21" s="16">
+      <c r="CK21" s="16">
         <v>1639.8729214577365</v>
       </c>
-      <c r="CK21" s="16">
+      <c r="CL21" s="16">
         <v>1582.0498192964794</v>
       </c>
-      <c r="CL21" s="16">
+      <c r="CM21" s="16">
         <v>1608.4829082022986</v>
       </c>
-      <c r="CM21" s="16">
+      <c r="CN21" s="16">
         <v>1447.5754064902358</v>
       </c>
-      <c r="CN21" s="16">
+      <c r="CO21" s="16">
         <v>1488.1279527091815</v>
       </c>
-      <c r="CO21" s="16">
+      <c r="CP21" s="16">
         <v>1470.5443782751295</v>
       </c>
-      <c r="CP21" s="16">
+      <c r="CQ21" s="16">
         <v>1258.2621970050618</v>
       </c>
-      <c r="CQ21" s="16">
+      <c r="CR21" s="16">
         <v>1104.0568283060752</v>
       </c>
-      <c r="CR21" s="16">
+      <c r="CS21" s="16">
         <v>1017.7952235286691</v>
       </c>
-      <c r="CS21" s="16">
+      <c r="CT21" s="16">
         <v>992.36340013874906</v>
       </c>
-      <c r="CT21" s="16">
+      <c r="CU21" s="16">
         <v>1002.9561626442226</v>
       </c>
-      <c r="CU21" s="16">
+      <c r="CV21" s="16">
         <v>1007.0360484282205</v>
       </c>
-      <c r="CV21" s="16">
+      <c r="CW21" s="16">
         <v>996.43852676327651</v>
       </c>
-      <c r="CW21" s="16">
+      <c r="CX21" s="16">
         <v>1008.8585772777042</v>
       </c>
-      <c r="CX21" s="16">
+      <c r="CY21" s="16">
         <v>307.04344316520212</v>
       </c>
-      <c r="CY21" s="16">
+      <c r="CZ21" s="16">
         <v>1464.778093779137</v>
       </c>
-      <c r="CZ21" s="16">
+      <c r="DA21" s="16">
         <v>1445.364416009819</v>
       </c>
-      <c r="DA21" s="16">
+      <c r="DB21" s="16">
         <v>1453.8415302074168</v>
       </c>
-      <c r="DB21" s="16">
+      <c r="DC21" s="16">
         <v>1438.5115918277056</v>
       </c>
-      <c r="DC21" s="16">
+      <c r="DD21" s="16">
         <v>1421.5429700869581</v>
       </c>
-      <c r="DD21" s="16">
+      <c r="DE21" s="16">
         <v>1362.3764023471717</v>
       </c>
-      <c r="DE21" s="16">
+      <c r="DF21" s="16">
         <v>1426.9050983027237</v>
       </c>
-      <c r="DF21" s="16">
+      <c r="DG21" s="16">
         <v>1422.7935964409044</v>
       </c>
-      <c r="DG21" s="16">
+      <c r="DH21" s="16">
         <v>1316.4610139261861</v>
       </c>
-      <c r="DH21" s="16">
+      <c r="DI21" s="16">
         <v>1329.4613364679753</v>
       </c>
-      <c r="DI21" s="16">
+      <c r="DJ21" s="16">
         <v>1307.6484936702427</v>
       </c>
-      <c r="DJ21" s="16">
+      <c r="DK21" s="16">
         <v>1325.5061117912255</v>
       </c>
-      <c r="DK21" s="16">
+      <c r="DL21" s="16">
         <v>1359.9535428323281</v>
       </c>
-      <c r="DL21" s="16">
+      <c r="DM21" s="16">
         <v>1140.3482147603111</v>
       </c>
-      <c r="DM21" s="16">
+      <c r="DN21" s="16">
         <v>1106.4947536250347</v>
       </c>
-      <c r="DN21" s="16">
+      <c r="DO21" s="16">
         <v>1106.769135150196</v>
       </c>
-      <c r="DO21" s="16">
+      <c r="DP21" s="16">
         <v>1742.231860181942</v>
       </c>
-      <c r="DP21" s="16">
+      <c r="DQ21" s="16">
         <v>1405.655930756426</v>
       </c>
-      <c r="DQ21" s="16">
+      <c r="DR21" s="16">
         <v>1404.4124423708643</v>
       </c>
-      <c r="DR21" s="16">
+      <c r="DS21" s="16">
         <v>1406.7196361304</v>
       </c>
-      <c r="DS21" s="16">
+      <c r="DT21" s="16">
         <v>1405.6713850781359</v>
       </c>
-      <c r="DT21" s="16">
+      <c r="DU21" s="16">
         <v>1430.136952380507</v>
       </c>
-      <c r="DU21" s="16">
+      <c r="DV21" s="16">
         <v>1083.8372718573769</v>
       </c>
-      <c r="DV21" s="16">
+      <c r="DW21" s="16">
         <v>1037.2526595624402</v>
       </c>
-      <c r="DW21" s="16">
+      <c r="DX21" s="16">
         <v>800.95548831381802</v>
       </c>
+      <c r="DY21" s="16">
+        <v>254.38294647539203</v>
+      </c>
     </row>
-    <row r="22" spans="2:127" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="12" t="s">
         <v>131</v>
       </c>
       <c r="C22" s="16">
         <v>19.75</v>
       </c>
       <c r="D22" s="16">
         <v>10.55</v>
       </c>
       <c r="E22" s="16">
         <v>32.380000000000003</v>
       </c>
       <c r="F22" s="16">
         <v>0.32</v>
       </c>
       <c r="G22" s="16">
         <v>33.68</v>
       </c>
       <c r="H22" s="16">
         <v>0.03</v>
       </c>
       <c r="I22" s="16">
         <v>9.1518553327420822</v>
       </c>
       <c r="J22" s="16">
@@ -7604,348 +7712,354 @@
       <c r="U22" s="16">
         <v>102.45931641065999</v>
       </c>
       <c r="V22" s="16">
         <v>83.111076269999998</v>
       </c>
       <c r="W22" s="16">
         <v>0</v>
       </c>
       <c r="X22" s="16">
         <v>27.861627794086001</v>
       </c>
       <c r="Y22" s="16">
         <v>230.89329981078203</v>
       </c>
       <c r="Z22" s="16">
         <v>7.4975209100000004</v>
       </c>
       <c r="AA22" s="16">
         <v>9.6144042200000008</v>
       </c>
       <c r="AB22" s="16">
         <v>79.755057169999986</v>
       </c>
       <c r="AC22" s="16">
+        <v>289.99979206</v>
+      </c>
+      <c r="AD22" s="16">
         <v>16.150000000000002</v>
       </c>
-      <c r="AD22" s="16">
+      <c r="AE22" s="16">
         <v>42.78</v>
       </c>
-      <c r="AE22" s="16">
+      <c r="AF22" s="16">
         <v>41.08</v>
       </c>
-      <c r="AF22" s="16">
+      <c r="AG22" s="16">
         <v>32.380000000000003</v>
       </c>
-      <c r="AG22" s="16">
+      <c r="AH22" s="16">
         <v>6</v>
       </c>
-      <c r="AH22" s="16">
+      <c r="AI22" s="16">
         <v>5.41</v>
       </c>
-      <c r="AI22" s="16">
+      <c r="AJ22" s="16">
         <v>5.46</v>
       </c>
-      <c r="AJ22" s="16">
+      <c r="AK22" s="16">
         <v>0.32</v>
       </c>
-      <c r="AK22" s="16">
+      <c r="AL22" s="16">
         <v>0.08</v>
       </c>
-      <c r="AL22" s="16">
+      <c r="AM22" s="16">
         <v>9.9700000000000006</v>
       </c>
-      <c r="AM22" s="16">
+      <c r="AN22" s="16">
         <v>26.73</v>
       </c>
-      <c r="AN22" s="16">
+      <c r="AO22" s="16">
         <v>33.68</v>
       </c>
-      <c r="AO22" s="16">
+      <c r="AP22" s="16">
         <v>37.31</v>
       </c>
-      <c r="AP22" s="16">
+      <c r="AQ22" s="16">
         <v>7.3900000000000006</v>
       </c>
-      <c r="AQ22" s="16">
+      <c r="AR22" s="16">
         <v>0.13</v>
       </c>
-      <c r="AR22" s="16">
+      <c r="AS22" s="16">
         <v>0.03</v>
       </c>
-      <c r="AS22" s="16">
+      <c r="AT22" s="16">
         <v>0.12</v>
       </c>
-      <c r="AT22" s="16">
+      <c r="AU22" s="16">
         <v>0.03</v>
       </c>
-      <c r="AU22" s="16">
+      <c r="AV22" s="16">
         <v>0.04</v>
       </c>
-      <c r="AV22" s="16">
+      <c r="AW22" s="16">
         <v>9.1518553327420822</v>
       </c>
-      <c r="AW22" s="16">
+      <c r="AX22" s="16">
         <v>34.919410475986552</v>
       </c>
-      <c r="AX22" s="16">
+      <c r="AY22" s="16">
         <v>102.07040697764269</v>
       </c>
-      <c r="AY22" s="16">
+      <c r="AZ22" s="16">
         <v>85.711102236169481</v>
       </c>
-      <c r="AZ22" s="16">
+      <c r="BA22" s="16">
         <v>124.03433974476523</v>
       </c>
-      <c r="BA22" s="16">
+      <c r="BB22" s="16">
         <v>389.75179098807916</v>
       </c>
-      <c r="BB22" s="16">
+      <c r="BC22" s="16">
         <v>288.65666578064656</v>
       </c>
-      <c r="BC22" s="16">
+      <c r="BD22" s="16">
         <v>153.10824120435001</v>
       </c>
-      <c r="BD22" s="16">
+      <c r="BE22" s="16">
         <v>44.572930491402978</v>
       </c>
-      <c r="BE22" s="16">
+      <c r="BF22" s="16">
         <v>140.34871035580099</v>
       </c>
-      <c r="BF22" s="16">
+      <c r="BG22" s="16">
         <v>246.04776183146527</v>
       </c>
-      <c r="BG22" s="16">
+      <c r="BH22" s="16">
         <v>124.5606200894649</v>
       </c>
-      <c r="BH22" s="16">
+      <c r="BI22" s="16">
         <v>25.155222139769347</v>
       </c>
-      <c r="BI22" s="16">
+      <c r="BJ22" s="16">
         <v>17.807981943000371</v>
       </c>
-      <c r="BJ22" s="16">
+      <c r="BK22" s="16">
         <v>11.883002897579569</v>
       </c>
-      <c r="BK22" s="16">
+      <c r="BL22" s="16">
         <v>23.546880648919483</v>
       </c>
-      <c r="BL22" s="16">
+      <c r="BM22" s="16">
         <v>170.3129727349131</v>
       </c>
-      <c r="BM22" s="16">
+      <c r="BN22" s="16">
         <v>257.16355247281047</v>
       </c>
-      <c r="BN22" s="16">
+      <c r="BO22" s="16">
         <v>494.81771459869606</v>
       </c>
-      <c r="BO22" s="16">
+      <c r="BP22" s="16">
         <v>574.4195846317009</v>
       </c>
-      <c r="BP22" s="16">
+      <c r="BQ22" s="16">
         <v>468.33226881338891</v>
       </c>
-      <c r="BQ22" s="16">
+      <c r="BR22" s="16">
         <v>547.93801008698983</v>
       </c>
-      <c r="BR22" s="16">
+      <c r="BS22" s="16">
         <v>321.43620905509204</v>
       </c>
-      <c r="BS22" s="16">
+      <c r="BT22" s="16">
         <v>171.65184206651244</v>
       </c>
-      <c r="BT22" s="16">
+      <c r="BU22" s="16">
         <v>158.06227094407055</v>
       </c>
-      <c r="BU22" s="16">
+      <c r="BV22" s="16">
         <v>274.80292499047596</v>
       </c>
-      <c r="BV22" s="16">
+      <c r="BW22" s="16">
         <v>266.05820699769026</v>
       </c>
-      <c r="BW22" s="16">
+      <c r="BX22" s="16">
         <v>185.80839195295115</v>
       </c>
-      <c r="BX22" s="16">
+      <c r="BY22" s="16">
         <v>117.33498302368076</v>
       </c>
-      <c r="BY22" s="16">
+      <c r="BZ22" s="16">
         <v>168.97919058372815</v>
       </c>
-      <c r="BZ22" s="16">
+      <c r="CA22" s="16">
         <v>138.96543386561009</v>
       </c>
-      <c r="CA22" s="16">
+      <c r="CB22" s="16">
         <v>99.935637526971163</v>
       </c>
-      <c r="CB22" s="16">
+      <c r="CC22" s="16">
         <v>69.57190504764327</v>
       </c>
-      <c r="CC22" s="16">
+      <c r="CD22" s="16">
         <v>175.13018106400784</v>
       </c>
-      <c r="CD22" s="16">
+      <c r="CE22" s="16">
         <v>162.26150887654913</v>
       </c>
-      <c r="CE22" s="16">
+      <c r="CF22" s="16">
         <v>24.58580665303942</v>
       </c>
-      <c r="CF22" s="16">
+      <c r="CG22" s="16">
         <v>108.07246351958034</v>
       </c>
-      <c r="CG22" s="16">
+      <c r="CH22" s="16">
         <v>65.488680959815753</v>
       </c>
-      <c r="CH22" s="16">
+      <c r="CI22" s="16">
         <v>78.996186060457148</v>
       </c>
-      <c r="CI22" s="16">
+      <c r="CJ22" s="16">
         <v>81.991604218639822</v>
       </c>
-      <c r="CJ22" s="16">
+      <c r="CK22" s="16">
         <v>76.142069459799444</v>
       </c>
-      <c r="CK22" s="16">
+      <c r="CL22" s="16">
         <v>92.906325005626456</v>
       </c>
-      <c r="CL22" s="16">
+      <c r="CM22" s="16">
         <v>82.461020946761607</v>
       </c>
-      <c r="CM22" s="16">
+      <c r="CN22" s="16">
         <v>102.93318888151082</v>
       </c>
-      <c r="CN22" s="16">
+      <c r="CO22" s="16">
         <v>77.653268129766232</v>
       </c>
-      <c r="CO22" s="16">
+      <c r="CP22" s="16">
         <v>100.12217306026527</v>
       </c>
-      <c r="CP22" s="16">
+      <c r="CQ22" s="16">
         <v>103.751184632178</v>
       </c>
-      <c r="CQ22" s="16">
+      <c r="CR22" s="16">
         <v>100.872034465257</v>
       </c>
-      <c r="CR22" s="16">
+      <c r="CS22" s="16">
         <v>102.45931641065999</v>
       </c>
-      <c r="CS22" s="16">
+      <c r="CT22" s="16">
         <v>85.648731409999996</v>
       </c>
-      <c r="CT22" s="16">
+      <c r="CU22" s="16">
         <v>85.704296450000001</v>
       </c>
-      <c r="CU22" s="16">
+      <c r="CV22" s="16">
         <v>83.11326846</v>
       </c>
-      <c r="CV22" s="16">
+      <c r="CW22" s="16">
         <v>83.111076269999998</v>
       </c>
-      <c r="CW22" s="16">
+      <c r="CX22" s="16">
         <v>89.144999999999996</v>
-      </c>
-[...1 lines deleted...]
-        <v>6.6450000000000005</v>
       </c>
       <c r="CY22" s="16">
         <v>6.6450000000000005</v>
       </c>
       <c r="CZ22" s="16">
-        <v>0</v>
+        <v>6.6450000000000005</v>
       </c>
       <c r="DA22" s="16">
         <v>0</v>
       </c>
       <c r="DB22" s="16">
         <v>0</v>
       </c>
       <c r="DC22" s="16">
         <v>0</v>
       </c>
       <c r="DD22" s="16">
+        <v>0</v>
+      </c>
+      <c r="DE22" s="16">
         <v>27.861627794086001</v>
       </c>
-      <c r="DE22" s="16">
+      <c r="DF22" s="16">
         <v>41.48393574584501</v>
       </c>
-      <c r="DF22" s="16">
+      <c r="DG22" s="16">
         <v>226.30552349622599</v>
       </c>
-      <c r="DG22" s="16">
+      <c r="DH22" s="16">
         <v>226.16102066329603</v>
       </c>
-      <c r="DH22" s="16">
+      <c r="DI22" s="16">
         <v>230.89329981078203</v>
       </c>
-      <c r="DI22" s="16">
+      <c r="DJ22" s="16">
         <v>195.719458543505</v>
       </c>
-      <c r="DJ22" s="16">
+      <c r="DK22" s="16">
         <v>120.47134421957898</v>
       </c>
-      <c r="DK22" s="16">
+      <c r="DL22" s="16">
         <v>7.4956821200000006</v>
       </c>
-      <c r="DL22" s="16">
+      <c r="DM22" s="16">
         <v>7.4975209100000004</v>
       </c>
-      <c r="DM22" s="16">
+      <c r="DN22" s="16">
         <v>7.4993201699999998</v>
       </c>
-      <c r="DN22" s="16">
+      <c r="DO22" s="16">
         <v>5.0393999999999994E-3</v>
       </c>
-      <c r="DO22" s="16">
+      <c r="DP22" s="16">
         <v>5.03872E-3</v>
       </c>
-      <c r="DP22" s="16">
+      <c r="DQ22" s="16">
         <v>9.6144042200000008</v>
       </c>
-      <c r="DQ22" s="16">
+      <c r="DR22" s="16">
         <v>26.060622710000001</v>
       </c>
-      <c r="DR22" s="16">
+      <c r="DS22" s="16">
         <v>29.579592350000006</v>
       </c>
-      <c r="DS22" s="16">
+      <c r="DT22" s="16">
         <v>30.746540520000003</v>
       </c>
-      <c r="DT22" s="16">
+      <c r="DU22" s="16">
         <v>79.755057169999986</v>
       </c>
-      <c r="DU22" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DV22" s="16">
-        <v>199.07333043000003</v>
+        <v>92.32281961999999</v>
       </c>
       <c r="DW22" s="16">
-        <v>241.98007669</v>
+        <v>199.07333043000006</v>
+      </c>
+      <c r="DX22" s="16">
+        <v>241.98007668999995</v>
+      </c>
+      <c r="DY22" s="16">
+        <v>289.99979206</v>
       </c>
     </row>
-    <row r="23" spans="2:127" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="12" t="s">
         <v>128</v>
       </c>
       <c r="C23" s="16">
         <v>0</v>
       </c>
       <c r="D23" s="16">
         <v>0</v>
       </c>
       <c r="E23" s="16">
         <v>0</v>
       </c>
       <c r="F23" s="16">
         <v>0</v>
       </c>
       <c r="G23" s="16">
         <v>0</v>
       </c>
       <c r="H23" s="16">
         <v>0</v>
       </c>
       <c r="I23" s="16">
         <v>9.0418553327420828</v>
       </c>
       <c r="J23" s="16">
@@ -7984,51 +8098,51 @@
       <c r="U23" s="16">
         <v>19.959316410660001</v>
       </c>
       <c r="V23" s="16">
         <v>0.61107627000000009</v>
       </c>
       <c r="W23" s="16">
         <v>0</v>
       </c>
       <c r="X23" s="16">
         <v>27.861627794086001</v>
       </c>
       <c r="Y23" s="16">
         <v>230.89329981078203</v>
       </c>
       <c r="Z23" s="16">
         <v>7.4975209100000004</v>
       </c>
       <c r="AA23" s="16">
         <v>9.6093661800000003</v>
       </c>
       <c r="AB23" s="16">
         <v>79.755057169999986</v>
       </c>
       <c r="AC23" s="16">
-        <v>0</v>
+        <v>289.99979206</v>
       </c>
       <c r="AD23" s="16">
         <v>0</v>
       </c>
       <c r="AE23" s="16">
         <v>0</v>
       </c>
       <c r="AF23" s="16">
         <v>0</v>
       </c>
       <c r="AG23" s="16">
         <v>0</v>
       </c>
       <c r="AH23" s="16">
         <v>0</v>
       </c>
       <c r="AI23" s="16">
         <v>0</v>
       </c>
       <c r="AJ23" s="16">
         <v>0</v>
       </c>
       <c r="AK23" s="16">
         <v>0</v>
       </c>
@@ -8041,291 +8155,297 @@
       <c r="AN23" s="16">
         <v>0</v>
       </c>
       <c r="AO23" s="16">
         <v>0</v>
       </c>
       <c r="AP23" s="16">
         <v>0</v>
       </c>
       <c r="AQ23" s="16">
         <v>0</v>
       </c>
       <c r="AR23" s="16">
         <v>0</v>
       </c>
       <c r="AS23" s="16">
         <v>0</v>
       </c>
       <c r="AT23" s="16">
         <v>0</v>
       </c>
       <c r="AU23" s="16">
         <v>0</v>
       </c>
       <c r="AV23" s="16">
+        <v>0</v>
+      </c>
+      <c r="AW23" s="16">
         <v>9.0418553327420828</v>
       </c>
-      <c r="AW23" s="16">
+      <c r="AX23" s="16">
         <v>34.839410475986554</v>
       </c>
-      <c r="AX23" s="16">
+      <c r="AY23" s="16">
         <v>101.96558403410103</v>
       </c>
-      <c r="AY23" s="16">
+      <c r="AZ23" s="16">
         <v>85.652296768326167</v>
       </c>
-      <c r="AZ23" s="16">
+      <c r="BA23" s="16">
         <v>123.86433974476523</v>
       </c>
-      <c r="BA23" s="16">
+      <c r="BB23" s="16">
         <v>389.61179098807918</v>
       </c>
-      <c r="BB23" s="16">
+      <c r="BC23" s="16">
         <v>287.97666578064656</v>
       </c>
-      <c r="BC23" s="16">
+      <c r="BD23" s="16">
         <v>152.58824120435</v>
       </c>
-      <c r="BD23" s="16">
+      <c r="BE23" s="16">
         <v>43.684041611402975</v>
       </c>
-      <c r="BE23" s="16">
+      <c r="BF23" s="16">
         <v>139.33157152554111</v>
       </c>
-      <c r="BF23" s="16">
+      <c r="BG23" s="16">
         <v>245.64852278533397</v>
       </c>
-      <c r="BG23" s="16">
+      <c r="BH23" s="16">
         <v>123.69366498516678</v>
       </c>
-      <c r="BH23" s="16">
+      <c r="BI23" s="16">
         <v>24.622266315583278</v>
       </c>
-      <c r="BI23" s="16">
+      <c r="BJ23" s="16">
         <v>17.796079698620439</v>
       </c>
-      <c r="BJ23" s="16">
+      <c r="BK23" s="16">
         <v>11.882487540755308</v>
       </c>
-      <c r="BK23" s="16">
+      <c r="BL23" s="16">
         <v>23.546880648919483</v>
       </c>
-      <c r="BL23" s="16">
+      <c r="BM23" s="16">
         <v>170.30466773391328</v>
       </c>
-      <c r="BM23" s="16">
+      <c r="BN23" s="16">
         <v>257.14241594706306</v>
       </c>
-      <c r="BN23" s="16">
+      <c r="BO23" s="16">
         <v>494.79123345437807</v>
       </c>
-      <c r="BO23" s="16">
+      <c r="BP23" s="16">
         <v>574.39324543395321</v>
       </c>
-      <c r="BP23" s="16">
+      <c r="BQ23" s="16">
         <v>468.31686332999669</v>
       </c>
-      <c r="BQ23" s="16">
+      <c r="BR23" s="16">
         <v>547.91650610618683</v>
       </c>
-      <c r="BR23" s="16">
+      <c r="BS23" s="16">
         <v>321.43620905509204</v>
       </c>
-      <c r="BS23" s="16">
+      <c r="BT23" s="16">
         <v>171.65184206651244</v>
       </c>
-      <c r="BT23" s="16">
+      <c r="BU23" s="16">
         <v>157.91428451037893</v>
       </c>
-      <c r="BU23" s="16">
+      <c r="BV23" s="16">
         <v>274.77974636734746</v>
       </c>
-      <c r="BV23" s="16">
+      <c r="BW23" s="16">
         <v>266.03024465364689</v>
       </c>
-      <c r="BW23" s="16">
+      <c r="BX23" s="16">
         <v>185.77098571118131</v>
       </c>
-      <c r="BX23" s="16">
+      <c r="BY23" s="16">
         <v>117.19805208198528</v>
       </c>
-      <c r="BY23" s="16">
+      <c r="BZ23" s="16">
         <v>168.84244227315892</v>
       </c>
-      <c r="BZ23" s="16">
+      <c r="CA23" s="16">
         <v>138.8225405164371</v>
       </c>
-      <c r="CA23" s="16">
+      <c r="CB23" s="16">
         <v>99.893501275072254</v>
       </c>
-      <c r="CB23" s="16">
+      <c r="CC23" s="16">
         <v>69.566667829826201</v>
       </c>
-      <c r="CC23" s="16">
+      <c r="CD23" s="16">
         <v>175.13018106400784</v>
       </c>
-      <c r="CD23" s="16">
+      <c r="CE23" s="16">
         <v>162.26150887654913</v>
       </c>
-      <c r="CE23" s="16">
+      <c r="CF23" s="16">
         <v>24.58580665303942</v>
       </c>
-      <c r="CF23" s="16">
+      <c r="CG23" s="16">
         <v>83.598079795736595</v>
       </c>
-      <c r="CG23" s="16">
+      <c r="CH23" s="16">
         <v>36.620765673670178</v>
       </c>
-      <c r="CH23" s="16">
+      <c r="CI23" s="16">
         <v>24.054558492870985</v>
       </c>
-      <c r="CI23" s="16">
+      <c r="CJ23" s="16">
         <v>9.6173618759829989</v>
       </c>
-      <c r="CJ23" s="16">
+      <c r="CK23" s="16">
         <v>8.1290000283230004</v>
       </c>
-      <c r="CK23" s="16">
+      <c r="CL23" s="16">
         <v>24.054229946027</v>
       </c>
-      <c r="CL23" s="16">
+      <c r="CM23" s="16">
         <v>1.6206373802260003</v>
       </c>
-      <c r="CM23" s="16">
+      <c r="CN23" s="16">
         <v>1.790101116807</v>
       </c>
-      <c r="CN23" s="16">
+      <c r="CO23" s="16">
         <v>1.7801154663390002</v>
       </c>
-      <c r="CO23" s="16">
+      <c r="CP23" s="16">
         <v>21.542879530381001</v>
       </c>
-      <c r="CP23" s="16">
+      <c r="CQ23" s="16">
         <v>21.251184632178003</v>
       </c>
-      <c r="CQ23" s="16">
+      <c r="CR23" s="16">
         <v>18.372034465257002</v>
       </c>
-      <c r="CR23" s="16">
+      <c r="CS23" s="16">
         <v>19.959316410660001</v>
       </c>
-      <c r="CS23" s="16">
+      <c r="CT23" s="16">
         <v>3.1487314099999999</v>
       </c>
-      <c r="CT23" s="16">
+      <c r="CU23" s="16">
         <v>3.2042964500000002</v>
       </c>
-      <c r="CU23" s="16">
+      <c r="CV23" s="16">
         <v>0.61326846000000002</v>
       </c>
-      <c r="CV23" s="16">
+      <c r="CW23" s="16">
         <v>0.61107627000000009</v>
-      </c>
-[...1 lines deleted...]
-        <v>6.6450000000000005</v>
       </c>
       <c r="CX23" s="16">
         <v>6.6450000000000005</v>
       </c>
       <c r="CY23" s="16">
         <v>6.6450000000000005</v>
       </c>
       <c r="CZ23" s="16">
-        <v>0</v>
+        <v>6.6450000000000005</v>
       </c>
       <c r="DA23" s="16">
         <v>0</v>
       </c>
       <c r="DB23" s="16">
         <v>0</v>
       </c>
       <c r="DC23" s="16">
         <v>0</v>
       </c>
       <c r="DD23" s="16">
+        <v>0</v>
+      </c>
+      <c r="DE23" s="16">
         <v>27.861627794086001</v>
       </c>
-      <c r="DE23" s="16">
+      <c r="DF23" s="16">
         <v>41.48393574584501</v>
       </c>
-      <c r="DF23" s="16">
+      <c r="DG23" s="16">
         <v>226.30552349622599</v>
       </c>
-      <c r="DG23" s="16">
+      <c r="DH23" s="16">
         <v>226.16102066329603</v>
       </c>
-      <c r="DH23" s="16">
+      <c r="DI23" s="16">
         <v>230.89329981078203</v>
       </c>
-      <c r="DI23" s="16">
+      <c r="DJ23" s="16">
         <v>195.719458543505</v>
       </c>
-      <c r="DJ23" s="16">
+      <c r="DK23" s="16">
         <v>120.47134421957898</v>
       </c>
-      <c r="DK23" s="16">
+      <c r="DL23" s="16">
         <v>7.4956821200000006</v>
       </c>
-      <c r="DL23" s="16">
+      <c r="DM23" s="16">
         <v>7.4975209100000004</v>
       </c>
-      <c r="DM23" s="16">
+      <c r="DN23" s="16">
         <v>7.4993201699999998</v>
       </c>
-      <c r="DN23" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DO23" s="16">
         <v>0</v>
       </c>
       <c r="DP23" s="16">
+        <v>0</v>
+      </c>
+      <c r="DQ23" s="16">
         <v>9.6093661800000003</v>
       </c>
-      <c r="DQ23" s="16">
+      <c r="DR23" s="16">
         <v>26.05558521</v>
       </c>
-      <c r="DR23" s="16">
+      <c r="DS23" s="16">
         <v>29.579592350000006</v>
       </c>
-      <c r="DS23" s="16">
+      <c r="DT23" s="16">
         <v>30.746540520000003</v>
       </c>
-      <c r="DT23" s="16">
+      <c r="DU23" s="16">
         <v>79.755057169999986</v>
       </c>
-      <c r="DU23" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DV23" s="16">
-        <v>199.07333043000003</v>
+        <v>92.32281961999999</v>
       </c>
       <c r="DW23" s="16">
-        <v>241.98007669</v>
+        <v>199.07333043000006</v>
+      </c>
+      <c r="DX23" s="16">
+        <v>241.98007668999995</v>
+      </c>
+      <c r="DY23" s="16">
+        <v>289.99979206</v>
       </c>
     </row>
-    <row r="24" spans="2:127" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="13" t="s">
         <v>130</v>
       </c>
       <c r="C24" s="18">
         <v>19.75</v>
       </c>
       <c r="D24" s="18">
         <v>10.55</v>
       </c>
       <c r="E24" s="18">
         <v>32.380000000000003</v>
       </c>
       <c r="F24" s="18">
         <v>0.32</v>
       </c>
       <c r="G24" s="18">
         <v>33.68</v>
       </c>
       <c r="H24" s="18">
         <v>0.03</v>
       </c>
       <c r="I24" s="18">
         <v>0.11</v>
       </c>
       <c r="J24" s="18">
@@ -8364,430 +8484,437 @@
       <c r="U24" s="18">
         <v>82.5</v>
       </c>
       <c r="V24" s="18">
         <v>82.5</v>
       </c>
       <c r="W24" s="18">
         <v>0</v>
       </c>
       <c r="X24" s="18">
         <v>0</v>
       </c>
       <c r="Y24" s="18">
         <v>0</v>
       </c>
       <c r="Z24" s="18">
         <v>0</v>
       </c>
       <c r="AA24" s="18">
         <v>5.0380399999999997E-3</v>
       </c>
       <c r="AB24" s="18">
         <v>0</v>
       </c>
       <c r="AC24" s="18">
+        <v>0</v>
+      </c>
+      <c r="AD24" s="18">
         <v>16.150000000000002</v>
       </c>
-      <c r="AD24" s="18">
+      <c r="AE24" s="18">
         <v>42.78</v>
       </c>
-      <c r="AE24" s="18">
+      <c r="AF24" s="18">
         <v>41.08</v>
       </c>
-      <c r="AF24" s="18">
+      <c r="AG24" s="18">
         <v>32.380000000000003</v>
       </c>
-      <c r="AG24" s="18">
+      <c r="AH24" s="18">
         <v>6</v>
       </c>
-      <c r="AH24" s="18">
+      <c r="AI24" s="18">
         <v>5.41</v>
       </c>
-      <c r="AI24" s="18">
+      <c r="AJ24" s="18">
         <v>5.46</v>
       </c>
-      <c r="AJ24" s="18">
+      <c r="AK24" s="18">
         <v>0.32</v>
       </c>
-      <c r="AK24" s="18">
+      <c r="AL24" s="18">
         <v>0.08</v>
       </c>
-      <c r="AL24" s="18">
+      <c r="AM24" s="18">
         <v>9.9700000000000006</v>
       </c>
-      <c r="AM24" s="18">
+      <c r="AN24" s="18">
         <v>26.73</v>
       </c>
-      <c r="AN24" s="18">
+      <c r="AO24" s="18">
         <v>33.68</v>
       </c>
-      <c r="AO24" s="18">
+      <c r="AP24" s="18">
         <v>37.31</v>
       </c>
-      <c r="AP24" s="18">
+      <c r="AQ24" s="18">
         <v>7.3900000000000006</v>
       </c>
-      <c r="AQ24" s="18">
+      <c r="AR24" s="18">
         <v>0.13</v>
       </c>
-      <c r="AR24" s="18">
+      <c r="AS24" s="18">
         <v>0.03</v>
       </c>
-      <c r="AS24" s="18">
+      <c r="AT24" s="18">
         <v>0.12</v>
       </c>
-      <c r="AT24" s="18">
+      <c r="AU24" s="18">
         <v>0.03</v>
       </c>
-      <c r="AU24" s="18">
+      <c r="AV24" s="18">
         <v>0.04</v>
       </c>
-      <c r="AV24" s="18">
+      <c r="AW24" s="18">
         <v>0.11</v>
       </c>
-      <c r="AW24" s="18">
+      <c r="AX24" s="18">
         <v>0.08</v>
       </c>
-      <c r="AX24" s="18">
+      <c r="AY24" s="18">
         <v>0.10482294354165832</v>
       </c>
-      <c r="AY24" s="18">
+      <c r="AZ24" s="18">
         <v>5.880546784331199E-2</v>
       </c>
-      <c r="AZ24" s="18">
+      <c r="BA24" s="18">
         <v>0.17</v>
       </c>
-      <c r="BA24" s="18">
+      <c r="BB24" s="18">
         <v>0.14000000000000001</v>
       </c>
-      <c r="BB24" s="18">
+      <c r="BC24" s="18">
         <v>0.68</v>
       </c>
-      <c r="BC24" s="18">
+      <c r="BD24" s="18">
         <v>0.52</v>
       </c>
-      <c r="BD24" s="18">
+      <c r="BE24" s="18">
         <v>0.8888888800000001</v>
       </c>
-      <c r="BE24" s="18">
+      <c r="BF24" s="18">
         <v>1.0171388302598741</v>
       </c>
-      <c r="BF24" s="18">
+      <c r="BG24" s="18">
         <v>0.39923904613130845</v>
       </c>
-      <c r="BG24" s="18">
+      <c r="BH24" s="18">
         <v>0.86695510429812728</v>
       </c>
-      <c r="BH24" s="18">
+      <c r="BI24" s="18">
         <v>0.53295582418606924</v>
       </c>
-      <c r="BI24" s="18">
+      <c r="BJ24" s="18">
         <v>1.1902244379931528E-2</v>
       </c>
-      <c r="BJ24" s="18">
+      <c r="BK24" s="18">
         <v>5.1535682426099162E-4</v>
       </c>
-      <c r="BK24" s="18">
-[...1 lines deleted...]
-      </c>
       <c r="BL24" s="18">
+        <v>0</v>
+      </c>
+      <c r="BM24" s="18">
         <v>8.3050009998358928E-3</v>
       </c>
-      <c r="BM24" s="18">
+      <c r="BN24" s="18">
         <v>2.1136525747403274E-2</v>
       </c>
-      <c r="BN24" s="18">
+      <c r="BO24" s="18">
         <v>2.6481144317994622E-2</v>
       </c>
-      <c r="BO24" s="18">
+      <c r="BP24" s="18">
         <v>2.6339197747678754E-2</v>
       </c>
-      <c r="BP24" s="18">
+      <c r="BQ24" s="18">
         <v>1.5405483392196769E-2</v>
       </c>
-      <c r="BQ24" s="18">
+      <c r="BR24" s="18">
         <v>2.1503980802965592E-2</v>
       </c>
-      <c r="BR24" s="18">
-[...1 lines deleted...]
-      </c>
       <c r="BS24" s="18">
         <v>0</v>
       </c>
       <c r="BT24" s="18">
+        <v>0</v>
+      </c>
+      <c r="BU24" s="18">
         <v>0.14798643369161349</v>
       </c>
-      <c r="BU24" s="18">
+      <c r="BV24" s="18">
         <v>2.3178623128509348E-2</v>
       </c>
-      <c r="BV24" s="18">
+      <c r="BW24" s="18">
         <v>2.7962344043354948E-2</v>
       </c>
-      <c r="BW24" s="18">
+      <c r="BX24" s="18">
         <v>3.7406241769853632E-2</v>
       </c>
-      <c r="BX24" s="18">
+      <c r="BY24" s="18">
         <v>0.13693094169547806</v>
       </c>
-      <c r="BY24" s="18">
+      <c r="BZ24" s="18">
         <v>0.13674831056923492</v>
       </c>
-      <c r="BZ24" s="18">
+      <c r="CA24" s="18">
         <v>0.14289334917298141</v>
       </c>
-      <c r="CA24" s="18">
+      <c r="CB24" s="18">
         <v>4.2136251898912618E-2</v>
       </c>
-      <c r="CB24" s="18">
+      <c r="CC24" s="18">
         <v>5.2372178170673857E-3</v>
       </c>
-      <c r="CC24" s="18">
-[...1 lines deleted...]
-      </c>
       <c r="CD24" s="18">
         <v>0</v>
       </c>
       <c r="CE24" s="18">
         <v>0</v>
       </c>
       <c r="CF24" s="18">
+        <v>0</v>
+      </c>
+      <c r="CG24" s="18">
         <v>24.474383723843747</v>
       </c>
-      <c r="CG24" s="18">
+      <c r="CH24" s="18">
         <v>28.867915286145568</v>
       </c>
-      <c r="CH24" s="18">
+      <c r="CI24" s="18">
         <v>54.941627567586167</v>
       </c>
-      <c r="CI24" s="18">
+      <c r="CJ24" s="18">
         <v>72.374242342656828</v>
       </c>
-      <c r="CJ24" s="18">
+      <c r="CK24" s="18">
         <v>68.013069431476438</v>
       </c>
-      <c r="CK24" s="18">
+      <c r="CL24" s="18">
         <v>68.852095059599463</v>
       </c>
-      <c r="CL24" s="18">
+      <c r="CM24" s="18">
         <v>80.840383566535607</v>
       </c>
-      <c r="CM24" s="18">
+      <c r="CN24" s="18">
         <v>101.14308776470382</v>
       </c>
-      <c r="CN24" s="18">
+      <c r="CO24" s="18">
         <v>75.873152663427234</v>
       </c>
-      <c r="CO24" s="18">
+      <c r="CP24" s="18">
         <v>78.579293529884268</v>
-      </c>
-[...1 lines deleted...]
-        <v>82.5</v>
       </c>
       <c r="CQ24" s="18">
         <v>82.5</v>
       </c>
       <c r="CR24" s="18">
         <v>82.5</v>
       </c>
       <c r="CS24" s="18">
         <v>82.5</v>
       </c>
       <c r="CT24" s="18">
         <v>82.5</v>
       </c>
       <c r="CU24" s="18">
         <v>82.5</v>
       </c>
       <c r="CV24" s="18">
         <v>82.5</v>
       </c>
       <c r="CW24" s="18">
         <v>82.5</v>
       </c>
       <c r="CX24" s="18">
-        <v>0</v>
+        <v>82.5</v>
       </c>
       <c r="CY24" s="18">
         <v>0</v>
       </c>
       <c r="CZ24" s="18">
         <v>0</v>
       </c>
       <c r="DA24" s="18">
         <v>0</v>
       </c>
       <c r="DB24" s="18">
         <v>0</v>
       </c>
       <c r="DC24" s="18">
         <v>0</v>
       </c>
       <c r="DD24" s="18">
         <v>0</v>
       </c>
       <c r="DE24" s="18">
         <v>0</v>
       </c>
       <c r="DF24" s="18">
         <v>0</v>
       </c>
       <c r="DG24" s="18">
         <v>0</v>
       </c>
       <c r="DH24" s="18">
         <v>0</v>
       </c>
       <c r="DI24" s="18">
         <v>0</v>
       </c>
       <c r="DJ24" s="18">
         <v>0</v>
       </c>
       <c r="DK24" s="18">
         <v>0</v>
       </c>
       <c r="DL24" s="18">
         <v>0</v>
       </c>
       <c r="DM24" s="18">
         <v>0</v>
       </c>
       <c r="DN24" s="18">
+        <v>0</v>
+      </c>
+      <c r="DO24" s="18">
         <v>5.0393999999999994E-3</v>
       </c>
-      <c r="DO24" s="18">
+      <c r="DP24" s="18">
         <v>5.03872E-3</v>
       </c>
-      <c r="DP24" s="18">
+      <c r="DQ24" s="18">
         <v>5.0380399999999997E-3</v>
       </c>
-      <c r="DQ24" s="18">
+      <c r="DR24" s="18">
         <v>5.0375000000000003E-3</v>
       </c>
-      <c r="DR24" s="18">
-[...1 lines deleted...]
-      </c>
       <c r="DS24" s="18">
         <v>0</v>
       </c>
       <c r="DT24" s="18">
         <v>0</v>
       </c>
       <c r="DU24" s="18">
         <v>0</v>
       </c>
       <c r="DV24" s="18">
         <v>0</v>
       </c>
       <c r="DW24" s="18">
         <v>0</v>
       </c>
+      <c r="DX24" s="18">
+        <v>0</v>
+      </c>
+      <c r="DY24" s="18">
+        <v>0</v>
+      </c>
     </row>
-    <row r="25" spans="2:127" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:129" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="4"/>
       <c r="C25" s="2"/>
-      <c r="CJ25" s="2"/>
       <c r="CK25" s="2"/>
       <c r="CL25" s="2"/>
       <c r="CM25" s="2"/>
       <c r="CN25" s="2"/>
+      <c r="CO25" s="2"/>
     </row>
-    <row r="26" spans="2:127" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:129" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="21" t="s">
         <v>144</v>
       </c>
       <c r="C26" s="2"/>
-      <c r="CJ26" s="2"/>
       <c r="CK26" s="2"/>
       <c r="CL26" s="2"/>
       <c r="CM26" s="2"/>
       <c r="CN26" s="2"/>
+      <c r="CO26" s="2"/>
     </row>
-    <row r="27" spans="2:127" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:129" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="19" t="s">
         <v>137</v>
       </c>
       <c r="C27" s="20"/>
       <c r="D27" s="20"/>
       <c r="E27" s="20"/>
       <c r="F27" s="20"/>
       <c r="G27" s="20"/>
     </row>
-    <row r="28" spans="2:127" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:129" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="22"/>
       <c r="C28" s="22"/>
       <c r="D28" s="22"/>
       <c r="E28" s="22"/>
       <c r="F28" s="22"/>
       <c r="G28" s="22"/>
       <c r="H28" s="1"/>
       <c r="I28" s="1"/>
       <c r="J28" s="1"/>
       <c r="K28" s="1"/>
       <c r="L28" s="1"/>
       <c r="M28" s="1"/>
       <c r="N28" s="1"/>
       <c r="O28" s="1"/>
       <c r="P28" s="1"/>
       <c r="Q28" s="1"/>
       <c r="R28" s="1"/>
       <c r="S28" s="1"/>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
       <c r="X28" s="1"/>
       <c r="Y28" s="1"/>
       <c r="Z28" s="1"/>
       <c r="AA28" s="1"/>
       <c r="AB28" s="1"/>
       <c r="AC28" s="1"/>
       <c r="AD28" s="1"/>
       <c r="AE28" s="1"/>
       <c r="AF28" s="1"/>
       <c r="AG28" s="1"/>
       <c r="AH28" s="1"/>
       <c r="AI28" s="1"/>
       <c r="AJ28" s="1"/>
       <c r="AK28" s="1"/>
       <c r="AL28" s="1"/>
       <c r="AM28" s="1"/>
       <c r="AN28" s="1"/>
       <c r="AO28" s="1"/>
       <c r="AP28" s="1"/>
       <c r="AQ28" s="1"/>
       <c r="AR28" s="1"/>
       <c r="AS28" s="1"/>
       <c r="AT28" s="1"/>
       <c r="AU28" s="1"/>
       <c r="AV28" s="1"/>
       <c r="AW28" s="1"/>
       <c r="AX28" s="1"/>
       <c r="AY28" s="1"/>
+      <c r="AZ28" s="1"/>
     </row>
-    <row r="44" spans="3:87" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="3:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C44" s="3"/>
       <c r="D44" s="3"/>
       <c r="E44" s="3"/>
       <c r="F44" s="3"/>
       <c r="G44" s="3"/>
       <c r="H44" s="3"/>
       <c r="I44" s="3"/>
       <c r="J44" s="3"/>
       <c r="K44" s="3"/>
       <c r="L44" s="3"/>
       <c r="M44" s="3"/>
       <c r="N44" s="3"/>
       <c r="O44" s="3"/>
       <c r="P44" s="3"/>
       <c r="Q44" s="3"/>
       <c r="R44" s="3"/>
       <c r="S44" s="3"/>
       <c r="T44" s="3"/>
       <c r="U44" s="3"/>
       <c r="V44" s="3"/>
       <c r="W44" s="3"/>
       <c r="X44" s="3"/>
       <c r="Y44" s="3"/>
       <c r="Z44" s="3"/>
       <c r="AA44" s="3"/>
@@ -8829,52 +8956,53 @@
       <c r="BK44" s="3"/>
       <c r="BL44" s="3"/>
       <c r="BM44" s="3"/>
       <c r="BN44" s="3"/>
       <c r="BO44" s="3"/>
       <c r="BP44" s="3"/>
       <c r="BQ44" s="3"/>
       <c r="BR44" s="3"/>
       <c r="BS44" s="3"/>
       <c r="BT44" s="3"/>
       <c r="BU44" s="3"/>
       <c r="BV44" s="3"/>
       <c r="BW44" s="3"/>
       <c r="BX44" s="3"/>
       <c r="BY44" s="3"/>
       <c r="BZ44" s="3"/>
       <c r="CA44" s="3"/>
       <c r="CB44" s="3"/>
       <c r="CC44" s="3"/>
       <c r="CD44" s="3"/>
       <c r="CE44" s="3"/>
       <c r="CF44" s="3"/>
       <c r="CG44" s="3"/>
       <c r="CH44" s="3"/>
       <c r="CI44" s="3"/>
+      <c r="CJ44" s="3"/>
     </row>
-    <row r="45" spans="3:87" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="3:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C45" s="3"/>
       <c r="D45" s="3"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="3"/>
       <c r="H45" s="3"/>
       <c r="I45" s="3"/>
       <c r="J45" s="3"/>
       <c r="K45" s="3"/>
       <c r="L45" s="3"/>
       <c r="M45" s="3"/>
       <c r="N45" s="3"/>
       <c r="O45" s="3"/>
       <c r="P45" s="3"/>
       <c r="Q45" s="3"/>
       <c r="R45" s="3"/>
       <c r="S45" s="3"/>
       <c r="T45" s="3"/>
       <c r="U45" s="3"/>
       <c r="V45" s="3"/>
       <c r="W45" s="3"/>
       <c r="X45" s="3"/>
       <c r="Y45" s="3"/>
       <c r="Z45" s="3"/>
       <c r="AA45" s="3"/>
@@ -8916,52 +9044,53 @@
       <c r="BK45" s="3"/>
       <c r="BL45" s="3"/>
       <c r="BM45" s="3"/>
       <c r="BN45" s="3"/>
       <c r="BO45" s="3"/>
       <c r="BP45" s="3"/>
       <c r="BQ45" s="3"/>
       <c r="BR45" s="3"/>
       <c r="BS45" s="3"/>
       <c r="BT45" s="3"/>
       <c r="BU45" s="3"/>
       <c r="BV45" s="3"/>
       <c r="BW45" s="3"/>
       <c r="BX45" s="3"/>
       <c r="BY45" s="3"/>
       <c r="BZ45" s="3"/>
       <c r="CA45" s="3"/>
       <c r="CB45" s="3"/>
       <c r="CC45" s="3"/>
       <c r="CD45" s="3"/>
       <c r="CE45" s="3"/>
       <c r="CF45" s="3"/>
       <c r="CG45" s="3"/>
       <c r="CH45" s="3"/>
       <c r="CI45" s="3"/>
+      <c r="CJ45" s="3"/>
     </row>
-    <row r="46" spans="3:87" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="3:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C46" s="3"/>
       <c r="D46" s="3"/>
       <c r="E46" s="3"/>
       <c r="F46" s="3"/>
       <c r="G46" s="3"/>
       <c r="H46" s="3"/>
       <c r="I46" s="3"/>
       <c r="J46" s="3"/>
       <c r="K46" s="3"/>
       <c r="L46" s="3"/>
       <c r="M46" s="3"/>
       <c r="N46" s="3"/>
       <c r="O46" s="3"/>
       <c r="P46" s="3"/>
       <c r="Q46" s="3"/>
       <c r="R46" s="3"/>
       <c r="S46" s="3"/>
       <c r="T46" s="3"/>
       <c r="U46" s="3"/>
       <c r="V46" s="3"/>
       <c r="W46" s="3"/>
       <c r="X46" s="3"/>
       <c r="Y46" s="3"/>
       <c r="Z46" s="3"/>
       <c r="AA46" s="3"/>
@@ -9003,52 +9132,53 @@
       <c r="BK46" s="3"/>
       <c r="BL46" s="3"/>
       <c r="BM46" s="3"/>
       <c r="BN46" s="3"/>
       <c r="BO46" s="3"/>
       <c r="BP46" s="3"/>
       <c r="BQ46" s="3"/>
       <c r="BR46" s="3"/>
       <c r="BS46" s="3"/>
       <c r="BT46" s="3"/>
       <c r="BU46" s="3"/>
       <c r="BV46" s="3"/>
       <c r="BW46" s="3"/>
       <c r="BX46" s="3"/>
       <c r="BY46" s="3"/>
       <c r="BZ46" s="3"/>
       <c r="CA46" s="3"/>
       <c r="CB46" s="3"/>
       <c r="CC46" s="3"/>
       <c r="CD46" s="3"/>
       <c r="CE46" s="3"/>
       <c r="CF46" s="3"/>
       <c r="CG46" s="3"/>
       <c r="CH46" s="3"/>
       <c r="CI46" s="3"/>
+      <c r="CJ46" s="3"/>
     </row>
-    <row r="47" spans="3:87" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="3:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C47" s="3"/>
       <c r="D47" s="3"/>
       <c r="E47" s="3"/>
       <c r="F47" s="3"/>
       <c r="G47" s="3"/>
       <c r="H47" s="3"/>
       <c r="I47" s="3"/>
       <c r="J47" s="3"/>
       <c r="K47" s="3"/>
       <c r="L47" s="3"/>
       <c r="M47" s="3"/>
       <c r="N47" s="3"/>
       <c r="O47" s="3"/>
       <c r="P47" s="3"/>
       <c r="Q47" s="3"/>
       <c r="R47" s="3"/>
       <c r="S47" s="3"/>
       <c r="T47" s="3"/>
       <c r="U47" s="3"/>
       <c r="V47" s="3"/>
       <c r="W47" s="3"/>
       <c r="X47" s="3"/>
       <c r="Y47" s="3"/>
       <c r="Z47" s="3"/>
       <c r="AA47" s="3"/>
@@ -9090,52 +9220,53 @@
       <c r="BK47" s="3"/>
       <c r="BL47" s="3"/>
       <c r="BM47" s="3"/>
       <c r="BN47" s="3"/>
       <c r="BO47" s="3"/>
       <c r="BP47" s="3"/>
       <c r="BQ47" s="3"/>
       <c r="BR47" s="3"/>
       <c r="BS47" s="3"/>
       <c r="BT47" s="3"/>
       <c r="BU47" s="3"/>
       <c r="BV47" s="3"/>
       <c r="BW47" s="3"/>
       <c r="BX47" s="3"/>
       <c r="BY47" s="3"/>
       <c r="BZ47" s="3"/>
       <c r="CA47" s="3"/>
       <c r="CB47" s="3"/>
       <c r="CC47" s="3"/>
       <c r="CD47" s="3"/>
       <c r="CE47" s="3"/>
       <c r="CF47" s="3"/>
       <c r="CG47" s="3"/>
       <c r="CH47" s="3"/>
       <c r="CI47" s="3"/>
+      <c r="CJ47" s="3"/>
     </row>
-    <row r="48" spans="3:87" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="3:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C48" s="3"/>
       <c r="D48" s="3"/>
       <c r="E48" s="3"/>
       <c r="F48" s="3"/>
       <c r="G48" s="3"/>
       <c r="H48" s="3"/>
       <c r="I48" s="3"/>
       <c r="J48" s="3"/>
       <c r="K48" s="3"/>
       <c r="L48" s="3"/>
       <c r="M48" s="3"/>
       <c r="N48" s="3"/>
       <c r="O48" s="3"/>
       <c r="P48" s="3"/>
       <c r="Q48" s="3"/>
       <c r="R48" s="3"/>
       <c r="S48" s="3"/>
       <c r="T48" s="3"/>
       <c r="U48" s="3"/>
       <c r="V48" s="3"/>
       <c r="W48" s="3"/>
       <c r="X48" s="3"/>
       <c r="Y48" s="3"/>
       <c r="Z48" s="3"/>
       <c r="AA48" s="3"/>
@@ -9177,52 +9308,53 @@
       <c r="BK48" s="3"/>
       <c r="BL48" s="3"/>
       <c r="BM48" s="3"/>
       <c r="BN48" s="3"/>
       <c r="BO48" s="3"/>
       <c r="BP48" s="3"/>
       <c r="BQ48" s="3"/>
       <c r="BR48" s="3"/>
       <c r="BS48" s="3"/>
       <c r="BT48" s="3"/>
       <c r="BU48" s="3"/>
       <c r="BV48" s="3"/>
       <c r="BW48" s="3"/>
       <c r="BX48" s="3"/>
       <c r="BY48" s="3"/>
       <c r="BZ48" s="3"/>
       <c r="CA48" s="3"/>
       <c r="CB48" s="3"/>
       <c r="CC48" s="3"/>
       <c r="CD48" s="3"/>
       <c r="CE48" s="3"/>
       <c r="CF48" s="3"/>
       <c r="CG48" s="3"/>
       <c r="CH48" s="3"/>
       <c r="CI48" s="3"/>
+      <c r="CJ48" s="3"/>
     </row>
-    <row r="49" spans="3:87" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="3:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C49" s="3"/>
       <c r="D49" s="3"/>
       <c r="E49" s="3"/>
       <c r="F49" s="3"/>
       <c r="G49" s="3"/>
       <c r="H49" s="3"/>
       <c r="I49" s="3"/>
       <c r="J49" s="3"/>
       <c r="K49" s="3"/>
       <c r="L49" s="3"/>
       <c r="M49" s="3"/>
       <c r="N49" s="3"/>
       <c r="O49" s="3"/>
       <c r="P49" s="3"/>
       <c r="Q49" s="3"/>
       <c r="R49" s="3"/>
       <c r="S49" s="3"/>
       <c r="T49" s="3"/>
       <c r="U49" s="3"/>
       <c r="V49" s="3"/>
       <c r="W49" s="3"/>
       <c r="X49" s="3"/>
       <c r="Y49" s="3"/>
       <c r="Z49" s="3"/>
       <c r="AA49" s="3"/>
@@ -9264,52 +9396,53 @@
       <c r="BK49" s="3"/>
       <c r="BL49" s="3"/>
       <c r="BM49" s="3"/>
       <c r="BN49" s="3"/>
       <c r="BO49" s="3"/>
       <c r="BP49" s="3"/>
       <c r="BQ49" s="3"/>
       <c r="BR49" s="3"/>
       <c r="BS49" s="3"/>
       <c r="BT49" s="3"/>
       <c r="BU49" s="3"/>
       <c r="BV49" s="3"/>
       <c r="BW49" s="3"/>
       <c r="BX49" s="3"/>
       <c r="BY49" s="3"/>
       <c r="BZ49" s="3"/>
       <c r="CA49" s="3"/>
       <c r="CB49" s="3"/>
       <c r="CC49" s="3"/>
       <c r="CD49" s="3"/>
       <c r="CE49" s="3"/>
       <c r="CF49" s="3"/>
       <c r="CG49" s="3"/>
       <c r="CH49" s="3"/>
       <c r="CI49" s="3"/>
+      <c r="CJ49" s="3"/>
     </row>
-    <row r="50" spans="3:87" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="3:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C50" s="3"/>
       <c r="D50" s="3"/>
       <c r="E50" s="3"/>
       <c r="F50" s="3"/>
       <c r="G50" s="3"/>
       <c r="H50" s="3"/>
       <c r="I50" s="3"/>
       <c r="J50" s="3"/>
       <c r="K50" s="3"/>
       <c r="L50" s="3"/>
       <c r="M50" s="3"/>
       <c r="N50" s="3"/>
       <c r="O50" s="3"/>
       <c r="P50" s="3"/>
       <c r="Q50" s="3"/>
       <c r="R50" s="3"/>
       <c r="S50" s="3"/>
       <c r="T50" s="3"/>
       <c r="U50" s="3"/>
       <c r="V50" s="3"/>
       <c r="W50" s="3"/>
       <c r="X50" s="3"/>
       <c r="Y50" s="3"/>
       <c r="Z50" s="3"/>
       <c r="AA50" s="3"/>
@@ -9351,52 +9484,53 @@
       <c r="BK50" s="3"/>
       <c r="BL50" s="3"/>
       <c r="BM50" s="3"/>
       <c r="BN50" s="3"/>
       <c r="BO50" s="3"/>
       <c r="BP50" s="3"/>
       <c r="BQ50" s="3"/>
       <c r="BR50" s="3"/>
       <c r="BS50" s="3"/>
       <c r="BT50" s="3"/>
       <c r="BU50" s="3"/>
       <c r="BV50" s="3"/>
       <c r="BW50" s="3"/>
       <c r="BX50" s="3"/>
       <c r="BY50" s="3"/>
       <c r="BZ50" s="3"/>
       <c r="CA50" s="3"/>
       <c r="CB50" s="3"/>
       <c r="CC50" s="3"/>
       <c r="CD50" s="3"/>
       <c r="CE50" s="3"/>
       <c r="CF50" s="3"/>
       <c r="CG50" s="3"/>
       <c r="CH50" s="3"/>
       <c r="CI50" s="3"/>
+      <c r="CJ50" s="3"/>
     </row>
-    <row r="51" spans="3:87" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="3:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C51" s="3"/>
       <c r="D51" s="3"/>
       <c r="E51" s="3"/>
       <c r="F51" s="3"/>
       <c r="G51" s="3"/>
       <c r="H51" s="3"/>
       <c r="I51" s="3"/>
       <c r="J51" s="3"/>
       <c r="K51" s="3"/>
       <c r="L51" s="3"/>
       <c r="M51" s="3"/>
       <c r="N51" s="3"/>
       <c r="O51" s="3"/>
       <c r="P51" s="3"/>
       <c r="Q51" s="3"/>
       <c r="R51" s="3"/>
       <c r="S51" s="3"/>
       <c r="T51" s="3"/>
       <c r="U51" s="3"/>
       <c r="V51" s="3"/>
       <c r="W51" s="3"/>
       <c r="X51" s="3"/>
       <c r="Y51" s="3"/>
       <c r="Z51" s="3"/>
       <c r="AA51" s="3"/>
@@ -9438,52 +9572,53 @@
       <c r="BK51" s="3"/>
       <c r="BL51" s="3"/>
       <c r="BM51" s="3"/>
       <c r="BN51" s="3"/>
       <c r="BO51" s="3"/>
       <c r="BP51" s="3"/>
       <c r="BQ51" s="3"/>
       <c r="BR51" s="3"/>
       <c r="BS51" s="3"/>
       <c r="BT51" s="3"/>
       <c r="BU51" s="3"/>
       <c r="BV51" s="3"/>
       <c r="BW51" s="3"/>
       <c r="BX51" s="3"/>
       <c r="BY51" s="3"/>
       <c r="BZ51" s="3"/>
       <c r="CA51" s="3"/>
       <c r="CB51" s="3"/>
       <c r="CC51" s="3"/>
       <c r="CD51" s="3"/>
       <c r="CE51" s="3"/>
       <c r="CF51" s="3"/>
       <c r="CG51" s="3"/>
       <c r="CH51" s="3"/>
       <c r="CI51" s="3"/>
+      <c r="CJ51" s="3"/>
     </row>
-    <row r="52" spans="3:87" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="3:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C52" s="3"/>
       <c r="D52" s="3"/>
       <c r="E52" s="3"/>
       <c r="F52" s="3"/>
       <c r="G52" s="3"/>
       <c r="H52" s="3"/>
       <c r="I52" s="3"/>
       <c r="J52" s="3"/>
       <c r="K52" s="3"/>
       <c r="L52" s="3"/>
       <c r="M52" s="3"/>
       <c r="N52" s="3"/>
       <c r="O52" s="3"/>
       <c r="P52" s="3"/>
       <c r="Q52" s="3"/>
       <c r="R52" s="3"/>
       <c r="S52" s="3"/>
       <c r="T52" s="3"/>
       <c r="U52" s="3"/>
       <c r="V52" s="3"/>
       <c r="W52" s="3"/>
       <c r="X52" s="3"/>
       <c r="Y52" s="3"/>
       <c r="Z52" s="3"/>
       <c r="AA52" s="3"/>
@@ -9525,52 +9660,53 @@
       <c r="BK52" s="3"/>
       <c r="BL52" s="3"/>
       <c r="BM52" s="3"/>
       <c r="BN52" s="3"/>
       <c r="BO52" s="3"/>
       <c r="BP52" s="3"/>
       <c r="BQ52" s="3"/>
       <c r="BR52" s="3"/>
       <c r="BS52" s="3"/>
       <c r="BT52" s="3"/>
       <c r="BU52" s="3"/>
       <c r="BV52" s="3"/>
       <c r="BW52" s="3"/>
       <c r="BX52" s="3"/>
       <c r="BY52" s="3"/>
       <c r="BZ52" s="3"/>
       <c r="CA52" s="3"/>
       <c r="CB52" s="3"/>
       <c r="CC52" s="3"/>
       <c r="CD52" s="3"/>
       <c r="CE52" s="3"/>
       <c r="CF52" s="3"/>
       <c r="CG52" s="3"/>
       <c r="CH52" s="3"/>
       <c r="CI52" s="3"/>
+      <c r="CJ52" s="3"/>
     </row>
-    <row r="53" spans="3:87" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="3:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C53" s="3"/>
       <c r="D53" s="3"/>
       <c r="E53" s="3"/>
       <c r="F53" s="3"/>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
       <c r="I53" s="3"/>
       <c r="J53" s="3"/>
       <c r="K53" s="3"/>
       <c r="L53" s="3"/>
       <c r="M53" s="3"/>
       <c r="N53" s="3"/>
       <c r="O53" s="3"/>
       <c r="P53" s="3"/>
       <c r="Q53" s="3"/>
       <c r="R53" s="3"/>
       <c r="S53" s="3"/>
       <c r="T53" s="3"/>
       <c r="U53" s="3"/>
       <c r="V53" s="3"/>
       <c r="W53" s="3"/>
       <c r="X53" s="3"/>
       <c r="Y53" s="3"/>
       <c r="Z53" s="3"/>
       <c r="AA53" s="3"/>
@@ -9612,52 +9748,53 @@
       <c r="BK53" s="3"/>
       <c r="BL53" s="3"/>
       <c r="BM53" s="3"/>
       <c r="BN53" s="3"/>
       <c r="BO53" s="3"/>
       <c r="BP53" s="3"/>
       <c r="BQ53" s="3"/>
       <c r="BR53" s="3"/>
       <c r="BS53" s="3"/>
       <c r="BT53" s="3"/>
       <c r="BU53" s="3"/>
       <c r="BV53" s="3"/>
       <c r="BW53" s="3"/>
       <c r="BX53" s="3"/>
       <c r="BY53" s="3"/>
       <c r="BZ53" s="3"/>
       <c r="CA53" s="3"/>
       <c r="CB53" s="3"/>
       <c r="CC53" s="3"/>
       <c r="CD53" s="3"/>
       <c r="CE53" s="3"/>
       <c r="CF53" s="3"/>
       <c r="CG53" s="3"/>
       <c r="CH53" s="3"/>
       <c r="CI53" s="3"/>
+      <c r="CJ53" s="3"/>
     </row>
-    <row r="54" spans="3:87" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="3:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C54" s="3"/>
       <c r="D54" s="3"/>
       <c r="E54" s="3"/>
       <c r="F54" s="3"/>
       <c r="G54" s="3"/>
       <c r="H54" s="3"/>
       <c r="I54" s="3"/>
       <c r="J54" s="3"/>
       <c r="K54" s="3"/>
       <c r="L54" s="3"/>
       <c r="M54" s="3"/>
       <c r="N54" s="3"/>
       <c r="O54" s="3"/>
       <c r="P54" s="3"/>
       <c r="Q54" s="3"/>
       <c r="R54" s="3"/>
       <c r="S54" s="3"/>
       <c r="T54" s="3"/>
       <c r="U54" s="3"/>
       <c r="V54" s="3"/>
       <c r="W54" s="3"/>
       <c r="X54" s="3"/>
       <c r="Y54" s="3"/>
       <c r="Z54" s="3"/>
       <c r="AA54" s="3"/>
@@ -9699,52 +9836,53 @@
       <c r="BK54" s="3"/>
       <c r="BL54" s="3"/>
       <c r="BM54" s="3"/>
       <c r="BN54" s="3"/>
       <c r="BO54" s="3"/>
       <c r="BP54" s="3"/>
       <c r="BQ54" s="3"/>
       <c r="BR54" s="3"/>
       <c r="BS54" s="3"/>
       <c r="BT54" s="3"/>
       <c r="BU54" s="3"/>
       <c r="BV54" s="3"/>
       <c r="BW54" s="3"/>
       <c r="BX54" s="3"/>
       <c r="BY54" s="3"/>
       <c r="BZ54" s="3"/>
       <c r="CA54" s="3"/>
       <c r="CB54" s="3"/>
       <c r="CC54" s="3"/>
       <c r="CD54" s="3"/>
       <c r="CE54" s="3"/>
       <c r="CF54" s="3"/>
       <c r="CG54" s="3"/>
       <c r="CH54" s="3"/>
       <c r="CI54" s="3"/>
+      <c r="CJ54" s="3"/>
     </row>
-    <row r="55" spans="3:87" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="3:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C55" s="3"/>
       <c r="D55" s="3"/>
       <c r="E55" s="3"/>
       <c r="F55" s="3"/>
       <c r="G55" s="3"/>
       <c r="H55" s="3"/>
       <c r="I55" s="3"/>
       <c r="J55" s="3"/>
       <c r="K55" s="3"/>
       <c r="L55" s="3"/>
       <c r="M55" s="3"/>
       <c r="N55" s="3"/>
       <c r="O55" s="3"/>
       <c r="P55" s="3"/>
       <c r="Q55" s="3"/>
       <c r="R55" s="3"/>
       <c r="S55" s="3"/>
       <c r="T55" s="3"/>
       <c r="U55" s="3"/>
       <c r="V55" s="3"/>
       <c r="W55" s="3"/>
       <c r="X55" s="3"/>
       <c r="Y55" s="3"/>
       <c r="Z55" s="3"/>
       <c r="AA55" s="3"/>
@@ -9786,52 +9924,53 @@
       <c r="BK55" s="3"/>
       <c r="BL55" s="3"/>
       <c r="BM55" s="3"/>
       <c r="BN55" s="3"/>
       <c r="BO55" s="3"/>
       <c r="BP55" s="3"/>
       <c r="BQ55" s="3"/>
       <c r="BR55" s="3"/>
       <c r="BS55" s="3"/>
       <c r="BT55" s="3"/>
       <c r="BU55" s="3"/>
       <c r="BV55" s="3"/>
       <c r="BW55" s="3"/>
       <c r="BX55" s="3"/>
       <c r="BY55" s="3"/>
       <c r="BZ55" s="3"/>
       <c r="CA55" s="3"/>
       <c r="CB55" s="3"/>
       <c r="CC55" s="3"/>
       <c r="CD55" s="3"/>
       <c r="CE55" s="3"/>
       <c r="CF55" s="3"/>
       <c r="CG55" s="3"/>
       <c r="CH55" s="3"/>
       <c r="CI55" s="3"/>
+      <c r="CJ55" s="3"/>
     </row>
-    <row r="56" spans="3:87" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="3:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C56" s="3"/>
       <c r="D56" s="3"/>
       <c r="E56" s="3"/>
       <c r="F56" s="3"/>
       <c r="G56" s="3"/>
       <c r="H56" s="3"/>
       <c r="I56" s="3"/>
       <c r="J56" s="3"/>
       <c r="K56" s="3"/>
       <c r="L56" s="3"/>
       <c r="M56" s="3"/>
       <c r="N56" s="3"/>
       <c r="O56" s="3"/>
       <c r="P56" s="3"/>
       <c r="Q56" s="3"/>
       <c r="R56" s="3"/>
       <c r="S56" s="3"/>
       <c r="T56" s="3"/>
       <c r="U56" s="3"/>
       <c r="V56" s="3"/>
       <c r="W56" s="3"/>
       <c r="X56" s="3"/>
       <c r="Y56" s="3"/>
       <c r="Z56" s="3"/>
       <c r="AA56" s="3"/>
@@ -9873,52 +10012,53 @@
       <c r="BK56" s="3"/>
       <c r="BL56" s="3"/>
       <c r="BM56" s="3"/>
       <c r="BN56" s="3"/>
       <c r="BO56" s="3"/>
       <c r="BP56" s="3"/>
       <c r="BQ56" s="3"/>
       <c r="BR56" s="3"/>
       <c r="BS56" s="3"/>
       <c r="BT56" s="3"/>
       <c r="BU56" s="3"/>
       <c r="BV56" s="3"/>
       <c r="BW56" s="3"/>
       <c r="BX56" s="3"/>
       <c r="BY56" s="3"/>
       <c r="BZ56" s="3"/>
       <c r="CA56" s="3"/>
       <c r="CB56" s="3"/>
       <c r="CC56" s="3"/>
       <c r="CD56" s="3"/>
       <c r="CE56" s="3"/>
       <c r="CF56" s="3"/>
       <c r="CG56" s="3"/>
       <c r="CH56" s="3"/>
       <c r="CI56" s="3"/>
+      <c r="CJ56" s="3"/>
     </row>
-    <row r="57" spans="3:87" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="3:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C57" s="3"/>
       <c r="D57" s="3"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3"/>
       <c r="G57" s="3"/>
       <c r="H57" s="3"/>
       <c r="I57" s="3"/>
       <c r="J57" s="3"/>
       <c r="K57" s="3"/>
       <c r="L57" s="3"/>
       <c r="M57" s="3"/>
       <c r="N57" s="3"/>
       <c r="O57" s="3"/>
       <c r="P57" s="3"/>
       <c r="Q57" s="3"/>
       <c r="R57" s="3"/>
       <c r="S57" s="3"/>
       <c r="T57" s="3"/>
       <c r="U57" s="3"/>
       <c r="V57" s="3"/>
       <c r="W57" s="3"/>
       <c r="X57" s="3"/>
       <c r="Y57" s="3"/>
       <c r="Z57" s="3"/>
       <c r="AA57" s="3"/>
@@ -9960,52 +10100,53 @@
       <c r="BK57" s="3"/>
       <c r="BL57" s="3"/>
       <c r="BM57" s="3"/>
       <c r="BN57" s="3"/>
       <c r="BO57" s="3"/>
       <c r="BP57" s="3"/>
       <c r="BQ57" s="3"/>
       <c r="BR57" s="3"/>
       <c r="BS57" s="3"/>
       <c r="BT57" s="3"/>
       <c r="BU57" s="3"/>
       <c r="BV57" s="3"/>
       <c r="BW57" s="3"/>
       <c r="BX57" s="3"/>
       <c r="BY57" s="3"/>
       <c r="BZ57" s="3"/>
       <c r="CA57" s="3"/>
       <c r="CB57" s="3"/>
       <c r="CC57" s="3"/>
       <c r="CD57" s="3"/>
       <c r="CE57" s="3"/>
       <c r="CF57" s="3"/>
       <c r="CG57" s="3"/>
       <c r="CH57" s="3"/>
       <c r="CI57" s="3"/>
+      <c r="CJ57" s="3"/>
     </row>
-    <row r="58" spans="3:87" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="3:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C58" s="3"/>
       <c r="D58" s="3"/>
       <c r="E58" s="3"/>
       <c r="F58" s="3"/>
       <c r="G58" s="3"/>
       <c r="H58" s="3"/>
       <c r="I58" s="3"/>
       <c r="J58" s="3"/>
       <c r="K58" s="3"/>
       <c r="L58" s="3"/>
       <c r="M58" s="3"/>
       <c r="N58" s="3"/>
       <c r="O58" s="3"/>
       <c r="P58" s="3"/>
       <c r="Q58" s="3"/>
       <c r="R58" s="3"/>
       <c r="S58" s="3"/>
       <c r="T58" s="3"/>
       <c r="U58" s="3"/>
       <c r="V58" s="3"/>
       <c r="W58" s="3"/>
       <c r="X58" s="3"/>
       <c r="Y58" s="3"/>
       <c r="Z58" s="3"/>
       <c r="AA58" s="3"/>
@@ -10047,52 +10188,53 @@
       <c r="BK58" s="3"/>
       <c r="BL58" s="3"/>
       <c r="BM58" s="3"/>
       <c r="BN58" s="3"/>
       <c r="BO58" s="3"/>
       <c r="BP58" s="3"/>
       <c r="BQ58" s="3"/>
       <c r="BR58" s="3"/>
       <c r="BS58" s="3"/>
       <c r="BT58" s="3"/>
       <c r="BU58" s="3"/>
       <c r="BV58" s="3"/>
       <c r="BW58" s="3"/>
       <c r="BX58" s="3"/>
       <c r="BY58" s="3"/>
       <c r="BZ58" s="3"/>
       <c r="CA58" s="3"/>
       <c r="CB58" s="3"/>
       <c r="CC58" s="3"/>
       <c r="CD58" s="3"/>
       <c r="CE58" s="3"/>
       <c r="CF58" s="3"/>
       <c r="CG58" s="3"/>
       <c r="CH58" s="3"/>
       <c r="CI58" s="3"/>
+      <c r="CJ58" s="3"/>
     </row>
-    <row r="59" spans="3:87" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="3:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C59" s="3"/>
       <c r="D59" s="3"/>
       <c r="E59" s="3"/>
       <c r="F59" s="3"/>
       <c r="G59" s="3"/>
       <c r="H59" s="3"/>
       <c r="I59" s="3"/>
       <c r="J59" s="3"/>
       <c r="K59" s="3"/>
       <c r="L59" s="3"/>
       <c r="M59" s="3"/>
       <c r="N59" s="3"/>
       <c r="O59" s="3"/>
       <c r="P59" s="3"/>
       <c r="Q59" s="3"/>
       <c r="R59" s="3"/>
       <c r="S59" s="3"/>
       <c r="T59" s="3"/>
       <c r="U59" s="3"/>
       <c r="V59" s="3"/>
       <c r="W59" s="3"/>
       <c r="X59" s="3"/>
       <c r="Y59" s="3"/>
       <c r="Z59" s="3"/>
       <c r="AA59" s="3"/>
@@ -10134,52 +10276,53 @@
       <c r="BK59" s="3"/>
       <c r="BL59" s="3"/>
       <c r="BM59" s="3"/>
       <c r="BN59" s="3"/>
       <c r="BO59" s="3"/>
       <c r="BP59" s="3"/>
       <c r="BQ59" s="3"/>
       <c r="BR59" s="3"/>
       <c r="BS59" s="3"/>
       <c r="BT59" s="3"/>
       <c r="BU59" s="3"/>
       <c r="BV59" s="3"/>
       <c r="BW59" s="3"/>
       <c r="BX59" s="3"/>
       <c r="BY59" s="3"/>
       <c r="BZ59" s="3"/>
       <c r="CA59" s="3"/>
       <c r="CB59" s="3"/>
       <c r="CC59" s="3"/>
       <c r="CD59" s="3"/>
       <c r="CE59" s="3"/>
       <c r="CF59" s="3"/>
       <c r="CG59" s="3"/>
       <c r="CH59" s="3"/>
       <c r="CI59" s="3"/>
+      <c r="CJ59" s="3"/>
     </row>
-    <row r="60" spans="3:87" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="3:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C60" s="3"/>
       <c r="D60" s="3"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
       <c r="I60" s="3"/>
       <c r="J60" s="3"/>
       <c r="K60" s="3"/>
       <c r="L60" s="3"/>
       <c r="M60" s="3"/>
       <c r="N60" s="3"/>
       <c r="O60" s="3"/>
       <c r="P60" s="3"/>
       <c r="Q60" s="3"/>
       <c r="R60" s="3"/>
       <c r="S60" s="3"/>
       <c r="T60" s="3"/>
       <c r="U60" s="3"/>
       <c r="V60" s="3"/>
       <c r="W60" s="3"/>
       <c r="X60" s="3"/>
       <c r="Y60" s="3"/>
       <c r="Z60" s="3"/>
       <c r="AA60" s="3"/>
@@ -10221,52 +10364,53 @@
       <c r="BK60" s="3"/>
       <c r="BL60" s="3"/>
       <c r="BM60" s="3"/>
       <c r="BN60" s="3"/>
       <c r="BO60" s="3"/>
       <c r="BP60" s="3"/>
       <c r="BQ60" s="3"/>
       <c r="BR60" s="3"/>
       <c r="BS60" s="3"/>
       <c r="BT60" s="3"/>
       <c r="BU60" s="3"/>
       <c r="BV60" s="3"/>
       <c r="BW60" s="3"/>
       <c r="BX60" s="3"/>
       <c r="BY60" s="3"/>
       <c r="BZ60" s="3"/>
       <c r="CA60" s="3"/>
       <c r="CB60" s="3"/>
       <c r="CC60" s="3"/>
       <c r="CD60" s="3"/>
       <c r="CE60" s="3"/>
       <c r="CF60" s="3"/>
       <c r="CG60" s="3"/>
       <c r="CH60" s="3"/>
       <c r="CI60" s="3"/>
+      <c r="CJ60" s="3"/>
     </row>
-    <row r="61" spans="3:87" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="3:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C61" s="3"/>
       <c r="D61" s="3"/>
       <c r="E61" s="3"/>
       <c r="F61" s="3"/>
       <c r="G61" s="3"/>
       <c r="H61" s="3"/>
       <c r="I61" s="3"/>
       <c r="J61" s="3"/>
       <c r="K61" s="3"/>
       <c r="L61" s="3"/>
       <c r="M61" s="3"/>
       <c r="N61" s="3"/>
       <c r="O61" s="3"/>
       <c r="P61" s="3"/>
       <c r="Q61" s="3"/>
       <c r="R61" s="3"/>
       <c r="S61" s="3"/>
       <c r="T61" s="3"/>
       <c r="U61" s="3"/>
       <c r="V61" s="3"/>
       <c r="W61" s="3"/>
       <c r="X61" s="3"/>
       <c r="Y61" s="3"/>
       <c r="Z61" s="3"/>
       <c r="AA61" s="3"/>
@@ -10308,52 +10452,53 @@
       <c r="BK61" s="3"/>
       <c r="BL61" s="3"/>
       <c r="BM61" s="3"/>
       <c r="BN61" s="3"/>
       <c r="BO61" s="3"/>
       <c r="BP61" s="3"/>
       <c r="BQ61" s="3"/>
       <c r="BR61" s="3"/>
       <c r="BS61" s="3"/>
       <c r="BT61" s="3"/>
       <c r="BU61" s="3"/>
       <c r="BV61" s="3"/>
       <c r="BW61" s="3"/>
       <c r="BX61" s="3"/>
       <c r="BY61" s="3"/>
       <c r="BZ61" s="3"/>
       <c r="CA61" s="3"/>
       <c r="CB61" s="3"/>
       <c r="CC61" s="3"/>
       <c r="CD61" s="3"/>
       <c r="CE61" s="3"/>
       <c r="CF61" s="3"/>
       <c r="CG61" s="3"/>
       <c r="CH61" s="3"/>
       <c r="CI61" s="3"/>
+      <c r="CJ61" s="3"/>
     </row>
-    <row r="62" spans="3:87" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="3:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C62" s="3"/>
       <c r="D62" s="3"/>
       <c r="E62" s="3"/>
       <c r="F62" s="3"/>
       <c r="G62" s="3"/>
       <c r="H62" s="3"/>
       <c r="I62" s="3"/>
       <c r="J62" s="3"/>
       <c r="K62" s="3"/>
       <c r="L62" s="3"/>
       <c r="M62" s="3"/>
       <c r="N62" s="3"/>
       <c r="O62" s="3"/>
       <c r="P62" s="3"/>
       <c r="Q62" s="3"/>
       <c r="R62" s="3"/>
       <c r="S62" s="3"/>
       <c r="T62" s="3"/>
       <c r="U62" s="3"/>
       <c r="V62" s="3"/>
       <c r="W62" s="3"/>
       <c r="X62" s="3"/>
       <c r="Y62" s="3"/>
       <c r="Z62" s="3"/>
       <c r="AA62" s="3"/>
@@ -10395,52 +10540,53 @@
       <c r="BK62" s="3"/>
       <c r="BL62" s="3"/>
       <c r="BM62" s="3"/>
       <c r="BN62" s="3"/>
       <c r="BO62" s="3"/>
       <c r="BP62" s="3"/>
       <c r="BQ62" s="3"/>
       <c r="BR62" s="3"/>
       <c r="BS62" s="3"/>
       <c r="BT62" s="3"/>
       <c r="BU62" s="3"/>
       <c r="BV62" s="3"/>
       <c r="BW62" s="3"/>
       <c r="BX62" s="3"/>
       <c r="BY62" s="3"/>
       <c r="BZ62" s="3"/>
       <c r="CA62" s="3"/>
       <c r="CB62" s="3"/>
       <c r="CC62" s="3"/>
       <c r="CD62" s="3"/>
       <c r="CE62" s="3"/>
       <c r="CF62" s="3"/>
       <c r="CG62" s="3"/>
       <c r="CH62" s="3"/>
       <c r="CI62" s="3"/>
+      <c r="CJ62" s="3"/>
     </row>
-    <row r="63" spans="3:87" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="3:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C63" s="3"/>
       <c r="D63" s="3"/>
       <c r="E63" s="3"/>
       <c r="F63" s="3"/>
       <c r="G63" s="3"/>
       <c r="H63" s="3"/>
       <c r="I63" s="3"/>
       <c r="J63" s="3"/>
       <c r="K63" s="3"/>
       <c r="L63" s="3"/>
       <c r="M63" s="3"/>
       <c r="N63" s="3"/>
       <c r="O63" s="3"/>
       <c r="P63" s="3"/>
       <c r="Q63" s="3"/>
       <c r="R63" s="3"/>
       <c r="S63" s="3"/>
       <c r="T63" s="3"/>
       <c r="U63" s="3"/>
       <c r="V63" s="3"/>
       <c r="W63" s="3"/>
       <c r="X63" s="3"/>
       <c r="Y63" s="3"/>
       <c r="Z63" s="3"/>
       <c r="AA63" s="3"/>
@@ -10482,52 +10628,53 @@
       <c r="BK63" s="3"/>
       <c r="BL63" s="3"/>
       <c r="BM63" s="3"/>
       <c r="BN63" s="3"/>
       <c r="BO63" s="3"/>
       <c r="BP63" s="3"/>
       <c r="BQ63" s="3"/>
       <c r="BR63" s="3"/>
       <c r="BS63" s="3"/>
       <c r="BT63" s="3"/>
       <c r="BU63" s="3"/>
       <c r="BV63" s="3"/>
       <c r="BW63" s="3"/>
       <c r="BX63" s="3"/>
       <c r="BY63" s="3"/>
       <c r="BZ63" s="3"/>
       <c r="CA63" s="3"/>
       <c r="CB63" s="3"/>
       <c r="CC63" s="3"/>
       <c r="CD63" s="3"/>
       <c r="CE63" s="3"/>
       <c r="CF63" s="3"/>
       <c r="CG63" s="3"/>
       <c r="CH63" s="3"/>
       <c r="CI63" s="3"/>
+      <c r="CJ63" s="3"/>
     </row>
-    <row r="64" spans="3:87" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="3:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C64" s="3"/>
       <c r="D64" s="3"/>
       <c r="E64" s="3"/>
       <c r="F64" s="3"/>
       <c r="G64" s="3"/>
       <c r="H64" s="3"/>
       <c r="I64" s="3"/>
       <c r="J64" s="3"/>
       <c r="K64" s="3"/>
       <c r="L64" s="3"/>
       <c r="M64" s="3"/>
       <c r="N64" s="3"/>
       <c r="O64" s="3"/>
       <c r="P64" s="3"/>
       <c r="Q64" s="3"/>
       <c r="R64" s="3"/>
       <c r="S64" s="3"/>
       <c r="T64" s="3"/>
       <c r="U64" s="3"/>
       <c r="V64" s="3"/>
       <c r="W64" s="3"/>
       <c r="X64" s="3"/>
       <c r="Y64" s="3"/>
       <c r="Z64" s="3"/>
       <c r="AA64" s="3"/>
@@ -10569,50 +10716,51 @@
       <c r="BK64" s="3"/>
       <c r="BL64" s="3"/>
       <c r="BM64" s="3"/>
       <c r="BN64" s="3"/>
       <c r="BO64" s="3"/>
       <c r="BP64" s="3"/>
       <c r="BQ64" s="3"/>
       <c r="BR64" s="3"/>
       <c r="BS64" s="3"/>
       <c r="BT64" s="3"/>
       <c r="BU64" s="3"/>
       <c r="BV64" s="3"/>
       <c r="BW64" s="3"/>
       <c r="BX64" s="3"/>
       <c r="BY64" s="3"/>
       <c r="BZ64" s="3"/>
       <c r="CA64" s="3"/>
       <c r="CB64" s="3"/>
       <c r="CC64" s="3"/>
       <c r="CD64" s="3"/>
       <c r="CE64" s="3"/>
       <c r="CF64" s="3"/>
       <c r="CG64" s="3"/>
       <c r="CH64" s="3"/>
       <c r="CI64" s="3"/>
+      <c r="CJ64" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B28:G28"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>