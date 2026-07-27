--- v2 (2026-04-10)
+++ v3 (2026-07-27)
@@ -1,66 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2025Q4_web\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2026Q1_web\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{53AB7FE9-EECE-4099-A052-59D918513C7C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1020" yWindow="465" windowWidth="34620" windowHeight="20220"/>
+    <workbookView xWindow="480" yWindow="705" windowWidth="26685" windowHeight="14190" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
+  <extLst>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="148">
   <si>
     <t>Portfeljna ulaganja, neto</t>
   </si>
   <si>
     <t>1999.</t>
   </si>
   <si>
     <t>2000.</t>
   </si>
   <si>
     <t>2001.</t>
   </si>
   <si>
     <t>2002.</t>
   </si>
   <si>
     <t>2003.</t>
   </si>
   <si>
     <t>2004.</t>
   </si>
   <si>
     <t>2005.</t>
   </si>
   <si>
@@ -716,93 +722,69 @@
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>.</t>
     </r>
   </si>
   <si>
     <t>2. tr. 24.</t>
   </si>
   <si>
     <t>3. tr. 24.</t>
   </si>
   <si>
     <t>2024.</t>
   </si>
   <si>
     <t>4. tr. 24.</t>
   </si>
   <si>
     <t>1. tr. 25.</t>
   </si>
   <si>
-    <t>*</t>
-[...25 lines deleted...]
-  <si>
     <t>2. tr. 25.</t>
   </si>
   <si>
     <t>3. tr. 25.</t>
   </si>
   <si>
     <t>2025.</t>
   </si>
   <si>
     <t>4. tr. 25.</t>
+  </si>
+  <si>
+    <t>1. tr. 26.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="yyyy\."/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
@@ -912,51 +894,51 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="10">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyProtection="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="9" applyNumberFormat="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="9" applyNumberFormat="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="9" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -966,66 +948,65 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="10">
-    <cellStyle name="Međunaslov u tablici" xfId="3"/>
-    <cellStyle name="Napomene" xfId="4"/>
+    <cellStyle name="Međunaslov u tablici" xfId="3" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="Napomene" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Naslov 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Naslov 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0" customBuiltin="1"/>
-    <cellStyle name="Tanka linija ispod" xfId="5"/>
-[...3 lines deleted...]
-    <cellStyle name="Zaglavlje" xfId="9"/>
+    <cellStyle name="Tanka linija ispod" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Ukupno" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Ukupno - zadnji redak" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="Zadnji redak" xfId="8" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="Zaglavlje" xfId="9" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1076,85 +1057,119 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1290,106 +1305,104 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:DY64"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="B2:DZ63"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.6640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.6640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="60.6640625" style="1" customWidth="1"/>
     <col min="3" max="29" width="11.6640625" style="1"/>
     <col min="30" max="30" width="15.6640625" style="1" customWidth="1"/>
     <col min="31" max="16384" width="11.6640625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:129" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="15" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="3" spans="2:129" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="14" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="4" spans="2:129" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="5" spans="2:129" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:130" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="5" spans="2:130" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
       <c r="Z5" s="5"/>
       <c r="AA5" s="5"/>
       <c r="AB5" s="5"/>
-      <c r="AC5" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AC5" s="6"/>
       <c r="AD5" s="5"/>
       <c r="AE5" s="5"/>
       <c r="AF5" s="5"/>
       <c r="AG5" s="5"/>
       <c r="AH5" s="5"/>
       <c r="AI5" s="5"/>
       <c r="AJ5" s="5"/>
       <c r="AK5" s="5"/>
       <c r="AL5" s="5"/>
       <c r="AM5" s="5"/>
       <c r="AN5" s="5"/>
       <c r="AO5" s="5"/>
       <c r="AP5" s="5"/>
       <c r="AQ5" s="5"/>
       <c r="AR5" s="5"/>
       <c r="AS5" s="5"/>
       <c r="AT5" s="5"/>
       <c r="AU5" s="5"/>
       <c r="AV5" s="5"/>
       <c r="AW5" s="5"/>
       <c r="AX5" s="5"/>
       <c r="AY5" s="5"/>
       <c r="AZ5" s="5"/>
       <c r="BA5" s="5"/>
       <c r="BB5" s="5"/>
@@ -1442,64 +1455,59 @@
       <c r="CW5" s="5"/>
       <c r="CX5" s="5"/>
       <c r="CY5" s="5"/>
       <c r="CZ5" s="5"/>
       <c r="DA5" s="5"/>
       <c r="DB5" s="5"/>
       <c r="DC5" s="5"/>
       <c r="DD5" s="5"/>
       <c r="DE5" s="5"/>
       <c r="DF5" s="5"/>
       <c r="DG5" s="5"/>
       <c r="DH5" s="5"/>
       <c r="DI5" s="5"/>
       <c r="DJ5" s="5"/>
       <c r="DK5" s="5"/>
       <c r="DL5" s="5"/>
       <c r="DM5" s="5"/>
       <c r="DN5" s="5"/>
       <c r="DO5" s="5"/>
       <c r="DP5" s="5"/>
       <c r="DQ5" s="5"/>
       <c r="DR5" s="5"/>
       <c r="DS5" s="5"/>
       <c r="DT5" s="5"/>
       <c r="DU5" s="5"/>
-      <c r="DV5" s="5" t="s">
-[...8 lines deleted...]
-      <c r="DY5" s="6" t="s">
+      <c r="DV5" s="5"/>
+      <c r="DW5" s="5"/>
+      <c r="DX5" s="5"/>
+      <c r="DY5" s="6"/>
+      <c r="DZ5" s="6" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="6" spans="2:129" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:130" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="10"/>
       <c r="C6" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>7</v>
       </c>
       <c r="J6" s="8" t="s">
         <v>8</v>
       </c>
@@ -1536,51 +1544,51 @@
       <c r="U6" s="8" t="s">
         <v>19</v>
       </c>
       <c r="V6" s="8" t="s">
         <v>20</v>
       </c>
       <c r="W6" s="8" t="s">
         <v>21</v>
       </c>
       <c r="X6" s="8" t="s">
         <v>22</v>
       </c>
       <c r="Y6" s="8" t="s">
         <v>109</v>
       </c>
       <c r="Z6" s="8" t="s">
         <v>113</v>
       </c>
       <c r="AA6" s="8" t="s">
         <v>134</v>
       </c>
       <c r="AB6" s="8" t="s">
         <v>140</v>
       </c>
       <c r="AC6" s="8" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="AD6" s="9" t="s">
         <v>23</v>
       </c>
       <c r="AE6" s="9" t="s">
         <v>24</v>
       </c>
       <c r="AF6" s="9" t="s">
         <v>25</v>
       </c>
       <c r="AG6" s="9" t="s">
         <v>26</v>
       </c>
       <c r="AH6" s="9" t="s">
         <v>27</v>
       </c>
       <c r="AI6" s="9" t="s">
         <v>28</v>
       </c>
       <c r="AJ6" s="9" t="s">
         <v>29</v>
       </c>
       <c r="AK6" s="9" t="s">
         <v>30</v>
       </c>
@@ -1830,60 +1838,63 @@
       <c r="DO6" s="9" t="s">
         <v>132</v>
       </c>
       <c r="DP6" s="9" t="s">
         <v>133</v>
       </c>
       <c r="DQ6" s="9" t="s">
         <v>135</v>
       </c>
       <c r="DR6" s="9" t="s">
         <v>136</v>
       </c>
       <c r="DS6" s="9" t="s">
         <v>138</v>
       </c>
       <c r="DT6" s="9" t="s">
         <v>139</v>
       </c>
       <c r="DU6" s="9" t="s">
         <v>141</v>
       </c>
       <c r="DV6" s="9" t="s">
         <v>142</v>
       </c>
       <c r="DW6" s="9" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="DX6" s="9" t="s">
+        <v>144</v>
+      </c>
+      <c r="DY6" s="9" t="s">
         <v>146</v>
       </c>
-      <c r="DY6" s="9" t="s">
-        <v>148</v>
+      <c r="DZ6" s="9" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="7" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="16">
         <v>-2747.2511809171374</v>
       </c>
       <c r="D7" s="16">
         <v>-3613.25934975256</v>
       </c>
       <c r="E7" s="16">
         <v>-4313.1355688701669</v>
       </c>
       <c r="F7" s="16">
         <v>-3548.7312083060906</v>
       </c>
       <c r="G7" s="16">
         <v>-4234.3367081331035</v>
       </c>
       <c r="H7" s="16">
         <v>-4528.5378308037816</v>
       </c>
       <c r="I7" s="16">
         <v>-3698.6017040453826</v>
       </c>
       <c r="J7" s="16">
@@ -2224,52 +2235,55 @@
       </c>
       <c r="DR7" s="16">
         <v>15550.125527010241</v>
       </c>
       <c r="DS7" s="16">
         <v>16012.439997644175</v>
       </c>
       <c r="DT7" s="16">
         <v>16653.492203140835</v>
       </c>
       <c r="DU7" s="16">
         <v>17389.37897944092</v>
       </c>
       <c r="DV7" s="16">
         <v>19404.927352705439</v>
       </c>
       <c r="DW7" s="16">
         <v>20205.320432795066</v>
       </c>
       <c r="DX7" s="16">
         <v>21822.706295603028</v>
       </c>
       <c r="DY7" s="16">
         <v>23458.80225428212</v>
       </c>
+      <c r="DZ7" s="16">
+        <v>23328.850872500625</v>
+      </c>
     </row>
-    <row r="8" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="12" t="s">
         <v>117</v>
       </c>
       <c r="C8" s="16">
         <v>78.525869142361501</v>
       </c>
       <c r="D8" s="16">
         <v>93.333102822317997</v>
       </c>
       <c r="E8" s="16">
         <v>227.51695432983311</v>
       </c>
       <c r="F8" s="16">
         <v>845.89626423793993</v>
       </c>
       <c r="G8" s="16">
         <v>700.05292335232878</v>
       </c>
       <c r="H8" s="16">
         <v>1474.1069004445128</v>
       </c>
       <c r="I8" s="16">
         <v>2100.7655100887059</v>
       </c>
       <c r="J8" s="16">
@@ -2610,52 +2624,55 @@
       </c>
       <c r="DR8" s="16">
         <v>26870.129022622285</v>
       </c>
       <c r="DS8" s="16">
         <v>27194.553518346111</v>
       </c>
       <c r="DT8" s="16">
         <v>27967.898193747249</v>
       </c>
       <c r="DU8" s="16">
         <v>28848.058106377706</v>
       </c>
       <c r="DV8" s="16">
         <v>31345.730395098162</v>
       </c>
       <c r="DW8" s="16">
         <v>32580.279100005657</v>
       </c>
       <c r="DX8" s="16">
         <v>33889.447296764847</v>
       </c>
       <c r="DY8" s="16">
         <v>35142.167442780192</v>
       </c>
+      <c r="DZ8" s="16">
+        <v>36428.834084828428</v>
+      </c>
     </row>
-    <row r="9" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="12" t="s">
         <v>118</v>
       </c>
       <c r="C9" s="16">
         <v>25.863735837745633</v>
       </c>
       <c r="D9" s="16">
         <v>15.322044875714782</v>
       </c>
       <c r="E9" s="16">
         <v>0</v>
       </c>
       <c r="F9" s="16">
         <v>48.527657900000001</v>
       </c>
       <c r="G9" s="16">
         <v>103.9128359</v>
       </c>
       <c r="H9" s="16">
         <v>144.98306269999998</v>
       </c>
       <c r="I9" s="16">
         <v>318.0399132</v>
       </c>
       <c r="J9" s="16">
@@ -2996,52 +3013,55 @@
       </c>
       <c r="DR9" s="16">
         <v>6189.8733048000004</v>
       </c>
       <c r="DS9" s="16">
         <v>6266.8820505000003</v>
       </c>
       <c r="DT9" s="16">
         <v>6301.8835147999989</v>
       </c>
       <c r="DU9" s="16">
         <v>6656.5929783000001</v>
       </c>
       <c r="DV9" s="16">
         <v>7261.6082001000004</v>
       </c>
       <c r="DW9" s="16">
         <v>7569.0392661000005</v>
       </c>
       <c r="DX9" s="16">
         <v>8411.9965169000025</v>
       </c>
       <c r="DY9" s="16">
         <v>8831.2804706000024</v>
       </c>
+      <c r="DZ9" s="16">
+        <v>9272.1468403000017</v>
+      </c>
     </row>
-    <row r="10" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="12" t="s">
         <v>119</v>
       </c>
       <c r="C10" s="16">
         <v>0.68772896901267033</v>
       </c>
       <c r="D10" s="16">
         <v>7.6808952177119973</v>
       </c>
       <c r="E10" s="16">
         <v>0</v>
       </c>
       <c r="F10" s="16">
         <v>0</v>
       </c>
       <c r="G10" s="16">
         <v>0</v>
       </c>
       <c r="H10" s="16">
         <v>0</v>
       </c>
       <c r="I10" s="16">
         <v>0</v>
       </c>
       <c r="J10" s="16">
@@ -3382,52 +3402,55 @@
       </c>
       <c r="DR10" s="16">
         <v>40.956000000000003</v>
       </c>
       <c r="DS10" s="16">
         <v>39.466999999999999</v>
       </c>
       <c r="DT10" s="16">
         <v>40.563000000000002</v>
       </c>
       <c r="DU10" s="16">
         <v>49.103999999999999</v>
       </c>
       <c r="DV10" s="16">
         <v>59.546298200000003</v>
       </c>
       <c r="DW10" s="16">
         <v>54.671371100000002</v>
       </c>
       <c r="DX10" s="16">
         <v>55.517463999999997</v>
       </c>
       <c r="DY10" s="16">
         <v>53.835949299999996</v>
       </c>
+      <c r="DZ10" s="16">
+        <v>47.869213799999997</v>
+      </c>
     </row>
-    <row r="11" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="12" t="s">
         <v>120</v>
       </c>
       <c r="C11" s="16">
         <v>25.176006868732962</v>
       </c>
       <c r="D11" s="16">
         <v>7.6411496580027851</v>
       </c>
       <c r="E11" s="16">
         <v>0</v>
       </c>
       <c r="F11" s="16">
         <v>48.527657900000001</v>
       </c>
       <c r="G11" s="16">
         <v>103.9128359</v>
       </c>
       <c r="H11" s="16">
         <v>144.98306269999998</v>
       </c>
       <c r="I11" s="16">
         <v>318.0399132</v>
       </c>
       <c r="J11" s="16">
@@ -3768,52 +3791,55 @@
       </c>
       <c r="DR11" s="16">
         <v>6148.9173048000002</v>
       </c>
       <c r="DS11" s="16">
         <v>6227.4150505000007</v>
       </c>
       <c r="DT11" s="16">
         <v>6261.3205147999988</v>
       </c>
       <c r="DU11" s="16">
         <v>6607.4889782999999</v>
       </c>
       <c r="DV11" s="16">
         <v>7202.0619019000005</v>
       </c>
       <c r="DW11" s="16">
         <v>7514.3678950000003</v>
       </c>
       <c r="DX11" s="16">
         <v>8356.479052900002</v>
       </c>
       <c r="DY11" s="16">
         <v>8777.4445213000017</v>
       </c>
+      <c r="DZ11" s="16">
+        <v>9224.2776265000011</v>
+      </c>
     </row>
-    <row r="12" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="12" t="s">
         <v>121</v>
       </c>
       <c r="C12" s="16">
         <v>52.662133304615864</v>
       </c>
       <c r="D12" s="16">
         <v>78.011057946603216</v>
       </c>
       <c r="E12" s="16">
         <v>227.51695432983311</v>
       </c>
       <c r="F12" s="16">
         <v>797.36860633793992</v>
       </c>
       <c r="G12" s="16">
         <v>596.14008745232877</v>
       </c>
       <c r="H12" s="16">
         <v>1329.1238377445129</v>
       </c>
       <c r="I12" s="16">
         <v>1782.7255968887061</v>
       </c>
       <c r="J12" s="16">
@@ -4154,52 +4180,55 @@
       </c>
       <c r="DR12" s="16">
         <v>20680.255717822285</v>
       </c>
       <c r="DS12" s="16">
         <v>20927.67146784611</v>
       </c>
       <c r="DT12" s="16">
         <v>21666.014678947249</v>
       </c>
       <c r="DU12" s="16">
         <v>22191.465128077707</v>
       </c>
       <c r="DV12" s="16">
         <v>24084.122194998163</v>
       </c>
       <c r="DW12" s="16">
         <v>25011.239833905656</v>
       </c>
       <c r="DX12" s="16">
         <v>25477.450779864841</v>
       </c>
       <c r="DY12" s="16">
         <v>26310.886972180193</v>
       </c>
+      <c r="DZ12" s="16">
+        <v>27156.687244528424</v>
+      </c>
     </row>
-    <row r="13" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="12" t="s">
         <v>122</v>
       </c>
       <c r="C13" s="16">
         <v>2825.7770500594988</v>
       </c>
       <c r="D13" s="16">
         <v>3706.5924525748778</v>
       </c>
       <c r="E13" s="16">
         <v>4540.6525232000004</v>
       </c>
       <c r="F13" s="16">
         <v>4394.6274725440308</v>
       </c>
       <c r="G13" s="16">
         <v>4934.3896314854319</v>
       </c>
       <c r="H13" s="16">
         <v>6002.6447312482942</v>
       </c>
       <c r="I13" s="16">
         <v>5799.3672141340885</v>
       </c>
       <c r="J13" s="16">
@@ -4540,52 +4569,55 @@
       </c>
       <c r="DR13" s="16">
         <v>11320.003495612043</v>
       </c>
       <c r="DS13" s="16">
         <v>11182.113520701936</v>
       </c>
       <c r="DT13" s="16">
         <v>11314.405990606414</v>
       </c>
       <c r="DU13" s="16">
         <v>11458.679126936786</v>
       </c>
       <c r="DV13" s="16">
         <v>11940.803042392721</v>
       </c>
       <c r="DW13" s="16">
         <v>12374.958667210591</v>
       </c>
       <c r="DX13" s="16">
         <v>12066.741001161818</v>
       </c>
       <c r="DY13" s="16">
         <v>11683.365188498072</v>
       </c>
+      <c r="DZ13" s="16">
+        <v>13099.983212327803</v>
+      </c>
     </row>
-    <row r="14" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="12" t="s">
         <v>123</v>
       </c>
       <c r="C14" s="16">
         <v>127.73705005949896</v>
       </c>
       <c r="D14" s="16">
         <v>116.82245257487767</v>
       </c>
       <c r="E14" s="16">
         <v>151.27252319999999</v>
       </c>
       <c r="F14" s="16">
         <v>239.91047190000003</v>
       </c>
       <c r="G14" s="16">
         <v>230.15150360000001</v>
       </c>
       <c r="H14" s="16">
         <v>487.09507750000006</v>
       </c>
       <c r="I14" s="16">
         <v>671.73560090000001</v>
       </c>
       <c r="J14" s="16">
@@ -4926,52 +4958,55 @@
       </c>
       <c r="DR14" s="16">
         <v>492.36225919999998</v>
       </c>
       <c r="DS14" s="16">
         <v>480.2387109</v>
       </c>
       <c r="DT14" s="16">
         <v>508.63033649999994</v>
       </c>
       <c r="DU14" s="16">
         <v>591.45105899999999</v>
       </c>
       <c r="DV14" s="16">
         <v>639.75158410000006</v>
       </c>
       <c r="DW14" s="16">
         <v>738.35179840000001</v>
       </c>
       <c r="DX14" s="16">
         <v>771.85303620000002</v>
       </c>
       <c r="DY14" s="16">
         <v>805.13940730000002</v>
       </c>
+      <c r="DZ14" s="16">
+        <v>832.9237475000001</v>
+      </c>
     </row>
-    <row r="15" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="12" t="s">
         <v>124</v>
       </c>
       <c r="C15" s="16">
         <v>61.203131145255675</v>
       </c>
       <c r="D15" s="16">
         <v>39.196587000608716</v>
       </c>
       <c r="E15" s="16">
         <v>35.563127100000003</v>
       </c>
       <c r="F15" s="16">
         <v>40.035326700000006</v>
       </c>
       <c r="G15" s="16">
         <v>42.855024299999997</v>
       </c>
       <c r="H15" s="16">
         <v>60.126294899999998</v>
       </c>
       <c r="I15" s="16">
         <v>77.900686099999987</v>
       </c>
       <c r="J15" s="16">
@@ -5312,52 +5347,55 @@
       </c>
       <c r="DR15" s="16">
         <v>48.225854299999995</v>
       </c>
       <c r="DS15" s="16">
         <v>57.0097527</v>
       </c>
       <c r="DT15" s="16">
         <v>61.436462899999995</v>
       </c>
       <c r="DU15" s="16">
         <v>72.639196099999992</v>
       </c>
       <c r="DV15" s="16">
         <v>79.499084199999999</v>
       </c>
       <c r="DW15" s="16">
         <v>83.912818400000006</v>
       </c>
       <c r="DX15" s="16">
         <v>74.725807500000002</v>
       </c>
       <c r="DY15" s="16">
         <v>70.958473999999995</v>
       </c>
+      <c r="DZ15" s="16">
+        <v>66.539525999999995</v>
+      </c>
     </row>
-    <row r="16" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="12" t="s">
         <v>125</v>
       </c>
       <c r="C16" s="16">
         <v>66.533918914243273</v>
       </c>
       <c r="D16" s="16">
         <v>77.625865574268957</v>
       </c>
       <c r="E16" s="16">
         <v>115.70939609999999</v>
       </c>
       <c r="F16" s="16">
         <v>199.87514520000002</v>
       </c>
       <c r="G16" s="16">
         <v>187.29647930000002</v>
       </c>
       <c r="H16" s="16">
         <v>426.96878260000005</v>
       </c>
       <c r="I16" s="16">
         <v>593.83491479999998</v>
       </c>
       <c r="J16" s="16">
@@ -5698,52 +5736,55 @@
       </c>
       <c r="DR16" s="16">
         <v>444.1364049</v>
       </c>
       <c r="DS16" s="16">
         <v>423.22895820000002</v>
       </c>
       <c r="DT16" s="16">
         <v>447.19387359999996</v>
       </c>
       <c r="DU16" s="16">
         <v>518.81186290000005</v>
       </c>
       <c r="DV16" s="16">
         <v>560.25249990000009</v>
       </c>
       <c r="DW16" s="16">
         <v>654.43898000000002</v>
       </c>
       <c r="DX16" s="16">
         <v>697.12722870000005</v>
       </c>
       <c r="DY16" s="16">
         <v>734.18093329999999</v>
       </c>
+      <c r="DZ16" s="16">
+        <v>766.38422150000008</v>
+      </c>
     </row>
-    <row r="17" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="12" t="s">
         <v>126</v>
       </c>
       <c r="C17" s="16">
         <v>2698.04</v>
       </c>
       <c r="D17" s="16">
         <v>3589.77</v>
       </c>
       <c r="E17" s="16">
         <v>4389.38</v>
       </c>
       <c r="F17" s="16">
         <v>4154.717000644031</v>
       </c>
       <c r="G17" s="16">
         <v>4704.2381278854318</v>
       </c>
       <c r="H17" s="16">
         <v>5515.5496537482941</v>
       </c>
       <c r="I17" s="16">
         <v>5127.6316132340889</v>
       </c>
       <c r="J17" s="16">
@@ -6084,52 +6125,55 @@
       </c>
       <c r="DR17" s="16">
         <v>10827.641236412044</v>
       </c>
       <c r="DS17" s="16">
         <v>10701.874809801937</v>
       </c>
       <c r="DT17" s="16">
         <v>10805.775654106414</v>
       </c>
       <c r="DU17" s="16">
         <v>10867.228067936785</v>
       </c>
       <c r="DV17" s="16">
         <v>11301.051458292721</v>
       </c>
       <c r="DW17" s="16">
         <v>11636.60686881059</v>
       </c>
       <c r="DX17" s="16">
         <v>11294.887964961817</v>
       </c>
       <c r="DY17" s="16">
         <v>10878.225781198073</v>
       </c>
+      <c r="DZ17" s="16">
+        <v>12267.059464827802</v>
+      </c>
     </row>
-    <row r="18" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="12" t="s">
         <v>127</v>
       </c>
       <c r="C18" s="16">
         <v>2678.29</v>
       </c>
       <c r="D18" s="16">
         <v>3579.22</v>
       </c>
       <c r="E18" s="16">
         <v>4357</v>
       </c>
       <c r="F18" s="16">
         <v>4154.3970006440313</v>
       </c>
       <c r="G18" s="16">
         <v>4670.5581278854315</v>
       </c>
       <c r="H18" s="16">
         <v>5515.5196537482943</v>
       </c>
       <c r="I18" s="16">
         <v>5118.4797579013466</v>
       </c>
       <c r="J18" s="16">
@@ -6470,52 +6514,55 @@
       </c>
       <c r="DR18" s="16">
         <v>10801.580613702045</v>
       </c>
       <c r="DS18" s="16">
         <v>10672.295217451936</v>
       </c>
       <c r="DT18" s="16">
         <v>10775.029113586414</v>
       </c>
       <c r="DU18" s="16">
         <v>10787.473010766786</v>
       </c>
       <c r="DV18" s="16">
         <v>11208.728638672721</v>
       </c>
       <c r="DW18" s="16">
         <v>11437.53353838059</v>
       </c>
       <c r="DX18" s="16">
         <v>11052.907888271817</v>
       </c>
       <c r="DY18" s="16">
         <v>10588.225989138073</v>
       </c>
+      <c r="DZ18" s="16">
+        <v>12062.561712777802</v>
+      </c>
     </row>
-    <row r="19" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="12" t="s">
         <v>128</v>
       </c>
       <c r="C19" s="16">
         <v>2587.5700000000002</v>
       </c>
       <c r="D19" s="16">
         <v>3485.0699999999997</v>
       </c>
       <c r="E19" s="16">
         <v>4303.1400000000003</v>
       </c>
       <c r="F19" s="16">
         <v>3950.2270006440312</v>
       </c>
       <c r="G19" s="16">
         <v>4306.4292070357478</v>
       </c>
       <c r="H19" s="16">
         <v>4662.3027160664224</v>
       </c>
       <c r="I19" s="16">
         <v>4260.0816813434703</v>
       </c>
       <c r="J19" s="16">
@@ -6856,52 +6903,55 @@
       </c>
       <c r="DR19" s="16">
         <v>7635.12590689232</v>
       </c>
       <c r="DS19" s="16">
         <v>7518.5154114407478</v>
       </c>
       <c r="DT19" s="16">
         <v>7449.0063400198551</v>
       </c>
       <c r="DU19" s="16">
         <v>7425.3820230096371</v>
       </c>
       <c r="DV19" s="16">
         <v>7950.6913473158211</v>
       </c>
       <c r="DW19" s="16">
         <v>7727.1573142613943</v>
       </c>
       <c r="DX19" s="16">
         <v>7473.5827036064375</v>
       </c>
       <c r="DY19" s="16">
         <v>7537.6702706063124</v>
       </c>
+      <c r="DZ19" s="16">
+        <v>8867.1900076962665</v>
+      </c>
     </row>
-    <row r="20" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="12" t="s">
         <v>129</v>
       </c>
       <c r="C20" s="16">
         <v>0</v>
       </c>
       <c r="D20" s="16">
         <v>0</v>
       </c>
       <c r="E20" s="16">
         <v>0</v>
       </c>
       <c r="F20" s="16">
         <v>0</v>
       </c>
       <c r="G20" s="16">
         <v>0</v>
       </c>
       <c r="H20" s="16">
         <v>453.21783337349103</v>
       </c>
       <c r="I20" s="16">
         <v>457.66391764599746</v>
       </c>
       <c r="J20" s="16">
@@ -7242,52 +7292,55 @@
       </c>
       <c r="DR20" s="16">
         <v>1762.0422644388614</v>
       </c>
       <c r="DS20" s="16">
         <v>1747.060169880788</v>
       </c>
       <c r="DT20" s="16">
         <v>1920.3513884884228</v>
       </c>
       <c r="DU20" s="16">
         <v>1931.9540353766411</v>
       </c>
       <c r="DV20" s="16">
         <v>2174.2000194995226</v>
       </c>
       <c r="DW20" s="16">
         <v>2673.1235645567567</v>
       </c>
       <c r="DX20" s="16">
         <v>2778.3696963515613</v>
       </c>
       <c r="DY20" s="16">
         <v>2796.1727720563672</v>
       </c>
+      <c r="DZ20" s="16">
+        <v>2941.7374736461729</v>
+      </c>
     </row>
-    <row r="21" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="12" t="s">
         <v>130</v>
       </c>
       <c r="C21" s="16">
         <v>90.72</v>
       </c>
       <c r="D21" s="16">
         <v>94.15</v>
       </c>
       <c r="E21" s="16">
         <v>53.86</v>
       </c>
       <c r="F21" s="16">
         <v>204.17000000000002</v>
       </c>
       <c r="G21" s="16">
         <v>364.12892084968331</v>
       </c>
       <c r="H21" s="16">
         <v>399.99910430838116</v>
       </c>
       <c r="I21" s="16">
         <v>400.73415891187869</v>
       </c>
       <c r="J21" s="16">
@@ -7628,52 +7681,55 @@
       </c>
       <c r="DR21" s="16">
         <v>1404.4124423708643</v>
       </c>
       <c r="DS21" s="16">
         <v>1406.7196361304</v>
       </c>
       <c r="DT21" s="16">
         <v>1405.6713850781359</v>
       </c>
       <c r="DU21" s="16">
         <v>1430.136952380507</v>
       </c>
       <c r="DV21" s="16">
         <v>1083.8372718573769</v>
       </c>
       <c r="DW21" s="16">
         <v>1037.2526595624402</v>
       </c>
       <c r="DX21" s="16">
         <v>800.95548831381802</v>
       </c>
       <c r="DY21" s="16">
         <v>254.38294647539203</v>
       </c>
+      <c r="DZ21" s="16">
+        <v>253.63423143536303</v>
+      </c>
     </row>
-    <row r="22" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="12" t="s">
         <v>131</v>
       </c>
       <c r="C22" s="16">
         <v>19.75</v>
       </c>
       <c r="D22" s="16">
         <v>10.55</v>
       </c>
       <c r="E22" s="16">
         <v>32.380000000000003</v>
       </c>
       <c r="F22" s="16">
         <v>0.32</v>
       </c>
       <c r="G22" s="16">
         <v>33.68</v>
       </c>
       <c r="H22" s="16">
         <v>0.03</v>
       </c>
       <c r="I22" s="16">
         <v>9.1518553327420822</v>
       </c>
       <c r="J22" s="16">
@@ -8014,52 +8070,55 @@
       </c>
       <c r="DR22" s="16">
         <v>26.060622710000001</v>
       </c>
       <c r="DS22" s="16">
         <v>29.579592350000006</v>
       </c>
       <c r="DT22" s="16">
         <v>30.746540520000003</v>
       </c>
       <c r="DU22" s="16">
         <v>79.755057169999986</v>
       </c>
       <c r="DV22" s="16">
         <v>92.32281961999999</v>
       </c>
       <c r="DW22" s="16">
         <v>199.07333043000006</v>
       </c>
       <c r="DX22" s="16">
         <v>241.98007668999995</v>
       </c>
       <c r="DY22" s="16">
         <v>289.99979206</v>
       </c>
+      <c r="DZ22" s="16">
+        <v>204.49775204999997</v>
+      </c>
     </row>
-    <row r="23" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="12" t="s">
         <v>128</v>
       </c>
       <c r="C23" s="16">
         <v>0</v>
       </c>
       <c r="D23" s="16">
         <v>0</v>
       </c>
       <c r="E23" s="16">
         <v>0</v>
       </c>
       <c r="F23" s="16">
         <v>0</v>
       </c>
       <c r="G23" s="16">
         <v>0</v>
       </c>
       <c r="H23" s="16">
         <v>0</v>
       </c>
       <c r="I23" s="16">
         <v>9.0418553327420828</v>
       </c>
       <c r="J23" s="16">
@@ -8400,52 +8459,55 @@
       </c>
       <c r="DR23" s="16">
         <v>26.05558521</v>
       </c>
       <c r="DS23" s="16">
         <v>29.579592350000006</v>
       </c>
       <c r="DT23" s="16">
         <v>30.746540520000003</v>
       </c>
       <c r="DU23" s="16">
         <v>79.755057169999986</v>
       </c>
       <c r="DV23" s="16">
         <v>92.32281961999999</v>
       </c>
       <c r="DW23" s="16">
         <v>199.07333043000006</v>
       </c>
       <c r="DX23" s="16">
         <v>241.98007668999995</v>
       </c>
       <c r="DY23" s="16">
         <v>289.99979206</v>
       </c>
+      <c r="DZ23" s="16">
+        <v>204.45723270999997</v>
+      </c>
     </row>
-    <row r="24" spans="2:129" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:130" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="13" t="s">
         <v>130</v>
       </c>
       <c r="C24" s="18">
         <v>19.75</v>
       </c>
       <c r="D24" s="18">
         <v>10.55</v>
       </c>
       <c r="E24" s="18">
         <v>32.380000000000003</v>
       </c>
       <c r="F24" s="18">
         <v>0.32</v>
       </c>
       <c r="G24" s="18">
         <v>33.68</v>
       </c>
       <c r="H24" s="18">
         <v>0.03</v>
       </c>
       <c r="I24" s="18">
         <v>0.11</v>
       </c>
       <c r="J24" s="18">
@@ -8786,133 +8848,213 @@
       </c>
       <c r="DR24" s="18">
         <v>5.0375000000000003E-3</v>
       </c>
       <c r="DS24" s="18">
         <v>0</v>
       </c>
       <c r="DT24" s="18">
         <v>0</v>
       </c>
       <c r="DU24" s="18">
         <v>0</v>
       </c>
       <c r="DV24" s="18">
         <v>0</v>
       </c>
       <c r="DW24" s="18">
         <v>0</v>
       </c>
       <c r="DX24" s="18">
         <v>0</v>
       </c>
       <c r="DY24" s="18">
         <v>0</v>
       </c>
+      <c r="DZ24" s="18">
+        <v>4.0519339999999994E-2</v>
+      </c>
     </row>
-    <row r="25" spans="2:129" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="4"/>
       <c r="C25" s="2"/>
       <c r="CK25" s="2"/>
       <c r="CL25" s="2"/>
       <c r="CM25" s="2"/>
       <c r="CN25" s="2"/>
       <c r="CO25" s="2"/>
     </row>
-    <row r="26" spans="2:129" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="CO26" s="2"/>
+    <row r="26" spans="2:130" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="19" t="s">
+        <v>137</v>
+      </c>
+      <c r="C26" s="20"/>
+      <c r="D26" s="20"/>
+      <c r="E26" s="20"/>
+      <c r="F26" s="20"/>
+      <c r="G26" s="20"/>
     </row>
-    <row r="27" spans="2:129" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-      <c r="G27" s="20"/>
+    <row r="27" spans="2:130" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="21"/>
+      <c r="C27" s="21"/>
+      <c r="D27" s="21"/>
+      <c r="E27" s="21"/>
+      <c r="F27" s="21"/>
+      <c r="G27" s="21"/>
+      <c r="H27" s="1"/>
+      <c r="I27" s="1"/>
+      <c r="J27" s="1"/>
+      <c r="K27" s="1"/>
+      <c r="L27" s="1"/>
+      <c r="M27" s="1"/>
+      <c r="N27" s="1"/>
+      <c r="O27" s="1"/>
+      <c r="P27" s="1"/>
+      <c r="Q27" s="1"/>
+      <c r="R27" s="1"/>
+      <c r="S27" s="1"/>
+      <c r="T27" s="1"/>
+      <c r="U27" s="1"/>
+      <c r="V27" s="1"/>
+      <c r="W27" s="1"/>
+      <c r="X27" s="1"/>
+      <c r="Y27" s="1"/>
+      <c r="Z27" s="1"/>
+      <c r="AA27" s="1"/>
+      <c r="AB27" s="1"/>
+      <c r="AC27" s="1"/>
+      <c r="AD27" s="1"/>
+      <c r="AE27" s="1"/>
+      <c r="AF27" s="1"/>
+      <c r="AG27" s="1"/>
+      <c r="AH27" s="1"/>
+      <c r="AI27" s="1"/>
+      <c r="AJ27" s="1"/>
+      <c r="AK27" s="1"/>
+      <c r="AL27" s="1"/>
+      <c r="AM27" s="1"/>
+      <c r="AN27" s="1"/>
+      <c r="AO27" s="1"/>
+      <c r="AP27" s="1"/>
+      <c r="AQ27" s="1"/>
+      <c r="AR27" s="1"/>
+      <c r="AS27" s="1"/>
+      <c r="AT27" s="1"/>
+      <c r="AU27" s="1"/>
+      <c r="AV27" s="1"/>
+      <c r="AW27" s="1"/>
+      <c r="AX27" s="1"/>
+      <c r="AY27" s="1"/>
+      <c r="AZ27" s="1"/>
     </row>
-    <row r="28" spans="2:129" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...50 lines deleted...]
-      <c r="AZ28" s="1"/>
+    <row r="43" spans="3:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C43" s="3"/>
+      <c r="D43" s="3"/>
+      <c r="E43" s="3"/>
+      <c r="F43" s="3"/>
+      <c r="G43" s="3"/>
+      <c r="H43" s="3"/>
+      <c r="I43" s="3"/>
+      <c r="J43" s="3"/>
+      <c r="K43" s="3"/>
+      <c r="L43" s="3"/>
+      <c r="M43" s="3"/>
+      <c r="N43" s="3"/>
+      <c r="O43" s="3"/>
+      <c r="P43" s="3"/>
+      <c r="Q43" s="3"/>
+      <c r="R43" s="3"/>
+      <c r="S43" s="3"/>
+      <c r="T43" s="3"/>
+      <c r="U43" s="3"/>
+      <c r="V43" s="3"/>
+      <c r="W43" s="3"/>
+      <c r="X43" s="3"/>
+      <c r="Y43" s="3"/>
+      <c r="Z43" s="3"/>
+      <c r="AA43" s="3"/>
+      <c r="AB43" s="3"/>
+      <c r="AC43" s="3"/>
+      <c r="AD43" s="3"/>
+      <c r="AE43" s="3"/>
+      <c r="AF43" s="3"/>
+      <c r="AG43" s="3"/>
+      <c r="AH43" s="3"/>
+      <c r="AI43" s="3"/>
+      <c r="AJ43" s="3"/>
+      <c r="AK43" s="3"/>
+      <c r="AL43" s="3"/>
+      <c r="AM43" s="3"/>
+      <c r="AN43" s="3"/>
+      <c r="AO43" s="3"/>
+      <c r="AP43" s="3"/>
+      <c r="AQ43" s="3"/>
+      <c r="AR43" s="3"/>
+      <c r="AS43" s="3"/>
+      <c r="AT43" s="3"/>
+      <c r="AU43" s="3"/>
+      <c r="AV43" s="3"/>
+      <c r="AW43" s="3"/>
+      <c r="AX43" s="3"/>
+      <c r="AY43" s="3"/>
+      <c r="AZ43" s="3"/>
+      <c r="BA43" s="3"/>
+      <c r="BB43" s="3"/>
+      <c r="BC43" s="3"/>
+      <c r="BD43" s="3"/>
+      <c r="BE43" s="3"/>
+      <c r="BF43" s="3"/>
+      <c r="BG43" s="3"/>
+      <c r="BH43" s="3"/>
+      <c r="BI43" s="3"/>
+      <c r="BJ43" s="3"/>
+      <c r="BK43" s="3"/>
+      <c r="BL43" s="3"/>
+      <c r="BM43" s="3"/>
+      <c r="BN43" s="3"/>
+      <c r="BO43" s="3"/>
+      <c r="BP43" s="3"/>
+      <c r="BQ43" s="3"/>
+      <c r="BR43" s="3"/>
+      <c r="BS43" s="3"/>
+      <c r="BT43" s="3"/>
+      <c r="BU43" s="3"/>
+      <c r="BV43" s="3"/>
+      <c r="BW43" s="3"/>
+      <c r="BX43" s="3"/>
+      <c r="BY43" s="3"/>
+      <c r="BZ43" s="3"/>
+      <c r="CA43" s="3"/>
+      <c r="CB43" s="3"/>
+      <c r="CC43" s="3"/>
+      <c r="CD43" s="3"/>
+      <c r="CE43" s="3"/>
+      <c r="CF43" s="3"/>
+      <c r="CG43" s="3"/>
+      <c r="CH43" s="3"/>
+      <c r="CI43" s="3"/>
+      <c r="CJ43" s="3"/>
     </row>
     <row r="44" spans="3:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C44" s="3"/>
       <c r="D44" s="3"/>
       <c r="E44" s="3"/>
       <c r="F44" s="3"/>
       <c r="G44" s="3"/>
       <c r="H44" s="3"/>
       <c r="I44" s="3"/>
       <c r="J44" s="3"/>
       <c r="K44" s="3"/>
       <c r="L44" s="3"/>
       <c r="M44" s="3"/>
       <c r="N44" s="3"/>
       <c r="O44" s="3"/>
       <c r="P44" s="3"/>
       <c r="Q44" s="3"/>
       <c r="R44" s="3"/>
       <c r="S44" s="3"/>
       <c r="T44" s="3"/>
       <c r="U44" s="3"/>
       <c r="V44" s="3"/>
       <c r="W44" s="3"/>
       <c r="X44" s="3"/>
       <c r="Y44" s="3"/>
@@ -10630,141 +10772,53 @@
       <c r="BM63" s="3"/>
       <c r="BN63" s="3"/>
       <c r="BO63" s="3"/>
       <c r="BP63" s="3"/>
       <c r="BQ63" s="3"/>
       <c r="BR63" s="3"/>
       <c r="BS63" s="3"/>
       <c r="BT63" s="3"/>
       <c r="BU63" s="3"/>
       <c r="BV63" s="3"/>
       <c r="BW63" s="3"/>
       <c r="BX63" s="3"/>
       <c r="BY63" s="3"/>
       <c r="BZ63" s="3"/>
       <c r="CA63" s="3"/>
       <c r="CB63" s="3"/>
       <c r="CC63" s="3"/>
       <c r="CD63" s="3"/>
       <c r="CE63" s="3"/>
       <c r="CF63" s="3"/>
       <c r="CG63" s="3"/>
       <c r="CH63" s="3"/>
       <c r="CI63" s="3"/>
       <c r="CJ63" s="3"/>
     </row>
-    <row r="64" spans="3:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...86 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="B28:G28"/>
+    <mergeCell ref="B27:G27"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">