--- v1 (2026-02-05)
+++ v2 (2026-04-07)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2025Q3_web\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2025Q4_web\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="8535" yWindow="465" windowWidth="29865" windowHeight="20160"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="172" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="151">
   <si>
     <t>Q1.01</t>
   </si>
   <si>
     <t>Q2.01</t>
   </si>
   <si>
     <t>Q3.01</t>
   </si>
   <si>
     <t>Q4.01</t>
   </si>
   <si>
     <t>Q1.02</t>
   </si>
   <si>
     <t>Q2.02</t>
   </si>
   <si>
     <t>Q3.02</t>
   </si>
   <si>
     <t>Q4.02</t>
   </si>
   <si>
@@ -1177,50 +1177,53 @@
   </si>
   <si>
     <t>Q2.24</t>
   </si>
   <si>
     <t>Q3.24</t>
   </si>
   <si>
     <t>Q4.24</t>
   </si>
   <si>
     <t>Q1.25</t>
   </si>
   <si>
     <t>*</t>
   </si>
   <si>
     <t>* Revised data.</t>
   </si>
   <si>
     <t>Q2.25</t>
   </si>
   <si>
     <t>Q3.25</t>
   </si>
+  <si>
+    <t>Q4.25</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
@@ -1747,103 +1750,105 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:DW69"/>
+  <dimension ref="B2:DY69"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.6640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.6640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="58.1640625" style="1" customWidth="1"/>
-    <col min="3" max="28" width="11.6640625" style="1"/>
-[...1 lines deleted...]
-    <col min="30" max="16384" width="11.6640625" style="1"/>
+    <col min="3" max="29" width="11.6640625" style="1"/>
+    <col min="30" max="30" width="15.6640625" style="1" customWidth="1"/>
+    <col min="31" max="16384" width="11.6640625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:127" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:129" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="17" t="s">
         <v>96</v>
       </c>
-      <c r="DL2" s="22"/>
+      <c r="DM2" s="22"/>
     </row>
-    <row r="3" spans="2:127" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:129" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="16" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="4" spans="2:127" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="BP4" s="6"/>
+    <row r="4" spans="2:129" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BQ4" s="6"/>
     </row>
-    <row r="5" spans="2:127" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:129" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E5" s="22"/>
       <c r="F5" s="22"/>
       <c r="G5" s="22"/>
       <c r="H5" s="22"/>
       <c r="I5" s="22"/>
       <c r="J5" s="22"/>
       <c r="K5" s="22"/>
       <c r="L5" s="22"/>
       <c r="M5" s="22"/>
       <c r="N5" s="22"/>
       <c r="O5" s="22"/>
       <c r="P5" s="22"/>
       <c r="Q5" s="22"/>
       <c r="R5" s="22"/>
       <c r="S5" s="22"/>
       <c r="T5" s="22"/>
       <c r="U5" s="22"/>
       <c r="V5" s="22"/>
       <c r="W5" s="22"/>
       <c r="X5" s="22"/>
       <c r="Y5" s="22"/>
       <c r="Z5" s="22"/>
       <c r="AA5" s="22"/>
       <c r="AB5" s="22"/>
-      <c r="AC5" s="22"/>
+      <c r="AC5" s="7" t="s">
+        <v>88</v>
+      </c>
       <c r="AD5" s="22"/>
       <c r="AE5" s="22"/>
       <c r="AF5" s="22"/>
       <c r="AG5" s="22"/>
       <c r="AH5" s="22"/>
       <c r="AI5" s="22"/>
       <c r="AJ5" s="22"/>
       <c r="AK5" s="22"/>
       <c r="AL5" s="22"/>
       <c r="AM5" s="22"/>
       <c r="AN5" s="22"/>
       <c r="AO5" s="22"/>
       <c r="AP5" s="22"/>
       <c r="AQ5" s="22"/>
       <c r="AR5" s="22"/>
       <c r="AS5" s="22"/>
       <c r="AT5" s="22"/>
       <c r="AU5" s="22"/>
       <c r="AV5" s="22"/>
       <c r="AW5" s="22"/>
       <c r="AX5" s="22"/>
       <c r="AY5" s="22"/>
       <c r="AZ5" s="22"/>
       <c r="BA5" s="22"/>
       <c r="BB5" s="22"/>
@@ -1895,61 +1900,65 @@
       <c r="CV5" s="22"/>
       <c r="CW5" s="22"/>
       <c r="CX5" s="22"/>
       <c r="CY5" s="22"/>
       <c r="CZ5" s="22"/>
       <c r="DA5" s="22"/>
       <c r="DB5" s="22"/>
       <c r="DC5" s="22"/>
       <c r="DD5" s="22"/>
       <c r="DE5" s="22"/>
       <c r="DF5" s="22"/>
       <c r="DG5" s="22"/>
       <c r="DH5" s="22"/>
       <c r="DI5" s="22"/>
       <c r="DJ5" s="22"/>
       <c r="DK5" s="22"/>
       <c r="DL5" s="22"/>
       <c r="DM5" s="22"/>
       <c r="DN5" s="22"/>
       <c r="DO5" s="22"/>
       <c r="DP5" s="22"/>
       <c r="DQ5" s="22"/>
       <c r="DR5" s="22"/>
       <c r="DS5" s="22"/>
       <c r="DT5" s="22"/>
-      <c r="DU5" s="22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="DU5" s="22"/>
       <c r="DV5" s="22" t="s">
         <v>146</v>
       </c>
-      <c r="DW5" s="7" t="s">
+      <c r="DW5" s="22" t="s">
+        <v>146</v>
+      </c>
+      <c r="DX5" s="22" t="s">
+        <v>146</v>
+      </c>
+      <c r="DY5" s="7" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="6" spans="2:127" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:129" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="2"/>
       <c r="C6" s="2">
         <v>1999</v>
       </c>
       <c r="D6" s="2">
         <v>2000</v>
       </c>
       <c r="E6" s="2">
         <v>2001</v>
       </c>
       <c r="F6" s="2">
         <v>2002</v>
       </c>
       <c r="G6" s="2">
         <v>2003</v>
       </c>
       <c r="H6" s="2">
         <v>2004</v>
       </c>
       <c r="I6" s="2">
         <v>2005</v>
       </c>
       <c r="J6" s="2">
         <v>2006</v>
       </c>
@@ -1985,349 +1994,355 @@
       </c>
       <c r="U6" s="3" t="s">
         <v>60</v>
       </c>
       <c r="V6" s="3" t="s">
         <v>61</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X6" s="3" t="s">
         <v>63</v>
       </c>
       <c r="Y6" s="3">
         <v>2021</v>
       </c>
       <c r="Z6" s="3">
         <v>2022</v>
       </c>
       <c r="AA6" s="3">
         <v>2023</v>
       </c>
       <c r="AB6" s="3">
         <v>2024</v>
       </c>
-      <c r="AC6" s="3" t="s">
-        <v>0</v>
+      <c r="AC6" s="3">
+        <v>2025</v>
       </c>
       <c r="AD6" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE6" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="AE6" s="3" t="s">
+      <c r="AF6" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="AF6" s="3" t="s">
+      <c r="AG6" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="AG6" s="3" t="s">
+      <c r="AH6" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="AH6" s="3" t="s">
+      <c r="AI6" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="AI6" s="3" t="s">
+      <c r="AJ6" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="AJ6" s="3" t="s">
+      <c r="AK6" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="AK6" s="3" t="s">
+      <c r="AL6" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="AL6" s="3" t="s">
+      <c r="AM6" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="AM6" s="3" t="s">
+      <c r="AN6" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="AN6" s="3" t="s">
+      <c r="AO6" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="AO6" s="3" t="s">
+      <c r="AP6" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="AP6" s="3" t="s">
+      <c r="AQ6" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ6" s="3" t="s">
+      <c r="AR6" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="AR6" s="3" t="s">
+      <c r="AS6" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="AS6" s="3" t="s">
+      <c r="AT6" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="AT6" s="3" t="s">
+      <c r="AU6" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="AU6" s="3" t="s">
+      <c r="AV6" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="AV6" s="3" t="s">
+      <c r="AW6" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="AW6" s="3" t="s">
+      <c r="AX6" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="AX6" s="3" t="s">
+      <c r="AY6" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="AY6" s="3" t="s">
+      <c r="AZ6" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="AZ6" s="3" t="s">
+      <c r="BA6" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="BA6" s="3" t="s">
+      <c r="BB6" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="BB6" s="3" t="s">
+      <c r="BC6" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="BC6" s="3" t="s">
+      <c r="BD6" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="BD6" s="3" t="s">
+      <c r="BE6" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="BE6" s="3" t="s">
+      <c r="BF6" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="BF6" s="3" t="s">
+      <c r="BG6" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="BG6" s="3" t="s">
+      <c r="BH6" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="BH6" s="3" t="s">
+      <c r="BI6" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="BI6" s="3" t="s">
+      <c r="BJ6" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="BJ6" s="3" t="s">
+      <c r="BK6" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="BK6" s="3" t="s">
+      <c r="BL6" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="BL6" s="3" t="s">
+      <c r="BM6" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="BM6" s="3" t="s">
+      <c r="BN6" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="BN6" s="3" t="s">
+      <c r="BO6" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="BO6" s="3" t="s">
+      <c r="BP6" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="BP6" s="3" t="s">
+      <c r="BQ6" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="BQ6" s="3" t="s">
+      <c r="BR6" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="BR6" s="3" t="s">
+      <c r="BS6" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="BS6" s="3" t="s">
+      <c r="BT6" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="BT6" s="3" t="s">
+      <c r="BU6" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="BU6" s="3" t="s">
+      <c r="BV6" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="BV6" s="3" t="s">
+      <c r="BW6" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="BW6" s="3" t="s">
+      <c r="BX6" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="BX6" s="3" t="s">
+      <c r="BY6" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="BY6" s="3" t="s">
+      <c r="BZ6" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="BZ6" s="3" t="s">
+      <c r="CA6" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="CA6" s="3" t="s">
+      <c r="CB6" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="CB6" s="3" t="s">
+      <c r="CC6" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="CC6" s="3" t="s">
+      <c r="CD6" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="CD6" s="3" t="s">
+      <c r="CE6" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="CE6" s="3" t="s">
+      <c r="CF6" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="CF6" s="3" t="s">
+      <c r="CG6" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="CG6" s="3" t="s">
+      <c r="CH6" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="CH6" s="3" t="s">
+      <c r="CI6" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="CI6" s="3" t="s">
+      <c r="CJ6" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="CJ6" s="3" t="s">
+      <c r="CK6" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="CK6" s="3" t="s">
+      <c r="CL6" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="CL6" s="3" t="s">
+      <c r="CM6" s="3" t="s">
         <v>69</v>
       </c>
-      <c r="CM6" s="3" t="s">
+      <c r="CN6" s="3" t="s">
         <v>70</v>
       </c>
-      <c r="CN6" s="3" t="s">
+      <c r="CO6" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="CO6" s="3" t="s">
+      <c r="CP6" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="CP6" s="3" t="s">
+      <c r="CQ6" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="CQ6" s="3" t="s">
+      <c r="CR6" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="CR6" s="3" t="s">
+      <c r="CS6" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="CS6" s="3" t="s">
+      <c r="CT6" s="3" t="s">
         <v>76</v>
       </c>
-      <c r="CT6" s="3" t="s">
+      <c r="CU6" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="CU6" s="3" t="s">
+      <c r="CV6" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="CV6" s="3" t="s">
+      <c r="CW6" s="3" t="s">
         <v>79</v>
       </c>
-      <c r="CW6" s="3" t="s">
+      <c r="CX6" s="3" t="s">
         <v>80</v>
       </c>
-      <c r="CX6" s="3" t="s">
+      <c r="CY6" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="CY6" s="3" t="s">
+      <c r="CZ6" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="CZ6" s="3" t="s">
+      <c r="DA6" s="3" t="s">
         <v>83</v>
       </c>
-      <c r="DA6" s="3" t="s">
+      <c r="DB6" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="DB6" s="3" t="s">
+      <c r="DC6" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="DC6" s="3" t="s">
+      <c r="DD6" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="DD6" s="3" t="s">
+      <c r="DE6" s="3" t="s">
         <v>87</v>
       </c>
-      <c r="DE6" s="3" t="s">
+      <c r="DF6" s="3" t="s">
         <v>89</v>
       </c>
-      <c r="DF6" s="3" t="s">
+      <c r="DG6" s="3" t="s">
         <v>90</v>
       </c>
-      <c r="DG6" s="3" t="s">
+      <c r="DH6" s="3" t="s">
         <v>91</v>
       </c>
-      <c r="DH6" s="3" t="s">
+      <c r="DI6" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="DI6" s="3" t="s">
+      <c r="DJ6" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="DJ6" s="3" t="s">
+      <c r="DK6" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="DK6" s="3" t="s">
+      <c r="DL6" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="DL6" s="3" t="s">
+      <c r="DM6" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="DM6" s="3" t="s">
+      <c r="DN6" s="3" t="s">
         <v>98</v>
       </c>
-      <c r="DN6" s="3" t="s">
+      <c r="DO6" s="3" t="s">
         <v>137</v>
       </c>
-      <c r="DO6" s="3" t="s">
+      <c r="DP6" s="3" t="s">
         <v>139</v>
       </c>
-      <c r="DP6" s="3" t="s">
+      <c r="DQ6" s="3" t="s">
         <v>140</v>
       </c>
-      <c r="DQ6" s="3" t="s">
+      <c r="DR6" s="3" t="s">
         <v>141</v>
       </c>
-      <c r="DR6" s="3" t="s">
+      <c r="DS6" s="3" t="s">
         <v>142</v>
       </c>
-      <c r="DS6" s="3" t="s">
+      <c r="DT6" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="DT6" s="3" t="s">
+      <c r="DU6" s="3" t="s">
         <v>144</v>
       </c>
-      <c r="DU6" s="3" t="s">
+      <c r="DV6" s="3" t="s">
         <v>145</v>
       </c>
-      <c r="DV6" s="3" t="s">
+      <c r="DW6" s="3" t="s">
         <v>148</v>
       </c>
-      <c r="DW6" s="3" t="s">
+      <c r="DX6" s="3" t="s">
         <v>149</v>
       </c>
+      <c r="DY6" s="3" t="s">
+        <v>150</v>
+      </c>
     </row>
-    <row r="7" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="15" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="10">
         <v>-3087.83631099595</v>
       </c>
       <c r="D7" s="10">
         <v>-4537.8484865487271</v>
       </c>
       <c r="E7" s="10">
         <v>-3343.3852417056878</v>
       </c>
       <c r="F7" s="10">
         <v>-6953.4258388893577</v>
       </c>
       <c r="G7" s="10">
         <v>-9994.0116799704647</v>
       </c>
       <c r="H7" s="10">
         <v>-11751.185451670859</v>
       </c>
       <c r="I7" s="10">
         <v>-15810.768989001377</v>
       </c>
       <c r="J7" s="10">
@@ -2366,348 +2381,354 @@
       <c r="U7" s="10">
         <v>-17933.520666173485</v>
       </c>
       <c r="V7" s="10">
         <v>-17815.952949267445</v>
       </c>
       <c r="W7" s="10">
         <v>-13704.29743849453</v>
       </c>
       <c r="X7" s="10">
         <v>-12493.352115317861</v>
       </c>
       <c r="Y7" s="10">
         <v>-13601.994790824867</v>
       </c>
       <c r="Z7" s="10">
         <v>-15191.491627743531</v>
       </c>
       <c r="AA7" s="10">
         <v>963.29323160207423</v>
       </c>
       <c r="AB7" s="10">
         <v>756.59100224712893</v>
       </c>
       <c r="AC7" s="10">
+        <v>-3642.1708850229115</v>
+      </c>
+      <c r="AD7" s="10">
         <v>-4649.4356962578968</v>
       </c>
-      <c r="AD7" s="10">
+      <c r="AE7" s="10">
         <v>-5363.2953348382171</v>
       </c>
-      <c r="AE7" s="10">
+      <c r="AF7" s="10">
         <v>-4881.1627721661034</v>
       </c>
-      <c r="AF7" s="10">
+      <c r="AG7" s="10">
         <v>-3343.3852417056878</v>
       </c>
-      <c r="AG7" s="10">
+      <c r="AH7" s="10">
         <v>-4953.1525509751391</v>
       </c>
-      <c r="AH7" s="10">
+      <c r="AI7" s="10">
         <v>-5535.410391841544</v>
       </c>
-      <c r="AI7" s="10">
+      <c r="AJ7" s="10">
         <v>-6063.1803816556521</v>
       </c>
-      <c r="AJ7" s="10">
+      <c r="AK7" s="10">
         <v>-6953.4258388893577</v>
       </c>
-      <c r="AK7" s="10">
+      <c r="AL7" s="10">
         <v>-7436.7889224191777</v>
       </c>
-      <c r="AL7" s="10">
+      <c r="AM7" s="10">
         <v>-8044.1174488300821</v>
       </c>
-      <c r="AM7" s="10">
+      <c r="AN7" s="10">
         <v>-8369.008037153395</v>
       </c>
-      <c r="AN7" s="10">
+      <c r="AO7" s="10">
         <v>-9994.0116799704647</v>
       </c>
-      <c r="AO7" s="10">
+      <c r="AP7" s="10">
         <v>-10726.58316519274</v>
       </c>
-      <c r="AP7" s="10">
+      <c r="AQ7" s="10">
         <v>-11319.149174240338</v>
       </c>
-      <c r="AQ7" s="10">
+      <c r="AR7" s="10">
         <v>-10826.173308514535</v>
       </c>
-      <c r="AR7" s="10">
+      <c r="AS7" s="10">
         <v>-11751.185451670859</v>
       </c>
-      <c r="AS7" s="10">
+      <c r="AT7" s="10">
         <v>-13640.523908295829</v>
       </c>
-      <c r="AT7" s="10">
+      <c r="AU7" s="10">
         <v>-14579.139499311721</v>
       </c>
-      <c r="AU7" s="10">
+      <c r="AV7" s="10">
         <v>-14239.17327103235</v>
       </c>
-      <c r="AV7" s="10">
+      <c r="AW7" s="10">
         <v>-15810.768989001377</v>
       </c>
-      <c r="AW7" s="10">
+      <c r="AX7" s="10">
         <v>-18230.150792346285</v>
       </c>
-      <c r="AX7" s="10">
+      <c r="AY7" s="10">
         <v>-19361.534171935051</v>
       </c>
-      <c r="AY7" s="10">
+      <c r="AZ7" s="10">
         <v>-18174.605203679213</v>
       </c>
-      <c r="AZ7" s="10">
+      <c r="BA7" s="10">
         <v>-19121.396093588373</v>
       </c>
-      <c r="BA7" s="10">
+      <c r="BB7" s="10">
         <v>-20199.183550157159</v>
       </c>
-      <c r="BB7" s="10">
+      <c r="BC7" s="10">
         <v>-19878.634489980104</v>
       </c>
-      <c r="BC7" s="10">
+      <c r="BD7" s="10">
         <v>-19263.016386612962</v>
       </c>
-      <c r="BD7" s="10">
+      <c r="BE7" s="10">
         <v>-20154.114031337856</v>
       </c>
-      <c r="BE7" s="10">
+      <c r="BF7" s="10">
         <v>-23038.792786134698</v>
       </c>
-      <c r="BF7" s="10">
+      <c r="BG7" s="10">
         <v>-23819.941718545029</v>
       </c>
-      <c r="BG7" s="10">
+      <c r="BH7" s="10">
         <v>-23675.650592998307</v>
       </c>
-      <c r="BH7" s="10">
+      <c r="BI7" s="10">
         <v>-26221.641498415636</v>
       </c>
-      <c r="BI7" s="10">
+      <c r="BJ7" s="10">
         <v>-28522.974258789698</v>
       </c>
-      <c r="BJ7" s="10">
+      <c r="BK7" s="10">
         <v>-28322.606412906389</v>
       </c>
-      <c r="BK7" s="10">
+      <c r="BL7" s="10">
         <v>-28316.845386009598</v>
       </c>
-      <c r="BL7" s="10">
+      <c r="BM7" s="10">
         <v>-28908.426499185691</v>
       </c>
-      <c r="BM7" s="10">
+      <c r="BN7" s="10">
         <v>-29234.160230425296</v>
       </c>
-      <c r="BN7" s="10">
+      <c r="BO7" s="10">
         <v>-29323.931742993922</v>
       </c>
-      <c r="BO7" s="10">
+      <c r="BP7" s="10">
         <v>-27986.321904315912</v>
       </c>
-      <c r="BP7" s="10">
+      <c r="BQ7" s="10">
         <v>-28859.441357805579</v>
       </c>
-      <c r="BQ7" s="10">
+      <c r="BR7" s="10">
         <v>-30471.352192581573</v>
       </c>
-      <c r="BR7" s="10">
+      <c r="BS7" s="10">
         <v>-31333.058227297672</v>
       </c>
-      <c r="BS7" s="10">
+      <c r="BT7" s="10">
         <v>-28736.288204947137</v>
       </c>
-      <c r="BT7" s="10">
+      <c r="BU7" s="10">
         <v>-29141.74837289222</v>
       </c>
-      <c r="BU7" s="10">
+      <c r="BV7" s="10">
         <v>-30049.837710391545</v>
       </c>
-      <c r="BV7" s="10">
+      <c r="BW7" s="10">
         <v>-28961.678043179854</v>
       </c>
-      <c r="BW7" s="10">
+      <c r="BX7" s="10">
         <v>-27074.168312820031</v>
       </c>
-      <c r="BX7" s="10">
+      <c r="BY7" s="10">
         <v>-26169.280045568892</v>
       </c>
-      <c r="BY7" s="10">
+      <c r="BZ7" s="10">
         <v>-26972.993140625607</v>
       </c>
-      <c r="BZ7" s="10">
+      <c r="CA7" s="10">
         <v>-27339.029491135832</v>
       </c>
-      <c r="CA7" s="10">
+      <c r="CB7" s="10">
         <v>-25428.737247973775</v>
       </c>
-      <c r="CB7" s="10">
+      <c r="CC7" s="10">
         <v>-25489.96162797638</v>
       </c>
-      <c r="CC7" s="10">
+      <c r="CD7" s="10">
         <v>-25788.912889900377</v>
       </c>
-      <c r="CD7" s="11">
+      <c r="CE7" s="11">
         <v>-25990.684192055855</v>
       </c>
-      <c r="CE7" s="11">
+      <c r="CF7" s="11">
         <v>-23740.367500664859</v>
       </c>
-      <c r="CF7" s="10">
+      <c r="CG7" s="10">
         <v>-24106.896988426215</v>
       </c>
-      <c r="CG7" s="10">
+      <c r="CH7" s="10">
         <v>-25434.093288688095</v>
       </c>
-      <c r="CH7" s="10">
+      <c r="CI7" s="10">
         <v>-25376.736691639184</v>
       </c>
-      <c r="CI7" s="10">
+      <c r="CJ7" s="10">
         <v>-22416.149143495484</v>
       </c>
-      <c r="CJ7" s="10">
+      <c r="CK7" s="10">
         <v>-22608.056417293981</v>
       </c>
-      <c r="CK7" s="10">
+      <c r="CL7" s="10">
         <v>-22900.797247926646</v>
       </c>
-      <c r="CL7" s="10">
+      <c r="CM7" s="10">
         <v>-21812.709434782191</v>
       </c>
-      <c r="CM7" s="10">
+      <c r="CN7" s="10">
         <v>-18794.977802456044</v>
       </c>
-      <c r="CN7" s="10">
+      <c r="CO7" s="10">
         <v>-19398.198427480405</v>
       </c>
-      <c r="CO7" s="10">
+      <c r="CP7" s="10">
         <v>-21872.937670077685</v>
       </c>
-      <c r="CP7" s="10">
+      <c r="CQ7" s="10">
         <v>-21078.099941031254</v>
       </c>
-      <c r="CQ7" s="10">
+      <c r="CR7" s="10">
         <v>-18478.879884476672</v>
       </c>
-      <c r="CR7" s="10">
+      <c r="CS7" s="10">
         <v>-17933.520666173485</v>
       </c>
-      <c r="CS7" s="10">
+      <c r="CT7" s="10">
         <v>-19928.293614660717</v>
       </c>
-      <c r="CT7" s="10">
+      <c r="CU7" s="10">
         <v>-19101.857889674015</v>
       </c>
-      <c r="CU7" s="10">
+      <c r="CV7" s="10">
         <v>-16415.184365895886</v>
       </c>
-      <c r="CV7" s="10">
+      <c r="CW7" s="10">
         <v>-17815.952949267445</v>
       </c>
-      <c r="CW7" s="10">
+      <c r="CX7" s="10">
         <v>-20000.70263185817</v>
       </c>
-      <c r="CX7" s="10">
+      <c r="CY7" s="10">
         <v>-18753.176917823504</v>
       </c>
-      <c r="CY7" s="10">
+      <c r="CZ7" s="10">
         <v>-13711.748471533285</v>
       </c>
-      <c r="CZ7" s="10">
+      <c r="DA7" s="10">
         <v>-13704.29743849453</v>
       </c>
-      <c r="DA7" s="10">
+      <c r="DB7" s="10">
         <v>-12329.047158139434</v>
       </c>
-      <c r="DB7" s="10">
+      <c r="DC7" s="10">
         <v>-11792.053442796592</v>
       </c>
-      <c r="DC7" s="10">
+      <c r="DD7" s="10">
         <v>-11422.783101733721</v>
       </c>
-      <c r="DD7" s="10">
+      <c r="DE7" s="10">
         <v>-12493.352115317861</v>
       </c>
-      <c r="DE7" s="10">
+      <c r="DF7" s="10">
         <v>-14680.930411443293</v>
       </c>
-      <c r="DF7" s="10">
+      <c r="DG7" s="10">
         <v>-15487.177768734826</v>
       </c>
-      <c r="DG7" s="10">
+      <c r="DH7" s="10">
         <v>-13101.129433881157</v>
       </c>
-      <c r="DH7" s="10">
+      <c r="DI7" s="10">
         <v>-13601.994790824867</v>
       </c>
-      <c r="DI7" s="10">
+      <c r="DJ7" s="10">
         <v>-13501.165476054515</v>
       </c>
-      <c r="DJ7" s="10">
+      <c r="DK7" s="10">
         <v>-16020.351339808887</v>
       </c>
-      <c r="DK7" s="10">
+      <c r="DL7" s="10">
         <v>-12510.728929591103</v>
       </c>
-      <c r="DL7" s="10">
+      <c r="DM7" s="10">
         <v>-15191.491627743531</v>
       </c>
-      <c r="DM7" s="10">
+      <c r="DN7" s="10">
         <v>-4567.0989380728897</v>
       </c>
-      <c r="DN7" s="10">
+      <c r="DO7" s="10">
         <v>-4357.5055246729135</v>
       </c>
-      <c r="DO7" s="10">
+      <c r="DP7" s="10">
         <v>1537.7581803787325</v>
       </c>
-      <c r="DP7" s="10">
+      <c r="DQ7" s="10">
         <v>963.29323160207423</v>
       </c>
-      <c r="DQ7" s="10">
+      <c r="DR7" s="10">
         <v>-1397.524805701134</v>
       </c>
-      <c r="DR7" s="10">
+      <c r="DS7" s="10">
         <v>-2395.8073093629573</v>
       </c>
-      <c r="DS7" s="10">
+      <c r="DT7" s="10">
         <v>2664.6644355585595</v>
       </c>
-      <c r="DT7" s="10">
+      <c r="DU7" s="10">
         <v>756.59100224712893</v>
       </c>
-      <c r="DU7" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="DV7" s="10">
-        <v>-5454.5781959006927</v>
+        <v>-3851.7732685347146</v>
       </c>
       <c r="DW7" s="10">
-        <v>-266.36235932422278</v>
+        <v>-4868.8698830097201</v>
+      </c>
+      <c r="DX7" s="10">
+        <v>-40.51059949950286</v>
+      </c>
+      <c r="DY7" s="10">
+        <v>-3642.1708850229115</v>
       </c>
     </row>
-    <row r="8" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="15" t="s">
         <v>101</v>
       </c>
       <c r="C8" s="10">
         <v>4063.1284479677406</v>
       </c>
       <c r="D8" s="10">
         <v>4759.9794503499206</v>
       </c>
       <c r="E8" s="10">
         <v>6781.3278138339083</v>
       </c>
       <c r="F8" s="10">
         <v>5073.4322148779302</v>
       </c>
       <c r="G8" s="10">
         <v>6194.8835041489256</v>
       </c>
       <c r="H8" s="10">
         <v>6616.0112933983501</v>
       </c>
       <c r="I8" s="10">
         <v>5849.0765965016781</v>
       </c>
       <c r="J8" s="10">
@@ -2746,348 +2767,354 @@
       <c r="U8" s="10">
         <v>9310.1617654345591</v>
       </c>
       <c r="V8" s="10">
         <v>9182.5895004865888</v>
       </c>
       <c r="W8" s="10">
         <v>9061.4197983286358</v>
       </c>
       <c r="X8" s="10">
         <v>10334.165417127997</v>
       </c>
       <c r="Y8" s="10">
         <v>13067.68126703803</v>
       </c>
       <c r="Z8" s="10">
         <v>15014.585674401007</v>
       </c>
       <c r="AA8" s="10">
         <v>42733.773700373349</v>
       </c>
       <c r="AB8" s="10">
         <v>36606.492781693691</v>
       </c>
       <c r="AC8" s="10">
+        <v>36179.083898872828</v>
+      </c>
+      <c r="AD8" s="10">
         <v>4886.5126701553218</v>
       </c>
-      <c r="AD8" s="10">
+      <c r="AE8" s="10">
         <v>4612.9372470496319</v>
       </c>
-      <c r="AE8" s="10">
+      <c r="AF8" s="10">
         <v>5178.5011124037164</v>
       </c>
-      <c r="AF8" s="10">
+      <c r="AG8" s="10">
         <v>6781.3278138339083</v>
       </c>
-      <c r="AG8" s="10">
+      <c r="AH8" s="10">
         <v>5724.4155645341452</v>
       </c>
-      <c r="AH8" s="10">
+      <c r="AI8" s="10">
         <v>5151.1925209813253</v>
       </c>
-      <c r="AI8" s="10">
+      <c r="AJ8" s="10">
         <v>5304.547571253298</v>
       </c>
-      <c r="AJ8" s="10">
+      <c r="AK8" s="10">
         <v>5073.4322148779302</v>
       </c>
-      <c r="AK8" s="10">
+      <c r="AL8" s="10">
         <v>5299.6779816680182</v>
       </c>
-      <c r="AL8" s="10">
+      <c r="AM8" s="10">
         <v>5367.3011930241701</v>
       </c>
-      <c r="AM8" s="10">
+      <c r="AN8" s="10">
         <v>6142.4259305777223</v>
       </c>
-      <c r="AN8" s="10">
+      <c r="AO8" s="10">
         <v>6194.8835041489256</v>
       </c>
-      <c r="AO8" s="10">
+      <c r="AP8" s="10">
         <v>6021.6648007227959</v>
       </c>
-      <c r="AP8" s="10">
+      <c r="AQ8" s="10">
         <v>6155.7911436072472</v>
       </c>
-      <c r="AQ8" s="10">
+      <c r="AR8" s="10">
         <v>6484.7653668790908</v>
       </c>
-      <c r="AR8" s="10">
+      <c r="AS8" s="10">
         <v>6616.0112933983501</v>
       </c>
-      <c r="AS8" s="10">
+      <c r="AT8" s="10">
         <v>5641.4449098835166</v>
       </c>
-      <c r="AT8" s="10">
+      <c r="AU8" s="10">
         <v>5655.1944058947965</v>
       </c>
-      <c r="AU8" s="10">
+      <c r="AV8" s="10">
         <v>5838.1007761173223</v>
       </c>
-      <c r="AV8" s="10">
+      <c r="AW8" s="10">
         <v>5849.0765965016781</v>
       </c>
-      <c r="AW8" s="10">
+      <c r="AX8" s="10">
         <v>4898.8653497207306</v>
       </c>
-      <c r="AX8" s="10">
+      <c r="AY8" s="10">
         <v>4766.7807507118923</v>
       </c>
-      <c r="AY8" s="10">
+      <c r="AZ8" s="10">
         <v>5679.3247595032726</v>
       </c>
-      <c r="AZ8" s="10">
+      <c r="BA8" s="10">
         <v>6588.4970858175411</v>
       </c>
-      <c r="BA8" s="10">
+      <c r="BB8" s="10">
         <v>6188.4275448230437</v>
       </c>
-      <c r="BB8" s="10">
+      <c r="BC8" s="10">
         <v>6939.2791555594977</v>
       </c>
-      <c r="BC8" s="10">
+      <c r="BD8" s="10">
         <v>7583.8617813430901</v>
       </c>
-      <c r="BD8" s="10">
+      <c r="BE8" s="10">
         <v>8174.297965597495</v>
       </c>
-      <c r="BE8" s="10">
+      <c r="BF8" s="10">
         <v>7670.5649726529673</v>
       </c>
-      <c r="BF8" s="10">
+      <c r="BG8" s="10">
         <v>7409.8754420540445</v>
       </c>
-      <c r="BG8" s="10">
+      <c r="BH8" s="10">
         <v>8317.2267720485033</v>
       </c>
-      <c r="BH8" s="10">
+      <c r="BI8" s="10">
         <v>8676.4821905308345</v>
       </c>
-      <c r="BI8" s="10">
+      <c r="BJ8" s="10">
         <v>7109.8013718131024</v>
       </c>
-      <c r="BJ8" s="10">
+      <c r="BK8" s="10">
         <v>7817.7431972927516</v>
       </c>
-      <c r="BK8" s="10">
+      <c r="BL8" s="10">
         <v>8420.8028998073351</v>
       </c>
-      <c r="BL8" s="10">
+      <c r="BM8" s="10">
         <v>7749.8406320986905</v>
       </c>
-      <c r="BM8" s="10">
+      <c r="BN8" s="10">
         <v>7251.3460044903641</v>
       </c>
-      <c r="BN8" s="10">
+      <c r="BO8" s="10">
         <v>7611.6172044661907</v>
       </c>
-      <c r="BO8" s="10">
+      <c r="BP8" s="10">
         <v>7924.7480254069505</v>
       </c>
-      <c r="BP8" s="10">
+      <c r="BQ8" s="10">
         <v>7606.9730702491825</v>
       </c>
-      <c r="BQ8" s="10">
+      <c r="BR8" s="10">
         <v>7094.2417913649924</v>
       </c>
-      <c r="BR8" s="10">
+      <c r="BS8" s="10">
         <v>6981.9053779773558</v>
       </c>
-      <c r="BS8" s="10">
+      <c r="BT8" s="10">
         <v>8181.3256068982382</v>
       </c>
-      <c r="BT8" s="10">
+      <c r="BU8" s="10">
         <v>7837.0502824717869</v>
       </c>
-      <c r="BU8" s="10">
+      <c r="BV8" s="10">
         <v>7071.1104645211772</v>
       </c>
-      <c r="BV8" s="10">
+      <c r="BW8" s="10">
         <v>7567.5219005234485</v>
       </c>
-      <c r="BW8" s="10">
+      <c r="BX8" s="10">
         <v>8191.451709611154</v>
       </c>
-      <c r="BX8" s="10">
+      <c r="BY8" s="10">
         <v>7153.5994922470727</v>
       </c>
-      <c r="BY8" s="10">
+      <c r="BZ8" s="10">
         <v>6613.1949028548315</v>
       </c>
-      <c r="BZ8" s="10">
+      <c r="CA8" s="10">
         <v>6841.3385937939502</v>
       </c>
-      <c r="CA8" s="10">
+      <c r="CB8" s="10">
         <v>7473.1024937042403</v>
       </c>
-      <c r="CB8" s="10">
+      <c r="CC8" s="10">
         <v>6885.1689967341981</v>
       </c>
-      <c r="CC8" s="10">
+      <c r="CD8" s="10">
         <v>7602.1155718975006</v>
       </c>
-      <c r="CD8" s="11">
+      <c r="CE8" s="11">
         <v>7262.6963290516915</v>
       </c>
-      <c r="CE8" s="11">
+      <c r="CF8" s="11">
         <v>8920.9050767757071</v>
       </c>
-      <c r="CF8" s="10">
+      <c r="CG8" s="10">
         <v>7978.6772620186202</v>
       </c>
-      <c r="CG8" s="10">
+      <c r="CH8" s="10">
         <v>8147.0444937040702</v>
       </c>
-      <c r="CH8" s="10">
+      <c r="CI8" s="10">
         <v>8285.7564910731398</v>
       </c>
-      <c r="CI8" s="10">
+      <c r="CJ8" s="10">
         <v>9275.069820401055</v>
       </c>
-      <c r="CJ8" s="10">
+      <c r="CK8" s="10">
         <v>8387.1641929600701</v>
       </c>
-      <c r="CK8" s="10">
+      <c r="CL8" s="10">
         <v>7769.2008841166808</v>
       </c>
-      <c r="CL8" s="10">
+      <c r="CM8" s="10">
         <v>8587.0878412858765</v>
       </c>
-      <c r="CM8" s="10">
+      <c r="CN8" s="10">
         <v>10507.317078516817</v>
       </c>
-      <c r="CN8" s="10">
+      <c r="CO8" s="10">
         <v>8900.6227652693524</v>
       </c>
-      <c r="CO8" s="10">
+      <c r="CP8" s="10">
         <v>8369.7260555965986</v>
       </c>
-      <c r="CP8" s="10">
+      <c r="CQ8" s="10">
         <v>7814.5241474185823</v>
       </c>
-      <c r="CQ8" s="10">
+      <c r="CR8" s="10">
         <v>9560.9009086977567</v>
       </c>
-      <c r="CR8" s="10">
+      <c r="CS8" s="10">
         <v>9310.1617654345591</v>
       </c>
-      <c r="CS8" s="10">
+      <c r="CT8" s="10">
         <v>8235.5636192486108</v>
       </c>
-      <c r="CT8" s="10">
+      <c r="CU8" s="10">
         <v>8565.0080166992248</v>
       </c>
-      <c r="CU8" s="10">
+      <c r="CV8" s="10">
         <v>10250.780268170394</v>
       </c>
-      <c r="CV8" s="10">
+      <c r="CW8" s="10">
         <v>9182.5895004865888</v>
       </c>
-      <c r="CW8" s="10">
+      <c r="CX8" s="10">
         <v>8293.4530357270287</v>
       </c>
-      <c r="CX8" s="10">
+      <c r="CY8" s="10">
         <v>8649.7619781291487</v>
       </c>
-      <c r="CY8" s="10">
+      <c r="CZ8" s="10">
         <v>9937.832461351989</v>
       </c>
-      <c r="CZ8" s="10">
+      <c r="DA8" s="10">
         <v>9061.4197983286358</v>
       </c>
-      <c r="DA8" s="10">
+      <c r="DB8" s="10">
         <v>9956.6820404864811</v>
       </c>
-      <c r="DB8" s="10">
+      <c r="DC8" s="10">
         <v>10599.06537736668</v>
       </c>
-      <c r="DC8" s="10">
+      <c r="DD8" s="10">
         <v>11328.912634392667</v>
       </c>
-      <c r="DD8" s="10">
+      <c r="DE8" s="10">
         <v>10334.165417127997</v>
       </c>
-      <c r="DE8" s="10">
+      <c r="DF8" s="10">
         <v>10590.332594098429</v>
       </c>
-      <c r="DF8" s="10">
+      <c r="DG8" s="10">
         <v>10834.740888078759</v>
       </c>
-      <c r="DG8" s="10">
+      <c r="DH8" s="10">
         <v>13368.496280224022</v>
       </c>
-      <c r="DH8" s="10">
+      <c r="DI8" s="10">
         <v>13067.68126703803</v>
       </c>
-      <c r="DI8" s="10">
+      <c r="DJ8" s="10">
         <v>13413.391013177725</v>
       </c>
-      <c r="DJ8" s="10">
+      <c r="DK8" s="10">
         <v>14948.92153674009</v>
       </c>
-      <c r="DK8" s="10">
+      <c r="DL8" s="10">
         <v>16723.276025089453</v>
       </c>
-      <c r="DL8" s="10">
+      <c r="DM8" s="10">
         <v>15014.585674401007</v>
       </c>
-      <c r="DM8" s="10">
+      <c r="DN8" s="10">
         <v>32242.376834668747</v>
       </c>
-      <c r="DN8" s="10">
+      <c r="DO8" s="10">
         <v>31494.098143905645</v>
       </c>
-      <c r="DO8" s="10">
+      <c r="DP8" s="10">
         <v>40812.132494869045</v>
       </c>
-      <c r="DP8" s="10">
+      <c r="DQ8" s="10">
         <v>42733.773700373349</v>
       </c>
-      <c r="DQ8" s="10">
+      <c r="DR8" s="10">
         <v>41093.990363122015</v>
       </c>
-      <c r="DR8" s="10">
+      <c r="DS8" s="10">
         <v>41134.508284020631</v>
       </c>
-      <c r="DS8" s="10">
+      <c r="DT8" s="10">
         <v>45865.998230309277</v>
       </c>
-      <c r="DT8" s="10">
+      <c r="DU8" s="10">
         <v>36606.492781693691</v>
       </c>
-      <c r="DU8" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="DV8" s="10">
-        <v>34079.414341741875</v>
+        <v>33006.536904614659</v>
       </c>
       <c r="DW8" s="10">
-        <v>36471.152116111327</v>
+        <v>35359.777696330086</v>
+      </c>
+      <c r="DX8" s="10">
+        <v>37238.200386258068</v>
+      </c>
+      <c r="DY8" s="10">
+        <v>36179.083898872828</v>
       </c>
     </row>
-    <row r="9" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="15" t="s">
         <v>102</v>
       </c>
       <c r="C9" s="10">
         <v>0</v>
       </c>
       <c r="D9" s="10">
         <v>0</v>
       </c>
       <c r="E9" s="10">
         <v>27.135999999999999</v>
       </c>
       <c r="F9" s="10">
         <v>28.655999999999999</v>
       </c>
       <c r="G9" s="10">
         <v>37.695</v>
       </c>
       <c r="H9" s="10">
         <v>36.83</v>
       </c>
       <c r="I9" s="10">
         <v>147.94999999999999</v>
       </c>
       <c r="J9" s="10">
@@ -3126,348 +3153,354 @@
       <c r="U9" s="10">
         <v>210.083</v>
       </c>
       <c r="V9" s="10">
         <v>239.44299999999998</v>
       </c>
       <c r="W9" s="10">
         <v>251.74099999999999</v>
       </c>
       <c r="X9" s="10">
         <v>261.96300000000002</v>
       </c>
       <c r="Y9" s="10">
         <v>269.55</v>
       </c>
       <c r="Z9" s="10">
         <v>275.363</v>
       </c>
       <c r="AA9" s="10">
         <v>787.78100000000006</v>
       </c>
       <c r="AB9" s="10">
         <v>869.63499999999999</v>
       </c>
       <c r="AC9" s="10">
+        <v>1019.2439999999999</v>
+      </c>
+      <c r="AD9" s="10">
         <v>0.13900000000000001</v>
       </c>
-      <c r="AD9" s="10">
+      <c r="AE9" s="10">
         <v>3.2669999999999999</v>
       </c>
-      <c r="AE9" s="10">
+      <c r="AF9" s="10">
         <v>3.0190000000000001</v>
       </c>
-      <c r="AF9" s="10">
+      <c r="AG9" s="10">
         <v>27.135999999999999</v>
       </c>
-      <c r="AG9" s="10">
+      <c r="AH9" s="10">
         <v>3.1739999999999999</v>
       </c>
-      <c r="AH9" s="10">
+      <c r="AI9" s="10">
         <v>2.7810000000000001</v>
       </c>
-      <c r="AI9" s="10">
+      <c r="AJ9" s="10">
         <v>2.8279999999999998</v>
       </c>
-      <c r="AJ9" s="10">
+      <c r="AK9" s="10">
         <v>28.655999999999999</v>
       </c>
-      <c r="AK9" s="10">
+      <c r="AL9" s="10">
         <v>29.576000000000001</v>
       </c>
-      <c r="AL9" s="10">
+      <c r="AM9" s="10">
         <v>30.294</v>
       </c>
-      <c r="AM9" s="10">
+      <c r="AN9" s="10">
         <v>30.36</v>
       </c>
-      <c r="AN9" s="10">
+      <c r="AO9" s="10">
         <v>37.695</v>
       </c>
-      <c r="AO9" s="10">
+      <c r="AP9" s="10">
         <v>38.806000000000004</v>
       </c>
-      <c r="AP9" s="10">
+      <c r="AQ9" s="10">
         <v>39.579000000000001</v>
       </c>
-      <c r="AQ9" s="10">
+      <c r="AR9" s="10">
         <v>39.486999999999995</v>
       </c>
-      <c r="AR9" s="10">
+      <c r="AS9" s="10">
         <v>36.83</v>
       </c>
-      <c r="AS9" s="10">
+      <c r="AT9" s="10">
         <v>34.981000000000002</v>
       </c>
-      <c r="AT9" s="10">
+      <c r="AU9" s="10">
         <v>100.036</v>
       </c>
-      <c r="AU9" s="10">
+      <c r="AV9" s="10">
         <v>127.93900000000001</v>
       </c>
-      <c r="AV9" s="10">
+      <c r="AW9" s="10">
         <v>147.94999999999999</v>
       </c>
-      <c r="AW9" s="10">
+      <c r="AX9" s="10">
         <v>128.911</v>
       </c>
-      <c r="AX9" s="10">
+      <c r="AY9" s="10">
         <v>141.262</v>
       </c>
-      <c r="AY9" s="10">
+      <c r="AZ9" s="10">
         <v>146.095</v>
       </c>
-      <c r="AZ9" s="10">
+      <c r="BA9" s="10">
         <v>155.02500000000001</v>
       </c>
-      <c r="BA9" s="10">
+      <c r="BB9" s="10">
         <v>165.929</v>
       </c>
-      <c r="BB9" s="10">
+      <c r="BC9" s="10">
         <v>613.33000000000004</v>
       </c>
-      <c r="BC9" s="10">
+      <c r="BD9" s="10">
         <v>253.22300000000001</v>
       </c>
-      <c r="BD9" s="10">
+      <c r="BE9" s="10">
         <v>248.667</v>
       </c>
-      <c r="BE9" s="10">
+      <c r="BF9" s="10">
         <v>223.59199999999998</v>
       </c>
-      <c r="BF9" s="10">
+      <c r="BG9" s="10">
         <v>233.56399999999999</v>
       </c>
-      <c r="BG9" s="10">
+      <c r="BH9" s="10">
         <v>211.04000000000002</v>
       </c>
-      <c r="BH9" s="10">
+      <c r="BI9" s="10">
         <v>190.41</v>
       </c>
-      <c r="BI9" s="10">
+      <c r="BJ9" s="10">
         <v>175.447</v>
       </c>
-      <c r="BJ9" s="10">
+      <c r="BK9" s="10">
         <v>186.70399999999998</v>
       </c>
-      <c r="BK9" s="10">
+      <c r="BL9" s="10">
         <v>204.60499999999999</v>
       </c>
-      <c r="BL9" s="10">
+      <c r="BM9" s="10">
         <v>199.602</v>
       </c>
-      <c r="BM9" s="10">
+      <c r="BN9" s="10">
         <v>203.858</v>
       </c>
-      <c r="BN9" s="10">
+      <c r="BO9" s="10">
         <v>222.85163370000001</v>
       </c>
-      <c r="BO9" s="10">
+      <c r="BP9" s="10">
         <v>226.30376479999998</v>
       </c>
-      <c r="BP9" s="10">
+      <c r="BQ9" s="10">
         <v>229.34221220000001</v>
       </c>
-      <c r="BQ9" s="10">
+      <c r="BR9" s="10">
         <v>277.29451780000005</v>
       </c>
-      <c r="BR9" s="10">
+      <c r="BS9" s="10">
         <v>270.38587999999999</v>
       </c>
-      <c r="BS9" s="10">
+      <c r="BT9" s="10">
         <v>259.45827859999997</v>
       </c>
-      <c r="BT9" s="10">
+      <c r="BU9" s="10">
         <v>176.39701200000002</v>
       </c>
-      <c r="BU9" s="10">
+      <c r="BV9" s="10">
         <v>179.64140860000001</v>
       </c>
-      <c r="BV9" s="10">
+      <c r="BW9" s="10">
         <v>161.05660760000001</v>
       </c>
-      <c r="BW9" s="10">
+      <c r="BX9" s="10">
         <v>165.21945599999998</v>
       </c>
-      <c r="BX9" s="10">
+      <c r="BY9" s="10">
         <v>167.5025881</v>
       </c>
-      <c r="BY9" s="10">
+      <c r="BZ9" s="10">
         <v>179.69950600000001</v>
       </c>
-      <c r="BZ9" s="10">
+      <c r="CA9" s="10">
         <v>197.3193914</v>
       </c>
-      <c r="CA9" s="10">
+      <c r="CB9" s="10">
         <v>221.8454289</v>
       </c>
-      <c r="CB9" s="10">
+      <c r="CC9" s="10">
         <v>266.38035990000003</v>
       </c>
-      <c r="CC9" s="10">
+      <c r="CD9" s="10">
         <v>47.594999999999999</v>
       </c>
-      <c r="CD9" s="11">
+      <c r="CE9" s="11">
         <v>48.142000000000003</v>
       </c>
-      <c r="CE9" s="11">
+      <c r="CF9" s="11">
         <v>47.795000000000002</v>
       </c>
-      <c r="CF9" s="10">
+      <c r="CG9" s="10">
         <v>74.308000000000007</v>
       </c>
-      <c r="CG9" s="10">
+      <c r="CH9" s="10">
         <v>74.632000000000005</v>
       </c>
-      <c r="CH9" s="10">
+      <c r="CI9" s="10">
         <v>75.262</v>
       </c>
-      <c r="CI9" s="10">
+      <c r="CJ9" s="10">
         <v>74.754000000000005</v>
       </c>
-      <c r="CJ9" s="10">
+      <c r="CK9" s="10">
         <v>101.363</v>
       </c>
-      <c r="CK9" s="10">
+      <c r="CL9" s="10">
         <v>104.175</v>
       </c>
-      <c r="CL9" s="10">
+      <c r="CM9" s="10">
         <v>130.22999999999999</v>
       </c>
-      <c r="CM9" s="10">
+      <c r="CN9" s="10">
         <v>130.34399999999999</v>
       </c>
-      <c r="CN9" s="10">
+      <c r="CO9" s="10">
         <v>155.416</v>
       </c>
-      <c r="CO9" s="10">
+      <c r="CP9" s="10">
         <v>158.72699999999998</v>
       </c>
-      <c r="CP9" s="10">
+      <c r="CQ9" s="10">
         <v>185.48400000000001</v>
       </c>
-      <c r="CQ9" s="10">
+      <c r="CR9" s="10">
         <v>184.143</v>
       </c>
-      <c r="CR9" s="10">
+      <c r="CS9" s="10">
         <v>210.083</v>
       </c>
-      <c r="CS9" s="10">
+      <c r="CT9" s="10">
         <v>212.565</v>
       </c>
-      <c r="CT9" s="10">
+      <c r="CU9" s="10">
         <v>240.09300000000002</v>
       </c>
-      <c r="CU9" s="10">
+      <c r="CV9" s="10">
         <v>238.89600000000002</v>
       </c>
-      <c r="CV9" s="10">
+      <c r="CW9" s="10">
         <v>239.44299999999998</v>
       </c>
-      <c r="CW9" s="10">
+      <c r="CX9" s="10">
         <v>240.32499999999999</v>
       </c>
-      <c r="CX9" s="10">
+      <c r="CY9" s="10">
         <v>258.56799999999998</v>
       </c>
-      <c r="CY9" s="10">
+      <c r="CZ9" s="10">
         <v>256.32499999999999</v>
       </c>
-      <c r="CZ9" s="10">
+      <c r="DA9" s="10">
         <v>251.74099999999999</v>
       </c>
-      <c r="DA9" s="10">
+      <c r="DB9" s="10">
         <v>242.852</v>
       </c>
-      <c r="DB9" s="10">
+      <c r="DC9" s="10">
         <v>244.62299999999999</v>
       </c>
-      <c r="DC9" s="10">
+      <c r="DD9" s="10">
         <v>245.102</v>
       </c>
-      <c r="DD9" s="10">
+      <c r="DE9" s="10">
         <v>261.96300000000002</v>
       </c>
-      <c r="DE9" s="10">
+      <c r="DF9" s="10">
         <v>265.334</v>
       </c>
-      <c r="DF9" s="10">
+      <c r="DG9" s="10">
         <v>268.26499999999999</v>
       </c>
-      <c r="DG9" s="10">
+      <c r="DH9" s="10">
         <v>268.06900000000002</v>
       </c>
-      <c r="DH9" s="10">
+      <c r="DI9" s="10">
         <v>269.55</v>
       </c>
-      <c r="DI9" s="10">
+      <c r="DJ9" s="10">
         <v>267.012</v>
       </c>
-      <c r="DJ9" s="10">
+      <c r="DK9" s="10">
         <v>268.79500000000002</v>
       </c>
-      <c r="DK9" s="10">
+      <c r="DL9" s="10">
         <v>268.84399999999999</v>
       </c>
-      <c r="DL9" s="10">
+      <c r="DM9" s="10">
         <v>275.363</v>
       </c>
-      <c r="DM9" s="10">
+      <c r="DN9" s="10">
         <v>778.57799999999997</v>
       </c>
-      <c r="DN9" s="10">
+      <c r="DO9" s="10">
         <v>779.49600000000009</v>
       </c>
-      <c r="DO9" s="10">
+      <c r="DP9" s="10">
         <v>781.89100000000008</v>
       </c>
-      <c r="DP9" s="10">
+      <c r="DQ9" s="10">
         <v>787.78100000000006</v>
       </c>
-      <c r="DQ9" s="10">
+      <c r="DR9" s="10">
         <v>871.08400000000006</v>
       </c>
-      <c r="DR9" s="10">
+      <c r="DS9" s="10">
         <v>871.274</v>
       </c>
-      <c r="DS9" s="10">
+      <c r="DT9" s="10">
         <v>868.86200000000008</v>
       </c>
-      <c r="DT9" s="10">
+      <c r="DU9" s="10">
         <v>869.63499999999999</v>
       </c>
-      <c r="DU9" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="DV9" s="10">
-        <v>963.67200000000003</v>
+        <v>1011.6089999999999</v>
       </c>
       <c r="DW9" s="10">
-        <v>964.82399999999996</v>
+        <v>1018.02</v>
+      </c>
+      <c r="DX9" s="10">
+        <v>1019.193</v>
+      </c>
+      <c r="DY9" s="10">
+        <v>1019.2439999999999</v>
       </c>
     </row>
-    <row r="10" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="15" t="s">
         <v>103</v>
       </c>
       <c r="C10" s="10">
         <v>2793.4260619768243</v>
       </c>
       <c r="D10" s="10">
         <v>3791.1349608519436</v>
       </c>
       <c r="E10" s="10">
         <v>5688.2078096984114</v>
       </c>
       <c r="F10" s="10">
         <v>3910.3218490217796</v>
       </c>
       <c r="G10" s="10">
         <v>4992.1467020111731</v>
       </c>
       <c r="H10" s="10">
         <v>5279.388328443637</v>
       </c>
       <c r="I10" s="10">
         <v>4274.331832573941</v>
       </c>
       <c r="J10" s="10">
@@ -3506,348 +3539,354 @@
       <c r="U10" s="10">
         <v>5039.7997060219159</v>
       </c>
       <c r="V10" s="10">
         <v>4353.1127693244498</v>
       </c>
       <c r="W10" s="10">
         <v>4229.4623851089273</v>
       </c>
       <c r="X10" s="10">
         <v>4738.5093970731732</v>
       </c>
       <c r="Y10" s="10">
         <v>5185.232595882755</v>
       </c>
       <c r="Z10" s="10">
         <v>5756.4577229743163</v>
       </c>
       <c r="AA10" s="10">
         <v>32645.438514209578</v>
       </c>
       <c r="AB10" s="10">
         <v>25093.930782654697</v>
       </c>
       <c r="AC10" s="10">
+        <v>23486.886111270393</v>
+      </c>
+      <c r="AD10" s="10">
         <v>3886.2138219852632</v>
       </c>
-      <c r="AD10" s="10">
+      <c r="AE10" s="10">
         <v>3597.7325944235372</v>
       </c>
-      <c r="AE10" s="10">
+      <c r="AF10" s="10">
         <v>4218.8146777101329</v>
       </c>
-      <c r="AF10" s="10">
+      <c r="AG10" s="10">
         <v>5688.2078096984114</v>
       </c>
-      <c r="AG10" s="10">
+      <c r="AH10" s="10">
         <v>4629.6781162399093</v>
       </c>
-      <c r="AH10" s="10">
+      <c r="AI10" s="10">
         <v>4043.028289614057</v>
       </c>
-      <c r="AI10" s="10">
+      <c r="AJ10" s="10">
         <v>4154.5696562604417</v>
       </c>
-      <c r="AJ10" s="10">
+      <c r="AK10" s="10">
         <v>3910.3218490217796</v>
       </c>
-      <c r="AK10" s="10">
+      <c r="AL10" s="10">
         <v>4115.7788135123901</v>
       </c>
-      <c r="AL10" s="10">
+      <c r="AM10" s="10">
         <v>4192.0857292813644</v>
       </c>
-      <c r="AM10" s="10">
+      <c r="AN10" s="10">
         <v>4959.6288421778354</v>
       </c>
-      <c r="AN10" s="10">
+      <c r="AO10" s="10">
         <v>4992.1467020111731</v>
       </c>
-      <c r="AO10" s="10">
+      <c r="AP10" s="10">
         <v>4763.156707880803</v>
       </c>
-      <c r="AP10" s="10">
+      <c r="AQ10" s="10">
         <v>4881.3097600610163</v>
       </c>
-      <c r="AQ10" s="10">
+      <c r="AR10" s="10">
         <v>5175.5756926286194</v>
       </c>
-      <c r="AR10" s="10">
+      <c r="AS10" s="10">
         <v>5279.388328443637</v>
       </c>
-      <c r="AS10" s="10">
+      <c r="AT10" s="10">
         <v>4292.400495185545</v>
       </c>
-      <c r="AT10" s="10">
+      <c r="AU10" s="10">
         <v>4210.1145414535767</v>
       </c>
-      <c r="AU10" s="10">
+      <c r="AV10" s="10">
         <v>4319.1674619328442</v>
       </c>
-      <c r="AV10" s="10">
+      <c r="AW10" s="10">
         <v>4274.331832573941</v>
       </c>
-      <c r="AW10" s="10">
+      <c r="AX10" s="10">
         <v>3131.2950462589615</v>
       </c>
-      <c r="AX10" s="10">
+      <c r="AY10" s="10">
         <v>2880.3978781184287</v>
       </c>
-      <c r="AY10" s="10">
+      <c r="AZ10" s="10">
         <v>3623.1828968702248</v>
       </c>
-      <c r="AZ10" s="10">
+      <c r="BA10" s="10">
         <v>4611.8189257667818</v>
       </c>
-      <c r="BA10" s="10">
+      <c r="BB10" s="10">
         <v>4163.9538054465811</v>
       </c>
-      <c r="BB10" s="10">
+      <c r="BC10" s="10">
         <v>4429.653503226933</v>
       </c>
-      <c r="BC10" s="10">
+      <c r="BD10" s="10">
         <v>5323.6140490650851</v>
       </c>
-      <c r="BD10" s="10">
+      <c r="BE10" s="10">
         <v>5890.5136622225609</v>
       </c>
-      <c r="BE10" s="10">
+      <c r="BF10" s="10">
         <v>5370.8029005097669</v>
       </c>
-      <c r="BF10" s="10">
+      <c r="BG10" s="10">
         <v>5040.244075126162</v>
       </c>
-      <c r="BG10" s="10">
+      <c r="BH10" s="10">
         <v>5899.9225410168992</v>
       </c>
-      <c r="BH10" s="10">
+      <c r="BI10" s="10">
         <v>6239.7146667062598</v>
       </c>
-      <c r="BI10" s="10">
+      <c r="BJ10" s="10">
         <v>4526.0571127878393</v>
       </c>
-      <c r="BJ10" s="10">
+      <c r="BK10" s="10">
         <v>5343.7001284963671</v>
       </c>
-      <c r="BK10" s="10">
+      <c r="BL10" s="10">
         <v>6011.8673979387077</v>
       </c>
-      <c r="BL10" s="10">
+      <c r="BM10" s="10">
         <v>5741.999275563121</v>
       </c>
-      <c r="BM10" s="10">
+      <c r="BN10" s="10">
         <v>5194.7590309069683</v>
       </c>
-      <c r="BN10" s="10">
+      <c r="BO10" s="10">
         <v>5463.0026724849185</v>
       </c>
-      <c r="BO10" s="10">
+      <c r="BP10" s="10">
         <v>5727.2678068307077</v>
       </c>
-      <c r="BP10" s="10">
+      <c r="BQ10" s="10">
         <v>5331.2322124127541</v>
       </c>
-      <c r="BQ10" s="10">
+      <c r="BR10" s="10">
         <v>4367.4159200752838</v>
       </c>
-      <c r="BR10" s="10">
+      <c r="BS10" s="10">
         <v>4223.4398108912965</v>
       </c>
-      <c r="BS10" s="10">
+      <c r="BT10" s="10">
         <v>5291.2101509029599</v>
       </c>
-      <c r="BT10" s="10">
+      <c r="BU10" s="10">
         <v>5007.388352391893</v>
       </c>
-      <c r="BU10" s="10">
+      <c r="BV10" s="10">
         <v>4265.2894854755468</v>
       </c>
-      <c r="BV10" s="10">
+      <c r="BW10" s="10">
         <v>4472.3721143025268</v>
       </c>
-      <c r="BW10" s="10">
+      <c r="BX10" s="10">
         <v>5368.6821958256687</v>
       </c>
-      <c r="BX10" s="10">
+      <c r="BY10" s="10">
         <v>4630.4021283798829</v>
       </c>
-      <c r="BY10" s="10">
+      <c r="BZ10" s="10">
         <v>4153.8660373473385</v>
       </c>
-      <c r="BZ10" s="10">
+      <c r="CA10" s="10">
         <v>4292.0411394520024</v>
       </c>
-      <c r="CA10" s="10">
+      <c r="CB10" s="10">
         <v>4840.1149720696221</v>
       </c>
-      <c r="CB10" s="10">
+      <c r="CC10" s="10">
         <v>4204.3707854307913</v>
       </c>
-      <c r="CC10" s="10">
+      <c r="CD10" s="10">
         <v>4945.4465122711117</v>
       </c>
-      <c r="CD10" s="11">
+      <c r="CE10" s="11">
         <v>4460.9089159186624</v>
       </c>
-      <c r="CE10" s="11">
+      <c r="CF10" s="11">
         <v>6286.6115065955573</v>
       </c>
-      <c r="CF10" s="10">
+      <c r="CG10" s="10">
         <v>5338.0868670150958</v>
       </c>
-      <c r="CG10" s="10">
+      <c r="CH10" s="10">
         <v>4671.256276412907</v>
       </c>
-      <c r="CH10" s="10">
+      <c r="CI10" s="10">
         <v>5424.6785849567168</v>
       </c>
-      <c r="CI10" s="10">
+      <c r="CJ10" s="10">
         <v>6332.9770189504088</v>
       </c>
-      <c r="CJ10" s="10">
+      <c r="CK10" s="10">
         <v>5065.2390239004399</v>
       </c>
-      <c r="CK10" s="10">
+      <c r="CL10" s="10">
         <v>4645.6168801821377</v>
       </c>
-      <c r="CL10" s="10">
+      <c r="CM10" s="10">
         <v>5369.2247956801903</v>
       </c>
-      <c r="CM10" s="10">
+      <c r="CN10" s="10">
         <v>6682.5900824153487</v>
       </c>
-      <c r="CN10" s="10">
+      <c r="CO10" s="10">
         <v>4830.8580850179223</v>
       </c>
-      <c r="CO10" s="10">
+      <c r="CP10" s="10">
         <v>4035.4375235386024</v>
       </c>
-      <c r="CP10" s="10">
+      <c r="CQ10" s="10">
         <v>4053.0731875451511</v>
       </c>
-      <c r="CQ10" s="10">
+      <c r="CR10" s="10">
         <v>5315.173610886859</v>
       </c>
-      <c r="CR10" s="10">
+      <c r="CS10" s="10">
         <v>5039.7997060219159</v>
       </c>
-      <c r="CS10" s="10">
+      <c r="CT10" s="10">
         <v>4204.9915025651717</v>
       </c>
-      <c r="CT10" s="10">
+      <c r="CU10" s="10">
         <v>4342.6969956601888</v>
       </c>
-      <c r="CU10" s="10">
+      <c r="CV10" s="10">
         <v>5500.7270668420551</v>
       </c>
-      <c r="CV10" s="10">
+      <c r="CW10" s="10">
         <v>4353.1127693244498</v>
       </c>
-      <c r="CW10" s="10">
+      <c r="CX10" s="10">
         <v>3803.6497507977047</v>
       </c>
-      <c r="CX10" s="10">
+      <c r="CY10" s="10">
         <v>3871.0904570732691</v>
       </c>
-      <c r="CY10" s="10">
+      <c r="CZ10" s="10">
         <v>4652.364123607319</v>
       </c>
-      <c r="CZ10" s="10">
+      <c r="DA10" s="10">
         <v>4229.4623851089273</v>
       </c>
-      <c r="DA10" s="10">
+      <c r="DB10" s="10">
         <v>4881.537154454898</v>
       </c>
-      <c r="DB10" s="10">
+      <c r="DC10" s="10">
         <v>4642.7216591591441</v>
       </c>
-      <c r="DC10" s="10">
+      <c r="DD10" s="10">
         <v>5088.9942285674433</v>
       </c>
-      <c r="DD10" s="10">
+      <c r="DE10" s="10">
         <v>4738.5093970731732</v>
       </c>
-      <c r="DE10" s="10">
+      <c r="DF10" s="10">
         <v>4180.3797805200929</v>
       </c>
-      <c r="DF10" s="10">
+      <c r="DG10" s="10">
         <v>4506.1383953562436</v>
       </c>
-      <c r="DG10" s="10">
+      <c r="DH10" s="10">
         <v>5586.3584173507579</v>
       </c>
-      <c r="DH10" s="10">
+      <c r="DI10" s="10">
         <v>5185.232595882755</v>
       </c>
-      <c r="DI10" s="10">
+      <c r="DJ10" s="10">
         <v>4790.5327480312953</v>
       </c>
-      <c r="DJ10" s="10">
+      <c r="DK10" s="10">
         <v>5292.751044478081</v>
       </c>
-      <c r="DK10" s="10">
+      <c r="DL10" s="10">
         <v>6311.811018273891</v>
       </c>
-      <c r="DL10" s="10">
+      <c r="DM10" s="10">
         <v>5756.4577229743163</v>
       </c>
-      <c r="DM10" s="10">
+      <c r="DN10" s="10">
         <v>22383.766249166947</v>
       </c>
-      <c r="DN10" s="10">
+      <c r="DO10" s="10">
         <v>21178.795875565553</v>
       </c>
-      <c r="DO10" s="10">
+      <c r="DP10" s="10">
         <v>29375.777164043076</v>
       </c>
-      <c r="DP10" s="10">
+      <c r="DQ10" s="10">
         <v>32645.438514209578</v>
       </c>
-      <c r="DQ10" s="10">
+      <c r="DR10" s="10">
         <v>30365.810267817575</v>
       </c>
-      <c r="DR10" s="10">
+      <c r="DS10" s="10">
         <v>30186.917385497596</v>
       </c>
-      <c r="DS10" s="10">
+      <c r="DT10" s="10">
         <v>34447.385523284385</v>
       </c>
-      <c r="DT10" s="10">
+      <c r="DU10" s="10">
         <v>25093.930782654697</v>
       </c>
-      <c r="DU10" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="DV10" s="10">
-        <v>21115.872127931481</v>
+        <v>20691.556578372307</v>
       </c>
       <c r="DW10" s="10">
-        <v>23402.303825136445</v>
+        <v>21115.756777597791</v>
+      </c>
+      <c r="DX10" s="10">
+        <v>23305.418820605857</v>
+      </c>
+      <c r="DY10" s="10">
+        <v>23486.886111270393</v>
       </c>
     </row>
-    <row r="11" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="15" t="s">
         <v>114</v>
       </c>
       <c r="C11" s="10">
         <v>0</v>
       </c>
       <c r="D11" s="10">
         <v>0</v>
       </c>
       <c r="E11" s="10">
         <v>0</v>
       </c>
       <c r="F11" s="10">
         <v>0</v>
       </c>
       <c r="G11" s="10">
         <v>0</v>
       </c>
       <c r="H11" s="10">
         <v>0</v>
       </c>
       <c r="I11" s="10">
         <v>0</v>
       </c>
       <c r="J11" s="10">
@@ -3886,51 +3925,51 @@
       <c r="U11" s="10">
         <v>1058.8408464093809</v>
       </c>
       <c r="V11" s="10">
         <v>277.88641730940731</v>
       </c>
       <c r="W11" s="10">
         <v>600.31083264002541</v>
       </c>
       <c r="X11" s="10">
         <v>759.78938314940706</v>
       </c>
       <c r="Y11" s="10">
         <v>1648.4233597905277</v>
       </c>
       <c r="Z11" s="10">
         <v>2349.9257582095688</v>
       </c>
       <c r="AA11" s="10">
         <v>30088.453736229996</v>
       </c>
       <c r="AB11" s="10">
         <v>22393.212305700003</v>
       </c>
       <c r="AC11" s="10">
-        <v>0</v>
+        <v>21145.159937990004</v>
       </c>
       <c r="AD11" s="10">
         <v>0</v>
       </c>
       <c r="AE11" s="10">
         <v>0</v>
       </c>
       <c r="AF11" s="10">
         <v>0</v>
       </c>
       <c r="AG11" s="10">
         <v>0</v>
       </c>
       <c r="AH11" s="10">
         <v>0</v>
       </c>
       <c r="AI11" s="10">
         <v>0</v>
       </c>
       <c r="AJ11" s="10">
         <v>0</v>
       </c>
       <c r="AK11" s="10">
         <v>0</v>
       </c>
@@ -4044,190 +4083,196 @@
       </c>
       <c r="BV11" s="10">
         <v>0</v>
       </c>
       <c r="BW11" s="10">
         <v>0</v>
       </c>
       <c r="BX11" s="10">
         <v>0</v>
       </c>
       <c r="BY11" s="10">
         <v>0</v>
       </c>
       <c r="BZ11" s="10">
         <v>0</v>
       </c>
       <c r="CA11" s="10">
         <v>0</v>
       </c>
       <c r="CB11" s="10">
         <v>0</v>
       </c>
       <c r="CC11" s="10">
         <v>0</v>
       </c>
-      <c r="CD11" s="11">
+      <c r="CD11" s="10">
         <v>0</v>
       </c>
       <c r="CE11" s="11">
         <v>0</v>
       </c>
-      <c r="CF11" s="10">
+      <c r="CF11" s="11">
         <v>0</v>
       </c>
       <c r="CG11" s="10">
         <v>0</v>
       </c>
       <c r="CH11" s="10">
         <v>0</v>
       </c>
       <c r="CI11" s="10">
         <v>0</v>
       </c>
       <c r="CJ11" s="10">
         <v>0</v>
       </c>
       <c r="CK11" s="10">
+        <v>0</v>
+      </c>
+      <c r="CL11" s="10">
         <v>92.942094645017278</v>
       </c>
-      <c r="CL11" s="10">
+      <c r="CM11" s="10">
         <v>258.09688083370929</v>
       </c>
-      <c r="CM11" s="10">
+      <c r="CN11" s="10">
         <v>665.32901674097229</v>
       </c>
-      <c r="CN11" s="10">
+      <c r="CO11" s="10">
         <v>483.40399061568496</v>
       </c>
-      <c r="CO11" s="10">
+      <c r="CP11" s="10">
         <v>236.0952112922696</v>
       </c>
-      <c r="CP11" s="10">
+      <c r="CQ11" s="10">
         <v>210.01140979760021</v>
       </c>
-      <c r="CQ11" s="10">
+      <c r="CR11" s="10">
         <v>399.72750696208095</v>
       </c>
-      <c r="CR11" s="10">
+      <c r="CS11" s="10">
         <v>1058.8408464093809</v>
       </c>
-      <c r="CS11" s="10">
+      <c r="CT11" s="10">
         <v>253.02229920043803</v>
       </c>
-      <c r="CT11" s="10">
+      <c r="CU11" s="10">
         <v>223.1141609799615</v>
       </c>
-      <c r="CU11" s="10">
+      <c r="CV11" s="10">
         <v>368.02421961963057</v>
       </c>
-      <c r="CV11" s="10">
+      <c r="CW11" s="10">
         <v>277.88641730940731</v>
       </c>
-      <c r="CW11" s="10">
+      <c r="CX11" s="10">
         <v>176.54470065937531</v>
       </c>
-      <c r="CX11" s="10">
+      <c r="CY11" s="10">
         <v>203.88726763960287</v>
       </c>
-      <c r="CY11" s="10">
+      <c r="CZ11" s="10">
         <v>292.73116518946097</v>
       </c>
-      <c r="CZ11" s="10">
+      <c r="DA11" s="10">
         <v>600.31083264002541</v>
       </c>
-      <c r="DA11" s="10">
+      <c r="DB11" s="10">
         <v>433.43141704989631</v>
       </c>
-      <c r="DB11" s="10">
+      <c r="DC11" s="10">
         <v>259.05384160989195</v>
       </c>
-      <c r="DC11" s="10">
+      <c r="DD11" s="10">
         <v>373.19342744064335</v>
       </c>
-      <c r="DD11" s="10">
+      <c r="DE11" s="10">
         <v>759.78938314940706</v>
       </c>
-      <c r="DE11" s="10">
+      <c r="DF11" s="10">
         <v>231.58665183038954</v>
       </c>
-      <c r="DF11" s="10">
+      <c r="DG11" s="10">
         <v>814.59807040059047</v>
       </c>
-      <c r="DG11" s="10">
+      <c r="DH11" s="10">
         <v>847.79792583043752</v>
       </c>
-      <c r="DH11" s="10">
+      <c r="DI11" s="10">
         <v>1648.4233597905277</v>
       </c>
-      <c r="DI11" s="10">
+      <c r="DJ11" s="10">
         <v>1372.9015872196314</v>
       </c>
-      <c r="DJ11" s="10">
+      <c r="DK11" s="10">
         <v>1851.1296882104227</v>
       </c>
-      <c r="DK11" s="10">
+      <c r="DL11" s="10">
         <v>1307.5037629293704</v>
       </c>
-      <c r="DL11" s="10">
+      <c r="DM11" s="10">
         <v>2349.9257582095688</v>
       </c>
-      <c r="DM11" s="10">
+      <c r="DN11" s="10">
         <v>17358.169246299996</v>
       </c>
-      <c r="DN11" s="10">
+      <c r="DO11" s="10">
         <v>16882.708571709998</v>
       </c>
-      <c r="DO11" s="10">
+      <c r="DP11" s="10">
         <v>25612.597995059998</v>
       </c>
-      <c r="DP11" s="10">
+      <c r="DQ11" s="10">
         <v>30088.453736229996</v>
       </c>
-      <c r="DQ11" s="10">
+      <c r="DR11" s="10">
         <v>26663.178384910003</v>
       </c>
-      <c r="DR11" s="10">
+      <c r="DS11" s="10">
         <v>26579.476059700002</v>
       </c>
-      <c r="DS11" s="10">
+      <c r="DT11" s="10">
         <v>31553.847714809999</v>
       </c>
-      <c r="DT11" s="10">
+      <c r="DU11" s="10">
         <v>22393.212305700003</v>
       </c>
-      <c r="DU11" s="10">
+      <c r="DV11" s="10">
         <v>18189.732508460002</v>
       </c>
-      <c r="DV11" s="10">
+      <c r="DW11" s="10">
         <v>18568.205793379999</v>
       </c>
-      <c r="DW11" s="10">
+      <c r="DX11" s="10">
         <v>20705.448818820005</v>
       </c>
+      <c r="DY11" s="10">
+        <v>21145.159937990004</v>
+      </c>
     </row>
-    <row r="12" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="15" t="s">
         <v>115</v>
       </c>
       <c r="C12" s="10">
         <v>0</v>
       </c>
       <c r="D12" s="10">
         <v>0</v>
       </c>
       <c r="E12" s="10">
         <v>0</v>
       </c>
       <c r="F12" s="10">
         <v>0</v>
       </c>
       <c r="G12" s="10">
         <v>0</v>
       </c>
       <c r="H12" s="10">
         <v>0</v>
       </c>
       <c r="I12" s="10">
         <v>0</v>
       </c>
       <c r="J12" s="10">
@@ -4266,51 +4311,51 @@
       <c r="U12" s="10">
         <v>11.68297508022585</v>
       </c>
       <c r="V12" s="10">
         <v>2.696540958324722</v>
       </c>
       <c r="W12" s="10">
         <v>137.41352864558283</v>
       </c>
       <c r="X12" s="10">
         <v>2.375541638545557</v>
       </c>
       <c r="Y12" s="10">
         <v>12.080891185256977</v>
       </c>
       <c r="Z12" s="10">
         <v>15.001419378857063</v>
       </c>
       <c r="AA12" s="10">
         <v>34.296260639586365</v>
       </c>
       <c r="AB12" s="10">
         <v>23.36836373423192</v>
       </c>
       <c r="AC12" s="10">
-        <v>0</v>
+        <v>4.8549862847421039</v>
       </c>
       <c r="AD12" s="10">
         <v>0</v>
       </c>
       <c r="AE12" s="10">
         <v>0</v>
       </c>
       <c r="AF12" s="10">
         <v>0</v>
       </c>
       <c r="AG12" s="10">
         <v>0</v>
       </c>
       <c r="AH12" s="10">
         <v>0</v>
       </c>
       <c r="AI12" s="10">
         <v>0</v>
       </c>
       <c r="AJ12" s="10">
         <v>0</v>
       </c>
       <c r="AK12" s="10">
         <v>0</v>
       </c>
@@ -4383,231 +4428,237 @@
       <c r="BH12" s="10">
         <v>0</v>
       </c>
       <c r="BI12" s="10">
         <v>0</v>
       </c>
       <c r="BJ12" s="10">
         <v>0</v>
       </c>
       <c r="BK12" s="10">
         <v>0</v>
       </c>
       <c r="BL12" s="10">
         <v>0</v>
       </c>
       <c r="BM12" s="10">
         <v>0</v>
       </c>
       <c r="BN12" s="10">
         <v>0</v>
       </c>
       <c r="BO12" s="10">
         <v>0</v>
       </c>
       <c r="BP12" s="10">
+        <v>0</v>
+      </c>
+      <c r="BQ12" s="10">
         <v>26.670338962946435</v>
       </c>
-      <c r="BQ12" s="10">
+      <c r="BR12" s="10">
         <v>24.816008579560872</v>
       </c>
-      <c r="BR12" s="10">
+      <c r="BS12" s="10">
         <v>26.126715455013599</v>
       </c>
-      <c r="BS12" s="10">
+      <c r="BT12" s="10">
         <v>19.621736730979695</v>
       </c>
-      <c r="BT12" s="10">
+      <c r="BU12" s="10">
         <v>17.753471705291286</v>
       </c>
-      <c r="BU12" s="10">
+      <c r="BV12" s="10">
         <v>23.980191461772666</v>
       </c>
-      <c r="BV12" s="10">
+      <c r="BW12" s="10">
         <v>87.342420050786657</v>
       </c>
-      <c r="BW12" s="10">
+      <c r="BX12" s="10">
         <v>17.261208224212062</v>
       </c>
-      <c r="BX12" s="10">
+      <c r="BY12" s="10">
         <v>13.815612527780454</v>
       </c>
-      <c r="BY12" s="10">
+      <c r="BZ12" s="10">
         <v>12.701917290033284</v>
       </c>
-      <c r="BZ12" s="10">
+      <c r="CA12" s="10">
         <v>14.011500319786776</v>
       </c>
-      <c r="CA12" s="10">
+      <c r="CB12" s="10">
         <v>115.10318065749432</v>
       </c>
-      <c r="CB12" s="10">
+      <c r="CC12" s="10">
         <v>36.779163295834259</v>
       </c>
-      <c r="CC12" s="10">
+      <c r="CD12" s="10">
         <v>79.397305321378582</v>
       </c>
-      <c r="CD12" s="11">
+      <c r="CE12" s="11">
         <v>30.354973586898659</v>
       </c>
-      <c r="CE12" s="11">
+      <c r="CF12" s="11">
         <v>120.47750512120086</v>
       </c>
-      <c r="CF12" s="10">
+      <c r="CG12" s="10">
         <v>159.07187815786764</v>
       </c>
-      <c r="CG12" s="10">
+      <c r="CH12" s="10">
         <v>150.97906253031971</v>
       </c>
-      <c r="CH12" s="10">
+      <c r="CI12" s="10">
         <v>129.48914170146458</v>
       </c>
-      <c r="CI12" s="10">
+      <c r="CJ12" s="10">
         <v>103.75744601195109</v>
       </c>
-      <c r="CJ12" s="10">
+      <c r="CK12" s="10">
         <v>90.034759838107945</v>
       </c>
-      <c r="CK12" s="10">
+      <c r="CL12" s="10">
         <v>109.53479169306486</v>
       </c>
-      <c r="CL12" s="10">
+      <c r="CM12" s="10">
         <v>61.672314666026892</v>
       </c>
-      <c r="CM12" s="10">
+      <c r="CN12" s="10">
         <v>102.28619657321553</v>
       </c>
-      <c r="CN12" s="10">
+      <c r="CO12" s="10">
         <v>43.730880608690867</v>
       </c>
-      <c r="CO12" s="10">
+      <c r="CP12" s="10">
         <v>229.11593490855427</v>
       </c>
-      <c r="CP12" s="10">
+      <c r="CQ12" s="10">
         <v>25.335446143882031</v>
       </c>
-      <c r="CQ12" s="10">
+      <c r="CR12" s="10">
         <v>48.646503736222698</v>
       </c>
-      <c r="CR12" s="10">
+      <c r="CS12" s="10">
         <v>11.68297508022585</v>
       </c>
-      <c r="CS12" s="10">
+      <c r="CT12" s="10">
         <v>3.8577019380670978</v>
       </c>
-      <c r="CT12" s="10">
+      <c r="CU12" s="10">
         <v>10.78708896135427</v>
       </c>
-      <c r="CU12" s="10">
+      <c r="CV12" s="10">
         <v>70.140106282215925</v>
       </c>
-      <c r="CV12" s="10">
+      <c r="CW12" s="10">
         <v>2.696540958324722</v>
       </c>
-      <c r="CW12" s="10">
+      <c r="CX12" s="10">
         <v>6.7081212509528259</v>
       </c>
-      <c r="CX12" s="10">
+      <c r="CY12" s="10">
         <v>4.5451329312347974</v>
       </c>
-      <c r="CY12" s="10">
+      <c r="CZ12" s="10">
         <v>161.64045410136472</v>
       </c>
-      <c r="CZ12" s="10">
+      <c r="DA12" s="10">
         <v>137.41352864558283</v>
       </c>
-      <c r="DA12" s="10">
+      <c r="DB12" s="10">
         <v>93.340947162609694</v>
       </c>
-      <c r="DB12" s="10">
+      <c r="DC12" s="10">
         <v>96.191010928072814</v>
       </c>
-      <c r="DC12" s="10">
+      <c r="DD12" s="10">
         <v>41.676275879264672</v>
       </c>
-      <c r="DD12" s="10">
+      <c r="DE12" s="10">
         <v>2.375541638545557</v>
       </c>
-      <c r="DE12" s="10">
+      <c r="DF12" s="10">
         <v>94.696310867593851</v>
       </c>
-      <c r="DF12" s="10">
+      <c r="DG12" s="10">
         <v>10.610631127469965</v>
       </c>
-      <c r="DG12" s="10">
+      <c r="DH12" s="10">
         <v>9.0874951384187881</v>
       </c>
-      <c r="DH12" s="10">
+      <c r="DI12" s="10">
         <v>12.080891185256977</v>
       </c>
-      <c r="DI12" s="10">
+      <c r="DJ12" s="10">
         <v>52.556412862318822</v>
       </c>
-      <c r="DJ12" s="10">
+      <c r="DK12" s="10">
         <v>10.694679171993934</v>
       </c>
-      <c r="DK12" s="10">
+      <c r="DL12" s="10">
         <v>5.1729491354825052</v>
       </c>
-      <c r="DL12" s="10">
+      <c r="DM12" s="10">
         <v>15.001419378857063</v>
       </c>
-      <c r="DM12" s="10">
+      <c r="DN12" s="10">
         <v>1288.3527704818912</v>
       </c>
-      <c r="DN12" s="10">
+      <c r="DO12" s="10">
         <v>72.923948426290551</v>
       </c>
-      <c r="DO12" s="10">
+      <c r="DP12" s="10">
         <v>95.278285191988104</v>
       </c>
-      <c r="DP12" s="10">
+      <c r="DQ12" s="10">
         <v>34.296260639586365</v>
       </c>
-      <c r="DQ12" s="10">
+      <c r="DR12" s="10">
         <v>64.079504220265022</v>
       </c>
-      <c r="DR12" s="10">
+      <c r="DS12" s="10">
         <v>32.20378164985425</v>
       </c>
-      <c r="DS12" s="10">
+      <c r="DT12" s="10">
         <v>67.488313370036508</v>
       </c>
-      <c r="DT12" s="10">
+      <c r="DU12" s="10">
         <v>23.36836373423192</v>
       </c>
-      <c r="DU12" s="10">
+      <c r="DV12" s="10">
         <v>49.817223369867385</v>
       </c>
-      <c r="DV12" s="10">
+      <c r="DW12" s="10">
         <v>47.801423167077473</v>
       </c>
-      <c r="DW12" s="10">
+      <c r="DX12" s="10">
         <v>33.295320733817</v>
       </c>
+      <c r="DY12" s="10">
+        <v>4.8549862847421039</v>
+      </c>
     </row>
-    <row r="13" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="15" t="s">
         <v>116</v>
       </c>
       <c r="C13" s="10">
         <v>1556.4974212136342</v>
       </c>
       <c r="D13" s="10">
         <v>2564.3450677955561</v>
       </c>
       <c r="E13" s="10">
         <v>4438.7748804004941</v>
       </c>
       <c r="F13" s="10">
         <v>2754.2968266227663</v>
       </c>
       <c r="G13" s="10">
         <v>3916.7746707760689</v>
       </c>
       <c r="H13" s="10">
         <v>4319.7292699401423</v>
       </c>
       <c r="I13" s="10">
         <v>3112.2290158096416</v>
       </c>
       <c r="J13" s="10">
@@ -4646,348 +4697,354 @@
       <c r="U13" s="10">
         <v>2720.8119925673923</v>
       </c>
       <c r="V13" s="10">
         <v>2838.017120678925</v>
       </c>
       <c r="W13" s="10">
         <v>2247.330536305959</v>
       </c>
       <c r="X13" s="10">
         <v>2583.2341126574888</v>
       </c>
       <c r="Y13" s="10">
         <v>2144.2791054257887</v>
       </c>
       <c r="Z13" s="10">
         <v>1913.6930906297687</v>
       </c>
       <c r="AA13" s="10">
         <v>1102.4139343099996</v>
       </c>
       <c r="AB13" s="10">
         <v>1260.7214716900003</v>
       </c>
       <c r="AC13" s="10">
+        <v>881.52349337999988</v>
+      </c>
+      <c r="AD13" s="10">
         <v>2606.4046415231655</v>
       </c>
-      <c r="AD13" s="10">
+      <c r="AE13" s="10">
         <v>2318.6490149603728</v>
       </c>
-      <c r="AE13" s="10">
+      <c r="AF13" s="10">
         <v>2931.0268722161841</v>
       </c>
-      <c r="AF13" s="10">
+      <c r="AG13" s="10">
         <v>4438.7748804004941</v>
       </c>
-      <c r="AG13" s="10">
+      <c r="AH13" s="10">
         <v>3335.2089604709736</v>
       </c>
-      <c r="AH13" s="10">
+      <c r="AI13" s="10">
         <v>2852.7195829045277</v>
       </c>
-      <c r="AI13" s="10">
+      <c r="AJ13" s="10">
         <v>2996.3197988433453</v>
       </c>
-      <c r="AJ13" s="10">
+      <c r="AK13" s="10">
         <v>2754.2968266227663</v>
       </c>
-      <c r="AK13" s="10">
+      <c r="AL13" s="10">
         <v>2897.4479270357779</v>
       </c>
-      <c r="AL13" s="10">
+      <c r="AM13" s="10">
         <v>3039.9231588510825</v>
       </c>
-      <c r="AM13" s="10">
+      <c r="AN13" s="10">
         <v>3859.7076242212433</v>
       </c>
-      <c r="AN13" s="10">
+      <c r="AO13" s="10">
         <v>3916.7746707760689</v>
       </c>
-      <c r="AO13" s="10">
+      <c r="AP13" s="10">
         <v>3724.8338262131806</v>
       </c>
-      <c r="AP13" s="10">
+      <c r="AQ13" s="10">
         <v>3894.3864923401034</v>
       </c>
-      <c r="AQ13" s="10">
+      <c r="AR13" s="10">
         <v>4153.7430936334104</v>
       </c>
-      <c r="AR13" s="10">
+      <c r="AS13" s="10">
         <v>4319.7292699401423</v>
       </c>
-      <c r="AS13" s="10">
+      <c r="AT13" s="10">
         <v>3335.2410720601429</v>
       </c>
-      <c r="AT13" s="10">
+      <c r="AU13" s="10">
         <v>3050.7183636529521</v>
       </c>
-      <c r="AU13" s="10">
+      <c r="AV13" s="10">
         <v>3161.1417977572946</v>
       </c>
-      <c r="AV13" s="10">
+      <c r="AW13" s="10">
         <v>3112.2290158096416</v>
       </c>
-      <c r="AW13" s="10">
+      <c r="AX13" s="10">
         <v>1976.8437142963651</v>
       </c>
-      <c r="AX13" s="10">
+      <c r="AY13" s="10">
         <v>1764.1447508873869</v>
       </c>
-      <c r="AY13" s="10">
+      <c r="AZ13" s="10">
         <v>2518.0361280095563</v>
       </c>
-      <c r="AZ13" s="10">
+      <c r="BA13" s="10">
         <v>3499.9484012620142</v>
       </c>
-      <c r="BA13" s="10">
+      <c r="BB13" s="10">
         <v>3036.2415185224013</v>
       </c>
-      <c r="BB13" s="10">
+      <c r="BC13" s="10">
         <v>3294.3698234846606</v>
       </c>
-      <c r="BC13" s="10">
+      <c r="BD13" s="10">
         <v>4181.4624186755327</v>
       </c>
-      <c r="BD13" s="10">
+      <c r="BE13" s="10">
         <v>4715.1241009983314</v>
       </c>
-      <c r="BE13" s="10">
+      <c r="BF13" s="10">
         <v>4171.1320336968065</v>
       </c>
-      <c r="BF13" s="10">
+      <c r="BG13" s="10">
         <v>3739.0391596000368</v>
       </c>
-      <c r="BG13" s="10">
+      <c r="BH13" s="10">
         <v>4558.3060282598926</v>
       </c>
-      <c r="BH13" s="10">
+      <c r="BI13" s="10">
         <v>4863.6325414882394</v>
       </c>
-      <c r="BI13" s="10">
+      <c r="BJ13" s="10">
         <v>3156.7971612963438</v>
       </c>
-      <c r="BJ13" s="10">
+      <c r="BK13" s="10">
         <v>3984.0541812402166</v>
       </c>
-      <c r="BK13" s="10">
+      <c r="BL13" s="10">
         <v>4655.0283115128668</v>
       </c>
-      <c r="BL13" s="10">
+      <c r="BM13" s="10">
         <v>4442.8908746011439</v>
       </c>
-      <c r="BM13" s="10">
+      <c r="BN13" s="10">
         <v>3952.7445243420407</v>
       </c>
-      <c r="BN13" s="10">
+      <c r="BO13" s="10">
         <v>4166.8886325694675</v>
       </c>
-      <c r="BO13" s="10">
+      <c r="BP13" s="10">
         <v>4493.6255964854372</v>
       </c>
-      <c r="BP13" s="10">
+      <c r="BQ13" s="10">
         <v>4058.2375752918629</v>
       </c>
-      <c r="BQ13" s="10">
+      <c r="BR13" s="10">
         <v>3080.3467018425381</v>
       </c>
-      <c r="BR13" s="10">
+      <c r="BS13" s="10">
         <v>2991.6392988014823</v>
       </c>
-      <c r="BS13" s="10">
+      <c r="BT13" s="10">
         <v>3868.7871651635346</v>
       </c>
-      <c r="BT13" s="10">
+      <c r="BU13" s="10">
         <v>3559.8488926540617</v>
       </c>
-      <c r="BU13" s="10">
+      <c r="BV13" s="10">
         <v>2843.4517873968771</v>
       </c>
-      <c r="BV13" s="10">
+      <c r="BW13" s="10">
         <v>2953.6180486012163</v>
       </c>
-      <c r="BW13" s="10">
+      <c r="BX13" s="10">
         <v>3827.4643399519932</v>
       </c>
-      <c r="BX13" s="10">
+      <c r="BY13" s="10">
         <v>3108.5416307637388</v>
       </c>
-      <c r="BY13" s="10">
+      <c r="BZ13" s="10">
         <v>2652.6324046021427</v>
       </c>
-      <c r="BZ13" s="10">
+      <c r="CA13" s="10">
         <v>2936.323406270064</v>
       </c>
-      <c r="CA13" s="10">
+      <c r="CB13" s="10">
         <v>3461.1125150057305</v>
       </c>
-      <c r="CB13" s="10">
+      <c r="CC13" s="10">
         <v>2889.880708321924</v>
       </c>
-      <c r="CC13" s="10">
+      <c r="CD13" s="10">
         <v>3108.0551129296832</v>
       </c>
-      <c r="CD13" s="11">
+      <c r="CE13" s="11">
         <v>3101.1938772832555</v>
       </c>
-      <c r="CE13" s="11">
+      <c r="CF13" s="11">
         <v>4660.3928454078496</v>
       </c>
-      <c r="CF13" s="10">
+      <c r="CG13" s="10">
         <v>3563.2566168285452</v>
       </c>
-      <c r="CG13" s="10">
+      <c r="CH13" s="10">
         <v>2999.0539702647466</v>
       </c>
-      <c r="CH13" s="10">
+      <c r="CI13" s="10">
         <v>3483.7273539441139</v>
       </c>
-      <c r="CI13" s="10">
+      <c r="CJ13" s="10">
         <v>4827.982768060022</v>
       </c>
-      <c r="CJ13" s="10">
+      <c r="CK13" s="10">
         <v>3723.939627459396</v>
       </c>
-      <c r="CK13" s="10">
+      <c r="CL13" s="10">
         <v>3264.3474161553145</v>
       </c>
-      <c r="CL13" s="10">
+      <c r="CM13" s="10">
         <v>3795.8141603519471</v>
       </c>
-      <c r="CM13" s="10">
+      <c r="CN13" s="10">
         <v>4574.1644736580974</v>
       </c>
-      <c r="CN13" s="10">
+      <c r="CO13" s="10">
         <v>2988.2583287634338</v>
       </c>
-      <c r="CO13" s="10">
+      <c r="CP13" s="10">
         <v>2555.5536118205687</v>
       </c>
-      <c r="CP13" s="10">
+      <c r="CQ13" s="10">
         <v>2590.5057353255092</v>
       </c>
-      <c r="CQ13" s="10">
+      <c r="CR13" s="10">
         <v>3502.7788764704833</v>
       </c>
-      <c r="CR13" s="10">
+      <c r="CS13" s="10">
         <v>2720.8119925673923</v>
       </c>
-      <c r="CS13" s="10">
+      <c r="CT13" s="10">
         <v>2737.3472994671961</v>
       </c>
-      <c r="CT13" s="10">
+      <c r="CU13" s="10">
         <v>2873.7275084777903</v>
       </c>
-      <c r="CU13" s="10">
+      <c r="CV13" s="10">
         <v>3853.6911537086048</v>
       </c>
-      <c r="CV13" s="10">
+      <c r="CW13" s="10">
         <v>2838.017120678925</v>
       </c>
-      <c r="CW13" s="10">
+      <c r="CX13" s="10">
         <v>2387.2199016963905</v>
       </c>
-      <c r="CX13" s="10">
+      <c r="CY13" s="10">
         <v>2411.0158924685611</v>
       </c>
-      <c r="CY13" s="10">
+      <c r="CZ13" s="10">
         <v>3092.6001102405971</v>
       </c>
-      <c r="CZ13" s="10">
+      <c r="DA13" s="10">
         <v>2247.330536305959</v>
       </c>
-      <c r="DA13" s="10">
+      <c r="DB13" s="10">
         <v>3036.5406598630007</v>
       </c>
-      <c r="DB13" s="10">
+      <c r="DC13" s="10">
         <v>2980.1608320586643</v>
       </c>
-      <c r="DC13" s="10">
+      <c r="DD13" s="10">
         <v>3308.2239505969414</v>
       </c>
-      <c r="DD13" s="10">
+      <c r="DE13" s="10">
         <v>2583.2341126574888</v>
       </c>
-      <c r="DE13" s="10">
+      <c r="DF13" s="10">
         <v>2520.2490229154878</v>
       </c>
-      <c r="DF13" s="10">
+      <c r="DG13" s="10">
         <v>2381.5965385148315</v>
       </c>
-      <c r="DG13" s="10">
+      <c r="DH13" s="10">
         <v>3285.6353106133602</v>
       </c>
-      <c r="DH13" s="10">
+      <c r="DI13" s="10">
         <v>2144.2791054257887</v>
       </c>
-      <c r="DI13" s="10">
+      <c r="DJ13" s="10">
         <v>1809.4313783591056</v>
       </c>
-      <c r="DJ13" s="10">
+      <c r="DK13" s="10">
         <v>1950.6089755117162</v>
       </c>
-      <c r="DK13" s="10">
+      <c r="DL13" s="10">
         <v>3361.1059322538063</v>
       </c>
-      <c r="DL13" s="10">
+      <c r="DM13" s="10">
         <v>1913.6930906297687</v>
       </c>
-      <c r="DM13" s="10">
+      <c r="DN13" s="10">
         <v>2185.2785570799992</v>
       </c>
-      <c r="DN13" s="10">
+      <c r="DO13" s="10">
         <v>2793.4250928400011</v>
       </c>
-      <c r="DO13" s="10">
+      <c r="DP13" s="10">
         <v>2183.6315612099997</v>
       </c>
-      <c r="DP13" s="10">
+      <c r="DQ13" s="10">
         <v>1102.4139343099996</v>
       </c>
-      <c r="DQ13" s="10">
+      <c r="DR13" s="10">
         <v>2222.3275726700012</v>
       </c>
-      <c r="DR13" s="10">
+      <c r="DS13" s="10">
         <v>2170.4571942799994</v>
       </c>
-      <c r="DS13" s="10">
+      <c r="DT13" s="10">
         <v>1420.2780583299993</v>
       </c>
-      <c r="DT13" s="10">
+      <c r="DU13" s="10">
         <v>1260.7214716900003</v>
       </c>
-      <c r="DU13" s="10">
+      <c r="DV13" s="10">
         <v>1092.1227631799991</v>
       </c>
-      <c r="DV13" s="10">
+      <c r="DW13" s="10">
         <v>1007.7198756599996</v>
       </c>
-      <c r="DW13" s="10">
+      <c r="DX13" s="10">
         <v>1083.6130568799997</v>
       </c>
+      <c r="DY13" s="10">
+        <v>881.52349337999988</v>
+      </c>
     </row>
-    <row r="14" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="15" t="s">
         <v>117</v>
       </c>
       <c r="C14" s="10">
         <v>1236.9286407631901</v>
       </c>
       <c r="D14" s="10">
         <v>1226.7898930563874</v>
       </c>
       <c r="E14" s="10">
         <v>1249.4329292979169</v>
       </c>
       <c r="F14" s="10">
         <v>1156.0250223990136</v>
       </c>
       <c r="G14" s="10">
         <v>1075.3720312351043</v>
       </c>
       <c r="H14" s="10">
         <v>959.65905850349498</v>
       </c>
       <c r="I14" s="10">
         <v>1162.1028167642992</v>
       </c>
       <c r="J14" s="10">
@@ -5026,348 +5083,354 @@
       <c r="U14" s="10">
         <v>1248.4638919649167</v>
       </c>
       <c r="V14" s="10">
         <v>1234.5126903777928</v>
       </c>
       <c r="W14" s="10">
         <v>1244.4074875173606</v>
       </c>
       <c r="X14" s="10">
         <v>1393.1103596277317</v>
       </c>
       <c r="Y14" s="10">
         <v>1380.4492394811812</v>
       </c>
       <c r="Z14" s="10">
         <v>1477.8374547561216</v>
       </c>
       <c r="AA14" s="10">
         <v>1420.2745830299989</v>
       </c>
       <c r="AB14" s="10">
         <v>1416.6286415304619</v>
       </c>
       <c r="AC14" s="10">
+        <v>1455.3476936156478</v>
+      </c>
+      <c r="AD14" s="10">
         <v>1279.8091804620979</v>
       </c>
-      <c r="AD14" s="10">
+      <c r="AE14" s="10">
         <v>1279.0835794631641</v>
       </c>
-      <c r="AE14" s="10">
+      <c r="AF14" s="10">
         <v>1287.7878054939486</v>
       </c>
-      <c r="AF14" s="10">
+      <c r="AG14" s="10">
         <v>1249.4329292979169</v>
       </c>
-      <c r="AG14" s="10">
+      <c r="AH14" s="10">
         <v>1294.4691557689359</v>
       </c>
-      <c r="AH14" s="10">
+      <c r="AI14" s="10">
         <v>1190.3087067095294</v>
       </c>
-      <c r="AI14" s="10">
+      <c r="AJ14" s="10">
         <v>1158.2498574170966</v>
       </c>
-      <c r="AJ14" s="10">
+      <c r="AK14" s="10">
         <v>1156.0250223990136</v>
       </c>
-      <c r="AK14" s="10">
+      <c r="AL14" s="10">
         <v>1218.3308864766122</v>
       </c>
-      <c r="AL14" s="10">
+      <c r="AM14" s="10">
         <v>1152.1625704302819</v>
       </c>
-      <c r="AM14" s="10">
+      <c r="AN14" s="10">
         <v>1099.9212179565916</v>
       </c>
-      <c r="AN14" s="10">
+      <c r="AO14" s="10">
         <v>1075.3720312351043</v>
       </c>
-      <c r="AO14" s="10">
+      <c r="AP14" s="10">
         <v>1038.3228816676221</v>
       </c>
-      <c r="AP14" s="10">
+      <c r="AQ14" s="10">
         <v>986.92326772091292</v>
       </c>
-      <c r="AQ14" s="10">
+      <c r="AR14" s="10">
         <v>1021.8325989952093</v>
       </c>
-      <c r="AR14" s="10">
+      <c r="AS14" s="10">
         <v>959.65905850349498</v>
       </c>
-      <c r="AS14" s="10">
+      <c r="AT14" s="10">
         <v>957.1594231254021</v>
       </c>
-      <c r="AT14" s="10">
+      <c r="AU14" s="10">
         <v>1159.3961778006249</v>
       </c>
-      <c r="AU14" s="10">
+      <c r="AV14" s="10">
         <v>1158.0256641755491</v>
       </c>
-      <c r="AV14" s="10">
+      <c r="AW14" s="10">
         <v>1162.1028167642992</v>
       </c>
-      <c r="AW14" s="10">
+      <c r="AX14" s="10">
         <v>1154.4513319625964</v>
       </c>
-      <c r="AX14" s="10">
+      <c r="AY14" s="10">
         <v>1116.2531272310418</v>
       </c>
-      <c r="AY14" s="10">
+      <c r="AZ14" s="10">
         <v>1105.1467688606688</v>
       </c>
-      <c r="AZ14" s="10">
+      <c r="BA14" s="10">
         <v>1111.8705245047672</v>
       </c>
-      <c r="BA14" s="10">
+      <c r="BB14" s="10">
         <v>1127.7122869241796</v>
       </c>
-      <c r="BB14" s="10">
+      <c r="BC14" s="10">
         <v>1135.2836797422726</v>
       </c>
-      <c r="BC14" s="10">
+      <c r="BD14" s="10">
         <v>1142.1516303895528</v>
       </c>
-      <c r="BD14" s="10">
+      <c r="BE14" s="10">
         <v>1175.3895612242293</v>
       </c>
-      <c r="BE14" s="10">
+      <c r="BF14" s="10">
         <v>1199.6708668129602</v>
       </c>
-      <c r="BF14" s="10">
+      <c r="BG14" s="10">
         <v>1301.204915526125</v>
       </c>
-      <c r="BG14" s="10">
+      <c r="BH14" s="10">
         <v>1341.6165127570068</v>
       </c>
-      <c r="BH14" s="10">
+      <c r="BI14" s="10">
         <v>1376.0821252180206</v>
       </c>
-      <c r="BI14" s="10">
+      <c r="BJ14" s="10">
         <v>1369.259951491495</v>
       </c>
-      <c r="BJ14" s="10">
+      <c r="BK14" s="10">
         <v>1359.6459472561503</v>
       </c>
-      <c r="BK14" s="10">
+      <c r="BL14" s="10">
         <v>1356.8390864258411</v>
       </c>
-      <c r="BL14" s="10">
+      <c r="BM14" s="10">
         <v>1299.1084009619774</v>
       </c>
-      <c r="BM14" s="10">
+      <c r="BN14" s="10">
         <v>1242.0145065649274</v>
       </c>
-      <c r="BN14" s="10">
+      <c r="BO14" s="10">
         <v>1296.114039915451</v>
       </c>
-      <c r="BO14" s="10">
+      <c r="BP14" s="10">
         <v>1233.6422103452705</v>
       </c>
-      <c r="BP14" s="10">
+      <c r="BQ14" s="10">
         <v>1246.3242981579444</v>
       </c>
-      <c r="BQ14" s="10">
+      <c r="BR14" s="10">
         <v>1262.2532096531847</v>
       </c>
-      <c r="BR14" s="10">
+      <c r="BS14" s="10">
         <v>1205.6737966348003</v>
       </c>
-      <c r="BS14" s="10">
+      <c r="BT14" s="10">
         <v>1402.8012490084454</v>
       </c>
-      <c r="BT14" s="10">
+      <c r="BU14" s="10">
         <v>1429.78598803254</v>
       </c>
-      <c r="BU14" s="10">
+      <c r="BV14" s="10">
         <v>1397.8575066168974</v>
       </c>
-      <c r="BV14" s="10">
+      <c r="BW14" s="10">
         <v>1431.411645650524</v>
       </c>
-      <c r="BW14" s="10">
+      <c r="BX14" s="10">
         <v>1523.9566476494635</v>
       </c>
-      <c r="BX14" s="10">
+      <c r="BY14" s="10">
         <v>1508.0448850883638</v>
       </c>
-      <c r="BY14" s="10">
+      <c r="BZ14" s="10">
         <v>1488.5317154551626</v>
       </c>
-      <c r="BZ14" s="10">
+      <c r="CA14" s="10">
         <v>1341.7062328621521</v>
       </c>
-      <c r="CA14" s="10">
+      <c r="CB14" s="10">
         <v>1263.8992764063973</v>
       </c>
-      <c r="CB14" s="10">
+      <c r="CC14" s="10">
         <v>1277.7109138130331</v>
       </c>
-      <c r="CC14" s="10">
+      <c r="CD14" s="10">
         <v>1757.9940940200499</v>
       </c>
-      <c r="CD14" s="11">
+      <c r="CE14" s="11">
         <v>1329.3600650485082</v>
       </c>
-      <c r="CE14" s="11">
+      <c r="CF14" s="11">
         <v>1505.7411560665068</v>
       </c>
-      <c r="CF14" s="10">
+      <c r="CG14" s="10">
         <v>1615.758372028683</v>
       </c>
-      <c r="CG14" s="10">
+      <c r="CH14" s="10">
         <v>1521.2232436178401</v>
       </c>
-      <c r="CH14" s="10">
+      <c r="CI14" s="10">
         <v>1811.4620893111385</v>
       </c>
-      <c r="CI14" s="10">
+      <c r="CJ14" s="10">
         <v>1401.2368048784356</v>
       </c>
-      <c r="CJ14" s="10">
+      <c r="CK14" s="10">
         <v>1251.2646366029355</v>
       </c>
-      <c r="CK14" s="10">
+      <c r="CL14" s="10">
         <v>1178.7925776887409</v>
       </c>
-      <c r="CL14" s="10">
+      <c r="CM14" s="10">
         <v>1253.6414398285069</v>
       </c>
-      <c r="CM14" s="10">
+      <c r="CN14" s="10">
         <v>1340.810395443064</v>
       </c>
-      <c r="CN14" s="10">
+      <c r="CO14" s="10">
         <v>1315.464885030113</v>
       </c>
-      <c r="CO14" s="10">
+      <c r="CP14" s="10">
         <v>1014.6727655172099</v>
       </c>
-      <c r="CP14" s="10">
+      <c r="CQ14" s="10">
         <v>1227.2205962781593</v>
       </c>
-      <c r="CQ14" s="10">
+      <c r="CR14" s="10">
         <v>1364.0207237180716</v>
       </c>
-      <c r="CR14" s="10">
+      <c r="CS14" s="10">
         <v>1248.4638919649167</v>
       </c>
-      <c r="CS14" s="10">
+      <c r="CT14" s="10">
         <v>1210.7642019594703</v>
       </c>
-      <c r="CT14" s="10">
+      <c r="CU14" s="10">
         <v>1235.0682372410827</v>
       </c>
-      <c r="CU14" s="10">
+      <c r="CV14" s="10">
         <v>1208.8715872316038</v>
       </c>
-      <c r="CV14" s="10">
+      <c r="CW14" s="10">
         <v>1234.5126903777928</v>
       </c>
-      <c r="CW14" s="10">
+      <c r="CX14" s="10">
         <v>1233.1770271909857</v>
       </c>
-      <c r="CX14" s="10">
+      <c r="CY14" s="10">
         <v>1251.6421640338701</v>
       </c>
-      <c r="CY14" s="10">
+      <c r="CZ14" s="10">
         <v>1105.3923940758957</v>
       </c>
-      <c r="CZ14" s="10">
+      <c r="DA14" s="10">
         <v>1244.4074875173606</v>
       </c>
-      <c r="DA14" s="10">
+      <c r="DB14" s="10">
         <v>1318.2241303793912</v>
       </c>
-      <c r="DB14" s="10">
+      <c r="DC14" s="10">
         <v>1307.3159745625157</v>
       </c>
-      <c r="DC14" s="10">
+      <c r="DD14" s="10">
         <v>1365.9005746505936</v>
       </c>
-      <c r="DD14" s="10">
+      <c r="DE14" s="10">
         <v>1393.1103596277317</v>
       </c>
-      <c r="DE14" s="10">
+      <c r="DF14" s="10">
         <v>1333.8477949066219</v>
       </c>
-      <c r="DF14" s="10">
+      <c r="DG14" s="10">
         <v>1299.3331553133517</v>
       </c>
-      <c r="DG14" s="10">
+      <c r="DH14" s="10">
         <v>1443.8376857685419</v>
       </c>
-      <c r="DH14" s="10">
+      <c r="DI14" s="10">
         <v>1380.4492394811812</v>
       </c>
-      <c r="DI14" s="10">
+      <c r="DJ14" s="10">
         <v>1555.6433695902397</v>
       </c>
-      <c r="DJ14" s="10">
+      <c r="DK14" s="10">
         <v>1480.3177015839481</v>
       </c>
-      <c r="DK14" s="10">
+      <c r="DL14" s="10">
         <v>1638.0283739552324</v>
       </c>
-      <c r="DL14" s="10">
+      <c r="DM14" s="10">
         <v>1477.8374547561216</v>
       </c>
-      <c r="DM14" s="10">
+      <c r="DN14" s="10">
         <v>1551.9656753050599</v>
       </c>
-      <c r="DN14" s="10">
+      <c r="DO14" s="10">
         <v>1429.7382625892635</v>
       </c>
-      <c r="DO14" s="10">
+      <c r="DP14" s="10">
         <v>1484.269322581092</v>
       </c>
-      <c r="DP14" s="10">
+      <c r="DQ14" s="10">
         <v>1420.2745830299989</v>
       </c>
-      <c r="DQ14" s="10">
+      <c r="DR14" s="10">
         <v>1416.2248060173058</v>
       </c>
-      <c r="DR14" s="10">
+      <c r="DS14" s="10">
         <v>1404.7803498677376</v>
       </c>
-      <c r="DS14" s="10">
+      <c r="DT14" s="10">
         <v>1405.7714367743567</v>
       </c>
-      <c r="DT14" s="10">
+      <c r="DU14" s="10">
         <v>1416.6286415304619</v>
       </c>
-      <c r="DU14" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="DV14" s="10">
-        <v>1492.1450357244044</v>
+        <v>1359.884083362437</v>
       </c>
       <c r="DW14" s="10">
-        <v>1579.9466287026214</v>
+        <v>1492.0296853907121</v>
+      </c>
+      <c r="DX14" s="10">
+        <v>1483.0616241720334</v>
+      </c>
+      <c r="DY14" s="10">
+        <v>1455.3476936156478</v>
       </c>
     </row>
-    <row r="15" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="15" t="s">
         <v>99</v>
       </c>
       <c r="C15" s="10">
         <v>141.15041734804527</v>
       </c>
       <c r="D15" s="10">
         <v>81.91542348663819</v>
       </c>
       <c r="E15" s="10">
         <v>95.631588460617877</v>
       </c>
       <c r="F15" s="10">
         <v>108.87555290340249</v>
       </c>
       <c r="G15" s="10">
         <v>102.06000000000002</v>
       </c>
       <c r="H15" s="10">
         <v>102.19</v>
       </c>
       <c r="I15" s="10">
         <v>146.16000000000003</v>
       </c>
       <c r="J15" s="10">
@@ -5406,348 +5469,354 @@
       <c r="U15" s="10">
         <v>1053.7564023306136</v>
       </c>
       <c r="V15" s="10">
         <v>1339.5441512034072</v>
       </c>
       <c r="W15" s="10">
         <v>1097.2483308227593</v>
       </c>
       <c r="X15" s="10">
         <v>1050.1274186093772</v>
       </c>
       <c r="Y15" s="10">
         <v>1897.30363455116</v>
       </c>
       <c r="Z15" s="10">
         <v>2531.3931671179193</v>
       </c>
       <c r="AA15" s="10">
         <v>4132.3462400224744</v>
       </c>
       <c r="AB15" s="10">
         <v>5518.3496709298033</v>
       </c>
       <c r="AC15" s="10">
+        <v>5548.0084096247856</v>
+      </c>
+      <c r="AD15" s="10">
         <v>91.792444742834419</v>
       </c>
-      <c r="AD15" s="10">
+      <c r="AE15" s="10">
         <v>87.531911782985901</v>
       </c>
-      <c r="AE15" s="10">
+      <c r="AF15" s="10">
         <v>17.09335643458963</v>
       </c>
-      <c r="AF15" s="10">
+      <c r="AG15" s="10">
         <v>95.631588460617877</v>
       </c>
-      <c r="AG15" s="10">
+      <c r="AH15" s="10">
         <v>100.73943329988904</v>
       </c>
-      <c r="AH15" s="10">
+      <c r="AI15" s="10">
         <v>108.34761705345477</v>
       </c>
-      <c r="AI15" s="10">
+      <c r="AJ15" s="10">
         <v>126.54270135957458</v>
       </c>
-      <c r="AJ15" s="10">
+      <c r="AK15" s="10">
         <v>108.87555290340249</v>
       </c>
-      <c r="AK15" s="10">
+      <c r="AL15" s="10">
         <v>107.92110790662836</v>
       </c>
-      <c r="AL15" s="10">
+      <c r="AM15" s="10">
         <v>93.656156197555148</v>
       </c>
-      <c r="AM15" s="10">
+      <c r="AN15" s="10">
         <v>96.148533558385623</v>
       </c>
-      <c r="AN15" s="10">
+      <c r="AO15" s="10">
         <v>102.06000000000002</v>
       </c>
-      <c r="AO15" s="10">
+      <c r="AP15" s="10">
         <v>102.91</v>
       </c>
-      <c r="AP15" s="10">
+      <c r="AQ15" s="10">
         <v>92.44</v>
       </c>
-      <c r="AQ15" s="10">
+      <c r="AR15" s="10">
         <v>101.63</v>
       </c>
-      <c r="AR15" s="10">
+      <c r="AS15" s="10">
         <v>102.19</v>
       </c>
-      <c r="AS15" s="10">
+      <c r="AT15" s="10">
         <v>107.52</v>
       </c>
-      <c r="AT15" s="10">
+      <c r="AU15" s="10">
         <v>117.82999999999998</v>
       </c>
-      <c r="AU15" s="10">
+      <c r="AV15" s="10">
         <v>139.55000000000001</v>
       </c>
-      <c r="AV15" s="10">
+      <c r="AW15" s="10">
         <v>146.16000000000003</v>
       </c>
-      <c r="AW15" s="10">
+      <c r="AX15" s="10">
         <v>309.55151660611045</v>
       </c>
-      <c r="AX15" s="10">
+      <c r="AY15" s="10">
         <v>344.31770839516173</v>
       </c>
-      <c r="AY15" s="10">
+      <c r="AZ15" s="10">
         <v>359.19805459216394</v>
       </c>
-      <c r="AZ15" s="10">
+      <c r="BA15" s="10">
         <v>344.21004174796326</v>
       </c>
-      <c r="BA15" s="10">
+      <c r="BB15" s="10">
         <v>352.52285296180639</v>
       </c>
-      <c r="BB15" s="10">
+      <c r="BC15" s="10">
         <v>354.922864372802</v>
       </c>
-      <c r="BC15" s="10">
+      <c r="BD15" s="10">
         <v>428.92104277314559</v>
       </c>
-      <c r="BD15" s="10">
+      <c r="BE15" s="10">
         <v>393.41271232496797</v>
       </c>
-      <c r="BE15" s="10">
+      <c r="BF15" s="10">
         <v>419.28591329367487</v>
       </c>
-      <c r="BF15" s="10">
+      <c r="BG15" s="10">
         <v>457.953640278786</v>
       </c>
-      <c r="BG15" s="10">
+      <c r="BH15" s="10">
         <v>514.34093658293762</v>
       </c>
-      <c r="BH15" s="10">
+      <c r="BI15" s="10">
         <v>538.52466157633853</v>
       </c>
-      <c r="BI15" s="10">
+      <c r="BJ15" s="10">
         <v>408.68484312915797</v>
       </c>
-      <c r="BJ15" s="10">
+      <c r="BK15" s="10">
         <v>370.1805381157115</v>
       </c>
-      <c r="BK15" s="10">
+      <c r="BL15" s="10">
         <v>367.1947453423964</v>
       </c>
-      <c r="BL15" s="10">
+      <c r="BM15" s="10">
         <v>390.81870297807984</v>
       </c>
-      <c r="BM15" s="10">
+      <c r="BN15" s="10">
         <v>375.98012142721672</v>
       </c>
-      <c r="BN15" s="10">
+      <c r="BO15" s="10">
         <v>396.6042366474129</v>
       </c>
-      <c r="BO15" s="10">
+      <c r="BP15" s="10">
         <v>407.42043200469516</v>
       </c>
-      <c r="BP15" s="10">
+      <c r="BQ15" s="10">
         <v>416.8005353664052</v>
       </c>
-      <c r="BQ15" s="10">
+      <c r="BR15" s="10">
         <v>400.33941862695656</v>
       </c>
-      <c r="BR15" s="10">
+      <c r="BS15" s="10">
         <v>459.95307059522247</v>
       </c>
-      <c r="BS15" s="10">
+      <c r="BT15" s="10">
         <v>448.17578936320757</v>
       </c>
-      <c r="BT15" s="10">
+      <c r="BU15" s="10">
         <v>352.85775268007671</v>
       </c>
-      <c r="BU15" s="10">
+      <c r="BV15" s="10">
         <v>393.47639895657346</v>
       </c>
-      <c r="BV15" s="10">
+      <c r="BW15" s="10">
         <v>419.67239116114996</v>
       </c>
-      <c r="BW15" s="10">
+      <c r="BX15" s="10">
         <v>487.30652798180461</v>
       </c>
-      <c r="BX15" s="10">
+      <c r="BY15" s="10">
         <v>471.28710262688253</v>
       </c>
-      <c r="BY15" s="10">
+      <c r="BZ15" s="10">
         <v>380.36186901944632</v>
       </c>
-      <c r="BZ15" s="10">
+      <c r="CA15" s="10">
         <v>464.84061065763569</v>
       </c>
-      <c r="CA15" s="10">
+      <c r="CB15" s="10">
         <v>509.6421508940997</v>
       </c>
-      <c r="CB15" s="10">
+      <c r="CC15" s="10">
         <v>508.54401220157013</v>
       </c>
-      <c r="CC15" s="10">
+      <c r="CD15" s="10">
         <v>476.90610228931035</v>
       </c>
-      <c r="CD15" s="11">
+      <c r="CE15" s="11">
         <v>487.07003178314113</v>
       </c>
-      <c r="CE15" s="11">
+      <c r="CF15" s="11">
         <v>672.17600422380178</v>
       </c>
-      <c r="CF15" s="10">
+      <c r="CG15" s="10">
         <v>559.70922600182917</v>
       </c>
-      <c r="CG15" s="10">
+      <c r="CH15" s="10">
         <v>558.82779369989021</v>
       </c>
-      <c r="CH15" s="10">
+      <c r="CI15" s="10">
         <v>601.4894346726943</v>
       </c>
-      <c r="CI15" s="10">
+      <c r="CJ15" s="10">
         <v>637.43137129327317</v>
       </c>
-      <c r="CJ15" s="10">
+      <c r="CK15" s="10">
         <v>804.99418279751205</v>
       </c>
-      <c r="CK15" s="10">
+      <c r="CL15" s="10">
         <v>664.87725205954166</v>
       </c>
-      <c r="CL15" s="10">
+      <c r="CM15" s="10">
         <v>597.52247911925042</v>
       </c>
-      <c r="CM15" s="10">
+      <c r="CN15" s="10">
         <v>1196.2624362610798</v>
       </c>
-      <c r="CN15" s="10">
+      <c r="CO15" s="10">
         <v>1258.2691216148753</v>
       </c>
-      <c r="CO15" s="10">
+      <c r="CP15" s="10">
         <v>929.02982468649839</v>
       </c>
-      <c r="CP15" s="10">
+      <c r="CQ15" s="10">
         <v>928.64434170480001</v>
       </c>
-      <c r="CQ15" s="10">
+      <c r="CR15" s="10">
         <v>1449.7533172767783</v>
       </c>
-      <c r="CR15" s="10">
+      <c r="CS15" s="10">
         <v>1053.7564023306136</v>
       </c>
-      <c r="CS15" s="10">
+      <c r="CT15" s="10">
         <v>957.41229659134945</v>
       </c>
-      <c r="CT15" s="10">
+      <c r="CU15" s="10">
         <v>1028.1164346168898</v>
       </c>
-      <c r="CU15" s="10">
+      <c r="CV15" s="10">
         <v>1492.1660930965124</v>
       </c>
-      <c r="CV15" s="10">
+      <c r="CW15" s="10">
         <v>1339.5441512034072</v>
       </c>
-      <c r="CW15" s="10">
+      <c r="CX15" s="10">
         <v>1144.4175977203292</v>
       </c>
-      <c r="CX15" s="10">
+      <c r="CY15" s="10">
         <v>1129.6210161192444</v>
       </c>
-      <c r="CY15" s="10">
+      <c r="CZ15" s="10">
         <v>1579.4849165122807</v>
       </c>
-      <c r="CZ15" s="10">
+      <c r="DA15" s="10">
         <v>1097.2483308227593</v>
       </c>
-      <c r="DA15" s="10">
+      <c r="DB15" s="10">
         <v>1405.9408096201603</v>
       </c>
-      <c r="DB15" s="10">
+      <c r="DC15" s="10">
         <v>2041.7123056013957</v>
       </c>
-      <c r="DC15" s="10">
+      <c r="DD15" s="10">
         <v>2041.8872139443836</v>
       </c>
-      <c r="DD15" s="10">
+      <c r="DE15" s="10">
         <v>1050.1274186093772</v>
       </c>
-      <c r="DE15" s="10">
+      <c r="DF15" s="10">
         <v>1312.4602865622664</v>
       </c>
-      <c r="DF15" s="10">
+      <c r="DG15" s="10">
         <v>947.58532563854169</v>
       </c>
-      <c r="DG15" s="10">
+      <c r="DH15" s="10">
         <v>2386.7182944445731</v>
       </c>
-      <c r="DH15" s="10">
+      <c r="DI15" s="10">
         <v>1897.30363455116</v>
       </c>
-      <c r="DI15" s="10">
+      <c r="DJ15" s="10">
         <v>1902.9775370973534</v>
       </c>
-      <c r="DJ15" s="10">
+      <c r="DK15" s="10">
         <v>2789.274460003187</v>
       </c>
-      <c r="DK15" s="10">
+      <c r="DL15" s="10">
         <v>3906.8820601017405</v>
       </c>
-      <c r="DL15" s="10">
+      <c r="DM15" s="10">
         <v>2531.3931671179193</v>
       </c>
-      <c r="DM15" s="10">
+      <c r="DN15" s="10">
         <v>3472.4670234254577</v>
       </c>
-      <c r="DN15" s="10">
+      <c r="DO15" s="10">
         <v>3542.7617359248002</v>
       </c>
-      <c r="DO15" s="10">
+      <c r="DP15" s="10">
         <v>5315.2838605544093</v>
       </c>
-      <c r="DP15" s="10">
+      <c r="DQ15" s="10">
         <v>4132.3462400224744</v>
       </c>
-      <c r="DQ15" s="10">
+      <c r="DR15" s="10">
         <v>4705.2189520853126</v>
       </c>
-      <c r="DR15" s="10">
+      <c r="DS15" s="10">
         <v>5156.7012352514175</v>
       </c>
-      <c r="DS15" s="10">
+      <c r="DT15" s="10">
         <v>5343.9874060944776</v>
       </c>
-      <c r="DT15" s="10">
+      <c r="DU15" s="10">
         <v>5518.3496709298033</v>
       </c>
-      <c r="DU15" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="DV15" s="10">
-        <v>6880.0140206124515</v>
+        <v>5690.3328217407707</v>
       </c>
       <c r="DW15" s="10">
-        <v>6597.6007020103852</v>
+        <v>6889.0399134443514</v>
+      </c>
+      <c r="DX15" s="10">
+        <v>6606.7428226477232</v>
+      </c>
+      <c r="DY15" s="10">
+        <v>5548.0084096247856</v>
       </c>
     </row>
-    <row r="16" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="15" t="s">
         <v>118</v>
       </c>
       <c r="C16" s="10">
         <v>0</v>
       </c>
       <c r="D16" s="10">
         <v>0</v>
       </c>
       <c r="E16" s="10">
         <v>0.73908033731112288</v>
       </c>
       <c r="F16" s="10">
         <v>0.67768584316751879</v>
       </c>
       <c r="G16" s="10">
         <v>0.62</v>
       </c>
       <c r="H16" s="10">
         <v>0.59</v>
       </c>
       <c r="I16" s="10">
         <v>0.63</v>
       </c>
       <c r="J16" s="10">
@@ -5786,215 +5855,215 @@
       <c r="U16" s="10">
         <v>0</v>
       </c>
       <c r="V16" s="10">
         <v>0</v>
       </c>
       <c r="W16" s="10">
         <v>0</v>
       </c>
       <c r="X16" s="10">
         <v>0</v>
       </c>
       <c r="Y16" s="10">
         <v>0</v>
       </c>
       <c r="Z16" s="10">
         <v>0</v>
       </c>
       <c r="AA16" s="10">
         <v>62.929191409999994</v>
       </c>
       <c r="AB16" s="10">
         <v>76.171512359999994</v>
       </c>
       <c r="AC16" s="10">
-        <v>0</v>
+        <v>169.07259860000002</v>
       </c>
       <c r="AD16" s="10">
+        <v>0</v>
+      </c>
+      <c r="AE16" s="10">
         <v>0.756915483039175</v>
       </c>
-      <c r="AE16" s="10">
+      <c r="AF16" s="10">
         <v>0.72517048013989693</v>
       </c>
-      <c r="AF16" s="10">
+      <c r="AG16" s="10">
         <v>0.73908033731112288</v>
       </c>
-      <c r="AG16" s="10">
+      <c r="AH16" s="10">
         <v>0.74375124243552504</v>
       </c>
-      <c r="AH16" s="10">
+      <c r="AI16" s="10">
         <v>0.69440331875507078</v>
       </c>
-      <c r="AI16" s="10">
+      <c r="AJ16" s="10">
         <v>0.70199253361198222</v>
       </c>
-      <c r="AJ16" s="10">
+      <c r="AK16" s="10">
         <v>0.67768584316751879</v>
       </c>
-      <c r="AK16" s="10">
+      <c r="AL16" s="10">
         <v>0.66432393969726167</v>
       </c>
-      <c r="AL16" s="10">
+      <c r="AM16" s="10">
         <v>0.63672903922432533</v>
       </c>
-      <c r="AM16" s="10">
+      <c r="AN16" s="10">
         <v>0.6500492100197639</v>
       </c>
-      <c r="AN16" s="10">
+      <c r="AO16" s="10">
         <v>0.62</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.63</v>
       </c>
       <c r="AP16" s="10">
         <v>0.63</v>
       </c>
       <c r="AQ16" s="10">
+        <v>0.63</v>
+      </c>
+      <c r="AR16" s="10">
         <v>0.62</v>
       </c>
-      <c r="AR16" s="10">
+      <c r="AS16" s="10">
         <v>0.59</v>
       </c>
-      <c r="AS16" s="10">
+      <c r="AT16" s="10">
         <v>0.61</v>
       </c>
-      <c r="AT16" s="10">
+      <c r="AU16" s="10">
         <v>0.63</v>
       </c>
-      <c r="AU16" s="10">
+      <c r="AV16" s="10">
         <v>0.62</v>
       </c>
-      <c r="AV16" s="10">
+      <c r="AW16" s="10">
         <v>0.63</v>
       </c>
-      <c r="AW16" s="10">
+      <c r="AX16" s="10">
         <v>0.62</v>
       </c>
-      <c r="AX16" s="10">
+      <c r="AY16" s="10">
         <v>0.61</v>
       </c>
-      <c r="AY16" s="10">
+      <c r="AZ16" s="10">
         <v>0.6</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.59</v>
       </c>
       <c r="BA16" s="10">
         <v>0.59</v>
       </c>
       <c r="BB16" s="10">
+        <v>0.59</v>
+      </c>
+      <c r="BC16" s="10">
         <v>0.57999999999999996</v>
       </c>
-      <c r="BC16" s="10">
+      <c r="BD16" s="10">
         <v>0.56999999999999995</v>
       </c>
-      <c r="BD16" s="10">
+      <c r="BE16" s="10">
         <v>0.56000000000000005</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.54</v>
       </c>
       <c r="BF16" s="10">
         <v>0.54</v>
       </c>
       <c r="BG16" s="10">
-        <v>0.56000000000000005</v>
+        <v>0.54</v>
       </c>
       <c r="BH16" s="10">
         <v>0.56000000000000005</v>
       </c>
       <c r="BI16" s="10">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="BJ16" s="10">
         <v>0.59</v>
       </c>
-      <c r="BJ16" s="10">
+      <c r="BK16" s="10">
         <v>0.58000000000000007</v>
       </c>
-      <c r="BK16" s="10">
+      <c r="BL16" s="10">
         <v>0.56000000000000005</v>
       </c>
-      <c r="BL16" s="10">
+      <c r="BM16" s="10">
         <v>0.56999999999999995</v>
       </c>
-      <c r="BM16" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="BN16" s="10">
         <v>0</v>
       </c>
       <c r="BO16" s="10">
         <v>0</v>
       </c>
       <c r="BP16" s="10">
         <v>0</v>
       </c>
       <c r="BQ16" s="10">
         <v>0</v>
       </c>
       <c r="BR16" s="10">
         <v>0</v>
       </c>
       <c r="BS16" s="10">
         <v>0</v>
       </c>
       <c r="BT16" s="10">
         <v>0</v>
       </c>
       <c r="BU16" s="10">
         <v>0</v>
       </c>
       <c r="BV16" s="10">
         <v>0</v>
       </c>
       <c r="BW16" s="10">
         <v>0</v>
       </c>
       <c r="BX16" s="10">
         <v>0</v>
       </c>
       <c r="BY16" s="10">
         <v>0</v>
       </c>
       <c r="BZ16" s="10">
         <v>0</v>
       </c>
       <c r="CA16" s="10">
         <v>0</v>
       </c>
       <c r="CB16" s="10">
         <v>0</v>
       </c>
       <c r="CC16" s="10">
         <v>0</v>
       </c>
-      <c r="CD16" s="11">
+      <c r="CD16" s="10">
         <v>0</v>
       </c>
       <c r="CE16" s="11">
         <v>0</v>
       </c>
-      <c r="CF16" s="10">
+      <c r="CF16" s="11">
         <v>0</v>
       </c>
       <c r="CG16" s="10">
         <v>0</v>
       </c>
       <c r="CH16" s="10">
         <v>0</v>
       </c>
       <c r="CI16" s="10">
         <v>0</v>
       </c>
       <c r="CJ16" s="10">
         <v>0</v>
       </c>
       <c r="CK16" s="10">
         <v>0</v>
       </c>
       <c r="CL16" s="10">
         <v>0</v>
       </c>
       <c r="CM16" s="10">
         <v>0</v>
       </c>
       <c r="CN16" s="10">
         <v>0</v>
@@ -6050,84 +6119,90 @@
       <c r="DE16" s="10">
         <v>0</v>
       </c>
       <c r="DF16" s="10">
         <v>0</v>
       </c>
       <c r="DG16" s="10">
         <v>0</v>
       </c>
       <c r="DH16" s="10">
         <v>0</v>
       </c>
       <c r="DI16" s="10">
         <v>0</v>
       </c>
       <c r="DJ16" s="10">
         <v>0</v>
       </c>
       <c r="DK16" s="10">
         <v>0</v>
       </c>
       <c r="DL16" s="10">
         <v>0</v>
       </c>
       <c r="DM16" s="10">
+        <v>0</v>
+      </c>
+      <c r="DN16" s="10">
         <v>865.97318271999995</v>
       </c>
-      <c r="DN16" s="10">
+      <c r="DO16" s="10">
         <v>571.19002750000004</v>
       </c>
-      <c r="DO16" s="10">
+      <c r="DP16" s="10">
         <v>163.65073722</v>
       </c>
-      <c r="DP16" s="10">
+      <c r="DQ16" s="10">
         <v>62.929191409999994</v>
       </c>
-      <c r="DQ16" s="10">
+      <c r="DR16" s="10">
         <v>55.58340682</v>
       </c>
-      <c r="DR16" s="10">
+      <c r="DS16" s="10">
         <v>159.51680601000001</v>
       </c>
-      <c r="DS16" s="10">
+      <c r="DT16" s="10">
         <v>149.77920040000001</v>
       </c>
-      <c r="DT16" s="10">
+      <c r="DU16" s="10">
         <v>76.171512359999994</v>
       </c>
-      <c r="DU16" s="10">
+      <c r="DV16" s="10">
         <v>156.22392264000001</v>
       </c>
-      <c r="DV16" s="10">
+      <c r="DW16" s="10">
         <v>136.00525138999998</v>
       </c>
-      <c r="DW16" s="10">
+      <c r="DX16" s="10">
         <v>148.06104744000001</v>
       </c>
+      <c r="DY16" s="10">
+        <v>169.07259860000002</v>
+      </c>
     </row>
-    <row r="17" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="21" t="s">
         <v>136</v>
       </c>
       <c r="C17" s="10">
         <v>0</v>
       </c>
       <c r="D17" s="10">
         <v>0</v>
       </c>
       <c r="E17" s="10">
         <v>0.73908033731112288</v>
       </c>
       <c r="F17" s="10">
         <v>0.67768584316751879</v>
       </c>
       <c r="G17" s="10">
         <v>0.62</v>
       </c>
       <c r="H17" s="10">
         <v>0.59</v>
       </c>
       <c r="I17" s="10">
         <v>0.63</v>
       </c>
       <c r="J17" s="10">
@@ -6169,212 +6244,212 @@
       <c r="V17" s="10">
         <v>0</v>
       </c>
       <c r="W17" s="10">
         <v>0</v>
       </c>
       <c r="X17" s="10">
         <v>0</v>
       </c>
       <c r="Y17" s="10">
         <v>0</v>
       </c>
       <c r="Z17" s="10">
         <v>0</v>
       </c>
       <c r="AA17" s="10">
         <v>0</v>
       </c>
       <c r="AB17" s="10">
         <v>0</v>
       </c>
       <c r="AC17" s="10">
         <v>0</v>
       </c>
       <c r="AD17" s="10">
+        <v>0</v>
+      </c>
+      <c r="AE17" s="10">
         <v>0.756915483039175</v>
       </c>
-      <c r="AE17" s="10">
+      <c r="AF17" s="10">
         <v>0.72517048013989693</v>
       </c>
-      <c r="AF17" s="10">
+      <c r="AG17" s="10">
         <v>0.73908033731112288</v>
       </c>
-      <c r="AG17" s="10">
+      <c r="AH17" s="10">
         <v>0.74375124243552504</v>
       </c>
-      <c r="AH17" s="10">
+      <c r="AI17" s="10">
         <v>0.69440331875507078</v>
       </c>
-      <c r="AI17" s="10">
+      <c r="AJ17" s="10">
         <v>0.70199253361198222</v>
       </c>
-      <c r="AJ17" s="10">
+      <c r="AK17" s="10">
         <v>0.67768584316751879</v>
       </c>
-      <c r="AK17" s="10">
+      <c r="AL17" s="10">
         <v>0.66432393969726167</v>
       </c>
-      <c r="AL17" s="10">
+      <c r="AM17" s="10">
         <v>0.63672903922432533</v>
       </c>
-      <c r="AM17" s="10">
+      <c r="AN17" s="10">
         <v>0.6500492100197639</v>
       </c>
-      <c r="AN17" s="10">
+      <c r="AO17" s="10">
         <v>0.62</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.63</v>
       </c>
       <c r="AP17" s="10">
         <v>0.63</v>
       </c>
       <c r="AQ17" s="10">
+        <v>0.63</v>
+      </c>
+      <c r="AR17" s="10">
         <v>0.62</v>
       </c>
-      <c r="AR17" s="10">
+      <c r="AS17" s="10">
         <v>0.59</v>
       </c>
-      <c r="AS17" s="10">
+      <c r="AT17" s="10">
         <v>0.61</v>
       </c>
-      <c r="AT17" s="10">
+      <c r="AU17" s="10">
         <v>0.63</v>
       </c>
-      <c r="AU17" s="10">
+      <c r="AV17" s="10">
         <v>0.62</v>
       </c>
-      <c r="AV17" s="10">
+      <c r="AW17" s="10">
         <v>0.63</v>
       </c>
-      <c r="AW17" s="10">
+      <c r="AX17" s="10">
         <v>0.62</v>
       </c>
-      <c r="AX17" s="10">
+      <c r="AY17" s="10">
         <v>0.61</v>
       </c>
-      <c r="AY17" s="10">
+      <c r="AZ17" s="10">
         <v>0.6</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.59</v>
       </c>
       <c r="BA17" s="10">
         <v>0.59</v>
       </c>
       <c r="BB17" s="10">
+        <v>0.59</v>
+      </c>
+      <c r="BC17" s="10">
         <v>0.57999999999999996</v>
       </c>
-      <c r="BC17" s="10">
+      <c r="BD17" s="10">
         <v>0.56999999999999995</v>
       </c>
-      <c r="BD17" s="10">
+      <c r="BE17" s="10">
         <v>0.56000000000000005</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.54</v>
       </c>
       <c r="BF17" s="10">
         <v>0.54</v>
       </c>
       <c r="BG17" s="10">
-        <v>0.56000000000000005</v>
+        <v>0.54</v>
       </c>
       <c r="BH17" s="10">
         <v>0.56000000000000005</v>
       </c>
       <c r="BI17" s="10">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="BJ17" s="10">
         <v>0.59</v>
       </c>
-      <c r="BJ17" s="10">
+      <c r="BK17" s="10">
         <v>0.58000000000000007</v>
       </c>
-      <c r="BK17" s="10">
+      <c r="BL17" s="10">
         <v>0.56000000000000005</v>
       </c>
-      <c r="BL17" s="10">
+      <c r="BM17" s="10">
         <v>0.56999999999999995</v>
       </c>
-      <c r="BM17" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="BN17" s="10">
         <v>0</v>
       </c>
       <c r="BO17" s="10">
         <v>0</v>
       </c>
       <c r="BP17" s="10">
         <v>0</v>
       </c>
       <c r="BQ17" s="10">
         <v>0</v>
       </c>
       <c r="BR17" s="10">
         <v>0</v>
       </c>
       <c r="BS17" s="10">
         <v>0</v>
       </c>
       <c r="BT17" s="10">
         <v>0</v>
       </c>
       <c r="BU17" s="10">
         <v>0</v>
       </c>
       <c r="BV17" s="10">
         <v>0</v>
       </c>
       <c r="BW17" s="10">
         <v>0</v>
       </c>
       <c r="BX17" s="10">
         <v>0</v>
       </c>
       <c r="BY17" s="10">
         <v>0</v>
       </c>
       <c r="BZ17" s="10">
         <v>0</v>
       </c>
       <c r="CA17" s="10">
         <v>0</v>
       </c>
       <c r="CB17" s="10">
         <v>0</v>
       </c>
       <c r="CC17" s="10">
         <v>0</v>
       </c>
-      <c r="CD17" s="11">
+      <c r="CD17" s="10">
         <v>0</v>
       </c>
       <c r="CE17" s="11">
         <v>0</v>
       </c>
-      <c r="CF17" s="10">
+      <c r="CF17" s="11">
         <v>0</v>
       </c>
       <c r="CG17" s="10">
         <v>0</v>
       </c>
       <c r="CH17" s="10">
         <v>0</v>
       </c>
       <c r="CI17" s="10">
         <v>0</v>
       </c>
       <c r="CJ17" s="10">
         <v>0</v>
       </c>
       <c r="CK17" s="10">
         <v>0</v>
       </c>
       <c r="CL17" s="10">
         <v>0</v>
       </c>
       <c r="CM17" s="10">
         <v>0</v>
       </c>
       <c r="CN17" s="10">
         <v>0</v>
@@ -6462,52 +6537,58 @@
       </c>
       <c r="DP17" s="10">
         <v>0</v>
       </c>
       <c r="DQ17" s="10">
         <v>0</v>
       </c>
       <c r="DR17" s="10">
         <v>0</v>
       </c>
       <c r="DS17" s="10">
         <v>0</v>
       </c>
       <c r="DT17" s="10">
         <v>0</v>
       </c>
       <c r="DU17" s="10">
         <v>0</v>
       </c>
       <c r="DV17" s="10">
         <v>0</v>
       </c>
       <c r="DW17" s="10">
         <v>0</v>
       </c>
+      <c r="DX17" s="10">
+        <v>0</v>
+      </c>
+      <c r="DY17" s="10">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="21" t="s">
         <v>135</v>
       </c>
       <c r="C18" s="10">
         <v>0</v>
       </c>
       <c r="D18" s="10">
         <v>0</v>
       </c>
       <c r="E18" s="10">
         <v>0</v>
       </c>
       <c r="F18" s="10">
         <v>0</v>
       </c>
       <c r="G18" s="10">
         <v>0</v>
       </c>
       <c r="H18" s="10">
         <v>0</v>
       </c>
       <c r="I18" s="10">
         <v>0</v>
       </c>
       <c r="J18" s="10">
@@ -6546,51 +6627,51 @@
       <c r="U18" s="10">
         <v>0</v>
       </c>
       <c r="V18" s="10">
         <v>0</v>
       </c>
       <c r="W18" s="10">
         <v>0</v>
       </c>
       <c r="X18" s="10">
         <v>0</v>
       </c>
       <c r="Y18" s="10">
         <v>0</v>
       </c>
       <c r="Z18" s="10">
         <v>0</v>
       </c>
       <c r="AA18" s="10">
         <v>62.929191409999994</v>
       </c>
       <c r="AB18" s="10">
         <v>76.171512359999994</v>
       </c>
       <c r="AC18" s="10">
-        <v>0</v>
+        <v>169.07259860000002</v>
       </c>
       <c r="AD18" s="10">
         <v>0</v>
       </c>
       <c r="AE18" s="10">
         <v>0</v>
       </c>
       <c r="AF18" s="10">
         <v>0</v>
       </c>
       <c r="AG18" s="10">
         <v>0</v>
       </c>
       <c r="AH18" s="10">
         <v>0</v>
       </c>
       <c r="AI18" s="10">
         <v>0</v>
       </c>
       <c r="AJ18" s="10">
         <v>0</v>
       </c>
       <c r="AK18" s="10">
         <v>0</v>
       </c>
@@ -6704,57 +6785,57 @@
       </c>
       <c r="BV18" s="10">
         <v>0</v>
       </c>
       <c r="BW18" s="10">
         <v>0</v>
       </c>
       <c r="BX18" s="10">
         <v>0</v>
       </c>
       <c r="BY18" s="10">
         <v>0</v>
       </c>
       <c r="BZ18" s="10">
         <v>0</v>
       </c>
       <c r="CA18" s="10">
         <v>0</v>
       </c>
       <c r="CB18" s="10">
         <v>0</v>
       </c>
       <c r="CC18" s="10">
         <v>0</v>
       </c>
-      <c r="CD18" s="11">
+      <c r="CD18" s="10">
         <v>0</v>
       </c>
       <c r="CE18" s="11">
         <v>0</v>
       </c>
-      <c r="CF18" s="10">
+      <c r="CF18" s="11">
         <v>0</v>
       </c>
       <c r="CG18" s="10">
         <v>0</v>
       </c>
       <c r="CH18" s="10">
         <v>0</v>
       </c>
       <c r="CI18" s="10">
         <v>0</v>
       </c>
       <c r="CJ18" s="10">
         <v>0</v>
       </c>
       <c r="CK18" s="10">
         <v>0</v>
       </c>
       <c r="CL18" s="10">
         <v>0</v>
       </c>
       <c r="CM18" s="10">
         <v>0</v>
       </c>
       <c r="CN18" s="10">
         <v>0</v>
@@ -6810,84 +6891,90 @@
       <c r="DE18" s="10">
         <v>0</v>
       </c>
       <c r="DF18" s="10">
         <v>0</v>
       </c>
       <c r="DG18" s="10">
         <v>0</v>
       </c>
       <c r="DH18" s="10">
         <v>0</v>
       </c>
       <c r="DI18" s="10">
         <v>0</v>
       </c>
       <c r="DJ18" s="10">
         <v>0</v>
       </c>
       <c r="DK18" s="10">
         <v>0</v>
       </c>
       <c r="DL18" s="10">
         <v>0</v>
       </c>
       <c r="DM18" s="10">
+        <v>0</v>
+      </c>
+      <c r="DN18" s="10">
         <v>865.97318271999995</v>
       </c>
-      <c r="DN18" s="10">
+      <c r="DO18" s="10">
         <v>571.19002750000004</v>
       </c>
-      <c r="DO18" s="10">
+      <c r="DP18" s="10">
         <v>163.65073722</v>
       </c>
-      <c r="DP18" s="10">
+      <c r="DQ18" s="10">
         <v>62.929191409999994</v>
       </c>
-      <c r="DQ18" s="10">
+      <c r="DR18" s="10">
         <v>55.58340682</v>
       </c>
-      <c r="DR18" s="10">
+      <c r="DS18" s="10">
         <v>159.51680601000001</v>
       </c>
-      <c r="DS18" s="10">
+      <c r="DT18" s="10">
         <v>149.77920040000001</v>
       </c>
-      <c r="DT18" s="10">
+      <c r="DU18" s="10">
         <v>76.171512359999994</v>
       </c>
-      <c r="DU18" s="10">
+      <c r="DV18" s="10">
         <v>156.22392264000001</v>
       </c>
-      <c r="DV18" s="10">
+      <c r="DW18" s="10">
         <v>136.00525138999998</v>
       </c>
-      <c r="DW18" s="10">
+      <c r="DX18" s="10">
         <v>148.06104744000001</v>
       </c>
+      <c r="DY18" s="10">
+        <v>169.07259860000002</v>
+      </c>
     </row>
-    <row r="19" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="15" t="s">
         <v>119</v>
       </c>
       <c r="C19" s="10">
         <v>3.7155982718438851</v>
       </c>
       <c r="D19" s="10">
         <v>2.4908181507705121</v>
       </c>
       <c r="E19" s="10">
         <v>6.0855830254249552</v>
       </c>
       <c r="F19" s="10">
         <v>4.8271048718157887</v>
       </c>
       <c r="G19" s="10">
         <v>0</v>
       </c>
       <c r="H19" s="10">
         <v>0</v>
       </c>
       <c r="I19" s="10">
         <v>0</v>
       </c>
       <c r="J19" s="10">
@@ -6926,85 +7013,85 @@
       <c r="U19" s="10">
         <v>42.730206200000005</v>
       </c>
       <c r="V19" s="10">
         <v>106.91775539</v>
       </c>
       <c r="W19" s="10">
         <v>108.35091535810513</v>
       </c>
       <c r="X19" s="10">
         <v>133.31393099247251</v>
       </c>
       <c r="Y19" s="10">
         <v>371.55171780755745</v>
       </c>
       <c r="Z19" s="10">
         <v>625.87375042999997</v>
       </c>
       <c r="AA19" s="10">
         <v>568.69041371999992</v>
       </c>
       <c r="AB19" s="10">
         <v>298.1790519822049</v>
       </c>
       <c r="AC19" s="10">
+        <v>124.6598361663569</v>
+      </c>
+      <c r="AD19" s="10">
         <v>6.9724618732523149</v>
       </c>
-      <c r="AD19" s="10">
+      <c r="AE19" s="10">
         <v>7.1699019535409825</v>
       </c>
-      <c r="AE19" s="10">
+      <c r="AF19" s="10">
         <v>6.8040764719847004</v>
       </c>
-      <c r="AF19" s="10">
+      <c r="AG19" s="10">
         <v>6.0855830254249552</v>
       </c>
-      <c r="AG19" s="10">
+      <c r="AH19" s="10">
         <v>6.1384029065092234</v>
       </c>
-      <c r="AH19" s="10">
+      <c r="AI19" s="10">
         <v>5.5807199063402546</v>
       </c>
-      <c r="AI19" s="10">
+      <c r="AJ19" s="10">
         <v>5.9724377267159472</v>
       </c>
-      <c r="AJ19" s="10">
+      <c r="AK19" s="10">
         <v>4.8271048718157887</v>
       </c>
-      <c r="AK19" s="10">
+      <c r="AL19" s="10">
         <v>5.0616535907463636</v>
       </c>
-      <c r="AL19" s="10">
+      <c r="AM19" s="10">
         <v>5.1967395785949799</v>
       </c>
-      <c r="AM19" s="10">
+      <c r="AN19" s="10">
         <v>5.4830861838520422</v>
       </c>
-      <c r="AN19" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="AO19" s="10">
         <v>0</v>
       </c>
       <c r="AP19" s="10">
         <v>0</v>
       </c>
       <c r="AQ19" s="10">
         <v>0</v>
       </c>
       <c r="AR19" s="10">
         <v>0</v>
       </c>
       <c r="AS19" s="10">
         <v>0</v>
       </c>
       <c r="AT19" s="10">
         <v>0</v>
       </c>
       <c r="AU19" s="10">
         <v>0</v>
       </c>
       <c r="AV19" s="10">
         <v>0</v>
       </c>
       <c r="AW19" s="10">
@@ -7067,207 +7154,213 @@
       <c r="BP19" s="10">
         <v>0</v>
       </c>
       <c r="BQ19" s="10">
         <v>0</v>
       </c>
       <c r="BR19" s="10">
         <v>0</v>
       </c>
       <c r="BS19" s="10">
         <v>0</v>
       </c>
       <c r="BT19" s="10">
         <v>0</v>
       </c>
       <c r="BU19" s="10">
         <v>0</v>
       </c>
       <c r="BV19" s="10">
         <v>0</v>
       </c>
       <c r="BW19" s="10">
         <v>0</v>
       </c>
       <c r="BX19" s="10">
+        <v>0</v>
+      </c>
+      <c r="BY19" s="10">
         <v>22.087096129999999</v>
       </c>
-      <c r="BY19" s="10">
+      <c r="BZ19" s="10">
         <v>21.986439390000001</v>
       </c>
-      <c r="BZ19" s="10">
+      <c r="CA19" s="10">
         <v>22.11917536</v>
       </c>
-      <c r="CA19" s="10">
+      <c r="CB19" s="10">
         <v>20.42822614</v>
       </c>
-      <c r="CB19" s="10">
+      <c r="CC19" s="10">
         <v>18.804589870000001</v>
       </c>
-      <c r="CC19" s="10">
+      <c r="CD19" s="10">
         <v>18.201294010000002</v>
       </c>
-      <c r="CD19" s="11">
+      <c r="CE19" s="11">
         <v>16.580298389999999</v>
       </c>
-      <c r="CE19" s="11">
+      <c r="CF19" s="11">
         <v>16.483890369999997</v>
       </c>
-      <c r="CF19" s="10">
+      <c r="CG19" s="10">
         <v>14.84084696</v>
       </c>
-      <c r="CG19" s="10">
+      <c r="CH19" s="10">
         <v>14.31025709</v>
       </c>
-      <c r="CH19" s="10">
+      <c r="CI19" s="10">
         <v>12.85326201</v>
       </c>
-      <c r="CI19" s="10">
+      <c r="CJ19" s="10">
         <v>26.691875420000002</v>
       </c>
-      <c r="CJ19" s="10">
+      <c r="CK19" s="10">
         <v>30.921972289999999</v>
       </c>
-      <c r="CK19" s="10">
+      <c r="CL19" s="10">
         <v>33.385167490000001</v>
       </c>
-      <c r="CL19" s="10">
+      <c r="CM19" s="10">
         <v>33.209364879999995</v>
       </c>
-      <c r="CM19" s="10">
+      <c r="CN19" s="10">
         <v>32.5286635</v>
       </c>
-      <c r="CN19" s="10">
+      <c r="CO19" s="10">
         <v>32.013797660000002</v>
       </c>
-      <c r="CO19" s="10">
+      <c r="CP19" s="10">
         <v>30.65909332</v>
       </c>
-      <c r="CP19" s="10">
+      <c r="CQ19" s="10">
         <v>28.759523079999997</v>
       </c>
-      <c r="CQ19" s="10">
+      <c r="CR19" s="10">
         <v>45.591025020000004</v>
       </c>
-      <c r="CR19" s="10">
+      <c r="CS19" s="10">
         <v>42.730206200000005</v>
       </c>
-      <c r="CS19" s="10">
+      <c r="CT19" s="10">
         <v>50.754001009999996</v>
       </c>
-      <c r="CT19" s="10">
+      <c r="CU19" s="10">
         <v>65.226084459999996</v>
       </c>
-      <c r="CU19" s="10">
+      <c r="CV19" s="10">
         <v>108.27576531999999</v>
       </c>
-      <c r="CV19" s="10">
+      <c r="CW19" s="10">
         <v>106.91775539</v>
       </c>
-      <c r="CW19" s="10">
+      <c r="CX19" s="10">
         <v>107.40261278888869</v>
       </c>
-      <c r="CX19" s="10">
+      <c r="CY19" s="10">
         <v>105.32693212634815</v>
       </c>
-      <c r="CY19" s="10">
+      <c r="CZ19" s="10">
         <v>90.826456286943397</v>
       </c>
-      <c r="CZ19" s="10">
+      <c r="DA19" s="10">
         <v>108.35091535810513</v>
       </c>
-      <c r="DA19" s="10">
+      <c r="DB19" s="10">
         <v>127.99730875511844</v>
       </c>
-      <c r="DB19" s="10">
+      <c r="DC19" s="10">
         <v>132.02061812377454</v>
       </c>
-      <c r="DC19" s="10">
+      <c r="DD19" s="10">
         <v>129.32390918560324</v>
       </c>
-      <c r="DD19" s="10">
+      <c r="DE19" s="10">
         <v>133.31393099247251</v>
       </c>
-      <c r="DE19" s="10">
+      <c r="DF19" s="10">
         <v>138.0923576270464</v>
       </c>
-      <c r="DF19" s="10">
+      <c r="DG19" s="10">
         <v>50.988862686069808</v>
       </c>
-      <c r="DG19" s="10">
+      <c r="DH19" s="10">
         <v>50.594150786438867</v>
       </c>
-      <c r="DH19" s="10">
+      <c r="DI19" s="10">
         <v>371.55171780755745</v>
       </c>
-      <c r="DI19" s="10">
+      <c r="DJ19" s="10">
         <v>337.56610456999999</v>
       </c>
-      <c r="DJ19" s="10">
+      <c r="DK19" s="10">
         <v>473.50731839999997</v>
       </c>
-      <c r="DK19" s="10">
+      <c r="DL19" s="10">
         <v>481.33698081</v>
       </c>
-      <c r="DL19" s="10">
+      <c r="DM19" s="10">
         <v>625.87375042999997</v>
       </c>
-      <c r="DM19" s="10">
+      <c r="DN19" s="10">
         <v>609.60489842000004</v>
       </c>
-      <c r="DN19" s="10">
+      <c r="DO19" s="10">
         <v>771.16185489999998</v>
       </c>
-      <c r="DO19" s="10">
+      <c r="DP19" s="10">
         <v>773.75857281000003</v>
       </c>
-      <c r="DP19" s="10">
+      <c r="DQ19" s="10">
         <v>568.69041371999992</v>
       </c>
-      <c r="DQ19" s="10">
+      <c r="DR19" s="10">
         <v>494.11461053200838</v>
       </c>
-      <c r="DR19" s="10">
+      <c r="DS19" s="10">
         <v>467.27860652442956</v>
       </c>
-      <c r="DS19" s="10">
+      <c r="DT19" s="10">
         <v>445.76241724526005</v>
       </c>
-      <c r="DT19" s="10">
+      <c r="DU19" s="10">
         <v>298.1790519822049</v>
       </c>
-      <c r="DU19" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="DV19" s="10">
-        <v>129.71952292724612</v>
+        <v>215.36314442982942</v>
       </c>
       <c r="DW19" s="10">
-        <v>143.22621966827231</v>
+        <v>129.60202221724609</v>
+      </c>
+      <c r="DX19" s="10">
+        <v>143.09852313164211</v>
+      </c>
+      <c r="DY19" s="10">
+        <v>124.6598361663569</v>
       </c>
     </row>
-    <row r="20" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="21" t="s">
         <v>136</v>
       </c>
       <c r="C20" s="10">
         <v>3.7155982718438851</v>
       </c>
       <c r="D20" s="10">
         <v>2.4908181507705121</v>
       </c>
       <c r="E20" s="10">
         <v>6.0855830254249552</v>
       </c>
       <c r="F20" s="10">
         <v>4.8271048718157887</v>
       </c>
       <c r="G20" s="10">
         <v>0</v>
       </c>
       <c r="H20" s="10">
         <v>0</v>
       </c>
       <c r="I20" s="10">
         <v>0</v>
       </c>
       <c r="J20" s="10">
@@ -7306,85 +7399,85 @@
       <c r="U20" s="10">
         <v>42.730206200000005</v>
       </c>
       <c r="V20" s="10">
         <v>106.91775539</v>
       </c>
       <c r="W20" s="10">
         <v>108.35091535810513</v>
       </c>
       <c r="X20" s="10">
         <v>133.31393099247251</v>
       </c>
       <c r="Y20" s="10">
         <v>371.55171780755745</v>
       </c>
       <c r="Z20" s="10">
         <v>625.87375042999997</v>
       </c>
       <c r="AA20" s="10">
         <v>568.69041371999992</v>
       </c>
       <c r="AB20" s="10">
         <v>298.1790519822049</v>
       </c>
       <c r="AC20" s="10">
+        <v>124.6598361663569</v>
+      </c>
+      <c r="AD20" s="10">
         <v>6.9724618732523149</v>
       </c>
-      <c r="AD20" s="10">
+      <c r="AE20" s="10">
         <v>7.1699019535409825</v>
       </c>
-      <c r="AE20" s="10">
+      <c r="AF20" s="10">
         <v>6.8040764719847004</v>
       </c>
-      <c r="AF20" s="10">
+      <c r="AG20" s="10">
         <v>6.0855830254249552</v>
       </c>
-      <c r="AG20" s="10">
+      <c r="AH20" s="10">
         <v>6.1384029065092234</v>
       </c>
-      <c r="AH20" s="10">
+      <c r="AI20" s="10">
         <v>5.5807199063402546</v>
       </c>
-      <c r="AI20" s="10">
+      <c r="AJ20" s="10">
         <v>5.9724377267159472</v>
       </c>
-      <c r="AJ20" s="10">
+      <c r="AK20" s="10">
         <v>4.8271048718157887</v>
       </c>
-      <c r="AK20" s="10">
+      <c r="AL20" s="10">
         <v>5.0616535907463636</v>
       </c>
-      <c r="AL20" s="10">
+      <c r="AM20" s="10">
         <v>5.1967395785949799</v>
       </c>
-      <c r="AM20" s="10">
+      <c r="AN20" s="10">
         <v>5.4830861838520422</v>
       </c>
-      <c r="AN20" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="AO20" s="10">
         <v>0</v>
       </c>
       <c r="AP20" s="10">
         <v>0</v>
       </c>
       <c r="AQ20" s="10">
         <v>0</v>
       </c>
       <c r="AR20" s="10">
         <v>0</v>
       </c>
       <c r="AS20" s="10">
         <v>0</v>
       </c>
       <c r="AT20" s="10">
         <v>0</v>
       </c>
       <c r="AU20" s="10">
         <v>0</v>
       </c>
       <c r="AV20" s="10">
         <v>0</v>
       </c>
       <c r="AW20" s="10">
@@ -7447,207 +7540,213 @@
       <c r="BP20" s="10">
         <v>0</v>
       </c>
       <c r="BQ20" s="10">
         <v>0</v>
       </c>
       <c r="BR20" s="10">
         <v>0</v>
       </c>
       <c r="BS20" s="10">
         <v>0</v>
       </c>
       <c r="BT20" s="10">
         <v>0</v>
       </c>
       <c r="BU20" s="10">
         <v>0</v>
       </c>
       <c r="BV20" s="10">
         <v>0</v>
       </c>
       <c r="BW20" s="10">
         <v>0</v>
       </c>
       <c r="BX20" s="10">
+        <v>0</v>
+      </c>
+      <c r="BY20" s="10">
         <v>22.087096129999999</v>
       </c>
-      <c r="BY20" s="10">
+      <c r="BZ20" s="10">
         <v>21.986439390000001</v>
       </c>
-      <c r="BZ20" s="10">
+      <c r="CA20" s="10">
         <v>22.11917536</v>
       </c>
-      <c r="CA20" s="10">
+      <c r="CB20" s="10">
         <v>20.42822614</v>
       </c>
-      <c r="CB20" s="10">
+      <c r="CC20" s="10">
         <v>18.804589870000001</v>
       </c>
-      <c r="CC20" s="10">
+      <c r="CD20" s="10">
         <v>18.201294010000002</v>
       </c>
-      <c r="CD20" s="11">
+      <c r="CE20" s="11">
         <v>16.580298389999999</v>
       </c>
-      <c r="CE20" s="11">
+      <c r="CF20" s="11">
         <v>16.483890369999997</v>
       </c>
-      <c r="CF20" s="10">
+      <c r="CG20" s="10">
         <v>14.84084696</v>
       </c>
-      <c r="CG20" s="10">
+      <c r="CH20" s="10">
         <v>14.31025709</v>
       </c>
-      <c r="CH20" s="10">
+      <c r="CI20" s="10">
         <v>12.85326201</v>
       </c>
-      <c r="CI20" s="10">
+      <c r="CJ20" s="10">
         <v>26.691875420000002</v>
       </c>
-      <c r="CJ20" s="10">
+      <c r="CK20" s="10">
         <v>30.921972289999999</v>
       </c>
-      <c r="CK20" s="10">
+      <c r="CL20" s="10">
         <v>33.385167490000001</v>
       </c>
-      <c r="CL20" s="10">
+      <c r="CM20" s="10">
         <v>33.209364879999995</v>
       </c>
-      <c r="CM20" s="10">
+      <c r="CN20" s="10">
         <v>32.5286635</v>
       </c>
-      <c r="CN20" s="10">
+      <c r="CO20" s="10">
         <v>32.013797660000002</v>
       </c>
-      <c r="CO20" s="10">
+      <c r="CP20" s="10">
         <v>30.65909332</v>
       </c>
-      <c r="CP20" s="10">
+      <c r="CQ20" s="10">
         <v>28.759523079999997</v>
       </c>
-      <c r="CQ20" s="10">
+      <c r="CR20" s="10">
         <v>45.591025020000004</v>
       </c>
-      <c r="CR20" s="10">
+      <c r="CS20" s="10">
         <v>42.730206200000005</v>
       </c>
-      <c r="CS20" s="10">
+      <c r="CT20" s="10">
         <v>50.754001009999996</v>
       </c>
-      <c r="CT20" s="10">
+      <c r="CU20" s="10">
         <v>65.226084459999996</v>
       </c>
-      <c r="CU20" s="10">
+      <c r="CV20" s="10">
         <v>108.27576531999999</v>
       </c>
-      <c r="CV20" s="10">
+      <c r="CW20" s="10">
         <v>106.91775539</v>
       </c>
-      <c r="CW20" s="10">
+      <c r="CX20" s="10">
         <v>107.40261278888869</v>
       </c>
-      <c r="CX20" s="10">
+      <c r="CY20" s="10">
         <v>105.32693212634815</v>
       </c>
-      <c r="CY20" s="10">
+      <c r="CZ20" s="10">
         <v>90.826456286943397</v>
       </c>
-      <c r="CZ20" s="10">
+      <c r="DA20" s="10">
         <v>108.35091535810513</v>
       </c>
-      <c r="DA20" s="10">
+      <c r="DB20" s="10">
         <v>113.32041520351247</v>
       </c>
-      <c r="DB20" s="10">
+      <c r="DC20" s="10">
         <v>117.91266547435289</v>
       </c>
-      <c r="DC20" s="10">
+      <c r="DD20" s="10">
         <v>129.32390918560324</v>
       </c>
-      <c r="DD20" s="10">
+      <c r="DE20" s="10">
         <v>133.31393099247251</v>
       </c>
-      <c r="DE20" s="10">
+      <c r="DF20" s="10">
         <v>138.0923576270464</v>
       </c>
-      <c r="DF20" s="10">
+      <c r="DG20" s="10">
         <v>50.988862686069808</v>
       </c>
-      <c r="DG20" s="10">
+      <c r="DH20" s="10">
         <v>50.594150786438867</v>
       </c>
-      <c r="DH20" s="10">
+      <c r="DI20" s="10">
         <v>371.55171780755745</v>
       </c>
-      <c r="DI20" s="10">
+      <c r="DJ20" s="10">
         <v>337.56610456999999</v>
       </c>
-      <c r="DJ20" s="10">
+      <c r="DK20" s="10">
         <v>473.50731839999997</v>
       </c>
-      <c r="DK20" s="10">
+      <c r="DL20" s="10">
         <v>481.33698081</v>
       </c>
-      <c r="DL20" s="10">
+      <c r="DM20" s="10">
         <v>625.87375042999997</v>
       </c>
-      <c r="DM20" s="10">
+      <c r="DN20" s="10">
         <v>609.60489842000004</v>
       </c>
-      <c r="DN20" s="10">
+      <c r="DO20" s="10">
         <v>771.16185489999998</v>
       </c>
-      <c r="DO20" s="10">
+      <c r="DP20" s="10">
         <v>773.75857281000003</v>
       </c>
-      <c r="DP20" s="10">
+      <c r="DQ20" s="10">
         <v>568.69041371999992</v>
       </c>
-      <c r="DQ20" s="10">
+      <c r="DR20" s="10">
         <v>494.11461053200838</v>
       </c>
-      <c r="DR20" s="10">
+      <c r="DS20" s="10">
         <v>467.27860652442956</v>
       </c>
-      <c r="DS20" s="10">
+      <c r="DT20" s="10">
         <v>445.76241724526005</v>
       </c>
-      <c r="DT20" s="10">
+      <c r="DU20" s="10">
         <v>298.1790519822049</v>
       </c>
-      <c r="DU20" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="DV20" s="10">
-        <v>129.71952292724612</v>
+        <v>215.36314442982942</v>
       </c>
       <c r="DW20" s="10">
-        <v>143.22621966827231</v>
+        <v>129.60202221724609</v>
+      </c>
+      <c r="DX20" s="10">
+        <v>143.09852313164211</v>
+      </c>
+      <c r="DY20" s="10">
+        <v>124.6598361663569</v>
       </c>
     </row>
-    <row r="21" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="21" t="s">
         <v>135</v>
       </c>
       <c r="C21" s="10">
         <v>0</v>
       </c>
       <c r="D21" s="10">
         <v>0</v>
       </c>
       <c r="E21" s="10">
         <v>0</v>
       </c>
       <c r="F21" s="10">
         <v>0</v>
       </c>
       <c r="G21" s="10">
         <v>0</v>
       </c>
       <c r="H21" s="10">
         <v>0</v>
       </c>
       <c r="I21" s="10">
         <v>0</v>
       </c>
       <c r="J21" s="10">
@@ -7844,57 +7943,57 @@
       </c>
       <c r="BV21" s="10">
         <v>0</v>
       </c>
       <c r="BW21" s="10">
         <v>0</v>
       </c>
       <c r="BX21" s="10">
         <v>0</v>
       </c>
       <c r="BY21" s="10">
         <v>0</v>
       </c>
       <c r="BZ21" s="10">
         <v>0</v>
       </c>
       <c r="CA21" s="10">
         <v>0</v>
       </c>
       <c r="CB21" s="10">
         <v>0</v>
       </c>
       <c r="CC21" s="10">
         <v>0</v>
       </c>
-      <c r="CD21" s="11">
+      <c r="CD21" s="10">
         <v>0</v>
       </c>
       <c r="CE21" s="11">
         <v>0</v>
       </c>
-      <c r="CF21" s="10">
+      <c r="CF21" s="11">
         <v>0</v>
       </c>
       <c r="CG21" s="10">
         <v>0</v>
       </c>
       <c r="CH21" s="10">
         <v>0</v>
       </c>
       <c r="CI21" s="10">
         <v>0</v>
       </c>
       <c r="CJ21" s="10">
         <v>0</v>
       </c>
       <c r="CK21" s="10">
         <v>0</v>
       </c>
       <c r="CL21" s="10">
         <v>0</v>
       </c>
       <c r="CM21" s="10">
         <v>0</v>
       </c>
       <c r="CN21" s="10">
         <v>0</v>
@@ -7914,58 +8013,58 @@
       <c r="CS21" s="10">
         <v>0</v>
       </c>
       <c r="CT21" s="10">
         <v>0</v>
       </c>
       <c r="CU21" s="10">
         <v>0</v>
       </c>
       <c r="CV21" s="10">
         <v>0</v>
       </c>
       <c r="CW21" s="10">
         <v>0</v>
       </c>
       <c r="CX21" s="10">
         <v>0</v>
       </c>
       <c r="CY21" s="10">
         <v>0</v>
       </c>
       <c r="CZ21" s="10">
         <v>0</v>
       </c>
       <c r="DA21" s="10">
+        <v>0</v>
+      </c>
+      <c r="DB21" s="10">
         <v>14.67689355160597</v>
       </c>
-      <c r="DB21" s="10">
+      <c r="DC21" s="10">
         <v>14.107952649421645</v>
       </c>
-      <c r="DC21" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="DD21" s="10">
         <v>0</v>
       </c>
       <c r="DE21" s="10">
         <v>0</v>
       </c>
       <c r="DF21" s="10">
         <v>0</v>
       </c>
       <c r="DG21" s="10">
         <v>0</v>
       </c>
       <c r="DH21" s="10">
         <v>0</v>
       </c>
       <c r="DI21" s="10">
         <v>0</v>
       </c>
       <c r="DJ21" s="10">
         <v>0</v>
       </c>
       <c r="DK21" s="10">
         <v>0</v>
       </c>
       <c r="DL21" s="10">
@@ -7982,52 +8081,58 @@
       </c>
       <c r="DP21" s="10">
         <v>0</v>
       </c>
       <c r="DQ21" s="10">
         <v>0</v>
       </c>
       <c r="DR21" s="10">
         <v>0</v>
       </c>
       <c r="DS21" s="10">
         <v>0</v>
       </c>
       <c r="DT21" s="10">
         <v>0</v>
       </c>
       <c r="DU21" s="10">
         <v>0</v>
       </c>
       <c r="DV21" s="10">
         <v>0</v>
       </c>
       <c r="DW21" s="10">
         <v>0</v>
       </c>
+      <c r="DX21" s="10">
+        <v>0</v>
+      </c>
+      <c r="DY21" s="10">
+        <v>0</v>
+      </c>
     </row>
-    <row r="22" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="15" t="s">
         <v>120</v>
       </c>
       <c r="C22" s="10">
         <v>95.922195555319306</v>
       </c>
       <c r="D22" s="10">
         <v>74.596487321264391</v>
       </c>
       <c r="E22" s="10">
         <v>83.391190741586499</v>
       </c>
       <c r="F22" s="10">
         <v>97.499320883620527</v>
       </c>
       <c r="G22" s="10">
         <v>87.070000000000007</v>
       </c>
       <c r="H22" s="10">
         <v>81.62</v>
       </c>
       <c r="I22" s="10">
         <v>113.20000000000002</v>
       </c>
       <c r="J22" s="10">
@@ -8066,348 +8171,354 @@
       <c r="U22" s="10">
         <v>795.26849871061358</v>
       </c>
       <c r="V22" s="10">
         <v>1005.7402813534072</v>
       </c>
       <c r="W22" s="10">
         <v>675.90928478162141</v>
       </c>
       <c r="X22" s="10">
         <v>774.13637783342688</v>
       </c>
       <c r="Y22" s="10">
         <v>1097.0553670927397</v>
       </c>
       <c r="Z22" s="10">
         <v>1301.3127469281303</v>
       </c>
       <c r="AA22" s="10">
         <v>2887.2013609499995</v>
       </c>
       <c r="AB22" s="10">
         <v>4472.8560314000006</v>
       </c>
       <c r="AC22" s="10">
+        <v>4568.079158980001</v>
+      </c>
+      <c r="AD22" s="10">
         <v>79.950412356044552</v>
       </c>
-      <c r="AD22" s="10">
+      <c r="AE22" s="10">
         <v>73.744113921491376</v>
       </c>
-      <c r="AE22" s="10">
+      <c r="AF22" s="10">
         <v>4.268817033583324</v>
       </c>
-      <c r="AF22" s="10">
+      <c r="AG22" s="10">
         <v>83.391190741586499</v>
       </c>
-      <c r="AG22" s="10">
+      <c r="AH22" s="10">
         <v>88.370740270919967</v>
       </c>
-      <c r="AH22" s="10">
+      <c r="AI22" s="10">
         <v>96.938951881715212</v>
       </c>
-      <c r="AI22" s="10">
+      <c r="AJ22" s="10">
         <v>113.60157065256131</v>
       </c>
-      <c r="AJ22" s="10">
+      <c r="AK22" s="10">
         <v>97.499320883620527</v>
       </c>
-      <c r="AK22" s="10">
+      <c r="AL22" s="10">
         <v>96.272020201900645</v>
       </c>
-      <c r="AL22" s="10">
+      <c r="AM22" s="10">
         <v>81.957680498943887</v>
       </c>
-      <c r="AM22" s="10">
+      <c r="AN22" s="10">
         <v>84.258997837884465</v>
       </c>
-      <c r="AN22" s="10">
+      <c r="AO22" s="10">
         <v>87.070000000000007</v>
       </c>
-      <c r="AO22" s="10">
+      <c r="AP22" s="10">
         <v>88.19</v>
       </c>
-      <c r="AP22" s="10">
+      <c r="AQ22" s="10">
         <v>77.39</v>
       </c>
-      <c r="AQ22" s="10">
+      <c r="AR22" s="10">
         <v>85.82</v>
       </c>
-      <c r="AR22" s="10">
+      <c r="AS22" s="10">
         <v>81.62</v>
       </c>
-      <c r="AS22" s="10">
+      <c r="AT22" s="10">
         <v>81.89</v>
       </c>
-      <c r="AT22" s="10">
+      <c r="AU22" s="10">
         <v>90.679999999999978</v>
       </c>
-      <c r="AU22" s="10">
+      <c r="AV22" s="10">
         <v>103.75000000000001</v>
       </c>
-      <c r="AV22" s="10">
+      <c r="AW22" s="10">
         <v>113.20000000000002</v>
       </c>
-      <c r="AW22" s="10">
+      <c r="AX22" s="10">
         <v>136.4815166061104</v>
       </c>
-      <c r="AX22" s="10">
+      <c r="AY22" s="10">
         <v>165.68770839516165</v>
       </c>
-      <c r="AY22" s="10">
+      <c r="AZ22" s="10">
         <v>179.97805459216394</v>
       </c>
-      <c r="AZ22" s="10">
+      <c r="BA22" s="10">
         <v>188.66004174796325</v>
       </c>
-      <c r="BA22" s="10">
+      <c r="BB22" s="10">
         <v>189.97285296180635</v>
       </c>
-      <c r="BB22" s="10">
+      <c r="BC22" s="10">
         <v>188.172864372802</v>
       </c>
-      <c r="BC22" s="10">
+      <c r="BD22" s="10">
         <v>217.40104277314563</v>
       </c>
-      <c r="BD22" s="10">
+      <c r="BE22" s="10">
         <v>216.50271232496794</v>
       </c>
-      <c r="BE22" s="10">
+      <c r="BF22" s="10">
         <v>222.44591329367492</v>
       </c>
-      <c r="BF22" s="10">
+      <c r="BG22" s="10">
         <v>230.11364027878588</v>
       </c>
-      <c r="BG22" s="10">
+      <c r="BH22" s="10">
         <v>261.55093658293748</v>
       </c>
-      <c r="BH22" s="10">
+      <c r="BI22" s="10">
         <v>289.00466157633866</v>
       </c>
-      <c r="BI22" s="10">
+      <c r="BJ22" s="10">
         <v>292.85151057715785</v>
       </c>
-      <c r="BJ22" s="10">
+      <c r="BK22" s="10">
         <v>262.03164994271145</v>
       </c>
-      <c r="BK22" s="10">
+      <c r="BL22" s="10">
         <v>270.8414126163965</v>
       </c>
-      <c r="BL22" s="10">
+      <c r="BM22" s="10">
         <v>270.1320371700798</v>
       </c>
-      <c r="BM22" s="10">
+      <c r="BN22" s="10">
         <v>281.34118707721672</v>
       </c>
-      <c r="BN22" s="10">
+      <c r="BO22" s="10">
         <v>286.29209432741288</v>
       </c>
-      <c r="BO22" s="10">
+      <c r="BP22" s="10">
         <v>294.25156156469518</v>
       </c>
-      <c r="BP22" s="10">
+      <c r="BQ22" s="10">
         <v>305.38490344640519</v>
       </c>
-      <c r="BQ22" s="10">
+      <c r="BR22" s="10">
         <v>310.60656845695655</v>
       </c>
-      <c r="BR22" s="10">
+      <c r="BS22" s="10">
         <v>381.25850428522244</v>
       </c>
-      <c r="BS22" s="10">
+      <c r="BT22" s="10">
         <v>371.23350997320756</v>
       </c>
-      <c r="BT22" s="10">
+      <c r="BU22" s="10">
         <v>283.49969196007669</v>
       </c>
-      <c r="BU22" s="10">
+      <c r="BV22" s="10">
         <v>317.61279249657349</v>
       </c>
-      <c r="BV22" s="10">
+      <c r="BW22" s="10">
         <v>341.92510063114997</v>
       </c>
-      <c r="BW22" s="10">
+      <c r="BX22" s="10">
         <v>408.92149388180462</v>
       </c>
-      <c r="BX22" s="10">
+      <c r="BY22" s="10">
         <v>355.83093280688252</v>
       </c>
-      <c r="BY22" s="10">
+      <c r="BZ22" s="10">
         <v>264.14486519944631</v>
       </c>
-      <c r="BZ22" s="10">
+      <c r="CA22" s="10">
         <v>334.36544911763571</v>
       </c>
-      <c r="CA22" s="10">
+      <c r="CB22" s="10">
         <v>377.93292925409969</v>
       </c>
-      <c r="CB22" s="10">
+      <c r="CC22" s="10">
         <v>373.13122206157016</v>
       </c>
-      <c r="CC22" s="10">
+      <c r="CD22" s="10">
         <v>351.94327117931033</v>
       </c>
-      <c r="CD22" s="11">
+      <c r="CE22" s="11">
         <v>360.03458185314116</v>
       </c>
-      <c r="CE22" s="11">
+      <c r="CF22" s="11">
         <v>544.4668822138018</v>
       </c>
-      <c r="CF22" s="10">
+      <c r="CG22" s="10">
         <v>436.10137307182913</v>
       </c>
-      <c r="CG22" s="10">
+      <c r="CH22" s="10">
         <v>433.43729878989024</v>
       </c>
-      <c r="CH22" s="10">
+      <c r="CI22" s="10">
         <v>472.40740602269432</v>
       </c>
-      <c r="CI22" s="10">
+      <c r="CJ22" s="10">
         <v>491.19709823327321</v>
       </c>
-      <c r="CJ22" s="10">
+      <c r="CK22" s="10">
         <v>664.37610308751209</v>
       </c>
-      <c r="CK22" s="10">
+      <c r="CL22" s="10">
         <v>518.68374945954167</v>
       </c>
-      <c r="CL22" s="10">
+      <c r="CM22" s="10">
         <v>445.50174103925042</v>
       </c>
-      <c r="CM22" s="10">
+      <c r="CN22" s="10">
         <v>1049.3491238110798</v>
       </c>
-      <c r="CN22" s="10">
+      <c r="CO22" s="10">
         <v>1100.1878966448753</v>
       </c>
-      <c r="CO22" s="10">
+      <c r="CP22" s="10">
         <v>713.05555946649838</v>
       </c>
-      <c r="CP22" s="10">
+      <c r="CQ22" s="10">
         <v>722.73353024480002</v>
       </c>
-      <c r="CQ22" s="10">
+      <c r="CR22" s="10">
         <v>1231.0921320067782</v>
       </c>
-      <c r="CR22" s="10">
+      <c r="CS22" s="10">
         <v>795.26849871061358</v>
       </c>
-      <c r="CS22" s="10">
+      <c r="CT22" s="10">
         <v>681.50143577134941</v>
       </c>
-      <c r="CT22" s="10">
+      <c r="CU22" s="10">
         <v>737.91295945688967</v>
       </c>
-      <c r="CU22" s="10">
+      <c r="CV22" s="10">
         <v>1156.6266483365125</v>
       </c>
-      <c r="CV22" s="10">
+      <c r="CW22" s="10">
         <v>1005.7402813534072</v>
       </c>
-      <c r="CW22" s="10">
+      <c r="CX22" s="10">
         <v>799.39631404226031</v>
       </c>
-      <c r="CX22" s="10">
+      <c r="CY22" s="10">
         <v>778.7782037369177</v>
       </c>
-      <c r="CY22" s="10">
+      <c r="CZ22" s="10">
         <v>1242.4310426809959</v>
       </c>
-      <c r="CZ22" s="10">
+      <c r="DA22" s="10">
         <v>675.90928478162141</v>
       </c>
-      <c r="DA22" s="10">
+      <c r="DB22" s="10">
         <v>1001.614792237218</v>
       </c>
-      <c r="DB22" s="10">
+      <c r="DC22" s="10">
         <v>1629.9769310849922</v>
       </c>
-      <c r="DC22" s="10">
+      <c r="DD22" s="10">
         <v>1609.6172165357993</v>
       </c>
-      <c r="DD22" s="10">
+      <c r="DE22" s="10">
         <v>774.13637783342688</v>
       </c>
-      <c r="DE22" s="10">
+      <c r="DF22" s="10">
         <v>1034.4563315903317</v>
       </c>
-      <c r="DF22" s="10">
+      <c r="DG22" s="10">
         <v>755.16323133647734</v>
       </c>
-      <c r="DG22" s="10">
+      <c r="DH22" s="10">
         <v>2173.6369068360705</v>
       </c>
-      <c r="DH22" s="10">
+      <c r="DI22" s="10">
         <v>1097.0553670927397</v>
       </c>
-      <c r="DI22" s="10">
+      <c r="DJ22" s="10">
         <v>983.90503749727941</v>
       </c>
-      <c r="DJ22" s="10">
+      <c r="DK22" s="10">
         <v>1732.2619381237471</v>
       </c>
-      <c r="DK22" s="10">
+      <c r="DL22" s="10">
         <v>2819.3111889879465</v>
       </c>
-      <c r="DL22" s="10">
+      <c r="DM22" s="10">
         <v>1301.3127469281303</v>
       </c>
-      <c r="DM22" s="10">
+      <c r="DN22" s="10">
         <v>1368.95405977</v>
       </c>
-      <c r="DN22" s="10">
+      <c r="DO22" s="10">
         <v>1550.9088505999998</v>
       </c>
-      <c r="DO22" s="10">
+      <c r="DP22" s="10">
         <v>3207.0430213</v>
       </c>
-      <c r="DP22" s="10">
+      <c r="DQ22" s="10">
         <v>2887.2013609499995</v>
       </c>
-      <c r="DQ22" s="10">
+      <c r="DR22" s="10">
         <v>3535.8564316799993</v>
       </c>
-      <c r="DR22" s="10">
+      <c r="DS22" s="10">
         <v>3876.2564148700017</v>
       </c>
-      <c r="DS22" s="10">
+      <c r="DT22" s="10">
         <v>4102.5981477200003</v>
       </c>
-      <c r="DT22" s="10">
+      <c r="DU22" s="10">
         <v>4472.8560314000006</v>
       </c>
-      <c r="DU22" s="10">
+      <c r="DV22" s="10">
         <v>4645.5148038400002</v>
       </c>
-      <c r="DV22" s="10">
+      <c r="DW22" s="10">
         <v>5925.4396831200002</v>
       </c>
-      <c r="DW22" s="10">
+      <c r="DX22" s="10">
         <v>5610.5943318700001</v>
       </c>
+      <c r="DY22" s="10">
+        <v>4568.079158980001</v>
+      </c>
     </row>
-    <row r="23" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="21" t="s">
         <v>136</v>
       </c>
       <c r="C23" s="10">
         <v>59.708808610930063</v>
       </c>
       <c r="D23" s="10">
         <v>46.757172860326101</v>
       </c>
       <c r="E23" s="10">
         <v>58.275976958165167</v>
       </c>
       <c r="F23" s="10">
         <v>72.923990645384563</v>
       </c>
       <c r="G23" s="10">
         <v>63.140000000000008</v>
       </c>
       <c r="H23" s="10">
         <v>62.589999999999996</v>
       </c>
       <c r="I23" s="10">
         <v>85.27000000000001</v>
       </c>
       <c r="J23" s="10">
@@ -8446,348 +8557,354 @@
       <c r="U23" s="10">
         <v>318.01403772841127</v>
       </c>
       <c r="V23" s="10">
         <v>267.96201480537781</v>
       </c>
       <c r="W23" s="10">
         <v>267.97664515530897</v>
       </c>
       <c r="X23" s="10">
         <v>320.58198054159675</v>
       </c>
       <c r="Y23" s="10">
         <v>365.41069351461061</v>
       </c>
       <c r="Z23" s="10">
         <v>427.89856382639846</v>
       </c>
       <c r="AA23" s="10">
         <v>456.42323298000002</v>
       </c>
       <c r="AB23" s="10">
         <v>814.41802170999995</v>
       </c>
       <c r="AC23" s="10">
+        <v>1704.1468820700004</v>
+      </c>
+      <c r="AD23" s="10">
         <v>51.257974064010455</v>
       </c>
-      <c r="AD23" s="10">
+      <c r="AE23" s="10">
         <v>45.097905495236375</v>
       </c>
-      <c r="AE23" s="10">
+      <c r="AF23" s="10">
         <v>4.2279136843247782</v>
       </c>
-      <c r="AF23" s="10">
+      <c r="AG23" s="10">
         <v>58.275976958165167</v>
       </c>
-      <c r="AG23" s="10">
+      <c r="AH23" s="10">
         <v>60.962811785510532</v>
       </c>
-      <c r="AH23" s="10">
+      <c r="AI23" s="10">
         <v>68.684892662896246</v>
       </c>
-      <c r="AI23" s="10">
+      <c r="AJ23" s="10">
         <v>72.260552378507271</v>
       </c>
-      <c r="AJ23" s="10">
+      <c r="AK23" s="10">
         <v>72.923990645384563</v>
       </c>
-      <c r="AK23" s="10">
+      <c r="AL23" s="10">
         <v>72.619897557404457</v>
       </c>
-      <c r="AL23" s="10">
+      <c r="AM23" s="10">
         <v>61.49974548618767</v>
       </c>
-      <c r="AM23" s="10">
+      <c r="AN23" s="10">
         <v>61.943608682206012</v>
       </c>
-      <c r="AN23" s="10">
+      <c r="AO23" s="10">
         <v>63.140000000000008</v>
       </c>
-      <c r="AO23" s="10">
+      <c r="AP23" s="10">
         <v>65.91</v>
       </c>
-      <c r="AP23" s="10">
+      <c r="AQ23" s="10">
         <v>57.78</v>
       </c>
-      <c r="AQ23" s="10">
+      <c r="AR23" s="10">
         <v>57.16</v>
       </c>
-      <c r="AR23" s="10">
+      <c r="AS23" s="10">
         <v>62.589999999999996</v>
       </c>
-      <c r="AS23" s="10">
+      <c r="AT23" s="10">
         <v>62.580000000000005</v>
       </c>
-      <c r="AT23" s="10">
+      <c r="AU23" s="10">
         <v>69.799999999999983</v>
       </c>
-      <c r="AU23" s="10">
+      <c r="AV23" s="10">
         <v>75.960000000000008</v>
       </c>
-      <c r="AV23" s="10">
+      <c r="AW23" s="10">
         <v>85.27000000000001</v>
       </c>
-      <c r="AW23" s="10">
+      <c r="AX23" s="10">
         <v>116.1115166061104</v>
       </c>
-      <c r="AX23" s="10">
+      <c r="AY23" s="10">
         <v>145.45770839516166</v>
       </c>
-      <c r="AY23" s="10">
+      <c r="AZ23" s="10">
         <v>155.07805459216394</v>
       </c>
-      <c r="AZ23" s="10">
+      <c r="BA23" s="10">
         <v>161.23004174796324</v>
       </c>
-      <c r="BA23" s="10">
+      <c r="BB23" s="10">
         <v>174.96285296180636</v>
       </c>
-      <c r="BB23" s="10">
+      <c r="BC23" s="10">
         <v>184.71286437280199</v>
       </c>
-      <c r="BC23" s="10">
+      <c r="BD23" s="10">
         <v>177.92104277314564</v>
       </c>
-      <c r="BD23" s="10">
+      <c r="BE23" s="10">
         <v>182.93271232496795</v>
       </c>
-      <c r="BE23" s="10">
+      <c r="BF23" s="10">
         <v>190.48591329367491</v>
       </c>
-      <c r="BF23" s="10">
+      <c r="BG23" s="10">
         <v>194.43364027878587</v>
       </c>
-      <c r="BG23" s="10">
+      <c r="BH23" s="10">
         <v>217.6509365829375</v>
       </c>
-      <c r="BH23" s="10">
+      <c r="BI23" s="10">
         <v>222.31466157633866</v>
       </c>
-      <c r="BI23" s="10">
+      <c r="BJ23" s="10">
         <v>231.53151057715786</v>
       </c>
-      <c r="BJ23" s="10">
+      <c r="BK23" s="10">
         <v>222.93164994271146</v>
       </c>
-      <c r="BK23" s="10">
+      <c r="BL23" s="10">
         <v>260.87141261639647</v>
       </c>
-      <c r="BL23" s="10">
+      <c r="BM23" s="10">
         <v>261.01203717007979</v>
       </c>
-      <c r="BM23" s="10">
+      <c r="BN23" s="10">
         <v>258.91150241743941</v>
       </c>
-      <c r="BN23" s="10">
+      <c r="BO23" s="10">
         <v>271.92209432741288</v>
       </c>
-      <c r="BO23" s="10">
+      <c r="BP23" s="10">
         <v>272.7315615646952</v>
       </c>
-      <c r="BP23" s="10">
+      <c r="BQ23" s="10">
         <v>257.16238908553646</v>
       </c>
-      <c r="BQ23" s="10">
+      <c r="BR23" s="10">
         <v>280.43420659107005</v>
       </c>
-      <c r="BR23" s="10">
+      <c r="BS23" s="10">
         <v>338.2052474563821</v>
       </c>
-      <c r="BS23" s="10">
+      <c r="BT23" s="10">
         <v>310.39025637801706</v>
       </c>
-      <c r="BT23" s="10">
+      <c r="BU23" s="10">
         <v>266.60345313541615</v>
       </c>
-      <c r="BU23" s="10">
+      <c r="BV23" s="10">
         <v>274.14310426370776</v>
       </c>
-      <c r="BV23" s="10">
+      <c r="BW23" s="10">
         <v>290.28829885753845</v>
       </c>
-      <c r="BW23" s="10">
+      <c r="BX23" s="10">
         <v>316.60867535349507</v>
       </c>
-      <c r="BX23" s="10">
+      <c r="BY23" s="10">
         <v>238.86277490635632</v>
       </c>
-      <c r="BY23" s="10">
+      <c r="BZ23" s="10">
         <v>239.76675471649367</v>
       </c>
-      <c r="BZ23" s="10">
+      <c r="CA23" s="10">
         <v>284.23890559206501</v>
       </c>
-      <c r="CA23" s="10">
+      <c r="CB23" s="10">
         <v>310.38083951020508</v>
       </c>
-      <c r="CB23" s="10">
+      <c r="CC23" s="10">
         <v>299.50195675812512</v>
       </c>
-      <c r="CC23" s="10">
+      <c r="CD23" s="10">
         <v>298.49903045991147</v>
       </c>
-      <c r="CD23" s="11">
+      <c r="CE23" s="11">
         <v>288.20636741218993</v>
       </c>
-      <c r="CE23" s="11">
+      <c r="CF23" s="11">
         <v>271.70273121174517</v>
       </c>
-      <c r="CF23" s="10">
+      <c r="CG23" s="10">
         <v>280.76253362572282</v>
       </c>
-      <c r="CG23" s="10">
+      <c r="CH23" s="10">
         <v>286.16594383143314</v>
       </c>
-      <c r="CH23" s="10">
+      <c r="CI23" s="10">
         <v>303.7528260863827</v>
       </c>
-      <c r="CI23" s="10">
+      <c r="CJ23" s="10">
         <v>314.35148035174757</v>
       </c>
-      <c r="CJ23" s="10">
+      <c r="CK23" s="10">
         <v>322.27685771940838</v>
       </c>
-      <c r="CK23" s="10">
+      <c r="CL23" s="10">
         <v>294.67022912786427</v>
       </c>
-      <c r="CL23" s="10">
+      <c r="CM23" s="10">
         <v>301.11534592785506</v>
       </c>
-      <c r="CM23" s="10">
+      <c r="CN23" s="10">
         <v>282.46404850159547</v>
       </c>
-      <c r="CN23" s="10">
+      <c r="CO23" s="10">
         <v>287.77000346000762</v>
       </c>
-      <c r="CO23" s="10">
+      <c r="CP23" s="10">
         <v>295.99418029035871</v>
       </c>
-      <c r="CP23" s="10">
+      <c r="CQ23" s="10">
         <v>275.90552703551981</v>
       </c>
-      <c r="CQ23" s="10">
+      <c r="CR23" s="10">
         <v>259.58399757106605</v>
       </c>
-      <c r="CR23" s="10">
+      <c r="CS23" s="10">
         <v>318.01403772841127</v>
       </c>
-      <c r="CS23" s="10">
+      <c r="CT23" s="10">
         <v>293.70517115252289</v>
       </c>
-      <c r="CT23" s="10">
+      <c r="CU23" s="10">
         <v>286.54880626491155</v>
       </c>
-      <c r="CU23" s="10">
+      <c r="CV23" s="10">
         <v>270.15931403425247</v>
       </c>
-      <c r="CV23" s="10">
+      <c r="CW23" s="10">
         <v>267.96201480537781</v>
       </c>
-      <c r="CW23" s="10">
+      <c r="CX23" s="10">
         <v>266.1518820203155</v>
       </c>
-      <c r="CX23" s="10">
+      <c r="CY23" s="10">
         <v>307.24378694073675</v>
       </c>
-      <c r="CY23" s="10">
+      <c r="CZ23" s="10">
         <v>281.89411893712514</v>
       </c>
-      <c r="CZ23" s="10">
+      <c r="DA23" s="10">
         <v>267.97664515530897</v>
       </c>
-      <c r="DA23" s="10">
+      <c r="DB23" s="10">
         <v>282.05615355612144</v>
       </c>
-      <c r="DB23" s="10">
+      <c r="DC23" s="10">
         <v>280.65484135879427</v>
       </c>
-      <c r="DC23" s="10">
+      <c r="DD23" s="10">
         <v>235.9262270086287</v>
       </c>
-      <c r="DD23" s="10">
+      <c r="DE23" s="10">
         <v>320.58198054159675</v>
       </c>
-      <c r="DE23" s="10">
+      <c r="DF23" s="10">
         <v>308.23617762525947</v>
       </c>
-      <c r="DF23" s="10">
+      <c r="DG23" s="10">
         <v>288.26315776525229</v>
       </c>
-      <c r="DG23" s="10">
+      <c r="DH23" s="10">
         <v>290.13145690097838</v>
       </c>
-      <c r="DH23" s="10">
+      <c r="DI23" s="10">
         <v>365.41069351461061</v>
       </c>
-      <c r="DI23" s="10">
+      <c r="DJ23" s="10">
         <v>360.50472103689691</v>
       </c>
-      <c r="DJ23" s="10">
+      <c r="DK23" s="10">
         <v>321.34307832265557</v>
       </c>
-      <c r="DK23" s="10">
+      <c r="DL23" s="10">
         <v>431.56893529396291</v>
       </c>
-      <c r="DL23" s="10">
+      <c r="DM23" s="10">
         <v>427.89856382639846</v>
       </c>
-      <c r="DM23" s="10">
+      <c r="DN23" s="10">
         <v>466.34185283999994</v>
       </c>
-      <c r="DN23" s="10">
+      <c r="DO23" s="10">
         <v>452.82249530000001</v>
       </c>
-      <c r="DO23" s="10">
+      <c r="DP23" s="10">
         <v>447.12624546000001</v>
       </c>
-      <c r="DP23" s="10">
+      <c r="DQ23" s="10">
         <v>456.42323298000002</v>
       </c>
-      <c r="DQ23" s="10">
+      <c r="DR23" s="10">
         <v>590.27741935999995</v>
       </c>
-      <c r="DR23" s="10">
+      <c r="DS23" s="10">
         <v>611.17801438000015</v>
       </c>
-      <c r="DS23" s="10">
+      <c r="DT23" s="10">
         <v>606.86739275000002</v>
       </c>
-      <c r="DT23" s="10">
+      <c r="DU23" s="10">
         <v>814.41802170999995</v>
       </c>
-      <c r="DU23" s="10">
+      <c r="DV23" s="10">
         <v>849.12607564999985</v>
       </c>
-      <c r="DV23" s="10">
+      <c r="DW23" s="10">
         <v>1412.5171787999996</v>
       </c>
-      <c r="DW23" s="10">
+      <c r="DX23" s="10">
         <v>1395.5734087799999</v>
       </c>
+      <c r="DY23" s="10">
+        <v>1704.1468820700004</v>
+      </c>
     </row>
-    <row r="24" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="21" t="s">
         <v>135</v>
       </c>
       <c r="C24" s="10">
         <v>36.213386944389242</v>
       </c>
       <c r="D24" s="10">
         <v>27.839314460938287</v>
       </c>
       <c r="E24" s="10">
         <v>25.115213783421332</v>
       </c>
       <c r="F24" s="10">
         <v>24.57533023823596</v>
       </c>
       <c r="G24" s="10">
         <v>23.93</v>
       </c>
       <c r="H24" s="10">
         <v>19.03</v>
       </c>
       <c r="I24" s="10">
         <v>27.93</v>
       </c>
       <c r="J24" s="10">
@@ -8826,348 +8943,354 @@
       <c r="U24" s="10">
         <v>477.25446098220226</v>
       </c>
       <c r="V24" s="10">
         <v>737.77826654802948</v>
       </c>
       <c r="W24" s="10">
         <v>407.93263962631238</v>
       </c>
       <c r="X24" s="10">
         <v>453.55439729183007</v>
       </c>
       <c r="Y24" s="10">
         <v>731.64467357812919</v>
       </c>
       <c r="Z24" s="10">
         <v>873.41418310173196</v>
       </c>
       <c r="AA24" s="10">
         <v>2430.7781279699993</v>
       </c>
       <c r="AB24" s="10">
         <v>3658.4380096900004</v>
       </c>
       <c r="AC24" s="10">
+        <v>2863.9322769100004</v>
+      </c>
+      <c r="AD24" s="10">
         <v>28.69243829203409</v>
       </c>
-      <c r="AD24" s="10">
+      <c r="AE24" s="10">
         <v>28.646208426255001</v>
       </c>
-      <c r="AE24" s="10">
+      <c r="AF24" s="10">
         <v>4.0903349258545559E-2</v>
       </c>
-      <c r="AF24" s="10">
+      <c r="AG24" s="10">
         <v>25.115213783421332</v>
       </c>
-      <c r="AG24" s="10">
+      <c r="AH24" s="10">
         <v>27.407928485409439</v>
       </c>
-      <c r="AH24" s="10">
+      <c r="AI24" s="10">
         <v>28.25405921881897</v>
       </c>
-      <c r="AI24" s="10">
+      <c r="AJ24" s="10">
         <v>41.341018274054036</v>
       </c>
-      <c r="AJ24" s="10">
+      <c r="AK24" s="10">
         <v>24.57533023823596</v>
       </c>
-      <c r="AK24" s="10">
+      <c r="AL24" s="10">
         <v>23.652122644496185</v>
       </c>
-      <c r="AL24" s="10">
+      <c r="AM24" s="10">
         <v>20.457935012756213</v>
       </c>
-      <c r="AM24" s="10">
+      <c r="AN24" s="10">
         <v>22.315389155678453</v>
       </c>
-      <c r="AN24" s="10">
+      <c r="AO24" s="10">
         <v>23.93</v>
       </c>
-      <c r="AO24" s="10">
+      <c r="AP24" s="10">
         <v>22.28</v>
       </c>
-      <c r="AP24" s="10">
+      <c r="AQ24" s="10">
         <v>19.61</v>
       </c>
-      <c r="AQ24" s="10">
+      <c r="AR24" s="10">
         <v>28.659999999999997</v>
       </c>
-      <c r="AR24" s="10">
+      <c r="AS24" s="10">
         <v>19.03</v>
       </c>
-      <c r="AS24" s="10">
+      <c r="AT24" s="10">
         <v>19.309999999999999</v>
       </c>
-      <c r="AT24" s="10">
+      <c r="AU24" s="10">
         <v>20.880000000000003</v>
       </c>
-      <c r="AU24" s="10">
+      <c r="AV24" s="10">
         <v>27.790000000000003</v>
       </c>
-      <c r="AV24" s="10">
+      <c r="AW24" s="10">
         <v>27.93</v>
       </c>
-      <c r="AW24" s="10">
+      <c r="AX24" s="10">
         <v>20.37</v>
       </c>
-      <c r="AX24" s="10">
+      <c r="AY24" s="10">
         <v>20.23</v>
       </c>
-      <c r="AY24" s="10">
+      <c r="AZ24" s="10">
         <v>24.9</v>
       </c>
-      <c r="AZ24" s="10">
+      <c r="BA24" s="10">
         <v>27.43</v>
       </c>
-      <c r="BA24" s="10">
+      <c r="BB24" s="10">
         <v>15.01</v>
       </c>
-      <c r="BB24" s="10">
+      <c r="BC24" s="10">
         <v>3.46</v>
       </c>
-      <c r="BC24" s="10">
+      <c r="BD24" s="10">
         <v>39.479999999999997</v>
       </c>
-      <c r="BD24" s="10">
+      <c r="BE24" s="10">
         <v>33.57</v>
       </c>
-      <c r="BE24" s="10">
+      <c r="BF24" s="10">
         <v>31.96</v>
       </c>
-      <c r="BF24" s="10">
+      <c r="BG24" s="10">
         <v>35.68</v>
       </c>
-      <c r="BG24" s="10">
+      <c r="BH24" s="10">
         <v>43.9</v>
       </c>
-      <c r="BH24" s="10">
+      <c r="BI24" s="10">
         <v>66.69</v>
       </c>
-      <c r="BI24" s="10">
+      <c r="BJ24" s="10">
         <v>61.32</v>
       </c>
-      <c r="BJ24" s="10">
+      <c r="BK24" s="10">
         <v>39.1</v>
       </c>
-      <c r="BK24" s="10">
+      <c r="BL24" s="10">
         <v>9.9700000000000006</v>
       </c>
-      <c r="BL24" s="10">
+      <c r="BM24" s="10">
         <v>9.1199999999999992</v>
       </c>
-      <c r="BM24" s="10">
+      <c r="BN24" s="10">
         <v>22.42968465977733</v>
       </c>
-      <c r="BN24" s="10">
+      <c r="BO24" s="10">
         <v>14.37</v>
       </c>
-      <c r="BO24" s="10">
+      <c r="BP24" s="10">
         <v>21.52</v>
       </c>
-      <c r="BP24" s="10">
+      <c r="BQ24" s="10">
         <v>48.22251436086875</v>
       </c>
-      <c r="BQ24" s="10">
+      <c r="BR24" s="10">
         <v>30.172361865886508</v>
       </c>
-      <c r="BR24" s="10">
+      <c r="BS24" s="10">
         <v>43.053256828840354</v>
       </c>
-      <c r="BS24" s="10">
+      <c r="BT24" s="10">
         <v>60.843253595190518</v>
       </c>
-      <c r="BT24" s="10">
+      <c r="BU24" s="10">
         <v>16.896238824660514</v>
       </c>
-      <c r="BU24" s="10">
+      <c r="BV24" s="10">
         <v>43.469688232865742</v>
       </c>
-      <c r="BV24" s="10">
+      <c r="BW24" s="10">
         <v>51.636801773611523</v>
       </c>
-      <c r="BW24" s="10">
+      <c r="BX24" s="10">
         <v>92.312818528309535</v>
       </c>
-      <c r="BX24" s="10">
+      <c r="BY24" s="10">
         <v>116.96815790052619</v>
       </c>
-      <c r="BY24" s="10">
+      <c r="BZ24" s="10">
         <v>24.37811048295266</v>
       </c>
-      <c r="BZ24" s="10">
+      <c r="CA24" s="10">
         <v>50.126543525570682</v>
       </c>
-      <c r="CA24" s="10">
+      <c r="CB24" s="10">
         <v>67.552089743894598</v>
       </c>
-      <c r="CB24" s="10">
+      <c r="CC24" s="10">
         <v>73.629265303445038</v>
       </c>
-      <c r="CC24" s="10">
+      <c r="CD24" s="10">
         <v>53.444240719398877</v>
       </c>
-      <c r="CD24" s="11">
+      <c r="CE24" s="11">
         <v>71.828214440951214</v>
       </c>
-      <c r="CE24" s="11">
+      <c r="CF24" s="11">
         <v>272.76415100205662</v>
       </c>
-      <c r="CF24" s="10">
+      <c r="CG24" s="10">
         <v>155.33883944610631</v>
       </c>
-      <c r="CG24" s="10">
+      <c r="CH24" s="10">
         <v>147.2713549584571</v>
       </c>
-      <c r="CH24" s="10">
+      <c r="CI24" s="10">
         <v>168.65457993631165</v>
       </c>
-      <c r="CI24" s="10">
+      <c r="CJ24" s="10">
         <v>176.84561788152567</v>
       </c>
-      <c r="CJ24" s="10">
+      <c r="CK24" s="10">
         <v>342.09924536810371</v>
       </c>
-      <c r="CK24" s="10">
+      <c r="CL24" s="10">
         <v>224.01352033167737</v>
       </c>
-      <c r="CL24" s="10">
+      <c r="CM24" s="10">
         <v>144.38639511139533</v>
       </c>
-      <c r="CM24" s="10">
+      <c r="CN24" s="10">
         <v>766.88507530948436</v>
       </c>
-      <c r="CN24" s="10">
+      <c r="CO24" s="10">
         <v>812.41789318486769</v>
       </c>
-      <c r="CO24" s="10">
+      <c r="CP24" s="10">
         <v>417.06137917613961</v>
       </c>
-      <c r="CP24" s="10">
+      <c r="CQ24" s="10">
         <v>446.82800320928027</v>
       </c>
-      <c r="CQ24" s="10">
+      <c r="CR24" s="10">
         <v>971.50813443571224</v>
       </c>
-      <c r="CR24" s="10">
+      <c r="CS24" s="10">
         <v>477.25446098220226</v>
       </c>
-      <c r="CS24" s="10">
+      <c r="CT24" s="10">
         <v>387.79626461882657</v>
       </c>
-      <c r="CT24" s="10">
+      <c r="CU24" s="10">
         <v>451.36415319197812</v>
       </c>
-      <c r="CU24" s="10">
+      <c r="CV24" s="10">
         <v>886.46733430226016</v>
       </c>
-      <c r="CV24" s="10">
+      <c r="CW24" s="10">
         <v>737.77826654802948</v>
       </c>
-      <c r="CW24" s="10">
+      <c r="CX24" s="10">
         <v>533.24443202194482</v>
       </c>
-      <c r="CX24" s="10">
+      <c r="CY24" s="10">
         <v>471.53441679618089</v>
       </c>
-      <c r="CY24" s="10">
+      <c r="CZ24" s="10">
         <v>960.53692374387072</v>
       </c>
-      <c r="CZ24" s="10">
+      <c r="DA24" s="10">
         <v>407.93263962631238</v>
       </c>
-      <c r="DA24" s="10">
+      <c r="DB24" s="10">
         <v>719.55863868109657</v>
       </c>
-      <c r="DB24" s="10">
+      <c r="DC24" s="10">
         <v>1349.3220897261979</v>
       </c>
-      <c r="DC24" s="10">
+      <c r="DD24" s="10">
         <v>1373.6909895271706</v>
       </c>
-      <c r="DD24" s="10">
+      <c r="DE24" s="10">
         <v>453.55439729183007</v>
       </c>
-      <c r="DE24" s="10">
+      <c r="DF24" s="10">
         <v>726.2201539650722</v>
       </c>
-      <c r="DF24" s="10">
+      <c r="DG24" s="10">
         <v>466.90007357122511</v>
       </c>
-      <c r="DG24" s="10">
+      <c r="DH24" s="10">
         <v>1883.505449935092</v>
       </c>
-      <c r="DH24" s="10">
+      <c r="DI24" s="10">
         <v>731.64467357812919</v>
       </c>
-      <c r="DI24" s="10">
+      <c r="DJ24" s="10">
         <v>623.40031646038256</v>
       </c>
-      <c r="DJ24" s="10">
+      <c r="DK24" s="10">
         <v>1410.9188598010915</v>
       </c>
-      <c r="DK24" s="10">
+      <c r="DL24" s="10">
         <v>2387.7422536939835</v>
       </c>
-      <c r="DL24" s="10">
+      <c r="DM24" s="10">
         <v>873.41418310173196</v>
       </c>
-      <c r="DM24" s="10">
+      <c r="DN24" s="10">
         <v>902.61220692999996</v>
       </c>
-      <c r="DN24" s="10">
+      <c r="DO24" s="10">
         <v>1098.0863552999997</v>
       </c>
-      <c r="DO24" s="10">
+      <c r="DP24" s="10">
         <v>2759.9167758399999</v>
       </c>
-      <c r="DP24" s="10">
+      <c r="DQ24" s="10">
         <v>2430.7781279699993</v>
       </c>
-      <c r="DQ24" s="10">
+      <c r="DR24" s="10">
         <v>2945.5790123199995</v>
       </c>
-      <c r="DR24" s="10">
+      <c r="DS24" s="10">
         <v>3265.0784004900015</v>
       </c>
-      <c r="DS24" s="10">
+      <c r="DT24" s="10">
         <v>3495.7307549699999</v>
       </c>
-      <c r="DT24" s="10">
+      <c r="DU24" s="10">
         <v>3658.4380096900004</v>
       </c>
-      <c r="DU24" s="10">
+      <c r="DV24" s="10">
         <v>3796.3887281900006</v>
       </c>
-      <c r="DV24" s="10">
+      <c r="DW24" s="10">
         <v>4512.9225043200004</v>
       </c>
-      <c r="DW24" s="10">
+      <c r="DX24" s="10">
         <v>4215.02092309</v>
       </c>
+      <c r="DY24" s="10">
+        <v>2863.9322769100004</v>
+      </c>
     </row>
-    <row r="25" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="15" t="s">
         <v>121</v>
       </c>
       <c r="C25" s="10">
         <v>41.512623520882073</v>
       </c>
       <c r="D25" s="10">
         <v>4.8281180146032838</v>
       </c>
       <c r="E25" s="10">
         <v>5.4157343562953066</v>
       </c>
       <c r="F25" s="10">
         <v>5.8714413047986609</v>
       </c>
       <c r="G25" s="10">
         <v>14.370000000000001</v>
       </c>
       <c r="H25" s="10">
         <v>19.979999999999997</v>
       </c>
       <c r="I25" s="10">
         <v>32.33</v>
       </c>
       <c r="J25" s="10">
@@ -9206,348 +9329,354 @@
       <c r="U25" s="10">
         <v>215.75769742</v>
       </c>
       <c r="V25" s="10">
         <v>226.88611446000002</v>
       </c>
       <c r="W25" s="10">
         <v>312.98813068303286</v>
       </c>
       <c r="X25" s="10">
         <v>142.67710978347776</v>
       </c>
       <c r="Y25" s="10">
         <v>428.69654965086289</v>
       </c>
       <c r="Z25" s="10">
         <v>604.20666975978907</v>
       </c>
       <c r="AA25" s="10">
         <v>613.52527394247488</v>
       </c>
       <c r="AB25" s="10">
         <v>671.14307518759801</v>
       </c>
       <c r="AC25" s="10">
+        <v>686.1968158784274</v>
+      </c>
+      <c r="AD25" s="10">
         <v>4.8695705135375498</v>
       </c>
-      <c r="AD25" s="10">
+      <c r="AE25" s="10">
         <v>5.8609804249143789</v>
       </c>
-      <c r="AE25" s="10">
+      <c r="AF25" s="10">
         <v>5.2952924488817095</v>
       </c>
-      <c r="AF25" s="10">
+      <c r="AG25" s="10">
         <v>5.4157343562953066</v>
       </c>
-      <c r="AG25" s="10">
+      <c r="AH25" s="10">
         <v>5.486538880024324</v>
       </c>
-      <c r="AH25" s="10">
+      <c r="AI25" s="10">
         <v>5.1335419466442289</v>
       </c>
-      <c r="AI25" s="10">
+      <c r="AJ25" s="10">
         <v>6.266700446685344</v>
       </c>
-      <c r="AJ25" s="10">
+      <c r="AK25" s="10">
         <v>5.8714413047986609</v>
       </c>
-      <c r="AK25" s="10">
+      <c r="AL25" s="10">
         <v>5.9231101742840897</v>
       </c>
-      <c r="AL25" s="10">
+      <c r="AM25" s="10">
         <v>5.8650070807919512</v>
       </c>
-      <c r="AM25" s="10">
+      <c r="AN25" s="10">
         <v>5.7564003266293486</v>
       </c>
-      <c r="AN25" s="10">
+      <c r="AO25" s="10">
         <v>14.370000000000001</v>
       </c>
-      <c r="AO25" s="10">
+      <c r="AP25" s="10">
         <v>14.090000000000002</v>
       </c>
-      <c r="AP25" s="10">
+      <c r="AQ25" s="10">
         <v>14.42</v>
       </c>
-      <c r="AQ25" s="10">
+      <c r="AR25" s="10">
         <v>15.19</v>
       </c>
-      <c r="AR25" s="10">
+      <c r="AS25" s="10">
         <v>19.979999999999997</v>
       </c>
-      <c r="AS25" s="10">
+      <c r="AT25" s="10">
         <v>25.02</v>
       </c>
-      <c r="AT25" s="10">
+      <c r="AU25" s="10">
         <v>26.520000000000003</v>
       </c>
-      <c r="AU25" s="10">
+      <c r="AV25" s="10">
         <v>35.18</v>
       </c>
-      <c r="AV25" s="10">
+      <c r="AW25" s="10">
         <v>32.33</v>
       </c>
-      <c r="AW25" s="10">
+      <c r="AX25" s="10">
         <v>172.45000000000002</v>
       </c>
-      <c r="AX25" s="10">
+      <c r="AY25" s="10">
         <v>178.02000000000004</v>
       </c>
-      <c r="AY25" s="10">
+      <c r="AZ25" s="10">
         <v>178.62</v>
       </c>
-      <c r="AZ25" s="10">
+      <c r="BA25" s="10">
         <v>154.96</v>
       </c>
-      <c r="BA25" s="10">
+      <c r="BB25" s="10">
         <v>161.96</v>
       </c>
-      <c r="BB25" s="10">
+      <c r="BC25" s="10">
         <v>166.17000000000002</v>
       </c>
-      <c r="BC25" s="10">
+      <c r="BD25" s="10">
         <v>210.94999999999996</v>
       </c>
-      <c r="BD25" s="10">
+      <c r="BE25" s="10">
         <v>176.35000000000002</v>
       </c>
-      <c r="BE25" s="10">
+      <c r="BF25" s="10">
         <v>196.29999999999998</v>
       </c>
-      <c r="BF25" s="10">
+      <c r="BG25" s="10">
         <v>227.30000000000015</v>
       </c>
-      <c r="BG25" s="10">
+      <c r="BH25" s="10">
         <v>252.2300000000001</v>
       </c>
-      <c r="BH25" s="10">
+      <c r="BI25" s="10">
         <v>248.95999999999984</v>
       </c>
-      <c r="BI25" s="10">
+      <c r="BJ25" s="10">
         <v>115.24333255200013</v>
       </c>
-      <c r="BJ25" s="10">
+      <c r="BK25" s="10">
         <v>107.56888817300005</v>
       </c>
-      <c r="BK25" s="10">
+      <c r="BL25" s="10">
         <v>95.793332725999903</v>
       </c>
-      <c r="BL25" s="10">
+      <c r="BM25" s="10">
         <v>120.11666580800005</v>
       </c>
-      <c r="BM25" s="10">
+      <c r="BN25" s="10">
         <v>94.63893435</v>
       </c>
-      <c r="BN25" s="10">
+      <c r="BO25" s="10">
         <v>110.31214232000001</v>
       </c>
-      <c r="BO25" s="10">
+      <c r="BP25" s="10">
         <v>113.16887044000001</v>
       </c>
-      <c r="BP25" s="10">
+      <c r="BQ25" s="10">
         <v>111.41563192</v>
       </c>
-      <c r="BQ25" s="10">
+      <c r="BR25" s="10">
         <v>89.732850169999992</v>
       </c>
-      <c r="BR25" s="10">
+      <c r="BS25" s="10">
         <v>78.694566309999999</v>
       </c>
-      <c r="BS25" s="10">
+      <c r="BT25" s="10">
         <v>76.94227939000001</v>
       </c>
-      <c r="BT25" s="10">
+      <c r="BU25" s="10">
         <v>69.358060719999997</v>
       </c>
-      <c r="BU25" s="10">
+      <c r="BV25" s="10">
         <v>75.86360646</v>
       </c>
-      <c r="BV25" s="10">
+      <c r="BW25" s="10">
         <v>77.747290530000001</v>
       </c>
-      <c r="BW25" s="10">
+      <c r="BX25" s="10">
         <v>78.385034100000013</v>
       </c>
-      <c r="BX25" s="10">
+      <c r="BY25" s="10">
         <v>93.369073689999993</v>
       </c>
-      <c r="BY25" s="10">
+      <c r="BZ25" s="10">
         <v>94.230564430000015</v>
       </c>
-      <c r="BZ25" s="10">
+      <c r="CA25" s="10">
         <v>108.35598618000002</v>
       </c>
-      <c r="CA25" s="10">
+      <c r="CB25" s="10">
         <v>111.28099549999999</v>
       </c>
-      <c r="CB25" s="10">
+      <c r="CC25" s="10">
         <v>116.60820027</v>
       </c>
-      <c r="CC25" s="10">
+      <c r="CD25" s="10">
         <v>106.7615371</v>
       </c>
-      <c r="CD25" s="11">
+      <c r="CE25" s="11">
         <v>110.45515153999999</v>
       </c>
-      <c r="CE25" s="11">
+      <c r="CF25" s="11">
         <v>111.22523164</v>
       </c>
-      <c r="CF25" s="10">
+      <c r="CG25" s="10">
         <v>108.76700596999999</v>
       </c>
-      <c r="CG25" s="10">
+      <c r="CH25" s="10">
         <v>111.08023782000001</v>
       </c>
-      <c r="CH25" s="10">
+      <c r="CI25" s="10">
         <v>116.22876664000002</v>
       </c>
-      <c r="CI25" s="10">
+      <c r="CJ25" s="10">
         <v>119.54239764000002</v>
       </c>
-      <c r="CJ25" s="10">
+      <c r="CK25" s="10">
         <v>109.69610742000002</v>
       </c>
-      <c r="CK25" s="10">
+      <c r="CL25" s="10">
         <v>112.80833511000002</v>
       </c>
-      <c r="CL25" s="10">
+      <c r="CM25" s="10">
         <v>118.81137319999998</v>
       </c>
-      <c r="CM25" s="10">
+      <c r="CN25" s="10">
         <v>114.38464895000001</v>
       </c>
-      <c r="CN25" s="10">
+      <c r="CO25" s="10">
         <v>126.06742730999999</v>
       </c>
-      <c r="CO25" s="10">
+      <c r="CP25" s="10">
         <v>185.3151719</v>
       </c>
-      <c r="CP25" s="10">
+      <c r="CQ25" s="10">
         <v>177.15128837999998</v>
       </c>
-      <c r="CQ25" s="10">
+      <c r="CR25" s="10">
         <v>173.07016024999999</v>
       </c>
-      <c r="CR25" s="10">
+      <c r="CS25" s="10">
         <v>215.75769742</v>
       </c>
-      <c r="CS25" s="10">
+      <c r="CT25" s="10">
         <v>225.15685981000001</v>
       </c>
-      <c r="CT25" s="10">
+      <c r="CU25" s="10">
         <v>224.9773907</v>
       </c>
-      <c r="CU25" s="10">
+      <c r="CV25" s="10">
         <v>227.26367944</v>
       </c>
-      <c r="CV25" s="10">
+      <c r="CW25" s="10">
         <v>226.88611446000002</v>
       </c>
-      <c r="CW25" s="10">
+      <c r="CX25" s="10">
         <v>237.61867088918021</v>
       </c>
-      <c r="CX25" s="10">
+      <c r="CY25" s="10">
         <v>245.51588025597846</v>
       </c>
-      <c r="CY25" s="10">
+      <c r="CZ25" s="10">
         <v>246.22741754434151</v>
       </c>
-      <c r="CZ25" s="10">
+      <c r="DA25" s="10">
         <v>312.98813068303286</v>
       </c>
-      <c r="DA25" s="10">
+      <c r="DB25" s="10">
         <v>276.32870862782374</v>
       </c>
-      <c r="DB25" s="10">
+      <c r="DC25" s="10">
         <v>279.71475639262889</v>
       </c>
-      <c r="DC25" s="10">
+      <c r="DD25" s="10">
         <v>302.9460882229809</v>
       </c>
-      <c r="DD25" s="10">
+      <c r="DE25" s="10">
         <v>142.67710978347776</v>
       </c>
-      <c r="DE25" s="10">
+      <c r="DF25" s="10">
         <v>139.91159734488826</v>
       </c>
-      <c r="DF25" s="10">
+      <c r="DG25" s="10">
         <v>141.4332316159946</v>
       </c>
-      <c r="DG25" s="10">
+      <c r="DH25" s="10">
         <v>162.48723682206378</v>
       </c>
-      <c r="DH25" s="10">
+      <c r="DI25" s="10">
         <v>428.69654965086289</v>
       </c>
-      <c r="DI25" s="10">
+      <c r="DJ25" s="10">
         <v>581.50639503007415</v>
       </c>
-      <c r="DJ25" s="10">
+      <c r="DK25" s="10">
         <v>583.50520347943973</v>
       </c>
-      <c r="DK25" s="10">
+      <c r="DL25" s="10">
         <v>606.23389030379371</v>
       </c>
-      <c r="DL25" s="10">
+      <c r="DM25" s="10">
         <v>604.20666975978907</v>
       </c>
-      <c r="DM25" s="10">
+      <c r="DN25" s="10">
         <v>627.93488251545796</v>
       </c>
-      <c r="DN25" s="10">
+      <c r="DO25" s="10">
         <v>649.5010029248001</v>
       </c>
-      <c r="DO25" s="10">
+      <c r="DP25" s="10">
         <v>1170.8315292244095</v>
       </c>
-      <c r="DP25" s="10">
+      <c r="DQ25" s="10">
         <v>613.52527394247488</v>
       </c>
-      <c r="DQ25" s="10">
+      <c r="DR25" s="10">
         <v>619.66450305330534</v>
       </c>
-      <c r="DR25" s="10">
+      <c r="DS25" s="10">
         <v>653.64940784698615</v>
       </c>
-      <c r="DS25" s="10">
+      <c r="DT25" s="10">
         <v>645.84764072921735</v>
       </c>
-      <c r="DT25" s="10">
+      <c r="DU25" s="10">
         <v>671.14307518759801</v>
       </c>
-      <c r="DU25" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="DV25" s="10">
-        <v>688.8495631752055</v>
+        <v>673.2309508309404</v>
       </c>
       <c r="DW25" s="10">
-        <v>695.7191030321128</v>
+        <v>697.99295671710502</v>
+      </c>
+      <c r="DX25" s="10">
+        <v>704.98892020608139</v>
+      </c>
+      <c r="DY25" s="10">
+        <v>686.1968158784274</v>
       </c>
     </row>
-    <row r="26" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="21" t="s">
         <v>136</v>
       </c>
       <c r="C26" s="10">
         <v>41.512623520882073</v>
       </c>
       <c r="D26" s="10">
         <v>4.8281180146032838</v>
       </c>
       <c r="E26" s="10">
         <v>5.4157343562953066</v>
       </c>
       <c r="F26" s="10">
         <v>5.7754259374897723</v>
       </c>
       <c r="G26" s="10">
         <v>14.370000000000001</v>
       </c>
       <c r="H26" s="10">
         <v>18.679999999999996</v>
       </c>
       <c r="I26" s="10">
         <v>31.99</v>
       </c>
       <c r="J26" s="10">
@@ -9586,348 +9715,354 @@
       <c r="U26" s="10">
         <v>183.2446717</v>
       </c>
       <c r="V26" s="10">
         <v>224.16297377000001</v>
       </c>
       <c r="W26" s="10">
         <v>309.37006823854421</v>
       </c>
       <c r="X26" s="10">
         <v>138.73023418844807</v>
       </c>
       <c r="Y26" s="10">
         <v>405.85681949480175</v>
       </c>
       <c r="Z26" s="10">
         <v>572.65274925707797</v>
       </c>
       <c r="AA26" s="10">
         <v>550.00528622554509</v>
       </c>
       <c r="AB26" s="10">
         <v>550.97205485152074</v>
       </c>
       <c r="AC26" s="10">
+        <v>536.42401139719937</v>
+      </c>
+      <c r="AD26" s="10">
         <v>4.8695705135375498</v>
       </c>
-      <c r="AD26" s="10">
+      <c r="AE26" s="10">
         <v>5.8609804249143789</v>
       </c>
-      <c r="AE26" s="10">
+      <c r="AF26" s="10">
         <v>5.2952924488817095</v>
       </c>
-      <c r="AF26" s="10">
+      <c r="AG26" s="10">
         <v>5.4157343562953066</v>
       </c>
-      <c r="AG26" s="10">
+      <c r="AH26" s="10">
         <v>5.486538880024324</v>
       </c>
-      <c r="AH26" s="10">
+      <c r="AI26" s="10">
         <v>5.1335419466442289</v>
       </c>
-      <c r="AI26" s="10">
+      <c r="AJ26" s="10">
         <v>6.1644718626238175</v>
       </c>
-      <c r="AJ26" s="10">
+      <c r="AK26" s="10">
         <v>5.7754259374897723</v>
       </c>
-      <c r="AK26" s="10">
+      <c r="AL26" s="10">
         <v>5.829965611097804</v>
       </c>
-      <c r="AL26" s="10">
+      <c r="AM26" s="10">
         <v>5.8650070807919512</v>
       </c>
-      <c r="AM26" s="10">
+      <c r="AN26" s="10">
         <v>5.7564003266293486</v>
       </c>
-      <c r="AN26" s="10">
+      <c r="AO26" s="10">
         <v>14.370000000000001</v>
       </c>
-      <c r="AO26" s="10">
+      <c r="AP26" s="10">
         <v>14.090000000000002</v>
       </c>
-      <c r="AP26" s="10">
+      <c r="AQ26" s="10">
         <v>14.34</v>
       </c>
-      <c r="AQ26" s="10">
+      <c r="AR26" s="10">
         <v>15.11</v>
       </c>
-      <c r="AR26" s="10">
+      <c r="AS26" s="10">
         <v>18.679999999999996</v>
       </c>
-      <c r="AS26" s="10">
+      <c r="AT26" s="10">
         <v>24.02</v>
       </c>
-      <c r="AT26" s="10">
+      <c r="AU26" s="10">
         <v>25.830000000000002</v>
       </c>
-      <c r="AU26" s="10">
+      <c r="AV26" s="10">
         <v>34.44</v>
       </c>
-      <c r="AV26" s="10">
+      <c r="AW26" s="10">
         <v>31.99</v>
       </c>
-      <c r="AW26" s="10">
+      <c r="AX26" s="10">
         <v>172.23000000000002</v>
       </c>
-      <c r="AX26" s="10">
+      <c r="AY26" s="10">
         <v>178.02000000000004</v>
       </c>
-      <c r="AY26" s="10">
+      <c r="AZ26" s="10">
         <v>178.62</v>
       </c>
-      <c r="AZ26" s="10">
+      <c r="BA26" s="10">
         <v>154.83000000000001</v>
       </c>
-      <c r="BA26" s="10">
+      <c r="BB26" s="10">
         <v>161.11000000000001</v>
       </c>
-      <c r="BB26" s="10">
+      <c r="BC26" s="10">
         <v>164.88000000000002</v>
       </c>
-      <c r="BC26" s="10">
+      <c r="BD26" s="10">
         <v>206.81999999999996</v>
       </c>
-      <c r="BD26" s="10">
+      <c r="BE26" s="10">
         <v>176.35000000000002</v>
       </c>
-      <c r="BE26" s="10">
+      <c r="BF26" s="10">
         <v>195.95999999999998</v>
       </c>
-      <c r="BF26" s="10">
+      <c r="BG26" s="10">
         <v>224.18000000000015</v>
       </c>
-      <c r="BG26" s="10">
+      <c r="BH26" s="10">
         <v>247.65000000000009</v>
       </c>
-      <c r="BH26" s="10">
+      <c r="BI26" s="10">
         <v>245.12999999999982</v>
       </c>
-      <c r="BI26" s="10">
+      <c r="BJ26" s="10">
         <v>114.22111034000012</v>
       </c>
-      <c r="BJ26" s="10">
+      <c r="BK26" s="10">
         <v>104.72444375700005</v>
       </c>
-      <c r="BK26" s="10">
+      <c r="BL26" s="10">
         <v>95.071110510999901</v>
       </c>
-      <c r="BL26" s="10">
+      <c r="BM26" s="10">
         <v>119.89444358600005</v>
       </c>
-      <c r="BM26" s="10">
+      <c r="BN26" s="10">
         <v>92.192795450000006</v>
       </c>
-      <c r="BN26" s="10">
+      <c r="BO26" s="10">
         <v>98.349118380000007</v>
       </c>
-      <c r="BO26" s="10">
+      <c r="BP26" s="10">
         <v>85.026976410000003</v>
       </c>
-      <c r="BP26" s="10">
+      <c r="BQ26" s="10">
         <v>74.716028809999997</v>
       </c>
-      <c r="BQ26" s="10">
+      <c r="BR26" s="10">
         <v>70.000294319999995</v>
       </c>
-      <c r="BR26" s="10">
+      <c r="BS26" s="10">
         <v>58.894410970000003</v>
       </c>
-      <c r="BS26" s="10">
+      <c r="BT26" s="10">
         <v>60.037377280000001</v>
       </c>
-      <c r="BT26" s="10">
+      <c r="BU26" s="10">
         <v>60.961042330000005</v>
       </c>
-      <c r="BU26" s="10">
+      <c r="BV26" s="10">
         <v>61.623358150000001</v>
       </c>
-      <c r="BV26" s="10">
+      <c r="BW26" s="10">
         <v>70.220907870000005</v>
       </c>
-      <c r="BW26" s="10">
+      <c r="BX26" s="10">
         <v>67.953392360000009</v>
       </c>
-      <c r="BX26" s="10">
+      <c r="BY26" s="10">
         <v>72.785065399999993</v>
       </c>
-      <c r="BY26" s="10">
+      <c r="BZ26" s="10">
         <v>79.574665840000009</v>
       </c>
-      <c r="BZ26" s="10">
+      <c r="CA26" s="10">
         <v>90.382318130000016</v>
       </c>
-      <c r="CA26" s="10">
+      <c r="CB26" s="10">
         <v>97.915060249999982</v>
       </c>
-      <c r="CB26" s="10">
+      <c r="CC26" s="10">
         <v>98.648013030000001</v>
       </c>
-      <c r="CC26" s="10">
+      <c r="CD26" s="10">
         <v>97.975037009999994</v>
       </c>
-      <c r="CD26" s="11">
+      <c r="CE26" s="11">
         <v>98.713258509999989</v>
       </c>
-      <c r="CE26" s="11">
+      <c r="CF26" s="11">
         <v>99.057945870000012</v>
       </c>
-      <c r="CF26" s="10">
+      <c r="CG26" s="10">
         <v>97.87388276999998</v>
       </c>
-      <c r="CG26" s="10">
+      <c r="CH26" s="10">
         <v>103.24913141</v>
       </c>
-      <c r="CH26" s="10">
+      <c r="CI26" s="10">
         <v>102.37499667000002</v>
       </c>
-      <c r="CI26" s="10">
+      <c r="CJ26" s="10">
         <v>108.21274901000001</v>
       </c>
-      <c r="CJ26" s="10">
+      <c r="CK26" s="10">
         <v>105.86640079000001</v>
       </c>
-      <c r="CK26" s="10">
+      <c r="CL26" s="10">
         <v>108.25729475000001</v>
       </c>
-      <c r="CL26" s="10">
+      <c r="CM26" s="10">
         <v>113.36913298999998</v>
       </c>
-      <c r="CM26" s="10">
+      <c r="CN26" s="10">
         <v>108.69351097000001</v>
       </c>
-      <c r="CN26" s="10">
+      <c r="CO26" s="10">
         <v>123.13743679999999</v>
       </c>
-      <c r="CO26" s="10">
+      <c r="CP26" s="10">
         <v>180.06401932</v>
       </c>
-      <c r="CP26" s="10">
+      <c r="CQ26" s="10">
         <v>164.28713980999999</v>
       </c>
-      <c r="CQ26" s="10">
+      <c r="CR26" s="10">
         <v>161.19745775999999</v>
       </c>
-      <c r="CR26" s="10">
+      <c r="CS26" s="10">
         <v>183.2446717</v>
       </c>
-      <c r="CS26" s="10">
+      <c r="CT26" s="10">
         <v>192.59608086</v>
       </c>
-      <c r="CT26" s="10">
+      <c r="CU26" s="10">
         <v>195.43730489000001</v>
       </c>
-      <c r="CU26" s="10">
+      <c r="CV26" s="10">
         <v>195.83271060999999</v>
       </c>
-      <c r="CV26" s="10">
+      <c r="CW26" s="10">
         <v>224.16297377000001</v>
       </c>
-      <c r="CW26" s="10">
+      <c r="CX26" s="10">
         <v>221.4457000661601</v>
       </c>
-      <c r="CX26" s="10">
+      <c r="CY26" s="10">
         <v>230.34656450351153</v>
       </c>
-      <c r="CY26" s="10">
+      <c r="CZ26" s="10">
         <v>230.69271765455116</v>
       </c>
-      <c r="CZ26" s="10">
+      <c r="DA26" s="10">
         <v>309.37006823854421</v>
       </c>
-      <c r="DA26" s="10">
+      <c r="DB26" s="10">
         <v>260.82967371472904</v>
       </c>
-      <c r="DB26" s="10">
+      <c r="DC26" s="10">
         <v>265.92773601793624</v>
       </c>
-      <c r="DC26" s="10">
+      <c r="DD26" s="10">
         <v>302.1687134249849</v>
       </c>
-      <c r="DD26" s="10">
+      <c r="DE26" s="10">
         <v>138.73023418844807</v>
       </c>
-      <c r="DE26" s="10">
+      <c r="DF26" s="10">
         <v>134.93745585725802</v>
       </c>
-      <c r="DF26" s="10">
+      <c r="DG26" s="10">
         <v>136.3379742827662</v>
       </c>
-      <c r="DG26" s="10">
+      <c r="DH26" s="10">
         <v>140.40668149232567</v>
       </c>
-      <c r="DH26" s="10">
+      <c r="DI26" s="10">
         <v>405.85681949480175</v>
       </c>
-      <c r="DI26" s="10">
+      <c r="DJ26" s="10">
         <v>573.58159485748934</v>
       </c>
-      <c r="DJ26" s="10">
+      <c r="DK26" s="10">
         <v>573.37915374639999</v>
       </c>
-      <c r="DK26" s="10">
+      <c r="DL26" s="10">
         <v>578.05378601946552</v>
       </c>
-      <c r="DL26" s="10">
+      <c r="DM26" s="10">
         <v>572.65274925707797</v>
       </c>
-      <c r="DM26" s="10">
+      <c r="DN26" s="10">
         <v>564.35727388257521</v>
       </c>
-      <c r="DN26" s="10">
+      <c r="DO26" s="10">
         <v>579.52771386533141</v>
       </c>
-      <c r="DO26" s="10">
+      <c r="DP26" s="10">
         <v>580.04550675637699</v>
       </c>
-      <c r="DP26" s="10">
+      <c r="DQ26" s="10">
         <v>550.00528622554509</v>
       </c>
-      <c r="DQ26" s="10">
+      <c r="DR26" s="10">
         <v>556.69599332674636</v>
       </c>
-      <c r="DR26" s="10">
+      <c r="DS26" s="10">
         <v>569.91586816172946</v>
       </c>
-      <c r="DS26" s="10">
+      <c r="DT26" s="10">
         <v>554.78720112400288</v>
       </c>
-      <c r="DT26" s="10">
+      <c r="DU26" s="10">
         <v>550.97205485152074</v>
       </c>
-      <c r="DU26" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="DV26" s="10">
-        <v>541.61399580469424</v>
+        <v>538.43471730106319</v>
       </c>
       <c r="DW26" s="10">
-        <v>540.9684166253777</v>
+        <v>541.77344024754439</v>
+      </c>
+      <c r="DX26" s="10">
+        <v>541.12786106822773</v>
+      </c>
+      <c r="DY26" s="10">
+        <v>536.42401139719937</v>
       </c>
     </row>
-    <row r="27" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="21" t="s">
         <v>135</v>
       </c>
       <c r="C27" s="10">
         <v>0</v>
       </c>
       <c r="D27" s="10">
         <v>0</v>
       </c>
       <c r="E27" s="10">
         <v>0</v>
       </c>
       <c r="F27" s="10">
         <v>9.6015367308888169E-2</v>
       </c>
       <c r="G27" s="10">
         <v>0</v>
       </c>
       <c r="H27" s="10">
         <v>1.3</v>
       </c>
       <c r="I27" s="10">
         <v>0.33999999999999997</v>
       </c>
       <c r="J27" s="10">
@@ -9966,348 +10101,354 @@
       <c r="U27" s="10">
         <v>32.513025719999995</v>
       </c>
       <c r="V27" s="10">
         <v>2.7231406900000001</v>
       </c>
       <c r="W27" s="10">
         <v>3.6180624444886531</v>
       </c>
       <c r="X27" s="10">
         <v>3.9468755950296877</v>
       </c>
       <c r="Y27" s="10">
         <v>22.839730156061155</v>
       </c>
       <c r="Z27" s="10">
         <v>31.553920502711119</v>
       </c>
       <c r="AA27" s="10">
         <v>63.519987716929791</v>
       </c>
       <c r="AB27" s="10">
         <v>120.17102033607731</v>
       </c>
       <c r="AC27" s="10">
-        <v>0</v>
+        <v>149.77280448122806</v>
       </c>
       <c r="AD27" s="10">
         <v>0</v>
       </c>
       <c r="AE27" s="10">
         <v>0</v>
       </c>
       <c r="AF27" s="10">
         <v>0</v>
       </c>
       <c r="AG27" s="10">
         <v>0</v>
       </c>
       <c r="AH27" s="10">
         <v>0</v>
       </c>
       <c r="AI27" s="10">
+        <v>0</v>
+      </c>
+      <c r="AJ27" s="10">
         <v>0.10222858406152663</v>
       </c>
-      <c r="AJ27" s="10">
+      <c r="AK27" s="10">
         <v>9.6015367308888169E-2</v>
       </c>
-      <c r="AK27" s="10">
+      <c r="AL27" s="10">
         <v>9.3144563186285334E-2</v>
       </c>
-      <c r="AL27" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="AM27" s="10">
         <v>0</v>
       </c>
       <c r="AN27" s="10">
         <v>0</v>
       </c>
       <c r="AO27" s="10">
         <v>0</v>
       </c>
       <c r="AP27" s="10">
-        <v>0.08</v>
+        <v>0</v>
       </c>
       <c r="AQ27" s="10">
         <v>0.08</v>
       </c>
       <c r="AR27" s="10">
+        <v>0.08</v>
+      </c>
+      <c r="AS27" s="10">
         <v>1.3</v>
       </c>
-      <c r="AS27" s="10">
+      <c r="AT27" s="10">
         <v>1</v>
       </c>
-      <c r="AT27" s="10">
+      <c r="AU27" s="10">
         <v>0.69</v>
       </c>
-      <c r="AU27" s="10">
+      <c r="AV27" s="10">
         <v>0.7400000000000001</v>
       </c>
-      <c r="AV27" s="10">
+      <c r="AW27" s="10">
         <v>0.33999999999999997</v>
       </c>
-      <c r="AW27" s="10">
+      <c r="AX27" s="10">
         <v>0.22</v>
       </c>
-      <c r="AX27" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="AY27" s="10">
         <v>0</v>
       </c>
       <c r="AZ27" s="10">
+        <v>0</v>
+      </c>
+      <c r="BA27" s="10">
         <v>0.13</v>
       </c>
-      <c r="BA27" s="10">
+      <c r="BB27" s="10">
         <v>0.85</v>
       </c>
-      <c r="BB27" s="10">
+      <c r="BC27" s="10">
         <v>1.29</v>
       </c>
-      <c r="BC27" s="10">
+      <c r="BD27" s="10">
         <v>4.13</v>
       </c>
-      <c r="BD27" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="BE27" s="10">
+        <v>0</v>
+      </c>
+      <c r="BF27" s="10">
         <v>0.34</v>
       </c>
-      <c r="BF27" s="10">
+      <c r="BG27" s="10">
         <v>3.12</v>
       </c>
-      <c r="BG27" s="10">
+      <c r="BH27" s="10">
         <v>4.58</v>
       </c>
-      <c r="BH27" s="10">
+      <c r="BI27" s="10">
         <v>3.83</v>
       </c>
-      <c r="BI27" s="10">
+      <c r="BJ27" s="10">
         <v>1.022222212</v>
       </c>
-      <c r="BJ27" s="10">
+      <c r="BK27" s="10">
         <v>2.844444416</v>
       </c>
-      <c r="BK27" s="10">
+      <c r="BL27" s="10">
         <v>0.72222221500000006</v>
       </c>
-      <c r="BL27" s="10">
+      <c r="BM27" s="10">
         <v>0.22222222200000002</v>
       </c>
-      <c r="BM27" s="10">
+      <c r="BN27" s="10">
         <v>2.4461389000000002</v>
       </c>
-      <c r="BN27" s="10">
+      <c r="BO27" s="10">
         <v>11.963023940000001</v>
       </c>
-      <c r="BO27" s="10">
+      <c r="BP27" s="10">
         <v>28.141894029999996</v>
       </c>
-      <c r="BP27" s="10">
+      <c r="BQ27" s="10">
         <v>36.699603109999998</v>
       </c>
-      <c r="BQ27" s="10">
+      <c r="BR27" s="10">
         <v>19.732555849999997</v>
       </c>
-      <c r="BR27" s="10">
+      <c r="BS27" s="10">
         <v>19.800155340000003</v>
       </c>
-      <c r="BS27" s="10">
+      <c r="BT27" s="10">
         <v>16.904902110000002</v>
       </c>
-      <c r="BT27" s="10">
+      <c r="BU27" s="10">
         <v>8.3970183899999995</v>
       </c>
-      <c r="BU27" s="10">
+      <c r="BV27" s="10">
         <v>14.240248309999998</v>
       </c>
-      <c r="BV27" s="10">
+      <c r="BW27" s="10">
         <v>7.5263826600000003</v>
       </c>
-      <c r="BW27" s="10">
+      <c r="BX27" s="10">
         <v>10.43164174</v>
       </c>
-      <c r="BX27" s="10">
+      <c r="BY27" s="10">
         <v>20.58400829</v>
       </c>
-      <c r="BY27" s="10">
+      <c r="BZ27" s="10">
         <v>14.65589859</v>
       </c>
-      <c r="BZ27" s="10">
+      <c r="CA27" s="10">
         <v>17.973668050000001</v>
       </c>
-      <c r="CA27" s="10">
+      <c r="CB27" s="10">
         <v>13.36593525</v>
       </c>
-      <c r="CB27" s="10">
+      <c r="CC27" s="10">
         <v>17.96018724</v>
       </c>
-      <c r="CC27" s="10">
+      <c r="CD27" s="10">
         <v>8.7865000899999988</v>
       </c>
-      <c r="CD27" s="11">
+      <c r="CE27" s="11">
         <v>11.74189303</v>
       </c>
-      <c r="CE27" s="11">
+      <c r="CF27" s="11">
         <v>12.167285769999999</v>
       </c>
-      <c r="CF27" s="10">
+      <c r="CG27" s="10">
         <v>10.8931232</v>
       </c>
-      <c r="CG27" s="10">
+      <c r="CH27" s="10">
         <v>7.8311064099999994</v>
       </c>
-      <c r="CH27" s="10">
+      <c r="CI27" s="10">
         <v>13.853769970000002</v>
       </c>
-      <c r="CI27" s="10">
+      <c r="CJ27" s="10">
         <v>11.329648630000001</v>
       </c>
-      <c r="CJ27" s="10">
+      <c r="CK27" s="10">
         <v>3.8297066300000004</v>
       </c>
-      <c r="CK27" s="10">
+      <c r="CL27" s="10">
         <v>4.55104036</v>
       </c>
-      <c r="CL27" s="10">
+      <c r="CM27" s="10">
         <v>5.4422402099999996</v>
       </c>
-      <c r="CM27" s="10">
+      <c r="CN27" s="10">
         <v>5.6911379800000006</v>
       </c>
-      <c r="CN27" s="10">
+      <c r="CO27" s="10">
         <v>2.9299905100000001</v>
       </c>
-      <c r="CO27" s="10">
+      <c r="CP27" s="10">
         <v>5.2511525800000003</v>
       </c>
-      <c r="CP27" s="10">
+      <c r="CQ27" s="10">
         <v>12.864148569999999</v>
       </c>
-      <c r="CQ27" s="10">
+      <c r="CR27" s="10">
         <v>11.872702489999998</v>
       </c>
-      <c r="CR27" s="10">
+      <c r="CS27" s="10">
         <v>32.513025719999995</v>
       </c>
-      <c r="CS27" s="10">
+      <c r="CT27" s="10">
         <v>32.56077895</v>
       </c>
-      <c r="CT27" s="10">
+      <c r="CU27" s="10">
         <v>29.540085810000001</v>
       </c>
-      <c r="CU27" s="10">
+      <c r="CV27" s="10">
         <v>31.430968830000001</v>
       </c>
-      <c r="CV27" s="10">
+      <c r="CW27" s="10">
         <v>2.7231406900000001</v>
       </c>
-      <c r="CW27" s="10">
+      <c r="CX27" s="10">
         <v>16.172970823020119</v>
       </c>
-      <c r="CX27" s="10">
+      <c r="CY27" s="10">
         <v>15.169315752466936</v>
       </c>
-      <c r="CY27" s="10">
+      <c r="CZ27" s="10">
         <v>15.534699889790357</v>
       </c>
-      <c r="CZ27" s="10">
+      <c r="DA27" s="10">
         <v>3.6180624444886531</v>
       </c>
-      <c r="DA27" s="10">
+      <c r="DB27" s="10">
         <v>15.499034913094723</v>
       </c>
-      <c r="DB27" s="10">
+      <c r="DC27" s="10">
         <v>13.787020374692643</v>
       </c>
-      <c r="DC27" s="10">
+      <c r="DD27" s="10">
         <v>0.77737479799599085</v>
       </c>
-      <c r="DD27" s="10">
+      <c r="DE27" s="10">
         <v>3.9468755950296877</v>
       </c>
-      <c r="DE27" s="10">
+      <c r="DF27" s="10">
         <v>4.9741414876302628</v>
       </c>
-      <c r="DF27" s="10">
+      <c r="DG27" s="10">
         <v>5.0952573332283997</v>
       </c>
-      <c r="DG27" s="10">
+      <c r="DH27" s="10">
         <v>22.080555329738097</v>
       </c>
-      <c r="DH27" s="10">
+      <c r="DI27" s="10">
         <v>22.839730156061155</v>
       </c>
-      <c r="DI27" s="10">
+      <c r="DJ27" s="10">
         <v>7.9248001725847894</v>
       </c>
-      <c r="DJ27" s="10">
+      <c r="DK27" s="10">
         <v>10.126049733039753</v>
       </c>
-      <c r="DK27" s="10">
+      <c r="DL27" s="10">
         <v>28.180104284328159</v>
       </c>
-      <c r="DL27" s="10">
+      <c r="DM27" s="10">
         <v>31.553920502711119</v>
       </c>
-      <c r="DM27" s="10">
+      <c r="DN27" s="10">
         <v>63.577608632882757</v>
       </c>
-      <c r="DN27" s="10">
+      <c r="DO27" s="10">
         <v>69.973289059468726</v>
       </c>
-      <c r="DO27" s="10">
+      <c r="DP27" s="10">
         <v>590.78602246803246</v>
       </c>
-      <c r="DP27" s="10">
+      <c r="DQ27" s="10">
         <v>63.519987716929791</v>
       </c>
-      <c r="DQ27" s="10">
+      <c r="DR27" s="10">
         <v>62.968509726559013</v>
       </c>
-      <c r="DR27" s="10">
+      <c r="DS27" s="10">
         <v>83.73353968525663</v>
       </c>
-      <c r="DS27" s="10">
+      <c r="DT27" s="10">
         <v>91.060439605214469</v>
       </c>
-      <c r="DT27" s="10">
+      <c r="DU27" s="10">
         <v>120.17102033607731</v>
       </c>
-      <c r="DU27" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="DV27" s="10">
-        <v>147.23556737051126</v>
+        <v>134.79623352987727</v>
       </c>
       <c r="DW27" s="10">
-        <v>154.7506864067351</v>
+        <v>156.21951646956066</v>
+      </c>
+      <c r="DX27" s="10">
+        <v>163.86105913785363</v>
+      </c>
+      <c r="DY27" s="10">
+        <v>149.77280448122806</v>
       </c>
     </row>
-    <row r="28" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="15" t="s">
         <v>104</v>
       </c>
       <c r="C28" s="10">
         <v>1128.5519686428711</v>
       </c>
       <c r="D28" s="10">
         <v>886.92906601133905</v>
       </c>
       <c r="E28" s="10">
         <v>970.35241567487856</v>
       </c>
       <c r="F28" s="10">
         <v>1025.5788129527482</v>
       </c>
       <c r="G28" s="10">
         <v>1062.981802137753</v>
       </c>
       <c r="H28" s="10">
         <v>1197.6029649547131</v>
       </c>
       <c r="I28" s="10">
         <v>1280.6347639277371</v>
       </c>
       <c r="J28" s="10">
@@ -10346,348 +10487,354 @@
       <c r="U28" s="10">
         <v>2355.5509803842692</v>
       </c>
       <c r="V28" s="10">
         <v>2288.2784136872524</v>
       </c>
       <c r="W28" s="10">
         <v>2472.645731030751</v>
       </c>
       <c r="X28" s="10">
         <v>2609.6609693201476</v>
       </c>
       <c r="Y28" s="10">
         <v>3114.5906055748587</v>
       </c>
       <c r="Z28" s="10">
         <v>3376.094136071536</v>
       </c>
       <c r="AA28" s="10">
         <v>3101.2500545412922</v>
       </c>
       <c r="AB28" s="10">
         <v>3284.1120980091873</v>
       </c>
       <c r="AC28" s="10">
+        <v>3903.6736402676547</v>
+      </c>
+      <c r="AD28" s="10">
         <v>908.36740342722442</v>
       </c>
-      <c r="AD28" s="10">
+      <c r="AE28" s="10">
         <v>924.40574084310879</v>
       </c>
-      <c r="AE28" s="10">
+      <c r="AF28" s="10">
         <v>939.57407825899406</v>
       </c>
-      <c r="AF28" s="10">
+      <c r="AG28" s="10">
         <v>970.35241567487856</v>
       </c>
-      <c r="AG28" s="10">
+      <c r="AH28" s="10">
         <v>990.82401499434673</v>
       </c>
-      <c r="AH28" s="10">
+      <c r="AI28" s="10">
         <v>997.03561431381377</v>
       </c>
-      <c r="AI28" s="10">
+      <c r="AJ28" s="10">
         <v>1020.6072136332812</v>
       </c>
-      <c r="AJ28" s="10">
+      <c r="AK28" s="10">
         <v>1025.5788129527482</v>
       </c>
-      <c r="AK28" s="10">
+      <c r="AL28" s="10">
         <v>1046.402060249</v>
       </c>
-      <c r="AL28" s="10">
+      <c r="AM28" s="10">
         <v>1051.2653075452511</v>
       </c>
-      <c r="AM28" s="10">
+      <c r="AN28" s="10">
         <v>1056.288554841502</v>
       </c>
-      <c r="AN28" s="10">
+      <c r="AO28" s="10">
         <v>1062.981802137753</v>
       </c>
-      <c r="AO28" s="10">
+      <c r="AP28" s="10">
         <v>1116.7920928419931</v>
       </c>
-      <c r="AP28" s="10">
+      <c r="AQ28" s="10">
         <v>1142.462383546231</v>
       </c>
-      <c r="AQ28" s="10">
+      <c r="AR28" s="10">
         <v>1168.072674250471</v>
       </c>
-      <c r="AR28" s="10">
+      <c r="AS28" s="10">
         <v>1197.6029649547131</v>
       </c>
-      <c r="AS28" s="10">
+      <c r="AT28" s="10">
         <v>1206.5434146979721</v>
       </c>
-      <c r="AT28" s="10">
+      <c r="AU28" s="10">
         <v>1227.21386444122</v>
       </c>
-      <c r="AU28" s="10">
+      <c r="AV28" s="10">
         <v>1251.4443141844779</v>
       </c>
-      <c r="AV28" s="10">
+      <c r="AW28" s="10">
         <v>1280.6347639277371</v>
       </c>
-      <c r="AW28" s="10">
+      <c r="AX28" s="10">
         <v>1329.0688191631971</v>
       </c>
-      <c r="AX28" s="10">
+      <c r="AY28" s="10">
         <v>1376.1328743986478</v>
       </c>
-      <c r="AY28" s="10">
+      <c r="AZ28" s="10">
         <v>1419.5869296340989</v>
       </c>
-      <c r="AZ28" s="10">
+      <c r="BA28" s="10">
         <v>1477.0909848695501</v>
       </c>
-      <c r="BA28" s="10">
+      <c r="BB28" s="10">
         <v>1506.0218864146559</v>
       </c>
-      <c r="BB28" s="10">
+      <c r="BC28" s="10">
         <v>1541.3727879597632</v>
       </c>
-      <c r="BC28" s="10">
+      <c r="BD28" s="10">
         <v>1578.1036895048589</v>
       </c>
-      <c r="BD28" s="10">
+      <c r="BE28" s="10">
         <v>1641.7045910499662</v>
       </c>
-      <c r="BE28" s="10">
+      <c r="BF28" s="10">
         <v>1656.8841588495259</v>
       </c>
-      <c r="BF28" s="10">
+      <c r="BG28" s="10">
         <v>1678.113726649096</v>
       </c>
-      <c r="BG28" s="10">
+      <c r="BH28" s="10">
         <v>1691.923294448666</v>
       </c>
-      <c r="BH28" s="10">
+      <c r="BI28" s="10">
         <v>1707.8328622482361</v>
       </c>
-      <c r="BI28" s="10">
+      <c r="BJ28" s="10">
         <v>1999.6124158961049</v>
       </c>
-      <c r="BJ28" s="10">
+      <c r="BK28" s="10">
         <v>1917.158530680673</v>
       </c>
-      <c r="BK28" s="10">
+      <c r="BL28" s="10">
         <v>1837.1357565262319</v>
       </c>
-      <c r="BL28" s="10">
+      <c r="BM28" s="10">
         <v>1417.4206535574899</v>
       </c>
-      <c r="BM28" s="10">
+      <c r="BN28" s="10">
         <v>1476.7488521561788</v>
       </c>
-      <c r="BN28" s="10">
+      <c r="BO28" s="10">
         <v>1529.1586616338591</v>
       </c>
-      <c r="BO28" s="10">
+      <c r="BP28" s="10">
         <v>1563.7560217715479</v>
       </c>
-      <c r="BP28" s="10">
+      <c r="BQ28" s="10">
         <v>1618.195123029237</v>
       </c>
-      <c r="BQ28" s="10">
+      <c r="BR28" s="10">
         <v>2030.9786735530629</v>
       </c>
-      <c r="BR28" s="10">
+      <c r="BS28" s="10">
         <v>2011.657502540178</v>
       </c>
-      <c r="BS28" s="10">
+      <c r="BT28" s="10">
         <v>2167.1218868305937</v>
       </c>
-      <c r="BT28" s="10">
+      <c r="BU28" s="10">
         <v>2288.86546031431</v>
       </c>
-      <c r="BU28" s="10">
+      <c r="BV28" s="10">
         <v>2222.5918369944829</v>
       </c>
-      <c r="BV28" s="10">
+      <c r="BW28" s="10">
         <v>2485.9392010614556</v>
       </c>
-      <c r="BW28" s="10">
+      <c r="BX28" s="10">
         <v>2144.8458567152293</v>
       </c>
-      <c r="BX28" s="10">
+      <c r="BY28" s="10">
         <v>1712.724527340172</v>
       </c>
-      <c r="BY28" s="10">
+      <c r="BZ28" s="10">
         <v>1715.9786677894272</v>
       </c>
-      <c r="BZ28" s="10">
+      <c r="CA28" s="10">
         <v>1718.7521054486722</v>
       </c>
-      <c r="CA28" s="10">
+      <c r="CB28" s="10">
         <v>1721.561136777927</v>
       </c>
-      <c r="CB28" s="10">
+      <c r="CC28" s="10">
         <v>1724.6514347671718</v>
       </c>
-      <c r="CC28" s="10">
+      <c r="CD28" s="10">
         <v>1850.7160634983848</v>
       </c>
-      <c r="CD28" s="11">
+      <c r="CE28" s="11">
         <v>2078.563388658979</v>
       </c>
-      <c r="CE28" s="11">
+      <c r="CF28" s="11">
         <v>1700.7341280993819</v>
       </c>
-      <c r="CF28" s="10">
+      <c r="CG28" s="10">
         <v>1825.7252246519761</v>
       </c>
-      <c r="CG28" s="10">
+      <c r="CH28" s="10">
         <v>2488.8323969333251</v>
       </c>
-      <c r="CH28" s="10">
+      <c r="CI28" s="10">
         <v>1921.8389492816627</v>
       </c>
-      <c r="CI28" s="10">
+      <c r="CJ28" s="10">
         <v>1969.4843307965109</v>
       </c>
-      <c r="CJ28" s="10">
+      <c r="CK28" s="10">
         <v>2014.6554181613501</v>
       </c>
-      <c r="CK28" s="10">
+      <c r="CL28" s="10">
         <v>2055.4421580514522</v>
       </c>
-      <c r="CL28" s="10">
+      <c r="CM28" s="10">
         <v>2099.6317680915549</v>
       </c>
-      <c r="CM28" s="10">
+      <c r="CN28" s="10">
         <v>2130.2002209516572</v>
       </c>
-      <c r="CN28" s="10">
+      <c r="CO28" s="10">
         <v>2169.8563513817603</v>
       </c>
-      <c r="CO28" s="10">
+      <c r="CP28" s="10">
         <v>2801.0230449287619</v>
       </c>
-      <c r="CP28" s="10">
+      <c r="CQ28" s="10">
         <v>2257.1119521868441</v>
       </c>
-      <c r="CQ28" s="10">
+      <c r="CR28" s="10">
         <v>2206.1300980653059</v>
       </c>
-      <c r="CR28" s="10">
+      <c r="CS28" s="10">
         <v>2355.5509803842692</v>
       </c>
-      <c r="CS28" s="10">
+      <c r="CT28" s="10">
         <v>2277.6062194618999</v>
       </c>
-      <c r="CT28" s="10">
+      <c r="CU28" s="10">
         <v>2269.522183485552</v>
       </c>
-      <c r="CU28" s="10">
+      <c r="CV28" s="10">
         <v>2258.2950915092042</v>
       </c>
-      <c r="CV28" s="10">
+      <c r="CW28" s="10">
         <v>2288.2784136872524</v>
       </c>
-      <c r="CW28" s="10">
+      <c r="CX28" s="10">
         <v>2455.9128010156255</v>
       </c>
-      <c r="CX28" s="10">
+      <c r="CY28" s="10">
         <v>2498.3282948360411</v>
       </c>
-      <c r="CY28" s="10">
+      <c r="CZ28" s="10">
         <v>2493.8013051761268</v>
       </c>
-      <c r="CZ28" s="10">
+      <c r="DA28" s="10">
         <v>2472.645731030751</v>
       </c>
-      <c r="DA28" s="10">
+      <c r="DB28" s="10">
         <v>2426.6764492040329</v>
       </c>
-      <c r="DB28" s="10">
+      <c r="DC28" s="10">
         <v>2473.9594731768625</v>
       </c>
-      <c r="DC28" s="10">
+      <c r="DD28" s="10">
         <v>2667.9643627388232</v>
       </c>
-      <c r="DD28" s="10">
+      <c r="DE28" s="10">
         <v>2609.6609693201476</v>
       </c>
-      <c r="DE28" s="10">
+      <c r="DF28" s="10">
         <v>2764.0635767402678</v>
       </c>
-      <c r="DF28" s="10">
+      <c r="DG28" s="10">
         <v>2856.0273678079116</v>
       </c>
-      <c r="DG28" s="10">
+      <c r="DH28" s="10">
         <v>2931.324685481185</v>
       </c>
-      <c r="DH28" s="10">
+      <c r="DI28" s="10">
         <v>3114.5906055748587</v>
       </c>
-      <c r="DI28" s="10">
+      <c r="DJ28" s="10">
         <v>3598.0430252154219</v>
       </c>
-      <c r="DJ28" s="10">
+      <c r="DK28" s="10">
         <v>3696.2423794943129</v>
       </c>
-      <c r="DK28" s="10">
+      <c r="DL28" s="10">
         <v>3473.7878636768914</v>
       </c>
-      <c r="DL28" s="10">
+      <c r="DM28" s="10">
         <v>3376.094136071536</v>
       </c>
-      <c r="DM28" s="10">
+      <c r="DN28" s="10">
         <v>2855.8363199563391</v>
       </c>
-      <c r="DN28" s="10">
+      <c r="DO28" s="10">
         <v>3048.6617012052916</v>
       </c>
-      <c r="DO28" s="10">
+      <c r="DP28" s="10">
         <v>3096.2083987215597</v>
       </c>
-      <c r="DP28" s="10">
+      <c r="DQ28" s="10">
         <v>3101.2500545412922</v>
       </c>
-      <c r="DQ28" s="10">
+      <c r="DR28" s="10">
         <v>3123.8169780691292</v>
       </c>
-      <c r="DR28" s="10">
+      <c r="DS28" s="10">
         <v>3282.3459510116195</v>
       </c>
-      <c r="DS28" s="10">
+      <c r="DT28" s="10">
         <v>3730.6204695504121</v>
       </c>
-      <c r="DT28" s="10">
+      <c r="DU28" s="10">
         <v>3284.1120980091873</v>
       </c>
-      <c r="DU28" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="DV28" s="10">
-        <v>3113.6743942279422</v>
+        <v>3948.4845875215829</v>
       </c>
       <c r="DW28" s="10">
-        <v>3498.233875214496</v>
+        <v>4380.1998381179419</v>
+      </c>
+      <c r="DX28" s="10">
+        <v>4364.7593190944954</v>
+      </c>
+      <c r="DY28" s="10">
+        <v>3903.6736402676547</v>
       </c>
     </row>
-    <row r="29" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="15" t="s">
         <v>122</v>
       </c>
       <c r="C29" s="10">
         <v>0</v>
       </c>
       <c r="D29" s="10">
         <v>0</v>
       </c>
       <c r="E29" s="10">
         <v>0</v>
       </c>
       <c r="F29" s="10">
         <v>0</v>
       </c>
       <c r="G29" s="10">
         <v>0</v>
       </c>
       <c r="H29" s="10">
         <v>0</v>
       </c>
       <c r="I29" s="10">
         <v>0</v>
       </c>
       <c r="J29" s="10">
@@ -10726,51 +10873,51 @@
       <c r="U29" s="10">
         <v>0</v>
       </c>
       <c r="V29" s="10">
         <v>0</v>
       </c>
       <c r="W29" s="10">
         <v>2.0661732736080696</v>
       </c>
       <c r="X29" s="10">
         <v>1.4232378339637664</v>
       </c>
       <c r="Y29" s="10">
         <v>2.0916606795407788</v>
       </c>
       <c r="Z29" s="10">
         <v>0.58142917380051751</v>
       </c>
       <c r="AA29" s="10">
         <v>0.62731376999999999</v>
       </c>
       <c r="AB29" s="10">
         <v>0.60723377000000001</v>
       </c>
       <c r="AC29" s="10">
-        <v>0</v>
+        <v>2.39361377</v>
       </c>
       <c r="AD29" s="10">
         <v>0</v>
       </c>
       <c r="AE29" s="10">
         <v>0</v>
       </c>
       <c r="AF29" s="10">
         <v>0</v>
       </c>
       <c r="AG29" s="10">
         <v>0</v>
       </c>
       <c r="AH29" s="10">
         <v>0</v>
       </c>
       <c r="AI29" s="10">
         <v>0</v>
       </c>
       <c r="AJ29" s="10">
         <v>0</v>
       </c>
       <c r="AK29" s="10">
         <v>0</v>
       </c>
@@ -10884,57 +11031,57 @@
       </c>
       <c r="BV29" s="10">
         <v>0</v>
       </c>
       <c r="BW29" s="10">
         <v>0</v>
       </c>
       <c r="BX29" s="10">
         <v>0</v>
       </c>
       <c r="BY29" s="10">
         <v>0</v>
       </c>
       <c r="BZ29" s="10">
         <v>0</v>
       </c>
       <c r="CA29" s="10">
         <v>0</v>
       </c>
       <c r="CB29" s="10">
         <v>0</v>
       </c>
       <c r="CC29" s="10">
         <v>0</v>
       </c>
-      <c r="CD29" s="11">
+      <c r="CD29" s="10">
         <v>0</v>
       </c>
       <c r="CE29" s="11">
         <v>0</v>
       </c>
-      <c r="CF29" s="10">
+      <c r="CF29" s="11">
         <v>0</v>
       </c>
       <c r="CG29" s="10">
         <v>0</v>
       </c>
       <c r="CH29" s="10">
         <v>0</v>
       </c>
       <c r="CI29" s="10">
         <v>0</v>
       </c>
       <c r="CJ29" s="10">
         <v>0</v>
       </c>
       <c r="CK29" s="10">
         <v>0</v>
       </c>
       <c r="CL29" s="10">
         <v>0</v>
       </c>
       <c r="CM29" s="10">
         <v>0</v>
       </c>
       <c r="CN29" s="10">
         <v>0</v>
@@ -10942,132 +11089,138 @@
       <c r="CO29" s="10">
         <v>0</v>
       </c>
       <c r="CP29" s="10">
         <v>0</v>
       </c>
       <c r="CQ29" s="10">
         <v>0</v>
       </c>
       <c r="CR29" s="10">
         <v>0</v>
       </c>
       <c r="CS29" s="10">
         <v>0</v>
       </c>
       <c r="CT29" s="10">
         <v>0</v>
       </c>
       <c r="CU29" s="10">
         <v>0</v>
       </c>
       <c r="CV29" s="10">
         <v>0</v>
       </c>
       <c r="CW29" s="10">
+        <v>0</v>
+      </c>
+      <c r="CX29" s="10">
         <v>2.0625479846041541</v>
       </c>
-      <c r="CX29" s="10">
+      <c r="CY29" s="10">
         <v>2.1412762293450127</v>
       </c>
-      <c r="CY29" s="10">
+      <c r="CZ29" s="10">
         <v>2.1068278160461871</v>
       </c>
-      <c r="CZ29" s="10">
+      <c r="DA29" s="10">
         <v>2.0661732736080696</v>
       </c>
-      <c r="DA29" s="10">
+      <c r="DB29" s="10">
         <v>2.1245710465193444</v>
       </c>
-      <c r="DB29" s="10">
+      <c r="DC29" s="10">
         <v>2.0502629557369429</v>
       </c>
-      <c r="DC29" s="10">
+      <c r="DD29" s="10">
         <v>1.7136898586502087</v>
       </c>
-      <c r="DD29" s="10">
+      <c r="DE29" s="10">
         <v>1.4232378339637664</v>
       </c>
-      <c r="DE29" s="10">
+      <c r="DF29" s="10">
         <v>1.7251815594929987</v>
       </c>
-      <c r="DF29" s="10">
+      <c r="DG29" s="10">
         <v>2.1982907147123232</v>
       </c>
-      <c r="DG29" s="10">
+      <c r="DH29" s="10">
         <v>2.2952540168557967</v>
       </c>
-      <c r="DH29" s="10">
+      <c r="DI29" s="10">
         <v>2.0916606795407788</v>
       </c>
-      <c r="DI29" s="10">
+      <c r="DJ29" s="10">
         <v>2.0540669599840733</v>
       </c>
-      <c r="DJ29" s="10">
+      <c r="DK29" s="10">
         <v>0.78556022430154615</v>
       </c>
-      <c r="DK29" s="10">
+      <c r="DL29" s="10">
         <v>0.9301512548941534</v>
       </c>
-      <c r="DL29" s="10">
+      <c r="DM29" s="10">
         <v>0.58142917380051751</v>
       </c>
-      <c r="DM29" s="10">
+      <c r="DN29" s="10">
         <v>0.53892477000000005</v>
       </c>
-      <c r="DN29" s="10">
+      <c r="DO29" s="10">
         <v>0.48818077000000004</v>
       </c>
-      <c r="DO29" s="10">
+      <c r="DP29" s="10">
         <v>0.77007676999999997</v>
       </c>
-      <c r="DP29" s="10">
+      <c r="DQ29" s="10">
         <v>0.62731376999999999</v>
       </c>
-      <c r="DQ29" s="10">
+      <c r="DR29" s="10">
         <v>0.60614477</v>
       </c>
-      <c r="DR29" s="10">
+      <c r="DS29" s="10">
         <v>0.71565376999999997</v>
       </c>
-      <c r="DS29" s="10">
+      <c r="DT29" s="10">
         <v>0.64077677</v>
       </c>
-      <c r="DT29" s="10">
+      <c r="DU29" s="10">
         <v>0.60723377000000001</v>
       </c>
-      <c r="DU29" s="10">
+      <c r="DV29" s="10">
         <v>0.58495648999999994</v>
       </c>
-      <c r="DV29" s="10">
+      <c r="DW29" s="10">
         <v>1.60688601</v>
       </c>
-      <c r="DW29" s="10">
+      <c r="DX29" s="10">
         <v>1.8641988200000001</v>
       </c>
+      <c r="DY29" s="10">
+        <v>2.39361377</v>
+      </c>
     </row>
-    <row r="30" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="21" t="s">
         <v>136</v>
       </c>
       <c r="C30" s="10">
         <v>0</v>
       </c>
       <c r="D30" s="10">
         <v>0</v>
       </c>
       <c r="E30" s="10">
         <v>0</v>
       </c>
       <c r="F30" s="10">
         <v>0</v>
       </c>
       <c r="G30" s="10">
         <v>0</v>
       </c>
       <c r="H30" s="10">
         <v>0</v>
       </c>
       <c r="I30" s="10">
         <v>0</v>
       </c>
       <c r="J30" s="10">
@@ -11106,51 +11259,51 @@
       <c r="U30" s="10">
         <v>0</v>
       </c>
       <c r="V30" s="10">
         <v>0</v>
       </c>
       <c r="W30" s="10">
         <v>2.0661732736080696</v>
       </c>
       <c r="X30" s="10">
         <v>1.4232378339637664</v>
       </c>
       <c r="Y30" s="10">
         <v>2.0916606795407788</v>
       </c>
       <c r="Z30" s="10">
         <v>0.58142917380051751</v>
       </c>
       <c r="AA30" s="10">
         <v>0.62731376999999999</v>
       </c>
       <c r="AB30" s="10">
         <v>0.60723377000000001</v>
       </c>
       <c r="AC30" s="10">
-        <v>0</v>
+        <v>2.39361377</v>
       </c>
       <c r="AD30" s="10">
         <v>0</v>
       </c>
       <c r="AE30" s="10">
         <v>0</v>
       </c>
       <c r="AF30" s="10">
         <v>0</v>
       </c>
       <c r="AG30" s="10">
         <v>0</v>
       </c>
       <c r="AH30" s="10">
         <v>0</v>
       </c>
       <c r="AI30" s="10">
         <v>0</v>
       </c>
       <c r="AJ30" s="10">
         <v>0</v>
       </c>
       <c r="AK30" s="10">
         <v>0</v>
       </c>
@@ -11264,57 +11417,57 @@
       </c>
       <c r="BV30" s="10">
         <v>0</v>
       </c>
       <c r="BW30" s="10">
         <v>0</v>
       </c>
       <c r="BX30" s="10">
         <v>0</v>
       </c>
       <c r="BY30" s="10">
         <v>0</v>
       </c>
       <c r="BZ30" s="10">
         <v>0</v>
       </c>
       <c r="CA30" s="10">
         <v>0</v>
       </c>
       <c r="CB30" s="10">
         <v>0</v>
       </c>
       <c r="CC30" s="10">
         <v>0</v>
       </c>
-      <c r="CD30" s="11">
+      <c r="CD30" s="10">
         <v>0</v>
       </c>
       <c r="CE30" s="11">
         <v>0</v>
       </c>
-      <c r="CF30" s="10">
+      <c r="CF30" s="11">
         <v>0</v>
       </c>
       <c r="CG30" s="10">
         <v>0</v>
       </c>
       <c r="CH30" s="10">
         <v>0</v>
       </c>
       <c r="CI30" s="10">
         <v>0</v>
       </c>
       <c r="CJ30" s="10">
         <v>0</v>
       </c>
       <c r="CK30" s="10">
         <v>0</v>
       </c>
       <c r="CL30" s="10">
         <v>0</v>
       </c>
       <c r="CM30" s="10">
         <v>0</v>
       </c>
       <c r="CN30" s="10">
         <v>0</v>
@@ -11322,132 +11475,138 @@
       <c r="CO30" s="10">
         <v>0</v>
       </c>
       <c r="CP30" s="10">
         <v>0</v>
       </c>
       <c r="CQ30" s="10">
         <v>0</v>
       </c>
       <c r="CR30" s="10">
         <v>0</v>
       </c>
       <c r="CS30" s="10">
         <v>0</v>
       </c>
       <c r="CT30" s="10">
         <v>0</v>
       </c>
       <c r="CU30" s="10">
         <v>0</v>
       </c>
       <c r="CV30" s="10">
         <v>0</v>
       </c>
       <c r="CW30" s="10">
+        <v>0</v>
+      </c>
+      <c r="CX30" s="10">
         <v>2.0625479846041541</v>
       </c>
-      <c r="CX30" s="10">
+      <c r="CY30" s="10">
         <v>2.1412762293450127</v>
       </c>
-      <c r="CY30" s="10">
+      <c r="CZ30" s="10">
         <v>2.1068278160461871</v>
       </c>
-      <c r="CZ30" s="10">
+      <c r="DA30" s="10">
         <v>2.0661732736080696</v>
       </c>
-      <c r="DA30" s="10">
+      <c r="DB30" s="10">
         <v>2.1245710465193444</v>
       </c>
-      <c r="DB30" s="10">
+      <c r="DC30" s="10">
         <v>2.0502629557369429</v>
       </c>
-      <c r="DC30" s="10">
+      <c r="DD30" s="10">
         <v>1.7136898586502087</v>
       </c>
-      <c r="DD30" s="10">
+      <c r="DE30" s="10">
         <v>1.4232378339637664</v>
       </c>
-      <c r="DE30" s="10">
+      <c r="DF30" s="10">
         <v>1.7251815594929987</v>
       </c>
-      <c r="DF30" s="10">
+      <c r="DG30" s="10">
         <v>2.1982907147123232</v>
       </c>
-      <c r="DG30" s="10">
+      <c r="DH30" s="10">
         <v>2.2952540168557967</v>
       </c>
-      <c r="DH30" s="10">
+      <c r="DI30" s="10">
         <v>2.0916606795407788</v>
       </c>
-      <c r="DI30" s="10">
+      <c r="DJ30" s="10">
         <v>2.0540669599840733</v>
       </c>
-      <c r="DJ30" s="10">
+      <c r="DK30" s="10">
         <v>0.78556022430154615</v>
       </c>
-      <c r="DK30" s="10">
+      <c r="DL30" s="10">
         <v>0.9301512548941534</v>
       </c>
-      <c r="DL30" s="10">
+      <c r="DM30" s="10">
         <v>0.58142917380051751</v>
       </c>
-      <c r="DM30" s="10">
+      <c r="DN30" s="10">
         <v>0.53892477000000005</v>
       </c>
-      <c r="DN30" s="10">
+      <c r="DO30" s="10">
         <v>0.48818077000000004</v>
       </c>
-      <c r="DO30" s="10">
+      <c r="DP30" s="10">
         <v>0.77007676999999997</v>
       </c>
-      <c r="DP30" s="10">
+      <c r="DQ30" s="10">
         <v>0.62731376999999999</v>
       </c>
-      <c r="DQ30" s="10">
+      <c r="DR30" s="10">
         <v>0.60614477</v>
       </c>
-      <c r="DR30" s="10">
+      <c r="DS30" s="10">
         <v>0.71565376999999997</v>
       </c>
-      <c r="DS30" s="10">
+      <c r="DT30" s="10">
         <v>0.64077677</v>
       </c>
-      <c r="DT30" s="10">
+      <c r="DU30" s="10">
         <v>0.60723377000000001</v>
       </c>
-      <c r="DU30" s="10">
+      <c r="DV30" s="10">
         <v>0.58495648999999994</v>
       </c>
-      <c r="DV30" s="10">
+      <c r="DW30" s="10">
         <v>1.60688601</v>
       </c>
-      <c r="DW30" s="10">
+      <c r="DX30" s="10">
         <v>1.8641988200000001</v>
       </c>
+      <c r="DY30" s="10">
+        <v>2.39361377</v>
+      </c>
     </row>
-    <row r="31" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="15" t="s">
         <v>123</v>
       </c>
       <c r="C31" s="10">
         <v>1128.5519686428711</v>
       </c>
       <c r="D31" s="10">
         <v>886.92906601133905</v>
       </c>
       <c r="E31" s="10">
         <v>970.35241567487856</v>
       </c>
       <c r="F31" s="10">
         <v>1025.5788129527482</v>
       </c>
       <c r="G31" s="10">
         <v>1062.981802137753</v>
       </c>
       <c r="H31" s="10">
         <v>1197.6029649547131</v>
       </c>
       <c r="I31" s="10">
         <v>1280.6347639277371</v>
       </c>
       <c r="J31" s="10">
@@ -11486,348 +11645,354 @@
       <c r="U31" s="10">
         <v>2355.5509803842692</v>
       </c>
       <c r="V31" s="10">
         <v>2288.2784136872524</v>
       </c>
       <c r="W31" s="10">
         <v>2470.579557757143</v>
       </c>
       <c r="X31" s="10">
         <v>2608.2377314861837</v>
       </c>
       <c r="Y31" s="10">
         <v>3112.4989448953179</v>
       </c>
       <c r="Z31" s="10">
         <v>3375.5127068977354</v>
       </c>
       <c r="AA31" s="10">
         <v>3100.6227407712922</v>
       </c>
       <c r="AB31" s="10">
         <v>3283.5048642391871</v>
       </c>
       <c r="AC31" s="10">
+        <v>3901.2800264976549</v>
+      </c>
+      <c r="AD31" s="10">
         <v>908.36740342722442</v>
       </c>
-      <c r="AD31" s="10">
+      <c r="AE31" s="10">
         <v>924.40574084310879</v>
       </c>
-      <c r="AE31" s="10">
+      <c r="AF31" s="10">
         <v>939.57407825899406</v>
       </c>
-      <c r="AF31" s="10">
+      <c r="AG31" s="10">
         <v>970.35241567487856</v>
       </c>
-      <c r="AG31" s="10">
+      <c r="AH31" s="10">
         <v>990.82401499434673</v>
       </c>
-      <c r="AH31" s="10">
+      <c r="AI31" s="10">
         <v>997.03561431381377</v>
       </c>
-      <c r="AI31" s="10">
+      <c r="AJ31" s="10">
         <v>1020.6072136332812</v>
       </c>
-      <c r="AJ31" s="10">
+      <c r="AK31" s="10">
         <v>1025.5788129527482</v>
       </c>
-      <c r="AK31" s="10">
+      <c r="AL31" s="10">
         <v>1046.402060249</v>
       </c>
-      <c r="AL31" s="10">
+      <c r="AM31" s="10">
         <v>1051.2653075452511</v>
       </c>
-      <c r="AM31" s="10">
+      <c r="AN31" s="10">
         <v>1056.288554841502</v>
       </c>
-      <c r="AN31" s="10">
+      <c r="AO31" s="10">
         <v>1062.981802137753</v>
       </c>
-      <c r="AO31" s="10">
+      <c r="AP31" s="10">
         <v>1116.7920928419931</v>
       </c>
-      <c r="AP31" s="10">
+      <c r="AQ31" s="10">
         <v>1142.462383546231</v>
       </c>
-      <c r="AQ31" s="10">
+      <c r="AR31" s="10">
         <v>1168.072674250471</v>
       </c>
-      <c r="AR31" s="10">
+      <c r="AS31" s="10">
         <v>1197.6029649547131</v>
       </c>
-      <c r="AS31" s="10">
+      <c r="AT31" s="10">
         <v>1206.5434146979721</v>
       </c>
-      <c r="AT31" s="10">
+      <c r="AU31" s="10">
         <v>1227.21386444122</v>
       </c>
-      <c r="AU31" s="10">
+      <c r="AV31" s="10">
         <v>1251.4443141844779</v>
       </c>
-      <c r="AV31" s="10">
+      <c r="AW31" s="10">
         <v>1280.6347639277371</v>
       </c>
-      <c r="AW31" s="10">
+      <c r="AX31" s="10">
         <v>1329.0688191631971</v>
       </c>
-      <c r="AX31" s="10">
+      <c r="AY31" s="10">
         <v>1376.1328743986478</v>
       </c>
-      <c r="AY31" s="10">
+      <c r="AZ31" s="10">
         <v>1419.5869296340989</v>
       </c>
-      <c r="AZ31" s="10">
+      <c r="BA31" s="10">
         <v>1477.0909848695501</v>
       </c>
-      <c r="BA31" s="10">
+      <c r="BB31" s="10">
         <v>1506.0218864146559</v>
       </c>
-      <c r="BB31" s="10">
+      <c r="BC31" s="10">
         <v>1541.3727879597632</v>
       </c>
-      <c r="BC31" s="10">
+      <c r="BD31" s="10">
         <v>1578.1036895048589</v>
       </c>
-      <c r="BD31" s="10">
+      <c r="BE31" s="10">
         <v>1641.7045910499662</v>
       </c>
-      <c r="BE31" s="10">
+      <c r="BF31" s="10">
         <v>1656.8841588495259</v>
       </c>
-      <c r="BF31" s="10">
+      <c r="BG31" s="10">
         <v>1678.113726649096</v>
       </c>
-      <c r="BG31" s="10">
+      <c r="BH31" s="10">
         <v>1691.923294448666</v>
       </c>
-      <c r="BH31" s="10">
+      <c r="BI31" s="10">
         <v>1707.8328622482361</v>
       </c>
-      <c r="BI31" s="10">
+      <c r="BJ31" s="10">
         <v>1999.6124158961049</v>
       </c>
-      <c r="BJ31" s="10">
+      <c r="BK31" s="10">
         <v>1917.158530680673</v>
       </c>
-      <c r="BK31" s="10">
+      <c r="BL31" s="10">
         <v>1837.1357565262319</v>
       </c>
-      <c r="BL31" s="10">
+      <c r="BM31" s="10">
         <v>1417.4206535574899</v>
       </c>
-      <c r="BM31" s="10">
+      <c r="BN31" s="10">
         <v>1476.7488521561788</v>
       </c>
-      <c r="BN31" s="10">
+      <c r="BO31" s="10">
         <v>1529.1586616338591</v>
       </c>
-      <c r="BO31" s="10">
+      <c r="BP31" s="10">
         <v>1563.7560217715479</v>
       </c>
-      <c r="BP31" s="10">
+      <c r="BQ31" s="10">
         <v>1618.195123029237</v>
       </c>
-      <c r="BQ31" s="10">
+      <c r="BR31" s="10">
         <v>2030.9786735530629</v>
       </c>
-      <c r="BR31" s="10">
+      <c r="BS31" s="10">
         <v>2011.657502540178</v>
       </c>
-      <c r="BS31" s="10">
+      <c r="BT31" s="10">
         <v>2167.1218868305937</v>
       </c>
-      <c r="BT31" s="10">
+      <c r="BU31" s="10">
         <v>2288.86546031431</v>
       </c>
-      <c r="BU31" s="10">
+      <c r="BV31" s="10">
         <v>2222.5918369944829</v>
       </c>
-      <c r="BV31" s="10">
+      <c r="BW31" s="10">
         <v>2485.9392010614556</v>
       </c>
-      <c r="BW31" s="10">
+      <c r="BX31" s="10">
         <v>2144.8458567152293</v>
       </c>
-      <c r="BX31" s="10">
+      <c r="BY31" s="10">
         <v>1712.724527340172</v>
       </c>
-      <c r="BY31" s="10">
+      <c r="BZ31" s="10">
         <v>1715.9786677894272</v>
       </c>
-      <c r="BZ31" s="10">
+      <c r="CA31" s="10">
         <v>1718.7521054486722</v>
       </c>
-      <c r="CA31" s="10">
+      <c r="CB31" s="10">
         <v>1721.561136777927</v>
       </c>
-      <c r="CB31" s="10">
+      <c r="CC31" s="10">
         <v>1724.6514347671718</v>
       </c>
-      <c r="CC31" s="10">
+      <c r="CD31" s="10">
         <v>1850.7160634983848</v>
       </c>
-      <c r="CD31" s="11">
+      <c r="CE31" s="11">
         <v>2078.563388658979</v>
       </c>
-      <c r="CE31" s="11">
+      <c r="CF31" s="11">
         <v>1700.7341280993819</v>
       </c>
-      <c r="CF31" s="10">
+      <c r="CG31" s="10">
         <v>1825.7252246519761</v>
       </c>
-      <c r="CG31" s="10">
+      <c r="CH31" s="10">
         <v>2488.8323969333251</v>
       </c>
-      <c r="CH31" s="10">
+      <c r="CI31" s="10">
         <v>1921.8389492816627</v>
       </c>
-      <c r="CI31" s="10">
+      <c r="CJ31" s="10">
         <v>1969.4843307965109</v>
       </c>
-      <c r="CJ31" s="10">
+      <c r="CK31" s="10">
         <v>2014.6554181613501</v>
       </c>
-      <c r="CK31" s="10">
+      <c r="CL31" s="10">
         <v>2055.4421580514522</v>
       </c>
-      <c r="CL31" s="10">
+      <c r="CM31" s="10">
         <v>2099.6317680915549</v>
       </c>
-      <c r="CM31" s="10">
+      <c r="CN31" s="10">
         <v>2130.2002209516572</v>
       </c>
-      <c r="CN31" s="10">
+      <c r="CO31" s="10">
         <v>2169.8563513817603</v>
       </c>
-      <c r="CO31" s="10">
+      <c r="CP31" s="10">
         <v>2801.0230449287619</v>
       </c>
-      <c r="CP31" s="10">
+      <c r="CQ31" s="10">
         <v>2257.1119521868441</v>
       </c>
-      <c r="CQ31" s="10">
+      <c r="CR31" s="10">
         <v>2206.1300980653059</v>
       </c>
-      <c r="CR31" s="10">
+      <c r="CS31" s="10">
         <v>2355.5509803842692</v>
       </c>
-      <c r="CS31" s="10">
+      <c r="CT31" s="10">
         <v>2277.6062194618999</v>
       </c>
-      <c r="CT31" s="10">
+      <c r="CU31" s="10">
         <v>2269.522183485552</v>
       </c>
-      <c r="CU31" s="10">
+      <c r="CV31" s="10">
         <v>2258.2950915092042</v>
       </c>
-      <c r="CV31" s="10">
+      <c r="CW31" s="10">
         <v>2288.2784136872524</v>
       </c>
-      <c r="CW31" s="10">
+      <c r="CX31" s="10">
         <v>2453.8502530310216</v>
       </c>
-      <c r="CX31" s="10">
+      <c r="CY31" s="10">
         <v>2496.1870186066963</v>
       </c>
-      <c r="CY31" s="10">
+      <c r="CZ31" s="10">
         <v>2491.6944773600808</v>
       </c>
-      <c r="CZ31" s="10">
+      <c r="DA31" s="10">
         <v>2470.579557757143</v>
       </c>
-      <c r="DA31" s="10">
+      <c r="DB31" s="10">
         <v>2424.5518781575138</v>
       </c>
-      <c r="DB31" s="10">
+      <c r="DC31" s="10">
         <v>2471.9092102211257</v>
       </c>
-      <c r="DC31" s="10">
+      <c r="DD31" s="10">
         <v>2666.2506728801732</v>
       </c>
-      <c r="DD31" s="10">
+      <c r="DE31" s="10">
         <v>2608.2377314861837</v>
       </c>
-      <c r="DE31" s="10">
+      <c r="DF31" s="10">
         <v>2762.3383951807746</v>
       </c>
-      <c r="DF31" s="10">
+      <c r="DG31" s="10">
         <v>2853.8290770931994</v>
       </c>
-      <c r="DG31" s="10">
+      <c r="DH31" s="10">
         <v>2929.0294314643293</v>
       </c>
-      <c r="DH31" s="10">
+      <c r="DI31" s="10">
         <v>3112.4989448953179</v>
       </c>
-      <c r="DI31" s="10">
+      <c r="DJ31" s="10">
         <v>3595.9889582554379</v>
       </c>
-      <c r="DJ31" s="10">
+      <c r="DK31" s="10">
         <v>3695.4568192700112</v>
       </c>
-      <c r="DK31" s="10">
+      <c r="DL31" s="10">
         <v>3472.8577124219973</v>
       </c>
-      <c r="DL31" s="10">
+      <c r="DM31" s="10">
         <v>3375.5127068977354</v>
       </c>
-      <c r="DM31" s="10">
+      <c r="DN31" s="10">
         <v>2855.2973951863391</v>
       </c>
-      <c r="DN31" s="10">
+      <c r="DO31" s="10">
         <v>3048.1735204352917</v>
       </c>
-      <c r="DO31" s="10">
+      <c r="DP31" s="10">
         <v>3095.4383219515598</v>
       </c>
-      <c r="DP31" s="10">
+      <c r="DQ31" s="10">
         <v>3100.6227407712922</v>
       </c>
-      <c r="DQ31" s="10">
+      <c r="DR31" s="10">
         <v>3123.2108332991293</v>
       </c>
-      <c r="DR31" s="10">
+      <c r="DS31" s="10">
         <v>3281.6302972416197</v>
       </c>
-      <c r="DS31" s="10">
+      <c r="DT31" s="10">
         <v>3729.9796927804123</v>
       </c>
-      <c r="DT31" s="10">
+      <c r="DU31" s="10">
         <v>3283.5048642391871</v>
       </c>
-      <c r="DU31" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="DV31" s="10">
-        <v>3112.0675082179423</v>
+        <v>3947.8996310315829</v>
       </c>
       <c r="DW31" s="10">
-        <v>3496.3696763944959</v>
+        <v>4378.5929521079415</v>
+      </c>
+      <c r="DX31" s="10">
+        <v>4362.8951202744956</v>
+      </c>
+      <c r="DY31" s="10">
+        <v>3901.2800264976549</v>
       </c>
     </row>
-    <row r="32" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="21" t="s">
         <v>136</v>
       </c>
       <c r="C32" s="10">
         <v>228.5519686428712</v>
       </c>
       <c r="D32" s="10">
         <v>119.42</v>
       </c>
       <c r="E32" s="10">
         <v>111.13</v>
       </c>
       <c r="F32" s="10">
         <v>101.11</v>
       </c>
       <c r="G32" s="10">
         <v>103.74</v>
       </c>
       <c r="H32" s="10">
         <v>72.959999999999994</v>
       </c>
       <c r="I32" s="10">
         <v>65.95</v>
       </c>
       <c r="J32" s="10">
@@ -11866,348 +12031,354 @@
       <c r="U32" s="10">
         <v>43.095729609999992</v>
       </c>
       <c r="V32" s="10">
         <v>41.056247889999995</v>
       </c>
       <c r="W32" s="10">
         <v>35.713504700053377</v>
       </c>
       <c r="X32" s="10">
         <v>33.808163830487977</v>
       </c>
       <c r="Y32" s="10">
         <v>31.114232612089356</v>
       </c>
       <c r="Z32" s="10">
         <v>30.351247068466066</v>
       </c>
       <c r="AA32" s="10">
         <v>29.585451046463771</v>
       </c>
       <c r="AB32" s="10">
         <v>28.091665869186684</v>
       </c>
       <c r="AC32" s="10">
+        <v>26.387168897655119</v>
+      </c>
+      <c r="AD32" s="10">
         <v>117.93</v>
       </c>
-      <c r="AD32" s="10">
+      <c r="AE32" s="10">
         <v>111.04</v>
       </c>
-      <c r="AE32" s="10">
+      <c r="AF32" s="10">
         <v>103.28</v>
       </c>
-      <c r="AF32" s="10">
+      <c r="AG32" s="10">
         <v>111.13</v>
       </c>
-      <c r="AG32" s="10">
+      <c r="AH32" s="10">
         <v>115.29</v>
       </c>
-      <c r="AH32" s="10">
+      <c r="AI32" s="10">
         <v>105.19</v>
       </c>
-      <c r="AI32" s="10">
+      <c r="AJ32" s="10">
         <v>112.45</v>
       </c>
-      <c r="AJ32" s="10">
+      <c r="AK32" s="10">
         <v>101.11</v>
       </c>
-      <c r="AK32" s="10">
+      <c r="AL32" s="10">
         <v>113.24</v>
       </c>
-      <c r="AL32" s="10">
+      <c r="AM32" s="10">
         <v>109.41</v>
       </c>
-      <c r="AM32" s="10">
+      <c r="AN32" s="10">
         <v>105.74</v>
       </c>
-      <c r="AN32" s="10">
+      <c r="AO32" s="10">
         <v>103.74</v>
       </c>
-      <c r="AO32" s="10">
+      <c r="AP32" s="10">
         <v>116.2</v>
       </c>
-      <c r="AP32" s="10">
+      <c r="AQ32" s="10">
         <v>100.52</v>
       </c>
-      <c r="AQ32" s="10">
+      <c r="AR32" s="10">
         <v>84.78</v>
       </c>
-      <c r="AR32" s="10">
+      <c r="AS32" s="10">
         <v>72.959999999999994</v>
       </c>
-      <c r="AS32" s="10">
+      <c r="AT32" s="10">
         <v>59.39</v>
       </c>
-      <c r="AT32" s="10">
+      <c r="AU32" s="10">
         <v>57.55</v>
       </c>
-      <c r="AU32" s="10">
+      <c r="AV32" s="10">
         <v>59.27</v>
       </c>
-      <c r="AV32" s="10">
+      <c r="AW32" s="10">
         <v>65.95</v>
       </c>
-      <c r="AW32" s="10">
+      <c r="AX32" s="10">
         <v>67.709999999999994</v>
       </c>
-      <c r="AX32" s="10">
+      <c r="AY32" s="10">
         <v>68.099999999999994</v>
       </c>
-      <c r="AY32" s="10">
+      <c r="AZ32" s="10">
         <v>64.88</v>
       </c>
-      <c r="AZ32" s="10">
+      <c r="BA32" s="10">
         <v>75.709999999999994</v>
       </c>
-      <c r="BA32" s="10">
+      <c r="BB32" s="10">
         <v>78.599999999999994</v>
       </c>
-      <c r="BB32" s="10">
+      <c r="BC32" s="10">
         <v>87.91</v>
       </c>
-      <c r="BC32" s="10">
+      <c r="BD32" s="10">
         <v>98.6</v>
       </c>
-      <c r="BD32" s="10">
+      <c r="BE32" s="10">
         <v>136.16</v>
       </c>
-      <c r="BE32" s="10">
+      <c r="BF32" s="10">
         <v>127.33</v>
       </c>
-      <c r="BF32" s="10">
+      <c r="BG32" s="10">
         <v>124.55</v>
       </c>
-      <c r="BG32" s="10">
+      <c r="BH32" s="10">
         <v>114.35</v>
       </c>
-      <c r="BH32" s="10">
+      <c r="BI32" s="10">
         <v>106.25</v>
       </c>
-      <c r="BI32" s="10">
+      <c r="BJ32" s="10">
         <v>137.84666569400002</v>
       </c>
-      <c r="BJ32" s="10">
+      <c r="BK32" s="10">
         <v>122.963332506</v>
       </c>
-      <c r="BK32" s="10">
+      <c r="BL32" s="10">
         <v>110.511110379</v>
       </c>
-      <c r="BL32" s="10">
+      <c r="BM32" s="10">
         <v>86.119999418999996</v>
       </c>
-      <c r="BM32" s="10">
+      <c r="BN32" s="10">
         <v>88.325912090000003</v>
       </c>
-      <c r="BN32" s="10">
+      <c r="BO32" s="10">
         <v>83.613435640000006</v>
       </c>
-      <c r="BO32" s="10">
+      <c r="BP32" s="10">
         <v>61.088509850000008</v>
       </c>
-      <c r="BP32" s="10">
+      <c r="BQ32" s="10">
         <v>58.405325179999998</v>
       </c>
-      <c r="BQ32" s="10">
+      <c r="BR32" s="10">
         <v>59.489053460000008</v>
       </c>
-      <c r="BR32" s="10">
+      <c r="BS32" s="10">
         <v>57.262771700000002</v>
       </c>
-      <c r="BS32" s="10">
+      <c r="BT32" s="10">
         <v>58.616756740000007</v>
       </c>
-      <c r="BT32" s="10">
+      <c r="BU32" s="10">
         <v>55.044642469999999</v>
       </c>
-      <c r="BU32" s="10">
+      <c r="BV32" s="10">
         <v>53.268238229999994</v>
       </c>
-      <c r="BV32" s="10">
+      <c r="BW32" s="10">
         <v>53.109456800000004</v>
       </c>
-      <c r="BW32" s="10">
+      <c r="BX32" s="10">
         <v>52.506602380000004</v>
       </c>
-      <c r="BX32" s="10">
+      <c r="BY32" s="10">
         <v>54.053753159999999</v>
       </c>
-      <c r="BY32" s="10">
+      <c r="BZ32" s="10">
         <v>53.517551650000001</v>
       </c>
-      <c r="BZ32" s="10">
+      <c r="CA32" s="10">
         <v>52.500647350000001</v>
       </c>
-      <c r="CA32" s="10">
+      <c r="CB32" s="10">
         <v>51.519336719999998</v>
       </c>
-      <c r="CB32" s="10">
+      <c r="CC32" s="10">
         <v>50.81929275000001</v>
       </c>
-      <c r="CC32" s="10">
+      <c r="CD32" s="10">
         <v>51.61528783</v>
       </c>
-      <c r="CD32" s="11">
+      <c r="CE32" s="11">
         <v>51.475869029999998</v>
       </c>
-      <c r="CE32" s="11">
+      <c r="CF32" s="11">
         <v>49.753827740000006</v>
       </c>
-      <c r="CF32" s="10">
+      <c r="CG32" s="10">
         <v>49.120834840000001</v>
       </c>
-      <c r="CG32" s="10">
+      <c r="CH32" s="10">
         <v>56.773168689999999</v>
       </c>
-      <c r="CH32" s="10">
+      <c r="CI32" s="10">
         <v>55.751941480000006</v>
       </c>
-      <c r="CI32" s="10">
+      <c r="CJ32" s="10">
         <v>58.656013999999999</v>
       </c>
-      <c r="CJ32" s="10">
+      <c r="CK32" s="10">
         <v>59.085792370000007</v>
       </c>
-      <c r="CK32" s="10">
+      <c r="CL32" s="10">
         <v>62.757572260000003</v>
       </c>
-      <c r="CL32" s="10">
+      <c r="CM32" s="10">
         <v>69.832222299999998</v>
       </c>
-      <c r="CM32" s="10">
+      <c r="CN32" s="10">
         <v>63.285715160000002</v>
       </c>
-      <c r="CN32" s="10">
+      <c r="CO32" s="10">
         <v>65.826885590000003</v>
       </c>
-      <c r="CO32" s="10">
+      <c r="CP32" s="10">
         <v>46.676644430000003</v>
       </c>
-      <c r="CP32" s="10">
+      <c r="CQ32" s="10">
         <v>45.272620409999995</v>
       </c>
-      <c r="CQ32" s="10">
+      <c r="CR32" s="10">
         <v>43.072502819999997</v>
       </c>
-      <c r="CR32" s="10">
+      <c r="CS32" s="10">
         <v>43.095729609999992</v>
       </c>
-      <c r="CS32" s="10">
+      <c r="CT32" s="10">
         <v>41.033960800000003</v>
       </c>
-      <c r="CT32" s="10">
+      <c r="CU32" s="10">
         <v>43.041687140000001</v>
       </c>
-      <c r="CU32" s="10">
+      <c r="CV32" s="10">
         <v>41.906357479999997</v>
       </c>
-      <c r="CV32" s="10">
+      <c r="CW32" s="10">
         <v>41.056247889999995</v>
       </c>
-      <c r="CW32" s="10">
+      <c r="CX32" s="10">
         <v>41.776862931370808</v>
       </c>
-      <c r="CX32" s="10">
+      <c r="CY32" s="10">
         <v>42.018973853868005</v>
       </c>
-      <c r="CY32" s="10">
+      <c r="CZ32" s="10">
         <v>42.086247937930878</v>
       </c>
-      <c r="CZ32" s="10">
+      <c r="DA32" s="10">
         <v>35.713504700053377</v>
       </c>
-      <c r="DA32" s="10">
+      <c r="DB32" s="10">
         <v>35.499968600633437</v>
       </c>
-      <c r="DB32" s="10">
+      <c r="DC32" s="10">
         <v>33.961544038443854</v>
       </c>
-      <c r="DC32" s="10">
+      <c r="DD32" s="10">
         <v>33.168809763376643</v>
       </c>
-      <c r="DD32" s="10">
+      <c r="DE32" s="10">
         <v>33.808163830487977</v>
       </c>
-      <c r="DE32" s="10">
+      <c r="DF32" s="10">
         <v>35.361838180333677</v>
       </c>
-      <c r="DF32" s="10">
+      <c r="DG32" s="10">
         <v>34.272647197956402</v>
       </c>
-      <c r="DG32" s="10">
+      <c r="DH32" s="10">
         <v>33.855172452298177</v>
       </c>
-      <c r="DH32" s="10">
+      <c r="DI32" s="10">
         <v>31.114232612089356</v>
       </c>
-      <c r="DI32" s="10">
+      <c r="DJ32" s="10">
         <v>33.922309128179471</v>
       </c>
-      <c r="DJ32" s="10">
+      <c r="DK32" s="10">
         <v>34.055852340134365</v>
       </c>
-      <c r="DK32" s="10">
+      <c r="DL32" s="10">
         <v>33.591480627737496</v>
       </c>
-      <c r="DL32" s="10">
+      <c r="DM32" s="10">
         <v>30.351247068466066</v>
       </c>
-      <c r="DM32" s="10">
+      <c r="DN32" s="10">
         <v>29.941349373799049</v>
       </c>
-      <c r="DN32" s="10">
+      <c r="DO32" s="10">
         <v>31.192699880777539</v>
       </c>
-      <c r="DO32" s="10">
+      <c r="DP32" s="10">
         <v>30.2290984534798</v>
       </c>
-      <c r="DP32" s="10">
+      <c r="DQ32" s="10">
         <v>29.585451046463771</v>
       </c>
-      <c r="DQ32" s="10">
+      <c r="DR32" s="10">
         <v>29.26830651912887</v>
       </c>
-      <c r="DR32" s="10">
+      <c r="DS32" s="10">
         <v>29.426257621619861</v>
       </c>
-      <c r="DS32" s="10">
+      <c r="DT32" s="10">
         <v>28.222384640412201</v>
       </c>
-      <c r="DT32" s="10">
+      <c r="DU32" s="10">
         <v>28.091665869186684</v>
       </c>
-      <c r="DU32" s="10">
+      <c r="DV32" s="10">
         <v>27.669049961582715</v>
       </c>
-      <c r="DV32" s="10">
+      <c r="DW32" s="10">
         <v>26.435091147942313</v>
       </c>
-      <c r="DW32" s="10">
+      <c r="DX32" s="10">
         <v>26.40232454449615</v>
       </c>
+      <c r="DY32" s="10">
+        <v>26.387168897655119</v>
+      </c>
     </row>
-    <row r="33" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="21" t="s">
         <v>135</v>
       </c>
       <c r="C33" s="10">
         <v>900</v>
       </c>
       <c r="D33" s="10">
         <v>767.50906601133909</v>
       </c>
       <c r="E33" s="10">
         <v>859.22241567487856</v>
       </c>
       <c r="F33" s="10">
         <v>924.46881295274829</v>
       </c>
       <c r="G33" s="10">
         <v>959.24180213775298</v>
       </c>
       <c r="H33" s="10">
         <v>1124.6429649547131</v>
       </c>
       <c r="I33" s="10">
         <v>1214.6847639277371</v>
       </c>
       <c r="J33" s="10">
@@ -12246,348 +12417,354 @@
       <c r="U33" s="10">
         <v>2312.4552507742692</v>
       </c>
       <c r="V33" s="10">
         <v>2247.2221657972523</v>
       </c>
       <c r="W33" s="10">
         <v>2434.8660530570896</v>
       </c>
       <c r="X33" s="10">
         <v>2574.4295676556958</v>
       </c>
       <c r="Y33" s="10">
         <v>3081.3847122832285</v>
       </c>
       <c r="Z33" s="10">
         <v>3345.1614598292695</v>
       </c>
       <c r="AA33" s="10">
         <v>3071.0372897248285</v>
       </c>
       <c r="AB33" s="10">
         <v>3255.4131983700004</v>
       </c>
       <c r="AC33" s="10">
+        <v>3874.8928575999998</v>
+      </c>
+      <c r="AD33" s="10">
         <v>790.43740342722435</v>
       </c>
-      <c r="AD33" s="10">
+      <c r="AE33" s="10">
         <v>813.36574084310882</v>
       </c>
-      <c r="AE33" s="10">
+      <c r="AF33" s="10">
         <v>836.29407825899409</v>
       </c>
-      <c r="AF33" s="10">
+      <c r="AG33" s="10">
         <v>859.22241567487856</v>
       </c>
-      <c r="AG33" s="10">
+      <c r="AH33" s="10">
         <v>875.53401499434676</v>
       </c>
-      <c r="AH33" s="10">
+      <c r="AI33" s="10">
         <v>891.84561431381383</v>
       </c>
-      <c r="AI33" s="10">
+      <c r="AJ33" s="10">
         <v>908.15721363328112</v>
       </c>
-      <c r="AJ33" s="10">
+      <c r="AK33" s="10">
         <v>924.46881295274829</v>
       </c>
-      <c r="AK33" s="10">
+      <c r="AL33" s="10">
         <v>933.16206024899998</v>
       </c>
-      <c r="AL33" s="10">
+      <c r="AM33" s="10">
         <v>941.85530754525098</v>
       </c>
-      <c r="AM33" s="10">
+      <c r="AN33" s="10">
         <v>950.5485548415021</v>
       </c>
-      <c r="AN33" s="10">
+      <c r="AO33" s="10">
         <v>959.24180213775298</v>
       </c>
-      <c r="AO33" s="10">
+      <c r="AP33" s="10">
         <v>1000.592092841993</v>
       </c>
-      <c r="AP33" s="10">
+      <c r="AQ33" s="10">
         <v>1041.942383546231</v>
       </c>
-      <c r="AQ33" s="10">
+      <c r="AR33" s="10">
         <v>1083.292674250471</v>
       </c>
-      <c r="AR33" s="10">
+      <c r="AS33" s="10">
         <v>1124.6429649547131</v>
       </c>
-      <c r="AS33" s="10">
+      <c r="AT33" s="10">
         <v>1147.153414697972</v>
       </c>
-      <c r="AT33" s="10">
+      <c r="AU33" s="10">
         <v>1169.6638644412201</v>
       </c>
-      <c r="AU33" s="10">
+      <c r="AV33" s="10">
         <v>1192.1743141844779</v>
       </c>
-      <c r="AV33" s="10">
+      <c r="AW33" s="10">
         <v>1214.6847639277371</v>
       </c>
-      <c r="AW33" s="10">
+      <c r="AX33" s="10">
         <v>1261.358819163197</v>
       </c>
-      <c r="AX33" s="10">
+      <c r="AY33" s="10">
         <v>1308.0328743986479</v>
       </c>
-      <c r="AY33" s="10">
+      <c r="AZ33" s="10">
         <v>1354.706929634099</v>
       </c>
-      <c r="AZ33" s="10">
+      <c r="BA33" s="10">
         <v>1401.38098486955</v>
       </c>
-      <c r="BA33" s="10">
+      <c r="BB33" s="10">
         <v>1427.421886414656</v>
       </c>
-      <c r="BB33" s="10">
+      <c r="BC33" s="10">
         <v>1453.4627879597631</v>
       </c>
-      <c r="BC33" s="10">
+      <c r="BD33" s="10">
         <v>1479.503689504859</v>
       </c>
-      <c r="BD33" s="10">
+      <c r="BE33" s="10">
         <v>1505.5445910499661</v>
       </c>
-      <c r="BE33" s="10">
+      <c r="BF33" s="10">
         <v>1529.5541588495259</v>
       </c>
-      <c r="BF33" s="10">
+      <c r="BG33" s="10">
         <v>1553.563726649096</v>
       </c>
-      <c r="BG33" s="10">
+      <c r="BH33" s="10">
         <v>1577.573294448666</v>
       </c>
-      <c r="BH33" s="10">
+      <c r="BI33" s="10">
         <v>1601.5828622482361</v>
       </c>
-      <c r="BI33" s="10">
+      <c r="BJ33" s="10">
         <v>1861.765750202105</v>
       </c>
-      <c r="BJ33" s="10">
+      <c r="BK33" s="10">
         <v>1794.1951981746731</v>
       </c>
-      <c r="BK33" s="10">
+      <c r="BL33" s="10">
         <v>1726.6246461472319</v>
       </c>
-      <c r="BL33" s="10">
+      <c r="BM33" s="10">
         <v>1331.30065413849</v>
       </c>
-      <c r="BM33" s="10">
+      <c r="BN33" s="10">
         <v>1388.4229400661789</v>
       </c>
-      <c r="BN33" s="10">
+      <c r="BO33" s="10">
         <v>1445.545225993859</v>
       </c>
-      <c r="BO33" s="10">
+      <c r="BP33" s="10">
         <v>1502.6675119215479</v>
       </c>
-      <c r="BP33" s="10">
+      <c r="BQ33" s="10">
         <v>1559.7897978492369</v>
       </c>
-      <c r="BQ33" s="10">
+      <c r="BR33" s="10">
         <v>1971.489620093063</v>
       </c>
-      <c r="BR33" s="10">
+      <c r="BS33" s="10">
         <v>1954.394730840178</v>
       </c>
-      <c r="BS33" s="10">
+      <c r="BT33" s="10">
         <v>2108.5051300905939</v>
       </c>
-      <c r="BT33" s="10">
+      <c r="BU33" s="10">
         <v>2233.8208178443101</v>
       </c>
-      <c r="BU33" s="10">
+      <c r="BV33" s="10">
         <v>2169.323598764483</v>
       </c>
-      <c r="BV33" s="10">
+      <c r="BW33" s="10">
         <v>2432.8297442614557</v>
       </c>
-      <c r="BW33" s="10">
+      <c r="BX33" s="10">
         <v>2092.3392543352293</v>
       </c>
-      <c r="BX33" s="10">
+      <c r="BY33" s="10">
         <v>1658.670774180172</v>
       </c>
-      <c r="BY33" s="10">
+      <c r="BZ33" s="10">
         <v>1662.4611161394271</v>
       </c>
-      <c r="BZ33" s="10">
+      <c r="CA33" s="10">
         <v>1666.2514580986722</v>
       </c>
-      <c r="CA33" s="10">
+      <c r="CB33" s="10">
         <v>1670.041800057927</v>
       </c>
-      <c r="CB33" s="10">
+      <c r="CC33" s="10">
         <v>1673.8321420171719</v>
       </c>
-      <c r="CC33" s="10">
+      <c r="CD33" s="10">
         <v>1799.1007756683848</v>
       </c>
-      <c r="CD33" s="11">
+      <c r="CE33" s="11">
         <v>2027.0875196289792</v>
       </c>
-      <c r="CE33" s="11">
+      <c r="CF33" s="11">
         <v>1650.980300359382</v>
       </c>
-      <c r="CF33" s="10">
+      <c r="CG33" s="10">
         <v>1776.604389811976</v>
       </c>
-      <c r="CG33" s="10">
+      <c r="CH33" s="10">
         <v>2432.0592282433249</v>
       </c>
-      <c r="CH33" s="10">
+      <c r="CI33" s="10">
         <v>1866.0870078016628</v>
       </c>
-      <c r="CI33" s="10">
+      <c r="CJ33" s="10">
         <v>1910.828316796511</v>
       </c>
-      <c r="CJ33" s="10">
+      <c r="CK33" s="10">
         <v>1955.5696257913501</v>
       </c>
-      <c r="CK33" s="10">
+      <c r="CL33" s="10">
         <v>1992.684585791452</v>
       </c>
-      <c r="CL33" s="10">
+      <c r="CM33" s="10">
         <v>2029.7995457915551</v>
       </c>
-      <c r="CM33" s="10">
+      <c r="CN33" s="10">
         <v>2066.9145057916571</v>
       </c>
-      <c r="CN33" s="10">
+      <c r="CO33" s="10">
         <v>2104.0294657917602</v>
       </c>
-      <c r="CO33" s="10">
+      <c r="CP33" s="10">
         <v>2754.3464004987618</v>
       </c>
-      <c r="CP33" s="10">
+      <c r="CQ33" s="10">
         <v>2211.8393317768441</v>
       </c>
-      <c r="CQ33" s="10">
+      <c r="CR33" s="10">
         <v>2163.0575952453059</v>
       </c>
-      <c r="CR33" s="10">
+      <c r="CS33" s="10">
         <v>2312.4552507742692</v>
       </c>
-      <c r="CS33" s="10">
+      <c r="CT33" s="10">
         <v>2236.5722586618999</v>
       </c>
-      <c r="CT33" s="10">
+      <c r="CU33" s="10">
         <v>2226.4804963455522</v>
       </c>
-      <c r="CU33" s="10">
+      <c r="CV33" s="10">
         <v>2216.388734029204</v>
       </c>
-      <c r="CV33" s="10">
+      <c r="CW33" s="10">
         <v>2247.2221657972523</v>
       </c>
-      <c r="CW33" s="10">
+      <c r="CX33" s="10">
         <v>2412.0733900996506</v>
       </c>
-      <c r="CX33" s="10">
+      <c r="CY33" s="10">
         <v>2454.1680447528283</v>
       </c>
-      <c r="CY33" s="10">
+      <c r="CZ33" s="10">
         <v>2449.6082294221501</v>
       </c>
-      <c r="CZ33" s="10">
+      <c r="DA33" s="10">
         <v>2434.8660530570896</v>
       </c>
-      <c r="DA33" s="10">
+      <c r="DB33" s="10">
         <v>2389.0519095568802</v>
       </c>
-      <c r="DB33" s="10">
+      <c r="DC33" s="10">
         <v>2437.947666182682</v>
       </c>
-      <c r="DC33" s="10">
+      <c r="DD33" s="10">
         <v>2633.0818631167967</v>
       </c>
-      <c r="DD33" s="10">
+      <c r="DE33" s="10">
         <v>2574.4295676556958</v>
       </c>
-      <c r="DE33" s="10">
+      <c r="DF33" s="10">
         <v>2726.9765570004411</v>
       </c>
-      <c r="DF33" s="10">
+      <c r="DG33" s="10">
         <v>2819.5564298952431</v>
       </c>
-      <c r="DG33" s="10">
+      <c r="DH33" s="10">
         <v>2895.1742590120311</v>
       </c>
-      <c r="DH33" s="10">
+      <c r="DI33" s="10">
         <v>3081.3847122832285</v>
       </c>
-      <c r="DI33" s="10">
+      <c r="DJ33" s="10">
         <v>3562.0666491272582</v>
       </c>
-      <c r="DJ33" s="10">
+      <c r="DK33" s="10">
         <v>3661.4009669298771</v>
       </c>
-      <c r="DK33" s="10">
+      <c r="DL33" s="10">
         <v>3439.26623179426</v>
       </c>
-      <c r="DL33" s="10">
+      <c r="DM33" s="10">
         <v>3345.1614598292695</v>
       </c>
-      <c r="DM33" s="10">
+      <c r="DN33" s="10">
         <v>2825.3560458125403</v>
       </c>
-      <c r="DN33" s="10">
+      <c r="DO33" s="10">
         <v>3016.9808205545141</v>
       </c>
-      <c r="DO33" s="10">
+      <c r="DP33" s="10">
         <v>3065.2092234980801</v>
       </c>
-      <c r="DP33" s="10">
+      <c r="DQ33" s="10">
         <v>3071.0372897248285</v>
       </c>
-      <c r="DQ33" s="10">
+      <c r="DR33" s="10">
         <v>3093.9425267800002</v>
       </c>
-      <c r="DR33" s="10">
+      <c r="DS33" s="10">
         <v>3252.20403962</v>
       </c>
-      <c r="DS33" s="10">
+      <c r="DT33" s="10">
         <v>3701.7573081400001</v>
       </c>
-      <c r="DT33" s="10">
+      <c r="DU33" s="10">
         <v>3255.4131983700004</v>
       </c>
-      <c r="DU33" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="DV33" s="10">
-        <v>3085.63241707</v>
+        <v>3920.23058107</v>
       </c>
       <c r="DW33" s="10">
-        <v>3469.9673518499999</v>
+        <v>4352.1578609599992</v>
+      </c>
+      <c r="DX33" s="10">
+        <v>4336.4927957299997</v>
+      </c>
+      <c r="DY33" s="10">
+        <v>3874.8928575999998</v>
       </c>
     </row>
-    <row r="34" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="15" t="s">
         <v>105</v>
       </c>
       <c r="C34" s="10">
         <v>0</v>
       </c>
       <c r="D34" s="10">
         <v>0</v>
       </c>
       <c r="E34" s="10">
         <v>0</v>
       </c>
       <c r="F34" s="10">
         <v>0</v>
       </c>
       <c r="G34" s="10">
         <v>0</v>
       </c>
       <c r="H34" s="10">
         <v>0</v>
       </c>
       <c r="I34" s="10">
         <v>0</v>
       </c>
       <c r="J34" s="10">
@@ -12626,51 +12803,51 @@
       <c r="U34" s="10">
         <v>650.97167669775979</v>
       </c>
       <c r="V34" s="10">
         <v>962.21116627147876</v>
       </c>
       <c r="W34" s="10">
         <v>1010.3223513661972</v>
       </c>
       <c r="X34" s="10">
         <v>1673.9046321252995</v>
       </c>
       <c r="Y34" s="10">
         <v>2601.0044310292556</v>
       </c>
       <c r="Z34" s="10">
         <v>3075.2776482372351</v>
       </c>
       <c r="AA34" s="10">
         <v>2066.9578916</v>
       </c>
       <c r="AB34" s="10">
         <v>1840.4652301000001</v>
       </c>
       <c r="AC34" s="10">
-        <v>0</v>
+        <v>2221.2717377099998</v>
       </c>
       <c r="AD34" s="10">
         <v>0</v>
       </c>
       <c r="AE34" s="10">
         <v>0</v>
       </c>
       <c r="AF34" s="10">
         <v>0</v>
       </c>
       <c r="AG34" s="10">
         <v>0</v>
       </c>
       <c r="AH34" s="10">
         <v>0</v>
       </c>
       <c r="AI34" s="10">
         <v>0</v>
       </c>
       <c r="AJ34" s="10">
         <v>0</v>
       </c>
       <c r="AK34" s="10">
         <v>0</v>
       </c>
@@ -12686,288 +12863,294 @@
       <c r="AO34" s="10">
         <v>0</v>
       </c>
       <c r="AP34" s="10">
         <v>0</v>
       </c>
       <c r="AQ34" s="10">
         <v>0</v>
       </c>
       <c r="AR34" s="10">
         <v>0</v>
       </c>
       <c r="AS34" s="10">
         <v>0</v>
       </c>
       <c r="AT34" s="10">
         <v>0</v>
       </c>
       <c r="AU34" s="10">
         <v>0</v>
       </c>
       <c r="AV34" s="10">
         <v>0</v>
       </c>
       <c r="AW34" s="10">
+        <v>0</v>
+      </c>
+      <c r="AX34" s="10">
         <v>3.8967692461883953E-2</v>
       </c>
-      <c r="AX34" s="10">
+      <c r="AY34" s="10">
         <v>24.670289799653549</v>
       </c>
-      <c r="AY34" s="10">
+      <c r="AZ34" s="10">
         <v>131.26187840678472</v>
       </c>
-      <c r="AZ34" s="10">
+      <c r="BA34" s="10">
         <v>0.35213343324600505</v>
       </c>
-      <c r="BA34" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="BB34" s="10">
         <v>0</v>
       </c>
       <c r="BC34" s="10">
         <v>0</v>
       </c>
       <c r="BD34" s="10">
         <v>0</v>
       </c>
       <c r="BE34" s="10">
         <v>0</v>
       </c>
       <c r="BF34" s="10">
         <v>0</v>
       </c>
       <c r="BG34" s="10">
         <v>0</v>
       </c>
       <c r="BH34" s="10">
         <v>0</v>
       </c>
       <c r="BI34" s="10">
         <v>0</v>
       </c>
       <c r="BJ34" s="10">
         <v>0</v>
       </c>
       <c r="BK34" s="10">
         <v>0</v>
       </c>
       <c r="BL34" s="10">
         <v>0</v>
       </c>
       <c r="BM34" s="10">
         <v>0</v>
       </c>
       <c r="BN34" s="10">
         <v>0</v>
       </c>
       <c r="BO34" s="10">
         <v>0</v>
       </c>
       <c r="BP34" s="10">
+        <v>0</v>
+      </c>
+      <c r="BQ34" s="10">
         <v>11.40298724078637</v>
       </c>
-      <c r="BQ34" s="10">
+      <c r="BR34" s="10">
         <v>18.213261309688839</v>
       </c>
-      <c r="BR34" s="10">
+      <c r="BS34" s="10">
         <v>16.469113950658166</v>
       </c>
-      <c r="BS34" s="10">
+      <c r="BT34" s="10">
         <v>15.359501201477894</v>
       </c>
-      <c r="BT34" s="10">
+      <c r="BU34" s="10">
         <v>11.541705085506516</v>
       </c>
-      <c r="BU34" s="10">
+      <c r="BV34" s="10">
         <v>10.111334494573477</v>
       </c>
-      <c r="BV34" s="10">
+      <c r="BW34" s="10">
         <v>28.481586398316924</v>
       </c>
-      <c r="BW34" s="10">
+      <c r="BX34" s="10">
         <v>25.397673088451601</v>
       </c>
-      <c r="BX34" s="10">
+      <c r="BY34" s="10">
         <v>171.68314580013529</v>
       </c>
-      <c r="BY34" s="10">
+      <c r="BZ34" s="10">
         <v>183.28882269862004</v>
       </c>
-      <c r="BZ34" s="10">
+      <c r="CA34" s="10">
         <v>168.38534683564021</v>
       </c>
-      <c r="CA34" s="10">
+      <c r="CB34" s="10">
         <v>179.93880506259075</v>
       </c>
-      <c r="CB34" s="10">
+      <c r="CC34" s="10">
         <v>181.22240443466495</v>
       </c>
-      <c r="CC34" s="10">
+      <c r="CD34" s="10">
         <v>281.45189383869388</v>
       </c>
-      <c r="CD34" s="11">
+      <c r="CE34" s="11">
         <v>188.01199269090955</v>
       </c>
-      <c r="CE34" s="11">
+      <c r="CF34" s="11">
         <v>213.58843785696547</v>
       </c>
-      <c r="CF34" s="10">
+      <c r="CG34" s="10">
         <v>180.84794434971937</v>
       </c>
-      <c r="CG34" s="10">
+      <c r="CH34" s="10">
         <v>353.49602665794839</v>
       </c>
-      <c r="CH34" s="10">
+      <c r="CI34" s="10">
         <v>262.48752216206509</v>
       </c>
-      <c r="CI34" s="10">
+      <c r="CJ34" s="10">
         <v>260.42309936086252</v>
       </c>
-      <c r="CJ34" s="10">
+      <c r="CK34" s="10">
         <v>400.91256810076868</v>
       </c>
-      <c r="CK34" s="10">
+      <c r="CL34" s="10">
         <v>299.08959382354908</v>
       </c>
-      <c r="CL34" s="10">
+      <c r="CM34" s="10">
         <v>390.47879839488132</v>
       </c>
-      <c r="CM34" s="10">
+      <c r="CN34" s="10">
         <v>367.92033888873289</v>
       </c>
-      <c r="CN34" s="10">
+      <c r="CO34" s="10">
         <v>486.22320725479329</v>
       </c>
-      <c r="CO34" s="10">
+      <c r="CP34" s="10">
         <v>445.5086624427351</v>
       </c>
-      <c r="CP34" s="10">
+      <c r="CQ34" s="10">
         <v>390.21066598178714</v>
       </c>
-      <c r="CQ34" s="10">
+      <c r="CR34" s="10">
         <v>405.70088246881221</v>
       </c>
-      <c r="CR34" s="10">
+      <c r="CS34" s="10">
         <v>650.97167669775979</v>
       </c>
-      <c r="CS34" s="10">
+      <c r="CT34" s="10">
         <v>582.98860063018969</v>
       </c>
-      <c r="CT34" s="10">
+      <c r="CU34" s="10">
         <v>684.57940293659328</v>
       </c>
-      <c r="CU34" s="10">
+      <c r="CV34" s="10">
         <v>760.69601672262104</v>
       </c>
-      <c r="CV34" s="10">
+      <c r="CW34" s="10">
         <v>962.21116627147876</v>
       </c>
-      <c r="CW34" s="10">
+      <c r="CX34" s="10">
         <v>649.14788619336866</v>
       </c>
-      <c r="CX34" s="10">
+      <c r="CY34" s="10">
         <v>892.15421010059458</v>
       </c>
-      <c r="CY34" s="10">
+      <c r="CZ34" s="10">
         <v>955.85711605626284</v>
       </c>
-      <c r="CZ34" s="10">
+      <c r="DA34" s="10">
         <v>1010.3223513661972</v>
       </c>
-      <c r="DA34" s="10">
+      <c r="DB34" s="10">
         <v>999.67562720738908</v>
       </c>
-      <c r="DB34" s="10">
+      <c r="DC34" s="10">
         <v>1196.0489394292788</v>
       </c>
-      <c r="DC34" s="10">
+      <c r="DD34" s="10">
         <v>1284.9648291420153</v>
       </c>
-      <c r="DD34" s="10">
+      <c r="DE34" s="10">
         <v>1673.9046321252995</v>
       </c>
-      <c r="DE34" s="10">
+      <c r="DF34" s="10">
         <v>2068.0949502758017</v>
       </c>
-      <c r="DF34" s="10">
+      <c r="DG34" s="10">
         <v>2256.7247992760613</v>
       </c>
-      <c r="DG34" s="10">
+      <c r="DH34" s="10">
         <v>2196.025882947506</v>
       </c>
-      <c r="DH34" s="10">
+      <c r="DI34" s="10">
         <v>2601.0044310292556</v>
       </c>
-      <c r="DI34" s="10">
+      <c r="DJ34" s="10">
         <v>2854.8257028336538</v>
       </c>
-      <c r="DJ34" s="10">
+      <c r="DK34" s="10">
         <v>2901.8586527645093</v>
       </c>
-      <c r="DK34" s="10">
+      <c r="DL34" s="10">
         <v>2761.95108303693</v>
       </c>
-      <c r="DL34" s="10">
+      <c r="DM34" s="10">
         <v>3075.2776482372351</v>
       </c>
-      <c r="DM34" s="10">
+      <c r="DN34" s="10">
         <v>2751.72924212</v>
       </c>
-      <c r="DN34" s="10">
+      <c r="DO34" s="10">
         <v>2944.3828312100004</v>
       </c>
-      <c r="DO34" s="10">
+      <c r="DP34" s="10">
         <v>2242.9720715499998</v>
       </c>
-      <c r="DP34" s="10">
+      <c r="DQ34" s="10">
         <v>2066.9578916</v>
       </c>
-      <c r="DQ34" s="10">
+      <c r="DR34" s="10">
         <v>2028.0601651499999</v>
       </c>
-      <c r="DR34" s="10">
+      <c r="DS34" s="10">
         <v>1637.26971226</v>
       </c>
-      <c r="DS34" s="10">
+      <c r="DT34" s="10">
         <v>1475.14283138</v>
       </c>
-      <c r="DT34" s="10">
+      <c r="DU34" s="10">
         <v>1840.4652301000001</v>
       </c>
-      <c r="DU34" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="DV34" s="10">
-        <v>2006.1817989700003</v>
+        <v>1664.5539169799999</v>
       </c>
       <c r="DW34" s="10">
-        <v>2008.1897137500002</v>
+        <v>1956.7611671700001</v>
+      </c>
+      <c r="DX34" s="10">
+        <v>1942.0864239100001</v>
+      </c>
+      <c r="DY34" s="10">
+        <v>2221.2717377099998</v>
       </c>
     </row>
-    <row r="35" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="15" t="s">
         <v>124</v>
       </c>
       <c r="C35" s="11">
         <v>0</v>
       </c>
       <c r="D35" s="11">
         <v>0</v>
       </c>
       <c r="E35" s="11">
         <v>0</v>
       </c>
       <c r="F35" s="11">
         <v>0</v>
       </c>
       <c r="G35" s="11">
         <v>0</v>
       </c>
       <c r="H35" s="11">
         <v>0</v>
       </c>
       <c r="I35" s="11">
         <v>0</v>
       </c>
       <c r="J35" s="11">
@@ -13006,51 +13189,51 @@
       <c r="U35" s="11">
         <v>477.33111265155776</v>
       </c>
       <c r="V35" s="11">
         <v>842.17889633570144</v>
       </c>
       <c r="W35" s="11">
         <v>877.22540279885459</v>
       </c>
       <c r="X35" s="11">
         <v>1470.2623242109958</v>
       </c>
       <c r="Y35" s="11">
         <v>2436.623342397103</v>
       </c>
       <c r="Z35" s="11">
         <v>2854.175266887019</v>
       </c>
       <c r="AA35" s="11">
         <v>1774.4185598699999</v>
       </c>
       <c r="AB35" s="11">
         <v>1463.7870652700001</v>
       </c>
       <c r="AC35" s="11">
-        <v>0</v>
+        <v>1740.8283908599999</v>
       </c>
       <c r="AD35" s="11">
         <v>0</v>
       </c>
       <c r="AE35" s="11">
         <v>0</v>
       </c>
       <c r="AF35" s="11">
         <v>0</v>
       </c>
       <c r="AG35" s="11">
         <v>0</v>
       </c>
       <c r="AH35" s="11">
         <v>0</v>
       </c>
       <c r="AI35" s="11">
         <v>0</v>
       </c>
       <c r="AJ35" s="11">
         <v>0</v>
       </c>
       <c r="AK35" s="11">
         <v>0</v>
       </c>
@@ -13156,198 +13339,204 @@
       <c r="BS35" s="11">
         <v>0</v>
       </c>
       <c r="BT35" s="11">
         <v>0</v>
       </c>
       <c r="BU35" s="11">
         <v>0</v>
       </c>
       <c r="BV35" s="11">
         <v>0</v>
       </c>
       <c r="BW35" s="11">
         <v>0</v>
       </c>
       <c r="BX35" s="11">
         <v>0</v>
       </c>
       <c r="BY35" s="11">
         <v>0</v>
       </c>
       <c r="BZ35" s="11">
         <v>0</v>
       </c>
       <c r="CA35" s="11">
+        <v>0</v>
+      </c>
+      <c r="CB35" s="11">
         <v>4.5536191120235365</v>
       </c>
-      <c r="CB35" s="11">
+      <c r="CC35" s="11">
         <v>16.352500702577398</v>
       </c>
-      <c r="CC35" s="11">
+      <c r="CD35" s="11">
         <v>114.30829664586204</v>
       </c>
-      <c r="CD35" s="11">
+      <c r="CE35" s="11">
         <v>1.0913206324566036</v>
       </c>
-      <c r="CE35" s="11">
+      <c r="CF35" s="11">
         <v>1.3659515802589826</v>
       </c>
-      <c r="CF35" s="11">
+      <c r="CG35" s="11">
         <v>0.1491297214881197</v>
       </c>
-      <c r="CG35" s="11">
+      <c r="CH35" s="11">
         <v>168.71293023532522</v>
       </c>
-      <c r="CH35" s="11">
+      <c r="CI35" s="11">
         <v>61.770561248371628</v>
       </c>
-      <c r="CI35" s="11">
+      <c r="CJ35" s="11">
         <v>70.982680988566003</v>
       </c>
-      <c r="CJ35" s="11">
+      <c r="CK35" s="11">
         <v>218.51881129219899</v>
       </c>
-      <c r="CK35" s="11">
+      <c r="CL35" s="11">
         <v>138.10956881070632</v>
       </c>
-      <c r="CL35" s="11">
+      <c r="CM35" s="11">
         <v>210.94977573289589</v>
       </c>
-      <c r="CM35" s="11">
+      <c r="CN35" s="11">
         <v>180.87833995667938</v>
       </c>
-      <c r="CN35" s="11">
+      <c r="CO35" s="11">
         <v>315.04365832176222</v>
       </c>
-      <c r="CO35" s="11">
+      <c r="CP35" s="11">
         <v>290.89170309436031</v>
       </c>
-      <c r="CP35" s="11">
+      <c r="CQ35" s="11">
         <v>269.30362037861573</v>
       </c>
-      <c r="CQ35" s="11">
+      <c r="CR35" s="11">
         <v>279.49654373259159</v>
       </c>
-      <c r="CR35" s="11">
+      <c r="CS35" s="11">
         <v>477.33111265155776</v>
       </c>
-      <c r="CS35" s="11">
+      <c r="CT35" s="11">
         <v>432.11407878770592</v>
       </c>
-      <c r="CT35" s="11">
+      <c r="CU35" s="11">
         <v>559.51854280796613</v>
       </c>
-      <c r="CU35" s="11">
+      <c r="CV35" s="11">
         <v>616.74341472141043</v>
       </c>
-      <c r="CV35" s="11">
+      <c r="CW35" s="11">
         <v>842.17889633570144</v>
       </c>
-      <c r="CW35" s="11">
+      <c r="CX35" s="11">
         <v>536.11930674661153</v>
       </c>
-      <c r="CX35" s="11">
+      <c r="CY35" s="11">
         <v>771.29555666897204</v>
       </c>
-      <c r="CY35" s="11">
+      <c r="CZ35" s="11">
         <v>828.0455291280341</v>
       </c>
-      <c r="CZ35" s="11">
+      <c r="DA35" s="11">
         <v>877.22540279885459</v>
       </c>
-      <c r="DA35" s="11">
+      <c r="DB35" s="11">
         <v>841.07771452850898</v>
       </c>
-      <c r="DB35" s="11">
+      <c r="DC35" s="11">
         <v>1034.1708943360832</v>
       </c>
-      <c r="DC35" s="11">
+      <c r="DD35" s="11">
         <v>1124.5816363296256</v>
       </c>
-      <c r="DD35" s="10">
+      <c r="DE35" s="10">
         <v>1470.2623242109958</v>
       </c>
-      <c r="DE35" s="10">
+      <c r="DF35" s="10">
         <v>1878.5242454797274</v>
       </c>
-      <c r="DF35" s="10">
+      <c r="DG35" s="10">
         <v>2073.3755588908994</v>
       </c>
-      <c r="DG35" s="10">
+      <c r="DH35" s="10">
         <v>2024.1796814585507</v>
       </c>
-      <c r="DH35" s="10">
+      <c r="DI35" s="10">
         <v>2436.623342397103</v>
       </c>
-      <c r="DI35" s="10">
+      <c r="DJ35" s="10">
         <v>2668.5369613128382</v>
       </c>
-      <c r="DJ35" s="10">
+      <c r="DK35" s="10">
         <v>2702.328075567857</v>
       </c>
-      <c r="DK35" s="10">
+      <c r="DL35" s="10">
         <v>2534.654366021894</v>
       </c>
-      <c r="DL35" s="10">
+      <c r="DM35" s="10">
         <v>2854.175266887019</v>
       </c>
-      <c r="DM35" s="10">
+      <c r="DN35" s="10">
         <v>2511.42815965</v>
       </c>
-      <c r="DN35" s="10">
+      <c r="DO35" s="10">
         <v>2671.6785120700001</v>
       </c>
-      <c r="DO35" s="10">
+      <c r="DP35" s="10">
         <v>1958.43963646</v>
       </c>
-      <c r="DP35" s="10">
+      <c r="DQ35" s="10">
         <v>1774.4185598699999</v>
       </c>
-      <c r="DQ35" s="10">
+      <c r="DR35" s="10">
         <v>1741.8838082699999</v>
       </c>
-      <c r="DR35" s="10">
+      <c r="DS35" s="10">
         <v>1320.1165187399999</v>
       </c>
-      <c r="DS35" s="10">
+      <c r="DT35" s="10">
         <v>1098.39487622</v>
       </c>
-      <c r="DT35" s="10">
+      <c r="DU35" s="10">
         <v>1463.7870652700001</v>
       </c>
-      <c r="DU35" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="DV35" s="10">
-        <v>1607.12237022</v>
+        <v>1325.5113885399999</v>
       </c>
       <c r="DW35" s="10">
-        <v>1596.51033609</v>
+        <v>1557.7017384200001</v>
+      </c>
+      <c r="DX35" s="10">
+        <v>1530.4070462499999</v>
+      </c>
+      <c r="DY35" s="10">
+        <v>1740.8283908599999</v>
       </c>
     </row>
-    <row r="36" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="18" t="s">
         <v>125</v>
       </c>
       <c r="C36" s="13">
         <v>0</v>
       </c>
       <c r="D36" s="13">
         <v>0</v>
       </c>
       <c r="E36" s="13">
         <v>0</v>
       </c>
       <c r="F36" s="13">
         <v>0</v>
       </c>
       <c r="G36" s="13">
         <v>0</v>
       </c>
       <c r="H36" s="13">
         <v>0</v>
       </c>
       <c r="I36" s="13">
         <v>0</v>
       </c>
       <c r="J36" s="13">
@@ -13386,51 +13575,51 @@
       <c r="U36" s="13">
         <v>173.64056404620209</v>
       </c>
       <c r="V36" s="13">
         <v>120.03226993577726</v>
       </c>
       <c r="W36" s="13">
         <v>133.09694856734257</v>
       </c>
       <c r="X36" s="13">
         <v>203.64230791430393</v>
       </c>
       <c r="Y36" s="13">
         <v>164.3810886321522</v>
       </c>
       <c r="Z36" s="13">
         <v>221.10238135021643</v>
       </c>
       <c r="AA36" s="13">
         <v>292.53933173000007</v>
       </c>
       <c r="AB36" s="13">
         <v>376.6781648299999</v>
       </c>
       <c r="AC36" s="13">
-        <v>0</v>
+        <v>480.44334684999995</v>
       </c>
       <c r="AD36" s="13">
         <v>0</v>
       </c>
       <c r="AE36" s="13">
         <v>0</v>
       </c>
       <c r="AF36" s="13">
         <v>0</v>
       </c>
       <c r="AG36" s="13">
         <v>0</v>
       </c>
       <c r="AH36" s="13">
         <v>0</v>
       </c>
       <c r="AI36" s="13">
         <v>0</v>
       </c>
       <c r="AJ36" s="13">
         <v>0</v>
       </c>
       <c r="AK36" s="13">
         <v>0</v>
       </c>
@@ -13446,288 +13635,294 @@
       <c r="AO36" s="13">
         <v>0</v>
       </c>
       <c r="AP36" s="13">
         <v>0</v>
       </c>
       <c r="AQ36" s="13">
         <v>0</v>
       </c>
       <c r="AR36" s="13">
         <v>0</v>
       </c>
       <c r="AS36" s="13">
         <v>0</v>
       </c>
       <c r="AT36" s="13">
         <v>0</v>
       </c>
       <c r="AU36" s="13">
         <v>0</v>
       </c>
       <c r="AV36" s="13">
         <v>0</v>
       </c>
       <c r="AW36" s="13">
+        <v>0</v>
+      </c>
+      <c r="AX36" s="13">
         <v>3.8967692461883953E-2</v>
       </c>
-      <c r="AX36" s="13">
+      <c r="AY36" s="13">
         <v>24.670289799653549</v>
       </c>
-      <c r="AY36" s="13">
+      <c r="AZ36" s="13">
         <v>131.26187840678472</v>
       </c>
-      <c r="AZ36" s="13">
+      <c r="BA36" s="13">
         <v>0.35213343324600505</v>
       </c>
-      <c r="BA36" s="13">
-[...1 lines deleted...]
-      </c>
       <c r="BB36" s="13">
         <v>0</v>
       </c>
       <c r="BC36" s="13">
         <v>0</v>
       </c>
       <c r="BD36" s="13">
         <v>0</v>
       </c>
       <c r="BE36" s="13">
         <v>0</v>
       </c>
       <c r="BF36" s="13">
         <v>0</v>
       </c>
       <c r="BG36" s="13">
         <v>0</v>
       </c>
       <c r="BH36" s="13">
         <v>0</v>
       </c>
       <c r="BI36" s="13">
         <v>0</v>
       </c>
       <c r="BJ36" s="13">
         <v>0</v>
       </c>
       <c r="BK36" s="13">
         <v>0</v>
       </c>
       <c r="BL36" s="13">
         <v>0</v>
       </c>
       <c r="BM36" s="13">
         <v>0</v>
       </c>
       <c r="BN36" s="13">
         <v>0</v>
       </c>
       <c r="BO36" s="13">
         <v>0</v>
       </c>
       <c r="BP36" s="13">
+        <v>0</v>
+      </c>
+      <c r="BQ36" s="13">
         <v>11.40298724078637</v>
       </c>
-      <c r="BQ36" s="13">
+      <c r="BR36" s="13">
         <v>18.213261309688839</v>
       </c>
-      <c r="BR36" s="13">
+      <c r="BS36" s="13">
         <v>16.469113950658166</v>
       </c>
-      <c r="BS36" s="13">
+      <c r="BT36" s="13">
         <v>15.359501201477894</v>
       </c>
-      <c r="BT36" s="13">
+      <c r="BU36" s="13">
         <v>11.541705085506516</v>
       </c>
-      <c r="BU36" s="13">
+      <c r="BV36" s="13">
         <v>10.111334494573477</v>
       </c>
-      <c r="BV36" s="13">
+      <c r="BW36" s="13">
         <v>28.481586398316924</v>
       </c>
-      <c r="BW36" s="13">
+      <c r="BX36" s="13">
         <v>25.397673088451601</v>
       </c>
-      <c r="BX36" s="13">
+      <c r="BY36" s="13">
         <v>171.68314580013529</v>
       </c>
-      <c r="BY36" s="13">
+      <c r="BZ36" s="13">
         <v>183.28882269862004</v>
       </c>
-      <c r="BZ36" s="13">
+      <c r="CA36" s="13">
         <v>168.38534683564021</v>
       </c>
-      <c r="CA36" s="13">
+      <c r="CB36" s="13">
         <v>175.38518595056721</v>
       </c>
-      <c r="CB36" s="13">
+      <c r="CC36" s="13">
         <v>164.86990373208758</v>
       </c>
-      <c r="CC36" s="13">
+      <c r="CD36" s="13">
         <v>167.14359719283183</v>
       </c>
-      <c r="CD36" s="13">
+      <c r="CE36" s="13">
         <v>186.92067205845296</v>
       </c>
-      <c r="CE36" s="13">
+      <c r="CF36" s="13">
         <v>212.22248627670649</v>
       </c>
-      <c r="CF36" s="13">
+      <c r="CG36" s="13">
         <v>180.69881462823128</v>
       </c>
-      <c r="CG36" s="13">
+      <c r="CH36" s="13">
         <v>184.7830964226232</v>
       </c>
-      <c r="CH36" s="13">
+      <c r="CI36" s="13">
         <v>200.71696091369347</v>
       </c>
-      <c r="CI36" s="13">
+      <c r="CJ36" s="13">
         <v>189.44041837229653</v>
       </c>
-      <c r="CJ36" s="13">
+      <c r="CK36" s="13">
         <v>182.39375680856972</v>
       </c>
-      <c r="CK36" s="13">
+      <c r="CL36" s="13">
         <v>160.98002501284279</v>
       </c>
-      <c r="CL36" s="13">
+      <c r="CM36" s="13">
         <v>179.52902266198541</v>
       </c>
-      <c r="CM36" s="13">
+      <c r="CN36" s="13">
         <v>187.0419989320535</v>
       </c>
-      <c r="CN36" s="13">
+      <c r="CO36" s="13">
         <v>171.17954893303107</v>
       </c>
-      <c r="CO36" s="13">
+      <c r="CP36" s="13">
         <v>154.61695934837479</v>
       </c>
-      <c r="CP36" s="13">
+      <c r="CQ36" s="13">
         <v>120.90704560317144</v>
       </c>
-      <c r="CQ36" s="13">
+      <c r="CR36" s="13">
         <v>126.20433873622059</v>
       </c>
-      <c r="CR36" s="13">
+      <c r="CS36" s="13">
         <v>173.64056404620209</v>
       </c>
-      <c r="CS36" s="13">
+      <c r="CT36" s="13">
         <v>150.87452184248377</v>
       </c>
-      <c r="CT36" s="13">
+      <c r="CU36" s="13">
         <v>125.06086012862723</v>
       </c>
-      <c r="CU36" s="13">
+      <c r="CV36" s="13">
         <v>143.95260200121061</v>
       </c>
-      <c r="CV36" s="13">
+      <c r="CW36" s="13">
         <v>120.03226993577726</v>
       </c>
-      <c r="CW36" s="13">
+      <c r="CX36" s="13">
         <v>113.02857944675716</v>
       </c>
-      <c r="CX36" s="13">
+      <c r="CY36" s="13">
         <v>120.85865343162253</v>
       </c>
-      <c r="CY36" s="13">
+      <c r="CZ36" s="13">
         <v>127.81158692822881</v>
       </c>
-      <c r="CZ36" s="13">
+      <c r="DA36" s="13">
         <v>133.09694856734257</v>
       </c>
-      <c r="DA36" s="13">
+      <c r="DB36" s="13">
         <v>158.59791267888019</v>
       </c>
-      <c r="DB36" s="13">
+      <c r="DC36" s="13">
         <v>161.87804509319579</v>
       </c>
-      <c r="DC36" s="13">
+      <c r="DD36" s="13">
         <v>160.38319281238964</v>
       </c>
-      <c r="DD36" s="13">
+      <c r="DE36" s="13">
         <v>203.64230791430393</v>
       </c>
-      <c r="DE36" s="13">
+      <c r="DF36" s="13">
         <v>189.57070479607444</v>
       </c>
-      <c r="DF36" s="13">
+      <c r="DG36" s="13">
         <v>183.34924038516186</v>
       </c>
-      <c r="DG36" s="13">
+      <c r="DH36" s="13">
         <v>171.84620148895542</v>
       </c>
-      <c r="DH36" s="13">
+      <c r="DI36" s="13">
         <v>164.3810886321522</v>
       </c>
-      <c r="DI36" s="13">
+      <c r="DJ36" s="13">
         <v>186.28874152081599</v>
       </c>
-      <c r="DJ36" s="13">
+      <c r="DK36" s="13">
         <v>199.53057719665202</v>
       </c>
-      <c r="DK36" s="13">
+      <c r="DL36" s="13">
         <v>227.29671701503599</v>
       </c>
-      <c r="DL36" s="13">
+      <c r="DM36" s="13">
         <v>221.10238135021643</v>
       </c>
-      <c r="DM36" s="13">
+      <c r="DN36" s="13">
         <v>240.3010824700001</v>
       </c>
-      <c r="DN36" s="13">
+      <c r="DO36" s="13">
         <v>272.70431914000005</v>
       </c>
-      <c r="DO36" s="13">
+      <c r="DP36" s="13">
         <v>284.53243509000004</v>
       </c>
-      <c r="DP36" s="13">
+      <c r="DQ36" s="13">
         <v>292.53933173000007</v>
       </c>
-      <c r="DQ36" s="13">
+      <c r="DR36" s="13">
         <v>286.17635688000007</v>
       </c>
-      <c r="DR36" s="13">
+      <c r="DS36" s="13">
         <v>317.15319352</v>
       </c>
-      <c r="DS36" s="13">
+      <c r="DT36" s="13">
         <v>376.74795515999995</v>
       </c>
-      <c r="DT36" s="13">
+      <c r="DU36" s="13">
         <v>376.6781648299999</v>
       </c>
-      <c r="DU36" s="13">
+      <c r="DV36" s="13">
         <v>339.04252844000001</v>
       </c>
-      <c r="DV36" s="13">
+      <c r="DW36" s="13">
         <v>399.05942875000011</v>
       </c>
-      <c r="DW36" s="13">
+      <c r="DX36" s="13">
         <v>411.67937766000011</v>
       </c>
+      <c r="DY36" s="13">
+        <v>480.44334684999995</v>
+      </c>
     </row>
-    <row r="37" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="15" t="s">
         <v>106</v>
       </c>
       <c r="C37" s="11">
         <v>7150.9647589636907</v>
       </c>
       <c r="D37" s="11">
         <v>9297.8279368986477</v>
       </c>
       <c r="E37" s="11">
         <v>10124.713055539596</v>
       </c>
       <c r="F37" s="11">
         <v>12026.858053767288</v>
       </c>
       <c r="G37" s="11">
         <v>16188.89518411939</v>
       </c>
       <c r="H37" s="11">
         <v>18367.19674506921</v>
       </c>
       <c r="I37" s="11">
         <v>21659.845585503055</v>
       </c>
       <c r="J37" s="11">
@@ -13766,348 +13961,354 @@
       <c r="U37" s="11">
         <v>27243.682431608046</v>
       </c>
       <c r="V37" s="11">
         <v>26998.542449754033</v>
       </c>
       <c r="W37" s="11">
         <v>22765.717236823166</v>
       </c>
       <c r="X37" s="11">
         <v>22827.517532445858</v>
       </c>
       <c r="Y37" s="11">
         <v>26669.676057862896</v>
       </c>
       <c r="Z37" s="11">
         <v>30206.077302144538</v>
       </c>
       <c r="AA37" s="11">
         <v>41770.480468771275</v>
       </c>
       <c r="AB37" s="11">
         <v>35849.901779446562</v>
       </c>
       <c r="AC37" s="11">
+        <v>39821.25478389574</v>
+      </c>
+      <c r="AD37" s="11">
         <v>9535.9483664132185</v>
       </c>
-      <c r="AD37" s="11">
+      <c r="AE37" s="11">
         <v>9976.2325818878489</v>
       </c>
-      <c r="AE37" s="11">
+      <c r="AF37" s="11">
         <v>10059.66388456982</v>
       </c>
-      <c r="AF37" s="11">
+      <c r="AG37" s="11">
         <v>10124.713055539596</v>
       </c>
-      <c r="AG37" s="11">
+      <c r="AH37" s="11">
         <v>10677.568115509284</v>
       </c>
-      <c r="AH37" s="11">
+      <c r="AI37" s="11">
         <v>10686.602912822869</v>
       </c>
-      <c r="AI37" s="11">
+      <c r="AJ37" s="11">
         <v>11367.72795290895</v>
       </c>
-      <c r="AJ37" s="11">
+      <c r="AK37" s="11">
         <v>12026.858053767288</v>
       </c>
-      <c r="AK37" s="11">
+      <c r="AL37" s="11">
         <v>12736.466904087196</v>
       </c>
-      <c r="AL37" s="11">
+      <c r="AM37" s="11">
         <v>13411.418641854252</v>
       </c>
-      <c r="AM37" s="11">
+      <c r="AN37" s="11">
         <v>14511.433967731116</v>
       </c>
-      <c r="AN37" s="11">
+      <c r="AO37" s="11">
         <v>16188.89518411939</v>
       </c>
-      <c r="AO37" s="11">
+      <c r="AP37" s="11">
         <v>16748.247965915536</v>
       </c>
-      <c r="AP37" s="11">
+      <c r="AQ37" s="11">
         <v>17474.940317847584</v>
       </c>
-      <c r="AQ37" s="11">
+      <c r="AR37" s="11">
         <v>17310.938675393627</v>
       </c>
-      <c r="AR37" s="11">
+      <c r="AS37" s="11">
         <v>18367.19674506921</v>
       </c>
-      <c r="AS37" s="11">
+      <c r="AT37" s="11">
         <v>19281.968818179346</v>
       </c>
-      <c r="AT37" s="11">
+      <c r="AU37" s="11">
         <v>20234.333905206517</v>
       </c>
-      <c r="AU37" s="11">
+      <c r="AV37" s="11">
         <v>20077.274047149673</v>
       </c>
-      <c r="AV37" s="11">
+      <c r="AW37" s="11">
         <v>21659.845585503055</v>
       </c>
-      <c r="AW37" s="11">
+      <c r="AX37" s="11">
         <v>23129.016142067016</v>
       </c>
-      <c r="AX37" s="11">
+      <c r="AY37" s="11">
         <v>24128.314922646943</v>
       </c>
-      <c r="AY37" s="11">
+      <c r="AZ37" s="11">
         <v>23853.929963182487</v>
       </c>
-      <c r="AZ37" s="11">
+      <c r="BA37" s="11">
         <v>25709.893179405914</v>
       </c>
-      <c r="BA37" s="11">
+      <c r="BB37" s="11">
         <v>26387.611094980202</v>
       </c>
-      <c r="BB37" s="11">
+      <c r="BC37" s="11">
         <v>26817.913645539604</v>
       </c>
-      <c r="BC37" s="11">
+      <c r="BD37" s="11">
         <v>26846.878167956052</v>
       </c>
-      <c r="BD37" s="11">
+      <c r="BE37" s="11">
         <v>28328.411996935352</v>
       </c>
-      <c r="BE37" s="11">
+      <c r="BF37" s="11">
         <v>30709.357758787664</v>
       </c>
-      <c r="BF37" s="11">
+      <c r="BG37" s="11">
         <v>31229.817160599072</v>
       </c>
-      <c r="BG37" s="11">
+      <c r="BH37" s="11">
         <v>31992.87736504681</v>
       </c>
-      <c r="BH37" s="11">
+      <c r="BI37" s="11">
         <v>34898.123688946471</v>
       </c>
-      <c r="BI37" s="11">
+      <c r="BJ37" s="11">
         <v>35632.775630602802</v>
       </c>
-      <c r="BJ37" s="11">
+      <c r="BK37" s="11">
         <v>36140.34961019914</v>
       </c>
-      <c r="BK37" s="11">
+      <c r="BL37" s="11">
         <v>36737.648285816933</v>
       </c>
-      <c r="BL37" s="11">
+      <c r="BM37" s="11">
         <v>36658.267131284381</v>
       </c>
-      <c r="BM37" s="11">
+      <c r="BN37" s="11">
         <v>36485.506234915658</v>
       </c>
-      <c r="BN37" s="11">
+      <c r="BO37" s="11">
         <v>36935.548947460113</v>
       </c>
-      <c r="BO37" s="11">
+      <c r="BP37" s="11">
         <v>35911.069929722864</v>
       </c>
-      <c r="BP37" s="11">
+      <c r="BQ37" s="11">
         <v>36466.414428054763</v>
       </c>
-      <c r="BQ37" s="11">
+      <c r="BR37" s="11">
         <v>37565.593983946565</v>
       </c>
-      <c r="BR37" s="11">
+      <c r="BS37" s="11">
         <v>38314.963605275028</v>
       </c>
-      <c r="BS37" s="11">
+      <c r="BT37" s="11">
         <v>36917.613811845375</v>
       </c>
-      <c r="BT37" s="11">
+      <c r="BU37" s="11">
         <v>36978.798655364008</v>
       </c>
-      <c r="BU37" s="11">
+      <c r="BV37" s="11">
         <v>37120.948174912723</v>
       </c>
-      <c r="BV37" s="11">
+      <c r="BW37" s="11">
         <v>36529.199943703301</v>
       </c>
-      <c r="BW37" s="11">
+      <c r="BX37" s="11">
         <v>35265.620022431183</v>
       </c>
-      <c r="BX37" s="11">
+      <c r="BY37" s="11">
         <v>33322.879537815963</v>
       </c>
-      <c r="BY37" s="11">
+      <c r="BZ37" s="11">
         <v>33586.188043480441</v>
       </c>
-      <c r="BZ37" s="11">
+      <c r="CA37" s="11">
         <v>34180.368084929782</v>
       </c>
-      <c r="CA37" s="11">
+      <c r="CB37" s="11">
         <v>32901.839741678014</v>
       </c>
-      <c r="CB37" s="11">
+      <c r="CC37" s="11">
         <v>32375.130624710579</v>
       </c>
-      <c r="CC37" s="11">
+      <c r="CD37" s="11">
         <v>33391.028461797876</v>
       </c>
-      <c r="CD37" s="11">
+      <c r="CE37" s="11">
         <v>33253.380521107545</v>
       </c>
-      <c r="CE37" s="11">
+      <c r="CF37" s="11">
         <v>32661.272577440566</v>
       </c>
-      <c r="CF37" s="11">
+      <c r="CG37" s="11">
         <v>32085.574250444835</v>
       </c>
-      <c r="CG37" s="11">
+      <c r="CH37" s="11">
         <v>33581.137782392165</v>
       </c>
-      <c r="CH37" s="11">
+      <c r="CI37" s="11">
         <v>33662.493182712322</v>
       </c>
-      <c r="CI37" s="11">
+      <c r="CJ37" s="11">
         <v>31691.218963896539</v>
       </c>
-      <c r="CJ37" s="11">
+      <c r="CK37" s="11">
         <v>30995.220610254051</v>
       </c>
-      <c r="CK37" s="11">
+      <c r="CL37" s="11">
         <v>30669.998132043329</v>
       </c>
-      <c r="CL37" s="11">
+      <c r="CM37" s="11">
         <v>30399.797276068068</v>
       </c>
-      <c r="CM37" s="11">
+      <c r="CN37" s="11">
         <v>29302.294880972862</v>
       </c>
-      <c r="CN37" s="11">
+      <c r="CO37" s="11">
         <v>28298.821192749758</v>
       </c>
-      <c r="CO37" s="11">
+      <c r="CP37" s="11">
         <v>30242.663725674283</v>
       </c>
-      <c r="CP37" s="11">
+      <c r="CQ37" s="11">
         <v>28892.624088449837</v>
       </c>
-      <c r="CQ37" s="11">
+      <c r="CR37" s="11">
         <v>28039.780793174428</v>
       </c>
-      <c r="CR37" s="11">
+      <c r="CS37" s="11">
         <v>27243.682431608046</v>
       </c>
-      <c r="CS37" s="11">
+      <c r="CT37" s="11">
         <v>28163.857233909326</v>
       </c>
-      <c r="CT37" s="11">
+      <c r="CU37" s="11">
         <v>27666.865906373241</v>
       </c>
-      <c r="CU37" s="11">
+      <c r="CV37" s="11">
         <v>26665.96463406628</v>
       </c>
-      <c r="CV37" s="11">
+      <c r="CW37" s="11">
         <v>26998.542449754033</v>
       </c>
-      <c r="CW37" s="11">
+      <c r="CX37" s="11">
         <v>28294.155667585197</v>
       </c>
-      <c r="CX37" s="11">
+      <c r="CY37" s="11">
         <v>27402.938895952651</v>
       </c>
-      <c r="CY37" s="11">
+      <c r="CZ37" s="11">
         <v>23649.580932885274</v>
       </c>
-      <c r="CZ37" s="11">
+      <c r="DA37" s="11">
         <v>22765.717236823166</v>
       </c>
-      <c r="DA37" s="11">
+      <c r="DB37" s="11">
         <v>22285.729198625915</v>
       </c>
-      <c r="DB37" s="11">
+      <c r="DC37" s="11">
         <v>22391.118820163272</v>
       </c>
-      <c r="DC37" s="11">
+      <c r="DD37" s="11">
         <v>22751.695736126389</v>
       </c>
-      <c r="DD37" s="11">
+      <c r="DE37" s="11">
         <v>22827.517532445858</v>
       </c>
-      <c r="DE37" s="11">
+      <c r="DF37" s="11">
         <v>25271.263005541721</v>
       </c>
-      <c r="DF37" s="11">
+      <c r="DG37" s="11">
         <v>26321.918656813585</v>
       </c>
-      <c r="DG37" s="11">
+      <c r="DH37" s="11">
         <v>26469.625714105179</v>
       </c>
-      <c r="DH37" s="11">
+      <c r="DI37" s="11">
         <v>26669.676057862896</v>
       </c>
-      <c r="DI37" s="11">
+      <c r="DJ37" s="11">
         <v>26914.55648923224</v>
       </c>
-      <c r="DJ37" s="11">
+      <c r="DK37" s="11">
         <v>30969.272876548977</v>
       </c>
-      <c r="DK37" s="11">
+      <c r="DL37" s="11">
         <v>29234.004954680557</v>
       </c>
-      <c r="DL37" s="11">
+      <c r="DM37" s="11">
         <v>30206.077302144538</v>
       </c>
-      <c r="DM37" s="11">
+      <c r="DN37" s="11">
         <v>36809.475772741636</v>
       </c>
-      <c r="DN37" s="11">
+      <c r="DO37" s="11">
         <v>35851.603668578558</v>
       </c>
-      <c r="DO37" s="11">
+      <c r="DP37" s="11">
         <v>39274.374314490313</v>
       </c>
-      <c r="DP37" s="11">
+      <c r="DQ37" s="11">
         <v>41770.480468771275</v>
       </c>
-      <c r="DQ37" s="11">
+      <c r="DR37" s="11">
         <v>42491.515168823149</v>
       </c>
-      <c r="DR37" s="11">
+      <c r="DS37" s="11">
         <v>43530.315593383588</v>
       </c>
-      <c r="DS37" s="11">
+      <c r="DT37" s="11">
         <v>43201.333794750717</v>
       </c>
-      <c r="DT37" s="11">
+      <c r="DU37" s="11">
         <v>35849.901779446562</v>
       </c>
-      <c r="DU37" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="DV37" s="11">
-        <v>39533.992537642567</v>
+        <v>36858.310173149373</v>
       </c>
       <c r="DW37" s="11">
-        <v>36737.51447543555</v>
+        <v>40228.647579339806</v>
+      </c>
+      <c r="DX37" s="11">
+        <v>37278.710985757571</v>
+      </c>
+      <c r="DY37" s="11">
+        <v>39821.25478389574</v>
       </c>
     </row>
-    <row r="38" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="19" t="s">
         <v>107</v>
       </c>
       <c r="C38" s="10">
         <v>0</v>
       </c>
       <c r="D38" s="10">
         <v>0</v>
       </c>
       <c r="E38" s="10">
         <v>3.2685735</v>
       </c>
       <c r="F38" s="10">
         <v>3.7578607999999996</v>
       </c>
       <c r="G38" s="10">
         <v>4.2066357000000005</v>
       </c>
       <c r="H38" s="10">
         <v>6.7009746000000003</v>
       </c>
       <c r="I38" s="10">
         <v>11.069073100000001</v>
       </c>
       <c r="J38" s="10">
@@ -14146,124 +14347,124 @@
       <c r="U38" s="10">
         <v>15.111290199999999</v>
       </c>
       <c r="V38" s="10">
         <v>18.074128299999998</v>
       </c>
       <c r="W38" s="10">
         <v>21.426026800000002</v>
       </c>
       <c r="X38" s="10">
         <v>20.973305500000002</v>
       </c>
       <c r="Y38" s="10">
         <v>119.3073306</v>
       </c>
       <c r="Z38" s="10">
         <v>294.03451200000001</v>
       </c>
       <c r="AA38" s="10">
         <v>293.33281169999998</v>
       </c>
       <c r="AB38" s="10">
         <v>276.40588059999999</v>
       </c>
       <c r="AC38" s="10">
+        <v>286.40088530000003</v>
+      </c>
+      <c r="AD38" s="10">
         <v>2.6038299</v>
       </c>
-      <c r="AD38" s="10">
+      <c r="AE38" s="10">
         <v>3.1673770000000001</v>
       </c>
-      <c r="AE38" s="10">
+      <c r="AF38" s="10">
         <v>2.9749238</v>
       </c>
-      <c r="AF38" s="10">
+      <c r="AG38" s="10">
         <v>3.2685735</v>
       </c>
-      <c r="AG38" s="10">
+      <c r="AH38" s="10">
         <v>3.9658051000000003</v>
       </c>
-      <c r="AH38" s="10">
+      <c r="AI38" s="10">
         <v>4.2144992000000006</v>
       </c>
-      <c r="AI38" s="10">
+      <c r="AJ38" s="10">
         <v>4.0763673999999996</v>
       </c>
-      <c r="AJ38" s="10">
+      <c r="AK38" s="10">
         <v>3.7578607999999996</v>
       </c>
-      <c r="AK38" s="10">
+      <c r="AL38" s="10">
         <v>3.2451749000000003</v>
       </c>
-      <c r="AL38" s="10">
+      <c r="AM38" s="10">
         <v>3.3734736999999999</v>
       </c>
-      <c r="AM38" s="10">
+      <c r="AN38" s="10">
         <v>3.8586865999999995</v>
       </c>
-      <c r="AN38" s="10">
+      <c r="AO38" s="10">
         <v>4.2066357000000005</v>
       </c>
-      <c r="AO38" s="10">
+      <c r="AP38" s="10">
         <v>4.4806659999999994</v>
       </c>
-      <c r="AP38" s="10">
+      <c r="AQ38" s="10">
         <v>5.2933620999999995</v>
       </c>
-      <c r="AQ38" s="10">
+      <c r="AR38" s="10">
         <v>5.6023383999999998</v>
       </c>
-      <c r="AR38" s="10">
+      <c r="AS38" s="10">
         <v>6.7009746000000003</v>
       </c>
-      <c r="AS38" s="10">
+      <c r="AT38" s="10">
         <v>8.677837499999999</v>
       </c>
-      <c r="AT38" s="10">
+      <c r="AU38" s="10">
         <v>10.362399700000001</v>
       </c>
-      <c r="AU38" s="10">
+      <c r="AV38" s="10">
         <v>10.880716699999999</v>
       </c>
-      <c r="AV38" s="10">
+      <c r="AW38" s="10">
         <v>11.069073100000001</v>
       </c>
-      <c r="AW38" s="10">
+      <c r="AX38" s="10">
         <v>30.185293100000003</v>
       </c>
-      <c r="AX38" s="10">
+      <c r="AY38" s="10">
         <v>29.908666600000004</v>
       </c>
-      <c r="AY38" s="10">
+      <c r="AZ38" s="10">
         <v>58.819492499999996</v>
       </c>
-      <c r="AZ38" s="10">
+      <c r="BA38" s="10">
         <v>115.86708520000001</v>
       </c>
-      <c r="BA38" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="BB38" s="10">
         <v>0</v>
       </c>
       <c r="BC38" s="10">
         <v>0</v>
       </c>
       <c r="BD38" s="10">
         <v>0</v>
       </c>
       <c r="BE38" s="10">
         <v>0</v>
       </c>
       <c r="BF38" s="10">
         <v>0</v>
       </c>
       <c r="BG38" s="10">
         <v>0</v>
       </c>
       <c r="BH38" s="10">
         <v>0</v>
       </c>
       <c r="BI38" s="10">
         <v>0</v>
       </c>
       <c r="BJ38" s="10">
@@ -14304,190 +14505,196 @@
       </c>
       <c r="BV38" s="10">
         <v>0</v>
       </c>
       <c r="BW38" s="10">
         <v>0</v>
       </c>
       <c r="BX38" s="10">
         <v>0</v>
       </c>
       <c r="BY38" s="10">
         <v>0</v>
       </c>
       <c r="BZ38" s="10">
         <v>0</v>
       </c>
       <c r="CA38" s="10">
         <v>0</v>
       </c>
       <c r="CB38" s="10">
         <v>0</v>
       </c>
       <c r="CC38" s="10">
         <v>0</v>
       </c>
-      <c r="CD38" s="11">
+      <c r="CD38" s="10">
         <v>0</v>
       </c>
       <c r="CE38" s="11">
         <v>0</v>
       </c>
-      <c r="CF38" s="10">
+      <c r="CF38" s="11">
         <v>0</v>
       </c>
       <c r="CG38" s="10">
         <v>0</v>
       </c>
       <c r="CH38" s="10">
         <v>0</v>
       </c>
       <c r="CI38" s="10">
+        <v>0</v>
+      </c>
+      <c r="CJ38" s="10">
         <v>7.7252529999999995</v>
       </c>
-      <c r="CJ38" s="10">
+      <c r="CK38" s="10">
         <v>8.4629177000000002</v>
       </c>
-      <c r="CK38" s="10">
+      <c r="CL38" s="10">
         <v>8.6863331000000006</v>
       </c>
-      <c r="CL38" s="10">
+      <c r="CM38" s="10">
         <v>8.9639175000000009</v>
       </c>
-      <c r="CM38" s="10">
+      <c r="CN38" s="10">
         <v>12.2177405</v>
       </c>
-      <c r="CN38" s="10">
+      <c r="CO38" s="10">
         <v>9.1641019000000004</v>
       </c>
-      <c r="CO38" s="10">
+      <c r="CP38" s="10">
         <v>9.7604006000000005</v>
       </c>
-      <c r="CP38" s="10">
+      <c r="CQ38" s="10">
         <v>9.8635370000000009</v>
       </c>
-      <c r="CQ38" s="10">
+      <c r="CR38" s="10">
         <v>15.033028099999999</v>
       </c>
-      <c r="CR38" s="10">
+      <c r="CS38" s="10">
         <v>15.111290199999999</v>
       </c>
-      <c r="CS38" s="10">
+      <c r="CT38" s="10">
         <v>15.0651297</v>
       </c>
-      <c r="CT38" s="10">
+      <c r="CU38" s="10">
         <v>14.480103</v>
       </c>
-      <c r="CU38" s="10">
+      <c r="CV38" s="10">
         <v>17.348117100000003</v>
       </c>
-      <c r="CV38" s="10">
+      <c r="CW38" s="10">
         <v>18.074128299999998</v>
       </c>
-      <c r="CW38" s="10">
+      <c r="CX38" s="10">
         <v>18.792700499999999</v>
       </c>
-      <c r="CX38" s="10">
+      <c r="CY38" s="10">
         <v>19.231888400000003</v>
       </c>
-      <c r="CY38" s="10">
+      <c r="CZ38" s="10">
         <v>22.653219899999996</v>
       </c>
-      <c r="CZ38" s="10">
+      <c r="DA38" s="10">
         <v>21.426026800000002</v>
       </c>
-      <c r="DA38" s="10">
+      <c r="DB38" s="10">
         <v>21.219920800000001</v>
       </c>
-      <c r="DB38" s="10">
+      <c r="DC38" s="10">
         <v>21.069755600000001</v>
       </c>
-      <c r="DC38" s="10">
+      <c r="DD38" s="10">
         <v>22.0267065</v>
       </c>
-      <c r="DD38" s="10">
+      <c r="DE38" s="10">
         <v>20.973305500000002</v>
       </c>
-      <c r="DE38" s="10">
+      <c r="DF38" s="10">
         <v>21.327750299999998</v>
       </c>
-      <c r="DF38" s="10">
+      <c r="DG38" s="10">
         <v>59.213987099999997</v>
       </c>
-      <c r="DG38" s="10">
+      <c r="DH38" s="10">
         <v>61.5330029</v>
       </c>
-      <c r="DH38" s="10">
+      <c r="DI38" s="10">
         <v>119.3073306</v>
       </c>
-      <c r="DI38" s="10">
+      <c r="DJ38" s="10">
         <v>130.89660280000001</v>
       </c>
-      <c r="DJ38" s="10">
+      <c r="DK38" s="10">
         <v>278.05579829999999</v>
       </c>
-      <c r="DK38" s="10">
+      <c r="DL38" s="10">
         <v>285.26956079999997</v>
       </c>
-      <c r="DL38" s="10">
+      <c r="DM38" s="10">
         <v>294.03451200000001</v>
       </c>
-      <c r="DM38" s="10">
+      <c r="DN38" s="10">
         <v>294.16668860000004</v>
       </c>
-      <c r="DN38" s="10">
+      <c r="DO38" s="10">
         <v>294.0889287</v>
       </c>
-      <c r="DO38" s="10">
+      <c r="DP38" s="10">
         <v>295.7275904</v>
       </c>
-      <c r="DP38" s="10">
+      <c r="DQ38" s="10">
         <v>293.33281169999998</v>
       </c>
-      <c r="DQ38" s="10">
+      <c r="DR38" s="10">
         <v>297.39465750000005</v>
       </c>
-      <c r="DR38" s="10">
+      <c r="DS38" s="10">
         <v>289.71228409999998</v>
       </c>
-      <c r="DS38" s="10">
+      <c r="DT38" s="10">
         <v>283.76242450000001</v>
       </c>
-      <c r="DT38" s="10">
+      <c r="DU38" s="10">
         <v>276.40588059999999</v>
       </c>
-      <c r="DU38" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="DV38" s="10">
-        <v>274.69894880000004</v>
+        <v>272.19311439999996</v>
       </c>
       <c r="DW38" s="10">
-        <v>276.35562449999998</v>
+        <v>274.56261119999999</v>
+      </c>
+      <c r="DX38" s="10">
+        <v>277.4106405</v>
+      </c>
+      <c r="DY38" s="10">
+        <v>286.40088530000003</v>
       </c>
     </row>
-    <row r="39" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="19" t="s">
         <v>108</v>
       </c>
       <c r="C39" s="10">
         <v>541.91628770406248</v>
       </c>
       <c r="D39" s="10">
         <v>492.55120872665833</v>
       </c>
       <c r="E39" s="10">
         <v>984.09587539008589</v>
       </c>
       <c r="F39" s="10">
         <v>2184.7336605748983</v>
       </c>
       <c r="G39" s="10">
         <v>3031.8333120011243</v>
       </c>
       <c r="H39" s="10">
         <v>3454.5192147380149</v>
       </c>
       <c r="I39" s="10">
         <v>3750.2767252705144</v>
       </c>
       <c r="J39" s="10">
@@ -14526,348 +14733,354 @@
       <c r="U39" s="10">
         <v>2883.7439846396842</v>
       </c>
       <c r="V39" s="10">
         <v>3108.9067683589324</v>
       </c>
       <c r="W39" s="10">
         <v>2865.179413806768</v>
       </c>
       <c r="X39" s="10">
         <v>3029.3639113982877</v>
       </c>
       <c r="Y39" s="10">
         <v>2449.360029251679</v>
       </c>
       <c r="Z39" s="10">
         <v>2753.5902135018914</v>
       </c>
       <c r="AA39" s="10">
         <v>7476.3646549103596</v>
       </c>
       <c r="AB39" s="10">
         <v>6089.0483678062137</v>
       </c>
       <c r="AC39" s="10">
+        <v>10250.477309684042</v>
+      </c>
+      <c r="AD39" s="10">
         <v>605.17199196080219</v>
       </c>
-      <c r="AD39" s="10">
+      <c r="AE39" s="10">
         <v>688.10386947146742</v>
       </c>
-      <c r="AE39" s="10">
+      <c r="AF39" s="10">
         <v>840.66712445550593</v>
       </c>
-      <c r="AF39" s="10">
+      <c r="AG39" s="10">
         <v>984.09587539008589</v>
       </c>
-      <c r="AG39" s="10">
+      <c r="AH39" s="10">
         <v>1174.4110372615833</v>
       </c>
-      <c r="AH39" s="10">
+      <c r="AI39" s="10">
         <v>1465.7373066130467</v>
       </c>
-      <c r="AI39" s="10">
+      <c r="AJ39" s="10">
         <v>1684.2317951565917</v>
       </c>
-      <c r="AJ39" s="10">
+      <c r="AK39" s="10">
         <v>2184.7336605748983</v>
       </c>
-      <c r="AK39" s="10">
+      <c r="AL39" s="10">
         <v>2271.6406829615635</v>
       </c>
-      <c r="AL39" s="10">
+      <c r="AM39" s="10">
         <v>2676.5616828611828</v>
       </c>
-      <c r="AM39" s="10">
+      <c r="AN39" s="10">
         <v>2651.5997261074158</v>
       </c>
-      <c r="AN39" s="10">
+      <c r="AO39" s="10">
         <v>3031.8333120011243</v>
       </c>
-      <c r="AO39" s="10">
+      <c r="AP39" s="10">
         <v>3091.5062181641861</v>
       </c>
-      <c r="AP39" s="10">
+      <c r="AQ39" s="10">
         <v>3047.7029305905808</v>
       </c>
-      <c r="AQ39" s="10">
+      <c r="AR39" s="10">
         <v>2835.0734509884651</v>
       </c>
-      <c r="AR39" s="10">
+      <c r="AS39" s="10">
         <v>3454.5192147380149</v>
       </c>
-      <c r="AS39" s="10">
+      <c r="AT39" s="10">
         <v>3550.1428172260489</v>
       </c>
-      <c r="AT39" s="10">
+      <c r="AU39" s="10">
         <v>3497.9826973025197</v>
       </c>
-      <c r="AU39" s="10">
+      <c r="AV39" s="10">
         <v>3208.1687106330728</v>
       </c>
-      <c r="AV39" s="10">
+      <c r="AW39" s="10">
         <v>3750.2767252705144</v>
       </c>
-      <c r="AW39" s="10">
+      <c r="AX39" s="10">
         <v>4166.3832673081342</v>
       </c>
-      <c r="AX39" s="10">
+      <c r="AY39" s="10">
         <v>4388.7819905998213</v>
       </c>
-      <c r="AY39" s="10">
+      <c r="AZ39" s="10">
         <v>3850.5745953337232</v>
       </c>
-      <c r="AZ39" s="10">
+      <c r="BA39" s="10">
         <v>4465.8944427719862</v>
       </c>
-      <c r="BA39" s="10">
+      <c r="BB39" s="10">
         <v>5075.2667258060519</v>
       </c>
-      <c r="BB39" s="10">
+      <c r="BC39" s="10">
         <v>5120.6657797050775</v>
       </c>
-      <c r="BC39" s="10">
+      <c r="BD39" s="10">
         <v>4168.3701207962968</v>
       </c>
-      <c r="BD39" s="10">
+      <c r="BE39" s="10">
         <v>4196.2847614382699</v>
       </c>
-      <c r="BE39" s="10">
+      <c r="BF39" s="10">
         <v>4809.0633981455403</v>
       </c>
-      <c r="BF39" s="10">
+      <c r="BG39" s="10">
         <v>4155.4359154373306</v>
       </c>
-      <c r="BG39" s="10">
+      <c r="BH39" s="10">
         <v>3940.2317972548799</v>
       </c>
-      <c r="BH39" s="10">
+      <c r="BI39" s="10">
         <v>5340.7799002020001</v>
       </c>
-      <c r="BI39" s="10">
+      <c r="BJ39" s="10">
         <v>5664.3861301975567</v>
       </c>
-      <c r="BJ39" s="10">
+      <c r="BK39" s="10">
         <v>6192.9196098553994</v>
       </c>
-      <c r="BK39" s="10">
+      <c r="BL39" s="10">
         <v>6388.9107765715489</v>
       </c>
-      <c r="BL39" s="10">
+      <c r="BM39" s="10">
         <v>6654.0071014498835</v>
       </c>
-      <c r="BM39" s="10">
+      <c r="BN39" s="10">
         <v>6392.1094938185188</v>
       </c>
-      <c r="BN39" s="10">
+      <c r="BO39" s="10">
         <v>6727.5042992765248</v>
       </c>
-      <c r="BO39" s="10">
+      <c r="BP39" s="10">
         <v>6258.7213324664272</v>
       </c>
-      <c r="BP39" s="10">
+      <c r="BQ39" s="10">
         <v>6795.2405802109797</v>
       </c>
-      <c r="BQ39" s="10">
+      <c r="BR39" s="10">
         <v>7250.4689586995837</v>
       </c>
-      <c r="BR39" s="10">
+      <c r="BS39" s="10">
         <v>7746.7686499928259</v>
       </c>
-      <c r="BS39" s="10">
+      <c r="BT39" s="10">
         <v>7325.9354097418027</v>
       </c>
-      <c r="BT39" s="10">
+      <c r="BU39" s="10">
         <v>7699.040138704082</v>
       </c>
-      <c r="BU39" s="10">
+      <c r="BV39" s="10">
         <v>7880.9327325838294</v>
       </c>
-      <c r="BV39" s="10">
+      <c r="BW39" s="10">
         <v>7625.6114925194051</v>
       </c>
-      <c r="BW39" s="10">
+      <c r="BX39" s="10">
         <v>6994.5486829282499</v>
       </c>
-      <c r="BX39" s="10">
+      <c r="BY39" s="10">
         <v>5731.290811215873</v>
       </c>
-      <c r="BY39" s="10">
+      <c r="BZ39" s="10">
         <v>5712.2669589732186</v>
       </c>
-      <c r="BZ39" s="10">
+      <c r="CA39" s="10">
         <v>6219.5335406605864</v>
       </c>
-      <c r="CA39" s="10">
+      <c r="CB39" s="10">
         <v>5749.9167829743401</v>
       </c>
-      <c r="CB39" s="10">
+      <c r="CC39" s="10">
         <v>5668.3671040568443</v>
       </c>
-      <c r="CC39" s="10">
+      <c r="CD39" s="10">
         <v>5987.6584415035322</v>
       </c>
-      <c r="CD39" s="11">
+      <c r="CE39" s="11">
         <v>5560.5265729046941</v>
       </c>
-      <c r="CE39" s="11">
+      <c r="CF39" s="11">
         <v>5011.2871238432826</v>
       </c>
-      <c r="CF39" s="10">
+      <c r="CG39" s="10">
         <v>5242.7905245781149</v>
       </c>
-      <c r="CG39" s="10">
+      <c r="CH39" s="10">
         <v>5567.2199248724191</v>
       </c>
-      <c r="CH39" s="10">
+      <c r="CI39" s="10">
         <v>5483.9083893803436</v>
       </c>
-      <c r="CI39" s="10">
+      <c r="CJ39" s="10">
         <v>4958.0425922429004</v>
       </c>
-      <c r="CJ39" s="10">
+      <c r="CK39" s="10">
         <v>4499.1400322945528</v>
       </c>
-      <c r="CK39" s="10">
+      <c r="CL39" s="10">
         <v>4139.5382283750432</v>
       </c>
-      <c r="CL39" s="10">
+      <c r="CM39" s="10">
         <v>4091.8069009044448</v>
       </c>
-      <c r="CM39" s="10">
+      <c r="CN39" s="10">
         <v>3711.1349945140528</v>
       </c>
-      <c r="CN39" s="10">
+      <c r="CO39" s="10">
         <v>3563.8480655263247</v>
       </c>
-      <c r="CO39" s="10">
+      <c r="CP39" s="10">
         <v>3616.622773952427</v>
       </c>
-      <c r="CP39" s="10">
+      <c r="CQ39" s="10">
         <v>3411.6070119993606</v>
       </c>
-      <c r="CQ39" s="10">
+      <c r="CR39" s="10">
         <v>2791.9818817478463</v>
       </c>
-      <c r="CR39" s="10">
+      <c r="CS39" s="10">
         <v>2883.7439846396842</v>
       </c>
-      <c r="CS39" s="10">
+      <c r="CT39" s="10">
         <v>3085.1874784883689</v>
       </c>
-      <c r="CT39" s="10">
+      <c r="CU39" s="10">
         <v>3203.6602021538638</v>
       </c>
-      <c r="CU39" s="10">
+      <c r="CV39" s="10">
         <v>2362.319782652648</v>
       </c>
-      <c r="CV39" s="10">
+      <c r="CW39" s="10">
         <v>3108.9067683589324</v>
       </c>
-      <c r="CW39" s="10">
+      <c r="CX39" s="10">
         <v>3123.1610745936309</v>
       </c>
-      <c r="CX39" s="10">
+      <c r="CY39" s="10">
         <v>3089.3530372443443</v>
       </c>
-      <c r="CY39" s="10">
+      <c r="CZ39" s="10">
         <v>2671.5209502227954</v>
       </c>
-      <c r="CZ39" s="10">
+      <c r="DA39" s="10">
         <v>2865.179413806768</v>
       </c>
-      <c r="DA39" s="10">
+      <c r="DB39" s="10">
         <v>2876.5682880990275</v>
       </c>
-      <c r="DB39" s="10">
+      <c r="DC39" s="10">
         <v>2682.2910108141291</v>
       </c>
-      <c r="DC39" s="10">
+      <c r="DD39" s="10">
         <v>2441.1734948580938</v>
       </c>
-      <c r="DD39" s="10">
+      <c r="DE39" s="10">
         <v>3029.3639113982877</v>
       </c>
-      <c r="DE39" s="10">
+      <c r="DF39" s="10">
         <v>2858.1855936587172</v>
       </c>
-      <c r="DF39" s="10">
+      <c r="DG39" s="10">
         <v>2698.3311981187712</v>
       </c>
-      <c r="DG39" s="10">
+      <c r="DH39" s="10">
         <v>2419.043526980337</v>
       </c>
-      <c r="DH39" s="10">
+      <c r="DI39" s="10">
         <v>2449.360029251679</v>
       </c>
-      <c r="DI39" s="10">
+      <c r="DJ39" s="10">
         <v>2746.2749577513018</v>
       </c>
-      <c r="DJ39" s="10">
+      <c r="DK39" s="10">
         <v>2975.190503963157</v>
       </c>
-      <c r="DK39" s="10">
+      <c r="DL39" s="10">
         <v>2923.5923129905982</v>
       </c>
-      <c r="DL39" s="10">
+      <c r="DM39" s="10">
         <v>2753.5902135018914</v>
       </c>
-      <c r="DM39" s="10">
+      <c r="DN39" s="10">
         <v>9197.8674862074004</v>
       </c>
-      <c r="DN39" s="10">
+      <c r="DO39" s="10">
         <v>8077.1739608291136</v>
       </c>
-      <c r="DO39" s="10">
+      <c r="DP39" s="10">
         <v>8320.737742155552</v>
       </c>
-      <c r="DP39" s="10">
+      <c r="DQ39" s="10">
         <v>7476.3646549103596</v>
       </c>
-      <c r="DQ39" s="10">
+      <c r="DR39" s="10">
         <v>6629.384431770337</v>
       </c>
-      <c r="DR39" s="10">
+      <c r="DS39" s="10">
         <v>6483.7557070825405</v>
       </c>
-      <c r="DS39" s="10">
+      <c r="DT39" s="10">
         <v>6262.4157570896205</v>
       </c>
-      <c r="DT39" s="10">
+      <c r="DU39" s="10">
         <v>6089.0483678062137</v>
       </c>
-      <c r="DU39" s="10">
+      <c r="DV39" s="10">
         <v>7605.0079021705678</v>
       </c>
-      <c r="DV39" s="10">
+      <c r="DW39" s="10">
         <v>10415.407835193268</v>
       </c>
-      <c r="DW39" s="10">
+      <c r="DX39" s="10">
         <v>7739.0937988335172</v>
       </c>
+      <c r="DY39" s="10">
+        <v>10250.477309684042</v>
+      </c>
     </row>
-    <row r="40" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="19" t="s">
         <v>126</v>
       </c>
       <c r="C40" s="10">
         <v>2.5598502563497227</v>
       </c>
       <c r="D40" s="10">
         <v>2.3558329603181836</v>
       </c>
       <c r="E40" s="10">
         <v>1.6559660979509145</v>
       </c>
       <c r="F40" s="10">
         <v>1.6910179471592892</v>
       </c>
       <c r="G40" s="10">
         <v>2.5598502563497227</v>
       </c>
       <c r="H40" s="10">
         <v>2.3558329603181836</v>
       </c>
       <c r="I40" s="10">
         <v>2.644504783419944</v>
       </c>
       <c r="J40" s="10">
@@ -14906,348 +15119,354 @@
       <c r="U40" s="10">
         <v>76.162486557793855</v>
       </c>
       <c r="V40" s="10">
         <v>44.728614497325353</v>
       </c>
       <c r="W40" s="10">
         <v>55.67171548038457</v>
       </c>
       <c r="X40" s="10">
         <v>38.222401651183176</v>
       </c>
       <c r="Y40" s="10">
         <v>62.191690342674391</v>
       </c>
       <c r="Z40" s="10">
         <v>119.50782393124915</v>
       </c>
       <c r="AA40" s="10">
         <v>5209.867812780366</v>
       </c>
       <c r="AB40" s="10">
         <v>3872.688712816217</v>
       </c>
       <c r="AC40" s="10">
+        <v>7651.0696892440492</v>
+      </c>
+      <c r="AD40" s="10">
         <v>1.5158501141183696</v>
       </c>
-      <c r="AD40" s="10">
+      <c r="AE40" s="10">
         <v>1.6495928209980268</v>
       </c>
-      <c r="AE40" s="10">
+      <c r="AF40" s="10">
         <v>1.5306601695230815</v>
       </c>
-      <c r="AF40" s="10">
+      <c r="AG40" s="10">
         <v>1.6559660979509145</v>
       </c>
-      <c r="AG40" s="10">
+      <c r="AH40" s="10">
         <v>1.8222528998511993</v>
       </c>
-      <c r="AH40" s="10">
+      <c r="AI40" s="10">
         <v>1.6920536212138642</v>
       </c>
-      <c r="AI40" s="10">
+      <c r="AJ40" s="10">
         <v>1.7152190382604382</v>
       </c>
-      <c r="AJ40" s="10">
+      <c r="AK40" s="10">
         <v>1.6910179471592892</v>
       </c>
-      <c r="AK40" s="10">
+      <c r="AL40" s="10">
         <v>1.7182377795613752</v>
       </c>
-      <c r="AL40" s="10">
+      <c r="AM40" s="10">
         <v>2.1649523455274875</v>
       </c>
-      <c r="AM40" s="10">
+      <c r="AN40" s="10">
         <v>2.1582323410426385</v>
       </c>
-      <c r="AN40" s="10">
+      <c r="AO40" s="10">
         <v>2.5598502563497227</v>
       </c>
-      <c r="AO40" s="10">
+      <c r="AP40" s="10">
         <v>2.2601828791086804</v>
       </c>
-      <c r="AP40" s="10">
+      <c r="AQ40" s="10">
         <v>2.4054565224429529</v>
       </c>
-      <c r="AQ40" s="10">
+      <c r="AR40" s="10">
         <v>2.3612892310200007</v>
       </c>
-      <c r="AR40" s="10">
+      <c r="AS40" s="10">
         <v>2.3558329603181836</v>
       </c>
-      <c r="AS40" s="10">
+      <c r="AT40" s="10">
         <v>2.0387192955533613</v>
       </c>
-      <c r="AT40" s="10">
+      <c r="AU40" s="10">
         <v>2.5604201463800047</v>
       </c>
-      <c r="AU40" s="10">
+      <c r="AV40" s="10">
         <v>2.0000976965963271</v>
       </c>
-      <c r="AV40" s="10">
+      <c r="AW40" s="10">
         <v>2.644504783419944</v>
       </c>
-      <c r="AW40" s="10">
+      <c r="AX40" s="10">
         <v>2.0132857833114253</v>
       </c>
-      <c r="AX40" s="10">
+      <c r="AY40" s="10">
         <v>2.4854356827198885</v>
       </c>
-      <c r="AY40" s="10">
+      <c r="AZ40" s="10">
         <v>1.9906898763397725</v>
       </c>
-      <c r="AZ40" s="10">
+      <c r="BA40" s="10">
         <v>2.5717253592924214</v>
       </c>
-      <c r="BA40" s="10">
+      <c r="BB40" s="10">
         <v>2.1274633547490955</v>
       </c>
-      <c r="BB40" s="10">
+      <c r="BC40" s="10">
         <v>2.3236455295859937</v>
       </c>
-      <c r="BC40" s="10">
+      <c r="BD40" s="10">
         <v>1.9644113358007267</v>
       </c>
-      <c r="BD40" s="10">
+      <c r="BE40" s="10">
         <v>2.3494101267434044</v>
       </c>
-      <c r="BE40" s="10">
+      <c r="BF40" s="10">
         <v>1.7333985508932535</v>
       </c>
-      <c r="BF40" s="10">
+      <c r="BG40" s="10">
         <v>2.0231426820696869</v>
       </c>
-      <c r="BG40" s="10">
+      <c r="BH40" s="10">
         <v>1.8295260239911273</v>
       </c>
-      <c r="BH40" s="10">
+      <c r="BI40" s="10">
         <v>2.2695616560728071</v>
       </c>
-      <c r="BI40" s="10">
+      <c r="BJ40" s="10">
         <v>2.0000087821648194</v>
       </c>
-      <c r="BJ40" s="10">
+      <c r="BK40" s="10">
         <v>1.1318537657524472</v>
       </c>
-      <c r="BK40" s="10">
+      <c r="BL40" s="10">
         <v>1.0906798684958634</v>
       </c>
-      <c r="BL40" s="10">
+      <c r="BM40" s="10">
         <v>1.1062961918511725</v>
       </c>
-      <c r="BM40" s="10">
+      <c r="BN40" s="10">
         <v>1.1742056553465279</v>
       </c>
-      <c r="BN40" s="10">
+      <c r="BO40" s="10">
         <v>1.2890093384702892</v>
       </c>
-      <c r="BO40" s="10">
+      <c r="BP40" s="10">
         <v>1.148934644629757</v>
       </c>
-      <c r="BP40" s="10">
+      <c r="BQ40" s="10">
         <v>1.1786236734061615</v>
       </c>
-      <c r="BQ40" s="10">
+      <c r="BR40" s="10">
         <v>0.3639783310060794</v>
       </c>
-      <c r="BR40" s="10">
+      <c r="BS40" s="10">
         <v>5.9852648771770232E-2</v>
       </c>
-      <c r="BS40" s="10">
+      <c r="BT40" s="10">
         <v>5.7943407274643977E-2</v>
       </c>
-      <c r="BT40" s="10">
+      <c r="BU40" s="10">
         <v>5.7708805086568872E-2</v>
       </c>
-      <c r="BU40" s="10">
+      <c r="BV40" s="10">
         <v>1.1065598567294671E-2</v>
       </c>
-      <c r="BV40" s="10">
+      <c r="BW40" s="10">
         <v>1.1132560152328197E-2</v>
       </c>
-      <c r="BW40" s="10">
+      <c r="BX40" s="10">
         <v>1.1178109965091427E-2</v>
       </c>
-      <c r="BX40" s="10">
+      <c r="BY40" s="10">
         <v>1.1037058035226775E-2</v>
       </c>
-      <c r="BY40" s="10">
+      <c r="BZ40" s="10">
         <v>9.5023229384687234E-3</v>
       </c>
-      <c r="BZ40" s="10">
+      <c r="CA40" s="10">
         <v>9.674970045672299E-3</v>
       </c>
-      <c r="CA40" s="10">
+      <c r="CB40" s="10">
         <v>73.611830530087474</v>
       </c>
-      <c r="CB40" s="10">
+      <c r="CC40" s="10">
         <v>83.5146907796031</v>
       </c>
-      <c r="CC40" s="10">
+      <c r="CD40" s="10">
         <v>101.63291483436343</v>
       </c>
-      <c r="CD40" s="11">
+      <c r="CE40" s="11">
         <v>24.614014308637103</v>
       </c>
-      <c r="CE40" s="11">
+      <c r="CF40" s="11">
         <v>40.872089350000003</v>
       </c>
-      <c r="CF40" s="10">
+      <c r="CG40" s="10">
         <v>83.598625086487942</v>
       </c>
-      <c r="CG40" s="10">
+      <c r="CH40" s="10">
         <v>139.64324800682738</v>
       </c>
-      <c r="CH40" s="10">
+      <c r="CI40" s="10">
         <v>51.821041233876635</v>
       </c>
-      <c r="CI40" s="10">
+      <c r="CJ40" s="10">
         <v>46.602128755759686</v>
       </c>
-      <c r="CJ40" s="10">
+      <c r="CK40" s="10">
         <v>50.745174902056107</v>
       </c>
-      <c r="CK40" s="10">
+      <c r="CL40" s="10">
         <v>50.549338339113056</v>
       </c>
-      <c r="CL40" s="10">
+      <c r="CM40" s="10">
         <v>37.64700826744626</v>
       </c>
-      <c r="CM40" s="10">
+      <c r="CN40" s="10">
         <v>73.529003086542829</v>
       </c>
-      <c r="CN40" s="10">
+      <c r="CO40" s="10">
         <v>80.129261336684948</v>
       </c>
-      <c r="CO40" s="10">
+      <c r="CP40" s="10">
         <v>40.647002315017055</v>
       </c>
-      <c r="CP40" s="10">
+      <c r="CQ40" s="10">
         <v>84.356393437244861</v>
       </c>
-      <c r="CQ40" s="10">
+      <c r="CR40" s="10">
         <v>85.546199888890357</v>
       </c>
-      <c r="CR40" s="10">
+      <c r="CS40" s="10">
         <v>76.162486557793855</v>
       </c>
-      <c r="CS40" s="10">
+      <c r="CT40" s="10">
         <v>51.573875293224347</v>
       </c>
-      <c r="CT40" s="10">
+      <c r="CU40" s="10">
         <v>49.771534913179977</v>
       </c>
-      <c r="CU40" s="10">
+      <c r="CV40" s="10">
         <v>79.785234371159618</v>
       </c>
-      <c r="CV40" s="10">
+      <c r="CW40" s="10">
         <v>44.728614497325353</v>
       </c>
-      <c r="CW40" s="10">
+      <c r="CX40" s="10">
         <v>60.082104499386347</v>
       </c>
-      <c r="CX40" s="10">
+      <c r="CY40" s="10">
         <v>77.904173578808184</v>
       </c>
-      <c r="CY40" s="10">
+      <c r="CZ40" s="10">
         <v>115.83385287663322</v>
       </c>
-      <c r="CZ40" s="10">
+      <c r="DA40" s="10">
         <v>55.67171548038457</v>
       </c>
-      <c r="DA40" s="10">
+      <c r="DB40" s="10">
         <v>20.151986836777592</v>
       </c>
-      <c r="DB40" s="10">
+      <c r="DC40" s="10">
         <v>42.353275903719364</v>
       </c>
-      <c r="DC40" s="10">
+      <c r="DD40" s="10">
         <v>48.982955002850417</v>
       </c>
-      <c r="DD40" s="10">
+      <c r="DE40" s="10">
         <v>38.222401651183176</v>
       </c>
-      <c r="DE40" s="10">
+      <c r="DF40" s="10">
         <v>25.857154464048126</v>
       </c>
-      <c r="DF40" s="10">
+      <c r="DG40" s="10">
         <v>35.898024639165392</v>
       </c>
-      <c r="DG40" s="10">
+      <c r="DH40" s="10">
         <v>43.598001652624419</v>
       </c>
-      <c r="DH40" s="10">
+      <c r="DI40" s="10">
         <v>62.191690342674391</v>
       </c>
-      <c r="DI40" s="10">
+      <c r="DJ40" s="10">
         <v>52.478034414269217</v>
       </c>
-      <c r="DJ40" s="10">
+      <c r="DK40" s="10">
         <v>145.46160696670796</v>
       </c>
-      <c r="DK40" s="10">
+      <c r="DL40" s="10">
         <v>225.26411583419289</v>
       </c>
-      <c r="DL40" s="10">
+      <c r="DM40" s="10">
         <v>119.50782393124915</v>
       </c>
-      <c r="DM40" s="10">
+      <c r="DN40" s="10">
         <v>7008.2708355774103</v>
       </c>
-      <c r="DN40" s="10">
+      <c r="DO40" s="10">
         <v>5855.8402140491171</v>
       </c>
-      <c r="DO40" s="10">
+      <c r="DP40" s="10">
         <v>5581.2071073155603</v>
       </c>
-      <c r="DP40" s="10">
+      <c r="DQ40" s="10">
         <v>5209.867812780366</v>
       </c>
-      <c r="DQ40" s="10">
+      <c r="DR40" s="10">
         <v>4434.334938280339</v>
       </c>
-      <c r="DR40" s="10">
+      <c r="DS40" s="10">
         <v>4165.2416124625461</v>
       </c>
-      <c r="DS40" s="10">
+      <c r="DT40" s="10">
         <v>3873.0601610096269</v>
       </c>
-      <c r="DT40" s="10">
+      <c r="DU40" s="10">
         <v>3872.688712816217</v>
       </c>
-      <c r="DU40" s="10">
+      <c r="DV40" s="10">
         <v>5358.0987343005736</v>
       </c>
-      <c r="DV40" s="10">
+      <c r="DW40" s="10">
         <v>8125.0657551732747</v>
       </c>
-      <c r="DW40" s="10">
+      <c r="DX40" s="10">
         <v>5287.4853075635219</v>
       </c>
+      <c r="DY40" s="10">
+        <v>7651.0696892440492</v>
+      </c>
     </row>
-    <row r="41" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="19" t="s">
         <v>127</v>
       </c>
       <c r="C41" s="10">
         <v>539.35643744771278</v>
       </c>
       <c r="D41" s="10">
         <v>490.19537576634013</v>
       </c>
       <c r="E41" s="10">
         <v>982.43990929213498</v>
       </c>
       <c r="F41" s="10">
         <v>2183.042642627739</v>
       </c>
       <c r="G41" s="10">
         <v>3029.2734617447745</v>
       </c>
       <c r="H41" s="10">
         <v>3452.1633817776965</v>
       </c>
       <c r="I41" s="10">
         <v>3747.6322204870944</v>
       </c>
       <c r="J41" s="10">
@@ -15286,348 +15505,354 @@
       <c r="U41" s="10">
         <v>2807.5814980818905</v>
       </c>
       <c r="V41" s="10">
         <v>3064.1781538616069</v>
       </c>
       <c r="W41" s="10">
         <v>2809.5076983263834</v>
       </c>
       <c r="X41" s="10">
         <v>2991.1415097471045</v>
       </c>
       <c r="Y41" s="10">
         <v>2387.1683389090044</v>
       </c>
       <c r="Z41" s="10">
         <v>2634.0823895706421</v>
       </c>
       <c r="AA41" s="10">
         <v>2266.4968421299941</v>
       </c>
       <c r="AB41" s="10">
         <v>2216.3596549899967</v>
       </c>
       <c r="AC41" s="10">
+        <v>2599.4076204399921</v>
+      </c>
+      <c r="AD41" s="10">
         <v>603.65614184668379</v>
       </c>
-      <c r="AD41" s="10">
+      <c r="AE41" s="10">
         <v>686.45427665046941</v>
       </c>
-      <c r="AE41" s="10">
+      <c r="AF41" s="10">
         <v>839.13646428598281</v>
       </c>
-      <c r="AF41" s="10">
+      <c r="AG41" s="10">
         <v>982.43990929213498</v>
       </c>
-      <c r="AG41" s="10">
+      <c r="AH41" s="10">
         <v>1172.588784361732</v>
       </c>
-      <c r="AH41" s="10">
+      <c r="AI41" s="10">
         <v>1464.0452529918327</v>
       </c>
-      <c r="AI41" s="10">
+      <c r="AJ41" s="10">
         <v>1682.5165761183314</v>
       </c>
-      <c r="AJ41" s="10">
+      <c r="AK41" s="10">
         <v>2183.042642627739</v>
       </c>
-      <c r="AK41" s="10">
+      <c r="AL41" s="10">
         <v>2269.9224451820023</v>
       </c>
-      <c r="AL41" s="10">
+      <c r="AM41" s="10">
         <v>2674.3967305156552</v>
       </c>
-      <c r="AM41" s="10">
+      <c r="AN41" s="10">
         <v>2649.4414937663732</v>
       </c>
-      <c r="AN41" s="10">
+      <c r="AO41" s="10">
         <v>3029.2734617447745</v>
       </c>
-      <c r="AO41" s="10">
+      <c r="AP41" s="10">
         <v>3089.2460352850776</v>
       </c>
-      <c r="AP41" s="10">
+      <c r="AQ41" s="10">
         <v>3045.2974740681379</v>
       </c>
-      <c r="AQ41" s="10">
+      <c r="AR41" s="10">
         <v>2832.7121617574453</v>
       </c>
-      <c r="AR41" s="10">
+      <c r="AS41" s="10">
         <v>3452.1633817776965</v>
       </c>
-      <c r="AS41" s="10">
+      <c r="AT41" s="10">
         <v>3548.1040979304958</v>
       </c>
-      <c r="AT41" s="10">
+      <c r="AU41" s="10">
         <v>3495.4222771561399</v>
       </c>
-      <c r="AU41" s="10">
+      <c r="AV41" s="10">
         <v>3206.1686129364766</v>
       </c>
-      <c r="AV41" s="10">
+      <c r="AW41" s="10">
         <v>3747.6322204870944</v>
       </c>
-      <c r="AW41" s="10">
+      <c r="AX41" s="10">
         <v>4164.3699815248228</v>
       </c>
-      <c r="AX41" s="10">
+      <c r="AY41" s="10">
         <v>4386.296730187004</v>
       </c>
-      <c r="AY41" s="10">
+      <c r="AZ41" s="10">
         <v>3848.5839054573835</v>
       </c>
-      <c r="AZ41" s="10">
+      <c r="BA41" s="10">
         <v>4463.3227174126941</v>
       </c>
-      <c r="BA41" s="10">
+      <c r="BB41" s="10">
         <v>5073.1392624513028</v>
       </c>
-      <c r="BB41" s="10">
+      <c r="BC41" s="10">
         <v>5118.3421341754911</v>
       </c>
-      <c r="BC41" s="10">
+      <c r="BD41" s="10">
         <v>4166.4057094604959</v>
       </c>
-      <c r="BD41" s="10">
+      <c r="BE41" s="10">
         <v>4193.9353513115266</v>
       </c>
-      <c r="BE41" s="10">
+      <c r="BF41" s="10">
         <v>4807.3299995946472</v>
       </c>
-      <c r="BF41" s="10">
+      <c r="BG41" s="10">
         <v>4153.4127727552604</v>
       </c>
-      <c r="BG41" s="10">
+      <c r="BH41" s="10">
         <v>3938.4022712308888</v>
       </c>
-      <c r="BH41" s="10">
+      <c r="BI41" s="10">
         <v>5338.510338545927</v>
       </c>
-      <c r="BI41" s="10">
+      <c r="BJ41" s="10">
         <v>5662.3861214153922</v>
       </c>
-      <c r="BJ41" s="10">
+      <c r="BK41" s="10">
         <v>6191.7877560896468</v>
       </c>
-      <c r="BK41" s="10">
+      <c r="BL41" s="10">
         <v>6387.8200967030534</v>
       </c>
-      <c r="BL41" s="10">
+      <c r="BM41" s="10">
         <v>6652.9008052580321</v>
       </c>
-      <c r="BM41" s="10">
+      <c r="BN41" s="10">
         <v>6390.9352881631721</v>
       </c>
-      <c r="BN41" s="10">
+      <c r="BO41" s="10">
         <v>6726.2152899380544</v>
       </c>
-      <c r="BO41" s="10">
+      <c r="BP41" s="10">
         <v>6257.5723978217975</v>
       </c>
-      <c r="BP41" s="10">
+      <c r="BQ41" s="10">
         <v>6794.0619565375737</v>
       </c>
-      <c r="BQ41" s="10">
+      <c r="BR41" s="10">
         <v>7250.1049803685773</v>
       </c>
-      <c r="BR41" s="10">
+      <c r="BS41" s="10">
         <v>7746.7087973440539</v>
       </c>
-      <c r="BS41" s="10">
+      <c r="BT41" s="10">
         <v>7325.8774663345284</v>
       </c>
-      <c r="BT41" s="10">
+      <c r="BU41" s="10">
         <v>7698.9824298989952</v>
       </c>
-      <c r="BU41" s="10">
+      <c r="BV41" s="10">
         <v>7880.9216669852622</v>
       </c>
-      <c r="BV41" s="10">
+      <c r="BW41" s="10">
         <v>7625.6003599592532</v>
       </c>
-      <c r="BW41" s="10">
+      <c r="BX41" s="10">
         <v>6994.537504818285</v>
       </c>
-      <c r="BX41" s="10">
+      <c r="BY41" s="10">
         <v>5731.2797741578379</v>
       </c>
-      <c r="BY41" s="10">
+      <c r="BZ41" s="10">
         <v>5712.2574566502799</v>
       </c>
-      <c r="BZ41" s="10">
+      <c r="CA41" s="10">
         <v>6219.5238656905403</v>
       </c>
-      <c r="CA41" s="10">
+      <c r="CB41" s="10">
         <v>5676.3049524442522</v>
       </c>
-      <c r="CB41" s="10">
+      <c r="CC41" s="10">
         <v>5584.8524132772409</v>
       </c>
-      <c r="CC41" s="10">
+      <c r="CD41" s="10">
         <v>5886.0255266691684</v>
       </c>
-      <c r="CD41" s="11">
+      <c r="CE41" s="11">
         <v>5535.9125585960574</v>
       </c>
-      <c r="CE41" s="11">
+      <c r="CF41" s="11">
         <v>4970.4150344932823</v>
       </c>
-      <c r="CF41" s="10">
+      <c r="CG41" s="10">
         <v>5159.1918994916268</v>
       </c>
-      <c r="CG41" s="10">
+      <c r="CH41" s="10">
         <v>5427.5766768655922</v>
       </c>
-      <c r="CH41" s="10">
+      <c r="CI41" s="10">
         <v>5432.0873481464669</v>
       </c>
-      <c r="CI41" s="10">
+      <c r="CJ41" s="10">
         <v>4911.4404634871407</v>
       </c>
-      <c r="CJ41" s="10">
+      <c r="CK41" s="10">
         <v>4448.3948573924963</v>
       </c>
-      <c r="CK41" s="10">
+      <c r="CL41" s="10">
         <v>4088.9888900359301</v>
       </c>
-      <c r="CL41" s="10">
+      <c r="CM41" s="10">
         <v>4054.1598926369984</v>
       </c>
-      <c r="CM41" s="10">
+      <c r="CN41" s="10">
         <v>3637.6059914275102</v>
       </c>
-      <c r="CN41" s="10">
+      <c r="CO41" s="10">
         <v>3483.7188041896397</v>
       </c>
-      <c r="CO41" s="10">
+      <c r="CP41" s="10">
         <v>3575.9757716374102</v>
       </c>
-      <c r="CP41" s="10">
+      <c r="CQ41" s="10">
         <v>3327.2506185621155</v>
       </c>
-      <c r="CQ41" s="10">
+      <c r="CR41" s="10">
         <v>2706.4356818589558</v>
       </c>
-      <c r="CR41" s="10">
+      <c r="CS41" s="10">
         <v>2807.5814980818905</v>
       </c>
-      <c r="CS41" s="10">
+      <c r="CT41" s="10">
         <v>3033.6136031951446</v>
       </c>
-      <c r="CT41" s="10">
+      <c r="CU41" s="10">
         <v>3153.8886672406838</v>
       </c>
-      <c r="CU41" s="10">
+      <c r="CV41" s="10">
         <v>2282.5345482814882</v>
       </c>
-      <c r="CV41" s="10">
+      <c r="CW41" s="10">
         <v>3064.1781538616069</v>
       </c>
-      <c r="CW41" s="10">
+      <c r="CX41" s="10">
         <v>3063.0789700942446</v>
       </c>
-      <c r="CX41" s="10">
+      <c r="CY41" s="10">
         <v>3011.448863665536</v>
       </c>
-      <c r="CY41" s="10">
+      <c r="CZ41" s="10">
         <v>2555.6870973461623</v>
       </c>
-      <c r="CZ41" s="10">
+      <c r="DA41" s="10">
         <v>2809.5076983263834</v>
       </c>
-      <c r="DA41" s="10">
+      <c r="DB41" s="10">
         <v>2856.4163012622498</v>
       </c>
-      <c r="DB41" s="10">
+      <c r="DC41" s="10">
         <v>2639.9377349104097</v>
       </c>
-      <c r="DC41" s="10">
+      <c r="DD41" s="10">
         <v>2392.1905398552435</v>
       </c>
-      <c r="DD41" s="10">
+      <c r="DE41" s="10">
         <v>2991.1415097471045</v>
       </c>
-      <c r="DE41" s="10">
+      <c r="DF41" s="10">
         <v>2832.328439194669</v>
       </c>
-      <c r="DF41" s="10">
+      <c r="DG41" s="10">
         <v>2662.433173479606</v>
       </c>
-      <c r="DG41" s="10">
+      <c r="DH41" s="10">
         <v>2375.4455253277124</v>
       </c>
-      <c r="DH41" s="10">
+      <c r="DI41" s="10">
         <v>2387.1683389090044</v>
       </c>
-      <c r="DI41" s="10">
+      <c r="DJ41" s="10">
         <v>2693.7969233370327</v>
       </c>
-      <c r="DJ41" s="10">
+      <c r="DK41" s="10">
         <v>2829.7288969964488</v>
       </c>
-      <c r="DK41" s="10">
+      <c r="DL41" s="10">
         <v>2698.3281971564052</v>
       </c>
-      <c r="DL41" s="10">
+      <c r="DM41" s="10">
         <v>2634.0823895706421</v>
       </c>
-      <c r="DM41" s="10">
+      <c r="DN41" s="10">
         <v>2189.596650629991</v>
       </c>
-      <c r="DN41" s="10">
+      <c r="DO41" s="10">
         <v>2221.3337467799961</v>
       </c>
-      <c r="DO41" s="10">
+      <c r="DP41" s="10">
         <v>2739.5306348399922</v>
       </c>
-      <c r="DP41" s="10">
+      <c r="DQ41" s="10">
         <v>2266.4968421299941</v>
       </c>
-      <c r="DQ41" s="10">
+      <c r="DR41" s="10">
         <v>2195.0494934899975</v>
       </c>
-      <c r="DR41" s="10">
+      <c r="DS41" s="10">
         <v>2318.514094619994</v>
       </c>
-      <c r="DS41" s="10">
+      <c r="DT41" s="10">
         <v>2389.3555960799931</v>
       </c>
-      <c r="DT41" s="10">
+      <c r="DU41" s="10">
         <v>2216.3596549899967</v>
       </c>
-      <c r="DU41" s="10">
+      <c r="DV41" s="10">
         <v>2246.9091678699942</v>
       </c>
-      <c r="DV41" s="10">
+      <c r="DW41" s="10">
         <v>2290.3420800199924</v>
       </c>
-      <c r="DW41" s="10">
+      <c r="DX41" s="10">
         <v>2451.6084912699948</v>
       </c>
+      <c r="DY41" s="10">
+        <v>2599.4076204399921</v>
+      </c>
     </row>
-    <row r="42" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="19" t="s">
         <v>128</v>
       </c>
       <c r="C42" s="10">
         <v>0</v>
       </c>
       <c r="D42" s="10">
         <v>0</v>
       </c>
       <c r="E42" s="10">
         <v>0</v>
       </c>
       <c r="F42" s="10">
         <v>0</v>
       </c>
       <c r="G42" s="10">
         <v>0</v>
       </c>
       <c r="H42" s="10">
         <v>0</v>
       </c>
       <c r="I42" s="10">
         <v>0</v>
       </c>
       <c r="J42" s="10">
@@ -15729,55 +15954,55 @@
       <c r="AP42" s="10">
         <v>0</v>
       </c>
       <c r="AQ42" s="10">
         <v>0</v>
       </c>
       <c r="AR42" s="10">
         <v>0</v>
       </c>
       <c r="AS42" s="10">
         <v>0</v>
       </c>
       <c r="AT42" s="10">
         <v>0</v>
       </c>
       <c r="AU42" s="10">
         <v>0</v>
       </c>
       <c r="AV42" s="10">
         <v>0</v>
       </c>
       <c r="AW42" s="10">
         <v>0</v>
       </c>
       <c r="AX42" s="10">
+        <v>0</v>
+      </c>
+      <c r="AY42" s="10">
         <v>-1.7526990225547021E-4</v>
       </c>
-      <c r="AY42" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="AZ42" s="10">
         <v>0</v>
       </c>
       <c r="BA42" s="10">
         <v>0</v>
       </c>
       <c r="BB42" s="10">
         <v>0</v>
       </c>
       <c r="BC42" s="10">
         <v>0</v>
       </c>
       <c r="BD42" s="10">
         <v>0</v>
       </c>
       <c r="BE42" s="10">
         <v>0</v>
       </c>
       <c r="BF42" s="10">
         <v>0</v>
       </c>
       <c r="BG42" s="10">
         <v>0</v>
       </c>
       <c r="BH42" s="10">
@@ -15824,57 +16049,57 @@
       </c>
       <c r="BV42" s="10">
         <v>0</v>
       </c>
       <c r="BW42" s="10">
         <v>0</v>
       </c>
       <c r="BX42" s="10">
         <v>0</v>
       </c>
       <c r="BY42" s="10">
         <v>0</v>
       </c>
       <c r="BZ42" s="10">
         <v>0</v>
       </c>
       <c r="CA42" s="10">
         <v>0</v>
       </c>
       <c r="CB42" s="10">
         <v>0</v>
       </c>
       <c r="CC42" s="10">
         <v>0</v>
       </c>
-      <c r="CD42" s="11">
+      <c r="CD42" s="10">
         <v>0</v>
       </c>
       <c r="CE42" s="11">
         <v>0</v>
       </c>
-      <c r="CF42" s="10">
+      <c r="CF42" s="11">
         <v>0</v>
       </c>
       <c r="CG42" s="10">
         <v>0</v>
       </c>
       <c r="CH42" s="10">
         <v>0</v>
       </c>
       <c r="CI42" s="10">
         <v>0</v>
       </c>
       <c r="CJ42" s="10">
         <v>0</v>
       </c>
       <c r="CK42" s="10">
         <v>0</v>
       </c>
       <c r="CL42" s="10">
         <v>0</v>
       </c>
       <c r="CM42" s="10">
         <v>0</v>
       </c>
       <c r="CN42" s="10">
         <v>0</v>
@@ -15962,52 +16187,58 @@
       </c>
       <c r="DP42" s="10">
         <v>0</v>
       </c>
       <c r="DQ42" s="10">
         <v>0</v>
       </c>
       <c r="DR42" s="10">
         <v>0</v>
       </c>
       <c r="DS42" s="10">
         <v>0</v>
       </c>
       <c r="DT42" s="10">
         <v>0</v>
       </c>
       <c r="DU42" s="10">
         <v>0</v>
       </c>
       <c r="DV42" s="10">
         <v>0</v>
       </c>
       <c r="DW42" s="10">
         <v>0</v>
       </c>
+      <c r="DX42" s="10">
+        <v>0</v>
+      </c>
+      <c r="DY42" s="10">
+        <v>0</v>
+      </c>
     </row>
-    <row r="43" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="19" t="s">
         <v>109</v>
       </c>
       <c r="C43" s="10">
         <v>6265.7784712596276</v>
       </c>
       <c r="D43" s="10">
         <v>7264.0167782970784</v>
       </c>
       <c r="E43" s="10">
         <v>7389.3056087152127</v>
       </c>
       <c r="F43" s="10">
         <v>7825.8493453436276</v>
       </c>
       <c r="G43" s="10">
         <v>11017.203261716279</v>
       </c>
       <c r="H43" s="10">
         <v>12662.575316393526</v>
       </c>
       <c r="I43" s="10">
         <v>15453.286187075671</v>
       </c>
       <c r="J43" s="10">
@@ -16046,348 +16277,354 @@
       <c r="U43" s="10">
         <v>20069.56515298249</v>
       </c>
       <c r="V43" s="10">
         <v>19512.689008370889</v>
       </c>
       <c r="W43" s="10">
         <v>15438.966131446285</v>
       </c>
       <c r="X43" s="10">
         <v>14499.501476134958</v>
       </c>
       <c r="Y43" s="10">
         <v>16441.694133025732</v>
       </c>
       <c r="Z43" s="10">
         <v>17932.613098998248</v>
       </c>
       <c r="AA43" s="10">
         <v>24605.593695694479</v>
       </c>
       <c r="AB43" s="10">
         <v>19090.04238962719</v>
       </c>
       <c r="AC43" s="10">
+        <v>18682.839693432397</v>
+      </c>
+      <c r="AD43" s="10">
         <v>7335.2568326626606</v>
       </c>
-      <c r="AD43" s="10">
+      <c r="AE43" s="10">
         <v>7624.2698615117806</v>
       </c>
-      <c r="AE43" s="10">
+      <c r="AF43" s="10">
         <v>7518.924600394861</v>
       </c>
-      <c r="AF43" s="10">
+      <c r="AG43" s="10">
         <v>7389.3056087152127</v>
       </c>
-      <c r="AG43" s="10">
+      <c r="AH43" s="10">
         <v>7680.0472279347896</v>
       </c>
-      <c r="AH43" s="10">
+      <c r="AI43" s="10">
         <v>7330.7860145182867</v>
       </c>
-      <c r="AI43" s="10">
+      <c r="AJ43" s="10">
         <v>7724.0236505822104</v>
       </c>
-      <c r="AJ43" s="10">
+      <c r="AK43" s="10">
         <v>7825.8493453436276</v>
       </c>
-      <c r="AK43" s="10">
+      <c r="AL43" s="10">
         <v>8414.7651622635603</v>
       </c>
-      <c r="AL43" s="10">
+      <c r="AM43" s="10">
         <v>8659.9789044176905</v>
       </c>
-      <c r="AM43" s="10">
+      <c r="AN43" s="10">
         <v>9746.7922772350139</v>
       </c>
-      <c r="AN43" s="10">
+      <c r="AO43" s="10">
         <v>11017.203261716279</v>
       </c>
-      <c r="AO43" s="10">
+      <c r="AP43" s="10">
         <v>11497.616790890439</v>
       </c>
-      <c r="AP43" s="10">
+      <c r="AQ43" s="10">
         <v>12235.80741813717</v>
       </c>
-      <c r="AQ43" s="10">
+      <c r="AR43" s="10">
         <v>12248.723962826403</v>
       </c>
-      <c r="AR43" s="10">
+      <c r="AS43" s="10">
         <v>12662.575316393526</v>
       </c>
-      <c r="AS43" s="10">
+      <c r="AT43" s="10">
         <v>13427.349933935828</v>
       </c>
-      <c r="AT43" s="10">
+      <c r="AU43" s="10">
         <v>14381.603588506727</v>
       </c>
-      <c r="AU43" s="10">
+      <c r="AV43" s="10">
         <v>14465.402409939528</v>
       </c>
-      <c r="AV43" s="10">
+      <c r="AW43" s="10">
         <v>15453.286187075671</v>
       </c>
-      <c r="AW43" s="10">
+      <c r="AX43" s="10">
         <v>16404.903983629494</v>
       </c>
-      <c r="AX43" s="10">
+      <c r="AY43" s="10">
         <v>17110.112978751815</v>
       </c>
-      <c r="AY43" s="10">
+      <c r="AZ43" s="10">
         <v>17267.064328820066</v>
       </c>
-      <c r="AZ43" s="10">
+      <c r="BA43" s="10">
         <v>18366.276456228985</v>
       </c>
-      <c r="BA43" s="10">
+      <c r="BB43" s="10">
         <v>18489.796783922666</v>
       </c>
-      <c r="BB43" s="10">
+      <c r="BC43" s="10">
         <v>18733.186884321069</v>
       </c>
-      <c r="BC43" s="10">
+      <c r="BD43" s="10">
         <v>19644.34481065163</v>
       </c>
-      <c r="BD43" s="10">
+      <c r="BE43" s="10">
         <v>21049.186870647267</v>
       </c>
-      <c r="BE43" s="10">
+      <c r="BF43" s="10">
         <v>22772.417293398925</v>
       </c>
-      <c r="BF43" s="10">
+      <c r="BG43" s="10">
         <v>23855.037232038412</v>
       </c>
-      <c r="BG43" s="10">
+      <c r="BH43" s="10">
         <v>24731.76131184529</v>
       </c>
-      <c r="BH43" s="10">
+      <c r="BI43" s="10">
         <v>26098.507679926744</v>
       </c>
-      <c r="BI43" s="10">
+      <c r="BJ43" s="10">
         <v>26688.270994855367</v>
       </c>
-      <c r="BJ43" s="10">
+      <c r="BK43" s="10">
         <v>26851.991274084856</v>
       </c>
-      <c r="BK43" s="10">
+      <c r="BL43" s="10">
         <v>27092.660370477737</v>
       </c>
-      <c r="BL43" s="10">
+      <c r="BM43" s="10">
         <v>26929.294062975034</v>
       </c>
-      <c r="BM43" s="10">
+      <c r="BN43" s="10">
         <v>26957.104747977472</v>
       </c>
-      <c r="BN43" s="10">
+      <c r="BO43" s="10">
         <v>27047.617887231227</v>
       </c>
-      <c r="BO43" s="10">
+      <c r="BP43" s="10">
         <v>26483.67629123704</v>
       </c>
-      <c r="BP43" s="10">
+      <c r="BQ43" s="10">
         <v>26518.937118070746</v>
       </c>
-      <c r="BQ43" s="10">
+      <c r="BR43" s="10">
         <v>27140.388674588292</v>
       </c>
-      <c r="BR43" s="10">
+      <c r="BS43" s="10">
         <v>27395.999418198393</v>
       </c>
-      <c r="BS43" s="10">
+      <c r="BT43" s="10">
         <v>26431.085173615895</v>
       </c>
-      <c r="BT43" s="10">
+      <c r="BU43" s="10">
         <v>26008.229150724597</v>
       </c>
-      <c r="BU43" s="10">
+      <c r="BV43" s="10">
         <v>25969.576816233326</v>
       </c>
-      <c r="BV43" s="10">
+      <c r="BW43" s="10">
         <v>25667.271175890019</v>
       </c>
-      <c r="BW43" s="10">
+      <c r="BX43" s="10">
         <v>25124.277703951193</v>
       </c>
-      <c r="BX43" s="10">
+      <c r="BY43" s="10">
         <v>24443.550593905551</v>
       </c>
-      <c r="BY43" s="10">
+      <c r="BZ43" s="10">
         <v>24493.488688108009</v>
       </c>
-      <c r="BZ43" s="10">
+      <c r="CA43" s="10">
         <v>24150.69067356065</v>
       </c>
-      <c r="CA43" s="10">
+      <c r="CB43" s="10">
         <v>23910.057291551711</v>
       </c>
-      <c r="CB43" s="10">
+      <c r="CC43" s="10">
         <v>23499.506219760347</v>
       </c>
-      <c r="CC43" s="10">
+      <c r="CD43" s="10">
         <v>23802.294627400894</v>
       </c>
-      <c r="CD43" s="11">
+      <c r="CE43" s="11">
         <v>23588.297393126064</v>
       </c>
-      <c r="CE43" s="11">
+      <c r="CF43" s="11">
         <v>24042.946218511461</v>
       </c>
-      <c r="CF43" s="10">
+      <c r="CG43" s="10">
         <v>23250.755384265009</v>
       </c>
-      <c r="CG43" s="10">
+      <c r="CH43" s="10">
         <v>23943.918156973534</v>
       </c>
-      <c r="CH43" s="10">
+      <c r="CI43" s="10">
         <v>23700.336296365895</v>
       </c>
-      <c r="CI43" s="10">
+      <c r="CJ43" s="10">
         <v>22785.850239246287</v>
       </c>
-      <c r="CJ43" s="10">
+      <c r="CK43" s="10">
         <v>22582.195062539231</v>
       </c>
-      <c r="CK43" s="10">
+      <c r="CL43" s="10">
         <v>21950.128984225415</v>
       </c>
-      <c r="CL43" s="10">
+      <c r="CM43" s="10">
         <v>21293.498018553531</v>
       </c>
-      <c r="CM43" s="10">
+      <c r="CN43" s="10">
         <v>21317.383886251286</v>
       </c>
-      <c r="CN43" s="10">
+      <c r="CO43" s="10">
         <v>20436.673888590682</v>
       </c>
-      <c r="CO43" s="10">
+      <c r="CP43" s="10">
         <v>22006.897116262408</v>
       </c>
-      <c r="CP43" s="10">
+      <c r="CQ43" s="10">
         <v>20438.615693863805</v>
       </c>
-      <c r="CQ43" s="10">
+      <c r="CR43" s="10">
         <v>21051.636765878971</v>
       </c>
-      <c r="CR43" s="10">
+      <c r="CS43" s="10">
         <v>20069.56515298249</v>
       </c>
-      <c r="CS43" s="10">
+      <c r="CT43" s="10">
         <v>20316.041750387543</v>
       </c>
-      <c r="CT43" s="10">
+      <c r="CU43" s="10">
         <v>19149.301986714232</v>
       </c>
-      <c r="CU43" s="10">
+      <c r="CV43" s="10">
         <v>19859.773305106908</v>
       </c>
-      <c r="CV43" s="10">
+      <c r="CW43" s="10">
         <v>19512.689008370889</v>
       </c>
-      <c r="CW43" s="10">
+      <c r="CX43" s="10">
         <v>19961.783829284512</v>
       </c>
-      <c r="CX43" s="10">
+      <c r="CY43" s="10">
         <v>18518.287317531554</v>
       </c>
-      <c r="CY43" s="10">
+      <c r="CZ43" s="10">
         <v>16576.008361387652</v>
       </c>
-      <c r="CZ43" s="10">
+      <c r="DA43" s="10">
         <v>15438.966131446285</v>
       </c>
-      <c r="DA43" s="10">
+      <c r="DB43" s="10">
         <v>14749.730067181172</v>
       </c>
-      <c r="DB43" s="10">
+      <c r="DC43" s="10">
         <v>14718.651537073285</v>
       </c>
-      <c r="DC43" s="10">
+      <c r="DD43" s="10">
         <v>15802.493725841192</v>
       </c>
-      <c r="DD43" s="10">
+      <c r="DE43" s="10">
         <v>14499.501476134958</v>
       </c>
-      <c r="DE43" s="10">
+      <c r="DF43" s="10">
         <v>16731.981632499526</v>
       </c>
-      <c r="DF43" s="10">
+      <c r="DG43" s="10">
         <v>17055.282899936916</v>
       </c>
-      <c r="DG43" s="10">
+      <c r="DH43" s="10">
         <v>16451.272994845593</v>
       </c>
-      <c r="DH43" s="10">
+      <c r="DI43" s="10">
         <v>16441.694133025732</v>
       </c>
-      <c r="DI43" s="10">
+      <c r="DJ43" s="10">
         <v>16108.593475101432</v>
       </c>
-      <c r="DJ43" s="10">
+      <c r="DK43" s="10">
         <v>17188.802132849596</v>
       </c>
-      <c r="DK43" s="10">
+      <c r="DL43" s="10">
         <v>16861.781273254866</v>
       </c>
-      <c r="DL43" s="10">
+      <c r="DM43" s="10">
         <v>17932.613098998248</v>
       </c>
-      <c r="DM43" s="10">
+      <c r="DN43" s="10">
         <v>17300.383057579209</v>
       </c>
-      <c r="DN43" s="10">
+      <c r="DO43" s="10">
         <v>17100.526863628609</v>
       </c>
-      <c r="DO43" s="10">
+      <c r="DP43" s="10">
         <v>21445.868645529103</v>
       </c>
-      <c r="DP43" s="10">
+      <c r="DQ43" s="10">
         <v>24605.593695694479</v>
       </c>
-      <c r="DQ43" s="10">
+      <c r="DR43" s="10">
         <v>25329.748471394607</v>
       </c>
-      <c r="DR43" s="10">
+      <c r="DS43" s="10">
         <v>25625.600890522841</v>
       </c>
-      <c r="DS43" s="10">
+      <c r="DT43" s="10">
         <v>25884.975331497364</v>
       </c>
-      <c r="DT43" s="10">
+      <c r="DU43" s="10">
         <v>19090.04238962719</v>
       </c>
-      <c r="DU43" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="DV43" s="10">
-        <v>17763.11554478958</v>
+        <v>17762.925325740001</v>
       </c>
       <c r="DW43" s="10">
-        <v>18253.159450563908</v>
+        <v>17763.141751246814</v>
+      </c>
+      <c r="DX43" s="10">
+        <v>18295.279152115927</v>
+      </c>
+      <c r="DY43" s="10">
+        <v>18682.839693432397</v>
       </c>
     </row>
-    <row r="44" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="19" t="s">
         <v>129</v>
       </c>
       <c r="C44" s="10">
         <v>218.22677453</v>
       </c>
       <c r="D44" s="10">
         <v>215.19332825524606</v>
       </c>
       <c r="E44" s="10">
         <v>214.24024073999999</v>
       </c>
       <c r="F44" s="10">
         <v>21.53318228000003</v>
       </c>
       <c r="G44" s="10">
         <v>363.34589229898472</v>
       </c>
       <c r="H44" s="10">
         <v>0</v>
       </c>
       <c r="I44" s="10">
         <v>0</v>
       </c>
       <c r="J44" s="10">
@@ -16426,91 +16663,91 @@
       <c r="U44" s="10">
         <v>1600.1872860493334</v>
       </c>
       <c r="V44" s="10">
         <v>1242.9002135846283</v>
       </c>
       <c r="W44" s="10">
         <v>806.01472201709612</v>
       </c>
       <c r="X44" s="10">
         <v>498.44092459921842</v>
       </c>
       <c r="Y44" s="10">
         <v>2291.2893766487246</v>
       </c>
       <c r="Z44" s="10">
         <v>2872.4940032132185</v>
       </c>
       <c r="AA44" s="10">
         <v>10367.153182739999</v>
       </c>
       <c r="AB44" s="10">
         <v>3013.8369457099998</v>
       </c>
       <c r="AC44" s="10">
+        <v>753.66954464000014</v>
+      </c>
+      <c r="AD44" s="10">
         <v>173.41</v>
       </c>
-      <c r="AD44" s="10">
+      <c r="AE44" s="10">
         <v>183.38138322</v>
       </c>
-      <c r="AE44" s="10">
+      <c r="AF44" s="10">
         <v>196.40477951453573</v>
       </c>
-      <c r="AF44" s="10">
+      <c r="AG44" s="10">
         <v>214.24024073999999</v>
       </c>
-      <c r="AG44" s="10">
+      <c r="AH44" s="10">
         <v>266.33270952476892</v>
       </c>
-      <c r="AH44" s="10">
+      <c r="AI44" s="10">
         <v>173.4665784735887</v>
       </c>
-      <c r="AI44" s="10">
+      <c r="AJ44" s="10">
         <v>226.7051491933197</v>
       </c>
-      <c r="AJ44" s="10">
+      <c r="AK44" s="10">
         <v>21.53318228000003</v>
       </c>
-      <c r="AK44" s="10">
+      <c r="AL44" s="10">
         <v>143.13705724357177</v>
       </c>
-      <c r="AL44" s="10">
+      <c r="AM44" s="10">
         <v>113.43099317823344</v>
       </c>
-      <c r="AM44" s="10">
+      <c r="AN44" s="10">
         <v>342.64031929192231</v>
       </c>
-      <c r="AN44" s="10">
+      <c r="AO44" s="10">
         <v>363.34589229898472</v>
       </c>
-      <c r="AO44" s="10">
+      <c r="AP44" s="10">
         <v>128.28214948833764</v>
       </c>
-      <c r="AP44" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="AQ44" s="10">
         <v>0</v>
       </c>
       <c r="AR44" s="10">
         <v>0</v>
       </c>
       <c r="AS44" s="10">
         <v>0</v>
       </c>
       <c r="AT44" s="10">
         <v>0</v>
       </c>
       <c r="AU44" s="10">
         <v>0</v>
       </c>
       <c r="AV44" s="10">
         <v>0</v>
       </c>
       <c r="AW44" s="10">
         <v>0</v>
       </c>
       <c r="AX44" s="10">
         <v>0</v>
       </c>
       <c r="AY44" s="10">
@@ -16531,243 +16768,249 @@
       <c r="BD44" s="10">
         <v>0</v>
       </c>
       <c r="BE44" s="10">
         <v>0</v>
       </c>
       <c r="BF44" s="10">
         <v>0</v>
       </c>
       <c r="BG44" s="10">
         <v>0</v>
       </c>
       <c r="BH44" s="10">
         <v>0</v>
       </c>
       <c r="BI44" s="10">
         <v>0</v>
       </c>
       <c r="BJ44" s="10">
         <v>0</v>
       </c>
       <c r="BK44" s="10">
         <v>0</v>
       </c>
       <c r="BL44" s="10">
+        <v>0</v>
+      </c>
+      <c r="BM44" s="10">
         <v>2.999896388087765E-9</v>
       </c>
-      <c r="BM44" s="10">
+      <c r="BN44" s="10">
         <v>2.999889495918941E-9</v>
       </c>
-      <c r="BN44" s="10">
+      <c r="BO44" s="10">
         <v>2.9998780273150018E-9</v>
       </c>
-      <c r="BO44" s="10">
+      <c r="BP44" s="10">
         <v>2.9998906350464132E-9</v>
       </c>
-      <c r="BP44" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="BQ44" s="10">
         <v>0</v>
       </c>
       <c r="BR44" s="10">
         <v>0</v>
       </c>
       <c r="BS44" s="10">
         <v>0</v>
       </c>
       <c r="BT44" s="10">
         <v>0</v>
       </c>
       <c r="BU44" s="10">
         <v>0</v>
       </c>
       <c r="BV44" s="10">
         <v>0</v>
       </c>
       <c r="BW44" s="10">
         <v>0</v>
       </c>
       <c r="BX44" s="10">
         <v>0</v>
       </c>
       <c r="BY44" s="10">
         <v>0</v>
       </c>
       <c r="BZ44" s="10">
         <v>0</v>
       </c>
       <c r="CA44" s="10">
         <v>0</v>
       </c>
       <c r="CB44" s="10">
         <v>0</v>
       </c>
       <c r="CC44" s="10">
         <v>0</v>
       </c>
-      <c r="CD44" s="11">
+      <c r="CD44" s="10">
         <v>0</v>
       </c>
       <c r="CE44" s="11">
         <v>0</v>
       </c>
-      <c r="CF44" s="10">
+      <c r="CF44" s="11">
         <v>0</v>
       </c>
       <c r="CG44" s="10">
+        <v>0</v>
+      </c>
+      <c r="CH44" s="10">
         <v>674.1673935522557</v>
       </c>
-      <c r="CH44" s="10">
+      <c r="CI44" s="10">
         <v>840.34208637242671</v>
       </c>
-      <c r="CI44" s="10">
+      <c r="CJ44" s="10">
         <v>568.13386025273849</v>
       </c>
-      <c r="CJ44" s="10">
+      <c r="CK44" s="10">
         <v>1238.2381603322153</v>
       </c>
-      <c r="CK44" s="10">
+      <c r="CL44" s="10">
         <v>1437.7645832962837</v>
       </c>
-      <c r="CL44" s="10">
+      <c r="CM44" s="10">
         <v>1045.122761732878</v>
       </c>
-      <c r="CM44" s="10">
+      <c r="CN44" s="10">
         <v>1196.746506803222</v>
       </c>
-      <c r="CN44" s="10">
+      <c r="CO44" s="10">
         <v>950.05671695299134</v>
       </c>
-      <c r="CO44" s="10">
+      <c r="CP44" s="10">
         <v>2325.860167986621</v>
       </c>
-      <c r="CP44" s="10">
+      <c r="CQ44" s="10">
         <v>1101.8489622197364</v>
       </c>
-      <c r="CQ44" s="10">
+      <c r="CR44" s="10">
         <v>1679.4376723566331</v>
       </c>
-      <c r="CR44" s="10">
+      <c r="CS44" s="10">
         <v>1600.1872860493334</v>
       </c>
-      <c r="CS44" s="10">
+      <c r="CT44" s="10">
         <v>1936.9724178050506</v>
       </c>
-      <c r="CT44" s="10">
+      <c r="CU44" s="10">
         <v>864.56899111968062</v>
       </c>
-      <c r="CU44" s="10">
+      <c r="CV44" s="10">
         <v>1627.5926365639077</v>
       </c>
-      <c r="CV44" s="10">
+      <c r="CW44" s="10">
         <v>1242.9002135846283</v>
       </c>
-      <c r="CW44" s="10">
+      <c r="CX44" s="10">
         <v>1910.365592643182</v>
       </c>
-      <c r="CX44" s="10">
+      <c r="CY44" s="10">
         <v>2073.1976609834437</v>
       </c>
-      <c r="CY44" s="10">
+      <c r="CZ44" s="10">
         <v>1553.7566020882261</v>
       </c>
-      <c r="CZ44" s="10">
+      <c r="DA44" s="10">
         <v>806.01472201709612</v>
       </c>
-      <c r="DA44" s="10">
+      <c r="DB44" s="10">
         <v>247.9828610013285</v>
       </c>
-      <c r="DB44" s="10">
+      <c r="DC44" s="10">
         <v>104.9440592153429</v>
       </c>
-      <c r="DC44" s="10">
+      <c r="DD44" s="10">
         <v>1520.7963225815258</v>
       </c>
-      <c r="DD44" s="10">
+      <c r="DE44" s="10">
         <v>498.44092459921842</v>
       </c>
-      <c r="DE44" s="10">
+      <c r="DF44" s="10">
         <v>1304.7960566900706</v>
       </c>
-      <c r="DF44" s="10">
+      <c r="DG44" s="10">
         <v>1651.1368777468736</v>
       </c>
-      <c r="DG44" s="10">
+      <c r="DH44" s="10">
         <v>2048.5045042922457</v>
       </c>
-      <c r="DH44" s="10">
+      <c r="DI44" s="10">
         <v>2291.2893766487246</v>
       </c>
-      <c r="DI44" s="10">
+      <c r="DJ44" s="10">
         <v>1817.59461917306</v>
       </c>
-      <c r="DJ44" s="10">
+      <c r="DK44" s="10">
         <v>2582.9674016490239</v>
       </c>
-      <c r="DK44" s="10">
+      <c r="DL44" s="10">
         <v>2736.2193666817138</v>
       </c>
-      <c r="DL44" s="10">
+      <c r="DM44" s="10">
         <v>2872.4940032132185</v>
       </c>
-      <c r="DM44" s="10">
+      <c r="DN44" s="10">
         <v>2984.3983438999994</v>
       </c>
-      <c r="DN44" s="10">
+      <c r="DO44" s="10">
         <v>2550.9911577400003</v>
       </c>
-      <c r="DO44" s="10">
+      <c r="DP44" s="10">
         <v>6901.2953043700008</v>
       </c>
-      <c r="DP44" s="10">
+      <c r="DQ44" s="10">
         <v>10367.153182739999</v>
       </c>
-      <c r="DQ44" s="10">
+      <c r="DR44" s="10">
         <v>10298.529361569999</v>
       </c>
-      <c r="DR44" s="10">
+      <c r="DS44" s="10">
         <v>9909.7346219799965</v>
       </c>
-      <c r="DS44" s="10">
+      <c r="DT44" s="10">
         <v>10037.844620279999</v>
       </c>
-      <c r="DT44" s="10">
+      <c r="DU44" s="10">
         <v>3013.8369457099998</v>
       </c>
-      <c r="DU44" s="10">
+      <c r="DV44" s="10">
         <v>1565.3749359400001</v>
       </c>
-      <c r="DV44" s="10">
+      <c r="DW44" s="10">
         <v>735.7556636700001</v>
       </c>
-      <c r="DW44" s="10">
+      <c r="DX44" s="10">
         <v>962.70342702999994</v>
       </c>
+      <c r="DY44" s="10">
+        <v>753.66954464000014</v>
+      </c>
     </row>
-    <row r="45" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="21" t="s">
         <v>136</v>
       </c>
       <c r="C45" s="10">
         <v>197.02</v>
       </c>
       <c r="D45" s="10">
         <v>171.59</v>
       </c>
       <c r="E45" s="10">
         <v>138.96</v>
       </c>
       <c r="F45" s="10">
         <v>0</v>
       </c>
       <c r="G45" s="10">
         <v>0</v>
       </c>
       <c r="H45" s="10">
         <v>0</v>
       </c>
       <c r="I45" s="10">
         <v>0</v>
       </c>
       <c r="J45" s="10">
@@ -16806,73 +17049,73 @@
       <c r="U45" s="10">
         <v>0</v>
       </c>
       <c r="V45" s="10">
         <v>0</v>
       </c>
       <c r="W45" s="10">
         <v>0</v>
       </c>
       <c r="X45" s="10">
         <v>0</v>
       </c>
       <c r="Y45" s="10">
         <v>0</v>
       </c>
       <c r="Z45" s="10">
         <v>0</v>
       </c>
       <c r="AA45" s="10">
         <v>0</v>
       </c>
       <c r="AB45" s="10">
         <v>0</v>
       </c>
       <c r="AC45" s="10">
+        <v>0</v>
+      </c>
+      <c r="AD45" s="10">
         <v>173.41</v>
       </c>
-      <c r="AD45" s="10">
+      <c r="AE45" s="10">
         <v>162.13</v>
       </c>
-      <c r="AE45" s="10">
+      <c r="AF45" s="10">
         <v>151.83000000000001</v>
       </c>
-      <c r="AF45" s="10">
+      <c r="AG45" s="10">
         <v>138.96</v>
       </c>
-      <c r="AG45" s="10">
+      <c r="AH45" s="10">
         <v>136.37</v>
       </c>
-      <c r="AH45" s="10">
+      <c r="AI45" s="10">
         <v>112.76</v>
       </c>
-      <c r="AI45" s="10">
+      <c r="AJ45" s="10">
         <v>110.72</v>
       </c>
-      <c r="AJ45" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="AK45" s="10">
         <v>0</v>
       </c>
       <c r="AL45" s="10">
         <v>0</v>
       </c>
       <c r="AM45" s="10">
         <v>0</v>
       </c>
       <c r="AN45" s="10">
         <v>0</v>
       </c>
       <c r="AO45" s="10">
         <v>0</v>
       </c>
       <c r="AP45" s="10">
         <v>0</v>
       </c>
       <c r="AQ45" s="10">
         <v>0</v>
       </c>
       <c r="AR45" s="10">
         <v>0</v>
       </c>
       <c r="AS45" s="10">
@@ -16964,57 +17207,57 @@
       </c>
       <c r="BV45" s="10">
         <v>0</v>
       </c>
       <c r="BW45" s="10">
         <v>0</v>
       </c>
       <c r="BX45" s="10">
         <v>0</v>
       </c>
       <c r="BY45" s="10">
         <v>0</v>
       </c>
       <c r="BZ45" s="10">
         <v>0</v>
       </c>
       <c r="CA45" s="10">
         <v>0</v>
       </c>
       <c r="CB45" s="10">
         <v>0</v>
       </c>
       <c r="CC45" s="10">
         <v>0</v>
       </c>
-      <c r="CD45" s="11">
+      <c r="CD45" s="10">
         <v>0</v>
       </c>
       <c r="CE45" s="11">
         <v>0</v>
       </c>
-      <c r="CF45" s="10">
+      <c r="CF45" s="11">
         <v>0</v>
       </c>
       <c r="CG45" s="10">
         <v>0</v>
       </c>
       <c r="CH45" s="10">
         <v>0</v>
       </c>
       <c r="CI45" s="10">
         <v>0</v>
       </c>
       <c r="CJ45" s="10">
         <v>0</v>
       </c>
       <c r="CK45" s="10">
         <v>0</v>
       </c>
       <c r="CL45" s="10">
         <v>0</v>
       </c>
       <c r="CM45" s="10">
         <v>0</v>
       </c>
       <c r="CN45" s="10">
         <v>0</v>
@@ -17102,52 +17345,58 @@
       </c>
       <c r="DP45" s="10">
         <v>0</v>
       </c>
       <c r="DQ45" s="10">
         <v>0</v>
       </c>
       <c r="DR45" s="10">
         <v>0</v>
       </c>
       <c r="DS45" s="10">
         <v>0</v>
       </c>
       <c r="DT45" s="10">
         <v>0</v>
       </c>
       <c r="DU45" s="10">
         <v>0</v>
       </c>
       <c r="DV45" s="10">
         <v>0</v>
       </c>
       <c r="DW45" s="10">
         <v>0</v>
       </c>
+      <c r="DX45" s="10">
+        <v>0</v>
+      </c>
+      <c r="DY45" s="10">
+        <v>0</v>
+      </c>
     </row>
-    <row r="46" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="21" t="s">
         <v>135</v>
       </c>
       <c r="C46" s="10">
         <v>21.206774529999993</v>
       </c>
       <c r="D46" s="10">
         <v>43.603328255246062</v>
       </c>
       <c r="E46" s="10">
         <v>75.280240739999996</v>
       </c>
       <c r="F46" s="10">
         <v>21.53318228000003</v>
       </c>
       <c r="G46" s="10">
         <v>363.34589229898472</v>
       </c>
       <c r="H46" s="10">
         <v>0</v>
       </c>
       <c r="I46" s="10">
         <v>0</v>
       </c>
       <c r="J46" s="10">
@@ -17186,91 +17435,91 @@
       <c r="U46" s="10">
         <v>1600.1872860493334</v>
       </c>
       <c r="V46" s="10">
         <v>1242.9002135846283</v>
       </c>
       <c r="W46" s="10">
         <v>806.01472201709612</v>
       </c>
       <c r="X46" s="10">
         <v>498.44092459921842</v>
       </c>
       <c r="Y46" s="10">
         <v>2291.2893766487246</v>
       </c>
       <c r="Z46" s="10">
         <v>2872.4940032132185</v>
       </c>
       <c r="AA46" s="10">
         <v>10367.153182739999</v>
       </c>
       <c r="AB46" s="10">
         <v>3013.8369457099998</v>
       </c>
       <c r="AC46" s="10">
-        <v>0</v>
+        <v>753.66954464000014</v>
       </c>
       <c r="AD46" s="10">
+        <v>0</v>
+      </c>
+      <c r="AE46" s="10">
         <v>21.251383220000001</v>
       </c>
-      <c r="AE46" s="10">
+      <c r="AF46" s="10">
         <v>44.574779514535706</v>
       </c>
-      <c r="AF46" s="10">
+      <c r="AG46" s="10">
         <v>75.280240739999996</v>
       </c>
-      <c r="AG46" s="10">
+      <c r="AH46" s="10">
         <v>129.96270952476891</v>
       </c>
-      <c r="AH46" s="10">
+      <c r="AI46" s="10">
         <v>60.706578473588692</v>
       </c>
-      <c r="AI46" s="10">
+      <c r="AJ46" s="10">
         <v>115.98514919331971</v>
       </c>
-      <c r="AJ46" s="10">
+      <c r="AK46" s="10">
         <v>21.53318228000003</v>
       </c>
-      <c r="AK46" s="10">
+      <c r="AL46" s="10">
         <v>143.13705724357177</v>
       </c>
-      <c r="AL46" s="10">
+      <c r="AM46" s="10">
         <v>113.43099317823344</v>
       </c>
-      <c r="AM46" s="10">
+      <c r="AN46" s="10">
         <v>342.64031929192231</v>
       </c>
-      <c r="AN46" s="10">
+      <c r="AO46" s="10">
         <v>363.34589229898472</v>
       </c>
-      <c r="AO46" s="10">
+      <c r="AP46" s="10">
         <v>128.28214948833764</v>
       </c>
-      <c r="AP46" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="AQ46" s="10">
         <v>0</v>
       </c>
       <c r="AR46" s="10">
         <v>0</v>
       </c>
       <c r="AS46" s="10">
         <v>0</v>
       </c>
       <c r="AT46" s="10">
         <v>0</v>
       </c>
       <c r="AU46" s="10">
         <v>0</v>
       </c>
       <c r="AV46" s="10">
         <v>0</v>
       </c>
       <c r="AW46" s="10">
         <v>0</v>
       </c>
       <c r="AX46" s="10">
         <v>0</v>
       </c>
       <c r="AY46" s="10">
@@ -17291,243 +17540,249 @@
       <c r="BD46" s="10">
         <v>0</v>
       </c>
       <c r="BE46" s="10">
         <v>0</v>
       </c>
       <c r="BF46" s="10">
         <v>0</v>
       </c>
       <c r="BG46" s="10">
         <v>0</v>
       </c>
       <c r="BH46" s="10">
         <v>0</v>
       </c>
       <c r="BI46" s="10">
         <v>0</v>
       </c>
       <c r="BJ46" s="10">
         <v>0</v>
       </c>
       <c r="BK46" s="10">
         <v>0</v>
       </c>
       <c r="BL46" s="10">
+        <v>0</v>
+      </c>
+      <c r="BM46" s="10">
         <v>2.999896388087765E-9</v>
       </c>
-      <c r="BM46" s="10">
+      <c r="BN46" s="10">
         <v>2.999889495918941E-9</v>
       </c>
-      <c r="BN46" s="10">
+      <c r="BO46" s="10">
         <v>2.9998780273150018E-9</v>
       </c>
-      <c r="BO46" s="10">
+      <c r="BP46" s="10">
         <v>2.9998906350464132E-9</v>
       </c>
-      <c r="BP46" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="BQ46" s="10">
         <v>0</v>
       </c>
       <c r="BR46" s="10">
         <v>0</v>
       </c>
       <c r="BS46" s="10">
         <v>0</v>
       </c>
       <c r="BT46" s="10">
         <v>0</v>
       </c>
       <c r="BU46" s="10">
         <v>0</v>
       </c>
       <c r="BV46" s="10">
         <v>0</v>
       </c>
       <c r="BW46" s="10">
         <v>0</v>
       </c>
       <c r="BX46" s="10">
         <v>0</v>
       </c>
       <c r="BY46" s="10">
         <v>0</v>
       </c>
       <c r="BZ46" s="10">
         <v>0</v>
       </c>
       <c r="CA46" s="10">
         <v>0</v>
       </c>
       <c r="CB46" s="10">
         <v>0</v>
       </c>
       <c r="CC46" s="10">
         <v>0</v>
       </c>
-      <c r="CD46" s="11">
+      <c r="CD46" s="10">
         <v>0</v>
       </c>
       <c r="CE46" s="11">
         <v>0</v>
       </c>
-      <c r="CF46" s="10">
+      <c r="CF46" s="11">
         <v>0</v>
       </c>
       <c r="CG46" s="10">
+        <v>0</v>
+      </c>
+      <c r="CH46" s="10">
         <v>674.1673935522557</v>
       </c>
-      <c r="CH46" s="10">
+      <c r="CI46" s="10">
         <v>840.34208637242671</v>
       </c>
-      <c r="CI46" s="10">
+      <c r="CJ46" s="10">
         <v>568.13386025273849</v>
       </c>
-      <c r="CJ46" s="10">
+      <c r="CK46" s="10">
         <v>1238.2381603322153</v>
       </c>
-      <c r="CK46" s="10">
+      <c r="CL46" s="10">
         <v>1437.7645832962837</v>
       </c>
-      <c r="CL46" s="10">
+      <c r="CM46" s="10">
         <v>1045.122761732878</v>
       </c>
-      <c r="CM46" s="10">
+      <c r="CN46" s="10">
         <v>1196.746506803222</v>
       </c>
-      <c r="CN46" s="10">
+      <c r="CO46" s="10">
         <v>950.05671695299134</v>
       </c>
-      <c r="CO46" s="10">
+      <c r="CP46" s="10">
         <v>2325.860167986621</v>
       </c>
-      <c r="CP46" s="10">
+      <c r="CQ46" s="10">
         <v>1101.8489622197364</v>
       </c>
-      <c r="CQ46" s="10">
+      <c r="CR46" s="10">
         <v>1679.4376723566331</v>
       </c>
-      <c r="CR46" s="10">
+      <c r="CS46" s="10">
         <v>1600.1872860493334</v>
       </c>
-      <c r="CS46" s="10">
+      <c r="CT46" s="10">
         <v>1936.9724178050506</v>
       </c>
-      <c r="CT46" s="10">
+      <c r="CU46" s="10">
         <v>864.56899111968062</v>
       </c>
-      <c r="CU46" s="10">
+      <c r="CV46" s="10">
         <v>1627.5926365639077</v>
       </c>
-      <c r="CV46" s="10">
+      <c r="CW46" s="10">
         <v>1242.9002135846283</v>
       </c>
-      <c r="CW46" s="10">
+      <c r="CX46" s="10">
         <v>1910.365592643182</v>
       </c>
-      <c r="CX46" s="10">
+      <c r="CY46" s="10">
         <v>2073.1976609834437</v>
       </c>
-      <c r="CY46" s="10">
+      <c r="CZ46" s="10">
         <v>1553.7566020882261</v>
       </c>
-      <c r="CZ46" s="10">
+      <c r="DA46" s="10">
         <v>806.01472201709612</v>
       </c>
-      <c r="DA46" s="10">
+      <c r="DB46" s="10">
         <v>247.9828610013285</v>
       </c>
-      <c r="DB46" s="10">
+      <c r="DC46" s="10">
         <v>104.9440592153429</v>
       </c>
-      <c r="DC46" s="10">
+      <c r="DD46" s="10">
         <v>1520.7963225815258</v>
       </c>
-      <c r="DD46" s="10">
+      <c r="DE46" s="10">
         <v>498.44092459921842</v>
       </c>
-      <c r="DE46" s="10">
+      <c r="DF46" s="10">
         <v>1304.7960566900706</v>
       </c>
-      <c r="DF46" s="10">
+      <c r="DG46" s="10">
         <v>1651.1368777468736</v>
       </c>
-      <c r="DG46" s="10">
+      <c r="DH46" s="10">
         <v>2048.5045042922457</v>
       </c>
-      <c r="DH46" s="10">
+      <c r="DI46" s="10">
         <v>2291.2893766487246</v>
       </c>
-      <c r="DI46" s="10">
+      <c r="DJ46" s="10">
         <v>1817.59461917306</v>
       </c>
-      <c r="DJ46" s="10">
+      <c r="DK46" s="10">
         <v>2582.9674016490239</v>
       </c>
-      <c r="DK46" s="10">
+      <c r="DL46" s="10">
         <v>2736.2193666817138</v>
       </c>
-      <c r="DL46" s="10">
+      <c r="DM46" s="10">
         <v>2872.4940032132185</v>
       </c>
-      <c r="DM46" s="10">
+      <c r="DN46" s="10">
         <v>2984.3983438999994</v>
       </c>
-      <c r="DN46" s="10">
+      <c r="DO46" s="10">
         <v>2550.9911577400003</v>
       </c>
-      <c r="DO46" s="10">
+      <c r="DP46" s="10">
         <v>6901.2953043700008</v>
       </c>
-      <c r="DP46" s="10">
+      <c r="DQ46" s="10">
         <v>10367.153182739999</v>
       </c>
-      <c r="DQ46" s="10">
+      <c r="DR46" s="10">
         <v>10298.529361569999</v>
       </c>
-      <c r="DR46" s="10">
+      <c r="DS46" s="10">
         <v>9909.7346219799965</v>
       </c>
-      <c r="DS46" s="10">
+      <c r="DT46" s="10">
         <v>10037.844620279999</v>
       </c>
-      <c r="DT46" s="10">
+      <c r="DU46" s="10">
         <v>3013.8369457099998</v>
       </c>
-      <c r="DU46" s="10">
+      <c r="DV46" s="10">
         <v>1565.3749359400001</v>
       </c>
-      <c r="DV46" s="10">
+      <c r="DW46" s="10">
         <v>735.7556636700001</v>
       </c>
-      <c r="DW46" s="10">
+      <c r="DX46" s="10">
         <v>962.70342702999994</v>
       </c>
+      <c r="DY46" s="10">
+        <v>753.66954464000014</v>
+      </c>
     </row>
-    <row r="47" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="19" t="s">
         <v>130</v>
       </c>
       <c r="C47" s="10">
         <v>1521.2086301500001</v>
       </c>
       <c r="D47" s="10">
         <v>1953.4895135199999</v>
       </c>
       <c r="E47" s="10">
         <v>1773.29106785</v>
       </c>
       <c r="F47" s="10">
         <v>2075.20212941</v>
       </c>
       <c r="G47" s="10">
         <v>2468.2026808300002</v>
       </c>
       <c r="H47" s="10">
         <v>2809.2793702164331</v>
       </c>
       <c r="I47" s="10">
         <v>3227.3684076699997</v>
       </c>
       <c r="J47" s="10">
@@ -17566,348 +17821,354 @@
       <c r="U47" s="10">
         <v>6669.9958693145845</v>
       </c>
       <c r="V47" s="10">
         <v>6367.2580798105537</v>
       </c>
       <c r="W47" s="10">
         <v>5493.1521790869847</v>
       </c>
       <c r="X47" s="10">
         <v>5692.4407669895591</v>
       </c>
       <c r="Y47" s="10">
         <v>6281.782405130155</v>
       </c>
       <c r="Z47" s="10">
         <v>6815.0543501667507</v>
       </c>
       <c r="AA47" s="10">
         <v>6707.2478777379456</v>
       </c>
       <c r="AB47" s="10">
         <v>7492.7161634705708</v>
       </c>
       <c r="AC47" s="10">
+        <v>7682.5392683618256</v>
+      </c>
+      <c r="AD47" s="10">
         <v>2005.5684175699998</v>
       </c>
-      <c r="AD47" s="10">
+      <c r="AE47" s="10">
         <v>2103.9271360099997</v>
       </c>
-      <c r="AE47" s="10">
+      <c r="AF47" s="10">
         <v>1988.8982375099997</v>
       </c>
-      <c r="AF47" s="10">
+      <c r="AG47" s="10">
         <v>1773.29106785</v>
       </c>
-      <c r="AG47" s="10">
+      <c r="AH47" s="10">
         <v>1914.7948620499999</v>
       </c>
-      <c r="AH47" s="10">
+      <c r="AI47" s="10">
         <v>1830.5842768</v>
       </c>
-      <c r="AI47" s="10">
+      <c r="AJ47" s="10">
         <v>1980.4836858400001</v>
       </c>
-      <c r="AJ47" s="10">
+      <c r="AK47" s="10">
         <v>2075.20212941</v>
       </c>
-      <c r="AK47" s="10">
+      <c r="AL47" s="10">
         <v>2045.5449390299998</v>
       </c>
-      <c r="AL47" s="10">
+      <c r="AM47" s="10">
         <v>2042.5504133700003</v>
       </c>
-      <c r="AM47" s="10">
+      <c r="AN47" s="10">
         <v>2185.12766513</v>
       </c>
-      <c r="AN47" s="10">
+      <c r="AO47" s="10">
         <v>2468.2026808300002</v>
       </c>
-      <c r="AO47" s="10">
+      <c r="AP47" s="10">
         <v>2538.7976323399998</v>
       </c>
-      <c r="AP47" s="10">
+      <c r="AQ47" s="10">
         <v>2677.3191448799998</v>
       </c>
-      <c r="AQ47" s="10">
+      <c r="AR47" s="10">
         <v>2891.1859999999997</v>
       </c>
-      <c r="AR47" s="10">
+      <c r="AS47" s="10">
         <v>2809.2793702164331</v>
       </c>
-      <c r="AS47" s="10">
+      <c r="AT47" s="10">
         <v>2921.9601328099998</v>
       </c>
-      <c r="AT47" s="10">
+      <c r="AU47" s="10">
         <v>3068.57941093</v>
       </c>
-      <c r="AU47" s="10">
+      <c r="AV47" s="10">
         <v>3149.69129243</v>
       </c>
-      <c r="AV47" s="10">
+      <c r="AW47" s="10">
         <v>3227.3684076699997</v>
       </c>
-      <c r="AW47" s="10">
+      <c r="AX47" s="10">
         <v>3375.9584317899994</v>
       </c>
-      <c r="AX47" s="10">
+      <c r="AY47" s="10">
         <v>3314.7121117099996</v>
       </c>
-      <c r="AY47" s="10">
+      <c r="AZ47" s="10">
         <v>3334.0193143699994</v>
       </c>
-      <c r="AZ47" s="10">
+      <c r="BA47" s="10">
         <v>3337.7713023699998</v>
       </c>
-      <c r="BA47" s="10">
+      <c r="BB47" s="10">
         <v>3439.805274863656</v>
       </c>
-      <c r="BB47" s="10">
+      <c r="BC47" s="10">
         <v>3463.4140568257772</v>
       </c>
-      <c r="BC47" s="10">
+      <c r="BD47" s="10">
         <v>3532.7025685363001</v>
       </c>
-      <c r="BD47" s="10">
+      <c r="BE47" s="10">
         <v>3944.9220062300378</v>
       </c>
-      <c r="BE47" s="10">
+      <c r="BF47" s="10">
         <v>3999.9859036498187</v>
       </c>
-      <c r="BF47" s="10">
+      <c r="BG47" s="10">
         <v>4263.5462638928511</v>
       </c>
-      <c r="BG47" s="10">
+      <c r="BH47" s="10">
         <v>4559.7065782842692</v>
       </c>
-      <c r="BH47" s="10">
+      <c r="BI47" s="10">
         <v>4665.1046737837587</v>
       </c>
-      <c r="BI47" s="10">
+      <c r="BJ47" s="10">
         <v>4808.7833405065276</v>
       </c>
-      <c r="BJ47" s="10">
+      <c r="BK47" s="10">
         <v>4976.7150935973659</v>
       </c>
-      <c r="BK47" s="10">
+      <c r="BL47" s="10">
         <v>5204.557422550597</v>
       </c>
-      <c r="BL47" s="10">
+      <c r="BM47" s="10">
         <v>4932.4803333901009</v>
       </c>
-      <c r="BM47" s="10">
+      <c r="BN47" s="10">
         <v>5071.2216878801974</v>
       </c>
-      <c r="BN47" s="10">
+      <c r="BO47" s="10">
         <v>5075.2347120099121</v>
       </c>
-      <c r="BO47" s="10">
+      <c r="BP47" s="10">
         <v>5204.2921365804877</v>
       </c>
-      <c r="BP47" s="10">
+      <c r="BQ47" s="10">
         <v>5208.1279970101414</v>
       </c>
-      <c r="BQ47" s="10">
+      <c r="BR47" s="10">
         <v>5478.2996539196492</v>
       </c>
-      <c r="BR47" s="10">
+      <c r="BS47" s="10">
         <v>5755.4508864801619</v>
       </c>
-      <c r="BS47" s="10">
+      <c r="BT47" s="10">
         <v>5633.4686355003923</v>
       </c>
-      <c r="BT47" s="10">
+      <c r="BU47" s="10">
         <v>5486.0852395997554</v>
       </c>
-      <c r="BU47" s="10">
+      <c r="BV47" s="10">
         <v>5537.3846412600196</v>
       </c>
-      <c r="BV47" s="10">
+      <c r="BW47" s="10">
         <v>5839.0136955698254</v>
       </c>
-      <c r="BW47" s="10">
+      <c r="BX47" s="10">
         <v>5919.3184694095144</v>
       </c>
-      <c r="BX47" s="10">
+      <c r="BY47" s="10">
         <v>5904.7955857245024</v>
       </c>
-      <c r="BY47" s="10">
+      <c r="BZ47" s="10">
         <v>6893.050991819201</v>
       </c>
-      <c r="BZ47" s="10">
+      <c r="CA47" s="10">
         <v>6855.4665171203451</v>
       </c>
-      <c r="CA47" s="10">
+      <c r="CB47" s="10">
         <v>6902.3142987597084</v>
       </c>
-      <c r="CB47" s="10">
+      <c r="CC47" s="10">
         <v>7018.8496036700235</v>
       </c>
-      <c r="CC47" s="10">
+      <c r="CD47" s="10">
         <v>6945.3329237400812</v>
       </c>
-      <c r="CD47" s="11">
+      <c r="CE47" s="11">
         <v>6628.9134686894695</v>
       </c>
-      <c r="CE47" s="11">
+      <c r="CF47" s="11">
         <v>7397.3552784340618</v>
       </c>
-      <c r="CF47" s="10">
+      <c r="CG47" s="10">
         <v>7229.3103675724515</v>
       </c>
-      <c r="CG47" s="10">
+      <c r="CH47" s="10">
         <v>7313.6260557705182</v>
       </c>
-      <c r="CH47" s="10">
+      <c r="CI47" s="10">
         <v>7050.3282658053886</v>
       </c>
-      <c r="CI47" s="10">
+      <c r="CJ47" s="10">
         <v>6891.404617385776</v>
       </c>
-      <c r="CJ47" s="10">
+      <c r="CK47" s="10">
         <v>6840.4431691585842</v>
       </c>
-      <c r="CK47" s="10">
+      <c r="CL47" s="10">
         <v>6696.1818770497584</v>
       </c>
-      <c r="CL47" s="10">
+      <c r="CM47" s="10">
         <v>6676.6449696747213</v>
       </c>
-      <c r="CM47" s="10">
+      <c r="CN47" s="10">
         <v>6867.9172134005948</v>
       </c>
-      <c r="CN47" s="10">
+      <c r="CO47" s="10">
         <v>6886.6223495094573</v>
       </c>
-      <c r="CO47" s="10">
+      <c r="CP47" s="10">
         <v>7043.009430810137</v>
       </c>
-      <c r="CP47" s="10">
+      <c r="CQ47" s="10">
         <v>6885.9430856495565</v>
       </c>
-      <c r="CQ47" s="10">
+      <c r="CR47" s="10">
         <v>6969.0932323295374</v>
       </c>
-      <c r="CR47" s="10">
+      <c r="CS47" s="10">
         <v>6669.9958693145845</v>
       </c>
-      <c r="CS47" s="10">
+      <c r="CT47" s="10">
         <v>6577.0798169498848</v>
       </c>
-      <c r="CT47" s="10">
+      <c r="CU47" s="10">
         <v>6386.8282911495444</v>
       </c>
-      <c r="CU47" s="10">
+      <c r="CV47" s="10">
         <v>6311.986011270491</v>
       </c>
-      <c r="CV47" s="10">
+      <c r="CW47" s="10">
         <v>6367.2580798105537</v>
       </c>
-      <c r="CW47" s="10">
+      <c r="CX47" s="10">
         <v>6242.8803914823457</v>
       </c>
-      <c r="CX47" s="10">
+      <c r="CY47" s="10">
         <v>5997.9897188405048</v>
       </c>
-      <c r="CY47" s="10">
+      <c r="CZ47" s="10">
         <v>5643.9765289145362</v>
       </c>
-      <c r="CZ47" s="10">
+      <c r="DA47" s="10">
         <v>5493.1521790869847</v>
       </c>
-      <c r="DA47" s="10">
+      <c r="DB47" s="10">
         <v>5424.4186633550125</v>
       </c>
-      <c r="DB47" s="10">
+      <c r="DC47" s="10">
         <v>5735.3143575201611</v>
       </c>
-      <c r="DC47" s="10">
+      <c r="DD47" s="10">
         <v>5656.8240258071519</v>
       </c>
-      <c r="DD47" s="10">
+      <c r="DE47" s="10">
         <v>5692.4407669895591</v>
       </c>
-      <c r="DE47" s="10">
+      <c r="DF47" s="10">
         <v>6521.9362075729296</v>
       </c>
-      <c r="DF47" s="10">
+      <c r="DG47" s="10">
         <v>6201.4783908039344</v>
       </c>
-      <c r="DG47" s="10">
+      <c r="DH47" s="10">
         <v>6361.643529280007</v>
       </c>
-      <c r="DH47" s="10">
+      <c r="DI47" s="10">
         <v>6281.782405130155</v>
       </c>
-      <c r="DI47" s="10">
+      <c r="DJ47" s="10">
         <v>6170.0342747523036</v>
       </c>
-      <c r="DJ47" s="10">
+      <c r="DK47" s="10">
         <v>6179.3245344676907</v>
       </c>
-      <c r="DK47" s="10">
+      <c r="DL47" s="10">
         <v>6133.0207970750243</v>
       </c>
-      <c r="DL47" s="10">
+      <c r="DM47" s="10">
         <v>6815.0543501667507</v>
       </c>
-      <c r="DM47" s="10">
+      <c r="DN47" s="10">
         <v>6847.9916961956878</v>
       </c>
-      <c r="DN47" s="10">
+      <c r="DO47" s="10">
         <v>6786.3477422335673</v>
       </c>
-      <c r="DO47" s="10">
+      <c r="DP47" s="10">
         <v>6794.8053779358388</v>
       </c>
-      <c r="DP47" s="10">
+      <c r="DQ47" s="10">
         <v>6707.2478777379456</v>
       </c>
-      <c r="DQ47" s="10">
+      <c r="DR47" s="10">
         <v>7240.8752386904271</v>
       </c>
-      <c r="DR47" s="10">
+      <c r="DS47" s="10">
         <v>7207.6293289022815</v>
       </c>
-      <c r="DS47" s="10">
+      <c r="DT47" s="10">
         <v>7574.3165668827442</v>
       </c>
-      <c r="DT47" s="10">
+      <c r="DU47" s="10">
         <v>7492.7161634705708</v>
       </c>
-      <c r="DU47" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="DV47" s="10">
-        <v>7280.6318666318966</v>
+        <v>7563.7282147168698</v>
       </c>
       <c r="DW47" s="10">
-        <v>7644.0991252239228</v>
+        <v>7280.3872717918966</v>
+      </c>
+      <c r="DX47" s="10">
+        <v>7642.9560020139224</v>
+      </c>
+      <c r="DY47" s="10">
+        <v>7682.5392683618256</v>
       </c>
     </row>
-    <row r="48" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="21" t="s">
         <v>136</v>
       </c>
       <c r="C48" s="10">
         <v>1443.6486301500001</v>
       </c>
       <c r="D48" s="10">
         <v>1564.96951352</v>
       </c>
       <c r="E48" s="10">
         <v>1773.29106785</v>
       </c>
       <c r="F48" s="10">
         <v>2075.20212941</v>
       </c>
       <c r="G48" s="10">
         <v>2468.2026808300002</v>
       </c>
       <c r="H48" s="10">
         <v>2809.2793702164331</v>
       </c>
       <c r="I48" s="10">
         <v>3227.3684076699997</v>
       </c>
       <c r="J48" s="10">
@@ -17946,348 +18207,354 @@
       <c r="U48" s="10">
         <v>6604.9958693145845</v>
       </c>
       <c r="V48" s="10">
         <v>6347.2580798105537</v>
       </c>
       <c r="W48" s="10">
         <v>5493.1521790869847</v>
       </c>
       <c r="X48" s="10">
         <v>5609.4407669895591</v>
       </c>
       <c r="Y48" s="10">
         <v>6226.282405130155</v>
       </c>
       <c r="Z48" s="10">
         <v>6744.8159720867507</v>
       </c>
       <c r="AA48" s="10">
         <v>6650.6735305179454</v>
       </c>
       <c r="AB48" s="10">
         <v>7492.5636718005708</v>
       </c>
       <c r="AC48" s="10">
+        <v>7673.0312883618253</v>
+      </c>
+      <c r="AD48" s="10">
         <v>1595.0784175699998</v>
       </c>
-      <c r="AD48" s="10">
+      <c r="AE48" s="10">
         <v>1677.5871360099998</v>
       </c>
-      <c r="AE48" s="10">
+      <c r="AF48" s="10">
         <v>1595.9282375099997</v>
       </c>
-      <c r="AF48" s="10">
+      <c r="AG48" s="10">
         <v>1773.29106785</v>
       </c>
-      <c r="AG48" s="10">
+      <c r="AH48" s="10">
         <v>1914.7948620499999</v>
       </c>
-      <c r="AH48" s="10">
+      <c r="AI48" s="10">
         <v>1830.5842768</v>
       </c>
-      <c r="AI48" s="10">
+      <c r="AJ48" s="10">
         <v>1980.4836858400001</v>
       </c>
-      <c r="AJ48" s="10">
+      <c r="AK48" s="10">
         <v>2075.20212941</v>
       </c>
-      <c r="AK48" s="10">
+      <c r="AL48" s="10">
         <v>2045.5449390299998</v>
       </c>
-      <c r="AL48" s="10">
+      <c r="AM48" s="10">
         <v>2042.5504133700003</v>
       </c>
-      <c r="AM48" s="10">
+      <c r="AN48" s="10">
         <v>2185.12766513</v>
       </c>
-      <c r="AN48" s="10">
+      <c r="AO48" s="10">
         <v>2468.2026808300002</v>
       </c>
-      <c r="AO48" s="10">
+      <c r="AP48" s="10">
         <v>2538.7976323399998</v>
       </c>
-      <c r="AP48" s="10">
+      <c r="AQ48" s="10">
         <v>2677.3191448799998</v>
       </c>
-      <c r="AQ48" s="10">
+      <c r="AR48" s="10">
         <v>2891.1859999999997</v>
       </c>
-      <c r="AR48" s="10">
+      <c r="AS48" s="10">
         <v>2809.2793702164331</v>
       </c>
-      <c r="AS48" s="10">
+      <c r="AT48" s="10">
         <v>2921.9601328099998</v>
       </c>
-      <c r="AT48" s="10">
+      <c r="AU48" s="10">
         <v>3068.57941093</v>
       </c>
-      <c r="AU48" s="10">
+      <c r="AV48" s="10">
         <v>3149.69129243</v>
       </c>
-      <c r="AV48" s="10">
+      <c r="AW48" s="10">
         <v>3227.3684076699997</v>
       </c>
-      <c r="AW48" s="10">
+      <c r="AX48" s="10">
         <v>3375.9584317899994</v>
       </c>
-      <c r="AX48" s="10">
+      <c r="AY48" s="10">
         <v>3314.7121117099996</v>
       </c>
-      <c r="AY48" s="10">
+      <c r="AZ48" s="10">
         <v>3334.0193143699994</v>
       </c>
-      <c r="AZ48" s="10">
+      <c r="BA48" s="10">
         <v>3337.7713023699998</v>
       </c>
-      <c r="BA48" s="10">
+      <c r="BB48" s="10">
         <v>3439.805274863656</v>
       </c>
-      <c r="BB48" s="10">
+      <c r="BC48" s="10">
         <v>3463.4140568257772</v>
       </c>
-      <c r="BC48" s="10">
+      <c r="BD48" s="10">
         <v>3532.7025685363001</v>
       </c>
-      <c r="BD48" s="10">
+      <c r="BE48" s="10">
         <v>3944.9220062300378</v>
       </c>
-      <c r="BE48" s="10">
+      <c r="BF48" s="10">
         <v>3999.9859036498187</v>
       </c>
-      <c r="BF48" s="10">
+      <c r="BG48" s="10">
         <v>4263.5462638928511</v>
       </c>
-      <c r="BG48" s="10">
+      <c r="BH48" s="10">
         <v>4559.7065782842692</v>
       </c>
-      <c r="BH48" s="10">
+      <c r="BI48" s="10">
         <v>4604.3582486937585</v>
       </c>
-      <c r="BI48" s="10">
+      <c r="BJ48" s="10">
         <v>4726.495340506528</v>
       </c>
-      <c r="BJ48" s="10">
+      <c r="BK48" s="10">
         <v>4877.1770935973664</v>
       </c>
-      <c r="BK48" s="10">
+      <c r="BL48" s="10">
         <v>5113.9246160805969</v>
       </c>
-      <c r="BL48" s="10">
+      <c r="BM48" s="10">
         <v>4751.7203333901007</v>
       </c>
-      <c r="BM48" s="10">
+      <c r="BN48" s="10">
         <v>5071.2216878801974</v>
       </c>
-      <c r="BN48" s="10">
+      <c r="BO48" s="10">
         <v>5075.2347120099121</v>
       </c>
-      <c r="BO48" s="10">
+      <c r="BP48" s="10">
         <v>5204.2921365804877</v>
       </c>
-      <c r="BP48" s="10">
+      <c r="BQ48" s="10">
         <v>5208.1279970101414</v>
       </c>
-      <c r="BQ48" s="10">
+      <c r="BR48" s="10">
         <v>5303.2996539196492</v>
       </c>
-      <c r="BR48" s="10">
+      <c r="BS48" s="10">
         <v>5580.4508864801619</v>
       </c>
-      <c r="BS48" s="10">
+      <c r="BT48" s="10">
         <v>5633.4686355003923</v>
       </c>
-      <c r="BT48" s="10">
+      <c r="BU48" s="10">
         <v>5486.0852395997554</v>
       </c>
-      <c r="BU48" s="10">
+      <c r="BV48" s="10">
         <v>5537.3846412600196</v>
       </c>
-      <c r="BV48" s="10">
+      <c r="BW48" s="10">
         <v>5833.8369596198254</v>
       </c>
-      <c r="BW48" s="10">
+      <c r="BX48" s="10">
         <v>5918.560257639514</v>
       </c>
-      <c r="BX48" s="10">
+      <c r="BY48" s="10">
         <v>5903.8942565745028</v>
       </c>
-      <c r="BY48" s="10">
+      <c r="BZ48" s="10">
         <v>6892.1228768992014</v>
       </c>
-      <c r="BZ48" s="10">
+      <c r="CA48" s="10">
         <v>6834.3032969103451</v>
       </c>
-      <c r="CA48" s="10">
+      <c r="CB48" s="10">
         <v>6902.3142987597084</v>
       </c>
-      <c r="CB48" s="10">
+      <c r="CC48" s="10">
         <v>6818.8496036700235</v>
       </c>
-      <c r="CC48" s="10">
+      <c r="CD48" s="10">
         <v>6945.3329237400812</v>
       </c>
-      <c r="CD48" s="11">
+      <c r="CE48" s="11">
         <v>6628.9134686894695</v>
       </c>
-      <c r="CE48" s="11">
+      <c r="CF48" s="11">
         <v>7397.3552784340618</v>
       </c>
-      <c r="CF48" s="10">
+      <c r="CG48" s="10">
         <v>7229.1458532924516</v>
       </c>
-      <c r="CG48" s="10">
+      <c r="CH48" s="10">
         <v>7313.6260557705182</v>
       </c>
-      <c r="CH48" s="10">
+      <c r="CI48" s="10">
         <v>7050.3282658053886</v>
       </c>
-      <c r="CI48" s="10">
+      <c r="CJ48" s="10">
         <v>6891.404617385776</v>
       </c>
-      <c r="CJ48" s="10">
+      <c r="CK48" s="10">
         <v>6840.4431691585842</v>
       </c>
-      <c r="CK48" s="10">
+      <c r="CL48" s="10">
         <v>6696.1818770497584</v>
       </c>
-      <c r="CL48" s="10">
+      <c r="CM48" s="10">
         <v>6676.6449696747213</v>
       </c>
-      <c r="CM48" s="10">
+      <c r="CN48" s="10">
         <v>6867.9172134005948</v>
       </c>
-      <c r="CN48" s="10">
+      <c r="CO48" s="10">
         <v>6886.6223495094573</v>
       </c>
-      <c r="CO48" s="10">
+      <c r="CP48" s="10">
         <v>7043.009430810137</v>
       </c>
-      <c r="CP48" s="10">
+      <c r="CQ48" s="10">
         <v>6869.9430856495565</v>
       </c>
-      <c r="CQ48" s="10">
+      <c r="CR48" s="10">
         <v>6883.0932323295374</v>
       </c>
-      <c r="CR48" s="10">
+      <c r="CS48" s="10">
         <v>6604.9958693145845</v>
       </c>
-      <c r="CS48" s="10">
+      <c r="CT48" s="10">
         <v>6541.0798169498848</v>
       </c>
-      <c r="CT48" s="10">
+      <c r="CU48" s="10">
         <v>6386.8282911495444</v>
       </c>
-      <c r="CU48" s="10">
+      <c r="CV48" s="10">
         <v>6311.986011270491</v>
       </c>
-      <c r="CV48" s="10">
+      <c r="CW48" s="10">
         <v>6347.2580798105537</v>
       </c>
-      <c r="CW48" s="10">
+      <c r="CX48" s="10">
         <v>6237.8803914823457</v>
       </c>
-      <c r="CX48" s="10">
+      <c r="CY48" s="10">
         <v>5948.4897188405048</v>
       </c>
-      <c r="CY48" s="10">
+      <c r="CZ48" s="10">
         <v>5643.9765289145362</v>
       </c>
-      <c r="CZ48" s="10">
+      <c r="DA48" s="10">
         <v>5493.1521790869847</v>
       </c>
-      <c r="DA48" s="10">
+      <c r="DB48" s="10">
         <v>5424.4186633550125</v>
       </c>
-      <c r="DB48" s="10">
+      <c r="DC48" s="10">
         <v>5735.3143575201611</v>
       </c>
-      <c r="DC48" s="10">
+      <c r="DD48" s="10">
         <v>5656.8240258071519</v>
       </c>
-      <c r="DD48" s="10">
+      <c r="DE48" s="10">
         <v>5609.4407669895591</v>
       </c>
-      <c r="DE48" s="10">
+      <c r="DF48" s="10">
         <v>6325.9362075729296</v>
       </c>
-      <c r="DF48" s="10">
+      <c r="DG48" s="10">
         <v>6122.4783908039344</v>
       </c>
-      <c r="DG48" s="10">
+      <c r="DH48" s="10">
         <v>6268.643529280007</v>
       </c>
-      <c r="DH48" s="10">
+      <c r="DI48" s="10">
         <v>6226.282405130155</v>
       </c>
-      <c r="DI48" s="10">
+      <c r="DJ48" s="10">
         <v>6154.5342747523036</v>
       </c>
-      <c r="DJ48" s="10">
+      <c r="DK48" s="10">
         <v>6126.2400298076909</v>
       </c>
-      <c r="DK48" s="10">
+      <c r="DL48" s="10">
         <v>6066.9228344150242</v>
       </c>
-      <c r="DL48" s="10">
+      <c r="DM48" s="10">
         <v>6744.8159720867507</v>
       </c>
-      <c r="DM48" s="10">
+      <c r="DN48" s="10">
         <v>6797.6812350856881</v>
       </c>
-      <c r="DN48" s="10">
+      <c r="DO48" s="10">
         <v>6750.856401433567</v>
       </c>
-      <c r="DO48" s="10">
+      <c r="DP48" s="10">
         <v>6725.7388590458386</v>
       </c>
-      <c r="DP48" s="10">
+      <c r="DQ48" s="10">
         <v>6650.6735305179454</v>
       </c>
-      <c r="DQ48" s="10">
+      <c r="DR48" s="10">
         <v>7204.8616824404271</v>
       </c>
-      <c r="DR48" s="10">
+      <c r="DS48" s="10">
         <v>7144.6293289022815</v>
       </c>
-      <c r="DS48" s="10">
+      <c r="DT48" s="10">
         <v>7505.2449252127444</v>
       </c>
-      <c r="DT48" s="10">
+      <c r="DU48" s="10">
         <v>7492.5636718005708</v>
       </c>
-      <c r="DU48" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="DV48" s="10">
-        <v>7280.6318666318966</v>
+        <v>7563.7282147168698</v>
       </c>
       <c r="DW48" s="10">
-        <v>7644.0991252239228</v>
+        <v>7280.3872717918966</v>
+      </c>
+      <c r="DX48" s="10">
+        <v>7642.9560020139224</v>
+      </c>
+      <c r="DY48" s="10">
+        <v>7673.0312883618253</v>
       </c>
     </row>
-    <row r="49" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="21" t="s">
         <v>135</v>
       </c>
       <c r="C49" s="10">
         <v>77.56</v>
       </c>
       <c r="D49" s="10">
         <v>388.52</v>
       </c>
       <c r="E49" s="10">
         <v>0</v>
       </c>
       <c r="F49" s="10">
         <v>0</v>
       </c>
       <c r="G49" s="10">
         <v>0</v>
       </c>
       <c r="H49" s="10">
         <v>0</v>
       </c>
       <c r="I49" s="10">
         <v>0</v>
       </c>
       <c r="J49" s="10">
@@ -18326,61 +18593,61 @@
       <c r="U49" s="10">
         <v>65</v>
       </c>
       <c r="V49" s="10">
         <v>20</v>
       </c>
       <c r="W49" s="10">
         <v>0</v>
       </c>
       <c r="X49" s="10">
         <v>83</v>
       </c>
       <c r="Y49" s="10">
         <v>55.5</v>
       </c>
       <c r="Z49" s="10">
         <v>70.23837807999999</v>
       </c>
       <c r="AA49" s="10">
         <v>56.57434722</v>
       </c>
       <c r="AB49" s="10">
         <v>0.15249167000000002</v>
       </c>
       <c r="AC49" s="10">
+        <v>9.5079799999999999</v>
+      </c>
+      <c r="AD49" s="10">
         <v>410.49</v>
       </c>
-      <c r="AD49" s="10">
+      <c r="AE49" s="10">
         <v>426.34</v>
       </c>
-      <c r="AE49" s="10">
+      <c r="AF49" s="10">
         <v>392.97</v>
       </c>
-      <c r="AF49" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="AG49" s="10">
         <v>0</v>
       </c>
       <c r="AH49" s="10">
         <v>0</v>
       </c>
       <c r="AI49" s="10">
         <v>0</v>
       </c>
       <c r="AJ49" s="10">
         <v>0</v>
       </c>
       <c r="AK49" s="10">
         <v>0</v>
       </c>
       <c r="AL49" s="10">
         <v>0</v>
       </c>
       <c r="AM49" s="10">
         <v>0</v>
       </c>
       <c r="AN49" s="10">
         <v>0</v>
       </c>
       <c r="AO49" s="10">
@@ -18419,255 +18686,261 @@
       <c r="AZ49" s="10">
         <v>0</v>
       </c>
       <c r="BA49" s="10">
         <v>0</v>
       </c>
       <c r="BB49" s="10">
         <v>0</v>
       </c>
       <c r="BC49" s="10">
         <v>0</v>
       </c>
       <c r="BD49" s="10">
         <v>0</v>
       </c>
       <c r="BE49" s="10">
         <v>0</v>
       </c>
       <c r="BF49" s="10">
         <v>0</v>
       </c>
       <c r="BG49" s="10">
         <v>0</v>
       </c>
       <c r="BH49" s="10">
+        <v>0</v>
+      </c>
+      <c r="BI49" s="10">
         <v>60.746425090000002</v>
       </c>
-      <c r="BI49" s="10">
+      <c r="BJ49" s="10">
         <v>82.287999999999997</v>
       </c>
-      <c r="BJ49" s="10">
+      <c r="BK49" s="10">
         <v>99.538000000000011</v>
       </c>
-      <c r="BK49" s="10">
+      <c r="BL49" s="10">
         <v>90.632806469999991</v>
       </c>
-      <c r="BL49" s="10">
+      <c r="BM49" s="10">
         <v>180.76</v>
       </c>
-      <c r="BM49" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="BN49" s="10">
         <v>0</v>
       </c>
       <c r="BO49" s="10">
         <v>0</v>
       </c>
       <c r="BP49" s="10">
         <v>0</v>
       </c>
       <c r="BQ49" s="10">
-        <v>175</v>
+        <v>0</v>
       </c>
       <c r="BR49" s="10">
         <v>175</v>
       </c>
       <c r="BS49" s="10">
-        <v>0</v>
+        <v>175</v>
       </c>
       <c r="BT49" s="10">
         <v>0</v>
       </c>
       <c r="BU49" s="10">
         <v>0</v>
       </c>
       <c r="BV49" s="10">
+        <v>0</v>
+      </c>
+      <c r="BW49" s="10">
         <v>5.1767359500000003</v>
       </c>
-      <c r="BW49" s="10">
+      <c r="BX49" s="10">
         <v>0.75821177000000006</v>
       </c>
-      <c r="BX49" s="10">
+      <c r="BY49" s="10">
         <v>0.90132915000000002</v>
       </c>
-      <c r="BY49" s="10">
+      <c r="BZ49" s="10">
         <v>0.92811492000000007</v>
       </c>
-      <c r="BZ49" s="10">
+      <c r="CA49" s="10">
         <v>21.163220210000002</v>
       </c>
-      <c r="CA49" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="CB49" s="10">
+        <v>0</v>
+      </c>
+      <c r="CC49" s="10">
         <v>200</v>
       </c>
-      <c r="CC49" s="10">
-[...2 lines deleted...]
-      <c r="CD49" s="11">
+      <c r="CD49" s="10">
         <v>0</v>
       </c>
       <c r="CE49" s="11">
         <v>0</v>
       </c>
-      <c r="CF49" s="10">
+      <c r="CF49" s="11">
+        <v>0</v>
+      </c>
+      <c r="CG49" s="10">
         <v>0.16451427999999998</v>
       </c>
-      <c r="CG49" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="CH49" s="10">
         <v>0</v>
       </c>
       <c r="CI49" s="10">
         <v>0</v>
       </c>
       <c r="CJ49" s="10">
         <v>0</v>
       </c>
       <c r="CK49" s="10">
         <v>0</v>
       </c>
       <c r="CL49" s="10">
         <v>0</v>
       </c>
       <c r="CM49" s="10">
         <v>0</v>
       </c>
       <c r="CN49" s="10">
         <v>0</v>
       </c>
       <c r="CO49" s="10">
         <v>0</v>
       </c>
       <c r="CP49" s="10">
+        <v>0</v>
+      </c>
+      <c r="CQ49" s="10">
         <v>16</v>
       </c>
-      <c r="CQ49" s="10">
+      <c r="CR49" s="10">
         <v>86</v>
       </c>
-      <c r="CR49" s="10">
+      <c r="CS49" s="10">
         <v>65</v>
       </c>
-      <c r="CS49" s="10">
+      <c r="CT49" s="10">
         <v>36</v>
       </c>
-      <c r="CT49" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="CU49" s="10">
         <v>0</v>
       </c>
       <c r="CV49" s="10">
+        <v>0</v>
+      </c>
+      <c r="CW49" s="10">
         <v>20</v>
       </c>
-      <c r="CW49" s="10">
+      <c r="CX49" s="10">
         <v>5</v>
       </c>
-      <c r="CX49" s="10">
+      <c r="CY49" s="10">
         <v>49.5</v>
       </c>
-      <c r="CY49" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="CZ49" s="10">
         <v>0</v>
       </c>
       <c r="DA49" s="10">
         <v>0</v>
       </c>
       <c r="DB49" s="10">
         <v>0</v>
       </c>
       <c r="DC49" s="10">
         <v>0</v>
       </c>
       <c r="DD49" s="10">
+        <v>0</v>
+      </c>
+      <c r="DE49" s="10">
         <v>83</v>
       </c>
-      <c r="DE49" s="10">
+      <c r="DF49" s="10">
         <v>196</v>
       </c>
-      <c r="DF49" s="10">
+      <c r="DG49" s="10">
         <v>79</v>
       </c>
-      <c r="DG49" s="10">
+      <c r="DH49" s="10">
         <v>93</v>
       </c>
-      <c r="DH49" s="10">
+      <c r="DI49" s="10">
         <v>55.5</v>
       </c>
-      <c r="DI49" s="10">
+      <c r="DJ49" s="10">
         <v>15.5</v>
       </c>
-      <c r="DJ49" s="10">
+      <c r="DK49" s="10">
         <v>53.084504659999993</v>
       </c>
-      <c r="DK49" s="10">
+      <c r="DL49" s="10">
         <v>66.097962659999993</v>
       </c>
-      <c r="DL49" s="10">
+      <c r="DM49" s="10">
         <v>70.23837807999999</v>
       </c>
-      <c r="DM49" s="10">
+      <c r="DN49" s="10">
         <v>50.310461109999999</v>
       </c>
-      <c r="DN49" s="10">
+      <c r="DO49" s="10">
         <v>35.491340799999996</v>
       </c>
-      <c r="DO49" s="10">
+      <c r="DP49" s="10">
         <v>69.066518889999998</v>
       </c>
-      <c r="DP49" s="10">
+      <c r="DQ49" s="10">
         <v>56.57434722</v>
       </c>
-      <c r="DQ49" s="10">
+      <c r="DR49" s="10">
         <v>36.013556250000001</v>
       </c>
-      <c r="DR49" s="10">
+      <c r="DS49" s="10">
         <v>63</v>
       </c>
-      <c r="DS49" s="10">
+      <c r="DT49" s="10">
         <v>69.071641670000005</v>
       </c>
-      <c r="DT49" s="10">
+      <c r="DU49" s="10">
         <v>0.15249167000000002</v>
       </c>
-      <c r="DU49" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="DV49" s="10">
         <v>0</v>
       </c>
       <c r="DW49" s="10">
         <v>0</v>
       </c>
+      <c r="DX49" s="10">
+        <v>0</v>
+      </c>
+      <c r="DY49" s="10">
+        <v>9.5079799999999999</v>
+      </c>
     </row>
-    <row r="50" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="19" t="s">
         <v>131</v>
       </c>
       <c r="C50" s="10">
         <v>1608.2208967296285</v>
       </c>
       <c r="D50" s="10">
         <v>1760.6020500418344</v>
       </c>
       <c r="E50" s="10">
         <v>1935.5165679752113</v>
       </c>
       <c r="F50" s="10">
         <v>1997.4069630636259</v>
       </c>
       <c r="G50" s="10">
         <v>3501.8650694172934</v>
       </c>
       <c r="H50" s="10">
         <v>4141.9352968970925</v>
       </c>
       <c r="I50" s="10">
         <v>4990.1450370756775</v>
       </c>
       <c r="J50" s="10">
@@ -18706,348 +18979,354 @@
       <c r="U50" s="10">
         <v>913.9797016336139</v>
       </c>
       <c r="V50" s="10">
         <v>948.68447725570672</v>
       </c>
       <c r="W50" s="10">
         <v>992.2471743588917</v>
       </c>
       <c r="X50" s="10">
         <v>995.05494697553274</v>
       </c>
       <c r="Y50" s="10">
         <v>936.05944155476516</v>
       </c>
       <c r="Z50" s="10">
         <v>1538.4049630698787</v>
       </c>
       <c r="AA50" s="10">
         <v>1086.7561079499999</v>
       </c>
       <c r="AB50" s="10">
         <v>1506.9832351300001</v>
       </c>
       <c r="AC50" s="10">
+        <v>2911.2503370599998</v>
+      </c>
+      <c r="AD50" s="10">
         <v>1741.2943826626604</v>
       </c>
-      <c r="AD50" s="10">
+      <c r="AE50" s="10">
         <v>1908.2664282917794</v>
       </c>
-      <c r="AE50" s="10">
+      <c r="AF50" s="10">
         <v>1898.8746208803273</v>
       </c>
-      <c r="AF50" s="10">
+      <c r="AG50" s="10">
         <v>1935.5165679752113</v>
       </c>
-      <c r="AG50" s="10">
+      <c r="AH50" s="10">
         <v>1912.8064184100215</v>
       </c>
-      <c r="AH50" s="10">
+      <c r="AI50" s="10">
         <v>1890.7149860446998</v>
       </c>
-      <c r="AI50" s="10">
+      <c r="AJ50" s="10">
         <v>1801.3338013888899</v>
       </c>
-      <c r="AJ50" s="10">
+      <c r="AK50" s="10">
         <v>1997.4069630636259</v>
       </c>
-      <c r="AK50" s="10">
+      <c r="AL50" s="10">
         <v>2249.1284550199912</v>
       </c>
-      <c r="AL50" s="10">
+      <c r="AM50" s="10">
         <v>2347.2566612394544</v>
       </c>
-      <c r="AM50" s="10">
+      <c r="AN50" s="10">
         <v>2677.5546079430924</v>
       </c>
-      <c r="AN50" s="10">
+      <c r="AO50" s="10">
         <v>3501.8650694172934</v>
       </c>
-      <c r="AO50" s="10">
+      <c r="AP50" s="10">
         <v>3970.1617914021022</v>
       </c>
-      <c r="AP50" s="10">
+      <c r="AQ50" s="10">
         <v>4332.2566181371685</v>
       </c>
-      <c r="AQ50" s="10">
+      <c r="AR50" s="10">
         <v>3869.5989128264023</v>
       </c>
-      <c r="AR50" s="10">
+      <c r="AS50" s="10">
         <v>4141.9352968970925</v>
       </c>
-      <c r="AS50" s="10">
+      <c r="AT50" s="10">
         <v>4485.1699339358292</v>
       </c>
-      <c r="AT50" s="10">
+      <c r="AU50" s="10">
         <v>4801.8790885067256</v>
       </c>
-      <c r="AU50" s="10">
+      <c r="AV50" s="10">
         <v>4601.1702599395239</v>
       </c>
-      <c r="AV50" s="10">
+      <c r="AW50" s="10">
         <v>4990.1450370756775</v>
       </c>
-      <c r="AW50" s="10">
+      <c r="AX50" s="10">
         <v>5469.951683629497</v>
       </c>
-      <c r="AX50" s="10">
+      <c r="AY50" s="10">
         <v>5645.6040534819149</v>
       </c>
-      <c r="AY50" s="10">
+      <c r="AZ50" s="10">
         <v>4828.8462788200713</v>
       </c>
-      <c r="AZ50" s="10">
+      <c r="BA50" s="10">
         <v>5470.123106228988</v>
       </c>
-      <c r="BA50" s="10">
+      <c r="BB50" s="10">
         <v>4945.4947028490169</v>
       </c>
-      <c r="BB50" s="10">
+      <c r="BC50" s="10">
         <v>4387.4954766052924</v>
       </c>
-      <c r="BC50" s="10">
+      <c r="BD50" s="10">
         <v>3858.459821585333</v>
       </c>
-      <c r="BD50" s="10">
+      <c r="BE50" s="10">
         <v>4282.3705824632207</v>
       </c>
-      <c r="BE50" s="10">
+      <c r="BF50" s="10">
         <v>4379.0039308021032</v>
       </c>
-      <c r="BF50" s="10">
+      <c r="BG50" s="10">
         <v>4321.2944762835614</v>
       </c>
-      <c r="BG50" s="10">
+      <c r="BH50" s="10">
         <v>3771.8324198830164</v>
       </c>
-      <c r="BH50" s="10">
+      <c r="BI50" s="10">
         <v>4501.8748433599922</v>
       </c>
-      <c r="BI50" s="10">
+      <c r="BJ50" s="10">
         <v>4211.4564495668401</v>
       </c>
-      <c r="BJ50" s="10">
+      <c r="BK50" s="10">
         <v>4104.1698047668297</v>
       </c>
-      <c r="BK50" s="10">
+      <c r="BL50" s="10">
         <v>4186.6368655062151</v>
       </c>
-      <c r="BL50" s="10">
+      <c r="BM50" s="10">
         <v>4405.0400473514019</v>
       </c>
-      <c r="BM50" s="10">
+      <c r="BN50" s="10">
         <v>4658.7269227542711</v>
       </c>
-      <c r="BN50" s="10">
+      <c r="BO50" s="10">
         <v>4804.446651078315</v>
       </c>
-      <c r="BO50" s="10">
+      <c r="BP50" s="10">
         <v>4242.3036916535493</v>
       </c>
-      <c r="BP50" s="10">
+      <c r="BQ50" s="10">
         <v>4383.8258631506051</v>
       </c>
-      <c r="BQ50" s="10">
+      <c r="BR50" s="10">
         <v>4461.0866582886429</v>
       </c>
-      <c r="BR50" s="10">
+      <c r="BS50" s="10">
         <v>4706.9494705182278</v>
       </c>
-      <c r="BS50" s="10">
+      <c r="BT50" s="10">
         <v>4280.3070704855018</v>
       </c>
-      <c r="BT50" s="10">
+      <c r="BU50" s="10">
         <v>4370.36208871484</v>
       </c>
-      <c r="BU50" s="10">
+      <c r="BV50" s="10">
         <v>4317.8481372233109</v>
       </c>
-      <c r="BV50" s="10">
+      <c r="BW50" s="10">
         <v>4098.3228394601938</v>
       </c>
-      <c r="BW50" s="10">
+      <c r="BX50" s="10">
         <v>4088.717728291675</v>
       </c>
-      <c r="BX50" s="10">
+      <c r="BY50" s="10">
         <v>4085.5305540310524</v>
       </c>
-      <c r="BY50" s="10">
+      <c r="BZ50" s="10">
         <v>3892.5963662288095</v>
       </c>
-      <c r="BZ50" s="10">
+      <c r="CA50" s="10">
         <v>3925.8341303703069</v>
       </c>
-      <c r="CA50" s="10">
+      <c r="CB50" s="10">
         <v>3692.4968555820046</v>
       </c>
-      <c r="CB50" s="10">
+      <c r="CC50" s="10">
         <v>3541.2562177703262</v>
       </c>
-      <c r="CC50" s="10">
+      <c r="CD50" s="10">
         <v>3445.6150575708161</v>
       </c>
-      <c r="CD50" s="11">
+      <c r="CE50" s="11">
         <v>3334.9935715565912</v>
       </c>
-      <c r="CE50" s="11">
+      <c r="CF50" s="11">
         <v>3130.1554625873969</v>
       </c>
-      <c r="CF50" s="10">
+      <c r="CG50" s="10">
         <v>2969.386886814556</v>
       </c>
-      <c r="CG50" s="10">
+      <c r="CH50" s="10">
         <v>2752.1856785407626</v>
       </c>
-      <c r="CH50" s="10">
+      <c r="CI50" s="10">
         <v>2685.0623080140795</v>
       </c>
-      <c r="CI50" s="10">
+      <c r="CJ50" s="10">
         <v>2473.0203529340238</v>
       </c>
-      <c r="CJ50" s="10">
+      <c r="CK50" s="10">
         <v>1644.6299839372302</v>
       </c>
-      <c r="CK50" s="10">
+      <c r="CL50" s="10">
         <v>1632.6657401893719</v>
       </c>
-      <c r="CL50" s="10">
+      <c r="CM50" s="10">
         <v>1324.652171801036</v>
       </c>
-      <c r="CM50" s="10">
+      <c r="CN50" s="10">
         <v>1221.2009040374664</v>
       </c>
-      <c r="CN50" s="10">
+      <c r="CO50" s="10">
         <v>1017.9995742682349</v>
       </c>
-      <c r="CO50" s="10">
+      <c r="CP50" s="10">
         <v>962.54015431565165</v>
       </c>
-      <c r="CP50" s="10">
+      <c r="CQ50" s="10">
         <v>978.65363771451166</v>
       </c>
-      <c r="CQ50" s="10">
+      <c r="CR50" s="10">
         <v>923.0512724427997</v>
       </c>
-      <c r="CR50" s="10">
+      <c r="CS50" s="10">
         <v>913.9797016336139</v>
       </c>
-      <c r="CS50" s="10">
+      <c r="CT50" s="10">
         <v>952.28212242260724</v>
       </c>
-      <c r="CT50" s="10">
+      <c r="CU50" s="10">
         <v>945.88043299500748</v>
       </c>
-      <c r="CU50" s="10">
+      <c r="CV50" s="10">
         <v>864.686726772508</v>
       </c>
-      <c r="CV50" s="10">
+      <c r="CW50" s="10">
         <v>948.68447725570672</v>
       </c>
-      <c r="CW50" s="10">
+      <c r="CX50" s="10">
         <v>1202.8221719547512</v>
       </c>
-      <c r="CX50" s="10">
+      <c r="CY50" s="10">
         <v>1145.6735654650424</v>
       </c>
-      <c r="CY50" s="10">
+      <c r="CZ50" s="10">
         <v>912.36304166671164</v>
       </c>
-      <c r="CZ50" s="10">
+      <c r="DA50" s="10">
         <v>992.2471743588917</v>
       </c>
-      <c r="DA50" s="10">
+      <c r="DB50" s="10">
         <v>991.25282773121205</v>
       </c>
-      <c r="DB50" s="10">
+      <c r="DC50" s="10">
         <v>1162.8525885105316</v>
       </c>
-      <c r="DC50" s="10">
+      <c r="DD50" s="10">
         <v>981.23872134035867</v>
       </c>
-      <c r="DD50" s="10">
+      <c r="DE50" s="10">
         <v>995.05494697553274</v>
       </c>
-      <c r="DE50" s="10">
+      <c r="DF50" s="10">
         <v>1547.212851471608</v>
       </c>
-      <c r="DF50" s="10">
+      <c r="DG50" s="10">
         <v>1439.9667452014646</v>
       </c>
-      <c r="DG50" s="10">
+      <c r="DH50" s="10">
         <v>816.6570106373315</v>
       </c>
-      <c r="DH50" s="10">
+      <c r="DI50" s="10">
         <v>936.05944155476516</v>
       </c>
-      <c r="DI50" s="10">
+      <c r="DJ50" s="10">
         <v>1222.7340976625262</v>
       </c>
-      <c r="DJ50" s="10">
+      <c r="DK50" s="10">
         <v>1244.2740054050892</v>
       </c>
-      <c r="DK50" s="10">
+      <c r="DL50" s="10">
         <v>976.76637566322427</v>
       </c>
-      <c r="DL50" s="10">
+      <c r="DM50" s="10">
         <v>1538.4049630698787</v>
       </c>
-      <c r="DM50" s="10">
+      <c r="DN50" s="10">
         <v>1028.72246133</v>
       </c>
-      <c r="DN50" s="10">
+      <c r="DO50" s="10">
         <v>1120.3906557399998</v>
       </c>
-      <c r="DO50" s="10">
+      <c r="DP50" s="10">
         <v>1217.9498045100001</v>
       </c>
-      <c r="DP50" s="10">
+      <c r="DQ50" s="10">
         <v>1086.7561079499999</v>
       </c>
-      <c r="DQ50" s="10">
+      <c r="DR50" s="10">
         <v>1153.6572873800001</v>
       </c>
-      <c r="DR50" s="10">
+      <c r="DS50" s="10">
         <v>1257.5023410600002</v>
       </c>
-      <c r="DS50" s="10">
+      <c r="DT50" s="10">
         <v>1249.05146666</v>
       </c>
-      <c r="DT50" s="10">
+      <c r="DU50" s="10">
         <v>1506.9832351300001</v>
       </c>
-      <c r="DU50" s="10">
+      <c r="DV50" s="10">
         <v>1598.9245576000001</v>
       </c>
-      <c r="DV50" s="10">
+      <c r="DW50" s="10">
         <v>2533.8417349100005</v>
       </c>
-      <c r="DW50" s="10">
+      <c r="DX50" s="10">
         <v>2583.3938785300002</v>
       </c>
+      <c r="DY50" s="10">
+        <v>2911.2503370599998</v>
+      </c>
     </row>
-    <row r="51" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="21" t="s">
         <v>136</v>
       </c>
       <c r="C51" s="10">
         <v>1594.2508967296285</v>
       </c>
       <c r="D51" s="10">
         <v>1752.3920500418344</v>
       </c>
       <c r="E51" s="10">
         <v>1932.8965679752114</v>
       </c>
       <c r="F51" s="10">
         <v>1997.066963063626</v>
       </c>
       <c r="G51" s="10">
         <v>2897.2850694172935</v>
       </c>
       <c r="H51" s="10">
         <v>3621.2319828611608</v>
       </c>
       <c r="I51" s="10">
         <v>3923.8022282200391</v>
       </c>
       <c r="J51" s="10">
@@ -19086,348 +19365,354 @@
       <c r="U51" s="10">
         <v>816.90362829347339</v>
       </c>
       <c r="V51" s="10">
         <v>857.8489761060722</v>
       </c>
       <c r="W51" s="10">
         <v>862.71704756280758</v>
       </c>
       <c r="X51" s="10">
         <v>872.67626358748635</v>
       </c>
       <c r="Y51" s="10">
         <v>898.84035074883195</v>
       </c>
       <c r="Z51" s="10">
         <v>946.13924056805354</v>
       </c>
       <c r="AA51" s="10">
         <v>1038.7097227499999</v>
       </c>
       <c r="AB51" s="10">
         <v>1440.7177943700001</v>
       </c>
       <c r="AC51" s="10">
+        <v>2178.0301677899997</v>
+      </c>
+      <c r="AD51" s="10">
         <v>1737.6143826626603</v>
       </c>
-      <c r="AD51" s="10">
+      <c r="AE51" s="10">
         <v>1904.8064282917794</v>
       </c>
-      <c r="AE51" s="10">
+      <c r="AF51" s="10">
         <v>1893.5146208803274</v>
       </c>
-      <c r="AF51" s="10">
+      <c r="AG51" s="10">
         <v>1932.8965679752114</v>
       </c>
-      <c r="AG51" s="10">
+      <c r="AH51" s="10">
         <v>1910.5564184100215</v>
       </c>
-      <c r="AH51" s="10">
+      <c r="AI51" s="10">
         <v>1889.9949860446998</v>
       </c>
-      <c r="AI51" s="10">
+      <c r="AJ51" s="10">
         <v>1801.00380138889</v>
       </c>
-      <c r="AJ51" s="10">
+      <c r="AK51" s="10">
         <v>1997.066963063626</v>
       </c>
-      <c r="AK51" s="10">
+      <c r="AL51" s="10">
         <v>2218.3784550199912</v>
       </c>
-      <c r="AL51" s="10">
+      <c r="AM51" s="10">
         <v>2305.9866612394544</v>
       </c>
-      <c r="AM51" s="10">
+      <c r="AN51" s="10">
         <v>2628.1746079430923</v>
       </c>
-      <c r="AN51" s="10">
+      <c r="AO51" s="10">
         <v>2897.2850694172935</v>
       </c>
-      <c r="AO51" s="10">
+      <c r="AP51" s="10">
         <v>3143.6666268094027</v>
       </c>
-      <c r="AP51" s="10">
+      <c r="AQ51" s="10">
         <v>3434.1975889722717</v>
       </c>
-      <c r="AQ51" s="10">
+      <c r="AR51" s="10">
         <v>3423.3350505801232</v>
       </c>
-      <c r="AR51" s="10">
+      <c r="AS51" s="10">
         <v>3621.2319828611608</v>
       </c>
-      <c r="AS51" s="10">
+      <c r="AT51" s="10">
         <v>3640.8322591080855</v>
       </c>
-      <c r="AT51" s="10">
+      <c r="AU51" s="10">
         <v>3774.7838168062049</v>
       </c>
-      <c r="AU51" s="10">
+      <c r="AV51" s="10">
         <v>3653.2115720126067</v>
       </c>
-      <c r="AV51" s="10">
+      <c r="AW51" s="10">
         <v>3923.8022282200391</v>
       </c>
-      <c r="AW51" s="10">
+      <c r="AX51" s="10">
         <v>4362.5758388992499</v>
       </c>
-      <c r="AX51" s="10">
+      <c r="AY51" s="10">
         <v>4537.4704201726709</v>
       </c>
-      <c r="AY51" s="10">
+      <c r="AZ51" s="10">
         <v>4225.2550698164569</v>
       </c>
-      <c r="AZ51" s="10">
+      <c r="BA51" s="10">
         <v>4318.5249344062577</v>
       </c>
-      <c r="BA51" s="10">
+      <c r="BB51" s="10">
         <v>3930.6939208291892</v>
       </c>
-      <c r="BB51" s="10">
+      <c r="BC51" s="10">
         <v>3541.9203733355816</v>
       </c>
-      <c r="BC51" s="10">
+      <c r="BD51" s="10">
         <v>3420.8582749048264</v>
       </c>
-      <c r="BD51" s="10">
+      <c r="BE51" s="10">
         <v>3570.9398871100552</v>
       </c>
-      <c r="BE51" s="10">
+      <c r="BF51" s="10">
         <v>3576.693552356031</v>
       </c>
-      <c r="BF51" s="10">
+      <c r="BG51" s="10">
         <v>3406.6874290604615</v>
       </c>
-      <c r="BG51" s="10">
+      <c r="BH51" s="10">
         <v>3227.3860431871512</v>
       </c>
-      <c r="BH51" s="10">
+      <c r="BI51" s="10">
         <v>3379.855466087201</v>
       </c>
-      <c r="BI51" s="10">
+      <c r="BJ51" s="10">
         <v>3432.7325585468834</v>
       </c>
-      <c r="BJ51" s="10">
+      <c r="BK51" s="10">
         <v>3317.2563183957341</v>
       </c>
-      <c r="BK51" s="10">
+      <c r="BL51" s="10">
         <v>3295.3315804317017</v>
       </c>
-      <c r="BL51" s="10">
+      <c r="BM51" s="10">
         <v>3597.4981745589689</v>
       </c>
-      <c r="BM51" s="10">
+      <c r="BN51" s="10">
         <v>3573.0019857947436</v>
       </c>
-      <c r="BN51" s="10">
+      <c r="BO51" s="10">
         <v>3753.3121070888274</v>
       </c>
-      <c r="BO51" s="10">
+      <c r="BP51" s="10">
         <v>3400.2960242122708</v>
       </c>
-      <c r="BP51" s="10">
+      <c r="BQ51" s="10">
         <v>3436.0069769548477</v>
       </c>
-      <c r="BQ51" s="10">
+      <c r="BR51" s="10">
         <v>3697.9957621850335</v>
       </c>
-      <c r="BR51" s="10">
+      <c r="BS51" s="10">
         <v>3805.766083383307</v>
       </c>
-      <c r="BS51" s="10">
+      <c r="BT51" s="10">
         <v>3795.0940080990144</v>
       </c>
-      <c r="BT51" s="10">
+      <c r="BU51" s="10">
         <v>3844.3897346708422</v>
       </c>
-      <c r="BU51" s="10">
+      <c r="BV51" s="10">
         <v>3798.463627966049</v>
       </c>
-      <c r="BV51" s="10">
+      <c r="BW51" s="10">
         <v>3654.9785925992996</v>
       </c>
-      <c r="BW51" s="10">
+      <c r="BX51" s="10">
         <v>3635.170375541662</v>
       </c>
-      <c r="BX51" s="10">
+      <c r="BY51" s="10">
         <v>3568.7754365338114</v>
       </c>
-      <c r="BY51" s="10">
+      <c r="BZ51" s="10">
         <v>3395.7533754410824</v>
       </c>
-      <c r="BZ51" s="10">
+      <c r="CA51" s="10">
         <v>3284.9771966225157</v>
       </c>
-      <c r="CA51" s="10">
+      <c r="CB51" s="10">
         <v>3143.1443881812911</v>
       </c>
-      <c r="CB51" s="10">
+      <c r="CC51" s="10">
         <v>2983.9907942947852</v>
       </c>
-      <c r="CC51" s="10">
+      <c r="CD51" s="10">
         <v>2971.4132725816921</v>
       </c>
-      <c r="CD51" s="11">
+      <c r="CE51" s="11">
         <v>2890.9443141962001</v>
       </c>
-      <c r="CE51" s="11">
+      <c r="CF51" s="11">
         <v>2787.8235113719466</v>
       </c>
-      <c r="CF51" s="10">
+      <c r="CG51" s="10">
         <v>2558.676065216458</v>
       </c>
-      <c r="CG51" s="10">
+      <c r="CH51" s="10">
         <v>2351.0021307535417</v>
       </c>
-      <c r="CH51" s="10">
+      <c r="CI51" s="10">
         <v>2349.1875758575125</v>
       </c>
-      <c r="CI51" s="10">
+      <c r="CJ51" s="10">
         <v>2389.7795462100885</v>
       </c>
-      <c r="CJ51" s="10">
+      <c r="CK51" s="10">
         <v>1579.0948193220026</v>
       </c>
-      <c r="CK51" s="10">
+      <c r="CL51" s="10">
         <v>1500.8451064921087</v>
       </c>
-      <c r="CL51" s="10">
+      <c r="CM51" s="10">
         <v>1182.8163548797197</v>
       </c>
-      <c r="CM51" s="10">
+      <c r="CN51" s="10">
         <v>1158.5655669732344</v>
       </c>
-      <c r="CN51" s="10">
+      <c r="CO51" s="10">
         <v>992.87185554184055</v>
       </c>
-      <c r="CO51" s="10">
+      <c r="CP51" s="10">
         <v>918.20932074548386</v>
       </c>
-      <c r="CP51" s="10">
+      <c r="CQ51" s="10">
         <v>842.84564203090588</v>
       </c>
-      <c r="CQ51" s="10">
+      <c r="CR51" s="10">
         <v>827.6600776125216</v>
       </c>
-      <c r="CR51" s="10">
+      <c r="CS51" s="10">
         <v>816.90362829347339</v>
       </c>
-      <c r="CS51" s="10">
+      <c r="CT51" s="10">
         <v>800.73486537587462</v>
       </c>
-      <c r="CT51" s="10">
+      <c r="CU51" s="10">
         <v>847.14760912989971</v>
       </c>
-      <c r="CU51" s="10">
+      <c r="CV51" s="10">
         <v>831.34034853781964</v>
       </c>
-      <c r="CV51" s="10">
+      <c r="CW51" s="10">
         <v>857.8489761060722</v>
       </c>
-      <c r="CW51" s="10">
+      <c r="CX51" s="10">
         <v>827.62332154981152</v>
       </c>
-      <c r="CX51" s="10">
+      <c r="CY51" s="10">
         <v>842.86260154108265</v>
       </c>
-      <c r="CY51" s="10">
+      <c r="CZ51" s="10">
         <v>846.56488537155656</v>
       </c>
-      <c r="CZ51" s="10">
+      <c r="DA51" s="10">
         <v>862.71704756280758</v>
       </c>
-      <c r="DA51" s="10">
+      <c r="DB51" s="10">
         <v>902.23978769733742</v>
       </c>
-      <c r="DB51" s="10">
+      <c r="DC51" s="10">
         <v>911.23317963337638</v>
       </c>
-      <c r="DC51" s="10">
+      <c r="DD51" s="10">
         <v>899.46948398429561</v>
       </c>
-      <c r="DD51" s="10">
+      <c r="DE51" s="10">
         <v>872.67626358748635</v>
       </c>
-      <c r="DE51" s="10">
+      <c r="DF51" s="10">
         <v>839.14880576401981</v>
       </c>
-      <c r="DF51" s="10">
+      <c r="DG51" s="10">
         <v>846.70847730363619</v>
       </c>
-      <c r="DG51" s="10">
+      <c r="DH51" s="10">
         <v>766.44645191495852</v>
       </c>
-      <c r="DH51" s="10">
+      <c r="DI51" s="10">
         <v>898.84035074883195</v>
       </c>
-      <c r="DI51" s="10">
+      <c r="DJ51" s="10">
         <v>943.29109683617514</v>
       </c>
-      <c r="DJ51" s="10">
+      <c r="DK51" s="10">
         <v>924.05514894349005</v>
       </c>
-      <c r="DK51" s="10">
+      <c r="DL51" s="10">
         <v>912.69152211925689</v>
       </c>
-      <c r="DL51" s="10">
+      <c r="DM51" s="10">
         <v>946.13924056805354</v>
       </c>
-      <c r="DM51" s="10">
+      <c r="DN51" s="10">
         <v>996.97489442999995</v>
       </c>
-      <c r="DN51" s="10">
+      <c r="DO51" s="10">
         <v>1012.4501286399999</v>
       </c>
-      <c r="DO51" s="10">
+      <c r="DP51" s="10">
         <v>1020.1426260600002</v>
       </c>
-      <c r="DP51" s="10">
+      <c r="DQ51" s="10">
         <v>1038.7097227499999</v>
       </c>
-      <c r="DQ51" s="10">
+      <c r="DR51" s="10">
         <v>1034.2474319400001</v>
       </c>
-      <c r="DR51" s="10">
+      <c r="DS51" s="10">
         <v>1154.2233558400003</v>
       </c>
-      <c r="DS51" s="10">
+      <c r="DT51" s="10">
         <v>1195.0514318999999</v>
       </c>
-      <c r="DT51" s="10">
+      <c r="DU51" s="10">
         <v>1440.7177943700001</v>
       </c>
-      <c r="DU51" s="10">
+      <c r="DV51" s="10">
         <v>1480.9653665000001</v>
       </c>
-      <c r="DV51" s="10">
+      <c r="DW51" s="10">
         <v>1902.4360114800006</v>
       </c>
-      <c r="DW51" s="10">
+      <c r="DX51" s="10">
         <v>1997.7060384599999</v>
       </c>
+      <c r="DY51" s="10">
+        <v>2178.0301677899997</v>
+      </c>
     </row>
-    <row r="52" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="21" t="s">
         <v>135</v>
       </c>
       <c r="C52" s="10">
         <v>13.97</v>
       </c>
       <c r="D52" s="10">
         <v>8.2099999999999991</v>
       </c>
       <c r="E52" s="10">
         <v>2.62</v>
       </c>
       <c r="F52" s="10">
         <v>0.34</v>
       </c>
       <c r="G52" s="10">
         <v>604.58000000000004</v>
       </c>
       <c r="H52" s="10">
         <v>520.70331403593218</v>
       </c>
       <c r="I52" s="10">
         <v>1066.3428088556389</v>
       </c>
       <c r="J52" s="10">
@@ -19466,348 +19751,354 @@
       <c r="U52" s="10">
         <v>97.07607334014051</v>
       </c>
       <c r="V52" s="10">
         <v>90.835501149634496</v>
       </c>
       <c r="W52" s="10">
         <v>129.53012679608418</v>
       </c>
       <c r="X52" s="10">
         <v>122.37868338804641</v>
       </c>
       <c r="Y52" s="10">
         <v>37.219090805933178</v>
       </c>
       <c r="Z52" s="10">
         <v>592.26572250182517</v>
       </c>
       <c r="AA52" s="10">
         <v>48.046385199999989</v>
       </c>
       <c r="AB52" s="10">
         <v>66.265440760000004</v>
       </c>
       <c r="AC52" s="10">
+        <v>733.22016927000004</v>
+      </c>
+      <c r="AD52" s="10">
         <v>3.68</v>
       </c>
-      <c r="AD52" s="10">
+      <c r="AE52" s="10">
         <v>3.46</v>
       </c>
-      <c r="AE52" s="10">
+      <c r="AF52" s="10">
         <v>5.36</v>
       </c>
-      <c r="AF52" s="10">
+      <c r="AG52" s="10">
         <v>2.62</v>
       </c>
-      <c r="AG52" s="10">
+      <c r="AH52" s="10">
         <v>2.25</v>
       </c>
-      <c r="AH52" s="10">
+      <c r="AI52" s="10">
         <v>0.72</v>
       </c>
-      <c r="AI52" s="10">
+      <c r="AJ52" s="10">
         <v>0.33</v>
       </c>
-      <c r="AJ52" s="10">
+      <c r="AK52" s="10">
         <v>0.34</v>
       </c>
-      <c r="AK52" s="10">
+      <c r="AL52" s="10">
         <v>30.75</v>
       </c>
-      <c r="AL52" s="10">
+      <c r="AM52" s="10">
         <v>41.269999999999996</v>
       </c>
-      <c r="AM52" s="10">
+      <c r="AN52" s="10">
         <v>49.379999999999995</v>
       </c>
-      <c r="AN52" s="10">
+      <c r="AO52" s="10">
         <v>604.58000000000004</v>
       </c>
-      <c r="AO52" s="10">
+      <c r="AP52" s="10">
         <v>826.49516459269944</v>
       </c>
-      <c r="AP52" s="10">
+      <c r="AQ52" s="10">
         <v>898.05902916489663</v>
       </c>
-      <c r="AQ52" s="10">
+      <c r="AR52" s="10">
         <v>446.26386224627907</v>
       </c>
-      <c r="AR52" s="10">
+      <c r="AS52" s="10">
         <v>520.70331403593218</v>
       </c>
-      <c r="AS52" s="10">
+      <c r="AT52" s="10">
         <v>844.33767482774385</v>
       </c>
-      <c r="AT52" s="10">
+      <c r="AU52" s="10">
         <v>1027.0952717005205</v>
       </c>
-      <c r="AU52" s="10">
+      <c r="AV52" s="10">
         <v>947.95868792691692</v>
       </c>
-      <c r="AV52" s="10">
+      <c r="AW52" s="10">
         <v>1066.3428088556389</v>
       </c>
-      <c r="AW52" s="10">
+      <c r="AX52" s="10">
         <v>1107.3758447302466</v>
       </c>
-      <c r="AX52" s="10">
+      <c r="AY52" s="10">
         <v>1108.1336333092438</v>
       </c>
-      <c r="AY52" s="10">
+      <c r="AZ52" s="10">
         <v>603.59120900361472</v>
       </c>
-      <c r="AZ52" s="10">
+      <c r="BA52" s="10">
         <v>1151.5981718227306</v>
       </c>
-      <c r="BA52" s="10">
+      <c r="BB52" s="10">
         <v>1014.8007820198272</v>
       </c>
-      <c r="BB52" s="10">
+      <c r="BC52" s="10">
         <v>845.57510326971124</v>
       </c>
-      <c r="BC52" s="10">
+      <c r="BD52" s="10">
         <v>437.60154668050677</v>
       </c>
-      <c r="BD52" s="10">
+      <c r="BE52" s="10">
         <v>711.43069535316533</v>
       </c>
-      <c r="BE52" s="10">
+      <c r="BF52" s="10">
         <v>802.31037844607226</v>
       </c>
-      <c r="BF52" s="10">
+      <c r="BG52" s="10">
         <v>914.60704722310038</v>
       </c>
-      <c r="BG52" s="10">
+      <c r="BH52" s="10">
         <v>544.44637669586518</v>
       </c>
-      <c r="BH52" s="10">
+      <c r="BI52" s="10">
         <v>1122.019377272791</v>
       </c>
-      <c r="BI52" s="10">
+      <c r="BJ52" s="10">
         <v>778.72389101995702</v>
       </c>
-      <c r="BJ52" s="10">
+      <c r="BK52" s="10">
         <v>786.91348637109581</v>
       </c>
-      <c r="BK52" s="10">
+      <c r="BL52" s="10">
         <v>891.30528507451368</v>
       </c>
-      <c r="BL52" s="10">
+      <c r="BM52" s="10">
         <v>807.54187279243331</v>
       </c>
-      <c r="BM52" s="10">
+      <c r="BN52" s="10">
         <v>1085.7249369595279</v>
       </c>
-      <c r="BN52" s="10">
+      <c r="BO52" s="10">
         <v>1051.1345439894872</v>
       </c>
-      <c r="BO52" s="10">
+      <c r="BP52" s="10">
         <v>842.00766744127827</v>
       </c>
-      <c r="BP52" s="10">
+      <c r="BQ52" s="10">
         <v>947.81888619575739</v>
       </c>
-      <c r="BQ52" s="10">
+      <c r="BR52" s="10">
         <v>763.09089610360934</v>
       </c>
-      <c r="BR52" s="10">
+      <c r="BS52" s="10">
         <v>901.18338713492062</v>
       </c>
-      <c r="BS52" s="10">
+      <c r="BT52" s="10">
         <v>485.21306238648759</v>
       </c>
-      <c r="BT52" s="10">
+      <c r="BU52" s="10">
         <v>525.97235404399748</v>
       </c>
-      <c r="BU52" s="10">
+      <c r="BV52" s="10">
         <v>519.38450925726238</v>
       </c>
-      <c r="BV52" s="10">
+      <c r="BW52" s="10">
         <v>443.34424686089403</v>
       </c>
-      <c r="BW52" s="10">
+      <c r="BX52" s="10">
         <v>453.54735275001309</v>
       </c>
-      <c r="BX52" s="10">
+      <c r="BY52" s="10">
         <v>516.7551174972408</v>
       </c>
-      <c r="BY52" s="10">
+      <c r="BZ52" s="10">
         <v>496.84299078772699</v>
       </c>
-      <c r="BZ52" s="10">
+      <c r="CA52" s="10">
         <v>640.85693374779112</v>
       </c>
-      <c r="CA52" s="10">
+      <c r="CB52" s="10">
         <v>549.35246740071364</v>
       </c>
-      <c r="CB52" s="10">
+      <c r="CC52" s="10">
         <v>557.26542347554096</v>
       </c>
-      <c r="CC52" s="10">
+      <c r="CD52" s="10">
         <v>474.20178498912423</v>
       </c>
-      <c r="CD52" s="11">
+      <c r="CE52" s="11">
         <v>444.04925736039098</v>
       </c>
-      <c r="CE52" s="11">
+      <c r="CF52" s="11">
         <v>342.33195121545054</v>
       </c>
-      <c r="CF52" s="10">
+      <c r="CG52" s="10">
         <v>410.71082159809782</v>
       </c>
-      <c r="CG52" s="10">
+      <c r="CH52" s="10">
         <v>401.18354778722119</v>
       </c>
-      <c r="CH52" s="10">
+      <c r="CI52" s="10">
         <v>335.87473215656678</v>
       </c>
-      <c r="CI52" s="10">
+      <c r="CJ52" s="10">
         <v>83.240806723935506</v>
       </c>
-      <c r="CJ52" s="10">
+      <c r="CK52" s="10">
         <v>65.535164615227643</v>
       </c>
-      <c r="CK52" s="10">
+      <c r="CL52" s="10">
         <v>131.82063369726316</v>
       </c>
-      <c r="CL52" s="10">
+      <c r="CM52" s="10">
         <v>141.83581692131642</v>
       </c>
-      <c r="CM52" s="10">
+      <c r="CN52" s="10">
         <v>62.635337064232147</v>
       </c>
-      <c r="CN52" s="10">
+      <c r="CO52" s="10">
         <v>25.127718726394381</v>
       </c>
-      <c r="CO52" s="10">
+      <c r="CP52" s="10">
         <v>44.330833570167741</v>
       </c>
-      <c r="CP52" s="10">
+      <c r="CQ52" s="10">
         <v>135.80799568360572</v>
       </c>
-      <c r="CQ52" s="10">
+      <c r="CR52" s="10">
         <v>95.391194830278067</v>
       </c>
-      <c r="CR52" s="10">
+      <c r="CS52" s="10">
         <v>97.07607334014051</v>
       </c>
-      <c r="CS52" s="10">
+      <c r="CT52" s="10">
         <v>151.54725704673257</v>
       </c>
-      <c r="CT52" s="10">
+      <c r="CU52" s="10">
         <v>98.732823865107747</v>
       </c>
-      <c r="CU52" s="10">
+      <c r="CV52" s="10">
         <v>33.346378234688373</v>
       </c>
-      <c r="CV52" s="10">
+      <c r="CW52" s="10">
         <v>90.835501149634496</v>
       </c>
-      <c r="CW52" s="10">
+      <c r="CX52" s="10">
         <v>375.19885040493961</v>
       </c>
-      <c r="CX52" s="10">
+      <c r="CY52" s="10">
         <v>302.81096392395983</v>
       </c>
-      <c r="CY52" s="10">
+      <c r="CZ52" s="10">
         <v>65.798156295155124</v>
       </c>
-      <c r="CZ52" s="10">
+      <c r="DA52" s="10">
         <v>129.53012679608418</v>
       </c>
-      <c r="DA52" s="10">
+      <c r="DB52" s="10">
         <v>89.013040033874631</v>
       </c>
-      <c r="DB52" s="10">
+      <c r="DC52" s="10">
         <v>251.61940887715517</v>
       </c>
-      <c r="DC52" s="10">
+      <c r="DD52" s="10">
         <v>81.769237356063059</v>
       </c>
-      <c r="DD52" s="10">
+      <c r="DE52" s="10">
         <v>122.37868338804641</v>
       </c>
-      <c r="DE52" s="10">
+      <c r="DF52" s="10">
         <v>708.06404570758821</v>
       </c>
-      <c r="DF52" s="10">
+      <c r="DG52" s="10">
         <v>593.25826789782855</v>
       </c>
-      <c r="DG52" s="10">
+      <c r="DH52" s="10">
         <v>50.210558722372966</v>
       </c>
-      <c r="DH52" s="10">
+      <c r="DI52" s="10">
         <v>37.219090805933178</v>
       </c>
-      <c r="DI52" s="10">
+      <c r="DJ52" s="10">
         <v>279.44300082635112</v>
       </c>
-      <c r="DJ52" s="10">
+      <c r="DK52" s="10">
         <v>320.2188564615991</v>
       </c>
-      <c r="DK52" s="10">
+      <c r="DL52" s="10">
         <v>64.074853543967365</v>
       </c>
-      <c r="DL52" s="10">
+      <c r="DM52" s="10">
         <v>592.26572250182517</v>
       </c>
-      <c r="DM52" s="10">
+      <c r="DN52" s="10">
         <v>31.747566899999995</v>
       </c>
-      <c r="DN52" s="10">
+      <c r="DO52" s="10">
         <v>107.9405271</v>
       </c>
-      <c r="DO52" s="10">
+      <c r="DP52" s="10">
         <v>197.80717844999998</v>
       </c>
-      <c r="DP52" s="10">
+      <c r="DQ52" s="10">
         <v>48.046385199999989</v>
       </c>
-      <c r="DQ52" s="10">
+      <c r="DR52" s="10">
         <v>119.40985543999999</v>
       </c>
-      <c r="DR52" s="10">
+      <c r="DS52" s="10">
         <v>103.27898521999997</v>
       </c>
-      <c r="DS52" s="10">
+      <c r="DT52" s="10">
         <v>54.000034759999998</v>
       </c>
-      <c r="DT52" s="10">
+      <c r="DU52" s="10">
         <v>66.265440760000004</v>
       </c>
-      <c r="DU52" s="10">
+      <c r="DV52" s="10">
         <v>117.9591911</v>
       </c>
-      <c r="DV52" s="10">
+      <c r="DW52" s="10">
         <v>631.40572342999997</v>
       </c>
-      <c r="DW52" s="10">
+      <c r="DX52" s="10">
         <v>585.68784007000011</v>
       </c>
+      <c r="DY52" s="10">
+        <v>733.22016927000004</v>
+      </c>
     </row>
-    <row r="53" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="19" t="s">
         <v>132</v>
       </c>
       <c r="C53" s="10">
         <v>2918.1221698499994</v>
       </c>
       <c r="D53" s="10">
         <v>3334.7318864799986</v>
       </c>
       <c r="E53" s="10">
         <v>3466.2577321500007</v>
       </c>
       <c r="F53" s="10">
         <v>3731.7070705900019</v>
       </c>
       <c r="G53" s="10">
         <v>4683.7896191700002</v>
       </c>
       <c r="H53" s="10">
         <v>5711.36064928</v>
       </c>
       <c r="I53" s="10">
         <v>7235.7727423299948</v>
       </c>
       <c r="J53" s="10">
@@ -19846,348 +20137,354 @@
       <c r="U53" s="10">
         <v>10885.402295984959</v>
       </c>
       <c r="V53" s="10">
         <v>10953.846237720001</v>
       </c>
       <c r="W53" s="10">
         <v>8147.5520559833112</v>
       </c>
       <c r="X53" s="10">
         <v>7313.5648375706478</v>
       </c>
       <c r="Y53" s="10">
         <v>6932.5629096920866</v>
       </c>
       <c r="Z53" s="10">
         <v>6706.6597825484023</v>
       </c>
       <c r="AA53" s="10">
         <v>6444.4365272665318</v>
       </c>
       <c r="AB53" s="10">
         <v>7076.5060453166197</v>
       </c>
       <c r="AC53" s="10">
+        <v>7335.3805433705711</v>
+      </c>
+      <c r="AD53" s="10">
         <v>3414.9840324300003</v>
       </c>
-      <c r="AD53" s="10">
+      <c r="AE53" s="10">
         <v>3428.6949139900012</v>
       </c>
-      <c r="AE53" s="10">
+      <c r="AF53" s="10">
         <v>3434.7469624899986</v>
       </c>
-      <c r="AF53" s="10">
+      <c r="AG53" s="10">
         <v>3466.2577321500007</v>
       </c>
-      <c r="AG53" s="10">
+      <c r="AH53" s="10">
         <v>3586.1132379499995</v>
       </c>
-      <c r="AH53" s="10">
+      <c r="AI53" s="10">
         <v>3436.0201731999982</v>
       </c>
-      <c r="AI53" s="10">
+      <c r="AJ53" s="10">
         <v>3715.5010141600005</v>
       </c>
-      <c r="AJ53" s="10">
+      <c r="AK53" s="10">
         <v>3731.7070705900019</v>
       </c>
-      <c r="AK53" s="10">
+      <c r="AL53" s="10">
         <v>3976.9547109699984</v>
       </c>
-      <c r="AL53" s="10">
+      <c r="AM53" s="10">
         <v>4156.7408366300015</v>
       </c>
-      <c r="AM53" s="10">
+      <c r="AN53" s="10">
         <v>4541.4696848699978</v>
       </c>
-      <c r="AN53" s="10">
+      <c r="AO53" s="10">
         <v>4683.7896191700002</v>
       </c>
-      <c r="AO53" s="10">
+      <c r="AP53" s="10">
         <v>4860.3752176600001</v>
       </c>
-      <c r="AP53" s="10">
+      <c r="AQ53" s="10">
         <v>5226.2316551200011</v>
       </c>
-      <c r="AQ53" s="10">
+      <c r="AR53" s="10">
         <v>5487.93905</v>
       </c>
-      <c r="AR53" s="10">
+      <c r="AS53" s="10">
         <v>5711.36064928</v>
       </c>
-      <c r="AS53" s="10">
+      <c r="AT53" s="10">
         <v>6020.2198671899996</v>
       </c>
-      <c r="AT53" s="10">
+      <c r="AU53" s="10">
         <v>6511.1450890700016</v>
       </c>
-      <c r="AU53" s="10">
+      <c r="AV53" s="10">
         <v>6714.540857570003</v>
       </c>
-      <c r="AV53" s="10">
+      <c r="AW53" s="10">
         <v>7235.7727423299948</v>
       </c>
-      <c r="AW53" s="10">
+      <c r="AX53" s="10">
         <v>7558.9938682099973</v>
       </c>
-      <c r="AX53" s="10">
+      <c r="AY53" s="10">
         <v>8149.7968135599021</v>
       </c>
-      <c r="AY53" s="10">
+      <c r="AZ53" s="10">
         <v>9104.1987356299978</v>
       </c>
-      <c r="AZ53" s="10">
+      <c r="BA53" s="10">
         <v>9558.382047629997</v>
       </c>
-      <c r="BA53" s="10">
+      <c r="BB53" s="10">
         <v>10104.496806209992</v>
       </c>
-      <c r="BB53" s="10">
+      <c r="BC53" s="10">
         <v>10882.277350890001</v>
       </c>
-      <c r="BC53" s="10">
+      <c r="BD53" s="10">
         <v>12253.182420529998</v>
       </c>
-      <c r="BD53" s="10">
+      <c r="BE53" s="10">
         <v>12821.89428195401</v>
       </c>
-      <c r="BE53" s="10">
+      <c r="BF53" s="10">
         <v>14393.427458947001</v>
       </c>
-      <c r="BF53" s="10">
+      <c r="BG53" s="10">
         <v>15270.196491862001</v>
       </c>
-      <c r="BG53" s="10">
+      <c r="BH53" s="10">
         <v>16400.222313678005</v>
       </c>
-      <c r="BH53" s="10">
+      <c r="BI53" s="10">
         <v>16931.528162782994</v>
       </c>
-      <c r="BI53" s="10">
+      <c r="BJ53" s="10">
         <v>17668.031204782001</v>
       </c>
-      <c r="BJ53" s="10">
+      <c r="BK53" s="10">
         <v>17771.106375720661</v>
       </c>
-      <c r="BK53" s="10">
+      <c r="BL53" s="10">
         <v>17701.466082420924</v>
       </c>
-      <c r="BL53" s="10">
+      <c r="BM53" s="10">
         <v>17591.773682230531</v>
       </c>
-      <c r="BM53" s="10">
+      <c r="BN53" s="10">
         <v>17227.156137340004</v>
       </c>
-      <c r="BN53" s="10">
+      <c r="BO53" s="10">
         <v>17167.936524140001</v>
       </c>
-      <c r="BO53" s="10">
+      <c r="BP53" s="10">
         <v>17037.080463000002</v>
       </c>
-      <c r="BP53" s="10">
+      <c r="BQ53" s="10">
         <v>16926.98325791</v>
       </c>
-      <c r="BQ53" s="10">
+      <c r="BR53" s="10">
         <v>17201.002362380001</v>
       </c>
-      <c r="BR53" s="10">
+      <c r="BS53" s="10">
         <v>16933.599061200002</v>
       </c>
-      <c r="BS53" s="10">
+      <c r="BT53" s="10">
         <v>16517.309467629999</v>
       </c>
-      <c r="BT53" s="10">
+      <c r="BU53" s="10">
         <v>16151.781822410001</v>
       </c>
-      <c r="BU53" s="10">
+      <c r="BV53" s="10">
         <v>16114.344037749997</v>
       </c>
-      <c r="BV53" s="10">
+      <c r="BW53" s="10">
         <v>15729.934640859999</v>
       </c>
-      <c r="BW53" s="10">
+      <c r="BX53" s="10">
         <v>15116.241506250002</v>
       </c>
-      <c r="BX53" s="10">
+      <c r="BY53" s="10">
         <v>14453.224454149999</v>
       </c>
-      <c r="BY53" s="10">
+      <c r="BZ53" s="10">
         <v>13707.841330059999</v>
       </c>
-      <c r="BZ53" s="10">
+      <c r="CA53" s="10">
         <v>13369.390026069997</v>
       </c>
-      <c r="CA53" s="10">
+      <c r="CB53" s="10">
         <v>13315.246137209999</v>
       </c>
-      <c r="CB53" s="10">
+      <c r="CC53" s="10">
         <v>12939.40039832</v>
       </c>
-      <c r="CC53" s="10">
+      <c r="CD53" s="10">
         <v>13411.346646089998</v>
       </c>
-      <c r="CD53" s="11">
+      <c r="CE53" s="11">
         <v>13624.390352880004</v>
       </c>
-      <c r="CE53" s="11">
+      <c r="CF53" s="11">
         <v>13515.43547749</v>
       </c>
-      <c r="CF53" s="10">
+      <c r="CG53" s="10">
         <v>13052.058129878002</v>
       </c>
-      <c r="CG53" s="10">
+      <c r="CH53" s="10">
         <v>13203.939029109997</v>
       </c>
-      <c r="CH53" s="10">
+      <c r="CI53" s="10">
         <v>13124.603636174001</v>
       </c>
-      <c r="CI53" s="10">
+      <c r="CJ53" s="10">
         <v>12853.291408673749</v>
       </c>
-      <c r="CJ53" s="10">
+      <c r="CK53" s="10">
         <v>12858.883749111201</v>
       </c>
-      <c r="CK53" s="10">
+      <c r="CL53" s="10">
         <v>12183.516783690002</v>
       </c>
-      <c r="CL53" s="10">
+      <c r="CM53" s="10">
         <v>12247.078115344899</v>
       </c>
-      <c r="CM53" s="10">
+      <c r="CN53" s="10">
         <v>12031.519262010001</v>
       </c>
-      <c r="CN53" s="10">
+      <c r="CO53" s="10">
         <v>11581.995247859999</v>
       </c>
-      <c r="CO53" s="10">
+      <c r="CP53" s="10">
         <v>11675.48736315</v>
       </c>
-      <c r="CP53" s="10">
+      <c r="CQ53" s="10">
         <v>11472.17000828</v>
       </c>
-      <c r="CQ53" s="10">
+      <c r="CR53" s="10">
         <v>11480.054588750001</v>
       </c>
-      <c r="CR53" s="10">
+      <c r="CS53" s="10">
         <v>10885.402295984959</v>
       </c>
-      <c r="CS53" s="10">
+      <c r="CT53" s="10">
         <v>10849.707393209999</v>
       </c>
-      <c r="CT53" s="10">
+      <c r="CU53" s="10">
         <v>10952.02427145</v>
       </c>
-      <c r="CU53" s="10">
+      <c r="CV53" s="10">
         <v>11055.5079305</v>
       </c>
-      <c r="CV53" s="10">
+      <c r="CW53" s="10">
         <v>10953.846237720001</v>
       </c>
-      <c r="CW53" s="10">
+      <c r="CX53" s="10">
         <v>10605.715673204233</v>
       </c>
-      <c r="CX53" s="10">
+      <c r="CY53" s="10">
         <v>9301.4263722425658</v>
       </c>
-      <c r="CY53" s="10">
+      <c r="CZ53" s="10">
         <v>8465.9121887181773</v>
       </c>
-      <c r="CZ53" s="10">
+      <c r="DA53" s="10">
         <v>8147.5520559833112</v>
       </c>
-      <c r="DA53" s="10">
+      <c r="DB53" s="10">
         <v>8086.0757150936197</v>
       </c>
-      <c r="DB53" s="10">
+      <c r="DC53" s="10">
         <v>7715.5405318272478</v>
       </c>
-      <c r="DC53" s="10">
+      <c r="DD53" s="10">
         <v>7643.6346561121545</v>
       </c>
-      <c r="DD53" s="10">
+      <c r="DE53" s="10">
         <v>7313.5648375706478</v>
       </c>
-      <c r="DE53" s="10">
+      <c r="DF53" s="10">
         <v>7358.0365167649161</v>
       </c>
-      <c r="DF53" s="10">
+      <c r="DG53" s="10">
         <v>7762.7008861846425</v>
       </c>
-      <c r="DG53" s="10">
+      <c r="DH53" s="10">
         <v>7224.4679506360108</v>
       </c>
-      <c r="DH53" s="10">
+      <c r="DI53" s="10">
         <v>6932.5629096920866</v>
       </c>
-      <c r="DI53" s="10">
+      <c r="DJ53" s="10">
         <v>6898.230483513541</v>
       </c>
-      <c r="DJ53" s="10">
+      <c r="DK53" s="10">
         <v>7182.2361913277937</v>
       </c>
-      <c r="DK53" s="10">
+      <c r="DL53" s="10">
         <v>7015.7747338349045</v>
       </c>
-      <c r="DL53" s="10">
+      <c r="DM53" s="10">
         <v>6706.6597825484023</v>
       </c>
-      <c r="DM53" s="10">
+      <c r="DN53" s="10">
         <v>6439.2705561535195</v>
       </c>
-      <c r="DN53" s="10">
+      <c r="DO53" s="10">
         <v>6642.7973079150424</v>
       </c>
-      <c r="DO53" s="10">
+      <c r="DP53" s="10">
         <v>6531.818158713264</v>
       </c>
-      <c r="DP53" s="10">
+      <c r="DQ53" s="10">
         <v>6444.4365272665318</v>
       </c>
-      <c r="DQ53" s="10">
+      <c r="DR53" s="10">
         <v>6636.6865837541818</v>
       </c>
-      <c r="DR53" s="10">
+      <c r="DS53" s="10">
         <v>7250.7345985805623</v>
       </c>
-      <c r="DS53" s="10">
+      <c r="DT53" s="10">
         <v>7023.7626776746201</v>
       </c>
-      <c r="DT53" s="10">
+      <c r="DU53" s="10">
         <v>7076.5060453166197</v>
       </c>
-      <c r="DU53" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="DV53" s="10">
-        <v>7212.886279577684</v>
+        <v>7034.8976174831305</v>
       </c>
       <c r="DW53" s="10">
-        <v>7062.9630197799843</v>
+        <v>7213.1570808749175</v>
+      </c>
+      <c r="DX53" s="10">
+        <v>7106.2258445420039</v>
+      </c>
+      <c r="DY53" s="10">
+        <v>7335.3805433705711</v>
       </c>
     </row>
-    <row r="54" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="21" t="s">
         <v>136</v>
       </c>
       <c r="C54" s="10">
         <v>2720.8521698499994</v>
       </c>
       <c r="D54" s="10">
         <v>3237.8618864799987</v>
       </c>
       <c r="E54" s="10">
         <v>3368.3877321500008</v>
       </c>
       <c r="F54" s="10">
         <v>3658.8770705900019</v>
       </c>
       <c r="G54" s="10">
         <v>4567.2196191700004</v>
       </c>
       <c r="H54" s="10">
         <v>5560.86064928</v>
       </c>
       <c r="I54" s="10">
         <v>7031.6830923299949</v>
       </c>
       <c r="J54" s="10">
@@ -20226,348 +20523,354 @@
       <c r="U54" s="10">
         <v>10473.535394244958</v>
       </c>
       <c r="V54" s="10">
         <v>10568.58250215</v>
       </c>
       <c r="W54" s="10">
         <v>8026.6031580424706</v>
       </c>
       <c r="X54" s="10">
         <v>7069.4703438677152</v>
       </c>
       <c r="Y54" s="10">
         <v>6762.0814267824144</v>
       </c>
       <c r="Z54" s="10">
         <v>6374.021827190898</v>
       </c>
       <c r="AA54" s="10">
         <v>6236.8565186432534</v>
       </c>
       <c r="AB54" s="10">
         <v>6911.200971179218</v>
       </c>
       <c r="AC54" s="10">
+        <v>7109.9603295813758</v>
+      </c>
+      <c r="AD54" s="10">
         <v>3334.7143824300001</v>
       </c>
-      <c r="AD54" s="10">
+      <c r="AE54" s="10">
         <v>3342.2531139900011</v>
       </c>
-      <c r="AE54" s="10">
+      <c r="AF54" s="10">
         <v>3374.0437624899987</v>
       </c>
-      <c r="AF54" s="10">
+      <c r="AG54" s="10">
         <v>3368.3877321500008</v>
       </c>
-      <c r="AG54" s="10">
+      <c r="AH54" s="10">
         <v>3470.0332379499996</v>
       </c>
-      <c r="AH54" s="10">
+      <c r="AI54" s="10">
         <v>3325.5801731999982</v>
       </c>
-      <c r="AI54" s="10">
+      <c r="AJ54" s="10">
         <v>3605.6510141600006</v>
       </c>
-      <c r="AJ54" s="10">
+      <c r="AK54" s="10">
         <v>3658.8770705900019</v>
       </c>
-      <c r="AK54" s="10">
+      <c r="AL54" s="10">
         <v>3881.7147109699986</v>
       </c>
-      <c r="AL54" s="10">
+      <c r="AM54" s="10">
         <v>4037.2808366300014</v>
       </c>
-      <c r="AM54" s="10">
+      <c r="AN54" s="10">
         <v>4422.5296848699982</v>
       </c>
-      <c r="AN54" s="10">
+      <c r="AO54" s="10">
         <v>4567.2196191700004</v>
       </c>
-      <c r="AO54" s="10">
+      <c r="AP54" s="10">
         <v>4711.1884676600002</v>
       </c>
-      <c r="AP54" s="10">
+      <c r="AQ54" s="10">
         <v>5060.8259551200008</v>
       </c>
-      <c r="AQ54" s="10">
+      <c r="AR54" s="10">
         <v>5316.8423000000003</v>
       </c>
-      <c r="AR54" s="10">
+      <c r="AS54" s="10">
         <v>5560.86064928</v>
       </c>
-      <c r="AS54" s="10">
+      <c r="AT54" s="10">
         <v>5854.4998671899993</v>
       </c>
-      <c r="AT54" s="10">
+      <c r="AU54" s="10">
         <v>6283.1575390700018</v>
       </c>
-      <c r="AU54" s="10">
+      <c r="AV54" s="10">
         <v>6388.7858575700029</v>
       </c>
-      <c r="AV54" s="10">
+      <c r="AW54" s="10">
         <v>7031.6830923299949</v>
       </c>
-      <c r="AW54" s="10">
+      <c r="AX54" s="10">
         <v>7327.3669682099971</v>
       </c>
-      <c r="AX54" s="10">
+      <c r="AY54" s="10">
         <v>7820.5038382900002</v>
       </c>
-      <c r="AY54" s="10">
+      <c r="AZ54" s="10">
         <v>8650.3427856299986</v>
       </c>
-      <c r="AZ54" s="10">
+      <c r="BA54" s="10">
         <v>9322.5963476299967</v>
       </c>
-      <c r="BA54" s="10">
+      <c r="BB54" s="10">
         <v>9658.1382062099929</v>
       </c>
-      <c r="BB54" s="10">
+      <c r="BC54" s="10">
         <v>10366.703300890002</v>
       </c>
-      <c r="BC54" s="10">
+      <c r="BD54" s="10">
         <v>11493.516520529998</v>
       </c>
-      <c r="BD54" s="10">
+      <c r="BE54" s="10">
         <v>12060.37210459201</v>
       </c>
-      <c r="BE54" s="10">
+      <c r="BF54" s="10">
         <v>13858.049545194001</v>
       </c>
-      <c r="BF54" s="10">
+      <c r="BG54" s="10">
         <v>14569.493556751002</v>
       </c>
-      <c r="BG54" s="10">
+      <c r="BH54" s="10">
         <v>15574.187179466004</v>
       </c>
-      <c r="BH54" s="10">
+      <c r="BI54" s="10">
         <v>16144.815653013993</v>
       </c>
-      <c r="BI54" s="10">
+      <c r="BJ54" s="10">
         <v>16921.461175758999</v>
       </c>
-      <c r="BJ54" s="10">
+      <c r="BK54" s="10">
         <v>16910.409413780661</v>
       </c>
-      <c r="BK54" s="10">
+      <c r="BL54" s="10">
         <v>16919.699214620923</v>
       </c>
-      <c r="BL54" s="10">
+      <c r="BM54" s="10">
         <v>16993.367840182531</v>
       </c>
-      <c r="BM54" s="10">
+      <c r="BN54" s="10">
         <v>16464.709808350002</v>
       </c>
-      <c r="BN54" s="10">
+      <c r="BO54" s="10">
         <v>16436.375503130002</v>
       </c>
-      <c r="BO54" s="10">
+      <c r="BP54" s="10">
         <v>16313.930898620001</v>
       </c>
-      <c r="BP54" s="10">
+      <c r="BQ54" s="10">
         <v>16057.147909629999</v>
       </c>
-      <c r="BQ54" s="10">
+      <c r="BR54" s="10">
         <v>15911.35138864</v>
       </c>
-      <c r="BR54" s="10">
+      <c r="BS54" s="10">
         <v>15772.171395410001</v>
       </c>
-      <c r="BS54" s="10">
+      <c r="BT54" s="10">
         <v>15448.494770869998</v>
       </c>
-      <c r="BT54" s="10">
+      <c r="BU54" s="10">
         <v>15377.415500070001</v>
       </c>
-      <c r="BU54" s="10">
+      <c r="BV54" s="10">
         <v>15311.600020999997</v>
       </c>
-      <c r="BV54" s="10">
+      <c r="BW54" s="10">
         <v>14695.628550259999</v>
       </c>
-      <c r="BW54" s="10">
+      <c r="BX54" s="10">
         <v>14052.962081930002</v>
       </c>
-      <c r="BX54" s="10">
+      <c r="BY54" s="10">
         <v>13500.529455499998</v>
       </c>
-      <c r="BY54" s="10">
+      <c r="BZ54" s="10">
         <v>12672.690382929999</v>
       </c>
-      <c r="BZ54" s="10">
+      <c r="CA54" s="10">
         <v>12668.481729429997</v>
       </c>
-      <c r="CA54" s="10">
+      <c r="CB54" s="10">
         <v>12705.9716297</v>
       </c>
-      <c r="CB54" s="10">
+      <c r="CC54" s="10">
         <v>12431.61232962</v>
       </c>
-      <c r="CC54" s="10">
+      <c r="CD54" s="10">
         <v>12752.926787709997</v>
       </c>
-      <c r="CD54" s="11">
+      <c r="CE54" s="11">
         <v>12930.682821020004</v>
       </c>
-      <c r="CE54" s="11">
+      <c r="CF54" s="11">
         <v>12763.8094654</v>
       </c>
-      <c r="CF54" s="10">
+      <c r="CG54" s="10">
         <v>12451.399123668001</v>
       </c>
-      <c r="CG54" s="10">
+      <c r="CH54" s="10">
         <v>12618.505313759997</v>
       </c>
-      <c r="CH54" s="10">
+      <c r="CI54" s="10">
         <v>12692.074715594001</v>
       </c>
-      <c r="CI54" s="10">
+      <c r="CJ54" s="10">
         <v>12353.48749787375</v>
       </c>
-      <c r="CJ54" s="10">
+      <c r="CK54" s="10">
         <v>12365.336601451201</v>
       </c>
-      <c r="CK54" s="10">
+      <c r="CL54" s="10">
         <v>11917.436018740002</v>
       </c>
-      <c r="CL54" s="10">
+      <c r="CM54" s="10">
         <v>11943.942531724899</v>
       </c>
-      <c r="CM54" s="10">
+      <c r="CN54" s="10">
         <v>11763.130540890001</v>
       </c>
-      <c r="CN54" s="10">
+      <c r="CO54" s="10">
         <v>11221.73352672</v>
       </c>
-      <c r="CO54" s="10">
+      <c r="CP54" s="10">
         <v>11218.33299988</v>
       </c>
-      <c r="CP54" s="10">
+      <c r="CQ54" s="10">
         <v>10997.61468366</v>
       </c>
-      <c r="CQ54" s="10">
+      <c r="CR54" s="10">
         <v>11072.119820940001</v>
       </c>
-      <c r="CR54" s="10">
+      <c r="CS54" s="10">
         <v>10473.535394244958</v>
       </c>
-      <c r="CS54" s="10">
+      <c r="CT54" s="10">
         <v>10412.965859549999</v>
       </c>
-      <c r="CT54" s="10">
+      <c r="CU54" s="10">
         <v>10584.05593816</v>
       </c>
-      <c r="CU54" s="10">
+      <c r="CV54" s="10">
         <v>10686.88418687</v>
       </c>
-      <c r="CV54" s="10">
+      <c r="CW54" s="10">
         <v>10568.58250215</v>
       </c>
-      <c r="CW54" s="10">
+      <c r="CX54" s="10">
         <v>10261.776480748273</v>
       </c>
-      <c r="CX54" s="10">
+      <c r="CY54" s="10">
         <v>9031.6072980054014</v>
       </c>
-      <c r="CY54" s="10">
+      <c r="CZ54" s="10">
         <v>8178.6675004081226</v>
       </c>
-      <c r="CZ54" s="10">
+      <c r="DA54" s="10">
         <v>8026.6031580424706</v>
       </c>
-      <c r="DA54" s="10">
+      <c r="DB54" s="10">
         <v>7953.6705563362029</v>
       </c>
-      <c r="DB54" s="10">
+      <c r="DC54" s="10">
         <v>7584.6277785888697</v>
       </c>
-      <c r="DC54" s="10">
+      <c r="DD54" s="10">
         <v>7386.9633793070007</v>
       </c>
-      <c r="DD54" s="10">
+      <c r="DE54" s="10">
         <v>7069.4703438677152</v>
       </c>
-      <c r="DE54" s="10">
+      <c r="DF54" s="10">
         <v>7044.2209567915706</v>
       </c>
-      <c r="DF54" s="10">
+      <c r="DG54" s="10">
         <v>7159.3903708974285</v>
       </c>
-      <c r="DG54" s="10">
+      <c r="DH54" s="10">
         <v>7025.3930801213919</v>
       </c>
-      <c r="DH54" s="10">
+      <c r="DI54" s="10">
         <v>6762.0814267824144</v>
       </c>
-      <c r="DI54" s="10">
+      <c r="DJ54" s="10">
         <v>6536.8683055109377</v>
       </c>
-      <c r="DJ54" s="10">
+      <c r="DK54" s="10">
         <v>6818.5788918213602</v>
       </c>
-      <c r="DK54" s="10">
+      <c r="DL54" s="10">
         <v>6620.3061779900763</v>
       </c>
-      <c r="DL54" s="10">
+      <c r="DM54" s="10">
         <v>6374.021827190898</v>
       </c>
-      <c r="DM54" s="10">
+      <c r="DN54" s="10">
         <v>6202.9651697756599</v>
       </c>
-      <c r="DN54" s="10">
+      <c r="DO54" s="10">
         <v>6293.2550776095577</v>
       </c>
-      <c r="DO54" s="10">
+      <c r="DP54" s="10">
         <v>6166.5634812875096</v>
       </c>
-      <c r="DP54" s="10">
+      <c r="DQ54" s="10">
         <v>6236.8565186432534</v>
       </c>
-      <c r="DQ54" s="10">
+      <c r="DR54" s="10">
         <v>6525.9381036242048</v>
       </c>
-      <c r="DR54" s="10">
+      <c r="DS54" s="10">
         <v>7064.7612181117474</v>
       </c>
-      <c r="DS54" s="10">
+      <c r="DT54" s="10">
         <v>6912.660228513736</v>
       </c>
-      <c r="DT54" s="10">
+      <c r="DU54" s="10">
         <v>6911.200971179218</v>
       </c>
-      <c r="DU54" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="DV54" s="10">
-        <v>6982.3183842778417</v>
+        <v>6822.2663298967072</v>
       </c>
       <c r="DW54" s="10">
-        <v>6858.4277919975593</v>
+        <v>6982.5891855750751</v>
+      </c>
+      <c r="DX54" s="10">
+        <v>6861.9869966210563</v>
+      </c>
+      <c r="DY54" s="10">
+        <v>7109.9603295813758</v>
       </c>
     </row>
-    <row r="55" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="21" t="s">
         <v>135</v>
       </c>
       <c r="C55" s="10">
         <v>197.26999999999998</v>
       </c>
       <c r="D55" s="10">
         <v>96.870000000000019</v>
       </c>
       <c r="E55" s="10">
         <v>97.86999999999999</v>
       </c>
       <c r="F55" s="10">
         <v>72.83</v>
       </c>
       <c r="G55" s="10">
         <v>116.57</v>
       </c>
       <c r="H55" s="10">
         <v>150.50000000000003</v>
       </c>
       <c r="I55" s="10">
         <v>204.08964999999998</v>
       </c>
       <c r="J55" s="10">
@@ -20606,348 +20909,354 @@
       <c r="U55" s="10">
         <v>411.86690174</v>
       </c>
       <c r="V55" s="10">
         <v>385.26373556999999</v>
       </c>
       <c r="W55" s="10">
         <v>120.94889794084057</v>
       </c>
       <c r="X55" s="10">
         <v>244.0944937029324</v>
       </c>
       <c r="Y55" s="10">
         <v>170.48148290967259</v>
       </c>
       <c r="Z55" s="10">
         <v>332.63795535750467</v>
       </c>
       <c r="AA55" s="10">
         <v>207.5800086232785</v>
       </c>
       <c r="AB55" s="10">
         <v>165.30507413740139</v>
       </c>
       <c r="AC55" s="10">
+        <v>225.42021378919483</v>
+      </c>
+      <c r="AD55" s="10">
         <v>80.269650000000013</v>
       </c>
-      <c r="AD55" s="10">
+      <c r="AE55" s="10">
         <v>86.441800000000001</v>
       </c>
-      <c r="AE55" s="10">
+      <c r="AF55" s="10">
         <v>60.703199999999995</v>
       </c>
-      <c r="AF55" s="10">
+      <c r="AG55" s="10">
         <v>97.86999999999999</v>
       </c>
-      <c r="AG55" s="10">
+      <c r="AH55" s="10">
         <v>116.08</v>
       </c>
-      <c r="AH55" s="10">
+      <c r="AI55" s="10">
         <v>110.44000000000001</v>
       </c>
-      <c r="AI55" s="10">
+      <c r="AJ55" s="10">
         <v>109.85000000000001</v>
       </c>
-      <c r="AJ55" s="10">
+      <c r="AK55" s="10">
         <v>72.83</v>
       </c>
-      <c r="AK55" s="10">
+      <c r="AL55" s="10">
         <v>95.239999999999981</v>
       </c>
-      <c r="AL55" s="10">
+      <c r="AM55" s="10">
         <v>119.46000000000002</v>
       </c>
-      <c r="AM55" s="10">
+      <c r="AN55" s="10">
         <v>118.94000000000001</v>
       </c>
-      <c r="AN55" s="10">
+      <c r="AO55" s="10">
         <v>116.57</v>
       </c>
-      <c r="AO55" s="10">
+      <c r="AP55" s="10">
         <v>149.18675000000002</v>
       </c>
-      <c r="AP55" s="10">
+      <c r="AQ55" s="10">
         <v>165.40570000000002</v>
       </c>
-      <c r="AQ55" s="10">
+      <c r="AR55" s="10">
         <v>171.09675000000001</v>
       </c>
-      <c r="AR55" s="10">
+      <c r="AS55" s="10">
         <v>150.50000000000003</v>
       </c>
-      <c r="AS55" s="10">
+      <c r="AT55" s="10">
         <v>165.71999999999997</v>
       </c>
-      <c r="AT55" s="10">
+      <c r="AU55" s="10">
         <v>227.98755</v>
       </c>
-      <c r="AU55" s="10">
+      <c r="AV55" s="10">
         <v>325.755</v>
       </c>
-      <c r="AV55" s="10">
+      <c r="AW55" s="10">
         <v>204.08964999999998</v>
       </c>
-      <c r="AW55" s="10">
+      <c r="AX55" s="10">
         <v>231.62690000000001</v>
       </c>
-      <c r="AX55" s="10">
+      <c r="AY55" s="10">
         <v>329.29297526990223</v>
       </c>
-      <c r="AY55" s="10">
+      <c r="AZ55" s="10">
         <v>453.85595000000001</v>
       </c>
-      <c r="AZ55" s="10">
+      <c r="BA55" s="10">
         <v>235.78570000000002</v>
       </c>
-      <c r="BA55" s="10">
+      <c r="BB55" s="10">
         <v>446.35860000000002</v>
       </c>
-      <c r="BB55" s="10">
+      <c r="BC55" s="10">
         <v>515.57405000000006</v>
       </c>
-      <c r="BC55" s="10">
+      <c r="BD55" s="10">
         <v>759.66589999999997</v>
       </c>
-      <c r="BD55" s="10">
+      <c r="BE55" s="10">
         <v>761.52217736199998</v>
       </c>
-      <c r="BE55" s="10">
+      <c r="BF55" s="10">
         <v>535.37791375300003</v>
       </c>
-      <c r="BF55" s="10">
+      <c r="BG55" s="10">
         <v>700.70293511099999</v>
       </c>
-      <c r="BG55" s="10">
+      <c r="BH55" s="10">
         <v>826.03513421199989</v>
       </c>
-      <c r="BH55" s="10">
+      <c r="BI55" s="10">
         <v>786.71250976900001</v>
       </c>
-      <c r="BI55" s="10">
+      <c r="BJ55" s="10">
         <v>746.57002902300007</v>
       </c>
-      <c r="BJ55" s="10">
+      <c r="BK55" s="10">
         <v>860.69696193999994</v>
       </c>
-      <c r="BK55" s="10">
+      <c r="BL55" s="10">
         <v>781.7668678</v>
       </c>
-      <c r="BL55" s="10">
+      <c r="BM55" s="10">
         <v>598.40584204800007</v>
       </c>
-      <c r="BM55" s="10">
+      <c r="BN55" s="10">
         <v>762.44632898999998</v>
       </c>
-      <c r="BN55" s="10">
+      <c r="BO55" s="10">
         <v>731.56102100999999</v>
       </c>
-      <c r="BO55" s="10">
+      <c r="BP55" s="10">
         <v>723.1495643799999</v>
       </c>
-      <c r="BP55" s="10">
+      <c r="BQ55" s="10">
         <v>869.83534828000006</v>
       </c>
-      <c r="BQ55" s="10">
+      <c r="BR55" s="10">
         <v>1289.6509737399999</v>
       </c>
-      <c r="BR55" s="10">
+      <c r="BS55" s="10">
         <v>1161.42766579</v>
       </c>
-      <c r="BS55" s="10">
+      <c r="BT55" s="10">
         <v>1068.8146967600001</v>
       </c>
-      <c r="BT55" s="10">
+      <c r="BU55" s="10">
         <v>774.36632234000001</v>
       </c>
-      <c r="BU55" s="10">
+      <c r="BV55" s="10">
         <v>802.7440167499999</v>
       </c>
-      <c r="BV55" s="10">
+      <c r="BW55" s="10">
         <v>1034.3060906000001</v>
       </c>
-      <c r="BW55" s="10">
+      <c r="BX55" s="10">
         <v>1063.2794243200001</v>
       </c>
-      <c r="BX55" s="10">
+      <c r="BY55" s="10">
         <v>952.69499865000012</v>
       </c>
-      <c r="BY55" s="10">
+      <c r="BZ55" s="10">
         <v>1035.1509471300001</v>
       </c>
-      <c r="BZ55" s="10">
+      <c r="CA55" s="10">
         <v>700.90829664000012</v>
       </c>
-      <c r="CA55" s="10">
+      <c r="CB55" s="10">
         <v>609.27450750999992</v>
       </c>
-      <c r="CB55" s="10">
+      <c r="CC55" s="10">
         <v>507.78806870000005</v>
       </c>
-      <c r="CC55" s="10">
+      <c r="CD55" s="10">
         <v>658.41985837999994</v>
       </c>
-      <c r="CD55" s="11">
+      <c r="CE55" s="11">
         <v>693.70753186000002</v>
       </c>
-      <c r="CE55" s="11">
+      <c r="CF55" s="11">
         <v>751.62601209000002</v>
       </c>
-      <c r="CF55" s="10">
+      <c r="CG55" s="10">
         <v>600.65900621000003</v>
       </c>
-      <c r="CG55" s="10">
+      <c r="CH55" s="10">
         <v>585.43371534999994</v>
       </c>
-      <c r="CH55" s="10">
+      <c r="CI55" s="10">
         <v>432.52892057999998</v>
       </c>
-      <c r="CI55" s="10">
+      <c r="CJ55" s="10">
         <v>499.80391079999993</v>
       </c>
-      <c r="CJ55" s="10">
+      <c r="CK55" s="10">
         <v>493.54714765999995</v>
       </c>
-      <c r="CK55" s="10">
+      <c r="CL55" s="10">
         <v>266.08076495</v>
       </c>
-      <c r="CL55" s="10">
+      <c r="CM55" s="10">
         <v>303.13558362000003</v>
       </c>
-      <c r="CM55" s="10">
+      <c r="CN55" s="10">
         <v>268.38872112000001</v>
       </c>
-      <c r="CN55" s="10">
+      <c r="CO55" s="10">
         <v>360.26172114000002</v>
       </c>
-      <c r="CO55" s="10">
+      <c r="CP55" s="10">
         <v>457.15436326999998</v>
       </c>
-      <c r="CP55" s="10">
+      <c r="CQ55" s="10">
         <v>474.55532461999996</v>
       </c>
-      <c r="CQ55" s="10">
+      <c r="CR55" s="10">
         <v>407.93476780999998</v>
       </c>
-      <c r="CR55" s="10">
+      <c r="CS55" s="10">
         <v>411.86690174</v>
       </c>
-      <c r="CS55" s="10">
+      <c r="CT55" s="10">
         <v>436.74153365999996</v>
       </c>
-      <c r="CT55" s="10">
+      <c r="CU55" s="10">
         <v>367.96833328999998</v>
       </c>
-      <c r="CU55" s="10">
+      <c r="CV55" s="10">
         <v>368.62374362999998</v>
       </c>
-      <c r="CV55" s="10">
+      <c r="CW55" s="10">
         <v>385.26373556999999</v>
       </c>
-      <c r="CW55" s="10">
+      <c r="CX55" s="10">
         <v>343.93919245595981</v>
       </c>
-      <c r="CX55" s="10">
+      <c r="CY55" s="10">
         <v>269.8190742371649</v>
       </c>
-      <c r="CY55" s="10">
+      <c r="CZ55" s="10">
         <v>287.24468831005515</v>
       </c>
-      <c r="CZ55" s="10">
+      <c r="DA55" s="10">
         <v>120.94889794084057</v>
       </c>
-      <c r="DA55" s="10">
+      <c r="DB55" s="10">
         <v>132.4051587574169</v>
       </c>
-      <c r="DB55" s="10">
+      <c r="DC55" s="10">
         <v>130.91275323837792</v>
       </c>
-      <c r="DC55" s="10">
+      <c r="DD55" s="10">
         <v>256.67127680515426</v>
       </c>
-      <c r="DD55" s="10">
+      <c r="DE55" s="10">
         <v>244.0944937029324</v>
       </c>
-      <c r="DE55" s="10">
+      <c r="DF55" s="10">
         <v>313.81555997334556</v>
       </c>
-      <c r="DF55" s="10">
+      <c r="DG55" s="10">
         <v>603.31051528721378</v>
       </c>
-      <c r="DG55" s="10">
+      <c r="DH55" s="10">
         <v>199.07487051461857</v>
       </c>
-      <c r="DH55" s="10">
+      <c r="DI55" s="10">
         <v>170.48148290967259</v>
       </c>
-      <c r="DI55" s="10">
+      <c r="DJ55" s="10">
         <v>361.3621780026034</v>
       </c>
-      <c r="DJ55" s="10">
+      <c r="DK55" s="10">
         <v>363.65729950643311</v>
       </c>
-      <c r="DK55" s="10">
+      <c r="DL55" s="10">
         <v>395.46855584482853</v>
       </c>
-      <c r="DL55" s="10">
+      <c r="DM55" s="10">
         <v>332.63795535750467</v>
       </c>
-      <c r="DM55" s="10">
+      <c r="DN55" s="10">
         <v>236.30538637785932</v>
       </c>
-      <c r="DN55" s="10">
+      <c r="DO55" s="10">
         <v>349.54223030548513</v>
       </c>
-      <c r="DO55" s="10">
+      <c r="DP55" s="10">
         <v>365.25467742575461</v>
       </c>
-      <c r="DP55" s="10">
+      <c r="DQ55" s="10">
         <v>207.5800086232785</v>
       </c>
-      <c r="DQ55" s="10">
+      <c r="DR55" s="10">
         <v>110.74848012997739</v>
       </c>
-      <c r="DR55" s="10">
+      <c r="DS55" s="10">
         <v>185.97338046881447</v>
       </c>
-      <c r="DS55" s="10">
+      <c r="DT55" s="10">
         <v>111.10244916088456</v>
       </c>
-      <c r="DT55" s="10">
+      <c r="DU55" s="10">
         <v>165.30507413740139</v>
       </c>
-      <c r="DU55" s="10">
+      <c r="DV55" s="10">
         <v>212.63128758642318</v>
       </c>
-      <c r="DV55" s="10">
+      <c r="DW55" s="10">
         <v>230.56789529984223</v>
       </c>
-      <c r="DW55" s="10">
-        <v>204.53522778242538</v>
+      <c r="DX55" s="10">
+        <v>244.23884792094717</v>
+      </c>
+      <c r="DY55" s="10">
+        <v>225.42021378919483</v>
       </c>
     </row>
-    <row r="56" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="19" t="s">
         <v>110</v>
       </c>
       <c r="C56" s="10">
         <v>343.27</v>
       </c>
       <c r="D56" s="10">
         <v>1541.2599498749116</v>
       </c>
       <c r="E56" s="10">
         <v>1748.0429979342978</v>
       </c>
       <c r="F56" s="10">
         <v>2012.5171870487618</v>
       </c>
       <c r="G56" s="10">
         <v>2135.6519747019861</v>
       </c>
       <c r="H56" s="10">
         <v>2243.4012393376711</v>
       </c>
       <c r="I56" s="10">
         <v>2445.2136000568707</v>
       </c>
       <c r="J56" s="10">
@@ -20986,348 +21295,354 @@
       <c r="U56" s="10">
         <v>3572.9745482289932</v>
       </c>
       <c r="V56" s="10">
         <v>3747.5792241685599</v>
       </c>
       <c r="W56" s="10">
         <v>3689.0907339162482</v>
       </c>
       <c r="X56" s="10">
         <v>3611.4130746528867</v>
       </c>
       <c r="Y56" s="10">
         <v>3871.1082395223989</v>
       </c>
       <c r="Z56" s="10">
         <v>4263.5840020695878</v>
       </c>
       <c r="AA56" s="10">
         <v>4750.7081076900859</v>
       </c>
       <c r="AB56" s="10">
         <v>5387.7423530721044</v>
       </c>
       <c r="AC56" s="10">
+        <v>5784.5112241040861</v>
+      </c>
+      <c r="AD56" s="10">
         <v>1592.9157118897558</v>
       </c>
-      <c r="AD56" s="10">
+      <c r="AE56" s="10">
         <v>1660.6914739045999</v>
       </c>
-      <c r="AE56" s="10">
+      <c r="AF56" s="10">
         <v>1697.0972359194539</v>
       </c>
-      <c r="AF56" s="10">
+      <c r="AG56" s="10">
         <v>1748.0429979342978</v>
       </c>
-      <c r="AG56" s="10">
+      <c r="AH56" s="10">
         <v>1819.1440452129111</v>
       </c>
-      <c r="AH56" s="10">
+      <c r="AI56" s="10">
         <v>1885.8650924915351</v>
       </c>
-      <c r="AI56" s="10">
+      <c r="AJ56" s="10">
         <v>1955.3961397701489</v>
       </c>
-      <c r="AJ56" s="10">
+      <c r="AK56" s="10">
         <v>2012.5171870487618</v>
       </c>
-      <c r="AK56" s="10">
+      <c r="AL56" s="10">
         <v>2046.8158839620705</v>
       </c>
-      <c r="AL56" s="10">
+      <c r="AM56" s="10">
         <v>2071.5045808753794</v>
       </c>
-      <c r="AM56" s="10">
+      <c r="AN56" s="10">
         <v>2109.1832777886871</v>
       </c>
-      <c r="AN56" s="10">
+      <c r="AO56" s="10">
         <v>2135.6519747019861</v>
       </c>
-      <c r="AO56" s="10">
+      <c r="AP56" s="10">
         <v>2154.6442908609101</v>
       </c>
-      <c r="AP56" s="10">
+      <c r="AQ56" s="10">
         <v>2186.1366070198333</v>
       </c>
-      <c r="AQ56" s="10">
+      <c r="AR56" s="10">
         <v>2221.5389231787572</v>
       </c>
-      <c r="AR56" s="10">
+      <c r="AS56" s="10">
         <v>2243.4012393376711</v>
       </c>
-      <c r="AS56" s="10">
+      <c r="AT56" s="10">
         <v>2295.7982295174711</v>
       </c>
-      <c r="AT56" s="10">
+      <c r="AU56" s="10">
         <v>2344.3852196972712</v>
       </c>
-      <c r="AU56" s="10">
+      <c r="AV56" s="10">
         <v>2392.8222098770716</v>
       </c>
-      <c r="AV56" s="10">
+      <c r="AW56" s="10">
         <v>2445.2136000568707</v>
       </c>
-      <c r="AW56" s="10">
+      <c r="AX56" s="10">
         <v>2522.4121147138831</v>
       </c>
-      <c r="AX56" s="10">
+      <c r="AY56" s="10">
         <v>2588.4606293708848</v>
       </c>
-      <c r="AY56" s="10">
+      <c r="AZ56" s="10">
         <v>2669.069144027887</v>
       </c>
-      <c r="AZ56" s="10">
+      <c r="BA56" s="10">
         <v>2728.3373086848887</v>
       </c>
-      <c r="BA56" s="10">
+      <c r="BB56" s="10">
         <v>2792.0303094540682</v>
       </c>
-      <c r="BB56" s="10">
+      <c r="BC56" s="10">
         <v>2935.4433102232365</v>
       </c>
-      <c r="BC56" s="10">
+      <c r="BD56" s="10">
         <v>3015.0963109924051</v>
       </c>
-      <c r="BD56" s="10">
+      <c r="BE56" s="10">
         <v>3052.5959783985741</v>
       </c>
-      <c r="BE56" s="10">
+      <c r="BF56" s="10">
         <v>3117.5487221629046</v>
       </c>
-      <c r="BF56" s="10">
+      <c r="BG56" s="10">
         <v>3214.2516943562368</v>
       </c>
-      <c r="BG56" s="10">
+      <c r="BH56" s="10">
         <v>3305.1896442695688</v>
       </c>
-      <c r="BH56" s="10">
+      <c r="BI56" s="10">
         <v>3367.8675942489003</v>
       </c>
-      <c r="BI56" s="10">
+      <c r="BJ56" s="10">
         <v>3217.3775977559967</v>
       </c>
-      <c r="BJ56" s="10">
+      <c r="BK56" s="10">
         <v>3005.9453791541046</v>
       </c>
-      <c r="BK56" s="10">
+      <c r="BL56" s="10">
         <v>2837.510938244212</v>
       </c>
-      <c r="BL56" s="10">
+      <c r="BM56" s="10">
         <v>2645.193164176319</v>
       </c>
-      <c r="BM56" s="10">
+      <c r="BN56" s="10">
         <v>2700.1827685724488</v>
       </c>
-      <c r="BN56" s="10">
+      <c r="BO56" s="10">
         <v>2693.5504423155876</v>
       </c>
-      <c r="BO56" s="10">
+      <c r="BP56" s="10">
         <v>2732.9030188987276</v>
       </c>
-      <c r="BP56" s="10">
+      <c r="BQ56" s="10">
         <v>2678.206328551868</v>
       </c>
-      <c r="BQ56" s="10">
+      <c r="BR56" s="10">
         <v>2719.3906045120711</v>
       </c>
-      <c r="BR56" s="10">
+      <c r="BS56" s="10">
         <v>2717.3352478522738</v>
       </c>
-      <c r="BS56" s="10">
+      <c r="BT56" s="10">
         <v>2704.4911843224768</v>
       </c>
-      <c r="BT56" s="10">
+      <c r="BU56" s="10">
         <v>2693.31007686268</v>
       </c>
-      <c r="BU56" s="10">
+      <c r="BV56" s="10">
         <v>2671.817046103175</v>
       </c>
-      <c r="BV56" s="10">
+      <c r="BW56" s="10">
         <v>2663.1458745936798</v>
       </c>
-      <c r="BW56" s="10">
+      <c r="BX56" s="10">
         <v>2654.5217835541839</v>
       </c>
-      <c r="BX56" s="10">
+      <c r="BY56" s="10">
         <v>2629.9860883146789</v>
       </c>
-      <c r="BY56" s="10">
+      <c r="BZ56" s="10">
         <v>2858.3927342678485</v>
       </c>
-      <c r="BZ56" s="10">
+      <c r="CA56" s="10">
         <v>3173.445597273213</v>
       </c>
-      <c r="CA56" s="10">
+      <c r="CB56" s="10">
         <v>2650.3187888795615</v>
       </c>
-      <c r="CB56" s="10">
+      <c r="CC56" s="10">
         <v>2649.0085893389501</v>
       </c>
-      <c r="CC56" s="10">
+      <c r="CD56" s="10">
         <v>2959.1312986777298</v>
       </c>
-      <c r="CD56" s="11">
+      <c r="CE56" s="11">
         <v>3298.7238806148998</v>
       </c>
-      <c r="CE56" s="11">
+      <c r="CF56" s="11">
         <v>2725.3680183719271</v>
       </c>
-      <c r="CF56" s="10">
+      <c r="CG56" s="10">
         <v>2706.53345409955</v>
       </c>
-      <c r="CG56" s="10">
+      <c r="CH56" s="10">
         <v>3117.3649381294163</v>
       </c>
-      <c r="CH56" s="10">
+      <c r="CI56" s="10">
         <v>3558.3899825991343</v>
       </c>
-      <c r="CI56" s="10">
+      <c r="CJ56" s="10">
         <v>2990.7341482487109</v>
       </c>
-      <c r="CJ56" s="10">
+      <c r="CK56" s="10">
         <v>3026.6934253579698</v>
       </c>
-      <c r="CK56" s="10">
+      <c r="CL56" s="10">
         <v>3477.4303581414379</v>
       </c>
-      <c r="CL56" s="10">
+      <c r="CM56" s="10">
         <v>4085.2561012710366</v>
       </c>
-      <c r="CM56" s="10">
+      <c r="CN56" s="10">
         <v>3417.3751522563207</v>
       </c>
-      <c r="CN56" s="10">
+      <c r="CO56" s="10">
         <v>3471.463220897368</v>
       </c>
-      <c r="CO56" s="10">
+      <c r="CP56" s="10">
         <v>3901.9897977628452</v>
       </c>
-      <c r="CP56" s="10">
+      <c r="CQ56" s="10">
         <v>4394.0457226855624</v>
       </c>
-      <c r="CQ56" s="10">
+      <c r="CR56" s="10">
         <v>3590.7753807463491</v>
       </c>
-      <c r="CR56" s="10">
+      <c r="CS56" s="10">
         <v>3572.9745482289932</v>
       </c>
-      <c r="CS56" s="10">
+      <c r="CT56" s="10">
         <v>4040.3086663947724</v>
       </c>
-      <c r="CT56" s="10">
+      <c r="CU56" s="10">
         <v>4616.5428839898404</v>
       </c>
-      <c r="CU56" s="10">
+      <c r="CV56" s="10">
         <v>3789.0529981650916</v>
       </c>
-      <c r="CV56" s="10">
+      <c r="CW56" s="10">
         <v>3747.5792241685599</v>
       </c>
-      <c r="CW56" s="10">
+      <c r="CX56" s="10">
         <v>4495.3127536089278</v>
       </c>
-      <c r="CX56" s="10">
+      <c r="CY56" s="10">
         <v>5111.0444448114049</v>
       </c>
-      <c r="CY56" s="10">
+      <c r="CZ56" s="10">
         <v>3644.1292089703261</v>
       </c>
-      <c r="CZ56" s="10">
+      <c r="DA56" s="10">
         <v>3689.0907339162482</v>
       </c>
-      <c r="DA56" s="10">
+      <c r="DB56" s="10">
         <v>3841.7755909012758</v>
       </c>
-      <c r="DB56" s="10">
+      <c r="DC56" s="10">
         <v>4119.6211360608504</v>
       </c>
-      <c r="DC56" s="10">
+      <c r="DD56" s="10">
         <v>3574.2038828574564</v>
       </c>
-      <c r="DD56" s="10">
+      <c r="DE56" s="10">
         <v>3611.4130746528867</v>
       </c>
-      <c r="DE56" s="10">
+      <c r="DF56" s="10">
         <v>3973.909904514574</v>
       </c>
-      <c r="DF56" s="10">
+      <c r="DG56" s="10">
         <v>4750.2842769239187</v>
       </c>
-      <c r="DG56" s="10">
+      <c r="DH56" s="10">
         <v>4018.8018629711801</v>
       </c>
-      <c r="DH56" s="10">
+      <c r="DI56" s="10">
         <v>3871.1082395223989</v>
       </c>
-      <c r="DI56" s="10">
+      <c r="DJ56" s="10">
         <v>4183.0849473685421</v>
       </c>
-      <c r="DJ56" s="10">
+      <c r="DK56" s="10">
         <v>6008.7102581395202</v>
       </c>
-      <c r="DK56" s="10">
+      <c r="DL56" s="10">
         <v>4622.3003774472772</v>
       </c>
-      <c r="DL56" s="10">
+      <c r="DM56" s="10">
         <v>4263.5840020695878</v>
       </c>
-      <c r="DM56" s="10">
+      <c r="DN56" s="10">
         <v>5144.1009425784696</v>
       </c>
-      <c r="DN56" s="10">
+      <c r="DO56" s="10">
         <v>5902.8469991295578</v>
       </c>
-      <c r="DO56" s="10">
+      <c r="DP56" s="10">
         <v>4894.9152148800658</v>
       </c>
-      <c r="DP56" s="10">
+      <c r="DQ56" s="10">
         <v>4750.7081076900859</v>
       </c>
-      <c r="DQ56" s="10">
+      <c r="DR56" s="10">
         <v>5526.6696745137142</v>
       </c>
-      <c r="DR56" s="10">
+      <c r="DS56" s="10">
         <v>6350.0106777089177</v>
       </c>
-      <c r="DS56" s="10">
+      <c r="DT56" s="10">
         <v>5532.2332189750114</v>
       </c>
-      <c r="DT56" s="10">
+      <c r="DU56" s="10">
         <v>5387.7423530721044</v>
       </c>
-      <c r="DU56" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="DV56" s="10">
-        <v>6683.0961706258167</v>
+        <v>6408.7832642009571</v>
       </c>
       <c r="DW56" s="10">
-        <v>5831.6104070515039</v>
+        <v>7377.8613434658164</v>
+      </c>
+      <c r="DX56" s="10">
+        <v>6329.6321998315034</v>
+      </c>
+      <c r="DY56" s="10">
+        <v>5784.5112241040861</v>
       </c>
     </row>
-    <row r="57" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="19" t="s">
         <v>133</v>
       </c>
       <c r="C57" s="10">
         <v>0.26</v>
       </c>
       <c r="D57" s="10">
         <v>0.03</v>
       </c>
       <c r="E57" s="10">
         <v>1.3</v>
       </c>
       <c r="F57" s="10">
         <v>1.0899999999999999</v>
       </c>
       <c r="G57" s="10">
         <v>0.5</v>
       </c>
       <c r="H57" s="10">
         <v>0</v>
       </c>
       <c r="I57" s="10">
         <v>0.98</v>
       </c>
       <c r="J57" s="10">
@@ -21366,156 +21681,156 @@
       <c r="U57" s="10">
         <v>0</v>
       </c>
       <c r="V57" s="10">
         <v>0</v>
       </c>
       <c r="W57" s="10">
         <v>0</v>
       </c>
       <c r="X57" s="10">
         <v>0</v>
       </c>
       <c r="Y57" s="10">
         <v>0</v>
       </c>
       <c r="Z57" s="10">
         <v>0</v>
       </c>
       <c r="AA57" s="10">
         <v>0</v>
       </c>
       <c r="AB57" s="10">
         <v>20.357349299999999</v>
       </c>
       <c r="AC57" s="10">
+        <v>0</v>
+      </c>
+      <c r="AD57" s="10">
         <v>0.03</v>
       </c>
-      <c r="AD57" s="10">
+      <c r="AE57" s="10">
         <v>1.34</v>
       </c>
-      <c r="AE57" s="10">
+      <c r="AF57" s="10">
         <v>1.25</v>
       </c>
-      <c r="AF57" s="10">
+      <c r="AG57" s="10">
         <v>1.3</v>
       </c>
-      <c r="AG57" s="10">
+      <c r="AH57" s="10">
         <v>1.55</v>
       </c>
-      <c r="AH57" s="10">
+      <c r="AI57" s="10">
         <v>1.39</v>
       </c>
-      <c r="AI57" s="10">
+      <c r="AJ57" s="10">
         <v>1.1600000000000001</v>
       </c>
-      <c r="AJ57" s="10">
+      <c r="AK57" s="10">
         <v>1.0899999999999999</v>
       </c>
-      <c r="AK57" s="10">
+      <c r="AL57" s="10">
         <v>0.83000000000000007</v>
       </c>
-      <c r="AL57" s="10">
+      <c r="AM57" s="10">
         <v>0.77</v>
       </c>
-      <c r="AM57" s="10">
+      <c r="AN57" s="10">
         <v>0.55000000000000004</v>
       </c>
-      <c r="AN57" s="10">
+      <c r="AO57" s="10">
         <v>0.5</v>
       </c>
-      <c r="AO57" s="10">
+      <c r="AP57" s="10">
         <v>0.29000000000000004</v>
       </c>
-      <c r="AP57" s="10">
+      <c r="AQ57" s="10">
         <v>0.26</v>
       </c>
-      <c r="AQ57" s="10">
+      <c r="AR57" s="10">
         <v>0.05</v>
       </c>
-      <c r="AR57" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="AS57" s="10">
-        <v>0.98</v>
+        <v>0</v>
       </c>
       <c r="AT57" s="10">
         <v>0.98</v>
       </c>
       <c r="AU57" s="10">
         <v>0.98</v>
       </c>
       <c r="AV57" s="10">
         <v>0.98</v>
       </c>
       <c r="AW57" s="10">
+        <v>0.98</v>
+      </c>
+      <c r="AX57" s="10">
         <v>0.95</v>
       </c>
-      <c r="AX57" s="10">
+      <c r="AY57" s="10">
         <v>0.94</v>
       </c>
-      <c r="AY57" s="10">
+      <c r="AZ57" s="10">
         <v>0.93</v>
       </c>
-      <c r="AZ57" s="10">
+      <c r="BA57" s="10">
         <v>0.87</v>
       </c>
-      <c r="BA57" s="10">
+      <c r="BB57" s="10">
         <v>0.86</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.8</v>
       </c>
       <c r="BC57" s="10">
         <v>0.8</v>
       </c>
       <c r="BD57" s="10">
+        <v>0.8</v>
+      </c>
+      <c r="BE57" s="10">
         <v>0.75</v>
       </c>
-      <c r="BE57" s="10">
+      <c r="BF57" s="10">
         <v>0.79</v>
       </c>
-      <c r="BF57" s="10">
+      <c r="BG57" s="10">
         <v>0.73</v>
       </c>
-      <c r="BG57" s="10">
+      <c r="BH57" s="10">
         <v>0.74</v>
       </c>
-      <c r="BH57" s="10">
+      <c r="BI57" s="10">
         <v>0.73</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.72</v>
       </c>
       <c r="BJ57" s="10">
         <v>0.72</v>
       </c>
       <c r="BK57" s="10">
         <v>0.72</v>
       </c>
       <c r="BL57" s="10">
-        <v>0</v>
+        <v>0.72</v>
       </c>
       <c r="BM57" s="10">
         <v>0</v>
       </c>
       <c r="BN57" s="10">
         <v>0</v>
       </c>
       <c r="BO57" s="10">
         <v>0</v>
       </c>
       <c r="BP57" s="10">
         <v>0</v>
       </c>
       <c r="BQ57" s="10">
         <v>0</v>
       </c>
       <c r="BR57" s="10">
         <v>0</v>
       </c>
       <c r="BS57" s="10">
         <v>0</v>
       </c>
       <c r="BT57" s="10">
         <v>0</v>
       </c>
@@ -21524,57 +21839,57 @@
       </c>
       <c r="BV57" s="10">
         <v>0</v>
       </c>
       <c r="BW57" s="10">
         <v>0</v>
       </c>
       <c r="BX57" s="10">
         <v>0</v>
       </c>
       <c r="BY57" s="10">
         <v>0</v>
       </c>
       <c r="BZ57" s="10">
         <v>0</v>
       </c>
       <c r="CA57" s="10">
         <v>0</v>
       </c>
       <c r="CB57" s="10">
         <v>0</v>
       </c>
       <c r="CC57" s="10">
         <v>0</v>
       </c>
-      <c r="CD57" s="11">
+      <c r="CD57" s="10">
         <v>0</v>
       </c>
       <c r="CE57" s="11">
         <v>0</v>
       </c>
-      <c r="CF57" s="10">
+      <c r="CF57" s="11">
         <v>0</v>
       </c>
       <c r="CG57" s="10">
         <v>0</v>
       </c>
       <c r="CH57" s="10">
         <v>0</v>
       </c>
       <c r="CI57" s="10">
         <v>0</v>
       </c>
       <c r="CJ57" s="10">
         <v>0</v>
       </c>
       <c r="CK57" s="10">
         <v>0</v>
       </c>
       <c r="CL57" s="10">
         <v>0</v>
       </c>
       <c r="CM57" s="10">
         <v>0</v>
       </c>
       <c r="CN57" s="10">
         <v>0</v>
@@ -21651,63 +21966,69 @@
       <c r="DL57" s="10">
         <v>0</v>
       </c>
       <c r="DM57" s="10">
         <v>0</v>
       </c>
       <c r="DN57" s="10">
         <v>0</v>
       </c>
       <c r="DO57" s="10">
         <v>0</v>
       </c>
       <c r="DP57" s="10">
         <v>0</v>
       </c>
       <c r="DQ57" s="10">
         <v>0</v>
       </c>
       <c r="DR57" s="10">
         <v>0</v>
       </c>
       <c r="DS57" s="10">
         <v>0</v>
       </c>
       <c r="DT57" s="10">
+        <v>0</v>
+      </c>
+      <c r="DU57" s="10">
         <v>20.357349299999999</v>
       </c>
-      <c r="DU57" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="DV57" s="10">
-        <v>0.46770299999999998</v>
+        <v>0</v>
       </c>
       <c r="DW57" s="10">
-        <v>0.46770299999999998</v>
+        <v>0</v>
+      </c>
+      <c r="DX57" s="10">
+        <v>0</v>
+      </c>
+      <c r="DY57" s="10">
+        <v>0</v>
       </c>
     </row>
-    <row r="58" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="21" t="s">
         <v>136</v>
       </c>
       <c r="C58" s="10">
         <v>0.26</v>
       </c>
       <c r="D58" s="10">
         <v>0.03</v>
       </c>
       <c r="E58" s="10">
         <v>1.3</v>
       </c>
       <c r="F58" s="10">
         <v>1.0899999999999999</v>
       </c>
       <c r="G58" s="10">
         <v>0.5</v>
       </c>
       <c r="H58" s="10">
         <v>0</v>
       </c>
       <c r="I58" s="10">
         <v>0.98</v>
       </c>
       <c r="J58" s="10">
@@ -21746,156 +22067,156 @@
       <c r="U58" s="10">
         <v>0</v>
       </c>
       <c r="V58" s="10">
         <v>0</v>
       </c>
       <c r="W58" s="10">
         <v>0</v>
       </c>
       <c r="X58" s="10">
         <v>0</v>
       </c>
       <c r="Y58" s="10">
         <v>0</v>
       </c>
       <c r="Z58" s="10">
         <v>0</v>
       </c>
       <c r="AA58" s="10">
         <v>0</v>
       </c>
       <c r="AB58" s="10">
         <v>0</v>
       </c>
       <c r="AC58" s="10">
+        <v>0</v>
+      </c>
+      <c r="AD58" s="10">
         <v>0.03</v>
       </c>
-      <c r="AD58" s="10">
+      <c r="AE58" s="10">
         <v>1.34</v>
       </c>
-      <c r="AE58" s="10">
+      <c r="AF58" s="10">
         <v>1.25</v>
       </c>
-      <c r="AF58" s="10">
+      <c r="AG58" s="10">
         <v>1.3</v>
       </c>
-      <c r="AG58" s="10">
+      <c r="AH58" s="10">
         <v>1.55</v>
       </c>
-      <c r="AH58" s="10">
+      <c r="AI58" s="10">
         <v>1.39</v>
       </c>
-      <c r="AI58" s="10">
+      <c r="AJ58" s="10">
         <v>1.1600000000000001</v>
       </c>
-      <c r="AJ58" s="10">
+      <c r="AK58" s="10">
         <v>1.0899999999999999</v>
       </c>
-      <c r="AK58" s="10">
+      <c r="AL58" s="10">
         <v>0.83000000000000007</v>
       </c>
-      <c r="AL58" s="10">
+      <c r="AM58" s="10">
         <v>0.77</v>
       </c>
-      <c r="AM58" s="10">
+      <c r="AN58" s="10">
         <v>0.55000000000000004</v>
       </c>
-      <c r="AN58" s="10">
+      <c r="AO58" s="10">
         <v>0.5</v>
       </c>
-      <c r="AO58" s="10">
+      <c r="AP58" s="10">
         <v>0.29000000000000004</v>
       </c>
-      <c r="AP58" s="10">
+      <c r="AQ58" s="10">
         <v>0.26</v>
       </c>
-      <c r="AQ58" s="10">
+      <c r="AR58" s="10">
         <v>0.05</v>
       </c>
-      <c r="AR58" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="AS58" s="10">
-        <v>0.98</v>
+        <v>0</v>
       </c>
       <c r="AT58" s="10">
         <v>0.98</v>
       </c>
       <c r="AU58" s="10">
         <v>0.98</v>
       </c>
       <c r="AV58" s="10">
         <v>0.98</v>
       </c>
       <c r="AW58" s="10">
+        <v>0.98</v>
+      </c>
+      <c r="AX58" s="10">
         <v>0.95</v>
       </c>
-      <c r="AX58" s="10">
+      <c r="AY58" s="10">
         <v>0.94</v>
       </c>
-      <c r="AY58" s="10">
+      <c r="AZ58" s="10">
         <v>0.93</v>
       </c>
-      <c r="AZ58" s="10">
+      <c r="BA58" s="10">
         <v>0.87</v>
       </c>
-      <c r="BA58" s="10">
+      <c r="BB58" s="10">
         <v>0.86</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.8</v>
       </c>
       <c r="BC58" s="10">
         <v>0.8</v>
       </c>
       <c r="BD58" s="10">
+        <v>0.8</v>
+      </c>
+      <c r="BE58" s="10">
         <v>0.75</v>
       </c>
-      <c r="BE58" s="10">
+      <c r="BF58" s="10">
         <v>0.79</v>
       </c>
-      <c r="BF58" s="10">
+      <c r="BG58" s="10">
         <v>0.73</v>
       </c>
-      <c r="BG58" s="10">
+      <c r="BH58" s="10">
         <v>0.74</v>
       </c>
-      <c r="BH58" s="10">
+      <c r="BI58" s="10">
         <v>0.73</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.72</v>
       </c>
       <c r="BJ58" s="10">
         <v>0.72</v>
       </c>
       <c r="BK58" s="10">
         <v>0.72</v>
       </c>
       <c r="BL58" s="10">
-        <v>0</v>
+        <v>0.72</v>
       </c>
       <c r="BM58" s="10">
         <v>0</v>
       </c>
       <c r="BN58" s="10">
         <v>0</v>
       </c>
       <c r="BO58" s="10">
         <v>0</v>
       </c>
       <c r="BP58" s="10">
         <v>0</v>
       </c>
       <c r="BQ58" s="10">
         <v>0</v>
       </c>
       <c r="BR58" s="10">
         <v>0</v>
       </c>
       <c r="BS58" s="10">
         <v>0</v>
       </c>
       <c r="BT58" s="10">
         <v>0</v>
       </c>
@@ -21904,57 +22225,57 @@
       </c>
       <c r="BV58" s="10">
         <v>0</v>
       </c>
       <c r="BW58" s="10">
         <v>0</v>
       </c>
       <c r="BX58" s="10">
         <v>0</v>
       </c>
       <c r="BY58" s="10">
         <v>0</v>
       </c>
       <c r="BZ58" s="10">
         <v>0</v>
       </c>
       <c r="CA58" s="10">
         <v>0</v>
       </c>
       <c r="CB58" s="10">
         <v>0</v>
       </c>
       <c r="CC58" s="10">
         <v>0</v>
       </c>
-      <c r="CD58" s="11">
+      <c r="CD58" s="10">
         <v>0</v>
       </c>
       <c r="CE58" s="11">
         <v>0</v>
       </c>
-      <c r="CF58" s="10">
+      <c r="CF58" s="11">
         <v>0</v>
       </c>
       <c r="CG58" s="10">
         <v>0</v>
       </c>
       <c r="CH58" s="10">
         <v>0</v>
       </c>
       <c r="CI58" s="10">
         <v>0</v>
       </c>
       <c r="CJ58" s="10">
         <v>0</v>
       </c>
       <c r="CK58" s="10">
         <v>0</v>
       </c>
       <c r="CL58" s="10">
         <v>0</v>
       </c>
       <c r="CM58" s="10">
         <v>0</v>
       </c>
       <c r="CN58" s="10">
         <v>0</v>
@@ -22042,52 +22363,58 @@
       </c>
       <c r="DP58" s="10">
         <v>0</v>
       </c>
       <c r="DQ58" s="10">
         <v>0</v>
       </c>
       <c r="DR58" s="10">
         <v>0</v>
       </c>
       <c r="DS58" s="10">
         <v>0</v>
       </c>
       <c r="DT58" s="10">
         <v>0</v>
       </c>
       <c r="DU58" s="10">
         <v>0</v>
       </c>
       <c r="DV58" s="10">
         <v>0</v>
       </c>
       <c r="DW58" s="10">
         <v>0</v>
       </c>
+      <c r="DX58" s="10">
+        <v>0</v>
+      </c>
+      <c r="DY58" s="10">
+        <v>0</v>
+      </c>
     </row>
-    <row r="59" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="21" t="s">
         <v>135</v>
       </c>
       <c r="C59" s="10">
         <v>0</v>
       </c>
       <c r="D59" s="10">
         <v>0</v>
       </c>
       <c r="E59" s="10">
         <v>0</v>
       </c>
       <c r="F59" s="10">
         <v>0</v>
       </c>
       <c r="G59" s="10">
         <v>0</v>
       </c>
       <c r="H59" s="10">
         <v>0</v>
       </c>
       <c r="I59" s="10">
         <v>0</v>
       </c>
       <c r="J59" s="10">
@@ -22284,57 +22611,57 @@
       </c>
       <c r="BV59" s="10">
         <v>0</v>
       </c>
       <c r="BW59" s="10">
         <v>0</v>
       </c>
       <c r="BX59" s="10">
         <v>0</v>
       </c>
       <c r="BY59" s="10">
         <v>0</v>
       </c>
       <c r="BZ59" s="10">
         <v>0</v>
       </c>
       <c r="CA59" s="10">
         <v>0</v>
       </c>
       <c r="CB59" s="10">
         <v>0</v>
       </c>
       <c r="CC59" s="10">
         <v>0</v>
       </c>
-      <c r="CD59" s="11">
+      <c r="CD59" s="10">
         <v>0</v>
       </c>
       <c r="CE59" s="11">
         <v>0</v>
       </c>
-      <c r="CF59" s="10">
+      <c r="CF59" s="11">
         <v>0</v>
       </c>
       <c r="CG59" s="10">
         <v>0</v>
       </c>
       <c r="CH59" s="10">
         <v>0</v>
       </c>
       <c r="CI59" s="10">
         <v>0</v>
       </c>
       <c r="CJ59" s="10">
         <v>0</v>
       </c>
       <c r="CK59" s="10">
         <v>0</v>
       </c>
       <c r="CL59" s="10">
         <v>0</v>
       </c>
       <c r="CM59" s="10">
         <v>0</v>
       </c>
       <c r="CN59" s="10">
         <v>0</v>
@@ -22411,63 +22738,69 @@
       <c r="DL59" s="10">
         <v>0</v>
       </c>
       <c r="DM59" s="10">
         <v>0</v>
       </c>
       <c r="DN59" s="10">
         <v>0</v>
       </c>
       <c r="DO59" s="10">
         <v>0</v>
       </c>
       <c r="DP59" s="10">
         <v>0</v>
       </c>
       <c r="DQ59" s="10">
         <v>0</v>
       </c>
       <c r="DR59" s="10">
         <v>0</v>
       </c>
       <c r="DS59" s="10">
         <v>0</v>
       </c>
       <c r="DT59" s="10">
+        <v>0</v>
+      </c>
+      <c r="DU59" s="10">
         <v>20.357349299999999</v>
       </c>
-      <c r="DU59" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="DV59" s="10">
-        <v>0.46770299999999998</v>
+        <v>0</v>
       </c>
       <c r="DW59" s="10">
-        <v>0.46770299999999998</v>
+        <v>0</v>
+      </c>
+      <c r="DX59" s="10">
+        <v>0</v>
+      </c>
+      <c r="DY59" s="10">
+        <v>0</v>
       </c>
     </row>
-    <row r="60" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="19" t="s">
         <v>134</v>
       </c>
       <c r="C60" s="11">
         <v>343.01</v>
       </c>
       <c r="D60" s="11">
         <v>1541.2299498749117</v>
       </c>
       <c r="E60" s="11">
         <v>1746.7429979342978</v>
       </c>
       <c r="F60" s="11">
         <v>2011.4271870487619</v>
       </c>
       <c r="G60" s="11">
         <v>2135.1519747019861</v>
       </c>
       <c r="H60" s="11">
         <v>2243.4012393376711</v>
       </c>
       <c r="I60" s="11">
         <v>2444.2336000568707</v>
       </c>
       <c r="J60" s="11">
@@ -22506,348 +22839,354 @@
       <c r="U60" s="11">
         <v>3572.9745482289932</v>
       </c>
       <c r="V60" s="11">
         <v>3747.5792241685599</v>
       </c>
       <c r="W60" s="11">
         <v>3689.0907339162482</v>
       </c>
       <c r="X60" s="11">
         <v>3611.4130746528867</v>
       </c>
       <c r="Y60" s="11">
         <v>3871.1082395223989</v>
       </c>
       <c r="Z60" s="11">
         <v>4263.5840020695878</v>
       </c>
       <c r="AA60" s="11">
         <v>4750.7081076900859</v>
       </c>
       <c r="AB60" s="11">
         <v>5367.385003772104</v>
       </c>
       <c r="AC60" s="11">
+        <v>5784.5112241040861</v>
+      </c>
+      <c r="AD60" s="11">
         <v>1592.8857118897558</v>
       </c>
-      <c r="AD60" s="11">
+      <c r="AE60" s="11">
         <v>1659.3514739046</v>
       </c>
-      <c r="AE60" s="11">
+      <c r="AF60" s="11">
         <v>1695.8472359194539</v>
       </c>
-      <c r="AF60" s="11">
+      <c r="AG60" s="11">
         <v>1746.7429979342978</v>
       </c>
-      <c r="AG60" s="11">
+      <c r="AH60" s="11">
         <v>1817.5940452129112</v>
       </c>
-      <c r="AH60" s="11">
+      <c r="AI60" s="11">
         <v>1884.475092491535</v>
       </c>
-      <c r="AI60" s="11">
+      <c r="AJ60" s="11">
         <v>1954.2361397701488</v>
       </c>
-      <c r="AJ60" s="11">
+      <c r="AK60" s="11">
         <v>2011.4271870487619</v>
       </c>
-      <c r="AK60" s="11">
+      <c r="AL60" s="11">
         <v>2045.9858839620706</v>
       </c>
-      <c r="AL60" s="11">
+      <c r="AM60" s="11">
         <v>2070.7345808753794</v>
       </c>
-      <c r="AM60" s="11">
+      <c r="AN60" s="11">
         <v>2108.6332777886869</v>
       </c>
-      <c r="AN60" s="11">
+      <c r="AO60" s="11">
         <v>2135.1519747019861</v>
       </c>
-      <c r="AO60" s="11">
+      <c r="AP60" s="11">
         <v>2154.3542908609102</v>
       </c>
-      <c r="AP60" s="11">
+      <c r="AQ60" s="11">
         <v>2185.876607019833</v>
       </c>
-      <c r="AQ60" s="11">
+      <c r="AR60" s="11">
         <v>2221.488923178757</v>
       </c>
-      <c r="AR60" s="11">
+      <c r="AS60" s="11">
         <v>2243.4012393376711</v>
       </c>
-      <c r="AS60" s="11">
+      <c r="AT60" s="11">
         <v>2294.8182295174711</v>
       </c>
-      <c r="AT60" s="11">
+      <c r="AU60" s="11">
         <v>2343.4052196972711</v>
       </c>
-      <c r="AU60" s="11">
+      <c r="AV60" s="11">
         <v>2391.8422098770716</v>
       </c>
-      <c r="AV60" s="11">
+      <c r="AW60" s="11">
         <v>2444.2336000568707</v>
       </c>
-      <c r="AW60" s="11">
+      <c r="AX60" s="11">
         <v>2521.4621147138832</v>
       </c>
-      <c r="AX60" s="11">
+      <c r="AY60" s="11">
         <v>2587.5206293708848</v>
       </c>
-      <c r="AY60" s="11">
+      <c r="AZ60" s="11">
         <v>2668.1391440278871</v>
       </c>
-      <c r="AZ60" s="11">
+      <c r="BA60" s="11">
         <v>2727.4673086848888</v>
       </c>
-      <c r="BA60" s="11">
+      <c r="BB60" s="11">
         <v>2791.170309454068</v>
       </c>
-      <c r="BB60" s="11">
+      <c r="BC60" s="11">
         <v>2934.6433102232363</v>
       </c>
-      <c r="BC60" s="11">
+      <c r="BD60" s="11">
         <v>3014.2963109924049</v>
       </c>
-      <c r="BD60" s="11">
+      <c r="BE60" s="11">
         <v>3051.8459783985741</v>
       </c>
-      <c r="BE60" s="11">
+      <c r="BF60" s="11">
         <v>3116.7587221629046</v>
       </c>
-      <c r="BF60" s="11">
+      <c r="BG60" s="11">
         <v>3213.5216943562368</v>
       </c>
-      <c r="BG60" s="11">
+      <c r="BH60" s="11">
         <v>3304.449644269569</v>
       </c>
-      <c r="BH60" s="11">
+      <c r="BI60" s="11">
         <v>3367.1375942489003</v>
       </c>
-      <c r="BI60" s="11">
+      <c r="BJ60" s="11">
         <v>3216.6575977559969</v>
       </c>
-      <c r="BJ60" s="11">
+      <c r="BK60" s="11">
         <v>3005.2253791541048</v>
       </c>
-      <c r="BK60" s="11">
+      <c r="BL60" s="11">
         <v>2836.7909382442122</v>
       </c>
-      <c r="BL60" s="11">
+      <c r="BM60" s="11">
         <v>2645.193164176319</v>
       </c>
-      <c r="BM60" s="11">
+      <c r="BN60" s="11">
         <v>2700.1827685724488</v>
       </c>
-      <c r="BN60" s="11">
+      <c r="BO60" s="11">
         <v>2693.5504423155876</v>
       </c>
-      <c r="BO60" s="11">
+      <c r="BP60" s="11">
         <v>2732.9030188987276</v>
       </c>
-      <c r="BP60" s="11">
+      <c r="BQ60" s="11">
         <v>2678.206328551868</v>
       </c>
-      <c r="BQ60" s="11">
+      <c r="BR60" s="11">
         <v>2719.3906045120711</v>
       </c>
-      <c r="BR60" s="11">
+      <c r="BS60" s="11">
         <v>2717.3352478522738</v>
       </c>
-      <c r="BS60" s="11">
+      <c r="BT60" s="11">
         <v>2704.4911843224768</v>
       </c>
-      <c r="BT60" s="11">
+      <c r="BU60" s="11">
         <v>2693.31007686268</v>
       </c>
-      <c r="BU60" s="11">
+      <c r="BV60" s="11">
         <v>2671.817046103175</v>
       </c>
-      <c r="BV60" s="11">
+      <c r="BW60" s="11">
         <v>2663.1458745936798</v>
       </c>
-      <c r="BW60" s="11">
+      <c r="BX60" s="11">
         <v>2654.5217835541839</v>
       </c>
-      <c r="BX60" s="11">
+      <c r="BY60" s="11">
         <v>2629.9860883146789</v>
       </c>
-      <c r="BY60" s="11">
+      <c r="BZ60" s="11">
         <v>2858.3927342678485</v>
       </c>
-      <c r="BZ60" s="11">
+      <c r="CA60" s="11">
         <v>3173.445597273213</v>
       </c>
-      <c r="CA60" s="11">
+      <c r="CB60" s="11">
         <v>2650.3187888795615</v>
       </c>
-      <c r="CB60" s="11">
+      <c r="CC60" s="11">
         <v>2649.0085893389501</v>
       </c>
-      <c r="CC60" s="11">
+      <c r="CD60" s="11">
         <v>2959.1312986777298</v>
       </c>
-      <c r="CD60" s="11">
+      <c r="CE60" s="11">
         <v>3298.7238806148998</v>
       </c>
-      <c r="CE60" s="11">
+      <c r="CF60" s="11">
         <v>2725.3680183719271</v>
       </c>
-      <c r="CF60" s="11">
+      <c r="CG60" s="11">
         <v>2706.53345409955</v>
       </c>
-      <c r="CG60" s="11">
+      <c r="CH60" s="11">
         <v>3117.3649381294163</v>
       </c>
-      <c r="CH60" s="11">
+      <c r="CI60" s="11">
         <v>3558.3899825991343</v>
       </c>
-      <c r="CI60" s="11">
+      <c r="CJ60" s="11">
         <v>2990.7341482487109</v>
       </c>
-      <c r="CJ60" s="11">
+      <c r="CK60" s="11">
         <v>3026.6934253579698</v>
       </c>
-      <c r="CK60" s="11">
+      <c r="CL60" s="11">
         <v>3477.4303581414379</v>
       </c>
-      <c r="CL60" s="11">
+      <c r="CM60" s="11">
         <v>4085.2561012710366</v>
       </c>
-      <c r="CM60" s="11">
+      <c r="CN60" s="11">
         <v>3417.3751522563207</v>
       </c>
-      <c r="CN60" s="11">
+      <c r="CO60" s="11">
         <v>3471.463220897368</v>
       </c>
-      <c r="CO60" s="11">
+      <c r="CP60" s="11">
         <v>3901.9897977628452</v>
       </c>
-      <c r="CP60" s="11">
+      <c r="CQ60" s="11">
         <v>4394.0457226855624</v>
       </c>
-      <c r="CQ60" s="11">
+      <c r="CR60" s="11">
         <v>3590.7753807463491</v>
       </c>
-      <c r="CR60" s="11">
+      <c r="CS60" s="11">
         <v>3572.9745482289932</v>
       </c>
-      <c r="CS60" s="11">
+      <c r="CT60" s="11">
         <v>4040.3086663947724</v>
       </c>
-      <c r="CT60" s="11">
+      <c r="CU60" s="11">
         <v>4616.5428839898404</v>
       </c>
-      <c r="CU60" s="11">
+      <c r="CV60" s="11">
         <v>3789.0529981650916</v>
       </c>
-      <c r="CV60" s="11">
+      <c r="CW60" s="11">
         <v>3747.5792241685599</v>
       </c>
-      <c r="CW60" s="11">
+      <c r="CX60" s="11">
         <v>4495.3127536089278</v>
       </c>
-      <c r="CX60" s="11">
+      <c r="CY60" s="11">
         <v>5111.0444448114049</v>
       </c>
-      <c r="CY60" s="11">
+      <c r="CZ60" s="11">
         <v>3644.1292089703261</v>
       </c>
-      <c r="CZ60" s="11">
+      <c r="DA60" s="11">
         <v>3689.0907339162482</v>
       </c>
-      <c r="DA60" s="11">
+      <c r="DB60" s="11">
         <v>3841.7755909012758</v>
       </c>
-      <c r="DB60" s="11">
+      <c r="DC60" s="11">
         <v>4119.6211360608504</v>
       </c>
-      <c r="DC60" s="11">
+      <c r="DD60" s="11">
         <v>3574.2038828574564</v>
       </c>
-      <c r="DD60" s="10">
+      <c r="DE60" s="10">
         <v>3611.4130746528867</v>
       </c>
-      <c r="DE60" s="10">
+      <c r="DF60" s="10">
         <v>3973.909904514574</v>
       </c>
-      <c r="DF60" s="10">
+      <c r="DG60" s="10">
         <v>4750.2842769239187</v>
       </c>
-      <c r="DG60" s="10">
+      <c r="DH60" s="10">
         <v>4018.8018629711801</v>
       </c>
-      <c r="DH60" s="10">
+      <c r="DI60" s="10">
         <v>3871.1082395223989</v>
       </c>
-      <c r="DI60" s="10">
+      <c r="DJ60" s="10">
         <v>4183.0849473685421</v>
       </c>
-      <c r="DJ60" s="10">
+      <c r="DK60" s="10">
         <v>6008.7102581395202</v>
       </c>
-      <c r="DK60" s="10">
+      <c r="DL60" s="10">
         <v>4622.3003774472772</v>
       </c>
-      <c r="DL60" s="10">
+      <c r="DM60" s="10">
         <v>4263.5840020695878</v>
       </c>
-      <c r="DM60" s="10">
+      <c r="DN60" s="10">
         <v>5144.1009425784696</v>
       </c>
-      <c r="DN60" s="10">
+      <c r="DO60" s="10">
         <v>5902.8469991295578</v>
       </c>
-      <c r="DO60" s="10">
+      <c r="DP60" s="10">
         <v>4894.9152148800658</v>
       </c>
-      <c r="DP60" s="10">
+      <c r="DQ60" s="10">
         <v>4750.7081076900859</v>
       </c>
-      <c r="DQ60" s="10">
+      <c r="DR60" s="10">
         <v>5526.6696745137142</v>
       </c>
-      <c r="DR60" s="10">
+      <c r="DS60" s="10">
         <v>6350.0106777089177</v>
       </c>
-      <c r="DS60" s="10">
+      <c r="DT60" s="10">
         <v>5532.2332189750114</v>
       </c>
-      <c r="DT60" s="10">
+      <c r="DU60" s="10">
         <v>5367.385003772104</v>
       </c>
-      <c r="DU60" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="DV60" s="10">
-        <v>6682.6284676258165</v>
+        <v>6408.7832642009571</v>
       </c>
       <c r="DW60" s="10">
-        <v>5831.1427040515036</v>
+        <v>7377.8613434658164</v>
+      </c>
+      <c r="DX60" s="10">
+        <v>6329.6321998315034</v>
+      </c>
+      <c r="DY60" s="10">
+        <v>5784.5112241040861</v>
       </c>
     </row>
-    <row r="61" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="21" t="s">
         <v>136</v>
       </c>
       <c r="C61" s="11">
         <v>301.48</v>
       </c>
       <c r="D61" s="11">
         <v>288.13</v>
       </c>
       <c r="E61" s="11">
         <v>268.26</v>
       </c>
       <c r="F61" s="11">
         <v>257.05999999999995</v>
       </c>
       <c r="G61" s="11">
         <v>202.10999999999996</v>
       </c>
       <c r="H61" s="11">
         <v>180.79</v>
       </c>
       <c r="I61" s="11">
         <v>216.6344</v>
       </c>
       <c r="J61" s="11">
@@ -22886,348 +23225,354 @@
       <c r="U61" s="11">
         <v>326.08462617000004</v>
       </c>
       <c r="V61" s="11">
         <v>10.699325640000023</v>
       </c>
       <c r="W61" s="11">
         <v>11.21325890631414</v>
       </c>
       <c r="X61" s="11">
         <v>9.7017187051699025</v>
       </c>
       <c r="Y61" s="11">
         <v>6.2742496434293118</v>
       </c>
       <c r="Z61" s="11">
         <v>3.1297931898253899</v>
       </c>
       <c r="AA61" s="11">
         <v>5.53853894351571</v>
       </c>
       <c r="AB61" s="11">
         <v>8.4562745821039194</v>
       </c>
       <c r="AC61" s="11">
+        <v>10.924803224085299</v>
+      </c>
+      <c r="AD61" s="11">
         <v>283.44000000000005</v>
       </c>
-      <c r="AD61" s="11">
+      <c r="AE61" s="11">
         <v>293.56000000000006</v>
       </c>
-      <c r="AE61" s="11">
+      <c r="AF61" s="11">
         <v>273.70999999999998</v>
       </c>
-      <c r="AF61" s="11">
+      <c r="AG61" s="11">
         <v>268.26</v>
       </c>
-      <c r="AG61" s="11">
+      <c r="AH61" s="11">
         <v>270.14</v>
       </c>
-      <c r="AH61" s="11">
+      <c r="AI61" s="11">
         <v>268.05</v>
       </c>
-      <c r="AI61" s="11">
+      <c r="AJ61" s="11">
         <v>268.84000000000003</v>
       </c>
-      <c r="AJ61" s="11">
+      <c r="AK61" s="11">
         <v>257.05999999999995</v>
       </c>
-      <c r="AK61" s="11">
+      <c r="AL61" s="11">
         <v>246.95</v>
       </c>
-      <c r="AL61" s="11">
+      <c r="AM61" s="11">
         <v>227.03</v>
       </c>
-      <c r="AM61" s="11">
+      <c r="AN61" s="11">
         <v>220.26000000000002</v>
       </c>
-      <c r="AN61" s="11">
+      <c r="AO61" s="11">
         <v>202.10999999999996</v>
       </c>
-      <c r="AO61" s="11">
+      <c r="AP61" s="11">
         <v>188.92000000000002</v>
       </c>
-      <c r="AP61" s="11">
+      <c r="AQ61" s="11">
         <v>188.04999999999998</v>
       </c>
-      <c r="AQ61" s="11">
+      <c r="AR61" s="11">
         <v>191.26999999999998</v>
       </c>
-      <c r="AR61" s="11">
+      <c r="AS61" s="11">
         <v>180.79</v>
       </c>
-      <c r="AS61" s="11">
+      <c r="AT61" s="11">
         <v>190.95999999999998</v>
       </c>
-      <c r="AT61" s="11">
+      <c r="AU61" s="11">
         <v>198.3</v>
       </c>
-      <c r="AU61" s="11">
+      <c r="AV61" s="11">
         <v>205.49</v>
       </c>
-      <c r="AV61" s="11">
+      <c r="AW61" s="11">
         <v>216.6344</v>
       </c>
-      <c r="AW61" s="11">
+      <c r="AX61" s="11">
         <v>218.68474999999998</v>
       </c>
-      <c r="AX61" s="11">
+      <c r="AY61" s="11">
         <v>209.5651</v>
       </c>
-      <c r="AY61" s="11">
+      <c r="AZ61" s="11">
         <v>215.00544999999997</v>
       </c>
-      <c r="AZ61" s="11">
+      <c r="BA61" s="11">
         <v>199.15544999999997</v>
       </c>
-      <c r="BA61" s="11">
+      <c r="BB61" s="11">
         <v>205.1858</v>
       </c>
-      <c r="BB61" s="11">
+      <c r="BC61" s="11">
         <v>290.98615000000001</v>
       </c>
-      <c r="BC61" s="11">
+      <c r="BD61" s="11">
         <v>312.96650000000005</v>
       </c>
-      <c r="BD61" s="11">
+      <c r="BE61" s="11">
         <v>292.84351663699999</v>
       </c>
-      <c r="BE61" s="11">
+      <c r="BF61" s="11">
         <v>287.15053269700002</v>
       </c>
-      <c r="BF61" s="11">
+      <c r="BG61" s="11">
         <v>313.30777718600001</v>
       </c>
-      <c r="BG61" s="11">
+      <c r="BH61" s="11">
         <v>333.62999939500008</v>
       </c>
-      <c r="BH61" s="11">
+      <c r="BI61" s="11">
         <v>325.71222166999996</v>
       </c>
-      <c r="BI61" s="11">
+      <c r="BJ61" s="11">
         <v>348.57333277200001</v>
       </c>
-      <c r="BJ61" s="11">
+      <c r="BK61" s="11">
         <v>310.48222176499996</v>
       </c>
-      <c r="BK61" s="11">
+      <c r="BL61" s="11">
         <v>315.38888845000002</v>
       </c>
-      <c r="BL61" s="11">
+      <c r="BM61" s="11">
         <v>297.13222197699997</v>
       </c>
-      <c r="BM61" s="11">
+      <c r="BN61" s="11">
         <v>354.42984889999997</v>
       </c>
-      <c r="BN61" s="11">
+      <c r="BO61" s="11">
         <v>350.10554517000003</v>
       </c>
-      <c r="BO61" s="11">
+      <c r="BP61" s="11">
         <v>391.76614427999999</v>
       </c>
-      <c r="BP61" s="11">
+      <c r="BQ61" s="11">
         <v>339.37747646000003</v>
       </c>
-      <c r="BQ61" s="11">
+      <c r="BR61" s="11">
         <v>340.16897659</v>
       </c>
-      <c r="BR61" s="11">
+      <c r="BS61" s="11">
         <v>297.72084410000002</v>
       </c>
-      <c r="BS61" s="11">
+      <c r="BT61" s="11">
         <v>244.48400473999996</v>
       </c>
-      <c r="BT61" s="11">
+      <c r="BU61" s="11">
         <v>192.91012144999999</v>
       </c>
-      <c r="BU61" s="11">
+      <c r="BV61" s="11">
         <v>178.23457971000002</v>
       </c>
-      <c r="BV61" s="11">
+      <c r="BW61" s="11">
         <v>176.38089721999998</v>
       </c>
-      <c r="BW61" s="11">
+      <c r="BX61" s="11">
         <v>174.57429519999999</v>
       </c>
-      <c r="BX61" s="11">
+      <c r="BY61" s="11">
         <v>156.85608898000001</v>
       </c>
-      <c r="BY61" s="11">
+      <c r="BZ61" s="11">
         <v>98.788295639999987</v>
       </c>
-      <c r="BZ61" s="11">
+      <c r="CA61" s="11">
         <v>74.093558009999995</v>
       </c>
-      <c r="CA61" s="11">
+      <c r="CB61" s="11">
         <v>95.40233357999999</v>
       </c>
-      <c r="CB61" s="11">
+      <c r="CC61" s="11">
         <v>102.17349055000001</v>
       </c>
-      <c r="CC61" s="11">
+      <c r="CD61" s="11">
         <v>111.72022921999999</v>
       </c>
-      <c r="CD61" s="11">
+      <c r="CE61" s="11">
         <v>117.57123491</v>
       </c>
-      <c r="CE61" s="11">
+      <c r="CF61" s="11">
         <v>114.90958789</v>
       </c>
-      <c r="CF61" s="11">
+      <c r="CG61" s="11">
         <v>118.02285719000002</v>
       </c>
-      <c r="CG61" s="11">
+      <c r="CH61" s="11">
         <v>151.34758915999996</v>
       </c>
-      <c r="CH61" s="11">
+      <c r="CI61" s="11">
         <v>144.91059383999999</v>
       </c>
-      <c r="CI61" s="11">
+      <c r="CJ61" s="11">
         <v>169.72021833999997</v>
       </c>
-      <c r="CJ61" s="11">
+      <c r="CK61" s="11">
         <v>169.69197084999996</v>
       </c>
-      <c r="CK61" s="11">
+      <c r="CL61" s="11">
         <v>202.61027732999997</v>
       </c>
-      <c r="CL61" s="11">
+      <c r="CM61" s="11">
         <v>296.92847526999998</v>
       </c>
-      <c r="CM61" s="11">
+      <c r="CN61" s="11">
         <v>310.25716353999996</v>
       </c>
-      <c r="CN61" s="11">
+      <c r="CO61" s="11">
         <v>327.62030296</v>
       </c>
-      <c r="CO61" s="11">
+      <c r="CP61" s="11">
         <v>330.59436811</v>
       </c>
-      <c r="CP61" s="11">
+      <c r="CQ61" s="11">
         <v>327.27103773000005</v>
       </c>
-      <c r="CQ61" s="11">
+      <c r="CR61" s="11">
         <v>334.77269702000007</v>
       </c>
-      <c r="CR61" s="11">
+      <c r="CS61" s="11">
         <v>326.08462617000004</v>
       </c>
-      <c r="CS61" s="11">
+      <c r="CT61" s="11">
         <v>275.94434934000003</v>
       </c>
-      <c r="CT61" s="11">
+      <c r="CU61" s="11">
         <v>273.63330915</v>
       </c>
-      <c r="CU61" s="11">
+      <c r="CV61" s="11">
         <v>212.26203928000001</v>
       </c>
-      <c r="CV61" s="11">
+      <c r="CW61" s="11">
         <v>10.699325640000023</v>
       </c>
-      <c r="CW61" s="11">
+      <c r="CX61" s="11">
         <v>11.715276265554916</v>
       </c>
-      <c r="CX61" s="11">
+      <c r="CY61" s="11">
         <v>11.753900903554552</v>
       </c>
-      <c r="CY61" s="11">
+      <c r="CZ61" s="11">
         <v>11.674808113607114</v>
       </c>
-      <c r="CZ61" s="11">
+      <c r="DA61" s="11">
         <v>11.21325890631414</v>
       </c>
-      <c r="DA61" s="11">
+      <c r="DB61" s="11">
         <v>12.305557557663292</v>
       </c>
-      <c r="DB61" s="11">
+      <c r="DC61" s="11">
         <v>10.510487057443004</v>
       </c>
-      <c r="DC61" s="11">
+      <c r="DD61" s="11">
         <v>9.7230309948161313</v>
       </c>
-      <c r="DD61" s="10">
+      <c r="DE61" s="10">
         <v>9.7017187051699025</v>
       </c>
-      <c r="DE61" s="10">
+      <c r="DF61" s="10">
         <v>11.651610517847795</v>
       </c>
-      <c r="DF61" s="10">
+      <c r="DG61" s="10">
         <v>11.37237551750777</v>
       </c>
-      <c r="DG61" s="10">
+      <c r="DH61" s="10">
         <v>5.6063246983851815</v>
       </c>
-      <c r="DH61" s="10">
+      <c r="DI61" s="10">
         <v>6.2742496434293118</v>
       </c>
-      <c r="DI61" s="10">
+      <c r="DJ61" s="10">
         <v>3.3928765205278899</v>
       </c>
-      <c r="DJ61" s="10">
+      <c r="DK61" s="10">
         <v>3.0720154126253898</v>
       </c>
-      <c r="DK61" s="10">
+      <c r="DL61" s="10">
         <v>2.84201541492539</v>
       </c>
-      <c r="DL61" s="10">
+      <c r="DM61" s="10">
         <v>3.1297931898253899</v>
       </c>
-      <c r="DM61" s="10">
+      <c r="DN61" s="10">
         <v>3.9539265149173901</v>
       </c>
-      <c r="DN61" s="10">
+      <c r="DO61" s="10">
         <v>3.6189334071562098</v>
       </c>
-      <c r="DO61" s="10">
+      <c r="DP61" s="10">
         <v>4.1683778461062104</v>
       </c>
-      <c r="DP61" s="10">
+      <c r="DQ61" s="10">
         <v>5.53853894351571</v>
       </c>
-      <c r="DQ61" s="10">
+      <c r="DR61" s="10">
         <v>5.0729933937145102</v>
       </c>
-      <c r="DR61" s="10">
+      <c r="DS61" s="10">
         <v>3.88602673891751</v>
       </c>
-      <c r="DS61" s="10">
+      <c r="DT61" s="10">
         <v>4.8322652850106795</v>
       </c>
-      <c r="DT61" s="10">
+      <c r="DU61" s="10">
         <v>8.4562745821039194</v>
       </c>
-      <c r="DU61" s="10">
+      <c r="DV61" s="10">
         <v>7.5709745909569195</v>
       </c>
-      <c r="DV61" s="10">
+      <c r="DW61" s="10">
         <v>7.7517192558161403</v>
       </c>
-      <c r="DW61" s="10">
+      <c r="DX61" s="10">
         <v>7.9607355315037545</v>
       </c>
+      <c r="DY61" s="10">
+        <v>10.924803224085299</v>
+      </c>
     </row>
-    <row r="62" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B62" s="21" t="s">
         <v>135</v>
       </c>
       <c r="C62" s="10">
         <v>41.53</v>
       </c>
       <c r="D62" s="10">
         <v>1253.0999498749118</v>
       </c>
       <c r="E62" s="10">
         <v>1478.4829979342978</v>
       </c>
       <c r="F62" s="10">
         <v>1754.3671870487619</v>
       </c>
       <c r="G62" s="10">
         <v>1933.041974701986</v>
       </c>
       <c r="H62" s="10">
         <v>2062.6112393376711</v>
       </c>
       <c r="I62" s="10">
         <v>2227.5992000568708</v>
       </c>
       <c r="J62" s="10">
@@ -23266,348 +23611,354 @@
       <c r="U62" s="10">
         <v>3246.8899220589933</v>
       </c>
       <c r="V62" s="10">
         <v>3736.8798985285598</v>
       </c>
       <c r="W62" s="10">
         <v>3677.8774750099342</v>
       </c>
       <c r="X62" s="10">
         <v>3601.711355947717</v>
       </c>
       <c r="Y62" s="10">
         <v>3864.8339898789695</v>
       </c>
       <c r="Z62" s="10">
         <v>4260.4542088797625</v>
       </c>
       <c r="AA62" s="10">
         <v>4745.1695687465699</v>
       </c>
       <c r="AB62" s="10">
         <v>5358.92872919</v>
       </c>
       <c r="AC62" s="10">
+        <v>5773.5864208800003</v>
+      </c>
+      <c r="AD62" s="10">
         <v>1309.4457118897558</v>
       </c>
-      <c r="AD62" s="10">
+      <c r="AE62" s="10">
         <v>1365.7914739045998</v>
       </c>
-      <c r="AE62" s="10">
+      <c r="AF62" s="10">
         <v>1422.1372359194538</v>
       </c>
-      <c r="AF62" s="10">
+      <c r="AG62" s="10">
         <v>1478.4829979342978</v>
       </c>
-      <c r="AG62" s="10">
+      <c r="AH62" s="10">
         <v>1547.4540452129113</v>
       </c>
-      <c r="AH62" s="10">
+      <c r="AI62" s="10">
         <v>1616.425092491535</v>
       </c>
-      <c r="AI62" s="10">
+      <c r="AJ62" s="10">
         <v>1685.3961397701487</v>
       </c>
-      <c r="AJ62" s="10">
+      <c r="AK62" s="10">
         <v>1754.3671870487619</v>
       </c>
-      <c r="AK62" s="10">
+      <c r="AL62" s="10">
         <v>1799.0358839620706</v>
       </c>
-      <c r="AL62" s="10">
+      <c r="AM62" s="10">
         <v>1843.7045808753792</v>
       </c>
-      <c r="AM62" s="10">
+      <c r="AN62" s="10">
         <v>1888.3732777886869</v>
       </c>
-      <c r="AN62" s="10">
+      <c r="AO62" s="10">
         <v>1933.041974701986</v>
       </c>
-      <c r="AO62" s="10">
+      <c r="AP62" s="10">
         <v>1965.4342908609101</v>
       </c>
-      <c r="AP62" s="10">
+      <c r="AQ62" s="10">
         <v>1997.8266070198329</v>
       </c>
-      <c r="AQ62" s="10">
+      <c r="AR62" s="10">
         <v>2030.218923178757</v>
       </c>
-      <c r="AR62" s="10">
+      <c r="AS62" s="10">
         <v>2062.6112393376711</v>
       </c>
-      <c r="AS62" s="10">
+      <c r="AT62" s="10">
         <v>2103.858229517471</v>
       </c>
-      <c r="AT62" s="10">
+      <c r="AU62" s="10">
         <v>2145.105219697271</v>
       </c>
-      <c r="AU62" s="10">
+      <c r="AV62" s="10">
         <v>2186.3522098770713</v>
       </c>
-      <c r="AV62" s="10">
+      <c r="AW62" s="10">
         <v>2227.5992000568708</v>
       </c>
-      <c r="AW62" s="10">
+      <c r="AX62" s="10">
         <v>2302.7773647138833</v>
       </c>
-      <c r="AX62" s="10">
+      <c r="AY62" s="10">
         <v>2377.955529370885</v>
       </c>
-      <c r="AY62" s="10">
+      <c r="AZ62" s="10">
         <v>2453.133694027887</v>
       </c>
-      <c r="AZ62" s="10">
+      <c r="BA62" s="10">
         <v>2528.3118586848891</v>
       </c>
-      <c r="BA62" s="10">
+      <c r="BB62" s="10">
         <v>2585.9845094540678</v>
       </c>
-      <c r="BB62" s="10">
+      <c r="BC62" s="10">
         <v>2643.6571602232361</v>
       </c>
-      <c r="BC62" s="10">
+      <c r="BD62" s="10">
         <v>2701.3298109924049</v>
       </c>
-      <c r="BD62" s="10">
+      <c r="BE62" s="10">
         <v>2759.0024617615741</v>
       </c>
-      <c r="BE62" s="10">
+      <c r="BF62" s="10">
         <v>2829.6081894659046</v>
       </c>
-      <c r="BF62" s="10">
+      <c r="BG62" s="10">
         <v>2900.213917170237</v>
       </c>
-      <c r="BG62" s="10">
+      <c r="BH62" s="10">
         <v>2970.8196448745689</v>
       </c>
-      <c r="BH62" s="10">
+      <c r="BI62" s="10">
         <v>3041.4253725789004</v>
       </c>
-      <c r="BI62" s="10">
+      <c r="BJ62" s="10">
         <v>2868.0842649839969</v>
       </c>
-      <c r="BJ62" s="10">
+      <c r="BK62" s="10">
         <v>2694.7431573891049</v>
       </c>
-      <c r="BK62" s="10">
+      <c r="BL62" s="10">
         <v>2521.402049794212</v>
       </c>
-      <c r="BL62" s="10">
+      <c r="BM62" s="10">
         <v>2348.060942199319</v>
       </c>
-      <c r="BM62" s="10">
+      <c r="BN62" s="10">
         <v>2345.752919672449</v>
       </c>
-      <c r="BN62" s="10">
+      <c r="BO62" s="10">
         <v>2343.4448971455877</v>
       </c>
-      <c r="BO62" s="10">
+      <c r="BP62" s="10">
         <v>2341.1368746187277</v>
       </c>
-      <c r="BP62" s="10">
+      <c r="BQ62" s="10">
         <v>2338.8288520918677</v>
       </c>
-      <c r="BQ62" s="10">
+      <c r="BR62" s="10">
         <v>2379.2216279220711</v>
       </c>
-      <c r="BR62" s="10">
+      <c r="BS62" s="10">
         <v>2419.614403752274</v>
       </c>
-      <c r="BS62" s="10">
+      <c r="BT62" s="10">
         <v>2460.007179582477</v>
       </c>
-      <c r="BT62" s="10">
+      <c r="BU62" s="10">
         <v>2500.3999554126799</v>
       </c>
-      <c r="BU62" s="10">
+      <c r="BV62" s="10">
         <v>2493.5824663931749</v>
       </c>
-      <c r="BV62" s="10">
+      <c r="BW62" s="10">
         <v>2486.7649773736798</v>
       </c>
-      <c r="BW62" s="10">
+      <c r="BX62" s="10">
         <v>2479.9474883541839</v>
       </c>
-      <c r="BX62" s="10">
+      <c r="BY62" s="10">
         <v>2473.1299993346788</v>
       </c>
-      <c r="BY62" s="10">
+      <c r="BZ62" s="10">
         <v>2759.6044386278486</v>
       </c>
-      <c r="BZ62" s="10">
+      <c r="CA62" s="10">
         <v>3099.3520392632131</v>
       </c>
-      <c r="CA62" s="10">
+      <c r="CB62" s="10">
         <v>2554.9164552995617</v>
       </c>
-      <c r="CB62" s="10">
+      <c r="CC62" s="10">
         <v>2546.8350987889498</v>
       </c>
-      <c r="CC62" s="10">
+      <c r="CD62" s="10">
         <v>2847.4110694577298</v>
       </c>
-      <c r="CD62" s="11">
+      <c r="CE62" s="11">
         <v>3181.1526457048999</v>
       </c>
-      <c r="CE62" s="11">
+      <c r="CF62" s="11">
         <v>2610.4584304819273</v>
       </c>
-      <c r="CF62" s="10">
+      <c r="CG62" s="10">
         <v>2588.5105969095498</v>
       </c>
-      <c r="CG62" s="10">
+      <c r="CH62" s="10">
         <v>2966.0173489694162</v>
       </c>
-      <c r="CH62" s="10">
+      <c r="CI62" s="10">
         <v>3413.4793887591345</v>
       </c>
-      <c r="CI62" s="10">
+      <c r="CJ62" s="10">
         <v>2821.0139299087109</v>
       </c>
-      <c r="CJ62" s="10">
+      <c r="CK62" s="10">
         <v>2857.0014545079698</v>
       </c>
-      <c r="CK62" s="10">
+      <c r="CL62" s="10">
         <v>3274.8200808114379</v>
       </c>
-      <c r="CL62" s="10">
+      <c r="CM62" s="10">
         <v>3788.3276260010366</v>
       </c>
-      <c r="CM62" s="10">
+      <c r="CN62" s="10">
         <v>3107.1179887163207</v>
       </c>
-      <c r="CN62" s="10">
+      <c r="CO62" s="10">
         <v>3143.8429179373679</v>
       </c>
-      <c r="CO62" s="10">
+      <c r="CP62" s="10">
         <v>3571.395429652845</v>
       </c>
-      <c r="CP62" s="10">
+      <c r="CQ62" s="10">
         <v>4066.7746849555624</v>
       </c>
-      <c r="CQ62" s="10">
+      <c r="CR62" s="10">
         <v>3256.002683726349</v>
       </c>
-      <c r="CR62" s="10">
+      <c r="CS62" s="10">
         <v>3246.8899220589933</v>
       </c>
-      <c r="CS62" s="10">
+      <c r="CT62" s="10">
         <v>3764.3643170547725</v>
       </c>
-      <c r="CT62" s="10">
+      <c r="CU62" s="10">
         <v>4342.9095748398404</v>
       </c>
-      <c r="CU62" s="10">
+      <c r="CV62" s="10">
         <v>3576.7909588850916</v>
       </c>
-      <c r="CV62" s="10">
+      <c r="CW62" s="10">
         <v>3736.8798985285598</v>
       </c>
-      <c r="CW62" s="10">
+      <c r="CX62" s="10">
         <v>4483.5974773433727</v>
       </c>
-      <c r="CX62" s="10">
+      <c r="CY62" s="10">
         <v>5099.2905439078504</v>
       </c>
-      <c r="CY62" s="10">
+      <c r="CZ62" s="10">
         <v>3632.4544008567191</v>
       </c>
-      <c r="CZ62" s="10">
+      <c r="DA62" s="10">
         <v>3677.8774750099342</v>
       </c>
-      <c r="DA62" s="10">
+      <c r="DB62" s="10">
         <v>3829.4700333436126</v>
       </c>
-      <c r="DB62" s="10">
+      <c r="DC62" s="10">
         <v>4109.1106490034072</v>
       </c>
-      <c r="DC62" s="10">
+      <c r="DD62" s="10">
         <v>3564.4808518626401</v>
       </c>
-      <c r="DD62" s="10">
+      <c r="DE62" s="10">
         <v>3601.711355947717</v>
       </c>
-      <c r="DE62" s="10">
+      <c r="DF62" s="10">
         <v>3962.258293996726</v>
       </c>
-      <c r="DF62" s="10">
+      <c r="DG62" s="10">
         <v>4738.9119014064108</v>
       </c>
-      <c r="DG62" s="10">
+      <c r="DH62" s="10">
         <v>4013.1955382727947</v>
       </c>
-      <c r="DH62" s="10">
+      <c r="DI62" s="10">
         <v>3864.8339898789695</v>
       </c>
-      <c r="DI62" s="10">
+      <c r="DJ62" s="10">
         <v>4179.6920708480138</v>
       </c>
-      <c r="DJ62" s="10">
+      <c r="DK62" s="10">
         <v>6005.6382427268945</v>
       </c>
-      <c r="DK62" s="10">
+      <c r="DL62" s="10">
         <v>4619.4583620323519</v>
       </c>
-      <c r="DL62" s="10">
+      <c r="DM62" s="10">
         <v>4260.4542088797625</v>
       </c>
-      <c r="DM62" s="10">
+      <c r="DN62" s="10">
         <v>5140.1470160635517</v>
       </c>
-      <c r="DN62" s="10">
+      <c r="DO62" s="10">
         <v>5899.2280657224019</v>
       </c>
-      <c r="DO62" s="10">
+      <c r="DP62" s="10">
         <v>4890.7468370339593</v>
       </c>
-      <c r="DP62" s="10">
+      <c r="DQ62" s="10">
         <v>4745.1695687465699</v>
       </c>
-      <c r="DQ62" s="10">
+      <c r="DR62" s="10">
         <v>5521.5966811199996</v>
       </c>
-      <c r="DR62" s="10">
+      <c r="DS62" s="10">
         <v>6346.1246509700004</v>
       </c>
-      <c r="DS62" s="10">
+      <c r="DT62" s="10">
         <v>5527.4009536900003</v>
       </c>
-      <c r="DT62" s="10">
+      <c r="DU62" s="10">
         <v>5358.92872919</v>
       </c>
-      <c r="DU62" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="DV62" s="10">
-        <v>6674.8767483700003</v>
+        <v>6401.21228961</v>
       </c>
       <c r="DW62" s="10">
-        <v>5823.1819685199998</v>
+        <v>7370.1096242100002</v>
+      </c>
+      <c r="DX62" s="10">
+        <v>6321.6714642999996</v>
+      </c>
+      <c r="DY62" s="10">
+        <v>5773.5864208800003</v>
       </c>
     </row>
-    <row r="63" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B63" s="19" t="s">
         <v>111</v>
       </c>
       <c r="C63" s="11">
         <v>0</v>
       </c>
       <c r="D63" s="11">
         <v>0</v>
       </c>
       <c r="E63" s="11">
         <v>0</v>
       </c>
       <c r="F63" s="11">
         <v>0</v>
       </c>
       <c r="G63" s="11">
         <v>0</v>
       </c>
       <c r="H63" s="11">
         <v>0</v>
       </c>
       <c r="I63" s="11">
         <v>0</v>
       </c>
       <c r="J63" s="11">
@@ -23646,348 +23997,354 @@
       <c r="U63" s="11">
         <v>339.31301948401119</v>
       </c>
       <c r="V63" s="11">
         <v>241.54330556288051</v>
       </c>
       <c r="W63" s="11">
         <v>375.21005496808471</v>
       </c>
       <c r="X63" s="11">
         <v>1309.525344313543</v>
       </c>
       <c r="Y63" s="11">
         <v>2560.6290350185618</v>
       </c>
       <c r="Z63" s="11">
         <v>3720.7839916594858</v>
       </c>
       <c r="AA63" s="11">
         <v>3438.2389720700003</v>
       </c>
       <c r="AB63" s="11">
         <v>3708.0018733499996</v>
       </c>
       <c r="AC63" s="11">
-        <v>0</v>
+        <v>3610.7705465199997</v>
       </c>
       <c r="AD63" s="11">
         <v>0</v>
       </c>
       <c r="AE63" s="11">
         <v>0</v>
       </c>
       <c r="AF63" s="11">
         <v>0</v>
       </c>
       <c r="AG63" s="11">
         <v>0</v>
       </c>
       <c r="AH63" s="11">
+        <v>0</v>
+      </c>
+      <c r="AI63" s="11">
         <v>-1.1102230246251565E-16</v>
       </c>
-      <c r="AI63" s="11">
+      <c r="AJ63" s="11">
         <v>1.1102230246251565E-16</v>
       </c>
-      <c r="AJ63" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="AK63" s="11">
+        <v>0</v>
+      </c>
+      <c r="AL63" s="11">
         <v>-2.2204460492503131E-16</v>
       </c>
-      <c r="AL63" s="11">
+      <c r="AM63" s="11">
         <v>-2.7755575615628914E-17</v>
       </c>
-      <c r="AM63" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="AN63" s="11">
         <v>0</v>
       </c>
       <c r="AO63" s="11">
         <v>0</v>
       </c>
       <c r="AP63" s="11">
         <v>0</v>
       </c>
       <c r="AQ63" s="11">
+        <v>0</v>
+      </c>
+      <c r="AR63" s="11">
         <v>-2.2204460492503131E-16</v>
       </c>
-      <c r="AR63" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="AS63" s="11">
+        <v>0</v>
+      </c>
+      <c r="AT63" s="11">
         <v>-2.2204460492503131E-16</v>
       </c>
-      <c r="AT63" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="AU63" s="11">
         <v>0</v>
       </c>
       <c r="AV63" s="11">
         <v>0</v>
       </c>
       <c r="AW63" s="11">
+        <v>0</v>
+      </c>
+      <c r="AX63" s="11">
         <v>5.1314833155058324</v>
       </c>
-      <c r="AX63" s="11">
+      <c r="AY63" s="11">
         <v>11.050657324419177</v>
       </c>
-      <c r="AY63" s="11">
+      <c r="AZ63" s="11">
         <v>8.4024025008074421</v>
       </c>
-      <c r="AZ63" s="11">
+      <c r="BA63" s="11">
         <v>33.517886520055796</v>
       </c>
-      <c r="BA63" s="11">
+      <c r="BB63" s="11">
         <v>30.517275797414911</v>
       </c>
-      <c r="BB63" s="11">
+      <c r="BC63" s="11">
         <v>28.617671290220503</v>
       </c>
-      <c r="BC63" s="11">
+      <c r="BD63" s="11">
         <v>19.066925515721515</v>
       </c>
-      <c r="BD63" s="11">
+      <c r="BE63" s="11">
         <v>30.344386451241373</v>
       </c>
-      <c r="BE63" s="11">
+      <c r="BF63" s="11">
         <v>10.328345080297188</v>
       </c>
-      <c r="BF63" s="11">
+      <c r="BG63" s="11">
         <v>5.0923187670907391</v>
       </c>
-      <c r="BG63" s="11">
+      <c r="BH63" s="11">
         <v>15.69461167706984</v>
       </c>
-      <c r="BH63" s="11">
+      <c r="BI63" s="11">
         <v>90.96851456883013</v>
       </c>
-      <c r="BI63" s="11">
+      <c r="BJ63" s="11">
         <v>62.740907793881334</v>
       </c>
-      <c r="BJ63" s="11">
+      <c r="BK63" s="11">
         <v>89.493347104778877</v>
       </c>
-      <c r="BK63" s="11">
+      <c r="BL63" s="11">
         <v>89.110108135604719</v>
       </c>
-      <c r="BL63" s="11">
+      <c r="BM63" s="11">
         <v>98.675376201874357</v>
       </c>
-      <c r="BM63" s="11">
+      <c r="BN63" s="11">
         <v>94.232377635369559</v>
       </c>
-      <c r="BN63" s="11">
+      <c r="BO63" s="11">
         <v>99.34950032901429</v>
       </c>
-      <c r="BO63" s="11">
+      <c r="BP63" s="11">
         <v>88.953605491684328</v>
       </c>
-      <c r="BP63" s="11">
+      <c r="BQ63" s="11">
         <v>117.93821408893122</v>
       </c>
-      <c r="BQ63" s="11">
+      <c r="BR63" s="11">
         <v>113.94525274214622</v>
       </c>
-      <c r="BR63" s="11">
+      <c r="BS63" s="11">
         <v>117.52506374168523</v>
       </c>
-      <c r="BS63" s="11">
+      <c r="BT63" s="11">
         <v>108.96943253947568</v>
       </c>
-      <c r="BT63" s="11">
+      <c r="BU63" s="11">
         <v>218.20648053076167</v>
       </c>
-      <c r="BU63" s="11">
+      <c r="BV63" s="11">
         <v>245.14283452870527</v>
       </c>
-      <c r="BV63" s="11">
+      <c r="BW63" s="11">
         <v>202.52163318311983</v>
       </c>
-      <c r="BW63" s="11">
+      <c r="BX63" s="11">
         <v>129.4105005165776</v>
       </c>
-      <c r="BX63" s="11">
+      <c r="BY63" s="11">
         <v>167.08276201964151</v>
       </c>
-      <c r="BY63" s="11">
+      <c r="BZ63" s="11">
         <v>166.81754711127508</v>
       </c>
-      <c r="BZ63" s="11">
+      <c r="CA63" s="11">
         <v>285.96089768405312</v>
       </c>
-      <c r="CA63" s="11">
+      <c r="CB63" s="11">
         <v>246.82016636465681</v>
       </c>
-      <c r="CB63" s="11">
+      <c r="CC63" s="11">
         <v>220.28654034664231</v>
       </c>
-      <c r="CC63" s="11">
+      <c r="CD63" s="11">
         <v>300.81735408978585</v>
       </c>
-      <c r="CD63" s="11">
+      <c r="CE63" s="11">
         <v>461.56557522846737</v>
       </c>
-      <c r="CE63" s="11">
+      <c r="CF63" s="11">
         <v>527.17936293389539</v>
       </c>
-      <c r="CF63" s="11">
+      <c r="CG63" s="11">
         <v>524.23151735692511</v>
       </c>
-      <c r="CG63" s="11">
+      <c r="CH63" s="11">
         <v>566.97177106578931</v>
       </c>
-      <c r="CH63" s="11">
+      <c r="CI63" s="11">
         <v>535.77857798805553</v>
       </c>
-      <c r="CI63" s="11">
+      <c r="CJ63" s="11">
         <v>570.1168794314998</v>
       </c>
-      <c r="CJ63" s="11">
+      <c r="CK63" s="11">
         <v>494.05341984630411</v>
       </c>
-      <c r="CK63" s="11">
+      <c r="CL63" s="11">
         <v>716.84794670414476</v>
       </c>
-      <c r="CL63" s="11">
+      <c r="CM63" s="11">
         <v>536.94191159359843</v>
       </c>
-      <c r="CM63" s="11">
+      <c r="CN63" s="11">
         <v>466.80036497951693</v>
       </c>
-      <c r="CN63" s="11">
+      <c r="CO63" s="11">
         <v>428.49548131030247</v>
       </c>
-      <c r="CO63" s="11">
+      <c r="CP63" s="11">
         <v>324.31518046015645</v>
       </c>
-      <c r="CP63" s="11">
+      <c r="CQ63" s="11">
         <v>268.89723118968101</v>
       </c>
-      <c r="CQ63" s="11">
+      <c r="CR63" s="11">
         <v>226.12809573270889</v>
       </c>
-      <c r="CR63" s="11">
+      <c r="CS63" s="11">
         <v>339.31301948401119</v>
       </c>
-      <c r="CS63" s="11">
+      <c r="CT63" s="11">
         <v>349.03451488213534</v>
       </c>
-      <c r="CT63" s="11">
+      <c r="CU63" s="11">
         <v>314.54642560596125</v>
       </c>
-      <c r="CU63" s="11">
+      <c r="CV63" s="11">
         <v>276.26164813776825</v>
       </c>
-      <c r="CV63" s="11">
+      <c r="CW63" s="11">
         <v>241.54330556288051</v>
       </c>
-      <c r="CW63" s="11">
+      <c r="CX63" s="11">
         <v>321.16017165442008</v>
       </c>
-      <c r="CX63" s="11">
+      <c r="CY63" s="11">
         <v>294.65169676875234</v>
       </c>
-      <c r="CY63" s="11">
+      <c r="CZ63" s="11">
         <v>357.02494893655671</v>
       </c>
-      <c r="CZ63" s="11">
+      <c r="DA63" s="11">
         <v>375.21005496808471</v>
       </c>
-      <c r="DA63" s="11">
+      <c r="DB63" s="11">
         <v>422.56827712342255</v>
       </c>
-      <c r="DB63" s="11">
+      <c r="DC63" s="11">
         <v>479.42105476935347</v>
       </c>
-      <c r="DC63" s="11">
+      <c r="DD63" s="11">
         <v>546.82785971393855</v>
       </c>
-      <c r="DD63" s="10">
+      <c r="DE63" s="10">
         <v>1309.525344313543</v>
       </c>
-      <c r="DE63" s="10">
+      <c r="DF63" s="10">
         <v>1319.859917238683</v>
       </c>
-      <c r="DF63" s="10">
+      <c r="DG63" s="10">
         <v>1395.7190238067449</v>
       </c>
-      <c r="DG63" s="10">
+      <c r="DH63" s="10">
         <v>2322.2891795816249</v>
       </c>
-      <c r="DH63" s="10">
+      <c r="DI63" s="10">
         <v>2560.6290350185618</v>
       </c>
-      <c r="DI63" s="10">
+      <c r="DJ63" s="10">
         <v>2515.3896781742105</v>
       </c>
-      <c r="DJ63" s="10">
+      <c r="DK63" s="10">
         <v>3266.7539341883676</v>
       </c>
-      <c r="DK63" s="10">
+      <c r="DL63" s="10">
         <v>3232.4764693296424</v>
       </c>
-      <c r="DL63" s="10">
+      <c r="DM63" s="10">
         <v>3720.7839916594858</v>
       </c>
-      <c r="DM63" s="10">
+      <c r="DN63" s="10">
         <v>3647.4283156800002</v>
       </c>
-      <c r="DN63" s="10">
+      <c r="DO63" s="10">
         <v>3264.24127069</v>
       </c>
-      <c r="DO63" s="10">
+      <c r="DP63" s="10">
         <v>3087.3821612500005</v>
       </c>
-      <c r="DP63" s="10">
+      <c r="DQ63" s="10">
         <v>3438.2389720700003</v>
       </c>
-      <c r="DQ63" s="10">
+      <c r="DR63" s="10">
         <v>3495.5121218700006</v>
       </c>
-      <c r="DR63" s="10">
+      <c r="DS63" s="10">
         <v>3563.902997986781</v>
       </c>
-      <c r="DS63" s="10">
+      <c r="DT63" s="10">
         <v>3984.1409611944</v>
       </c>
-      <c r="DT63" s="10">
+      <c r="DU63" s="10">
         <v>3708.0018733499996</v>
       </c>
-      <c r="DU63" s="10">
+      <c r="DV63" s="10">
         <v>3537.9092980699993</v>
       </c>
-      <c r="DV63" s="10">
+      <c r="DW63" s="10">
         <v>3184.3565860499989</v>
       </c>
-      <c r="DW63" s="10">
-        <v>3428.81883358</v>
+      <c r="DX63" s="10">
+        <v>3428.8188335700002</v>
+      </c>
+      <c r="DY63" s="10">
+        <v>3610.7705465199997</v>
       </c>
     </row>
-    <row r="64" spans="2:127" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B64" s="20" t="s">
         <v>112</v>
       </c>
       <c r="C64" s="14">
         <v>0</v>
       </c>
       <c r="D64" s="14">
         <v>0</v>
       </c>
       <c r="E64" s="14">
         <v>0</v>
       </c>
       <c r="F64" s="14">
         <v>0</v>
       </c>
       <c r="G64" s="14">
         <v>0</v>
       </c>
       <c r="H64" s="14">
         <v>0</v>
       </c>
       <c r="I64" s="14">
         <v>0</v>
       </c>
       <c r="J64" s="14">
@@ -24026,51 +24383,51 @@
       <c r="U64" s="14">
         <v>362.97443607286368</v>
       </c>
       <c r="V64" s="14">
         <v>369.75001499277056</v>
       </c>
       <c r="W64" s="14">
         <v>375.84487588578151</v>
       </c>
       <c r="X64" s="14">
         <v>356.74042044618358</v>
       </c>
       <c r="Y64" s="14">
         <v>1227.5772904445207</v>
       </c>
       <c r="Z64" s="14">
         <v>1241.4714839153228</v>
       </c>
       <c r="AA64" s="14">
         <v>1206.2422267063525</v>
       </c>
       <c r="AB64" s="14">
         <v>1298.6609149910553</v>
       </c>
       <c r="AC64" s="14">
-        <v>0</v>
+        <v>1206.2551248552188</v>
       </c>
       <c r="AD64" s="14">
         <v>0</v>
       </c>
       <c r="AE64" s="14">
         <v>0</v>
       </c>
       <c r="AF64" s="14">
         <v>0</v>
       </c>
       <c r="AG64" s="14">
         <v>0</v>
       </c>
       <c r="AH64" s="14">
         <v>0</v>
       </c>
       <c r="AI64" s="14">
         <v>0</v>
       </c>
       <c r="AJ64" s="14">
         <v>0</v>
       </c>
       <c r="AK64" s="14">
         <v>0</v>
       </c>
@@ -24128,251 +24485,257 @@
       <c r="BC64" s="14">
         <v>0</v>
       </c>
       <c r="BD64" s="14">
         <v>0</v>
       </c>
       <c r="BE64" s="14">
         <v>0</v>
       </c>
       <c r="BF64" s="14">
         <v>0</v>
       </c>
       <c r="BG64" s="14">
         <v>0</v>
       </c>
       <c r="BH64" s="14">
         <v>0</v>
       </c>
       <c r="BI64" s="14">
         <v>0</v>
       </c>
       <c r="BJ64" s="14">
         <v>0</v>
       </c>
       <c r="BK64" s="14">
+        <v>0</v>
+      </c>
+      <c r="BL64" s="14">
         <v>329.45609238782873</v>
       </c>
-      <c r="BL64" s="14">
+      <c r="BM64" s="14">
         <v>331.09742648126615</v>
       </c>
-      <c r="BM64" s="14">
+      <c r="BN64" s="14">
         <v>341.87684691185171</v>
       </c>
-      <c r="BN64" s="14">
+      <c r="BO64" s="14">
         <v>367.52681830775333</v>
       </c>
-      <c r="BO64" s="14">
+      <c r="BP64" s="14">
         <v>346.81568162898373</v>
       </c>
-      <c r="BP64" s="14">
+      <c r="BQ64" s="14">
         <v>356.09218713224459</v>
       </c>
-      <c r="BQ64" s="14">
+      <c r="BR64" s="14">
         <v>341.40049340447342</v>
       </c>
-      <c r="BR64" s="14">
+      <c r="BS64" s="14">
         <v>337.33522548985303</v>
       </c>
-      <c r="BS64" s="14">
+      <c r="BT64" s="14">
         <v>347.13261162572513</v>
       </c>
-      <c r="BT64" s="14">
+      <c r="BU64" s="14">
         <v>360.01280854188741</v>
       </c>
-      <c r="BU64" s="14">
+      <c r="BV64" s="14">
         <v>353.47874546368371</v>
       </c>
-      <c r="BV64" s="14">
+      <c r="BW64" s="14">
         <v>370.64976751707701</v>
       </c>
-      <c r="BW64" s="14">
+      <c r="BX64" s="14">
         <v>362.86135148097662</v>
       </c>
-      <c r="BX64" s="14">
+      <c r="BY64" s="14">
         <v>350.96928236021296</v>
       </c>
-      <c r="BY64" s="14">
+      <c r="BZ64" s="14">
         <v>355.22211502008707</v>
       </c>
-      <c r="BZ64" s="14">
+      <c r="CA64" s="14">
         <v>350.73737575127387</v>
       </c>
-      <c r="CA64" s="14">
+      <c r="CB64" s="14">
         <v>344.72671190774389</v>
       </c>
-      <c r="CB64" s="14">
+      <c r="CC64" s="14">
         <v>337.96217120779284</v>
       </c>
-      <c r="CC64" s="14">
+      <c r="CD64" s="14">
         <v>341.12674012593237</v>
       </c>
-      <c r="CD64" s="14">
+      <c r="CE64" s="14">
         <v>344.26709923341491</v>
       </c>
-      <c r="CE64" s="14">
+      <c r="CF64" s="14">
         <v>354.49185377999999</v>
       </c>
-      <c r="CF64" s="14">
+      <c r="CG64" s="14">
         <v>361.26337014523716</v>
       </c>
-      <c r="CG64" s="14">
+      <c r="CH64" s="14">
         <v>385.66299135101451</v>
       </c>
-      <c r="CH64" s="14">
+      <c r="CI64" s="14">
         <v>384.07993637889052</v>
       </c>
-      <c r="CI64" s="14">
+      <c r="CJ64" s="14">
         <v>378.74985172714429</v>
       </c>
-      <c r="CJ64" s="14">
+      <c r="CK64" s="14">
         <v>384.67575251599629</v>
       </c>
-      <c r="CK64" s="14">
+      <c r="CL64" s="14">
         <v>377.36628149728926</v>
       </c>
-      <c r="CL64" s="14">
+      <c r="CM64" s="14">
         <v>383.33042624545487</v>
       </c>
-      <c r="CM64" s="14">
+      <c r="CN64" s="14">
         <v>377.38274247168226</v>
       </c>
-      <c r="CN64" s="14">
+      <c r="CO64" s="14">
         <v>389.17643452507986</v>
       </c>
-      <c r="CO64" s="14">
+      <c r="CP64" s="14">
         <v>383.07845663644952</v>
       </c>
-      <c r="CP64" s="14">
+      <c r="CQ64" s="14">
         <v>369.59489171142934</v>
       </c>
-      <c r="CQ64" s="14">
+      <c r="CR64" s="14">
         <v>364.22564096855922</v>
       </c>
-      <c r="CR64" s="14">
+      <c r="CS64" s="14">
         <v>362.97443607286368</v>
       </c>
-      <c r="CS64" s="14">
+      <c r="CT64" s="14">
         <v>358.21969405650628</v>
       </c>
-      <c r="CT64" s="14">
+      <c r="CU64" s="14">
         <v>368.33430490934649</v>
       </c>
-      <c r="CU64" s="14">
+      <c r="CV64" s="14">
         <v>361.20878290385997</v>
       </c>
-      <c r="CV64" s="14">
+      <c r="CW64" s="14">
         <v>369.75001499277056</v>
       </c>
-      <c r="CW64" s="14">
+      <c r="CX64" s="14">
         <v>373.94513794370363</v>
       </c>
-      <c r="CX64" s="14">
+      <c r="CY64" s="14">
         <v>370.37051119659304</v>
       </c>
-      <c r="CY64" s="14">
+      <c r="CZ64" s="14">
         <v>378.24424346794444</v>
       </c>
-      <c r="CZ64" s="14">
+      <c r="DA64" s="14">
         <v>375.84487588578151</v>
       </c>
-      <c r="DA64" s="14">
+      <c r="DB64" s="14">
         <v>373.86705452101529</v>
       </c>
-      <c r="DB64" s="14">
+      <c r="DC64" s="14">
         <v>370.06432584565471</v>
       </c>
-      <c r="DC64" s="14">
+      <c r="DD64" s="14">
         <v>364.97006635570767</v>
       </c>
-      <c r="DD64" s="14">
+      <c r="DE64" s="14">
         <v>356.74042044618358</v>
       </c>
-      <c r="DE64" s="14">
+      <c r="DF64" s="14">
         <v>365.99820733022443</v>
       </c>
-      <c r="DF64" s="14">
+      <c r="DG64" s="14">
         <v>363.08727092723183</v>
       </c>
-      <c r="DG64" s="14">
+      <c r="DH64" s="14">
         <v>1196.6851468264435</v>
       </c>
-      <c r="DH64" s="14">
+      <c r="DI64" s="14">
         <v>1227.5772904445207</v>
       </c>
-      <c r="DI64" s="14">
+      <c r="DJ64" s="14">
         <v>1230.3168280367543</v>
       </c>
-      <c r="DJ64" s="14">
+      <c r="DK64" s="14">
         <v>1251.7602491083396</v>
       </c>
-      <c r="DK64" s="14">
+      <c r="DL64" s="14">
         <v>1308.5849608581736</v>
       </c>
-      <c r="DL64" s="14">
+      <c r="DM64" s="14">
         <v>1241.4714839153228</v>
       </c>
-      <c r="DM64" s="14">
+      <c r="DN64" s="14">
         <v>1225.5292820965567</v>
       </c>
-      <c r="DN64" s="14">
+      <c r="DO64" s="14">
         <v>1212.7256456012756</v>
       </c>
-      <c r="DO64" s="14">
+      <c r="DP64" s="14">
         <v>1229.7429602755903</v>
       </c>
-      <c r="DP64" s="14">
+      <c r="DQ64" s="14">
         <v>1206.2422267063525</v>
       </c>
-      <c r="DQ64" s="14">
+      <c r="DR64" s="14">
         <v>1212.8058117744965</v>
       </c>
-      <c r="DR64" s="14">
+      <c r="DS64" s="14">
         <v>1217.333035982509</v>
       </c>
-      <c r="DS64" s="14">
+      <c r="DT64" s="14">
         <v>1253.8061014943132</v>
       </c>
-      <c r="DT64" s="14">
+      <c r="DU64" s="14">
         <v>1298.6609149910553</v>
       </c>
-      <c r="DU64" s="14">
+      <c r="DV64" s="14">
         <v>1271.4912685678523</v>
       </c>
-      <c r="DV64" s="14">
+      <c r="DW64" s="14">
         <v>1213.3174521839028</v>
       </c>
-      <c r="DW64" s="14">
+      <c r="DX64" s="14">
         <v>1208.4763609066238</v>
       </c>
+      <c r="DY64" s="14">
+        <v>1206.2551248552188</v>
+      </c>
     </row>
-    <row r="66" spans="2:107" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="2:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B66" s="1" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="67" spans="2:107" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="2:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B67" s="23" t="s">
         <v>100</v>
       </c>
       <c r="C67" s="4"/>
       <c r="D67" s="4"/>
       <c r="E67" s="4"/>
       <c r="F67" s="4"/>
       <c r="G67" s="4"/>
       <c r="H67" s="4"/>
       <c r="I67" s="4"/>
       <c r="J67" s="4"/>
       <c r="K67" s="4"/>
       <c r="L67" s="4"/>
       <c r="M67" s="4"/>
       <c r="N67" s="4"/>
       <c r="O67" s="4"/>
       <c r="P67" s="4"/>
       <c r="Q67" s="4"/>
       <c r="R67" s="4"/>
       <c r="S67" s="4"/>
       <c r="T67" s="4"/>
       <c r="U67" s="4"/>
       <c r="V67" s="4"/>
       <c r="W67" s="4"/>
       <c r="X67" s="5"/>
@@ -24437,69 +24800,70 @@
       <c r="CE67" s="5"/>
       <c r="CF67" s="5"/>
       <c r="CG67" s="5"/>
       <c r="CH67" s="5"/>
       <c r="CI67" s="5"/>
       <c r="CJ67" s="5"/>
       <c r="CK67" s="5"/>
       <c r="CL67" s="5"/>
       <c r="CM67" s="5"/>
       <c r="CN67" s="5"/>
       <c r="CO67" s="5"/>
       <c r="CP67" s="5"/>
       <c r="CQ67" s="5"/>
       <c r="CR67" s="5"/>
       <c r="CS67" s="5"/>
       <c r="CT67" s="5"/>
       <c r="CU67" s="5"/>
       <c r="CV67" s="5"/>
       <c r="CW67" s="5"/>
       <c r="CX67" s="5"/>
       <c r="CY67" s="5"/>
       <c r="CZ67" s="5"/>
       <c r="DA67" s="5"/>
       <c r="DB67" s="5"/>
       <c r="DC67" s="5"/>
+      <c r="DD67" s="5"/>
     </row>
-    <row r="68" spans="2:107" ht="47.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="2:108" ht="47.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B68" s="24" t="s">
         <v>113</v>
       </c>
       <c r="C68" s="24"/>
       <c r="D68" s="24"/>
       <c r="E68" s="24"/>
       <c r="F68" s="24"/>
       <c r="G68" s="24"/>
       <c r="H68" s="24"/>
       <c r="I68" s="24"/>
       <c r="J68" s="24"/>
       <c r="K68" s="24"/>
       <c r="L68" s="8"/>
       <c r="M68" s="8"/>
       <c r="N68" s="9"/>
     </row>
-    <row r="69" spans="2:107" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="2:108" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B69" s="24" t="s">
         <v>138</v>
       </c>
       <c r="C69" s="24"/>
       <c r="D69" s="24"/>
       <c r="E69" s="24"/>
       <c r="F69" s="24"/>
       <c r="G69" s="24"/>
       <c r="H69" s="24"/>
       <c r="I69" s="24"/>
       <c r="J69" s="24"/>
       <c r="K69" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B68:K68"/>
     <mergeCell ref="B69:K69"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="R6:X6" numberStoredAsText="1"/>
   </ignoredErrors>