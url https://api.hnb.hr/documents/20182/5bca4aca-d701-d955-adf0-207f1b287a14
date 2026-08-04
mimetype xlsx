--- v2 (2026-04-07)
+++ v3 (2026-08-04)
@@ -1,66 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2025Q4_web\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2026Q1_web\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CA0E7D06-0BD5-482E-BA10-4A60247E2839}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="8535" yWindow="465" windowWidth="29865" windowHeight="20160"/>
+    <workbookView xWindow="1710" yWindow="375" windowWidth="26685" windowHeight="14190" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
+  <extLst>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="150">
   <si>
     <t>Q1.01</t>
   </si>
   <si>
     <t>Q2.01</t>
   </si>
   <si>
     <t>Q3.01</t>
   </si>
   <si>
     <t>Q4.01</t>
   </si>
   <si>
     <t>Q1.02</t>
   </si>
   <si>
     <t>Q2.02</t>
   </si>
   <si>
     <t>Q3.02</t>
   </si>
   <si>
     <t>Q4.02</t>
   </si>
   <si>
@@ -1166,69 +1172,66 @@
   <si>
     <t>After the Republic of Croatia joined the euro area, foreign assets increased by net claims related to the allocation of euro banknotes within the Eurosystem (intra-Eurosystem technical claims) that are the difference between the amount of the banknotes in circulation (the allocation to which the CNB is entitled according to the ECB’s key) and actually issued banknotes in circulation. This same amount (net exports of euro banknotes) is recorded on the foreign liabilities side. However, this amount is reduced by the estimate of the amount of euro banknotes in circulation in the territory of the Republic of Croatia issued under the ECB’s key of other euro area countries.</t>
   </si>
   <si>
     <t>Q3.23</t>
   </si>
   <si>
     <t>Q4.23</t>
   </si>
   <si>
     <t>Q1.24</t>
   </si>
   <si>
     <t>Q2.24</t>
   </si>
   <si>
     <t>Q3.24</t>
   </si>
   <si>
     <t>Q4.24</t>
   </si>
   <si>
     <t>Q1.25</t>
   </si>
   <si>
-    <t>*</t>
-[...4 lines deleted...]
-  <si>
     <t>Q2.25</t>
   </si>
   <si>
     <t>Q3.25</t>
   </si>
   <si>
     <t>Q4.25</t>
   </si>
+  <si>
+    <t>Q1.26</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
@@ -1430,61 +1433,61 @@
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="11">
-    <cellStyle name="Međunaslov u tablici" xfId="3"/>
-    <cellStyle name="Napomene" xfId="4"/>
+    <cellStyle name="Međunaslov u tablici" xfId="3" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="Napomene" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Naslov 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Naslov 2" xfId="2" builtinId="17" customBuiltin="1"/>
-    <cellStyle name="Normal_BOP USD M_Q" xfId="10"/>
+    <cellStyle name="Normal_BOP USD M_Q" xfId="10" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0" customBuiltin="1"/>
-    <cellStyle name="Tanka linija ispod" xfId="5"/>
-[...3 lines deleted...]
-    <cellStyle name="Zaglavlje" xfId="9"/>
+    <cellStyle name="Tanka linija ispod" xfId="5" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Ukupno" xfId="6" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="Ukupno - zadnji redak" xfId="7" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="Zadnji redak" xfId="8" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="Zaglavlje" xfId="9" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1535,85 +1538,119 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1749,106 +1786,104 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:DY69"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="B2:DZ68"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.6640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.6640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="58.1640625" style="1" customWidth="1"/>
     <col min="3" max="29" width="11.6640625" style="1"/>
     <col min="30" max="30" width="15.6640625" style="1" customWidth="1"/>
     <col min="31" max="16384" width="11.6640625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:129" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="17" t="s">
         <v>96</v>
       </c>
       <c r="DM2" s="22"/>
     </row>
-    <row r="3" spans="2:129" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="16" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="4" spans="2:129" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:130" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="BQ4" s="6"/>
     </row>
-    <row r="5" spans="2:129" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:130" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E5" s="22"/>
       <c r="F5" s="22"/>
       <c r="G5" s="22"/>
       <c r="H5" s="22"/>
       <c r="I5" s="22"/>
       <c r="J5" s="22"/>
       <c r="K5" s="22"/>
       <c r="L5" s="22"/>
       <c r="M5" s="22"/>
       <c r="N5" s="22"/>
       <c r="O5" s="22"/>
       <c r="P5" s="22"/>
       <c r="Q5" s="22"/>
       <c r="R5" s="22"/>
       <c r="S5" s="22"/>
       <c r="T5" s="22"/>
       <c r="U5" s="22"/>
       <c r="V5" s="22"/>
       <c r="W5" s="22"/>
       <c r="X5" s="22"/>
       <c r="Y5" s="22"/>
       <c r="Z5" s="22"/>
       <c r="AA5" s="22"/>
       <c r="AB5" s="22"/>
-      <c r="AC5" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AC5" s="7"/>
       <c r="AD5" s="22"/>
       <c r="AE5" s="22"/>
       <c r="AF5" s="22"/>
       <c r="AG5" s="22"/>
       <c r="AH5" s="22"/>
       <c r="AI5" s="22"/>
       <c r="AJ5" s="22"/>
       <c r="AK5" s="22"/>
       <c r="AL5" s="22"/>
       <c r="AM5" s="22"/>
       <c r="AN5" s="22"/>
       <c r="AO5" s="22"/>
       <c r="AP5" s="22"/>
       <c r="AQ5" s="22"/>
       <c r="AR5" s="22"/>
       <c r="AS5" s="22"/>
       <c r="AT5" s="22"/>
       <c r="AU5" s="22"/>
       <c r="AV5" s="22"/>
       <c r="AW5" s="22"/>
       <c r="AX5" s="22"/>
       <c r="AY5" s="22"/>
       <c r="AZ5" s="22"/>
       <c r="BA5" s="22"/>
       <c r="BB5" s="22"/>
@@ -1901,64 +1936,59 @@
       <c r="CW5" s="22"/>
       <c r="CX5" s="22"/>
       <c r="CY5" s="22"/>
       <c r="CZ5" s="22"/>
       <c r="DA5" s="22"/>
       <c r="DB5" s="22"/>
       <c r="DC5" s="22"/>
       <c r="DD5" s="22"/>
       <c r="DE5" s="22"/>
       <c r="DF5" s="22"/>
       <c r="DG5" s="22"/>
       <c r="DH5" s="22"/>
       <c r="DI5" s="22"/>
       <c r="DJ5" s="22"/>
       <c r="DK5" s="22"/>
       <c r="DL5" s="22"/>
       <c r="DM5" s="22"/>
       <c r="DN5" s="22"/>
       <c r="DO5" s="22"/>
       <c r="DP5" s="22"/>
       <c r="DQ5" s="22"/>
       <c r="DR5" s="22"/>
       <c r="DS5" s="22"/>
       <c r="DT5" s="22"/>
       <c r="DU5" s="22"/>
-      <c r="DV5" s="22" t="s">
-[...8 lines deleted...]
-      <c r="DY5" s="7" t="s">
+      <c r="DV5" s="22"/>
+      <c r="DW5" s="22"/>
+      <c r="DX5" s="22"/>
+      <c r="DY5" s="7"/>
+      <c r="DZ5" s="7" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="6" spans="2:129" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="2"/>
       <c r="C6" s="2">
         <v>1999</v>
       </c>
       <c r="D6" s="2">
         <v>2000</v>
       </c>
       <c r="E6" s="2">
         <v>2001</v>
       </c>
       <c r="F6" s="2">
         <v>2002</v>
       </c>
       <c r="G6" s="2">
         <v>2003</v>
       </c>
       <c r="H6" s="2">
         <v>2004</v>
       </c>
       <c r="I6" s="2">
         <v>2005</v>
       </c>
       <c r="J6" s="2">
         <v>2006</v>
       </c>
@@ -2289,60 +2319,63 @@
       <c r="DO6" s="3" t="s">
         <v>137</v>
       </c>
       <c r="DP6" s="3" t="s">
         <v>139</v>
       </c>
       <c r="DQ6" s="3" t="s">
         <v>140</v>
       </c>
       <c r="DR6" s="3" t="s">
         <v>141</v>
       </c>
       <c r="DS6" s="3" t="s">
         <v>142</v>
       </c>
       <c r="DT6" s="3" t="s">
         <v>143</v>
       </c>
       <c r="DU6" s="3" t="s">
         <v>144</v>
       </c>
       <c r="DV6" s="3" t="s">
         <v>145</v>
       </c>
       <c r="DW6" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="DX6" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="DY6" s="3" t="s">
         <v>148</v>
       </c>
-      <c r="DX6" s="3" t="s">
+      <c r="DZ6" s="3" t="s">
         <v>149</v>
       </c>
-      <c r="DY6" s="3" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="7" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="15" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="10">
         <v>-3087.83631099595</v>
       </c>
       <c r="D7" s="10">
         <v>-4537.8484865487271</v>
       </c>
       <c r="E7" s="10">
         <v>-3343.3852417056878</v>
       </c>
       <c r="F7" s="10">
         <v>-6953.4258388893577</v>
       </c>
       <c r="G7" s="10">
         <v>-9994.0116799704647</v>
       </c>
       <c r="H7" s="10">
         <v>-11751.185451670859</v>
       </c>
       <c r="I7" s="10">
         <v>-15810.768989001377</v>
       </c>
       <c r="J7" s="10">
@@ -2683,52 +2716,55 @@
       </c>
       <c r="DR7" s="10">
         <v>-1397.524805701134</v>
       </c>
       <c r="DS7" s="10">
         <v>-2395.8073093629573</v>
       </c>
       <c r="DT7" s="10">
         <v>2664.6644355585595</v>
       </c>
       <c r="DU7" s="10">
         <v>756.59100224712893</v>
       </c>
       <c r="DV7" s="10">
         <v>-3851.7732685347146</v>
       </c>
       <c r="DW7" s="10">
         <v>-4868.8698830097201</v>
       </c>
       <c r="DX7" s="10">
         <v>-40.51059949950286</v>
       </c>
       <c r="DY7" s="10">
         <v>-3642.1708850229115</v>
       </c>
+      <c r="DZ7" s="10">
+        <v>-6088.7990295888303</v>
+      </c>
     </row>
-    <row r="8" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="15" t="s">
         <v>101</v>
       </c>
       <c r="C8" s="10">
         <v>4063.1284479677406</v>
       </c>
       <c r="D8" s="10">
         <v>4759.9794503499206</v>
       </c>
       <c r="E8" s="10">
         <v>6781.3278138339083</v>
       </c>
       <c r="F8" s="10">
         <v>5073.4322148779302</v>
       </c>
       <c r="G8" s="10">
         <v>6194.8835041489256</v>
       </c>
       <c r="H8" s="10">
         <v>6616.0112933983501</v>
       </c>
       <c r="I8" s="10">
         <v>5849.0765965016781</v>
       </c>
       <c r="J8" s="10">
@@ -3069,52 +3105,55 @@
       </c>
       <c r="DR8" s="10">
         <v>41093.990363122015</v>
       </c>
       <c r="DS8" s="10">
         <v>41134.508284020631</v>
       </c>
       <c r="DT8" s="10">
         <v>45865.998230309277</v>
       </c>
       <c r="DU8" s="10">
         <v>36606.492781693691</v>
       </c>
       <c r="DV8" s="10">
         <v>33006.536904614659</v>
       </c>
       <c r="DW8" s="10">
         <v>35359.777696330086</v>
       </c>
       <c r="DX8" s="10">
         <v>37238.200386258068</v>
       </c>
       <c r="DY8" s="10">
         <v>36179.083898872828</v>
       </c>
+      <c r="DZ8" s="10">
+        <v>36691.807446308521</v>
+      </c>
     </row>
-    <row r="9" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="15" t="s">
         <v>102</v>
       </c>
       <c r="C9" s="10">
         <v>0</v>
       </c>
       <c r="D9" s="10">
         <v>0</v>
       </c>
       <c r="E9" s="10">
         <v>27.135999999999999</v>
       </c>
       <c r="F9" s="10">
         <v>28.655999999999999</v>
       </c>
       <c r="G9" s="10">
         <v>37.695</v>
       </c>
       <c r="H9" s="10">
         <v>36.83</v>
       </c>
       <c r="I9" s="10">
         <v>147.94999999999999</v>
       </c>
       <c r="J9" s="10">
@@ -3455,52 +3494,55 @@
       </c>
       <c r="DR9" s="10">
         <v>871.08400000000006</v>
       </c>
       <c r="DS9" s="10">
         <v>871.274</v>
       </c>
       <c r="DT9" s="10">
         <v>868.86200000000008</v>
       </c>
       <c r="DU9" s="10">
         <v>869.63499999999999</v>
       </c>
       <c r="DV9" s="10">
         <v>1011.6089999999999</v>
       </c>
       <c r="DW9" s="10">
         <v>1018.02</v>
       </c>
       <c r="DX9" s="10">
         <v>1019.193</v>
       </c>
       <c r="DY9" s="10">
         <v>1019.2439999999999</v>
       </c>
+      <c r="DZ9" s="10">
+        <v>1104.192922</v>
+      </c>
     </row>
-    <row r="10" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="15" t="s">
         <v>103</v>
       </c>
       <c r="C10" s="10">
         <v>2793.4260619768243</v>
       </c>
       <c r="D10" s="10">
         <v>3791.1349608519436</v>
       </c>
       <c r="E10" s="10">
         <v>5688.2078096984114</v>
       </c>
       <c r="F10" s="10">
         <v>3910.3218490217796</v>
       </c>
       <c r="G10" s="10">
         <v>4992.1467020111731</v>
       </c>
       <c r="H10" s="10">
         <v>5279.388328443637</v>
       </c>
       <c r="I10" s="10">
         <v>4274.331832573941</v>
       </c>
       <c r="J10" s="10">
@@ -3841,52 +3883,55 @@
       </c>
       <c r="DR10" s="10">
         <v>30365.810267817575</v>
       </c>
       <c r="DS10" s="10">
         <v>30186.917385497596</v>
       </c>
       <c r="DT10" s="10">
         <v>34447.385523284385</v>
       </c>
       <c r="DU10" s="10">
         <v>25093.930782654697</v>
       </c>
       <c r="DV10" s="10">
         <v>20691.556578372307</v>
       </c>
       <c r="DW10" s="10">
         <v>21115.756777597791</v>
       </c>
       <c r="DX10" s="10">
         <v>23305.418820605857</v>
       </c>
       <c r="DY10" s="10">
         <v>23486.886111270393</v>
       </c>
+      <c r="DZ10" s="10">
+        <v>24481.290264062263</v>
+      </c>
     </row>
-    <row r="11" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="15" t="s">
         <v>114</v>
       </c>
       <c r="C11" s="10">
         <v>0</v>
       </c>
       <c r="D11" s="10">
         <v>0</v>
       </c>
       <c r="E11" s="10">
         <v>0</v>
       </c>
       <c r="F11" s="10">
         <v>0</v>
       </c>
       <c r="G11" s="10">
         <v>0</v>
       </c>
       <c r="H11" s="10">
         <v>0</v>
       </c>
       <c r="I11" s="10">
         <v>0</v>
       </c>
       <c r="J11" s="10">
@@ -4227,52 +4272,55 @@
       </c>
       <c r="DR11" s="10">
         <v>26663.178384910003</v>
       </c>
       <c r="DS11" s="10">
         <v>26579.476059700002</v>
       </c>
       <c r="DT11" s="10">
         <v>31553.847714809999</v>
       </c>
       <c r="DU11" s="10">
         <v>22393.212305700003</v>
       </c>
       <c r="DV11" s="10">
         <v>18189.732508460002</v>
       </c>
       <c r="DW11" s="10">
         <v>18568.205793379999</v>
       </c>
       <c r="DX11" s="10">
         <v>20705.448818820005</v>
       </c>
       <c r="DY11" s="10">
         <v>21145.159937990004</v>
       </c>
+      <c r="DZ11" s="10">
+        <v>21957.739622560002</v>
+      </c>
     </row>
-    <row r="12" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="15" t="s">
         <v>115</v>
       </c>
       <c r="C12" s="10">
         <v>0</v>
       </c>
       <c r="D12" s="10">
         <v>0</v>
       </c>
       <c r="E12" s="10">
         <v>0</v>
       </c>
       <c r="F12" s="10">
         <v>0</v>
       </c>
       <c r="G12" s="10">
         <v>0</v>
       </c>
       <c r="H12" s="10">
         <v>0</v>
       </c>
       <c r="I12" s="10">
         <v>0</v>
       </c>
       <c r="J12" s="10">
@@ -4613,52 +4661,55 @@
       </c>
       <c r="DR12" s="10">
         <v>64.079504220265022</v>
       </c>
       <c r="DS12" s="10">
         <v>32.20378164985425</v>
       </c>
       <c r="DT12" s="10">
         <v>67.488313370036508</v>
       </c>
       <c r="DU12" s="10">
         <v>23.36836373423192</v>
       </c>
       <c r="DV12" s="10">
         <v>49.817223369867385</v>
       </c>
       <c r="DW12" s="10">
         <v>47.801423167077473</v>
       </c>
       <c r="DX12" s="10">
         <v>33.295320733817</v>
       </c>
       <c r="DY12" s="10">
         <v>4.8549862847421039</v>
       </c>
+      <c r="DZ12" s="10">
+        <v>35.451007985537601</v>
+      </c>
     </row>
-    <row r="13" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="15" t="s">
         <v>116</v>
       </c>
       <c r="C13" s="10">
         <v>1556.4974212136342</v>
       </c>
       <c r="D13" s="10">
         <v>2564.3450677955561</v>
       </c>
       <c r="E13" s="10">
         <v>4438.7748804004941</v>
       </c>
       <c r="F13" s="10">
         <v>2754.2968266227663</v>
       </c>
       <c r="G13" s="10">
         <v>3916.7746707760689</v>
       </c>
       <c r="H13" s="10">
         <v>4319.7292699401423</v>
       </c>
       <c r="I13" s="10">
         <v>3112.2290158096416</v>
       </c>
       <c r="J13" s="10">
@@ -4999,52 +5050,55 @@
       </c>
       <c r="DR13" s="10">
         <v>2222.3275726700012</v>
       </c>
       <c r="DS13" s="10">
         <v>2170.4571942799994</v>
       </c>
       <c r="DT13" s="10">
         <v>1420.2780583299993</v>
       </c>
       <c r="DU13" s="10">
         <v>1260.7214716900003</v>
       </c>
       <c r="DV13" s="10">
         <v>1092.1227631799991</v>
       </c>
       <c r="DW13" s="10">
         <v>1007.7198756599996</v>
       </c>
       <c r="DX13" s="10">
         <v>1083.6130568799997</v>
       </c>
       <c r="DY13" s="10">
         <v>881.52349337999988</v>
       </c>
+      <c r="DZ13" s="10">
+        <v>1098.7539558599995</v>
+      </c>
     </row>
-    <row r="14" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="15" t="s">
         <v>117</v>
       </c>
       <c r="C14" s="10">
         <v>1236.9286407631901</v>
       </c>
       <c r="D14" s="10">
         <v>1226.7898930563874</v>
       </c>
       <c r="E14" s="10">
         <v>1249.4329292979169</v>
       </c>
       <c r="F14" s="10">
         <v>1156.0250223990136</v>
       </c>
       <c r="G14" s="10">
         <v>1075.3720312351043</v>
       </c>
       <c r="H14" s="10">
         <v>959.65905850349498</v>
       </c>
       <c r="I14" s="10">
         <v>1162.1028167642992</v>
       </c>
       <c r="J14" s="10">
@@ -5385,52 +5439,55 @@
       </c>
       <c r="DR14" s="10">
         <v>1416.2248060173058</v>
       </c>
       <c r="DS14" s="10">
         <v>1404.7803498677376</v>
       </c>
       <c r="DT14" s="10">
         <v>1405.7714367743567</v>
       </c>
       <c r="DU14" s="10">
         <v>1416.6286415304619</v>
       </c>
       <c r="DV14" s="10">
         <v>1359.884083362437</v>
       </c>
       <c r="DW14" s="10">
         <v>1492.0296853907121</v>
       </c>
       <c r="DX14" s="10">
         <v>1483.0616241720334</v>
       </c>
       <c r="DY14" s="10">
         <v>1455.3476936156478</v>
       </c>
+      <c r="DZ14" s="10">
+        <v>1389.3456776567205</v>
+      </c>
     </row>
-    <row r="15" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="15" t="s">
         <v>99</v>
       </c>
       <c r="C15" s="10">
         <v>141.15041734804527</v>
       </c>
       <c r="D15" s="10">
         <v>81.91542348663819</v>
       </c>
       <c r="E15" s="10">
         <v>95.631588460617877</v>
       </c>
       <c r="F15" s="10">
         <v>108.87555290340249</v>
       </c>
       <c r="G15" s="10">
         <v>102.06000000000002</v>
       </c>
       <c r="H15" s="10">
         <v>102.19</v>
       </c>
       <c r="I15" s="10">
         <v>146.16000000000003</v>
       </c>
       <c r="J15" s="10">
@@ -5771,52 +5828,55 @@
       </c>
       <c r="DR15" s="10">
         <v>4705.2189520853126</v>
       </c>
       <c r="DS15" s="10">
         <v>5156.7012352514175</v>
       </c>
       <c r="DT15" s="10">
         <v>5343.9874060944776</v>
       </c>
       <c r="DU15" s="10">
         <v>5518.3496709298033</v>
       </c>
       <c r="DV15" s="10">
         <v>5690.3328217407707</v>
       </c>
       <c r="DW15" s="10">
         <v>6889.0399134443514</v>
       </c>
       <c r="DX15" s="10">
         <v>6606.7428226477232</v>
       </c>
       <c r="DY15" s="10">
         <v>5548.0084096247856</v>
       </c>
+      <c r="DZ15" s="10">
+        <v>5209.0878358663049</v>
+      </c>
     </row>
-    <row r="16" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="15" t="s">
         <v>118</v>
       </c>
       <c r="C16" s="10">
         <v>0</v>
       </c>
       <c r="D16" s="10">
         <v>0</v>
       </c>
       <c r="E16" s="10">
         <v>0.73908033731112288</v>
       </c>
       <c r="F16" s="10">
         <v>0.67768584316751879</v>
       </c>
       <c r="G16" s="10">
         <v>0.62</v>
       </c>
       <c r="H16" s="10">
         <v>0.59</v>
       </c>
       <c r="I16" s="10">
         <v>0.63</v>
       </c>
       <c r="J16" s="10">
@@ -6157,52 +6217,55 @@
       </c>
       <c r="DR16" s="10">
         <v>55.58340682</v>
       </c>
       <c r="DS16" s="10">
         <v>159.51680601000001</v>
       </c>
       <c r="DT16" s="10">
         <v>149.77920040000001</v>
       </c>
       <c r="DU16" s="10">
         <v>76.171512359999994</v>
       </c>
       <c r="DV16" s="10">
         <v>156.22392264000001</v>
       </c>
       <c r="DW16" s="10">
         <v>136.00525138999998</v>
       </c>
       <c r="DX16" s="10">
         <v>148.06104744000001</v>
       </c>
       <c r="DY16" s="10">
         <v>169.07259860000002</v>
       </c>
+      <c r="DZ16" s="10">
+        <v>120.81381974999999</v>
+      </c>
     </row>
-    <row r="17" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="21" t="s">
         <v>136</v>
       </c>
       <c r="C17" s="10">
         <v>0</v>
       </c>
       <c r="D17" s="10">
         <v>0</v>
       </c>
       <c r="E17" s="10">
         <v>0.73908033731112288</v>
       </c>
       <c r="F17" s="10">
         <v>0.67768584316751879</v>
       </c>
       <c r="G17" s="10">
         <v>0.62</v>
       </c>
       <c r="H17" s="10">
         <v>0.59</v>
       </c>
       <c r="I17" s="10">
         <v>0.63</v>
       </c>
       <c r="J17" s="10">
@@ -6543,52 +6606,55 @@
       </c>
       <c r="DR17" s="10">
         <v>0</v>
       </c>
       <c r="DS17" s="10">
         <v>0</v>
       </c>
       <c r="DT17" s="10">
         <v>0</v>
       </c>
       <c r="DU17" s="10">
         <v>0</v>
       </c>
       <c r="DV17" s="10">
         <v>0</v>
       </c>
       <c r="DW17" s="10">
         <v>0</v>
       </c>
       <c r="DX17" s="10">
         <v>0</v>
       </c>
       <c r="DY17" s="10">
         <v>0</v>
       </c>
+      <c r="DZ17" s="10">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="21" t="s">
         <v>135</v>
       </c>
       <c r="C18" s="10">
         <v>0</v>
       </c>
       <c r="D18" s="10">
         <v>0</v>
       </c>
       <c r="E18" s="10">
         <v>0</v>
       </c>
       <c r="F18" s="10">
         <v>0</v>
       </c>
       <c r="G18" s="10">
         <v>0</v>
       </c>
       <c r="H18" s="10">
         <v>0</v>
       </c>
       <c r="I18" s="10">
         <v>0</v>
       </c>
       <c r="J18" s="10">
@@ -6929,52 +6995,55 @@
       </c>
       <c r="DR18" s="10">
         <v>55.58340682</v>
       </c>
       <c r="DS18" s="10">
         <v>159.51680601000001</v>
       </c>
       <c r="DT18" s="10">
         <v>149.77920040000001</v>
       </c>
       <c r="DU18" s="10">
         <v>76.171512359999994</v>
       </c>
       <c r="DV18" s="10">
         <v>156.22392264000001</v>
       </c>
       <c r="DW18" s="10">
         <v>136.00525138999998</v>
       </c>
       <c r="DX18" s="10">
         <v>148.06104744000001</v>
       </c>
       <c r="DY18" s="10">
         <v>169.07259860000002</v>
       </c>
+      <c r="DZ18" s="10">
+        <v>120.81381974999999</v>
+      </c>
     </row>
-    <row r="19" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="15" t="s">
         <v>119</v>
       </c>
       <c r="C19" s="10">
         <v>3.7155982718438851</v>
       </c>
       <c r="D19" s="10">
         <v>2.4908181507705121</v>
       </c>
       <c r="E19" s="10">
         <v>6.0855830254249552</v>
       </c>
       <c r="F19" s="10">
         <v>4.8271048718157887</v>
       </c>
       <c r="G19" s="10">
         <v>0</v>
       </c>
       <c r="H19" s="10">
         <v>0</v>
       </c>
       <c r="I19" s="10">
         <v>0</v>
       </c>
       <c r="J19" s="10">
@@ -7315,52 +7384,55 @@
       </c>
       <c r="DR19" s="10">
         <v>494.11461053200838</v>
       </c>
       <c r="DS19" s="10">
         <v>467.27860652442956</v>
       </c>
       <c r="DT19" s="10">
         <v>445.76241724526005</v>
       </c>
       <c r="DU19" s="10">
         <v>298.1790519822049</v>
       </c>
       <c r="DV19" s="10">
         <v>215.36314442982942</v>
       </c>
       <c r="DW19" s="10">
         <v>129.60202221724609</v>
       </c>
       <c r="DX19" s="10">
         <v>143.09852313164211</v>
       </c>
       <c r="DY19" s="10">
         <v>124.6598361663569</v>
       </c>
+      <c r="DZ19" s="10">
+        <v>128.99772348834847</v>
+      </c>
     </row>
-    <row r="20" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="21" t="s">
         <v>136</v>
       </c>
       <c r="C20" s="10">
         <v>3.7155982718438851</v>
       </c>
       <c r="D20" s="10">
         <v>2.4908181507705121</v>
       </c>
       <c r="E20" s="10">
         <v>6.0855830254249552</v>
       </c>
       <c r="F20" s="10">
         <v>4.8271048718157887</v>
       </c>
       <c r="G20" s="10">
         <v>0</v>
       </c>
       <c r="H20" s="10">
         <v>0</v>
       </c>
       <c r="I20" s="10">
         <v>0</v>
       </c>
       <c r="J20" s="10">
@@ -7701,52 +7773,55 @@
       </c>
       <c r="DR20" s="10">
         <v>494.11461053200838</v>
       </c>
       <c r="DS20" s="10">
         <v>467.27860652442956</v>
       </c>
       <c r="DT20" s="10">
         <v>445.76241724526005</v>
       </c>
       <c r="DU20" s="10">
         <v>298.1790519822049</v>
       </c>
       <c r="DV20" s="10">
         <v>215.36314442982942</v>
       </c>
       <c r="DW20" s="10">
         <v>129.60202221724609</v>
       </c>
       <c r="DX20" s="10">
         <v>143.09852313164211</v>
       </c>
       <c r="DY20" s="10">
         <v>124.6598361663569</v>
       </c>
+      <c r="DZ20" s="10">
+        <v>128.99772348834847</v>
+      </c>
     </row>
-    <row r="21" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="21" t="s">
         <v>135</v>
       </c>
       <c r="C21" s="10">
         <v>0</v>
       </c>
       <c r="D21" s="10">
         <v>0</v>
       </c>
       <c r="E21" s="10">
         <v>0</v>
       </c>
       <c r="F21" s="10">
         <v>0</v>
       </c>
       <c r="G21" s="10">
         <v>0</v>
       </c>
       <c r="H21" s="10">
         <v>0</v>
       </c>
       <c r="I21" s="10">
         <v>0</v>
       </c>
       <c r="J21" s="10">
@@ -8087,52 +8162,55 @@
       </c>
       <c r="DR21" s="10">
         <v>0</v>
       </c>
       <c r="DS21" s="10">
         <v>0</v>
       </c>
       <c r="DT21" s="10">
         <v>0</v>
       </c>
       <c r="DU21" s="10">
         <v>0</v>
       </c>
       <c r="DV21" s="10">
         <v>0</v>
       </c>
       <c r="DW21" s="10">
         <v>0</v>
       </c>
       <c r="DX21" s="10">
         <v>0</v>
       </c>
       <c r="DY21" s="10">
         <v>0</v>
       </c>
+      <c r="DZ21" s="10">
+        <v>0</v>
+      </c>
     </row>
-    <row r="22" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="15" t="s">
         <v>120</v>
       </c>
       <c r="C22" s="10">
         <v>95.922195555319306</v>
       </c>
       <c r="D22" s="10">
         <v>74.596487321264391</v>
       </c>
       <c r="E22" s="10">
         <v>83.391190741586499</v>
       </c>
       <c r="F22" s="10">
         <v>97.499320883620527</v>
       </c>
       <c r="G22" s="10">
         <v>87.070000000000007</v>
       </c>
       <c r="H22" s="10">
         <v>81.62</v>
       </c>
       <c r="I22" s="10">
         <v>113.20000000000002</v>
       </c>
       <c r="J22" s="10">
@@ -8473,52 +8551,55 @@
       </c>
       <c r="DR22" s="10">
         <v>3535.8564316799993</v>
       </c>
       <c r="DS22" s="10">
         <v>3876.2564148700017</v>
       </c>
       <c r="DT22" s="10">
         <v>4102.5981477200003</v>
       </c>
       <c r="DU22" s="10">
         <v>4472.8560314000006</v>
       </c>
       <c r="DV22" s="10">
         <v>4645.5148038400002</v>
       </c>
       <c r="DW22" s="10">
         <v>5925.4396831200002</v>
       </c>
       <c r="DX22" s="10">
         <v>5610.5943318700001</v>
       </c>
       <c r="DY22" s="10">
         <v>4568.079158980001</v>
       </c>
+      <c r="DZ22" s="10">
+        <v>4267.9831428799998</v>
+      </c>
     </row>
-    <row r="23" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="21" t="s">
         <v>136</v>
       </c>
       <c r="C23" s="10">
         <v>59.708808610930063</v>
       </c>
       <c r="D23" s="10">
         <v>46.757172860326101</v>
       </c>
       <c r="E23" s="10">
         <v>58.275976958165167</v>
       </c>
       <c r="F23" s="10">
         <v>72.923990645384563</v>
       </c>
       <c r="G23" s="10">
         <v>63.140000000000008</v>
       </c>
       <c r="H23" s="10">
         <v>62.589999999999996</v>
       </c>
       <c r="I23" s="10">
         <v>85.27000000000001</v>
       </c>
       <c r="J23" s="10">
@@ -8859,52 +8940,55 @@
       </c>
       <c r="DR23" s="10">
         <v>590.27741935999995</v>
       </c>
       <c r="DS23" s="10">
         <v>611.17801438000015</v>
       </c>
       <c r="DT23" s="10">
         <v>606.86739275000002</v>
       </c>
       <c r="DU23" s="10">
         <v>814.41802170999995</v>
       </c>
       <c r="DV23" s="10">
         <v>849.12607564999985</v>
       </c>
       <c r="DW23" s="10">
         <v>1412.5171787999996</v>
       </c>
       <c r="DX23" s="10">
         <v>1395.5734087799999</v>
       </c>
       <c r="DY23" s="10">
         <v>1704.1468820700004</v>
       </c>
+      <c r="DZ23" s="10">
+        <v>2198.9572825999999</v>
+      </c>
     </row>
-    <row r="24" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="21" t="s">
         <v>135</v>
       </c>
       <c r="C24" s="10">
         <v>36.213386944389242</v>
       </c>
       <c r="D24" s="10">
         <v>27.839314460938287</v>
       </c>
       <c r="E24" s="10">
         <v>25.115213783421332</v>
       </c>
       <c r="F24" s="10">
         <v>24.57533023823596</v>
       </c>
       <c r="G24" s="10">
         <v>23.93</v>
       </c>
       <c r="H24" s="10">
         <v>19.03</v>
       </c>
       <c r="I24" s="10">
         <v>27.93</v>
       </c>
       <c r="J24" s="10">
@@ -9245,52 +9329,55 @@
       </c>
       <c r="DR24" s="10">
         <v>2945.5790123199995</v>
       </c>
       <c r="DS24" s="10">
         <v>3265.0784004900015</v>
       </c>
       <c r="DT24" s="10">
         <v>3495.7307549699999</v>
       </c>
       <c r="DU24" s="10">
         <v>3658.4380096900004</v>
       </c>
       <c r="DV24" s="10">
         <v>3796.3887281900006</v>
       </c>
       <c r="DW24" s="10">
         <v>4512.9225043200004</v>
       </c>
       <c r="DX24" s="10">
         <v>4215.02092309</v>
       </c>
       <c r="DY24" s="10">
         <v>2863.9322769100004</v>
       </c>
+      <c r="DZ24" s="10">
+        <v>2069.02586028</v>
+      </c>
     </row>
-    <row r="25" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="15" t="s">
         <v>121</v>
       </c>
       <c r="C25" s="10">
         <v>41.512623520882073</v>
       </c>
       <c r="D25" s="10">
         <v>4.8281180146032838</v>
       </c>
       <c r="E25" s="10">
         <v>5.4157343562953066</v>
       </c>
       <c r="F25" s="10">
         <v>5.8714413047986609</v>
       </c>
       <c r="G25" s="10">
         <v>14.370000000000001</v>
       </c>
       <c r="H25" s="10">
         <v>19.979999999999997</v>
       </c>
       <c r="I25" s="10">
         <v>32.33</v>
       </c>
       <c r="J25" s="10">
@@ -9631,52 +9718,55 @@
       </c>
       <c r="DR25" s="10">
         <v>619.66450305330534</v>
       </c>
       <c r="DS25" s="10">
         <v>653.64940784698615</v>
       </c>
       <c r="DT25" s="10">
         <v>645.84764072921735</v>
       </c>
       <c r="DU25" s="10">
         <v>671.14307518759801</v>
       </c>
       <c r="DV25" s="10">
         <v>673.2309508309404</v>
       </c>
       <c r="DW25" s="10">
         <v>697.99295671710502</v>
       </c>
       <c r="DX25" s="10">
         <v>704.98892020608139</v>
       </c>
       <c r="DY25" s="10">
         <v>686.1968158784274</v>
       </c>
+      <c r="DZ25" s="10">
+        <v>691.29314974795636</v>
+      </c>
     </row>
-    <row r="26" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="21" t="s">
         <v>136</v>
       </c>
       <c r="C26" s="10">
         <v>41.512623520882073</v>
       </c>
       <c r="D26" s="10">
         <v>4.8281180146032838</v>
       </c>
       <c r="E26" s="10">
         <v>5.4157343562953066</v>
       </c>
       <c r="F26" s="10">
         <v>5.7754259374897723</v>
       </c>
       <c r="G26" s="10">
         <v>14.370000000000001</v>
       </c>
       <c r="H26" s="10">
         <v>18.679999999999996</v>
       </c>
       <c r="I26" s="10">
         <v>31.99</v>
       </c>
       <c r="J26" s="10">
@@ -10017,52 +10107,55 @@
       </c>
       <c r="DR26" s="10">
         <v>556.69599332674636</v>
       </c>
       <c r="DS26" s="10">
         <v>569.91586816172946</v>
       </c>
       <c r="DT26" s="10">
         <v>554.78720112400288</v>
       </c>
       <c r="DU26" s="10">
         <v>550.97205485152074</v>
       </c>
       <c r="DV26" s="10">
         <v>538.43471730106319</v>
       </c>
       <c r="DW26" s="10">
         <v>541.77344024754439</v>
       </c>
       <c r="DX26" s="10">
         <v>541.12786106822773</v>
       </c>
       <c r="DY26" s="10">
         <v>536.42401139719937</v>
       </c>
+      <c r="DZ26" s="10">
+        <v>541.74587122598246</v>
+      </c>
     </row>
-    <row r="27" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="21" t="s">
         <v>135</v>
       </c>
       <c r="C27" s="10">
         <v>0</v>
       </c>
       <c r="D27" s="10">
         <v>0</v>
       </c>
       <c r="E27" s="10">
         <v>0</v>
       </c>
       <c r="F27" s="10">
         <v>9.6015367308888169E-2</v>
       </c>
       <c r="G27" s="10">
         <v>0</v>
       </c>
       <c r="H27" s="10">
         <v>1.3</v>
       </c>
       <c r="I27" s="10">
         <v>0.33999999999999997</v>
       </c>
       <c r="J27" s="10">
@@ -10403,52 +10496,55 @@
       </c>
       <c r="DR27" s="10">
         <v>62.968509726559013</v>
       </c>
       <c r="DS27" s="10">
         <v>83.73353968525663</v>
       </c>
       <c r="DT27" s="10">
         <v>91.060439605214469</v>
       </c>
       <c r="DU27" s="10">
         <v>120.17102033607731</v>
       </c>
       <c r="DV27" s="10">
         <v>134.79623352987727</v>
       </c>
       <c r="DW27" s="10">
         <v>156.21951646956066</v>
       </c>
       <c r="DX27" s="10">
         <v>163.86105913785363</v>
       </c>
       <c r="DY27" s="10">
         <v>149.77280448122806</v>
       </c>
+      <c r="DZ27" s="10">
+        <v>149.54727852197388</v>
+      </c>
     </row>
-    <row r="28" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="15" t="s">
         <v>104</v>
       </c>
       <c r="C28" s="10">
         <v>1128.5519686428711</v>
       </c>
       <c r="D28" s="10">
         <v>886.92906601133905</v>
       </c>
       <c r="E28" s="10">
         <v>970.35241567487856</v>
       </c>
       <c r="F28" s="10">
         <v>1025.5788129527482</v>
       </c>
       <c r="G28" s="10">
         <v>1062.981802137753</v>
       </c>
       <c r="H28" s="10">
         <v>1197.6029649547131</v>
       </c>
       <c r="I28" s="10">
         <v>1280.6347639277371</v>
       </c>
       <c r="J28" s="10">
@@ -10789,52 +10885,55 @@
       </c>
       <c r="DR28" s="10">
         <v>3123.8169780691292</v>
       </c>
       <c r="DS28" s="10">
         <v>3282.3459510116195</v>
       </c>
       <c r="DT28" s="10">
         <v>3730.6204695504121</v>
       </c>
       <c r="DU28" s="10">
         <v>3284.1120980091873</v>
       </c>
       <c r="DV28" s="10">
         <v>3948.4845875215829</v>
       </c>
       <c r="DW28" s="10">
         <v>4380.1998381179419</v>
       </c>
       <c r="DX28" s="10">
         <v>4364.7593190944954</v>
       </c>
       <c r="DY28" s="10">
         <v>3903.6736402676547</v>
       </c>
+      <c r="DZ28" s="10">
+        <v>4242.2342382899515</v>
+      </c>
     </row>
-    <row r="29" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="15" t="s">
         <v>122</v>
       </c>
       <c r="C29" s="10">
         <v>0</v>
       </c>
       <c r="D29" s="10">
         <v>0</v>
       </c>
       <c r="E29" s="10">
         <v>0</v>
       </c>
       <c r="F29" s="10">
         <v>0</v>
       </c>
       <c r="G29" s="10">
         <v>0</v>
       </c>
       <c r="H29" s="10">
         <v>0</v>
       </c>
       <c r="I29" s="10">
         <v>0</v>
       </c>
       <c r="J29" s="10">
@@ -11175,52 +11274,55 @@
       </c>
       <c r="DR29" s="10">
         <v>0.60614477</v>
       </c>
       <c r="DS29" s="10">
         <v>0.71565376999999997</v>
       </c>
       <c r="DT29" s="10">
         <v>0.64077677</v>
       </c>
       <c r="DU29" s="10">
         <v>0.60723377000000001</v>
       </c>
       <c r="DV29" s="10">
         <v>0.58495648999999994</v>
       </c>
       <c r="DW29" s="10">
         <v>1.60688601</v>
       </c>
       <c r="DX29" s="10">
         <v>1.8641988200000001</v>
       </c>
       <c r="DY29" s="10">
         <v>2.39361377</v>
       </c>
+      <c r="DZ29" s="10">
+        <v>3.86495283</v>
+      </c>
     </row>
-    <row r="30" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="21" t="s">
         <v>136</v>
       </c>
       <c r="C30" s="10">
         <v>0</v>
       </c>
       <c r="D30" s="10">
         <v>0</v>
       </c>
       <c r="E30" s="10">
         <v>0</v>
       </c>
       <c r="F30" s="10">
         <v>0</v>
       </c>
       <c r="G30" s="10">
         <v>0</v>
       </c>
       <c r="H30" s="10">
         <v>0</v>
       </c>
       <c r="I30" s="10">
         <v>0</v>
       </c>
       <c r="J30" s="10">
@@ -11561,52 +11663,55 @@
       </c>
       <c r="DR30" s="10">
         <v>0.60614477</v>
       </c>
       <c r="DS30" s="10">
         <v>0.71565376999999997</v>
       </c>
       <c r="DT30" s="10">
         <v>0.64077677</v>
       </c>
       <c r="DU30" s="10">
         <v>0.60723377000000001</v>
       </c>
       <c r="DV30" s="10">
         <v>0.58495648999999994</v>
       </c>
       <c r="DW30" s="10">
         <v>1.60688601</v>
       </c>
       <c r="DX30" s="10">
         <v>1.8641988200000001</v>
       </c>
       <c r="DY30" s="10">
         <v>2.39361377</v>
       </c>
+      <c r="DZ30" s="10">
+        <v>3.86495283</v>
+      </c>
     </row>
-    <row r="31" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="15" t="s">
         <v>123</v>
       </c>
       <c r="C31" s="10">
         <v>1128.5519686428711</v>
       </c>
       <c r="D31" s="10">
         <v>886.92906601133905</v>
       </c>
       <c r="E31" s="10">
         <v>970.35241567487856</v>
       </c>
       <c r="F31" s="10">
         <v>1025.5788129527482</v>
       </c>
       <c r="G31" s="10">
         <v>1062.981802137753</v>
       </c>
       <c r="H31" s="10">
         <v>1197.6029649547131</v>
       </c>
       <c r="I31" s="10">
         <v>1280.6347639277371</v>
       </c>
       <c r="J31" s="10">
@@ -11947,52 +12052,55 @@
       </c>
       <c r="DR31" s="10">
         <v>3123.2108332991293</v>
       </c>
       <c r="DS31" s="10">
         <v>3281.6302972416197</v>
       </c>
       <c r="DT31" s="10">
         <v>3729.9796927804123</v>
       </c>
       <c r="DU31" s="10">
         <v>3283.5048642391871</v>
       </c>
       <c r="DV31" s="10">
         <v>3947.8996310315829</v>
       </c>
       <c r="DW31" s="10">
         <v>4378.5929521079415</v>
       </c>
       <c r="DX31" s="10">
         <v>4362.8951202744956</v>
       </c>
       <c r="DY31" s="10">
         <v>3901.2800264976549</v>
       </c>
+      <c r="DZ31" s="10">
+        <v>4238.3692854599512</v>
+      </c>
     </row>
-    <row r="32" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="21" t="s">
         <v>136</v>
       </c>
       <c r="C32" s="10">
         <v>228.5519686428712</v>
       </c>
       <c r="D32" s="10">
         <v>119.42</v>
       </c>
       <c r="E32" s="10">
         <v>111.13</v>
       </c>
       <c r="F32" s="10">
         <v>101.11</v>
       </c>
       <c r="G32" s="10">
         <v>103.74</v>
       </c>
       <c r="H32" s="10">
         <v>72.959999999999994</v>
       </c>
       <c r="I32" s="10">
         <v>65.95</v>
       </c>
       <c r="J32" s="10">
@@ -12333,52 +12441,55 @@
       </c>
       <c r="DR32" s="10">
         <v>29.26830651912887</v>
       </c>
       <c r="DS32" s="10">
         <v>29.426257621619861</v>
       </c>
       <c r="DT32" s="10">
         <v>28.222384640412201</v>
       </c>
       <c r="DU32" s="10">
         <v>28.091665869186684</v>
       </c>
       <c r="DV32" s="10">
         <v>27.669049961582715</v>
       </c>
       <c r="DW32" s="10">
         <v>26.435091147942313</v>
       </c>
       <c r="DX32" s="10">
         <v>26.40232454449615</v>
       </c>
       <c r="DY32" s="10">
         <v>26.387168897655119</v>
       </c>
+      <c r="DZ32" s="10">
+        <v>26.644752999951795</v>
+      </c>
     </row>
-    <row r="33" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="21" t="s">
         <v>135</v>
       </c>
       <c r="C33" s="10">
         <v>900</v>
       </c>
       <c r="D33" s="10">
         <v>767.50906601133909</v>
       </c>
       <c r="E33" s="10">
         <v>859.22241567487856</v>
       </c>
       <c r="F33" s="10">
         <v>924.46881295274829</v>
       </c>
       <c r="G33" s="10">
         <v>959.24180213775298</v>
       </c>
       <c r="H33" s="10">
         <v>1124.6429649547131</v>
       </c>
       <c r="I33" s="10">
         <v>1214.6847639277371</v>
       </c>
       <c r="J33" s="10">
@@ -12719,52 +12830,55 @@
       </c>
       <c r="DR33" s="10">
         <v>3093.9425267800002</v>
       </c>
       <c r="DS33" s="10">
         <v>3252.20403962</v>
       </c>
       <c r="DT33" s="10">
         <v>3701.7573081400001</v>
       </c>
       <c r="DU33" s="10">
         <v>3255.4131983700004</v>
       </c>
       <c r="DV33" s="10">
         <v>3920.23058107</v>
       </c>
       <c r="DW33" s="10">
         <v>4352.1578609599992</v>
       </c>
       <c r="DX33" s="10">
         <v>4336.4927957299997</v>
       </c>
       <c r="DY33" s="10">
         <v>3874.8928575999998</v>
       </c>
+      <c r="DZ33" s="10">
+        <v>4211.7245324599999</v>
+      </c>
     </row>
-    <row r="34" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="15" t="s">
         <v>105</v>
       </c>
       <c r="C34" s="10">
         <v>0</v>
       </c>
       <c r="D34" s="10">
         <v>0</v>
       </c>
       <c r="E34" s="10">
         <v>0</v>
       </c>
       <c r="F34" s="10">
         <v>0</v>
       </c>
       <c r="G34" s="10">
         <v>0</v>
       </c>
       <c r="H34" s="10">
         <v>0</v>
       </c>
       <c r="I34" s="10">
         <v>0</v>
       </c>
       <c r="J34" s="10">
@@ -13105,52 +13219,55 @@
       </c>
       <c r="DR34" s="10">
         <v>2028.0601651499999</v>
       </c>
       <c r="DS34" s="10">
         <v>1637.26971226</v>
       </c>
       <c r="DT34" s="10">
         <v>1475.14283138</v>
       </c>
       <c r="DU34" s="10">
         <v>1840.4652301000001</v>
       </c>
       <c r="DV34" s="10">
         <v>1664.5539169799999</v>
       </c>
       <c r="DW34" s="10">
         <v>1956.7611671700001</v>
       </c>
       <c r="DX34" s="10">
         <v>1942.0864239100001</v>
       </c>
       <c r="DY34" s="10">
         <v>2221.2717377099998</v>
       </c>
+      <c r="DZ34" s="10">
+        <v>1655.0021860899999</v>
+      </c>
     </row>
-    <row r="35" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="15" t="s">
         <v>124</v>
       </c>
       <c r="C35" s="11">
         <v>0</v>
       </c>
       <c r="D35" s="11">
         <v>0</v>
       </c>
       <c r="E35" s="11">
         <v>0</v>
       </c>
       <c r="F35" s="11">
         <v>0</v>
       </c>
       <c r="G35" s="11">
         <v>0</v>
       </c>
       <c r="H35" s="11">
         <v>0</v>
       </c>
       <c r="I35" s="11">
         <v>0</v>
       </c>
       <c r="J35" s="11">
@@ -13491,52 +13608,55 @@
       </c>
       <c r="DR35" s="10">
         <v>1741.8838082699999</v>
       </c>
       <c r="DS35" s="10">
         <v>1320.1165187399999</v>
       </c>
       <c r="DT35" s="10">
         <v>1098.39487622</v>
       </c>
       <c r="DU35" s="10">
         <v>1463.7870652700001</v>
       </c>
       <c r="DV35" s="10">
         <v>1325.5113885399999</v>
       </c>
       <c r="DW35" s="10">
         <v>1557.7017384200001</v>
       </c>
       <c r="DX35" s="10">
         <v>1530.4070462499999</v>
       </c>
       <c r="DY35" s="10">
         <v>1740.8283908599999</v>
       </c>
+      <c r="DZ35" s="10">
+        <v>1167.7788851400001</v>
+      </c>
     </row>
-    <row r="36" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="18" t="s">
         <v>125</v>
       </c>
       <c r="C36" s="13">
         <v>0</v>
       </c>
       <c r="D36" s="13">
         <v>0</v>
       </c>
       <c r="E36" s="13">
         <v>0</v>
       </c>
       <c r="F36" s="13">
         <v>0</v>
       </c>
       <c r="G36" s="13">
         <v>0</v>
       </c>
       <c r="H36" s="13">
         <v>0</v>
       </c>
       <c r="I36" s="13">
         <v>0</v>
       </c>
       <c r="J36" s="13">
@@ -13877,52 +13997,55 @@
       </c>
       <c r="DR36" s="13">
         <v>286.17635688000007</v>
       </c>
       <c r="DS36" s="13">
         <v>317.15319352</v>
       </c>
       <c r="DT36" s="13">
         <v>376.74795515999995</v>
       </c>
       <c r="DU36" s="13">
         <v>376.6781648299999</v>
       </c>
       <c r="DV36" s="13">
         <v>339.04252844000001</v>
       </c>
       <c r="DW36" s="13">
         <v>399.05942875000011</v>
       </c>
       <c r="DX36" s="13">
         <v>411.67937766000011</v>
       </c>
       <c r="DY36" s="13">
         <v>480.44334684999995</v>
       </c>
+      <c r="DZ36" s="13">
+        <v>487.22330094999973</v>
+      </c>
     </row>
-    <row r="37" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="15" t="s">
         <v>106</v>
       </c>
       <c r="C37" s="11">
         <v>7150.9647589636907</v>
       </c>
       <c r="D37" s="11">
         <v>9297.8279368986477</v>
       </c>
       <c r="E37" s="11">
         <v>10124.713055539596</v>
       </c>
       <c r="F37" s="11">
         <v>12026.858053767288</v>
       </c>
       <c r="G37" s="11">
         <v>16188.89518411939</v>
       </c>
       <c r="H37" s="11">
         <v>18367.19674506921</v>
       </c>
       <c r="I37" s="11">
         <v>21659.845585503055</v>
       </c>
       <c r="J37" s="11">
@@ -14263,52 +14386,55 @@
       </c>
       <c r="DR37" s="11">
         <v>42491.515168823149</v>
       </c>
       <c r="DS37" s="11">
         <v>43530.315593383588</v>
       </c>
       <c r="DT37" s="11">
         <v>43201.333794750717</v>
       </c>
       <c r="DU37" s="11">
         <v>35849.901779446562</v>
       </c>
       <c r="DV37" s="11">
         <v>36858.310173149373</v>
       </c>
       <c r="DW37" s="11">
         <v>40228.647579339806</v>
       </c>
       <c r="DX37" s="11">
         <v>37278.710985757571</v>
       </c>
       <c r="DY37" s="11">
         <v>39821.25478389574</v>
       </c>
+      <c r="DZ37" s="11">
+        <v>42780.606475897352</v>
+      </c>
     </row>
-    <row r="38" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="19" t="s">
         <v>107</v>
       </c>
       <c r="C38" s="10">
         <v>0</v>
       </c>
       <c r="D38" s="10">
         <v>0</v>
       </c>
       <c r="E38" s="10">
         <v>3.2685735</v>
       </c>
       <c r="F38" s="10">
         <v>3.7578607999999996</v>
       </c>
       <c r="G38" s="10">
         <v>4.2066357000000005</v>
       </c>
       <c r="H38" s="10">
         <v>6.7009746000000003</v>
       </c>
       <c r="I38" s="10">
         <v>11.069073100000001</v>
       </c>
       <c r="J38" s="10">
@@ -14649,52 +14775,55 @@
       </c>
       <c r="DR38" s="10">
         <v>297.39465750000005</v>
       </c>
       <c r="DS38" s="10">
         <v>289.71228409999998</v>
       </c>
       <c r="DT38" s="10">
         <v>283.76242450000001</v>
       </c>
       <c r="DU38" s="10">
         <v>276.40588059999999</v>
       </c>
       <c r="DV38" s="10">
         <v>272.19311439999996</v>
       </c>
       <c r="DW38" s="10">
         <v>274.56261119999999</v>
       </c>
       <c r="DX38" s="10">
         <v>277.4106405</v>
       </c>
       <c r="DY38" s="10">
         <v>286.40088530000003</v>
       </c>
+      <c r="DZ38" s="10">
+        <v>286.80502530000001</v>
+      </c>
     </row>
-    <row r="39" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="19" t="s">
         <v>108</v>
       </c>
       <c r="C39" s="10">
         <v>541.91628770406248</v>
       </c>
       <c r="D39" s="10">
         <v>492.55120872665833</v>
       </c>
       <c r="E39" s="10">
         <v>984.09587539008589</v>
       </c>
       <c r="F39" s="10">
         <v>2184.7336605748983</v>
       </c>
       <c r="G39" s="10">
         <v>3031.8333120011243</v>
       </c>
       <c r="H39" s="10">
         <v>3454.5192147380149</v>
       </c>
       <c r="I39" s="10">
         <v>3750.2767252705144</v>
       </c>
       <c r="J39" s="10">
@@ -15035,52 +15164,55 @@
       </c>
       <c r="DR39" s="10">
         <v>6629.384431770337</v>
       </c>
       <c r="DS39" s="10">
         <v>6483.7557070825405</v>
       </c>
       <c r="DT39" s="10">
         <v>6262.4157570896205</v>
       </c>
       <c r="DU39" s="10">
         <v>6089.0483678062137</v>
       </c>
       <c r="DV39" s="10">
         <v>7605.0079021705678</v>
       </c>
       <c r="DW39" s="10">
         <v>10415.407835193268</v>
       </c>
       <c r="DX39" s="10">
         <v>7739.0937988335172</v>
       </c>
       <c r="DY39" s="10">
         <v>10250.477309684042</v>
       </c>
+      <c r="DZ39" s="10">
+        <v>12038.257334191238</v>
+      </c>
     </row>
-    <row r="40" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="19" t="s">
         <v>126</v>
       </c>
       <c r="C40" s="10">
         <v>2.5598502563497227</v>
       </c>
       <c r="D40" s="10">
         <v>2.3558329603181836</v>
       </c>
       <c r="E40" s="10">
         <v>1.6559660979509145</v>
       </c>
       <c r="F40" s="10">
         <v>1.6910179471592892</v>
       </c>
       <c r="G40" s="10">
         <v>2.5598502563497227</v>
       </c>
       <c r="H40" s="10">
         <v>2.3558329603181836</v>
       </c>
       <c r="I40" s="10">
         <v>2.644504783419944</v>
       </c>
       <c r="J40" s="10">
@@ -15421,52 +15553,55 @@
       </c>
       <c r="DR40" s="10">
         <v>4434.334938280339</v>
       </c>
       <c r="DS40" s="10">
         <v>4165.2416124625461</v>
       </c>
       <c r="DT40" s="10">
         <v>3873.0601610096269</v>
       </c>
       <c r="DU40" s="10">
         <v>3872.688712816217</v>
       </c>
       <c r="DV40" s="10">
         <v>5358.0987343005736</v>
       </c>
       <c r="DW40" s="10">
         <v>8125.0657551732747</v>
       </c>
       <c r="DX40" s="10">
         <v>5287.4853075635219</v>
       </c>
       <c r="DY40" s="10">
         <v>7651.0696892440492</v>
       </c>
+      <c r="DZ40" s="10">
+        <v>9469.4210673412454</v>
+      </c>
     </row>
-    <row r="41" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="19" t="s">
         <v>127</v>
       </c>
       <c r="C41" s="10">
         <v>539.35643744771278</v>
       </c>
       <c r="D41" s="10">
         <v>490.19537576634013</v>
       </c>
       <c r="E41" s="10">
         <v>982.43990929213498</v>
       </c>
       <c r="F41" s="10">
         <v>2183.042642627739</v>
       </c>
       <c r="G41" s="10">
         <v>3029.2734617447745</v>
       </c>
       <c r="H41" s="10">
         <v>3452.1633817776965</v>
       </c>
       <c r="I41" s="10">
         <v>3747.6322204870944</v>
       </c>
       <c r="J41" s="10">
@@ -15807,52 +15942,55 @@
       </c>
       <c r="DR41" s="10">
         <v>2195.0494934899975</v>
       </c>
       <c r="DS41" s="10">
         <v>2318.514094619994</v>
       </c>
       <c r="DT41" s="10">
         <v>2389.3555960799931</v>
       </c>
       <c r="DU41" s="10">
         <v>2216.3596549899967</v>
       </c>
       <c r="DV41" s="10">
         <v>2246.9091678699942</v>
       </c>
       <c r="DW41" s="10">
         <v>2290.3420800199924</v>
       </c>
       <c r="DX41" s="10">
         <v>2451.6084912699948</v>
       </c>
       <c r="DY41" s="10">
         <v>2599.4076204399921</v>
       </c>
+      <c r="DZ41" s="10">
+        <v>2568.8362668499926</v>
+      </c>
     </row>
-    <row r="42" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="19" t="s">
         <v>128</v>
       </c>
       <c r="C42" s="10">
         <v>0</v>
       </c>
       <c r="D42" s="10">
         <v>0</v>
       </c>
       <c r="E42" s="10">
         <v>0</v>
       </c>
       <c r="F42" s="10">
         <v>0</v>
       </c>
       <c r="G42" s="10">
         <v>0</v>
       </c>
       <c r="H42" s="10">
         <v>0</v>
       </c>
       <c r="I42" s="10">
         <v>0</v>
       </c>
       <c r="J42" s="10">
@@ -16193,52 +16331,55 @@
       </c>
       <c r="DR42" s="10">
         <v>0</v>
       </c>
       <c r="DS42" s="10">
         <v>0</v>
       </c>
       <c r="DT42" s="10">
         <v>0</v>
       </c>
       <c r="DU42" s="10">
         <v>0</v>
       </c>
       <c r="DV42" s="10">
         <v>0</v>
       </c>
       <c r="DW42" s="10">
         <v>0</v>
       </c>
       <c r="DX42" s="10">
         <v>0</v>
       </c>
       <c r="DY42" s="10">
         <v>0</v>
       </c>
+      <c r="DZ42" s="10">
+        <v>0</v>
+      </c>
     </row>
-    <row r="43" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="19" t="s">
         <v>109</v>
       </c>
       <c r="C43" s="10">
         <v>6265.7784712596276</v>
       </c>
       <c r="D43" s="10">
         <v>7264.0167782970784</v>
       </c>
       <c r="E43" s="10">
         <v>7389.3056087152127</v>
       </c>
       <c r="F43" s="10">
         <v>7825.8493453436276</v>
       </c>
       <c r="G43" s="10">
         <v>11017.203261716279</v>
       </c>
       <c r="H43" s="10">
         <v>12662.575316393526</v>
       </c>
       <c r="I43" s="10">
         <v>15453.286187075671</v>
       </c>
       <c r="J43" s="10">
@@ -16579,52 +16720,55 @@
       </c>
       <c r="DR43" s="10">
         <v>25329.748471394607</v>
       </c>
       <c r="DS43" s="10">
         <v>25625.600890522841</v>
       </c>
       <c r="DT43" s="10">
         <v>25884.975331497364</v>
       </c>
       <c r="DU43" s="10">
         <v>19090.04238962719</v>
       </c>
       <c r="DV43" s="10">
         <v>17762.925325740001</v>
       </c>
       <c r="DW43" s="10">
         <v>17763.141751246814</v>
       </c>
       <c r="DX43" s="10">
         <v>18295.279152115927</v>
       </c>
       <c r="DY43" s="10">
         <v>18682.839693432397</v>
       </c>
+      <c r="DZ43" s="10">
+        <v>19099.575644121363</v>
+      </c>
     </row>
-    <row r="44" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="19" t="s">
         <v>129</v>
       </c>
       <c r="C44" s="10">
         <v>218.22677453</v>
       </c>
       <c r="D44" s="10">
         <v>215.19332825524606</v>
       </c>
       <c r="E44" s="10">
         <v>214.24024073999999</v>
       </c>
       <c r="F44" s="10">
         <v>21.53318228000003</v>
       </c>
       <c r="G44" s="10">
         <v>363.34589229898472</v>
       </c>
       <c r="H44" s="10">
         <v>0</v>
       </c>
       <c r="I44" s="10">
         <v>0</v>
       </c>
       <c r="J44" s="10">
@@ -16965,52 +17109,55 @@
       </c>
       <c r="DR44" s="10">
         <v>10298.529361569999</v>
       </c>
       <c r="DS44" s="10">
         <v>9909.7346219799965</v>
       </c>
       <c r="DT44" s="10">
         <v>10037.844620279999</v>
       </c>
       <c r="DU44" s="10">
         <v>3013.8369457099998</v>
       </c>
       <c r="DV44" s="10">
         <v>1565.3749359400001</v>
       </c>
       <c r="DW44" s="10">
         <v>735.7556636700001</v>
       </c>
       <c r="DX44" s="10">
         <v>962.70342702999994</v>
       </c>
       <c r="DY44" s="10">
         <v>753.66954464000014</v>
       </c>
+      <c r="DZ44" s="10">
+        <v>926.44693853999991</v>
+      </c>
     </row>
-    <row r="45" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="21" t="s">
         <v>136</v>
       </c>
       <c r="C45" s="10">
         <v>197.02</v>
       </c>
       <c r="D45" s="10">
         <v>171.59</v>
       </c>
       <c r="E45" s="10">
         <v>138.96</v>
       </c>
       <c r="F45" s="10">
         <v>0</v>
       </c>
       <c r="G45" s="10">
         <v>0</v>
       </c>
       <c r="H45" s="10">
         <v>0</v>
       </c>
       <c r="I45" s="10">
         <v>0</v>
       </c>
       <c r="J45" s="10">
@@ -17351,52 +17498,55 @@
       </c>
       <c r="DR45" s="10">
         <v>0</v>
       </c>
       <c r="DS45" s="10">
         <v>0</v>
       </c>
       <c r="DT45" s="10">
         <v>0</v>
       </c>
       <c r="DU45" s="10">
         <v>0</v>
       </c>
       <c r="DV45" s="10">
         <v>0</v>
       </c>
       <c r="DW45" s="10">
         <v>0</v>
       </c>
       <c r="DX45" s="10">
         <v>0</v>
       </c>
       <c r="DY45" s="10">
         <v>0</v>
       </c>
+      <c r="DZ45" s="10">
+        <v>0</v>
+      </c>
     </row>
-    <row r="46" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="21" t="s">
         <v>135</v>
       </c>
       <c r="C46" s="10">
         <v>21.206774529999993</v>
       </c>
       <c r="D46" s="10">
         <v>43.603328255246062</v>
       </c>
       <c r="E46" s="10">
         <v>75.280240739999996</v>
       </c>
       <c r="F46" s="10">
         <v>21.53318228000003</v>
       </c>
       <c r="G46" s="10">
         <v>363.34589229898472</v>
       </c>
       <c r="H46" s="10">
         <v>0</v>
       </c>
       <c r="I46" s="10">
         <v>0</v>
       </c>
       <c r="J46" s="10">
@@ -17737,52 +17887,55 @@
       </c>
       <c r="DR46" s="10">
         <v>10298.529361569999</v>
       </c>
       <c r="DS46" s="10">
         <v>9909.7346219799965</v>
       </c>
       <c r="DT46" s="10">
         <v>10037.844620279999</v>
       </c>
       <c r="DU46" s="10">
         <v>3013.8369457099998</v>
       </c>
       <c r="DV46" s="10">
         <v>1565.3749359400001</v>
       </c>
       <c r="DW46" s="10">
         <v>735.7556636700001</v>
       </c>
       <c r="DX46" s="10">
         <v>962.70342702999994</v>
       </c>
       <c r="DY46" s="10">
         <v>753.66954464000014</v>
       </c>
+      <c r="DZ46" s="10">
+        <v>926.44693853999991</v>
+      </c>
     </row>
-    <row r="47" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="19" t="s">
         <v>130</v>
       </c>
       <c r="C47" s="10">
         <v>1521.2086301500001</v>
       </c>
       <c r="D47" s="10">
         <v>1953.4895135199999</v>
       </c>
       <c r="E47" s="10">
         <v>1773.29106785</v>
       </c>
       <c r="F47" s="10">
         <v>2075.20212941</v>
       </c>
       <c r="G47" s="10">
         <v>2468.2026808300002</v>
       </c>
       <c r="H47" s="10">
         <v>2809.2793702164331</v>
       </c>
       <c r="I47" s="10">
         <v>3227.3684076699997</v>
       </c>
       <c r="J47" s="10">
@@ -18123,52 +18276,55 @@
       </c>
       <c r="DR47" s="10">
         <v>7240.8752386904271</v>
       </c>
       <c r="DS47" s="10">
         <v>7207.6293289022815</v>
       </c>
       <c r="DT47" s="10">
         <v>7574.3165668827442</v>
       </c>
       <c r="DU47" s="10">
         <v>7492.7161634705708</v>
       </c>
       <c r="DV47" s="10">
         <v>7563.7282147168698</v>
       </c>
       <c r="DW47" s="10">
         <v>7280.3872717918966</v>
       </c>
       <c r="DX47" s="10">
         <v>7642.9560020139224</v>
       </c>
       <c r="DY47" s="10">
         <v>7682.5392683618256</v>
       </c>
+      <c r="DZ47" s="10">
+        <v>8541.1356098689339</v>
+      </c>
     </row>
-    <row r="48" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="21" t="s">
         <v>136</v>
       </c>
       <c r="C48" s="10">
         <v>1443.6486301500001</v>
       </c>
       <c r="D48" s="10">
         <v>1564.96951352</v>
       </c>
       <c r="E48" s="10">
         <v>1773.29106785</v>
       </c>
       <c r="F48" s="10">
         <v>2075.20212941</v>
       </c>
       <c r="G48" s="10">
         <v>2468.2026808300002</v>
       </c>
       <c r="H48" s="10">
         <v>2809.2793702164331</v>
       </c>
       <c r="I48" s="10">
         <v>3227.3684076699997</v>
       </c>
       <c r="J48" s="10">
@@ -18509,52 +18665,55 @@
       </c>
       <c r="DR48" s="10">
         <v>7204.8616824404271</v>
       </c>
       <c r="DS48" s="10">
         <v>7144.6293289022815</v>
       </c>
       <c r="DT48" s="10">
         <v>7505.2449252127444</v>
       </c>
       <c r="DU48" s="10">
         <v>7492.5636718005708</v>
       </c>
       <c r="DV48" s="10">
         <v>7563.7282147168698</v>
       </c>
       <c r="DW48" s="10">
         <v>7280.3872717918966</v>
       </c>
       <c r="DX48" s="10">
         <v>7642.9560020139224</v>
       </c>
       <c r="DY48" s="10">
         <v>7673.0312883618253</v>
       </c>
+      <c r="DZ48" s="10">
+        <v>8541.1356098689339</v>
+      </c>
     </row>
-    <row r="49" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="21" t="s">
         <v>135</v>
       </c>
       <c r="C49" s="10">
         <v>77.56</v>
       </c>
       <c r="D49" s="10">
         <v>388.52</v>
       </c>
       <c r="E49" s="10">
         <v>0</v>
       </c>
       <c r="F49" s="10">
         <v>0</v>
       </c>
       <c r="G49" s="10">
         <v>0</v>
       </c>
       <c r="H49" s="10">
         <v>0</v>
       </c>
       <c r="I49" s="10">
         <v>0</v>
       </c>
       <c r="J49" s="10">
@@ -18895,52 +19054,55 @@
       </c>
       <c r="DR49" s="10">
         <v>36.013556250000001</v>
       </c>
       <c r="DS49" s="10">
         <v>63</v>
       </c>
       <c r="DT49" s="10">
         <v>69.071641670000005</v>
       </c>
       <c r="DU49" s="10">
         <v>0.15249167000000002</v>
       </c>
       <c r="DV49" s="10">
         <v>0</v>
       </c>
       <c r="DW49" s="10">
         <v>0</v>
       </c>
       <c r="DX49" s="10">
         <v>0</v>
       </c>
       <c r="DY49" s="10">
         <v>9.5079799999999999</v>
       </c>
+      <c r="DZ49" s="10">
+        <v>0</v>
+      </c>
     </row>
-    <row r="50" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="19" t="s">
         <v>131</v>
       </c>
       <c r="C50" s="10">
         <v>1608.2208967296285</v>
       </c>
       <c r="D50" s="10">
         <v>1760.6020500418344</v>
       </c>
       <c r="E50" s="10">
         <v>1935.5165679752113</v>
       </c>
       <c r="F50" s="10">
         <v>1997.4069630636259</v>
       </c>
       <c r="G50" s="10">
         <v>3501.8650694172934</v>
       </c>
       <c r="H50" s="10">
         <v>4141.9352968970925</v>
       </c>
       <c r="I50" s="10">
         <v>4990.1450370756775</v>
       </c>
       <c r="J50" s="10">
@@ -19281,52 +19443,55 @@
       </c>
       <c r="DR50" s="10">
         <v>1153.6572873800001</v>
       </c>
       <c r="DS50" s="10">
         <v>1257.5023410600002</v>
       </c>
       <c r="DT50" s="10">
         <v>1249.05146666</v>
       </c>
       <c r="DU50" s="10">
         <v>1506.9832351300001</v>
       </c>
       <c r="DV50" s="10">
         <v>1598.9245576000001</v>
       </c>
       <c r="DW50" s="10">
         <v>2533.8417349100005</v>
       </c>
       <c r="DX50" s="10">
         <v>2583.3938785300002</v>
       </c>
       <c r="DY50" s="10">
         <v>2911.2503370599998</v>
       </c>
+      <c r="DZ50" s="10">
+        <v>2241.5711059300002</v>
+      </c>
     </row>
-    <row r="51" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="21" t="s">
         <v>136</v>
       </c>
       <c r="C51" s="10">
         <v>1594.2508967296285</v>
       </c>
       <c r="D51" s="10">
         <v>1752.3920500418344</v>
       </c>
       <c r="E51" s="10">
         <v>1932.8965679752114</v>
       </c>
       <c r="F51" s="10">
         <v>1997.066963063626</v>
       </c>
       <c r="G51" s="10">
         <v>2897.2850694172935</v>
       </c>
       <c r="H51" s="10">
         <v>3621.2319828611608</v>
       </c>
       <c r="I51" s="10">
         <v>3923.8022282200391</v>
       </c>
       <c r="J51" s="10">
@@ -19667,52 +19832,55 @@
       </c>
       <c r="DR51" s="10">
         <v>1034.2474319400001</v>
       </c>
       <c r="DS51" s="10">
         <v>1154.2233558400003</v>
       </c>
       <c r="DT51" s="10">
         <v>1195.0514318999999</v>
       </c>
       <c r="DU51" s="10">
         <v>1440.7177943700001</v>
       </c>
       <c r="DV51" s="10">
         <v>1480.9653665000001</v>
       </c>
       <c r="DW51" s="10">
         <v>1902.4360114800006</v>
       </c>
       <c r="DX51" s="10">
         <v>1997.7060384599999</v>
       </c>
       <c r="DY51" s="10">
         <v>2178.0301677899997</v>
       </c>
+      <c r="DZ51" s="10">
+        <v>2169.6181472200001</v>
+      </c>
     </row>
-    <row r="52" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="21" t="s">
         <v>135</v>
       </c>
       <c r="C52" s="10">
         <v>13.97</v>
       </c>
       <c r="D52" s="10">
         <v>8.2099999999999991</v>
       </c>
       <c r="E52" s="10">
         <v>2.62</v>
       </c>
       <c r="F52" s="10">
         <v>0.34</v>
       </c>
       <c r="G52" s="10">
         <v>604.58000000000004</v>
       </c>
       <c r="H52" s="10">
         <v>520.70331403593218</v>
       </c>
       <c r="I52" s="10">
         <v>1066.3428088556389</v>
       </c>
       <c r="J52" s="10">
@@ -20053,52 +20221,55 @@
       </c>
       <c r="DR52" s="10">
         <v>119.40985543999999</v>
       </c>
       <c r="DS52" s="10">
         <v>103.27898521999997</v>
       </c>
       <c r="DT52" s="10">
         <v>54.000034759999998</v>
       </c>
       <c r="DU52" s="10">
         <v>66.265440760000004</v>
       </c>
       <c r="DV52" s="10">
         <v>117.9591911</v>
       </c>
       <c r="DW52" s="10">
         <v>631.40572342999997</v>
       </c>
       <c r="DX52" s="10">
         <v>585.68784007000011</v>
       </c>
       <c r="DY52" s="10">
         <v>733.22016927000004</v>
       </c>
+      <c r="DZ52" s="10">
+        <v>71.95295870999999</v>
+      </c>
     </row>
-    <row r="53" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="19" t="s">
         <v>132</v>
       </c>
       <c r="C53" s="10">
         <v>2918.1221698499994</v>
       </c>
       <c r="D53" s="10">
         <v>3334.7318864799986</v>
       </c>
       <c r="E53" s="10">
         <v>3466.2577321500007</v>
       </c>
       <c r="F53" s="10">
         <v>3731.7070705900019</v>
       </c>
       <c r="G53" s="10">
         <v>4683.7896191700002</v>
       </c>
       <c r="H53" s="10">
         <v>5711.36064928</v>
       </c>
       <c r="I53" s="10">
         <v>7235.7727423299948</v>
       </c>
       <c r="J53" s="10">
@@ -20439,52 +20610,55 @@
       </c>
       <c r="DR53" s="10">
         <v>6636.6865837541818</v>
       </c>
       <c r="DS53" s="10">
         <v>7250.7345985805623</v>
       </c>
       <c r="DT53" s="10">
         <v>7023.7626776746201</v>
       </c>
       <c r="DU53" s="10">
         <v>7076.5060453166197</v>
       </c>
       <c r="DV53" s="10">
         <v>7034.8976174831305</v>
       </c>
       <c r="DW53" s="10">
         <v>7213.1570808749175</v>
       </c>
       <c r="DX53" s="10">
         <v>7106.2258445420039</v>
       </c>
       <c r="DY53" s="10">
         <v>7335.3805433705711</v>
       </c>
+      <c r="DZ53" s="10">
+        <v>7390.4219897824305</v>
+      </c>
     </row>
-    <row r="54" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="21" t="s">
         <v>136</v>
       </c>
       <c r="C54" s="10">
         <v>2720.8521698499994</v>
       </c>
       <c r="D54" s="10">
         <v>3237.8618864799987</v>
       </c>
       <c r="E54" s="10">
         <v>3368.3877321500008</v>
       </c>
       <c r="F54" s="10">
         <v>3658.8770705900019</v>
       </c>
       <c r="G54" s="10">
         <v>4567.2196191700004</v>
       </c>
       <c r="H54" s="10">
         <v>5560.86064928</v>
       </c>
       <c r="I54" s="10">
         <v>7031.6830923299949</v>
       </c>
       <c r="J54" s="10">
@@ -20825,52 +20999,55 @@
       </c>
       <c r="DR54" s="10">
         <v>6525.9381036242048</v>
       </c>
       <c r="DS54" s="10">
         <v>7064.7612181117474</v>
       </c>
       <c r="DT54" s="10">
         <v>6912.660228513736</v>
       </c>
       <c r="DU54" s="10">
         <v>6911.200971179218</v>
       </c>
       <c r="DV54" s="10">
         <v>6822.2663298967072</v>
       </c>
       <c r="DW54" s="10">
         <v>6982.5891855750751</v>
       </c>
       <c r="DX54" s="10">
         <v>6861.9869966210563</v>
       </c>
       <c r="DY54" s="10">
         <v>7109.9603295813758</v>
       </c>
+      <c r="DZ54" s="10">
+        <v>7023.3096502061617</v>
+      </c>
     </row>
-    <row r="55" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="21" t="s">
         <v>135</v>
       </c>
       <c r="C55" s="10">
         <v>197.26999999999998</v>
       </c>
       <c r="D55" s="10">
         <v>96.870000000000019</v>
       </c>
       <c r="E55" s="10">
         <v>97.86999999999999</v>
       </c>
       <c r="F55" s="10">
         <v>72.83</v>
       </c>
       <c r="G55" s="10">
         <v>116.57</v>
       </c>
       <c r="H55" s="10">
         <v>150.50000000000003</v>
       </c>
       <c r="I55" s="10">
         <v>204.08964999999998</v>
       </c>
       <c r="J55" s="10">
@@ -21211,52 +21388,55 @@
       </c>
       <c r="DR55" s="10">
         <v>110.74848012997739</v>
       </c>
       <c r="DS55" s="10">
         <v>185.97338046881447</v>
       </c>
       <c r="DT55" s="10">
         <v>111.10244916088456</v>
       </c>
       <c r="DU55" s="10">
         <v>165.30507413740139</v>
       </c>
       <c r="DV55" s="10">
         <v>212.63128758642318</v>
       </c>
       <c r="DW55" s="10">
         <v>230.56789529984223</v>
       </c>
       <c r="DX55" s="10">
         <v>244.23884792094717</v>
       </c>
       <c r="DY55" s="10">
         <v>225.42021378919483</v>
       </c>
+      <c r="DZ55" s="10">
+        <v>367.11233957626905</v>
+      </c>
     </row>
-    <row r="56" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="19" t="s">
         <v>110</v>
       </c>
       <c r="C56" s="10">
         <v>343.27</v>
       </c>
       <c r="D56" s="10">
         <v>1541.2599498749116</v>
       </c>
       <c r="E56" s="10">
         <v>1748.0429979342978</v>
       </c>
       <c r="F56" s="10">
         <v>2012.5171870487618</v>
       </c>
       <c r="G56" s="10">
         <v>2135.6519747019861</v>
       </c>
       <c r="H56" s="10">
         <v>2243.4012393376711</v>
       </c>
       <c r="I56" s="10">
         <v>2445.2136000568707</v>
       </c>
       <c r="J56" s="10">
@@ -21597,52 +21777,55 @@
       </c>
       <c r="DR56" s="10">
         <v>5526.6696745137142</v>
       </c>
       <c r="DS56" s="10">
         <v>6350.0106777089177</v>
       </c>
       <c r="DT56" s="10">
         <v>5532.2332189750114</v>
       </c>
       <c r="DU56" s="10">
         <v>5387.7423530721044</v>
       </c>
       <c r="DV56" s="10">
         <v>6408.7832642009571</v>
       </c>
       <c r="DW56" s="10">
         <v>7377.8613434658164</v>
       </c>
       <c r="DX56" s="10">
         <v>6329.6321998315034</v>
       </c>
       <c r="DY56" s="10">
         <v>5784.5112241040861</v>
       </c>
+      <c r="DZ56" s="10">
+        <v>6546.7801455683002</v>
+      </c>
     </row>
-    <row r="57" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="19" t="s">
         <v>133</v>
       </c>
       <c r="C57" s="10">
         <v>0.26</v>
       </c>
       <c r="D57" s="10">
         <v>0.03</v>
       </c>
       <c r="E57" s="10">
         <v>1.3</v>
       </c>
       <c r="F57" s="10">
         <v>1.0899999999999999</v>
       </c>
       <c r="G57" s="10">
         <v>0.5</v>
       </c>
       <c r="H57" s="10">
         <v>0</v>
       </c>
       <c r="I57" s="10">
         <v>0.98</v>
       </c>
       <c r="J57" s="10">
@@ -21983,52 +22166,55 @@
       </c>
       <c r="DR57" s="10">
         <v>0</v>
       </c>
       <c r="DS57" s="10">
         <v>0</v>
       </c>
       <c r="DT57" s="10">
         <v>0</v>
       </c>
       <c r="DU57" s="10">
         <v>20.357349299999999</v>
       </c>
       <c r="DV57" s="10">
         <v>0</v>
       </c>
       <c r="DW57" s="10">
         <v>0</v>
       </c>
       <c r="DX57" s="10">
         <v>0</v>
       </c>
       <c r="DY57" s="10">
         <v>0</v>
       </c>
+      <c r="DZ57" s="10">
+        <v>0</v>
+      </c>
     </row>
-    <row r="58" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="21" t="s">
         <v>136</v>
       </c>
       <c r="C58" s="10">
         <v>0.26</v>
       </c>
       <c r="D58" s="10">
         <v>0.03</v>
       </c>
       <c r="E58" s="10">
         <v>1.3</v>
       </c>
       <c r="F58" s="10">
         <v>1.0899999999999999</v>
       </c>
       <c r="G58" s="10">
         <v>0.5</v>
       </c>
       <c r="H58" s="10">
         <v>0</v>
       </c>
       <c r="I58" s="10">
         <v>0.98</v>
       </c>
       <c r="J58" s="10">
@@ -22369,52 +22555,55 @@
       </c>
       <c r="DR58" s="10">
         <v>0</v>
       </c>
       <c r="DS58" s="10">
         <v>0</v>
       </c>
       <c r="DT58" s="10">
         <v>0</v>
       </c>
       <c r="DU58" s="10">
         <v>0</v>
       </c>
       <c r="DV58" s="10">
         <v>0</v>
       </c>
       <c r="DW58" s="10">
         <v>0</v>
       </c>
       <c r="DX58" s="10">
         <v>0</v>
       </c>
       <c r="DY58" s="10">
         <v>0</v>
       </c>
+      <c r="DZ58" s="10">
+        <v>0</v>
+      </c>
     </row>
-    <row r="59" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="21" t="s">
         <v>135</v>
       </c>
       <c r="C59" s="10">
         <v>0</v>
       </c>
       <c r="D59" s="10">
         <v>0</v>
       </c>
       <c r="E59" s="10">
         <v>0</v>
       </c>
       <c r="F59" s="10">
         <v>0</v>
       </c>
       <c r="G59" s="10">
         <v>0</v>
       </c>
       <c r="H59" s="10">
         <v>0</v>
       </c>
       <c r="I59" s="10">
         <v>0</v>
       </c>
       <c r="J59" s="10">
@@ -22755,52 +22944,55 @@
       </c>
       <c r="DR59" s="10">
         <v>0</v>
       </c>
       <c r="DS59" s="10">
         <v>0</v>
       </c>
       <c r="DT59" s="10">
         <v>0</v>
       </c>
       <c r="DU59" s="10">
         <v>20.357349299999999</v>
       </c>
       <c r="DV59" s="10">
         <v>0</v>
       </c>
       <c r="DW59" s="10">
         <v>0</v>
       </c>
       <c r="DX59" s="10">
         <v>0</v>
       </c>
       <c r="DY59" s="10">
         <v>0</v>
       </c>
+      <c r="DZ59" s="10">
+        <v>0</v>
+      </c>
     </row>
-    <row r="60" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="19" t="s">
         <v>134</v>
       </c>
       <c r="C60" s="11">
         <v>343.01</v>
       </c>
       <c r="D60" s="11">
         <v>1541.2299498749117</v>
       </c>
       <c r="E60" s="11">
         <v>1746.7429979342978</v>
       </c>
       <c r="F60" s="11">
         <v>2011.4271870487619</v>
       </c>
       <c r="G60" s="11">
         <v>2135.1519747019861</v>
       </c>
       <c r="H60" s="11">
         <v>2243.4012393376711</v>
       </c>
       <c r="I60" s="11">
         <v>2444.2336000568707</v>
       </c>
       <c r="J60" s="11">
@@ -23141,52 +23333,55 @@
       </c>
       <c r="DR60" s="10">
         <v>5526.6696745137142</v>
       </c>
       <c r="DS60" s="10">
         <v>6350.0106777089177</v>
       </c>
       <c r="DT60" s="10">
         <v>5532.2332189750114</v>
       </c>
       <c r="DU60" s="10">
         <v>5367.385003772104</v>
       </c>
       <c r="DV60" s="10">
         <v>6408.7832642009571</v>
       </c>
       <c r="DW60" s="10">
         <v>7377.8613434658164</v>
       </c>
       <c r="DX60" s="10">
         <v>6329.6321998315034</v>
       </c>
       <c r="DY60" s="10">
         <v>5784.5112241040861</v>
       </c>
+      <c r="DZ60" s="10">
+        <v>6546.7801455683002</v>
+      </c>
     </row>
-    <row r="61" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="21" t="s">
         <v>136</v>
       </c>
       <c r="C61" s="11">
         <v>301.48</v>
       </c>
       <c r="D61" s="11">
         <v>288.13</v>
       </c>
       <c r="E61" s="11">
         <v>268.26</v>
       </c>
       <c r="F61" s="11">
         <v>257.05999999999995</v>
       </c>
       <c r="G61" s="11">
         <v>202.10999999999996</v>
       </c>
       <c r="H61" s="11">
         <v>180.79</v>
       </c>
       <c r="I61" s="11">
         <v>216.6344</v>
       </c>
       <c r="J61" s="11">
@@ -23527,52 +23722,55 @@
       </c>
       <c r="DR61" s="10">
         <v>5.0729933937145102</v>
       </c>
       <c r="DS61" s="10">
         <v>3.88602673891751</v>
       </c>
       <c r="DT61" s="10">
         <v>4.8322652850106795</v>
       </c>
       <c r="DU61" s="10">
         <v>8.4562745821039194</v>
       </c>
       <c r="DV61" s="10">
         <v>7.5709745909569195</v>
       </c>
       <c r="DW61" s="10">
         <v>7.7517192558161403</v>
       </c>
       <c r="DX61" s="10">
         <v>7.9607355315037545</v>
       </c>
       <c r="DY61" s="10">
         <v>10.924803224085299</v>
       </c>
+      <c r="DZ61" s="10">
+        <v>17.392219948300021</v>
+      </c>
     </row>
-    <row r="62" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B62" s="21" t="s">
         <v>135</v>
       </c>
       <c r="C62" s="10">
         <v>41.53</v>
       </c>
       <c r="D62" s="10">
         <v>1253.0999498749118</v>
       </c>
       <c r="E62" s="10">
         <v>1478.4829979342978</v>
       </c>
       <c r="F62" s="10">
         <v>1754.3671870487619</v>
       </c>
       <c r="G62" s="10">
         <v>1933.041974701986</v>
       </c>
       <c r="H62" s="10">
         <v>2062.6112393376711</v>
       </c>
       <c r="I62" s="10">
         <v>2227.5992000568708</v>
       </c>
       <c r="J62" s="10">
@@ -23913,52 +24111,55 @@
       </c>
       <c r="DR62" s="10">
         <v>5521.5966811199996</v>
       </c>
       <c r="DS62" s="10">
         <v>6346.1246509700004</v>
       </c>
       <c r="DT62" s="10">
         <v>5527.4009536900003</v>
       </c>
       <c r="DU62" s="10">
         <v>5358.92872919</v>
       </c>
       <c r="DV62" s="10">
         <v>6401.21228961</v>
       </c>
       <c r="DW62" s="10">
         <v>7370.1096242100002</v>
       </c>
       <c r="DX62" s="10">
         <v>6321.6714642999996</v>
       </c>
       <c r="DY62" s="10">
         <v>5773.5864208800003</v>
       </c>
+      <c r="DZ62" s="10">
+        <v>6529.3879256199998</v>
+      </c>
     </row>
-    <row r="63" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B63" s="19" t="s">
         <v>111</v>
       </c>
       <c r="C63" s="11">
         <v>0</v>
       </c>
       <c r="D63" s="11">
         <v>0</v>
       </c>
       <c r="E63" s="11">
         <v>0</v>
       </c>
       <c r="F63" s="11">
         <v>0</v>
       </c>
       <c r="G63" s="11">
         <v>0</v>
       </c>
       <c r="H63" s="11">
         <v>0</v>
       </c>
       <c r="I63" s="11">
         <v>0</v>
       </c>
       <c r="J63" s="11">
@@ -24299,52 +24500,55 @@
       </c>
       <c r="DR63" s="10">
         <v>3495.5121218700006</v>
       </c>
       <c r="DS63" s="10">
         <v>3563.902997986781</v>
       </c>
       <c r="DT63" s="10">
         <v>3984.1409611944</v>
       </c>
       <c r="DU63" s="10">
         <v>3708.0018733499996</v>
       </c>
       <c r="DV63" s="10">
         <v>3537.9092980699993</v>
       </c>
       <c r="DW63" s="10">
         <v>3184.3565860499989</v>
       </c>
       <c r="DX63" s="10">
         <v>3428.8188335700002</v>
       </c>
       <c r="DY63" s="10">
         <v>3610.7705465199997</v>
       </c>
+      <c r="DZ63" s="10">
+        <v>3588.2977580999986</v>
+      </c>
     </row>
-    <row r="64" spans="2:129" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="2:130" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B64" s="20" t="s">
         <v>112</v>
       </c>
       <c r="C64" s="14">
         <v>0</v>
       </c>
       <c r="D64" s="14">
         <v>0</v>
       </c>
       <c r="E64" s="14">
         <v>0</v>
       </c>
       <c r="F64" s="14">
         <v>0</v>
       </c>
       <c r="G64" s="14">
         <v>0</v>
       </c>
       <c r="H64" s="14">
         <v>0</v>
       </c>
       <c r="I64" s="14">
         <v>0</v>
       </c>
       <c r="J64" s="14">
@@ -24685,202 +24889,200 @@
       </c>
       <c r="DR64" s="14">
         <v>1212.8058117744965</v>
       </c>
       <c r="DS64" s="14">
         <v>1217.333035982509</v>
       </c>
       <c r="DT64" s="14">
         <v>1253.8061014943132</v>
       </c>
       <c r="DU64" s="14">
         <v>1298.6609149910553</v>
       </c>
       <c r="DV64" s="14">
         <v>1271.4912685678523</v>
       </c>
       <c r="DW64" s="14">
         <v>1213.3174521839028</v>
       </c>
       <c r="DX64" s="14">
         <v>1208.4763609066238</v>
       </c>
       <c r="DY64" s="14">
         <v>1206.2551248552188</v>
       </c>
+      <c r="DZ64" s="14">
+        <v>1220.8905686164499</v>
+      </c>
     </row>
     <row r="66" spans="2:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B66" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B66" s="23" t="s">
+        <v>100</v>
+      </c>
+      <c r="C66" s="4"/>
+      <c r="D66" s="4"/>
+      <c r="E66" s="4"/>
+      <c r="F66" s="4"/>
+      <c r="G66" s="4"/>
+      <c r="H66" s="4"/>
+      <c r="I66" s="4"/>
+      <c r="J66" s="4"/>
+      <c r="K66" s="4"/>
+      <c r="L66" s="4"/>
+      <c r="M66" s="4"/>
+      <c r="N66" s="4"/>
+      <c r="O66" s="4"/>
+      <c r="P66" s="4"/>
+      <c r="Q66" s="4"/>
+      <c r="R66" s="4"/>
+      <c r="S66" s="4"/>
+      <c r="T66" s="4"/>
+      <c r="U66" s="4"/>
+      <c r="V66" s="4"/>
+      <c r="W66" s="4"/>
+      <c r="X66" s="5"/>
+      <c r="Y66" s="5"/>
+      <c r="Z66" s="5"/>
+      <c r="AA66" s="5"/>
+      <c r="AB66" s="5"/>
+      <c r="AC66" s="5"/>
+      <c r="AD66" s="5"/>
+      <c r="AE66" s="5"/>
+      <c r="AF66" s="5"/>
+      <c r="AG66" s="5"/>
+      <c r="AH66" s="5"/>
+      <c r="AI66" s="5"/>
+      <c r="AJ66" s="5"/>
+      <c r="AK66" s="5"/>
+      <c r="AL66" s="5"/>
+      <c r="AM66" s="5"/>
+      <c r="AN66" s="5"/>
+      <c r="AO66" s="5"/>
+      <c r="AP66" s="5"/>
+      <c r="AQ66" s="5"/>
+      <c r="AR66" s="5"/>
+      <c r="AS66" s="5"/>
+      <c r="AT66" s="5"/>
+      <c r="AU66" s="5"/>
+      <c r="AV66" s="5"/>
+      <c r="AW66" s="5"/>
+      <c r="AX66" s="5"/>
+      <c r="AY66" s="5"/>
+      <c r="AZ66" s="5"/>
+      <c r="BA66" s="5"/>
+      <c r="BB66" s="5"/>
+      <c r="BC66" s="5"/>
+      <c r="BD66" s="5"/>
+      <c r="BE66" s="5"/>
+      <c r="BF66" s="5"/>
+      <c r="BG66" s="5"/>
+      <c r="BH66" s="5"/>
+      <c r="BI66" s="5"/>
+      <c r="BJ66" s="5"/>
+      <c r="BK66" s="5"/>
+      <c r="BL66" s="5"/>
+      <c r="BM66" s="5"/>
+      <c r="BN66" s="5"/>
+      <c r="BO66" s="5"/>
+      <c r="BP66" s="5"/>
+      <c r="BQ66" s="5"/>
+      <c r="BR66" s="5"/>
+      <c r="BS66" s="5"/>
+      <c r="BT66" s="5"/>
+      <c r="BU66" s="5"/>
+      <c r="BV66" s="5"/>
+      <c r="BW66" s="5"/>
+      <c r="BX66" s="5"/>
+      <c r="BY66" s="5"/>
+      <c r="BZ66" s="5"/>
+      <c r="CA66" s="5"/>
+      <c r="CB66" s="5"/>
+      <c r="CC66" s="5"/>
+      <c r="CD66" s="5"/>
+      <c r="CE66" s="5"/>
+      <c r="CF66" s="5"/>
+      <c r="CG66" s="5"/>
+      <c r="CH66" s="5"/>
+      <c r="CI66" s="5"/>
+      <c r="CJ66" s="5"/>
+      <c r="CK66" s="5"/>
+      <c r="CL66" s="5"/>
+      <c r="CM66" s="5"/>
+      <c r="CN66" s="5"/>
+      <c r="CO66" s="5"/>
+      <c r="CP66" s="5"/>
+      <c r="CQ66" s="5"/>
+      <c r="CR66" s="5"/>
+      <c r="CS66" s="5"/>
+      <c r="CT66" s="5"/>
+      <c r="CU66" s="5"/>
+      <c r="CV66" s="5"/>
+      <c r="CW66" s="5"/>
+      <c r="CX66" s="5"/>
+      <c r="CY66" s="5"/>
+      <c r="CZ66" s="5"/>
+      <c r="DA66" s="5"/>
+      <c r="DB66" s="5"/>
+      <c r="DC66" s="5"/>
+      <c r="DD66" s="5"/>
     </row>
-    <row r="67" spans="2:108" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...108 lines deleted...]
-      <c r="DD67" s="5"/>
+    <row r="67" spans="2:108" ht="47.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B67" s="24" t="s">
+        <v>113</v>
+      </c>
+      <c r="C67" s="24"/>
+      <c r="D67" s="24"/>
+      <c r="E67" s="24"/>
+      <c r="F67" s="24"/>
+      <c r="G67" s="24"/>
+      <c r="H67" s="24"/>
+      <c r="I67" s="24"/>
+      <c r="J67" s="24"/>
+      <c r="K67" s="24"/>
+      <c r="L67" s="8"/>
+      <c r="M67" s="8"/>
+      <c r="N67" s="9"/>
     </row>
-    <row r="68" spans="2:108" ht="47.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="2:108" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B68" s="24" t="s">
-        <v>113</v>
+        <v>138</v>
       </c>
       <c r="C68" s="24"/>
       <c r="D68" s="24"/>
       <c r="E68" s="24"/>
       <c r="F68" s="24"/>
       <c r="G68" s="24"/>
       <c r="H68" s="24"/>
       <c r="I68" s="24"/>
       <c r="J68" s="24"/>
       <c r="K68" s="24"/>
-      <c r="L68" s="8"/>
-[...15 lines deleted...]
-      <c r="K69" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="2">
+    <mergeCell ref="B67:K67"/>
     <mergeCell ref="B68:K68"/>
-    <mergeCell ref="B69:K69"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="R6:X6" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>