--- v0 (2025-10-31)
+++ v1 (2026-10-10)
@@ -1,98 +1,308 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-15" yWindow="-15" windowWidth="12480" windowHeight="15465"/>
   </bookViews>
   <sheets>
     <sheet name="HRV_EUR" sheetId="3" r:id="rId1"/>
     <sheet name="ENG_EUR" sheetId="4" r:id="rId2"/>
     <sheet name="HRV_USD" sheetId="5" r:id="rId3"/>
     <sheet name="ENG_USD" sheetId="6" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="504" uniqueCount="256">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="454" uniqueCount="197">
   <si>
     <t>u milijunima USD</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1. Sredstva</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   1.1. Trgovinski krediti</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     1.1.1. Država</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     1.1.2. Ostali sektori</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   1.2. Krediti</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   1.4. Ostala aktiva</t>
   </si>
   <si>
     <t xml:space="preserve"> 2. Obveze</t>
   </si>
   <si>
+    <t xml:space="preserve">   2.1. Trgovinski krediti</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     2.1.1. Država</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     2.1.2. Ostali sektori</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   2.2. Krediti</t>
+  </si>
+  <si>
     <t xml:space="preserve">     2.2.1. Hrvatska narodna banka</t>
   </si>
   <si>
+    <t xml:space="preserve">     2.2.2. Država</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     2.2.4. Ostali sektori</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   2.4. Ostale obveze</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Ostala ulaganja, neto</t>
+  </si>
+  <si>
+    <t>Million US dollars</t>
+  </si>
+  <si>
     <t xml:space="preserve"> 1. Assets</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   1.1. Trade credits</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     1.1.1. General government</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     1.1.2. Other sectors</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   1.2. Loans</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   1.3. Currency and deposits</t>
   </si>
   <si>
     <t xml:space="preserve">     1.3.2. General government</t>
   </si>
   <si>
     <t xml:space="preserve">     1.3.4. Other sectors</t>
   </si>
   <si>
+    <t xml:space="preserve">   1.4. Other assets</t>
+  </si>
+  <si>
     <t xml:space="preserve"> 2. Liabilities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   2.1. Trade credits</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     2.1.1. General government</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     2.1.2. Other sectors</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   2.2. Loans</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     2.2.2. General government</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     2.2.4. Other sectors</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   2.3. Currency and deposits</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   2.4. Other liabilities</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Other investment (net)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">          Dugoročni krediti</t>
+  </si>
+  <si>
+    <t xml:space="preserve">          Kratkoročni krediti</t>
+  </si>
+  <si>
+    <t xml:space="preserve">          Kratkoročni krediti </t>
+  </si>
+  <si>
+    <t xml:space="preserve">          Krediti i zajmovi MMF-a</t>
+  </si>
+  <si>
+    <t xml:space="preserve">          Long-term</t>
+  </si>
+  <si>
+    <t xml:space="preserve">          Short-term</t>
+  </si>
+  <si>
+    <t xml:space="preserve">          Short-term </t>
+  </si>
+  <si>
+    <t xml:space="preserve">          o/w: IMF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     2.2.1. Croatian National Bank</t>
   </si>
   <si>
     <t>u milijunima EUR</t>
   </si>
   <si>
+    <t>Million EUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   1.3. Gotovina i depoziti</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   2.3. Gotovina i depoziti</t>
+  </si>
+  <si>
+    <t>1998.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     1.2.1. Hrvatska narodna banka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     1.2.2. Država</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     1.2.4. Ostali sektori</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     1.2.1. Croatian National Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     1.2.2. General government</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     1.2.4. Other sectors</t>
+  </si>
+  <si>
     <t xml:space="preserve">     2.3.1. Hrvatska narodna banka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     2.3.1. Croatian National Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     1.3.1. Država</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     1.3.3. Ostali sektori</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Tablica H19: STANJE MEĐUNARODNIH ULAGANJA – OSTALA ULAGNJA </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Table H19: INTERNATIONAL INVESTMENT POSITION – OTHER INVESTMENT</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">1) </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>As from Bulletin No. 146 the CBRD is reclassified from the subsector central government funds to the subsector non-banking financial institutions. The reclassification covers the entire statistical series (from December 1998 onwards). Moreover, as from the same number of the Bulletin, the CM is reclassified from the subsector central government funds to the subsector public enterprises. The reclassification covers the statistical series from January 2008 onwards.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>1)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Počevši od Biltena HNB-a broj 146 HBOR je reklasificiran iz podsektora republički fondovi u podsektor nebankarske financijske institucije. Reklasifikacija se odnosi na cijelu statističku seriju (od prosinca 1998.). Nadalje, od istog broja Biltena HNB-a HAC je reklasificiran iz podsektora republički fondovi u podsektor državna trgovačka društva. Reklasifikacija se odnosi na dio statističke serije od siječnja 2008.</t>
+    </r>
   </si>
   <si>
     <t>1999.</t>
   </si>
   <si>
     <t>2000.</t>
   </si>
   <si>
     <t>2001.</t>
   </si>
   <si>
     <t>2002.</t>
   </si>
   <si>
     <t>2003.</t>
   </si>
   <si>
     <t>2004.</t>
   </si>
   <si>
     <t>2005.</t>
   </si>
   <si>
     <t>2006.</t>
   </si>
@@ -219,50 +429,56 @@
   <si>
     <t>Q1.05</t>
   </si>
   <si>
     <t>Q2.05</t>
   </si>
   <si>
     <t>Q3.05</t>
   </si>
   <si>
     <t>Q4.05</t>
   </si>
   <si>
     <t>Q1.06</t>
   </si>
   <si>
     <t>Q2.06</t>
   </si>
   <si>
     <t>Q3.06</t>
   </si>
   <si>
     <t>Q4.06</t>
   </si>
   <si>
+    <t xml:space="preserve">     2.3.3. Ostali sektori</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     2.3.3. Other sectors</t>
+  </si>
+  <si>
     <t>2007.</t>
   </si>
   <si>
     <t>1.tr.07.</t>
   </si>
   <si>
     <t>2.tr.07.</t>
   </si>
   <si>
     <t>3.tr.07.</t>
   </si>
   <si>
     <t>4.tr.07.</t>
   </si>
   <si>
     <t>1.tr.08.</t>
   </si>
   <si>
     <t>2.tr.08.</t>
   </si>
   <si>
     <t>3.tr.08.</t>
   </si>
   <si>
     <t>Q1.07</t>
@@ -271,50 +487,76 @@
     <t>Q2.07</t>
   </si>
   <si>
     <t>Q3.07</t>
   </si>
   <si>
     <t>Q4.07</t>
   </si>
   <si>
     <t>Q1.08</t>
   </si>
   <si>
     <t>Q2.08</t>
   </si>
   <si>
     <t>Q3.08</t>
   </si>
   <si>
     <t>2008.</t>
   </si>
   <si>
     <t>4.tr.08.</t>
   </si>
   <si>
     <t>Q4.08</t>
+  </si>
+  <si>
+    <r>
+      <t>2)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Preliminarni podaci</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Preliminary data.</t>
+    </r>
   </si>
   <si>
     <t>2009.</t>
   </si>
   <si>
     <t>1.tr.09.</t>
   </si>
   <si>
     <t>2.tr.09.</t>
   </si>
   <si>
     <t>3.tr.09.</t>
   </si>
   <si>
     <t>4.tr.09.</t>
   </si>
   <si>
     <t>Q1.09</t>
   </si>
   <si>
     <t>Q2.09</t>
   </si>
   <si>
     <t>Q3.09</t>
   </si>
@@ -369,1037 +611,456 @@
   <si>
     <t>Q2.11</t>
   </si>
   <si>
     <t>Q3.11</t>
   </si>
   <si>
     <t>Q4.11</t>
   </si>
   <si>
     <t>2012.</t>
   </si>
   <si>
     <t>1.tr.12.</t>
   </si>
   <si>
     <t>2.tr.12.</t>
   </si>
   <si>
     <t>3.tr.12.</t>
   </si>
   <si>
     <t>4.tr.12.</t>
   </si>
   <si>
+    <t>1.tr.13.**</t>
+  </si>
+  <si>
     <t>Q1.12</t>
   </si>
   <si>
     <t>Q2.12</t>
   </si>
   <si>
     <t>Q3.12</t>
   </si>
   <si>
     <t>Q4.12</t>
   </si>
   <si>
-    <t>Ostala ulaganja, neto</t>
+    <t>Q1.13**</t>
   </si>
   <si>
-    <t xml:space="preserve"> 1. Imovina</t>
+    <t xml:space="preserve">     1.2.3. Kreditne institucije</t>
   </si>
   <si>
-    <t xml:space="preserve">   1.1. Ostala vlasnička ulaganja</t>
+    <t xml:space="preserve">     1.3.2. Kreditne institucije</t>
   </si>
   <si>
-    <t xml:space="preserve">   1.2. Valuta i depoziti</t>
+    <t xml:space="preserve">     2.2.3. Kreditne institucije</t>
   </si>
   <si>
-    <t xml:space="preserve">     1.2.1. Opća država</t>
+    <t xml:space="preserve">     2.3.2. Kreditne institucije</t>
   </si>
   <si>
-    <t xml:space="preserve">     1.2.2. Druge monetarne financijske institucije</t>
+    <t xml:space="preserve">     1.2.3. Credit institutions</t>
   </si>
   <si>
-    <t xml:space="preserve">     1.2.3. Ostali sektori</t>
+    <t xml:space="preserve">     1.3.3. Credit institutions</t>
   </si>
   <si>
-    <t xml:space="preserve">   1.3. Krediti</t>
+    <t xml:space="preserve">     2.2.3. Credit institutions</t>
   </si>
   <si>
-    <t xml:space="preserve">     1.3.1. Hrvatska narodna banka</t>
+    <t xml:space="preserve">     2.3.2. Credit institutions</t>
   </si>
   <si>
-    <t xml:space="preserve">       1.3.1.1. Dugoročni krediti</t>
+    <t>2.tr.13.**</t>
   </si>
   <si>
-    <t xml:space="preserve">     1.3.2. Opća država</t>
+    <t>Q2.13**</t>
   </si>
   <si>
-    <t xml:space="preserve">       1.3.2.1. Dugoročni krediti</t>
+    <t>2013.*</t>
   </si>
   <si>
-    <t xml:space="preserve">     1.3.3. Druge monetarne financijske institucije</t>
+    <t>3.tr.13.**</t>
   </si>
   <si>
-    <t xml:space="preserve">       1.3.3.1. Dugoročni krediti</t>
+    <t>4.tr.13.*</t>
   </si>
   <si>
-    <t xml:space="preserve">       1.3.3.2. Kratkoročni krediti </t>
+    <t>2013*</t>
   </si>
   <si>
-    <t xml:space="preserve">     1.3.4. Ostali sektori</t>
+    <t>Q3.13**</t>
   </si>
   <si>
-    <t xml:space="preserve">       1.3.4.1. Dugoročni krediti</t>
-[...576 lines deleted...]
-    <t xml:space="preserve">      2.3.1.2. Short-term</t>
+    <t>Q4.13*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="#,###,##0.0;\-#,###,##0.0"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="14">
     <font>
-      <sz val="8"/>
-      <color theme="1"/>
+      <sz val="10"/>
       <name val="Arial"/>
-      <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
-      <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Courier"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
-      <sz val="8"/>
-[...2 lines deleted...]
-      <family val="2"/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
-      <b/>
-[...2 lines deleted...]
-      <family val="2"/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
-      <b/>
-[...23 lines deleted...]
-      <family val="2"/>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
-      <sz val="12"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <sz val="11"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
-      <b/>
       <vertAlign val="superscript"/>
-      <sz val="8"/>
-[...2 lines deleted...]
-      <family val="2"/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="238"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top/>
-      <bottom style="thin">
-[...12 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="11">
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="0"/>
+  <cellStyleXfs count="4">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...8 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="39">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-  </cellStyleXfs>
-[...4 lines deleted...]
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="10" quotePrefix="1" applyNumberFormat="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="9" applyNumberFormat="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="9" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="10" applyNumberFormat="1" applyFont="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="11">
-[...3 lines deleted...]
-    <cellStyle name="Naslov 2" xfId="3" builtinId="17" customBuiltin="1"/>
+  <cellStyles count="4">
     <cellStyle name="Normal_BOPIMFw" xfId="1"/>
-    <cellStyle name="Normalno" xfId="0" builtinId="0" customBuiltin="1"/>
-[...4 lines deleted...]
-    <cellStyle name="Zaglavlje" xfId="10"/>
+    <cellStyle name="Normal_HRV" xfId="2"/>
+    <cellStyle name="Normal_HRV_R-H1" xfId="3"/>
+    <cellStyle name="Obično" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1547,50973 +1208,42572 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:BY65"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:BQ59"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="2.83203125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.33203125" style="1"/>
+    <col min="1" max="1" width="27" style="2" customWidth="1"/>
+    <col min="2" max="14" width="9.140625" style="2"/>
+    <col min="15" max="16" width="9.140625" style="33"/>
+    <col min="17" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:77" ht="18.75" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="1" spans="1:69" ht="16.5">
+      <c r="A1" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
     </row>
-    <row r="3" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B3" s="9" t="s">
+    <row r="2" spans="1:69">
+      <c r="A2" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+    </row>
+    <row r="3" spans="1:69">
+      <c r="A3" s="3"/>
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+    </row>
+    <row r="4" spans="1:69">
+      <c r="A4" s="3"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+    </row>
+    <row r="5" spans="1:69" customFormat="1">
+      <c r="A5" s="10"/>
+      <c r="B5" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="C5" s="14" t="s">
+        <v>65</v>
+      </c>
+      <c r="D5" s="14" t="s">
+        <v>66</v>
+      </c>
+      <c r="E5" s="14" t="s">
+        <v>67</v>
+      </c>
+      <c r="F5" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="G5" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="H5" s="19" t="s">
+        <v>70</v>
+      </c>
+      <c r="I5" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="J5" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="K5" s="20" t="s">
+        <v>123</v>
+      </c>
+      <c r="L5" s="20" t="s">
+        <v>138</v>
+      </c>
+      <c r="M5" s="20" t="s">
+        <v>143</v>
+      </c>
+      <c r="N5" s="20" t="s">
+        <v>152</v>
+      </c>
+      <c r="O5" s="20" t="s">
+        <v>161</v>
+      </c>
+      <c r="P5" s="20" t="s">
+        <v>170</v>
+      </c>
+      <c r="Q5" s="28" t="s">
+        <v>191</v>
+      </c>
+      <c r="R5" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="S5" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="T5" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="U5" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="V5" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="W5" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="X5" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="Y5" s="16" t="s">
+        <v>80</v>
+      </c>
+      <c r="Z5" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="AA5" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="AB5" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="AC5" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="AD5" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="AE5" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="AF5" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG5" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="AH5" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="AI5" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="AJ5" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="AK5" s="16" t="s">
+        <v>92</v>
+      </c>
+      <c r="AL5" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="AM5" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="AN5" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="AO5" s="16" t="s">
+        <v>96</v>
+      </c>
+      <c r="AP5" s="9" t="s">
+        <v>124</v>
+      </c>
+      <c r="AQ5" s="9" t="s">
+        <v>125</v>
+      </c>
+      <c r="AR5" s="9" t="s">
+        <v>126</v>
+      </c>
+      <c r="AS5" s="16" t="s">
+        <v>127</v>
+      </c>
+      <c r="AT5" s="9" t="s">
+        <v>128</v>
+      </c>
+      <c r="AU5" s="9" t="s">
+        <v>129</v>
+      </c>
+      <c r="AV5" s="9" t="s">
+        <v>130</v>
+      </c>
+      <c r="AW5" s="16" t="s">
+        <v>139</v>
+      </c>
+      <c r="AX5" s="9" t="s">
+        <v>144</v>
+      </c>
+      <c r="AY5" s="9" t="s">
+        <v>145</v>
+      </c>
+      <c r="AZ5" s="9" t="s">
+        <v>146</v>
+      </c>
+      <c r="BA5" s="16" t="s">
+        <v>147</v>
+      </c>
+      <c r="BB5" s="9" t="s">
+        <v>153</v>
+      </c>
+      <c r="BC5" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="BD5" s="9" t="s">
+        <v>155</v>
+      </c>
+      <c r="BE5" s="16" t="s">
+        <v>156</v>
+      </c>
+      <c r="BF5" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="BG5" s="9" t="s">
+        <v>163</v>
+      </c>
+      <c r="BH5" s="9" t="s">
+        <v>164</v>
+      </c>
+      <c r="BI5" s="16" t="s">
+        <v>165</v>
+      </c>
+      <c r="BJ5" s="9" t="s">
+        <v>171</v>
+      </c>
+      <c r="BK5" s="9" t="s">
+        <v>172</v>
+      </c>
+      <c r="BL5" s="9" t="s">
+        <v>173</v>
+      </c>
+      <c r="BM5" s="16" t="s">
+        <v>174</v>
+      </c>
+      <c r="BN5" s="9" t="s">
+        <v>175</v>
+      </c>
+      <c r="BO5" s="9" t="s">
+        <v>189</v>
+      </c>
+      <c r="BP5" s="9" t="s">
+        <v>192</v>
+      </c>
+      <c r="BQ5" s="16" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="6" spans="1:69">
+      <c r="A6" s="4"/>
+      <c r="B6" s="1"/>
+      <c r="C6" s="1"/>
+      <c r="Q6" s="29"/>
+      <c r="U6" s="29"/>
+      <c r="Y6" s="29"/>
+      <c r="AC6" s="29"/>
+      <c r="AG6" s="29"/>
+      <c r="AK6" s="29"/>
+      <c r="AO6" s="29"/>
+      <c r="AS6" s="29"/>
+      <c r="AW6" s="29"/>
+      <c r="BA6" s="29"/>
+      <c r="BE6" s="29"/>
+      <c r="BI6" s="29"/>
+      <c r="BM6" s="29"/>
+      <c r="BQ6" s="29"/>
+    </row>
+    <row r="7" spans="1:69">
+      <c r="A7" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="15">
+        <v>-4280.0710874671095</v>
+      </c>
+      <c r="C7" s="15">
+        <v>-4006.1458857836296</v>
+      </c>
+      <c r="D7" s="15">
+        <v>-3903.9576235555633</v>
+      </c>
+      <c r="E7" s="15">
+        <v>-2117.6839918043224</v>
+      </c>
+      <c r="F7" s="15">
+        <v>-5374.7652202379049</v>
+      </c>
+      <c r="G7" s="15">
+        <v>-7990.1232131037232</v>
+      </c>
+      <c r="H7" s="15">
+        <v>-9790.0729546339571</v>
+      </c>
+      <c r="I7" s="15">
+        <v>-13743.166185801067</v>
+      </c>
+      <c r="J7" s="15">
+        <v>-16908.546436115037</v>
+      </c>
+      <c r="K7" s="15">
+        <v>-18136.240386151108</v>
+      </c>
+      <c r="L7" s="15">
+        <v>-22947.124422321678</v>
+      </c>
+      <c r="M7" s="15">
+        <v>-25349.598637689713</v>
+      </c>
+      <c r="N7" s="15">
+        <v>-26105.971306847692</v>
+      </c>
+      <c r="O7" s="27">
+        <v>-26836.734450136537</v>
+      </c>
+      <c r="P7" s="27">
+        <v>-23644.639784355357</v>
+      </c>
+      <c r="Q7" s="30">
+        <v>-22853.909751619714</v>
+      </c>
+      <c r="R7" s="15">
+        <v>-3935.8635359197342</v>
+      </c>
+      <c r="S7" s="15">
+        <v>-4607.9283506317315</v>
+      </c>
+      <c r="T7" s="15">
+        <v>-3743.7442262837176</v>
+      </c>
+      <c r="U7" s="30">
+        <v>-2117.6839918043224</v>
+      </c>
+      <c r="V7" s="15">
+        <v>-3617.4670479251399</v>
+      </c>
+      <c r="W7" s="15">
+        <v>-4113.2571459799692</v>
+      </c>
+      <c r="X7" s="15">
+        <v>-4530.6077732575104</v>
+      </c>
+      <c r="Y7" s="30">
+        <v>-5374.7652202379049</v>
+      </c>
+      <c r="Z7" s="15">
+        <v>-5741.1048470831684</v>
+      </c>
+      <c r="AA7" s="15">
+        <v>-6236.9449729192966</v>
+      </c>
+      <c r="AB7" s="15">
+        <v>-6494.8319985705621</v>
+      </c>
+      <c r="AC7" s="30">
+        <v>-7990.1232131037232</v>
+      </c>
+      <c r="AD7" s="15">
+        <v>-8726.0730685601156</v>
+      </c>
+      <c r="AE7" s="15">
+        <v>-9312.9334732970183</v>
+      </c>
+      <c r="AF7" s="15">
+        <v>-8858.4914857751246</v>
+      </c>
+      <c r="AG7" s="30">
+        <v>-9790.0729546339571</v>
+      </c>
+      <c r="AH7" s="15">
+        <v>-11641.362704662515</v>
+      </c>
+      <c r="AI7" s="15">
+        <v>-12540.010684207151</v>
+      </c>
+      <c r="AJ7" s="15">
+        <v>-12205.75413487836</v>
+      </c>
+      <c r="AK7" s="30">
+        <v>-13743.166185801067</v>
+      </c>
+      <c r="AL7" s="15">
+        <v>-16198.841376147062</v>
+      </c>
+      <c r="AM7" s="15">
+        <v>-17263.006492521352</v>
+      </c>
+      <c r="AN7" s="15">
+        <v>-15932.917575612977</v>
+      </c>
+      <c r="AO7" s="30">
+        <v>-16908.546436115037</v>
+      </c>
+      <c r="AP7" s="15">
+        <v>-18140.326135345527</v>
+      </c>
+      <c r="AQ7" s="15">
+        <v>-18112.155590578332</v>
+      </c>
+      <c r="AR7" s="15">
+        <v>-17069.559960104707</v>
+      </c>
+      <c r="AS7" s="30">
+        <v>-18136.240386151108</v>
+      </c>
+      <c r="AT7" s="15">
+        <v>-20246.394170457646</v>
+      </c>
+      <c r="AU7" s="15">
+        <v>-20915.902177427204</v>
+      </c>
+      <c r="AV7" s="15">
+        <v>-20656.591499182236</v>
+      </c>
+      <c r="AW7" s="30">
+        <v>-22947.124422321678</v>
+      </c>
+      <c r="AX7" s="15">
+        <v>-25373.3647022484</v>
+      </c>
+      <c r="AY7" s="15">
+        <v>-25027.104548505202</v>
+      </c>
+      <c r="AZ7" s="15">
+        <v>-24992.725517907544</v>
+      </c>
+      <c r="BA7" s="30">
+        <v>-25349.598637689713</v>
+      </c>
+      <c r="BB7" s="15">
+        <v>-26237.781983995919</v>
+      </c>
+      <c r="BC7" s="15">
+        <v>-26451.411999724991</v>
+      </c>
+      <c r="BD7" s="15">
+        <v>-25263.030106864677</v>
+      </c>
+      <c r="BE7" s="30">
+        <v>-26105.971306847692</v>
+      </c>
+      <c r="BF7" s="15">
+        <v>-28334.458791824578</v>
+      </c>
+      <c r="BG7" s="15">
+        <v>-29069.219602892023</v>
+      </c>
+      <c r="BH7" s="15">
+        <v>-26592.087801534639</v>
+      </c>
+      <c r="BI7" s="30">
+        <v>-26836.734450136537</v>
+      </c>
+      <c r="BJ7" s="15">
+        <v>-27653.821383010665</v>
+      </c>
+      <c r="BK7" s="15">
+        <v>-26840.660052598396</v>
+      </c>
+      <c r="BL7" s="15">
+        <v>-24763.254924942175</v>
+      </c>
+      <c r="BM7" s="30">
+        <v>-23644.639784355357</v>
+      </c>
+      <c r="BN7" s="15">
+        <v>-23931.561459220902</v>
+      </c>
+      <c r="BO7" s="15">
+        <v>-24295.794433287796</v>
+      </c>
+      <c r="BP7" s="15">
+        <v>-22678.27591836825</v>
+      </c>
+      <c r="BQ7" s="30">
+        <v>-22853.909751619714</v>
+      </c>
+    </row>
+    <row r="8" spans="1:69">
+      <c r="A8" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="B8" s="15">
+        <v>2662.9340092189273</v>
+      </c>
+      <c r="C8" s="15">
+        <v>3172.3346768181254</v>
+      </c>
+      <c r="D8" s="15">
+        <v>4112.0182660552191</v>
+      </c>
+      <c r="E8" s="15">
+        <v>6033.1791557968809</v>
+      </c>
+      <c r="F8" s="15">
+        <v>4241.7189513431385</v>
+      </c>
+      <c r="G8" s="15">
+        <v>5347.4899991826114</v>
+      </c>
+      <c r="H8" s="15">
+        <v>5603.8075542564857</v>
+      </c>
+      <c r="I8" s="15">
+        <v>4683.4091099597672</v>
+      </c>
+      <c r="J8" s="15">
+        <v>5082.0857748805593</v>
+      </c>
+      <c r="K8" s="15">
+        <v>6435.8335672738549</v>
+      </c>
+      <c r="L8" s="15">
+        <v>6902.0576637455688</v>
+      </c>
+      <c r="M8" s="15">
+        <v>6251.9896308386978</v>
+      </c>
+      <c r="N8" s="15">
+        <v>5817.5815064431099</v>
+      </c>
+      <c r="O8" s="27">
+        <v>5498.4667504876206</v>
+      </c>
+      <c r="P8" s="27">
+        <v>5292.8246415114918</v>
+      </c>
+      <c r="Q8" s="30">
+        <v>4865.2030035536636</v>
+      </c>
+      <c r="R8" s="15">
+        <v>4223.5653497204275</v>
+      </c>
+      <c r="S8" s="15">
+        <v>3933.3760197937463</v>
+      </c>
+      <c r="T8" s="15">
+        <v>4472.8750929307807</v>
+      </c>
+      <c r="U8" s="30">
+        <v>6033.1791557968809</v>
+      </c>
+      <c r="V8" s="15">
+        <v>4985.7016493214014</v>
+      </c>
+      <c r="W8" s="15">
+        <v>4380.7576940790204</v>
+      </c>
+      <c r="X8" s="15">
+        <v>4519.8455563927091</v>
+      </c>
+      <c r="Y8" s="30">
+        <v>4241.7189513431385</v>
+      </c>
+      <c r="Z8" s="15">
+        <v>4458.9357266252428</v>
+      </c>
+      <c r="AA8" s="15">
+        <v>4512.4895439168686</v>
+      </c>
+      <c r="AB8" s="15">
+        <v>5278.0148601625096</v>
+      </c>
+      <c r="AC8" s="30">
+        <v>5347.4899991826114</v>
+      </c>
+      <c r="AD8" s="15">
+        <v>5145.3006636368164</v>
+      </c>
+      <c r="AE8" s="15">
+        <v>5231.6367057044099</v>
+      </c>
+      <c r="AF8" s="15">
+        <v>5513.242703386516</v>
+      </c>
+      <c r="AG8" s="30">
+        <v>5603.8075542564857</v>
+      </c>
+      <c r="AH8" s="15">
+        <v>4614.4362357464061</v>
+      </c>
+      <c r="AI8" s="15">
+        <v>4546.2290986842818</v>
+      </c>
+      <c r="AJ8" s="15">
+        <v>4691.1890848629082</v>
+      </c>
+      <c r="AK8" s="30">
+        <v>4683.4091099597672</v>
+      </c>
+      <c r="AL8" s="15">
+        <v>3565.8370254322035</v>
+      </c>
+      <c r="AM8" s="15">
+        <v>3358.6669093531491</v>
+      </c>
+      <c r="AN8" s="15">
+        <v>4237.0240392183005</v>
+      </c>
+      <c r="AO8" s="30">
+        <v>5082.0857748805593</v>
+      </c>
+      <c r="AP8" s="15">
+        <v>4631.1525446729393</v>
+      </c>
+      <c r="AQ8" s="15">
+        <v>4900.4507486185312</v>
+      </c>
+      <c r="AR8" s="15">
+        <v>5870.1675977125669</v>
+      </c>
+      <c r="AS8" s="30">
+        <v>6435.8335672738549</v>
+      </c>
+      <c r="AT8" s="15">
+        <v>5929.1226303463409</v>
+      </c>
+      <c r="AU8" s="15">
+        <v>5636.5745139266901</v>
+      </c>
+      <c r="AV8" s="15">
+        <v>6544.3882541124285</v>
+      </c>
+      <c r="AW8" s="30">
+        <v>6902.0576637455688</v>
+      </c>
+      <c r="AX8" s="15">
+        <v>5089.3237810755882</v>
+      </c>
+      <c r="AY8" s="15">
+        <v>5862.7281235985665</v>
+      </c>
+      <c r="AZ8" s="15">
+        <v>6517.2842524444559</v>
+      </c>
+      <c r="BA8" s="30">
+        <v>6251.9896308386978</v>
+      </c>
+      <c r="BB8" s="15">
+        <v>5712.7876313136667</v>
+      </c>
+      <c r="BC8" s="15">
+        <v>5992.7689203658128</v>
+      </c>
+      <c r="BD8" s="15">
+        <v>6245.891852124746</v>
+      </c>
+      <c r="BE8" s="30">
+        <v>5817.5815064431099</v>
+      </c>
+      <c r="BF8" s="15">
+        <v>4850.8817934511499</v>
+      </c>
+      <c r="BG8" s="15">
+        <v>4764.308025520244</v>
+      </c>
+      <c r="BH8" s="15">
+        <v>5848.0618111302156</v>
+      </c>
+      <c r="BI8" s="30">
+        <v>5498.4667504876206</v>
+      </c>
+      <c r="BJ8" s="15">
+        <v>4791.0671107709013</v>
+      </c>
+      <c r="BK8" s="15">
+        <v>4960.5640991084247</v>
+      </c>
+      <c r="BL8" s="15">
+        <v>6065.6422454833018</v>
+      </c>
+      <c r="BM8" s="30">
+        <v>5292.8246415114918</v>
+      </c>
+      <c r="BN8" s="15">
+        <v>4759.2052251094374</v>
+      </c>
+      <c r="BO8" s="15">
+        <v>5049.8888257631861</v>
+      </c>
+      <c r="BP8" s="15">
+        <v>5423.4302129107873</v>
+      </c>
+      <c r="BQ8" s="30">
+        <v>4865.2030035536636</v>
+      </c>
+    </row>
+    <row r="9" spans="1:69">
+      <c r="A9" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="15">
+        <v>209.16255978618221</v>
+      </c>
+      <c r="C9" s="15">
+        <v>237.75819749325618</v>
+      </c>
+      <c r="D9" s="15">
+        <v>238.96788171663744</v>
+      </c>
+      <c r="E9" s="15">
+        <v>249.33975763785136</v>
+      </c>
+      <c r="F9" s="15">
+        <v>222.52154941795686</v>
+      </c>
+      <c r="G9" s="15">
+        <v>253.28329717143816</v>
+      </c>
+      <c r="H9" s="15">
+        <v>222.22922581284888</v>
+      </c>
+      <c r="I9" s="15">
+        <v>262.91727738582642</v>
+      </c>
+      <c r="J9" s="15">
+        <v>230.4647156805315</v>
+      </c>
+      <c r="K9" s="15">
+        <v>248.89990505129407</v>
+      </c>
+      <c r="L9" s="15">
+        <v>224.72457020034193</v>
+      </c>
+      <c r="M9" s="15">
+        <v>123.61435073087844</v>
+      </c>
+      <c r="N9" s="15">
+        <v>80.536510663097005</v>
+      </c>
+      <c r="O9" s="27">
+        <v>85.74564551631066</v>
+      </c>
+      <c r="P9" s="27">
+        <v>141.96094531177948</v>
+      </c>
+      <c r="Q9" s="30">
+        <v>80.84264852212965</v>
+      </c>
+      <c r="R9" s="15">
+        <v>245.55908299233013</v>
+      </c>
+      <c r="S9" s="15">
+        <v>248.11151358722304</v>
+      </c>
+      <c r="T9" s="15">
+        <v>236.96705878605795</v>
+      </c>
+      <c r="U9" s="30">
+        <v>249.33975763785136</v>
+      </c>
+      <c r="V9" s="15">
+        <v>255.28409978160352</v>
+      </c>
+      <c r="W9" s="15">
+        <v>229.38178741150912</v>
+      </c>
+      <c r="X9" s="15">
+        <v>238.73319877269313</v>
+      </c>
+      <c r="Y9" s="30">
+        <v>222.52154941795686</v>
+      </c>
+      <c r="Z9" s="15">
+        <v>235.23580520622428</v>
+      </c>
+      <c r="AA9" s="15">
+        <v>226.7476584379493</v>
+      </c>
+      <c r="AB9" s="15">
+        <v>222.23748442628826</v>
+      </c>
+      <c r="AC9" s="30">
+        <v>253.28329717143816</v>
+      </c>
+      <c r="AD9" s="15">
+        <v>279.23395575601364</v>
+      </c>
+      <c r="AE9" s="15">
+        <v>257.88694564339409</v>
+      </c>
+      <c r="AF9" s="15">
+        <v>236.03701075789655</v>
+      </c>
+      <c r="AG9" s="30">
+        <v>222.22922581284888</v>
+      </c>
+      <c r="AH9" s="15">
+        <v>214.51574056086099</v>
+      </c>
+      <c r="AI9" s="15">
+        <v>218.28455723070519</v>
+      </c>
+      <c r="AJ9" s="15">
+        <v>232.47162293006409</v>
+      </c>
+      <c r="AK9" s="30">
+        <v>262.91727738582642</v>
+      </c>
+      <c r="AL9" s="15">
+        <v>255.43301148077995</v>
+      </c>
+      <c r="AM9" s="15">
+        <v>236.19874143506698</v>
+      </c>
+      <c r="AN9" s="15">
+        <v>250.4292639412914</v>
+      </c>
+      <c r="AO9" s="30">
+        <v>230.4647156805315</v>
+      </c>
+      <c r="AP9" s="15">
+        <v>220.68873922635851</v>
+      </c>
+      <c r="AQ9" s="15">
+        <v>221.71724539159857</v>
+      </c>
+      <c r="AR9" s="15">
+        <v>220.32354864748154</v>
+      </c>
+      <c r="AS9" s="30">
+        <v>248.89990505129407</v>
+      </c>
+      <c r="AT9" s="15">
+        <v>233.18972983657437</v>
+      </c>
+      <c r="AU9" s="15">
+        <v>233.02924352528044</v>
+      </c>
+      <c r="AV9" s="15">
+        <v>231.15539527303147</v>
+      </c>
+      <c r="AW9" s="30">
+        <v>224.72457020034193</v>
+      </c>
+      <c r="AX9" s="15">
+        <v>156.6884935603687</v>
+      </c>
+      <c r="AY9" s="15">
+        <v>154.35066584097603</v>
+      </c>
+      <c r="AZ9" s="15">
+        <v>143.83415340602812</v>
+      </c>
+      <c r="BA9" s="30">
+        <v>123.61435073087844</v>
+      </c>
+      <c r="BB9" s="15">
+        <v>113.81667842786779</v>
+      </c>
+      <c r="BC9" s="15">
+        <v>106.60717986304583</v>
+      </c>
+      <c r="BD9" s="15">
+        <v>84.542449574882937</v>
+      </c>
+      <c r="BE9" s="30">
+        <v>80.536510663097005</v>
+      </c>
+      <c r="BF9" s="15">
+        <v>86.925074054277843</v>
+      </c>
+      <c r="BG9" s="15">
+        <v>85.157319696986747</v>
+      </c>
+      <c r="BH9" s="15">
+        <v>85.510459148830023</v>
+      </c>
+      <c r="BI9" s="30">
+        <v>85.74564551631066</v>
+      </c>
+      <c r="BJ9" s="15">
+        <v>84.496574748067445</v>
+      </c>
+      <c r="BK9" s="15">
+        <v>83.949213896995715</v>
+      </c>
+      <c r="BL9" s="15">
+        <v>153.81596315554191</v>
+      </c>
+      <c r="BM9" s="30">
+        <v>141.96094531177948</v>
+      </c>
+      <c r="BN9" s="15">
+        <v>131.07397062087347</v>
+      </c>
+      <c r="BO9" s="15">
+        <v>132.71681656799439</v>
+      </c>
+      <c r="BP9" s="15">
+        <v>88.705268569937516</v>
+      </c>
+      <c r="BQ9" s="30">
+        <v>80.84264852212965</v>
+      </c>
+    </row>
+    <row r="10" spans="1:69">
+      <c r="A10" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="15">
+        <v>0</v>
+      </c>
+      <c r="C10" s="15">
+        <v>0</v>
+      </c>
+      <c r="D10" s="15">
+        <v>4.2019968777915633E-2</v>
+      </c>
+      <c r="E10" s="15">
+        <v>4.4387748804004944E-2</v>
+      </c>
+      <c r="F10" s="15">
+        <v>3.7590016301429711E-2</v>
+      </c>
+      <c r="G10" s="15">
+        <v>0</v>
+      </c>
+      <c r="H10" s="15">
+        <v>0</v>
+      </c>
+      <c r="I10" s="15">
+        <v>0</v>
+      </c>
+      <c r="J10" s="15">
+        <v>0</v>
+      </c>
+      <c r="K10" s="15">
+        <v>0</v>
+      </c>
+      <c r="L10" s="15">
+        <v>0</v>
+      </c>
+      <c r="M10" s="15">
+        <v>0</v>
+      </c>
+      <c r="N10" s="15">
+        <v>0</v>
+      </c>
+      <c r="O10" s="27">
+        <v>0</v>
+      </c>
+      <c r="P10" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="30">
+        <v>0</v>
+      </c>
+      <c r="R10" s="15">
+        <v>4.4458322462370123E-2</v>
+      </c>
+      <c r="S10" s="15">
+        <v>4.6238339922421857E-2</v>
+      </c>
+      <c r="T10" s="15">
+        <v>4.2726180156854303E-2</v>
+      </c>
+      <c r="U10" s="30">
+        <v>4.4387748804004944E-2</v>
+      </c>
+      <c r="V10" s="15">
+        <v>4.4927719369108013E-2</v>
+      </c>
+      <c r="W10" s="15">
+        <v>3.9358602928782162E-2</v>
+      </c>
+      <c r="X10" s="15">
+        <v>4.0022490660087666E-2</v>
+      </c>
+      <c r="Y10" s="30">
+        <v>3.7590016301429711E-2</v>
+      </c>
+      <c r="Z10" s="15">
+        <v>3.6466096487430703E-2</v>
+      </c>
+      <c r="AA10" s="15">
+        <v>3.4275960966827911E-2</v>
+      </c>
+      <c r="AB10" s="15">
+        <v>3.4284964715764775E-2</v>
+      </c>
+      <c r="AC10" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AF10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AG10" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK10" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AM10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AN10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AO10" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AQ10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AR10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AS10" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AU10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AV10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AW10" s="30">
+        <v>0</v>
+      </c>
+      <c r="AX10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AY10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AZ10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BA10" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BC10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BD10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BE10" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI10" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM10" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ10" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:69">
+      <c r="A11" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B11" s="15">
+        <v>0</v>
+      </c>
+      <c r="C11" s="15">
+        <v>0</v>
+      </c>
+      <c r="D11" s="15">
+        <v>4.2019968777915633E-2</v>
+      </c>
+      <c r="E11" s="15">
+        <v>4.4387748804004944E-2</v>
+      </c>
+      <c r="F11" s="15">
+        <v>3.7590016301429711E-2</v>
+      </c>
+      <c r="G11" s="15">
+        <v>0</v>
+      </c>
+      <c r="H11" s="15">
+        <v>0</v>
+      </c>
+      <c r="I11" s="15">
+        <v>0</v>
+      </c>
+      <c r="J11" s="15">
+        <v>0</v>
+      </c>
+      <c r="K11" s="15">
+        <v>0</v>
+      </c>
+      <c r="L11" s="15">
+        <v>0</v>
+      </c>
+      <c r="M11" s="15">
+        <v>0</v>
+      </c>
+      <c r="N11" s="15">
+        <v>0</v>
+      </c>
+      <c r="O11" s="27">
+        <v>0</v>
+      </c>
+      <c r="P11" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="30">
+        <v>0</v>
+      </c>
+      <c r="R11" s="15">
+        <v>4.4458322462370123E-2</v>
+      </c>
+      <c r="S11" s="15">
+        <v>4.6238339922421857E-2</v>
+      </c>
+      <c r="T11" s="15">
+        <v>4.2726180156854303E-2</v>
+      </c>
+      <c r="U11" s="30">
+        <v>4.4387748804004944E-2</v>
+      </c>
+      <c r="V11" s="15">
+        <v>4.4927719369108013E-2</v>
+      </c>
+      <c r="W11" s="15">
+        <v>3.9358602928782162E-2</v>
+      </c>
+      <c r="X11" s="15">
+        <v>4.0022490660087666E-2</v>
+      </c>
+      <c r="Y11" s="30">
+        <v>3.7590016301429711E-2</v>
+      </c>
+      <c r="Z11" s="15">
+        <v>3.6466096487430703E-2</v>
+      </c>
+      <c r="AA11" s="15">
+        <v>3.4275960966827911E-2</v>
+      </c>
+      <c r="AB11" s="15">
+        <v>3.4284964715764775E-2</v>
+      </c>
+      <c r="AC11" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AF11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AG11" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AI11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK11" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AM11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AN11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AO11" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AQ11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AR11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AS11" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AU11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AV11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AW11" s="30">
+        <v>0</v>
+      </c>
+      <c r="AX11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AY11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AZ11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BA11" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BC11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BD11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BE11" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI11" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM11" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ11" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:69">
+      <c r="A12" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B12" s="15">
+        <v>209.16255978618221</v>
+      </c>
+      <c r="C12" s="15">
+        <v>237.75819749325618</v>
+      </c>
+      <c r="D12" s="15">
+        <v>238.92586174785953</v>
+      </c>
+      <c r="E12" s="15">
+        <v>249.29536988904735</v>
+      </c>
+      <c r="F12" s="15">
+        <v>222.48395940165543</v>
+      </c>
+      <c r="G12" s="15">
+        <v>253.28329717143816</v>
+      </c>
+      <c r="H12" s="15">
+        <v>222.22922581284888</v>
+      </c>
+      <c r="I12" s="15">
+        <v>262.91727738582642</v>
+      </c>
+      <c r="J12" s="15">
+        <v>230.4647156805315</v>
+      </c>
+      <c r="K12" s="15">
+        <v>248.89990505129407</v>
+      </c>
+      <c r="L12" s="15">
+        <v>224.72457020034193</v>
+      </c>
+      <c r="M12" s="15">
+        <v>123.61435073087844</v>
+      </c>
+      <c r="N12" s="15">
+        <v>80.536510663097005</v>
+      </c>
+      <c r="O12" s="27">
+        <v>85.74564551631066</v>
+      </c>
+      <c r="P12" s="27">
+        <v>141.96094531177948</v>
+      </c>
+      <c r="Q12" s="30">
+        <v>80.84264852212965</v>
+      </c>
+      <c r="R12" s="15">
+        <v>245.51462466986777</v>
+      </c>
+      <c r="S12" s="15">
+        <v>248.06527524730063</v>
+      </c>
+      <c r="T12" s="15">
+        <v>236.9243326059011</v>
+      </c>
+      <c r="U12" s="30">
+        <v>249.29536988904735</v>
+      </c>
+      <c r="V12" s="15">
+        <v>255.23917206223442</v>
+      </c>
+      <c r="W12" s="15">
+        <v>229.34242880858034</v>
+      </c>
+      <c r="X12" s="15">
+        <v>238.69317628203305</v>
+      </c>
+      <c r="Y12" s="30">
+        <v>222.48395940165543</v>
+      </c>
+      <c r="Z12" s="15">
+        <v>235.19933910973685</v>
+      </c>
+      <c r="AA12" s="15">
+        <v>226.71338247698247</v>
+      </c>
+      <c r="AB12" s="15">
+        <v>222.2031994615725</v>
+      </c>
+      <c r="AC12" s="30">
+        <v>253.28329717143816</v>
+      </c>
+      <c r="AD12" s="15">
+        <v>279.23395575601364</v>
+      </c>
+      <c r="AE12" s="15">
+        <v>257.88694564339409</v>
+      </c>
+      <c r="AF12" s="15">
+        <v>236.03701075789655</v>
+      </c>
+      <c r="AG12" s="30">
+        <v>222.22922581284888</v>
+      </c>
+      <c r="AH12" s="15">
+        <v>214.51574056086099</v>
+      </c>
+      <c r="AI12" s="15">
+        <v>218.28455723070519</v>
+      </c>
+      <c r="AJ12" s="15">
+        <v>232.47162293006409</v>
+      </c>
+      <c r="AK12" s="30">
+        <v>262.91727738582642</v>
+      </c>
+      <c r="AL12" s="15">
+        <v>255.43301148077995</v>
+      </c>
+      <c r="AM12" s="15">
+        <v>236.19874143506698</v>
+      </c>
+      <c r="AN12" s="15">
+        <v>250.4292639412914</v>
+      </c>
+      <c r="AO12" s="30">
+        <v>230.4647156805315</v>
+      </c>
+      <c r="AP12" s="15">
+        <v>220.68873922635851</v>
+      </c>
+      <c r="AQ12" s="15">
+        <v>221.71724539159857</v>
+      </c>
+      <c r="AR12" s="15">
+        <v>220.32354864748154</v>
+      </c>
+      <c r="AS12" s="30">
+        <v>248.89990505129407</v>
+      </c>
+      <c r="AT12" s="15">
+        <v>233.18972983657437</v>
+      </c>
+      <c r="AU12" s="15">
+        <v>233.02924352528044</v>
+      </c>
+      <c r="AV12" s="15">
+        <v>231.15539527303147</v>
+      </c>
+      <c r="AW12" s="30">
+        <v>224.72457020034193</v>
+      </c>
+      <c r="AX12" s="15">
+        <v>156.6884935603687</v>
+      </c>
+      <c r="AY12" s="15">
+        <v>154.35066584097603</v>
+      </c>
+      <c r="AZ12" s="15">
+        <v>143.83415340602812</v>
+      </c>
+      <c r="BA12" s="30">
+        <v>123.61435073087844</v>
+      </c>
+      <c r="BB12" s="15">
+        <v>113.81667842786779</v>
+      </c>
+      <c r="BC12" s="15">
+        <v>106.60717986304583</v>
+      </c>
+      <c r="BD12" s="15">
+        <v>84.542449574882937</v>
+      </c>
+      <c r="BE12" s="30">
+        <v>80.536510663097005</v>
+      </c>
+      <c r="BF12" s="15">
+        <v>86.925074054277843</v>
+      </c>
+      <c r="BG12" s="15">
+        <v>85.157319696986747</v>
+      </c>
+      <c r="BH12" s="15">
+        <v>85.510459148830023</v>
+      </c>
+      <c r="BI12" s="30">
+        <v>85.74564551631066</v>
+      </c>
+      <c r="BJ12" s="15">
+        <v>84.496574748067445</v>
+      </c>
+      <c r="BK12" s="15">
+        <v>83.949213896995715</v>
+      </c>
+      <c r="BL12" s="15">
+        <v>153.81596315554191</v>
+      </c>
+      <c r="BM12" s="30">
+        <v>141.96094531177948</v>
+      </c>
+      <c r="BN12" s="15">
+        <v>131.07397062087347</v>
+      </c>
+      <c r="BO12" s="15">
+        <v>132.71681656799439</v>
+      </c>
+      <c r="BP12" s="15">
+        <v>88.705268569937516</v>
+      </c>
+      <c r="BQ12" s="30">
+        <v>80.84264852212965</v>
+      </c>
+    </row>
+    <row r="13" spans="1:69">
+      <c r="A13" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13" s="15">
+        <v>198.23398327277866</v>
+      </c>
+      <c r="C13" s="15">
+        <v>228.5519686428712</v>
+      </c>
+      <c r="D13" s="15">
+        <v>232.46097463239747</v>
+      </c>
+      <c r="E13" s="15">
+        <v>243.29304828038013</v>
+      </c>
+      <c r="F13" s="15">
+        <v>216.26183171332084</v>
+      </c>
+      <c r="G13" s="15">
+        <v>211.53</v>
+      </c>
+      <c r="H13" s="15">
+        <v>181.44</v>
+      </c>
+      <c r="I13" s="15">
+        <v>190.92999999999998</v>
+      </c>
+      <c r="J13" s="15">
+        <v>177.51</v>
+      </c>
+      <c r="K13" s="15">
+        <v>228.76999999999995</v>
+      </c>
+      <c r="L13" s="15">
+        <v>202.6</v>
+      </c>
+      <c r="M13" s="15">
+        <v>96.335554894999987</v>
+      </c>
+      <c r="N13" s="15">
+        <v>61.369999601000011</v>
+      </c>
+      <c r="O13" s="27">
+        <v>58.318888443000006</v>
+      </c>
+      <c r="P13" s="27">
+        <v>57.622221796000005</v>
+      </c>
+      <c r="Q13" s="30">
+        <v>53.213332946999998</v>
+      </c>
+      <c r="R13" s="15">
+        <v>239.87660566828427</v>
+      </c>
+      <c r="S13" s="15">
+        <v>243.4092412412638</v>
+      </c>
+      <c r="T13" s="15">
+        <v>230.91198521740861</v>
+      </c>
+      <c r="U13" s="30">
+        <v>243.29304828038013</v>
+      </c>
+      <c r="V13" s="15">
+        <v>249.40966705655359</v>
+      </c>
+      <c r="W13" s="15">
+        <v>223.68333741873147</v>
+      </c>
+      <c r="X13" s="15">
+        <v>232.62020275393334</v>
+      </c>
+      <c r="Y13" s="30">
+        <v>216.26183171332084</v>
+      </c>
+      <c r="Z13" s="15">
+        <v>228.2970786914855</v>
+      </c>
+      <c r="AA13" s="15">
+        <v>219.9799713020862</v>
+      </c>
+      <c r="AB13" s="15">
+        <v>216.24063518252208</v>
+      </c>
+      <c r="AC13" s="30">
+        <v>211.53</v>
+      </c>
+      <c r="AD13" s="15">
+        <v>230.26000000000005</v>
+      </c>
+      <c r="AE13" s="15">
+        <v>215.00999999999996</v>
+      </c>
+      <c r="AF13" s="15">
+        <v>200.76999999999998</v>
+      </c>
+      <c r="AG13" s="30">
+        <v>181.44</v>
+      </c>
+      <c r="AH13" s="15">
+        <v>175.26</v>
+      </c>
+      <c r="AI13" s="15">
+        <v>181.47</v>
+      </c>
+      <c r="AJ13" s="15">
+        <v>183.70000000000002</v>
+      </c>
+      <c r="AK13" s="30">
+        <v>190.92999999999998</v>
+      </c>
+      <c r="AL13" s="15">
+        <v>193.35999999999999</v>
+      </c>
+      <c r="AM13" s="15">
+        <v>190.21999999999997</v>
+      </c>
+      <c r="AN13" s="15">
+        <v>187.12</v>
+      </c>
+      <c r="AO13" s="30">
+        <v>177.51</v>
+      </c>
+      <c r="AP13" s="15">
+        <v>181.66</v>
+      </c>
+      <c r="AQ13" s="15">
+        <v>190.11999999999998</v>
+      </c>
+      <c r="AR13" s="15">
+        <v>197.67</v>
+      </c>
+      <c r="AS13" s="30">
+        <v>228.76999999999995</v>
+      </c>
+      <c r="AT13" s="15">
+        <v>216.60999999999999</v>
+      </c>
+      <c r="AU13" s="15">
+        <v>213.63000000000002</v>
+      </c>
+      <c r="AV13" s="15">
+        <v>210.62</v>
+      </c>
+      <c r="AW13" s="30">
+        <v>202.6</v>
+      </c>
+      <c r="AX13" s="15">
+        <v>141.97999900800002</v>
+      </c>
+      <c r="AY13" s="15">
+        <v>130.66333245100003</v>
+      </c>
+      <c r="AZ13" s="15">
+        <v>118.31111032299998</v>
+      </c>
+      <c r="BA13" s="30">
+        <v>96.335554894999987</v>
+      </c>
+      <c r="BB13" s="15">
+        <v>90.718888215000007</v>
+      </c>
+      <c r="BC13" s="15">
+        <v>86.332221585000028</v>
+      </c>
+      <c r="BD13" s="15">
+        <v>64.148888468999999</v>
+      </c>
+      <c r="BE13" s="30">
+        <v>61.369999601000011</v>
+      </c>
+      <c r="BF13" s="15">
+        <v>62.922221820999994</v>
+      </c>
+      <c r="BG13" s="15">
+        <v>60.739999580999999</v>
+      </c>
+      <c r="BH13" s="15">
+        <v>61.886666216000002</v>
+      </c>
+      <c r="BI13" s="30">
+        <v>58.318888443000006</v>
+      </c>
+      <c r="BJ13" s="15">
+        <v>56.564444003000013</v>
+      </c>
+      <c r="BK13" s="15">
+        <v>56.501110675999996</v>
+      </c>
+      <c r="BL13" s="15">
+        <v>56.04222178900001</v>
+      </c>
+      <c r="BM13" s="30">
+        <v>57.622221796000005</v>
+      </c>
+      <c r="BN13" s="15">
+        <v>55.915555148999999</v>
+      </c>
+      <c r="BO13" s="15">
+        <v>55.905573112551032</v>
+      </c>
+      <c r="BP13" s="15">
+        <v>53.914444053000004</v>
+      </c>
+      <c r="BQ13" s="30">
+        <v>53.213332946999998</v>
+      </c>
+    </row>
+    <row r="14" spans="1:69">
+      <c r="A14" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14" s="15">
+        <v>10.92857651340355</v>
+      </c>
+      <c r="C14" s="15">
+        <v>9.2062288503849654</v>
+      </c>
+      <c r="D14" s="15">
+        <v>6.4648871154620666</v>
+      </c>
+      <c r="E14" s="15">
+        <v>6.0023216086672235</v>
+      </c>
+      <c r="F14" s="15">
+        <v>6.2221276883345933</v>
+      </c>
+      <c r="G14" s="15">
+        <v>41.75329717143817</v>
+      </c>
+      <c r="H14" s="15">
+        <v>40.789225812848898</v>
+      </c>
+      <c r="I14" s="15">
+        <v>71.987277385826417</v>
+      </c>
+      <c r="J14" s="15">
+        <v>52.954715680531514</v>
+      </c>
+      <c r="K14" s="15">
+        <v>20.12990505129412</v>
+      </c>
+      <c r="L14" s="15">
+        <v>22.124570200341946</v>
+      </c>
+      <c r="M14" s="15">
+        <v>27.278795835878451</v>
+      </c>
+      <c r="N14" s="15">
+        <v>19.166511062096991</v>
+      </c>
+      <c r="O14" s="27">
+        <v>27.426757073310654</v>
+      </c>
+      <c r="P14" s="27">
+        <v>84.338723515779478</v>
+      </c>
+      <c r="Q14" s="30">
+        <v>27.62931557512966</v>
+      </c>
+      <c r="R14" s="15">
+        <v>5.6380190015834932</v>
+      </c>
+      <c r="S14" s="15">
+        <v>4.6560340060368199</v>
+      </c>
+      <c r="T14" s="15">
+        <v>6.0123473884924872</v>
+      </c>
+      <c r="U14" s="30">
+        <v>6.0023216086672235</v>
+      </c>
+      <c r="V14" s="15">
+        <v>5.829505005680816</v>
+      </c>
+      <c r="W14" s="15">
+        <v>5.6590913898488742</v>
+      </c>
+      <c r="X14" s="15">
+        <v>6.0729735280997161</v>
+      </c>
+      <c r="Y14" s="30">
+        <v>6.2221276883345933</v>
+      </c>
+      <c r="Z14" s="15">
+        <v>6.9022604182513723</v>
+      </c>
+      <c r="AA14" s="15">
+        <v>6.7334111748962782</v>
+      </c>
+      <c r="AB14" s="15">
+        <v>5.9625642790504072</v>
+      </c>
+      <c r="AC14" s="30">
+        <v>41.75329717143817</v>
+      </c>
+      <c r="AD14" s="15">
+        <v>48.973955756013567</v>
+      </c>
+      <c r="AE14" s="15">
+        <v>42.876945643394144</v>
+      </c>
+      <c r="AF14" s="15">
+        <v>35.267010757896564</v>
+      </c>
+      <c r="AG14" s="30">
+        <v>40.789225812848898</v>
+      </c>
+      <c r="AH14" s="15">
+        <v>39.255740560861007</v>
+      </c>
+      <c r="AI14" s="15">
+        <v>36.814557230705191</v>
+      </c>
+      <c r="AJ14" s="15">
+        <v>48.771622930064062</v>
+      </c>
+      <c r="AK14" s="30">
+        <v>71.987277385826417</v>
+      </c>
+      <c r="AL14" s="15">
+        <v>62.073011480779954</v>
+      </c>
+      <c r="AM14" s="15">
+        <v>45.978741435067008</v>
+      </c>
+      <c r="AN14" s="15">
+        <v>63.309263941291398</v>
+      </c>
+      <c r="AO14" s="30">
+        <v>52.954715680531514</v>
+      </c>
+      <c r="AP14" s="15">
+        <v>39.028739226358525</v>
+      </c>
+      <c r="AQ14" s="15">
+        <v>31.597245391598605</v>
+      </c>
+      <c r="AR14" s="15">
+        <v>22.65354864748155</v>
+      </c>
+      <c r="AS14" s="30">
+        <v>20.12990505129412</v>
+      </c>
+      <c r="AT14" s="15">
+        <v>16.579729836574391</v>
+      </c>
+      <c r="AU14" s="15">
+        <v>19.399243525280397</v>
+      </c>
+      <c r="AV14" s="15">
+        <v>20.535395273031476</v>
+      </c>
+      <c r="AW14" s="30">
+        <v>22.124570200341946</v>
+      </c>
+      <c r="AX14" s="15">
+        <v>14.708494552368682</v>
+      </c>
+      <c r="AY14" s="15">
+        <v>23.68733338997599</v>
+      </c>
+      <c r="AZ14" s="15">
+        <v>25.523043083028156</v>
+      </c>
+      <c r="BA14" s="30">
+        <v>27.278795835878451</v>
+      </c>
+      <c r="BB14" s="15">
+        <v>23.097790212867778</v>
+      </c>
+      <c r="BC14" s="15">
+        <v>20.274958278045805</v>
+      </c>
+      <c r="BD14" s="15">
+        <v>20.393561105882931</v>
+      </c>
+      <c r="BE14" s="30">
+        <v>19.166511062096991</v>
+      </c>
+      <c r="BF14" s="15">
+        <v>24.002852233277856</v>
+      </c>
+      <c r="BG14" s="15">
+        <v>24.417320115986747</v>
+      </c>
+      <c r="BH14" s="15">
+        <v>23.623792932830028</v>
+      </c>
+      <c r="BI14" s="30">
+        <v>27.426757073310654</v>
+      </c>
+      <c r="BJ14" s="15">
+        <v>27.932130745067436</v>
+      </c>
+      <c r="BK14" s="15">
+        <v>27.448103220995723</v>
+      </c>
+      <c r="BL14" s="15">
+        <v>97.773741366541898</v>
+      </c>
+      <c r="BM14" s="30">
+        <v>84.338723515779478</v>
+      </c>
+      <c r="BN14" s="15">
+        <v>75.158415471873454</v>
+      </c>
+      <c r="BO14" s="15">
+        <v>76.811243455443346</v>
+      </c>
+      <c r="BP14" s="15">
+        <v>34.790824516937519</v>
+      </c>
+      <c r="BQ14" s="30">
+        <v>27.62931557512966</v>
+      </c>
+    </row>
+    <row r="15" spans="1:69">
+      <c r="A15" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B15" s="15">
+        <v>110.60860583583228</v>
+      </c>
+      <c r="C15" s="15">
+        <v>141.15041734804527</v>
+      </c>
+      <c r="D15" s="15">
+        <v>81.91542348663819</v>
+      </c>
+      <c r="E15" s="15">
+        <v>95.631588460617877</v>
+      </c>
+      <c r="F15" s="15">
+        <v>108.87555290340249</v>
+      </c>
+      <c r="G15" s="15">
+        <v>102.06000000000002</v>
+      </c>
+      <c r="H15" s="15">
+        <v>102.19</v>
+      </c>
+      <c r="I15" s="15">
+        <v>146.16000000000003</v>
+      </c>
+      <c r="J15" s="15">
+        <v>239.45000000000002</v>
+      </c>
+      <c r="K15" s="15">
+        <v>296.41999999999996</v>
+      </c>
+      <c r="L15" s="15">
+        <v>435.91999999999996</v>
+      </c>
+      <c r="M15" s="15">
+        <v>384.54999922100001</v>
+      </c>
+      <c r="N15" s="15">
+        <v>430.76418861002446</v>
+      </c>
+      <c r="O15" s="27">
+        <v>420.7999544139717</v>
+      </c>
+      <c r="P15" s="27">
+        <v>531.29756150892933</v>
+      </c>
+      <c r="Q15" s="30">
+        <v>626.14888660599991</v>
+      </c>
+      <c r="R15" s="15">
+        <v>91.792444742834419</v>
+      </c>
+      <c r="S15" s="15">
+        <v>87.531911782985901</v>
+      </c>
+      <c r="T15" s="15">
+        <v>17.09335643458963</v>
+      </c>
+      <c r="U15" s="30">
+        <v>95.631588460617877</v>
+      </c>
+      <c r="V15" s="15">
+        <v>100.73943329988904</v>
+      </c>
+      <c r="W15" s="15">
+        <v>108.34761705345477</v>
+      </c>
+      <c r="X15" s="15">
+        <v>126.54270135957458</v>
+      </c>
+      <c r="Y15" s="30">
+        <v>108.87555290340249</v>
+      </c>
+      <c r="Z15" s="15">
+        <v>107.92110790662836</v>
+      </c>
+      <c r="AA15" s="15">
+        <v>93.656156197555148</v>
+      </c>
+      <c r="AB15" s="15">
+        <v>96.148533558385623</v>
+      </c>
+      <c r="AC15" s="30">
+        <v>102.06000000000002</v>
+      </c>
+      <c r="AD15" s="15">
+        <v>102.91</v>
+      </c>
+      <c r="AE15" s="15">
+        <v>92.44</v>
+      </c>
+      <c r="AF15" s="15">
+        <v>101.63</v>
+      </c>
+      <c r="AG15" s="30">
+        <v>102.19</v>
+      </c>
+      <c r="AH15" s="15">
+        <v>107.52</v>
+      </c>
+      <c r="AI15" s="15">
+        <v>117.82999999999998</v>
+      </c>
+      <c r="AJ15" s="15">
+        <v>139.55000000000001</v>
+      </c>
+      <c r="AK15" s="30">
+        <v>146.16000000000003</v>
+      </c>
+      <c r="AL15" s="15">
+        <v>179.07</v>
+      </c>
+      <c r="AM15" s="15">
+        <v>217.40000000000003</v>
+      </c>
+      <c r="AN15" s="15">
+        <v>232.15</v>
+      </c>
+      <c r="AO15" s="30">
+        <v>239.45000000000002</v>
+      </c>
+      <c r="AP15" s="15">
+        <v>246.51</v>
+      </c>
+      <c r="AQ15" s="15">
+        <v>249.07999999999998</v>
+      </c>
+      <c r="AR15" s="15">
+        <v>326.23</v>
+      </c>
+      <c r="AS15" s="30">
+        <v>296.41999999999996</v>
+      </c>
+      <c r="AT15" s="15">
+        <v>325.12999999999994</v>
+      </c>
+      <c r="AU15" s="15">
+        <v>362.32000000000005</v>
+      </c>
+      <c r="AV15" s="15">
+        <v>412.31000000000006</v>
+      </c>
+      <c r="AW15" s="30">
+        <v>435.91999999999996</v>
+      </c>
+      <c r="AX15" s="15">
+        <v>404.90999923800001</v>
+      </c>
+      <c r="AY15" s="15">
+        <v>362.84777711700002</v>
+      </c>
+      <c r="AZ15" s="15">
+        <v>359.75222167099997</v>
+      </c>
+      <c r="BA15" s="30">
+        <v>384.54999922100001</v>
+      </c>
+      <c r="BB15" s="15">
+        <v>402.37412828177736</v>
+      </c>
+      <c r="BC15" s="15">
+        <v>421.30444346400009</v>
+      </c>
+      <c r="BD15" s="15">
+        <v>432.25222119299997</v>
+      </c>
+      <c r="BE15" s="30">
+        <v>430.76418861002446</v>
+      </c>
+      <c r="BF15" s="15">
+        <v>419.69864571026562</v>
+      </c>
+      <c r="BG15" s="15">
+        <v>480.18210238217068</v>
+      </c>
+      <c r="BH15" s="15">
+        <v>489.33893137883484</v>
+      </c>
+      <c r="BI15" s="30">
+        <v>420.7999544139717</v>
+      </c>
+      <c r="BJ15" s="15">
+        <v>462.96379159233152</v>
+      </c>
+      <c r="BK15" s="15">
+        <v>492.79780102213715</v>
+      </c>
+      <c r="BL15" s="15">
+        <v>558.09484117258512</v>
+      </c>
+      <c r="BM15" s="30">
+        <v>531.29756150892933</v>
+      </c>
+      <c r="BN15" s="15">
+        <v>486.21444244300005</v>
+      </c>
+      <c r="BO15" s="15">
+        <v>560.75886022111433</v>
+      </c>
+      <c r="BP15" s="15">
+        <v>605.74110903200005</v>
+      </c>
+      <c r="BQ15" s="30">
+        <v>626.14888660599991</v>
+      </c>
+    </row>
+    <row r="16" spans="1:69">
+      <c r="A16" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="B16" s="15">
+        <v>0</v>
+      </c>
+      <c r="C16" s="15">
+        <v>0</v>
+      </c>
+      <c r="D16" s="15">
+        <v>0</v>
+      </c>
+      <c r="E16" s="15">
+        <v>0.73908033731112288</v>
+      </c>
+      <c r="F16" s="15">
+        <v>0.67768584316751879</v>
+      </c>
+      <c r="G16" s="15">
+        <v>0.62</v>
+      </c>
+      <c r="H16" s="15">
+        <v>0.59</v>
+      </c>
+      <c r="I16" s="15">
+        <v>0.63</v>
+      </c>
+      <c r="J16" s="15">
+        <v>0.59</v>
+      </c>
+      <c r="K16" s="15">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="L16" s="15">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="M16" s="15">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="N16" s="15">
+        <v>0</v>
+      </c>
+      <c r="O16" s="27">
+        <v>0</v>
+      </c>
+      <c r="P16" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="30">
+        <v>0</v>
+      </c>
+      <c r="R16" s="15">
+        <v>0</v>
+      </c>
+      <c r="S16" s="15">
+        <v>0.756915483039175</v>
+      </c>
+      <c r="T16" s="15">
+        <v>0.72517048013989693</v>
+      </c>
+      <c r="U16" s="30">
+        <v>0.73908033731112288</v>
+      </c>
+      <c r="V16" s="15">
+        <v>0.74375124243552504</v>
+      </c>
+      <c r="W16" s="15">
+        <v>0.69440331875507078</v>
+      </c>
+      <c r="X16" s="15">
+        <v>0.70199253361198222</v>
+      </c>
+      <c r="Y16" s="30">
+        <v>0.67768584316751879</v>
+      </c>
+      <c r="Z16" s="15">
+        <v>0.66432393969726167</v>
+      </c>
+      <c r="AA16" s="15">
+        <v>0.63672903922432533</v>
+      </c>
+      <c r="AB16" s="15">
+        <v>0.6500492100197639</v>
+      </c>
+      <c r="AC16" s="30">
+        <v>0.62</v>
+      </c>
+      <c r="AD16" s="15">
+        <v>0.63</v>
+      </c>
+      <c r="AE16" s="15">
+        <v>0.63</v>
+      </c>
+      <c r="AF16" s="15">
+        <v>0.62</v>
+      </c>
+      <c r="AG16" s="30">
+        <v>0.59</v>
+      </c>
+      <c r="AH16" s="15">
+        <v>0.61</v>
+      </c>
+      <c r="AI16" s="15">
+        <v>0.63</v>
+      </c>
+      <c r="AJ16" s="15">
+        <v>0.62</v>
+      </c>
+      <c r="AK16" s="30">
+        <v>0.63</v>
+      </c>
+      <c r="AL16" s="15">
+        <v>0.62</v>
+      </c>
+      <c r="AM16" s="15">
+        <v>0.61</v>
+      </c>
+      <c r="AN16" s="15">
+        <v>0.6</v>
+      </c>
+      <c r="AO16" s="30">
+        <v>0.59</v>
+      </c>
+      <c r="AP16" s="15">
+        <v>0.59</v>
+      </c>
+      <c r="AQ16" s="15">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="AR16" s="15">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="AS16" s="30">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="AT16" s="15">
+        <v>0.54</v>
+      </c>
+      <c r="AU16" s="15">
+        <v>0.54</v>
+      </c>
+      <c r="AV16" s="15">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="AW16" s="30">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="AX16" s="15">
+        <v>0.59</v>
+      </c>
+      <c r="AY16" s="15">
+        <v>0.58000000000000007</v>
+      </c>
+      <c r="AZ16" s="15">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="BA16" s="30">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="BB16" s="15">
+        <v>0.59</v>
+      </c>
+      <c r="BC16" s="15">
+        <v>0.63000000000000012</v>
+      </c>
+      <c r="BD16" s="15">
+        <v>0.59</v>
+      </c>
+      <c r="BE16" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF16" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG16" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH16" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI16" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ16" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK16" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL16" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM16" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN16" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO16" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP16" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ16" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:69">
+      <c r="A17" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17" s="15">
+        <v>0</v>
+      </c>
+      <c r="C17" s="15">
+        <v>0</v>
+      </c>
+      <c r="D17" s="15">
+        <v>0</v>
+      </c>
+      <c r="E17" s="15">
+        <v>0.73908033731112288</v>
+      </c>
+      <c r="F17" s="15">
+        <v>0.67768584316751879</v>
+      </c>
+      <c r="G17" s="15">
+        <v>0.62</v>
+      </c>
+      <c r="H17" s="15">
+        <v>0.59</v>
+      </c>
+      <c r="I17" s="15">
+        <v>0.63</v>
+      </c>
+      <c r="J17" s="15">
+        <v>0.59</v>
+      </c>
+      <c r="K17" s="15">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="L17" s="15">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="M17" s="15">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="N17" s="15">
+        <v>0</v>
+      </c>
+      <c r="O17" s="27">
+        <v>0</v>
+      </c>
+      <c r="P17" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="30">
+        <v>0</v>
+      </c>
+      <c r="R17" s="15">
+        <v>0</v>
+      </c>
+      <c r="S17" s="15">
+        <v>0.756915483039175</v>
+      </c>
+      <c r="T17" s="15">
+        <v>0.72517048013989693</v>
+      </c>
+      <c r="U17" s="30">
+        <v>0.73908033731112288</v>
+      </c>
+      <c r="V17" s="15">
+        <v>0.74375124243552504</v>
+      </c>
+      <c r="W17" s="15">
+        <v>0.69440331875507078</v>
+      </c>
+      <c r="X17" s="15">
+        <v>0.70199253361198222</v>
+      </c>
+      <c r="Y17" s="30">
+        <v>0.67768584316751879</v>
+      </c>
+      <c r="Z17" s="15">
+        <v>0.66432393969726167</v>
+      </c>
+      <c r="AA17" s="15">
+        <v>0.63672903922432533</v>
+      </c>
+      <c r="AB17" s="15">
+        <v>0.6500492100197639</v>
+      </c>
+      <c r="AC17" s="30">
+        <v>0.62</v>
+      </c>
+      <c r="AD17" s="15">
+        <v>0.63</v>
+      </c>
+      <c r="AE17" s="15">
+        <v>0.63</v>
+      </c>
+      <c r="AF17" s="15">
+        <v>0.62</v>
+      </c>
+      <c r="AG17" s="30">
+        <v>0.59</v>
+      </c>
+      <c r="AH17" s="15">
+        <v>0.61</v>
+      </c>
+      <c r="AI17" s="15">
+        <v>0.63</v>
+      </c>
+      <c r="AJ17" s="15">
+        <v>0.62</v>
+      </c>
+      <c r="AK17" s="30">
+        <v>0.63</v>
+      </c>
+      <c r="AL17" s="15">
+        <v>0.62</v>
+      </c>
+      <c r="AM17" s="15">
+        <v>0.61</v>
+      </c>
+      <c r="AN17" s="15">
+        <v>0.6</v>
+      </c>
+      <c r="AO17" s="30">
+        <v>0.59</v>
+      </c>
+      <c r="AP17" s="15">
+        <v>0.59</v>
+      </c>
+      <c r="AQ17" s="15">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="AR17" s="15">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="AS17" s="30">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="AT17" s="15">
+        <v>0.54</v>
+      </c>
+      <c r="AU17" s="15">
+        <v>0.54</v>
+      </c>
+      <c r="AV17" s="15">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="AW17" s="30">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="AX17" s="15">
+        <v>0.59</v>
+      </c>
+      <c r="AY17" s="15">
+        <v>0.58000000000000007</v>
+      </c>
+      <c r="AZ17" s="15">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="BA17" s="30">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="BB17" s="15">
+        <v>0.59</v>
+      </c>
+      <c r="BC17" s="15">
+        <v>0.63000000000000012</v>
+      </c>
+      <c r="BD17" s="15">
+        <v>0.59</v>
+      </c>
+      <c r="BE17" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF17" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG17" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH17" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI17" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ17" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK17" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL17" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM17" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN17" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO17" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP17" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ17" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:69">
+      <c r="A18" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="B18" s="15">
+        <v>4.5294054588328638</v>
+      </c>
+      <c r="C18" s="15">
+        <v>3.7155982718438851</v>
+      </c>
+      <c r="D18" s="15">
+        <v>2.4908181507705121</v>
+      </c>
+      <c r="E18" s="15">
+        <v>6.0855830254249552</v>
+      </c>
+      <c r="F18" s="15">
+        <v>4.8271048718157887</v>
+      </c>
+      <c r="G18" s="15">
+        <v>0</v>
+      </c>
+      <c r="H18" s="15">
+        <v>0</v>
+      </c>
+      <c r="I18" s="15">
+        <v>0</v>
+      </c>
+      <c r="J18" s="15">
+        <v>0</v>
+      </c>
+      <c r="K18" s="15">
+        <v>0</v>
+      </c>
+      <c r="L18" s="15">
+        <v>0</v>
+      </c>
+      <c r="M18" s="15">
+        <v>0</v>
+      </c>
+      <c r="N18" s="15">
+        <v>0</v>
+      </c>
+      <c r="O18" s="27">
+        <v>0</v>
+      </c>
+      <c r="P18" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="30">
+        <v>0</v>
+      </c>
+      <c r="R18" s="15">
+        <v>6.9724618732523149</v>
+      </c>
+      <c r="S18" s="15">
+        <v>7.1699019535409825</v>
+      </c>
+      <c r="T18" s="15">
+        <v>6.8040764719847004</v>
+      </c>
+      <c r="U18" s="30">
+        <v>6.0855830254249552</v>
+      </c>
+      <c r="V18" s="15">
+        <v>6.1384029065092234</v>
+      </c>
+      <c r="W18" s="15">
+        <v>5.5807199063402546</v>
+      </c>
+      <c r="X18" s="15">
+        <v>5.9724377267159472</v>
+      </c>
+      <c r="Y18" s="30">
+        <v>4.8271048718157887</v>
+      </c>
+      <c r="Z18" s="15">
+        <v>5.0616535907463636</v>
+      </c>
+      <c r="AA18" s="15">
+        <v>5.1967395785949799</v>
+      </c>
+      <c r="AB18" s="15">
+        <v>5.4830861838520422</v>
+      </c>
+      <c r="AC18" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AF18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AG18" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AI18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK18" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AM18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AN18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AO18" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AQ18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AR18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AS18" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AU18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AV18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AW18" s="30">
+        <v>0</v>
+      </c>
+      <c r="AX18" s="15">
+        <v>0.37</v>
+      </c>
+      <c r="AY18" s="15">
+        <v>0.38000000000000006</v>
+      </c>
+      <c r="AZ18" s="15">
+        <v>0.38</v>
+      </c>
+      <c r="BA18" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB18" s="15">
+        <v>0</v>
+      </c>
+      <c r="BC18" s="15">
+        <v>0</v>
+      </c>
+      <c r="BD18" s="15">
+        <v>0</v>
+      </c>
+      <c r="BE18" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF18" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG18" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH18" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI18" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ18" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK18" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL18" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM18" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN18" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO18" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP18" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ18" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:69">
+      <c r="A19" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19" s="15">
+        <v>4.5294054588328638</v>
+      </c>
+      <c r="C19" s="15">
+        <v>3.7155982718438851</v>
+      </c>
+      <c r="D19" s="15">
+        <v>2.4908181507705121</v>
+      </c>
+      <c r="E19" s="15">
+        <v>6.0855830254249552</v>
+      </c>
+      <c r="F19" s="15">
+        <v>4.8271048718157887</v>
+      </c>
+      <c r="G19" s="15">
+        <v>0</v>
+      </c>
+      <c r="H19" s="15">
+        <v>0</v>
+      </c>
+      <c r="I19" s="15">
+        <v>0</v>
+      </c>
+      <c r="J19" s="15">
+        <v>0</v>
+      </c>
+      <c r="K19" s="15">
+        <v>0</v>
+      </c>
+      <c r="L19" s="15">
+        <v>0</v>
+      </c>
+      <c r="M19" s="15">
+        <v>0</v>
+      </c>
+      <c r="N19" s="15">
+        <v>0</v>
+      </c>
+      <c r="O19" s="27">
+        <v>0</v>
+      </c>
+      <c r="P19" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="30">
+        <v>0</v>
+      </c>
+      <c r="R19" s="15">
+        <v>6.9724618732523149</v>
+      </c>
+      <c r="S19" s="15">
+        <v>7.1699019535409825</v>
+      </c>
+      <c r="T19" s="15">
+        <v>6.8040764719847004</v>
+      </c>
+      <c r="U19" s="30">
+        <v>6.0855830254249552</v>
+      </c>
+      <c r="V19" s="15">
+        <v>6.1384029065092234</v>
+      </c>
+      <c r="W19" s="15">
+        <v>5.5807199063402546</v>
+      </c>
+      <c r="X19" s="15">
+        <v>5.9724377267159472</v>
+      </c>
+      <c r="Y19" s="30">
+        <v>4.8271048718157887</v>
+      </c>
+      <c r="Z19" s="15">
+        <v>5.0616535907463636</v>
+      </c>
+      <c r="AA19" s="15">
+        <v>5.1967395785949799</v>
+      </c>
+      <c r="AB19" s="15">
+        <v>5.4830861838520422</v>
+      </c>
+      <c r="AC19" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AF19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AG19" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AI19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK19" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AM19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AN19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AO19" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AQ19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AR19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AS19" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AU19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AV19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AW19" s="30">
+        <v>0</v>
+      </c>
+      <c r="AX19" s="15">
+        <v>0.37</v>
+      </c>
+      <c r="AY19" s="15">
+        <v>0.38000000000000006</v>
+      </c>
+      <c r="AZ19" s="15">
+        <v>0.38</v>
+      </c>
+      <c r="BA19" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB19" s="15">
+        <v>0</v>
+      </c>
+      <c r="BC19" s="15">
+        <v>0</v>
+      </c>
+      <c r="BD19" s="15">
+        <v>0</v>
+      </c>
+      <c r="BE19" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF19" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG19" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH19" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI19" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ19" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK19" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL19" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM19" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN19" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO19" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP19" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ19" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:69">
+      <c r="A20" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="B20" s="15">
+        <v>70.638658454676687</v>
+      </c>
+      <c r="C20" s="15">
+        <v>95.922195555319306</v>
+      </c>
+      <c r="D20" s="15">
+        <v>74.596487321264391</v>
+      </c>
+      <c r="E20" s="15">
+        <v>83.391190741586499</v>
+      </c>
+      <c r="F20" s="15">
+        <v>97.499320883620527</v>
+      </c>
+      <c r="G20" s="15">
+        <v>87.070000000000007</v>
+      </c>
+      <c r="H20" s="15">
+        <v>81.62</v>
+      </c>
+      <c r="I20" s="15">
+        <v>113.20000000000002</v>
+      </c>
+      <c r="J20" s="15">
+        <v>188.47</v>
+      </c>
+      <c r="K20" s="15">
+        <v>214.81</v>
+      </c>
+      <c r="L20" s="15">
+        <v>285.33</v>
+      </c>
+      <c r="M20" s="15">
+        <v>270.13</v>
+      </c>
+      <c r="N20" s="15">
+        <v>291.77196739602442</v>
+      </c>
+      <c r="O20" s="27">
+        <v>276.18884443497171</v>
+      </c>
+      <c r="P20" s="27">
+        <v>355.82311849092929</v>
+      </c>
+      <c r="Q20" s="30">
+        <v>369.03</v>
+      </c>
+      <c r="R20" s="15">
+        <v>79.950412356044552</v>
+      </c>
+      <c r="S20" s="15">
+        <v>73.744113921491376</v>
+      </c>
+      <c r="T20" s="15">
+        <v>4.268817033583324</v>
+      </c>
+      <c r="U20" s="30">
+        <v>83.391190741586499</v>
+      </c>
+      <c r="V20" s="15">
+        <v>88.370740270919967</v>
+      </c>
+      <c r="W20" s="15">
+        <v>96.938951881715212</v>
+      </c>
+      <c r="X20" s="15">
+        <v>113.60157065256131</v>
+      </c>
+      <c r="Y20" s="30">
+        <v>97.499320883620527</v>
+      </c>
+      <c r="Z20" s="15">
+        <v>96.272020201900645</v>
+      </c>
+      <c r="AA20" s="15">
+        <v>81.957680498943887</v>
+      </c>
+      <c r="AB20" s="15">
+        <v>84.258997837884465</v>
+      </c>
+      <c r="AC20" s="30">
+        <v>87.070000000000007</v>
+      </c>
+      <c r="AD20" s="15">
+        <v>88.19</v>
+      </c>
+      <c r="AE20" s="15">
+        <v>77.39</v>
+      </c>
+      <c r="AF20" s="15">
+        <v>85.82</v>
+      </c>
+      <c r="AG20" s="30">
+        <v>81.62</v>
+      </c>
+      <c r="AH20" s="15">
+        <v>81.89</v>
+      </c>
+      <c r="AI20" s="15">
+        <v>90.679999999999978</v>
+      </c>
+      <c r="AJ20" s="15">
+        <v>103.75000000000001</v>
+      </c>
+      <c r="AK20" s="30">
+        <v>113.20000000000002</v>
+      </c>
+      <c r="AL20" s="15">
+        <v>136.4</v>
+      </c>
+      <c r="AM20" s="15">
+        <v>165.51000000000002</v>
+      </c>
+      <c r="AN20" s="15">
+        <v>179.78</v>
+      </c>
+      <c r="AO20" s="30">
+        <v>188.47</v>
+      </c>
+      <c r="AP20" s="15">
+        <v>189.78</v>
+      </c>
+      <c r="AQ20" s="15">
+        <v>187.29999999999998</v>
+      </c>
+      <c r="AR20" s="15">
+        <v>216.51000000000002</v>
+      </c>
+      <c r="AS20" s="30">
+        <v>214.81</v>
+      </c>
+      <c r="AT20" s="15">
+        <v>220.62999999999997</v>
+      </c>
+      <c r="AU20" s="15">
+        <v>226.68</v>
+      </c>
+      <c r="AV20" s="15">
+        <v>258.84000000000003</v>
+      </c>
+      <c r="AW20" s="30">
+        <v>285.33</v>
+      </c>
+      <c r="AX20" s="15">
+        <v>292.84000000000003</v>
+      </c>
+      <c r="AY20" s="15">
+        <v>262.03000000000003</v>
+      </c>
+      <c r="AZ20" s="15">
+        <v>270.83</v>
+      </c>
+      <c r="BA20" s="30">
+        <v>270.13</v>
+      </c>
+      <c r="BB20" s="15">
+        <v>281.28968465977738</v>
+      </c>
+      <c r="BC20" s="15">
+        <v>286.28000000000003</v>
+      </c>
+      <c r="BD20" s="15">
+        <v>294.25</v>
+      </c>
+      <c r="BE20" s="30">
+        <v>291.77196739602442</v>
+      </c>
+      <c r="BF20" s="15">
+        <v>302.12309096526565</v>
+      </c>
+      <c r="BG20" s="15">
+        <v>374.74432531917068</v>
+      </c>
+      <c r="BH20" s="15">
+        <v>365.62337674083483</v>
+      </c>
+      <c r="BI20" s="30">
+        <v>276.18884443497171</v>
+      </c>
+      <c r="BJ20" s="15">
+        <v>309.8837928313315</v>
+      </c>
+      <c r="BK20" s="15">
+        <v>334.60558009613715</v>
+      </c>
+      <c r="BL20" s="15">
+        <v>402.04373133258508</v>
+      </c>
+      <c r="BM20" s="30">
+        <v>355.82311849092929</v>
+      </c>
+      <c r="BN20" s="15">
+        <v>258.72000000000003</v>
+      </c>
+      <c r="BO20" s="15">
+        <v>315.84125467199317</v>
+      </c>
+      <c r="BP20" s="15">
+        <v>368.1</v>
+      </c>
+      <c r="BQ20" s="30">
+        <v>369.03</v>
+      </c>
+    </row>
+    <row r="21" spans="1:69">
+      <c r="A21" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B21" s="15">
+        <v>43.843792472430685</v>
+      </c>
+      <c r="C21" s="15">
+        <v>59.708808610930063</v>
+      </c>
+      <c r="D21" s="15">
+        <v>46.757172860326101</v>
+      </c>
+      <c r="E21" s="15">
+        <v>58.275976958165167</v>
+      </c>
+      <c r="F21" s="15">
+        <v>72.923990645384563</v>
+      </c>
+      <c r="G21" s="15">
+        <v>63.140000000000008</v>
+      </c>
+      <c r="H21" s="15">
+        <v>62.589999999999996</v>
+      </c>
+      <c r="I21" s="15">
+        <v>85.27000000000001</v>
+      </c>
+      <c r="J21" s="15">
+        <v>140.02000000000001</v>
+      </c>
+      <c r="K21" s="15">
+        <v>160.03</v>
+      </c>
+      <c r="L21" s="15">
+        <v>193.60999999999999</v>
+      </c>
+      <c r="M21" s="15">
+        <v>233.66</v>
+      </c>
+      <c r="N21" s="15">
+        <v>257.16238908553663</v>
+      </c>
+      <c r="O21" s="27">
+        <v>266.60345313541603</v>
+      </c>
+      <c r="P21" s="27">
+        <v>238.86277489045304</v>
+      </c>
+      <c r="Q21" s="30">
+        <v>299.5</v>
+      </c>
+      <c r="R21" s="15">
+        <v>51.257974064010455</v>
+      </c>
+      <c r="S21" s="15">
+        <v>45.097905495236375</v>
+      </c>
+      <c r="T21" s="15">
+        <v>4.2279136843247782</v>
+      </c>
+      <c r="U21" s="30">
+        <v>58.275976958165167</v>
+      </c>
+      <c r="V21" s="15">
+        <v>60.962811785510532</v>
+      </c>
+      <c r="W21" s="15">
+        <v>68.684892662896246</v>
+      </c>
+      <c r="X21" s="15">
+        <v>72.260552378507271</v>
+      </c>
+      <c r="Y21" s="30">
+        <v>72.923990645384563</v>
+      </c>
+      <c r="Z21" s="15">
+        <v>72.619897557404457</v>
+      </c>
+      <c r="AA21" s="15">
+        <v>61.49974548618767</v>
+      </c>
+      <c r="AB21" s="15">
+        <v>61.943608682206012</v>
+      </c>
+      <c r="AC21" s="30">
+        <v>63.140000000000008</v>
+      </c>
+      <c r="AD21" s="15">
+        <v>65.91</v>
+      </c>
+      <c r="AE21" s="15">
+        <v>57.78</v>
+      </c>
+      <c r="AF21" s="15">
+        <v>57.16</v>
+      </c>
+      <c r="AG21" s="30">
+        <v>62.589999999999996</v>
+      </c>
+      <c r="AH21" s="15">
+        <v>62.580000000000005</v>
+      </c>
+      <c r="AI21" s="15">
+        <v>69.799999999999983</v>
+      </c>
+      <c r="AJ21" s="15">
+        <v>75.960000000000008</v>
+      </c>
+      <c r="AK21" s="30">
+        <v>85.27000000000001</v>
+      </c>
+      <c r="AL21" s="15">
+        <v>96.34</v>
+      </c>
+      <c r="AM21" s="15">
+        <v>125.80000000000001</v>
+      </c>
+      <c r="AN21" s="15">
+        <v>133.55000000000001</v>
+      </c>
+      <c r="AO21" s="30">
+        <v>140.02000000000001</v>
+      </c>
+      <c r="AP21" s="15">
+        <v>153.67000000000002</v>
+      </c>
+      <c r="AQ21" s="15">
+        <v>163.01</v>
+      </c>
+      <c r="AR21" s="15">
+        <v>156.58000000000001</v>
+      </c>
+      <c r="AS21" s="30">
+        <v>160.03</v>
+      </c>
+      <c r="AT21" s="15">
+        <v>168.61999999999998</v>
+      </c>
+      <c r="AU21" s="15">
+        <v>171.16000000000003</v>
+      </c>
+      <c r="AV21" s="15">
+        <v>190.43000000000004</v>
+      </c>
+      <c r="AW21" s="30">
+        <v>193.60999999999999</v>
+      </c>
+      <c r="AX21" s="15">
+        <v>206.02</v>
+      </c>
+      <c r="AY21" s="15">
+        <v>199.18</v>
+      </c>
+      <c r="AZ21" s="15">
+        <v>221.42999999999998</v>
+      </c>
+      <c r="BA21" s="30">
+        <v>233.66</v>
+      </c>
+      <c r="BB21" s="15">
+        <v>231.12000000000003</v>
+      </c>
+      <c r="BC21" s="15">
+        <v>243.13000000000002</v>
+      </c>
+      <c r="BD21" s="15">
+        <v>244.55999999999997</v>
+      </c>
+      <c r="BE21" s="30">
+        <v>257.16238908553663</v>
+      </c>
+      <c r="BF21" s="15">
+        <v>280.43420659107028</v>
+      </c>
+      <c r="BG21" s="15">
+        <v>338.20524746316249</v>
+      </c>
+      <c r="BH21" s="15">
+        <v>310.39025637801694</v>
+      </c>
+      <c r="BI21" s="30">
+        <v>266.60345313541603</v>
+      </c>
+      <c r="BJ21" s="15">
+        <v>274.14310425438305</v>
+      </c>
+      <c r="BK21" s="15">
+        <v>290.28829887884308</v>
+      </c>
+      <c r="BL21" s="15">
+        <v>316.608675352153</v>
+      </c>
+      <c r="BM21" s="30">
+        <v>238.86277489045304</v>
+      </c>
+      <c r="BN21" s="15">
+        <v>239.77000000000004</v>
+      </c>
+      <c r="BO21" s="15">
+        <v>289.49314187858289</v>
+      </c>
+      <c r="BP21" s="15">
+        <v>310.38000000000005</v>
+      </c>
+      <c r="BQ21" s="30">
+        <v>299.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:69">
+      <c r="A22" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B22" s="15">
+        <v>26.794865982246005</v>
+      </c>
+      <c r="C22" s="15">
+        <v>36.213386944389242</v>
+      </c>
+      <c r="D22" s="15">
+        <v>27.839314460938287</v>
+      </c>
+      <c r="E22" s="15">
+        <v>25.115213783421332</v>
+      </c>
+      <c r="F22" s="15">
+        <v>24.57533023823596</v>
+      </c>
+      <c r="G22" s="15">
+        <v>23.93</v>
+      </c>
+      <c r="H22" s="15">
+        <v>19.03</v>
+      </c>
+      <c r="I22" s="15">
+        <v>27.93</v>
+      </c>
+      <c r="J22" s="15">
+        <v>48.449999999999996</v>
+      </c>
+      <c r="K22" s="15">
+        <v>54.78</v>
+      </c>
+      <c r="L22" s="15">
+        <v>91.720000000000013</v>
+      </c>
+      <c r="M22" s="15">
+        <v>36.47</v>
+      </c>
+      <c r="N22" s="15">
+        <v>34.60957831048777</v>
+      </c>
+      <c r="O22" s="27">
+        <v>9.5853912995556563</v>
+      </c>
+      <c r="P22" s="27">
+        <v>116.96034360047624</v>
+      </c>
+      <c r="Q22" s="30">
+        <v>69.529999999999987</v>
+      </c>
+      <c r="R22" s="15">
+        <v>28.69243829203409</v>
+      </c>
+      <c r="S22" s="15">
+        <v>28.646208426255001</v>
+      </c>
+      <c r="T22" s="15">
+        <v>4.0903349258545559E-2</v>
+      </c>
+      <c r="U22" s="30">
+        <v>25.115213783421332</v>
+      </c>
+      <c r="V22" s="15">
+        <v>27.407928485409439</v>
+      </c>
+      <c r="W22" s="15">
+        <v>28.25405921881897</v>
+      </c>
+      <c r="X22" s="15">
+        <v>41.341018274054036</v>
+      </c>
+      <c r="Y22" s="30">
+        <v>24.57533023823596</v>
+      </c>
+      <c r="Z22" s="15">
+        <v>23.652122644496185</v>
+      </c>
+      <c r="AA22" s="15">
+        <v>20.457935012756213</v>
+      </c>
+      <c r="AB22" s="15">
+        <v>22.315389155678453</v>
+      </c>
+      <c r="AC22" s="30">
+        <v>23.93</v>
+      </c>
+      <c r="AD22" s="15">
+        <v>22.28</v>
+      </c>
+      <c r="AE22" s="15">
+        <v>19.61</v>
+      </c>
+      <c r="AF22" s="15">
+        <v>28.659999999999997</v>
+      </c>
+      <c r="AG22" s="30">
+        <v>19.03</v>
+      </c>
+      <c r="AH22" s="15">
+        <v>19.309999999999999</v>
+      </c>
+      <c r="AI22" s="15">
+        <v>20.880000000000003</v>
+      </c>
+      <c r="AJ22" s="15">
+        <v>27.790000000000003</v>
+      </c>
+      <c r="AK22" s="30">
+        <v>27.93</v>
+      </c>
+      <c r="AL22" s="15">
+        <v>40.059999999999995</v>
+      </c>
+      <c r="AM22" s="15">
+        <v>39.71</v>
+      </c>
+      <c r="AN22" s="15">
+        <v>46.23</v>
+      </c>
+      <c r="AO22" s="30">
+        <v>48.449999999999996</v>
+      </c>
+      <c r="AP22" s="15">
+        <v>36.109999999999992</v>
+      </c>
+      <c r="AQ22" s="15">
+        <v>24.29</v>
+      </c>
+      <c r="AR22" s="15">
+        <v>59.93</v>
+      </c>
+      <c r="AS22" s="30">
+        <v>54.78</v>
+      </c>
+      <c r="AT22" s="15">
+        <v>52.01</v>
+      </c>
+      <c r="AU22" s="15">
+        <v>55.519999999999996</v>
+      </c>
+      <c r="AV22" s="15">
+        <v>68.41</v>
+      </c>
+      <c r="AW22" s="30">
+        <v>91.720000000000013</v>
+      </c>
+      <c r="AX22" s="15">
+        <v>86.82</v>
+      </c>
+      <c r="AY22" s="15">
+        <v>62.850000000000009</v>
+      </c>
+      <c r="AZ22" s="15">
+        <v>49.4</v>
+      </c>
+      <c r="BA22" s="30">
+        <v>36.47</v>
+      </c>
+      <c r="BB22" s="15">
+        <v>50.169684659777332</v>
+      </c>
+      <c r="BC22" s="15">
+        <v>43.15</v>
+      </c>
+      <c r="BD22" s="15">
+        <v>49.69</v>
+      </c>
+      <c r="BE22" s="30">
+        <v>34.60957831048777</v>
+      </c>
+      <c r="BF22" s="15">
+        <v>21.688884374195343</v>
+      </c>
+      <c r="BG22" s="15">
+        <v>36.539077856008163</v>
+      </c>
+      <c r="BH22" s="15">
+        <v>55.233120362817886</v>
+      </c>
+      <c r="BI22" s="30">
+        <v>9.5853912995556563</v>
+      </c>
+      <c r="BJ22" s="15">
+        <v>35.740688576948443</v>
+      </c>
+      <c r="BK22" s="15">
+        <v>44.317281217294038</v>
+      </c>
+      <c r="BL22" s="15">
+        <v>85.435055980432082</v>
+      </c>
+      <c r="BM22" s="30">
+        <v>116.96034360047624</v>
+      </c>
+      <c r="BN22" s="15">
+        <v>18.95</v>
+      </c>
+      <c r="BO22" s="15">
+        <v>26.348112793410284</v>
+      </c>
+      <c r="BP22" s="15">
+        <v>57.72</v>
+      </c>
+      <c r="BQ22" s="30">
+        <v>69.529999999999987</v>
+      </c>
+    </row>
+    <row r="23" spans="1:69">
+      <c r="A23" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="B23" s="15">
+        <v>35.440541922322723</v>
+      </c>
+      <c r="C23" s="15">
+        <v>41.512623520882073</v>
+      </c>
+      <c r="D23" s="15">
+        <v>4.8281180146032838</v>
+      </c>
+      <c r="E23" s="15">
+        <v>5.4157343562953066</v>
+      </c>
+      <c r="F23" s="15">
+        <v>5.8714413047986609</v>
+      </c>
+      <c r="G23" s="15">
+        <v>14.370000000000001</v>
+      </c>
+      <c r="H23" s="15">
+        <v>19.979999999999997</v>
+      </c>
+      <c r="I23" s="15">
+        <v>32.33</v>
+      </c>
+      <c r="J23" s="15">
+        <v>50.390000000000008</v>
+      </c>
+      <c r="K23" s="15">
+        <v>81.049999999999983</v>
+      </c>
+      <c r="L23" s="15">
+        <v>150.03</v>
+      </c>
+      <c r="M23" s="15">
+        <v>113.849999221</v>
+      </c>
+      <c r="N23" s="15">
+        <v>138.99222121400004</v>
+      </c>
+      <c r="O23" s="27">
+        <v>144.61110997900002</v>
+      </c>
+      <c r="P23" s="27">
+        <v>175.47444301800002</v>
+      </c>
+      <c r="Q23" s="30">
+        <v>257.11888660599999</v>
+      </c>
+      <c r="R23" s="15">
+        <v>4.8695705135375498</v>
+      </c>
+      <c r="S23" s="15">
+        <v>5.8609804249143789</v>
+      </c>
+      <c r="T23" s="15">
+        <v>5.2952924488817095</v>
+      </c>
+      <c r="U23" s="30">
+        <v>5.4157343562953066</v>
+      </c>
+      <c r="V23" s="15">
+        <v>5.486538880024324</v>
+      </c>
+      <c r="W23" s="15">
+        <v>5.1335419466442289</v>
+      </c>
+      <c r="X23" s="15">
+        <v>6.266700446685344</v>
+      </c>
+      <c r="Y23" s="30">
+        <v>5.8714413047986609</v>
+      </c>
+      <c r="Z23" s="15">
+        <v>5.9231101742840897</v>
+      </c>
+      <c r="AA23" s="15">
+        <v>5.8650070807919512</v>
+      </c>
+      <c r="AB23" s="15">
+        <v>5.7564003266293486</v>
+      </c>
+      <c r="AC23" s="30">
+        <v>14.370000000000001</v>
+      </c>
+      <c r="AD23" s="15">
+        <v>14.090000000000002</v>
+      </c>
+      <c r="AE23" s="15">
+        <v>14.42</v>
+      </c>
+      <c r="AF23" s="15">
+        <v>15.19</v>
+      </c>
+      <c r="AG23" s="30">
+        <v>19.979999999999997</v>
+      </c>
+      <c r="AH23" s="15">
+        <v>25.02</v>
+      </c>
+      <c r="AI23" s="15">
+        <v>26.520000000000003</v>
+      </c>
+      <c r="AJ23" s="15">
+        <v>35.18</v>
+      </c>
+      <c r="AK23" s="30">
+        <v>32.33</v>
+      </c>
+      <c r="AL23" s="15">
+        <v>42.05</v>
+      </c>
+      <c r="AM23" s="15">
+        <v>51.280000000000008</v>
+      </c>
+      <c r="AN23" s="15">
+        <v>51.77</v>
+      </c>
+      <c r="AO23" s="30">
+        <v>50.390000000000008</v>
+      </c>
+      <c r="AP23" s="15">
+        <v>56.14</v>
+      </c>
+      <c r="AQ23" s="15">
+        <v>61.2</v>
+      </c>
+      <c r="AR23" s="15">
+        <v>109.14999999999999</v>
+      </c>
+      <c r="AS23" s="30">
+        <v>81.049999999999983</v>
+      </c>
+      <c r="AT23" s="15">
+        <v>103.96</v>
+      </c>
+      <c r="AU23" s="15">
+        <v>135.10000000000002</v>
+      </c>
+      <c r="AV23" s="15">
+        <v>152.91</v>
+      </c>
+      <c r="AW23" s="30">
+        <v>150.03</v>
+      </c>
+      <c r="AX23" s="15">
+        <v>111.10999923800001</v>
+      </c>
+      <c r="AY23" s="15">
+        <v>99.857777117000012</v>
+      </c>
+      <c r="AZ23" s="15">
+        <v>87.982221670999976</v>
+      </c>
+      <c r="BA23" s="30">
+        <v>113.849999221</v>
+      </c>
+      <c r="BB23" s="15">
+        <v>120.49444362200001</v>
+      </c>
+      <c r="BC23" s="15">
+        <v>134.39444346400003</v>
+      </c>
+      <c r="BD23" s="15">
+        <v>137.41222119299999</v>
+      </c>
+      <c r="BE23" s="30">
+        <v>138.99222121400004</v>
+      </c>
+      <c r="BF23" s="15">
+        <v>117.57555474499998</v>
+      </c>
+      <c r="BG23" s="15">
+        <v>105.43777706299998</v>
+      </c>
+      <c r="BH23" s="15">
+        <v>123.715554638</v>
+      </c>
+      <c r="BI23" s="30">
+        <v>144.61110997900002</v>
+      </c>
+      <c r="BJ23" s="15">
+        <v>153.07999876100001</v>
+      </c>
+      <c r="BK23" s="15">
+        <v>158.19222092599998</v>
+      </c>
+      <c r="BL23" s="15">
+        <v>156.05110983999998</v>
+      </c>
+      <c r="BM23" s="30">
+        <v>175.47444301800002</v>
+      </c>
+      <c r="BN23" s="15">
+        <v>227.49444244300005</v>
+      </c>
+      <c r="BO23" s="15">
+        <v>244.91760554912119</v>
+      </c>
+      <c r="BP23" s="15">
+        <v>237.64110903200006</v>
+      </c>
+      <c r="BQ23" s="30">
+        <v>257.11888660599999</v>
+      </c>
+    </row>
+    <row r="24" spans="1:69">
+      <c r="A24" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B24" s="15">
+        <v>35.440541922322723</v>
+      </c>
+      <c r="C24" s="15">
+        <v>41.512623520882073</v>
+      </c>
+      <c r="D24" s="15">
+        <v>4.8281180146032838</v>
+      </c>
+      <c r="E24" s="15">
+        <v>5.4157343562953066</v>
+      </c>
+      <c r="F24" s="15">
+        <v>5.7754259374897723</v>
+      </c>
+      <c r="G24" s="15">
+        <v>14.370000000000001</v>
+      </c>
+      <c r="H24" s="15">
+        <v>18.679999999999996</v>
+      </c>
+      <c r="I24" s="15">
+        <v>31.99</v>
+      </c>
+      <c r="J24" s="15">
+        <v>50.190000000000005</v>
+      </c>
+      <c r="K24" s="15">
+        <v>80.969999999999985</v>
+      </c>
+      <c r="L24" s="15">
+        <v>146.76</v>
+      </c>
+      <c r="M24" s="15">
+        <v>113.60555477700001</v>
+      </c>
+      <c r="N24" s="15">
+        <v>101.31888824300003</v>
+      </c>
+      <c r="O24" s="27">
+        <v>139.98222112900001</v>
+      </c>
+      <c r="P24" s="27">
+        <v>154.49333205500002</v>
+      </c>
+      <c r="Q24" s="30">
+        <v>237.90666453699998</v>
+      </c>
+      <c r="R24" s="15">
+        <v>4.8695705135375498</v>
+      </c>
+      <c r="S24" s="15">
+        <v>5.8609804249143789</v>
+      </c>
+      <c r="T24" s="15">
+        <v>5.2952924488817095</v>
+      </c>
+      <c r="U24" s="30">
+        <v>5.4157343562953066</v>
+      </c>
+      <c r="V24" s="15">
+        <v>5.486538880024324</v>
+      </c>
+      <c r="W24" s="15">
+        <v>5.1335419466442289</v>
+      </c>
+      <c r="X24" s="15">
+        <v>6.1644718626238175</v>
+      </c>
+      <c r="Y24" s="30">
+        <v>5.7754259374897723</v>
+      </c>
+      <c r="Z24" s="15">
+        <v>5.829965611097804</v>
+      </c>
+      <c r="AA24" s="15">
+        <v>5.8650070807919512</v>
+      </c>
+      <c r="AB24" s="15">
+        <v>5.7564003266293486</v>
+      </c>
+      <c r="AC24" s="30">
+        <v>14.370000000000001</v>
+      </c>
+      <c r="AD24" s="15">
+        <v>14.090000000000002</v>
+      </c>
+      <c r="AE24" s="15">
+        <v>14.34</v>
+      </c>
+      <c r="AF24" s="15">
+        <v>15.11</v>
+      </c>
+      <c r="AG24" s="30">
+        <v>18.679999999999996</v>
+      </c>
+      <c r="AH24" s="15">
+        <v>24.02</v>
+      </c>
+      <c r="AI24" s="15">
+        <v>25.830000000000002</v>
+      </c>
+      <c r="AJ24" s="15">
+        <v>34.44</v>
+      </c>
+      <c r="AK24" s="30">
+        <v>31.99</v>
+      </c>
+      <c r="AL24" s="15">
+        <v>41.75</v>
+      </c>
+      <c r="AM24" s="15">
+        <v>51.20000000000001</v>
+      </c>
+      <c r="AN24" s="15">
+        <v>51.690000000000005</v>
+      </c>
+      <c r="AO24" s="30">
+        <v>50.190000000000005</v>
+      </c>
+      <c r="AP24" s="15">
+        <v>55.21</v>
+      </c>
+      <c r="AQ24" s="15">
+        <v>59.830000000000005</v>
+      </c>
+      <c r="AR24" s="15">
+        <v>102.58</v>
+      </c>
+      <c r="AS24" s="30">
+        <v>80.969999999999985</v>
+      </c>
+      <c r="AT24" s="15">
+        <v>103.61999999999999</v>
+      </c>
+      <c r="AU24" s="15">
+        <v>131.98000000000002</v>
+      </c>
+      <c r="AV24" s="15">
+        <v>148.32</v>
+      </c>
+      <c r="AW24" s="30">
+        <v>146.76</v>
+      </c>
+      <c r="AX24" s="15">
+        <v>110.07666591500002</v>
+      </c>
+      <c r="AY24" s="15">
+        <v>96.991110479000014</v>
+      </c>
+      <c r="AZ24" s="15">
+        <v>87.237777233999978</v>
+      </c>
+      <c r="BA24" s="30">
+        <v>113.60555477700001</v>
+      </c>
+      <c r="BB24" s="15">
+        <v>118.0499992</v>
+      </c>
+      <c r="BC24" s="15">
+        <v>119.13888806100003</v>
+      </c>
+      <c r="BD24" s="15">
+        <v>109.26777702999999</v>
+      </c>
+      <c r="BE24" s="30">
+        <v>101.31888824300003</v>
+      </c>
+      <c r="BF24" s="15">
+        <v>96.379999386999984</v>
+      </c>
+      <c r="BG24" s="15">
+        <v>84.286666148999984</v>
+      </c>
+      <c r="BH24" s="15">
+        <v>112.07111030999999</v>
+      </c>
+      <c r="BI24" s="30">
+        <v>139.98222112900001</v>
+      </c>
+      <c r="BJ24" s="15">
+        <v>136.117776706</v>
+      </c>
+      <c r="BK24" s="15">
+        <v>147.91444325099997</v>
+      </c>
+      <c r="BL24" s="15">
+        <v>143.11110994599997</v>
+      </c>
+      <c r="BM24" s="30">
+        <v>154.49333205500002</v>
+      </c>
+      <c r="BN24" s="15">
+        <v>210.94222036100004</v>
+      </c>
+      <c r="BO24" s="15">
+        <v>225.89576882928628</v>
+      </c>
+      <c r="BP24" s="15">
+        <v>223.56555358800006</v>
+      </c>
+      <c r="BQ24" s="30">
+        <v>237.90666453699998</v>
+      </c>
+    </row>
+    <row r="25" spans="1:69">
+      <c r="A25" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B25" s="15">
+        <v>0</v>
+      </c>
+      <c r="C25" s="15">
+        <v>0</v>
+      </c>
+      <c r="D25" s="15">
+        <v>0</v>
+      </c>
+      <c r="E25" s="15">
+        <v>0</v>
+      </c>
+      <c r="F25" s="15">
+        <v>9.6015367308888169E-2</v>
+      </c>
+      <c r="G25" s="15">
+        <v>0</v>
+      </c>
+      <c r="H25" s="15">
+        <v>1.3</v>
+      </c>
+      <c r="I25" s="15">
+        <v>0.33999999999999997</v>
+      </c>
+      <c r="J25" s="15">
+        <v>0.2</v>
+      </c>
+      <c r="K25" s="15">
+        <v>0.08</v>
+      </c>
+      <c r="L25" s="15">
+        <v>3.2700000000000005</v>
+      </c>
+      <c r="M25" s="15">
+        <v>0.24444444400000004</v>
+      </c>
+      <c r="N25" s="15">
+        <v>37.673332971000001</v>
+      </c>
+      <c r="O25" s="27">
+        <v>4.6288888500000001</v>
+      </c>
+      <c r="P25" s="27">
+        <v>20.981110962999999</v>
+      </c>
+      <c r="Q25" s="30">
+        <v>19.212222068999999</v>
+      </c>
+      <c r="R25" s="15">
+        <v>0</v>
+      </c>
+      <c r="S25" s="15">
+        <v>0</v>
+      </c>
+      <c r="T25" s="15">
+        <v>0</v>
+      </c>
+      <c r="U25" s="30">
+        <v>0</v>
+      </c>
+      <c r="V25" s="15">
+        <v>0</v>
+      </c>
+      <c r="W25" s="15">
+        <v>0</v>
+      </c>
+      <c r="X25" s="15">
+        <v>0.10222858406152663</v>
+      </c>
+      <c r="Y25" s="30">
+        <v>9.6015367308888169E-2</v>
+      </c>
+      <c r="Z25" s="15">
+        <v>9.3144563186285334E-2</v>
+      </c>
+      <c r="AA25" s="15">
+        <v>0</v>
+      </c>
+      <c r="AB25" s="15">
+        <v>0</v>
+      </c>
+      <c r="AC25" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD25" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE25" s="15">
+        <v>0.08</v>
+      </c>
+      <c r="AF25" s="15">
+        <v>0.08</v>
+      </c>
+      <c r="AG25" s="30">
+        <v>1.3</v>
+      </c>
+      <c r="AH25" s="15">
+        <v>1</v>
+      </c>
+      <c r="AI25" s="15">
+        <v>0.69</v>
+      </c>
+      <c r="AJ25" s="15">
+        <v>0.7400000000000001</v>
+      </c>
+      <c r="AK25" s="30">
+        <v>0.33999999999999997</v>
+      </c>
+      <c r="AL25" s="15">
+        <v>0.30000000000000004</v>
+      </c>
+      <c r="AM25" s="15">
+        <v>0.08</v>
+      </c>
+      <c r="AN25" s="15">
+        <v>0.08</v>
+      </c>
+      <c r="AO25" s="30">
+        <v>0.2</v>
+      </c>
+      <c r="AP25" s="15">
+        <v>0.92999999999999994</v>
+      </c>
+      <c r="AQ25" s="15">
+        <v>1.37</v>
+      </c>
+      <c r="AR25" s="15">
+        <v>6.5699999999999994</v>
+      </c>
+      <c r="AS25" s="30">
+        <v>0.08</v>
+      </c>
+      <c r="AT25" s="15">
+        <v>0.34</v>
+      </c>
+      <c r="AU25" s="15">
+        <v>3.12</v>
+      </c>
+      <c r="AV25" s="15">
+        <v>4.59</v>
+      </c>
+      <c r="AW25" s="30">
+        <v>3.2700000000000005</v>
+      </c>
+      <c r="AX25" s="15">
+        <v>1.0333333229999999</v>
+      </c>
+      <c r="AY25" s="15">
+        <v>2.8666666380000003</v>
+      </c>
+      <c r="AZ25" s="15">
+        <v>0.74444443700000007</v>
+      </c>
+      <c r="BA25" s="30">
+        <v>0.24444444400000004</v>
+      </c>
+      <c r="BB25" s="15">
+        <v>2.4444444220000001</v>
+      </c>
+      <c r="BC25" s="15">
+        <v>15.255555403000002</v>
+      </c>
+      <c r="BD25" s="15">
+        <v>28.144444162999999</v>
+      </c>
+      <c r="BE25" s="30">
+        <v>37.673332971000001</v>
+      </c>
+      <c r="BF25" s="15">
+        <v>21.195555358</v>
+      </c>
+      <c r="BG25" s="15">
+        <v>21.151110914</v>
+      </c>
+      <c r="BH25" s="15">
+        <v>11.644444328000001</v>
+      </c>
+      <c r="BI25" s="30">
+        <v>4.6288888500000001</v>
+      </c>
+      <c r="BJ25" s="15">
+        <v>16.962222054999998</v>
+      </c>
+      <c r="BK25" s="15">
+        <v>10.277777674999999</v>
+      </c>
+      <c r="BL25" s="15">
+        <v>12.939999894</v>
+      </c>
+      <c r="BM25" s="30">
+        <v>20.981110962999999</v>
+      </c>
+      <c r="BN25" s="15">
+        <v>16.552222082000004</v>
+      </c>
+      <c r="BO25" s="15">
+        <v>19.021836719834905</v>
+      </c>
+      <c r="BP25" s="15">
+        <v>14.075555443999999</v>
+      </c>
+      <c r="BQ25" s="30">
+        <v>19.212222068999999</v>
+      </c>
+    </row>
+    <row r="26" spans="1:69">
+      <c r="A26" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="B26" s="15">
+        <v>2343.1628435969128</v>
+      </c>
+      <c r="C26" s="15">
+        <v>2793.4260619768243</v>
+      </c>
+      <c r="D26" s="15">
+        <v>3791.1349608519436</v>
+      </c>
+      <c r="E26" s="15">
+        <v>5688.2078096984114</v>
+      </c>
+      <c r="F26" s="15">
+        <v>3910.3218490217796</v>
+      </c>
+      <c r="G26" s="15">
+        <v>4992.1467020111731</v>
+      </c>
+      <c r="H26" s="15">
+        <v>5279.388328443637</v>
+      </c>
+      <c r="I26" s="15">
+        <v>4274.331832573941</v>
+      </c>
+      <c r="J26" s="15">
+        <v>4611.8189257667818</v>
+      </c>
+      <c r="K26" s="15">
+        <v>5890.5136622225609</v>
+      </c>
+      <c r="L26" s="15">
+        <v>6239.7146667062598</v>
+      </c>
+      <c r="M26" s="15">
+        <v>5741.999275563121</v>
+      </c>
+      <c r="N26" s="15">
+        <v>5304.4743283955577</v>
+      </c>
+      <c r="O26" s="27">
+        <v>4989.4810456136565</v>
+      </c>
+      <c r="P26" s="27">
+        <v>4616.434384791768</v>
+      </c>
+      <c r="Q26" s="30">
+        <v>4126.0257699685626</v>
+      </c>
+      <c r="R26" s="15">
+        <v>3886.2138219852632</v>
+      </c>
+      <c r="S26" s="15">
+        <v>3597.7325944235372</v>
+      </c>
+      <c r="T26" s="15">
+        <v>4218.8146777101329</v>
+      </c>
+      <c r="U26" s="30">
+        <v>5688.2078096984114</v>
+      </c>
+      <c r="V26" s="15">
+        <v>4629.6781162399093</v>
+      </c>
+      <c r="W26" s="15">
+        <v>4043.028289614057</v>
+      </c>
+      <c r="X26" s="15">
+        <v>4154.5696562604417</v>
+      </c>
+      <c r="Y26" s="30">
+        <v>3910.3218490217796</v>
+      </c>
+      <c r="Z26" s="15">
+        <v>4115.7788135123901</v>
+      </c>
+      <c r="AA26" s="15">
+        <v>4192.0857292813644</v>
+      </c>
+      <c r="AB26" s="15">
+        <v>4959.6288421778354</v>
+      </c>
+      <c r="AC26" s="30">
+        <v>4992.1467020111731</v>
+      </c>
+      <c r="AD26" s="15">
+        <v>4763.156707880803</v>
+      </c>
+      <c r="AE26" s="15">
+        <v>4881.3097600610163</v>
+      </c>
+      <c r="AF26" s="15">
+        <v>5175.5756926286194</v>
+      </c>
+      <c r="AG26" s="30">
+        <v>5279.388328443637</v>
+      </c>
+      <c r="AH26" s="15">
+        <v>4292.400495185545</v>
+      </c>
+      <c r="AI26" s="15">
+        <v>4210.1145414535767</v>
+      </c>
+      <c r="AJ26" s="15">
+        <v>4319.1674619328442</v>
+      </c>
+      <c r="AK26" s="30">
+        <v>4274.331832573941</v>
+      </c>
+      <c r="AL26" s="15">
+        <v>3131.2950462589615</v>
+      </c>
+      <c r="AM26" s="15">
+        <v>2880.3978781184287</v>
+      </c>
+      <c r="AN26" s="15">
+        <v>3623.1828968702248</v>
+      </c>
+      <c r="AO26" s="30">
+        <v>4611.8189257667818</v>
+      </c>
+      <c r="AP26" s="15">
+        <v>4163.9538054465811</v>
+      </c>
+      <c r="AQ26" s="15">
+        <v>4429.653503226933</v>
+      </c>
+      <c r="AR26" s="15">
+        <v>5323.6140490650851</v>
+      </c>
+      <c r="AS26" s="30">
+        <v>5890.5136622225609</v>
+      </c>
+      <c r="AT26" s="15">
+        <v>5370.8029005097669</v>
+      </c>
+      <c r="AU26" s="15">
+        <v>5040.244075126162</v>
+      </c>
+      <c r="AV26" s="15">
+        <v>5899.9225410168992</v>
+      </c>
+      <c r="AW26" s="30">
+        <v>6239.7146667062598</v>
+      </c>
+      <c r="AX26" s="15">
+        <v>4526.0571127878393</v>
+      </c>
+      <c r="AY26" s="15">
+        <v>5343.7001284963671</v>
+      </c>
+      <c r="AZ26" s="15">
+        <v>6011.8673979387077</v>
+      </c>
+      <c r="BA26" s="30">
+        <v>5741.999275563121</v>
+      </c>
+      <c r="BB26" s="15">
+        <v>5194.7590309069683</v>
+      </c>
+      <c r="BC26" s="15">
+        <v>5463.0026724849185</v>
+      </c>
+      <c r="BD26" s="15">
+        <v>5727.2678068307077</v>
+      </c>
+      <c r="BE26" s="30">
+        <v>5304.4743283955577</v>
+      </c>
+      <c r="BF26" s="15">
+        <v>4342.451015982132</v>
+      </c>
+      <c r="BG26" s="15">
+        <v>4197.1593742617579</v>
+      </c>
+      <c r="BH26" s="15">
+        <v>5271.431705531335</v>
+      </c>
+      <c r="BI26" s="30">
+        <v>4989.4810456136565</v>
+      </c>
+      <c r="BJ26" s="15">
+        <v>4241.1589998943637</v>
+      </c>
+      <c r="BK26" s="15">
+        <v>4381.370377078867</v>
+      </c>
+      <c r="BL26" s="15">
+        <v>5351.2649120855931</v>
+      </c>
+      <c r="BM26" s="30">
+        <v>4616.434384791768</v>
+      </c>
+      <c r="BN26" s="15">
+        <v>4138.6712567830637</v>
+      </c>
+      <c r="BO26" s="15">
+        <v>4353.0475533316612</v>
+      </c>
+      <c r="BP26" s="15">
+        <v>4723.3866966100259</v>
+      </c>
+      <c r="BQ26" s="30">
+        <v>4126.0257699685626</v>
+      </c>
+    </row>
+    <row r="27" spans="1:69">
+      <c r="A27" s="26" t="s">
+        <v>59</v>
+      </c>
+      <c r="B27" s="27">
+        <v>0</v>
+      </c>
+      <c r="C27" s="15">
+        <v>0</v>
+      </c>
+      <c r="D27" s="15">
+        <v>0</v>
+      </c>
+      <c r="E27" s="15">
+        <v>0</v>
+      </c>
+      <c r="F27" s="15">
+        <v>0</v>
+      </c>
+      <c r="G27" s="15">
+        <v>0</v>
+      </c>
+      <c r="H27" s="15">
+        <v>0</v>
+      </c>
+      <c r="I27" s="15">
+        <v>0</v>
+      </c>
+      <c r="J27" s="15">
+        <v>0</v>
+      </c>
+      <c r="K27" s="15">
+        <v>0</v>
+      </c>
+      <c r="L27" s="15">
+        <v>0</v>
+      </c>
+      <c r="M27" s="15">
+        <v>0</v>
+      </c>
+      <c r="N27" s="15">
+        <v>0</v>
+      </c>
+      <c r="O27" s="27">
+        <v>0</v>
+      </c>
+      <c r="P27" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="30">
+        <v>0</v>
+      </c>
+      <c r="R27" s="15">
+        <v>0</v>
+      </c>
+      <c r="S27" s="15">
+        <v>0</v>
+      </c>
+      <c r="T27" s="15">
+        <v>0</v>
+      </c>
+      <c r="U27" s="30">
+        <v>0</v>
+      </c>
+      <c r="V27" s="15">
+        <v>0</v>
+      </c>
+      <c r="W27" s="15">
+        <v>0</v>
+      </c>
+      <c r="X27" s="15">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="30">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AB27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AC27" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AF27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AG27" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AI27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK27" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AM27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AN27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AO27" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AQ27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AR27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AS27" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AU27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AV27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AW27" s="30">
+        <v>0</v>
+      </c>
+      <c r="AX27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AY27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AZ27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BA27" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BC27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BD27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BE27" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI27" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM27" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ27" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:69">
+      <c r="A28" s="26" t="s">
+        <v>182</v>
+      </c>
+      <c r="B28" s="27">
+        <v>1610.2949686792576</v>
+      </c>
+      <c r="C28" s="15">
+        <v>1556.4974212136342</v>
+      </c>
+      <c r="D28" s="15">
+        <v>2564.3450677955561</v>
+      </c>
+      <c r="E28" s="15">
+        <v>4438.7748804004941</v>
+      </c>
+      <c r="F28" s="15">
+        <v>2754.2968266227663</v>
+      </c>
+      <c r="G28" s="15">
+        <v>3916.7746707760689</v>
+      </c>
+      <c r="H28" s="15">
+        <v>4319.7292699401423</v>
+      </c>
+      <c r="I28" s="15">
+        <v>3112.2290158096416</v>
+      </c>
+      <c r="J28" s="15">
+        <v>3499.9484012620142</v>
+      </c>
+      <c r="K28" s="15">
+        <v>4715.1241009983314</v>
+      </c>
+      <c r="L28" s="15">
+        <v>4863.6325414882394</v>
+      </c>
+      <c r="M28" s="15">
+        <v>4442.8908746011439</v>
+      </c>
+      <c r="N28" s="15">
+        <v>4058.150030237613</v>
+      </c>
+      <c r="O28" s="27">
+        <v>3559.695057581117</v>
+      </c>
+      <c r="P28" s="27">
+        <v>3108.389499703404</v>
+      </c>
+      <c r="Q28" s="30">
+        <v>2888.74</v>
+      </c>
+      <c r="R28" s="15">
+        <v>2606.4046415231655</v>
+      </c>
+      <c r="S28" s="15">
+        <v>2318.6490149603728</v>
+      </c>
+      <c r="T28" s="15">
+        <v>2931.0268722161841</v>
+      </c>
+      <c r="U28" s="30">
+        <v>4438.7748804004941</v>
+      </c>
+      <c r="V28" s="15">
+        <v>3335.2089604709736</v>
+      </c>
+      <c r="W28" s="15">
+        <v>2852.7195829045277</v>
+      </c>
+      <c r="X28" s="15">
+        <v>2996.3197988433453</v>
+      </c>
+      <c r="Y28" s="30">
+        <v>2754.2968266227663</v>
+      </c>
+      <c r="Z28" s="15">
+        <v>2897.4479270357779</v>
+      </c>
+      <c r="AA28" s="15">
+        <v>3039.9231588510825</v>
+      </c>
+      <c r="AB28" s="15">
+        <v>3859.7076242212433</v>
+      </c>
+      <c r="AC28" s="30">
+        <v>3916.7746707760689</v>
+      </c>
+      <c r="AD28" s="15">
+        <v>3724.8338262131806</v>
+      </c>
+      <c r="AE28" s="15">
+        <v>3894.3864923401034</v>
+      </c>
+      <c r="AF28" s="15">
+        <v>4153.7430936334104</v>
+      </c>
+      <c r="AG28" s="30">
+        <v>4319.7292699401423</v>
+      </c>
+      <c r="AH28" s="15">
+        <v>3335.2410720601429</v>
+      </c>
+      <c r="AI28" s="15">
+        <v>3050.7183636529521</v>
+      </c>
+      <c r="AJ28" s="15">
+        <v>3161.1417977572946</v>
+      </c>
+      <c r="AK28" s="30">
+        <v>3112.2290158096416</v>
+      </c>
+      <c r="AL28" s="15">
+        <v>1976.8437142963651</v>
+      </c>
+      <c r="AM28" s="15">
+        <v>1764.1447508873869</v>
+      </c>
+      <c r="AN28" s="15">
+        <v>2518.0361280095563</v>
+      </c>
+      <c r="AO28" s="30">
+        <v>3499.9484012620142</v>
+      </c>
+      <c r="AP28" s="15">
+        <v>3036.2415185224013</v>
+      </c>
+      <c r="AQ28" s="15">
+        <v>3294.3698234846606</v>
+      </c>
+      <c r="AR28" s="15">
+        <v>4181.4624186755327</v>
+      </c>
+      <c r="AS28" s="30">
+        <v>4715.1241009983314</v>
+      </c>
+      <c r="AT28" s="15">
+        <v>4171.1320336968065</v>
+      </c>
+      <c r="AU28" s="15">
+        <v>3739.0391596000368</v>
+      </c>
+      <c r="AV28" s="15">
+        <v>4558.3060282598926</v>
+      </c>
+      <c r="AW28" s="30">
+        <v>4863.6325414882394</v>
+      </c>
+      <c r="AX28" s="15">
+        <v>3156.7971612963438</v>
+      </c>
+      <c r="AY28" s="15">
+        <v>3984.0541812402166</v>
+      </c>
+      <c r="AZ28" s="15">
+        <v>4655.0283115128668</v>
+      </c>
+      <c r="BA28" s="30">
+        <v>4442.8908746011439</v>
+      </c>
+      <c r="BB28" s="15">
+        <v>3952.7445243420407</v>
+      </c>
+      <c r="BC28" s="15">
+        <v>4166.8886325694675</v>
+      </c>
+      <c r="BD28" s="15">
+        <v>4493.6255964854372</v>
+      </c>
+      <c r="BE28" s="30">
+        <v>4058.150030237613</v>
+      </c>
+      <c r="BF28" s="15">
+        <v>3080.1978063289475</v>
+      </c>
+      <c r="BG28" s="15">
+        <v>2991.4855776269574</v>
+      </c>
+      <c r="BH28" s="15">
+        <v>3868.6304565228897</v>
+      </c>
+      <c r="BI28" s="30">
+        <v>3559.695057581117</v>
+      </c>
+      <c r="BJ28" s="15">
+        <v>2843.3014932774668</v>
+      </c>
+      <c r="BK28" s="15">
+        <v>2949.9587314283426</v>
+      </c>
+      <c r="BL28" s="15">
+        <v>3827.3082644361298</v>
+      </c>
+      <c r="BM28" s="30">
+        <v>3108.389499703404</v>
+      </c>
+      <c r="BN28" s="15">
+        <v>2652.48</v>
+      </c>
+      <c r="BO28" s="15">
+        <v>2990.4446007636411</v>
+      </c>
+      <c r="BP28" s="15">
+        <v>3460.9699999999993</v>
+      </c>
+      <c r="BQ28" s="30">
+        <v>2888.74</v>
+      </c>
+    </row>
+    <row r="29" spans="1:69">
+      <c r="A29" s="26" t="s">
+        <v>60</v>
+      </c>
+      <c r="B29" s="27">
+        <v>732.86787491765529</v>
+      </c>
+      <c r="C29" s="15">
+        <v>1236.9286407631901</v>
+      </c>
+      <c r="D29" s="15">
+        <v>1226.7898930563874</v>
+      </c>
+      <c r="E29" s="15">
+        <v>1249.4329292979169</v>
+      </c>
+      <c r="F29" s="15">
+        <v>1156.0250223990136</v>
+      </c>
+      <c r="G29" s="15">
+        <v>1075.3720312351043</v>
+      </c>
+      <c r="H29" s="15">
+        <v>959.65905850349498</v>
+      </c>
+      <c r="I29" s="15">
+        <v>1162.1028167642992</v>
+      </c>
+      <c r="J29" s="15">
+        <v>1111.8705245047672</v>
+      </c>
+      <c r="K29" s="15">
+        <v>1175.3895612242293</v>
+      </c>
+      <c r="L29" s="15">
+        <v>1376.0821252180206</v>
+      </c>
+      <c r="M29" s="15">
+        <v>1299.1084009619774</v>
+      </c>
+      <c r="N29" s="15">
+        <v>1246.3242981579444</v>
+      </c>
+      <c r="O29" s="27">
+        <v>1429.78598803254</v>
+      </c>
+      <c r="P29" s="27">
+        <v>1508.0448850883638</v>
+      </c>
+      <c r="Q29" s="30">
+        <v>1237.2857699685624</v>
+      </c>
+      <c r="R29" s="15">
+        <v>1279.8091804620979</v>
+      </c>
+      <c r="S29" s="15">
+        <v>1279.0835794631641</v>
+      </c>
+      <c r="T29" s="15">
+        <v>1287.7878054939486</v>
+      </c>
+      <c r="U29" s="30">
+        <v>1249.4329292979169</v>
+      </c>
+      <c r="V29" s="15">
+        <v>1294.4691557689359</v>
+      </c>
+      <c r="W29" s="15">
+        <v>1190.3087067095294</v>
+      </c>
+      <c r="X29" s="15">
+        <v>1158.2498574170966</v>
+      </c>
+      <c r="Y29" s="30">
+        <v>1156.0250223990136</v>
+      </c>
+      <c r="Z29" s="15">
+        <v>1218.3308864766122</v>
+      </c>
+      <c r="AA29" s="15">
+        <v>1152.1625704302819</v>
+      </c>
+      <c r="AB29" s="15">
+        <v>1099.9212179565916</v>
+      </c>
+      <c r="AC29" s="30">
+        <v>1075.3720312351043</v>
+      </c>
+      <c r="AD29" s="15">
+        <v>1038.3228816676221</v>
+      </c>
+      <c r="AE29" s="15">
+        <v>986.92326772091292</v>
+      </c>
+      <c r="AF29" s="15">
+        <v>1021.8325989952093</v>
+      </c>
+      <c r="AG29" s="30">
+        <v>959.65905850349498</v>
+      </c>
+      <c r="AH29" s="15">
+        <v>957.1594231254021</v>
+      </c>
+      <c r="AI29" s="15">
+        <v>1159.3961778006249</v>
+      </c>
+      <c r="AJ29" s="15">
+        <v>1158.0256641755491</v>
+      </c>
+      <c r="AK29" s="30">
+        <v>1162.1028167642992</v>
+      </c>
+      <c r="AL29" s="15">
+        <v>1154.4513319625964</v>
+      </c>
+      <c r="AM29" s="15">
+        <v>1116.2531272310418</v>
+      </c>
+      <c r="AN29" s="15">
+        <v>1105.1467688606688</v>
+      </c>
+      <c r="AO29" s="30">
+        <v>1111.8705245047672</v>
+      </c>
+      <c r="AP29" s="15">
+        <v>1127.7122869241796</v>
+      </c>
+      <c r="AQ29" s="15">
+        <v>1135.2836797422726</v>
+      </c>
+      <c r="AR29" s="15">
+        <v>1142.1516303895528</v>
+      </c>
+      <c r="AS29" s="30">
+        <v>1175.3895612242293</v>
+      </c>
+      <c r="AT29" s="15">
+        <v>1199.6708668129602</v>
+      </c>
+      <c r="AU29" s="15">
+        <v>1301.204915526125</v>
+      </c>
+      <c r="AV29" s="15">
+        <v>1341.6165127570068</v>
+      </c>
+      <c r="AW29" s="30">
+        <v>1376.0821252180206</v>
+      </c>
+      <c r="AX29" s="15">
+        <v>1369.259951491495</v>
+      </c>
+      <c r="AY29" s="15">
+        <v>1359.6459472561503</v>
+      </c>
+      <c r="AZ29" s="15">
+        <v>1356.8390864258411</v>
+      </c>
+      <c r="BA29" s="30">
+        <v>1299.1084009619774</v>
+      </c>
+      <c r="BB29" s="15">
+        <v>1242.0145065649274</v>
+      </c>
+      <c r="BC29" s="15">
+        <v>1296.114039915451</v>
+      </c>
+      <c r="BD29" s="15">
+        <v>1233.6422103452705</v>
+      </c>
+      <c r="BE29" s="30">
+        <v>1246.3242981579444</v>
+      </c>
+      <c r="BF29" s="15">
+        <v>1262.2532096531847</v>
+      </c>
+      <c r="BG29" s="15">
+        <v>1205.6737966348003</v>
+      </c>
+      <c r="BH29" s="15">
+        <v>1402.8012490084454</v>
+      </c>
+      <c r="BI29" s="30">
+        <v>1429.78598803254</v>
+      </c>
+      <c r="BJ29" s="15">
+        <v>1397.8575066168974</v>
+      </c>
+      <c r="BK29" s="15">
+        <v>1431.411645650524</v>
+      </c>
+      <c r="BL29" s="15">
+        <v>1523.9566476494635</v>
+      </c>
+      <c r="BM29" s="30">
+        <v>1508.0448850883638</v>
+      </c>
+      <c r="BN29" s="15">
+        <v>1486.1912567830634</v>
+      </c>
+      <c r="BO29" s="15">
+        <v>1362.6029525680201</v>
+      </c>
+      <c r="BP29" s="15">
+        <v>1262.4166966100263</v>
+      </c>
+      <c r="BQ29" s="30">
+        <v>1237.2857699685624</v>
+      </c>
+    </row>
+    <row r="30" spans="1:69">
+      <c r="A30" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="B30" s="15">
+        <v>0</v>
+      </c>
+      <c r="C30" s="15">
+        <v>0</v>
+      </c>
+      <c r="D30" s="15">
+        <v>0</v>
+      </c>
+      <c r="E30" s="15">
+        <v>0</v>
+      </c>
+      <c r="F30" s="15">
+        <v>0</v>
+      </c>
+      <c r="G30" s="15">
+        <v>0</v>
+      </c>
+      <c r="H30" s="15">
+        <v>0</v>
+      </c>
+      <c r="I30" s="15">
+        <v>0</v>
+      </c>
+      <c r="J30" s="15">
+        <v>0.35213343324600505</v>
+      </c>
+      <c r="K30" s="15">
+        <v>0</v>
+      </c>
+      <c r="L30" s="15">
+        <v>1.6984268389668817</v>
+      </c>
+      <c r="M30" s="15">
+        <v>1.8260053236984102</v>
+      </c>
+      <c r="N30" s="15">
+        <v>1.806478774430877</v>
+      </c>
+      <c r="O30" s="27">
+        <v>2.4401049436817601</v>
+      </c>
+      <c r="P30" s="27">
+        <v>3.1317498990143156</v>
+      </c>
+      <c r="Q30" s="30">
+        <v>32.185698456971608</v>
+      </c>
+      <c r="R30" s="15">
+        <v>0</v>
+      </c>
+      <c r="S30" s="15">
+        <v>0</v>
+      </c>
+      <c r="T30" s="15">
+        <v>0</v>
+      </c>
+      <c r="U30" s="30">
+        <v>0</v>
+      </c>
+      <c r="V30" s="15">
+        <v>0</v>
+      </c>
+      <c r="W30" s="15">
+        <v>0</v>
+      </c>
+      <c r="X30" s="15">
+        <v>0</v>
+      </c>
+      <c r="Y30" s="30">
+        <v>0</v>
+      </c>
+      <c r="Z30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AB30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AC30" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AF30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AG30" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AI30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK30" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL30" s="15">
+        <v>3.8967692461883953E-2</v>
+      </c>
+      <c r="AM30" s="15">
+        <v>24.670289799653549</v>
+      </c>
+      <c r="AN30" s="15">
+        <v>131.26187840678472</v>
+      </c>
+      <c r="AO30" s="30">
+        <v>0.35213343324600505</v>
+      </c>
+      <c r="AP30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AQ30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AR30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AS30" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AU30" s="15">
+        <v>0.98119527524804517</v>
+      </c>
+      <c r="AV30" s="15">
+        <v>1.0003178224980342</v>
+      </c>
+      <c r="AW30" s="30">
+        <v>1.6984268389668817</v>
+      </c>
+      <c r="AX30" s="15">
+        <v>1.6681754893795286</v>
+      </c>
+      <c r="AY30" s="15">
+        <v>1.8295521442231149</v>
+      </c>
+      <c r="AZ30" s="15">
+        <v>1.8304794287204731</v>
+      </c>
+      <c r="BA30" s="30">
+        <v>1.8260053236984102</v>
+      </c>
+      <c r="BB30" s="15">
+        <v>1.8377936970526498</v>
+      </c>
+      <c r="BC30" s="15">
+        <v>1.854624553847908</v>
+      </c>
+      <c r="BD30" s="15">
+        <v>1.8293745261556593</v>
+      </c>
+      <c r="BE30" s="30">
+        <v>1.806478774430877</v>
+      </c>
+      <c r="BF30" s="15">
+        <v>1.8070577044747347</v>
+      </c>
+      <c r="BG30" s="15">
+        <v>1.8092291793294935</v>
+      </c>
+      <c r="BH30" s="15">
+        <v>1.7807150712164126</v>
+      </c>
+      <c r="BI30" s="30">
+        <v>2.4401049436817601</v>
+      </c>
+      <c r="BJ30" s="15">
+        <v>2.4477445361391368</v>
+      </c>
+      <c r="BK30" s="15">
+        <v>2.4467071104246281</v>
+      </c>
+      <c r="BL30" s="15">
+        <v>2.4665290695817013</v>
+      </c>
+      <c r="BM30" s="30">
+        <v>3.1317498990143156</v>
+      </c>
+      <c r="BN30" s="15">
+        <v>3.2455552624998889</v>
+      </c>
+      <c r="BO30" s="15">
+        <v>3.3655956424164741</v>
+      </c>
+      <c r="BP30" s="15">
+        <v>5.5971386988242804</v>
+      </c>
+      <c r="BQ30" s="30">
+        <v>32.185698456971608</v>
+      </c>
+    </row>
+    <row r="31" spans="1:69">
+      <c r="A31" s="5" t="s">
         <v>7</v>
       </c>
+      <c r="B31" s="15">
+        <v>6943.0050966860363</v>
+      </c>
+      <c r="C31" s="15">
+        <v>7178.4805626017551</v>
+      </c>
+      <c r="D31" s="15">
+        <v>8015.9758896107824</v>
+      </c>
+      <c r="E31" s="15">
+        <v>8150.8631476012033</v>
+      </c>
+      <c r="F31" s="15">
+        <v>9616.4841715810435</v>
+      </c>
+      <c r="G31" s="15">
+        <v>13337.613212286335</v>
+      </c>
+      <c r="H31" s="15">
+        <v>15393.880508890443</v>
+      </c>
+      <c r="I31" s="15">
+        <v>18426.575295760835</v>
+      </c>
+      <c r="J31" s="15">
+        <v>21990.632210995595</v>
+      </c>
+      <c r="K31" s="15">
+        <v>24572.073953424962</v>
+      </c>
+      <c r="L31" s="15">
+        <v>29849.182086067249</v>
+      </c>
+      <c r="M31" s="15">
+        <v>31601.588268528412</v>
+      </c>
+      <c r="N31" s="15">
+        <v>31923.552813290804</v>
+      </c>
+      <c r="O31" s="27">
+        <v>32335.201200624157</v>
+      </c>
+      <c r="P31" s="27">
+        <v>28937.464425866849</v>
+      </c>
+      <c r="Q31" s="30">
+        <v>27719.112755173377</v>
+      </c>
+      <c r="R31" s="15">
+        <v>8159.4288856401618</v>
+      </c>
+      <c r="S31" s="15">
+        <v>8541.3043704254778</v>
+      </c>
+      <c r="T31" s="15">
+        <v>8216.6193192144983</v>
+      </c>
+      <c r="U31" s="30">
+        <v>8150.8631476012033</v>
+      </c>
+      <c r="V31" s="15">
+        <v>8603.1686972465413</v>
+      </c>
+      <c r="W31" s="15">
+        <v>8494.0148400589896</v>
+      </c>
+      <c r="X31" s="15">
+        <v>9050.4533296502195</v>
+      </c>
+      <c r="Y31" s="30">
+        <v>9616.4841715810435</v>
+      </c>
+      <c r="Z31" s="15">
+        <v>10200.040573708411</v>
+      </c>
+      <c r="AA31" s="15">
+        <v>10749.434516836165</v>
+      </c>
+      <c r="AB31" s="15">
+        <v>11772.846858733072</v>
+      </c>
+      <c r="AC31" s="30">
+        <v>13337.613212286335</v>
+      </c>
+      <c r="AD31" s="15">
+        <v>13871.373732196933</v>
+      </c>
+      <c r="AE31" s="15">
+        <v>14544.570179001428</v>
+      </c>
+      <c r="AF31" s="15">
+        <v>14371.73418916164</v>
+      </c>
+      <c r="AG31" s="30">
+        <v>15393.880508890443</v>
+      </c>
+      <c r="AH31" s="15">
+        <v>16255.79894040892</v>
+      </c>
+      <c r="AI31" s="15">
+        <v>17086.239782891433</v>
+      </c>
+      <c r="AJ31" s="15">
+        <v>16896.943219741268</v>
+      </c>
+      <c r="AK31" s="30">
+        <v>18426.575295760835</v>
+      </c>
+      <c r="AL31" s="15">
+        <v>19764.678401579265</v>
+      </c>
+      <c r="AM31" s="15">
+        <v>20621.673401874501</v>
+      </c>
+      <c r="AN31" s="15">
+        <v>20169.941614831278</v>
+      </c>
+      <c r="AO31" s="30">
+        <v>21990.632210995595</v>
+      </c>
+      <c r="AP31" s="15">
+        <v>22771.478680018467</v>
+      </c>
+      <c r="AQ31" s="15">
+        <v>23012.606339196864</v>
+      </c>
+      <c r="AR31" s="15">
+        <v>22939.727557817274</v>
+      </c>
+      <c r="AS31" s="30">
+        <v>24572.073953424962</v>
+      </c>
+      <c r="AT31" s="15">
+        <v>26175.516800803987</v>
+      </c>
+      <c r="AU31" s="15">
+        <v>26552.476691353895</v>
+      </c>
+      <c r="AV31" s="15">
+        <v>27200.979753294665</v>
+      </c>
+      <c r="AW31" s="30">
+        <v>29849.182086067249</v>
+      </c>
+      <c r="AX31" s="15">
+        <v>30462.688483323989</v>
+      </c>
+      <c r="AY31" s="15">
+        <v>30889.83267210377</v>
+      </c>
+      <c r="AZ31" s="15">
+        <v>31510.009770352</v>
+      </c>
+      <c r="BA31" s="30">
+        <v>31601.588268528412</v>
+      </c>
+      <c r="BB31" s="15">
+        <v>31950.569615309585</v>
+      </c>
+      <c r="BC31" s="15">
+        <v>32444.180920090803</v>
+      </c>
+      <c r="BD31" s="15">
+        <v>31508.921958989424</v>
+      </c>
+      <c r="BE31" s="30">
+        <v>31923.552813290804</v>
+      </c>
+      <c r="BF31" s="15">
+        <v>33185.340585275728</v>
+      </c>
+      <c r="BG31" s="15">
+        <v>33833.527628412266</v>
+      </c>
+      <c r="BH31" s="15">
+        <v>32440.149612664856</v>
+      </c>
+      <c r="BI31" s="30">
+        <v>32335.201200624157</v>
+      </c>
+      <c r="BJ31" s="15">
+        <v>32444.888493781567</v>
+      </c>
+      <c r="BK31" s="15">
+        <v>31801.224151706821</v>
+      </c>
+      <c r="BL31" s="15">
+        <v>30828.897170425476</v>
+      </c>
+      <c r="BM31" s="30">
+        <v>28937.464425866849</v>
+      </c>
+      <c r="BN31" s="15">
+        <v>28690.766684330341</v>
+      </c>
+      <c r="BO31" s="15">
+        <v>29345.683259050984</v>
+      </c>
+      <c r="BP31" s="15">
+        <v>28101.706131279036</v>
+      </c>
+      <c r="BQ31" s="30">
+        <v>27719.112755173377</v>
+      </c>
     </row>
-    <row r="4" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="2"/>
+    <row r="32" spans="1:69">
+      <c r="A32" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B32" s="15">
+        <v>419.85613405196182</v>
+      </c>
+      <c r="C32" s="15">
+        <v>383.74148107793991</v>
+      </c>
+      <c r="D32" s="15">
+        <v>346.72999999999996</v>
+      </c>
+      <c r="E32" s="15">
+        <v>317.2</v>
+      </c>
+      <c r="F32" s="15">
+        <v>311.59503471058554</v>
+      </c>
+      <c r="G32" s="15">
+        <v>230.10598834235873</v>
+      </c>
+      <c r="H32" s="15">
+        <v>209.44499272174841</v>
+      </c>
+      <c r="I32" s="15">
+        <v>249.53980669368292</v>
+      </c>
+      <c r="J32" s="15">
+        <v>244.87388876393058</v>
+      </c>
+      <c r="K32" s="15">
+        <v>337.79460622991422</v>
+      </c>
+      <c r="L32" s="15">
+        <v>367.4590928500823</v>
+      </c>
+      <c r="M32" s="15">
+        <v>344.40254051438575</v>
+      </c>
+      <c r="N32" s="15">
+        <v>370.18147472009292</v>
+      </c>
+      <c r="O32" s="27">
+        <v>216.99570945400177</v>
+      </c>
+      <c r="P32" s="27">
+        <v>314.22345661394246</v>
+      </c>
+      <c r="Q32" s="30">
+        <v>230.12284876437971</v>
+      </c>
+      <c r="R32" s="15">
+        <v>344.85933988332818</v>
+      </c>
+      <c r="S32" s="15">
+        <v>362.08000000000004</v>
+      </c>
+      <c r="T32" s="15">
+        <v>337.50154775326138</v>
+      </c>
+      <c r="U32" s="30">
+        <v>317.2</v>
+      </c>
+      <c r="V32" s="15">
+        <v>314.66000000000003</v>
+      </c>
+      <c r="W32" s="15">
+        <v>314.30143351023497</v>
+      </c>
+      <c r="X32" s="15">
+        <v>311.07000000000005</v>
+      </c>
+      <c r="Y32" s="30">
+        <v>311.59503471058554</v>
+      </c>
+      <c r="Z32" s="15">
+        <v>297.93804989496135</v>
+      </c>
+      <c r="AA32" s="15">
+        <v>264.07747961282411</v>
+      </c>
+      <c r="AB32" s="15">
+        <v>253.14826669882996</v>
+      </c>
+      <c r="AC32" s="30">
+        <v>230.10598834235873</v>
+      </c>
+      <c r="AD32" s="15">
+        <v>224.76608517158519</v>
+      </c>
+      <c r="AE32" s="15">
+        <v>222.55106212073096</v>
+      </c>
+      <c r="AF32" s="15">
+        <v>234.61982623709213</v>
+      </c>
+      <c r="AG32" s="30">
+        <v>209.44499272174841</v>
+      </c>
+      <c r="AH32" s="15">
+        <v>226.24600353818371</v>
+      </c>
+      <c r="AI32" s="15">
+        <v>234.66439506951454</v>
+      </c>
+      <c r="AJ32" s="15">
+        <v>240.65289703199048</v>
+      </c>
+      <c r="AK32" s="30">
+        <v>249.53980669368292</v>
+      </c>
+      <c r="AL32" s="15">
+        <v>260.68346767585462</v>
+      </c>
+      <c r="AM32" s="15">
+        <v>262.08449970296107</v>
+      </c>
+      <c r="AN32" s="15">
+        <v>252.75058714456802</v>
+      </c>
+      <c r="AO32" s="30">
+        <v>244.87388876393058</v>
+      </c>
+      <c r="AP32" s="15">
+        <v>249.56969869033318</v>
+      </c>
+      <c r="AQ32" s="15">
+        <v>334.74399923815827</v>
+      </c>
+      <c r="AR32" s="15">
+        <v>351.20033056146866</v>
+      </c>
+      <c r="AS32" s="30">
+        <v>337.79460622991422</v>
+      </c>
+      <c r="AT32" s="15">
+        <v>323.94045407295454</v>
+      </c>
+      <c r="AU32" s="15">
+        <v>364.68679631780634</v>
+      </c>
+      <c r="AV32" s="15">
+        <v>375.26846703753517</v>
+      </c>
+      <c r="AW32" s="30">
+        <v>367.4590928500823</v>
+      </c>
+      <c r="AX32" s="15">
+        <v>388.5251848909287</v>
+      </c>
+      <c r="AY32" s="15">
+        <v>372.90325946415379</v>
+      </c>
+      <c r="AZ32" s="15">
+        <v>371.7670341751404</v>
+      </c>
+      <c r="BA32" s="30">
+        <v>344.40254051438575</v>
+      </c>
+      <c r="BB32" s="15">
+        <v>359.23542981433519</v>
+      </c>
+      <c r="BC32" s="15">
+        <v>354.01616211556592</v>
+      </c>
+      <c r="BD32" s="15">
+        <v>388.90668650589231</v>
+      </c>
+      <c r="BE32" s="30">
+        <v>370.18147472009292</v>
+      </c>
+      <c r="BF32" s="15">
+        <v>373.1289510177732</v>
+      </c>
+      <c r="BG32" s="15">
+        <v>328.19932248607199</v>
+      </c>
+      <c r="BH32" s="15">
+        <v>273.79883940650586</v>
+      </c>
+      <c r="BI32" s="30">
+        <v>216.99570945400177</v>
+      </c>
+      <c r="BJ32" s="15">
+        <v>223.90128815543397</v>
+      </c>
+      <c r="BK32" s="15">
+        <v>225.51015249343831</v>
+      </c>
+      <c r="BL32" s="15">
+        <v>343.48786322127512</v>
+      </c>
+      <c r="BM32" s="30">
+        <v>314.22345661394246</v>
+      </c>
+      <c r="BN32" s="15">
+        <v>284.94122240133993</v>
+      </c>
+      <c r="BO32" s="15">
+        <v>238.73767546172763</v>
+      </c>
+      <c r="BP32" s="15">
+        <v>206.16622517303676</v>
+      </c>
+      <c r="BQ32" s="30">
+        <v>230.12284876437971</v>
+      </c>
     </row>
-    <row r="5" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="2"/>
+    <row r="33" spans="1:69">
+      <c r="A33" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B33" s="15">
+        <v>2.7158102100000003</v>
+      </c>
+      <c r="C33" s="15">
+        <v>3.3299999999999992</v>
+      </c>
+      <c r="D33" s="15">
+        <v>0.08</v>
+      </c>
+      <c r="E33" s="15">
+        <v>1.31</v>
+      </c>
+      <c r="F33" s="15">
+        <v>1.08</v>
+      </c>
+      <c r="G33" s="15">
+        <v>2.4999999999999996</v>
+      </c>
+      <c r="H33" s="15">
+        <v>2.23</v>
+      </c>
+      <c r="I33" s="15">
+        <v>2.6199999999999997</v>
+      </c>
+      <c r="J33" s="15">
+        <v>1.9100000000000001</v>
+      </c>
+      <c r="K33" s="15">
+        <v>1.19</v>
+      </c>
+      <c r="L33" s="15">
+        <v>0.73</v>
+      </c>
+      <c r="M33" s="15">
+        <v>0</v>
+      </c>
+      <c r="N33" s="15">
+        <v>0</v>
+      </c>
+      <c r="O33" s="27">
+        <v>0</v>
+      </c>
+      <c r="P33" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="30">
+        <v>0</v>
+      </c>
+      <c r="R33" s="15">
+        <v>6.9999999999999993E-2</v>
+      </c>
+      <c r="S33" s="15">
+        <v>1.38</v>
+      </c>
+      <c r="T33" s="15">
+        <v>1.27</v>
+      </c>
+      <c r="U33" s="30">
+        <v>1.31</v>
+      </c>
+      <c r="V33" s="15">
+        <v>1.5499999999999998</v>
+      </c>
+      <c r="W33" s="15">
+        <v>1.38</v>
+      </c>
+      <c r="X33" s="15">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="Y33" s="30">
+        <v>1.08</v>
+      </c>
+      <c r="Z33" s="15">
+        <v>1</v>
+      </c>
+      <c r="AA33" s="15">
+        <v>1.7699999999999998</v>
+      </c>
+      <c r="AB33" s="15">
+        <v>2.0099999999999993</v>
+      </c>
+      <c r="AC33" s="30">
+        <v>2.4999999999999996</v>
+      </c>
+      <c r="AD33" s="15">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="AE33" s="15">
+        <v>2.78</v>
+      </c>
+      <c r="AF33" s="15">
+        <v>2.38</v>
+      </c>
+      <c r="AG33" s="30">
+        <v>2.23</v>
+      </c>
+      <c r="AH33" s="15">
+        <v>3.03</v>
+      </c>
+      <c r="AI33" s="15">
+        <v>2.9200000000000004</v>
+      </c>
+      <c r="AJ33" s="15">
+        <v>2.7300000000000004</v>
+      </c>
+      <c r="AK33" s="30">
+        <v>2.6199999999999997</v>
+      </c>
+      <c r="AL33" s="15">
+        <v>2.4</v>
+      </c>
+      <c r="AM33" s="15">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="AN33" s="15">
+        <v>2.09</v>
+      </c>
+      <c r="AO33" s="30">
+        <v>1.9100000000000001</v>
+      </c>
+      <c r="AP33" s="15">
+        <v>1.7200000000000002</v>
+      </c>
+      <c r="AQ33" s="15">
+        <v>1.5400000000000003</v>
+      </c>
+      <c r="AR33" s="15">
+        <v>1.36</v>
+      </c>
+      <c r="AS33" s="30">
+        <v>1.19</v>
+      </c>
+      <c r="AT33" s="15">
+        <v>0.95999999999999985</v>
+      </c>
+      <c r="AU33" s="15">
+        <v>0.78</v>
+      </c>
+      <c r="AV33" s="15">
+        <v>0.7400000000000001</v>
+      </c>
+      <c r="AW33" s="30">
+        <v>0.73</v>
+      </c>
+      <c r="AX33" s="15">
+        <v>0.72</v>
+      </c>
+      <c r="AY33" s="15">
+        <v>0.72</v>
+      </c>
+      <c r="AZ33" s="15">
+        <v>0.72</v>
+      </c>
+      <c r="BA33" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB33" s="15">
+        <v>0</v>
+      </c>
+      <c r="BC33" s="15">
+        <v>0</v>
+      </c>
+      <c r="BD33" s="15">
+        <v>0</v>
+      </c>
+      <c r="BE33" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF33" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG33" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH33" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI33" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ33" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK33" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL33" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM33" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN33" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO33" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP33" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ33" s="30">
+        <v>0</v>
+      </c>
     </row>
-    <row r="6" spans="2:77" s="5" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="D6" s="10" t="s">
+    <row r="34" spans="1:69">
+      <c r="A34" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B34" s="15">
+        <v>1.9920228200000003</v>
+      </c>
+      <c r="C34" s="15">
+        <v>0.6399999999999999</v>
+      </c>
+      <c r="D34" s="15">
+        <v>0.08</v>
+      </c>
+      <c r="E34" s="15">
+        <v>1.31</v>
+      </c>
+      <c r="F34" s="15">
+        <v>1.08</v>
+      </c>
+      <c r="G34" s="15">
+        <v>2.4999999999999996</v>
+      </c>
+      <c r="H34" s="15">
+        <v>2.23</v>
+      </c>
+      <c r="I34" s="15">
+        <v>2.6199999999999997</v>
+      </c>
+      <c r="J34" s="15">
+        <v>1.9100000000000001</v>
+      </c>
+      <c r="K34" s="15">
+        <v>1.19</v>
+      </c>
+      <c r="L34" s="15">
+        <v>0.73</v>
+      </c>
+      <c r="M34" s="15">
+        <v>0</v>
+      </c>
+      <c r="N34" s="15">
+        <v>0</v>
+      </c>
+      <c r="O34" s="27">
+        <v>0</v>
+      </c>
+      <c r="P34" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="30">
+        <v>0</v>
+      </c>
+      <c r="R34" s="15">
+        <v>6.9999999999999993E-2</v>
+      </c>
+      <c r="S34" s="15">
+        <v>1.38</v>
+      </c>
+      <c r="T34" s="15">
+        <v>1.27</v>
+      </c>
+      <c r="U34" s="30">
+        <v>1.31</v>
+      </c>
+      <c r="V34" s="15">
+        <v>1.5499999999999998</v>
+      </c>
+      <c r="W34" s="15">
+        <v>1.38</v>
+      </c>
+      <c r="X34" s="15">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="Y34" s="30">
+        <v>1.08</v>
+      </c>
+      <c r="Z34" s="15">
+        <v>1</v>
+      </c>
+      <c r="AA34" s="15">
+        <v>1.7699999999999998</v>
+      </c>
+      <c r="AB34" s="15">
+        <v>2.0099999999999993</v>
+      </c>
+      <c r="AC34" s="30">
+        <v>2.4999999999999996</v>
+      </c>
+      <c r="AD34" s="15">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="AE34" s="15">
+        <v>2.78</v>
+      </c>
+      <c r="AF34" s="15">
+        <v>2.38</v>
+      </c>
+      <c r="AG34" s="30">
+        <v>2.23</v>
+      </c>
+      <c r="AH34" s="15">
+        <v>3.03</v>
+      </c>
+      <c r="AI34" s="15">
+        <v>2.9200000000000004</v>
+      </c>
+      <c r="AJ34" s="15">
+        <v>2.7300000000000004</v>
+      </c>
+      <c r="AK34" s="30">
+        <v>2.6199999999999997</v>
+      </c>
+      <c r="AL34" s="15">
+        <v>2.4</v>
+      </c>
+      <c r="AM34" s="15">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="AN34" s="15">
+        <v>2.09</v>
+      </c>
+      <c r="AO34" s="30">
+        <v>1.9100000000000001</v>
+      </c>
+      <c r="AP34" s="15">
+        <v>1.7200000000000002</v>
+      </c>
+      <c r="AQ34" s="15">
+        <v>1.5400000000000003</v>
+      </c>
+      <c r="AR34" s="15">
+        <v>1.36</v>
+      </c>
+      <c r="AS34" s="30">
+        <v>1.19</v>
+      </c>
+      <c r="AT34" s="15">
+        <v>0.95999999999999985</v>
+      </c>
+      <c r="AU34" s="15">
+        <v>0.78</v>
+      </c>
+      <c r="AV34" s="15">
+        <v>0.7400000000000001</v>
+      </c>
+      <c r="AW34" s="30">
+        <v>0.73</v>
+      </c>
+      <c r="AX34" s="15">
+        <v>0.72</v>
+      </c>
+      <c r="AY34" s="15">
+        <v>0.72</v>
+      </c>
+      <c r="AZ34" s="15">
+        <v>0.72</v>
+      </c>
+      <c r="BA34" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB34" s="15">
+        <v>0</v>
+      </c>
+      <c r="BC34" s="15">
+        <v>0</v>
+      </c>
+      <c r="BD34" s="15">
+        <v>0</v>
+      </c>
+      <c r="BE34" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF34" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG34" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH34" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI34" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ34" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK34" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL34" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM34" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN34" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO34" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP34" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ34" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:69">
+      <c r="A35" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B35" s="15">
+        <v>0.72378739000000003</v>
+      </c>
+      <c r="C35" s="15">
+        <v>2.6899999999999995</v>
+      </c>
+      <c r="D35" s="15">
+        <v>0</v>
+      </c>
+      <c r="E35" s="15">
+        <v>0</v>
+      </c>
+      <c r="F35" s="15">
+        <v>0</v>
+      </c>
+      <c r="G35" s="15">
+        <v>0</v>
+      </c>
+      <c r="H35" s="15">
+        <v>0</v>
+      </c>
+      <c r="I35" s="15">
+        <v>0</v>
+      </c>
+      <c r="J35" s="15">
+        <v>0</v>
+      </c>
+      <c r="K35" s="15">
+        <v>0</v>
+      </c>
+      <c r="L35" s="15">
+        <v>0</v>
+      </c>
+      <c r="M35" s="15">
+        <v>0</v>
+      </c>
+      <c r="N35" s="15">
+        <v>0</v>
+      </c>
+      <c r="O35" s="27">
+        <v>0</v>
+      </c>
+      <c r="P35" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="30">
+        <v>0</v>
+      </c>
+      <c r="R35" s="15">
+        <v>0</v>
+      </c>
+      <c r="S35" s="15">
+        <v>0</v>
+      </c>
+      <c r="T35" s="15">
+        <v>0</v>
+      </c>
+      <c r="U35" s="30">
+        <v>0</v>
+      </c>
+      <c r="V35" s="15">
+        <v>0</v>
+      </c>
+      <c r="W35" s="15">
+        <v>0</v>
+      </c>
+      <c r="X35" s="15">
+        <v>0</v>
+      </c>
+      <c r="Y35" s="30">
+        <v>0</v>
+      </c>
+      <c r="Z35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AA35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AB35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AC35" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AF35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AG35" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AI35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK35" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AM35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AN35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AO35" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AQ35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AR35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AS35" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AU35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AV35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AW35" s="30">
+        <v>0</v>
+      </c>
+      <c r="AX35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AY35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AZ35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BA35" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BC35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BD35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BE35" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI35" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM35" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ35" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:69">
+      <c r="A36" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="E6" s="10" t="s">
+      <c r="B36" s="15">
+        <v>417.14032384196184</v>
+      </c>
+      <c r="C36" s="15">
+        <v>380.41148107793992</v>
+      </c>
+      <c r="D36" s="15">
+        <v>346.65</v>
+      </c>
+      <c r="E36" s="15">
+        <v>315.89</v>
+      </c>
+      <c r="F36" s="15">
+        <v>310.51503471058555</v>
+      </c>
+      <c r="G36" s="15">
+        <v>227.60598834235873</v>
+      </c>
+      <c r="H36" s="15">
+        <v>207.21499272174842</v>
+      </c>
+      <c r="I36" s="15">
+        <v>246.91980669368292</v>
+      </c>
+      <c r="J36" s="15">
+        <v>242.96388876393058</v>
+      </c>
+      <c r="K36" s="15">
+        <v>336.60460622991422</v>
+      </c>
+      <c r="L36" s="15">
+        <v>366.72909285008228</v>
+      </c>
+      <c r="M36" s="15">
+        <v>344.40254051438575</v>
+      </c>
+      <c r="N36" s="15">
+        <v>370.18147472009292</v>
+      </c>
+      <c r="O36" s="27">
+        <v>216.99570945400177</v>
+      </c>
+      <c r="P36" s="27">
+        <v>314.22345661394246</v>
+      </c>
+      <c r="Q36" s="30">
+        <v>230.12284876437971</v>
+      </c>
+      <c r="R36" s="15">
+        <v>344.78933988332818</v>
+      </c>
+      <c r="S36" s="15">
+        <v>360.70000000000005</v>
+      </c>
+      <c r="T36" s="15">
+        <v>336.2315477532614</v>
+      </c>
+      <c r="U36" s="30">
+        <v>315.89</v>
+      </c>
+      <c r="V36" s="15">
+        <v>313.11</v>
+      </c>
+      <c r="W36" s="15">
+        <v>312.92143351023498</v>
+      </c>
+      <c r="X36" s="15">
+        <v>309.91000000000003</v>
+      </c>
+      <c r="Y36" s="30">
+        <v>310.51503471058555</v>
+      </c>
+      <c r="Z36" s="15">
+        <v>296.93804989496135</v>
+      </c>
+      <c r="AA36" s="15">
+        <v>262.30747961282412</v>
+      </c>
+      <c r="AB36" s="15">
+        <v>251.13826669882997</v>
+      </c>
+      <c r="AC36" s="30">
+        <v>227.60598834235873</v>
+      </c>
+      <c r="AD36" s="15">
+        <v>222.33608517158518</v>
+      </c>
+      <c r="AE36" s="15">
+        <v>219.77106212073096</v>
+      </c>
+      <c r="AF36" s="15">
+        <v>232.23982623709213</v>
+      </c>
+      <c r="AG36" s="30">
+        <v>207.21499272174842</v>
+      </c>
+      <c r="AH36" s="15">
+        <v>223.21600353818371</v>
+      </c>
+      <c r="AI36" s="15">
+        <v>231.74439506951455</v>
+      </c>
+      <c r="AJ36" s="15">
+        <v>237.92289703199049</v>
+      </c>
+      <c r="AK36" s="30">
+        <v>246.91980669368292</v>
+      </c>
+      <c r="AL36" s="15">
+        <v>258.28346767585464</v>
+      </c>
+      <c r="AM36" s="15">
+        <v>259.8044997029611</v>
+      </c>
+      <c r="AN36" s="15">
+        <v>250.66058714456801</v>
+      </c>
+      <c r="AO36" s="30">
+        <v>242.96388876393058</v>
+      </c>
+      <c r="AP36" s="15">
+        <v>247.84969869033318</v>
+      </c>
+      <c r="AQ36" s="15">
+        <v>333.20399923815825</v>
+      </c>
+      <c r="AR36" s="15">
+        <v>349.84033056146865</v>
+      </c>
+      <c r="AS36" s="30">
+        <v>336.60460622991422</v>
+      </c>
+      <c r="AT36" s="15">
+        <v>322.98045407295456</v>
+      </c>
+      <c r="AU36" s="15">
+        <v>363.90679631780637</v>
+      </c>
+      <c r="AV36" s="15">
+        <v>374.52846703753517</v>
+      </c>
+      <c r="AW36" s="30">
+        <v>366.72909285008228</v>
+      </c>
+      <c r="AX36" s="15">
+        <v>387.80518489092867</v>
+      </c>
+      <c r="AY36" s="15">
+        <v>372.18325946415376</v>
+      </c>
+      <c r="AZ36" s="15">
+        <v>371.04703417514037</v>
+      </c>
+      <c r="BA36" s="30">
+        <v>344.40254051438575</v>
+      </c>
+      <c r="BB36" s="15">
+        <v>359.23542981433519</v>
+      </c>
+      <c r="BC36" s="15">
+        <v>354.01616211556592</v>
+      </c>
+      <c r="BD36" s="15">
+        <v>388.90668650589231</v>
+      </c>
+      <c r="BE36" s="30">
+        <v>370.18147472009292</v>
+      </c>
+      <c r="BF36" s="15">
+        <v>373.1289510177732</v>
+      </c>
+      <c r="BG36" s="15">
+        <v>328.19932248607199</v>
+      </c>
+      <c r="BH36" s="15">
+        <v>273.79883940650586</v>
+      </c>
+      <c r="BI36" s="30">
+        <v>216.99570945400177</v>
+      </c>
+      <c r="BJ36" s="15">
+        <v>223.90128815543397</v>
+      </c>
+      <c r="BK36" s="15">
+        <v>225.51015249343831</v>
+      </c>
+      <c r="BL36" s="15">
+        <v>343.48786322127512</v>
+      </c>
+      <c r="BM36" s="30">
+        <v>314.22345661394246</v>
+      </c>
+      <c r="BN36" s="15">
+        <v>284.94122240133993</v>
+      </c>
+      <c r="BO36" s="15">
+        <v>238.73767546172763</v>
+      </c>
+      <c r="BP36" s="15">
+        <v>206.16622517303676</v>
+      </c>
+      <c r="BQ36" s="30">
+        <v>230.12284876437971</v>
+      </c>
+    </row>
+    <row r="37" spans="1:69">
+      <c r="A37" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B37" s="15">
+        <v>328.20982696452216</v>
+      </c>
+      <c r="C37" s="15">
+        <v>308.36126352872805</v>
+      </c>
+      <c r="D37" s="15">
+        <v>295.08</v>
+      </c>
+      <c r="E37" s="15">
+        <v>273.42</v>
+      </c>
+      <c r="F37" s="15">
+        <v>261.95479951862586</v>
+      </c>
+      <c r="G37" s="15">
+        <v>205.14409681556918</v>
+      </c>
+      <c r="H37" s="15">
+        <v>183.55859817048918</v>
+      </c>
+      <c r="I37" s="15">
+        <v>219.13</v>
+      </c>
+      <c r="J37" s="15">
+        <v>207.01407800648923</v>
+      </c>
+      <c r="K37" s="15">
+        <v>305.46983159348775</v>
+      </c>
+      <c r="L37" s="15">
+        <v>327.2380039518718</v>
+      </c>
+      <c r="M37" s="15">
+        <v>316.222221977</v>
+      </c>
+      <c r="N37" s="15">
+        <v>339.31666645200011</v>
+      </c>
+      <c r="O37" s="27">
+        <v>182.79222201100004</v>
+      </c>
+      <c r="P37" s="27">
+        <v>136.08467889568882</v>
+      </c>
+      <c r="Q37" s="30">
+        <v>114.89111049500001</v>
+      </c>
+      <c r="R37" s="15">
+        <v>289.65934909425852</v>
+      </c>
+      <c r="S37" s="15">
+        <v>299.11</v>
+      </c>
+      <c r="T37" s="15">
+        <v>279.02142084071511</v>
+      </c>
+      <c r="U37" s="30">
+        <v>273.42</v>
+      </c>
+      <c r="V37" s="15">
+        <v>276.77</v>
+      </c>
+      <c r="W37" s="15">
+        <v>273.52141258529184</v>
+      </c>
+      <c r="X37" s="15">
+        <v>274.35000000000002</v>
+      </c>
+      <c r="Y37" s="30">
+        <v>261.95479951862586</v>
+      </c>
+      <c r="Z37" s="15">
+        <v>251.36751275053072</v>
+      </c>
+      <c r="AA37" s="15">
+        <v>235.43135716205319</v>
+      </c>
+      <c r="AB37" s="15">
+        <v>223.08339790645289</v>
+      </c>
+      <c r="AC37" s="30">
+        <v>205.14409681556918</v>
+      </c>
+      <c r="AD37" s="15">
+        <v>195.08611080636317</v>
+      </c>
+      <c r="AE37" s="15">
+        <v>190.74860314096293</v>
+      </c>
+      <c r="AF37" s="15">
+        <v>194.11</v>
+      </c>
+      <c r="AG37" s="30">
+        <v>183.55859817048918</v>
+      </c>
+      <c r="AH37" s="15">
+        <v>193.51</v>
+      </c>
+      <c r="AI37" s="15">
+        <v>200.90021185485693</v>
+      </c>
+      <c r="AJ37" s="15">
+        <v>208.57020453534906</v>
+      </c>
+      <c r="AK37" s="30">
+        <v>219.13</v>
+      </c>
+      <c r="AL37" s="15">
+        <v>221.19118069465159</v>
+      </c>
+      <c r="AM37" s="15">
+        <v>223.10140550114608</v>
+      </c>
+      <c r="AN37" s="15">
+        <v>217.50985749830352</v>
+      </c>
+      <c r="AO37" s="30">
+        <v>207.01407800648923</v>
+      </c>
+      <c r="AP37" s="15">
+        <v>213.94642333034608</v>
+      </c>
+      <c r="AQ37" s="15">
+        <v>295.34468804846779</v>
+      </c>
+      <c r="AR37" s="15">
+        <v>318.03868199534605</v>
+      </c>
+      <c r="AS37" s="30">
+        <v>305.46983159348775</v>
+      </c>
+      <c r="AT37" s="15">
+        <v>288.49336042552329</v>
+      </c>
+      <c r="AU37" s="15">
+        <v>328.59777718599997</v>
+      </c>
+      <c r="AV37" s="15">
+        <v>335.11999987723215</v>
+      </c>
+      <c r="AW37" s="30">
+        <v>327.2380039518718</v>
+      </c>
+      <c r="AX37" s="15">
+        <v>348.64333277200001</v>
+      </c>
+      <c r="AY37" s="15">
+        <v>330.11222176500007</v>
+      </c>
+      <c r="AZ37" s="15">
+        <v>334.24888845000004</v>
+      </c>
+      <c r="BA37" s="30">
+        <v>316.222221977</v>
+      </c>
+      <c r="BB37" s="15">
+        <v>321.60777753500003</v>
+      </c>
+      <c r="BC37" s="15">
+        <v>313.46888864900001</v>
+      </c>
+      <c r="BD37" s="15">
+        <v>349.00999976900005</v>
+      </c>
+      <c r="BE37" s="30">
+        <v>339.31666645200011</v>
+      </c>
+      <c r="BF37" s="15">
+        <v>340.09555531799998</v>
+      </c>
+      <c r="BG37" s="15">
+        <v>297.10888866599993</v>
+      </c>
+      <c r="BH37" s="15">
+        <v>243.84777755799996</v>
+      </c>
+      <c r="BI37" s="30">
+        <v>182.79222201100004</v>
+      </c>
+      <c r="BJ37" s="15">
+        <v>175.62777753200001</v>
+      </c>
+      <c r="BK37" s="15">
+        <v>175.91999976700001</v>
+      </c>
+      <c r="BL37" s="15">
+        <v>162.23777759400002</v>
+      </c>
+      <c r="BM37" s="30">
+        <v>136.08467889568882</v>
+      </c>
+      <c r="BN37" s="15">
+        <v>122.376666141</v>
+      </c>
+      <c r="BO37" s="15">
+        <v>99.4173600041904</v>
+      </c>
+      <c r="BP37" s="15">
+        <v>110.37999942900001</v>
+      </c>
+      <c r="BQ37" s="30">
+        <v>114.89111049500001</v>
+      </c>
+    </row>
+    <row r="38" spans="1:69">
+      <c r="A38" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B38" s="15">
+        <v>88.930496877439651</v>
+      </c>
+      <c r="C38" s="15">
+        <v>72.050217549211894</v>
+      </c>
+      <c r="D38" s="15">
+        <v>51.57</v>
+      </c>
+      <c r="E38" s="15">
+        <v>42.47</v>
+      </c>
+      <c r="F38" s="15">
+        <v>48.560235191959706</v>
+      </c>
+      <c r="G38" s="15">
+        <v>22.461891526789536</v>
+      </c>
+      <c r="H38" s="15">
+        <v>23.65639455125924</v>
+      </c>
+      <c r="I38" s="15">
+        <v>27.789806693682934</v>
+      </c>
+      <c r="J38" s="15">
+        <v>35.949810757441355</v>
+      </c>
+      <c r="K38" s="15">
+        <v>31.134774636426489</v>
+      </c>
+      <c r="L38" s="15">
+        <v>39.491088898210457</v>
+      </c>
+      <c r="M38" s="15">
+        <v>28.180318537385748</v>
+      </c>
+      <c r="N38" s="15">
+        <v>30.86480826809284</v>
+      </c>
+      <c r="O38" s="27">
+        <v>34.20348744300172</v>
+      </c>
+      <c r="P38" s="27">
+        <v>178.13877771825364</v>
+      </c>
+      <c r="Q38" s="30">
+        <v>115.2317382693797</v>
+      </c>
+      <c r="R38" s="15">
+        <v>55.12999078906968</v>
+      </c>
+      <c r="S38" s="15">
+        <v>61.59</v>
+      </c>
+      <c r="T38" s="15">
+        <v>57.210126912546308</v>
+      </c>
+      <c r="U38" s="30">
+        <v>42.47</v>
+      </c>
+      <c r="V38" s="15">
+        <v>36.340000000000003</v>
+      </c>
+      <c r="W38" s="15">
+        <v>39.400020924943142</v>
+      </c>
+      <c r="X38" s="15">
+        <v>35.56</v>
+      </c>
+      <c r="Y38" s="30">
+        <v>48.560235191959706</v>
+      </c>
+      <c r="Z38" s="15">
+        <v>45.570537144430624</v>
+      </c>
+      <c r="AA38" s="15">
+        <v>26.876122450770914</v>
+      </c>
+      <c r="AB38" s="15">
+        <v>28.054868792377064</v>
+      </c>
+      <c r="AC38" s="30">
+        <v>22.461891526789536</v>
+      </c>
+      <c r="AD38" s="15">
+        <v>27.249974365222027</v>
+      </c>
+      <c r="AE38" s="15">
+        <v>29.022458979768025</v>
+      </c>
+      <c r="AF38" s="15">
+        <v>38.129826237092132</v>
+      </c>
+      <c r="AG38" s="30">
+        <v>23.65639455125924</v>
+      </c>
+      <c r="AH38" s="15">
+        <v>29.706003538183712</v>
+      </c>
+      <c r="AI38" s="15">
+        <v>30.84418321465763</v>
+      </c>
+      <c r="AJ38" s="15">
+        <v>29.352692496641421</v>
+      </c>
+      <c r="AK38" s="30">
+        <v>27.789806693682934</v>
+      </c>
+      <c r="AL38" s="15">
+        <v>37.092286981203046</v>
+      </c>
+      <c r="AM38" s="15">
+        <v>36.703094201815013</v>
+      </c>
+      <c r="AN38" s="15">
+        <v>33.150729646264509</v>
+      </c>
+      <c r="AO38" s="30">
+        <v>35.949810757441355</v>
+      </c>
+      <c r="AP38" s="15">
+        <v>33.90327535998712</v>
+      </c>
+      <c r="AQ38" s="15">
+        <v>37.859311189690445</v>
+      </c>
+      <c r="AR38" s="15">
+        <v>31.801648566122616</v>
+      </c>
+      <c r="AS38" s="30">
+        <v>31.134774636426489</v>
+      </c>
+      <c r="AT38" s="15">
+        <v>34.487093647431251</v>
+      </c>
+      <c r="AU38" s="15">
+        <v>35.309019131806373</v>
+      </c>
+      <c r="AV38" s="15">
+        <v>39.408467160303005</v>
+      </c>
+      <c r="AW38" s="30">
+        <v>39.491088898210457</v>
+      </c>
+      <c r="AX38" s="15">
+        <v>39.161852118928692</v>
+      </c>
+      <c r="AY38" s="15">
+        <v>42.071037699153671</v>
+      </c>
+      <c r="AZ38" s="15">
+        <v>36.798145725140351</v>
+      </c>
+      <c r="BA38" s="30">
+        <v>28.180318537385748</v>
+      </c>
+      <c r="BB38" s="15">
+        <v>37.627652279335173</v>
+      </c>
+      <c r="BC38" s="15">
+        <v>40.547273466565912</v>
+      </c>
+      <c r="BD38" s="15">
+        <v>39.896686736892271</v>
+      </c>
+      <c r="BE38" s="30">
+        <v>30.86480826809284</v>
+      </c>
+      <c r="BF38" s="15">
+        <v>33.033395699773223</v>
+      </c>
+      <c r="BG38" s="15">
+        <v>31.090433820072054</v>
+      </c>
+      <c r="BH38" s="15">
+        <v>29.951061848505908</v>
+      </c>
+      <c r="BI38" s="30">
+        <v>34.20348744300172</v>
+      </c>
+      <c r="BJ38" s="15">
+        <v>48.273510623433971</v>
+      </c>
+      <c r="BK38" s="15">
+        <v>49.590152726438312</v>
+      </c>
+      <c r="BL38" s="15">
+        <v>181.25008562727507</v>
+      </c>
+      <c r="BM38" s="30">
+        <v>178.13877771825364</v>
+      </c>
+      <c r="BN38" s="15">
+        <v>162.56455626033994</v>
+      </c>
+      <c r="BO38" s="15">
+        <v>139.32031545753722</v>
+      </c>
+      <c r="BP38" s="15">
+        <v>95.786225744036756</v>
+      </c>
+      <c r="BQ38" s="30">
+        <v>115.2317382693797</v>
+      </c>
+    </row>
+    <row r="39" spans="1:69">
+      <c r="A39" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="F6" s="10" t="s">
+      <c r="B39" s="15">
+        <v>5997.6103295880384</v>
+      </c>
+      <c r="C39" s="15">
+        <v>6258.3352934520599</v>
+      </c>
+      <c r="D39" s="15">
+        <v>7203.4733282552461</v>
+      </c>
+      <c r="E39" s="15">
+        <v>7113.72024074</v>
+      </c>
+      <c r="F39" s="15">
+        <v>7406.2683827613737</v>
+      </c>
+      <c r="G39" s="15">
+        <v>10368.721795483414</v>
+      </c>
+      <c r="H39" s="15">
+        <v>11941.744715865443</v>
+      </c>
+      <c r="I39" s="15">
+        <v>14541.412808855639</v>
+      </c>
+      <c r="J39" s="15">
+        <v>17347.384093816243</v>
+      </c>
+      <c r="K39" s="15">
+        <v>20088.753581816196</v>
+      </c>
+      <c r="L39" s="15">
+        <v>24343.375719763921</v>
+      </c>
+      <c r="M39" s="15">
+        <v>24929.118339275967</v>
+      </c>
+      <c r="N39" s="15">
+        <v>25093.678505769305</v>
+      </c>
+      <c r="O39" s="27">
+        <v>24757.175895901895</v>
+      </c>
+      <c r="P39" s="27">
+        <v>23222.200843667535</v>
+      </c>
+      <c r="Q39" s="30">
+        <v>22118.979906409</v>
+      </c>
+      <c r="R39" s="15">
+        <v>7234.5106601166717</v>
+      </c>
+      <c r="S39" s="15">
+        <v>7519.2313832200016</v>
+      </c>
+      <c r="T39" s="15">
+        <v>7271.9632317612741</v>
+      </c>
+      <c r="U39" s="30">
+        <v>7113.72024074</v>
+      </c>
+      <c r="V39" s="15">
+        <v>7370.1727095247679</v>
+      </c>
+      <c r="W39" s="15">
+        <v>6985.0051449633538</v>
+      </c>
+      <c r="X39" s="15">
+        <v>7341.1951491933196</v>
+      </c>
+      <c r="Y39" s="30">
+        <v>7406.2683827613737</v>
+      </c>
+      <c r="Z39" s="15">
+        <v>7916.4595444930419</v>
+      </c>
+      <c r="AA39" s="15">
+        <v>8086.9196360161795</v>
+      </c>
+      <c r="AB39" s="15">
+        <v>9146.2469213854692</v>
+      </c>
+      <c r="AC39" s="30">
+        <v>10368.721795483414</v>
+      </c>
+      <c r="AD39" s="15">
+        <v>10845.661203274674</v>
+      </c>
+      <c r="AE39" s="15">
+        <v>11565.040426023934</v>
+      </c>
+      <c r="AF39" s="15">
+        <v>11561.813567860856</v>
+      </c>
+      <c r="AG39" s="30">
+        <v>11941.744715865443</v>
+      </c>
+      <c r="AH39" s="15">
+        <v>12608.907674827744</v>
+      </c>
+      <c r="AI39" s="15">
+        <v>13512.235059845665</v>
+      </c>
+      <c r="AJ39" s="15">
+        <v>13591.018757287489</v>
+      </c>
+      <c r="AK39" s="30">
+        <v>14541.412808855639</v>
+      </c>
+      <c r="AL39" s="15">
+        <v>15444.724664035595</v>
+      </c>
+      <c r="AM39" s="15">
+        <v>16006.382403077998</v>
+      </c>
+      <c r="AN39" s="15">
+        <v>16129.501351505311</v>
+      </c>
+      <c r="AO39" s="30">
+        <v>17347.384093816243</v>
+      </c>
+      <c r="AP39" s="15">
+        <v>17504.394358689478</v>
+      </c>
+      <c r="AQ39" s="15">
+        <v>17617.370415221241</v>
+      </c>
+      <c r="AR39" s="15">
+        <v>18433.832864685159</v>
+      </c>
+      <c r="AS39" s="30">
+        <v>20088.753581816196</v>
+      </c>
+      <c r="AT39" s="15">
+        <v>21230.494712394546</v>
+      </c>
+      <c r="AU39" s="15">
+        <v>22224.394736925104</v>
+      </c>
+      <c r="AV39" s="15">
+        <v>23077.654058991633</v>
+      </c>
+      <c r="AW39" s="30">
+        <v>24343.375719763921</v>
+      </c>
+      <c r="AX39" s="15">
+        <v>24616.239349811956</v>
+      </c>
+      <c r="AY39" s="15">
+        <v>24635.820056501754</v>
+      </c>
+      <c r="AZ39" s="15">
+        <v>25066.425303125437</v>
+      </c>
+      <c r="BA39" s="30">
+        <v>24929.118339275967</v>
+      </c>
+      <c r="BB39" s="15">
+        <v>25532.45480705821</v>
+      </c>
+      <c r="BC39" s="15">
+        <v>25704.014788222052</v>
+      </c>
+      <c r="BD39" s="15">
+        <v>25200.503395465916</v>
+      </c>
+      <c r="BE39" s="30">
+        <v>25093.678505769305</v>
+      </c>
+      <c r="BF39" s="15">
+        <v>25894.591430129632</v>
+      </c>
+      <c r="BG39" s="15">
+        <v>26098.100962986613</v>
+      </c>
+      <c r="BH39" s="15">
+        <v>25179.526867143806</v>
+      </c>
+      <c r="BI39" s="30">
+        <v>24757.175895901895</v>
+      </c>
+      <c r="BJ39" s="15">
+        <v>24674.367313594557</v>
+      </c>
+      <c r="BK39" s="15">
+        <v>24280.668187218867</v>
+      </c>
+      <c r="BL39" s="15">
+        <v>23827.87828844061</v>
+      </c>
+      <c r="BM39" s="30">
+        <v>23222.200843667535</v>
+      </c>
+      <c r="BN39" s="15">
+        <v>23029.205461929003</v>
+      </c>
+      <c r="BO39" s="15">
+        <v>23110.381953925498</v>
+      </c>
+      <c r="BP39" s="15">
+        <v>22479.769906105998</v>
+      </c>
+      <c r="BQ39" s="30">
+        <v>22118.979906409</v>
+      </c>
+    </row>
+    <row r="40" spans="1:69">
+      <c r="A40" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="G6" s="10" t="s">
+      <c r="B40" s="15">
+        <v>243.15275135000002</v>
+      </c>
+      <c r="C40" s="15">
+        <v>218.22677453</v>
+      </c>
+      <c r="D40" s="15">
+        <v>215.19332825524609</v>
+      </c>
+      <c r="E40" s="15">
+        <v>214.24024074000002</v>
+      </c>
+      <c r="F40" s="15">
+        <v>21.53318228000003</v>
+      </c>
+      <c r="G40" s="15">
+        <v>363.34589229898472</v>
+      </c>
+      <c r="H40" s="15">
+        <v>-1.0930557725671118E-13</v>
+      </c>
+      <c r="I40" s="15">
+        <v>-1.2574796726052323E-13</v>
+      </c>
+      <c r="J40" s="15">
+        <v>-1.1298068564814123E-13</v>
+      </c>
+      <c r="K40" s="15">
+        <v>-1.0122848931659669E-13</v>
+      </c>
+      <c r="L40" s="15">
+        <v>-1.0469733700274082E-13</v>
+      </c>
+      <c r="M40" s="15">
+        <v>2.999896388087765E-9</v>
+      </c>
+      <c r="N40" s="15">
+        <v>0</v>
+      </c>
+      <c r="O40" s="27">
+        <v>0</v>
+      </c>
+      <c r="P40" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="30">
+        <v>0</v>
+      </c>
+      <c r="R40" s="15">
+        <v>173.40999999999997</v>
+      </c>
+      <c r="S40" s="15">
+        <v>183.38138322</v>
+      </c>
+      <c r="T40" s="15">
+        <v>196.4047795145357</v>
+      </c>
+      <c r="U40" s="30">
+        <v>214.24024074000002</v>
+      </c>
+      <c r="V40" s="15">
+        <v>266.33270952476886</v>
+      </c>
+      <c r="W40" s="15">
+        <v>173.4665784735887</v>
+      </c>
+      <c r="X40" s="15">
+        <v>226.70514919331973</v>
+      </c>
+      <c r="Y40" s="30">
+        <v>21.53318228000003</v>
+      </c>
+      <c r="Z40" s="15">
+        <v>143.13705724357177</v>
+      </c>
+      <c r="AA40" s="15">
+        <v>113.43099317823342</v>
+      </c>
+      <c r="AB40" s="15">
+        <v>342.64031929192225</v>
+      </c>
+      <c r="AC40" s="30">
+        <v>363.34589229898472</v>
+      </c>
+      <c r="AD40" s="15">
+        <v>128.28214948833764</v>
+      </c>
+      <c r="AE40" s="15">
+        <v>-1.2236144347563859E-13</v>
+      </c>
+      <c r="AF40" s="15">
+        <v>-1.2075029916038241E-13</v>
+      </c>
+      <c r="AG40" s="30">
+        <v>-1.0930557725671118E-13</v>
+      </c>
+      <c r="AH40" s="15">
+        <v>-1.1483240671942788E-13</v>
+      </c>
+      <c r="AI40" s="15">
+        <v>-1.2338781986876061E-13</v>
+      </c>
+      <c r="AJ40" s="15">
+        <v>-1.2341857192011749E-13</v>
+      </c>
+      <c r="AK40" s="30">
+        <v>-1.2574796726052323E-13</v>
+      </c>
+      <c r="AL40" s="15">
+        <v>-1.2321386668593289E-13</v>
+      </c>
+      <c r="AM40" s="15">
+        <v>0.89999999999988134</v>
+      </c>
+      <c r="AN40" s="15">
+        <v>-1.1743794037700682E-13</v>
+      </c>
+      <c r="AO40" s="30">
+        <v>-1.1298068564814123E-13</v>
+      </c>
+      <c r="AP40" s="15">
+        <v>-1.1168933268549928E-13</v>
+      </c>
+      <c r="AQ40" s="15">
+        <v>-1.104517572442204E-13</v>
+      </c>
+      <c r="AR40" s="15">
+        <v>-1.0493408754453828E-13</v>
+      </c>
+      <c r="AS40" s="30">
+        <v>-1.0122848931659669E-13</v>
+      </c>
+      <c r="AT40" s="15">
+        <v>-9.4147744080525757E-14</v>
+      </c>
+      <c r="AU40" s="15">
+        <v>-9.4303255315179719E-14</v>
+      </c>
+      <c r="AV40" s="15">
+        <v>-1.038262068407641E-13</v>
+      </c>
+      <c r="AW40" s="30">
+        <v>-1.0469733700274082E-13</v>
+      </c>
+      <c r="AX40" s="15">
+        <v>-1.129119818796658E-13</v>
+      </c>
+      <c r="AY40" s="15">
+        <v>-1.0616439500622488E-13</v>
+      </c>
+      <c r="AZ40" s="15">
+        <v>-1.0202842584148545E-13</v>
+      </c>
+      <c r="BA40" s="30">
+        <v>2.999896388087765E-9</v>
+      </c>
+      <c r="BB40" s="15">
+        <v>2.999889495918941E-9</v>
+      </c>
+      <c r="BC40" s="15">
+        <v>2.9998780273150018E-9</v>
+      </c>
+      <c r="BD40" s="15">
+        <v>2.9998906350464132E-9</v>
+      </c>
+      <c r="BE40" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF40" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG40" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH40" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI40" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ40" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK40" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL40" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM40" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN40" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO40" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP40" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ40" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:69">
+      <c r="A41" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B41" s="15">
+        <v>243.15275135000002</v>
+      </c>
+      <c r="C41" s="15">
+        <v>197.01999999999998</v>
+      </c>
+      <c r="D41" s="15">
+        <v>171.59</v>
+      </c>
+      <c r="E41" s="15">
+        <v>138.96</v>
+      </c>
+      <c r="F41" s="15">
+        <v>0</v>
+      </c>
+      <c r="G41" s="15">
+        <v>0</v>
+      </c>
+      <c r="H41" s="15">
+        <v>0</v>
+      </c>
+      <c r="I41" s="15">
+        <v>0</v>
+      </c>
+      <c r="J41" s="15">
+        <v>0</v>
+      </c>
+      <c r="K41" s="15">
+        <v>0</v>
+      </c>
+      <c r="L41" s="15">
+        <v>0</v>
+      </c>
+      <c r="M41" s="15">
+        <v>0</v>
+      </c>
+      <c r="N41" s="15">
+        <v>0</v>
+      </c>
+      <c r="O41" s="27">
+        <v>0</v>
+      </c>
+      <c r="P41" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="30">
+        <v>0</v>
+      </c>
+      <c r="R41" s="15">
+        <v>173.40999999999997</v>
+      </c>
+      <c r="S41" s="15">
+        <v>162.13</v>
+      </c>
+      <c r="T41" s="15">
+        <v>151.83000000000001</v>
+      </c>
+      <c r="U41" s="30">
+        <v>138.96</v>
+      </c>
+      <c r="V41" s="15">
+        <v>136.36999999999998</v>
+      </c>
+      <c r="W41" s="15">
+        <v>112.76</v>
+      </c>
+      <c r="X41" s="15">
+        <v>110.72</v>
+      </c>
+      <c r="Y41" s="30">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AA41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AB41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AC41" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AF41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AG41" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AI41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK41" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AM41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AN41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AO41" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AQ41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AR41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AS41" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AU41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AV41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AW41" s="30">
+        <v>0</v>
+      </c>
+      <c r="AX41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AY41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AZ41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BA41" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BC41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BD41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BE41" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI41" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM41" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ41" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:69">
+      <c r="A42" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="H6" s="10" t="s">
+      <c r="B42" s="15">
+        <v>1255.03552668</v>
+      </c>
+      <c r="C42" s="15">
+        <v>1355.85</v>
+      </c>
+      <c r="D42" s="15">
+        <v>1629.2600000000002</v>
+      </c>
+      <c r="E42" s="15">
+        <v>1405.91</v>
+      </c>
+      <c r="F42" s="15">
+        <v>1570.36</v>
+      </c>
+      <c r="G42" s="15">
+        <v>1767.22</v>
+      </c>
+      <c r="H42" s="15">
+        <v>2253.09</v>
+      </c>
+      <c r="I42" s="15">
+        <v>2486.6999999999994</v>
+      </c>
+      <c r="J42" s="15">
+        <v>2559.0400000000004</v>
+      </c>
+      <c r="K42" s="15">
+        <v>2613.6999999999998</v>
+      </c>
+      <c r="L42" s="15">
+        <v>1574.5900000000004</v>
+      </c>
+      <c r="M42" s="15">
+        <v>1648.5177656400001</v>
+      </c>
+      <c r="N42" s="15">
+        <v>1832.0660580500005</v>
+      </c>
+      <c r="O42" s="27">
+        <v>1962.2143719000001</v>
+      </c>
+      <c r="P42" s="27">
+        <v>2209.1793987100004</v>
+      </c>
+      <c r="Q42" s="30">
+        <v>2509.7999999999993</v>
+      </c>
+      <c r="R42" s="15">
+        <v>1669.0199999999998</v>
+      </c>
+      <c r="S42" s="15">
+        <v>1751.39</v>
+      </c>
+      <c r="T42" s="15">
+        <v>1701.22</v>
+      </c>
+      <c r="U42" s="30">
+        <v>1405.91</v>
+      </c>
+      <c r="V42" s="15">
+        <v>1539.8799999999999</v>
+      </c>
+      <c r="W42" s="15">
+        <v>1439.6999999999998</v>
+      </c>
+      <c r="X42" s="15">
+        <v>1511.24</v>
+      </c>
+      <c r="Y42" s="30">
+        <v>1570.36</v>
+      </c>
+      <c r="Z42" s="15">
+        <v>1546.57</v>
+      </c>
+      <c r="AA42" s="15">
+        <v>1518.63</v>
+      </c>
+      <c r="AB42" s="15">
+        <v>1647.7</v>
+      </c>
+      <c r="AC42" s="30">
+        <v>1767.22</v>
+      </c>
+      <c r="AD42" s="15">
+        <v>1875.56</v>
+      </c>
+      <c r="AE42" s="15">
+        <v>2024.98</v>
+      </c>
+      <c r="AF42" s="15">
+        <v>2253.5300000000002</v>
+      </c>
+      <c r="AG42" s="30">
+        <v>2253.09</v>
+      </c>
+      <c r="AH42" s="15">
+        <v>2321.66</v>
+      </c>
+      <c r="AI42" s="15">
+        <v>2413.34</v>
+      </c>
+      <c r="AJ42" s="15">
+        <v>2477.31</v>
+      </c>
+      <c r="AK42" s="30">
+        <v>2486.6999999999994</v>
+      </c>
+      <c r="AL42" s="15">
+        <v>2639.6</v>
+      </c>
+      <c r="AM42" s="15">
+        <v>2582.4899999999993</v>
+      </c>
+      <c r="AN42" s="15">
+        <v>2578.7799999999997</v>
+      </c>
+      <c r="AO42" s="30">
+        <v>2559.0400000000004</v>
+      </c>
+      <c r="AP42" s="15">
+        <v>2529.37</v>
+      </c>
+      <c r="AQ42" s="15">
+        <v>2561.23</v>
+      </c>
+      <c r="AR42" s="15">
+        <v>2576.81</v>
+      </c>
+      <c r="AS42" s="30">
+        <v>2613.6999999999998</v>
+      </c>
+      <c r="AT42" s="15">
+        <v>1408.99</v>
+      </c>
+      <c r="AU42" s="15">
+        <v>1500.39</v>
+      </c>
+      <c r="AV42" s="15">
+        <v>1510.1200000000001</v>
+      </c>
+      <c r="AW42" s="30">
+        <v>1574.5900000000004</v>
+      </c>
+      <c r="AX42" s="15">
+        <v>1734.34474346</v>
+      </c>
+      <c r="AY42" s="15">
+        <v>1728.7911402300001</v>
+      </c>
+      <c r="AZ42" s="15">
+        <v>1684.7832776299999</v>
+      </c>
+      <c r="BA42" s="30">
+        <v>1648.5177656400001</v>
+      </c>
+      <c r="BB42" s="15">
+        <v>1861.0150447100002</v>
+      </c>
+      <c r="BC42" s="15">
+        <v>1851.8287840199998</v>
+      </c>
+      <c r="BD42" s="15">
+        <v>1847.2146932499995</v>
+      </c>
+      <c r="BE42" s="30">
+        <v>1832.0660580500005</v>
+      </c>
+      <c r="BF42" s="15">
+        <v>2035.1648728700002</v>
+      </c>
+      <c r="BG42" s="15">
+        <v>2187.2636300300001</v>
+      </c>
+      <c r="BH42" s="15">
+        <v>2012.6252245599999</v>
+      </c>
+      <c r="BI42" s="30">
+        <v>1962.2143719000001</v>
+      </c>
+      <c r="BJ42" s="15">
+        <v>2025.90553987</v>
+      </c>
+      <c r="BK42" s="15">
+        <v>2229.2728028299998</v>
+      </c>
+      <c r="BL42" s="15">
+        <v>2208.2059960899996</v>
+      </c>
+      <c r="BM42" s="30">
+        <v>2209.1793987100004</v>
+      </c>
+      <c r="BN42" s="15">
+        <v>2415.79</v>
+      </c>
+      <c r="BO42" s="15">
+        <v>2386.0166526238163</v>
+      </c>
+      <c r="BP42" s="15">
+        <v>2310.08</v>
+      </c>
+      <c r="BQ42" s="30">
+        <v>2509.7999999999993</v>
+      </c>
+    </row>
+    <row r="43" spans="1:69">
+      <c r="A43" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B43" s="15">
+        <v>1212.0754732999999</v>
+      </c>
+      <c r="C43" s="15">
+        <v>1280.4599999999998</v>
+      </c>
+      <c r="D43" s="15">
+        <v>1240.7400000000002</v>
+      </c>
+      <c r="E43" s="15">
+        <v>1405.91</v>
+      </c>
+      <c r="F43" s="15">
+        <v>1570.36</v>
+      </c>
+      <c r="G43" s="15">
+        <v>1767.22</v>
+      </c>
+      <c r="H43" s="15">
+        <v>2253.09</v>
+      </c>
+      <c r="I43" s="15">
+        <v>2486.6999999999994</v>
+      </c>
+      <c r="J43" s="15">
+        <v>2559.0400000000004</v>
+      </c>
+      <c r="K43" s="15">
+        <v>2613.6999999999998</v>
+      </c>
+      <c r="L43" s="15">
+        <v>1542.8900000000003</v>
+      </c>
+      <c r="M43" s="15">
+        <v>1648.5177656400001</v>
+      </c>
+      <c r="N43" s="15">
+        <v>1832.0660580500005</v>
+      </c>
+      <c r="O43" s="27">
+        <v>1962.2143719000001</v>
+      </c>
+      <c r="P43" s="27">
+        <v>2208.2779812100002</v>
+      </c>
+      <c r="Q43" s="30">
+        <v>2309.7999999999993</v>
+      </c>
+      <c r="R43" s="15">
+        <v>1258.5299999999997</v>
+      </c>
+      <c r="S43" s="15">
+        <v>1325.0500000000002</v>
+      </c>
+      <c r="T43" s="15">
+        <v>1308.25</v>
+      </c>
+      <c r="U43" s="30">
+        <v>1405.91</v>
+      </c>
+      <c r="V43" s="15">
+        <v>1539.8799999999999</v>
+      </c>
+      <c r="W43" s="15">
+        <v>1439.6999999999998</v>
+      </c>
+      <c r="X43" s="15">
+        <v>1511.24</v>
+      </c>
+      <c r="Y43" s="30">
+        <v>1570.36</v>
+      </c>
+      <c r="Z43" s="15">
+        <v>1546.57</v>
+      </c>
+      <c r="AA43" s="15">
+        <v>1518.63</v>
+      </c>
+      <c r="AB43" s="15">
+        <v>1647.7</v>
+      </c>
+      <c r="AC43" s="30">
+        <v>1767.22</v>
+      </c>
+      <c r="AD43" s="15">
+        <v>1875.56</v>
+      </c>
+      <c r="AE43" s="15">
+        <v>2024.98</v>
+      </c>
+      <c r="AF43" s="15">
+        <v>2253.5300000000002</v>
+      </c>
+      <c r="AG43" s="30">
+        <v>2253.09</v>
+      </c>
+      <c r="AH43" s="15">
+        <v>2321.66</v>
+      </c>
+      <c r="AI43" s="15">
+        <v>2413.34</v>
+      </c>
+      <c r="AJ43" s="15">
+        <v>2477.31</v>
+      </c>
+      <c r="AK43" s="30">
+        <v>2486.6999999999994</v>
+      </c>
+      <c r="AL43" s="15">
+        <v>2639.6</v>
+      </c>
+      <c r="AM43" s="15">
+        <v>2582.4899999999993</v>
+      </c>
+      <c r="AN43" s="15">
+        <v>2578.7799999999997</v>
+      </c>
+      <c r="AO43" s="30">
+        <v>2559.0400000000004</v>
+      </c>
+      <c r="AP43" s="15">
+        <v>2529.37</v>
+      </c>
+      <c r="AQ43" s="15">
+        <v>2561.23</v>
+      </c>
+      <c r="AR43" s="15">
+        <v>2576.81</v>
+      </c>
+      <c r="AS43" s="30">
+        <v>2613.6999999999998</v>
+      </c>
+      <c r="AT43" s="15">
+        <v>1408.99</v>
+      </c>
+      <c r="AU43" s="15">
+        <v>1500.39</v>
+      </c>
+      <c r="AV43" s="15">
+        <v>1510.1200000000001</v>
+      </c>
+      <c r="AW43" s="30">
+        <v>1542.8900000000003</v>
+      </c>
+      <c r="AX43" s="15">
+        <v>1711.2847434600001</v>
+      </c>
+      <c r="AY43" s="15">
+        <v>1714.38114023</v>
+      </c>
+      <c r="AZ43" s="15">
+        <v>1679.0232776299999</v>
+      </c>
+      <c r="BA43" s="30">
+        <v>1648.5177656400001</v>
+      </c>
+      <c r="BB43" s="15">
+        <v>1861.0150447100002</v>
+      </c>
+      <c r="BC43" s="15">
+        <v>1851.8287840199998</v>
+      </c>
+      <c r="BD43" s="15">
+        <v>1847.2146932499995</v>
+      </c>
+      <c r="BE43" s="30">
+        <v>1832.0660580500005</v>
+      </c>
+      <c r="BF43" s="15">
+        <v>1860.1648728700002</v>
+      </c>
+      <c r="BG43" s="15">
+        <v>2012.2636300299998</v>
+      </c>
+      <c r="BH43" s="15">
+        <v>2012.6252245599999</v>
+      </c>
+      <c r="BI43" s="30">
+        <v>1962.2143719000001</v>
+      </c>
+      <c r="BJ43" s="15">
+        <v>2025.90553987</v>
+      </c>
+      <c r="BK43" s="15">
+        <v>2224.09280283</v>
+      </c>
+      <c r="BL43" s="15">
+        <v>2207.4459960899994</v>
+      </c>
+      <c r="BM43" s="30">
+        <v>2208.2779812100002</v>
+      </c>
+      <c r="BN43" s="15">
+        <v>2414.86</v>
+      </c>
+      <c r="BO43" s="15">
+        <v>2384.8352142457584</v>
+      </c>
+      <c r="BP43" s="15">
+        <v>2310.08</v>
+      </c>
+      <c r="BQ43" s="30">
+        <v>2309.7999999999993</v>
+      </c>
+    </row>
+    <row r="44" spans="1:69">
+      <c r="A44" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B44" s="15">
+        <v>42.960053380000005</v>
+      </c>
+      <c r="C44" s="15">
+        <v>75.39</v>
+      </c>
+      <c r="D44" s="15">
+        <v>388.52</v>
+      </c>
+      <c r="E44" s="15">
+        <v>0</v>
+      </c>
+      <c r="F44" s="15">
+        <v>0</v>
+      </c>
+      <c r="G44" s="15">
+        <v>0</v>
+      </c>
+      <c r="H44" s="15">
+        <v>0</v>
+      </c>
+      <c r="I44" s="15">
+        <v>0</v>
+      </c>
+      <c r="J44" s="15">
+        <v>0</v>
+      </c>
+      <c r="K44" s="15">
+        <v>0</v>
+      </c>
+      <c r="L44" s="15">
+        <v>31.7</v>
+      </c>
+      <c r="M44" s="15">
+        <v>0</v>
+      </c>
+      <c r="N44" s="15">
+        <v>0</v>
+      </c>
+      <c r="O44" s="27">
+        <v>0</v>
+      </c>
+      <c r="P44" s="27">
+        <v>0.90141750000000009</v>
+      </c>
+      <c r="Q44" s="30">
+        <v>199.99999999999997</v>
+      </c>
+      <c r="R44" s="15">
+        <v>410.48999999999995</v>
+      </c>
+      <c r="S44" s="15">
+        <v>426.34</v>
+      </c>
+      <c r="T44" s="15">
+        <v>392.97</v>
+      </c>
+      <c r="U44" s="30">
+        <v>0</v>
+      </c>
+      <c r="V44" s="15">
+        <v>0</v>
+      </c>
+      <c r="W44" s="15">
+        <v>0</v>
+      </c>
+      <c r="X44" s="15">
+        <v>0</v>
+      </c>
+      <c r="Y44" s="30">
+        <v>0</v>
+      </c>
+      <c r="Z44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AA44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AB44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AC44" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AF44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AG44" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AI44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK44" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AM44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AN44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AO44" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AQ44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AR44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AS44" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AU44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AV44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AW44" s="30">
+        <v>31.7</v>
+      </c>
+      <c r="AX44" s="15">
+        <v>23.06</v>
+      </c>
+      <c r="AY44" s="15">
+        <v>14.410000000000002</v>
+      </c>
+      <c r="AZ44" s="15">
+        <v>5.76</v>
+      </c>
+      <c r="BA44" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB44" s="15">
+        <v>0</v>
+      </c>
+      <c r="BC44" s="15">
+        <v>0</v>
+      </c>
+      <c r="BD44" s="15">
+        <v>0</v>
+      </c>
+      <c r="BE44" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF44" s="15">
+        <v>175</v>
+      </c>
+      <c r="BG44" s="15">
+        <v>175</v>
+      </c>
+      <c r="BH44" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI44" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ44" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK44" s="15">
+        <v>5.18</v>
+      </c>
+      <c r="BL44" s="15">
+        <v>0.76</v>
+      </c>
+      <c r="BM44" s="30">
+        <v>0.90141750000000009</v>
+      </c>
+      <c r="BN44" s="15">
+        <v>0.93000000000000016</v>
+      </c>
+      <c r="BO44" s="15">
+        <v>1.1814383780578248</v>
+      </c>
+      <c r="BP44" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ44" s="30">
+        <v>199.99999999999997</v>
+      </c>
+    </row>
+    <row r="45" spans="1:69">
+      <c r="A45" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="B45" s="15">
+        <v>1669.9343936200003</v>
+      </c>
+      <c r="C45" s="15">
+        <v>1606.94</v>
+      </c>
+      <c r="D45" s="15">
+        <v>1752.02</v>
+      </c>
+      <c r="E45" s="15">
+        <v>1847.2199999999998</v>
+      </c>
+      <c r="F45" s="15">
+        <v>1901.77</v>
+      </c>
+      <c r="G45" s="15">
+        <v>3403.9099999999994</v>
+      </c>
+      <c r="H45" s="15">
+        <v>4038.1433140359322</v>
+      </c>
+      <c r="I45" s="15">
+        <v>4889.1928088556388</v>
+      </c>
+      <c r="J45" s="15">
+        <v>5368.9481718227307</v>
+      </c>
+      <c r="K45" s="15">
+        <v>4276.8234134096847</v>
+      </c>
+      <c r="L45" s="15">
+        <v>4496.739377272791</v>
+      </c>
+      <c r="M45" s="15">
+        <v>4352.8018727924336</v>
+      </c>
+      <c r="N45" s="15">
+        <v>4300.0883649546095</v>
+      </c>
+      <c r="O45" s="27">
+        <v>4264.9177327506304</v>
+      </c>
+      <c r="P45" s="27">
+        <v>3979.7466230824639</v>
+      </c>
+      <c r="Q45" s="30">
+        <v>3436.4</v>
+      </c>
+      <c r="R45" s="15">
+        <v>1732.8999999999999</v>
+      </c>
+      <c r="S45" s="15">
+        <v>1898.8700000000001</v>
+      </c>
+      <c r="T45" s="15">
+        <v>1820.82</v>
+      </c>
+      <c r="U45" s="30">
+        <v>1847.2199999999998</v>
+      </c>
+      <c r="V45" s="15">
+        <v>1827.21</v>
+      </c>
+      <c r="W45" s="15">
+        <v>1800.12</v>
+      </c>
+      <c r="X45" s="15">
+        <v>1705.72</v>
+      </c>
+      <c r="Y45" s="30">
+        <v>1901.77</v>
+      </c>
+      <c r="Z45" s="15">
+        <v>2153.5300000000002</v>
+      </c>
+      <c r="AA45" s="15">
+        <v>2254.2899999999995</v>
+      </c>
+      <c r="AB45" s="15">
+        <v>2584.58</v>
+      </c>
+      <c r="AC45" s="30">
+        <v>3403.9099999999994</v>
+      </c>
+      <c r="AD45" s="15">
+        <v>3866.2651645926994</v>
+      </c>
+      <c r="AE45" s="15">
+        <v>4227.6790291648967</v>
+      </c>
+      <c r="AF45" s="15">
+        <v>3765.603567860855</v>
+      </c>
+      <c r="AG45" s="30">
+        <v>4038.1433140359322</v>
+      </c>
+      <c r="AH45" s="15">
+        <v>4381.3876748277435</v>
+      </c>
+      <c r="AI45" s="15">
+        <v>4698.0352717005208</v>
+      </c>
+      <c r="AJ45" s="15">
+        <v>4467.238961822839</v>
+      </c>
+      <c r="AK45" s="30">
+        <v>4889.1928088556388</v>
+      </c>
+      <c r="AL45" s="15">
+        <v>5369.4758447302465</v>
+      </c>
+      <c r="AM45" s="15">
+        <v>5544.8336333092439</v>
+      </c>
+      <c r="AN45" s="15">
+        <v>4728.3112090036147</v>
+      </c>
+      <c r="AO45" s="30">
+        <v>5368.9481718227307</v>
+      </c>
+      <c r="AP45" s="15">
+        <v>4844.8607820198267</v>
+      </c>
+      <c r="AQ45" s="15">
+        <v>4286.2251032697113</v>
+      </c>
+      <c r="AR45" s="15">
+        <v>3853.2915466805075</v>
+      </c>
+      <c r="AS45" s="30">
+        <v>4276.8234134096847</v>
+      </c>
+      <c r="AT45" s="15">
+        <v>4373.7303784460719</v>
+      </c>
+      <c r="AU45" s="15">
+        <v>4316.177047223101</v>
+      </c>
+      <c r="AV45" s="15">
+        <v>3766.7163766958656</v>
+      </c>
+      <c r="AW45" s="30">
+        <v>4496.739377272791</v>
+      </c>
+      <c r="AX45" s="15">
+        <v>4160.1238910199572</v>
+      </c>
+      <c r="AY45" s="15">
+        <v>4053.1434863710965</v>
+      </c>
+      <c r="AZ45" s="15">
+        <v>4134.825285074513</v>
+      </c>
+      <c r="BA45" s="30">
+        <v>4352.8018727924336</v>
+      </c>
+      <c r="BB45" s="15">
+        <v>4604.334936959528</v>
+      </c>
+      <c r="BC45" s="15">
+        <v>4746.4645439894884</v>
+      </c>
+      <c r="BD45" s="15">
+        <v>4184.1276674412775</v>
+      </c>
+      <c r="BE45" s="30">
+        <v>4300.0883649546095</v>
+      </c>
+      <c r="BF45" s="15">
+        <v>4385.2340173148241</v>
+      </c>
+      <c r="BG45" s="15">
+        <v>4598.183292603444</v>
+      </c>
+      <c r="BH45" s="15">
+        <v>4175.8458415570803</v>
+      </c>
+      <c r="BI45" s="30">
+        <v>4264.9177327506304</v>
+      </c>
+      <c r="BJ45" s="15">
+        <v>4210.6848911357365</v>
+      </c>
+      <c r="BK45" s="15">
+        <v>3989.9501516411228</v>
+      </c>
+      <c r="BL45" s="15">
+        <v>3983.7229437285509</v>
+      </c>
+      <c r="BM45" s="30">
+        <v>3979.7466230824639</v>
+      </c>
+      <c r="BN45" s="15">
+        <v>3786.1100000000006</v>
+      </c>
+      <c r="BO45" s="15">
+        <v>3889.6617938561021</v>
+      </c>
+      <c r="BP45" s="15">
+        <v>3588.3899999999994</v>
+      </c>
+      <c r="BQ45" s="30">
+        <v>3436.4</v>
+      </c>
+    </row>
+    <row r="46" spans="1:69">
+      <c r="A46" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B46" s="15">
+        <v>1657.7940946600002</v>
+      </c>
+      <c r="C46" s="15">
+        <v>1592.97</v>
+      </c>
+      <c r="D46" s="15">
+        <v>1743.81</v>
+      </c>
+      <c r="E46" s="15">
+        <v>1844.6</v>
+      </c>
+      <c r="F46" s="15">
+        <v>1901.43</v>
+      </c>
+      <c r="G46" s="15">
+        <v>2799.3299999999995</v>
+      </c>
+      <c r="H46" s="15">
+        <v>3517.44</v>
+      </c>
+      <c r="I46" s="15">
+        <v>3822.85</v>
+      </c>
+      <c r="J46" s="15">
+        <v>4217.3500000000004</v>
+      </c>
+      <c r="K46" s="15">
+        <v>3565.1728050140682</v>
+      </c>
+      <c r="L46" s="15">
+        <v>3374.72</v>
+      </c>
+      <c r="M46" s="15">
+        <v>3545.2600000000007</v>
+      </c>
+      <c r="N46" s="15">
+        <v>3352.2694787588516</v>
+      </c>
+      <c r="O46" s="27">
+        <v>3738.9453787066332</v>
+      </c>
+      <c r="P46" s="27">
+        <v>3462.991505585223</v>
+      </c>
+      <c r="Q46" s="30">
+        <v>2879.13</v>
+      </c>
+      <c r="R46" s="15">
+        <v>1729.2199999999998</v>
+      </c>
+      <c r="S46" s="15">
+        <v>1895.41</v>
+      </c>
+      <c r="T46" s="15">
+        <v>1815.46</v>
+      </c>
+      <c r="U46" s="30">
+        <v>1844.6</v>
+      </c>
+      <c r="V46" s="15">
+        <v>1824.96</v>
+      </c>
+      <c r="W46" s="15">
+        <v>1799.3999999999999</v>
+      </c>
+      <c r="X46" s="15">
+        <v>1705.39</v>
+      </c>
+      <c r="Y46" s="30">
+        <v>1901.43</v>
+      </c>
+      <c r="Z46" s="15">
+        <v>2122.7800000000002</v>
+      </c>
+      <c r="AA46" s="15">
+        <v>2213.0199999999995</v>
+      </c>
+      <c r="AB46" s="15">
+        <v>2535.2001785714283</v>
+      </c>
+      <c r="AC46" s="30">
+        <v>2799.3299999999995</v>
+      </c>
+      <c r="AD46" s="15">
+        <v>3039.77</v>
+      </c>
+      <c r="AE46" s="15">
+        <v>3329.62</v>
+      </c>
+      <c r="AF46" s="15">
+        <v>3319.3319848147776</v>
+      </c>
+      <c r="AG46" s="30">
+        <v>3517.44</v>
+      </c>
+      <c r="AH46" s="15">
+        <v>3537.05</v>
+      </c>
+      <c r="AI46" s="15">
+        <v>3670.9400000000005</v>
+      </c>
+      <c r="AJ46" s="15">
+        <v>3519.2894945587991</v>
+      </c>
+      <c r="AK46" s="30">
+        <v>3822.85</v>
+      </c>
+      <c r="AL46" s="15">
+        <v>4262.1000000000004</v>
+      </c>
+      <c r="AM46" s="15">
+        <v>4436.7</v>
+      </c>
+      <c r="AN46" s="15">
+        <v>4124.72</v>
+      </c>
+      <c r="AO46" s="30">
+        <v>4217.3500000000004</v>
+      </c>
+      <c r="AP46" s="15">
+        <v>3830.06</v>
+      </c>
+      <c r="AQ46" s="15">
+        <v>3440.65</v>
+      </c>
+      <c r="AR46" s="15">
+        <v>3415.6900000000005</v>
+      </c>
+      <c r="AS46" s="30">
+        <v>3565.1728050140682</v>
+      </c>
+      <c r="AT46" s="15">
+        <v>3571.42</v>
+      </c>
+      <c r="AU46" s="15">
+        <v>3401.5700000000006</v>
+      </c>
+      <c r="AV46" s="15">
+        <v>3222.2700000000004</v>
+      </c>
+      <c r="AW46" s="30">
+        <v>3374.72</v>
+      </c>
+      <c r="AX46" s="15">
+        <v>3381.3999999999996</v>
+      </c>
+      <c r="AY46" s="15">
+        <v>3266.2300000000005</v>
+      </c>
+      <c r="AZ46" s="15">
+        <v>3243.5199999999995</v>
+      </c>
+      <c r="BA46" s="30">
+        <v>3545.2600000000007</v>
+      </c>
+      <c r="BB46" s="15">
+        <v>3518.61</v>
+      </c>
+      <c r="BC46" s="15">
+        <v>3695.3300000000008</v>
+      </c>
+      <c r="BD46" s="15">
+        <v>3342.1199999999994</v>
+      </c>
+      <c r="BE46" s="30">
+        <v>3352.2694787588516</v>
+      </c>
+      <c r="BF46" s="15">
+        <v>3622.1431212112143</v>
+      </c>
+      <c r="BG46" s="15">
+        <v>3696.9999054685236</v>
+      </c>
+      <c r="BH46" s="15">
+        <v>3690.632779170593</v>
+      </c>
+      <c r="BI46" s="30">
+        <v>3738.9453787066332</v>
+      </c>
+      <c r="BJ46" s="15">
+        <v>3691.3003818784741</v>
+      </c>
+      <c r="BK46" s="15">
+        <v>3546.6059047802287</v>
+      </c>
+      <c r="BL46" s="15">
+        <v>3530.1755909785379</v>
+      </c>
+      <c r="BM46" s="30">
+        <v>3462.991505585223</v>
+      </c>
+      <c r="BN46" s="15">
+        <v>3289.2700000000004</v>
+      </c>
+      <c r="BO46" s="15">
+        <v>3236.9578292335696</v>
+      </c>
+      <c r="BP46" s="15">
+        <v>3039.0399999999995</v>
+      </c>
+      <c r="BQ46" s="30">
+        <v>2879.13</v>
+      </c>
+    </row>
+    <row r="47" spans="1:69">
+      <c r="A47" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B47" s="15">
+        <v>12.140298960000001</v>
+      </c>
+      <c r="C47" s="15">
+        <v>13.969999999999999</v>
+      </c>
+      <c r="D47" s="15">
+        <v>8.2100000000000009</v>
+      </c>
+      <c r="E47" s="15">
+        <v>2.62</v>
+      </c>
+      <c r="F47" s="15">
+        <v>0.34</v>
+      </c>
+      <c r="G47" s="15">
+        <v>604.58000000000004</v>
+      </c>
+      <c r="H47" s="15">
+        <v>520.70331403593218</v>
+      </c>
+      <c r="I47" s="15">
+        <v>1066.3428088556389</v>
+      </c>
+      <c r="J47" s="15">
+        <v>1151.5981718227308</v>
+      </c>
+      <c r="K47" s="15">
+        <v>711.65060839561613</v>
+      </c>
+      <c r="L47" s="15">
+        <v>1122.019377272791</v>
+      </c>
+      <c r="M47" s="15">
+        <v>807.54187279243331</v>
+      </c>
+      <c r="N47" s="15">
+        <v>947.8188861957575</v>
+      </c>
+      <c r="O47" s="27">
+        <v>525.9723540439976</v>
+      </c>
+      <c r="P47" s="27">
+        <v>516.75511749724092</v>
+      </c>
+      <c r="Q47" s="30">
+        <v>557.27</v>
+      </c>
+      <c r="R47" s="15">
+        <v>3.68</v>
+      </c>
+      <c r="S47" s="15">
+        <v>3.4600000000000004</v>
+      </c>
+      <c r="T47" s="15">
+        <v>5.36</v>
+      </c>
+      <c r="U47" s="30">
+        <v>2.62</v>
+      </c>
+      <c r="V47" s="15">
+        <v>2.25</v>
+      </c>
+      <c r="W47" s="15">
+        <v>0.71999999999999986</v>
+      </c>
+      <c r="X47" s="15">
+        <v>0.33</v>
+      </c>
+      <c r="Y47" s="30">
+        <v>0.34</v>
+      </c>
+      <c r="Z47" s="15">
+        <v>30.749999999999996</v>
+      </c>
+      <c r="AA47" s="15">
+        <v>41.269999999999996</v>
+      </c>
+      <c r="AB47" s="15">
+        <v>49.379821428571418</v>
+      </c>
+      <c r="AC47" s="30">
+        <v>604.58000000000004</v>
+      </c>
+      <c r="AD47" s="15">
+        <v>826.49516459269944</v>
+      </c>
+      <c r="AE47" s="15">
+        <v>898.05902916489674</v>
+      </c>
+      <c r="AF47" s="15">
+        <v>446.27158304607758</v>
+      </c>
+      <c r="AG47" s="30">
+        <v>520.70331403593218</v>
+      </c>
+      <c r="AH47" s="15">
+        <v>844.33767482774374</v>
+      </c>
+      <c r="AI47" s="15">
+        <v>1027.0952717005207</v>
+      </c>
+      <c r="AJ47" s="15">
+        <v>947.94946726403941</v>
+      </c>
+      <c r="AK47" s="30">
+        <v>1066.3428088556389</v>
+      </c>
+      <c r="AL47" s="15">
+        <v>1107.3758447302466</v>
+      </c>
+      <c r="AM47" s="15">
+        <v>1108.1336333092438</v>
+      </c>
+      <c r="AN47" s="15">
+        <v>603.59120900361472</v>
+      </c>
+      <c r="AO47" s="30">
+        <v>1151.5981718227308</v>
+      </c>
+      <c r="AP47" s="15">
+        <v>1014.8007820198272</v>
+      </c>
+      <c r="AQ47" s="15">
+        <v>845.57510326971124</v>
+      </c>
+      <c r="AR47" s="15">
+        <v>437.60154668050683</v>
+      </c>
+      <c r="AS47" s="30">
+        <v>711.65060839561613</v>
+      </c>
+      <c r="AT47" s="15">
+        <v>802.31037844607215</v>
+      </c>
+      <c r="AU47" s="15">
+        <v>914.60704722310038</v>
+      </c>
+      <c r="AV47" s="15">
+        <v>544.44637669586518</v>
+      </c>
+      <c r="AW47" s="30">
+        <v>1122.019377272791</v>
+      </c>
+      <c r="AX47" s="15">
+        <v>778.72389101995714</v>
+      </c>
+      <c r="AY47" s="15">
+        <v>786.91348637109593</v>
+      </c>
+      <c r="AZ47" s="15">
+        <v>891.30528507451368</v>
+      </c>
+      <c r="BA47" s="30">
+        <v>807.54187279243331</v>
+      </c>
+      <c r="BB47" s="15">
+        <v>1085.7249369595279</v>
+      </c>
+      <c r="BC47" s="15">
+        <v>1051.1345439894872</v>
+      </c>
+      <c r="BD47" s="15">
+        <v>842.00766744127827</v>
+      </c>
+      <c r="BE47" s="30">
+        <v>947.8188861957575</v>
+      </c>
+      <c r="BF47" s="15">
+        <v>763.09089610360934</v>
+      </c>
+      <c r="BG47" s="15">
+        <v>901.18338713492062</v>
+      </c>
+      <c r="BH47" s="15">
+        <v>485.21306238648759</v>
+      </c>
+      <c r="BI47" s="30">
+        <v>525.9723540439976</v>
+      </c>
+      <c r="BJ47" s="15">
+        <v>519.38450925726238</v>
+      </c>
+      <c r="BK47" s="15">
+        <v>443.34424686089403</v>
+      </c>
+      <c r="BL47" s="15">
+        <v>453.54735275001309</v>
+      </c>
+      <c r="BM47" s="30">
+        <v>516.75511749724092</v>
+      </c>
+      <c r="BN47" s="15">
+        <v>496.84</v>
+      </c>
+      <c r="BO47" s="15">
+        <v>652.70396462253234</v>
+      </c>
+      <c r="BP47" s="15">
+        <v>549.35</v>
+      </c>
+      <c r="BQ47" s="30">
+        <v>557.27</v>
+      </c>
+    </row>
+    <row r="48" spans="1:69">
+      <c r="A48" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="I6" s="10" t="s">
+      <c r="B48" s="15">
+        <v>2829.4876579380384</v>
+      </c>
+      <c r="C48" s="15">
+        <v>3077.3185189220599</v>
+      </c>
+      <c r="D48" s="15">
+        <v>3607</v>
+      </c>
+      <c r="E48" s="15">
+        <v>3646.35</v>
+      </c>
+      <c r="F48" s="15">
+        <v>3912.6052004813737</v>
+      </c>
+      <c r="G48" s="15">
+        <v>4834.2459031844301</v>
+      </c>
+      <c r="H48" s="15">
+        <v>5650.5114018295108</v>
+      </c>
+      <c r="I48" s="15">
+        <v>7165.52</v>
+      </c>
+      <c r="J48" s="15">
+        <v>9419.3959219935114</v>
+      </c>
+      <c r="K48" s="15">
+        <v>13198.230168406511</v>
+      </c>
+      <c r="L48" s="15">
+        <v>18272.046342491129</v>
+      </c>
+      <c r="M48" s="15">
+        <v>18927.798700840533</v>
+      </c>
+      <c r="N48" s="15">
+        <v>18961.524082764696</v>
+      </c>
+      <c r="O48" s="27">
+        <v>18530.043791251264</v>
+      </c>
+      <c r="P48" s="27">
+        <v>17033.274821875071</v>
+      </c>
+      <c r="Q48" s="30">
+        <v>16172.779906409001</v>
+      </c>
+      <c r="R48" s="15">
+        <v>3659.1806601166713</v>
+      </c>
+      <c r="S48" s="15">
+        <v>3685.5900000000006</v>
+      </c>
+      <c r="T48" s="15">
+        <v>3553.5184522467384</v>
+      </c>
+      <c r="U48" s="30">
+        <v>3646.35</v>
+      </c>
+      <c r="V48" s="15">
+        <v>3736.7499999999995</v>
+      </c>
+      <c r="W48" s="15">
+        <v>3571.7185664897652</v>
+      </c>
+      <c r="X48" s="15">
+        <v>3897.53</v>
+      </c>
+      <c r="Y48" s="30">
+        <v>3912.6052004813737</v>
+      </c>
+      <c r="Z48" s="15">
+        <v>4073.2224872494694</v>
+      </c>
+      <c r="AA48" s="15">
+        <v>4200.5686428379468</v>
+      </c>
+      <c r="AB48" s="15">
+        <v>4571.3266020935471</v>
+      </c>
+      <c r="AC48" s="30">
+        <v>4834.2459031844301</v>
+      </c>
+      <c r="AD48" s="15">
+        <v>4975.5538891936385</v>
+      </c>
+      <c r="AE48" s="15">
+        <v>5312.3813968590375</v>
+      </c>
+      <c r="AF48" s="15">
+        <v>5542.68</v>
+      </c>
+      <c r="AG48" s="30">
+        <v>5650.5114018295108</v>
+      </c>
+      <c r="AH48" s="15">
+        <v>5905.86</v>
+      </c>
+      <c r="AI48" s="15">
+        <v>6400.8597881451442</v>
+      </c>
+      <c r="AJ48" s="15">
+        <v>6646.4697954646517</v>
+      </c>
+      <c r="AK48" s="30">
+        <v>7165.52</v>
+      </c>
+      <c r="AL48" s="15">
+        <v>7435.6488193053483</v>
+      </c>
+      <c r="AM48" s="15">
+        <v>7878.1587697687555</v>
+      </c>
+      <c r="AN48" s="15">
+        <v>8822.4101425016961</v>
+      </c>
+      <c r="AO48" s="30">
+        <v>9419.3959219935114</v>
+      </c>
+      <c r="AP48" s="15">
+        <v>10130.163576669653</v>
+      </c>
+      <c r="AQ48" s="15">
+        <v>10769.91531195153</v>
+      </c>
+      <c r="AR48" s="15">
+        <v>12003.731318004653</v>
+      </c>
+      <c r="AS48" s="30">
+        <v>13198.230168406511</v>
+      </c>
+      <c r="AT48" s="15">
+        <v>15447.774333948475</v>
+      </c>
+      <c r="AU48" s="15">
+        <v>16407.827689702</v>
+      </c>
+      <c r="AV48" s="15">
+        <v>17800.817682295768</v>
+      </c>
+      <c r="AW48" s="30">
+        <v>18272.046342491129</v>
+      </c>
+      <c r="AX48" s="15">
+        <v>18721.770715332001</v>
+      </c>
+      <c r="AY48" s="15">
+        <v>18853.88542990066</v>
+      </c>
+      <c r="AZ48" s="15">
+        <v>19246.816740420923</v>
+      </c>
+      <c r="BA48" s="30">
+        <v>18927.798700840533</v>
+      </c>
+      <c r="BB48" s="15">
+        <v>19067.104825385682</v>
+      </c>
+      <c r="BC48" s="15">
+        <v>19105.721460209563</v>
+      </c>
+      <c r="BD48" s="15">
+        <v>19169.161034771638</v>
+      </c>
+      <c r="BE48" s="30">
+        <v>18961.524082764696</v>
+      </c>
+      <c r="BF48" s="15">
+        <v>19474.192539944808</v>
+      </c>
+      <c r="BG48" s="15">
+        <v>19312.654040353169</v>
+      </c>
+      <c r="BH48" s="15">
+        <v>18991.055801026727</v>
+      </c>
+      <c r="BI48" s="30">
+        <v>18530.043791251264</v>
+      </c>
+      <c r="BJ48" s="15">
+        <v>18437.77688258882</v>
+      </c>
+      <c r="BK48" s="15">
+        <v>18061.445232747745</v>
+      </c>
+      <c r="BL48" s="15">
+        <v>17635.94934862206</v>
+      </c>
+      <c r="BM48" s="30">
+        <v>17033.274821875071</v>
+      </c>
+      <c r="BN48" s="15">
+        <v>16827.305461929001</v>
+      </c>
+      <c r="BO48" s="15">
+        <v>16834.703507445578</v>
+      </c>
+      <c r="BP48" s="15">
+        <v>16581.299906106</v>
+      </c>
+      <c r="BQ48" s="30">
+        <v>16172.779906409001</v>
+      </c>
+    </row>
+    <row r="49" spans="1:69">
+      <c r="A49" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B49" s="15">
+        <v>2578.3852751008203</v>
+      </c>
+      <c r="C49" s="15">
+        <v>2878.2260314520227</v>
+      </c>
+      <c r="D49" s="15">
+        <v>3511.65</v>
+      </c>
+      <c r="E49" s="15">
+        <v>3548.73</v>
+      </c>
+      <c r="F49" s="15">
+        <v>3839.6056550516928</v>
+      </c>
+      <c r="G49" s="15">
+        <v>4717.4378838535949</v>
+      </c>
+      <c r="H49" s="15">
+        <v>5499.9027816518628</v>
+      </c>
+      <c r="I49" s="15">
+        <v>6964.76</v>
+      </c>
+      <c r="J49" s="15">
+        <v>9187.1975044497231</v>
+      </c>
+      <c r="K49" s="15">
+        <v>12371.151410460445</v>
+      </c>
+      <c r="L49" s="15">
+        <v>17589.538703079081</v>
+      </c>
+      <c r="M49" s="15">
+        <v>18189.124258792534</v>
+      </c>
+      <c r="N49" s="15">
+        <v>18352.886308976696</v>
+      </c>
+      <c r="O49" s="27">
+        <v>18015.581570979266</v>
+      </c>
+      <c r="P49" s="27">
+        <v>16421.871365161081</v>
+      </c>
+      <c r="Q49" s="30">
+        <v>15699.118797237001</v>
+      </c>
+      <c r="R49" s="15">
+        <v>3586.6307153822531</v>
+      </c>
+      <c r="S49" s="15">
+        <v>3617.2100000000005</v>
+      </c>
+      <c r="T49" s="15">
+        <v>3500.747045256885</v>
+      </c>
+      <c r="U49" s="30">
+        <v>3548.73</v>
+      </c>
+      <c r="V49" s="15">
+        <v>3620.7099999999996</v>
+      </c>
+      <c r="W49" s="15">
+        <v>3461.2372300227448</v>
+      </c>
+      <c r="X49" s="15">
+        <v>3789.36</v>
+      </c>
+      <c r="Y49" s="30">
+        <v>3839.6056550516928</v>
+      </c>
+      <c r="Z49" s="15">
+        <v>3977.9957262977973</v>
+      </c>
+      <c r="AA49" s="15">
+        <v>4081.4237476484818</v>
+      </c>
+      <c r="AB49" s="15">
+        <v>4453.3519957599046</v>
+      </c>
+      <c r="AC49" s="30">
+        <v>4717.4378838535949</v>
+      </c>
+      <c r="AD49" s="15">
+        <v>4826.7489670872201</v>
+      </c>
+      <c r="AE49" s="15">
+        <v>5147.3528116509078</v>
+      </c>
+      <c r="AF49" s="15">
+        <v>5372.38</v>
+      </c>
+      <c r="AG49" s="30">
+        <v>5499.9027816518628</v>
+      </c>
+      <c r="AH49" s="15">
+        <v>5739.82</v>
+      </c>
+      <c r="AI49" s="15">
+        <v>6176.6197633536185</v>
+      </c>
+      <c r="AJ49" s="15">
+        <v>6323.1697154290805</v>
+      </c>
+      <c r="AK49" s="30">
+        <v>6964.76</v>
+      </c>
+      <c r="AL49" s="15">
+        <v>7208.0974191348814</v>
+      </c>
+      <c r="AM49" s="15">
+        <v>7558.3771266930607</v>
+      </c>
+      <c r="AN49" s="15">
+        <v>8379.5601628590812</v>
+      </c>
+      <c r="AO49" s="30">
+        <v>9187.1975044497231</v>
+      </c>
+      <c r="AP49" s="15">
+        <v>9684.127586151435</v>
+      </c>
+      <c r="AQ49" s="15">
+        <v>10254.343975568945</v>
+      </c>
+      <c r="AR49" s="15">
+        <v>11240.171919403076</v>
+      </c>
+      <c r="AS49" s="30">
+        <v>12371.151410460445</v>
+      </c>
+      <c r="AT49" s="15">
+        <v>15027.508749624058</v>
+      </c>
+      <c r="AU49" s="15">
+        <v>15833.019915706001</v>
+      </c>
+      <c r="AV49" s="15">
+        <v>17099.174335105945</v>
+      </c>
+      <c r="AW49" s="30">
+        <v>17589.538703079081</v>
+      </c>
+      <c r="AX49" s="15">
+        <v>17979.257386309</v>
+      </c>
+      <c r="AY49" s="15">
+        <v>17964.628767960661</v>
+      </c>
+      <c r="AZ49" s="15">
+        <v>18447.398966150922</v>
+      </c>
+      <c r="BA49" s="30">
+        <v>18189.124258792534</v>
+      </c>
+      <c r="BB49" s="15">
+        <v>18345.610383866682</v>
+      </c>
+      <c r="BC49" s="15">
+        <v>18499.179240918562</v>
+      </c>
+      <c r="BD49" s="15">
+        <v>18575.414370693637</v>
+      </c>
+      <c r="BE49" s="30">
+        <v>18352.886308976696</v>
+      </c>
+      <c r="BF49" s="15">
+        <v>18526.816988702809</v>
+      </c>
+      <c r="BG49" s="15">
+        <v>18571.88626633017</v>
+      </c>
+      <c r="BH49" s="15">
+        <v>18311.520249023728</v>
+      </c>
+      <c r="BI49" s="30">
+        <v>18015.581570979266</v>
+      </c>
+      <c r="BJ49" s="15">
+        <v>17868.230217958819</v>
+      </c>
+      <c r="BK49" s="15">
+        <v>17373.966346682744</v>
+      </c>
+      <c r="BL49" s="15">
+        <v>17000.721573656061</v>
+      </c>
+      <c r="BM49" s="30">
+        <v>16421.871365161081</v>
+      </c>
+      <c r="BN49" s="15">
+        <v>16146.479909931002</v>
+      </c>
+      <c r="BO49" s="15">
+        <v>16194.90257289265</v>
+      </c>
+      <c r="BP49" s="15">
+        <v>16010.453242091</v>
+      </c>
+      <c r="BQ49" s="30">
+        <v>15699.118797237001</v>
+      </c>
+    </row>
+    <row r="50" spans="1:69">
+      <c r="A50" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B50" s="15">
+        <v>251.10238283721793</v>
+      </c>
+      <c r="C50" s="15">
+        <v>199.09248747003704</v>
+      </c>
+      <c r="D50" s="15">
+        <v>95.350000000000009</v>
+      </c>
+      <c r="E50" s="15">
+        <v>97.620000000000019</v>
+      </c>
+      <c r="F50" s="15">
+        <v>72.999545429681092</v>
+      </c>
+      <c r="G50" s="15">
+        <v>116.80801933083482</v>
+      </c>
+      <c r="H50" s="15">
+        <v>150.60862017764813</v>
+      </c>
+      <c r="I50" s="15">
+        <v>200.75999999999996</v>
+      </c>
+      <c r="J50" s="15">
+        <v>232.19841754378777</v>
+      </c>
+      <c r="K50" s="15">
+        <v>827.07875794606639</v>
+      </c>
+      <c r="L50" s="15">
+        <v>682.507639412049</v>
+      </c>
+      <c r="M50" s="15">
+        <v>738.67444204800017</v>
+      </c>
+      <c r="N50" s="15">
+        <v>608.63777378800012</v>
+      </c>
+      <c r="O50" s="27">
+        <v>514.46222027200008</v>
+      </c>
+      <c r="P50" s="27">
+        <v>611.4034567139887</v>
+      </c>
+      <c r="Q50" s="30">
+        <v>473.6611091719999</v>
+      </c>
+      <c r="R50" s="15">
+        <v>72.549944734418162</v>
+      </c>
+      <c r="S50" s="15">
+        <v>68.38</v>
+      </c>
+      <c r="T50" s="15">
+        <v>52.771406989853425</v>
+      </c>
+      <c r="U50" s="30">
+        <v>97.620000000000019</v>
+      </c>
+      <c r="V50" s="15">
+        <v>116.03999999999999</v>
+      </c>
+      <c r="W50" s="15">
+        <v>110.48133646702047</v>
+      </c>
+      <c r="X50" s="15">
+        <v>108.17</v>
+      </c>
+      <c r="Y50" s="30">
+        <v>72.999545429681092</v>
+      </c>
+      <c r="Z50" s="15">
+        <v>95.226760951672034</v>
+      </c>
+      <c r="AA50" s="15">
+        <v>119.14489518946517</v>
+      </c>
+      <c r="AB50" s="15">
+        <v>117.97460633364248</v>
+      </c>
+      <c r="AC50" s="30">
+        <v>116.80801933083482</v>
+      </c>
+      <c r="AD50" s="15">
+        <v>148.80492210641802</v>
+      </c>
+      <c r="AE50" s="15">
+        <v>165.02858520812956</v>
+      </c>
+      <c r="AF50" s="15">
+        <v>170.3</v>
+      </c>
+      <c r="AG50" s="30">
+        <v>150.60862017764813</v>
+      </c>
+      <c r="AH50" s="15">
+        <v>166.04</v>
+      </c>
+      <c r="AI50" s="15">
+        <v>224.24002479152583</v>
+      </c>
+      <c r="AJ50" s="15">
+        <v>323.30008003557134</v>
+      </c>
+      <c r="AK50" s="30">
+        <v>200.75999999999996</v>
+      </c>
+      <c r="AL50" s="15">
+        <v>227.55140017046665</v>
+      </c>
+      <c r="AM50" s="15">
+        <v>319.78164307569517</v>
+      </c>
+      <c r="AN50" s="15">
+        <v>442.84997964261476</v>
+      </c>
+      <c r="AO50" s="30">
+        <v>232.19841754378777</v>
+      </c>
+      <c r="AP50" s="15">
+        <v>446.03599051821845</v>
+      </c>
+      <c r="AQ50" s="15">
+        <v>515.57133638258574</v>
+      </c>
+      <c r="AR50" s="15">
+        <v>763.55939860157798</v>
+      </c>
+      <c r="AS50" s="30">
+        <v>827.07875794606639</v>
+      </c>
+      <c r="AT50" s="15">
+        <v>420.26558432441664</v>
+      </c>
+      <c r="AU50" s="15">
+        <v>574.80777399600004</v>
+      </c>
+      <c r="AV50" s="15">
+        <v>701.64334718982445</v>
+      </c>
+      <c r="AW50" s="30">
+        <v>682.507639412049</v>
+      </c>
+      <c r="AX50" s="15">
+        <v>742.5133290230001</v>
+      </c>
+      <c r="AY50" s="15">
+        <v>889.25666194000007</v>
+      </c>
+      <c r="AZ50" s="15">
+        <v>799.41777427</v>
+      </c>
+      <c r="BA50" s="30">
+        <v>738.67444204800017</v>
+      </c>
+      <c r="BB50" s="15">
+        <v>721.49444151899991</v>
+      </c>
+      <c r="BC50" s="15">
+        <v>606.54221929100004</v>
+      </c>
+      <c r="BD50" s="15">
+        <v>593.74666407800009</v>
+      </c>
+      <c r="BE50" s="30">
+        <v>608.63777378800012</v>
+      </c>
+      <c r="BF50" s="15">
+        <v>947.37555124199991</v>
+      </c>
+      <c r="BG50" s="15">
+        <v>740.7677740229999</v>
+      </c>
+      <c r="BH50" s="15">
+        <v>679.53555200300002</v>
+      </c>
+      <c r="BI50" s="30">
+        <v>514.46222027200008</v>
+      </c>
+      <c r="BJ50" s="15">
+        <v>569.54666463000001</v>
+      </c>
+      <c r="BK50" s="15">
+        <v>687.47888606499998</v>
+      </c>
+      <c r="BL50" s="15">
+        <v>635.22777496599997</v>
+      </c>
+      <c r="BM50" s="30">
+        <v>611.4034567139887</v>
+      </c>
+      <c r="BN50" s="15">
+        <v>680.82555199800004</v>
+      </c>
+      <c r="BO50" s="15">
+        <v>639.80093455292786</v>
+      </c>
+      <c r="BP50" s="15">
+        <v>570.84666401499987</v>
+      </c>
+      <c r="BQ50" s="30">
+        <v>473.6611091719999</v>
+      </c>
+    </row>
+    <row r="51" spans="1:69">
+      <c r="A51" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="B51" s="15">
+        <v>525.53863304603567</v>
+      </c>
+      <c r="C51" s="15">
+        <v>536.40378807175546</v>
+      </c>
+      <c r="D51" s="15">
+        <v>465.77256135553642</v>
+      </c>
+      <c r="E51" s="15">
+        <v>719.94290686120371</v>
+      </c>
+      <c r="F51" s="15">
+        <v>1898.6207541090837</v>
+      </c>
+      <c r="G51" s="15">
+        <v>2738.7854284605628</v>
+      </c>
+      <c r="H51" s="15">
+        <v>3242.6908003032518</v>
+      </c>
+      <c r="I51" s="15">
+        <v>3635.622680211512</v>
+      </c>
+      <c r="J51" s="15">
+        <v>4398.3742284154196</v>
+      </c>
+      <c r="K51" s="15">
+        <v>4145.525765378854</v>
+      </c>
+      <c r="L51" s="15">
+        <v>5138.3472734532452</v>
+      </c>
+      <c r="M51" s="15">
+        <v>6328.0673887380572</v>
+      </c>
+      <c r="N51" s="15">
+        <v>6459.6928328014073</v>
+      </c>
+      <c r="O51" s="27">
+        <v>7361.0295952682591</v>
+      </c>
+      <c r="P51" s="27">
+        <v>5401.0401255853722</v>
+      </c>
+      <c r="Q51" s="30">
+        <v>5370.0099999999993</v>
+      </c>
+      <c r="R51" s="15">
+        <v>580.05888564016198</v>
+      </c>
+      <c r="S51" s="15">
+        <v>659.99298720547642</v>
+      </c>
+      <c r="T51" s="15">
+        <v>607.15453969996224</v>
+      </c>
+      <c r="U51" s="30">
+        <v>719.94290686120371</v>
+      </c>
+      <c r="V51" s="15">
+        <v>918.33598772177356</v>
+      </c>
+      <c r="W51" s="15">
+        <v>1194.708261585401</v>
+      </c>
+      <c r="X51" s="15">
+        <v>1398.1881804569002</v>
+      </c>
+      <c r="Y51" s="30">
+        <v>1898.6207541090837</v>
+      </c>
+      <c r="Z51" s="15">
+        <v>1985.6429793204077</v>
+      </c>
+      <c r="AA51" s="15">
+        <v>2398.437401207163</v>
+      </c>
+      <c r="AB51" s="15">
+        <v>2373.4516706487721</v>
+      </c>
+      <c r="AC51" s="30">
+        <v>2738.7854284605628</v>
+      </c>
+      <c r="AD51" s="15">
+        <v>2800.9464437506736</v>
+      </c>
+      <c r="AE51" s="15">
+        <v>2756.9786908567639</v>
+      </c>
+      <c r="AF51" s="15">
+        <v>2575.3007950636916</v>
+      </c>
+      <c r="AG51" s="30">
+        <v>3242.6908003032518</v>
+      </c>
+      <c r="AH51" s="15">
+        <v>3420.6452620429914</v>
+      </c>
+      <c r="AI51" s="15">
+        <v>3339.340327976252</v>
+      </c>
+      <c r="AJ51" s="15">
+        <v>3065.2715654217877</v>
+      </c>
+      <c r="AK51" s="30">
+        <v>3635.622680211512</v>
+      </c>
+      <c r="AL51" s="15">
+        <v>4059.2702698678145</v>
+      </c>
+      <c r="AM51" s="15">
+        <v>4353.2064990935405</v>
+      </c>
+      <c r="AN51" s="15">
+        <v>3787.6896761814</v>
+      </c>
+      <c r="AO51" s="30">
+        <v>4398.3742284154196</v>
+      </c>
+      <c r="AP51" s="15">
+        <v>5017.5146226386514</v>
+      </c>
+      <c r="AQ51" s="15">
+        <v>5060.4919247374637</v>
+      </c>
+      <c r="AR51" s="15">
+        <v>4154.6943625706472</v>
+      </c>
+      <c r="AS51" s="30">
+        <v>4145.525765378854</v>
+      </c>
+      <c r="AT51" s="15">
+        <v>4621.0816343364859</v>
+      </c>
+      <c r="AU51" s="15">
+        <v>3963.3951581109864</v>
+      </c>
+      <c r="AV51" s="15">
+        <v>3748.0572272654967</v>
+      </c>
+      <c r="AW51" s="30">
+        <v>5138.3472734532452</v>
+      </c>
+      <c r="AX51" s="15">
+        <v>5457.9239486211054</v>
+      </c>
+      <c r="AY51" s="15">
+        <v>5881.1093561378621</v>
+      </c>
+      <c r="AZ51" s="15">
+        <v>6071.8174330514221</v>
+      </c>
+      <c r="BA51" s="30">
+        <v>6328.0673887380572</v>
+      </c>
+      <c r="BB51" s="15">
+        <v>6058.8793784370382</v>
+      </c>
+      <c r="BC51" s="15">
+        <v>6386.1499697531826</v>
+      </c>
+      <c r="BD51" s="15">
+        <v>5919.5118770176159</v>
+      </c>
+      <c r="BE51" s="30">
+        <v>6459.6928328014073</v>
+      </c>
+      <c r="BF51" s="15">
+        <v>6917.6202041283195</v>
+      </c>
+      <c r="BG51" s="15">
+        <v>7407.2273429395864</v>
+      </c>
+      <c r="BH51" s="15">
+        <v>6986.8239061145441</v>
+      </c>
+      <c r="BI51" s="30">
+        <v>7361.0295952682591</v>
+      </c>
+      <c r="BJ51" s="15">
+        <v>7546.6198920315783</v>
+      </c>
+      <c r="BK51" s="15">
+        <v>7295.0458119945133</v>
+      </c>
+      <c r="BL51" s="15">
+        <v>6657.5310187635923</v>
+      </c>
+      <c r="BM51" s="30">
+        <v>5401.0401255853722</v>
+      </c>
+      <c r="BN51" s="15">
+        <v>5376.62</v>
+      </c>
+      <c r="BO51" s="15">
+        <v>5996.5636296637558</v>
+      </c>
+      <c r="BP51" s="15">
+        <v>5415.7699999999995</v>
+      </c>
+      <c r="BQ51" s="30">
+        <v>5370.0099999999993</v>
+      </c>
+    </row>
+    <row r="52" spans="1:69">
+      <c r="A52" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="B52" s="15">
+        <v>0.55840902015315264</v>
+      </c>
+      <c r="C52" s="15">
+        <v>0.87935317260573287</v>
+      </c>
+      <c r="D52" s="15">
+        <v>1.2517281744805755</v>
+      </c>
+      <c r="E52" s="15">
+        <v>1.6559660979509148</v>
+      </c>
+      <c r="F52" s="15">
+        <v>1.6910179471592892</v>
+      </c>
+      <c r="G52" s="15">
+        <v>2.5598502563497227</v>
+      </c>
+      <c r="H52" s="15">
+        <v>2.3558329603181836</v>
+      </c>
+      <c r="I52" s="15">
+        <v>2.644504783419944</v>
+      </c>
+      <c r="J52" s="15">
+        <v>2.5717253592924214</v>
+      </c>
+      <c r="K52" s="15">
+        <v>2.349410126743404</v>
+      </c>
+      <c r="L52" s="15">
+        <v>2.2695616560728071</v>
+      </c>
+      <c r="M52" s="15">
+        <v>1.1062961918511725</v>
+      </c>
+      <c r="N52" s="15">
+        <v>1.1786236734061617</v>
+      </c>
+      <c r="O52" s="27">
+        <v>5.7708805086568879E-2</v>
+      </c>
+      <c r="P52" s="27">
+        <v>1.1037058035226775E-2</v>
+      </c>
+      <c r="Q52" s="30">
+        <v>83.509999999999991</v>
+      </c>
+      <c r="R52" s="15">
+        <v>1.5158501141183693</v>
+      </c>
+      <c r="S52" s="15">
+        <v>1.6495928209980271</v>
+      </c>
+      <c r="T52" s="15">
+        <v>1.5306601695230815</v>
+      </c>
+      <c r="U52" s="30">
+        <v>1.6559660979509148</v>
+      </c>
+      <c r="V52" s="15">
+        <v>1.8222528998511991</v>
+      </c>
+      <c r="W52" s="15">
+        <v>1.6920536212138639</v>
+      </c>
+      <c r="X52" s="15">
+        <v>1.7152190382604382</v>
+      </c>
+      <c r="Y52" s="30">
+        <v>1.6910179471592892</v>
+      </c>
+      <c r="Z52" s="15">
+        <v>1.7182377795613752</v>
+      </c>
+      <c r="AA52" s="15">
+        <v>2.1649523455274875</v>
+      </c>
+      <c r="AB52" s="15">
+        <v>2.1582323410426381</v>
+      </c>
+      <c r="AC52" s="30">
+        <v>2.5598502563497227</v>
+      </c>
+      <c r="AD52" s="15">
+        <v>2.2601828791086804</v>
+      </c>
+      <c r="AE52" s="15">
+        <v>2.4054565224429529</v>
+      </c>
+      <c r="AF52" s="15">
+        <v>2.3612892310200011</v>
+      </c>
+      <c r="AG52" s="30">
+        <v>2.3558329603181836</v>
+      </c>
+      <c r="AH52" s="15">
+        <v>2.0387192955533613</v>
+      </c>
+      <c r="AI52" s="15">
+        <v>2.5604201463800051</v>
+      </c>
+      <c r="AJ52" s="15">
+        <v>2.0000976965963275</v>
+      </c>
+      <c r="AK52" s="30">
+        <v>2.644504783419944</v>
+      </c>
+      <c r="AL52" s="15">
+        <v>2.0132857833114253</v>
+      </c>
+      <c r="AM52" s="15">
+        <v>2.4854356827198885</v>
+      </c>
+      <c r="AN52" s="15">
+        <v>1.9906898763397722</v>
+      </c>
+      <c r="AO52" s="30">
+        <v>2.5717253592924214</v>
+      </c>
+      <c r="AP52" s="15">
+        <v>2.1274633547490955</v>
+      </c>
+      <c r="AQ52" s="15">
+        <v>2.3236455295859937</v>
+      </c>
+      <c r="AR52" s="15">
+        <v>1.9644113358007267</v>
+      </c>
+      <c r="AS52" s="30">
+        <v>2.349410126743404</v>
+      </c>
+      <c r="AT52" s="15">
+        <v>1.7333985508932535</v>
+      </c>
+      <c r="AU52" s="15">
+        <v>2.0231426820696874</v>
+      </c>
+      <c r="AV52" s="15">
+        <v>1.8295260239911275</v>
+      </c>
+      <c r="AW52" s="30">
+        <v>2.2695616560728071</v>
+      </c>
+      <c r="AX52" s="15">
+        <v>2.0000087821648194</v>
+      </c>
+      <c r="AY52" s="15">
+        <v>1.1318537657524474</v>
+      </c>
+      <c r="AZ52" s="15">
+        <v>1.0906798684958634</v>
+      </c>
+      <c r="BA52" s="30">
+        <v>1.1062961918511725</v>
+      </c>
+      <c r="BB52" s="15">
+        <v>1.1742056553465279</v>
+      </c>
+      <c r="BC52" s="15">
+        <v>1.2890093384702894</v>
+      </c>
+      <c r="BD52" s="15">
+        <v>1.148934644629757</v>
+      </c>
+      <c r="BE52" s="30">
+        <v>1.1786236734061617</v>
+      </c>
+      <c r="BF52" s="15">
+        <v>0.36397833100607935</v>
+      </c>
+      <c r="BG52" s="15">
+        <v>5.9852648771770225E-2</v>
+      </c>
+      <c r="BH52" s="15">
+        <v>5.7943407274643977E-2</v>
+      </c>
+      <c r="BI52" s="30">
+        <v>5.7708805086568879E-2</v>
+      </c>
+      <c r="BJ52" s="15">
+        <v>1.1065598567294671E-2</v>
+      </c>
+      <c r="BK52" s="15">
+        <v>1.1132560152328195E-2</v>
+      </c>
+      <c r="BL52" s="15">
+        <v>1.1178109965091427E-2</v>
+      </c>
+      <c r="BM52" s="30">
+        <v>1.1037058035226775E-2</v>
+      </c>
+      <c r="BN52" s="15">
+        <v>0.01</v>
+      </c>
+      <c r="BO52" s="15">
+        <v>1.0184813603946765E-2</v>
+      </c>
+      <c r="BP52" s="15">
+        <v>73.61</v>
+      </c>
+      <c r="BQ52" s="30">
+        <v>83.509999999999991</v>
+      </c>
+    </row>
+    <row r="53" spans="1:69">
+      <c r="A53" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="B53" s="15">
+        <v>524.98022402588242</v>
+      </c>
+      <c r="C53" s="15">
+        <v>535.5244348991497</v>
+      </c>
+      <c r="D53" s="15">
+        <v>464.52083318105588</v>
+      </c>
+      <c r="E53" s="15">
+        <v>718.2869407632528</v>
+      </c>
+      <c r="F53" s="15">
+        <v>1896.9297361619244</v>
+      </c>
+      <c r="G53" s="15">
+        <v>2736.225578204213</v>
+      </c>
+      <c r="H53" s="15">
+        <v>3240.3349673429334</v>
+      </c>
+      <c r="I53" s="15">
+        <v>3632.9781754280921</v>
+      </c>
+      <c r="J53" s="15">
+        <v>4395.8025030561275</v>
+      </c>
+      <c r="K53" s="15">
+        <v>4143.1763552521106</v>
+      </c>
+      <c r="L53" s="15">
+        <v>5125.5195369233761</v>
+      </c>
+      <c r="M53" s="15">
+        <v>6326.9610925462057</v>
+      </c>
+      <c r="N53" s="15">
+        <v>6458.5142091280013</v>
+      </c>
+      <c r="O53" s="27">
+        <v>7360.9718864631723</v>
+      </c>
+      <c r="P53" s="27">
+        <v>5401.0290885273371</v>
+      </c>
+      <c r="Q53" s="30">
+        <v>5286.4999999999991</v>
+      </c>
+      <c r="R53" s="15">
+        <v>578.54303552604358</v>
+      </c>
+      <c r="S53" s="15">
+        <v>658.3433943844783</v>
+      </c>
+      <c r="T53" s="15">
+        <v>605.62387953043924</v>
+      </c>
+      <c r="U53" s="30">
+        <v>718.2869407632528</v>
+      </c>
+      <c r="V53" s="15">
+        <v>916.5137348219223</v>
+      </c>
+      <c r="W53" s="15">
+        <v>1193.0162079641871</v>
+      </c>
+      <c r="X53" s="15">
+        <v>1396.4729614186399</v>
+      </c>
+      <c r="Y53" s="30">
+        <v>1896.9297361619244</v>
+      </c>
+      <c r="Z53" s="15">
+        <v>1983.9247415408463</v>
+      </c>
+      <c r="AA53" s="15">
+        <v>2396.2724488616354</v>
+      </c>
+      <c r="AB53" s="15">
+        <v>2371.2934383077295</v>
+      </c>
+      <c r="AC53" s="30">
+        <v>2736.225578204213</v>
+      </c>
+      <c r="AD53" s="15">
+        <v>2798.6862608715646</v>
+      </c>
+      <c r="AE53" s="15">
+        <v>2754.5732343343211</v>
+      </c>
+      <c r="AF53" s="15">
+        <v>2572.9395058326718</v>
+      </c>
+      <c r="AG53" s="30">
+        <v>3240.3349673429334</v>
+      </c>
+      <c r="AH53" s="15">
+        <v>3368.6065427474373</v>
+      </c>
+      <c r="AI53" s="15">
+        <v>3336.7799078298722</v>
+      </c>
+      <c r="AJ53" s="15">
+        <v>3063.2714677251915</v>
+      </c>
+      <c r="AK53" s="30">
+        <v>3632.9781754280921</v>
+      </c>
+      <c r="AL53" s="15">
+        <v>4050.2569840845026</v>
+      </c>
+      <c r="AM53" s="15">
+        <v>4322.7210634108205</v>
+      </c>
+      <c r="AN53" s="15">
+        <v>3785.6989863050603</v>
+      </c>
+      <c r="AO53" s="30">
+        <v>4395.8025030561275</v>
+      </c>
+      <c r="AP53" s="15">
+        <v>5005.7768282102479</v>
+      </c>
+      <c r="AQ53" s="15">
+        <v>5050.7432714921006</v>
+      </c>
+      <c r="AR53" s="15">
+        <v>4148.4971471691651</v>
+      </c>
+      <c r="AS53" s="30">
+        <v>4143.1763552521106</v>
+      </c>
+      <c r="AT53" s="15">
+        <v>4619.3482357855928</v>
+      </c>
+      <c r="AU53" s="15">
+        <v>3941.7144362957242</v>
+      </c>
+      <c r="AV53" s="15">
+        <v>3726.757228977533</v>
+      </c>
+      <c r="AW53" s="30">
+        <v>5125.5195369233761</v>
+      </c>
+      <c r="AX53" s="15">
+        <v>5450.2313402623404</v>
+      </c>
+      <c r="AY53" s="15">
+        <v>5878.1931901053695</v>
+      </c>
+      <c r="AZ53" s="15">
+        <v>6070.7267531829266</v>
+      </c>
+      <c r="BA53" s="30">
+        <v>6326.9610925462057</v>
+      </c>
+      <c r="BB53" s="15">
+        <v>6057.7051727816925</v>
+      </c>
+      <c r="BC53" s="15">
+        <v>6384.8609604147123</v>
+      </c>
+      <c r="BD53" s="15">
+        <v>5918.3629423729863</v>
+      </c>
+      <c r="BE53" s="30">
+        <v>6458.5142091280013</v>
+      </c>
+      <c r="BF53" s="15">
+        <v>6917.2562257973141</v>
+      </c>
+      <c r="BG53" s="15">
+        <v>7407.1674902908144</v>
+      </c>
+      <c r="BH53" s="15">
+        <v>6986.765962707269</v>
+      </c>
+      <c r="BI53" s="30">
+        <v>7360.9718864631723</v>
+      </c>
+      <c r="BJ53" s="15">
+        <v>7546.6088264330101</v>
+      </c>
+      <c r="BK53" s="15">
+        <v>7295.0346794343604</v>
+      </c>
+      <c r="BL53" s="15">
+        <v>6657.5198406536283</v>
+      </c>
+      <c r="BM53" s="30">
+        <v>5401.0290885273371</v>
+      </c>
+      <c r="BN53" s="15">
+        <v>5376.61</v>
+      </c>
+      <c r="BO53" s="15">
+        <v>5996.5534448501521</v>
+      </c>
+      <c r="BP53" s="15">
+        <v>5342.16</v>
+      </c>
+      <c r="BQ53" s="30">
+        <v>5286.4999999999991</v>
+      </c>
+    </row>
+    <row r="54" spans="1:69">
+      <c r="A54" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="B54" s="15">
+        <v>0</v>
+      </c>
+      <c r="C54" s="15">
+        <v>0</v>
+      </c>
+      <c r="D54" s="15">
+        <v>0</v>
+      </c>
+      <c r="E54" s="15">
+        <v>0</v>
+      </c>
+      <c r="F54" s="15">
+        <v>0</v>
+      </c>
+      <c r="G54" s="15">
+        <v>0</v>
+      </c>
+      <c r="H54" s="15">
+        <v>0</v>
+      </c>
+      <c r="I54" s="15">
+        <v>0</v>
+      </c>
+      <c r="J54" s="15">
+        <v>0</v>
+      </c>
+      <c r="K54" s="15">
+        <v>0</v>
+      </c>
+      <c r="L54" s="15">
+        <v>10.558174873795554</v>
+      </c>
+      <c r="M54" s="15">
+        <v>0</v>
+      </c>
+      <c r="N54" s="15">
+        <v>0</v>
+      </c>
+      <c r="O54" s="27">
+        <v>0</v>
+      </c>
+      <c r="P54" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q54" s="30">
+        <v>0</v>
+      </c>
+      <c r="R54" s="15">
+        <v>0</v>
+      </c>
+      <c r="S54" s="15">
+        <v>0</v>
+      </c>
+      <c r="T54" s="15">
+        <v>0</v>
+      </c>
+      <c r="U54" s="30">
+        <v>0</v>
+      </c>
+      <c r="V54" s="15">
+        <v>0</v>
+      </c>
+      <c r="W54" s="15">
+        <v>0</v>
+      </c>
+      <c r="X54" s="15">
+        <v>0</v>
+      </c>
+      <c r="Y54" s="30">
+        <v>0</v>
+      </c>
+      <c r="Z54" s="15">
+        <v>0</v>
+      </c>
+      <c r="AA54" s="15">
+        <v>0</v>
+      </c>
+      <c r="AB54" s="15">
+        <v>0</v>
+      </c>
+      <c r="AC54" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD54" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE54" s="15">
+        <v>0</v>
+      </c>
+      <c r="AF54" s="15">
+        <v>0</v>
+      </c>
+      <c r="AG54" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH54" s="15">
+        <v>49.999999999999993</v>
+      </c>
+      <c r="AI54" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ54" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK54" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL54" s="15">
+        <v>7</v>
+      </c>
+      <c r="AM54" s="15">
+        <v>28</v>
+      </c>
+      <c r="AN54" s="15">
+        <v>0</v>
+      </c>
+      <c r="AO54" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP54" s="15">
+        <v>9.6103310736547929</v>
+      </c>
+      <c r="AQ54" s="15">
+        <v>7.4250077157767995</v>
+      </c>
+      <c r="AR54" s="15">
+        <v>4.2328040656808623</v>
+      </c>
+      <c r="AS54" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT54" s="15">
+        <v>0</v>
+      </c>
+      <c r="AU54" s="15">
+        <v>19.657579133191945</v>
+      </c>
+      <c r="AV54" s="15">
+        <v>19.470472263972479</v>
+      </c>
+      <c r="AW54" s="30">
+        <v>10.558174873795554</v>
+      </c>
+      <c r="AX54" s="15">
+        <v>5.6925995765998962</v>
+      </c>
+      <c r="AY54" s="15">
+        <v>1.7843122667403546</v>
+      </c>
+      <c r="AZ54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BA54" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BC54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BD54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BE54" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI54" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM54" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ54" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:69">
+      <c r="A55" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="J6" s="10" t="s">
-[...201 lines deleted...]
-        <v>250</v>
+      <c r="B55" s="15">
+        <v>0</v>
+      </c>
+      <c r="C55" s="15">
+        <v>0</v>
+      </c>
+      <c r="D55" s="15">
+        <v>0</v>
+      </c>
+      <c r="E55" s="15">
+        <v>0</v>
+      </c>
+      <c r="F55" s="15">
+        <v>0</v>
+      </c>
+      <c r="G55" s="15">
+        <v>0</v>
+      </c>
+      <c r="H55" s="15">
+        <v>0</v>
+      </c>
+      <c r="I55" s="15">
+        <v>0</v>
+      </c>
+      <c r="J55" s="15">
+        <v>0</v>
+      </c>
+      <c r="K55" s="15">
+        <v>0</v>
+      </c>
+      <c r="L55" s="15">
+        <v>0</v>
+      </c>
+      <c r="M55" s="15">
+        <v>0</v>
+      </c>
+      <c r="N55" s="15">
+        <v>0</v>
+      </c>
+      <c r="O55" s="27">
+        <v>0</v>
+      </c>
+      <c r="P55" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q55" s="30">
+        <v>0</v>
+      </c>
+      <c r="R55" s="15">
+        <v>0</v>
+      </c>
+      <c r="S55" s="15">
+        <v>0</v>
+      </c>
+      <c r="T55" s="15">
+        <v>0</v>
+      </c>
+      <c r="U55" s="30">
+        <v>0</v>
+      </c>
+      <c r="V55" s="15">
+        <v>0</v>
+      </c>
+      <c r="W55" s="15">
+        <v>0</v>
+      </c>
+      <c r="X55" s="15">
+        <v>0</v>
+      </c>
+      <c r="Y55" s="30">
+        <v>0</v>
+      </c>
+      <c r="Z55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AA55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AB55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AC55" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AF55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AG55" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AI55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AL55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AM55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AN55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AO55" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AQ55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AR55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AS55" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AU55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AV55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AW55" s="30">
+        <v>0</v>
+      </c>
+      <c r="AX55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AY55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AZ55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BA55" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BC55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BD55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BE55" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI55" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM55" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ55" s="30">
+        <v>0</v>
       </c>
     </row>
-    <row r="7" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...227 lines deleted...]
-      </c>
+    <row r="56" spans="1:69">
+      <c r="A56" s="3"/>
+      <c r="B56" s="1"/>
+      <c r="C56" s="1"/>
     </row>
-    <row r="8" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...227 lines deleted...]
-      </c>
+    <row r="57" spans="1:69">
+      <c r="A57" s="22"/>
+      <c r="B57" s="1"/>
+      <c r="C57" s="1"/>
     </row>
-    <row r="9" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...227 lines deleted...]
-      </c>
+    <row r="58" spans="1:69" ht="42" customHeight="1">
+      <c r="A58" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="B58" s="37"/>
+      <c r="C58" s="37"/>
+      <c r="D58" s="37"/>
+      <c r="E58" s="37"/>
+      <c r="F58" s="37"/>
+      <c r="G58" s="37"/>
+      <c r="H58" s="37"/>
+      <c r="I58" s="37"/>
+      <c r="J58" s="37"/>
+      <c r="K58" s="37"/>
+      <c r="L58" s="25"/>
+      <c r="M58" s="25"/>
     </row>
-    <row r="10" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...4370 lines deleted...]
-      <c r="B29" s="2" t="s">
+    <row r="59" spans="1:69" ht="13.5">
+      <c r="A59" s="24" t="s">
         <v>141</v>
       </c>
-      <c r="C29" s="3">
-[...7171 lines deleted...]
-      </c>
+      <c r="F59" s="1"/>
+      <c r="G59" s="1"/>
+      <c r="H59" s="1"/>
+      <c r="I59" s="1"/>
+      <c r="J59" s="23"/>
+      <c r="K59" s="23"/>
+      <c r="L59" s="23"/>
+      <c r="M59" s="23"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...1 lines deleted...]
-    <mergeCell ref="B63:M63"/>
+  <mergeCells count="1">
+    <mergeCell ref="A58:K58"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:FB65"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:BQ59"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="2.83203125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.33203125" style="1"/>
+    <col min="1" max="1" width="25.28515625" style="2" customWidth="1"/>
+    <col min="2" max="14" width="9.140625" style="2"/>
+    <col min="15" max="17" width="9.140625" style="33"/>
+    <col min="18" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:77" ht="18.75" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="1" spans="1:69" ht="16.5">
+      <c r="A1" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
     </row>
-    <row r="3" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      </c>
+    <row r="2" spans="1:69">
+      <c r="A2" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
     </row>
-    <row r="4" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="2"/>
+    <row r="3" spans="1:69">
+      <c r="A3" s="3"/>
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
     </row>
-    <row r="5" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="2"/>
+    <row r="4" spans="1:69">
+      <c r="A4" s="3"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
     </row>
-    <row r="6" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C6" s="10">
+    <row r="5" spans="1:69">
+      <c r="A5" s="10"/>
+      <c r="B5" s="9">
+        <v>1998</v>
+      </c>
+      <c r="C5" s="9">
         <v>1999</v>
       </c>
-      <c r="D6" s="10">
+      <c r="D5" s="9">
         <v>2000</v>
       </c>
-      <c r="E6" s="10">
+      <c r="E5" s="9">
         <v>2001</v>
       </c>
-      <c r="F6" s="10">
+      <c r="F5" s="9">
         <v>2002</v>
       </c>
-      <c r="G6" s="10">
+      <c r="G5" s="9">
         <v>2003</v>
       </c>
-      <c r="H6" s="10">
+      <c r="H5" s="14">
         <v>2004</v>
       </c>
-      <c r="I6" s="10">
+      <c r="I5" s="14">
         <v>2005</v>
       </c>
-      <c r="J6" s="10">
+      <c r="J5" s="20">
         <v>2006</v>
       </c>
-      <c r="K6" s="10">
+      <c r="K5" s="20">
         <v>2007</v>
       </c>
-      <c r="L6" s="10">
+      <c r="L5" s="20">
         <v>2008</v>
       </c>
-      <c r="M6" s="10">
+      <c r="M5" s="20">
         <v>2009</v>
       </c>
-      <c r="N6" s="10">
+      <c r="N5" s="20">
         <v>2010</v>
       </c>
-      <c r="O6" s="10">
+      <c r="O5" s="20">
         <v>2011</v>
       </c>
-      <c r="P6" s="10">
+      <c r="P5" s="20">
         <v>2012</v>
       </c>
-      <c r="Q6" s="10">
-[...5 lines deleted...]
-      <c r="S6" s="11" t="s">
+      <c r="Q5" s="28" t="s">
+        <v>194</v>
+      </c>
+      <c r="R5" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="S5" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="T5" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="U5" s="18" t="s">
+        <v>100</v>
+      </c>
+      <c r="V5" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="W5" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="X5" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="Y5" s="18" t="s">
+        <v>104</v>
+      </c>
+      <c r="Z5" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA5" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB5" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="AC5" s="18" t="s">
+        <v>108</v>
+      </c>
+      <c r="AD5" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE5" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF5" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="AG5" s="18" t="s">
+        <v>112</v>
+      </c>
+      <c r="AH5" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="AI5" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ5" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="AK5" s="18" t="s">
+        <v>116</v>
+      </c>
+      <c r="AL5" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM5" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN5" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="AO5" s="18" t="s">
+        <v>120</v>
+      </c>
+      <c r="AP5" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="AQ5" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="AR5" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="AS5" s="18" t="s">
+        <v>134</v>
+      </c>
+      <c r="AT5" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="AU5" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="AV5" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="AW5" s="18" t="s">
+        <v>140</v>
+      </c>
+      <c r="AX5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="AY5" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="AZ5" s="13" t="s">
+        <v>150</v>
+      </c>
+      <c r="BA5" s="18" t="s">
+        <v>151</v>
+      </c>
+      <c r="BB5" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="BC5" s="13" t="s">
+        <v>158</v>
+      </c>
+      <c r="BD5" s="13" t="s">
+        <v>159</v>
+      </c>
+      <c r="BE5" s="18" t="s">
+        <v>160</v>
+      </c>
+      <c r="BF5" s="13" t="s">
+        <v>166</v>
+      </c>
+      <c r="BG5" s="13" t="s">
+        <v>167</v>
+      </c>
+      <c r="BH5" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="BI5" s="18" t="s">
+        <v>169</v>
+      </c>
+      <c r="BJ5" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="BK5" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="BL5" s="13" t="s">
+        <v>178</v>
+      </c>
+      <c r="BM5" s="18" t="s">
+        <v>179</v>
+      </c>
+      <c r="BN5" s="13" t="s">
+        <v>180</v>
+      </c>
+      <c r="BO5" s="13" t="s">
+        <v>190</v>
+      </c>
+      <c r="BP5" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="BQ5" s="18" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="6" spans="1:69">
+      <c r="A6" s="4"/>
+      <c r="B6" s="1"/>
+      <c r="C6" s="1"/>
+      <c r="Q6" s="29"/>
+      <c r="U6" s="29"/>
+      <c r="Y6" s="29"/>
+      <c r="AC6" s="29"/>
+      <c r="AG6" s="29"/>
+      <c r="AK6" s="29"/>
+      <c r="AO6" s="29"/>
+      <c r="AS6" s="29"/>
+      <c r="AW6" s="29"/>
+      <c r="BA6" s="29"/>
+      <c r="BE6" s="29"/>
+      <c r="BI6" s="29"/>
+      <c r="BM6" s="29"/>
+      <c r="BQ6" s="29"/>
+    </row>
+    <row r="7" spans="1:69">
+      <c r="A7" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" s="15">
+        <v>-4280.0710874671095</v>
+      </c>
+      <c r="C7" s="15">
+        <v>-4006.1458857836296</v>
+      </c>
+      <c r="D7" s="15">
+        <v>-3903.9576235555633</v>
+      </c>
+      <c r="E7" s="15">
+        <v>-2117.6839918043224</v>
+      </c>
+      <c r="F7" s="15">
+        <v>-5374.7652202379049</v>
+      </c>
+      <c r="G7" s="15">
+        <v>-7990.1232131037232</v>
+      </c>
+      <c r="H7" s="15">
+        <v>-9790.0729546339571</v>
+      </c>
+      <c r="I7" s="15">
+        <v>-13743.166185801067</v>
+      </c>
+      <c r="J7" s="15">
+        <v>-16908.546436115037</v>
+      </c>
+      <c r="K7" s="15">
+        <v>-18136.240386151108</v>
+      </c>
+      <c r="L7" s="15">
+        <v>-22947.124422321678</v>
+      </c>
+      <c r="M7" s="15">
+        <v>-25349.598637689713</v>
+      </c>
+      <c r="N7" s="15">
+        <v>-26105.971306847692</v>
+      </c>
+      <c r="O7" s="27">
+        <v>-26836.734450136537</v>
+      </c>
+      <c r="P7" s="27">
+        <v>-23644.639784355357</v>
+      </c>
+      <c r="Q7" s="30">
+        <v>-22853.909751619714</v>
+      </c>
+      <c r="R7" s="15">
+        <v>-3935.8635359197342</v>
+      </c>
+      <c r="S7" s="15">
+        <v>-4607.9283506317315</v>
+      </c>
+      <c r="T7" s="15">
+        <v>-3743.7442262837176</v>
+      </c>
+      <c r="U7" s="30">
+        <v>-2117.6839918043224</v>
+      </c>
+      <c r="V7" s="15">
+        <v>-3617.4670479251399</v>
+      </c>
+      <c r="W7" s="15">
+        <v>-4113.2571459799692</v>
+      </c>
+      <c r="X7" s="15">
+        <v>-4530.6077732575104</v>
+      </c>
+      <c r="Y7" s="30">
+        <v>-5374.7652202379049</v>
+      </c>
+      <c r="Z7" s="15">
+        <v>-5741.1048470831684</v>
+      </c>
+      <c r="AA7" s="15">
+        <v>-6236.9449729192966</v>
+      </c>
+      <c r="AB7" s="15">
+        <v>-6494.8319985705621</v>
+      </c>
+      <c r="AC7" s="30">
+        <v>-7990.1232131037232</v>
+      </c>
+      <c r="AD7" s="15">
+        <v>-8726.0730685601156</v>
+      </c>
+      <c r="AE7" s="15">
+        <v>-9312.9334732970183</v>
+      </c>
+      <c r="AF7" s="15">
+        <v>-8858.4914857751246</v>
+      </c>
+      <c r="AG7" s="30">
+        <v>-9790.0729546339571</v>
+      </c>
+      <c r="AH7" s="15">
+        <v>-11641.362704662515</v>
+      </c>
+      <c r="AI7" s="15">
+        <v>-12540.010684207151</v>
+      </c>
+      <c r="AJ7" s="15">
+        <v>-12205.75413487836</v>
+      </c>
+      <c r="AK7" s="30">
+        <v>-13743.166185801067</v>
+      </c>
+      <c r="AL7" s="15">
+        <v>-16198.841376147062</v>
+      </c>
+      <c r="AM7" s="15">
+        <v>-17263.006492521352</v>
+      </c>
+      <c r="AN7" s="15">
+        <v>-15932.917575612977</v>
+      </c>
+      <c r="AO7" s="30">
+        <v>-16908.546436115037</v>
+      </c>
+      <c r="AP7" s="15">
+        <v>-18140.326135345527</v>
+      </c>
+      <c r="AQ7" s="15">
+        <v>-18112.155590578332</v>
+      </c>
+      <c r="AR7" s="15">
+        <v>-17069.559960104707</v>
+      </c>
+      <c r="AS7" s="30">
+        <v>-18136.240386151108</v>
+      </c>
+      <c r="AT7" s="15">
+        <v>-20246.394170457646</v>
+      </c>
+      <c r="AU7" s="15">
+        <v>-20915.902177427204</v>
+      </c>
+      <c r="AV7" s="15">
+        <v>-20656.591499182236</v>
+      </c>
+      <c r="AW7" s="30">
+        <v>-22947.124422321678</v>
+      </c>
+      <c r="AX7" s="15">
+        <v>-25373.3647022484</v>
+      </c>
+      <c r="AY7" s="15">
+        <v>-25027.104548505202</v>
+      </c>
+      <c r="AZ7" s="15">
+        <v>-24992.725517907544</v>
+      </c>
+      <c r="BA7" s="30">
+        <v>-25349.598637689713</v>
+      </c>
+      <c r="BB7" s="15">
+        <v>-26237.781983995919</v>
+      </c>
+      <c r="BC7" s="15">
+        <v>-26451.411999724991</v>
+      </c>
+      <c r="BD7" s="15">
+        <v>-25263.030106864677</v>
+      </c>
+      <c r="BE7" s="30">
+        <v>-26105.971306847692</v>
+      </c>
+      <c r="BF7" s="15">
+        <v>-28334.458791824578</v>
+      </c>
+      <c r="BG7" s="15">
+        <v>-29069.219602892023</v>
+      </c>
+      <c r="BH7" s="15">
+        <v>-26592.087801534639</v>
+      </c>
+      <c r="BI7" s="30">
+        <v>-26836.734450136537</v>
+      </c>
+      <c r="BJ7" s="15">
+        <v>-27653.821383010665</v>
+      </c>
+      <c r="BK7" s="15">
+        <v>-26840.660052598396</v>
+      </c>
+      <c r="BL7" s="15">
+        <v>-24763.254924942175</v>
+      </c>
+      <c r="BM7" s="30">
+        <v>-23644.639784355357</v>
+      </c>
+      <c r="BN7" s="15">
+        <v>-23931.561459220902</v>
+      </c>
+      <c r="BO7" s="15">
+        <v>-24295.794433287796</v>
+      </c>
+      <c r="BP7" s="15">
+        <v>-22678.27591836825</v>
+      </c>
+      <c r="BQ7" s="30">
+        <v>-22853.909751619714</v>
+      </c>
+    </row>
+    <row r="8" spans="1:69">
+      <c r="A8" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" s="15">
+        <v>2662.9340092189273</v>
+      </c>
+      <c r="C8" s="15">
+        <v>3172.3346768181254</v>
+      </c>
+      <c r="D8" s="15">
+        <v>4112.0182660552191</v>
+      </c>
+      <c r="E8" s="15">
+        <v>6033.1791557968809</v>
+      </c>
+      <c r="F8" s="15">
+        <v>4241.7189513431385</v>
+      </c>
+      <c r="G8" s="15">
+        <v>5347.4899991826114</v>
+      </c>
+      <c r="H8" s="15">
+        <v>5603.8075542564857</v>
+      </c>
+      <c r="I8" s="15">
+        <v>4683.4091099597672</v>
+      </c>
+      <c r="J8" s="15">
+        <v>5082.0857748805593</v>
+      </c>
+      <c r="K8" s="15">
+        <v>6435.8335672738549</v>
+      </c>
+      <c r="L8" s="15">
+        <v>6902.0576637455688</v>
+      </c>
+      <c r="M8" s="15">
+        <v>6251.9896308386978</v>
+      </c>
+      <c r="N8" s="15">
+        <v>5817.5815064431099</v>
+      </c>
+      <c r="O8" s="27">
+        <v>5498.4667504876206</v>
+      </c>
+      <c r="P8" s="27">
+        <v>5292.8246415114918</v>
+      </c>
+      <c r="Q8" s="30">
+        <v>4865.2030035536636</v>
+      </c>
+      <c r="R8" s="15">
+        <v>4223.5653497204275</v>
+      </c>
+      <c r="S8" s="15">
+        <v>3933.3760197937463</v>
+      </c>
+      <c r="T8" s="15">
+        <v>4472.8750929307807</v>
+      </c>
+      <c r="U8" s="30">
+        <v>6033.1791557968809</v>
+      </c>
+      <c r="V8" s="15">
+        <v>4985.7016493214014</v>
+      </c>
+      <c r="W8" s="15">
+        <v>4380.7576940790204</v>
+      </c>
+      <c r="X8" s="15">
+        <v>4519.8455563927091</v>
+      </c>
+      <c r="Y8" s="30">
+        <v>4241.7189513431385</v>
+      </c>
+      <c r="Z8" s="15">
+        <v>4458.9357266252428</v>
+      </c>
+      <c r="AA8" s="15">
+        <v>4512.4895439168686</v>
+      </c>
+      <c r="AB8" s="15">
+        <v>5278.0148601625096</v>
+      </c>
+      <c r="AC8" s="30">
+        <v>5347.4899991826114</v>
+      </c>
+      <c r="AD8" s="15">
+        <v>5145.3006636368164</v>
+      </c>
+      <c r="AE8" s="15">
+        <v>5231.6367057044099</v>
+      </c>
+      <c r="AF8" s="15">
+        <v>5513.242703386516</v>
+      </c>
+      <c r="AG8" s="30">
+        <v>5603.8075542564857</v>
+      </c>
+      <c r="AH8" s="15">
+        <v>4614.4362357464061</v>
+      </c>
+      <c r="AI8" s="15">
+        <v>4546.2290986842818</v>
+      </c>
+      <c r="AJ8" s="15">
+        <v>4691.1890848629082</v>
+      </c>
+      <c r="AK8" s="30">
+        <v>4683.4091099597672</v>
+      </c>
+      <c r="AL8" s="15">
+        <v>3565.8370254322035</v>
+      </c>
+      <c r="AM8" s="15">
+        <v>3358.6669093531491</v>
+      </c>
+      <c r="AN8" s="15">
+        <v>4237.0240392183005</v>
+      </c>
+      <c r="AO8" s="30">
+        <v>5082.0857748805593</v>
+      </c>
+      <c r="AP8" s="15">
+        <v>4631.1525446729393</v>
+      </c>
+      <c r="AQ8" s="15">
+        <v>4900.4507486185312</v>
+      </c>
+      <c r="AR8" s="15">
+        <v>5870.1675977125669</v>
+      </c>
+      <c r="AS8" s="30">
+        <v>6435.8335672738549</v>
+      </c>
+      <c r="AT8" s="15">
+        <v>5929.1226303463409</v>
+      </c>
+      <c r="AU8" s="15">
+        <v>5636.5745139266901</v>
+      </c>
+      <c r="AV8" s="15">
+        <v>6544.3882541124285</v>
+      </c>
+      <c r="AW8" s="30">
+        <v>6902.0576637455688</v>
+      </c>
+      <c r="AX8" s="15">
+        <v>5089.3237810755882</v>
+      </c>
+      <c r="AY8" s="15">
+        <v>5862.7281235985665</v>
+      </c>
+      <c r="AZ8" s="15">
+        <v>6517.2842524444559</v>
+      </c>
+      <c r="BA8" s="30">
+        <v>6251.9896308386978</v>
+      </c>
+      <c r="BB8" s="15">
+        <v>5712.7876313136667</v>
+      </c>
+      <c r="BC8" s="15">
+        <v>5992.7689203658128</v>
+      </c>
+      <c r="BD8" s="15">
+        <v>6245.891852124746</v>
+      </c>
+      <c r="BE8" s="30">
+        <v>5817.5815064431099</v>
+      </c>
+      <c r="BF8" s="15">
+        <v>4850.8817934511499</v>
+      </c>
+      <c r="BG8" s="15">
+        <v>4764.308025520244</v>
+      </c>
+      <c r="BH8" s="15">
+        <v>5848.0618111302156</v>
+      </c>
+      <c r="BI8" s="30">
+        <v>5498.4667504876206</v>
+      </c>
+      <c r="BJ8" s="15">
+        <v>4791.0671107709013</v>
+      </c>
+      <c r="BK8" s="15">
+        <v>4960.5640991084247</v>
+      </c>
+      <c r="BL8" s="15">
+        <v>6065.6422454833018</v>
+      </c>
+      <c r="BM8" s="30">
+        <v>5292.8246415114918</v>
+      </c>
+      <c r="BN8" s="15">
+        <v>4759.2052251094374</v>
+      </c>
+      <c r="BO8" s="15">
+        <v>5049.8888257631861</v>
+      </c>
+      <c r="BP8" s="15">
+        <v>5423.4302129107873</v>
+      </c>
+      <c r="BQ8" s="30">
+        <v>4865.2030035536636</v>
+      </c>
+    </row>
+    <row r="9" spans="1:69">
+      <c r="A9" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="15">
+        <v>209.16255978618221</v>
+      </c>
+      <c r="C9" s="15">
+        <v>237.75819749325618</v>
+      </c>
+      <c r="D9" s="15">
+        <v>238.96788171663744</v>
+      </c>
+      <c r="E9" s="15">
+        <v>249.33975763785136</v>
+      </c>
+      <c r="F9" s="15">
+        <v>222.52154941795686</v>
+      </c>
+      <c r="G9" s="15">
+        <v>253.28329717143816</v>
+      </c>
+      <c r="H9" s="15">
+        <v>222.22922581284888</v>
+      </c>
+      <c r="I9" s="15">
+        <v>262.91727738582642</v>
+      </c>
+      <c r="J9" s="15">
+        <v>230.4647156805315</v>
+      </c>
+      <c r="K9" s="15">
+        <v>248.89990505129407</v>
+      </c>
+      <c r="L9" s="15">
+        <v>224.72457020034193</v>
+      </c>
+      <c r="M9" s="15">
+        <v>123.61435073087844</v>
+      </c>
+      <c r="N9" s="15">
+        <v>80.536510663097005</v>
+      </c>
+      <c r="O9" s="27">
+        <v>85.74564551631066</v>
+      </c>
+      <c r="P9" s="27">
+        <v>141.96094531177948</v>
+      </c>
+      <c r="Q9" s="30">
+        <v>80.84264852212965</v>
+      </c>
+      <c r="R9" s="15">
+        <v>245.55908299233013</v>
+      </c>
+      <c r="S9" s="15">
+        <v>248.11151358722304</v>
+      </c>
+      <c r="T9" s="15">
+        <v>236.96705878605795</v>
+      </c>
+      <c r="U9" s="30">
+        <v>249.33975763785136</v>
+      </c>
+      <c r="V9" s="15">
+        <v>255.28409978160352</v>
+      </c>
+      <c r="W9" s="15">
+        <v>229.38178741150912</v>
+      </c>
+      <c r="X9" s="15">
+        <v>238.73319877269313</v>
+      </c>
+      <c r="Y9" s="30">
+        <v>222.52154941795686</v>
+      </c>
+      <c r="Z9" s="15">
+        <v>235.23580520622428</v>
+      </c>
+      <c r="AA9" s="15">
+        <v>226.7476584379493</v>
+      </c>
+      <c r="AB9" s="15">
+        <v>222.23748442628826</v>
+      </c>
+      <c r="AC9" s="30">
+        <v>253.28329717143816</v>
+      </c>
+      <c r="AD9" s="15">
+        <v>279.23395575601364</v>
+      </c>
+      <c r="AE9" s="15">
+        <v>257.88694564339409</v>
+      </c>
+      <c r="AF9" s="15">
+        <v>236.03701075789655</v>
+      </c>
+      <c r="AG9" s="30">
+        <v>222.22922581284888</v>
+      </c>
+      <c r="AH9" s="15">
+        <v>214.51574056086099</v>
+      </c>
+      <c r="AI9" s="15">
+        <v>218.28455723070519</v>
+      </c>
+      <c r="AJ9" s="15">
+        <v>232.47162293006409</v>
+      </c>
+      <c r="AK9" s="30">
+        <v>262.91727738582642</v>
+      </c>
+      <c r="AL9" s="15">
+        <v>255.43301148077995</v>
+      </c>
+      <c r="AM9" s="15">
+        <v>236.19874143506698</v>
+      </c>
+      <c r="AN9" s="15">
+        <v>250.4292639412914</v>
+      </c>
+      <c r="AO9" s="30">
+        <v>230.4647156805315</v>
+      </c>
+      <c r="AP9" s="15">
+        <v>220.68873922635851</v>
+      </c>
+      <c r="AQ9" s="15">
+        <v>221.71724539159857</v>
+      </c>
+      <c r="AR9" s="15">
+        <v>220.32354864748154</v>
+      </c>
+      <c r="AS9" s="30">
+        <v>248.89990505129407</v>
+      </c>
+      <c r="AT9" s="15">
+        <v>233.18972983657437</v>
+      </c>
+      <c r="AU9" s="15">
+        <v>233.02924352528044</v>
+      </c>
+      <c r="AV9" s="15">
+        <v>231.15539527303147</v>
+      </c>
+      <c r="AW9" s="30">
+        <v>224.72457020034193</v>
+      </c>
+      <c r="AX9" s="15">
+        <v>156.6884935603687</v>
+      </c>
+      <c r="AY9" s="15">
+        <v>154.35066584097603</v>
+      </c>
+      <c r="AZ9" s="15">
+        <v>143.83415340602812</v>
+      </c>
+      <c r="BA9" s="30">
+        <v>123.61435073087844</v>
+      </c>
+      <c r="BB9" s="15">
+        <v>113.81667842786779</v>
+      </c>
+      <c r="BC9" s="15">
+        <v>106.60717986304583</v>
+      </c>
+      <c r="BD9" s="15">
+        <v>84.542449574882937</v>
+      </c>
+      <c r="BE9" s="30">
+        <v>80.536510663097005</v>
+      </c>
+      <c r="BF9" s="15">
+        <v>86.925074054277843</v>
+      </c>
+      <c r="BG9" s="15">
+        <v>85.157319696986747</v>
+      </c>
+      <c r="BH9" s="15">
+        <v>85.510459148830023</v>
+      </c>
+      <c r="BI9" s="30">
+        <v>85.74564551631066</v>
+      </c>
+      <c r="BJ9" s="15">
+        <v>84.496574748067445</v>
+      </c>
+      <c r="BK9" s="15">
+        <v>83.949213896995715</v>
+      </c>
+      <c r="BL9" s="15">
+        <v>153.81596315554191</v>
+      </c>
+      <c r="BM9" s="30">
+        <v>141.96094531177948</v>
+      </c>
+      <c r="BN9" s="15">
+        <v>131.07397062087347</v>
+      </c>
+      <c r="BO9" s="15">
+        <v>132.71681656799439</v>
+      </c>
+      <c r="BP9" s="15">
+        <v>88.705268569937516</v>
+      </c>
+      <c r="BQ9" s="30">
+        <v>80.84264852212965</v>
+      </c>
+    </row>
+    <row r="10" spans="1:69">
+      <c r="A10" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" s="15">
+        <v>0</v>
+      </c>
+      <c r="C10" s="15">
+        <v>0</v>
+      </c>
+      <c r="D10" s="15">
+        <v>4.2019968777915633E-2</v>
+      </c>
+      <c r="E10" s="15">
+        <v>4.4387748804004944E-2</v>
+      </c>
+      <c r="F10" s="15">
+        <v>3.7590016301429711E-2</v>
+      </c>
+      <c r="G10" s="15">
+        <v>0</v>
+      </c>
+      <c r="H10" s="15">
+        <v>0</v>
+      </c>
+      <c r="I10" s="15">
+        <v>0</v>
+      </c>
+      <c r="J10" s="15">
+        <v>0</v>
+      </c>
+      <c r="K10" s="15">
+        <v>0</v>
+      </c>
+      <c r="L10" s="15">
+        <v>0</v>
+      </c>
+      <c r="M10" s="15">
+        <v>0</v>
+      </c>
+      <c r="N10" s="15">
+        <v>0</v>
+      </c>
+      <c r="O10" s="27">
+        <v>0</v>
+      </c>
+      <c r="P10" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="30">
+        <v>0</v>
+      </c>
+      <c r="R10" s="15">
+        <v>4.4458322462370123E-2</v>
+      </c>
+      <c r="S10" s="15">
+        <v>4.6238339922421857E-2</v>
+      </c>
+      <c r="T10" s="15">
+        <v>4.2726180156854303E-2</v>
+      </c>
+      <c r="U10" s="30">
+        <v>4.4387748804004944E-2</v>
+      </c>
+      <c r="V10" s="15">
+        <v>4.4927719369108013E-2</v>
+      </c>
+      <c r="W10" s="15">
+        <v>3.9358602928782162E-2</v>
+      </c>
+      <c r="X10" s="15">
+        <v>4.0022490660087666E-2</v>
+      </c>
+      <c r="Y10" s="30">
+        <v>3.7590016301429711E-2</v>
+      </c>
+      <c r="Z10" s="15">
+        <v>3.6466096487430703E-2</v>
+      </c>
+      <c r="AA10" s="15">
+        <v>3.4275960966827911E-2</v>
+      </c>
+      <c r="AB10" s="15">
+        <v>3.4284964715764775E-2</v>
+      </c>
+      <c r="AC10" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AF10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AG10" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK10" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AM10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AN10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AO10" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AQ10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AR10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AS10" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AU10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AV10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AW10" s="30">
+        <v>0</v>
+      </c>
+      <c r="AX10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AY10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AZ10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BA10" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BC10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BD10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BE10" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI10" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM10" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ10" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:69">
+      <c r="A11" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="T6" s="11" t="s">
+      <c r="B11" s="15">
+        <v>0</v>
+      </c>
+      <c r="C11" s="15">
+        <v>0</v>
+      </c>
+      <c r="D11" s="15">
+        <v>4.2019968777915633E-2</v>
+      </c>
+      <c r="E11" s="15">
+        <v>4.4387748804004944E-2</v>
+      </c>
+      <c r="F11" s="15">
+        <v>3.7590016301429711E-2</v>
+      </c>
+      <c r="G11" s="15">
+        <v>0</v>
+      </c>
+      <c r="H11" s="15">
+        <v>0</v>
+      </c>
+      <c r="I11" s="15">
+        <v>0</v>
+      </c>
+      <c r="J11" s="15">
+        <v>0</v>
+      </c>
+      <c r="K11" s="15">
+        <v>0</v>
+      </c>
+      <c r="L11" s="15">
+        <v>0</v>
+      </c>
+      <c r="M11" s="15">
+        <v>0</v>
+      </c>
+      <c r="N11" s="15">
+        <v>0</v>
+      </c>
+      <c r="O11" s="27">
+        <v>0</v>
+      </c>
+      <c r="P11" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="30">
+        <v>0</v>
+      </c>
+      <c r="R11" s="15">
+        <v>4.4458322462370123E-2</v>
+      </c>
+      <c r="S11" s="15">
+        <v>4.6238339922421857E-2</v>
+      </c>
+      <c r="T11" s="15">
+        <v>4.2726180156854303E-2</v>
+      </c>
+      <c r="U11" s="30">
+        <v>4.4387748804004944E-2</v>
+      </c>
+      <c r="V11" s="15">
+        <v>4.4927719369108013E-2</v>
+      </c>
+      <c r="W11" s="15">
+        <v>3.9358602928782162E-2</v>
+      </c>
+      <c r="X11" s="15">
+        <v>4.0022490660087666E-2</v>
+      </c>
+      <c r="Y11" s="30">
+        <v>3.7590016301429711E-2</v>
+      </c>
+      <c r="Z11" s="15">
+        <v>3.6466096487430703E-2</v>
+      </c>
+      <c r="AA11" s="15">
+        <v>3.4275960966827911E-2</v>
+      </c>
+      <c r="AB11" s="15">
+        <v>3.4284964715764775E-2</v>
+      </c>
+      <c r="AC11" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AF11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AG11" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AI11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK11" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AM11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AN11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AO11" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AQ11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AR11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AS11" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AU11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AV11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AW11" s="30">
+        <v>0</v>
+      </c>
+      <c r="AX11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AY11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AZ11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BA11" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BC11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BD11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BE11" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI11" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM11" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ11" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:69">
+      <c r="A12" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12" s="15">
+        <v>209.16255978618221</v>
+      </c>
+      <c r="C12" s="15">
+        <v>237.75819749325618</v>
+      </c>
+      <c r="D12" s="15">
+        <v>238.92586174785953</v>
+      </c>
+      <c r="E12" s="15">
+        <v>249.29536988904735</v>
+      </c>
+      <c r="F12" s="15">
+        <v>222.48395940165543</v>
+      </c>
+      <c r="G12" s="15">
+        <v>253.28329717143816</v>
+      </c>
+      <c r="H12" s="15">
+        <v>222.22922581284888</v>
+      </c>
+      <c r="I12" s="15">
+        <v>262.91727738582642</v>
+      </c>
+      <c r="J12" s="15">
+        <v>230.4647156805315</v>
+      </c>
+      <c r="K12" s="15">
+        <v>248.89990505129407</v>
+      </c>
+      <c r="L12" s="15">
+        <v>224.72457020034193</v>
+      </c>
+      <c r="M12" s="15">
+        <v>123.61435073087844</v>
+      </c>
+      <c r="N12" s="15">
+        <v>80.536510663097005</v>
+      </c>
+      <c r="O12" s="27">
+        <v>85.74564551631066</v>
+      </c>
+      <c r="P12" s="27">
+        <v>141.96094531177948</v>
+      </c>
+      <c r="Q12" s="30">
+        <v>80.84264852212965</v>
+      </c>
+      <c r="R12" s="15">
+        <v>245.51462466986777</v>
+      </c>
+      <c r="S12" s="15">
+        <v>248.06527524730063</v>
+      </c>
+      <c r="T12" s="15">
+        <v>236.9243326059011</v>
+      </c>
+      <c r="U12" s="30">
+        <v>249.29536988904735</v>
+      </c>
+      <c r="V12" s="15">
+        <v>255.23917206223442</v>
+      </c>
+      <c r="W12" s="15">
+        <v>229.34242880858034</v>
+      </c>
+      <c r="X12" s="15">
+        <v>238.69317628203305</v>
+      </c>
+      <c r="Y12" s="30">
+        <v>222.48395940165543</v>
+      </c>
+      <c r="Z12" s="15">
+        <v>235.19933910973685</v>
+      </c>
+      <c r="AA12" s="15">
+        <v>226.71338247698247</v>
+      </c>
+      <c r="AB12" s="15">
+        <v>222.2031994615725</v>
+      </c>
+      <c r="AC12" s="30">
+        <v>253.28329717143816</v>
+      </c>
+      <c r="AD12" s="15">
+        <v>279.23395575601364</v>
+      </c>
+      <c r="AE12" s="15">
+        <v>257.88694564339409</v>
+      </c>
+      <c r="AF12" s="15">
+        <v>236.03701075789655</v>
+      </c>
+      <c r="AG12" s="30">
+        <v>222.22922581284888</v>
+      </c>
+      <c r="AH12" s="15">
+        <v>214.51574056086099</v>
+      </c>
+      <c r="AI12" s="15">
+        <v>218.28455723070519</v>
+      </c>
+      <c r="AJ12" s="15">
+        <v>232.47162293006409</v>
+      </c>
+      <c r="AK12" s="30">
+        <v>262.91727738582642</v>
+      </c>
+      <c r="AL12" s="15">
+        <v>255.43301148077995</v>
+      </c>
+      <c r="AM12" s="15">
+        <v>236.19874143506698</v>
+      </c>
+      <c r="AN12" s="15">
+        <v>250.4292639412914</v>
+      </c>
+      <c r="AO12" s="30">
+        <v>230.4647156805315</v>
+      </c>
+      <c r="AP12" s="15">
+        <v>220.68873922635851</v>
+      </c>
+      <c r="AQ12" s="15">
+        <v>221.71724539159857</v>
+      </c>
+      <c r="AR12" s="15">
+        <v>220.32354864748154</v>
+      </c>
+      <c r="AS12" s="30">
+        <v>248.89990505129407</v>
+      </c>
+      <c r="AT12" s="15">
+        <v>233.18972983657437</v>
+      </c>
+      <c r="AU12" s="15">
+        <v>233.02924352528044</v>
+      </c>
+      <c r="AV12" s="15">
+        <v>231.15539527303147</v>
+      </c>
+      <c r="AW12" s="30">
+        <v>224.72457020034193</v>
+      </c>
+      <c r="AX12" s="15">
+        <v>156.6884935603687</v>
+      </c>
+      <c r="AY12" s="15">
+        <v>154.35066584097603</v>
+      </c>
+      <c r="AZ12" s="15">
+        <v>143.83415340602812</v>
+      </c>
+      <c r="BA12" s="30">
+        <v>123.61435073087844</v>
+      </c>
+      <c r="BB12" s="15">
+        <v>113.81667842786779</v>
+      </c>
+      <c r="BC12" s="15">
+        <v>106.60717986304583</v>
+      </c>
+      <c r="BD12" s="15">
+        <v>84.542449574882937</v>
+      </c>
+      <c r="BE12" s="30">
+        <v>80.536510663097005</v>
+      </c>
+      <c r="BF12" s="15">
+        <v>86.925074054277843</v>
+      </c>
+      <c r="BG12" s="15">
+        <v>85.157319696986747</v>
+      </c>
+      <c r="BH12" s="15">
+        <v>85.510459148830023</v>
+      </c>
+      <c r="BI12" s="30">
+        <v>85.74564551631066</v>
+      </c>
+      <c r="BJ12" s="15">
+        <v>84.496574748067445</v>
+      </c>
+      <c r="BK12" s="15">
+        <v>83.949213896995715</v>
+      </c>
+      <c r="BL12" s="15">
+        <v>153.81596315554191</v>
+      </c>
+      <c r="BM12" s="30">
+        <v>141.96094531177948</v>
+      </c>
+      <c r="BN12" s="15">
+        <v>131.07397062087347</v>
+      </c>
+      <c r="BO12" s="15">
+        <v>132.71681656799439</v>
+      </c>
+      <c r="BP12" s="15">
+        <v>88.705268569937516</v>
+      </c>
+      <c r="BQ12" s="30">
+        <v>80.84264852212965</v>
+      </c>
+    </row>
+    <row r="13" spans="1:69">
+      <c r="A13" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" s="15">
+        <v>198.23398327277866</v>
+      </c>
+      <c r="C13" s="15">
+        <v>228.5519686428712</v>
+      </c>
+      <c r="D13" s="15">
+        <v>232.46097463239747</v>
+      </c>
+      <c r="E13" s="15">
+        <v>243.29304828038013</v>
+      </c>
+      <c r="F13" s="15">
+        <v>216.26183171332084</v>
+      </c>
+      <c r="G13" s="15">
+        <v>211.53</v>
+      </c>
+      <c r="H13" s="15">
+        <v>181.44</v>
+      </c>
+      <c r="I13" s="15">
+        <v>190.92999999999998</v>
+      </c>
+      <c r="J13" s="15">
+        <v>177.51</v>
+      </c>
+      <c r="K13" s="15">
+        <v>228.76999999999995</v>
+      </c>
+      <c r="L13" s="15">
+        <v>202.6</v>
+      </c>
+      <c r="M13" s="15">
+        <v>96.335554894999987</v>
+      </c>
+      <c r="N13" s="15">
+        <v>61.369999601000011</v>
+      </c>
+      <c r="O13" s="27">
+        <v>58.318888443000006</v>
+      </c>
+      <c r="P13" s="27">
+        <v>57.622221796000005</v>
+      </c>
+      <c r="Q13" s="30">
+        <v>53.213332946999998</v>
+      </c>
+      <c r="R13" s="15">
+        <v>239.87660566828427</v>
+      </c>
+      <c r="S13" s="15">
+        <v>243.4092412412638</v>
+      </c>
+      <c r="T13" s="15">
+        <v>230.91198521740861</v>
+      </c>
+      <c r="U13" s="30">
+        <v>243.29304828038013</v>
+      </c>
+      <c r="V13" s="15">
+        <v>249.40966705655359</v>
+      </c>
+      <c r="W13" s="15">
+        <v>223.68333741873147</v>
+      </c>
+      <c r="X13" s="15">
+        <v>232.62020275393334</v>
+      </c>
+      <c r="Y13" s="30">
+        <v>216.26183171332084</v>
+      </c>
+      <c r="Z13" s="15">
+        <v>228.2970786914855</v>
+      </c>
+      <c r="AA13" s="15">
+        <v>219.9799713020862</v>
+      </c>
+      <c r="AB13" s="15">
+        <v>216.24063518252208</v>
+      </c>
+      <c r="AC13" s="30">
+        <v>211.53</v>
+      </c>
+      <c r="AD13" s="15">
+        <v>230.26000000000005</v>
+      </c>
+      <c r="AE13" s="15">
+        <v>215.00999999999996</v>
+      </c>
+      <c r="AF13" s="15">
+        <v>200.76999999999998</v>
+      </c>
+      <c r="AG13" s="30">
+        <v>181.44</v>
+      </c>
+      <c r="AH13" s="15">
+        <v>175.26</v>
+      </c>
+      <c r="AI13" s="15">
+        <v>181.47</v>
+      </c>
+      <c r="AJ13" s="15">
+        <v>183.70000000000002</v>
+      </c>
+      <c r="AK13" s="30">
+        <v>190.92999999999998</v>
+      </c>
+      <c r="AL13" s="15">
+        <v>193.35999999999999</v>
+      </c>
+      <c r="AM13" s="15">
+        <v>190.21999999999997</v>
+      </c>
+      <c r="AN13" s="15">
+        <v>187.12</v>
+      </c>
+      <c r="AO13" s="30">
+        <v>177.51</v>
+      </c>
+      <c r="AP13" s="15">
+        <v>181.66</v>
+      </c>
+      <c r="AQ13" s="15">
+        <v>190.11999999999998</v>
+      </c>
+      <c r="AR13" s="15">
+        <v>197.67</v>
+      </c>
+      <c r="AS13" s="30">
+        <v>228.76999999999995</v>
+      </c>
+      <c r="AT13" s="15">
+        <v>216.60999999999999</v>
+      </c>
+      <c r="AU13" s="15">
+        <v>213.63000000000002</v>
+      </c>
+      <c r="AV13" s="15">
+        <v>210.62</v>
+      </c>
+      <c r="AW13" s="30">
+        <v>202.6</v>
+      </c>
+      <c r="AX13" s="15">
+        <v>141.97999900800002</v>
+      </c>
+      <c r="AY13" s="15">
+        <v>130.66333245100003</v>
+      </c>
+      <c r="AZ13" s="15">
+        <v>118.31111032299998</v>
+      </c>
+      <c r="BA13" s="30">
+        <v>96.335554894999987</v>
+      </c>
+      <c r="BB13" s="15">
+        <v>90.718888215000007</v>
+      </c>
+      <c r="BC13" s="15">
+        <v>86.332221585000028</v>
+      </c>
+      <c r="BD13" s="15">
+        <v>64.148888468999999</v>
+      </c>
+      <c r="BE13" s="30">
+        <v>61.369999601000011</v>
+      </c>
+      <c r="BF13" s="15">
+        <v>62.922221820999994</v>
+      </c>
+      <c r="BG13" s="15">
+        <v>60.739999580999999</v>
+      </c>
+      <c r="BH13" s="15">
+        <v>61.886666216000002</v>
+      </c>
+      <c r="BI13" s="30">
+        <v>58.318888443000006</v>
+      </c>
+      <c r="BJ13" s="15">
+        <v>56.564444003000013</v>
+      </c>
+      <c r="BK13" s="15">
+        <v>56.501110675999996</v>
+      </c>
+      <c r="BL13" s="15">
+        <v>56.04222178900001</v>
+      </c>
+      <c r="BM13" s="30">
+        <v>57.622221796000005</v>
+      </c>
+      <c r="BN13" s="15">
+        <v>55.915555148999999</v>
+      </c>
+      <c r="BO13" s="15">
+        <v>55.905573112551032</v>
+      </c>
+      <c r="BP13" s="15">
+        <v>53.914444053000004</v>
+      </c>
+      <c r="BQ13" s="30">
+        <v>53.213332946999998</v>
+      </c>
+    </row>
+    <row r="14" spans="1:69">
+      <c r="A14" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="U6" s="11" t="s">
+      <c r="B14" s="15">
+        <v>10.92857651340355</v>
+      </c>
+      <c r="C14" s="15">
+        <v>9.2062288503849654</v>
+      </c>
+      <c r="D14" s="15">
+        <v>6.4648871154620666</v>
+      </c>
+      <c r="E14" s="15">
+        <v>6.0023216086672235</v>
+      </c>
+      <c r="F14" s="15">
+        <v>6.2221276883345933</v>
+      </c>
+      <c r="G14" s="15">
+        <v>41.75329717143817</v>
+      </c>
+      <c r="H14" s="15">
+        <v>40.789225812848898</v>
+      </c>
+      <c r="I14" s="15">
+        <v>71.987277385826417</v>
+      </c>
+      <c r="J14" s="15">
+        <v>52.954715680531514</v>
+      </c>
+      <c r="K14" s="15">
+        <v>20.12990505129412</v>
+      </c>
+      <c r="L14" s="15">
+        <v>22.124570200341946</v>
+      </c>
+      <c r="M14" s="15">
+        <v>27.278795835878451</v>
+      </c>
+      <c r="N14" s="15">
+        <v>19.166511062096991</v>
+      </c>
+      <c r="O14" s="27">
+        <v>27.426757073310654</v>
+      </c>
+      <c r="P14" s="27">
+        <v>84.338723515779478</v>
+      </c>
+      <c r="Q14" s="30">
+        <v>27.62931557512966</v>
+      </c>
+      <c r="R14" s="15">
+        <v>5.6380190015834932</v>
+      </c>
+      <c r="S14" s="15">
+        <v>4.6560340060368199</v>
+      </c>
+      <c r="T14" s="15">
+        <v>6.0123473884924872</v>
+      </c>
+      <c r="U14" s="30">
+        <v>6.0023216086672235</v>
+      </c>
+      <c r="V14" s="15">
+        <v>5.829505005680816</v>
+      </c>
+      <c r="W14" s="15">
+        <v>5.6590913898488742</v>
+      </c>
+      <c r="X14" s="15">
+        <v>6.0729735280997161</v>
+      </c>
+      <c r="Y14" s="30">
+        <v>6.2221276883345933</v>
+      </c>
+      <c r="Z14" s="15">
+        <v>6.9022604182513723</v>
+      </c>
+      <c r="AA14" s="15">
+        <v>6.7334111748962782</v>
+      </c>
+      <c r="AB14" s="15">
+        <v>5.9625642790504072</v>
+      </c>
+      <c r="AC14" s="30">
+        <v>41.75329717143817</v>
+      </c>
+      <c r="AD14" s="15">
+        <v>48.973955756013567</v>
+      </c>
+      <c r="AE14" s="15">
+        <v>42.876945643394144</v>
+      </c>
+      <c r="AF14" s="15">
+        <v>35.267010757896564</v>
+      </c>
+      <c r="AG14" s="30">
+        <v>40.789225812848898</v>
+      </c>
+      <c r="AH14" s="15">
+        <v>39.255740560861007</v>
+      </c>
+      <c r="AI14" s="15">
+        <v>36.814557230705191</v>
+      </c>
+      <c r="AJ14" s="15">
+        <v>48.771622930064062</v>
+      </c>
+      <c r="AK14" s="30">
+        <v>71.987277385826417</v>
+      </c>
+      <c r="AL14" s="15">
+        <v>62.073011480779954</v>
+      </c>
+      <c r="AM14" s="15">
+        <v>45.978741435067008</v>
+      </c>
+      <c r="AN14" s="15">
+        <v>63.309263941291398</v>
+      </c>
+      <c r="AO14" s="30">
+        <v>52.954715680531514</v>
+      </c>
+      <c r="AP14" s="15">
+        <v>39.028739226358525</v>
+      </c>
+      <c r="AQ14" s="15">
+        <v>31.597245391598605</v>
+      </c>
+      <c r="AR14" s="15">
+        <v>22.65354864748155</v>
+      </c>
+      <c r="AS14" s="30">
+        <v>20.12990505129412</v>
+      </c>
+      <c r="AT14" s="15">
+        <v>16.579729836574391</v>
+      </c>
+      <c r="AU14" s="15">
+        <v>19.399243525280397</v>
+      </c>
+      <c r="AV14" s="15">
+        <v>20.535395273031476</v>
+      </c>
+      <c r="AW14" s="30">
+        <v>22.124570200341946</v>
+      </c>
+      <c r="AX14" s="15">
+        <v>14.708494552368682</v>
+      </c>
+      <c r="AY14" s="15">
+        <v>23.68733338997599</v>
+      </c>
+      <c r="AZ14" s="15">
+        <v>25.523043083028156</v>
+      </c>
+      <c r="BA14" s="30">
+        <v>27.278795835878451</v>
+      </c>
+      <c r="BB14" s="15">
+        <v>23.097790212867778</v>
+      </c>
+      <c r="BC14" s="15">
+        <v>20.274958278045805</v>
+      </c>
+      <c r="BD14" s="15">
+        <v>20.393561105882931</v>
+      </c>
+      <c r="BE14" s="30">
+        <v>19.166511062096991</v>
+      </c>
+      <c r="BF14" s="15">
+        <v>24.002852233277856</v>
+      </c>
+      <c r="BG14" s="15">
+        <v>24.417320115986747</v>
+      </c>
+      <c r="BH14" s="15">
+        <v>23.623792932830028</v>
+      </c>
+      <c r="BI14" s="30">
+        <v>27.426757073310654</v>
+      </c>
+      <c r="BJ14" s="15">
+        <v>27.932130745067436</v>
+      </c>
+      <c r="BK14" s="15">
+        <v>27.448103220995723</v>
+      </c>
+      <c r="BL14" s="15">
+        <v>97.773741366541898</v>
+      </c>
+      <c r="BM14" s="30">
+        <v>84.338723515779478</v>
+      </c>
+      <c r="BN14" s="15">
+        <v>75.158415471873454</v>
+      </c>
+      <c r="BO14" s="15">
+        <v>76.811243455443346</v>
+      </c>
+      <c r="BP14" s="15">
+        <v>34.790824516937519</v>
+      </c>
+      <c r="BQ14" s="30">
+        <v>27.62931557512966</v>
+      </c>
+    </row>
+    <row r="15" spans="1:69">
+      <c r="A15" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="15">
+        <v>110.60860583583228</v>
+      </c>
+      <c r="C15" s="15">
+        <v>141.15041734804527</v>
+      </c>
+      <c r="D15" s="15">
+        <v>81.91542348663819</v>
+      </c>
+      <c r="E15" s="15">
+        <v>95.631588460617877</v>
+      </c>
+      <c r="F15" s="15">
+        <v>108.87555290340249</v>
+      </c>
+      <c r="G15" s="15">
+        <v>102.06000000000002</v>
+      </c>
+      <c r="H15" s="15">
+        <v>102.19</v>
+      </c>
+      <c r="I15" s="15">
+        <v>146.16000000000003</v>
+      </c>
+      <c r="J15" s="15">
+        <v>239.45000000000002</v>
+      </c>
+      <c r="K15" s="15">
+        <v>296.41999999999996</v>
+      </c>
+      <c r="L15" s="15">
+        <v>435.91999999999996</v>
+      </c>
+      <c r="M15" s="15">
+        <v>384.54999922100001</v>
+      </c>
+      <c r="N15" s="15">
+        <v>430.76418861002446</v>
+      </c>
+      <c r="O15" s="27">
+        <v>420.7999544139717</v>
+      </c>
+      <c r="P15" s="27">
+        <v>531.29756150892933</v>
+      </c>
+      <c r="Q15" s="30">
+        <v>626.14888660599991</v>
+      </c>
+      <c r="R15" s="15">
+        <v>91.792444742834419</v>
+      </c>
+      <c r="S15" s="15">
+        <v>87.531911782985901</v>
+      </c>
+      <c r="T15" s="15">
+        <v>17.09335643458963</v>
+      </c>
+      <c r="U15" s="30">
+        <v>95.631588460617877</v>
+      </c>
+      <c r="V15" s="15">
+        <v>100.73943329988904</v>
+      </c>
+      <c r="W15" s="15">
+        <v>108.34761705345477</v>
+      </c>
+      <c r="X15" s="15">
+        <v>126.54270135957458</v>
+      </c>
+      <c r="Y15" s="30">
+        <v>108.87555290340249</v>
+      </c>
+      <c r="Z15" s="15">
+        <v>107.92110790662836</v>
+      </c>
+      <c r="AA15" s="15">
+        <v>93.656156197555148</v>
+      </c>
+      <c r="AB15" s="15">
+        <v>96.148533558385623</v>
+      </c>
+      <c r="AC15" s="30">
+        <v>102.06000000000002</v>
+      </c>
+      <c r="AD15" s="15">
+        <v>102.91</v>
+      </c>
+      <c r="AE15" s="15">
+        <v>92.44</v>
+      </c>
+      <c r="AF15" s="15">
+        <v>101.63</v>
+      </c>
+      <c r="AG15" s="30">
+        <v>102.19</v>
+      </c>
+      <c r="AH15" s="15">
+        <v>107.52</v>
+      </c>
+      <c r="AI15" s="15">
+        <v>117.82999999999998</v>
+      </c>
+      <c r="AJ15" s="15">
+        <v>139.55000000000001</v>
+      </c>
+      <c r="AK15" s="30">
+        <v>146.16000000000003</v>
+      </c>
+      <c r="AL15" s="15">
+        <v>179.07</v>
+      </c>
+      <c r="AM15" s="15">
+        <v>217.40000000000003</v>
+      </c>
+      <c r="AN15" s="15">
+        <v>232.15</v>
+      </c>
+      <c r="AO15" s="30">
+        <v>239.45000000000002</v>
+      </c>
+      <c r="AP15" s="15">
+        <v>246.51</v>
+      </c>
+      <c r="AQ15" s="15">
+        <v>249.07999999999998</v>
+      </c>
+      <c r="AR15" s="15">
+        <v>326.23</v>
+      </c>
+      <c r="AS15" s="30">
+        <v>296.41999999999996</v>
+      </c>
+      <c r="AT15" s="15">
+        <v>325.12999999999994</v>
+      </c>
+      <c r="AU15" s="15">
+        <v>362.32000000000005</v>
+      </c>
+      <c r="AV15" s="15">
+        <v>412.31000000000006</v>
+      </c>
+      <c r="AW15" s="30">
+        <v>435.91999999999996</v>
+      </c>
+      <c r="AX15" s="15">
+        <v>404.90999923800001</v>
+      </c>
+      <c r="AY15" s="15">
+        <v>362.84777711700002</v>
+      </c>
+      <c r="AZ15" s="15">
+        <v>359.75222167099997</v>
+      </c>
+      <c r="BA15" s="30">
+        <v>384.54999922100001</v>
+      </c>
+      <c r="BB15" s="15">
+        <v>402.37412828177736</v>
+      </c>
+      <c r="BC15" s="15">
+        <v>421.30444346400009</v>
+      </c>
+      <c r="BD15" s="15">
+        <v>432.25222119299997</v>
+      </c>
+      <c r="BE15" s="30">
+        <v>430.76418861002446</v>
+      </c>
+      <c r="BF15" s="15">
+        <v>419.69864571026562</v>
+      </c>
+      <c r="BG15" s="15">
+        <v>480.18210238217068</v>
+      </c>
+      <c r="BH15" s="15">
+        <v>489.33893137883484</v>
+      </c>
+      <c r="BI15" s="30">
+        <v>420.7999544139717</v>
+      </c>
+      <c r="BJ15" s="15">
+        <v>462.96379159233152</v>
+      </c>
+      <c r="BK15" s="15">
+        <v>492.79780102213715</v>
+      </c>
+      <c r="BL15" s="15">
+        <v>558.09484117258512</v>
+      </c>
+      <c r="BM15" s="30">
+        <v>531.29756150892933</v>
+      </c>
+      <c r="BN15" s="15">
+        <v>486.21444244300005</v>
+      </c>
+      <c r="BO15" s="15">
+        <v>560.75886022111433</v>
+      </c>
+      <c r="BP15" s="15">
+        <v>605.74110903200005</v>
+      </c>
+      <c r="BQ15" s="30">
+        <v>626.14888660599991</v>
+      </c>
+    </row>
+    <row r="16" spans="1:69">
+      <c r="A16" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="B16" s="15">
+        <v>0</v>
+      </c>
+      <c r="C16" s="15">
+        <v>0</v>
+      </c>
+      <c r="D16" s="15">
+        <v>0</v>
+      </c>
+      <c r="E16" s="15">
+        <v>0.73908033731112288</v>
+      </c>
+      <c r="F16" s="15">
+        <v>0.67768584316751879</v>
+      </c>
+      <c r="G16" s="15">
+        <v>0.62</v>
+      </c>
+      <c r="H16" s="15">
+        <v>0.59</v>
+      </c>
+      <c r="I16" s="15">
+        <v>0.63</v>
+      </c>
+      <c r="J16" s="15">
+        <v>0.59</v>
+      </c>
+      <c r="K16" s="15">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="L16" s="15">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="M16" s="15">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="N16" s="15">
+        <v>0</v>
+      </c>
+      <c r="O16" s="27">
+        <v>0</v>
+      </c>
+      <c r="P16" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="30">
+        <v>0</v>
+      </c>
+      <c r="R16" s="15">
+        <v>0</v>
+      </c>
+      <c r="S16" s="15">
+        <v>0.756915483039175</v>
+      </c>
+      <c r="T16" s="15">
+        <v>0.72517048013989693</v>
+      </c>
+      <c r="U16" s="30">
+        <v>0.73908033731112288</v>
+      </c>
+      <c r="V16" s="15">
+        <v>0.74375124243552504</v>
+      </c>
+      <c r="W16" s="15">
+        <v>0.69440331875507078</v>
+      </c>
+      <c r="X16" s="15">
+        <v>0.70199253361198222</v>
+      </c>
+      <c r="Y16" s="30">
+        <v>0.67768584316751879</v>
+      </c>
+      <c r="Z16" s="15">
+        <v>0.66432393969726167</v>
+      </c>
+      <c r="AA16" s="15">
+        <v>0.63672903922432533</v>
+      </c>
+      <c r="AB16" s="15">
+        <v>0.6500492100197639</v>
+      </c>
+      <c r="AC16" s="30">
+        <v>0.62</v>
+      </c>
+      <c r="AD16" s="15">
+        <v>0.63</v>
+      </c>
+      <c r="AE16" s="15">
+        <v>0.63</v>
+      </c>
+      <c r="AF16" s="15">
+        <v>0.62</v>
+      </c>
+      <c r="AG16" s="30">
+        <v>0.59</v>
+      </c>
+      <c r="AH16" s="15">
+        <v>0.61</v>
+      </c>
+      <c r="AI16" s="15">
+        <v>0.63</v>
+      </c>
+      <c r="AJ16" s="15">
+        <v>0.62</v>
+      </c>
+      <c r="AK16" s="30">
+        <v>0.63</v>
+      </c>
+      <c r="AL16" s="15">
+        <v>0.62</v>
+      </c>
+      <c r="AM16" s="15">
+        <v>0.61</v>
+      </c>
+      <c r="AN16" s="15">
+        <v>0.6</v>
+      </c>
+      <c r="AO16" s="30">
+        <v>0.59</v>
+      </c>
+      <c r="AP16" s="15">
+        <v>0.59</v>
+      </c>
+      <c r="AQ16" s="15">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="AR16" s="15">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="AS16" s="30">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="AT16" s="15">
+        <v>0.54</v>
+      </c>
+      <c r="AU16" s="15">
+        <v>0.54</v>
+      </c>
+      <c r="AV16" s="15">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="AW16" s="30">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="AX16" s="15">
+        <v>0.59</v>
+      </c>
+      <c r="AY16" s="15">
+        <v>0.58000000000000007</v>
+      </c>
+      <c r="AZ16" s="15">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="BA16" s="30">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="BB16" s="15">
+        <v>0.59</v>
+      </c>
+      <c r="BC16" s="15">
+        <v>0.63000000000000012</v>
+      </c>
+      <c r="BD16" s="15">
+        <v>0.59</v>
+      </c>
+      <c r="BE16" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF16" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG16" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH16" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI16" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ16" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK16" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL16" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM16" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN16" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO16" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP16" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ16" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:69">
+      <c r="A17" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B17" s="15">
+        <v>0</v>
+      </c>
+      <c r="C17" s="15">
+        <v>0</v>
+      </c>
+      <c r="D17" s="15">
+        <v>0</v>
+      </c>
+      <c r="E17" s="15">
+        <v>0.73908033731112288</v>
+      </c>
+      <c r="F17" s="15">
+        <v>0.67768584316751879</v>
+      </c>
+      <c r="G17" s="15">
+        <v>0.62</v>
+      </c>
+      <c r="H17" s="15">
+        <v>0.59</v>
+      </c>
+      <c r="I17" s="15">
+        <v>0.63</v>
+      </c>
+      <c r="J17" s="15">
+        <v>0.59</v>
+      </c>
+      <c r="K17" s="15">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="L17" s="15">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="M17" s="15">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="N17" s="15">
+        <v>0</v>
+      </c>
+      <c r="O17" s="27">
+        <v>0</v>
+      </c>
+      <c r="P17" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="30">
+        <v>0</v>
+      </c>
+      <c r="R17" s="15">
+        <v>0</v>
+      </c>
+      <c r="S17" s="15">
+        <v>0.756915483039175</v>
+      </c>
+      <c r="T17" s="15">
+        <v>0.72517048013989693</v>
+      </c>
+      <c r="U17" s="30">
+        <v>0.73908033731112288</v>
+      </c>
+      <c r="V17" s="15">
+        <v>0.74375124243552504</v>
+      </c>
+      <c r="W17" s="15">
+        <v>0.69440331875507078</v>
+      </c>
+      <c r="X17" s="15">
+        <v>0.70199253361198222</v>
+      </c>
+      <c r="Y17" s="30">
+        <v>0.67768584316751879</v>
+      </c>
+      <c r="Z17" s="15">
+        <v>0.66432393969726167</v>
+      </c>
+      <c r="AA17" s="15">
+        <v>0.63672903922432533</v>
+      </c>
+      <c r="AB17" s="15">
+        <v>0.6500492100197639</v>
+      </c>
+      <c r="AC17" s="30">
+        <v>0.62</v>
+      </c>
+      <c r="AD17" s="15">
+        <v>0.63</v>
+      </c>
+      <c r="AE17" s="15">
+        <v>0.63</v>
+      </c>
+      <c r="AF17" s="15">
+        <v>0.62</v>
+      </c>
+      <c r="AG17" s="30">
+        <v>0.59</v>
+      </c>
+      <c r="AH17" s="15">
+        <v>0.61</v>
+      </c>
+      <c r="AI17" s="15">
+        <v>0.63</v>
+      </c>
+      <c r="AJ17" s="15">
+        <v>0.62</v>
+      </c>
+      <c r="AK17" s="30">
+        <v>0.63</v>
+      </c>
+      <c r="AL17" s="15">
+        <v>0.62</v>
+      </c>
+      <c r="AM17" s="15">
+        <v>0.61</v>
+      </c>
+      <c r="AN17" s="15">
+        <v>0.6</v>
+      </c>
+      <c r="AO17" s="30">
+        <v>0.59</v>
+      </c>
+      <c r="AP17" s="15">
+        <v>0.59</v>
+      </c>
+      <c r="AQ17" s="15">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="AR17" s="15">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="AS17" s="30">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="AT17" s="15">
+        <v>0.54</v>
+      </c>
+      <c r="AU17" s="15">
+        <v>0.54</v>
+      </c>
+      <c r="AV17" s="15">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="AW17" s="30">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="AX17" s="15">
+        <v>0.59</v>
+      </c>
+      <c r="AY17" s="15">
+        <v>0.58000000000000007</v>
+      </c>
+      <c r="AZ17" s="15">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="BA17" s="30">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="BB17" s="15">
+        <v>0.59</v>
+      </c>
+      <c r="BC17" s="15">
+        <v>0.63000000000000012</v>
+      </c>
+      <c r="BD17" s="15">
+        <v>0.59</v>
+      </c>
+      <c r="BE17" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF17" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG17" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH17" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI17" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ17" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK17" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL17" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM17" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN17" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO17" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP17" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ17" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:69">
+      <c r="A18" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="B18" s="15">
+        <v>4.5294054588328638</v>
+      </c>
+      <c r="C18" s="15">
+        <v>3.7155982718438851</v>
+      </c>
+      <c r="D18" s="15">
+        <v>2.4908181507705121</v>
+      </c>
+      <c r="E18" s="15">
+        <v>6.0855830254249552</v>
+      </c>
+      <c r="F18" s="15">
+        <v>4.8271048718157887</v>
+      </c>
+      <c r="G18" s="15">
+        <v>0</v>
+      </c>
+      <c r="H18" s="15">
+        <v>0</v>
+      </c>
+      <c r="I18" s="15">
+        <v>0</v>
+      </c>
+      <c r="J18" s="15">
+        <v>0</v>
+      </c>
+      <c r="K18" s="15">
+        <v>0</v>
+      </c>
+      <c r="L18" s="15">
+        <v>0</v>
+      </c>
+      <c r="M18" s="15">
+        <v>0</v>
+      </c>
+      <c r="N18" s="15">
+        <v>0</v>
+      </c>
+      <c r="O18" s="27">
+        <v>0</v>
+      </c>
+      <c r="P18" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="30">
+        <v>0</v>
+      </c>
+      <c r="R18" s="15">
+        <v>6.9724618732523149</v>
+      </c>
+      <c r="S18" s="15">
+        <v>7.1699019535409825</v>
+      </c>
+      <c r="T18" s="15">
+        <v>6.8040764719847004</v>
+      </c>
+      <c r="U18" s="30">
+        <v>6.0855830254249552</v>
+      </c>
+      <c r="V18" s="15">
+        <v>6.1384029065092234</v>
+      </c>
+      <c r="W18" s="15">
+        <v>5.5807199063402546</v>
+      </c>
+      <c r="X18" s="15">
+        <v>5.9724377267159472</v>
+      </c>
+      <c r="Y18" s="30">
+        <v>4.8271048718157887</v>
+      </c>
+      <c r="Z18" s="15">
+        <v>5.0616535907463636</v>
+      </c>
+      <c r="AA18" s="15">
+        <v>5.1967395785949799</v>
+      </c>
+      <c r="AB18" s="15">
+        <v>5.4830861838520422</v>
+      </c>
+      <c r="AC18" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AF18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AG18" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AI18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK18" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AM18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AN18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AO18" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AQ18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AR18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AS18" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AU18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AV18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AW18" s="30">
+        <v>0</v>
+      </c>
+      <c r="AX18" s="15">
+        <v>0.37</v>
+      </c>
+      <c r="AY18" s="15">
+        <v>0.38000000000000006</v>
+      </c>
+      <c r="AZ18" s="15">
+        <v>0.38</v>
+      </c>
+      <c r="BA18" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB18" s="15">
+        <v>0</v>
+      </c>
+      <c r="BC18" s="15">
+        <v>0</v>
+      </c>
+      <c r="BD18" s="15">
+        <v>0</v>
+      </c>
+      <c r="BE18" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF18" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG18" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH18" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI18" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ18" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK18" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL18" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM18" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN18" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO18" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP18" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ18" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:69">
+      <c r="A19" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="15">
+        <v>4.5294054588328638</v>
+      </c>
+      <c r="C19" s="15">
+        <v>3.7155982718438851</v>
+      </c>
+      <c r="D19" s="15">
+        <v>2.4908181507705121</v>
+      </c>
+      <c r="E19" s="15">
+        <v>6.0855830254249552</v>
+      </c>
+      <c r="F19" s="15">
+        <v>4.8271048718157887</v>
+      </c>
+      <c r="G19" s="15">
+        <v>0</v>
+      </c>
+      <c r="H19" s="15">
+        <v>0</v>
+      </c>
+      <c r="I19" s="15">
+        <v>0</v>
+      </c>
+      <c r="J19" s="15">
+        <v>0</v>
+      </c>
+      <c r="K19" s="15">
+        <v>0</v>
+      </c>
+      <c r="L19" s="15">
+        <v>0</v>
+      </c>
+      <c r="M19" s="15">
+        <v>0</v>
+      </c>
+      <c r="N19" s="15">
+        <v>0</v>
+      </c>
+      <c r="O19" s="27">
+        <v>0</v>
+      </c>
+      <c r="P19" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="30">
+        <v>0</v>
+      </c>
+      <c r="R19" s="15">
+        <v>6.9724618732523149</v>
+      </c>
+      <c r="S19" s="15">
+        <v>7.1699019535409825</v>
+      </c>
+      <c r="T19" s="15">
+        <v>6.8040764719847004</v>
+      </c>
+      <c r="U19" s="30">
+        <v>6.0855830254249552</v>
+      </c>
+      <c r="V19" s="15">
+        <v>6.1384029065092234</v>
+      </c>
+      <c r="W19" s="15">
+        <v>5.5807199063402546</v>
+      </c>
+      <c r="X19" s="15">
+        <v>5.9724377267159472</v>
+      </c>
+      <c r="Y19" s="30">
+        <v>4.8271048718157887</v>
+      </c>
+      <c r="Z19" s="15">
+        <v>5.0616535907463636</v>
+      </c>
+      <c r="AA19" s="15">
+        <v>5.1967395785949799</v>
+      </c>
+      <c r="AB19" s="15">
+        <v>5.4830861838520422</v>
+      </c>
+      <c r="AC19" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AF19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AG19" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AI19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK19" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AM19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AN19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AO19" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AQ19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AR19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AS19" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AU19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AV19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AW19" s="30">
+        <v>0</v>
+      </c>
+      <c r="AX19" s="15">
+        <v>0.37</v>
+      </c>
+      <c r="AY19" s="15">
+        <v>0.38000000000000006</v>
+      </c>
+      <c r="AZ19" s="15">
+        <v>0.38</v>
+      </c>
+      <c r="BA19" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB19" s="15">
+        <v>0</v>
+      </c>
+      <c r="BC19" s="15">
+        <v>0</v>
+      </c>
+      <c r="BD19" s="15">
+        <v>0</v>
+      </c>
+      <c r="BE19" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF19" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG19" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH19" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI19" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ19" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK19" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL19" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM19" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN19" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO19" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP19" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ19" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:69">
+      <c r="A20" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="B20" s="15">
+        <v>70.638658454676687</v>
+      </c>
+      <c r="C20" s="15">
+        <v>95.922195555319306</v>
+      </c>
+      <c r="D20" s="15">
+        <v>74.596487321264391</v>
+      </c>
+      <c r="E20" s="15">
+        <v>83.391190741586499</v>
+      </c>
+      <c r="F20" s="15">
+        <v>97.499320883620527</v>
+      </c>
+      <c r="G20" s="15">
+        <v>87.070000000000007</v>
+      </c>
+      <c r="H20" s="15">
+        <v>81.62</v>
+      </c>
+      <c r="I20" s="15">
+        <v>113.20000000000002</v>
+      </c>
+      <c r="J20" s="15">
+        <v>188.47</v>
+      </c>
+      <c r="K20" s="15">
+        <v>214.81</v>
+      </c>
+      <c r="L20" s="15">
+        <v>285.33</v>
+      </c>
+      <c r="M20" s="15">
+        <v>270.13</v>
+      </c>
+      <c r="N20" s="15">
+        <v>291.77196739602442</v>
+      </c>
+      <c r="O20" s="27">
+        <v>276.18884443497171</v>
+      </c>
+      <c r="P20" s="27">
+        <v>355.82311849092929</v>
+      </c>
+      <c r="Q20" s="30">
+        <v>369.03</v>
+      </c>
+      <c r="R20" s="15">
+        <v>79.950412356044552</v>
+      </c>
+      <c r="S20" s="15">
+        <v>73.744113921491376</v>
+      </c>
+      <c r="T20" s="15">
+        <v>4.268817033583324</v>
+      </c>
+      <c r="U20" s="30">
+        <v>83.391190741586499</v>
+      </c>
+      <c r="V20" s="15">
+        <v>88.370740270919967</v>
+      </c>
+      <c r="W20" s="15">
+        <v>96.938951881715212</v>
+      </c>
+      <c r="X20" s="15">
+        <v>113.60157065256131</v>
+      </c>
+      <c r="Y20" s="30">
+        <v>97.499320883620527</v>
+      </c>
+      <c r="Z20" s="15">
+        <v>96.272020201900645</v>
+      </c>
+      <c r="AA20" s="15">
+        <v>81.957680498943887</v>
+      </c>
+      <c r="AB20" s="15">
+        <v>84.258997837884465</v>
+      </c>
+      <c r="AC20" s="30">
+        <v>87.070000000000007</v>
+      </c>
+      <c r="AD20" s="15">
+        <v>88.19</v>
+      </c>
+      <c r="AE20" s="15">
+        <v>77.39</v>
+      </c>
+      <c r="AF20" s="15">
+        <v>85.82</v>
+      </c>
+      <c r="AG20" s="30">
+        <v>81.62</v>
+      </c>
+      <c r="AH20" s="15">
+        <v>81.89</v>
+      </c>
+      <c r="AI20" s="15">
+        <v>90.679999999999978</v>
+      </c>
+      <c r="AJ20" s="15">
+        <v>103.75000000000001</v>
+      </c>
+      <c r="AK20" s="30">
+        <v>113.20000000000002</v>
+      </c>
+      <c r="AL20" s="15">
+        <v>136.4</v>
+      </c>
+      <c r="AM20" s="15">
+        <v>165.51000000000002</v>
+      </c>
+      <c r="AN20" s="15">
+        <v>179.78</v>
+      </c>
+      <c r="AO20" s="30">
+        <v>188.47</v>
+      </c>
+      <c r="AP20" s="15">
+        <v>189.78</v>
+      </c>
+      <c r="AQ20" s="15">
+        <v>187.29999999999998</v>
+      </c>
+      <c r="AR20" s="15">
+        <v>216.51000000000002</v>
+      </c>
+      <c r="AS20" s="30">
+        <v>214.81</v>
+      </c>
+      <c r="AT20" s="15">
+        <v>220.62999999999997</v>
+      </c>
+      <c r="AU20" s="15">
+        <v>226.68</v>
+      </c>
+      <c r="AV20" s="15">
+        <v>258.84000000000003</v>
+      </c>
+      <c r="AW20" s="30">
+        <v>285.33</v>
+      </c>
+      <c r="AX20" s="15">
+        <v>292.84000000000003</v>
+      </c>
+      <c r="AY20" s="15">
+        <v>262.03000000000003</v>
+      </c>
+      <c r="AZ20" s="15">
+        <v>270.83</v>
+      </c>
+      <c r="BA20" s="30">
+        <v>270.13</v>
+      </c>
+      <c r="BB20" s="15">
+        <v>281.28968465977738</v>
+      </c>
+      <c r="BC20" s="15">
+        <v>286.28000000000003</v>
+      </c>
+      <c r="BD20" s="15">
+        <v>294.25</v>
+      </c>
+      <c r="BE20" s="30">
+        <v>291.77196739602442</v>
+      </c>
+      <c r="BF20" s="15">
+        <v>302.12309096526565</v>
+      </c>
+      <c r="BG20" s="15">
+        <v>374.74432531917068</v>
+      </c>
+      <c r="BH20" s="15">
+        <v>365.62337674083483</v>
+      </c>
+      <c r="BI20" s="30">
+        <v>276.18884443497171</v>
+      </c>
+      <c r="BJ20" s="15">
+        <v>309.8837928313315</v>
+      </c>
+      <c r="BK20" s="15">
+        <v>334.60558009613715</v>
+      </c>
+      <c r="BL20" s="15">
+        <v>402.04373133258508</v>
+      </c>
+      <c r="BM20" s="30">
+        <v>355.82311849092929</v>
+      </c>
+      <c r="BN20" s="15">
+        <v>258.72000000000003</v>
+      </c>
+      <c r="BO20" s="15">
+        <v>315.84125467199317</v>
+      </c>
+      <c r="BP20" s="15">
+        <v>368.1</v>
+      </c>
+      <c r="BQ20" s="30">
+        <v>369.03</v>
+      </c>
+    </row>
+    <row r="21" spans="1:69">
+      <c r="A21" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B21" s="15">
+        <v>43.843792472430685</v>
+      </c>
+      <c r="C21" s="15">
+        <v>59.708808610930063</v>
+      </c>
+      <c r="D21" s="15">
+        <v>46.757172860326101</v>
+      </c>
+      <c r="E21" s="15">
+        <v>58.275976958165167</v>
+      </c>
+      <c r="F21" s="15">
+        <v>72.923990645384563</v>
+      </c>
+      <c r="G21" s="15">
+        <v>63.140000000000008</v>
+      </c>
+      <c r="H21" s="15">
+        <v>62.589999999999996</v>
+      </c>
+      <c r="I21" s="15">
+        <v>85.27000000000001</v>
+      </c>
+      <c r="J21" s="15">
+        <v>140.02000000000001</v>
+      </c>
+      <c r="K21" s="15">
+        <v>160.03</v>
+      </c>
+      <c r="L21" s="15">
+        <v>193.60999999999999</v>
+      </c>
+      <c r="M21" s="15">
+        <v>233.66</v>
+      </c>
+      <c r="N21" s="15">
+        <v>257.16238908553663</v>
+      </c>
+      <c r="O21" s="27">
+        <v>266.60345313541603</v>
+      </c>
+      <c r="P21" s="27">
+        <v>238.86277489045304</v>
+      </c>
+      <c r="Q21" s="30">
+        <v>299.5</v>
+      </c>
+      <c r="R21" s="15">
+        <v>51.257974064010455</v>
+      </c>
+      <c r="S21" s="15">
+        <v>45.097905495236375</v>
+      </c>
+      <c r="T21" s="15">
+        <v>4.2279136843247782</v>
+      </c>
+      <c r="U21" s="30">
+        <v>58.275976958165167</v>
+      </c>
+      <c r="V21" s="15">
+        <v>60.962811785510532</v>
+      </c>
+      <c r="W21" s="15">
+        <v>68.684892662896246</v>
+      </c>
+      <c r="X21" s="15">
+        <v>72.260552378507271</v>
+      </c>
+      <c r="Y21" s="30">
+        <v>72.923990645384563</v>
+      </c>
+      <c r="Z21" s="15">
+        <v>72.619897557404457</v>
+      </c>
+      <c r="AA21" s="15">
+        <v>61.49974548618767</v>
+      </c>
+      <c r="AB21" s="15">
+        <v>61.943608682206012</v>
+      </c>
+      <c r="AC21" s="30">
+        <v>63.140000000000008</v>
+      </c>
+      <c r="AD21" s="15">
+        <v>65.91</v>
+      </c>
+      <c r="AE21" s="15">
+        <v>57.78</v>
+      </c>
+      <c r="AF21" s="15">
+        <v>57.16</v>
+      </c>
+      <c r="AG21" s="30">
+        <v>62.589999999999996</v>
+      </c>
+      <c r="AH21" s="15">
+        <v>62.580000000000005</v>
+      </c>
+      <c r="AI21" s="15">
+        <v>69.799999999999983</v>
+      </c>
+      <c r="AJ21" s="15">
+        <v>75.960000000000008</v>
+      </c>
+      <c r="AK21" s="30">
+        <v>85.27000000000001</v>
+      </c>
+      <c r="AL21" s="15">
+        <v>96.34</v>
+      </c>
+      <c r="AM21" s="15">
+        <v>125.80000000000001</v>
+      </c>
+      <c r="AN21" s="15">
+        <v>133.55000000000001</v>
+      </c>
+      <c r="AO21" s="30">
+        <v>140.02000000000001</v>
+      </c>
+      <c r="AP21" s="15">
+        <v>153.67000000000002</v>
+      </c>
+      <c r="AQ21" s="15">
+        <v>163.01</v>
+      </c>
+      <c r="AR21" s="15">
+        <v>156.58000000000001</v>
+      </c>
+      <c r="AS21" s="30">
+        <v>160.03</v>
+      </c>
+      <c r="AT21" s="15">
+        <v>168.61999999999998</v>
+      </c>
+      <c r="AU21" s="15">
+        <v>171.16000000000003</v>
+      </c>
+      <c r="AV21" s="15">
+        <v>190.43000000000004</v>
+      </c>
+      <c r="AW21" s="30">
+        <v>193.60999999999999</v>
+      </c>
+      <c r="AX21" s="15">
+        <v>206.02</v>
+      </c>
+      <c r="AY21" s="15">
+        <v>199.18</v>
+      </c>
+      <c r="AZ21" s="15">
+        <v>221.42999999999998</v>
+      </c>
+      <c r="BA21" s="30">
+        <v>233.66</v>
+      </c>
+      <c r="BB21" s="15">
+        <v>231.12000000000003</v>
+      </c>
+      <c r="BC21" s="15">
+        <v>243.13000000000002</v>
+      </c>
+      <c r="BD21" s="15">
+        <v>244.55999999999997</v>
+      </c>
+      <c r="BE21" s="30">
+        <v>257.16238908553663</v>
+      </c>
+      <c r="BF21" s="15">
+        <v>280.43420659107028</v>
+      </c>
+      <c r="BG21" s="15">
+        <v>338.20524746316249</v>
+      </c>
+      <c r="BH21" s="15">
+        <v>310.39025637801694</v>
+      </c>
+      <c r="BI21" s="30">
+        <v>266.60345313541603</v>
+      </c>
+      <c r="BJ21" s="15">
+        <v>274.14310425438305</v>
+      </c>
+      <c r="BK21" s="15">
+        <v>290.28829887884308</v>
+      </c>
+      <c r="BL21" s="15">
+        <v>316.608675352153</v>
+      </c>
+      <c r="BM21" s="30">
+        <v>238.86277489045304</v>
+      </c>
+      <c r="BN21" s="15">
+        <v>239.77000000000004</v>
+      </c>
+      <c r="BO21" s="15">
+        <v>289.49314187858289</v>
+      </c>
+      <c r="BP21" s="15">
+        <v>310.38000000000005</v>
+      </c>
+      <c r="BQ21" s="30">
+        <v>299.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:69">
+      <c r="A22" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="V6" s="10" t="s">
+      <c r="B22" s="15">
+        <v>26.794865982246005</v>
+      </c>
+      <c r="C22" s="15">
+        <v>36.213386944389242</v>
+      </c>
+      <c r="D22" s="15">
+        <v>27.839314460938287</v>
+      </c>
+      <c r="E22" s="15">
+        <v>25.115213783421332</v>
+      </c>
+      <c r="F22" s="15">
+        <v>24.57533023823596</v>
+      </c>
+      <c r="G22" s="15">
+        <v>23.93</v>
+      </c>
+      <c r="H22" s="15">
+        <v>19.03</v>
+      </c>
+      <c r="I22" s="15">
+        <v>27.93</v>
+      </c>
+      <c r="J22" s="15">
+        <v>48.449999999999996</v>
+      </c>
+      <c r="K22" s="15">
+        <v>54.78</v>
+      </c>
+      <c r="L22" s="15">
+        <v>91.720000000000013</v>
+      </c>
+      <c r="M22" s="15">
+        <v>36.47</v>
+      </c>
+      <c r="N22" s="15">
+        <v>34.60957831048777</v>
+      </c>
+      <c r="O22" s="27">
+        <v>9.5853912995556563</v>
+      </c>
+      <c r="P22" s="27">
+        <v>116.96034360047624</v>
+      </c>
+      <c r="Q22" s="30">
+        <v>69.529999999999987</v>
+      </c>
+      <c r="R22" s="15">
+        <v>28.69243829203409</v>
+      </c>
+      <c r="S22" s="15">
+        <v>28.646208426255001</v>
+      </c>
+      <c r="T22" s="15">
+        <v>4.0903349258545559E-2</v>
+      </c>
+      <c r="U22" s="30">
+        <v>25.115213783421332</v>
+      </c>
+      <c r="V22" s="15">
+        <v>27.407928485409439</v>
+      </c>
+      <c r="W22" s="15">
+        <v>28.25405921881897</v>
+      </c>
+      <c r="X22" s="15">
+        <v>41.341018274054036</v>
+      </c>
+      <c r="Y22" s="30">
+        <v>24.57533023823596</v>
+      </c>
+      <c r="Z22" s="15">
+        <v>23.652122644496185</v>
+      </c>
+      <c r="AA22" s="15">
+        <v>20.457935012756213</v>
+      </c>
+      <c r="AB22" s="15">
+        <v>22.315389155678453</v>
+      </c>
+      <c r="AC22" s="30">
+        <v>23.93</v>
+      </c>
+      <c r="AD22" s="15">
+        <v>22.28</v>
+      </c>
+      <c r="AE22" s="15">
+        <v>19.61</v>
+      </c>
+      <c r="AF22" s="15">
+        <v>28.659999999999997</v>
+      </c>
+      <c r="AG22" s="30">
+        <v>19.03</v>
+      </c>
+      <c r="AH22" s="15">
+        <v>19.309999999999999</v>
+      </c>
+      <c r="AI22" s="15">
+        <v>20.880000000000003</v>
+      </c>
+      <c r="AJ22" s="15">
+        <v>27.790000000000003</v>
+      </c>
+      <c r="AK22" s="30">
+        <v>27.93</v>
+      </c>
+      <c r="AL22" s="15">
+        <v>40.059999999999995</v>
+      </c>
+      <c r="AM22" s="15">
+        <v>39.71</v>
+      </c>
+      <c r="AN22" s="15">
+        <v>46.23</v>
+      </c>
+      <c r="AO22" s="30">
+        <v>48.449999999999996</v>
+      </c>
+      <c r="AP22" s="15">
+        <v>36.109999999999992</v>
+      </c>
+      <c r="AQ22" s="15">
+        <v>24.29</v>
+      </c>
+      <c r="AR22" s="15">
+        <v>59.93</v>
+      </c>
+      <c r="AS22" s="30">
+        <v>54.78</v>
+      </c>
+      <c r="AT22" s="15">
+        <v>52.01</v>
+      </c>
+      <c r="AU22" s="15">
+        <v>55.519999999999996</v>
+      </c>
+      <c r="AV22" s="15">
+        <v>68.41</v>
+      </c>
+      <c r="AW22" s="30">
+        <v>91.720000000000013</v>
+      </c>
+      <c r="AX22" s="15">
+        <v>86.82</v>
+      </c>
+      <c r="AY22" s="15">
+        <v>62.850000000000009</v>
+      </c>
+      <c r="AZ22" s="15">
+        <v>49.4</v>
+      </c>
+      <c r="BA22" s="30">
+        <v>36.47</v>
+      </c>
+      <c r="BB22" s="15">
+        <v>50.169684659777332</v>
+      </c>
+      <c r="BC22" s="15">
+        <v>43.15</v>
+      </c>
+      <c r="BD22" s="15">
+        <v>49.69</v>
+      </c>
+      <c r="BE22" s="30">
+        <v>34.60957831048777</v>
+      </c>
+      <c r="BF22" s="15">
+        <v>21.688884374195343</v>
+      </c>
+      <c r="BG22" s="15">
+        <v>36.539077856008163</v>
+      </c>
+      <c r="BH22" s="15">
+        <v>55.233120362817886</v>
+      </c>
+      <c r="BI22" s="30">
+        <v>9.5853912995556563</v>
+      </c>
+      <c r="BJ22" s="15">
+        <v>35.740688576948443</v>
+      </c>
+      <c r="BK22" s="15">
+        <v>44.317281217294038</v>
+      </c>
+      <c r="BL22" s="15">
+        <v>85.435055980432082</v>
+      </c>
+      <c r="BM22" s="30">
+        <v>116.96034360047624</v>
+      </c>
+      <c r="BN22" s="15">
+        <v>18.95</v>
+      </c>
+      <c r="BO22" s="15">
+        <v>26.348112793410284</v>
+      </c>
+      <c r="BP22" s="15">
+        <v>57.72</v>
+      </c>
+      <c r="BQ22" s="30">
+        <v>69.529999999999987</v>
+      </c>
+    </row>
+    <row r="23" spans="1:69">
+      <c r="A23" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B23" s="15">
+        <v>35.440541922322723</v>
+      </c>
+      <c r="C23" s="15">
+        <v>41.512623520882073</v>
+      </c>
+      <c r="D23" s="15">
+        <v>4.8281180146032838</v>
+      </c>
+      <c r="E23" s="15">
+        <v>5.4157343562953066</v>
+      </c>
+      <c r="F23" s="15">
+        <v>5.8714413047986609</v>
+      </c>
+      <c r="G23" s="15">
+        <v>14.370000000000001</v>
+      </c>
+      <c r="H23" s="15">
+        <v>19.979999999999997</v>
+      </c>
+      <c r="I23" s="15">
+        <v>32.33</v>
+      </c>
+      <c r="J23" s="15">
+        <v>50.390000000000008</v>
+      </c>
+      <c r="K23" s="15">
+        <v>81.049999999999983</v>
+      </c>
+      <c r="L23" s="15">
+        <v>150.03</v>
+      </c>
+      <c r="M23" s="15">
+        <v>113.849999221</v>
+      </c>
+      <c r="N23" s="15">
+        <v>138.99222121400004</v>
+      </c>
+      <c r="O23" s="27">
+        <v>144.61110997900002</v>
+      </c>
+      <c r="P23" s="27">
+        <v>175.47444301800002</v>
+      </c>
+      <c r="Q23" s="30">
+        <v>257.11888660599999</v>
+      </c>
+      <c r="R23" s="15">
+        <v>4.8695705135375498</v>
+      </c>
+      <c r="S23" s="15">
+        <v>5.8609804249143789</v>
+      </c>
+      <c r="T23" s="15">
+        <v>5.2952924488817095</v>
+      </c>
+      <c r="U23" s="30">
+        <v>5.4157343562953066</v>
+      </c>
+      <c r="V23" s="15">
+        <v>5.486538880024324</v>
+      </c>
+      <c r="W23" s="15">
+        <v>5.1335419466442289</v>
+      </c>
+      <c r="X23" s="15">
+        <v>6.266700446685344</v>
+      </c>
+      <c r="Y23" s="30">
+        <v>5.8714413047986609</v>
+      </c>
+      <c r="Z23" s="15">
+        <v>5.9231101742840897</v>
+      </c>
+      <c r="AA23" s="15">
+        <v>5.8650070807919512</v>
+      </c>
+      <c r="AB23" s="15">
+        <v>5.7564003266293486</v>
+      </c>
+      <c r="AC23" s="30">
+        <v>14.370000000000001</v>
+      </c>
+      <c r="AD23" s="15">
+        <v>14.090000000000002</v>
+      </c>
+      <c r="AE23" s="15">
+        <v>14.42</v>
+      </c>
+      <c r="AF23" s="15">
+        <v>15.19</v>
+      </c>
+      <c r="AG23" s="30">
+        <v>19.979999999999997</v>
+      </c>
+      <c r="AH23" s="15">
+        <v>25.02</v>
+      </c>
+      <c r="AI23" s="15">
+        <v>26.520000000000003</v>
+      </c>
+      <c r="AJ23" s="15">
+        <v>35.18</v>
+      </c>
+      <c r="AK23" s="30">
+        <v>32.33</v>
+      </c>
+      <c r="AL23" s="15">
+        <v>42.05</v>
+      </c>
+      <c r="AM23" s="15">
+        <v>51.280000000000008</v>
+      </c>
+      <c r="AN23" s="15">
+        <v>51.77</v>
+      </c>
+      <c r="AO23" s="30">
+        <v>50.390000000000008</v>
+      </c>
+      <c r="AP23" s="15">
+        <v>56.14</v>
+      </c>
+      <c r="AQ23" s="15">
+        <v>61.2</v>
+      </c>
+      <c r="AR23" s="15">
+        <v>109.14999999999999</v>
+      </c>
+      <c r="AS23" s="30">
+        <v>81.049999999999983</v>
+      </c>
+      <c r="AT23" s="15">
+        <v>103.96</v>
+      </c>
+      <c r="AU23" s="15">
+        <v>135.10000000000002</v>
+      </c>
+      <c r="AV23" s="15">
+        <v>152.91</v>
+      </c>
+      <c r="AW23" s="30">
+        <v>150.03</v>
+      </c>
+      <c r="AX23" s="15">
+        <v>111.10999923800001</v>
+      </c>
+      <c r="AY23" s="15">
+        <v>99.857777117000012</v>
+      </c>
+      <c r="AZ23" s="15">
+        <v>87.982221670999976</v>
+      </c>
+      <c r="BA23" s="30">
+        <v>113.849999221</v>
+      </c>
+      <c r="BB23" s="15">
+        <v>120.49444362200001</v>
+      </c>
+      <c r="BC23" s="15">
+        <v>134.39444346400003</v>
+      </c>
+      <c r="BD23" s="15">
+        <v>137.41222119299999</v>
+      </c>
+      <c r="BE23" s="30">
+        <v>138.99222121400004</v>
+      </c>
+      <c r="BF23" s="15">
+        <v>117.57555474499998</v>
+      </c>
+      <c r="BG23" s="15">
+        <v>105.43777706299998</v>
+      </c>
+      <c r="BH23" s="15">
+        <v>123.715554638</v>
+      </c>
+      <c r="BI23" s="30">
+        <v>144.61110997900002</v>
+      </c>
+      <c r="BJ23" s="15">
+        <v>153.07999876100001</v>
+      </c>
+      <c r="BK23" s="15">
+        <v>158.19222092599998</v>
+      </c>
+      <c r="BL23" s="15">
+        <v>156.05110983999998</v>
+      </c>
+      <c r="BM23" s="30">
+        <v>175.47444301800002</v>
+      </c>
+      <c r="BN23" s="15">
+        <v>227.49444244300005</v>
+      </c>
+      <c r="BO23" s="15">
+        <v>244.91760554912119</v>
+      </c>
+      <c r="BP23" s="15">
+        <v>237.64110903200006</v>
+      </c>
+      <c r="BQ23" s="30">
+        <v>257.11888660599999</v>
+      </c>
+    </row>
+    <row r="24" spans="1:69">
+      <c r="A24" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B24" s="15">
+        <v>35.440541922322723</v>
+      </c>
+      <c r="C24" s="15">
+        <v>41.512623520882073</v>
+      </c>
+      <c r="D24" s="15">
+        <v>4.8281180146032838</v>
+      </c>
+      <c r="E24" s="15">
+        <v>5.4157343562953066</v>
+      </c>
+      <c r="F24" s="15">
+        <v>5.7754259374897723</v>
+      </c>
+      <c r="G24" s="15">
+        <v>14.370000000000001</v>
+      </c>
+      <c r="H24" s="15">
+        <v>18.679999999999996</v>
+      </c>
+      <c r="I24" s="15">
+        <v>31.99</v>
+      </c>
+      <c r="J24" s="15">
+        <v>50.190000000000005</v>
+      </c>
+      <c r="K24" s="15">
+        <v>80.969999999999985</v>
+      </c>
+      <c r="L24" s="15">
+        <v>146.76</v>
+      </c>
+      <c r="M24" s="15">
+        <v>113.60555477700001</v>
+      </c>
+      <c r="N24" s="15">
+        <v>101.31888824300003</v>
+      </c>
+      <c r="O24" s="27">
+        <v>139.98222112900001</v>
+      </c>
+      <c r="P24" s="27">
+        <v>154.49333205500002</v>
+      </c>
+      <c r="Q24" s="30">
+        <v>237.90666453699998</v>
+      </c>
+      <c r="R24" s="15">
+        <v>4.8695705135375498</v>
+      </c>
+      <c r="S24" s="15">
+        <v>5.8609804249143789</v>
+      </c>
+      <c r="T24" s="15">
+        <v>5.2952924488817095</v>
+      </c>
+      <c r="U24" s="30">
+        <v>5.4157343562953066</v>
+      </c>
+      <c r="V24" s="15">
+        <v>5.486538880024324</v>
+      </c>
+      <c r="W24" s="15">
+        <v>5.1335419466442289</v>
+      </c>
+      <c r="X24" s="15">
+        <v>6.1644718626238175</v>
+      </c>
+      <c r="Y24" s="30">
+        <v>5.7754259374897723</v>
+      </c>
+      <c r="Z24" s="15">
+        <v>5.829965611097804</v>
+      </c>
+      <c r="AA24" s="15">
+        <v>5.8650070807919512</v>
+      </c>
+      <c r="AB24" s="15">
+        <v>5.7564003266293486</v>
+      </c>
+      <c r="AC24" s="30">
+        <v>14.370000000000001</v>
+      </c>
+      <c r="AD24" s="15">
+        <v>14.090000000000002</v>
+      </c>
+      <c r="AE24" s="15">
+        <v>14.34</v>
+      </c>
+      <c r="AF24" s="15">
+        <v>15.11</v>
+      </c>
+      <c r="AG24" s="30">
+        <v>18.679999999999996</v>
+      </c>
+      <c r="AH24" s="15">
+        <v>24.02</v>
+      </c>
+      <c r="AI24" s="15">
+        <v>25.830000000000002</v>
+      </c>
+      <c r="AJ24" s="15">
+        <v>34.44</v>
+      </c>
+      <c r="AK24" s="30">
+        <v>31.99</v>
+      </c>
+      <c r="AL24" s="15">
+        <v>41.75</v>
+      </c>
+      <c r="AM24" s="15">
+        <v>51.20000000000001</v>
+      </c>
+      <c r="AN24" s="15">
+        <v>51.690000000000005</v>
+      </c>
+      <c r="AO24" s="30">
+        <v>50.190000000000005</v>
+      </c>
+      <c r="AP24" s="15">
+        <v>55.21</v>
+      </c>
+      <c r="AQ24" s="15">
+        <v>59.830000000000005</v>
+      </c>
+      <c r="AR24" s="15">
+        <v>102.58</v>
+      </c>
+      <c r="AS24" s="30">
+        <v>80.969999999999985</v>
+      </c>
+      <c r="AT24" s="15">
+        <v>103.61999999999999</v>
+      </c>
+      <c r="AU24" s="15">
+        <v>131.98000000000002</v>
+      </c>
+      <c r="AV24" s="15">
+        <v>148.32</v>
+      </c>
+      <c r="AW24" s="30">
+        <v>146.76</v>
+      </c>
+      <c r="AX24" s="15">
+        <v>110.07666591500002</v>
+      </c>
+      <c r="AY24" s="15">
+        <v>96.991110479000014</v>
+      </c>
+      <c r="AZ24" s="15">
+        <v>87.237777233999978</v>
+      </c>
+      <c r="BA24" s="30">
+        <v>113.60555477700001</v>
+      </c>
+      <c r="BB24" s="15">
+        <v>118.0499992</v>
+      </c>
+      <c r="BC24" s="15">
+        <v>119.13888806100003</v>
+      </c>
+      <c r="BD24" s="15">
+        <v>109.26777702999999</v>
+      </c>
+      <c r="BE24" s="30">
+        <v>101.31888824300003</v>
+      </c>
+      <c r="BF24" s="15">
+        <v>96.379999386999984</v>
+      </c>
+      <c r="BG24" s="15">
+        <v>84.286666148999984</v>
+      </c>
+      <c r="BH24" s="15">
+        <v>112.07111030999999</v>
+      </c>
+      <c r="BI24" s="30">
+        <v>139.98222112900001</v>
+      </c>
+      <c r="BJ24" s="15">
+        <v>136.117776706</v>
+      </c>
+      <c r="BK24" s="15">
+        <v>147.91444325099997</v>
+      </c>
+      <c r="BL24" s="15">
+        <v>143.11110994599997</v>
+      </c>
+      <c r="BM24" s="30">
+        <v>154.49333205500002</v>
+      </c>
+      <c r="BN24" s="15">
+        <v>210.94222036100004</v>
+      </c>
+      <c r="BO24" s="15">
+        <v>225.89576882928628</v>
+      </c>
+      <c r="BP24" s="15">
+        <v>223.56555358800006</v>
+      </c>
+      <c r="BQ24" s="30">
+        <v>237.90666453699998</v>
+      </c>
+    </row>
+    <row r="25" spans="1:69">
+      <c r="A25" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B25" s="15">
+        <v>0</v>
+      </c>
+      <c r="C25" s="15">
+        <v>0</v>
+      </c>
+      <c r="D25" s="15">
+        <v>0</v>
+      </c>
+      <c r="E25" s="15">
+        <v>0</v>
+      </c>
+      <c r="F25" s="15">
+        <v>9.6015367308888169E-2</v>
+      </c>
+      <c r="G25" s="15">
+        <v>0</v>
+      </c>
+      <c r="H25" s="15">
+        <v>1.3</v>
+      </c>
+      <c r="I25" s="15">
+        <v>0.33999999999999997</v>
+      </c>
+      <c r="J25" s="15">
+        <v>0.2</v>
+      </c>
+      <c r="K25" s="15">
+        <v>0.08</v>
+      </c>
+      <c r="L25" s="15">
+        <v>3.2700000000000005</v>
+      </c>
+      <c r="M25" s="15">
+        <v>0.24444444400000004</v>
+      </c>
+      <c r="N25" s="15">
+        <v>37.673332971000001</v>
+      </c>
+      <c r="O25" s="27">
+        <v>4.6288888500000001</v>
+      </c>
+      <c r="P25" s="27">
+        <v>20.981110962999999</v>
+      </c>
+      <c r="Q25" s="30">
+        <v>19.212222068999999</v>
+      </c>
+      <c r="R25" s="15">
+        <v>0</v>
+      </c>
+      <c r="S25" s="15">
+        <v>0</v>
+      </c>
+      <c r="T25" s="15">
+        <v>0</v>
+      </c>
+      <c r="U25" s="30">
+        <v>0</v>
+      </c>
+      <c r="V25" s="15">
+        <v>0</v>
+      </c>
+      <c r="W25" s="15">
+        <v>0</v>
+      </c>
+      <c r="X25" s="15">
+        <v>0.10222858406152663</v>
+      </c>
+      <c r="Y25" s="30">
+        <v>9.6015367308888169E-2</v>
+      </c>
+      <c r="Z25" s="15">
+        <v>9.3144563186285334E-2</v>
+      </c>
+      <c r="AA25" s="15">
+        <v>0</v>
+      </c>
+      <c r="AB25" s="15">
+        <v>0</v>
+      </c>
+      <c r="AC25" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD25" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE25" s="15">
+        <v>0.08</v>
+      </c>
+      <c r="AF25" s="15">
+        <v>0.08</v>
+      </c>
+      <c r="AG25" s="30">
+        <v>1.3</v>
+      </c>
+      <c r="AH25" s="15">
+        <v>1</v>
+      </c>
+      <c r="AI25" s="15">
+        <v>0.69</v>
+      </c>
+      <c r="AJ25" s="15">
+        <v>0.7400000000000001</v>
+      </c>
+      <c r="AK25" s="30">
+        <v>0.33999999999999997</v>
+      </c>
+      <c r="AL25" s="15">
+        <v>0.30000000000000004</v>
+      </c>
+      <c r="AM25" s="15">
+        <v>0.08</v>
+      </c>
+      <c r="AN25" s="15">
+        <v>0.08</v>
+      </c>
+      <c r="AO25" s="30">
+        <v>0.2</v>
+      </c>
+      <c r="AP25" s="15">
+        <v>0.92999999999999994</v>
+      </c>
+      <c r="AQ25" s="15">
+        <v>1.37</v>
+      </c>
+      <c r="AR25" s="15">
+        <v>6.5699999999999994</v>
+      </c>
+      <c r="AS25" s="30">
+        <v>0.08</v>
+      </c>
+      <c r="AT25" s="15">
+        <v>0.34</v>
+      </c>
+      <c r="AU25" s="15">
+        <v>3.12</v>
+      </c>
+      <c r="AV25" s="15">
+        <v>4.59</v>
+      </c>
+      <c r="AW25" s="30">
+        <v>3.2700000000000005</v>
+      </c>
+      <c r="AX25" s="15">
+        <v>1.0333333229999999</v>
+      </c>
+      <c r="AY25" s="15">
+        <v>2.8666666380000003</v>
+      </c>
+      <c r="AZ25" s="15">
+        <v>0.74444443700000007</v>
+      </c>
+      <c r="BA25" s="30">
+        <v>0.24444444400000004</v>
+      </c>
+      <c r="BB25" s="15">
+        <v>2.4444444220000001</v>
+      </c>
+      <c r="BC25" s="15">
+        <v>15.255555403000002</v>
+      </c>
+      <c r="BD25" s="15">
+        <v>28.144444162999999</v>
+      </c>
+      <c r="BE25" s="30">
+        <v>37.673332971000001</v>
+      </c>
+      <c r="BF25" s="15">
+        <v>21.195555358</v>
+      </c>
+      <c r="BG25" s="15">
+        <v>21.151110914</v>
+      </c>
+      <c r="BH25" s="15">
+        <v>11.644444328000001</v>
+      </c>
+      <c r="BI25" s="30">
+        <v>4.6288888500000001</v>
+      </c>
+      <c r="BJ25" s="15">
+        <v>16.962222054999998</v>
+      </c>
+      <c r="BK25" s="15">
+        <v>10.277777674999999</v>
+      </c>
+      <c r="BL25" s="15">
+        <v>12.939999894</v>
+      </c>
+      <c r="BM25" s="30">
+        <v>20.981110962999999</v>
+      </c>
+      <c r="BN25" s="15">
+        <v>16.552222082000004</v>
+      </c>
+      <c r="BO25" s="15">
+        <v>19.021836719834905</v>
+      </c>
+      <c r="BP25" s="15">
+        <v>14.075555443999999</v>
+      </c>
+      <c r="BQ25" s="30">
+        <v>19.212222068999999</v>
+      </c>
+    </row>
+    <row r="26" spans="1:69">
+      <c r="A26" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B26" s="15">
+        <v>2343.1628435969128</v>
+      </c>
+      <c r="C26" s="15">
+        <v>2793.4260619768243</v>
+      </c>
+      <c r="D26" s="15">
+        <v>3791.1349608519436</v>
+      </c>
+      <c r="E26" s="15">
+        <v>5688.2078096984114</v>
+      </c>
+      <c r="F26" s="15">
+        <v>3910.3218490217796</v>
+      </c>
+      <c r="G26" s="15">
+        <v>4992.1467020111731</v>
+      </c>
+      <c r="H26" s="15">
+        <v>5279.388328443637</v>
+      </c>
+      <c r="I26" s="15">
+        <v>4274.331832573941</v>
+      </c>
+      <c r="J26" s="15">
+        <v>4611.8189257667818</v>
+      </c>
+      <c r="K26" s="15">
+        <v>5890.5136622225609</v>
+      </c>
+      <c r="L26" s="15">
+        <v>6239.7146667062598</v>
+      </c>
+      <c r="M26" s="15">
+        <v>5741.999275563121</v>
+      </c>
+      <c r="N26" s="15">
+        <v>5304.4743283955577</v>
+      </c>
+      <c r="O26" s="27">
+        <v>4989.4810456136565</v>
+      </c>
+      <c r="P26" s="27">
+        <v>4616.434384791768</v>
+      </c>
+      <c r="Q26" s="30">
+        <v>4126.0257699685626</v>
+      </c>
+      <c r="R26" s="15">
+        <v>3886.2138219852632</v>
+      </c>
+      <c r="S26" s="15">
+        <v>3597.7325944235372</v>
+      </c>
+      <c r="T26" s="15">
+        <v>4218.8146777101329</v>
+      </c>
+      <c r="U26" s="30">
+        <v>5688.2078096984114</v>
+      </c>
+      <c r="V26" s="15">
+        <v>4629.6781162399093</v>
+      </c>
+      <c r="W26" s="15">
+        <v>4043.028289614057</v>
+      </c>
+      <c r="X26" s="15">
+        <v>4154.5696562604417</v>
+      </c>
+      <c r="Y26" s="30">
+        <v>3910.3218490217796</v>
+      </c>
+      <c r="Z26" s="15">
+        <v>4115.7788135123901</v>
+      </c>
+      <c r="AA26" s="15">
+        <v>4192.0857292813644</v>
+      </c>
+      <c r="AB26" s="15">
+        <v>4959.6288421778354</v>
+      </c>
+      <c r="AC26" s="30">
+        <v>4992.1467020111731</v>
+      </c>
+      <c r="AD26" s="15">
+        <v>4763.156707880803</v>
+      </c>
+      <c r="AE26" s="15">
+        <v>4881.3097600610163</v>
+      </c>
+      <c r="AF26" s="15">
+        <v>5175.5756926286194</v>
+      </c>
+      <c r="AG26" s="30">
+        <v>5279.388328443637</v>
+      </c>
+      <c r="AH26" s="15">
+        <v>4292.400495185545</v>
+      </c>
+      <c r="AI26" s="15">
+        <v>4210.1145414535767</v>
+      </c>
+      <c r="AJ26" s="15">
+        <v>4319.1674619328442</v>
+      </c>
+      <c r="AK26" s="30">
+        <v>4274.331832573941</v>
+      </c>
+      <c r="AL26" s="15">
+        <v>3131.2950462589615</v>
+      </c>
+      <c r="AM26" s="15">
+        <v>2880.3978781184287</v>
+      </c>
+      <c r="AN26" s="15">
+        <v>3623.1828968702248</v>
+      </c>
+      <c r="AO26" s="30">
+        <v>4611.8189257667818</v>
+      </c>
+      <c r="AP26" s="15">
+        <v>4163.9538054465811</v>
+      </c>
+      <c r="AQ26" s="15">
+        <v>4429.653503226933</v>
+      </c>
+      <c r="AR26" s="15">
+        <v>5323.6140490650851</v>
+      </c>
+      <c r="AS26" s="30">
+        <v>5890.5136622225609</v>
+      </c>
+      <c r="AT26" s="15">
+        <v>5370.8029005097669</v>
+      </c>
+      <c r="AU26" s="15">
+        <v>5040.244075126162</v>
+      </c>
+      <c r="AV26" s="15">
+        <v>5899.9225410168992</v>
+      </c>
+      <c r="AW26" s="30">
+        <v>6239.7146667062598</v>
+      </c>
+      <c r="AX26" s="15">
+        <v>4526.0571127878393</v>
+      </c>
+      <c r="AY26" s="15">
+        <v>5343.7001284963671</v>
+      </c>
+      <c r="AZ26" s="15">
+        <v>6011.8673979387077</v>
+      </c>
+      <c r="BA26" s="30">
+        <v>5741.999275563121</v>
+      </c>
+      <c r="BB26" s="15">
+        <v>5194.7590309069683</v>
+      </c>
+      <c r="BC26" s="15">
+        <v>5463.0026724849185</v>
+      </c>
+      <c r="BD26" s="15">
+        <v>5727.2678068307077</v>
+      </c>
+      <c r="BE26" s="30">
+        <v>5304.4743283955577</v>
+      </c>
+      <c r="BF26" s="15">
+        <v>4342.451015982132</v>
+      </c>
+      <c r="BG26" s="15">
+        <v>4197.1593742617579</v>
+      </c>
+      <c r="BH26" s="15">
+        <v>5271.431705531335</v>
+      </c>
+      <c r="BI26" s="30">
+        <v>4989.4810456136565</v>
+      </c>
+      <c r="BJ26" s="15">
+        <v>4241.1589998943637</v>
+      </c>
+      <c r="BK26" s="15">
+        <v>4381.370377078867</v>
+      </c>
+      <c r="BL26" s="15">
+        <v>5351.2649120855931</v>
+      </c>
+      <c r="BM26" s="30">
+        <v>4616.434384791768</v>
+      </c>
+      <c r="BN26" s="15">
+        <v>4138.6712567830637</v>
+      </c>
+      <c r="BO26" s="15">
+        <v>4353.0475533316612</v>
+      </c>
+      <c r="BP26" s="15">
+        <v>4723.3866966100259</v>
+      </c>
+      <c r="BQ26" s="30">
+        <v>4126.0257699685626</v>
+      </c>
+    </row>
+    <row r="27" spans="1:69">
+      <c r="A27" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B27" s="15">
+        <v>0</v>
+      </c>
+      <c r="C27" s="15">
+        <v>0</v>
+      </c>
+      <c r="D27" s="15">
+        <v>0</v>
+      </c>
+      <c r="E27" s="15">
+        <v>0</v>
+      </c>
+      <c r="F27" s="15">
+        <v>0</v>
+      </c>
+      <c r="G27" s="15">
+        <v>0</v>
+      </c>
+      <c r="H27" s="15">
+        <v>0</v>
+      </c>
+      <c r="I27" s="15">
+        <v>0</v>
+      </c>
+      <c r="J27" s="15">
+        <v>0</v>
+      </c>
+      <c r="K27" s="15">
+        <v>0</v>
+      </c>
+      <c r="L27" s="15">
+        <v>0</v>
+      </c>
+      <c r="M27" s="15">
+        <v>0</v>
+      </c>
+      <c r="N27" s="15">
+        <v>0</v>
+      </c>
+      <c r="O27" s="27">
+        <v>0</v>
+      </c>
+      <c r="P27" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="30">
+        <v>0</v>
+      </c>
+      <c r="R27" s="15">
+        <v>0</v>
+      </c>
+      <c r="S27" s="15">
+        <v>0</v>
+      </c>
+      <c r="T27" s="15">
+        <v>0</v>
+      </c>
+      <c r="U27" s="30">
+        <v>0</v>
+      </c>
+      <c r="V27" s="15">
+        <v>0</v>
+      </c>
+      <c r="W27" s="15">
+        <v>0</v>
+      </c>
+      <c r="X27" s="15">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="30">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AB27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AC27" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AF27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AG27" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AI27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK27" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AM27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AN27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AO27" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AQ27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AR27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AS27" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AU27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AV27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AW27" s="30">
+        <v>0</v>
+      </c>
+      <c r="AX27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AY27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AZ27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BA27" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BC27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BD27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BE27" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI27" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM27" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ27" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:69">
+      <c r="A28" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="B28" s="15">
+        <v>1610.2949686792576</v>
+      </c>
+      <c r="C28" s="15">
+        <v>1556.4974212136342</v>
+      </c>
+      <c r="D28" s="15">
+        <v>2564.3450677955561</v>
+      </c>
+      <c r="E28" s="15">
+        <v>4438.7748804004941</v>
+      </c>
+      <c r="F28" s="15">
+        <v>2754.2968266227663</v>
+      </c>
+      <c r="G28" s="15">
+        <v>3916.7746707760689</v>
+      </c>
+      <c r="H28" s="15">
+        <v>4319.7292699401423</v>
+      </c>
+      <c r="I28" s="15">
+        <v>3112.2290158096416</v>
+      </c>
+      <c r="J28" s="15">
+        <v>3499.9484012620142</v>
+      </c>
+      <c r="K28" s="15">
+        <v>4715.1241009983314</v>
+      </c>
+      <c r="L28" s="15">
+        <v>4863.6325414882394</v>
+      </c>
+      <c r="M28" s="15">
+        <v>4442.8908746011439</v>
+      </c>
+      <c r="N28" s="15">
+        <v>4058.150030237613</v>
+      </c>
+      <c r="O28" s="27">
+        <v>3559.695057581117</v>
+      </c>
+      <c r="P28" s="27">
+        <v>3108.389499703404</v>
+      </c>
+      <c r="Q28" s="30">
+        <v>2888.74</v>
+      </c>
+      <c r="R28" s="15">
+        <v>2606.4046415231655</v>
+      </c>
+      <c r="S28" s="15">
+        <v>2318.6490149603728</v>
+      </c>
+      <c r="T28" s="15">
+        <v>2931.0268722161841</v>
+      </c>
+      <c r="U28" s="30">
+        <v>4438.7748804004941</v>
+      </c>
+      <c r="V28" s="15">
+        <v>3335.2089604709736</v>
+      </c>
+      <c r="W28" s="15">
+        <v>2852.7195829045277</v>
+      </c>
+      <c r="X28" s="15">
+        <v>2996.3197988433453</v>
+      </c>
+      <c r="Y28" s="30">
+        <v>2754.2968266227663</v>
+      </c>
+      <c r="Z28" s="15">
+        <v>2897.4479270357779</v>
+      </c>
+      <c r="AA28" s="15">
+        <v>3039.9231588510825</v>
+      </c>
+      <c r="AB28" s="15">
+        <v>3859.7076242212433</v>
+      </c>
+      <c r="AC28" s="30">
+        <v>3916.7746707760689</v>
+      </c>
+      <c r="AD28" s="15">
+        <v>3724.8338262131806</v>
+      </c>
+      <c r="AE28" s="15">
+        <v>3894.3864923401034</v>
+      </c>
+      <c r="AF28" s="15">
+        <v>4153.7430936334104</v>
+      </c>
+      <c r="AG28" s="30">
+        <v>4319.7292699401423</v>
+      </c>
+      <c r="AH28" s="15">
+        <v>3335.2410720601429</v>
+      </c>
+      <c r="AI28" s="15">
+        <v>3050.7183636529521</v>
+      </c>
+      <c r="AJ28" s="15">
+        <v>3161.1417977572946</v>
+      </c>
+      <c r="AK28" s="30">
+        <v>3112.2290158096416</v>
+      </c>
+      <c r="AL28" s="15">
+        <v>1976.8437142963651</v>
+      </c>
+      <c r="AM28" s="15">
+        <v>1764.1447508873869</v>
+      </c>
+      <c r="AN28" s="15">
+        <v>2518.0361280095563</v>
+      </c>
+      <c r="AO28" s="30">
+        <v>3499.9484012620142</v>
+      </c>
+      <c r="AP28" s="15">
+        <v>3036.2415185224013</v>
+      </c>
+      <c r="AQ28" s="15">
+        <v>3294.3698234846606</v>
+      </c>
+      <c r="AR28" s="15">
+        <v>4181.4624186755327</v>
+      </c>
+      <c r="AS28" s="30">
+        <v>4715.1241009983314</v>
+      </c>
+      <c r="AT28" s="15">
+        <v>4171.1320336968065</v>
+      </c>
+      <c r="AU28" s="15">
+        <v>3739.0391596000368</v>
+      </c>
+      <c r="AV28" s="15">
+        <v>4558.3060282598926</v>
+      </c>
+      <c r="AW28" s="30">
+        <v>4863.6325414882394</v>
+      </c>
+      <c r="AX28" s="15">
+        <v>3156.7971612963438</v>
+      </c>
+      <c r="AY28" s="15">
+        <v>3984.0541812402166</v>
+      </c>
+      <c r="AZ28" s="15">
+        <v>4655.0283115128668</v>
+      </c>
+      <c r="BA28" s="30">
+        <v>4442.8908746011439</v>
+      </c>
+      <c r="BB28" s="15">
+        <v>3952.7445243420407</v>
+      </c>
+      <c r="BC28" s="15">
+        <v>4166.8886325694675</v>
+      </c>
+      <c r="BD28" s="15">
+        <v>4493.6255964854372</v>
+      </c>
+      <c r="BE28" s="30">
+        <v>4058.150030237613</v>
+      </c>
+      <c r="BF28" s="15">
+        <v>3080.1978063289475</v>
+      </c>
+      <c r="BG28" s="15">
+        <v>2991.4855776269574</v>
+      </c>
+      <c r="BH28" s="15">
+        <v>3868.6304565228897</v>
+      </c>
+      <c r="BI28" s="30">
+        <v>3559.695057581117</v>
+      </c>
+      <c r="BJ28" s="15">
+        <v>2843.3014932774668</v>
+      </c>
+      <c r="BK28" s="15">
+        <v>2949.9587314283426</v>
+      </c>
+      <c r="BL28" s="15">
+        <v>3827.3082644361298</v>
+      </c>
+      <c r="BM28" s="30">
+        <v>3108.389499703404</v>
+      </c>
+      <c r="BN28" s="15">
+        <v>2652.48</v>
+      </c>
+      <c r="BO28" s="15">
+        <v>2990.4446007636411</v>
+      </c>
+      <c r="BP28" s="15">
+        <v>3460.9699999999993</v>
+      </c>
+      <c r="BQ28" s="30">
+        <v>2888.74</v>
+      </c>
+    </row>
+    <row r="29" spans="1:69">
+      <c r="A29" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B29" s="15">
+        <v>732.86787491765529</v>
+      </c>
+      <c r="C29" s="15">
+        <v>1236.9286407631901</v>
+      </c>
+      <c r="D29" s="15">
+        <v>1226.7898930563874</v>
+      </c>
+      <c r="E29" s="15">
+        <v>1249.4329292979169</v>
+      </c>
+      <c r="F29" s="15">
+        <v>1156.0250223990136</v>
+      </c>
+      <c r="G29" s="15">
+        <v>1075.3720312351043</v>
+      </c>
+      <c r="H29" s="15">
+        <v>959.65905850349498</v>
+      </c>
+      <c r="I29" s="15">
+        <v>1162.1028167642992</v>
+      </c>
+      <c r="J29" s="15">
+        <v>1111.8705245047672</v>
+      </c>
+      <c r="K29" s="15">
+        <v>1175.3895612242293</v>
+      </c>
+      <c r="L29" s="15">
+        <v>1376.0821252180206</v>
+      </c>
+      <c r="M29" s="15">
+        <v>1299.1084009619774</v>
+      </c>
+      <c r="N29" s="15">
+        <v>1246.3242981579444</v>
+      </c>
+      <c r="O29" s="27">
+        <v>1429.78598803254</v>
+      </c>
+      <c r="P29" s="27">
+        <v>1508.0448850883638</v>
+      </c>
+      <c r="Q29" s="30">
+        <v>1237.2857699685624</v>
+      </c>
+      <c r="R29" s="15">
+        <v>1279.8091804620979</v>
+      </c>
+      <c r="S29" s="15">
+        <v>1279.0835794631641</v>
+      </c>
+      <c r="T29" s="15">
+        <v>1287.7878054939486</v>
+      </c>
+      <c r="U29" s="30">
+        <v>1249.4329292979169</v>
+      </c>
+      <c r="V29" s="15">
+        <v>1294.4691557689359</v>
+      </c>
+      <c r="W29" s="15">
+        <v>1190.3087067095294</v>
+      </c>
+      <c r="X29" s="15">
+        <v>1158.2498574170966</v>
+      </c>
+      <c r="Y29" s="30">
+        <v>1156.0250223990136</v>
+      </c>
+      <c r="Z29" s="15">
+        <v>1218.3308864766122</v>
+      </c>
+      <c r="AA29" s="15">
+        <v>1152.1625704302819</v>
+      </c>
+      <c r="AB29" s="15">
+        <v>1099.9212179565916</v>
+      </c>
+      <c r="AC29" s="30">
+        <v>1075.3720312351043</v>
+      </c>
+      <c r="AD29" s="15">
+        <v>1038.3228816676221</v>
+      </c>
+      <c r="AE29" s="15">
+        <v>986.92326772091292</v>
+      </c>
+      <c r="AF29" s="15">
+        <v>1021.8325989952093</v>
+      </c>
+      <c r="AG29" s="30">
+        <v>959.65905850349498</v>
+      </c>
+      <c r="AH29" s="15">
+        <v>957.1594231254021</v>
+      </c>
+      <c r="AI29" s="15">
+        <v>1159.3961778006249</v>
+      </c>
+      <c r="AJ29" s="15">
+        <v>1158.0256641755491</v>
+      </c>
+      <c r="AK29" s="30">
+        <v>1162.1028167642992</v>
+      </c>
+      <c r="AL29" s="15">
+        <v>1154.4513319625964</v>
+      </c>
+      <c r="AM29" s="15">
+        <v>1116.2531272310418</v>
+      </c>
+      <c r="AN29" s="15">
+        <v>1105.1467688606688</v>
+      </c>
+      <c r="AO29" s="30">
+        <v>1111.8705245047672</v>
+      </c>
+      <c r="AP29" s="15">
+        <v>1127.7122869241796</v>
+      </c>
+      <c r="AQ29" s="15">
+        <v>1135.2836797422726</v>
+      </c>
+      <c r="AR29" s="15">
+        <v>1142.1516303895528</v>
+      </c>
+      <c r="AS29" s="30">
+        <v>1175.3895612242293</v>
+      </c>
+      <c r="AT29" s="15">
+        <v>1199.6708668129602</v>
+      </c>
+      <c r="AU29" s="15">
+        <v>1301.204915526125</v>
+      </c>
+      <c r="AV29" s="15">
+        <v>1341.6165127570068</v>
+      </c>
+      <c r="AW29" s="30">
+        <v>1376.0821252180206</v>
+      </c>
+      <c r="AX29" s="15">
+        <v>1369.259951491495</v>
+      </c>
+      <c r="AY29" s="15">
+        <v>1359.6459472561503</v>
+      </c>
+      <c r="AZ29" s="15">
+        <v>1356.8390864258411</v>
+      </c>
+      <c r="BA29" s="30">
+        <v>1299.1084009619774</v>
+      </c>
+      <c r="BB29" s="15">
+        <v>1242.0145065649274</v>
+      </c>
+      <c r="BC29" s="15">
+        <v>1296.114039915451</v>
+      </c>
+      <c r="BD29" s="15">
+        <v>1233.6422103452705</v>
+      </c>
+      <c r="BE29" s="30">
+        <v>1246.3242981579444</v>
+      </c>
+      <c r="BF29" s="15">
+        <v>1262.2532096531847</v>
+      </c>
+      <c r="BG29" s="15">
+        <v>1205.6737966348003</v>
+      </c>
+      <c r="BH29" s="15">
+        <v>1402.8012490084454</v>
+      </c>
+      <c r="BI29" s="30">
+        <v>1429.78598803254</v>
+      </c>
+      <c r="BJ29" s="15">
+        <v>1397.8575066168974</v>
+      </c>
+      <c r="BK29" s="15">
+        <v>1431.411645650524</v>
+      </c>
+      <c r="BL29" s="15">
+        <v>1523.9566476494635</v>
+      </c>
+      <c r="BM29" s="30">
+        <v>1508.0448850883638</v>
+      </c>
+      <c r="BN29" s="15">
+        <v>1486.1912567830634</v>
+      </c>
+      <c r="BO29" s="15">
+        <v>1362.6029525680201</v>
+      </c>
+      <c r="BP29" s="15">
+        <v>1262.4166966100263</v>
+      </c>
+      <c r="BQ29" s="30">
+        <v>1237.2857699685624</v>
+      </c>
+    </row>
+    <row r="30" spans="1:69">
+      <c r="A30" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B30" s="15">
+        <v>0</v>
+      </c>
+      <c r="C30" s="15">
+        <v>0</v>
+      </c>
+      <c r="D30" s="15">
+        <v>0</v>
+      </c>
+      <c r="E30" s="15">
+        <v>0</v>
+      </c>
+      <c r="F30" s="15">
+        <v>0</v>
+      </c>
+      <c r="G30" s="15">
+        <v>0</v>
+      </c>
+      <c r="H30" s="15">
+        <v>0</v>
+      </c>
+      <c r="I30" s="15">
+        <v>0</v>
+      </c>
+      <c r="J30" s="15">
+        <v>0.35213343324600505</v>
+      </c>
+      <c r="K30" s="15">
+        <v>0</v>
+      </c>
+      <c r="L30" s="15">
+        <v>1.6984268389668817</v>
+      </c>
+      <c r="M30" s="15">
+        <v>1.8260053236984102</v>
+      </c>
+      <c r="N30" s="15">
+        <v>1.806478774430877</v>
+      </c>
+      <c r="O30" s="27">
+        <v>2.4401049436817601</v>
+      </c>
+      <c r="P30" s="27">
+        <v>3.1317498990143156</v>
+      </c>
+      <c r="Q30" s="30">
+        <v>32.185698456971608</v>
+      </c>
+      <c r="R30" s="15">
+        <v>0</v>
+      </c>
+      <c r="S30" s="15">
+        <v>0</v>
+      </c>
+      <c r="T30" s="15">
+        <v>0</v>
+      </c>
+      <c r="U30" s="30">
+        <v>0</v>
+      </c>
+      <c r="V30" s="15">
+        <v>0</v>
+      </c>
+      <c r="W30" s="15">
+        <v>0</v>
+      </c>
+      <c r="X30" s="15">
+        <v>0</v>
+      </c>
+      <c r="Y30" s="30">
+        <v>0</v>
+      </c>
+      <c r="Z30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AB30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AC30" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AF30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AG30" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AI30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK30" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL30" s="15">
+        <v>3.8967692461883953E-2</v>
+      </c>
+      <c r="AM30" s="15">
+        <v>24.670289799653549</v>
+      </c>
+      <c r="AN30" s="15">
+        <v>131.26187840678472</v>
+      </c>
+      <c r="AO30" s="30">
+        <v>0.35213343324600505</v>
+      </c>
+      <c r="AP30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AQ30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AR30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AS30" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AU30" s="15">
+        <v>0.98119527524804517</v>
+      </c>
+      <c r="AV30" s="15">
+        <v>1.0003178224980342</v>
+      </c>
+      <c r="AW30" s="30">
+        <v>1.6984268389668817</v>
+      </c>
+      <c r="AX30" s="15">
+        <v>1.6681754893795286</v>
+      </c>
+      <c r="AY30" s="15">
+        <v>1.8295521442231149</v>
+      </c>
+      <c r="AZ30" s="15">
+        <v>1.8304794287204731</v>
+      </c>
+      <c r="BA30" s="30">
+        <v>1.8260053236984102</v>
+      </c>
+      <c r="BB30" s="15">
+        <v>1.8377936970526498</v>
+      </c>
+      <c r="BC30" s="15">
+        <v>1.854624553847908</v>
+      </c>
+      <c r="BD30" s="15">
+        <v>1.8293745261556593</v>
+      </c>
+      <c r="BE30" s="30">
+        <v>1.806478774430877</v>
+      </c>
+      <c r="BF30" s="15">
+        <v>1.8070577044747347</v>
+      </c>
+      <c r="BG30" s="15">
+        <v>1.8092291793294935</v>
+      </c>
+      <c r="BH30" s="15">
+        <v>1.7807150712164126</v>
+      </c>
+      <c r="BI30" s="30">
+        <v>2.4401049436817601</v>
+      </c>
+      <c r="BJ30" s="15">
+        <v>2.4477445361391368</v>
+      </c>
+      <c r="BK30" s="15">
+        <v>2.4467071104246281</v>
+      </c>
+      <c r="BL30" s="15">
+        <v>2.4665290695817013</v>
+      </c>
+      <c r="BM30" s="30">
+        <v>3.1317498990143156</v>
+      </c>
+      <c r="BN30" s="15">
+        <v>3.2455552624998889</v>
+      </c>
+      <c r="BO30" s="15">
+        <v>3.3655956424164741</v>
+      </c>
+      <c r="BP30" s="15">
+        <v>5.5971386988242804</v>
+      </c>
+      <c r="BQ30" s="30">
+        <v>32.185698456971608</v>
+      </c>
+    </row>
+    <row r="31" spans="1:69">
+      <c r="A31" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B31" s="15">
+        <v>6943.0050966860363</v>
+      </c>
+      <c r="C31" s="15">
+        <v>7178.4805626017551</v>
+      </c>
+      <c r="D31" s="15">
+        <v>8015.9758896107824</v>
+      </c>
+      <c r="E31" s="15">
+        <v>8150.8631476012033</v>
+      </c>
+      <c r="F31" s="15">
+        <v>9616.4841715810435</v>
+      </c>
+      <c r="G31" s="15">
+        <v>13337.613212286335</v>
+      </c>
+      <c r="H31" s="15">
+        <v>15393.880508890443</v>
+      </c>
+      <c r="I31" s="15">
+        <v>18426.575295760835</v>
+      </c>
+      <c r="J31" s="15">
+        <v>21990.632210995595</v>
+      </c>
+      <c r="K31" s="15">
+        <v>24572.073953424962</v>
+      </c>
+      <c r="L31" s="15">
+        <v>29849.182086067249</v>
+      </c>
+      <c r="M31" s="15">
+        <v>31601.588268528412</v>
+      </c>
+      <c r="N31" s="15">
+        <v>31923.552813290804</v>
+      </c>
+      <c r="O31" s="27">
+        <v>32335.201200624157</v>
+      </c>
+      <c r="P31" s="27">
+        <v>28937.464425866849</v>
+      </c>
+      <c r="Q31" s="30">
+        <v>27719.112755173377</v>
+      </c>
+      <c r="R31" s="15">
+        <v>8159.4288856401618</v>
+      </c>
+      <c r="S31" s="15">
+        <v>8541.3043704254778</v>
+      </c>
+      <c r="T31" s="15">
+        <v>8216.6193192144983</v>
+      </c>
+      <c r="U31" s="30">
+        <v>8150.8631476012033</v>
+      </c>
+      <c r="V31" s="15">
+        <v>8603.1686972465413</v>
+      </c>
+      <c r="W31" s="15">
+        <v>8494.0148400589896</v>
+      </c>
+      <c r="X31" s="15">
+        <v>9050.4533296502195</v>
+      </c>
+      <c r="Y31" s="30">
+        <v>9616.4841715810435</v>
+      </c>
+      <c r="Z31" s="15">
+        <v>10200.040573708411</v>
+      </c>
+      <c r="AA31" s="15">
+        <v>10749.434516836165</v>
+      </c>
+      <c r="AB31" s="15">
+        <v>11772.846858733072</v>
+      </c>
+      <c r="AC31" s="30">
+        <v>13337.613212286335</v>
+      </c>
+      <c r="AD31" s="15">
+        <v>13871.373732196933</v>
+      </c>
+      <c r="AE31" s="15">
+        <v>14544.570179001428</v>
+      </c>
+      <c r="AF31" s="15">
+        <v>14371.73418916164</v>
+      </c>
+      <c r="AG31" s="30">
+        <v>15393.880508890443</v>
+      </c>
+      <c r="AH31" s="15">
+        <v>16255.79894040892</v>
+      </c>
+      <c r="AI31" s="15">
+        <v>17086.239782891433</v>
+      </c>
+      <c r="AJ31" s="15">
+        <v>16896.943219741268</v>
+      </c>
+      <c r="AK31" s="30">
+        <v>18426.575295760835</v>
+      </c>
+      <c r="AL31" s="15">
+        <v>19764.678401579265</v>
+      </c>
+      <c r="AM31" s="15">
+        <v>20621.673401874501</v>
+      </c>
+      <c r="AN31" s="15">
+        <v>20169.941614831278</v>
+      </c>
+      <c r="AO31" s="30">
+        <v>21990.632210995595</v>
+      </c>
+      <c r="AP31" s="15">
+        <v>22771.478680018467</v>
+      </c>
+      <c r="AQ31" s="15">
+        <v>23012.606339196864</v>
+      </c>
+      <c r="AR31" s="15">
+        <v>22939.727557817274</v>
+      </c>
+      <c r="AS31" s="30">
+        <v>24572.073953424962</v>
+      </c>
+      <c r="AT31" s="15">
+        <v>26175.516800803987</v>
+      </c>
+      <c r="AU31" s="15">
+        <v>26552.476691353895</v>
+      </c>
+      <c r="AV31" s="15">
+        <v>27200.979753294665</v>
+      </c>
+      <c r="AW31" s="30">
+        <v>29849.182086067249</v>
+      </c>
+      <c r="AX31" s="15">
+        <v>30462.688483323989</v>
+      </c>
+      <c r="AY31" s="15">
+        <v>30889.83267210377</v>
+      </c>
+      <c r="AZ31" s="15">
+        <v>31510.009770352</v>
+      </c>
+      <c r="BA31" s="30">
+        <v>31601.588268528412</v>
+      </c>
+      <c r="BB31" s="15">
+        <v>31950.569615309585</v>
+      </c>
+      <c r="BC31" s="15">
+        <v>32444.180920090803</v>
+      </c>
+      <c r="BD31" s="15">
+        <v>31508.921958989424</v>
+      </c>
+      <c r="BE31" s="30">
+        <v>31923.552813290804</v>
+      </c>
+      <c r="BF31" s="15">
+        <v>33185.340585275728</v>
+      </c>
+      <c r="BG31" s="15">
+        <v>33833.527628412266</v>
+      </c>
+      <c r="BH31" s="15">
+        <v>32440.149612664856</v>
+      </c>
+      <c r="BI31" s="30">
+        <v>32335.201200624157</v>
+      </c>
+      <c r="BJ31" s="15">
+        <v>32444.888493781567</v>
+      </c>
+      <c r="BK31" s="15">
+        <v>31801.224151706821</v>
+      </c>
+      <c r="BL31" s="15">
+        <v>30828.897170425476</v>
+      </c>
+      <c r="BM31" s="30">
+        <v>28937.464425866849</v>
+      </c>
+      <c r="BN31" s="15">
+        <v>28690.766684330341</v>
+      </c>
+      <c r="BO31" s="15">
+        <v>29345.683259050984</v>
+      </c>
+      <c r="BP31" s="15">
+        <v>28101.706131279036</v>
+      </c>
+      <c r="BQ31" s="30">
+        <v>27719.112755173377</v>
+      </c>
+    </row>
+    <row r="32" spans="1:69">
+      <c r="A32" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B32" s="15">
+        <v>419.85613405196182</v>
+      </c>
+      <c r="C32" s="15">
+        <v>383.74148107793991</v>
+      </c>
+      <c r="D32" s="15">
+        <v>346.72999999999996</v>
+      </c>
+      <c r="E32" s="15">
+        <v>317.2</v>
+      </c>
+      <c r="F32" s="15">
+        <v>311.59503471058554</v>
+      </c>
+      <c r="G32" s="15">
+        <v>230.10598834235873</v>
+      </c>
+      <c r="H32" s="15">
+        <v>209.44499272174841</v>
+      </c>
+      <c r="I32" s="15">
+        <v>249.53980669368292</v>
+      </c>
+      <c r="J32" s="15">
+        <v>244.87388876393058</v>
+      </c>
+      <c r="K32" s="15">
+        <v>337.79460622991422</v>
+      </c>
+      <c r="L32" s="15">
+        <v>367.4590928500823</v>
+      </c>
+      <c r="M32" s="15">
+        <v>344.40254051438575</v>
+      </c>
+      <c r="N32" s="15">
+        <v>370.18147472009292</v>
+      </c>
+      <c r="O32" s="27">
+        <v>216.99570945400177</v>
+      </c>
+      <c r="P32" s="27">
+        <v>314.22345661394246</v>
+      </c>
+      <c r="Q32" s="30">
+        <v>230.12284876437971</v>
+      </c>
+      <c r="R32" s="15">
+        <v>344.85933988332818</v>
+      </c>
+      <c r="S32" s="15">
+        <v>362.08000000000004</v>
+      </c>
+      <c r="T32" s="15">
+        <v>337.50154775326138</v>
+      </c>
+      <c r="U32" s="30">
+        <v>317.2</v>
+      </c>
+      <c r="V32" s="15">
+        <v>314.66000000000003</v>
+      </c>
+      <c r="W32" s="15">
+        <v>314.30143351023497</v>
+      </c>
+      <c r="X32" s="15">
+        <v>311.07000000000005</v>
+      </c>
+      <c r="Y32" s="30">
+        <v>311.59503471058554</v>
+      </c>
+      <c r="Z32" s="15">
+        <v>297.93804989496135</v>
+      </c>
+      <c r="AA32" s="15">
+        <v>264.07747961282411</v>
+      </c>
+      <c r="AB32" s="15">
+        <v>253.14826669882996</v>
+      </c>
+      <c r="AC32" s="30">
+        <v>230.10598834235873</v>
+      </c>
+      <c r="AD32" s="15">
+        <v>224.76608517158519</v>
+      </c>
+      <c r="AE32" s="15">
+        <v>222.55106212073096</v>
+      </c>
+      <c r="AF32" s="15">
+        <v>234.61982623709213</v>
+      </c>
+      <c r="AG32" s="30">
+        <v>209.44499272174841</v>
+      </c>
+      <c r="AH32" s="15">
+        <v>226.24600353818371</v>
+      </c>
+      <c r="AI32" s="15">
+        <v>234.66439506951454</v>
+      </c>
+      <c r="AJ32" s="15">
+        <v>240.65289703199048</v>
+      </c>
+      <c r="AK32" s="30">
+        <v>249.53980669368292</v>
+      </c>
+      <c r="AL32" s="15">
+        <v>260.68346767585462</v>
+      </c>
+      <c r="AM32" s="15">
+        <v>262.08449970296107</v>
+      </c>
+      <c r="AN32" s="15">
+        <v>252.75058714456802</v>
+      </c>
+      <c r="AO32" s="30">
+        <v>244.87388876393058</v>
+      </c>
+      <c r="AP32" s="15">
+        <v>249.56969869033318</v>
+      </c>
+      <c r="AQ32" s="15">
+        <v>334.74399923815827</v>
+      </c>
+      <c r="AR32" s="15">
+        <v>351.20033056146866</v>
+      </c>
+      <c r="AS32" s="30">
+        <v>337.79460622991422</v>
+      </c>
+      <c r="AT32" s="15">
+        <v>323.94045407295454</v>
+      </c>
+      <c r="AU32" s="15">
+        <v>364.68679631780634</v>
+      </c>
+      <c r="AV32" s="15">
+        <v>375.26846703753517</v>
+      </c>
+      <c r="AW32" s="30">
+        <v>367.4590928500823</v>
+      </c>
+      <c r="AX32" s="15">
+        <v>388.5251848909287</v>
+      </c>
+      <c r="AY32" s="15">
+        <v>372.90325946415379</v>
+      </c>
+      <c r="AZ32" s="15">
+        <v>371.7670341751404</v>
+      </c>
+      <c r="BA32" s="30">
+        <v>344.40254051438575</v>
+      </c>
+      <c r="BB32" s="15">
+        <v>359.23542981433519</v>
+      </c>
+      <c r="BC32" s="15">
+        <v>354.01616211556592</v>
+      </c>
+      <c r="BD32" s="15">
+        <v>388.90668650589231</v>
+      </c>
+      <c r="BE32" s="30">
+        <v>370.18147472009292</v>
+      </c>
+      <c r="BF32" s="15">
+        <v>373.1289510177732</v>
+      </c>
+      <c r="BG32" s="15">
+        <v>328.19932248607199</v>
+      </c>
+      <c r="BH32" s="15">
+        <v>273.79883940650586</v>
+      </c>
+      <c r="BI32" s="30">
+        <v>216.99570945400177</v>
+      </c>
+      <c r="BJ32" s="15">
+        <v>223.90128815543397</v>
+      </c>
+      <c r="BK32" s="15">
+        <v>225.51015249343831</v>
+      </c>
+      <c r="BL32" s="15">
+        <v>343.48786322127512</v>
+      </c>
+      <c r="BM32" s="30">
+        <v>314.22345661394246</v>
+      </c>
+      <c r="BN32" s="15">
+        <v>284.94122240133993</v>
+      </c>
+      <c r="BO32" s="15">
+        <v>238.73767546172763</v>
+      </c>
+      <c r="BP32" s="15">
+        <v>206.16622517303676</v>
+      </c>
+      <c r="BQ32" s="30">
+        <v>230.12284876437971</v>
+      </c>
+    </row>
+    <row r="33" spans="1:69">
+      <c r="A33" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="B33" s="15">
+        <v>2.7158102100000003</v>
+      </c>
+      <c r="C33" s="15">
+        <v>3.3299999999999992</v>
+      </c>
+      <c r="D33" s="15">
+        <v>0.08</v>
+      </c>
+      <c r="E33" s="15">
+        <v>1.31</v>
+      </c>
+      <c r="F33" s="15">
+        <v>1.08</v>
+      </c>
+      <c r="G33" s="15">
+        <v>2.4999999999999996</v>
+      </c>
+      <c r="H33" s="15">
+        <v>2.23</v>
+      </c>
+      <c r="I33" s="15">
+        <v>2.6199999999999997</v>
+      </c>
+      <c r="J33" s="15">
+        <v>1.9100000000000001</v>
+      </c>
+      <c r="K33" s="15">
+        <v>1.19</v>
+      </c>
+      <c r="L33" s="15">
+        <v>0.73</v>
+      </c>
+      <c r="M33" s="15">
+        <v>0</v>
+      </c>
+      <c r="N33" s="15">
+        <v>0</v>
+      </c>
+      <c r="O33" s="27">
+        <v>0</v>
+      </c>
+      <c r="P33" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="30">
+        <v>0</v>
+      </c>
+      <c r="R33" s="15">
+        <v>6.9999999999999993E-2</v>
+      </c>
+      <c r="S33" s="15">
+        <v>1.38</v>
+      </c>
+      <c r="T33" s="15">
+        <v>1.27</v>
+      </c>
+      <c r="U33" s="30">
+        <v>1.31</v>
+      </c>
+      <c r="V33" s="15">
+        <v>1.5499999999999998</v>
+      </c>
+      <c r="W33" s="15">
+        <v>1.38</v>
+      </c>
+      <c r="X33" s="15">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="Y33" s="30">
+        <v>1.08</v>
+      </c>
+      <c r="Z33" s="15">
+        <v>1</v>
+      </c>
+      <c r="AA33" s="15">
+        <v>1.7699999999999998</v>
+      </c>
+      <c r="AB33" s="15">
+        <v>2.0099999999999993</v>
+      </c>
+      <c r="AC33" s="30">
+        <v>2.4999999999999996</v>
+      </c>
+      <c r="AD33" s="15">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="AE33" s="15">
+        <v>2.78</v>
+      </c>
+      <c r="AF33" s="15">
+        <v>2.38</v>
+      </c>
+      <c r="AG33" s="30">
+        <v>2.23</v>
+      </c>
+      <c r="AH33" s="15">
+        <v>3.03</v>
+      </c>
+      <c r="AI33" s="15">
+        <v>2.9200000000000004</v>
+      </c>
+      <c r="AJ33" s="15">
+        <v>2.7300000000000004</v>
+      </c>
+      <c r="AK33" s="30">
+        <v>2.6199999999999997</v>
+      </c>
+      <c r="AL33" s="15">
+        <v>2.4</v>
+      </c>
+      <c r="AM33" s="15">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="AN33" s="15">
+        <v>2.09</v>
+      </c>
+      <c r="AO33" s="30">
+        <v>1.9100000000000001</v>
+      </c>
+      <c r="AP33" s="15">
+        <v>1.7200000000000002</v>
+      </c>
+      <c r="AQ33" s="15">
+        <v>1.5400000000000003</v>
+      </c>
+      <c r="AR33" s="15">
+        <v>1.36</v>
+      </c>
+      <c r="AS33" s="30">
+        <v>1.19</v>
+      </c>
+      <c r="AT33" s="15">
+        <v>0.95999999999999985</v>
+      </c>
+      <c r="AU33" s="15">
+        <v>0.78</v>
+      </c>
+      <c r="AV33" s="15">
+        <v>0.7400000000000001</v>
+      </c>
+      <c r="AW33" s="30">
+        <v>0.73</v>
+      </c>
+      <c r="AX33" s="15">
+        <v>0.72</v>
+      </c>
+      <c r="AY33" s="15">
+        <v>0.72</v>
+      </c>
+      <c r="AZ33" s="15">
+        <v>0.72</v>
+      </c>
+      <c r="BA33" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB33" s="15">
+        <v>0</v>
+      </c>
+      <c r="BC33" s="15">
+        <v>0</v>
+      </c>
+      <c r="BD33" s="15">
+        <v>0</v>
+      </c>
+      <c r="BE33" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF33" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG33" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH33" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI33" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ33" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK33" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL33" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM33" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN33" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO33" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP33" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ33" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:69">
+      <c r="A34" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B34" s="15">
+        <v>1.9920228200000003</v>
+      </c>
+      <c r="C34" s="15">
+        <v>0.6399999999999999</v>
+      </c>
+      <c r="D34" s="15">
+        <v>0.08</v>
+      </c>
+      <c r="E34" s="15">
+        <v>1.31</v>
+      </c>
+      <c r="F34" s="15">
+        <v>1.08</v>
+      </c>
+      <c r="G34" s="15">
+        <v>2.4999999999999996</v>
+      </c>
+      <c r="H34" s="15">
+        <v>2.23</v>
+      </c>
+      <c r="I34" s="15">
+        <v>2.6199999999999997</v>
+      </c>
+      <c r="J34" s="15">
+        <v>1.9100000000000001</v>
+      </c>
+      <c r="K34" s="15">
+        <v>1.19</v>
+      </c>
+      <c r="L34" s="15">
+        <v>0.73</v>
+      </c>
+      <c r="M34" s="15">
+        <v>0</v>
+      </c>
+      <c r="N34" s="15">
+        <v>0</v>
+      </c>
+      <c r="O34" s="27">
+        <v>0</v>
+      </c>
+      <c r="P34" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="30">
+        <v>0</v>
+      </c>
+      <c r="R34" s="15">
+        <v>6.9999999999999993E-2</v>
+      </c>
+      <c r="S34" s="15">
+        <v>1.38</v>
+      </c>
+      <c r="T34" s="15">
+        <v>1.27</v>
+      </c>
+      <c r="U34" s="30">
+        <v>1.31</v>
+      </c>
+      <c r="V34" s="15">
+        <v>1.5499999999999998</v>
+      </c>
+      <c r="W34" s="15">
+        <v>1.38</v>
+      </c>
+      <c r="X34" s="15">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="Y34" s="30">
+        <v>1.08</v>
+      </c>
+      <c r="Z34" s="15">
+        <v>1</v>
+      </c>
+      <c r="AA34" s="15">
+        <v>1.7699999999999998</v>
+      </c>
+      <c r="AB34" s="15">
+        <v>2.0099999999999993</v>
+      </c>
+      <c r="AC34" s="30">
+        <v>2.4999999999999996</v>
+      </c>
+      <c r="AD34" s="15">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="AE34" s="15">
+        <v>2.78</v>
+      </c>
+      <c r="AF34" s="15">
+        <v>2.38</v>
+      </c>
+      <c r="AG34" s="30">
+        <v>2.23</v>
+      </c>
+      <c r="AH34" s="15">
+        <v>3.03</v>
+      </c>
+      <c r="AI34" s="15">
+        <v>2.9200000000000004</v>
+      </c>
+      <c r="AJ34" s="15">
+        <v>2.7300000000000004</v>
+      </c>
+      <c r="AK34" s="30">
+        <v>2.6199999999999997</v>
+      </c>
+      <c r="AL34" s="15">
+        <v>2.4</v>
+      </c>
+      <c r="AM34" s="15">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="AN34" s="15">
+        <v>2.09</v>
+      </c>
+      <c r="AO34" s="30">
+        <v>1.9100000000000001</v>
+      </c>
+      <c r="AP34" s="15">
+        <v>1.7200000000000002</v>
+      </c>
+      <c r="AQ34" s="15">
+        <v>1.5400000000000003</v>
+      </c>
+      <c r="AR34" s="15">
+        <v>1.36</v>
+      </c>
+      <c r="AS34" s="30">
+        <v>1.19</v>
+      </c>
+      <c r="AT34" s="15">
+        <v>0.95999999999999985</v>
+      </c>
+      <c r="AU34" s="15">
+        <v>0.78</v>
+      </c>
+      <c r="AV34" s="15">
+        <v>0.7400000000000001</v>
+      </c>
+      <c r="AW34" s="30">
+        <v>0.73</v>
+      </c>
+      <c r="AX34" s="15">
+        <v>0.72</v>
+      </c>
+      <c r="AY34" s="15">
+        <v>0.72</v>
+      </c>
+      <c r="AZ34" s="15">
+        <v>0.72</v>
+      </c>
+      <c r="BA34" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB34" s="15">
+        <v>0</v>
+      </c>
+      <c r="BC34" s="15">
+        <v>0</v>
+      </c>
+      <c r="BD34" s="15">
+        <v>0</v>
+      </c>
+      <c r="BE34" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF34" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG34" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH34" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI34" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ34" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK34" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL34" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM34" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN34" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO34" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP34" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ34" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:69">
+      <c r="A35" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B35" s="15">
+        <v>0.72378739000000003</v>
+      </c>
+      <c r="C35" s="15">
+        <v>2.6899999999999995</v>
+      </c>
+      <c r="D35" s="15">
+        <v>0</v>
+      </c>
+      <c r="E35" s="15">
+        <v>0</v>
+      </c>
+      <c r="F35" s="15">
+        <v>0</v>
+      </c>
+      <c r="G35" s="15">
+        <v>0</v>
+      </c>
+      <c r="H35" s="15">
+        <v>0</v>
+      </c>
+      <c r="I35" s="15">
+        <v>0</v>
+      </c>
+      <c r="J35" s="15">
+        <v>0</v>
+      </c>
+      <c r="K35" s="15">
+        <v>0</v>
+      </c>
+      <c r="L35" s="15">
+        <v>0</v>
+      </c>
+      <c r="M35" s="15">
+        <v>0</v>
+      </c>
+      <c r="N35" s="15">
+        <v>0</v>
+      </c>
+      <c r="O35" s="27">
+        <v>0</v>
+      </c>
+      <c r="P35" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="30">
+        <v>0</v>
+      </c>
+      <c r="R35" s="15">
+        <v>0</v>
+      </c>
+      <c r="S35" s="15">
+        <v>0</v>
+      </c>
+      <c r="T35" s="15">
+        <v>0</v>
+      </c>
+      <c r="U35" s="30">
+        <v>0</v>
+      </c>
+      <c r="V35" s="15">
+        <v>0</v>
+      </c>
+      <c r="W35" s="15">
+        <v>0</v>
+      </c>
+      <c r="X35" s="15">
+        <v>0</v>
+      </c>
+      <c r="Y35" s="30">
+        <v>0</v>
+      </c>
+      <c r="Z35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AA35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AB35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AC35" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AF35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AG35" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AI35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK35" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AM35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AN35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AO35" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AQ35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AR35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AS35" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AU35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AV35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AW35" s="30">
+        <v>0</v>
+      </c>
+      <c r="AX35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AY35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AZ35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BA35" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BC35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BD35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BE35" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI35" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM35" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ35" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:69">
+      <c r="A36" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B36" s="15">
+        <v>417.14032384196184</v>
+      </c>
+      <c r="C36" s="15">
+        <v>380.41148107793992</v>
+      </c>
+      <c r="D36" s="15">
+        <v>346.65</v>
+      </c>
+      <c r="E36" s="15">
+        <v>315.89</v>
+      </c>
+      <c r="F36" s="15">
+        <v>310.51503471058555</v>
+      </c>
+      <c r="G36" s="15">
+        <v>227.60598834235873</v>
+      </c>
+      <c r="H36" s="15">
+        <v>207.21499272174842</v>
+      </c>
+      <c r="I36" s="15">
+        <v>246.91980669368292</v>
+      </c>
+      <c r="J36" s="15">
+        <v>242.96388876393058</v>
+      </c>
+      <c r="K36" s="15">
+        <v>336.60460622991422</v>
+      </c>
+      <c r="L36" s="15">
+        <v>366.72909285008228</v>
+      </c>
+      <c r="M36" s="15">
+        <v>344.40254051438575</v>
+      </c>
+      <c r="N36" s="15">
+        <v>370.18147472009292</v>
+      </c>
+      <c r="O36" s="27">
+        <v>216.99570945400177</v>
+      </c>
+      <c r="P36" s="27">
+        <v>314.22345661394246</v>
+      </c>
+      <c r="Q36" s="30">
+        <v>230.12284876437971</v>
+      </c>
+      <c r="R36" s="15">
+        <v>344.78933988332818</v>
+      </c>
+      <c r="S36" s="15">
+        <v>360.70000000000005</v>
+      </c>
+      <c r="T36" s="15">
+        <v>336.2315477532614</v>
+      </c>
+      <c r="U36" s="30">
+        <v>315.89</v>
+      </c>
+      <c r="V36" s="15">
+        <v>313.11</v>
+      </c>
+      <c r="W36" s="15">
+        <v>312.92143351023498</v>
+      </c>
+      <c r="X36" s="15">
+        <v>309.91000000000003</v>
+      </c>
+      <c r="Y36" s="30">
+        <v>310.51503471058555</v>
+      </c>
+      <c r="Z36" s="15">
+        <v>296.93804989496135</v>
+      </c>
+      <c r="AA36" s="15">
+        <v>262.30747961282412</v>
+      </c>
+      <c r="AB36" s="15">
+        <v>251.13826669882997</v>
+      </c>
+      <c r="AC36" s="30">
+        <v>227.60598834235873</v>
+      </c>
+      <c r="AD36" s="15">
+        <v>222.33608517158518</v>
+      </c>
+      <c r="AE36" s="15">
+        <v>219.77106212073096</v>
+      </c>
+      <c r="AF36" s="15">
+        <v>232.23982623709213</v>
+      </c>
+      <c r="AG36" s="30">
+        <v>207.21499272174842</v>
+      </c>
+      <c r="AH36" s="15">
+        <v>223.21600353818371</v>
+      </c>
+      <c r="AI36" s="15">
+        <v>231.74439506951455</v>
+      </c>
+      <c r="AJ36" s="15">
+        <v>237.92289703199049</v>
+      </c>
+      <c r="AK36" s="30">
+        <v>246.91980669368292</v>
+      </c>
+      <c r="AL36" s="15">
+        <v>258.28346767585464</v>
+      </c>
+      <c r="AM36" s="15">
+        <v>259.8044997029611</v>
+      </c>
+      <c r="AN36" s="15">
+        <v>250.66058714456801</v>
+      </c>
+      <c r="AO36" s="30">
+        <v>242.96388876393058</v>
+      </c>
+      <c r="AP36" s="15">
+        <v>247.84969869033318</v>
+      </c>
+      <c r="AQ36" s="15">
+        <v>333.20399923815825</v>
+      </c>
+      <c r="AR36" s="15">
+        <v>349.84033056146865</v>
+      </c>
+      <c r="AS36" s="30">
+        <v>336.60460622991422</v>
+      </c>
+      <c r="AT36" s="15">
+        <v>322.98045407295456</v>
+      </c>
+      <c r="AU36" s="15">
+        <v>363.90679631780637</v>
+      </c>
+      <c r="AV36" s="15">
+        <v>374.52846703753517</v>
+      </c>
+      <c r="AW36" s="30">
+        <v>366.72909285008228</v>
+      </c>
+      <c r="AX36" s="15">
+        <v>387.80518489092867</v>
+      </c>
+      <c r="AY36" s="15">
+        <v>372.18325946415376</v>
+      </c>
+      <c r="AZ36" s="15">
+        <v>371.04703417514037</v>
+      </c>
+      <c r="BA36" s="30">
+        <v>344.40254051438575</v>
+      </c>
+      <c r="BB36" s="15">
+        <v>359.23542981433519</v>
+      </c>
+      <c r="BC36" s="15">
+        <v>354.01616211556592</v>
+      </c>
+      <c r="BD36" s="15">
+        <v>388.90668650589231</v>
+      </c>
+      <c r="BE36" s="30">
+        <v>370.18147472009292</v>
+      </c>
+      <c r="BF36" s="15">
+        <v>373.1289510177732</v>
+      </c>
+      <c r="BG36" s="15">
+        <v>328.19932248607199</v>
+      </c>
+      <c r="BH36" s="15">
+        <v>273.79883940650586</v>
+      </c>
+      <c r="BI36" s="30">
+        <v>216.99570945400177</v>
+      </c>
+      <c r="BJ36" s="15">
+        <v>223.90128815543397</v>
+      </c>
+      <c r="BK36" s="15">
+        <v>225.51015249343831</v>
+      </c>
+      <c r="BL36" s="15">
+        <v>343.48786322127512</v>
+      </c>
+      <c r="BM36" s="30">
+        <v>314.22345661394246</v>
+      </c>
+      <c r="BN36" s="15">
+        <v>284.94122240133993</v>
+      </c>
+      <c r="BO36" s="15">
+        <v>238.73767546172763</v>
+      </c>
+      <c r="BP36" s="15">
+        <v>206.16622517303676</v>
+      </c>
+      <c r="BQ36" s="30">
+        <v>230.12284876437971</v>
+      </c>
+    </row>
+    <row r="37" spans="1:69">
+      <c r="A37" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B37" s="15">
+        <v>328.20982696452216</v>
+      </c>
+      <c r="C37" s="15">
+        <v>308.36126352872805</v>
+      </c>
+      <c r="D37" s="15">
+        <v>295.08</v>
+      </c>
+      <c r="E37" s="15">
+        <v>273.42</v>
+      </c>
+      <c r="F37" s="15">
+        <v>261.95479951862586</v>
+      </c>
+      <c r="G37" s="15">
+        <v>205.14409681556918</v>
+      </c>
+      <c r="H37" s="15">
+        <v>183.55859817048918</v>
+      </c>
+      <c r="I37" s="15">
+        <v>219.13</v>
+      </c>
+      <c r="J37" s="15">
+        <v>207.01407800648923</v>
+      </c>
+      <c r="K37" s="15">
+        <v>305.46983159348775</v>
+      </c>
+      <c r="L37" s="15">
+        <v>327.2380039518718</v>
+      </c>
+      <c r="M37" s="15">
+        <v>316.222221977</v>
+      </c>
+      <c r="N37" s="15">
+        <v>339.31666645200011</v>
+      </c>
+      <c r="O37" s="27">
+        <v>182.79222201100004</v>
+      </c>
+      <c r="P37" s="27">
+        <v>136.08467889568882</v>
+      </c>
+      <c r="Q37" s="30">
+        <v>114.89111049500001</v>
+      </c>
+      <c r="R37" s="15">
+        <v>289.65934909425852</v>
+      </c>
+      <c r="S37" s="15">
+        <v>299.11</v>
+      </c>
+      <c r="T37" s="15">
+        <v>279.02142084071511</v>
+      </c>
+      <c r="U37" s="30">
+        <v>273.42</v>
+      </c>
+      <c r="V37" s="15">
+        <v>276.77</v>
+      </c>
+      <c r="W37" s="15">
+        <v>273.52141258529184</v>
+      </c>
+      <c r="X37" s="15">
+        <v>274.35000000000002</v>
+      </c>
+      <c r="Y37" s="30">
+        <v>261.95479951862586</v>
+      </c>
+      <c r="Z37" s="15">
+        <v>251.36751275053072</v>
+      </c>
+      <c r="AA37" s="15">
+        <v>235.43135716205319</v>
+      </c>
+      <c r="AB37" s="15">
+        <v>223.08339790645289</v>
+      </c>
+      <c r="AC37" s="30">
+        <v>205.14409681556918</v>
+      </c>
+      <c r="AD37" s="15">
+        <v>195.08611080636317</v>
+      </c>
+      <c r="AE37" s="15">
+        <v>190.74860314096293</v>
+      </c>
+      <c r="AF37" s="15">
+        <v>194.11</v>
+      </c>
+      <c r="AG37" s="30">
+        <v>183.55859817048918</v>
+      </c>
+      <c r="AH37" s="15">
+        <v>193.51</v>
+      </c>
+      <c r="AI37" s="15">
+        <v>200.90021185485693</v>
+      </c>
+      <c r="AJ37" s="15">
+        <v>208.57020453534906</v>
+      </c>
+      <c r="AK37" s="30">
+        <v>219.13</v>
+      </c>
+      <c r="AL37" s="15">
+        <v>221.19118069465159</v>
+      </c>
+      <c r="AM37" s="15">
+        <v>223.10140550114608</v>
+      </c>
+      <c r="AN37" s="15">
+        <v>217.50985749830352</v>
+      </c>
+      <c r="AO37" s="30">
+        <v>207.01407800648923</v>
+      </c>
+      <c r="AP37" s="15">
+        <v>213.94642333034608</v>
+      </c>
+      <c r="AQ37" s="15">
+        <v>295.34468804846779</v>
+      </c>
+      <c r="AR37" s="15">
+        <v>318.03868199534605</v>
+      </c>
+      <c r="AS37" s="30">
+        <v>305.46983159348775</v>
+      </c>
+      <c r="AT37" s="15">
+        <v>288.49336042552329</v>
+      </c>
+      <c r="AU37" s="15">
+        <v>328.59777718599997</v>
+      </c>
+      <c r="AV37" s="15">
+        <v>335.11999987723215</v>
+      </c>
+      <c r="AW37" s="30">
+        <v>327.2380039518718</v>
+      </c>
+      <c r="AX37" s="15">
+        <v>348.64333277200001</v>
+      </c>
+      <c r="AY37" s="15">
+        <v>330.11222176500007</v>
+      </c>
+      <c r="AZ37" s="15">
+        <v>334.24888845000004</v>
+      </c>
+      <c r="BA37" s="30">
+        <v>316.222221977</v>
+      </c>
+      <c r="BB37" s="15">
+        <v>321.60777753500003</v>
+      </c>
+      <c r="BC37" s="15">
+        <v>313.46888864900001</v>
+      </c>
+      <c r="BD37" s="15">
+        <v>349.00999976900005</v>
+      </c>
+      <c r="BE37" s="30">
+        <v>339.31666645200011</v>
+      </c>
+      <c r="BF37" s="15">
+        <v>340.09555531799998</v>
+      </c>
+      <c r="BG37" s="15">
+        <v>297.10888866599993</v>
+      </c>
+      <c r="BH37" s="15">
+        <v>243.84777755799996</v>
+      </c>
+      <c r="BI37" s="30">
+        <v>182.79222201100004</v>
+      </c>
+      <c r="BJ37" s="15">
+        <v>175.62777753200001</v>
+      </c>
+      <c r="BK37" s="15">
+        <v>175.91999976700001</v>
+      </c>
+      <c r="BL37" s="15">
+        <v>162.23777759400002</v>
+      </c>
+      <c r="BM37" s="30">
+        <v>136.08467889568882</v>
+      </c>
+      <c r="BN37" s="15">
+        <v>122.376666141</v>
+      </c>
+      <c r="BO37" s="15">
+        <v>99.4173600041904</v>
+      </c>
+      <c r="BP37" s="15">
+        <v>110.37999942900001</v>
+      </c>
+      <c r="BQ37" s="30">
+        <v>114.89111049500001</v>
+      </c>
+    </row>
+    <row r="38" spans="1:69">
+      <c r="A38" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B38" s="15">
+        <v>88.930496877439651</v>
+      </c>
+      <c r="C38" s="15">
+        <v>72.050217549211894</v>
+      </c>
+      <c r="D38" s="15">
+        <v>51.57</v>
+      </c>
+      <c r="E38" s="15">
+        <v>42.47</v>
+      </c>
+      <c r="F38" s="15">
+        <v>48.560235191959706</v>
+      </c>
+      <c r="G38" s="15">
+        <v>22.461891526789536</v>
+      </c>
+      <c r="H38" s="15">
+        <v>23.65639455125924</v>
+      </c>
+      <c r="I38" s="15">
+        <v>27.789806693682934</v>
+      </c>
+      <c r="J38" s="15">
+        <v>35.949810757441355</v>
+      </c>
+      <c r="K38" s="15">
+        <v>31.134774636426489</v>
+      </c>
+      <c r="L38" s="15">
+        <v>39.491088898210457</v>
+      </c>
+      <c r="M38" s="15">
+        <v>28.180318537385748</v>
+      </c>
+      <c r="N38" s="15">
+        <v>30.86480826809284</v>
+      </c>
+      <c r="O38" s="27">
+        <v>34.20348744300172</v>
+      </c>
+      <c r="P38" s="27">
+        <v>178.13877771825364</v>
+      </c>
+      <c r="Q38" s="30">
+        <v>115.2317382693797</v>
+      </c>
+      <c r="R38" s="15">
+        <v>55.12999078906968</v>
+      </c>
+      <c r="S38" s="15">
+        <v>61.59</v>
+      </c>
+      <c r="T38" s="15">
+        <v>57.210126912546308</v>
+      </c>
+      <c r="U38" s="30">
+        <v>42.47</v>
+      </c>
+      <c r="V38" s="15">
+        <v>36.340000000000003</v>
+      </c>
+      <c r="W38" s="15">
+        <v>39.400020924943142</v>
+      </c>
+      <c r="X38" s="15">
+        <v>35.56</v>
+      </c>
+      <c r="Y38" s="30">
+        <v>48.560235191959706</v>
+      </c>
+      <c r="Z38" s="15">
+        <v>45.570537144430624</v>
+      </c>
+      <c r="AA38" s="15">
+        <v>26.876122450770914</v>
+      </c>
+      <c r="AB38" s="15">
+        <v>28.054868792377064</v>
+      </c>
+      <c r="AC38" s="30">
+        <v>22.461891526789536</v>
+      </c>
+      <c r="AD38" s="15">
+        <v>27.249974365222027</v>
+      </c>
+      <c r="AE38" s="15">
+        <v>29.022458979768025</v>
+      </c>
+      <c r="AF38" s="15">
+        <v>38.129826237092132</v>
+      </c>
+      <c r="AG38" s="30">
+        <v>23.65639455125924</v>
+      </c>
+      <c r="AH38" s="15">
+        <v>29.706003538183712</v>
+      </c>
+      <c r="AI38" s="15">
+        <v>30.84418321465763</v>
+      </c>
+      <c r="AJ38" s="15">
+        <v>29.352692496641421</v>
+      </c>
+      <c r="AK38" s="30">
+        <v>27.789806693682934</v>
+      </c>
+      <c r="AL38" s="15">
+        <v>37.092286981203046</v>
+      </c>
+      <c r="AM38" s="15">
+        <v>36.703094201815013</v>
+      </c>
+      <c r="AN38" s="15">
+        <v>33.150729646264509</v>
+      </c>
+      <c r="AO38" s="30">
+        <v>35.949810757441355</v>
+      </c>
+      <c r="AP38" s="15">
+        <v>33.90327535998712</v>
+      </c>
+      <c r="AQ38" s="15">
+        <v>37.859311189690445</v>
+      </c>
+      <c r="AR38" s="15">
+        <v>31.801648566122616</v>
+      </c>
+      <c r="AS38" s="30">
+        <v>31.134774636426489</v>
+      </c>
+      <c r="AT38" s="15">
+        <v>34.487093647431251</v>
+      </c>
+      <c r="AU38" s="15">
+        <v>35.309019131806373</v>
+      </c>
+      <c r="AV38" s="15">
+        <v>39.408467160303005</v>
+      </c>
+      <c r="AW38" s="30">
+        <v>39.491088898210457</v>
+      </c>
+      <c r="AX38" s="15">
+        <v>39.161852118928692</v>
+      </c>
+      <c r="AY38" s="15">
+        <v>42.071037699153671</v>
+      </c>
+      <c r="AZ38" s="15">
+        <v>36.798145725140351</v>
+      </c>
+      <c r="BA38" s="30">
+        <v>28.180318537385748</v>
+      </c>
+      <c r="BB38" s="15">
+        <v>37.627652279335173</v>
+      </c>
+      <c r="BC38" s="15">
+        <v>40.547273466565912</v>
+      </c>
+      <c r="BD38" s="15">
+        <v>39.896686736892271</v>
+      </c>
+      <c r="BE38" s="30">
+        <v>30.86480826809284</v>
+      </c>
+      <c r="BF38" s="15">
+        <v>33.033395699773223</v>
+      </c>
+      <c r="BG38" s="15">
+        <v>31.090433820072054</v>
+      </c>
+      <c r="BH38" s="15">
+        <v>29.951061848505908</v>
+      </c>
+      <c r="BI38" s="30">
+        <v>34.20348744300172</v>
+      </c>
+      <c r="BJ38" s="15">
+        <v>48.273510623433971</v>
+      </c>
+      <c r="BK38" s="15">
+        <v>49.590152726438312</v>
+      </c>
+      <c r="BL38" s="15">
+        <v>181.25008562727507</v>
+      </c>
+      <c r="BM38" s="30">
+        <v>178.13877771825364</v>
+      </c>
+      <c r="BN38" s="15">
+        <v>162.56455626033994</v>
+      </c>
+      <c r="BO38" s="15">
+        <v>139.32031545753722</v>
+      </c>
+      <c r="BP38" s="15">
+        <v>95.786225744036756</v>
+      </c>
+      <c r="BQ38" s="30">
+        <v>115.2317382693797</v>
+      </c>
+    </row>
+    <row r="39" spans="1:69">
+      <c r="A39" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B39" s="15">
+        <v>5997.6103295880384</v>
+      </c>
+      <c r="C39" s="15">
+        <v>6258.3352934520599</v>
+      </c>
+      <c r="D39" s="15">
+        <v>7203.4733282552461</v>
+      </c>
+      <c r="E39" s="15">
+        <v>7113.72024074</v>
+      </c>
+      <c r="F39" s="15">
+        <v>7406.2683827613737</v>
+      </c>
+      <c r="G39" s="15">
+        <v>10368.721795483414</v>
+      </c>
+      <c r="H39" s="15">
+        <v>11941.744715865443</v>
+      </c>
+      <c r="I39" s="15">
+        <v>14541.412808855639</v>
+      </c>
+      <c r="J39" s="15">
+        <v>17347.384093816243</v>
+      </c>
+      <c r="K39" s="15">
+        <v>20088.753581816196</v>
+      </c>
+      <c r="L39" s="15">
+        <v>24343.375719763921</v>
+      </c>
+      <c r="M39" s="15">
+        <v>24929.118339275967</v>
+      </c>
+      <c r="N39" s="15">
+        <v>25093.678505769305</v>
+      </c>
+      <c r="O39" s="27">
+        <v>24757.175895901895</v>
+      </c>
+      <c r="P39" s="27">
+        <v>23222.200843667535</v>
+      </c>
+      <c r="Q39" s="30">
+        <v>22118.979906409</v>
+      </c>
+      <c r="R39" s="15">
+        <v>7234.5106601166717</v>
+      </c>
+      <c r="S39" s="15">
+        <v>7519.2313832200016</v>
+      </c>
+      <c r="T39" s="15">
+        <v>7271.9632317612741</v>
+      </c>
+      <c r="U39" s="30">
+        <v>7113.72024074</v>
+      </c>
+      <c r="V39" s="15">
+        <v>7370.1727095247679</v>
+      </c>
+      <c r="W39" s="15">
+        <v>6985.0051449633538</v>
+      </c>
+      <c r="X39" s="15">
+        <v>7341.1951491933196</v>
+      </c>
+      <c r="Y39" s="30">
+        <v>7406.2683827613737</v>
+      </c>
+      <c r="Z39" s="15">
+        <v>7916.4595444930419</v>
+      </c>
+      <c r="AA39" s="15">
+        <v>8086.9196360161795</v>
+      </c>
+      <c r="AB39" s="15">
+        <v>9146.2469213854692</v>
+      </c>
+      <c r="AC39" s="30">
+        <v>10368.721795483414</v>
+      </c>
+      <c r="AD39" s="15">
+        <v>10845.661203274674</v>
+      </c>
+      <c r="AE39" s="15">
+        <v>11565.040426023934</v>
+      </c>
+      <c r="AF39" s="15">
+        <v>11561.813567860856</v>
+      </c>
+      <c r="AG39" s="30">
+        <v>11941.744715865443</v>
+      </c>
+      <c r="AH39" s="15">
+        <v>12608.907674827744</v>
+      </c>
+      <c r="AI39" s="15">
+        <v>13512.235059845665</v>
+      </c>
+      <c r="AJ39" s="15">
+        <v>13591.018757287489</v>
+      </c>
+      <c r="AK39" s="30">
+        <v>14541.412808855639</v>
+      </c>
+      <c r="AL39" s="15">
+        <v>15444.724664035595</v>
+      </c>
+      <c r="AM39" s="15">
+        <v>16006.382403077998</v>
+      </c>
+      <c r="AN39" s="15">
+        <v>16129.501351505311</v>
+      </c>
+      <c r="AO39" s="30">
+        <v>17347.384093816243</v>
+      </c>
+      <c r="AP39" s="15">
+        <v>17504.394358689478</v>
+      </c>
+      <c r="AQ39" s="15">
+        <v>17617.370415221241</v>
+      </c>
+      <c r="AR39" s="15">
+        <v>18433.832864685159</v>
+      </c>
+      <c r="AS39" s="30">
+        <v>20088.753581816196</v>
+      </c>
+      <c r="AT39" s="15">
+        <v>21230.494712394546</v>
+      </c>
+      <c r="AU39" s="15">
+        <v>22224.394736925104</v>
+      </c>
+      <c r="AV39" s="15">
+        <v>23077.654058991633</v>
+      </c>
+      <c r="AW39" s="30">
+        <v>24343.375719763921</v>
+      </c>
+      <c r="AX39" s="15">
+        <v>24616.239349811956</v>
+      </c>
+      <c r="AY39" s="15">
+        <v>24635.820056501754</v>
+      </c>
+      <c r="AZ39" s="15">
+        <v>25066.425303125437</v>
+      </c>
+      <c r="BA39" s="30">
+        <v>24929.118339275967</v>
+      </c>
+      <c r="BB39" s="15">
+        <v>25532.45480705821</v>
+      </c>
+      <c r="BC39" s="15">
+        <v>25704.014788222052</v>
+      </c>
+      <c r="BD39" s="15">
+        <v>25200.503395465916</v>
+      </c>
+      <c r="BE39" s="30">
+        <v>25093.678505769305</v>
+      </c>
+      <c r="BF39" s="15">
+        <v>25894.591430129632</v>
+      </c>
+      <c r="BG39" s="15">
+        <v>26098.100962986613</v>
+      </c>
+      <c r="BH39" s="15">
+        <v>25179.526867143806</v>
+      </c>
+      <c r="BI39" s="30">
+        <v>24757.175895901895</v>
+      </c>
+      <c r="BJ39" s="15">
+        <v>24674.367313594557</v>
+      </c>
+      <c r="BK39" s="15">
+        <v>24280.668187218867</v>
+      </c>
+      <c r="BL39" s="15">
+        <v>23827.87828844061</v>
+      </c>
+      <c r="BM39" s="30">
+        <v>23222.200843667535</v>
+      </c>
+      <c r="BN39" s="15">
+        <v>23029.205461929003</v>
+      </c>
+      <c r="BO39" s="15">
+        <v>23110.381953925498</v>
+      </c>
+      <c r="BP39" s="15">
+        <v>22479.769906105998</v>
+      </c>
+      <c r="BQ39" s="30">
+        <v>22118.979906409</v>
+      </c>
+    </row>
+    <row r="40" spans="1:69">
+      <c r="A40" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="B40" s="15">
+        <v>243.15275135000002</v>
+      </c>
+      <c r="C40" s="15">
+        <v>218.22677453</v>
+      </c>
+      <c r="D40" s="15">
+        <v>215.19332825524609</v>
+      </c>
+      <c r="E40" s="15">
+        <v>214.24024074000002</v>
+      </c>
+      <c r="F40" s="15">
+        <v>21.53318228000003</v>
+      </c>
+      <c r="G40" s="15">
+        <v>363.34589229898472</v>
+      </c>
+      <c r="H40" s="15">
+        <v>-1.0930557725671118E-13</v>
+      </c>
+      <c r="I40" s="15">
+        <v>-1.2574796726052323E-13</v>
+      </c>
+      <c r="J40" s="15">
+        <v>-1.1298068564814123E-13</v>
+      </c>
+      <c r="K40" s="15">
+        <v>-1.0122848931659669E-13</v>
+      </c>
+      <c r="L40" s="15">
+        <v>-1.0469733700274082E-13</v>
+      </c>
+      <c r="M40" s="15">
+        <v>2.999896388087765E-9</v>
+      </c>
+      <c r="N40" s="15">
+        <v>0</v>
+      </c>
+      <c r="O40" s="27">
+        <v>0</v>
+      </c>
+      <c r="P40" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="30">
+        <v>0</v>
+      </c>
+      <c r="R40" s="15">
+        <v>173.40999999999997</v>
+      </c>
+      <c r="S40" s="15">
+        <v>183.38138322</v>
+      </c>
+      <c r="T40" s="15">
+        <v>196.4047795145357</v>
+      </c>
+      <c r="U40" s="30">
+        <v>214.24024074000002</v>
+      </c>
+      <c r="V40" s="15">
+        <v>266.33270952476886</v>
+      </c>
+      <c r="W40" s="15">
+        <v>173.4665784735887</v>
+      </c>
+      <c r="X40" s="15">
+        <v>226.70514919331973</v>
+      </c>
+      <c r="Y40" s="30">
+        <v>21.53318228000003</v>
+      </c>
+      <c r="Z40" s="15">
+        <v>143.13705724357177</v>
+      </c>
+      <c r="AA40" s="15">
+        <v>113.43099317823342</v>
+      </c>
+      <c r="AB40" s="15">
+        <v>342.64031929192225</v>
+      </c>
+      <c r="AC40" s="30">
+        <v>363.34589229898472</v>
+      </c>
+      <c r="AD40" s="15">
+        <v>128.28214948833764</v>
+      </c>
+      <c r="AE40" s="15">
+        <v>-1.2236144347563859E-13</v>
+      </c>
+      <c r="AF40" s="15">
+        <v>-1.2075029916038241E-13</v>
+      </c>
+      <c r="AG40" s="30">
+        <v>-1.0930557725671118E-13</v>
+      </c>
+      <c r="AH40" s="15">
+        <v>-1.1483240671942788E-13</v>
+      </c>
+      <c r="AI40" s="15">
+        <v>-1.2338781986876061E-13</v>
+      </c>
+      <c r="AJ40" s="15">
+        <v>-1.2341857192011749E-13</v>
+      </c>
+      <c r="AK40" s="30">
+        <v>-1.2574796726052323E-13</v>
+      </c>
+      <c r="AL40" s="15">
+        <v>-1.2321386668593289E-13</v>
+      </c>
+      <c r="AM40" s="15">
+        <v>0.89999999999988134</v>
+      </c>
+      <c r="AN40" s="15">
+        <v>-1.1743794037700682E-13</v>
+      </c>
+      <c r="AO40" s="30">
+        <v>-1.1298068564814123E-13</v>
+      </c>
+      <c r="AP40" s="15">
+        <v>-1.1168933268549928E-13</v>
+      </c>
+      <c r="AQ40" s="15">
+        <v>-1.104517572442204E-13</v>
+      </c>
+      <c r="AR40" s="15">
+        <v>-1.0493408754453828E-13</v>
+      </c>
+      <c r="AS40" s="30">
+        <v>-1.0122848931659669E-13</v>
+      </c>
+      <c r="AT40" s="15">
+        <v>-9.4147744080525757E-14</v>
+      </c>
+      <c r="AU40" s="15">
+        <v>-9.4303255315179719E-14</v>
+      </c>
+      <c r="AV40" s="15">
+        <v>-1.038262068407641E-13</v>
+      </c>
+      <c r="AW40" s="30">
+        <v>-1.0469733700274082E-13</v>
+      </c>
+      <c r="AX40" s="15">
+        <v>-1.129119818796658E-13</v>
+      </c>
+      <c r="AY40" s="15">
+        <v>-1.0616439500622488E-13</v>
+      </c>
+      <c r="AZ40" s="15">
+        <v>-1.0202842584148545E-13</v>
+      </c>
+      <c r="BA40" s="30">
+        <v>2.999896388087765E-9</v>
+      </c>
+      <c r="BB40" s="15">
+        <v>2.999889495918941E-9</v>
+      </c>
+      <c r="BC40" s="15">
+        <v>2.9998780273150018E-9</v>
+      </c>
+      <c r="BD40" s="15">
+        <v>2.9998906350464132E-9</v>
+      </c>
+      <c r="BE40" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF40" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG40" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH40" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI40" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ40" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK40" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL40" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM40" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN40" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO40" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP40" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ40" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:69">
+      <c r="A41" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="W6" s="11" t="s">
-[...38 lines deleted...]
-      <c r="AJ6" s="11" t="s">
+      <c r="B41" s="15">
+        <v>243.15275135000002</v>
+      </c>
+      <c r="C41" s="15">
+        <v>197.01999999999998</v>
+      </c>
+      <c r="D41" s="15">
+        <v>171.59</v>
+      </c>
+      <c r="E41" s="15">
+        <v>138.96</v>
+      </c>
+      <c r="F41" s="15">
+        <v>0</v>
+      </c>
+      <c r="G41" s="15">
+        <v>0</v>
+      </c>
+      <c r="H41" s="15">
+        <v>0</v>
+      </c>
+      <c r="I41" s="15">
+        <v>0</v>
+      </c>
+      <c r="J41" s="15">
+        <v>0</v>
+      </c>
+      <c r="K41" s="15">
+        <v>0</v>
+      </c>
+      <c r="L41" s="15">
+        <v>0</v>
+      </c>
+      <c r="M41" s="15">
+        <v>0</v>
+      </c>
+      <c r="N41" s="15">
+        <v>0</v>
+      </c>
+      <c r="O41" s="27">
+        <v>0</v>
+      </c>
+      <c r="P41" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="30">
+        <v>0</v>
+      </c>
+      <c r="R41" s="15">
+        <v>173.40999999999997</v>
+      </c>
+      <c r="S41" s="15">
+        <v>162.13</v>
+      </c>
+      <c r="T41" s="15">
+        <v>151.83000000000001</v>
+      </c>
+      <c r="U41" s="30">
+        <v>138.96</v>
+      </c>
+      <c r="V41" s="15">
+        <v>136.36999999999998</v>
+      </c>
+      <c r="W41" s="15">
+        <v>112.76</v>
+      </c>
+      <c r="X41" s="15">
+        <v>110.72</v>
+      </c>
+      <c r="Y41" s="30">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AA41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AB41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AC41" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AF41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AG41" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AI41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK41" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AM41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AN41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AO41" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AQ41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AR41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AS41" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AU41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AV41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AW41" s="30">
+        <v>0</v>
+      </c>
+      <c r="AX41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AY41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AZ41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BA41" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BC41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BD41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BE41" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI41" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM41" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ41" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:69">
+      <c r="A42" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B42" s="15">
+        <v>1255.03552668</v>
+      </c>
+      <c r="C42" s="15">
+        <v>1355.85</v>
+      </c>
+      <c r="D42" s="15">
+        <v>1629.2600000000002</v>
+      </c>
+      <c r="E42" s="15">
+        <v>1405.91</v>
+      </c>
+      <c r="F42" s="15">
+        <v>1570.36</v>
+      </c>
+      <c r="G42" s="15">
+        <v>1767.22</v>
+      </c>
+      <c r="H42" s="15">
+        <v>2253.09</v>
+      </c>
+      <c r="I42" s="15">
+        <v>2486.6999999999994</v>
+      </c>
+      <c r="J42" s="15">
+        <v>2559.0400000000004</v>
+      </c>
+      <c r="K42" s="15">
+        <v>2613.6999999999998</v>
+      </c>
+      <c r="L42" s="15">
+        <v>1574.5900000000004</v>
+      </c>
+      <c r="M42" s="15">
+        <v>1648.5177656400001</v>
+      </c>
+      <c r="N42" s="15">
+        <v>1832.0660580500005</v>
+      </c>
+      <c r="O42" s="27">
+        <v>1962.2143719000001</v>
+      </c>
+      <c r="P42" s="27">
+        <v>2209.1793987100004</v>
+      </c>
+      <c r="Q42" s="30">
+        <v>2509.7999999999993</v>
+      </c>
+      <c r="R42" s="15">
+        <v>1669.0199999999998</v>
+      </c>
+      <c r="S42" s="15">
+        <v>1751.39</v>
+      </c>
+      <c r="T42" s="15">
+        <v>1701.22</v>
+      </c>
+      <c r="U42" s="30">
+        <v>1405.91</v>
+      </c>
+      <c r="V42" s="15">
+        <v>1539.8799999999999</v>
+      </c>
+      <c r="W42" s="15">
+        <v>1439.6999999999998</v>
+      </c>
+      <c r="X42" s="15">
+        <v>1511.24</v>
+      </c>
+      <c r="Y42" s="30">
+        <v>1570.36</v>
+      </c>
+      <c r="Z42" s="15">
+        <v>1546.57</v>
+      </c>
+      <c r="AA42" s="15">
+        <v>1518.63</v>
+      </c>
+      <c r="AB42" s="15">
+        <v>1647.7</v>
+      </c>
+      <c r="AC42" s="30">
+        <v>1767.22</v>
+      </c>
+      <c r="AD42" s="15">
+        <v>1875.56</v>
+      </c>
+      <c r="AE42" s="15">
+        <v>2024.98</v>
+      </c>
+      <c r="AF42" s="15">
+        <v>2253.5300000000002</v>
+      </c>
+      <c r="AG42" s="30">
+        <v>2253.09</v>
+      </c>
+      <c r="AH42" s="15">
+        <v>2321.66</v>
+      </c>
+      <c r="AI42" s="15">
+        <v>2413.34</v>
+      </c>
+      <c r="AJ42" s="15">
+        <v>2477.31</v>
+      </c>
+      <c r="AK42" s="30">
+        <v>2486.6999999999994</v>
+      </c>
+      <c r="AL42" s="15">
+        <v>2639.6</v>
+      </c>
+      <c r="AM42" s="15">
+        <v>2582.4899999999993</v>
+      </c>
+      <c r="AN42" s="15">
+        <v>2578.7799999999997</v>
+      </c>
+      <c r="AO42" s="30">
+        <v>2559.0400000000004</v>
+      </c>
+      <c r="AP42" s="15">
+        <v>2529.37</v>
+      </c>
+      <c r="AQ42" s="15">
+        <v>2561.23</v>
+      </c>
+      <c r="AR42" s="15">
+        <v>2576.81</v>
+      </c>
+      <c r="AS42" s="30">
+        <v>2613.6999999999998</v>
+      </c>
+      <c r="AT42" s="15">
+        <v>1408.99</v>
+      </c>
+      <c r="AU42" s="15">
+        <v>1500.39</v>
+      </c>
+      <c r="AV42" s="15">
+        <v>1510.1200000000001</v>
+      </c>
+      <c r="AW42" s="30">
+        <v>1574.5900000000004</v>
+      </c>
+      <c r="AX42" s="15">
+        <v>1734.34474346</v>
+      </c>
+      <c r="AY42" s="15">
+        <v>1728.7911402300001</v>
+      </c>
+      <c r="AZ42" s="15">
+        <v>1684.7832776299999</v>
+      </c>
+      <c r="BA42" s="30">
+        <v>1648.5177656400001</v>
+      </c>
+      <c r="BB42" s="15">
+        <v>1861.0150447100002</v>
+      </c>
+      <c r="BC42" s="15">
+        <v>1851.8287840199998</v>
+      </c>
+      <c r="BD42" s="15">
+        <v>1847.2146932499995</v>
+      </c>
+      <c r="BE42" s="30">
+        <v>1832.0660580500005</v>
+      </c>
+      <c r="BF42" s="15">
+        <v>2035.1648728700002</v>
+      </c>
+      <c r="BG42" s="15">
+        <v>2187.2636300300001</v>
+      </c>
+      <c r="BH42" s="15">
+        <v>2012.6252245599999</v>
+      </c>
+      <c r="BI42" s="30">
+        <v>1962.2143719000001</v>
+      </c>
+      <c r="BJ42" s="15">
+        <v>2025.90553987</v>
+      </c>
+      <c r="BK42" s="15">
+        <v>2229.2728028299998</v>
+      </c>
+      <c r="BL42" s="15">
+        <v>2208.2059960899996</v>
+      </c>
+      <c r="BM42" s="30">
+        <v>2209.1793987100004</v>
+      </c>
+      <c r="BN42" s="15">
+        <v>2415.79</v>
+      </c>
+      <c r="BO42" s="15">
+        <v>2386.0166526238163</v>
+      </c>
+      <c r="BP42" s="15">
+        <v>2310.08</v>
+      </c>
+      <c r="BQ42" s="30">
+        <v>2509.7999999999993</v>
+      </c>
+    </row>
+    <row r="43" spans="1:69">
+      <c r="A43" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B43" s="15">
+        <v>1212.0754732999999</v>
+      </c>
+      <c r="C43" s="15">
+        <v>1280.4599999999998</v>
+      </c>
+      <c r="D43" s="15">
+        <v>1240.7400000000002</v>
+      </c>
+      <c r="E43" s="15">
+        <v>1405.91</v>
+      </c>
+      <c r="F43" s="15">
+        <v>1570.36</v>
+      </c>
+      <c r="G43" s="15">
+        <v>1767.22</v>
+      </c>
+      <c r="H43" s="15">
+        <v>2253.09</v>
+      </c>
+      <c r="I43" s="15">
+        <v>2486.6999999999994</v>
+      </c>
+      <c r="J43" s="15">
+        <v>2559.0400000000004</v>
+      </c>
+      <c r="K43" s="15">
+        <v>2613.6999999999998</v>
+      </c>
+      <c r="L43" s="15">
+        <v>1542.8900000000003</v>
+      </c>
+      <c r="M43" s="15">
+        <v>1648.5177656400001</v>
+      </c>
+      <c r="N43" s="15">
+        <v>1832.0660580500005</v>
+      </c>
+      <c r="O43" s="27">
+        <v>1962.2143719000001</v>
+      </c>
+      <c r="P43" s="27">
+        <v>2208.2779812100002</v>
+      </c>
+      <c r="Q43" s="30">
+        <v>2309.7999999999993</v>
+      </c>
+      <c r="R43" s="15">
+        <v>1258.5299999999997</v>
+      </c>
+      <c r="S43" s="15">
+        <v>1325.0500000000002</v>
+      </c>
+      <c r="T43" s="15">
+        <v>1308.25</v>
+      </c>
+      <c r="U43" s="30">
+        <v>1405.91</v>
+      </c>
+      <c r="V43" s="15">
+        <v>1539.8799999999999</v>
+      </c>
+      <c r="W43" s="15">
+        <v>1439.6999999999998</v>
+      </c>
+      <c r="X43" s="15">
+        <v>1511.24</v>
+      </c>
+      <c r="Y43" s="30">
+        <v>1570.36</v>
+      </c>
+      <c r="Z43" s="15">
+        <v>1546.57</v>
+      </c>
+      <c r="AA43" s="15">
+        <v>1518.63</v>
+      </c>
+      <c r="AB43" s="15">
+        <v>1647.7</v>
+      </c>
+      <c r="AC43" s="30">
+        <v>1767.22</v>
+      </c>
+      <c r="AD43" s="15">
+        <v>1875.56</v>
+      </c>
+      <c r="AE43" s="15">
+        <v>2024.98</v>
+      </c>
+      <c r="AF43" s="15">
+        <v>2253.5300000000002</v>
+      </c>
+      <c r="AG43" s="30">
+        <v>2253.09</v>
+      </c>
+      <c r="AH43" s="15">
+        <v>2321.66</v>
+      </c>
+      <c r="AI43" s="15">
+        <v>2413.34</v>
+      </c>
+      <c r="AJ43" s="15">
+        <v>2477.31</v>
+      </c>
+      <c r="AK43" s="30">
+        <v>2486.6999999999994</v>
+      </c>
+      <c r="AL43" s="15">
+        <v>2639.6</v>
+      </c>
+      <c r="AM43" s="15">
+        <v>2582.4899999999993</v>
+      </c>
+      <c r="AN43" s="15">
+        <v>2578.7799999999997</v>
+      </c>
+      <c r="AO43" s="30">
+        <v>2559.0400000000004</v>
+      </c>
+      <c r="AP43" s="15">
+        <v>2529.37</v>
+      </c>
+      <c r="AQ43" s="15">
+        <v>2561.23</v>
+      </c>
+      <c r="AR43" s="15">
+        <v>2576.81</v>
+      </c>
+      <c r="AS43" s="30">
+        <v>2613.6999999999998</v>
+      </c>
+      <c r="AT43" s="15">
+        <v>1408.99</v>
+      </c>
+      <c r="AU43" s="15">
+        <v>1500.39</v>
+      </c>
+      <c r="AV43" s="15">
+        <v>1510.1200000000001</v>
+      </c>
+      <c r="AW43" s="30">
+        <v>1542.8900000000003</v>
+      </c>
+      <c r="AX43" s="15">
+        <v>1711.2847434600001</v>
+      </c>
+      <c r="AY43" s="15">
+        <v>1714.38114023</v>
+      </c>
+      <c r="AZ43" s="15">
+        <v>1679.0232776299999</v>
+      </c>
+      <c r="BA43" s="30">
+        <v>1648.5177656400001</v>
+      </c>
+      <c r="BB43" s="15">
+        <v>1861.0150447100002</v>
+      </c>
+      <c r="BC43" s="15">
+        <v>1851.8287840199998</v>
+      </c>
+      <c r="BD43" s="15">
+        <v>1847.2146932499995</v>
+      </c>
+      <c r="BE43" s="30">
+        <v>1832.0660580500005</v>
+      </c>
+      <c r="BF43" s="15">
+        <v>1860.1648728700002</v>
+      </c>
+      <c r="BG43" s="15">
+        <v>2012.2636300299998</v>
+      </c>
+      <c r="BH43" s="15">
+        <v>2012.6252245599999</v>
+      </c>
+      <c r="BI43" s="30">
+        <v>1962.2143719000001</v>
+      </c>
+      <c r="BJ43" s="15">
+        <v>2025.90553987</v>
+      </c>
+      <c r="BK43" s="15">
+        <v>2224.09280283</v>
+      </c>
+      <c r="BL43" s="15">
+        <v>2207.4459960899994</v>
+      </c>
+      <c r="BM43" s="30">
+        <v>2208.2779812100002</v>
+      </c>
+      <c r="BN43" s="15">
+        <v>2414.86</v>
+      </c>
+      <c r="BO43" s="15">
+        <v>2384.8352142457584</v>
+      </c>
+      <c r="BP43" s="15">
+        <v>2310.08</v>
+      </c>
+      <c r="BQ43" s="30">
+        <v>2309.7999999999993</v>
+      </c>
+    </row>
+    <row r="44" spans="1:69">
+      <c r="A44" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B44" s="15">
+        <v>42.960053380000005</v>
+      </c>
+      <c r="C44" s="15">
+        <v>75.39</v>
+      </c>
+      <c r="D44" s="15">
+        <v>388.52</v>
+      </c>
+      <c r="E44" s="15">
+        <v>0</v>
+      </c>
+      <c r="F44" s="15">
+        <v>0</v>
+      </c>
+      <c r="G44" s="15">
+        <v>0</v>
+      </c>
+      <c r="H44" s="15">
+        <v>0</v>
+      </c>
+      <c r="I44" s="15">
+        <v>0</v>
+      </c>
+      <c r="J44" s="15">
+        <v>0</v>
+      </c>
+      <c r="K44" s="15">
+        <v>0</v>
+      </c>
+      <c r="L44" s="15">
+        <v>31.7</v>
+      </c>
+      <c r="M44" s="15">
+        <v>0</v>
+      </c>
+      <c r="N44" s="15">
+        <v>0</v>
+      </c>
+      <c r="O44" s="27">
+        <v>0</v>
+      </c>
+      <c r="P44" s="27">
+        <v>0.90141750000000009</v>
+      </c>
+      <c r="Q44" s="30">
+        <v>199.99999999999997</v>
+      </c>
+      <c r="R44" s="15">
+        <v>410.48999999999995</v>
+      </c>
+      <c r="S44" s="15">
+        <v>426.34</v>
+      </c>
+      <c r="T44" s="15">
+        <v>392.97</v>
+      </c>
+      <c r="U44" s="30">
+        <v>0</v>
+      </c>
+      <c r="V44" s="15">
+        <v>0</v>
+      </c>
+      <c r="W44" s="15">
+        <v>0</v>
+      </c>
+      <c r="X44" s="15">
+        <v>0</v>
+      </c>
+      <c r="Y44" s="30">
+        <v>0</v>
+      </c>
+      <c r="Z44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AA44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AB44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AC44" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AF44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AG44" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AI44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK44" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AM44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AN44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AO44" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AQ44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AR44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AS44" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AU44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AV44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AW44" s="30">
+        <v>31.7</v>
+      </c>
+      <c r="AX44" s="15">
+        <v>23.06</v>
+      </c>
+      <c r="AY44" s="15">
+        <v>14.410000000000002</v>
+      </c>
+      <c r="AZ44" s="15">
+        <v>5.76</v>
+      </c>
+      <c r="BA44" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB44" s="15">
+        <v>0</v>
+      </c>
+      <c r="BC44" s="15">
+        <v>0</v>
+      </c>
+      <c r="BD44" s="15">
+        <v>0</v>
+      </c>
+      <c r="BE44" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF44" s="15">
+        <v>175</v>
+      </c>
+      <c r="BG44" s="15">
+        <v>175</v>
+      </c>
+      <c r="BH44" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI44" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ44" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK44" s="15">
+        <v>5.18</v>
+      </c>
+      <c r="BL44" s="15">
+        <v>0.76</v>
+      </c>
+      <c r="BM44" s="30">
+        <v>0.90141750000000009</v>
+      </c>
+      <c r="BN44" s="15">
+        <v>0.93000000000000016</v>
+      </c>
+      <c r="BO44" s="15">
+        <v>1.1814383780578248</v>
+      </c>
+      <c r="BP44" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ44" s="30">
+        <v>199.99999999999997</v>
+      </c>
+    </row>
+    <row r="45" spans="1:69">
+      <c r="A45" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="B45" s="15">
+        <v>1669.9343936200003</v>
+      </c>
+      <c r="C45" s="15">
+        <v>1606.94</v>
+      </c>
+      <c r="D45" s="15">
+        <v>1752.02</v>
+      </c>
+      <c r="E45" s="15">
+        <v>1847.2199999999998</v>
+      </c>
+      <c r="F45" s="15">
+        <v>1901.77</v>
+      </c>
+      <c r="G45" s="15">
+        <v>3403.9099999999994</v>
+      </c>
+      <c r="H45" s="15">
+        <v>4038.1433140359322</v>
+      </c>
+      <c r="I45" s="15">
+        <v>4889.1928088556388</v>
+      </c>
+      <c r="J45" s="15">
+        <v>5368.9481718227307</v>
+      </c>
+      <c r="K45" s="15">
+        <v>4276.8234134096847</v>
+      </c>
+      <c r="L45" s="15">
+        <v>4496.739377272791</v>
+      </c>
+      <c r="M45" s="15">
+        <v>4352.8018727924336</v>
+      </c>
+      <c r="N45" s="15">
+        <v>4300.0883649546095</v>
+      </c>
+      <c r="O45" s="27">
+        <v>4264.9177327506304</v>
+      </c>
+      <c r="P45" s="27">
+        <v>3979.7466230824639</v>
+      </c>
+      <c r="Q45" s="30">
+        <v>3436.4</v>
+      </c>
+      <c r="R45" s="15">
+        <v>1732.8999999999999</v>
+      </c>
+      <c r="S45" s="15">
+        <v>1898.8700000000001</v>
+      </c>
+      <c r="T45" s="15">
+        <v>1820.82</v>
+      </c>
+      <c r="U45" s="30">
+        <v>1847.2199999999998</v>
+      </c>
+      <c r="V45" s="15">
+        <v>1827.21</v>
+      </c>
+      <c r="W45" s="15">
+        <v>1800.12</v>
+      </c>
+      <c r="X45" s="15">
+        <v>1705.72</v>
+      </c>
+      <c r="Y45" s="30">
+        <v>1901.77</v>
+      </c>
+      <c r="Z45" s="15">
+        <v>2153.5300000000002</v>
+      </c>
+      <c r="AA45" s="15">
+        <v>2254.2899999999995</v>
+      </c>
+      <c r="AB45" s="15">
+        <v>2584.58</v>
+      </c>
+      <c r="AC45" s="30">
+        <v>3403.9099999999994</v>
+      </c>
+      <c r="AD45" s="15">
+        <v>3866.2651645926994</v>
+      </c>
+      <c r="AE45" s="15">
+        <v>4227.6790291648967</v>
+      </c>
+      <c r="AF45" s="15">
+        <v>3765.603567860855</v>
+      </c>
+      <c r="AG45" s="30">
+        <v>4038.1433140359322</v>
+      </c>
+      <c r="AH45" s="15">
+        <v>4381.3876748277435</v>
+      </c>
+      <c r="AI45" s="15">
+        <v>4698.0352717005208</v>
+      </c>
+      <c r="AJ45" s="15">
+        <v>4467.238961822839</v>
+      </c>
+      <c r="AK45" s="30">
+        <v>4889.1928088556388</v>
+      </c>
+      <c r="AL45" s="15">
+        <v>5369.4758447302465</v>
+      </c>
+      <c r="AM45" s="15">
+        <v>5544.8336333092439</v>
+      </c>
+      <c r="AN45" s="15">
+        <v>4728.3112090036147</v>
+      </c>
+      <c r="AO45" s="30">
+        <v>5368.9481718227307</v>
+      </c>
+      <c r="AP45" s="15">
+        <v>4844.8607820198267</v>
+      </c>
+      <c r="AQ45" s="15">
+        <v>4286.2251032697113</v>
+      </c>
+      <c r="AR45" s="15">
+        <v>3853.2915466805075</v>
+      </c>
+      <c r="AS45" s="30">
+        <v>4276.8234134096847</v>
+      </c>
+      <c r="AT45" s="15">
+        <v>4373.7303784460719</v>
+      </c>
+      <c r="AU45" s="15">
+        <v>4316.177047223101</v>
+      </c>
+      <c r="AV45" s="15">
+        <v>3766.7163766958656</v>
+      </c>
+      <c r="AW45" s="30">
+        <v>4496.739377272791</v>
+      </c>
+      <c r="AX45" s="15">
+        <v>4160.1238910199572</v>
+      </c>
+      <c r="AY45" s="15">
+        <v>4053.1434863710965</v>
+      </c>
+      <c r="AZ45" s="15">
+        <v>4134.825285074513</v>
+      </c>
+      <c r="BA45" s="30">
+        <v>4352.8018727924336</v>
+      </c>
+      <c r="BB45" s="15">
+        <v>4604.334936959528</v>
+      </c>
+      <c r="BC45" s="15">
+        <v>4746.4645439894884</v>
+      </c>
+      <c r="BD45" s="15">
+        <v>4184.1276674412775</v>
+      </c>
+      <c r="BE45" s="30">
+        <v>4300.0883649546095</v>
+      </c>
+      <c r="BF45" s="15">
+        <v>4385.2340173148241</v>
+      </c>
+      <c r="BG45" s="15">
+        <v>4598.183292603444</v>
+      </c>
+      <c r="BH45" s="15">
+        <v>4175.8458415570803</v>
+      </c>
+      <c r="BI45" s="30">
+        <v>4264.9177327506304</v>
+      </c>
+      <c r="BJ45" s="15">
+        <v>4210.6848911357365</v>
+      </c>
+      <c r="BK45" s="15">
+        <v>3989.9501516411228</v>
+      </c>
+      <c r="BL45" s="15">
+        <v>3983.7229437285509</v>
+      </c>
+      <c r="BM45" s="30">
+        <v>3979.7466230824639</v>
+      </c>
+      <c r="BN45" s="15">
+        <v>3786.1100000000006</v>
+      </c>
+      <c r="BO45" s="15">
+        <v>3889.6617938561021</v>
+      </c>
+      <c r="BP45" s="15">
+        <v>3588.3899999999994</v>
+      </c>
+      <c r="BQ45" s="30">
+        <v>3436.4</v>
+      </c>
+    </row>
+    <row r="46" spans="1:69">
+      <c r="A46" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B46" s="15">
+        <v>1657.7940946600002</v>
+      </c>
+      <c r="C46" s="15">
+        <v>1592.97</v>
+      </c>
+      <c r="D46" s="15">
+        <v>1743.81</v>
+      </c>
+      <c r="E46" s="15">
+        <v>1844.6</v>
+      </c>
+      <c r="F46" s="15">
+        <v>1901.43</v>
+      </c>
+      <c r="G46" s="15">
+        <v>2799.3299999999995</v>
+      </c>
+      <c r="H46" s="15">
+        <v>3517.44</v>
+      </c>
+      <c r="I46" s="15">
+        <v>3822.85</v>
+      </c>
+      <c r="J46" s="15">
+        <v>4217.3500000000004</v>
+      </c>
+      <c r="K46" s="15">
+        <v>3565.1728050140682</v>
+      </c>
+      <c r="L46" s="15">
+        <v>3374.72</v>
+      </c>
+      <c r="M46" s="15">
+        <v>3545.2600000000007</v>
+      </c>
+      <c r="N46" s="15">
+        <v>3352.2694787588516</v>
+      </c>
+      <c r="O46" s="27">
+        <v>3738.9453787066332</v>
+      </c>
+      <c r="P46" s="27">
+        <v>3462.991505585223</v>
+      </c>
+      <c r="Q46" s="30">
+        <v>2879.13</v>
+      </c>
+      <c r="R46" s="15">
+        <v>1729.2199999999998</v>
+      </c>
+      <c r="S46" s="15">
+        <v>1895.41</v>
+      </c>
+      <c r="T46" s="15">
+        <v>1815.46</v>
+      </c>
+      <c r="U46" s="30">
+        <v>1844.6</v>
+      </c>
+      <c r="V46" s="15">
+        <v>1824.96</v>
+      </c>
+      <c r="W46" s="15">
+        <v>1799.3999999999999</v>
+      </c>
+      <c r="X46" s="15">
+        <v>1705.39</v>
+      </c>
+      <c r="Y46" s="30">
+        <v>1901.43</v>
+      </c>
+      <c r="Z46" s="15">
+        <v>2122.7800000000002</v>
+      </c>
+      <c r="AA46" s="15">
+        <v>2213.0199999999995</v>
+      </c>
+      <c r="AB46" s="15">
+        <v>2535.2001785714283</v>
+      </c>
+      <c r="AC46" s="30">
+        <v>2799.3299999999995</v>
+      </c>
+      <c r="AD46" s="15">
+        <v>3039.77</v>
+      </c>
+      <c r="AE46" s="15">
+        <v>3329.62</v>
+      </c>
+      <c r="AF46" s="15">
+        <v>3319.3319848147776</v>
+      </c>
+      <c r="AG46" s="30">
+        <v>3517.44</v>
+      </c>
+      <c r="AH46" s="15">
+        <v>3537.05</v>
+      </c>
+      <c r="AI46" s="15">
+        <v>3670.9400000000005</v>
+      </c>
+      <c r="AJ46" s="15">
+        <v>3519.2894945587991</v>
+      </c>
+      <c r="AK46" s="30">
+        <v>3822.85</v>
+      </c>
+      <c r="AL46" s="15">
+        <v>4262.1000000000004</v>
+      </c>
+      <c r="AM46" s="15">
+        <v>4436.7</v>
+      </c>
+      <c r="AN46" s="15">
+        <v>4124.72</v>
+      </c>
+      <c r="AO46" s="30">
+        <v>4217.3500000000004</v>
+      </c>
+      <c r="AP46" s="15">
+        <v>3830.06</v>
+      </c>
+      <c r="AQ46" s="15">
+        <v>3440.65</v>
+      </c>
+      <c r="AR46" s="15">
+        <v>3415.6900000000005</v>
+      </c>
+      <c r="AS46" s="30">
+        <v>3565.1728050140682</v>
+      </c>
+      <c r="AT46" s="15">
+        <v>3571.42</v>
+      </c>
+      <c r="AU46" s="15">
+        <v>3401.5700000000006</v>
+      </c>
+      <c r="AV46" s="15">
+        <v>3222.2700000000004</v>
+      </c>
+      <c r="AW46" s="30">
+        <v>3374.72</v>
+      </c>
+      <c r="AX46" s="15">
+        <v>3381.3999999999996</v>
+      </c>
+      <c r="AY46" s="15">
+        <v>3266.2300000000005</v>
+      </c>
+      <c r="AZ46" s="15">
+        <v>3243.5199999999995</v>
+      </c>
+      <c r="BA46" s="30">
+        <v>3545.2600000000007</v>
+      </c>
+      <c r="BB46" s="15">
+        <v>3518.61</v>
+      </c>
+      <c r="BC46" s="15">
+        <v>3695.3300000000008</v>
+      </c>
+      <c r="BD46" s="15">
+        <v>3342.1199999999994</v>
+      </c>
+      <c r="BE46" s="30">
+        <v>3352.2694787588516</v>
+      </c>
+      <c r="BF46" s="15">
+        <v>3622.1431212112143</v>
+      </c>
+      <c r="BG46" s="15">
+        <v>3696.9999054685236</v>
+      </c>
+      <c r="BH46" s="15">
+        <v>3690.632779170593</v>
+      </c>
+      <c r="BI46" s="30">
+        <v>3738.9453787066332</v>
+      </c>
+      <c r="BJ46" s="15">
+        <v>3691.3003818784741</v>
+      </c>
+      <c r="BK46" s="15">
+        <v>3546.6059047802287</v>
+      </c>
+      <c r="BL46" s="15">
+        <v>3530.1755909785379</v>
+      </c>
+      <c r="BM46" s="30">
+        <v>3462.991505585223</v>
+      </c>
+      <c r="BN46" s="15">
+        <v>3289.2700000000004</v>
+      </c>
+      <c r="BO46" s="15">
+        <v>3236.9578292335696</v>
+      </c>
+      <c r="BP46" s="15">
+        <v>3039.0399999999995</v>
+      </c>
+      <c r="BQ46" s="30">
+        <v>2879.13</v>
+      </c>
+    </row>
+    <row r="47" spans="1:69">
+      <c r="A47" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B47" s="15">
+        <v>12.140298960000001</v>
+      </c>
+      <c r="C47" s="15">
+        <v>13.969999999999999</v>
+      </c>
+      <c r="D47" s="15">
+        <v>8.2100000000000009</v>
+      </c>
+      <c r="E47" s="15">
+        <v>2.62</v>
+      </c>
+      <c r="F47" s="15">
+        <v>0.34</v>
+      </c>
+      <c r="G47" s="15">
+        <v>604.58000000000004</v>
+      </c>
+      <c r="H47" s="15">
+        <v>520.70331403593218</v>
+      </c>
+      <c r="I47" s="15">
+        <v>1066.3428088556389</v>
+      </c>
+      <c r="J47" s="15">
+        <v>1151.5981718227308</v>
+      </c>
+      <c r="K47" s="15">
+        <v>711.65060839561613</v>
+      </c>
+      <c r="L47" s="15">
+        <v>1122.019377272791</v>
+      </c>
+      <c r="M47" s="15">
+        <v>807.54187279243331</v>
+      </c>
+      <c r="N47" s="15">
+        <v>947.8188861957575</v>
+      </c>
+      <c r="O47" s="27">
+        <v>525.9723540439976</v>
+      </c>
+      <c r="P47" s="27">
+        <v>516.75511749724092</v>
+      </c>
+      <c r="Q47" s="30">
+        <v>557.27</v>
+      </c>
+      <c r="R47" s="15">
+        <v>3.68</v>
+      </c>
+      <c r="S47" s="15">
+        <v>3.4600000000000004</v>
+      </c>
+      <c r="T47" s="15">
+        <v>5.36</v>
+      </c>
+      <c r="U47" s="30">
+        <v>2.62</v>
+      </c>
+      <c r="V47" s="15">
+        <v>2.25</v>
+      </c>
+      <c r="W47" s="15">
+        <v>0.71999999999999986</v>
+      </c>
+      <c r="X47" s="15">
+        <v>0.33</v>
+      </c>
+      <c r="Y47" s="30">
+        <v>0.34</v>
+      </c>
+      <c r="Z47" s="15">
+        <v>30.749999999999996</v>
+      </c>
+      <c r="AA47" s="15">
+        <v>41.269999999999996</v>
+      </c>
+      <c r="AB47" s="15">
+        <v>49.379821428571418</v>
+      </c>
+      <c r="AC47" s="30">
+        <v>604.58000000000004</v>
+      </c>
+      <c r="AD47" s="15">
+        <v>826.49516459269944</v>
+      </c>
+      <c r="AE47" s="15">
+        <v>898.05902916489674</v>
+      </c>
+      <c r="AF47" s="15">
+        <v>446.27158304607758</v>
+      </c>
+      <c r="AG47" s="30">
+        <v>520.70331403593218</v>
+      </c>
+      <c r="AH47" s="15">
+        <v>844.33767482774374</v>
+      </c>
+      <c r="AI47" s="15">
+        <v>1027.0952717005207</v>
+      </c>
+      <c r="AJ47" s="15">
+        <v>947.94946726403941</v>
+      </c>
+      <c r="AK47" s="30">
+        <v>1066.3428088556389</v>
+      </c>
+      <c r="AL47" s="15">
+        <v>1107.3758447302466</v>
+      </c>
+      <c r="AM47" s="15">
+        <v>1108.1336333092438</v>
+      </c>
+      <c r="AN47" s="15">
+        <v>603.59120900361472</v>
+      </c>
+      <c r="AO47" s="30">
+        <v>1151.5981718227308</v>
+      </c>
+      <c r="AP47" s="15">
+        <v>1014.8007820198272</v>
+      </c>
+      <c r="AQ47" s="15">
+        <v>845.57510326971124</v>
+      </c>
+      <c r="AR47" s="15">
+        <v>437.60154668050683</v>
+      </c>
+      <c r="AS47" s="30">
+        <v>711.65060839561613</v>
+      </c>
+      <c r="AT47" s="15">
+        <v>802.31037844607215</v>
+      </c>
+      <c r="AU47" s="15">
+        <v>914.60704722310038</v>
+      </c>
+      <c r="AV47" s="15">
+        <v>544.44637669586518</v>
+      </c>
+      <c r="AW47" s="30">
+        <v>1122.019377272791</v>
+      </c>
+      <c r="AX47" s="15">
+        <v>778.72389101995714</v>
+      </c>
+      <c r="AY47" s="15">
+        <v>786.91348637109593</v>
+      </c>
+      <c r="AZ47" s="15">
+        <v>891.30528507451368</v>
+      </c>
+      <c r="BA47" s="30">
+        <v>807.54187279243331</v>
+      </c>
+      <c r="BB47" s="15">
+        <v>1085.7249369595279</v>
+      </c>
+      <c r="BC47" s="15">
+        <v>1051.1345439894872</v>
+      </c>
+      <c r="BD47" s="15">
+        <v>842.00766744127827</v>
+      </c>
+      <c r="BE47" s="30">
+        <v>947.8188861957575</v>
+      </c>
+      <c r="BF47" s="15">
+        <v>763.09089610360934</v>
+      </c>
+      <c r="BG47" s="15">
+        <v>901.18338713492062</v>
+      </c>
+      <c r="BH47" s="15">
+        <v>485.21306238648759</v>
+      </c>
+      <c r="BI47" s="30">
+        <v>525.9723540439976</v>
+      </c>
+      <c r="BJ47" s="15">
+        <v>519.38450925726238</v>
+      </c>
+      <c r="BK47" s="15">
+        <v>443.34424686089403</v>
+      </c>
+      <c r="BL47" s="15">
+        <v>453.54735275001309</v>
+      </c>
+      <c r="BM47" s="30">
+        <v>516.75511749724092</v>
+      </c>
+      <c r="BN47" s="15">
+        <v>496.84</v>
+      </c>
+      <c r="BO47" s="15">
+        <v>652.70396462253234</v>
+      </c>
+      <c r="BP47" s="15">
+        <v>549.35</v>
+      </c>
+      <c r="BQ47" s="30">
+        <v>557.27</v>
+      </c>
+    </row>
+    <row r="48" spans="1:69">
+      <c r="A48" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B48" s="15">
+        <v>2829.4876579380384</v>
+      </c>
+      <c r="C48" s="15">
+        <v>3077.3185189220599</v>
+      </c>
+      <c r="D48" s="15">
+        <v>3607</v>
+      </c>
+      <c r="E48" s="15">
+        <v>3646.35</v>
+      </c>
+      <c r="F48" s="15">
+        <v>3912.6052004813737</v>
+      </c>
+      <c r="G48" s="15">
+        <v>4834.2459031844301</v>
+      </c>
+      <c r="H48" s="15">
+        <v>5650.5114018295108</v>
+      </c>
+      <c r="I48" s="15">
+        <v>7165.52</v>
+      </c>
+      <c r="J48" s="15">
+        <v>9419.3959219935114</v>
+      </c>
+      <c r="K48" s="15">
+        <v>13198.230168406511</v>
+      </c>
+      <c r="L48" s="15">
+        <v>18272.046342491129</v>
+      </c>
+      <c r="M48" s="15">
+        <v>18927.798700840533</v>
+      </c>
+      <c r="N48" s="15">
+        <v>18961.524082764696</v>
+      </c>
+      <c r="O48" s="27">
+        <v>18530.043791251264</v>
+      </c>
+      <c r="P48" s="27">
+        <v>17033.274821875071</v>
+      </c>
+      <c r="Q48" s="30">
+        <v>16172.779906409001</v>
+      </c>
+      <c r="R48" s="15">
+        <v>3659.1806601166713</v>
+      </c>
+      <c r="S48" s="15">
+        <v>3685.5900000000006</v>
+      </c>
+      <c r="T48" s="15">
+        <v>3553.5184522467384</v>
+      </c>
+      <c r="U48" s="30">
+        <v>3646.35</v>
+      </c>
+      <c r="V48" s="15">
+        <v>3736.7499999999995</v>
+      </c>
+      <c r="W48" s="15">
+        <v>3571.7185664897652</v>
+      </c>
+      <c r="X48" s="15">
+        <v>3897.53</v>
+      </c>
+      <c r="Y48" s="30">
+        <v>3912.6052004813737</v>
+      </c>
+      <c r="Z48" s="15">
+        <v>4073.2224872494694</v>
+      </c>
+      <c r="AA48" s="15">
+        <v>4200.5686428379468</v>
+      </c>
+      <c r="AB48" s="15">
+        <v>4571.3266020935471</v>
+      </c>
+      <c r="AC48" s="30">
+        <v>4834.2459031844301</v>
+      </c>
+      <c r="AD48" s="15">
+        <v>4975.5538891936385</v>
+      </c>
+      <c r="AE48" s="15">
+        <v>5312.3813968590375</v>
+      </c>
+      <c r="AF48" s="15">
+        <v>5542.68</v>
+      </c>
+      <c r="AG48" s="30">
+        <v>5650.5114018295108</v>
+      </c>
+      <c r="AH48" s="15">
+        <v>5905.86</v>
+      </c>
+      <c r="AI48" s="15">
+        <v>6400.8597881451442</v>
+      </c>
+      <c r="AJ48" s="15">
+        <v>6646.4697954646517</v>
+      </c>
+      <c r="AK48" s="30">
+        <v>7165.52</v>
+      </c>
+      <c r="AL48" s="15">
+        <v>7435.6488193053483</v>
+      </c>
+      <c r="AM48" s="15">
+        <v>7878.1587697687555</v>
+      </c>
+      <c r="AN48" s="15">
+        <v>8822.4101425016961</v>
+      </c>
+      <c r="AO48" s="30">
+        <v>9419.3959219935114</v>
+      </c>
+      <c r="AP48" s="15">
+        <v>10130.163576669653</v>
+      </c>
+      <c r="AQ48" s="15">
+        <v>10769.91531195153</v>
+      </c>
+      <c r="AR48" s="15">
+        <v>12003.731318004653</v>
+      </c>
+      <c r="AS48" s="30">
+        <v>13198.230168406511</v>
+      </c>
+      <c r="AT48" s="15">
+        <v>15447.774333948475</v>
+      </c>
+      <c r="AU48" s="15">
+        <v>16407.827689702</v>
+      </c>
+      <c r="AV48" s="15">
+        <v>17800.817682295768</v>
+      </c>
+      <c r="AW48" s="30">
+        <v>18272.046342491129</v>
+      </c>
+      <c r="AX48" s="15">
+        <v>18721.770715332001</v>
+      </c>
+      <c r="AY48" s="15">
+        <v>18853.88542990066</v>
+      </c>
+      <c r="AZ48" s="15">
+        <v>19246.816740420923</v>
+      </c>
+      <c r="BA48" s="30">
+        <v>18927.798700840533</v>
+      </c>
+      <c r="BB48" s="15">
+        <v>19067.104825385682</v>
+      </c>
+      <c r="BC48" s="15">
+        <v>19105.721460209563</v>
+      </c>
+      <c r="BD48" s="15">
+        <v>19169.161034771638</v>
+      </c>
+      <c r="BE48" s="30">
+        <v>18961.524082764696</v>
+      </c>
+      <c r="BF48" s="15">
+        <v>19474.192539944808</v>
+      </c>
+      <c r="BG48" s="15">
+        <v>19312.654040353169</v>
+      </c>
+      <c r="BH48" s="15">
+        <v>18991.055801026727</v>
+      </c>
+      <c r="BI48" s="30">
+        <v>18530.043791251264</v>
+      </c>
+      <c r="BJ48" s="15">
+        <v>18437.77688258882</v>
+      </c>
+      <c r="BK48" s="15">
+        <v>18061.445232747745</v>
+      </c>
+      <c r="BL48" s="15">
+        <v>17635.94934862206</v>
+      </c>
+      <c r="BM48" s="30">
+        <v>17033.274821875071</v>
+      </c>
+      <c r="BN48" s="15">
+        <v>16827.305461929001</v>
+      </c>
+      <c r="BO48" s="15">
+        <v>16834.703507445578</v>
+      </c>
+      <c r="BP48" s="15">
+        <v>16581.299906106</v>
+      </c>
+      <c r="BQ48" s="30">
+        <v>16172.779906409001</v>
+      </c>
+    </row>
+    <row r="49" spans="1:69">
+      <c r="A49" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B49" s="15">
+        <v>2578.3852751008203</v>
+      </c>
+      <c r="C49" s="15">
+        <v>2878.2260314520227</v>
+      </c>
+      <c r="D49" s="15">
+        <v>3511.65</v>
+      </c>
+      <c r="E49" s="15">
+        <v>3548.73</v>
+      </c>
+      <c r="F49" s="15">
+        <v>3839.6056550516928</v>
+      </c>
+      <c r="G49" s="15">
+        <v>4717.4378838535949</v>
+      </c>
+      <c r="H49" s="15">
+        <v>5499.9027816518628</v>
+      </c>
+      <c r="I49" s="15">
+        <v>6964.76</v>
+      </c>
+      <c r="J49" s="15">
+        <v>9187.1975044497231</v>
+      </c>
+      <c r="K49" s="15">
+        <v>12371.151410460445</v>
+      </c>
+      <c r="L49" s="15">
+        <v>17589.538703079081</v>
+      </c>
+      <c r="M49" s="15">
+        <v>18189.124258792534</v>
+      </c>
+      <c r="N49" s="15">
+        <v>18352.886308976696</v>
+      </c>
+      <c r="O49" s="27">
+        <v>18015.581570979266</v>
+      </c>
+      <c r="P49" s="27">
+        <v>16421.871365161081</v>
+      </c>
+      <c r="Q49" s="30">
+        <v>15699.118797237001</v>
+      </c>
+      <c r="R49" s="15">
+        <v>3586.6307153822531</v>
+      </c>
+      <c r="S49" s="15">
+        <v>3617.2100000000005</v>
+      </c>
+      <c r="T49" s="15">
+        <v>3500.747045256885</v>
+      </c>
+      <c r="U49" s="30">
+        <v>3548.73</v>
+      </c>
+      <c r="V49" s="15">
+        <v>3620.7099999999996</v>
+      </c>
+      <c r="W49" s="15">
+        <v>3461.2372300227448</v>
+      </c>
+      <c r="X49" s="15">
+        <v>3789.36</v>
+      </c>
+      <c r="Y49" s="30">
+        <v>3839.6056550516928</v>
+      </c>
+      <c r="Z49" s="15">
+        <v>3977.9957262977973</v>
+      </c>
+      <c r="AA49" s="15">
+        <v>4081.4237476484818</v>
+      </c>
+      <c r="AB49" s="15">
+        <v>4453.3519957599046</v>
+      </c>
+      <c r="AC49" s="30">
+        <v>4717.4378838535949</v>
+      </c>
+      <c r="AD49" s="15">
+        <v>4826.7489670872201</v>
+      </c>
+      <c r="AE49" s="15">
+        <v>5147.3528116509078</v>
+      </c>
+      <c r="AF49" s="15">
+        <v>5372.38</v>
+      </c>
+      <c r="AG49" s="30">
+        <v>5499.9027816518628</v>
+      </c>
+      <c r="AH49" s="15">
+        <v>5739.82</v>
+      </c>
+      <c r="AI49" s="15">
+        <v>6176.6197633536185</v>
+      </c>
+      <c r="AJ49" s="15">
+        <v>6323.1697154290805</v>
+      </c>
+      <c r="AK49" s="30">
+        <v>6964.76</v>
+      </c>
+      <c r="AL49" s="15">
+        <v>7208.0974191348814</v>
+      </c>
+      <c r="AM49" s="15">
+        <v>7558.3771266930607</v>
+      </c>
+      <c r="AN49" s="15">
+        <v>8379.5601628590812</v>
+      </c>
+      <c r="AO49" s="30">
+        <v>9187.1975044497231</v>
+      </c>
+      <c r="AP49" s="15">
+        <v>9684.127586151435</v>
+      </c>
+      <c r="AQ49" s="15">
+        <v>10254.343975568945</v>
+      </c>
+      <c r="AR49" s="15">
+        <v>11240.171919403076</v>
+      </c>
+      <c r="AS49" s="30">
+        <v>12371.151410460445</v>
+      </c>
+      <c r="AT49" s="15">
+        <v>15027.508749624058</v>
+      </c>
+      <c r="AU49" s="15">
+        <v>15833.019915706001</v>
+      </c>
+      <c r="AV49" s="15">
+        <v>17099.174335105945</v>
+      </c>
+      <c r="AW49" s="30">
+        <v>17589.538703079081</v>
+      </c>
+      <c r="AX49" s="15">
+        <v>17979.257386309</v>
+      </c>
+      <c r="AY49" s="15">
+        <v>17964.628767960661</v>
+      </c>
+      <c r="AZ49" s="15">
+        <v>18447.398966150922</v>
+      </c>
+      <c r="BA49" s="30">
+        <v>18189.124258792534</v>
+      </c>
+      <c r="BB49" s="15">
+        <v>18345.610383866682</v>
+      </c>
+      <c r="BC49" s="15">
+        <v>18499.179240918562</v>
+      </c>
+      <c r="BD49" s="15">
+        <v>18575.414370693637</v>
+      </c>
+      <c r="BE49" s="30">
+        <v>18352.886308976696</v>
+      </c>
+      <c r="BF49" s="15">
+        <v>18526.816988702809</v>
+      </c>
+      <c r="BG49" s="15">
+        <v>18571.88626633017</v>
+      </c>
+      <c r="BH49" s="15">
+        <v>18311.520249023728</v>
+      </c>
+      <c r="BI49" s="30">
+        <v>18015.581570979266</v>
+      </c>
+      <c r="BJ49" s="15">
+        <v>17868.230217958819</v>
+      </c>
+      <c r="BK49" s="15">
+        <v>17373.966346682744</v>
+      </c>
+      <c r="BL49" s="15">
+        <v>17000.721573656061</v>
+      </c>
+      <c r="BM49" s="30">
+        <v>16421.871365161081</v>
+      </c>
+      <c r="BN49" s="15">
+        <v>16146.479909931002</v>
+      </c>
+      <c r="BO49" s="15">
+        <v>16194.90257289265</v>
+      </c>
+      <c r="BP49" s="15">
+        <v>16010.453242091</v>
+      </c>
+      <c r="BQ49" s="30">
+        <v>15699.118797237001</v>
+      </c>
+    </row>
+    <row r="50" spans="1:69">
+      <c r="A50" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B50" s="15">
+        <v>251.10238283721793</v>
+      </c>
+      <c r="C50" s="15">
+        <v>199.09248747003704</v>
+      </c>
+      <c r="D50" s="15">
+        <v>95.350000000000009</v>
+      </c>
+      <c r="E50" s="15">
+        <v>97.620000000000019</v>
+      </c>
+      <c r="F50" s="15">
+        <v>72.999545429681092</v>
+      </c>
+      <c r="G50" s="15">
+        <v>116.80801933083482</v>
+      </c>
+      <c r="H50" s="15">
+        <v>150.60862017764813</v>
+      </c>
+      <c r="I50" s="15">
+        <v>200.75999999999996</v>
+      </c>
+      <c r="J50" s="15">
+        <v>232.19841754378777</v>
+      </c>
+      <c r="K50" s="15">
+        <v>827.07875794606639</v>
+      </c>
+      <c r="L50" s="15">
+        <v>682.507639412049</v>
+      </c>
+      <c r="M50" s="15">
+        <v>738.67444204800017</v>
+      </c>
+      <c r="N50" s="15">
+        <v>608.63777378800012</v>
+      </c>
+      <c r="O50" s="27">
+        <v>514.46222027200008</v>
+      </c>
+      <c r="P50" s="27">
+        <v>611.4034567139887</v>
+      </c>
+      <c r="Q50" s="30">
+        <v>473.6611091719999</v>
+      </c>
+      <c r="R50" s="15">
+        <v>72.549944734418162</v>
+      </c>
+      <c r="S50" s="15">
+        <v>68.38</v>
+      </c>
+      <c r="T50" s="15">
+        <v>52.771406989853425</v>
+      </c>
+      <c r="U50" s="30">
+        <v>97.620000000000019</v>
+      </c>
+      <c r="V50" s="15">
+        <v>116.03999999999999</v>
+      </c>
+      <c r="W50" s="15">
+        <v>110.48133646702047</v>
+      </c>
+      <c r="X50" s="15">
+        <v>108.17</v>
+      </c>
+      <c r="Y50" s="30">
+        <v>72.999545429681092</v>
+      </c>
+      <c r="Z50" s="15">
+        <v>95.226760951672034</v>
+      </c>
+      <c r="AA50" s="15">
+        <v>119.14489518946517</v>
+      </c>
+      <c r="AB50" s="15">
+        <v>117.97460633364248</v>
+      </c>
+      <c r="AC50" s="30">
+        <v>116.80801933083482</v>
+      </c>
+      <c r="AD50" s="15">
+        <v>148.80492210641802</v>
+      </c>
+      <c r="AE50" s="15">
+        <v>165.02858520812956</v>
+      </c>
+      <c r="AF50" s="15">
+        <v>170.3</v>
+      </c>
+      <c r="AG50" s="30">
+        <v>150.60862017764813</v>
+      </c>
+      <c r="AH50" s="15">
+        <v>166.04</v>
+      </c>
+      <c r="AI50" s="15">
+        <v>224.24002479152583</v>
+      </c>
+      <c r="AJ50" s="15">
+        <v>323.30008003557134</v>
+      </c>
+      <c r="AK50" s="30">
+        <v>200.75999999999996</v>
+      </c>
+      <c r="AL50" s="15">
+        <v>227.55140017046665</v>
+      </c>
+      <c r="AM50" s="15">
+        <v>319.78164307569517</v>
+      </c>
+      <c r="AN50" s="15">
+        <v>442.84997964261476</v>
+      </c>
+      <c r="AO50" s="30">
+        <v>232.19841754378777</v>
+      </c>
+      <c r="AP50" s="15">
+        <v>446.03599051821845</v>
+      </c>
+      <c r="AQ50" s="15">
+        <v>515.57133638258574</v>
+      </c>
+      <c r="AR50" s="15">
+        <v>763.55939860157798</v>
+      </c>
+      <c r="AS50" s="30">
+        <v>827.07875794606639</v>
+      </c>
+      <c r="AT50" s="15">
+        <v>420.26558432441664</v>
+      </c>
+      <c r="AU50" s="15">
+        <v>574.80777399600004</v>
+      </c>
+      <c r="AV50" s="15">
+        <v>701.64334718982445</v>
+      </c>
+      <c r="AW50" s="30">
+        <v>682.507639412049</v>
+      </c>
+      <c r="AX50" s="15">
+        <v>742.5133290230001</v>
+      </c>
+      <c r="AY50" s="15">
+        <v>889.25666194000007</v>
+      </c>
+      <c r="AZ50" s="15">
+        <v>799.41777427</v>
+      </c>
+      <c r="BA50" s="30">
+        <v>738.67444204800017</v>
+      </c>
+      <c r="BB50" s="15">
+        <v>721.49444151899991</v>
+      </c>
+      <c r="BC50" s="15">
+        <v>606.54221929100004</v>
+      </c>
+      <c r="BD50" s="15">
+        <v>593.74666407800009</v>
+      </c>
+      <c r="BE50" s="30">
+        <v>608.63777378800012</v>
+      </c>
+      <c r="BF50" s="15">
+        <v>947.37555124199991</v>
+      </c>
+      <c r="BG50" s="15">
+        <v>740.7677740229999</v>
+      </c>
+      <c r="BH50" s="15">
+        <v>679.53555200300002</v>
+      </c>
+      <c r="BI50" s="30">
+        <v>514.46222027200008</v>
+      </c>
+      <c r="BJ50" s="15">
+        <v>569.54666463000001</v>
+      </c>
+      <c r="BK50" s="15">
+        <v>687.47888606499998</v>
+      </c>
+      <c r="BL50" s="15">
+        <v>635.22777496599997</v>
+      </c>
+      <c r="BM50" s="30">
+        <v>611.4034567139887</v>
+      </c>
+      <c r="BN50" s="15">
+        <v>680.82555199800004</v>
+      </c>
+      <c r="BO50" s="15">
+        <v>639.80093455292786</v>
+      </c>
+      <c r="BP50" s="15">
+        <v>570.84666401499987</v>
+      </c>
+      <c r="BQ50" s="30">
+        <v>473.6611091719999</v>
+      </c>
+    </row>
+    <row r="51" spans="1:69">
+      <c r="A51" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B51" s="15">
+        <v>525.53863304603567</v>
+      </c>
+      <c r="C51" s="15">
+        <v>536.40378807175546</v>
+      </c>
+      <c r="D51" s="15">
+        <v>465.77256135553642</v>
+      </c>
+      <c r="E51" s="15">
+        <v>719.94290686120371</v>
+      </c>
+      <c r="F51" s="15">
+        <v>1898.6207541090837</v>
+      </c>
+      <c r="G51" s="15">
+        <v>2738.7854284605628</v>
+      </c>
+      <c r="H51" s="15">
+        <v>3242.6908003032518</v>
+      </c>
+      <c r="I51" s="15">
+        <v>3635.622680211512</v>
+      </c>
+      <c r="J51" s="15">
+        <v>4398.3742284154196</v>
+      </c>
+      <c r="K51" s="15">
+        <v>4145.525765378854</v>
+      </c>
+      <c r="L51" s="15">
+        <v>5138.3472734532452</v>
+      </c>
+      <c r="M51" s="15">
+        <v>6328.0673887380572</v>
+      </c>
+      <c r="N51" s="15">
+        <v>6459.6928328014073</v>
+      </c>
+      <c r="O51" s="27">
+        <v>7361.0295952682591</v>
+      </c>
+      <c r="P51" s="27">
+        <v>5401.0401255853722</v>
+      </c>
+      <c r="Q51" s="30">
+        <v>5370.0099999999993</v>
+      </c>
+      <c r="R51" s="15">
+        <v>580.05888564016198</v>
+      </c>
+      <c r="S51" s="15">
+        <v>659.99298720547642</v>
+      </c>
+      <c r="T51" s="15">
+        <v>607.15453969996224</v>
+      </c>
+      <c r="U51" s="30">
+        <v>719.94290686120371</v>
+      </c>
+      <c r="V51" s="15">
+        <v>918.33598772177356</v>
+      </c>
+      <c r="W51" s="15">
+        <v>1194.708261585401</v>
+      </c>
+      <c r="X51" s="15">
+        <v>1398.1881804569002</v>
+      </c>
+      <c r="Y51" s="30">
+        <v>1898.6207541090837</v>
+      </c>
+      <c r="Z51" s="15">
+        <v>1985.6429793204077</v>
+      </c>
+      <c r="AA51" s="15">
+        <v>2398.437401207163</v>
+      </c>
+      <c r="AB51" s="15">
+        <v>2373.4516706487721</v>
+      </c>
+      <c r="AC51" s="30">
+        <v>2738.7854284605628</v>
+      </c>
+      <c r="AD51" s="15">
+        <v>2800.9464437506736</v>
+      </c>
+      <c r="AE51" s="15">
+        <v>2756.9786908567639</v>
+      </c>
+      <c r="AF51" s="15">
+        <v>2575.3007950636916</v>
+      </c>
+      <c r="AG51" s="30">
+        <v>3242.6908003032518</v>
+      </c>
+      <c r="AH51" s="15">
+        <v>3420.6452620429914</v>
+      </c>
+      <c r="AI51" s="15">
+        <v>3339.340327976252</v>
+      </c>
+      <c r="AJ51" s="15">
+        <v>3065.2715654217877</v>
+      </c>
+      <c r="AK51" s="30">
+        <v>3635.622680211512</v>
+      </c>
+      <c r="AL51" s="15">
+        <v>4059.2702698678145</v>
+      </c>
+      <c r="AM51" s="15">
+        <v>4353.2064990935405</v>
+      </c>
+      <c r="AN51" s="15">
+        <v>3787.6896761814</v>
+      </c>
+      <c r="AO51" s="30">
+        <v>4398.3742284154196</v>
+      </c>
+      <c r="AP51" s="15">
+        <v>5017.5146226386514</v>
+      </c>
+      <c r="AQ51" s="15">
+        <v>5060.4919247374637</v>
+      </c>
+      <c r="AR51" s="15">
+        <v>4154.6943625706472</v>
+      </c>
+      <c r="AS51" s="30">
+        <v>4145.525765378854</v>
+      </c>
+      <c r="AT51" s="15">
+        <v>4621.0816343364859</v>
+      </c>
+      <c r="AU51" s="15">
+        <v>3963.3951581109864</v>
+      </c>
+      <c r="AV51" s="15">
+        <v>3748.0572272654967</v>
+      </c>
+      <c r="AW51" s="30">
+        <v>5138.3472734532452</v>
+      </c>
+      <c r="AX51" s="15">
+        <v>5457.9239486211054</v>
+      </c>
+      <c r="AY51" s="15">
+        <v>5881.1093561378621</v>
+      </c>
+      <c r="AZ51" s="15">
+        <v>6071.8174330514221</v>
+      </c>
+      <c r="BA51" s="30">
+        <v>6328.0673887380572</v>
+      </c>
+      <c r="BB51" s="15">
+        <v>6058.8793784370382</v>
+      </c>
+      <c r="BC51" s="15">
+        <v>6386.1499697531826</v>
+      </c>
+      <c r="BD51" s="15">
+        <v>5919.5118770176159</v>
+      </c>
+      <c r="BE51" s="30">
+        <v>6459.6928328014073</v>
+      </c>
+      <c r="BF51" s="15">
+        <v>6917.6202041283195</v>
+      </c>
+      <c r="BG51" s="15">
+        <v>7407.2273429395864</v>
+      </c>
+      <c r="BH51" s="15">
+        <v>6986.8239061145441</v>
+      </c>
+      <c r="BI51" s="30">
+        <v>7361.0295952682591</v>
+      </c>
+      <c r="BJ51" s="15">
+        <v>7546.6198920315783</v>
+      </c>
+      <c r="BK51" s="15">
+        <v>7295.0458119945133</v>
+      </c>
+      <c r="BL51" s="15">
+        <v>6657.5310187635923</v>
+      </c>
+      <c r="BM51" s="30">
+        <v>5401.0401255853722</v>
+      </c>
+      <c r="BN51" s="15">
+        <v>5376.62</v>
+      </c>
+      <c r="BO51" s="15">
+        <v>5996.5636296637558</v>
+      </c>
+      <c r="BP51" s="15">
+        <v>5415.7699999999995</v>
+      </c>
+      <c r="BQ51" s="30">
+        <v>5370.0099999999993</v>
+      </c>
+    </row>
+    <row r="52" spans="1:69">
+      <c r="A52" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="AK6" s="11" t="s">
-[...11 lines deleted...]
-      <c r="AO6" s="11" t="s">
+      <c r="B52" s="15">
+        <v>0.55840902015315264</v>
+      </c>
+      <c r="C52" s="15">
+        <v>0.87935317260573287</v>
+      </c>
+      <c r="D52" s="15">
+        <v>1.2517281744805755</v>
+      </c>
+      <c r="E52" s="15">
+        <v>1.6559660979509148</v>
+      </c>
+      <c r="F52" s="15">
+        <v>1.6910179471592892</v>
+      </c>
+      <c r="G52" s="15">
+        <v>2.5598502563497227</v>
+      </c>
+      <c r="H52" s="15">
+        <v>2.3558329603181836</v>
+      </c>
+      <c r="I52" s="15">
+        <v>2.644504783419944</v>
+      </c>
+      <c r="J52" s="15">
+        <v>2.5717253592924214</v>
+      </c>
+      <c r="K52" s="15">
+        <v>2.349410126743404</v>
+      </c>
+      <c r="L52" s="15">
+        <v>2.2695616560728071</v>
+      </c>
+      <c r="M52" s="15">
+        <v>1.1062961918511725</v>
+      </c>
+      <c r="N52" s="15">
+        <v>1.1786236734061617</v>
+      </c>
+      <c r="O52" s="27">
+        <v>5.7708805086568879E-2</v>
+      </c>
+      <c r="P52" s="27">
+        <v>1.1037058035226775E-2</v>
+      </c>
+      <c r="Q52" s="30">
+        <v>83.509999999999991</v>
+      </c>
+      <c r="R52" s="15">
+        <v>1.5158501141183693</v>
+      </c>
+      <c r="S52" s="15">
+        <v>1.6495928209980271</v>
+      </c>
+      <c r="T52" s="15">
+        <v>1.5306601695230815</v>
+      </c>
+      <c r="U52" s="30">
+        <v>1.6559660979509148</v>
+      </c>
+      <c r="V52" s="15">
+        <v>1.8222528998511991</v>
+      </c>
+      <c r="W52" s="15">
+        <v>1.6920536212138639</v>
+      </c>
+      <c r="X52" s="15">
+        <v>1.7152190382604382</v>
+      </c>
+      <c r="Y52" s="30">
+        <v>1.6910179471592892</v>
+      </c>
+      <c r="Z52" s="15">
+        <v>1.7182377795613752</v>
+      </c>
+      <c r="AA52" s="15">
+        <v>2.1649523455274875</v>
+      </c>
+      <c r="AB52" s="15">
+        <v>2.1582323410426381</v>
+      </c>
+      <c r="AC52" s="30">
+        <v>2.5598502563497227</v>
+      </c>
+      <c r="AD52" s="15">
+        <v>2.2601828791086804</v>
+      </c>
+      <c r="AE52" s="15">
+        <v>2.4054565224429529</v>
+      </c>
+      <c r="AF52" s="15">
+        <v>2.3612892310200011</v>
+      </c>
+      <c r="AG52" s="30">
+        <v>2.3558329603181836</v>
+      </c>
+      <c r="AH52" s="15">
+        <v>2.0387192955533613</v>
+      </c>
+      <c r="AI52" s="15">
+        <v>2.5604201463800051</v>
+      </c>
+      <c r="AJ52" s="15">
+        <v>2.0000976965963275</v>
+      </c>
+      <c r="AK52" s="30">
+        <v>2.644504783419944</v>
+      </c>
+      <c r="AL52" s="15">
+        <v>2.0132857833114253</v>
+      </c>
+      <c r="AM52" s="15">
+        <v>2.4854356827198885</v>
+      </c>
+      <c r="AN52" s="15">
+        <v>1.9906898763397722</v>
+      </c>
+      <c r="AO52" s="30">
+        <v>2.5717253592924214</v>
+      </c>
+      <c r="AP52" s="15">
+        <v>2.1274633547490955</v>
+      </c>
+      <c r="AQ52" s="15">
+        <v>2.3236455295859937</v>
+      </c>
+      <c r="AR52" s="15">
+        <v>1.9644113358007267</v>
+      </c>
+      <c r="AS52" s="30">
+        <v>2.349410126743404</v>
+      </c>
+      <c r="AT52" s="15">
+        <v>1.7333985508932535</v>
+      </c>
+      <c r="AU52" s="15">
+        <v>2.0231426820696874</v>
+      </c>
+      <c r="AV52" s="15">
+        <v>1.8295260239911275</v>
+      </c>
+      <c r="AW52" s="30">
+        <v>2.2695616560728071</v>
+      </c>
+      <c r="AX52" s="15">
+        <v>2.0000087821648194</v>
+      </c>
+      <c r="AY52" s="15">
+        <v>1.1318537657524474</v>
+      </c>
+      <c r="AZ52" s="15">
+        <v>1.0906798684958634</v>
+      </c>
+      <c r="BA52" s="30">
+        <v>1.1062961918511725</v>
+      </c>
+      <c r="BB52" s="15">
+        <v>1.1742056553465279</v>
+      </c>
+      <c r="BC52" s="15">
+        <v>1.2890093384702894</v>
+      </c>
+      <c r="BD52" s="15">
+        <v>1.148934644629757</v>
+      </c>
+      <c r="BE52" s="30">
+        <v>1.1786236734061617</v>
+      </c>
+      <c r="BF52" s="15">
+        <v>0.36397833100607935</v>
+      </c>
+      <c r="BG52" s="15">
+        <v>5.9852648771770225E-2</v>
+      </c>
+      <c r="BH52" s="15">
+        <v>5.7943407274643977E-2</v>
+      </c>
+      <c r="BI52" s="30">
+        <v>5.7708805086568879E-2</v>
+      </c>
+      <c r="BJ52" s="15">
+        <v>1.1065598567294671E-2</v>
+      </c>
+      <c r="BK52" s="15">
+        <v>1.1132560152328195E-2</v>
+      </c>
+      <c r="BL52" s="15">
+        <v>1.1178109965091427E-2</v>
+      </c>
+      <c r="BM52" s="30">
+        <v>1.1037058035226775E-2</v>
+      </c>
+      <c r="BN52" s="15">
+        <v>0.01</v>
+      </c>
+      <c r="BO52" s="15">
+        <v>1.0184813603946765E-2</v>
+      </c>
+      <c r="BP52" s="15">
+        <v>73.61</v>
+      </c>
+      <c r="BQ52" s="30">
+        <v>83.509999999999991</v>
+      </c>
+    </row>
+    <row r="53" spans="1:69">
+      <c r="A53" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="B53" s="15">
+        <v>524.98022402588242</v>
+      </c>
+      <c r="C53" s="15">
+        <v>535.5244348991497</v>
+      </c>
+      <c r="D53" s="15">
+        <v>464.52083318105588</v>
+      </c>
+      <c r="E53" s="15">
+        <v>718.2869407632528</v>
+      </c>
+      <c r="F53" s="15">
+        <v>1896.9297361619244</v>
+      </c>
+      <c r="G53" s="15">
+        <v>2736.225578204213</v>
+      </c>
+      <c r="H53" s="15">
+        <v>3240.3349673429334</v>
+      </c>
+      <c r="I53" s="15">
+        <v>3632.9781754280921</v>
+      </c>
+      <c r="J53" s="15">
+        <v>4395.8025030561275</v>
+      </c>
+      <c r="K53" s="15">
+        <v>4143.1763552521106</v>
+      </c>
+      <c r="L53" s="15">
+        <v>5125.5195369233761</v>
+      </c>
+      <c r="M53" s="15">
+        <v>6326.9610925462057</v>
+      </c>
+      <c r="N53" s="15">
+        <v>6458.5142091280013</v>
+      </c>
+      <c r="O53" s="27">
+        <v>7360.9718864631723</v>
+      </c>
+      <c r="P53" s="27">
+        <v>5401.0290885273371</v>
+      </c>
+      <c r="Q53" s="30">
+        <v>5286.4999999999991</v>
+      </c>
+      <c r="R53" s="15">
+        <v>578.54303552604358</v>
+      </c>
+      <c r="S53" s="15">
+        <v>658.3433943844783</v>
+      </c>
+      <c r="T53" s="15">
+        <v>605.62387953043924</v>
+      </c>
+      <c r="U53" s="30">
+        <v>718.2869407632528</v>
+      </c>
+      <c r="V53" s="15">
+        <v>916.5137348219223</v>
+      </c>
+      <c r="W53" s="15">
+        <v>1193.0162079641871</v>
+      </c>
+      <c r="X53" s="15">
+        <v>1396.4729614186399</v>
+      </c>
+      <c r="Y53" s="30">
+        <v>1896.9297361619244</v>
+      </c>
+      <c r="Z53" s="15">
+        <v>1983.9247415408463</v>
+      </c>
+      <c r="AA53" s="15">
+        <v>2396.2724488616354</v>
+      </c>
+      <c r="AB53" s="15">
+        <v>2371.2934383077295</v>
+      </c>
+      <c r="AC53" s="30">
+        <v>2736.225578204213</v>
+      </c>
+      <c r="AD53" s="15">
+        <v>2798.6862608715646</v>
+      </c>
+      <c r="AE53" s="15">
+        <v>2754.5732343343211</v>
+      </c>
+      <c r="AF53" s="15">
+        <v>2572.9395058326718</v>
+      </c>
+      <c r="AG53" s="30">
+        <v>3240.3349673429334</v>
+      </c>
+      <c r="AH53" s="15">
+        <v>3368.6065427474373</v>
+      </c>
+      <c r="AI53" s="15">
+        <v>3336.7799078298722</v>
+      </c>
+      <c r="AJ53" s="15">
+        <v>3063.2714677251915</v>
+      </c>
+      <c r="AK53" s="30">
+        <v>3632.9781754280921</v>
+      </c>
+      <c r="AL53" s="15">
+        <v>4050.2569840845026</v>
+      </c>
+      <c r="AM53" s="15">
+        <v>4322.7210634108205</v>
+      </c>
+      <c r="AN53" s="15">
+        <v>3785.6989863050603</v>
+      </c>
+      <c r="AO53" s="30">
+        <v>4395.8025030561275</v>
+      </c>
+      <c r="AP53" s="15">
+        <v>5005.7768282102479</v>
+      </c>
+      <c r="AQ53" s="15">
+        <v>5050.7432714921006</v>
+      </c>
+      <c r="AR53" s="15">
+        <v>4148.4971471691651</v>
+      </c>
+      <c r="AS53" s="30">
+        <v>4143.1763552521106</v>
+      </c>
+      <c r="AT53" s="15">
+        <v>4619.3482357855928</v>
+      </c>
+      <c r="AU53" s="15">
+        <v>3941.7144362957242</v>
+      </c>
+      <c r="AV53" s="15">
+        <v>3726.757228977533</v>
+      </c>
+      <c r="AW53" s="30">
+        <v>5125.5195369233761</v>
+      </c>
+      <c r="AX53" s="15">
+        <v>5450.2313402623404</v>
+      </c>
+      <c r="AY53" s="15">
+        <v>5878.1931901053695</v>
+      </c>
+      <c r="AZ53" s="15">
+        <v>6070.7267531829266</v>
+      </c>
+      <c r="BA53" s="30">
+        <v>6326.9610925462057</v>
+      </c>
+      <c r="BB53" s="15">
+        <v>6057.7051727816925</v>
+      </c>
+      <c r="BC53" s="15">
+        <v>6384.8609604147123</v>
+      </c>
+      <c r="BD53" s="15">
+        <v>5918.3629423729863</v>
+      </c>
+      <c r="BE53" s="30">
+        <v>6458.5142091280013</v>
+      </c>
+      <c r="BF53" s="15">
+        <v>6917.2562257973141</v>
+      </c>
+      <c r="BG53" s="15">
+        <v>7407.1674902908144</v>
+      </c>
+      <c r="BH53" s="15">
+        <v>6986.765962707269</v>
+      </c>
+      <c r="BI53" s="30">
+        <v>7360.9718864631723</v>
+      </c>
+      <c r="BJ53" s="15">
+        <v>7546.6088264330101</v>
+      </c>
+      <c r="BK53" s="15">
+        <v>7295.0346794343604</v>
+      </c>
+      <c r="BL53" s="15">
+        <v>6657.5198406536283</v>
+      </c>
+      <c r="BM53" s="30">
+        <v>5401.0290885273371</v>
+      </c>
+      <c r="BN53" s="15">
+        <v>5376.61</v>
+      </c>
+      <c r="BO53" s="15">
+        <v>5996.5534448501521</v>
+      </c>
+      <c r="BP53" s="15">
+        <v>5342.16</v>
+      </c>
+      <c r="BQ53" s="30">
+        <v>5286.4999999999991</v>
+      </c>
+    </row>
+    <row r="54" spans="1:69">
+      <c r="A54" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="B54" s="15">
+        <v>0</v>
+      </c>
+      <c r="C54" s="15">
+        <v>0</v>
+      </c>
+      <c r="D54" s="15">
+        <v>0</v>
+      </c>
+      <c r="E54" s="15">
+        <v>0</v>
+      </c>
+      <c r="F54" s="15">
+        <v>0</v>
+      </c>
+      <c r="G54" s="15">
+        <v>0</v>
+      </c>
+      <c r="H54" s="15">
+        <v>0</v>
+      </c>
+      <c r="I54" s="15">
+        <v>0</v>
+      </c>
+      <c r="J54" s="15">
+        <v>0</v>
+      </c>
+      <c r="K54" s="15">
+        <v>0</v>
+      </c>
+      <c r="L54" s="15">
+        <v>10.558174873795554</v>
+      </c>
+      <c r="M54" s="15">
+        <v>0</v>
+      </c>
+      <c r="N54" s="15">
+        <v>0</v>
+      </c>
+      <c r="O54" s="27">
+        <v>0</v>
+      </c>
+      <c r="P54" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q54" s="30">
+        <v>0</v>
+      </c>
+      <c r="R54" s="15">
+        <v>0</v>
+      </c>
+      <c r="S54" s="15">
+        <v>0</v>
+      </c>
+      <c r="T54" s="15">
+        <v>0</v>
+      </c>
+      <c r="U54" s="30">
+        <v>0</v>
+      </c>
+      <c r="V54" s="15">
+        <v>0</v>
+      </c>
+      <c r="W54" s="15">
+        <v>0</v>
+      </c>
+      <c r="X54" s="15">
+        <v>0</v>
+      </c>
+      <c r="Y54" s="30">
+        <v>0</v>
+      </c>
+      <c r="Z54" s="15">
+        <v>0</v>
+      </c>
+      <c r="AA54" s="15">
+        <v>0</v>
+      </c>
+      <c r="AB54" s="15">
+        <v>0</v>
+      </c>
+      <c r="AC54" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD54" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE54" s="15">
+        <v>0</v>
+      </c>
+      <c r="AF54" s="15">
+        <v>0</v>
+      </c>
+      <c r="AG54" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH54" s="15">
+        <v>49.999999999999993</v>
+      </c>
+      <c r="AI54" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ54" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK54" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL54" s="15">
+        <v>7</v>
+      </c>
+      <c r="AM54" s="15">
+        <v>28</v>
+      </c>
+      <c r="AN54" s="15">
+        <v>0</v>
+      </c>
+      <c r="AO54" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP54" s="15">
+        <v>9.6103310736547929</v>
+      </c>
+      <c r="AQ54" s="15">
+        <v>7.4250077157767995</v>
+      </c>
+      <c r="AR54" s="15">
+        <v>4.2328040656808623</v>
+      </c>
+      <c r="AS54" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT54" s="15">
+        <v>0</v>
+      </c>
+      <c r="AU54" s="15">
+        <v>19.657579133191945</v>
+      </c>
+      <c r="AV54" s="15">
+        <v>19.470472263972479</v>
+      </c>
+      <c r="AW54" s="30">
+        <v>10.558174873795554</v>
+      </c>
+      <c r="AX54" s="15">
+        <v>5.6925995765998962</v>
+      </c>
+      <c r="AY54" s="15">
+        <v>1.7843122667403546</v>
+      </c>
+      <c r="AZ54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BA54" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BC54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BD54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BE54" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI54" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM54" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ54" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:69">
+      <c r="A55" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B55" s="15">
+        <v>0</v>
+      </c>
+      <c r="C55" s="15">
+        <v>0</v>
+      </c>
+      <c r="D55" s="15">
+        <v>0</v>
+      </c>
+      <c r="E55" s="15">
+        <v>0</v>
+      </c>
+      <c r="F55" s="15">
+        <v>0</v>
+      </c>
+      <c r="G55" s="15">
+        <v>0</v>
+      </c>
+      <c r="H55" s="15">
+        <v>0</v>
+      </c>
+      <c r="I55" s="15">
+        <v>0</v>
+      </c>
+      <c r="J55" s="15">
+        <v>0</v>
+      </c>
+      <c r="K55" s="15">
+        <v>0</v>
+      </c>
+      <c r="L55" s="15">
+        <v>0</v>
+      </c>
+      <c r="M55" s="15">
+        <v>0</v>
+      </c>
+      <c r="N55" s="15">
+        <v>0</v>
+      </c>
+      <c r="O55" s="27">
+        <v>0</v>
+      </c>
+      <c r="P55" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q55" s="30">
+        <v>0</v>
+      </c>
+      <c r="R55" s="15">
+        <v>0</v>
+      </c>
+      <c r="S55" s="15">
+        <v>0</v>
+      </c>
+      <c r="T55" s="15">
+        <v>0</v>
+      </c>
+      <c r="U55" s="30">
+        <v>0</v>
+      </c>
+      <c r="V55" s="15">
+        <v>0</v>
+      </c>
+      <c r="W55" s="15">
+        <v>0</v>
+      </c>
+      <c r="X55" s="15">
+        <v>0</v>
+      </c>
+      <c r="Y55" s="30">
+        <v>0</v>
+      </c>
+      <c r="Z55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AA55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AB55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AC55" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AF55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AG55" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AI55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK55" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AM55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AN55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AO55" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AQ55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AR55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AS55" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AU55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AV55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AW55" s="30">
+        <v>0</v>
+      </c>
+      <c r="AX55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AY55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AZ55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BA55" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BC55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BD55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BE55" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI55" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM55" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ55" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:69" ht="13.5">
+      <c r="A56" s="12"/>
+      <c r="B56" s="1"/>
+      <c r="C56" s="1"/>
+    </row>
+    <row r="57" spans="1:69" ht="13.5">
+      <c r="A57" s="12"/>
+    </row>
+    <row r="58" spans="1:69" ht="37.5" customHeight="1">
+      <c r="A58" s="38" t="s">
         <v>63</v>
       </c>
-      <c r="AP6" s="10" t="s">
-[...106 lines deleted...]
-      </c>
+      <c r="B58" s="37"/>
+      <c r="C58" s="37"/>
+      <c r="D58" s="37"/>
+      <c r="E58" s="37"/>
+      <c r="F58" s="37"/>
+      <c r="G58" s="37"/>
+      <c r="H58" s="37"/>
+      <c r="I58" s="37"/>
+      <c r="J58" s="37"/>
+      <c r="K58" s="37"/>
+      <c r="L58" s="37"/>
+      <c r="M58" s="37"/>
+      <c r="N58" s="37"/>
+      <c r="O58" s="34"/>
+      <c r="P58" s="34"/>
+      <c r="Q58" s="34"/>
     </row>
-    <row r="7" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...12687 lines deleted...]
-      <c r="FB65" s="2"/>
+    <row r="59" spans="1:69" ht="13.5">
+      <c r="A59" s="24" t="s">
+        <v>142</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...1 lines deleted...]
-    <mergeCell ref="B63:M63"/>
+  <mergeCells count="1">
+    <mergeCell ref="A58:N58"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:BY65"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:BQ61"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="2.83203125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.33203125" style="1"/>
+    <col min="1" max="1" width="27" style="2" customWidth="1"/>
+    <col min="2" max="14" width="9.140625" style="2"/>
+    <col min="15" max="17" width="9.140625" style="33"/>
+    <col min="18" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:77" ht="18.75" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="1" spans="1:69" ht="16.5">
+      <c r="A1" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="23"/>
+      <c r="P1" s="23"/>
+      <c r="Q1" s="23"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
     </row>
-    <row r="3" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      </c>
+    <row r="2" spans="1:69">
+      <c r="A2" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="23"/>
+      <c r="P2" s="23"/>
+      <c r="Q2" s="23"/>
+      <c r="R2" s="1"/>
+      <c r="S2" s="1"/>
+      <c r="T2" s="1"/>
+      <c r="U2" s="1"/>
+      <c r="V2" s="1"/>
     </row>
-    <row r="4" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="2"/>
+    <row r="3" spans="1:69">
+      <c r="A3" s="3"/>
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="1"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+      <c r="M3" s="1"/>
+      <c r="N3" s="1"/>
+      <c r="O3" s="23"/>
+      <c r="P3" s="23"/>
+      <c r="Q3" s="23"/>
+      <c r="R3" s="1"/>
+      <c r="S3" s="1"/>
+      <c r="T3" s="1"/>
+      <c r="U3" s="1"/>
+      <c r="V3" s="1"/>
     </row>
-    <row r="5" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="2"/>
+    <row r="4" spans="1:69">
+      <c r="A4" s="3"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1"/>
+      <c r="G4" s="1"/>
+      <c r="H4" s="1"/>
+      <c r="I4" s="1"/>
+      <c r="J4" s="1"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="1"/>
+      <c r="O4" s="23"/>
+      <c r="P4" s="23"/>
+      <c r="Q4" s="23"/>
+      <c r="R4" s="1"/>
+      <c r="S4" s="1"/>
+      <c r="T4" s="1"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
     </row>
-    <row r="6" spans="2:77" s="5" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C6" s="10" t="s">
+    <row r="5" spans="1:69" customFormat="1">
+      <c r="A5" s="10"/>
+      <c r="B5" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="C5" s="14" t="s">
+        <v>65</v>
+      </c>
+      <c r="D5" s="14" t="s">
+        <v>66</v>
+      </c>
+      <c r="E5" s="14" t="s">
+        <v>67</v>
+      </c>
+      <c r="F5" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="G5" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="H5" s="19" t="s">
+        <v>70</v>
+      </c>
+      <c r="I5" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="J5" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="K5" s="20" t="s">
+        <v>123</v>
+      </c>
+      <c r="L5" s="20" t="s">
+        <v>138</v>
+      </c>
+      <c r="M5" s="20" t="s">
+        <v>143</v>
+      </c>
+      <c r="N5" s="20" t="s">
+        <v>152</v>
+      </c>
+      <c r="O5" s="20" t="s">
+        <v>161</v>
+      </c>
+      <c r="P5" s="20" t="s">
+        <v>170</v>
+      </c>
+      <c r="Q5" s="28" t="s">
+        <v>191</v>
+      </c>
+      <c r="R5" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="S5" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="T5" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="U5" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="V5" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="W5" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="X5" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="Y5" s="16" t="s">
+        <v>80</v>
+      </c>
+      <c r="Z5" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="AA5" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="AB5" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="AC5" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="AD5" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="AE5" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="AF5" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="AG5" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="AH5" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="AI5" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="AJ5" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="AK5" s="16" t="s">
+        <v>92</v>
+      </c>
+      <c r="AL5" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="AM5" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="AN5" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="AO5" s="16" t="s">
+        <v>96</v>
+      </c>
+      <c r="AP5" s="9" t="s">
+        <v>124</v>
+      </c>
+      <c r="AQ5" s="9" t="s">
+        <v>125</v>
+      </c>
+      <c r="AR5" s="9" t="s">
+        <v>126</v>
+      </c>
+      <c r="AS5" s="16" t="s">
+        <v>127</v>
+      </c>
+      <c r="AT5" s="9" t="s">
+        <v>128</v>
+      </c>
+      <c r="AU5" s="9" t="s">
+        <v>129</v>
+      </c>
+      <c r="AV5" s="9" t="s">
+        <v>130</v>
+      </c>
+      <c r="AW5" s="16" t="s">
+        <v>139</v>
+      </c>
+      <c r="AX5" s="9" t="s">
+        <v>144</v>
+      </c>
+      <c r="AY5" s="9" t="s">
+        <v>145</v>
+      </c>
+      <c r="AZ5" s="9" t="s">
+        <v>146</v>
+      </c>
+      <c r="BA5" s="16" t="s">
+        <v>147</v>
+      </c>
+      <c r="BB5" s="9" t="s">
+        <v>153</v>
+      </c>
+      <c r="BC5" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="BD5" s="9" t="s">
+        <v>155</v>
+      </c>
+      <c r="BE5" s="16" t="s">
+        <v>156</v>
+      </c>
+      <c r="BF5" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="BG5" s="9" t="s">
+        <v>163</v>
+      </c>
+      <c r="BH5" s="9" t="s">
+        <v>164</v>
+      </c>
+      <c r="BI5" s="16" t="s">
+        <v>165</v>
+      </c>
+      <c r="BJ5" s="9" t="s">
+        <v>171</v>
+      </c>
+      <c r="BK5" s="9" t="s">
+        <v>172</v>
+      </c>
+      <c r="BL5" s="9" t="s">
+        <v>173</v>
+      </c>
+      <c r="BM5" s="16" t="s">
+        <v>174</v>
+      </c>
+      <c r="BN5" s="9" t="s">
+        <v>175</v>
+      </c>
+      <c r="BO5" s="9" t="s">
+        <v>189</v>
+      </c>
+      <c r="BP5" s="9" t="s">
+        <v>192</v>
+      </c>
+      <c r="BQ5" s="16" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="6" spans="1:69">
+      <c r="A6" s="4"/>
+      <c r="B6" s="1"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
+      <c r="G6" s="1"/>
+      <c r="H6" s="1"/>
+      <c r="I6" s="1"/>
+      <c r="J6" s="1"/>
+      <c r="K6" s="1"/>
+      <c r="L6" s="1"/>
+      <c r="M6" s="1"/>
+      <c r="N6" s="1"/>
+      <c r="O6" s="23"/>
+      <c r="P6" s="23"/>
+      <c r="Q6" s="31"/>
+      <c r="R6" s="1"/>
+      <c r="S6" s="1"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="31"/>
+      <c r="V6" s="1"/>
+      <c r="Y6" s="29"/>
+      <c r="AC6" s="29"/>
+      <c r="AG6" s="29"/>
+      <c r="AK6" s="29"/>
+      <c r="AO6" s="29"/>
+      <c r="AS6" s="29"/>
+      <c r="AW6" s="29"/>
+      <c r="BA6" s="29"/>
+      <c r="BE6" s="29"/>
+      <c r="BI6" s="29"/>
+      <c r="BM6" s="29"/>
+      <c r="BQ6" s="29"/>
+    </row>
+    <row r="7" spans="1:69">
+      <c r="A7" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="15">
+        <v>-5010.8636477747068</v>
+      </c>
+      <c r="C7" s="15">
+        <v>-4022.5709278372601</v>
+      </c>
+      <c r="D7" s="15">
+        <v>-3637.3168616566918</v>
+      </c>
+      <c r="E7" s="15">
+        <v>-1867.7975457872017</v>
+      </c>
+      <c r="F7" s="15">
+        <v>-5597.817694064438</v>
+      </c>
+      <c r="G7" s="15">
+        <v>-9986.0562544830009</v>
+      </c>
+      <c r="H7" s="15">
+        <v>-13323.310154223258</v>
+      </c>
+      <c r="I7" s="15">
+        <v>-16260.913606673737</v>
+      </c>
+      <c r="J7" s="15">
+        <v>-22263.484314864825</v>
+      </c>
+      <c r="K7" s="15">
+        <v>-26647.579815376459</v>
+      </c>
+      <c r="L7" s="15">
+        <v>-32600.981746297446</v>
+      </c>
+      <c r="M7" s="15">
+        <v>-36391.883405790577</v>
+      </c>
+      <c r="N7" s="15">
+        <v>-34624.351490217457</v>
+      </c>
+      <c r="O7" s="27">
+        <v>-34724.049017343335</v>
+      </c>
+      <c r="P7" s="27">
+        <v>-31154.178311318101</v>
+      </c>
+      <c r="Q7" s="30">
+        <v>-31456.118910991179</v>
+      </c>
+      <c r="R7" s="15">
+        <v>-3465.921539475084</v>
+      </c>
+      <c r="S7" s="15">
+        <v>-3901.5326940782452</v>
+      </c>
+      <c r="T7" s="15">
+        <v>-3430.3929328794593</v>
+      </c>
+      <c r="U7" s="30">
+        <v>-1867.7975457872017</v>
+      </c>
+      <c r="V7" s="15">
+        <v>-3152.2596053172647</v>
+      </c>
+      <c r="W7" s="15">
+        <v>-4091.4566392638599</v>
+      </c>
+      <c r="X7" s="15">
+        <v>-4431.840482629349</v>
+      </c>
+      <c r="Y7" s="30">
+        <v>-5597.817694064438</v>
+      </c>
+      <c r="Z7" s="15">
+        <v>-6163.649976651016</v>
+      </c>
+      <c r="AA7" s="15">
+        <v>-7123.8380719975457</v>
+      </c>
+      <c r="AB7" s="15">
+        <v>-7416.4484301516231</v>
+      </c>
+      <c r="AC7" s="30">
+        <v>-9986.0562544830009</v>
+      </c>
+      <c r="AD7" s="15">
+        <v>-10656.281245736947</v>
+      </c>
+      <c r="AE7" s="15">
+        <v>-11323.59579865199</v>
+      </c>
+      <c r="AF7" s="15">
+        <v>-10914.547834506076</v>
+      </c>
+      <c r="AG7" s="30">
+        <v>-13323.310154223258</v>
+      </c>
+      <c r="AH7" s="15">
+        <v>-15081.384986678731</v>
+      </c>
+      <c r="AI7" s="15">
+        <v>-15120.745843562974</v>
+      </c>
+      <c r="AJ7" s="15">
+        <v>-14714.037261360001</v>
+      </c>
+      <c r="AK7" s="30">
+        <v>-16260.913606673737</v>
+      </c>
+      <c r="AL7" s="15">
+        <v>-19560.10119539679</v>
+      </c>
+      <c r="AM7" s="15">
+        <v>-21635.725351064226</v>
+      </c>
+      <c r="AN7" s="15">
+        <v>-20183.821040217335</v>
+      </c>
+      <c r="AO7" s="30">
+        <v>-22263.484314864825</v>
+      </c>
+      <c r="AP7" s="15">
+        <v>-24161.100460831356</v>
+      </c>
+      <c r="AQ7" s="15">
+        <v>-24393.450194123405</v>
+      </c>
+      <c r="AR7" s="15">
+        <v>-24196.102198780623</v>
+      </c>
+      <c r="AS7" s="30">
+        <v>-26647.579815376459</v>
+      </c>
+      <c r="AT7" s="15">
+        <v>-31981.202523440956</v>
+      </c>
+      <c r="AU7" s="15">
+        <v>-32984.375293976438</v>
+      </c>
+      <c r="AV7" s="15">
+        <v>-29592.635812033332</v>
+      </c>
+      <c r="AW7" s="30">
+        <v>-32600.981746297446</v>
+      </c>
+      <c r="AX7" s="15">
+        <v>-33429.40825297367</v>
+      </c>
+      <c r="AY7" s="15">
+        <v>-35065.477348067587</v>
+      </c>
+      <c r="AZ7" s="15">
+        <v>-36434.394888080235</v>
+      </c>
+      <c r="BA7" s="30">
+        <v>-36391.883405790577</v>
+      </c>
+      <c r="BB7" s="15">
+        <v>-35321.303612284231</v>
+      </c>
+      <c r="BC7" s="15">
+        <v>-32265.434277907523</v>
+      </c>
+      <c r="BD7" s="15">
+        <v>-34362.77079677298</v>
+      </c>
+      <c r="BE7" s="30">
+        <v>-34624.351490217457</v>
+      </c>
+      <c r="BF7" s="15">
+        <v>-39889.249548358421</v>
+      </c>
+      <c r="BG7" s="15">
+        <v>-41807.350323200895</v>
+      </c>
+      <c r="BH7" s="15">
+        <v>-36263.62893552678</v>
+      </c>
+      <c r="BI7" s="30">
+        <v>-34724.049017343335</v>
+      </c>
+      <c r="BJ7" s="15">
+        <v>-36915.086449394556</v>
+      </c>
+      <c r="BK7" s="15">
+        <v>-33752.127308368057</v>
+      </c>
+      <c r="BL7" s="15">
+        <v>-32043.653464359206</v>
+      </c>
+      <c r="BM7" s="30">
+        <v>-31154.178311318101</v>
+      </c>
+      <c r="BN7" s="15">
+        <v>-30675.476236145332</v>
+      </c>
+      <c r="BO7" s="15">
+        <v>-31149.758478770778</v>
+      </c>
+      <c r="BP7" s="15">
+        <v>-30592.991991226489</v>
+      </c>
+      <c r="BQ7" s="30">
+        <v>-31456.118910991179</v>
+      </c>
+    </row>
+    <row r="8" spans="1:69">
+      <c r="A8" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="B8" s="15">
+        <v>3117.6115888100003</v>
+      </c>
+      <c r="C8" s="15">
+        <v>3185.3411253999998</v>
+      </c>
+      <c r="D8" s="15">
+        <v>3831.1669379599998</v>
+      </c>
+      <c r="E8" s="15">
+        <v>5321.2647704299998</v>
+      </c>
+      <c r="F8" s="15">
+        <v>4417.7500646300005</v>
+      </c>
+      <c r="G8" s="15">
+        <v>6683.293176824458</v>
+      </c>
+      <c r="H8" s="15">
+        <v>7626.2216263259688</v>
+      </c>
+      <c r="I8" s="15">
+        <v>5541.409446132333</v>
+      </c>
+      <c r="J8" s="15">
+        <v>6691.5827072032771</v>
+      </c>
+      <c r="K8" s="15">
+        <v>9456.1709048236116</v>
+      </c>
+      <c r="L8" s="15">
+        <v>9805.7539483588098</v>
+      </c>
+      <c r="M8" s="15">
+        <v>8975.3562157554206</v>
+      </c>
+      <c r="N8" s="15">
+        <v>7715.8587410704422</v>
+      </c>
+      <c r="O8" s="27">
+        <v>7114.4657826724997</v>
+      </c>
+      <c r="P8" s="27">
+        <v>6973.8259561598516</v>
+      </c>
+      <c r="Q8" s="30">
+        <v>6696.464888028584</v>
+      </c>
+      <c r="R8" s="15">
+        <v>3719.2717647300001</v>
+      </c>
+      <c r="S8" s="15">
+        <v>3330.3892707499999</v>
+      </c>
+      <c r="T8" s="15">
+        <v>4098.4955651399996</v>
+      </c>
+      <c r="U8" s="30">
+        <v>5321.2647704299998</v>
+      </c>
+      <c r="V8" s="15">
+        <v>4344.5387905699999</v>
+      </c>
+      <c r="W8" s="15">
+        <v>4357.5394186000003</v>
+      </c>
+      <c r="X8" s="15">
+        <v>4421.31288219</v>
+      </c>
+      <c r="Y8" s="30">
+        <v>4417.7500646300005</v>
+      </c>
+      <c r="Z8" s="15">
+        <v>4787.1132507299999</v>
+      </c>
+      <c r="AA8" s="15">
+        <v>5154.1652126199997</v>
+      </c>
+      <c r="AB8" s="15">
+        <v>6026.9649827099993</v>
+      </c>
+      <c r="AC8" s="30">
+        <v>6683.293176824458</v>
+      </c>
+      <c r="AD8" s="15">
+        <v>6283.4416506482803</v>
+      </c>
+      <c r="AE8" s="15">
+        <v>6361.1470639889767</v>
+      </c>
+      <c r="AF8" s="15">
+        <v>6792.8666303942873</v>
+      </c>
+      <c r="AG8" s="30">
+        <v>7626.2216263259688</v>
+      </c>
+      <c r="AH8" s="15">
+        <v>5978.0019859616323</v>
+      </c>
+      <c r="AI8" s="15">
+        <v>5481.8433954278307</v>
+      </c>
+      <c r="AJ8" s="15">
+        <v>5655.2286923028405</v>
+      </c>
+      <c r="AK8" s="30">
+        <v>5541.409446132333</v>
+      </c>
+      <c r="AL8" s="15">
+        <v>4305.7482596533937</v>
+      </c>
+      <c r="AM8" s="15">
+        <v>4209.4171040225938</v>
+      </c>
+      <c r="AN8" s="15">
+        <v>5367.4623335513515</v>
+      </c>
+      <c r="AO8" s="30">
+        <v>6691.5827072032771</v>
+      </c>
+      <c r="AP8" s="15">
+        <v>6168.2320949708983</v>
+      </c>
+      <c r="AQ8" s="15">
+        <v>6599.9268097808972</v>
+      </c>
+      <c r="AR8" s="15">
+        <v>8320.9628982932791</v>
+      </c>
+      <c r="AS8" s="30">
+        <v>9456.1709048236116</v>
+      </c>
+      <c r="AT8" s="15">
+        <v>9365.6416066474885</v>
+      </c>
+      <c r="AU8" s="15">
+        <v>8888.8773509596758</v>
+      </c>
+      <c r="AV8" s="15">
+        <v>9375.4915095341184</v>
+      </c>
+      <c r="AW8" s="30">
+        <v>9805.7539483588098</v>
+      </c>
+      <c r="AX8" s="15">
+        <v>6705.1841332682006</v>
+      </c>
+      <c r="AY8" s="15">
+        <v>8214.2686469179625</v>
+      </c>
+      <c r="AZ8" s="15">
+        <v>9500.8968862275724</v>
+      </c>
+      <c r="BA8" s="30">
+        <v>8975.3562157554206</v>
+      </c>
+      <c r="BB8" s="15">
+        <v>7690.5550370535238</v>
+      </c>
+      <c r="BC8" s="15">
+        <v>7309.9799641985219</v>
+      </c>
+      <c r="BD8" s="15">
+        <v>8495.6614162318765</v>
+      </c>
+      <c r="BE8" s="30">
+        <v>7715.8587410704422</v>
+      </c>
+      <c r="BF8" s="15">
+        <v>6829.071125381508</v>
+      </c>
+      <c r="BG8" s="15">
+        <v>6852.0275876530986</v>
+      </c>
+      <c r="BH8" s="15">
+        <v>7975.001628063671</v>
+      </c>
+      <c r="BI8" s="30">
+        <v>7114.4657826724997</v>
+      </c>
+      <c r="BJ8" s="15">
+        <v>6395.5955355817769</v>
+      </c>
+      <c r="BK8" s="15">
+        <v>6237.9088541907568</v>
+      </c>
+      <c r="BL8" s="15">
+        <v>7848.9414554818832</v>
+      </c>
+      <c r="BM8" s="30">
+        <v>6973.8259561598516</v>
+      </c>
+      <c r="BN8" s="15">
+        <v>6100.3494082302132</v>
+      </c>
+      <c r="BO8" s="15">
+        <v>6474.4874961423457</v>
+      </c>
+      <c r="BP8" s="15">
+        <v>7316.2068256771472</v>
+      </c>
+      <c r="BQ8" s="30">
+        <v>6696.464888028584</v>
+      </c>
+    </row>
+    <row r="9" spans="1:69">
+      <c r="A9" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="15">
+        <v>244.87562143</v>
+      </c>
+      <c r="C9" s="15">
+        <v>238.73299684</v>
+      </c>
+      <c r="D9" s="15">
+        <v>222.64634747000002</v>
+      </c>
+      <c r="E9" s="15">
+        <v>219.91769743999998</v>
+      </c>
+      <c r="F9" s="15">
+        <v>231.75618201</v>
+      </c>
+      <c r="G9" s="15">
+        <v>316.55347313379201</v>
+      </c>
+      <c r="H9" s="15">
+        <v>302.43175046372335</v>
+      </c>
+      <c r="I9" s="15">
+        <v>311.0837106583092</v>
+      </c>
+      <c r="J9" s="15">
+        <v>303.4529077983949</v>
+      </c>
+      <c r="K9" s="15">
+        <v>365.70865541452793</v>
+      </c>
+      <c r="L9" s="15">
+        <v>319.26621724852498</v>
+      </c>
+      <c r="M9" s="15">
+        <v>177.4607599661237</v>
+      </c>
+      <c r="N9" s="15">
+        <v>106.81557947867948</v>
+      </c>
+      <c r="O9" s="27">
+        <v>110.94628534124683</v>
+      </c>
+      <c r="P9" s="27">
+        <v>187.04774713517733</v>
+      </c>
+      <c r="Q9" s="30">
+        <v>111.27181268453845</v>
+      </c>
+      <c r="R9" s="15">
+        <v>216.23933532999999</v>
+      </c>
+      <c r="S9" s="15">
+        <v>210.07600561000001</v>
+      </c>
+      <c r="T9" s="15">
+        <v>217.13292219000002</v>
+      </c>
+      <c r="U9" s="30">
+        <v>219.91769743999998</v>
+      </c>
+      <c r="V9" s="15">
+        <v>222.45448125999999</v>
+      </c>
+      <c r="W9" s="15">
+        <v>228.16605034000003</v>
+      </c>
+      <c r="X9" s="15">
+        <v>233.52881287000002</v>
+      </c>
+      <c r="Y9" s="30">
+        <v>231.75618201</v>
+      </c>
+      <c r="Z9" s="15">
+        <v>252.5491528</v>
+      </c>
+      <c r="AA9" s="15">
+        <v>258.99115816</v>
+      </c>
+      <c r="AB9" s="15">
+        <v>253.77297563000002</v>
+      </c>
+      <c r="AC9" s="30">
+        <v>316.55347313379201</v>
+      </c>
+      <c r="AD9" s="15">
+        <v>341.00053283037084</v>
+      </c>
+      <c r="AE9" s="15">
+        <v>313.56473688852657</v>
+      </c>
+      <c r="AF9" s="15">
+        <v>290.82121360818417</v>
+      </c>
+      <c r="AG9" s="30">
+        <v>302.43175046372335</v>
+      </c>
+      <c r="AH9" s="15">
+        <v>277.90513457716622</v>
+      </c>
+      <c r="AI9" s="15">
+        <v>263.20753582905371</v>
+      </c>
+      <c r="AJ9" s="15">
+        <v>280.24455385573629</v>
+      </c>
+      <c r="AK9" s="30">
+        <v>311.0837106583092</v>
+      </c>
+      <c r="AL9" s="15">
+        <v>308.43536504815074</v>
+      </c>
+      <c r="AM9" s="15">
+        <v>296.02787325429267</v>
+      </c>
+      <c r="AN9" s="15">
+        <v>317.24380814980236</v>
+      </c>
+      <c r="AO9" s="30">
+        <v>303.4529077983949</v>
+      </c>
+      <c r="AP9" s="15">
+        <v>293.93533276300712</v>
+      </c>
+      <c r="AQ9" s="15">
+        <v>298.60877439964071</v>
+      </c>
+      <c r="AR9" s="15">
+        <v>312.30864253865485</v>
+      </c>
+      <c r="AS9" s="30">
+        <v>365.70865541452793</v>
+      </c>
+      <c r="AT9" s="15">
+        <v>368.34647757533975</v>
+      </c>
+      <c r="AU9" s="15">
+        <v>367.487089856659</v>
+      </c>
+      <c r="AV9" s="15">
+        <v>331.15325094037098</v>
+      </c>
+      <c r="AW9" s="30">
+        <v>319.26621724852498</v>
+      </c>
+      <c r="AX9" s="15">
+        <v>206.43709185754335</v>
+      </c>
+      <c r="AY9" s="15">
+        <v>216.2607250957106</v>
+      </c>
+      <c r="AZ9" s="15">
+        <v>209.68142669486213</v>
+      </c>
+      <c r="BA9" s="30">
+        <v>177.4607599661237</v>
+      </c>
+      <c r="BB9" s="15">
+        <v>153.22001902998446</v>
+      </c>
+      <c r="BC9" s="15">
+        <v>130.03944573771469</v>
+      </c>
+      <c r="BD9" s="15">
+        <v>114.9946306935698</v>
+      </c>
+      <c r="BE9" s="30">
+        <v>106.81557947867948</v>
+      </c>
+      <c r="BF9" s="15">
+        <v>122.37311453293322</v>
+      </c>
+      <c r="BG9" s="15">
+        <v>122.47325335154663</v>
+      </c>
+      <c r="BH9" s="15">
+        <v>116.61060928434276</v>
+      </c>
+      <c r="BI9" s="30">
+        <v>110.94628534124683</v>
+      </c>
+      <c r="BJ9" s="15">
+        <v>112.7944785026688</v>
+      </c>
+      <c r="BK9" s="15">
+        <v>105.56612800639819</v>
+      </c>
+      <c r="BL9" s="15">
+        <v>199.03786620871034</v>
+      </c>
+      <c r="BM9" s="30">
+        <v>187.04774713517733</v>
+      </c>
+      <c r="BN9" s="15">
+        <v>168.01061969187157</v>
+      </c>
+      <c r="BO9" s="15">
+        <v>170.15688840782261</v>
+      </c>
+      <c r="BP9" s="15">
+        <v>119.66339860702047</v>
+      </c>
+      <c r="BQ9" s="30">
+        <v>111.27181268453845</v>
+      </c>
+    </row>
+    <row r="10" spans="1:69">
+      <c r="A10" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="15">
+        <v>0</v>
+      </c>
+      <c r="C10" s="15">
+        <v>0</v>
+      </c>
+      <c r="D10" s="15">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="E10" s="15">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="F10" s="15">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="G10" s="15">
+        <v>0</v>
+      </c>
+      <c r="H10" s="15">
+        <v>0</v>
+      </c>
+      <c r="I10" s="15">
+        <v>0</v>
+      </c>
+      <c r="J10" s="15">
+        <v>0</v>
+      </c>
+      <c r="K10" s="15">
+        <v>0</v>
+      </c>
+      <c r="L10" s="15">
+        <v>0</v>
+      </c>
+      <c r="M10" s="15">
+        <v>0</v>
+      </c>
+      <c r="N10" s="15">
+        <v>0</v>
+      </c>
+      <c r="O10" s="27">
+        <v>0</v>
+      </c>
+      <c r="P10" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="30">
+        <v>0</v>
+      </c>
+      <c r="R10" s="15">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="S10" s="15">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="T10" s="15">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="U10" s="30">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="V10" s="15">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="W10" s="15">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="X10" s="15">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="Y10" s="30">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="Z10" s="15">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="AA10" s="15">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="AB10" s="15">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="AC10" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AF10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AG10" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK10" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AM10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AN10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AO10" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AQ10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AR10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AS10" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AU10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AV10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AW10" s="30">
+        <v>0</v>
+      </c>
+      <c r="AX10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AY10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AZ10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BA10" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BC10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BD10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BE10" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI10" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM10" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ10" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:69">
+      <c r="A11" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B11" s="15">
+        <v>0</v>
+      </c>
+      <c r="C11" s="15">
+        <v>0</v>
+      </c>
+      <c r="D11" s="15">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="E11" s="15">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="F11" s="15">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="G11" s="15">
+        <v>0</v>
+      </c>
+      <c r="H11" s="15">
+        <v>0</v>
+      </c>
+      <c r="I11" s="15">
+        <v>0</v>
+      </c>
+      <c r="J11" s="15">
+        <v>0</v>
+      </c>
+      <c r="K11" s="15">
+        <v>0</v>
+      </c>
+      <c r="L11" s="15">
+        <v>0</v>
+      </c>
+      <c r="M11" s="15">
+        <v>0</v>
+      </c>
+      <c r="N11" s="15">
+        <v>0</v>
+      </c>
+      <c r="O11" s="27">
+        <v>0</v>
+      </c>
+      <c r="P11" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="30">
+        <v>0</v>
+      </c>
+      <c r="R11" s="15">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="S11" s="15">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="T11" s="15">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="U11" s="30">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="V11" s="15">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="W11" s="15">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="X11" s="15">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="Y11" s="30">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="Z11" s="15">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="AA11" s="15">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="AB11" s="15">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="AC11" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AF11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AG11" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AI11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK11" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AM11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AN11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AO11" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AQ11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AR11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AS11" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AU11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AV11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AW11" s="30">
+        <v>0</v>
+      </c>
+      <c r="AX11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AY11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AZ11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BA11" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BC11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BD11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BE11" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI11" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM11" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ11" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:69">
+      <c r="A12" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B12" s="15">
+        <v>244.87562143</v>
+      </c>
+      <c r="C12" s="15">
+        <v>238.73299684</v>
+      </c>
+      <c r="D12" s="15">
+        <v>222.60719747000002</v>
+      </c>
+      <c r="E12" s="15">
+        <v>219.87854743999998</v>
+      </c>
+      <c r="F12" s="15">
+        <v>231.71703201</v>
+      </c>
+      <c r="G12" s="15">
+        <v>316.55347313379201</v>
+      </c>
+      <c r="H12" s="15">
+        <v>302.43175046372335</v>
+      </c>
+      <c r="I12" s="15">
+        <v>311.0837106583092</v>
+      </c>
+      <c r="J12" s="15">
+        <v>303.4529077983949</v>
+      </c>
+      <c r="K12" s="15">
+        <v>365.70865541452793</v>
+      </c>
+      <c r="L12" s="15">
+        <v>319.26621724852498</v>
+      </c>
+      <c r="M12" s="15">
+        <v>177.4607599661237</v>
+      </c>
+      <c r="N12" s="15">
+        <v>106.81557947867948</v>
+      </c>
+      <c r="O12" s="27">
+        <v>110.94628534124683</v>
+      </c>
+      <c r="P12" s="27">
+        <v>187.04774713517733</v>
+      </c>
+      <c r="Q12" s="30">
+        <v>111.27181268453845</v>
+      </c>
+      <c r="R12" s="15">
+        <v>216.20018532999998</v>
+      </c>
+      <c r="S12" s="15">
+        <v>210.03685561</v>
+      </c>
+      <c r="T12" s="15">
+        <v>217.09377219000001</v>
+      </c>
+      <c r="U12" s="30">
+        <v>219.87854743999998</v>
+      </c>
+      <c r="V12" s="15">
+        <v>222.41533125999999</v>
+      </c>
+      <c r="W12" s="15">
+        <v>228.12690034000002</v>
+      </c>
+      <c r="X12" s="15">
+        <v>233.48966287000002</v>
+      </c>
+      <c r="Y12" s="30">
+        <v>231.71703201</v>
+      </c>
+      <c r="Z12" s="15">
+        <v>252.5100028</v>
+      </c>
+      <c r="AA12" s="15">
+        <v>258.95200815999999</v>
+      </c>
+      <c r="AB12" s="15">
+        <v>253.73382563000001</v>
+      </c>
+      <c r="AC12" s="30">
+        <v>316.55347313379201</v>
+      </c>
+      <c r="AD12" s="15">
+        <v>341.00053283037084</v>
+      </c>
+      <c r="AE12" s="15">
+        <v>313.56473688852657</v>
+      </c>
+      <c r="AF12" s="15">
+        <v>290.82121360818417</v>
+      </c>
+      <c r="AG12" s="30">
+        <v>302.43175046372335</v>
+      </c>
+      <c r="AH12" s="15">
+        <v>277.90513457716622</v>
+      </c>
+      <c r="AI12" s="15">
+        <v>263.20753582905371</v>
+      </c>
+      <c r="AJ12" s="15">
+        <v>280.24455385573629</v>
+      </c>
+      <c r="AK12" s="30">
+        <v>311.0837106583092</v>
+      </c>
+      <c r="AL12" s="15">
+        <v>308.43536504815074</v>
+      </c>
+      <c r="AM12" s="15">
+        <v>296.02787325429267</v>
+      </c>
+      <c r="AN12" s="15">
+        <v>317.24380814980236</v>
+      </c>
+      <c r="AO12" s="30">
+        <v>303.4529077983949</v>
+      </c>
+      <c r="AP12" s="15">
+        <v>293.93533276300712</v>
+      </c>
+      <c r="AQ12" s="15">
+        <v>298.60877439964071</v>
+      </c>
+      <c r="AR12" s="15">
+        <v>312.30864253865485</v>
+      </c>
+      <c r="AS12" s="30">
+        <v>365.70865541452793</v>
+      </c>
+      <c r="AT12" s="15">
+        <v>368.34647757533975</v>
+      </c>
+      <c r="AU12" s="15">
+        <v>367.487089856659</v>
+      </c>
+      <c r="AV12" s="15">
+        <v>331.15325094037098</v>
+      </c>
+      <c r="AW12" s="30">
+        <v>319.26621724852498</v>
+      </c>
+      <c r="AX12" s="15">
+        <v>206.43709185754335</v>
+      </c>
+      <c r="AY12" s="15">
+        <v>216.2607250957106</v>
+      </c>
+      <c r="AZ12" s="15">
+        <v>209.68142669486213</v>
+      </c>
+      <c r="BA12" s="30">
+        <v>177.4607599661237</v>
+      </c>
+      <c r="BB12" s="15">
+        <v>153.22001902998446</v>
+      </c>
+      <c r="BC12" s="15">
+        <v>130.03944573771469</v>
+      </c>
+      <c r="BD12" s="15">
+        <v>114.9946306935698</v>
+      </c>
+      <c r="BE12" s="30">
+        <v>106.81557947867948</v>
+      </c>
+      <c r="BF12" s="15">
+        <v>122.37311453293322</v>
+      </c>
+      <c r="BG12" s="15">
+        <v>122.47325335154663</v>
+      </c>
+      <c r="BH12" s="15">
+        <v>116.61060928434276</v>
+      </c>
+      <c r="BI12" s="30">
+        <v>110.94628534124683</v>
+      </c>
+      <c r="BJ12" s="15">
+        <v>112.7944785026688</v>
+      </c>
+      <c r="BK12" s="15">
+        <v>105.56612800639819</v>
+      </c>
+      <c r="BL12" s="15">
+        <v>199.03786620871034</v>
+      </c>
+      <c r="BM12" s="30">
+        <v>187.04774713517733</v>
+      </c>
+      <c r="BN12" s="15">
+        <v>168.01061969187157</v>
+      </c>
+      <c r="BO12" s="15">
+        <v>170.15688840782261</v>
+      </c>
+      <c r="BP12" s="15">
+        <v>119.66339860702047</v>
+      </c>
+      <c r="BQ12" s="30">
+        <v>111.27181268453845</v>
+      </c>
+    </row>
+    <row r="13" spans="1:69">
+      <c r="A13" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13" s="15">
+        <v>232.08106599999999</v>
+      </c>
+      <c r="C13" s="15">
+        <v>229.48902280999999</v>
+      </c>
+      <c r="D13" s="15">
+        <v>216.58386290000001</v>
+      </c>
+      <c r="E13" s="15">
+        <v>214.58449902999999</v>
+      </c>
+      <c r="F13" s="15">
+        <v>225.23668634999999</v>
+      </c>
+      <c r="G13" s="15">
+        <v>264.37020095591964</v>
+      </c>
+      <c r="H13" s="15">
+        <v>246.92169359555629</v>
+      </c>
+      <c r="I13" s="15">
+        <v>225.90836732585495</v>
+      </c>
+      <c r="J13" s="15">
+        <v>233.7274298333877</v>
+      </c>
+      <c r="K13" s="15">
+        <v>336.13178390702871</v>
+      </c>
+      <c r="L13" s="15">
+        <v>287.83383835993533</v>
+      </c>
+      <c r="M13" s="15">
+        <v>138.29932109293892</v>
+      </c>
+      <c r="N13" s="15">
+        <v>81.395034575180148</v>
+      </c>
+      <c r="O13" s="27">
+        <v>75.458806088883406</v>
+      </c>
+      <c r="P13" s="27">
+        <v>75.9230417083661</v>
+      </c>
+      <c r="Q13" s="30">
+        <v>73.242825714421315</v>
+      </c>
+      <c r="R13" s="15">
+        <v>211.23534563999999</v>
+      </c>
+      <c r="S13" s="15">
+        <v>206.09459186000001</v>
+      </c>
+      <c r="T13" s="15">
+        <v>211.58465812</v>
+      </c>
+      <c r="U13" s="30">
+        <v>214.58449902999999</v>
+      </c>
+      <c r="V13" s="15">
+        <v>217.33550249999999</v>
+      </c>
+      <c r="W13" s="15">
+        <v>222.49780247000001</v>
+      </c>
+      <c r="X13" s="15">
+        <v>227.54908022000001</v>
+      </c>
+      <c r="Y13" s="30">
+        <v>225.23668634999999</v>
+      </c>
+      <c r="Z13" s="15">
+        <v>245.09973624</v>
+      </c>
+      <c r="AA13" s="15">
+        <v>251.26110643000001</v>
+      </c>
+      <c r="AB13" s="15">
+        <v>246.92517369000001</v>
+      </c>
+      <c r="AC13" s="30">
+        <v>264.37020095591964</v>
+      </c>
+      <c r="AD13" s="15">
+        <v>281.19353349034884</v>
+      </c>
+      <c r="AE13" s="15">
+        <v>261.43065873380732</v>
+      </c>
+      <c r="AF13" s="15">
+        <v>247.36872776279969</v>
+      </c>
+      <c r="AG13" s="30">
+        <v>246.92169359555629</v>
+      </c>
+      <c r="AH13" s="15">
+        <v>227.04932402000449</v>
+      </c>
+      <c r="AI13" s="15">
+        <v>218.81653990032956</v>
+      </c>
+      <c r="AJ13" s="15">
+        <v>221.45035980923186</v>
+      </c>
+      <c r="AK13" s="30">
+        <v>225.90836732585495</v>
+      </c>
+      <c r="AL13" s="15">
+        <v>233.48220278958721</v>
+      </c>
+      <c r="AM13" s="15">
+        <v>238.40271844086755</v>
+      </c>
+      <c r="AN13" s="15">
+        <v>237.04362839523228</v>
+      </c>
+      <c r="AO13" s="30">
+        <v>233.7274298333877</v>
+      </c>
+      <c r="AP13" s="15">
+        <v>241.95295481279524</v>
+      </c>
+      <c r="AQ13" s="15">
+        <v>256.05360597273096</v>
+      </c>
+      <c r="AR13" s="15">
+        <v>280.1972360629984</v>
+      </c>
+      <c r="AS13" s="30">
+        <v>336.13178390702871</v>
+      </c>
+      <c r="AT13" s="15">
+        <v>342.15713772433969</v>
+      </c>
+      <c r="AU13" s="15">
+        <v>336.89448508020081</v>
+      </c>
+      <c r="AV13" s="15">
+        <v>301.73424085852719</v>
+      </c>
+      <c r="AW13" s="30">
+        <v>287.83383835993533</v>
+      </c>
+      <c r="AX13" s="15">
+        <v>187.05865013537786</v>
+      </c>
+      <c r="AY13" s="15">
+        <v>183.07240118023242</v>
+      </c>
+      <c r="AZ13" s="15">
+        <v>172.47393486824089</v>
+      </c>
+      <c r="BA13" s="30">
+        <v>138.29932109293892</v>
+      </c>
+      <c r="BB13" s="15">
+        <v>122.1257725201543</v>
+      </c>
+      <c r="BC13" s="15">
+        <v>105.30805015798512</v>
+      </c>
+      <c r="BD13" s="15">
+        <v>87.255311100983889</v>
+      </c>
+      <c r="BE13" s="30">
+        <v>81.395034575180148</v>
+      </c>
+      <c r="BF13" s="15">
+        <v>88.58190046245835</v>
+      </c>
+      <c r="BG13" s="15">
+        <v>87.356264660827222</v>
+      </c>
+      <c r="BH13" s="15">
+        <v>84.394843927384642</v>
+      </c>
+      <c r="BI13" s="30">
+        <v>75.458806088883406</v>
+      </c>
+      <c r="BJ13" s="15">
+        <v>75.507876882994253</v>
+      </c>
+      <c r="BK13" s="15">
+        <v>71.050140975051363</v>
+      </c>
+      <c r="BL13" s="15">
+        <v>72.518638596685619</v>
+      </c>
+      <c r="BM13" s="30">
+        <v>75.9230417083661</v>
+      </c>
+      <c r="BN13" s="15">
+        <v>71.672560360374533</v>
+      </c>
+      <c r="BO13" s="15">
+        <v>71.67681241520809</v>
+      </c>
+      <c r="BP13" s="15">
+        <v>72.730579743450605</v>
+      </c>
+      <c r="BQ13" s="30">
+        <v>73.242825714421315</v>
+      </c>
+    </row>
+    <row r="14" spans="1:69">
+      <c r="A14" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14" s="15">
+        <v>12.794555429999999</v>
+      </c>
+      <c r="C14" s="15">
+        <v>9.2439740299999986</v>
+      </c>
+      <c r="D14" s="15">
+        <v>6.0233345700000003</v>
+      </c>
+      <c r="E14" s="15">
+        <v>5.2940484100000003</v>
+      </c>
+      <c r="F14" s="15">
+        <v>6.4803456600000002</v>
+      </c>
+      <c r="G14" s="15">
+        <v>52.183272177872361</v>
+      </c>
+      <c r="H14" s="15">
+        <v>55.510056868167055</v>
+      </c>
+      <c r="I14" s="15">
+        <v>85.175343332454233</v>
+      </c>
+      <c r="J14" s="15">
+        <v>69.725477965007187</v>
+      </c>
+      <c r="K14" s="15">
+        <v>29.576871507499241</v>
+      </c>
+      <c r="L14" s="15">
+        <v>31.43237888858966</v>
+      </c>
+      <c r="M14" s="15">
+        <v>39.161438873184785</v>
+      </c>
+      <c r="N14" s="15">
+        <v>25.420544903499337</v>
+      </c>
+      <c r="O14" s="27">
+        <v>35.487479252363428</v>
+      </c>
+      <c r="P14" s="27">
+        <v>111.12470542681123</v>
+      </c>
+      <c r="Q14" s="30">
+        <v>38.028986970117138</v>
+      </c>
+      <c r="R14" s="15">
+        <v>4.9648396900000007</v>
+      </c>
+      <c r="S14" s="15">
+        <v>3.94226375</v>
+      </c>
+      <c r="T14" s="15">
+        <v>5.5091140699999999</v>
+      </c>
+      <c r="U14" s="30">
+        <v>5.2940484100000003</v>
+      </c>
+      <c r="V14" s="15">
+        <v>5.0798287599999998</v>
+      </c>
+      <c r="W14" s="15">
+        <v>5.6290978699999998</v>
+      </c>
+      <c r="X14" s="15">
+        <v>5.9405826500000005</v>
+      </c>
+      <c r="Y14" s="30">
+        <v>6.4803456600000002</v>
+      </c>
+      <c r="Z14" s="15">
+        <v>7.4102665599999993</v>
+      </c>
+      <c r="AA14" s="15">
+        <v>7.6909017300000002</v>
+      </c>
+      <c r="AB14" s="15">
+        <v>6.8086519400000007</v>
+      </c>
+      <c r="AC14" s="30">
+        <v>52.183272177872361</v>
+      </c>
+      <c r="AD14" s="15">
+        <v>59.806999340021981</v>
+      </c>
+      <c r="AE14" s="15">
+        <v>52.134078154719234</v>
+      </c>
+      <c r="AF14" s="15">
+        <v>43.452485845384487</v>
+      </c>
+      <c r="AG14" s="30">
+        <v>55.510056868167055</v>
+      </c>
+      <c r="AH14" s="15">
+        <v>50.855810557161725</v>
+      </c>
+      <c r="AI14" s="15">
+        <v>44.390995928724131</v>
+      </c>
+      <c r="AJ14" s="15">
+        <v>58.794194046504451</v>
+      </c>
+      <c r="AK14" s="30">
+        <v>85.175343332454233</v>
+      </c>
+      <c r="AL14" s="15">
+        <v>74.953162258563509</v>
+      </c>
+      <c r="AM14" s="15">
+        <v>57.625154813425148</v>
+      </c>
+      <c r="AN14" s="15">
+        <v>80.200179754570087</v>
+      </c>
+      <c r="AO14" s="30">
+        <v>69.725477965007187</v>
+      </c>
+      <c r="AP14" s="15">
+        <v>51.982377950211898</v>
+      </c>
+      <c r="AQ14" s="15">
+        <v>42.555168426909738</v>
+      </c>
+      <c r="AR14" s="15">
+        <v>32.11140647565643</v>
+      </c>
+      <c r="AS14" s="30">
+        <v>29.576871507499241</v>
+      </c>
+      <c r="AT14" s="15">
+        <v>26.189339851000081</v>
+      </c>
+      <c r="AU14" s="15">
+        <v>30.592604776458167</v>
+      </c>
+      <c r="AV14" s="15">
+        <v>29.419010081843798</v>
+      </c>
+      <c r="AW14" s="30">
+        <v>31.43237888858966</v>
+      </c>
+      <c r="AX14" s="15">
+        <v>19.378441722165505</v>
+      </c>
+      <c r="AY14" s="15">
+        <v>33.188323915478172</v>
+      </c>
+      <c r="AZ14" s="15">
+        <v>37.207491826621229</v>
+      </c>
+      <c r="BA14" s="30">
+        <v>39.161438873184785</v>
+      </c>
+      <c r="BB14" s="15">
+        <v>31.094246509830164</v>
+      </c>
+      <c r="BC14" s="15">
+        <v>24.731395579729568</v>
+      </c>
+      <c r="BD14" s="15">
+        <v>27.739319592585911</v>
+      </c>
+      <c r="BE14" s="30">
+        <v>25.420544903499337</v>
+      </c>
+      <c r="BF14" s="15">
+        <v>33.791214070474858</v>
+      </c>
+      <c r="BG14" s="15">
+        <v>35.11698869071941</v>
+      </c>
+      <c r="BH14" s="15">
+        <v>32.215765356958109</v>
+      </c>
+      <c r="BI14" s="30">
+        <v>35.487479252363428</v>
+      </c>
+      <c r="BJ14" s="15">
+        <v>37.286601619674549</v>
+      </c>
+      <c r="BK14" s="15">
+        <v>34.515987031346825</v>
+      </c>
+      <c r="BL14" s="15">
+        <v>126.51922761202471</v>
+      </c>
+      <c r="BM14" s="30">
+        <v>111.12470542681123</v>
+      </c>
+      <c r="BN14" s="15">
+        <v>96.33805933149705</v>
+      </c>
+      <c r="BO14" s="15">
+        <v>98.480075992614516</v>
+      </c>
+      <c r="BP14" s="15">
+        <v>46.932818863569864</v>
+      </c>
+      <c r="BQ14" s="30">
+        <v>38.028986970117138</v>
+      </c>
+    </row>
+    <row r="15" spans="1:69">
+      <c r="A15" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B15" s="15">
+        <v>129.49426091000001</v>
+      </c>
+      <c r="C15" s="15">
+        <v>141.72912855999999</v>
+      </c>
+      <c r="D15" s="15">
+        <v>76.320590490000001</v>
+      </c>
+      <c r="E15" s="15">
+        <v>84.347072989999987</v>
+      </c>
+      <c r="F15" s="15">
+        <v>113.39388262</v>
+      </c>
+      <c r="G15" s="15">
+        <v>127.55459135612519</v>
+      </c>
+      <c r="H15" s="15">
+        <v>139.07036964577765</v>
+      </c>
+      <c r="I15" s="15">
+        <v>172.93650535980186</v>
+      </c>
+      <c r="J15" s="15">
+        <v>315.28383231144551</v>
+      </c>
+      <c r="K15" s="15">
+        <v>435.52993568090858</v>
+      </c>
+      <c r="L15" s="15">
+        <v>619.31158350376609</v>
+      </c>
+      <c r="M15" s="15">
+        <v>552.05997283682859</v>
+      </c>
+      <c r="N15" s="15">
+        <v>571.3225721626211</v>
+      </c>
+      <c r="O15" s="27">
+        <v>544.47303455328756</v>
+      </c>
+      <c r="P15" s="27">
+        <v>700.03768797397868</v>
+      </c>
+      <c r="Q15" s="30">
+        <v>861.83125982052786</v>
+      </c>
+      <c r="R15" s="15">
+        <v>80.832429399999995</v>
+      </c>
+      <c r="S15" s="15">
+        <v>74.113265139999996</v>
+      </c>
+      <c r="T15" s="15">
+        <v>15.662642950000002</v>
+      </c>
+      <c r="U15" s="30">
+        <v>84.347072989999987</v>
+      </c>
+      <c r="V15" s="15">
+        <v>87.784309309999998</v>
+      </c>
+      <c r="W15" s="15">
+        <v>107.77336825999998</v>
+      </c>
+      <c r="X15" s="15">
+        <v>123.78406932</v>
+      </c>
+      <c r="Y15" s="30">
+        <v>113.39388262</v>
+      </c>
+      <c r="Z15" s="15">
+        <v>115.86409792999999</v>
+      </c>
+      <c r="AA15" s="15">
+        <v>106.97405446</v>
+      </c>
+      <c r="AB15" s="15">
+        <v>109.79200708</v>
+      </c>
+      <c r="AC15" s="30">
+        <v>127.55459135612519</v>
+      </c>
+      <c r="AD15" s="15">
+        <v>125.67370160467209</v>
+      </c>
+      <c r="AE15" s="15">
+        <v>112.39779588555487</v>
+      </c>
+      <c r="AF15" s="15">
+        <v>125.21832844814132</v>
+      </c>
+      <c r="AG15" s="30">
+        <v>139.07036964577765</v>
+      </c>
+      <c r="AH15" s="15">
+        <v>139.29215633134135</v>
+      </c>
+      <c r="AI15" s="15">
+        <v>142.07942302560107</v>
+      </c>
+      <c r="AJ15" s="15">
+        <v>168.22753245170551</v>
+      </c>
+      <c r="AK15" s="30">
+        <v>172.93650535980186</v>
+      </c>
+      <c r="AL15" s="15">
+        <v>216.22702758342669</v>
+      </c>
+      <c r="AM15" s="15">
+        <v>272.46741136076446</v>
+      </c>
+      <c r="AN15" s="15">
+        <v>294.08763537811654</v>
+      </c>
+      <c r="AO15" s="30">
+        <v>315.28383231144551</v>
+      </c>
+      <c r="AP15" s="15">
+        <v>328.32667010295143</v>
+      </c>
+      <c r="AQ15" s="15">
+        <v>335.46093086307508</v>
+      </c>
+      <c r="AR15" s="15">
+        <v>462.43104325811692</v>
+      </c>
+      <c r="AS15" s="30">
+        <v>435.52993568090858</v>
+      </c>
+      <c r="AT15" s="15">
+        <v>513.57532056836976</v>
+      </c>
+      <c r="AU15" s="15">
+        <v>571.37859773561001</v>
+      </c>
+      <c r="AV15" s="15">
+        <v>590.67536249349223</v>
+      </c>
+      <c r="AW15" s="30">
+        <v>619.31158350376609</v>
+      </c>
+      <c r="AX15" s="15">
+        <v>533.46892810944018</v>
+      </c>
+      <c r="AY15" s="15">
+        <v>508.38603741129816</v>
+      </c>
+      <c r="AZ15" s="15">
+        <v>524.44678339838674</v>
+      </c>
+      <c r="BA15" s="30">
+        <v>552.05997283682859</v>
+      </c>
+      <c r="BB15" s="15">
+        <v>541.67607457969916</v>
+      </c>
+      <c r="BC15" s="15">
+        <v>513.90719072839795</v>
+      </c>
+      <c r="BD15" s="15">
+        <v>587.94942413558647</v>
+      </c>
+      <c r="BE15" s="30">
+        <v>571.3225721626211</v>
+      </c>
+      <c r="BF15" s="15">
+        <v>590.85173063814852</v>
+      </c>
+      <c r="BG15" s="15">
+        <v>690.59787801201583</v>
+      </c>
+      <c r="BH15" s="15">
+        <v>667.31147864987054</v>
+      </c>
+      <c r="BI15" s="30">
+        <v>544.47303455328756</v>
+      </c>
+      <c r="BJ15" s="15">
+        <v>618.01037017147974</v>
+      </c>
+      <c r="BK15" s="15">
+        <v>619.69318507026787</v>
+      </c>
+      <c r="BL15" s="15">
+        <v>722.17476034494541</v>
+      </c>
+      <c r="BM15" s="30">
+        <v>700.03768797397868</v>
+      </c>
+      <c r="BN15" s="15">
+        <v>623.22968771785509</v>
+      </c>
+      <c r="BO15" s="15">
+        <v>718.95171440807781</v>
+      </c>
+      <c r="BP15" s="15">
+        <v>817.14469671669838</v>
+      </c>
+      <c r="BQ15" s="30">
+        <v>861.83125982052786</v>
+      </c>
+    </row>
+    <row r="16" spans="1:69">
+      <c r="A16" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="B16" s="15">
+        <v>0</v>
+      </c>
+      <c r="C16" s="15">
+        <v>0</v>
+      </c>
+      <c r="D16" s="15">
+        <v>0</v>
+      </c>
+      <c r="E16" s="15">
+        <v>0.65186895</v>
+      </c>
+      <c r="F16" s="15">
+        <v>0.70580977</v>
+      </c>
+      <c r="G16" s="15">
+        <v>0.77487602038798364</v>
+      </c>
+      <c r="H16" s="15">
+        <v>0.80293099218131725</v>
+      </c>
+      <c r="I16" s="15">
+        <v>0.74541597137845617</v>
+      </c>
+      <c r="J16" s="15">
+        <v>0.77685304265505462</v>
+      </c>
+      <c r="K16" s="15">
+        <v>0.82280805607350671</v>
+      </c>
+      <c r="L16" s="15">
+        <v>0.7955920507480938</v>
+      </c>
+      <c r="M16" s="15">
+        <v>0.81829199104002526</v>
+      </c>
+      <c r="N16" s="15">
+        <v>0</v>
+      </c>
+      <c r="O16" s="27">
+        <v>0</v>
+      </c>
+      <c r="P16" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="30">
+        <v>0</v>
+      </c>
+      <c r="R16" s="15">
+        <v>0</v>
+      </c>
+      <c r="S16" s="15">
+        <v>0.64088030000000007</v>
+      </c>
+      <c r="T16" s="15">
+        <v>0.66447372999999998</v>
+      </c>
+      <c r="U16" s="30">
+        <v>0.65186895</v>
+      </c>
+      <c r="V16" s="15">
+        <v>0.64810458999999998</v>
+      </c>
+      <c r="W16" s="15">
+        <v>0.6907229399999999</v>
+      </c>
+      <c r="X16" s="15">
+        <v>0.68668909</v>
+      </c>
+      <c r="Y16" s="30">
+        <v>0.70580977</v>
+      </c>
+      <c r="Z16" s="15">
+        <v>0.71321816000000005</v>
+      </c>
+      <c r="AA16" s="15">
+        <v>0.72727185999999999</v>
+      </c>
+      <c r="AB16" s="15">
+        <v>0.74229117</v>
+      </c>
+      <c r="AC16" s="30">
+        <v>0.77487602038798364</v>
+      </c>
+      <c r="AD16" s="15">
+        <v>0.76935605879840063</v>
+      </c>
+      <c r="AE16" s="15">
+        <v>0.76601699922002997</v>
+      </c>
+      <c r="AF16" s="15">
+        <v>0.76390203323671768</v>
+      </c>
+      <c r="AG16" s="30">
+        <v>0.80293099218131725</v>
+      </c>
+      <c r="AH16" s="15">
+        <v>0.79025497918636733</v>
+      </c>
+      <c r="AI16" s="15">
+        <v>0.75965404825705418</v>
+      </c>
+      <c r="AJ16" s="15">
+        <v>0.74741003310682486</v>
+      </c>
+      <c r="AK16" s="30">
+        <v>0.74541597137845617</v>
+      </c>
+      <c r="AL16" s="15">
+        <v>0.74865000894468381</v>
+      </c>
+      <c r="AM16" s="15">
+        <v>0.76451297575927457</v>
+      </c>
+      <c r="AN16" s="15">
+        <v>0.7600800397452937</v>
+      </c>
+      <c r="AO16" s="30">
+        <v>0.77685304265505462</v>
+      </c>
+      <c r="AP16" s="15">
+        <v>0.78582100263981713</v>
+      </c>
+      <c r="AQ16" s="15">
+        <v>0.78114396940976205</v>
+      </c>
+      <c r="AR16" s="15">
+        <v>0.80797503190119435</v>
+      </c>
+      <c r="AS16" s="30">
+        <v>0.82280805607350671</v>
+      </c>
+      <c r="AT16" s="15">
+        <v>0.85298395443951558</v>
+      </c>
+      <c r="AU16" s="15">
+        <v>0.85157993700935464</v>
+      </c>
+      <c r="AV16" s="15">
+        <v>0.8022560767295378</v>
+      </c>
+      <c r="AW16" s="30">
+        <v>0.7955920507480938</v>
+      </c>
+      <c r="AX16" s="15">
+        <v>0.77732500599365628</v>
+      </c>
+      <c r="AY16" s="15">
+        <v>0.81263802700236543</v>
+      </c>
+      <c r="AZ16" s="15">
+        <v>0.81636799166644669</v>
+      </c>
+      <c r="BA16" s="30">
+        <v>0.81829199104002526</v>
+      </c>
+      <c r="BB16" s="15">
+        <v>0.79425803385206351</v>
+      </c>
+      <c r="BC16" s="15">
+        <v>0.76847404574444222</v>
+      </c>
+      <c r="BD16" s="15">
+        <v>0.80251793566865226</v>
+      </c>
+      <c r="BE16" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF16" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG16" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH16" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI16" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ16" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK16" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL16" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM16" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN16" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO16" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP16" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ16" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:69">
+      <c r="A17" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17" s="15">
+        <v>0</v>
+      </c>
+      <c r="C17" s="15">
+        <v>0</v>
+      </c>
+      <c r="D17" s="15">
+        <v>0</v>
+      </c>
+      <c r="E17" s="15">
+        <v>0.65186895</v>
+      </c>
+      <c r="F17" s="15">
+        <v>0.70580977</v>
+      </c>
+      <c r="G17" s="15">
+        <v>0.77487602038798364</v>
+      </c>
+      <c r="H17" s="15">
+        <v>0.80293099218131725</v>
+      </c>
+      <c r="I17" s="15">
+        <v>0.74541597137845617</v>
+      </c>
+      <c r="J17" s="15">
+        <v>0.77685304265505462</v>
+      </c>
+      <c r="K17" s="15">
+        <v>0.82280805607350671</v>
+      </c>
+      <c r="L17" s="15">
+        <v>0.7955920507480938</v>
+      </c>
+      <c r="M17" s="15">
+        <v>0.81829199104002526</v>
+      </c>
+      <c r="N17" s="15">
+        <v>0</v>
+      </c>
+      <c r="O17" s="27">
+        <v>0</v>
+      </c>
+      <c r="P17" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="30">
+        <v>0</v>
+      </c>
+      <c r="R17" s="15">
+        <v>0</v>
+      </c>
+      <c r="S17" s="15">
+        <v>0.64088030000000007</v>
+      </c>
+      <c r="T17" s="15">
+        <v>0.66447372999999998</v>
+      </c>
+      <c r="U17" s="30">
+        <v>0.65186895</v>
+      </c>
+      <c r="V17" s="15">
+        <v>0.64810458999999998</v>
+      </c>
+      <c r="W17" s="15">
+        <v>0.6907229399999999</v>
+      </c>
+      <c r="X17" s="15">
+        <v>0.68668909</v>
+      </c>
+      <c r="Y17" s="30">
+        <v>0.70580977</v>
+      </c>
+      <c r="Z17" s="15">
+        <v>0.71321816000000005</v>
+      </c>
+      <c r="AA17" s="15">
+        <v>0.72727185999999999</v>
+      </c>
+      <c r="AB17" s="15">
+        <v>0.74229117</v>
+      </c>
+      <c r="AC17" s="30">
+        <v>0.77487602038798364</v>
+      </c>
+      <c r="AD17" s="15">
+        <v>0.76935605879840063</v>
+      </c>
+      <c r="AE17" s="15">
+        <v>0.76601699922002997</v>
+      </c>
+      <c r="AF17" s="15">
+        <v>0.76390203323671768</v>
+      </c>
+      <c r="AG17" s="30">
+        <v>0.80293099218131725</v>
+      </c>
+      <c r="AH17" s="15">
+        <v>0.79025497918636733</v>
+      </c>
+      <c r="AI17" s="15">
+        <v>0.75965404825705418</v>
+      </c>
+      <c r="AJ17" s="15">
+        <v>0.74741003310682486</v>
+      </c>
+      <c r="AK17" s="30">
+        <v>0.74541597137845617</v>
+      </c>
+      <c r="AL17" s="15">
+        <v>0.74865000894468381</v>
+      </c>
+      <c r="AM17" s="15">
+        <v>0.76451297575927457</v>
+      </c>
+      <c r="AN17" s="15">
+        <v>0.7600800397452937</v>
+      </c>
+      <c r="AO17" s="30">
+        <v>0.77685304265505462</v>
+      </c>
+      <c r="AP17" s="15">
+        <v>0.78582100263981713</v>
+      </c>
+      <c r="AQ17" s="15">
+        <v>0.78114396940976205</v>
+      </c>
+      <c r="AR17" s="15">
+        <v>0.80797503190119435</v>
+      </c>
+      <c r="AS17" s="30">
+        <v>0.82280805607350671</v>
+      </c>
+      <c r="AT17" s="15">
+        <v>0.85298395443951558</v>
+      </c>
+      <c r="AU17" s="15">
+        <v>0.85157993700935464</v>
+      </c>
+      <c r="AV17" s="15">
+        <v>0.8022560767295378</v>
+      </c>
+      <c r="AW17" s="30">
+        <v>0.7955920507480938</v>
+      </c>
+      <c r="AX17" s="15">
+        <v>0.77732500599365628</v>
+      </c>
+      <c r="AY17" s="15">
+        <v>0.81263802700236543</v>
+      </c>
+      <c r="AZ17" s="15">
+        <v>0.81636799166644669</v>
+      </c>
+      <c r="BA17" s="30">
+        <v>0.81829199104002526</v>
+      </c>
+      <c r="BB17" s="15">
+        <v>0.79425803385206351</v>
+      </c>
+      <c r="BC17" s="15">
+        <v>0.76847404574444222</v>
+      </c>
+      <c r="BD17" s="15">
+        <v>0.80251793566865226</v>
+      </c>
+      <c r="BE17" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF17" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG17" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH17" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI17" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ17" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK17" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL17" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM17" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN17" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO17" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP17" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ17" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:69">
+      <c r="A18" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="B18" s="15">
+        <v>5.3027701399999998</v>
+      </c>
+      <c r="C18" s="15">
+        <v>3.7308320799999999</v>
+      </c>
+      <c r="D18" s="15">
+        <v>2.3206949799999999</v>
+      </c>
+      <c r="E18" s="15">
+        <v>5.3674849900000003</v>
+      </c>
+      <c r="F18" s="15">
+        <v>5.0274294699999995</v>
+      </c>
+      <c r="G18" s="15">
+        <v>0</v>
+      </c>
+      <c r="H18" s="15">
+        <v>0</v>
+      </c>
+      <c r="I18" s="15">
+        <v>0</v>
+      </c>
+      <c r="J18" s="15">
+        <v>0</v>
+      </c>
+      <c r="K18" s="15">
+        <v>0</v>
+      </c>
+      <c r="L18" s="15">
+        <v>0</v>
+      </c>
+      <c r="M18" s="15">
+        <v>0</v>
+      </c>
+      <c r="N18" s="15">
+        <v>0</v>
+      </c>
+      <c r="O18" s="27">
+        <v>0</v>
+      </c>
+      <c r="P18" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="30">
+        <v>0</v>
+      </c>
+      <c r="R18" s="15">
+        <v>6.13995012</v>
+      </c>
+      <c r="S18" s="15">
+        <v>6.07075561</v>
+      </c>
+      <c r="T18" s="15">
+        <v>6.2345754500000004</v>
+      </c>
+      <c r="U18" s="30">
+        <v>5.3674849900000003</v>
+      </c>
+      <c r="V18" s="15">
+        <v>5.3490022899999996</v>
+      </c>
+      <c r="W18" s="15">
+        <v>5.5511417600000001</v>
+      </c>
+      <c r="X18" s="15">
+        <v>5.8422385300000004</v>
+      </c>
+      <c r="Y18" s="30">
+        <v>5.0274294699999995</v>
+      </c>
+      <c r="Z18" s="15">
+        <v>5.4341911300000003</v>
+      </c>
+      <c r="AA18" s="15">
+        <v>5.9357155499999994</v>
+      </c>
+      <c r="AB18" s="15">
+        <v>6.2611359200000001</v>
+      </c>
+      <c r="AC18" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AF18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AG18" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AI18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK18" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AM18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AN18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AO18" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AQ18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AR18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AS18" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AU18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AV18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AW18" s="30">
+        <v>0</v>
+      </c>
+      <c r="AX18" s="15">
+        <v>0.48747500375873359</v>
+      </c>
+      <c r="AY18" s="15">
+        <v>0.532418017691205</v>
+      </c>
+      <c r="AZ18" s="15">
+        <v>0.55396399434508881</v>
+      </c>
+      <c r="BA18" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB18" s="15">
+        <v>0</v>
+      </c>
+      <c r="BC18" s="15">
+        <v>0</v>
+      </c>
+      <c r="BD18" s="15">
+        <v>0</v>
+      </c>
+      <c r="BE18" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF18" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG18" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH18" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI18" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ18" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK18" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL18" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM18" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN18" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO18" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP18" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ18" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:69">
+      <c r="A19" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19" s="15">
+        <v>5.3027701399999998</v>
+      </c>
+      <c r="C19" s="15">
+        <v>3.7308320799999999</v>
+      </c>
+      <c r="D19" s="15">
+        <v>2.3206949799999999</v>
+      </c>
+      <c r="E19" s="15">
+        <v>5.3674849900000003</v>
+      </c>
+      <c r="F19" s="15">
+        <v>5.0274294699999995</v>
+      </c>
+      <c r="G19" s="15">
+        <v>0</v>
+      </c>
+      <c r="H19" s="15">
+        <v>0</v>
+      </c>
+      <c r="I19" s="15">
+        <v>0</v>
+      </c>
+      <c r="J19" s="15">
+        <v>0</v>
+      </c>
+      <c r="K19" s="15">
+        <v>0</v>
+      </c>
+      <c r="L19" s="15">
+        <v>0</v>
+      </c>
+      <c r="M19" s="15">
+        <v>0</v>
+      </c>
+      <c r="N19" s="15">
+        <v>0</v>
+      </c>
+      <c r="O19" s="27">
+        <v>0</v>
+      </c>
+      <c r="P19" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="30">
+        <v>0</v>
+      </c>
+      <c r="R19" s="15">
+        <v>6.13995012</v>
+      </c>
+      <c r="S19" s="15">
+        <v>6.07075561</v>
+      </c>
+      <c r="T19" s="15">
+        <v>6.2345754500000004</v>
+      </c>
+      <c r="U19" s="30">
+        <v>5.3674849900000003</v>
+      </c>
+      <c r="V19" s="15">
+        <v>5.3490022899999996</v>
+      </c>
+      <c r="W19" s="15">
+        <v>5.5511417600000001</v>
+      </c>
+      <c r="X19" s="15">
+        <v>5.8422385300000004</v>
+      </c>
+      <c r="Y19" s="30">
+        <v>5.0274294699999995</v>
+      </c>
+      <c r="Z19" s="15">
+        <v>5.4341911300000003</v>
+      </c>
+      <c r="AA19" s="15">
+        <v>5.9357155499999994</v>
+      </c>
+      <c r="AB19" s="15">
+        <v>6.2611359200000001</v>
+      </c>
+      <c r="AC19" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AF19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AG19" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AI19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK19" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AM19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AN19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AO19" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AQ19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AR19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AS19" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AU19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AV19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AW19" s="30">
+        <v>0</v>
+      </c>
+      <c r="AX19" s="15">
+        <v>0.48747500375873359</v>
+      </c>
+      <c r="AY19" s="15">
+        <v>0.532418017691205</v>
+      </c>
+      <c r="AZ19" s="15">
+        <v>0.55396399434508881</v>
+      </c>
+      <c r="BA19" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB19" s="15">
+        <v>0</v>
+      </c>
+      <c r="BC19" s="15">
+        <v>0</v>
+      </c>
+      <c r="BD19" s="15">
+        <v>0</v>
+      </c>
+      <c r="BE19" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF19" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG19" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH19" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI19" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ19" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK19" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL19" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM19" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN19" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO19" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP19" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ19" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:69">
+      <c r="A20" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="B20" s="15">
+        <v>82.699721230000009</v>
+      </c>
+      <c r="C20" s="15">
+        <v>96.315472819999997</v>
+      </c>
+      <c r="D20" s="15">
+        <v>69.501538519999997</v>
+      </c>
+      <c r="E20" s="15">
+        <v>73.551040669999992</v>
+      </c>
+      <c r="F20" s="15">
+        <v>101.54553756999999</v>
+      </c>
+      <c r="G20" s="15">
+        <v>108.82008886319636</v>
+      </c>
+      <c r="H20" s="15">
+        <v>111.07665691837138</v>
+      </c>
+      <c r="I20" s="15">
+        <v>133.93823485720833</v>
+      </c>
+      <c r="J20" s="15">
+        <v>248.15846262575957</v>
+      </c>
+      <c r="K20" s="15">
+        <v>315.62035450919632</v>
+      </c>
+      <c r="L20" s="15">
+        <v>405.36835685705995</v>
+      </c>
+      <c r="M20" s="15">
+        <v>387.79862375375797</v>
+      </c>
+      <c r="N20" s="15">
+        <v>386.97717987081035</v>
+      </c>
+      <c r="O20" s="27">
+        <v>357.36072844565399</v>
+      </c>
+      <c r="P20" s="27">
+        <v>468.83255494086217</v>
+      </c>
+      <c r="Q20" s="30">
+        <v>507.93285209767521</v>
+      </c>
+      <c r="R20" s="15">
+        <v>70.404335349999997</v>
+      </c>
+      <c r="S20" s="15">
+        <v>62.439137410000001</v>
+      </c>
+      <c r="T20" s="15">
+        <v>3.9115171600000003</v>
+      </c>
+      <c r="U20" s="30">
+        <v>73.551040669999992</v>
+      </c>
+      <c r="V20" s="15">
+        <v>77.006234239999998</v>
+      </c>
+      <c r="W20" s="15">
+        <v>96.42516968999999</v>
+      </c>
+      <c r="X20" s="15">
+        <v>111.12505537999999</v>
+      </c>
+      <c r="Y20" s="30">
+        <v>101.54553756999999</v>
+      </c>
+      <c r="Z20" s="15">
+        <v>103.35763774999999</v>
+      </c>
+      <c r="AA20" s="15">
+        <v>93.612056410000008</v>
+      </c>
+      <c r="AB20" s="15">
+        <v>96.215346660000009</v>
+      </c>
+      <c r="AC20" s="30">
+        <v>108.82008886319636</v>
+      </c>
+      <c r="AD20" s="15">
+        <v>107.69763623084279</v>
+      </c>
+      <c r="AE20" s="15">
+        <v>94.098500904187489</v>
+      </c>
+      <c r="AF20" s="15">
+        <v>105.73882660060502</v>
+      </c>
+      <c r="AG20" s="30">
+        <v>111.07665691837138</v>
+      </c>
+      <c r="AH20" s="15">
+        <v>106.08849220585513</v>
+      </c>
+      <c r="AI20" s="15">
+        <v>109.34195094595185</v>
+      </c>
+      <c r="AJ20" s="15">
+        <v>125.07063054005336</v>
+      </c>
+      <c r="AK20" s="30">
+        <v>133.93823485720833</v>
+      </c>
+      <c r="AL20" s="15">
+        <v>164.70300196783046</v>
+      </c>
+      <c r="AM20" s="15">
+        <v>207.43367642281564</v>
+      </c>
+      <c r="AN20" s="15">
+        <v>227.74531590901483</v>
+      </c>
+      <c r="AO20" s="30">
+        <v>248.15846262575957</v>
+      </c>
+      <c r="AP20" s="15">
+        <v>252.76798284912627</v>
+      </c>
+      <c r="AQ20" s="15">
+        <v>252.25563012146284</v>
+      </c>
+      <c r="AR20" s="15">
+        <v>306.90293711741685</v>
+      </c>
+      <c r="AS20" s="30">
+        <v>315.62035450919632</v>
+      </c>
+      <c r="AT20" s="15">
+        <v>348.50712938516722</v>
+      </c>
+      <c r="AU20" s="15">
+        <v>357.47433355792691</v>
+      </c>
+      <c r="AV20" s="15">
+        <v>370.81421946548846</v>
+      </c>
+      <c r="AW20" s="30">
+        <v>405.36835685705995</v>
+      </c>
+      <c r="AX20" s="15">
+        <v>385.81670297488529</v>
+      </c>
+      <c r="AY20" s="15">
+        <v>367.13024519901688</v>
+      </c>
+      <c r="AZ20" s="15">
+        <v>394.81596996968523</v>
+      </c>
+      <c r="BA20" s="30">
+        <v>387.79862375375797</v>
+      </c>
+      <c r="BB20" s="15">
+        <v>378.6721896283758</v>
+      </c>
+      <c r="BC20" s="15">
+        <v>349.20436478685542</v>
+      </c>
+      <c r="BD20" s="15">
+        <v>400.23881791610324</v>
+      </c>
+      <c r="BE20" s="30">
+        <v>386.97717987081035</v>
+      </c>
+      <c r="BF20" s="15">
+        <v>425.32887105336619</v>
+      </c>
+      <c r="BG20" s="15">
+        <v>538.95727179038033</v>
+      </c>
+      <c r="BH20" s="15">
+        <v>498.60058237017302</v>
+      </c>
+      <c r="BI20" s="30">
+        <v>357.36072844565399</v>
+      </c>
+      <c r="BJ20" s="15">
+        <v>413.66387824659745</v>
+      </c>
+      <c r="BK20" s="15">
+        <v>420.76648321477654</v>
+      </c>
+      <c r="BL20" s="15">
+        <v>520.24461418289798</v>
+      </c>
+      <c r="BM20" s="30">
+        <v>468.83255494086217</v>
+      </c>
+      <c r="BN20" s="15">
+        <v>331.62730419153729</v>
+      </c>
+      <c r="BO20" s="15">
+        <v>404.94163826085492</v>
+      </c>
+      <c r="BP20" s="15">
+        <v>496.56686392325821</v>
+      </c>
+      <c r="BQ20" s="30">
+        <v>507.93285209767521</v>
+      </c>
+    </row>
+    <row r="21" spans="1:69">
+      <c r="A21" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B21" s="15">
+        <v>51.329817050000003</v>
+      </c>
+      <c r="C21" s="15">
+        <v>59.953612399999997</v>
+      </c>
+      <c r="D21" s="15">
+        <v>43.563652490000003</v>
+      </c>
+      <c r="E21" s="15">
+        <v>51.399418969999992</v>
+      </c>
+      <c r="F21" s="15">
+        <v>75.950332419999995</v>
+      </c>
+      <c r="G21" s="15">
+        <v>78.912374076285957</v>
+      </c>
+      <c r="H21" s="15">
+        <v>85.178730170557031</v>
+      </c>
+      <c r="I21" s="15">
+        <v>100.89146012609676</v>
+      </c>
+      <c r="J21" s="15">
+        <v>184.36434412298433</v>
+      </c>
+      <c r="K21" s="15">
+        <v>235.13209502400582</v>
+      </c>
+      <c r="L21" s="15">
+        <v>275.06174454524717</v>
+      </c>
+      <c r="M21" s="15">
+        <v>335.44229232703913</v>
+      </c>
+      <c r="N21" s="15">
+        <v>341.07449384295103</v>
+      </c>
+      <c r="O21" s="27">
+        <v>344.95819124595778</v>
+      </c>
+      <c r="P21" s="27">
+        <v>314.72560160536591</v>
+      </c>
+      <c r="Q21" s="30">
+        <v>412.23176761578662</v>
+      </c>
+      <c r="R21" s="15">
+        <v>45.137773389999992</v>
+      </c>
+      <c r="S21" s="15">
+        <v>38.184394230000002</v>
+      </c>
+      <c r="T21" s="15">
+        <v>3.8740374200000001</v>
+      </c>
+      <c r="U21" s="30">
+        <v>51.399418969999992</v>
+      </c>
+      <c r="V21" s="15">
+        <v>53.122974300000003</v>
+      </c>
+      <c r="W21" s="15">
+        <v>68.320858659999999</v>
+      </c>
+      <c r="X21" s="15">
+        <v>70.68527168</v>
+      </c>
+      <c r="Y21" s="30">
+        <v>75.950332419999995</v>
+      </c>
+      <c r="Z21" s="15">
+        <v>77.964719649999992</v>
+      </c>
+      <c r="AA21" s="15">
+        <v>70.245004600000001</v>
+      </c>
+      <c r="AB21" s="15">
+        <v>70.733404570000005</v>
+      </c>
+      <c r="AC21" s="30">
+        <v>78.912374076285957</v>
+      </c>
+      <c r="AD21" s="15">
+        <v>80.489298151432678</v>
+      </c>
+      <c r="AE21" s="15">
+        <v>70.254701928465607</v>
+      </c>
+      <c r="AF21" s="15">
+        <v>70.426839064210938</v>
+      </c>
+      <c r="AG21" s="30">
+        <v>85.178730170557031</v>
+      </c>
+      <c r="AH21" s="15">
+        <v>81.072387864726025</v>
+      </c>
+      <c r="AI21" s="15">
+        <v>84.164845346575191</v>
+      </c>
+      <c r="AJ21" s="15">
+        <v>91.569784056120028</v>
+      </c>
+      <c r="AK21" s="30">
+        <v>100.89146012609676</v>
+      </c>
+      <c r="AL21" s="15">
+        <v>116.33055138988846</v>
+      </c>
+      <c r="AM21" s="15">
+        <v>157.66513500084713</v>
+      </c>
+      <c r="AN21" s="15">
+        <v>169.18114884663996</v>
+      </c>
+      <c r="AO21" s="30">
+        <v>184.36434412298433</v>
+      </c>
+      <c r="AP21" s="15">
+        <v>204.67307368756053</v>
+      </c>
+      <c r="AQ21" s="15">
+        <v>219.5418594025609</v>
+      </c>
+      <c r="AR21" s="15">
+        <v>221.95215876331409</v>
+      </c>
+      <c r="AS21" s="30">
+        <v>235.13209502400582</v>
+      </c>
+      <c r="AT21" s="15">
+        <v>266.35213777331683</v>
+      </c>
+      <c r="AU21" s="15">
+        <v>269.91930003429843</v>
+      </c>
+      <c r="AV21" s="15">
+        <v>272.81004409215336</v>
+      </c>
+      <c r="AW21" s="30">
+        <v>275.06174454524717</v>
+      </c>
+      <c r="AX21" s="15">
+        <v>271.43135209290352</v>
+      </c>
+      <c r="AY21" s="15">
+        <v>279.0711072729847</v>
+      </c>
+      <c r="AZ21" s="15">
+        <v>322.80065070482368</v>
+      </c>
+      <c r="BA21" s="30">
+        <v>335.44229232703913</v>
+      </c>
+      <c r="BB21" s="15">
+        <v>311.1337572608287</v>
+      </c>
+      <c r="BC21" s="15">
+        <v>296.56999165372417</v>
+      </c>
+      <c r="BD21" s="15">
+        <v>332.65048533411118</v>
+      </c>
+      <c r="BE21" s="30">
+        <v>341.07449384295103</v>
+      </c>
+      <c r="BF21" s="15">
+        <v>394.795260809242</v>
+      </c>
+      <c r="BG21" s="15">
+        <v>486.40677166409324</v>
+      </c>
+      <c r="BH21" s="15">
+        <v>423.27917862266713</v>
+      </c>
+      <c r="BI21" s="30">
+        <v>344.95819124595778</v>
+      </c>
+      <c r="BJ21" s="15">
+        <v>365.9536326966097</v>
+      </c>
+      <c r="BK21" s="15">
+        <v>365.03750655490296</v>
+      </c>
+      <c r="BL21" s="15">
+        <v>409.69164625348157</v>
+      </c>
+      <c r="BM21" s="30">
+        <v>314.72560160536591</v>
+      </c>
+      <c r="BN21" s="15">
+        <v>307.33719359154645</v>
+      </c>
+      <c r="BO21" s="15">
+        <v>371.16059223909389</v>
+      </c>
+      <c r="BP21" s="15">
+        <v>418.70258958027949</v>
+      </c>
+      <c r="BQ21" s="30">
+        <v>412.23176761578662</v>
+      </c>
+    </row>
+    <row r="22" spans="1:69">
+      <c r="A22" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B22" s="15">
+        <v>31.369904180000002</v>
+      </c>
+      <c r="C22" s="15">
+        <v>36.361860419999999</v>
+      </c>
+      <c r="D22" s="15">
+        <v>25.937886029999998</v>
+      </c>
+      <c r="E22" s="15">
+        <v>22.151621700000003</v>
+      </c>
+      <c r="F22" s="15">
+        <v>25.595205149999998</v>
+      </c>
+      <c r="G22" s="15">
+        <v>29.9077147869104</v>
+      </c>
+      <c r="H22" s="15">
+        <v>25.897926747814353</v>
+      </c>
+      <c r="I22" s="15">
+        <v>33.046774731111555</v>
+      </c>
+      <c r="J22" s="15">
+        <v>63.794118502775248</v>
+      </c>
+      <c r="K22" s="15">
+        <v>80.488259485190525</v>
+      </c>
+      <c r="L22" s="15">
+        <v>130.30661231181278</v>
+      </c>
+      <c r="M22" s="15">
+        <v>52.35633142671881</v>
+      </c>
+      <c r="N22" s="15">
+        <v>45.902686027859346</v>
+      </c>
+      <c r="O22" s="27">
+        <v>12.402537199696201</v>
+      </c>
+      <c r="P22" s="27">
+        <v>154.10695333549626</v>
+      </c>
+      <c r="Q22" s="30">
+        <v>95.701084481888614</v>
+      </c>
+      <c r="R22" s="15">
+        <v>25.266561960000001</v>
+      </c>
+      <c r="S22" s="15">
+        <v>24.254743179999998</v>
+      </c>
+      <c r="T22" s="15">
+        <v>3.7479739999999998E-2</v>
+      </c>
+      <c r="U22" s="30">
+        <v>22.151621700000003</v>
+      </c>
+      <c r="V22" s="15">
+        <v>23.883259940000002</v>
+      </c>
+      <c r="W22" s="15">
+        <v>28.104311029999998</v>
+      </c>
+      <c r="X22" s="15">
+        <v>40.4397837</v>
+      </c>
+      <c r="Y22" s="30">
+        <v>25.595205149999998</v>
+      </c>
+      <c r="Z22" s="15">
+        <v>25.392918099999999</v>
+      </c>
+      <c r="AA22" s="15">
+        <v>23.367051810000003</v>
+      </c>
+      <c r="AB22" s="15">
+        <v>25.48194209</v>
+      </c>
+      <c r="AC22" s="30">
+        <v>29.9077147869104</v>
+      </c>
+      <c r="AD22" s="15">
+        <v>27.208338079410108</v>
+      </c>
+      <c r="AE22" s="15">
+        <v>23.843798975721885</v>
+      </c>
+      <c r="AF22" s="15">
+        <v>35.311987536394078</v>
+      </c>
+      <c r="AG22" s="30">
+        <v>25.897926747814353</v>
+      </c>
+      <c r="AH22" s="15">
+        <v>25.016104341129104</v>
+      </c>
+      <c r="AI22" s="15">
+        <v>25.177105599376656</v>
+      </c>
+      <c r="AJ22" s="15">
+        <v>33.50084648393333</v>
+      </c>
+      <c r="AK22" s="30">
+        <v>33.046774731111555</v>
+      </c>
+      <c r="AL22" s="15">
+        <v>48.37245057794199</v>
+      </c>
+      <c r="AM22" s="15">
+        <v>49.768541421968514</v>
+      </c>
+      <c r="AN22" s="15">
+        <v>58.564167062374878</v>
+      </c>
+      <c r="AO22" s="30">
+        <v>63.794118502775248</v>
+      </c>
+      <c r="AP22" s="15">
+        <v>48.094909161565752</v>
+      </c>
+      <c r="AQ22" s="15">
+        <v>32.713770718901934</v>
+      </c>
+      <c r="AR22" s="15">
+        <v>84.950778354102766</v>
+      </c>
+      <c r="AS22" s="30">
+        <v>80.488259485190525</v>
+      </c>
+      <c r="AT22" s="15">
+        <v>82.154991611850363</v>
+      </c>
+      <c r="AU22" s="15">
+        <v>87.555033523628452</v>
+      </c>
+      <c r="AV22" s="15">
+        <v>98.00417537333513</v>
+      </c>
+      <c r="AW22" s="30">
+        <v>130.30661231181278</v>
+      </c>
+      <c r="AX22" s="15">
+        <v>114.38535088198175</v>
+      </c>
+      <c r="AY22" s="15">
+        <v>88.059137926032193</v>
+      </c>
+      <c r="AZ22" s="15">
+        <v>72.015319264861546</v>
+      </c>
+      <c r="BA22" s="30">
+        <v>52.35633142671881</v>
+      </c>
+      <c r="BB22" s="15">
+        <v>67.538432367547074</v>
+      </c>
+      <c r="BC22" s="15">
+        <v>52.634373133131234</v>
+      </c>
+      <c r="BD22" s="15">
+        <v>67.588332581992091</v>
+      </c>
+      <c r="BE22" s="30">
+        <v>45.902686027859346</v>
+      </c>
+      <c r="BF22" s="15">
+        <v>30.533610244124194</v>
+      </c>
+      <c r="BG22" s="15">
+        <v>52.550500126287126</v>
+      </c>
+      <c r="BH22" s="15">
+        <v>75.321403747505855</v>
+      </c>
+      <c r="BI22" s="30">
+        <v>12.402537199696201</v>
+      </c>
+      <c r="BJ22" s="15">
+        <v>47.710245549987746</v>
+      </c>
+      <c r="BK22" s="15">
+        <v>55.728976659873574</v>
+      </c>
+      <c r="BL22" s="15">
+        <v>110.5529679294164</v>
+      </c>
+      <c r="BM22" s="30">
+        <v>154.10695333549626</v>
+      </c>
+      <c r="BN22" s="15">
+        <v>24.290110599990843</v>
+      </c>
+      <c r="BO22" s="15">
+        <v>33.781046021761043</v>
+      </c>
+      <c r="BP22" s="15">
+        <v>77.864274342978703</v>
+      </c>
+      <c r="BQ22" s="30">
+        <v>95.701084481888614</v>
+      </c>
+    </row>
+    <row r="23" spans="1:69">
+      <c r="A23" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="B23" s="15">
+        <v>41.49176954</v>
+      </c>
+      <c r="C23" s="15">
+        <v>41.682823659999997</v>
+      </c>
+      <c r="D23" s="15">
+        <v>4.4983569900000004</v>
+      </c>
+      <c r="E23" s="15">
+        <v>4.7766783799999999</v>
+      </c>
+      <c r="F23" s="15">
+        <v>6.1151058099999993</v>
+      </c>
+      <c r="G23" s="15">
+        <v>17.959626472540847</v>
+      </c>
+      <c r="H23" s="15">
+        <v>27.190781735224942</v>
+      </c>
+      <c r="I23" s="15">
+        <v>38.252854531215057</v>
+      </c>
+      <c r="J23" s="15">
+        <v>66.348516643030862</v>
+      </c>
+      <c r="K23" s="15">
+        <v>119.08677311563875</v>
+      </c>
+      <c r="L23" s="15">
+        <v>213.14763459595801</v>
+      </c>
+      <c r="M23" s="15">
+        <v>163.44305709203056</v>
+      </c>
+      <c r="N23" s="15">
+        <v>184.34539229181081</v>
+      </c>
+      <c r="O23" s="27">
+        <v>187.11230610763363</v>
+      </c>
+      <c r="P23" s="27">
+        <v>231.20513303311651</v>
+      </c>
+      <c r="Q23" s="30">
+        <v>353.89840772285265</v>
+      </c>
+      <c r="R23" s="15">
+        <v>4.2881439299999995</v>
+      </c>
+      <c r="S23" s="15">
+        <v>4.9624918200000003</v>
+      </c>
+      <c r="T23" s="15">
+        <v>4.8520766100000001</v>
+      </c>
+      <c r="U23" s="30">
+        <v>4.7766783799999999</v>
+      </c>
+      <c r="V23" s="15">
+        <v>4.7809681900000003</v>
+      </c>
+      <c r="W23" s="15">
+        <v>5.1063338700000003</v>
+      </c>
+      <c r="X23" s="15">
+        <v>6.1300863200000002</v>
+      </c>
+      <c r="Y23" s="30">
+        <v>6.1151058099999993</v>
+      </c>
+      <c r="Z23" s="15">
+        <v>6.3590508899999989</v>
+      </c>
+      <c r="AA23" s="15">
+        <v>6.69901064</v>
+      </c>
+      <c r="AB23" s="15">
+        <v>6.5732333299999999</v>
+      </c>
+      <c r="AC23" s="30">
+        <v>17.959626472540847</v>
+      </c>
+      <c r="AD23" s="15">
+        <v>17.206709315030899</v>
+      </c>
+      <c r="AE23" s="15">
+        <v>17.533277982147354</v>
+      </c>
+      <c r="AF23" s="15">
+        <v>18.715599814299583</v>
+      </c>
+      <c r="AG23" s="30">
+        <v>27.190781735224942</v>
+      </c>
+      <c r="AH23" s="15">
+        <v>32.413409146299855</v>
+      </c>
+      <c r="AI23" s="15">
+        <v>31.977818031392186</v>
+      </c>
+      <c r="AJ23" s="15">
+        <v>42.409491878545325</v>
+      </c>
+      <c r="AK23" s="30">
+        <v>38.252854531215057</v>
+      </c>
+      <c r="AL23" s="15">
+        <v>50.775375606651544</v>
+      </c>
+      <c r="AM23" s="15">
+        <v>64.269221962189519</v>
+      </c>
+      <c r="AN23" s="15">
+        <v>65.58223942935642</v>
+      </c>
+      <c r="AO23" s="30">
+        <v>66.348516643030862</v>
+      </c>
+      <c r="AP23" s="15">
+        <v>74.77286625118532</v>
+      </c>
+      <c r="AQ23" s="15">
+        <v>82.424156772202494</v>
+      </c>
+      <c r="AR23" s="15">
+        <v>154.72013110879888</v>
+      </c>
+      <c r="AS23" s="30">
+        <v>119.08677311563875</v>
+      </c>
+      <c r="AT23" s="15">
+        <v>164.21520722876298</v>
+      </c>
+      <c r="AU23" s="15">
+        <v>213.05268424067373</v>
+      </c>
+      <c r="AV23" s="15">
+        <v>219.0588869512743</v>
+      </c>
+      <c r="AW23" s="30">
+        <v>213.14763459595801</v>
+      </c>
+      <c r="AX23" s="15">
+        <v>146.38742512480258</v>
+      </c>
+      <c r="AY23" s="15">
+        <v>139.91073616758766</v>
+      </c>
+      <c r="AZ23" s="15">
+        <v>128.26048144268995</v>
+      </c>
+      <c r="BA23" s="30">
+        <v>163.44305709203056</v>
+      </c>
+      <c r="BB23" s="15">
+        <v>162.20962691747124</v>
+      </c>
+      <c r="BC23" s="15">
+        <v>163.9343518957981</v>
+      </c>
+      <c r="BD23" s="15">
+        <v>186.90808828381455</v>
+      </c>
+      <c r="BE23" s="30">
+        <v>184.34539229181081</v>
+      </c>
+      <c r="BF23" s="15">
+        <v>165.52285958478237</v>
+      </c>
+      <c r="BG23" s="15">
+        <v>151.64060622163547</v>
+      </c>
+      <c r="BH23" s="15">
+        <v>168.71089627969752</v>
+      </c>
+      <c r="BI23" s="30">
+        <v>187.11230610763363</v>
+      </c>
+      <c r="BJ23" s="15">
+        <v>204.34649192488234</v>
+      </c>
+      <c r="BK23" s="15">
+        <v>198.92670185549133</v>
+      </c>
+      <c r="BL23" s="15">
+        <v>201.93014616204741</v>
+      </c>
+      <c r="BM23" s="30">
+        <v>231.20513303311651</v>
+      </c>
+      <c r="BN23" s="15">
+        <v>291.60238352631779</v>
+      </c>
+      <c r="BO23" s="15">
+        <v>314.01007614722289</v>
+      </c>
+      <c r="BP23" s="15">
+        <v>320.57783279344017</v>
+      </c>
+      <c r="BQ23" s="30">
+        <v>353.89840772285265</v>
+      </c>
+    </row>
+    <row r="24" spans="1:69">
+      <c r="A24" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B24" s="15">
+        <v>41.49176954</v>
+      </c>
+      <c r="C24" s="15">
+        <v>41.682823659999997</v>
+      </c>
+      <c r="D24" s="15">
+        <v>4.4983569900000004</v>
+      </c>
+      <c r="E24" s="15">
+        <v>4.7766783799999999</v>
+      </c>
+      <c r="F24" s="15">
+        <v>6.0151058099999997</v>
+      </c>
+      <c r="G24" s="15">
+        <v>17.959626472540847</v>
+      </c>
+      <c r="H24" s="15">
+        <v>25.421611752452549</v>
+      </c>
+      <c r="I24" s="15">
+        <v>37.850566546661604</v>
+      </c>
+      <c r="J24" s="15">
+        <v>66.085176628571517</v>
+      </c>
+      <c r="K24" s="15">
+        <v>118.96922910762825</v>
+      </c>
+      <c r="L24" s="15">
+        <v>208.50194529962539</v>
+      </c>
+      <c r="M24" s="15">
+        <v>163.09213265206665</v>
+      </c>
+      <c r="N24" s="15">
+        <v>134.37924825281277</v>
+      </c>
+      <c r="O24" s="27">
+        <v>181.12298711571671</v>
+      </c>
+      <c r="P24" s="27">
+        <v>203.56042040174268</v>
+      </c>
+      <c r="Q24" s="30">
+        <v>327.45470734445234</v>
+      </c>
+      <c r="R24" s="15">
+        <v>4.2881439299999995</v>
+      </c>
+      <c r="S24" s="15">
+        <v>4.9624918200000003</v>
+      </c>
+      <c r="T24" s="15">
+        <v>4.8520766100000001</v>
+      </c>
+      <c r="U24" s="30">
+        <v>4.7766783799999999</v>
+      </c>
+      <c r="V24" s="15">
+        <v>4.7809681900000003</v>
+      </c>
+      <c r="W24" s="15">
+        <v>5.1063338700000003</v>
+      </c>
+      <c r="X24" s="15">
+        <v>6.0300863200000006</v>
+      </c>
+      <c r="Y24" s="30">
+        <v>6.0151058099999997</v>
+      </c>
+      <c r="Z24" s="15">
+        <v>6.2590508899999993</v>
+      </c>
+      <c r="AA24" s="15">
+        <v>6.69901064</v>
+      </c>
+      <c r="AB24" s="15">
+        <v>6.5732333299999999</v>
+      </c>
+      <c r="AC24" s="30">
+        <v>17.959626472540847</v>
+      </c>
+      <c r="AD24" s="15">
+        <v>17.206709315030899</v>
+      </c>
+      <c r="AE24" s="15">
+        <v>17.436005982246396</v>
+      </c>
+      <c r="AF24" s="15">
+        <v>18.617031810010975</v>
+      </c>
+      <c r="AG24" s="30">
+        <v>25.421611752452549</v>
+      </c>
+      <c r="AH24" s="15">
+        <v>31.117909180420561</v>
+      </c>
+      <c r="AI24" s="15">
+        <v>31.145815978539222</v>
+      </c>
+      <c r="AJ24" s="15">
+        <v>41.517421839030725</v>
+      </c>
+      <c r="AK24" s="30">
+        <v>37.850566546661604</v>
+      </c>
+      <c r="AL24" s="15">
+        <v>50.413125602323468</v>
+      </c>
+      <c r="AM24" s="15">
+        <v>64.168957965368634</v>
+      </c>
+      <c r="AN24" s="15">
+        <v>65.480895424057053</v>
+      </c>
+      <c r="AO24" s="30">
+        <v>66.085176628571517</v>
+      </c>
+      <c r="AP24" s="15">
+        <v>73.534199247024247</v>
+      </c>
+      <c r="AQ24" s="15">
+        <v>80.579040844458746</v>
+      </c>
+      <c r="AR24" s="15">
+        <v>145.40715574109564</v>
+      </c>
+      <c r="AS24" s="30">
+        <v>118.96922910762825</v>
+      </c>
+      <c r="AT24" s="15">
+        <v>163.67814325744922</v>
+      </c>
+      <c r="AU24" s="15">
+        <v>208.13244460461968</v>
+      </c>
+      <c r="AV24" s="15">
+        <v>212.48325232236613</v>
+      </c>
+      <c r="AW24" s="30">
+        <v>208.50194529962539</v>
+      </c>
+      <c r="AX24" s="15">
+        <v>145.0260084612527</v>
+      </c>
+      <c r="AY24" s="15">
+        <v>135.89424940762589</v>
+      </c>
+      <c r="AZ24" s="15">
+        <v>127.17523035350969</v>
+      </c>
+      <c r="BA24" s="30">
+        <v>163.09213265206665</v>
+      </c>
+      <c r="BB24" s="15">
+        <v>158.91891569632148</v>
+      </c>
+      <c r="BC24" s="15">
+        <v>145.32562430750937</v>
+      </c>
+      <c r="BD24" s="15">
+        <v>148.62601840206472</v>
+      </c>
+      <c r="BE24" s="30">
+        <v>134.37924825281277</v>
+      </c>
+      <c r="BF24" s="15">
+        <v>135.68375790286655</v>
+      </c>
+      <c r="BG24" s="15">
+        <v>121.22107945805831</v>
+      </c>
+      <c r="BH24" s="15">
+        <v>152.83136807482217</v>
+      </c>
+      <c r="BI24" s="30">
+        <v>181.12298711571671</v>
+      </c>
+      <c r="BJ24" s="15">
+        <v>181.70362152871934</v>
+      </c>
+      <c r="BK24" s="15">
+        <v>186.00239746603498</v>
+      </c>
+      <c r="BL24" s="15">
+        <v>185.18578546758394</v>
+      </c>
+      <c r="BM24" s="30">
+        <v>203.56042040174268</v>
+      </c>
+      <c r="BN24" s="15">
+        <v>270.38574473753727</v>
+      </c>
+      <c r="BO24" s="15">
+        <v>289.62208499622568</v>
+      </c>
+      <c r="BP24" s="15">
+        <v>301.58990987900108</v>
+      </c>
+      <c r="BQ24" s="30">
+        <v>327.45470734445234</v>
+      </c>
+    </row>
+    <row r="25" spans="1:69">
+      <c r="A25" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B25" s="15">
+        <v>0</v>
+      </c>
+      <c r="C25" s="15">
+        <v>0</v>
+      </c>
+      <c r="D25" s="15">
+        <v>0</v>
+      </c>
+      <c r="E25" s="15">
+        <v>0</v>
+      </c>
+      <c r="F25" s="15">
+        <v>0.1</v>
+      </c>
+      <c r="G25" s="15">
+        <v>0</v>
+      </c>
+      <c r="H25" s="15">
+        <v>1.7691699827723941</v>
+      </c>
+      <c r="I25" s="15">
+        <v>0.40228798455345249</v>
+      </c>
+      <c r="J25" s="15">
+        <v>0.26334001445934058</v>
+      </c>
+      <c r="K25" s="15">
+        <v>0.11754400801050094</v>
+      </c>
+      <c r="L25" s="15">
+        <v>4.6456892963326188</v>
+      </c>
+      <c r="M25" s="15">
+        <v>0.35092443996391576</v>
+      </c>
+      <c r="N25" s="15">
+        <v>49.966144038998053</v>
+      </c>
+      <c r="O25" s="27">
+        <v>5.9893189919169272</v>
+      </c>
+      <c r="P25" s="27">
+        <v>27.644712631373839</v>
+      </c>
+      <c r="Q25" s="30">
+        <v>26.443700378400315</v>
+      </c>
+      <c r="R25" s="15">
+        <v>0</v>
+      </c>
+      <c r="S25" s="15">
+        <v>0</v>
+      </c>
+      <c r="T25" s="15">
+        <v>0</v>
+      </c>
+      <c r="U25" s="30">
+        <v>0</v>
+      </c>
+      <c r="V25" s="15">
+        <v>0</v>
+      </c>
+      <c r="W25" s="15">
+        <v>0</v>
+      </c>
+      <c r="X25" s="15">
+        <v>0.1</v>
+      </c>
+      <c r="Y25" s="30">
+        <v>0.1</v>
+      </c>
+      <c r="Z25" s="15">
+        <v>0.1</v>
+      </c>
+      <c r="AA25" s="15">
+        <v>0</v>
+      </c>
+      <c r="AB25" s="15">
+        <v>0</v>
+      </c>
+      <c r="AC25" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD25" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE25" s="15">
+        <v>9.7271999900956183E-2</v>
+      </c>
+      <c r="AF25" s="15">
+        <v>9.8568004288608735E-2</v>
+      </c>
+      <c r="AG25" s="30">
+        <v>1.7691699827723941</v>
+      </c>
+      <c r="AH25" s="15">
+        <v>1.2954999658792907</v>
+      </c>
+      <c r="AI25" s="15">
+        <v>0.83200205285296402</v>
+      </c>
+      <c r="AJ25" s="15">
+        <v>0.89207003951459751</v>
+      </c>
+      <c r="AK25" s="30">
+        <v>0.40228798455345249</v>
+      </c>
+      <c r="AL25" s="15">
+        <v>0.36225000432807286</v>
+      </c>
+      <c r="AM25" s="15">
+        <v>0.10026399682088848</v>
+      </c>
+      <c r="AN25" s="15">
+        <v>0.10134400529937249</v>
+      </c>
+      <c r="AO25" s="30">
+        <v>0.26334001445934058</v>
+      </c>
+      <c r="AP25" s="15">
+        <v>1.2386670041610677</v>
+      </c>
+      <c r="AQ25" s="15">
+        <v>1.8451159277437488</v>
+      </c>
+      <c r="AR25" s="15">
+        <v>9.3129753677032401</v>
+      </c>
+      <c r="AS25" s="30">
+        <v>0.11754400801050094</v>
+      </c>
+      <c r="AT25" s="15">
+        <v>0.53706397131376904</v>
+      </c>
+      <c r="AU25" s="15">
+        <v>4.920239636054049</v>
+      </c>
+      <c r="AV25" s="15">
+        <v>6.5756346289081753</v>
+      </c>
+      <c r="AW25" s="30">
+        <v>4.6456892963326188</v>
+      </c>
+      <c r="AX25" s="15">
+        <v>1.3614166635498639</v>
+      </c>
+      <c r="AY25" s="15">
+        <v>4.016486759961766</v>
+      </c>
+      <c r="AZ25" s="15">
+        <v>1.0852510891802654</v>
+      </c>
+      <c r="BA25" s="30">
+        <v>0.35092443996391576</v>
+      </c>
+      <c r="BB25" s="15">
+        <v>3.2907112211497695</v>
+      </c>
+      <c r="BC25" s="15">
+        <v>18.608727588288723</v>
+      </c>
+      <c r="BD25" s="15">
+        <v>38.282069881749848</v>
+      </c>
+      <c r="BE25" s="30">
+        <v>49.966144038998053</v>
+      </c>
+      <c r="BF25" s="15">
+        <v>29.839101681915832</v>
+      </c>
+      <c r="BG25" s="15">
+        <v>30.419526763577164</v>
+      </c>
+      <c r="BH25" s="15">
+        <v>15.879528204875365</v>
+      </c>
+      <c r="BI25" s="30">
+        <v>5.9893189919169272</v>
+      </c>
+      <c r="BJ25" s="15">
+        <v>22.642870396163016</v>
+      </c>
+      <c r="BK25" s="15">
+        <v>12.924304389456347</v>
+      </c>
+      <c r="BL25" s="15">
+        <v>16.744360694463474</v>
+      </c>
+      <c r="BM25" s="30">
+        <v>27.644712631373839</v>
+      </c>
+      <c r="BN25" s="15">
+        <v>21.216638788780514</v>
+      </c>
+      <c r="BO25" s="15">
+        <v>24.387991150997237</v>
+      </c>
+      <c r="BP25" s="15">
+        <v>18.987922914439075</v>
+      </c>
+      <c r="BQ25" s="30">
+        <v>26.443700378400315</v>
+      </c>
+    </row>
+    <row r="26" spans="1:69">
+      <c r="A26" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="B26" s="15">
+        <v>2743.2417064700003</v>
+      </c>
+      <c r="C26" s="15">
+        <v>2804.8789999999999</v>
+      </c>
+      <c r="D26" s="15">
+        <v>3532.2</v>
+      </c>
+      <c r="E26" s="15">
+        <v>5017</v>
+      </c>
+      <c r="F26" s="15">
+        <v>4072.6000000000004</v>
+      </c>
+      <c r="G26" s="15">
+        <v>6239.1851123345405</v>
+      </c>
+      <c r="H26" s="15">
+        <v>7184.7195062164674</v>
+      </c>
+      <c r="I26" s="15">
+        <v>5057.3892301142223</v>
+      </c>
+      <c r="J26" s="15">
+        <v>6072.3823129764232</v>
+      </c>
+      <c r="K26" s="15">
+        <v>8654.9323137281754</v>
+      </c>
+      <c r="L26" s="15">
+        <v>8864.7631924424841</v>
+      </c>
+      <c r="M26" s="15">
+        <v>8243.2140697384712</v>
+      </c>
+      <c r="N26" s="15">
+        <v>7035.3246565097988</v>
+      </c>
+      <c r="O26" s="27">
+        <v>6455.8892111447876</v>
+      </c>
+      <c r="P26" s="27">
+        <v>6082.6141272603836</v>
+      </c>
+      <c r="Q26" s="30">
+        <v>5679.0614236475039</v>
+      </c>
+      <c r="R26" s="15">
+        <v>3422.2000000000003</v>
+      </c>
+      <c r="S26" s="15">
+        <v>3046.2</v>
+      </c>
+      <c r="T26" s="15">
+        <v>3865.7</v>
+      </c>
+      <c r="U26" s="30">
+        <v>5017</v>
+      </c>
+      <c r="V26" s="15">
+        <v>4034.2999999999997</v>
+      </c>
+      <c r="W26" s="15">
+        <v>4021.6</v>
+      </c>
+      <c r="X26" s="15">
+        <v>4064</v>
+      </c>
+      <c r="Y26" s="30">
+        <v>4072.6000000000004</v>
+      </c>
+      <c r="Z26" s="15">
+        <v>4418.7</v>
+      </c>
+      <c r="AA26" s="15">
+        <v>4788.2</v>
+      </c>
+      <c r="AB26" s="15">
+        <v>5663.4</v>
+      </c>
+      <c r="AC26" s="30">
+        <v>6239.1851123345405</v>
+      </c>
+      <c r="AD26" s="15">
+        <v>5816.7674162132371</v>
+      </c>
+      <c r="AE26" s="15">
+        <v>5935.1845312148953</v>
+      </c>
+      <c r="AF26" s="15">
+        <v>6376.8270883379619</v>
+      </c>
+      <c r="AG26" s="30">
+        <v>7184.7195062164674</v>
+      </c>
+      <c r="AH26" s="15">
+        <v>5560.8046950531243</v>
+      </c>
+      <c r="AI26" s="15">
+        <v>5076.5564365731761</v>
+      </c>
+      <c r="AJ26" s="15">
+        <v>5206.7566059953988</v>
+      </c>
+      <c r="AK26" s="30">
+        <v>5057.3892301142223</v>
+      </c>
+      <c r="AL26" s="15">
+        <v>3781.0388135326061</v>
+      </c>
+      <c r="AM26" s="15">
+        <v>3610.0025461820005</v>
+      </c>
+      <c r="AN26" s="15">
+        <v>4589.8483337626476</v>
+      </c>
+      <c r="AO26" s="30">
+        <v>6072.3823129764232</v>
+      </c>
+      <c r="AP26" s="15">
+        <v>5545.9700921049398</v>
+      </c>
+      <c r="AQ26" s="15">
+        <v>5965.8571045181816</v>
+      </c>
+      <c r="AR26" s="15">
+        <v>7546.2232124965067</v>
+      </c>
+      <c r="AS26" s="30">
+        <v>8654.9323137281754</v>
+      </c>
+      <c r="AT26" s="15">
+        <v>8483.719808503778</v>
+      </c>
+      <c r="AU26" s="15">
+        <v>7948.464318532795</v>
+      </c>
+      <c r="AV26" s="15">
+        <v>8452.2298406506834</v>
+      </c>
+      <c r="AW26" s="30">
+        <v>8864.7631924424841</v>
+      </c>
+      <c r="AX26" s="15">
+        <v>5963.0802920770129</v>
+      </c>
+      <c r="AY26" s="15">
+        <v>7487.0584988165065</v>
+      </c>
+      <c r="AZ26" s="15">
+        <v>8764.1002032503748</v>
+      </c>
+      <c r="BA26" s="30">
+        <v>8243.2140697384712</v>
+      </c>
+      <c r="BB26" s="15">
+        <v>6993.1849054634222</v>
+      </c>
+      <c r="BC26" s="15">
+        <v>6663.7710565669604</v>
+      </c>
+      <c r="BD26" s="15">
+        <v>7790.2290463717109</v>
+      </c>
+      <c r="BE26" s="30">
+        <v>7035.3246565097988</v>
+      </c>
+      <c r="BF26" s="15">
+        <v>6113.3023044722031</v>
+      </c>
+      <c r="BG26" s="15">
+        <v>6036.3544229653371</v>
+      </c>
+      <c r="BH26" s="15">
+        <v>7188.6511790671584</v>
+      </c>
+      <c r="BI26" s="30">
+        <v>6455.8892111447876</v>
+      </c>
+      <c r="BJ26" s="15">
+        <v>5661.5231927010909</v>
+      </c>
+      <c r="BK26" s="15">
+        <v>5509.572807169563</v>
+      </c>
+      <c r="BL26" s="15">
+        <v>6924.5371401536695</v>
+      </c>
+      <c r="BM26" s="30">
+        <v>6082.6141272603836</v>
+      </c>
+      <c r="BN26" s="15">
+        <v>5304.9489479822541</v>
+      </c>
+      <c r="BO26" s="15">
+        <v>5581.0638464698241</v>
+      </c>
+      <c r="BP26" s="15">
+        <v>6371.8481907972791</v>
+      </c>
+      <c r="BQ26" s="30">
+        <v>5679.0614236475039</v>
+      </c>
+    </row>
+    <row r="27" spans="1:69">
+      <c r="A27" s="26" t="s">
+        <v>59</v>
+      </c>
+      <c r="B27" s="27">
+        <v>0</v>
+      </c>
+      <c r="C27" s="15">
+        <v>0</v>
+      </c>
+      <c r="D27" s="15">
+        <v>0</v>
+      </c>
+      <c r="E27" s="15">
+        <v>0</v>
+      </c>
+      <c r="F27" s="15">
+        <v>0</v>
+      </c>
+      <c r="G27" s="15">
+        <v>0</v>
+      </c>
+      <c r="H27" s="15">
+        <v>0</v>
+      </c>
+      <c r="I27" s="15">
+        <v>0</v>
+      </c>
+      <c r="J27" s="15">
+        <v>0</v>
+      </c>
+      <c r="K27" s="15">
+        <v>0</v>
+      </c>
+      <c r="L27" s="15">
+        <v>0</v>
+      </c>
+      <c r="M27" s="15">
+        <v>0</v>
+      </c>
+      <c r="N27" s="15">
+        <v>0</v>
+      </c>
+      <c r="O27" s="27">
+        <v>0</v>
+      </c>
+      <c r="P27" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="30">
+        <v>0</v>
+      </c>
+      <c r="R27" s="15">
+        <v>0</v>
+      </c>
+      <c r="S27" s="15">
+        <v>0</v>
+      </c>
+      <c r="T27" s="15">
+        <v>0</v>
+      </c>
+      <c r="U27" s="30">
+        <v>0</v>
+      </c>
+      <c r="V27" s="15">
+        <v>0</v>
+      </c>
+      <c r="W27" s="15">
+        <v>0</v>
+      </c>
+      <c r="X27" s="15">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="30">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AB27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AC27" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AF27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AG27" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AI27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK27" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AM27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AN27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AO27" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AQ27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AR27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AS27" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AU27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AV27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AW27" s="30">
+        <v>0</v>
+      </c>
+      <c r="AX27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AY27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AZ27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BA27" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BC27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BD27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BE27" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI27" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM27" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ27" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:69">
+      <c r="A28" s="26" t="s">
+        <v>182</v>
+      </c>
+      <c r="B28" s="27">
+        <v>1885.2417064700001</v>
+      </c>
+      <c r="C28" s="15">
+        <v>1562.8789999999999</v>
+      </c>
+      <c r="D28" s="15">
+        <v>2389.1999999999998</v>
+      </c>
+      <c r="E28" s="15">
+        <v>3914.9999999999995</v>
+      </c>
+      <c r="F28" s="15">
+        <v>2868.6000000000004</v>
+      </c>
+      <c r="G28" s="15">
+        <v>4895.1851123345405</v>
+      </c>
+      <c r="H28" s="15">
+        <v>5878.7195062164674</v>
+      </c>
+      <c r="I28" s="15">
+        <v>3682.3892301142228</v>
+      </c>
+      <c r="J28" s="15">
+        <v>4608.3823129764232</v>
+      </c>
+      <c r="K28" s="15">
+        <v>6927.9323137281744</v>
+      </c>
+      <c r="L28" s="15">
+        <v>6909.7631924424841</v>
+      </c>
+      <c r="M28" s="15">
+        <v>6378.2140697384721</v>
+      </c>
+      <c r="N28" s="15">
+        <v>5382.3246565097988</v>
+      </c>
+      <c r="O28" s="27">
+        <v>4605.8892111447876</v>
+      </c>
+      <c r="P28" s="27">
+        <v>4095.6141272603832</v>
+      </c>
+      <c r="Q28" s="30">
+        <v>3976.0614236475039</v>
+      </c>
+      <c r="R28" s="15">
+        <v>2295.2000000000003</v>
+      </c>
+      <c r="S28" s="15">
+        <v>1963.2</v>
+      </c>
+      <c r="T28" s="15">
+        <v>2685.7</v>
+      </c>
+      <c r="U28" s="30">
+        <v>3914.9999999999995</v>
+      </c>
+      <c r="V28" s="15">
+        <v>2906.2999999999997</v>
+      </c>
+      <c r="W28" s="15">
+        <v>2837.6</v>
+      </c>
+      <c r="X28" s="15">
+        <v>2931</v>
+      </c>
+      <c r="Y28" s="30">
+        <v>2868.6000000000004</v>
+      </c>
+      <c r="Z28" s="15">
+        <v>3110.7</v>
+      </c>
+      <c r="AA28" s="15">
+        <v>3472.2</v>
+      </c>
+      <c r="AB28" s="15">
+        <v>4407.3999999999996</v>
+      </c>
+      <c r="AC28" s="30">
+        <v>4895.1851123345405</v>
+      </c>
+      <c r="AD28" s="15">
+        <v>4548.7674162132371</v>
+      </c>
+      <c r="AE28" s="15">
+        <v>4735.1845312148953</v>
+      </c>
+      <c r="AF28" s="15">
+        <v>5117.8270883379619</v>
+      </c>
+      <c r="AG28" s="30">
+        <v>5878.7195062164674</v>
+      </c>
+      <c r="AH28" s="15">
+        <v>4320.8046950531243</v>
+      </c>
+      <c r="AI28" s="15">
+        <v>3678.5564365731761</v>
+      </c>
+      <c r="AJ28" s="15">
+        <v>3810.7566059953992</v>
+      </c>
+      <c r="AK28" s="30">
+        <v>3682.3892301142228</v>
+      </c>
+      <c r="AL28" s="15">
+        <v>2387.0388135326061</v>
+      </c>
+      <c r="AM28" s="15">
+        <v>2211.0025461820005</v>
+      </c>
+      <c r="AN28" s="15">
+        <v>3189.8483337626481</v>
+      </c>
+      <c r="AO28" s="30">
+        <v>4608.3823129764232</v>
+      </c>
+      <c r="AP28" s="15">
+        <v>4043.9700921049398</v>
+      </c>
+      <c r="AQ28" s="15">
+        <v>4436.8571045181816</v>
+      </c>
+      <c r="AR28" s="15">
+        <v>5927.2232124965067</v>
+      </c>
+      <c r="AS28" s="30">
+        <v>6927.9323137281744</v>
+      </c>
+      <c r="AT28" s="15">
+        <v>6588.7198085037789</v>
+      </c>
+      <c r="AU28" s="15">
+        <v>5896.464318532795</v>
+      </c>
+      <c r="AV28" s="15">
+        <v>6530.2298406506834</v>
+      </c>
+      <c r="AW28" s="30">
+        <v>6909.7631924424841</v>
+      </c>
+      <c r="AX28" s="15">
+        <v>4159.0802920770129</v>
+      </c>
+      <c r="AY28" s="15">
+        <v>5582.0584988165065</v>
+      </c>
+      <c r="AZ28" s="15">
+        <v>6786.1002032503739</v>
+      </c>
+      <c r="BA28" s="30">
+        <v>6378.2140697384721</v>
+      </c>
+      <c r="BB28" s="15">
+        <v>5321.1849054634222</v>
+      </c>
+      <c r="BC28" s="15">
+        <v>5082.7710565669604</v>
+      </c>
+      <c r="BD28" s="15">
+        <v>6112.2290463717109</v>
+      </c>
+      <c r="BE28" s="30">
+        <v>5382.3246565097988</v>
+      </c>
+      <c r="BF28" s="15">
+        <v>4336.3023044722031</v>
+      </c>
+      <c r="BG28" s="15">
+        <v>4302.3544229653371</v>
+      </c>
+      <c r="BH28" s="15">
+        <v>5275.6511790671584</v>
+      </c>
+      <c r="BI28" s="30">
+        <v>4605.8892111447876</v>
+      </c>
+      <c r="BJ28" s="15">
+        <v>3795.5231927010909</v>
+      </c>
+      <c r="BK28" s="15">
+        <v>3709.5728071695626</v>
+      </c>
+      <c r="BL28" s="15">
+        <v>4952.5371401536695</v>
+      </c>
+      <c r="BM28" s="30">
+        <v>4095.6141272603832</v>
+      </c>
+      <c r="BN28" s="15">
+        <v>3399.9489479822541</v>
+      </c>
+      <c r="BO28" s="15">
+        <v>3834.0638464698236</v>
+      </c>
+      <c r="BP28" s="15">
+        <v>4668.8481907972791</v>
+      </c>
+      <c r="BQ28" s="30">
+        <v>3976.0614236475039</v>
+      </c>
+    </row>
+    <row r="29" spans="1:69">
+      <c r="A29" s="26" t="s">
+        <v>60</v>
+      </c>
+      <c r="B29" s="27">
+        <v>858</v>
+      </c>
+      <c r="C29" s="15">
+        <v>1242</v>
+      </c>
+      <c r="D29" s="15">
+        <v>1143</v>
+      </c>
+      <c r="E29" s="15">
+        <v>1102</v>
+      </c>
+      <c r="F29" s="15">
+        <v>1204</v>
+      </c>
+      <c r="G29" s="15">
+        <v>1344</v>
+      </c>
+      <c r="H29" s="15">
+        <v>1306</v>
+      </c>
+      <c r="I29" s="15">
+        <v>1375</v>
+      </c>
+      <c r="J29" s="15">
+        <v>1464</v>
+      </c>
+      <c r="K29" s="15">
+        <v>1727</v>
+      </c>
+      <c r="L29" s="15">
+        <v>1955</v>
+      </c>
+      <c r="M29" s="15">
+        <v>1865</v>
+      </c>
+      <c r="N29" s="15">
+        <v>1653</v>
+      </c>
+      <c r="O29" s="27">
+        <v>1850</v>
+      </c>
+      <c r="P29" s="27">
+        <v>1987</v>
+      </c>
+      <c r="Q29" s="30">
+        <v>1703</v>
+      </c>
+      <c r="R29" s="15">
+        <v>1127</v>
+      </c>
+      <c r="S29" s="15">
+        <v>1083</v>
+      </c>
+      <c r="T29" s="15">
+        <v>1180</v>
+      </c>
+      <c r="U29" s="30">
+        <v>1102</v>
+      </c>
+      <c r="V29" s="15">
+        <v>1128</v>
+      </c>
+      <c r="W29" s="15">
+        <v>1184</v>
+      </c>
+      <c r="X29" s="15">
+        <v>1133</v>
+      </c>
+      <c r="Y29" s="30">
+        <v>1204</v>
+      </c>
+      <c r="Z29" s="15">
+        <v>1308</v>
+      </c>
+      <c r="AA29" s="15">
+        <v>1316</v>
+      </c>
+      <c r="AB29" s="15">
+        <v>1256</v>
+      </c>
+      <c r="AC29" s="30">
+        <v>1344</v>
+      </c>
+      <c r="AD29" s="15">
+        <v>1268</v>
+      </c>
+      <c r="AE29" s="15">
+        <v>1200</v>
+      </c>
+      <c r="AF29" s="15">
+        <v>1259</v>
+      </c>
+      <c r="AG29" s="30">
+        <v>1306</v>
+      </c>
+      <c r="AH29" s="15">
+        <v>1240</v>
+      </c>
+      <c r="AI29" s="15">
+        <v>1398</v>
+      </c>
+      <c r="AJ29" s="15">
+        <v>1396</v>
+      </c>
+      <c r="AK29" s="30">
+        <v>1375</v>
+      </c>
+      <c r="AL29" s="15">
+        <v>1394</v>
+      </c>
+      <c r="AM29" s="15">
+        <v>1399</v>
+      </c>
+      <c r="AN29" s="15">
+        <v>1400</v>
+      </c>
+      <c r="AO29" s="30">
+        <v>1464</v>
+      </c>
+      <c r="AP29" s="15">
+        <v>1502</v>
+      </c>
+      <c r="AQ29" s="15">
+        <v>1529</v>
+      </c>
+      <c r="AR29" s="15">
+        <v>1619</v>
+      </c>
+      <c r="AS29" s="30">
+        <v>1727</v>
+      </c>
+      <c r="AT29" s="15">
+        <v>1895</v>
+      </c>
+      <c r="AU29" s="15">
+        <v>2052</v>
+      </c>
+      <c r="AV29" s="15">
+        <v>1922</v>
+      </c>
+      <c r="AW29" s="30">
+        <v>1955</v>
+      </c>
+      <c r="AX29" s="15">
+        <v>1804</v>
+      </c>
+      <c r="AY29" s="15">
+        <v>1905</v>
+      </c>
+      <c r="AZ29" s="15">
+        <v>1978</v>
+      </c>
+      <c r="BA29" s="30">
+        <v>1865</v>
+      </c>
+      <c r="BB29" s="15">
+        <v>1672</v>
+      </c>
+      <c r="BC29" s="15">
+        <v>1581</v>
+      </c>
+      <c r="BD29" s="15">
+        <v>1678</v>
+      </c>
+      <c r="BE29" s="30">
+        <v>1653</v>
+      </c>
+      <c r="BF29" s="15">
+        <v>1777</v>
+      </c>
+      <c r="BG29" s="15">
+        <v>1734</v>
+      </c>
+      <c r="BH29" s="15">
+        <v>1913</v>
+      </c>
+      <c r="BI29" s="30">
+        <v>1850</v>
+      </c>
+      <c r="BJ29" s="15">
+        <v>1866</v>
+      </c>
+      <c r="BK29" s="15">
+        <v>1800</v>
+      </c>
+      <c r="BL29" s="15">
+        <v>1972</v>
+      </c>
+      <c r="BM29" s="30">
+        <v>1987</v>
+      </c>
+      <c r="BN29" s="15">
+        <v>1905</v>
+      </c>
+      <c r="BO29" s="15">
+        <v>1747</v>
+      </c>
+      <c r="BP29" s="15">
+        <v>1703</v>
+      </c>
+      <c r="BQ29" s="30">
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="30" spans="1:69">
+      <c r="A30" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="B30" s="27">
+        <v>0</v>
+      </c>
+      <c r="C30" s="15">
+        <v>0</v>
+      </c>
+      <c r="D30" s="15">
+        <v>0</v>
+      </c>
+      <c r="E30" s="15">
+        <v>0</v>
+      </c>
+      <c r="F30" s="15">
+        <v>0</v>
+      </c>
+      <c r="G30" s="15">
+        <v>0</v>
+      </c>
+      <c r="H30" s="15">
+        <v>0</v>
+      </c>
+      <c r="I30" s="15">
+        <v>0</v>
+      </c>
+      <c r="J30" s="15">
+        <v>0.463654117013101</v>
+      </c>
+      <c r="K30" s="15">
+        <v>0</v>
+      </c>
+      <c r="L30" s="15">
+        <v>2.4129551640343996</v>
+      </c>
+      <c r="M30" s="15">
+        <v>2.6214132139979962</v>
+      </c>
+      <c r="N30" s="15">
+        <v>2.3959329193434495</v>
+      </c>
+      <c r="O30" s="27">
+        <v>3.1572516331783489</v>
+      </c>
+      <c r="P30" s="27">
+        <v>4.1263937903126946</v>
+      </c>
+      <c r="Q30" s="30">
+        <v>44.300391876013698</v>
+      </c>
+      <c r="R30" s="15">
+        <v>0</v>
+      </c>
+      <c r="S30" s="15">
+        <v>0</v>
+      </c>
+      <c r="T30" s="15">
+        <v>0</v>
+      </c>
+      <c r="U30" s="30">
+        <v>0</v>
+      </c>
+      <c r="V30" s="15">
+        <v>0</v>
+      </c>
+      <c r="W30" s="15">
+        <v>0</v>
+      </c>
+      <c r="X30" s="15">
+        <v>0</v>
+      </c>
+      <c r="Y30" s="30">
+        <v>0</v>
+      </c>
+      <c r="Z30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AB30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AC30" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AF30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AG30" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AI30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK30" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL30" s="15">
+        <v>4.7053489209908241E-2</v>
+      </c>
+      <c r="AM30" s="15">
+        <v>30.919273225535758</v>
+      </c>
+      <c r="AN30" s="15">
+        <v>166.28255626078473</v>
+      </c>
+      <c r="AO30" s="30">
+        <v>0.463654117013101</v>
+      </c>
+      <c r="AP30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AQ30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AR30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AS30" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AU30" s="15">
+        <v>1.5473448346103826</v>
+      </c>
+      <c r="AV30" s="15">
+        <v>1.4330554495712626</v>
+      </c>
+      <c r="AW30" s="30">
+        <v>2.4129551640343996</v>
+      </c>
+      <c r="AX30" s="15">
+        <v>2.1978212242040893</v>
+      </c>
+      <c r="AY30" s="15">
+        <v>2.5633855944472743</v>
+      </c>
+      <c r="AZ30" s="15">
+        <v>2.6684728839487093</v>
+      </c>
+      <c r="BA30" s="30">
+        <v>2.6214132139979962</v>
+      </c>
+      <c r="BB30" s="15">
+        <v>2.4740379804182244</v>
+      </c>
+      <c r="BC30" s="15">
+        <v>2.2622711654483854</v>
+      </c>
+      <c r="BD30" s="15">
+        <v>2.4883150310089133</v>
+      </c>
+      <c r="BE30" s="30">
+        <v>2.3959329193434495</v>
+      </c>
+      <c r="BF30" s="15">
+        <v>2.543975738222835</v>
+      </c>
+      <c r="BG30" s="15">
+        <v>2.6020333241990521</v>
+      </c>
+      <c r="BH30" s="15">
+        <v>2.4283610622993455</v>
+      </c>
+      <c r="BI30" s="30">
+        <v>3.1572516331783489</v>
+      </c>
+      <c r="BJ30" s="15">
+        <v>3.2674942065374726</v>
+      </c>
+      <c r="BK30" s="15">
+        <v>3.0767339445270765</v>
+      </c>
+      <c r="BL30" s="15">
+        <v>3.191688774557528</v>
+      </c>
+      <c r="BM30" s="30">
+        <v>4.1263937903126946</v>
+      </c>
+      <c r="BN30" s="15">
+        <v>4.1601528382324338</v>
+      </c>
+      <c r="BO30" s="15">
+        <v>4.3150468566213318</v>
+      </c>
+      <c r="BP30" s="15">
+        <v>7.5505395561496291</v>
+      </c>
+      <c r="BQ30" s="30">
+        <v>44.300391876013698</v>
+      </c>
+    </row>
+    <row r="31" spans="1:69">
+      <c r="A31" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B31" s="27">
+        <v>8128.4752365847071</v>
+      </c>
+      <c r="C31" s="15">
+        <v>7207.9120532372599</v>
+      </c>
+      <c r="D31" s="15">
+        <v>7468.4837996166916</v>
+      </c>
+      <c r="E31" s="15">
+        <v>7189.0623162172014</v>
+      </c>
+      <c r="F31" s="15">
+        <v>10015.567758694438</v>
+      </c>
+      <c r="G31" s="15">
+        <v>16669.349431307459</v>
+      </c>
+      <c r="H31" s="15">
+        <v>20949.531780549227</v>
+      </c>
+      <c r="I31" s="15">
+        <v>21802.32305280607</v>
+      </c>
+      <c r="J31" s="15">
+        <v>28955.067022068102</v>
+      </c>
+      <c r="K31" s="15">
+        <v>36103.750720200071</v>
+      </c>
+      <c r="L31" s="15">
+        <v>42406.735694656258</v>
+      </c>
+      <c r="M31" s="15">
+        <v>45367.239621545996</v>
+      </c>
+      <c r="N31" s="15">
+        <v>42340.2102312879</v>
+      </c>
+      <c r="O31" s="27">
+        <v>41838.514800015837</v>
+      </c>
+      <c r="P31" s="27">
+        <v>38128.004267477954</v>
+      </c>
+      <c r="Q31" s="30">
+        <v>38152.583799019761</v>
+      </c>
+      <c r="R31" s="15">
+        <v>7185.1933042050841</v>
+      </c>
+      <c r="S31" s="15">
+        <v>7231.9219648282451</v>
+      </c>
+      <c r="T31" s="15">
+        <v>7528.8884980194589</v>
+      </c>
+      <c r="U31" s="30">
+        <v>7189.0623162172014</v>
+      </c>
+      <c r="V31" s="15">
+        <v>7496.7983958872646</v>
+      </c>
+      <c r="W31" s="15">
+        <v>8448.9960578638602</v>
+      </c>
+      <c r="X31" s="15">
+        <v>8853.153364819349</v>
+      </c>
+      <c r="Y31" s="30">
+        <v>10015.567758694438</v>
+      </c>
+      <c r="Z31" s="15">
+        <v>10950.763227381016</v>
+      </c>
+      <c r="AA31" s="15">
+        <v>12278.003284617545</v>
+      </c>
+      <c r="AB31" s="15">
+        <v>13443.413412861622</v>
+      </c>
+      <c r="AC31" s="30">
+        <v>16669.349431307459</v>
+      </c>
+      <c r="AD31" s="15">
+        <v>16939.722896385229</v>
+      </c>
+      <c r="AE31" s="15">
+        <v>17684.742862640967</v>
+      </c>
+      <c r="AF31" s="15">
+        <v>17707.414464900365</v>
+      </c>
+      <c r="AG31" s="30">
+        <v>20949.531780549227</v>
+      </c>
+      <c r="AH31" s="15">
+        <v>21059.386972640365</v>
+      </c>
+      <c r="AI31" s="15">
+        <v>20602.589238990804</v>
+      </c>
+      <c r="AJ31" s="15">
+        <v>20369.265953662842</v>
+      </c>
+      <c r="AK31" s="30">
+        <v>21802.32305280607</v>
+      </c>
+      <c r="AL31" s="15">
+        <v>23865.849455050185</v>
+      </c>
+      <c r="AM31" s="15">
+        <v>25845.142455086818</v>
+      </c>
+      <c r="AN31" s="15">
+        <v>25551.283373768689</v>
+      </c>
+      <c r="AO31" s="30">
+        <v>28955.067022068102</v>
+      </c>
+      <c r="AP31" s="15">
+        <v>30329.332555802255</v>
+      </c>
+      <c r="AQ31" s="15">
+        <v>30993.377003904301</v>
+      </c>
+      <c r="AR31" s="15">
+        <v>32517.065097073901</v>
+      </c>
+      <c r="AS31" s="30">
+        <v>36103.750720200071</v>
+      </c>
+      <c r="AT31" s="15">
+        <v>41346.844130088444</v>
+      </c>
+      <c r="AU31" s="15">
+        <v>41873.252644936118</v>
+      </c>
+      <c r="AV31" s="15">
+        <v>38968.127321567452</v>
+      </c>
+      <c r="AW31" s="30">
+        <v>42406.735694656258</v>
+      </c>
+      <c r="AX31" s="15">
+        <v>40134.592386241871</v>
+      </c>
+      <c r="AY31" s="15">
+        <v>43279.745994985547</v>
+      </c>
+      <c r="AZ31" s="15">
+        <v>45935.291774307807</v>
+      </c>
+      <c r="BA31" s="30">
+        <v>45367.239621545996</v>
+      </c>
+      <c r="BB31" s="15">
+        <v>43011.858649337752</v>
+      </c>
+      <c r="BC31" s="15">
+        <v>39575.414242106046</v>
+      </c>
+      <c r="BD31" s="15">
+        <v>42858.432213004853</v>
+      </c>
+      <c r="BE31" s="30">
+        <v>42340.2102312879</v>
+      </c>
+      <c r="BF31" s="15">
+        <v>46718.32067373993</v>
+      </c>
+      <c r="BG31" s="15">
+        <v>48659.377910853997</v>
+      </c>
+      <c r="BH31" s="15">
+        <v>44238.63056359045</v>
+      </c>
+      <c r="BI31" s="30">
+        <v>41838.514800015837</v>
+      </c>
+      <c r="BJ31" s="15">
+        <v>43310.681984976334</v>
+      </c>
+      <c r="BK31" s="15">
+        <v>39990.036162558812</v>
+      </c>
+      <c r="BL31" s="15">
+        <v>39892.594919841089</v>
+      </c>
+      <c r="BM31" s="30">
+        <v>38128.004267477954</v>
+      </c>
+      <c r="BN31" s="15">
+        <v>36775.825644375545</v>
+      </c>
+      <c r="BO31" s="15">
+        <v>37624.245974913123</v>
+      </c>
+      <c r="BP31" s="15">
+        <v>37909.198816903634</v>
+      </c>
+      <c r="BQ31" s="30">
+        <v>38152.583799019761</v>
+      </c>
+    </row>
+    <row r="32" spans="1:69">
+      <c r="A32" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B32" s="15">
+        <v>491.54366748175346</v>
+      </c>
+      <c r="C32" s="15">
+        <v>385.31480619992192</v>
+      </c>
+      <c r="D32" s="15">
+        <v>323.04830048170612</v>
+      </c>
+      <c r="E32" s="15">
+        <v>279.77043969572827</v>
+      </c>
+      <c r="F32" s="15">
+        <v>324.52621225533881</v>
+      </c>
+      <c r="G32" s="15">
+        <v>287.58647179704951</v>
+      </c>
+      <c r="H32" s="15">
+        <v>285.03368781946142</v>
+      </c>
+      <c r="I32" s="15">
+        <v>295.2554879431172</v>
+      </c>
+      <c r="J32" s="15">
+        <v>322.42546703904219</v>
+      </c>
+      <c r="K32" s="15">
+        <v>496.32164875741313</v>
+      </c>
+      <c r="L32" s="15">
+        <v>522.04916651184135</v>
+      </c>
+      <c r="M32" s="15">
+        <v>494.42428174870122</v>
+      </c>
+      <c r="N32" s="15">
+        <v>490.97171467868418</v>
+      </c>
+      <c r="O32" s="27">
+        <v>280.77073481627025</v>
+      </c>
+      <c r="P32" s="27">
+        <v>414.02083881297688</v>
+      </c>
+      <c r="Q32" s="30">
+        <v>316.74106415666301</v>
+      </c>
+      <c r="R32" s="15">
+        <v>303.68314431701418</v>
+      </c>
+      <c r="S32" s="15">
+        <v>306.5731171098135</v>
+      </c>
+      <c r="T32" s="15">
+        <v>309.25267707135458</v>
+      </c>
+      <c r="U32" s="30">
+        <v>279.77043969572827</v>
+      </c>
+      <c r="V32" s="15">
+        <v>274.19462133816688</v>
+      </c>
+      <c r="W32" s="15">
+        <v>312.63561728018982</v>
+      </c>
+      <c r="X32" s="15">
+        <v>304.28867117320294</v>
+      </c>
+      <c r="Y32" s="30">
+        <v>324.52621225533881</v>
+      </c>
+      <c r="Z32" s="15">
+        <v>319.86628065354427</v>
+      </c>
+      <c r="AA32" s="15">
+        <v>301.62927705652766</v>
+      </c>
+      <c r="AB32" s="15">
+        <v>289.06999681706156</v>
+      </c>
+      <c r="AC32" s="30">
+        <v>287.58647179704951</v>
+      </c>
+      <c r="AD32" s="15">
+        <v>274.48436418913718</v>
+      </c>
+      <c r="AE32" s="15">
+        <v>270.59983615706795</v>
+      </c>
+      <c r="AF32" s="15">
+        <v>289.07510048412917</v>
+      </c>
+      <c r="AG32" s="30">
+        <v>285.03368781946142</v>
+      </c>
+      <c r="AH32" s="15">
+        <v>293.1016898640429</v>
+      </c>
+      <c r="AI32" s="15">
+        <v>282.95834554976102</v>
+      </c>
+      <c r="AJ32" s="15">
+        <v>290.10708022247314</v>
+      </c>
+      <c r="AK32" s="30">
+        <v>295.2554879431172</v>
+      </c>
+      <c r="AL32" s="15">
+        <v>314.77529097945131</v>
+      </c>
+      <c r="AM32" s="15">
+        <v>328.47049306277296</v>
+      </c>
+      <c r="AN32" s="15">
+        <v>320.18446053748266</v>
+      </c>
+      <c r="AO32" s="30">
+        <v>322.42546703904219</v>
+      </c>
+      <c r="AP32" s="15">
+        <v>332.40188280229609</v>
+      </c>
+      <c r="AQ32" s="15">
+        <v>450.83320051895402</v>
+      </c>
+      <c r="AR32" s="15">
+        <v>497.8264882265135</v>
+      </c>
+      <c r="AS32" s="30">
+        <v>496.32164875741313</v>
+      </c>
+      <c r="AT32" s="15">
+        <v>511.69631392237221</v>
+      </c>
+      <c r="AU32" s="15">
+        <v>575.11103525270528</v>
+      </c>
+      <c r="AV32" s="15">
+        <v>537.60965729614429</v>
+      </c>
+      <c r="AW32" s="30">
+        <v>522.04916651184135</v>
+      </c>
+      <c r="AX32" s="15">
+        <v>511.88193504072473</v>
+      </c>
+      <c r="AY32" s="15">
+        <v>522.47477419603626</v>
+      </c>
+      <c r="AZ32" s="15">
+        <v>541.96197688812606</v>
+      </c>
+      <c r="BA32" s="30">
+        <v>494.42428174870122</v>
+      </c>
+      <c r="BB32" s="15">
+        <v>483.60275622768614</v>
+      </c>
+      <c r="BC32" s="15">
+        <v>431.82894025376066</v>
+      </c>
+      <c r="BD32" s="15">
+        <v>528.99083258041424</v>
+      </c>
+      <c r="BE32" s="30">
+        <v>490.97171467868418</v>
+      </c>
+      <c r="BF32" s="15">
+        <v>525.29091697913907</v>
+      </c>
+      <c r="BG32" s="15">
+        <v>472.01625081284652</v>
+      </c>
+      <c r="BH32" s="15">
+        <v>373.37946494905947</v>
+      </c>
+      <c r="BI32" s="30">
+        <v>280.77073481627025</v>
+      </c>
+      <c r="BJ32" s="15">
+        <v>298.88583186794284</v>
+      </c>
+      <c r="BK32" s="15">
+        <v>283.57899401028976</v>
+      </c>
+      <c r="BL32" s="15">
+        <v>444.47331708359627</v>
+      </c>
+      <c r="BM32" s="30">
+        <v>414.02083881297688</v>
+      </c>
+      <c r="BN32" s="15">
+        <v>365.23766789578553</v>
+      </c>
+      <c r="BO32" s="15">
+        <v>306.08675714785534</v>
+      </c>
+      <c r="BP32" s="15">
+        <v>278.11821755248889</v>
+      </c>
+      <c r="BQ32" s="30">
+        <v>316.74106415666301</v>
+      </c>
+    </row>
+    <row r="33" spans="1:69">
+      <c r="A33" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="D6" s="10" t="s">
+      <c r="B33" s="15">
+        <v>3.1795160354679437</v>
+      </c>
+      <c r="C33" s="15">
+        <v>3.3436528702643322</v>
+      </c>
+      <c r="D33" s="15">
+        <v>7.4535990651332429E-2</v>
+      </c>
+      <c r="E33" s="15">
+        <v>1.1554201639388526</v>
+      </c>
+      <c r="F33" s="15">
+        <v>1.1248199431717678</v>
+      </c>
+      <c r="G33" s="15">
+        <v>3.124500082209611</v>
+      </c>
+      <c r="H33" s="15">
+        <v>3.0348069704480296</v>
+      </c>
+      <c r="I33" s="15">
+        <v>3.0999838809707221</v>
+      </c>
+      <c r="J33" s="15">
+        <v>2.5148971380867025</v>
+      </c>
+      <c r="K33" s="15">
+        <v>1.7484671191562013</v>
+      </c>
+      <c r="L33" s="15">
+        <v>1.037111066153765</v>
+      </c>
+      <c r="M33" s="15">
+        <v>0</v>
+      </c>
+      <c r="N33" s="15">
+        <v>0</v>
+      </c>
+      <c r="O33" s="27">
+        <v>0</v>
+      </c>
+      <c r="P33" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="30">
+        <v>0</v>
+      </c>
+      <c r="R33" s="15">
+        <v>6.1642001951818598E-2</v>
+      </c>
+      <c r="S33" s="15">
+        <v>1.1684459280035975</v>
+      </c>
+      <c r="T33" s="15">
+        <v>1.1637010333586686</v>
+      </c>
+      <c r="U33" s="30">
+        <v>1.1554201639388526</v>
+      </c>
+      <c r="V33" s="15">
+        <v>1.3506694942927564</v>
+      </c>
+      <c r="W33" s="15">
+        <v>1.3726859181907376</v>
+      </c>
+      <c r="X33" s="15">
+        <v>1.1347119894586919</v>
+      </c>
+      <c r="Y33" s="30">
+        <v>1.1248199431717678</v>
+      </c>
+      <c r="Z33" s="15">
+        <v>1.0735999673969598</v>
+      </c>
+      <c r="AA33" s="15">
+        <v>2.0216938648945186</v>
+      </c>
+      <c r="AB33" s="15">
+        <v>2.2952189291248231</v>
+      </c>
+      <c r="AC33" s="30">
+        <v>3.124500082209611</v>
+      </c>
+      <c r="AD33" s="15">
+        <v>2.9675162267938315</v>
+      </c>
+      <c r="AE33" s="15">
+        <v>3.3802019965582271</v>
+      </c>
+      <c r="AF33" s="15">
+        <v>2.9323981275861097</v>
+      </c>
+      <c r="AG33" s="30">
+        <v>3.0348069704480296</v>
+      </c>
+      <c r="AH33" s="15">
+        <v>3.9253648966142505</v>
+      </c>
+      <c r="AI33" s="15">
+        <v>3.5209362236676163</v>
+      </c>
+      <c r="AJ33" s="15">
+        <v>3.291015145776826</v>
+      </c>
+      <c r="AK33" s="30">
+        <v>3.0999838809707221</v>
+      </c>
+      <c r="AL33" s="15">
+        <v>2.8980000346245824</v>
+      </c>
+      <c r="AM33" s="15">
+        <v>2.8575239093953213</v>
+      </c>
+      <c r="AN33" s="15">
+        <v>2.6476121384461062</v>
+      </c>
+      <c r="AO33" s="30">
+        <v>2.5148971380867025</v>
+      </c>
+      <c r="AP33" s="15">
+        <v>2.2908680076957384</v>
+      </c>
+      <c r="AQ33" s="15">
+        <v>2.0740719187776446</v>
+      </c>
+      <c r="AR33" s="15">
+        <v>1.9278000761151306</v>
+      </c>
+      <c r="AS33" s="30">
+        <v>1.7484671191562013</v>
+      </c>
+      <c r="AT33" s="15">
+        <v>1.5164159190035829</v>
+      </c>
+      <c r="AU33" s="15">
+        <v>1.2300599090135123</v>
+      </c>
+      <c r="AV33" s="15">
+        <v>1.0601241013926035</v>
+      </c>
+      <c r="AW33" s="30">
+        <v>1.037111066153765</v>
+      </c>
+      <c r="AX33" s="15">
+        <v>0.94860000731429239</v>
+      </c>
+      <c r="AY33" s="15">
+        <v>1.0087920335201777</v>
+      </c>
+      <c r="AZ33" s="15">
+        <v>1.0496159892854313</v>
+      </c>
+      <c r="BA33" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB33" s="15">
+        <v>0</v>
+      </c>
+      <c r="BC33" s="15">
+        <v>0</v>
+      </c>
+      <c r="BD33" s="15">
+        <v>0</v>
+      </c>
+      <c r="BE33" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF33" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG33" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH33" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI33" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ33" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK33" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL33" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM33" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN33" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO33" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP33" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ33" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:69">
+      <c r="A34" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B34" s="15">
+        <v>2.3321469504336512</v>
+      </c>
+      <c r="C34" s="15">
+        <v>0.64262397506581759</v>
+      </c>
+      <c r="D34" s="15">
+        <v>7.4535990651332429E-2</v>
+      </c>
+      <c r="E34" s="15">
+        <v>1.1554201639388526</v>
+      </c>
+      <c r="F34" s="15">
+        <v>1.1248199431717678</v>
+      </c>
+      <c r="G34" s="15">
+        <v>3.124500082209611</v>
+      </c>
+      <c r="H34" s="15">
+        <v>3.0348069704480296</v>
+      </c>
+      <c r="I34" s="15">
+        <v>3.0999838809707221</v>
+      </c>
+      <c r="J34" s="15">
+        <v>2.5148971380867025</v>
+      </c>
+      <c r="K34" s="15">
+        <v>1.7484671191562013</v>
+      </c>
+      <c r="L34" s="15">
+        <v>1.037111066153765</v>
+      </c>
+      <c r="M34" s="15">
+        <v>0</v>
+      </c>
+      <c r="N34" s="15">
+        <v>0</v>
+      </c>
+      <c r="O34" s="27">
+        <v>0</v>
+      </c>
+      <c r="P34" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="30">
+        <v>0</v>
+      </c>
+      <c r="R34" s="15">
+        <v>6.1642001951818598E-2</v>
+      </c>
+      <c r="S34" s="15">
+        <v>1.1684459280035975</v>
+      </c>
+      <c r="T34" s="15">
+        <v>1.1637010333586686</v>
+      </c>
+      <c r="U34" s="30">
+        <v>1.1554201639388526</v>
+      </c>
+      <c r="V34" s="15">
+        <v>1.3506694942927564</v>
+      </c>
+      <c r="W34" s="15">
+        <v>1.3726859181907376</v>
+      </c>
+      <c r="X34" s="15">
+        <v>1.1347119894586919</v>
+      </c>
+      <c r="Y34" s="30">
+        <v>1.1248199431717678</v>
+      </c>
+      <c r="Z34" s="15">
+        <v>1.0735999673969598</v>
+      </c>
+      <c r="AA34" s="15">
+        <v>2.0216938648945186</v>
+      </c>
+      <c r="AB34" s="15">
+        <v>2.2952189291248231</v>
+      </c>
+      <c r="AC34" s="30">
+        <v>3.124500082209611</v>
+      </c>
+      <c r="AD34" s="15">
+        <v>2.9675162267938315</v>
+      </c>
+      <c r="AE34" s="15">
+        <v>3.3802019965582271</v>
+      </c>
+      <c r="AF34" s="15">
+        <v>2.9323981275861097</v>
+      </c>
+      <c r="AG34" s="30">
+        <v>3.0348069704480296</v>
+      </c>
+      <c r="AH34" s="15">
+        <v>3.9253648966142505</v>
+      </c>
+      <c r="AI34" s="15">
+        <v>3.5209362236676163</v>
+      </c>
+      <c r="AJ34" s="15">
+        <v>3.291015145776826</v>
+      </c>
+      <c r="AK34" s="30">
+        <v>3.0999838809707221</v>
+      </c>
+      <c r="AL34" s="15">
+        <v>2.8980000346245824</v>
+      </c>
+      <c r="AM34" s="15">
+        <v>2.8575239093953213</v>
+      </c>
+      <c r="AN34" s="15">
+        <v>2.6476121384461062</v>
+      </c>
+      <c r="AO34" s="30">
+        <v>2.5148971380867025</v>
+      </c>
+      <c r="AP34" s="15">
+        <v>2.2908680076957384</v>
+      </c>
+      <c r="AQ34" s="15">
+        <v>2.0740719187776446</v>
+      </c>
+      <c r="AR34" s="15">
+        <v>1.9278000761151306</v>
+      </c>
+      <c r="AS34" s="30">
+        <v>1.7484671191562013</v>
+      </c>
+      <c r="AT34" s="15">
+        <v>1.5164159190035829</v>
+      </c>
+      <c r="AU34" s="15">
+        <v>1.2300599090135123</v>
+      </c>
+      <c r="AV34" s="15">
+        <v>1.0601241013926035</v>
+      </c>
+      <c r="AW34" s="30">
+        <v>1.037111066153765</v>
+      </c>
+      <c r="AX34" s="15">
+        <v>0.94860000731429239</v>
+      </c>
+      <c r="AY34" s="15">
+        <v>1.0087920335201777</v>
+      </c>
+      <c r="AZ34" s="15">
+        <v>1.0496159892854313</v>
+      </c>
+      <c r="BA34" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB34" s="15">
+        <v>0</v>
+      </c>
+      <c r="BC34" s="15">
+        <v>0</v>
+      </c>
+      <c r="BD34" s="15">
+        <v>0</v>
+      </c>
+      <c r="BE34" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF34" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG34" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH34" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI34" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ34" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK34" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL34" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM34" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN34" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO34" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP34" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ34" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:69">
+      <c r="A35" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B35" s="15">
+        <v>0.84736908503429276</v>
+      </c>
+      <c r="C35" s="15">
+        <v>2.7010288951985144</v>
+      </c>
+      <c r="D35" s="15">
+        <v>0</v>
+      </c>
+      <c r="E35" s="15">
+        <v>0</v>
+      </c>
+      <c r="F35" s="15">
+        <v>0</v>
+      </c>
+      <c r="G35" s="15">
+        <v>0</v>
+      </c>
+      <c r="H35" s="15">
+        <v>0</v>
+      </c>
+      <c r="I35" s="15">
+        <v>0</v>
+      </c>
+      <c r="J35" s="15">
+        <v>0</v>
+      </c>
+      <c r="K35" s="15">
+        <v>0</v>
+      </c>
+      <c r="L35" s="15">
+        <v>0</v>
+      </c>
+      <c r="M35" s="15">
+        <v>0</v>
+      </c>
+      <c r="N35" s="15">
+        <v>0</v>
+      </c>
+      <c r="O35" s="27">
+        <v>0</v>
+      </c>
+      <c r="P35" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="30">
+        <v>0</v>
+      </c>
+      <c r="R35" s="15">
+        <v>0</v>
+      </c>
+      <c r="S35" s="15">
+        <v>0</v>
+      </c>
+      <c r="T35" s="15">
+        <v>0</v>
+      </c>
+      <c r="U35" s="30">
+        <v>0</v>
+      </c>
+      <c r="V35" s="15">
+        <v>0</v>
+      </c>
+      <c r="W35" s="15">
+        <v>0</v>
+      </c>
+      <c r="X35" s="15">
+        <v>0</v>
+      </c>
+      <c r="Y35" s="30">
+        <v>0</v>
+      </c>
+      <c r="Z35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AA35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AB35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AC35" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AF35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AG35" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AI35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK35" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AM35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AN35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AO35" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AQ35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AR35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AS35" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AU35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AV35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AW35" s="30">
+        <v>0</v>
+      </c>
+      <c r="AX35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AY35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AZ35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BA35" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BC35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BD35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BE35" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI35" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM35" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ35" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:69">
+      <c r="A36" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="E6" s="10" t="s">
+      <c r="B36" s="15">
+        <v>488.36415144628552</v>
+      </c>
+      <c r="C36" s="15">
+        <v>381.97115332965757</v>
+      </c>
+      <c r="D36" s="15">
+        <v>322.97376449105479</v>
+      </c>
+      <c r="E36" s="15">
+        <v>278.61501953178941</v>
+      </c>
+      <c r="F36" s="15">
+        <v>323.40139231216705</v>
+      </c>
+      <c r="G36" s="15">
+        <v>284.46197171483988</v>
+      </c>
+      <c r="H36" s="15">
+        <v>281.9988808490134</v>
+      </c>
+      <c r="I36" s="15">
+        <v>292.15550406214646</v>
+      </c>
+      <c r="J36" s="15">
+        <v>319.91056990095547</v>
+      </c>
+      <c r="K36" s="15">
+        <v>494.57318163825693</v>
+      </c>
+      <c r="L36" s="15">
+        <v>521.01205544568757</v>
+      </c>
+      <c r="M36" s="15">
+        <v>494.42428174870122</v>
+      </c>
+      <c r="N36" s="15">
+        <v>490.97171467868418</v>
+      </c>
+      <c r="O36" s="27">
+        <v>280.77073481627025</v>
+      </c>
+      <c r="P36" s="27">
+        <v>414.02083881297688</v>
+      </c>
+      <c r="Q36" s="30">
+        <v>316.74106415666301</v>
+      </c>
+      <c r="R36" s="15">
+        <v>303.62150231506234</v>
+      </c>
+      <c r="S36" s="15">
+        <v>305.40467118180987</v>
+      </c>
+      <c r="T36" s="15">
+        <v>308.08897603799591</v>
+      </c>
+      <c r="U36" s="30">
+        <v>278.61501953178941</v>
+      </c>
+      <c r="V36" s="15">
+        <v>272.84395184387415</v>
+      </c>
+      <c r="W36" s="15">
+        <v>311.26293136199911</v>
+      </c>
+      <c r="X36" s="15">
+        <v>303.15395918374423</v>
+      </c>
+      <c r="Y36" s="30">
+        <v>323.40139231216705</v>
+      </c>
+      <c r="Z36" s="15">
+        <v>318.79268068614732</v>
+      </c>
+      <c r="AA36" s="15">
+        <v>299.60758319163313</v>
+      </c>
+      <c r="AB36" s="15">
+        <v>286.77477788793675</v>
+      </c>
+      <c r="AC36" s="30">
+        <v>284.46197171483988</v>
+      </c>
+      <c r="AD36" s="15">
+        <v>271.51684796234338</v>
+      </c>
+      <c r="AE36" s="15">
+        <v>267.21963416050971</v>
+      </c>
+      <c r="AF36" s="15">
+        <v>286.14270235654305</v>
+      </c>
+      <c r="AG36" s="30">
+        <v>281.9988808490134</v>
+      </c>
+      <c r="AH36" s="15">
+        <v>289.17632496742863</v>
+      </c>
+      <c r="AI36" s="15">
+        <v>279.43740932609342</v>
+      </c>
+      <c r="AJ36" s="15">
+        <v>286.8160650766963</v>
+      </c>
+      <c r="AK36" s="30">
+        <v>292.15550406214646</v>
+      </c>
+      <c r="AL36" s="15">
+        <v>311.87729094482671</v>
+      </c>
+      <c r="AM36" s="15">
+        <v>325.61296915337766</v>
+      </c>
+      <c r="AN36" s="15">
+        <v>317.53684839903656</v>
+      </c>
+      <c r="AO36" s="30">
+        <v>319.91056990095547</v>
+      </c>
+      <c r="AP36" s="15">
+        <v>330.11101479460035</v>
+      </c>
+      <c r="AQ36" s="15">
+        <v>448.75912860017638</v>
+      </c>
+      <c r="AR36" s="15">
+        <v>495.89868815039836</v>
+      </c>
+      <c r="AS36" s="30">
+        <v>494.57318163825693</v>
+      </c>
+      <c r="AT36" s="15">
+        <v>510.17989800336863</v>
+      </c>
+      <c r="AU36" s="15">
+        <v>573.88097534369172</v>
+      </c>
+      <c r="AV36" s="15">
+        <v>536.54953319475169</v>
+      </c>
+      <c r="AW36" s="30">
+        <v>521.01205544568757</v>
+      </c>
+      <c r="AX36" s="15">
+        <v>510.93333503341046</v>
+      </c>
+      <c r="AY36" s="15">
+        <v>521.46598216251607</v>
+      </c>
+      <c r="AZ36" s="15">
+        <v>540.91236089884057</v>
+      </c>
+      <c r="BA36" s="30">
+        <v>494.42428174870122</v>
+      </c>
+      <c r="BB36" s="15">
+        <v>483.60275622768614</v>
+      </c>
+      <c r="BC36" s="15">
+        <v>431.82894025376066</v>
+      </c>
+      <c r="BD36" s="15">
+        <v>528.99083258041424</v>
+      </c>
+      <c r="BE36" s="30">
+        <v>490.97171467868418</v>
+      </c>
+      <c r="BF36" s="15">
+        <v>525.29091697913907</v>
+      </c>
+      <c r="BG36" s="15">
+        <v>472.01625081284652</v>
+      </c>
+      <c r="BH36" s="15">
+        <v>373.37946494905947</v>
+      </c>
+      <c r="BI36" s="30">
+        <v>280.77073481627025</v>
+      </c>
+      <c r="BJ36" s="15">
+        <v>298.88583186794284</v>
+      </c>
+      <c r="BK36" s="15">
+        <v>283.57899401028976</v>
+      </c>
+      <c r="BL36" s="15">
+        <v>444.47331708359627</v>
+      </c>
+      <c r="BM36" s="30">
+        <v>414.02083881297688</v>
+      </c>
+      <c r="BN36" s="15">
+        <v>365.23766789578553</v>
+      </c>
+      <c r="BO36" s="15">
+        <v>306.08675714785534</v>
+      </c>
+      <c r="BP36" s="15">
+        <v>278.11821755248889</v>
+      </c>
+      <c r="BQ36" s="30">
+        <v>316.74106415666301</v>
+      </c>
+    </row>
+    <row r="37" spans="1:69">
+      <c r="A37" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B37" s="15">
+        <v>384.249386790492</v>
+      </c>
+      <c r="C37" s="15">
+        <v>309.62553269554587</v>
+      </c>
+      <c r="D37" s="15">
+        <v>274.92600151743966</v>
+      </c>
+      <c r="E37" s="15">
+        <v>241.15647421691685</v>
+      </c>
+      <c r="F37" s="15">
+        <v>272.82590991491907</v>
+      </c>
+      <c r="G37" s="15">
+        <v>256.38909894602494</v>
+      </c>
+      <c r="H37" s="15">
+        <v>249.80489381769934</v>
+      </c>
+      <c r="I37" s="15">
+        <v>259.27460604470014</v>
+      </c>
+      <c r="J37" s="15">
+        <v>272.57545147757963</v>
+      </c>
+      <c r="K37" s="15">
+        <v>448.8268541473912</v>
+      </c>
+      <c r="L37" s="15">
+        <v>464.90706186925445</v>
+      </c>
+      <c r="M37" s="15">
+        <v>453.9686168994038</v>
+      </c>
+      <c r="N37" s="15">
+        <v>450.03571740850032</v>
+      </c>
+      <c r="O37" s="27">
+        <v>236.51484456473347</v>
+      </c>
+      <c r="P37" s="27">
+        <v>179.30517827384799</v>
+      </c>
+      <c r="Q37" s="30">
+        <v>158.13611206241904</v>
+      </c>
+      <c r="R37" s="15">
+        <v>255.07403088901125</v>
+      </c>
+      <c r="S37" s="15">
+        <v>253.25642139504063</v>
+      </c>
+      <c r="T37" s="15">
+        <v>255.66733524531031</v>
+      </c>
+      <c r="U37" s="30">
+        <v>241.15647421691685</v>
+      </c>
+      <c r="V37" s="15">
+        <v>241.17728770026204</v>
+      </c>
+      <c r="W37" s="15">
+        <v>272.07173288367312</v>
+      </c>
+      <c r="X37" s="15">
+        <v>268.36916750688982</v>
+      </c>
+      <c r="Y37" s="30">
+        <v>272.82590991491907</v>
+      </c>
+      <c r="Z37" s="15">
+        <v>269.86815349362467</v>
+      </c>
+      <c r="AA37" s="15">
+        <v>268.90967817983795</v>
+      </c>
+      <c r="AB37" s="15">
+        <v>254.73892420317199</v>
+      </c>
+      <c r="AC37" s="30">
+        <v>256.38909894602494</v>
+      </c>
+      <c r="AD37" s="15">
+        <v>238.23917672427245</v>
+      </c>
+      <c r="AE37" s="15">
+        <v>231.93122632294097</v>
+      </c>
+      <c r="AF37" s="15">
+        <v>239.16294140577304</v>
+      </c>
+      <c r="AG37" s="30">
+        <v>249.80489381769934</v>
+      </c>
+      <c r="AH37" s="15">
+        <v>250.69219839730152</v>
+      </c>
+      <c r="AI37" s="15">
+        <v>242.2454908432411</v>
+      </c>
+      <c r="AJ37" s="15">
+        <v>251.43139270461691</v>
+      </c>
+      <c r="AK37" s="30">
+        <v>259.27460604470014</v>
+      </c>
+      <c r="AL37" s="15">
+        <v>267.08835387989694</v>
+      </c>
+      <c r="AM37" s="15">
+        <v>279.61298264878326</v>
+      </c>
+      <c r="AN37" s="15">
+        <v>275.54150188717284</v>
+      </c>
+      <c r="AO37" s="30">
+        <v>272.57545147757963</v>
+      </c>
+      <c r="AP37" s="15">
+        <v>284.95524219094125</v>
+      </c>
+      <c r="AQ37" s="15">
+        <v>397.77021028666911</v>
+      </c>
+      <c r="AR37" s="15">
+        <v>450.81984952807642</v>
+      </c>
+      <c r="AS37" s="30">
+        <v>448.8268541473912</v>
+      </c>
+      <c r="AT37" s="15">
+        <v>455.70408778760606</v>
+      </c>
+      <c r="AU37" s="15">
+        <v>518.19865629160699</v>
+      </c>
+      <c r="AV37" s="15">
+        <v>480.09295774127037</v>
+      </c>
+      <c r="AW37" s="30">
+        <v>464.90706186925445</v>
+      </c>
+      <c r="AX37" s="15">
+        <v>459.33759446888683</v>
+      </c>
+      <c r="AY37" s="15">
+        <v>462.52024928358094</v>
+      </c>
+      <c r="AZ37" s="15">
+        <v>487.26802460833693</v>
+      </c>
+      <c r="BA37" s="30">
+        <v>453.9686168994038</v>
+      </c>
+      <c r="BB37" s="15">
+        <v>432.9484085703067</v>
+      </c>
+      <c r="BC37" s="15">
+        <v>382.36937313509691</v>
+      </c>
+      <c r="BD37" s="15">
+        <v>474.72336363107581</v>
+      </c>
+      <c r="BE37" s="30">
+        <v>450.03571740850032</v>
+      </c>
+      <c r="BF37" s="15">
+        <v>478.78650430695785</v>
+      </c>
+      <c r="BG37" s="15">
+        <v>427.30199029356066</v>
+      </c>
+      <c r="BH37" s="15">
+        <v>332.53520325718324</v>
+      </c>
+      <c r="BI37" s="30">
+        <v>236.51484456473347</v>
+      </c>
+      <c r="BJ37" s="15">
+        <v>234.44552203884163</v>
+      </c>
+      <c r="BK37" s="15">
+        <v>221.21938195961198</v>
+      </c>
+      <c r="BL37" s="15">
+        <v>209.93569463332801</v>
+      </c>
+      <c r="BM37" s="30">
+        <v>179.30517827384799</v>
+      </c>
+      <c r="BN37" s="15">
+        <v>156.8624145341976</v>
+      </c>
+      <c r="BO37" s="15">
+        <v>127.46349007977111</v>
+      </c>
+      <c r="BP37" s="15">
+        <v>148.90260841159892</v>
+      </c>
+      <c r="BQ37" s="30">
+        <v>158.13611206241904</v>
+      </c>
+    </row>
+    <row r="38" spans="1:69">
+      <c r="A38" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B38" s="15">
+        <v>104.11476465579355</v>
+      </c>
+      <c r="C38" s="15">
+        <v>72.345620634111683</v>
+      </c>
+      <c r="D38" s="15">
+        <v>48.047762973615164</v>
+      </c>
+      <c r="E38" s="15">
+        <v>37.458545314872573</v>
+      </c>
+      <c r="F38" s="15">
+        <v>50.57548239724796</v>
+      </c>
+      <c r="G38" s="15">
+        <v>28.072872768814911</v>
+      </c>
+      <c r="H38" s="15">
+        <v>32.193987031314052</v>
+      </c>
+      <c r="I38" s="15">
+        <v>32.880898017446327</v>
+      </c>
+      <c r="J38" s="15">
+        <v>47.335118423375818</v>
+      </c>
+      <c r="K38" s="15">
+        <v>45.74632749086571</v>
+      </c>
+      <c r="L38" s="15">
+        <v>56.104993576433095</v>
+      </c>
+      <c r="M38" s="15">
+        <v>40.455664849297399</v>
+      </c>
+      <c r="N38" s="15">
+        <v>40.93599727018389</v>
+      </c>
+      <c r="O38" s="27">
+        <v>44.25589025153679</v>
+      </c>
+      <c r="P38" s="27">
+        <v>234.71566053912886</v>
+      </c>
+      <c r="Q38" s="30">
+        <v>158.604952094244</v>
+      </c>
+      <c r="R38" s="15">
+        <v>48.547471426051068</v>
+      </c>
+      <c r="S38" s="15">
+        <v>52.148249786769256</v>
+      </c>
+      <c r="T38" s="15">
+        <v>52.421640792685601</v>
+      </c>
+      <c r="U38" s="30">
+        <v>37.458545314872573</v>
+      </c>
+      <c r="V38" s="15">
+        <v>31.66666414361211</v>
+      </c>
+      <c r="W38" s="15">
+        <v>39.19119847832598</v>
+      </c>
+      <c r="X38" s="15">
+        <v>34.78479167685439</v>
+      </c>
+      <c r="Y38" s="30">
+        <v>50.57548239724796</v>
+      </c>
+      <c r="Z38" s="15">
+        <v>48.924527192522667</v>
+      </c>
+      <c r="AA38" s="15">
+        <v>30.697905011795143</v>
+      </c>
+      <c r="AB38" s="15">
+        <v>32.035853684764739</v>
+      </c>
+      <c r="AC38" s="30">
+        <v>28.072872768814911</v>
+      </c>
+      <c r="AD38" s="15">
+        <v>33.277671238070901</v>
+      </c>
+      <c r="AE38" s="15">
+        <v>35.288407837568755</v>
+      </c>
+      <c r="AF38" s="15">
+        <v>46.979760950770043</v>
+      </c>
+      <c r="AG38" s="30">
+        <v>32.193987031314052</v>
+      </c>
+      <c r="AH38" s="15">
+        <v>38.484126570127088</v>
+      </c>
+      <c r="AI38" s="15">
+        <v>37.191918482852294</v>
+      </c>
+      <c r="AJ38" s="15">
+        <v>35.384672372079379</v>
+      </c>
+      <c r="AK38" s="30">
+        <v>32.880898017446327</v>
+      </c>
+      <c r="AL38" s="15">
+        <v>44.788937064929748</v>
+      </c>
+      <c r="AM38" s="15">
+        <v>45.999986504594382</v>
+      </c>
+      <c r="AN38" s="15">
+        <v>41.995346511863687</v>
+      </c>
+      <c r="AO38" s="30">
+        <v>47.335118423375818</v>
+      </c>
+      <c r="AP38" s="15">
+        <v>45.15577260365913</v>
+      </c>
+      <c r="AQ38" s="15">
+        <v>50.988918313507277</v>
+      </c>
+      <c r="AR38" s="15">
+        <v>45.078838622321918</v>
+      </c>
+      <c r="AS38" s="30">
+        <v>45.74632749086571</v>
+      </c>
+      <c r="AT38" s="15">
+        <v>54.475810215762593</v>
+      </c>
+      <c r="AU38" s="15">
+        <v>55.682319052084758</v>
+      </c>
+      <c r="AV38" s="15">
+        <v>56.456575453481278</v>
+      </c>
+      <c r="AW38" s="30">
+        <v>56.104993576433095</v>
+      </c>
+      <c r="AX38" s="15">
+        <v>51.595740564523609</v>
+      </c>
+      <c r="AY38" s="15">
+        <v>58.945732878935118</v>
+      </c>
+      <c r="AZ38" s="15">
+        <v>53.644336290503688</v>
+      </c>
+      <c r="BA38" s="30">
+        <v>40.455664849297399</v>
+      </c>
+      <c r="BB38" s="15">
+        <v>50.654347657379439</v>
+      </c>
+      <c r="BC38" s="15">
+        <v>49.45956711866377</v>
+      </c>
+      <c r="BD38" s="15">
+        <v>54.267468949338451</v>
+      </c>
+      <c r="BE38" s="30">
+        <v>40.93599727018389</v>
+      </c>
+      <c r="BF38" s="15">
+        <v>46.504412672181246</v>
+      </c>
+      <c r="BG38" s="15">
+        <v>44.714260519285858</v>
+      </c>
+      <c r="BH38" s="15">
+        <v>40.844261691876248</v>
+      </c>
+      <c r="BI38" s="30">
+        <v>44.25589025153679</v>
+      </c>
+      <c r="BJ38" s="15">
+        <v>64.440309829101224</v>
+      </c>
+      <c r="BK38" s="15">
+        <v>62.359612050677804</v>
+      </c>
+      <c r="BL38" s="15">
+        <v>234.53762245026829</v>
+      </c>
+      <c r="BM38" s="30">
+        <v>234.71566053912886</v>
+      </c>
+      <c r="BN38" s="15">
+        <v>208.37525336158791</v>
+      </c>
+      <c r="BO38" s="15">
+        <v>178.6232670680842</v>
+      </c>
+      <c r="BP38" s="15">
+        <v>129.21560914088994</v>
+      </c>
+      <c r="BQ38" s="30">
+        <v>158.604952094244</v>
+      </c>
+    </row>
+    <row r="39" spans="1:69">
+      <c r="A39" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="F6" s="10" t="s">
+      <c r="B39" s="15">
+        <v>7021.6608462538134</v>
+      </c>
+      <c r="C39" s="15">
+        <v>6283.9942243325977</v>
+      </c>
+      <c r="D39" s="15">
+        <v>6711.4752581494431</v>
+      </c>
+      <c r="E39" s="15">
+        <v>6274.3021425732404</v>
+      </c>
+      <c r="F39" s="15">
+        <v>7713.6281309375081</v>
+      </c>
+      <c r="G39" s="15">
+        <v>12958.828840958606</v>
+      </c>
+      <c r="H39" s="15">
+        <v>16251.520225569224</v>
+      </c>
+      <c r="I39" s="15">
+        <v>17205.398974806747</v>
+      </c>
+      <c r="J39" s="15">
+        <v>22841.30189048652</v>
+      </c>
+      <c r="K39" s="15">
+        <v>29516.407649274777</v>
+      </c>
+      <c r="L39" s="15">
+        <v>34584.636091104163</v>
+      </c>
+      <c r="M39" s="15">
+        <v>35788.241895997438</v>
+      </c>
+      <c r="N39" s="15">
+        <v>33281.747480445898</v>
+      </c>
+      <c r="O39" s="27">
+        <v>32033.30833479685</v>
+      </c>
+      <c r="P39" s="27">
+        <v>30597.572746426362</v>
+      </c>
+      <c r="Q39" s="30">
+        <v>30444.561551509345</v>
+      </c>
+      <c r="R39" s="15">
+        <v>6370.7102890194901</v>
+      </c>
+      <c r="S39" s="15">
+        <v>6366.5328198842517</v>
+      </c>
+      <c r="T39" s="15">
+        <v>6663.3001002731016</v>
+      </c>
+      <c r="U39" s="30">
+        <v>6274.3021425732404</v>
+      </c>
+      <c r="V39" s="15">
+        <v>6422.3660944671574</v>
+      </c>
+      <c r="W39" s="15">
+        <v>6947.9842036094551</v>
+      </c>
+      <c r="X39" s="15">
+        <v>7181.1570282290104</v>
+      </c>
+      <c r="Y39" s="30">
+        <v>7713.6281309375081</v>
+      </c>
+      <c r="Z39" s="15">
+        <v>8499.1107088670797</v>
+      </c>
+      <c r="AA39" s="15">
+        <v>9236.8789909767947</v>
+      </c>
+      <c r="AB39" s="15">
+        <v>10444.099037021677</v>
+      </c>
+      <c r="AC39" s="30">
+        <v>12958.828840958606</v>
+      </c>
+      <c r="AD39" s="15">
+        <v>13244.722473673211</v>
+      </c>
+      <c r="AE39" s="15">
+        <v>14061.93263968443</v>
+      </c>
+      <c r="AF39" s="15">
+        <v>14245.311116762543</v>
+      </c>
+      <c r="AG39" s="30">
+        <v>16251.520225569224</v>
+      </c>
+      <c r="AH39" s="15">
+        <v>16334.839462514468</v>
+      </c>
+      <c r="AI39" s="15">
+        <v>16293.054070178821</v>
+      </c>
+      <c r="AJ39" s="15">
+        <v>16383.973837644709</v>
+      </c>
+      <c r="AK39" s="30">
+        <v>17205.398974806747</v>
+      </c>
+      <c r="AL39" s="15">
+        <v>18649.505254642623</v>
+      </c>
+      <c r="AM39" s="15">
+        <v>20060.798429701721</v>
+      </c>
+      <c r="AN39" s="15">
+        <v>20432.853380539877</v>
+      </c>
+      <c r="AO39" s="30">
+        <v>22841.30189048652</v>
+      </c>
+      <c r="AP39" s="15">
+        <v>23314.102924657844</v>
+      </c>
+      <c r="AQ39" s="15">
+        <v>23727.07354604833</v>
+      </c>
+      <c r="AR39" s="15">
+        <v>26129.959117377683</v>
+      </c>
+      <c r="AS39" s="30">
+        <v>29516.407649274777</v>
+      </c>
+      <c r="AT39" s="15">
+        <v>33535.687656454669</v>
+      </c>
+      <c r="AU39" s="15">
+        <v>35047.867907669832</v>
+      </c>
+      <c r="AV39" s="15">
+        <v>33061.050366943076</v>
+      </c>
+      <c r="AW39" s="30">
+        <v>34584.636091104163</v>
+      </c>
+      <c r="AX39" s="15">
+        <v>32431.895593447218</v>
+      </c>
+      <c r="AY39" s="15">
+        <v>34517.248628104986</v>
+      </c>
+      <c r="AZ39" s="15">
+        <v>36541.83443387413</v>
+      </c>
+      <c r="BA39" s="30">
+        <v>35788.241895997438</v>
+      </c>
+      <c r="BB39" s="15">
+        <v>34371.792126221568</v>
+      </c>
+      <c r="BC39" s="15">
+        <v>31353.759105047568</v>
+      </c>
+      <c r="BD39" s="15">
+        <v>34277.721970746054</v>
+      </c>
+      <c r="BE39" s="30">
+        <v>33281.747480445898</v>
+      </c>
+      <c r="BF39" s="15">
+        <v>36454.404409067261</v>
+      </c>
+      <c r="BG39" s="15">
+        <v>37534.287629149076</v>
+      </c>
+      <c r="BH39" s="15">
+        <v>34337.319653011022</v>
+      </c>
+      <c r="BI39" s="30">
+        <v>32033.30833479685</v>
+      </c>
+      <c r="BJ39" s="15">
+        <v>32937.813181401754</v>
+      </c>
+      <c r="BK39" s="15">
+        <v>30532.937795913735</v>
+      </c>
+      <c r="BL39" s="15">
+        <v>30833.276036611423</v>
+      </c>
+      <c r="BM39" s="30">
+        <v>30597.572746426362</v>
+      </c>
+      <c r="BN39" s="15">
+        <v>29518.83629024637</v>
+      </c>
+      <c r="BO39" s="15">
+        <v>29629.935262812673</v>
+      </c>
+      <c r="BP39" s="15">
+        <v>30325.207400139887</v>
+      </c>
+      <c r="BQ39" s="30">
+        <v>30444.561551509345</v>
+      </c>
+    </row>
+    <row r="40" spans="1:69">
+      <c r="A40" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="G6" s="10" t="s">
+      <c r="B40" s="15">
+        <v>284.66940331057771</v>
+      </c>
+      <c r="C40" s="15">
+        <v>219.12149580353207</v>
+      </c>
+      <c r="D40" s="15">
+        <v>200.49559878827665</v>
+      </c>
+      <c r="E40" s="15">
+        <v>188.95991914359547</v>
+      </c>
+      <c r="F40" s="15">
+        <v>22.426808211571252</v>
+      </c>
+      <c r="G40" s="15">
+        <v>454.10970814348093</v>
+      </c>
+      <c r="H40" s="15">
+        <v>-1.4875395864014023E-13</v>
+      </c>
+      <c r="I40" s="15">
+        <v>-1.4878498914979242E-13</v>
+      </c>
+      <c r="J40" s="15">
+        <v>-1.4876167696103861E-13</v>
+      </c>
+      <c r="K40" s="15">
+        <v>-1.4873502948901188E-13</v>
+      </c>
+      <c r="L40" s="15">
+        <v>-1.4874351616763365E-13</v>
+      </c>
+      <c r="M40" s="15">
+        <v>4.3066512075826627E-9</v>
+      </c>
+      <c r="N40" s="15">
+        <v>0</v>
+      </c>
+      <c r="O40" s="27">
+        <v>0</v>
+      </c>
+      <c r="P40" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="30">
+        <v>0</v>
+      </c>
+      <c r="R40" s="15">
+        <v>152.70485083521231</v>
+      </c>
+      <c r="S40" s="15">
+        <v>155.26900760512771</v>
+      </c>
+      <c r="T40" s="15">
+        <v>179.96570462806824</v>
+      </c>
+      <c r="U40" s="30">
+        <v>188.95991914359547</v>
+      </c>
+      <c r="V40" s="15">
+        <v>232.08223618544463</v>
+      </c>
+      <c r="W40" s="15">
+        <v>172.54719532422013</v>
+      </c>
+      <c r="X40" s="15">
+        <v>221.76297488075983</v>
+      </c>
+      <c r="Y40" s="30">
+        <v>22.426808211571252</v>
+      </c>
+      <c r="Z40" s="15">
+        <v>153.67193998999542</v>
+      </c>
+      <c r="AA40" s="15">
+        <v>129.56087174990199</v>
+      </c>
+      <c r="AB40" s="15">
+        <v>391.26096851750918</v>
+      </c>
+      <c r="AC40" s="30">
+        <v>454.10970814348093</v>
+      </c>
+      <c r="AD40" s="15">
+        <v>156.65817292783288</v>
+      </c>
+      <c r="AE40" s="15">
+        <v>-1.4877927897053965E-13</v>
+      </c>
+      <c r="AF40" s="15">
+        <v>-1.4877645006864202E-13</v>
+      </c>
+      <c r="AG40" s="30">
+        <v>-1.4875395864014023E-13</v>
+      </c>
+      <c r="AH40" s="15">
+        <v>-1.4876537898685565E-13</v>
+      </c>
+      <c r="AI40" s="15">
+        <v>-1.4878104264907331E-13</v>
+      </c>
+      <c r="AJ40" s="15">
+        <v>-1.4878109504001947E-13</v>
+      </c>
+      <c r="AK40" s="30">
+        <v>-1.4878498914979242E-13</v>
+      </c>
+      <c r="AL40" s="15">
+        <v>-1.4878074580085927E-13</v>
+      </c>
+      <c r="AM40" s="15">
+        <v>1.1279699642348466</v>
+      </c>
+      <c r="AN40" s="15">
+        <v>-1.4877039064893463E-13</v>
+      </c>
+      <c r="AO40" s="30">
+        <v>-1.4876167696103861E-13</v>
+      </c>
+      <c r="AP40" s="15">
+        <v>-1.4875902270354432E-13</v>
+      </c>
+      <c r="AQ40" s="15">
+        <v>-1.4875642083109271E-13</v>
+      </c>
+      <c r="AR40" s="15">
+        <v>-1.487440749672299E-13</v>
+      </c>
+      <c r="AS40" s="30">
+        <v>-1.4873502948901188E-13</v>
+      </c>
+      <c r="AT40" s="15">
+        <v>-1.4871576860623398E-13</v>
+      </c>
+      <c r="AU40" s="15">
+        <v>-1.4871622263162561E-13</v>
+      </c>
+      <c r="AV40" s="15">
+        <v>-1.4874143814603732E-13</v>
+      </c>
+      <c r="AW40" s="30">
+        <v>-1.4874351616763365E-13</v>
+      </c>
+      <c r="AX40" s="15">
+        <v>-1.4876153727350311E-13</v>
+      </c>
+      <c r="AY40" s="15">
+        <v>-1.4874693878579026E-13</v>
+      </c>
+      <c r="AZ40" s="15">
+        <v>-1.4873703767339724E-13</v>
+      </c>
+      <c r="BA40" s="30">
+        <v>4.3066512075826627E-9</v>
+      </c>
+      <c r="BB40" s="15">
+        <v>4.0384514115288747E-9</v>
+      </c>
+      <c r="BC40" s="15">
+        <v>3.6592514355406598E-9</v>
+      </c>
+      <c r="BD40" s="15">
+        <v>4.0804509146935084E-9</v>
+      </c>
+      <c r="BE40" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF40" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG40" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH40" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI40" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ40" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK40" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL40" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM40" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN40" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO40" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP40" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ40" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:69">
+      <c r="A41" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B41" s="15">
+        <v>284.66940331057771</v>
+      </c>
+      <c r="C41" s="15">
+        <v>197.82777432416779</v>
+      </c>
+      <c r="D41" s="15">
+        <v>159.87038294827664</v>
+      </c>
+      <c r="E41" s="15">
+        <v>122.56273739003279</v>
+      </c>
+      <c r="F41" s="15">
+        <v>0</v>
+      </c>
+      <c r="G41" s="15">
+        <v>0</v>
+      </c>
+      <c r="H41" s="15">
+        <v>0</v>
+      </c>
+      <c r="I41" s="15">
+        <v>0</v>
+      </c>
+      <c r="J41" s="15">
+        <v>0</v>
+      </c>
+      <c r="K41" s="15">
+        <v>0</v>
+      </c>
+      <c r="L41" s="15">
+        <v>0</v>
+      </c>
+      <c r="M41" s="15">
+        <v>0</v>
+      </c>
+      <c r="N41" s="15">
+        <v>0</v>
+      </c>
+      <c r="O41" s="27">
+        <v>0</v>
+      </c>
+      <c r="P41" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="30">
+        <v>0</v>
+      </c>
+      <c r="R41" s="15">
+        <v>152.70485083521231</v>
+      </c>
+      <c r="S41" s="15">
+        <v>137.27546254146614</v>
+      </c>
+      <c r="T41" s="15">
+        <v>139.12183298806823</v>
+      </c>
+      <c r="U41" s="30">
+        <v>122.56273739003279</v>
+      </c>
+      <c r="V41" s="15">
+        <v>118.83277350755044</v>
+      </c>
+      <c r="W41" s="15">
+        <v>112.16236531535333</v>
+      </c>
+      <c r="X41" s="15">
+        <v>108.30630299385032</v>
+      </c>
+      <c r="Y41" s="30">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AA41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AB41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AC41" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AF41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AG41" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AI41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK41" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AM41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AN41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AO41" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AQ41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AR41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AS41" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AU41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AV41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AW41" s="30">
+        <v>0</v>
+      </c>
+      <c r="AX41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AY41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AZ41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BA41" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BC41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BD41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BE41" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI41" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM41" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ41" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:69">
+      <c r="A42" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="H6" s="10" t="s">
+      <c r="B42" s="15">
+        <v>1469.3241698067759</v>
+      </c>
+      <c r="C42" s="15">
+        <v>1361.4089321765448</v>
+      </c>
+      <c r="D42" s="15">
+        <v>1517.9813516073734</v>
+      </c>
+      <c r="E42" s="15">
+        <v>1240.0127959414292</v>
+      </c>
+      <c r="F42" s="15">
+        <v>1635.5298573696455</v>
+      </c>
+      <c r="G42" s="15">
+        <v>2208.6716141129878</v>
+      </c>
+      <c r="H42" s="15">
+        <v>3066.230151142041</v>
+      </c>
+      <c r="I42" s="15">
+        <v>2942.263327026677</v>
+      </c>
+      <c r="J42" s="15">
+        <v>3369.4881530101547</v>
+      </c>
+      <c r="K42" s="15">
+        <v>3840.3096717130784</v>
+      </c>
+      <c r="L42" s="15">
+        <v>2237.0201556918591</v>
+      </c>
+      <c r="M42" s="15">
+        <v>2366.6120784393147</v>
+      </c>
+      <c r="N42" s="15">
+        <v>2429.8693353187491</v>
+      </c>
+      <c r="O42" s="27">
+        <v>2538.9090524031517</v>
+      </c>
+      <c r="P42" s="27">
+        <v>2910.8148627681994</v>
+      </c>
+      <c r="Q42" s="30">
+        <v>3454.4884486213723</v>
+      </c>
+      <c r="R42" s="15">
+        <v>1469.7390585374897</v>
+      </c>
+      <c r="S42" s="15">
+        <v>1482.9018216276961</v>
+      </c>
+      <c r="T42" s="15">
+        <v>1558.8279306853813</v>
+      </c>
+      <c r="U42" s="30">
+        <v>1240.0127959414292</v>
+      </c>
+      <c r="V42" s="15">
+        <v>1341.8509295945353</v>
+      </c>
+      <c r="W42" s="15">
+        <v>1432.0695046515978</v>
+      </c>
+      <c r="X42" s="15">
+        <v>1478.2949542668566</v>
+      </c>
+      <c r="Y42" s="30">
+        <v>1635.5298573696455</v>
+      </c>
+      <c r="Z42" s="15">
+        <v>1660.3975015771161</v>
+      </c>
+      <c r="AA42" s="15">
+        <v>1734.5790700817872</v>
+      </c>
+      <c r="AB42" s="15">
+        <v>1881.508571899986</v>
+      </c>
+      <c r="AC42" s="30">
+        <v>2208.6716141129878</v>
+      </c>
+      <c r="AD42" s="15">
+        <v>2290.4340470475054</v>
+      </c>
+      <c r="AE42" s="15">
+        <v>2462.1731794929783</v>
+      </c>
+      <c r="AF42" s="15">
+        <v>2776.574433806356</v>
+      </c>
+      <c r="AG42" s="30">
+        <v>3066.230151142041</v>
+      </c>
+      <c r="AH42" s="15">
+        <v>3007.7104507833137</v>
+      </c>
+      <c r="AI42" s="15">
+        <v>2910.0055568582211</v>
+      </c>
+      <c r="AJ42" s="15">
+        <v>2986.3973372836585</v>
+      </c>
+      <c r="AK42" s="30">
+        <v>2942.263327026677</v>
+      </c>
+      <c r="AL42" s="15">
+        <v>3187.3170380812699</v>
+      </c>
+      <c r="AM42" s="15">
+        <v>3236.6346143747028</v>
+      </c>
+      <c r="AN42" s="15">
+        <v>3266.7986748239473</v>
+      </c>
+      <c r="AO42" s="30">
+        <v>3369.4881530101547</v>
+      </c>
+      <c r="AP42" s="15">
+        <v>3368.8679143170752</v>
+      </c>
+      <c r="AQ42" s="15">
+        <v>3449.464428916147</v>
+      </c>
+      <c r="AR42" s="15">
+        <v>3652.6283192163451</v>
+      </c>
+      <c r="AS42" s="30">
+        <v>3840.3096717130784</v>
+      </c>
+      <c r="AT42" s="15">
+        <v>2225.6404851217276</v>
+      </c>
+      <c r="AU42" s="15">
+        <v>2366.1148549804921</v>
+      </c>
+      <c r="AV42" s="15">
+        <v>2163.39811891216</v>
+      </c>
+      <c r="AW42" s="30">
+        <v>2237.0201556918591</v>
+      </c>
+      <c r="AX42" s="15">
+        <v>2284.9992171273066</v>
+      </c>
+      <c r="AY42" s="15">
+        <v>2422.2093470615118</v>
+      </c>
+      <c r="AZ42" s="15">
+        <v>2456.0770370571722</v>
+      </c>
+      <c r="BA42" s="30">
+        <v>2366.6120784393147</v>
+      </c>
+      <c r="BB42" s="15">
+        <v>2505.2985599669064</v>
+      </c>
+      <c r="BC42" s="15">
+        <v>2258.8608852093016</v>
+      </c>
+      <c r="BD42" s="15">
+        <v>2512.5812243454111</v>
+      </c>
+      <c r="BE42" s="30">
+        <v>2429.8693353187491</v>
+      </c>
+      <c r="BF42" s="15">
+        <v>2865.1049975017709</v>
+      </c>
+      <c r="BG42" s="15">
+        <v>3145.7224541646369</v>
+      </c>
+      <c r="BH42" s="15">
+        <v>2744.6169279537762</v>
+      </c>
+      <c r="BI42" s="30">
+        <v>2538.9090524031517</v>
+      </c>
+      <c r="BJ42" s="15">
+        <v>2704.381326067075</v>
+      </c>
+      <c r="BK42" s="15">
+        <v>2803.3103246623232</v>
+      </c>
+      <c r="BL42" s="15">
+        <v>2857.4187008573672</v>
+      </c>
+      <c r="BM42" s="30">
+        <v>2910.8148627681994</v>
+      </c>
+      <c r="BN42" s="15">
+        <v>3096.5596984882259</v>
+      </c>
+      <c r="BO42" s="15">
+        <v>3059.123777970623</v>
+      </c>
+      <c r="BP42" s="15">
+        <v>3116.2976935936977</v>
+      </c>
+      <c r="BQ42" s="30">
+        <v>3454.4884486213723</v>
+      </c>
+    </row>
+    <row r="43" spans="1:69">
+      <c r="A43" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B43" s="15">
+        <v>1419.028984192068</v>
+      </c>
+      <c r="C43" s="15">
+        <v>1285.7098361137137</v>
+      </c>
+      <c r="D43" s="15">
+        <v>1155.9973130091776</v>
+      </c>
+      <c r="E43" s="15">
+        <v>1240.0127959414292</v>
+      </c>
+      <c r="F43" s="15">
+        <v>1635.5298573696455</v>
+      </c>
+      <c r="G43" s="15">
+        <v>2208.6716141129878</v>
+      </c>
+      <c r="H43" s="15">
+        <v>3066.230151142041</v>
+      </c>
+      <c r="I43" s="15">
+        <v>2942.263327026677</v>
+      </c>
+      <c r="J43" s="15">
+        <v>3369.4881530101547</v>
+      </c>
+      <c r="K43" s="15">
+        <v>3840.3096717130784</v>
+      </c>
+      <c r="L43" s="15">
+        <v>2191.9839628191544</v>
+      </c>
+      <c r="M43" s="15">
+        <v>2366.6120784393147</v>
+      </c>
+      <c r="N43" s="15">
+        <v>2429.8693353187491</v>
+      </c>
+      <c r="O43" s="27">
+        <v>2538.9090524031517</v>
+      </c>
+      <c r="P43" s="27">
+        <v>2909.6271550346892</v>
+      </c>
+      <c r="Q43" s="30">
+        <v>3179.2084702468906</v>
+      </c>
+      <c r="R43" s="15">
+        <v>1108.2615530917465</v>
+      </c>
+      <c r="S43" s="15">
+        <v>1121.9197658704109</v>
+      </c>
+      <c r="T43" s="15">
+        <v>1198.7495093633686</v>
+      </c>
+      <c r="U43" s="30">
+        <v>1240.0127959414292</v>
+      </c>
+      <c r="V43" s="15">
+        <v>1341.8509295945353</v>
+      </c>
+      <c r="W43" s="15">
+        <v>1432.0695046515978</v>
+      </c>
+      <c r="X43" s="15">
+        <v>1478.2949542668566</v>
+      </c>
+      <c r="Y43" s="30">
+        <v>1635.5298573696455</v>
+      </c>
+      <c r="Z43" s="15">
+        <v>1660.3975015771161</v>
+      </c>
+      <c r="AA43" s="15">
+        <v>1734.5790700817872</v>
+      </c>
+      <c r="AB43" s="15">
+        <v>1881.508571899986</v>
+      </c>
+      <c r="AC43" s="30">
+        <v>2208.6716141129878</v>
+      </c>
+      <c r="AD43" s="15">
+        <v>2290.4340470475054</v>
+      </c>
+      <c r="AE43" s="15">
+        <v>2462.1731794929783</v>
+      </c>
+      <c r="AF43" s="15">
+        <v>2776.574433806356</v>
+      </c>
+      <c r="AG43" s="30">
+        <v>3066.230151142041</v>
+      </c>
+      <c r="AH43" s="15">
+        <v>3007.7104507833137</v>
+      </c>
+      <c r="AI43" s="15">
+        <v>2910.0055568582211</v>
+      </c>
+      <c r="AJ43" s="15">
+        <v>2986.3973372836585</v>
+      </c>
+      <c r="AK43" s="30">
+        <v>2942.263327026677</v>
+      </c>
+      <c r="AL43" s="15">
+        <v>3187.3170380812699</v>
+      </c>
+      <c r="AM43" s="15">
+        <v>3236.6346143747028</v>
+      </c>
+      <c r="AN43" s="15">
+        <v>3266.7986748239473</v>
+      </c>
+      <c r="AO43" s="30">
+        <v>3369.4881530101547</v>
+      </c>
+      <c r="AP43" s="15">
+        <v>3368.8679143170752</v>
+      </c>
+      <c r="AQ43" s="15">
+        <v>3449.464428916147</v>
+      </c>
+      <c r="AR43" s="15">
+        <v>3652.6283192163451</v>
+      </c>
+      <c r="AS43" s="30">
+        <v>3840.3096717130784</v>
+      </c>
+      <c r="AT43" s="15">
+        <v>2225.6404851217276</v>
+      </c>
+      <c r="AU43" s="15">
+        <v>2366.1148549804921</v>
+      </c>
+      <c r="AV43" s="15">
+        <v>2163.39811891216</v>
+      </c>
+      <c r="AW43" s="30">
+        <v>2191.9839628191544</v>
+      </c>
+      <c r="AX43" s="15">
+        <v>2254.6176668930461</v>
+      </c>
+      <c r="AY43" s="15">
+        <v>2402.0194953906425</v>
+      </c>
+      <c r="AZ43" s="15">
+        <v>2447.6801091428888</v>
+      </c>
+      <c r="BA43" s="30">
+        <v>2366.6120784393147</v>
+      </c>
+      <c r="BB43" s="15">
+        <v>2505.2985599669064</v>
+      </c>
+      <c r="BC43" s="15">
+        <v>2258.8608852093016</v>
+      </c>
+      <c r="BD43" s="15">
+        <v>2512.5812243454111</v>
+      </c>
+      <c r="BE43" s="30">
+        <v>2429.8693353187491</v>
+      </c>
+      <c r="BF43" s="15">
+        <v>2618.7400070055746</v>
+      </c>
+      <c r="BG43" s="15">
+        <v>2894.0374620490497</v>
+      </c>
+      <c r="BH43" s="15">
+        <v>2744.6169279537762</v>
+      </c>
+      <c r="BI43" s="30">
+        <v>2538.9090524031517</v>
+      </c>
+      <c r="BJ43" s="15">
+        <v>2704.381326067075</v>
+      </c>
+      <c r="BK43" s="15">
+        <v>2796.7964751848986</v>
+      </c>
+      <c r="BL43" s="15">
+        <v>2856.4352608085237</v>
+      </c>
+      <c r="BM43" s="30">
+        <v>2909.6271550346892</v>
+      </c>
+      <c r="BN43" s="15">
+        <v>3095.3676244587805</v>
+      </c>
+      <c r="BO43" s="15">
+        <v>3057.6090499696475</v>
+      </c>
+      <c r="BP43" s="15">
+        <v>3116.2976935936977</v>
+      </c>
+      <c r="BQ43" s="30">
+        <v>3179.2084702468906</v>
+      </c>
+    </row>
+    <row r="44" spans="1:69">
+      <c r="A44" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B44" s="15">
+        <v>50.295185614707897</v>
+      </c>
+      <c r="C44" s="15">
+        <v>75.699096062831231</v>
+      </c>
+      <c r="D44" s="15">
+        <v>361.98403859819592</v>
+      </c>
+      <c r="E44" s="15">
+        <v>0</v>
+      </c>
+      <c r="F44" s="15">
+        <v>0</v>
+      </c>
+      <c r="G44" s="15">
+        <v>0</v>
+      </c>
+      <c r="H44" s="15">
+        <v>0</v>
+      </c>
+      <c r="I44" s="15">
+        <v>0</v>
+      </c>
+      <c r="J44" s="15">
+        <v>0</v>
+      </c>
+      <c r="K44" s="15">
+        <v>0</v>
+      </c>
+      <c r="L44" s="15">
+        <v>45.036192872704589</v>
+      </c>
+      <c r="M44" s="15">
+        <v>0</v>
+      </c>
+      <c r="N44" s="15">
+        <v>0</v>
+      </c>
+      <c r="O44" s="27">
+        <v>0</v>
+      </c>
+      <c r="P44" s="27">
+        <v>1.1877077335102328</v>
+      </c>
+      <c r="Q44" s="30">
+        <v>275.27997837448186</v>
+      </c>
+      <c r="R44" s="15">
+        <v>361.47750544574308</v>
+      </c>
+      <c r="S44" s="15">
+        <v>360.98205575728531</v>
+      </c>
+      <c r="T44" s="15">
+        <v>360.07842132201262</v>
+      </c>
+      <c r="U44" s="30">
+        <v>0</v>
+      </c>
+      <c r="V44" s="15">
+        <v>0</v>
+      </c>
+      <c r="W44" s="15">
+        <v>0</v>
+      </c>
+      <c r="X44" s="15">
+        <v>0</v>
+      </c>
+      <c r="Y44" s="30">
+        <v>0</v>
+      </c>
+      <c r="Z44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AA44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AB44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AC44" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AF44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AG44" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AI44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK44" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AM44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AN44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AO44" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AQ44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AR44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AS44" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AU44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AV44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AW44" s="30">
+        <v>45.036192872704589</v>
+      </c>
+      <c r="AX44" s="15">
+        <v>30.38155023426053</v>
+      </c>
+      <c r="AY44" s="15">
+        <v>20.189851670869114</v>
+      </c>
+      <c r="AZ44" s="15">
+        <v>8.3969279142834505</v>
+      </c>
+      <c r="BA44" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB44" s="15">
+        <v>0</v>
+      </c>
+      <c r="BC44" s="15">
+        <v>0</v>
+      </c>
+      <c r="BD44" s="15">
+        <v>0</v>
+      </c>
+      <c r="BE44" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF44" s="15">
+        <v>246.36499049619619</v>
+      </c>
+      <c r="BG44" s="15">
+        <v>251.68499211558733</v>
+      </c>
+      <c r="BH44" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI44" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ44" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK44" s="15">
+        <v>6.5138494774244933</v>
+      </c>
+      <c r="BL44" s="15">
+        <v>0.98344004884365421</v>
+      </c>
+      <c r="BM44" s="30">
+        <v>1.1877077335102328</v>
+      </c>
+      <c r="BN44" s="15">
+        <v>1.192074029445461</v>
+      </c>
+      <c r="BO44" s="15">
+        <v>1.514728000975756</v>
+      </c>
+      <c r="BP44" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ44" s="30">
+        <v>275.27997837448186</v>
+      </c>
+    </row>
+    <row r="45" spans="1:69">
+      <c r="A45" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="B45" s="15">
+        <v>1955.0641510749115</v>
+      </c>
+      <c r="C45" s="15">
+        <v>1613.5283913941639</v>
+      </c>
+      <c r="D45" s="15">
+        <v>1632.3568292618429</v>
+      </c>
+      <c r="E45" s="15">
+        <v>1629.2482711687994</v>
+      </c>
+      <c r="F45" s="15">
+        <v>1980.6933549312712</v>
+      </c>
+      <c r="G45" s="15">
+        <v>4254.206829933647</v>
+      </c>
+      <c r="H45" s="15">
+        <v>5495.5091825580066</v>
+      </c>
+      <c r="I45" s="15">
+        <v>5784.8927093169659</v>
+      </c>
+      <c r="J45" s="15">
+        <v>7069.2944459962409</v>
+      </c>
+      <c r="K45" s="15">
+        <v>6283.9370695665739</v>
+      </c>
+      <c r="L45" s="15">
+        <v>6388.518040793153</v>
+      </c>
+      <c r="M45" s="15">
+        <v>6248.8823001580204</v>
+      </c>
+      <c r="N45" s="15">
+        <v>5703.2074860255825</v>
+      </c>
+      <c r="O45" s="27">
+        <v>5518.3767861971101</v>
+      </c>
+      <c r="P45" s="27">
+        <v>5243.7143073506741</v>
+      </c>
+      <c r="Q45" s="30">
+        <v>4729.8605884303479</v>
+      </c>
+      <c r="R45" s="15">
+        <v>1525.9917883186636</v>
+      </c>
+      <c r="S45" s="15">
+        <v>1607.7731299334721</v>
+      </c>
+      <c r="T45" s="15">
+        <v>1668.4174138268747</v>
+      </c>
+      <c r="U45" s="30">
+        <v>1629.2482711687994</v>
+      </c>
+      <c r="V45" s="15">
+        <v>1592.2301978494629</v>
+      </c>
+      <c r="W45" s="15">
+        <v>1790.5792572851526</v>
+      </c>
+      <c r="X45" s="15">
+        <v>1668.5352884995518</v>
+      </c>
+      <c r="Y45" s="30">
+        <v>1980.6933549312712</v>
+      </c>
+      <c r="Z45" s="15">
+        <v>2312.0297377883753</v>
+      </c>
+      <c r="AA45" s="15">
+        <v>2574.849865928285</v>
+      </c>
+      <c r="AB45" s="15">
+        <v>2951.3318108643957</v>
+      </c>
+      <c r="AC45" s="30">
+        <v>4254.206829933647</v>
+      </c>
+      <c r="AD45" s="15">
+        <v>4721.4833798422051</v>
+      </c>
+      <c r="AE45" s="15">
+        <v>5140.4349263275299</v>
+      </c>
+      <c r="AF45" s="15">
+        <v>4639.6003578263644</v>
+      </c>
+      <c r="AG45" s="30">
+        <v>5495.5091825580066</v>
+      </c>
+      <c r="AH45" s="15">
+        <v>5676.0875832432866</v>
+      </c>
+      <c r="AI45" s="15">
+        <v>5664.8912904789368</v>
+      </c>
+      <c r="AJ45" s="15">
+        <v>5385.2568070195248</v>
+      </c>
+      <c r="AK45" s="30">
+        <v>5784.8927093169659</v>
+      </c>
+      <c r="AL45" s="15">
+        <v>6483.6421599767145</v>
+      </c>
+      <c r="AM45" s="15">
+        <v>6949.3397722809186</v>
+      </c>
+      <c r="AN45" s="15">
+        <v>5989.8249527793087</v>
+      </c>
+      <c r="AO45" s="30">
+        <v>7069.2944459962409</v>
+      </c>
+      <c r="AP45" s="15">
+        <v>6452.8700972494062</v>
+      </c>
+      <c r="AQ45" s="15">
+        <v>5772.6877430204659</v>
+      </c>
+      <c r="AR45" s="15">
+        <v>5462.0409830768167</v>
+      </c>
+      <c r="AS45" s="30">
+        <v>6283.9370695665739</v>
+      </c>
+      <c r="AT45" s="15">
+        <v>6908.7441367762394</v>
+      </c>
+      <c r="AU45" s="15">
+        <v>6806.6106999916119</v>
+      </c>
+      <c r="AV45" s="15">
+        <v>5396.198397358794</v>
+      </c>
+      <c r="AW45" s="30">
+        <v>6388.518040793153</v>
+      </c>
+      <c r="AX45" s="15">
+        <v>5480.963268680408</v>
+      </c>
+      <c r="AY45" s="15">
+        <v>5678.8595274518902</v>
+      </c>
+      <c r="AZ45" s="15">
+        <v>6027.7482390498626</v>
+      </c>
+      <c r="BA45" s="30">
+        <v>6248.8823001580204</v>
+      </c>
+      <c r="BB45" s="15">
+        <v>6198.355956314982</v>
+      </c>
+      <c r="BC45" s="15">
+        <v>5789.7377954002386</v>
+      </c>
+      <c r="BD45" s="15">
+        <v>5691.2499970323188</v>
+      </c>
+      <c r="BE45" s="30">
+        <v>5703.2074860255825</v>
+      </c>
+      <c r="BF45" s="15">
+        <v>6173.5322114249302</v>
+      </c>
+      <c r="BG45" s="15">
+        <v>6613.1070042567044</v>
+      </c>
+      <c r="BH45" s="15">
+        <v>5694.6007857814511</v>
+      </c>
+      <c r="BI45" s="30">
+        <v>5518.3767861971101</v>
+      </c>
+      <c r="BJ45" s="15">
+        <v>5620.8433046048976</v>
+      </c>
+      <c r="BK45" s="15">
+        <v>5017.3619131693649</v>
+      </c>
+      <c r="BL45" s="15">
+        <v>5154.9377452105164</v>
+      </c>
+      <c r="BM45" s="30">
+        <v>5243.7143073506741</v>
+      </c>
+      <c r="BN45" s="15">
+        <v>4853.035917875005</v>
+      </c>
+      <c r="BO45" s="15">
+        <v>4986.9546672124925</v>
+      </c>
+      <c r="BP45" s="15">
+        <v>4840.7377583091011</v>
+      </c>
+      <c r="BQ45" s="30">
+        <v>4729.8605884303479</v>
+      </c>
+    </row>
+    <row r="46" spans="1:69">
+      <c r="A46" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B46" s="15">
+        <v>1940.8509799642929</v>
+      </c>
+      <c r="C46" s="15">
+        <v>1599.5011149384304</v>
+      </c>
+      <c r="D46" s="15">
+        <v>1624.70757322125</v>
+      </c>
+      <c r="E46" s="15">
+        <v>1626.9374308409217</v>
+      </c>
+      <c r="F46" s="15">
+        <v>1980.3392449491616</v>
+      </c>
+      <c r="G46" s="15">
+        <v>3498.6027260527321</v>
+      </c>
+      <c r="H46" s="15">
+        <v>4786.8840493868693</v>
+      </c>
+      <c r="I46" s="15">
+        <v>4523.1959463240173</v>
+      </c>
+      <c r="J46" s="15">
+        <v>5552.9850499005006</v>
+      </c>
+      <c r="K46" s="15">
+        <v>5238.308759392422</v>
+      </c>
+      <c r="L46" s="15">
+        <v>4794.465009822512</v>
+      </c>
+      <c r="M46" s="15">
+        <v>5089.5752002711588</v>
+      </c>
+      <c r="N46" s="15">
+        <v>4446.1152338748216</v>
+      </c>
+      <c r="O46" s="27">
+        <v>4837.8211903765341</v>
+      </c>
+      <c r="P46" s="27">
+        <v>4562.8377441793773</v>
+      </c>
+      <c r="Q46" s="30">
+        <v>3962.83422068661</v>
+      </c>
+      <c r="R46" s="15">
+        <v>1522.7511802160536</v>
+      </c>
+      <c r="S46" s="15">
+        <v>1604.8435481139848</v>
+      </c>
+      <c r="T46" s="15">
+        <v>1663.5060456860854</v>
+      </c>
+      <c r="U46" s="30">
+        <v>1626.9374308409217</v>
+      </c>
+      <c r="V46" s="15">
+        <v>1590.2695485835541</v>
+      </c>
+      <c r="W46" s="15">
+        <v>1789.8630733278358</v>
+      </c>
+      <c r="X46" s="15">
+        <v>1668.2124825025508</v>
+      </c>
+      <c r="Y46" s="30">
+        <v>1980.3392449491616</v>
+      </c>
+      <c r="Z46" s="15">
+        <v>2279.0165387909187</v>
+      </c>
+      <c r="AA46" s="15">
+        <v>2527.7112750784563</v>
+      </c>
+      <c r="AB46" s="15">
+        <v>2894.944994516306</v>
+      </c>
+      <c r="AC46" s="30">
+        <v>3498.6027260527321</v>
+      </c>
+      <c r="AD46" s="15">
+        <v>3712.1674077041498</v>
+      </c>
+      <c r="AE46" s="15">
+        <v>4048.4849538777717</v>
+      </c>
+      <c r="AF46" s="15">
+        <v>4089.7491164317394</v>
+      </c>
+      <c r="AG46" s="30">
+        <v>4786.8840493868693</v>
+      </c>
+      <c r="AH46" s="15">
+        <v>4582.2481543133454</v>
+      </c>
+      <c r="AI46" s="15">
+        <v>4426.4197331884934</v>
+      </c>
+      <c r="AJ46" s="15">
+        <v>4242.503673614021</v>
+      </c>
+      <c r="AK46" s="30">
+        <v>4523.1959463240173</v>
+      </c>
+      <c r="AL46" s="15">
+        <v>5146.4858114889312</v>
+      </c>
+      <c r="AM46" s="15">
+        <v>5560.515933690448</v>
+      </c>
+      <c r="AN46" s="15">
+        <v>5225.1955692303463</v>
+      </c>
+      <c r="AO46" s="30">
+        <v>5552.9850499005006</v>
+      </c>
+      <c r="AP46" s="15">
+        <v>5101.2569311367088</v>
+      </c>
+      <c r="AQ46" s="15">
+        <v>4633.8672385339623</v>
+      </c>
+      <c r="AR46" s="15">
+        <v>4841.740766165949</v>
+      </c>
+      <c r="AS46" s="30">
+        <v>5238.308759392422</v>
+      </c>
+      <c r="AT46" s="15">
+        <v>5641.4147306747673</v>
+      </c>
+      <c r="AU46" s="15">
+        <v>5364.2754932090938</v>
+      </c>
+      <c r="AV46" s="15">
+        <v>4616.224443505871</v>
+      </c>
+      <c r="AW46" s="30">
+        <v>4794.465009822512</v>
+      </c>
+      <c r="AX46" s="15">
+        <v>4454.9945343507616</v>
+      </c>
+      <c r="AY46" s="15">
+        <v>4576.3150050619588</v>
+      </c>
+      <c r="AZ46" s="15">
+        <v>4728.4034077320584</v>
+      </c>
+      <c r="BA46" s="30">
+        <v>5089.5752002711588</v>
+      </c>
+      <c r="BB46" s="15">
+        <v>4736.7529838851005</v>
+      </c>
+      <c r="BC46" s="15">
+        <v>4507.5638023187457</v>
+      </c>
+      <c r="BD46" s="15">
+        <v>4545.9512595879933</v>
+      </c>
+      <c r="BE46" s="30">
+        <v>4446.1152338748216</v>
+      </c>
+      <c r="BF46" s="15">
+        <v>5099.2528893317894</v>
+      </c>
+      <c r="BG46" s="15">
+        <v>5317.025097480986</v>
+      </c>
+      <c r="BH46" s="15">
+        <v>5032.9157544903492</v>
+      </c>
+      <c r="BI46" s="30">
+        <v>4837.8211903765341</v>
+      </c>
+      <c r="BJ46" s="15">
+        <v>4927.516917840594</v>
+      </c>
+      <c r="BK46" s="15">
+        <v>4459.8565674678221</v>
+      </c>
+      <c r="BL46" s="15">
+        <v>4568.0474416034331</v>
+      </c>
+      <c r="BM46" s="30">
+        <v>4562.8377441793773</v>
+      </c>
+      <c r="BN46" s="15">
+        <v>4216.1863901441629</v>
+      </c>
+      <c r="BO46" s="15">
+        <v>4150.1196786734208</v>
+      </c>
+      <c r="BP46" s="15">
+        <v>4099.6646621497912</v>
+      </c>
+      <c r="BQ46" s="30">
+        <v>3962.83422068661</v>
+      </c>
+    </row>
+    <row r="47" spans="1:69">
+      <c r="A47" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B47" s="15">
+        <v>14.213171110618514</v>
+      </c>
+      <c r="C47" s="15">
+        <v>14.027276455733549</v>
+      </c>
+      <c r="D47" s="15">
+        <v>7.6492560405929915</v>
+      </c>
+      <c r="E47" s="15">
+        <v>2.3108403278777052</v>
+      </c>
+      <c r="F47" s="15">
+        <v>0.35410998210963063</v>
+      </c>
+      <c r="G47" s="15">
+        <v>755.60410388091475</v>
+      </c>
+      <c r="H47" s="15">
+        <v>708.62513317113735</v>
+      </c>
+      <c r="I47" s="15">
+        <v>1261.6967629929482</v>
+      </c>
+      <c r="J47" s="15">
+        <v>1516.3093960957403</v>
+      </c>
+      <c r="K47" s="15">
+        <v>1045.6283101741521</v>
+      </c>
+      <c r="L47" s="15">
+        <v>1594.0530309706407</v>
+      </c>
+      <c r="M47" s="15">
+        <v>1159.3070998868616</v>
+      </c>
+      <c r="N47" s="15">
+        <v>1257.0922521507612</v>
+      </c>
+      <c r="O47" s="27">
+        <v>680.55559582057549</v>
+      </c>
+      <c r="P47" s="27">
+        <v>680.87656317129631</v>
+      </c>
+      <c r="Q47" s="30">
+        <v>767.02636774373752</v>
+      </c>
+      <c r="R47" s="15">
+        <v>3.2406081026098921</v>
+      </c>
+      <c r="S47" s="15">
+        <v>2.9295818194872809</v>
+      </c>
+      <c r="T47" s="15">
+        <v>4.9113681407893415</v>
+      </c>
+      <c r="U47" s="30">
+        <v>2.3108403278777052</v>
+      </c>
+      <c r="V47" s="15">
+        <v>1.9606492659088399</v>
+      </c>
+      <c r="W47" s="15">
+        <v>0.71618395731690654</v>
+      </c>
+      <c r="X47" s="15">
+        <v>0.32280599700117962</v>
+      </c>
+      <c r="Y47" s="30">
+        <v>0.35410998210963063</v>
+      </c>
+      <c r="Z47" s="15">
+        <v>33.013198997456513</v>
+      </c>
+      <c r="AA47" s="15">
+        <v>47.138590849828695</v>
+      </c>
+      <c r="AB47" s="15">
+        <v>56.386816348089909</v>
+      </c>
+      <c r="AC47" s="30">
+        <v>755.60410388091475</v>
+      </c>
+      <c r="AD47" s="15">
+        <v>1009.3159721380551</v>
+      </c>
+      <c r="AE47" s="15">
+        <v>1091.949972449758</v>
+      </c>
+      <c r="AF47" s="15">
+        <v>549.85124139462482</v>
+      </c>
+      <c r="AG47" s="30">
+        <v>708.62513317113735</v>
+      </c>
+      <c r="AH47" s="15">
+        <v>1093.8394289299417</v>
+      </c>
+      <c r="AI47" s="15">
+        <v>1238.4715572904436</v>
+      </c>
+      <c r="AJ47" s="15">
+        <v>1142.7531334055043</v>
+      </c>
+      <c r="AK47" s="30">
+        <v>1261.6967629929482</v>
+      </c>
+      <c r="AL47" s="15">
+        <v>1337.1563484877838</v>
+      </c>
+      <c r="AM47" s="15">
+        <v>1388.8238385904701</v>
+      </c>
+      <c r="AN47" s="15">
+        <v>764.62938354896221</v>
+      </c>
+      <c r="AO47" s="30">
+        <v>1516.3093960957403</v>
+      </c>
+      <c r="AP47" s="15">
+        <v>1351.6131661126969</v>
+      </c>
+      <c r="AQ47" s="15">
+        <v>1138.8205044865031</v>
+      </c>
+      <c r="AR47" s="15">
+        <v>620.30021691086756</v>
+      </c>
+      <c r="AS47" s="30">
+        <v>1045.6283101741521</v>
+      </c>
+      <c r="AT47" s="15">
+        <v>1267.3294061014719</v>
+      </c>
+      <c r="AU47" s="15">
+        <v>1442.3352067825178</v>
+      </c>
+      <c r="AV47" s="15">
+        <v>779.97395385292293</v>
+      </c>
+      <c r="AW47" s="30">
+        <v>1594.0530309706407</v>
+      </c>
+      <c r="AX47" s="15">
+        <v>1025.9687343296466</v>
+      </c>
+      <c r="AY47" s="15">
+        <v>1102.5445223899312</v>
+      </c>
+      <c r="AZ47" s="15">
+        <v>1299.3448313178044</v>
+      </c>
+      <c r="BA47" s="30">
+        <v>1159.3070998868616</v>
+      </c>
+      <c r="BB47" s="15">
+        <v>1461.6029724298817</v>
+      </c>
+      <c r="BC47" s="15">
+        <v>1282.1739930814929</v>
+      </c>
+      <c r="BD47" s="15">
+        <v>1145.2987374443251</v>
+      </c>
+      <c r="BE47" s="30">
+        <v>1257.0922521507612</v>
+      </c>
+      <c r="BF47" s="15">
+        <v>1074.2793220931403</v>
+      </c>
+      <c r="BG47" s="15">
+        <v>1296.0819067757188</v>
+      </c>
+      <c r="BH47" s="15">
+        <v>661.6850312911024</v>
+      </c>
+      <c r="BI47" s="30">
+        <v>680.55559582057549</v>
+      </c>
+      <c r="BJ47" s="15">
+        <v>693.32638676430327</v>
+      </c>
+      <c r="BK47" s="15">
+        <v>557.50534570154252</v>
+      </c>
+      <c r="BL47" s="15">
+        <v>586.89030360708284</v>
+      </c>
+      <c r="BM47" s="30">
+        <v>680.87656317129631</v>
+      </c>
+      <c r="BN47" s="15">
+        <v>636.84952773084171</v>
+      </c>
+      <c r="BO47" s="15">
+        <v>836.83498853907156</v>
+      </c>
+      <c r="BP47" s="15">
+        <v>741.07309615930967</v>
+      </c>
+      <c r="BQ47" s="30">
+        <v>767.02636774373752</v>
+      </c>
+    </row>
+    <row r="48" spans="1:69">
+      <c r="A48" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="I6" s="10" t="s">
+      <c r="B48" s="15">
+        <v>3312.6031220615478</v>
+      </c>
+      <c r="C48" s="15">
+        <v>3089.9354049583571</v>
+      </c>
+      <c r="D48" s="15">
+        <v>3360.6414784919507</v>
+      </c>
+      <c r="E48" s="15">
+        <v>3216.0811563194161</v>
+      </c>
+      <c r="F48" s="15">
+        <v>4074.9781104250205</v>
+      </c>
+      <c r="G48" s="15">
+        <v>6041.8406887684914</v>
+      </c>
+      <c r="H48" s="15">
+        <v>7689.780891869178</v>
+      </c>
+      <c r="I48" s="15">
+        <v>8478.2429384631032</v>
+      </c>
+      <c r="J48" s="15">
+        <v>12402.519291480125</v>
+      </c>
+      <c r="K48" s="15">
+        <v>19392.160907995127</v>
+      </c>
+      <c r="L48" s="15">
+        <v>25959.09789461915</v>
+      </c>
+      <c r="M48" s="15">
+        <v>27172.747517395797</v>
+      </c>
+      <c r="N48" s="15">
+        <v>25148.670659101565</v>
+      </c>
+      <c r="O48" s="27">
+        <v>23976.022496196587</v>
+      </c>
+      <c r="P48" s="27">
+        <v>22443.043576307489</v>
+      </c>
+      <c r="Q48" s="30">
+        <v>22260.212514457624</v>
+      </c>
+      <c r="R48" s="15">
+        <v>3222.2745913281246</v>
+      </c>
+      <c r="S48" s="15">
+        <v>3120.5888607179559</v>
+      </c>
+      <c r="T48" s="15">
+        <v>3256.0890511327766</v>
+      </c>
+      <c r="U48" s="30">
+        <v>3216.0811563194161</v>
+      </c>
+      <c r="V48" s="15">
+        <v>3256.2027308377142</v>
+      </c>
+      <c r="W48" s="15">
+        <v>3552.7882463484848</v>
+      </c>
+      <c r="X48" s="15">
+        <v>3812.5638105818416</v>
+      </c>
+      <c r="Y48" s="30">
+        <v>4074.9781104250205</v>
+      </c>
+      <c r="Z48" s="15">
+        <v>4373.0115295115938</v>
+      </c>
+      <c r="AA48" s="15">
+        <v>4797.889183216821</v>
+      </c>
+      <c r="AB48" s="15">
+        <v>5219.997685739786</v>
+      </c>
+      <c r="AC48" s="30">
+        <v>6041.8406887684914</v>
+      </c>
+      <c r="AD48" s="15">
+        <v>6076.1468738556687</v>
+      </c>
+      <c r="AE48" s="15">
+        <v>6459.3245338639217</v>
+      </c>
+      <c r="AF48" s="15">
+        <v>6829.1363251298235</v>
+      </c>
+      <c r="AG48" s="30">
+        <v>7689.780891869178</v>
+      </c>
+      <c r="AH48" s="15">
+        <v>7651.0414284878671</v>
+      </c>
+      <c r="AI48" s="15">
+        <v>7718.1572228416644</v>
+      </c>
+      <c r="AJ48" s="15">
+        <v>8012.3196933415265</v>
+      </c>
+      <c r="AK48" s="30">
+        <v>8478.2429384631032</v>
+      </c>
+      <c r="AL48" s="15">
+        <v>8978.5460565846388</v>
+      </c>
+      <c r="AM48" s="15">
+        <v>9873.6960730818646</v>
+      </c>
+      <c r="AN48" s="15">
+        <v>11176.229752936619</v>
+      </c>
+      <c r="AO48" s="30">
+        <v>12402.519291480125</v>
+      </c>
+      <c r="AP48" s="15">
+        <v>13492.364913091362</v>
+      </c>
+      <c r="AQ48" s="15">
+        <v>14504.921374111716</v>
+      </c>
+      <c r="AR48" s="15">
+        <v>17015.289815084521</v>
+      </c>
+      <c r="AS48" s="30">
+        <v>19392.160907995127</v>
+      </c>
+      <c r="AT48" s="15">
+        <v>24401.303034556706</v>
+      </c>
+      <c r="AU48" s="15">
+        <v>25875.142352697731</v>
+      </c>
+      <c r="AV48" s="15">
+        <v>25501.453850672122</v>
+      </c>
+      <c r="AW48" s="30">
+        <v>25959.09789461915</v>
+      </c>
+      <c r="AX48" s="15">
+        <v>24665.933107639503</v>
+      </c>
+      <c r="AY48" s="15">
+        <v>26416.179753591583</v>
+      </c>
+      <c r="AZ48" s="15">
+        <v>28058.009157767094</v>
+      </c>
+      <c r="BA48" s="30">
+        <v>27172.747517395797</v>
+      </c>
+      <c r="BB48" s="15">
+        <v>25668.137609935638</v>
+      </c>
+      <c r="BC48" s="15">
+        <v>23305.160424434369</v>
+      </c>
+      <c r="BD48" s="15">
+        <v>26073.890749364244</v>
+      </c>
+      <c r="BE48" s="30">
+        <v>25148.670659101565</v>
+      </c>
+      <c r="BF48" s="15">
+        <v>27415.767200140559</v>
+      </c>
+      <c r="BG48" s="15">
+        <v>27775.458170727732</v>
+      </c>
+      <c r="BH48" s="15">
+        <v>25898.101939275795</v>
+      </c>
+      <c r="BI48" s="30">
+        <v>23976.022496196587</v>
+      </c>
+      <c r="BJ48" s="15">
+        <v>24612.588550729786</v>
+      </c>
+      <c r="BK48" s="15">
+        <v>22712.265558082046</v>
+      </c>
+      <c r="BL48" s="15">
+        <v>22820.919590543541</v>
+      </c>
+      <c r="BM48" s="30">
+        <v>22443.043576307489</v>
+      </c>
+      <c r="BN48" s="15">
+        <v>21569.240673883138</v>
+      </c>
+      <c r="BO48" s="15">
+        <v>21583.856817629559</v>
+      </c>
+      <c r="BP48" s="15">
+        <v>22368.171948237086</v>
+      </c>
+      <c r="BQ48" s="30">
+        <v>22260.212514457624</v>
+      </c>
+    </row>
+    <row r="49" spans="1:69">
+      <c r="A49" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B49" s="15">
+        <v>3018.626742624067</v>
+      </c>
+      <c r="C49" s="15">
+        <v>2890.0266460462685</v>
+      </c>
+      <c r="D49" s="15">
+        <v>3271.8038946343941</v>
+      </c>
+      <c r="E49" s="15">
+        <v>3129.9803041028431</v>
+      </c>
+      <c r="F49" s="15">
+        <v>3998.9490877011513</v>
+      </c>
+      <c r="G49" s="15">
+        <v>5895.8540223677173</v>
+      </c>
+      <c r="H49" s="15">
+        <v>7484.8176226652831</v>
+      </c>
+      <c r="I49" s="15">
+        <v>8240.7037155838352</v>
+      </c>
+      <c r="J49" s="15">
+        <v>12096.783618313038</v>
+      </c>
+      <c r="K49" s="15">
+        <v>18176.934006128533</v>
+      </c>
+      <c r="L49" s="15">
+        <v>24989.459229456519</v>
+      </c>
+      <c r="M49" s="15">
+        <v>26112.306500003098</v>
+      </c>
+      <c r="N49" s="15">
+        <v>24341.434339021358</v>
+      </c>
+      <c r="O49" s="27">
+        <v>23310.359861739758</v>
+      </c>
+      <c r="P49" s="27">
+        <v>21637.458357655651</v>
+      </c>
+      <c r="Q49" s="30">
+        <v>21608.265415009118</v>
+      </c>
+      <c r="R49" s="15">
+        <v>3158.387107972077</v>
+      </c>
+      <c r="S49" s="15">
+        <v>3062.69151828543</v>
+      </c>
+      <c r="T49" s="15">
+        <v>3207.734609521845</v>
+      </c>
+      <c r="U49" s="30">
+        <v>3129.9803041028431</v>
+      </c>
+      <c r="V49" s="15">
+        <v>3155.0855126972424</v>
+      </c>
+      <c r="W49" s="15">
+        <v>3442.8924675143021</v>
+      </c>
+      <c r="X49" s="15">
+        <v>3706.7519175648185</v>
+      </c>
+      <c r="Y49" s="30">
+        <v>3998.9490877011513</v>
+      </c>
+      <c r="Z49" s="15">
+        <v>4270.7760820585609</v>
+      </c>
+      <c r="AA49" s="15">
+        <v>4661.8018930258368</v>
+      </c>
+      <c r="AB49" s="15">
+        <v>5085.2824869273354</v>
+      </c>
+      <c r="AC49" s="30">
+        <v>5895.8540223677173</v>
+      </c>
+      <c r="AD49" s="15">
+        <v>5894.4262890912296</v>
+      </c>
+      <c r="AE49" s="15">
+        <v>6258.6662773136704</v>
+      </c>
+      <c r="AF49" s="15">
+        <v>6619.309686000448</v>
+      </c>
+      <c r="AG49" s="30">
+        <v>7484.8176226652831</v>
+      </c>
+      <c r="AH49" s="15">
+        <v>7435.9366141532701</v>
+      </c>
+      <c r="AI49" s="15">
+        <v>7447.7685837715935</v>
+      </c>
+      <c r="AJ49" s="15">
+        <v>7622.581429595034</v>
+      </c>
+      <c r="AK49" s="30">
+        <v>8240.7037155838352</v>
+      </c>
+      <c r="AL49" s="15">
+        <v>8703.7777375959377</v>
+      </c>
+      <c r="AM49" s="15">
+        <v>9472.9137525228653</v>
+      </c>
+      <c r="AN49" s="15">
+        <v>10615.227369390017</v>
+      </c>
+      <c r="AO49" s="30">
+        <v>12096.783618313038</v>
+      </c>
+      <c r="AP49" s="15">
+        <v>12898.289575324463</v>
+      </c>
+      <c r="AQ49" s="15">
+        <v>13810.549925463805</v>
+      </c>
+      <c r="AR49" s="15">
+        <v>15932.944324832648</v>
+      </c>
+      <c r="AS49" s="30">
+        <v>18176.934006128533</v>
+      </c>
+      <c r="AT49" s="15">
+        <v>23737.451553016199</v>
+      </c>
+      <c r="AU49" s="15">
+        <v>24968.670560156988</v>
+      </c>
+      <c r="AV49" s="15">
+        <v>24496.279495350889</v>
+      </c>
+      <c r="AW49" s="30">
+        <v>24989.459229456519</v>
+      </c>
+      <c r="AX49" s="15">
+        <v>23687.671789108699</v>
+      </c>
+      <c r="AY49" s="15">
+        <v>25170.242203147391</v>
+      </c>
+      <c r="AZ49" s="15">
+        <v>26892.6179383327</v>
+      </c>
+      <c r="BA49" s="30">
+        <v>26112.306500003098</v>
+      </c>
+      <c r="BB49" s="15">
+        <v>24696.861751366021</v>
+      </c>
+      <c r="BC49" s="15">
+        <v>22565.300181302038</v>
+      </c>
+      <c r="BD49" s="15">
+        <v>25266.276601625217</v>
+      </c>
+      <c r="BE49" s="30">
+        <v>24341.434339021358</v>
+      </c>
+      <c r="BF49" s="15">
+        <v>26082.05195055162</v>
+      </c>
+      <c r="BG49" s="15">
+        <v>26710.085991502248</v>
+      </c>
+      <c r="BH49" s="15">
+        <v>24971.419337659496</v>
+      </c>
+      <c r="BI49" s="30">
+        <v>23310.359861739758</v>
+      </c>
+      <c r="BJ49" s="15">
+        <v>23852.300702241057</v>
+      </c>
+      <c r="BK49" s="15">
+        <v>21847.760928210449</v>
+      </c>
+      <c r="BL49" s="15">
+        <v>21998.934808912742</v>
+      </c>
+      <c r="BM49" s="30">
+        <v>21637.458357655651</v>
+      </c>
+      <c r="BN49" s="15">
+        <v>20696.558459775948</v>
+      </c>
+      <c r="BO49" s="15">
+        <v>20763.564867903897</v>
+      </c>
+      <c r="BP49" s="15">
+        <v>21598.099854428387</v>
+      </c>
+      <c r="BQ49" s="30">
+        <v>21608.265415009118</v>
+      </c>
+    </row>
+    <row r="50" spans="1:69">
+      <c r="A50" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B50" s="15">
+        <v>293.976379437481</v>
+      </c>
+      <c r="C50" s="15">
+        <v>199.90875891208859</v>
+      </c>
+      <c r="D50" s="15">
+        <v>88.837583857556837</v>
+      </c>
+      <c r="E50" s="15">
+        <v>86.100852216573131</v>
+      </c>
+      <c r="F50" s="15">
+        <v>76.029022723869232</v>
+      </c>
+      <c r="G50" s="15">
+        <v>145.98666640077411</v>
+      </c>
+      <c r="H50" s="15">
+        <v>204.96326920389521</v>
+      </c>
+      <c r="I50" s="15">
+        <v>237.53922287926798</v>
+      </c>
+      <c r="J50" s="15">
+        <v>305.73567316708534</v>
+      </c>
+      <c r="K50" s="15">
+        <v>1215.226901866595</v>
+      </c>
+      <c r="L50" s="15">
+        <v>969.63866516262954</v>
+      </c>
+      <c r="M50" s="15">
+        <v>1060.4410173926979</v>
+      </c>
+      <c r="N50" s="15">
+        <v>807.2363200802057</v>
+      </c>
+      <c r="O50" s="27">
+        <v>665.66263445682864</v>
+      </c>
+      <c r="P50" s="27">
+        <v>805.58521865183809</v>
+      </c>
+      <c r="Q50" s="30">
+        <v>651.94709944850615</v>
+      </c>
+      <c r="R50" s="15">
+        <v>63.88748335604766</v>
+      </c>
+      <c r="S50" s="15">
+        <v>57.897342432526081</v>
+      </c>
+      <c r="T50" s="15">
+        <v>48.35444161093173</v>
+      </c>
+      <c r="U50" s="30">
+        <v>86.100852216573131</v>
+      </c>
+      <c r="V50" s="15">
+        <v>101.11721814047191</v>
+      </c>
+      <c r="W50" s="15">
+        <v>109.89577883418248</v>
+      </c>
+      <c r="X50" s="15">
+        <v>105.81189301702302</v>
+      </c>
+      <c r="Y50" s="30">
+        <v>76.029022723869232</v>
+      </c>
+      <c r="Z50" s="15">
+        <v>102.23544745303319</v>
+      </c>
+      <c r="AA50" s="15">
+        <v>136.08729019098431</v>
+      </c>
+      <c r="AB50" s="15">
+        <v>134.71519881245052</v>
+      </c>
+      <c r="AC50" s="30">
+        <v>145.98666640077411</v>
+      </c>
+      <c r="AD50" s="15">
+        <v>181.72058476443931</v>
+      </c>
+      <c r="AE50" s="15">
+        <v>200.65825655025148</v>
+      </c>
+      <c r="AF50" s="15">
+        <v>209.82663912937588</v>
+      </c>
+      <c r="AG50" s="30">
+        <v>204.96326920389521</v>
+      </c>
+      <c r="AH50" s="15">
+        <v>215.10481433459742</v>
+      </c>
+      <c r="AI50" s="15">
+        <v>270.38863907007106</v>
+      </c>
+      <c r="AJ50" s="15">
+        <v>389.73826374649275</v>
+      </c>
+      <c r="AK50" s="30">
+        <v>237.53922287926798</v>
+      </c>
+      <c r="AL50" s="15">
+        <v>274.76831898870194</v>
+      </c>
+      <c r="AM50" s="15">
+        <v>400.78232055899991</v>
+      </c>
+      <c r="AN50" s="15">
+        <v>561.00238354660189</v>
+      </c>
+      <c r="AO50" s="30">
+        <v>305.73567316708534</v>
+      </c>
+      <c r="AP50" s="15">
+        <v>594.075337766899</v>
+      </c>
+      <c r="AQ50" s="15">
+        <v>694.37144864791162</v>
+      </c>
+      <c r="AR50" s="15">
+        <v>1082.3454902518715</v>
+      </c>
+      <c r="AS50" s="30">
+        <v>1215.226901866595</v>
+      </c>
+      <c r="AT50" s="15">
+        <v>663.85148154050842</v>
+      </c>
+      <c r="AU50" s="15">
+        <v>906.47179254074274</v>
+      </c>
+      <c r="AV50" s="15">
+        <v>1005.1743553212312</v>
+      </c>
+      <c r="AW50" s="30">
+        <v>969.63866516262954</v>
+      </c>
+      <c r="AX50" s="15">
+        <v>978.2613185308021</v>
+      </c>
+      <c r="AY50" s="15">
+        <v>1245.9375504441914</v>
+      </c>
+      <c r="AZ50" s="15">
+        <v>1165.3912194343941</v>
+      </c>
+      <c r="BA50" s="30">
+        <v>1060.4410173926979</v>
+      </c>
+      <c r="BB50" s="15">
+        <v>971.27585856961605</v>
+      </c>
+      <c r="BC50" s="15">
+        <v>739.86024313232917</v>
+      </c>
+      <c r="BD50" s="15">
+        <v>807.61414773902607</v>
+      </c>
+      <c r="BE50" s="30">
+        <v>807.2363200802057</v>
+      </c>
+      <c r="BF50" s="15">
+        <v>1333.7152495889368</v>
+      </c>
+      <c r="BG50" s="15">
+        <v>1065.3721792254853</v>
+      </c>
+      <c r="BH50" s="15">
+        <v>926.68260161629837</v>
+      </c>
+      <c r="BI50" s="30">
+        <v>665.66263445682864</v>
+      </c>
+      <c r="BJ50" s="15">
+        <v>760.28784848872886</v>
+      </c>
+      <c r="BK50" s="15">
+        <v>864.50462987159722</v>
+      </c>
+      <c r="BL50" s="15">
+        <v>821.98478163080108</v>
+      </c>
+      <c r="BM50" s="30">
+        <v>805.58521865183809</v>
+      </c>
+      <c r="BN50" s="15">
+        <v>872.68221410718934</v>
+      </c>
+      <c r="BO50" s="15">
+        <v>820.29194972566211</v>
+      </c>
+      <c r="BP50" s="15">
+        <v>770.07209380869961</v>
+      </c>
+      <c r="BQ50" s="30">
+        <v>651.94709944850615</v>
+      </c>
+    </row>
+    <row r="51" spans="1:69">
+      <c r="A51" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="B51" s="15">
+        <v>615.27072284913959</v>
+      </c>
+      <c r="C51" s="15">
+        <v>538.60302270474051</v>
+      </c>
+      <c r="D51" s="15">
+        <v>433.96024098554278</v>
+      </c>
+      <c r="E51" s="15">
+        <v>634.98973394823361</v>
+      </c>
+      <c r="F51" s="15">
+        <v>1977.4134155015911</v>
+      </c>
+      <c r="G51" s="15">
+        <v>3422.9341185518056</v>
+      </c>
+      <c r="H51" s="15">
+        <v>4412.9778671605418</v>
+      </c>
+      <c r="I51" s="15">
+        <v>4301.668590056207</v>
+      </c>
+      <c r="J51" s="15">
+        <v>5791.3396645425373</v>
+      </c>
+      <c r="K51" s="15">
+        <v>6091.0214221678762</v>
+      </c>
+      <c r="L51" s="15">
+        <v>7300.050437040255</v>
+      </c>
+      <c r="M51" s="15">
+        <v>9084.5734437998562</v>
+      </c>
+      <c r="N51" s="15">
+        <v>8567.4910361633174</v>
+      </c>
+      <c r="O51" s="27">
+        <v>9524.4357304027199</v>
+      </c>
+      <c r="P51" s="27">
+        <v>7116.4106822386138</v>
+      </c>
+      <c r="Q51" s="30">
+        <v>7391.2811833537562</v>
+      </c>
+      <c r="R51" s="15">
+        <v>510.79987086857977</v>
+      </c>
+      <c r="S51" s="15">
+        <v>558.81602783418066</v>
+      </c>
+      <c r="T51" s="15">
+        <v>556.33572067500222</v>
+      </c>
+      <c r="U51" s="30">
+        <v>634.98973394823361</v>
+      </c>
+      <c r="V51" s="15">
+        <v>800.23768008193997</v>
+      </c>
+      <c r="W51" s="15">
+        <v>1188.3762369742146</v>
+      </c>
+      <c r="X51" s="15">
+        <v>1367.7076654171362</v>
+      </c>
+      <c r="Y51" s="30">
+        <v>1977.4134155015911</v>
+      </c>
+      <c r="Z51" s="15">
+        <v>2131.7862378603918</v>
+      </c>
+      <c r="AA51" s="15">
+        <v>2739.4950165842233</v>
+      </c>
+      <c r="AB51" s="15">
+        <v>2710.2443790228849</v>
+      </c>
+      <c r="AC51" s="30">
+        <v>3422.9341185518056</v>
+      </c>
+      <c r="AD51" s="15">
+        <v>3420.51605852288</v>
+      </c>
+      <c r="AE51" s="15">
+        <v>3352.2103867994683</v>
+      </c>
+      <c r="AF51" s="15">
+        <v>3173.0282476536931</v>
+      </c>
+      <c r="AG51" s="30">
+        <v>4412.9778671605418</v>
+      </c>
+      <c r="AH51" s="15">
+        <v>4431.4458202618525</v>
+      </c>
+      <c r="AI51" s="15">
+        <v>4026.5768232622204</v>
+      </c>
+      <c r="AJ51" s="15">
+        <v>3695.1850357956569</v>
+      </c>
+      <c r="AK51" s="30">
+        <v>4301.668590056207</v>
+      </c>
+      <c r="AL51" s="15">
+        <v>4901.5689094281106</v>
+      </c>
+      <c r="AM51" s="15">
+        <v>5455.8735323223218</v>
+      </c>
+      <c r="AN51" s="15">
+        <v>4798.2455326913287</v>
+      </c>
+      <c r="AO51" s="30">
+        <v>5791.3396645425373</v>
+      </c>
+      <c r="AP51" s="15">
+        <v>6682.827748342117</v>
+      </c>
+      <c r="AQ51" s="15">
+        <v>6815.4702573370168</v>
+      </c>
+      <c r="AR51" s="15">
+        <v>5889.2794914697033</v>
+      </c>
+      <c r="AS51" s="30">
+        <v>6091.0214221678762</v>
+      </c>
+      <c r="AT51" s="15">
+        <v>7299.4601597113979</v>
+      </c>
+      <c r="AU51" s="15">
+        <v>6250.2737020135828</v>
+      </c>
+      <c r="AV51" s="15">
+        <v>5369.4672973282259</v>
+      </c>
+      <c r="AW51" s="30">
+        <v>7300.050437040255</v>
+      </c>
+      <c r="AX51" s="15">
+        <v>7190.8148577539341</v>
+      </c>
+      <c r="AY51" s="15">
+        <v>8240.0225926845233</v>
+      </c>
+      <c r="AZ51" s="15">
+        <v>8851.4953635455513</v>
+      </c>
+      <c r="BA51" s="30">
+        <v>9084.5734437998562</v>
+      </c>
+      <c r="BB51" s="15">
+        <v>8156.4637668884998</v>
+      </c>
+      <c r="BC51" s="15">
+        <v>7789.8261968047218</v>
+      </c>
+      <c r="BD51" s="15">
+        <v>8051.7194096783842</v>
+      </c>
+      <c r="BE51" s="30">
+        <v>8567.4910361633174</v>
+      </c>
+      <c r="BF51" s="15">
+        <v>9738.6253476935326</v>
+      </c>
+      <c r="BG51" s="15">
+        <v>10653.074030892074</v>
+      </c>
+      <c r="BH51" s="15">
+        <v>9527.9314456303673</v>
+      </c>
+      <c r="BI51" s="30">
+        <v>9524.4357304027199</v>
+      </c>
+      <c r="BJ51" s="15">
+        <v>10073.982971706639</v>
+      </c>
+      <c r="BK51" s="15">
+        <v>9173.5193726347879</v>
+      </c>
+      <c r="BL51" s="15">
+        <v>8614.8455661460666</v>
+      </c>
+      <c r="BM51" s="30">
+        <v>7116.4106822386138</v>
+      </c>
+      <c r="BN51" s="15">
+        <v>6891.7516862333914</v>
+      </c>
+      <c r="BO51" s="15">
+        <v>7688.2239549525921</v>
+      </c>
+      <c r="BP51" s="15">
+        <v>7305.8731992112571</v>
+      </c>
+      <c r="BQ51" s="30">
+        <v>7391.2811833537562</v>
+      </c>
+    </row>
+    <row r="52" spans="1:69">
+      <c r="A52" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="B52" s="15">
+        <v>0.65375350140056021</v>
+      </c>
+      <c r="C52" s="15">
+        <v>0.88295848635411578</v>
+      </c>
+      <c r="D52" s="15">
+        <v>1.1662349938886698</v>
+      </c>
+      <c r="E52" s="15">
+        <v>1.4605623056271968</v>
+      </c>
+      <c r="F52" s="15">
+        <v>1.7611951029871771</v>
+      </c>
+      <c r="G52" s="15">
+        <v>3.1993009345636012</v>
+      </c>
+      <c r="H52" s="15">
+        <v>3.2060530444775068</v>
+      </c>
+      <c r="I52" s="15">
+        <v>3.1289779395999227</v>
+      </c>
+      <c r="J52" s="15">
+        <v>3.3861909665075953</v>
+      </c>
+      <c r="K52" s="15">
+        <v>3.4519885344734842</v>
+      </c>
+      <c r="L52" s="15">
+        <v>3.2243664504539362</v>
+      </c>
+      <c r="M52" s="15">
+        <v>1.5881987956313925</v>
+      </c>
+      <c r="N52" s="15">
+        <v>1.5632086568639498</v>
+      </c>
+      <c r="O52" s="27">
+        <v>7.4669419272363632E-2</v>
+      </c>
+      <c r="P52" s="27">
+        <v>1.4542428102006115E-2</v>
+      </c>
+      <c r="Q52" s="30">
+        <v>114.9431549702649</v>
+      </c>
+      <c r="R52" s="15">
+        <v>1.334857652759271</v>
+      </c>
+      <c r="S52" s="15">
+        <v>1.3967101554776173</v>
+      </c>
+      <c r="T52" s="15">
+        <v>1.4025439535393422</v>
+      </c>
+      <c r="U52" s="30">
+        <v>1.4605623056271968</v>
+      </c>
+      <c r="V52" s="15">
+        <v>1.5879105823971149</v>
+      </c>
+      <c r="W52" s="15">
+        <v>1.6830856367129823</v>
+      </c>
+      <c r="X52" s="15">
+        <v>1.6778272476395915</v>
+      </c>
+      <c r="Y52" s="30">
+        <v>1.7611951029871771</v>
+      </c>
+      <c r="Z52" s="15">
+        <v>1.844700024117317</v>
+      </c>
+      <c r="AA52" s="15">
+        <v>2.4728084038089944</v>
+      </c>
+      <c r="AB52" s="15">
+        <v>2.4644854341345499</v>
+      </c>
+      <c r="AC52" s="30">
+        <v>3.1993009345636012</v>
+      </c>
+      <c r="AD52" s="15">
+        <v>2.760135542912185</v>
+      </c>
+      <c r="AE52" s="15">
+        <v>2.9247945826603168</v>
+      </c>
+      <c r="AF52" s="15">
+        <v>2.9093445881228135</v>
+      </c>
+      <c r="AG52" s="30">
+        <v>3.2060530444775068</v>
+      </c>
+      <c r="AH52" s="15">
+        <v>2.6411607778268311</v>
+      </c>
+      <c r="AI52" s="15">
+        <v>3.0873548086293492</v>
+      </c>
+      <c r="AJ52" s="15">
+        <v>2.4111178800482986</v>
+      </c>
+      <c r="AK52" s="30">
+        <v>3.1289779395999227</v>
+      </c>
+      <c r="AL52" s="15">
+        <v>2.4310426123940378</v>
+      </c>
+      <c r="AM52" s="15">
+        <v>3.1149964423843706</v>
+      </c>
+      <c r="AN52" s="15">
+        <v>2.521806067214813</v>
+      </c>
+      <c r="AO52" s="30">
+        <v>3.3861909665075953</v>
+      </c>
+      <c r="AP52" s="15">
+        <v>2.8335684517091582</v>
+      </c>
+      <c r="AQ52" s="15">
+        <v>3.1294856766931933</v>
+      </c>
+      <c r="AR52" s="15">
+        <v>2.7845531784397544</v>
+      </c>
+      <c r="AS52" s="30">
+        <v>3.4519885344734842</v>
+      </c>
+      <c r="AT52" s="15">
+        <v>2.73807620474195</v>
+      </c>
+      <c r="AU52" s="15">
+        <v>3.1904957736256314</v>
+      </c>
+      <c r="AV52" s="15">
+        <v>2.6209792326459143</v>
+      </c>
+      <c r="AW52" s="30">
+        <v>3.2243664504539362</v>
+      </c>
+      <c r="AX52" s="15">
+        <v>2.6350115908197176</v>
+      </c>
+      <c r="AY52" s="15">
+        <v>1.5858403638901142</v>
+      </c>
+      <c r="AZ52" s="15">
+        <v>1.589993096062486</v>
+      </c>
+      <c r="BA52" s="30">
+        <v>1.5881987956313925</v>
+      </c>
+      <c r="BB52" s="15">
+        <v>1.5807157205991644</v>
+      </c>
+      <c r="BC52" s="15">
+        <v>1.5723336846613178</v>
+      </c>
+      <c r="BD52" s="15">
+        <v>1.5627807783499479</v>
+      </c>
+      <c r="BE52" s="30">
+        <v>1.5632086568639498</v>
+      </c>
+      <c r="BF52" s="15">
+        <v>0.51240867462362338</v>
+      </c>
+      <c r="BG52" s="15">
+        <v>8.6080076766971478E-2</v>
+      </c>
+      <c r="BH52" s="15">
+        <v>7.9017421886916628E-2</v>
+      </c>
+      <c r="BI52" s="30">
+        <v>7.4669419272363632E-2</v>
+      </c>
+      <c r="BJ52" s="15">
+        <v>1.4771467641609084E-2</v>
+      </c>
+      <c r="BK52" s="15">
+        <v>1.3999193268463274E-2</v>
+      </c>
+      <c r="BL52" s="15">
+        <v>1.4464475013222698E-2</v>
+      </c>
+      <c r="BM52" s="30">
+        <v>1.4542428102006115E-2</v>
+      </c>
+      <c r="BN52" s="15">
+        <v>1.281800031661786E-2</v>
+      </c>
+      <c r="BO52" s="15">
+        <v>1.305800000841169E-2</v>
+      </c>
+      <c r="BP52" s="15">
+        <v>99.299882785631709</v>
+      </c>
+      <c r="BQ52" s="30">
+        <v>114.9431549702649</v>
+      </c>
+    </row>
+    <row r="53" spans="1:69">
+      <c r="A53" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="B53" s="15">
+        <v>614.61696934773897</v>
+      </c>
+      <c r="C53" s="15">
+        <v>537.72006421838637</v>
+      </c>
+      <c r="D53" s="15">
+        <v>432.7940059916541</v>
+      </c>
+      <c r="E53" s="15">
+        <v>633.52917164260646</v>
+      </c>
+      <c r="F53" s="15">
+        <v>1975.652220398604</v>
+      </c>
+      <c r="G53" s="15">
+        <v>3419.7348176172418</v>
+      </c>
+      <c r="H53" s="15">
+        <v>4409.771814116064</v>
+      </c>
+      <c r="I53" s="15">
+        <v>4298.5396121166068</v>
+      </c>
+      <c r="J53" s="15">
+        <v>5787.9534735760299</v>
+      </c>
+      <c r="K53" s="15">
+        <v>6087.5694336334027</v>
+      </c>
+      <c r="L53" s="15">
+        <v>7281.826070589801</v>
+      </c>
+      <c r="M53" s="15">
+        <v>9082.9852450042254</v>
+      </c>
+      <c r="N53" s="15">
+        <v>8565.9278275064535</v>
+      </c>
+      <c r="O53" s="27">
+        <v>9524.3610609834468</v>
+      </c>
+      <c r="P53" s="27">
+        <v>7116.3961398105121</v>
+      </c>
+      <c r="Q53" s="30">
+        <v>7276.3380283834913</v>
+      </c>
+      <c r="R53" s="15">
+        <v>509.46501321582048</v>
+      </c>
+      <c r="S53" s="15">
+        <v>557.41931767870301</v>
+      </c>
+      <c r="T53" s="15">
+        <v>554.93317672146293</v>
+      </c>
+      <c r="U53" s="30">
+        <v>633.52917164260646</v>
+      </c>
+      <c r="V53" s="15">
+        <v>798.6497694995428</v>
+      </c>
+      <c r="W53" s="15">
+        <v>1186.6931513375016</v>
+      </c>
+      <c r="X53" s="15">
+        <v>1366.0298381694965</v>
+      </c>
+      <c r="Y53" s="30">
+        <v>1975.652220398604</v>
+      </c>
+      <c r="Z53" s="15">
+        <v>2129.9415378362746</v>
+      </c>
+      <c r="AA53" s="15">
+        <v>2737.0222081804145</v>
+      </c>
+      <c r="AB53" s="15">
+        <v>2707.7798935887504</v>
+      </c>
+      <c r="AC53" s="30">
+        <v>3419.7348176172418</v>
+      </c>
+      <c r="AD53" s="15">
+        <v>3417.7559229799676</v>
+      </c>
+      <c r="AE53" s="15">
+        <v>3349.2855922168078</v>
+      </c>
+      <c r="AF53" s="15">
+        <v>3170.1189030655705</v>
+      </c>
+      <c r="AG53" s="30">
+        <v>4409.771814116064</v>
+      </c>
+      <c r="AH53" s="15">
+        <v>4364.0296611900603</v>
+      </c>
+      <c r="AI53" s="15">
+        <v>4023.4894684535911</v>
+      </c>
+      <c r="AJ53" s="15">
+        <v>3692.7739179156088</v>
+      </c>
+      <c r="AK53" s="30">
+        <v>4298.5396121166068</v>
+      </c>
+      <c r="AL53" s="15">
+        <v>4890.6853667147279</v>
+      </c>
+      <c r="AM53" s="15">
+        <v>5417.6661369926269</v>
+      </c>
+      <c r="AN53" s="15">
+        <v>4795.7237266241136</v>
+      </c>
+      <c r="AO53" s="30">
+        <v>5787.9534735760299</v>
+      </c>
+      <c r="AP53" s="15">
+        <v>6667.1941798904081</v>
+      </c>
+      <c r="AQ53" s="15">
+        <v>6802.3407716603233</v>
+      </c>
+      <c r="AR53" s="15">
+        <v>5880.4949382912637</v>
+      </c>
+      <c r="AS53" s="30">
+        <v>6087.5694336334027</v>
+      </c>
+      <c r="AT53" s="15">
+        <v>7296.7220835066555</v>
+      </c>
+      <c r="AU53" s="15">
+        <v>6216.0832062399568</v>
+      </c>
+      <c r="AV53" s="15">
+        <v>5338.9529168624267</v>
+      </c>
+      <c r="AW53" s="30">
+        <v>7281.826070589801</v>
+      </c>
+      <c r="AX53" s="15">
+        <v>7180.6798461631142</v>
+      </c>
+      <c r="AY53" s="15">
+        <v>8235.9367523206329</v>
+      </c>
+      <c r="AZ53" s="15">
+        <v>8849.9053704494891</v>
+      </c>
+      <c r="BA53" s="30">
+        <v>9082.9852450042254</v>
+      </c>
+      <c r="BB53" s="15">
+        <v>8154.8830511679007</v>
+      </c>
+      <c r="BC53" s="15">
+        <v>7788.2538631200605</v>
+      </c>
+      <c r="BD53" s="15">
+        <v>8050.1566289000339</v>
+      </c>
+      <c r="BE53" s="30">
+        <v>8565.9278275064535</v>
+      </c>
+      <c r="BF53" s="15">
+        <v>9738.1129390189089</v>
+      </c>
+      <c r="BG53" s="15">
+        <v>10652.987950815306</v>
+      </c>
+      <c r="BH53" s="15">
+        <v>9527.85242820848</v>
+      </c>
+      <c r="BI53" s="30">
+        <v>9524.3610609834468</v>
+      </c>
+      <c r="BJ53" s="15">
+        <v>10073.968200238996</v>
+      </c>
+      <c r="BK53" s="15">
+        <v>9173.5053734415196</v>
+      </c>
+      <c r="BL53" s="15">
+        <v>8614.8311016710541</v>
+      </c>
+      <c r="BM53" s="30">
+        <v>7116.3961398105121</v>
+      </c>
+      <c r="BN53" s="15">
+        <v>6891.7388682330748</v>
+      </c>
+      <c r="BO53" s="15">
+        <v>7688.2108969525834</v>
+      </c>
+      <c r="BP53" s="15">
+        <v>7206.5733164256253</v>
+      </c>
+      <c r="BQ53" s="30">
+        <v>7276.3380283834913</v>
+      </c>
+    </row>
+    <row r="54" spans="1:69">
+      <c r="A54" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="B54" s="15">
+        <v>0</v>
+      </c>
+      <c r="C54" s="15">
+        <v>0</v>
+      </c>
+      <c r="D54" s="15">
+        <v>0</v>
+      </c>
+      <c r="E54" s="15">
+        <v>0</v>
+      </c>
+      <c r="F54" s="15">
+        <v>0</v>
+      </c>
+      <c r="G54" s="15">
+        <v>0</v>
+      </c>
+      <c r="H54" s="15">
+        <v>0</v>
+      </c>
+      <c r="I54" s="15">
+        <v>0</v>
+      </c>
+      <c r="J54" s="15">
+        <v>0</v>
+      </c>
+      <c r="K54" s="15">
+        <v>0</v>
+      </c>
+      <c r="L54" s="15">
         <v>15</v>
       </c>
-      <c r="J6" s="10" t="s">
-[...68 lines deleted...]
-      <c r="AG6" s="10" t="s">
+      <c r="M54" s="15">
+        <v>0</v>
+      </c>
+      <c r="N54" s="15">
+        <v>0</v>
+      </c>
+      <c r="O54" s="27">
+        <v>0</v>
+      </c>
+      <c r="P54" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q54" s="30">
+        <v>0</v>
+      </c>
+      <c r="R54" s="15">
+        <v>0</v>
+      </c>
+      <c r="S54" s="15">
+        <v>0</v>
+      </c>
+      <c r="T54" s="15">
+        <v>0</v>
+      </c>
+      <c r="U54" s="30">
+        <v>0</v>
+      </c>
+      <c r="V54" s="15">
+        <v>0</v>
+      </c>
+      <c r="W54" s="15">
+        <v>0</v>
+      </c>
+      <c r="X54" s="15">
+        <v>0</v>
+      </c>
+      <c r="Y54" s="30">
+        <v>0</v>
+      </c>
+      <c r="Z54" s="15">
+        <v>0</v>
+      </c>
+      <c r="AA54" s="15">
+        <v>0</v>
+      </c>
+      <c r="AB54" s="15">
+        <v>0</v>
+      </c>
+      <c r="AC54" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD54" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE54" s="15">
+        <v>0</v>
+      </c>
+      <c r="AF54" s="15">
+        <v>0</v>
+      </c>
+      <c r="AG54" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH54" s="15">
+        <v>64.774998293964529</v>
+      </c>
+      <c r="AI54" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ54" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK54" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL54" s="15">
+        <v>8.4525001009883667</v>
+      </c>
+      <c r="AM54" s="15">
+        <v>35.092398887310964</v>
+      </c>
+      <c r="AN54" s="15">
+        <v>0</v>
+      </c>
+      <c r="AO54" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP54" s="15">
+        <v>12.8</v>
+      </c>
+      <c r="AQ54" s="15">
+        <v>10</v>
+      </c>
+      <c r="AR54" s="15">
+        <v>6</v>
+      </c>
+      <c r="AS54" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT54" s="15">
+        <v>0</v>
+      </c>
+      <c r="AU54" s="15">
         <v>31</v>
       </c>
-      <c r="AH6" s="10" t="s">
-[...129 lines deleted...]
-        <v>250</v>
+      <c r="AV54" s="15">
+        <v>27.893401233153288</v>
+      </c>
+      <c r="AW54" s="30">
+        <v>15</v>
+      </c>
+      <c r="AX54" s="15">
+        <v>7.5</v>
+      </c>
+      <c r="AY54" s="15">
+        <v>2.5</v>
+      </c>
+      <c r="AZ54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BA54" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BC54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BD54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BE54" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI54" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM54" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ54" s="30">
+        <v>0</v>
       </c>
     </row>
-    <row r="7" spans="2:77" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...226 lines deleted...]
-        <v>-23619.742975172223</v>
+    <row r="55" spans="1:69">
+      <c r="A55" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B55" s="15">
+        <v>0</v>
+      </c>
+      <c r="C55" s="15">
+        <v>0</v>
+      </c>
+      <c r="D55" s="15">
+        <v>0</v>
+      </c>
+      <c r="E55" s="15">
+        <v>0</v>
+      </c>
+      <c r="F55" s="15">
+        <v>0</v>
+      </c>
+      <c r="G55" s="15">
+        <v>0</v>
+      </c>
+      <c r="H55" s="15">
+        <v>0</v>
+      </c>
+      <c r="I55" s="15">
+        <v>0</v>
+      </c>
+      <c r="J55" s="15">
+        <v>0</v>
+      </c>
+      <c r="K55" s="15">
+        <v>0</v>
+      </c>
+      <c r="L55" s="15">
+        <v>0</v>
+      </c>
+      <c r="M55" s="15">
+        <v>0</v>
+      </c>
+      <c r="N55" s="15">
+        <v>0</v>
+      </c>
+      <c r="O55" s="27">
+        <v>0</v>
+      </c>
+      <c r="P55" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q55" s="30">
+        <v>0</v>
+      </c>
+      <c r="R55" s="15">
+        <v>0</v>
+      </c>
+      <c r="S55" s="15">
+        <v>0</v>
+      </c>
+      <c r="T55" s="15">
+        <v>0</v>
+      </c>
+      <c r="U55" s="30">
+        <v>0</v>
+      </c>
+      <c r="V55" s="15">
+        <v>0</v>
+      </c>
+      <c r="W55" s="15">
+        <v>0</v>
+      </c>
+      <c r="X55" s="15">
+        <v>0</v>
+      </c>
+      <c r="Y55" s="30">
+        <v>0</v>
+      </c>
+      <c r="Z55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AA55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AB55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AC55" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AF55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AG55" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AI55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK55" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AM55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AN55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AO55" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AQ55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AR55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AS55" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AU55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AV55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AW55" s="30">
+        <v>0</v>
+      </c>
+      <c r="AX55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AY55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AZ55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BA55" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BC55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BD55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BE55" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI55" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM55" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ55" s="30">
+        <v>0</v>
       </c>
     </row>
-    <row r="8" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...227 lines deleted...]
-      </c>
+    <row r="56" spans="1:69">
+      <c r="A56" s="3"/>
+      <c r="B56" s="11"/>
+      <c r="C56" s="11"/>
+      <c r="D56" s="11"/>
+      <c r="E56" s="11"/>
+      <c r="F56" s="11"/>
+      <c r="G56" s="11"/>
+      <c r="H56" s="11"/>
+      <c r="I56" s="11"/>
+      <c r="J56" s="11"/>
+      <c r="K56" s="11"/>
+      <c r="L56" s="11"/>
+      <c r="M56" s="11"/>
+      <c r="N56" s="11"/>
+      <c r="O56" s="35"/>
+      <c r="P56" s="35"/>
+      <c r="Q56" s="35"/>
+      <c r="R56" s="11"/>
+      <c r="S56" s="11"/>
+      <c r="T56" s="11"/>
+      <c r="U56" s="11"/>
+      <c r="V56" s="11"/>
+      <c r="W56" s="17"/>
+      <c r="X56" s="17"/>
+      <c r="Y56" s="17"/>
+      <c r="Z56" s="17"/>
+      <c r="AA56" s="17"/>
+      <c r="AB56" s="17"/>
+      <c r="AC56" s="17"/>
+      <c r="AD56" s="17"/>
+      <c r="AE56" s="17"/>
+      <c r="AF56" s="17"/>
+      <c r="AG56" s="17"/>
+      <c r="AH56" s="17"/>
+      <c r="AI56" s="17"/>
+      <c r="AJ56" s="17"/>
+      <c r="AK56" s="17"/>
+      <c r="AL56" s="17"/>
+      <c r="AM56" s="17"/>
+      <c r="AN56" s="17"/>
+      <c r="AO56" s="17"/>
     </row>
-    <row r="9" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...227 lines deleted...]
-      </c>
+    <row r="57" spans="1:69">
+      <c r="A57" s="3"/>
+      <c r="B57" s="11"/>
+      <c r="C57" s="11"/>
+      <c r="D57" s="11"/>
+      <c r="E57" s="11"/>
+      <c r="F57" s="11"/>
+      <c r="G57" s="11"/>
+      <c r="H57" s="11"/>
+      <c r="I57" s="11"/>
+      <c r="J57" s="11"/>
+      <c r="K57" s="11"/>
+      <c r="L57" s="11"/>
+      <c r="M57" s="11"/>
+      <c r="N57" s="11"/>
+      <c r="O57" s="35"/>
+      <c r="P57" s="35"/>
+      <c r="Q57" s="35"/>
+      <c r="R57" s="11"/>
+      <c r="S57" s="11"/>
+      <c r="T57" s="11"/>
+      <c r="U57" s="11"/>
+      <c r="V57" s="11"/>
+      <c r="W57" s="17"/>
+      <c r="X57" s="17"/>
+      <c r="Y57" s="17"/>
+      <c r="Z57" s="17"/>
+      <c r="AA57" s="17"/>
+      <c r="AB57" s="17"/>
+      <c r="AC57" s="17"/>
+      <c r="AD57" s="17"/>
+      <c r="AE57" s="17"/>
+      <c r="AF57" s="17"/>
+      <c r="AG57" s="17"/>
+      <c r="AH57" s="17"/>
+      <c r="AI57" s="17"/>
+      <c r="AJ57" s="17"/>
+      <c r="AK57" s="17"/>
+      <c r="AL57" s="17"/>
+      <c r="AM57" s="17"/>
+      <c r="AN57" s="17"/>
+      <c r="AO57" s="17"/>
     </row>
-    <row r="10" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...227 lines deleted...]
-      </c>
+    <row r="58" spans="1:69">
+      <c r="A58" s="22"/>
+      <c r="B58" s="1"/>
+      <c r="C58" s="1"/>
+      <c r="D58" s="1"/>
+      <c r="E58" s="1"/>
+      <c r="F58" s="1"/>
+      <c r="G58" s="1"/>
+      <c r="H58" s="1"/>
+      <c r="I58" s="1"/>
+      <c r="J58" s="1"/>
+      <c r="K58" s="1"/>
+      <c r="L58" s="1"/>
+      <c r="M58" s="1"/>
+      <c r="N58" s="1"/>
+      <c r="O58" s="23"/>
+      <c r="P58" s="23"/>
+      <c r="Q58" s="23"/>
+      <c r="R58" s="1"/>
+      <c r="S58" s="1"/>
+      <c r="T58" s="1"/>
+      <c r="U58" s="1"/>
+      <c r="V58" s="1"/>
     </row>
-    <row r="11" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...227 lines deleted...]
-      </c>
+    <row r="59" spans="1:69" ht="42.75" customHeight="1">
+      <c r="A59" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="B59" s="37"/>
+      <c r="C59" s="37"/>
+      <c r="D59" s="37"/>
+      <c r="E59" s="37"/>
+      <c r="F59" s="37"/>
+      <c r="G59" s="37"/>
+      <c r="H59" s="37"/>
+      <c r="I59" s="37"/>
+      <c r="J59" s="37"/>
+      <c r="K59" s="37"/>
+      <c r="L59" s="25"/>
+      <c r="M59" s="25"/>
     </row>
-    <row r="12" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...227 lines deleted...]
-      </c>
+    <row r="60" spans="1:69" ht="13.5">
+      <c r="A60" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="B60" s="12"/>
+      <c r="C60" s="12"/>
+      <c r="D60" s="12"/>
+      <c r="E60" s="12"/>
+      <c r="F60" s="1"/>
+      <c r="G60" s="1"/>
+      <c r="H60" s="1"/>
+      <c r="I60" s="1"/>
+      <c r="J60" s="23"/>
+      <c r="K60" s="23"/>
+      <c r="L60" s="23"/>
+      <c r="M60" s="23"/>
     </row>
-    <row r="13" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...10855 lines deleted...]
-      </c>
+    <row r="61" spans="1:69">
+      <c r="F61" s="1"/>
+      <c r="G61" s="1"/>
+      <c r="H61" s="1"/>
+      <c r="I61" s="1"/>
+      <c r="J61" s="23"/>
+      <c r="K61" s="23"/>
+      <c r="L61" s="23"/>
+      <c r="M61" s="23"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...1 lines deleted...]
-    <mergeCell ref="B63:M63"/>
+  <mergeCells count="1">
+    <mergeCell ref="A59:K59"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:FB65"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:BQ59"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="2.83203125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.33203125" style="1"/>
+    <col min="1" max="1" width="25.28515625" style="2" customWidth="1"/>
+    <col min="2" max="14" width="9.140625" style="2"/>
+    <col min="15" max="16" width="9.140625" style="33"/>
+    <col min="17" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:77" ht="18.75" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="1" spans="1:69" ht="16.5">
+      <c r="A1" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="23"/>
+      <c r="P1" s="23"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
     </row>
-    <row r="3" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      </c>
+    <row r="2" spans="1:69">
+      <c r="A2" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="23"/>
+      <c r="P2" s="23"/>
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1"/>
+      <c r="S2" s="1"/>
+      <c r="T2" s="1"/>
+      <c r="U2" s="1"/>
+      <c r="V2" s="1"/>
     </row>
-    <row r="4" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="2"/>
+    <row r="3" spans="1:69">
+      <c r="A3" s="3"/>
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="1"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+      <c r="M3" s="1"/>
+      <c r="N3" s="1"/>
+      <c r="O3" s="23"/>
+      <c r="P3" s="23"/>
+      <c r="Q3" s="1"/>
+      <c r="R3" s="1"/>
+      <c r="S3" s="1"/>
+      <c r="T3" s="1"/>
+      <c r="U3" s="1"/>
+      <c r="V3" s="1"/>
     </row>
-    <row r="5" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="2"/>
+    <row r="4" spans="1:69">
+      <c r="A4" s="3"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1"/>
+      <c r="G4" s="1"/>
+      <c r="H4" s="1"/>
+      <c r="I4" s="1"/>
+      <c r="J4" s="1"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="1"/>
+      <c r="O4" s="23"/>
+      <c r="P4" s="23"/>
+      <c r="Q4" s="1"/>
+      <c r="R4" s="1"/>
+      <c r="S4" s="1"/>
+      <c r="T4" s="1"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
     </row>
-    <row r="6" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C6" s="10">
+    <row r="5" spans="1:69">
+      <c r="A5" s="10"/>
+      <c r="B5" s="9">
+        <v>1998</v>
+      </c>
+      <c r="C5" s="9">
         <v>1999</v>
       </c>
-      <c r="D6" s="10">
+      <c r="D5" s="9">
         <v>2000</v>
       </c>
-      <c r="E6" s="10">
+      <c r="E5" s="9">
         <v>2001</v>
       </c>
-      <c r="F6" s="10">
+      <c r="F5" s="9">
         <v>2002</v>
       </c>
-      <c r="G6" s="10">
+      <c r="G5" s="9">
         <v>2003</v>
       </c>
-      <c r="H6" s="10">
+      <c r="H5" s="14">
         <v>2004</v>
       </c>
-      <c r="I6" s="10">
+      <c r="I5" s="14">
         <v>2005</v>
       </c>
-      <c r="J6" s="10">
+      <c r="J5" s="20">
         <v>2006</v>
       </c>
-      <c r="K6" s="10">
+      <c r="K5" s="20">
         <v>2007</v>
       </c>
-      <c r="L6" s="10">
+      <c r="L5" s="20">
         <v>2008</v>
       </c>
-      <c r="M6" s="10">
+      <c r="M5" s="20">
         <v>2009</v>
       </c>
-      <c r="N6" s="10">
+      <c r="N5" s="20">
         <v>2010</v>
       </c>
-      <c r="O6" s="10">
+      <c r="O5" s="20">
         <v>2011</v>
       </c>
-      <c r="P6" s="10">
+      <c r="P5" s="20">
         <v>2012</v>
       </c>
-      <c r="Q6" s="10">
-[...5 lines deleted...]
-      <c r="S6" s="11" t="s">
+      <c r="Q5" s="28" t="s">
+        <v>194</v>
+      </c>
+      <c r="R5" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="S5" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="T5" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="U5" s="18" t="s">
+        <v>100</v>
+      </c>
+      <c r="V5" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="W5" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="X5" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="Y5" s="18" t="s">
+        <v>104</v>
+      </c>
+      <c r="Z5" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA5" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB5" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="AC5" s="18" t="s">
+        <v>108</v>
+      </c>
+      <c r="AD5" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE5" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF5" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="AG5" s="18" t="s">
+        <v>112</v>
+      </c>
+      <c r="AH5" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="AI5" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ5" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="AK5" s="18" t="s">
+        <v>116</v>
+      </c>
+      <c r="AL5" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM5" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN5" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="AO5" s="18" t="s">
+        <v>120</v>
+      </c>
+      <c r="AP5" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="AQ5" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="AR5" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="AS5" s="18" t="s">
+        <v>134</v>
+      </c>
+      <c r="AT5" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="AU5" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="AV5" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="AW5" s="18" t="s">
+        <v>140</v>
+      </c>
+      <c r="AX5" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="AY5" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="AZ5" s="13" t="s">
+        <v>150</v>
+      </c>
+      <c r="BA5" s="18" t="s">
+        <v>151</v>
+      </c>
+      <c r="BB5" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="BC5" s="13" t="s">
+        <v>158</v>
+      </c>
+      <c r="BD5" s="13" t="s">
+        <v>159</v>
+      </c>
+      <c r="BE5" s="18" t="s">
+        <v>160</v>
+      </c>
+      <c r="BF5" s="13" t="s">
+        <v>166</v>
+      </c>
+      <c r="BG5" s="13" t="s">
+        <v>167</v>
+      </c>
+      <c r="BH5" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="BI5" s="18" t="s">
+        <v>169</v>
+      </c>
+      <c r="BJ5" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="BK5" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="BL5" s="13" t="s">
+        <v>178</v>
+      </c>
+      <c r="BM5" s="18" t="s">
+        <v>179</v>
+      </c>
+      <c r="BN5" s="13" t="s">
+        <v>180</v>
+      </c>
+      <c r="BO5" s="13" t="s">
+        <v>190</v>
+      </c>
+      <c r="BP5" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="BQ5" s="18" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="6" spans="1:69">
+      <c r="A6" s="4"/>
+      <c r="B6" s="1"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
+      <c r="G6" s="1"/>
+      <c r="H6" s="1"/>
+      <c r="I6" s="1"/>
+      <c r="J6" s="1"/>
+      <c r="K6" s="1"/>
+      <c r="L6" s="1"/>
+      <c r="M6" s="1"/>
+      <c r="N6" s="1"/>
+      <c r="O6" s="23"/>
+      <c r="P6" s="23"/>
+      <c r="Q6" s="31"/>
+      <c r="R6" s="1"/>
+      <c r="S6" s="1"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="31"/>
+      <c r="V6" s="1"/>
+      <c r="Y6" s="29"/>
+      <c r="AC6" s="29"/>
+      <c r="AG6" s="29"/>
+      <c r="AK6" s="29"/>
+      <c r="AO6" s="29"/>
+      <c r="AS6" s="29"/>
+      <c r="AW6" s="29"/>
+      <c r="BA6" s="29"/>
+      <c r="BE6" s="29"/>
+      <c r="BI6" s="29"/>
+      <c r="BM6" s="29"/>
+      <c r="BQ6" s="29"/>
+    </row>
+    <row r="7" spans="1:69">
+      <c r="A7" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" s="15">
+        <v>-5010.8636477747068</v>
+      </c>
+      <c r="C7" s="15">
+        <v>-4022.5709278372601</v>
+      </c>
+      <c r="D7" s="15">
+        <v>-3637.3168616566918</v>
+      </c>
+      <c r="E7" s="15">
+        <v>-1867.7975457872017</v>
+      </c>
+      <c r="F7" s="15">
+        <v>-5597.817694064438</v>
+      </c>
+      <c r="G7" s="15">
+        <v>-9986.0562544830009</v>
+      </c>
+      <c r="H7" s="15">
+        <v>-13323.310154223258</v>
+      </c>
+      <c r="I7" s="15">
+        <v>-16260.913606673737</v>
+      </c>
+      <c r="J7" s="15">
+        <v>-22263.484314864825</v>
+      </c>
+      <c r="K7" s="15">
+        <v>-26647.579815376459</v>
+      </c>
+      <c r="L7" s="15">
+        <v>-32600.981746297446</v>
+      </c>
+      <c r="M7" s="15">
+        <v>-36391.883405790577</v>
+      </c>
+      <c r="N7" s="15">
+        <v>-34624.351490217457</v>
+      </c>
+      <c r="O7" s="27">
+        <v>-34724.049017343335</v>
+      </c>
+      <c r="P7" s="27">
+        <v>-31154.178311318101</v>
+      </c>
+      <c r="Q7" s="30">
+        <v>-31456.118910991179</v>
+      </c>
+      <c r="R7" s="15">
+        <v>-3465.921539475084</v>
+      </c>
+      <c r="S7" s="15">
+        <v>-3901.5326940782452</v>
+      </c>
+      <c r="T7" s="15">
+        <v>-3430.3929328794593</v>
+      </c>
+      <c r="U7" s="30">
+        <v>-1867.7975457872017</v>
+      </c>
+      <c r="V7" s="15">
+        <v>-3152.2596053172647</v>
+      </c>
+      <c r="W7" s="15">
+        <v>-4091.4566392638599</v>
+      </c>
+      <c r="X7" s="15">
+        <v>-4431.840482629349</v>
+      </c>
+      <c r="Y7" s="30">
+        <v>-5597.817694064438</v>
+      </c>
+      <c r="Z7" s="15">
+        <v>-6163.649976651016</v>
+      </c>
+      <c r="AA7" s="15">
+        <v>-7123.8380719975457</v>
+      </c>
+      <c r="AB7" s="15">
+        <v>-7416.4484301516231</v>
+      </c>
+      <c r="AC7" s="30">
+        <v>-9986.0562544830009</v>
+      </c>
+      <c r="AD7" s="15">
+        <v>-10656.281245736947</v>
+      </c>
+      <c r="AE7" s="15">
+        <v>-11323.59579865199</v>
+      </c>
+      <c r="AF7" s="15">
+        <v>-10914.547834506076</v>
+      </c>
+      <c r="AG7" s="30">
+        <v>-13323.310154223258</v>
+      </c>
+      <c r="AH7" s="15">
+        <v>-15081.384986678731</v>
+      </c>
+      <c r="AI7" s="15">
+        <v>-15120.745843562974</v>
+      </c>
+      <c r="AJ7" s="15">
+        <v>-14714.037261360001</v>
+      </c>
+      <c r="AK7" s="30">
+        <v>-16260.913606673737</v>
+      </c>
+      <c r="AL7" s="15">
+        <v>-19560.10119539679</v>
+      </c>
+      <c r="AM7" s="15">
+        <v>-21635.725351064226</v>
+      </c>
+      <c r="AN7" s="15">
+        <v>-20183.821040217335</v>
+      </c>
+      <c r="AO7" s="30">
+        <v>-22263.484314864825</v>
+      </c>
+      <c r="AP7" s="15">
+        <v>-24161.100460831356</v>
+      </c>
+      <c r="AQ7" s="15">
+        <v>-24393.450194123405</v>
+      </c>
+      <c r="AR7" s="15">
+        <v>-24196.102198780623</v>
+      </c>
+      <c r="AS7" s="30">
+        <v>-26647.579815376459</v>
+      </c>
+      <c r="AT7" s="15">
+        <v>-31981.202523440956</v>
+      </c>
+      <c r="AU7" s="15">
+        <v>-32984.375293976438</v>
+      </c>
+      <c r="AV7" s="15">
+        <v>-29592.635812033332</v>
+      </c>
+      <c r="AW7" s="30">
+        <v>-32600.981746297446</v>
+      </c>
+      <c r="AX7" s="15">
+        <v>-33429.40825297367</v>
+      </c>
+      <c r="AY7" s="15">
+        <v>-35065.477348067587</v>
+      </c>
+      <c r="AZ7" s="15">
+        <v>-36434.394888080235</v>
+      </c>
+      <c r="BA7" s="30">
+        <v>-36391.883405790577</v>
+      </c>
+      <c r="BB7" s="15">
+        <v>-35321.303612284231</v>
+      </c>
+      <c r="BC7" s="15">
+        <v>-32265.434277907523</v>
+      </c>
+      <c r="BD7" s="15">
+        <v>-34362.77079677298</v>
+      </c>
+      <c r="BE7" s="30">
+        <v>-34624.351490217457</v>
+      </c>
+      <c r="BF7" s="15">
+        <v>-39889.249548358421</v>
+      </c>
+      <c r="BG7" s="15">
+        <v>-41807.350323200895</v>
+      </c>
+      <c r="BH7" s="15">
+        <v>-36263.62893552678</v>
+      </c>
+      <c r="BI7" s="30">
+        <v>-34724.049017343335</v>
+      </c>
+      <c r="BJ7" s="15">
+        <v>-36915.086449394556</v>
+      </c>
+      <c r="BK7" s="15">
+        <v>-33752.127308368057</v>
+      </c>
+      <c r="BL7" s="15">
+        <v>-32043.653464359206</v>
+      </c>
+      <c r="BM7" s="30">
+        <v>-31154.178311318101</v>
+      </c>
+      <c r="BN7" s="15">
+        <v>-30675.476236145332</v>
+      </c>
+      <c r="BO7" s="15">
+        <v>-31149.758478770778</v>
+      </c>
+      <c r="BP7" s="15">
+        <v>-30592.991991226489</v>
+      </c>
+      <c r="BQ7" s="30">
+        <v>-31456.118910991179</v>
+      </c>
+    </row>
+    <row r="8" spans="1:69">
+      <c r="A8" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" s="15">
+        <v>3117.6115888100003</v>
+      </c>
+      <c r="C8" s="15">
+        <v>3185.3411253999998</v>
+      </c>
+      <c r="D8" s="15">
+        <v>3831.1669379599998</v>
+      </c>
+      <c r="E8" s="15">
+        <v>5321.2647704299998</v>
+      </c>
+      <c r="F8" s="15">
+        <v>4417.7500646300005</v>
+      </c>
+      <c r="G8" s="15">
+        <v>6683.293176824458</v>
+      </c>
+      <c r="H8" s="15">
+        <v>7626.2216263259688</v>
+      </c>
+      <c r="I8" s="15">
+        <v>5541.409446132333</v>
+      </c>
+      <c r="J8" s="15">
+        <v>6691.5827072032771</v>
+      </c>
+      <c r="K8" s="15">
+        <v>9456.1709048236116</v>
+      </c>
+      <c r="L8" s="15">
+        <v>9805.7539483588098</v>
+      </c>
+      <c r="M8" s="15">
+        <v>8975.3562157554206</v>
+      </c>
+      <c r="N8" s="15">
+        <v>7715.8587410704422</v>
+      </c>
+      <c r="O8" s="27">
+        <v>7114.4657826724997</v>
+      </c>
+      <c r="P8" s="27">
+        <v>6973.8259561598516</v>
+      </c>
+      <c r="Q8" s="30">
+        <v>6696.464888028584</v>
+      </c>
+      <c r="R8" s="15">
+        <v>3719.2717647300001</v>
+      </c>
+      <c r="S8" s="15">
+        <v>3330.3892707499999</v>
+      </c>
+      <c r="T8" s="15">
+        <v>4098.4955651399996</v>
+      </c>
+      <c r="U8" s="30">
+        <v>5321.2647704299998</v>
+      </c>
+      <c r="V8" s="15">
+        <v>4344.5387905699999</v>
+      </c>
+      <c r="W8" s="15">
+        <v>4357.5394186000003</v>
+      </c>
+      <c r="X8" s="15">
+        <v>4421.31288219</v>
+      </c>
+      <c r="Y8" s="30">
+        <v>4417.7500646300005</v>
+      </c>
+      <c r="Z8" s="15">
+        <v>4787.1132507299999</v>
+      </c>
+      <c r="AA8" s="15">
+        <v>5154.1652126199997</v>
+      </c>
+      <c r="AB8" s="15">
+        <v>6026.9649827099993</v>
+      </c>
+      <c r="AC8" s="30">
+        <v>6683.293176824458</v>
+      </c>
+      <c r="AD8" s="15">
+        <v>6283.4416506482803</v>
+      </c>
+      <c r="AE8" s="15">
+        <v>6361.1470639889767</v>
+      </c>
+      <c r="AF8" s="15">
+        <v>6792.8666303942873</v>
+      </c>
+      <c r="AG8" s="30">
+        <v>7626.2216263259688</v>
+      </c>
+      <c r="AH8" s="15">
+        <v>5978.0019859616323</v>
+      </c>
+      <c r="AI8" s="15">
+        <v>5481.8433954278307</v>
+      </c>
+      <c r="AJ8" s="15">
+        <v>5655.2286923028405</v>
+      </c>
+      <c r="AK8" s="30">
+        <v>5541.409446132333</v>
+      </c>
+      <c r="AL8" s="15">
+        <v>4305.7482596533937</v>
+      </c>
+      <c r="AM8" s="15">
+        <v>4209.4171040225938</v>
+      </c>
+      <c r="AN8" s="15">
+        <v>5367.4623335513515</v>
+      </c>
+      <c r="AO8" s="30">
+        <v>6691.5827072032771</v>
+      </c>
+      <c r="AP8" s="15">
+        <v>6168.2320949708983</v>
+      </c>
+      <c r="AQ8" s="15">
+        <v>6599.9268097808972</v>
+      </c>
+      <c r="AR8" s="15">
+        <v>8320.9628982932791</v>
+      </c>
+      <c r="AS8" s="30">
+        <v>9456.1709048236116</v>
+      </c>
+      <c r="AT8" s="15">
+        <v>9365.6416066474885</v>
+      </c>
+      <c r="AU8" s="15">
+        <v>8888.8773509596758</v>
+      </c>
+      <c r="AV8" s="15">
+        <v>9375.4915095341184</v>
+      </c>
+      <c r="AW8" s="30">
+        <v>9805.7539483588098</v>
+      </c>
+      <c r="AX8" s="15">
+        <v>6705.1841332682006</v>
+      </c>
+      <c r="AY8" s="15">
+        <v>8214.2686469179625</v>
+      </c>
+      <c r="AZ8" s="15">
+        <v>9500.8968862275724</v>
+      </c>
+      <c r="BA8" s="30">
+        <v>8975.3562157554206</v>
+      </c>
+      <c r="BB8" s="15">
+        <v>7690.5550370535238</v>
+      </c>
+      <c r="BC8" s="15">
+        <v>7309.9799641985219</v>
+      </c>
+      <c r="BD8" s="15">
+        <v>8495.6614162318765</v>
+      </c>
+      <c r="BE8" s="30">
+        <v>7715.8587410704422</v>
+      </c>
+      <c r="BF8" s="15">
+        <v>6829.071125381508</v>
+      </c>
+      <c r="BG8" s="15">
+        <v>6852.0275876530986</v>
+      </c>
+      <c r="BH8" s="15">
+        <v>7975.001628063671</v>
+      </c>
+      <c r="BI8" s="30">
+        <v>7114.4657826724997</v>
+      </c>
+      <c r="BJ8" s="15">
+        <v>6395.5955355817769</v>
+      </c>
+      <c r="BK8" s="15">
+        <v>6237.9088541907568</v>
+      </c>
+      <c r="BL8" s="15">
+        <v>7848.9414554818832</v>
+      </c>
+      <c r="BM8" s="30">
+        <v>6973.8259561598516</v>
+      </c>
+      <c r="BN8" s="15">
+        <v>6100.3494082302132</v>
+      </c>
+      <c r="BO8" s="15">
+        <v>6474.4874961423457</v>
+      </c>
+      <c r="BP8" s="15">
+        <v>7316.2068256771472</v>
+      </c>
+      <c r="BQ8" s="30">
+        <v>6696.464888028584</v>
+      </c>
+    </row>
+    <row r="9" spans="1:69">
+      <c r="A9" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="15">
+        <v>244.87562143</v>
+      </c>
+      <c r="C9" s="15">
+        <v>238.73299684</v>
+      </c>
+      <c r="D9" s="15">
+        <v>222.64634747000002</v>
+      </c>
+      <c r="E9" s="15">
+        <v>219.91769743999998</v>
+      </c>
+      <c r="F9" s="15">
+        <v>231.75618201</v>
+      </c>
+      <c r="G9" s="15">
+        <v>316.55347313379201</v>
+      </c>
+      <c r="H9" s="15">
+        <v>302.43175046372335</v>
+      </c>
+      <c r="I9" s="15">
+        <v>311.0837106583092</v>
+      </c>
+      <c r="J9" s="15">
+        <v>303.4529077983949</v>
+      </c>
+      <c r="K9" s="15">
+        <v>365.70865541452793</v>
+      </c>
+      <c r="L9" s="15">
+        <v>319.26621724852498</v>
+      </c>
+      <c r="M9" s="15">
+        <v>177.4607599661237</v>
+      </c>
+      <c r="N9" s="15">
+        <v>106.81557947867948</v>
+      </c>
+      <c r="O9" s="27">
+        <v>110.94628534124683</v>
+      </c>
+      <c r="P9" s="27">
+        <v>187.04774713517733</v>
+      </c>
+      <c r="Q9" s="30">
+        <v>111.27181268453845</v>
+      </c>
+      <c r="R9" s="15">
+        <v>216.23933532999999</v>
+      </c>
+      <c r="S9" s="15">
+        <v>210.07600561000001</v>
+      </c>
+      <c r="T9" s="15">
+        <v>217.13292219000002</v>
+      </c>
+      <c r="U9" s="30">
+        <v>219.91769743999998</v>
+      </c>
+      <c r="V9" s="15">
+        <v>222.45448125999999</v>
+      </c>
+      <c r="W9" s="15">
+        <v>228.16605034000003</v>
+      </c>
+      <c r="X9" s="15">
+        <v>233.52881287000002</v>
+      </c>
+      <c r="Y9" s="30">
+        <v>231.75618201</v>
+      </c>
+      <c r="Z9" s="15">
+        <v>252.5491528</v>
+      </c>
+      <c r="AA9" s="15">
+        <v>258.99115816</v>
+      </c>
+      <c r="AB9" s="15">
+        <v>253.77297563000002</v>
+      </c>
+      <c r="AC9" s="30">
+        <v>316.55347313379201</v>
+      </c>
+      <c r="AD9" s="15">
+        <v>341.00053283037084</v>
+      </c>
+      <c r="AE9" s="15">
+        <v>313.56473688852657</v>
+      </c>
+      <c r="AF9" s="15">
+        <v>290.82121360818417</v>
+      </c>
+      <c r="AG9" s="30">
+        <v>302.43175046372335</v>
+      </c>
+      <c r="AH9" s="15">
+        <v>277.90513457716622</v>
+      </c>
+      <c r="AI9" s="15">
+        <v>263.20753582905371</v>
+      </c>
+      <c r="AJ9" s="15">
+        <v>280.24455385573629</v>
+      </c>
+      <c r="AK9" s="30">
+        <v>311.0837106583092</v>
+      </c>
+      <c r="AL9" s="15">
+        <v>308.43536504815074</v>
+      </c>
+      <c r="AM9" s="15">
+        <v>296.02787325429267</v>
+      </c>
+      <c r="AN9" s="15">
+        <v>317.24380814980236</v>
+      </c>
+      <c r="AO9" s="30">
+        <v>303.4529077983949</v>
+      </c>
+      <c r="AP9" s="15">
+        <v>293.93533276300712</v>
+      </c>
+      <c r="AQ9" s="15">
+        <v>298.60877439964071</v>
+      </c>
+      <c r="AR9" s="15">
+        <v>312.30864253865485</v>
+      </c>
+      <c r="AS9" s="30">
+        <v>365.70865541452793</v>
+      </c>
+      <c r="AT9" s="15">
+        <v>368.34647757533975</v>
+      </c>
+      <c r="AU9" s="15">
+        <v>367.487089856659</v>
+      </c>
+      <c r="AV9" s="15">
+        <v>331.15325094037098</v>
+      </c>
+      <c r="AW9" s="30">
+        <v>319.26621724852498</v>
+      </c>
+      <c r="AX9" s="15">
+        <v>206.43709185754335</v>
+      </c>
+      <c r="AY9" s="15">
+        <v>216.2607250957106</v>
+      </c>
+      <c r="AZ9" s="15">
+        <v>209.68142669486213</v>
+      </c>
+      <c r="BA9" s="30">
+        <v>177.4607599661237</v>
+      </c>
+      <c r="BB9" s="15">
+        <v>153.22001902998446</v>
+      </c>
+      <c r="BC9" s="15">
+        <v>130.03944573771469</v>
+      </c>
+      <c r="BD9" s="15">
+        <v>114.9946306935698</v>
+      </c>
+      <c r="BE9" s="30">
+        <v>106.81557947867948</v>
+      </c>
+      <c r="BF9" s="15">
+        <v>122.37311453293322</v>
+      </c>
+      <c r="BG9" s="15">
+        <v>122.47325335154663</v>
+      </c>
+      <c r="BH9" s="15">
+        <v>116.61060928434276</v>
+      </c>
+      <c r="BI9" s="30">
+        <v>110.94628534124683</v>
+      </c>
+      <c r="BJ9" s="15">
+        <v>112.7944785026688</v>
+      </c>
+      <c r="BK9" s="15">
+        <v>105.56612800639819</v>
+      </c>
+      <c r="BL9" s="15">
+        <v>199.03786620871034</v>
+      </c>
+      <c r="BM9" s="30">
+        <v>187.04774713517733</v>
+      </c>
+      <c r="BN9" s="15">
+        <v>168.01061969187157</v>
+      </c>
+      <c r="BO9" s="15">
+        <v>170.15688840782261</v>
+      </c>
+      <c r="BP9" s="15">
+        <v>119.66339860702047</v>
+      </c>
+      <c r="BQ9" s="30">
+        <v>111.27181268453845</v>
+      </c>
+    </row>
+    <row r="10" spans="1:69">
+      <c r="A10" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" s="15">
+        <v>0</v>
+      </c>
+      <c r="C10" s="15">
+        <v>0</v>
+      </c>
+      <c r="D10" s="15">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="E10" s="15">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="F10" s="15">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="G10" s="15">
+        <v>0</v>
+      </c>
+      <c r="H10" s="15">
+        <v>0</v>
+      </c>
+      <c r="I10" s="15">
+        <v>0</v>
+      </c>
+      <c r="J10" s="15">
+        <v>0</v>
+      </c>
+      <c r="K10" s="15">
+        <v>0</v>
+      </c>
+      <c r="L10" s="15">
+        <v>0</v>
+      </c>
+      <c r="M10" s="15">
+        <v>0</v>
+      </c>
+      <c r="N10" s="15">
+        <v>0</v>
+      </c>
+      <c r="O10" s="27">
+        <v>0</v>
+      </c>
+      <c r="P10" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="30">
+        <v>0</v>
+      </c>
+      <c r="R10" s="15">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="S10" s="15">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="T10" s="15">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="U10" s="30">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="V10" s="15">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="W10" s="15">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="X10" s="15">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="Y10" s="30">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="Z10" s="15">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="AA10" s="15">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="AB10" s="15">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="AC10" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AF10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AG10" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK10" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AM10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AN10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AO10" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AQ10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AR10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AS10" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AU10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AV10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AW10" s="30">
+        <v>0</v>
+      </c>
+      <c r="AX10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AY10" s="15">
+        <v>0</v>
+      </c>
+      <c r="AZ10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BA10" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BC10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BD10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BE10" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI10" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM10" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP10" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ10" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:69">
+      <c r="A11" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="T6" s="11" t="s">
+      <c r="B11" s="15">
+        <v>0</v>
+      </c>
+      <c r="C11" s="15">
+        <v>0</v>
+      </c>
+      <c r="D11" s="15">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="E11" s="15">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="F11" s="15">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="G11" s="15">
+        <v>0</v>
+      </c>
+      <c r="H11" s="15">
+        <v>0</v>
+      </c>
+      <c r="I11" s="15">
+        <v>0</v>
+      </c>
+      <c r="J11" s="15">
+        <v>0</v>
+      </c>
+      <c r="K11" s="15">
+        <v>0</v>
+      </c>
+      <c r="L11" s="15">
+        <v>0</v>
+      </c>
+      <c r="M11" s="15">
+        <v>0</v>
+      </c>
+      <c r="N11" s="15">
+        <v>0</v>
+      </c>
+      <c r="O11" s="27">
+        <v>0</v>
+      </c>
+      <c r="P11" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="30">
+        <v>0</v>
+      </c>
+      <c r="R11" s="15">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="S11" s="15">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="T11" s="15">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="U11" s="30">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="V11" s="15">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="W11" s="15">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="X11" s="15">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="Y11" s="30">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="Z11" s="15">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="AA11" s="15">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="AB11" s="15">
+        <v>3.9149999999999997E-2</v>
+      </c>
+      <c r="AC11" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AF11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AG11" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AI11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK11" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AM11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AN11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AO11" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AQ11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AR11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AS11" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AU11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AV11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AW11" s="30">
+        <v>0</v>
+      </c>
+      <c r="AX11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AY11" s="15">
+        <v>0</v>
+      </c>
+      <c r="AZ11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BA11" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BC11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BD11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BE11" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI11" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM11" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP11" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ11" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:69">
+      <c r="A12" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12" s="15">
+        <v>244.87562143</v>
+      </c>
+      <c r="C12" s="15">
+        <v>238.73299684</v>
+      </c>
+      <c r="D12" s="15">
+        <v>222.60719747000002</v>
+      </c>
+      <c r="E12" s="15">
+        <v>219.87854743999998</v>
+      </c>
+      <c r="F12" s="15">
+        <v>231.71703201</v>
+      </c>
+      <c r="G12" s="15">
+        <v>316.55347313379201</v>
+      </c>
+      <c r="H12" s="15">
+        <v>302.43175046372335</v>
+      </c>
+      <c r="I12" s="15">
+        <v>311.0837106583092</v>
+      </c>
+      <c r="J12" s="15">
+        <v>303.4529077983949</v>
+      </c>
+      <c r="K12" s="15">
+        <v>365.70865541452793</v>
+      </c>
+      <c r="L12" s="15">
+        <v>319.26621724852498</v>
+      </c>
+      <c r="M12" s="15">
+        <v>177.4607599661237</v>
+      </c>
+      <c r="N12" s="15">
+        <v>106.81557947867948</v>
+      </c>
+      <c r="O12" s="27">
+        <v>110.94628534124683</v>
+      </c>
+      <c r="P12" s="27">
+        <v>187.04774713517733</v>
+      </c>
+      <c r="Q12" s="30">
+        <v>111.27181268453845</v>
+      </c>
+      <c r="R12" s="15">
+        <v>216.20018532999998</v>
+      </c>
+      <c r="S12" s="15">
+        <v>210.03685561</v>
+      </c>
+      <c r="T12" s="15">
+        <v>217.09377219000001</v>
+      </c>
+      <c r="U12" s="30">
+        <v>219.87854743999998</v>
+      </c>
+      <c r="V12" s="15">
+        <v>222.41533125999999</v>
+      </c>
+      <c r="W12" s="15">
+        <v>228.12690034000002</v>
+      </c>
+      <c r="X12" s="15">
+        <v>233.48966287000002</v>
+      </c>
+      <c r="Y12" s="30">
+        <v>231.71703201</v>
+      </c>
+      <c r="Z12" s="15">
+        <v>252.5100028</v>
+      </c>
+      <c r="AA12" s="15">
+        <v>258.95200815999999</v>
+      </c>
+      <c r="AB12" s="15">
+        <v>253.73382563000001</v>
+      </c>
+      <c r="AC12" s="30">
+        <v>316.55347313379201</v>
+      </c>
+      <c r="AD12" s="15">
+        <v>341.00053283037084</v>
+      </c>
+      <c r="AE12" s="15">
+        <v>313.56473688852657</v>
+      </c>
+      <c r="AF12" s="15">
+        <v>290.82121360818417</v>
+      </c>
+      <c r="AG12" s="30">
+        <v>302.43175046372335</v>
+      </c>
+      <c r="AH12" s="15">
+        <v>277.90513457716622</v>
+      </c>
+      <c r="AI12" s="15">
+        <v>263.20753582905371</v>
+      </c>
+      <c r="AJ12" s="15">
+        <v>280.24455385573629</v>
+      </c>
+      <c r="AK12" s="30">
+        <v>311.0837106583092</v>
+      </c>
+      <c r="AL12" s="15">
+        <v>308.43536504815074</v>
+      </c>
+      <c r="AM12" s="15">
+        <v>296.02787325429267</v>
+      </c>
+      <c r="AN12" s="15">
+        <v>317.24380814980236</v>
+      </c>
+      <c r="AO12" s="30">
+        <v>303.4529077983949</v>
+      </c>
+      <c r="AP12" s="15">
+        <v>293.93533276300712</v>
+      </c>
+      <c r="AQ12" s="15">
+        <v>298.60877439964071</v>
+      </c>
+      <c r="AR12" s="15">
+        <v>312.30864253865485</v>
+      </c>
+      <c r="AS12" s="30">
+        <v>365.70865541452793</v>
+      </c>
+      <c r="AT12" s="15">
+        <v>368.34647757533975</v>
+      </c>
+      <c r="AU12" s="15">
+        <v>367.487089856659</v>
+      </c>
+      <c r="AV12" s="15">
+        <v>331.15325094037098</v>
+      </c>
+      <c r="AW12" s="30">
+        <v>319.26621724852498</v>
+      </c>
+      <c r="AX12" s="15">
+        <v>206.43709185754335</v>
+      </c>
+      <c r="AY12" s="15">
+        <v>216.2607250957106</v>
+      </c>
+      <c r="AZ12" s="15">
+        <v>209.68142669486213</v>
+      </c>
+      <c r="BA12" s="30">
+        <v>177.4607599661237</v>
+      </c>
+      <c r="BB12" s="15">
+        <v>153.22001902998446</v>
+      </c>
+      <c r="BC12" s="15">
+        <v>130.03944573771469</v>
+      </c>
+      <c r="BD12" s="15">
+        <v>114.9946306935698</v>
+      </c>
+      <c r="BE12" s="30">
+        <v>106.81557947867948</v>
+      </c>
+      <c r="BF12" s="15">
+        <v>122.37311453293322</v>
+      </c>
+      <c r="BG12" s="15">
+        <v>122.47325335154663</v>
+      </c>
+      <c r="BH12" s="15">
+        <v>116.61060928434276</v>
+      </c>
+      <c r="BI12" s="30">
+        <v>110.94628534124683</v>
+      </c>
+      <c r="BJ12" s="15">
+        <v>112.7944785026688</v>
+      </c>
+      <c r="BK12" s="15">
+        <v>105.56612800639819</v>
+      </c>
+      <c r="BL12" s="15">
+        <v>199.03786620871034</v>
+      </c>
+      <c r="BM12" s="30">
+        <v>187.04774713517733</v>
+      </c>
+      <c r="BN12" s="15">
+        <v>168.01061969187157</v>
+      </c>
+      <c r="BO12" s="15">
+        <v>170.15688840782261</v>
+      </c>
+      <c r="BP12" s="15">
+        <v>119.66339860702047</v>
+      </c>
+      <c r="BQ12" s="30">
+        <v>111.27181268453845</v>
+      </c>
+    </row>
+    <row r="13" spans="1:69">
+      <c r="A13" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" s="15">
+        <v>232.08106599999999</v>
+      </c>
+      <c r="C13" s="15">
+        <v>229.48902280999999</v>
+      </c>
+      <c r="D13" s="15">
+        <v>216.58386290000001</v>
+      </c>
+      <c r="E13" s="15">
+        <v>214.58449902999999</v>
+      </c>
+      <c r="F13" s="15">
+        <v>225.23668634999999</v>
+      </c>
+      <c r="G13" s="15">
+        <v>264.37020095591964</v>
+      </c>
+      <c r="H13" s="15">
+        <v>246.92169359555629</v>
+      </c>
+      <c r="I13" s="15">
+        <v>225.90836732585495</v>
+      </c>
+      <c r="J13" s="15">
+        <v>233.7274298333877</v>
+      </c>
+      <c r="K13" s="15">
+        <v>336.13178390702871</v>
+      </c>
+      <c r="L13" s="15">
+        <v>287.83383835993533</v>
+      </c>
+      <c r="M13" s="15">
+        <v>138.29932109293892</v>
+      </c>
+      <c r="N13" s="15">
+        <v>81.395034575180148</v>
+      </c>
+      <c r="O13" s="27">
+        <v>75.458806088883406</v>
+      </c>
+      <c r="P13" s="27">
+        <v>75.9230417083661</v>
+      </c>
+      <c r="Q13" s="30">
+        <v>73.242825714421315</v>
+      </c>
+      <c r="R13" s="15">
+        <v>211.23534563999999</v>
+      </c>
+      <c r="S13" s="15">
+        <v>206.09459186000001</v>
+      </c>
+      <c r="T13" s="15">
+        <v>211.58465812</v>
+      </c>
+      <c r="U13" s="30">
+        <v>214.58449902999999</v>
+      </c>
+      <c r="V13" s="15">
+        <v>217.33550249999999</v>
+      </c>
+      <c r="W13" s="15">
+        <v>222.49780247000001</v>
+      </c>
+      <c r="X13" s="15">
+        <v>227.54908022000001</v>
+      </c>
+      <c r="Y13" s="30">
+        <v>225.23668634999999</v>
+      </c>
+      <c r="Z13" s="15">
+        <v>245.09973624</v>
+      </c>
+      <c r="AA13" s="15">
+        <v>251.26110643000001</v>
+      </c>
+      <c r="AB13" s="15">
+        <v>246.92517369000001</v>
+      </c>
+      <c r="AC13" s="30">
+        <v>264.37020095591964</v>
+      </c>
+      <c r="AD13" s="15">
+        <v>281.19353349034884</v>
+      </c>
+      <c r="AE13" s="15">
+        <v>261.43065873380732</v>
+      </c>
+      <c r="AF13" s="15">
+        <v>247.36872776279969</v>
+      </c>
+      <c r="AG13" s="30">
+        <v>246.92169359555629</v>
+      </c>
+      <c r="AH13" s="15">
+        <v>227.04932402000449</v>
+      </c>
+      <c r="AI13" s="15">
+        <v>218.81653990032956</v>
+      </c>
+      <c r="AJ13" s="15">
+        <v>221.45035980923186</v>
+      </c>
+      <c r="AK13" s="30">
+        <v>225.90836732585495</v>
+      </c>
+      <c r="AL13" s="15">
+        <v>233.48220278958721</v>
+      </c>
+      <c r="AM13" s="15">
+        <v>238.40271844086755</v>
+      </c>
+      <c r="AN13" s="15">
+        <v>237.04362839523228</v>
+      </c>
+      <c r="AO13" s="30">
+        <v>233.7274298333877</v>
+      </c>
+      <c r="AP13" s="15">
+        <v>241.95295481279524</v>
+      </c>
+      <c r="AQ13" s="15">
+        <v>256.05360597273096</v>
+      </c>
+      <c r="AR13" s="15">
+        <v>280.1972360629984</v>
+      </c>
+      <c r="AS13" s="30">
+        <v>336.13178390702871</v>
+      </c>
+      <c r="AT13" s="15">
+        <v>342.15713772433969</v>
+      </c>
+      <c r="AU13" s="15">
+        <v>336.89448508020081</v>
+      </c>
+      <c r="AV13" s="15">
+        <v>301.73424085852719</v>
+      </c>
+      <c r="AW13" s="30">
+        <v>287.83383835993533</v>
+      </c>
+      <c r="AX13" s="15">
+        <v>187.05865013537786</v>
+      </c>
+      <c r="AY13" s="15">
+        <v>183.07240118023242</v>
+      </c>
+      <c r="AZ13" s="15">
+        <v>172.47393486824089</v>
+      </c>
+      <c r="BA13" s="30">
+        <v>138.29932109293892</v>
+      </c>
+      <c r="BB13" s="15">
+        <v>122.1257725201543</v>
+      </c>
+      <c r="BC13" s="15">
+        <v>105.30805015798512</v>
+      </c>
+      <c r="BD13" s="15">
+        <v>87.255311100983889</v>
+      </c>
+      <c r="BE13" s="30">
+        <v>81.395034575180148</v>
+      </c>
+      <c r="BF13" s="15">
+        <v>88.58190046245835</v>
+      </c>
+      <c r="BG13" s="15">
+        <v>87.356264660827222</v>
+      </c>
+      <c r="BH13" s="15">
+        <v>84.394843927384642</v>
+      </c>
+      <c r="BI13" s="30">
+        <v>75.458806088883406</v>
+      </c>
+      <c r="BJ13" s="15">
+        <v>75.507876882994253</v>
+      </c>
+      <c r="BK13" s="15">
+        <v>71.050140975051363</v>
+      </c>
+      <c r="BL13" s="15">
+        <v>72.518638596685619</v>
+      </c>
+      <c r="BM13" s="30">
+        <v>75.9230417083661</v>
+      </c>
+      <c r="BN13" s="15">
+        <v>71.672560360374533</v>
+      </c>
+      <c r="BO13" s="15">
+        <v>71.67681241520809</v>
+      </c>
+      <c r="BP13" s="15">
+        <v>72.730579743450605</v>
+      </c>
+      <c r="BQ13" s="30">
+        <v>73.242825714421315</v>
+      </c>
+    </row>
+    <row r="14" spans="1:69">
+      <c r="A14" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="U6" s="11" t="s">
+      <c r="B14" s="15">
+        <v>12.794555429999999</v>
+      </c>
+      <c r="C14" s="15">
+        <v>9.2439740299999986</v>
+      </c>
+      <c r="D14" s="15">
+        <v>6.0233345700000003</v>
+      </c>
+      <c r="E14" s="15">
+        <v>5.2940484100000003</v>
+      </c>
+      <c r="F14" s="15">
+        <v>6.4803456600000002</v>
+      </c>
+      <c r="G14" s="15">
+        <v>52.183272177872361</v>
+      </c>
+      <c r="H14" s="15">
+        <v>55.510056868167055</v>
+      </c>
+      <c r="I14" s="15">
+        <v>85.175343332454233</v>
+      </c>
+      <c r="J14" s="15">
+        <v>69.725477965007187</v>
+      </c>
+      <c r="K14" s="15">
+        <v>29.576871507499241</v>
+      </c>
+      <c r="L14" s="15">
+        <v>31.43237888858966</v>
+      </c>
+      <c r="M14" s="15">
+        <v>39.161438873184785</v>
+      </c>
+      <c r="N14" s="15">
+        <v>25.420544903499337</v>
+      </c>
+      <c r="O14" s="27">
+        <v>35.487479252363428</v>
+      </c>
+      <c r="P14" s="27">
+        <v>111.12470542681123</v>
+      </c>
+      <c r="Q14" s="30">
+        <v>38.028986970117138</v>
+      </c>
+      <c r="R14" s="15">
+        <v>4.9648396900000007</v>
+      </c>
+      <c r="S14" s="15">
+        <v>3.94226375</v>
+      </c>
+      <c r="T14" s="15">
+        <v>5.5091140699999999</v>
+      </c>
+      <c r="U14" s="30">
+        <v>5.2940484100000003</v>
+      </c>
+      <c r="V14" s="15">
+        <v>5.0798287599999998</v>
+      </c>
+      <c r="W14" s="15">
+        <v>5.6290978699999998</v>
+      </c>
+      <c r="X14" s="15">
+        <v>5.9405826500000005</v>
+      </c>
+      <c r="Y14" s="30">
+        <v>6.4803456600000002</v>
+      </c>
+      <c r="Z14" s="15">
+        <v>7.4102665599999993</v>
+      </c>
+      <c r="AA14" s="15">
+        <v>7.6909017300000002</v>
+      </c>
+      <c r="AB14" s="15">
+        <v>6.8086519400000007</v>
+      </c>
+      <c r="AC14" s="30">
+        <v>52.183272177872361</v>
+      </c>
+      <c r="AD14" s="15">
+        <v>59.806999340021981</v>
+      </c>
+      <c r="AE14" s="15">
+        <v>52.134078154719234</v>
+      </c>
+      <c r="AF14" s="15">
+        <v>43.452485845384487</v>
+      </c>
+      <c r="AG14" s="30">
+        <v>55.510056868167055</v>
+      </c>
+      <c r="AH14" s="15">
+        <v>50.855810557161725</v>
+      </c>
+      <c r="AI14" s="15">
+        <v>44.390995928724131</v>
+      </c>
+      <c r="AJ14" s="15">
+        <v>58.794194046504451</v>
+      </c>
+      <c r="AK14" s="30">
+        <v>85.175343332454233</v>
+      </c>
+      <c r="AL14" s="15">
+        <v>74.953162258563509</v>
+      </c>
+      <c r="AM14" s="15">
+        <v>57.625154813425148</v>
+      </c>
+      <c r="AN14" s="15">
+        <v>80.200179754570087</v>
+      </c>
+      <c r="AO14" s="30">
+        <v>69.725477965007187</v>
+      </c>
+      <c r="AP14" s="15">
+        <v>51.982377950211898</v>
+      </c>
+      <c r="AQ14" s="15">
+        <v>42.555168426909738</v>
+      </c>
+      <c r="AR14" s="15">
+        <v>32.11140647565643</v>
+      </c>
+      <c r="AS14" s="30">
+        <v>29.576871507499241</v>
+      </c>
+      <c r="AT14" s="15">
+        <v>26.189339851000081</v>
+      </c>
+      <c r="AU14" s="15">
+        <v>30.592604776458167</v>
+      </c>
+      <c r="AV14" s="15">
+        <v>29.419010081843798</v>
+      </c>
+      <c r="AW14" s="30">
+        <v>31.43237888858966</v>
+      </c>
+      <c r="AX14" s="15">
+        <v>19.378441722165505</v>
+      </c>
+      <c r="AY14" s="15">
+        <v>33.188323915478172</v>
+      </c>
+      <c r="AZ14" s="15">
+        <v>37.207491826621229</v>
+      </c>
+      <c r="BA14" s="30">
+        <v>39.161438873184785</v>
+      </c>
+      <c r="BB14" s="15">
+        <v>31.094246509830164</v>
+      </c>
+      <c r="BC14" s="15">
+        <v>24.731395579729568</v>
+      </c>
+      <c r="BD14" s="15">
+        <v>27.739319592585911</v>
+      </c>
+      <c r="BE14" s="30">
+        <v>25.420544903499337</v>
+      </c>
+      <c r="BF14" s="15">
+        <v>33.791214070474858</v>
+      </c>
+      <c r="BG14" s="15">
+        <v>35.11698869071941</v>
+      </c>
+      <c r="BH14" s="15">
+        <v>32.215765356958109</v>
+      </c>
+      <c r="BI14" s="30">
+        <v>35.487479252363428</v>
+      </c>
+      <c r="BJ14" s="15">
+        <v>37.286601619674549</v>
+      </c>
+      <c r="BK14" s="15">
+        <v>34.515987031346825</v>
+      </c>
+      <c r="BL14" s="15">
+        <v>126.51922761202471</v>
+      </c>
+      <c r="BM14" s="30">
+        <v>111.12470542681123</v>
+      </c>
+      <c r="BN14" s="15">
+        <v>96.33805933149705</v>
+      </c>
+      <c r="BO14" s="15">
+        <v>98.480075992614516</v>
+      </c>
+      <c r="BP14" s="15">
+        <v>46.932818863569864</v>
+      </c>
+      <c r="BQ14" s="30">
+        <v>38.028986970117138</v>
+      </c>
+    </row>
+    <row r="15" spans="1:69">
+      <c r="A15" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="15">
+        <v>129.49426091000001</v>
+      </c>
+      <c r="C15" s="15">
+        <v>141.72912855999999</v>
+      </c>
+      <c r="D15" s="15">
+        <v>76.320590490000001</v>
+      </c>
+      <c r="E15" s="15">
+        <v>84.347072989999987</v>
+      </c>
+      <c r="F15" s="15">
+        <v>113.39388262</v>
+      </c>
+      <c r="G15" s="15">
+        <v>127.55459135612519</v>
+      </c>
+      <c r="H15" s="15">
+        <v>139.07036964577765</v>
+      </c>
+      <c r="I15" s="15">
+        <v>172.93650535980186</v>
+      </c>
+      <c r="J15" s="15">
+        <v>315.28383231144551</v>
+      </c>
+      <c r="K15" s="15">
+        <v>435.52993568090858</v>
+      </c>
+      <c r="L15" s="15">
+        <v>619.31158350376609</v>
+      </c>
+      <c r="M15" s="15">
+        <v>552.05997283682859</v>
+      </c>
+      <c r="N15" s="15">
+        <v>571.3225721626211</v>
+      </c>
+      <c r="O15" s="27">
+        <v>544.47303455328756</v>
+      </c>
+      <c r="P15" s="27">
+        <v>700.03768797397868</v>
+      </c>
+      <c r="Q15" s="30">
+        <v>861.83125982052786</v>
+      </c>
+      <c r="R15" s="15">
+        <v>80.832429399999995</v>
+      </c>
+      <c r="S15" s="15">
+        <v>74.113265139999996</v>
+      </c>
+      <c r="T15" s="15">
+        <v>15.662642950000002</v>
+      </c>
+      <c r="U15" s="30">
+        <v>84.347072989999987</v>
+      </c>
+      <c r="V15" s="15">
+        <v>87.784309309999998</v>
+      </c>
+      <c r="W15" s="15">
+        <v>107.77336825999998</v>
+      </c>
+      <c r="X15" s="15">
+        <v>123.78406932</v>
+      </c>
+      <c r="Y15" s="30">
+        <v>113.39388262</v>
+      </c>
+      <c r="Z15" s="15">
+        <v>115.86409792999999</v>
+      </c>
+      <c r="AA15" s="15">
+        <v>106.97405446</v>
+      </c>
+      <c r="AB15" s="15">
+        <v>109.79200708</v>
+      </c>
+      <c r="AC15" s="30">
+        <v>127.55459135612519</v>
+      </c>
+      <c r="AD15" s="15">
+        <v>125.67370160467209</v>
+      </c>
+      <c r="AE15" s="15">
+        <v>112.39779588555487</v>
+      </c>
+      <c r="AF15" s="15">
+        <v>125.21832844814132</v>
+      </c>
+      <c r="AG15" s="30">
+        <v>139.07036964577765</v>
+      </c>
+      <c r="AH15" s="15">
+        <v>139.29215633134135</v>
+      </c>
+      <c r="AI15" s="15">
+        <v>142.07942302560107</v>
+      </c>
+      <c r="AJ15" s="15">
+        <v>168.22753245170551</v>
+      </c>
+      <c r="AK15" s="30">
+        <v>172.93650535980186</v>
+      </c>
+      <c r="AL15" s="15">
+        <v>216.22702758342669</v>
+      </c>
+      <c r="AM15" s="15">
+        <v>272.46741136076446</v>
+      </c>
+      <c r="AN15" s="15">
+        <v>294.08763537811654</v>
+      </c>
+      <c r="AO15" s="30">
+        <v>315.28383231144551</v>
+      </c>
+      <c r="AP15" s="15">
+        <v>328.32667010295143</v>
+      </c>
+      <c r="AQ15" s="15">
+        <v>335.46093086307508</v>
+      </c>
+      <c r="AR15" s="15">
+        <v>462.43104325811692</v>
+      </c>
+      <c r="AS15" s="30">
+        <v>435.52993568090858</v>
+      </c>
+      <c r="AT15" s="15">
+        <v>513.57532056836976</v>
+      </c>
+      <c r="AU15" s="15">
+        <v>571.37859773561001</v>
+      </c>
+      <c r="AV15" s="15">
+        <v>590.67536249349223</v>
+      </c>
+      <c r="AW15" s="30">
+        <v>619.31158350376609</v>
+      </c>
+      <c r="AX15" s="15">
+        <v>533.46892810944018</v>
+      </c>
+      <c r="AY15" s="15">
+        <v>508.38603741129816</v>
+      </c>
+      <c r="AZ15" s="15">
+        <v>524.44678339838674</v>
+      </c>
+      <c r="BA15" s="30">
+        <v>552.05997283682859</v>
+      </c>
+      <c r="BB15" s="15">
+        <v>541.67607457969916</v>
+      </c>
+      <c r="BC15" s="15">
+        <v>513.90719072839795</v>
+      </c>
+      <c r="BD15" s="15">
+        <v>587.94942413558647</v>
+      </c>
+      <c r="BE15" s="30">
+        <v>571.3225721626211</v>
+      </c>
+      <c r="BF15" s="15">
+        <v>590.85173063814852</v>
+      </c>
+      <c r="BG15" s="15">
+        <v>690.59787801201583</v>
+      </c>
+      <c r="BH15" s="15">
+        <v>667.31147864987054</v>
+      </c>
+      <c r="BI15" s="30">
+        <v>544.47303455328756</v>
+      </c>
+      <c r="BJ15" s="15">
+        <v>618.01037017147974</v>
+      </c>
+      <c r="BK15" s="15">
+        <v>619.69318507026787</v>
+      </c>
+      <c r="BL15" s="15">
+        <v>722.17476034494541</v>
+      </c>
+      <c r="BM15" s="30">
+        <v>700.03768797397868</v>
+      </c>
+      <c r="BN15" s="15">
+        <v>623.22968771785509</v>
+      </c>
+      <c r="BO15" s="15">
+        <v>718.95171440807781</v>
+      </c>
+      <c r="BP15" s="15">
+        <v>817.14469671669838</v>
+      </c>
+      <c r="BQ15" s="30">
+        <v>861.83125982052786</v>
+      </c>
+    </row>
+    <row r="16" spans="1:69">
+      <c r="A16" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="B16" s="15">
+        <v>0</v>
+      </c>
+      <c r="C16" s="15">
+        <v>0</v>
+      </c>
+      <c r="D16" s="15">
+        <v>0</v>
+      </c>
+      <c r="E16" s="15">
+        <v>0.65186895</v>
+      </c>
+      <c r="F16" s="15">
+        <v>0.70580977</v>
+      </c>
+      <c r="G16" s="15">
+        <v>0.77487602038798364</v>
+      </c>
+      <c r="H16" s="15">
+        <v>0.80293099218131725</v>
+      </c>
+      <c r="I16" s="15">
+        <v>0.74541597137845617</v>
+      </c>
+      <c r="J16" s="15">
+        <v>0.77685304265505462</v>
+      </c>
+      <c r="K16" s="15">
+        <v>0.82280805607350671</v>
+      </c>
+      <c r="L16" s="15">
+        <v>0.7955920507480938</v>
+      </c>
+      <c r="M16" s="15">
+        <v>0.81829199104002526</v>
+      </c>
+      <c r="N16" s="15">
+        <v>0</v>
+      </c>
+      <c r="O16" s="27">
+        <v>0</v>
+      </c>
+      <c r="P16" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="30">
+        <v>0</v>
+      </c>
+      <c r="R16" s="15">
+        <v>0</v>
+      </c>
+      <c r="S16" s="15">
+        <v>0.64088030000000007</v>
+      </c>
+      <c r="T16" s="15">
+        <v>0.66447372999999998</v>
+      </c>
+      <c r="U16" s="30">
+        <v>0.65186895</v>
+      </c>
+      <c r="V16" s="15">
+        <v>0.64810458999999998</v>
+      </c>
+      <c r="W16" s="15">
+        <v>0.6907229399999999</v>
+      </c>
+      <c r="X16" s="15">
+        <v>0.68668909</v>
+      </c>
+      <c r="Y16" s="30">
+        <v>0.70580977</v>
+      </c>
+      <c r="Z16" s="15">
+        <v>0.71321816000000005</v>
+      </c>
+      <c r="AA16" s="15">
+        <v>0.72727185999999999</v>
+      </c>
+      <c r="AB16" s="15">
+        <v>0.74229117</v>
+      </c>
+      <c r="AC16" s="30">
+        <v>0.77487602038798364</v>
+      </c>
+      <c r="AD16" s="15">
+        <v>0.76935605879840063</v>
+      </c>
+      <c r="AE16" s="15">
+        <v>0.76601699922002997</v>
+      </c>
+      <c r="AF16" s="15">
+        <v>0.76390203323671768</v>
+      </c>
+      <c r="AG16" s="30">
+        <v>0.80293099218131725</v>
+      </c>
+      <c r="AH16" s="15">
+        <v>0.79025497918636733</v>
+      </c>
+      <c r="AI16" s="15">
+        <v>0.75965404825705418</v>
+      </c>
+      <c r="AJ16" s="15">
+        <v>0.74741003310682486</v>
+      </c>
+      <c r="AK16" s="30">
+        <v>0.74541597137845617</v>
+      </c>
+      <c r="AL16" s="15">
+        <v>0.74865000894468381</v>
+      </c>
+      <c r="AM16" s="15">
+        <v>0.76451297575927457</v>
+      </c>
+      <c r="AN16" s="15">
+        <v>0.7600800397452937</v>
+      </c>
+      <c r="AO16" s="30">
+        <v>0.77685304265505462</v>
+      </c>
+      <c r="AP16" s="15">
+        <v>0.78582100263981713</v>
+      </c>
+      <c r="AQ16" s="15">
+        <v>0.78114396940976205</v>
+      </c>
+      <c r="AR16" s="15">
+        <v>0.80797503190119435</v>
+      </c>
+      <c r="AS16" s="30">
+        <v>0.82280805607350671</v>
+      </c>
+      <c r="AT16" s="15">
+        <v>0.85298395443951558</v>
+      </c>
+      <c r="AU16" s="15">
+        <v>0.85157993700935464</v>
+      </c>
+      <c r="AV16" s="15">
+        <v>0.8022560767295378</v>
+      </c>
+      <c r="AW16" s="30">
+        <v>0.7955920507480938</v>
+      </c>
+      <c r="AX16" s="15">
+        <v>0.77732500599365628</v>
+      </c>
+      <c r="AY16" s="15">
+        <v>0.81263802700236543</v>
+      </c>
+      <c r="AZ16" s="15">
+        <v>0.81636799166644669</v>
+      </c>
+      <c r="BA16" s="30">
+        <v>0.81829199104002526</v>
+      </c>
+      <c r="BB16" s="15">
+        <v>0.79425803385206351</v>
+      </c>
+      <c r="BC16" s="15">
+        <v>0.76847404574444222</v>
+      </c>
+      <c r="BD16" s="15">
+        <v>0.80251793566865226</v>
+      </c>
+      <c r="BE16" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF16" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG16" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH16" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI16" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ16" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK16" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL16" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM16" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN16" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO16" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP16" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ16" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:69">
+      <c r="A17" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B17" s="15">
+        <v>0</v>
+      </c>
+      <c r="C17" s="15">
+        <v>0</v>
+      </c>
+      <c r="D17" s="15">
+        <v>0</v>
+      </c>
+      <c r="E17" s="15">
+        <v>0.65186895</v>
+      </c>
+      <c r="F17" s="15">
+        <v>0.70580977</v>
+      </c>
+      <c r="G17" s="15">
+        <v>0.77487602038798364</v>
+      </c>
+      <c r="H17" s="15">
+        <v>0.80293099218131725</v>
+      </c>
+      <c r="I17" s="15">
+        <v>0.74541597137845617</v>
+      </c>
+      <c r="J17" s="15">
+        <v>0.77685304265505462</v>
+      </c>
+      <c r="K17" s="15">
+        <v>0.82280805607350671</v>
+      </c>
+      <c r="L17" s="15">
+        <v>0.7955920507480938</v>
+      </c>
+      <c r="M17" s="15">
+        <v>0.81829199104002526</v>
+      </c>
+      <c r="N17" s="15">
+        <v>0</v>
+      </c>
+      <c r="O17" s="27">
+        <v>0</v>
+      </c>
+      <c r="P17" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="30">
+        <v>0</v>
+      </c>
+      <c r="R17" s="15">
+        <v>0</v>
+      </c>
+      <c r="S17" s="15">
+        <v>0.64088030000000007</v>
+      </c>
+      <c r="T17" s="15">
+        <v>0.66447372999999998</v>
+      </c>
+      <c r="U17" s="30">
+        <v>0.65186895</v>
+      </c>
+      <c r="V17" s="15">
+        <v>0.64810458999999998</v>
+      </c>
+      <c r="W17" s="15">
+        <v>0.6907229399999999</v>
+      </c>
+      <c r="X17" s="15">
+        <v>0.68668909</v>
+      </c>
+      <c r="Y17" s="30">
+        <v>0.70580977</v>
+      </c>
+      <c r="Z17" s="15">
+        <v>0.71321816000000005</v>
+      </c>
+      <c r="AA17" s="15">
+        <v>0.72727185999999999</v>
+      </c>
+      <c r="AB17" s="15">
+        <v>0.74229117</v>
+      </c>
+      <c r="AC17" s="30">
+        <v>0.77487602038798364</v>
+      </c>
+      <c r="AD17" s="15">
+        <v>0.76935605879840063</v>
+      </c>
+      <c r="AE17" s="15">
+        <v>0.76601699922002997</v>
+      </c>
+      <c r="AF17" s="15">
+        <v>0.76390203323671768</v>
+      </c>
+      <c r="AG17" s="30">
+        <v>0.80293099218131725</v>
+      </c>
+      <c r="AH17" s="15">
+        <v>0.79025497918636733</v>
+      </c>
+      <c r="AI17" s="15">
+        <v>0.75965404825705418</v>
+      </c>
+      <c r="AJ17" s="15">
+        <v>0.74741003310682486</v>
+      </c>
+      <c r="AK17" s="30">
+        <v>0.74541597137845617</v>
+      </c>
+      <c r="AL17" s="15">
+        <v>0.74865000894468381</v>
+      </c>
+      <c r="AM17" s="15">
+        <v>0.76451297575927457</v>
+      </c>
+      <c r="AN17" s="15">
+        <v>0.7600800397452937</v>
+      </c>
+      <c r="AO17" s="30">
+        <v>0.77685304265505462</v>
+      </c>
+      <c r="AP17" s="15">
+        <v>0.78582100263981713</v>
+      </c>
+      <c r="AQ17" s="15">
+        <v>0.78114396940976205</v>
+      </c>
+      <c r="AR17" s="15">
+        <v>0.80797503190119435</v>
+      </c>
+      <c r="AS17" s="30">
+        <v>0.82280805607350671</v>
+      </c>
+      <c r="AT17" s="15">
+        <v>0.85298395443951558</v>
+      </c>
+      <c r="AU17" s="15">
+        <v>0.85157993700935464</v>
+      </c>
+      <c r="AV17" s="15">
+        <v>0.8022560767295378</v>
+      </c>
+      <c r="AW17" s="30">
+        <v>0.7955920507480938</v>
+      </c>
+      <c r="AX17" s="15">
+        <v>0.77732500599365628</v>
+      </c>
+      <c r="AY17" s="15">
+        <v>0.81263802700236543</v>
+      </c>
+      <c r="AZ17" s="15">
+        <v>0.81636799166644669</v>
+      </c>
+      <c r="BA17" s="30">
+        <v>0.81829199104002526</v>
+      </c>
+      <c r="BB17" s="15">
+        <v>0.79425803385206351</v>
+      </c>
+      <c r="BC17" s="15">
+        <v>0.76847404574444222</v>
+      </c>
+      <c r="BD17" s="15">
+        <v>0.80251793566865226</v>
+      </c>
+      <c r="BE17" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF17" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG17" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH17" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI17" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ17" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK17" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL17" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM17" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN17" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO17" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP17" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ17" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:69">
+      <c r="A18" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="B18" s="15">
+        <v>5.3027701399999998</v>
+      </c>
+      <c r="C18" s="15">
+        <v>3.7308320799999999</v>
+      </c>
+      <c r="D18" s="15">
+        <v>2.3206949799999999</v>
+      </c>
+      <c r="E18" s="15">
+        <v>5.3674849900000003</v>
+      </c>
+      <c r="F18" s="15">
+        <v>5.0274294699999995</v>
+      </c>
+      <c r="G18" s="15">
+        <v>0</v>
+      </c>
+      <c r="H18" s="15">
+        <v>0</v>
+      </c>
+      <c r="I18" s="15">
+        <v>0</v>
+      </c>
+      <c r="J18" s="15">
+        <v>0</v>
+      </c>
+      <c r="K18" s="15">
+        <v>0</v>
+      </c>
+      <c r="L18" s="15">
+        <v>0</v>
+      </c>
+      <c r="M18" s="15">
+        <v>0</v>
+      </c>
+      <c r="N18" s="15">
+        <v>0</v>
+      </c>
+      <c r="O18" s="27">
+        <v>0</v>
+      </c>
+      <c r="P18" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="30">
+        <v>0</v>
+      </c>
+      <c r="R18" s="15">
+        <v>6.13995012</v>
+      </c>
+      <c r="S18" s="15">
+        <v>6.07075561</v>
+      </c>
+      <c r="T18" s="15">
+        <v>6.2345754500000004</v>
+      </c>
+      <c r="U18" s="30">
+        <v>5.3674849900000003</v>
+      </c>
+      <c r="V18" s="15">
+        <v>5.3490022899999996</v>
+      </c>
+      <c r="W18" s="15">
+        <v>5.5511417600000001</v>
+      </c>
+      <c r="X18" s="15">
+        <v>5.8422385300000004</v>
+      </c>
+      <c r="Y18" s="30">
+        <v>5.0274294699999995</v>
+      </c>
+      <c r="Z18" s="15">
+        <v>5.4341911300000003</v>
+      </c>
+      <c r="AA18" s="15">
+        <v>5.9357155499999994</v>
+      </c>
+      <c r="AB18" s="15">
+        <v>6.2611359200000001</v>
+      </c>
+      <c r="AC18" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AF18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AG18" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AI18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK18" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AM18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AN18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AO18" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AQ18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AR18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AS18" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AU18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AV18" s="15">
+        <v>0</v>
+      </c>
+      <c r="AW18" s="30">
+        <v>0</v>
+      </c>
+      <c r="AX18" s="15">
+        <v>0.48747500375873359</v>
+      </c>
+      <c r="AY18" s="15">
+        <v>0.532418017691205</v>
+      </c>
+      <c r="AZ18" s="15">
+        <v>0.55396399434508881</v>
+      </c>
+      <c r="BA18" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB18" s="15">
+        <v>0</v>
+      </c>
+      <c r="BC18" s="15">
+        <v>0</v>
+      </c>
+      <c r="BD18" s="15">
+        <v>0</v>
+      </c>
+      <c r="BE18" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF18" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG18" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH18" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI18" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ18" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK18" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL18" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM18" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN18" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO18" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP18" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ18" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:69">
+      <c r="A19" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="15">
+        <v>5.3027701399999998</v>
+      </c>
+      <c r="C19" s="15">
+        <v>3.7308320799999999</v>
+      </c>
+      <c r="D19" s="15">
+        <v>2.3206949799999999</v>
+      </c>
+      <c r="E19" s="15">
+        <v>5.3674849900000003</v>
+      </c>
+      <c r="F19" s="15">
+        <v>5.0274294699999995</v>
+      </c>
+      <c r="G19" s="15">
+        <v>0</v>
+      </c>
+      <c r="H19" s="15">
+        <v>0</v>
+      </c>
+      <c r="I19" s="15">
+        <v>0</v>
+      </c>
+      <c r="J19" s="15">
+        <v>0</v>
+      </c>
+      <c r="K19" s="15">
+        <v>0</v>
+      </c>
+      <c r="L19" s="15">
+        <v>0</v>
+      </c>
+      <c r="M19" s="15">
+        <v>0</v>
+      </c>
+      <c r="N19" s="15">
+        <v>0</v>
+      </c>
+      <c r="O19" s="27">
+        <v>0</v>
+      </c>
+      <c r="P19" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="30">
+        <v>0</v>
+      </c>
+      <c r="R19" s="15">
+        <v>6.13995012</v>
+      </c>
+      <c r="S19" s="15">
+        <v>6.07075561</v>
+      </c>
+      <c r="T19" s="15">
+        <v>6.2345754500000004</v>
+      </c>
+      <c r="U19" s="30">
+        <v>5.3674849900000003</v>
+      </c>
+      <c r="V19" s="15">
+        <v>5.3490022899999996</v>
+      </c>
+      <c r="W19" s="15">
+        <v>5.5511417600000001</v>
+      </c>
+      <c r="X19" s="15">
+        <v>5.8422385300000004</v>
+      </c>
+      <c r="Y19" s="30">
+        <v>5.0274294699999995</v>
+      </c>
+      <c r="Z19" s="15">
+        <v>5.4341911300000003</v>
+      </c>
+      <c r="AA19" s="15">
+        <v>5.9357155499999994</v>
+      </c>
+      <c r="AB19" s="15">
+        <v>6.2611359200000001</v>
+      </c>
+      <c r="AC19" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AF19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AG19" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AI19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK19" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AM19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AN19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AO19" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AQ19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AR19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AS19" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AU19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AV19" s="15">
+        <v>0</v>
+      </c>
+      <c r="AW19" s="30">
+        <v>0</v>
+      </c>
+      <c r="AX19" s="15">
+        <v>0.48747500375873359</v>
+      </c>
+      <c r="AY19" s="15">
+        <v>0.532418017691205</v>
+      </c>
+      <c r="AZ19" s="15">
+        <v>0.55396399434508881</v>
+      </c>
+      <c r="BA19" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB19" s="15">
+        <v>0</v>
+      </c>
+      <c r="BC19" s="15">
+        <v>0</v>
+      </c>
+      <c r="BD19" s="15">
+        <v>0</v>
+      </c>
+      <c r="BE19" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF19" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG19" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH19" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI19" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ19" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK19" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL19" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM19" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN19" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO19" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP19" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ19" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:69">
+      <c r="A20" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="B20" s="15">
+        <v>82.699721230000009</v>
+      </c>
+      <c r="C20" s="15">
+        <v>96.315472819999997</v>
+      </c>
+      <c r="D20" s="15">
+        <v>69.501538519999997</v>
+      </c>
+      <c r="E20" s="15">
+        <v>73.551040669999992</v>
+      </c>
+      <c r="F20" s="15">
+        <v>101.54553756999999</v>
+      </c>
+      <c r="G20" s="15">
+        <v>108.82008886319636</v>
+      </c>
+      <c r="H20" s="15">
+        <v>111.07665691837138</v>
+      </c>
+      <c r="I20" s="15">
+        <v>133.93823485720833</v>
+      </c>
+      <c r="J20" s="15">
+        <v>248.15846262575957</v>
+      </c>
+      <c r="K20" s="15">
+        <v>315.62035450919632</v>
+      </c>
+      <c r="L20" s="15">
+        <v>405.36835685705995</v>
+      </c>
+      <c r="M20" s="15">
+        <v>387.79862375375797</v>
+      </c>
+      <c r="N20" s="15">
+        <v>386.97717987081035</v>
+      </c>
+      <c r="O20" s="27">
+        <v>357.36072844565399</v>
+      </c>
+      <c r="P20" s="27">
+        <v>468.83255494086217</v>
+      </c>
+      <c r="Q20" s="30">
+        <v>507.93285209767521</v>
+      </c>
+      <c r="R20" s="15">
+        <v>70.404335349999997</v>
+      </c>
+      <c r="S20" s="15">
+        <v>62.439137410000001</v>
+      </c>
+      <c r="T20" s="15">
+        <v>3.9115171600000003</v>
+      </c>
+      <c r="U20" s="30">
+        <v>73.551040669999992</v>
+      </c>
+      <c r="V20" s="15">
+        <v>77.006234239999998</v>
+      </c>
+      <c r="W20" s="15">
+        <v>96.42516968999999</v>
+      </c>
+      <c r="X20" s="15">
+        <v>111.12505537999999</v>
+      </c>
+      <c r="Y20" s="30">
+        <v>101.54553756999999</v>
+      </c>
+      <c r="Z20" s="15">
+        <v>103.35763774999999</v>
+      </c>
+      <c r="AA20" s="15">
+        <v>93.612056410000008</v>
+      </c>
+      <c r="AB20" s="15">
+        <v>96.215346660000009</v>
+      </c>
+      <c r="AC20" s="30">
+        <v>108.82008886319636</v>
+      </c>
+      <c r="AD20" s="15">
+        <v>107.69763623084279</v>
+      </c>
+      <c r="AE20" s="15">
+        <v>94.098500904187489</v>
+      </c>
+      <c r="AF20" s="15">
+        <v>105.73882660060502</v>
+      </c>
+      <c r="AG20" s="30">
+        <v>111.07665691837138</v>
+      </c>
+      <c r="AH20" s="15">
+        <v>106.08849220585513</v>
+      </c>
+      <c r="AI20" s="15">
+        <v>109.34195094595185</v>
+      </c>
+      <c r="AJ20" s="15">
+        <v>125.07063054005336</v>
+      </c>
+      <c r="AK20" s="30">
+        <v>133.93823485720833</v>
+      </c>
+      <c r="AL20" s="15">
+        <v>164.70300196783046</v>
+      </c>
+      <c r="AM20" s="15">
+        <v>207.43367642281564</v>
+      </c>
+      <c r="AN20" s="15">
+        <v>227.74531590901483</v>
+      </c>
+      <c r="AO20" s="30">
+        <v>248.15846262575957</v>
+      </c>
+      <c r="AP20" s="15">
+        <v>252.76798284912627</v>
+      </c>
+      <c r="AQ20" s="15">
+        <v>252.25563012146284</v>
+      </c>
+      <c r="AR20" s="15">
+        <v>306.90293711741685</v>
+      </c>
+      <c r="AS20" s="30">
+        <v>315.62035450919632</v>
+      </c>
+      <c r="AT20" s="15">
+        <v>348.50712938516722</v>
+      </c>
+      <c r="AU20" s="15">
+        <v>357.47433355792691</v>
+      </c>
+      <c r="AV20" s="15">
+        <v>370.81421946548846</v>
+      </c>
+      <c r="AW20" s="30">
+        <v>405.36835685705995</v>
+      </c>
+      <c r="AX20" s="15">
+        <v>385.81670297488529</v>
+      </c>
+      <c r="AY20" s="15">
+        <v>367.13024519901688</v>
+      </c>
+      <c r="AZ20" s="15">
+        <v>394.81596996968523</v>
+      </c>
+      <c r="BA20" s="30">
+        <v>387.79862375375797</v>
+      </c>
+      <c r="BB20" s="15">
+        <v>378.6721896283758</v>
+      </c>
+      <c r="BC20" s="15">
+        <v>349.20436478685542</v>
+      </c>
+      <c r="BD20" s="15">
+        <v>400.23881791610324</v>
+      </c>
+      <c r="BE20" s="30">
+        <v>386.97717987081035</v>
+      </c>
+      <c r="BF20" s="15">
+        <v>425.32887105336619</v>
+      </c>
+      <c r="BG20" s="15">
+        <v>538.95727179038033</v>
+      </c>
+      <c r="BH20" s="15">
+        <v>498.60058237017302</v>
+      </c>
+      <c r="BI20" s="30">
+        <v>357.36072844565399</v>
+      </c>
+      <c r="BJ20" s="15">
+        <v>413.66387824659745</v>
+      </c>
+      <c r="BK20" s="15">
+        <v>420.76648321477654</v>
+      </c>
+      <c r="BL20" s="15">
+        <v>520.24461418289798</v>
+      </c>
+      <c r="BM20" s="30">
+        <v>468.83255494086217</v>
+      </c>
+      <c r="BN20" s="15">
+        <v>331.62730419153729</v>
+      </c>
+      <c r="BO20" s="15">
+        <v>404.94163826085492</v>
+      </c>
+      <c r="BP20" s="15">
+        <v>496.56686392325821</v>
+      </c>
+      <c r="BQ20" s="30">
+        <v>507.93285209767521</v>
+      </c>
+    </row>
+    <row r="21" spans="1:69">
+      <c r="A21" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B21" s="15">
+        <v>51.329817050000003</v>
+      </c>
+      <c r="C21" s="15">
+        <v>59.953612399999997</v>
+      </c>
+      <c r="D21" s="15">
+        <v>43.563652490000003</v>
+      </c>
+      <c r="E21" s="15">
+        <v>51.399418969999992</v>
+      </c>
+      <c r="F21" s="15">
+        <v>75.950332419999995</v>
+      </c>
+      <c r="G21" s="15">
+        <v>78.912374076285957</v>
+      </c>
+      <c r="H21" s="15">
+        <v>85.178730170557031</v>
+      </c>
+      <c r="I21" s="15">
+        <v>100.89146012609676</v>
+      </c>
+      <c r="J21" s="15">
+        <v>184.36434412298433</v>
+      </c>
+      <c r="K21" s="15">
+        <v>235.13209502400582</v>
+      </c>
+      <c r="L21" s="15">
+        <v>275.06174454524717</v>
+      </c>
+      <c r="M21" s="15">
+        <v>335.44229232703913</v>
+      </c>
+      <c r="N21" s="15">
+        <v>341.07449384295103</v>
+      </c>
+      <c r="O21" s="27">
+        <v>344.95819124595778</v>
+      </c>
+      <c r="P21" s="27">
+        <v>314.72560160536591</v>
+      </c>
+      <c r="Q21" s="30">
+        <v>412.23176761578662</v>
+      </c>
+      <c r="R21" s="15">
+        <v>45.137773389999992</v>
+      </c>
+      <c r="S21" s="15">
+        <v>38.184394230000002</v>
+      </c>
+      <c r="T21" s="15">
+        <v>3.8740374200000001</v>
+      </c>
+      <c r="U21" s="30">
+        <v>51.399418969999992</v>
+      </c>
+      <c r="V21" s="15">
+        <v>53.122974300000003</v>
+      </c>
+      <c r="W21" s="15">
+        <v>68.320858659999999</v>
+      </c>
+      <c r="X21" s="15">
+        <v>70.68527168</v>
+      </c>
+      <c r="Y21" s="30">
+        <v>75.950332419999995</v>
+      </c>
+      <c r="Z21" s="15">
+        <v>77.964719649999992</v>
+      </c>
+      <c r="AA21" s="15">
+        <v>70.245004600000001</v>
+      </c>
+      <c r="AB21" s="15">
+        <v>70.733404570000005</v>
+      </c>
+      <c r="AC21" s="30">
+        <v>78.912374076285957</v>
+      </c>
+      <c r="AD21" s="15">
+        <v>80.489298151432678</v>
+      </c>
+      <c r="AE21" s="15">
+        <v>70.254701928465607</v>
+      </c>
+      <c r="AF21" s="15">
+        <v>70.426839064210938</v>
+      </c>
+      <c r="AG21" s="30">
+        <v>85.178730170557031</v>
+      </c>
+      <c r="AH21" s="15">
+        <v>81.072387864726025</v>
+      </c>
+      <c r="AI21" s="15">
+        <v>84.164845346575191</v>
+      </c>
+      <c r="AJ21" s="15">
+        <v>91.569784056120028</v>
+      </c>
+      <c r="AK21" s="30">
+        <v>100.89146012609676</v>
+      </c>
+      <c r="AL21" s="15">
+        <v>116.33055138988846</v>
+      </c>
+      <c r="AM21" s="15">
+        <v>157.66513500084713</v>
+      </c>
+      <c r="AN21" s="15">
+        <v>169.18114884663996</v>
+      </c>
+      <c r="AO21" s="30">
+        <v>184.36434412298433</v>
+      </c>
+      <c r="AP21" s="15">
+        <v>204.67307368756053</v>
+      </c>
+      <c r="AQ21" s="15">
+        <v>219.5418594025609</v>
+      </c>
+      <c r="AR21" s="15">
+        <v>221.95215876331409</v>
+      </c>
+      <c r="AS21" s="30">
+        <v>235.13209502400582</v>
+      </c>
+      <c r="AT21" s="15">
+        <v>266.35213777331683</v>
+      </c>
+      <c r="AU21" s="15">
+        <v>269.91930003429843</v>
+      </c>
+      <c r="AV21" s="15">
+        <v>272.81004409215336</v>
+      </c>
+      <c r="AW21" s="30">
+        <v>275.06174454524717</v>
+      </c>
+      <c r="AX21" s="15">
+        <v>271.43135209290352</v>
+      </c>
+      <c r="AY21" s="15">
+        <v>279.0711072729847</v>
+      </c>
+      <c r="AZ21" s="15">
+        <v>322.80065070482368</v>
+      </c>
+      <c r="BA21" s="30">
+        <v>335.44229232703913</v>
+      </c>
+      <c r="BB21" s="15">
+        <v>311.1337572608287</v>
+      </c>
+      <c r="BC21" s="15">
+        <v>296.56999165372417</v>
+      </c>
+      <c r="BD21" s="15">
+        <v>332.65048533411118</v>
+      </c>
+      <c r="BE21" s="30">
+        <v>341.07449384295103</v>
+      </c>
+      <c r="BF21" s="15">
+        <v>394.795260809242</v>
+      </c>
+      <c r="BG21" s="15">
+        <v>486.40677166409324</v>
+      </c>
+      <c r="BH21" s="15">
+        <v>423.27917862266713</v>
+      </c>
+      <c r="BI21" s="30">
+        <v>344.95819124595778</v>
+      </c>
+      <c r="BJ21" s="15">
+        <v>365.9536326966097</v>
+      </c>
+      <c r="BK21" s="15">
+        <v>365.03750655490296</v>
+      </c>
+      <c r="BL21" s="15">
+        <v>409.69164625348157</v>
+      </c>
+      <c r="BM21" s="30">
+        <v>314.72560160536591</v>
+      </c>
+      <c r="BN21" s="15">
+        <v>307.33719359154645</v>
+      </c>
+      <c r="BO21" s="15">
+        <v>371.16059223909389</v>
+      </c>
+      <c r="BP21" s="15">
+        <v>418.70258958027949</v>
+      </c>
+      <c r="BQ21" s="30">
+        <v>412.23176761578662</v>
+      </c>
+    </row>
+    <row r="22" spans="1:69">
+      <c r="A22" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="V6" s="10" t="s">
+      <c r="B22" s="15">
+        <v>31.369904180000002</v>
+      </c>
+      <c r="C22" s="15">
+        <v>36.361860419999999</v>
+      </c>
+      <c r="D22" s="15">
+        <v>25.937886029999998</v>
+      </c>
+      <c r="E22" s="15">
+        <v>22.151621700000003</v>
+      </c>
+      <c r="F22" s="15">
+        <v>25.595205149999998</v>
+      </c>
+      <c r="G22" s="15">
+        <v>29.9077147869104</v>
+      </c>
+      <c r="H22" s="15">
+        <v>25.897926747814353</v>
+      </c>
+      <c r="I22" s="15">
+        <v>33.046774731111555</v>
+      </c>
+      <c r="J22" s="15">
+        <v>63.794118502775248</v>
+      </c>
+      <c r="K22" s="15">
+        <v>80.488259485190525</v>
+      </c>
+      <c r="L22" s="15">
+        <v>130.30661231181278</v>
+      </c>
+      <c r="M22" s="15">
+        <v>52.35633142671881</v>
+      </c>
+      <c r="N22" s="15">
+        <v>45.902686027859346</v>
+      </c>
+      <c r="O22" s="27">
+        <v>12.402537199696201</v>
+      </c>
+      <c r="P22" s="27">
+        <v>154.10695333549626</v>
+      </c>
+      <c r="Q22" s="30">
+        <v>95.701084481888614</v>
+      </c>
+      <c r="R22" s="15">
+        <v>25.266561960000001</v>
+      </c>
+      <c r="S22" s="15">
+        <v>24.254743179999998</v>
+      </c>
+      <c r="T22" s="15">
+        <v>3.7479739999999998E-2</v>
+      </c>
+      <c r="U22" s="30">
+        <v>22.151621700000003</v>
+      </c>
+      <c r="V22" s="15">
+        <v>23.883259940000002</v>
+      </c>
+      <c r="W22" s="15">
+        <v>28.104311029999998</v>
+      </c>
+      <c r="X22" s="15">
+        <v>40.4397837</v>
+      </c>
+      <c r="Y22" s="30">
+        <v>25.595205149999998</v>
+      </c>
+      <c r="Z22" s="15">
+        <v>25.392918099999999</v>
+      </c>
+      <c r="AA22" s="15">
+        <v>23.367051810000003</v>
+      </c>
+      <c r="AB22" s="15">
+        <v>25.48194209</v>
+      </c>
+      <c r="AC22" s="30">
+        <v>29.9077147869104</v>
+      </c>
+      <c r="AD22" s="15">
+        <v>27.208338079410108</v>
+      </c>
+      <c r="AE22" s="15">
+        <v>23.843798975721885</v>
+      </c>
+      <c r="AF22" s="15">
+        <v>35.311987536394078</v>
+      </c>
+      <c r="AG22" s="30">
+        <v>25.897926747814353</v>
+      </c>
+      <c r="AH22" s="15">
+        <v>25.016104341129104</v>
+      </c>
+      <c r="AI22" s="15">
+        <v>25.177105599376656</v>
+      </c>
+      <c r="AJ22" s="15">
+        <v>33.50084648393333</v>
+      </c>
+      <c r="AK22" s="30">
+        <v>33.046774731111555</v>
+      </c>
+      <c r="AL22" s="15">
+        <v>48.37245057794199</v>
+      </c>
+      <c r="AM22" s="15">
+        <v>49.768541421968514</v>
+      </c>
+      <c r="AN22" s="15">
+        <v>58.564167062374878</v>
+      </c>
+      <c r="AO22" s="30">
+        <v>63.794118502775248</v>
+      </c>
+      <c r="AP22" s="15">
+        <v>48.094909161565752</v>
+      </c>
+      <c r="AQ22" s="15">
+        <v>32.713770718901934</v>
+      </c>
+      <c r="AR22" s="15">
+        <v>84.950778354102766</v>
+      </c>
+      <c r="AS22" s="30">
+        <v>80.488259485190525</v>
+      </c>
+      <c r="AT22" s="15">
+        <v>82.154991611850363</v>
+      </c>
+      <c r="AU22" s="15">
+        <v>87.555033523628452</v>
+      </c>
+      <c r="AV22" s="15">
+        <v>98.00417537333513</v>
+      </c>
+      <c r="AW22" s="30">
+        <v>130.30661231181278</v>
+      </c>
+      <c r="AX22" s="15">
+        <v>114.38535088198175</v>
+      </c>
+      <c r="AY22" s="15">
+        <v>88.059137926032193</v>
+      </c>
+      <c r="AZ22" s="15">
+        <v>72.015319264861546</v>
+      </c>
+      <c r="BA22" s="30">
+        <v>52.35633142671881</v>
+      </c>
+      <c r="BB22" s="15">
+        <v>67.538432367547074</v>
+      </c>
+      <c r="BC22" s="15">
+        <v>52.634373133131234</v>
+      </c>
+      <c r="BD22" s="15">
+        <v>67.588332581992091</v>
+      </c>
+      <c r="BE22" s="30">
+        <v>45.902686027859346</v>
+      </c>
+      <c r="BF22" s="15">
+        <v>30.533610244124194</v>
+      </c>
+      <c r="BG22" s="15">
+        <v>52.550500126287126</v>
+      </c>
+      <c r="BH22" s="15">
+        <v>75.321403747505855</v>
+      </c>
+      <c r="BI22" s="30">
+        <v>12.402537199696201</v>
+      </c>
+      <c r="BJ22" s="15">
+        <v>47.710245549987746</v>
+      </c>
+      <c r="BK22" s="15">
+        <v>55.728976659873574</v>
+      </c>
+      <c r="BL22" s="15">
+        <v>110.5529679294164</v>
+      </c>
+      <c r="BM22" s="30">
+        <v>154.10695333549626</v>
+      </c>
+      <c r="BN22" s="15">
+        <v>24.290110599990843</v>
+      </c>
+      <c r="BO22" s="15">
+        <v>33.781046021761043</v>
+      </c>
+      <c r="BP22" s="15">
+        <v>77.864274342978703</v>
+      </c>
+      <c r="BQ22" s="30">
+        <v>95.701084481888614</v>
+      </c>
+    </row>
+    <row r="23" spans="1:69">
+      <c r="A23" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B23" s="15">
+        <v>41.49176954</v>
+      </c>
+      <c r="C23" s="15">
+        <v>41.682823659999997</v>
+      </c>
+      <c r="D23" s="15">
+        <v>4.4983569900000004</v>
+      </c>
+      <c r="E23" s="15">
+        <v>4.7766783799999999</v>
+      </c>
+      <c r="F23" s="15">
+        <v>6.1151058099999993</v>
+      </c>
+      <c r="G23" s="15">
+        <v>17.959626472540847</v>
+      </c>
+      <c r="H23" s="15">
+        <v>27.190781735224942</v>
+      </c>
+      <c r="I23" s="15">
+        <v>38.252854531215057</v>
+      </c>
+      <c r="J23" s="15">
+        <v>66.348516643030862</v>
+      </c>
+      <c r="K23" s="15">
+        <v>119.08677311563875</v>
+      </c>
+      <c r="L23" s="15">
+        <v>213.14763459595801</v>
+      </c>
+      <c r="M23" s="15">
+        <v>163.44305709203056</v>
+      </c>
+      <c r="N23" s="15">
+        <v>184.34539229181081</v>
+      </c>
+      <c r="O23" s="27">
+        <v>187.11230610763363</v>
+      </c>
+      <c r="P23" s="27">
+        <v>231.20513303311651</v>
+      </c>
+      <c r="Q23" s="30">
+        <v>353.89840772285265</v>
+      </c>
+      <c r="R23" s="15">
+        <v>4.2881439299999995</v>
+      </c>
+      <c r="S23" s="15">
+        <v>4.9624918200000003</v>
+      </c>
+      <c r="T23" s="15">
+        <v>4.8520766100000001</v>
+      </c>
+      <c r="U23" s="30">
+        <v>4.7766783799999999</v>
+      </c>
+      <c r="V23" s="15">
+        <v>4.7809681900000003</v>
+      </c>
+      <c r="W23" s="15">
+        <v>5.1063338700000003</v>
+      </c>
+      <c r="X23" s="15">
+        <v>6.1300863200000002</v>
+      </c>
+      <c r="Y23" s="30">
+        <v>6.1151058099999993</v>
+      </c>
+      <c r="Z23" s="15">
+        <v>6.3590508899999989</v>
+      </c>
+      <c r="AA23" s="15">
+        <v>6.69901064</v>
+      </c>
+      <c r="AB23" s="15">
+        <v>6.5732333299999999</v>
+      </c>
+      <c r="AC23" s="30">
+        <v>17.959626472540847</v>
+      </c>
+      <c r="AD23" s="15">
+        <v>17.206709315030899</v>
+      </c>
+      <c r="AE23" s="15">
+        <v>17.533277982147354</v>
+      </c>
+      <c r="AF23" s="15">
+        <v>18.715599814299583</v>
+      </c>
+      <c r="AG23" s="30">
+        <v>27.190781735224942</v>
+      </c>
+      <c r="AH23" s="15">
+        <v>32.413409146299855</v>
+      </c>
+      <c r="AI23" s="15">
+        <v>31.977818031392186</v>
+      </c>
+      <c r="AJ23" s="15">
+        <v>42.409491878545325</v>
+      </c>
+      <c r="AK23" s="30">
+        <v>38.252854531215057</v>
+      </c>
+      <c r="AL23" s="15">
+        <v>50.775375606651544</v>
+      </c>
+      <c r="AM23" s="15">
+        <v>64.269221962189519</v>
+      </c>
+      <c r="AN23" s="15">
+        <v>65.58223942935642</v>
+      </c>
+      <c r="AO23" s="30">
+        <v>66.348516643030862</v>
+      </c>
+      <c r="AP23" s="15">
+        <v>74.77286625118532</v>
+      </c>
+      <c r="AQ23" s="15">
+        <v>82.424156772202494</v>
+      </c>
+      <c r="AR23" s="15">
+        <v>154.72013110879888</v>
+      </c>
+      <c r="AS23" s="30">
+        <v>119.08677311563875</v>
+      </c>
+      <c r="AT23" s="15">
+        <v>164.21520722876298</v>
+      </c>
+      <c r="AU23" s="15">
+        <v>213.05268424067373</v>
+      </c>
+      <c r="AV23" s="15">
+        <v>219.0588869512743</v>
+      </c>
+      <c r="AW23" s="30">
+        <v>213.14763459595801</v>
+      </c>
+      <c r="AX23" s="15">
+        <v>146.38742512480258</v>
+      </c>
+      <c r="AY23" s="15">
+        <v>139.91073616758766</v>
+      </c>
+      <c r="AZ23" s="15">
+        <v>128.26048144268995</v>
+      </c>
+      <c r="BA23" s="30">
+        <v>163.44305709203056</v>
+      </c>
+      <c r="BB23" s="15">
+        <v>162.20962691747124</v>
+      </c>
+      <c r="BC23" s="15">
+        <v>163.9343518957981</v>
+      </c>
+      <c r="BD23" s="15">
+        <v>186.90808828381455</v>
+      </c>
+      <c r="BE23" s="30">
+        <v>184.34539229181081</v>
+      </c>
+      <c r="BF23" s="15">
+        <v>165.52285958478237</v>
+      </c>
+      <c r="BG23" s="15">
+        <v>151.64060622163547</v>
+      </c>
+      <c r="BH23" s="15">
+        <v>168.71089627969752</v>
+      </c>
+      <c r="BI23" s="30">
+        <v>187.11230610763363</v>
+      </c>
+      <c r="BJ23" s="15">
+        <v>204.34649192488234</v>
+      </c>
+      <c r="BK23" s="15">
+        <v>198.92670185549133</v>
+      </c>
+      <c r="BL23" s="15">
+        <v>201.93014616204741</v>
+      </c>
+      <c r="BM23" s="30">
+        <v>231.20513303311651</v>
+      </c>
+      <c r="BN23" s="15">
+        <v>291.60238352631779</v>
+      </c>
+      <c r="BO23" s="15">
+        <v>314.01007614722289</v>
+      </c>
+      <c r="BP23" s="15">
+        <v>320.57783279344017</v>
+      </c>
+      <c r="BQ23" s="30">
+        <v>353.89840772285265</v>
+      </c>
+    </row>
+    <row r="24" spans="1:69">
+      <c r="A24" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B24" s="15">
+        <v>41.49176954</v>
+      </c>
+      <c r="C24" s="15">
+        <v>41.682823659999997</v>
+      </c>
+      <c r="D24" s="15">
+        <v>4.4983569900000004</v>
+      </c>
+      <c r="E24" s="15">
+        <v>4.7766783799999999</v>
+      </c>
+      <c r="F24" s="15">
+        <v>6.0151058099999997</v>
+      </c>
+      <c r="G24" s="15">
+        <v>17.959626472540847</v>
+      </c>
+      <c r="H24" s="15">
+        <v>25.421611752452549</v>
+      </c>
+      <c r="I24" s="15">
+        <v>37.850566546661604</v>
+      </c>
+      <c r="J24" s="15">
+        <v>66.085176628571517</v>
+      </c>
+      <c r="K24" s="15">
+        <v>118.96922910762825</v>
+      </c>
+      <c r="L24" s="15">
+        <v>208.50194529962539</v>
+      </c>
+      <c r="M24" s="15">
+        <v>163.09213265206665</v>
+      </c>
+      <c r="N24" s="15">
+        <v>134.37924825281277</v>
+      </c>
+      <c r="O24" s="27">
+        <v>181.12298711571671</v>
+      </c>
+      <c r="P24" s="27">
+        <v>203.56042040174268</v>
+      </c>
+      <c r="Q24" s="30">
+        <v>327.45470734445234</v>
+      </c>
+      <c r="R24" s="15">
+        <v>4.2881439299999995</v>
+      </c>
+      <c r="S24" s="15">
+        <v>4.9624918200000003</v>
+      </c>
+      <c r="T24" s="15">
+        <v>4.8520766100000001</v>
+      </c>
+      <c r="U24" s="30">
+        <v>4.7766783799999999</v>
+      </c>
+      <c r="V24" s="15">
+        <v>4.7809681900000003</v>
+      </c>
+      <c r="W24" s="15">
+        <v>5.1063338700000003</v>
+      </c>
+      <c r="X24" s="15">
+        <v>6.0300863200000006</v>
+      </c>
+      <c r="Y24" s="30">
+        <v>6.0151058099999997</v>
+      </c>
+      <c r="Z24" s="15">
+        <v>6.2590508899999993</v>
+      </c>
+      <c r="AA24" s="15">
+        <v>6.69901064</v>
+      </c>
+      <c r="AB24" s="15">
+        <v>6.5732333299999999</v>
+      </c>
+      <c r="AC24" s="30">
+        <v>17.959626472540847</v>
+      </c>
+      <c r="AD24" s="15">
+        <v>17.206709315030899</v>
+      </c>
+      <c r="AE24" s="15">
+        <v>17.436005982246396</v>
+      </c>
+      <c r="AF24" s="15">
+        <v>18.617031810010975</v>
+      </c>
+      <c r="AG24" s="30">
+        <v>25.421611752452549</v>
+      </c>
+      <c r="AH24" s="15">
+        <v>31.117909180420561</v>
+      </c>
+      <c r="AI24" s="15">
+        <v>31.145815978539222</v>
+      </c>
+      <c r="AJ24" s="15">
+        <v>41.517421839030725</v>
+      </c>
+      <c r="AK24" s="30">
+        <v>37.850566546661604</v>
+      </c>
+      <c r="AL24" s="15">
+        <v>50.413125602323468</v>
+      </c>
+      <c r="AM24" s="15">
+        <v>64.168957965368634</v>
+      </c>
+      <c r="AN24" s="15">
+        <v>65.480895424057053</v>
+      </c>
+      <c r="AO24" s="30">
+        <v>66.085176628571517</v>
+      </c>
+      <c r="AP24" s="15">
+        <v>73.534199247024247</v>
+      </c>
+      <c r="AQ24" s="15">
+        <v>80.579040844458746</v>
+      </c>
+      <c r="AR24" s="15">
+        <v>145.40715574109564</v>
+      </c>
+      <c r="AS24" s="30">
+        <v>118.96922910762825</v>
+      </c>
+      <c r="AT24" s="15">
+        <v>163.67814325744922</v>
+      </c>
+      <c r="AU24" s="15">
+        <v>208.13244460461968</v>
+      </c>
+      <c r="AV24" s="15">
+        <v>212.48325232236613</v>
+      </c>
+      <c r="AW24" s="30">
+        <v>208.50194529962539</v>
+      </c>
+      <c r="AX24" s="15">
+        <v>145.0260084612527</v>
+      </c>
+      <c r="AY24" s="15">
+        <v>135.89424940762589</v>
+      </c>
+      <c r="AZ24" s="15">
+        <v>127.17523035350969</v>
+      </c>
+      <c r="BA24" s="30">
+        <v>163.09213265206665</v>
+      </c>
+      <c r="BB24" s="15">
+        <v>158.91891569632148</v>
+      </c>
+      <c r="BC24" s="15">
+        <v>145.32562430750937</v>
+      </c>
+      <c r="BD24" s="15">
+        <v>148.62601840206472</v>
+      </c>
+      <c r="BE24" s="30">
+        <v>134.37924825281277</v>
+      </c>
+      <c r="BF24" s="15">
+        <v>135.68375790286655</v>
+      </c>
+      <c r="BG24" s="15">
+        <v>121.22107945805831</v>
+      </c>
+      <c r="BH24" s="15">
+        <v>152.83136807482217</v>
+      </c>
+      <c r="BI24" s="30">
+        <v>181.12298711571671</v>
+      </c>
+      <c r="BJ24" s="15">
+        <v>181.70362152871934</v>
+      </c>
+      <c r="BK24" s="15">
+        <v>186.00239746603498</v>
+      </c>
+      <c r="BL24" s="15">
+        <v>185.18578546758394</v>
+      </c>
+      <c r="BM24" s="30">
+        <v>203.56042040174268</v>
+      </c>
+      <c r="BN24" s="15">
+        <v>270.38574473753727</v>
+      </c>
+      <c r="BO24" s="15">
+        <v>289.62208499622568</v>
+      </c>
+      <c r="BP24" s="15">
+        <v>301.58990987900108</v>
+      </c>
+      <c r="BQ24" s="30">
+        <v>327.45470734445234</v>
+      </c>
+    </row>
+    <row r="25" spans="1:69">
+      <c r="A25" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B25" s="15">
+        <v>0</v>
+      </c>
+      <c r="C25" s="15">
+        <v>0</v>
+      </c>
+      <c r="D25" s="15">
+        <v>0</v>
+      </c>
+      <c r="E25" s="15">
+        <v>0</v>
+      </c>
+      <c r="F25" s="15">
+        <v>0.1</v>
+      </c>
+      <c r="G25" s="15">
+        <v>0</v>
+      </c>
+      <c r="H25" s="15">
+        <v>1.7691699827723941</v>
+      </c>
+      <c r="I25" s="15">
+        <v>0.40228798455345249</v>
+      </c>
+      <c r="J25" s="15">
+        <v>0.26334001445934058</v>
+      </c>
+      <c r="K25" s="15">
+        <v>0.11754400801050094</v>
+      </c>
+      <c r="L25" s="15">
+        <v>4.6456892963326188</v>
+      </c>
+      <c r="M25" s="15">
+        <v>0.35092443996391576</v>
+      </c>
+      <c r="N25" s="15">
+        <v>49.966144038998053</v>
+      </c>
+      <c r="O25" s="27">
+        <v>5.9893189919169272</v>
+      </c>
+      <c r="P25" s="27">
+        <v>27.644712631373839</v>
+      </c>
+      <c r="Q25" s="30">
+        <v>26.443700378400315</v>
+      </c>
+      <c r="R25" s="15">
+        <v>0</v>
+      </c>
+      <c r="S25" s="15">
+        <v>0</v>
+      </c>
+      <c r="T25" s="15">
+        <v>0</v>
+      </c>
+      <c r="U25" s="30">
+        <v>0</v>
+      </c>
+      <c r="V25" s="15">
+        <v>0</v>
+      </c>
+      <c r="W25" s="15">
+        <v>0</v>
+      </c>
+      <c r="X25" s="15">
+        <v>0.1</v>
+      </c>
+      <c r="Y25" s="30">
+        <v>0.1</v>
+      </c>
+      <c r="Z25" s="15">
+        <v>0.1</v>
+      </c>
+      <c r="AA25" s="15">
+        <v>0</v>
+      </c>
+      <c r="AB25" s="15">
+        <v>0</v>
+      </c>
+      <c r="AC25" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD25" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE25" s="15">
+        <v>9.7271999900956183E-2</v>
+      </c>
+      <c r="AF25" s="15">
+        <v>9.8568004288608735E-2</v>
+      </c>
+      <c r="AG25" s="30">
+        <v>1.7691699827723941</v>
+      </c>
+      <c r="AH25" s="15">
+        <v>1.2954999658792907</v>
+      </c>
+      <c r="AI25" s="15">
+        <v>0.83200205285296402</v>
+      </c>
+      <c r="AJ25" s="15">
+        <v>0.89207003951459751</v>
+      </c>
+      <c r="AK25" s="30">
+        <v>0.40228798455345249</v>
+      </c>
+      <c r="AL25" s="15">
+        <v>0.36225000432807286</v>
+      </c>
+      <c r="AM25" s="15">
+        <v>0.10026399682088848</v>
+      </c>
+      <c r="AN25" s="15">
+        <v>0.10134400529937249</v>
+      </c>
+      <c r="AO25" s="30">
+        <v>0.26334001445934058</v>
+      </c>
+      <c r="AP25" s="15">
+        <v>1.2386670041610677</v>
+      </c>
+      <c r="AQ25" s="15">
+        <v>1.8451159277437488</v>
+      </c>
+      <c r="AR25" s="15">
+        <v>9.3129753677032401</v>
+      </c>
+      <c r="AS25" s="30">
+        <v>0.11754400801050094</v>
+      </c>
+      <c r="AT25" s="15">
+        <v>0.53706397131376904</v>
+      </c>
+      <c r="AU25" s="15">
+        <v>4.920239636054049</v>
+      </c>
+      <c r="AV25" s="15">
+        <v>6.5756346289081753</v>
+      </c>
+      <c r="AW25" s="30">
+        <v>4.6456892963326188</v>
+      </c>
+      <c r="AX25" s="15">
+        <v>1.3614166635498639</v>
+      </c>
+      <c r="AY25" s="15">
+        <v>4.016486759961766</v>
+      </c>
+      <c r="AZ25" s="15">
+        <v>1.0852510891802654</v>
+      </c>
+      <c r="BA25" s="30">
+        <v>0.35092443996391576</v>
+      </c>
+      <c r="BB25" s="15">
+        <v>3.2907112211497695</v>
+      </c>
+      <c r="BC25" s="15">
+        <v>18.608727588288723</v>
+      </c>
+      <c r="BD25" s="15">
+        <v>38.282069881749848</v>
+      </c>
+      <c r="BE25" s="30">
+        <v>49.966144038998053</v>
+      </c>
+      <c r="BF25" s="15">
+        <v>29.839101681915832</v>
+      </c>
+      <c r="BG25" s="15">
+        <v>30.419526763577164</v>
+      </c>
+      <c r="BH25" s="15">
+        <v>15.879528204875365</v>
+      </c>
+      <c r="BI25" s="30">
+        <v>5.9893189919169272</v>
+      </c>
+      <c r="BJ25" s="15">
+        <v>22.642870396163016</v>
+      </c>
+      <c r="BK25" s="15">
+        <v>12.924304389456347</v>
+      </c>
+      <c r="BL25" s="15">
+        <v>16.744360694463474</v>
+      </c>
+      <c r="BM25" s="30">
+        <v>27.644712631373839</v>
+      </c>
+      <c r="BN25" s="15">
+        <v>21.216638788780514</v>
+      </c>
+      <c r="BO25" s="15">
+        <v>24.387991150997237</v>
+      </c>
+      <c r="BP25" s="15">
+        <v>18.987922914439075</v>
+      </c>
+      <c r="BQ25" s="30">
+        <v>26.443700378400315</v>
+      </c>
+    </row>
+    <row r="26" spans="1:69">
+      <c r="A26" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B26" s="15">
+        <v>2743.2417064700003</v>
+      </c>
+      <c r="C26" s="15">
+        <v>2804.8789999999999</v>
+      </c>
+      <c r="D26" s="15">
+        <v>3532.2</v>
+      </c>
+      <c r="E26" s="15">
+        <v>5017</v>
+      </c>
+      <c r="F26" s="15">
+        <v>4072.6000000000004</v>
+      </c>
+      <c r="G26" s="15">
+        <v>6239.1851123345405</v>
+      </c>
+      <c r="H26" s="15">
+        <v>7184.7195062164674</v>
+      </c>
+      <c r="I26" s="15">
+        <v>5057.3892301142223</v>
+      </c>
+      <c r="J26" s="15">
+        <v>6072.3823129764232</v>
+      </c>
+      <c r="K26" s="15">
+        <v>8654.9323137281754</v>
+      </c>
+      <c r="L26" s="15">
+        <v>8864.7631924424841</v>
+      </c>
+      <c r="M26" s="15">
+        <v>8243.2140697384712</v>
+      </c>
+      <c r="N26" s="15">
+        <v>7035.3246565097988</v>
+      </c>
+      <c r="O26" s="27">
+        <v>6455.8892111447876</v>
+      </c>
+      <c r="P26" s="27">
+        <v>6082.6141272603836</v>
+      </c>
+      <c r="Q26" s="30">
+        <v>5679.0614236475039</v>
+      </c>
+      <c r="R26" s="15">
+        <v>3422.2000000000003</v>
+      </c>
+      <c r="S26" s="15">
+        <v>3046.2</v>
+      </c>
+      <c r="T26" s="15">
+        <v>3865.7</v>
+      </c>
+      <c r="U26" s="30">
+        <v>5017</v>
+      </c>
+      <c r="V26" s="15">
+        <v>4034.2999999999997</v>
+      </c>
+      <c r="W26" s="15">
+        <v>4021.6</v>
+      </c>
+      <c r="X26" s="15">
+        <v>4064</v>
+      </c>
+      <c r="Y26" s="30">
+        <v>4072.6000000000004</v>
+      </c>
+      <c r="Z26" s="15">
+        <v>4418.7</v>
+      </c>
+      <c r="AA26" s="15">
+        <v>4788.2</v>
+      </c>
+      <c r="AB26" s="15">
+        <v>5663.4</v>
+      </c>
+      <c r="AC26" s="30">
+        <v>6239.1851123345405</v>
+      </c>
+      <c r="AD26" s="15">
+        <v>5816.7674162132371</v>
+      </c>
+      <c r="AE26" s="15">
+        <v>5935.1845312148953</v>
+      </c>
+      <c r="AF26" s="15">
+        <v>6376.8270883379619</v>
+      </c>
+      <c r="AG26" s="30">
+        <v>7184.7195062164674</v>
+      </c>
+      <c r="AH26" s="15">
+        <v>5560.8046950531243</v>
+      </c>
+      <c r="AI26" s="15">
+        <v>5076.5564365731761</v>
+      </c>
+      <c r="AJ26" s="15">
+        <v>5206.7566059953988</v>
+      </c>
+      <c r="AK26" s="30">
+        <v>5057.3892301142223</v>
+      </c>
+      <c r="AL26" s="15">
+        <v>3781.0388135326061</v>
+      </c>
+      <c r="AM26" s="15">
+        <v>3610.0025461820005</v>
+      </c>
+      <c r="AN26" s="15">
+        <v>4589.8483337626476</v>
+      </c>
+      <c r="AO26" s="30">
+        <v>6072.3823129764232</v>
+      </c>
+      <c r="AP26" s="15">
+        <v>5545.9700921049398</v>
+      </c>
+      <c r="AQ26" s="15">
+        <v>5965.8571045181816</v>
+      </c>
+      <c r="AR26" s="15">
+        <v>7546.2232124965067</v>
+      </c>
+      <c r="AS26" s="30">
+        <v>8654.9323137281754</v>
+      </c>
+      <c r="AT26" s="15">
+        <v>8483.719808503778</v>
+      </c>
+      <c r="AU26" s="15">
+        <v>7948.464318532795</v>
+      </c>
+      <c r="AV26" s="15">
+        <v>8452.2298406506834</v>
+      </c>
+      <c r="AW26" s="30">
+        <v>8864.7631924424841</v>
+      </c>
+      <c r="AX26" s="15">
+        <v>5963.0802920770129</v>
+      </c>
+      <c r="AY26" s="15">
+        <v>7487.0584988165065</v>
+      </c>
+      <c r="AZ26" s="15">
+        <v>8764.1002032503748</v>
+      </c>
+      <c r="BA26" s="30">
+        <v>8243.2140697384712</v>
+      </c>
+      <c r="BB26" s="15">
+        <v>6993.1849054634222</v>
+      </c>
+      <c r="BC26" s="15">
+        <v>6663.7710565669604</v>
+      </c>
+      <c r="BD26" s="15">
+        <v>7790.2290463717109</v>
+      </c>
+      <c r="BE26" s="30">
+        <v>7035.3246565097988</v>
+      </c>
+      <c r="BF26" s="15">
+        <v>6113.3023044722031</v>
+      </c>
+      <c r="BG26" s="15">
+        <v>6036.3544229653371</v>
+      </c>
+      <c r="BH26" s="15">
+        <v>7188.6511790671584</v>
+      </c>
+      <c r="BI26" s="30">
+        <v>6455.8892111447876</v>
+      </c>
+      <c r="BJ26" s="15">
+        <v>5661.5231927010909</v>
+      </c>
+      <c r="BK26" s="15">
+        <v>5509.572807169563</v>
+      </c>
+      <c r="BL26" s="15">
+        <v>6924.5371401536695</v>
+      </c>
+      <c r="BM26" s="30">
+        <v>6082.6141272603836</v>
+      </c>
+      <c r="BN26" s="15">
+        <v>5304.9489479822541</v>
+      </c>
+      <c r="BO26" s="15">
+        <v>5581.0638464698241</v>
+      </c>
+      <c r="BP26" s="15">
+        <v>6371.8481907972791</v>
+      </c>
+      <c r="BQ26" s="30">
+        <v>5679.0614236475039</v>
+      </c>
+    </row>
+    <row r="27" spans="1:69">
+      <c r="A27" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B27" s="15">
+        <v>0</v>
+      </c>
+      <c r="C27" s="15">
+        <v>0</v>
+      </c>
+      <c r="D27" s="15">
+        <v>0</v>
+      </c>
+      <c r="E27" s="15">
+        <v>0</v>
+      </c>
+      <c r="F27" s="15">
+        <v>0</v>
+      </c>
+      <c r="G27" s="15">
+        <v>0</v>
+      </c>
+      <c r="H27" s="15">
+        <v>0</v>
+      </c>
+      <c r="I27" s="15">
+        <v>0</v>
+      </c>
+      <c r="J27" s="15">
+        <v>0</v>
+      </c>
+      <c r="K27" s="15">
+        <v>0</v>
+      </c>
+      <c r="L27" s="15">
+        <v>0</v>
+      </c>
+      <c r="M27" s="15">
+        <v>0</v>
+      </c>
+      <c r="N27" s="15">
+        <v>0</v>
+      </c>
+      <c r="O27" s="27">
+        <v>0</v>
+      </c>
+      <c r="P27" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="30">
+        <v>0</v>
+      </c>
+      <c r="R27" s="15">
+        <v>0</v>
+      </c>
+      <c r="S27" s="15">
+        <v>0</v>
+      </c>
+      <c r="T27" s="15">
+        <v>0</v>
+      </c>
+      <c r="U27" s="30">
+        <v>0</v>
+      </c>
+      <c r="V27" s="15">
+        <v>0</v>
+      </c>
+      <c r="W27" s="15">
+        <v>0</v>
+      </c>
+      <c r="X27" s="15">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="30">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AB27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AC27" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AF27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AG27" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AI27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK27" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AM27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AN27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AO27" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AQ27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AR27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AS27" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AU27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AV27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AW27" s="30">
+        <v>0</v>
+      </c>
+      <c r="AX27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AY27" s="15">
+        <v>0</v>
+      </c>
+      <c r="AZ27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BA27" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BC27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BD27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BE27" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI27" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM27" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP27" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ27" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:69">
+      <c r="A28" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="B28" s="15">
+        <v>1885.2417064700001</v>
+      </c>
+      <c r="C28" s="15">
+        <v>1562.8789999999999</v>
+      </c>
+      <c r="D28" s="15">
+        <v>2389.1999999999998</v>
+      </c>
+      <c r="E28" s="15">
+        <v>3914.9999999999995</v>
+      </c>
+      <c r="F28" s="15">
+        <v>2868.6000000000004</v>
+      </c>
+      <c r="G28" s="15">
+        <v>4895.1851123345405</v>
+      </c>
+      <c r="H28" s="15">
+        <v>5878.7195062164674</v>
+      </c>
+      <c r="I28" s="15">
+        <v>3682.3892301142228</v>
+      </c>
+      <c r="J28" s="15">
+        <v>4608.3823129764232</v>
+      </c>
+      <c r="K28" s="15">
+        <v>6927.9323137281744</v>
+      </c>
+      <c r="L28" s="15">
+        <v>6909.7631924424841</v>
+      </c>
+      <c r="M28" s="15">
+        <v>6378.2140697384721</v>
+      </c>
+      <c r="N28" s="15">
+        <v>5382.3246565097988</v>
+      </c>
+      <c r="O28" s="27">
+        <v>4605.8892111447876</v>
+      </c>
+      <c r="P28" s="27">
+        <v>4095.6141272603832</v>
+      </c>
+      <c r="Q28" s="30">
+        <v>3976.0614236475039</v>
+      </c>
+      <c r="R28" s="15">
+        <v>2295.2000000000003</v>
+      </c>
+      <c r="S28" s="15">
+        <v>1963.2</v>
+      </c>
+      <c r="T28" s="15">
+        <v>2685.7</v>
+      </c>
+      <c r="U28" s="30">
+        <v>3914.9999999999995</v>
+      </c>
+      <c r="V28" s="15">
+        <v>2906.2999999999997</v>
+      </c>
+      <c r="W28" s="15">
+        <v>2837.6</v>
+      </c>
+      <c r="X28" s="15">
+        <v>2931</v>
+      </c>
+      <c r="Y28" s="30">
+        <v>2868.6000000000004</v>
+      </c>
+      <c r="Z28" s="15">
+        <v>3110.7</v>
+      </c>
+      <c r="AA28" s="15">
+        <v>3472.2</v>
+      </c>
+      <c r="AB28" s="15">
+        <v>4407.3999999999996</v>
+      </c>
+      <c r="AC28" s="30">
+        <v>4895.1851123345405</v>
+      </c>
+      <c r="AD28" s="15">
+        <v>4548.7674162132371</v>
+      </c>
+      <c r="AE28" s="15">
+        <v>4735.1845312148953</v>
+      </c>
+      <c r="AF28" s="15">
+        <v>5117.8270883379619</v>
+      </c>
+      <c r="AG28" s="30">
+        <v>5878.7195062164674</v>
+      </c>
+      <c r="AH28" s="15">
+        <v>4320.8046950531243</v>
+      </c>
+      <c r="AI28" s="15">
+        <v>3678.5564365731761</v>
+      </c>
+      <c r="AJ28" s="15">
+        <v>3810.7566059953992</v>
+      </c>
+      <c r="AK28" s="30">
+        <v>3682.3892301142228</v>
+      </c>
+      <c r="AL28" s="15">
+        <v>2387.0388135326061</v>
+      </c>
+      <c r="AM28" s="15">
+        <v>2211.0025461820005</v>
+      </c>
+      <c r="AN28" s="15">
+        <v>3189.8483337626481</v>
+      </c>
+      <c r="AO28" s="30">
+        <v>4608.3823129764232</v>
+      </c>
+      <c r="AP28" s="15">
+        <v>4043.9700921049398</v>
+      </c>
+      <c r="AQ28" s="15">
+        <v>4436.8571045181816</v>
+      </c>
+      <c r="AR28" s="15">
+        <v>5927.2232124965067</v>
+      </c>
+      <c r="AS28" s="30">
+        <v>6927.9323137281744</v>
+      </c>
+      <c r="AT28" s="15">
+        <v>6588.7198085037789</v>
+      </c>
+      <c r="AU28" s="15">
+        <v>5896.464318532795</v>
+      </c>
+      <c r="AV28" s="15">
+        <v>6530.2298406506834</v>
+      </c>
+      <c r="AW28" s="30">
+        <v>6909.7631924424841</v>
+      </c>
+      <c r="AX28" s="15">
+        <v>4159.0802920770129</v>
+      </c>
+      <c r="AY28" s="15">
+        <v>5582.0584988165065</v>
+      </c>
+      <c r="AZ28" s="15">
+        <v>6786.1002032503739</v>
+      </c>
+      <c r="BA28" s="30">
+        <v>6378.2140697384721</v>
+      </c>
+      <c r="BB28" s="15">
+        <v>5321.1849054634222</v>
+      </c>
+      <c r="BC28" s="15">
+        <v>5082.7710565669604</v>
+      </c>
+      <c r="BD28" s="15">
+        <v>6112.2290463717109</v>
+      </c>
+      <c r="BE28" s="30">
+        <v>5382.3246565097988</v>
+      </c>
+      <c r="BF28" s="15">
+        <v>4336.3023044722031</v>
+      </c>
+      <c r="BG28" s="15">
+        <v>4302.3544229653371</v>
+      </c>
+      <c r="BH28" s="15">
+        <v>5275.6511790671584</v>
+      </c>
+      <c r="BI28" s="30">
+        <v>4605.8892111447876</v>
+      </c>
+      <c r="BJ28" s="15">
+        <v>3795.5231927010909</v>
+      </c>
+      <c r="BK28" s="15">
+        <v>3709.5728071695626</v>
+      </c>
+      <c r="BL28" s="15">
+        <v>4952.5371401536695</v>
+      </c>
+      <c r="BM28" s="30">
+        <v>4095.6141272603832</v>
+      </c>
+      <c r="BN28" s="15">
+        <v>3399.9489479822541</v>
+      </c>
+      <c r="BO28" s="15">
+        <v>3834.0638464698236</v>
+      </c>
+      <c r="BP28" s="15">
+        <v>4668.8481907972791</v>
+      </c>
+      <c r="BQ28" s="30">
+        <v>3976.0614236475039</v>
+      </c>
+    </row>
+    <row r="29" spans="1:69">
+      <c r="A29" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B29" s="15">
+        <v>858</v>
+      </c>
+      <c r="C29" s="15">
+        <v>1242</v>
+      </c>
+      <c r="D29" s="15">
+        <v>1143</v>
+      </c>
+      <c r="E29" s="15">
+        <v>1102</v>
+      </c>
+      <c r="F29" s="15">
+        <v>1204</v>
+      </c>
+      <c r="G29" s="15">
+        <v>1344</v>
+      </c>
+      <c r="H29" s="15">
+        <v>1306</v>
+      </c>
+      <c r="I29" s="15">
+        <v>1375</v>
+      </c>
+      <c r="J29" s="15">
+        <v>1464</v>
+      </c>
+      <c r="K29" s="15">
+        <v>1727</v>
+      </c>
+      <c r="L29" s="15">
+        <v>1955</v>
+      </c>
+      <c r="M29" s="15">
+        <v>1865</v>
+      </c>
+      <c r="N29" s="15">
+        <v>1653</v>
+      </c>
+      <c r="O29" s="27">
+        <v>1850</v>
+      </c>
+      <c r="P29" s="27">
+        <v>1987</v>
+      </c>
+      <c r="Q29" s="30">
+        <v>1703</v>
+      </c>
+      <c r="R29" s="15">
+        <v>1127</v>
+      </c>
+      <c r="S29" s="15">
+        <v>1083</v>
+      </c>
+      <c r="T29" s="15">
+        <v>1180</v>
+      </c>
+      <c r="U29" s="30">
+        <v>1102</v>
+      </c>
+      <c r="V29" s="15">
+        <v>1128</v>
+      </c>
+      <c r="W29" s="15">
+        <v>1184</v>
+      </c>
+      <c r="X29" s="15">
+        <v>1133</v>
+      </c>
+      <c r="Y29" s="30">
+        <v>1204</v>
+      </c>
+      <c r="Z29" s="15">
+        <v>1308</v>
+      </c>
+      <c r="AA29" s="15">
+        <v>1316</v>
+      </c>
+      <c r="AB29" s="15">
+        <v>1256</v>
+      </c>
+      <c r="AC29" s="30">
+        <v>1344</v>
+      </c>
+      <c r="AD29" s="15">
+        <v>1268</v>
+      </c>
+      <c r="AE29" s="15">
+        <v>1200</v>
+      </c>
+      <c r="AF29" s="15">
+        <v>1259</v>
+      </c>
+      <c r="AG29" s="30">
+        <v>1306</v>
+      </c>
+      <c r="AH29" s="15">
+        <v>1240</v>
+      </c>
+      <c r="AI29" s="15">
+        <v>1398</v>
+      </c>
+      <c r="AJ29" s="15">
+        <v>1396</v>
+      </c>
+      <c r="AK29" s="30">
+        <v>1375</v>
+      </c>
+      <c r="AL29" s="15">
+        <v>1394</v>
+      </c>
+      <c r="AM29" s="15">
+        <v>1399</v>
+      </c>
+      <c r="AN29" s="15">
+        <v>1400</v>
+      </c>
+      <c r="AO29" s="30">
+        <v>1464</v>
+      </c>
+      <c r="AP29" s="15">
+        <v>1502</v>
+      </c>
+      <c r="AQ29" s="15">
+        <v>1529</v>
+      </c>
+      <c r="AR29" s="15">
+        <v>1619</v>
+      </c>
+      <c r="AS29" s="30">
+        <v>1727</v>
+      </c>
+      <c r="AT29" s="15">
+        <v>1895</v>
+      </c>
+      <c r="AU29" s="15">
+        <v>2052</v>
+      </c>
+      <c r="AV29" s="15">
+        <v>1922</v>
+      </c>
+      <c r="AW29" s="30">
+        <v>1955</v>
+      </c>
+      <c r="AX29" s="15">
+        <v>1804</v>
+      </c>
+      <c r="AY29" s="15">
+        <v>1905</v>
+      </c>
+      <c r="AZ29" s="15">
+        <v>1978</v>
+      </c>
+      <c r="BA29" s="30">
+        <v>1865</v>
+      </c>
+      <c r="BB29" s="15">
+        <v>1672</v>
+      </c>
+      <c r="BC29" s="15">
+        <v>1581</v>
+      </c>
+      <c r="BD29" s="15">
+        <v>1678</v>
+      </c>
+      <c r="BE29" s="30">
+        <v>1653</v>
+      </c>
+      <c r="BF29" s="15">
+        <v>1777</v>
+      </c>
+      <c r="BG29" s="15">
+        <v>1734</v>
+      </c>
+      <c r="BH29" s="15">
+        <v>1913</v>
+      </c>
+      <c r="BI29" s="30">
+        <v>1850</v>
+      </c>
+      <c r="BJ29" s="15">
+        <v>1866</v>
+      </c>
+      <c r="BK29" s="15">
+        <v>1800</v>
+      </c>
+      <c r="BL29" s="15">
+        <v>1972</v>
+      </c>
+      <c r="BM29" s="30">
+        <v>1987</v>
+      </c>
+      <c r="BN29" s="15">
+        <v>1905</v>
+      </c>
+      <c r="BO29" s="15">
+        <v>1747</v>
+      </c>
+      <c r="BP29" s="15">
+        <v>1703</v>
+      </c>
+      <c r="BQ29" s="30">
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="30" spans="1:69">
+      <c r="A30" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B30" s="15">
+        <v>0</v>
+      </c>
+      <c r="C30" s="15">
+        <v>0</v>
+      </c>
+      <c r="D30" s="15">
+        <v>0</v>
+      </c>
+      <c r="E30" s="15">
+        <v>0</v>
+      </c>
+      <c r="F30" s="15">
+        <v>0</v>
+      </c>
+      <c r="G30" s="15">
+        <v>0</v>
+      </c>
+      <c r="H30" s="15">
+        <v>0</v>
+      </c>
+      <c r="I30" s="15">
+        <v>0</v>
+      </c>
+      <c r="J30" s="15">
+        <v>0.463654117013101</v>
+      </c>
+      <c r="K30" s="15">
+        <v>0</v>
+      </c>
+      <c r="L30" s="15">
+        <v>2.4129551640343996</v>
+      </c>
+      <c r="M30" s="15">
+        <v>2.6214132139979962</v>
+      </c>
+      <c r="N30" s="15">
+        <v>2.3959329193434495</v>
+      </c>
+      <c r="O30" s="27">
+        <v>3.1572516331783489</v>
+      </c>
+      <c r="P30" s="27">
+        <v>4.1263937903126946</v>
+      </c>
+      <c r="Q30" s="30">
+        <v>44.300391876013698</v>
+      </c>
+      <c r="R30" s="15">
+        <v>0</v>
+      </c>
+      <c r="S30" s="15">
+        <v>0</v>
+      </c>
+      <c r="T30" s="15">
+        <v>0</v>
+      </c>
+      <c r="U30" s="30">
+        <v>0</v>
+      </c>
+      <c r="V30" s="15">
+        <v>0</v>
+      </c>
+      <c r="W30" s="15">
+        <v>0</v>
+      </c>
+      <c r="X30" s="15">
+        <v>0</v>
+      </c>
+      <c r="Y30" s="30">
+        <v>0</v>
+      </c>
+      <c r="Z30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AB30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AC30" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AF30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AG30" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AI30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK30" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL30" s="15">
+        <v>4.7053489209908241E-2</v>
+      </c>
+      <c r="AM30" s="15">
+        <v>30.919273225535758</v>
+      </c>
+      <c r="AN30" s="15">
+        <v>166.28255626078473</v>
+      </c>
+      <c r="AO30" s="30">
+        <v>0.463654117013101</v>
+      </c>
+      <c r="AP30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AQ30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AR30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AS30" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT30" s="15">
+        <v>0</v>
+      </c>
+      <c r="AU30" s="15">
+        <v>1.5473448346103826</v>
+      </c>
+      <c r="AV30" s="15">
+        <v>1.4330554495712626</v>
+      </c>
+      <c r="AW30" s="30">
+        <v>2.4129551640343996</v>
+      </c>
+      <c r="AX30" s="15">
+        <v>2.1978212242040893</v>
+      </c>
+      <c r="AY30" s="15">
+        <v>2.5633855944472743</v>
+      </c>
+      <c r="AZ30" s="15">
+        <v>2.6684728839487093</v>
+      </c>
+      <c r="BA30" s="30">
+        <v>2.6214132139979962</v>
+      </c>
+      <c r="BB30" s="15">
+        <v>2.4740379804182244</v>
+      </c>
+      <c r="BC30" s="15">
+        <v>2.2622711654483854</v>
+      </c>
+      <c r="BD30" s="15">
+        <v>2.4883150310089133</v>
+      </c>
+      <c r="BE30" s="30">
+        <v>2.3959329193434495</v>
+      </c>
+      <c r="BF30" s="15">
+        <v>2.543975738222835</v>
+      </c>
+      <c r="BG30" s="15">
+        <v>2.6020333241990521</v>
+      </c>
+      <c r="BH30" s="15">
+        <v>2.4283610622993455</v>
+      </c>
+      <c r="BI30" s="30">
+        <v>3.1572516331783489</v>
+      </c>
+      <c r="BJ30" s="15">
+        <v>3.2674942065374726</v>
+      </c>
+      <c r="BK30" s="15">
+        <v>3.0767339445270765</v>
+      </c>
+      <c r="BL30" s="15">
+        <v>3.191688774557528</v>
+      </c>
+      <c r="BM30" s="30">
+        <v>4.1263937903126946</v>
+      </c>
+      <c r="BN30" s="15">
+        <v>4.1601528382324338</v>
+      </c>
+      <c r="BO30" s="15">
+        <v>4.3150468566213318</v>
+      </c>
+      <c r="BP30" s="15">
+        <v>7.5505395561496291</v>
+      </c>
+      <c r="BQ30" s="30">
+        <v>44.300391876013698</v>
+      </c>
+    </row>
+    <row r="31" spans="1:69">
+      <c r="A31" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B31" s="15">
+        <v>8128.4752365847071</v>
+      </c>
+      <c r="C31" s="15">
+        <v>7207.9120532372599</v>
+      </c>
+      <c r="D31" s="15">
+        <v>7468.4837996166916</v>
+      </c>
+      <c r="E31" s="15">
+        <v>7189.0623162172014</v>
+      </c>
+      <c r="F31" s="15">
+        <v>10015.567758694438</v>
+      </c>
+      <c r="G31" s="15">
+        <v>16669.349431307459</v>
+      </c>
+      <c r="H31" s="15">
+        <v>20949.531780549227</v>
+      </c>
+      <c r="I31" s="15">
+        <v>21802.32305280607</v>
+      </c>
+      <c r="J31" s="15">
+        <v>28955.067022068102</v>
+      </c>
+      <c r="K31" s="15">
+        <v>36103.750720200071</v>
+      </c>
+      <c r="L31" s="15">
+        <v>42406.735694656258</v>
+      </c>
+      <c r="M31" s="15">
+        <v>45367.239621545996</v>
+      </c>
+      <c r="N31" s="15">
+        <v>42340.2102312879</v>
+      </c>
+      <c r="O31" s="27">
+        <v>41838.514800015837</v>
+      </c>
+      <c r="P31" s="27">
+        <v>38128.004267477954</v>
+      </c>
+      <c r="Q31" s="30">
+        <v>38152.583799019761</v>
+      </c>
+      <c r="R31" s="15">
+        <v>7185.1933042050841</v>
+      </c>
+      <c r="S31" s="15">
+        <v>7231.9219648282451</v>
+      </c>
+      <c r="T31" s="15">
+        <v>7528.8884980194589</v>
+      </c>
+      <c r="U31" s="30">
+        <v>7189.0623162172014</v>
+      </c>
+      <c r="V31" s="15">
+        <v>7496.7983958872646</v>
+      </c>
+      <c r="W31" s="15">
+        <v>8448.9960578638602</v>
+      </c>
+      <c r="X31" s="15">
+        <v>8853.153364819349</v>
+      </c>
+      <c r="Y31" s="30">
+        <v>10015.567758694438</v>
+      </c>
+      <c r="Z31" s="15">
+        <v>10950.763227381016</v>
+      </c>
+      <c r="AA31" s="15">
+        <v>12278.003284617545</v>
+      </c>
+      <c r="AB31" s="15">
+        <v>13443.413412861622</v>
+      </c>
+      <c r="AC31" s="30">
+        <v>16669.349431307459</v>
+      </c>
+      <c r="AD31" s="15">
+        <v>16939.722896385229</v>
+      </c>
+      <c r="AE31" s="15">
+        <v>17684.742862640967</v>
+      </c>
+      <c r="AF31" s="15">
+        <v>17707.414464900365</v>
+      </c>
+      <c r="AG31" s="30">
+        <v>20949.531780549227</v>
+      </c>
+      <c r="AH31" s="15">
+        <v>21059.386972640365</v>
+      </c>
+      <c r="AI31" s="15">
+        <v>20602.589238990804</v>
+      </c>
+      <c r="AJ31" s="15">
+        <v>20369.265953662842</v>
+      </c>
+      <c r="AK31" s="30">
+        <v>21802.32305280607</v>
+      </c>
+      <c r="AL31" s="15">
+        <v>23865.849455050185</v>
+      </c>
+      <c r="AM31" s="15">
+        <v>25845.142455086818</v>
+      </c>
+      <c r="AN31" s="15">
+        <v>25551.283373768689</v>
+      </c>
+      <c r="AO31" s="30">
+        <v>28955.067022068102</v>
+      </c>
+      <c r="AP31" s="15">
+        <v>30329.332555802255</v>
+      </c>
+      <c r="AQ31" s="15">
+        <v>30993.377003904301</v>
+      </c>
+      <c r="AR31" s="15">
+        <v>32517.065097073901</v>
+      </c>
+      <c r="AS31" s="30">
+        <v>36103.750720200071</v>
+      </c>
+      <c r="AT31" s="15">
+        <v>41346.844130088444</v>
+      </c>
+      <c r="AU31" s="15">
+        <v>41873.252644936118</v>
+      </c>
+      <c r="AV31" s="15">
+        <v>38968.127321567452</v>
+      </c>
+      <c r="AW31" s="30">
+        <v>42406.735694656258</v>
+      </c>
+      <c r="AX31" s="15">
+        <v>40134.592386241871</v>
+      </c>
+      <c r="AY31" s="15">
+        <v>43279.745994985547</v>
+      </c>
+      <c r="AZ31" s="15">
+        <v>45935.291774307807</v>
+      </c>
+      <c r="BA31" s="30">
+        <v>45367.239621545996</v>
+      </c>
+      <c r="BB31" s="15">
+        <v>43011.858649337752</v>
+      </c>
+      <c r="BC31" s="15">
+        <v>39575.414242106046</v>
+      </c>
+      <c r="BD31" s="15">
+        <v>42858.432213004853</v>
+      </c>
+      <c r="BE31" s="30">
+        <v>42340.2102312879</v>
+      </c>
+      <c r="BF31" s="15">
+        <v>46718.32067373993</v>
+      </c>
+      <c r="BG31" s="15">
+        <v>48659.377910853997</v>
+      </c>
+      <c r="BH31" s="15">
+        <v>44238.63056359045</v>
+      </c>
+      <c r="BI31" s="30">
+        <v>41838.514800015837</v>
+      </c>
+      <c r="BJ31" s="15">
+        <v>43310.681984976334</v>
+      </c>
+      <c r="BK31" s="15">
+        <v>39990.036162558812</v>
+      </c>
+      <c r="BL31" s="15">
+        <v>39892.594919841089</v>
+      </c>
+      <c r="BM31" s="30">
+        <v>38128.004267477954</v>
+      </c>
+      <c r="BN31" s="15">
+        <v>36775.825644375545</v>
+      </c>
+      <c r="BO31" s="15">
+        <v>37624.245974913123</v>
+      </c>
+      <c r="BP31" s="15">
+        <v>37909.198816903634</v>
+      </c>
+      <c r="BQ31" s="30">
+        <v>38152.583799019761</v>
+      </c>
+    </row>
+    <row r="32" spans="1:69">
+      <c r="A32" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B32" s="15">
+        <v>491.54366748175346</v>
+      </c>
+      <c r="C32" s="15">
+        <v>385.31480619992192</v>
+      </c>
+      <c r="D32" s="15">
+        <v>323.04830048170612</v>
+      </c>
+      <c r="E32" s="15">
+        <v>279.77043969572827</v>
+      </c>
+      <c r="F32" s="15">
+        <v>324.52621225533881</v>
+      </c>
+      <c r="G32" s="15">
+        <v>287.58647179704951</v>
+      </c>
+      <c r="H32" s="15">
+        <v>285.03368781946142</v>
+      </c>
+      <c r="I32" s="15">
+        <v>295.2554879431172</v>
+      </c>
+      <c r="J32" s="15">
+        <v>322.42546703904219</v>
+      </c>
+      <c r="K32" s="15">
+        <v>496.32164875741313</v>
+      </c>
+      <c r="L32" s="15">
+        <v>522.04916651184135</v>
+      </c>
+      <c r="M32" s="15">
+        <v>494.42428174870122</v>
+      </c>
+      <c r="N32" s="15">
+        <v>490.97171467868418</v>
+      </c>
+      <c r="O32" s="27">
+        <v>280.77073481627025</v>
+      </c>
+      <c r="P32" s="27">
+        <v>414.02083881297688</v>
+      </c>
+      <c r="Q32" s="30">
+        <v>316.74106415666301</v>
+      </c>
+      <c r="R32" s="15">
+        <v>303.68314431701418</v>
+      </c>
+      <c r="S32" s="15">
+        <v>306.5731171098135</v>
+      </c>
+      <c r="T32" s="15">
+        <v>309.25267707135458</v>
+      </c>
+      <c r="U32" s="30">
+        <v>279.77043969572827</v>
+      </c>
+      <c r="V32" s="15">
+        <v>274.19462133816688</v>
+      </c>
+      <c r="W32" s="15">
+        <v>312.63561728018982</v>
+      </c>
+      <c r="X32" s="15">
+        <v>304.28867117320294</v>
+      </c>
+      <c r="Y32" s="30">
+        <v>324.52621225533881</v>
+      </c>
+      <c r="Z32" s="15">
+        <v>319.86628065354427</v>
+      </c>
+      <c r="AA32" s="15">
+        <v>301.62927705652766</v>
+      </c>
+      <c r="AB32" s="15">
+        <v>289.06999681706156</v>
+      </c>
+      <c r="AC32" s="30">
+        <v>287.58647179704951</v>
+      </c>
+      <c r="AD32" s="15">
+        <v>274.48436418913718</v>
+      </c>
+      <c r="AE32" s="15">
+        <v>270.59983615706795</v>
+      </c>
+      <c r="AF32" s="15">
+        <v>289.07510048412917</v>
+      </c>
+      <c r="AG32" s="30">
+        <v>285.03368781946142</v>
+      </c>
+      <c r="AH32" s="15">
+        <v>293.1016898640429</v>
+      </c>
+      <c r="AI32" s="15">
+        <v>282.95834554976102</v>
+      </c>
+      <c r="AJ32" s="15">
+        <v>290.10708022247314</v>
+      </c>
+      <c r="AK32" s="30">
+        <v>295.2554879431172</v>
+      </c>
+      <c r="AL32" s="15">
+        <v>314.77529097945131</v>
+      </c>
+      <c r="AM32" s="15">
+        <v>328.47049306277296</v>
+      </c>
+      <c r="AN32" s="15">
+        <v>320.18446053748266</v>
+      </c>
+      <c r="AO32" s="30">
+        <v>322.42546703904219</v>
+      </c>
+      <c r="AP32" s="15">
+        <v>332.40188280229609</v>
+      </c>
+      <c r="AQ32" s="15">
+        <v>450.83320051895402</v>
+      </c>
+      <c r="AR32" s="15">
+        <v>497.8264882265135</v>
+      </c>
+      <c r="AS32" s="30">
+        <v>496.32164875741313</v>
+      </c>
+      <c r="AT32" s="15">
+        <v>511.69631392237221</v>
+      </c>
+      <c r="AU32" s="15">
+        <v>575.11103525270528</v>
+      </c>
+      <c r="AV32" s="15">
+        <v>537.60965729614429</v>
+      </c>
+      <c r="AW32" s="30">
+        <v>522.04916651184135</v>
+      </c>
+      <c r="AX32" s="15">
+        <v>511.88193504072473</v>
+      </c>
+      <c r="AY32" s="15">
+        <v>522.47477419603626</v>
+      </c>
+      <c r="AZ32" s="15">
+        <v>541.96197688812606</v>
+      </c>
+      <c r="BA32" s="30">
+        <v>494.42428174870122</v>
+      </c>
+      <c r="BB32" s="15">
+        <v>483.60275622768614</v>
+      </c>
+      <c r="BC32" s="15">
+        <v>431.82894025376066</v>
+      </c>
+      <c r="BD32" s="15">
+        <v>528.99083258041424</v>
+      </c>
+      <c r="BE32" s="30">
+        <v>490.97171467868418</v>
+      </c>
+      <c r="BF32" s="15">
+        <v>525.29091697913907</v>
+      </c>
+      <c r="BG32" s="15">
+        <v>472.01625081284652</v>
+      </c>
+      <c r="BH32" s="15">
+        <v>373.37946494905947</v>
+      </c>
+      <c r="BI32" s="30">
+        <v>280.77073481627025</v>
+      </c>
+      <c r="BJ32" s="15">
+        <v>298.88583186794284</v>
+      </c>
+      <c r="BK32" s="15">
+        <v>283.57899401028976</v>
+      </c>
+      <c r="BL32" s="15">
+        <v>444.47331708359627</v>
+      </c>
+      <c r="BM32" s="30">
+        <v>414.02083881297688</v>
+      </c>
+      <c r="BN32" s="15">
+        <v>365.23766789578553</v>
+      </c>
+      <c r="BO32" s="15">
+        <v>306.08675714785534</v>
+      </c>
+      <c r="BP32" s="15">
+        <v>278.11821755248889</v>
+      </c>
+      <c r="BQ32" s="30">
+        <v>316.74106415666301</v>
+      </c>
+    </row>
+    <row r="33" spans="1:69">
+      <c r="A33" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="B33" s="15">
+        <v>3.1795160354679437</v>
+      </c>
+      <c r="C33" s="15">
+        <v>3.3436528702643322</v>
+      </c>
+      <c r="D33" s="15">
+        <v>7.4535990651332429E-2</v>
+      </c>
+      <c r="E33" s="15">
+        <v>1.1554201639388526</v>
+      </c>
+      <c r="F33" s="15">
+        <v>1.1248199431717678</v>
+      </c>
+      <c r="G33" s="15">
+        <v>3.124500082209611</v>
+      </c>
+      <c r="H33" s="15">
+        <v>3.0348069704480296</v>
+      </c>
+      <c r="I33" s="15">
+        <v>3.0999838809707221</v>
+      </c>
+      <c r="J33" s="15">
+        <v>2.5148971380867025</v>
+      </c>
+      <c r="K33" s="15">
+        <v>1.7484671191562013</v>
+      </c>
+      <c r="L33" s="15">
+        <v>1.037111066153765</v>
+      </c>
+      <c r="M33" s="15">
+        <v>0</v>
+      </c>
+      <c r="N33" s="15">
+        <v>0</v>
+      </c>
+      <c r="O33" s="27">
+        <v>0</v>
+      </c>
+      <c r="P33" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="30">
+        <v>0</v>
+      </c>
+      <c r="R33" s="15">
+        <v>6.1642001951818598E-2</v>
+      </c>
+      <c r="S33" s="15">
+        <v>1.1684459280035975</v>
+      </c>
+      <c r="T33" s="15">
+        <v>1.1637010333586686</v>
+      </c>
+      <c r="U33" s="30">
+        <v>1.1554201639388526</v>
+      </c>
+      <c r="V33" s="15">
+        <v>1.3506694942927564</v>
+      </c>
+      <c r="W33" s="15">
+        <v>1.3726859181907376</v>
+      </c>
+      <c r="X33" s="15">
+        <v>1.1347119894586919</v>
+      </c>
+      <c r="Y33" s="30">
+        <v>1.1248199431717678</v>
+      </c>
+      <c r="Z33" s="15">
+        <v>1.0735999673969598</v>
+      </c>
+      <c r="AA33" s="15">
+        <v>2.0216938648945186</v>
+      </c>
+      <c r="AB33" s="15">
+        <v>2.2952189291248231</v>
+      </c>
+      <c r="AC33" s="30">
+        <v>3.124500082209611</v>
+      </c>
+      <c r="AD33" s="15">
+        <v>2.9675162267938315</v>
+      </c>
+      <c r="AE33" s="15">
+        <v>3.3802019965582271</v>
+      </c>
+      <c r="AF33" s="15">
+        <v>2.9323981275861097</v>
+      </c>
+      <c r="AG33" s="30">
+        <v>3.0348069704480296</v>
+      </c>
+      <c r="AH33" s="15">
+        <v>3.9253648966142505</v>
+      </c>
+      <c r="AI33" s="15">
+        <v>3.5209362236676163</v>
+      </c>
+      <c r="AJ33" s="15">
+        <v>3.291015145776826</v>
+      </c>
+      <c r="AK33" s="30">
+        <v>3.0999838809707221</v>
+      </c>
+      <c r="AL33" s="15">
+        <v>2.8980000346245824</v>
+      </c>
+      <c r="AM33" s="15">
+        <v>2.8575239093953213</v>
+      </c>
+      <c r="AN33" s="15">
+        <v>2.6476121384461062</v>
+      </c>
+      <c r="AO33" s="30">
+        <v>2.5148971380867025</v>
+      </c>
+      <c r="AP33" s="15">
+        <v>2.2908680076957384</v>
+      </c>
+      <c r="AQ33" s="15">
+        <v>2.0740719187776446</v>
+      </c>
+      <c r="AR33" s="15">
+        <v>1.9278000761151306</v>
+      </c>
+      <c r="AS33" s="30">
+        <v>1.7484671191562013</v>
+      </c>
+      <c r="AT33" s="15">
+        <v>1.5164159190035829</v>
+      </c>
+      <c r="AU33" s="15">
+        <v>1.2300599090135123</v>
+      </c>
+      <c r="AV33" s="15">
+        <v>1.0601241013926035</v>
+      </c>
+      <c r="AW33" s="30">
+        <v>1.037111066153765</v>
+      </c>
+      <c r="AX33" s="15">
+        <v>0.94860000731429239</v>
+      </c>
+      <c r="AY33" s="15">
+        <v>1.0087920335201777</v>
+      </c>
+      <c r="AZ33" s="15">
+        <v>1.0496159892854313</v>
+      </c>
+      <c r="BA33" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB33" s="15">
+        <v>0</v>
+      </c>
+      <c r="BC33" s="15">
+        <v>0</v>
+      </c>
+      <c r="BD33" s="15">
+        <v>0</v>
+      </c>
+      <c r="BE33" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF33" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG33" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH33" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI33" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ33" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK33" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL33" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM33" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN33" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO33" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP33" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ33" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:69">
+      <c r="A34" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B34" s="15">
+        <v>2.3321469504336512</v>
+      </c>
+      <c r="C34" s="15">
+        <v>0.64262397506581759</v>
+      </c>
+      <c r="D34" s="15">
+        <v>7.4535990651332429E-2</v>
+      </c>
+      <c r="E34" s="15">
+        <v>1.1554201639388526</v>
+      </c>
+      <c r="F34" s="15">
+        <v>1.1248199431717678</v>
+      </c>
+      <c r="G34" s="15">
+        <v>3.124500082209611</v>
+      </c>
+      <c r="H34" s="15">
+        <v>3.0348069704480296</v>
+      </c>
+      <c r="I34" s="15">
+        <v>3.0999838809707221</v>
+      </c>
+      <c r="J34" s="15">
+        <v>2.5148971380867025</v>
+      </c>
+      <c r="K34" s="15">
+        <v>1.7484671191562013</v>
+      </c>
+      <c r="L34" s="15">
+        <v>1.037111066153765</v>
+      </c>
+      <c r="M34" s="15">
+        <v>0</v>
+      </c>
+      <c r="N34" s="15">
+        <v>0</v>
+      </c>
+      <c r="O34" s="27">
+        <v>0</v>
+      </c>
+      <c r="P34" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="30">
+        <v>0</v>
+      </c>
+      <c r="R34" s="15">
+        <v>6.1642001951818598E-2</v>
+      </c>
+      <c r="S34" s="15">
+        <v>1.1684459280035975</v>
+      </c>
+      <c r="T34" s="15">
+        <v>1.1637010333586686</v>
+      </c>
+      <c r="U34" s="30">
+        <v>1.1554201639388526</v>
+      </c>
+      <c r="V34" s="15">
+        <v>1.3506694942927564</v>
+      </c>
+      <c r="W34" s="15">
+        <v>1.3726859181907376</v>
+      </c>
+      <c r="X34" s="15">
+        <v>1.1347119894586919</v>
+      </c>
+      <c r="Y34" s="30">
+        <v>1.1248199431717678</v>
+      </c>
+      <c r="Z34" s="15">
+        <v>1.0735999673969598</v>
+      </c>
+      <c r="AA34" s="15">
+        <v>2.0216938648945186</v>
+      </c>
+      <c r="AB34" s="15">
+        <v>2.2952189291248231</v>
+      </c>
+      <c r="AC34" s="30">
+        <v>3.124500082209611</v>
+      </c>
+      <c r="AD34" s="15">
+        <v>2.9675162267938315</v>
+      </c>
+      <c r="AE34" s="15">
+        <v>3.3802019965582271</v>
+      </c>
+      <c r="AF34" s="15">
+        <v>2.9323981275861097</v>
+      </c>
+      <c r="AG34" s="30">
+        <v>3.0348069704480296</v>
+      </c>
+      <c r="AH34" s="15">
+        <v>3.9253648966142505</v>
+      </c>
+      <c r="AI34" s="15">
+        <v>3.5209362236676163</v>
+      </c>
+      <c r="AJ34" s="15">
+        <v>3.291015145776826</v>
+      </c>
+      <c r="AK34" s="30">
+        <v>3.0999838809707221</v>
+      </c>
+      <c r="AL34" s="15">
+        <v>2.8980000346245824</v>
+      </c>
+      <c r="AM34" s="15">
+        <v>2.8575239093953213</v>
+      </c>
+      <c r="AN34" s="15">
+        <v>2.6476121384461062</v>
+      </c>
+      <c r="AO34" s="30">
+        <v>2.5148971380867025</v>
+      </c>
+      <c r="AP34" s="15">
+        <v>2.2908680076957384</v>
+      </c>
+      <c r="AQ34" s="15">
+        <v>2.0740719187776446</v>
+      </c>
+      <c r="AR34" s="15">
+        <v>1.9278000761151306</v>
+      </c>
+      <c r="AS34" s="30">
+        <v>1.7484671191562013</v>
+      </c>
+      <c r="AT34" s="15">
+        <v>1.5164159190035829</v>
+      </c>
+      <c r="AU34" s="15">
+        <v>1.2300599090135123</v>
+      </c>
+      <c r="AV34" s="15">
+        <v>1.0601241013926035</v>
+      </c>
+      <c r="AW34" s="30">
+        <v>1.037111066153765</v>
+      </c>
+      <c r="AX34" s="15">
+        <v>0.94860000731429239</v>
+      </c>
+      <c r="AY34" s="15">
+        <v>1.0087920335201777</v>
+      </c>
+      <c r="AZ34" s="15">
+        <v>1.0496159892854313</v>
+      </c>
+      <c r="BA34" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB34" s="15">
+        <v>0</v>
+      </c>
+      <c r="BC34" s="15">
+        <v>0</v>
+      </c>
+      <c r="BD34" s="15">
+        <v>0</v>
+      </c>
+      <c r="BE34" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF34" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG34" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH34" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI34" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ34" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK34" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL34" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM34" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN34" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO34" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP34" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ34" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:69">
+      <c r="A35" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B35" s="15">
+        <v>0.84736908503429276</v>
+      </c>
+      <c r="C35" s="15">
+        <v>2.7010288951985144</v>
+      </c>
+      <c r="D35" s="15">
+        <v>0</v>
+      </c>
+      <c r="E35" s="15">
+        <v>0</v>
+      </c>
+      <c r="F35" s="15">
+        <v>0</v>
+      </c>
+      <c r="G35" s="15">
+        <v>0</v>
+      </c>
+      <c r="H35" s="15">
+        <v>0</v>
+      </c>
+      <c r="I35" s="15">
+        <v>0</v>
+      </c>
+      <c r="J35" s="15">
+        <v>0</v>
+      </c>
+      <c r="K35" s="15">
+        <v>0</v>
+      </c>
+      <c r="L35" s="15">
+        <v>0</v>
+      </c>
+      <c r="M35" s="15">
+        <v>0</v>
+      </c>
+      <c r="N35" s="15">
+        <v>0</v>
+      </c>
+      <c r="O35" s="27">
+        <v>0</v>
+      </c>
+      <c r="P35" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="30">
+        <v>0</v>
+      </c>
+      <c r="R35" s="15">
+        <v>0</v>
+      </c>
+      <c r="S35" s="15">
+        <v>0</v>
+      </c>
+      <c r="T35" s="15">
+        <v>0</v>
+      </c>
+      <c r="U35" s="30">
+        <v>0</v>
+      </c>
+      <c r="V35" s="15">
+        <v>0</v>
+      </c>
+      <c r="W35" s="15">
+        <v>0</v>
+      </c>
+      <c r="X35" s="15">
+        <v>0</v>
+      </c>
+      <c r="Y35" s="30">
+        <v>0</v>
+      </c>
+      <c r="Z35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AA35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AB35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AC35" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AF35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AG35" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AI35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK35" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AM35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AN35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AO35" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AQ35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AR35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AS35" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AU35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AV35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AW35" s="30">
+        <v>0</v>
+      </c>
+      <c r="AX35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AY35" s="15">
+        <v>0</v>
+      </c>
+      <c r="AZ35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BA35" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BC35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BD35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BE35" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI35" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM35" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP35" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ35" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:69">
+      <c r="A36" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B36" s="15">
+        <v>488.36415144628552</v>
+      </c>
+      <c r="C36" s="15">
+        <v>381.97115332965757</v>
+      </c>
+      <c r="D36" s="15">
+        <v>322.97376449105479</v>
+      </c>
+      <c r="E36" s="15">
+        <v>278.61501953178941</v>
+      </c>
+      <c r="F36" s="15">
+        <v>323.40139231216705</v>
+      </c>
+      <c r="G36" s="15">
+        <v>284.46197171483988</v>
+      </c>
+      <c r="H36" s="15">
+        <v>281.9988808490134</v>
+      </c>
+      <c r="I36" s="15">
+        <v>292.15550406214646</v>
+      </c>
+      <c r="J36" s="15">
+        <v>319.91056990095547</v>
+      </c>
+      <c r="K36" s="15">
+        <v>494.57318163825693</v>
+      </c>
+      <c r="L36" s="15">
+        <v>521.01205544568757</v>
+      </c>
+      <c r="M36" s="15">
+        <v>494.42428174870122</v>
+      </c>
+      <c r="N36" s="15">
+        <v>490.97171467868418</v>
+      </c>
+      <c r="O36" s="27">
+        <v>280.77073481627025</v>
+      </c>
+      <c r="P36" s="27">
+        <v>414.02083881297688</v>
+      </c>
+      <c r="Q36" s="30">
+        <v>316.74106415666301</v>
+      </c>
+      <c r="R36" s="15">
+        <v>303.62150231506234</v>
+      </c>
+      <c r="S36" s="15">
+        <v>305.40467118180987</v>
+      </c>
+      <c r="T36" s="15">
+        <v>308.08897603799591</v>
+      </c>
+      <c r="U36" s="30">
+        <v>278.61501953178941</v>
+      </c>
+      <c r="V36" s="15">
+        <v>272.84395184387415</v>
+      </c>
+      <c r="W36" s="15">
+        <v>311.26293136199911</v>
+      </c>
+      <c r="X36" s="15">
+        <v>303.15395918374423</v>
+      </c>
+      <c r="Y36" s="30">
+        <v>323.40139231216705</v>
+      </c>
+      <c r="Z36" s="15">
+        <v>318.79268068614732</v>
+      </c>
+      <c r="AA36" s="15">
+        <v>299.60758319163313</v>
+      </c>
+      <c r="AB36" s="15">
+        <v>286.77477788793675</v>
+      </c>
+      <c r="AC36" s="30">
+        <v>284.46197171483988</v>
+      </c>
+      <c r="AD36" s="15">
+        <v>271.51684796234338</v>
+      </c>
+      <c r="AE36" s="15">
+        <v>267.21963416050971</v>
+      </c>
+      <c r="AF36" s="15">
+        <v>286.14270235654305</v>
+      </c>
+      <c r="AG36" s="30">
+        <v>281.9988808490134</v>
+      </c>
+      <c r="AH36" s="15">
+        <v>289.17632496742863</v>
+      </c>
+      <c r="AI36" s="15">
+        <v>279.43740932609342</v>
+      </c>
+      <c r="AJ36" s="15">
+        <v>286.8160650766963</v>
+      </c>
+      <c r="AK36" s="30">
+        <v>292.15550406214646</v>
+      </c>
+      <c r="AL36" s="15">
+        <v>311.87729094482671</v>
+      </c>
+      <c r="AM36" s="15">
+        <v>325.61296915337766</v>
+      </c>
+      <c r="AN36" s="15">
+        <v>317.53684839903656</v>
+      </c>
+      <c r="AO36" s="30">
+        <v>319.91056990095547</v>
+      </c>
+      <c r="AP36" s="15">
+        <v>330.11101479460035</v>
+      </c>
+      <c r="AQ36" s="15">
+        <v>448.75912860017638</v>
+      </c>
+      <c r="AR36" s="15">
+        <v>495.89868815039836</v>
+      </c>
+      <c r="AS36" s="30">
+        <v>494.57318163825693</v>
+      </c>
+      <c r="AT36" s="15">
+        <v>510.17989800336863</v>
+      </c>
+      <c r="AU36" s="15">
+        <v>573.88097534369172</v>
+      </c>
+      <c r="AV36" s="15">
+        <v>536.54953319475169</v>
+      </c>
+      <c r="AW36" s="30">
+        <v>521.01205544568757</v>
+      </c>
+      <c r="AX36" s="15">
+        <v>510.93333503341046</v>
+      </c>
+      <c r="AY36" s="15">
+        <v>521.46598216251607</v>
+      </c>
+      <c r="AZ36" s="15">
+        <v>540.91236089884057</v>
+      </c>
+      <c r="BA36" s="30">
+        <v>494.42428174870122</v>
+      </c>
+      <c r="BB36" s="15">
+        <v>483.60275622768614</v>
+      </c>
+      <c r="BC36" s="15">
+        <v>431.82894025376066</v>
+      </c>
+      <c r="BD36" s="15">
+        <v>528.99083258041424</v>
+      </c>
+      <c r="BE36" s="30">
+        <v>490.97171467868418</v>
+      </c>
+      <c r="BF36" s="15">
+        <v>525.29091697913907</v>
+      </c>
+      <c r="BG36" s="15">
+        <v>472.01625081284652</v>
+      </c>
+      <c r="BH36" s="15">
+        <v>373.37946494905947</v>
+      </c>
+      <c r="BI36" s="30">
+        <v>280.77073481627025</v>
+      </c>
+      <c r="BJ36" s="15">
+        <v>298.88583186794284</v>
+      </c>
+      <c r="BK36" s="15">
+        <v>283.57899401028976</v>
+      </c>
+      <c r="BL36" s="15">
+        <v>444.47331708359627</v>
+      </c>
+      <c r="BM36" s="30">
+        <v>414.02083881297688</v>
+      </c>
+      <c r="BN36" s="15">
+        <v>365.23766789578553</v>
+      </c>
+      <c r="BO36" s="15">
+        <v>306.08675714785534</v>
+      </c>
+      <c r="BP36" s="15">
+        <v>278.11821755248889</v>
+      </c>
+      <c r="BQ36" s="30">
+        <v>316.74106415666301</v>
+      </c>
+    </row>
+    <row r="37" spans="1:69">
+      <c r="A37" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B37" s="15">
+        <v>384.249386790492</v>
+      </c>
+      <c r="C37" s="15">
+        <v>309.62553269554587</v>
+      </c>
+      <c r="D37" s="15">
+        <v>274.92600151743966</v>
+      </c>
+      <c r="E37" s="15">
+        <v>241.15647421691685</v>
+      </c>
+      <c r="F37" s="15">
+        <v>272.82590991491907</v>
+      </c>
+      <c r="G37" s="15">
+        <v>256.38909894602494</v>
+      </c>
+      <c r="H37" s="15">
+        <v>249.80489381769934</v>
+      </c>
+      <c r="I37" s="15">
+        <v>259.27460604470014</v>
+      </c>
+      <c r="J37" s="15">
+        <v>272.57545147757963</v>
+      </c>
+      <c r="K37" s="15">
+        <v>448.8268541473912</v>
+      </c>
+      <c r="L37" s="15">
+        <v>464.90706186925445</v>
+      </c>
+      <c r="M37" s="15">
+        <v>453.9686168994038</v>
+      </c>
+      <c r="N37" s="15">
+        <v>450.03571740850032</v>
+      </c>
+      <c r="O37" s="27">
+        <v>236.51484456473347</v>
+      </c>
+      <c r="P37" s="27">
+        <v>179.30517827384799</v>
+      </c>
+      <c r="Q37" s="30">
+        <v>158.13611206241904</v>
+      </c>
+      <c r="R37" s="15">
+        <v>255.07403088901125</v>
+      </c>
+      <c r="S37" s="15">
+        <v>253.25642139504063</v>
+      </c>
+      <c r="T37" s="15">
+        <v>255.66733524531031</v>
+      </c>
+      <c r="U37" s="30">
+        <v>241.15647421691685</v>
+      </c>
+      <c r="V37" s="15">
+        <v>241.17728770026204</v>
+      </c>
+      <c r="W37" s="15">
+        <v>272.07173288367312</v>
+      </c>
+      <c r="X37" s="15">
+        <v>268.36916750688982</v>
+      </c>
+      <c r="Y37" s="30">
+        <v>272.82590991491907</v>
+      </c>
+      <c r="Z37" s="15">
+        <v>269.86815349362467</v>
+      </c>
+      <c r="AA37" s="15">
+        <v>268.90967817983795</v>
+      </c>
+      <c r="AB37" s="15">
+        <v>254.73892420317199</v>
+      </c>
+      <c r="AC37" s="30">
+        <v>256.38909894602494</v>
+      </c>
+      <c r="AD37" s="15">
+        <v>238.23917672427245</v>
+      </c>
+      <c r="AE37" s="15">
+        <v>231.93122632294097</v>
+      </c>
+      <c r="AF37" s="15">
+        <v>239.16294140577304</v>
+      </c>
+      <c r="AG37" s="30">
+        <v>249.80489381769934</v>
+      </c>
+      <c r="AH37" s="15">
+        <v>250.69219839730152</v>
+      </c>
+      <c r="AI37" s="15">
+        <v>242.2454908432411</v>
+      </c>
+      <c r="AJ37" s="15">
+        <v>251.43139270461691</v>
+      </c>
+      <c r="AK37" s="30">
+        <v>259.27460604470014</v>
+      </c>
+      <c r="AL37" s="15">
+        <v>267.08835387989694</v>
+      </c>
+      <c r="AM37" s="15">
+        <v>279.61298264878326</v>
+      </c>
+      <c r="AN37" s="15">
+        <v>275.54150188717284</v>
+      </c>
+      <c r="AO37" s="30">
+        <v>272.57545147757963</v>
+      </c>
+      <c r="AP37" s="15">
+        <v>284.95524219094125</v>
+      </c>
+      <c r="AQ37" s="15">
+        <v>397.77021028666911</v>
+      </c>
+      <c r="AR37" s="15">
+        <v>450.81984952807642</v>
+      </c>
+      <c r="AS37" s="30">
+        <v>448.8268541473912</v>
+      </c>
+      <c r="AT37" s="15">
+        <v>455.70408778760606</v>
+      </c>
+      <c r="AU37" s="15">
+        <v>518.19865629160699</v>
+      </c>
+      <c r="AV37" s="15">
+        <v>480.09295774127037</v>
+      </c>
+      <c r="AW37" s="30">
+        <v>464.90706186925445</v>
+      </c>
+      <c r="AX37" s="15">
+        <v>459.33759446888683</v>
+      </c>
+      <c r="AY37" s="15">
+        <v>462.52024928358094</v>
+      </c>
+      <c r="AZ37" s="15">
+        <v>487.26802460833693</v>
+      </c>
+      <c r="BA37" s="30">
+        <v>453.9686168994038</v>
+      </c>
+      <c r="BB37" s="15">
+        <v>432.9484085703067</v>
+      </c>
+      <c r="BC37" s="15">
+        <v>382.36937313509691</v>
+      </c>
+      <c r="BD37" s="15">
+        <v>474.72336363107581</v>
+      </c>
+      <c r="BE37" s="30">
+        <v>450.03571740850032</v>
+      </c>
+      <c r="BF37" s="15">
+        <v>478.78650430695785</v>
+      </c>
+      <c r="BG37" s="15">
+        <v>427.30199029356066</v>
+      </c>
+      <c r="BH37" s="15">
+        <v>332.53520325718324</v>
+      </c>
+      <c r="BI37" s="30">
+        <v>236.51484456473347</v>
+      </c>
+      <c r="BJ37" s="15">
+        <v>234.44552203884163</v>
+      </c>
+      <c r="BK37" s="15">
+        <v>221.21938195961198</v>
+      </c>
+      <c r="BL37" s="15">
+        <v>209.93569463332801</v>
+      </c>
+      <c r="BM37" s="30">
+        <v>179.30517827384799</v>
+      </c>
+      <c r="BN37" s="15">
+        <v>156.8624145341976</v>
+      </c>
+      <c r="BO37" s="15">
+        <v>127.46349007977111</v>
+      </c>
+      <c r="BP37" s="15">
+        <v>148.90260841159892</v>
+      </c>
+      <c r="BQ37" s="30">
+        <v>158.13611206241904</v>
+      </c>
+    </row>
+    <row r="38" spans="1:69">
+      <c r="A38" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B38" s="15">
+        <v>104.11476465579355</v>
+      </c>
+      <c r="C38" s="15">
+        <v>72.345620634111683</v>
+      </c>
+      <c r="D38" s="15">
+        <v>48.047762973615164</v>
+      </c>
+      <c r="E38" s="15">
+        <v>37.458545314872573</v>
+      </c>
+      <c r="F38" s="15">
+        <v>50.57548239724796</v>
+      </c>
+      <c r="G38" s="15">
+        <v>28.072872768814911</v>
+      </c>
+      <c r="H38" s="15">
+        <v>32.193987031314052</v>
+      </c>
+      <c r="I38" s="15">
+        <v>32.880898017446327</v>
+      </c>
+      <c r="J38" s="15">
+        <v>47.335118423375818</v>
+      </c>
+      <c r="K38" s="15">
+        <v>45.74632749086571</v>
+      </c>
+      <c r="L38" s="15">
+        <v>56.104993576433095</v>
+      </c>
+      <c r="M38" s="15">
+        <v>40.455664849297399</v>
+      </c>
+      <c r="N38" s="15">
+        <v>40.93599727018389</v>
+      </c>
+      <c r="O38" s="27">
+        <v>44.25589025153679</v>
+      </c>
+      <c r="P38" s="27">
+        <v>234.71566053912886</v>
+      </c>
+      <c r="Q38" s="30">
+        <v>158.604952094244</v>
+      </c>
+      <c r="R38" s="15">
+        <v>48.547471426051068</v>
+      </c>
+      <c r="S38" s="15">
+        <v>52.148249786769256</v>
+      </c>
+      <c r="T38" s="15">
+        <v>52.421640792685601</v>
+      </c>
+      <c r="U38" s="30">
+        <v>37.458545314872573</v>
+      </c>
+      <c r="V38" s="15">
+        <v>31.66666414361211</v>
+      </c>
+      <c r="W38" s="15">
+        <v>39.19119847832598</v>
+      </c>
+      <c r="X38" s="15">
+        <v>34.78479167685439</v>
+      </c>
+      <c r="Y38" s="30">
+        <v>50.57548239724796</v>
+      </c>
+      <c r="Z38" s="15">
+        <v>48.924527192522667</v>
+      </c>
+      <c r="AA38" s="15">
+        <v>30.697905011795143</v>
+      </c>
+      <c r="AB38" s="15">
+        <v>32.035853684764739</v>
+      </c>
+      <c r="AC38" s="30">
+        <v>28.072872768814911</v>
+      </c>
+      <c r="AD38" s="15">
+        <v>33.277671238070901</v>
+      </c>
+      <c r="AE38" s="15">
+        <v>35.288407837568755</v>
+      </c>
+      <c r="AF38" s="15">
+        <v>46.979760950770043</v>
+      </c>
+      <c r="AG38" s="30">
+        <v>32.193987031314052</v>
+      </c>
+      <c r="AH38" s="15">
+        <v>38.484126570127088</v>
+      </c>
+      <c r="AI38" s="15">
+        <v>37.191918482852294</v>
+      </c>
+      <c r="AJ38" s="15">
+        <v>35.384672372079379</v>
+      </c>
+      <c r="AK38" s="30">
+        <v>32.880898017446327</v>
+      </c>
+      <c r="AL38" s="15">
+        <v>44.788937064929748</v>
+      </c>
+      <c r="AM38" s="15">
+        <v>45.999986504594382</v>
+      </c>
+      <c r="AN38" s="15">
+        <v>41.995346511863687</v>
+      </c>
+      <c r="AO38" s="30">
+        <v>47.335118423375818</v>
+      </c>
+      <c r="AP38" s="15">
+        <v>45.15577260365913</v>
+      </c>
+      <c r="AQ38" s="15">
+        <v>50.988918313507277</v>
+      </c>
+      <c r="AR38" s="15">
+        <v>45.078838622321918</v>
+      </c>
+      <c r="AS38" s="30">
+        <v>45.74632749086571</v>
+      </c>
+      <c r="AT38" s="15">
+        <v>54.475810215762593</v>
+      </c>
+      <c r="AU38" s="15">
+        <v>55.682319052084758</v>
+      </c>
+      <c r="AV38" s="15">
+        <v>56.456575453481278</v>
+      </c>
+      <c r="AW38" s="30">
+        <v>56.104993576433095</v>
+      </c>
+      <c r="AX38" s="15">
+        <v>51.595740564523609</v>
+      </c>
+      <c r="AY38" s="15">
+        <v>58.945732878935118</v>
+      </c>
+      <c r="AZ38" s="15">
+        <v>53.644336290503688</v>
+      </c>
+      <c r="BA38" s="30">
+        <v>40.455664849297399</v>
+      </c>
+      <c r="BB38" s="15">
+        <v>50.654347657379439</v>
+      </c>
+      <c r="BC38" s="15">
+        <v>49.45956711866377</v>
+      </c>
+      <c r="BD38" s="15">
+        <v>54.267468949338451</v>
+      </c>
+      <c r="BE38" s="30">
+        <v>40.93599727018389</v>
+      </c>
+      <c r="BF38" s="15">
+        <v>46.504412672181246</v>
+      </c>
+      <c r="BG38" s="15">
+        <v>44.714260519285858</v>
+      </c>
+      <c r="BH38" s="15">
+        <v>40.844261691876248</v>
+      </c>
+      <c r="BI38" s="30">
+        <v>44.25589025153679</v>
+      </c>
+      <c r="BJ38" s="15">
+        <v>64.440309829101224</v>
+      </c>
+      <c r="BK38" s="15">
+        <v>62.359612050677804</v>
+      </c>
+      <c r="BL38" s="15">
+        <v>234.53762245026829</v>
+      </c>
+      <c r="BM38" s="30">
+        <v>234.71566053912886</v>
+      </c>
+      <c r="BN38" s="15">
+        <v>208.37525336158791</v>
+      </c>
+      <c r="BO38" s="15">
+        <v>178.6232670680842</v>
+      </c>
+      <c r="BP38" s="15">
+        <v>129.21560914088994</v>
+      </c>
+      <c r="BQ38" s="30">
+        <v>158.604952094244</v>
+      </c>
+    </row>
+    <row r="39" spans="1:69">
+      <c r="A39" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B39" s="15">
+        <v>7021.6608462538134</v>
+      </c>
+      <c r="C39" s="15">
+        <v>6283.9942243325977</v>
+      </c>
+      <c r="D39" s="15">
+        <v>6711.4752581494431</v>
+      </c>
+      <c r="E39" s="15">
+        <v>6274.3021425732404</v>
+      </c>
+      <c r="F39" s="15">
+        <v>7713.6281309375081</v>
+      </c>
+      <c r="G39" s="15">
+        <v>12958.828840958606</v>
+      </c>
+      <c r="H39" s="15">
+        <v>16251.520225569224</v>
+      </c>
+      <c r="I39" s="15">
+        <v>17205.398974806747</v>
+      </c>
+      <c r="J39" s="15">
+        <v>22841.30189048652</v>
+      </c>
+      <c r="K39" s="15">
+        <v>29516.407649274777</v>
+      </c>
+      <c r="L39" s="15">
+        <v>34584.636091104163</v>
+      </c>
+      <c r="M39" s="15">
+        <v>35788.241895997438</v>
+      </c>
+      <c r="N39" s="15">
+        <v>33281.747480445898</v>
+      </c>
+      <c r="O39" s="27">
+        <v>32033.30833479685</v>
+      </c>
+      <c r="P39" s="27">
+        <v>30597.572746426362</v>
+      </c>
+      <c r="Q39" s="30">
+        <v>30444.561551509345</v>
+      </c>
+      <c r="R39" s="15">
+        <v>6370.7102890194901</v>
+      </c>
+      <c r="S39" s="15">
+        <v>6366.5328198842517</v>
+      </c>
+      <c r="T39" s="15">
+        <v>6663.3001002731016</v>
+      </c>
+      <c r="U39" s="30">
+        <v>6274.3021425732404</v>
+      </c>
+      <c r="V39" s="15">
+        <v>6422.3660944671574</v>
+      </c>
+      <c r="W39" s="15">
+        <v>6947.9842036094551</v>
+      </c>
+      <c r="X39" s="15">
+        <v>7181.1570282290104</v>
+      </c>
+      <c r="Y39" s="30">
+        <v>7713.6281309375081</v>
+      </c>
+      <c r="Z39" s="15">
+        <v>8499.1107088670797</v>
+      </c>
+      <c r="AA39" s="15">
+        <v>9236.8789909767947</v>
+      </c>
+      <c r="AB39" s="15">
+        <v>10444.099037021677</v>
+      </c>
+      <c r="AC39" s="30">
+        <v>12958.828840958606</v>
+      </c>
+      <c r="AD39" s="15">
+        <v>13244.722473673211</v>
+      </c>
+      <c r="AE39" s="15">
+        <v>14061.93263968443</v>
+      </c>
+      <c r="AF39" s="15">
+        <v>14245.311116762543</v>
+      </c>
+      <c r="AG39" s="30">
+        <v>16251.520225569224</v>
+      </c>
+      <c r="AH39" s="15">
+        <v>16334.839462514468</v>
+      </c>
+      <c r="AI39" s="15">
+        <v>16293.054070178821</v>
+      </c>
+      <c r="AJ39" s="15">
+        <v>16383.973837644709</v>
+      </c>
+      <c r="AK39" s="30">
+        <v>17205.398974806747</v>
+      </c>
+      <c r="AL39" s="15">
+        <v>18649.505254642623</v>
+      </c>
+      <c r="AM39" s="15">
+        <v>20060.798429701721</v>
+      </c>
+      <c r="AN39" s="15">
+        <v>20432.853380539877</v>
+      </c>
+      <c r="AO39" s="30">
+        <v>22841.30189048652</v>
+      </c>
+      <c r="AP39" s="15">
+        <v>23314.102924657844</v>
+      </c>
+      <c r="AQ39" s="15">
+        <v>23727.07354604833</v>
+      </c>
+      <c r="AR39" s="15">
+        <v>26129.959117377683</v>
+      </c>
+      <c r="AS39" s="30">
+        <v>29516.407649274777</v>
+      </c>
+      <c r="AT39" s="15">
+        <v>33535.687656454669</v>
+      </c>
+      <c r="AU39" s="15">
+        <v>35047.867907669832</v>
+      </c>
+      <c r="AV39" s="15">
+        <v>33061.050366943076</v>
+      </c>
+      <c r="AW39" s="30">
+        <v>34584.636091104163</v>
+      </c>
+      <c r="AX39" s="15">
+        <v>32431.895593447218</v>
+      </c>
+      <c r="AY39" s="15">
+        <v>34517.248628104986</v>
+      </c>
+      <c r="AZ39" s="15">
+        <v>36541.83443387413</v>
+      </c>
+      <c r="BA39" s="30">
+        <v>35788.241895997438</v>
+      </c>
+      <c r="BB39" s="15">
+        <v>34371.792126221568</v>
+      </c>
+      <c r="BC39" s="15">
+        <v>31353.759105047568</v>
+      </c>
+      <c r="BD39" s="15">
+        <v>34277.721970746054</v>
+      </c>
+      <c r="BE39" s="30">
+        <v>33281.747480445898</v>
+      </c>
+      <c r="BF39" s="15">
+        <v>36454.404409067261</v>
+      </c>
+      <c r="BG39" s="15">
+        <v>37534.287629149076</v>
+      </c>
+      <c r="BH39" s="15">
+        <v>34337.319653011022</v>
+      </c>
+      <c r="BI39" s="30">
+        <v>32033.30833479685</v>
+      </c>
+      <c r="BJ39" s="15">
+        <v>32937.813181401754</v>
+      </c>
+      <c r="BK39" s="15">
+        <v>30532.937795913735</v>
+      </c>
+      <c r="BL39" s="15">
+        <v>30833.276036611423</v>
+      </c>
+      <c r="BM39" s="30">
+        <v>30597.572746426362</v>
+      </c>
+      <c r="BN39" s="15">
+        <v>29518.83629024637</v>
+      </c>
+      <c r="BO39" s="15">
+        <v>29629.935262812673</v>
+      </c>
+      <c r="BP39" s="15">
+        <v>30325.207400139887</v>
+      </c>
+      <c r="BQ39" s="30">
+        <v>30444.561551509345</v>
+      </c>
+    </row>
+    <row r="40" spans="1:69">
+      <c r="A40" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="B40" s="15">
+        <v>284.66940331057771</v>
+      </c>
+      <c r="C40" s="15">
+        <v>219.12149580353207</v>
+      </c>
+      <c r="D40" s="15">
+        <v>200.49559878827665</v>
+      </c>
+      <c r="E40" s="15">
+        <v>188.95991914359547</v>
+      </c>
+      <c r="F40" s="15">
+        <v>22.426808211571252</v>
+      </c>
+      <c r="G40" s="15">
+        <v>454.10970814348093</v>
+      </c>
+      <c r="H40" s="15">
+        <v>-1.4875395864014023E-13</v>
+      </c>
+      <c r="I40" s="15">
+        <v>-1.4878498914979242E-13</v>
+      </c>
+      <c r="J40" s="15">
+        <v>-1.4876167696103861E-13</v>
+      </c>
+      <c r="K40" s="15">
+        <v>-1.4873502948901188E-13</v>
+      </c>
+      <c r="L40" s="15">
+        <v>-1.4874351616763365E-13</v>
+      </c>
+      <c r="M40" s="15">
+        <v>4.3066512075826627E-9</v>
+      </c>
+      <c r="N40" s="15">
+        <v>0</v>
+      </c>
+      <c r="O40" s="27">
+        <v>0</v>
+      </c>
+      <c r="P40" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="30">
+        <v>0</v>
+      </c>
+      <c r="R40" s="15">
+        <v>152.70485083521231</v>
+      </c>
+      <c r="S40" s="15">
+        <v>155.26900760512771</v>
+      </c>
+      <c r="T40" s="15">
+        <v>179.96570462806824</v>
+      </c>
+      <c r="U40" s="30">
+        <v>188.95991914359547</v>
+      </c>
+      <c r="V40" s="15">
+        <v>232.08223618544463</v>
+      </c>
+      <c r="W40" s="15">
+        <v>172.54719532422013</v>
+      </c>
+      <c r="X40" s="15">
+        <v>221.76297488075983</v>
+      </c>
+      <c r="Y40" s="30">
+        <v>22.426808211571252</v>
+      </c>
+      <c r="Z40" s="15">
+        <v>153.67193998999542</v>
+      </c>
+      <c r="AA40" s="15">
+        <v>129.56087174990199</v>
+      </c>
+      <c r="AB40" s="15">
+        <v>391.26096851750918</v>
+      </c>
+      <c r="AC40" s="30">
+        <v>454.10970814348093</v>
+      </c>
+      <c r="AD40" s="15">
+        <v>156.65817292783288</v>
+      </c>
+      <c r="AE40" s="15">
+        <v>-1.4877927897053965E-13</v>
+      </c>
+      <c r="AF40" s="15">
+        <v>-1.4877645006864202E-13</v>
+      </c>
+      <c r="AG40" s="30">
+        <v>-1.4875395864014023E-13</v>
+      </c>
+      <c r="AH40" s="15">
+        <v>-1.4876537898685565E-13</v>
+      </c>
+      <c r="AI40" s="15">
+        <v>-1.4878104264907331E-13</v>
+      </c>
+      <c r="AJ40" s="15">
+        <v>-1.4878109504001947E-13</v>
+      </c>
+      <c r="AK40" s="30">
+        <v>-1.4878498914979242E-13</v>
+      </c>
+      <c r="AL40" s="15">
+        <v>-1.4878074580085927E-13</v>
+      </c>
+      <c r="AM40" s="15">
+        <v>1.1279699642348466</v>
+      </c>
+      <c r="AN40" s="15">
+        <v>-1.4877039064893463E-13</v>
+      </c>
+      <c r="AO40" s="30">
+        <v>-1.4876167696103861E-13</v>
+      </c>
+      <c r="AP40" s="15">
+        <v>-1.4875902270354432E-13</v>
+      </c>
+      <c r="AQ40" s="15">
+        <v>-1.4875642083109271E-13</v>
+      </c>
+      <c r="AR40" s="15">
+        <v>-1.487440749672299E-13</v>
+      </c>
+      <c r="AS40" s="30">
+        <v>-1.4873502948901188E-13</v>
+      </c>
+      <c r="AT40" s="15">
+        <v>-1.4871576860623398E-13</v>
+      </c>
+      <c r="AU40" s="15">
+        <v>-1.4871622263162561E-13</v>
+      </c>
+      <c r="AV40" s="15">
+        <v>-1.4874143814603732E-13</v>
+      </c>
+      <c r="AW40" s="30">
+        <v>-1.4874351616763365E-13</v>
+      </c>
+      <c r="AX40" s="15">
+        <v>-1.4876153727350311E-13</v>
+      </c>
+      <c r="AY40" s="15">
+        <v>-1.4874693878579026E-13</v>
+      </c>
+      <c r="AZ40" s="15">
+        <v>-1.4873703767339724E-13</v>
+      </c>
+      <c r="BA40" s="30">
+        <v>4.3066512075826627E-9</v>
+      </c>
+      <c r="BB40" s="15">
+        <v>4.0384514115288747E-9</v>
+      </c>
+      <c r="BC40" s="15">
+        <v>3.6592514355406598E-9</v>
+      </c>
+      <c r="BD40" s="15">
+        <v>4.0804509146935084E-9</v>
+      </c>
+      <c r="BE40" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF40" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG40" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH40" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI40" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ40" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK40" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL40" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM40" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN40" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO40" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP40" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ40" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:69">
+      <c r="A41" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="W6" s="11" t="s">
-[...38 lines deleted...]
-      <c r="AJ6" s="11" t="s">
+      <c r="B41" s="15">
+        <v>284.66940331057771</v>
+      </c>
+      <c r="C41" s="15">
+        <v>197.82777432416779</v>
+      </c>
+      <c r="D41" s="15">
+        <v>159.87038294827664</v>
+      </c>
+      <c r="E41" s="15">
+        <v>122.56273739003279</v>
+      </c>
+      <c r="F41" s="15">
+        <v>0</v>
+      </c>
+      <c r="G41" s="15">
+        <v>0</v>
+      </c>
+      <c r="H41" s="15">
+        <v>0</v>
+      </c>
+      <c r="I41" s="15">
+        <v>0</v>
+      </c>
+      <c r="J41" s="15">
+        <v>0</v>
+      </c>
+      <c r="K41" s="15">
+        <v>0</v>
+      </c>
+      <c r="L41" s="15">
+        <v>0</v>
+      </c>
+      <c r="M41" s="15">
+        <v>0</v>
+      </c>
+      <c r="N41" s="15">
+        <v>0</v>
+      </c>
+      <c r="O41" s="27">
+        <v>0</v>
+      </c>
+      <c r="P41" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="30">
+        <v>0</v>
+      </c>
+      <c r="R41" s="15">
+        <v>152.70485083521231</v>
+      </c>
+      <c r="S41" s="15">
+        <v>137.27546254146614</v>
+      </c>
+      <c r="T41" s="15">
+        <v>139.12183298806823</v>
+      </c>
+      <c r="U41" s="30">
+        <v>122.56273739003279</v>
+      </c>
+      <c r="V41" s="15">
+        <v>118.83277350755044</v>
+      </c>
+      <c r="W41" s="15">
+        <v>112.16236531535333</v>
+      </c>
+      <c r="X41" s="15">
+        <v>108.30630299385032</v>
+      </c>
+      <c r="Y41" s="30">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AA41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AB41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AC41" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AF41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AG41" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AI41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK41" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AM41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AN41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AO41" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AQ41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AR41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AS41" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AU41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AV41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AW41" s="30">
+        <v>0</v>
+      </c>
+      <c r="AX41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AY41" s="15">
+        <v>0</v>
+      </c>
+      <c r="AZ41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BA41" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BC41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BD41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BE41" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI41" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM41" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP41" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ41" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:69">
+      <c r="A42" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B42" s="15">
+        <v>1469.3241698067759</v>
+      </c>
+      <c r="C42" s="15">
+        <v>1361.4089321765448</v>
+      </c>
+      <c r="D42" s="15">
+        <v>1517.9813516073734</v>
+      </c>
+      <c r="E42" s="15">
+        <v>1240.0127959414292</v>
+      </c>
+      <c r="F42" s="15">
+        <v>1635.5298573696455</v>
+      </c>
+      <c r="G42" s="15">
+        <v>2208.6716141129878</v>
+      </c>
+      <c r="H42" s="15">
+        <v>3066.230151142041</v>
+      </c>
+      <c r="I42" s="15">
+        <v>2942.263327026677</v>
+      </c>
+      <c r="J42" s="15">
+        <v>3369.4881530101547</v>
+      </c>
+      <c r="K42" s="15">
+        <v>3840.3096717130784</v>
+      </c>
+      <c r="L42" s="15">
+        <v>2237.0201556918591</v>
+      </c>
+      <c r="M42" s="15">
+        <v>2366.6120784393147</v>
+      </c>
+      <c r="N42" s="15">
+        <v>2429.8693353187491</v>
+      </c>
+      <c r="O42" s="27">
+        <v>2538.9090524031517</v>
+      </c>
+      <c r="P42" s="27">
+        <v>2910.8148627681994</v>
+      </c>
+      <c r="Q42" s="30">
+        <v>3454.4884486213723</v>
+      </c>
+      <c r="R42" s="15">
+        <v>1469.7390585374897</v>
+      </c>
+      <c r="S42" s="15">
+        <v>1482.9018216276961</v>
+      </c>
+      <c r="T42" s="15">
+        <v>1558.8279306853813</v>
+      </c>
+      <c r="U42" s="30">
+        <v>1240.0127959414292</v>
+      </c>
+      <c r="V42" s="15">
+        <v>1341.8509295945353</v>
+      </c>
+      <c r="W42" s="15">
+        <v>1432.0695046515978</v>
+      </c>
+      <c r="X42" s="15">
+        <v>1478.2949542668566</v>
+      </c>
+      <c r="Y42" s="30">
+        <v>1635.5298573696455</v>
+      </c>
+      <c r="Z42" s="15">
+        <v>1660.3975015771161</v>
+      </c>
+      <c r="AA42" s="15">
+        <v>1734.5790700817872</v>
+      </c>
+      <c r="AB42" s="15">
+        <v>1881.508571899986</v>
+      </c>
+      <c r="AC42" s="30">
+        <v>2208.6716141129878</v>
+      </c>
+      <c r="AD42" s="15">
+        <v>2290.4340470475054</v>
+      </c>
+      <c r="AE42" s="15">
+        <v>2462.1731794929783</v>
+      </c>
+      <c r="AF42" s="15">
+        <v>2776.574433806356</v>
+      </c>
+      <c r="AG42" s="30">
+        <v>3066.230151142041</v>
+      </c>
+      <c r="AH42" s="15">
+        <v>3007.7104507833137</v>
+      </c>
+      <c r="AI42" s="15">
+        <v>2910.0055568582211</v>
+      </c>
+      <c r="AJ42" s="15">
+        <v>2986.3973372836585</v>
+      </c>
+      <c r="AK42" s="30">
+        <v>2942.263327026677</v>
+      </c>
+      <c r="AL42" s="15">
+        <v>3187.3170380812699</v>
+      </c>
+      <c r="AM42" s="15">
+        <v>3236.6346143747028</v>
+      </c>
+      <c r="AN42" s="15">
+        <v>3266.7986748239473</v>
+      </c>
+      <c r="AO42" s="30">
+        <v>3369.4881530101547</v>
+      </c>
+      <c r="AP42" s="15">
+        <v>3368.8679143170752</v>
+      </c>
+      <c r="AQ42" s="15">
+        <v>3449.464428916147</v>
+      </c>
+      <c r="AR42" s="15">
+        <v>3652.6283192163451</v>
+      </c>
+      <c r="AS42" s="30">
+        <v>3840.3096717130784</v>
+      </c>
+      <c r="AT42" s="15">
+        <v>2225.6404851217276</v>
+      </c>
+      <c r="AU42" s="15">
+        <v>2366.1148549804921</v>
+      </c>
+      <c r="AV42" s="15">
+        <v>2163.39811891216</v>
+      </c>
+      <c r="AW42" s="30">
+        <v>2237.0201556918591</v>
+      </c>
+      <c r="AX42" s="15">
+        <v>2284.9992171273066</v>
+      </c>
+      <c r="AY42" s="15">
+        <v>2422.2093470615118</v>
+      </c>
+      <c r="AZ42" s="15">
+        <v>2456.0770370571722</v>
+      </c>
+      <c r="BA42" s="30">
+        <v>2366.6120784393147</v>
+      </c>
+      <c r="BB42" s="15">
+        <v>2505.2985599669064</v>
+      </c>
+      <c r="BC42" s="15">
+        <v>2258.8608852093016</v>
+      </c>
+      <c r="BD42" s="15">
+        <v>2512.5812243454111</v>
+      </c>
+      <c r="BE42" s="30">
+        <v>2429.8693353187491</v>
+      </c>
+      <c r="BF42" s="15">
+        <v>2865.1049975017709</v>
+      </c>
+      <c r="BG42" s="15">
+        <v>3145.7224541646369</v>
+      </c>
+      <c r="BH42" s="15">
+        <v>2744.6169279537762</v>
+      </c>
+      <c r="BI42" s="30">
+        <v>2538.9090524031517</v>
+      </c>
+      <c r="BJ42" s="15">
+        <v>2704.381326067075</v>
+      </c>
+      <c r="BK42" s="15">
+        <v>2803.3103246623232</v>
+      </c>
+      <c r="BL42" s="15">
+        <v>2857.4187008573672</v>
+      </c>
+      <c r="BM42" s="30">
+        <v>2910.8148627681994</v>
+      </c>
+      <c r="BN42" s="15">
+        <v>3096.5596984882259</v>
+      </c>
+      <c r="BO42" s="15">
+        <v>3059.123777970623</v>
+      </c>
+      <c r="BP42" s="15">
+        <v>3116.2976935936977</v>
+      </c>
+      <c r="BQ42" s="30">
+        <v>3454.4884486213723</v>
+      </c>
+    </row>
+    <row r="43" spans="1:69">
+      <c r="A43" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B43" s="15">
+        <v>1419.028984192068</v>
+      </c>
+      <c r="C43" s="15">
+        <v>1285.7098361137137</v>
+      </c>
+      <c r="D43" s="15">
+        <v>1155.9973130091776</v>
+      </c>
+      <c r="E43" s="15">
+        <v>1240.0127959414292</v>
+      </c>
+      <c r="F43" s="15">
+        <v>1635.5298573696455</v>
+      </c>
+      <c r="G43" s="15">
+        <v>2208.6716141129878</v>
+      </c>
+      <c r="H43" s="15">
+        <v>3066.230151142041</v>
+      </c>
+      <c r="I43" s="15">
+        <v>2942.263327026677</v>
+      </c>
+      <c r="J43" s="15">
+        <v>3369.4881530101547</v>
+      </c>
+      <c r="K43" s="15">
+        <v>3840.3096717130784</v>
+      </c>
+      <c r="L43" s="15">
+        <v>2191.9839628191544</v>
+      </c>
+      <c r="M43" s="15">
+        <v>2366.6120784393147</v>
+      </c>
+      <c r="N43" s="15">
+        <v>2429.8693353187491</v>
+      </c>
+      <c r="O43" s="27">
+        <v>2538.9090524031517</v>
+      </c>
+      <c r="P43" s="27">
+        <v>2909.6271550346892</v>
+      </c>
+      <c r="Q43" s="30">
+        <v>3179.2084702468906</v>
+      </c>
+      <c r="R43" s="15">
+        <v>1108.2615530917465</v>
+      </c>
+      <c r="S43" s="15">
+        <v>1121.9197658704109</v>
+      </c>
+      <c r="T43" s="15">
+        <v>1198.7495093633686</v>
+      </c>
+      <c r="U43" s="30">
+        <v>1240.0127959414292</v>
+      </c>
+      <c r="V43" s="15">
+        <v>1341.8509295945353</v>
+      </c>
+      <c r="W43" s="15">
+        <v>1432.0695046515978</v>
+      </c>
+      <c r="X43" s="15">
+        <v>1478.2949542668566</v>
+      </c>
+      <c r="Y43" s="30">
+        <v>1635.5298573696455</v>
+      </c>
+      <c r="Z43" s="15">
+        <v>1660.3975015771161</v>
+      </c>
+      <c r="AA43" s="15">
+        <v>1734.5790700817872</v>
+      </c>
+      <c r="AB43" s="15">
+        <v>1881.508571899986</v>
+      </c>
+      <c r="AC43" s="30">
+        <v>2208.6716141129878</v>
+      </c>
+      <c r="AD43" s="15">
+        <v>2290.4340470475054</v>
+      </c>
+      <c r="AE43" s="15">
+        <v>2462.1731794929783</v>
+      </c>
+      <c r="AF43" s="15">
+        <v>2776.574433806356</v>
+      </c>
+      <c r="AG43" s="30">
+        <v>3066.230151142041</v>
+      </c>
+      <c r="AH43" s="15">
+        <v>3007.7104507833137</v>
+      </c>
+      <c r="AI43" s="15">
+        <v>2910.0055568582211</v>
+      </c>
+      <c r="AJ43" s="15">
+        <v>2986.3973372836585</v>
+      </c>
+      <c r="AK43" s="30">
+        <v>2942.263327026677</v>
+      </c>
+      <c r="AL43" s="15">
+        <v>3187.3170380812699</v>
+      </c>
+      <c r="AM43" s="15">
+        <v>3236.6346143747028</v>
+      </c>
+      <c r="AN43" s="15">
+        <v>3266.7986748239473</v>
+      </c>
+      <c r="AO43" s="30">
+        <v>3369.4881530101547</v>
+      </c>
+      <c r="AP43" s="15">
+        <v>3368.8679143170752</v>
+      </c>
+      <c r="AQ43" s="15">
+        <v>3449.464428916147</v>
+      </c>
+      <c r="AR43" s="15">
+        <v>3652.6283192163451</v>
+      </c>
+      <c r="AS43" s="30">
+        <v>3840.3096717130784</v>
+      </c>
+      <c r="AT43" s="15">
+        <v>2225.6404851217276</v>
+      </c>
+      <c r="AU43" s="15">
+        <v>2366.1148549804921</v>
+      </c>
+      <c r="AV43" s="15">
+        <v>2163.39811891216</v>
+      </c>
+      <c r="AW43" s="30">
+        <v>2191.9839628191544</v>
+      </c>
+      <c r="AX43" s="15">
+        <v>2254.6176668930461</v>
+      </c>
+      <c r="AY43" s="15">
+        <v>2402.0194953906425</v>
+      </c>
+      <c r="AZ43" s="15">
+        <v>2447.6801091428888</v>
+      </c>
+      <c r="BA43" s="30">
+        <v>2366.6120784393147</v>
+      </c>
+      <c r="BB43" s="15">
+        <v>2505.2985599669064</v>
+      </c>
+      <c r="BC43" s="15">
+        <v>2258.8608852093016</v>
+      </c>
+      <c r="BD43" s="15">
+        <v>2512.5812243454111</v>
+      </c>
+      <c r="BE43" s="30">
+        <v>2429.8693353187491</v>
+      </c>
+      <c r="BF43" s="15">
+        <v>2618.7400070055746</v>
+      </c>
+      <c r="BG43" s="15">
+        <v>2894.0374620490497</v>
+      </c>
+      <c r="BH43" s="15">
+        <v>2744.6169279537762</v>
+      </c>
+      <c r="BI43" s="30">
+        <v>2538.9090524031517</v>
+      </c>
+      <c r="BJ43" s="15">
+        <v>2704.381326067075</v>
+      </c>
+      <c r="BK43" s="15">
+        <v>2796.7964751848986</v>
+      </c>
+      <c r="BL43" s="15">
+        <v>2856.4352608085237</v>
+      </c>
+      <c r="BM43" s="30">
+        <v>2909.6271550346892</v>
+      </c>
+      <c r="BN43" s="15">
+        <v>3095.3676244587805</v>
+      </c>
+      <c r="BO43" s="15">
+        <v>3057.6090499696475</v>
+      </c>
+      <c r="BP43" s="15">
+        <v>3116.2976935936977</v>
+      </c>
+      <c r="BQ43" s="30">
+        <v>3179.2084702468906</v>
+      </c>
+    </row>
+    <row r="44" spans="1:69">
+      <c r="A44" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B44" s="15">
+        <v>50.295185614707897</v>
+      </c>
+      <c r="C44" s="15">
+        <v>75.699096062831231</v>
+      </c>
+      <c r="D44" s="15">
+        <v>361.98403859819592</v>
+      </c>
+      <c r="E44" s="15">
+        <v>0</v>
+      </c>
+      <c r="F44" s="15">
+        <v>0</v>
+      </c>
+      <c r="G44" s="15">
+        <v>0</v>
+      </c>
+      <c r="H44" s="15">
+        <v>0</v>
+      </c>
+      <c r="I44" s="15">
+        <v>0</v>
+      </c>
+      <c r="J44" s="15">
+        <v>0</v>
+      </c>
+      <c r="K44" s="15">
+        <v>0</v>
+      </c>
+      <c r="L44" s="15">
+        <v>45.036192872704589</v>
+      </c>
+      <c r="M44" s="15">
+        <v>0</v>
+      </c>
+      <c r="N44" s="15">
+        <v>0</v>
+      </c>
+      <c r="O44" s="27">
+        <v>0</v>
+      </c>
+      <c r="P44" s="27">
+        <v>1.1877077335102328</v>
+      </c>
+      <c r="Q44" s="30">
+        <v>275.27997837448186</v>
+      </c>
+      <c r="R44" s="15">
+        <v>361.47750544574308</v>
+      </c>
+      <c r="S44" s="15">
+        <v>360.98205575728531</v>
+      </c>
+      <c r="T44" s="15">
+        <v>360.07842132201262</v>
+      </c>
+      <c r="U44" s="30">
+        <v>0</v>
+      </c>
+      <c r="V44" s="15">
+        <v>0</v>
+      </c>
+      <c r="W44" s="15">
+        <v>0</v>
+      </c>
+      <c r="X44" s="15">
+        <v>0</v>
+      </c>
+      <c r="Y44" s="30">
+        <v>0</v>
+      </c>
+      <c r="Z44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AA44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AB44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AC44" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AF44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AG44" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AI44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK44" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AM44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AN44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AO44" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AQ44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AR44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AS44" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AU44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AV44" s="15">
+        <v>0</v>
+      </c>
+      <c r="AW44" s="30">
+        <v>45.036192872704589</v>
+      </c>
+      <c r="AX44" s="15">
+        <v>30.38155023426053</v>
+      </c>
+      <c r="AY44" s="15">
+        <v>20.189851670869114</v>
+      </c>
+      <c r="AZ44" s="15">
+        <v>8.3969279142834505</v>
+      </c>
+      <c r="BA44" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB44" s="15">
+        <v>0</v>
+      </c>
+      <c r="BC44" s="15">
+        <v>0</v>
+      </c>
+      <c r="BD44" s="15">
+        <v>0</v>
+      </c>
+      <c r="BE44" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF44" s="15">
+        <v>246.36499049619619</v>
+      </c>
+      <c r="BG44" s="15">
+        <v>251.68499211558733</v>
+      </c>
+      <c r="BH44" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI44" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ44" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK44" s="15">
+        <v>6.5138494774244933</v>
+      </c>
+      <c r="BL44" s="15">
+        <v>0.98344004884365421</v>
+      </c>
+      <c r="BM44" s="30">
+        <v>1.1877077335102328</v>
+      </c>
+      <c r="BN44" s="15">
+        <v>1.192074029445461</v>
+      </c>
+      <c r="BO44" s="15">
+        <v>1.514728000975756</v>
+      </c>
+      <c r="BP44" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ44" s="30">
+        <v>275.27997837448186</v>
+      </c>
+    </row>
+    <row r="45" spans="1:69">
+      <c r="A45" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="B45" s="15">
+        <v>1955.0641510749115</v>
+      </c>
+      <c r="C45" s="15">
+        <v>1613.5283913941639</v>
+      </c>
+      <c r="D45" s="15">
+        <v>1632.3568292618429</v>
+      </c>
+      <c r="E45" s="15">
+        <v>1629.2482711687994</v>
+      </c>
+      <c r="F45" s="15">
+        <v>1980.6933549312712</v>
+      </c>
+      <c r="G45" s="15">
+        <v>4254.206829933647</v>
+      </c>
+      <c r="H45" s="15">
+        <v>5495.5091825580066</v>
+      </c>
+      <c r="I45" s="15">
+        <v>5784.8927093169659</v>
+      </c>
+      <c r="J45" s="15">
+        <v>7069.2944459962409</v>
+      </c>
+      <c r="K45" s="15">
+        <v>6283.9370695665739</v>
+      </c>
+      <c r="L45" s="15">
+        <v>6388.518040793153</v>
+      </c>
+      <c r="M45" s="15">
+        <v>6248.8823001580204</v>
+      </c>
+      <c r="N45" s="15">
+        <v>5703.2074860255825</v>
+      </c>
+      <c r="O45" s="27">
+        <v>5518.3767861971101</v>
+      </c>
+      <c r="P45" s="27">
+        <v>5243.7143073506741</v>
+      </c>
+      <c r="Q45" s="30">
+        <v>4729.8605884303479</v>
+      </c>
+      <c r="R45" s="15">
+        <v>1525.9917883186636</v>
+      </c>
+      <c r="S45" s="15">
+        <v>1607.7731299334721</v>
+      </c>
+      <c r="T45" s="15">
+        <v>1668.4174138268747</v>
+      </c>
+      <c r="U45" s="30">
+        <v>1629.2482711687994</v>
+      </c>
+      <c r="V45" s="15">
+        <v>1592.2301978494629</v>
+      </c>
+      <c r="W45" s="15">
+        <v>1790.5792572851526</v>
+      </c>
+      <c r="X45" s="15">
+        <v>1668.5352884995518</v>
+      </c>
+      <c r="Y45" s="30">
+        <v>1980.6933549312712</v>
+      </c>
+      <c r="Z45" s="15">
+        <v>2312.0297377883753</v>
+      </c>
+      <c r="AA45" s="15">
+        <v>2574.849865928285</v>
+      </c>
+      <c r="AB45" s="15">
+        <v>2951.3318108643957</v>
+      </c>
+      <c r="AC45" s="30">
+        <v>4254.206829933647</v>
+      </c>
+      <c r="AD45" s="15">
+        <v>4721.4833798422051</v>
+      </c>
+      <c r="AE45" s="15">
+        <v>5140.4349263275299</v>
+      </c>
+      <c r="AF45" s="15">
+        <v>4639.6003578263644</v>
+      </c>
+      <c r="AG45" s="30">
+        <v>5495.5091825580066</v>
+      </c>
+      <c r="AH45" s="15">
+        <v>5676.0875832432866</v>
+      </c>
+      <c r="AI45" s="15">
+        <v>5664.8912904789368</v>
+      </c>
+      <c r="AJ45" s="15">
+        <v>5385.2568070195248</v>
+      </c>
+      <c r="AK45" s="30">
+        <v>5784.8927093169659</v>
+      </c>
+      <c r="AL45" s="15">
+        <v>6483.6421599767145</v>
+      </c>
+      <c r="AM45" s="15">
+        <v>6949.3397722809186</v>
+      </c>
+      <c r="AN45" s="15">
+        <v>5989.8249527793087</v>
+      </c>
+      <c r="AO45" s="30">
+        <v>7069.2944459962409</v>
+      </c>
+      <c r="AP45" s="15">
+        <v>6452.8700972494062</v>
+      </c>
+      <c r="AQ45" s="15">
+        <v>5772.6877430204659</v>
+      </c>
+      <c r="AR45" s="15">
+        <v>5462.0409830768167</v>
+      </c>
+      <c r="AS45" s="30">
+        <v>6283.9370695665739</v>
+      </c>
+      <c r="AT45" s="15">
+        <v>6908.7441367762394</v>
+      </c>
+      <c r="AU45" s="15">
+        <v>6806.6106999916119</v>
+      </c>
+      <c r="AV45" s="15">
+        <v>5396.198397358794</v>
+      </c>
+      <c r="AW45" s="30">
+        <v>6388.518040793153</v>
+      </c>
+      <c r="AX45" s="15">
+        <v>5480.963268680408</v>
+      </c>
+      <c r="AY45" s="15">
+        <v>5678.8595274518902</v>
+      </c>
+      <c r="AZ45" s="15">
+        <v>6027.7482390498626</v>
+      </c>
+      <c r="BA45" s="30">
+        <v>6248.8823001580204</v>
+      </c>
+      <c r="BB45" s="15">
+        <v>6198.355956314982</v>
+      </c>
+      <c r="BC45" s="15">
+        <v>5789.7377954002386</v>
+      </c>
+      <c r="BD45" s="15">
+        <v>5691.2499970323188</v>
+      </c>
+      <c r="BE45" s="30">
+        <v>5703.2074860255825</v>
+      </c>
+      <c r="BF45" s="15">
+        <v>6173.5322114249302</v>
+      </c>
+      <c r="BG45" s="15">
+        <v>6613.1070042567044</v>
+      </c>
+      <c r="BH45" s="15">
+        <v>5694.6007857814511</v>
+      </c>
+      <c r="BI45" s="30">
+        <v>5518.3767861971101</v>
+      </c>
+      <c r="BJ45" s="15">
+        <v>5620.8433046048976</v>
+      </c>
+      <c r="BK45" s="15">
+        <v>5017.3619131693649</v>
+      </c>
+      <c r="BL45" s="15">
+        <v>5154.9377452105164</v>
+      </c>
+      <c r="BM45" s="30">
+        <v>5243.7143073506741</v>
+      </c>
+      <c r="BN45" s="15">
+        <v>4853.035917875005</v>
+      </c>
+      <c r="BO45" s="15">
+        <v>4986.9546672124925</v>
+      </c>
+      <c r="BP45" s="15">
+        <v>4840.7377583091011</v>
+      </c>
+      <c r="BQ45" s="30">
+        <v>4729.8605884303479</v>
+      </c>
+    </row>
+    <row r="46" spans="1:69">
+      <c r="A46" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B46" s="15">
+        <v>1940.8509799642929</v>
+      </c>
+      <c r="C46" s="15">
+        <v>1599.5011149384304</v>
+      </c>
+      <c r="D46" s="15">
+        <v>1624.70757322125</v>
+      </c>
+      <c r="E46" s="15">
+        <v>1626.9374308409217</v>
+      </c>
+      <c r="F46" s="15">
+        <v>1980.3392449491616</v>
+      </c>
+      <c r="G46" s="15">
+        <v>3498.6027260527321</v>
+      </c>
+      <c r="H46" s="15">
+        <v>4786.8840493868693</v>
+      </c>
+      <c r="I46" s="15">
+        <v>4523.1959463240173</v>
+      </c>
+      <c r="J46" s="15">
+        <v>5552.9850499005006</v>
+      </c>
+      <c r="K46" s="15">
+        <v>5238.308759392422</v>
+      </c>
+      <c r="L46" s="15">
+        <v>4794.465009822512</v>
+      </c>
+      <c r="M46" s="15">
+        <v>5089.5752002711588</v>
+      </c>
+      <c r="N46" s="15">
+        <v>4446.1152338748216</v>
+      </c>
+      <c r="O46" s="27">
+        <v>4837.8211903765341</v>
+      </c>
+      <c r="P46" s="27">
+        <v>4562.8377441793773</v>
+      </c>
+      <c r="Q46" s="30">
+        <v>3962.83422068661</v>
+      </c>
+      <c r="R46" s="15">
+        <v>1522.7511802160536</v>
+      </c>
+      <c r="S46" s="15">
+        <v>1604.8435481139848</v>
+      </c>
+      <c r="T46" s="15">
+        <v>1663.5060456860854</v>
+      </c>
+      <c r="U46" s="30">
+        <v>1626.9374308409217</v>
+      </c>
+      <c r="V46" s="15">
+        <v>1590.2695485835541</v>
+      </c>
+      <c r="W46" s="15">
+        <v>1789.8630733278358</v>
+      </c>
+      <c r="X46" s="15">
+        <v>1668.2124825025508</v>
+      </c>
+      <c r="Y46" s="30">
+        <v>1980.3392449491616</v>
+      </c>
+      <c r="Z46" s="15">
+        <v>2279.0165387909187</v>
+      </c>
+      <c r="AA46" s="15">
+        <v>2527.7112750784563</v>
+      </c>
+      <c r="AB46" s="15">
+        <v>2894.944994516306</v>
+      </c>
+      <c r="AC46" s="30">
+        <v>3498.6027260527321</v>
+      </c>
+      <c r="AD46" s="15">
+        <v>3712.1674077041498</v>
+      </c>
+      <c r="AE46" s="15">
+        <v>4048.4849538777717</v>
+      </c>
+      <c r="AF46" s="15">
+        <v>4089.7491164317394</v>
+      </c>
+      <c r="AG46" s="30">
+        <v>4786.8840493868693</v>
+      </c>
+      <c r="AH46" s="15">
+        <v>4582.2481543133454</v>
+      </c>
+      <c r="AI46" s="15">
+        <v>4426.4197331884934</v>
+      </c>
+      <c r="AJ46" s="15">
+        <v>4242.503673614021</v>
+      </c>
+      <c r="AK46" s="30">
+        <v>4523.1959463240173</v>
+      </c>
+      <c r="AL46" s="15">
+        <v>5146.4858114889312</v>
+      </c>
+      <c r="AM46" s="15">
+        <v>5560.515933690448</v>
+      </c>
+      <c r="AN46" s="15">
+        <v>5225.1955692303463</v>
+      </c>
+      <c r="AO46" s="30">
+        <v>5552.9850499005006</v>
+      </c>
+      <c r="AP46" s="15">
+        <v>5101.2569311367088</v>
+      </c>
+      <c r="AQ46" s="15">
+        <v>4633.8672385339623</v>
+      </c>
+      <c r="AR46" s="15">
+        <v>4841.740766165949</v>
+      </c>
+      <c r="AS46" s="30">
+        <v>5238.308759392422</v>
+      </c>
+      <c r="AT46" s="15">
+        <v>5641.4147306747673</v>
+      </c>
+      <c r="AU46" s="15">
+        <v>5364.2754932090938</v>
+      </c>
+      <c r="AV46" s="15">
+        <v>4616.224443505871</v>
+      </c>
+      <c r="AW46" s="30">
+        <v>4794.465009822512</v>
+      </c>
+      <c r="AX46" s="15">
+        <v>4454.9945343507616</v>
+      </c>
+      <c r="AY46" s="15">
+        <v>4576.3150050619588</v>
+      </c>
+      <c r="AZ46" s="15">
+        <v>4728.4034077320584</v>
+      </c>
+      <c r="BA46" s="30">
+        <v>5089.5752002711588</v>
+      </c>
+      <c r="BB46" s="15">
+        <v>4736.7529838851005</v>
+      </c>
+      <c r="BC46" s="15">
+        <v>4507.5638023187457</v>
+      </c>
+      <c r="BD46" s="15">
+        <v>4545.9512595879933</v>
+      </c>
+      <c r="BE46" s="30">
+        <v>4446.1152338748216</v>
+      </c>
+      <c r="BF46" s="15">
+        <v>5099.2528893317894</v>
+      </c>
+      <c r="BG46" s="15">
+        <v>5317.025097480986</v>
+      </c>
+      <c r="BH46" s="15">
+        <v>5032.9157544903492</v>
+      </c>
+      <c r="BI46" s="30">
+        <v>4837.8211903765341</v>
+      </c>
+      <c r="BJ46" s="15">
+        <v>4927.516917840594</v>
+      </c>
+      <c r="BK46" s="15">
+        <v>4459.8565674678221</v>
+      </c>
+      <c r="BL46" s="15">
+        <v>4568.0474416034331</v>
+      </c>
+      <c r="BM46" s="30">
+        <v>4562.8377441793773</v>
+      </c>
+      <c r="BN46" s="15">
+        <v>4216.1863901441629</v>
+      </c>
+      <c r="BO46" s="15">
+        <v>4150.1196786734208</v>
+      </c>
+      <c r="BP46" s="15">
+        <v>4099.6646621497912</v>
+      </c>
+      <c r="BQ46" s="30">
+        <v>3962.83422068661</v>
+      </c>
+    </row>
+    <row r="47" spans="1:69">
+      <c r="A47" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B47" s="15">
+        <v>14.213171110618514</v>
+      </c>
+      <c r="C47" s="15">
+        <v>14.027276455733549</v>
+      </c>
+      <c r="D47" s="15">
+        <v>7.6492560405929915</v>
+      </c>
+      <c r="E47" s="15">
+        <v>2.3108403278777052</v>
+      </c>
+      <c r="F47" s="15">
+        <v>0.35410998210963063</v>
+      </c>
+      <c r="G47" s="15">
+        <v>755.60410388091475</v>
+      </c>
+      <c r="H47" s="15">
+        <v>708.62513317113735</v>
+      </c>
+      <c r="I47" s="15">
+        <v>1261.6967629929482</v>
+      </c>
+      <c r="J47" s="15">
+        <v>1516.3093960957403</v>
+      </c>
+      <c r="K47" s="15">
+        <v>1045.6283101741521</v>
+      </c>
+      <c r="L47" s="15">
+        <v>1594.0530309706407</v>
+      </c>
+      <c r="M47" s="15">
+        <v>1159.3070998868616</v>
+      </c>
+      <c r="N47" s="15">
+        <v>1257.0922521507612</v>
+      </c>
+      <c r="O47" s="27">
+        <v>680.55559582057549</v>
+      </c>
+      <c r="P47" s="27">
+        <v>680.87656317129631</v>
+      </c>
+      <c r="Q47" s="30">
+        <v>767.02636774373752</v>
+      </c>
+      <c r="R47" s="15">
+        <v>3.2406081026098921</v>
+      </c>
+      <c r="S47" s="15">
+        <v>2.9295818194872809</v>
+      </c>
+      <c r="T47" s="15">
+        <v>4.9113681407893415</v>
+      </c>
+      <c r="U47" s="30">
+        <v>2.3108403278777052</v>
+      </c>
+      <c r="V47" s="15">
+        <v>1.9606492659088399</v>
+      </c>
+      <c r="W47" s="15">
+        <v>0.71618395731690654</v>
+      </c>
+      <c r="X47" s="15">
+        <v>0.32280599700117962</v>
+      </c>
+      <c r="Y47" s="30">
+        <v>0.35410998210963063</v>
+      </c>
+      <c r="Z47" s="15">
+        <v>33.013198997456513</v>
+      </c>
+      <c r="AA47" s="15">
+        <v>47.138590849828695</v>
+      </c>
+      <c r="AB47" s="15">
+        <v>56.386816348089909</v>
+      </c>
+      <c r="AC47" s="30">
+        <v>755.60410388091475</v>
+      </c>
+      <c r="AD47" s="15">
+        <v>1009.3159721380551</v>
+      </c>
+      <c r="AE47" s="15">
+        <v>1091.949972449758</v>
+      </c>
+      <c r="AF47" s="15">
+        <v>549.85124139462482</v>
+      </c>
+      <c r="AG47" s="30">
+        <v>708.62513317113735</v>
+      </c>
+      <c r="AH47" s="15">
+        <v>1093.8394289299417</v>
+      </c>
+      <c r="AI47" s="15">
+        <v>1238.4715572904436</v>
+      </c>
+      <c r="AJ47" s="15">
+        <v>1142.7531334055043</v>
+      </c>
+      <c r="AK47" s="30">
+        <v>1261.6967629929482</v>
+      </c>
+      <c r="AL47" s="15">
+        <v>1337.1563484877838</v>
+      </c>
+      <c r="AM47" s="15">
+        <v>1388.8238385904701</v>
+      </c>
+      <c r="AN47" s="15">
+        <v>764.62938354896221</v>
+      </c>
+      <c r="AO47" s="30">
+        <v>1516.3093960957403</v>
+      </c>
+      <c r="AP47" s="15">
+        <v>1351.6131661126969</v>
+      </c>
+      <c r="AQ47" s="15">
+        <v>1138.8205044865031</v>
+      </c>
+      <c r="AR47" s="15">
+        <v>620.30021691086756</v>
+      </c>
+      <c r="AS47" s="30">
+        <v>1045.6283101741521</v>
+      </c>
+      <c r="AT47" s="15">
+        <v>1267.3294061014719</v>
+      </c>
+      <c r="AU47" s="15">
+        <v>1442.3352067825178</v>
+      </c>
+      <c r="AV47" s="15">
+        <v>779.97395385292293</v>
+      </c>
+      <c r="AW47" s="30">
+        <v>1594.0530309706407</v>
+      </c>
+      <c r="AX47" s="15">
+        <v>1025.9687343296466</v>
+      </c>
+      <c r="AY47" s="15">
+        <v>1102.5445223899312</v>
+      </c>
+      <c r="AZ47" s="15">
+        <v>1299.3448313178044</v>
+      </c>
+      <c r="BA47" s="30">
+        <v>1159.3070998868616</v>
+      </c>
+      <c r="BB47" s="15">
+        <v>1461.6029724298817</v>
+      </c>
+      <c r="BC47" s="15">
+        <v>1282.1739930814929</v>
+      </c>
+      <c r="BD47" s="15">
+        <v>1145.2987374443251</v>
+      </c>
+      <c r="BE47" s="30">
+        <v>1257.0922521507612</v>
+      </c>
+      <c r="BF47" s="15">
+        <v>1074.2793220931403</v>
+      </c>
+      <c r="BG47" s="15">
+        <v>1296.0819067757188</v>
+      </c>
+      <c r="BH47" s="15">
+        <v>661.6850312911024</v>
+      </c>
+      <c r="BI47" s="30">
+        <v>680.55559582057549</v>
+      </c>
+      <c r="BJ47" s="15">
+        <v>693.32638676430327</v>
+      </c>
+      <c r="BK47" s="15">
+        <v>557.50534570154252</v>
+      </c>
+      <c r="BL47" s="15">
+        <v>586.89030360708284</v>
+      </c>
+      <c r="BM47" s="30">
+        <v>680.87656317129631</v>
+      </c>
+      <c r="BN47" s="15">
+        <v>636.84952773084171</v>
+      </c>
+      <c r="BO47" s="15">
+        <v>836.83498853907156</v>
+      </c>
+      <c r="BP47" s="15">
+        <v>741.07309615930967</v>
+      </c>
+      <c r="BQ47" s="30">
+        <v>767.02636774373752</v>
+      </c>
+    </row>
+    <row r="48" spans="1:69">
+      <c r="A48" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B48" s="15">
+        <v>3312.6031220615478</v>
+      </c>
+      <c r="C48" s="15">
+        <v>3089.9354049583571</v>
+      </c>
+      <c r="D48" s="15">
+        <v>3360.6414784919507</v>
+      </c>
+      <c r="E48" s="15">
+        <v>3216.0811563194161</v>
+      </c>
+      <c r="F48" s="15">
+        <v>4074.9781104250205</v>
+      </c>
+      <c r="G48" s="15">
+        <v>6041.8406887684914</v>
+      </c>
+      <c r="H48" s="15">
+        <v>7689.780891869178</v>
+      </c>
+      <c r="I48" s="15">
+        <v>8478.2429384631032</v>
+      </c>
+      <c r="J48" s="15">
+        <v>12402.519291480125</v>
+      </c>
+      <c r="K48" s="15">
+        <v>19392.160907995127</v>
+      </c>
+      <c r="L48" s="15">
+        <v>25959.09789461915</v>
+      </c>
+      <c r="M48" s="15">
+        <v>27172.747517395797</v>
+      </c>
+      <c r="N48" s="15">
+        <v>25148.670659101565</v>
+      </c>
+      <c r="O48" s="27">
+        <v>23976.022496196587</v>
+      </c>
+      <c r="P48" s="27">
+        <v>22443.043576307489</v>
+      </c>
+      <c r="Q48" s="30">
+        <v>22260.212514457624</v>
+      </c>
+      <c r="R48" s="15">
+        <v>3222.2745913281246</v>
+      </c>
+      <c r="S48" s="15">
+        <v>3120.5888607179559</v>
+      </c>
+      <c r="T48" s="15">
+        <v>3256.0890511327766</v>
+      </c>
+      <c r="U48" s="30">
+        <v>3216.0811563194161</v>
+      </c>
+      <c r="V48" s="15">
+        <v>3256.2027308377142</v>
+      </c>
+      <c r="W48" s="15">
+        <v>3552.7882463484848</v>
+      </c>
+      <c r="X48" s="15">
+        <v>3812.5638105818416</v>
+      </c>
+      <c r="Y48" s="30">
+        <v>4074.9781104250205</v>
+      </c>
+      <c r="Z48" s="15">
+        <v>4373.0115295115938</v>
+      </c>
+      <c r="AA48" s="15">
+        <v>4797.889183216821</v>
+      </c>
+      <c r="AB48" s="15">
+        <v>5219.997685739786</v>
+      </c>
+      <c r="AC48" s="30">
+        <v>6041.8406887684914</v>
+      </c>
+      <c r="AD48" s="15">
+        <v>6076.1468738556687</v>
+      </c>
+      <c r="AE48" s="15">
+        <v>6459.3245338639217</v>
+      </c>
+      <c r="AF48" s="15">
+        <v>6829.1363251298235</v>
+      </c>
+      <c r="AG48" s="30">
+        <v>7689.780891869178</v>
+      </c>
+      <c r="AH48" s="15">
+        <v>7651.0414284878671</v>
+      </c>
+      <c r="AI48" s="15">
+        <v>7718.1572228416644</v>
+      </c>
+      <c r="AJ48" s="15">
+        <v>8012.3196933415265</v>
+      </c>
+      <c r="AK48" s="30">
+        <v>8478.2429384631032</v>
+      </c>
+      <c r="AL48" s="15">
+        <v>8978.5460565846388</v>
+      </c>
+      <c r="AM48" s="15">
+        <v>9873.6960730818646</v>
+      </c>
+      <c r="AN48" s="15">
+        <v>11176.229752936619</v>
+      </c>
+      <c r="AO48" s="30">
+        <v>12402.519291480125</v>
+      </c>
+      <c r="AP48" s="15">
+        <v>13492.364913091362</v>
+      </c>
+      <c r="AQ48" s="15">
+        <v>14504.921374111716</v>
+      </c>
+      <c r="AR48" s="15">
+        <v>17015.289815084521</v>
+      </c>
+      <c r="AS48" s="30">
+        <v>19392.160907995127</v>
+      </c>
+      <c r="AT48" s="15">
+        <v>24401.303034556706</v>
+      </c>
+      <c r="AU48" s="15">
+        <v>25875.142352697731</v>
+      </c>
+      <c r="AV48" s="15">
+        <v>25501.453850672122</v>
+      </c>
+      <c r="AW48" s="30">
+        <v>25959.09789461915</v>
+      </c>
+      <c r="AX48" s="15">
+        <v>24665.933107639503</v>
+      </c>
+      <c r="AY48" s="15">
+        <v>26416.179753591583</v>
+      </c>
+      <c r="AZ48" s="15">
+        <v>28058.009157767094</v>
+      </c>
+      <c r="BA48" s="30">
+        <v>27172.747517395797</v>
+      </c>
+      <c r="BB48" s="15">
+        <v>25668.137609935638</v>
+      </c>
+      <c r="BC48" s="15">
+        <v>23305.160424434369</v>
+      </c>
+      <c r="BD48" s="15">
+        <v>26073.890749364244</v>
+      </c>
+      <c r="BE48" s="30">
+        <v>25148.670659101565</v>
+      </c>
+      <c r="BF48" s="15">
+        <v>27415.767200140559</v>
+      </c>
+      <c r="BG48" s="15">
+        <v>27775.458170727732</v>
+      </c>
+      <c r="BH48" s="15">
+        <v>25898.101939275795</v>
+      </c>
+      <c r="BI48" s="30">
+        <v>23976.022496196587</v>
+      </c>
+      <c r="BJ48" s="15">
+        <v>24612.588550729786</v>
+      </c>
+      <c r="BK48" s="15">
+        <v>22712.265558082046</v>
+      </c>
+      <c r="BL48" s="15">
+        <v>22820.919590543541</v>
+      </c>
+      <c r="BM48" s="30">
+        <v>22443.043576307489</v>
+      </c>
+      <c r="BN48" s="15">
+        <v>21569.240673883138</v>
+      </c>
+      <c r="BO48" s="15">
+        <v>21583.856817629559</v>
+      </c>
+      <c r="BP48" s="15">
+        <v>22368.171948237086</v>
+      </c>
+      <c r="BQ48" s="30">
+        <v>22260.212514457624</v>
+      </c>
+    </row>
+    <row r="49" spans="1:69">
+      <c r="A49" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B49" s="15">
+        <v>3018.626742624067</v>
+      </c>
+      <c r="C49" s="15">
+        <v>2890.0266460462685</v>
+      </c>
+      <c r="D49" s="15">
+        <v>3271.8038946343941</v>
+      </c>
+      <c r="E49" s="15">
+        <v>3129.9803041028431</v>
+      </c>
+      <c r="F49" s="15">
+        <v>3998.9490877011513</v>
+      </c>
+      <c r="G49" s="15">
+        <v>5895.8540223677173</v>
+      </c>
+      <c r="H49" s="15">
+        <v>7484.8176226652831</v>
+      </c>
+      <c r="I49" s="15">
+        <v>8240.7037155838352</v>
+      </c>
+      <c r="J49" s="15">
+        <v>12096.783618313038</v>
+      </c>
+      <c r="K49" s="15">
+        <v>18176.934006128533</v>
+      </c>
+      <c r="L49" s="15">
+        <v>24989.459229456519</v>
+      </c>
+      <c r="M49" s="15">
+        <v>26112.306500003098</v>
+      </c>
+      <c r="N49" s="15">
+        <v>24341.434339021358</v>
+      </c>
+      <c r="O49" s="27">
+        <v>23310.359861739758</v>
+      </c>
+      <c r="P49" s="27">
+        <v>21637.458357655651</v>
+      </c>
+      <c r="Q49" s="30">
+        <v>21608.265415009118</v>
+      </c>
+      <c r="R49" s="15">
+        <v>3158.387107972077</v>
+      </c>
+      <c r="S49" s="15">
+        <v>3062.69151828543</v>
+      </c>
+      <c r="T49" s="15">
+        <v>3207.734609521845</v>
+      </c>
+      <c r="U49" s="30">
+        <v>3129.9803041028431</v>
+      </c>
+      <c r="V49" s="15">
+        <v>3155.0855126972424</v>
+      </c>
+      <c r="W49" s="15">
+        <v>3442.8924675143021</v>
+      </c>
+      <c r="X49" s="15">
+        <v>3706.7519175648185</v>
+      </c>
+      <c r="Y49" s="30">
+        <v>3998.9490877011513</v>
+      </c>
+      <c r="Z49" s="15">
+        <v>4270.7760820585609</v>
+      </c>
+      <c r="AA49" s="15">
+        <v>4661.8018930258368</v>
+      </c>
+      <c r="AB49" s="15">
+        <v>5085.2824869273354</v>
+      </c>
+      <c r="AC49" s="30">
+        <v>5895.8540223677173</v>
+      </c>
+      <c r="AD49" s="15">
+        <v>5894.4262890912296</v>
+      </c>
+      <c r="AE49" s="15">
+        <v>6258.6662773136704</v>
+      </c>
+      <c r="AF49" s="15">
+        <v>6619.309686000448</v>
+      </c>
+      <c r="AG49" s="30">
+        <v>7484.8176226652831</v>
+      </c>
+      <c r="AH49" s="15">
+        <v>7435.9366141532701</v>
+      </c>
+      <c r="AI49" s="15">
+        <v>7447.7685837715935</v>
+      </c>
+      <c r="AJ49" s="15">
+        <v>7622.581429595034</v>
+      </c>
+      <c r="AK49" s="30">
+        <v>8240.7037155838352</v>
+      </c>
+      <c r="AL49" s="15">
+        <v>8703.7777375959377</v>
+      </c>
+      <c r="AM49" s="15">
+        <v>9472.9137525228653</v>
+      </c>
+      <c r="AN49" s="15">
+        <v>10615.227369390017</v>
+      </c>
+      <c r="AO49" s="30">
+        <v>12096.783618313038</v>
+      </c>
+      <c r="AP49" s="15">
+        <v>12898.289575324463</v>
+      </c>
+      <c r="AQ49" s="15">
+        <v>13810.549925463805</v>
+      </c>
+      <c r="AR49" s="15">
+        <v>15932.944324832648</v>
+      </c>
+      <c r="AS49" s="30">
+        <v>18176.934006128533</v>
+      </c>
+      <c r="AT49" s="15">
+        <v>23737.451553016199</v>
+      </c>
+      <c r="AU49" s="15">
+        <v>24968.670560156988</v>
+      </c>
+      <c r="AV49" s="15">
+        <v>24496.279495350889</v>
+      </c>
+      <c r="AW49" s="30">
+        <v>24989.459229456519</v>
+      </c>
+      <c r="AX49" s="15">
+        <v>23687.671789108699</v>
+      </c>
+      <c r="AY49" s="15">
+        <v>25170.242203147391</v>
+      </c>
+      <c r="AZ49" s="15">
+        <v>26892.6179383327</v>
+      </c>
+      <c r="BA49" s="30">
+        <v>26112.306500003098</v>
+      </c>
+      <c r="BB49" s="15">
+        <v>24696.861751366021</v>
+      </c>
+      <c r="BC49" s="15">
+        <v>22565.300181302038</v>
+      </c>
+      <c r="BD49" s="15">
+        <v>25266.276601625217</v>
+      </c>
+      <c r="BE49" s="30">
+        <v>24341.434339021358</v>
+      </c>
+      <c r="BF49" s="15">
+        <v>26082.05195055162</v>
+      </c>
+      <c r="BG49" s="15">
+        <v>26710.085991502248</v>
+      </c>
+      <c r="BH49" s="15">
+        <v>24971.419337659496</v>
+      </c>
+      <c r="BI49" s="30">
+        <v>23310.359861739758</v>
+      </c>
+      <c r="BJ49" s="15">
+        <v>23852.300702241057</v>
+      </c>
+      <c r="BK49" s="15">
+        <v>21847.760928210449</v>
+      </c>
+      <c r="BL49" s="15">
+        <v>21998.934808912742</v>
+      </c>
+      <c r="BM49" s="30">
+        <v>21637.458357655651</v>
+      </c>
+      <c r="BN49" s="15">
+        <v>20696.558459775948</v>
+      </c>
+      <c r="BO49" s="15">
+        <v>20763.564867903897</v>
+      </c>
+      <c r="BP49" s="15">
+        <v>21598.099854428387</v>
+      </c>
+      <c r="BQ49" s="30">
+        <v>21608.265415009118</v>
+      </c>
+    </row>
+    <row r="50" spans="1:69">
+      <c r="A50" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B50" s="15">
+        <v>293.976379437481</v>
+      </c>
+      <c r="C50" s="15">
+        <v>199.90875891208859</v>
+      </c>
+      <c r="D50" s="15">
+        <v>88.837583857556837</v>
+      </c>
+      <c r="E50" s="15">
+        <v>86.100852216573131</v>
+      </c>
+      <c r="F50" s="15">
+        <v>76.029022723869232</v>
+      </c>
+      <c r="G50" s="15">
+        <v>145.98666640077411</v>
+      </c>
+      <c r="H50" s="15">
+        <v>204.96326920389521</v>
+      </c>
+      <c r="I50" s="15">
+        <v>237.53922287926798</v>
+      </c>
+      <c r="J50" s="15">
+        <v>305.73567316708534</v>
+      </c>
+      <c r="K50" s="15">
+        <v>1215.226901866595</v>
+      </c>
+      <c r="L50" s="15">
+        <v>969.63866516262954</v>
+      </c>
+      <c r="M50" s="15">
+        <v>1060.4410173926979</v>
+      </c>
+      <c r="N50" s="15">
+        <v>807.2363200802057</v>
+      </c>
+      <c r="O50" s="27">
+        <v>665.66263445682864</v>
+      </c>
+      <c r="P50" s="27">
+        <v>805.58521865183809</v>
+      </c>
+      <c r="Q50" s="30">
+        <v>651.94709944850615</v>
+      </c>
+      <c r="R50" s="15">
+        <v>63.88748335604766</v>
+      </c>
+      <c r="S50" s="15">
+        <v>57.897342432526081</v>
+      </c>
+      <c r="T50" s="15">
+        <v>48.35444161093173</v>
+      </c>
+      <c r="U50" s="30">
+        <v>86.100852216573131</v>
+      </c>
+      <c r="V50" s="15">
+        <v>101.11721814047191</v>
+      </c>
+      <c r="W50" s="15">
+        <v>109.89577883418248</v>
+      </c>
+      <c r="X50" s="15">
+        <v>105.81189301702302</v>
+      </c>
+      <c r="Y50" s="30">
+        <v>76.029022723869232</v>
+      </c>
+      <c r="Z50" s="15">
+        <v>102.23544745303319</v>
+      </c>
+      <c r="AA50" s="15">
+        <v>136.08729019098431</v>
+      </c>
+      <c r="AB50" s="15">
+        <v>134.71519881245052</v>
+      </c>
+      <c r="AC50" s="30">
+        <v>145.98666640077411</v>
+      </c>
+      <c r="AD50" s="15">
+        <v>181.72058476443931</v>
+      </c>
+      <c r="AE50" s="15">
+        <v>200.65825655025148</v>
+      </c>
+      <c r="AF50" s="15">
+        <v>209.82663912937588</v>
+      </c>
+      <c r="AG50" s="30">
+        <v>204.96326920389521</v>
+      </c>
+      <c r="AH50" s="15">
+        <v>215.10481433459742</v>
+      </c>
+      <c r="AI50" s="15">
+        <v>270.38863907007106</v>
+      </c>
+      <c r="AJ50" s="15">
+        <v>389.73826374649275</v>
+      </c>
+      <c r="AK50" s="30">
+        <v>237.53922287926798</v>
+      </c>
+      <c r="AL50" s="15">
+        <v>274.76831898870194</v>
+      </c>
+      <c r="AM50" s="15">
+        <v>400.78232055899991</v>
+      </c>
+      <c r="AN50" s="15">
+        <v>561.00238354660189</v>
+      </c>
+      <c r="AO50" s="30">
+        <v>305.73567316708534</v>
+      </c>
+      <c r="AP50" s="15">
+        <v>594.075337766899</v>
+      </c>
+      <c r="AQ50" s="15">
+        <v>694.37144864791162</v>
+      </c>
+      <c r="AR50" s="15">
+        <v>1082.3454902518715</v>
+      </c>
+      <c r="AS50" s="30">
+        <v>1215.226901866595</v>
+      </c>
+      <c r="AT50" s="15">
+        <v>663.85148154050842</v>
+      </c>
+      <c r="AU50" s="15">
+        <v>906.47179254074274</v>
+      </c>
+      <c r="AV50" s="15">
+        <v>1005.1743553212312</v>
+      </c>
+      <c r="AW50" s="30">
+        <v>969.63866516262954</v>
+      </c>
+      <c r="AX50" s="15">
+        <v>978.2613185308021</v>
+      </c>
+      <c r="AY50" s="15">
+        <v>1245.9375504441914</v>
+      </c>
+      <c r="AZ50" s="15">
+        <v>1165.3912194343941</v>
+      </c>
+      <c r="BA50" s="30">
+        <v>1060.4410173926979</v>
+      </c>
+      <c r="BB50" s="15">
+        <v>971.27585856961605</v>
+      </c>
+      <c r="BC50" s="15">
+        <v>739.86024313232917</v>
+      </c>
+      <c r="BD50" s="15">
+        <v>807.61414773902607</v>
+      </c>
+      <c r="BE50" s="30">
+        <v>807.2363200802057</v>
+      </c>
+      <c r="BF50" s="15">
+        <v>1333.7152495889368</v>
+      </c>
+      <c r="BG50" s="15">
+        <v>1065.3721792254853</v>
+      </c>
+      <c r="BH50" s="15">
+        <v>926.68260161629837</v>
+      </c>
+      <c r="BI50" s="30">
+        <v>665.66263445682864</v>
+      </c>
+      <c r="BJ50" s="15">
+        <v>760.28784848872886</v>
+      </c>
+      <c r="BK50" s="15">
+        <v>864.50462987159722</v>
+      </c>
+      <c r="BL50" s="15">
+        <v>821.98478163080108</v>
+      </c>
+      <c r="BM50" s="30">
+        <v>805.58521865183809</v>
+      </c>
+      <c r="BN50" s="15">
+        <v>872.68221410718934</v>
+      </c>
+      <c r="BO50" s="15">
+        <v>820.29194972566211</v>
+      </c>
+      <c r="BP50" s="15">
+        <v>770.07209380869961</v>
+      </c>
+      <c r="BQ50" s="30">
+        <v>651.94709944850615</v>
+      </c>
+    </row>
+    <row r="51" spans="1:69">
+      <c r="A51" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B51" s="15">
+        <v>615.27072284913959</v>
+      </c>
+      <c r="C51" s="15">
+        <v>538.60302270474051</v>
+      </c>
+      <c r="D51" s="15">
+        <v>433.96024098554278</v>
+      </c>
+      <c r="E51" s="15">
+        <v>634.98973394823361</v>
+      </c>
+      <c r="F51" s="15">
+        <v>1977.4134155015911</v>
+      </c>
+      <c r="G51" s="15">
+        <v>3422.9341185518056</v>
+      </c>
+      <c r="H51" s="15">
+        <v>4412.9778671605418</v>
+      </c>
+      <c r="I51" s="15">
+        <v>4301.668590056207</v>
+      </c>
+      <c r="J51" s="15">
+        <v>5791.3396645425373</v>
+      </c>
+      <c r="K51" s="15">
+        <v>6091.0214221678762</v>
+      </c>
+      <c r="L51" s="15">
+        <v>7300.050437040255</v>
+      </c>
+      <c r="M51" s="15">
+        <v>9084.5734437998562</v>
+      </c>
+      <c r="N51" s="15">
+        <v>8567.4910361633174</v>
+      </c>
+      <c r="O51" s="27">
+        <v>9524.4357304027199</v>
+      </c>
+      <c r="P51" s="27">
+        <v>7116.4106822386138</v>
+      </c>
+      <c r="Q51" s="30">
+        <v>7391.2811833537562</v>
+      </c>
+      <c r="R51" s="15">
+        <v>510.79987086857977</v>
+      </c>
+      <c r="S51" s="15">
+        <v>558.81602783418066</v>
+      </c>
+      <c r="T51" s="15">
+        <v>556.33572067500222</v>
+      </c>
+      <c r="U51" s="30">
+        <v>634.98973394823361</v>
+      </c>
+      <c r="V51" s="15">
+        <v>800.23768008193997</v>
+      </c>
+      <c r="W51" s="15">
+        <v>1188.3762369742146</v>
+      </c>
+      <c r="X51" s="15">
+        <v>1367.7076654171362</v>
+      </c>
+      <c r="Y51" s="30">
+        <v>1977.4134155015911</v>
+      </c>
+      <c r="Z51" s="15">
+        <v>2131.7862378603918</v>
+      </c>
+      <c r="AA51" s="15">
+        <v>2739.4950165842233</v>
+      </c>
+      <c r="AB51" s="15">
+        <v>2710.2443790228849</v>
+      </c>
+      <c r="AC51" s="30">
+        <v>3422.9341185518056</v>
+      </c>
+      <c r="AD51" s="15">
+        <v>3420.51605852288</v>
+      </c>
+      <c r="AE51" s="15">
+        <v>3352.2103867994683</v>
+      </c>
+      <c r="AF51" s="15">
+        <v>3173.0282476536931</v>
+      </c>
+      <c r="AG51" s="30">
+        <v>4412.9778671605418</v>
+      </c>
+      <c r="AH51" s="15">
+        <v>4431.4458202618525</v>
+      </c>
+      <c r="AI51" s="15">
+        <v>4026.5768232622204</v>
+      </c>
+      <c r="AJ51" s="15">
+        <v>3695.1850357956569</v>
+      </c>
+      <c r="AK51" s="30">
+        <v>4301.668590056207</v>
+      </c>
+      <c r="AL51" s="15">
+        <v>4901.5689094281106</v>
+      </c>
+      <c r="AM51" s="15">
+        <v>5455.8735323223218</v>
+      </c>
+      <c r="AN51" s="15">
+        <v>4798.2455326913287</v>
+      </c>
+      <c r="AO51" s="30">
+        <v>5791.3396645425373</v>
+      </c>
+      <c r="AP51" s="15">
+        <v>6682.827748342117</v>
+      </c>
+      <c r="AQ51" s="15">
+        <v>6815.4702573370168</v>
+      </c>
+      <c r="AR51" s="15">
+        <v>5889.2794914697033</v>
+      </c>
+      <c r="AS51" s="30">
+        <v>6091.0214221678762</v>
+      </c>
+      <c r="AT51" s="15">
+        <v>7299.4601597113979</v>
+      </c>
+      <c r="AU51" s="15">
+        <v>6250.2737020135828</v>
+      </c>
+      <c r="AV51" s="15">
+        <v>5369.4672973282259</v>
+      </c>
+      <c r="AW51" s="30">
+        <v>7300.050437040255</v>
+      </c>
+      <c r="AX51" s="15">
+        <v>7190.8148577539341</v>
+      </c>
+      <c r="AY51" s="15">
+        <v>8240.0225926845233</v>
+      </c>
+      <c r="AZ51" s="15">
+        <v>8851.4953635455513</v>
+      </c>
+      <c r="BA51" s="30">
+        <v>9084.5734437998562</v>
+      </c>
+      <c r="BB51" s="15">
+        <v>8156.4637668884998</v>
+      </c>
+      <c r="BC51" s="15">
+        <v>7789.8261968047218</v>
+      </c>
+      <c r="BD51" s="15">
+        <v>8051.7194096783842</v>
+      </c>
+      <c r="BE51" s="30">
+        <v>8567.4910361633174</v>
+      </c>
+      <c r="BF51" s="15">
+        <v>9738.6253476935326</v>
+      </c>
+      <c r="BG51" s="15">
+        <v>10653.074030892074</v>
+      </c>
+      <c r="BH51" s="15">
+        <v>9527.9314456303673</v>
+      </c>
+      <c r="BI51" s="30">
+        <v>9524.4357304027199</v>
+      </c>
+      <c r="BJ51" s="15">
+        <v>10073.982971706639</v>
+      </c>
+      <c r="BK51" s="15">
+        <v>9173.5193726347879</v>
+      </c>
+      <c r="BL51" s="15">
+        <v>8614.8455661460666</v>
+      </c>
+      <c r="BM51" s="30">
+        <v>7116.4106822386138</v>
+      </c>
+      <c r="BN51" s="15">
+        <v>6891.7516862333914</v>
+      </c>
+      <c r="BO51" s="15">
+        <v>7688.2239549525921</v>
+      </c>
+      <c r="BP51" s="15">
+        <v>7305.8731992112571</v>
+      </c>
+      <c r="BQ51" s="30">
+        <v>7391.2811833537562</v>
+      </c>
+    </row>
+    <row r="52" spans="1:69">
+      <c r="A52" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="AK6" s="11" t="s">
-[...11 lines deleted...]
-      <c r="AO6" s="11" t="s">
+      <c r="B52" s="15">
+        <v>0.65375350140056021</v>
+      </c>
+      <c r="C52" s="15">
+        <v>0.88295848635411578</v>
+      </c>
+      <c r="D52" s="15">
+        <v>1.1662349938886698</v>
+      </c>
+      <c r="E52" s="15">
+        <v>1.4605623056271968</v>
+      </c>
+      <c r="F52" s="15">
+        <v>1.7611951029871771</v>
+      </c>
+      <c r="G52" s="15">
+        <v>3.1993009345636012</v>
+      </c>
+      <c r="H52" s="15">
+        <v>3.2060530444775068</v>
+      </c>
+      <c r="I52" s="15">
+        <v>3.1289779395999227</v>
+      </c>
+      <c r="J52" s="15">
+        <v>3.3861909665075953</v>
+      </c>
+      <c r="K52" s="15">
+        <v>3.4519885344734842</v>
+      </c>
+      <c r="L52" s="15">
+        <v>3.2243664504539362</v>
+      </c>
+      <c r="M52" s="15">
+        <v>1.5881987956313925</v>
+      </c>
+      <c r="N52" s="15">
+        <v>1.5632086568639498</v>
+      </c>
+      <c r="O52" s="27">
+        <v>7.4669419272363632E-2</v>
+      </c>
+      <c r="P52" s="27">
+        <v>1.4542428102006115E-2</v>
+      </c>
+      <c r="Q52" s="30">
+        <v>114.9431549702649</v>
+      </c>
+      <c r="R52" s="15">
+        <v>1.334857652759271</v>
+      </c>
+      <c r="S52" s="15">
+        <v>1.3967101554776173</v>
+      </c>
+      <c r="T52" s="15">
+        <v>1.4025439535393422</v>
+      </c>
+      <c r="U52" s="30">
+        <v>1.4605623056271968</v>
+      </c>
+      <c r="V52" s="15">
+        <v>1.5879105823971149</v>
+      </c>
+      <c r="W52" s="15">
+        <v>1.6830856367129823</v>
+      </c>
+      <c r="X52" s="15">
+        <v>1.6778272476395915</v>
+      </c>
+      <c r="Y52" s="30">
+        <v>1.7611951029871771</v>
+      </c>
+      <c r="Z52" s="15">
+        <v>1.844700024117317</v>
+      </c>
+      <c r="AA52" s="15">
+        <v>2.4728084038089944</v>
+      </c>
+      <c r="AB52" s="15">
+        <v>2.4644854341345499</v>
+      </c>
+      <c r="AC52" s="30">
+        <v>3.1993009345636012</v>
+      </c>
+      <c r="AD52" s="15">
+        <v>2.760135542912185</v>
+      </c>
+      <c r="AE52" s="15">
+        <v>2.9247945826603168</v>
+      </c>
+      <c r="AF52" s="15">
+        <v>2.9093445881228135</v>
+      </c>
+      <c r="AG52" s="30">
+        <v>3.2060530444775068</v>
+      </c>
+      <c r="AH52" s="15">
+        <v>2.6411607778268311</v>
+      </c>
+      <c r="AI52" s="15">
+        <v>3.0873548086293492</v>
+      </c>
+      <c r="AJ52" s="15">
+        <v>2.4111178800482986</v>
+      </c>
+      <c r="AK52" s="30">
+        <v>3.1289779395999227</v>
+      </c>
+      <c r="AL52" s="15">
+        <v>2.4310426123940378</v>
+      </c>
+      <c r="AM52" s="15">
+        <v>3.1149964423843706</v>
+      </c>
+      <c r="AN52" s="15">
+        <v>2.521806067214813</v>
+      </c>
+      <c r="AO52" s="30">
+        <v>3.3861909665075953</v>
+      </c>
+      <c r="AP52" s="15">
+        <v>2.8335684517091582</v>
+      </c>
+      <c r="AQ52" s="15">
+        <v>3.1294856766931933</v>
+      </c>
+      <c r="AR52" s="15">
+        <v>2.7845531784397544</v>
+      </c>
+      <c r="AS52" s="30">
+        <v>3.4519885344734842</v>
+      </c>
+      <c r="AT52" s="15">
+        <v>2.73807620474195</v>
+      </c>
+      <c r="AU52" s="15">
+        <v>3.1904957736256314</v>
+      </c>
+      <c r="AV52" s="15">
+        <v>2.6209792326459143</v>
+      </c>
+      <c r="AW52" s="30">
+        <v>3.2243664504539362</v>
+      </c>
+      <c r="AX52" s="15">
+        <v>2.6350115908197176</v>
+      </c>
+      <c r="AY52" s="15">
+        <v>1.5858403638901142</v>
+      </c>
+      <c r="AZ52" s="15">
+        <v>1.589993096062486</v>
+      </c>
+      <c r="BA52" s="30">
+        <v>1.5881987956313925</v>
+      </c>
+      <c r="BB52" s="15">
+        <v>1.5807157205991644</v>
+      </c>
+      <c r="BC52" s="15">
+        <v>1.5723336846613178</v>
+      </c>
+      <c r="BD52" s="15">
+        <v>1.5627807783499479</v>
+      </c>
+      <c r="BE52" s="30">
+        <v>1.5632086568639498</v>
+      </c>
+      <c r="BF52" s="15">
+        <v>0.51240867462362338</v>
+      </c>
+      <c r="BG52" s="15">
+        <v>8.6080076766971478E-2</v>
+      </c>
+      <c r="BH52" s="15">
+        <v>7.9017421886916628E-2</v>
+      </c>
+      <c r="BI52" s="30">
+        <v>7.4669419272363632E-2</v>
+      </c>
+      <c r="BJ52" s="15">
+        <v>1.4771467641609084E-2</v>
+      </c>
+      <c r="BK52" s="15">
+        <v>1.3999193268463274E-2</v>
+      </c>
+      <c r="BL52" s="15">
+        <v>1.4464475013222698E-2</v>
+      </c>
+      <c r="BM52" s="30">
+        <v>1.4542428102006115E-2</v>
+      </c>
+      <c r="BN52" s="15">
+        <v>1.281800031661786E-2</v>
+      </c>
+      <c r="BO52" s="15">
+        <v>1.305800000841169E-2</v>
+      </c>
+      <c r="BP52" s="15">
+        <v>99.299882785631709</v>
+      </c>
+      <c r="BQ52" s="30">
+        <v>114.9431549702649</v>
+      </c>
+    </row>
+    <row r="53" spans="1:69">
+      <c r="A53" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="B53" s="15">
+        <v>614.61696934773897</v>
+      </c>
+      <c r="C53" s="15">
+        <v>537.72006421838637</v>
+      </c>
+      <c r="D53" s="15">
+        <v>432.7940059916541</v>
+      </c>
+      <c r="E53" s="15">
+        <v>633.52917164260646</v>
+      </c>
+      <c r="F53" s="15">
+        <v>1975.652220398604</v>
+      </c>
+      <c r="G53" s="15">
+        <v>3419.7348176172418</v>
+      </c>
+      <c r="H53" s="15">
+        <v>4409.771814116064</v>
+      </c>
+      <c r="I53" s="15">
+        <v>4298.5396121166068</v>
+      </c>
+      <c r="J53" s="15">
+        <v>5787.9534735760299</v>
+      </c>
+      <c r="K53" s="15">
+        <v>6087.5694336334027</v>
+      </c>
+      <c r="L53" s="15">
+        <v>7281.826070589801</v>
+      </c>
+      <c r="M53" s="15">
+        <v>9082.9852450042254</v>
+      </c>
+      <c r="N53" s="15">
+        <v>8565.9278275064535</v>
+      </c>
+      <c r="O53" s="27">
+        <v>9524.3610609834468</v>
+      </c>
+      <c r="P53" s="27">
+        <v>7116.3961398105121</v>
+      </c>
+      <c r="Q53" s="30">
+        <v>7276.3380283834913</v>
+      </c>
+      <c r="R53" s="15">
+        <v>509.46501321582048</v>
+      </c>
+      <c r="S53" s="15">
+        <v>557.41931767870301</v>
+      </c>
+      <c r="T53" s="15">
+        <v>554.93317672146293</v>
+      </c>
+      <c r="U53" s="30">
+        <v>633.52917164260646</v>
+      </c>
+      <c r="V53" s="15">
+        <v>798.6497694995428</v>
+      </c>
+      <c r="W53" s="15">
+        <v>1186.6931513375016</v>
+      </c>
+      <c r="X53" s="15">
+        <v>1366.0298381694965</v>
+      </c>
+      <c r="Y53" s="30">
+        <v>1975.652220398604</v>
+      </c>
+      <c r="Z53" s="15">
+        <v>2129.9415378362746</v>
+      </c>
+      <c r="AA53" s="15">
+        <v>2737.0222081804145</v>
+      </c>
+      <c r="AB53" s="15">
+        <v>2707.7798935887504</v>
+      </c>
+      <c r="AC53" s="30">
+        <v>3419.7348176172418</v>
+      </c>
+      <c r="AD53" s="15">
+        <v>3417.7559229799676</v>
+      </c>
+      <c r="AE53" s="15">
+        <v>3349.2855922168078</v>
+      </c>
+      <c r="AF53" s="15">
+        <v>3170.1189030655705</v>
+      </c>
+      <c r="AG53" s="30">
+        <v>4409.771814116064</v>
+      </c>
+      <c r="AH53" s="15">
+        <v>4364.0296611900603</v>
+      </c>
+      <c r="AI53" s="15">
+        <v>4023.4894684535911</v>
+      </c>
+      <c r="AJ53" s="15">
+        <v>3692.7739179156088</v>
+      </c>
+      <c r="AK53" s="30">
+        <v>4298.5396121166068</v>
+      </c>
+      <c r="AL53" s="15">
+        <v>4890.6853667147279</v>
+      </c>
+      <c r="AM53" s="15">
+        <v>5417.6661369926269</v>
+      </c>
+      <c r="AN53" s="15">
+        <v>4795.7237266241136</v>
+      </c>
+      <c r="AO53" s="30">
+        <v>5787.9534735760299</v>
+      </c>
+      <c r="AP53" s="15">
+        <v>6667.1941798904081</v>
+      </c>
+      <c r="AQ53" s="15">
+        <v>6802.3407716603233</v>
+      </c>
+      <c r="AR53" s="15">
+        <v>5880.4949382912637</v>
+      </c>
+      <c r="AS53" s="30">
+        <v>6087.5694336334027</v>
+      </c>
+      <c r="AT53" s="15">
+        <v>7296.7220835066555</v>
+      </c>
+      <c r="AU53" s="15">
+        <v>6216.0832062399568</v>
+      </c>
+      <c r="AV53" s="15">
+        <v>5338.9529168624267</v>
+      </c>
+      <c r="AW53" s="30">
+        <v>7281.826070589801</v>
+      </c>
+      <c r="AX53" s="15">
+        <v>7180.6798461631142</v>
+      </c>
+      <c r="AY53" s="15">
+        <v>8235.9367523206329</v>
+      </c>
+      <c r="AZ53" s="15">
+        <v>8849.9053704494891</v>
+      </c>
+      <c r="BA53" s="30">
+        <v>9082.9852450042254</v>
+      </c>
+      <c r="BB53" s="15">
+        <v>8154.8830511679007</v>
+      </c>
+      <c r="BC53" s="15">
+        <v>7788.2538631200605</v>
+      </c>
+      <c r="BD53" s="15">
+        <v>8050.1566289000339</v>
+      </c>
+      <c r="BE53" s="30">
+        <v>8565.9278275064535</v>
+      </c>
+      <c r="BF53" s="15">
+        <v>9738.1129390189089</v>
+      </c>
+      <c r="BG53" s="15">
+        <v>10652.987950815306</v>
+      </c>
+      <c r="BH53" s="15">
+        <v>9527.85242820848</v>
+      </c>
+      <c r="BI53" s="30">
+        <v>9524.3610609834468</v>
+      </c>
+      <c r="BJ53" s="15">
+        <v>10073.968200238996</v>
+      </c>
+      <c r="BK53" s="15">
+        <v>9173.5053734415196</v>
+      </c>
+      <c r="BL53" s="15">
+        <v>8614.8311016710541</v>
+      </c>
+      <c r="BM53" s="30">
+        <v>7116.3961398105121</v>
+      </c>
+      <c r="BN53" s="15">
+        <v>6891.7388682330748</v>
+      </c>
+      <c r="BO53" s="15">
+        <v>7688.2108969525834</v>
+      </c>
+      <c r="BP53" s="15">
+        <v>7206.5733164256253</v>
+      </c>
+      <c r="BQ53" s="30">
+        <v>7276.3380283834913</v>
+      </c>
+    </row>
+    <row r="54" spans="1:69">
+      <c r="A54" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="B54" s="15">
+        <v>0</v>
+      </c>
+      <c r="C54" s="15">
+        <v>0</v>
+      </c>
+      <c r="D54" s="15">
+        <v>0</v>
+      </c>
+      <c r="E54" s="15">
+        <v>0</v>
+      </c>
+      <c r="F54" s="15">
+        <v>0</v>
+      </c>
+      <c r="G54" s="15">
+        <v>0</v>
+      </c>
+      <c r="H54" s="15">
+        <v>0</v>
+      </c>
+      <c r="I54" s="15">
+        <v>0</v>
+      </c>
+      <c r="J54" s="15">
+        <v>0</v>
+      </c>
+      <c r="K54" s="15">
+        <v>0</v>
+      </c>
+      <c r="L54" s="15">
+        <v>15</v>
+      </c>
+      <c r="M54" s="15">
+        <v>0</v>
+      </c>
+      <c r="N54" s="15">
+        <v>0</v>
+      </c>
+      <c r="O54" s="27">
+        <v>0</v>
+      </c>
+      <c r="P54" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q54" s="30">
+        <v>0</v>
+      </c>
+      <c r="R54" s="15">
+        <v>0</v>
+      </c>
+      <c r="S54" s="15">
+        <v>0</v>
+      </c>
+      <c r="T54" s="15">
+        <v>0</v>
+      </c>
+      <c r="U54" s="30">
+        <v>0</v>
+      </c>
+      <c r="V54" s="15">
+        <v>0</v>
+      </c>
+      <c r="W54" s="15">
+        <v>0</v>
+      </c>
+      <c r="X54" s="15">
+        <v>0</v>
+      </c>
+      <c r="Y54" s="30">
+        <v>0</v>
+      </c>
+      <c r="Z54" s="15">
+        <v>0</v>
+      </c>
+      <c r="AA54" s="15">
+        <v>0</v>
+      </c>
+      <c r="AB54" s="15">
+        <v>0</v>
+      </c>
+      <c r="AC54" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD54" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE54" s="15">
+        <v>0</v>
+      </c>
+      <c r="AF54" s="15">
+        <v>0</v>
+      </c>
+      <c r="AG54" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH54" s="15">
+        <v>64.774998293964529</v>
+      </c>
+      <c r="AI54" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ54" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK54" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL54" s="15">
+        <v>8.4525001009883667</v>
+      </c>
+      <c r="AM54" s="15">
+        <v>35.092398887310964</v>
+      </c>
+      <c r="AN54" s="15">
+        <v>0</v>
+      </c>
+      <c r="AO54" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP54" s="15">
+        <v>12.8</v>
+      </c>
+      <c r="AQ54" s="15">
+        <v>10</v>
+      </c>
+      <c r="AR54" s="15">
+        <v>6</v>
+      </c>
+      <c r="AS54" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT54" s="15">
+        <v>0</v>
+      </c>
+      <c r="AU54" s="15">
+        <v>31</v>
+      </c>
+      <c r="AV54" s="15">
+        <v>27.893401233153288</v>
+      </c>
+      <c r="AW54" s="30">
+        <v>15</v>
+      </c>
+      <c r="AX54" s="15">
+        <v>7.5</v>
+      </c>
+      <c r="AY54" s="15">
+        <v>2.5</v>
+      </c>
+      <c r="AZ54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BA54" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BC54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BD54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BE54" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI54" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM54" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP54" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ54" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:69">
+      <c r="A55" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B55" s="15">
+        <v>0</v>
+      </c>
+      <c r="C55" s="15">
+        <v>0</v>
+      </c>
+      <c r="D55" s="15">
+        <v>0</v>
+      </c>
+      <c r="E55" s="15">
+        <v>0</v>
+      </c>
+      <c r="F55" s="15">
+        <v>0</v>
+      </c>
+      <c r="G55" s="15">
+        <v>0</v>
+      </c>
+      <c r="H55" s="15">
+        <v>0</v>
+      </c>
+      <c r="I55" s="15">
+        <v>0</v>
+      </c>
+      <c r="J55" s="15">
+        <v>0</v>
+      </c>
+      <c r="K55" s="15">
+        <v>0</v>
+      </c>
+      <c r="L55" s="15">
+        <v>0</v>
+      </c>
+      <c r="M55" s="15">
+        <v>0</v>
+      </c>
+      <c r="N55" s="15">
+        <v>0</v>
+      </c>
+      <c r="O55" s="27">
+        <v>0</v>
+      </c>
+      <c r="P55" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q55" s="30">
+        <v>0</v>
+      </c>
+      <c r="R55" s="15">
+        <v>0</v>
+      </c>
+      <c r="S55" s="15">
+        <v>0</v>
+      </c>
+      <c r="T55" s="15">
+        <v>0</v>
+      </c>
+      <c r="U55" s="30">
+        <v>0</v>
+      </c>
+      <c r="V55" s="15">
+        <v>0</v>
+      </c>
+      <c r="W55" s="15">
+        <v>0</v>
+      </c>
+      <c r="X55" s="15">
+        <v>0</v>
+      </c>
+      <c r="Y55" s="30">
+        <v>0</v>
+      </c>
+      <c r="Z55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AA55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AB55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AC55" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AE55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AF55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AG55" s="30">
+        <v>0</v>
+      </c>
+      <c r="AH55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AI55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AJ55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AK55" s="30">
+        <v>0</v>
+      </c>
+      <c r="AL55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AM55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AN55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AO55" s="30">
+        <v>0</v>
+      </c>
+      <c r="AP55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AQ55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AR55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AS55" s="30">
+        <v>0</v>
+      </c>
+      <c r="AT55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AU55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AV55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AW55" s="30">
+        <v>0</v>
+      </c>
+      <c r="AX55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AY55" s="15">
+        <v>0</v>
+      </c>
+      <c r="AZ55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BA55" s="30">
+        <v>0</v>
+      </c>
+      <c r="BB55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BC55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BD55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BE55" s="30">
+        <v>0</v>
+      </c>
+      <c r="BF55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BG55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BH55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BI55" s="30">
+        <v>0</v>
+      </c>
+      <c r="BJ55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BK55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BL55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BM55" s="30">
+        <v>0</v>
+      </c>
+      <c r="BN55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BO55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BP55" s="15">
+        <v>0</v>
+      </c>
+      <c r="BQ55" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:69" ht="13.5">
+      <c r="A56" s="12"/>
+      <c r="B56" s="1"/>
+      <c r="C56" s="1"/>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1"/>
+      <c r="F56" s="1"/>
+      <c r="G56" s="1"/>
+      <c r="H56" s="1"/>
+      <c r="I56" s="1"/>
+      <c r="J56" s="1"/>
+      <c r="K56" s="1"/>
+      <c r="L56" s="1"/>
+      <c r="M56" s="1"/>
+      <c r="N56" s="1"/>
+      <c r="O56" s="23"/>
+      <c r="P56" s="23"/>
+      <c r="Q56" s="1"/>
+      <c r="R56" s="1"/>
+      <c r="S56" s="1"/>
+      <c r="T56" s="1"/>
+      <c r="U56" s="1"/>
+      <c r="V56" s="1"/>
+    </row>
+    <row r="57" spans="1:69">
+      <c r="A57" s="1"/>
+    </row>
+    <row r="58" spans="1:69" ht="41.25" customHeight="1">
+      <c r="A58" s="38" t="s">
         <v>63</v>
       </c>
-      <c r="AP6" s="10" t="s">
-[...106 lines deleted...]
-      </c>
+      <c r="B58" s="37"/>
+      <c r="C58" s="37"/>
+      <c r="D58" s="37"/>
+      <c r="E58" s="37"/>
+      <c r="F58" s="37"/>
+      <c r="G58" s="37"/>
+      <c r="H58" s="37"/>
+      <c r="I58" s="37"/>
+      <c r="J58" s="37"/>
+      <c r="K58" s="37"/>
+      <c r="L58" s="37"/>
+      <c r="M58" s="37"/>
+      <c r="N58" s="37"/>
+      <c r="O58" s="34"/>
+      <c r="P58" s="34"/>
+      <c r="Q58" s="32"/>
     </row>
-    <row r="7" spans="2:77" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...12687 lines deleted...]
-      <c r="FB65" s="2"/>
+    <row r="59" spans="1:69" ht="13.5">
+      <c r="A59" s="24" t="s">
+        <v>142</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...1 lines deleted...]
-    <mergeCell ref="B63:M63"/>
+  <mergeCells count="1">
+    <mergeCell ref="A58:N58"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">