--- v0 (2026-03-04)
+++ v1 (2026-05-14)
@@ -5,56 +5,56 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\ONISPP\NKS i Target web\NKS SDD\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\ONISPP\NKS i Target web\NKS SDD\2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{091BABAA-62D0-4C9B-AFFA-0FB2C835BF1F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{617BBDAD-A8D7-42B0-95E0-8C147F24D487}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="11010" yWindow="120" windowWidth="21600" windowHeight="11295" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="concentration ratio" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="12">
   <si>
     <t>2024.</t>
   </si>
   <si>
     <t>EuroNCS-SDD - concentration ratio (5 banks)</t>
   </si>
   <si>
     <t>Volume of payment transactions</t>
   </si>
   <si>
@@ -409,51 +409,51 @@
     <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="5" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="26" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="34" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -462,92 +462,101 @@
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="36" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="36" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="36" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="36" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="34" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="26" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="36" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="10" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="34" applyNumberFormat="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="36" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="36" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="34" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="37">
     <cellStyle name="20% - Isticanje1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Isticanje2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Isticanje3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Isticanje4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Isticanje5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Isticanje6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Isticanje1" xfId="12" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Isticanje2" xfId="7" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Isticanje3" xfId="8" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Isticanje4" xfId="9" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Isticanje5" xfId="10" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Isticanje6" xfId="11" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Isticanje1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Isticanje2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Isticanje3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Isticanje4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Isticanje5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Isticanje6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Isticanje1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Isticanje2" xfId="20" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Isticanje3" xfId="21" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Isticanje4" xfId="22" builtinId="41" customBuiltin="1"/>
@@ -714,51 +723,51 @@
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>'concentration ratio'!$C$7:$E$7</c:f>
               <c:strCache>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>2025.</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2024.</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>2023.**</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'concentration ratio'!$C$9:$E$9</c:f>
               <c:numCache>
                 <c:formatCode>0.00%</c:formatCode>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
-                  <c:v>0.82020000000000004</c:v>
+                  <c:v>0.94935346759855055</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0.95060953134804305</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0.94066197250876427</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-73AF-4E48-B126-EE60D75100F5}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="80"/>
@@ -1049,51 +1058,51 @@
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>'concentration ratio'!$K$7:$M$7</c:f>
               <c:strCache>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>2025.</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2024.</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>2023.**</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'concentration ratio'!$K$9:$M$9</c:f>
               <c:numCache>
                 <c:formatCode>0.00%</c:formatCode>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
-                  <c:v>0.8659</c:v>
+                  <c:v>0.94065833274440436</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0.96207363793391565</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0.9534134487990461</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-352E-4A1D-9005-A13F601A4CAD}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="80"/>
@@ -1648,281 +1657,281 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:Q35"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="V20" sqref="V20"/>
+      <selection activeCell="K8" sqref="K8:K10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.83203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.83203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="12.83203125" style="2" customWidth="1"/>
-    <col min="3" max="5" width="17.83203125" style="23" customWidth="1"/>
+    <col min="3" max="5" width="17.83203125" style="20" customWidth="1"/>
     <col min="6" max="7" width="11.33203125" style="2" customWidth="1"/>
     <col min="8" max="8" width="10.33203125" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.1640625" style="2" customWidth="1"/>
     <col min="10" max="11" width="12.83203125" style="2" customWidth="1"/>
     <col min="12" max="12" width="21.83203125" style="2" customWidth="1"/>
     <col min="13" max="16" width="11.33203125" style="2" customWidth="1"/>
     <col min="17" max="16384" width="8.83203125" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:17" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B2" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="22"/>
+      <c r="C2" s="19"/>
     </row>
     <row r="3" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="4"/>
-      <c r="C3" s="24"/>
+      <c r="C3" s="21"/>
     </row>
     <row r="6" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="19" t="s">
+      <c r="B6" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="19"/>
-[...2 lines deleted...]
-      <c r="J6" s="20" t="s">
+      <c r="C6" s="34"/>
+      <c r="D6" s="34"/>
+      <c r="E6" s="32"/>
+      <c r="J6" s="35" t="s">
         <v>3</v>
       </c>
-      <c r="K6" s="20"/>
-[...1 lines deleted...]
-      <c r="M6" s="38"/>
+      <c r="K6" s="35"/>
+      <c r="L6" s="35"/>
+      <c r="M6" s="33"/>
     </row>
     <row r="7" spans="2:17" s="5" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="12"/>
-      <c r="C7" s="25" t="s">
+      <c r="C7" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="D7" s="25" t="s">
+      <c r="D7" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="E7" s="25" t="s">
+      <c r="E7" s="22" t="s">
         <v>10</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="15" t="s">
         <v>11</v>
       </c>
       <c r="L7" s="14" t="s">
         <v>0</v>
       </c>
       <c r="M7" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="35">
-[...2 lines deleted...]
-      <c r="D8" s="26">
+      <c r="C8" s="37">
+        <v>5506121</v>
+      </c>
+      <c r="D8" s="23">
         <v>5875073</v>
       </c>
-      <c r="E8" s="26">
+      <c r="E8" s="23">
         <v>5746916</v>
       </c>
       <c r="J8" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="K8" s="16">
-        <v>233356419.92000002</v>
+      <c r="K8" s="40">
+        <v>222672643.02000001</v>
       </c>
       <c r="L8" s="16">
         <v>205597530.20999998</v>
       </c>
       <c r="M8" s="16">
         <v>180762771.25</v>
       </c>
     </row>
     <row r="9" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="27">
-[...2 lines deleted...]
-      <c r="D9" s="27">
+      <c r="C9" s="38">
+        <v>0.94935346759855055</v>
+      </c>
+      <c r="D9" s="24">
         <v>0.95060953134804305</v>
       </c>
-      <c r="E9" s="27">
+      <c r="E9" s="24">
         <v>0.94066197250876427</v>
       </c>
       <c r="J9" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="K9" s="18">
-        <v>0.8659</v>
+      <c r="K9" s="41">
+        <v>0.94065833274440436</v>
       </c>
       <c r="L9" s="18">
         <v>0.96207363793391565</v>
       </c>
       <c r="M9" s="18">
         <v>0.9534134487990461</v>
       </c>
     </row>
     <row r="10" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="C10" s="36">
-[...2 lines deleted...]
-      <c r="D10" s="28">
+      <c r="C10" s="39">
+        <v>5799864</v>
+      </c>
+      <c r="D10" s="25">
         <v>6180322</v>
       </c>
-      <c r="E10" s="28">
+      <c r="E10" s="25">
         <v>6109438</v>
       </c>
       <c r="J10" s="8" t="s">
         <v>6</v>
       </c>
       <c r="K10" s="17">
-        <v>269491588.00000006</v>
+        <v>236720002.65000004</v>
       </c>
       <c r="L10" s="17">
         <v>213702488.14999998</v>
       </c>
       <c r="M10" s="17">
         <v>189595365.44999999</v>
       </c>
     </row>
     <row r="11" spans="2:17" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C11" s="29"/>
-[...1 lines deleted...]
-      <c r="E11" s="29"/>
+      <c r="C11" s="26"/>
+      <c r="D11" s="27"/>
+      <c r="E11" s="26"/>
       <c r="G11" s="9"/>
     </row>
     <row r="12" spans="2:17" s="5" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="C12" s="31"/>
-[...1 lines deleted...]
-      <c r="E12" s="23"/>
+      <c r="C12" s="28"/>
+      <c r="D12" s="28"/>
+      <c r="E12" s="20"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
       <c r="I12" s="1"/>
       <c r="J12" s="1" t="s">
         <v>7</v>
       </c>
       <c r="K12" s="1"/>
       <c r="Q12" s="11"/>
     </row>
     <row r="13" spans="2:17" s="5" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="C13" s="32"/>
-[...1 lines deleted...]
-      <c r="E13" s="32"/>
+      <c r="C13" s="29"/>
+      <c r="D13" s="29"/>
+      <c r="E13" s="29"/>
       <c r="F13" s="6"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="6" t="s">
         <v>9</v>
       </c>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="6"/>
       <c r="Q13" s="11"/>
     </row>
     <row r="14" spans="2:17" s="5" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B14" s="21" t="s">
+      <c r="B14" s="36" t="s">
         <v>8</v>
       </c>
-      <c r="C14" s="21"/>
-[...9 lines deleted...]
-      <c r="M14" s="21"/>
+      <c r="C14" s="36"/>
+      <c r="D14" s="36"/>
+      <c r="E14" s="36"/>
+      <c r="F14" s="36"/>
+      <c r="G14" s="36"/>
+      <c r="H14" s="36"/>
+      <c r="I14" s="36"/>
+      <c r="J14" s="36"/>
+      <c r="K14" s="36"/>
+      <c r="L14" s="36"/>
+      <c r="M14" s="36"/>
       <c r="Q14" s="11"/>
     </row>
     <row r="15" spans="2:17" s="5" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B15" s="21"/>
-[...10 lines deleted...]
-      <c r="M15" s="21"/>
+      <c r="B15" s="36"/>
+      <c r="C15" s="36"/>
+      <c r="D15" s="36"/>
+      <c r="E15" s="36"/>
+      <c r="F15" s="36"/>
+      <c r="G15" s="36"/>
+      <c r="H15" s="36"/>
+      <c r="I15" s="36"/>
+      <c r="J15" s="36"/>
+      <c r="K15" s="36"/>
+      <c r="L15" s="36"/>
+      <c r="M15" s="36"/>
       <c r="Q15" s="11"/>
     </row>
     <row r="16" spans="2:17" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="6"/>
-      <c r="C16" s="32"/>
-[...1 lines deleted...]
-      <c r="E16" s="32"/>
+      <c r="C16" s="29"/>
+      <c r="D16" s="29"/>
+      <c r="E16" s="29"/>
       <c r="F16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
       <c r="N16" s="6"/>
     </row>
     <row r="32" spans="5:5" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E32" s="33"/>
+      <c r="E32" s="30"/>
     </row>
     <row r="35" spans="5:6" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E35" s="34"/>
+      <c r="E35" s="31"/>
       <c r="F35" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="J6:L6"/>
     <mergeCell ref="B14:M15"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.55118110236220474" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="84" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>