--- v0 (2026-03-04)
+++ v1 (2026-05-14)
@@ -6,138 +6,146 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\ONISPP\NKS i Target web\NKS SDD\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\ONISPP\NKS i Target web\NKS SDD\2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0D9109EF-70FC-4D85-93D3-C4DBA51CE305}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8243FADE-B5B8-4F3E-8498-EADE2F7535D0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="average value of payment tran." sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
   <si>
     <t>2023.*</t>
   </si>
   <si>
     <t>2024.</t>
   </si>
   <si>
-    <t>EuroNCS-SDD - average value of payment transaction</t>
+    <t>2025.</t>
+  </si>
+  <si>
+    <t>EuroNCS-SCT - average value of payment transaction</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t>Source: Fina</t>
   </si>
   <si>
-    <t>* Due to the adoption of the euro as the national currency in the Republic of Croatia on January 1, 2023,
-[...3 lines deleted...]
-    <t>2025.</t>
+    <t>* The presented statistical data for the year 2023 differ significantly from previous years due to the adoption of the euro as the national currency in the Republic of Croatia on January 1, 2023.            The processing of all transactions from the National Clearing System (NKS), which stopped working, was completely taken over by EuroNKS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
@@ -175,50 +183,57 @@
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="7"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="238"/>
     </font>
   </fonts>
   <fills count="26">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
@@ -422,91 +437,104 @@
     <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="5" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="36" applyNumberFormat="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="35" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="36" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="36" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="35" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="35" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="37">
     <cellStyle name="20% - Isticanje1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Isticanje2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Isticanje3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Isticanje4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Isticanje5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Isticanje6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Isticanje1" xfId="12" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Isticanje2" xfId="7" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Isticanje3" xfId="8" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Isticanje4" xfId="9" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Isticanje5" xfId="10" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Isticanje6" xfId="11" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Isticanje1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Isticanje2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Isticanje3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Isticanje4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Isticanje5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Isticanje6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Isticanje1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Isticanje2" xfId="20" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Isticanje3" xfId="21" builtinId="37" customBuiltin="1"/>
@@ -547,90 +575,95 @@
 <file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="hr-HR"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="hr-HR" sz="1000">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="hr-HR" sz="1000" b="0" i="0" baseline="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>EuroNCS-SDD - average value of payment transaction</a:t>
+              <a:t>EuroNCS-SCT - average value of payment transaction (eur)</a:t>
             </a:r>
+            <a:endParaRPr lang="hr-HR" sz="400">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </c:rich>
       </c:tx>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
-            <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+            <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
-              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="sr-Latn-RS"/>
         </a:p>
       </c:txPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>'average value of payment tran.'!$C$5</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>2025.</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
@@ -676,92 +709,92 @@
                 <c:pt idx="7">
                   <c:v>August</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>September</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>October</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>November</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>December</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'average value of payment tran.'!$C$6:$C$17</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
-                  <c:v>441.64190988600399</c:v>
+                  <c:v>39.37520866366328</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>187.94125705785012</c:v>
+                  <c:v>38.954816074058485</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>628.15250212760418</c:v>
+                  <c:v>39.752194168380228</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>283.63318444503125</c:v>
+                  <c:v>41.533542363287175</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>161.50667787464027</c:v>
+                  <c:v>40.010384100695312</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>292.24726524378798</c:v>
+                  <c:v>40.82534688175771</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>758.8486599378798</c:v>
+                  <c:v>42.620909224181005</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>281.91831394080742</c:v>
+                  <c:v>40.785612000098929</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>287.98849946081589</c:v>
+                  <c:v>41.723891734930419</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>350.60182635200806</c:v>
+                  <c:v>41.80773360745102</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>123.7061372208546</c:v>
+                  <c:v>40.982053751779439</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>173.01918303533552</c:v>
+                  <c:v>41.315684341567952</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-08F9-478D-A19C-02EED9B42CF8}"/>
+              <c16:uniqueId val="{00000000-BC8B-4A93-A93C-13B38C413221}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>'average value of payment tran.'!$D$5</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>2024.</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
@@ -798,92 +831,92 @@
                 <c:pt idx="7">
                   <c:v>August</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>September</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>October</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>November</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>December</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'average value of payment tran.'!$D$6:$D$17</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
-                  <c:v>223.02252487609158</c:v>
+                  <c:v>32.466108491637549</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>238.63006303735591</c:v>
+                  <c:v>32.797583031709813</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>185.77960104175588</c:v>
+                  <c:v>32.60982144120149</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>338.37214198536276</c:v>
+                  <c:v>34.122158718125824</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>351.63309420562388</c:v>
+                  <c:v>33.667386727254417</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>379.81238637721856</c:v>
+                  <c:v>33.899480512922111</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>360.7300971554879</c:v>
+                  <c:v>34.510665558122113</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>314.50109057928057</c:v>
+                  <c:v>35.390485463621999</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>420.38109764986018</c:v>
+                  <c:v>36.556962299936394</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>374.56391880910371</c:v>
+                  <c:v>36.28483613427526</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>382.06409093072551</c:v>
+                  <c:v>36.553014064144008</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>338.58934374538154</c:v>
+                  <c:v>35.835532954040119</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-08F9-478D-A19C-02EED9B42CF8}"/>
+              <c16:uniqueId val="{00000001-BC8B-4A93-A93C-13B38C413221}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>'average value of payment tran.'!$E$5</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>2023.*</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent3"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
@@ -920,109 +953,109 @@
                 <c:pt idx="7">
                   <c:v>August</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>September</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>October</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>November</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>December</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'average value of payment tran.'!$E$6:$E$17</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
-                  <c:v>246.21725871761512</c:v>
+                  <c:v>29.494162621334507</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>190.59148420132783</c:v>
+                  <c:v>29.333614892855518</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>189.19525968231952</c:v>
+                  <c:v>29.849618029307575</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>209.17643871042969</c:v>
+                  <c:v>30.264677624492748</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>151.62117079455089</c:v>
+                  <c:v>30.242014591255501</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>145.78657345862641</c:v>
+                  <c:v>30.60168039667969</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>149.4564088522948</c:v>
+                  <c:v>30.917911514383913</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>164.0719334578543</c:v>
+                  <c:v>32.241306369415767</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>277.92174153928897</c:v>
+                  <c:v>32.260690934689883</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>163.73152455541171</c:v>
+                  <c:v>32.357573070498219</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>152.79723965184195</c:v>
+                  <c:v>32.255476156884875</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>212.73003345267057</c:v>
+                  <c:v>32.498017087064248</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-08F9-478D-A19C-02EED9B42CF8}"/>
+              <c16:uniqueId val="{00000002-BC8B-4A93-A93C-13B38C413221}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
-        <c:axId val="1153772559"/>
-        <c:axId val="1153772975"/>
+        <c:axId val="1141482671"/>
+        <c:axId val="1141472687"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="1153772559"/>
+        <c:axId val="1141482671"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="15000"/>
                   <a:lumOff val="85000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
         </c:majorGridlines>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
@@ -1032,184 +1065,181 @@
                 <a:lumMod val="15000"/>
                 <a:lumOff val="85000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:round/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-5400000" spcFirstLastPara="1" vertOverflow="ellipsis" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="sr-Latn-RS"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1153772975"/>
+        <c:crossAx val="1141472687"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1153772975"/>
+        <c:axId val="1141472687"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="15000"/>
                   <a:lumOff val="85000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
         </c:majorGridlines>
         <c:numFmt formatCode="#,##0" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="sr-Latn-RS"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1153772559"/>
+        <c:crossAx val="1141482671"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
-              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
-              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="sr-Latn-RS"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="bg1"/>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="tx1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
-        <a:defRPr>
-[...2 lines deleted...]
-        </a:defRPr>
+        <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="sr-Latn-RS"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
     <c:pageSetup/>
   </c:printSettings>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
   <a:schemeClr val="accent1"/>
   <a:schemeClr val="accent2"/>
   <a:schemeClr val="accent3"/>
   <a:schemeClr val="accent4"/>
   <a:schemeClr val="accent5"/>
   <a:schemeClr val="accent6"/>
   <cs:variation/>
   <cs:variation>
     <a:lumMod val="60000"/>
   </cs:variation>
   <cs:variation>
@@ -1743,66 +1773,66 @@
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:noFill/>
       <a:ln>
         <a:noFill/>
       </a:ln>
     </cs:spPr>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>23812</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>47625</xdr:rowOff>
+      <xdr:colOff>28575</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>41275</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
-      <xdr:colOff>690562</xdr:colOff>
+      <xdr:colOff>714375</xdr:colOff>
       <xdr:row>39</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:rowOff>90487</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="2" name="Grafikon 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F95FAF8-2031-4019-A13F-A13176D1860C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{155268D7-EFDA-415B-8A55-871F4B80FD60}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -2104,352 +2134,367 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B2:O22"/>
+  <dimension ref="B2:P22"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="W33" sqref="W33"/>
+      <selection activeCell="J25" sqref="J25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.83203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.83203125" style="1" customWidth="1"/>
-    <col min="2" max="8" width="13.6640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="13.6640625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="13.6640625" style="9" customWidth="1"/>
+    <col min="4" max="8" width="13.6640625" style="1" customWidth="1"/>
     <col min="9" max="10" width="8.83203125" style="1"/>
     <col min="11" max="11" width="8.83203125" style="1" customWidth="1"/>
     <col min="12" max="13" width="8.83203125" style="1"/>
     <col min="14" max="14" width="9.1640625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.83203125" style="1"/>
     <col min="16" max="16" width="9.1640625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="16384" width="8.83203125" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B2" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="8"/>
+      <c r="B2" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C2" s="10"/>
     </row>
     <row r="5" spans="2:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="11" t="s">
-[...5 lines deleted...]
-      <c r="D5" s="6" t="s">
+      <c r="B5" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="E5" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="2:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="2" t="s">
-[...12 lines deleted...]
-      <c r="H6" s="3"/>
+      <c r="B6" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="12">
+        <v>39.37520866366328</v>
+      </c>
+      <c r="D6" s="16">
+        <v>32.466108491637549</v>
+      </c>
+      <c r="E6" s="16">
+        <v>29.494162621334507</v>
+      </c>
+      <c r="F6" s="2"/>
+      <c r="G6" s="18"/>
+      <c r="H6" s="2"/>
     </row>
     <row r="7" spans="2:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B7" s="2" t="s">
-[...12 lines deleted...]
-      <c r="H7" s="3"/>
+      <c r="B7" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" s="12">
+        <v>38.954816074058485</v>
+      </c>
+      <c r="D7" s="16">
+        <v>32.797583031709813</v>
+      </c>
+      <c r="E7" s="16">
+        <v>29.333614892855518</v>
+      </c>
+      <c r="F7" s="2"/>
+      <c r="H7" s="2"/>
     </row>
     <row r="8" spans="2:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B8" s="2" t="s">
-[...12 lines deleted...]
-      <c r="H8" s="3"/>
+      <c r="B8" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" s="12">
+        <v>39.752194168380228</v>
+      </c>
+      <c r="D8" s="16">
+        <v>32.60982144120149</v>
+      </c>
+      <c r="E8" s="16">
+        <v>29.849618029307575</v>
+      </c>
+      <c r="F8" s="2"/>
+      <c r="H8" s="2"/>
     </row>
     <row r="9" spans="2:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B9" s="2" t="s">
-[...12 lines deleted...]
-      <c r="H9" s="3"/>
+      <c r="B9" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="12">
+        <v>41.533542363287175</v>
+      </c>
+      <c r="D9" s="16">
+        <v>34.122158718125824</v>
+      </c>
+      <c r="E9" s="16">
+        <v>30.264677624492748</v>
+      </c>
+      <c r="F9" s="15"/>
+      <c r="H9" s="2"/>
     </row>
     <row r="10" spans="2:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="2" t="s">
-[...12 lines deleted...]
-      <c r="H10" s="3"/>
+      <c r="B10" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="12">
+        <v>40.010384100695312</v>
+      </c>
+      <c r="D10" s="16">
+        <v>33.667386727254417</v>
+      </c>
+      <c r="E10" s="16">
+        <v>30.242014591255501</v>
+      </c>
+      <c r="F10" s="2"/>
+      <c r="H10" s="2"/>
     </row>
     <row r="11" spans="2:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="2" t="s">
-[...12 lines deleted...]
-      <c r="H11" s="3"/>
+      <c r="B11" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="12">
+        <v>40.82534688175771</v>
+      </c>
+      <c r="D11" s="16">
+        <v>33.899480512922111</v>
+      </c>
+      <c r="E11" s="16">
+        <v>30.60168039667969</v>
+      </c>
+      <c r="F11" s="2"/>
+      <c r="H11" s="2"/>
     </row>
     <row r="12" spans="2:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B12" s="2" t="s">
-[...12 lines deleted...]
-      <c r="H12" s="3"/>
+      <c r="B12" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="C12" s="12">
+        <v>42.620909224181005</v>
+      </c>
+      <c r="D12" s="16">
+        <v>34.510665558122113</v>
+      </c>
+      <c r="E12" s="16">
+        <v>30.917911514383913</v>
+      </c>
+      <c r="F12" s="2"/>
+      <c r="H12" s="2"/>
     </row>
     <row r="13" spans="2:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B13" s="2" t="s">
-[...12 lines deleted...]
-      <c r="H13" s="3"/>
+      <c r="B13" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="C13" s="12">
+        <v>40.785612000098929</v>
+      </c>
+      <c r="D13" s="16">
+        <v>35.390485463621999</v>
+      </c>
+      <c r="E13" s="16">
+        <v>32.241306369415767</v>
+      </c>
+      <c r="F13" s="2"/>
+      <c r="H13" s="2"/>
     </row>
     <row r="14" spans="2:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B14" s="2" t="s">
-[...12 lines deleted...]
-      <c r="H14" s="3"/>
+      <c r="B14" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" s="12">
+        <v>41.723891734930419</v>
+      </c>
+      <c r="D14" s="16">
+        <v>36.556962299936394</v>
+      </c>
+      <c r="E14" s="16">
+        <v>32.260690934689883</v>
+      </c>
+      <c r="F14" s="2"/>
+      <c r="H14" s="2"/>
     </row>
     <row r="15" spans="2:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B15" s="2" t="s">
-[...12 lines deleted...]
-      <c r="H15" s="3"/>
+      <c r="B15" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="12">
+        <v>41.80773360745102</v>
+      </c>
+      <c r="D15" s="16">
+        <v>36.28483613427526</v>
+      </c>
+      <c r="E15" s="16">
+        <v>32.357573070498219</v>
+      </c>
+      <c r="F15" s="2"/>
+      <c r="H15" s="2"/>
     </row>
     <row r="16" spans="2:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B16" s="2" t="s">
-[...12 lines deleted...]
-      <c r="H16" s="3"/>
+      <c r="B16" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" s="12">
+        <v>40.982053751779439</v>
+      </c>
+      <c r="D16" s="16">
+        <v>36.553014064144008</v>
+      </c>
+      <c r="E16" s="16">
+        <v>32.255476156884875</v>
+      </c>
+      <c r="F16" s="2"/>
+      <c r="H16" s="2"/>
     </row>
-    <row r="17" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="H17" s="3"/>
+    <row r="17" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" s="13">
+        <v>41.315684341567952</v>
+      </c>
+      <c r="D17" s="17">
+        <v>35.835532954040119</v>
+      </c>
+      <c r="E17" s="17">
+        <v>32.498017087064248</v>
+      </c>
+      <c r="F17" s="2"/>
+      <c r="H17" s="2"/>
     </row>
-    <row r="18" spans="2:15" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="H18" s="10"/>
+    <row r="18" spans="2:16" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="6"/>
+      <c r="C18" s="14"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="H18" s="7"/>
     </row>
-    <row r="19" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="O19" s="3"/>
+    <row r="19" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="C19" s="21"/>
+      <c r="D19" s="21"/>
+      <c r="E19" s="22"/>
+      <c r="F19" s="22"/>
+      <c r="G19" s="22"/>
+      <c r="H19" s="23"/>
+      <c r="I19" s="23"/>
+      <c r="J19" s="23"/>
+      <c r="K19" s="23"/>
+      <c r="L19" s="23"/>
+      <c r="M19" s="23"/>
+      <c r="N19" s="23"/>
+      <c r="O19" s="22"/>
+      <c r="P19" s="22"/>
     </row>
-    <row r="20" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-      <c r="N20" s="17"/>
+    <row r="20" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="C20" s="24"/>
+      <c r="D20" s="24"/>
+      <c r="E20" s="24"/>
+      <c r="F20" s="24"/>
+      <c r="G20" s="24"/>
+      <c r="H20" s="24"/>
+      <c r="I20" s="24"/>
+      <c r="J20" s="24"/>
+      <c r="K20" s="24"/>
+      <c r="L20" s="24"/>
+      <c r="M20" s="24"/>
+      <c r="N20" s="24"/>
+      <c r="O20" s="24"/>
+      <c r="P20" s="24"/>
     </row>
-    <row r="21" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="N21" s="17"/>
+    <row r="21" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="24"/>
+      <c r="C21" s="24"/>
+      <c r="D21" s="24"/>
+      <c r="E21" s="24"/>
+      <c r="F21" s="24"/>
+      <c r="G21" s="24"/>
+      <c r="H21" s="24"/>
+      <c r="I21" s="24"/>
+      <c r="J21" s="24"/>
+      <c r="K21" s="24"/>
+      <c r="L21" s="24"/>
+      <c r="M21" s="24"/>
+      <c r="N21" s="24"/>
+      <c r="O21" s="24"/>
+      <c r="P21" s="24"/>
     </row>
-    <row r="22" spans="2:15" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="N22" s="17"/>
+    <row r="22" spans="2:16" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="24"/>
+      <c r="C22" s="24"/>
+      <c r="D22" s="24"/>
+      <c r="E22" s="24"/>
+      <c r="F22" s="24"/>
+      <c r="G22" s="24"/>
+      <c r="H22" s="24"/>
+      <c r="I22" s="24"/>
+      <c r="J22" s="24"/>
+      <c r="K22" s="24"/>
+      <c r="L22" s="24"/>
+      <c r="M22" s="24"/>
+      <c r="N22" s="24"/>
+      <c r="O22" s="24"/>
+      <c r="P22" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="B20:N22"/>
+    <mergeCell ref="B20:P22"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.55118110236220474" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>