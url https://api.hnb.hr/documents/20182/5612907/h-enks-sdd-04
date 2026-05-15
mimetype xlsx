--- v0 (2026-03-07)
+++ v1 (2026-05-15)
@@ -6,54 +6,54 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\ONISPP\NKS i Target web\NKS SDD\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\hnb.local\hnb\Users03$\hmiskic\Desktop\Air Cash-Registracija\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B877E0DA-6059-464B-BB15-CAC6D8440DEF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F52073D5-4AA4-4C76-B73E-D95EABCA50EC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="prosječna vrijednost pl. tran. " sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -708,84 +708,84 @@
                 <c:pt idx="7">
                   <c:v>Kolovoz</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>Rujan</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>Listopad</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>Studeni</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>Prosinac</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'prosječna vrijednost pl. tran. '!$C$6:$C$17</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
-                  <c:v>441.64190988600399</c:v>
+                  <c:v>39.37520866366328</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>187.94125705785012</c:v>
+                  <c:v>38.954816074058485</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>628.15250212760418</c:v>
+                  <c:v>39.752194168380228</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>283.63318444503125</c:v>
+                  <c:v>41.533542363287175</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>161.50667787464027</c:v>
+                  <c:v>40.010384100695312</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>292.24726524378798</c:v>
+                  <c:v>40.82534688175771</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>758.8486599378798</c:v>
+                  <c:v>42.620909224181005</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>281.91831394080742</c:v>
+                  <c:v>40.785612000098929</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>287.98849946081589</c:v>
+                  <c:v>41.723891734930419</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>350.60182635200806</c:v>
+                  <c:v>41.80773360745102</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>123.7061372208546</c:v>
+                  <c:v>40.982053751779439</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>173.01918303533552</c:v>
+                  <c:v>41.315684341567952</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-BC8B-4A93-A93C-13B38C413221}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>'prosječna vrijednost pl. tran. '!$D$5</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>2024.</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
@@ -830,84 +830,84 @@
                 <c:pt idx="7">
                   <c:v>Kolovoz</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>Rujan</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>Listopad</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>Studeni</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>Prosinac</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'prosječna vrijednost pl. tran. '!$D$6:$D$17</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
-                  <c:v>223.02252487609158</c:v>
+                  <c:v>32.466108491637549</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>238.63006303735591</c:v>
+                  <c:v>32.797583031709813</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>185.77960104175588</c:v>
+                  <c:v>32.60982144120149</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>338.37214198536276</c:v>
+                  <c:v>34.122158718125824</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>351.63309420562388</c:v>
+                  <c:v>33.667386727254417</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>379.81238637721856</c:v>
+                  <c:v>33.899480512922111</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>360.7300971554879</c:v>
+                  <c:v>34.510665558122113</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>314.50109057928057</c:v>
+                  <c:v>35.390485463621999</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>420.38109764986018</c:v>
+                  <c:v>36.556962299936394</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>374.56391880910371</c:v>
+                  <c:v>36.28483613427526</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>382.06409093072551</c:v>
+                  <c:v>36.553014064144008</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>338.58934374538154</c:v>
+                  <c:v>35.835532954040119</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-BC8B-4A93-A93C-13B38C413221}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>'prosječna vrijednost pl. tran. '!$E$5</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>2023.*</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
@@ -952,84 +952,84 @@
                 <c:pt idx="7">
                   <c:v>Kolovoz</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>Rujan</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>Listopad</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>Studeni</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>Prosinac</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'prosječna vrijednost pl. tran. '!$E$6:$E$17</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
-                  <c:v>246.21725871761512</c:v>
+                  <c:v>29.494162621334507</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>190.59148420132783</c:v>
+                  <c:v>29.333614892855518</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>189.19525968231952</c:v>
+                  <c:v>29.849618029307575</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>209.17643871042969</c:v>
+                  <c:v>30.264677624492748</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>151.62117079455089</c:v>
+                  <c:v>30.242014591255501</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>145.78657345862641</c:v>
+                  <c:v>30.60168039667969</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>149.4564088522948</c:v>
+                  <c:v>30.917911514383913</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>164.0719334578543</c:v>
+                  <c:v>32.241306369415767</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>277.92174153928897</c:v>
+                  <c:v>32.260690934689883</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>163.73152455541171</c:v>
+                  <c:v>32.357573070498219</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>152.79723965184195</c:v>
+                  <c:v>32.255476156884875</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>212.73003345267057</c:v>
+                  <c:v>32.498017087064248</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-BC8B-4A93-A93C-13B38C413221}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="1141482671"/>
         <c:axId val="1141472687"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="1141482671"/>
@@ -2135,278 +2135,276 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B2:O21"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A4" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.83203125" defaultRowHeight="12.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.83203125" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.6640625" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.6640625" style="12" customWidth="1"/>
     <col min="4" max="8" width="13.6640625" style="1" customWidth="1"/>
     <col min="9" max="10" width="8.83203125" style="1"/>
     <col min="11" max="11" width="8.83203125" style="1" customWidth="1"/>
     <col min="12" max="13" width="8.83203125" style="1"/>
     <col min="14" max="14" width="9.1640625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.83203125" style="1"/>
     <col min="16" max="16" width="9.1640625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="16384" width="8.83203125" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B2" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="13"/>
     </row>
     <row r="5" spans="2:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="14" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="2:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="15">
-        <v>441.64190988600399</v>
+        <v>39.37520866366328</v>
       </c>
       <c r="D6" s="19">
-        <v>223.02252487609158</v>
+        <v>32.466108491637549</v>
       </c>
       <c r="E6" s="19">
-        <v>246.21725871761512</v>
+        <v>29.494162621334507</v>
       </c>
       <c r="F6" s="3"/>
       <c r="G6" s="21"/>
       <c r="H6" s="3"/>
     </row>
     <row r="7" spans="2:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="15">
-        <v>187.94125705785012</v>
+        <v>38.954816074058485</v>
       </c>
       <c r="D7" s="19">
-        <v>238.63006303735591</v>
+        <v>32.797583031709813</v>
       </c>
       <c r="E7" s="19">
-        <v>190.59148420132783</v>
+        <v>29.333614892855518</v>
       </c>
       <c r="F7" s="3"/>
       <c r="H7" s="3"/>
     </row>
     <row r="8" spans="2:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="15">
-        <v>628.15250212760418</v>
+        <v>39.752194168380228</v>
       </c>
       <c r="D8" s="19">
-        <v>185.77960104175588</v>
+        <v>32.60982144120149</v>
       </c>
       <c r="E8" s="19">
-        <v>189.19525968231952</v>
+        <v>29.849618029307575</v>
       </c>
       <c r="F8" s="3"/>
       <c r="H8" s="3"/>
     </row>
     <row r="9" spans="2:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="15">
-        <v>283.63318444503125</v>
+        <v>41.533542363287175</v>
       </c>
       <c r="D9" s="19">
-        <v>338.37214198536276</v>
+        <v>34.122158718125824</v>
       </c>
       <c r="E9" s="19">
-        <v>209.17643871042969</v>
+        <v>30.264677624492748</v>
       </c>
       <c r="F9" s="18"/>
       <c r="H9" s="3"/>
     </row>
     <row r="10" spans="2:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="15">
-        <v>161.50667787464027</v>
+        <v>40.010384100695312</v>
       </c>
       <c r="D10" s="19">
-        <v>351.63309420562388</v>
+        <v>33.667386727254417</v>
       </c>
       <c r="E10" s="19">
-        <v>151.62117079455089</v>
+        <v>30.242014591255501</v>
       </c>
       <c r="F10" s="3"/>
       <c r="H10" s="3"/>
     </row>
     <row r="11" spans="2:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="15">
-        <v>292.24726524378798</v>
+        <v>40.82534688175771</v>
       </c>
       <c r="D11" s="19">
-        <v>379.81238637721856</v>
+        <v>33.899480512922111</v>
       </c>
       <c r="E11" s="19">
-        <v>145.78657345862641</v>
+        <v>30.60168039667969</v>
       </c>
       <c r="F11" s="3"/>
       <c r="H11" s="3"/>
     </row>
     <row r="12" spans="2:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C12" s="15">
-        <v>758.8486599378798</v>
+        <v>42.620909224181005</v>
       </c>
       <c r="D12" s="19">
-        <v>360.7300971554879</v>
+        <v>34.510665558122113</v>
       </c>
       <c r="E12" s="19">
-        <v>149.4564088522948</v>
+        <v>30.917911514383913</v>
       </c>
       <c r="F12" s="3"/>
       <c r="H12" s="3"/>
     </row>
     <row r="13" spans="2:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C13" s="15">
-        <v>281.91831394080742</v>
+        <v>40.785612000098929</v>
       </c>
       <c r="D13" s="19">
-        <v>314.50109057928057</v>
+        <v>35.390485463621999</v>
       </c>
       <c r="E13" s="19">
-        <v>164.0719334578543</v>
+        <v>32.241306369415767</v>
       </c>
       <c r="F13" s="3"/>
       <c r="H13" s="3"/>
     </row>
     <row r="14" spans="2:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C14" s="15">
-        <v>287.98849946081589</v>
+        <v>41.723891734930419</v>
       </c>
       <c r="D14" s="19">
-        <v>420.38109764986018</v>
+        <v>36.556962299936394</v>
       </c>
       <c r="E14" s="19">
-        <v>277.92174153928897</v>
+        <v>32.260690934689883</v>
       </c>
       <c r="F14" s="3"/>
       <c r="H14" s="3"/>
     </row>
     <row r="15" spans="2:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C15" s="15">
-        <v>350.60182635200806</v>
+        <v>41.80773360745102</v>
       </c>
       <c r="D15" s="19">
-        <v>374.56391880910371</v>
+        <v>36.28483613427526</v>
       </c>
       <c r="E15" s="19">
-        <v>163.73152455541171</v>
+        <v>32.357573070498219</v>
       </c>
       <c r="F15" s="3"/>
       <c r="H15" s="3"/>
     </row>
     <row r="16" spans="2:8" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C16" s="15">
-        <v>123.7061372208546</v>
+        <v>40.982053751779439</v>
       </c>
       <c r="D16" s="19">
-        <v>382.06409093072551</v>
+        <v>36.553014064144008</v>
       </c>
       <c r="E16" s="19">
-        <v>152.79723965184195</v>
+        <v>32.255476156884875</v>
       </c>
       <c r="F16" s="3"/>
       <c r="H16" s="3"/>
     </row>
     <row r="17" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C17" s="16">
-        <v>173.01918303533552</v>
+        <v>41.315684341567952</v>
       </c>
       <c r="D17" s="20">
-        <v>338.58934374538154</v>
+        <v>35.835532954040119</v>
       </c>
       <c r="E17" s="20">
-        <v>212.73003345267057</v>
+        <v>32.498017087064248</v>
       </c>
       <c r="F17" s="3"/>
       <c r="H17" s="3"/>
     </row>
     <row r="18" spans="2:15" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="9"/>
       <c r="C18" s="17"/>
       <c r="D18" s="10"/>
       <c r="E18" s="10"/>
       <c r="F18" s="10"/>
       <c r="H18" s="10"/>
     </row>
     <row r="19" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D19" s="5"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
       <c r="O19" s="3"/>
     </row>
     <row r="20" spans="2:15" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">