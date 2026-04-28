--- v1 (2026-02-02)
+++ v2 (2026-04-28)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2025Q3_web\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2025Q4_web\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="148" uniqueCount="145">
   <si>
     <t>Q1.00</t>
   </si>
   <si>
     <t>Q2.00</t>
   </si>
   <si>
     <t>Q3.00</t>
   </si>
   <si>
     <t>Q4.00</t>
   </si>
   <si>
     <t>Q1.01</t>
   </si>
   <si>
     <t>Q2.01</t>
   </si>
   <si>
     <t>Q3.01</t>
   </si>
   <si>
     <t>Q4.01</t>
   </si>
   <si>
@@ -1138,50 +1138,53 @@
   <si>
     <t xml:space="preserve">After the Republic of Croatia joined the euro area, foreign assets increased by net claims related to the allocation of euro banknotes within the Eurosystem (intra-Eurosystem technical claims) that are the difference between the amount of the banknotes in circulation (the allocation to which the CNB is entitled according to the ECB’s key) and actually issued banknotes in circulation. The differences in the balance of this position between two quarters are recorded as the increase/decrease in foreign assets in the financial account of the balance of payments (Other investment, Central bank sector, Deposits).
 This same amount (net exports of euro banknotes) is recorded on the foreign liabilities side. However, this amount is reduced by the estimate of the amount of euro banknotes in circulation in the territory of the Republic of Croatia issued under the ECB’s key of other euro area countries. The differences in the balance of this position between two quarters are recorded as the increase/decrease in foreign liabilities in the financial account of the balance of payments (Other investment). </t>
   </si>
   <si>
     <t>Q3.24</t>
   </si>
   <si>
     <t>Q4.24</t>
   </si>
   <si>
     <t>Q1.25</t>
   </si>
   <si>
     <t>*</t>
   </si>
   <si>
     <t>Q2.25</t>
   </si>
   <si>
     <t>* Revised data.</t>
   </si>
   <si>
     <t>Q3.25</t>
   </si>
+  <si>
+    <t>Q4.25</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -1776,154 +1779,156 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:DZ51"/>
+  <dimension ref="B2:EB51"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.6640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.6640625" customWidth="1"/>
     <col min="2" max="2" width="50.6640625" style="3" customWidth="1"/>
-    <col min="3" max="27" width="11.6640625" style="3"/>
-[...1 lines deleted...]
-    <col min="29" max="117" width="11.6640625" style="3"/>
+    <col min="3" max="28" width="11.6640625" style="3"/>
+    <col min="29" max="29" width="15.6640625" style="3" customWidth="1"/>
+    <col min="30" max="118" width="11.6640625" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="13" t="s">
         <v>94</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
     </row>
-    <row r="3" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="14" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
     </row>
-    <row r="4" spans="2:130" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="5" spans="2:130" s="9" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:132" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="5" spans="2:132" s="9" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="10"/>
       <c r="C5" s="11"/>
       <c r="D5" s="11"/>
       <c r="E5" s="11"/>
       <c r="F5" s="11"/>
       <c r="G5" s="11"/>
       <c r="H5" s="11"/>
       <c r="I5" s="11"/>
       <c r="J5" s="11"/>
       <c r="K5" s="11"/>
       <c r="L5" s="11"/>
       <c r="M5" s="11"/>
       <c r="N5" s="11"/>
       <c r="O5" s="11"/>
       <c r="P5" s="11"/>
       <c r="Q5" s="11"/>
       <c r="R5" s="11"/>
       <c r="S5" s="11"/>
       <c r="T5" s="11"/>
       <c r="U5" s="11"/>
       <c r="V5" s="11"/>
       <c r="W5" s="11"/>
       <c r="X5" s="11"/>
       <c r="Y5" s="11"/>
       <c r="Z5" s="11"/>
       <c r="AA5" s="11"/>
-      <c r="AB5" s="10"/>
+      <c r="AB5" s="12" t="s">
+        <v>85</v>
+      </c>
       <c r="AC5" s="10"/>
       <c r="AD5" s="10"/>
       <c r="AE5" s="10"/>
       <c r="AF5" s="10"/>
       <c r="AG5" s="10"/>
       <c r="AH5" s="10"/>
       <c r="AI5" s="10"/>
       <c r="AJ5" s="10"/>
       <c r="AK5" s="10"/>
       <c r="AL5" s="10"/>
       <c r="AM5" s="10"/>
       <c r="AN5" s="10"/>
       <c r="AO5" s="10"/>
       <c r="AP5" s="10"/>
       <c r="AQ5" s="10"/>
       <c r="AR5" s="10"/>
       <c r="AS5" s="10"/>
       <c r="AT5" s="10"/>
       <c r="AU5" s="10"/>
       <c r="AV5" s="10"/>
       <c r="AW5" s="10"/>
       <c r="AX5" s="10"/>
       <c r="AY5" s="10"/>
       <c r="AZ5" s="10"/>
       <c r="BA5" s="10"/>
       <c r="BB5" s="10"/>
       <c r="BC5" s="10"/>
       <c r="BD5" s="10"/>
       <c r="BE5" s="10"/>
       <c r="BF5" s="10"/>
       <c r="BG5" s="10"/>
       <c r="BH5" s="10"/>
       <c r="BI5" s="10"/>
       <c r="BJ5" s="10"/>
       <c r="BK5" s="10"/>
       <c r="BL5" s="10"/>
       <c r="BM5" s="10"/>
       <c r="BN5" s="10"/>
       <c r="BO5" s="10"/>
       <c r="BP5" s="10"/>
       <c r="BQ5" s="10"/>
       <c r="BR5" s="10"/>
       <c r="BS5" s="10"/>
-      <c r="BT5" s="11"/>
+      <c r="BT5" s="10"/>
       <c r="BU5" s="11"/>
       <c r="BV5" s="11"/>
       <c r="BW5" s="11"/>
       <c r="BX5" s="11"/>
       <c r="BY5" s="11"/>
       <c r="BZ5" s="11"/>
       <c r="CA5" s="11"/>
       <c r="CB5" s="11"/>
       <c r="CC5" s="11"/>
       <c r="CD5" s="11"/>
       <c r="CE5" s="11"/>
       <c r="CF5" s="11"/>
       <c r="CG5" s="11"/>
       <c r="CH5" s="11"/>
       <c r="CI5" s="11"/>
       <c r="CJ5" s="11"/>
       <c r="CK5" s="11"/>
       <c r="CL5" s="11"/>
       <c r="CM5" s="11"/>
       <c r="CN5" s="11"/>
       <c r="CO5" s="11"/>
       <c r="CP5" s="11"/>
       <c r="CQ5" s="11"/>
       <c r="CR5" s="11"/>
       <c r="CS5" s="11"/>
@@ -1935,61 +1940,65 @@
       <c r="CY5" s="11"/>
       <c r="CZ5" s="11"/>
       <c r="DA5" s="11"/>
       <c r="DB5" s="11"/>
       <c r="DC5" s="11"/>
       <c r="DD5" s="11"/>
       <c r="DE5" s="11"/>
       <c r="DF5" s="11"/>
       <c r="DG5" s="11"/>
       <c r="DH5" s="11"/>
       <c r="DI5" s="11"/>
       <c r="DJ5" s="11"/>
       <c r="DK5" s="11"/>
       <c r="DL5" s="11"/>
       <c r="DM5" s="11"/>
       <c r="DN5" s="11"/>
       <c r="DO5" s="11"/>
       <c r="DP5" s="11"/>
       <c r="DQ5" s="11"/>
       <c r="DR5" s="11"/>
       <c r="DS5" s="11"/>
       <c r="DT5" s="11"/>
       <c r="DU5" s="11"/>
       <c r="DV5" s="11"/>
       <c r="DW5" s="11"/>
-      <c r="DX5" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="DX5" s="11"/>
       <c r="DY5" s="11" t="s">
         <v>140</v>
       </c>
-      <c r="DZ5" s="12" t="s">
+      <c r="DZ5" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="EA5" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="EB5" s="12" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="6" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="7"/>
       <c r="C6" s="7">
         <v>2000</v>
       </c>
       <c r="D6" s="7">
         <v>2001</v>
       </c>
       <c r="E6" s="7">
         <v>2002</v>
       </c>
       <c r="F6" s="7">
         <v>2003</v>
       </c>
       <c r="G6" s="7">
         <v>2004</v>
       </c>
       <c r="H6" s="7">
         <v>2005</v>
       </c>
       <c r="I6" s="7">
         <v>2006</v>
       </c>
       <c r="J6" s="7">
         <v>2007</v>
       </c>
@@ -2022,361 +2031,367 @@
       </c>
       <c r="T6" s="7">
         <v>2017</v>
       </c>
       <c r="U6" s="7">
         <v>2018</v>
       </c>
       <c r="V6" s="7">
         <v>2019</v>
       </c>
       <c r="W6" s="7">
         <v>2020</v>
       </c>
       <c r="X6" s="8">
         <v>2021</v>
       </c>
       <c r="Y6" s="8">
         <v>2022</v>
       </c>
       <c r="Z6" s="8">
         <v>2023</v>
       </c>
       <c r="AA6" s="8">
         <v>2024</v>
       </c>
-      <c r="AB6" s="8" t="s">
+      <c r="AB6" s="8">
+        <v>2025</v>
+      </c>
+      <c r="AC6" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="AC6" s="8" t="s">
+      <c r="AD6" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="AD6" s="8" t="s">
+      <c r="AE6" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="AE6" s="8" t="s">
+      <c r="AF6" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="AF6" s="8" t="s">
+      <c r="AG6" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="AG6" s="8" t="s">
+      <c r="AH6" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="AH6" s="8" t="s">
+      <c r="AI6" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="AI6" s="8" t="s">
+      <c r="AJ6" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="AJ6" s="8" t="s">
+      <c r="AK6" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="AK6" s="8" t="s">
+      <c r="AL6" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="AL6" s="8" t="s">
+      <c r="AM6" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="AM6" s="8" t="s">
+      <c r="AN6" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="AN6" s="8" t="s">
+      <c r="AO6" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="AO6" s="8" t="s">
+      <c r="AP6" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="AP6" s="8" t="s">
+      <c r="AQ6" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="AQ6" s="8" t="s">
+      <c r="AR6" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="AR6" s="8" t="s">
+      <c r="AS6" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="AS6" s="8" t="s">
+      <c r="AT6" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="AT6" s="8" t="s">
+      <c r="AU6" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="AU6" s="8" t="s">
+      <c r="AV6" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="AV6" s="8" t="s">
+      <c r="AW6" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="AW6" s="8" t="s">
+      <c r="AX6" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="AX6" s="8" t="s">
+      <c r="AY6" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="AY6" s="8" t="s">
+      <c r="AZ6" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="AZ6" s="8" t="s">
+      <c r="BA6" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="BA6" s="8" t="s">
+      <c r="BB6" s="8" t="s">
         <v>25</v>
       </c>
-      <c r="BB6" s="8" t="s">
+      <c r="BC6" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="BC6" s="8" t="s">
+      <c r="BD6" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="BD6" s="8" t="s">
+      <c r="BE6" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="BE6" s="8" t="s">
+      <c r="BF6" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="BF6" s="8" t="s">
+      <c r="BG6" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="BG6" s="8" t="s">
+      <c r="BH6" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="BH6" s="8" t="s">
+      <c r="BI6" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="BI6" s="8" t="s">
+      <c r="BJ6" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="BJ6" s="8" t="s">
+      <c r="BK6" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="BK6" s="8" t="s">
+      <c r="BL6" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="BL6" s="8" t="s">
+      <c r="BM6" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="BM6" s="8" t="s">
+      <c r="BN6" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="BN6" s="8" t="s">
+      <c r="BO6" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="BO6" s="8" t="s">
+      <c r="BP6" s="8" t="s">
         <v>39</v>
       </c>
-      <c r="BP6" s="8" t="s">
+      <c r="BQ6" s="8" t="s">
         <v>40</v>
       </c>
-      <c r="BQ6" s="8" t="s">
+      <c r="BR6" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="BR6" s="8" t="s">
+      <c r="BS6" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="BS6" s="8" t="s">
+      <c r="BT6" s="8" t="s">
         <v>43</v>
       </c>
-      <c r="BT6" s="8" t="s">
+      <c r="BU6" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="BU6" s="8" t="s">
+      <c r="BV6" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="BV6" s="8" t="s">
+      <c r="BW6" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="BW6" s="8" t="s">
+      <c r="BX6" s="8" t="s">
         <v>48</v>
       </c>
-      <c r="BX6" s="8" t="s">
+      <c r="BY6" s="8" t="s">
         <v>49</v>
       </c>
-      <c r="BY6" s="8" t="s">
+      <c r="BZ6" s="8" t="s">
         <v>50</v>
       </c>
-      <c r="BZ6" s="8" t="s">
+      <c r="CA6" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="CA6" s="8" t="s">
+      <c r="CB6" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="CB6" s="8" t="s">
+      <c r="CC6" s="8" t="s">
         <v>53</v>
       </c>
-      <c r="CC6" s="8" t="s">
+      <c r="CD6" s="8" t="s">
         <v>54</v>
       </c>
-      <c r="CD6" s="8" t="s">
+      <c r="CE6" s="8" t="s">
         <v>55</v>
       </c>
-      <c r="CE6" s="8" t="s">
+      <c r="CF6" s="8" t="s">
         <v>56</v>
       </c>
-      <c r="CF6" s="8" t="s">
+      <c r="CG6" s="8" t="s">
         <v>57</v>
       </c>
-      <c r="CG6" s="8" t="s">
+      <c r="CH6" s="8" t="s">
         <v>58</v>
       </c>
-      <c r="CH6" s="8" t="s">
+      <c r="CI6" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="CI6" s="8" t="s">
+      <c r="CJ6" s="8" t="s">
         <v>60</v>
       </c>
-      <c r="CJ6" s="8" t="s">
+      <c r="CK6" s="8" t="s">
         <v>61</v>
       </c>
-      <c r="CK6" s="8" t="s">
+      <c r="CL6" s="8" t="s">
         <v>62</v>
       </c>
-      <c r="CL6" s="8" t="s">
+      <c r="CM6" s="8" t="s">
         <v>63</v>
       </c>
-      <c r="CM6" s="8" t="s">
+      <c r="CN6" s="8" t="s">
         <v>64</v>
       </c>
-      <c r="CN6" s="8" t="s">
+      <c r="CO6" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="CO6" s="8" t="s">
+      <c r="CP6" s="8" t="s">
         <v>66</v>
       </c>
-      <c r="CP6" s="8" t="s">
+      <c r="CQ6" s="8" t="s">
         <v>67</v>
       </c>
-      <c r="CQ6" s="8" t="s">
+      <c r="CR6" s="8" t="s">
         <v>68</v>
       </c>
-      <c r="CR6" s="8" t="s">
+      <c r="CS6" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="CS6" s="8" t="s">
+      <c r="CT6" s="8" t="s">
         <v>70</v>
       </c>
-      <c r="CT6" s="8" t="s">
+      <c r="CU6" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="CU6" s="8" t="s">
+      <c r="CV6" s="8" t="s">
         <v>72</v>
       </c>
-      <c r="CV6" s="8" t="s">
+      <c r="CW6" s="8" t="s">
         <v>73</v>
       </c>
-      <c r="CW6" s="8" t="s">
+      <c r="CX6" s="8" t="s">
         <v>74</v>
       </c>
-      <c r="CX6" s="8" t="s">
+      <c r="CY6" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="CY6" s="8" t="s">
+      <c r="CZ6" s="8" t="s">
         <v>76</v>
       </c>
-      <c r="CZ6" s="8" t="s">
+      <c r="DA6" s="8" t="s">
         <v>77</v>
       </c>
-      <c r="DA6" s="8" t="s">
+      <c r="DB6" s="8" t="s">
         <v>78</v>
       </c>
-      <c r="DB6" s="8" t="s">
+      <c r="DC6" s="8" t="s">
         <v>79</v>
       </c>
-      <c r="DC6" s="8" t="s">
+      <c r="DD6" s="8" t="s">
         <v>80</v>
       </c>
-      <c r="DD6" s="8" t="s">
+      <c r="DE6" s="8" t="s">
         <v>81</v>
       </c>
-      <c r="DE6" s="8" t="s">
+      <c r="DF6" s="8" t="s">
         <v>82</v>
       </c>
-      <c r="DF6" s="8" t="s">
+      <c r="DG6" s="8" t="s">
         <v>83</v>
       </c>
-      <c r="DG6" s="8" t="s">
+      <c r="DH6" s="8" t="s">
         <v>84</v>
       </c>
-      <c r="DH6" s="8" t="s">
+      <c r="DI6" s="8" t="s">
         <v>86</v>
       </c>
-      <c r="DI6" s="8" t="s">
+      <c r="DJ6" s="8" t="s">
         <v>87</v>
       </c>
-      <c r="DJ6" s="8" t="s">
+      <c r="DK6" s="8" t="s">
         <v>88</v>
       </c>
-      <c r="DK6" s="8" t="s">
+      <c r="DL6" s="8" t="s">
         <v>89</v>
       </c>
-      <c r="DL6" s="8" t="s">
+      <c r="DM6" s="8" t="s">
         <v>91</v>
       </c>
-      <c r="DM6" s="8" t="s">
+      <c r="DN6" s="8" t="s">
         <v>92</v>
       </c>
-      <c r="DN6" s="8" t="s">
+      <c r="DO6" s="8" t="s">
         <v>93</v>
       </c>
-      <c r="DO6" s="8" t="s">
+      <c r="DP6" s="8" t="s">
         <v>95</v>
       </c>
-      <c r="DP6" s="8" t="s">
+      <c r="DQ6" s="8" t="s">
         <v>96</v>
       </c>
-      <c r="DQ6" s="8" t="s">
+      <c r="DR6" s="8" t="s">
         <v>130</v>
       </c>
-      <c r="DR6" s="8" t="s">
+      <c r="DS6" s="8" t="s">
         <v>131</v>
       </c>
-      <c r="DS6" s="8" t="s">
+      <c r="DT6" s="8" t="s">
         <v>132</v>
       </c>
-      <c r="DT6" s="8" t="s">
+      <c r="DU6" s="8" t="s">
         <v>133</v>
       </c>
-      <c r="DU6" s="8" t="s">
+      <c r="DV6" s="8" t="s">
         <v>135</v>
       </c>
-      <c r="DV6" s="8" t="s">
+      <c r="DW6" s="8" t="s">
         <v>137</v>
       </c>
-      <c r="DW6" s="8" t="s">
+      <c r="DX6" s="8" t="s">
         <v>138</v>
       </c>
-      <c r="DX6" s="8" t="s">
+      <c r="DY6" s="8" t="s">
         <v>139</v>
       </c>
-      <c r="DY6" s="8" t="s">
+      <c r="DZ6" s="8" t="s">
         <v>141</v>
       </c>
-      <c r="DZ6" s="8" t="s">
+      <c r="EA6" s="8" t="s">
         <v>143</v>
       </c>
+      <c r="EB6" s="8" t="s">
+        <v>144</v>
+      </c>
     </row>
-    <row r="7" spans="2:130" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="15" t="s">
         <v>117</v>
       </c>
       <c r="C7" s="16">
         <v>-327.96144412903232</v>
       </c>
       <c r="D7" s="16">
         <v>-560.31945764753118</v>
       </c>
       <c r="E7" s="16">
         <v>-1806.6490954553647</v>
       </c>
       <c r="F7" s="17">
         <v>-2785.9619318511122</v>
       </c>
       <c r="G7" s="17">
         <v>-2005.2079129920587</v>
       </c>
       <c r="H7" s="17">
         <v>-2642.052992527053</v>
       </c>
       <c r="I7" s="17">
         <v>-3131.7199206482373</v>
       </c>
       <c r="J7" s="17">
@@ -2412,360 +2427,366 @@
       <c r="T7" s="17">
         <v>1653.7775678602065</v>
       </c>
       <c r="U7" s="17">
         <v>540.42247398985614</v>
       </c>
       <c r="V7" s="17">
         <v>1164.7904157621842</v>
       </c>
       <c r="W7" s="17">
         <v>-965.22962004473948</v>
       </c>
       <c r="X7" s="17">
         <v>185.31157094216519</v>
       </c>
       <c r="Y7" s="17">
         <v>-2400.5153903581941</v>
       </c>
       <c r="Z7" s="17">
         <v>81.716091575763585</v>
       </c>
       <c r="AA7" s="17">
         <v>-1880.2658200252017</v>
       </c>
       <c r="AB7" s="17">
+        <v>-3262.5862384022726</v>
+      </c>
+      <c r="AC7" s="17">
         <v>-314.70024556026482</v>
       </c>
-      <c r="AC7" s="17">
+      <c r="AD7" s="17">
         <v>-342.8174223327012</v>
       </c>
-      <c r="AD7" s="17">
+      <c r="AE7" s="17">
         <v>966.70148778831435</v>
       </c>
-      <c r="AE7" s="17">
+      <c r="AF7" s="17">
         <v>-637.14526402438059</v>
       </c>
-      <c r="AF7" s="17">
+      <c r="AG7" s="17">
         <v>-559.56010698263606</v>
       </c>
-      <c r="AG7" s="17">
+      <c r="AH7" s="17">
         <v>-882.24326656416861</v>
       </c>
-      <c r="AH7" s="17">
+      <c r="AI7" s="17">
         <v>1413.8636932431828</v>
       </c>
-      <c r="AI7" s="17">
+      <c r="AJ7" s="17">
         <v>-532.37977734390915</v>
       </c>
-      <c r="AJ7" s="17">
+      <c r="AK7" s="17">
         <v>-882.78030945491298</v>
       </c>
-      <c r="AK7" s="17">
+      <c r="AL7" s="17">
         <v>-901.26637995382885</v>
       </c>
-      <c r="AL7" s="17">
+      <c r="AM7" s="17">
         <v>984.22360826953002</v>
       </c>
-      <c r="AM7" s="17">
+      <c r="AN7" s="17">
         <v>-1006.8260143161529</v>
       </c>
-      <c r="AN7" s="16">
+      <c r="AO7" s="16">
         <v>-947.55744709876024</v>
       </c>
-      <c r="AO7" s="16">
+      <c r="AP7" s="16">
         <v>-1368.4956124824334</v>
       </c>
-      <c r="AP7" s="16">
+      <c r="AQ7" s="16">
         <v>910.23726821408184</v>
       </c>
-      <c r="AQ7" s="16">
+      <c r="AR7" s="16">
         <v>-1380.1461404840002</v>
       </c>
-      <c r="AR7" s="16">
+      <c r="AS7" s="16">
         <v>-1184.0655900376651</v>
       </c>
-      <c r="AS7" s="16">
+      <c r="AT7" s="16">
         <v>-946.78405616721875</v>
       </c>
-      <c r="AT7" s="16">
+      <c r="AU7" s="16">
         <v>1251.2264687902984</v>
       </c>
-      <c r="AU7" s="16">
+      <c r="AV7" s="16">
         <v>-1125.5847355774733</v>
       </c>
-      <c r="AV7" s="16">
+      <c r="AW7" s="16">
         <v>-1336.0536125787328</v>
       </c>
-      <c r="AW7" s="16">
+      <c r="AX7" s="16">
         <v>-1266.197637884341</v>
       </c>
-      <c r="AX7" s="16">
+      <c r="AY7" s="16">
         <v>1347.5625165273168</v>
       </c>
-      <c r="AY7" s="16">
+      <c r="AZ7" s="16">
         <v>-1387.3642585912958</v>
       </c>
-      <c r="AZ7" s="16">
+      <c r="BA7" s="16">
         <v>-1813.6891185932514</v>
       </c>
-      <c r="BA7" s="16">
+      <c r="BB7" s="16">
         <v>-1415.1192222550176</v>
       </c>
-      <c r="BB7" s="16">
+      <c r="BC7" s="16">
         <v>1469.1751738415774</v>
       </c>
-      <c r="BC7" s="16">
+      <c r="BD7" s="16">
         <v>-1372.0867536415458</v>
       </c>
-      <c r="BD7" s="16">
+      <c r="BE7" s="16">
         <v>-1906.3097112704668</v>
       </c>
-      <c r="BE7" s="16">
+      <c r="BF7" s="16">
         <v>-1465.8009923063569</v>
       </c>
-      <c r="BF7" s="16">
+      <c r="BG7" s="16">
         <v>1703.1546348583299</v>
       </c>
-      <c r="BG7" s="16">
+      <c r="BH7" s="16">
         <v>-1766.5191747645558</v>
       </c>
-      <c r="BH7" s="16">
+      <c r="BI7" s="16">
         <v>-2398.7916501786676</v>
       </c>
-      <c r="BI7" s="16">
+      <c r="BJ7" s="16">
         <v>-2135.4016236424313</v>
       </c>
-      <c r="BJ7" s="16">
+      <c r="BK7" s="16">
         <v>1273.3194013007242</v>
       </c>
-      <c r="BK7" s="16">
+      <c r="BL7" s="16">
         <v>-1846.74232419596</v>
       </c>
-      <c r="BL7" s="16">
+      <c r="BM7" s="16">
         <v>-1768.293030113836</v>
       </c>
-      <c r="BM7" s="16">
+      <c r="BN7" s="16">
         <v>-1132.851087840372</v>
       </c>
-      <c r="BN7" s="16">
+      <c r="BO7" s="16">
         <v>1399.9239496502005</v>
       </c>
-      <c r="BO7" s="16">
+      <c r="BP7" s="16">
         <v>-1399.3976494206113</v>
       </c>
-      <c r="BP7" s="16">
+      <c r="BQ7" s="16">
         <v>-1334.4451612934699</v>
       </c>
-      <c r="BQ7" s="16">
+      <c r="BR7" s="16">
         <v>-312.77799772551504</v>
       </c>
-      <c r="BR7" s="16">
+      <c r="BS7" s="16">
         <v>1651.7802872132443</v>
       </c>
-      <c r="BS7" s="16">
+      <c r="BT7" s="16">
         <v>-963.89320467522953</v>
       </c>
-      <c r="BT7" s="16">
+      <c r="BU7" s="16">
         <v>-1543.8517308612131</v>
       </c>
-      <c r="BU7" s="16">
+      <c r="BV7" s="16">
         <v>-555.92389261026869</v>
       </c>
-      <c r="BV7" s="16">
+      <c r="BW7" s="16">
         <v>2178.5167145824257</v>
       </c>
-      <c r="BW7" s="16">
+      <c r="BX7" s="16">
         <v>-857.5445676182535</v>
       </c>
-      <c r="BX7" s="16">
+      <c r="BY7" s="16">
         <v>-1605.5396199722225</v>
       </c>
-      <c r="BY7" s="16">
+      <c r="BZ7" s="16">
         <v>-670.86719035411261</v>
       </c>
-      <c r="BZ7" s="16">
+      <c r="CA7" s="16">
         <v>2166.5849140893088</v>
       </c>
-      <c r="CA7" s="16">
+      <c r="CB7" s="16">
         <v>-679.98035563065787</v>
       </c>
-      <c r="CB7" s="16">
+      <c r="CC7" s="16">
         <v>-1341.0874874607275</v>
       </c>
-      <c r="CC7" s="16">
+      <c r="CD7" s="16">
         <v>-661.0598496491765</v>
       </c>
-      <c r="CD7" s="16">
+      <c r="CE7" s="16">
         <v>2285.4493331662934</v>
       </c>
-      <c r="CE7" s="16">
+      <c r="CF7" s="16">
         <v>-764.15123568255558</v>
       </c>
-      <c r="CF7" s="16">
+      <c r="CG7" s="16">
         <v>-1402.0728936849071</v>
       </c>
-      <c r="CG7" s="18">
+      <c r="CH7" s="18">
         <v>-645.76216444125419</v>
       </c>
-      <c r="CH7" s="18">
+      <c r="CI7" s="18">
         <v>2320.7524466539971</v>
       </c>
-      <c r="CI7" s="16">
+      <c r="CJ7" s="16">
         <v>-156.3211682518467</v>
       </c>
-      <c r="CJ7" s="16">
+      <c r="CK7" s="16">
         <v>-1268.0576858474392</v>
       </c>
-      <c r="CK7" s="16">
+      <c r="CL7" s="16">
         <v>-422.70550714117024</v>
       </c>
-      <c r="CL7" s="16">
+      <c r="CM7" s="16">
         <v>3546.9495064926691</v>
       </c>
-      <c r="CM7" s="16">
+      <c r="CN7" s="16">
         <v>-718.50859259428216</v>
       </c>
-      <c r="CN7" s="16">
+      <c r="CO7" s="16">
         <v>-1438.2770973643924</v>
       </c>
-      <c r="CO7" s="16">
+      <c r="CP7" s="16">
         <v>-232.13010058070796</v>
       </c>
-      <c r="CP7" s="16">
+      <c r="CQ7" s="16">
         <v>3179.0169218651563</v>
       </c>
-      <c r="CQ7" s="16">
+      <c r="CR7" s="16">
         <v>-502.22318094521643</v>
       </c>
-      <c r="CR7" s="16">
+      <c r="CS7" s="16">
         <v>-1281.2192373393432</v>
       </c>
-      <c r="CS7" s="16">
+      <c r="CT7" s="16">
         <v>-154.4618078670062</v>
       </c>
-      <c r="CT7" s="16">
+      <c r="CU7" s="16">
         <v>3649.027014200442</v>
       </c>
-      <c r="CU7" s="16">
+      <c r="CV7" s="16">
         <v>-559.56840113388637</v>
       </c>
-      <c r="CV7" s="16">
+      <c r="CW7" s="16">
         <v>-1870.2567438322599</v>
       </c>
-      <c r="CW7" s="16">
+      <c r="CX7" s="16">
         <v>-155.85799713561778</v>
       </c>
-      <c r="CX7" s="16">
+      <c r="CY7" s="16">
         <v>3681.9811845945446</v>
       </c>
-      <c r="CY7" s="16">
+      <c r="CZ7" s="16">
         <v>-1115.4439696368108</v>
       </c>
-      <c r="CZ7" s="16">
+      <c r="DA7" s="16">
         <v>-2213.6888562266145</v>
       </c>
-      <c r="DA7" s="16">
+      <c r="DB7" s="16">
         <v>-379.78636114136992</v>
       </c>
-      <c r="DB7" s="16">
+      <c r="DC7" s="16">
         <v>4280.6489903130068</v>
       </c>
-      <c r="DC7" s="16">
+      <c r="DD7" s="16">
         <v>-522.38335718283815</v>
       </c>
-      <c r="DD7" s="16">
+      <c r="DE7" s="16">
         <v>-1536.1460079288297</v>
       </c>
-      <c r="DE7" s="16">
+      <c r="DF7" s="16">
         <v>-654.95038907202661</v>
       </c>
-      <c r="DF7" s="16">
+      <c r="DG7" s="16">
         <v>1719.2762129611622</v>
       </c>
-      <c r="DG7" s="16">
+      <c r="DH7" s="16">
         <v>-493.40943600504556</v>
       </c>
-      <c r="DH7" s="16">
+      <c r="DI7" s="16">
         <v>-1426.6611845722468</v>
       </c>
-      <c r="DI7" s="16">
+      <c r="DJ7" s="16">
         <v>-1096.5656486143635</v>
       </c>
-      <c r="DJ7" s="16">
+      <c r="DK7" s="16">
         <v>3943.6331598373304</v>
       </c>
-      <c r="DK7" s="16">
+      <c r="DL7" s="16">
         <v>-1235.0947557085549</v>
       </c>
-      <c r="DL7" s="16">
+      <c r="DM7" s="16">
         <v>-3096.2837449234576</v>
       </c>
-      <c r="DM7" s="16">
+      <c r="DN7" s="16">
         <v>-1258.323066714348</v>
       </c>
-      <c r="DN7" s="16">
+      <c r="DO7" s="16">
         <v>3723.2350431304367</v>
       </c>
-      <c r="DO7" s="16">
+      <c r="DP7" s="16">
         <v>-1769.143621850825</v>
       </c>
-      <c r="DP7" s="16">
+      <c r="DQ7" s="16">
         <v>-2703.7721213271016</v>
       </c>
-      <c r="DQ7" s="16">
+      <c r="DR7" s="16">
         <v>-1075.0127454269696</v>
       </c>
-      <c r="DR7" s="16">
+      <c r="DS7" s="16">
         <v>5015.6885161493256</v>
       </c>
-      <c r="DS7" s="16">
+      <c r="DT7" s="16">
         <v>-1155.1875578194908</v>
       </c>
-      <c r="DT7" s="16">
+      <c r="DU7" s="16">
         <v>-2918.6362631388624</v>
       </c>
-      <c r="DU7" s="16">
+      <c r="DV7" s="16">
         <v>-1469.3529784482137</v>
       </c>
-      <c r="DV7" s="16">
+      <c r="DW7" s="16">
         <v>4647.9059084685668</v>
       </c>
-      <c r="DW7" s="16">
+      <c r="DX7" s="16">
         <v>-2140.1824869066922</v>
       </c>
-      <c r="DX7" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY7" s="16">
-        <v>-1734.6005380125007</v>
+        <v>-3276.8234526052511</v>
       </c>
       <c r="DZ7" s="16">
-        <v>3930.9616664672267</v>
+        <v>-1723.4534634796112</v>
+      </c>
+      <c r="EA7" s="16">
+        <v>3941.5939165698596</v>
+      </c>
+      <c r="EB7" s="16">
+        <v>-2203.9032388872702</v>
       </c>
     </row>
-    <row r="8" spans="2:130" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="25" t="s">
         <v>97</v>
       </c>
       <c r="C8" s="16">
         <v>-1464.6833169471372</v>
       </c>
       <c r="D8" s="16">
         <v>-1855.7874868298111</v>
       </c>
       <c r="E8" s="16">
         <v>-3167.1523170459732</v>
       </c>
       <c r="F8" s="17">
         <v>-4203.9428241834848</v>
       </c>
       <c r="G8" s="17">
         <v>-3413.5692528954178</v>
       </c>
       <c r="H8" s="17">
         <v>-4029.3551976634326</v>
       </c>
       <c r="I8" s="17">
         <v>-4428.0863636426475</v>
       </c>
       <c r="J8" s="17">
@@ -2801,360 +2822,366 @@
       <c r="T8" s="17">
         <v>163.33749888430566</v>
       </c>
       <c r="U8" s="17">
         <v>-1007.4569340904441</v>
       </c>
       <c r="V8" s="17">
         <v>-491.41293028441567</v>
       </c>
       <c r="W8" s="17">
         <v>-2950.3026086185391</v>
       </c>
       <c r="X8" s="17">
         <v>-1960.2651686735339</v>
       </c>
       <c r="Y8" s="17">
         <v>-4563.6667714193936</v>
       </c>
       <c r="Z8" s="17">
         <v>-1781.7988895905371</v>
       </c>
       <c r="AA8" s="17">
         <v>-3723.5135867193012</v>
       </c>
       <c r="AB8" s="17">
+        <v>-5588.579736357171</v>
+      </c>
+      <c r="AC8" s="17">
         <v>-562.17693527475467</v>
       </c>
-      <c r="AC8" s="17">
+      <c r="AD8" s="17">
         <v>-614.33578502929686</v>
       </c>
-      <c r="AD8" s="17">
+      <c r="AE8" s="17">
         <v>647.20599725577176</v>
       </c>
-      <c r="AE8" s="17">
+      <c r="AF8" s="17">
         <v>-935.37659389885744</v>
       </c>
-      <c r="AF8" s="17">
+      <c r="AG8" s="17">
         <v>-847.52140095277878</v>
       </c>
-      <c r="AG8" s="17">
+      <c r="AH8" s="17">
         <v>-1229.3239073964605</v>
       </c>
-      <c r="AH8" s="17">
+      <c r="AI8" s="17">
         <v>1091.3062277212625</v>
       </c>
-      <c r="AI8" s="17">
+      <c r="AJ8" s="17">
         <v>-870.24840620183409</v>
       </c>
-      <c r="AJ8" s="17">
+      <c r="AK8" s="17">
         <v>-1207.7551686497011</v>
       </c>
-      <c r="AK8" s="17">
+      <c r="AL8" s="17">
         <v>-1246.1209260726198</v>
       </c>
-      <c r="AL8" s="17">
+      <c r="AM8" s="17">
         <v>625.73966057300197</v>
       </c>
-      <c r="AM8" s="17">
+      <c r="AN8" s="17">
         <v>-1339.0158828966544</v>
       </c>
-      <c r="AN8" s="16">
+      <c r="AO8" s="16">
         <v>-1297.3233782872348</v>
       </c>
-      <c r="AO8" s="16">
+      <c r="AP8" s="16">
         <v>-1745.2519297837184</v>
       </c>
-      <c r="AP8" s="16">
+      <c r="AQ8" s="16">
         <v>560.3531559910748</v>
       </c>
-      <c r="AQ8" s="16">
+      <c r="AR8" s="16">
         <v>-1721.7206721036066</v>
       </c>
-      <c r="AR8" s="16">
+      <c r="AS8" s="16">
         <v>-1502.6361158167258</v>
       </c>
-      <c r="AS8" s="16">
+      <c r="AT8" s="16">
         <v>-1305.723819806642</v>
       </c>
-      <c r="AT8" s="16">
+      <c r="AU8" s="16">
         <v>902.07470065772941</v>
       </c>
-      <c r="AU8" s="16">
+      <c r="AV8" s="16">
         <v>-1507.2840179297789</v>
       </c>
-      <c r="AV8" s="16">
+      <c r="AW8" s="16">
         <v>-1682.4944450111632</v>
       </c>
-      <c r="AW8" s="16">
+      <c r="AX8" s="16">
         <v>-1645.188813539598</v>
       </c>
-      <c r="AX8" s="16">
+      <c r="AY8" s="16">
         <v>1028.5985065022157</v>
       </c>
-      <c r="AY8" s="16">
+      <c r="AZ8" s="16">
         <v>-1730.2704456148879</v>
       </c>
-      <c r="AZ8" s="16">
+      <c r="BA8" s="16">
         <v>-2159.677315517602</v>
       </c>
-      <c r="BA8" s="16">
+      <c r="BB8" s="16">
         <v>-1772.3235439067098</v>
       </c>
-      <c r="BB8" s="16">
+      <c r="BC8" s="16">
         <v>1160.7020499028981</v>
       </c>
-      <c r="BC8" s="16">
+      <c r="BD8" s="16">
         <v>-1656.7875541212336</v>
       </c>
-      <c r="BD8" s="16">
+      <c r="BE8" s="16">
         <v>-2199.5505647996629</v>
       </c>
-      <c r="BE8" s="16">
+      <c r="BF8" s="16">
         <v>-1787.9274005766119</v>
       </c>
-      <c r="BF8" s="16">
+      <c r="BG8" s="16">
         <v>1388.5821274849843</v>
       </c>
-      <c r="BG8" s="16">
+      <c r="BH8" s="16">
         <v>-2074.2644040746068</v>
       </c>
-      <c r="BH8" s="16">
+      <c r="BI8" s="16">
         <v>-2674.5400433317855</v>
       </c>
-      <c r="BI8" s="16">
+      <c r="BJ8" s="16">
         <v>-2496.7683277561546</v>
       </c>
-      <c r="BJ8" s="16">
+      <c r="BK8" s="16">
         <v>985.78382379393952</v>
       </c>
-      <c r="BK8" s="16">
+      <c r="BL8" s="16">
         <v>-2144.8371811242869</v>
       </c>
-      <c r="BL8" s="16">
+      <c r="BM8" s="16">
         <v>-2028.2506046726028</v>
       </c>
-      <c r="BM8" s="16">
+      <c r="BN8" s="16">
         <v>-1479.2895030119355</v>
       </c>
-      <c r="BN8" s="16">
+      <c r="BO8" s="16">
         <v>1148.3626168108176</v>
       </c>
-      <c r="BO8" s="16">
+      <c r="BP8" s="16">
         <v>-1792.3301388474188</v>
       </c>
-      <c r="BP8" s="16">
+      <c r="BQ8" s="16">
         <v>-1631.4604873673622</v>
       </c>
-      <c r="BQ8" s="16">
+      <c r="BR8" s="16">
         <v>-651.98007429277789</v>
       </c>
-      <c r="BR8" s="16">
+      <c r="BS8" s="16">
         <v>1358.7658312494066</v>
       </c>
-      <c r="BS8" s="16">
+      <c r="BT8" s="16">
         <v>-1326.6970538974811</v>
       </c>
-      <c r="BT8" s="16">
+      <c r="BU8" s="16">
         <v>-1837.3541200612131</v>
       </c>
-      <c r="BU8" s="16">
+      <c r="BV8" s="16">
         <v>-904.51461173996859</v>
       </c>
-      <c r="BV8" s="16">
+      <c r="BW8" s="16">
         <v>1836.7957515940257</v>
       </c>
-      <c r="BW8" s="16">
+      <c r="BX8" s="16">
         <v>-1184.0290094457537</v>
       </c>
-      <c r="BX8" s="16">
+      <c r="BY8" s="16">
         <v>-1911.7447073488224</v>
       </c>
-      <c r="BY8" s="16">
+      <c r="BZ8" s="16">
         <v>-1035.1065563627126</v>
       </c>
-      <c r="BZ8" s="16">
+      <c r="CA8" s="16">
         <v>1851.0121673272088</v>
       </c>
-      <c r="CA8" s="16">
+      <c r="CB8" s="16">
         <v>-1022.6200895950581</v>
       </c>
-      <c r="CB8" s="16">
+      <c r="CC8" s="16">
         <v>-1661.8750618606275</v>
       </c>
-      <c r="CC8" s="16">
+      <c r="CD8" s="16">
         <v>-1070.1495636215768</v>
       </c>
-      <c r="CD8" s="16">
+      <c r="CE8" s="16">
         <v>2032.0242751913931</v>
       </c>
-      <c r="CE8" s="16">
+      <c r="CF8" s="16">
         <v>-1017.7896836261554</v>
       </c>
-      <c r="CF8" s="16">
+      <c r="CG8" s="16">
         <v>-1527.2118888713073</v>
       </c>
-      <c r="CG8" s="18">
+      <c r="CH8" s="18">
         <v>-877.13721905685406</v>
       </c>
-      <c r="CH8" s="18">
+      <c r="CI8" s="18">
         <v>2044.2267225506969</v>
       </c>
-      <c r="CI8" s="16">
+      <c r="CJ8" s="16">
         <v>-419.07389080104684</v>
       </c>
-      <c r="CJ8" s="16">
+      <c r="CK8" s="16">
         <v>-1439.5400065855392</v>
       </c>
-      <c r="CK8" s="16">
+      <c r="CL8" s="16">
         <v>-717.5046885022706</v>
       </c>
-      <c r="CL8" s="16">
+      <c r="CM8" s="16">
         <v>3228.3760179135693</v>
       </c>
-      <c r="CM8" s="16">
+      <c r="CN8" s="16">
         <v>-1055.9701587659822</v>
       </c>
-      <c r="CN8" s="16">
+      <c r="CO8" s="16">
         <v>-1634.0428915802922</v>
       </c>
-      <c r="CO8" s="16">
+      <c r="CP8" s="16">
         <v>-625.38016110080821</v>
       </c>
-      <c r="CP8" s="16">
+      <c r="CQ8" s="16">
         <v>2834.5676786377558</v>
       </c>
-      <c r="CQ8" s="16">
+      <c r="CR8" s="16">
         <v>-873.07772110411634</v>
       </c>
-      <c r="CR8" s="16">
+      <c r="CS8" s="16">
         <v>-1600.9024747705434</v>
       </c>
-      <c r="CS8" s="16">
+      <c r="CT8" s="16">
         <v>-556.88800217370635</v>
       </c>
-      <c r="CT8" s="16">
+      <c r="CU8" s="16">
         <v>3284.4368190946416</v>
       </c>
-      <c r="CU8" s="16">
+      <c r="CV8" s="16">
         <v>-963.30884326608611</v>
       </c>
-      <c r="CV8" s="16">
+      <c r="CW8" s="16">
         <v>-2195.5223488960601</v>
       </c>
-      <c r="CW8" s="16">
+      <c r="CX8" s="16">
         <v>-565.67805651511799</v>
       </c>
-      <c r="CX8" s="16">
+      <c r="CY8" s="16">
         <v>3309.6936385809449</v>
       </c>
-      <c r="CY8" s="16">
+      <c r="CZ8" s="16">
         <v>-1555.9501672602109</v>
       </c>
-      <c r="CZ8" s="16">
+      <c r="DA8" s="16">
         <v>-2443.4585723059145</v>
       </c>
-      <c r="DA8" s="16">
+      <c r="DB8" s="16">
         <v>-873.27639211957</v>
       </c>
-      <c r="DB8" s="16">
+      <c r="DC8" s="16">
         <v>3835.7312549677072</v>
       </c>
-      <c r="DC8" s="16">
+      <c r="DD8" s="16">
         <v>-1010.4092208266383</v>
       </c>
-      <c r="DD8" s="16">
+      <c r="DE8" s="16">
         <v>-1905.2243487476296</v>
       </c>
-      <c r="DE8" s="16">
+      <c r="DF8" s="16">
         <v>-1226.3745590979265</v>
       </c>
-      <c r="DF8" s="16">
+      <c r="DG8" s="16">
         <v>1214.4100445500624</v>
       </c>
-      <c r="DG8" s="16">
+      <c r="DH8" s="16">
         <v>-1033.1137453230456</v>
       </c>
-      <c r="DH8" s="16">
+      <c r="DI8" s="16">
         <v>-2055.9376314916467</v>
       </c>
-      <c r="DI8" s="16">
+      <c r="DJ8" s="16">
         <v>-1576.8618110071632</v>
       </c>
-      <c r="DJ8" s="16">
+      <c r="DK8" s="16">
         <v>3383.2006445066309</v>
       </c>
-      <c r="DK8" s="16">
+      <c r="DL8" s="16">
         <v>-1710.6663706813547</v>
       </c>
-      <c r="DL8" s="16">
+      <c r="DM8" s="16">
         <v>-3560.2970272633574</v>
       </c>
-      <c r="DM8" s="16">
+      <c r="DN8" s="16">
         <v>-1800.4228255465484</v>
       </c>
-      <c r="DN8" s="16">
+      <c r="DO8" s="16">
         <v>3179.1415393003372</v>
       </c>
-      <c r="DO8" s="16">
+      <c r="DP8" s="16">
         <v>-2382.0884579098247</v>
       </c>
-      <c r="DP8" s="16">
+      <c r="DQ8" s="16">
         <v>-3148.2600698827018</v>
       </c>
-      <c r="DQ8" s="16">
+      <c r="DR8" s="16">
         <v>-1448.61607485067</v>
       </c>
-      <c r="DR8" s="16">
+      <c r="DS8" s="16">
         <v>4400.9611207310254</v>
       </c>
-      <c r="DS8" s="16">
+      <c r="DT8" s="16">
         <v>-1585.8838655881907</v>
       </c>
-      <c r="DT8" s="16">
+      <c r="DU8" s="16">
         <v>-3393.1612079802626</v>
       </c>
-      <c r="DU8" s="16">
+      <c r="DV8" s="16">
         <v>-2037.4849641139131</v>
       </c>
-      <c r="DV8" s="16">
+      <c r="DW8" s="16">
         <v>4062.0283387258669</v>
       </c>
-      <c r="DW8" s="16">
+      <c r="DX8" s="16">
         <v>-2354.8957533509929</v>
       </c>
-      <c r="DX8" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY8" s="16">
-        <v>-2316.0425917234006</v>
+        <v>-3723.205069143351</v>
       </c>
       <c r="DZ8" s="16">
-        <v>3201.619319321027</v>
+        <v>-2303.6370271005107</v>
+      </c>
+      <c r="EA8" s="16">
+        <v>3230.1466270536603</v>
+      </c>
+      <c r="EB8" s="16">
+        <v>-2791.8842671669704</v>
       </c>
     </row>
-    <row r="9" spans="2:130" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="25" t="s">
         <v>98</v>
       </c>
       <c r="C9" s="16">
         <v>8691.9132896313167</v>
       </c>
       <c r="D9" s="16">
         <v>10167.925761543109</v>
       </c>
       <c r="E9" s="16">
         <v>10826.750342887644</v>
       </c>
       <c r="F9" s="17">
         <v>11519.500833507114</v>
       </c>
       <c r="G9" s="17">
         <v>13145.676975699809</v>
       </c>
       <c r="H9" s="17">
         <v>14177.44071334002</v>
       </c>
       <c r="I9" s="17">
         <v>16193.599597355766</v>
       </c>
       <c r="J9" s="17">
@@ -3190,360 +3217,366 @@
       <c r="T9" s="17">
         <v>26761.90690646206</v>
       </c>
       <c r="U9" s="17">
         <v>28486.327340067743</v>
       </c>
       <c r="V9" s="17">
         <v>31045.597480116478</v>
       </c>
       <c r="W9" s="17">
         <v>23792.171592806983</v>
       </c>
       <c r="X9" s="17">
         <v>32390.807344094945</v>
       </c>
       <c r="Y9" s="17">
         <v>44185.674398203359</v>
       </c>
       <c r="Z9" s="17">
         <v>46799.591898384024</v>
       </c>
       <c r="AA9" s="17">
         <v>49619.319746378162</v>
       </c>
       <c r="AB9" s="17">
+        <v>51201.820149937012</v>
+      </c>
+      <c r="AC9" s="17">
         <v>1489.0307054735626</v>
       </c>
-      <c r="AC9" s="17">
+      <c r="AD9" s="17">
         <v>1932.9681666508418</v>
       </c>
-      <c r="AD9" s="17">
+      <c r="AE9" s="17">
         <v>3254.6574950514887</v>
       </c>
-      <c r="AE9" s="17">
+      <c r="AF9" s="17">
         <v>2015.256922455424</v>
       </c>
-      <c r="AF9" s="17">
+      <c r="AG9" s="17">
         <v>1693.0935123234744</v>
       </c>
-      <c r="AG9" s="17">
+      <c r="AH9" s="17">
         <v>2154.4003511462165</v>
       </c>
-      <c r="AH9" s="17">
+      <c r="AI9" s="17">
         <v>4163.7180711667024</v>
       </c>
-      <c r="AI9" s="17">
+      <c r="AJ9" s="17">
         <v>2156.713826906715</v>
       </c>
-      <c r="AJ9" s="17">
+      <c r="AK9" s="17">
         <v>1830.9833874578283</v>
       </c>
-      <c r="AK9" s="17">
+      <c r="AL9" s="17">
         <v>2491.7153543960185</v>
       </c>
-      <c r="AL9" s="17">
+      <c r="AM9" s="17">
         <v>4247.4063974623778</v>
       </c>
-      <c r="AM9" s="17">
+      <c r="AN9" s="17">
         <v>2256.6452035714201</v>
       </c>
-      <c r="AN9" s="16">
+      <c r="AO9" s="16">
         <v>1975.5975566417162</v>
       </c>
-      <c r="AO9" s="16">
+      <c r="AP9" s="16">
         <v>2729.064575547558</v>
       </c>
-      <c r="AP9" s="16">
+      <c r="AQ9" s="16">
         <v>4532.2980966075638</v>
       </c>
-      <c r="AQ9" s="16">
+      <c r="AR9" s="16">
         <v>2282.5406047102779</v>
       </c>
-      <c r="AR9" s="16">
+      <c r="AS9" s="16">
         <v>2111.4450799932838</v>
       </c>
-      <c r="AS9" s="16">
+      <c r="AT9" s="16">
         <v>3106.8247693477961</v>
       </c>
-      <c r="AT9" s="16">
+      <c r="AU9" s="16">
         <v>5265.8131489583648</v>
       </c>
-      <c r="AU9" s="16">
+      <c r="AV9" s="16">
         <v>2661.5939774003655</v>
       </c>
-      <c r="AV9" s="16">
+      <c r="AW9" s="16">
         <v>2168.1649704891879</v>
       </c>
-      <c r="AW9" s="16">
+      <c r="AX9" s="16">
         <v>3434.8077096544453</v>
       </c>
-      <c r="AX9" s="16">
+      <c r="AY9" s="16">
         <v>5576.297286108359</v>
       </c>
-      <c r="AY9" s="16">
+      <c r="AZ9" s="16">
         <v>2998.1707470880274</v>
       </c>
-      <c r="AZ9" s="16">
+      <c r="BA9" s="16">
         <v>2643.2514850775774</v>
       </c>
-      <c r="BA9" s="16">
+      <c r="BB9" s="16">
         <v>3761.0640105510847</v>
       </c>
-      <c r="BB9" s="16">
+      <c r="BC9" s="16">
         <v>6306.7995972114286</v>
       </c>
-      <c r="BC9" s="16">
+      <c r="BD9" s="16">
         <v>3482.4845045156753</v>
       </c>
-      <c r="BD9" s="16">
+      <c r="BE9" s="16">
         <v>2899.2069775761588</v>
       </c>
-      <c r="BE9" s="16">
+      <c r="BF9" s="16">
         <v>4334.6458770459867</v>
       </c>
-      <c r="BF9" s="16">
+      <c r="BG9" s="16">
         <v>7036.304825033727</v>
       </c>
-      <c r="BG9" s="16">
+      <c r="BH9" s="16">
         <v>3725.9236226188996</v>
       </c>
-      <c r="BH9" s="16">
+      <c r="BI9" s="16">
         <v>3107.2610828282973</v>
       </c>
-      <c r="BI9" s="16">
+      <c r="BJ9" s="16">
         <v>4645.2866639701742</v>
       </c>
-      <c r="BJ9" s="16">
+      <c r="BK9" s="16">
         <v>7439.3104969239203</v>
       </c>
-      <c r="BK9" s="16">
+      <c r="BL9" s="16">
         <v>3678.9387612152836</v>
       </c>
-      <c r="BL9" s="16">
+      <c r="BM9" s="16">
         <v>2811.1968951822901</v>
       </c>
-      <c r="BM9" s="16">
+      <c r="BN9" s="16">
         <v>3782.1575993873334</v>
       </c>
-      <c r="BN9" s="16">
+      <c r="BO9" s="16">
         <v>6031.5023346393782</v>
       </c>
-      <c r="BO9" s="16">
+      <c r="BP9" s="16">
         <v>2904.3361015385772</v>
       </c>
-      <c r="BP9" s="16">
+      <c r="BQ9" s="16">
         <v>2865.2302401500101</v>
       </c>
-      <c r="BQ9" s="16">
+      <c r="BR9" s="16">
         <v>4183.6837106541298</v>
       </c>
-      <c r="BR9" s="16">
+      <c r="BS9" s="16">
         <v>6592.1893377057349</v>
       </c>
-      <c r="BS9" s="16">
+      <c r="BT9" s="16">
         <v>3618.1823262571543</v>
       </c>
-      <c r="BT9" s="16">
+      <c r="BU9" s="16">
         <v>3086.5396190317433</v>
       </c>
-      <c r="BU9" s="16">
+      <c r="BV9" s="16">
         <v>4504.034242046012</v>
       </c>
-      <c r="BV9" s="16">
+      <c r="BW9" s="16">
         <v>7189.3213862894681</v>
       </c>
-      <c r="BW9" s="16">
+      <c r="BX9" s="16">
         <v>3744.1846561103666</v>
       </c>
-      <c r="BX9" s="16">
+      <c r="BY9" s="16">
         <v>3052.5364608959599</v>
       </c>
-      <c r="BY9" s="16">
+      <c r="BZ9" s="16">
         <v>4395.602503512182</v>
       </c>
-      <c r="BZ9" s="16">
+      <c r="CA9" s="16">
         <v>7270.1655366536397</v>
       </c>
-      <c r="CA9" s="16">
+      <c r="CB9" s="16">
         <v>3749.0986132316971</v>
       </c>
-      <c r="CB9" s="16">
+      <c r="CC9" s="16">
         <v>3066.7307844617994</v>
       </c>
-      <c r="CC9" s="16">
+      <c r="CD9" s="16">
         <v>4413.5055007243709</v>
       </c>
-      <c r="CD9" s="16">
+      <c r="CE9" s="16">
         <v>7497.4686284929649</v>
       </c>
-      <c r="CE9" s="16">
+      <c r="CF9" s="16">
         <v>3723.7956227937107</v>
       </c>
-      <c r="CF9" s="16">
+      <c r="CG9" s="16">
         <v>3418.8385302256165</v>
       </c>
-      <c r="CG9" s="18">
+      <c r="CH9" s="18">
         <v>4785.9204230645264</v>
       </c>
-      <c r="CH9" s="18">
+      <c r="CI9" s="18">
         <v>7714.2181099894251</v>
       </c>
-      <c r="CI9" s="16">
+      <c r="CJ9" s="16">
         <v>3961.5696119489885</v>
       </c>
-      <c r="CJ9" s="16">
+      <c r="CK9" s="16">
         <v>3795.0238121760131</v>
       </c>
-      <c r="CK9" s="16">
+      <c r="CL9" s="16">
         <v>5370.1474294743366</v>
       </c>
-      <c r="CL9" s="16">
+      <c r="CM9" s="16">
         <v>8590.709364115879</v>
       </c>
-      <c r="CM9" s="16">
+      <c r="CN9" s="16">
         <v>4320.7178241521888</v>
       </c>
-      <c r="CN9" s="16">
+      <c r="CO9" s="16">
         <v>3679.5657693683665</v>
       </c>
-      <c r="CO9" s="16">
+      <c r="CP9" s="16">
         <v>5742.2157514723767</v>
       </c>
-      <c r="CP9" s="16">
+      <c r="CQ9" s="16">
         <v>9299.2817525739938</v>
       </c>
-      <c r="CQ9" s="16">
+      <c r="CR9" s="16">
         <v>5004.0355055610626</v>
       </c>
-      <c r="CR9" s="16">
+      <c r="CS9" s="16">
         <v>4659.1837554833783</v>
       </c>
-      <c r="CS9" s="16">
+      <c r="CT9" s="16">
         <v>6398.4935244728458</v>
       </c>
-      <c r="CT9" s="16">
+      <c r="CU9" s="16">
         <v>10292.917723648479</v>
       </c>
-      <c r="CU9" s="16">
+      <c r="CV9" s="16">
         <v>5411.3119028573556</v>
       </c>
-      <c r="CV9" s="16">
+      <c r="CW9" s="16">
         <v>4644.6225424947361</v>
       </c>
-      <c r="CW9" s="16">
+      <c r="CX9" s="16">
         <v>6958.831277738469</v>
       </c>
-      <c r="CX9" s="16">
+      <c r="CY9" s="16">
         <v>11072.432305896569</v>
       </c>
-      <c r="CY9" s="16">
+      <c r="CZ9" s="16">
         <v>5810.4412139379692</v>
       </c>
-      <c r="CZ9" s="16">
+      <c r="DA9" s="16">
         <v>4998.6710986655708</v>
       </c>
-      <c r="DA9" s="16">
+      <c r="DB9" s="16">
         <v>7532.5623418735941</v>
       </c>
-      <c r="DB9" s="16">
+      <c r="DC9" s="16">
         <v>12142.670498116509</v>
       </c>
-      <c r="DC9" s="16">
+      <c r="DD9" s="16">
         <v>6371.6935414608015</v>
       </c>
-      <c r="DD9" s="16">
+      <c r="DE9" s="16">
         <v>5199.7513425071666</v>
       </c>
-      <c r="DE9" s="16">
+      <c r="DF9" s="16">
         <v>4671.1997801401249</v>
       </c>
-      <c r="DF9" s="16">
+      <c r="DG9" s="16">
         <v>8147.0412302397854</v>
       </c>
-      <c r="DG9" s="16">
+      <c r="DH9" s="16">
         <v>5774.1792399199039</v>
       </c>
-      <c r="DH9" s="16">
+      <c r="DI9" s="16">
         <v>5204.1324806548091</v>
       </c>
-      <c r="DI9" s="16">
+      <c r="DJ9" s="16">
         <v>6907.6173310241338</v>
       </c>
-      <c r="DJ9" s="16">
+      <c r="DK9" s="16">
         <v>12562.016914102047</v>
       </c>
-      <c r="DK9" s="16">
+      <c r="DL9" s="16">
         <v>7717.0406183139576</v>
       </c>
-      <c r="DL9" s="16">
+      <c r="DM9" s="16">
         <v>7023.3661321038162</v>
       </c>
-      <c r="DM9" s="16">
+      <c r="DN9" s="16">
         <v>10443.788402437393</v>
       </c>
-      <c r="DN9" s="16">
+      <c r="DO9" s="16">
         <v>16966.30443790758</v>
       </c>
-      <c r="DO9" s="16">
+      <c r="DP9" s="16">
         <v>9752.2154257545717</v>
       </c>
-      <c r="DP9" s="16">
+      <c r="DQ9" s="16">
         <v>8361.8134585422304</v>
       </c>
-      <c r="DQ9" s="16">
+      <c r="DR9" s="16">
         <v>11168.414155280239</v>
       </c>
-      <c r="DR9" s="16">
+      <c r="DS9" s="16">
         <v>17032.194299500643</v>
       </c>
-      <c r="DS9" s="16">
+      <c r="DT9" s="16">
         <v>10237.169985060917</v>
       </c>
-      <c r="DT9" s="16">
+      <c r="DU9" s="16">
         <v>8754.4805582557692</v>
       </c>
-      <c r="DU9" s="16">
+      <c r="DV9" s="16">
         <v>11998.886588005691</v>
       </c>
-      <c r="DV9" s="16">
+      <c r="DW9" s="16">
         <v>17767.017640857663</v>
       </c>
-      <c r="DW9" s="16">
+      <c r="DX9" s="16">
         <v>11098.934959259037</v>
       </c>
-      <c r="DX9" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY9" s="16">
-        <v>12379.439810155223</v>
+        <v>9416.2851459254362</v>
       </c>
       <c r="DZ9" s="16">
-        <v>17971.50759472862</v>
+        <v>12442.089597263745</v>
+      </c>
+      <c r="EA9" s="16">
+        <v>18049.165267972799</v>
+      </c>
+      <c r="EB9" s="16">
+        <v>11294.280138775031</v>
       </c>
     </row>
-    <row r="10" spans="2:130" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="25" t="s">
         <v>99</v>
       </c>
       <c r="C10" s="16">
         <v>10156.596606578454</v>
       </c>
       <c r="D10" s="16">
         <v>12023.713248372918</v>
       </c>
       <c r="E10" s="16">
         <v>13993.902659933619</v>
       </c>
       <c r="F10" s="17">
         <v>15723.443657690601</v>
       </c>
       <c r="G10" s="17">
         <v>16559.246228595228</v>
       </c>
       <c r="H10" s="17">
         <v>18206.795911003457</v>
       </c>
       <c r="I10" s="17">
         <v>20621.685960998417</v>
       </c>
       <c r="J10" s="17">
@@ -3579,360 +3612,366 @@
       <c r="T10" s="17">
         <v>26598.569407577754</v>
       </c>
       <c r="U10" s="17">
         <v>29493.784274158188</v>
       </c>
       <c r="V10" s="17">
         <v>31537.010410400893</v>
       </c>
       <c r="W10" s="17">
         <v>26742.474201425521</v>
       </c>
       <c r="X10" s="17">
         <v>34351.072512768485</v>
       </c>
       <c r="Y10" s="17">
         <v>48749.341169622756</v>
       </c>
       <c r="Z10" s="17">
         <v>48581.390787974568</v>
       </c>
       <c r="AA10" s="17">
         <v>53342.833333097456</v>
       </c>
       <c r="AB10" s="17">
+        <v>56790.399886294181</v>
+      </c>
+      <c r="AC10" s="17">
         <v>2051.2076407483173</v>
       </c>
-      <c r="AC10" s="17">
+      <c r="AD10" s="17">
         <v>2547.3039516801391</v>
       </c>
-      <c r="AD10" s="17">
+      <c r="AE10" s="17">
         <v>2607.4514977957169</v>
       </c>
-      <c r="AE10" s="17">
+      <c r="AF10" s="17">
         <v>2950.6335163542813</v>
       </c>
-      <c r="AF10" s="17">
+      <c r="AG10" s="17">
         <v>2540.614913276253</v>
       </c>
-      <c r="AG10" s="17">
+      <c r="AH10" s="17">
         <v>3383.724258542677</v>
       </c>
-      <c r="AH10" s="17">
+      <c r="AI10" s="17">
         <v>3072.4118434454399</v>
       </c>
-      <c r="AI10" s="17">
+      <c r="AJ10" s="17">
         <v>3026.9622331085488</v>
       </c>
-      <c r="AJ10" s="17">
+      <c r="AK10" s="17">
         <v>3038.7385561075289</v>
       </c>
-      <c r="AK10" s="17">
+      <c r="AL10" s="17">
         <v>3737.8362804686385</v>
       </c>
-      <c r="AL10" s="17">
+      <c r="AM10" s="17">
         <v>3621.6667368893759</v>
       </c>
-      <c r="AM10" s="17">
+      <c r="AN10" s="17">
         <v>3595.6610864680747</v>
       </c>
-      <c r="AN10" s="16">
+      <c r="AO10" s="16">
         <v>3272.9209349289513</v>
       </c>
-      <c r="AO10" s="16">
+      <c r="AP10" s="16">
         <v>4474.3165053312759</v>
       </c>
-      <c r="AP10" s="16">
+      <c r="AQ10" s="16">
         <v>3971.9449406164895</v>
       </c>
-      <c r="AQ10" s="16">
+      <c r="AR10" s="16">
         <v>4004.2612768138847</v>
       </c>
-      <c r="AR10" s="16">
+      <c r="AS10" s="16">
         <v>3614.0811958100094</v>
       </c>
-      <c r="AS10" s="16">
+      <c r="AT10" s="16">
         <v>4412.5485891544386</v>
       </c>
-      <c r="AT10" s="16">
+      <c r="AU10" s="16">
         <v>4363.7384483006354</v>
       </c>
-      <c r="AU10" s="16">
+      <c r="AV10" s="16">
         <v>4168.8779953301437</v>
       </c>
-      <c r="AV10" s="16">
+      <c r="AW10" s="16">
         <v>3850.6594155003509</v>
       </c>
-      <c r="AW10" s="16">
+      <c r="AX10" s="16">
         <v>5079.9965231940441</v>
       </c>
-      <c r="AX10" s="16">
+      <c r="AY10" s="16">
         <v>4547.6987796061439</v>
       </c>
-      <c r="AY10" s="16">
+      <c r="AZ10" s="16">
         <v>4728.4411927029159</v>
       </c>
-      <c r="AZ10" s="16">
+      <c r="BA10" s="16">
         <v>4802.9288005951794</v>
       </c>
-      <c r="BA10" s="16">
+      <c r="BB10" s="16">
         <v>5533.387554457795</v>
       </c>
-      <c r="BB10" s="16">
+      <c r="BC10" s="16">
         <v>5146.0975473085309</v>
       </c>
-      <c r="BC10" s="16">
+      <c r="BD10" s="16">
         <v>5139.2720586369096</v>
       </c>
-      <c r="BD10" s="16">
+      <c r="BE10" s="16">
         <v>5098.7575423758217</v>
       </c>
-      <c r="BE10" s="16">
+      <c r="BF10" s="16">
         <v>6122.5732776225996</v>
       </c>
-      <c r="BF10" s="16">
+      <c r="BG10" s="16">
         <v>5647.7226975487429</v>
       </c>
-      <c r="BG10" s="16">
+      <c r="BH10" s="16">
         <v>5800.1880266935059</v>
       </c>
-      <c r="BH10" s="16">
+      <c r="BI10" s="16">
         <v>5781.8011261600832</v>
       </c>
-      <c r="BI10" s="16">
+      <c r="BJ10" s="16">
         <v>7142.0549917263288</v>
       </c>
-      <c r="BJ10" s="16">
+      <c r="BK10" s="16">
         <v>6453.5266731299816</v>
       </c>
-      <c r="BK10" s="16">
+      <c r="BL10" s="16">
         <v>5823.775942339571</v>
       </c>
-      <c r="BL10" s="16">
+      <c r="BM10" s="16">
         <v>4839.4474998548931</v>
       </c>
-      <c r="BM10" s="16">
+      <c r="BN10" s="16">
         <v>5261.4471023992683</v>
       </c>
-      <c r="BN10" s="16">
+      <c r="BO10" s="16">
         <v>4883.1397178285597</v>
       </c>
-      <c r="BO10" s="16">
+      <c r="BP10" s="16">
         <v>4696.6662403859955</v>
       </c>
-      <c r="BP10" s="16">
+      <c r="BQ10" s="16">
         <v>4496.6907275173726</v>
       </c>
-      <c r="BQ10" s="16">
+      <c r="BR10" s="16">
         <v>4835.663784946908</v>
       </c>
-      <c r="BR10" s="16">
+      <c r="BS10" s="16">
         <v>5233.4235064563291</v>
       </c>
-      <c r="BS10" s="16">
+      <c r="BT10" s="16">
         <v>4944.8793801546353</v>
       </c>
-      <c r="BT10" s="16">
+      <c r="BU10" s="16">
         <v>4923.8937390929568</v>
       </c>
-      <c r="BU10" s="16">
+      <c r="BV10" s="16">
         <v>5408.5488537859801</v>
       </c>
-      <c r="BV10" s="16">
+      <c r="BW10" s="16">
         <v>5352.525634695442</v>
       </c>
-      <c r="BW10" s="16">
+      <c r="BX10" s="16">
         <v>4928.2136655561208</v>
       </c>
-      <c r="BX10" s="16">
+      <c r="BY10" s="16">
         <v>4964.2811682447818</v>
       </c>
-      <c r="BY10" s="16">
+      <c r="BZ10" s="16">
         <v>5430.7090598748946</v>
       </c>
-      <c r="BZ10" s="16">
+      <c r="CA10" s="16">
         <v>5419.15336932643</v>
       </c>
-      <c r="CA10" s="16">
+      <c r="CB10" s="16">
         <v>4771.7187028267554</v>
       </c>
-      <c r="CB10" s="16">
+      <c r="CC10" s="16">
         <v>4728.6058463224272</v>
       </c>
-      <c r="CC10" s="16">
+      <c r="CD10" s="16">
         <v>5483.6550643459477</v>
       </c>
-      <c r="CD10" s="16">
+      <c r="CE10" s="16">
         <v>5465.4443533015728</v>
       </c>
-      <c r="CE10" s="16">
+      <c r="CF10" s="16">
         <v>4741.5853064198664</v>
       </c>
-      <c r="CF10" s="16">
+      <c r="CG10" s="16">
         <v>4946.0504190969241</v>
       </c>
-      <c r="CG10" s="18">
+      <c r="CH10" s="18">
         <v>5663.05764212138</v>
       </c>
-      <c r="CH10" s="18">
+      <c r="CI10" s="18">
         <v>5669.9913874387285</v>
       </c>
-      <c r="CI10" s="16">
+      <c r="CJ10" s="16">
         <v>4380.6435027500356</v>
       </c>
-      <c r="CJ10" s="16">
+      <c r="CK10" s="16">
         <v>5234.5638187615523</v>
       </c>
-      <c r="CK10" s="16">
+      <c r="CL10" s="16">
         <v>6087.6521179766069</v>
       </c>
-      <c r="CL10" s="16">
+      <c r="CM10" s="16">
         <v>5362.3333462023093</v>
       </c>
-      <c r="CM10" s="16">
+      <c r="CN10" s="16">
         <v>5376.6879829181717</v>
       </c>
-      <c r="CN10" s="16">
+      <c r="CO10" s="16">
         <v>5313.6086609486592</v>
       </c>
-      <c r="CO10" s="16">
+      <c r="CP10" s="16">
         <v>6367.5959125731843</v>
       </c>
-      <c r="CP10" s="16">
+      <c r="CQ10" s="16">
         <v>6464.7140739362376</v>
       </c>
-      <c r="CQ10" s="16">
+      <c r="CR10" s="16">
         <v>5877.1132266651794</v>
       </c>
-      <c r="CR10" s="16">
+      <c r="CS10" s="16">
         <v>6260.0862302539217</v>
       </c>
-      <c r="CS10" s="16">
+      <c r="CT10" s="16">
         <v>6955.3815266465517</v>
       </c>
-      <c r="CT10" s="16">
+      <c r="CU10" s="16">
         <v>7008.4809045538377</v>
       </c>
-      <c r="CU10" s="16">
+      <c r="CV10" s="16">
         <v>6374.6207461234417</v>
       </c>
-      <c r="CV10" s="16">
+      <c r="CW10" s="16">
         <v>6840.1448913907961</v>
       </c>
-      <c r="CW10" s="16">
+      <c r="CX10" s="16">
         <v>7524.5093342535865</v>
       </c>
-      <c r="CX10" s="16">
+      <c r="CY10" s="16">
         <v>7762.7386673156234</v>
       </c>
-      <c r="CY10" s="16">
+      <c r="CZ10" s="16">
         <v>7366.3913811981793</v>
       </c>
-      <c r="CZ10" s="16">
+      <c r="DA10" s="16">
         <v>7442.1296709714843</v>
       </c>
-      <c r="DA10" s="16">
+      <c r="DB10" s="16">
         <v>8405.8387339931651</v>
       </c>
-      <c r="DB10" s="16">
+      <c r="DC10" s="16">
         <v>8306.9392431488031</v>
       </c>
-      <c r="DC10" s="16">
+      <c r="DD10" s="16">
         <v>7382.1027622874408</v>
       </c>
-      <c r="DD10" s="16">
+      <c r="DE10" s="16">
         <v>7104.9756912547964</v>
       </c>
-      <c r="DE10" s="16">
+      <c r="DF10" s="16">
         <v>5897.5743392380518</v>
       </c>
-      <c r="DF10" s="16">
+      <c r="DG10" s="16">
         <v>6932.6311856897228</v>
       </c>
-      <c r="DG10" s="16">
+      <c r="DH10" s="16">
         <v>6807.2929852429488</v>
       </c>
-      <c r="DH10" s="16">
+      <c r="DI10" s="16">
         <v>7260.0701121464554</v>
       </c>
-      <c r="DI10" s="16">
+      <c r="DJ10" s="16">
         <v>8484.4791420312977</v>
       </c>
-      <c r="DJ10" s="16">
+      <c r="DK10" s="16">
         <v>9178.8162695954161</v>
       </c>
-      <c r="DK10" s="16">
+      <c r="DL10" s="16">
         <v>9427.7069889953127</v>
       </c>
-      <c r="DL10" s="16">
+      <c r="DM10" s="16">
         <v>10583.663159367174</v>
       </c>
-      <c r="DM10" s="16">
+      <c r="DN10" s="16">
         <v>12244.211227983938</v>
       </c>
-      <c r="DN10" s="16">
+      <c r="DO10" s="16">
         <v>13787.162898607243</v>
       </c>
-      <c r="DO10" s="16">
+      <c r="DP10" s="16">
         <v>12134.303883664397</v>
       </c>
-      <c r="DP10" s="16">
+      <c r="DQ10" s="16">
         <v>11510.073528424931</v>
       </c>
-      <c r="DQ10" s="16">
+      <c r="DR10" s="16">
         <v>12617.030230130909</v>
       </c>
-      <c r="DR10" s="16">
+      <c r="DS10" s="16">
         <v>12631.23317876962</v>
       </c>
-      <c r="DS10" s="16">
+      <c r="DT10" s="16">
         <v>11823.053850649107</v>
       </c>
-      <c r="DT10" s="16">
+      <c r="DU10" s="16">
         <v>12147.641766236031</v>
       </c>
-      <c r="DU10" s="16">
+      <c r="DV10" s="16">
         <v>14036.371552119603</v>
       </c>
-      <c r="DV10" s="16">
+      <c r="DW10" s="16">
         <v>13704.989302131795</v>
       </c>
-      <c r="DW10" s="16">
+      <c r="DX10" s="16">
         <v>13453.830712610028</v>
       </c>
-      <c r="DX10" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY10" s="16">
-        <v>14695.482401878626</v>
+        <v>13139.490215068789</v>
       </c>
       <c r="DZ10" s="16">
-        <v>14769.888275407595</v>
+        <v>14745.726624364257</v>
+      </c>
+      <c r="EA10" s="16">
+        <v>14819.018640919137</v>
+      </c>
+      <c r="EB10" s="16">
+        <v>14086.164405942001</v>
       </c>
     </row>
-    <row r="11" spans="2:130" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="25" t="s">
         <v>100</v>
       </c>
       <c r="C11" s="16">
         <v>-1039.6828025341806</v>
       </c>
       <c r="D11" s="16">
         <v>-1316.8182161568889</v>
       </c>
       <c r="E11" s="16">
         <v>-2685.8665590717683</v>
       </c>
       <c r="F11" s="17">
         <v>-3193.7631834895083</v>
       </c>
       <c r="G11" s="17">
         <v>-2841.669921266865</v>
       </c>
       <c r="H11" s="17">
         <v>-3182.8452381916272</v>
       </c>
       <c r="I11" s="17">
         <v>-3412.9659126721917</v>
       </c>
       <c r="J11" s="17">
@@ -3968,360 +4007,366 @@
       <c r="T11" s="17">
         <v>325.8501104286122</v>
       </c>
       <c r="U11" s="17">
         <v>-449.26397889170084</v>
       </c>
       <c r="V11" s="17">
         <v>-209.43040142100017</v>
       </c>
       <c r="W11" s="17">
         <v>-3547.8714464551972</v>
       </c>
       <c r="X11" s="17">
         <v>-1583.1250278214188</v>
       </c>
       <c r="Y11" s="17">
         <v>-4305.1765422577027</v>
       </c>
       <c r="Z11" s="17">
         <v>-1696.9457031721308</v>
       </c>
       <c r="AA11" s="17">
         <v>-3977.539055422264</v>
       </c>
       <c r="AB11" s="17">
+        <v>-4608.1862433806273</v>
+      </c>
+      <c r="AC11" s="17">
         <v>-513.04665909325604</v>
       </c>
-      <c r="AC11" s="17">
+      <c r="AD11" s="17">
         <v>-435.24696057725907</v>
       </c>
-      <c r="AD11" s="17">
+      <c r="AE11" s="17">
         <v>767.50358746836071</v>
       </c>
-      <c r="AE11" s="17">
+      <c r="AF11" s="17">
         <v>-858.89277033202609</v>
       </c>
-      <c r="AF11" s="17">
+      <c r="AG11" s="17">
         <v>-776.94930187220598</v>
       </c>
-      <c r="AG11" s="17">
+      <c r="AH11" s="17">
         <v>-911.21464898803663</v>
       </c>
-      <c r="AH11" s="17">
+      <c r="AI11" s="17">
         <v>1176.1701353673666</v>
       </c>
-      <c r="AI11" s="17">
+      <c r="AJ11" s="17">
         <v>-804.82440066401284</v>
       </c>
-      <c r="AJ11" s="17">
+      <c r="AK11" s="17">
         <v>-1102.195775729673</v>
       </c>
-      <c r="AK11" s="17">
+      <c r="AL11" s="17">
         <v>-989.19799022003554</v>
       </c>
-      <c r="AL11" s="17">
+      <c r="AM11" s="17">
         <v>701.78827845119622</v>
       </c>
-      <c r="AM11" s="17">
+      <c r="AN11" s="17">
         <v>-1296.261071573256</v>
       </c>
-      <c r="AN11" s="16">
+      <c r="AO11" s="16">
         <v>-1243.9364960735102</v>
       </c>
-      <c r="AO11" s="16">
+      <c r="AP11" s="16">
         <v>-997.46041812288706</v>
       </c>
-      <c r="AP11" s="16">
+      <c r="AQ11" s="16">
         <v>674.05859236731135</v>
       </c>
-      <c r="AQ11" s="16">
+      <c r="AR11" s="16">
         <v>-1626.4248616604223</v>
       </c>
-      <c r="AR11" s="16">
+      <c r="AS11" s="16">
         <v>-1396.5801213082264</v>
       </c>
-      <c r="AS11" s="16">
+      <c r="AT11" s="16">
         <v>-1029.9178266178619</v>
       </c>
-      <c r="AT11" s="16">
+      <c r="AU11" s="16">
         <v>1015.6565508913766</v>
       </c>
-      <c r="AU11" s="16">
+      <c r="AV11" s="16">
         <v>-1430.8285242321533</v>
       </c>
-      <c r="AV11" s="16">
+      <c r="AW11" s="16">
         <v>-1534.4626048685425</v>
       </c>
-      <c r="AW11" s="16">
+      <c r="AX11" s="16">
         <v>-1149.2853954611739</v>
       </c>
-      <c r="AX11" s="16">
+      <c r="AY11" s="16">
         <v>1173.1265126656588</v>
       </c>
-      <c r="AY11" s="16">
+      <c r="AZ11" s="16">
         <v>-1672.2237505275696</v>
       </c>
-      <c r="AZ11" s="16">
+      <c r="BA11" s="16">
         <v>-1840.2943427046862</v>
       </c>
-      <c r="BA11" s="16">
+      <c r="BB11" s="16">
         <v>-1257.5260462964202</v>
       </c>
-      <c r="BB11" s="16">
+      <c r="BC11" s="16">
         <v>1304.7464214482379</v>
       </c>
-      <c r="BC11" s="16">
+      <c r="BD11" s="16">
         <v>-1619.8919451193233</v>
       </c>
-      <c r="BD11" s="16">
+      <c r="BE11" s="16">
         <v>-2024.8230583048885</v>
       </c>
-      <c r="BE11" s="16">
+      <c r="BF11" s="16">
         <v>-1208.3201482211521</v>
       </c>
-      <c r="BF11" s="16">
+      <c r="BG11" s="16">
         <v>1552.6431771421171</v>
       </c>
-      <c r="BG11" s="16">
+      <c r="BH11" s="16">
         <v>-2007.7075895653361</v>
       </c>
-      <c r="BH11" s="16">
+      <c r="BI11" s="16">
         <v>-2390.0203341577176</v>
       </c>
-      <c r="BI11" s="16">
+      <c r="BJ11" s="16">
         <v>-1736.1582253249489</v>
       </c>
-      <c r="BJ11" s="16">
+      <c r="BK11" s="16">
         <v>1212.6831510175266</v>
       </c>
-      <c r="BK11" s="16">
+      <c r="BL11" s="16">
         <v>-1985.7540272259603</v>
       </c>
-      <c r="BL11" s="16">
+      <c r="BM11" s="16">
         <v>-1595.2978743478495</v>
       </c>
-      <c r="BM11" s="16">
+      <c r="BN11" s="16">
         <v>-938.48205646364022</v>
       </c>
-      <c r="BN11" s="16">
+      <c r="BO11" s="16">
         <v>1448.852669627508</v>
       </c>
-      <c r="BO11" s="16">
+      <c r="BP11" s="16">
         <v>-1428.8901600882268</v>
       </c>
-      <c r="BP11" s="16">
+      <c r="BQ11" s="16">
         <v>-1178.8208205012113</v>
       </c>
-      <c r="BQ11" s="16">
+      <c r="BR11" s="16">
         <v>-358.92002387183948</v>
       </c>
-      <c r="BR11" s="16">
+      <c r="BS11" s="16">
         <v>1864.5787343497516</v>
       </c>
-      <c r="BS11" s="16">
+      <c r="BT11" s="16">
         <v>-1062.0911948331209</v>
       </c>
-      <c r="BT11" s="16">
+      <c r="BU11" s="16">
         <v>-1420.6345687585958</v>
       </c>
-      <c r="BU11" s="16">
+      <c r="BV11" s="16">
         <v>-479.92241331240098</v>
       </c>
-      <c r="BV11" s="16">
+      <c r="BW11" s="16">
         <v>2182.0555126203976</v>
       </c>
-      <c r="BW11" s="16">
+      <c r="BX11" s="16">
         <v>-1057.7303989060033</v>
       </c>
-      <c r="BX11" s="16">
+      <c r="BY11" s="16">
         <v>-1476.9190077611997</v>
       </c>
-      <c r="BY11" s="16">
+      <c r="BZ11" s="16">
         <v>-593.33587706890216</v>
       </c>
-      <c r="BZ11" s="16">
+      <c r="CA11" s="16">
         <v>2292.4574107767985</v>
       </c>
-      <c r="CA11" s="16">
+      <c r="CB11" s="16">
         <v>-917.32268594539971</v>
       </c>
-      <c r="CB11" s="16">
+      <c r="CC11" s="16">
         <v>-1373.3287437484003</v>
       </c>
-      <c r="CC11" s="16">
+      <c r="CD11" s="16">
         <v>-808.15126835619867</v>
       </c>
-      <c r="CD11" s="16">
+      <c r="CE11" s="16">
         <v>2281.3027410695986</v>
       </c>
-      <c r="CE11" s="16">
+      <c r="CF11" s="16">
         <v>-969.87680935449907</v>
       </c>
-      <c r="CF11" s="16">
+      <c r="CG11" s="16">
         <v>-1315.4503108314993</v>
       </c>
-      <c r="CG11" s="18">
+      <c r="CH11" s="18">
         <v>-519.62085784400074</v>
       </c>
-      <c r="CH11" s="18">
+      <c r="CI11" s="18">
         <v>2441.5224424103963</v>
       </c>
-      <c r="CI11" s="16">
+      <c r="CJ11" s="16">
         <v>-767.19938899320061</v>
       </c>
-      <c r="CJ11" s="16">
+      <c r="CK11" s="16">
         <v>-1400.8084115360027</v>
       </c>
-      <c r="CK11" s="16">
+      <c r="CL11" s="16">
         <v>-410.69162375819838</v>
       </c>
-      <c r="CL11" s="16">
+      <c r="CM11" s="16">
         <v>2842.6384333302021</v>
       </c>
-      <c r="CM11" s="16">
+      <c r="CN11" s="16">
         <v>-908.7493388270974</v>
       </c>
-      <c r="CN11" s="16">
+      <c r="CO11" s="16">
         <v>-1401.6023226389023</v>
       </c>
-      <c r="CO11" s="16">
+      <c r="CP11" s="16">
         <v>-478.80364183499751</v>
       </c>
-      <c r="CP11" s="16">
+      <c r="CQ11" s="16">
         <v>3358.2029662572963</v>
       </c>
-      <c r="CQ11" s="16">
+      <c r="CR11" s="16">
         <v>-920.95040364639601</v>
       </c>
-      <c r="CR11" s="16">
+      <c r="CS11" s="16">
         <v>-1603.1713691278028</v>
       </c>
-      <c r="CS11" s="16">
+      <c r="CT11" s="16">
         <v>-435.54627796089198</v>
       </c>
-      <c r="CT11" s="16">
+      <c r="CU11" s="16">
         <v>3523.3744566030091</v>
       </c>
-      <c r="CU11" s="16">
+      <c r="CV11" s="16">
         <v>-1158.8066990857021</v>
       </c>
-      <c r="CV11" s="16">
+      <c r="CW11" s="16">
         <v>-2107.920309934203</v>
       </c>
-      <c r="CW11" s="16">
+      <c r="CX11" s="16">
         <v>-461.97821104889613</v>
       </c>
-      <c r="CX11" s="16">
+      <c r="CY11" s="16">
         <v>3721.3517622907934</v>
       </c>
-      <c r="CY11" s="16">
+      <c r="CZ11" s="16">
         <v>-1600.7172201993953</v>
       </c>
-      <c r="CZ11" s="16">
+      <c r="DA11" s="16">
         <v>-2374.764435012703</v>
       </c>
-      <c r="DA11" s="16">
+      <c r="DB11" s="16">
         <v>-676.13469157909276</v>
       </c>
-      <c r="DB11" s="16">
+      <c r="DC11" s="16">
         <v>4222.0870752158935</v>
       </c>
-      <c r="DC11" s="16">
+      <c r="DD11" s="16">
         <v>-1380.6183500450979</v>
       </c>
-      <c r="DD11" s="16">
+      <c r="DE11" s="16">
         <v>-2128.4971343126981</v>
       </c>
-      <c r="DE11" s="16">
+      <c r="DF11" s="16">
         <v>-1287.3609316692014</v>
       </c>
-      <c r="DF11" s="16">
+      <c r="DG11" s="16">
         <v>1378.7964768905044</v>
       </c>
-      <c r="DG11" s="16">
+      <c r="DH11" s="16">
         <v>-1510.8098573638022</v>
       </c>
-      <c r="DH11" s="16">
+      <c r="DI11" s="16">
         <v>-2105.7582996378014</v>
       </c>
-      <c r="DI11" s="16">
+      <c r="DJ11" s="16">
         <v>-1417.1114080960963</v>
       </c>
-      <c r="DJ11" s="16">
+      <c r="DK11" s="16">
         <v>3779.5984561894056</v>
       </c>
-      <c r="DK11" s="16">
+      <c r="DL11" s="16">
         <v>-1839.853776276927</v>
       </c>
-      <c r="DL11" s="16">
+      <c r="DM11" s="16">
         <v>-3555.7610689410949</v>
       </c>
-      <c r="DM11" s="16">
+      <c r="DN11" s="16">
         <v>-1712.125038996473</v>
       </c>
-      <c r="DN11" s="16">
+      <c r="DO11" s="16">
         <v>3766.8740168901741</v>
       </c>
-      <c r="DO11" s="16">
+      <c r="DP11" s="16">
         <v>-2804.1644512103098</v>
       </c>
-      <c r="DP11" s="16">
+      <c r="DQ11" s="16">
         <v>-3303.0443604872653</v>
       </c>
-      <c r="DQ11" s="16">
+      <c r="DR11" s="16">
         <v>-1336.9293504397838</v>
       </c>
-      <c r="DR11" s="16">
+      <c r="DS11" s="16">
         <v>4998.2486474894322</v>
       </c>
-      <c r="DS11" s="16">
+      <c r="DT11" s="16">
         <v>-2055.220639734514</v>
       </c>
-      <c r="DT11" s="16">
+      <c r="DU11" s="16">
         <v>-3619.5122029115546</v>
       </c>
-      <c r="DU11" s="16">
+      <c r="DV11" s="16">
         <v>-1968.8064278911916</v>
       </c>
-      <c r="DV11" s="16">
+      <c r="DW11" s="16">
         <v>4460.6650095170617</v>
       </c>
-      <c r="DW11" s="16">
+      <c r="DX11" s="16">
         <v>-2849.8854341365795</v>
       </c>
-      <c r="DX11" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY11" s="16">
-        <v>-2005.1483041344932</v>
+        <v>-4000.0385948342923</v>
       </c>
       <c r="DZ11" s="16">
-        <v>4022.9767721405078</v>
+        <v>-1988.6752165530938</v>
+      </c>
+      <c r="EA11" s="16">
+        <v>4067.5542528097048</v>
+      </c>
+      <c r="EB11" s="16">
+        <v>-2687.026684802946</v>
       </c>
     </row>
-    <row r="12" spans="2:130" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="25" t="s">
         <v>101</v>
       </c>
       <c r="C12" s="16">
         <v>8314.5334129513849</v>
       </c>
       <c r="D12" s="16">
         <v>9685.7785036278619</v>
       </c>
       <c r="E12" s="16">
         <v>10348.054957830487</v>
       </c>
       <c r="F12" s="17">
         <v>11052.681498677588</v>
       </c>
       <c r="G12" s="17">
         <v>12409.397830164333</v>
       </c>
       <c r="H12" s="17">
         <v>13437.59252511989</v>
       </c>
       <c r="I12" s="17">
         <v>15267.628941189825</v>
       </c>
       <c r="J12" s="17">
@@ -4357,360 +4402,366 @@
       <c r="T12" s="17">
         <v>24599.601910382211</v>
       </c>
       <c r="U12" s="17">
         <v>26072.111012550991</v>
       </c>
       <c r="V12" s="17">
         <v>28195.076145026091</v>
       </c>
       <c r="W12" s="17">
         <v>20957.515356252901</v>
       </c>
       <c r="X12" s="17">
         <v>29122.176340123697</v>
       </c>
       <c r="Y12" s="17">
         <v>40273.224492514899</v>
       </c>
       <c r="Z12" s="17">
         <v>41626.407423503304</v>
       </c>
       <c r="AA12" s="17">
         <v>43073.818912548304</v>
       </c>
       <c r="AB12" s="17">
+        <v>45003.917625362694</v>
+      </c>
+      <c r="AC12" s="17">
         <v>1428.7549045753144</v>
       </c>
-      <c r="AC12" s="17">
+      <c r="AD12" s="17">
         <v>1835.1928057746018</v>
       </c>
-      <c r="AD12" s="17">
+      <c r="AE12" s="17">
         <v>3193.7597111339869</v>
       </c>
-      <c r="AE12" s="17">
+      <c r="AF12" s="17">
         <v>1856.8259914674818</v>
       </c>
-      <c r="AF12" s="17">
+      <c r="AG12" s="17">
         <v>1585.1018592605756</v>
       </c>
-      <c r="AG12" s="17">
+      <c r="AH12" s="17">
         <v>2037.5244747944957</v>
       </c>
-      <c r="AH12" s="17">
+      <c r="AI12" s="17">
         <v>4008.4966931027329</v>
       </c>
-      <c r="AI12" s="17">
+      <c r="AJ12" s="17">
         <v>2054.6554764700586</v>
       </c>
-      <c r="AJ12" s="17">
+      <c r="AK12" s="17">
         <v>1713.5211592407804</v>
       </c>
-      <c r="AK12" s="17">
+      <c r="AL12" s="17">
         <v>2372.2009058259464</v>
       </c>
-      <c r="AL12" s="17">
+      <c r="AM12" s="17">
         <v>4130.2330857125671</v>
       </c>
-      <c r="AM12" s="17">
+      <c r="AN12" s="17">
         <v>2132.0998070511946</v>
       </c>
-      <c r="AN12" s="16">
+      <c r="AO12" s="16">
         <v>1849.8013874152466</v>
       </c>
-      <c r="AO12" s="16">
+      <c r="AP12" s="16">
         <v>2619.3329434296238</v>
       </c>
-      <c r="AP12" s="16">
+      <c r="AQ12" s="16">
         <v>4412.8228269316205</v>
       </c>
-      <c r="AQ12" s="16">
+      <c r="AR12" s="16">
         <v>2170.7243409010975</v>
       </c>
-      <c r="AR12" s="16">
+      <c r="AS12" s="16">
         <v>1966.4470115287304</v>
       </c>
-      <c r="AS12" s="16">
+      <c r="AT12" s="16">
         <v>2947.6391127522943</v>
       </c>
-      <c r="AT12" s="16">
+      <c r="AU12" s="16">
         <v>4981.1718779098446</v>
       </c>
-      <c r="AU12" s="16">
+      <c r="AV12" s="16">
         <v>2514.1398279734631</v>
       </c>
-      <c r="AV12" s="16">
+      <c r="AW12" s="16">
         <v>2016.5530472078522</v>
       </c>
-      <c r="AW12" s="16">
+      <c r="AX12" s="16">
         <v>3216.2667800452782</v>
       </c>
-      <c r="AX12" s="16">
+      <c r="AY12" s="16">
         <v>5400.1299310635632</v>
       </c>
-      <c r="AY12" s="16">
+      <c r="AZ12" s="16">
         <v>2804.6427668031965</v>
       </c>
-      <c r="AZ12" s="16">
+      <c r="BA12" s="16">
         <v>2469.4738973288236</v>
       </c>
-      <c r="BA12" s="16">
+      <c r="BB12" s="16">
         <v>3547.4682557062579</v>
       </c>
-      <c r="BB12" s="16">
+      <c r="BC12" s="16">
         <v>6046.6116182198057</v>
       </c>
-      <c r="BC12" s="16">
+      <c r="BD12" s="16">
         <v>3204.0751699349389</v>
       </c>
-      <c r="BD12" s="16">
+      <c r="BE12" s="16">
         <v>2578.3552546829192</v>
       </c>
-      <c r="BE12" s="16">
+      <c r="BF12" s="16">
         <v>3988.8277423142908</v>
       </c>
-      <c r="BF12" s="16">
+      <c r="BG12" s="16">
         <v>6707.2118379413223</v>
       </c>
-      <c r="BG12" s="16">
+      <c r="BH12" s="16">
         <v>3387.7213361925751</v>
       </c>
-      <c r="BH12" s="16">
+      <c r="BI12" s="16">
         <v>2770.7120701276081</v>
       </c>
-      <c r="BI12" s="16">
+      <c r="BJ12" s="16">
         <v>4273.7012531442069</v>
       </c>
-      <c r="BJ12" s="16">
+      <c r="BK12" s="16">
         <v>7074.8353821853434</v>
       </c>
-      <c r="BK12" s="16">
+      <c r="BL12" s="16">
         <v>3372.2002073895128</v>
       </c>
-      <c r="BL12" s="16">
+      <c r="BM12" s="16">
         <v>2597.0908612994344</v>
       </c>
-      <c r="BM12" s="16">
+      <c r="BN12" s="16">
         <v>3574.4786138833074</v>
       </c>
-      <c r="BN12" s="16">
+      <c r="BO12" s="16">
         <v>5820.3475300157661</v>
       </c>
-      <c r="BO12" s="16">
+      <c r="BP12" s="16">
         <v>2738.1667240266906</v>
       </c>
-      <c r="BP12" s="16">
+      <c r="BQ12" s="16">
         <v>2664.6369970948608</v>
       </c>
-      <c r="BQ12" s="16">
+      <c r="BR12" s="16">
         <v>3912.52440829436</v>
       </c>
-      <c r="BR12" s="16">
+      <c r="BS12" s="16">
         <v>6364.7336106966623</v>
       </c>
-      <c r="BS12" s="16">
+      <c r="BT12" s="16">
         <v>3409.8305973546535</v>
       </c>
-      <c r="BT12" s="16">
+      <c r="BU12" s="16">
         <v>2842.9704957893014</v>
       </c>
-      <c r="BU12" s="16">
+      <c r="BV12" s="16">
         <v>4207.9258878552973</v>
       </c>
-      <c r="BV12" s="16">
+      <c r="BW12" s="16">
         <v>6895.3253465750004</v>
       </c>
-      <c r="BW12" s="16">
+      <c r="BX12" s="16">
         <v>3470.350686643098</v>
       </c>
-      <c r="BX12" s="16">
+      <c r="BY12" s="16">
         <v>2805.6706821789003</v>
       </c>
-      <c r="BY12" s="16">
+      <c r="BZ12" s="16">
         <v>4096.1822453058012</v>
       </c>
-      <c r="BZ12" s="16">
+      <c r="CA12" s="16">
         <v>6955.8413976221982</v>
       </c>
-      <c r="CA12" s="16">
+      <c r="CB12" s="16">
         <v>3542.7242502117024</v>
       </c>
-      <c r="CB12" s="16">
+      <c r="CC12" s="16">
         <v>2772.9972869573003</v>
       </c>
-      <c r="CC12" s="16">
+      <c r="CD12" s="16">
         <v>4104.4262807455998</v>
       </c>
-      <c r="CD12" s="16">
+      <c r="CE12" s="16">
         <v>7141.6370220794979</v>
       </c>
-      <c r="CE12" s="16">
+      <c r="CF12" s="16">
         <v>3693.7948793814976</v>
       </c>
-      <c r="CF12" s="16">
+      <c r="CG12" s="16">
         <v>3050.9052569411997</v>
       </c>
-      <c r="CG12" s="18">
+      <c r="CH12" s="18">
         <v>4473.4638461215</v>
       </c>
-      <c r="CH12" s="18">
+      <c r="CI12" s="18">
         <v>7422.3708639847973</v>
       </c>
-      <c r="CI12" s="16">
+      <c r="CJ12" s="16">
         <v>3858.2115160474987</v>
       </c>
-      <c r="CJ12" s="16">
+      <c r="CK12" s="16">
         <v>3297.3475910708985</v>
       </c>
-      <c r="CK12" s="16">
+      <c r="CL12" s="16">
         <v>4949.2379690719026</v>
       </c>
-      <c r="CL12" s="16">
+      <c r="CM12" s="16">
         <v>8182.8865674987019</v>
       </c>
-      <c r="CM12" s="16">
+      <c r="CN12" s="16">
         <v>4280.1014228230997</v>
       </c>
-      <c r="CN12" s="16">
+      <c r="CO12" s="16">
         <v>3493.1811521415984</v>
       </c>
-      <c r="CO12" s="16">
+      <c r="CP12" s="16">
         <v>5157.8471660660007</v>
       </c>
-      <c r="CP12" s="16">
+      <c r="CQ12" s="16">
         <v>8942.4441166089982</v>
       </c>
-      <c r="CQ12" s="16">
+      <c r="CR12" s="16">
         <v>4635.0108624042005</v>
       </c>
-      <c r="CR12" s="16">
+      <c r="CS12" s="16">
         <v>4106.5304608972001</v>
       </c>
-      <c r="CS12" s="16">
+      <c r="CT12" s="16">
         <v>5792.0639252436031</v>
       </c>
-      <c r="CT12" s="16">
+      <c r="CU12" s="16">
         <v>9756.0332318704059</v>
       </c>
-      <c r="CU12" s="16">
+      <c r="CV12" s="16">
         <v>4944.9742923709991</v>
       </c>
-      <c r="CV12" s="16">
+      <c r="CW12" s="16">
         <v>4097.7998670826983</v>
       </c>
-      <c r="CW12" s="16">
+      <c r="CX12" s="16">
         <v>6273.6240110759991</v>
       </c>
-      <c r="CX12" s="16">
+      <c r="CY12" s="16">
         <v>10509.227130488394</v>
       </c>
-      <c r="CY12" s="16">
+      <c r="CZ12" s="16">
         <v>5191.4600039038996</v>
       </c>
-      <c r="CZ12" s="16">
+      <c r="DA12" s="16">
         <v>4468.5260139395987</v>
       </c>
-      <c r="DA12" s="16">
+      <c r="DB12" s="16">
         <v>6736.1012046213</v>
       </c>
-      <c r="DB12" s="16">
+      <c r="DC12" s="16">
         <v>11381.241203028396</v>
       </c>
-      <c r="DC12" s="16">
+      <c r="DD12" s="16">
         <v>5609.2077234367989</v>
       </c>
-      <c r="DD12" s="16">
+      <c r="DE12" s="16">
         <v>4410.4454810413999</v>
       </c>
-      <c r="DE12" s="16">
+      <c r="DF12" s="16">
         <v>4026.0503090373013</v>
       </c>
-      <c r="DF12" s="16">
+      <c r="DG12" s="16">
         <v>7551.9338405872022</v>
       </c>
-      <c r="DG12" s="16">
+      <c r="DH12" s="16">
         <v>4969.0857255869996</v>
       </c>
-      <c r="DH12" s="16">
+      <c r="DI12" s="16">
         <v>4423.7601552552987</v>
       </c>
-      <c r="DI12" s="16">
+      <c r="DJ12" s="16">
         <v>6096.3191170719019</v>
       </c>
-      <c r="DJ12" s="16">
+      <c r="DK12" s="16">
         <v>11799.351169339998</v>
       </c>
-      <c r="DK12" s="16">
+      <c r="DL12" s="16">
         <v>6802.7458984565001</v>
       </c>
-      <c r="DL12" s="16">
+      <c r="DM12" s="16">
         <v>6058.1238793955008</v>
       </c>
-      <c r="DM12" s="16">
+      <c r="DN12" s="16">
         <v>9423.5375130176035</v>
       </c>
-      <c r="DN12" s="16">
+      <c r="DO12" s="16">
         <v>16016.392646230495</v>
       </c>
-      <c r="DO12" s="16">
+      <c r="DP12" s="16">
         <v>8775.170453871302</v>
       </c>
-      <c r="DP12" s="16">
+      <c r="DQ12" s="16">
         <v>7302.2048775151061</v>
       </c>
-      <c r="DQ12" s="16">
+      <c r="DR12" s="16">
         <v>9836.0520366428027</v>
       </c>
-      <c r="DR12" s="16">
+      <c r="DS12" s="16">
         <v>15761.532885209299</v>
       </c>
-      <c r="DS12" s="16">
+      <c r="DT12" s="16">
         <v>8726.617624136099</v>
       </c>
-      <c r="DT12" s="16">
+      <c r="DU12" s="16">
         <v>7337.6825482229015</v>
       </c>
-      <c r="DU12" s="16">
+      <c r="DV12" s="16">
         <v>10255.920536870803</v>
       </c>
-      <c r="DV12" s="16">
+      <c r="DW12" s="16">
         <v>16124.101415343401</v>
       </c>
-      <c r="DW12" s="16">
+      <c r="DX12" s="16">
         <v>9356.1144121112011</v>
       </c>
-      <c r="DX12" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY12" s="16">
-        <v>10685.027561501305</v>
+        <v>8007.2383801266997</v>
       </c>
       <c r="DZ12" s="16">
-        <v>16422.455560814</v>
+        <v>10749.035339170901</v>
+      </c>
+      <c r="EA12" s="16">
+        <v>16491.874744095399</v>
+      </c>
+      <c r="EB12" s="16">
+        <v>9755.7691619696943</v>
       </c>
     </row>
-    <row r="13" spans="2:130" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="25" t="s">
         <v>102</v>
       </c>
       <c r="C13" s="16">
         <v>9354.216215485565</v>
       </c>
       <c r="D13" s="16">
         <v>11002.596719784753</v>
       </c>
       <c r="E13" s="16">
         <v>13033.921516902257</v>
       </c>
       <c r="F13" s="17">
         <v>14246.444682167097</v>
       </c>
       <c r="G13" s="17">
         <v>15251.067751431197</v>
       </c>
       <c r="H13" s="17">
         <v>16620.437763311518</v>
       </c>
       <c r="I13" s="17">
         <v>18680.594853862018</v>
       </c>
       <c r="J13" s="17">
@@ -4746,360 +4797,366 @@
       <c r="T13" s="17">
         <v>24273.751799953596</v>
       </c>
       <c r="U13" s="17">
         <v>26521.374991442688</v>
       </c>
       <c r="V13" s="17">
         <v>28404.506546447097</v>
       </c>
       <c r="W13" s="17">
         <v>24505.386802708101</v>
       </c>
       <c r="X13" s="17">
         <v>30705.301367945118</v>
       </c>
       <c r="Y13" s="17">
         <v>44578.401034772607</v>
       </c>
       <c r="Z13" s="17">
         <v>43323.353126675443</v>
       </c>
       <c r="AA13" s="17">
         <v>47051.357967970573</v>
       </c>
       <c r="AB13" s="17">
+        <v>49612.103868743325</v>
+      </c>
+      <c r="AC13" s="17">
         <v>1941.8015636685705</v>
       </c>
-      <c r="AC13" s="17">
+      <c r="AD13" s="17">
         <v>2270.4397663518612</v>
       </c>
-      <c r="AD13" s="17">
+      <c r="AE13" s="17">
         <v>2426.2561236656261</v>
       </c>
-      <c r="AE13" s="17">
+      <c r="AF13" s="17">
         <v>2715.7187617995078</v>
       </c>
-      <c r="AF13" s="17">
+      <c r="AG13" s="17">
         <v>2362.0511611327815</v>
       </c>
-      <c r="AG13" s="17">
+      <c r="AH13" s="17">
         <v>2948.7391237825323</v>
       </c>
-      <c r="AH13" s="17">
+      <c r="AI13" s="17">
         <v>2832.3265577353664</v>
       </c>
-      <c r="AI13" s="17">
+      <c r="AJ13" s="17">
         <v>2859.4798771340711</v>
       </c>
-      <c r="AJ13" s="17">
+      <c r="AK13" s="17">
         <v>2815.7169349704532</v>
       </c>
-      <c r="AK13" s="17">
+      <c r="AL13" s="17">
         <v>3361.3988960459819</v>
       </c>
-      <c r="AL13" s="17">
+      <c r="AM13" s="17">
         <v>3428.4448072613714</v>
       </c>
-      <c r="AM13" s="17">
+      <c r="AN13" s="17">
         <v>3428.3608786244508</v>
       </c>
-      <c r="AN13" s="16">
+      <c r="AO13" s="16">
         <v>3093.7378834887568</v>
       </c>
-      <c r="AO13" s="16">
+      <c r="AP13" s="16">
         <v>3616.7933615525108</v>
       </c>
-      <c r="AP13" s="16">
+      <c r="AQ13" s="16">
         <v>3738.7642345643094</v>
       </c>
-      <c r="AQ13" s="16">
+      <c r="AR13" s="16">
         <v>3797.1492025615198</v>
       </c>
-      <c r="AR13" s="16">
+      <c r="AS13" s="16">
         <v>3363.0271328369568</v>
       </c>
-      <c r="AS13" s="16">
+      <c r="AT13" s="16">
         <v>3977.5569393701562</v>
       </c>
-      <c r="AT13" s="16">
+      <c r="AU13" s="16">
         <v>3965.5153270184678</v>
       </c>
-      <c r="AU13" s="16">
+      <c r="AV13" s="16">
         <v>3944.9683522056162</v>
       </c>
-      <c r="AV13" s="16">
+      <c r="AW13" s="16">
         <v>3551.0156520763944</v>
       </c>
-      <c r="AW13" s="16">
+      <c r="AX13" s="16">
         <v>4365.5521755064528</v>
       </c>
-      <c r="AX13" s="16">
+      <c r="AY13" s="16">
         <v>4227.0034183979042</v>
       </c>
-      <c r="AY13" s="16">
+      <c r="AZ13" s="16">
         <v>4476.8665173307663</v>
       </c>
-      <c r="AZ13" s="16">
+      <c r="BA13" s="16">
         <v>4309.7682400335098</v>
       </c>
-      <c r="BA13" s="16">
+      <c r="BB13" s="16">
         <v>4804.9943020026785</v>
       </c>
-      <c r="BB13" s="16">
+      <c r="BC13" s="16">
         <v>4741.8651967715678</v>
       </c>
-      <c r="BC13" s="16">
+      <c r="BD13" s="16">
         <v>4823.9671150542626</v>
       </c>
-      <c r="BD13" s="16">
+      <c r="BE13" s="16">
         <v>4603.1783129878077</v>
       </c>
-      <c r="BE13" s="16">
+      <c r="BF13" s="16">
         <v>5197.1478905354434</v>
       </c>
-      <c r="BF13" s="16">
+      <c r="BG13" s="16">
         <v>5154.5686607992056</v>
       </c>
-      <c r="BG13" s="16">
+      <c r="BH13" s="16">
         <v>5395.4289257579112</v>
       </c>
-      <c r="BH13" s="16">
+      <c r="BI13" s="16">
         <v>5160.7324042853261</v>
       </c>
-      <c r="BI13" s="16">
+      <c r="BJ13" s="16">
         <v>6009.8594784691559</v>
       </c>
-      <c r="BJ13" s="16">
+      <c r="BK13" s="16">
         <v>5862.1522311678173</v>
       </c>
-      <c r="BK13" s="16">
+      <c r="BL13" s="16">
         <v>5357.9542346154731</v>
       </c>
-      <c r="BL13" s="16">
+      <c r="BM13" s="16">
         <v>4192.3887356472842</v>
       </c>
-      <c r="BM13" s="16">
+      <c r="BN13" s="16">
         <v>4512.9606703469472</v>
       </c>
-      <c r="BN13" s="16">
+      <c r="BO13" s="16">
         <v>4371.4948603882576</v>
       </c>
-      <c r="BO13" s="16">
+      <c r="BP13" s="16">
         <v>4167.056884114917</v>
       </c>
-      <c r="BP13" s="16">
+      <c r="BQ13" s="16">
         <v>3843.4578175960719</v>
       </c>
-      <c r="BQ13" s="16">
+      <c r="BR13" s="16">
         <v>4271.4444321661995</v>
       </c>
-      <c r="BR13" s="16">
+      <c r="BS13" s="16">
         <v>4500.1548763469109</v>
       </c>
-      <c r="BS13" s="16">
+      <c r="BT13" s="16">
         <v>4471.9217921877744</v>
       </c>
-      <c r="BT13" s="16">
+      <c r="BU13" s="16">
         <v>4263.6050645478972</v>
       </c>
-      <c r="BU13" s="16">
+      <c r="BV13" s="16">
         <v>4687.8483011676981</v>
       </c>
-      <c r="BV13" s="16">
+      <c r="BW13" s="16">
         <v>4713.2698339546023</v>
       </c>
-      <c r="BW13" s="16">
+      <c r="BX13" s="16">
         <v>4528.0810855491018</v>
       </c>
-      <c r="BX13" s="16">
+      <c r="BY13" s="16">
         <v>4282.5896899400996</v>
       </c>
-      <c r="BY13" s="16">
+      <c r="BZ13" s="16">
         <v>4689.5181223747031</v>
       </c>
-      <c r="BZ13" s="16">
+      <c r="CA13" s="16">
         <v>4663.3839868453997</v>
       </c>
-      <c r="CA13" s="16">
+      <c r="CB13" s="16">
         <v>4460.0469361571022</v>
       </c>
-      <c r="CB13" s="16">
+      <c r="CC13" s="16">
         <v>4146.3260307057008</v>
       </c>
-      <c r="CC13" s="16">
+      <c r="CD13" s="16">
         <v>4912.5775491017985</v>
       </c>
-      <c r="CD13" s="16">
+      <c r="CE13" s="16">
         <v>4860.3342810099002</v>
       </c>
-      <c r="CE13" s="16">
+      <c r="CF13" s="16">
         <v>4663.6716887359971</v>
       </c>
-      <c r="CF13" s="16">
+      <c r="CG13" s="16">
         <v>4366.355567772699</v>
       </c>
-      <c r="CG13" s="18">
+      <c r="CH13" s="18">
         <v>4993.0847039655</v>
       </c>
-      <c r="CH13" s="18">
+      <c r="CI13" s="18">
         <v>4980.8484215744011</v>
       </c>
-      <c r="CI13" s="16">
+      <c r="CJ13" s="16">
         <v>4625.4109050406996</v>
       </c>
-      <c r="CJ13" s="16">
+      <c r="CK13" s="16">
         <v>4698.156002606901</v>
       </c>
-      <c r="CK13" s="16">
+      <c r="CL13" s="16">
         <v>5359.9295928301008</v>
       </c>
-      <c r="CL13" s="16">
+      <c r="CM13" s="16">
         <v>5340.2481341684997</v>
       </c>
-      <c r="CM13" s="16">
+      <c r="CN13" s="16">
         <v>5188.8507616501975</v>
       </c>
-      <c r="CN13" s="16">
+      <c r="CO13" s="16">
         <v>4894.7834747805009</v>
       </c>
-      <c r="CO13" s="16">
+      <c r="CP13" s="16">
         <v>5636.6508079009982</v>
       </c>
-      <c r="CP13" s="16">
+      <c r="CQ13" s="16">
         <v>5584.2411503517014</v>
       </c>
-      <c r="CQ13" s="16">
+      <c r="CR13" s="16">
         <v>5555.9612660505964</v>
       </c>
-      <c r="CR13" s="16">
+      <c r="CS13" s="16">
         <v>5709.7018300250029</v>
       </c>
-      <c r="CS13" s="16">
+      <c r="CT13" s="16">
         <v>6227.6102032044946</v>
       </c>
-      <c r="CT13" s="16">
+      <c r="CU13" s="16">
         <v>6232.6587752673968</v>
       </c>
-      <c r="CU13" s="16">
+      <c r="CV13" s="16">
         <v>6103.7809914567015</v>
       </c>
-      <c r="CV13" s="16">
+      <c r="CW13" s="16">
         <v>6205.7201770169013</v>
       </c>
-      <c r="CW13" s="16">
+      <c r="CX13" s="16">
         <v>6735.602222124895</v>
       </c>
-      <c r="CX13" s="16">
+      <c r="CY13" s="16">
         <v>6787.8753681976004</v>
       </c>
-      <c r="CY13" s="16">
+      <c r="CZ13" s="16">
         <v>6792.1772241032941</v>
       </c>
-      <c r="CZ13" s="16">
+      <c r="DA13" s="16">
         <v>6843.2904489523016</v>
       </c>
-      <c r="DA13" s="16">
+      <c r="DB13" s="16">
         <v>7412.2358962003927</v>
       </c>
-      <c r="DB13" s="16">
+      <c r="DC13" s="16">
         <v>7159.1541278125032</v>
       </c>
-      <c r="DC13" s="16">
+      <c r="DD13" s="16">
         <v>6989.8260734818978</v>
       </c>
-      <c r="DD13" s="16">
+      <c r="DE13" s="16">
         <v>6538.9426153540981</v>
       </c>
-      <c r="DE13" s="16">
+      <c r="DF13" s="16">
         <v>5313.4112407065031</v>
       </c>
-      <c r="DF13" s="16">
+      <c r="DG13" s="16">
         <v>6173.1373636966973</v>
       </c>
-      <c r="DG13" s="16">
+      <c r="DH13" s="16">
         <v>6479.8955829508013</v>
       </c>
-      <c r="DH13" s="16">
+      <c r="DI13" s="16">
         <v>6529.5184548930993</v>
       </c>
-      <c r="DI13" s="16">
+      <c r="DJ13" s="16">
         <v>7513.430525167998</v>
       </c>
-      <c r="DJ13" s="16">
+      <c r="DK13" s="16">
         <v>8019.7527131505922</v>
       </c>
-      <c r="DK13" s="16">
+      <c r="DL13" s="16">
         <v>8642.5996747334284</v>
       </c>
-      <c r="DL13" s="16">
+      <c r="DM13" s="16">
         <v>9613.8849483365957</v>
       </c>
-      <c r="DM13" s="16">
+      <c r="DN13" s="16">
         <v>11135.662552014075</v>
       </c>
-      <c r="DN13" s="16">
+      <c r="DO13" s="16">
         <v>12249.518629340322</v>
       </c>
-      <c r="DO13" s="16">
+      <c r="DP13" s="16">
         <v>11579.334905081612</v>
       </c>
-      <c r="DP13" s="16">
+      <c r="DQ13" s="16">
         <v>10605.24923800237</v>
       </c>
-      <c r="DQ13" s="16">
+      <c r="DR13" s="16">
         <v>11172.981387082586</v>
       </c>
-      <c r="DR13" s="16">
+      <c r="DS13" s="16">
         <v>10763.284237719869</v>
       </c>
-      <c r="DS13" s="16">
+      <c r="DT13" s="16">
         <v>10781.838263870613</v>
       </c>
-      <c r="DT13" s="16">
+      <c r="DU13" s="16">
         <v>10957.194751134455</v>
       </c>
-      <c r="DU13" s="16">
+      <c r="DV13" s="16">
         <v>12224.726964761994</v>
       </c>
-      <c r="DV13" s="16">
+      <c r="DW13" s="16">
         <v>11663.436405826338</v>
       </c>
-      <c r="DW13" s="16">
+      <c r="DX13" s="16">
         <v>12205.99984624778</v>
       </c>
-      <c r="DX13" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY13" s="16">
-        <v>12690.1758656358</v>
+        <v>12007.276974960992</v>
       </c>
       <c r="DZ13" s="16">
-        <v>12399.478788673492</v>
+        <v>12737.710555723996</v>
+      </c>
+      <c r="EA13" s="16">
+        <v>12424.320491285695</v>
+      </c>
+      <c r="EB13" s="16">
+        <v>12442.79584677264</v>
       </c>
     </row>
-    <row r="14" spans="2:130" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="25" t="s">
         <v>103</v>
       </c>
       <c r="C14" s="16">
         <v>-3792.2038425488618</v>
       </c>
       <c r="D14" s="16">
         <v>-4958.6281192667766</v>
       </c>
       <c r="E14" s="16">
         <v>-6195.8295435667333</v>
       </c>
       <c r="F14" s="17">
         <v>-7104.9940229069307</v>
       </c>
       <c r="G14" s="17">
         <v>-6905.4703938559378</v>
       </c>
       <c r="H14" s="17">
         <v>-7647.6728808687021</v>
       </c>
       <c r="I14" s="17">
         <v>-8482.2441923409351</v>
       </c>
       <c r="J14" s="17">
@@ -5135,360 +5192,366 @@
       <c r="T14" s="17">
         <v>-8466.4859983291899</v>
       </c>
       <c r="U14" s="17">
         <v>-9668.7362888227981</v>
       </c>
       <c r="V14" s="17">
         <v>-10493.858274425296</v>
       </c>
       <c r="W14" s="17">
         <v>-8849.7581320295012</v>
       </c>
       <c r="X14" s="17">
         <v>-11402.577602927919</v>
       </c>
       <c r="Y14" s="17">
         <v>-18358.982393730206</v>
       </c>
       <c r="Z14" s="17">
         <v>-17520.202676190631</v>
       </c>
       <c r="AA14" s="17">
         <v>-18985.46692942606</v>
       </c>
       <c r="AB14" s="17">
+        <v>-19429.911010688131</v>
+      </c>
+      <c r="AC14" s="17">
         <v>-612.65862259969015</v>
       </c>
-      <c r="AC14" s="17">
+      <c r="AD14" s="17">
         <v>-1012.2876303875856</v>
       </c>
-      <c r="AD14" s="17">
+      <c r="AE14" s="17">
         <v>-946.51518264008757</v>
       </c>
-      <c r="AE14" s="17">
+      <c r="AF14" s="17">
         <v>-1220.7424069214987</v>
       </c>
-      <c r="AF14" s="17">
+      <c r="AG14" s="17">
         <v>-996.58997596799077</v>
       </c>
-      <c r="AG14" s="17">
+      <c r="AH14" s="17">
         <v>-1532.4353740265719</v>
       </c>
-      <c r="AH14" s="17">
+      <c r="AI14" s="17">
         <v>-1225.66796672181</v>
       </c>
-      <c r="AI14" s="17">
+      <c r="AJ14" s="17">
         <v>-1203.9348025504039</v>
       </c>
-      <c r="AJ14" s="17">
+      <c r="AK14" s="17">
         <v>-1283.6340193058111</v>
       </c>
-      <c r="AK14" s="17">
+      <c r="AL14" s="17">
         <v>-1647.9934873620377</v>
       </c>
-      <c r="AL14" s="17">
+      <c r="AM14" s="17">
         <v>-1601.2667862834637</v>
       </c>
-      <c r="AM14" s="17">
+      <c r="AN14" s="17">
         <v>-1662.9352506154214</v>
       </c>
-      <c r="AN14" s="16">
+      <c r="AO14" s="16">
         <v>-1385.5589148822539</v>
       </c>
-      <c r="AO14" s="16">
+      <c r="AP14" s="16">
         <v>-1921.5267123815397</v>
       </c>
-      <c r="AP14" s="16">
+      <c r="AQ14" s="16">
         <v>-1895.0604600921972</v>
       </c>
-      <c r="AQ14" s="16">
+      <c r="AR14" s="16">
         <v>-1902.8479355509401</v>
       </c>
-      <c r="AR14" s="16">
+      <c r="AS14" s="16">
         <v>-1480.1556219402396</v>
       </c>
-      <c r="AS14" s="16">
+      <c r="AT14" s="16">
         <v>-1989.219708634444</v>
       </c>
-      <c r="AT14" s="16">
+      <c r="AU14" s="16">
         <v>-1670.7832184059532</v>
       </c>
-      <c r="AU14" s="16">
+      <c r="AV14" s="16">
         <v>-1765.3118448753012</v>
       </c>
-      <c r="AV14" s="16">
+      <c r="AW14" s="16">
         <v>-1621.983360757162</v>
       </c>
-      <c r="AW14" s="16">
+      <c r="AX14" s="16">
         <v>-2118.7492821907517</v>
       </c>
-      <c r="AX14" s="16">
+      <c r="AY14" s="16">
         <v>-1890.7772918998664</v>
       </c>
-      <c r="AY14" s="16">
+      <c r="AZ14" s="16">
         <v>-2016.1629460209219</v>
       </c>
-      <c r="AZ14" s="16">
+      <c r="BA14" s="16">
         <v>-1852.699706951847</v>
       </c>
-      <c r="BA14" s="16">
+      <c r="BB14" s="16">
         <v>-2381.6641933622868</v>
       </c>
-      <c r="BB14" s="16">
+      <c r="BC14" s="16">
         <v>-2203.1795112757823</v>
       </c>
-      <c r="BC14" s="16">
+      <c r="BD14" s="16">
         <v>-2044.7007807510174</v>
       </c>
-      <c r="BD14" s="16">
+      <c r="BE14" s="16">
         <v>-2200.1354928113087</v>
       </c>
-      <c r="BE14" s="16">
+      <c r="BF14" s="16">
         <v>-2554.3628934014755</v>
       </c>
-      <c r="BF14" s="16">
+      <c r="BG14" s="16">
         <v>-2367.8374445968993</v>
       </c>
-      <c r="BG14" s="16">
+      <c r="BH14" s="16">
         <v>-2471.3348254063853</v>
       </c>
-      <c r="BH14" s="16">
+      <c r="BI14" s="16">
         <v>-2558.6352229229042</v>
       </c>
-      <c r="BI14" s="16">
+      <c r="BJ14" s="16">
         <v>-3126.510938625197</v>
       </c>
-      <c r="BJ14" s="16">
+      <c r="BK14" s="16">
         <v>-2658.084125250703</v>
       </c>
-      <c r="BK14" s="16">
+      <c r="BL14" s="16">
         <v>-2431.7782483881961</v>
       </c>
-      <c r="BL14" s="16">
+      <c r="BM14" s="16">
         <v>-1740.491856108001</v>
       </c>
-      <c r="BM14" s="16">
+      <c r="BN14" s="16">
         <v>-2026.4365097346044</v>
       </c>
-      <c r="BN14" s="16">
+      <c r="BO14" s="16">
         <v>-1843.8469054046996</v>
       </c>
-      <c r="BO14" s="16">
+      <c r="BP14" s="16">
         <v>-1840.3541099298986</v>
       </c>
-      <c r="BP14" s="16">
+      <c r="BQ14" s="16">
         <v>-1281.1914093975993</v>
       </c>
-      <c r="BQ14" s="16">
+      <c r="BR14" s="16">
         <v>-1494.020039689402</v>
       </c>
-      <c r="BR14" s="16">
+      <c r="BS14" s="16">
         <v>-1711.8422571148019</v>
       </c>
-      <c r="BS14" s="16">
+      <c r="BT14" s="16">
         <v>-1436.6006905159002</v>
       </c>
-      <c r="BT14" s="16">
+      <c r="BU14" s="16">
         <v>-1554.4611018545954</v>
       </c>
-      <c r="BU14" s="16">
+      <c r="BV14" s="16">
         <v>-1651.9788203903008</v>
       </c>
-      <c r="BV14" s="16">
+      <c r="BW14" s="16">
         <v>-1653.8876501610011</v>
       </c>
-      <c r="BW14" s="16">
+      <c r="BX14" s="16">
         <v>-1521.2256537233038</v>
       </c>
-      <c r="BX14" s="16">
+      <c r="BY14" s="16">
         <v>-1630.8340196710997</v>
       </c>
-      <c r="BY14" s="16">
+      <c r="BZ14" s="16">
         <v>-1776.2496634053027</v>
       </c>
-      <c r="BZ14" s="16">
+      <c r="CA14" s="16">
         <v>-1544.7475201481993</v>
       </c>
-      <c r="CA14" s="16">
+      <c r="CB14" s="16">
         <v>-1344.3474156480993</v>
       </c>
-      <c r="CB14" s="16">
+      <c r="CC14" s="16">
         <v>-1584.6252132988004</v>
       </c>
-      <c r="CC14" s="16">
+      <c r="CD14" s="16">
         <v>-2015.3359447659991</v>
       </c>
-      <c r="CD14" s="16">
+      <c r="CE14" s="16">
         <v>-1633.2222232546997</v>
       </c>
-      <c r="CE14" s="16">
+      <c r="CF14" s="16">
         <v>-1392.1823734704994</v>
       </c>
-      <c r="CF14" s="16">
+      <c r="CG14" s="16">
         <v>-1585.0674884126993</v>
       </c>
-      <c r="CG14" s="18">
+      <c r="CH14" s="18">
         <v>-1960.3403181878011</v>
       </c>
-      <c r="CH14" s="18">
+      <c r="CI14" s="18">
         <v>-1693.4608797234032</v>
       </c>
-      <c r="CI14" s="16">
+      <c r="CJ14" s="16">
         <v>-1395.6044369726997</v>
       </c>
-      <c r="CJ14" s="16">
+      <c r="CK14" s="16">
         <v>-1790.2524197064022</v>
       </c>
-      <c r="CK14" s="16">
+      <c r="CL14" s="16">
         <v>-1927.4753427651985</v>
       </c>
-      <c r="CL14" s="16">
+      <c r="CM14" s="16">
         <v>-1836.0458307568988</v>
       </c>
-      <c r="CM14" s="16">
+      <c r="CN14" s="16">
         <v>-1577.3759456145972</v>
       </c>
-      <c r="CN14" s="16">
+      <c r="CO14" s="16">
         <v>-1830.6290432461019</v>
       </c>
-      <c r="CO14" s="16">
+      <c r="CP14" s="16">
         <v>-2151.0100082123977</v>
       </c>
-      <c r="CP14" s="16">
+      <c r="CQ14" s="16">
         <v>-1986.4485768818035</v>
       </c>
-      <c r="CQ14" s="16">
+      <c r="CR14" s="16">
         <v>-1652.6137552905948</v>
       </c>
-      <c r="CR14" s="16">
+      <c r="CS14" s="16">
         <v>-2053.2688059417023</v>
       </c>
-      <c r="CS14" s="16">
+      <c r="CT14" s="16">
         <v>-2403.6756614189921</v>
       </c>
-      <c r="CT14" s="16">
+      <c r="CU14" s="16">
         <v>-2223.0932220806953</v>
       </c>
-      <c r="CU14" s="16">
+      <c r="CV14" s="16">
         <v>-1786.448308887801</v>
       </c>
-      <c r="CV14" s="16">
+      <c r="CW14" s="16">
         <v>-2447.3621927745025</v>
       </c>
-      <c r="CW14" s="16">
+      <c r="CX14" s="16">
         <v>-2479.6356057752964</v>
       </c>
-      <c r="CX14" s="16">
+      <c r="CY14" s="16">
         <v>-2388.4396424716019</v>
       </c>
-      <c r="CY14" s="16">
+      <c r="CZ14" s="16">
         <v>-2353.2988478013967</v>
       </c>
-      <c r="CZ14" s="16">
+      <c r="DA14" s="16">
         <v>-2593.168812034402</v>
       </c>
-      <c r="DA14" s="16">
+      <c r="DB14" s="16">
         <v>-3029.0441738554941</v>
       </c>
-      <c r="DB14" s="16">
+      <c r="DC14" s="16">
         <v>-2420.5253184490039</v>
       </c>
-      <c r="DC14" s="16">
+      <c r="DD14" s="16">
         <v>-2451.1199700863972</v>
       </c>
-      <c r="DD14" s="16">
+      <c r="DE14" s="16">
         <v>-2531.6649887952985</v>
       </c>
-      <c r="DE14" s="16">
+      <c r="DF14" s="16">
         <v>-1966.4290063043013</v>
       </c>
-      <c r="DF14" s="16">
+      <c r="DG14" s="16">
         <v>-2171.6798429962969</v>
       </c>
-      <c r="DG14" s="16">
+      <c r="DH14" s="16">
         <v>-2179.9842939336045</v>
       </c>
-      <c r="DH14" s="16">
+      <c r="DI14" s="16">
         <v>-2531.7077681893002</v>
       </c>
-      <c r="DI14" s="16">
+      <c r="DJ14" s="16">
         <v>-2762.600452518896</v>
       </c>
-      <c r="DJ14" s="16">
+      <c r="DK14" s="16">
         <v>-3041.4489189733949</v>
       </c>
-      <c r="DK14" s="16">
+      <c r="DL14" s="16">
         <v>-3066.8204632463267</v>
       </c>
-      <c r="DL14" s="16">
+      <c r="DM14" s="16">
         <v>-4227.8674678832967</v>
       </c>
-      <c r="DM14" s="16">
+      <c r="DN14" s="16">
         <v>-4632.7925139528743</v>
       </c>
-      <c r="DN14" s="16">
+      <c r="DO14" s="16">
         <v>-4972.8276880935255</v>
       </c>
-      <c r="DO14" s="16">
+      <c r="DP14" s="16">
         <v>-4525.4947238005088</v>
       </c>
-      <c r="DP14" s="16">
+      <c r="DQ14" s="16">
         <v>-4458.1373027129657</v>
       </c>
-      <c r="DQ14" s="16">
+      <c r="DR14" s="16">
         <v>-4836.812677996184</v>
       </c>
-      <c r="DR14" s="16">
+      <c r="DS14" s="16">
         <v>-4418.8498328805654</v>
       </c>
-      <c r="DS14" s="16">
+      <c r="DT14" s="16">
         <v>-3806.4028626009149</v>
       </c>
-      <c r="DT14" s="16">
+      <c r="DU14" s="16">
         <v>-4504.6228923358549</v>
       </c>
-      <c r="DU14" s="16">
+      <c r="DV14" s="16">
         <v>-5381.181831235489</v>
       </c>
-      <c r="DV14" s="16">
+      <c r="DW14" s="16">
         <v>-4580.0616444037378</v>
       </c>
-      <c r="DW14" s="16">
+      <c r="DX14" s="16">
         <v>-4519.6005614509795</v>
       </c>
-      <c r="DX14" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY14" s="16">
-        <v>-5412.6617376760951</v>
+        <v>-4833.5394547396927</v>
       </c>
       <c r="DZ14" s="16">
-        <v>-4881.895818637493</v>
+        <v>-5376.4342338063962</v>
+      </c>
+      <c r="EA14" s="16">
+        <v>-4807.6310029469932</v>
+      </c>
+      <c r="EB14" s="16">
+        <v>-4412.3063191950487</v>
       </c>
     </row>
-    <row r="15" spans="2:130" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="25" t="s">
         <v>104</v>
       </c>
       <c r="C15" s="16">
         <v>3432.718113254984</v>
       </c>
       <c r="D15" s="16">
         <v>3736.947087471618</v>
       </c>
       <c r="E15" s="16">
         <v>4198.9360338132301</v>
       </c>
       <c r="F15" s="17">
         <v>4334.9790453071955</v>
       </c>
       <c r="G15" s="17">
         <v>5330.4114391865778</v>
       </c>
       <c r="H15" s="17">
         <v>6066.2871418965351</v>
       </c>
       <c r="I15" s="17">
         <v>7139.2076560659598</v>
       </c>
       <c r="J15" s="17">
@@ -5524,360 +5587,366 @@
       <c r="T15" s="17">
         <v>11684.734657322806</v>
       </c>
       <c r="U15" s="17">
         <v>12197.447548217395</v>
       </c>
       <c r="V15" s="17">
         <v>12818.697376410601</v>
       </c>
       <c r="W15" s="17">
         <v>12029.277056832501</v>
       </c>
       <c r="X15" s="17">
         <v>14803.433195879501</v>
       </c>
       <c r="Y15" s="17">
         <v>20562.778541692704</v>
       </c>
       <c r="Z15" s="17">
         <v>19204.954343090707</v>
       </c>
       <c r="AA15" s="17">
         <v>20281.093332236003</v>
       </c>
       <c r="AB15" s="17">
+        <v>21695.453359529492</v>
+      </c>
+      <c r="AC15" s="17">
         <v>826.13212043951023</v>
       </c>
-      <c r="AC15" s="17">
+      <c r="AD15" s="17">
         <v>780.95291438996207</v>
       </c>
-      <c r="AD15" s="17">
+      <c r="AE15" s="17">
         <v>880.60761736477332</v>
       </c>
-      <c r="AE15" s="17">
+      <c r="AF15" s="17">
         <v>945.02546106073873</v>
       </c>
-      <c r="AF15" s="17">
+      <c r="AG15" s="17">
         <v>845.96856882332781</v>
       </c>
-      <c r="AG15" s="17">
+      <c r="AH15" s="17">
         <v>831.4997737931343</v>
       </c>
-      <c r="AH15" s="17">
+      <c r="AI15" s="17">
         <v>998.10915160001525</v>
       </c>
-      <c r="AI15" s="17">
+      <c r="AJ15" s="17">
         <v>1061.3695932551411</v>
       </c>
-      <c r="AJ15" s="17">
+      <c r="AK15" s="17">
         <v>939.30534242471708</v>
       </c>
-      <c r="AK15" s="17">
+      <c r="AL15" s="17">
         <v>1011.7536153870578</v>
       </c>
-      <c r="AL15" s="17">
+      <c r="AM15" s="17">
         <v>1123.4317194774835</v>
       </c>
-      <c r="AM15" s="17">
+      <c r="AN15" s="17">
         <v>1124.4453565239719</v>
       </c>
-      <c r="AN15" s="16">
+      <c r="AO15" s="16">
         <v>1149.6341946997852</v>
       </c>
-      <c r="AO15" s="16">
+      <c r="AP15" s="16">
         <v>1013.9545701416928</v>
       </c>
-      <c r="AP15" s="16">
+      <c r="AQ15" s="16">
         <v>1055.740010979878</v>
       </c>
-      <c r="AQ15" s="16">
+      <c r="AR15" s="16">
         <v>1115.6502694858389</v>
       </c>
-      <c r="AR15" s="16">
+      <c r="AS15" s="16">
         <v>1218.0490736626552</v>
       </c>
-      <c r="AS15" s="16">
+      <c r="AT15" s="16">
         <v>1296.8394603935831</v>
       </c>
-      <c r="AT15" s="16">
+      <c r="AU15" s="16">
         <v>1394.3558143524131</v>
       </c>
-      <c r="AU15" s="16">
+      <c r="AV15" s="16">
         <v>1421.1670907779262</v>
       </c>
-      <c r="AV15" s="16">
+      <c r="AW15" s="16">
         <v>1252.1744686478166</v>
       </c>
-      <c r="AW15" s="16">
+      <c r="AX15" s="16">
         <v>1522.1151152624327</v>
       </c>
-      <c r="AX15" s="16">
+      <c r="AY15" s="16">
         <v>1586.1090782860076</v>
       </c>
-      <c r="AY15" s="16">
+      <c r="AZ15" s="16">
         <v>1705.8884797002788</v>
       </c>
-      <c r="AZ15" s="16">
+      <c r="BA15" s="16">
         <v>1672.3885393380078</v>
       </c>
-      <c r="BA15" s="16">
+      <c r="BB15" s="16">
         <v>1648.5438600869772</v>
       </c>
-      <c r="BB15" s="16">
+      <c r="BC15" s="16">
         <v>1819.800872064855</v>
       </c>
-      <c r="BC15" s="16">
+      <c r="BD15" s="16">
         <v>1998.4743845761193</v>
       </c>
-      <c r="BD15" s="16">
+      <c r="BE15" s="16">
         <v>1673.8283877534752</v>
       </c>
-      <c r="BE15" s="16">
+      <c r="BF15" s="16">
         <v>1872.8386590519681</v>
       </c>
-      <c r="BF15" s="16">
+      <c r="BG15" s="16">
         <v>2037.8491310054108</v>
       </c>
-      <c r="BG15" s="16">
+      <c r="BH15" s="16">
         <v>2071.5126098728529</v>
       </c>
-      <c r="BH15" s="16">
+      <c r="BI15" s="16">
         <v>1732.0410531136977</v>
       </c>
-      <c r="BI15" s="16">
+      <c r="BJ15" s="16">
         <v>2018.955723363202</v>
       </c>
-      <c r="BJ15" s="16">
+      <c r="BK15" s="16">
         <v>2232.4257070318004</v>
       </c>
-      <c r="BK15" s="16">
+      <c r="BL15" s="16">
         <v>1985.7633719390983</v>
       </c>
-      <c r="BL15" s="16">
+      <c r="BM15" s="16">
         <v>1708.4591271693009</v>
       </c>
-      <c r="BM15" s="16">
+      <c r="BN15" s="16">
         <v>1670.4677215592992</v>
       </c>
-      <c r="BN15" s="16">
+      <c r="BO15" s="16">
         <v>1675.5100911566005</v>
       </c>
-      <c r="BO15" s="16">
+      <c r="BP15" s="16">
         <v>1539.5356613513</v>
       </c>
-      <c r="BP15" s="16">
+      <c r="BQ15" s="16">
         <v>1820.0281450093999</v>
       </c>
-      <c r="BQ15" s="16">
+      <c r="BR15" s="16">
         <v>2028.6441106382003</v>
       </c>
-      <c r="BR15" s="16">
+      <c r="BS15" s="16">
         <v>1979.6176507081002</v>
       </c>
-      <c r="BS15" s="16">
+      <c r="BT15" s="16">
         <v>2229.5997414474</v>
       </c>
-      <c r="BT15" s="16">
+      <c r="BU15" s="16">
         <v>1996.4013133731016</v>
       </c>
-      <c r="BU15" s="16">
+      <c r="BV15" s="16">
         <v>2250.9850300020976</v>
       </c>
-      <c r="BV15" s="16">
+      <c r="BW15" s="16">
         <v>2304.1407330374009</v>
       </c>
-      <c r="BW15" s="16">
+      <c r="BX15" s="16">
         <v>2191.478685460298</v>
       </c>
-      <c r="BX15" s="16">
+      <c r="BY15" s="16">
         <v>1958.9453742472001</v>
       </c>
-      <c r="BY15" s="16">
+      <c r="BZ15" s="16">
         <v>2132.8210908021006</v>
       </c>
-      <c r="BZ15" s="16">
+      <c r="CA15" s="16">
         <v>2304.4260326412009</v>
       </c>
-      <c r="CA15" s="16">
+      <c r="CB15" s="16">
         <v>2276.7570214834022</v>
       </c>
-      <c r="CB15" s="16">
+      <c r="CC15" s="16">
         <v>1914.7092618350996</v>
       </c>
-      <c r="CC15" s="16">
+      <c r="CD15" s="16">
         <v>2113.5667894738986</v>
       </c>
-      <c r="CD15" s="16">
+      <c r="CE15" s="16">
         <v>2460.4214749233001</v>
       </c>
-      <c r="CE15" s="16">
+      <c r="CF15" s="16">
         <v>2435.2749457573977</v>
       </c>
-      <c r="CF15" s="16">
+      <c r="CG15" s="16">
         <v>2143.8469929516</v>
       </c>
-      <c r="CG15" s="18">
+      <c r="CH15" s="18">
         <v>2307.332300792199</v>
       </c>
-      <c r="CH15" s="18">
+      <c r="CI15" s="18">
         <v>2499.9099723378977</v>
       </c>
-      <c r="CI15" s="16">
+      <c r="CJ15" s="16">
         <v>2478.3620402564993</v>
       </c>
-      <c r="CJ15" s="16">
+      <c r="CK15" s="16">
         <v>2222.7669269145986</v>
       </c>
-      <c r="CK15" s="16">
+      <c r="CL15" s="16">
         <v>2590.5050819001026</v>
       </c>
-      <c r="CL15" s="16">
+      <c r="CM15" s="16">
         <v>2635.2483256101013</v>
       </c>
-      <c r="CM15" s="16">
+      <c r="CN15" s="16">
         <v>2726.7398084449997</v>
       </c>
-      <c r="CN15" s="16">
+      <c r="CO15" s="16">
         <v>2329.0905569740989</v>
       </c>
-      <c r="CO15" s="16">
+      <c r="CP15" s="16">
         <v>2627.4668928999004</v>
       </c>
-      <c r="CP15" s="16">
+      <c r="CQ15" s="16">
         <v>2623.3605817274979</v>
       </c>
-      <c r="CQ15" s="16">
+      <c r="CR15" s="16">
         <v>2911.2375241026011</v>
       </c>
-      <c r="CR15" s="16">
+      <c r="CS15" s="16">
         <v>2789.7613547397004</v>
       </c>
-      <c r="CS15" s="16">
+      <c r="CT15" s="16">
         <v>2848.8789334315029</v>
       </c>
-      <c r="CT15" s="16">
+      <c r="CU15" s="16">
         <v>2904.6533992187015</v>
       </c>
-      <c r="CU15" s="16">
+      <c r="CV15" s="16">
         <v>3141.4409699329003</v>
       </c>
-      <c r="CV15" s="16">
+      <c r="CW15" s="16">
         <v>2745.051003152299</v>
       </c>
-      <c r="CW15" s="16">
+      <c r="CX15" s="16">
         <v>3087.998625734499</v>
       </c>
-      <c r="CX15" s="16">
+      <c r="CY15" s="16">
         <v>3160.1704425668991</v>
       </c>
-      <c r="CY15" s="16">
+      <c r="CZ15" s="16">
         <v>3204.2274767636982</v>
       </c>
-      <c r="CZ15" s="16">
+      <c r="DA15" s="16">
         <v>3012.2179509817993</v>
       </c>
-      <c r="DA15" s="16">
+      <c r="DB15" s="16">
         <v>3134.7387645125996</v>
       </c>
-      <c r="DB15" s="16">
+      <c r="DC15" s="16">
         <v>3415.635574952199</v>
       </c>
-      <c r="DC15" s="16">
+      <c r="DD15" s="16">
         <v>3256.1050859640009</v>
       </c>
-      <c r="DD15" s="16">
+      <c r="DE15" s="16">
         <v>3017.4106666461998</v>
       </c>
-      <c r="DE15" s="16">
+      <c r="DF15" s="16">
         <v>2594.4642630343019</v>
       </c>
-      <c r="DF15" s="16">
+      <c r="DG15" s="16">
         <v>3095.8936386757009</v>
       </c>
-      <c r="DG15" s="16">
+      <c r="DH15" s="16">
         <v>3321.5084884762978</v>
       </c>
-      <c r="DH15" s="16">
+      <c r="DI15" s="16">
         <v>3157.2492759959991</v>
       </c>
-      <c r="DI15" s="16">
+      <c r="DJ15" s="16">
         <v>3689.2227624415023</v>
       </c>
-      <c r="DJ15" s="16">
+      <c r="DK15" s="16">
         <v>3708.2010004987978</v>
       </c>
-      <c r="DK15" s="16">
+      <c r="DL15" s="16">
         <v>4248.7601569432009</v>
       </c>
-      <c r="DL15" s="16">
+      <c r="DM15" s="16">
         <v>4221.1577000213993</v>
       </c>
-      <c r="DM15" s="16">
+      <c r="DN15" s="16">
         <v>5152.5475880524009</v>
       </c>
-      <c r="DN15" s="16">
+      <c r="DO15" s="16">
         <v>5753.1277126649975</v>
       </c>
-      <c r="DO15" s="16">
+      <c r="DP15" s="16">
         <v>5435.9455409539032</v>
       </c>
-      <c r="DP15" s="16">
+      <c r="DQ15" s="16">
         <v>4760.2438343096046</v>
       </c>
-      <c r="DQ15" s="16">
+      <c r="DR15" s="16">
         <v>4713.4391764198026</v>
       </c>
-      <c r="DR15" s="16">
+      <c r="DS15" s="16">
         <v>4645.2065114304023</v>
       </c>
-      <c r="DS15" s="16">
+      <c r="DT15" s="16">
         <v>5086.0648209308965</v>
       </c>
-      <c r="DT15" s="16">
+      <c r="DU15" s="16">
         <v>4789.443472350501</v>
       </c>
-      <c r="DU15" s="16">
+      <c r="DV15" s="16">
         <v>4984.8265977491037</v>
       </c>
-      <c r="DV15" s="16">
+      <c r="DW15" s="16">
         <v>5017.0050093242999</v>
       </c>
-      <c r="DW15" s="16">
+      <c r="DX15" s="16">
         <v>5489.8182528120997</v>
       </c>
-      <c r="DX15" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY15" s="16">
-        <v>5174.8412706799045</v>
+        <v>5427.9861585996996</v>
       </c>
       <c r="DZ15" s="16">
-        <v>5235.8900192703004</v>
+        <v>5251.9311904294991</v>
+      </c>
+      <c r="EA15" s="16">
+        <v>5336.6402788699015</v>
+      </c>
+      <c r="EB15" s="16">
+        <v>5678.8957316303922</v>
       </c>
     </row>
-    <row r="16" spans="2:130" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="25" t="s">
         <v>105</v>
       </c>
       <c r="C16" s="16">
         <v>7224.9219558038467</v>
       </c>
       <c r="D16" s="16">
         <v>8695.5752067383946</v>
       </c>
       <c r="E16" s="16">
         <v>10394.765577379965</v>
       </c>
       <c r="F16" s="17">
         <v>11439.973068214127</v>
       </c>
       <c r="G16" s="17">
         <v>12235.881833042517</v>
       </c>
       <c r="H16" s="17">
         <v>13713.960022765237</v>
       </c>
       <c r="I16" s="17">
         <v>15621.451848406892</v>
       </c>
       <c r="J16" s="17">
@@ -5913,360 +5982,366 @@
       <c r="T16" s="17">
         <v>20151.220655651996</v>
       </c>
       <c r="U16" s="17">
         <v>21866.183837040193</v>
       </c>
       <c r="V16" s="17">
         <v>23312.555650835893</v>
       </c>
       <c r="W16" s="17">
         <v>20879.035188862003</v>
       </c>
       <c r="X16" s="17">
         <v>26206.01079880742</v>
       </c>
       <c r="Y16" s="17">
         <v>38921.760935422906</v>
       </c>
       <c r="Z16" s="17">
         <v>36725.157019281338</v>
       </c>
       <c r="AA16" s="17">
         <v>39266.560261662067</v>
       </c>
       <c r="AB16" s="17">
+        <v>41125.364370217627</v>
+      </c>
+      <c r="AC16" s="17">
         <v>1438.7907430392004</v>
       </c>
-      <c r="AC16" s="17">
+      <c r="AD16" s="17">
         <v>1793.2405447775477</v>
       </c>
-      <c r="AD16" s="17">
+      <c r="AE16" s="17">
         <v>1827.1228000048609</v>
       </c>
-      <c r="AE16" s="17">
+      <c r="AF16" s="17">
         <v>2165.7678679822375</v>
       </c>
-      <c r="AF16" s="17">
+      <c r="AG16" s="17">
         <v>1842.5585447913186</v>
       </c>
-      <c r="AG16" s="17">
+      <c r="AH16" s="17">
         <v>2363.9351478197063</v>
       </c>
-      <c r="AH16" s="17">
+      <c r="AI16" s="17">
         <v>2223.7771183218251</v>
       </c>
-      <c r="AI16" s="17">
+      <c r="AJ16" s="17">
         <v>2265.304395805545</v>
       </c>
-      <c r="AJ16" s="17">
+      <c r="AK16" s="17">
         <v>2222.9393617305282</v>
       </c>
-      <c r="AK16" s="17">
+      <c r="AL16" s="17">
         <v>2659.7471027490956</v>
       </c>
-      <c r="AL16" s="17">
+      <c r="AM16" s="17">
         <v>2724.6985057609472</v>
       </c>
-      <c r="AM16" s="17">
+      <c r="AN16" s="17">
         <v>2787.3806071393933</v>
       </c>
-      <c r="AN16" s="16">
+      <c r="AO16" s="16">
         <v>2535.1931095820391</v>
       </c>
-      <c r="AO16" s="16">
+      <c r="AP16" s="16">
         <v>2935.4812825232325</v>
       </c>
-      <c r="AP16" s="16">
+      <c r="AQ16" s="16">
         <v>2950.8004710720752</v>
       </c>
-      <c r="AQ16" s="16">
+      <c r="AR16" s="16">
         <v>3018.4982050367789</v>
       </c>
-      <c r="AR16" s="16">
+      <c r="AS16" s="16">
         <v>2698.2046956028948</v>
       </c>
-      <c r="AS16" s="16">
+      <c r="AT16" s="16">
         <v>3286.0591690280271</v>
       </c>
-      <c r="AT16" s="16">
+      <c r="AU16" s="16">
         <v>3065.1390327583663</v>
       </c>
-      <c r="AU16" s="16">
+      <c r="AV16" s="16">
         <v>3186.4789356532274</v>
       </c>
-      <c r="AV16" s="16">
+      <c r="AW16" s="16">
         <v>2874.1578294049787</v>
       </c>
-      <c r="AW16" s="16">
+      <c r="AX16" s="16">
         <v>3640.8643974531847</v>
       </c>
-      <c r="AX16" s="16">
+      <c r="AY16" s="16">
         <v>3476.8863701858741</v>
       </c>
-      <c r="AY16" s="16">
+      <c r="AZ16" s="16">
         <v>3722.0514257212008</v>
       </c>
-      <c r="AZ16" s="16">
+      <c r="BA16" s="16">
         <v>3525.0882462898549</v>
       </c>
-      <c r="BA16" s="16">
+      <c r="BB16" s="16">
         <v>4030.2080534492643</v>
       </c>
-      <c r="BB16" s="16">
+      <c r="BC16" s="16">
         <v>4022.9803833406372</v>
       </c>
-      <c r="BC16" s="16">
+      <c r="BD16" s="16">
         <v>4043.1751653271367</v>
       </c>
-      <c r="BD16" s="16">
+      <c r="BE16" s="16">
         <v>3873.9638805647837</v>
       </c>
-      <c r="BE16" s="16">
+      <c r="BF16" s="16">
         <v>4427.2015524534436</v>
       </c>
-      <c r="BF16" s="16">
+      <c r="BG16" s="16">
         <v>4405.6865756023099</v>
       </c>
-      <c r="BG16" s="16">
+      <c r="BH16" s="16">
         <v>4542.8474352792382</v>
       </c>
-      <c r="BH16" s="16">
+      <c r="BI16" s="16">
         <v>4290.6762760366018</v>
       </c>
-      <c r="BI16" s="16">
+      <c r="BJ16" s="16">
         <v>5145.4666619883992</v>
       </c>
-      <c r="BJ16" s="16">
+      <c r="BK16" s="16">
         <v>4890.5098322825033</v>
       </c>
-      <c r="BK16" s="16">
+      <c r="BL16" s="16">
         <v>4417.5416203272944</v>
       </c>
-      <c r="BL16" s="16">
+      <c r="BM16" s="16">
         <v>3448.9509832773019</v>
       </c>
-      <c r="BM16" s="16">
+      <c r="BN16" s="16">
         <v>3696.9042312939036</v>
       </c>
-      <c r="BN16" s="16">
+      <c r="BO16" s="16">
         <v>3519.3569965613001</v>
       </c>
-      <c r="BO16" s="16">
+      <c r="BP16" s="16">
         <v>3379.8897712811986</v>
       </c>
-      <c r="BP16" s="16">
+      <c r="BQ16" s="16">
         <v>3101.2195544069991</v>
       </c>
-      <c r="BQ16" s="16">
+      <c r="BR16" s="16">
         <v>3522.6641503276023</v>
       </c>
-      <c r="BR16" s="16">
+      <c r="BS16" s="16">
         <v>3691.4599078229021</v>
       </c>
-      <c r="BS16" s="16">
+      <c r="BT16" s="16">
         <v>3666.2004319633002</v>
       </c>
-      <c r="BT16" s="16">
+      <c r="BU16" s="16">
         <v>3550.8624152276971</v>
       </c>
-      <c r="BU16" s="16">
+      <c r="BV16" s="16">
         <v>3902.9638503923984</v>
       </c>
-      <c r="BV16" s="16">
+      <c r="BW16" s="16">
         <v>3958.028383198402</v>
       </c>
-      <c r="BW16" s="16">
+      <c r="BX16" s="16">
         <v>3712.7043391836019</v>
       </c>
-      <c r="BX16" s="16">
+      <c r="BY16" s="16">
         <v>3589.7793939182998</v>
       </c>
-      <c r="BY16" s="16">
+      <c r="BZ16" s="16">
         <v>3909.0707542074033</v>
       </c>
-      <c r="BZ16" s="16">
+      <c r="CA16" s="16">
         <v>3849.1735527894002</v>
       </c>
-      <c r="CA16" s="16">
+      <c r="CB16" s="16">
         <v>3621.1044371315015</v>
       </c>
-      <c r="CB16" s="16">
+      <c r="CC16" s="16">
         <v>3499.3344751339</v>
       </c>
-      <c r="CC16" s="16">
+      <c r="CD16" s="16">
         <v>4128.9027342398977</v>
       </c>
-      <c r="CD16" s="16">
+      <c r="CE16" s="16">
         <v>4093.6436981779998</v>
       </c>
-      <c r="CE16" s="16">
+      <c r="CF16" s="16">
         <v>3827.4573192278972</v>
       </c>
-      <c r="CF16" s="16">
+      <c r="CG16" s="16">
         <v>3728.9144813642993</v>
       </c>
-      <c r="CG16" s="18">
+      <c r="CH16" s="18">
         <v>4267.6726189800002</v>
       </c>
-      <c r="CH16" s="18">
+      <c r="CI16" s="18">
         <v>4193.3708520613009</v>
       </c>
-      <c r="CI16" s="16">
+      <c r="CJ16" s="16">
         <v>3873.966477229199</v>
       </c>
-      <c r="CJ16" s="16">
+      <c r="CK16" s="16">
         <v>4013.0193466210008</v>
       </c>
-      <c r="CK16" s="16">
+      <c r="CL16" s="16">
         <v>4517.9804246653011</v>
       </c>
-      <c r="CL16" s="16">
+      <c r="CM16" s="16">
         <v>4471.2941563670001</v>
       </c>
-      <c r="CM16" s="16">
+      <c r="CN16" s="16">
         <v>4304.1157540595968</v>
       </c>
-      <c r="CN16" s="16">
+      <c r="CO16" s="16">
         <v>4159.7196002202008</v>
       </c>
-      <c r="CO16" s="16">
+      <c r="CP16" s="16">
         <v>4778.476901112298</v>
       </c>
-      <c r="CP16" s="16">
+      <c r="CQ16" s="16">
         <v>4609.8091586093014</v>
       </c>
-      <c r="CQ16" s="16">
+      <c r="CR16" s="16">
         <v>4563.8512793931959</v>
       </c>
-      <c r="CR16" s="16">
+      <c r="CS16" s="16">
         <v>4843.0301606814028</v>
       </c>
-      <c r="CS16" s="16">
+      <c r="CT16" s="16">
         <v>5252.5545948504951</v>
       </c>
-      <c r="CT16" s="16">
+      <c r="CU16" s="16">
         <v>5127.7466212993968</v>
       </c>
-      <c r="CU16" s="16">
+      <c r="CV16" s="16">
         <v>4927.8892788207013</v>
       </c>
-      <c r="CV16" s="16">
+      <c r="CW16" s="16">
         <v>5192.4131959268016</v>
       </c>
-      <c r="CW16" s="16">
+      <c r="CX16" s="16">
         <v>5567.6342315097954</v>
       </c>
-      <c r="CX16" s="16">
+      <c r="CY16" s="16">
         <v>5548.610085038501</v>
       </c>
-      <c r="CY16" s="16">
+      <c r="CZ16" s="16">
         <v>5557.5263245650949</v>
       </c>
-      <c r="CZ16" s="16">
+      <c r="DA16" s="16">
         <v>5605.3867630162013</v>
       </c>
-      <c r="DA16" s="16">
+      <c r="DB16" s="16">
         <v>6163.7829383680937</v>
       </c>
-      <c r="DB16" s="16">
+      <c r="DC16" s="16">
         <v>5836.1608934012029</v>
       </c>
-      <c r="DC16" s="16">
+      <c r="DD16" s="16">
         <v>5707.2250560503981</v>
       </c>
-      <c r="DD16" s="16">
+      <c r="DE16" s="16">
         <v>5549.0756554414984</v>
       </c>
-      <c r="DE16" s="16">
+      <c r="DF16" s="16">
         <v>4560.8932693386032</v>
       </c>
-      <c r="DF16" s="16">
+      <c r="DG16" s="16">
         <v>5267.5734816719978</v>
       </c>
-      <c r="DG16" s="16">
+      <c r="DH16" s="16">
         <v>5501.4927824099022</v>
       </c>
-      <c r="DH16" s="16">
+      <c r="DI16" s="16">
         <v>5688.9570441852993</v>
       </c>
-      <c r="DI16" s="16">
+      <c r="DJ16" s="16">
         <v>6451.8232149603982</v>
       </c>
-      <c r="DJ16" s="16">
+      <c r="DK16" s="16">
         <v>6749.6499194721928</v>
       </c>
-      <c r="DK16" s="16">
+      <c r="DL16" s="16">
         <v>7315.5806201895275</v>
       </c>
-      <c r="DL16" s="16">
+      <c r="DM16" s="16">
         <v>8449.025167904696</v>
       </c>
-      <c r="DM16" s="16">
+      <c r="DN16" s="16">
         <v>9785.3401020052752</v>
       </c>
-      <c r="DN16" s="16">
+      <c r="DO16" s="16">
         <v>10725.955400758523</v>
       </c>
-      <c r="DO16" s="16">
+      <c r="DP16" s="16">
         <v>9961.4402647544121</v>
       </c>
-      <c r="DP16" s="16">
+      <c r="DQ16" s="16">
         <v>9218.3811370225703</v>
       </c>
-      <c r="DQ16" s="16">
+      <c r="DR16" s="16">
         <v>9550.2518544159866</v>
       </c>
-      <c r="DR16" s="16">
+      <c r="DS16" s="16">
         <v>9064.0563443109677</v>
       </c>
-      <c r="DS16" s="16">
+      <c r="DT16" s="16">
         <v>8892.4676835318114</v>
       </c>
-      <c r="DT16" s="16">
+      <c r="DU16" s="16">
         <v>9294.0663646863559</v>
       </c>
-      <c r="DU16" s="16">
+      <c r="DV16" s="16">
         <v>10366.008428984593</v>
       </c>
-      <c r="DV16" s="16">
+      <c r="DW16" s="16">
         <v>9597.0666537280376</v>
       </c>
-      <c r="DW16" s="16">
+      <c r="DX16" s="16">
         <v>10009.418814263079</v>
       </c>
-      <c r="DX16" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY16" s="16">
-        <v>10587.503008356</v>
+        <v>10261.525613339392</v>
       </c>
       <c r="DZ16" s="16">
-        <v>10117.785837907793</v>
+        <v>10628.365424235895</v>
+      </c>
+      <c r="EA16" s="16">
+        <v>10144.271281816895</v>
+      </c>
+      <c r="EB16" s="16">
+        <v>10091.202050825441</v>
       </c>
     </row>
-    <row r="17" spans="2:130" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="25" t="s">
         <v>106</v>
       </c>
       <c r="C17" s="16">
         <v>2752.5210400146816</v>
       </c>
       <c r="D17" s="16">
         <v>3641.8099031098877</v>
       </c>
       <c r="E17" s="16">
         <v>3509.9629844949659</v>
       </c>
       <c r="F17" s="17">
         <v>3911.2308394174233</v>
       </c>
       <c r="G17" s="17">
         <v>4063.8004725890733</v>
       </c>
       <c r="H17" s="17">
         <v>4464.8276426770753</v>
       </c>
       <c r="I17" s="17">
         <v>5069.2782796687416</v>
       </c>
       <c r="J17" s="17">
@@ -6302,360 +6377,366 @@
       <c r="T17" s="17">
         <v>8792.3361087578032</v>
       </c>
       <c r="U17" s="17">
         <v>9219.4723099310959</v>
       </c>
       <c r="V17" s="17">
         <v>10284.427873004297</v>
       </c>
       <c r="W17" s="17">
         <v>5301.8866855743045</v>
       </c>
       <c r="X17" s="17">
         <v>9819.4525751064994</v>
       </c>
       <c r="Y17" s="17">
         <v>14053.805851472502</v>
       </c>
       <c r="Z17" s="17">
         <v>15823.256973018499</v>
       </c>
       <c r="AA17" s="17">
         <v>15007.927874003799</v>
       </c>
       <c r="AB17" s="17">
+        <v>14821.724767307503</v>
+      </c>
+      <c r="AC17" s="17">
         <v>99.611963506434051</v>
       </c>
-      <c r="AC17" s="17">
+      <c r="AD17" s="17">
         <v>577.04066981032656</v>
       </c>
-      <c r="AD17" s="17">
+      <c r="AE17" s="17">
         <v>1714.0187701084483</v>
       </c>
-      <c r="AE17" s="17">
+      <c r="AF17" s="17">
         <v>361.84963658947265</v>
       </c>
-      <c r="AF17" s="17">
+      <c r="AG17" s="17">
         <v>219.64067409578479</v>
       </c>
-      <c r="AG17" s="17">
+      <c r="AH17" s="17">
         <v>621.22072503853531</v>
       </c>
-      <c r="AH17" s="17">
+      <c r="AI17" s="17">
         <v>2401.8381020891766</v>
       </c>
-      <c r="AI17" s="17">
+      <c r="AJ17" s="17">
         <v>399.11040188639106</v>
       </c>
-      <c r="AJ17" s="17">
+      <c r="AK17" s="17">
         <v>181.43824357613812</v>
       </c>
-      <c r="AK17" s="17">
+      <c r="AL17" s="17">
         <v>658.7954971420022</v>
       </c>
-      <c r="AL17" s="17">
+      <c r="AM17" s="17">
         <v>2303.0550647346599</v>
       </c>
-      <c r="AM17" s="17">
+      <c r="AN17" s="17">
         <v>366.67417904216541</v>
       </c>
-      <c r="AN17" s="16">
+      <c r="AO17" s="16">
         <v>141.62241880874387</v>
       </c>
-      <c r="AO17" s="16">
+      <c r="AP17" s="16">
         <v>924.06629425865265</v>
       </c>
-      <c r="AP17" s="16">
+      <c r="AQ17" s="16">
         <v>2569.1190524595086</v>
       </c>
-      <c r="AQ17" s="16">
+      <c r="AR17" s="16">
         <v>276.42307389051791</v>
       </c>
-      <c r="AR17" s="16">
+      <c r="AS17" s="16">
         <v>83.575500632013245</v>
       </c>
-      <c r="AS17" s="16">
+      <c r="AT17" s="16">
         <v>959.30188201658211</v>
       </c>
-      <c r="AT17" s="16">
+      <c r="AU17" s="16">
         <v>2686.4397692973298</v>
       </c>
-      <c r="AU17" s="16">
+      <c r="AV17" s="16">
         <v>334.48332064314786</v>
       </c>
-      <c r="AV17" s="16">
+      <c r="AW17" s="16">
         <v>87.520755888619533</v>
       </c>
-      <c r="AW17" s="16">
+      <c r="AX17" s="16">
         <v>969.46388672957778</v>
       </c>
-      <c r="AX17" s="16">
+      <c r="AY17" s="16">
         <v>3063.9038045655252</v>
       </c>
-      <c r="AY17" s="16">
+      <c r="AZ17" s="16">
         <v>343.93919549335237</v>
       </c>
-      <c r="AZ17" s="16">
+      <c r="BA17" s="16">
         <v>12.405364247160833</v>
       </c>
-      <c r="BA17" s="16">
+      <c r="BB17" s="16">
         <v>1124.1381470658666</v>
       </c>
-      <c r="BB17" s="16">
+      <c r="BC17" s="16">
         <v>3507.9259327240202</v>
       </c>
-      <c r="BC17" s="16">
+      <c r="BD17" s="16">
         <v>424.80883563169402</v>
       </c>
-      <c r="BD17" s="16">
+      <c r="BE17" s="16">
         <v>175.31243450642012</v>
       </c>
-      <c r="BE17" s="16">
+      <c r="BF17" s="16">
         <v>1346.0427451803234</v>
       </c>
-      <c r="BF17" s="16">
+      <c r="BG17" s="16">
         <v>3920.4806217390164</v>
       </c>
-      <c r="BG17" s="16">
+      <c r="BH17" s="16">
         <v>463.62723584104913</v>
       </c>
-      <c r="BH17" s="16">
+      <c r="BI17" s="16">
         <v>168.61488876518672</v>
       </c>
-      <c r="BI17" s="16">
+      <c r="BJ17" s="16">
         <v>1390.3527133002481</v>
       </c>
-      <c r="BJ17" s="16">
+      <c r="BK17" s="16">
         <v>3870.7672762682296</v>
       </c>
-      <c r="BK17" s="16">
+      <c r="BL17" s="16">
         <v>446.02422116223579</v>
       </c>
-      <c r="BL17" s="16">
+      <c r="BM17" s="16">
         <v>145.19398176015147</v>
       </c>
-      <c r="BM17" s="16">
+      <c r="BN17" s="16">
         <v>1087.9544532709642</v>
       </c>
-      <c r="BN17" s="16">
+      <c r="BO17" s="16">
         <v>3292.6995750322076</v>
       </c>
-      <c r="BO17" s="16">
+      <c r="BP17" s="16">
         <v>411.46394984167171</v>
       </c>
-      <c r="BP17" s="16">
+      <c r="BQ17" s="16">
         <v>102.37058889638797</v>
       </c>
-      <c r="BQ17" s="16">
+      <c r="BR17" s="16">
         <v>1135.1000158175625</v>
       </c>
-      <c r="BR17" s="16">
+      <c r="BS17" s="16">
         <v>3576.4209914645535</v>
       </c>
-      <c r="BS17" s="16">
+      <c r="BT17" s="16">
         <v>374.5094956827794</v>
       </c>
-      <c r="BT17" s="16">
+      <c r="BU17" s="16">
         <v>133.82653309599959</v>
       </c>
-      <c r="BU17" s="16">
+      <c r="BV17" s="16">
         <v>1172.0564070778998</v>
       </c>
-      <c r="BV17" s="16">
+      <c r="BW17" s="16">
         <v>3835.9431627813988</v>
       </c>
-      <c r="BW17" s="16">
+      <c r="BX17" s="16">
         <v>463.49525481730041</v>
       </c>
-      <c r="BX17" s="16">
+      <c r="BY17" s="16">
         <v>153.91501190989993</v>
       </c>
-      <c r="BY17" s="16">
+      <c r="BZ17" s="16">
         <v>1182.9137863364006</v>
       </c>
-      <c r="BZ17" s="16">
+      <c r="CA17" s="16">
         <v>3837.2049309249978</v>
       </c>
-      <c r="CA17" s="16">
+      <c r="CB17" s="16">
         <v>427.02472970269957</v>
       </c>
-      <c r="CB17" s="16">
+      <c r="CC17" s="16">
         <v>211.29646955040016</v>
       </c>
-      <c r="CC17" s="16">
+      <c r="CD17" s="16">
         <v>1207.1846764098004</v>
       </c>
-      <c r="CD17" s="16">
+      <c r="CE17" s="16">
         <v>3914.5249643242983</v>
       </c>
-      <c r="CE17" s="16">
+      <c r="CF17" s="16">
         <v>422.30556411600037</v>
       </c>
-      <c r="CF17" s="16">
+      <c r="CG17" s="16">
         <v>269.61717758119994</v>
       </c>
-      <c r="CG17" s="18">
+      <c r="CH17" s="18">
         <v>1440.7194603438004</v>
       </c>
-      <c r="CH17" s="18">
+      <c r="CI17" s="18">
         <v>4134.9833221337994</v>
       </c>
-      <c r="CI17" s="16">
+      <c r="CJ17" s="16">
         <v>628.40504797949905</v>
       </c>
-      <c r="CJ17" s="16">
+      <c r="CK17" s="16">
         <v>389.44400817039946</v>
       </c>
-      <c r="CK17" s="16">
+      <c r="CL17" s="16">
         <v>1516.7837190070002</v>
       </c>
-      <c r="CL17" s="16">
+      <c r="CM17" s="16">
         <v>4678.6842640871009</v>
       </c>
-      <c r="CM17" s="16">
+      <c r="CN17" s="16">
         <v>668.62660678749978</v>
       </c>
-      <c r="CN17" s="16">
+      <c r="CO17" s="16">
         <v>429.02672060719965</v>
       </c>
-      <c r="CO17" s="16">
+      <c r="CP17" s="16">
         <v>1672.2063663774002</v>
       </c>
-      <c r="CP17" s="16">
+      <c r="CQ17" s="16">
         <v>5344.6515431390999</v>
       </c>
-      <c r="CQ17" s="16">
+      <c r="CR17" s="16">
         <v>731.66335164419877</v>
       </c>
-      <c r="CR17" s="16">
+      <c r="CS17" s="16">
         <v>450.09743681389944</v>
       </c>
-      <c r="CS17" s="16">
+      <c r="CT17" s="16">
         <v>1968.1293834581002</v>
       </c>
-      <c r="CT17" s="16">
+      <c r="CU17" s="16">
         <v>5746.4676786837044</v>
       </c>
-      <c r="CU17" s="16">
+      <c r="CV17" s="16">
         <v>627.64160980209886</v>
       </c>
-      <c r="CV17" s="16">
+      <c r="CW17" s="16">
         <v>339.44188284029929</v>
       </c>
-      <c r="CW17" s="16">
+      <c r="CX17" s="16">
         <v>2017.6573947264003</v>
       </c>
-      <c r="CX17" s="16">
+      <c r="CY17" s="16">
         <v>6109.7914047623954</v>
       </c>
-      <c r="CY17" s="16">
+      <c r="CZ17" s="16">
         <v>752.58162760200139</v>
       </c>
-      <c r="CZ17" s="16">
+      <c r="DA17" s="16">
         <v>218.40437702169925</v>
       </c>
-      <c r="DA17" s="16">
+      <c r="DB17" s="16">
         <v>2352.9094822764014</v>
       </c>
-      <c r="DB17" s="16">
+      <c r="DC17" s="16">
         <v>6642.6123936648974</v>
       </c>
-      <c r="DC17" s="16">
+      <c r="DD17" s="16">
         <v>1070.5016200412992</v>
       </c>
-      <c r="DD17" s="16">
+      <c r="DE17" s="16">
         <v>403.16785448260066</v>
       </c>
-      <c r="DE17" s="16">
+      <c r="DF17" s="16">
         <v>679.06807463509983</v>
       </c>
-      <c r="DF17" s="16">
+      <c r="DG17" s="16">
         <v>3550.4763198868013</v>
       </c>
-      <c r="DG17" s="16">
+      <c r="DH17" s="16">
         <v>669.1744365698022</v>
       </c>
-      <c r="DH17" s="16">
+      <c r="DI17" s="16">
         <v>425.94946855149897</v>
       </c>
-      <c r="DI17" s="16">
+      <c r="DJ17" s="16">
         <v>1345.4890444227997</v>
       </c>
-      <c r="DJ17" s="16">
+      <c r="DK17" s="16">
         <v>6821.0473751628006</v>
       </c>
-      <c r="DK17" s="16">
+      <c r="DL17" s="16">
         <v>1226.9666869693997</v>
       </c>
-      <c r="DL17" s="16">
+      <c r="DM17" s="16">
         <v>672.10639894220162</v>
       </c>
-      <c r="DM17" s="16">
+      <c r="DN17" s="16">
         <v>2920.6674749564013</v>
       </c>
-      <c r="DN17" s="16">
+      <c r="DO17" s="16">
         <v>8739.7017049836995</v>
       </c>
-      <c r="DO17" s="16">
+      <c r="DP17" s="16">
         <v>1721.330272590199</v>
       </c>
-      <c r="DP17" s="16">
+      <c r="DQ17" s="16">
         <v>1155.0929422257007</v>
       </c>
-      <c r="DQ17" s="16">
+      <c r="DR17" s="16">
         <v>3499.8833275564002</v>
       </c>
-      <c r="DR17" s="16">
+      <c r="DS17" s="16">
         <v>9417.0984803699976</v>
       </c>
-      <c r="DS17" s="16">
+      <c r="DT17" s="16">
         <v>1751.1822228664009</v>
       </c>
-      <c r="DT17" s="16">
+      <c r="DU17" s="16">
         <v>885.11068942430029</v>
       </c>
-      <c r="DU17" s="16">
+      <c r="DV17" s="16">
         <v>3412.3754033442974</v>
       </c>
-      <c r="DV17" s="16">
+      <c r="DW17" s="16">
         <v>9040.7266539207994</v>
       </c>
-      <c r="DW17" s="16">
+      <c r="DX17" s="16">
         <v>1669.7151273144</v>
       </c>
-      <c r="DX17" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY17" s="16">
-        <v>3407.5134335416019</v>
+        <v>833.50085990540038</v>
       </c>
       <c r="DZ17" s="16">
-        <v>8904.8725907780008</v>
+        <v>3387.7590172533023</v>
+      </c>
+      <c r="EA17" s="16">
+        <v>8875.1852557566981</v>
+      </c>
+      <c r="EB17" s="16">
+        <v>1725.2796343921027</v>
       </c>
     </row>
-    <row r="18" spans="2:130" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="25" t="s">
         <v>107</v>
       </c>
       <c r="C18" s="16">
         <v>4881.8152996964009</v>
       </c>
       <c r="D18" s="16">
         <v>5948.8314161562448</v>
       </c>
       <c r="E18" s="16">
         <v>6149.1189240172589</v>
       </c>
       <c r="F18" s="17">
         <v>6717.7024533703943</v>
       </c>
       <c r="G18" s="17">
         <v>7078.986390977755</v>
       </c>
       <c r="H18" s="17">
         <v>7371.3053832233545</v>
       </c>
       <c r="I18" s="17">
         <v>8128.4212851238663</v>
       </c>
       <c r="J18" s="17">
@@ -6691,360 +6772,366 @@
       <c r="T18" s="17">
         <v>12914.867253059403</v>
       </c>
       <c r="U18" s="17">
         <v>13874.663464333595</v>
       </c>
       <c r="V18" s="17">
         <v>15376.378768615497</v>
       </c>
       <c r="W18" s="17">
         <v>8928.2382994204017</v>
       </c>
       <c r="X18" s="17">
         <v>14318.743144244198</v>
       </c>
       <c r="Y18" s="17">
         <v>19710.445950822199</v>
       </c>
       <c r="Z18" s="17">
         <v>22421.453080412601</v>
       </c>
       <c r="AA18" s="17">
         <v>22792.725580312301</v>
       </c>
       <c r="AB18" s="17">
+        <v>23308.464265833205</v>
+      </c>
+      <c r="AC18" s="17">
         <v>602.62278413580418</v>
       </c>
-      <c r="AC18" s="17">
+      <c r="AD18" s="17">
         <v>1054.2398913846398</v>
       </c>
-      <c r="AD18" s="17">
+      <c r="AE18" s="17">
         <v>2313.1520937692135</v>
       </c>
-      <c r="AE18" s="17">
+      <c r="AF18" s="17">
         <v>911.80053040674306</v>
       </c>
-      <c r="AF18" s="17">
+      <c r="AG18" s="17">
         <v>739.13329043724764</v>
       </c>
-      <c r="AG18" s="17">
+      <c r="AH18" s="17">
         <v>1206.0247010013613</v>
       </c>
-      <c r="AH18" s="17">
+      <c r="AI18" s="17">
         <v>3010.3875415027178</v>
       </c>
-      <c r="AI18" s="17">
+      <c r="AJ18" s="17">
         <v>993.28588321491736</v>
       </c>
-      <c r="AJ18" s="17">
+      <c r="AK18" s="17">
         <v>774.21581681606324</v>
       </c>
-      <c r="AK18" s="17">
+      <c r="AL18" s="17">
         <v>1360.4472904388886</v>
       </c>
-      <c r="AL18" s="17">
+      <c r="AM18" s="17">
         <v>3006.8013662350841</v>
       </c>
-      <c r="AM18" s="17">
+      <c r="AN18" s="17">
         <v>1007.6544505272228</v>
       </c>
-      <c r="AN18" s="16">
+      <c r="AO18" s="16">
         <v>700.16719271546151</v>
       </c>
-      <c r="AO18" s="16">
+      <c r="AP18" s="16">
         <v>1605.3783732879308</v>
       </c>
-      <c r="AP18" s="16">
+      <c r="AQ18" s="16">
         <v>3357.0828159517428</v>
       </c>
-      <c r="AQ18" s="16">
+      <c r="AR18" s="16">
         <v>1055.0740714152587</v>
       </c>
-      <c r="AR18" s="16">
+      <c r="AS18" s="16">
         <v>748.39793786607515</v>
       </c>
-      <c r="AS18" s="16">
+      <c r="AT18" s="16">
         <v>1650.7996523587112</v>
       </c>
-      <c r="AT18" s="16">
+      <c r="AU18" s="16">
         <v>3586.8160635574313</v>
       </c>
-      <c r="AU18" s="16">
+      <c r="AV18" s="16">
         <v>1092.9727371955366</v>
       </c>
-      <c r="AV18" s="16">
+      <c r="AW18" s="16">
         <v>764.37857856003541</v>
       </c>
-      <c r="AW18" s="16">
+      <c r="AX18" s="16">
         <v>1694.1516647828457</v>
       </c>
-      <c r="AX18" s="16">
+      <c r="AY18" s="16">
         <v>3814.0208527775553</v>
       </c>
-      <c r="AY18" s="16">
+      <c r="AZ18" s="16">
         <v>1098.7542871029177</v>
       </c>
-      <c r="AZ18" s="16">
+      <c r="BA18" s="16">
         <v>797.08535799081574</v>
       </c>
-      <c r="BA18" s="16">
+      <c r="BB18" s="16">
         <v>1898.9243956192804</v>
       </c>
-      <c r="BB18" s="16">
+      <c r="BC18" s="16">
         <v>4226.8107461549507</v>
       </c>
-      <c r="BC18" s="16">
+      <c r="BD18" s="16">
         <v>1205.6007853588196</v>
       </c>
-      <c r="BD18" s="16">
+      <c r="BE18" s="16">
         <v>904.52686692944394</v>
       </c>
-      <c r="BE18" s="16">
+      <c r="BF18" s="16">
         <v>2115.9890832623228</v>
       </c>
-      <c r="BF18" s="16">
+      <c r="BG18" s="16">
         <v>4669.3627069359118</v>
       </c>
-      <c r="BG18" s="16">
+      <c r="BH18" s="16">
         <v>1316.2087263197222</v>
       </c>
-      <c r="BH18" s="16">
+      <c r="BI18" s="16">
         <v>1038.6710170139106</v>
       </c>
-      <c r="BI18" s="16">
+      <c r="BJ18" s="16">
         <v>2254.7455297810052</v>
       </c>
-      <c r="BJ18" s="16">
+      <c r="BK18" s="16">
         <v>4842.4096751535435</v>
       </c>
-      <c r="BK18" s="16">
+      <c r="BL18" s="16">
         <v>1386.4368354504143</v>
       </c>
-      <c r="BL18" s="16">
+      <c r="BM18" s="16">
         <v>888.6317341301334</v>
       </c>
-      <c r="BM18" s="16">
+      <c r="BN18" s="16">
         <v>1904.0108923240082</v>
       </c>
-      <c r="BN18" s="16">
+      <c r="BO18" s="16">
         <v>4144.8374388591656</v>
       </c>
-      <c r="BO18" s="16">
+      <c r="BP18" s="16">
         <v>1198.6310626753905</v>
       </c>
-      <c r="BP18" s="16">
+      <c r="BQ18" s="16">
         <v>844.60885208546074</v>
       </c>
-      <c r="BQ18" s="16">
+      <c r="BR18" s="16">
         <v>1883.8802976561597</v>
       </c>
-      <c r="BR18" s="16">
+      <c r="BS18" s="16">
         <v>4385.1159599885623</v>
       </c>
-      <c r="BS18" s="16">
+      <c r="BT18" s="16">
         <v>1180.2308559072535</v>
       </c>
-      <c r="BT18" s="16">
+      <c r="BU18" s="16">
         <v>846.56918241619985</v>
       </c>
-      <c r="BU18" s="16">
+      <c r="BV18" s="16">
         <v>1956.9408578531998</v>
       </c>
-      <c r="BV18" s="16">
+      <c r="BW18" s="16">
         <v>4591.184613537599</v>
       </c>
-      <c r="BW18" s="16">
+      <c r="BX18" s="16">
         <v>1278.8720011828002</v>
       </c>
-      <c r="BX18" s="16">
+      <c r="BY18" s="16">
         <v>846.72530793170017</v>
       </c>
-      <c r="BY18" s="16">
+      <c r="BZ18" s="16">
         <v>1963.3611545037006</v>
       </c>
-      <c r="BZ18" s="16">
+      <c r="CA18" s="16">
         <v>4651.4153649809978</v>
       </c>
-      <c r="CA18" s="16">
+      <c r="CB18" s="16">
         <v>1265.9672287282999</v>
       </c>
-      <c r="CB18" s="16">
+      <c r="CC18" s="16">
         <v>858.28802512220045</v>
       </c>
-      <c r="CC18" s="16">
+      <c r="CD18" s="16">
         <v>1990.8594912717008</v>
       </c>
-      <c r="CD18" s="16">
+      <c r="CE18" s="16">
         <v>4681.2155471561982</v>
       </c>
-      <c r="CE18" s="16">
+      <c r="CF18" s="16">
         <v>1258.5199336241001</v>
       </c>
-      <c r="CF18" s="16">
+      <c r="CG18" s="16">
         <v>907.05826398959994</v>
       </c>
-      <c r="CG18" s="18">
+      <c r="CH18" s="18">
         <v>2166.1315453293005</v>
       </c>
-      <c r="CH18" s="18">
+      <c r="CI18" s="18">
         <v>4922.4608916468997</v>
       </c>
-      <c r="CI18" s="16">
+      <c r="CJ18" s="16">
         <v>1379.8494757909993</v>
       </c>
-      <c r="CJ18" s="16">
+      <c r="CK18" s="16">
         <v>1074.5806641562999</v>
       </c>
-      <c r="CK18" s="16">
+      <c r="CL18" s="16">
         <v>2358.7328871718</v>
       </c>
-      <c r="CL18" s="16">
+      <c r="CM18" s="16">
         <v>5547.6382418886005</v>
       </c>
-      <c r="CM18" s="16">
+      <c r="CN18" s="16">
         <v>1553.3616143781001</v>
       </c>
-      <c r="CN18" s="16">
+      <c r="CO18" s="16">
         <v>1164.0905951674997</v>
       </c>
-      <c r="CO18" s="16">
+      <c r="CP18" s="16">
         <v>2530.3802731661003</v>
       </c>
-      <c r="CP18" s="16">
+      <c r="CQ18" s="16">
         <v>6319.0835348814999</v>
       </c>
-      <c r="CQ18" s="16">
+      <c r="CR18" s="16">
         <v>1723.7733383015993</v>
       </c>
-      <c r="CR18" s="16">
+      <c r="CS18" s="16">
         <v>1316.7691061574997</v>
       </c>
-      <c r="CS18" s="16">
+      <c r="CT18" s="16">
         <v>2943.1849918121002</v>
       </c>
-      <c r="CT18" s="16">
+      <c r="CU18" s="16">
         <v>6851.3798326517044</v>
       </c>
-      <c r="CU18" s="16">
+      <c r="CV18" s="16">
         <v>1803.5333224380988</v>
       </c>
-      <c r="CV18" s="16">
+      <c r="CW18" s="16">
         <v>1352.7488639303995</v>
       </c>
-      <c r="CW18" s="16">
+      <c r="CX18" s="16">
         <v>3185.6253853415001</v>
       </c>
-      <c r="CX18" s="16">
+      <c r="CY18" s="16">
         <v>7349.0566879214948</v>
       </c>
-      <c r="CY18" s="16">
+      <c r="CZ18" s="16">
         <v>1987.232527140201</v>
       </c>
-      <c r="CZ18" s="16">
+      <c r="DA18" s="16">
         <v>1456.3080629577996</v>
       </c>
-      <c r="DA18" s="16">
+      <c r="DB18" s="16">
         <v>3601.3624401087009</v>
       </c>
-      <c r="DB18" s="16">
+      <c r="DC18" s="16">
         <v>7965.6056280761977</v>
       </c>
-      <c r="DC18" s="16">
+      <c r="DD18" s="16">
         <v>2353.1026374727985</v>
       </c>
-      <c r="DD18" s="16">
+      <c r="DE18" s="16">
         <v>1393.0348143952003</v>
       </c>
-      <c r="DE18" s="16">
+      <c r="DF18" s="16">
         <v>1431.5860460029994</v>
       </c>
-      <c r="DF18" s="16">
+      <c r="DG18" s="16">
         <v>4456.0402019115008</v>
       </c>
-      <c r="DG18" s="16">
+      <c r="DH18" s="16">
         <v>1647.5772371107014</v>
       </c>
-      <c r="DH18" s="16">
+      <c r="DI18" s="16">
         <v>1266.5108792592991</v>
       </c>
-      <c r="DI18" s="16">
+      <c r="DJ18" s="16">
         <v>2407.0963546303997</v>
       </c>
-      <c r="DJ18" s="16">
+      <c r="DK18" s="16">
         <v>8091.1501688412</v>
       </c>
-      <c r="DK18" s="16">
+      <c r="DL18" s="16">
         <v>2553.9857415132997</v>
       </c>
-      <c r="DL18" s="16">
+      <c r="DM18" s="16">
         <v>1836.9661793741018</v>
       </c>
-      <c r="DM18" s="16">
+      <c r="DN18" s="16">
         <v>4270.9899249652017</v>
       </c>
-      <c r="DN18" s="16">
+      <c r="DO18" s="16">
         <v>10263.264933565499</v>
       </c>
-      <c r="DO18" s="16">
+      <c r="DP18" s="16">
         <v>3339.2249129173988</v>
       </c>
-      <c r="DP18" s="16">
+      <c r="DQ18" s="16">
         <v>2541.9610432055015</v>
       </c>
-      <c r="DQ18" s="16">
+      <c r="DR18" s="16">
         <v>5122.6128602230001</v>
       </c>
-      <c r="DR18" s="16">
+      <c r="DS18" s="16">
         <v>11116.326373778897</v>
       </c>
-      <c r="DS18" s="16">
+      <c r="DT18" s="16">
         <v>3640.5528032052021</v>
       </c>
-      <c r="DT18" s="16">
+      <c r="DU18" s="16">
         <v>2548.2390758724005</v>
       </c>
-      <c r="DU18" s="16">
+      <c r="DV18" s="16">
         <v>5271.093939121698</v>
       </c>
-      <c r="DV18" s="16">
+      <c r="DW18" s="16">
         <v>11107.0964060191</v>
       </c>
-      <c r="DW18" s="16">
+      <c r="DX18" s="16">
         <v>3866.2961592991005</v>
       </c>
-      <c r="DX18" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY18" s="16">
-        <v>5510.1862908214016</v>
+        <v>2579.2522215270001</v>
       </c>
       <c r="DZ18" s="16">
-        <v>11186.5655415437</v>
+        <v>5497.1041487414022</v>
+      </c>
+      <c r="EA18" s="16">
+        <v>11155.234465225498</v>
+      </c>
+      <c r="EB18" s="16">
+        <v>4076.8734303393026</v>
       </c>
     </row>
-    <row r="19" spans="2:130" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="25" t="s">
         <v>108</v>
       </c>
       <c r="C19" s="16">
         <v>2129.2942596817188</v>
       </c>
       <c r="D19" s="16">
         <v>2307.0215130463566</v>
       </c>
       <c r="E19" s="16">
         <v>2639.155939522293</v>
       </c>
       <c r="F19" s="17">
         <v>2806.471613952971</v>
       </c>
       <c r="G19" s="17">
         <v>3015.1859183886813</v>
       </c>
       <c r="H19" s="17">
         <v>2906.4777405462792</v>
       </c>
       <c r="I19" s="17">
         <v>3059.1430054551247</v>
       </c>
       <c r="J19" s="17">
@@ -7080,360 +7167,366 @@
       <c r="T19" s="17">
         <v>4122.5311443015999</v>
       </c>
       <c r="U19" s="17">
         <v>4655.1911544024988</v>
       </c>
       <c r="V19" s="17">
         <v>5091.9508956111986</v>
       </c>
       <c r="W19" s="17">
         <v>3626.3516138460977</v>
       </c>
       <c r="X19" s="17">
         <v>4499.2905691377</v>
       </c>
       <c r="Y19" s="17">
         <v>5656.6400993497009</v>
       </c>
       <c r="Z19" s="17">
         <v>6598.196107394102</v>
       </c>
       <c r="AA19" s="17">
         <v>7784.7977063085018</v>
       </c>
       <c r="AB19" s="17">
+        <v>8486.7394985256979</v>
+      </c>
+      <c r="AC19" s="17">
         <v>503.01082062937013</v>
       </c>
-      <c r="AC19" s="17">
+      <c r="AD19" s="17">
         <v>477.19922157431324</v>
       </c>
-      <c r="AD19" s="17">
+      <c r="AE19" s="17">
         <v>599.13332366076531</v>
       </c>
-      <c r="AE19" s="17">
+      <c r="AF19" s="17">
         <v>549.95089381727041</v>
       </c>
-      <c r="AF19" s="17">
+      <c r="AG19" s="17">
         <v>519.49261634146285</v>
       </c>
-      <c r="AG19" s="17">
+      <c r="AH19" s="17">
         <v>584.80397596282603</v>
       </c>
-      <c r="AH19" s="17">
+      <c r="AI19" s="17">
         <v>608.54943941354122</v>
       </c>
-      <c r="AI19" s="17">
+      <c r="AJ19" s="17">
         <v>594.1754813285263</v>
       </c>
-      <c r="AJ19" s="17">
+      <c r="AK19" s="17">
         <v>592.77757323992512</v>
       </c>
-      <c r="AK19" s="17">
+      <c r="AL19" s="17">
         <v>701.65179329688635</v>
       </c>
-      <c r="AL19" s="17">
+      <c r="AM19" s="17">
         <v>703.74630150042412</v>
       </c>
-      <c r="AM19" s="17">
+      <c r="AN19" s="17">
         <v>640.98027148505741</v>
       </c>
-      <c r="AN19" s="16">
+      <c r="AO19" s="16">
         <v>558.54477390671764</v>
       </c>
-      <c r="AO19" s="16">
+      <c r="AP19" s="16">
         <v>681.31207902927815</v>
       </c>
-      <c r="AP19" s="16">
+      <c r="AQ19" s="16">
         <v>787.96376349223408</v>
       </c>
-      <c r="AQ19" s="16">
+      <c r="AR19" s="16">
         <v>778.65099752474077</v>
       </c>
-      <c r="AR19" s="16">
+      <c r="AS19" s="16">
         <v>664.82243723406191</v>
       </c>
-      <c r="AS19" s="16">
+      <c r="AT19" s="16">
         <v>691.49777034212912</v>
       </c>
-      <c r="AT19" s="16">
+      <c r="AU19" s="16">
         <v>900.37629426010142</v>
       </c>
-      <c r="AU19" s="16">
+      <c r="AV19" s="16">
         <v>758.48941655238878</v>
       </c>
-      <c r="AV19" s="16">
+      <c r="AW19" s="16">
         <v>676.85782267141587</v>
       </c>
-      <c r="AW19" s="16">
+      <c r="AX19" s="16">
         <v>724.68777805326795</v>
       </c>
-      <c r="AX19" s="16">
+      <c r="AY19" s="16">
         <v>750.11704821203</v>
       </c>
-      <c r="AY19" s="16">
+      <c r="AZ19" s="16">
         <v>754.81509160956534</v>
       </c>
-      <c r="AZ19" s="16">
+      <c r="BA19" s="16">
         <v>784.6799937436549</v>
       </c>
-      <c r="BA19" s="16">
+      <c r="BB19" s="16">
         <v>774.78624855341388</v>
       </c>
-      <c r="BB19" s="16">
+      <c r="BC19" s="16">
         <v>718.88481343093042</v>
       </c>
-      <c r="BC19" s="16">
+      <c r="BD19" s="16">
         <v>780.7919497271256</v>
       </c>
-      <c r="BD19" s="16">
+      <c r="BE19" s="16">
         <v>729.21443242302382</v>
       </c>
-      <c r="BE19" s="16">
+      <c r="BF19" s="16">
         <v>769.94633808199944</v>
       </c>
-      <c r="BF19" s="16">
+      <c r="BG19" s="16">
         <v>748.88208519689545</v>
       </c>
-      <c r="BG19" s="16">
+      <c r="BH19" s="16">
         <v>852.58149047867312</v>
       </c>
-      <c r="BH19" s="16">
+      <c r="BI19" s="16">
         <v>870.05612824872389</v>
       </c>
-      <c r="BI19" s="16">
+      <c r="BJ19" s="16">
         <v>864.39281648075712</v>
       </c>
-      <c r="BJ19" s="16">
+      <c r="BK19" s="16">
         <v>971.6423988853137</v>
       </c>
-      <c r="BK19" s="16">
+      <c r="BL19" s="16">
         <v>940.41261428817847</v>
       </c>
-      <c r="BL19" s="16">
+      <c r="BM19" s="16">
         <v>743.43775236998192</v>
       </c>
-      <c r="BM19" s="16">
+      <c r="BN19" s="16">
         <v>816.05643905304385</v>
       </c>
-      <c r="BN19" s="16">
+      <c r="BO19" s="16">
         <v>852.13786382695776</v>
       </c>
-      <c r="BO19" s="16">
+      <c r="BP19" s="16">
         <v>787.16711283371876</v>
       </c>
-      <c r="BP19" s="16">
+      <c r="BQ19" s="16">
         <v>742.23826318907277</v>
       </c>
-      <c r="BQ19" s="16">
+      <c r="BR19" s="16">
         <v>748.78028183859726</v>
       </c>
-      <c r="BR19" s="16">
+      <c r="BS19" s="16">
         <v>808.6949685240088</v>
       </c>
-      <c r="BS19" s="16">
+      <c r="BT19" s="16">
         <v>805.7213602244741</v>
       </c>
-      <c r="BT19" s="16">
+      <c r="BU19" s="16">
         <v>712.74264932020026</v>
       </c>
-      <c r="BU19" s="16">
+      <c r="BV19" s="16">
         <v>784.88445077529991</v>
       </c>
-      <c r="BV19" s="16">
+      <c r="BW19" s="16">
         <v>755.24145075620015</v>
       </c>
-      <c r="BW19" s="16">
+      <c r="BX19" s="16">
         <v>815.3767463654998</v>
       </c>
-      <c r="BX19" s="16">
+      <c r="BY19" s="16">
         <v>692.81029602180024</v>
       </c>
-      <c r="BY19" s="16">
+      <c r="BZ19" s="16">
         <v>780.44736816730006</v>
       </c>
-      <c r="BZ19" s="16">
+      <c r="CA19" s="16">
         <v>814.21043405599983</v>
       </c>
-      <c r="CA19" s="16">
+      <c r="CB19" s="16">
         <v>838.94249902560034</v>
       </c>
-      <c r="CB19" s="16">
+      <c r="CC19" s="16">
         <v>646.99155557180029</v>
       </c>
-      <c r="CC19" s="16">
+      <c r="CD19" s="16">
         <v>783.67481486190047</v>
       </c>
-      <c r="CD19" s="16">
+      <c r="CE19" s="16">
         <v>766.69058283189997</v>
       </c>
-      <c r="CE19" s="16">
+      <c r="CF19" s="16">
         <v>836.21436950809971</v>
       </c>
-      <c r="CF19" s="16">
+      <c r="CG19" s="16">
         <v>637.4410864084</v>
       </c>
-      <c r="CG19" s="18">
+      <c r="CH19" s="18">
         <v>725.41208498550009</v>
       </c>
-      <c r="CH19" s="18">
+      <c r="CI19" s="18">
         <v>787.47756951310021</v>
       </c>
-      <c r="CI19" s="16">
+      <c r="CJ19" s="16">
         <v>751.4444278115003</v>
       </c>
-      <c r="CJ19" s="16">
+      <c r="CK19" s="16">
         <v>685.13665598590046</v>
       </c>
-      <c r="CK19" s="16">
+      <c r="CL19" s="16">
         <v>841.94916816479986</v>
       </c>
-      <c r="CL19" s="16">
+      <c r="CM19" s="16">
         <v>868.95397780149995</v>
       </c>
-      <c r="CM19" s="16">
+      <c r="CN19" s="16">
         <v>884.73500759060028</v>
       </c>
-      <c r="CN19" s="16">
+      <c r="CO19" s="16">
         <v>735.06387456030006</v>
       </c>
-      <c r="CO19" s="16">
+      <c r="CP19" s="16">
         <v>858.17390678870026</v>
       </c>
-      <c r="CP19" s="16">
+      <c r="CQ19" s="16">
         <v>974.43199174239999</v>
       </c>
-      <c r="CQ19" s="16">
+      <c r="CR19" s="16">
         <v>992.10998665740055</v>
       </c>
-      <c r="CR19" s="16">
+      <c r="CS19" s="16">
         <v>866.67166934360023</v>
       </c>
-      <c r="CS19" s="16">
+      <c r="CT19" s="16">
         <v>975.0556083539999</v>
       </c>
-      <c r="CT19" s="16">
+      <c r="CU19" s="16">
         <v>1104.912153968</v>
       </c>
-      <c r="CU19" s="16">
+      <c r="CV19" s="16">
         <v>1175.891712636</v>
       </c>
-      <c r="CV19" s="16">
+      <c r="CW19" s="16">
         <v>1013.3069810901002</v>
       </c>
-      <c r="CW19" s="16">
+      <c r="CX19" s="16">
         <v>1167.9679906150998</v>
       </c>
-      <c r="CX19" s="16">
+      <c r="CY19" s="16">
         <v>1239.2652831590997</v>
       </c>
-      <c r="CY19" s="16">
+      <c r="CZ19" s="16">
         <v>1234.6508995381996</v>
       </c>
-      <c r="CZ19" s="16">
+      <c r="DA19" s="16">
         <v>1237.9036859361004</v>
       </c>
-      <c r="DA19" s="16">
+      <c r="DB19" s="16">
         <v>1248.4529578322995</v>
       </c>
-      <c r="DB19" s="16">
+      <c r="DC19" s="16">
         <v>1322.9932344113001</v>
       </c>
-      <c r="DC19" s="16">
+      <c r="DD19" s="16">
         <v>1282.6010174314993</v>
       </c>
-      <c r="DD19" s="16">
+      <c r="DE19" s="16">
         <v>989.86695991259967</v>
       </c>
-      <c r="DE19" s="16">
+      <c r="DF19" s="16">
         <v>752.51797136789958</v>
       </c>
-      <c r="DF19" s="16">
+      <c r="DG19" s="16">
         <v>905.56388202469964</v>
       </c>
-      <c r="DG19" s="16">
+      <c r="DH19" s="16">
         <v>978.40280054089919</v>
       </c>
-      <c r="DH19" s="16">
+      <c r="DI19" s="16">
         <v>840.56141070780018</v>
       </c>
-      <c r="DI19" s="16">
+      <c r="DJ19" s="16">
         <v>1061.6073102076</v>
       </c>
-      <c r="DJ19" s="16">
+      <c r="DK19" s="16">
         <v>1270.1027936783996</v>
       </c>
-      <c r="DK19" s="16">
+      <c r="DL19" s="16">
         <v>1327.0190545439</v>
       </c>
-      <c r="DL19" s="16">
+      <c r="DM19" s="16">
         <v>1164.8597804319002</v>
       </c>
-      <c r="DM19" s="16">
+      <c r="DN19" s="16">
         <v>1350.3224500088004</v>
       </c>
-      <c r="DN19" s="16">
+      <c r="DO19" s="16">
         <v>1523.5632285817999</v>
       </c>
-      <c r="DO19" s="16">
+      <c r="DP19" s="16">
         <v>1617.8946403271998</v>
       </c>
-      <c r="DP19" s="16">
+      <c r="DQ19" s="16">
         <v>1386.8681009798008</v>
       </c>
-      <c r="DQ19" s="16">
+      <c r="DR19" s="16">
         <v>1622.7295326665999</v>
       </c>
-      <c r="DR19" s="16">
+      <c r="DS19" s="16">
         <v>1699.2278934088999</v>
       </c>
-      <c r="DS19" s="16">
+      <c r="DT19" s="16">
         <v>1889.3705803388011</v>
       </c>
-      <c r="DT19" s="16">
+      <c r="DU19" s="16">
         <v>1663.1283864481002</v>
       </c>
-      <c r="DU19" s="16">
+      <c r="DV19" s="16">
         <v>1858.7185357774008</v>
       </c>
-      <c r="DV19" s="16">
+      <c r="DW19" s="16">
         <v>2066.3697520983005</v>
       </c>
-      <c r="DW19" s="16">
+      <c r="DX19" s="16">
         <v>2196.5810319847005</v>
       </c>
-      <c r="DX19" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY19" s="16">
-        <v>2102.6728572797997</v>
+        <v>1745.7513616215997</v>
       </c>
       <c r="DZ19" s="16">
-        <v>2281.6929507656992</v>
+        <v>2109.3451314880999</v>
+      </c>
+      <c r="EA19" s="16">
+        <v>2280.0492094687993</v>
+      </c>
+      <c r="EB19" s="16">
+        <v>2351.5937959471999</v>
       </c>
     </row>
-    <row r="20" spans="2:130" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="25" t="s">
         <v>109</v>
       </c>
       <c r="C20" s="16">
         <v>-425.00051441295659</v>
       </c>
       <c r="D20" s="16">
         <v>-538.96927067292199</v>
       </c>
       <c r="E20" s="16">
         <v>-481.28575797420501</v>
       </c>
       <c r="F20" s="17">
         <v>-1010.1796406939771</v>
       </c>
       <c r="G20" s="17">
         <v>-571.89933162855243</v>
       </c>
       <c r="H20" s="17">
         <v>-846.50995947180604</v>
       </c>
       <c r="I20" s="17">
         <v>-1015.1204509704557</v>
       </c>
       <c r="J20" s="17">
@@ -7469,360 +7562,366 @@
       <c r="T20" s="17">
         <v>-162.51261154430637</v>
       </c>
       <c r="U20" s="17">
         <v>-558.19295519874299</v>
       </c>
       <c r="V20" s="17">
         <v>-281.98252886341538</v>
       </c>
       <c r="W20" s="17">
         <v>597.56883783665808</v>
       </c>
       <c r="X20" s="17">
         <v>-377.14014085211488</v>
       </c>
       <c r="Y20" s="17">
         <v>-258.49022916168963</v>
       </c>
       <c r="Z20" s="17">
         <v>-84.853186418406608</v>
       </c>
       <c r="AA20" s="17">
         <v>254.02546870296169</v>
       </c>
       <c r="AB20" s="17">
+        <v>-980.39349297654485</v>
+      </c>
+      <c r="AC20" s="17">
         <v>-49.130276181498573</v>
       </c>
-      <c r="AC20" s="17">
+      <c r="AD20" s="17">
         <v>-179.08882445203776</v>
       </c>
-      <c r="AD20" s="17">
+      <c r="AE20" s="17">
         <v>-120.2975902125889</v>
       </c>
-      <c r="AE20" s="17">
+      <c r="AF20" s="17">
         <v>-76.483823566831347</v>
       </c>
-      <c r="AF20" s="17">
+      <c r="AG20" s="17">
         <v>-70.572099080572841</v>
       </c>
-      <c r="AG20" s="17">
+      <c r="AH20" s="17">
         <v>-318.1092584084239</v>
       </c>
-      <c r="AH20" s="17">
+      <c r="AI20" s="17">
         <v>-84.863907646103939</v>
       </c>
-      <c r="AI20" s="17">
+      <c r="AJ20" s="17">
         <v>-65.424005537821273</v>
       </c>
-      <c r="AJ20" s="17">
+      <c r="AK20" s="17">
         <v>-105.55939292002806</v>
       </c>
-      <c r="AK20" s="17">
+      <c r="AL20" s="17">
         <v>-256.92293585258432</v>
       </c>
-      <c r="AL20" s="17">
+      <c r="AM20" s="17">
         <v>-76.04861787819425</v>
       </c>
-      <c r="AM20" s="17">
+      <c r="AN20" s="17">
         <v>-42.7548113233984</v>
       </c>
-      <c r="AN20" s="16">
+      <c r="AO20" s="16">
         <v>-53.386882213724775</v>
       </c>
-      <c r="AO20" s="16">
+      <c r="AP20" s="16">
         <v>-747.79151166083125</v>
       </c>
-      <c r="AP20" s="16">
+      <c r="AQ20" s="16">
         <v>-113.70543637623661</v>
       </c>
-      <c r="AQ20" s="16">
+      <c r="AR20" s="16">
         <v>-95.295810443184436</v>
       </c>
-      <c r="AR20" s="16">
+      <c r="AS20" s="16">
         <v>-106.05599450849942</v>
       </c>
-      <c r="AS20" s="16">
+      <c r="AT20" s="16">
         <v>-275.80599318878023</v>
       </c>
-      <c r="AT20" s="16">
+      <c r="AU20" s="16">
         <v>-113.58185023364712</v>
       </c>
-      <c r="AU20" s="16">
+      <c r="AV20" s="16">
         <v>-76.455493697625627</v>
       </c>
-      <c r="AV20" s="16">
+      <c r="AW20" s="16">
         <v>-148.03184014262069</v>
       </c>
-      <c r="AW20" s="16">
+      <c r="AX20" s="16">
         <v>-495.9034180784239</v>
       </c>
-      <c r="AX20" s="16">
+      <c r="AY20" s="16">
         <v>-144.52800616344308</v>
       </c>
-      <c r="AY20" s="16">
+      <c r="AZ20" s="16">
         <v>-58.046695087318255</v>
       </c>
-      <c r="AZ20" s="16">
+      <c r="BA20" s="16">
         <v>-319.38297281291591</v>
       </c>
-      <c r="BA20" s="16">
+      <c r="BB20" s="16">
         <v>-514.79749761028961</v>
       </c>
-      <c r="BB20" s="16">
+      <c r="BC20" s="16">
         <v>-144.04437154533986</v>
       </c>
-      <c r="BC20" s="16">
+      <c r="BD20" s="16">
         <v>-36.895609001910259</v>
       </c>
-      <c r="BD20" s="16">
+      <c r="BE20" s="16">
         <v>-174.72750649477427</v>
       </c>
-      <c r="BE20" s="16">
+      <c r="BF20" s="16">
         <v>-579.60725235545988</v>
       </c>
-      <c r="BF20" s="16">
+      <c r="BG20" s="16">
         <v>-164.06104965713274</v>
       </c>
-      <c r="BG20" s="16">
+      <c r="BH20" s="16">
         <v>-66.556814509270566</v>
       </c>
-      <c r="BH20" s="16">
+      <c r="BI20" s="16">
         <v>-284.51970917406811</v>
       </c>
-      <c r="BI20" s="16">
+      <c r="BJ20" s="16">
         <v>-760.61010243120563</v>
       </c>
-      <c r="BJ20" s="16">
+      <c r="BK20" s="16">
         <v>-226.89932722358714</v>
       </c>
-      <c r="BK20" s="16">
+      <c r="BL20" s="16">
         <v>-159.08315389832666</v>
       </c>
-      <c r="BL20" s="16">
+      <c r="BM20" s="16">
         <v>-432.95273032475319</v>
       </c>
-      <c r="BM20" s="16">
+      <c r="BN20" s="16">
         <v>-540.80744654829527</v>
       </c>
-      <c r="BN20" s="16">
+      <c r="BO20" s="16">
         <v>-300.49005281669031</v>
       </c>
-      <c r="BO20" s="16">
+      <c r="BP20" s="16">
         <v>-363.439978759192</v>
       </c>
-      <c r="BP20" s="16">
+      <c r="BQ20" s="16">
         <v>-452.63966686615095</v>
       </c>
-      <c r="BQ20" s="16">
+      <c r="BR20" s="16">
         <v>-293.06005042093841</v>
       </c>
-      <c r="BR20" s="16">
+      <c r="BS20" s="16">
         <v>-505.81290310034501</v>
       </c>
-      <c r="BS20" s="16">
+      <c r="BT20" s="16">
         <v>-264.60585906436006</v>
       </c>
-      <c r="BT20" s="16">
+      <c r="BU20" s="16">
         <v>-416.71955130261733</v>
       </c>
-      <c r="BU20" s="16">
+      <c r="BV20" s="16">
         <v>-424.59219842756755</v>
       </c>
-      <c r="BV20" s="16">
+      <c r="BW20" s="16">
         <v>-345.25976102637208</v>
       </c>
-      <c r="BW20" s="16">
+      <c r="BX20" s="16">
         <v>-126.29861053975026</v>
       </c>
-      <c r="BX20" s="16">
+      <c r="BY20" s="16">
         <v>-434.82569958762264</v>
       </c>
-      <c r="BY20" s="16">
+      <c r="BZ20" s="16">
         <v>-441.77067929381047</v>
       </c>
-      <c r="BZ20" s="16">
+      <c r="CA20" s="16">
         <v>-441.44524344958961</v>
       </c>
-      <c r="CA20" s="16">
+      <c r="CB20" s="16">
         <v>-105.29740364965835</v>
       </c>
-      <c r="CB20" s="16">
+      <c r="CC20" s="16">
         <v>-288.54631811222731</v>
       </c>
-      <c r="CC20" s="16">
+      <c r="CD20" s="16">
         <v>-261.99829526537803</v>
       </c>
-      <c r="CD20" s="16">
+      <c r="CE20" s="16">
         <v>-249.27846587820545</v>
       </c>
-      <c r="CE20" s="16">
+      <c r="CF20" s="16">
         <v>-47.912874271656257</v>
       </c>
-      <c r="CF20" s="16">
+      <c r="CG20" s="16">
         <v>-211.761578039808</v>
       </c>
-      <c r="CG20" s="18">
+      <c r="CH20" s="18">
         <v>-357.51636121285333</v>
       </c>
-      <c r="CH20" s="18">
+      <c r="CI20" s="18">
         <v>-397.29571985969937</v>
       </c>
-      <c r="CI20" s="16">
+      <c r="CJ20" s="16">
         <v>348.12549819215377</v>
       </c>
-      <c r="CJ20" s="16">
+      <c r="CK20" s="16">
         <v>-38.731595049536566</v>
       </c>
-      <c r="CK20" s="16">
+      <c r="CL20" s="16">
         <v>-306.81306474407222</v>
       </c>
-      <c r="CL20" s="16">
+      <c r="CM20" s="16">
         <v>385.73758458336732</v>
       </c>
-      <c r="CM20" s="16">
+      <c r="CN20" s="16">
         <v>-147.22081993888474</v>
       </c>
-      <c r="CN20" s="16">
+      <c r="CO20" s="16">
         <v>-232.44056894139007</v>
       </c>
-      <c r="CO20" s="16">
+      <c r="CP20" s="16">
         <v>-146.5765192658107</v>
       </c>
-      <c r="CP20" s="16">
+      <c r="CQ20" s="16">
         <v>-523.63528761954058</v>
       </c>
-      <c r="CQ20" s="16">
+      <c r="CR20" s="16">
         <v>47.87268254227962</v>
       </c>
-      <c r="CR20" s="16">
+      <c r="CS20" s="16">
         <v>2.2688943572593416</v>
       </c>
-      <c r="CS20" s="16">
+      <c r="CT20" s="16">
         <v>-121.34172421281437</v>
       </c>
-      <c r="CT20" s="16">
+      <c r="CU20" s="16">
         <v>-238.93763750836729</v>
       </c>
-      <c r="CU20" s="16">
+      <c r="CV20" s="16">
         <v>195.49785581961595</v>
       </c>
-      <c r="CV20" s="16">
+      <c r="CW20" s="16">
         <v>-87.602038961857033</v>
       </c>
-      <c r="CW20" s="16">
+      <c r="CX20" s="16">
         <v>-103.69984546622186</v>
       </c>
-      <c r="CX20" s="16">
+      <c r="CY20" s="16">
         <v>-411.65812370984861</v>
       </c>
-      <c r="CY20" s="16">
+      <c r="CZ20" s="16">
         <v>44.767052939184509</v>
       </c>
-      <c r="CZ20" s="16">
+      <c r="DA20" s="16">
         <v>-68.69413729321127</v>
       </c>
-      <c r="DA20" s="16">
+      <c r="DB20" s="16">
         <v>-197.14170054047725</v>
       </c>
-      <c r="DB20" s="16">
+      <c r="DC20" s="16">
         <v>-386.35582024818655</v>
       </c>
-      <c r="DC20" s="16">
+      <c r="DD20" s="16">
         <v>370.20912921845968</v>
       </c>
-      <c r="DD20" s="16">
+      <c r="DE20" s="16">
         <v>223.27278556506849</v>
       </c>
-      <c r="DE20" s="16">
+      <c r="DF20" s="16">
         <v>60.986372571274956</v>
       </c>
-      <c r="DF20" s="16">
+      <c r="DG20" s="16">
         <v>-164.38643234044207</v>
       </c>
-      <c r="DG20" s="16">
+      <c r="DH20" s="16">
         <v>477.69611204075665</v>
       </c>
-      <c r="DH20" s="16">
+      <c r="DI20" s="16">
         <v>49.820668146154617</v>
       </c>
-      <c r="DI20" s="16">
+      <c r="DJ20" s="16">
         <v>-159.75040291106689</v>
       </c>
-      <c r="DJ20" s="16">
+      <c r="DK20" s="16">
         <v>-396.39781168277477</v>
       </c>
-      <c r="DK20" s="16">
+      <c r="DL20" s="16">
         <v>129.18740559557216</v>
       </c>
-      <c r="DL20" s="16">
+      <c r="DM20" s="16">
         <v>-4.5359583222627862</v>
       </c>
-      <c r="DM20" s="16">
+      <c r="DN20" s="16">
         <v>-88.297786550075443</v>
       </c>
-      <c r="DN20" s="16">
+      <c r="DO20" s="16">
         <v>-587.73247758983666</v>
       </c>
-      <c r="DO20" s="16">
+      <c r="DP20" s="16">
         <v>422.07599330048527</v>
       </c>
-      <c r="DP20" s="16">
+      <c r="DQ20" s="16">
         <v>154.78429060456335</v>
       </c>
-      <c r="DQ20" s="16">
+      <c r="DR20" s="16">
         <v>-111.6867244108862</v>
       </c>
-      <c r="DR20" s="16">
+      <c r="DS20" s="16">
         <v>-597.28752675840701</v>
       </c>
-      <c r="DS20" s="16">
+      <c r="DT20" s="16">
         <v>469.33677414632325</v>
       </c>
-      <c r="DT20" s="16">
+      <c r="DU20" s="16">
         <v>226.35099493129178</v>
       </c>
-      <c r="DU20" s="16">
+      <c r="DV20" s="16">
         <v>-68.678536222721505</v>
       </c>
-      <c r="DV20" s="16">
+      <c r="DW20" s="16">
         <v>-398.636670791195</v>
       </c>
-      <c r="DW20" s="16">
+      <c r="DX20" s="16">
         <v>494.98968078558642</v>
       </c>
-      <c r="DX20" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY20" s="16">
-        <v>-310.89428758890767</v>
+        <v>276.83352569094131</v>
       </c>
       <c r="DZ20" s="16">
-        <v>-821.35745281948084</v>
+        <v>-314.96181054741714</v>
+      </c>
+      <c r="EA20" s="16">
+        <v>-837.40762575604458</v>
+      </c>
+      <c r="EB20" s="16">
+        <v>-104.85758236402444</v>
       </c>
     </row>
-    <row r="21" spans="2:130" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="25" t="s">
         <v>110</v>
       </c>
       <c r="C21" s="16">
         <v>377.37987667993258</v>
       </c>
       <c r="D21" s="16">
         <v>482.14725791524563</v>
       </c>
       <c r="E21" s="16">
         <v>478.69538505715593</v>
       </c>
       <c r="F21" s="17">
         <v>466.81933482952763</v>
       </c>
       <c r="G21" s="17">
         <v>736.2791455354776</v>
       </c>
       <c r="H21" s="17">
         <v>739.84818822013017</v>
       </c>
       <c r="I21" s="17">
         <v>925.97065616594045</v>
       </c>
       <c r="J21" s="17">
@@ -7858,360 +7957,366 @@
       <c r="T21" s="17">
         <v>2162.3049960798517</v>
       </c>
       <c r="U21" s="17">
         <v>2414.2163275167513</v>
       </c>
       <c r="V21" s="17">
         <v>2850.5213350903805</v>
       </c>
       <c r="W21" s="17">
         <v>2834.6562365540776</v>
       </c>
       <c r="X21" s="17">
         <v>3268.6310039712498</v>
       </c>
       <c r="Y21" s="17">
         <v>3912.4499056884574</v>
       </c>
       <c r="Z21" s="17">
         <v>5173.1844748807216</v>
       </c>
       <c r="AA21" s="17">
         <v>6545.500833829853</v>
       </c>
       <c r="AB21" s="17">
+        <v>6197.902524574316</v>
+      </c>
+      <c r="AC21" s="17">
         <v>60.275800898248249</v>
       </c>
-      <c r="AC21" s="17">
+      <c r="AD21" s="17">
         <v>97.775360876240114</v>
       </c>
-      <c r="AD21" s="17">
+      <c r="AE21" s="17">
         <v>60.897783917501883</v>
       </c>
-      <c r="AE21" s="17">
+      <c r="AF21" s="17">
         <v>158.4309309879423</v>
       </c>
-      <c r="AF21" s="17">
+      <c r="AG21" s="17">
         <v>107.99165306289881</v>
       </c>
-      <c r="AG21" s="17">
+      <c r="AH21" s="17">
         <v>116.87587635172085</v>
       </c>
-      <c r="AH21" s="17">
+      <c r="AI21" s="17">
         <v>155.22137806396944</v>
       </c>
-      <c r="AI21" s="17">
+      <c r="AJ21" s="17">
         <v>102.05835043665653</v>
       </c>
-      <c r="AJ21" s="17">
+      <c r="AK21" s="17">
         <v>117.46222821704772</v>
       </c>
-      <c r="AK21" s="17">
+      <c r="AL21" s="17">
         <v>119.5144485700722</v>
       </c>
-      <c r="AL21" s="17">
+      <c r="AM21" s="17">
         <v>117.17331174981047</v>
       </c>
-      <c r="AM21" s="17">
+      <c r="AN21" s="17">
         <v>124.54539652022558</v>
       </c>
-      <c r="AN21" s="16">
+      <c r="AO21" s="16">
         <v>125.7961692264697</v>
       </c>
-      <c r="AO21" s="16">
+      <c r="AP21" s="16">
         <v>109.7316321179341</v>
       </c>
-      <c r="AP21" s="16">
+      <c r="AQ21" s="16">
         <v>119.47526967594345</v>
       </c>
-      <c r="AQ21" s="16">
+      <c r="AR21" s="16">
         <v>111.81626380918037</v>
       </c>
-      <c r="AR21" s="16">
+      <c r="AS21" s="16">
         <v>144.99806846455331</v>
       </c>
-      <c r="AS21" s="16">
+      <c r="AT21" s="16">
         <v>159.18565659550183</v>
       </c>
-      <c r="AT21" s="16">
+      <c r="AU21" s="16">
         <v>284.64127104852014</v>
       </c>
-      <c r="AU21" s="16">
+      <c r="AV21" s="16">
         <v>147.45414942690229</v>
       </c>
-      <c r="AV21" s="16">
+      <c r="AW21" s="16">
         <v>151.61192328133586</v>
       </c>
-      <c r="AW21" s="16">
+      <c r="AX21" s="16">
         <v>218.54092960916702</v>
       </c>
-      <c r="AX21" s="16">
+      <c r="AY21" s="16">
         <v>176.16735504479624</v>
       </c>
-      <c r="AY21" s="16">
+      <c r="AZ21" s="16">
         <v>193.52798028483105</v>
       </c>
-      <c r="AZ21" s="16">
+      <c r="BA21" s="16">
         <v>173.77758774875386</v>
       </c>
-      <c r="BA21" s="16">
+      <c r="BB21" s="16">
         <v>213.59575484482701</v>
       </c>
-      <c r="BB21" s="16">
+      <c r="BC21" s="16">
         <v>260.18797899162314</v>
       </c>
-      <c r="BC21" s="16">
+      <c r="BD21" s="16">
         <v>278.40933458073641</v>
       </c>
-      <c r="BD21" s="16">
+      <c r="BE21" s="16">
         <v>320.85172289323964</v>
       </c>
-      <c r="BE21" s="16">
+      <c r="BF21" s="16">
         <v>345.81813473169586</v>
       </c>
-      <c r="BF21" s="16">
+      <c r="BG21" s="16">
         <v>329.0929870924046</v>
       </c>
-      <c r="BG21" s="16">
+      <c r="BH21" s="16">
         <v>338.20228642632435</v>
       </c>
-      <c r="BH21" s="16">
+      <c r="BI21" s="16">
         <v>336.5490127006891</v>
       </c>
-      <c r="BI21" s="16">
+      <c r="BJ21" s="16">
         <v>371.58541082596753</v>
       </c>
-      <c r="BJ21" s="16">
+      <c r="BK21" s="16">
         <v>364.47511473857679</v>
       </c>
-      <c r="BK21" s="16">
+      <c r="BL21" s="16">
         <v>306.73855382577091</v>
       </c>
-      <c r="BL21" s="16">
+      <c r="BM21" s="16">
         <v>214.1060338828558</v>
       </c>
-      <c r="BM21" s="16">
+      <c r="BN21" s="16">
         <v>207.67898550402597</v>
       </c>
-      <c r="BN21" s="16">
+      <c r="BO21" s="16">
         <v>211.15480462361214</v>
       </c>
-      <c r="BO21" s="16">
+      <c r="BP21" s="16">
         <v>166.16937751188669</v>
       </c>
-      <c r="BP21" s="16">
+      <c r="BQ21" s="16">
         <v>200.59324305514943</v>
       </c>
-      <c r="BQ21" s="16">
+      <c r="BR21" s="16">
         <v>271.15930235976987</v>
       </c>
-      <c r="BR21" s="16">
+      <c r="BS21" s="16">
         <v>227.4557270090728</v>
       </c>
-      <c r="BS21" s="16">
+      <c r="BT21" s="16">
         <v>208.35172890250101</v>
       </c>
-      <c r="BT21" s="16">
+      <c r="BU21" s="16">
         <v>243.56912324244215</v>
       </c>
-      <c r="BU21" s="16">
+      <c r="BV21" s="16">
         <v>296.10835419071492</v>
       </c>
-      <c r="BV21" s="16">
+      <c r="BW21" s="16">
         <v>293.99603971446766</v>
       </c>
-      <c r="BW21" s="16">
+      <c r="BX21" s="16">
         <v>273.83396946726873</v>
       </c>
-      <c r="BX21" s="16">
+      <c r="BY21" s="16">
         <v>246.86577871705941</v>
       </c>
-      <c r="BY21" s="16">
+      <c r="BZ21" s="16">
         <v>299.42025820638088</v>
       </c>
-      <c r="BZ21" s="16">
+      <c r="CA21" s="16">
         <v>314.32413903144106</v>
       </c>
-      <c r="CA21" s="16">
+      <c r="CB21" s="16">
         <v>206.37436301999463</v>
       </c>
-      <c r="CB21" s="16">
+      <c r="CC21" s="16">
         <v>293.73349750449921</v>
       </c>
-      <c r="CC21" s="16">
+      <c r="CD21" s="16">
         <v>309.07921997877145</v>
       </c>
-      <c r="CD21" s="16">
+      <c r="CE21" s="16">
         <v>355.83160641346683</v>
       </c>
-      <c r="CE21" s="16">
+      <c r="CF21" s="16">
         <v>30.000743412212977</v>
       </c>
-      <c r="CF21" s="16">
+      <c r="CG21" s="16">
         <v>367.93327328441683</v>
       </c>
-      <c r="CG21" s="18">
+      <c r="CH21" s="18">
         <v>312.4565769430269</v>
       </c>
-      <c r="CH21" s="18">
+      <c r="CI21" s="18">
         <v>291.84724600462812</v>
       </c>
-      <c r="CI21" s="16">
+      <c r="CJ21" s="16">
         <v>103.35809590148999</v>
       </c>
-      <c r="CJ21" s="16">
+      <c r="CK21" s="16">
         <v>497.67622110511462</v>
       </c>
-      <c r="CK21" s="16">
+      <c r="CL21" s="16">
         <v>420.90946040243398</v>
       </c>
-      <c r="CL21" s="16">
+      <c r="CM21" s="16">
         <v>407.82279661717644</v>
       </c>
-      <c r="CM21" s="16">
+      <c r="CN21" s="16">
         <v>40.616401329089072</v>
       </c>
-      <c r="CN21" s="16">
+      <c r="CO21" s="16">
         <v>186.3846172267682</v>
       </c>
-      <c r="CO21" s="16">
+      <c r="CP21" s="16">
         <v>584.36858540637559</v>
       </c>
-      <c r="CP21" s="16">
+      <c r="CQ21" s="16">
         <v>356.83763596499574</v>
       </c>
-      <c r="CQ21" s="16">
+      <c r="CR21" s="16">
         <v>369.02464315686234</v>
       </c>
-      <c r="CR21" s="16">
+      <c r="CS21" s="16">
         <v>552.65329458617828</v>
       </c>
-      <c r="CS21" s="16">
+      <c r="CT21" s="16">
         <v>606.42959922924319</v>
       </c>
-      <c r="CT21" s="16">
+      <c r="CU21" s="16">
         <v>536.88449177807365</v>
       </c>
-      <c r="CU21" s="16">
+      <c r="CV21" s="16">
         <v>466.33761048635654</v>
       </c>
-      <c r="CV21" s="16">
+      <c r="CW21" s="16">
         <v>546.8226754120376</v>
       </c>
-      <c r="CW21" s="16">
+      <c r="CX21" s="16">
         <v>685.20726666246992</v>
       </c>
-      <c r="CX21" s="16">
+      <c r="CY21" s="16">
         <v>563.20517540817411</v>
       </c>
-      <c r="CY21" s="16">
+      <c r="CZ21" s="16">
         <v>618.98121003406959</v>
       </c>
-      <c r="CZ21" s="16">
+      <c r="DA21" s="16">
         <v>530.14508472597163</v>
       </c>
-      <c r="DA21" s="16">
+      <c r="DB21" s="16">
         <v>796.46113725229418</v>
       </c>
-      <c r="DB21" s="16">
+      <c r="DC21" s="16">
         <v>761.42929508811267</v>
       </c>
-      <c r="DC21" s="16">
+      <c r="DD21" s="16">
         <v>762.48581802400236</v>
       </c>
-      <c r="DD21" s="16">
+      <c r="DE21" s="16">
         <v>789.30586146576684</v>
       </c>
-      <c r="DE21" s="16">
+      <c r="DF21" s="16">
         <v>645.14947110282355</v>
       </c>
-      <c r="DF21" s="16">
+      <c r="DG21" s="16">
         <v>595.10738965258327</v>
       </c>
-      <c r="DG21" s="16">
+      <c r="DH21" s="16">
         <v>805.09351433290385</v>
       </c>
-      <c r="DH21" s="16">
+      <c r="DI21" s="16">
         <v>780.37232539951026</v>
       </c>
-      <c r="DI21" s="16">
+      <c r="DJ21" s="16">
         <v>811.29821395223189</v>
       </c>
-      <c r="DJ21" s="16">
+      <c r="DK21" s="16">
         <v>762.66574476204983</v>
       </c>
-      <c r="DK21" s="16">
+      <c r="DL21" s="16">
         <v>914.29471985745727</v>
       </c>
-      <c r="DL21" s="16">
+      <c r="DM21" s="16">
         <v>965.24225270831516</v>
       </c>
-      <c r="DM21" s="16">
+      <c r="DN21" s="16">
         <v>1020.2508894197888</v>
       </c>
-      <c r="DN21" s="16">
+      <c r="DO21" s="16">
         <v>949.91179167708333</v>
       </c>
-      <c r="DO21" s="16">
+      <c r="DP21" s="16">
         <v>977.04497188327025</v>
       </c>
-      <c r="DP21" s="16">
+      <c r="DQ21" s="16">
         <v>1059.6085810271234</v>
       </c>
-      <c r="DQ21" s="16">
+      <c r="DR21" s="16">
         <v>1332.3621186374367</v>
       </c>
-      <c r="DR21" s="16">
+      <c r="DS21" s="16">
         <v>1270.6614142913443</v>
       </c>
-      <c r="DS21" s="16">
+      <c r="DT21" s="16">
         <v>1510.5523609248173</v>
       </c>
-      <c r="DT21" s="16">
+      <c r="DU21" s="16">
         <v>1416.7980100328678</v>
       </c>
-      <c r="DU21" s="16">
+      <c r="DV21" s="16">
         <v>1742.9660511348879</v>
       </c>
-      <c r="DV21" s="16">
+      <c r="DW21" s="16">
         <v>1642.9162255142624</v>
       </c>
-      <c r="DW21" s="16">
+      <c r="DX21" s="16">
         <v>1742.820547147835</v>
       </c>
-      <c r="DX21" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY21" s="16">
-        <v>1694.4122486539186</v>
+        <v>1409.0467657987369</v>
       </c>
       <c r="DZ21" s="16">
-        <v>1549.0520339146215</v>
+        <v>1693.0542580928438</v>
+      </c>
+      <c r="EA21" s="16">
+        <v>1557.2905238773983</v>
+      </c>
+      <c r="EB21" s="16">
+        <v>1538.5109768053371</v>
       </c>
     </row>
-    <row r="22" spans="2:130" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="25" t="s">
         <v>111</v>
       </c>
       <c r="C22" s="16">
         <v>802.38039109288911</v>
       </c>
       <c r="D22" s="16">
         <v>1021.1165285881675</v>
       </c>
       <c r="E22" s="16">
         <v>959.98114303136106</v>
       </c>
       <c r="F22" s="17">
         <v>1476.9989755235047</v>
       </c>
       <c r="G22" s="17">
         <v>1308.17847716403</v>
       </c>
       <c r="H22" s="17">
         <v>1586.3581476919362</v>
       </c>
       <c r="I22" s="17">
         <v>1941.091107136396</v>
       </c>
       <c r="J22" s="17">
@@ -8247,360 +8352,366 @@
       <c r="T22" s="17">
         <v>2324.817607624158</v>
       </c>
       <c r="U22" s="17">
         <v>2972.4092827154946</v>
       </c>
       <c r="V22" s="17">
         <v>3132.5038639537961</v>
       </c>
       <c r="W22" s="17">
         <v>2237.0873987174195</v>
       </c>
       <c r="X22" s="17">
         <v>3645.771144823364</v>
       </c>
       <c r="Y22" s="17">
         <v>4170.9401348501469</v>
       </c>
       <c r="Z22" s="17">
         <v>5258.0376612991286</v>
       </c>
       <c r="AA22" s="17">
         <v>6291.4753651268911</v>
       </c>
       <c r="AB22" s="17">
+        <v>7178.2960175508615</v>
+      </c>
+      <c r="AC22" s="17">
         <v>109.40607707974682</v>
       </c>
-      <c r="AC22" s="17">
+      <c r="AD22" s="17">
         <v>276.86418532827787</v>
       </c>
-      <c r="AD22" s="17">
+      <c r="AE22" s="17">
         <v>181.19537413009078</v>
       </c>
-      <c r="AE22" s="17">
+      <c r="AF22" s="17">
         <v>234.91475455477365</v>
       </c>
-      <c r="AF22" s="17">
+      <c r="AG22" s="17">
         <v>178.56375214347165</v>
       </c>
-      <c r="AG22" s="17">
+      <c r="AH22" s="17">
         <v>434.98513476014472</v>
       </c>
-      <c r="AH22" s="17">
+      <c r="AI22" s="17">
         <v>240.08528571007338</v>
       </c>
-      <c r="AI22" s="17">
+      <c r="AJ22" s="17">
         <v>167.4823559744778</v>
       </c>
-      <c r="AJ22" s="17">
+      <c r="AK22" s="17">
         <v>223.02162113707578</v>
       </c>
-      <c r="AK22" s="17">
+      <c r="AL22" s="17">
         <v>376.43738442265652</v>
       </c>
-      <c r="AL22" s="17">
+      <c r="AM22" s="17">
         <v>193.22192962800472</v>
       </c>
-      <c r="AM22" s="17">
+      <c r="AN22" s="17">
         <v>167.30020784362398</v>
       </c>
-      <c r="AN22" s="16">
+      <c r="AO22" s="16">
         <v>179.18305144019448</v>
       </c>
-      <c r="AO22" s="16">
+      <c r="AP22" s="16">
         <v>857.5231437787653</v>
       </c>
-      <c r="AP22" s="16">
+      <c r="AQ22" s="16">
         <v>233.18070605218006</v>
       </c>
-      <c r="AQ22" s="16">
+      <c r="AR22" s="16">
         <v>207.11207425236481</v>
       </c>
-      <c r="AR22" s="16">
+      <c r="AS22" s="16">
         <v>251.05406297305274</v>
       </c>
-      <c r="AS22" s="16">
+      <c r="AT22" s="16">
         <v>434.99164978428206</v>
       </c>
-      <c r="AT22" s="16">
+      <c r="AU22" s="16">
         <v>398.22312128216726</v>
       </c>
-      <c r="AU22" s="16">
+      <c r="AV22" s="16">
         <v>223.90964312452792</v>
       </c>
-      <c r="AV22" s="16">
+      <c r="AW22" s="16">
         <v>299.64376342395656</v>
       </c>
-      <c r="AW22" s="16">
+      <c r="AX22" s="16">
         <v>714.44434768759095</v>
       </c>
-      <c r="AX22" s="16">
+      <c r="AY22" s="16">
         <v>320.69536120823932</v>
       </c>
-      <c r="AY22" s="16">
+      <c r="AZ22" s="16">
         <v>251.5746753721493</v>
       </c>
-      <c r="AZ22" s="16">
+      <c r="BA22" s="16">
         <v>493.1605605616698</v>
       </c>
-      <c r="BA22" s="16">
+      <c r="BB22" s="16">
         <v>728.39325245511657</v>
       </c>
-      <c r="BB22" s="16">
+      <c r="BC22" s="16">
         <v>404.232350536963</v>
       </c>
-      <c r="BC22" s="16">
+      <c r="BD22" s="16">
         <v>315.30494358264667</v>
       </c>
-      <c r="BD22" s="16">
+      <c r="BE22" s="16">
         <v>495.57922938801391</v>
       </c>
-      <c r="BE22" s="16">
+      <c r="BF22" s="16">
         <v>925.42538708715574</v>
       </c>
-      <c r="BF22" s="16">
+      <c r="BG22" s="16">
         <v>493.15403674953734</v>
       </c>
-      <c r="BG22" s="16">
+      <c r="BH22" s="16">
         <v>404.75910093559492</v>
       </c>
-      <c r="BH22" s="16">
+      <c r="BI22" s="16">
         <v>621.06872187475722</v>
       </c>
-      <c r="BI22" s="16">
+      <c r="BJ22" s="16">
         <v>1132.1955132571732</v>
       </c>
-      <c r="BJ22" s="16">
+      <c r="BK22" s="16">
         <v>591.37444196216393</v>
       </c>
-      <c r="BK22" s="16">
+      <c r="BL22" s="16">
         <v>465.82170772409756</v>
       </c>
-      <c r="BL22" s="16">
+      <c r="BM22" s="16">
         <v>647.05876420760899</v>
       </c>
-      <c r="BM22" s="16">
+      <c r="BN22" s="16">
         <v>748.48643205232122</v>
       </c>
-      <c r="BN22" s="16">
+      <c r="BO22" s="16">
         <v>511.64485744030242</v>
       </c>
-      <c r="BO22" s="16">
+      <c r="BP22" s="16">
         <v>529.6093562710787</v>
       </c>
-      <c r="BP22" s="16">
+      <c r="BQ22" s="16">
         <v>653.23290992130035</v>
       </c>
-      <c r="BQ22" s="16">
+      <c r="BR22" s="16">
         <v>564.21935278070828</v>
       </c>
-      <c r="BR22" s="16">
+      <c r="BS22" s="16">
         <v>733.26863010941781</v>
       </c>
-      <c r="BS22" s="16">
+      <c r="BT22" s="16">
         <v>472.95758796686107</v>
       </c>
-      <c r="BT22" s="16">
+      <c r="BU22" s="16">
         <v>660.28867454505951</v>
       </c>
-      <c r="BU22" s="16">
+      <c r="BV22" s="16">
         <v>720.70055261828247</v>
       </c>
-      <c r="BV22" s="16">
+      <c r="BW22" s="16">
         <v>639.25580074083973</v>
       </c>
-      <c r="BW22" s="16">
+      <c r="BX22" s="16">
         <v>400.13258000701899</v>
       </c>
-      <c r="BX22" s="16">
+      <c r="BY22" s="16">
         <v>681.69147830468205</v>
       </c>
-      <c r="BY22" s="16">
+      <c r="BZ22" s="16">
         <v>741.19093750019135</v>
       </c>
-      <c r="BZ22" s="16">
+      <c r="CA22" s="16">
         <v>755.76938248103068</v>
       </c>
-      <c r="CA22" s="16">
+      <c r="CB22" s="16">
         <v>311.67176666965298</v>
       </c>
-      <c r="CB22" s="16">
+      <c r="CC22" s="16">
         <v>582.27981561672652</v>
       </c>
-      <c r="CC22" s="16">
+      <c r="CD22" s="16">
         <v>571.07751524414948</v>
       </c>
-      <c r="CD22" s="16">
+      <c r="CE22" s="16">
         <v>605.11007229167228</v>
       </c>
-      <c r="CE22" s="16">
+      <c r="CF22" s="16">
         <v>77.913617683869234</v>
       </c>
-      <c r="CF22" s="16">
+      <c r="CG22" s="16">
         <v>579.69485132422483</v>
       </c>
-      <c r="CG22" s="18">
+      <c r="CH22" s="18">
         <v>669.97293815588023</v>
       </c>
-      <c r="CH22" s="18">
+      <c r="CI22" s="18">
         <v>689.14296586432749</v>
       </c>
-      <c r="CI22" s="16">
+      <c r="CJ22" s="16">
         <v>-244.7674022906638</v>
       </c>
-      <c r="CJ22" s="16">
+      <c r="CK22" s="16">
         <v>536.40781615465119</v>
       </c>
-      <c r="CK22" s="16">
+      <c r="CL22" s="16">
         <v>727.7225251465062</v>
       </c>
-      <c r="CL22" s="16">
+      <c r="CM22" s="16">
         <v>22.085212033809096</v>
       </c>
-      <c r="CM22" s="16">
+      <c r="CN22" s="16">
         <v>187.83722126797383</v>
       </c>
-      <c r="CN22" s="16">
+      <c r="CO22" s="16">
         <v>418.82518616815827</v>
       </c>
-      <c r="CO22" s="16">
+      <c r="CP22" s="16">
         <v>730.94510467218629</v>
       </c>
-      <c r="CP22" s="16">
+      <c r="CQ22" s="16">
         <v>880.47292358453637</v>
       </c>
-      <c r="CQ22" s="16">
+      <c r="CR22" s="16">
         <v>321.15196061458272</v>
       </c>
-      <c r="CR22" s="16">
+      <c r="CS22" s="16">
         <v>550.38440022891893</v>
       </c>
-      <c r="CS22" s="16">
+      <c r="CT22" s="16">
         <v>727.77132344205756</v>
       </c>
-      <c r="CT22" s="16">
+      <c r="CU22" s="16">
         <v>775.82212928644094</v>
       </c>
-      <c r="CU22" s="16">
+      <c r="CV22" s="16">
         <v>270.83975466674059</v>
       </c>
-      <c r="CV22" s="16">
+      <c r="CW22" s="16">
         <v>634.42471437389463</v>
       </c>
-      <c r="CW22" s="16">
+      <c r="CX22" s="16">
         <v>788.90711212869178</v>
       </c>
-      <c r="CX22" s="16">
+      <c r="CY22" s="16">
         <v>974.86329911802272</v>
       </c>
-      <c r="CY22" s="16">
+      <c r="CZ22" s="16">
         <v>574.21415709488508</v>
       </c>
-      <c r="CZ22" s="16">
+      <c r="DA22" s="16">
         <v>598.8392220191829</v>
       </c>
-      <c r="DA22" s="16">
+      <c r="DB22" s="16">
         <v>993.60283779277142</v>
       </c>
-      <c r="DB22" s="16">
+      <c r="DC22" s="16">
         <v>1147.7851153362992</v>
       </c>
-      <c r="DC22" s="16">
+      <c r="DD22" s="16">
         <v>392.27668880554268</v>
       </c>
-      <c r="DD22" s="16">
+      <c r="DE22" s="16">
         <v>566.03307590069835</v>
       </c>
-      <c r="DE22" s="16">
+      <c r="DF22" s="16">
         <v>584.1630985315486</v>
       </c>
-      <c r="DF22" s="16">
+      <c r="DG22" s="16">
         <v>759.49382199302534</v>
       </c>
-      <c r="DG22" s="16">
+      <c r="DH22" s="16">
         <v>327.39740229214721</v>
       </c>
-      <c r="DH22" s="16">
+      <c r="DI22" s="16">
         <v>730.55165725335564</v>
       </c>
-      <c r="DI22" s="16">
+      <c r="DJ22" s="16">
         <v>971.04861686329878</v>
       </c>
-      <c r="DJ22" s="16">
+      <c r="DK22" s="16">
         <v>1159.0635564448246</v>
       </c>
-      <c r="DK22" s="16">
+      <c r="DL22" s="16">
         <v>785.10731426188511</v>
       </c>
-      <c r="DL22" s="16">
+      <c r="DM22" s="16">
         <v>969.77821103057795</v>
       </c>
-      <c r="DM22" s="16">
+      <c r="DN22" s="16">
         <v>1108.5486759698642</v>
       </c>
-      <c r="DN22" s="16">
+      <c r="DO22" s="16">
         <v>1537.64426926692</v>
       </c>
-      <c r="DO22" s="16">
+      <c r="DP22" s="16">
         <v>554.96897858278498</v>
       </c>
-      <c r="DP22" s="16">
+      <c r="DQ22" s="16">
         <v>904.82429042256001</v>
       </c>
-      <c r="DQ22" s="16">
+      <c r="DR22" s="16">
         <v>1444.0488430483229</v>
       </c>
-      <c r="DR22" s="16">
+      <c r="DS22" s="16">
         <v>1867.9489410497513</v>
       </c>
-      <c r="DS22" s="16">
+      <c r="DT22" s="16">
         <v>1041.2155867784941</v>
       </c>
-      <c r="DT22" s="16">
+      <c r="DU22" s="16">
         <v>1190.447015101576</v>
       </c>
-      <c r="DU22" s="16">
+      <c r="DV22" s="16">
         <v>1811.6445873576095</v>
       </c>
-      <c r="DV22" s="16">
+      <c r="DW22" s="16">
         <v>2041.5528963054574</v>
       </c>
-      <c r="DW22" s="16">
+      <c r="DX22" s="16">
         <v>1247.8308663622486</v>
       </c>
-      <c r="DX22" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY22" s="16">
-        <v>2005.3065362428263</v>
+        <v>1132.2132401077956</v>
       </c>
       <c r="DZ22" s="16">
-        <v>2370.4094867341023</v>
+        <v>2008.016068640261</v>
+      </c>
+      <c r="EA22" s="16">
+        <v>2394.6981496334429</v>
+      </c>
+      <c r="EB22" s="16">
+        <v>1643.3685591693616</v>
       </c>
     </row>
-    <row r="23" spans="2:130" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="25" t="s">
         <v>112</v>
       </c>
       <c r="C23" s="16">
         <v>1136.7218728181049</v>
       </c>
       <c r="D23" s="16">
         <v>1295.4680291822799</v>
       </c>
       <c r="E23" s="16">
         <v>1360.5032215906085</v>
       </c>
       <c r="F23" s="17">
         <v>1417.9808923323731</v>
       </c>
       <c r="G23" s="17">
         <v>1408.3613399033588</v>
       </c>
       <c r="H23" s="17">
         <v>1387.3022051363805</v>
       </c>
       <c r="I23" s="17">
         <v>1296.3664429944097</v>
       </c>
       <c r="J23" s="17">
@@ -8636,360 +8747,366 @@
       <c r="T23" s="17">
         <v>1490.4400689759004</v>
       </c>
       <c r="U23" s="17">
         <v>1547.8794080803004</v>
       </c>
       <c r="V23" s="17">
         <v>1656.2033460466005</v>
       </c>
       <c r="W23" s="17">
         <v>1985.0729885737996</v>
       </c>
       <c r="X23" s="17">
         <v>2145.5767396156989</v>
       </c>
       <c r="Y23" s="17">
         <v>2163.1513810611996</v>
       </c>
       <c r="Z23" s="17">
         <v>1863.5149811663005</v>
       </c>
       <c r="AA23" s="17">
         <v>1843.2477666940997</v>
       </c>
       <c r="AB23" s="17">
+        <v>2325.9934979548989</v>
+      </c>
+      <c r="AC23" s="17">
         <v>247.47668971448985</v>
       </c>
-      <c r="AC23" s="17">
+      <c r="AD23" s="17">
         <v>271.51836269659566</v>
       </c>
-      <c r="AD23" s="17">
+      <c r="AE23" s="17">
         <v>319.49549053254259</v>
       </c>
-      <c r="AE23" s="17">
+      <c r="AF23" s="17">
         <v>298.2313298744769</v>
       </c>
-      <c r="AF23" s="17">
+      <c r="AG23" s="17">
         <v>287.96129397014272</v>
       </c>
-      <c r="AG23" s="17">
+      <c r="AH23" s="17">
         <v>347.08064083229198</v>
       </c>
-      <c r="AH23" s="17">
+      <c r="AI23" s="17">
         <v>322.55746552192011</v>
       </c>
-      <c r="AI23" s="17">
+      <c r="AJ23" s="17">
         <v>337.86862885792499</v>
       </c>
-      <c r="AJ23" s="17">
+      <c r="AK23" s="17">
         <v>324.97485919478811</v>
       </c>
-      <c r="AK23" s="17">
+      <c r="AL23" s="17">
         <v>344.85454611879089</v>
       </c>
-      <c r="AL23" s="17">
+      <c r="AM23" s="17">
         <v>358.48394769652805</v>
       </c>
-      <c r="AM23" s="17">
+      <c r="AN23" s="17">
         <v>332.18986858050158</v>
       </c>
-      <c r="AN23" s="16">
+      <c r="AO23" s="16">
         <v>349.76593118847461</v>
       </c>
-      <c r="AO23" s="16">
+      <c r="AP23" s="16">
         <v>376.75631730128498</v>
       </c>
-      <c r="AP23" s="16">
+      <c r="AQ23" s="16">
         <v>349.88411222300704</v>
       </c>
-      <c r="AQ23" s="16">
+      <c r="AR23" s="16">
         <v>341.57453161960643</v>
       </c>
-      <c r="AR23" s="16">
+      <c r="AS23" s="16">
         <v>318.5705257790608</v>
       </c>
-      <c r="AS23" s="16">
+      <c r="AT23" s="16">
         <v>358.93976363942335</v>
       </c>
-      <c r="AT23" s="16">
+      <c r="AU23" s="16">
         <v>349.15176813256915</v>
       </c>
-      <c r="AU23" s="16">
+      <c r="AV23" s="16">
         <v>381.69928235230554</v>
       </c>
-      <c r="AV23" s="16">
+      <c r="AW23" s="16">
         <v>346.4408324324304</v>
       </c>
-      <c r="AW23" s="16">
+      <c r="AX23" s="16">
         <v>378.99117565525705</v>
       </c>
-      <c r="AX23" s="16">
+      <c r="AY23" s="16">
         <v>318.96401002510095</v>
       </c>
-      <c r="AY23" s="16">
+      <c r="AZ23" s="16">
         <v>342.90618702359205</v>
       </c>
-      <c r="AZ23" s="16">
+      <c r="BA23" s="16">
         <v>345.98819692435063</v>
       </c>
-      <c r="BA23" s="16">
+      <c r="BB23" s="16">
         <v>357.20432165169211</v>
       </c>
-      <c r="BB23" s="16">
+      <c r="BC23" s="16">
         <v>308.47312393867912</v>
       </c>
-      <c r="BC23" s="16">
+      <c r="BD23" s="16">
         <v>284.70080047968776</v>
       </c>
-      <c r="BD23" s="16">
+      <c r="BE23" s="16">
         <v>293.2408535291961</v>
       </c>
-      <c r="BE23" s="16">
+      <c r="BF23" s="16">
         <v>322.12640827025513</v>
       </c>
-      <c r="BF23" s="16">
+      <c r="BG23" s="16">
         <v>314.57250737334567</v>
       </c>
-      <c r="BG23" s="16">
+      <c r="BH23" s="16">
         <v>307.74522931005106</v>
       </c>
-      <c r="BH23" s="16">
+      <c r="BI23" s="16">
         <v>275.74839315311777</v>
       </c>
-      <c r="BI23" s="16">
+      <c r="BJ23" s="16">
         <v>361.36670411372307</v>
       </c>
-      <c r="BJ23" s="16">
+      <c r="BK23" s="16">
         <v>287.53557750678459</v>
       </c>
-      <c r="BK23" s="16">
+      <c r="BL23" s="16">
         <v>298.09485692832698</v>
       </c>
-      <c r="BL23" s="16">
+      <c r="BM23" s="16">
         <v>259.95757455876674</v>
       </c>
-      <c r="BM23" s="16">
+      <c r="BN23" s="16">
         <v>346.43841517156358</v>
       </c>
-      <c r="BN23" s="16">
+      <c r="BO23" s="16">
         <v>251.56133283938286</v>
       </c>
-      <c r="BO23" s="16">
+      <c r="BP23" s="16">
         <v>392.93248942680754</v>
       </c>
-      <c r="BP23" s="16">
+      <c r="BQ23" s="16">
         <v>297.01532607389225</v>
       </c>
-      <c r="BQ23" s="16">
+      <c r="BR23" s="16">
         <v>339.20207656726285</v>
       </c>
-      <c r="BR23" s="16">
+      <c r="BS23" s="16">
         <v>293.01445596383763</v>
       </c>
-      <c r="BS23" s="16">
+      <c r="BT23" s="16">
         <v>362.80384922225159</v>
       </c>
-      <c r="BT23" s="16">
+      <c r="BU23" s="16">
         <v>293.50238919999993</v>
       </c>
-      <c r="BU23" s="16">
+      <c r="BV23" s="16">
         <v>348.59071912969995</v>
       </c>
-      <c r="BV23" s="16">
+      <c r="BW23" s="16">
         <v>341.72096298839995</v>
       </c>
-      <c r="BW23" s="16">
+      <c r="BX23" s="16">
         <v>326.48444182750018</v>
       </c>
-      <c r="BX23" s="16">
+      <c r="BY23" s="16">
         <v>306.20508737659998</v>
       </c>
-      <c r="BY23" s="16">
+      <c r="BZ23" s="16">
         <v>364.23936600859992</v>
       </c>
-      <c r="BZ23" s="16">
+      <c r="CA23" s="16">
         <v>315.57274676209977</v>
       </c>
-      <c r="CA23" s="16">
+      <c r="CB23" s="16">
         <v>342.63973396440014</v>
       </c>
-      <c r="CB23" s="16">
+      <c r="CC23" s="16">
         <v>320.7875743999</v>
       </c>
-      <c r="CC23" s="16">
+      <c r="CD23" s="16">
         <v>409.08971397240032</v>
       </c>
-      <c r="CD23" s="16">
+      <c r="CE23" s="16">
         <v>253.42505797490026</v>
       </c>
-      <c r="CE23" s="16">
+      <c r="CF23" s="16">
         <v>253.63844794359977</v>
       </c>
-      <c r="CF23" s="16">
+      <c r="CG23" s="16">
         <v>125.13899518640028</v>
       </c>
-      <c r="CG23" s="18">
+      <c r="CH23" s="18">
         <v>231.37505461559988</v>
       </c>
-      <c r="CH23" s="18">
+      <c r="CI23" s="18">
         <v>276.52572410330015</v>
       </c>
-      <c r="CI23" s="16">
+      <c r="CJ23" s="16">
         <v>262.75272254920014</v>
       </c>
-      <c r="CJ23" s="16">
+      <c r="CK23" s="16">
         <v>171.48232073810016</v>
       </c>
-      <c r="CK23" s="16">
+      <c r="CL23" s="16">
         <v>294.79918136110035</v>
       </c>
-      <c r="CL23" s="16">
+      <c r="CM23" s="16">
         <v>318.57348857909983</v>
       </c>
-      <c r="CM23" s="16">
+      <c r="CN23" s="16">
         <v>337.46156617169999</v>
       </c>
-      <c r="CN23" s="16">
+      <c r="CO23" s="16">
         <v>195.76579421589997</v>
       </c>
-      <c r="CO23" s="16">
+      <c r="CP23" s="16">
         <v>393.25006052010025</v>
       </c>
-      <c r="CP23" s="16">
+      <c r="CQ23" s="16">
         <v>344.4492432274003</v>
       </c>
-      <c r="CQ23" s="16">
+      <c r="CR23" s="16">
         <v>370.85454015889991</v>
       </c>
-      <c r="CR23" s="16">
+      <c r="CS23" s="16">
         <v>319.68323743120038</v>
       </c>
-      <c r="CS23" s="16">
+      <c r="CT23" s="16">
         <v>402.42619430670015</v>
       </c>
-      <c r="CT23" s="16">
+      <c r="CU23" s="16">
         <v>364.59019510580026</v>
       </c>
-      <c r="CU23" s="16">
+      <c r="CV23" s="16">
         <v>403.74044213219975</v>
       </c>
-      <c r="CV23" s="16">
+      <c r="CW23" s="16">
         <v>325.26560506380014</v>
       </c>
-      <c r="CW23" s="16">
+      <c r="CX23" s="16">
         <v>409.82005937950021</v>
       </c>
-      <c r="CX23" s="16">
+      <c r="CY23" s="16">
         <v>372.28754601359981</v>
       </c>
-      <c r="CY23" s="16">
+      <c r="CZ23" s="16">
         <v>440.5061976234</v>
       </c>
-      <c r="CZ23" s="16">
+      <c r="DA23" s="16">
         <v>229.7697160793</v>
       </c>
-      <c r="DA23" s="16">
+      <c r="DB23" s="16">
         <v>493.49003097820008</v>
       </c>
-      <c r="DB23" s="16">
+      <c r="DC23" s="16">
         <v>444.9177353453</v>
       </c>
-      <c r="DC23" s="16">
+      <c r="DD23" s="16">
         <v>488.02586364380011</v>
       </c>
-      <c r="DD23" s="16">
+      <c r="DE23" s="16">
         <v>369.07834081879986</v>
       </c>
-      <c r="DE23" s="16">
+      <c r="DF23" s="16">
         <v>571.42417002589991</v>
       </c>
-      <c r="DF23" s="16">
+      <c r="DG23" s="16">
         <v>504.86616841109986</v>
       </c>
-      <c r="DG23" s="16">
+      <c r="DH23" s="16">
         <v>539.70430931800001</v>
       </c>
-      <c r="DH23" s="16">
+      <c r="DI23" s="16">
         <v>629.27644691939975</v>
       </c>
-      <c r="DI23" s="16">
+      <c r="DJ23" s="16">
         <v>480.29616239279977</v>
       </c>
-      <c r="DJ23" s="16">
+      <c r="DK23" s="16">
         <v>560.43251533069952</v>
       </c>
-      <c r="DK23" s="16">
+      <c r="DL23" s="16">
         <v>475.57161497279981</v>
       </c>
-      <c r="DL23" s="16">
+      <c r="DM23" s="16">
         <v>464.01328233990012</v>
       </c>
-      <c r="DM23" s="16">
+      <c r="DN23" s="16">
         <v>542.09975883220045</v>
       </c>
-      <c r="DN23" s="16">
+      <c r="DO23" s="16">
         <v>544.09350383009962</v>
       </c>
-      <c r="DO23" s="16">
+      <c r="DP23" s="16">
         <v>612.94483605899973</v>
       </c>
-      <c r="DP23" s="16">
+      <c r="DQ23" s="16">
         <v>444.48794855560004</v>
       </c>
-      <c r="DQ23" s="16">
+      <c r="DR23" s="16">
         <v>373.60332942370042</v>
       </c>
-      <c r="DR23" s="16">
+      <c r="DS23" s="16">
         <v>614.72739541829981</v>
       </c>
-      <c r="DS23" s="16">
+      <c r="DT23" s="16">
         <v>430.69630776869997</v>
       </c>
-      <c r="DT23" s="16">
+      <c r="DU23" s="16">
         <v>474.52494484140016</v>
       </c>
-      <c r="DU23" s="16">
+      <c r="DV23" s="16">
         <v>568.1319856656994</v>
       </c>
-      <c r="DV23" s="16">
+      <c r="DW23" s="16">
         <v>585.87756974269973</v>
       </c>
-      <c r="DW23" s="16">
+      <c r="DX23" s="16">
         <v>214.71326644430042</v>
       </c>
-      <c r="DX23" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY23" s="16">
-        <v>581.44205371089993</v>
+        <v>446.38161653809971</v>
       </c>
       <c r="DZ23" s="16">
-        <v>729.34234714619993</v>
+        <v>580.18356362089958</v>
+      </c>
+      <c r="EA23" s="16">
+        <v>711.44728951619925</v>
+      </c>
+      <c r="EB23" s="16">
+        <v>587.98102827970024</v>
       </c>
     </row>
-    <row r="24" spans="2:130" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="25" t="s">
         <v>113</v>
       </c>
       <c r="C24" s="16">
         <v>1401.9455548162025</v>
       </c>
       <c r="D24" s="16">
         <v>1560.8070447467021</v>
       </c>
       <c r="E24" s="16">
         <v>1704.5197809655008</v>
       </c>
       <c r="F24" s="17">
         <v>1752.8403162692816</v>
       </c>
       <c r="G24" s="17">
         <v>1828.2413138032771</v>
       </c>
       <c r="H24" s="17">
         <v>1875.6630933516376</v>
       </c>
       <c r="I24" s="17">
         <v>1872.5914843056303</v>
       </c>
       <c r="J24" s="17">
@@ -9025,360 +9142,366 @@
       <c r="T24" s="17">
         <v>2958.5017618888005</v>
       </c>
       <c r="U24" s="17">
         <v>3154.8652190930002</v>
       </c>
       <c r="V24" s="17">
         <v>3486.4919048939</v>
       </c>
       <c r="W24" s="17">
         <v>3826.4638826068995</v>
       </c>
       <c r="X24" s="17">
         <v>4157.2122046349996</v>
       </c>
       <c r="Y24" s="17">
         <v>4369.9081520636009</v>
       </c>
       <c r="Z24" s="17">
         <v>4826.4559890511</v>
       </c>
       <c r="AA24" s="17">
         <v>5069.7324202857999</v>
       </c>
       <c r="AB24" s="17">
+        <v>5371.8572170879997</v>
+      </c>
+      <c r="AC24" s="17">
         <v>301.35407504843175</v>
       </c>
-      <c r="AC24" s="17">
+      <c r="AD24" s="17">
         <v>334.33831456770702</v>
       </c>
-      <c r="AD24" s="17">
+      <c r="AE24" s="17">
         <v>384.83075832958673</v>
       </c>
-      <c r="AE24" s="17">
+      <c r="AF24" s="17">
         <v>381.42240687047689</v>
       </c>
-      <c r="AF24" s="17">
+      <c r="AG24" s="17">
         <v>346.21702354319325</v>
       </c>
-      <c r="AG24" s="17">
+      <c r="AH24" s="17">
         <v>404.98166198271309</v>
       </c>
-      <c r="AH24" s="17">
+      <c r="AI24" s="17">
         <v>387.93350000767134</v>
       </c>
-      <c r="AI24" s="17">
+      <c r="AJ24" s="17">
         <v>421.67485921312448</v>
       </c>
-      <c r="AJ24" s="17">
+      <c r="AK24" s="17">
         <v>409.77303362956116</v>
       </c>
-      <c r="AK24" s="17">
+      <c r="AL24" s="17">
         <v>435.23698811144845</v>
       </c>
-      <c r="AL24" s="17">
+      <c r="AM24" s="17">
         <v>427.24121002164725</v>
       </c>
-      <c r="AM24" s="17">
+      <c r="AN24" s="17">
         <v>432.26854920284376</v>
       </c>
-      <c r="AN24" s="16">
+      <c r="AO24" s="16">
         <v>421.4641704144334</v>
       </c>
-      <c r="AO24" s="16">
+      <c r="AP24" s="16">
         <v>456.67642488459336</v>
       </c>
-      <c r="AP24" s="16">
+      <c r="AQ24" s="16">
         <v>436.47239310956041</v>
       </c>
-      <c r="AQ24" s="16">
+      <c r="AR24" s="16">
         <v>438.22732786069434</v>
       </c>
-      <c r="AR24" s="16">
+      <c r="AS24" s="16">
         <v>425.27584975386924</v>
       </c>
-      <c r="AS24" s="16">
+      <c r="AT24" s="16">
         <v>465.14241768848166</v>
       </c>
-      <c r="AT24" s="16">
+      <c r="AU24" s="16">
         <v>450.18956047827544</v>
       </c>
-      <c r="AU24" s="16">
+      <c r="AV24" s="16">
         <v>487.63348588265086</v>
       </c>
-      <c r="AV24" s="16">
+      <c r="AW24" s="16">
         <v>457.77816573420716</v>
       </c>
-      <c r="AW24" s="16">
+      <c r="AX24" s="16">
         <v>495.36432617654475</v>
       </c>
-      <c r="AX24" s="16">
+      <c r="AY24" s="16">
         <v>448.2383268004769</v>
       </c>
-      <c r="AY24" s="16">
+      <c r="AZ24" s="16">
         <v>474.28227464040867</v>
       </c>
-      <c r="AZ24" s="16">
+      <c r="BA24" s="16">
         <v>462.22920118275005</v>
       </c>
-      <c r="BA24" s="16">
+      <c r="BB24" s="16">
         <v>514.20964098923832</v>
       </c>
-      <c r="BB24" s="16">
+      <c r="BC24" s="16">
         <v>455.20523339960698</v>
       </c>
-      <c r="BC24" s="16">
+      <c r="BD24" s="16">
         <v>440.94740873403509</v>
       </c>
-      <c r="BD24" s="16">
+      <c r="BE24" s="16">
         <v>415.7031808718246</v>
       </c>
-      <c r="BE24" s="16">
+      <c r="BF24" s="16">
         <v>469.65091196684023</v>
       </c>
-      <c r="BF24" s="16">
+      <c r="BG24" s="16">
         <v>455.92988828997693</v>
       </c>
-      <c r="BG24" s="16">
+      <c r="BH24" s="16">
         <v>494.68174604467742</v>
       </c>
-      <c r="BH24" s="16">
+      <c r="BI24" s="16">
         <v>419.44905192553898</v>
       </c>
-      <c r="BI24" s="16">
+      <c r="BJ24" s="16">
         <v>517.15667727189884</v>
       </c>
-      <c r="BJ24" s="16">
+      <c r="BK24" s="16">
         <v>449.25364136898276</v>
       </c>
-      <c r="BK24" s="16">
+      <c r="BL24" s="16">
         <v>531.38283093253244</v>
       </c>
-      <c r="BL24" s="16">
+      <c r="BM24" s="16">
         <v>421.92970270544026</v>
       </c>
-      <c r="BM24" s="16">
+      <c r="BN24" s="16">
         <v>504.49931186491079</v>
       </c>
-      <c r="BN24" s="16">
+      <c r="BO24" s="16">
         <v>411.87316122521094</v>
       </c>
-      <c r="BO24" s="16">
+      <c r="BP24" s="16">
         <v>567.17340068109161</v>
       </c>
-      <c r="BP24" s="16">
+      <c r="BQ24" s="16">
         <v>451.19385663569722</v>
       </c>
-      <c r="BQ24" s="16">
+      <c r="BR24" s="16">
         <v>511.94106379330856</v>
       </c>
-      <c r="BR24" s="16">
+      <c r="BS24" s="16">
         <v>438.4281428288574</v>
       </c>
-      <c r="BS24" s="16">
+      <c r="BT24" s="16">
         <v>545.98075223918897</v>
       </c>
-      <c r="BT24" s="16">
+      <c r="BU24" s="16">
         <v>487.09652313569995</v>
       </c>
-      <c r="BU24" s="16">
+      <c r="BV24" s="16">
         <v>523.52124023789997</v>
       </c>
-      <c r="BV24" s="16">
+      <c r="BW24" s="16">
         <v>519.44544020540002</v>
       </c>
-      <c r="BW24" s="16">
+      <c r="BX24" s="16">
         <v>537.17008726100005</v>
       </c>
-      <c r="BX24" s="16">
+      <c r="BY24" s="16">
         <v>511.5736453122999</v>
       </c>
-      <c r="BY24" s="16">
+      <c r="BZ24" s="16">
         <v>551.14847312500001</v>
       </c>
-      <c r="BZ24" s="16">
+      <c r="CA24" s="16">
         <v>534.00687013669994</v>
       </c>
-      <c r="CA24" s="16">
+      <c r="CB24" s="16">
         <v>554.53167017470003</v>
       </c>
-      <c r="CB24" s="16">
+      <c r="CC24" s="16">
         <v>528.07035340009998</v>
       </c>
-      <c r="CC24" s="16">
+      <c r="CD24" s="16">
         <v>608.26943469300011</v>
       </c>
-      <c r="CD24" s="16">
+      <c r="CE24" s="16">
         <v>549.13539880710039</v>
       </c>
-      <c r="CE24" s="16">
+      <c r="CF24" s="16">
         <v>583.37177689289979</v>
       </c>
-      <c r="CF24" s="16">
+      <c r="CG24" s="16">
         <v>507.56676835220026</v>
       </c>
-      <c r="CG24" s="18">
+      <c r="CH24" s="18">
         <v>545.66890425629981</v>
       </c>
-      <c r="CH24" s="18">
+      <c r="CI24" s="18">
         <v>550.39735319820022</v>
       </c>
-      <c r="CI24" s="16">
+      <c r="CJ24" s="16">
         <v>579.92069318790016</v>
       </c>
-      <c r="CJ24" s="16">
+      <c r="CK24" s="16">
         <v>546.20964428690013</v>
       </c>
-      <c r="CK24" s="16">
+      <c r="CL24" s="16">
         <v>609.22094930780031</v>
       </c>
-      <c r="CL24" s="16">
+      <c r="CM24" s="16">
         <v>607.74483339070002</v>
       </c>
-      <c r="CM24" s="16">
+      <c r="CN24" s="16">
         <v>649.73799973719997</v>
       </c>
-      <c r="CN24" s="16">
+      <c r="CO24" s="16">
         <v>559.68703683669992</v>
       </c>
-      <c r="CO24" s="16">
+      <c r="CP24" s="16">
         <v>700.18098146280022</v>
       </c>
-      <c r="CP24" s="16">
+      <c r="CQ24" s="16">
         <v>700.99070699970014</v>
       </c>
-      <c r="CQ24" s="16">
+      <c r="CR24" s="16">
         <v>750.82877740000004</v>
       </c>
-      <c r="CR24" s="16">
+      <c r="CS24" s="16">
         <v>684.28049965290029</v>
       </c>
-      <c r="CS24" s="16">
+      <c r="CT24" s="16">
         <v>766.25647914680007</v>
       </c>
-      <c r="CT24" s="16">
+      <c r="CU24" s="16">
         <v>727.78041220230023</v>
       </c>
-      <c r="CU24" s="16">
+      <c r="CV24" s="16">
         <v>780.1843708867998</v>
       </c>
-      <c r="CV24" s="16">
+      <c r="CW24" s="16">
         <v>732.75647262530015</v>
       </c>
-      <c r="CW24" s="16">
+      <c r="CX24" s="16">
         <v>784.70575146670024</v>
       </c>
-      <c r="CX24" s="16">
+      <c r="CY24" s="16">
         <v>776.55652035669982</v>
       </c>
-      <c r="CY24" s="16">
+      <c r="CZ24" s="16">
         <v>860.84647464429997</v>
       </c>
-      <c r="CZ24" s="16">
+      <c r="DA24" s="16">
         <v>778.27173470719993</v>
       </c>
-      <c r="DA24" s="16">
+      <c r="DB24" s="16">
         <v>896.44660014420015</v>
       </c>
-      <c r="DB24" s="16">
+      <c r="DC24" s="16">
         <v>906.49511459560006</v>
       </c>
-      <c r="DC24" s="16">
+      <c r="DD24" s="16">
         <v>905.27845544690013</v>
       </c>
-      <c r="DD24" s="16">
+      <c r="DE24" s="16">
         <v>853.17814130039994</v>
       </c>
-      <c r="DE24" s="16">
+      <c r="DF24" s="16">
         <v>995.66053430809984</v>
       </c>
-      <c r="DF24" s="16">
+      <c r="DG24" s="16">
         <v>916.66786706909988</v>
       </c>
-      <c r="DG24" s="16">
+      <c r="DH24" s="16">
         <v>1060.9573399292999</v>
       </c>
-      <c r="DH24" s="16">
+      <c r="DI24" s="16">
         <v>1168.8986484134998</v>
       </c>
-      <c r="DI24" s="16">
+      <c r="DJ24" s="16">
         <v>931.39874306819991</v>
       </c>
-      <c r="DJ24" s="16">
+      <c r="DK24" s="16">
         <v>1037.5597246178995</v>
       </c>
-      <c r="DK24" s="16">
+      <c r="DL24" s="16">
         <v>1019.3550885353998</v>
       </c>
-      <c r="DL24" s="16">
+      <c r="DM24" s="16">
         <v>1048.8651249447</v>
       </c>
-      <c r="DM24" s="16">
+      <c r="DN24" s="16">
         <v>1055.1369106023005</v>
       </c>
-      <c r="DN24" s="16">
+      <c r="DO24" s="16">
         <v>1115.7554796278998</v>
       </c>
-      <c r="DO24" s="16">
+      <c r="DP24" s="16">
         <v>1150.1506368886999</v>
       </c>
-      <c r="DP24" s="16">
+      <c r="DQ24" s="16">
         <v>1059.8813548800001</v>
       </c>
-      <c r="DQ24" s="16">
+      <c r="DR24" s="16">
         <v>1193.4031153725002</v>
       </c>
-      <c r="DR24" s="16">
+      <c r="DS24" s="16">
         <v>1238.1060109252999</v>
       </c>
-      <c r="DS24" s="16">
+      <c r="DT24" s="16">
         <v>1335.0655078733</v>
       </c>
-      <c r="DT24" s="16">
+      <c r="DU24" s="16">
         <v>1150.5374214567</v>
       </c>
-      <c r="DU24" s="16">
+      <c r="DV24" s="16">
         <v>1287.5761777851999</v>
       </c>
-      <c r="DV24" s="16">
+      <c r="DW24" s="16">
         <v>1302.8198562629998</v>
       </c>
-      <c r="DW24" s="16">
+      <c r="DX24" s="16">
         <v>1328.7989647809004</v>
       </c>
-      <c r="DX24" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY24" s="16">
-        <v>1348.2001507036998</v>
+        <v>1194.2441829098998</v>
       </c>
       <c r="DZ24" s="16">
-        <v>1461.3761697691998</v>
+        <v>1354.7507822636996</v>
+      </c>
+      <c r="EA24" s="16">
+        <v>1420.9078533391994</v>
+      </c>
+      <c r="EB24" s="16">
+        <v>1401.9543985752002</v>
       </c>
     </row>
-    <row r="25" spans="2:130" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="25" t="s">
         <v>114</v>
       </c>
       <c r="C25" s="16">
         <v>265.22368199809739</v>
       </c>
       <c r="D25" s="16">
         <v>265.33901556442231</v>
       </c>
       <c r="E25" s="16">
         <v>344.01655937489204</v>
       </c>
       <c r="F25" s="17">
         <v>334.85942393690851</v>
       </c>
       <c r="G25" s="17">
         <v>419.87997389991835</v>
       </c>
       <c r="H25" s="17">
         <v>488.36088821525709</v>
       </c>
       <c r="I25" s="17">
         <v>576.22504131122082</v>
       </c>
       <c r="J25" s="17">
@@ -9414,360 +9537,366 @@
       <c r="T25" s="17">
         <v>1468.0616929129001</v>
       </c>
       <c r="U25" s="17">
         <v>1606.9858110127002</v>
       </c>
       <c r="V25" s="17">
         <v>1830.2885588473</v>
       </c>
       <c r="W25" s="17">
         <v>1841.3908940331</v>
       </c>
       <c r="X25" s="17">
         <v>2011.6354650193002</v>
       </c>
       <c r="Y25" s="17">
         <v>2206.7567710024005</v>
       </c>
       <c r="Z25" s="17">
         <v>2962.9410078848</v>
       </c>
       <c r="AA25" s="17">
         <v>3226.4846535917004</v>
       </c>
       <c r="AB25" s="17">
+        <v>3045.8637191331004</v>
+      </c>
+      <c r="AC25" s="17">
         <v>53.877385333941909</v>
       </c>
-      <c r="AC25" s="17">
+      <c r="AD25" s="17">
         <v>62.81995187111135</v>
       </c>
-      <c r="AD25" s="17">
+      <c r="AE25" s="17">
         <v>65.335267797044111</v>
       </c>
-      <c r="AE25" s="17">
+      <c r="AF25" s="17">
         <v>83.191076995999993</v>
       </c>
-      <c r="AF25" s="17">
+      <c r="AG25" s="17">
         <v>58.255729573050516</v>
       </c>
-      <c r="AG25" s="17">
+      <c r="AH25" s="17">
         <v>57.901021150421116</v>
       </c>
-      <c r="AH25" s="17">
+      <c r="AI25" s="17">
         <v>65.376034485751205</v>
       </c>
-      <c r="AI25" s="17">
+      <c r="AJ25" s="17">
         <v>83.806230355199489</v>
       </c>
-      <c r="AJ25" s="17">
+      <c r="AK25" s="17">
         <v>84.798174434773074</v>
       </c>
-      <c r="AK25" s="17">
+      <c r="AL25" s="17">
         <v>90.382441992657562</v>
       </c>
-      <c r="AL25" s="17">
+      <c r="AM25" s="17">
         <v>68.757262325119228</v>
       </c>
-      <c r="AM25" s="17">
+      <c r="AN25" s="17">
         <v>100.07868062234218</v>
       </c>
-      <c r="AN25" s="16">
+      <c r="AO25" s="16">
         <v>71.698239225958815</v>
       </c>
-      <c r="AO25" s="16">
+      <c r="AP25" s="16">
         <v>79.920107583308408</v>
       </c>
-      <c r="AP25" s="16">
+      <c r="AQ25" s="16">
         <v>86.588280886553378</v>
       </c>
-      <c r="AQ25" s="16">
+      <c r="AR25" s="16">
         <v>96.652796241087913</v>
       </c>
-      <c r="AR25" s="16">
+      <c r="AS25" s="16">
         <v>106.70532397480842</v>
       </c>
-      <c r="AS25" s="16">
+      <c r="AT25" s="16">
         <v>106.2026540490583</v>
       </c>
-      <c r="AT25" s="16">
+      <c r="AU25" s="16">
         <v>101.03779234570632</v>
       </c>
-      <c r="AU25" s="16">
+      <c r="AV25" s="16">
         <v>105.93420353034531</v>
       </c>
-      <c r="AV25" s="16">
+      <c r="AW25" s="16">
         <v>111.33733330177679</v>
       </c>
-      <c r="AW25" s="16">
+      <c r="AX25" s="16">
         <v>116.3731505212877</v>
       </c>
-      <c r="AX25" s="16">
+      <c r="AY25" s="16">
         <v>129.27431677537598</v>
       </c>
-      <c r="AY25" s="16">
+      <c r="AZ25" s="16">
         <v>131.37608761681662</v>
       </c>
-      <c r="AZ25" s="16">
+      <c r="BA25" s="16">
         <v>116.24100425839939</v>
       </c>
-      <c r="BA25" s="16">
+      <c r="BB25" s="16">
         <v>157.00531933754618</v>
       </c>
-      <c r="BB25" s="16">
+      <c r="BC25" s="16">
         <v>146.73210946092786</v>
       </c>
-      <c r="BC25" s="16">
+      <c r="BD25" s="16">
         <v>156.24660825434734</v>
       </c>
-      <c r="BD25" s="16">
+      <c r="BE25" s="16">
         <v>122.46232734262851</v>
       </c>
-      <c r="BE25" s="16">
+      <c r="BF25" s="16">
         <v>147.5245036965851</v>
       </c>
-      <c r="BF25" s="16">
+      <c r="BG25" s="16">
         <v>141.35738091663126</v>
       </c>
-      <c r="BG25" s="16">
+      <c r="BH25" s="16">
         <v>186.93651673462637</v>
       </c>
-      <c r="BH25" s="16">
+      <c r="BI25" s="16">
         <v>143.70065877242121</v>
       </c>
-      <c r="BI25" s="16">
+      <c r="BJ25" s="16">
         <v>155.78997315817577</v>
       </c>
-      <c r="BJ25" s="16">
+      <c r="BK25" s="16">
         <v>161.71806386219816</v>
       </c>
-      <c r="BK25" s="16">
+      <c r="BL25" s="16">
         <v>233.28797400420547</v>
       </c>
-      <c r="BL25" s="16">
+      <c r="BM25" s="16">
         <v>161.97212814667353</v>
       </c>
-      <c r="BM25" s="16">
+      <c r="BN25" s="16">
         <v>158.06089669334722</v>
       </c>
-      <c r="BN25" s="16">
+      <c r="BO25" s="16">
         <v>160.31182838582808</v>
       </c>
-      <c r="BO25" s="16">
+      <c r="BP25" s="16">
         <v>174.24091125428407</v>
       </c>
-      <c r="BP25" s="16">
+      <c r="BQ25" s="16">
         <v>154.17853056180496</v>
       </c>
-      <c r="BQ25" s="16">
+      <c r="BR25" s="16">
         <v>172.73898722604571</v>
       </c>
-      <c r="BR25" s="16">
+      <c r="BS25" s="16">
         <v>145.41368686501977</v>
       </c>
-      <c r="BS25" s="16">
+      <c r="BT25" s="16">
         <v>183.17690301693739</v>
       </c>
-      <c r="BT25" s="16">
+      <c r="BU25" s="16">
         <v>193.59413393570003</v>
       </c>
-      <c r="BU25" s="16">
+      <c r="BV25" s="16">
         <v>174.93052110820003</v>
       </c>
-      <c r="BV25" s="16">
+      <c r="BW25" s="16">
         <v>177.72447721700007</v>
       </c>
-      <c r="BW25" s="16">
+      <c r="BX25" s="16">
         <v>210.68564543349987</v>
       </c>
-      <c r="BX25" s="16">
+      <c r="BY25" s="16">
         <v>205.36855793569993</v>
       </c>
-      <c r="BY25" s="16">
+      <c r="BZ25" s="16">
         <v>186.90910711640009</v>
       </c>
-      <c r="BZ25" s="16">
+      <c r="CA25" s="16">
         <v>218.43412337460018</v>
       </c>
-      <c r="CA25" s="16">
+      <c r="CB25" s="16">
         <v>211.89193621029989</v>
       </c>
-      <c r="CB25" s="16">
+      <c r="CC25" s="16">
         <v>207.28277900019998</v>
       </c>
-      <c r="CC25" s="16">
+      <c r="CD25" s="16">
         <v>199.17972072059982</v>
       </c>
-      <c r="CD25" s="16">
+      <c r="CE25" s="16">
         <v>295.71034083220013</v>
       </c>
-      <c r="CE25" s="16">
+      <c r="CF25" s="16">
         <v>329.73332894930002</v>
       </c>
-      <c r="CF25" s="16">
+      <c r="CG25" s="16">
         <v>382.42777316579998</v>
       </c>
-      <c r="CG25" s="18">
+      <c r="CH25" s="18">
         <v>314.29384964069993</v>
       </c>
-      <c r="CH25" s="18">
+      <c r="CI25" s="18">
         <v>273.87162909490007</v>
       </c>
-      <c r="CI25" s="16">
+      <c r="CJ25" s="16">
         <v>317.16797063870001</v>
       </c>
-      <c r="CJ25" s="16">
+      <c r="CK25" s="16">
         <v>374.72732354879997</v>
       </c>
-      <c r="CK25" s="16">
+      <c r="CL25" s="16">
         <v>314.42176794669996</v>
       </c>
-      <c r="CL25" s="16">
+      <c r="CM25" s="16">
         <v>289.17134481160019</v>
       </c>
-      <c r="CM25" s="16">
+      <c r="CN25" s="16">
         <v>312.27643356549999</v>
       </c>
-      <c r="CN25" s="16">
+      <c r="CO25" s="16">
         <v>363.92124262079994</v>
       </c>
-      <c r="CO25" s="16">
+      <c r="CP25" s="16">
         <v>306.93092094269997</v>
       </c>
-      <c r="CP25" s="16">
+      <c r="CQ25" s="16">
         <v>356.54146377229984</v>
       </c>
-      <c r="CQ25" s="16">
+      <c r="CR25" s="16">
         <v>379.97423724110013</v>
       </c>
-      <c r="CR25" s="16">
+      <c r="CS25" s="16">
         <v>364.59726222169991</v>
       </c>
-      <c r="CS25" s="16">
+      <c r="CT25" s="16">
         <v>363.83028484009992</v>
       </c>
-      <c r="CT25" s="16">
+      <c r="CU25" s="16">
         <v>363.19021709649996</v>
       </c>
-      <c r="CU25" s="16">
+      <c r="CV25" s="16">
         <v>376.44392875460005</v>
       </c>
-      <c r="CV25" s="16">
+      <c r="CW25" s="16">
         <v>407.49086756150001</v>
       </c>
-      <c r="CW25" s="16">
+      <c r="CX25" s="16">
         <v>374.88569208720003</v>
       </c>
-      <c r="CX25" s="16">
+      <c r="CY25" s="16">
         <v>404.26897434310001</v>
       </c>
-      <c r="CY25" s="16">
+      <c r="CZ25" s="16">
         <v>420.34027702089998</v>
       </c>
-      <c r="CZ25" s="16">
+      <c r="DA25" s="16">
         <v>548.50201862789993</v>
       </c>
-      <c r="DA25" s="16">
+      <c r="DB25" s="16">
         <v>402.95656916600007</v>
       </c>
-      <c r="DB25" s="16">
+      <c r="DC25" s="16">
         <v>461.57737925030005</v>
       </c>
-      <c r="DC25" s="16">
+      <c r="DD25" s="16">
         <v>417.25259180310002</v>
       </c>
-      <c r="DD25" s="16">
+      <c r="DE25" s="16">
         <v>484.09980048160008</v>
       </c>
-      <c r="DE25" s="16">
+      <c r="DF25" s="16">
         <v>424.23636428219999</v>
       </c>
-      <c r="DF25" s="16">
+      <c r="DG25" s="16">
         <v>411.80169865800002</v>
       </c>
-      <c r="DG25" s="16">
+      <c r="DH25" s="16">
         <v>521.25303061129989</v>
       </c>
-      <c r="DH25" s="16">
+      <c r="DI25" s="16">
         <v>539.62220149410007</v>
       </c>
-      <c r="DI25" s="16">
+      <c r="DJ25" s="16">
         <v>451.10258067540013</v>
       </c>
-      <c r="DJ25" s="16">
+      <c r="DK25" s="16">
         <v>477.1272092872</v>
       </c>
-      <c r="DK25" s="16">
+      <c r="DL25" s="16">
         <v>543.78347356259997</v>
       </c>
-      <c r="DL25" s="16">
+      <c r="DM25" s="16">
         <v>584.85184260479991</v>
       </c>
-      <c r="DM25" s="16">
+      <c r="DN25" s="16">
         <v>513.03715177010008</v>
       </c>
-      <c r="DN25" s="16">
+      <c r="DO25" s="16">
         <v>571.66197579780021</v>
       </c>
-      <c r="DO25" s="16">
+      <c r="DP25" s="16">
         <v>537.20580082970014</v>
       </c>
-      <c r="DP25" s="16">
+      <c r="DQ25" s="16">
         <v>615.39340632440008</v>
       </c>
-      <c r="DQ25" s="16">
+      <c r="DR25" s="16">
         <v>819.79978594879981</v>
       </c>
-      <c r="DR25" s="16">
+      <c r="DS25" s="16">
         <v>623.37861550700006</v>
       </c>
-      <c r="DS25" s="16">
+      <c r="DT25" s="16">
         <v>904.36920010460005</v>
       </c>
-      <c r="DT25" s="16">
+      <c r="DU25" s="16">
         <v>676.01247661529987</v>
       </c>
-      <c r="DU25" s="16">
+      <c r="DV25" s="16">
         <v>719.44419211950049</v>
       </c>
-      <c r="DV25" s="16">
+      <c r="DW25" s="16">
         <v>716.94228652030006</v>
       </c>
-      <c r="DW25" s="16">
+      <c r="DX25" s="16">
         <v>1114.0856983366</v>
       </c>
-      <c r="DX25" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY25" s="16">
-        <v>766.75809699279989</v>
+        <v>747.86256637180009</v>
       </c>
       <c r="DZ25" s="16">
-        <v>732.03382262299988</v>
+        <v>774.56721864280007</v>
+      </c>
+      <c r="EA25" s="16">
+        <v>709.46056382300014</v>
+      </c>
+      <c r="EB25" s="16">
+        <v>813.97337029549999</v>
       </c>
     </row>
-    <row r="26" spans="2:130" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="15" t="s">
         <v>115</v>
       </c>
       <c r="C26" s="16">
         <v>7.2410766401925954</v>
       </c>
       <c r="D26" s="16">
         <v>154.7335689044732</v>
       </c>
       <c r="E26" s="16">
         <v>520.24515072265865</v>
       </c>
       <c r="F26" s="17">
         <v>101.67707508845189</v>
       </c>
       <c r="G26" s="17">
         <v>31.40020079</v>
       </c>
       <c r="H26" s="17">
         <v>53.046552853960726</v>
       </c>
       <c r="I26" s="17">
         <v>23.429057272878833</v>
       </c>
       <c r="J26" s="17">
@@ -9803,360 +9932,366 @@
       <c r="T26" s="17">
         <v>459.34237226779999</v>
       </c>
       <c r="U26" s="17">
         <v>673.57025552419998</v>
       </c>
       <c r="V26" s="17">
         <v>903.57390936539559</v>
       </c>
       <c r="W26" s="17">
         <v>1067.9142809455325</v>
       </c>
       <c r="X26" s="17">
         <v>1394.7847304385343</v>
       </c>
       <c r="Y26" s="17">
         <v>1667.4272288298143</v>
       </c>
       <c r="Z26" s="17">
         <v>2229.9939302202197</v>
       </c>
       <c r="AA26" s="17">
         <v>1229.8502509477978</v>
       </c>
       <c r="AB26" s="17">
+        <v>1799.7551501994217</v>
+      </c>
+      <c r="AC26" s="17">
         <v>-3.804454067</v>
       </c>
-      <c r="AC26" s="17">
+      <c r="AD26" s="17">
         <v>0.96478217450329939</v>
       </c>
-      <c r="AD26" s="17">
+      <c r="AE26" s="17">
         <v>2.9164467000000007</v>
       </c>
-      <c r="AE26" s="17">
+      <c r="AF26" s="17">
         <v>7.1643018326892953</v>
       </c>
-      <c r="AF26" s="17">
+      <c r="AG26" s="17">
         <v>1.2678912006025929</v>
       </c>
-      <c r="AG26" s="17">
+      <c r="AH26" s="17">
         <v>139.42786596887058</v>
       </c>
-      <c r="AH26" s="17">
+      <c r="AI26" s="17">
         <v>5.1045457919999997</v>
       </c>
-      <c r="AI26" s="17">
+      <c r="AJ26" s="17">
         <v>8.9332659430000003</v>
       </c>
-      <c r="AJ26" s="17">
+      <c r="AK26" s="17">
         <v>9.7299950499999994</v>
       </c>
-      <c r="AK26" s="17">
+      <c r="AL26" s="17">
         <v>485.50661206371217</v>
       </c>
-      <c r="AL26" s="17">
+      <c r="AM26" s="17">
         <v>8.3928307500000017</v>
       </c>
-      <c r="AM26" s="17">
+      <c r="AN26" s="17">
         <v>16.615712858946502</v>
       </c>
-      <c r="AN26" s="16">
+      <c r="AO26" s="16">
         <v>6.9146969410000008</v>
       </c>
-      <c r="AO26" s="16">
+      <c r="AP26" s="16">
         <v>53.614046855371676</v>
       </c>
-      <c r="AP26" s="16">
+      <c r="AQ26" s="16">
         <v>5.1919147330000008</v>
       </c>
-      <c r="AQ26" s="16">
+      <c r="AR26" s="16">
         <v>35.956416559080218</v>
       </c>
-      <c r="AR26" s="16">
+      <c r="AS26" s="16">
         <v>7.5123568919999997</v>
       </c>
-      <c r="AS26" s="16">
+      <c r="AT26" s="16">
         <v>7.6995576130000014</v>
       </c>
-      <c r="AT26" s="16">
+      <c r="AU26" s="16">
         <v>7.243317735999999</v>
       </c>
-      <c r="AU26" s="16">
+      <c r="AV26" s="16">
         <v>8.9449685489999986</v>
       </c>
-      <c r="AV26" s="16">
+      <c r="AW26" s="16">
         <v>2.5468719547037608</v>
       </c>
-      <c r="AW26" s="16">
+      <c r="AX26" s="16">
         <v>2.2690305790000003</v>
       </c>
-      <c r="AX26" s="16">
+      <c r="AY26" s="16">
         <v>3.8687470072674413</v>
       </c>
-      <c r="AY26" s="16">
+      <c r="AZ26" s="16">
         <v>44.361903312989526</v>
       </c>
-      <c r="AZ26" s="16">
+      <c r="BA26" s="16">
         <v>-5.3342260346889585</v>
       </c>
-      <c r="BA26" s="16">
+      <c r="BB26" s="16">
         <v>3.2273327482560155</v>
       </c>
-      <c r="BB26" s="16">
+      <c r="BC26" s="16">
         <v>6.8535534799999986</v>
       </c>
-      <c r="BC26" s="16">
+      <c r="BD26" s="16">
         <v>18.682397079311777</v>
       </c>
-      <c r="BD26" s="16">
+      <c r="BE26" s="16">
         <v>7.7595509299999996</v>
       </c>
-      <c r="BE26" s="16">
+      <c r="BF26" s="16">
         <v>9.3441455994999778</v>
       </c>
-      <c r="BF26" s="16">
+      <c r="BG26" s="16">
         <v>13.010149499306884</v>
       </c>
-      <c r="BG26" s="16">
+      <c r="BH26" s="16">
         <v>-0.620916679999997</v>
       </c>
-      <c r="BH26" s="16">
+      <c r="BI26" s="16">
         <v>7.4086770099999999</v>
       </c>
-      <c r="BI26" s="16">
+      <c r="BJ26" s="16">
         <v>8.3372318556109395</v>
       </c>
-      <c r="BJ26" s="16">
+      <c r="BK26" s="16">
         <v>5.8884038071391309</v>
       </c>
-      <c r="BK26" s="16">
+      <c r="BL26" s="16">
         <v>-3.9043298877558659</v>
       </c>
-      <c r="BL26" s="16">
+      <c r="BM26" s="16">
         <v>0.60115741688422375</v>
       </c>
-      <c r="BM26" s="16">
+      <c r="BN26" s="16">
         <v>6.702722990780364</v>
       </c>
-      <c r="BN26" s="16">
+      <c r="BO26" s="16">
         <v>8.775278181088197</v>
       </c>
-      <c r="BO26" s="16">
+      <c r="BP26" s="16">
         <v>43.552695750163274</v>
       </c>
-      <c r="BP26" s="16">
+      <c r="BQ26" s="16">
         <v>27.095930365203802</v>
       </c>
-      <c r="BQ26" s="16">
+      <c r="BR26" s="16">
         <v>22.619281858561727</v>
       </c>
-      <c r="BR26" s="16">
+      <c r="BS26" s="16">
         <v>18.804096436129186</v>
       </c>
-      <c r="BS26" s="16">
+      <c r="BT26" s="16">
         <v>175.05008835498487</v>
       </c>
-      <c r="BT26" s="16">
+      <c r="BU26" s="16">
         <v>7.5000230792</v>
       </c>
-      <c r="BU26" s="16">
+      <c r="BV26" s="16">
         <v>16.912799861499998</v>
       </c>
-      <c r="BV26" s="16">
+      <c r="BW26" s="16">
         <v>9.3944868866000046</v>
       </c>
-      <c r="BW26" s="16">
+      <c r="BX26" s="16">
         <v>29.976313940300003</v>
       </c>
-      <c r="BX26" s="16">
+      <c r="BY26" s="16">
         <v>3.8835383354999955</v>
       </c>
-      <c r="BY26" s="16">
+      <c r="BZ26" s="16">
         <v>65.447537608999994</v>
       </c>
-      <c r="BZ26" s="16">
+      <c r="CA26" s="16">
         <v>10.6244924017</v>
       </c>
-      <c r="CA26" s="16">
+      <c r="CB26" s="16">
         <v>51.626124364099994</v>
       </c>
-      <c r="CB26" s="16">
+      <c r="CC26" s="16">
         <v>6.2812746590000028</v>
       </c>
-      <c r="CC26" s="16">
+      <c r="CD26" s="16">
         <v>24.561448765500003</v>
       </c>
-      <c r="CD26" s="16">
+      <c r="CE26" s="16">
         <v>15.308621658499998</v>
       </c>
-      <c r="CE26" s="16">
+      <c r="CF26" s="16">
         <v>36.724387027999995</v>
       </c>
-      <c r="CF26" s="16">
+      <c r="CG26" s="16">
         <v>96.439464973399964</v>
       </c>
-      <c r="CG26" s="18">
+      <c r="CH26" s="18">
         <v>22.242326278900013</v>
       </c>
-      <c r="CH26" s="18">
+      <c r="CI26" s="18">
         <v>15.524108369400002</v>
       </c>
-      <c r="CI26" s="16">
+      <c r="CJ26" s="16">
         <v>47.607761975899997</v>
       </c>
-      <c r="CJ26" s="16">
+      <c r="CK26" s="16">
         <v>39.221638096300019</v>
       </c>
-      <c r="CK26" s="16">
+      <c r="CL26" s="16">
         <v>58.67308515729998</v>
       </c>
-      <c r="CL26" s="16">
+      <c r="CM26" s="16">
         <v>58.037840424799981</v>
       </c>
-      <c r="CM26" s="16">
+      <c r="CN26" s="16">
         <v>149.33600853400003</v>
       </c>
-      <c r="CN26" s="16">
+      <c r="CO26" s="16">
         <v>137.67028412179999</v>
       </c>
-      <c r="CO26" s="16">
+      <c r="CP26" s="16">
         <v>145.33536159419998</v>
       </c>
-      <c r="CP26" s="16">
+      <c r="CQ26" s="16">
         <v>141.59350519620003</v>
       </c>
-      <c r="CQ26" s="16">
+      <c r="CR26" s="16">
         <v>266.15600068999993</v>
       </c>
-      <c r="CR26" s="16">
+      <c r="CS26" s="16">
         <v>90.65653044230001</v>
       </c>
-      <c r="CS26" s="16">
+      <c r="CT26" s="16">
         <v>148.43866674479997</v>
       </c>
-      <c r="CT26" s="16">
+      <c r="CU26" s="16">
         <v>85.188155306600009</v>
       </c>
-      <c r="CU26" s="16">
+      <c r="CV26" s="16">
         <v>135.05901977409999</v>
       </c>
-      <c r="CV26" s="16">
+      <c r="CW26" s="16">
         <v>116.95174044739998</v>
       </c>
-      <c r="CW26" s="16">
+      <c r="CX26" s="16">
         <v>174.38617977600003</v>
       </c>
-      <c r="CX26" s="16">
+      <c r="CY26" s="16">
         <v>135.73261388759997</v>
       </c>
-      <c r="CY26" s="16">
+      <c r="CZ26" s="16">
         <v>246.49972141319998</v>
       </c>
-      <c r="CZ26" s="16">
+      <c r="DA26" s="16">
         <v>158.47030922143841</v>
       </c>
-      <c r="DA26" s="16">
+      <c r="DB26" s="16">
         <v>239.9625341576579</v>
       </c>
-      <c r="DB26" s="16">
+      <c r="DC26" s="16">
         <v>218.72019185648466</v>
       </c>
-      <c r="DC26" s="16">
+      <c r="DD26" s="16">
         <v>286.42087412981465</v>
       </c>
-      <c r="DD26" s="16">
+      <c r="DE26" s="16">
         <v>213.66261135404034</v>
       </c>
-      <c r="DE26" s="16">
+      <c r="DF26" s="16">
         <v>284.24907540262865</v>
       </c>
-      <c r="DF26" s="16">
+      <c r="DG26" s="16">
         <v>234.56024040985449</v>
       </c>
-      <c r="DG26" s="16">
+      <c r="DH26" s="16">
         <v>335.44235377900901</v>
       </c>
-      <c r="DH26" s="16">
+      <c r="DI26" s="16">
         <v>258.52464561750685</v>
       </c>
-      <c r="DI26" s="16">
+      <c r="DJ26" s="16">
         <v>361.25654447295807</v>
       </c>
-      <c r="DJ26" s="16">
+      <c r="DK26" s="16">
         <v>357.34671258122745</v>
       </c>
-      <c r="DK26" s="16">
+      <c r="DL26" s="16">
         <v>417.65682776684201</v>
       </c>
-      <c r="DL26" s="16">
+      <c r="DM26" s="16">
         <v>299.98925604750741</v>
       </c>
-      <c r="DM26" s="16">
+      <c r="DN26" s="16">
         <v>347.27506343018081</v>
       </c>
-      <c r="DN26" s="16">
+      <c r="DO26" s="16">
         <v>376.89900465238856</v>
       </c>
-      <c r="DO26" s="16">
+      <c r="DP26" s="16">
         <v>643.26390469973762</v>
       </c>
-      <c r="DP26" s="16">
+      <c r="DQ26" s="16">
         <v>371.85326969577551</v>
       </c>
-      <c r="DQ26" s="16">
+      <c r="DR26" s="16">
         <v>753.94317342992179</v>
       </c>
-      <c r="DR26" s="16">
+      <c r="DS26" s="16">
         <v>480.09083626375747</v>
       </c>
-      <c r="DS26" s="16">
+      <c r="DT26" s="16">
         <v>624.10665083076492</v>
       </c>
-      <c r="DT26" s="16">
+      <c r="DU26" s="16">
         <v>209.56389051106527</v>
       </c>
-      <c r="DU26" s="16">
+      <c r="DV26" s="16">
         <v>302.28285442075901</v>
       </c>
-      <c r="DV26" s="16">
+      <c r="DW26" s="16">
         <v>356.37444747276305</v>
       </c>
-      <c r="DW26" s="16">
+      <c r="DX26" s="16">
         <v>361.62905854321053</v>
       </c>
-      <c r="DX26" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY26" s="16">
-        <v>454.28709184765279</v>
+        <v>218.8448221751527</v>
       </c>
       <c r="DZ26" s="16">
-        <v>458.31306368592396</v>
+        <v>451.71742633905177</v>
+      </c>
+      <c r="EA26" s="16">
+        <v>455.92185659151045</v>
+      </c>
+      <c r="EB26" s="16">
+        <v>673.27104509370679</v>
       </c>
     </row>
-    <row r="27" spans="2:130" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:132" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="20" t="s">
         <v>116</v>
       </c>
       <c r="C27" s="16">
         <v>-1314.013381865894</v>
       </c>
       <c r="D27" s="16">
         <v>-1000.3538495677241</v>
       </c>
       <c r="E27" s="16">
         <v>-1951.0061837092244</v>
       </c>
       <c r="F27" s="17">
         <v>-3020.2846093997132</v>
       </c>
       <c r="G27" s="17">
         <v>-2647.8804113890924</v>
       </c>
       <c r="H27" s="17">
         <v>-3233.0828917925778</v>
       </c>
       <c r="I27" s="17">
         <v>-4034.1838576391356</v>
       </c>
       <c r="J27" s="17">
@@ -10192,360 +10327,366 @@
       <c r="T27" s="17">
         <v>2323.1917415102289</v>
       </c>
       <c r="U27" s="17">
         <v>1495.6690681029704</v>
       </c>
       <c r="V27" s="17">
         <v>2322.2293855665871</v>
       </c>
       <c r="W27" s="17">
         <v>42.651983871286006</v>
       </c>
       <c r="X27" s="17">
         <v>943.29319082344045</v>
       </c>
       <c r="Y27" s="17">
         <v>-1558.1991006920866</v>
       </c>
       <c r="Z27" s="17">
         <v>4019.4248701178458</v>
       </c>
       <c r="AA27" s="17">
         <v>-207.98124753650313</v>
       </c>
       <c r="AB27" s="17">
+        <v>-2628.5264001224555</v>
+      </c>
+      <c r="AC27" s="17">
         <v>-440.00314453684359</v>
       </c>
-      <c r="AC27" s="17">
+      <c r="AD27" s="17">
         <v>-343.13367745190601</v>
       </c>
-      <c r="AD27" s="17">
+      <c r="AE27" s="17">
         <v>135.48609473926291</v>
       </c>
-      <c r="AE27" s="17">
+      <c r="AF27" s="17">
         <v>-666.36265461640733</v>
       </c>
-      <c r="AF27" s="17">
+      <c r="AG27" s="17">
         <v>-565.68524804652498</v>
       </c>
-      <c r="AG27" s="17">
+      <c r="AH27" s="17">
         <v>-452.13733612958782</v>
       </c>
-      <c r="AH27" s="17">
+      <c r="AI27" s="17">
         <v>773.1870728404466</v>
       </c>
-      <c r="AI27" s="17">
+      <c r="AJ27" s="17">
         <v>-755.71833823205793</v>
       </c>
-      <c r="AJ27" s="17">
+      <c r="AK27" s="17">
         <v>-957.80178031858554</v>
       </c>
-      <c r="AK27" s="17">
+      <c r="AL27" s="17">
         <v>-77.998193912843931</v>
       </c>
-      <c r="AL27" s="17">
+      <c r="AM27" s="17">
         <v>-60.567425084378243</v>
       </c>
-      <c r="AM27" s="17">
+      <c r="AN27" s="17">
         <v>-854.63878439341647</v>
       </c>
-      <c r="AN27" s="16">
+      <c r="AO27" s="16">
         <v>-1106.7379918509962</v>
       </c>
-      <c r="AO27" s="16">
+      <c r="AP27" s="16">
         <v>-1303.3189437306569</v>
       </c>
-      <c r="AP27" s="16">
+      <c r="AQ27" s="16">
         <v>47.378040084939329</v>
       </c>
-      <c r="AQ27" s="16">
+      <c r="AR27" s="16">
         <v>-657.60571390299901</v>
       </c>
-      <c r="AR27" s="16">
+      <c r="AS27" s="16">
         <v>-1093.097749305379</v>
       </c>
-      <c r="AS27" s="16">
+      <c r="AT27" s="16">
         <v>-946.32207101676329</v>
       </c>
-      <c r="AT27" s="16">
+      <c r="AU27" s="16">
         <v>85.778322909439865</v>
       </c>
-      <c r="AU27" s="16">
+      <c r="AV27" s="16">
         <v>-694.23891397638999</v>
       </c>
-      <c r="AV27" s="16">
+      <c r="AW27" s="16">
         <v>-1213.5750698237005</v>
       </c>
-      <c r="AW27" s="16">
+      <c r="AX27" s="16">
         <v>-1112.0972111111503</v>
       </c>
-      <c r="AX27" s="16">
+      <c r="AY27" s="16">
         <v>242.22338905997452</v>
       </c>
-      <c r="AY27" s="16">
+      <c r="AZ27" s="16">
         <v>-1149.6339999177017</v>
       </c>
-      <c r="AZ27" s="16">
+      <c r="BA27" s="16">
         <v>-1659.0530471274817</v>
       </c>
-      <c r="BA27" s="16">
+      <c r="BB27" s="16">
         <v>-1489.9636806960871</v>
       </c>
-      <c r="BB27" s="16">
+      <c r="BC27" s="16">
         <v>35.586963916157515</v>
       </c>
-      <c r="BC27" s="16">
+      <c r="BD27" s="16">
         <v>-920.75409373172465</v>
       </c>
-      <c r="BD27" s="16">
+      <c r="BE27" s="16">
         <v>-1902.2951492582979</v>
       </c>
-      <c r="BE27" s="16">
+      <c r="BF27" s="16">
         <v>-1396.4340749155269</v>
       </c>
-      <c r="BF27" s="16">
+      <c r="BG27" s="16">
         <v>178.02110634671385</v>
       </c>
-      <c r="BG27" s="16">
+      <c r="BH27" s="16">
         <v>-1282.7454014381779</v>
       </c>
-      <c r="BH27" s="16">
+      <c r="BI27" s="16">
         <v>-2556.3771747908086</v>
       </c>
-      <c r="BI27" s="16">
+      <c r="BJ27" s="16">
         <v>-1552.9800709666335</v>
       </c>
-      <c r="BJ27" s="16">
+      <c r="BK27" s="16">
         <v>-29.345279184461731</v>
       </c>
-      <c r="BK27" s="16">
+      <c r="BL27" s="16">
         <v>-1974.413910048358</v>
       </c>
-      <c r="BL27" s="16">
+      <c r="BM27" s="16">
         <v>-1855.1980968694356</v>
       </c>
-      <c r="BM27" s="16">
+      <c r="BN27" s="16">
         <v>-635.94898045654259</v>
       </c>
-      <c r="BN27" s="16">
+      <c r="BO27" s="16">
         <v>445.17516841112229</v>
       </c>
-      <c r="BO27" s="16">
+      <c r="BP27" s="16">
         <v>-962.464907200884</v>
       </c>
-      <c r="BP27" s="16">
+      <c r="BQ27" s="16">
         <v>-704.94764116121496</v>
       </c>
-      <c r="BQ27" s="16">
+      <c r="BR27" s="16">
         <v>253.39866411546217</v>
       </c>
-      <c r="BR27" s="16">
+      <c r="BS27" s="16">
         <v>818.75460870472602</v>
       </c>
-      <c r="BS27" s="16">
+      <c r="BT27" s="16">
         <v>-1190.6785525079606</v>
       </c>
-      <c r="BT27" s="16">
+      <c r="BU27" s="16">
         <v>-1381.3293077239446</v>
       </c>
-      <c r="BU27" s="16">
+      <c r="BV27" s="16">
         <v>-55.706558771701872</v>
       </c>
-      <c r="BV27" s="16">
+      <c r="BW27" s="16">
         <v>1204.3568805984796</v>
       </c>
-      <c r="BW27" s="16">
+      <c r="BX27" s="16">
         <v>-926.23946504614901</v>
       </c>
-      <c r="BX27" s="16">
+      <c r="BY27" s="16">
         <v>-1327.3835178665065</v>
       </c>
-      <c r="BY27" s="16">
+      <c r="BZ27" s="16">
         <v>156.57791700487874</v>
       </c>
-      <c r="BZ27" s="16">
+      <c r="CA27" s="16">
         <v>1629.0263488038013</v>
       </c>
-      <c r="CA27" s="16">
+      <c r="CB27" s="16">
         <v>-603.04024022733745</v>
       </c>
-      <c r="CB27" s="16">
+      <c r="CC27" s="16">
         <v>-1416.0012378043443</v>
       </c>
-      <c r="CC27" s="16">
+      <c r="CD27" s="16">
         <v>-590.70349653146047</v>
       </c>
-      <c r="CD27" s="16">
+      <c r="CE27" s="16">
         <v>1865.4899044147239</v>
       </c>
-      <c r="CE27" s="16">
+      <c r="CF27" s="16">
         <v>-399.70925051321115</v>
       </c>
-      <c r="CF27" s="16">
+      <c r="CG27" s="16">
         <v>-1141.4805263673366</v>
       </c>
-      <c r="CG27" s="18">
+      <c r="CH27" s="18">
         <v>-102.02959384810643</v>
       </c>
-      <c r="CH27" s="18">
+      <c r="CI27" s="18">
         <v>2075.4882274099059</v>
       </c>
-      <c r="CI27" s="16">
+      <c r="CJ27" s="16">
         <v>-27.500415684071697</v>
       </c>
-      <c r="CJ27" s="16">
+      <c r="CK27" s="16">
         <v>-929.65299172793448</v>
       </c>
-      <c r="CK27" s="16">
+      <c r="CL27" s="16">
         <v>-264.50315389056584</v>
       </c>
-      <c r="CL27" s="16">
+      <c r="CM27" s="16">
         <v>3133.1031074696252</v>
       </c>
-      <c r="CM27" s="16">
+      <c r="CN27" s="16">
         <v>-489.13515266005356</v>
       </c>
-      <c r="CN27" s="16">
+      <c r="CO27" s="16">
         <v>-1155.0370526253778</v>
       </c>
-      <c r="CO27" s="16">
+      <c r="CP27" s="16">
         <v>69.741737521896255</v>
       </c>
-      <c r="CP27" s="16">
+      <c r="CQ27" s="16">
         <v>2843.9902961675889</v>
       </c>
-      <c r="CQ27" s="16">
+      <c r="CR27" s="16">
         <v>-321.30363942027452</v>
       </c>
-      <c r="CR27" s="16">
+      <c r="CS27" s="16">
         <v>-774.20065845151612</v>
       </c>
-      <c r="CS27" s="16">
+      <c r="CT27" s="16">
         <v>-181.95216650831298</v>
       </c>
-      <c r="CT27" s="16">
+      <c r="CU27" s="16">
         <v>3664.533082807362</v>
       </c>
-      <c r="CU27" s="16">
+      <c r="CV27" s="16">
         <v>-385.18851633730424</v>
       </c>
-      <c r="CV27" s="16">
+      <c r="CW27" s="16">
         <v>-1376.5093529622623</v>
       </c>
-      <c r="CW27" s="16">
+      <c r="CX27" s="16">
         <v>9.3895842836861263</v>
       </c>
-      <c r="CX27" s="16">
+      <c r="CY27" s="16">
         <v>3544.9802015481641</v>
       </c>
-      <c r="CY27" s="16">
+      <c r="CZ27" s="16">
         <v>-682.19136476661799</v>
       </c>
-      <c r="CZ27" s="16">
+      <c r="DA27" s="16">
         <v>-2013.3678956503436</v>
       </c>
-      <c r="DA27" s="16">
+      <c r="DB27" s="16">
         <v>13.138363272988727</v>
       </c>
-      <c r="DB27" s="16">
+      <c r="DC27" s="16">
         <v>4278.2150403973092</v>
       </c>
-      <c r="DC27" s="16">
+      <c r="DD27" s="16">
         <v>44.24387754663303</v>
       </c>
-      <c r="DD27" s="16">
+      <c r="DE27" s="16">
         <v>-1584.3379974896748</v>
       </c>
-      <c r="DE27" s="16">
+      <c r="DF27" s="16">
         <v>-537.42910177018371</v>
       </c>
-      <c r="DF27" s="16">
+      <c r="DG27" s="16">
         <v>2296.913984242161</v>
       </c>
-      <c r="DG27" s="16">
+      <c r="DH27" s="16">
         <v>-132.49490111101625</v>
       </c>
-      <c r="DH27" s="16">
+      <c r="DI27" s="16">
         <v>-1492.1909480127015</v>
       </c>
-      <c r="DI27" s="16">
+      <c r="DJ27" s="16">
         <v>-709.63405929437351</v>
       </c>
-      <c r="DJ27" s="16">
+      <c r="DK27" s="16">
         <v>4226.1137738408252</v>
       </c>
-      <c r="DK27" s="16">
+      <c r="DL27" s="16">
         <v>-1080.9955757103098</v>
       </c>
-      <c r="DL27" s="16">
+      <c r="DM27" s="16">
         <v>-2965.2522577952896</v>
       </c>
-      <c r="DM27" s="16">
+      <c r="DN27" s="16">
         <v>-714.65613058655003</v>
       </c>
-      <c r="DN27" s="16">
+      <c r="DO27" s="16">
         <v>3334.3773783246911</v>
       </c>
-      <c r="DO27" s="16">
+      <c r="DP27" s="16">
         <v>-1212.6680906349384</v>
       </c>
-      <c r="DP27" s="16">
+      <c r="DQ27" s="16">
         <v>-1024.1968317219144</v>
       </c>
-      <c r="DQ27" s="16">
+      <c r="DR27" s="16">
         <v>230.26475200973357</v>
       </c>
-      <c r="DR27" s="16">
+      <c r="DS27" s="16">
         <v>4883.0468256871272</v>
       </c>
-      <c r="DS27" s="16">
+      <c r="DT27" s="16">
         <v>-69.689875857100617</v>
       </c>
-      <c r="DT27" s="16">
+      <c r="DU27" s="16">
         <v>-2536.2257297081264</v>
       </c>
-      <c r="DU27" s="16">
+      <c r="DV27" s="16">
         <v>-683.28383767621949</v>
       </c>
-      <c r="DV27" s="16">
+      <c r="DW27" s="16">
         <v>4791.4059540844282</v>
       </c>
-      <c r="DW27" s="16">
+      <c r="DX27" s="16">
         <v>-1779.8776342365852</v>
       </c>
-      <c r="DX27" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY27" s="16">
-        <v>-956.20696276902129</v>
+        <v>-3471.9464254439645</v>
       </c>
       <c r="DZ27" s="16">
-        <v>4305.7175125256481</v>
+        <v>-864.06667048099871</v>
+      </c>
+      <c r="EA27" s="16">
+        <v>3978.6693142698873</v>
+      </c>
+      <c r="EB27" s="16">
+        <v>-2271.1826184673791</v>
       </c>
     </row>
-    <row r="28" spans="2:130" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="25" t="s">
         <v>118</v>
       </c>
       <c r="C28" s="16">
         <v>-1022.3558272999999</v>
       </c>
       <c r="D28" s="16">
         <v>-995.42885961015054</v>
       </c>
       <c r="E28" s="16">
         <v>-430.25192030462455</v>
       </c>
       <c r="F28" s="17">
         <v>-1494.5896087177466</v>
       </c>
       <c r="G28" s="17">
         <v>-748.02479046163489</v>
       </c>
       <c r="H28" s="17">
         <v>-1276.3838850194331</v>
       </c>
       <c r="I28" s="17">
         <v>-2281.4769244020254</v>
       </c>
       <c r="J28" s="17">
@@ -10581,360 +10722,366 @@
       <c r="T28" s="17">
         <v>-1105.5918221462287</v>
       </c>
       <c r="U28" s="17">
         <v>-1112.6809676136904</v>
       </c>
       <c r="V28" s="17">
         <v>-3575.3406492592276</v>
       </c>
       <c r="W28" s="17">
         <v>-1150.8408129851111</v>
       </c>
       <c r="X28" s="17">
         <v>-3638.2188174800176</v>
       </c>
       <c r="Y28" s="17">
         <v>-4089.787207007259</v>
       </c>
       <c r="Z28" s="17">
         <v>-1878.3152631772405</v>
       </c>
       <c r="AA28" s="17">
         <v>-1599.3380400819353</v>
       </c>
       <c r="AB28" s="17">
+        <v>-2993.7382288063709</v>
+      </c>
+      <c r="AC28" s="17">
         <v>-430.60755569999992</v>
       </c>
-      <c r="AC28" s="17">
+      <c r="AD28" s="17">
         <v>-357.93492829999985</v>
       </c>
-      <c r="AD28" s="17">
+      <c r="AE28" s="17">
         <v>-126.8608054000001</v>
       </c>
-      <c r="AE28" s="17">
+      <c r="AF28" s="17">
         <v>-106.95253789999997</v>
       </c>
-      <c r="AF28" s="17">
+      <c r="AG28" s="17">
         <v>-111.9962830525379</v>
       </c>
-      <c r="AG28" s="17">
+      <c r="AH28" s="17">
         <v>-208.33065605253756</v>
       </c>
-      <c r="AH28" s="17">
+      <c r="AI28" s="17">
         <v>61.555507647462761</v>
       </c>
-      <c r="AI28" s="17">
+      <c r="AJ28" s="17">
         <v>-736.65742815253782</v>
       </c>
-      <c r="AJ28" s="17">
+      <c r="AK28" s="17">
         <v>-240.09604541883738</v>
       </c>
-      <c r="AK28" s="17">
+      <c r="AL28" s="17">
         <v>119.30458338116267</v>
       </c>
-      <c r="AL28" s="17">
+      <c r="AM28" s="17">
         <v>-47.545326418837803</v>
       </c>
-      <c r="AM28" s="17">
+      <c r="AN28" s="17">
         <v>-261.91513184811203</v>
       </c>
-      <c r="AN28" s="16">
+      <c r="AO28" s="16">
         <v>-199.97393510443658</v>
       </c>
-      <c r="AO28" s="16">
+      <c r="AP28" s="16">
         <v>-551.14432470443717</v>
       </c>
-      <c r="AP28" s="16">
+      <c r="AQ28" s="16">
         <v>-111.27953030443764</v>
       </c>
-      <c r="AQ28" s="16">
+      <c r="AR28" s="16">
         <v>-632.19181860443518</v>
       </c>
-      <c r="AR28" s="16">
+      <c r="AS28" s="16">
         <v>-235.4964270192215</v>
       </c>
-      <c r="AS28" s="16">
+      <c r="AT28" s="16">
         <v>-221.84075729943046</v>
       </c>
-      <c r="AT28" s="16">
+      <c r="AU28" s="16">
         <v>-158.66636488781799</v>
       </c>
-      <c r="AU28" s="16">
+      <c r="AV28" s="16">
         <v>-132.02124125516494</v>
       </c>
-      <c r="AV28" s="16">
+      <c r="AW28" s="16">
         <v>-204.41705277993947</v>
       </c>
-      <c r="AW28" s="16">
+      <c r="AX28" s="16">
         <v>-599.04780059823304</v>
       </c>
-      <c r="AX28" s="16">
+      <c r="AY28" s="16">
         <v>-310.33367829823675</v>
       </c>
-      <c r="AY28" s="16">
+      <c r="AZ28" s="16">
         <v>-162.58535334302388</v>
       </c>
-      <c r="AZ28" s="16">
+      <c r="BA28" s="16">
         <v>-277.36813270050305</v>
       </c>
-      <c r="BA28" s="16">
+      <c r="BB28" s="16">
         <v>-704.39355280050836</v>
       </c>
-      <c r="BB28" s="16">
+      <c r="BC28" s="16">
         <v>-300.05376340050429</v>
       </c>
-      <c r="BC28" s="16">
+      <c r="BD28" s="16">
         <v>-999.6614755005096</v>
       </c>
-      <c r="BD28" s="16">
+      <c r="BE28" s="16">
         <v>-1307.8495828752998</v>
       </c>
-      <c r="BE28" s="16">
+      <c r="BF28" s="16">
         <v>-815.71266207529163</v>
       </c>
-      <c r="BF28" s="16">
+      <c r="BG28" s="16">
         <v>-528.72727264969717</v>
       </c>
-      <c r="BG28" s="16">
+      <c r="BH28" s="16">
         <v>-490.42097991305377</v>
       </c>
-      <c r="BH28" s="16">
+      <c r="BI28" s="16">
         <v>-854.66390893007019</v>
       </c>
-      <c r="BI28" s="16">
+      <c r="BJ28" s="16">
         <v>-696.86887602604338</v>
       </c>
-      <c r="BJ28" s="16">
+      <c r="BK28" s="16">
         <v>-217.5188347652786</v>
       </c>
-      <c r="BK28" s="16">
+      <c r="BL28" s="16">
         <v>-869.17137276031031</v>
       </c>
-      <c r="BL28" s="16">
+      <c r="BM28" s="16">
         <v>-171.12662206258716</v>
       </c>
-      <c r="BM28" s="16">
+      <c r="BN28" s="16">
         <v>-610.72800454063577</v>
       </c>
-      <c r="BN28" s="16">
+      <c r="BO28" s="16">
         <v>-168.85923865078814</v>
       </c>
-      <c r="BO28" s="16">
+      <c r="BP28" s="16">
         <v>-324.92850345394424</v>
       </c>
-      <c r="BP28" s="16">
+      <c r="BQ28" s="16">
         <v>-635.33208485435102</v>
       </c>
-      <c r="BQ28" s="16">
+      <c r="BR28" s="16">
         <v>46.317272595646273</v>
       </c>
-      <c r="BR28" s="16">
+      <c r="BS28" s="16">
         <v>-347.669041034354</v>
       </c>
-      <c r="BS28" s="16">
+      <c r="BT28" s="16">
         <v>126.61463006564588</v>
       </c>
-      <c r="BT28" s="16">
+      <c r="BU28" s="16">
         <v>-143.62262927540053</v>
       </c>
-      <c r="BU28" s="16">
+      <c r="BV28" s="16">
         <v>-153.35688575539851</v>
       </c>
-      <c r="BV28" s="16">
+      <c r="BW28" s="16">
         <v>-528.71257794540452</v>
       </c>
-      <c r="BW28" s="16">
+      <c r="BX28" s="16">
         <v>-121.38978915540454</v>
       </c>
-      <c r="BX28" s="16">
+      <c r="BY28" s="16">
         <v>-270.73789917967792</v>
       </c>
-      <c r="BY28" s="16">
+      <c r="BZ28" s="16">
         <v>-144.70144443967774</v>
       </c>
-      <c r="BZ28" s="16">
+      <c r="CA28" s="16">
         <v>-259.83334722967788</v>
       </c>
-      <c r="CA28" s="16">
+      <c r="CB28" s="16">
         <v>-372.44815751967877</v>
       </c>
-      <c r="CB28" s="16">
+      <c r="CC28" s="16">
         <v>-571.52226043322196</v>
       </c>
-      <c r="CC28" s="16">
+      <c r="CD28" s="16">
         <v>46.401938236779301</v>
       </c>
-      <c r="CD28" s="16">
+      <c r="CE28" s="16">
         <v>-0.81832657322092928</v>
       </c>
-      <c r="CE28" s="16">
+      <c r="CF28" s="16">
         <v>-208.9777964732217</v>
       </c>
-      <c r="CF28" s="16">
+      <c r="CG28" s="16">
         <v>-185.19037949726729</v>
       </c>
-      <c r="CG28" s="18">
+      <c r="CH28" s="18">
         <v>-311.42930949726542</v>
       </c>
-      <c r="CH28" s="18">
+      <c r="CI28" s="18">
         <v>-277.38316469726675</v>
       </c>
-      <c r="CI28" s="16">
+      <c r="CJ28" s="16">
         <v>109.83162322273222</v>
       </c>
-      <c r="CJ28" s="16">
+      <c r="CK28" s="16">
         <v>-273.360789065684</v>
       </c>
-      <c r="CK28" s="16">
+      <c r="CL28" s="16">
         <v>-20.251220585687207</v>
       </c>
-      <c r="CL28" s="16">
+      <c r="CM28" s="16">
         <v>66.044243624312685</v>
       </c>
-      <c r="CM28" s="16">
+      <c r="CN28" s="16">
         <v>-327.13790071567996</v>
       </c>
-      <c r="CN28" s="16">
+      <c r="CO28" s="16">
         <v>-415.61355709412715</v>
       </c>
-      <c r="CO28" s="16">
+      <c r="CP28" s="16">
         <v>-364.56618198412878</v>
       </c>
-      <c r="CP28" s="16">
+      <c r="CQ28" s="16">
         <v>-792.46347707412667</v>
       </c>
-      <c r="CQ28" s="16">
+      <c r="CR28" s="16">
         <v>-452.33294742412238</v>
       </c>
-      <c r="CR28" s="16">
+      <c r="CS28" s="16">
         <v>-142.85972297405834</v>
       </c>
-      <c r="CS28" s="16">
+      <c r="CT28" s="16">
         <v>-89.002526034056061</v>
       </c>
-      <c r="CT28" s="16">
+      <c r="CU28" s="16">
         <v>-332.77878470405756</v>
       </c>
-      <c r="CU28" s="16">
+      <c r="CV28" s="16">
         <v>-540.95078843405668</v>
       </c>
-      <c r="CV28" s="16">
+      <c r="CW28" s="16">
         <v>-436.56985986092172</v>
       </c>
-      <c r="CW28" s="16">
+      <c r="CX28" s="16">
         <v>-452.46819153092406</v>
       </c>
-      <c r="CX28" s="16">
+      <c r="CY28" s="16">
         <v>-64.44965062092399</v>
       </c>
-      <c r="CY28" s="16">
+      <c r="CZ28" s="16">
         <v>-159.19326560092074</v>
       </c>
-      <c r="CZ28" s="16">
+      <c r="DA28" s="16">
         <v>-555.04725118301997</v>
       </c>
-      <c r="DA28" s="16">
+      <c r="DB28" s="16">
         <v>-2350.8834083122852</v>
       </c>
-      <c r="DB28" s="16">
+      <c r="DC28" s="16">
         <v>-573.67044623951085</v>
       </c>
-      <c r="DC28" s="16">
+      <c r="DD28" s="16">
         <v>-95.739543524411602</v>
       </c>
-      <c r="DD28" s="16">
+      <c r="DE28" s="16">
         <v>-436.92085010599789</v>
       </c>
-      <c r="DE28" s="16">
+      <c r="DF28" s="16">
         <v>-248.40512465118752</v>
       </c>
-      <c r="DF28" s="16">
+      <c r="DG28" s="16">
         <v>-371.31000775630213</v>
       </c>
-      <c r="DG28" s="16">
+      <c r="DH28" s="16">
         <v>-94.204830471623552</v>
       </c>
-      <c r="DH28" s="16">
+      <c r="DI28" s="16">
         <v>-687.92021581892323</v>
       </c>
-      <c r="DI28" s="16">
+      <c r="DJ28" s="16">
         <v>-499.54569069235436</v>
       </c>
-      <c r="DJ28" s="16">
+      <c r="DK28" s="16">
         <v>-1496.3915188762246</v>
       </c>
-      <c r="DK28" s="16">
+      <c r="DL28" s="16">
         <v>-954.36139209251553</v>
       </c>
-      <c r="DL28" s="16">
+      <c r="DM28" s="16">
         <v>-1102.7188786070044</v>
       </c>
-      <c r="DM28" s="16">
+      <c r="DN28" s="16">
         <v>-653.04726542170454</v>
       </c>
-      <c r="DN28" s="16">
+      <c r="DO28" s="16">
         <v>-1097.5367304971371</v>
       </c>
-      <c r="DO28" s="16">
+      <c r="DP28" s="16">
         <v>-1236.4843324814128</v>
       </c>
-      <c r="DP28" s="16">
+      <c r="DQ28" s="16">
         <v>-945.66857681377621</v>
       </c>
-      <c r="DQ28" s="16">
+      <c r="DR28" s="16">
         <v>-153.41140917456312</v>
       </c>
-      <c r="DR28" s="16">
+      <c r="DS28" s="16">
         <v>-1053.8231452994114</v>
       </c>
-      <c r="DS28" s="16">
+      <c r="DT28" s="16">
         <v>274.58786811051016</v>
       </c>
-      <c r="DT28" s="16">
+      <c r="DU28" s="16">
         <v>-654.5717970581577</v>
       </c>
-      <c r="DU28" s="16">
+      <c r="DV28" s="16">
         <v>-206.64140114166969</v>
       </c>
-      <c r="DV28" s="16">
+      <c r="DW28" s="16">
         <v>-626.71776539400457</v>
       </c>
-      <c r="DW28" s="16">
+      <c r="DX28" s="16">
         <v>-111.40707648810326</v>
       </c>
-      <c r="DX28" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY28" s="16">
-        <v>-408.93981020113279</v>
+        <v>-659.73402803679619</v>
       </c>
       <c r="DZ28" s="16">
-        <v>-1777.7765240953058</v>
+        <v>-372.77420104148212</v>
+      </c>
+      <c r="EA28" s="16">
+        <v>-1747.0730687118355</v>
+      </c>
+      <c r="EB28" s="16">
+        <v>-214.15693101625652</v>
       </c>
     </row>
-    <row r="29" spans="2:130" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="25" t="s">
         <v>119</v>
       </c>
       <c r="C29" s="16">
         <v>55.009090399999998</v>
       </c>
       <c r="D29" s="16">
         <v>163.48118618911457</v>
       </c>
       <c r="E29" s="16">
         <v>627.62593922263477</v>
       </c>
       <c r="F29" s="17">
         <v>132.19498622089162</v>
       </c>
       <c r="G29" s="17">
         <v>345.10590461508764</v>
       </c>
       <c r="H29" s="17">
         <v>210.67648713981171</v>
       </c>
       <c r="I29" s="17">
         <v>252.85742441035401</v>
       </c>
       <c r="J29" s="17">
@@ -10970,360 +11117,366 @@
       <c r="T29" s="17">
         <v>474.56724465749551</v>
       </c>
       <c r="U29" s="17">
         <v>263.18808951538631</v>
       </c>
       <c r="V29" s="17">
         <v>73.872596840444857</v>
       </c>
       <c r="W29" s="17">
         <v>318.65403772283122</v>
       </c>
       <c r="X29" s="17">
         <v>826.26906824974287</v>
       </c>
       <c r="Y29" s="17">
         <v>-383.87880926453721</v>
       </c>
       <c r="Z29" s="17">
         <v>1379.1385457808647</v>
       </c>
       <c r="AA29" s="17">
         <v>2582.9253384343938</v>
       </c>
       <c r="AB29" s="17">
+        <v>-363.71760947852636</v>
+      </c>
+      <c r="AC29" s="17">
         <v>-6.6049432000000028</v>
       </c>
-      <c r="AC29" s="17">
+      <c r="AD29" s="17">
         <v>0.20104720000000098</v>
       </c>
-      <c r="AD29" s="17">
+      <c r="AE29" s="17">
         <v>30.466145000000001</v>
       </c>
-      <c r="AE29" s="17">
+      <c r="AF29" s="17">
         <v>30.946841399999997</v>
       </c>
-      <c r="AF29" s="17">
+      <c r="AG29" s="17">
         <v>10.975533572278525</v>
       </c>
-      <c r="AG29" s="17">
+      <c r="AH29" s="17">
         <v>23.681500872278633</v>
       </c>
-      <c r="AH29" s="17">
+      <c r="AI29" s="17">
         <v>99.010493472278895</v>
       </c>
-      <c r="AI29" s="17">
+      <c r="AJ29" s="17">
         <v>29.813658272278531</v>
       </c>
-      <c r="AJ29" s="17">
+      <c r="AK29" s="17">
         <v>18.140284280658658</v>
       </c>
-      <c r="AK29" s="17">
+      <c r="AL29" s="17">
         <v>513.73456568065887</v>
       </c>
-      <c r="AL29" s="17">
+      <c r="AM29" s="17">
         <v>69.452674280658442</v>
       </c>
-      <c r="AM29" s="17">
+      <c r="AN29" s="17">
         <v>26.298414980658833</v>
       </c>
-      <c r="AN29" s="16">
+      <c r="AO29" s="16">
         <v>37.675841405222997</v>
       </c>
-      <c r="AO29" s="16">
+      <c r="AP29" s="16">
         <v>33.700822705222869</v>
       </c>
-      <c r="AP29" s="16">
+      <c r="AQ29" s="16">
         <v>20.645615505222892</v>
       </c>
-      <c r="AQ29" s="16">
+      <c r="AR29" s="16">
         <v>40.172706605222857</v>
       </c>
-      <c r="AR29" s="16">
+      <c r="AS29" s="16">
         <v>58.194009953771882</v>
       </c>
-      <c r="AS29" s="16">
+      <c r="AT29" s="16">
         <v>39.398171753771891</v>
       </c>
-      <c r="AT29" s="16">
+      <c r="AU29" s="16">
         <v>181.4226840537718</v>
       </c>
-      <c r="AU29" s="16">
+      <c r="AV29" s="16">
         <v>66.091038853772062</v>
       </c>
-      <c r="AV29" s="16">
+      <c r="AW29" s="16">
         <v>66.615472059953035</v>
       </c>
-      <c r="AW29" s="16">
+      <c r="AX29" s="16">
         <v>90.588011759952863</v>
       </c>
-      <c r="AX29" s="16">
+      <c r="AY29" s="16">
         <v>-6.8651202400471405</v>
       </c>
-      <c r="AY29" s="16">
+      <c r="AZ29" s="16">
         <v>60.338123559952955</v>
       </c>
-      <c r="AZ29" s="16">
+      <c r="BA29" s="16">
         <v>56.100714002588958</v>
       </c>
-      <c r="BA29" s="16">
+      <c r="BB29" s="16">
         <v>43.054818502587942</v>
       </c>
-      <c r="BB29" s="16">
+      <c r="BC29" s="16">
         <v>85.624927402589066</v>
       </c>
-      <c r="BC29" s="16">
+      <c r="BD29" s="16">
         <v>68.076964502588055</v>
       </c>
-      <c r="BD29" s="16">
+      <c r="BE29" s="16">
         <v>126.73416256822291</v>
       </c>
-      <c r="BE29" s="16">
+      <c r="BF29" s="16">
         <v>67.320326568222825</v>
       </c>
-      <c r="BF29" s="16">
+      <c r="BG29" s="16">
         <v>35.917346168222892</v>
       </c>
-      <c r="BG29" s="16">
+      <c r="BH29" s="16">
         <v>72.123133268223029</v>
       </c>
-      <c r="BH29" s="16">
+      <c r="BI29" s="16">
         <v>-104.97805886276218</v>
       </c>
-      <c r="BI29" s="16">
+      <c r="BJ29" s="16">
         <v>171.1775436372379</v>
       </c>
-      <c r="BJ29" s="16">
+      <c r="BK29" s="16">
         <v>67.499166937238087</v>
       </c>
-      <c r="BK29" s="16">
+      <c r="BL29" s="16">
         <v>918.26960553723825</v>
       </c>
-      <c r="BL29" s="16">
+      <c r="BM29" s="16">
         <v>45.978451127799005</v>
       </c>
-      <c r="BM29" s="16">
+      <c r="BN29" s="16">
         <v>22.783290771799116</v>
       </c>
-      <c r="BN29" s="16">
+      <c r="BO29" s="16">
         <v>739.58767581279892</v>
       </c>
-      <c r="BO29" s="16">
+      <c r="BP29" s="16">
         <v>98.567029548799411</v>
       </c>
-      <c r="BP29" s="16">
+      <c r="BQ29" s="16">
         <v>204.14015973624691</v>
       </c>
-      <c r="BQ29" s="16">
+      <c r="BR29" s="16">
         <v>200.13881376624602</v>
       </c>
-      <c r="BR29" s="16">
+      <c r="BS29" s="16">
         <v>76.387758596243771</v>
       </c>
-      <c r="BS29" s="16">
+      <c r="BT29" s="16">
         <v>-137.04668687375556</v>
       </c>
-      <c r="BT29" s="16">
+      <c r="BU29" s="16">
         <v>83.492429438782992</v>
       </c>
-      <c r="BU29" s="16">
+      <c r="BV29" s="16">
         <v>-9.5647157512138783</v>
       </c>
-      <c r="BV29" s="16">
+      <c r="BW29" s="16">
         <v>-145.93409114121692</v>
       </c>
-      <c r="BW29" s="16">
+      <c r="BX29" s="16">
         <v>34.321530348783057</v>
       </c>
-      <c r="BX29" s="16">
+      <c r="BY29" s="16">
         <v>-225.16601761835503</v>
       </c>
-      <c r="BY29" s="16">
+      <c r="BZ29" s="16">
         <v>55.948715691643855</v>
       </c>
-      <c r="BZ29" s="16">
+      <c r="CA29" s="16">
         <v>36.317813811643873</v>
       </c>
-      <c r="CA29" s="16">
+      <c r="CB29" s="16">
         <v>86.728025121645658</v>
       </c>
-      <c r="CB29" s="16">
+      <c r="CC29" s="16">
         <v>28.679974492282014</v>
       </c>
-      <c r="CC29" s="16">
+      <c r="CD29" s="16">
         <v>97.825056172282927</v>
       </c>
-      <c r="CD29" s="16">
+      <c r="CE29" s="16">
         <v>80.606617302281961</v>
       </c>
-      <c r="CE29" s="16">
+      <c r="CF29" s="16">
         <v>-219.51678237771668</v>
       </c>
-      <c r="CF29" s="16">
+      <c r="CG29" s="16">
         <v>16.987827590453058</v>
       </c>
-      <c r="CG29" s="18">
+      <c r="CH29" s="18">
         <v>1752.6875522504538</v>
       </c>
-      <c r="CH29" s="18">
+      <c r="CI29" s="18">
         <v>94.461709000453325</v>
       </c>
-      <c r="CI29" s="16">
+      <c r="CJ29" s="16">
         <v>-211.41017145954697</v>
       </c>
-      <c r="CJ29" s="16">
+      <c r="CK29" s="16">
         <v>147.43150886626015</v>
       </c>
-      <c r="CK29" s="16">
+      <c r="CL29" s="16">
         <v>85.79622221626002</v>
       </c>
-      <c r="CL29" s="16">
+      <c r="CM29" s="16">
         <v>227.13879074626053</v>
       </c>
-      <c r="CM29" s="16">
+      <c r="CN29" s="16">
         <v>-555.91431454373856</v>
       </c>
-      <c r="CN29" s="16">
+      <c r="CO29" s="16">
         <v>-41.500045712119906</v>
       </c>
-      <c r="CO29" s="16">
+      <c r="CP29" s="16">
         <v>-255.18531368212086</v>
       </c>
-      <c r="CP29" s="16">
+      <c r="CQ29" s="16">
         <v>-104.82172806212108</v>
       </c>
-      <c r="CQ29" s="16">
+      <c r="CR29" s="16">
         <v>-214.41458782212018</v>
       </c>
-      <c r="CR29" s="16">
+      <c r="CS29" s="16">
         <v>293.95618423437264</v>
       </c>
-      <c r="CS29" s="16">
+      <c r="CT29" s="16">
         <v>58.107020054374075</v>
       </c>
-      <c r="CT29" s="16">
+      <c r="CU29" s="16">
         <v>288.45800373437362</v>
       </c>
-      <c r="CU29" s="16">
+      <c r="CV29" s="16">
         <v>-165.9539633656249</v>
       </c>
-      <c r="CV29" s="16">
+      <c r="CW29" s="16">
         <v>137.50051347634599</v>
       </c>
-      <c r="CW29" s="16">
+      <c r="CX29" s="16">
         <v>64.048900366346203</v>
       </c>
-      <c r="CX29" s="16">
+      <c r="CY29" s="16">
         <v>135.47304465634704</v>
       </c>
-      <c r="CY29" s="16">
+      <c r="CZ29" s="16">
         <v>-73.834368983652865</v>
       </c>
-      <c r="CZ29" s="16">
+      <c r="DA29" s="16">
         <v>-12.575503056240752</v>
       </c>
-      <c r="DA29" s="16">
+      <c r="DB29" s="16">
         <v>19.943610558677861</v>
       </c>
-      <c r="DB29" s="16">
+      <c r="DC29" s="16">
         <v>126.24128565278303</v>
       </c>
-      <c r="DC29" s="16">
+      <c r="DD29" s="16">
         <v>-59.736796314775297</v>
       </c>
-      <c r="DD29" s="16">
+      <c r="DE29" s="16">
         <v>53.204232240427828</v>
       </c>
-      <c r="DE29" s="16">
+      <c r="DF29" s="16">
         <v>93.637078509436435</v>
       </c>
-      <c r="DF29" s="16">
+      <c r="DG29" s="16">
         <v>154.28319288018321</v>
       </c>
-      <c r="DG29" s="16">
+      <c r="DH29" s="16">
         <v>17.529534092783766</v>
       </c>
-      <c r="DH29" s="16">
+      <c r="DI29" s="16">
         <v>160.89090423014659</v>
       </c>
-      <c r="DI29" s="16">
+      <c r="DJ29" s="16">
         <v>598.40331328165666</v>
       </c>
-      <c r="DJ29" s="16">
+      <c r="DK29" s="16">
         <v>182.3048063564699</v>
       </c>
-      <c r="DK29" s="16">
+      <c r="DL29" s="16">
         <v>-115.32995561853029</v>
       </c>
-      <c r="DL29" s="16">
+      <c r="DM29" s="16">
         <v>-105.85122217772282</v>
       </c>
-      <c r="DM29" s="16">
+      <c r="DN29" s="16">
         <v>99.627586376959968</v>
       </c>
-      <c r="DN29" s="16">
+      <c r="DO29" s="16">
         <v>187.32730573720715</v>
       </c>
-      <c r="DO29" s="16">
+      <c r="DP29" s="16">
         <v>-564.98247920098152</v>
       </c>
-      <c r="DP29" s="16">
+      <c r="DQ29" s="16">
         <v>475.72962223680463</v>
       </c>
-      <c r="DQ29" s="16">
+      <c r="DR29" s="16">
         <v>97.639765455873857</v>
       </c>
-      <c r="DR29" s="16">
+      <c r="DS29" s="16">
         <v>568.99763067810045</v>
       </c>
-      <c r="DS29" s="16">
+      <c r="DT29" s="16">
         <v>236.7715274100857</v>
       </c>
-      <c r="DT29" s="16">
+      <c r="DU29" s="16">
         <v>376.08693243292379</v>
       </c>
-      <c r="DU29" s="16">
+      <c r="DV29" s="16">
         <v>679.27163011536288</v>
       </c>
-      <c r="DV29" s="16">
+      <c r="DW29" s="16">
         <v>755.1224380463143</v>
       </c>
-      <c r="DW29" s="16">
+      <c r="DX29" s="16">
         <v>772.44433783979264</v>
       </c>
-      <c r="DX29" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY29" s="16">
-        <v>146.65680709116691</v>
+        <v>-103.72052309837301</v>
       </c>
       <c r="DZ29" s="16">
-        <v>238.08580800884027</v>
+        <v>185.33146187440866</v>
+      </c>
+      <c r="EA29" s="16">
+        <v>230.16945765412294</v>
+      </c>
+      <c r="EB29" s="16">
+        <v>-675.49800590868495</v>
       </c>
     </row>
-    <row r="30" spans="2:130" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="25" t="s">
         <v>120</v>
       </c>
       <c r="C30" s="16">
         <v>1077.3649176999998</v>
       </c>
       <c r="D30" s="16">
         <v>1158.9100457992652</v>
       </c>
       <c r="E30" s="16">
         <v>1057.8778595272593</v>
       </c>
       <c r="F30" s="17">
         <v>1626.7845949386383</v>
       </c>
       <c r="G30" s="17">
         <v>1093.1306950767225</v>
       </c>
       <c r="H30" s="17">
         <v>1487.0603721592447</v>
       </c>
       <c r="I30" s="17">
         <v>2534.3343488123792</v>
       </c>
       <c r="J30" s="17">
@@ -11359,360 +11512,366 @@
       <c r="T30" s="17">
         <v>1580.1590668037243</v>
       </c>
       <c r="U30" s="17">
         <v>1375.8690571290767</v>
       </c>
       <c r="V30" s="17">
         <v>3649.2132460996722</v>
       </c>
       <c r="W30" s="17">
         <v>1469.4948507079423</v>
       </c>
       <c r="X30" s="17">
         <v>4464.4878857297608</v>
       </c>
       <c r="Y30" s="17">
         <v>3705.9083977427217</v>
       </c>
       <c r="Z30" s="17">
         <v>3257.4538089581051</v>
       </c>
       <c r="AA30" s="17">
         <v>4182.2633785163289</v>
       </c>
       <c r="AB30" s="17">
+        <v>2630.0206193278441</v>
+      </c>
+      <c r="AC30" s="17">
         <v>424.00261249999994</v>
       </c>
-      <c r="AC30" s="17">
+      <c r="AD30" s="17">
         <v>358.13597549999986</v>
       </c>
-      <c r="AD30" s="17">
+      <c r="AE30" s="17">
         <v>157.3269504000001</v>
       </c>
-      <c r="AE30" s="17">
+      <c r="AF30" s="17">
         <v>137.89937929999996</v>
       </c>
-      <c r="AF30" s="17">
+      <c r="AG30" s="17">
         <v>122.97181662481643</v>
       </c>
-      <c r="AG30" s="17">
+      <c r="AH30" s="17">
         <v>232.0121569248162</v>
       </c>
-      <c r="AH30" s="17">
+      <c r="AI30" s="17">
         <v>37.454985824816134</v>
       </c>
-      <c r="AI30" s="17">
+      <c r="AJ30" s="17">
         <v>766.47108642481635</v>
       </c>
-      <c r="AJ30" s="17">
+      <c r="AK30" s="17">
         <v>258.23632969949603</v>
       </c>
-      <c r="AK30" s="17">
+      <c r="AL30" s="17">
         <v>394.4299822994962</v>
       </c>
-      <c r="AL30" s="17">
+      <c r="AM30" s="17">
         <v>116.99800069949625</v>
       </c>
-      <c r="AM30" s="17">
+      <c r="AN30" s="17">
         <v>288.21354682877086</v>
       </c>
-      <c r="AN30" s="16">
+      <c r="AO30" s="16">
         <v>237.64977650965957</v>
       </c>
-      <c r="AO30" s="16">
+      <c r="AP30" s="16">
         <v>584.84514740966006</v>
       </c>
-      <c r="AP30" s="16">
+      <c r="AQ30" s="16">
         <v>131.92514580966053</v>
       </c>
-      <c r="AQ30" s="16">
+      <c r="AR30" s="16">
         <v>672.36452520965804</v>
       </c>
-      <c r="AR30" s="16">
+      <c r="AS30" s="16">
         <v>293.69043697299338</v>
       </c>
-      <c r="AS30" s="16">
+      <c r="AT30" s="16">
         <v>261.23892905320236</v>
       </c>
-      <c r="AT30" s="16">
+      <c r="AU30" s="16">
         <v>340.08904894158979</v>
       </c>
-      <c r="AU30" s="16">
+      <c r="AV30" s="16">
         <v>198.112280108937</v>
       </c>
-      <c r="AV30" s="16">
+      <c r="AW30" s="16">
         <v>271.03252483989252</v>
       </c>
-      <c r="AW30" s="16">
+      <c r="AX30" s="16">
         <v>689.63581235818594</v>
       </c>
-      <c r="AX30" s="16">
+      <c r="AY30" s="16">
         <v>303.46855805818961</v>
       </c>
-      <c r="AY30" s="16">
+      <c r="AZ30" s="16">
         <v>222.92347690297683</v>
       </c>
-      <c r="AZ30" s="16">
+      <c r="BA30" s="16">
         <v>333.46884670309203</v>
       </c>
-      <c r="BA30" s="16">
+      <c r="BB30" s="16">
         <v>747.44837130309634</v>
       </c>
-      <c r="BB30" s="16">
+      <c r="BC30" s="16">
         <v>385.67869080309333</v>
       </c>
-      <c r="BC30" s="16">
+      <c r="BD30" s="16">
         <v>1067.7384400030976</v>
       </c>
-      <c r="BD30" s="16">
+      <c r="BE30" s="16">
         <v>1434.5837454435227</v>
       </c>
-      <c r="BE30" s="16">
+      <c r="BF30" s="16">
         <v>883.0329886435145</v>
       </c>
-      <c r="BF30" s="16">
+      <c r="BG30" s="16">
         <v>564.6446188179201</v>
       </c>
-      <c r="BG30" s="16">
+      <c r="BH30" s="16">
         <v>562.54411318127677</v>
       </c>
-      <c r="BH30" s="16">
+      <c r="BI30" s="16">
         <v>749.68585006730802</v>
       </c>
-      <c r="BI30" s="16">
+      <c r="BJ30" s="16">
         <v>868.04641966328131</v>
       </c>
-      <c r="BJ30" s="16">
+      <c r="BK30" s="16">
         <v>285.0180017025167</v>
       </c>
-      <c r="BK30" s="16">
+      <c r="BL30" s="16">
         <v>1787.4409782975486</v>
       </c>
-      <c r="BL30" s="16">
+      <c r="BM30" s="16">
         <v>217.10507319038618</v>
       </c>
-      <c r="BM30" s="16">
+      <c r="BN30" s="16">
         <v>633.51129531243487</v>
       </c>
-      <c r="BN30" s="16">
+      <c r="BO30" s="16">
         <v>908.44691446358706</v>
       </c>
-      <c r="BO30" s="16">
+      <c r="BP30" s="16">
         <v>423.49553300274363</v>
       </c>
-      <c r="BP30" s="16">
+      <c r="BQ30" s="16">
         <v>839.47224459059794</v>
       </c>
-      <c r="BQ30" s="16">
+      <c r="BR30" s="16">
         <v>153.82154117059974</v>
       </c>
-      <c r="BR30" s="16">
+      <c r="BS30" s="16">
         <v>424.05679963059777</v>
       </c>
-      <c r="BS30" s="16">
+      <c r="BT30" s="16">
         <v>-263.66131693940144</v>
       </c>
-      <c r="BT30" s="16">
+      <c r="BU30" s="16">
         <v>227.11505871418353</v>
       </c>
-      <c r="BU30" s="16">
+      <c r="BV30" s="16">
         <v>143.79217000418464</v>
       </c>
-      <c r="BV30" s="16">
+      <c r="BW30" s="16">
         <v>382.77848680418759</v>
       </c>
-      <c r="BW30" s="16">
+      <c r="BX30" s="16">
         <v>155.7113195041876</v>
       </c>
-      <c r="BX30" s="16">
+      <c r="BY30" s="16">
         <v>45.571881561322897</v>
       </c>
-      <c r="BY30" s="16">
+      <c r="BZ30" s="16">
         <v>200.6501601313216</v>
       </c>
-      <c r="BZ30" s="16">
+      <c r="CA30" s="16">
         <v>296.15116104132176</v>
       </c>
-      <c r="CA30" s="16">
+      <c r="CB30" s="16">
         <v>459.17618264132443</v>
       </c>
-      <c r="CB30" s="16">
+      <c r="CC30" s="16">
         <v>600.20223492550394</v>
       </c>
-      <c r="CC30" s="16">
+      <c r="CD30" s="16">
         <v>51.423117935503626</v>
       </c>
-      <c r="CD30" s="16">
+      <c r="CE30" s="16">
         <v>81.42494387550289</v>
       </c>
-      <c r="CE30" s="16">
+      <c r="CF30" s="16">
         <v>-10.538985904494979</v>
       </c>
-      <c r="CF30" s="16">
+      <c r="CG30" s="16">
         <v>202.17820708772035</v>
       </c>
-      <c r="CG30" s="18">
+      <c r="CH30" s="18">
         <v>2064.1168617477192</v>
       </c>
-      <c r="CH30" s="18">
+      <c r="CI30" s="18">
         <v>371.84487369772006</v>
       </c>
-      <c r="CI30" s="16">
+      <c r="CJ30" s="16">
         <v>-321.24179468227919</v>
       </c>
-      <c r="CJ30" s="16">
+      <c r="CK30" s="16">
         <v>420.79229793194418</v>
       </c>
-      <c r="CK30" s="16">
+      <c r="CL30" s="16">
         <v>106.04744280194723</v>
       </c>
-      <c r="CL30" s="16">
+      <c r="CM30" s="16">
         <v>161.09454712194784</v>
       </c>
-      <c r="CM30" s="16">
+      <c r="CN30" s="16">
         <v>-228.77641382805859</v>
       </c>
-      <c r="CN30" s="16">
+      <c r="CO30" s="16">
         <v>374.11351138200723</v>
       </c>
-      <c r="CO30" s="16">
+      <c r="CP30" s="16">
         <v>109.38086830200791</v>
       </c>
-      <c r="CP30" s="16">
+      <c r="CQ30" s="16">
         <v>687.64174901200556</v>
       </c>
-      <c r="CQ30" s="16">
+      <c r="CR30" s="16">
         <v>237.91835960200217</v>
       </c>
-      <c r="CR30" s="16">
+      <c r="CS30" s="16">
         <v>436.81590720843099</v>
       </c>
-      <c r="CS30" s="16">
+      <c r="CT30" s="16">
         <v>147.10954608843014</v>
       </c>
-      <c r="CT30" s="16">
+      <c r="CU30" s="16">
         <v>621.23678843843118</v>
       </c>
-      <c r="CU30" s="16">
+      <c r="CV30" s="16">
         <v>374.9968250684318</v>
       </c>
-      <c r="CV30" s="16">
+      <c r="CW30" s="16">
         <v>574.07037333726771</v>
       </c>
-      <c r="CW30" s="16">
+      <c r="CX30" s="16">
         <v>516.51709189727023</v>
       </c>
-      <c r="CX30" s="16">
+      <c r="CY30" s="16">
         <v>199.92269527727103</v>
       </c>
-      <c r="CY30" s="16">
+      <c r="CZ30" s="16">
         <v>85.358896617267874</v>
       </c>
-      <c r="CZ30" s="16">
+      <c r="DA30" s="16">
         <v>542.47174812677918</v>
       </c>
-      <c r="DA30" s="16">
+      <c r="DB30" s="16">
         <v>2370.827018870963</v>
       </c>
-      <c r="DB30" s="16">
+      <c r="DC30" s="16">
         <v>699.91173189229391</v>
       </c>
-      <c r="DC30" s="16">
+      <c r="DD30" s="16">
         <v>36.002747209636311</v>
       </c>
-      <c r="DD30" s="16">
+      <c r="DE30" s="16">
         <v>490.1250823464257</v>
       </c>
-      <c r="DE30" s="16">
+      <c r="DF30" s="16">
         <v>342.04220316062396</v>
       </c>
-      <c r="DF30" s="16">
+      <c r="DG30" s="16">
         <v>525.59320063648534</v>
       </c>
-      <c r="DG30" s="16">
+      <c r="DH30" s="16">
         <v>111.73436456440731</v>
       </c>
-      <c r="DH30" s="16">
+      <c r="DI30" s="16">
         <v>848.81112004906981</v>
       </c>
-      <c r="DI30" s="16">
+      <c r="DJ30" s="16">
         <v>1097.949003974011</v>
       </c>
-      <c r="DJ30" s="16">
+      <c r="DK30" s="16">
         <v>1678.6963252326946</v>
       </c>
-      <c r="DK30" s="16">
+      <c r="DL30" s="16">
         <v>839.0314364739852</v>
       </c>
-      <c r="DL30" s="16">
+      <c r="DM30" s="16">
         <v>996.86765642928162</v>
       </c>
-      <c r="DM30" s="16">
+      <c r="DN30" s="16">
         <v>752.67485179866446</v>
       </c>
-      <c r="DN30" s="16">
+      <c r="DO30" s="16">
         <v>1284.8640362343442</v>
       </c>
-      <c r="DO30" s="16">
+      <c r="DP30" s="16">
         <v>671.50185328043131</v>
       </c>
-      <c r="DP30" s="16">
+      <c r="DQ30" s="16">
         <v>1421.3981990505808</v>
       </c>
-      <c r="DQ30" s="16">
+      <c r="DR30" s="16">
         <v>251.05117463043698</v>
       </c>
-      <c r="DR30" s="16">
+      <c r="DS30" s="16">
         <v>1622.8207759775119</v>
       </c>
-      <c r="DS30" s="16">
+      <c r="DT30" s="16">
         <v>-37.816340700424462</v>
       </c>
-      <c r="DT30" s="16">
+      <c r="DU30" s="16">
         <v>1030.6587294910814</v>
       </c>
-      <c r="DU30" s="16">
+      <c r="DV30" s="16">
         <v>885.91303125703257</v>
       </c>
-      <c r="DV30" s="16">
+      <c r="DW30" s="16">
         <v>1381.8402034403189</v>
       </c>
-      <c r="DW30" s="16">
+      <c r="DX30" s="16">
         <v>883.8514143278959</v>
       </c>
-      <c r="DX30" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY30" s="16">
-        <v>555.5966172922997</v>
+        <v>556.01350493842313</v>
       </c>
       <c r="DZ30" s="16">
-        <v>2015.8623321041462</v>
+        <v>558.10566291589078</v>
+      </c>
+      <c r="EA30" s="16">
+        <v>1977.2425263659584</v>
+      </c>
+      <c r="EB30" s="16">
+        <v>-461.34107489242842</v>
       </c>
     </row>
-    <row r="31" spans="2:130" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="25" t="s">
         <v>121</v>
       </c>
       <c r="C31" s="16">
         <v>-789.76369961655018</v>
       </c>
       <c r="D31" s="16">
         <v>-697.26992453029948</v>
       </c>
       <c r="E31" s="16">
         <v>394.8329454410769</v>
       </c>
       <c r="F31" s="17">
         <v>-867.7729127770599</v>
       </c>
       <c r="G31" s="17">
         <v>-334.55888519870877</v>
       </c>
       <c r="H31" s="17">
         <v>1126.500667740117</v>
       </c>
       <c r="I31" s="17">
         <v>274.7249839237835</v>
       </c>
       <c r="J31" s="17">
@@ -11748,360 +11907,366 @@
       <c r="T31" s="17">
         <v>392.44663513566172</v>
       </c>
       <c r="U31" s="17">
         <v>1006.2407652498707</v>
       </c>
       <c r="V31" s="17">
         <v>1336.9198807192192</v>
       </c>
       <c r="W31" s="17">
         <v>-109.66483518653865</v>
       </c>
       <c r="X31" s="17">
         <v>-76.037594340923931</v>
       </c>
       <c r="Y31" s="17">
         <v>1765.2375997461529</v>
       </c>
       <c r="Z31" s="17">
         <v>-821.44259539244968</v>
       </c>
       <c r="AA31" s="17">
         <v>2286.6895921568562</v>
       </c>
       <c r="AB31" s="17">
+        <v>4658.247524148901</v>
+      </c>
+      <c r="AC31" s="17">
         <v>-412.4665191087268</v>
       </c>
-      <c r="AC31" s="17">
+      <c r="AD31" s="17">
         <v>-62.195333496997918</v>
       </c>
-      <c r="AD31" s="17">
+      <c r="AE31" s="17">
         <v>-342.33437125791681</v>
       </c>
-      <c r="AE31" s="17">
+      <c r="AF31" s="17">
         <v>27.232524247091305</v>
       </c>
-      <c r="AF31" s="17">
+      <c r="AG31" s="17">
         <v>-493.36178650497232</v>
       </c>
-      <c r="AG31" s="17">
+      <c r="AH31" s="17">
         <v>-40.121043714021887</v>
       </c>
-      <c r="AH31" s="17">
+      <c r="AI31" s="17">
         <v>-218.52534587746325</v>
       </c>
-      <c r="AI31" s="17">
+      <c r="AJ31" s="17">
         <v>54.73825156615797</v>
       </c>
-      <c r="AJ31" s="17">
+      <c r="AK31" s="17">
         <v>164.18094678248377</v>
       </c>
-      <c r="AK31" s="17">
+      <c r="AL31" s="17">
         <v>-319.31766706924395</v>
       </c>
-      <c r="AL31" s="17">
+      <c r="AM31" s="17">
         <v>220.1021318459176</v>
       </c>
-      <c r="AM31" s="17">
+      <c r="AN31" s="17">
         <v>329.86753388191948</v>
       </c>
-      <c r="AN31" s="16">
+      <c r="AO31" s="16">
         <v>-592.93935318486922</v>
       </c>
-      <c r="AO31" s="16">
+      <c r="AP31" s="16">
         <v>-330.56064878705342</v>
       </c>
-      <c r="AP31" s="16">
+      <c r="AQ31" s="16">
         <v>213.64387978740535</v>
       </c>
-      <c r="AQ31" s="16">
+      <c r="AR31" s="16">
         <v>-157.91679059254264</v>
       </c>
-      <c r="AR31" s="16">
+      <c r="AS31" s="16">
         <v>146.54819004341908</v>
       </c>
-      <c r="AS31" s="16">
+      <c r="AT31" s="16">
         <v>-449.6567218440058</v>
       </c>
-      <c r="AT31" s="16">
+      <c r="AU31" s="16">
         <v>-287.94772295603843</v>
       </c>
-      <c r="AU31" s="16">
+      <c r="AV31" s="16">
         <v>256.49736955791633</v>
       </c>
-      <c r="AV31" s="16">
+      <c r="AW31" s="16">
         <v>593.23116955919784</v>
       </c>
-      <c r="AW31" s="16">
+      <c r="AX31" s="16">
         <v>137.82671214639436</v>
       </c>
-      <c r="AX31" s="16">
+      <c r="AY31" s="16">
         <v>347.15522725265635</v>
       </c>
-      <c r="AY31" s="16">
+      <c r="AZ31" s="16">
         <v>48.287558781868441</v>
       </c>
-      <c r="AZ31" s="16">
+      <c r="BA31" s="16">
         <v>515.02380728630999</v>
       </c>
-      <c r="BA31" s="16">
+      <c r="BB31" s="16">
         <v>-246.69443950608419</v>
       </c>
-      <c r="BB31" s="16">
+      <c r="BC31" s="16">
         <v>-184.14429751015393</v>
       </c>
-      <c r="BC31" s="16">
+      <c r="BD31" s="16">
         <v>190.53991365371166</v>
       </c>
-      <c r="BD31" s="16">
+      <c r="BE31" s="16">
         <v>-193.76646420279349</v>
       </c>
-      <c r="BE31" s="16">
+      <c r="BF31" s="16">
         <v>-151.11134408416888</v>
       </c>
-      <c r="BF31" s="16">
+      <c r="BG31" s="16">
         <v>49.429677399132572</v>
       </c>
-      <c r="BG31" s="16">
+      <c r="BH31" s="16">
         <v>-70.167224361732366</v>
       </c>
-      <c r="BH31" s="16">
+      <c r="BI31" s="16">
         <v>-330.86801741673037</v>
       </c>
-      <c r="BI31" s="16">
+      <c r="BJ31" s="16">
         <v>-57.088161444237578</v>
       </c>
-      <c r="BJ31" s="16">
+      <c r="BK31" s="16">
         <v>216.7421760898298</v>
       </c>
-      <c r="BK31" s="16">
+      <c r="BL31" s="16">
         <v>973.21506961686475</v>
       </c>
-      <c r="BL31" s="16">
+      <c r="BM31" s="16">
         <v>463.4342214219522</v>
       </c>
-      <c r="BM31" s="16">
+      <c r="BN31" s="16">
         <v>-478.45603755439072</v>
       </c>
-      <c r="BN31" s="16">
+      <c r="BO31" s="16">
         <v>367.59352823847911</v>
       </c>
-      <c r="BO31" s="16">
+      <c r="BP31" s="16">
         <v>-803.72824972264868</v>
       </c>
-      <c r="BP31" s="16">
+      <c r="BQ31" s="16">
         <v>777.35440868268029</v>
       </c>
-      <c r="BQ31" s="16">
+      <c r="BR31" s="16">
         <v>-231.01888075371033</v>
       </c>
-      <c r="BR31" s="16">
+      <c r="BS31" s="16">
         <v>-1154.5996301249718</v>
       </c>
-      <c r="BS31" s="16">
+      <c r="BT31" s="16">
         <v>-57.330458804131709</v>
       </c>
-      <c r="BT31" s="16">
+      <c r="BU31" s="16">
         <v>-369.31338353257672</v>
       </c>
-      <c r="BU31" s="16">
+      <c r="BV31" s="16">
         <v>600.18987816419553</v>
       </c>
-      <c r="BV31" s="16">
+      <c r="BW31" s="16">
         <v>-680.54035566862001</v>
       </c>
-      <c r="BW31" s="16">
+      <c r="BX31" s="16">
         <v>-175.18414827694835</v>
       </c>
-      <c r="BX31" s="16">
+      <c r="BY31" s="16">
         <v>-408.28517838326684</v>
       </c>
-      <c r="BY31" s="16">
+      <c r="BZ31" s="16">
         <v>-836.12649817904867</v>
       </c>
-      <c r="BZ31" s="16">
+      <c r="CA31" s="16">
         <v>228.25066963878069</v>
       </c>
-      <c r="CA31" s="16">
+      <c r="CB31" s="16">
         <v>-706.29490753048151</v>
       </c>
-      <c r="CB31" s="16">
+      <c r="CC31" s="16">
         <v>26.360225656012744</v>
       </c>
-      <c r="CC31" s="16">
+      <c r="CD31" s="16">
         <v>-989.01141577710564</v>
       </c>
-      <c r="CD31" s="16">
+      <c r="CE31" s="16">
         <v>469.80978822103924</v>
       </c>
-      <c r="CE31" s="16">
+      <c r="CF31" s="16">
         <v>-1440.0264081855062</v>
       </c>
-      <c r="CF31" s="16">
+      <c r="CG31" s="16">
         <v>8.4211850421949208</v>
       </c>
-      <c r="CG31" s="18">
+      <c r="CH31" s="18">
         <v>188.79117233018448</v>
       </c>
-      <c r="CH31" s="18">
+      <c r="CI31" s="18">
         <v>411.96247523365895</v>
       </c>
-      <c r="CI31" s="16">
+      <c r="CJ31" s="16">
         <v>98.702518999151522</v>
       </c>
-      <c r="CJ31" s="16">
+      <c r="CK31" s="16">
         <v>-526.76290658445271</v>
       </c>
-      <c r="CK31" s="16">
+      <c r="CL31" s="16">
         <v>-59.871888968513758</v>
       </c>
-      <c r="CL31" s="16">
+      <c r="CM31" s="16">
         <v>454.66689991954183</v>
       </c>
-      <c r="CM31" s="16">
+      <c r="CN31" s="16">
         <v>-4.8097340517940665</v>
       </c>
-      <c r="CN31" s="16">
+      <c r="CO31" s="16">
         <v>344.31033927855754</v>
       </c>
-      <c r="CO31" s="16">
+      <c r="CP31" s="16">
         <v>-225.41328487569487</v>
       </c>
-      <c r="CP31" s="16">
+      <c r="CQ31" s="16">
         <v>550.38693012594342</v>
       </c>
-      <c r="CQ31" s="16">
+      <c r="CR31" s="16">
         <v>713.54670903371778</v>
       </c>
-      <c r="CR31" s="16">
+      <c r="CS31" s="16">
         <v>-807.04259519713867</v>
       </c>
-      <c r="CS31" s="16">
+      <c r="CT31" s="16">
         <v>1451.7641735958689</v>
       </c>
-      <c r="CT31" s="16">
+      <c r="CU31" s="16">
         <v>485.92371638398129</v>
       </c>
-      <c r="CU31" s="16">
+      <c r="CV31" s="16">
         <v>-738.19865964704979</v>
       </c>
-      <c r="CV31" s="16">
+      <c r="CW31" s="16">
         <v>231.3436665669696</v>
       </c>
-      <c r="CW31" s="16">
+      <c r="CX31" s="16">
         <v>-383.24393343522064</v>
       </c>
-      <c r="CX31" s="16">
+      <c r="CY31" s="16">
         <v>1040.131606668298</v>
       </c>
-      <c r="CY31" s="16">
+      <c r="CZ31" s="16">
         <v>118.00942544982375</v>
       </c>
-      <c r="CZ31" s="16">
+      <c r="DA31" s="16">
         <v>421.79813151518033</v>
       </c>
-      <c r="DA31" s="16">
+      <c r="DB31" s="16">
         <v>-189.95791725408256</v>
       </c>
-      <c r="DB31" s="16">
+      <c r="DC31" s="16">
         <v>-680.71424070998683</v>
       </c>
-      <c r="DC31" s="16">
+      <c r="DD31" s="16">
         <v>1785.7939071681083</v>
       </c>
-      <c r="DD31" s="16">
+      <c r="DE31" s="16">
         <v>-316.82317525291523</v>
       </c>
-      <c r="DE31" s="16">
+      <c r="DF31" s="16">
         <v>-1492.1474766057811</v>
       </c>
-      <c r="DF31" s="16">
+      <c r="DG31" s="16">
         <v>1393.7807983195967</v>
       </c>
-      <c r="DG31" s="16">
+      <c r="DH31" s="16">
         <v>305.52501835256101</v>
       </c>
-      <c r="DH31" s="16">
+      <c r="DI31" s="16">
         <v>-650.42173294926624</v>
       </c>
-      <c r="DI31" s="16">
+      <c r="DJ31" s="16">
         <v>-21.731534394143836</v>
       </c>
-      <c r="DJ31" s="16">
+      <c r="DK31" s="16">
         <v>599.39397678433227</v>
       </c>
-      <c r="DK31" s="16">
+      <c r="DL31" s="16">
         <v>-3.2783037818460912</v>
       </c>
-      <c r="DL31" s="16">
+      <c r="DM31" s="16">
         <v>-228.77744900938336</v>
       </c>
-      <c r="DM31" s="16">
+      <c r="DN31" s="16">
         <v>744.65708402269274</v>
       </c>
-      <c r="DN31" s="16">
+      <c r="DO31" s="16">
         <v>419.52549211621533</v>
       </c>
-      <c r="DO31" s="16">
+      <c r="DP31" s="16">
         <v>829.83247261662825</v>
       </c>
-      <c r="DP31" s="16">
+      <c r="DQ31" s="16">
         <v>-2329.1519530117848</v>
       </c>
-      <c r="DQ31" s="16">
+      <c r="DR31" s="16">
         <v>781.0221443751177</v>
       </c>
-      <c r="DR31" s="16">
+      <c r="DS31" s="16">
         <v>400.53338884348523</v>
       </c>
-      <c r="DS31" s="16">
+      <c r="DT31" s="16">
         <v>326.15382440073222</v>
       </c>
-      <c r="DT31" s="16">
+      <c r="DU31" s="16">
         <v>1002.7346730533945</v>
       </c>
-      <c r="DU31" s="16">
+      <c r="DV31" s="16">
         <v>316.68133708766925</v>
       </c>
-      <c r="DV31" s="16">
+      <c r="DW31" s="16">
         <v>531.92606376454626</v>
       </c>
-      <c r="DW31" s="16">
+      <c r="DX31" s="16">
         <v>435.34751825124602</v>
       </c>
-      <c r="DX31" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY31" s="16">
-        <v>710.3249690719183</v>
+        <v>1597.6282474227528</v>
       </c>
       <c r="DZ31" s="16">
-        <v>1035.5465286261926</v>
+        <v>712.30396907191812</v>
+      </c>
+      <c r="EA31" s="16">
+        <v>1040.1220066184717</v>
+      </c>
+      <c r="EB31" s="16">
+        <v>1308.1933010357586</v>
       </c>
     </row>
-    <row r="32" spans="2:130" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="2:132" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="25" t="s">
         <v>122</v>
       </c>
       <c r="C32" s="16">
         <v>24.804701983449608</v>
       </c>
       <c r="D32" s="16">
         <v>143.54623886970029</v>
       </c>
       <c r="E32" s="16">
         <v>620.71186437214681</v>
       </c>
       <c r="F32" s="17">
         <v>-121.61123214794378</v>
       </c>
       <c r="G32" s="17">
         <v>760.15746865343988</v>
       </c>
       <c r="H32" s="17">
         <v>519.44245322019299</v>
       </c>
       <c r="I32" s="17">
         <v>476.57335375527703</v>
       </c>
       <c r="J32" s="17">
@@ -12137,360 +12302,366 @@
       <c r="T32" s="17">
         <v>431.22717079670451</v>
       </c>
       <c r="U32" s="17">
         <v>455.59613787149726</v>
       </c>
       <c r="V32" s="17">
         <v>1192.735268132441</v>
       </c>
       <c r="W32" s="17">
         <v>578.36857475681438</v>
       </c>
       <c r="X32" s="17">
         <v>1148.761706139707</v>
       </c>
       <c r="Y32" s="17">
         <v>625.94988220144137</v>
       </c>
       <c r="Z32" s="17">
         <v>-1096.3220160075973</v>
       </c>
       <c r="AA32" s="17">
         <v>3047.6232840269522</v>
       </c>
       <c r="AB32" s="17">
+        <v>4807.9926390203182</v>
+      </c>
+      <c r="AC32" s="17">
         <v>3.8844860912731884</v>
       </c>
-      <c r="AC32" s="17">
+      <c r="AD32" s="17">
         <v>-4.6571329969979125</v>
       </c>
-      <c r="AD32" s="17">
+      <c r="AE32" s="17">
         <v>-19.24324285791694</v>
       </c>
-      <c r="AE32" s="17">
+      <c r="AF32" s="17">
         <v>44.820591747091271</v>
       </c>
-      <c r="AF32" s="17">
+      <c r="AG32" s="17">
         <v>53.802329295027533</v>
       </c>
-      <c r="AG32" s="17">
+      <c r="AH32" s="17">
         <v>44.888711085978066</v>
       </c>
-      <c r="AH32" s="17">
+      <c r="AI32" s="17">
         <v>-47.059078877463286</v>
       </c>
-      <c r="AI32" s="17">
+      <c r="AJ32" s="17">
         <v>91.914277366157989</v>
       </c>
-      <c r="AJ32" s="17">
+      <c r="AK32" s="17">
         <v>139.98618775719353</v>
       </c>
-      <c r="AK32" s="17">
+      <c r="AL32" s="17">
         <v>26.870494821356786</v>
       </c>
-      <c r="AL32" s="17">
+      <c r="AM32" s="17">
         <v>84.385798459464681</v>
       </c>
-      <c r="AM32" s="17">
+      <c r="AN32" s="17">
         <v>369.46938333413181</v>
       </c>
-      <c r="AN32" s="16">
+      <c r="AO32" s="16">
         <v>-75.653871097202241</v>
       </c>
-      <c r="AO32" s="16">
+      <c r="AP32" s="16">
         <v>-61.162318299756436</v>
       </c>
-      <c r="AP32" s="16">
+      <c r="AQ32" s="16">
         <v>138.53526189159174</v>
       </c>
-      <c r="AQ32" s="16">
+      <c r="AR32" s="16">
         <v>-123.33030464257683</v>
       </c>
-      <c r="AR32" s="16">
+      <c r="AS32" s="16">
         <v>396.4439942678485</v>
       </c>
-      <c r="AS32" s="16">
+      <c r="AT32" s="16">
         <v>192.83220023940848</v>
       </c>
-      <c r="AT32" s="16">
+      <c r="AU32" s="16">
         <v>-33.129755460153497</v>
       </c>
-      <c r="AU32" s="16">
+      <c r="AV32" s="16">
         <v>204.01102960633645</v>
       </c>
-      <c r="AV32" s="16">
+      <c r="AW32" s="16">
         <v>15.000156580249634</v>
       </c>
-      <c r="AW32" s="16">
+      <c r="AX32" s="16">
         <v>156.08797832389996</v>
       </c>
-      <c r="AX32" s="16">
+      <c r="AY32" s="16">
         <v>262.67629907457092</v>
       </c>
-      <c r="AY32" s="16">
+      <c r="AZ32" s="16">
         <v>85.678019241472484</v>
       </c>
-      <c r="AZ32" s="16">
+      <c r="BA32" s="16">
         <v>71.61002558271214</v>
       </c>
-      <c r="BA32" s="16">
+      <c r="BB32" s="16">
         <v>32.076614562849407</v>
       </c>
-      <c r="BB32" s="16">
+      <c r="BC32" s="16">
         <v>-26.003588057488287</v>
       </c>
-      <c r="BC32" s="16">
+      <c r="BD32" s="16">
         <v>398.89030166720374</v>
       </c>
-      <c r="BD32" s="16">
+      <c r="BE32" s="16">
         <v>293.19957105137973</v>
       </c>
-      <c r="BE32" s="16">
+      <c r="BF32" s="16">
         <v>357.00765296865859</v>
       </c>
-      <c r="BF32" s="16">
+      <c r="BG32" s="16">
         <v>-85.647045757498859</v>
       </c>
-      <c r="BG32" s="16">
+      <c r="BH32" s="16">
         <v>-146.09074182987877</v>
       </c>
-      <c r="BH32" s="16">
+      <c r="BI32" s="16">
         <v>-293.49478947038278</v>
       </c>
-      <c r="BI32" s="16">
+      <c r="BJ32" s="16">
         <v>-63.090277606958885</v>
       </c>
-      <c r="BJ32" s="16">
+      <c r="BK32" s="16">
         <v>34.278918211289351</v>
       </c>
-      <c r="BK32" s="16">
+      <c r="BL32" s="16">
         <v>671.17935359593434</v>
       </c>
-      <c r="BL32" s="16">
+      <c r="BM32" s="16">
         <v>-236.39753326834867</v>
       </c>
-      <c r="BM32" s="16">
+      <c r="BN32" s="16">
         <v>-21.619060230437427</v>
       </c>
-      <c r="BN32" s="16">
+      <c r="BO32" s="16">
         <v>241.77422284912259</v>
       </c>
-      <c r="BO32" s="16">
+      <c r="BP32" s="16">
         <v>544.76283722696223</v>
       </c>
-      <c r="BP32" s="16">
+      <c r="BQ32" s="16">
         <v>8.624159356055344</v>
       </c>
-      <c r="BQ32" s="16">
+      <c r="BR32" s="16">
         <v>-10.414446633122566</v>
       </c>
-      <c r="BR32" s="16">
+      <c r="BS32" s="16">
         <v>80.087829742889639</v>
       </c>
-      <c r="BS32" s="16">
+      <c r="BT32" s="16">
         <v>-80.803107581844174</v>
       </c>
-      <c r="BT32" s="16">
+      <c r="BU32" s="16">
         <v>-82.291327816371052</v>
       </c>
-      <c r="BU32" s="16">
+      <c r="BV32" s="16">
         <v>159.0841493705949</v>
       </c>
-      <c r="BV32" s="16">
+      <c r="BW32" s="16">
         <v>-415.16689738997036</v>
       </c>
-      <c r="BW32" s="16">
+      <c r="BX32" s="16">
         <v>-232.50355992245545</v>
       </c>
-      <c r="BX32" s="16">
+      <c r="BY32" s="16">
         <v>-255.84852915580669</v>
       </c>
-      <c r="BY32" s="16">
+      <c r="BZ32" s="16">
         <v>217.99809833384785</v>
       </c>
-      <c r="BZ32" s="16">
+      <c r="CA32" s="16">
         <v>200.17532187052882</v>
       </c>
-      <c r="CA32" s="16">
+      <c r="CB32" s="16">
         <v>124.53990542173389</v>
       </c>
-      <c r="CB32" s="16">
+      <c r="CC32" s="16">
         <v>-76.159642031127262</v>
       </c>
-      <c r="CC32" s="16">
+      <c r="CD32" s="16">
         <v>-272.18218796933712</v>
       </c>
-      <c r="CD32" s="16">
+      <c r="CE32" s="16">
         <v>532.39123502927418</v>
       </c>
-      <c r="CE32" s="16">
+      <c r="CF32" s="16">
         <v>-285.24763252714575</v>
       </c>
-      <c r="CF32" s="16">
+      <c r="CG32" s="16">
         <v>-11.242332139515952</v>
       </c>
-      <c r="CG32" s="18">
+      <c r="CH32" s="18">
         <v>140.07001121196495</v>
       </c>
-      <c r="CH32" s="18">
+      <c r="CI32" s="18">
         <v>121.93394837184398</v>
       </c>
-      <c r="CI32" s="16">
+      <c r="CJ32" s="16">
         <v>121.99082826376299</v>
       </c>
-      <c r="CJ32" s="16">
+      <c r="CK32" s="16">
         <v>-72.575926394598014</v>
       </c>
-      <c r="CK32" s="16">
+      <c r="CL32" s="16">
         <v>51.83492490364101</v>
       </c>
-      <c r="CL32" s="16">
+      <c r="CM32" s="16">
         <v>156.43128095865501</v>
       </c>
-      <c r="CM32" s="16">
+      <c r="CN32" s="16">
         <v>28.14724340154406</v>
       </c>
-      <c r="CN32" s="16">
+      <c r="CO32" s="16">
         <v>-26.787491255936878</v>
       </c>
-      <c r="CO32" s="16">
+      <c r="CP32" s="16">
         <v>-384.09111691685212</v>
       </c>
-      <c r="CP32" s="16">
+      <c r="CQ32" s="16">
         <v>-8.990724843450959</v>
       </c>
-      <c r="CQ32" s="16">
+      <c r="CR32" s="16">
         <v>314.85241731663382</v>
       </c>
-      <c r="CR32" s="16">
+      <c r="CS32" s="16">
         <v>-44.864903834744823</v>
       </c>
-      <c r="CS32" s="16">
+      <c r="CT32" s="16">
         <v>45.294123051732115</v>
       </c>
-      <c r="CT32" s="16">
+      <c r="CU32" s="16">
         <v>201.73403517271905</v>
       </c>
-      <c r="CU32" s="16">
+      <c r="CV32" s="16">
         <v>229.06391640699817</v>
       </c>
-      <c r="CV32" s="16">
+      <c r="CW32" s="16">
         <v>205.77534964825796</v>
       </c>
-      <c r="CW32" s="16">
+      <c r="CX32" s="16">
         <v>-119.1103109011611</v>
       </c>
-      <c r="CX32" s="16">
+      <c r="CY32" s="16">
         <v>375.20807919865734</v>
       </c>
-      <c r="CY32" s="16">
+      <c r="CZ32" s="16">
         <v>-6.2769800742569402</v>
       </c>
-      <c r="CZ32" s="16">
+      <c r="DA32" s="16">
         <v>219.986576496005</v>
       </c>
-      <c r="DA32" s="16">
+      <c r="DB32" s="16">
         <v>17.581742397294001</v>
       </c>
-      <c r="DB32" s="16">
+      <c r="DC32" s="16">
         <v>481.82877762429507</v>
       </c>
-      <c r="DC32" s="16">
+      <c r="DD32" s="16">
         <v>473.33817161484694</v>
       </c>
-      <c r="DD32" s="16">
+      <c r="DE32" s="16">
         <v>12.31463102174726</v>
       </c>
-      <c r="DE32" s="16">
+      <c r="DF32" s="16">
         <v>-63.752907465898055</v>
       </c>
-      <c r="DF32" s="16">
+      <c r="DG32" s="16">
         <v>337.64248023614346</v>
       </c>
-      <c r="DG32" s="16">
+      <c r="DH32" s="16">
         <v>292.16437096482173</v>
       </c>
-      <c r="DH32" s="16">
+      <c r="DI32" s="16">
         <v>392.2586970307741</v>
       </c>
-      <c r="DI32" s="16">
+      <c r="DJ32" s="16">
         <v>166.43654863388409</v>
       </c>
-      <c r="DJ32" s="16">
+      <c r="DK32" s="16">
         <v>391.30426243386785</v>
       </c>
-      <c r="DK32" s="16">
+      <c r="DL32" s="16">
         <v>198.76219804118097</v>
       </c>
-      <c r="DL32" s="16">
+      <c r="DM32" s="16">
         <v>-131.07064404523635</v>
       </c>
-      <c r="DM32" s="16">
+      <c r="DN32" s="16">
         <v>118.04466796424677</v>
       </c>
-      <c r="DN32" s="16">
+      <c r="DO32" s="16">
         <v>72.772187032611015</v>
       </c>
-      <c r="DO32" s="16">
+      <c r="DP32" s="16">
         <v>566.20367124981999</v>
       </c>
-      <c r="DP32" s="16">
+      <c r="DQ32" s="16">
         <v>-2787.784136418034</v>
       </c>
-      <c r="DQ32" s="16">
+      <c r="DR32" s="16">
         <v>1043.5970339108201</v>
       </c>
-      <c r="DR32" s="16">
+      <c r="DS32" s="16">
         <v>699.47496530896194</v>
       </c>
-      <c r="DS32" s="16">
+      <c r="DT32" s="16">
         <v>-51.609878809345119</v>
       </c>
-      <c r="DT32" s="16">
+      <c r="DU32" s="16">
         <v>1674.2074243985003</v>
       </c>
-      <c r="DU32" s="16">
+      <c r="DV32" s="16">
         <v>176.9139869776188</v>
       </c>
-      <c r="DV32" s="16">
+      <c r="DW32" s="16">
         <v>658.43871586920091</v>
       </c>
-      <c r="DW32" s="16">
+      <c r="DX32" s="16">
         <v>538.06315678163196</v>
       </c>
-      <c r="DX32" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY32" s="16">
-        <v>1111.1984339893829</v>
+        <v>2060.3655511888078</v>
       </c>
       <c r="DZ32" s="16">
-        <v>715.91677391766461</v>
+        <v>1113.1774339893827</v>
+      </c>
+      <c r="EA32" s="16">
+        <v>720.47517546994368</v>
+      </c>
+      <c r="EB32" s="16">
+        <v>913.97447837218442</v>
       </c>
     </row>
-    <row r="33" spans="2:130" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="2:132" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="25" t="s">
         <v>123</v>
       </c>
       <c r="C33" s="16">
         <v>814.5684015999999</v>
       </c>
       <c r="D33" s="16">
         <v>840.81616339999994</v>
       </c>
       <c r="E33" s="16">
         <v>225.8789189310699</v>
       </c>
       <c r="F33" s="17">
         <v>746.16168062911618</v>
       </c>
       <c r="G33" s="17">
         <v>1094.7163538521488</v>
       </c>
       <c r="H33" s="17">
         <v>-607.05821451992404</v>
       </c>
       <c r="I33" s="17">
         <v>201.84836983149347</v>
       </c>
       <c r="J33" s="17">
@@ -12526,360 +12697,366 @@
       <c r="T33" s="17">
         <v>38.780535661042904</v>
       </c>
       <c r="U33" s="17">
         <v>-550.64462737837357</v>
       </c>
       <c r="V33" s="17">
         <v>-144.18461258677826</v>
       </c>
       <c r="W33" s="17">
         <v>688.03340994335315</v>
       </c>
       <c r="X33" s="17">
         <v>1224.7993004806308</v>
       </c>
       <c r="Y33" s="17">
         <v>-1139.2877175447115</v>
       </c>
       <c r="Z33" s="17">
         <v>-274.87942061514724</v>
       </c>
       <c r="AA33" s="17">
         <v>760.9336918700958</v>
       </c>
       <c r="AB33" s="17">
+        <v>149.74511487141734</v>
+      </c>
+      <c r="AC33" s="17">
         <v>416.35100519999997</v>
       </c>
-      <c r="AC33" s="17">
+      <c r="AD33" s="17">
         <v>57.538200500000002</v>
       </c>
-      <c r="AD33" s="17">
+      <c r="AE33" s="17">
         <v>323.09112839999989</v>
       </c>
-      <c r="AE33" s="17">
+      <c r="AF33" s="17">
         <v>17.588067499999966</v>
       </c>
-      <c r="AF33" s="17">
+      <c r="AG33" s="17">
         <v>547.16411579999988</v>
       </c>
-      <c r="AG33" s="17">
+      <c r="AH33" s="17">
         <v>85.009754799999953</v>
       </c>
-      <c r="AH33" s="17">
+      <c r="AI33" s="17">
         <v>171.46626699999996</v>
       </c>
-      <c r="AI33" s="17">
+      <c r="AJ33" s="17">
         <v>37.176025800000019</v>
       </c>
-      <c r="AJ33" s="17">
+      <c r="AK33" s="17">
         <v>-24.194759025290224</v>
       </c>
-      <c r="AK33" s="17">
+      <c r="AL33" s="17">
         <v>346.18816189060072</v>
       </c>
-      <c r="AL33" s="17">
+      <c r="AM33" s="17">
         <v>-135.7163333864529</v>
       </c>
-      <c r="AM33" s="17">
+      <c r="AN33" s="17">
         <v>39.601849452212321</v>
       </c>
-      <c r="AN33" s="16">
+      <c r="AO33" s="16">
         <v>517.28548208766699</v>
       </c>
-      <c r="AO33" s="16">
+      <c r="AP33" s="16">
         <v>269.39833048729702</v>
       </c>
-      <c r="AP33" s="16">
+      <c r="AQ33" s="16">
         <v>-75.108617895813609</v>
       </c>
-      <c r="AQ33" s="16">
+      <c r="AR33" s="16">
         <v>34.586485949965812</v>
       </c>
-      <c r="AR33" s="16">
+      <c r="AS33" s="16">
         <v>249.89580422442941</v>
       </c>
-      <c r="AS33" s="16">
+      <c r="AT33" s="16">
         <v>642.48892208341431</v>
       </c>
-      <c r="AT33" s="16">
+      <c r="AU33" s="16">
         <v>254.81796749588494</v>
       </c>
-      <c r="AU33" s="16">
+      <c r="AV33" s="16">
         <v>-52.486339951579893</v>
       </c>
-      <c r="AV33" s="16">
+      <c r="AW33" s="16">
         <v>-578.23101297894823</v>
       </c>
-      <c r="AW33" s="16">
+      <c r="AX33" s="16">
         <v>18.261266177505604</v>
       </c>
-      <c r="AX33" s="16">
+      <c r="AY33" s="16">
         <v>-84.478928178085411</v>
       </c>
-      <c r="AY33" s="16">
+      <c r="AZ33" s="16">
         <v>37.390460459604043</v>
       </c>
-      <c r="AZ33" s="16">
+      <c r="BA33" s="16">
         <v>-443.41378170359786</v>
       </c>
-      <c r="BA33" s="16">
+      <c r="BB33" s="16">
         <v>278.77105406893361</v>
       </c>
-      <c r="BB33" s="16">
+      <c r="BC33" s="16">
         <v>158.14070945266565</v>
       </c>
-      <c r="BC33" s="16">
+      <c r="BD33" s="16">
         <v>208.35038801349208</v>
       </c>
-      <c r="BD33" s="16">
+      <c r="BE33" s="16">
         <v>486.96603525417322</v>
       </c>
-      <c r="BE33" s="16">
+      <c r="BF33" s="16">
         <v>508.11899705282747</v>
       </c>
-      <c r="BF33" s="16">
+      <c r="BG33" s="16">
         <v>-135.07672315663143</v>
       </c>
-      <c r="BG33" s="16">
+      <c r="BH33" s="16">
         <v>-75.9235174681464</v>
       </c>
-      <c r="BH33" s="16">
+      <c r="BI33" s="16">
         <v>37.373227946347555</v>
       </c>
-      <c r="BI33" s="16">
+      <c r="BJ33" s="16">
         <v>-6.0021161627213075</v>
       </c>
-      <c r="BJ33" s="16">
+      <c r="BK33" s="16">
         <v>-182.46325787854045</v>
       </c>
-      <c r="BK33" s="16">
+      <c r="BL33" s="16">
         <v>-302.03571602093041</v>
       </c>
-      <c r="BL33" s="16">
+      <c r="BM33" s="16">
         <v>-699.83175469030084</v>
       </c>
-      <c r="BM33" s="16">
+      <c r="BN33" s="16">
         <v>456.83697732395331</v>
       </c>
-      <c r="BN33" s="16">
+      <c r="BO33" s="16">
         <v>-125.81930538935651</v>
       </c>
-      <c r="BO33" s="16">
+      <c r="BP33" s="16">
         <v>1348.4910869496109</v>
       </c>
-      <c r="BP33" s="16">
+      <c r="BQ33" s="16">
         <v>-768.73024932662497</v>
       </c>
-      <c r="BQ33" s="16">
+      <c r="BR33" s="16">
         <v>220.60443412058777</v>
       </c>
-      <c r="BR33" s="16">
+      <c r="BS33" s="16">
         <v>1234.6874598678614</v>
       </c>
-      <c r="BS33" s="16">
+      <c r="BT33" s="16">
         <v>-23.472648777712465</v>
       </c>
-      <c r="BT33" s="16">
+      <c r="BU33" s="16">
         <v>287.02205571620567</v>
       </c>
-      <c r="BU33" s="16">
+      <c r="BV33" s="16">
         <v>-441.10572879360063</v>
       </c>
-      <c r="BV33" s="16">
+      <c r="BW33" s="16">
         <v>265.37345827864965</v>
       </c>
-      <c r="BW33" s="16">
+      <c r="BX33" s="16">
         <v>-57.319411645507103</v>
       </c>
-      <c r="BX33" s="16">
+      <c r="BY33" s="16">
         <v>152.43664922746018</v>
       </c>
-      <c r="BY33" s="16">
+      <c r="BZ33" s="16">
         <v>1054.1245965128965</v>
       </c>
-      <c r="BZ33" s="16">
+      <c r="CA33" s="16">
         <v>-28.07534776825187</v>
       </c>
-      <c r="CA33" s="16">
+      <c r="CB33" s="16">
         <v>830.83481295221543</v>
       </c>
-      <c r="CB33" s="16">
+      <c r="CC33" s="16">
         <v>-102.51986768714001</v>
       </c>
-      <c r="CC33" s="16">
+      <c r="CD33" s="16">
         <v>716.82922780776858</v>
       </c>
-      <c r="CD33" s="16">
+      <c r="CE33" s="16">
         <v>62.581446808234922</v>
       </c>
-      <c r="CE33" s="16">
+      <c r="CF33" s="16">
         <v>1154.7787756583605</v>
       </c>
-      <c r="CF33" s="16">
+      <c r="CG33" s="16">
         <v>-19.663517181710873</v>
       </c>
-      <c r="CG33" s="18">
+      <c r="CH33" s="18">
         <v>-48.72116111821952</v>
       </c>
-      <c r="CH33" s="18">
+      <c r="CI33" s="18">
         <v>-290.02852686181495</v>
       </c>
-      <c r="CI33" s="16">
+      <c r="CJ33" s="16">
         <v>23.28830926461147</v>
       </c>
-      <c r="CJ33" s="16">
+      <c r="CK33" s="16">
         <v>454.18698018985469</v>
       </c>
-      <c r="CK33" s="16">
+      <c r="CL33" s="16">
         <v>111.70681387215477</v>
       </c>
-      <c r="CL33" s="16">
+      <c r="CM33" s="16">
         <v>-298.23561896088682</v>
       </c>
-      <c r="CM33" s="16">
+      <c r="CN33" s="16">
         <v>32.956977453338126</v>
       </c>
-      <c r="CN33" s="16">
+      <c r="CO33" s="16">
         <v>-371.09783053449439</v>
       </c>
-      <c r="CO33" s="16">
+      <c r="CP33" s="16">
         <v>-158.67783204115725</v>
       </c>
-      <c r="CP33" s="16">
+      <c r="CQ33" s="16">
         <v>-559.37765496939437</v>
       </c>
-      <c r="CQ33" s="16">
+      <c r="CR33" s="16">
         <v>-398.69429171708396</v>
       </c>
-      <c r="CR33" s="16">
+      <c r="CS33" s="16">
         <v>762.17769136239383</v>
       </c>
-      <c r="CS33" s="16">
+      <c r="CT33" s="16">
         <v>-1406.4700505441367</v>
       </c>
-      <c r="CT33" s="16">
+      <c r="CU33" s="16">
         <v>-284.18968121126221</v>
       </c>
-      <c r="CU33" s="16">
+      <c r="CV33" s="16">
         <v>967.26257605404794</v>
       </c>
-      <c r="CV33" s="16">
+      <c r="CW33" s="16">
         <v>-25.568316918711659</v>
       </c>
-      <c r="CW33" s="16">
+      <c r="CX33" s="16">
         <v>264.13362253405955</v>
       </c>
-      <c r="CX33" s="16">
+      <c r="CY33" s="16">
         <v>-664.9235274696407</v>
       </c>
-      <c r="CY33" s="16">
+      <c r="CZ33" s="16">
         <v>-124.28640552408069</v>
       </c>
-      <c r="CZ33" s="16">
+      <c r="DA33" s="16">
         <v>-201.81155501917536</v>
       </c>
-      <c r="DA33" s="16">
+      <c r="DB33" s="16">
         <v>207.53965965137655</v>
       </c>
-      <c r="DB33" s="16">
+      <c r="DC33" s="16">
         <v>1162.5430183342819</v>
       </c>
-      <c r="DC33" s="16">
+      <c r="DD33" s="16">
         <v>-1312.4557355532613</v>
       </c>
-      <c r="DD33" s="16">
+      <c r="DE33" s="16">
         <v>329.13780627466247</v>
       </c>
-      <c r="DE33" s="16">
+      <c r="DF33" s="16">
         <v>1428.3945691398831</v>
       </c>
-      <c r="DF33" s="16">
+      <c r="DG33" s="16">
         <v>-1056.1383180834532</v>
       </c>
-      <c r="DG33" s="16">
+      <c r="DH33" s="16">
         <v>-13.360647387739283</v>
       </c>
-      <c r="DH33" s="16">
+      <c r="DI33" s="16">
         <v>1042.6804299800403</v>
       </c>
-      <c r="DI33" s="16">
+      <c r="DJ33" s="16">
         <v>188.16808302802792</v>
       </c>
-      <c r="DJ33" s="16">
+      <c r="DK33" s="16">
         <v>-208.08971435046445</v>
       </c>
-      <c r="DK33" s="16">
+      <c r="DL33" s="16">
         <v>202.04050182302706</v>
       </c>
-      <c r="DL33" s="16">
+      <c r="DM33" s="16">
         <v>97.706804964147011</v>
       </c>
-      <c r="DM33" s="16">
+      <c r="DN33" s="16">
         <v>-626.612416058446</v>
       </c>
-      <c r="DN33" s="16">
+      <c r="DO33" s="16">
         <v>-346.75330508360429</v>
       </c>
-      <c r="DO33" s="16">
+      <c r="DP33" s="16">
         <v>-263.62880136680826</v>
       </c>
-      <c r="DP33" s="16">
+      <c r="DQ33" s="16">
         <v>-458.632183406249</v>
       </c>
-      <c r="DQ33" s="16">
+      <c r="DR33" s="16">
         <v>262.57488953570237</v>
       </c>
-      <c r="DR33" s="16">
+      <c r="DS33" s="16">
         <v>298.94157646547671</v>
       </c>
-      <c r="DS33" s="16">
+      <c r="DT33" s="16">
         <v>-377.76370321007732</v>
       </c>
-      <c r="DT33" s="16">
+      <c r="DU33" s="16">
         <v>671.47275134510573</v>
       </c>
-      <c r="DU33" s="16">
+      <c r="DV33" s="16">
         <v>-139.76735011005047</v>
       </c>
-      <c r="DV33" s="16">
+      <c r="DW33" s="16">
         <v>126.51265210465462</v>
       </c>
-      <c r="DW33" s="16">
+      <c r="DX33" s="16">
         <v>102.71563853038595</v>
       </c>
-      <c r="DX33" s="16">
+      <c r="DY33" s="16">
         <v>462.73730376605494</v>
       </c>
-      <c r="DY33" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DZ33" s="16">
-        <v>-319.62975470852808</v>
+        <v>400.87346491746467</v>
+      </c>
+      <c r="EA33" s="16">
+        <v>-319.64683114852807</v>
+      </c>
+      <c r="EB33" s="16">
+        <v>-394.21882266357426</v>
       </c>
     </row>
-    <row r="34" spans="2:130" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="2:132" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="25" t="s">
         <v>124</v>
       </c>
       <c r="C34" s="16">
         <v>0</v>
       </c>
       <c r="D34" s="16">
         <v>0</v>
       </c>
       <c r="E34" s="16">
         <v>0</v>
       </c>
       <c r="F34" s="17">
         <v>0</v>
       </c>
       <c r="G34" s="17">
         <v>0</v>
       </c>
       <c r="H34" s="17">
         <v>88.352000000000004</v>
       </c>
       <c r="I34" s="17">
         <v>0</v>
       </c>
       <c r="J34" s="17">
@@ -12915,114 +13092,114 @@
       <c r="T34" s="17">
         <v>-326.07988399999999</v>
       </c>
       <c r="U34" s="17">
         <v>96.502122999999997</v>
       </c>
       <c r="V34" s="17">
         <v>-98.734297999999995</v>
       </c>
       <c r="W34" s="17">
         <v>-327.89210200000008</v>
       </c>
       <c r="X34" s="17">
         <v>-239.85034300000001</v>
       </c>
       <c r="Y34" s="17">
         <v>-460.48440799999997</v>
       </c>
       <c r="Z34" s="17">
         <v>-1141.3806650000001</v>
       </c>
       <c r="AA34" s="17">
         <v>-1008.7998499999999</v>
       </c>
       <c r="AB34" s="17">
-        <v>0</v>
+        <v>-572.65576899999996</v>
       </c>
       <c r="AC34" s="17">
         <v>0</v>
       </c>
       <c r="AD34" s="17">
         <v>0</v>
       </c>
       <c r="AE34" s="17">
         <v>0</v>
       </c>
       <c r="AF34" s="17">
         <v>0</v>
       </c>
       <c r="AG34" s="17">
         <v>0</v>
       </c>
       <c r="AH34" s="17">
         <v>0</v>
       </c>
       <c r="AI34" s="17">
         <v>0</v>
       </c>
       <c r="AJ34" s="17">
         <v>0</v>
       </c>
       <c r="AK34" s="17">
         <v>0</v>
       </c>
       <c r="AL34" s="17">
         <v>0</v>
       </c>
       <c r="AM34" s="17">
         <v>0</v>
       </c>
-      <c r="AN34" s="16">
+      <c r="AN34" s="17">
         <v>0</v>
       </c>
       <c r="AO34" s="16">
         <v>0</v>
       </c>
       <c r="AP34" s="16">
         <v>0</v>
       </c>
       <c r="AQ34" s="16">
         <v>0</v>
       </c>
       <c r="AR34" s="16">
         <v>0</v>
       </c>
       <c r="AS34" s="16">
         <v>0</v>
       </c>
       <c r="AT34" s="16">
         <v>0</v>
       </c>
       <c r="AU34" s="16">
         <v>0</v>
       </c>
       <c r="AV34" s="16">
+        <v>0</v>
+      </c>
+      <c r="AW34" s="16">
         <v>88.352000000000004</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AX34" s="16">
         <v>0</v>
       </c>
       <c r="AY34" s="16">
         <v>0</v>
       </c>
       <c r="AZ34" s="16">
         <v>0</v>
       </c>
       <c r="BA34" s="16">
         <v>0</v>
       </c>
       <c r="BB34" s="16">
         <v>0</v>
       </c>
       <c r="BC34" s="16">
         <v>0</v>
       </c>
       <c r="BD34" s="16">
         <v>0</v>
       </c>
       <c r="BE34" s="16">
         <v>0</v>
       </c>
@@ -13035,240 +13212,246 @@
       <c r="BH34" s="16">
         <v>0</v>
       </c>
       <c r="BI34" s="16">
         <v>0</v>
       </c>
       <c r="BJ34" s="16">
         <v>0</v>
       </c>
       <c r="BK34" s="16">
         <v>0</v>
       </c>
       <c r="BL34" s="16">
         <v>0</v>
       </c>
       <c r="BM34" s="16">
         <v>0</v>
       </c>
       <c r="BN34" s="16">
         <v>0</v>
       </c>
       <c r="BO34" s="16">
         <v>0</v>
       </c>
       <c r="BP34" s="16">
+        <v>0</v>
+      </c>
+      <c r="BQ34" s="16">
         <v>61.355074999999999</v>
       </c>
-      <c r="BQ34" s="16">
+      <c r="BR34" s="16">
         <v>72.555466999999993</v>
       </c>
-      <c r="BR34" s="16">
+      <c r="BS34" s="16">
         <v>73.98191300000002</v>
       </c>
-      <c r="BS34" s="16">
+      <c r="BT34" s="16">
         <v>44.647784999999999</v>
       </c>
-      <c r="BT34" s="16">
+      <c r="BU34" s="16">
         <v>8.4770610000000062</v>
       </c>
-      <c r="BU34" s="16">
+      <c r="BV34" s="16">
         <v>47.821534000000007</v>
       </c>
-      <c r="BV34" s="16">
+      <c r="BW34" s="16">
         <v>92.321126000000007</v>
       </c>
-      <c r="BW34" s="16">
+      <c r="BX34" s="16">
         <v>-73.541000999999994</v>
       </c>
-      <c r="BX34" s="16">
+      <c r="BY34" s="16">
         <v>-10.786284</v>
       </c>
-      <c r="BY34" s="16">
+      <c r="BZ34" s="16">
         <v>-35.598126000000001</v>
       </c>
-      <c r="BZ34" s="16">
+      <c r="CA34" s="16">
         <v>-27.254002</v>
       </c>
-      <c r="CA34" s="16">
+      <c r="CB34" s="16">
         <v>-88.155394999999999</v>
       </c>
-      <c r="CB34" s="16">
+      <c r="CC34" s="16">
         <v>28.580046999999997</v>
       </c>
-      <c r="CC34" s="16">
+      <c r="CD34" s="16">
         <v>16.615921999999998</v>
       </c>
-      <c r="CD34" s="16">
+      <c r="CE34" s="16">
         <v>-158.298956</v>
       </c>
-      <c r="CE34" s="16">
+      <c r="CF34" s="16">
         <v>-42.165447</v>
       </c>
-      <c r="CF34" s="16">
+      <c r="CG34" s="16">
         <v>-47.716634000000006</v>
       </c>
-      <c r="CG34" s="18">
+      <c r="CH34" s="18">
         <v>21.480217</v>
       </c>
-      <c r="CH34" s="18">
+      <c r="CI34" s="18">
         <v>125.06535899999997</v>
       </c>
-      <c r="CI34" s="16">
+      <c r="CJ34" s="16">
         <v>76.631110000000007</v>
       </c>
-      <c r="CJ34" s="16">
+      <c r="CK34" s="16">
         <v>-88.920839000000001</v>
       </c>
-      <c r="CK34" s="16">
+      <c r="CL34" s="16">
         <v>69.200426000000007</v>
       </c>
-      <c r="CL34" s="16">
+      <c r="CM34" s="16">
         <v>-22.778417999999995</v>
       </c>
-      <c r="CM34" s="16">
+      <c r="CN34" s="16">
         <v>-84.593724999999992</v>
       </c>
-      <c r="CN34" s="16">
+      <c r="CO34" s="16">
         <v>-34.423496</v>
       </c>
-      <c r="CO34" s="16">
+      <c r="CP34" s="16">
         <v>-40.350279999999991</v>
       </c>
-      <c r="CP34" s="16">
+      <c r="CQ34" s="16">
         <v>-55.479862000000004</v>
       </c>
-      <c r="CQ34" s="16">
+      <c r="CR34" s="16">
         <v>-3.7833210000000044</v>
       </c>
-      <c r="CR34" s="16">
+      <c r="CS34" s="16">
         <v>10.717169999999999</v>
       </c>
-      <c r="CS34" s="16">
+      <c r="CT34" s="16">
         <v>-281.82316700000001</v>
       </c>
-      <c r="CT34" s="16">
+      <c r="CU34" s="16">
         <v>-80.722985000000008</v>
       </c>
-      <c r="CU34" s="16">
+      <c r="CV34" s="16">
         <v>25.749097999999996</v>
       </c>
-      <c r="CV34" s="16">
+      <c r="CW34" s="16">
         <v>82.964622000000006</v>
       </c>
-      <c r="CW34" s="16">
+      <c r="CX34" s="16">
         <v>29.04128</v>
       </c>
-      <c r="CX34" s="16">
+      <c r="CY34" s="16">
         <v>-15.270476000000002</v>
       </c>
-      <c r="CY34" s="16">
+      <c r="CZ34" s="16">
         <v>-0.23330300000000292</v>
       </c>
-      <c r="CZ34" s="16">
+      <c r="DA34" s="16">
         <v>-36.039727999999997</v>
       </c>
-      <c r="DA34" s="16">
+      <c r="DB34" s="16">
         <v>-33.917763000000001</v>
       </c>
-      <c r="DB34" s="16">
+      <c r="DC34" s="16">
         <v>-50.954421000000004</v>
       </c>
-      <c r="DC34" s="16">
+      <c r="DD34" s="16">
         <v>22.177614000000005</v>
       </c>
-      <c r="DD34" s="16">
+      <c r="DE34" s="16">
         <v>-94.067547000000019</v>
       </c>
-      <c r="DE34" s="16">
+      <c r="DF34" s="16">
         <v>-16.244083</v>
       </c>
-      <c r="DF34" s="16">
+      <c r="DG34" s="16">
         <v>-187.06543900000003</v>
       </c>
-      <c r="DG34" s="16">
+      <c r="DH34" s="16">
         <v>-30.515033000000006</v>
       </c>
-      <c r="DH34" s="16">
+      <c r="DI34" s="16">
         <v>-213.95998599999999</v>
       </c>
-      <c r="DI34" s="16">
+      <c r="DJ34" s="16">
         <v>-8.2629409999999996</v>
       </c>
-      <c r="DJ34" s="16">
+      <c r="DK34" s="16">
         <v>-24.996314000000002</v>
       </c>
-      <c r="DK34" s="16">
+      <c r="DL34" s="16">
         <v>7.3688979999999944</v>
       </c>
-      <c r="DL34" s="16">
+      <c r="DM34" s="16">
         <v>-43.338812999999995</v>
       </c>
-      <c r="DM34" s="16">
+      <c r="DN34" s="16">
         <v>-99.387665000000013</v>
       </c>
-      <c r="DN34" s="16">
+      <c r="DO34" s="16">
         <v>-202.99426699999995</v>
       </c>
-      <c r="DO34" s="16">
+      <c r="DP34" s="16">
         <v>-114.76366300000001</v>
       </c>
-      <c r="DP34" s="16">
+      <c r="DQ34" s="16">
         <v>-327.92054700000006</v>
       </c>
-      <c r="DQ34" s="16">
+      <c r="DR34" s="16">
         <v>-340.57161100000002</v>
       </c>
-      <c r="DR34" s="16">
+      <c r="DS34" s="16">
         <v>-242.390928</v>
       </c>
-      <c r="DS34" s="16">
+      <c r="DT34" s="16">
         <v>-230.49757900000003</v>
       </c>
-      <c r="DT34" s="16">
+      <c r="DU34" s="16">
         <v>-455.42400600000002</v>
       </c>
-      <c r="DU34" s="16">
+      <c r="DV34" s="16">
         <v>-35.155878999999985</v>
       </c>
-      <c r="DV34" s="16">
+      <c r="DW34" s="16">
         <v>-274.91806199999996</v>
       </c>
-      <c r="DW34" s="16">
+      <c r="DX34" s="16">
         <v>-243.30190299999998</v>
       </c>
-      <c r="DX34" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY34" s="16">
-        <v>-170.75443800000002</v>
+        <v>-110.89849300000002</v>
       </c>
       <c r="DZ34" s="16">
-        <v>-195.37191699999997</v>
+        <v>-170.75443799999999</v>
+      </c>
+      <c r="EA34" s="16">
+        <v>-195.28091699999999</v>
+      </c>
+      <c r="EB34" s="16">
+        <v>-95.721921000000009</v>
       </c>
     </row>
-    <row r="35" spans="2:130" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="2:132" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="25" t="s">
         <v>125</v>
       </c>
       <c r="C35" s="16">
         <v>-179.16747033571966</v>
       </c>
       <c r="D35" s="16">
         <v>-856.63788667754</v>
       </c>
       <c r="E35" s="16">
         <v>-2657.4533969285662</v>
       </c>
       <c r="F35" s="17">
         <v>-1893.3931119758297</v>
       </c>
       <c r="G35" s="17">
         <v>-1608.3305628039448</v>
       </c>
       <c r="H35" s="17">
         <v>-3993.3617422608522</v>
       </c>
       <c r="I35" s="17">
         <v>-3439.6622475928689</v>
       </c>
       <c r="J35" s="17">
@@ -13304,360 +13487,366 @@
       <c r="T35" s="17">
         <v>770.20792052099569</v>
       </c>
       <c r="U35" s="17">
         <v>-39.738199683210041</v>
       </c>
       <c r="V35" s="17">
         <v>3669.4832090465952</v>
       </c>
       <c r="W35" s="17">
         <v>1027.8110196530358</v>
       </c>
       <c r="X35" s="17">
         <v>-1133.3409399356192</v>
       </c>
       <c r="Y35" s="17">
         <v>-1722.631682650881</v>
       </c>
       <c r="Z35" s="17">
         <v>8673.2242382712793</v>
       </c>
       <c r="AA35" s="17">
         <v>-123.35389529645272</v>
       </c>
       <c r="AB35" s="17">
+        <v>-4466.1504656588504</v>
+      </c>
+      <c r="AC35" s="17">
         <v>417.53407501675377</v>
       </c>
-      <c r="AC35" s="17">
+      <c r="AD35" s="17">
         <v>-286.81223254094562</v>
       </c>
-      <c r="AD35" s="17">
+      <c r="AE35" s="17">
         <v>313.02943790961308</v>
       </c>
-      <c r="AE35" s="17">
+      <c r="AF35" s="17">
         <v>-622.9187507211409</v>
       </c>
-      <c r="AF35" s="17">
+      <c r="AG35" s="17">
         <v>-113.08965510339429</v>
       </c>
-      <c r="AG35" s="17">
+      <c r="AH35" s="17">
         <v>-660.08474498172211</v>
       </c>
-      <c r="AH35" s="17">
+      <c r="AI35" s="17">
         <v>450.78505149393379</v>
       </c>
-      <c r="AI35" s="17">
+      <c r="AJ35" s="17">
         <v>-534.24853808635737</v>
       </c>
-      <c r="AJ35" s="17">
+      <c r="AK35" s="17">
         <v>-1134.1207683712335</v>
       </c>
-      <c r="AK35" s="17">
+      <c r="AL35" s="17">
         <v>-179.91069569863026</v>
       </c>
-      <c r="AL35" s="17">
+      <c r="AM35" s="17">
         <v>-404.76819111215565</v>
       </c>
-      <c r="AM35" s="17">
+      <c r="AN35" s="17">
         <v>-938.65374174654687</v>
       </c>
-      <c r="AN35" s="16">
+      <c r="AO35" s="16">
         <v>-494.7467594190577</v>
       </c>
-      <c r="AO35" s="16">
+      <c r="AP35" s="16">
         <v>-675.46887901352602</v>
       </c>
-      <c r="AP35" s="16">
+      <c r="AQ35" s="16">
         <v>-305.0383593259387</v>
       </c>
-      <c r="AQ35" s="16">
+      <c r="AR35" s="16">
         <v>-418.13911421730722</v>
       </c>
-      <c r="AR35" s="16">
+      <c r="AS35" s="16">
         <v>-582.49312650592685</v>
       </c>
-      <c r="AS35" s="16">
+      <c r="AT35" s="16">
         <v>-477.53177847331415</v>
       </c>
-      <c r="AT35" s="16">
+      <c r="AU35" s="16">
         <v>443.77651863116222</v>
       </c>
-      <c r="AU35" s="16">
+      <c r="AV35" s="16">
         <v>-992.08217645586581</v>
       </c>
-      <c r="AV35" s="16">
+      <c r="AW35" s="16">
         <v>-1878.8180864787082</v>
       </c>
-      <c r="AW35" s="16">
+      <c r="AX35" s="16">
         <v>-933.26830580023181</v>
       </c>
-      <c r="AX35" s="16">
+      <c r="AY35" s="16">
         <v>272.9766915575384</v>
       </c>
-      <c r="AY35" s="16">
+      <c r="AZ35" s="16">
         <v>-1454.2520415394508</v>
       </c>
-      <c r="AZ35" s="16">
+      <c r="BA35" s="16">
         <v>-2569.2627924886101</v>
       </c>
-      <c r="BA35" s="16">
+      <c r="BB35" s="16">
         <v>-1236.0655326725348</v>
       </c>
-      <c r="BB35" s="16">
+      <c r="BC35" s="16">
         <v>1116.1985409630274</v>
       </c>
-      <c r="BC35" s="16">
+      <c r="BD35" s="16">
         <v>-750.53246339475186</v>
       </c>
-      <c r="BD35" s="16">
+      <c r="BE35" s="16">
         <v>-1208.8160977962648</v>
       </c>
-      <c r="BE35" s="16">
+      <c r="BF35" s="16">
         <v>-93.752336743445994</v>
       </c>
-      <c r="BF35" s="16">
+      <c r="BG35" s="16">
         <v>967.77900911694906</v>
       </c>
-      <c r="BG35" s="16">
+      <c r="BH35" s="16">
         <v>-1281.9541131631831</v>
       </c>
-      <c r="BH35" s="16">
+      <c r="BI35" s="16">
         <v>-2066.7762879611269</v>
       </c>
-      <c r="BI35" s="16">
+      <c r="BJ35" s="16">
         <v>-894.78450734394585</v>
       </c>
-      <c r="BJ35" s="16">
+      <c r="BK35" s="16">
         <v>354.43805394972742</v>
       </c>
-      <c r="BK35" s="16">
+      <c r="BL35" s="16">
         <v>-1339.3696045523318</v>
       </c>
-      <c r="BL35" s="16">
+      <c r="BM35" s="16">
         <v>-1736.8282587253539</v>
       </c>
-      <c r="BM35" s="16">
+      <c r="BN35" s="16">
         <v>121.91821174257359</v>
       </c>
-      <c r="BN35" s="16">
+      <c r="BO35" s="16">
         <v>-58.168394424454732</v>
       </c>
-      <c r="BO35" s="16">
+      <c r="BP35" s="16">
         <v>-836.78059892765918</v>
       </c>
-      <c r="BP35" s="16">
+      <c r="BQ35" s="16">
         <v>-380.18553487300602</v>
       </c>
-      <c r="BQ35" s="16">
+      <c r="BR35" s="16">
         <v>292.45049655322072</v>
       </c>
-      <c r="BR35" s="16">
+      <c r="BS35" s="16">
         <v>1110.6281788922881</v>
       </c>
-      <c r="BS35" s="16">
+      <c r="BT35" s="16">
         <v>-730.03249795451484</v>
       </c>
-      <c r="BT35" s="16">
+      <c r="BU35" s="16">
         <v>-1790.8458479275071</v>
       </c>
-      <c r="BU35" s="16">
+      <c r="BV35" s="16">
         <v>-598.68970039818294</v>
       </c>
-      <c r="BV35" s="16">
+      <c r="BW35" s="16">
         <v>2555.4383278693326</v>
       </c>
-      <c r="BW35" s="16">
+      <c r="BX35" s="16">
         <v>-290.38488942744118</v>
       </c>
-      <c r="BX35" s="16">
+      <c r="BY35" s="16">
         <v>-860.22257262028984</v>
       </c>
-      <c r="BY35" s="16">
+      <c r="BZ35" s="16">
         <v>1064.2529534254222</v>
       </c>
-      <c r="BZ35" s="16">
+      <c r="CA35" s="16">
         <v>1872.1727328211632</v>
       </c>
-      <c r="CA35" s="16">
+      <c r="CB35" s="16">
         <v>665.13801397399675</v>
       </c>
-      <c r="CB35" s="16">
+      <c r="CC35" s="16">
         <v>-860.75440302713525</v>
       </c>
-      <c r="CC35" s="16">
+      <c r="CD35" s="16">
         <v>-468.89895199123413</v>
       </c>
-      <c r="CD35" s="16">
+      <c r="CE35" s="16">
         <v>1739.9855587669053</v>
       </c>
-      <c r="CE35" s="16">
+      <c r="CF35" s="16">
         <v>28.762690145516672</v>
       </c>
-      <c r="CF35" s="16">
+      <c r="CG35" s="16">
         <v>-115.63254291226428</v>
       </c>
-      <c r="CG35" s="18">
+      <c r="CH35" s="18">
         <v>-209.57929068102553</v>
       </c>
-      <c r="CH35" s="18">
+      <c r="CI35" s="18">
         <v>2223.5498718735139</v>
       </c>
-      <c r="CI35" s="16">
+      <c r="CJ35" s="16">
         <v>-782.97769090595546</v>
       </c>
-      <c r="CJ35" s="16">
+      <c r="CK35" s="16">
         <v>-1155.9736020777978</v>
       </c>
-      <c r="CK35" s="16">
+      <c r="CL35" s="16">
         <v>69.452700663635142</v>
       </c>
-      <c r="CL35" s="16">
+      <c r="CM35" s="16">
         <v>2877.1364409257703</v>
       </c>
-      <c r="CM35" s="16">
+      <c r="CN35" s="16">
         <v>-267.31401789257973</v>
       </c>
-      <c r="CN35" s="16">
+      <c r="CO35" s="16">
         <v>-601.57890080980803</v>
       </c>
-      <c r="CO35" s="16">
+      <c r="CP35" s="16">
         <v>1089.0613343817199</v>
       </c>
-      <c r="CP35" s="16">
+      <c r="CQ35" s="16">
         <v>2999.5982981158722</v>
       </c>
-      <c r="CQ35" s="16">
+      <c r="CR35" s="16">
         <v>-1008.5673350298699</v>
       </c>
-      <c r="CR35" s="16">
+      <c r="CS35" s="16">
         <v>-2487.8353932803193</v>
       </c>
-      <c r="CS35" s="16">
+      <c r="CT35" s="16">
         <v>620.39538593007433</v>
       </c>
-      <c r="CT35" s="16">
+      <c r="CU35" s="16">
         <v>2582.1517751274382</v>
       </c>
-      <c r="CU35" s="16">
+      <c r="CV35" s="16">
         <v>55.496152743802497</v>
       </c>
-      <c r="CV35" s="16">
+      <c r="CW35" s="16">
         <v>-2039.99996171831</v>
       </c>
-      <c r="CW35" s="16">
+      <c r="CX35" s="16">
         <v>790.94884832983087</v>
       </c>
-      <c r="CX35" s="16">
+      <c r="CY35" s="16">
         <v>2571.5389316507903</v>
       </c>
-      <c r="CY35" s="16">
+      <c r="CZ35" s="16">
         <v>-1362.2260179455211</v>
       </c>
-      <c r="CZ35" s="16">
+      <c r="DA35" s="16">
         <v>-2569.7146902325039</v>
       </c>
-      <c r="DA35" s="16">
+      <c r="DB35" s="16">
         <v>1056.2154265393565</v>
       </c>
-      <c r="DB35" s="16">
+      <c r="DC35" s="16">
         <v>5217.6669205868066</v>
       </c>
-      <c r="DC35" s="16">
+      <c r="DD35" s="16">
         <v>-34.684447847063893</v>
       </c>
-      <c r="DD35" s="16">
+      <c r="DE35" s="16">
         <v>1400.3263637993382</v>
       </c>
-      <c r="DE35" s="16">
+      <c r="DF35" s="16">
         <v>387.37034588678489</v>
       </c>
-      <c r="DF35" s="16">
+      <c r="DG35" s="16">
         <v>346.30599649886614</v>
       </c>
-      <c r="DG35" s="16">
+      <c r="DH35" s="16">
         <v>-1106.1916865319533</v>
       </c>
-      <c r="DH35" s="16">
+      <c r="DI35" s="16">
         <v>-2081.3213824845125</v>
       </c>
-      <c r="DI35" s="16">
+      <c r="DJ35" s="16">
         <v>-679.80861965797544</v>
       </c>
-      <c r="DJ35" s="16">
+      <c r="DK35" s="16">
         <v>2368.0515914827165</v>
       </c>
-      <c r="DK35" s="16">
+      <c r="DL35" s="16">
         <v>-740.26252927584801</v>
       </c>
-      <c r="DL35" s="16">
+      <c r="DM35" s="16">
         <v>-761.75241407890178</v>
       </c>
-      <c r="DM35" s="16">
+      <c r="DN35" s="16">
         <v>-1787.5584648775382</v>
       </c>
-      <c r="DN35" s="16">
+      <c r="DO35" s="16">
         <v>3498.8684528056128</v>
       </c>
-      <c r="DO35" s="16">
+      <c r="DP35" s="16">
         <v>-2672.1892565000539</v>
       </c>
-      <c r="DP35" s="16">
+      <c r="DQ35" s="16">
         <v>3229.4521780610485</v>
       </c>
-      <c r="DQ35" s="16">
+      <c r="DR35" s="16">
         <v>141.228232135285</v>
       </c>
-      <c r="DR35" s="16">
+      <c r="DS35" s="16">
         <v>5872.2143423372872</v>
       </c>
-      <c r="DS35" s="16">
+      <c r="DT35" s="16">
         <v>-569.67051426234093</v>
       </c>
-      <c r="DT35" s="16">
+      <c r="DU35" s="16">
         <v>-2256.101713970847</v>
       </c>
-      <c r="DU35" s="16">
+      <c r="DV35" s="16">
         <v>-958.50687089677535</v>
       </c>
-      <c r="DV35" s="16">
+      <c r="DW35" s="16">
         <v>5075.6541113013218</v>
       </c>
-      <c r="DW35" s="16">
+      <c r="DX35" s="16">
         <v>-1984.3994217301524</v>
       </c>
-      <c r="DX35" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY35" s="16">
-        <v>-1069.9780469285047</v>
+        <v>-4638.4474300023339</v>
       </c>
       <c r="DZ35" s="16">
-        <v>5173.1155900698122</v>
+        <v>-1015.9823638001326</v>
+      </c>
+      <c r="EA35" s="16">
+        <v>4810.6974584383024</v>
+      </c>
+      <c r="EB35" s="16">
+        <v>-3622.4181302946863</v>
       </c>
     </row>
-    <row r="36" spans="2:130" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="25" t="s">
         <v>126</v>
       </c>
       <c r="C36" s="16">
         <v>934.46435882272374</v>
       </c>
       <c r="D36" s="16">
         <v>-260.99633217524394</v>
       </c>
       <c r="E36" s="16">
         <v>-461.89287426501926</v>
       </c>
       <c r="F36" s="17">
         <v>2139.702932455376</v>
       </c>
       <c r="G36" s="17">
         <v>528.19057212548489</v>
       </c>
       <c r="H36" s="17">
         <v>-1015.0503730986239</v>
       </c>
       <c r="I36" s="17">
         <v>742.32260293239983</v>
       </c>
       <c r="J36" s="17">
@@ -13693,360 +13882,366 @@
       <c r="T36" s="17">
         <v>637.8587905501447</v>
       </c>
       <c r="U36" s="17">
         <v>-212.89151627781018</v>
       </c>
       <c r="V36" s="17">
         <v>-426.71847364183657</v>
       </c>
       <c r="W36" s="17">
         <v>1307.4370406846961</v>
       </c>
       <c r="X36" s="17">
         <v>2585.5617663655262</v>
       </c>
       <c r="Y36" s="17">
         <v>1917.9870183976088</v>
       </c>
       <c r="Z36" s="17">
         <v>20337.008240621672</v>
       </c>
       <c r="AA36" s="17">
         <v>-6156.1757254498471</v>
       </c>
       <c r="AB36" s="17">
+        <v>-368.58957435586331</v>
+      </c>
+      <c r="AC36" s="17">
         <v>305.57663929900554</v>
       </c>
-      <c r="AC36" s="17">
+      <c r="AD36" s="17">
         <v>-46.294981685305814</v>
       </c>
-      <c r="AD36" s="17">
+      <c r="AE36" s="17">
         <v>561.89416762233782</v>
       </c>
-      <c r="AE36" s="17">
+      <c r="AF36" s="17">
         <v>113.28853358668616</v>
       </c>
-      <c r="AF36" s="17">
+      <c r="AG36" s="17">
         <v>-33.605240067762495</v>
       </c>
-      <c r="AG36" s="17">
+      <c r="AH36" s="17">
         <v>-302.9180077541356</v>
       </c>
-      <c r="AH36" s="17">
+      <c r="AI36" s="17">
         <v>688.63545303842716</v>
       </c>
-      <c r="AI36" s="17">
+      <c r="AJ36" s="17">
         <v>-613.10853739177298</v>
       </c>
-      <c r="AJ36" s="17">
+      <c r="AK36" s="17">
         <v>-627.91750351008693</v>
       </c>
-      <c r="AK36" s="17">
+      <c r="AL36" s="17">
         <v>82.574768888105964</v>
       </c>
-      <c r="AL36" s="17">
+      <c r="AM36" s="17">
         <v>229.61108325122967</v>
       </c>
-      <c r="AM36" s="17">
+      <c r="AN36" s="17">
         <v>-146.16122289426798</v>
       </c>
-      <c r="AN36" s="16">
+      <c r="AO36" s="16">
         <v>257.90399640359902</v>
       </c>
-      <c r="AO36" s="16">
+      <c r="AP36" s="16">
         <v>150.0035795750633</v>
       </c>
-      <c r="AP36" s="16">
+      <c r="AQ36" s="16">
         <v>790.35097505297563</v>
       </c>
-      <c r="AQ36" s="16">
+      <c r="AR36" s="16">
         <v>941.44438142373815</v>
       </c>
-      <c r="AR36" s="16">
+      <c r="AS36" s="16">
         <v>-220.3461256269533</v>
       </c>
-      <c r="AS36" s="16">
+      <c r="AT36" s="16">
         <v>128.43916329626686</v>
       </c>
-      <c r="AT36" s="16">
+      <c r="AU36" s="16">
         <v>329.73041095209766</v>
       </c>
-      <c r="AU36" s="16">
+      <c r="AV36" s="16">
         <v>290.36712350407367</v>
       </c>
-      <c r="AV36" s="16">
+      <c r="AW36" s="16">
         <v>-1028.1110115559395</v>
       </c>
-      <c r="AW36" s="16">
+      <c r="AX36" s="16">
         <v>-199.41725823234583</v>
       </c>
-      <c r="AX36" s="16">
+      <c r="AY36" s="16">
         <v>192.61070704522993</v>
       </c>
-      <c r="AY36" s="16">
+      <c r="AZ36" s="16">
         <v>19.867189644431495</v>
       </c>
-      <c r="AZ36" s="16">
+      <c r="BA36" s="16">
         <v>-1034.9821896457777</v>
       </c>
-      <c r="BA36" s="16">
+      <c r="BB36" s="16">
         <v>-122.1382469663626</v>
       </c>
-      <c r="BB36" s="16">
+      <c r="BC36" s="16">
         <v>813.6604181187829</v>
       </c>
-      <c r="BC36" s="16">
+      <c r="BD36" s="16">
         <v>1085.7826214257573</v>
       </c>
-      <c r="BD36" s="16">
+      <c r="BE36" s="16">
         <v>-397.24330291886719</v>
       </c>
-      <c r="BE36" s="16">
+      <c r="BF36" s="16">
         <v>316.85042484422939</v>
       </c>
-      <c r="BF36" s="16">
+      <c r="BG36" s="16">
         <v>1067.5153848900668</v>
       </c>
-      <c r="BG36" s="16">
+      <c r="BH36" s="16">
         <v>637.43784969134128</v>
       </c>
-      <c r="BH36" s="16">
+      <c r="BI36" s="16">
         <v>-451.22651641389058</v>
       </c>
-      <c r="BI36" s="16">
+      <c r="BJ36" s="16">
         <v>-270.25426964915744</v>
       </c>
-      <c r="BJ36" s="16">
+      <c r="BK36" s="16">
         <v>885.08163934147649</v>
       </c>
-      <c r="BK36" s="16">
+      <c r="BL36" s="16">
         <v>1453.8958229512907</v>
       </c>
-      <c r="BL36" s="16">
+      <c r="BM36" s="16">
         <v>-1540.2988160297725</v>
       </c>
-      <c r="BM36" s="16">
+      <c r="BN36" s="16">
         <v>725.58433004788276</v>
       </c>
-      <c r="BN36" s="16">
+      <c r="BO36" s="16">
         <v>613.09365161410608</v>
       </c>
-      <c r="BO36" s="16">
+      <c r="BP36" s="16">
         <v>-672.66192011526527</v>
       </c>
-      <c r="BP36" s="16">
+      <c r="BQ36" s="16">
         <v>-493.38154919345152</v>
       </c>
-      <c r="BQ36" s="16">
+      <c r="BR36" s="16">
         <v>297.3041289184153</v>
       </c>
-      <c r="BR36" s="16">
+      <c r="BS36" s="16">
         <v>364.86599410562093</v>
       </c>
-      <c r="BS36" s="16">
+      <c r="BT36" s="16">
         <v>-392.17512177592687</v>
       </c>
-      <c r="BT36" s="16">
+      <c r="BU36" s="16">
         <v>-487.86870316523692</v>
       </c>
-      <c r="BU36" s="16">
+      <c r="BV36" s="16">
         <v>-92.436706722960281</v>
       </c>
-      <c r="BV36" s="16">
+      <c r="BW36" s="16">
         <v>1198.8362949082652</v>
       </c>
-      <c r="BW36" s="16">
+      <c r="BX36" s="16">
         <v>-334.42192374112273</v>
       </c>
-      <c r="BX36" s="16">
+      <c r="BY36" s="16">
         <v>-751.79055024992397</v>
       </c>
-      <c r="BY36" s="16">
+      <c r="BZ36" s="16">
         <v>385.04137318810547</v>
       </c>
-      <c r="BZ36" s="16">
+      <c r="CA36" s="16">
         <v>738.16983208794272</v>
       </c>
-      <c r="CA36" s="16">
+      <c r="CB36" s="16">
         <v>-1270.7033347240845</v>
       </c>
-      <c r="CB36" s="16">
+      <c r="CC36" s="16">
         <v>-577.3795932078898</v>
       </c>
-      <c r="CC36" s="16">
+      <c r="CD36" s="16">
         <v>262.82168175091834</v>
       </c>
-      <c r="CD36" s="16">
+      <c r="CE36" s="16">
         <v>542.90256944110206</v>
       </c>
-      <c r="CE36" s="16">
+      <c r="CF36" s="16">
         <v>-471.47348386711008</v>
       </c>
-      <c r="CF36" s="16">
+      <c r="CG36" s="16">
         <v>919.45972724581327</v>
       </c>
-      <c r="CG36" s="18">
+      <c r="CH36" s="18">
         <v>-369.64377610103293</v>
       </c>
-      <c r="CH36" s="18">
+      <c r="CI36" s="18">
         <v>1576.4157246179659</v>
       </c>
-      <c r="CI36" s="16">
+      <c r="CJ36" s="16">
         <v>-995.76839596917159</v>
       </c>
-      <c r="CJ36" s="16">
+      <c r="CK36" s="16">
         <v>-60.810988150173785</v>
       </c>
-      <c r="CK36" s="16">
+      <c r="CL36" s="16">
         <v>145.16899240241608</v>
       </c>
-      <c r="CL36" s="16">
+      <c r="CM36" s="16">
         <v>1073.2284058774721</v>
       </c>
-      <c r="CM36" s="16">
+      <c r="CN36" s="16">
         <v>-953.37945180489214</v>
       </c>
-      <c r="CN36" s="16">
+      <c r="CO36" s="16">
         <v>-575.82657656971537</v>
       </c>
-      <c r="CO36" s="16">
+      <c r="CP36" s="16">
         <v>787.60404862419387</v>
       </c>
-      <c r="CP36" s="16">
+      <c r="CQ36" s="16">
         <v>1951.9430411678779</v>
       </c>
-      <c r="CQ36" s="16">
+      <c r="CR36" s="16">
         <v>-1705.5265565329998</v>
       </c>
-      <c r="CR36" s="16">
+      <c r="CS36" s="16">
         <v>-490.29204891624062</v>
       </c>
-      <c r="CS36" s="16">
+      <c r="CT36" s="16">
         <v>-460.83178739251957</v>
       </c>
-      <c r="CT36" s="16">
+      <c r="CU36" s="16">
         <v>1816.7867199142388</v>
       </c>
-      <c r="CU36" s="16">
+      <c r="CV36" s="16">
         <v>-227.80409305533391</v>
       </c>
-      <c r="CV36" s="16">
+      <c r="CW36" s="16">
         <v>-1037.375364813566</v>
       </c>
-      <c r="CW36" s="16">
+      <c r="CX36" s="16">
         <v>259.63790622846057</v>
       </c>
-      <c r="CX36" s="16">
+      <c r="CY36" s="16">
         <v>1683.6287701036497</v>
       </c>
-      <c r="CY36" s="16">
+      <c r="CZ36" s="16">
         <v>-1118.7828277963545</v>
       </c>
-      <c r="CZ36" s="16">
+      <c r="DA36" s="16">
         <v>-1123.0891861136697</v>
       </c>
-      <c r="DA36" s="16">
+      <c r="DB36" s="16">
         <v>374.55991374170208</v>
       </c>
-      <c r="DB36" s="16">
+      <c r="DC36" s="16">
         <v>1186.2794258959568</v>
       </c>
-      <c r="DC36" s="16">
+      <c r="DD36" s="16">
         <v>-864.46862716582575</v>
       </c>
-      <c r="DD36" s="16">
+      <c r="DE36" s="16">
         <v>1055.4472317431935</v>
       </c>
-      <c r="DE36" s="16">
+      <c r="DF36" s="16">
         <v>463.88771972817176</v>
       </c>
-      <c r="DF36" s="16">
+      <c r="DG36" s="16">
         <v>748.08685226214675</v>
       </c>
-      <c r="DG36" s="16">
+      <c r="DH36" s="16">
         <v>-959.98476304881615</v>
       </c>
-      <c r="DH36" s="16">
+      <c r="DI36" s="16">
         <v>305.00499085863055</v>
       </c>
-      <c r="DI36" s="16">
+      <c r="DJ36" s="16">
         <v>236.9388400800047</v>
       </c>
-      <c r="DJ36" s="16">
+      <c r="DK36" s="16">
         <v>2507.9231986938512</v>
       </c>
-      <c r="DK36" s="16">
+      <c r="DL36" s="16">
         <v>-464.30526326696014</v>
       </c>
-      <c r="DL36" s="16">
+      <c r="DM36" s="16">
         <v>262.82241249725769</v>
       </c>
-      <c r="DM36" s="16">
+      <c r="DN36" s="16">
         <v>1449.4762098455956</v>
       </c>
-      <c r="DN36" s="16">
+      <c r="DO36" s="16">
         <v>1644.0904788264261</v>
       </c>
-      <c r="DO36" s="16">
+      <c r="DP36" s="16">
         <v>-1438.4020827716706</v>
       </c>
-      <c r="DP36" s="16">
+      <c r="DQ36" s="16">
         <v>9844.0871573593668</v>
       </c>
-      <c r="DQ36" s="16">
+      <c r="DR36" s="16">
         <v>-778.76611468364263</v>
       </c>
-      <c r="DR36" s="16">
+      <c r="DS36" s="16">
         <v>9317.9808234629581</v>
       </c>
-      <c r="DS36" s="16">
+      <c r="DT36" s="16">
         <v>1953.7063744829893</v>
       </c>
-      <c r="DT36" s="16">
+      <c r="DU36" s="16">
         <v>-1662.9388981704894</v>
       </c>
-      <c r="DU36" s="16">
+      <c r="DV36" s="16">
         <v>28.175872372564982</v>
       </c>
-      <c r="DV36" s="16">
+      <c r="DW36" s="16">
         <v>4819.325428530783</v>
       </c>
-      <c r="DW36" s="16">
+      <c r="DX36" s="16">
         <v>-9340.7381281827056</v>
       </c>
-      <c r="DX36" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY36" s="16">
-        <v>1887.5919260057317</v>
+        <v>-3604.312962548976</v>
       </c>
       <c r="DZ36" s="16">
-        <v>2377.7105321320751</v>
+        <v>2442.2634082647091</v>
+      </c>
+      <c r="EA36" s="16">
+        <v>1860.6425173920152</v>
+      </c>
+      <c r="EB36" s="16">
+        <v>-1067.1825374636117</v>
       </c>
     </row>
-    <row r="37" spans="2:130" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="25" t="s">
         <v>127</v>
       </c>
       <c r="C37" s="16">
         <v>1113.6318291584435</v>
       </c>
       <c r="D37" s="16">
         <v>595.64155450229612</v>
       </c>
       <c r="E37" s="16">
         <v>2195.5605226635471</v>
       </c>
       <c r="F37" s="17">
         <v>4033.0960444312059</v>
       </c>
       <c r="G37" s="17">
         <v>2136.5211349294295</v>
       </c>
       <c r="H37" s="17">
         <v>2978.3113691622284</v>
       </c>
       <c r="I37" s="17">
         <v>4181.9848505252694</v>
       </c>
       <c r="J37" s="17">
@@ -14082,360 +14277,366 @@
       <c r="T37" s="17">
         <v>-132.34912997085098</v>
       </c>
       <c r="U37" s="17">
         <v>-173.15331659460023</v>
       </c>
       <c r="V37" s="17">
         <v>-4096.2016826884319</v>
       </c>
       <c r="W37" s="17">
         <v>279.62602103165989</v>
       </c>
       <c r="X37" s="17">
         <v>3718.9027063011458</v>
       </c>
       <c r="Y37" s="17">
         <v>3640.61870104849</v>
       </c>
       <c r="Z37" s="17">
         <v>11663.784002350392</v>
       </c>
       <c r="AA37" s="17">
         <v>-6032.8218301533943</v>
       </c>
       <c r="AB37" s="17">
+        <v>4097.5608913029882</v>
+      </c>
+      <c r="AC37" s="17">
         <v>-111.95743571774825</v>
       </c>
-      <c r="AC37" s="17">
+      <c r="AD37" s="17">
         <v>240.51725085563982</v>
       </c>
-      <c r="AD37" s="17">
+      <c r="AE37" s="17">
         <v>248.86472971272471</v>
       </c>
-      <c r="AE37" s="17">
+      <c r="AF37" s="17">
         <v>736.20728430782708</v>
       </c>
-      <c r="AF37" s="17">
+      <c r="AG37" s="17">
         <v>79.484415035631798</v>
       </c>
-      <c r="AG37" s="17">
+      <c r="AH37" s="17">
         <v>357.16673722758651</v>
       </c>
-      <c r="AH37" s="17">
+      <c r="AI37" s="17">
         <v>237.85040154449339</v>
       </c>
-      <c r="AI37" s="17">
+      <c r="AJ37" s="17">
         <v>-78.859999305415627</v>
       </c>
-      <c r="AJ37" s="17">
+      <c r="AK37" s="17">
         <v>506.20326486114658</v>
       </c>
-      <c r="AK37" s="17">
+      <c r="AL37" s="17">
         <v>262.48546458673621</v>
       </c>
-      <c r="AL37" s="17">
+      <c r="AM37" s="17">
         <v>634.37927436338532</v>
       </c>
-      <c r="AM37" s="17">
+      <c r="AN37" s="17">
         <v>792.49251885227886</v>
       </c>
-      <c r="AN37" s="16">
+      <c r="AO37" s="16">
         <v>752.65075582265672</v>
       </c>
-      <c r="AO37" s="16">
+      <c r="AP37" s="16">
         <v>825.47245858858935</v>
       </c>
-      <c r="AP37" s="16">
+      <c r="AQ37" s="16">
         <v>1095.3893343789143</v>
       </c>
-      <c r="AQ37" s="16">
+      <c r="AR37" s="16">
         <v>1359.5834956410454</v>
       </c>
-      <c r="AR37" s="16">
+      <c r="AS37" s="16">
         <v>362.14700087897353</v>
       </c>
-      <c r="AS37" s="16">
+      <c r="AT37" s="16">
         <v>605.97094176958103</v>
       </c>
-      <c r="AT37" s="16">
+      <c r="AU37" s="16">
         <v>-114.04610767906455</v>
       </c>
-      <c r="AU37" s="16">
+      <c r="AV37" s="16">
         <v>1282.4492999599395</v>
       </c>
-      <c r="AV37" s="16">
+      <c r="AW37" s="16">
         <v>850.7070749227687</v>
       </c>
-      <c r="AW37" s="16">
+      <c r="AX37" s="16">
         <v>733.85104756788598</v>
       </c>
-      <c r="AX37" s="16">
+      <c r="AY37" s="16">
         <v>-80.365984512308472</v>
       </c>
-      <c r="AY37" s="16">
+      <c r="AZ37" s="16">
         <v>1474.1192311838822</v>
       </c>
-      <c r="AZ37" s="16">
+      <c r="BA37" s="16">
         <v>1534.2806028428324</v>
       </c>
-      <c r="BA37" s="16">
+      <c r="BB37" s="16">
         <v>1113.9272857061721</v>
       </c>
-      <c r="BB37" s="16">
+      <c r="BC37" s="16">
         <v>-302.53812284424447</v>
       </c>
-      <c r="BC37" s="16">
+      <c r="BD37" s="16">
         <v>1836.3150848205091</v>
       </c>
-      <c r="BD37" s="16">
+      <c r="BE37" s="16">
         <v>811.57279487739766</v>
       </c>
-      <c r="BE37" s="16">
+      <c r="BF37" s="16">
         <v>410.60276158767539</v>
       </c>
-      <c r="BF37" s="16">
+      <c r="BG37" s="16">
         <v>99.736375773117715</v>
       </c>
-      <c r="BG37" s="16">
+      <c r="BH37" s="16">
         <v>1919.3919628545243</v>
       </c>
-      <c r="BH37" s="16">
+      <c r="BI37" s="16">
         <v>1615.5497715472361</v>
       </c>
-      <c r="BI37" s="16">
+      <c r="BJ37" s="16">
         <v>624.53023769478841</v>
       </c>
-      <c r="BJ37" s="16">
+      <c r="BK37" s="16">
         <v>530.64358539174907</v>
       </c>
-      <c r="BK37" s="16">
+      <c r="BL37" s="16">
         <v>2793.2654275036225</v>
       </c>
-      <c r="BL37" s="16">
+      <c r="BM37" s="16">
         <v>196.52944269558142</v>
       </c>
-      <c r="BM37" s="16">
+      <c r="BN37" s="16">
         <v>603.66611830530917</v>
       </c>
-      <c r="BN37" s="16">
+      <c r="BO37" s="16">
         <v>671.26204603856081</v>
       </c>
-      <c r="BO37" s="16">
+      <c r="BP37" s="16">
         <v>164.11867881239391</v>
       </c>
-      <c r="BP37" s="16">
+      <c r="BQ37" s="16">
         <v>-113.19601432044551</v>
       </c>
-      <c r="BQ37" s="16">
+      <c r="BR37" s="16">
         <v>4.8536323651945761</v>
       </c>
-      <c r="BR37" s="16">
+      <c r="BS37" s="16">
         <v>-745.76218478666726</v>
       </c>
-      <c r="BS37" s="16">
+      <c r="BT37" s="16">
         <v>337.85737617858803</v>
       </c>
-      <c r="BT37" s="16">
+      <c r="BU37" s="16">
         <v>1302.9771447622702</v>
       </c>
-      <c r="BU37" s="16">
+      <c r="BV37" s="16">
         <v>506.25299367522263</v>
       </c>
-      <c r="BV37" s="16">
+      <c r="BW37" s="16">
         <v>-1356.6020329610674</v>
       </c>
-      <c r="BW37" s="16">
+      <c r="BX37" s="16">
         <v>-44.037034313681573</v>
       </c>
-      <c r="BX37" s="16">
+      <c r="BY37" s="16">
         <v>108.43202237036584</v>
       </c>
-      <c r="BY37" s="16">
+      <c r="BZ37" s="16">
         <v>-679.21158023731664</v>
       </c>
-      <c r="BZ37" s="16">
+      <c r="CA37" s="16">
         <v>-1134.0029007332205</v>
       </c>
-      <c r="CA37" s="16">
+      <c r="CB37" s="16">
         <v>-1935.8413486980812</v>
       </c>
-      <c r="CB37" s="16">
+      <c r="CC37" s="16">
         <v>283.37480981924546</v>
       </c>
-      <c r="CC37" s="16">
+      <c r="CD37" s="16">
         <v>731.72063374215247</v>
       </c>
-      <c r="CD37" s="16">
+      <c r="CE37" s="16">
         <v>-1197.0829893258033</v>
       </c>
-      <c r="CE37" s="16">
+      <c r="CF37" s="16">
         <v>-500.23617401262675</v>
       </c>
-      <c r="CF37" s="16">
+      <c r="CG37" s="16">
         <v>1035.0922701580776</v>
       </c>
-      <c r="CG37" s="18">
+      <c r="CH37" s="18">
         <v>-160.0644854200074</v>
       </c>
-      <c r="CH37" s="18">
+      <c r="CI37" s="18">
         <v>-647.13414725554787</v>
       </c>
-      <c r="CI37" s="16">
+      <c r="CJ37" s="16">
         <v>-212.79070506321617</v>
       </c>
-      <c r="CJ37" s="16">
+      <c r="CK37" s="16">
         <v>1095.1626139276239</v>
       </c>
-      <c r="CK37" s="16">
+      <c r="CL37" s="16">
         <v>75.716291738780939</v>
       </c>
-      <c r="CL37" s="16">
+      <c r="CM37" s="16">
         <v>-1803.9080350482982</v>
       </c>
-      <c r="CM37" s="16">
+      <c r="CN37" s="16">
         <v>-686.06543391231241</v>
       </c>
-      <c r="CN37" s="16">
+      <c r="CO37" s="16">
         <v>25.752324240092651</v>
       </c>
-      <c r="CO37" s="16">
+      <c r="CP37" s="16">
         <v>-301.45728575752605</v>
       </c>
-      <c r="CP37" s="16">
+      <c r="CQ37" s="16">
         <v>-1047.6552569479941</v>
       </c>
-      <c r="CQ37" s="16">
+      <c r="CR37" s="16">
         <v>-696.95922150312992</v>
       </c>
-      <c r="CR37" s="16">
+      <c r="CS37" s="16">
         <v>1997.5433443640788</v>
       </c>
-      <c r="CS37" s="16">
+      <c r="CT37" s="16">
         <v>-1081.2271733225939</v>
       </c>
-      <c r="CT37" s="16">
+      <c r="CU37" s="16">
         <v>-765.36505521319953</v>
       </c>
-      <c r="CU37" s="16">
+      <c r="CV37" s="16">
         <v>-283.30024579913641</v>
       </c>
-      <c r="CV37" s="16">
+      <c r="CW37" s="16">
         <v>1002.6245969047441</v>
       </c>
-      <c r="CW37" s="16">
+      <c r="CX37" s="16">
         <v>-531.3109421013703</v>
       </c>
-      <c r="CX37" s="16">
+      <c r="CY37" s="16">
         <v>-887.91016154714055</v>
       </c>
-      <c r="CY37" s="16">
+      <c r="CZ37" s="16">
         <v>243.44319014916655</v>
       </c>
-      <c r="CZ37" s="16">
+      <c r="DA37" s="16">
         <v>1446.6255041188344</v>
       </c>
-      <c r="DA37" s="16">
+      <c r="DB37" s="16">
         <v>-681.65551279765441</v>
       </c>
-      <c r="DB37" s="16">
+      <c r="DC37" s="16">
         <v>-4031.38749469085</v>
       </c>
-      <c r="DC37" s="16">
+      <c r="DD37" s="16">
         <v>-829.78417931876186</v>
       </c>
-      <c r="DD37" s="16">
+      <c r="DE37" s="16">
         <v>-344.87913205614478</v>
       </c>
-      <c r="DE37" s="16">
+      <c r="DF37" s="16">
         <v>76.517373841386885</v>
       </c>
-      <c r="DF37" s="16">
+      <c r="DG37" s="16">
         <v>401.78085576328061</v>
       </c>
-      <c r="DG37" s="16">
+      <c r="DH37" s="16">
         <v>146.20692348313716</v>
       </c>
-      <c r="DH37" s="16">
+      <c r="DI37" s="16">
         <v>2386.3263733431431</v>
       </c>
-      <c r="DI37" s="16">
+      <c r="DJ37" s="16">
         <v>916.74745973798008</v>
       </c>
-      <c r="DJ37" s="16">
+      <c r="DK37" s="16">
         <v>139.87160721113469</v>
       </c>
-      <c r="DK37" s="16">
+      <c r="DL37" s="16">
         <v>275.95726600888787</v>
       </c>
-      <c r="DL37" s="16">
+      <c r="DM37" s="16">
         <v>1024.5748265761595</v>
       </c>
-      <c r="DM37" s="16">
+      <c r="DN37" s="16">
         <v>3237.0346747231338</v>
       </c>
-      <c r="DN37" s="16">
+      <c r="DO37" s="16">
         <v>-1854.7779739791868</v>
       </c>
-      <c r="DO37" s="16">
+      <c r="DP37" s="16">
         <v>1233.7871737283833</v>
       </c>
-      <c r="DP37" s="16">
+      <c r="DQ37" s="16">
         <v>6614.6349792983183</v>
       </c>
-      <c r="DQ37" s="16">
+      <c r="DR37" s="16">
         <v>-919.99434681892762</v>
       </c>
-      <c r="DR37" s="16">
+      <c r="DS37" s="16">
         <v>3445.7664811256709</v>
       </c>
-      <c r="DS37" s="16">
+      <c r="DT37" s="16">
         <v>2523.3768887453302</v>
       </c>
-      <c r="DT37" s="16">
+      <c r="DU37" s="16">
         <v>593.16281580035741</v>
       </c>
-      <c r="DU37" s="16">
+      <c r="DV37" s="16">
         <v>986.68274326934034</v>
       </c>
-      <c r="DV37" s="16">
+      <c r="DW37" s="16">
         <v>-256.32868277053842</v>
       </c>
-      <c r="DW37" s="16">
+      <c r="DX37" s="16">
         <v>-7356.3387064525532</v>
       </c>
-      <c r="DX37" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="DY37" s="16">
-        <v>2957.5699729342364</v>
+        <v>1034.1344674533584</v>
       </c>
       <c r="DZ37" s="16">
-        <v>-2795.4050579377367</v>
+        <v>3458.2457720648417</v>
+      </c>
+      <c r="EA37" s="16">
+        <v>-2950.0549410462868</v>
+      </c>
+      <c r="EB37" s="16">
+        <v>2555.2355928310744</v>
       </c>
     </row>
-    <row r="38" spans="2:130" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="25" t="s">
         <v>128</v>
       </c>
       <c r="C38" s="16">
         <v>677.27361538637558</v>
       </c>
       <c r="D38" s="16">
         <v>1548.9828212502662</v>
       </c>
       <c r="E38" s="16">
         <v>741.86618808288961</v>
       </c>
       <c r="F38" s="17">
         <v>1235.4710240709235</v>
       </c>
       <c r="G38" s="17">
         <v>43.033827075195745</v>
       </c>
       <c r="H38" s="17">
         <v>821.81006774759067</v>
       </c>
       <c r="I38" s="17">
         <v>1412.2303304319748</v>
       </c>
       <c r="J38" s="17">
@@ -14471,360 +14672,366 @@
       <c r="T38" s="17">
         <v>2592.2088919997996</v>
       </c>
       <c r="U38" s="17">
         <v>1545.3453471499997</v>
       </c>
       <c r="V38" s="17">
         <v>989.90124306000007</v>
       </c>
       <c r="W38" s="17">
         <v>603.23871438989988</v>
       </c>
       <c r="X38" s="17">
         <v>6030.7408855800004</v>
       </c>
       <c r="Y38" s="17">
         <v>2949.4665972199009</v>
       </c>
       <c r="Z38" s="17">
         <v>-812.66084458374348</v>
       </c>
       <c r="AA38" s="17">
         <v>236.82094568502978</v>
       </c>
       <c r="AB38" s="17">
+        <v>745.77053919386503</v>
+      </c>
+      <c r="AC38" s="17">
         <v>-14.463144744870696</v>
       </c>
-      <c r="AC38" s="17">
+      <c r="AD38" s="17">
         <v>363.80881688603733</v>
       </c>
-      <c r="AD38" s="17">
+      <c r="AE38" s="17">
         <v>291.65183348756676</v>
       </c>
-      <c r="AE38" s="17">
+      <c r="AF38" s="17">
         <v>36.276109757642217</v>
       </c>
-      <c r="AF38" s="17">
+      <c r="AG38" s="17">
         <v>152.76247661437964</v>
       </c>
-      <c r="AG38" s="17">
+      <c r="AH38" s="17">
         <v>456.39910861869379</v>
       </c>
-      <c r="AH38" s="17">
+      <c r="AI38" s="17">
         <v>479.37185957651332</v>
       </c>
-      <c r="AI38" s="17">
+      <c r="AJ38" s="17">
         <v>460.44937644067926</v>
       </c>
-      <c r="AJ38" s="17">
+      <c r="AK38" s="17">
         <v>252.23408668900157</v>
       </c>
-      <c r="AK38" s="17">
+      <c r="AL38" s="17">
         <v>301.92558547386761</v>
       </c>
-      <c r="AL38" s="17">
+      <c r="AM38" s="17">
         <v>171.64396060069762</v>
       </c>
-      <c r="AM38" s="17">
+      <c r="AN38" s="17">
         <v>16.062555319322897</v>
       </c>
-      <c r="AN38" s="16">
+      <c r="AO38" s="16">
         <v>180.9220558573673</v>
       </c>
-      <c r="AO38" s="16">
+      <c r="AP38" s="16">
         <v>253.85490877435984</v>
       </c>
-      <c r="AP38" s="16">
+      <c r="AQ38" s="16">
         <v>250.0520499279103</v>
       </c>
-      <c r="AQ38" s="16">
+      <c r="AR38" s="16">
         <v>550.64200951128601</v>
       </c>
-      <c r="AR38" s="16">
+      <c r="AS38" s="16">
         <v>-421.65638582364983</v>
       </c>
-      <c r="AS38" s="16">
+      <c r="AT38" s="16">
         <v>202.70718659998701</v>
       </c>
-      <c r="AT38" s="16">
+      <c r="AU38" s="16">
         <v>88.615892122134042</v>
       </c>
-      <c r="AU38" s="16">
+      <c r="AV38" s="16">
         <v>173.36713417672451</v>
       </c>
-      <c r="AV38" s="16">
+      <c r="AW38" s="16">
         <v>188.07689987574938</v>
       </c>
-      <c r="AW38" s="16">
+      <c r="AX38" s="16">
         <v>282.39218314092022</v>
       </c>
-      <c r="AX38" s="16">
+      <c r="AY38" s="16">
         <v>-67.574851451983491</v>
       </c>
-      <c r="AY38" s="16">
+      <c r="AZ38" s="16">
         <v>418.91583618290446</v>
       </c>
-      <c r="AZ38" s="16">
+      <c r="BA38" s="16">
         <v>672.55407077532141</v>
       </c>
-      <c r="BA38" s="16">
+      <c r="BB38" s="16">
         <v>697.18984428304009</v>
       </c>
-      <c r="BB38" s="16">
+      <c r="BC38" s="16">
         <v>-596.41351613621168</v>
       </c>
-      <c r="BC38" s="16">
+      <c r="BD38" s="16">
         <v>638.89993150982514</v>
       </c>
-      <c r="BD38" s="16">
+      <c r="BE38" s="16">
         <v>808.13699561606006</v>
       </c>
-      <c r="BE38" s="16">
+      <c r="BF38" s="16">
         <v>-335.85773201262026</v>
       </c>
-      <c r="BF38" s="16">
+      <c r="BG38" s="16">
         <v>-310.46030751967061</v>
       </c>
-      <c r="BG38" s="16">
+      <c r="BH38" s="16">
         <v>559.79691599979151</v>
       </c>
-      <c r="BH38" s="16">
+      <c r="BI38" s="16">
         <v>695.93103951711885</v>
       </c>
-      <c r="BI38" s="16">
+      <c r="BJ38" s="16">
         <v>95.761473847593408</v>
       </c>
-      <c r="BJ38" s="16">
+      <c r="BK38" s="16">
         <v>-383.00667445874035</v>
       </c>
-      <c r="BK38" s="16">
+      <c r="BL38" s="16">
         <v>-739.08800235258047</v>
       </c>
-      <c r="BL38" s="16">
+      <c r="BM38" s="16">
         <v>-410.67743750344664</v>
       </c>
-      <c r="BM38" s="16">
+      <c r="BN38" s="16">
         <v>331.31684989591037</v>
       </c>
-      <c r="BN38" s="16">
+      <c r="BO38" s="16">
         <v>304.60927324788605</v>
       </c>
-      <c r="BO38" s="16">
+      <c r="BP38" s="16">
         <v>1002.9724449033681</v>
       </c>
-      <c r="BP38" s="16">
+      <c r="BQ38" s="16">
         <v>-528.1395051165382</v>
       </c>
-      <c r="BQ38" s="16">
+      <c r="BR38" s="16">
         <v>73.09430872030552</v>
       </c>
-      <c r="BR38" s="16">
+      <c r="BS38" s="16">
         <v>1136.4131879717636</v>
       </c>
-      <c r="BS38" s="16">
+      <c r="BT38" s="16">
         <v>-574.57801081495995</v>
       </c>
-      <c r="BT38" s="16">
+      <c r="BU38" s="16">
         <v>913.97549201153981</v>
       </c>
-      <c r="BU38" s="16">
+      <c r="BV38" s="16">
         <v>48.328615217684025</v>
       </c>
-      <c r="BV38" s="16">
+      <c r="BW38" s="16">
         <v>-234.14963965682833</v>
       </c>
-      <c r="BW38" s="16">
+      <c r="BX38" s="16">
         <v>-265.73963718635486</v>
       </c>
-      <c r="BX38" s="16">
+      <c r="BY38" s="16">
         <v>222.64841631672815</v>
       </c>
-      <c r="BY38" s="16">
+      <c r="BZ38" s="16">
         <v>108.75103219818291</v>
       </c>
-      <c r="BZ38" s="16">
+      <c r="CA38" s="16">
         <v>-184.30970442646475</v>
       </c>
-      <c r="CA38" s="16">
+      <c r="CB38" s="16">
         <v>-101.27979415117382</v>
       </c>
-      <c r="CB38" s="16">
+      <c r="CC38" s="16">
         <v>-38.66484700000003</v>
       </c>
-      <c r="CC38" s="16">
+      <c r="CD38" s="16">
         <v>804.18901100010009</v>
       </c>
-      <c r="CD38" s="16">
+      <c r="CE38" s="16">
         <v>-185.18816000000001</v>
       </c>
-      <c r="CE38" s="16">
+      <c r="CF38" s="16">
         <v>1262.697711</v>
       </c>
-      <c r="CF38" s="16">
+      <c r="CG38" s="16">
         <v>-801.36215499999992</v>
       </c>
-      <c r="CG38" s="18">
+      <c r="CH38" s="18">
         <v>208.70761700000006</v>
       </c>
-      <c r="CH38" s="18">
+      <c r="CI38" s="18">
         <v>-407.70631400000008</v>
       </c>
-      <c r="CI38" s="16">
+      <c r="CJ38" s="16">
         <v>470.31202300000001</v>
       </c>
-      <c r="CJ38" s="16">
+      <c r="CK38" s="16">
         <v>1115.365145</v>
       </c>
-      <c r="CK38" s="16">
+      <c r="CL38" s="16">
         <v>-323.03317100000004</v>
       </c>
-      <c r="CL38" s="16">
+      <c r="CM38" s="16">
         <v>-241.96605899999997</v>
       </c>
-      <c r="CM38" s="16">
+      <c r="CN38" s="16">
         <v>194.72022500000023</v>
       </c>
-      <c r="CN38" s="16">
+      <c r="CO38" s="16">
         <v>-447.73143800000003</v>
       </c>
-      <c r="CO38" s="16">
+      <c r="CP38" s="16">
         <v>-388.98984999999999</v>
       </c>
-      <c r="CP38" s="16">
+      <c r="CQ38" s="16">
         <v>141.94840699989993</v>
       </c>
-      <c r="CQ38" s="16">
+      <c r="CR38" s="16">
         <v>429.83325500000001</v>
       </c>
-      <c r="CR38" s="16">
+      <c r="CS38" s="16">
         <v>2652.8198830000001</v>
       </c>
-      <c r="CS38" s="16">
+      <c r="CT38" s="16">
         <v>-1883.2860330002002</v>
       </c>
-      <c r="CT38" s="16">
+      <c r="CU38" s="16">
         <v>1009.9593609999999</v>
       </c>
-      <c r="CU38" s="16">
+      <c r="CV38" s="16">
         <v>812.7156809999999</v>
       </c>
-      <c r="CV38" s="16">
+      <c r="CW38" s="16">
         <v>785.75218004999977</v>
       </c>
-      <c r="CW38" s="16">
+      <c r="CX38" s="16">
         <v>25.111580919999987</v>
       </c>
-      <c r="CX38" s="16">
+      <c r="CY38" s="16">
         <v>13.0297898499998</v>
       </c>
-      <c r="CY38" s="16">
+      <c r="CZ38" s="16">
         <v>721.45179633000009</v>
       </c>
-      <c r="CZ38" s="16">
+      <c r="DA38" s="16">
         <v>725.63564224999993</v>
       </c>
-      <c r="DA38" s="16">
+      <c r="DB38" s="16">
         <v>1531.6820252999999</v>
       </c>
-      <c r="DB38" s="16">
+      <c r="DC38" s="16">
         <v>365.88722775999992</v>
       </c>
-      <c r="DC38" s="16">
+      <c r="DD38" s="16">
         <v>-1633.3036522499997</v>
       </c>
-      <c r="DD38" s="16">
+      <c r="DE38" s="16">
         <v>-2136.8527889300999</v>
       </c>
-      <c r="DE38" s="16">
+      <c r="DF38" s="16">
         <v>831.99723659999995</v>
       </c>
-      <c r="DF38" s="16">
+      <c r="DG38" s="16">
         <v>1115.2026361800001</v>
       </c>
-      <c r="DG38" s="16">
+      <c r="DH38" s="16">
         <v>792.89163053999971</v>
       </c>
-      <c r="DH38" s="16">
+      <c r="DI38" s="16">
         <v>2141.4323692400003</v>
       </c>
-      <c r="DI38" s="16">
+      <c r="DJ38" s="16">
         <v>499.7147264501001</v>
       </c>
-      <c r="DJ38" s="16">
+      <c r="DK38" s="16">
         <v>2780.0560384500004</v>
       </c>
-      <c r="DK38" s="16">
+      <c r="DL38" s="16">
         <v>609.53775143989992</v>
       </c>
-      <c r="DL38" s="16">
+      <c r="DM38" s="16">
         <v>-828.66470309999988</v>
       </c>
-      <c r="DM38" s="16">
+      <c r="DN38" s="16">
         <v>1080.68018069</v>
       </c>
-      <c r="DN38" s="16">
+      <c r="DO38" s="16">
         <v>716.51443090000032</v>
       </c>
-      <c r="DO38" s="16">
+      <c r="DP38" s="16">
         <v>1980.9366887299002</v>
       </c>
-      <c r="DP38" s="16">
+      <c r="DQ38" s="16">
         <v>-650.90793295740139</v>
       </c>
-      <c r="DQ38" s="16">
+      <c r="DR38" s="16">
         <v>-198.002604326106</v>
       </c>
-      <c r="DR38" s="16">
+      <c r="DS38" s="16">
         <v>-93.486832194234069</v>
       </c>
-      <c r="DS38" s="16">
+      <c r="DT38" s="16">
         <v>129.73652489399797</v>
       </c>
-      <c r="DT38" s="16">
+      <c r="DU38" s="16">
         <v>-172.86288573251628</v>
       </c>
-      <c r="DU38" s="16">
+      <c r="DV38" s="16">
         <v>200.33897627455639</v>
       </c>
-      <c r="DV38" s="16">
+      <c r="DW38" s="16">
         <v>85.46160641256526</v>
       </c>
-      <c r="DW38" s="16">
+      <c r="DX38" s="16">
         <v>123.88324873042441</v>
       </c>
-      <c r="DX38" s="16">
+      <c r="DY38" s="16">
         <v>339.505278172413</v>
       </c>
-      <c r="DY38" s="16">
+      <c r="DZ38" s="16">
         <v>-16.85963671130207</v>
       </c>
-      <c r="DZ38" s="16">
+      <c r="EA38" s="16">
         <v>70.20383492494858</v>
       </c>
+      <c r="EB38" s="16">
+        <v>352.92106280780553</v>
+      </c>
     </row>
-    <row r="39" spans="2:130" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="22" t="s">
         <v>129</v>
       </c>
       <c r="C39" s="23">
         <v>-993.29301437705431</v>
       </c>
       <c r="D39" s="23">
         <v>-594.76796082466615</v>
       </c>
       <c r="E39" s="23">
         <v>-664.60223897651815</v>
       </c>
       <c r="F39" s="23">
         <v>-335.99975263705289</v>
       </c>
       <c r="G39" s="23">
         <v>-674.07269918703366</v>
       </c>
       <c r="H39" s="23">
         <v>-644.07645211948579</v>
       </c>
       <c r="I39" s="23">
         <v>-925.89299426377727</v>
       </c>
       <c r="J39" s="23">
@@ -14860,601 +15067,611 @@
       <c r="T39" s="23">
         <v>210.07180138222247</v>
       </c>
       <c r="U39" s="23">
         <v>281.67633858891384</v>
       </c>
       <c r="V39" s="23">
         <v>253.86506043900721</v>
       </c>
       <c r="W39" s="23">
         <v>-60.032677029506601</v>
       </c>
       <c r="X39" s="23">
         <v>-636.80311055725952</v>
       </c>
       <c r="Y39" s="23">
         <v>-825.11093916370737</v>
       </c>
       <c r="Z39" s="23">
         <v>1707.7148483218627</v>
       </c>
       <c r="AA39" s="23">
         <v>442.4343215409009</v>
       </c>
       <c r="AB39" s="23">
+        <v>-1165.6953119196037</v>
+      </c>
+      <c r="AC39" s="23">
         <v>-121.49844490957878</v>
       </c>
-      <c r="AC39" s="23">
+      <c r="AD39" s="23">
         <v>-1.2810372937080956</v>
       </c>
-      <c r="AD39" s="23">
+      <c r="AE39" s="23">
         <v>-834.13183974905144</v>
       </c>
-      <c r="AE39" s="23">
+      <c r="AF39" s="23">
         <v>-36.381692424715993</v>
       </c>
-      <c r="AF39" s="23">
+      <c r="AG39" s="23">
         <v>-7.3930322644914668</v>
       </c>
-      <c r="AG39" s="23">
+      <c r="AH39" s="23">
         <v>290.67806446571024</v>
       </c>
-      <c r="AH39" s="23">
+      <c r="AI39" s="23">
         <v>-645.7811661947361</v>
       </c>
-      <c r="AI39" s="23">
+      <c r="AJ39" s="23">
         <v>-232.27182683114881</v>
       </c>
-      <c r="AJ39" s="23">
+      <c r="AK39" s="23">
         <v>-84.751465913672519</v>
       </c>
-      <c r="AK39" s="23">
+      <c r="AL39" s="23">
         <v>337.76157397727275</v>
       </c>
-      <c r="AL39" s="23">
+      <c r="AM39" s="23">
         <v>-1053.1838641039083</v>
       </c>
-      <c r="AM39" s="23">
+      <c r="AN39" s="23">
         <v>135.57151706378988</v>
       </c>
-      <c r="AN39" s="23">
+      <c r="AO39" s="23">
         <v>-166.09524169323606</v>
       </c>
-      <c r="AO39" s="23">
+      <c r="AP39" s="23">
         <v>11.562621896404835</v>
       </c>
-      <c r="AP39" s="23">
+      <c r="AQ39" s="23">
         <v>-868.05114286214257</v>
       </c>
-      <c r="AQ39" s="23">
+      <c r="AR39" s="23">
         <v>686.5840100219209</v>
       </c>
-      <c r="AR39" s="23">
+      <c r="AS39" s="23">
         <v>83.455483840285979</v>
       </c>
-      <c r="AS39" s="23">
+      <c r="AT39" s="23">
         <v>-7.2375724625445628</v>
       </c>
-      <c r="AT39" s="23">
+      <c r="AU39" s="23">
         <v>-1172.6914636168585</v>
       </c>
-      <c r="AU39" s="23">
+      <c r="AV39" s="23">
         <v>422.40085305208333</v>
       </c>
-      <c r="AV39" s="23">
+      <c r="AW39" s="23">
         <v>119.93167080032867</v>
       </c>
-      <c r="AW39" s="23">
+      <c r="AX39" s="23">
         <v>151.8313961941908</v>
       </c>
-      <c r="AX39" s="23">
+      <c r="AY39" s="23">
         <v>-1109.2078744746098</v>
       </c>
-      <c r="AY39" s="23">
+      <c r="AZ39" s="23">
         <v>193.36835536060448</v>
       </c>
-      <c r="AZ39" s="23">
+      <c r="BA39" s="23">
         <v>159.97029750045863</v>
       </c>
-      <c r="BA39" s="23">
+      <c r="BB39" s="23">
         <v>-78.071791189325495</v>
       </c>
-      <c r="BB39" s="23">
+      <c r="BC39" s="23">
         <v>-1440.4417634054198</v>
       </c>
-      <c r="BC39" s="23">
+      <c r="BD39" s="23">
         <v>432.6502628305094</v>
       </c>
-      <c r="BD39" s="23">
+      <c r="BE39" s="23">
         <v>-3.7449889178310514</v>
       </c>
-      <c r="BE39" s="23">
+      <c r="BF39" s="23">
         <v>60.022771791329887</v>
       </c>
-      <c r="BF39" s="23">
+      <c r="BG39" s="23">
         <v>-1538.1436780109229</v>
       </c>
-      <c r="BG39" s="23">
+      <c r="BH39" s="23">
         <v>484.39469000637791</v>
       </c>
-      <c r="BH39" s="23">
+      <c r="BI39" s="23">
         <v>-164.99420162214074</v>
       </c>
-      <c r="BI39" s="23">
+      <c r="BJ39" s="23">
         <v>574.0843208201868</v>
       </c>
-      <c r="BJ39" s="23">
+      <c r="BK39" s="23">
         <v>-1308.5530842923249</v>
       </c>
-      <c r="BK39" s="23">
+      <c r="BL39" s="23">
         <v>-123.76725596464212</v>
       </c>
-      <c r="BL39" s="23">
+      <c r="BM39" s="23">
         <v>-87.506224172483826</v>
       </c>
-      <c r="BM39" s="23">
+      <c r="BN39" s="23">
         <v>490.19938439304906</v>
       </c>
-      <c r="BN39" s="23">
+      <c r="BO39" s="23">
         <v>-963.5240594201664</v>
       </c>
-      <c r="BO39" s="23">
+      <c r="BP39" s="23">
         <v>393.38004646956404</v>
       </c>
-      <c r="BP39" s="23">
+      <c r="BQ39" s="23">
         <v>602.40158976705118</v>
       </c>
-      <c r="BQ39" s="23">
+      <c r="BR39" s="23">
         <v>543.55737998241545</v>
       </c>
-      <c r="BR39" s="23">
+      <c r="BS39" s="23">
         <v>-851.8297749446474</v>
       </c>
-      <c r="BS39" s="23">
+      <c r="BT39" s="23">
         <v>-401.83543618771591</v>
       </c>
-      <c r="BT39" s="23">
+      <c r="BU39" s="23">
         <v>155.02240005806857</v>
       </c>
-      <c r="BU39" s="23">
+      <c r="BV39" s="23">
         <v>483.30453397706685</v>
       </c>
-      <c r="BV39" s="23">
+      <c r="BW39" s="23">
         <v>-983.55432087054601</v>
       </c>
-      <c r="BW39" s="23">
+      <c r="BX39" s="23">
         <v>-98.671211368195486</v>
       </c>
-      <c r="BX39" s="23">
+      <c r="BY39" s="23">
         <v>274.27256377021604</v>
       </c>
-      <c r="BY39" s="23">
+      <c r="BZ39" s="23">
         <v>761.99756974999138</v>
       </c>
-      <c r="BZ39" s="23">
+      <c r="CA39" s="23">
         <v>-548.18305768720757</v>
       </c>
-      <c r="CA39" s="23">
+      <c r="CB39" s="23">
         <v>25.313991039220468</v>
       </c>
-      <c r="CB39" s="23">
+      <c r="CC39" s="23">
         <v>-81.195025002616831</v>
       </c>
-      <c r="CC39" s="23">
+      <c r="CD39" s="23">
         <v>45.794904352216008</v>
       </c>
-      <c r="CD39" s="23">
+      <c r="CE39" s="23">
         <v>-435.26805041006946</v>
       </c>
-      <c r="CE39" s="23">
+      <c r="CF39" s="23">
         <v>327.71759814134441</v>
       </c>
-      <c r="CF39" s="23">
+      <c r="CG39" s="23">
         <v>164.15290234417057</v>
       </c>
-      <c r="CG39" s="24">
+      <c r="CH39" s="24">
         <v>521.49024431424778</v>
       </c>
-      <c r="CH39" s="24">
+      <c r="CI39" s="24">
         <v>-260.78832761349122</v>
       </c>
-      <c r="CI39" s="23">
+      <c r="CJ39" s="23">
         <v>81.212990591875013</v>
       </c>
-      <c r="CJ39" s="23">
+      <c r="CK39" s="23">
         <v>299.1830560232047</v>
       </c>
-      <c r="CK39" s="23">
+      <c r="CL39" s="23">
         <v>99.529268093304438</v>
       </c>
-      <c r="CL39" s="23">
+      <c r="CM39" s="23">
         <v>-471.88423944784381</v>
       </c>
-      <c r="CM39" s="23">
+      <c r="CN39" s="23">
         <v>80.03743140022857</v>
       </c>
-      <c r="CN39" s="23">
+      <c r="CO39" s="23">
         <v>145.56976061721457</v>
       </c>
-      <c r="CO39" s="23">
+      <c r="CP39" s="23">
         <v>156.53647650840423</v>
       </c>
-      <c r="CP39" s="23">
+      <c r="CQ39" s="23">
         <v>-476.62013089376751</v>
       </c>
-      <c r="CQ39" s="23">
+      <c r="CR39" s="23">
         <v>-85.236459165058022</v>
       </c>
-      <c r="CR39" s="23">
+      <c r="CS39" s="23">
         <v>416.36204844552708</v>
       </c>
-      <c r="CS39" s="23">
+      <c r="CT39" s="23">
         <v>-175.92902538610679</v>
       </c>
-      <c r="CT39" s="23">
+      <c r="CU39" s="23">
         <v>-69.682086699679985</v>
       </c>
-      <c r="CU39" s="23">
+      <c r="CV39" s="23">
         <v>39.320865022482167</v>
       </c>
-      <c r="CV39" s="23">
+      <c r="CW39" s="23">
         <v>376.79565042259765</v>
       </c>
-      <c r="CW39" s="23">
+      <c r="CX39" s="23">
         <v>-9.1385983566961215</v>
       </c>
-      <c r="CX39" s="23">
+      <c r="CY39" s="23">
         <v>-272.73359693398061</v>
       </c>
-      <c r="CY39" s="23">
+      <c r="CZ39" s="23">
         <v>186.75288345699289</v>
       </c>
-      <c r="CZ39" s="23">
+      <c r="DA39" s="23">
         <v>41.85065135483228</v>
       </c>
-      <c r="DA39" s="23">
+      <c r="DB39" s="23">
         <v>152.96219025670075</v>
       </c>
-      <c r="DB39" s="23">
+      <c r="DC39" s="23">
         <v>-221.15414177218236</v>
       </c>
-      <c r="DC39" s="23">
+      <c r="DD39" s="23">
         <v>280.20636059965653</v>
       </c>
-      <c r="DD39" s="23">
+      <c r="DE39" s="23">
         <v>-261.8546009148854</v>
       </c>
-      <c r="DE39" s="23">
+      <c r="DF39" s="23">
         <v>-166.7277881007858</v>
       </c>
-      <c r="DF39" s="23">
+      <c r="DG39" s="23">
         <v>343.07753087114429</v>
       </c>
-      <c r="DG39" s="23">
+      <c r="DH39" s="23">
         <v>25.472181115020305</v>
       </c>
-      <c r="DH39" s="23">
+      <c r="DI39" s="23">
         <v>-324.05440905796149</v>
       </c>
-      <c r="DI39" s="23">
+      <c r="DJ39" s="23">
         <v>25.675044847031813</v>
       </c>
-      <c r="DJ39" s="23">
+      <c r="DK39" s="23">
         <v>-74.866098577732828</v>
       </c>
-      <c r="DK39" s="23">
+      <c r="DL39" s="23">
         <v>-263.55764776859701</v>
       </c>
-      <c r="DL39" s="23">
+      <c r="DM39" s="23">
         <v>-168.95776891933929</v>
       </c>
-      <c r="DM39" s="23">
+      <c r="DN39" s="23">
         <v>196.39187269761715</v>
       </c>
-      <c r="DN39" s="23">
+      <c r="DO39" s="23">
         <v>-765.75666945813418</v>
       </c>
-      <c r="DO39" s="23">
+      <c r="DP39" s="23">
         <v>-86.788373483851046</v>
       </c>
-      <c r="DP39" s="23">
+      <c r="DQ39" s="23">
         <v>1307.7220199094118</v>
       </c>
-      <c r="DQ39" s="23">
+      <c r="DR39" s="23">
         <v>551.33432400678134</v>
       </c>
-      <c r="DR39" s="23">
+      <c r="DS39" s="23">
         <v>-612.73252672595572</v>
       </c>
-      <c r="DS39" s="23">
+      <c r="DT39" s="23">
         <v>461.39103113162537</v>
       </c>
-      <c r="DT39" s="23">
+      <c r="DU39" s="23">
         <v>172.84664291967056</v>
       </c>
-      <c r="DU39" s="23">
+      <c r="DV39" s="23">
         <v>483.78628635123516</v>
       </c>
-      <c r="DV39" s="23">
+      <c r="DW39" s="23">
         <v>-212.87440185690139</v>
       </c>
-      <c r="DW39" s="23">
+      <c r="DX39" s="23">
         <v>-1.3242058731034376</v>
       </c>
-      <c r="DX39" s="23">
-[...1 lines deleted...]
-      </c>
       <c r="DY39" s="23">
-        <v>324.10648339582667</v>
+        <v>-413.96779501386618</v>
       </c>
       <c r="DZ39" s="23">
-        <v>-83.557217627502723</v>
+        <v>407.66936665956064</v>
+      </c>
+      <c r="EA39" s="23">
+        <v>-418.8464588914826</v>
+      </c>
+      <c r="EB39" s="23">
+        <v>-740.55042467381554</v>
       </c>
     </row>
-    <row r="40" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C40" s="4"/>
       <c r="D40" s="4"/>
       <c r="E40" s="4"/>
       <c r="F40" s="4"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
       <c r="J40" s="5"/>
       <c r="K40" s="5"/>
       <c r="L40" s="5"/>
       <c r="M40" s="5"/>
       <c r="N40" s="5"/>
       <c r="O40" s="5"/>
       <c r="P40" s="5"/>
       <c r="Q40" s="5"/>
       <c r="R40" s="5"/>
       <c r="S40" s="5"/>
       <c r="T40" s="5"/>
       <c r="U40" s="5"/>
       <c r="V40" s="5"/>
       <c r="W40" s="5"/>
       <c r="X40" s="5"/>
       <c r="Y40" s="5"/>
       <c r="Z40" s="5"/>
       <c r="AA40" s="5"/>
       <c r="AB40" s="5"/>
       <c r="AC40" s="5"/>
       <c r="AD40" s="5"/>
       <c r="AE40" s="5"/>
       <c r="AF40" s="5"/>
       <c r="AG40" s="5"/>
       <c r="AH40" s="5"/>
       <c r="AI40" s="5"/>
       <c r="AJ40" s="5"/>
       <c r="AK40" s="5"/>
       <c r="AL40" s="5"/>
       <c r="AM40" s="5"/>
-      <c r="AN40" s="4"/>
+      <c r="AN40" s="5"/>
       <c r="AO40" s="4"/>
       <c r="AP40" s="4"/>
       <c r="AQ40" s="4"/>
       <c r="AR40" s="4"/>
       <c r="AS40" s="4"/>
       <c r="AT40" s="4"/>
       <c r="AU40" s="4"/>
       <c r="AV40" s="4"/>
       <c r="AW40" s="4"/>
       <c r="AX40" s="4"/>
       <c r="AY40" s="4"/>
       <c r="AZ40" s="4"/>
       <c r="BA40" s="4"/>
       <c r="BB40" s="4"/>
       <c r="BC40" s="4"/>
       <c r="BD40" s="4"/>
       <c r="BE40" s="4"/>
       <c r="BF40" s="4"/>
       <c r="BG40" s="4"/>
       <c r="BH40" s="4"/>
       <c r="BI40" s="4"/>
       <c r="BJ40" s="4"/>
       <c r="BK40" s="4"/>
       <c r="BL40" s="4"/>
       <c r="BM40" s="4"/>
       <c r="BN40" s="4"/>
       <c r="BO40" s="4"/>
       <c r="BP40" s="4"/>
       <c r="BQ40" s="4"/>
       <c r="BR40" s="4"/>
       <c r="BS40" s="4"/>
       <c r="BT40" s="4"/>
       <c r="BU40" s="4"/>
       <c r="BV40" s="4"/>
       <c r="BW40" s="4"/>
       <c r="BX40" s="4"/>
       <c r="BY40" s="4"/>
       <c r="BZ40" s="4"/>
       <c r="CA40" s="4"/>
       <c r="CB40" s="4"/>
       <c r="CC40" s="4"/>
       <c r="CD40" s="4"/>
       <c r="CE40" s="4"/>
       <c r="CF40" s="4"/>
       <c r="CG40" s="4"/>
       <c r="CH40" s="4"/>
       <c r="CI40" s="4"/>
       <c r="CJ40" s="4"/>
       <c r="CK40" s="4"/>
+      <c r="CL40" s="4"/>
     </row>
-    <row r="41" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="3" t="s">
         <v>142</v>
       </c>
       <c r="C41" s="4"/>
       <c r="D41" s="4"/>
       <c r="E41" s="4"/>
       <c r="F41" s="4"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
       <c r="J41" s="5"/>
       <c r="K41" s="5"/>
       <c r="L41" s="5"/>
       <c r="M41" s="5"/>
       <c r="N41" s="5"/>
       <c r="O41" s="5"/>
       <c r="P41" s="5"/>
       <c r="Q41" s="5"/>
       <c r="R41" s="5"/>
       <c r="S41" s="5"/>
       <c r="T41" s="5"/>
       <c r="U41" s="5"/>
       <c r="V41" s="5"/>
       <c r="W41" s="5"/>
       <c r="X41" s="5"/>
       <c r="Y41" s="5"/>
       <c r="Z41" s="5"/>
       <c r="AA41" s="5"/>
       <c r="AB41" s="5"/>
       <c r="AC41" s="5"/>
       <c r="AD41" s="5"/>
       <c r="AE41" s="5"/>
       <c r="AF41" s="5"/>
       <c r="AG41" s="5"/>
       <c r="AH41" s="5"/>
       <c r="AI41" s="5"/>
       <c r="AJ41" s="5"/>
       <c r="AK41" s="5"/>
       <c r="AL41" s="5"/>
       <c r="AM41" s="5"/>
-      <c r="AN41" s="4"/>
+      <c r="AN41" s="5"/>
       <c r="AO41" s="4"/>
       <c r="AP41" s="4"/>
       <c r="AQ41" s="4"/>
       <c r="AR41" s="4"/>
       <c r="AS41" s="4"/>
       <c r="AT41" s="4"/>
       <c r="AU41" s="4"/>
       <c r="AV41" s="4"/>
       <c r="AW41" s="4"/>
       <c r="AX41" s="4"/>
       <c r="AY41" s="4"/>
       <c r="AZ41" s="4"/>
       <c r="BA41" s="4"/>
       <c r="BB41" s="4"/>
       <c r="BC41" s="4"/>
       <c r="BD41" s="4"/>
       <c r="BE41" s="4"/>
       <c r="BF41" s="4"/>
       <c r="BG41" s="4"/>
       <c r="BH41" s="4"/>
       <c r="BI41" s="4"/>
       <c r="BJ41" s="4"/>
       <c r="BK41" s="4"/>
       <c r="BL41" s="4"/>
       <c r="BM41" s="4"/>
       <c r="BN41" s="4"/>
       <c r="BO41" s="4"/>
       <c r="BP41" s="4"/>
       <c r="BQ41" s="4"/>
       <c r="BR41" s="4"/>
       <c r="BS41" s="4"/>
       <c r="BT41" s="4"/>
       <c r="BU41" s="4"/>
       <c r="BV41" s="4"/>
       <c r="BW41" s="4"/>
       <c r="BX41" s="4"/>
       <c r="BY41" s="4"/>
       <c r="BZ41" s="4"/>
       <c r="CA41" s="4"/>
       <c r="CB41" s="4"/>
       <c r="CC41" s="4"/>
       <c r="CD41" s="4"/>
       <c r="CE41" s="4"/>
       <c r="CF41" s="4"/>
       <c r="CG41" s="4"/>
       <c r="CH41" s="4"/>
       <c r="CI41" s="4"/>
       <c r="CJ41" s="4"/>
       <c r="CK41" s="4"/>
+      <c r="CL41" s="4"/>
     </row>
-    <row r="42" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="27" t="s">
         <v>134</v>
       </c>
       <c r="C42" s="26"/>
       <c r="D42" s="26"/>
       <c r="E42" s="26"/>
       <c r="F42" s="26"/>
       <c r="G42" s="26"/>
       <c r="H42" s="26"/>
       <c r="I42" s="26"/>
       <c r="J42" s="26"/>
       <c r="K42" s="26"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42" s="6"/>
       <c r="Z42" s="6"/>
       <c r="AA42" s="6"/>
+      <c r="AB42" s="6"/>
     </row>
-    <row r="43" spans="2:130" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="2:132" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="28" t="s">
         <v>90</v>
       </c>
       <c r="C43" s="28"/>
       <c r="D43" s="28"/>
       <c r="E43" s="28"/>
       <c r="F43" s="28"/>
       <c r="G43" s="28"/>
       <c r="H43" s="28"/>
       <c r="I43" s="28"/>
       <c r="J43" s="28"/>
       <c r="K43" s="28"/>
       <c r="L43" s="2"/>
       <c r="M43" s="2"/>
       <c r="N43" s="2"/>
       <c r="O43" s="2"/>
       <c r="P43" s="2"/>
       <c r="Q43" s="2"/>
       <c r="R43" s="2"/>
       <c r="S43" s="2"/>
       <c r="T43" s="2"/>
       <c r="U43" s="2"/>
       <c r="V43" s="2"/>
       <c r="W43" s="2"/>
       <c r="X43" s="2"/>
       <c r="Y43" s="6"/>
       <c r="Z43" s="6"/>
       <c r="AA43" s="6"/>
+      <c r="AB43" s="6"/>
     </row>
-    <row r="44" spans="2:130" ht="79.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="2:132" ht="79.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="28" t="s">
         <v>136</v>
       </c>
       <c r="C44" s="28"/>
       <c r="D44" s="28"/>
       <c r="E44" s="28"/>
       <c r="F44" s="28"/>
       <c r="G44" s="28"/>
       <c r="H44" s="28"/>
       <c r="I44" s="28"/>
       <c r="J44" s="28"/>
       <c r="K44" s="28"/>
     </row>
     <row r="51" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B43:K43"/>
     <mergeCell ref="B44:K44"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>