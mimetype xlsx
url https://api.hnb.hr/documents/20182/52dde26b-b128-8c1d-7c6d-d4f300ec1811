--- v2 (2026-04-28)
+++ v3 (2026-07-28)
@@ -1,66 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2025Q4_web\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2026Q1_web\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0D87910B-E47D-454C-BCC5-FE6CADDACF97}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
+  <extLst>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="148" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="144">
   <si>
     <t>Q1.00</t>
   </si>
   <si>
     <t>Q2.00</t>
   </si>
   <si>
     <t>Q3.00</t>
   </si>
   <si>
     <t>Q4.00</t>
   </si>
   <si>
     <t>Q1.01</t>
   </si>
   <si>
     <t>Q2.01</t>
   </si>
   <si>
     <t>Q3.01</t>
   </si>
   <si>
     <t>Q4.01</t>
   </si>
   <si>
@@ -1127,69 +1133,66 @@
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>Preliminary data.</t>
     </r>
   </si>
   <si>
     <t>Q2.24</t>
   </si>
   <si>
     <t xml:space="preserve">After the Republic of Croatia joined the euro area, foreign assets increased by net claims related to the allocation of euro banknotes within the Eurosystem (intra-Eurosystem technical claims) that are the difference between the amount of the banknotes in circulation (the allocation to which the CNB is entitled according to the ECB’s key) and actually issued banknotes in circulation. The differences in the balance of this position between two quarters are recorded as the increase/decrease in foreign assets in the financial account of the balance of payments (Other investment, Central bank sector, Deposits).
 This same amount (net exports of euro banknotes) is recorded on the foreign liabilities side. However, this amount is reduced by the estimate of the amount of euro banknotes in circulation in the territory of the Republic of Croatia issued under the ECB’s key of other euro area countries. The differences in the balance of this position between two quarters are recorded as the increase/decrease in foreign liabilities in the financial account of the balance of payments (Other investment). </t>
   </si>
   <si>
     <t>Q3.24</t>
   </si>
   <si>
     <t>Q4.24</t>
   </si>
   <si>
     <t>Q1.25</t>
   </si>
   <si>
-    <t>*</t>
-[...1 lines deleted...]
-  <si>
     <t>Q2.25</t>
-  </si>
-[...1 lines deleted...]
-    <t>* Revised data.</t>
   </si>
   <si>
     <t>Q3.25</t>
   </si>
   <si>
     <t>Q4.25</t>
   </si>
+  <si>
+    <t>Q1.26</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
@@ -1390,62 +1393,62 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="9" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="9" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="9" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="12">
-    <cellStyle name="Međunaslov u tablici" xfId="4"/>
-    <cellStyle name="Napomene" xfId="5"/>
+    <cellStyle name="Međunaslov u tablici" xfId="4" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="Napomene" xfId="5" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Naslov 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Naslov 2" xfId="3" builtinId="17" customBuiltin="1"/>
-    <cellStyle name="Normal_HRV" xfId="1"/>
+    <cellStyle name="Normal_HRV" xfId="1" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0" customBuiltin="1"/>
-    <cellStyle name="Normalno 3" xfId="11"/>
-[...4 lines deleted...]
-    <cellStyle name="Zaglavlje" xfId="10"/>
+    <cellStyle name="Normalno 3" xfId="11" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Tanka linija ispod" xfId="6" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="Ukupno" xfId="7" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="Ukupno - zadnji redak" xfId="8" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="Zadnji redak" xfId="9" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="Zaglavlje" xfId="10" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -1564,85 +1567,119 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1778,113 +1815,111 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:EB51"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="B2:EC50"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.6640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.6640625" customWidth="1"/>
     <col min="2" max="2" width="50.6640625" style="3" customWidth="1"/>
     <col min="3" max="28" width="11.6640625" style="3"/>
     <col min="29" max="29" width="15.6640625" style="3" customWidth="1"/>
     <col min="30" max="118" width="11.6640625" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="13" t="s">
         <v>94</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
     </row>
-    <row r="3" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="14" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
     </row>
-    <row r="4" spans="2:132" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="5" spans="2:132" s="9" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:133" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="5" spans="2:133" s="9" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="10"/>
       <c r="C5" s="11"/>
       <c r="D5" s="11"/>
       <c r="E5" s="11"/>
       <c r="F5" s="11"/>
       <c r="G5" s="11"/>
       <c r="H5" s="11"/>
       <c r="I5" s="11"/>
       <c r="J5" s="11"/>
       <c r="K5" s="11"/>
       <c r="L5" s="11"/>
       <c r="M5" s="11"/>
       <c r="N5" s="11"/>
       <c r="O5" s="11"/>
       <c r="P5" s="11"/>
       <c r="Q5" s="11"/>
       <c r="R5" s="11"/>
       <c r="S5" s="11"/>
       <c r="T5" s="11"/>
       <c r="U5" s="11"/>
       <c r="V5" s="11"/>
       <c r="W5" s="11"/>
       <c r="X5" s="11"/>
       <c r="Y5" s="11"/>
       <c r="Z5" s="11"/>
       <c r="AA5" s="11"/>
-      <c r="AB5" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AB5" s="12"/>
       <c r="AC5" s="10"/>
       <c r="AD5" s="10"/>
       <c r="AE5" s="10"/>
       <c r="AF5" s="10"/>
       <c r="AG5" s="10"/>
       <c r="AH5" s="10"/>
       <c r="AI5" s="10"/>
       <c r="AJ5" s="10"/>
       <c r="AK5" s="10"/>
       <c r="AL5" s="10"/>
       <c r="AM5" s="10"/>
       <c r="AN5" s="10"/>
       <c r="AO5" s="10"/>
       <c r="AP5" s="10"/>
       <c r="AQ5" s="10"/>
       <c r="AR5" s="10"/>
       <c r="AS5" s="10"/>
       <c r="AT5" s="10"/>
       <c r="AU5" s="10"/>
       <c r="AV5" s="10"/>
       <c r="AW5" s="10"/>
       <c r="AX5" s="10"/>
       <c r="AY5" s="10"/>
       <c r="AZ5" s="10"/>
       <c r="BA5" s="10"/>
@@ -1941,64 +1976,59 @@
       <c r="CZ5" s="11"/>
       <c r="DA5" s="11"/>
       <c r="DB5" s="11"/>
       <c r="DC5" s="11"/>
       <c r="DD5" s="11"/>
       <c r="DE5" s="11"/>
       <c r="DF5" s="11"/>
       <c r="DG5" s="11"/>
       <c r="DH5" s="11"/>
       <c r="DI5" s="11"/>
       <c r="DJ5" s="11"/>
       <c r="DK5" s="11"/>
       <c r="DL5" s="11"/>
       <c r="DM5" s="11"/>
       <c r="DN5" s="11"/>
       <c r="DO5" s="11"/>
       <c r="DP5" s="11"/>
       <c r="DQ5" s="11"/>
       <c r="DR5" s="11"/>
       <c r="DS5" s="11"/>
       <c r="DT5" s="11"/>
       <c r="DU5" s="11"/>
       <c r="DV5" s="11"/>
       <c r="DW5" s="11"/>
       <c r="DX5" s="11"/>
-      <c r="DY5" s="11" t="s">
-[...8 lines deleted...]
-      <c r="EB5" s="12" t="s">
+      <c r="DY5" s="11"/>
+      <c r="DZ5" s="11"/>
+      <c r="EA5" s="11"/>
+      <c r="EB5" s="12"/>
+      <c r="EC5" s="12" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="6" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="7"/>
       <c r="C6" s="7">
         <v>2000</v>
       </c>
       <c r="D6" s="7">
         <v>2001</v>
       </c>
       <c r="E6" s="7">
         <v>2002</v>
       </c>
       <c r="F6" s="7">
         <v>2003</v>
       </c>
       <c r="G6" s="7">
         <v>2004</v>
       </c>
       <c r="H6" s="7">
         <v>2005</v>
       </c>
       <c r="I6" s="7">
         <v>2006</v>
       </c>
       <c r="J6" s="7">
         <v>2007</v>
       </c>
@@ -2338,60 +2368,63 @@
       <c r="DR6" s="8" t="s">
         <v>130</v>
       </c>
       <c r="DS6" s="8" t="s">
         <v>131</v>
       </c>
       <c r="DT6" s="8" t="s">
         <v>132</v>
       </c>
       <c r="DU6" s="8" t="s">
         <v>133</v>
       </c>
       <c r="DV6" s="8" t="s">
         <v>135</v>
       </c>
       <c r="DW6" s="8" t="s">
         <v>137</v>
       </c>
       <c r="DX6" s="8" t="s">
         <v>138</v>
       </c>
       <c r="DY6" s="8" t="s">
         <v>139</v>
       </c>
       <c r="DZ6" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="EA6" s="8" t="s">
         <v>141</v>
       </c>
-      <c r="EA6" s="8" t="s">
+      <c r="EB6" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="EC6" s="8" t="s">
         <v>143</v>
       </c>
-      <c r="EB6" s="8" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="7" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:133" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="15" t="s">
         <v>117</v>
       </c>
       <c r="C7" s="16">
         <v>-327.96144412903232</v>
       </c>
       <c r="D7" s="16">
         <v>-560.31945764753118</v>
       </c>
       <c r="E7" s="16">
         <v>-1806.6490954553647</v>
       </c>
       <c r="F7" s="17">
         <v>-2785.9619318511122</v>
       </c>
       <c r="G7" s="17">
         <v>-2005.2079129920587</v>
       </c>
       <c r="H7" s="17">
         <v>-2642.052992527053</v>
       </c>
       <c r="I7" s="17">
         <v>-3131.7199206482373</v>
       </c>
       <c r="J7" s="17">
@@ -2741,52 +2774,55 @@
       </c>
       <c r="DU7" s="16">
         <v>-2918.6362631388624</v>
       </c>
       <c r="DV7" s="16">
         <v>-1469.3529784482137</v>
       </c>
       <c r="DW7" s="16">
         <v>4647.9059084685668</v>
       </c>
       <c r="DX7" s="16">
         <v>-2140.1824869066922</v>
       </c>
       <c r="DY7" s="16">
         <v>-3276.8234526052511</v>
       </c>
       <c r="DZ7" s="16">
         <v>-1723.4534634796112</v>
       </c>
       <c r="EA7" s="16">
         <v>3941.5939165698596</v>
       </c>
       <c r="EB7" s="16">
         <v>-2203.9032388872702</v>
       </c>
+      <c r="EC7" s="16">
+        <v>-3411.0824722251782</v>
+      </c>
     </row>
-    <row r="8" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:133" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="25" t="s">
         <v>97</v>
       </c>
       <c r="C8" s="16">
         <v>-1464.6833169471372</v>
       </c>
       <c r="D8" s="16">
         <v>-1855.7874868298111</v>
       </c>
       <c r="E8" s="16">
         <v>-3167.1523170459732</v>
       </c>
       <c r="F8" s="17">
         <v>-4203.9428241834848</v>
       </c>
       <c r="G8" s="17">
         <v>-3413.5692528954178</v>
       </c>
       <c r="H8" s="17">
         <v>-4029.3551976634326</v>
       </c>
       <c r="I8" s="17">
         <v>-4428.0863636426475</v>
       </c>
       <c r="J8" s="17">
@@ -3136,52 +3172,55 @@
       </c>
       <c r="DU8" s="16">
         <v>-3393.1612079802626</v>
       </c>
       <c r="DV8" s="16">
         <v>-2037.4849641139131</v>
       </c>
       <c r="DW8" s="16">
         <v>4062.0283387258669</v>
       </c>
       <c r="DX8" s="16">
         <v>-2354.8957533509929</v>
       </c>
       <c r="DY8" s="16">
         <v>-3723.205069143351</v>
       </c>
       <c r="DZ8" s="16">
         <v>-2303.6370271005107</v>
       </c>
       <c r="EA8" s="16">
         <v>3230.1466270536603</v>
       </c>
       <c r="EB8" s="16">
         <v>-2791.8842671669704</v>
       </c>
+      <c r="EC8" s="16">
+        <v>-3920.2896877037779</v>
+      </c>
     </row>
-    <row r="9" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:133" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="25" t="s">
         <v>98</v>
       </c>
       <c r="C9" s="16">
         <v>8691.9132896313167</v>
       </c>
       <c r="D9" s="16">
         <v>10167.925761543109</v>
       </c>
       <c r="E9" s="16">
         <v>10826.750342887644</v>
       </c>
       <c r="F9" s="17">
         <v>11519.500833507114</v>
       </c>
       <c r="G9" s="17">
         <v>13145.676975699809</v>
       </c>
       <c r="H9" s="17">
         <v>14177.44071334002</v>
       </c>
       <c r="I9" s="17">
         <v>16193.599597355766</v>
       </c>
       <c r="J9" s="17">
@@ -3531,52 +3570,55 @@
       </c>
       <c r="DU9" s="16">
         <v>8754.4805582557692</v>
       </c>
       <c r="DV9" s="16">
         <v>11998.886588005691</v>
       </c>
       <c r="DW9" s="16">
         <v>17767.017640857663</v>
       </c>
       <c r="DX9" s="16">
         <v>11098.934959259037</v>
       </c>
       <c r="DY9" s="16">
         <v>9416.2851459254362</v>
       </c>
       <c r="DZ9" s="16">
         <v>12442.089597263745</v>
       </c>
       <c r="EA9" s="16">
         <v>18049.165267972799</v>
       </c>
       <c r="EB9" s="16">
         <v>11294.280138775031</v>
       </c>
+      <c r="EC9" s="16">
+        <v>9915.1148296112588</v>
+      </c>
     </row>
-    <row r="10" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:133" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="25" t="s">
         <v>99</v>
       </c>
       <c r="C10" s="16">
         <v>10156.596606578454</v>
       </c>
       <c r="D10" s="16">
         <v>12023.713248372918</v>
       </c>
       <c r="E10" s="16">
         <v>13993.902659933619</v>
       </c>
       <c r="F10" s="17">
         <v>15723.443657690601</v>
       </c>
       <c r="G10" s="17">
         <v>16559.246228595228</v>
       </c>
       <c r="H10" s="17">
         <v>18206.795911003457</v>
       </c>
       <c r="I10" s="17">
         <v>20621.685960998417</v>
       </c>
       <c r="J10" s="17">
@@ -3926,52 +3968,55 @@
       </c>
       <c r="DU10" s="16">
         <v>12147.641766236031</v>
       </c>
       <c r="DV10" s="16">
         <v>14036.371552119603</v>
       </c>
       <c r="DW10" s="16">
         <v>13704.989302131795</v>
       </c>
       <c r="DX10" s="16">
         <v>13453.830712610028</v>
       </c>
       <c r="DY10" s="16">
         <v>13139.490215068789</v>
       </c>
       <c r="DZ10" s="16">
         <v>14745.726624364257</v>
       </c>
       <c r="EA10" s="16">
         <v>14819.018640919137</v>
       </c>
       <c r="EB10" s="16">
         <v>14086.164405942001</v>
       </c>
+      <c r="EC10" s="16">
+        <v>13835.404517315035</v>
+      </c>
     </row>
-    <row r="11" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:133" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="25" t="s">
         <v>100</v>
       </c>
       <c r="C11" s="16">
         <v>-1039.6828025341806</v>
       </c>
       <c r="D11" s="16">
         <v>-1316.8182161568889</v>
       </c>
       <c r="E11" s="16">
         <v>-2685.8665590717683</v>
       </c>
       <c r="F11" s="17">
         <v>-3193.7631834895083</v>
       </c>
       <c r="G11" s="17">
         <v>-2841.669921266865</v>
       </c>
       <c r="H11" s="17">
         <v>-3182.8452381916272</v>
       </c>
       <c r="I11" s="17">
         <v>-3412.9659126721917</v>
       </c>
       <c r="J11" s="17">
@@ -4321,52 +4366,55 @@
       </c>
       <c r="DU11" s="16">
         <v>-3619.5122029115546</v>
       </c>
       <c r="DV11" s="16">
         <v>-1968.8064278911916</v>
       </c>
       <c r="DW11" s="16">
         <v>4460.6650095170617</v>
       </c>
       <c r="DX11" s="16">
         <v>-2849.8854341365795</v>
       </c>
       <c r="DY11" s="16">
         <v>-4000.0385948342923</v>
       </c>
       <c r="DZ11" s="16">
         <v>-1988.6752165530938</v>
       </c>
       <c r="EA11" s="16">
         <v>4067.5542528097048</v>
       </c>
       <c r="EB11" s="16">
         <v>-2687.026684802946</v>
       </c>
+      <c r="EC11" s="16">
+        <v>-4083.3692997031985</v>
+      </c>
     </row>
-    <row r="12" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:133" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="25" t="s">
         <v>101</v>
       </c>
       <c r="C12" s="16">
         <v>8314.5334129513849</v>
       </c>
       <c r="D12" s="16">
         <v>9685.7785036278619</v>
       </c>
       <c r="E12" s="16">
         <v>10348.054957830487</v>
       </c>
       <c r="F12" s="17">
         <v>11052.681498677588</v>
       </c>
       <c r="G12" s="17">
         <v>12409.397830164333</v>
       </c>
       <c r="H12" s="17">
         <v>13437.59252511989</v>
       </c>
       <c r="I12" s="17">
         <v>15267.628941189825</v>
       </c>
       <c r="J12" s="17">
@@ -4716,52 +4764,55 @@
       </c>
       <c r="DU12" s="16">
         <v>7337.6825482229015</v>
       </c>
       <c r="DV12" s="16">
         <v>10255.920536870803</v>
       </c>
       <c r="DW12" s="16">
         <v>16124.101415343401</v>
       </c>
       <c r="DX12" s="16">
         <v>9356.1144121112011</v>
       </c>
       <c r="DY12" s="16">
         <v>8007.2383801266997</v>
       </c>
       <c r="DZ12" s="16">
         <v>10749.035339170901</v>
       </c>
       <c r="EA12" s="16">
         <v>16491.874744095399</v>
       </c>
       <c r="EB12" s="16">
         <v>9755.7691619696943</v>
       </c>
+      <c r="EC12" s="16">
+        <v>8192.7812857485005</v>
+      </c>
     </row>
-    <row r="13" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:133" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="25" t="s">
         <v>102</v>
       </c>
       <c r="C13" s="16">
         <v>9354.216215485565</v>
       </c>
       <c r="D13" s="16">
         <v>11002.596719784753</v>
       </c>
       <c r="E13" s="16">
         <v>13033.921516902257</v>
       </c>
       <c r="F13" s="17">
         <v>14246.444682167097</v>
       </c>
       <c r="G13" s="17">
         <v>15251.067751431197</v>
       </c>
       <c r="H13" s="17">
         <v>16620.437763311518</v>
       </c>
       <c r="I13" s="17">
         <v>18680.594853862018</v>
       </c>
       <c r="J13" s="17">
@@ -5111,52 +5162,55 @@
       </c>
       <c r="DU13" s="16">
         <v>10957.194751134455</v>
       </c>
       <c r="DV13" s="16">
         <v>12224.726964761994</v>
       </c>
       <c r="DW13" s="16">
         <v>11663.436405826338</v>
       </c>
       <c r="DX13" s="16">
         <v>12205.99984624778</v>
       </c>
       <c r="DY13" s="16">
         <v>12007.276974960992</v>
       </c>
       <c r="DZ13" s="16">
         <v>12737.710555723996</v>
       </c>
       <c r="EA13" s="16">
         <v>12424.320491285695</v>
       </c>
       <c r="EB13" s="16">
         <v>12442.79584677264</v>
       </c>
+      <c r="EC13" s="16">
+        <v>12276.150585451698</v>
+      </c>
     </row>
-    <row r="14" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:133" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="25" t="s">
         <v>103</v>
       </c>
       <c r="C14" s="16">
         <v>-3792.2038425488618</v>
       </c>
       <c r="D14" s="16">
         <v>-4958.6281192667766</v>
       </c>
       <c r="E14" s="16">
         <v>-6195.8295435667333</v>
       </c>
       <c r="F14" s="17">
         <v>-7104.9940229069307</v>
       </c>
       <c r="G14" s="17">
         <v>-6905.4703938559378</v>
       </c>
       <c r="H14" s="17">
         <v>-7647.6728808687021</v>
       </c>
       <c r="I14" s="17">
         <v>-8482.2441923409351</v>
       </c>
       <c r="J14" s="17">
@@ -5506,52 +5560,55 @@
       </c>
       <c r="DU14" s="16">
         <v>-4504.6228923358549</v>
       </c>
       <c r="DV14" s="16">
         <v>-5381.181831235489</v>
       </c>
       <c r="DW14" s="16">
         <v>-4580.0616444037378</v>
       </c>
       <c r="DX14" s="16">
         <v>-4519.6005614509795</v>
       </c>
       <c r="DY14" s="16">
         <v>-4833.5394547396927</v>
       </c>
       <c r="DZ14" s="16">
         <v>-5376.4342338063962</v>
       </c>
       <c r="EA14" s="16">
         <v>-4807.6310029469932</v>
       </c>
       <c r="EB14" s="16">
         <v>-4412.3063191950487</v>
       </c>
+      <c r="EC14" s="16">
+        <v>-4919.4736321513992</v>
+      </c>
     </row>
-    <row r="15" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:133" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="25" t="s">
         <v>104</v>
       </c>
       <c r="C15" s="16">
         <v>3432.718113254984</v>
       </c>
       <c r="D15" s="16">
         <v>3736.947087471618</v>
       </c>
       <c r="E15" s="16">
         <v>4198.9360338132301</v>
       </c>
       <c r="F15" s="17">
         <v>4334.9790453071955</v>
       </c>
       <c r="G15" s="17">
         <v>5330.4114391865778</v>
       </c>
       <c r="H15" s="17">
         <v>6066.2871418965351</v>
       </c>
       <c r="I15" s="17">
         <v>7139.2076560659598</v>
       </c>
       <c r="J15" s="17">
@@ -5901,52 +5958,55 @@
       </c>
       <c r="DU15" s="16">
         <v>4789.443472350501</v>
       </c>
       <c r="DV15" s="16">
         <v>4984.8265977491037</v>
       </c>
       <c r="DW15" s="16">
         <v>5017.0050093242999</v>
       </c>
       <c r="DX15" s="16">
         <v>5489.8182528120997</v>
       </c>
       <c r="DY15" s="16">
         <v>5427.9861585996996</v>
       </c>
       <c r="DZ15" s="16">
         <v>5251.9311904294991</v>
       </c>
       <c r="EA15" s="16">
         <v>5336.6402788699015</v>
       </c>
       <c r="EB15" s="16">
         <v>5678.8957316303922</v>
       </c>
+      <c r="EC15" s="16">
+        <v>5363.0766696713999</v>
+      </c>
     </row>
-    <row r="16" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="2:133" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="25" t="s">
         <v>105</v>
       </c>
       <c r="C16" s="16">
         <v>7224.9219558038467</v>
       </c>
       <c r="D16" s="16">
         <v>8695.5752067383946</v>
       </c>
       <c r="E16" s="16">
         <v>10394.765577379965</v>
       </c>
       <c r="F16" s="17">
         <v>11439.973068214127</v>
       </c>
       <c r="G16" s="17">
         <v>12235.881833042517</v>
       </c>
       <c r="H16" s="17">
         <v>13713.960022765237</v>
       </c>
       <c r="I16" s="17">
         <v>15621.451848406892</v>
       </c>
       <c r="J16" s="17">
@@ -6296,52 +6356,55 @@
       </c>
       <c r="DU16" s="16">
         <v>9294.0663646863559</v>
       </c>
       <c r="DV16" s="16">
         <v>10366.008428984593</v>
       </c>
       <c r="DW16" s="16">
         <v>9597.0666537280376</v>
       </c>
       <c r="DX16" s="16">
         <v>10009.418814263079</v>
       </c>
       <c r="DY16" s="16">
         <v>10261.525613339392</v>
       </c>
       <c r="DZ16" s="16">
         <v>10628.365424235895</v>
       </c>
       <c r="EA16" s="16">
         <v>10144.271281816895</v>
       </c>
       <c r="EB16" s="16">
         <v>10091.202050825441</v>
       </c>
+      <c r="EC16" s="16">
+        <v>10282.550301822799</v>
+      </c>
     </row>
-    <row r="17" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:133" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="25" t="s">
         <v>106</v>
       </c>
       <c r="C17" s="16">
         <v>2752.5210400146816</v>
       </c>
       <c r="D17" s="16">
         <v>3641.8099031098877</v>
       </c>
       <c r="E17" s="16">
         <v>3509.9629844949659</v>
       </c>
       <c r="F17" s="17">
         <v>3911.2308394174233</v>
       </c>
       <c r="G17" s="17">
         <v>4063.8004725890733</v>
       </c>
       <c r="H17" s="17">
         <v>4464.8276426770753</v>
       </c>
       <c r="I17" s="17">
         <v>5069.2782796687416</v>
       </c>
       <c r="J17" s="17">
@@ -6691,52 +6754,55 @@
       </c>
       <c r="DU17" s="16">
         <v>885.11068942430029</v>
       </c>
       <c r="DV17" s="16">
         <v>3412.3754033442974</v>
       </c>
       <c r="DW17" s="16">
         <v>9040.7266539207994</v>
       </c>
       <c r="DX17" s="16">
         <v>1669.7151273144</v>
       </c>
       <c r="DY17" s="16">
         <v>833.50085990540038</v>
       </c>
       <c r="DZ17" s="16">
         <v>3387.7590172533023</v>
       </c>
       <c r="EA17" s="16">
         <v>8875.1852557566981</v>
       </c>
       <c r="EB17" s="16">
         <v>1725.2796343921027</v>
       </c>
+      <c r="EC17" s="16">
+        <v>836.10433244820092</v>
+      </c>
     </row>
-    <row r="18" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:133" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="25" t="s">
         <v>107</v>
       </c>
       <c r="C18" s="16">
         <v>4881.8152996964009</v>
       </c>
       <c r="D18" s="16">
         <v>5948.8314161562448</v>
       </c>
       <c r="E18" s="16">
         <v>6149.1189240172589</v>
       </c>
       <c r="F18" s="17">
         <v>6717.7024533703943</v>
       </c>
       <c r="G18" s="17">
         <v>7078.986390977755</v>
       </c>
       <c r="H18" s="17">
         <v>7371.3053832233545</v>
       </c>
       <c r="I18" s="17">
         <v>8128.4212851238663</v>
       </c>
       <c r="J18" s="17">
@@ -7086,52 +7152,55 @@
       </c>
       <c r="DU18" s="16">
         <v>2548.2390758724005</v>
       </c>
       <c r="DV18" s="16">
         <v>5271.093939121698</v>
       </c>
       <c r="DW18" s="16">
         <v>11107.0964060191</v>
       </c>
       <c r="DX18" s="16">
         <v>3866.2961592991005</v>
       </c>
       <c r="DY18" s="16">
         <v>2579.2522215270001</v>
       </c>
       <c r="DZ18" s="16">
         <v>5497.1041487414022</v>
       </c>
       <c r="EA18" s="16">
         <v>11155.234465225498</v>
       </c>
       <c r="EB18" s="16">
         <v>4076.8734303393026</v>
       </c>
+      <c r="EC18" s="16">
+        <v>2829.7046160771006</v>
+      </c>
     </row>
-    <row r="19" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:133" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="25" t="s">
         <v>108</v>
       </c>
       <c r="C19" s="16">
         <v>2129.2942596817188</v>
       </c>
       <c r="D19" s="16">
         <v>2307.0215130463566</v>
       </c>
       <c r="E19" s="16">
         <v>2639.155939522293</v>
       </c>
       <c r="F19" s="17">
         <v>2806.471613952971</v>
       </c>
       <c r="G19" s="17">
         <v>3015.1859183886813</v>
       </c>
       <c r="H19" s="17">
         <v>2906.4777405462792</v>
       </c>
       <c r="I19" s="17">
         <v>3059.1430054551247</v>
       </c>
       <c r="J19" s="17">
@@ -7481,52 +7550,55 @@
       </c>
       <c r="DU19" s="16">
         <v>1663.1283864481002</v>
       </c>
       <c r="DV19" s="16">
         <v>1858.7185357774008</v>
       </c>
       <c r="DW19" s="16">
         <v>2066.3697520983005</v>
       </c>
       <c r="DX19" s="16">
         <v>2196.5810319847005</v>
       </c>
       <c r="DY19" s="16">
         <v>1745.7513616215997</v>
       </c>
       <c r="DZ19" s="16">
         <v>2109.3451314880999</v>
       </c>
       <c r="EA19" s="16">
         <v>2280.0492094687993</v>
       </c>
       <c r="EB19" s="16">
         <v>2351.5937959471999</v>
       </c>
+      <c r="EC19" s="16">
+        <v>1993.6002836288997</v>
+      </c>
     </row>
-    <row r="20" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:133" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="25" t="s">
         <v>109</v>
       </c>
       <c r="C20" s="16">
         <v>-425.00051441295659</v>
       </c>
       <c r="D20" s="16">
         <v>-538.96927067292199</v>
       </c>
       <c r="E20" s="16">
         <v>-481.28575797420501</v>
       </c>
       <c r="F20" s="17">
         <v>-1010.1796406939771</v>
       </c>
       <c r="G20" s="17">
         <v>-571.89933162855243</v>
       </c>
       <c r="H20" s="17">
         <v>-846.50995947180604</v>
       </c>
       <c r="I20" s="17">
         <v>-1015.1204509704557</v>
       </c>
       <c r="J20" s="17">
@@ -7876,52 +7948,55 @@
       </c>
       <c r="DU20" s="16">
         <v>226.35099493129178</v>
       </c>
       <c r="DV20" s="16">
         <v>-68.678536222721505</v>
       </c>
       <c r="DW20" s="16">
         <v>-398.636670791195</v>
       </c>
       <c r="DX20" s="16">
         <v>494.98968078558642</v>
       </c>
       <c r="DY20" s="16">
         <v>276.83352569094131</v>
       </c>
       <c r="DZ20" s="16">
         <v>-314.96181054741714</v>
       </c>
       <c r="EA20" s="16">
         <v>-837.40762575604458</v>
       </c>
       <c r="EB20" s="16">
         <v>-104.85758236402444</v>
       </c>
+      <c r="EC20" s="16">
+        <v>163.07961199942065</v>
+      </c>
     </row>
-    <row r="21" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:133" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="25" t="s">
         <v>110</v>
       </c>
       <c r="C21" s="16">
         <v>377.37987667993258</v>
       </c>
       <c r="D21" s="16">
         <v>482.14725791524563</v>
       </c>
       <c r="E21" s="16">
         <v>478.69538505715593</v>
       </c>
       <c r="F21" s="17">
         <v>466.81933482952763</v>
       </c>
       <c r="G21" s="17">
         <v>736.2791455354776</v>
       </c>
       <c r="H21" s="17">
         <v>739.84818822013017</v>
       </c>
       <c r="I21" s="17">
         <v>925.97065616594045</v>
       </c>
       <c r="J21" s="17">
@@ -8271,52 +8346,55 @@
       </c>
       <c r="DU21" s="16">
         <v>1416.7980100328678</v>
       </c>
       <c r="DV21" s="16">
         <v>1742.9660511348879</v>
       </c>
       <c r="DW21" s="16">
         <v>1642.9162255142624</v>
       </c>
       <c r="DX21" s="16">
         <v>1742.820547147835</v>
       </c>
       <c r="DY21" s="16">
         <v>1409.0467657987369</v>
       </c>
       <c r="DZ21" s="16">
         <v>1693.0542580928438</v>
       </c>
       <c r="EA21" s="16">
         <v>1557.2905238773983</v>
       </c>
       <c r="EB21" s="16">
         <v>1538.5109768053371</v>
       </c>
+      <c r="EC21" s="16">
+        <v>1722.3335438627578</v>
+      </c>
     </row>
-    <row r="22" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:133" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="25" t="s">
         <v>111</v>
       </c>
       <c r="C22" s="16">
         <v>802.38039109288911</v>
       </c>
       <c r="D22" s="16">
         <v>1021.1165285881675</v>
       </c>
       <c r="E22" s="16">
         <v>959.98114303136106</v>
       </c>
       <c r="F22" s="17">
         <v>1476.9989755235047</v>
       </c>
       <c r="G22" s="17">
         <v>1308.17847716403</v>
       </c>
       <c r="H22" s="17">
         <v>1586.3581476919362</v>
       </c>
       <c r="I22" s="17">
         <v>1941.091107136396</v>
       </c>
       <c r="J22" s="17">
@@ -8666,52 +8744,55 @@
       </c>
       <c r="DU22" s="16">
         <v>1190.447015101576</v>
       </c>
       <c r="DV22" s="16">
         <v>1811.6445873576095</v>
       </c>
       <c r="DW22" s="16">
         <v>2041.5528963054574</v>
       </c>
       <c r="DX22" s="16">
         <v>1247.8308663622486</v>
       </c>
       <c r="DY22" s="16">
         <v>1132.2132401077956</v>
       </c>
       <c r="DZ22" s="16">
         <v>2008.016068640261</v>
       </c>
       <c r="EA22" s="16">
         <v>2394.6981496334429</v>
       </c>
       <c r="EB22" s="16">
         <v>1643.3685591693616</v>
       </c>
+      <c r="EC22" s="16">
+        <v>1559.2539318633371</v>
+      </c>
     </row>
-    <row r="23" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:133" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="25" t="s">
         <v>112</v>
       </c>
       <c r="C23" s="16">
         <v>1136.7218728181049</v>
       </c>
       <c r="D23" s="16">
         <v>1295.4680291822799</v>
       </c>
       <c r="E23" s="16">
         <v>1360.5032215906085</v>
       </c>
       <c r="F23" s="17">
         <v>1417.9808923323731</v>
       </c>
       <c r="G23" s="17">
         <v>1408.3613399033588</v>
       </c>
       <c r="H23" s="17">
         <v>1387.3022051363805</v>
       </c>
       <c r="I23" s="17">
         <v>1296.3664429944097</v>
       </c>
       <c r="J23" s="17">
@@ -9061,52 +9142,55 @@
       </c>
       <c r="DU23" s="16">
         <v>474.52494484140016</v>
       </c>
       <c r="DV23" s="16">
         <v>568.1319856656994</v>
       </c>
       <c r="DW23" s="16">
         <v>585.87756974269973</v>
       </c>
       <c r="DX23" s="16">
         <v>214.71326644430042</v>
       </c>
       <c r="DY23" s="16">
         <v>446.38161653809971</v>
       </c>
       <c r="DZ23" s="16">
         <v>580.18356362089958</v>
       </c>
       <c r="EA23" s="16">
         <v>711.44728951619925</v>
       </c>
       <c r="EB23" s="16">
         <v>587.98102827970024</v>
       </c>
+      <c r="EC23" s="16">
+        <v>509.20721547859989</v>
+      </c>
     </row>
-    <row r="24" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:133" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="25" t="s">
         <v>113</v>
       </c>
       <c r="C24" s="16">
         <v>1401.9455548162025</v>
       </c>
       <c r="D24" s="16">
         <v>1560.8070447467021</v>
       </c>
       <c r="E24" s="16">
         <v>1704.5197809655008</v>
       </c>
       <c r="F24" s="17">
         <v>1752.8403162692816</v>
       </c>
       <c r="G24" s="17">
         <v>1828.2413138032771</v>
       </c>
       <c r="H24" s="17">
         <v>1875.6630933516376</v>
       </c>
       <c r="I24" s="17">
         <v>1872.5914843056303</v>
       </c>
       <c r="J24" s="17">
@@ -9456,52 +9540,55 @@
       </c>
       <c r="DU24" s="16">
         <v>1150.5374214567</v>
       </c>
       <c r="DV24" s="16">
         <v>1287.5761777851999</v>
       </c>
       <c r="DW24" s="16">
         <v>1302.8198562629998</v>
       </c>
       <c r="DX24" s="16">
         <v>1328.7989647809004</v>
       </c>
       <c r="DY24" s="16">
         <v>1194.2441829098998</v>
       </c>
       <c r="DZ24" s="16">
         <v>1354.7507822636996</v>
       </c>
       <c r="EA24" s="16">
         <v>1420.9078533391994</v>
       </c>
       <c r="EB24" s="16">
         <v>1401.9543985752002</v>
       </c>
+      <c r="EC24" s="16">
+        <v>1404.4248801563999</v>
+      </c>
     </row>
-    <row r="25" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:133" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="25" t="s">
         <v>114</v>
       </c>
       <c r="C25" s="16">
         <v>265.22368199809739</v>
       </c>
       <c r="D25" s="16">
         <v>265.33901556442231</v>
       </c>
       <c r="E25" s="16">
         <v>344.01655937489204</v>
       </c>
       <c r="F25" s="17">
         <v>334.85942393690851</v>
       </c>
       <c r="G25" s="17">
         <v>419.87997389991835</v>
       </c>
       <c r="H25" s="17">
         <v>488.36088821525709</v>
       </c>
       <c r="I25" s="17">
         <v>576.22504131122082</v>
       </c>
       <c r="J25" s="17">
@@ -9851,52 +9938,55 @@
       </c>
       <c r="DU25" s="16">
         <v>676.01247661529987</v>
       </c>
       <c r="DV25" s="16">
         <v>719.44419211950049</v>
       </c>
       <c r="DW25" s="16">
         <v>716.94228652030006</v>
       </c>
       <c r="DX25" s="16">
         <v>1114.0856983366</v>
       </c>
       <c r="DY25" s="16">
         <v>747.86256637180009</v>
       </c>
       <c r="DZ25" s="16">
         <v>774.56721864280007</v>
       </c>
       <c r="EA25" s="16">
         <v>709.46056382300014</v>
       </c>
       <c r="EB25" s="16">
         <v>813.97337029549999</v>
       </c>
+      <c r="EC25" s="16">
+        <v>895.21766467780003</v>
+      </c>
     </row>
-    <row r="26" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:133" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="15" t="s">
         <v>115</v>
       </c>
       <c r="C26" s="16">
         <v>7.2410766401925954</v>
       </c>
       <c r="D26" s="16">
         <v>154.7335689044732</v>
       </c>
       <c r="E26" s="16">
         <v>520.24515072265865</v>
       </c>
       <c r="F26" s="17">
         <v>101.67707508845189</v>
       </c>
       <c r="G26" s="17">
         <v>31.40020079</v>
       </c>
       <c r="H26" s="17">
         <v>53.046552853960726</v>
       </c>
       <c r="I26" s="17">
         <v>23.429057272878833</v>
       </c>
       <c r="J26" s="17">
@@ -10246,52 +10336,55 @@
       </c>
       <c r="DU26" s="16">
         <v>209.56389051106527</v>
       </c>
       <c r="DV26" s="16">
         <v>302.28285442075901</v>
       </c>
       <c r="DW26" s="16">
         <v>356.37444747276305</v>
       </c>
       <c r="DX26" s="16">
         <v>361.62905854321053</v>
       </c>
       <c r="DY26" s="16">
         <v>218.8448221751527</v>
       </c>
       <c r="DZ26" s="16">
         <v>451.71742633905177</v>
       </c>
       <c r="EA26" s="16">
         <v>455.92185659151045</v>
       </c>
       <c r="EB26" s="16">
         <v>673.27104509370679</v>
       </c>
+      <c r="EC26" s="16">
+        <v>371.35234061664039</v>
+      </c>
     </row>
-    <row r="27" spans="2:132" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:133" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="20" t="s">
         <v>116</v>
       </c>
       <c r="C27" s="16">
         <v>-1314.013381865894</v>
       </c>
       <c r="D27" s="16">
         <v>-1000.3538495677241</v>
       </c>
       <c r="E27" s="16">
         <v>-1951.0061837092244</v>
       </c>
       <c r="F27" s="17">
         <v>-3020.2846093997132</v>
       </c>
       <c r="G27" s="17">
         <v>-2647.8804113890924</v>
       </c>
       <c r="H27" s="17">
         <v>-3233.0828917925778</v>
       </c>
       <c r="I27" s="17">
         <v>-4034.1838576391356</v>
       </c>
       <c r="J27" s="17">
@@ -10641,52 +10734,55 @@
       </c>
       <c r="DU27" s="16">
         <v>-2536.2257297081264</v>
       </c>
       <c r="DV27" s="16">
         <v>-683.28383767621949</v>
       </c>
       <c r="DW27" s="16">
         <v>4791.4059540844282</v>
       </c>
       <c r="DX27" s="16">
         <v>-1779.8776342365852</v>
       </c>
       <c r="DY27" s="16">
         <v>-3471.9464254439645</v>
       </c>
       <c r="DZ27" s="16">
         <v>-864.06667048099871</v>
       </c>
       <c r="EA27" s="16">
         <v>3978.6693142698873</v>
       </c>
       <c r="EB27" s="16">
         <v>-2271.1826184673791</v>
       </c>
+      <c r="EC27" s="16">
+        <v>-3290.4629040577197</v>
+      </c>
     </row>
-    <row r="28" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:133" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="25" t="s">
         <v>118</v>
       </c>
       <c r="C28" s="16">
         <v>-1022.3558272999999</v>
       </c>
       <c r="D28" s="16">
         <v>-995.42885961015054</v>
       </c>
       <c r="E28" s="16">
         <v>-430.25192030462455</v>
       </c>
       <c r="F28" s="17">
         <v>-1494.5896087177466</v>
       </c>
       <c r="G28" s="17">
         <v>-748.02479046163489</v>
       </c>
       <c r="H28" s="17">
         <v>-1276.3838850194331</v>
       </c>
       <c r="I28" s="17">
         <v>-2281.4769244020254</v>
       </c>
       <c r="J28" s="17">
@@ -11036,52 +11132,55 @@
       </c>
       <c r="DU28" s="16">
         <v>-654.5717970581577</v>
       </c>
       <c r="DV28" s="16">
         <v>-206.64140114166969</v>
       </c>
       <c r="DW28" s="16">
         <v>-626.71776539400457</v>
       </c>
       <c r="DX28" s="16">
         <v>-111.40707648810326</v>
       </c>
       <c r="DY28" s="16">
         <v>-659.73402803679619</v>
       </c>
       <c r="DZ28" s="16">
         <v>-372.77420104148212</v>
       </c>
       <c r="EA28" s="16">
         <v>-1747.0730687118355</v>
       </c>
       <c r="EB28" s="16">
         <v>-214.15693101625652</v>
       </c>
+      <c r="EC28" s="16">
+        <v>-354.07747437774458</v>
+      </c>
     </row>
-    <row r="29" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="2:133" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="25" t="s">
         <v>119</v>
       </c>
       <c r="C29" s="16">
         <v>55.009090399999998</v>
       </c>
       <c r="D29" s="16">
         <v>163.48118618911457</v>
       </c>
       <c r="E29" s="16">
         <v>627.62593922263477</v>
       </c>
       <c r="F29" s="17">
         <v>132.19498622089162</v>
       </c>
       <c r="G29" s="17">
         <v>345.10590461508764</v>
       </c>
       <c r="H29" s="17">
         <v>210.67648713981171</v>
       </c>
       <c r="I29" s="17">
         <v>252.85742441035401</v>
       </c>
       <c r="J29" s="17">
@@ -11431,52 +11530,55 @@
       </c>
       <c r="DU29" s="16">
         <v>376.08693243292379</v>
       </c>
       <c r="DV29" s="16">
         <v>679.27163011536288</v>
       </c>
       <c r="DW29" s="16">
         <v>755.1224380463143</v>
       </c>
       <c r="DX29" s="16">
         <v>772.44433783979264</v>
       </c>
       <c r="DY29" s="16">
         <v>-103.72052309837301</v>
       </c>
       <c r="DZ29" s="16">
         <v>185.33146187440866</v>
       </c>
       <c r="EA29" s="16">
         <v>230.16945765412294</v>
       </c>
       <c r="EB29" s="16">
         <v>-675.49800590868495</v>
       </c>
+      <c r="EC29" s="16">
+        <v>273.62708047268984</v>
+      </c>
     </row>
-    <row r="30" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:133" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="25" t="s">
         <v>120</v>
       </c>
       <c r="C30" s="16">
         <v>1077.3649176999998</v>
       </c>
       <c r="D30" s="16">
         <v>1158.9100457992652</v>
       </c>
       <c r="E30" s="16">
         <v>1057.8778595272593</v>
       </c>
       <c r="F30" s="17">
         <v>1626.7845949386383</v>
       </c>
       <c r="G30" s="17">
         <v>1093.1306950767225</v>
       </c>
       <c r="H30" s="17">
         <v>1487.0603721592447</v>
       </c>
       <c r="I30" s="17">
         <v>2534.3343488123792</v>
       </c>
       <c r="J30" s="17">
@@ -11826,52 +11928,55 @@
       </c>
       <c r="DU30" s="16">
         <v>1030.6587294910814</v>
       </c>
       <c r="DV30" s="16">
         <v>885.91303125703257</v>
       </c>
       <c r="DW30" s="16">
         <v>1381.8402034403189</v>
       </c>
       <c r="DX30" s="16">
         <v>883.8514143278959</v>
       </c>
       <c r="DY30" s="16">
         <v>556.01350493842313</v>
       </c>
       <c r="DZ30" s="16">
         <v>558.10566291589078</v>
       </c>
       <c r="EA30" s="16">
         <v>1977.2425263659584</v>
       </c>
       <c r="EB30" s="16">
         <v>-461.34107489242842</v>
       </c>
+      <c r="EC30" s="16">
+        <v>627.70455485043442</v>
+      </c>
     </row>
-    <row r="31" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="2:133" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="25" t="s">
         <v>121</v>
       </c>
       <c r="C31" s="16">
         <v>-789.76369961655018</v>
       </c>
       <c r="D31" s="16">
         <v>-697.26992453029948</v>
       </c>
       <c r="E31" s="16">
         <v>394.8329454410769</v>
       </c>
       <c r="F31" s="17">
         <v>-867.7729127770599</v>
       </c>
       <c r="G31" s="17">
         <v>-334.55888519870877</v>
       </c>
       <c r="H31" s="17">
         <v>1126.500667740117</v>
       </c>
       <c r="I31" s="17">
         <v>274.7249839237835</v>
       </c>
       <c r="J31" s="17">
@@ -12221,52 +12326,55 @@
       </c>
       <c r="DU31" s="16">
         <v>1002.7346730533945</v>
       </c>
       <c r="DV31" s="16">
         <v>316.68133708766925</v>
       </c>
       <c r="DW31" s="16">
         <v>531.92606376454626</v>
       </c>
       <c r="DX31" s="16">
         <v>435.34751825124602</v>
       </c>
       <c r="DY31" s="16">
         <v>1597.6282474227528</v>
       </c>
       <c r="DZ31" s="16">
         <v>712.30396907191812</v>
       </c>
       <c r="EA31" s="16">
         <v>1040.1220066184717</v>
       </c>
       <c r="EB31" s="16">
         <v>1308.1933010357586</v>
       </c>
+      <c r="EC31" s="16">
+        <v>-201.71713495065683</v>
+      </c>
     </row>
-    <row r="32" spans="2:132" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="2:133" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="25" t="s">
         <v>122</v>
       </c>
       <c r="C32" s="16">
         <v>24.804701983449608</v>
       </c>
       <c r="D32" s="16">
         <v>143.54623886970029</v>
       </c>
       <c r="E32" s="16">
         <v>620.71186437214681</v>
       </c>
       <c r="F32" s="17">
         <v>-121.61123214794378</v>
       </c>
       <c r="G32" s="17">
         <v>760.15746865343988</v>
       </c>
       <c r="H32" s="17">
         <v>519.44245322019299</v>
       </c>
       <c r="I32" s="17">
         <v>476.57335375527703</v>
       </c>
       <c r="J32" s="17">
@@ -12616,52 +12724,55 @@
       </c>
       <c r="DU32" s="16">
         <v>1674.2074243985003</v>
       </c>
       <c r="DV32" s="16">
         <v>176.9139869776188</v>
       </c>
       <c r="DW32" s="16">
         <v>658.43871586920091</v>
       </c>
       <c r="DX32" s="16">
         <v>538.06315678163196</v>
       </c>
       <c r="DY32" s="16">
         <v>2060.3655511888078</v>
       </c>
       <c r="DZ32" s="16">
         <v>1113.1774339893827</v>
       </c>
       <c r="EA32" s="16">
         <v>720.47517546994368</v>
       </c>
       <c r="EB32" s="16">
         <v>913.97447837218442</v>
       </c>
+      <c r="EC32" s="16">
+        <v>1218.7775397188836</v>
+      </c>
     </row>
-    <row r="33" spans="2:132" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="2:133" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="25" t="s">
         <v>123</v>
       </c>
       <c r="C33" s="16">
         <v>814.5684015999999</v>
       </c>
       <c r="D33" s="16">
         <v>840.81616339999994</v>
       </c>
       <c r="E33" s="16">
         <v>225.8789189310699</v>
       </c>
       <c r="F33" s="17">
         <v>746.16168062911618</v>
       </c>
       <c r="G33" s="17">
         <v>1094.7163538521488</v>
       </c>
       <c r="H33" s="17">
         <v>-607.05821451992404</v>
       </c>
       <c r="I33" s="17">
         <v>201.84836983149347</v>
       </c>
       <c r="J33" s="17">
@@ -13011,52 +13122,55 @@
       </c>
       <c r="DU33" s="16">
         <v>671.47275134510573</v>
       </c>
       <c r="DV33" s="16">
         <v>-139.76735011005047</v>
       </c>
       <c r="DW33" s="16">
         <v>126.51265210465462</v>
       </c>
       <c r="DX33" s="16">
         <v>102.71563853038595</v>
       </c>
       <c r="DY33" s="16">
         <v>462.73730376605494</v>
       </c>
       <c r="DZ33" s="16">
         <v>400.87346491746467</v>
       </c>
       <c r="EA33" s="16">
         <v>-319.64683114852807</v>
       </c>
       <c r="EB33" s="16">
         <v>-394.21882266357426</v>
       </c>
+      <c r="EC33" s="16">
+        <v>1420.4946746695405</v>
+      </c>
     </row>
-    <row r="34" spans="2:132" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="2:133" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="25" t="s">
         <v>124</v>
       </c>
       <c r="C34" s="16">
         <v>0</v>
       </c>
       <c r="D34" s="16">
         <v>0</v>
       </c>
       <c r="E34" s="16">
         <v>0</v>
       </c>
       <c r="F34" s="17">
         <v>0</v>
       </c>
       <c r="G34" s="17">
         <v>0</v>
       </c>
       <c r="H34" s="17">
         <v>88.352000000000004</v>
       </c>
       <c r="I34" s="17">
         <v>0</v>
       </c>
       <c r="J34" s="17">
@@ -13406,52 +13520,55 @@
       </c>
       <c r="DU34" s="16">
         <v>-455.42400600000002</v>
       </c>
       <c r="DV34" s="16">
         <v>-35.155878999999985</v>
       </c>
       <c r="DW34" s="16">
         <v>-274.91806199999996</v>
       </c>
       <c r="DX34" s="16">
         <v>-243.30190299999998</v>
       </c>
       <c r="DY34" s="16">
         <v>-110.89849300000002</v>
       </c>
       <c r="DZ34" s="16">
         <v>-170.75443799999999</v>
       </c>
       <c r="EA34" s="16">
         <v>-195.28091699999999</v>
       </c>
       <c r="EB34" s="16">
         <v>-95.721921000000009</v>
       </c>
+      <c r="EC34" s="16">
+        <v>-289.71082899999999</v>
+      </c>
     </row>
-    <row r="35" spans="2:132" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="2:133" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="25" t="s">
         <v>125</v>
       </c>
       <c r="C35" s="16">
         <v>-179.16747033571966</v>
       </c>
       <c r="D35" s="16">
         <v>-856.63788667754</v>
       </c>
       <c r="E35" s="16">
         <v>-2657.4533969285662</v>
       </c>
       <c r="F35" s="17">
         <v>-1893.3931119758297</v>
       </c>
       <c r="G35" s="17">
         <v>-1608.3305628039448</v>
       </c>
       <c r="H35" s="17">
         <v>-3993.3617422608522</v>
       </c>
       <c r="I35" s="17">
         <v>-3439.6622475928689</v>
       </c>
       <c r="J35" s="17">
@@ -13801,52 +13918,55 @@
       </c>
       <c r="DU35" s="16">
         <v>-2256.101713970847</v>
       </c>
       <c r="DV35" s="16">
         <v>-958.50687089677535</v>
       </c>
       <c r="DW35" s="16">
         <v>5075.6541113013218</v>
       </c>
       <c r="DX35" s="16">
         <v>-1984.3994217301524</v>
       </c>
       <c r="DY35" s="16">
         <v>-4638.4474300023339</v>
       </c>
       <c r="DZ35" s="16">
         <v>-1015.9823638001326</v>
       </c>
       <c r="EA35" s="16">
         <v>4810.6974584383024</v>
       </c>
       <c r="EB35" s="16">
         <v>-3622.4181302946863</v>
       </c>
+      <c r="EC35" s="16">
+        <v>-2420.5759110636018</v>
+      </c>
     </row>
-    <row r="36" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="2:133" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="25" t="s">
         <v>126</v>
       </c>
       <c r="C36" s="16">
         <v>934.46435882272374</v>
       </c>
       <c r="D36" s="16">
         <v>-260.99633217524394</v>
       </c>
       <c r="E36" s="16">
         <v>-461.89287426501926</v>
       </c>
       <c r="F36" s="17">
         <v>2139.702932455376</v>
       </c>
       <c r="G36" s="17">
         <v>528.19057212548489</v>
       </c>
       <c r="H36" s="17">
         <v>-1015.0503730986239</v>
       </c>
       <c r="I36" s="17">
         <v>742.32260293239983</v>
       </c>
       <c r="J36" s="17">
@@ -14196,52 +14316,55 @@
       </c>
       <c r="DU36" s="16">
         <v>-1662.9388981704894</v>
       </c>
       <c r="DV36" s="16">
         <v>28.175872372564982</v>
       </c>
       <c r="DW36" s="16">
         <v>4819.325428530783</v>
       </c>
       <c r="DX36" s="16">
         <v>-9340.7381281827056</v>
       </c>
       <c r="DY36" s="16">
         <v>-3604.312962548976</v>
       </c>
       <c r="DZ36" s="16">
         <v>2442.2634082647091</v>
       </c>
       <c r="EA36" s="16">
         <v>1860.6425173920152</v>
       </c>
       <c r="EB36" s="16">
         <v>-1067.1825374636117</v>
       </c>
+      <c r="EC36" s="16">
+        <v>497.09618741587462</v>
+      </c>
     </row>
-    <row r="37" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="2:133" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="25" t="s">
         <v>127</v>
       </c>
       <c r="C37" s="16">
         <v>1113.6318291584435</v>
       </c>
       <c r="D37" s="16">
         <v>595.64155450229612</v>
       </c>
       <c r="E37" s="16">
         <v>2195.5605226635471</v>
       </c>
       <c r="F37" s="17">
         <v>4033.0960444312059</v>
       </c>
       <c r="G37" s="17">
         <v>2136.5211349294295</v>
       </c>
       <c r="H37" s="17">
         <v>2978.3113691622284</v>
       </c>
       <c r="I37" s="17">
         <v>4181.9848505252694</v>
       </c>
       <c r="J37" s="17">
@@ -14591,52 +14714,55 @@
       </c>
       <c r="DU37" s="16">
         <v>593.16281580035741</v>
       </c>
       <c r="DV37" s="16">
         <v>986.68274326934034</v>
       </c>
       <c r="DW37" s="16">
         <v>-256.32868277053842</v>
       </c>
       <c r="DX37" s="16">
         <v>-7356.3387064525532</v>
       </c>
       <c r="DY37" s="16">
         <v>1034.1344674533584</v>
       </c>
       <c r="DZ37" s="16">
         <v>3458.2457720648417</v>
       </c>
       <c r="EA37" s="16">
         <v>-2950.0549410462868</v>
       </c>
       <c r="EB37" s="16">
         <v>2555.2355928310744</v>
       </c>
+      <c r="EC37" s="16">
+        <v>2917.6720984794765</v>
+      </c>
     </row>
-    <row r="38" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="2:133" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="25" t="s">
         <v>128</v>
       </c>
       <c r="C38" s="16">
         <v>677.27361538637558</v>
       </c>
       <c r="D38" s="16">
         <v>1548.9828212502662</v>
       </c>
       <c r="E38" s="16">
         <v>741.86618808288961</v>
       </c>
       <c r="F38" s="17">
         <v>1235.4710240709235</v>
       </c>
       <c r="G38" s="17">
         <v>43.033827075195745</v>
       </c>
       <c r="H38" s="17">
         <v>821.81006774759067</v>
       </c>
       <c r="I38" s="17">
         <v>1412.2303304319748</v>
       </c>
       <c r="J38" s="17">
@@ -14986,52 +15112,55 @@
       </c>
       <c r="DU38" s="16">
         <v>-172.86288573251628</v>
       </c>
       <c r="DV38" s="16">
         <v>200.33897627455639</v>
       </c>
       <c r="DW38" s="16">
         <v>85.46160641256526</v>
       </c>
       <c r="DX38" s="16">
         <v>123.88324873042441</v>
       </c>
       <c r="DY38" s="16">
         <v>339.505278172413</v>
       </c>
       <c r="DZ38" s="16">
         <v>-16.85963671130207</v>
       </c>
       <c r="EA38" s="16">
         <v>70.20383492494858</v>
       </c>
       <c r="EB38" s="16">
         <v>352.92106280780553</v>
       </c>
+      <c r="EC38" s="16">
+        <v>-24.381554665716667</v>
+      </c>
     </row>
-    <row r="39" spans="2:132" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="2:133" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="22" t="s">
         <v>129</v>
       </c>
       <c r="C39" s="23">
         <v>-993.29301437705431</v>
       </c>
       <c r="D39" s="23">
         <v>-594.76796082466615</v>
       </c>
       <c r="E39" s="23">
         <v>-664.60223897651815</v>
       </c>
       <c r="F39" s="23">
         <v>-335.99975263705289</v>
       </c>
       <c r="G39" s="23">
         <v>-674.07269918703366</v>
       </c>
       <c r="H39" s="23">
         <v>-644.07645211948579</v>
       </c>
       <c r="I39" s="23">
         <v>-925.89299426377727</v>
       </c>
       <c r="J39" s="23">
@@ -15381,52 +15510,55 @@
       </c>
       <c r="DU39" s="23">
         <v>172.84664291967056</v>
       </c>
       <c r="DV39" s="23">
         <v>483.78628635123516</v>
       </c>
       <c r="DW39" s="23">
         <v>-212.87440185690139</v>
       </c>
       <c r="DX39" s="23">
         <v>-1.3242058731034376</v>
       </c>
       <c r="DY39" s="23">
         <v>-413.96779501386618</v>
       </c>
       <c r="DZ39" s="23">
         <v>407.66936665956064</v>
       </c>
       <c r="EA39" s="23">
         <v>-418.8464588914826</v>
       </c>
       <c r="EB39" s="23">
         <v>-740.55042467381554</v>
       </c>
+      <c r="EC39" s="23">
+        <v>-250.73277244918199</v>
+      </c>
     </row>
-    <row r="40" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C40" s="4"/>
       <c r="D40" s="4"/>
       <c r="E40" s="4"/>
       <c r="F40" s="4"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
       <c r="J40" s="5"/>
       <c r="K40" s="5"/>
       <c r="L40" s="5"/>
       <c r="M40" s="5"/>
       <c r="N40" s="5"/>
       <c r="O40" s="5"/>
       <c r="P40" s="5"/>
       <c r="Q40" s="5"/>
       <c r="R40" s="5"/>
       <c r="S40" s="5"/>
       <c r="T40" s="5"/>
       <c r="U40" s="5"/>
       <c r="V40" s="5"/>
       <c r="W40" s="5"/>
       <c r="X40" s="5"/>
       <c r="Y40" s="5"/>
       <c r="Z40" s="5"/>
       <c r="AA40" s="5"/>
@@ -15472,226 +15604,133 @@
       <c r="BO40" s="4"/>
       <c r="BP40" s="4"/>
       <c r="BQ40" s="4"/>
       <c r="BR40" s="4"/>
       <c r="BS40" s="4"/>
       <c r="BT40" s="4"/>
       <c r="BU40" s="4"/>
       <c r="BV40" s="4"/>
       <c r="BW40" s="4"/>
       <c r="BX40" s="4"/>
       <c r="BY40" s="4"/>
       <c r="BZ40" s="4"/>
       <c r="CA40" s="4"/>
       <c r="CB40" s="4"/>
       <c r="CC40" s="4"/>
       <c r="CD40" s="4"/>
       <c r="CE40" s="4"/>
       <c r="CF40" s="4"/>
       <c r="CG40" s="4"/>
       <c r="CH40" s="4"/>
       <c r="CI40" s="4"/>
       <c r="CJ40" s="4"/>
       <c r="CK40" s="4"/>
       <c r="CL40" s="4"/>
     </row>
-    <row r="41" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...90 lines deleted...]
-      <c r="CL41" s="4"/>
+    <row r="41" spans="2:133" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="27" t="s">
+        <v>134</v>
+      </c>
+      <c r="C41" s="26"/>
+      <c r="D41" s="26"/>
+      <c r="E41" s="26"/>
+      <c r="F41" s="26"/>
+      <c r="G41" s="26"/>
+      <c r="H41" s="26"/>
+      <c r="I41" s="26"/>
+      <c r="J41" s="26"/>
+      <c r="K41" s="26"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41"/>
+      <c r="Q41"/>
+      <c r="R41"/>
+      <c r="S41"/>
+      <c r="T41"/>
+      <c r="U41"/>
+      <c r="V41"/>
+      <c r="W41"/>
+      <c r="X41"/>
+      <c r="Y41" s="6"/>
+      <c r="Z41" s="6"/>
+      <c r="AA41" s="6"/>
+      <c r="AB41" s="6"/>
     </row>
-    <row r="42" spans="2:132" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...24 lines deleted...]
-      <c r="X42"/>
+    <row r="42" spans="2:133" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="28" t="s">
+        <v>90</v>
+      </c>
+      <c r="C42" s="28"/>
+      <c r="D42" s="28"/>
+      <c r="E42" s="28"/>
+      <c r="F42" s="28"/>
+      <c r="G42" s="28"/>
+      <c r="H42" s="28"/>
+      <c r="I42" s="28"/>
+      <c r="J42" s="28"/>
+      <c r="K42" s="28"/>
+      <c r="L42" s="2"/>
+      <c r="M42" s="2"/>
+      <c r="N42" s="2"/>
+      <c r="O42" s="2"/>
+      <c r="P42" s="2"/>
+      <c r="Q42" s="2"/>
+      <c r="R42" s="2"/>
+      <c r="S42" s="2"/>
+      <c r="T42" s="2"/>
+      <c r="U42" s="2"/>
+      <c r="V42" s="2"/>
+      <c r="W42" s="2"/>
+      <c r="X42" s="2"/>
       <c r="Y42" s="6"/>
       <c r="Z42" s="6"/>
       <c r="AA42" s="6"/>
       <c r="AB42" s="6"/>
     </row>
-    <row r="43" spans="2:132" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="2:133" ht="79.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="28" t="s">
-        <v>90</v>
+        <v>136</v>
       </c>
       <c r="C43" s="28"/>
       <c r="D43" s="28"/>
       <c r="E43" s="28"/>
       <c r="F43" s="28"/>
       <c r="G43" s="28"/>
       <c r="H43" s="28"/>
       <c r="I43" s="28"/>
       <c r="J43" s="28"/>
       <c r="K43" s="28"/>
-      <c r="L43" s="2"/>
-[...15 lines deleted...]
-      <c r="AB43" s="6"/>
     </row>
-    <row r="44" spans="2:132" ht="79.5" customHeight="1" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-      <c r="B51" s="27"/>
+    <row r="50" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="2">
+    <mergeCell ref="B42:K42"/>
     <mergeCell ref="B43:K43"/>
-    <mergeCell ref="B44:K44"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="M6" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>