--- v3 (2026-07-27)
+++ v4 (2026-10-08)
@@ -2,71 +2,71 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2026Q1_web\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\BOP&amp;IIP&amp;Dug izvještaji\Biltenske tablice_objava\H1-H6_H16-H19\2026Q2_web\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5EAE4F98-76D9-4397-9C03-BF7B398A379E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5B72F2E9-7EE2-47E0-AB4A-01B13D616A5A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="765" yWindow="555" windowWidth="26685" windowHeight="14190" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="EUR" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="192" uniqueCount="171">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="215" uniqueCount="174">
   <si>
     <t>Ostala ulaganja, neto</t>
   </si>
   <si>
     <t>1999.</t>
   </si>
   <si>
     <t>2000.</t>
   </si>
   <si>
     <t>2001.</t>
   </si>
   <si>
     <t>2002.</t>
   </si>
   <si>
     <t>2003.</t>
   </si>
   <si>
     <t>2004.</t>
   </si>
   <si>
     <t>2005.</t>
   </si>
   <si>
@@ -1247,61 +1247,91 @@
   </si>
   <si>
     <t>2024.</t>
   </si>
   <si>
     <t>4. tr. 24.</t>
   </si>
   <si>
     <t>1. tr. 25.</t>
   </si>
   <si>
     <t>2. tr. 25.</t>
   </si>
   <si>
     <t>3. tr. 25.</t>
   </si>
   <si>
     <t>2025.</t>
   </si>
   <si>
     <t>4. tr. 25.</t>
   </si>
   <si>
     <t>1. tr. 26.</t>
   </si>
+  <si>
+    <t>*</t>
+  </si>
+  <si>
+    <r>
+      <t>*</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Revidirani podaci.</t>
+    </r>
+  </si>
+  <si>
+    <t>2. tr. 26.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="#,###,##0.0;\-#,###,##0.0"/>
     <numFmt numFmtId="166" formatCode="yyyy\."/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Courier"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
@@ -1340,50 +1370,56 @@
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
@@ -1819,103 +1855,111 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A2:DZ170"/>
+  <dimension ref="A2:EA171"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.6640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="11.7109375" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.6640625" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="31" max="16384" width="11.6640625" style="1"/>
+    <col min="1" max="1" width="3.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="58.140625" style="1" customWidth="1"/>
+    <col min="3" max="29" width="11.7109375" style="1"/>
+    <col min="30" max="30" width="15.7109375" style="1" customWidth="1"/>
+    <col min="31" max="16384" width="11.7109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B2" s="3" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="3" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="16" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="4" spans="2:130" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="5" spans="2:130" s="9" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:131" ht="9.9" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="5" spans="2:131" s="9" customFormat="1" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
-      <c r="Z5" s="7"/>
-[...2 lines deleted...]
-      <c r="AC5" s="8"/>
+      <c r="Z5" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="AA5" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="AB5" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="AC5" s="7" t="s">
+        <v>171</v>
+      </c>
       <c r="AD5" s="7"/>
       <c r="AE5" s="7"/>
       <c r="AF5" s="7"/>
       <c r="AG5" s="7"/>
       <c r="AH5" s="7"/>
       <c r="AI5" s="7"/>
       <c r="AJ5" s="7"/>
       <c r="AK5" s="7"/>
       <c r="AL5" s="7"/>
       <c r="AM5" s="7"/>
       <c r="AN5" s="7"/>
       <c r="AO5" s="7"/>
       <c r="AP5" s="7"/>
       <c r="AQ5" s="7"/>
       <c r="AR5" s="7"/>
       <c r="AS5" s="7"/>
       <c r="AT5" s="7"/>
       <c r="AU5" s="7"/>
       <c r="AV5" s="7"/>
       <c r="AW5" s="7"/>
       <c r="AX5" s="7"/>
       <c r="AY5" s="7"/>
       <c r="AZ5" s="7"/>
       <c r="BA5" s="7"/>
       <c r="BB5" s="7"/>
@@ -1956,71 +2000,106 @@
       <c r="CK5" s="7"/>
       <c r="CL5" s="7"/>
       <c r="CM5" s="7"/>
       <c r="CN5" s="7"/>
       <c r="CO5" s="7"/>
       <c r="CP5" s="7"/>
       <c r="CQ5" s="7"/>
       <c r="CR5" s="7"/>
       <c r="CS5" s="7"/>
       <c r="CT5" s="7"/>
       <c r="CU5" s="7"/>
       <c r="CV5" s="7"/>
       <c r="CW5" s="7"/>
       <c r="CX5" s="7"/>
       <c r="CY5" s="7"/>
       <c r="CZ5" s="7"/>
       <c r="DA5" s="7"/>
       <c r="DB5" s="7"/>
       <c r="DC5" s="7"/>
       <c r="DD5" s="7"/>
       <c r="DE5" s="7"/>
       <c r="DF5" s="7"/>
       <c r="DG5" s="7"/>
       <c r="DH5" s="7"/>
       <c r="DI5" s="7"/>
-      <c r="DJ5" s="7"/>
-[...14 lines deleted...]
-      <c r="DY5" s="8"/>
+      <c r="DJ5" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="DK5" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="DL5" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="DM5" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="DN5" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="DO5" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="DP5" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="DQ5" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="DR5" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="DS5" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="DT5" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="DU5" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="DV5" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="DW5" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="DX5" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="DY5" s="7" t="s">
+        <v>171</v>
+      </c>
       <c r="DZ5" s="8" t="s">
         <v>105</v>
       </c>
+      <c r="EA5" s="8" t="s">
+        <v>105</v>
+      </c>
     </row>
-    <row r="6" spans="2:130" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:131" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="4"/>
       <c r="C6" s="10" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>3</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>6</v>
       </c>
       <c r="I6" s="10" t="s">
         <v>7</v>
       </c>
       <c r="J6" s="10" t="s">
         <v>8</v>
       </c>
@@ -2362,1219 +2441,1231 @@
       </c>
       <c r="DS6" s="4" t="s">
         <v>161</v>
       </c>
       <c r="DT6" s="4" t="s">
         <v>162</v>
       </c>
       <c r="DU6" s="4" t="s">
         <v>164</v>
       </c>
       <c r="DV6" s="4" t="s">
         <v>165</v>
       </c>
       <c r="DW6" s="4" t="s">
         <v>166</v>
       </c>
       <c r="DX6" s="4" t="s">
         <v>167</v>
       </c>
       <c r="DY6" s="4" t="s">
         <v>169</v>
       </c>
       <c r="DZ6" s="4" t="s">
         <v>170</v>
       </c>
+      <c r="EA6" s="4" t="s">
+        <v>173</v>
+      </c>
     </row>
-    <row r="7" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="17">
         <v>-3087.83631099595</v>
       </c>
       <c r="D7" s="17">
         <v>-4537.8484865487271</v>
       </c>
       <c r="E7" s="17">
-        <v>-3343.3852417056878</v>
+        <v>-3343.383686705688</v>
       </c>
       <c r="F7" s="17">
-        <v>-6953.4258388893577</v>
+        <v>-6953.4246608893573</v>
       </c>
       <c r="G7" s="17">
-        <v>-9994.0116799704647</v>
+        <v>-9994.0095269704652</v>
       </c>
       <c r="H7" s="17">
-        <v>-11751.185451670859</v>
+        <v>-11751.183000670859</v>
       </c>
       <c r="I7" s="17">
-        <v>-15810.768989001377</v>
+        <v>-15810.766050001377</v>
       </c>
       <c r="J7" s="17">
-        <v>-19121.396093588373</v>
+        <v>-19121.409789788373</v>
       </c>
       <c r="K7" s="17">
-        <v>-20154.114031337856</v>
+        <v>-20154.111449337855</v>
       </c>
       <c r="L7" s="17">
-        <v>-26221.641498415636</v>
+        <v>-26221.638882415638</v>
       </c>
       <c r="M7" s="17">
-        <v>-28908.426499185691</v>
+        <v>-28908.423567185691</v>
       </c>
       <c r="N7" s="17">
-        <v>-28859.441357805579</v>
+        <v>-28859.438581805582</v>
       </c>
       <c r="O7" s="17">
-        <v>-29141.74837289222</v>
+        <v>-29141.746007892223</v>
       </c>
       <c r="P7" s="17">
-        <v>-26169.280045568892</v>
+        <v>-26169.413375568889</v>
       </c>
       <c r="Q7" s="17">
-        <v>-25489.96162797638</v>
+        <v>-25489.957550976382</v>
       </c>
       <c r="R7" s="17">
-        <v>-24106.896988426215</v>
+        <v>-24106.891822426216</v>
       </c>
       <c r="S7" s="17">
-        <v>-22608.056417293981</v>
+        <v>-22608.05285529398</v>
       </c>
       <c r="T7" s="17">
-        <v>-19398.198427480405</v>
+        <v>-19398.195635480406</v>
       </c>
       <c r="U7" s="17">
-        <v>-17933.520666173485</v>
+        <v>-17933.514855173489</v>
       </c>
       <c r="V7" s="17">
-        <v>-17815.952949267445</v>
+        <v>-17815.946094267441</v>
       </c>
       <c r="W7" s="17">
-        <v>-13704.29743849453</v>
+        <v>-13704.29162349453</v>
       </c>
       <c r="X7" s="17">
-        <v>-12493.352115317861</v>
+        <v>-12493.347136317861</v>
       </c>
       <c r="Y7" s="17">
-        <v>-13601.994790824867</v>
+        <v>-13609.145710824867</v>
       </c>
       <c r="Z7" s="17">
-        <v>-15191.491627743531</v>
+        <v>-14702.24038874353</v>
       </c>
       <c r="AA7" s="17">
-        <v>963.29323160207423</v>
+        <v>1226.7673507241125</v>
       </c>
       <c r="AB7" s="17">
-        <v>756.59100224712893</v>
+        <v>717.78228229082015</v>
       </c>
       <c r="AC7" s="17">
-        <v>-3642.1708850229115</v>
+        <v>-3331.5615896879608</v>
       </c>
       <c r="AD7" s="17">
-        <v>-4649.4356962578968</v>
+        <v>-4649.4342922578971</v>
       </c>
       <c r="AE7" s="17">
-        <v>-5363.2953348382171</v>
+        <v>-5363.2940038382167</v>
       </c>
       <c r="AF7" s="17">
-        <v>-4881.1627721661034</v>
+        <v>-4881.1616361661036</v>
       </c>
       <c r="AG7" s="17">
-        <v>-3343.3852417056878</v>
+        <v>-3343.383686705688</v>
       </c>
       <c r="AH7" s="17">
-        <v>-4953.1525509751391</v>
+        <v>-4953.1508389751389</v>
       </c>
       <c r="AI7" s="17">
-        <v>-5535.410391841544</v>
+        <v>-5535.4092328415436</v>
       </c>
       <c r="AJ7" s="17">
-        <v>-6063.1803816556521</v>
+        <v>-6063.1793076556523</v>
       </c>
       <c r="AK7" s="17">
-        <v>-6953.4258388893577</v>
+        <v>-6953.4246608893573</v>
       </c>
       <c r="AL7" s="17">
-        <v>-7436.7889224191777</v>
+        <v>-7436.7871684191778</v>
       </c>
       <c r="AM7" s="17">
-        <v>-8044.1174488300821</v>
+        <v>-8044.1162818300818</v>
       </c>
       <c r="AN7" s="17">
-        <v>-8369.008037153395</v>
+        <v>-8369.0062651533935</v>
       </c>
       <c r="AO7" s="17">
-        <v>-9994.0116799704647</v>
+        <v>-9994.0095269704652</v>
       </c>
       <c r="AP7" s="17">
-        <v>-10726.58316519274</v>
+        <v>-10726.581258192738</v>
       </c>
       <c r="AQ7" s="17">
-        <v>-11319.149174240338</v>
+        <v>-11319.147811240337</v>
       </c>
       <c r="AR7" s="17">
-        <v>-10826.173308514535</v>
+        <v>-10826.170164514537</v>
       </c>
       <c r="AS7" s="17">
-        <v>-11751.185451670859</v>
+        <v>-11751.183000670859</v>
       </c>
       <c r="AT7" s="17">
-        <v>-13640.523908295829</v>
+        <v>-13640.52182729583</v>
       </c>
       <c r="AU7" s="17">
-        <v>-14579.139499311721</v>
+        <v>-14579.13763331172</v>
       </c>
       <c r="AV7" s="17">
-        <v>-14239.17327103235</v>
+        <v>-14239.171722032352</v>
       </c>
       <c r="AW7" s="17">
-        <v>-15810.768989001377</v>
+        <v>-15810.766050001377</v>
       </c>
       <c r="AX7" s="17">
-        <v>-18230.150792346285</v>
+        <v>-18230.156269546285</v>
       </c>
       <c r="AY7" s="17">
-        <v>-19361.534171935051</v>
+        <v>-19361.540474235047</v>
       </c>
       <c r="AZ7" s="17">
-        <v>-18174.605203679213</v>
+        <v>-18174.620297579215</v>
       </c>
       <c r="BA7" s="17">
-        <v>-19121.396093588373</v>
+        <v>-19121.409789788373</v>
       </c>
       <c r="BB7" s="17">
-        <v>-20199.183550157159</v>
+        <v>-20199.182219157159</v>
       </c>
       <c r="BC7" s="17">
-        <v>-19878.634489980104</v>
+        <v>-19878.631911980105</v>
       </c>
       <c r="BD7" s="17">
-        <v>-19263.016386612962</v>
+        <v>-19263.013649612963</v>
       </c>
       <c r="BE7" s="17">
-        <v>-20154.114031337856</v>
+        <v>-20154.111449337855</v>
       </c>
       <c r="BF7" s="17">
-        <v>-23038.792786134698</v>
+        <v>-23038.788986134696</v>
       </c>
       <c r="BG7" s="17">
-        <v>-23819.941718545029</v>
+        <v>-23819.938935545026</v>
       </c>
       <c r="BH7" s="17">
-        <v>-23675.650592998307</v>
+        <v>-23675.64758199831</v>
       </c>
       <c r="BI7" s="17">
-        <v>-26221.641498415636</v>
+        <v>-26221.638882415638</v>
       </c>
       <c r="BJ7" s="17">
-        <v>-28522.974258789698</v>
+        <v>-28522.971043789701</v>
       </c>
       <c r="BK7" s="17">
-        <v>-28322.606412906389</v>
+        <v>-28322.603045906388</v>
       </c>
       <c r="BL7" s="17">
-        <v>-28316.845386009598</v>
+        <v>-28316.841427009596</v>
       </c>
       <c r="BM7" s="17">
-        <v>-28908.426499185691</v>
+        <v>-28908.423567185691</v>
       </c>
       <c r="BN7" s="17">
-        <v>-29234.160230425296</v>
+        <v>-29234.156881425293</v>
       </c>
       <c r="BO7" s="17">
-        <v>-29323.931742993922</v>
+        <v>-29323.92968499392</v>
       </c>
       <c r="BP7" s="17">
-        <v>-27986.321904315912</v>
+        <v>-27986.319674315913</v>
       </c>
       <c r="BQ7" s="17">
-        <v>-28859.441357805579</v>
+        <v>-28859.438581805582</v>
       </c>
       <c r="BR7" s="17">
-        <v>-30471.352192581573</v>
+        <v>-30471.348449581572</v>
       </c>
       <c r="BS7" s="17">
-        <v>-31333.058227297672</v>
+        <v>-31333.055671297672</v>
       </c>
       <c r="BT7" s="17">
-        <v>-28736.288204947137</v>
+        <v>-28736.284998947136</v>
       </c>
       <c r="BU7" s="17">
-        <v>-29141.74837289222</v>
+        <v>-29141.746007892223</v>
       </c>
       <c r="BV7" s="17">
-        <v>-30049.837710391545</v>
+        <v>-30049.967428391545</v>
       </c>
       <c r="BW7" s="17">
-        <v>-28961.678043179854</v>
+        <v>-28961.80952217985</v>
       </c>
       <c r="BX7" s="17">
-        <v>-27074.168312820031</v>
+        <v>-27074.302170820029</v>
       </c>
       <c r="BY7" s="17">
-        <v>-26169.280045568892</v>
+        <v>-26169.413375568889</v>
       </c>
       <c r="BZ7" s="17">
-        <v>-26972.993140625607</v>
+        <v>-26973.128923625609</v>
       </c>
       <c r="CA7" s="17">
-        <v>-27339.029491135832</v>
+        <v>-27339.240822135831</v>
       </c>
       <c r="CB7" s="17">
-        <v>-25428.737247973775</v>
+        <v>-25428.946060973773</v>
       </c>
       <c r="CC7" s="17">
-        <v>-25489.96162797638</v>
+        <v>-25489.957550976382</v>
       </c>
       <c r="CD7" s="17">
-        <v>-25788.912889900377</v>
+        <v>-25788.908202900377</v>
       </c>
       <c r="CE7" s="17">
-        <v>-25990.684192055855</v>
+        <v>-25990.679410055855</v>
       </c>
       <c r="CF7" s="17">
-        <v>-23740.367500664859</v>
+        <v>-23740.362294664861</v>
       </c>
       <c r="CG7" s="17">
-        <v>-24106.896988426215</v>
+        <v>-24106.891822426216</v>
       </c>
       <c r="CH7" s="17">
-        <v>-25434.093288688095</v>
+        <v>-25434.088663688093</v>
       </c>
       <c r="CI7" s="17">
-        <v>-25376.736691639184</v>
+        <v>-25376.732573639183</v>
       </c>
       <c r="CJ7" s="17">
-        <v>-22416.149143495484</v>
+        <v>-22416.144099495483</v>
       </c>
       <c r="CK7" s="17">
-        <v>-22608.056417293981</v>
+        <v>-22608.05285529398</v>
       </c>
       <c r="CL7" s="17">
-        <v>-22900.797247926646</v>
+        <v>-22900.791330926648</v>
       </c>
       <c r="CM7" s="17">
-        <v>-21812.709434782191</v>
+        <v>-21812.70489578219</v>
       </c>
       <c r="CN7" s="17">
-        <v>-18794.977802456044</v>
+        <v>-18794.972052456047</v>
       </c>
       <c r="CO7" s="17">
-        <v>-19398.198427480405</v>
+        <v>-19398.195635480406</v>
       </c>
       <c r="CP7" s="17">
-        <v>-21872.937670077685</v>
+        <v>-21872.931472077686</v>
       </c>
       <c r="CQ7" s="17">
-        <v>-21078.099941031254</v>
+        <v>-21078.094205031255</v>
       </c>
       <c r="CR7" s="17">
-        <v>-18478.879884476672</v>
+        <v>-18478.874057476671</v>
       </c>
       <c r="CS7" s="17">
-        <v>-17933.520666173485</v>
+        <v>-17933.514855173489</v>
       </c>
       <c r="CT7" s="17">
-        <v>-19928.293614660717</v>
+        <v>-19928.289265660715</v>
       </c>
       <c r="CU7" s="17">
-        <v>-19101.857889674015</v>
+        <v>-19101.852770674017</v>
       </c>
       <c r="CV7" s="17">
-        <v>-16415.184365895886</v>
+        <v>-16415.179765895886</v>
       </c>
       <c r="CW7" s="17">
-        <v>-17815.952949267445</v>
+        <v>-17815.946094267441</v>
       </c>
       <c r="CX7" s="17">
-        <v>-20000.70263185817</v>
+        <v>-20000.69742885817</v>
       </c>
       <c r="CY7" s="17">
-        <v>-18753.176917823504</v>
+        <v>-18753.172263823501</v>
       </c>
       <c r="CZ7" s="17">
-        <v>-13711.748471533285</v>
+        <v>-13711.741502533285</v>
       </c>
       <c r="DA7" s="17">
-        <v>-13704.29743849453</v>
+        <v>-13704.29162349453</v>
       </c>
       <c r="DB7" s="17">
-        <v>-12329.047158139434</v>
+        <v>-12329.043620139435</v>
       </c>
       <c r="DC7" s="17">
-        <v>-11792.053442796592</v>
+        <v>-11792.047807796593</v>
       </c>
       <c r="DD7" s="17">
-        <v>-11422.783101733721</v>
+        <v>-11422.777550733723</v>
       </c>
       <c r="DE7" s="17">
-        <v>-12493.352115317861</v>
+        <v>-12493.347136317861</v>
       </c>
       <c r="DF7" s="17">
-        <v>-14680.930411443293</v>
+        <v>-14685.346925443293</v>
       </c>
       <c r="DG7" s="17">
-        <v>-15487.177768734826</v>
+        <v>-15494.232445734826</v>
       </c>
       <c r="DH7" s="17">
-        <v>-13101.129433881157</v>
+        <v>-13108.300920881156</v>
       </c>
       <c r="DI7" s="17">
-        <v>-13601.994790824867</v>
+        <v>-13609.145710824867</v>
       </c>
       <c r="DJ7" s="17">
-        <v>-13501.165476054515</v>
+        <v>-14277.310904128886</v>
       </c>
       <c r="DK7" s="17">
-        <v>-16020.351339808887</v>
+        <v>-16027.489587808886</v>
       </c>
       <c r="DL7" s="17">
-        <v>-12510.728929591103</v>
+        <v>-12017.867621591104</v>
       </c>
       <c r="DM7" s="17">
-        <v>-15191.491627743531</v>
+        <v>-14702.24038874353</v>
       </c>
       <c r="DN7" s="17">
-        <v>-4567.0989380728897</v>
+        <v>-3982.4772352396467</v>
       </c>
       <c r="DO7" s="17">
-        <v>-4357.5055246729135</v>
+        <v>-4196.1167610310004</v>
       </c>
       <c r="DP7" s="17">
-        <v>1537.7581803787325</v>
+        <v>1692.7358311864591</v>
       </c>
       <c r="DQ7" s="17">
-        <v>963.29323160207423</v>
+        <v>1226.7673507241125</v>
       </c>
       <c r="DR7" s="17">
-        <v>-1397.524805701134</v>
+        <v>-1209.7351505420957</v>
       </c>
       <c r="DS7" s="17">
-        <v>-2395.8073093629573</v>
+        <v>-2496.9089338648482</v>
       </c>
       <c r="DT7" s="17">
-        <v>2664.6644355585595</v>
+        <v>2686.6468984242238</v>
       </c>
       <c r="DU7" s="17">
-        <v>756.59100224712893</v>
+        <v>717.78228229082015</v>
       </c>
       <c r="DV7" s="17">
-        <v>-3851.7732685347146</v>
+        <v>-3895.5314703893237</v>
       </c>
       <c r="DW7" s="17">
-        <v>-4868.8698830097201</v>
+        <v>-4872.3034379473393</v>
       </c>
       <c r="DX7" s="17">
-        <v>-40.51059949950286</v>
+        <v>-20.158706159549183</v>
       </c>
       <c r="DY7" s="17">
-        <v>-3642.1708850229115</v>
+        <v>-3331.5615896879608</v>
       </c>
       <c r="DZ7" s="17">
-        <v>-6088.7990295888303</v>
+        <v>-5651.9351176554483</v>
+      </c>
+      <c r="EA7" s="17">
+        <v>-7705.5509485951989</v>
       </c>
     </row>
-    <row r="8" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="13" t="s">
         <v>117</v>
       </c>
       <c r="C8" s="17">
         <v>4063.1284479677406</v>
       </c>
       <c r="D8" s="17">
         <v>4759.9794503499206</v>
       </c>
       <c r="E8" s="17">
-        <v>6781.3278138339083</v>
+        <v>6781.3293688339081</v>
       </c>
       <c r="F8" s="17">
-        <v>5073.4322148779302</v>
+        <v>5073.4333928779306</v>
       </c>
       <c r="G8" s="17">
-        <v>6194.8835041489256</v>
+        <v>6194.8856571489259</v>
       </c>
       <c r="H8" s="17">
-        <v>6616.0112933983501</v>
+        <v>6616.0137443983504</v>
       </c>
       <c r="I8" s="17">
-        <v>5849.0765965016781</v>
+        <v>5849.079535501678</v>
       </c>
       <c r="J8" s="17">
-        <v>6588.4970858175411</v>
+        <v>6588.4993598175415</v>
       </c>
       <c r="K8" s="17">
-        <v>8174.297965597495</v>
+        <v>8174.3005475974951</v>
       </c>
       <c r="L8" s="17">
-        <v>8676.4821905308345</v>
+        <v>8676.4848065308342</v>
       </c>
       <c r="M8" s="17">
-        <v>7749.8406320986905</v>
+        <v>7749.8435640986909</v>
       </c>
       <c r="N8" s="17">
-        <v>7606.9730702491825</v>
+        <v>7606.9758462491827</v>
       </c>
       <c r="O8" s="17">
-        <v>7837.0502824717869</v>
+        <v>7837.0526474717863</v>
       </c>
       <c r="P8" s="17">
-        <v>7153.5994922470727</v>
+        <v>7153.4661622470721</v>
       </c>
       <c r="Q8" s="17">
-        <v>6885.1689967341981</v>
+        <v>6885.1730737341977</v>
       </c>
       <c r="R8" s="17">
-        <v>7978.6772620186202</v>
+        <v>7978.6824280186202</v>
       </c>
       <c r="S8" s="17">
-        <v>8387.1641929600701</v>
+        <v>8387.1677549600699</v>
       </c>
       <c r="T8" s="17">
-        <v>8900.6227652693524</v>
+        <v>8900.6255572693535</v>
       </c>
       <c r="U8" s="17">
-        <v>9310.1617654345591</v>
+        <v>9310.1675764345582</v>
       </c>
       <c r="V8" s="17">
-        <v>9182.5895004865888</v>
+        <v>9182.5963554865903</v>
       </c>
       <c r="W8" s="17">
-        <v>9061.4197983286358</v>
+        <v>9061.4256133286362</v>
       </c>
       <c r="X8" s="17">
-        <v>10334.165417127997</v>
+        <v>10334.170396127996</v>
       </c>
       <c r="Y8" s="17">
-        <v>13067.68126703803</v>
+        <v>13060.53034703803</v>
       </c>
       <c r="Z8" s="17">
-        <v>15014.585674401007</v>
+        <v>15503.836913401008</v>
       </c>
       <c r="AA8" s="17">
-        <v>42733.773700373349</v>
+        <v>42997.247819495387</v>
       </c>
       <c r="AB8" s="17">
-        <v>36606.492781693691</v>
+        <v>36568.136332737384</v>
       </c>
       <c r="AC8" s="17">
-        <v>36179.083898872828</v>
+        <v>36491.271615807782</v>
       </c>
       <c r="AD8" s="17">
-        <v>4886.5126701553218</v>
+        <v>4886.5140741553214</v>
       </c>
       <c r="AE8" s="17">
-        <v>4612.9372470496319</v>
+        <v>4612.9385780496323</v>
       </c>
       <c r="AF8" s="17">
-        <v>5178.5011124037164</v>
+        <v>5178.5022484037163</v>
       </c>
       <c r="AG8" s="17">
-        <v>6781.3278138339083</v>
+        <v>6781.3293688339081</v>
       </c>
       <c r="AH8" s="17">
-        <v>5724.4155645341452</v>
+        <v>5724.4172765341455</v>
       </c>
       <c r="AI8" s="17">
-        <v>5151.1925209813253</v>
+        <v>5151.1936799813257</v>
       </c>
       <c r="AJ8" s="17">
-        <v>5304.547571253298</v>
+        <v>5304.5486452532978</v>
       </c>
       <c r="AK8" s="17">
-        <v>5073.4322148779302</v>
+        <v>5073.4333928779306</v>
       </c>
       <c r="AL8" s="17">
-        <v>5299.6779816680182</v>
+        <v>5299.6797356680181</v>
       </c>
       <c r="AM8" s="17">
-        <v>5367.3011930241701</v>
+        <v>5367.3023600241704</v>
       </c>
       <c r="AN8" s="17">
-        <v>6142.4259305777223</v>
+        <v>6142.4277025777228</v>
       </c>
       <c r="AO8" s="17">
-        <v>6194.8835041489256</v>
+        <v>6194.8856571489259</v>
       </c>
       <c r="AP8" s="17">
-        <v>6021.6648007227959</v>
+        <v>6021.6667077227967</v>
       </c>
       <c r="AQ8" s="17">
-        <v>6155.7911436072472</v>
+        <v>6155.7925066072476</v>
       </c>
       <c r="AR8" s="17">
-        <v>6484.7653668790908</v>
+        <v>6484.7685108790911</v>
       </c>
       <c r="AS8" s="17">
-        <v>6616.0112933983501</v>
+        <v>6616.0137443983504</v>
       </c>
       <c r="AT8" s="17">
-        <v>5641.4449098835166</v>
+        <v>5641.4469908835172</v>
       </c>
       <c r="AU8" s="17">
-        <v>5655.1944058947965</v>
+        <v>5655.1962718947962</v>
       </c>
       <c r="AV8" s="17">
-        <v>5838.1007761173223</v>
+        <v>5838.1023251173219</v>
       </c>
       <c r="AW8" s="17">
-        <v>5849.0765965016781</v>
+        <v>5849.079535501678</v>
       </c>
       <c r="AX8" s="17">
-        <v>4898.8653497207306</v>
+        <v>4898.8675407207302</v>
       </c>
       <c r="AY8" s="17">
-        <v>4766.7807507118923</v>
+        <v>4766.7829687118929</v>
       </c>
       <c r="AZ8" s="17">
-        <v>5679.3247595032726</v>
+        <v>5679.3262375032728</v>
       </c>
       <c r="BA8" s="17">
-        <v>6588.4970858175411</v>
+        <v>6588.4993598175415</v>
       </c>
       <c r="BB8" s="17">
-        <v>6188.4275448230437</v>
+        <v>6188.4288758230432</v>
       </c>
       <c r="BC8" s="17">
-        <v>6939.2791555594977</v>
+        <v>6939.2817335594973</v>
       </c>
       <c r="BD8" s="17">
-        <v>7583.8617813430901</v>
+        <v>7583.8645183430899</v>
       </c>
       <c r="BE8" s="17">
-        <v>8174.297965597495</v>
+        <v>8174.3005475974951</v>
       </c>
       <c r="BF8" s="17">
-        <v>7670.5649726529673</v>
+        <v>7670.5687726529677</v>
       </c>
       <c r="BG8" s="17">
-        <v>7409.8754420540445</v>
+        <v>7409.8782250540444</v>
       </c>
       <c r="BH8" s="17">
-        <v>8317.2267720485033</v>
+        <v>8317.2297830485022</v>
       </c>
       <c r="BI8" s="17">
-        <v>8676.4821905308345</v>
+        <v>8676.4848065308342</v>
       </c>
       <c r="BJ8" s="17">
-        <v>7109.8013718131024</v>
+        <v>7109.8045868131021</v>
       </c>
       <c r="BK8" s="17">
-        <v>7817.7431972927516</v>
+        <v>7817.7465642927518</v>
       </c>
       <c r="BL8" s="17">
-        <v>8420.8028998073351</v>
+        <v>8420.8068588073347</v>
       </c>
       <c r="BM8" s="17">
-        <v>7749.8406320986905</v>
+        <v>7749.8435640986909</v>
       </c>
       <c r="BN8" s="17">
-        <v>7251.3460044903641</v>
+        <v>7251.3493534903637</v>
       </c>
       <c r="BO8" s="17">
-        <v>7611.6172044661907</v>
+        <v>7611.6192624661908</v>
       </c>
       <c r="BP8" s="17">
-        <v>7924.7480254069505</v>
+        <v>7924.7502554069506</v>
       </c>
       <c r="BQ8" s="17">
-        <v>7606.9730702491825</v>
+        <v>7606.9758462491827</v>
       </c>
       <c r="BR8" s="17">
-        <v>7094.2417913649924</v>
+        <v>7094.2455343649926</v>
       </c>
       <c r="BS8" s="17">
-        <v>6981.9053779773558</v>
+        <v>6981.9079339773562</v>
       </c>
       <c r="BT8" s="17">
-        <v>8181.3256068982382</v>
+        <v>8181.3288128982385</v>
       </c>
       <c r="BU8" s="17">
-        <v>7837.0502824717869</v>
+        <v>7837.0526474717863</v>
       </c>
       <c r="BV8" s="17">
-        <v>7071.1104645211772</v>
+        <v>7070.980746521177</v>
       </c>
       <c r="BW8" s="17">
-        <v>7567.5219005234485</v>
+        <v>7567.3904215234488</v>
       </c>
       <c r="BX8" s="17">
-        <v>8191.451709611154</v>
+        <v>8191.3178516111539</v>
       </c>
       <c r="BY8" s="17">
-        <v>7153.5994922470727</v>
+        <v>7153.4661622470721</v>
       </c>
       <c r="BZ8" s="17">
-        <v>6613.1949028548315</v>
+        <v>6613.0591198548318</v>
       </c>
       <c r="CA8" s="17">
-        <v>6841.3385937939502</v>
+        <v>6841.1272627939497</v>
       </c>
       <c r="CB8" s="17">
-        <v>7473.1024937042403</v>
+        <v>7472.8936807042401</v>
       </c>
       <c r="CC8" s="17">
-        <v>6885.1689967341981</v>
+        <v>6885.1730737341977</v>
       </c>
       <c r="CD8" s="17">
-        <v>7602.1155718975006</v>
+        <v>7602.1202588975002</v>
       </c>
       <c r="CE8" s="17">
-        <v>7262.6963290516915</v>
+        <v>7262.7011110516914</v>
       </c>
       <c r="CF8" s="17">
-        <v>8920.9050767757071</v>
+        <v>8920.9102827757069</v>
       </c>
       <c r="CG8" s="17">
-        <v>7978.6772620186202</v>
+        <v>7978.6824280186202</v>
       </c>
       <c r="CH8" s="17">
-        <v>8147.0444937040702</v>
+        <v>8147.0491187040707</v>
       </c>
       <c r="CI8" s="17">
-        <v>8285.7564910731398</v>
+        <v>8285.7606090731388</v>
       </c>
       <c r="CJ8" s="17">
-        <v>9275.069820401055</v>
+        <v>9275.0748644010546</v>
       </c>
       <c r="CK8" s="17">
-        <v>8387.1641929600701</v>
+        <v>8387.1677549600699</v>
       </c>
       <c r="CL8" s="17">
-        <v>7769.2008841166808</v>
+        <v>7769.2068011166803</v>
       </c>
       <c r="CM8" s="17">
-        <v>8587.0878412858765</v>
+        <v>8587.0923802858761</v>
       </c>
       <c r="CN8" s="17">
-        <v>10507.317078516817</v>
+        <v>10507.322828516817</v>
       </c>
       <c r="CO8" s="17">
-        <v>8900.6227652693524</v>
+        <v>8900.6255572693535</v>
       </c>
       <c r="CP8" s="17">
-        <v>8369.7260555965986</v>
+        <v>8369.7322535965977</v>
       </c>
       <c r="CQ8" s="17">
-        <v>7814.5241474185823</v>
+        <v>7814.5298834185814</v>
       </c>
       <c r="CR8" s="17">
-        <v>9560.9009086977567</v>
+        <v>9560.9067356977575</v>
       </c>
       <c r="CS8" s="17">
-        <v>9310.1617654345591</v>
+        <v>9310.1675764345582</v>
       </c>
       <c r="CT8" s="17">
-        <v>8235.5636192486108</v>
+        <v>8235.5679682486098</v>
       </c>
       <c r="CU8" s="17">
-        <v>8565.0080166992248</v>
+        <v>8565.0131356992242</v>
       </c>
       <c r="CV8" s="17">
-        <v>10250.780268170394</v>
+        <v>10250.784868170394</v>
       </c>
       <c r="CW8" s="17">
-        <v>9182.5895004865888</v>
+        <v>9182.5963554865903</v>
       </c>
       <c r="CX8" s="17">
-        <v>8293.4530357270287</v>
+        <v>8293.4582387270275</v>
       </c>
       <c r="CY8" s="17">
-        <v>8649.7619781291487</v>
+        <v>8649.766632129149</v>
       </c>
       <c r="CZ8" s="17">
-        <v>9937.832461351989</v>
+        <v>9937.839430351989</v>
       </c>
       <c r="DA8" s="17">
-        <v>9061.4197983286358</v>
+        <v>9061.4256133286362</v>
       </c>
       <c r="DB8" s="17">
-        <v>9956.6820404864811</v>
+        <v>9956.6855784864802</v>
       </c>
       <c r="DC8" s="17">
-        <v>10599.06537736668</v>
+        <v>10599.071012366679</v>
       </c>
       <c r="DD8" s="17">
-        <v>11328.912634392667</v>
+        <v>11328.918185392666</v>
       </c>
       <c r="DE8" s="17">
-        <v>10334.165417127997</v>
+        <v>10334.170396127996</v>
       </c>
       <c r="DF8" s="17">
-        <v>10590.332594098429</v>
+        <v>10585.916080098428</v>
       </c>
       <c r="DG8" s="17">
-        <v>10834.740888078759</v>
+        <v>10827.686211078759</v>
       </c>
       <c r="DH8" s="17">
-        <v>13368.496280224022</v>
+        <v>13361.324793224023</v>
       </c>
       <c r="DI8" s="17">
-        <v>13067.68126703803</v>
+        <v>13060.53034703803</v>
       </c>
       <c r="DJ8" s="17">
-        <v>13413.391013177725</v>
+        <v>13406.298305177725</v>
       </c>
       <c r="DK8" s="17">
-        <v>14948.92153674009</v>
+        <v>14941.783288740091</v>
       </c>
       <c r="DL8" s="17">
-        <v>16723.276025089453</v>
+        <v>17216.137333089453</v>
       </c>
       <c r="DM8" s="17">
-        <v>15014.585674401007</v>
+        <v>15503.836913401008</v>
       </c>
       <c r="DN8" s="17">
-        <v>32242.376834668747</v>
+        <v>32826.99853750199</v>
       </c>
       <c r="DO8" s="17">
-        <v>31494.098143905645</v>
+        <v>31655.486907547558</v>
       </c>
       <c r="DP8" s="17">
-        <v>40812.132494869045</v>
+        <v>40967.110145676772</v>
       </c>
       <c r="DQ8" s="17">
-        <v>42733.773700373349</v>
+        <v>42997.247819495387</v>
       </c>
       <c r="DR8" s="17">
-        <v>41093.990363122015</v>
+        <v>41281.780018281053</v>
       </c>
       <c r="DS8" s="17">
-        <v>41134.508284020631</v>
+        <v>41033.40665951874</v>
       </c>
       <c r="DT8" s="17">
-        <v>45865.998230309277</v>
+        <v>45888.400061674933</v>
       </c>
       <c r="DU8" s="17">
-        <v>36606.492781693691</v>
+        <v>36568.136332737384</v>
       </c>
       <c r="DV8" s="17">
-        <v>33006.536904614659</v>
+        <v>32962.77870276005</v>
       </c>
       <c r="DW8" s="17">
-        <v>35359.777696330086</v>
+        <v>35356.344141392467</v>
       </c>
       <c r="DX8" s="17">
-        <v>37238.200386258068</v>
+        <v>37258.552279598021</v>
       </c>
       <c r="DY8" s="17">
-        <v>36179.083898872828</v>
+        <v>36491.271615807782</v>
       </c>
       <c r="DZ8" s="17">
-        <v>36691.807446308521</v>
+        <v>37137.173825615435</v>
+      </c>
+      <c r="EA8" s="17">
+        <v>38951.041621739467</v>
       </c>
     </row>
-    <row r="9" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="12" t="s">
         <v>118</v>
       </c>
       <c r="C9" s="17">
         <v>0</v>
       </c>
       <c r="D9" s="17">
         <v>0</v>
       </c>
       <c r="E9" s="17">
-        <v>27.135999999999999</v>
+        <v>27.137554999999999</v>
       </c>
       <c r="F9" s="17">
-        <v>28.655999999999999</v>
+        <v>28.657178000000002</v>
       </c>
       <c r="G9" s="17">
-        <v>37.695</v>
+        <v>37.697153</v>
       </c>
       <c r="H9" s="17">
-        <v>36.83</v>
+        <v>36.832450999999999</v>
       </c>
       <c r="I9" s="17">
-        <v>147.94999999999999</v>
+        <v>147.95293900000001</v>
       </c>
       <c r="J9" s="17">
-        <v>155.02500000000001</v>
+        <v>155.02727400000001</v>
       </c>
       <c r="K9" s="17">
-        <v>248.667</v>
+        <v>248.66958200000002</v>
       </c>
       <c r="L9" s="17">
-        <v>190.41</v>
+        <v>190.41261599999999</v>
       </c>
       <c r="M9" s="17">
-        <v>199.602</v>
+        <v>199.60493199999999</v>
       </c>
       <c r="N9" s="17">
-        <v>229.34221220000001</v>
+        <v>229.34498819999999</v>
       </c>
       <c r="O9" s="17">
-        <v>176.39701200000002</v>
+        <v>176.39937700000002</v>
       </c>
       <c r="P9" s="17">
-        <v>167.5025881</v>
+        <v>167.3692581</v>
       </c>
       <c r="Q9" s="17">
-        <v>266.38035990000003</v>
+        <v>266.38443690000003</v>
       </c>
       <c r="R9" s="17">
-        <v>74.308000000000007</v>
+        <v>74.313165999999995</v>
       </c>
       <c r="S9" s="17">
-        <v>101.363</v>
+        <v>101.366562</v>
       </c>
       <c r="T9" s="17">
-        <v>155.416</v>
+        <v>155.418792</v>
       </c>
       <c r="U9" s="17">
-        <v>210.083</v>
+        <v>210.08881100000002</v>
       </c>
       <c r="V9" s="17">
-        <v>239.44299999999998</v>
+        <v>239.44985500000001</v>
       </c>
       <c r="W9" s="17">
-        <v>251.74099999999999</v>
+        <v>251.746815</v>
       </c>
       <c r="X9" s="17">
-        <v>261.96300000000002</v>
+        <v>261.96797900000001</v>
       </c>
       <c r="Y9" s="17">
-        <v>269.55</v>
+        <v>262.39907999999997</v>
       </c>
       <c r="Z9" s="17">
-        <v>275.363</v>
+        <v>264.614239</v>
       </c>
       <c r="AA9" s="17">
-        <v>787.78100000000006</v>
+        <v>771.94582600000001</v>
       </c>
       <c r="AB9" s="17">
-        <v>869.63499999999999</v>
+        <v>911.73956299999998</v>
       </c>
       <c r="AC9" s="17">
-        <v>1019.2439999999999</v>
+        <v>1019.2719990000001</v>
       </c>
       <c r="AD9" s="17">
-        <v>0.13900000000000001</v>
+        <v>0.140404</v>
       </c>
       <c r="AE9" s="17">
-        <v>3.2669999999999999</v>
+        <v>3.2683309999999999</v>
       </c>
       <c r="AF9" s="17">
-        <v>3.0190000000000001</v>
+        <v>3.0201359999999999</v>
       </c>
       <c r="AG9" s="17">
-        <v>27.135999999999999</v>
+        <v>27.137554999999999</v>
       </c>
       <c r="AH9" s="17">
-        <v>3.1739999999999999</v>
+        <v>3.1757119999999999</v>
       </c>
       <c r="AI9" s="17">
-        <v>2.7810000000000001</v>
+        <v>2.782159</v>
       </c>
       <c r="AJ9" s="17">
-        <v>2.8279999999999998</v>
+        <v>2.8290739999999999</v>
       </c>
       <c r="AK9" s="17">
-        <v>28.655999999999999</v>
+        <v>28.657178000000002</v>
       </c>
       <c r="AL9" s="17">
-        <v>29.576000000000001</v>
+        <v>29.577753999999999</v>
       </c>
       <c r="AM9" s="17">
-        <v>30.294</v>
+        <v>30.295166999999999</v>
       </c>
       <c r="AN9" s="17">
-        <v>30.36</v>
+        <v>30.361771999999998</v>
       </c>
       <c r="AO9" s="17">
-        <v>37.695</v>
+        <v>37.697153</v>
       </c>
       <c r="AP9" s="17">
-        <v>38.806000000000004</v>
+        <v>38.807907</v>
       </c>
       <c r="AQ9" s="17">
-        <v>39.579000000000001</v>
+        <v>39.580362999999998</v>
       </c>
       <c r="AR9" s="17">
-        <v>39.486999999999995</v>
+        <v>39.490144000000001</v>
       </c>
       <c r="AS9" s="17">
-        <v>36.83</v>
+        <v>36.832450999999999</v>
       </c>
       <c r="AT9" s="17">
-        <v>34.981000000000002</v>
+        <v>34.983080999999999</v>
       </c>
       <c r="AU9" s="17">
-        <v>100.036</v>
+        <v>100.03786599999999</v>
       </c>
       <c r="AV9" s="17">
-        <v>127.93900000000001</v>
+        <v>127.94054899999999</v>
       </c>
       <c r="AW9" s="17">
-        <v>147.94999999999999</v>
+        <v>147.95293900000001</v>
       </c>
       <c r="AX9" s="17">
-        <v>128.911</v>
+        <v>128.91319100000001</v>
       </c>
       <c r="AY9" s="17">
-        <v>141.262</v>
+        <v>141.264218</v>
       </c>
       <c r="AZ9" s="17">
-        <v>146.095</v>
+        <v>146.09647800000002</v>
       </c>
       <c r="BA9" s="17">
-        <v>155.02500000000001</v>
+        <v>155.02727400000001</v>
       </c>
       <c r="BB9" s="17">
-        <v>165.929</v>
+        <v>165.930331</v>
       </c>
       <c r="BC9" s="17">
-        <v>613.33000000000004</v>
+        <v>613.33257800000001</v>
       </c>
       <c r="BD9" s="17">
-        <v>253.22300000000001</v>
+        <v>253.22573699999998</v>
       </c>
       <c r="BE9" s="17">
-        <v>248.667</v>
+        <v>248.66958200000002</v>
       </c>
       <c r="BF9" s="17">
-        <v>223.59199999999998</v>
+        <v>223.5958</v>
       </c>
       <c r="BG9" s="17">
-        <v>233.56399999999999</v>
+        <v>233.56678300000002</v>
       </c>
       <c r="BH9" s="17">
-        <v>211.04000000000002</v>
+        <v>211.04301100000001</v>
       </c>
       <c r="BI9" s="17">
-        <v>190.41</v>
+        <v>190.41261599999999</v>
       </c>
       <c r="BJ9" s="17">
-        <v>175.447</v>
+        <v>175.45021500000001</v>
       </c>
       <c r="BK9" s="17">
-        <v>186.70399999999998</v>
+        <v>186.70736699999998</v>
       </c>
       <c r="BL9" s="17">
-        <v>204.60499999999999</v>
+        <v>204.60895900000003</v>
       </c>
       <c r="BM9" s="17">
-        <v>199.602</v>
+        <v>199.60493199999999</v>
       </c>
       <c r="BN9" s="17">
-        <v>203.858</v>
+        <v>203.86134900000002</v>
       </c>
       <c r="BO9" s="17">
-        <v>222.85163370000001</v>
+        <v>222.85369170000001</v>
       </c>
       <c r="BP9" s="17">
-        <v>226.30376479999998</v>
+        <v>226.30599480000001</v>
       </c>
       <c r="BQ9" s="17">
-        <v>229.34221220000001</v>
+        <v>229.34498819999999</v>
       </c>
       <c r="BR9" s="17">
-        <v>277.29451780000005</v>
+        <v>277.29826079999998</v>
       </c>
       <c r="BS9" s="17">
-        <v>270.38587999999999</v>
+        <v>270.38843600000001</v>
       </c>
       <c r="BT9" s="17">
-        <v>259.45827859999997</v>
+        <v>259.46148460000001</v>
       </c>
       <c r="BU9" s="17">
-        <v>176.39701200000002</v>
+        <v>176.39937700000002</v>
       </c>
       <c r="BV9" s="17">
-        <v>179.64140860000001</v>
+        <v>179.51169060000001</v>
       </c>
       <c r="BW9" s="17">
-        <v>161.05660760000001</v>
+        <v>160.92512860000002</v>
       </c>
       <c r="BX9" s="17">
-        <v>165.21945599999998</v>
+        <v>165.08559799999998</v>
       </c>
       <c r="BY9" s="17">
-        <v>167.5025881</v>
+        <v>167.3692581</v>
       </c>
       <c r="BZ9" s="17">
-        <v>179.69950600000001</v>
+        <v>179.56372300000004</v>
       </c>
       <c r="CA9" s="17">
-        <v>197.3193914</v>
+        <v>197.1080604</v>
       </c>
       <c r="CB9" s="17">
-        <v>221.8454289</v>
+        <v>221.63661590000001</v>
       </c>
       <c r="CC9" s="17">
-        <v>266.38035990000003</v>
+        <v>266.38443690000003</v>
       </c>
       <c r="CD9" s="17">
-        <v>47.594999999999999</v>
+        <v>47.599687000000003</v>
       </c>
       <c r="CE9" s="17">
-        <v>48.142000000000003</v>
+        <v>48.146782000000002</v>
       </c>
       <c r="CF9" s="17">
-        <v>47.795000000000002</v>
+        <v>47.800206000000003</v>
       </c>
       <c r="CG9" s="17">
-        <v>74.308000000000007</v>
+        <v>74.313165999999995</v>
       </c>
       <c r="CH9" s="17">
-        <v>74.632000000000005</v>
+        <v>74.636625000000009</v>
       </c>
       <c r="CI9" s="17">
-        <v>75.262</v>
+        <v>75.266117999999992</v>
       </c>
       <c r="CJ9" s="17">
-        <v>74.754000000000005</v>
+        <v>74.759044000000003</v>
       </c>
       <c r="CK9" s="17">
-        <v>101.363</v>
+        <v>101.366562</v>
       </c>
       <c r="CL9" s="17">
-        <v>104.175</v>
+        <v>104.18091699999999</v>
       </c>
       <c r="CM9" s="17">
-        <v>130.22999999999999</v>
+        <v>130.23453900000001</v>
       </c>
       <c r="CN9" s="17">
-        <v>130.34399999999999</v>
+        <v>130.34975</v>
       </c>
       <c r="CO9" s="17">
-        <v>155.416</v>
+        <v>155.418792</v>
       </c>
       <c r="CP9" s="17">
-        <v>158.72699999999998</v>
+        <v>158.73319799999999</v>
       </c>
       <c r="CQ9" s="17">
-        <v>185.48400000000001</v>
+        <v>185.48973599999999</v>
       </c>
       <c r="CR9" s="17">
-        <v>184.143</v>
+        <v>184.14882700000001</v>
       </c>
       <c r="CS9" s="17">
-        <v>210.083</v>
+        <v>210.08881100000002</v>
       </c>
       <c r="CT9" s="17">
-        <v>212.565</v>
+        <v>212.56934899999999</v>
       </c>
       <c r="CU9" s="17">
-        <v>240.09300000000002</v>
+        <v>240.098119</v>
       </c>
       <c r="CV9" s="17">
-        <v>238.89600000000002</v>
+        <v>238.9006</v>
       </c>
       <c r="CW9" s="17">
-        <v>239.44299999999998</v>
+        <v>239.44985500000001</v>
       </c>
       <c r="CX9" s="17">
-        <v>240.32499999999999</v>
+        <v>240.33020300000001</v>
       </c>
       <c r="CY9" s="17">
-        <v>258.56799999999998</v>
+        <v>258.572654</v>
       </c>
       <c r="CZ9" s="17">
-        <v>256.32499999999999</v>
+        <v>256.33196900000002</v>
       </c>
       <c r="DA9" s="17">
-        <v>251.74099999999999</v>
+        <v>251.746815</v>
       </c>
       <c r="DB9" s="17">
-        <v>242.852</v>
+        <v>242.855538</v>
       </c>
       <c r="DC9" s="17">
-        <v>244.62299999999999</v>
+        <v>244.628635</v>
       </c>
       <c r="DD9" s="17">
-        <v>245.102</v>
+        <v>245.107551</v>
       </c>
       <c r="DE9" s="17">
-        <v>261.96300000000002</v>
+        <v>261.96797900000001</v>
       </c>
       <c r="DF9" s="17">
-        <v>265.334</v>
+        <v>260.917486</v>
       </c>
       <c r="DG9" s="17">
-        <v>268.26499999999999</v>
+        <v>261.21032300000002</v>
       </c>
       <c r="DH9" s="17">
-        <v>268.06900000000002</v>
+        <v>260.897513</v>
       </c>
       <c r="DI9" s="17">
-        <v>269.55</v>
+        <v>262.39907999999997</v>
       </c>
       <c r="DJ9" s="17">
-        <v>267.012</v>
+        <v>259.91929199999998</v>
       </c>
       <c r="DK9" s="17">
-        <v>268.79500000000002</v>
+        <v>261.65675199999998</v>
       </c>
       <c r="DL9" s="17">
-        <v>268.84399999999999</v>
+        <v>261.705308</v>
       </c>
       <c r="DM9" s="17">
-        <v>275.363</v>
+        <v>264.614239</v>
       </c>
       <c r="DN9" s="17">
-        <v>778.57799999999997</v>
+        <v>767.83002499999998</v>
       </c>
       <c r="DO9" s="17">
-        <v>779.49600000000009</v>
+        <v>768.74771599999997</v>
       </c>
       <c r="DP9" s="17">
-        <v>781.89100000000008</v>
+        <v>770.28000100000008</v>
       </c>
       <c r="DQ9" s="17">
-        <v>787.78100000000006</v>
+        <v>771.94582600000001</v>
       </c>
       <c r="DR9" s="17">
-        <v>871.08400000000006</v>
+        <v>855.24908099999993</v>
       </c>
       <c r="DS9" s="17">
-        <v>871.274</v>
+        <v>855.43831299999988</v>
       </c>
       <c r="DT9" s="17">
-        <v>868.86200000000008</v>
+        <v>910.96559999999999</v>
       </c>
       <c r="DU9" s="17">
-        <v>869.63499999999999</v>
+        <v>911.73956299999998</v>
       </c>
       <c r="DV9" s="17">
-        <v>1011.6089999999999</v>
+        <v>1011.6160090000001</v>
       </c>
       <c r="DW9" s="17">
-        <v>1018.02</v>
+        <v>1018.026744</v>
       </c>
       <c r="DX9" s="17">
-        <v>1019.193</v>
+        <v>1019.2005799999999</v>
       </c>
       <c r="DY9" s="17">
-        <v>1019.2439999999999</v>
+        <v>1019.2719990000001</v>
       </c>
       <c r="DZ9" s="17">
-        <v>1104.192922</v>
+        <v>1105.459922</v>
+      </c>
+      <c r="EA9" s="17">
+        <v>1172.3879219999999</v>
       </c>
     </row>
-    <row r="10" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="12" t="s">
         <v>119</v>
       </c>
       <c r="C10" s="17">
         <v>2793.4260619768243</v>
       </c>
       <c r="D10" s="17">
         <v>3791.1349608519436</v>
       </c>
       <c r="E10" s="17">
         <v>5688.2078096984114</v>
       </c>
       <c r="F10" s="17">
         <v>3910.3218490217796</v>
       </c>
       <c r="G10" s="17">
         <v>4992.1467020111731</v>
       </c>
       <c r="H10" s="17">
         <v>5279.388328443637</v>
       </c>
       <c r="I10" s="17">
         <v>4274.331832573941</v>
       </c>
       <c r="J10" s="17">
@@ -3607,57 +3698,57 @@
       <c r="S10" s="17">
         <v>5065.2390239004399</v>
       </c>
       <c r="T10" s="17">
         <v>4830.8580850179223</v>
       </c>
       <c r="U10" s="17">
         <v>5039.7997060219159</v>
       </c>
       <c r="V10" s="17">
         <v>4353.1127693244498</v>
       </c>
       <c r="W10" s="17">
         <v>4229.4623851089273</v>
       </c>
       <c r="X10" s="17">
         <v>4738.5093970731732</v>
       </c>
       <c r="Y10" s="17">
         <v>5185.232595882755</v>
       </c>
       <c r="Z10" s="17">
         <v>5756.4577229743163</v>
       </c>
       <c r="AA10" s="17">
-        <v>32645.438514209578</v>
+        <v>32924.747807331616</v>
       </c>
       <c r="AB10" s="17">
-        <v>25093.930782654697</v>
+        <v>25313.469770698386</v>
       </c>
       <c r="AC10" s="17">
-        <v>23486.886111270393</v>
+        <v>23799.045829205344</v>
       </c>
       <c r="AD10" s="17">
         <v>3886.2138219852632</v>
       </c>
       <c r="AE10" s="17">
         <v>3597.7325944235372</v>
       </c>
       <c r="AF10" s="17">
         <v>4218.8146777101329</v>
       </c>
       <c r="AG10" s="17">
         <v>5688.2078096984114</v>
       </c>
       <c r="AH10" s="17">
         <v>4629.6781162399093</v>
       </c>
       <c r="AI10" s="17">
         <v>4043.028289614057</v>
       </c>
       <c r="AJ10" s="17">
         <v>4154.5696562604417</v>
       </c>
       <c r="AK10" s="17">
         <v>3910.3218490217796</v>
       </c>
@@ -3880,90 +3971,93 @@
       <c r="DF10" s="17">
         <v>4180.3797805200929</v>
       </c>
       <c r="DG10" s="17">
         <v>4506.1383953562436</v>
       </c>
       <c r="DH10" s="17">
         <v>5586.3584173507579</v>
       </c>
       <c r="DI10" s="17">
         <v>5185.232595882755</v>
       </c>
       <c r="DJ10" s="17">
         <v>4790.5327480312953</v>
       </c>
       <c r="DK10" s="17">
         <v>5292.751044478081</v>
       </c>
       <c r="DL10" s="17">
         <v>6311.811018273891</v>
       </c>
       <c r="DM10" s="17">
         <v>5756.4577229743163</v>
       </c>
       <c r="DN10" s="17">
-        <v>22383.766249166947</v>
+        <v>22479.135927000192</v>
       </c>
       <c r="DO10" s="17">
-        <v>21178.795875565553</v>
+        <v>21350.932923207463</v>
       </c>
       <c r="DP10" s="17">
-        <v>29375.777164043076</v>
+        <v>29542.3658138508</v>
       </c>
       <c r="DQ10" s="17">
-        <v>32645.438514209578</v>
+        <v>32924.747807331616</v>
       </c>
       <c r="DR10" s="17">
-        <v>30365.810267817575</v>
+        <v>30569.43484197661</v>
       </c>
       <c r="DS10" s="17">
-        <v>30186.917385497596</v>
+        <v>30401.651447995704</v>
       </c>
       <c r="DT10" s="17">
-        <v>34447.385523284385</v>
+        <v>34727.683754650039</v>
       </c>
       <c r="DU10" s="17">
-        <v>25093.930782654697</v>
+        <v>25313.469770698386</v>
       </c>
       <c r="DV10" s="17">
-        <v>20691.556578372307</v>
+        <v>20947.791367517693</v>
       </c>
       <c r="DW10" s="17">
-        <v>21115.756777597791</v>
+        <v>21412.31647866017</v>
       </c>
       <c r="DX10" s="17">
-        <v>23305.418820605857</v>
+        <v>23625.763133945806</v>
       </c>
       <c r="DY10" s="17">
-        <v>23486.886111270393</v>
+        <v>23799.045829205344</v>
       </c>
       <c r="DZ10" s="17">
-        <v>24481.290264062263</v>
+        <v>24836.808518765953</v>
+      </c>
+      <c r="EA10" s="17">
+        <v>25445.112242548552</v>
       </c>
     </row>
-    <row r="11" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="12" t="s">
         <v>120</v>
       </c>
       <c r="C11" s="17">
         <v>0</v>
       </c>
       <c r="D11" s="17">
         <v>0</v>
       </c>
       <c r="E11" s="17">
         <v>0</v>
       </c>
       <c r="F11" s="17">
         <v>0</v>
       </c>
       <c r="G11" s="17">
         <v>0</v>
       </c>
       <c r="H11" s="17">
         <v>0</v>
       </c>
       <c r="I11" s="17">
         <v>0</v>
       </c>
       <c r="J11" s="17">
@@ -4307,52 +4401,55 @@
       </c>
       <c r="DS11" s="17">
         <v>26579.476059700002</v>
       </c>
       <c r="DT11" s="17">
         <v>31553.847714809999</v>
       </c>
       <c r="DU11" s="17">
         <v>22393.212305700003</v>
       </c>
       <c r="DV11" s="17">
         <v>18189.732508460002</v>
       </c>
       <c r="DW11" s="17">
         <v>18568.205793379999</v>
       </c>
       <c r="DX11" s="17">
         <v>20705.448818820005</v>
       </c>
       <c r="DY11" s="17">
         <v>21145.159937990004</v>
       </c>
       <c r="DZ11" s="17">
         <v>21957.739622560002</v>
       </c>
+      <c r="EA11" s="17">
+        <v>22400.265854700003</v>
+      </c>
     </row>
-    <row r="12" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="12" t="s">
         <v>121</v>
       </c>
       <c r="C12" s="17">
         <v>0</v>
       </c>
       <c r="D12" s="17">
         <v>0</v>
       </c>
       <c r="E12" s="17">
         <v>0</v>
       </c>
       <c r="F12" s="17">
         <v>0</v>
       </c>
       <c r="G12" s="17">
         <v>0</v>
       </c>
       <c r="H12" s="17">
         <v>0</v>
       </c>
       <c r="I12" s="17">
         <v>0</v>
       </c>
       <c r="J12" s="17">
@@ -4696,52 +4793,55 @@
       </c>
       <c r="DS12" s="17">
         <v>32.20378164985425</v>
       </c>
       <c r="DT12" s="17">
         <v>67.488313370036508</v>
       </c>
       <c r="DU12" s="17">
         <v>23.36836373423192</v>
       </c>
       <c r="DV12" s="17">
         <v>49.817223369867385</v>
       </c>
       <c r="DW12" s="17">
         <v>47.801423167077473</v>
       </c>
       <c r="DX12" s="17">
         <v>33.295320733817</v>
       </c>
       <c r="DY12" s="17">
         <v>4.8549862847421039</v>
       </c>
       <c r="DZ12" s="17">
         <v>35.451007985537601</v>
       </c>
+      <c r="EA12" s="17">
+        <v>112.43424434862634</v>
+      </c>
     </row>
-    <row r="13" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="12" t="s">
         <v>122</v>
       </c>
       <c r="C13" s="17">
         <v>1556.4974212136342</v>
       </c>
       <c r="D13" s="17">
         <v>2564.3450677955561</v>
       </c>
       <c r="E13" s="17">
         <v>4438.7748804004941</v>
       </c>
       <c r="F13" s="17">
         <v>2754.2968266227663</v>
       </c>
       <c r="G13" s="17">
         <v>3916.7746707760689</v>
       </c>
       <c r="H13" s="17">
         <v>4319.7292699401423</v>
       </c>
       <c r="I13" s="17">
         <v>3112.2290158096416</v>
       </c>
       <c r="J13" s="17">
@@ -5085,52 +5185,55 @@
       </c>
       <c r="DS13" s="17">
         <v>2170.4571942799994</v>
       </c>
       <c r="DT13" s="17">
         <v>1420.2780583299993</v>
       </c>
       <c r="DU13" s="17">
         <v>1260.7214716900003</v>
       </c>
       <c r="DV13" s="17">
         <v>1092.1227631799991</v>
       </c>
       <c r="DW13" s="17">
         <v>1007.7198756599996</v>
       </c>
       <c r="DX13" s="17">
         <v>1083.6130568799997</v>
       </c>
       <c r="DY13" s="17">
         <v>881.52349337999988</v>
       </c>
       <c r="DZ13" s="17">
         <v>1098.7539558599995</v>
       </c>
+      <c r="EA13" s="17">
+        <v>1169.1341834400002</v>
+      </c>
     </row>
-    <row r="14" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="12" t="s">
         <v>123</v>
       </c>
       <c r="C14" s="17">
         <v>1236.9286407631901</v>
       </c>
       <c r="D14" s="17">
         <v>1226.7898930563874</v>
       </c>
       <c r="E14" s="17">
         <v>1249.4329292979169</v>
       </c>
       <c r="F14" s="17">
         <v>1156.0250223990136</v>
       </c>
       <c r="G14" s="17">
         <v>1075.3720312351043</v>
       </c>
       <c r="H14" s="17">
         <v>959.65905850349498</v>
       </c>
       <c r="I14" s="17">
         <v>1162.1028167642992</v>
       </c>
       <c r="J14" s="17">
@@ -5163,57 +5266,57 @@
       <c r="S14" s="17">
         <v>1251.2646366029355</v>
       </c>
       <c r="T14" s="17">
         <v>1315.464885030113</v>
       </c>
       <c r="U14" s="17">
         <v>1248.4638919649167</v>
       </c>
       <c r="V14" s="17">
         <v>1234.5126903777928</v>
       </c>
       <c r="W14" s="17">
         <v>1244.4074875173606</v>
       </c>
       <c r="X14" s="17">
         <v>1393.1103596277317</v>
       </c>
       <c r="Y14" s="17">
         <v>1380.4492394811812</v>
       </c>
       <c r="Z14" s="17">
         <v>1477.8374547561216</v>
       </c>
       <c r="AA14" s="17">
-        <v>1420.2745830299989</v>
+        <v>1699.5838761520376</v>
       </c>
       <c r="AB14" s="17">
-        <v>1416.6286415304619</v>
+        <v>1636.1676295741481</v>
       </c>
       <c r="AC14" s="17">
-        <v>1455.3476936156478</v>
+        <v>1767.5074115506009</v>
       </c>
       <c r="AD14" s="17">
         <v>1279.8091804620979</v>
       </c>
       <c r="AE14" s="17">
         <v>1279.0835794631641</v>
       </c>
       <c r="AF14" s="17">
         <v>1287.7878054939486</v>
       </c>
       <c r="AG14" s="17">
         <v>1249.4329292979169</v>
       </c>
       <c r="AH14" s="17">
         <v>1294.4691557689359</v>
       </c>
       <c r="AI14" s="17">
         <v>1190.3087067095294</v>
       </c>
       <c r="AJ14" s="17">
         <v>1158.2498574170966</v>
       </c>
       <c r="AK14" s="17">
         <v>1156.0250223990136</v>
       </c>
@@ -5436,90 +5539,93 @@
       <c r="DF14" s="17">
         <v>1333.8477949066219</v>
       </c>
       <c r="DG14" s="17">
         <v>1299.3331553133517</v>
       </c>
       <c r="DH14" s="17">
         <v>1443.8376857685419</v>
       </c>
       <c r="DI14" s="17">
         <v>1380.4492394811812</v>
       </c>
       <c r="DJ14" s="17">
         <v>1555.6433695902397</v>
       </c>
       <c r="DK14" s="17">
         <v>1480.3177015839481</v>
       </c>
       <c r="DL14" s="17">
         <v>1638.0283739552324</v>
       </c>
       <c r="DM14" s="17">
         <v>1477.8374547561216</v>
       </c>
       <c r="DN14" s="17">
-        <v>1551.9656753050599</v>
+        <v>1647.3353531383052</v>
       </c>
       <c r="DO14" s="17">
-        <v>1429.7382625892635</v>
+        <v>1601.8753102311748</v>
       </c>
       <c r="DP14" s="17">
-        <v>1484.269322581092</v>
+        <v>1650.8579723888133</v>
       </c>
       <c r="DQ14" s="17">
-        <v>1420.2745830299989</v>
+        <v>1699.5838761520376</v>
       </c>
       <c r="DR14" s="17">
-        <v>1416.2248060173058</v>
+        <v>1619.8493801763411</v>
       </c>
       <c r="DS14" s="17">
-        <v>1404.7803498677376</v>
+        <v>1619.5144123658481</v>
       </c>
       <c r="DT14" s="17">
-        <v>1405.7714367743567</v>
+        <v>1686.0696681400068</v>
       </c>
       <c r="DU14" s="17">
-        <v>1416.6286415304619</v>
+        <v>1636.1676295741481</v>
       </c>
       <c r="DV14" s="17">
-        <v>1359.884083362437</v>
+        <v>1616.1188725078243</v>
       </c>
       <c r="DW14" s="17">
-        <v>1492.0296853907121</v>
+        <v>1788.5893864530931</v>
       </c>
       <c r="DX14" s="17">
-        <v>1483.0616241720334</v>
+        <v>1803.4059375119821</v>
       </c>
       <c r="DY14" s="17">
-        <v>1455.3476936156478</v>
+        <v>1767.5074115506009</v>
       </c>
       <c r="DZ14" s="17">
-        <v>1389.3456776567205</v>
+        <v>1744.8639323604102</v>
+      </c>
+      <c r="EA14" s="17">
+        <v>1763.2779600599197</v>
       </c>
     </row>
-    <row r="15" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="12" t="s">
         <v>124</v>
       </c>
       <c r="C15" s="17">
         <v>141.15041734804527</v>
       </c>
       <c r="D15" s="17">
         <v>81.91542348663819</v>
       </c>
       <c r="E15" s="17">
         <v>95.631588460617877</v>
       </c>
       <c r="F15" s="17">
         <v>108.87555290340249</v>
       </c>
       <c r="G15" s="17">
         <v>102.06000000000002</v>
       </c>
       <c r="H15" s="17">
         <v>102.19</v>
       </c>
       <c r="I15" s="17">
         <v>146.16000000000003</v>
       </c>
       <c r="J15" s="17">
@@ -5861,54 +5967,57 @@
       <c r="DR15" s="17">
         <v>4705.2189520853126</v>
       </c>
       <c r="DS15" s="17">
         <v>5156.7012352514175</v>
       </c>
       <c r="DT15" s="17">
         <v>5343.9874060944776</v>
       </c>
       <c r="DU15" s="17">
         <v>5518.3496709298033</v>
       </c>
       <c r="DV15" s="17">
         <v>5690.3328217407707</v>
       </c>
       <c r="DW15" s="17">
         <v>6889.0399134443514</v>
       </c>
       <c r="DX15" s="17">
         <v>6606.7428226477232</v>
       </c>
       <c r="DY15" s="17">
         <v>5548.0084096247856</v>
       </c>
       <c r="DZ15" s="17">
-        <v>5209.0878358663049</v>
+        <v>5209.1116232695313</v>
+      </c>
+      <c r="EA15" s="17">
+        <v>5969.7383210617927</v>
       </c>
     </row>
-    <row r="16" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="12" t="s">
         <v>125</v>
       </c>
       <c r="C16" s="17">
         <v>0</v>
       </c>
       <c r="D16" s="17">
         <v>0</v>
       </c>
       <c r="E16" s="17">
         <v>0.73908033731112288</v>
       </c>
       <c r="F16" s="17">
         <v>0.67768584316751879</v>
       </c>
       <c r="G16" s="17">
         <v>0.62</v>
       </c>
       <c r="H16" s="17">
         <v>0.59</v>
       </c>
       <c r="I16" s="17">
         <v>0.63</v>
       </c>
       <c r="J16" s="17">
@@ -6252,52 +6361,55 @@
       </c>
       <c r="DS16" s="17">
         <v>159.51680601000001</v>
       </c>
       <c r="DT16" s="17">
         <v>149.77920040000001</v>
       </c>
       <c r="DU16" s="17">
         <v>76.171512359999994</v>
       </c>
       <c r="DV16" s="17">
         <v>156.22392264000001</v>
       </c>
       <c r="DW16" s="17">
         <v>136.00525138999998</v>
       </c>
       <c r="DX16" s="17">
         <v>148.06104744000001</v>
       </c>
       <c r="DY16" s="17">
         <v>169.07259860000002</v>
       </c>
       <c r="DZ16" s="17">
         <v>120.81381974999999</v>
       </c>
+      <c r="EA16" s="17">
+        <v>308.13047322000006</v>
+      </c>
     </row>
-    <row r="17" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="20" t="s">
         <v>126</v>
       </c>
       <c r="C17" s="17">
         <v>0</v>
       </c>
       <c r="D17" s="17">
         <v>0</v>
       </c>
       <c r="E17" s="17">
         <v>0.73908033731112288</v>
       </c>
       <c r="F17" s="17">
         <v>0.67768584316751879</v>
       </c>
       <c r="G17" s="17">
         <v>0.62</v>
       </c>
       <c r="H17" s="17">
         <v>0.59</v>
       </c>
       <c r="I17" s="17">
         <v>0.63</v>
       </c>
       <c r="J17" s="17">
@@ -6641,52 +6753,55 @@
       </c>
       <c r="DS17" s="17">
         <v>0</v>
       </c>
       <c r="DT17" s="17">
         <v>0</v>
       </c>
       <c r="DU17" s="17">
         <v>0</v>
       </c>
       <c r="DV17" s="17">
         <v>0</v>
       </c>
       <c r="DW17" s="17">
         <v>0</v>
       </c>
       <c r="DX17" s="17">
         <v>0</v>
       </c>
       <c r="DY17" s="17">
         <v>0</v>
       </c>
       <c r="DZ17" s="17">
         <v>0</v>
       </c>
+      <c r="EA17" s="17">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="20" t="s">
         <v>127</v>
       </c>
       <c r="C18" s="17">
         <v>0</v>
       </c>
       <c r="D18" s="17">
         <v>0</v>
       </c>
       <c r="E18" s="17">
         <v>0</v>
       </c>
       <c r="F18" s="17">
         <v>0</v>
       </c>
       <c r="G18" s="17">
         <v>0</v>
       </c>
       <c r="H18" s="17">
         <v>0</v>
       </c>
       <c r="I18" s="17">
         <v>0</v>
       </c>
       <c r="J18" s="17">
@@ -7030,52 +7145,55 @@
       </c>
       <c r="DS18" s="17">
         <v>159.51680601000001</v>
       </c>
       <c r="DT18" s="17">
         <v>149.77920040000001</v>
       </c>
       <c r="DU18" s="17">
         <v>76.171512359999994</v>
       </c>
       <c r="DV18" s="17">
         <v>156.22392264000001</v>
       </c>
       <c r="DW18" s="17">
         <v>136.00525138999998</v>
       </c>
       <c r="DX18" s="17">
         <v>148.06104744000001</v>
       </c>
       <c r="DY18" s="17">
         <v>169.07259860000002</v>
       </c>
       <c r="DZ18" s="17">
         <v>120.81381974999999</v>
       </c>
+      <c r="EA18" s="17">
+        <v>308.13047322000006</v>
+      </c>
     </row>
-    <row r="19" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="12" t="s">
         <v>128</v>
       </c>
       <c r="C19" s="17">
         <v>3.7155982718438851</v>
       </c>
       <c r="D19" s="17">
         <v>2.4908181507705121</v>
       </c>
       <c r="E19" s="17">
         <v>6.0855830254249552</v>
       </c>
       <c r="F19" s="17">
         <v>4.8271048718157887</v>
       </c>
       <c r="G19" s="17">
         <v>0</v>
       </c>
       <c r="H19" s="17">
         <v>0</v>
       </c>
       <c r="I19" s="17">
         <v>0</v>
       </c>
       <c r="J19" s="17">
@@ -7417,54 +7535,57 @@
       <c r="DR19" s="17">
         <v>494.11461053200838</v>
       </c>
       <c r="DS19" s="17">
         <v>467.27860652442956</v>
       </c>
       <c r="DT19" s="17">
         <v>445.76241724526005</v>
       </c>
       <c r="DU19" s="17">
         <v>298.1790519822049</v>
       </c>
       <c r="DV19" s="17">
         <v>215.36314442982942</v>
       </c>
       <c r="DW19" s="17">
         <v>129.60202221724609</v>
       </c>
       <c r="DX19" s="17">
         <v>143.09852313164211</v>
       </c>
       <c r="DY19" s="17">
         <v>124.6598361663569</v>
       </c>
       <c r="DZ19" s="17">
-        <v>128.99772348834847</v>
+        <v>128.99702834834846</v>
+      </c>
+      <c r="EA19" s="17">
+        <v>127.96912014332092</v>
       </c>
     </row>
-    <row r="20" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="20" t="s">
         <v>126</v>
       </c>
       <c r="C20" s="17">
         <v>3.7155982718438851</v>
       </c>
       <c r="D20" s="17">
         <v>2.4908181507705121</v>
       </c>
       <c r="E20" s="17">
         <v>6.0855830254249552</v>
       </c>
       <c r="F20" s="17">
         <v>4.8271048718157887</v>
       </c>
       <c r="G20" s="17">
         <v>0</v>
       </c>
       <c r="H20" s="17">
         <v>0</v>
       </c>
       <c r="I20" s="17">
         <v>0</v>
       </c>
       <c r="J20" s="17">
@@ -7806,54 +7927,57 @@
       <c r="DR20" s="17">
         <v>494.11461053200838</v>
       </c>
       <c r="DS20" s="17">
         <v>467.27860652442956</v>
       </c>
       <c r="DT20" s="17">
         <v>445.76241724526005</v>
       </c>
       <c r="DU20" s="17">
         <v>298.1790519822049</v>
       </c>
       <c r="DV20" s="17">
         <v>215.36314442982942</v>
       </c>
       <c r="DW20" s="17">
         <v>129.60202221724609</v>
       </c>
       <c r="DX20" s="17">
         <v>143.09852313164211</v>
       </c>
       <c r="DY20" s="17">
         <v>124.6598361663569</v>
       </c>
       <c r="DZ20" s="17">
-        <v>128.99772348834847</v>
+        <v>128.99702834834846</v>
+      </c>
+      <c r="EA20" s="17">
+        <v>127.96912014332092</v>
       </c>
     </row>
-    <row r="21" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="20" t="s">
         <v>127</v>
       </c>
       <c r="C21" s="17">
         <v>0</v>
       </c>
       <c r="D21" s="17">
         <v>0</v>
       </c>
       <c r="E21" s="17">
         <v>0</v>
       </c>
       <c r="F21" s="17">
         <v>0</v>
       </c>
       <c r="G21" s="17">
         <v>0</v>
       </c>
       <c r="H21" s="17">
         <v>0</v>
       </c>
       <c r="I21" s="17">
         <v>0</v>
       </c>
       <c r="J21" s="17">
@@ -8197,52 +8321,55 @@
       </c>
       <c r="DS21" s="17">
         <v>0</v>
       </c>
       <c r="DT21" s="17">
         <v>0</v>
       </c>
       <c r="DU21" s="17">
         <v>0</v>
       </c>
       <c r="DV21" s="17">
         <v>0</v>
       </c>
       <c r="DW21" s="17">
         <v>0</v>
       </c>
       <c r="DX21" s="17">
         <v>0</v>
       </c>
       <c r="DY21" s="17">
         <v>0</v>
       </c>
       <c r="DZ21" s="17">
         <v>0</v>
       </c>
+      <c r="EA21" s="17">
+        <v>0</v>
+      </c>
     </row>
-    <row r="22" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="12" t="s">
         <v>129</v>
       </c>
       <c r="C22" s="17">
         <v>95.922195555319306</v>
       </c>
       <c r="D22" s="17">
         <v>74.596487321264391</v>
       </c>
       <c r="E22" s="17">
         <v>83.391190741586499</v>
       </c>
       <c r="F22" s="17">
         <v>97.499320883620527</v>
       </c>
       <c r="G22" s="17">
         <v>87.070000000000007</v>
       </c>
       <c r="H22" s="17">
         <v>81.62</v>
       </c>
       <c r="I22" s="17">
         <v>113.20000000000002</v>
       </c>
       <c r="J22" s="17">
@@ -8586,52 +8713,55 @@
       </c>
       <c r="DS22" s="17">
         <v>3876.2564148700017</v>
       </c>
       <c r="DT22" s="17">
         <v>4102.5981477200003</v>
       </c>
       <c r="DU22" s="17">
         <v>4472.8560314000006</v>
       </c>
       <c r="DV22" s="17">
         <v>4645.5148038400002</v>
       </c>
       <c r="DW22" s="17">
         <v>5925.4396831200002</v>
       </c>
       <c r="DX22" s="17">
         <v>5610.5943318700001</v>
       </c>
       <c r="DY22" s="17">
         <v>4568.079158980001</v>
       </c>
       <c r="DZ22" s="17">
         <v>4267.9831428799998</v>
       </c>
+      <c r="EA22" s="17">
+        <v>4801.2421783000009</v>
+      </c>
     </row>
-    <row r="23" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="20" t="s">
         <v>126</v>
       </c>
       <c r="C23" s="17">
         <v>59.708808610930063</v>
       </c>
       <c r="D23" s="17">
         <v>46.757172860326101</v>
       </c>
       <c r="E23" s="17">
         <v>58.275976958165167</v>
       </c>
       <c r="F23" s="17">
         <v>72.923990645384563</v>
       </c>
       <c r="G23" s="17">
         <v>63.140000000000008</v>
       </c>
       <c r="H23" s="17">
         <v>62.589999999999996</v>
       </c>
       <c r="I23" s="17">
         <v>85.27000000000001</v>
       </c>
       <c r="J23" s="17">
@@ -8975,52 +9105,55 @@
       </c>
       <c r="DS23" s="17">
         <v>611.17801438000015</v>
       </c>
       <c r="DT23" s="17">
         <v>606.86739275000002</v>
       </c>
       <c r="DU23" s="17">
         <v>814.41802170999995</v>
       </c>
       <c r="DV23" s="17">
         <v>849.12607564999985</v>
       </c>
       <c r="DW23" s="17">
         <v>1412.5171787999996</v>
       </c>
       <c r="DX23" s="17">
         <v>1395.5734087799999</v>
       </c>
       <c r="DY23" s="17">
         <v>1704.1468820700004</v>
       </c>
       <c r="DZ23" s="17">
         <v>2198.9572825999999</v>
       </c>
+      <c r="EA23" s="17">
+        <v>1734.0149756900003</v>
+      </c>
     </row>
-    <row r="24" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="20" t="s">
         <v>127</v>
       </c>
       <c r="C24" s="17">
         <v>36.213386944389242</v>
       </c>
       <c r="D24" s="17">
         <v>27.839314460938287</v>
       </c>
       <c r="E24" s="17">
         <v>25.115213783421332</v>
       </c>
       <c r="F24" s="17">
         <v>24.57533023823596</v>
       </c>
       <c r="G24" s="17">
         <v>23.93</v>
       </c>
       <c r="H24" s="17">
         <v>19.03</v>
       </c>
       <c r="I24" s="17">
         <v>27.93</v>
       </c>
       <c r="J24" s="17">
@@ -9364,52 +9497,55 @@
       </c>
       <c r="DS24" s="17">
         <v>3265.0784004900015</v>
       </c>
       <c r="DT24" s="17">
         <v>3495.7307549699999</v>
       </c>
       <c r="DU24" s="17">
         <v>3658.4380096900004</v>
       </c>
       <c r="DV24" s="17">
         <v>3796.3887281900006</v>
       </c>
       <c r="DW24" s="17">
         <v>4512.9225043200004</v>
       </c>
       <c r="DX24" s="17">
         <v>4215.02092309</v>
       </c>
       <c r="DY24" s="17">
         <v>2863.9322769100004</v>
       </c>
       <c r="DZ24" s="17">
         <v>2069.02586028</v>
       </c>
+      <c r="EA24" s="17">
+        <v>3067.2272026100009</v>
+      </c>
     </row>
-    <row r="25" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="12" t="s">
         <v>130</v>
       </c>
       <c r="C25" s="17">
         <v>41.512623520882073</v>
       </c>
       <c r="D25" s="17">
         <v>4.8281180146032838</v>
       </c>
       <c r="E25" s="17">
         <v>5.4157343562953066</v>
       </c>
       <c r="F25" s="17">
         <v>5.8714413047986609</v>
       </c>
       <c r="G25" s="17">
         <v>14.370000000000001</v>
       </c>
       <c r="H25" s="17">
         <v>19.979999999999997</v>
       </c>
       <c r="I25" s="17">
         <v>32.33</v>
       </c>
       <c r="J25" s="17">
@@ -9751,54 +9887,57 @@
       <c r="DR25" s="17">
         <v>619.66450305330534</v>
       </c>
       <c r="DS25" s="17">
         <v>653.64940784698615</v>
       </c>
       <c r="DT25" s="17">
         <v>645.84764072921735</v>
       </c>
       <c r="DU25" s="17">
         <v>671.14307518759801</v>
       </c>
       <c r="DV25" s="17">
         <v>673.2309508309404</v>
       </c>
       <c r="DW25" s="17">
         <v>697.99295671710502</v>
       </c>
       <c r="DX25" s="17">
         <v>704.98892020608139</v>
       </c>
       <c r="DY25" s="17">
         <v>686.1968158784274</v>
       </c>
       <c r="DZ25" s="17">
-        <v>691.29314974795636</v>
+        <v>691.31763229118349</v>
+      </c>
+      <c r="EA25" s="17">
+        <v>732.3965493984706</v>
       </c>
     </row>
-    <row r="26" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="20" t="s">
         <v>126</v>
       </c>
       <c r="C26" s="17">
         <v>41.512623520882073</v>
       </c>
       <c r="D26" s="17">
         <v>4.8281180146032838</v>
       </c>
       <c r="E26" s="17">
         <v>5.4157343562953066</v>
       </c>
       <c r="F26" s="17">
         <v>5.7754259374897723</v>
       </c>
       <c r="G26" s="17">
         <v>14.370000000000001</v>
       </c>
       <c r="H26" s="17">
         <v>18.679999999999996</v>
       </c>
       <c r="I26" s="17">
         <v>31.99</v>
       </c>
       <c r="J26" s="17">
@@ -10140,54 +10279,57 @@
       <c r="DR26" s="17">
         <v>556.69599332674636</v>
       </c>
       <c r="DS26" s="17">
         <v>569.91586816172946</v>
       </c>
       <c r="DT26" s="17">
         <v>554.78720112400288</v>
       </c>
       <c r="DU26" s="17">
         <v>550.97205485152074</v>
       </c>
       <c r="DV26" s="17">
         <v>538.43471730106319</v>
       </c>
       <c r="DW26" s="17">
         <v>541.77344024754439</v>
       </c>
       <c r="DX26" s="17">
         <v>541.12786106822773</v>
       </c>
       <c r="DY26" s="17">
         <v>536.42401139719937</v>
       </c>
       <c r="DZ26" s="17">
-        <v>541.74587122598246</v>
+        <v>550.91293032222825</v>
+      </c>
+      <c r="EA26" s="17">
+        <v>568.23972191978623</v>
       </c>
     </row>
-    <row r="27" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="20" t="s">
         <v>127</v>
       </c>
       <c r="C27" s="17">
         <v>0</v>
       </c>
       <c r="D27" s="17">
         <v>0</v>
       </c>
       <c r="E27" s="17">
         <v>0</v>
       </c>
       <c r="F27" s="17">
         <v>9.6015367308888169E-2</v>
       </c>
       <c r="G27" s="17">
         <v>0</v>
       </c>
       <c r="H27" s="17">
         <v>1.3</v>
       </c>
       <c r="I27" s="17">
         <v>0.33999999999999997</v>
       </c>
       <c r="J27" s="17">
@@ -10529,54 +10671,57 @@
       <c r="DR27" s="17">
         <v>62.968509726559013</v>
       </c>
       <c r="DS27" s="17">
         <v>83.73353968525663</v>
       </c>
       <c r="DT27" s="17">
         <v>91.060439605214469</v>
       </c>
       <c r="DU27" s="17">
         <v>120.17102033607731</v>
       </c>
       <c r="DV27" s="17">
         <v>134.79623352987727</v>
       </c>
       <c r="DW27" s="17">
         <v>156.21951646956066</v>
       </c>
       <c r="DX27" s="17">
         <v>163.86105913785363</v>
       </c>
       <c r="DY27" s="17">
         <v>149.77280448122806</v>
       </c>
       <c r="DZ27" s="17">
-        <v>149.54727852197388</v>
+        <v>140.40470196895521</v>
+      </c>
+      <c r="EA27" s="17">
+        <v>164.15682747868442</v>
       </c>
     </row>
-    <row r="28" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="12" t="s">
         <v>131</v>
       </c>
       <c r="C28" s="17">
         <v>1128.5519686428711</v>
       </c>
       <c r="D28" s="17">
         <v>886.92906601133905</v>
       </c>
       <c r="E28" s="17">
         <v>970.35241567487856</v>
       </c>
       <c r="F28" s="17">
         <v>1025.5788129527482</v>
       </c>
       <c r="G28" s="17">
         <v>1062.981802137753</v>
       </c>
       <c r="H28" s="17">
         <v>1197.6029649547131</v>
       </c>
       <c r="I28" s="17">
         <v>1280.6347639277371</v>
       </c>
       <c r="J28" s="17">
@@ -10606,57 +10751,57 @@
       <c r="R28" s="17">
         <v>1825.7252246519761</v>
       </c>
       <c r="S28" s="17">
         <v>2014.6554181613501</v>
       </c>
       <c r="T28" s="17">
         <v>2169.8563513817603</v>
       </c>
       <c r="U28" s="17">
         <v>2355.5509803842692</v>
       </c>
       <c r="V28" s="17">
         <v>2288.2784136872524</v>
       </c>
       <c r="W28" s="17">
         <v>2472.645731030751</v>
       </c>
       <c r="X28" s="17">
         <v>2609.6609693201476</v>
       </c>
       <c r="Y28" s="17">
         <v>3114.5906055748587</v>
       </c>
       <c r="Z28" s="17">
-        <v>3376.094136071536</v>
+        <v>3876.094136071536</v>
       </c>
       <c r="AA28" s="17">
         <v>3101.2500545412922</v>
       </c>
       <c r="AB28" s="17">
-        <v>3284.1120980091873</v>
+        <v>2984.1120980091873</v>
       </c>
       <c r="AC28" s="17">
         <v>3903.6736402676547</v>
       </c>
       <c r="AD28" s="17">
         <v>908.36740342722442</v>
       </c>
       <c r="AE28" s="17">
         <v>924.40574084310879</v>
       </c>
       <c r="AF28" s="17">
         <v>939.57407825899406</v>
       </c>
       <c r="AG28" s="17">
         <v>970.35241567487856</v>
       </c>
       <c r="AH28" s="17">
         <v>990.82401499434673</v>
       </c>
       <c r="AI28" s="17">
         <v>997.03561431381377</v>
       </c>
       <c r="AJ28" s="17">
         <v>1020.6072136332812</v>
       </c>
@@ -10876,96 +11021,99 @@
       <c r="DD28" s="17">
         <v>2667.9643627388232</v>
       </c>
       <c r="DE28" s="17">
         <v>2609.6609693201476</v>
       </c>
       <c r="DF28" s="17">
         <v>2764.0635767402678</v>
       </c>
       <c r="DG28" s="17">
         <v>2856.0273678079116</v>
       </c>
       <c r="DH28" s="17">
         <v>2931.324685481185</v>
       </c>
       <c r="DI28" s="17">
         <v>3114.5906055748587</v>
       </c>
       <c r="DJ28" s="17">
         <v>3598.0430252154219</v>
       </c>
       <c r="DK28" s="17">
         <v>3696.2423794943129</v>
       </c>
       <c r="DL28" s="17">
-        <v>3473.7878636768914</v>
+        <v>3973.7878636768914</v>
       </c>
       <c r="DM28" s="17">
-        <v>3376.094136071536</v>
+        <v>3876.094136071536</v>
       </c>
       <c r="DN28" s="17">
-        <v>2855.8363199563391</v>
+        <v>3355.8363199563391</v>
       </c>
       <c r="DO28" s="17">
         <v>3048.6617012052916</v>
       </c>
       <c r="DP28" s="17">
         <v>3096.2083987215597</v>
       </c>
       <c r="DQ28" s="17">
         <v>3101.2500545412922</v>
       </c>
       <c r="DR28" s="17">
         <v>3123.8169780691292</v>
       </c>
       <c r="DS28" s="17">
-        <v>3282.3459510116195</v>
+        <v>2982.3459510116195</v>
       </c>
       <c r="DT28" s="17">
-        <v>3730.6204695504121</v>
+        <v>3430.6204695504121</v>
       </c>
       <c r="DU28" s="17">
-        <v>3284.1120980091873</v>
+        <v>2984.1120980091873</v>
       </c>
       <c r="DV28" s="17">
-        <v>3948.4845875215829</v>
+        <v>3648.4845875215829</v>
       </c>
       <c r="DW28" s="17">
-        <v>4380.1998381179419</v>
+        <v>4080.1998381179415</v>
       </c>
       <c r="DX28" s="17">
-        <v>4364.7593190944954</v>
+        <v>4064.7593190944958</v>
       </c>
       <c r="DY28" s="17">
         <v>3903.6736402676547</v>
       </c>
       <c r="DZ28" s="17">
-        <v>4242.2342382899515</v>
+        <v>4239.3183495499516</v>
+      </c>
+      <c r="EA28" s="17">
+        <v>4469.6209770491214</v>
       </c>
     </row>
-    <row r="29" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="12" t="s">
         <v>132</v>
       </c>
       <c r="C29" s="17">
         <v>0</v>
       </c>
       <c r="D29" s="17">
         <v>0</v>
       </c>
       <c r="E29" s="17">
         <v>0</v>
       </c>
       <c r="F29" s="17">
         <v>0</v>
       </c>
       <c r="G29" s="17">
         <v>0</v>
       </c>
       <c r="H29" s="17">
         <v>0</v>
       </c>
       <c r="I29" s="17">
         <v>0</v>
       </c>
       <c r="J29" s="17">
@@ -11309,52 +11457,55 @@
       </c>
       <c r="DS29" s="17">
         <v>0.71565376999999997</v>
       </c>
       <c r="DT29" s="17">
         <v>0.64077677</v>
       </c>
       <c r="DU29" s="17">
         <v>0.60723377000000001</v>
       </c>
       <c r="DV29" s="17">
         <v>0.58495648999999994</v>
       </c>
       <c r="DW29" s="17">
         <v>1.60688601</v>
       </c>
       <c r="DX29" s="17">
         <v>1.8641988200000001</v>
       </c>
       <c r="DY29" s="17">
         <v>2.39361377</v>
       </c>
       <c r="DZ29" s="17">
         <v>3.86495283</v>
       </c>
+      <c r="EA29" s="17">
+        <v>3.7470290799999999</v>
+      </c>
     </row>
-    <row r="30" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="20" t="s">
         <v>126</v>
       </c>
       <c r="C30" s="17">
         <v>0</v>
       </c>
       <c r="D30" s="17">
         <v>0</v>
       </c>
       <c r="E30" s="17">
         <v>0</v>
       </c>
       <c r="F30" s="17">
         <v>0</v>
       </c>
       <c r="G30" s="17">
         <v>0</v>
       </c>
       <c r="H30" s="17">
         <v>0</v>
       </c>
       <c r="I30" s="17">
         <v>0</v>
       </c>
       <c r="J30" s="17">
@@ -11698,52 +11849,55 @@
       </c>
       <c r="DS30" s="17">
         <v>0.71565376999999997</v>
       </c>
       <c r="DT30" s="17">
         <v>0.64077677</v>
       </c>
       <c r="DU30" s="17">
         <v>0.60723377000000001</v>
       </c>
       <c r="DV30" s="17">
         <v>0.58495648999999994</v>
       </c>
       <c r="DW30" s="17">
         <v>1.60688601</v>
       </c>
       <c r="DX30" s="17">
         <v>1.8641988200000001</v>
       </c>
       <c r="DY30" s="17">
         <v>2.39361377</v>
       </c>
       <c r="DZ30" s="17">
         <v>3.86495283</v>
       </c>
+      <c r="EA30" s="17">
+        <v>3.7470290799999999</v>
+      </c>
     </row>
-    <row r="31" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="12" t="s">
         <v>133</v>
       </c>
       <c r="C31" s="17">
         <v>1128.5519686428711</v>
       </c>
       <c r="D31" s="17">
         <v>886.92906601133905</v>
       </c>
       <c r="E31" s="17">
         <v>970.35241567487856</v>
       </c>
       <c r="F31" s="17">
         <v>1025.5788129527482</v>
       </c>
       <c r="G31" s="17">
         <v>1062.981802137753</v>
       </c>
       <c r="H31" s="17">
         <v>1197.6029649547131</v>
       </c>
       <c r="I31" s="17">
         <v>1280.6347639277371</v>
       </c>
       <c r="J31" s="17">
@@ -11773,57 +11927,57 @@
       <c r="R31" s="17">
         <v>1825.7252246519761</v>
       </c>
       <c r="S31" s="17">
         <v>2014.6554181613501</v>
       </c>
       <c r="T31" s="17">
         <v>2169.8563513817603</v>
       </c>
       <c r="U31" s="17">
         <v>2355.5509803842692</v>
       </c>
       <c r="V31" s="17">
         <v>2288.2784136872524</v>
       </c>
       <c r="W31" s="17">
         <v>2470.579557757143</v>
       </c>
       <c r="X31" s="17">
         <v>2608.2377314861837</v>
       </c>
       <c r="Y31" s="17">
         <v>3112.4989448953179</v>
       </c>
       <c r="Z31" s="17">
-        <v>3375.5127068977354</v>
+        <v>3875.5127068977354</v>
       </c>
       <c r="AA31" s="17">
         <v>3100.6227407712922</v>
       </c>
       <c r="AB31" s="17">
-        <v>3283.5048642391871</v>
+        <v>2983.5048642391871</v>
       </c>
       <c r="AC31" s="17">
         <v>3901.2800264976549</v>
       </c>
       <c r="AD31" s="17">
         <v>908.36740342722442</v>
       </c>
       <c r="AE31" s="17">
         <v>924.40574084310879</v>
       </c>
       <c r="AF31" s="17">
         <v>939.57407825899406</v>
       </c>
       <c r="AG31" s="17">
         <v>970.35241567487856</v>
       </c>
       <c r="AH31" s="17">
         <v>990.82401499434673</v>
       </c>
       <c r="AI31" s="17">
         <v>997.03561431381377</v>
       </c>
       <c r="AJ31" s="17">
         <v>1020.6072136332812</v>
       </c>
@@ -12043,96 +12197,99 @@
       <c r="DD31" s="17">
         <v>2666.2506728801732</v>
       </c>
       <c r="DE31" s="17">
         <v>2608.2377314861837</v>
       </c>
       <c r="DF31" s="17">
         <v>2762.3383951807746</v>
       </c>
       <c r="DG31" s="17">
         <v>2853.8290770931994</v>
       </c>
       <c r="DH31" s="17">
         <v>2929.0294314643293</v>
       </c>
       <c r="DI31" s="17">
         <v>3112.4989448953179</v>
       </c>
       <c r="DJ31" s="17">
         <v>3595.9889582554379</v>
       </c>
       <c r="DK31" s="17">
         <v>3695.4568192700112</v>
       </c>
       <c r="DL31" s="17">
-        <v>3472.8577124219973</v>
+        <v>3972.8577124219973</v>
       </c>
       <c r="DM31" s="17">
-        <v>3375.5127068977354</v>
+        <v>3875.5127068977354</v>
       </c>
       <c r="DN31" s="17">
-        <v>2855.2973951863391</v>
+        <v>3355.2973951863391</v>
       </c>
       <c r="DO31" s="17">
         <v>3048.1735204352917</v>
       </c>
       <c r="DP31" s="17">
         <v>3095.4383219515598</v>
       </c>
       <c r="DQ31" s="17">
         <v>3100.6227407712922</v>
       </c>
       <c r="DR31" s="17">
         <v>3123.2108332991293</v>
       </c>
       <c r="DS31" s="17">
-        <v>3281.6302972416197</v>
+        <v>2981.6302972416197</v>
       </c>
       <c r="DT31" s="17">
-        <v>3729.9796927804123</v>
+        <v>3429.9796927804123</v>
       </c>
       <c r="DU31" s="17">
-        <v>3283.5048642391871</v>
+        <v>2983.5048642391871</v>
       </c>
       <c r="DV31" s="17">
-        <v>3947.8996310315829</v>
+        <v>3647.8996310315829</v>
       </c>
       <c r="DW31" s="17">
-        <v>4378.5929521079415</v>
+        <v>4078.5929521079415</v>
       </c>
       <c r="DX31" s="17">
-        <v>4362.8951202744956</v>
+        <v>4062.8951202744956</v>
       </c>
       <c r="DY31" s="17">
         <v>3901.2800264976549</v>
       </c>
       <c r="DZ31" s="17">
-        <v>4238.3692854599512</v>
+        <v>4235.4533967199513</v>
+      </c>
+      <c r="EA31" s="17">
+        <v>4465.8739479691212</v>
       </c>
     </row>
-    <row r="32" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="20" t="s">
         <v>126</v>
       </c>
       <c r="C32" s="17">
         <v>228.5519686428712</v>
       </c>
       <c r="D32" s="17">
         <v>119.42</v>
       </c>
       <c r="E32" s="17">
         <v>111.13</v>
       </c>
       <c r="F32" s="17">
         <v>101.11</v>
       </c>
       <c r="G32" s="17">
         <v>103.74</v>
       </c>
       <c r="H32" s="17">
         <v>72.959999999999994</v>
       </c>
       <c r="I32" s="17">
         <v>65.95</v>
       </c>
       <c r="J32" s="17">
@@ -12476,52 +12633,55 @@
       </c>
       <c r="DS32" s="17">
         <v>29.426257621619861</v>
       </c>
       <c r="DT32" s="17">
         <v>28.222384640412201</v>
       </c>
       <c r="DU32" s="17">
         <v>28.091665869186684</v>
       </c>
       <c r="DV32" s="17">
         <v>27.669049961582715</v>
       </c>
       <c r="DW32" s="17">
         <v>26.435091147942313</v>
       </c>
       <c r="DX32" s="17">
         <v>26.40232454449615</v>
       </c>
       <c r="DY32" s="17">
         <v>26.387168897655119</v>
       </c>
       <c r="DZ32" s="17">
         <v>26.644752999951795</v>
       </c>
+      <c r="EA32" s="17">
+        <v>26.748372719121722</v>
+      </c>
     </row>
-    <row r="33" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="20" t="s">
         <v>127</v>
       </c>
       <c r="C33" s="17">
         <v>900</v>
       </c>
       <c r="D33" s="17">
         <v>767.50906601133909</v>
       </c>
       <c r="E33" s="17">
         <v>859.22241567487856</v>
       </c>
       <c r="F33" s="17">
         <v>924.46881295274829</v>
       </c>
       <c r="G33" s="17">
         <v>959.24180213775298</v>
       </c>
       <c r="H33" s="17">
         <v>1124.6429649547131</v>
       </c>
       <c r="I33" s="17">
         <v>1214.6847639277371</v>
       </c>
       <c r="J33" s="17">
@@ -12551,57 +12711,57 @@
       <c r="R33" s="17">
         <v>1776.604389811976</v>
       </c>
       <c r="S33" s="17">
         <v>1955.5696257913501</v>
       </c>
       <c r="T33" s="17">
         <v>2104.0294657917602</v>
       </c>
       <c r="U33" s="17">
         <v>2312.4552507742692</v>
       </c>
       <c r="V33" s="17">
         <v>2247.2221657972523</v>
       </c>
       <c r="W33" s="17">
         <v>2434.8660530570896</v>
       </c>
       <c r="X33" s="17">
         <v>2574.4295676556958</v>
       </c>
       <c r="Y33" s="17">
         <v>3081.3847122832285</v>
       </c>
       <c r="Z33" s="17">
-        <v>3345.1614598292695</v>
+        <v>3845.1614598292695</v>
       </c>
       <c r="AA33" s="17">
         <v>3071.0372897248285</v>
       </c>
       <c r="AB33" s="17">
-        <v>3255.4131983700004</v>
+        <v>2955.4131983700004</v>
       </c>
       <c r="AC33" s="17">
         <v>3874.8928575999998</v>
       </c>
       <c r="AD33" s="17">
         <v>790.43740342722435</v>
       </c>
       <c r="AE33" s="17">
         <v>813.36574084310882</v>
       </c>
       <c r="AF33" s="17">
         <v>836.29407825899409</v>
       </c>
       <c r="AG33" s="17">
         <v>859.22241567487856</v>
       </c>
       <c r="AH33" s="17">
         <v>875.53401499434676</v>
       </c>
       <c r="AI33" s="17">
         <v>891.84561431381383</v>
       </c>
       <c r="AJ33" s="17">
         <v>908.15721363328112</v>
       </c>
@@ -12821,96 +12981,99 @@
       <c r="DD33" s="17">
         <v>2633.0818631167967</v>
       </c>
       <c r="DE33" s="17">
         <v>2574.4295676556958</v>
       </c>
       <c r="DF33" s="17">
         <v>2726.9765570004411</v>
       </c>
       <c r="DG33" s="17">
         <v>2819.5564298952431</v>
       </c>
       <c r="DH33" s="17">
         <v>2895.1742590120311</v>
       </c>
       <c r="DI33" s="17">
         <v>3081.3847122832285</v>
       </c>
       <c r="DJ33" s="17">
         <v>3562.0666491272582</v>
       </c>
       <c r="DK33" s="17">
         <v>3661.4009669298771</v>
       </c>
       <c r="DL33" s="17">
-        <v>3439.26623179426</v>
+        <v>3939.26623179426</v>
       </c>
       <c r="DM33" s="17">
-        <v>3345.1614598292695</v>
+        <v>3845.1614598292695</v>
       </c>
       <c r="DN33" s="17">
-        <v>2825.3560458125403</v>
+        <v>3325.3560458125403</v>
       </c>
       <c r="DO33" s="17">
         <v>3016.9808205545141</v>
       </c>
       <c r="DP33" s="17">
         <v>3065.2092234980801</v>
       </c>
       <c r="DQ33" s="17">
         <v>3071.0372897248285</v>
       </c>
       <c r="DR33" s="17">
         <v>3093.9425267800002</v>
       </c>
       <c r="DS33" s="17">
-        <v>3252.20403962</v>
+        <v>2952.20403962</v>
       </c>
       <c r="DT33" s="17">
-        <v>3701.7573081400001</v>
+        <v>3401.7573081400001</v>
       </c>
       <c r="DU33" s="17">
-        <v>3255.4131983700004</v>
+        <v>2955.4131983700004</v>
       </c>
       <c r="DV33" s="17">
-        <v>3920.23058107</v>
+        <v>3620.23058107</v>
       </c>
       <c r="DW33" s="17">
-        <v>4352.1578609599992</v>
+        <v>4052.1578609599992</v>
       </c>
       <c r="DX33" s="17">
-        <v>4336.4927957299997</v>
+        <v>4036.4927957299997</v>
       </c>
       <c r="DY33" s="17">
         <v>3874.8928575999998</v>
       </c>
       <c r="DZ33" s="17">
-        <v>4211.7245324599999</v>
+        <v>4208.80864372</v>
+      </c>
+      <c r="EA33" s="17">
+        <v>4439.1255752499992</v>
       </c>
     </row>
-    <row r="34" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="12" t="s">
         <v>136</v>
       </c>
       <c r="C34" s="17">
         <v>0</v>
       </c>
       <c r="D34" s="17">
         <v>0</v>
       </c>
       <c r="E34" s="17">
         <v>0</v>
       </c>
       <c r="F34" s="17">
         <v>0</v>
       </c>
       <c r="G34" s="17">
         <v>0</v>
       </c>
       <c r="H34" s="17">
         <v>0</v>
       </c>
       <c r="I34" s="17">
         <v>0</v>
       </c>
       <c r="J34" s="17">
@@ -13252,54 +13415,57 @@
       <c r="DR34" s="17">
         <v>2028.0601651499999</v>
       </c>
       <c r="DS34" s="17">
         <v>1637.26971226</v>
       </c>
       <c r="DT34" s="17">
         <v>1475.14283138</v>
       </c>
       <c r="DU34" s="17">
         <v>1840.4652301000001</v>
       </c>
       <c r="DV34" s="17">
         <v>1664.5539169799999</v>
       </c>
       <c r="DW34" s="17">
         <v>1956.7611671700001</v>
       </c>
       <c r="DX34" s="17">
         <v>1942.0864239100001</v>
       </c>
       <c r="DY34" s="17">
         <v>2221.2717377099998</v>
       </c>
       <c r="DZ34" s="17">
-        <v>1655.0021860899999</v>
+        <v>1746.4754120299997</v>
+      </c>
+      <c r="EA34" s="17">
+        <v>1894.18215908</v>
       </c>
     </row>
-    <row r="35" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="12" t="s">
         <v>134</v>
       </c>
       <c r="C35" s="17">
         <v>0</v>
       </c>
       <c r="D35" s="17">
         <v>0</v>
       </c>
       <c r="E35" s="17">
         <v>0</v>
       </c>
       <c r="F35" s="17">
         <v>0</v>
       </c>
       <c r="G35" s="17">
         <v>0</v>
       </c>
       <c r="H35" s="17">
         <v>0</v>
       </c>
       <c r="I35" s="17">
         <v>0</v>
       </c>
       <c r="J35" s="17">
@@ -13641,54 +13807,57 @@
       <c r="DR35" s="17">
         <v>1741.8838082699999</v>
       </c>
       <c r="DS35" s="17">
         <v>1320.1165187399999</v>
       </c>
       <c r="DT35" s="17">
         <v>1098.39487622</v>
       </c>
       <c r="DU35" s="17">
         <v>1463.7870652700001</v>
       </c>
       <c r="DV35" s="17">
         <v>1325.5113885399999</v>
       </c>
       <c r="DW35" s="17">
         <v>1557.7017384200001</v>
       </c>
       <c r="DX35" s="17">
         <v>1530.4070462499999</v>
       </c>
       <c r="DY35" s="17">
         <v>1740.8283908599999</v>
       </c>
       <c r="DZ35" s="17">
-        <v>1167.7788851400001</v>
+        <v>1259.2521110799998</v>
+      </c>
+      <c r="EA35" s="17">
+        <v>1305.10660121</v>
       </c>
     </row>
-    <row r="36" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="14" t="s">
         <v>135</v>
       </c>
       <c r="C36" s="18">
         <v>0</v>
       </c>
       <c r="D36" s="18">
         <v>0</v>
       </c>
       <c r="E36" s="18">
         <v>0</v>
       </c>
       <c r="F36" s="18">
         <v>0</v>
       </c>
       <c r="G36" s="18">
         <v>0</v>
       </c>
       <c r="H36" s="18">
         <v>0</v>
       </c>
       <c r="I36" s="18">
         <v>0</v>
       </c>
       <c r="J36" s="18">
@@ -14032,78 +14201,81 @@
       </c>
       <c r="DS36" s="18">
         <v>317.15319352</v>
       </c>
       <c r="DT36" s="18">
         <v>376.74795515999995</v>
       </c>
       <c r="DU36" s="18">
         <v>376.6781648299999</v>
       </c>
       <c r="DV36" s="18">
         <v>339.04252844000001</v>
       </c>
       <c r="DW36" s="18">
         <v>399.05942875000011</v>
       </c>
       <c r="DX36" s="18">
         <v>411.67937766000011</v>
       </c>
       <c r="DY36" s="18">
         <v>480.44334684999995</v>
       </c>
       <c r="DZ36" s="18">
         <v>487.22330094999973</v>
       </c>
+      <c r="EA36" s="18">
+        <v>589.07555786999978</v>
+      </c>
     </row>
-    <row r="37" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="12" t="s">
         <v>137</v>
       </c>
       <c r="C37" s="17">
         <v>7150.9647589636907</v>
       </c>
       <c r="D37" s="17">
         <v>9297.8279368986477</v>
       </c>
       <c r="E37" s="17">
         <v>10124.713055539596</v>
       </c>
       <c r="F37" s="17">
         <v>12026.858053767288</v>
       </c>
       <c r="G37" s="17">
         <v>16188.89518411939</v>
       </c>
       <c r="H37" s="17">
         <v>18367.19674506921</v>
       </c>
       <c r="I37" s="17">
         <v>21659.845585503055</v>
       </c>
       <c r="J37" s="17">
-        <v>25709.893179405914</v>
+        <v>25709.909149605915</v>
       </c>
       <c r="K37" s="17">
         <v>28328.411996935352</v>
       </c>
       <c r="L37" s="17">
         <v>34898.123688946471</v>
       </c>
       <c r="M37" s="17">
         <v>36658.267131284381</v>
       </c>
       <c r="N37" s="17">
         <v>36466.414428054763</v>
       </c>
       <c r="O37" s="17">
         <v>36978.798655364008</v>
       </c>
       <c r="P37" s="17">
         <v>33322.879537815963</v>
       </c>
       <c r="Q37" s="17">
         <v>32375.130624710579</v>
       </c>
       <c r="R37" s="17">
         <v>32085.574250444835</v>
       </c>
@@ -14113,54 +14285,54 @@
       <c r="T37" s="17">
         <v>28298.821192749758</v>
       </c>
       <c r="U37" s="17">
         <v>27243.682431608046</v>
       </c>
       <c r="V37" s="17">
         <v>26998.542449754033</v>
       </c>
       <c r="W37" s="17">
         <v>22765.717236823166</v>
       </c>
       <c r="X37" s="17">
         <v>22827.517532445858</v>
       </c>
       <c r="Y37" s="17">
         <v>26669.676057862896</v>
       </c>
       <c r="Z37" s="17">
         <v>30206.077302144538</v>
       </c>
       <c r="AA37" s="17">
         <v>41770.480468771275</v>
       </c>
       <c r="AB37" s="17">
-        <v>35849.901779446562</v>
+        <v>35850.354050446564</v>
       </c>
       <c r="AC37" s="17">
-        <v>39821.25478389574</v>
+        <v>39822.833205495743</v>
       </c>
       <c r="AD37" s="17">
         <v>9535.9483664132185</v>
       </c>
       <c r="AE37" s="17">
         <v>9976.2325818878489</v>
       </c>
       <c r="AF37" s="17">
         <v>10059.66388456982</v>
       </c>
       <c r="AG37" s="17">
         <v>10124.713055539596</v>
       </c>
       <c r="AH37" s="17">
         <v>10677.568115509284</v>
       </c>
       <c r="AI37" s="17">
         <v>10686.602912822869</v>
       </c>
       <c r="AJ37" s="17">
         <v>11367.72795290895</v>
       </c>
       <c r="AK37" s="17">
         <v>12026.858053767288</v>
       </c>
@@ -14179,60 +14351,60 @@
       <c r="AP37" s="17">
         <v>16748.247965915536</v>
       </c>
       <c r="AQ37" s="17">
         <v>17474.940317847584</v>
       </c>
       <c r="AR37" s="17">
         <v>17310.938675393627</v>
       </c>
       <c r="AS37" s="17">
         <v>18367.19674506921</v>
       </c>
       <c r="AT37" s="17">
         <v>19281.968818179346</v>
       </c>
       <c r="AU37" s="17">
         <v>20234.333905206517</v>
       </c>
       <c r="AV37" s="17">
         <v>20077.274047149673</v>
       </c>
       <c r="AW37" s="17">
         <v>21659.845585503055</v>
       </c>
       <c r="AX37" s="17">
-        <v>23129.016142067016</v>
+        <v>23129.023810267016</v>
       </c>
       <c r="AY37" s="17">
-        <v>24128.314922646943</v>
+        <v>24128.323442946941</v>
       </c>
       <c r="AZ37" s="17">
-        <v>23853.929963182487</v>
+        <v>23853.946535082487</v>
       </c>
       <c r="BA37" s="17">
-        <v>25709.893179405914</v>
+        <v>25709.909149605915</v>
       </c>
       <c r="BB37" s="17">
         <v>26387.611094980202</v>
       </c>
       <c r="BC37" s="17">
         <v>26817.913645539604</v>
       </c>
       <c r="BD37" s="17">
         <v>26846.878167956052</v>
       </c>
       <c r="BE37" s="17">
         <v>28328.411996935352</v>
       </c>
       <c r="BF37" s="17">
         <v>30709.357758787664</v>
       </c>
       <c r="BG37" s="17">
         <v>31229.817160599072</v>
       </c>
       <c r="BH37" s="17">
         <v>31992.87736504681</v>
       </c>
       <c r="BI37" s="17">
         <v>34898.123688946471</v>
       </c>
@@ -14371,128 +14543,131 @@
       <c r="DB37" s="17">
         <v>22285.729198625915</v>
       </c>
       <c r="DC37" s="17">
         <v>22391.118820163272</v>
       </c>
       <c r="DD37" s="17">
         <v>22751.695736126389</v>
       </c>
       <c r="DE37" s="17">
         <v>22827.517532445858</v>
       </c>
       <c r="DF37" s="17">
         <v>25271.263005541721</v>
       </c>
       <c r="DG37" s="17">
         <v>26321.918656813585</v>
       </c>
       <c r="DH37" s="17">
         <v>26469.625714105179</v>
       </c>
       <c r="DI37" s="17">
         <v>26669.676057862896</v>
       </c>
       <c r="DJ37" s="17">
-        <v>26914.55648923224</v>
+        <v>27683.609209306611</v>
       </c>
       <c r="DK37" s="17">
         <v>30969.272876548977</v>
       </c>
       <c r="DL37" s="17">
         <v>29234.004954680557</v>
       </c>
       <c r="DM37" s="17">
         <v>30206.077302144538</v>
       </c>
       <c r="DN37" s="17">
         <v>36809.475772741636</v>
       </c>
       <c r="DO37" s="17">
         <v>35851.603668578558</v>
       </c>
       <c r="DP37" s="17">
         <v>39274.374314490313</v>
       </c>
       <c r="DQ37" s="17">
         <v>41770.480468771275</v>
       </c>
       <c r="DR37" s="17">
         <v>42491.515168823149</v>
       </c>
       <c r="DS37" s="17">
         <v>43530.315593383588</v>
       </c>
       <c r="DT37" s="17">
-        <v>43201.333794750717</v>
+        <v>43201.753163250709</v>
       </c>
       <c r="DU37" s="17">
-        <v>35849.901779446562</v>
+        <v>35850.354050446564</v>
       </c>
       <c r="DV37" s="17">
         <v>36858.310173149373</v>
       </c>
       <c r="DW37" s="17">
         <v>40228.647579339806</v>
       </c>
       <c r="DX37" s="17">
         <v>37278.710985757571</v>
       </c>
       <c r="DY37" s="17">
-        <v>39821.25478389574</v>
+        <v>39822.833205495743</v>
       </c>
       <c r="DZ37" s="17">
-        <v>42780.606475897352</v>
+        <v>42789.108943270883</v>
+      </c>
+      <c r="EA37" s="17">
+        <v>46656.592570334666</v>
       </c>
     </row>
-    <row r="38" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="12" t="s">
         <v>138</v>
       </c>
       <c r="C38" s="17">
         <v>0</v>
       </c>
       <c r="D38" s="17">
         <v>0</v>
       </c>
       <c r="E38" s="17">
         <v>3.2685735</v>
       </c>
       <c r="F38" s="17">
         <v>3.7578607999999996</v>
       </c>
       <c r="G38" s="17">
         <v>4.2066357000000005</v>
       </c>
       <c r="H38" s="17">
         <v>6.7009746000000003</v>
       </c>
       <c r="I38" s="17">
         <v>11.069073100000001</v>
       </c>
       <c r="J38" s="17">
-        <v>115.86708520000001</v>
+        <v>115.8830554</v>
       </c>
       <c r="K38" s="17">
         <v>0</v>
       </c>
       <c r="L38" s="17">
         <v>0</v>
       </c>
       <c r="M38" s="17">
         <v>0</v>
       </c>
       <c r="N38" s="17">
         <v>0</v>
       </c>
       <c r="O38" s="17">
         <v>0</v>
       </c>
       <c r="P38" s="17">
         <v>0</v>
       </c>
       <c r="Q38" s="17">
         <v>0</v>
       </c>
       <c r="R38" s="17">
         <v>0</v>
       </c>
@@ -14502,54 +14677,54 @@
       <c r="T38" s="17">
         <v>9.1641019000000004</v>
       </c>
       <c r="U38" s="17">
         <v>15.111290199999999</v>
       </c>
       <c r="V38" s="17">
         <v>18.074128299999998</v>
       </c>
       <c r="W38" s="17">
         <v>21.426026800000002</v>
       </c>
       <c r="X38" s="17">
         <v>20.973305500000002</v>
       </c>
       <c r="Y38" s="17">
         <v>119.3073306</v>
       </c>
       <c r="Z38" s="17">
         <v>294.03451200000001</v>
       </c>
       <c r="AA38" s="17">
         <v>293.33281169999998</v>
       </c>
       <c r="AB38" s="17">
-        <v>276.40588059999999</v>
+        <v>276.85815159999999</v>
       </c>
       <c r="AC38" s="17">
-        <v>286.40088530000003</v>
+        <v>287.97930690000004</v>
       </c>
       <c r="AD38" s="17">
         <v>2.6038299</v>
       </c>
       <c r="AE38" s="17">
         <v>3.1673770000000001</v>
       </c>
       <c r="AF38" s="17">
         <v>2.9749238</v>
       </c>
       <c r="AG38" s="17">
         <v>3.2685735</v>
       </c>
       <c r="AH38" s="17">
         <v>3.9658051000000003</v>
       </c>
       <c r="AI38" s="17">
         <v>4.2144992000000006</v>
       </c>
       <c r="AJ38" s="17">
         <v>4.0763673999999996</v>
       </c>
       <c r="AK38" s="17">
         <v>3.7578607999999996</v>
       </c>
@@ -14568,60 +14743,60 @@
       <c r="AP38" s="17">
         <v>4.4806659999999994</v>
       </c>
       <c r="AQ38" s="17">
         <v>5.2933620999999995</v>
       </c>
       <c r="AR38" s="17">
         <v>5.6023383999999998</v>
       </c>
       <c r="AS38" s="17">
         <v>6.7009746000000003</v>
       </c>
       <c r="AT38" s="17">
         <v>8.677837499999999</v>
       </c>
       <c r="AU38" s="17">
         <v>10.362399700000001</v>
       </c>
       <c r="AV38" s="17">
         <v>10.880716699999999</v>
       </c>
       <c r="AW38" s="17">
         <v>11.069073100000001</v>
       </c>
       <c r="AX38" s="17">
-        <v>30.185293100000003</v>
+        <v>30.1929613</v>
       </c>
       <c r="AY38" s="17">
-        <v>29.908666600000004</v>
+        <v>29.917186900000001</v>
       </c>
       <c r="AZ38" s="17">
-        <v>58.819492499999996</v>
+        <v>58.836064399999998</v>
       </c>
       <c r="BA38" s="17">
-        <v>115.86708520000001</v>
+        <v>115.8830554</v>
       </c>
       <c r="BB38" s="17">
         <v>0</v>
       </c>
       <c r="BC38" s="17">
         <v>0</v>
       </c>
       <c r="BD38" s="17">
         <v>0</v>
       </c>
       <c r="BE38" s="17">
         <v>0</v>
       </c>
       <c r="BF38" s="17">
         <v>0</v>
       </c>
       <c r="BG38" s="17">
         <v>0</v>
       </c>
       <c r="BH38" s="17">
         <v>0</v>
       </c>
       <c r="BI38" s="17">
         <v>0</v>
       </c>
@@ -14790,72 +14965,75 @@
       <c r="DL38" s="17">
         <v>285.26956079999997</v>
       </c>
       <c r="DM38" s="17">
         <v>294.03451200000001</v>
       </c>
       <c r="DN38" s="17">
         <v>294.16668860000004</v>
       </c>
       <c r="DO38" s="17">
         <v>294.0889287</v>
       </c>
       <c r="DP38" s="17">
         <v>295.7275904</v>
       </c>
       <c r="DQ38" s="17">
         <v>293.33281169999998</v>
       </c>
       <c r="DR38" s="17">
         <v>297.39465750000005</v>
       </c>
       <c r="DS38" s="17">
         <v>289.71228409999998</v>
       </c>
       <c r="DT38" s="17">
-        <v>283.76242450000001</v>
+        <v>284.18179300000003</v>
       </c>
       <c r="DU38" s="17">
-        <v>276.40588059999999</v>
+        <v>276.85815159999999</v>
       </c>
       <c r="DV38" s="17">
         <v>272.19311439999996</v>
       </c>
       <c r="DW38" s="17">
         <v>274.56261119999999</v>
       </c>
       <c r="DX38" s="17">
         <v>277.4106405</v>
       </c>
       <c r="DY38" s="17">
-        <v>286.40088530000003</v>
+        <v>287.97930690000004</v>
       </c>
       <c r="DZ38" s="17">
-        <v>286.80502530000001</v>
+        <v>287.81413730000003</v>
+      </c>
+      <c r="EA38" s="17">
+        <v>301.2296278</v>
       </c>
     </row>
-    <row r="39" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="12" t="s">
         <v>139</v>
       </c>
       <c r="C39" s="17">
         <v>541.91628770406248</v>
       </c>
       <c r="D39" s="17">
         <v>492.55120872665833</v>
       </c>
       <c r="E39" s="17">
         <v>984.09587539008589</v>
       </c>
       <c r="F39" s="17">
         <v>2184.7336605748983</v>
       </c>
       <c r="G39" s="17">
         <v>3031.8333120011243</v>
       </c>
       <c r="H39" s="17">
         <v>3454.5192147380149</v>
       </c>
       <c r="I39" s="17">
         <v>3750.2767252705144</v>
       </c>
       <c r="J39" s="17">
@@ -15199,52 +15377,55 @@
       </c>
       <c r="DS39" s="17">
         <v>6483.7557070825405</v>
       </c>
       <c r="DT39" s="17">
         <v>6262.4157570896205</v>
       </c>
       <c r="DU39" s="17">
         <v>6089.0483678062137</v>
       </c>
       <c r="DV39" s="17">
         <v>7605.0079021705678</v>
       </c>
       <c r="DW39" s="17">
         <v>10415.407835193268</v>
       </c>
       <c r="DX39" s="17">
         <v>7739.0937988335172</v>
       </c>
       <c r="DY39" s="17">
         <v>10250.477309684042</v>
       </c>
       <c r="DZ39" s="17">
         <v>12038.257334191238</v>
       </c>
+      <c r="EA39" s="17">
+        <v>15806.268674032672</v>
+      </c>
     </row>
-    <row r="40" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="12" t="s">
         <v>140</v>
       </c>
       <c r="C40" s="17">
         <v>2.5598502563497227</v>
       </c>
       <c r="D40" s="17">
         <v>2.3558329603181836</v>
       </c>
       <c r="E40" s="17">
         <v>1.6559660979509145</v>
       </c>
       <c r="F40" s="17">
         <v>1.6910179471592892</v>
       </c>
       <c r="G40" s="17">
         <v>2.5598502563497227</v>
       </c>
       <c r="H40" s="17">
         <v>2.3558329603181836</v>
       </c>
       <c r="I40" s="17">
         <v>2.644504783419944</v>
       </c>
       <c r="J40" s="17">
@@ -15588,52 +15769,55 @@
       </c>
       <c r="DS40" s="17">
         <v>4165.2416124625461</v>
       </c>
       <c r="DT40" s="17">
         <v>3873.0601610096269</v>
       </c>
       <c r="DU40" s="17">
         <v>3872.688712816217</v>
       </c>
       <c r="DV40" s="17">
         <v>5358.0987343005736</v>
       </c>
       <c r="DW40" s="17">
         <v>8125.0657551732747</v>
       </c>
       <c r="DX40" s="17">
         <v>5287.4853075635219</v>
       </c>
       <c r="DY40" s="17">
         <v>7651.0696892440492</v>
       </c>
       <c r="DZ40" s="17">
         <v>9469.4210673412454</v>
       </c>
+      <c r="EA40" s="17">
+        <v>13175.338042562662</v>
+      </c>
     </row>
-    <row r="41" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="12" t="s">
         <v>141</v>
       </c>
       <c r="C41" s="17">
         <v>539.35643744771278</v>
       </c>
       <c r="D41" s="17">
         <v>490.19537576634013</v>
       </c>
       <c r="E41" s="17">
         <v>982.43990929213498</v>
       </c>
       <c r="F41" s="17">
         <v>2183.042642627739</v>
       </c>
       <c r="G41" s="17">
         <v>3029.2734617447745</v>
       </c>
       <c r="H41" s="17">
         <v>3452.1633817776965</v>
       </c>
       <c r="I41" s="17">
         <v>3747.6322204870944</v>
       </c>
       <c r="J41" s="17">
@@ -15977,52 +16161,55 @@
       </c>
       <c r="DS41" s="17">
         <v>2318.514094619994</v>
       </c>
       <c r="DT41" s="17">
         <v>2389.3555960799931</v>
       </c>
       <c r="DU41" s="17">
         <v>2216.3596549899967</v>
       </c>
       <c r="DV41" s="17">
         <v>2246.9091678699942</v>
       </c>
       <c r="DW41" s="17">
         <v>2290.3420800199924</v>
       </c>
       <c r="DX41" s="17">
         <v>2451.6084912699948</v>
       </c>
       <c r="DY41" s="17">
         <v>2599.4076204399921</v>
       </c>
       <c r="DZ41" s="17">
         <v>2568.8362668499926</v>
       </c>
+      <c r="EA41" s="17">
+        <v>2630.9306314700098</v>
+      </c>
     </row>
-    <row r="42" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="12" t="s">
         <v>142</v>
       </c>
       <c r="C42" s="17">
         <v>0</v>
       </c>
       <c r="D42" s="17">
         <v>0</v>
       </c>
       <c r="E42" s="17">
         <v>0</v>
       </c>
       <c r="F42" s="17">
         <v>0</v>
       </c>
       <c r="G42" s="17">
         <v>0</v>
       </c>
       <c r="H42" s="17">
         <v>0</v>
       </c>
       <c r="I42" s="17">
         <v>0</v>
       </c>
       <c r="J42" s="17">
@@ -16366,52 +16553,55 @@
       </c>
       <c r="DS42" s="17">
         <v>0</v>
       </c>
       <c r="DT42" s="17">
         <v>0</v>
       </c>
       <c r="DU42" s="17">
         <v>0</v>
       </c>
       <c r="DV42" s="17">
         <v>0</v>
       </c>
       <c r="DW42" s="17">
         <v>0</v>
       </c>
       <c r="DX42" s="17">
         <v>0</v>
       </c>
       <c r="DY42" s="17">
         <v>0</v>
       </c>
       <c r="DZ42" s="17">
         <v>0</v>
       </c>
+      <c r="EA42" s="17">
+        <v>0</v>
+      </c>
     </row>
-    <row r="43" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="12" t="s">
         <v>143</v>
       </c>
       <c r="C43" s="17">
         <v>6265.7784712596276</v>
       </c>
       <c r="D43" s="17">
         <v>7264.0167782970784</v>
       </c>
       <c r="E43" s="17">
         <v>7389.3056087152127</v>
       </c>
       <c r="F43" s="17">
         <v>7825.8493453436276</v>
       </c>
       <c r="G43" s="17">
         <v>11017.203261716279</v>
       </c>
       <c r="H43" s="17">
         <v>12662.575316393526</v>
       </c>
       <c r="I43" s="17">
         <v>15453.286187075671</v>
       </c>
       <c r="J43" s="17">
@@ -16753,54 +16943,57 @@
       <c r="DR43" s="17">
         <v>25329.748471394607</v>
       </c>
       <c r="DS43" s="17">
         <v>25625.600890522841</v>
       </c>
       <c r="DT43" s="17">
         <v>25884.975331497364</v>
       </c>
       <c r="DU43" s="17">
         <v>19090.04238962719</v>
       </c>
       <c r="DV43" s="17">
         <v>17762.925325740001</v>
       </c>
       <c r="DW43" s="17">
         <v>17763.141751246814</v>
       </c>
       <c r="DX43" s="17">
         <v>18295.279152115927</v>
       </c>
       <c r="DY43" s="17">
         <v>18682.839693432397</v>
       </c>
       <c r="DZ43" s="17">
-        <v>19099.575644121363</v>
+        <v>19101.980436144899</v>
+      </c>
+      <c r="EA43" s="17">
+        <v>18978.622805080318</v>
       </c>
     </row>
-    <row r="44" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="12" t="s">
         <v>144</v>
       </c>
       <c r="C44" s="17">
         <v>218.22677453</v>
       </c>
       <c r="D44" s="17">
         <v>215.19332825524606</v>
       </c>
       <c r="E44" s="17">
         <v>214.24024073999999</v>
       </c>
       <c r="F44" s="17">
         <v>21.53318228000003</v>
       </c>
       <c r="G44" s="17">
         <v>363.34589229898472</v>
       </c>
       <c r="H44" s="17">
         <v>0</v>
       </c>
       <c r="I44" s="17">
         <v>0</v>
       </c>
       <c r="J44" s="17">
@@ -17144,52 +17337,55 @@
       </c>
       <c r="DS44" s="17">
         <v>9909.7346219799965</v>
       </c>
       <c r="DT44" s="17">
         <v>10037.844620279999</v>
       </c>
       <c r="DU44" s="17">
         <v>3013.8369457099998</v>
       </c>
       <c r="DV44" s="17">
         <v>1565.3749359400001</v>
       </c>
       <c r="DW44" s="17">
         <v>735.7556636700001</v>
       </c>
       <c r="DX44" s="17">
         <v>962.70342702999994</v>
       </c>
       <c r="DY44" s="17">
         <v>753.66954464000014</v>
       </c>
       <c r="DZ44" s="17">
         <v>926.44693853999991</v>
       </c>
+      <c r="EA44" s="17">
+        <v>954.15742193000005</v>
+      </c>
     </row>
-    <row r="45" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="20" t="s">
         <v>126</v>
       </c>
       <c r="C45" s="17">
         <v>197.02</v>
       </c>
       <c r="D45" s="17">
         <v>171.59</v>
       </c>
       <c r="E45" s="17">
         <v>138.96</v>
       </c>
       <c r="F45" s="17">
         <v>0</v>
       </c>
       <c r="G45" s="17">
         <v>0</v>
       </c>
       <c r="H45" s="17">
         <v>0</v>
       </c>
       <c r="I45" s="17">
         <v>0</v>
       </c>
       <c r="J45" s="17">
@@ -17533,52 +17729,55 @@
       </c>
       <c r="DS45" s="17">
         <v>0</v>
       </c>
       <c r="DT45" s="17">
         <v>0</v>
       </c>
       <c r="DU45" s="17">
         <v>0</v>
       </c>
       <c r="DV45" s="17">
         <v>0</v>
       </c>
       <c r="DW45" s="17">
         <v>0</v>
       </c>
       <c r="DX45" s="17">
         <v>0</v>
       </c>
       <c r="DY45" s="17">
         <v>0</v>
       </c>
       <c r="DZ45" s="17">
         <v>0</v>
       </c>
+      <c r="EA45" s="17">
+        <v>0</v>
+      </c>
     </row>
-    <row r="46" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="20" t="s">
         <v>127</v>
       </c>
       <c r="C46" s="17">
         <v>21.206774529999993</v>
       </c>
       <c r="D46" s="17">
         <v>43.603328255246062</v>
       </c>
       <c r="E46" s="17">
         <v>75.280240739999996</v>
       </c>
       <c r="F46" s="17">
         <v>21.53318228000003</v>
       </c>
       <c r="G46" s="17">
         <v>363.34589229898472</v>
       </c>
       <c r="H46" s="17">
         <v>0</v>
       </c>
       <c r="I46" s="17">
         <v>0</v>
       </c>
       <c r="J46" s="17">
@@ -17922,52 +18121,55 @@
       </c>
       <c r="DS46" s="17">
         <v>9909.7346219799965</v>
       </c>
       <c r="DT46" s="17">
         <v>10037.844620279999</v>
       </c>
       <c r="DU46" s="17">
         <v>3013.8369457099998</v>
       </c>
       <c r="DV46" s="17">
         <v>1565.3749359400001</v>
       </c>
       <c r="DW46" s="17">
         <v>735.7556636700001</v>
       </c>
       <c r="DX46" s="17">
         <v>962.70342702999994</v>
       </c>
       <c r="DY46" s="17">
         <v>753.66954464000014</v>
       </c>
       <c r="DZ46" s="17">
         <v>926.44693853999991</v>
       </c>
+      <c r="EA46" s="17">
+        <v>954.15742193000005</v>
+      </c>
     </row>
-    <row r="47" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="12" t="s">
         <v>145</v>
       </c>
       <c r="C47" s="17">
         <v>1521.2086301500001</v>
       </c>
       <c r="D47" s="17">
         <v>1953.4895135199999</v>
       </c>
       <c r="E47" s="17">
         <v>1773.29106785</v>
       </c>
       <c r="F47" s="17">
         <v>2075.20212941</v>
       </c>
       <c r="G47" s="17">
         <v>2468.2026808300002</v>
       </c>
       <c r="H47" s="17">
         <v>2809.2793702164331</v>
       </c>
       <c r="I47" s="17">
         <v>3227.3684076699997</v>
       </c>
       <c r="J47" s="17">
@@ -18309,54 +18511,57 @@
       <c r="DR47" s="17">
         <v>7240.8752386904271</v>
       </c>
       <c r="DS47" s="17">
         <v>7207.6293289022815</v>
       </c>
       <c r="DT47" s="17">
         <v>7574.3165668827442</v>
       </c>
       <c r="DU47" s="17">
         <v>7492.7161634705708</v>
       </c>
       <c r="DV47" s="17">
         <v>7563.7282147168698</v>
       </c>
       <c r="DW47" s="17">
         <v>7280.3872717918966</v>
       </c>
       <c r="DX47" s="17">
         <v>7642.9560020139224</v>
       </c>
       <c r="DY47" s="17">
         <v>7682.5392683618256</v>
       </c>
       <c r="DZ47" s="17">
-        <v>8541.1356098689339</v>
+        <v>8541.0806959289348</v>
+      </c>
+      <c r="EA47" s="17">
+        <v>8284.587524128774</v>
       </c>
     </row>
-    <row r="48" spans="2:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="2:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="20" t="s">
         <v>126</v>
       </c>
       <c r="C48" s="17">
         <v>1443.6486301500001</v>
       </c>
       <c r="D48" s="17">
         <v>1564.96951352</v>
       </c>
       <c r="E48" s="17">
         <v>1773.29106785</v>
       </c>
       <c r="F48" s="17">
         <v>2075.20212941</v>
       </c>
       <c r="G48" s="17">
         <v>2468.2026808300002</v>
       </c>
       <c r="H48" s="17">
         <v>2809.2793702164331</v>
       </c>
       <c r="I48" s="17">
         <v>3227.3684076699997</v>
       </c>
       <c r="J48" s="17">
@@ -18698,54 +18903,57 @@
       <c r="DR48" s="17">
         <v>7204.8616824404271</v>
       </c>
       <c r="DS48" s="17">
         <v>7144.6293289022815</v>
       </c>
       <c r="DT48" s="17">
         <v>7505.2449252127444</v>
       </c>
       <c r="DU48" s="17">
         <v>7492.5636718005708</v>
       </c>
       <c r="DV48" s="17">
         <v>7563.7282147168698</v>
       </c>
       <c r="DW48" s="17">
         <v>7280.3872717918966</v>
       </c>
       <c r="DX48" s="17">
         <v>7642.9560020139224</v>
       </c>
       <c r="DY48" s="17">
         <v>7673.0312883618253</v>
       </c>
       <c r="DZ48" s="17">
-        <v>8541.1356098689339</v>
+        <v>8541.0806959289348</v>
+      </c>
+      <c r="EA48" s="17">
+        <v>8284.587524128774</v>
       </c>
     </row>
-    <row r="49" spans="1:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="20" t="s">
         <v>127</v>
       </c>
       <c r="C49" s="17">
         <v>77.56</v>
       </c>
       <c r="D49" s="17">
         <v>388.52</v>
       </c>
       <c r="E49" s="17">
         <v>0</v>
       </c>
       <c r="F49" s="17">
         <v>0</v>
       </c>
       <c r="G49" s="17">
         <v>0</v>
       </c>
       <c r="H49" s="17">
         <v>0</v>
       </c>
       <c r="I49" s="17">
         <v>0</v>
       </c>
       <c r="J49" s="17">
@@ -19089,52 +19297,55 @@
       </c>
       <c r="DS49" s="17">
         <v>63</v>
       </c>
       <c r="DT49" s="17">
         <v>69.071641670000005</v>
       </c>
       <c r="DU49" s="17">
         <v>0.15249167000000002</v>
       </c>
       <c r="DV49" s="17">
         <v>0</v>
       </c>
       <c r="DW49" s="17">
         <v>0</v>
       </c>
       <c r="DX49" s="17">
         <v>0</v>
       </c>
       <c r="DY49" s="17">
         <v>9.5079799999999999</v>
       </c>
       <c r="DZ49" s="17">
         <v>0</v>
       </c>
+      <c r="EA49" s="17">
+        <v>0</v>
+      </c>
     </row>
-    <row r="50" spans="1:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="12" t="s">
         <v>146</v>
       </c>
       <c r="C50" s="17">
         <v>1608.2208967296285</v>
       </c>
       <c r="D50" s="17">
         <v>1760.6020500418344</v>
       </c>
       <c r="E50" s="17">
         <v>1935.5165679752113</v>
       </c>
       <c r="F50" s="17">
         <v>1997.4069630636259</v>
       </c>
       <c r="G50" s="17">
         <v>3501.8650694172934</v>
       </c>
       <c r="H50" s="17">
         <v>4141.9352968970925</v>
       </c>
       <c r="I50" s="17">
         <v>4990.1450370756775</v>
       </c>
       <c r="J50" s="17">
@@ -19478,52 +19689,55 @@
       </c>
       <c r="DS50" s="17">
         <v>1257.5023410600002</v>
       </c>
       <c r="DT50" s="17">
         <v>1249.05146666</v>
       </c>
       <c r="DU50" s="17">
         <v>1506.9832351300001</v>
       </c>
       <c r="DV50" s="17">
         <v>1598.9245576000001</v>
       </c>
       <c r="DW50" s="17">
         <v>2533.8417349100005</v>
       </c>
       <c r="DX50" s="17">
         <v>2583.3938785300002</v>
       </c>
       <c r="DY50" s="17">
         <v>2911.2503370599998</v>
       </c>
       <c r="DZ50" s="17">
         <v>2241.5711059300002</v>
       </c>
+      <c r="EA50" s="17">
+        <v>2423.8042969600001</v>
+      </c>
     </row>
-    <row r="51" spans="1:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="20" t="s">
         <v>126</v>
       </c>
       <c r="C51" s="17">
         <v>1594.2508967296285</v>
       </c>
       <c r="D51" s="17">
         <v>1752.3920500418344</v>
       </c>
       <c r="E51" s="17">
         <v>1932.8965679752114</v>
       </c>
       <c r="F51" s="17">
         <v>1997.066963063626</v>
       </c>
       <c r="G51" s="17">
         <v>2897.2850694172935</v>
       </c>
       <c r="H51" s="17">
         <v>3621.2319828611608</v>
       </c>
       <c r="I51" s="17">
         <v>3923.8022282200391</v>
       </c>
       <c r="J51" s="17">
@@ -19867,52 +20081,55 @@
       </c>
       <c r="DS51" s="17">
         <v>1154.2233558400003</v>
       </c>
       <c r="DT51" s="17">
         <v>1195.0514318999999</v>
       </c>
       <c r="DU51" s="17">
         <v>1440.7177943700001</v>
       </c>
       <c r="DV51" s="17">
         <v>1480.9653665000001</v>
       </c>
       <c r="DW51" s="17">
         <v>1902.4360114800006</v>
       </c>
       <c r="DX51" s="17">
         <v>1997.7060384599999</v>
       </c>
       <c r="DY51" s="17">
         <v>2178.0301677899997</v>
       </c>
       <c r="DZ51" s="17">
         <v>2169.6181472200001</v>
       </c>
+      <c r="EA51" s="17">
+        <v>2377.3168833899999</v>
+      </c>
     </row>
-    <row r="52" spans="1:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="20" t="s">
         <v>127</v>
       </c>
       <c r="C52" s="17">
         <v>13.97</v>
       </c>
       <c r="D52" s="17">
         <v>8.2099999999999991</v>
       </c>
       <c r="E52" s="17">
         <v>2.62</v>
       </c>
       <c r="F52" s="17">
         <v>0.34</v>
       </c>
       <c r="G52" s="17">
         <v>604.58000000000004</v>
       </c>
       <c r="H52" s="17">
         <v>520.70331403593218</v>
       </c>
       <c r="I52" s="17">
         <v>1066.3428088556389</v>
       </c>
       <c r="J52" s="17">
@@ -20256,52 +20473,55 @@
       </c>
       <c r="DS52" s="17">
         <v>103.27898521999997</v>
       </c>
       <c r="DT52" s="17">
         <v>54.000034759999998</v>
       </c>
       <c r="DU52" s="17">
         <v>66.265440760000004</v>
       </c>
       <c r="DV52" s="17">
         <v>117.9591911</v>
       </c>
       <c r="DW52" s="17">
         <v>631.40572342999997</v>
       </c>
       <c r="DX52" s="17">
         <v>585.68784007000011</v>
       </c>
       <c r="DY52" s="17">
         <v>733.22016927000004</v>
       </c>
       <c r="DZ52" s="17">
         <v>71.95295870999999</v>
       </c>
+      <c r="EA52" s="17">
+        <v>46.487413570000008</v>
+      </c>
     </row>
-    <row r="53" spans="1:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="12" t="s">
         <v>147</v>
       </c>
       <c r="C53" s="17">
         <v>2918.1221698499994</v>
       </c>
       <c r="D53" s="17">
         <v>3334.7318864799986</v>
       </c>
       <c r="E53" s="17">
         <v>3466.2577321500007</v>
       </c>
       <c r="F53" s="17">
         <v>3731.7070705900019</v>
       </c>
       <c r="G53" s="17">
         <v>4683.7896191700002</v>
       </c>
       <c r="H53" s="17">
         <v>5711.36064928</v>
       </c>
       <c r="I53" s="17">
         <v>7235.7727423299948</v>
       </c>
       <c r="J53" s="17">
@@ -20643,54 +20863,57 @@
       <c r="DR53" s="17">
         <v>6636.6865837541818</v>
       </c>
       <c r="DS53" s="17">
         <v>7250.7345985805623</v>
       </c>
       <c r="DT53" s="17">
         <v>7023.7626776746201</v>
       </c>
       <c r="DU53" s="17">
         <v>7076.5060453166197</v>
       </c>
       <c r="DV53" s="17">
         <v>7034.8976174831305</v>
       </c>
       <c r="DW53" s="17">
         <v>7213.1570808749175</v>
       </c>
       <c r="DX53" s="17">
         <v>7106.2258445420039</v>
       </c>
       <c r="DY53" s="17">
         <v>7335.3805433705711</v>
       </c>
       <c r="DZ53" s="17">
-        <v>7390.4219897824305</v>
+        <v>7392.881695745963</v>
+      </c>
+      <c r="EA53" s="17">
+        <v>7316.0735620615433</v>
       </c>
     </row>
-    <row r="54" spans="1:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="20" t="s">
         <v>126</v>
       </c>
       <c r="C54" s="17">
         <v>2720.8521698499994</v>
       </c>
       <c r="D54" s="17">
         <v>3237.8618864799987</v>
       </c>
       <c r="E54" s="17">
         <v>3368.3877321500008</v>
       </c>
       <c r="F54" s="17">
         <v>3658.8770705900019</v>
       </c>
       <c r="G54" s="17">
         <v>4567.2196191700004</v>
       </c>
       <c r="H54" s="17">
         <v>5560.86064928</v>
       </c>
       <c r="I54" s="17">
         <v>7031.6830923299949</v>
       </c>
       <c r="J54" s="17">
@@ -21032,54 +21255,57 @@
       <c r="DR54" s="17">
         <v>6525.9381036242048</v>
       </c>
       <c r="DS54" s="17">
         <v>7064.7612181117474</v>
       </c>
       <c r="DT54" s="17">
         <v>6912.660228513736</v>
       </c>
       <c r="DU54" s="17">
         <v>6911.200971179218</v>
       </c>
       <c r="DV54" s="17">
         <v>6822.2663298967072</v>
       </c>
       <c r="DW54" s="17">
         <v>6982.5891855750751</v>
       </c>
       <c r="DX54" s="17">
         <v>6861.9869966210563</v>
       </c>
       <c r="DY54" s="17">
         <v>7109.9603295813758</v>
       </c>
       <c r="DZ54" s="17">
-        <v>7023.3096502061617</v>
+        <v>7025.8168332896939</v>
+      </c>
+      <c r="EA54" s="17">
+        <v>6989.8680103020342</v>
       </c>
     </row>
-    <row r="55" spans="1:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="20" t="s">
         <v>127</v>
       </c>
       <c r="C55" s="17">
         <v>197.26999999999998</v>
       </c>
       <c r="D55" s="17">
         <v>96.870000000000019</v>
       </c>
       <c r="E55" s="17">
         <v>97.86999999999999</v>
       </c>
       <c r="F55" s="17">
         <v>72.83</v>
       </c>
       <c r="G55" s="17">
         <v>116.57</v>
       </c>
       <c r="H55" s="17">
         <v>150.50000000000003</v>
       </c>
       <c r="I55" s="17">
         <v>204.08964999999998</v>
       </c>
       <c r="J55" s="17">
@@ -21421,54 +21647,57 @@
       <c r="DR55" s="17">
         <v>110.74848012997739</v>
       </c>
       <c r="DS55" s="17">
         <v>185.97338046881447</v>
       </c>
       <c r="DT55" s="17">
         <v>111.10244916088456</v>
       </c>
       <c r="DU55" s="17">
         <v>165.30507413740139</v>
       </c>
       <c r="DV55" s="17">
         <v>212.63128758642318</v>
       </c>
       <c r="DW55" s="17">
         <v>230.56789529984223</v>
       </c>
       <c r="DX55" s="17">
         <v>244.23884792094717</v>
       </c>
       <c r="DY55" s="17">
         <v>225.42021378919483</v>
       </c>
       <c r="DZ55" s="17">
-        <v>367.11233957626905</v>
+        <v>367.06486245626905</v>
+      </c>
+      <c r="EA55" s="17">
+        <v>326.20555175950892</v>
       </c>
     </row>
-    <row r="56" spans="1:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="12" t="s">
         <v>148</v>
       </c>
       <c r="C56" s="17">
         <v>343.27</v>
       </c>
       <c r="D56" s="17">
         <v>1541.2599498749116</v>
       </c>
       <c r="E56" s="17">
         <v>1748.0429979342978</v>
       </c>
       <c r="F56" s="17">
         <v>2012.5171870487618</v>
       </c>
       <c r="G56" s="17">
         <v>2135.6519747019861</v>
       </c>
       <c r="H56" s="17">
         <v>2243.4012393376711</v>
       </c>
       <c r="I56" s="17">
         <v>2445.2136000568707</v>
       </c>
       <c r="J56" s="17">
@@ -21762,102 +21991,105 @@
       <c r="DB56" s="17">
         <v>3841.7755909012758</v>
       </c>
       <c r="DC56" s="17">
         <v>4119.6211360608504</v>
       </c>
       <c r="DD56" s="17">
         <v>3574.2038828574564</v>
       </c>
       <c r="DE56" s="17">
         <v>3611.4130746528867</v>
       </c>
       <c r="DF56" s="17">
         <v>3973.909904514574</v>
       </c>
       <c r="DG56" s="17">
         <v>4750.2842769239187</v>
       </c>
       <c r="DH56" s="17">
         <v>4018.8018629711801</v>
       </c>
       <c r="DI56" s="17">
         <v>3871.1082395223989</v>
       </c>
       <c r="DJ56" s="17">
-        <v>4183.0849473685421</v>
+        <v>4952.1376674429112</v>
       </c>
       <c r="DK56" s="17">
         <v>6008.7102581395202</v>
       </c>
       <c r="DL56" s="17">
         <v>4622.3003774472772</v>
       </c>
       <c r="DM56" s="17">
         <v>4263.5840020695878</v>
       </c>
       <c r="DN56" s="17">
         <v>5144.1009425784696</v>
       </c>
       <c r="DO56" s="17">
         <v>5902.8469991295578</v>
       </c>
       <c r="DP56" s="17">
         <v>4894.9152148800658</v>
       </c>
       <c r="DQ56" s="17">
         <v>4750.7081076900859</v>
       </c>
       <c r="DR56" s="17">
         <v>5526.6696745137142</v>
       </c>
       <c r="DS56" s="17">
         <v>6350.0106777089177</v>
       </c>
       <c r="DT56" s="17">
         <v>5532.2332189750114</v>
       </c>
       <c r="DU56" s="17">
         <v>5387.7423530721044</v>
       </c>
       <c r="DV56" s="17">
         <v>6408.7832642009571</v>
       </c>
       <c r="DW56" s="17">
         <v>7377.8613434658164</v>
       </c>
       <c r="DX56" s="17">
         <v>6329.6321998315034</v>
       </c>
       <c r="DY56" s="17">
         <v>5784.5112241040861</v>
       </c>
       <c r="DZ56" s="17">
-        <v>6546.7801455683002</v>
+        <v>6552.2829325883004</v>
+      </c>
+      <c r="EA56" s="17">
+        <v>7391.0318854191555</v>
       </c>
     </row>
-    <row r="57" spans="1:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="12" t="s">
         <v>149</v>
       </c>
       <c r="C57" s="17">
         <v>0.26</v>
       </c>
       <c r="D57" s="17">
         <v>0.03</v>
       </c>
       <c r="E57" s="17">
         <v>1.3</v>
       </c>
       <c r="F57" s="17">
         <v>1.0899999999999999</v>
       </c>
       <c r="G57" s="17">
         <v>0.5</v>
       </c>
       <c r="H57" s="17">
         <v>0</v>
       </c>
       <c r="I57" s="17">
         <v>0.98</v>
       </c>
       <c r="J57" s="17">
@@ -22201,52 +22433,55 @@
       </c>
       <c r="DS57" s="17">
         <v>0</v>
       </c>
       <c r="DT57" s="17">
         <v>0</v>
       </c>
       <c r="DU57" s="17">
         <v>20.357349299999999</v>
       </c>
       <c r="DV57" s="17">
         <v>0</v>
       </c>
       <c r="DW57" s="17">
         <v>0</v>
       </c>
       <c r="DX57" s="17">
         <v>0</v>
       </c>
       <c r="DY57" s="17">
         <v>0</v>
       </c>
       <c r="DZ57" s="17">
         <v>0</v>
       </c>
+      <c r="EA57" s="17">
+        <v>0</v>
+      </c>
     </row>
-    <row r="58" spans="1:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="20" t="s">
         <v>126</v>
       </c>
       <c r="C58" s="17">
         <v>0.26</v>
       </c>
       <c r="D58" s="17">
         <v>0.03</v>
       </c>
       <c r="E58" s="17">
         <v>1.3</v>
       </c>
       <c r="F58" s="17">
         <v>1.0899999999999999</v>
       </c>
       <c r="G58" s="17">
         <v>0.5</v>
       </c>
       <c r="H58" s="17">
         <v>0</v>
       </c>
       <c r="I58" s="17">
         <v>0.98</v>
       </c>
       <c r="J58" s="17">
@@ -22590,52 +22825,55 @@
       </c>
       <c r="DS58" s="17">
         <v>0</v>
       </c>
       <c r="DT58" s="17">
         <v>0</v>
       </c>
       <c r="DU58" s="17">
         <v>0</v>
       </c>
       <c r="DV58" s="17">
         <v>0</v>
       </c>
       <c r="DW58" s="17">
         <v>0</v>
       </c>
       <c r="DX58" s="17">
         <v>0</v>
       </c>
       <c r="DY58" s="17">
         <v>0</v>
       </c>
       <c r="DZ58" s="17">
         <v>0</v>
       </c>
+      <c r="EA58" s="17">
+        <v>0</v>
+      </c>
     </row>
-    <row r="59" spans="1:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="20" t="s">
         <v>127</v>
       </c>
       <c r="C59" s="17">
         <v>0</v>
       </c>
       <c r="D59" s="17">
         <v>0</v>
       </c>
       <c r="E59" s="17">
         <v>0</v>
       </c>
       <c r="F59" s="17">
         <v>0</v>
       </c>
       <c r="G59" s="17">
         <v>0</v>
       </c>
       <c r="H59" s="17">
         <v>0</v>
       </c>
       <c r="I59" s="17">
         <v>0</v>
       </c>
       <c r="J59" s="17">
@@ -22979,52 +23217,55 @@
       </c>
       <c r="DS59" s="17">
         <v>0</v>
       </c>
       <c r="DT59" s="17">
         <v>0</v>
       </c>
       <c r="DU59" s="17">
         <v>20.357349299999999</v>
       </c>
       <c r="DV59" s="17">
         <v>0</v>
       </c>
       <c r="DW59" s="17">
         <v>0</v>
       </c>
       <c r="DX59" s="17">
         <v>0</v>
       </c>
       <c r="DY59" s="17">
         <v>0</v>
       </c>
       <c r="DZ59" s="17">
         <v>0</v>
       </c>
+      <c r="EA59" s="17">
+        <v>0</v>
+      </c>
     </row>
-    <row r="60" spans="1:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="12" t="s">
         <v>150</v>
       </c>
       <c r="C60" s="17">
         <v>343.01</v>
       </c>
       <c r="D60" s="17">
         <v>1541.2299498749117</v>
       </c>
       <c r="E60" s="17">
         <v>1746.7429979342978</v>
       </c>
       <c r="F60" s="17">
         <v>2011.4271870487619</v>
       </c>
       <c r="G60" s="17">
         <v>2135.1519747019861</v>
       </c>
       <c r="H60" s="17">
         <v>2243.4012393376711</v>
       </c>
       <c r="I60" s="17">
         <v>2444.2336000568707</v>
       </c>
       <c r="J60" s="17">
@@ -23318,102 +23559,105 @@
       <c r="DB60" s="17">
         <v>3841.7755909012758</v>
       </c>
       <c r="DC60" s="17">
         <v>4119.6211360608504</v>
       </c>
       <c r="DD60" s="17">
         <v>3574.2038828574564</v>
       </c>
       <c r="DE60" s="17">
         <v>3611.4130746528867</v>
       </c>
       <c r="DF60" s="17">
         <v>3973.909904514574</v>
       </c>
       <c r="DG60" s="17">
         <v>4750.2842769239187</v>
       </c>
       <c r="DH60" s="17">
         <v>4018.8018629711801</v>
       </c>
       <c r="DI60" s="17">
         <v>3871.1082395223989</v>
       </c>
       <c r="DJ60" s="17">
-        <v>4183.0849473685421</v>
+        <v>4952.1376674429112</v>
       </c>
       <c r="DK60" s="17">
         <v>6008.7102581395202</v>
       </c>
       <c r="DL60" s="17">
         <v>4622.3003774472772</v>
       </c>
       <c r="DM60" s="17">
         <v>4263.5840020695878</v>
       </c>
       <c r="DN60" s="17">
         <v>5144.1009425784696</v>
       </c>
       <c r="DO60" s="17">
         <v>5902.8469991295578</v>
       </c>
       <c r="DP60" s="17">
         <v>4894.9152148800658</v>
       </c>
       <c r="DQ60" s="17">
         <v>4750.7081076900859</v>
       </c>
       <c r="DR60" s="17">
         <v>5526.6696745137142</v>
       </c>
       <c r="DS60" s="17">
         <v>6350.0106777089177</v>
       </c>
       <c r="DT60" s="17">
         <v>5532.2332189750114</v>
       </c>
       <c r="DU60" s="17">
         <v>5367.385003772104</v>
       </c>
       <c r="DV60" s="17">
         <v>6408.7832642009571</v>
       </c>
       <c r="DW60" s="17">
         <v>7377.8613434658164</v>
       </c>
       <c r="DX60" s="17">
         <v>6329.6321998315034</v>
       </c>
       <c r="DY60" s="17">
         <v>5784.5112241040861</v>
       </c>
       <c r="DZ60" s="17">
-        <v>6546.7801455683002</v>
+        <v>6552.2829325883004</v>
+      </c>
+      <c r="EA60" s="17">
+        <v>7391.0318854191555</v>
       </c>
     </row>
-    <row r="61" spans="1:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="20" t="s">
         <v>126</v>
       </c>
       <c r="C61" s="17">
         <v>301.48</v>
       </c>
       <c r="D61" s="17">
         <v>288.13</v>
       </c>
       <c r="E61" s="17">
         <v>268.26</v>
       </c>
       <c r="F61" s="17">
         <v>257.05999999999995</v>
       </c>
       <c r="G61" s="17">
         <v>202.10999999999996</v>
       </c>
       <c r="H61" s="17">
         <v>180.79</v>
       </c>
       <c r="I61" s="17">
         <v>216.6344</v>
       </c>
       <c r="J61" s="17">
@@ -23757,52 +24001,55 @@
       </c>
       <c r="DS61" s="17">
         <v>3.88602673891751</v>
       </c>
       <c r="DT61" s="17">
         <v>4.8322652850106795</v>
       </c>
       <c r="DU61" s="17">
         <v>8.4562745821039194</v>
       </c>
       <c r="DV61" s="17">
         <v>7.5709745909569195</v>
       </c>
       <c r="DW61" s="17">
         <v>7.7517192558161403</v>
       </c>
       <c r="DX61" s="17">
         <v>7.9607355315037545</v>
       </c>
       <c r="DY61" s="17">
         <v>10.924803224085299</v>
       </c>
       <c r="DZ61" s="17">
         <v>17.392219948300021</v>
       </c>
+      <c r="EA61" s="17">
+        <v>15.528842689156017</v>
+      </c>
     </row>
-    <row r="62" spans="1:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B62" s="20" t="s">
         <v>127</v>
       </c>
       <c r="C62" s="17">
         <v>41.53</v>
       </c>
       <c r="D62" s="17">
         <v>1253.0999498749118</v>
       </c>
       <c r="E62" s="17">
         <v>1478.4829979342978</v>
       </c>
       <c r="F62" s="17">
         <v>1754.3671870487619</v>
       </c>
       <c r="G62" s="17">
         <v>1933.041974701986</v>
       </c>
       <c r="H62" s="17">
         <v>2062.6112393376711</v>
       </c>
       <c r="I62" s="17">
         <v>2227.5992000568708</v>
       </c>
       <c r="J62" s="17">
@@ -24096,102 +24343,105 @@
       <c r="DB62" s="17">
         <v>3829.4700333436126</v>
       </c>
       <c r="DC62" s="17">
         <v>4109.1106490034072</v>
       </c>
       <c r="DD62" s="17">
         <v>3564.4808518626401</v>
       </c>
       <c r="DE62" s="17">
         <v>3601.711355947717</v>
       </c>
       <c r="DF62" s="17">
         <v>3962.258293996726</v>
       </c>
       <c r="DG62" s="17">
         <v>4738.9119014064108</v>
       </c>
       <c r="DH62" s="17">
         <v>4013.1955382727947</v>
       </c>
       <c r="DI62" s="17">
         <v>3864.8339898789695</v>
       </c>
       <c r="DJ62" s="17">
-        <v>4179.6920708480138</v>
+        <v>4948.7447909223829</v>
       </c>
       <c r="DK62" s="17">
         <v>6005.6382427268945</v>
       </c>
       <c r="DL62" s="17">
         <v>4619.4583620323519</v>
       </c>
       <c r="DM62" s="17">
         <v>4260.4542088797625</v>
       </c>
       <c r="DN62" s="17">
         <v>5140.1470160635517</v>
       </c>
       <c r="DO62" s="17">
         <v>5899.2280657224019</v>
       </c>
       <c r="DP62" s="17">
         <v>4890.7468370339593</v>
       </c>
       <c r="DQ62" s="17">
         <v>4745.1695687465699</v>
       </c>
       <c r="DR62" s="17">
         <v>5521.5966811199996</v>
       </c>
       <c r="DS62" s="17">
         <v>6346.1246509700004</v>
       </c>
       <c r="DT62" s="17">
         <v>5527.4009536900003</v>
       </c>
       <c r="DU62" s="17">
         <v>5358.92872919</v>
       </c>
       <c r="DV62" s="17">
         <v>6401.21228961</v>
       </c>
       <c r="DW62" s="17">
         <v>7370.1096242100002</v>
       </c>
       <c r="DX62" s="17">
         <v>6321.6714642999996</v>
       </c>
       <c r="DY62" s="17">
         <v>5773.5864208800003</v>
       </c>
       <c r="DZ62" s="17">
-        <v>6529.3879256199998</v>
+        <v>6534.8907126399999</v>
+      </c>
+      <c r="EA62" s="17">
+        <v>7375.5030427299998</v>
       </c>
     </row>
-    <row r="63" spans="1:130" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B63" s="12" t="s">
         <v>151</v>
       </c>
       <c r="C63" s="17">
         <v>0</v>
       </c>
       <c r="D63" s="17">
         <v>0</v>
       </c>
       <c r="E63" s="17">
         <v>0</v>
       </c>
       <c r="F63" s="17">
         <v>0</v>
       </c>
       <c r="G63" s="17">
         <v>0</v>
       </c>
       <c r="H63" s="17">
         <v>0</v>
       </c>
       <c r="I63" s="17">
         <v>0</v>
       </c>
       <c r="J63" s="17">
@@ -24533,54 +24783,57 @@
       <c r="DR63" s="17">
         <v>3495.5121218700006</v>
       </c>
       <c r="DS63" s="17">
         <v>3563.902997986781</v>
       </c>
       <c r="DT63" s="17">
         <v>3984.1409611944</v>
       </c>
       <c r="DU63" s="17">
         <v>3708.0018733499996</v>
       </c>
       <c r="DV63" s="17">
         <v>3537.9092980699993</v>
       </c>
       <c r="DW63" s="17">
         <v>3184.3565860499989</v>
       </c>
       <c r="DX63" s="17">
         <v>3428.8188335700002</v>
       </c>
       <c r="DY63" s="17">
         <v>3610.7705465199997</v>
       </c>
       <c r="DZ63" s="17">
-        <v>3588.2977580999986</v>
+        <v>3587.8835344299987</v>
+      </c>
+      <c r="EA63" s="17">
+        <v>2947.6668055</v>
       </c>
     </row>
-    <row r="64" spans="1:130" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:131" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="1"/>
       <c r="B64" s="15" t="s">
         <v>152</v>
       </c>
       <c r="C64" s="19">
         <v>0</v>
       </c>
       <c r="D64" s="19">
         <v>0</v>
       </c>
       <c r="E64" s="19">
         <v>0</v>
       </c>
       <c r="F64" s="19">
         <v>0</v>
       </c>
       <c r="G64" s="19">
         <v>0</v>
       </c>
       <c r="H64" s="19">
         <v>0</v>
       </c>
       <c r="I64" s="19">
         <v>0</v>
       </c>
@@ -24925,261 +25178,181 @@
       </c>
       <c r="DS64" s="19">
         <v>1217.333035982509</v>
       </c>
       <c r="DT64" s="19">
         <v>1253.8061014943132</v>
       </c>
       <c r="DU64" s="19">
         <v>1298.6609149910553</v>
       </c>
       <c r="DV64" s="19">
         <v>1271.4912685678523</v>
       </c>
       <c r="DW64" s="19">
         <v>1213.3174521839028</v>
       </c>
       <c r="DX64" s="19">
         <v>1208.4763609066238</v>
       </c>
       <c r="DY64" s="19">
         <v>1206.2551248552188</v>
       </c>
       <c r="DZ64" s="19">
         <v>1220.8905686164499</v>
       </c>
+      <c r="EA64" s="19">
+        <v>1231.7727725025206</v>
+      </c>
     </row>
-    <row r="66" spans="2:52" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B66" s="21" t="s">
+    <row r="66" spans="2:52" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B66" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="67" spans="2:52" customFormat="1" ht="11.4" x14ac:dyDescent="0.2">
+      <c r="B67" s="21" t="s">
         <v>160</v>
       </c>
-      <c r="C66" s="6"/>
-[...61 lines deleted...]
-      <c r="J67" s="22"/>
+      <c r="C67" s="6"/>
+      <c r="D67" s="6"/>
+      <c r="E67" s="6"/>
+      <c r="F67" s="6"/>
+      <c r="G67" s="6"/>
+      <c r="H67" s="1"/>
+      <c r="I67" s="1"/>
+      <c r="J67" s="1"/>
       <c r="K67" s="1"/>
       <c r="L67" s="1"/>
       <c r="M67" s="1"/>
       <c r="N67" s="1"/>
       <c r="O67" s="1"/>
       <c r="P67" s="1"/>
       <c r="Q67" s="1"/>
       <c r="R67" s="1"/>
       <c r="S67" s="1"/>
       <c r="T67" s="1"/>
       <c r="U67" s="1"/>
       <c r="V67" s="1"/>
       <c r="W67" s="1"/>
       <c r="X67" s="1"/>
       <c r="Y67" s="1"/>
       <c r="Z67" s="1"/>
       <c r="AA67" s="1"/>
       <c r="AB67" s="1"/>
       <c r="AC67" s="1"/>
       <c r="AD67" s="1"/>
       <c r="AE67" s="1"/>
       <c r="AF67" s="1"/>
       <c r="AG67" s="1"/>
       <c r="AH67" s="1"/>
       <c r="AI67" s="1"/>
       <c r="AJ67" s="1"/>
       <c r="AK67" s="1"/>
       <c r="AL67" s="1"/>
       <c r="AM67" s="1"/>
       <c r="AN67" s="1"/>
       <c r="AO67" s="1"/>
       <c r="AP67" s="1"/>
       <c r="AQ67" s="1"/>
       <c r="AR67" s="1"/>
       <c r="AS67" s="1"/>
       <c r="AT67" s="1"/>
       <c r="AU67" s="1"/>
       <c r="AV67" s="1"/>
       <c r="AW67" s="1"/>
       <c r="AX67" s="1"/>
       <c r="AY67" s="1"/>
       <c r="AZ67" s="1"/>
     </row>
-    <row r="68" spans="2:52" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="2:52" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B68" s="22" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C68" s="22"/>
       <c r="D68" s="22"/>
       <c r="E68" s="22"/>
       <c r="F68" s="22"/>
       <c r="G68" s="22"/>
       <c r="H68" s="22"/>
       <c r="I68" s="22"/>
       <c r="J68" s="22"/>
+      <c r="K68" s="1"/>
+      <c r="L68" s="1"/>
+      <c r="M68" s="1"/>
+      <c r="N68" s="1"/>
+      <c r="O68" s="1"/>
+      <c r="P68" s="1"/>
+      <c r="Q68" s="1"/>
+      <c r="R68" s="1"/>
+      <c r="S68" s="1"/>
+      <c r="T68" s="1"/>
+      <c r="U68" s="1"/>
+      <c r="V68" s="1"/>
+      <c r="W68" s="1"/>
+      <c r="X68" s="1"/>
+      <c r="Y68" s="1"/>
+      <c r="Z68" s="1"/>
+      <c r="AA68" s="1"/>
+      <c r="AB68" s="1"/>
+      <c r="AC68" s="1"/>
+      <c r="AD68" s="1"/>
+      <c r="AE68" s="1"/>
+      <c r="AF68" s="1"/>
+      <c r="AG68" s="1"/>
+      <c r="AH68" s="1"/>
+      <c r="AI68" s="1"/>
+      <c r="AJ68" s="1"/>
+      <c r="AK68" s="1"/>
+      <c r="AL68" s="1"/>
+      <c r="AM68" s="1"/>
+      <c r="AN68" s="1"/>
+      <c r="AO68" s="1"/>
+      <c r="AP68" s="1"/>
+      <c r="AQ68" s="1"/>
+      <c r="AR68" s="1"/>
+      <c r="AS68" s="1"/>
+      <c r="AT68" s="1"/>
+      <c r="AU68" s="1"/>
+      <c r="AV68" s="1"/>
+      <c r="AW68" s="1"/>
+      <c r="AX68" s="1"/>
+      <c r="AY68" s="1"/>
+      <c r="AZ68" s="1"/>
     </row>
-    <row r="119" spans="3:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...85 lines deleted...]
-      <c r="CJ119" s="2"/>
+    <row r="69" spans="2:52" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B69" s="22" t="s">
+        <v>154</v>
+      </c>
+      <c r="C69" s="22"/>
+      <c r="D69" s="22"/>
+      <c r="E69" s="22"/>
+      <c r="F69" s="22"/>
+      <c r="G69" s="22"/>
+      <c r="H69" s="22"/>
+      <c r="I69" s="22"/>
+      <c r="J69" s="22"/>
     </row>
     <row r="120" spans="3:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C120" s="2"/>
       <c r="D120" s="2"/>
       <c r="E120" s="2"/>
       <c r="F120" s="2"/>
       <c r="G120" s="2"/>
       <c r="H120" s="2"/>
       <c r="I120" s="2"/>
       <c r="J120" s="2"/>
       <c r="K120" s="2"/>
       <c r="L120" s="2"/>
       <c r="M120" s="2"/>
       <c r="N120" s="2"/>
       <c r="O120" s="2"/>
       <c r="P120" s="2"/>
       <c r="Q120" s="2"/>
       <c r="R120" s="2"/>
       <c r="S120" s="2"/>
       <c r="T120" s="2"/>
       <c r="U120" s="2"/>
       <c r="V120" s="2"/>
       <c r="W120" s="2"/>
       <c r="X120" s="2"/>
       <c r="Y120" s="2"/>
@@ -29625,54 +29798,142 @@
       <c r="BM170" s="2"/>
       <c r="BN170" s="2"/>
       <c r="BO170" s="2"/>
       <c r="BP170" s="2"/>
       <c r="BQ170" s="2"/>
       <c r="BR170" s="2"/>
       <c r="BS170" s="2"/>
       <c r="BT170" s="2"/>
       <c r="BU170" s="2"/>
       <c r="BV170" s="2"/>
       <c r="BW170" s="2"/>
       <c r="BX170" s="2"/>
       <c r="BY170" s="2"/>
       <c r="BZ170" s="2"/>
       <c r="CA170" s="2"/>
       <c r="CB170" s="2"/>
       <c r="CC170" s="2"/>
       <c r="CD170" s="2"/>
       <c r="CE170" s="2"/>
       <c r="CF170" s="2"/>
       <c r="CG170" s="2"/>
       <c r="CH170" s="2"/>
       <c r="CI170" s="2"/>
       <c r="CJ170" s="2"/>
     </row>
+    <row r="171" spans="3:88" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C171" s="2"/>
+      <c r="D171" s="2"/>
+      <c r="E171" s="2"/>
+      <c r="F171" s="2"/>
+      <c r="G171" s="2"/>
+      <c r="H171" s="2"/>
+      <c r="I171" s="2"/>
+      <c r="J171" s="2"/>
+      <c r="K171" s="2"/>
+      <c r="L171" s="2"/>
+      <c r="M171" s="2"/>
+      <c r="N171" s="2"/>
+      <c r="O171" s="2"/>
+      <c r="P171" s="2"/>
+      <c r="Q171" s="2"/>
+      <c r="R171" s="2"/>
+      <c r="S171" s="2"/>
+      <c r="T171" s="2"/>
+      <c r="U171" s="2"/>
+      <c r="V171" s="2"/>
+      <c r="W171" s="2"/>
+      <c r="X171" s="2"/>
+      <c r="Y171" s="2"/>
+      <c r="Z171" s="2"/>
+      <c r="AA171" s="2"/>
+      <c r="AB171" s="2"/>
+      <c r="AC171" s="2"/>
+      <c r="AD171" s="2"/>
+      <c r="AE171" s="2"/>
+      <c r="AF171" s="2"/>
+      <c r="AG171" s="2"/>
+      <c r="AH171" s="2"/>
+      <c r="AI171" s="2"/>
+      <c r="AJ171" s="2"/>
+      <c r="AK171" s="2"/>
+      <c r="AL171" s="2"/>
+      <c r="AM171" s="2"/>
+      <c r="AN171" s="2"/>
+      <c r="AO171" s="2"/>
+      <c r="AP171" s="2"/>
+      <c r="AQ171" s="2"/>
+      <c r="AR171" s="2"/>
+      <c r="AS171" s="2"/>
+      <c r="AT171" s="2"/>
+      <c r="AU171" s="2"/>
+      <c r="AV171" s="2"/>
+      <c r="AW171" s="2"/>
+      <c r="AX171" s="2"/>
+      <c r="AY171" s="2"/>
+      <c r="AZ171" s="2"/>
+      <c r="BA171" s="2"/>
+      <c r="BB171" s="2"/>
+      <c r="BC171" s="2"/>
+      <c r="BD171" s="2"/>
+      <c r="BE171" s="2"/>
+      <c r="BF171" s="2"/>
+      <c r="BG171" s="2"/>
+      <c r="BH171" s="2"/>
+      <c r="BI171" s="2"/>
+      <c r="BJ171" s="2"/>
+      <c r="BK171" s="2"/>
+      <c r="BL171" s="2"/>
+      <c r="BM171" s="2"/>
+      <c r="BN171" s="2"/>
+      <c r="BO171" s="2"/>
+      <c r="BP171" s="2"/>
+      <c r="BQ171" s="2"/>
+      <c r="BR171" s="2"/>
+      <c r="BS171" s="2"/>
+      <c r="BT171" s="2"/>
+      <c r="BU171" s="2"/>
+      <c r="BV171" s="2"/>
+      <c r="BW171" s="2"/>
+      <c r="BX171" s="2"/>
+      <c r="BY171" s="2"/>
+      <c r="BZ171" s="2"/>
+      <c r="CA171" s="2"/>
+      <c r="CB171" s="2"/>
+      <c r="CC171" s="2"/>
+      <c r="CD171" s="2"/>
+      <c r="CE171" s="2"/>
+      <c r="CF171" s="2"/>
+      <c r="CG171" s="2"/>
+      <c r="CH171" s="2"/>
+      <c r="CI171" s="2"/>
+      <c r="CJ171" s="2"/>
+    </row>
   </sheetData>
   <mergeCells count="2">
+    <mergeCell ref="B69:J69"/>
     <mergeCell ref="B68:J68"/>
-    <mergeCell ref="B67:J67"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>